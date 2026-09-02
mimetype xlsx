--- v0 (2026-07-15)
+++ v1 (2026-09-02)
@@ -410,8498 +410,17650 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F422"/>
+  <dimension ref="A1:F863"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Title</v>
       </c>
       <c r="B1" t="str">
         <v>Published</v>
       </c>
       <c r="C1" t="str">
         <v>Provider</v>
       </c>
       <c r="D1" t="str">
         <v>Topics</v>
       </c>
       <c r="E1" t="str">
         <v>URL</v>
       </c>
       <c r="F1" t="str">
         <v>Summary</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>GameSquare Provides Update to Capital Allocation Strategy</v>
+        <v>Hacksaw Gaming Accelerates Mexico Expansion with Market Leader Caliente.mx ...</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C2" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D2" t="str">
-        <v>Finance, SaaS, Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E2" t="str">
-        <v>https://pr-inside.com/gamesquare-provides-update-to-capital-allocation-strategy-r5201297.htm</v>
+        <v>https://pr-inside.com/hacksaw-gaming-accelerates-mexico-expansion-with-market-leader-caliente-mx-r5218461.htm</v>
       </c>
       <c r="F2" t="str">
-        <v>(PR-inside.com) GameSquare recently sold 1,209 ETH and holds approximately 14.3K ETH at July 14, 2026 Prioritizing share repurchases reflects management's belief that GameSquare common stock offers compelling return potential in light of positive momentum across the Company's platform FRISCO, TX / ACCESS Newswire / July 15, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), a next-generation media, entertainment, and technology company, today provided an update on its capital-allocation priorities. The Company is prioritizing the use of capital to support its share repurchase program as positive momentum continues to build across its operating platform. GameSquare recently liquidated 1,209 ETH. A portion of the ..</v>
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / September 2, 2026 / Hacksaw (STO:HACK) - The partnership brings Hacksaw Gaming's content to Caliente.mx's players as the company continues to build its presence across Latin America. Hacksaw Gaming has signed a major new partnership with Caliente.mx, Mexico's leading online gaming operator, marking an important step in Hacksaw's continued expansion across Latin America. With an estimated 80% share of the Mexican online gaming market, Caliente.mx gives Hacksaw significant reach in one of Latin America's most important and fastest growing markets. The agreement will see Hacksaw Gaming's portfolio of slots and instant win titles added to Caliente.mx's ..</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Casio bringt neue G-SHOCK-Markenerlebnisse für junge Menschen auf Roblox</v>
+        <v>Kicking off safer futures for young people</v>
       </c>
       <c r="B3" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C3" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D3" t="str">
-        <v>Gaming</v>
+        <v>Real Estate, Retail, Gaming</v>
       </c>
       <c r="E3" t="str">
-        <v>https://www.prnewswire.com/news-releases/casio-bringt-neue-g-shock-markenerlebnisse-fur-junge-menschen-auf-roblox-302823822.html</v>
+        <v>https://pressat.co.uk/releases/kicking-off-safer-futures-for-young-people-3cef301986eea4e7440d8688f9fbf3d7/</v>
       </c>
       <c r="F3" t="str">
-        <v>Präsentation von Uhrenmodellen und einer einzigartigen virtuellen G-SHOCK-Welt TOKIO, 15. Juli 2026 /PRNewswire/ -- Casio Computer Co., Ltd. gab heute bekannt, dass das Unternehmen im Rahmen des Projekts VIRTUAL G-SHOCK Inhalte auf der immersiven Gaming- und Kreativplattform Roblox...</v>
+        <v xml:space="preserve">Wednesday 2 September, 2026 More than a game: football initiative created safe space for Birmingham youngsters VPS and Sport 4 Life turn the findings of Safer Sites, Safer Futures into positive action Young people in Birmingham were given the opportunity to get active, make new connections and enjoy sport in a safe and supportive environment, through an initiative backed by property security specialist VPS and youth charity Sport 4 Life UK. Around 25 young people aged 11-14 took part in a free football session at Hodge Hill College in Birmingham on Tuesday 1 September, in the final days of the summer holidays. The event combined football and skills development with the chance to meet others and spend time in a safe environment supported by trusted adults. VPS funded the programme of youth </v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Casio to Bring New G-SHOCK Brand Experiences to Young People on Roblox</v>
+        <v>A Shrinking Supply of New Physical Games May Be Making Old Ones Scarcer and More Valuable</v>
       </c>
       <c r="B4" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C4" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D4" t="str">
-        <v>SaaS, Gaming, Media</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E4" t="str">
-        <v>https://www.prnewswire.com/news-releases/casio-to-bring-new-g-shock-brand-experiences-to-young-people-on-roblox-302823649.html</v>
+        <v>https://www.prnewswire.com/news-releases/a-shrinking-supply-of-new-physical-games-may-be-making-old-ones-scarcer-and-more-valuable-302866910.html</v>
       </c>
       <c r="F4" t="str">
-        <v>Offering Watch Items and a Uniquely G-SHOCK Virtual World TOKYO, July 14, 2026 /PRNewswire/ -- Casio Computer Co., Ltd. announced today that it will begin offering content on an immersive gaming and creation platform Roblox as part of the VIRTUAL G-SHOCK project. Casio will offer avatar...</v>
+        <v>Physical game spending fell to $1.5 billion in calendar year 2025, even as exceptional vintage sealed copies have reached seven-figure auction prices, according to Circana and Heritage Auctions. MORTON GROVE, Ill., Sept. 1, 2026 /PRNewswire/ -- The market for physical video games is no...</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Looking for Summer Event Ideas? Texas Sumo Game Rental Recommends Obstacle Course Rentals</v>
+        <v>Crimson Moon Available Now, Bringing Heavy-Metal Gothic Action to Solo and Co-op Players on PC, PlayStation 5, and Xbox Series X|S</v>
       </c>
       <c r="B5" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C5" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D5" t="str">
-        <v>Gaming, Education</v>
+        <v>Gaming</v>
       </c>
       <c r="E5" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/looking-for-summer-event-ideas-texas-sumo-game-rental-recommends-obstacle-course-rentals/?source=barchart</v>
+        <v>https://finance.yahoo.com/technology/articles/crimson-moon-available-now-bringing-170000144.html</v>
       </c>
       <c r="F5" t="str">
-        <v/>
+        <v>FORT WORTH, Texas, September 01, 2026--Crimson Moon is available now on PC via Steam and the Epic Games Store, PlayStation 5, and Xbox Series X|S for $19.99 USD.</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Hacksaw Gaming Launches in Buenos Aires City With Betano</v>
+        <v>Augmentt Extends Secure Autopilot to Manage SharePoint, Purview and Teams Policy Across Every Client Tenant</v>
       </c>
       <c r="B6" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C6" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D6" t="str">
-        <v>Gaming</v>
+        <v>Real Estate, Gaming</v>
       </c>
       <c r="E6" t="str">
-        <v>https://pr-inside.com/hacksaw-gaming-launches-in-buenos-aires-city-with-betano-r5201035.htm</v>
+        <v>https://www.prweb.com/releases/augmentt-extends-secure-autopilot-to-manage-sharepoint-purview-and-teams-policy-across-every-client-tenant-302866350.html</v>
       </c>
       <c r="F6" t="str">
-        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / July 14, 2026 / Hacksaw (STO:HACK) - Hacksaw Gaming has partnered with Betano, the leading sports betting and online gaming brand owned by Kaizen Gaming, to launch in the newly licensed jurisdiction of Buenos Aires City on July 14th. As part of the agreement, Betano will become Hacksaw Gaming's exclusive launch partner in Buenos Aires City for an initial one-month period, reinforcing the strong relationship between the two companies. Through the partnership, Betano customers in Buenos Aires City will gain access to Hacksaw Gaming's entertaining and innovative portfolio of slots and instant win titles. Operated by Kaizen ..</v>
+        <v>New capabilities let MSPs verify and enforce Microsoft 365 data protection and collaboration policy — including DLP for Microsoft 365 Copilot — from the same console where they already manage Conditional Access and Intune. OTTAWA, ON, Sept. 1, 2026 /PRNewswire-PRWeb/ -- Augmentt, a...</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>EA SPORTS Madden NFL 27 Arcade Edition brings authentic gridiron action to Apple Arcade on August 6</v>
+        <v>Persistent Systems named Official Tactical Communications Partner of America's Game</v>
       </c>
       <c r="B7" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C7" t="str">
-        <v>WebWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D7" t="str">
-        <v>Gaming, Media</v>
+        <v>Gaming</v>
       </c>
       <c r="E7" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357647</v>
+        <v>https://www.prnewswire.com/news-releases/persistent-systems-named-official-tactical-communications-partner-of-americas-game-302865128.html</v>
       </c>
       <c r="F7" t="str">
-        <v>On August 6, the most authentic NFL video game comes to Apple devices with Madden NFL 27 Arcade Edition. Designed specifically for Apple Arcade, this all-new release in the massively popular franchise lets fans live out their gridiron dreams, offering an immersive season-based experience featuring current NFL teams and realistic simulation gameplay. Arcade also welcomes NFL Retro Bowl &amp;#39;27 and Retro Bowl College+, adding to the blockbuster catalog of hit sports games on the service incl... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357647</v>
+        <v>Four-year partnership of the Army-Navy Game presented by USAA begins with 127th meeting Game takes place December 12, 2026 at MetLife Stadium NEW YORK, Sept. 1, 2026 /PRNewswire/ -- Persistent Systems, LLC ("Persistent"), a leader in advanced networking solutions announced today that they...</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>SQAIRZ Congratulates Tristan Peters on 2026 American League All-Star Selection</v>
+        <v>Huawei Hosts Games Summit 2026, Deepening Support for Chinese Game Developers Expanding into Europe</v>
       </c>
       <c r="B8" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C8" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D8" t="str">
         <v>Gaming</v>
       </c>
       <c r="E8" t="str">
-        <v>https://www.prnewswire.com/news-releases/sqairz-congratulates-tristan-peters-on-2026-american-league-all-star-selection-302825203.html</v>
+        <v>https://www.prnewswire.com/news-releases/huawei-hosts-games-summit-2026-deepening-support-for-chinese-game-developers-expanding-into-europe-302866133.html</v>
       </c>
       <c r="F8" t="str">
-        <v>WINDHAM, N.H., July 14, 2026 /PRNewswire/ -- SQAIRZ congratulates Tristan Peters on being named to the 2026 American League All-Star Team, recognizing a season that has established him among the game's elite players. Peters has been part of the SQAIRZ athlete family for the past two...</v>
+        <v>Summit connects Chinese studios with European partners, market insights, and Huawei's localization and compliance expertise DÜSSELDORF, Germany, Sept. 1, 2026 /PRNewswire/ -- Huawei today hosted the HUAWEI Games Summit 2026 in Düsseldorf during Gamescom week, a strategic gathering...</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>BML2026 vereint ein Star-Aufgebot von Chinas führenden Gaming-Franchises im Anime-Stil</v>
+        <v>CODY RHODES ENLISTS MILLIONS OF GAMERS TO SEARCH FOR JOHN CENA IN CLASH OF CLANS AND WWE CROSSOVER</v>
       </c>
       <c r="B9" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C9" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D9" t="str">
         <v>Gaming</v>
       </c>
       <c r="E9" t="str">
-        <v>https://www.prnewswire.com/news-releases/bml2026-vereint-ein-star-aufgebot-von-chinas-fuhrenden-gaming-franchises-im-anime-stil-302824868.html</v>
+        <v>https://www.prnewswire.com/news-releases/cody-rhodes-enlists-millions-of-gamers-to-search-for-john-cena-in-clash-of-clans-and-wwe-crossover-302865315.html</v>
       </c>
       <c r="F9" t="str">
-        <v>Bahnbrechendes Konzert erreicht eine Spitzen-Zuschauerzahl von 45 Millionen im Livestream SHANGHAI, 14. Juli 2026 /PRNewswire/ -- BILIBILI MACRO LINK-PLAY! 2026 (BML2026), Bilibilis umfassendes Live-Konzert rund um ACGN (Anime, Comics, Games und Novels), ging am 12. Juli zu Ende. Die...</v>
+        <v>Clash of Clans and WWE reunite for their second collaboration with six WWE Superstars reimagined as Clash of Clans characters, and a worldwide hunt for Cena's in-game village. Rhodes and Cena are long-time players of Clash of Clans — now Rhodes has enlisted WWE Superstars, including The...</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>BML2026 Brings Together an All-Star Lineup of China's Leading Anime-Style Gaming Franchises</v>
+        <v>Game. Set. Sip: Dunkin'® and American Express® Serve Up a Tennis Takeover at Grand Central Terminal</v>
       </c>
       <c r="B10" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C10" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D10" t="str">
         <v>Gaming</v>
       </c>
       <c r="E10" t="str">
-        <v>https://www.prnewswire.com/news-releases/bml2026-brings-together-an-all-star-lineup-of-chinas-leading-anime-style-gaming-franchises-302824753.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359775</v>
       </c>
       <c r="F10" t="str">
-        <v>Landmark concert reaches a peak livestream audience of 45 million SHANGHAI, July 14, 2026 /PRNewswire/ -- BILIBILI MACRO LINK-PLAY! 2026 (BML2026), Bilibili's all-encompassing live ACGN concert, concluded on July 12 after making history as the first event to bring together China's leading...</v>
+        <v>Game. Set. Sip! Tennis season is officially in full swing, and Dunkin&amp;#39; and American Express&amp;#174; Gold Card are teaming up to bring a two-day tennis takeover to the heart of New York City. - - Today and tomorrow, Aug. 30-31, stop by Vanderbilt Hall at Grand Central Terminal from 9:30 a.m. to 5:30 p.m. for a tennis-themed pop-up packed with new Dunkin&amp;#39; drinks, MUNCHKINS&amp;#174; Donut Hole Treats, games, photo ops and more. - - Whether you&amp;#39;re heading courtside or passing through Grand Central, here&amp;#39;s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359775</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Beyond the Screen: Hero Esports CEO Highlights Role of Esports in Creating Shared Urban Experiences at LEAP East 2026</v>
+        <v>Samsung Hosts #PlayGalaxy Cup World Final at Gamescom 2026</v>
       </c>
       <c r="B11" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C11" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D11" t="str">
         <v>Gaming</v>
       </c>
       <c r="E11" t="str">
-        <v>https://www.prnewswire.com/news-releases/beyond-the-screen-hero-esports-ceo-highlights-role-of-esports-in-creating-shared-urban-experiences-at-leap-east-2026-302824714.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359774</v>
       </c>
       <c r="F11" t="str">
-        <v>HONG KONG, July 13, 2026 /PRNewswire/ -- Esports plays a vital role in bringing people together through shared, real-life experiences in modern cities, said Danny Tang, Co-Founder and CEO of Hero Esports, at LEAP East 2026. The Inaugural LEAP East 2026 was held at the Hong Kong Convention...</v>
+        <v>Samsung Electronics Co., Ltd. today announced that it hosted the #PlayGalaxy Cup World Final from Aug. 27&amp;#8211;28 at the company&amp;#39;s booth at Gamescom 2026, held at Koelnmesse in Cologne, Germany, from Aug. 26&amp;#8211;30. - - The #PlayGalaxy Cup is a global mobile gaming tournament designed to showcase the powerful gaming performance of Galaxy smartphones. This year marked the first time the competition was held as a full-season league, with regional qualifiers leading up to the World Final. - - &amp;#8220;This y... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359774</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Woodford Believes Sports Entertainment Gaming Global Corporation (Nasdaq:SEGG) ...</v>
+        <v>See Every NFL City Through the Eyes of the Players Who Know It Best: Marriott Bonvoy Teams Up with NFL Stars to Launch 37 Player-Curated City Guides</v>
       </c>
       <c r="B12" t="str">
-        <v>2026-07-13</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C12" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D12" t="str">
-        <v>Finance, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E12" t="str">
-        <v>https://pr-inside.com/woodford-believes-sports-entertainment-gaming-global-corporation-nasdaq-segg-r5200713.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359769</v>
       </c>
       <c r="F12" t="str">
-        <v>(PR-inside.com) SEGG acknowledges the Woodford agreements, security rights and LCIA arbitration, but does not explain how later borrowing, secured financing and share issuance complied with those protections LONDON, GB / ACCESS Newswire / July 13, 2026 / Woodford Eurasia Assets Ltd. today issued the following response to the delayed audited 2025 Form 10-K filed by Sports Entertainment Gaming Global Corporation (Nasdaq:SEGG) (formerly Lottery.com Inc.). SEGG's filing confirms that the Woodford Loan Agreement existed; that SEGG received money under it; that Woodford was granted conversion rights, warrants equal to 15% of the company's then-outstanding shares and a first floating charge over all present and ..</v>
+        <v>As the NFL&amp;#39;s global footprint continues to expand, Marriott Bonvoy announced today the release of 37 player-curated City Guides, inviting traveling fans to go beyond the stadium and discover the destinations that make attending an NFL game so unforgettable, all through the expert eyes of those who know it best. - - The Marriott Bonvoy City Guides cover every U.S. and international city set to host an NFL game this season, including Melbourne, Rio de Janeiro, Mexico City, London, Paris and... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359769</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>CORDISH GAMING GROUP NAMES JASON BIRNEY EXECUTIVE VICE PRESIDENT &amp;amp; GENERAL MANAGER OF LIVE! CASINO &amp;amp; HOTEL PHILADELPHIA</v>
+        <v>October 2026 Global Sources Hong Kong Shows: 25% Jump in Buyer Pre-registration as Europe and North America Lead the Surge</v>
       </c>
       <c r="B13" t="str">
-        <v>2026-07-13</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C13" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D13" t="str">
-        <v>Gaming</v>
+        <v>Retail, Gaming</v>
       </c>
       <c r="E13" t="str">
-        <v>https://www.prnewswire.com/news-releases/cordish-gaming-group-names-jason-birney-executive-vice-president--general-manager-of-live-casino--hotel-philadelphia-302823843.html</v>
+        <v>https://www.prnewswire.com/news-releases/october-2026-global-sources-hong-kong-shows-25-jump-in-buyer-pre-registration-as-europe-and-north-america-lead-the-surge-302865571.html</v>
       </c>
       <c r="F13" t="str">
-        <v>Seasoned Industry Executive Brings More Than Two Decades of Leadership Experience to Region's Premier Gaming &amp; Entertainment Destination PHILADELPHIA, July 13, 2026 /PRNewswire/ -- Cordish Gaming Group, the gaming division of The Cordish Companies, today announced JASON BIRNEY has been...</v>
+        <v>HONG KONG, Sept. 1, 2026 /PRNewswire/ -- Global Sources Hong Kong Shows will be held from October 11 to 21, 2026 at AsiaWorld-Expo. This year's edition brings together 4,200+ suppliers across 8,000+ booths, showcasing 330,000+ new products spanning consumer electronics, gaming, mobile...</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>FIRST.bet Founder and CEO Tom Light Named to Emerging Leaders of Gaming ...</v>
+        <v>Lenovo Labour Day Sale Makes It Easier to Find the Right Tech for Work, School and Play</v>
       </c>
       <c r="B14" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C14" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D14" t="str">
-        <v>Gaming</v>
+        <v>Gaming, Education</v>
       </c>
       <c r="E14" t="str">
-        <v>https://pr-inside.com/first-bet-founder-and-ceo-tom-light-named-to-emerging-leaders-of-gaming-r5200547.htm</v>
+        <v>https://finance.yahoo.com/technology/articles/lenovo-labour-day-sale-makes-202000927.html</v>
       </c>
       <c r="F14" t="str">
-        <v>(PR-inside.com) The FIRST.bet Founder and CEO joins the 2026 list of influential leaders shaping the global gaming industry LONDON, UK / ACCESS Newswire / July 13, 2026 / Tom Light, Founder and CEO of FIRST.bet, has been named a member of the Emerging Leaders of Gaming 40 Under 40 Class of 2026. Presented by The Innovation Group in partnership with Global Gaming Business and iGB, the program recognizes professionals under 40 who are making a significant impact on the global gaming industry. The professionals recognized were selected from a record field of more than 250 nominations from around the world. Tom Light is ..</v>
+        <v>RESEARCH TRIANGLE PARK, N.C., August 31, 2026--Lenovo is marking Labour Day with two weeks of savings designed to help customers upgrade the technology they rely on every day. From August 31 through September 13, shoppers can find special offers across laptops, gaming PCs, tablets, monitors and accessories at Lenovo.com, along with additional savings opportunities throughout the sale.</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Brightstar Lottery Signs Seven-Year Contract Extension with Washington's Lottery</v>
+        <v>The Road Ahead: New Video Game Driving Simulator Helps Teens Practice Safe Driving</v>
       </c>
       <c r="B15" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C15" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D15" t="str">
-        <v>Finance, Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E15" t="str">
-        <v>https://www.prnewswire.com/news-releases/brightstar-lottery-signs-seven-year-contract-extension-with-washingtons-lottery-302823112.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-road-ahead-new-video-game-driving-simulator-helps-teens-practice-safe-driving-302865286.html</v>
       </c>
       <c r="F15" t="str">
-        <v>Brightstar will deploy new lottery terminals and self-service vending machines, upgrade the Lottery's gaming system, and make other enhancements LONDON, July 13, 2026 /PRNewswire/ -- Brightstar Lottery PLC (NYSE: BRSL) ("Brightstar") announced today that its subsidiary, Brightstar Global...</v>
+        <v>Driving scenarios address distraction, speeding, impaired driving and work zone safety. FOR NEWS MEDIA FULL IMAGE LIBRARY WHAT YOU NEED TO KNOW: A new free web-based driving simulation game that uses immersive storytelling is now available to help teens and soon-to-be drivers practice...</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>BC.GAME Adds Support for CASHCAT as Robinhood Chain Activity Surges</v>
+        <v>The Doux Launches "My Salon Empire" on Roblox Celebrating Textured Hair and Inclusive Representation</v>
       </c>
       <c r="B16" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C16" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D16" t="str">
-        <v>Crypto, SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E16" t="str">
-        <v>https://www.prnewswire.com/news-releases/bcgame-adds-support-for-cashcat-as-robinhood-chain-activity-surges-302823592.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-doux-launches-my-salon-empire-on-roblox-celebrating-textured-hair-and-inclusive-representation-302864998.html</v>
       </c>
       <c r="F16" t="str">
-        <v>BELIZE CITY, Belize, July 13, 2026 /PRNewswire/ -- As activity across Robinhood Chain continues to build, BC.GAME has added support for CASHCAT, allowing users to use the token directly on the platform. Robinhood Chain has attracted significant trading activity since launch. Recent...</v>
+        <v>The Doux launches "My Salon Empire" on Roblox, a free-to-play experience celebrating textured hair, salon culture, creativity, entrepreneurship, and inclusive representation in gaming. Players build and manage virtual salons by consulting with clients, shampooing and styling hair,...</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Turn up the heat this summer in the Mario Kart World Open July 2026 event!</v>
+        <v>Meridian Holdings to Participate in the H.C. Wainwright 28th Annual Global Investment Conference</v>
       </c>
       <c r="B17" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C17" t="str">
-        <v>WebWire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D17" t="str">
-        <v>Gaming</v>
+        <v>Finance, Retail, Gaming</v>
       </c>
       <c r="E17" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357493</v>
+        <v>https://www.newmediawire.com/news/meridian-holdings-to-participate-in-the-h-c-wainwright-28th-annual-global-investment-conference-7089062</v>
       </c>
       <c r="F17" t="str">
-        <v>Join us anytime from July 18 at 2:00 p.m. PT until July 19 at 6:00 p.m. PT. - - Participants from the North and South American regions will receive 50 My Nintendo&amp;#8482; Platinum Points*. To join in, you&amp;#39;ll need the Mario Kart World game, a Nintendo Account, an internet connection, and a Nintendo Switch Online ** membership. See the details below for more information. Event Overview: The Mario Kart World Open July 2026 event will use the following settings: - - - &amp;#8226; Mode: VS Race - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357493</v>
+        <v>LAS VEGAS, NV - August 31, 2026 ( NEWMEDIAWIRE ) - Meridian Holdings Inc. (NASDAQ: MRDN) ("Meridian" or the "Company"), an international developer, licensor, and operator of online gaming and e-commerce platforms, today announced that management will participate in the H.C. Wainwright 28th Annual Global Investment Conference taking place September 14-16, 2026. William Scott, Chairman and Chief Financial Officer of Meridian, will participate in investor meetings throughout the conference. For more information, or to schedule a meeting with management, please contact your H.C. Wainwright representative. About Meridian Holdings Meridian Holdings Inc. (NASDAQ: MRDN), headquartered in Las Vegas, Nevada, is an established B2B and B2C gaming technology group operating across 25+ international reg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Runestone Partners With Raidiant To Power Gender-Inclusive 'Calling All Heroes' Overwatch Series</v>
+        <v>Killscreen Restarts the Console War With Duke Prime CWE for Halo on PS5</v>
       </c>
       <c r="B18" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C18" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D18" t="str">
         <v>Gaming</v>
       </c>
       <c r="E18" t="str">
-        <v>https://www.prnewswire.com/news-releases/runestone-partners-with-raidiant-to-power-gender-inclusive-calling-all-heroes-overwatch-series-302822475.html</v>
+        <v>https://www.prweb.com/releases/killscreen-restarts-the-console-war-with-duke-prime-cwe-for-halo-on-ps5-302864645.html</v>
       </c>
       <c r="F18" t="str">
-        <v>Global esports data provider Runestone enters the Overwatch® Esports ecosystem for the first time, partnering with Raidiant on "Calling All Heroes." WALNUT CREEK, Calif., July 10, 2026 /PRNewswire/ -- Runestone, the global esports data infrastructure provider, announces a strategic...</v>
+        <v>With Halo now on PlayStation, Killscreen launches Duke Prime CWE — a transparent green custom PS5 controller that deliberately crosses console-war lines with classic colored ABXY controls and competition-focused upgrades. LARGO, Fla., Aug. 31, 2026 /PRNewswire-PRWeb/ -- Killscreen today...</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>LeFluffy Announces GrimCat: An NFT Collection Built for a New Generation of Gaming Through True Digital Ownership</v>
+        <v>TCL Powers the Tides of Annihilation Experience at Gamescom 2026 with Advanced Display Technology</v>
       </c>
       <c r="B19" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C19" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D19" t="str">
-        <v>Crypto, Gaming</v>
+        <v>Retail, Gaming</v>
       </c>
       <c r="E19" t="str">
-        <v>https://www.prnewswire.com/news-releases/lefluffy-announces-grimcat-an-nft-collection-built-for-a-new-generation-of-gaming-through-true-digital-ownership-302821964.html</v>
+        <v>https://www.prnewswire.com/news-releases/tcl-powers-the-tides-of-annihilation-experience-at-gamescom-2026-with-advanced-display-technology-302864874.html</v>
       </c>
       <c r="F19" t="str">
-        <v>OSAKA, Japan, July 10, 2026 /PRNewswire/ -- GrimCat is more than an NFT collection, it's the foundation of an upcoming blockchain gaming universe where players once again own what they purchase, collect, and earn. The Web3 gaming landscape has promised digital ownership for years, yet...</v>
+        <v>COLOGNE, Germany, Aug. 31, 2026 /PRNewswire/ -- TCL, a leading consumer electronics brand, announced its role as the 2026 European Monitor &amp; TV Partner of Tides of Annihilation, the upcoming fantasy action-adventure game from Eclipse Glow Games. At gamescom 2026, TCL powers the game's...</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>De nubia Neo 5 GT Special Edition wordt gelanceerd met het eerste en enige dubbele actieve koelsysteem op basis van vloeistof en lucht in zijn klasse</v>
+        <v>Recent Release, "Hunting with Sights on Jesus," from Christian Faith Publishing Author Adam E. Blair, Explores Divine Providence Through Wilderness Adventures</v>
       </c>
       <c r="B20" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C20" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D20" t="str">
         <v>Gaming</v>
       </c>
       <c r="E20" t="str">
-        <v>https://www.prnewswire.com/news-releases/de-nubia-neo-5-gt-special-edition-wordt-gelanceerd-met-het-eerste-en-enige-dubbele-actieve-koelsysteem-op-basis-van-vloeistof-en-lucht-in-zijn-klasse-302822701.html</v>
+        <v>https://www.pr.com/press-release/977406</v>
       </c>
       <c r="F20" t="str">
-        <v>SHENZHEN, China, 10 juli 2026 /PRNewswire/ -- nubia, een sterk gepersonaliseerd lifestyle-smartphonemerk, heeft de lancering aangekondigd van de nubia Neo 5 GT Special Edition, de nieuwste toevoeging aan de Neo-reeks, gebaseerd op de overtuiging dat iedereen van gaming op professioneel...</v>
+        <v>Adam E. Blair has completed a new book, titled, "Hunting with Sights on Jesus," a collection of authentic narratives drawn from decades spent pursuing game in the rugged hills of East Tennessee. These gripping accounts span from heart-pounding hunting expeditions to unexpected encounters that will leave readers questioning what they thought possible. Through firsthand experiences accumulated over more than three [PR.com]</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Recent Release, "Sonny's Best Day Ever," from Christian Faith Publishing Author Tiffany Hampton, Captures a Young Basketball Player's Profound Discovery</v>
+        <v>Recent Release, "The Encyclopedia of College Football," from Newman Springs Publishing Author Timothy E. Robinson, Chronicles College Football's Defining Era</v>
       </c>
       <c r="B21" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C21" t="str">
         <v>PR.com</v>
       </c>
       <c r="D21" t="str">
         <v>Gaming</v>
       </c>
       <c r="E21" t="str">
-        <v>https://www.pr.com/press-release/973046</v>
+        <v>https://www.pr.com/press-release/977344</v>
       </c>
       <c r="F21" t="str">
-        <v>Tiffany Hampton has completed a new book called, "Sonny's Best Day Ever," a tender exploration of childhood passion and spiritual awakening. The story follows a young athlete whose love for basketball burns bright, yet whose heart harbors an unspoken longing for something deeper. Through the lens of one transformative day before his biggest game, readers encounter a narrative that mirrors the unpredictable [PR.com]</v>
+        <v>Timothy E. Robinson has completed a new book covering the pivotal years 1957 to 1975 through meticulous documentation and analysis. This third volume in the multi-volume series presents the yearly history of college football with unprecedented detail, capturing the sport during a transformative period when the modern game was taking shape. The work encompasses win-loss records for over 1,000 teams, providing researchers, [PR.com]</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Youtuber Launches First Roblox Game, Expanding Creator Revenue Streams</v>
+        <v>e.l.f. Beauty and Parity Release "Girls Who Play Change the Game", Connecting Girls' Sports Participation to Long-Term Workplace Impact</v>
       </c>
       <c r="B22" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C22" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D22" t="str">
-        <v>Finance, SaaS, Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E22" t="str">
-        <v>https://pressreleasenews.org/pressroom/youtuber-launches-first-roblox-game-expanding-creator-revenue-streams</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/e-l-f-beauty-parity-040100607.html</v>
       </c>
       <c r="F22" t="str">
-        <v>A prominent YouTuber has released their first Roblox game, marking a new milestone in creator monetization. The game, developed in partnership with a Roblox studio, aims to leverage the platform's massive user base.</v>
+        <v>OAKLAND, Calif., August 31, 2026--e.l.f. Beauty (NYSE: ELF) and Parity today released a first-of-its-kind research report revealing a powerful, data-backed link between girls' sports participation and women’s workplace performance. The study draws on more than 9,500 respondents across the United States, Canada, Germany and the United Kingdom, making it one of the largest and broadest studies of its kind.</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>SHIVERSTICKS NAMED OFFICIAL POPSICLE OF PERFECT GAME</v>
+        <v>Dowinx Reframes Everyday Seating Around the Way People Really Live</v>
       </c>
       <c r="B23" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C23" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D23" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Retail, Gaming</v>
       </c>
       <c r="E23" t="str">
-        <v>https://www.prnewswire.com/news-releases/shiversticks-named-official-popsicle-of-perfect-game-302822148.html</v>
+        <v>https://www.prnewswire.com/news-releases/dowinx-reframes-everyday-seating-around-the-way-people-really-live-302864516.html</v>
       </c>
       <c r="F23" t="str">
-        <v>Former MLB All-Star Vernon Wells to Make Select Appearances at Perfect Game Events to Promote the Partnership SANFORD, Fla., July 9, 2026 /PRNewswire/ -- Perfect Game, the world's largest youth baseball and softball platform and scouting service, today announced a new partnership with...</v>
+        <v>The QL-66B6 Executive Office Chair brings adaptive comfort to hybrid spaces for work, gaming and relaxation HONG KONG and LOS ANGELES, Aug. 30, 2026 /PRNewswire/ -- As the consumer technology industry looks toward IFA 2026 and the future of connected living, Dowinx is focusing on a more...</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>Try a free demo and see what you can egg-spect in Yoshi's latest adventure!</v>
+        <v>ATTACK SHARK Unveils R86 HE Carbon Fiber Magnetic Switch Gaming Keyboard, Redefining the 75% Competitive Keyboard Experience</v>
       </c>
       <c r="B24" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C24" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D24" t="str">
         <v>Gaming</v>
       </c>
       <c r="E24" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357420</v>
+        <v>https://www.prnewswire.com/news-releases/attack-shark-unveils-r86-he-carbon-fiber-magnetic-switch-gaming-keyboard-redefining-the-75-competitive-keyboard-experience-302864384.html</v>
       </c>
       <c r="F24" t="str">
-        <v>Gather &amp;#39;round, readers&amp;#8212;players with a Nintendo Switch&amp;#8482; 2 system can now crack open Yoshi&amp;#39;s latest adventure with a free demo ! In the Yoshi&amp;#8482; and the Mysterious Book game demo, you&amp;#39;ll be able to start exploring the first chapter&amp;#8212;discovering creatures and experimenting to find out all about them. - - And if you decide to purchase the game after completing the demo, your save file will carry over to the full version of the game. That means you can pick up exactly where you left off! Ab... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357420</v>
+        <v>NEW YORK, Aug. 30, 2026 /PRNewswire/ -- Gaming peripheral brand ATTACK SHARK has announced the launch of the R86 HE Carbon Fiber Magnetic Switch Gaming Keyboard, a flagship model designed to elevate expectations for high-end competitive gaming keyboards. Scheduled for release on 7...</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Become a Defender's Worst Nightmare With the Nike JA 4, Ja Morant's Fourth Signature Shoe</v>
+        <v>Real Hair, Real Results: Why Women Are Still Obsessed With OQ Hair Bundles</v>
       </c>
       <c r="B25" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C25" t="str">
         <v>WebWire</v>
       </c>
       <c r="D25" t="str">
-        <v>Energy, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E25" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357411</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359725</v>
       </c>
       <c r="F25" t="str">
-        <v>What&amp;#39;s new about the JA 4? - The Nike JA 4 builds off of the energy of the JA 3, further enabling the shifty, explosive style of play at the center of Ja Morant&amp;#39;s game. - - What is the JA 4 innovation? - Ja&amp;#39;s fourth signature Nike shoe features a new TPU JA-Frame for ultimate security in every cut, a Cushlon 3.0 midsole and supercritical foam SPRPWR sock liner for confident drives to the hoop, and a precise traction pattern for quick changes in direction. - - When is the JA 4 available? - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357411</v>
+        <v>Finding hair online that actually lives up to the picture can feel like a game of chance. We have all been there: the hair comes out of the package looking silky and soft, but after one wash or a few days in the heat, it turns into a dry, tangled nest that sheds everywhere. If you are tired of wasting your coins on hair that only lasts a week, it is time to stick with a name that actually delivers. That is exactly why so many women keep OQ Hair Bundles on heavy rotation for their go-to pro... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359725</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Jackpot.com Partners with THNDR to Launch Industry-First P2P Skill Games and Tournaments</v>
+        <v>Viral SEO Launches AI Assistant for Google Search Console Insights</v>
       </c>
       <c r="B26" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C26" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D26" t="str">
-        <v>SaaS, Gaming</v>
+        <v>AI, Gaming</v>
       </c>
       <c r="E26" t="str">
-        <v>https://www.prnewswire.com/news-releases/jackpotcom-partners-with-thndr-to-launch-industry-first-p2p-skill-games-and-tournaments-302822062.html</v>
+        <v>https://www.newsfilecorp.com/release/311947/Viral-SEO-Launches-AI-Assistant-for-Google-Search-Console-Insights</v>
       </c>
       <c r="F26" t="str">
-        <v>SAN FRANCISCO, July 9, 2026 /PRNewswire/ -- Jackpot.com, the leading digital lottery courier platform, today announced the launch of peer-to-peer (P2P) skill games and competitive tournaments — through a partnership with THNDR, the leading B2B skill gaming platform. The launch marks a...</v>
+        <v>Viral SEO Launches an AI Assistant That Reads Google Search Console For Startup FoundersThe tool connects to a site's Search Console account and answers questions about what to fix first.Tbilisi, Georgia--(Newsfile Corp. - August 29, 2026) - Viral SEO today released an AI assistant that connects to a website owner's Google Search Console account and turns the data sitting in it into specific fixes. Instead of reading charts, users ask questions in plain English and get answers tied to their own...</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>12 Hours of Freedom: NorthShore Gives People with Incontinence the Ultimate Day Out in Chicago</v>
+        <v>Hear More. See More. React Faster: JBL rolls out major QuantumENGINE update</v>
       </c>
       <c r="B27" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C27" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D27" t="str">
-        <v>Gaming</v>
+        <v>AI, Gaming</v>
       </c>
       <c r="E27" t="str">
-        <v>https://www.prnewswire.com/news-releases/12-hours-of-freedom-northshore-gives-people-with-incontinence-the-ultimate-day-out-in-chicago-302821865.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359718</v>
       </c>
       <c r="F27" t="str">
-        <v>NorthShore is proving that Heavy Bladder Leaks (HBL) don't have to limit life by hosting a full, unrestricted weekend in Chicago featuring an architecture river cruise, a Cubs game at Wrigley Field, and experiences built around the freedom that comes with trusted, high-performance...</v>
+        <v>AI-powered Footstep Booster: A game-aware audio enhancement that continuously analyzes gameplay audio to identify critical sounds from footsteps and voices to gunshots and explosions. Audio clarity is sharpened, improving directionality of enemy footsteps in leading FPS titles for faster reaction times, without compromising audio quality. - - Game-centric user profiles: Provide&amp;amp;#8239;optimized sound configurations for top games, helping players&amp;amp;#8239;gain a competitive advantage and del... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359718</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>MuMuPlayer 6.0 Redefines PC Mobile Gaming with Android 15 Support</v>
+        <v>Visible reimagines home connectivity with Visible One, its first mobile and fiber bundle</v>
       </c>
       <c r="B28" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C28" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D28" t="str">
-        <v>Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E28" t="str">
-        <v>https://www.prnewswire.com/news-releases/mumuplayer-6-0-redefines-pc-mobile-gaming-with-android-15-support-302820568.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359706</v>
       </c>
       <c r="F28" t="str">
-        <v>The latest version brings a higher Android system, smoother gameplay, game translation, acceleration, and easier access to global mobile games on PC. HONG KONG, July 9, 2026 /PRNewswire/ -- MuMuPlayer today announced the launch of MuMuPlayer 6.0, the latest version of its Android emulator...</v>
+        <v>At a Glance - - - &amp;#8226; Meet Visible One : Get fiber home internet with Visible Fiber&amp;#8212;Visible&amp;#39;s first converged plan combining mobile service and home internet into a single bill, offering speeds up to 1 GB with super low lag for effortless streaming gaming, and working from home. - &amp;#8226; Special intro pricing: New customers can try Visible One for $50/month for the first two months ($100 paid upfront; $55/mo thereafter) to get home fiber internet and mobile service on one easy bill. For power... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359706</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>Medical Care Technologies Showcases Strength of Operating Subsidiaries ...</v>
+        <v>The path to becoming Elden Lord begins today!</v>
       </c>
       <c r="B29" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C29" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D29" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E29" t="str">
-        <v>https://pr-inside.com/medical-care-technologies-showcases-strength-of-operating-subsidiaries-r5199411.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359685</v>
       </c>
       <c r="F29" t="str">
-        <v>(PR-inside.com) Infinite Auctions and Real Game News Deliver Tangible Results and Non-Dilutive Funding for Core Technology Initiatives MESA, AZ / ACCESS Newswire / July 9, 2026 /Medical Care Technologies Inc. (OTC PINK:MDCE) announced today that its two wholly-owned subsidiaries are delivering robust operational performance, generating revenue and technological innovation that support the parent company's healthcare technology development. Infinite Auctions has launched a new website powered by a fully in-house developed auction software platform. A significant portion of the iconic memorabilia featured will contribute proceeds to company operations and the advancement of AI vision-based technologies. Complementing this, subsidiary Real Game Used has rolled out a ..</v>
+        <v>ELDEN RING Tarnished Edition is now available for the Nintendo Switch&amp;#8482; 2 system! This version of the game also includes the expansion, &amp;#8220;Shadow of the Erdtree,&amp;#8221; additional armor, and custom skins for Torrent, your spectral steed. - - Unravel the mysteries of the Elden Ring&amp;#39;s power. Encounter adversaries with profound backgrounds, characters with their own unique motivations for helping or hindering your progress, and fearsome creatures. - - Guided by grace, brandish the power of the Eld... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359685</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>Medical Care Technologies Showcases Strength of Operating Subsidiaries with New Websites, Automated Systems, and Star-Powered Auction Momentum</v>
+        <v>Ancient Warrior Analysis Finds UK Searches for Iconic Fictional Weapons Jump Around Major Entertainment Events</v>
       </c>
       <c r="B30" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C30" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D30" t="str">
-        <v>Finance, Healthcare, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E30" t="str">
-        <v>https://www.newswire.com/news/medical-care-technologies-showcases-strength-of-operating-subsidiaries-with-new</v>
+        <v>https://www.prweb.com/releases/ancient-warrior-analysis-finds-uk-searches-for-iconic-fictional-weapons-jump-around-major-entertainment-events-302863084.html</v>
       </c>
       <c r="F30" t="str">
-        <v>Infinite Auctions and Real Game News Deliver Tangible Results and Non-Dilutive Funding for Core Technology Initiatives</v>
+        <v>UK search demand for "master sword," "lightsaber," and "witcher sword" rose between 170% and 337% around major gaming, television, and fandom events. SCARBOROUGH, England, Aug. 28, 2026 /PRNewswire/ -- Searches for recognisable fictional weapons rose sharply around three major...</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Jackpot.com and THNDR Partner to Bring Skill Gaming to Lottery</v>
+        <v>Viral SEO Launches an AI Assistant That Reads Google Search Console For Startup Founders</v>
       </c>
       <c r="B31" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C31" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D31" t="str">
-        <v>SaaS, Gaming</v>
+        <v>AI, Gaming</v>
       </c>
       <c r="E31" t="str">
-        <v>https://www.prnewswire.com/news-releases/jackpotcom-and-thndr-partner-to-bring-skill-gaming-to-lottery-302821474.html</v>
+        <v>https://pressreleasenews.org/pressroom/viral-seo-launches-an-ai-assistant-that-reads-google-search-console-for-startup-founders</v>
       </c>
       <c r="F31" t="str">
-        <v>Leading lottery courier, Jackpot.com, adds P2P skill games and tournaments, live now in 6 states on THNDR's cross-operator network. LONDON, July 9, 2026 /PRNewswire/ -- THNDR, the B2B skill games platform for regulated operators, today announced a partnership with Jackpot.com, the leading...</v>
+        <v/>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>New updates for the Nintendo Classics library of games!</v>
+        <v>GIGABYTE Collaborates with NVIDIA to Enhance Gaming with GeForce RTX™ 50 Series and CONTROL Resonant Bundle</v>
       </c>
       <c r="B32" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C32" t="str">
-        <v>WebWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D32" t="str">
         <v>Gaming</v>
       </c>
       <c r="E32" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357395</v>
+        <v>https://www.prweb.com/releases/gigabyte-collaborates-with-nvidia-to-enhance-gaming-with-geforce-rtx-50-series-and-control-resonant-bundle-302858927.html</v>
       </c>
       <c r="F32" t="str">
-        <v>Oh, hey, classic game fans! If you&amp;#39;ve been looking to create (or recreate) some retro memories, Nintendo Switch Online and Nintendo Switch Online + Expansion Pack members* can get access to a wide variety of classic goodies! It&amp;#39;s an easy way to play beloved games from yesteryear on your Nintendo Switch&amp;#8482; 2 or Nintendo Switch system. - - So, let&amp;#39;s see what members will be able to play next! - - Nintendo Classics &amp;#8211; July 2026 Game Updates - - Game Boy&amp;#8482; &amp;#8211; Nintendo Classics - - Requi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357395</v>
+        <v>TAIPEI, Aug. 28, 2026 /PRNewswire/ -- GIGABYTE, the world's leading computer brand, announced a collaboration with NVIDIA for the CONTROL Resonant game bundle across eligible graphics cards, laptops, and gaming desktops powered by NVIDIA® GeForce RTX™ 5070 or above GPUs and Laptop GPUs....</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>GameSquare Signs Dairy MAX as Brand Partner for the World of Dance</v>
+        <v>GIGABYTE colabora con NVIDIA en la mejora del gaming con la serie GeForce RTX™ 50 y el videojuego CONTROL Resonant</v>
       </c>
       <c r="B33" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C33" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D33" t="str">
-        <v>Finance, SaaS, Gaming, Media, Education</v>
+        <v>Gaming</v>
       </c>
       <c r="E33" t="str">
-        <v>https://pr-inside.com/gamesquare-signs-dairy-max-as-brand-partner-for-the-world-of-dance-r5199381.htm</v>
+        <v>https://www.prnewswire.com/news-releases/gigabyte-colabora-con-nvidia-en-la-mejora-del-gaming-con-la-serie-geforce-rtx-50-y-el-videojuego-control-resonant-302861721.html</v>
       </c>
       <c r="F33" t="str">
-        <v>(PR-inside.com) Partnership highlights the expansion of "Level Unlocked" brand bringing nutrition education, elite training and mentorship to a global community of young performers Dairy MAX named Official Performance Partner of the 2026 World of Dance Summit and the Naming Rights Partner of the World of Dance Master Class Initiative taking place from July 7 to 10, 2026 FRISCO, TX / ACCESS Newswire / July 9, 2026 / GameSquare Holdings, Inc. (NASDAQ:GAME) ("GameSquare" or the "Company") today announced a new brand activation with Dairy MAX in connection with World of Dance, the global dance platform for live events, digital content, creators and youth culture. ..</v>
+        <v>TAIPÉI, 28 de agosto de 2026 /PRNewswire/ -- GIGABYTE, la marca líder mundial en informática, ha anunciado una colaboración con NVIDIA para ofrecer el paquete de juegos CONTROL Resonant con una selección de tarjetas gráficas, portátiles y ordenadores de sobremesa gamingequipados con GPU...</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>Factions Clash in Dawn of War IV's Multiplayer Mode</v>
+        <v>GIGABYTE s'associe à NVIDIA pour améliorer l'expérience de jeu grâce au pack contenant une GeForce RTX™ Série 50 et le jeu CONTROL Resonant</v>
       </c>
       <c r="B34" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C34" t="str">
-        <v>WebWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D34" t="str">
         <v>Gaming</v>
       </c>
       <c r="E34" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357387</v>
+        <v>https://www.prnewswire.com/news-releases/gigabyte-sassocie-a-nvidia-pour-ameliorer-lexperience-de-jeu-grace-au-pack-contenant-une-geforce-rtx-serie-50-et-le-jeu-control-resonant-302862895.html</v>
       </c>
       <c r="F34" t="str">
-        <v>Warhammer 40,000: Dawn of War IV developer KING Art Games has provided a fresh look at the strategy game&amp;#39;s multiplayer mode with two Battlefield Report videos featuring the game&amp;#39;s four distinct factions. Across both matches, players can see how each faction offers a fundamentally different strategic approach, changing not just which units you command, but how you approach every battle. - - Creative Director Jan Theysen and Senior Game Designer Elliott Verbiest face off in two 1v1 multi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357387</v>
+        <v>TAIPEI, 28 août 2026 /PRNewswire/ -- GIGABYTE, leader mondial des marques informatiques, a annoncé une collaboration avec NVIDIA pour le pack gaming CONTROL Resonant, disponible sur une sélection de cartes graphiques, d'ordinateurs portables et d'ordinateurs de jeux équipés de GPU NVIDIA®...</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>The Crew Motorfest Comes to Nintendo Switch 2 on October 8</v>
+        <v>'Ragnarok Zero: Global' Resmi Lansmanının Ardından Güçlü Bir İvme Kazandı</v>
       </c>
       <c r="B35" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C35" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D35" t="str">
-        <v>Retail, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E35" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357385</v>
+        <v>https://www.prnewswire.com/news-releases/ragnarok-zero-global-resmi-lansmannn-ardndan-guclu-bir-ivme-kazand-302862824.html</v>
       </c>
       <c r="F35" t="str">
-        <v>The Crew Motorfest &amp;amp;#8239;will be available on Nintendo Switch 2 starting on October&amp;amp;#8239;8&amp;amp;#8239;in both a physical retail edition and digitally via the Nintendo eShop.&amp;amp;#8239;&amp;amp;#8239; - - The Crew Motorfest is a celebration of driving, set in the stunning landscapes of the Hawaiian archipelago. It&amp;#39;s all about the freedom to drive your way&amp;amp;#8239;in this&amp;amp;#8239;massive playground&amp;amp;#8239;- discovering new roads, jumping into thematic campaigns that bring to life different eras and styles of ca... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357385</v>
+        <v>KUALA LUMPUR, Malezya, 28 Ağustos 2026 /PRNewswire/ -- Gravity Game Unite (GGU)'nin yeni küresel PC MMORPG oyunu, Ragnarok Zero: Global, resmi lansmanının ardından dünyanın dört bir yanındaki oyunculardan büyük ilgi görerek güçlü bir başlangıç yaptı. Özellikle, Güneydoğu Asya'daki Odin...</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>Bringing Fans Closer to the Game: Hisense Enhances FIFA World Cup 2026™ Viewing Through Display Innovation</v>
+        <v>Bilt Partners with Global Citizen and Global Citizen Ambassador Hugh Jackman for September Rent Day®</v>
       </c>
       <c r="B36" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C36" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D36" t="str">
-        <v>Retail, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E36" t="str">
-        <v>https://www.prnewswire.com/news-releases/bringing-fans-closer-to-the-game-hisense-enhances-fifa-world-cup-2026-viewing-through-display-innovation-302821566.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/bilt-partners-global-citizen-global-131000150.html</v>
       </c>
       <c r="F36" t="str">
-        <v>QINGDAO, China, July 9, 2026 /PRNewswire/ -- Hisense, a leading brand in global consumer electronics and home appliances, and an official sponsor of the FIFA World Cup 2026TM, is helping football fans experience every match with greater realism, immersion, and excitement through its...</v>
+        <v>NEW YORK, August 28, 2026--Bilt, the membership that connects where you live with the places you love, today announced a collaboration with Global Citizen, and Global Citizen Ambassador Hugh Jackman as the featured guest for September Rent Day®. Hugh joins Bilt's monthly Rent Free™ game show, where the better he does, the more Bilt Members win free rent.</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>nubia Neo 5 GT Special Edition Debuts with the First and Only Liquid and Air Dual Active Cooling System in Its Class</v>
+        <v>Cooking Mastery Hits 3 Million Global Downloads, Marking Major Milestone for Meow Studios</v>
       </c>
       <c r="B37" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C37" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D37" t="str">
         <v>Gaming</v>
       </c>
       <c r="E37" t="str">
-        <v>https://www.prnewswire.com/news-releases/nubia-neo-5-gt-special-edition-debuts-with-the-first-and-only-liquid-and-air-dual-active-cooling-system-in-its-class-302821740.html</v>
+        <v>https://pressreleasenews.org/pressroom/cooking-mastery-hits-3-million-global-downloads-marking-major-milestone-for-meow-studios</v>
       </c>
       <c r="F37" t="str">
-        <v>SHENZHEN, China, July 9, 2026 /PRNewswire/ -- nubia, a highly personalized and lifestyle smartphone brand, announced the launch of nubia Neo 5 GT Special Edition, the latest addition to its Neo lineup built on the belief to bring pro-level gaming to everyone. Designed for young gamers and...</v>
+        <v>Meow Studios' Cooking Mastery has surpassed 3 million downloads worldwide, reflecting the game's global appeal and the studio's ongoing commitment to updates and community engagement.</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>Wimbledon Champion Pat Cash Partners with Urban Turf Solutions to Launch New Signature Tennis Surface</v>
+        <v>Recent Release, "R. And A.'s Official Winter Rules," Offers Cold-Weather Golfers a Practical Guide to Keeping Their Game Competitive When Temperatures Drop</v>
       </c>
       <c r="B38" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C38" t="str">
-        <v>Pressat</v>
+        <v>PR.com</v>
       </c>
       <c r="D38" t="str">
-        <v>Real Estate, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E38" t="str">
-        <v>https://pressat.co.uk/releases/wimbledon-champion-pat-cash-partners-with-urban-turf-solutions-to-launch-new-signature-tennis-surface-b2e3afcbc93084f6aec55d9a7931af5d/</v>
+        <v>https://www.pr.com/press-release/977157</v>
       </c>
       <c r="F38" t="str">
-        <v xml:space="preserve">Thursday 9 July, 2026 GOLD COAST, Australia | 9 July 2026 – Former Wimbledon champion, and Aussie Icon, Pat Cash has entered into a strategic partnership with Australian sports surface manufacturer Urban Turf Solutions (UTS) to launch the Pat Cash Signature Surface, a new range of premium artificial turf tennis courts developed through direct collaboration between Cash and the UTS team. More than a traditional endorsement, the partnership has seen Cash actively involved in the product's development, testing and refinement. Drawing on decades of experience at the highest level of the game, Cash has worked alongside UTS to help shape a surface designed to deliver tournament-grade performance while meeting the practical demands of modern facilities. The Pat Cash Signature Surface will launch </v>
+        <v>Robert Barker has completed a new book, "R. and A.'s Official Winter Rules," born from decades of experience managing one of Indianapolis's most challenging courses. After playing over three hundred rounds in a single season alongside his assistant, Barker and Adam West Roberts recognized a genuine need in the golfing community: a comprehensive collection of rules designed specifically for winter play. Rather [PR.com]</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>PhilWeb secures exclusive partnership with Pragmatic Play, expanding tech-enabled gaming services in the PH</v>
+        <v>'Ragnarok Zero: Global' Sees Strong Momentum Following Official Launch</v>
       </c>
       <c r="B39" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C39" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D39" t="str">
         <v>Gaming</v>
       </c>
       <c r="E39" t="str">
-        <v>https://www.prnewswire.com/news-releases/philweb-secures-exclusive-partnership-with-pragmatic-play-expanding-tech-enabled-gaming-services-in-the-ph-302821625.html</v>
+        <v>https://www.prnewswire.com/news-releases/ragnarok-zero-global-sees-strong-momentum-following-official-launch-302862622.html</v>
       </c>
       <c r="F39" t="str">
-        <v>MANILA, Philippines, July 9, 2026 /PRNewswire/ -- Listed PhilWeb Corporation ("PhilWeb" or the "Company", PSE: WEB) today announced an exclusive partnership with Pragmatic Play that will enable licensed gaming operators in the Philippines to utilize international ecosystem partner...</v>
+        <v>KUALA LUMPUR, Malaysia, Aug. 28, 2026 /PRNewswire/ -- Gravity Game Unite (GGU)'s new global PC MMORPG, Ragnarok Zero: Global, has made a strong start, drawing enthusiastic interest from players around the world following its official launch. In particular, the Odin server in Southeast...</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>LG Display reveals experimental study results on Gaming OLED performance</v>
+        <v>4‑Year Running: Anti-Cheat Expert (ACE) Appears at Gamescom, Partnering with European Game Studios</v>
       </c>
       <c r="B40" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C40" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D40" t="str">
-        <v>Gaming</v>
+        <v>SaaS, Gaming</v>
       </c>
       <c r="E40" t="str">
-        <v>https://www.prnewswire.com/news-releases/lg-display-reveals-experimental-study-results-on-gaming-oled-performance-302820661.html</v>
+        <v>https://www.prnewswire.com/news-releases/4year-running-anti-cheat-expert-ace--appears-at-gamescom-partnering-with-european-game-studios-302862554.html</v>
       </c>
       <c r="F40" t="str">
-        <v>SEOUL, South Korea, July 8, 2026 /PRNewswire/ -- LG Display, the world's leading innovator of display technologies, announced today the outcomes of its experimental study on how the refresh rate of gaming monitors affects actual real-world gaming performance, with its related research...</v>
+        <v>COLOGNE, Germany, Aug. 28, 2026 /PRNewswire/ -- Anti-Cheat Expert (ACE) returned to Gamescom for the fourth consecutive year, presenting a full-lifecycle security framework for complex game operations. During the event, ACE and Tencent Cloud signed a partnership agreement with German game...</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>Esports World Cup 2026 Opens in Paris, Marking a New Global Chapter for Competitive Gaming</v>
+        <v>Block Blast! Expands Local Player Experiences in Japan</v>
       </c>
       <c r="B41" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C41" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D41" t="str">
         <v>Gaming</v>
       </c>
       <c r="E41" t="str">
-        <v>https://www.prnewswire.com/news-releases/esports-world-cup-2026-opens-in-paris-marking-a-new-global-chapter-for-competitive-gaming-302821128.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/block-blast-expands-local-player-040000996.html</v>
       </c>
       <c r="F41" t="str">
-        <v>The world's best esports players arrive in Paris today for the opening of the first international edition of the Esports World Cup, set to bring together more than 2,000 players and 200 Clubs from over 100 countries. More than 1.5 million players competed through 330 globally-hosted Road...</v>
+        <v>TOKYO, August 28, 2026--Block Blast! is continuing to expand its local player engagement in Japan, most recently meeting gaming creators and fans at TikTok for Gaming GG祭2026 on August 11 at Tokyo Big Sight. The appearance follows earlier seasonal activities in Japan and reflects Hungry Studio’s effort to create experiences shaped around local players.</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>In HelloNation, Twin Peaks Marketing Director Stephanie Gray Explores What Creates a True Game-Day Atmosphere</v>
+        <v>Sneaky Sasquatch fans are in for a big treat on Apple Arcade with an exciting crossover, a new sneaky adventure, and birthday stickers in Messages</v>
       </c>
       <c r="B42" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C42" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D42" t="str">
         <v>Gaming</v>
       </c>
       <c r="E42" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-twin-peaks-marketing-director-stephanie-gray-explores-what-creates-a-true-game-day-atmosphere-302820954.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359636</v>
       </c>
       <c r="F42" t="str">
-        <v>The article highlights how sports bars combine viewing, food, and hospitality to elevate the fan experience. CHATTANOOGA, Tenn., July 8, 2026 /PRNewswire/ -- What transforms a typical Sunday into a true game-day experience? A recent HelloNation article explores that question with...</v>
+        <v>More Sasquatch, more fun: Today, the sneakiest crossover of the summer lands exclusively on Apple Arcade. Through October 7, Sneaky Sasquatch transforms the iconic world of Subway Surfers+ with the charm and aesthetic of the hit open-world Arcade game. Players can unlock four character skins and two unique hoverboards, and dash through a reimagined level inspired by Sasquatch Valley locations, with raccoon coins replacing the classic gold ones and the security guard trading his usual l... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359636</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>A Compact Layout with Full TMR Precision: Epomaker HE65 V2 TMR</v>
+        <v>NorthStar Gaming Acknowledges AGCO Order of Monetary Penalty</v>
       </c>
       <c r="B43" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C43" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D43" t="str">
         <v>Gaming</v>
       </c>
       <c r="E43" t="str">
-        <v>https://pr-inside.com/a-compact-layout-with-full-tmr-precision-epomaker-he65-v2-tmr-r5199050.htm</v>
+        <v>https://www.newsfilecorp.com/release/311884/NorthStar-Gaming-Acknowledges-AGCO-Order-of-Monetary-Penalty</v>
       </c>
       <c r="F43" t="str">
-        <v>(PR-inside.com) The Epomaker HE65 V2 TMR packages advanced TMR technology, support for both mechanical and magnetic switches, and high-performance responsiveness into a space-efficient 65% layout. NEW YORK CITY, NY / ACCESS Newswire / July 8, 2026 / Following the successful launch of the HE75 V2 TMR, Epomaker received strong interest from enthusiasts seeking the same TMR-powered experience in additional layouts. In response, Epomaker introduced the HE65 V2 TMR, bringing the same advanced TMR technology and responsive performance to a compact layout designed for both competitive gaming and streamlined desktop setups. Compact Precision for Competitive Play Hall Effect keyboards have already met the needs ..</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 27, 2026) - NorthStar Gaming Holdings Inc. (TSXV: BET) ("NorthStar" or the "Company") today acknowledges receipt of an Order of Monetary Penalty (the Order) from the Alcohol and Gaming Commission of Ontario (AGCO) in respect of its licensed subsidiary, NorthStar Gaming (Ontario) Inc. NorthStar has agreed to settle the matter for $80,000.The Order relates to a single player account during the period of March 2024 to June 2025. During such period, the...</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>Pawn Shop Debuts in Los Angeles With a New Vision for Sports Hospitality</v>
+        <v>Ahlan wa sahlan (welcome), Omar! Marmoush arrives on loan</v>
       </c>
       <c r="B44" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C44" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D44" t="str">
         <v>Gaming</v>
       </c>
       <c r="E44" t="str">
-        <v>https://www.prweb.com/releases/pawn-shop-debuts-in-los-angeles-with-a-new-vision-for-sports-hospitality-302820179.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359627</v>
       </c>
       <c r="F44" t="str">
-        <v>A First-of-Its-Kind Hospitality Destination Redefining How Fans Experience the Game Opens LOS ANGELES, July 8, 2026 /PRNewswire-PRWeb/ -- Pawn Shop, a new culture-forward hospitality concept rooted in sports, is now open at 5901 Melrose Avenue, the longtime home of the iconic Brothers...</v>
+        <v>Omar said: &amp;#34;It feels amazing to be here. I&amp;#39;m so excited to get started with the team and I can&amp;#39;t wait to meet the fans. - - &amp;#34;Tottenham Hotspur is one of the biggest clubs in England, if not the world, and the project was very attractive to me. - - &amp;#8220;I&amp;#39;ve spoken with the Head Coach, I loved what he had to say and I&amp;#39;m sure our passion for the game will go very well together.&amp;#8221; - - Sporting Director, Johan Lange, said: &amp;#34;Omar is a quality player and his arrival represents a statement of our intent.... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359627</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>Medical Care Technologies Subsidiary Infinite Auctions Surges Past ...</v>
+        <v>Once Human Now Available on PS5 and XBOX</v>
       </c>
       <c r="B45" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C45" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D45" t="str">
-        <v>Healthcare, Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E45" t="str">
-        <v>https://pr-inside.com/medical-care-technologies-subsidiary-infinite-auctions-surges-past-r5199016.htm</v>
+        <v>https://www.prnewswire.com/news-releases/once-human-now-available-on-ps5-and-xbox-302862134.html</v>
       </c>
       <c r="F45" t="str">
-        <v>(PR-inside.com) Iconic LeBron, Kobe, and Iverson Game Worn Items Headline Event Generating Non-Dilutive Capital for Operations and Technology Development MESA, AZ / ACCESS Newswire / July 8, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today highlighted powerful momentum at its wholly-owned subsidiary Infinite Auctions, where the ongoing summer memorabilia auction has already reached $158,478.02 in total value with over 82,500 views and more than two weeks remaining until the July 25 close. The auction features standout iconic items, including a LeBron James record milestone jersey with a current bid of $42,500, a pair of Kobe Bryant 2001 NBA Finals game-worn sneakers at ..</v>
+        <v>Free-To-Play Strange Worlds Survival Title Also Reveals Ocean Expansion The Largest Content Update Yet GUANGZHOU, China, Aug. 27, 2026 /PRNewswire/ -- NetEase Games and Starry Studio announced that their hit free-to-play strange worlds survival title, Once Human is out now on PlayStation...</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>Medical Care Technologies Subsidiary Infinite Auctions Surges Past $158,000 in High-Profile Memorabilia Auction with Explosive Viewer Engagement</v>
+        <v>Samsung Introduces New Odyssey Lineup for Fast-Paced Gaming at Gamescom 2026</v>
       </c>
       <c r="B46" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C46" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D46" t="str">
-        <v>Healthcare, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E46" t="str">
-        <v>https://www.newswire.com/news/medical-care-technologies-subsidiary-infinite-auctions-surges-past-158-000-in</v>
+        <v>https://news.samsung.com/global/samsung-introduces-new-odyssey-lineup-for-fast-paced-gaming-at-gamescom-2026</v>
       </c>
       <c r="F46" t="str">
-        <v>Iconic LeBron, Kobe, and Iverson Game Worn Items Headline Event Generating Non-Dilutive Capital for Operations and Technology Development</v>
+        <v>Samsung Electronics today announced its 2027 Odyssey gaming monitor lineup at Gamescom 2026, the world’s largest gaming event, being held in Cologne, Germany from Aug. 26-30. The new lineup introduces multiple Odyssey models that feature world-first innovations, empowering players with greater versatility across speed, screen size, picture quality, and flexible display modes. “Players come to […]</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>GameSquare's Stream Hatchet Publishes Esports Live Streaming Trends ...</v>
+        <v>Greener Game, Bigger Impact: Veolia Brings Sustainability Leadership to Pickleball Tournaments in North Carolina and Arizona with Professional Pickleball Association (PPA)</v>
       </c>
       <c r="B47" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C47" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D47" t="str">
-        <v>Finance, Gaming, Media</v>
+        <v>Energy, Gaming</v>
       </c>
       <c r="E47" t="str">
-        <v>https://pr-inside.com/gamesquare-s-stream-hatchet-publishes-esports-live-streaming-trends-r5199004.htm</v>
+        <v>https://finance.yahoo.com/energy/articles/greener-game-bigger-impact-veolia-160000735.html</v>
       </c>
       <c r="F47" t="str">
-        <v>(PR-inside.com) 2.7B hours of esports tournaments were watched in 2025 thanks to the rise of co-streaming FRISCO, TX / ACCESS Newswire / July 8, 2026 / Stream Hatchet, the leading provider of data analytics for the live streaming and gaming ecosystem and wholly-owned subsidiary of GameSquare Holdings (NASDAQ:GAME) ("GameSquare", or the "Company"), has released its Esports Live Streaming Trends Report. The report reveals key insights into the evolution of the global esports market relevant to game publishers, esports organizers, and brands. Access to the report is available at: https://streamhatchet.com/reports/esports-live-streaming-trends/ "According to Stream Hatchet's proprietary data, esports continues to prove that it is one of ..</v>
+        <v>CARY, N.C. &amp; MESA, Ariz., August 27, 2026--For the past three years, to support the growth of pickleball in the United States, Veolia, a global leader in the water, waste and energy sectors, is demonstrating how large sporting events can reduce waste and conserve resources through its ongoing partnership with the Professional Pickleball Association (PPA). Veolia sponsors six tournaments on the professional tour per year, including two tournaments this September:</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>GameSquare's Stream Hatchet Publishes Esports Live Streaming Trends Report</v>
+        <v>Xsolla Launches Game Biz Institute, an Editorial Platform Where Industry Practitioners Explain the Business of Games</v>
       </c>
       <c r="B48" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C48" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D48" t="str">
-        <v>Gaming, Media</v>
+        <v>Finance, SaaS, Gaming</v>
       </c>
       <c r="E48" t="str">
-        <v>https://www.newswire.com/news/gamesquares-stream-hatchet-publishes-esports-live-streaming-trends-report</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/xsolla-launches-game-biz-institute-153200538.html</v>
       </c>
       <c r="F48" t="str">
-        <v>2.7B hours of esports tournaments were watched in 2025 thanks to the rise of co-streaming</v>
+        <v>LOS ANGELES, August 27, 2026--Xsolla, a global commerce company, today announced the launch of Game Biz Institute (GBI), an editorial platform where named industry practitioners and researchers examine the commercial layer of games: direct-to-player distribution, payments, monetization, user acquisition, and retention.</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>Stuck on the Sidelines: Three-Quarters of Adults Will Watch Football This Summer, but a Third Haven't Played a Game in Six Months or More</v>
+        <v>IKEA and XBOX launch a new gaming-inspired collection designed to feel at home wherever play happens</v>
       </c>
       <c r="B49" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C49" t="str">
         <v>WebWire</v>
       </c>
       <c r="D49" t="str">
         <v>Gaming</v>
       </c>
       <c r="E49" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357322</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359602</v>
       </c>
       <c r="F49" t="str">
-        <v>With the summer of football now in full swing, Carlsberg has sought to change this and get people back out and experiencing the joy of playing football. &amp;amp;#8203; - - According to the research conducted by Carlsberg, most (44%) feel they don&amp;#39;t have enough time, the team to play with (39%) or the space (16%) to play. And, so, the role for Carlsberg is simple: bring the joy of playing the game back to people, by making it easy to play again. - - As a result, &amp;#8220;Goal Posters&amp;#8221; have popped up on wall... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357322</v>
+        <v>Introducing YXSTABY, a nine-piece collection designed for gaming. - - Gaming is one of the world&amp;#39;s biggest hobbies and an essential part of everyday life for more than 3 billion people. At home, it moves from room to room and screen to screen, takes place alongside everyday activities, at kitchen tables, on sofas, alongside homework, dinner. The YXSTABY collection is designed for the way gaming fits into daily life, with thoughtful, versatile pieces that make room when it&amp;#39;s time to play. - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359602</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>Stuck on the Sidelines: Carlsberg reveals Three-Quarters of Adults Will Watch Football This Summer, but a Third Haven't Played a Game in Six Months or More</v>
+        <v>It's Go Time for the GAME SHOW EXPERIENCE, Scientific Games' Multi-State SG Signature Linked Game</v>
       </c>
       <c r="B50" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C50" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D50" t="str">
         <v>Gaming</v>
       </c>
       <c r="E50" t="str">
-        <v>https://www.prnewswire.com/news-releases/stuck-on-the-sidelines-carlsberg-reveals-three-quarters-of-adults-will-watch-football-this-summer-but-a-third-havent-played-a-game-in-six-months-or-more-302819967.html</v>
+        <v>https://www.prnewswire.com/news-releases/its-go-time-for-the-game-show-experience-scientific-games-multi-state-sg-signature-linked-game-302861489.html</v>
       </c>
       <c r="F50" t="str">
-        <v>COPENHAGEN, Denmark, July 7, 2026 /PRNewswire/ -- A third of adults (31%) admit that they've not had a kickabout in six months or more*, compared to the whopping 73% who will watch a game this summer. With the summer of football now in full swing, Carlsberg has sought to change this and...</v>
+        <v>13 U.S. Lotteries Begin Launching Omnichannel Games, GAME SHOW EXPERIENCE Winners' Event in L.A. Coming in 2027 with up to $10 Million up for Grabs ATLANTA, Aug. 27, 2026 /PRNewswire/ -- Scientific Games' omnichannel SG Signature Linked Game, the GAME SHOW EXPERIENCE, has officially...</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>Federal Agencies and State Gaming Regulators to Participate in the 2026 Annual BSA/AML Gaming Conference</v>
+        <v>Exciting updates for Sneaky Sasquatch come to Apple Arcade</v>
       </c>
       <c r="B51" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C51" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-apple</v>
       </c>
       <c r="D51" t="str">
         <v>Gaming</v>
       </c>
       <c r="E51" t="str">
-        <v>https://www.prnewswire.com/news-releases/federal-agencies-and-state-gaming-regulators-to-participate-in-the-2026-annual-bsaaml-gaming-conference-302820064.html</v>
+        <v>https://www.apple.com/newsroom/2026/08/exciting-updates-for-sneaky-sasquatch-come-to-apple-arcade/</v>
       </c>
       <c r="F51" t="str">
-        <v>LAS VEGAS, July 7, 2026 /PRNewswire/ -- The BSA-AML Compliance Group is excited to share an early preview of the agenda for the Annual BSA/AML Gaming Conference, the most respected and comprehensive anti-money laundering compliance event for the gaming sector. The 2026 conference will be...</v>
+        <v>Through October 7, Sneaky Sasquatch transforms Subway Surfers+ with the charm and aesthetic of the hit open-world Apple Arcade game.</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>Artist Werner Bronkhorst celebrates World Cup with Big Balls exhibition</v>
+        <v>HI-CHEW® Brings Back Halloween Mystery Mix with an All-New Secret Flavor to Uncover</v>
       </c>
       <c r="B52" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C52" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D52" t="str">
         <v>Gaming</v>
       </c>
       <c r="E52" t="str">
-        <v>https://www.prnewswire.com/news-releases/artist-werner-bronkhorst-celebrates-world-cup-with-big-balls-exhibition-302819957.html</v>
+        <v>https://www.prnewswire.com/news-releases/hi-chew-brings-back-halloween-mystery-mix-with-an-all-new-secret-flavor-to-uncover-302861011.html</v>
       </c>
       <c r="F52" t="str">
-        <v>LOS ANGELES, July 7, 2026 /PRNewswire/ -- The globally recognised contemporary artist Werner Bronkhorst marks the Football World Cup with Big Balls: an all-new collection of football-inspired paintings to celebrate the world's most loved ball game. The works will debut in LA from July 9 -...</v>
+        <v>Featuring Green Apple, Orange Creamsicle, Cotton Candy and a secret new flavor hidden in every bag for a frightfully fun guessing game. IRVINE, Calif., Aug. 27, 2026 /PRNewswire/ -- HI-CHEW®, the immensely fruity, intensely chewy candy brand is embracing the unknown this Halloween with...</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>Play the 55th MAXIMUS CUP online event and you could earn an in-game collaborative theme!</v>
+        <v>Biggest, Bloodiest Update to Hunt: Showdown 1896 is Almost Here</v>
       </c>
       <c r="B53" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C53" t="str">
         <v>WebWire</v>
       </c>
       <c r="D53" t="str">
-        <v>Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E53" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357288</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359591</v>
       </c>
       <c r="F53" t="str">
-        <v>[Mission loading&amp;#8230;] - - Lock in for the Tetris&amp;#174; 99 55th MAXIMUS CUP online event! This time, you&amp;#39;ll have the opportunity to earn an in-game theme inspired by the Star Fox&amp;#8482; game for the Nintendo Switch&amp;#8482; 2 system. During the event, collect 100 event points by playing matches in Tetris 99 mode to unlock the in-game theme. - - The event will be: - - July 10 (Fri.) at 12:00 a.m. PT to July 13 (Mon.) at 11:59 p.m. PT - - You can learn more details at: tetris99.nintendo.com - - Good l... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357288</v>
+        <v>Hunters, - - This September 8 th we bring you a grim tale of dark experiments, a story of monstrous hunger, and bloody, Corrupted promises of power in Blood Testament. Our new in-game Event will be the biggest one this year, and will bring with it Update 2.9 with good bloody content and many exciting changes. - - Take a look at the trailer for Blood Testament now: - - Blood Testament: Event Official Cinematic Trailer: Hunt: Showdown 1896 - - A New Nightmare Is Rising - Desperate men make... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359591</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>JW Marriott Unveils a Mindful Sanctuary in Kenya's Solio Game Reserve</v>
+        <v>Metro 2039 Reveals “Renegade” Gameplay Trailer at Opening Night Live</v>
       </c>
       <c r="B54" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C54" t="str">
         <v>WebWire</v>
       </c>
       <c r="D54" t="str">
         <v>Gaming</v>
       </c>
       <c r="E54" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357279</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359590</v>
       </c>
       <c r="F54" t="str">
-        <v>Download high-resolution images here - - Key Facts - - - &amp;#8226; JW Marriott Mount Kenya Rhino Reserve Safari Camp opens in Solio Game Reserve, Laikipia, Kenya, a 45,000-acre private conservancy known for its role in rhino conservation. - - - - - - &amp;#8226; The camp features 19 tented suites, complemented by spaces designed to support holistic well-being, including garden-led dining and the brand&amp;#39;s signature Spa by JW offering restorative treatments. - - - - - - &amp;#8226; Guests can participate in gu... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357279</v>
+        <v>At Opening Night Live, we revealed our next gameplay trailer delving deeper into the character and motivations of our new voiced protagonist, The Stranger. - - Entitled &amp;#8220;Renegade&amp;#8221;, this action-packed 2-minute trailer is captured entirely in-game from gameplay and custom camera work. The next iteration of the critically acclaimed METRO Franchise, METRO 2039 launches February 2027 on PlayStation 5, Xbox Series S: X, Steam and Epic Games Store. - - Introduced on stage by 4A Games Executive Prod... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359590</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>Code Ninjas Appoints Brand Partnerships Veteran Paul Eulette as Vice President of Partnerships</v>
+        <v>Game Set Mahj Says "Let Them Play Mahjong" With Debut of Scheduling &amp;amp; Coordination Tool For Mahjong Groups</v>
       </c>
       <c r="B55" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C55" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D55" t="str">
-        <v>Retail, Gaming, Education</v>
+        <v>SaaS, Gaming</v>
       </c>
       <c r="E55" t="str">
-        <v>https://www.prnewswire.com/news-releases/code-ninjas-appoints-brand-partnerships-veteran-paul-eulette-as-vice-president-of-partnerships-302818891.html</v>
+        <v>https://www.prnewswire.com/news-releases/game-set-mahj-says-let-them-play-mahjong-with-debut-of-scheduling--coordination-tool-for-mahjong-groups-302861256.html</v>
       </c>
       <c r="F55" t="str">
-        <v>Industry Veteran to Lead Strategic Partnership Development Across the World's Largest Kids Coding Franchise Focus Areas Include Technology, Gaming, Entertainment, Sports and Consumer Brand Collaboration New Initiatives Designed to Enhance Student Experiences While Driving Enrollment and...</v>
+        <v>Designed for how American Mahjong is played, Game Set Mahj helps mahjong groups organize their games, players to find their mahjong crew and everyone keep their mahjong life simplified. DENVER, Aug. 27, 2026 /PRNewswire/ -- Game Set Mahj, a new platform designed to help mahjong clubs,...</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>HEY SEVEN OFFICIALLY LAUNCHES THE GAMING INDUSTRY'S FIRST AI-NATIVE PREMIUM PLAYER DEVELOPMENT PLATFORM</v>
+        <v>CTW to Participate and Present at Upcoming September Investment Conferences</v>
       </c>
       <c r="B56" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C56" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D56" t="str">
-        <v>AI, SaaS, Gaming</v>
+        <v>Finance, SaaS, Gaming</v>
       </c>
       <c r="E56" t="str">
-        <v>https://www.prnewswire.com/news-releases/hey-seven-officially-launches-the-gaming-industrys-first-ai-native-premium-player-development-platform-302818804.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352000/0/en/ctw-to-participate-and-present-at-upcoming-september-investment-conferences.html</v>
       </c>
       <c r="F56" t="str">
-        <v>Unifying three signals- gaming, behavioral, and conversational- into a single holistic player profile, driving incremental player monetization at scale. LAS VEGAS, July 7, 2026 /PRNewswire/ -- Hey Seven officially launched an AI-native premium player development platform, purpose-built to...</v>
+        <v>TOKYO, Aug. 27, 2026 (GLOBE NEWSWIRE) -- CTW (Nasdaq: CTW) ("CTW" or "the Company"), a leading game platform company providing global access to web-based games through its flagship platform, G123.jp , today announced that its management and investor relations teams will participate at the following upcoming September 2026 investment conferences.</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>Reserve Replacement Returns to the Top of the Upstream Agenda to Support an Orderly Energy Transition</v>
+        <v>When Algorithms Screen Algorithms, Real Leaders Don't Get Hired</v>
       </c>
       <c r="B57" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C57" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D57" t="str">
-        <v>Energy, Gaming</v>
+        <v>AI, Gaming, Media</v>
       </c>
       <c r="E57" t="str">
-        <v>https://www.prnewswire.com/news-releases/reserve-replacement-returns-to-the-top-of-the-upstream-agenda-to-support-an-orderly-energy-transition-302818818.html</v>
+        <v>https://www.prweb.com/releases/when-algorithms-screen-algorithms-real-leaders-dont-get-hired-302860438.html</v>
       </c>
       <c r="F57" t="str">
-        <v>As Many as 80% of the Largest National and International Oil Companies Face Significant Production Decline by 2040 Existing Output Must Be Replaced to Maintain Energy Affordability and Security and Support an Orderly Energy Transition Technology Could Be One of the Game Changers for...</v>
+        <v>When corporations automated hiring, candidates deployed AI bots to game the system. The result is an enterprise disaster: congested funnels, compromised video interviews, and an influx of synthetic hires who freeze under actual operational pressure. In Forbes, executive search leader...</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>Gravity Game Unite Launches 2nd Open Beta Test for PC MMORPG Ragnarok Zero: Global</v>
+        <v>NetDragon Announces 2026 Interim Financial Results</v>
       </c>
       <c r="B58" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C58" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D58" t="str">
-        <v>Gaming</v>
+        <v>Finance, AI, Gaming, Education</v>
       </c>
       <c r="E58" t="str">
-        <v>https://www.prnewswire.com/news-releases/gravity-game-unite-launches-2nd-open-beta-test-for-pc-mmorpg-ragnarok-zero-global-302818405.html</v>
+        <v>https://www.prnewswire.com/news-releases/netdragon-announces-2026-interim-financial-results-302861727.html</v>
       </c>
       <c r="F58" t="str">
-        <v>KUALA LUMPUR, Malaysia, July 7, 2026 /PRNewswire/ -- Gravity Game Unite (GGU), the Malaysian subsidiary of global game company Gravity, has officially launched the 2nd Open Beta Test (OBT2) for the PC MMORPG Ragnarok Zero: Global. The 2nd OBT runs from July 7, 2026 at 9:00 AM to July 15,...</v>
+        <v>NetDragon Transforms with AI Workforce Ecosystem - Moyu Improving Business Performance of Both Gaming and Education Business Continues Shareholder Return as Promised HONG KONG, Aug. 27, 2026 /PRNewswire/ -- NetDragon Websoft Holdings Limited ("NetDragon" or the "Company"; Hong Kong Stock...</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>BC.GAME Wraps Participation at iGB Live London 2026</v>
+        <v>Samsung Display Elevates Gaming Immersion with QD-OLED at Gamescom 2026</v>
       </c>
       <c r="B59" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C59" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D59" t="str">
         <v>Gaming</v>
       </c>
       <c r="E59" t="str">
-        <v>https://www.prnewswire.com/news-releases/bcgame-wraps-participation-at-igb-live-london-2026-302818277.html</v>
+        <v>https://finance.yahoo.com/technology/articles/samsung-display-elevates-gaming-immersion-083000762.html</v>
       </c>
       <c r="F59" t="str">
-        <v>BELIZE CITY, Belize, July 6, 2026 /PRNewswire/ -- BC.GAME participated in iGB Live London 2026 at ExCeL London, with the team present at stand L60 across the two-day exhibition. The booth featured a football-inspired design aligned with the ongoing global football season, attracting...</v>
+        <v>SEOUL, South Korea, August 27, 2026--Samsung Display will showcase the gaming performance advantages of QD-OLED through collaborations with global game companies at gamescom 2026, the world’s largest gaming exhibition. The company also announced plans to begin mass production of 24.5-inch QD-OLED panels optimized for eSports and FPS games by the end of this year, underscoring its technology leadership in the gaming monitor market.</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>New Beko research reveals eight in ten fans miss key sporting moments as matchday</v>
+        <v>WEMADE Launches Global Pre-Registration for Web3 Roguelike Defense Game Hellsquad Rrrush!: Stone Rush</v>
       </c>
       <c r="B60" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C60" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D60" t="str">
-        <v>Gaming</v>
+        <v>Crypto, Gaming</v>
       </c>
       <c r="E60" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-beko-research-reveals-eight-in-ten-fans-miss-key-sporting-moments-as-matchday-302817732.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351810/0/en/wemade-launches-global-pre-registration-for-web3-roguelike-defense-game-hellsquad-rrrush-stone-rush.html</v>
       </c>
       <c r="F60" t="str">
-        <v>Summer sport is turning the kitchen into the heart of home hosting, with fridges, ovens and freezers helping to prep food and drinks while guests stay focused on the game. ISTANBUL, July 6, 2026 /PRNewswire/ -- Beko, Europe's leading home appliances company, has announced a new study...</v>
+        <v>Following over 1 million downloads for its Web2 predecessor, LightCON’s hit casual defense game expands into Web3 with exclusive token rewards and cross-game utility Following over 1 million downloads for its Web2 predecessor, LightCON’s hit casual defense game expands into Web3 with exclusive token rewards and cross-game utility</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>"BLEACH Mirrors High" Begins Closed Beta Test Applications, Unveils New Trailer and New Soul Reapers at Anime Expo 2026</v>
+        <v>Tencent Games Central Tech Makes Its gamescom Debut, Accelerating Game Industry Innovation with Full-Pipeline Proprietary AI Technologies</v>
       </c>
       <c r="B61" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C61" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D61" t="str">
-        <v>Gaming</v>
+        <v>AI, Gaming, Media</v>
       </c>
       <c r="E61" t="str">
-        <v>https://www.prnewswire.com/news-releases/bleach-mirrors-high-begins-closed-beta-test-applications-unveils-new-trailer-and-new-soul-reapers-at-anime-expo-2026-302817809.html</v>
+        <v>https://www.prnewswire.com/news-releases/tencent-games-central-tech-makes-its-gamescom-debut-accelerating-game-industry-innovation-with-full-pipeline-proprietary-ai-technologies-302861469.html</v>
       </c>
       <c r="F61" t="str">
-        <v>LOS ANGELES, July 4, 2026 /PRNewswire/ -- At Anime Expo 2026, Bandai Namco Entertainment Inc. opened Closed Beta Test applications for BLEACH Mirrors High, the new mobile action game that depicts the story following the Thousand-Year Blood War arc of the animated TV series BLEACH, and...</v>
+        <v>COLOGNE, Germany, Aug. 27, 2026 /PRNewswire/ -- Tencent Games Central Tech recently made its gamescom debut as a unified brand. Together with Motus AI, GIGA, MagicDawn, ACE, GVoice and WeTest, it presented a proprietary technology portfolio covering game content production, gameplay...</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>Lucy Bronze signs new Chelsea contract</v>
+        <v>„The International 2026" endet in Shanghai - ein Fest für Esports, Kultur und globale Verbundenheit</v>
       </c>
       <c r="B62" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C62" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D62" t="str">
         <v>Gaming</v>
       </c>
       <c r="E62" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357154</v>
+        <v>https://www.prnewswire.com/news-releases/the-international-2026-endet-in-shanghai--ein-fest-fur-esports-kultur-und-globale-verbundenheit-302861236.html</v>
       </c>
       <c r="F62" t="str">
-        <v>On putting pen to paper, Bronze said: &amp;#39;I feel like this is the right thing for me at this time. I&amp;#39;ve really enjoyed the last two years being at Chelsea and back in England, and I feel like we&amp;#39;re in a place now where we&amp;#39;re moving forward as a club. Added to the move to Stamford Bridge, it&amp;#39;s a really exciting time to be part of the team.&amp;#39; - - One of the most experienced and highly decorated players in the women&amp;#39;s game, the defender first signed for the Blues from Barcelona ahead of the 2024/2... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357154</v>
+        <v>SHANGHAI, 27. August 2026 /PRNewswire/ -- The International 2026 (TI2026), die 15. Ausgabe des weltweit führenden E-Sport-Turniers von Dota 2, ging am 23. August im SPD Bank Oriental Sports Center zu Ende. In einem spannenden Best-of-Five-Finale besiegte Team Spirit Team Vision mit 3:2...</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>Medical Care Technologies Inc. (OTC Pink:MDCE) Subsidiary Infinite ...</v>
+        <v>Red Bulls to Host Anime Night at Sports Illustrated Stadium, presented by New Jersey Lottery, Featuring Yu-Gi-Oh! TCG Giveaways</v>
       </c>
       <c r="B63" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C63" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D63" t="str">
-        <v>Healthcare, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E63" t="str">
-        <v>https://pr-inside.com/medical-care-technologies-inc-otc-pink-mdce-subsidiary-infinite-r5197402.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359570</v>
       </c>
       <c r="F63" t="str">
-        <v>(PR-inside.com) Rare Dual-Signed, Photo-Matched "The Kobe 1" Sneakers from Series-Clinching 01' NBA Finals Game 5 Now Available Alongside 2009 Playoff Sneakers at $40,000 Buy It Now in Live Summer 2026 Flash Auction. MESA, AZ / ACCESS Newswire / July 3, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today announced that two of the most significant Kobe Bryant game-worn sneaker lots in recent years are now available in its Infinite Auctions Summer 2026 Game Used Flash Auction at https://infiniteauctions.com/auctions, currently live and running through Saturday, July 18, 2026 at 9:00 PM EST. Both lots feature exceptional provenance, dual signatures, and ironclad photo-match authentication ..</v>
+        <v>Red Bull New York will host Anime Night, presented by the New Jersey Lottery, on Saturday, August 29, when New York faces Philadelphia Union at Sports Illustrated Stadium. Kickoff is scheduled for 7:30 PM ET. - - The matchday will center on Yu-Gi-Oh!, with themed giveaways, hands-on gameplay and prizing throughout Sports Illustrated Stadium. Fan favorite Darren Dunstan, the English voice actor of Maximillion Pegasus, will be in attendance. - - On the BULLevard, fans can learn the game throug... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359570</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>Medical Care Technologies Inc. (OTC Pink:MDCE) Subsidiary Infinite Auctions Presents Kobe Bryant 2001 NBA Finals Championship Sneakers with $200,000 Buy It Now Option</v>
+        <v>Play the Call of Duty: Modern Warfare 4 Open Beta this weekend!</v>
       </c>
       <c r="B64" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C64" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D64" t="str">
-        <v>Healthcare, Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E64" t="str">
-        <v>https://www.newswire.com/news/medical-care-technologies-inc-otc-pink-mdce-subsidiary-infinite-4462392</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359561</v>
       </c>
       <c r="F64" t="str">
-        <v>Rare Dual-Signed, Photo-Matched "The Kobe 1" Sneakers from Series-Clinching 01' NBA Finals Game 5 Now Available Alongside 2009 Playoff Sneakers at $40,000 Buy It Now in Live Summer 2026 Flash Auction.</v>
+        <v>Call of Duty&amp;#174;: Modern Warfare&amp;#174; 4 comes out for the Nintendo Switch&amp;#8482; 2 system on Oct. 23, but you can explore some of its multiplayer* and single-player content this weekend ! - - From Aug. 28 at 10:00 a.m. PT to Sept. 1 at 10:00 a.m. PT, players with a Nintendo Switch 2 system can take part in the Modern Warfare 4 Open Beta. There&amp;#39;s a lot of content to dive into, such as Multiplayer modes, a playable Campaign mission, Ground War, and much more. - - To get ahead of the curve, you... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359561</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>Ultra-Portable Large-Screen Companion for Nintendo Switch Gamers -- HAILESI S135 Portable Monitor | 500 Nits Peak Brightness &amp;amp; Crisp 2.2K Resolution, a Top-Tier Pick Worth Considering</v>
+        <v>All Bettors Just Launched. And It’s Betting You’re Tired of Betting Platforms</v>
       </c>
       <c r="B65" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C65" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D65" t="str">
-        <v>Gaming</v>
+        <v>SaaS, Gaming</v>
       </c>
       <c r="E65" t="str">
-        <v>https://www.prnewswire.com/news-releases/ultra-portable-large-screen-companion-for-nintendo-switch-gamers--hailesi-s135-portable-monitor--500-nits-peak-brightness--crisp-2-2k-resolution-a-top-tier-pick-worth-considering-302816513.html</v>
+        <v>https://pressreleasenews.org/pressroom/all-bettors-just-launched-and-its-betting-youre-tired-of-betting-platforms</v>
       </c>
       <c r="F65" t="str">
-        <v>SHENZHEN, China, July 3, 2026 /PRNewswire/ -- For gamers who often spend time in cafes, outdoor camps, and high-speed trains, the Nintendo Switch serves as an ideal portable travel companion. However, it comes with a well-known drawback: its compact built-in screen only offers a mediocre...</v>
+        <v>All Bettors has officially launched as a social, entertainment-first gaming platform that removes financial risk with a free-to-play platform. It offers casino-style games like Blackjack, Slots, and MadChicken, as well as social prediction markets in a real and fun competition.</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>ATTACK SHARK Launches R98 HE, Redefining Hall-Effect Magnetic Switch Keyboard Experience with Industry-leading Design</v>
+        <v>Ovintiv Announces Permian and Montney Inventory Additions</v>
       </c>
       <c r="B66" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C66" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D66" t="str">
         <v>Finance, Gaming</v>
       </c>
       <c r="E66" t="str">
-        <v>https://www.prnewswire.com/news-releases/attack-shark-launches-r98-he-redefining-hall-effect-magnetic-switch-keyboard-experience-with-industry-leading-design-302817459.html</v>
+        <v>https://www.prnewswire.com/news-releases/ovintiv-announces-permian-and-montney-inventory-additions-302861037.html</v>
       </c>
       <c r="F66" t="str">
-        <v>NEW YORK, July 2, 2026 /PRNewswire/ -- Gaming peripheral brand ATTACK SHARK has announced the launch of its R98 HE, a new flagship competitive magnetic switch keyboard designed to raise the standard for high-end hall-effect magnetic switch keyboards. Targeting professional gaming, office...</v>
+        <v>DENVER, Aug. 26, 2026 /PRNewswire/ -- Ovintiv Inc. (NYSE: OVV) (TSX: OVV) today provided an update on its 2026 ground game acquisition program. On a year-to-date basis, the Company has entered into over 60 transactions, which will result in the addition of approximately 41,000 net acres...</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>Find your flow in Rhythm Heaven Groove</v>
+        <v>N�TRL and “Bussin' With The Boys“ Team Up to Celebrate College Football's Biggest Fans of a Good Time</v>
       </c>
       <c r="B67" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C67" t="str">
         <v>WebWire</v>
       </c>
       <c r="D67" t="str">
         <v>Gaming, Media</v>
       </c>
       <c r="E67" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357112</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359557</v>
       </c>
       <c r="F67" t="str">
-        <v>Tap. To. The. Beat! - - Playing the Rhythm Heaven&amp;#8482; Groove game is pretty simple: You listen to the beat, get in the groove, and press the right button at the right time. In other words, it&amp;#39;s all about challenging your sense of rhythm. But it&amp;#39;s a little silly to explain a rhythm game with text, so please take a moment to watch the video above. We&amp;#39;ll wait! - - (Waits.) - - OK, are you back? So, while watching, did you subconsciously move your head or tap your foot? If so, you just experienced... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357112</v>
+        <v>Key Facts - - - &amp;#8226; N�TRL Vodka Seltzer and &amp;#8220;Bussin&amp;#39; With The Boys&amp;#8221; are launching a new integrated marketing campaign to celebrate the start of college football season.--- - &amp;#8226; The campaign stars co-hosts Will Compton and Taylor Lewan and includes a hero spot inspired by the lengths fans will go to spend more game day moments with friends. - - - &amp;#8226; New digital content, social media activations and fan-focused experiences will roll out throughout the season, bringing N�TRL into the heart of ga... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359557</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>Nike Becomes the Official Ball Supplier of Germany's Women's Bundesliga and Supercup</v>
+        <v>GothamChess Joins BASILISK, Science's Esports Team, as Head of Chess</v>
       </c>
       <c r="B68" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C68" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D68" t="str">
-        <v>Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E68" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357107</v>
+        <v>https://www.prnewswire.com/news-releases/gothamchess-joins-basilisk-sciences-esports-team-as-head-of-chess-302860943.html</v>
       </c>
       <c r="F68" t="str">
-        <v>What&amp;#39;s happening? - Nike is becoming the official ball supplier of the Women&amp;#39;s Bundesliga, Germany&amp;#39;s top women&amp;#39;s football leagues, and the Supercup. This marks Nike&amp;#39;s first league and cup partnership in Germany and reflects the leading role Nike plays in defining and accelerating the women&amp;#39;s game around the world. - - What Nike football will be used in the Women&amp;#39;s Bundesliga? - Nike&amp;#39;s Control football is the new official match ball for both the first and second divisions of the Women&amp;#39;s Bu... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357107</v>
+        <v>The World's #1 Chess Content Creator, Levy "GothamChess" Rozman, Joins BASILISK to Shape the Next Era of Chess Content and Competition NEW YORK, Aug. 26, 2026 /PRNewswire/ -- BASILISK, the global esports organization built to champion science, today announced the signing of Levy...</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>IHG Hotels &amp; Resorts cements its place as the home of Australian Rugby</v>
+        <v>From disc to digital: XBOX Insiders get new flexibility for physical games​‌</v>
       </c>
       <c r="B69" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C69" t="str">
-        <v>WebWire</v>
+        <v>mlpr-microsoft</v>
       </c>
       <c r="D69" t="str">
         <v>Gaming</v>
       </c>
       <c r="E69" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357104</v>
+        <v>https://news.xbox.com/en-us/2026/08/26/your-discs-now-also-digital/</v>
       </c>
       <c r="F69" t="str">
-        <v>IHG Hotels &amp;amp; Resorts, one of the world&amp;#39;s leading hospitality companies, is renewing its partnership with Rugby Australia, extending a 24-year relationship for a further three years through to 2028. The partnership has seen IHG hotels welcome players, team management and Rugby Australia colleagues across the globe while helping fans stay close to the game across Australia and New Zealand. - - The renewal marks the next chapter in IHG&amp;#39;s commitment to Australian Rugby, continuing a partnership... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357104</v>
+        <v>The post From disc to digital: XBOX Insiders get new flexibility for physical games​‌ appeared first on Source.</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>Facephi Reinforces Its Presence in the Regulated Gaming Industry Following Successful Deployment with The OxiaCore Project</v>
+        <v>MBC GROUP REVEALS MBC GAMES STUDIO WITH DEBUT TITLE UNVEILING AT GAMESCOM</v>
       </c>
       <c r="B70" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C70" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D70" t="str">
         <v>Gaming</v>
       </c>
       <c r="E70" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321442/0/en/Facephi-Reinforces-Its-Presence-in-the-Regulated-Gaming-Industry-Following-Successful-Deployment-with-The-OxiaCore-Project.html</v>
+        <v>https://www.prnewswire.com/news-releases/mbc-group-reveals-mbc-games-studio-with-debut-title-unveiling-at-gamescom-302860777.html</v>
       </c>
       <c r="F70" t="str">
-        <v>Facephi Reinforces Its Presence in the Regulated Gaming Industry Following Successful Deployment with The OxiaCore Project</v>
+        <v>RIYADH, Saudi Arabia, Aug. 26, 2026 /PRNewswire/ -- MBC GROUP, the leading media and entertainment conglomerate in the Middle East and North Africa ("MENA"), today unveiled '1001 Threads of Mizan', the debut title from MBC Game Studio ("MGS"), at Gamescom in Cologne, Germany. An Arabian...</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>Jupiter Hammerheads to Wear InjuredVeterans.com-Sponsored America 250 ...</v>
+        <v>Samsung Showcases P9 and P7 SSDs Featuring USB4 at Gamescom 2026</v>
       </c>
       <c r="B71" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C71" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D71" t="str">
         <v>Gaming</v>
       </c>
       <c r="E71" t="str">
-        <v>https://pr-inside.com/jupiter-hammerheads-to-wear-injuredveterans-com-sponsored-america-r5197104.htm</v>
+        <v>https://news.samsung.com/global/samsung-showcases-p9-and-p7-ssds-featuring-usb4-at-gamescom-2026</v>
       </c>
       <c r="F71" t="str">
-        <v>(PR-inside.com) Game-Worn Jerseys Will Be Auctioned Following July 3-4 Games, With All Proceeds Benefiting Friends of Fisher House, West Palm Beach JUPITER, FL / ACCESS Newswire / July 2, 2026 / InjuredVeterans.com , a nationwide legal resource for disabled veterans empowered by Gordon &amp; Partners, P.A., will serve as the jersey sponsor for the Jupiter Hammerheads' specialty America 250 uniforms during the Mega Bash at Roger Dean Chevrolet Stadium on July 3 and 4, 2026. Following the games, game-worn jerseys will be auctioned via MiLB Auctions atmilbauctions.com , with all proceeds benefitingFriends of Fisher House, West Palm Beach . Friends of Fisher House ..</v>
+        <v>Samsung Electronics a global leader in advanced memory technology, today unveiled the P9 and P7, its next-generation portable solid-state drives (SSDs) featuring USB4 connectivity. The company introduced the new P Series at Gamescom 2026, the world’s largest gaming event, held in Cologne, Germany from Aug. 26-30. Designed to meet rapidly growing storage demands driven by […]</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>Jupiter Hammerheads to Wear InjuredVeterans.com-Sponsored America 250 Jerseys at Mega Bash in Support of Veterans, Current Military Members and Their Families</v>
+        <v>TutorFlow Launches AI Game Generation from a Single Sentence</v>
       </c>
       <c r="B72" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C72" t="str">
-        <v>Newswire.com</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D72" t="str">
-        <v>Gaming</v>
+        <v>AI, Gaming, Education</v>
       </c>
       <c r="E72" t="str">
-        <v>https://www.newswire.com/news/jupiter-hammerheads-to-wear-injuredveterans-com-sponsored-america-250-jerseys</v>
+        <v>https://prunderground.com/tutorflow-launches-ai-game-generation-from-a-single-sentence/cmt7haah3000704l7nqmf9trk</v>
       </c>
       <c r="F72" t="str">
-        <v>Game-Worn Jerseys Will Be Auctioned Following July 3-4 Games, With All Proceeds Benefiting Friends of Fisher House, West Palm Beach</v>
+        <v>TutorFlow has opened the beta of TutorFlow Games. A teacher writes one sentence, and TutorFlow returns a playable browser game built around that lesson. The post TutorFlow Launches AI Game Generation from a Single Sentence first appeared on</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>We re in the Game: Bear Bryant Award Returns to EA SPORTS College Football 27</v>
+        <v>ZOOPUNK feiert auf der gamescom 2026 sein Live-Debüt am Eröffnungsabend</v>
       </c>
       <c r="B73" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C73" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D73" t="str">
-        <v>Healthcare, Retail, Gaming, Media</v>
+        <v>Gaming</v>
       </c>
       <c r="E73" t="str">
-        <v>https://www.newmediawire.com/news/we-re-in-the-game-bear-bryant-award-returns-to-ea-sports-college-football-27-7087471</v>
+        <v>https://www.prnewswire.com/news-releases/zoopunk-feiert-auf-der-gamescom-2026-sein-live-debut-am-eroffnungsabend-302860752.html</v>
       </c>
       <c r="F73" t="str">
-        <v>HOUSTON - July 2, 2026 ( NEWMEDIAWIRE ) - The name of the legendary Paul “Bear” Bryant is synonymous with excellence in the game of college football, and once again, fans playing EA SPORTS College Football 27’s Dynasty Mode will have the chance to win the American Heart Association’s Paul “Bear” Bryant Award as the game’s National Coach of the Year. Last year’s video game release saw the Bryant Award join the Heisman Trophy, Lou Groza Award, Lombardi Award, Unitas Golden Arm Award and Broyles Award as featured awards in the game. The continued inclusion of the Paul “Bear” Bryant Coach of the Year Award in one of the most celebrated video game franchises in history is another step in the efforts by the American Heart Association, a relentless force changing the future of health for everyone</v>
+        <v>TiGames präsentiert sein „F.I.S.T."-Prequel auf einer der größten Bühnen der Gaming-Welt und gibt dabei einen Einblick in die Kampfstile dreier spielbarer Helden, atemberaubende neue Welten sowie einen ersten Blick auf einen geheimnisvollen vierten Charakter SHANGHAI, 26. August 2026...</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>Icon elements inspired by the Rhythm Heaven Groove game are here for a limited time</v>
+        <v>GIGABYTE geht eine Partnerschaft mit AMD ein, um das Spielepaket Onimusha: Way of the Sword für Gamer auf den Markt zu bringen</v>
       </c>
       <c r="B74" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C74" t="str">
-        <v>WebWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D74" t="str">
         <v>Gaming</v>
       </c>
       <c r="E74" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357074</v>
+        <v>https://www.prnewswire.com/news-releases/gigabyte-geht-eine-partnerschaft-mit-amd-ein-um-das-spielepaket-onimusha-way-of-the-sword-fur-gamer-auf-den-markt-zu-bringen-302860094.html</v>
       </c>
       <c r="F74" t="str">
-        <v>Time to refresh your user icon? Redeem your My Nintendo&amp;#8482; Platinum Points* for exclusive rewards, including icon elements you can use to create a new look for your user icon! - - Icon elements featuring the Rhythm Heaven&amp;#8482; Groove game are available at these times: - - - &amp;#8226; Wave 1: 7/1 at 6:00 p.m. PT - 7/8 at 5:59 p.m. PT - &amp;#8226; Wave 2: 7/8 at 6:00 p.m. PT - 7/15 at 5:59 p.m. PT - &amp;#8226; Wave 3: 7/15 at 6:00 p.m. PT - 7/22 at 5:59 p.m. PT - &amp;#8226; Wave 4: 7/22 at 6:00 p.m. PT - 7/29 at 5:59 p.m. P... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357074</v>
+        <v>TAIPEI, 26. August 2026 /PRNewswire/ -- GIGABYTE, die weltweit führende Computermarke, kündigte das Spielepaket Onimusha: Way of the Sword für kompatible Grafikkarten und Gaming-Desktops mit den neuesten AMD-Technologien an. Das Paket umfasst ausgewählte Produkte mit AMD Radeon™ RX 9070...</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>KAIJU NO. 8 THE GAME: Summer's Here! ★5 Kikoru Shinomiya in "Swimsuit Suit" debuts with Special Event and 1,500+ Dimensional Crystal Rewards!</v>
+        <v>GIGABYTE Partners with AMD to Bring Onimusha: Way of the Sword Game Bundle to Gamers</v>
       </c>
       <c r="B75" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C75" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D75" t="str">
         <v>Gaming</v>
       </c>
       <c r="E75" t="str">
-        <v>https://www.prnewswire.com/news-releases/kaiju-no-8-the-game-summers-here-5-kikoru-shinomiya-in-swimsuit-suit-debuts-with-special-event-and-1-500-dimensional-crystal-rewards-302816358.html</v>
+        <v>https://www.prnewswire.com/news-releases/gigabyte-partners-with-amd-to-bring-onimusha-way-of-the-sword-game-bundle-to-gamers-302859987.html</v>
       </c>
       <c r="F75" t="str">
-        <v>LOS ANGELES, July 1, 2026 /PRNewswire/ -- KAIJU NO. 8 THE GAME, co-produced by Akatsuki Games, TOHO, and Production I.G, today announced the arrival of the summer update featuring ★5 [Waterside Respite] Kikoru Shinomiya, clad in the new "Swimsuit Suit." Her arrival headlines the new...</v>
-[...2 lines deleted...]
-    <row r="76">
+        <v>TAIPEI, Aug. 26, 2026 /PRNewswire/ -- GIGABYTE, the world's leading computer brand, announced the Onimusha: Way of the Sword Game Bundle for eligible graphics cards and gaming desktops powered by the latest AMD technologies. Featuring select products equipped with AMD Radeon™ RX 9070 XT,...</v>
+      </c>
+    </row>
+    <row r="76" xml:space="preserve">
       <c r="A76" t="str">
-        <v>Phaser Studio Launches Game Agent: Build a Complete Video Game From a Single Sentence</v>
+        <v>A Deep Dive Into Fandom and Podcasting With The Ringer’s Mallory Rubin</v>
       </c>
       <c r="B76" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C76" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-spotify</v>
       </c>
       <c r="D76" t="str">
-        <v>AI, Gaming, Media</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E76" t="str">
-        <v>https://www.prnewswire.com/news-releases/phaser-studio-launches-game-agent-build-a-complete-video-game-from-a-single-sentence-302816338.html</v>
-[...2 lines deleted...]
-        <v>SAN FRANCISCO, July 1, 2026 /PRNewswire/ -- Phaser Studio Inc., the company behind the open-source Phaser game framework, recently launched the Phaser Game Agent, an AI tool that turns one sentence into a complete, playable video game. Describe the game you want, and the agent handles the...</v>
+        <v>https://newsroom.spotify.com/2026-08-26/mallory-rubin-house-of-r-interview/</v>
+      </c>
+      <c r="F76" t="str" xml:space="preserve">
+        <v xml:space="preserve">Mallory Rubin knows her career is unique. “Sometimes I describe my job to people and they’re like, ‘Wait, you get to just talk about Game of Thrones and football for a living? Like, what?’” she said recently, laughing. In her roles as The Ringer’s director of content and cohost of the House of R podcast,... 
+The post A Deep Dive Into Fandom and Podcasting With The Ringer’s Mallory Rubin appeared first on Spotify.</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>There Is No Place Like ALYZE: Why Health Experts Say Utah's New Integrated ...</v>
+        <v>The Player Council Soft Launches Today on PC: Participate in the Game Development Process!</v>
       </c>
       <c r="B77" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C77" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D77" t="str">
-        <v>Healthcare, Retail, Gaming</v>
+        <v>SaaS, Gaming</v>
       </c>
       <c r="E77" t="str">
-        <v>https://pr-inside.com/there-is-no-place-like-alyze-why-health-experts-say-utah-s-new-integrated-r5196694.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359549</v>
       </c>
       <c r="F77" t="str">
-        <v>(PR-inside.com) Combining a CLIA-certified on-site laboratory, functional medicine, luxury fitness, precision medicine, full recovery services, and aesthetic wellness under one roof, ALYZE opens in Bountiful as something the consumer health market has not seen before BOUNTIFUL, UT / ACCESS Newswire / July 1, 2026 / The wellness industry is full of excellent individual services. Luxury gyms that deliver serious fitness. Functional medicine clinics that go deeper than a standard physical. Recovery studios with world-class equipment. Hormone clinics that specialize in what primary care will not touch. Medspas that handle aesthetics and skin health. Longevity centers focused on the long game. What has never ..</v>
+        <v>At Gamescom 2026, Ubisoft announced the soft launch of The Player Council, a new platform where players can be part of the game development process by connecting with developers directly. Participating players will be able to discover and weigh in on games at various stages of development, including new game concepts and prototypes as well as evolving experiences for existing games on PC. The Player Council gives you valuable insight into the development process and unprecedented access t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359549</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>Medical Care Technologies Inc. (OTC Pink:MDCE) Launches Infinite Auctions ...</v>
+        <v>Epomaker Makes Its Gamescom Debut in Germany, Bringing the Community ...</v>
       </c>
       <c r="B78" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C78" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D78" t="str">
-        <v>Healthcare, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E78" t="str">
-        <v>https://pr-inside.com/medical-care-technologies-inc-otc-pink-mdce-launches-infinite-auctions-r5196666.htm</v>
+        <v>https://pr-inside.com/epomaker-makes-its-gamescom-debut-in-germany-bringing-the-community-r5216402.htm</v>
       </c>
       <c r="F78" t="str">
-        <v>(PR-inside.com) Star-Studded Lineup Featuring LeBron James, Kobe Bryant, Carmelo Anthony &amp; Allen Iverson Headlines Premium Game-Worn Memorabilia Auction MESA, AZ / ACCESS Newswire / July 1, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today announced the official opening of its Infinite Auctions Summer 2026 Game Used Flash Auction. Bidding is live today, July 1, 2026, and will run through Saturday, July 18, 2026 at 9:00 PM EST. This high-profile auction showcases an exceptional collection of authentic game-used memorabilia from NBA legends, with all items rigorously authenticated by MDCE's subsidiary Real Game Used (RGU) at www.realgameused.com, the industry leader in photo-match authentication. Standout lots ..</v>
+        <v>(PR-inside.com) In 2026, Epomaker makes its debut at Gamescom in Germany, turning an offline meetup into a celebration created for and with the community. NEW YORK CITY, NY / ACCESS Newswire / August 26, 2026 / As one of the world's largest gaming events, Gamescom brings together media outlets, gamers, gaming brands, and peripheral brands from around the world. More than an exhibition, it has become a major gaming festival where brands and users can connect in person. Epomaker makes its first appearance at Gamescom today, meeting visitors and showcasing some of its latest and most popular keyboards and peripherals. The event runs ..</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>Medical Care Technologies Inc. (OTC Pink:MDCE) Launches Infinite Auctions EPIC Summer 2026 Game Used Sports Auction - Bidding Opens Today</v>
+        <v>Concluye en Shanghái The International 2026, celebrando deportes electrónicos, cultura y conexión global</v>
       </c>
       <c r="B79" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C79" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D79" t="str">
-        <v>Healthcare, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E79" t="str">
-        <v>https://www.newswire.com/news/medical-care-technologies-inc-otc-pink-mdce-launches-infinite-auctions-epic</v>
+        <v>https://www.prnewswire.com/news-releases/concluye-en-shanghai-the-international-2026-celebrando-deportes-electronicos-cultura-y-conexion-global-302860666.html</v>
       </c>
       <c r="F79" t="str">
-        <v>Star-Studded Lineup Featuring LeBron James, Kobe Bryant, Carmelo Anthony &amp;amp; Allen Iverson Headlines Premium Game-Worn Memorabilia Auction</v>
+        <v>SHANGHÁI, 26 de agosto de 2026 /PRNewswire/ -- The International 2026 (TI2026), la 15ª edición del principal torneo mundial de esports de Dota 2, finalizó el pasado 23 de agosto en el SPD Bank Oriental Sports Center, con la victoria de Team Spirit sobre Team Vision por 3-2 en una...</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>Gaming and Leisure Properties, Inc. Schedules Second Quarter 2026 Earnings Release and Conference Call</v>
+        <v>Chartwells K12 Levels Up Nutrition Education with New "Nutrition: Game On" Program for Elementary Students</v>
       </c>
       <c r="B80" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C80" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D80" t="str">
-        <v>Finance, Gaming</v>
+        <v>Gaming, Education</v>
       </c>
       <c r="E80" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320491/29133/en/Gaming-and-Leisure-Properties-Inc-Schedules-Second-Quarter-2026-Earnings-Release-and-Conference-Call.html</v>
+        <v>https://www.prnewswire.com/news-releases/chartwells-k12-levels-up-nutrition-education-with-new-nutrition-game-on-program-for-elementary-students-302860655.html</v>
       </c>
       <c r="F80" t="str">
-        <v>WYOMISSING, Pa., July 01, 2026 (GLOBE NEWSWIRE) -- Gaming and Leisure Properties, Inc. (NASDAQ: GLPI) announced today that the Company will release its 2026 second quarter financial results after the market close on Thursday, July 30, 2026. The Company will host a conference call at 10:00 a.m. ET on Friday, July 31, 2026.</v>
+        <v>Immersive year-round program transforms school cafeterias into interactive learning environments where healthy habits become an adventure Chartwells K12 launches Nutrition: Game On, a new year-round elementary nutrition education program that combines storytelling, movement, taste tests,...</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>FORGED IN VALOR, CROWNED BY HONOR: HONOR OF KINGS WORLD CUP AT 2026 ESPORTS WORLD CUP KICKS OFF ON JULY 30TH</v>
+        <v>Northrop Grumman and the United States Air Force Academy Unveil B-21 Raider-Inspired Uniforms for 2026 Air Power Legacy Series</v>
       </c>
       <c r="B81" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C81" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D81" t="str">
         <v>Gaming</v>
       </c>
       <c r="E81" t="str">
-        <v>https://www.prnewswire.com/news-releases/forged-in-valor-crowned-by-honor-honor-of-kings-world-cup-at-2026-esports-world-cup-kicks-off-on-july-30th-302815464.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359534</v>
       </c>
       <c r="F81" t="str">
-        <v>The road to glory begins July 30, as the Honor of Kings World Cup arrives at the Esports World Cup 2026 in Paris Twenty elite teams from the Honor of Kings and Arena of Valor competitive scenes are set to collide in a landmark first-ever cross-title battle at the Honor of Kings World Cup...</v>
+        <v>Summary Northrop Grumman and the U.S. Air Force Academy unveiled a B-21 Raider-inspired football uniform that connects Air Force heritage to the future of American airpower and strategic deterrence. Key Takeaways - - - &amp;#8226; The B-21 Raider-inspired design will debut Oct. 3 at Falcon Stadium during the Air Power Legacy Series game against the U.S. Naval Academy. - - &amp;#8226; The uniform reflects the stealth, technology and mission significance of the Air Force&amp;#39;s next-generation bomber. - - - (PH... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359534</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>2026 Awards: Chumba Casino Earns Top Sweepstakes Recognition</v>
+        <v>GameSquare's Hatchet to Launch First-Of-Its-Kind AI Platform for Brands ...</v>
       </c>
       <c r="B82" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C82" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D82" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Finance, AI, SaaS, Gaming</v>
       </c>
       <c r="E82" t="str">
-        <v>https://pr-inside.com/awards-chumba-casino-earns-top-sweepstakes-recognition-r5196419.htm</v>
+        <v>https://pr-inside.com/gamesquare-s-hatchet-to-launch-first-of-its-kind-ai-platform-for-brands-r5216273.htm</v>
       </c>
       <c r="F82" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Chumba Casino Takes Home Major Honors at the 2026 Online Gambling Awards Chumba Casino picked up top sweepstakes casino recognition at the 2026 online gambling awards, and honestly, it's not hard to see why. The platform has operated since 2017 under VGW Group, in that stretch, it's assembled one of the most consistent track records anywhere in sweepstakes gaming, and the award specifically cited Chumba's player protection standards, it's redemption reliability, and the overall user experience online casino players have come to expect from this brand. This isn't a participation ..</v>
+        <v>(PR-inside.com) Service Is One Of The First &amp; Only Full-Cycle Platform Built With Gamers In Mind Where Users Can Access Ratings, Analytics &amp; AI Intelligence To Find Perfect Match FRISCO, TX / ACCESS Newswire / August 26, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), the category defining culture company transforming how today's media, entertainment and technology giants connect with Gen Z, Gen Alpha, and Millennial audiences, announced today the evolution of its cutting-edge Stream Hatchet division into Hatchet, the first platform to bring gaming-native creator intelligence and full-funnel brand marketing analytics together, helping marketers discover, match, activate and measure ..</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>Chumba Casino Revealed as a Top Casino Choice for US Players</v>
+        <v>High Roller Technologies Names Michael D. Franz as ROLR™ Prediction Challenge Season Champion</v>
       </c>
       <c r="B83" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C83" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D83" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E83" t="str">
-        <v>https://pr-inside.com/chumba-casino-revealed-as-a-top-casino-choice-for-us-players-r5196404.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351247/0/en/high-roller-technologies-names-michael-d-franz-as-rolr-prediction-challenge-season-champion.html</v>
       </c>
       <c r="F83" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / How Chumba Casino Works and Why It Keeps Growing Chumba Casino operates under the same sweepstakes model that has overtaken the online casino space over the past several years. VGW Holdings, an Australian company that effectively pioneered the social gaming platform format, owns and operates it. Dozens of competitors have since tried to replicate what VGW built, the core mechanic is simple. Players buy Gold Coins, the fun-play virtual currency, and receive Sweeps Coins as a promotional bonus alongside those purchases. Sweeps Coins are the ones that matter. They ..</v>
+        <v>LAS VEGAS, Nevada, Aug. 26, 2026 (GLOBE NEWSWIRE) -- High Roller Technologies, Inc. ("High Roller" or the "Company") (NYSE: ROLR), a publicly traded online gaming and prediction markets company, today announced the winners of the ROLR ™ Free-To-Trade Prediction Challenge, which concluded August 12, 2026 following an eight-week competition that introduced participants to the ROLR prediction markets brand ahead of its planned commercial launch.</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>Chumba Casino Chosen Among the Best Sweepstakes Platforms 2026</v>
+        <v>Hacksaw Gaming Announces Partnership with Tokyo.cz in Czech Republic</v>
       </c>
       <c r="B84" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C84" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D84" t="str">
         <v>SaaS, Gaming</v>
       </c>
       <c r="E84" t="str">
-        <v>https://pr-inside.com/chumba-casino-chosen-among-the-best-sweepstakes-platforms-r5196380.htm</v>
+        <v>https://pr-inside.com/hacksaw-gaming-announces-partnership-with-tokyo-cz-in-czech-republic-r5216171.htm</v>
       </c>
       <c r="F84" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Why Chumba Casino Continues to Lead the Sweepstakes Space Chumba Casino has been around longer than most of its competitors, and that longevity counts for something, operated by VGW Group, the platform launched well before the current wave of sweepstakes sites flooded the market . That head start gave it years to refine its dual-currency system, expand it's game library, and iron out the redemption headaches that plague newer operators. In a space where platforms appear and vanish within months? Chumba's track record is hard to ignore. The sweepstakes model ..</v>
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / August 26, 2026 / Hacksaw (STO:HACK) - Hacksaw Gaming announces a new partnership with Tokyo.cz, bringing its high-impact slot titles to players on the operator's platform in the Czech Republic. The agreement marks Hacksaw Gaming's fourth live operator in the Czech market, extending its reach across the locally licensed market. Tokyo.cz launched in March 2023. Despite its recent digital debut, the platform is backed by 3E PROJEKT, a.s., a company with decades of experience in land-based gaming, including the operation of multiple casinos under the "San Marco" brand. Blending this heritage with a modern online offering, Tokyo.cz ..</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>Chumba Casino Named a Leading Social Casino Brand 2026</v>
+        <v>Laptop Market: Why Affordable AI Performance Could Change the Competitive Game</v>
       </c>
       <c r="B85" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C85" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D85" t="str">
-        <v>SaaS, Gaming</v>
+        <v>AI, Gaming</v>
       </c>
       <c r="E85" t="str">
-        <v>https://pr-inside.com/chumba-casino-named-a-leading-social-casino-brand-r5196360.htm</v>
+        <v>https://express-press-release.net/news/2026/08/26/1769414</v>
       </c>
       <c r="F85" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Chumba Casino has been named one of the leading social casino operators in the United States for 2026, reinforcing a position the platform has been building quietly, and, for years, the recognition lands as the sweepstakes gaming platform continues to widen its player base, grow it's game library. And sharpen a digital casino experience that has become the benchmark for the social gaming industry. Operated by VGW Holdings, Chumba Casino runs on the same dual-currency sweepstakes model that opened the door for legal online gaming across most U.S. states; ..</v>
+        <v>The global laptop market is worth USD 228.8 billion in 2025, rising to an estimated USD 240.4 billion in 2026 and a projected USD 352.0 billion by [read full press release...]</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>Chumba Casino Wins Best Sweepstakes Casino Experience Award 2026</v>
+        <v>The International 2026 Concludes in Shanghai, Celebrating Esports, Culture and Global Connection</v>
       </c>
       <c r="B86" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C86" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D86" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E86" t="str">
-        <v>https://pr-inside.com/chumba-casino-wins-best-sweepstakes-casino-experience-award-r5196347.htm</v>
+        <v>https://www.prnewswire.com/news-releases/the-international-2026-concludes-in-shanghai-celebrating-esports-culture-and-global-connection-302860393.html</v>
       </c>
       <c r="F86" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Chumba Casino Recognized as Best Sweepstakes Casino 2026 Virtual Gaming International, the VGW Group subsidiary behind Chumba Casino, announced today that the platform has received the Best Sweepstakes Casino Experience award for 2026. An independent panel made the call after evaluating customer experience, game quality, redemption reliability, and promotional transparency across the sweepstakes casino rankings. This isn't a surprise to anyone paying attention. Chumba Casino has operated as a social casino platform since 2017 and has consistently ranked among the best sweepstakes casino options available to U.S. players. The award specifically ..</v>
+        <v>SHANGHAI, Aug. 26, 2026 /PRNewswire/ -- The International 2026 (TI2026), the 15th edition of Dota 2's premier global esports tournament, concluded on August 23 at the SPD Bank Oriental Sports Center, with Team Spirit defeating Team Vision 3–2 in a thrilling best-of-five Grand Final to...</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>Chumba Casino Recognized as a Leading Sweepstakes Casino</v>
+        <v>Nex and Bandai Namco Entertainment America Inc. Announce Collaboration to Bring PAC-MAN™ to Nex Playground in Q3 2026</v>
       </c>
       <c r="B87" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C87" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D87" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E87" t="str">
-        <v>https://pr-inside.com/chumba-casino-recognized-as-a-leading-sweepstakes-casino-r5196326.htm</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/nex-bandai-namco-entertainment-america-070000621.html</v>
       </c>
       <c r="F87" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / How Chumba Casino Built Its Reputation in the Sweepstakes Space Chumba Casino has operated as a sweepstakes gaming platform since 2017. In that stretch, it quietly became the name most people associate with legal online gaming outside of regulated state markets. Run by Virtual Gaming International (VGI), the platform uses the same dual-currency structure that defines the sweepstakes casino category, Gold Coins for entertainment play and Sweeps Coins that can be redeemed for real money prizes. That model is not new, what separates Chumba is how long it has ..</v>
+        <v>SAN FRANCISCO, August 26, 2026--Nex, maker of Nex Playground, the active play system that gets families moving together, has entered a licensing partnership with Bandai Namco Entertainment America Inc., to bring PAC-MAN™ on NEX to the console later this year. The collaboration introduces one of gaming's most enduring franchises to a new generation of families while expanding Nex Playground's growing library of globally recognized entertainment experiences.</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>2026 Casino Awards: Chumba Casino Takes the Top Spot</v>
+        <v>Xsolla President Chris Hewish Debuts "Durable Advantage" at Gamescom 2026</v>
       </c>
       <c r="B88" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C88" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D88" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E88" t="str">
-        <v>https://pr-inside.com/casino-awards-chumba-casino-takes-the-top-spot-r5196237.htm</v>
+        <v>https://finance.yahoo.com/technology/articles/xsolla-president-chris-hewish-debuts-070000747.html</v>
       </c>
       <c r="F88" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Chumba Casino Wins Best Online Casino at the 2026 iGaming Awards Chumba Casino has been named the best online casino at the 2026 iGaming awards ceremony, and honestly, it's not hard to see why. VGW Group's platform has spent years constructing a sweepstakes model casino that outperforms competitors on game variety, payout reliability, and user trust, this casino awards distinction caps a string of industry recognition milestones for a platform veteran players already treated as the benchmark. The press release confirmed Chumba was assessed across multiple categories: online casino payout ..</v>
+        <v>COLOGNE, Germany, August 26, 2026--Xsolla, a leading global commerce company, today announced Durable Advantage: Five Pillars of the Modern Game Business, a new book authored by Chris Hewish, President of Xsolla, launching at Gamescom 2026 in Cologne.</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>i3 Broadband Celebrates 100,000 Customer Milestone as Fiber Internet Delivers Best Performance for Gaming, Streaming and Smart Home Devices</v>
+        <v>Silver Palace wurde bei den gamescom Awards nominiert für „Best Mobile Game" - zeitgleich feierte der brandneue Trailer bei der Opening Night Live seine Premiere.</v>
       </c>
       <c r="B89" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C89" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D89" t="str">
-        <v>Gaming, Media</v>
+        <v>Gaming</v>
       </c>
       <c r="E89" t="str">
-        <v>https://www.prweb.com/releases/i3-broadband-celebrates-100-000-customer-milestone-as-fiber-internet-delivers-best-performance-for-gaming-streaming-and-smart-home-devices-302812535.html</v>
+        <v>https://www.prnewswire.com/news-releases/silver-palace-wurde-bei-den-gamescom-awards-nominiert-fur-best-mobile-game--zeitgleich-feierte-der-brandneue-trailer-bei-der-opening-night-live-seine-premiere-302860205.html</v>
       </c>
       <c r="F89" t="str">
-        <v>Homeowners searching for the best internet provider for gaming, streaming and seamless smart home performance can look to i3 Broadband. The provider recently connected its 100,000th customer, thanks to its true fiber-to-the-home network. EAST PEORIA, Ill., June 30, 2026 /PRNewswire-PRWeb/...</v>
+        <v>Silver Palace kommt zur gamescom: Stimmen Sie bei den Awards ab, spielen Sie das Spiel vor Ort an und begeben Sie sich auf ein geheimnisvolles Detektivabenteuer. SINGAPUR, 26. August 2026 /PRNewswire/ -- Das mit der Unreal Engine 5 entwickelte Open-World-Action-RPG Silver Palace von...</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>Casino Top 10 Names Chumba Casino a Leading US Casino Brand 2026</v>
+        <v>Silver Palace nommé aux gamescom awards dans les catégorie Best Mobile Game, et dévoile une nouvelle bande-annonce à l'ONL</v>
       </c>
       <c r="B90" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C90" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D90" t="str">
         <v>Gaming</v>
       </c>
       <c r="E90" t="str">
-        <v>https://pr-inside.com/casino-top-10-names-chumba-casino-a-leading-us-casino-brand-r5196114.htm</v>
+        <v>https://www.prnewswire.com/news-releases/silver-palace-nomme-aux-gamescom-awards-dans-les-categorie-best-mobile-game-et-devoile-une-nouvelle-bande-annonce-a-lonl-302860204.html</v>
       </c>
       <c r="F90" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Casino Top 10 Releases 2026 Casino Brand Rankings Casino Top 10 has published it's annual top 10 casino list for 2026, and Chumba Casino has locked in a position as a leading US casino brand. The rankings evaluate platforms across the US online gambling market based on player experience, payout reliability, casino game variety, and long-term operational credibility, this year's list reflects a market that has pivoted hard toward sweepstakes casino models and virtual currency casino platforms, a trend building since 2020 that hit a clear inflection point over ..</v>
+        <v>Silver Palace sera présent à la gamescom, où les joueurs pourront voter pour le jeu et l'essayer sur place, avant de plonger dans une mystérieuse aventure de détective. SINGAPOUR, 26 août 2026 /PRNewswire/ -- Silver Palace, le RPG d'action en monde ouvert développé par Elementa avec...</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>No Easy Games Left: BC.GAME Adds Cashback and Combo Rewards for the Knockout Stage</v>
+        <v>Silver Palace Nominated for gamescom Best Mobile Game Award as New Trailer Debuts at Opening Night Live</v>
       </c>
       <c r="B91" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C91" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D91" t="str">
         <v>Gaming</v>
       </c>
       <c r="E91" t="str">
-        <v>https://www.prnewswire.com/news-releases/no-easy-games-left-bcgame-adds-cashback-and-combo-rewards-for-the-knockout-stage-302814334.html</v>
+        <v>https://www.prnewswire.com/news-releases/silver-palace-nominated-for-gamescom-best-mobile-game-award-as-new-trailer-debuts-at-opening-night-live-302860141.html</v>
       </c>
       <c r="F91" t="str">
-        <v>BELIZE CITY, Belize, June 30, 2026 /PRNewswire/ -- What happens when football reaches the stage where there are no second chances? The knockout stage changes the rhythm of every match. There is little room to recover from a slow start. An early goal can shift the entire mood of the game....</v>
+        <v>Silver Palace makes its gamescom debut, inviting players to vote and embark on a mysterious detective adventure. SINGAPORE, Aug. 26, 2026 /PRNewswire/ -- Elementa's Unreal Engine 5-powered open-world action RPG Silver Palace, has been shortlisted for this year's gamescom Best Mobile Game...</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>Casino Top 10 Awards Chumba Casino Best Sweepstakes Casino Experience</v>
+        <v>Combos Makes Its Global Debut at Gamescom, Bringing AI-Created Games by Everyday Creators</v>
       </c>
       <c r="B92" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C92" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D92" t="str">
-        <v>SaaS, Gaming</v>
+        <v>AI, SaaS, Gaming</v>
       </c>
       <c r="E92" t="str">
-        <v>https://pr-inside.com/casino-top-10-awards-chumba-casino-best-sweepstakes-casino-experience-r5196112.htm</v>
+        <v>https://www.prnewswire.com/news-releases/combos-makes-its-global-debut-at-gamescom-bringing-ai-created-games-by-everyday-creators-302859934.html</v>
       </c>
       <c r="F92" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / What the Casino Top 10 Award Means for the Sweepstakes Industry Casino Top 10 has named Chumba Casino the winner of its Best Sweepstakes Casino Experience award. And honestly, it's not hard to see why. The platform, operated by VGW Holdings, has been a fixture in the sweepstakes casino space longer than most of it's competitors have existed, this recognition isn't rooted in flashy marketing. It isn't about a single standout feature, either, it reflects sustained performance across game quality, customer experience, and redemption consistency over a full evaluation ..</v>
+        <v>The AI game creation platform arrives in Cologne with 10+ playable titles built by creators with no coding background and a growing community of 300,000+ creators across 110+ countries COLOGNE, Germany, Aug. 25, 2026 /PRNewswire/ -- Combos, the AI game creation platform by Converge.AI, is...</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>Casino Top 10 Recognizes Chumba Casino as a Leading Social Casino</v>
+        <v>Samsung To Showcase Wide-Ranging Gaming Solutions With Immersive Exhibition at Gamescom 2026</v>
       </c>
       <c r="B93" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C93" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D93" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E93" t="str">
-        <v>https://pr-inside.com/casino-top-10-recognizes-chumba-casino-as-a-leading-social-casino-r5196073.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359496</v>
       </c>
       <c r="F93" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / What the Casino Top 10 Recognition Means for Chumba Casino Casino Top 10 built its reputation on hands-on platform evaluations, not surface-level comparisons, this press release announcement reflects that approach. The team behind the online casino rankings tested Chumba Casino across game quality, mobile casino experience, customer support casino responsiveness, and redemption reliability before including it among the best free casino apps and sweepstakes casino sites operating in the United States right now. For players unfamiliar with the platform, Chumba Casino is operated by VGW Holdings, a company running social ..</v>
+        <v>Samsung Electronics Co., Ltd. today announced that it will be displaying its comprehensive gaming ecosystem spanning PC, console, and mobile games at Gamescom 2026, which is one of the world&amp;#39;s largest gaming events taking place in Cologne, Germany, from Aug. 26&amp;#8211;30. - - Across a 1,090-square-meter exhibition space, Samsung will present its full package of gaming devices &amp;#8212; which includes gaming monitors, mobile devices, SSDs, and headsets &amp;#8212; under its theme of &amp;#8220;#PlaySamsung.&amp;#8221; The space will... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359496</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>USACasinos.com Recognizes Chumba Casino as a Top Casino Platform 2026</v>
+        <v>Marriott International President and Chief Executive Officer to Speak at Bank of America Gaming and Lodging Conference September 9; Remarks to be Webcast</v>
       </c>
       <c r="B94" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C94" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D94" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E94" t="str">
-        <v>https://pr-inside.com/usacasinos-com-recognizes-chumba-casino-as-a-top-casino-platform-r5196071.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359495</v>
       </c>
       <c r="F94" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / What the Recognition Means for Chumba Casino USACasinos.com has formally placed Chumba Casino in its top casino platform ranking for 2026. It sits among a tight group of casinos that cleared the site's evaluation criteria across game quality, redemption reliability, and overall player experience, the nod follows a hands-on review process, the editorial team tested registration flow, the coin buy system, and the game library. And cash prize redemption from start to finish. Chumba Casino, operated by VGW Holdings, has been one of the longest-running names in the sweepstakes casino ..</v>
+        <v>Marriott International President and Chief Executive Officer to Speak at Bank of America Gaming and Lodging Conference September 9; Remarks to be Webcast - - Marriott International, Inc.&amp;#39;s (Nasdaq: MAR) President and Chief Executive Officer Anthony Capuano will speak at the 2026 Bank of America Gaming and Lodging Conference, to be held on Wednesday, September 9. Mr. Capuano&amp;#39;s remarks will be at approximately 9:00 a.m., Eastern Time, and will be webcast live. - - To access the webcast, pleas... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359495</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>McLuck Casino: Top Choice for US Social Casino Players</v>
+        <v>AWS, NBA Africa, and Learn Fresh Bring Math Education to Students in South Africa</v>
       </c>
       <c r="B95" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C95" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D95" t="str">
-        <v>SaaS, Gaming</v>
+        <v>AI, SaaS, Retail, Gaming, Education</v>
       </c>
       <c r="E95" t="str">
-        <v>https://pr-inside.com/mcluck-casino-top-choice-for-us-social-casino-players-r5196070.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359493</v>
       </c>
       <c r="F95" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Platform Redefines the Free-to-Play Casino Experience With Generous Coin Packages, Fast Redemptions, and a Game Library That Rivals Real Money Sites McLuck Casino has positioned itself as one of the strongest social casino platforms available to US players in 2026. Chumba Casino, Stake.us, WOW Vegas, Pulsz Casino, Funrize Casino, Fortune Coins Casino, they're all scrapping for attention, mcLuck carved out a reputation built on consistency, not flash. The platform operates under the promotional sweepstakes model, which means players across nearly every US state can access casino-style entertainment without hitting ..</v>
+        <v>Amazon Web Services (AWS) today announced a commitment of AWS AI and cloud technology to support the growth of NBA Math Hoops, a community-based basketball program that empowers youth ages 8-14 to develop foundational math and social-emotional skills through the game of basketball in South Africa. As part of the program, AWS will provide nonprofit organization Learn Fresh with AI tools, cloud infrastructure and technical expertise to bring the basketball-based math education program to 1... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359493</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>XAILIENT ANNOUNCES SUCCESSFUL INDEPENDENT VALIDATION OF CASINO EYE-D BY GAMING LABORATORIES INTERNATIONAL (GLI)</v>
+        <v>From Tailgates to Group Chats, Coca‑Cola® is Celebrating Football Fans Everywhere This Season</v>
       </c>
       <c r="B96" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C96" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D96" t="str">
-        <v>AI, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E96" t="str">
-        <v>https://www.prnewswire.com/news-releases/xailient-announces-successful-independent-validation-of-casino-eye-d-by-gaming-laboratories-international-gli-302813947.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359482</v>
       </c>
       <c r="F96" t="str">
-        <v>LAS VEGAS, June 29, 2026 /PRNewswire/ -- Xailient, a leader in Edge AI-powered Facial Recognition (FR) solutions for the gaming industry, today announced that Gaming Laboratories International (GLI) has conducted a successful independent validation of the company's ground breaking Casino...</v>
+        <v>Coca&amp;amp;#8209;Cola&amp;#174; is kicking off the 2026 football season with the return of &amp;#8220;Fan Work Is Thirsty Work,&amp;#8221; celebrating the passion, rituals and traditions fans bring to every rivalry and game-day moment. - - - &amp;#8226; Coca&amp;amp;#8209;Cola is putting fans at the center of its 2026 football campaign, celebrating the everyday moments that made fandom special. - - - - - &amp;#8226; Throughout the season, Coca&amp;amp;#8209;Cola will connect with fans through limited-time team packaging, a 74-stop &amp;#8220;Fan Work Is Thirsty Wo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359482</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>McLuck Casino Named a Trusted US Sweepstakes Platform</v>
+        <v>ZOOPUNK Makes Its Opening Night Live Debut at gamescom 2026</v>
       </c>
       <c r="B97" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C97" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D97" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E97" t="str">
-        <v>https://pr-inside.com/mcluck-casino-named-a-trusted-us-sweepstakes-platform-r5196067.htm</v>
+        <v>https://www.prnewswire.com/news-releases/zoopunk-makes-its-opening-night-live-debut-at-gamescom-2026-302859796.html</v>
       </c>
       <c r="F97" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / McLuck Casino Secures Trusted Platform Status McLuck Casino has been formally recognized as a trusted sweepstakes platform within the US sweepstakes gaming market, a distinction that carries weight in a space where new operators surface almost monthly, not all of them stick around. The designation reflects the platform's consistent track record across player safety, transparent redemption processes. And compliance with sweepstakes legality throughout the United States. For players still asking "is McLuck Casino legit," this should settle it. The platform operates under a fully compliant sweepstakes model, maintains clear dual-currency ..</v>
+        <v>TiGames brings its F.I.S.T. prequel to one of gaming's biggest stages, showcasing the combat styles of three playable heroes, striking new worlds, and a first glimpse of a mysterious fourth character SHANGHAI, Aug. 25, 2026 /PRNewswire/ -- TiGames today unveiled a brand new trailer for...</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>Casino Top 10 Ranks Chumba Casino Among the Best Sweepstakes Casinos ...</v>
+        <v>Arabian Fantasy Adventure 1001 Threads of Mizan Revealed at Gamescom</v>
       </c>
       <c r="B98" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C98" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D98" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E98" t="str">
-        <v>https://pr-inside.com/casino-top-10-ranks-chumba-casino-among-the-best-sweepstakes-casinos-r5196066.htm</v>
+        <v>https://finance.yahoo.com/technology/articles/arabian-fantasy-adventure-1001-threads-200000897.html</v>
       </c>
       <c r="F98" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Leading Casino Ranking Site Recognizes Chumba Casino as a Top Sweepstakes Gaming Platform for American Players in 2025 Casino Top 10, a widely referenced casino ranking site covering online gambling alternatives across the United States, has placed Chumba Casino among the best sweepstakes casinos available to American players. The recognition lands at a moment when the sweepstakes casino market keeps accelerating, more players are gravitating toward virtual currency casino platforms as a legal online casino option, especially in states where traditional real-money gambling remains off the table. Chumba Casino, operated ..</v>
+        <v>LONDON &amp; COLOGNE, Germany, August 25, 2026--MBC Game Studio revealed at Opening Night Live its debut title 1001 Threads of Mizan, an epic action-adventure set within the rich world of One Thousand and One Nights. The new studio is led by CEO Daniel Engelhardt and COO Trevor Williams, alongside a global team drawn from acclaimed studios including BioWare, Hi-Rez, Ubisoft Montréal and Bungie, bringing deep expertise in gameplay, world-building and creative development. Together, they are bringing</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>McLuck Casino 2026 Review - Games, Bonuses &amp; Rewards</v>
+        <v>Designed for XBOX 25th Anniversary Collection is now available for preorder</v>
       </c>
       <c r="B99" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C99" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-microsoft</v>
       </c>
       <c r="D99" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E99" t="str">
-        <v>https://pr-inside.com/mcluck-casino-2026-review-games-bonuses-rewards-r5196035.htm</v>
+        <v>https://news.xbox.com/en-us/2026/08/25/designed-for-xbox-25th-annversary-accessories-hardware/</v>
       </c>
       <c r="F99" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / How Does McLuck Casino Work and Is It Legit? McLuck operates as a sweepstakes casino, a legal model that shares almost nothing with a traditional online casino real money platform. You're not depositing cash and wagering it directly. Instead, you buy Gold Coin packages and receive Sweeps Coins as a promotional bonus, not necessary if you'd rather stick with daily login rewards or social media giveaways, that dual-currency structure is what keeps McLuck compliant with sweepstakes gaming laws across most U.S. states. Is McLuck casino legit? Yes. The platform publishes ..</v>
+        <v>The post Designed for XBOX 25th Anniversary Collection is now available for preorder appeared first on Source.</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>Casino Top 10 Names Chumba Casino a Top US Sweepstakes Casino for 2026 ...</v>
+        <v>Nasdaq Exposure, Income And Options: The Infrastructure Capital Nasdaq Option Income ETF QVOL</v>
       </c>
       <c r="B100" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C100" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D100" t="str">
-        <v>Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E100" t="str">
-        <v>https://pr-inside.com/casino-top-10-names-chumba-casino-a-top-us-sweepstakes-casino-for-r5196019.htm</v>
+        <v>https://www.newmediawire.com/news/nasdaq-exposure-income-and-options-the-infrastructure-capital-nasdaq-option-income-etf-qvol-7088886</v>
       </c>
       <c r="F100" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Casino Top 10 Rankings and What They Mean for Players Casino Top 10, one of the more established review platforms covering the online casino space in the United States, has dropped its 2026 rankings, and Chumba Casino secured a top position. The placement reflects months of hands-on evaluation. Game quality, bonus structures, mobile performance, the cash prize redemption process, all of it factored in. For players tracking the sweepstakes casino market closely, this should not come as a shock. Chumba has operated since 2017 under VGW Group and has ..</v>
+        <v>By Meg Flippin, Benzinga DETROIT, MICHIGAN - August 25, 2026 ( NEWMEDIAWIRE ) - Uncertainty is center stage as we head further into the second part of the year, with Wall Street playing a game of will-they-or-won’t-they on whether the Fed raises rates or holds them steady when the central bank meets again. There are solid arguments for both. On the hold-the-rate-steady side of the argument - many point to the fact that inflation is starting to cool, and the full impact of the previous rate hikes hasn’t been fully felt. On the flip side, the investors who want the Fed to raise rates argue core inflation remains above the 2% target, and a resilient labor market could cause prices to rise again. Whichever way it plays out with the Fed, interest rates remain elevated, which bodes well for inco</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>Why McLuck Is One of the Best Sweepstakes Casinos 2026</v>
+        <v>Skillprint Flow Launches to Turn Gameplay into Human-Performance Data ...</v>
       </c>
       <c r="B101" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C101" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D101" t="str">
-        <v>Gaming</v>
+        <v>Finance, AI, SaaS, Gaming</v>
       </c>
       <c r="E101" t="str">
-        <v>https://pr-inside.com/why-mcluck-is-one-of-the-best-sweepstakes-casinos-r5195946.htm</v>
+        <v>https://pr-inside.com/skillprint-flow-launches-to-turn-gameplay-into-human-performance-data-r5215981.htm</v>
       </c>
       <c r="F101" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / How McLuck Stands Out in the Sweepstakes Casino Space The sweepstakes casino market has gotten crowded, dozens of platforms launched over the past 18 months, each promising the best online casino experience without the regulatory baggage of traditional real money sites . Most blend together, mcLuck doesn't. What separates McLuck from competitors like Pulsz, WOW Vegas. And even the long-established Chumba Casino app is the consistency of the experience. The game library runs deep, over 700 titles at last count, and the providers behind those games are names that carry ..</v>
+        <v>(PR-inside.com) New platform turns gameplay into AI-ready behavioral data while running passively in the background, provides real-time player intelligence, and shares revenue 50/50 with game studios. SAN FRANCISCO, CA / ACCESS Newswire / August 25, 2026 / Skillprint today launched Skillprint Flow, an API and toolset that gives game studios a new revenue stream from gameplay they already generate. Flow analyzes non-identifying gameplay data and transforms it into structured human-performance data that helps data partners understand how real people think, learn, adapt, and make decisions, with the goal of building AI that can better understand and augment human capability. Skillprint works with ..</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>Football's latest viral sensation Vozinha lands first commercial deal with Cristiano Ronaldo-backed UFL game</v>
+        <v>Skillprint Flow Launches to Turn Gameplay into Human-Performance Data for AI, Creating a New Revenue Stream for Game Studios</v>
       </c>
       <c r="B102" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C102" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D102" t="str">
-        <v>Gaming</v>
+        <v>Finance, AI, SaaS, Gaming</v>
       </c>
       <c r="E102" t="str">
-        <v>https://www.prnewswire.com/news-releases/footballs-latest-viral-sensation-vozinha-lands-first-commercial-deal-with-cristiano-ronaldo-backed-ufl-game-302813720.html</v>
+        <v>https://www.newswire.com/news/skillprint-flow-launches-to-turn-gameplay-into-human-performance-data-for-ai</v>
       </c>
       <c r="F102" t="str">
-        <v>LIMASSOL, Cyprus, June 29, 2026 /PRNewswire/ -- Following his viral rise, Vozinha, the Cape Verde national team goalkeeper, has partnered with UFL on mobile, an AAA-quality football game backed by Cristiano Ronaldo. In recent days, Vozinha has become one of the biggest stories in world...</v>
+        <v>New platform turns gameplay into AI-ready behavioral data while running passively in the background, provides real-time player intelligence, and shares revenue 50/50 with game studios.</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>Casino Top 10 Selects Chumba Casino as a Top-Rated US Casino Site</v>
+        <v>Leading Publishers Bring Blockbuster PC Games and Technology to NVIDIA RTX Spark</v>
       </c>
       <c r="B103" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C103" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D103" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E103" t="str">
-        <v>https://pr-inside.com/casino-top-10-selects-chumba-casino-as-a-top-rated-us-casino-site-r5195921.htm</v>
+        <v>https://blogs.nvidia.com/blog/gamescom-rtx-spark-pc-games-technology/</v>
       </c>
       <c r="F103" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Casino Top 10 Rankings Place Chumba Casino Among the Best Online Casino Options Casino Top 10, an independent review platform specializing in peer-reviewed casino ratings and casino site recommendations, has officially selected Chumba Casino as a top-rated US casino site for 2026. The nod follows a thorough Chumba Casino review process, that process evaluated game quality, promotional consistency, mobile casino experience, and the platform's track record with Sweeps Coin redemptions. Chumba Casino operates under VGW Group, the company that helped pioneer the sweepstakes casino model in North America. Players can ..</v>
+        <v>NVIDIA is bringing the next wave of RTX gaming to the Gamescom conference running this week in Cologne, Germany, with support for new games, anti-cheat technologies and increased visual quality.  Electronic Arts, Embark and Ubisoft are among the latest game publishers and developers bringing their blockbuster titles to NVIDIA RTX Spark ahead of its launch […]</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>McLuck Casino USA Review - Best Sweepstakes Features 2026</v>
+        <v>Two new Nintendo Switch 2 bundles deliver sun-soaked sports, high-speed thrills and extra value</v>
       </c>
       <c r="B104" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C104" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D104" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Energy, Gaming</v>
       </c>
       <c r="E104" t="str">
-        <v>https://pr-inside.com/mcluck-casino-usa-review-best-sweepstakes-features-r5195920.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359460</v>
       </c>
       <c r="F104" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / How Does McLuck Casino Work - And Why Does It Matter Right Now The US online gaming market has surged over the past 18 months, pushing sweepstakes platforms squarely into the mainstream, mcLuck Casino sits at the center of that shift. The platform runs on the same promotional sweepstakes model that powers sites like Chumba Casino, Stake.us, and WOW Vegas, but the execution here feels tighter than most of its competitors, and it shows in the details. Here's the short version. You sign up, receive gold coins and sweep coins ..</v>
+        <v>Power up your play with two exciting Nintendo Switch 2 bundles, arriving in the coming months and bringing even more fun to players! Gather friends and family together, whether in the same room� or miles away�, for some high-energy races across a sprawling world, or 12 motion-control� sports games as you pair Nintendo Switch 2 with either the Mario Kart World game or the upcoming Nintendo Switch Sports Resort game! The bundles also come with a 3-Month (90-Day) Nintendo Switch On... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359460</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>Prime Video Adds Chelsea Gray as WNBA on Prime Player Contributor</v>
+        <v>The RoyaLand Company, Ltd. Adds Nazario Matachione to Its Board of Directors</v>
       </c>
       <c r="B105" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C105" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D105" t="str">
-        <v>Gaming, Media</v>
+        <v>Gaming</v>
       </c>
       <c r="E105" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356907</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350592/0/en/the-royaland-company-ltd-adds-nazario-matachione-to-its-board-of-directors.html</v>
       </c>
       <c r="F105" t="str">
-        <v>Prime Video today announced Las Vegas Aces point guard Chelsea Gray will join WNBA on Prime as a player contributor, making select appearances during the 2026 WNBA season. - - &amp;#8220;Basketball is a big part of my life, and joining WNBA on Prime gives me a chance to share a different perspective with viewers,&amp;#8221; said Gray. &amp;#8220;I want those watching at home to experience what it&amp;#39;s like to be on the floor: the reads, the adjustments, and the small moments that can impact a game.&amp;#8221; - - Gray is one of the m... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356907</v>
+        <v>Hamilton, Bermuda and Naples, Italy, Aug. 25, 2026 (GLOBE NEWSWIRE) -- The Royaland Company Ltd. (the “Company”) (OTCQB: RLNDF), a Bermuda holding company focused on creating an online and offline immersive, fantasy-based royalty-themed game called TheRoyal.Land as well as ownership and growth of its Italian professional football club Savoia 1908 FC, today announced that it added Nazario Matachione to its Board of Directors.</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>Learn the bass-ics of Rhythm Heaven Groove—then try it for yourself!</v>
+        <v>ASUS Republic of Gamers Announces ROG XBOX Ally X20 is Now Available for Pre-Order</v>
       </c>
       <c r="B106" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C106" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D106" t="str">
         <v>Gaming</v>
       </c>
       <c r="E106" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356895</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350432/0/en/asus-republic-of-gamers-announces-rog-xbox-ally-x20-is-now-available-for-pre-order.html</v>
       </c>
       <c r="F106" t="str">
-        <v>Get ready to drum up some fun in the Rhythm Heaven&amp;#8482; Groove game, coming to the Nintendo Switch &amp;#8482; system on July 2 ! Time your button presses to the beat across a splashy collection of games that will challenge your rhythm. - - But don&amp;#39;t fret&amp;#8212;we&amp;#39;ve got a few gameplay notes that may strike a chord with you. And if it&amp;#39;s all music to your ears, you can check out a free demo of the game now! Find the beat across absurd games Catch flying veggies, bounce fruit off your biceps, swing s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356895</v>
+        <v>Available for pre-order standalone or bundled with premium accessories, the ROG XBOX Ally X20 will be on shelves on October 15 Available for pre-order standalone or bundled with premium accessories, the ROG XBOX Ally X20 will be on shelves on October 15</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>USACasinos.com 2026 Awards: Chumba Casino Takes Top Social Casino Spot ...</v>
+        <v>Unreal Engine 5: The Future of Entropia Universe is Coming Soon</v>
       </c>
       <c r="B107" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C107" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D107" t="str">
-        <v>Crypto, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E107" t="str">
-        <v>https://pr-inside.com/usacasinos-com-2026-awards-chumba-casino-takes-top-social-casino-spot-r5195842.htm</v>
+        <v>https://www.prnewswire.com/news-releases/unreal-engine-5-the-future-of-entropia-universe-is-coming-soon-302859358.html</v>
       </c>
       <c r="F107" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / USACasinos.com 2026 Awards and What They Represent The USACasinos.com 2026 awards draw from year-round evaluation of platforms operating across social casino, sweepstakes casino, bitcoin casino, and real money online gambling categories, casino award winners for 2026 were selected through hands-on testing, player feedback analysis, and assessment of operational transparency, not advertising spend or brand recognition alone. This year's online gaming recognition program widened it's criteria to match how fast the market has shifted. Categories now account for mobile casino experience quality. They factor in redemption speed . Crypto deposit availability ..</v>
+        <v>GOTHENBURG, Sweden, Aug. 25, 2026 /PRNewswire/ -- MindArk PE AB is preparing to take the next major step in the evolution of Entropia Universe, with an upcoming update that will introduce significant improvements to the game's character systems and user interface as development continues...</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>Infinite Auctions Presents the LeBron James Game Jersey That Cemented ...</v>
+        <v>Jackpot Digital Launches Two Jackpot Blitz(R) ETGs at Inn of the Mountain Gods Resort &amp; Casino</v>
       </c>
       <c r="B108" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C108" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D108" t="str">
-        <v>Healthcare, Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E108" t="str">
-        <v>https://pr-inside.com/infinite-auctions-presents-the-lebron-james-game-jersey-that-cemented-r5195815.htm</v>
+        <v>https://www.newsfilecorp.com/release/311367/Jackpot-Digital-Launches-Two-Jackpot-BlitzR-ETGs-at-Inn-of-the-Mountain-Gods-Resort-Casino</v>
       </c>
       <c r="F108" t="str">
-        <v>(PR-inside.com) The Night LeBron Completed His 10th Consecutive 25/5/5 Season - Surpassing Oscar Robertson's Record of 9, with Jordan and Kobe at 8. MESA, AZ / ACCESS Newswire / June 29, 2026 / Infinite Auctions, a wholly owned subsidiary of Medical Care Technologies Inc. (OTC PINK:MDCE), is excited to feature one of the most historically significant LeBron James game-used jerseys ever to hit the auction market. Bidding opens July 1st at https://infiniteauctions.com for the photo-matched Miami Heat away jersey worn by LeBron James on April 12, 2014 - the exact night he completed his record-setting 10th NBA regular season averaging at least ..</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 25, 2026) - Jackpot Digital Inc. (TSXV: JJ) (OTCQB: JPOTF) (Frankfurt Stock Exchange: LVH3) (the "Company" or "Jackpot Digital"), the world's leading provider of innovative dealerless electronic poker gaming tables, is pleased to announce the successful installation of two Jackpot Blitz® dealerless poker electronic table games ("ETGs") at Inn of the Mountain Gods Resort &amp; Casino ("Inn of the Mountain Gods"), a Mescalero Apache Tribe-owned...</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>Infinite Auctions Presents the LeBron James Game Jersey That Cemented His Legacy as the Most Complete Player in NBA History</v>
+        <v>Farm Rich Is Again the Official Frozen Snack of the SEC</v>
       </c>
       <c r="B109" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C109" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D109" t="str">
         <v>Gaming</v>
       </c>
       <c r="E109" t="str">
-        <v>https://www.newswire.com/news/infinite-auctions-presents-the-lebron-james-game-jersey-that-cemented-his</v>
+        <v>https://www.prnewswire.com/news-releases/farm-rich-is-again-the-official-frozen-snack-of-the-sec-302856792.html</v>
       </c>
       <c r="F109" t="str">
-        <v>The Night LeBron Completed His 10th Consecutive 25/5/5 Season - Surpassing Oscar Robertson's Record of 9, with Jordan and Kobe at 8.</v>
+        <v>Season-long sponsorship brings craveable game-day snacks and experiences to SEC fans. ST. SIMONS ISLAND, Ga., Aug. 25, 2026 /PRNewswire/ -- Farm Rich, one of America's favorite frozen snack and appetizer brands, is once again kicking off another season of game-day entertaining as the...</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>Rogers Giving Away 500 Blue Jays Tickets to Coveted Canada Day Game</v>
+        <v>Xsolla Unveils Integrated Commerce Strategy at gamescom dev and gamescom 2026 With New Tools and Innovations</v>
       </c>
       <c r="B110" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C110" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D110" t="str">
-        <v>Finance, Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E110" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3319076/0/en/Rogers-Giving-Away-500-Blue-Jays-Tickets-to-Coveted-Canada-Day-Game.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/xsolla-unveils-integrated-commerce-strategy-070000920.html</v>
       </c>
       <c r="F110" t="str">
-        <v>Rogers customers can win tickets to the July 1 game at three surprise GTA locations and on social media on June 30 Rogers customers can win tickets to the July 1 game at three surprise GTA locations and on social media on June 30</v>
+        <v>COLOGNE, Germany, August 25, 2026--Xsolla, a global video game commerce company that helps developers launch, grow, and monetize their games, today announced it is set to return to gamescom dev and gamescom 2026, the world’s premier event for computer and video games, taking place August 24th to August 30th in Cologne, Germany, EU.</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>Chumba Casino Wins Best Sweepstakes Casino Recognition for 2026</v>
+        <v>Xabi Alonso explains Marco Palestra and Moises Caicedo absences against Fulham</v>
       </c>
       <c r="B111" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C111" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D111" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E111" t="str">
-        <v>https://pr-inside.com/chumba-casino-wins-best-sweepstakes-casino-recognition-for-r5195809.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359412</v>
       </c>
       <c r="F111" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / What the 2026 Award Means for Chumba Casino and the Sweepstakes Industry Chumba Casino has officially received best sweepstakes casino recognition for 2026, a distinction that carries real weight in a market now overrun with competitors scrapping for the same audience. The award lands at a pivotal moment, it's part of a broader iGaming industry recognition cycle evaluating customer experience, game quality . And platform reliability, and it arrives while the sweepstakes casino model faces more scrutiny and draws more players than at any prior point in it's history. VGW ..</v>
+        <v>Our top-flight campaign begins a stone&amp;#39;s throw away from Stamford Bridge, with Alonso&amp;#39;s first competitive game as Chelsea manager taking place at Craven Cottage, the home of our west London neighbours. - - The Spaniard has named a starting XI that includes Robert Sanchez, Josh Acheampong, Maxence Lacroix, Levi Colwill, Malo Gusto, Reece James, Romeo Lavia, Jorrel Hato, Cole Palmer, Morgan Rogers and Joao Pedro, but the absence of Palestra and Caicedo is noteworthy. - - Alonso face... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359412</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>Selefina Sweet &amp;amp; Spicy Dry Rubs Make Every Summer Cookout a Knockout</v>
+        <v>Las Vegas Raiders Announce $25 Million Game-Changing Gift to Intermountain Health to Help Build Nevada's First Stand-Alone Children's Hospital</v>
       </c>
       <c r="B112" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C112" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D112" t="str">
-        <v>Gaming</v>
+        <v>Healthcare, Gaming</v>
       </c>
       <c r="E112" t="str">
-        <v>https://www.prnewswire.com/news-releases/selefina-sweet--spicy-dry-rubs-make-every-summer-cookout-a-knockout-302812187.html</v>
+        <v>https://www.prnewswire.com/news-releases/las-vegas-raiders-announce-25-million-game-changing-gift-to-intermountain-health-to-help-build-nevadas-first-stand-alone-childrens-hospital-302858491.html</v>
       </c>
       <c r="F112" t="str">
-        <v>Bold Blends Bring Sizzle to the BBQ for National Grilling Month EAST RUTHERFORD, N.J., June 29, 2026 /PRNewswire/ -- Selefina Spices celebrates July's National Grilling Month by bringing layers of flavor to the BBQ with these three swicy blends. Grill masters can punch up their game with...</v>
+        <v>Led by Raiders owners Mark Davis, Egon Durban, and Michael Meldman, this marks the largest philanthropic commitment in franchise history LAS VEGAS, Aug. 24, 2026 /PRNewswire/ -- The Las Vegas Raiders and Intermountain Health today announced a $25 million gift to help build Nevada's first...</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>Stran Expands Strategic Casino Market Presence with Industry Veteran Kevin Lewis to Accelerate Growth and Client Impact</v>
+        <v>Kia Accelerates Its Connection with New Generations by Entering the Esports Ecosystem Through League of Legends in Latin America</v>
       </c>
       <c r="B113" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C113" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D113" t="str">
-        <v>Finance, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E113" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3318941/0/en/Stran-Expands-Strategic-Casino-Market-Presence-with-Industry-Veteran-Kevin-Lewis-to-Accelerate-Growth-and-Client-Impact.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359375</v>
       </c>
       <c r="F113" t="str">
-        <v>Seasoned Promotional Products Leader Kevin Lewis Joins Stran to Drive $5M+ Book and Extend Account Reach in Las Vegas and Gaming Sector Seasoned Promotional Products Leader Kevin Lewis Joins Stran to Drive $5M+ Book and Extend Account Reach in Las Vegas and Gaming Sector</v>
+        <v>- - &amp;#8226; Kia Central &amp;amp; South America has become an official sponsor of the LCS and CBLOL, two of the most important League of Legends leagues in the Americas - &amp;#8226; The partnership strengthens the brand&amp;#39;s connection with an industry that brings together more than 300 million players across Latin America - &amp;#8226; Kia launches &amp;#8220;Runes to Road,&amp;#8221; a regional activation designed to bring League of Legends fans closer to the action - &amp;#8226; Participants from Argentina, Brazil, Chile, Colombia, Ecuador, and Pe... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359375</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>Casino Top 10 Crowns Chumba Casino a Leading US Social Casino Brand</v>
+        <v>Renova Technology Joins Association of Gaming Equipment Manufacturers (AGEM) to Strengthen Gaming Industry Partnerships</v>
       </c>
       <c r="B114" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C114" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D114" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E114" t="str">
-        <v>https://pr-inside.com/casino-top-10-crowns-chumba-casino-a-leading-us-social-casino-brand-r5195774.htm</v>
+        <v>https://www.prnewswire.com/news-releases/renova-technology-joins-association-of-gaming-equipment-manufacturers-agem-to-strengthen-gaming-industry-partnerships-302858371.html</v>
       </c>
       <c r="F114" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Casino Top 10, an independent review and ranking platform covering the online casino and sweepstakes space, has formally recognized Chumba Casino as a leading US social casino brand heading into the second half of 2026. The designation follows a granular evaluation of the platform's game library, promotional model, mobile experience, and prize redemption process, areas where Chumba Casino has maintained a strong track record since it's original launch under VGW Holdings. This press release casino announcement reflects the growing weight of sweepstakes casino sites within the broader casino gaming ..</v>
+        <v>New membership expands Renova's gaming industry presence and creates opportunities for greater industry collaboration. NORCROSS, Ga., Aug. 24, 2026 /PRNewswire/ -- Renova Technology, Inc. is proud to announce that it is now a member of the Association of Gaming Equipment Manufacturers...</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>GameSquare Renews and Expands Partnership with Riot Games</v>
+        <v>AIAI Holdings Commences Discussions with Messier 42 LLC Regarding Acquisition ...</v>
       </c>
       <c r="B115" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C115" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D115" t="str">
-        <v>Finance, Gaming</v>
+        <v>Finance, AI, Gaming</v>
       </c>
       <c r="E115" t="str">
-        <v>https://pr-inside.com/gamesquare-renews-and-expands-partnership-with-riot-games-r5195769.htm</v>
+        <v>https://pr-inside.com/aiai-holdings-commences-discussions-with-messier-42-llc-regarding-acquisition-r5215548.htm</v>
       </c>
       <c r="F115" t="str">
-        <v>(PR-inside.com) Stream Hatchet, a GameSquare Company, announces annual renewal with Riot Games extending relationship dating back to 2019 Partnership leverages GameSquare's full suite of data, analytics and creator intelligence tools to power Riot's global esports portfolio FRISCO, TX / ACCESS Newswire / June 29, 2026 / GameSquare Holdings, Inc. (NASDAQ:GAME) ("GameSquare" or the "Company") today announced that Riot Games has renewed and expanded its relationship with GameSquare's Stream Hatchet and Sideqik platforms. Riot Games has renewed its longstanding esports reporting relationship with Stream Hatchet, extending a partnership that has supported Riot since 2019. In addition, Riot has re-signed its influencer teams for a third ..</v>
+        <v>(PR-inside.com) DALLAS, TX / ACCESS Newswire / August 24, 2026 / AIAI Holdings Corporation (NASDAQ:AIAI) ("Ai2" or the "Company"), an AI-enabled diversified holding company utilizing Transformational AI (TAI) to enhance portfolio performance, announced today that, following discussions with its board, the Company is commencing discussions with Messier 42 LLC, a company controlled by our founder and controlling stockholder, John P. Rochon, to begin the process of acquiring a number of M42's existing and targeted businesses across multiple sectors to help execute the Company's vision, including international and domestic defense, intelligence, healthcare, gaming and rare earth minerals. The Company anticipates that, if ..</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>Chumba Casino Named One of the Top US Casino Sites by USACasinos.com</v>
+        <v>EVA LIVE EXPANDS INTO GLOBAL GAMING MARKET PROJECTED TO EXCEED $200 BILLION THROUGH MAJORITY OWNERSHIP OF INTERNATIONAL GAMING ALLIANCE</v>
       </c>
       <c r="B116" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C116" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D116" t="str">
-        <v>Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E116" t="str">
-        <v>https://pr-inside.com/chumba-casino-named-one-of-the-top-us-casino-sites-by-usacasinos-com-r5195737.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349717/0/en/eva-live-expands-into-global-gaming-market-projected-to-exceed-200-billion-through-majority-ownership-of-international-gaming-alliance.html</v>
       </c>
       <c r="F116" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / USACasinos.com Releases Updated US Online Casino Rankings for 2026 USACasinos.com has published it's latest casino site ratings for 2026, and Chumba Casino earned a spot among the top rated online casinos USA players can access right now . The ranking evaluates platforms across several categories, sweepstakes casinos, social casino sites. And traditional real money online casino operations, weighing factors like game variety, redemption speed, mobile performance, and legal compliance. Chumba Casino, operated by VGW Group, has been a fixture in the sweepstakes casino space since 2017. That's close to a ..</v>
+        <v>International Gaming Alliance Enters Three-Year Master Services Agreement With Lottery.com International</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>USACasinos.com Awards Chumba Casino Top Sweepstakes Casino of 2026</v>
+        <v>LG ELECTRONICS ANNOUNCES U.S. PRICING AND AVAILABILITY FOR WORLD'S FIRST NATIVE 1000HZ FULL HD GAMING MONITOR</v>
       </c>
       <c r="B117" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C117" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D117" t="str">
         <v>Gaming</v>
       </c>
       <c r="E117" t="str">
-        <v>https://pr-inside.com/usacasinos-com-awards-chumba-casino-top-sweepstakes-casino-of-r5195656.htm</v>
+        <v>https://www.prnewswire.com/news-releases/lg-electronics-announces-us-pricing-and-availability-for-worlds-first-native-1000hz-full-hd-gaming-monitor-302857677.html</v>
       </c>
       <c r="F117" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / What the Award Means for the Sweepstakes Casino Space USACasinos.com announced it's 2026 casino industry awards earlier this month, and Chumba Casino walked away with the top sweepstakes casino honor, a recognition that carries real weight given how saturated this market has become. VGW Group has operated the site since 2017, making it one of the longest-standing platforms in the sweepstakes model gaming category. That kind of longevity matters, dozens of sweepstakes casinos have launched and vanished in half that time. The award itself stems from sweepstakes casino reviews conducted ..</v>
+        <v>LG's Newest UltraGear Monitor Brings Tournament-Ready Speed, Clarity and Control to Every Competitive Gamer's Setup News Summary: LG Electronics announced U.S. availability for its new LG UltraGear model (25G590B), the world's first FHD gaming monitor1 with a native 1000Hz refresh rate2...</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>FIFA Heroes is officially live, and Motorola users get even more</v>
+        <v>AG.AL Crowned Esports World Cup 2026 Club Champion After Landmark Competition in Paris</v>
       </c>
       <c r="B118" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C118" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D118" t="str">
         <v>Gaming</v>
       </c>
       <c r="E118" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356857</v>
+        <v>https://www.prnewswire.com/news-releases/agal-crowned-esports-world-cup-2026-club-champion-after-landmark-competition-in-paris-302858222.html</v>
       </c>
       <c r="F118" t="str">
-        <v>The FIFA Heroes game officially launches worldwide, giving fans everywhere access to a fresh, fast&amp;amp;#8209;paced way to experience the world&amp;#39;s most popular sport on their phones. The global rollout marks the first major moment in Motorola&amp;#39;s partnership with Solace, publisher of the new arcade&amp;amp;#8209;style, 5&amp;amp;#8209;a&amp;amp;#8209;side football title. - - Back in March, Motorola, a Lenovo Company, announced that it had become the official smartphone partner of the FIFA Heroes game. The title blends r... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356857</v>
+        <v>AG.AL claims the $7 million Club Championship title after seven weeks featuring more than 2,000 players, 200 Clubs and 25 tournaments 850 million viewers and 440 million hours watched, up 13% and 26% year-on-year, highlight record-breaking event 175,000 tickets sold to esports...</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v>AI App Builder HappySeeds Turns One Creator&amp;#8217;s Idea Into a Playable Football Game — No Dev Team</v>
+        <v>Born in Riyadh. Sold Out in Paris. stc and EWC a Winning Partnership</v>
       </c>
       <c r="B119" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C119" t="str">
-        <v>PRUnderground</v>
+        <v>WebWire</v>
       </c>
       <c r="D119" t="str">
-        <v>AI, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E119" t="str">
-        <v>https://www.prunderground.com/ai-app-builder-happyseeds-turns-one-creators-idea-into-a-playable-football-game-no-dev-team/00386840/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359342</v>
       </c>
       <c r="F119" t="str">
-        <v>Animal Cup, a football game built by one creator without a studio or development team, is now live and playable in the browser. The game pits eight animal-mascot national teams against each other in 7v7 matches, with six formations and three difficulty levels. The project demonstrates how a creator can move from a plain-language idea... Read more » The post AI App Builder HappySeeds Turns One Creator’s Idea Into a Playable Football Game -- No Dev Team first appeared on</v>
+        <v>- - &amp;#8226; stc group served as a Founding and Elite Partner of the Esports World Cup for the third consecutive year. - - &amp;#8226; stc group held the naming rights to three key venues: the stc Arena, stc Players&amp;#39; Lounge, and stc Contenders. - - &amp;#8226; EWC 2026, the largest edition of the tournament to date, brought together more than 2,000 players and 200 clubs from over 100 countries, competing across 25 tournaments and 24 game titles. - - &amp;#8226; stc tv&amp;#39;s dedicated EWC channel generated over 3 million plays... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359342</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>AI App Builder HappySeeds Turns One Creator's Idea Into a Playable Football Game -- No Dev Team</v>
+        <v>Paysafe Launches Video Gaming Arena to Connect Publishers with Millions of Gamers</v>
       </c>
       <c r="B120" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C120" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D120" t="str">
-        <v>AI, Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E120" t="str">
-        <v>https://www.prnewswire.com/news-releases/ai-app-builder-happyseeds-turns-one-creators-idea-into-a-playable-football-game--no-dev-team-302812697.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/paysafe-launches-video-gaming-arena-070500988.html</v>
       </c>
       <c r="F120" t="str">
-        <v>Animal Cup shows how creators can turn an idea into a live browser product — and how the same HappySeeds workflow can add user accounts and payments when creators are ready to sell what they build. SAN FRANCISCO, June 28, 2026 /PRNewswire/ -- Animal Cup, a football game built by one...</v>
+        <v>LONDON, August 24, 2026--Paysafe unveils video gaming arena, helping publishers and developers reach 19M gamers through discovery, rewards, community and payments.</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>The DEA's Marijuana Rescheduling Hearing Has a Bigger Problem Than ...</v>
+        <v>Gravity Game Unite, 18 Ağustos'ta Ragnarok Zero: Global'i resmi olarak piyasaya sürdü</v>
       </c>
       <c r="B121" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C121" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D121" t="str">
         <v>Gaming</v>
       </c>
       <c r="E121" t="str">
-        <v>https://pr-inside.com/the-dea-s-marijuana-rescheduling-hearing-has-a-bigger-problem-than-r5195083.htm</v>
+        <v>https://www.prnewswire.com/news-releases/gravity-game-unite-18-austosta-ragnarok-zero-globali-resmi-olarak-piyasaya-surdu-302857912.html</v>
       </c>
       <c r="F121" t="str">
-        <v>(PR-inside.com) "Imagine watching a football game where the referee admits before kickoff that he wasn't appointed under the rules-but everyone decides to play anyway. That's essentially where the Drug Enforcement Administration's marijuana rescheduling hearing stands today" stated Duane Boise CEO MMJ International Holdings. WASHINGTON, D.C. / ACCESS Newswire / June 26, 2026 / On June 29, DEA will begin hearing testimony that could influence one of the biggest changes in federal marijuana policy in decades. The hearing will beconducted by a DEA Administrative Law Judge. Here's what makes that unusual. Earlier this year, the Department of Justice-the very agency defending DEA's actions-told a federal ..</v>
+        <v>KUALA LUMPUR, Malezya, 24 Ağustos 2026 /PRNewswire/ -- Küresel oyun şirketi Gravity'nin Malezya merkezli iştiraki Gravity Game Unite (GGU), yeni PC MMORPG oyunu Ragnarok Zero: Global'i 18 Ağustos'ta Güneydoğu Asya, Avrupa ve Okyanusya'da resmi olarak piyasaya sürdü. Güneydoğu Asya, Avrupa...</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>The DEA's Marijuana Rescheduling Hearing Has a Bigger Problem Than Marijuana</v>
+        <v>Gravity Game Unite Officially Launched Ragnarok Zero: Global on August 18th</v>
       </c>
       <c r="B122" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C122" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D122" t="str">
         <v>Gaming</v>
       </c>
       <c r="E122" t="str">
-        <v>https://www.newswire.com/news/the-deas-marijuana-rescheduling-hearing-has-a-bigger-problem-than-22810796</v>
+        <v>https://www.prnewswire.com/news-releases/gravity-game-unite-officially-launched-ragnarok-zero-global-on-august-18th-302857905.html</v>
       </c>
       <c r="F122" t="str">
-        <v>"Imagine watching a football game where the referee admits before kickoff that he wasn't appointed under the rules-but everyone decides to play anyway. That's essentially where the Drug Enforcement Administration's marijuana rescheduling hearing stands today" stated Duane Boise CEO MMJ International Holdings.</v>
+        <v>KUALA LUMPUR, Malaysia, Aug. 24, 2026 /PRNewswire/ -- Global gaming company Gravity's Malaysia-based subsidiary, Gravity Game Unite (GGU), officially launched its new PC MMORPG, Ragnarok Zero: Global, across Southeast Asia, Europe, and Oceania on August 18. Starting August 18 local time...</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>Prime Video to Deliver Comprehensive Coverage of NBA Summer League in Las Vegas</v>
+        <v>AG AL's Gwen Snatches Esports World Cup Club Championship Glory In Unbelievable Trackmania Final</v>
       </c>
       <c r="B123" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C123" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D123" t="str">
-        <v>Gaming, Media</v>
+        <v>Gaming</v>
       </c>
       <c r="E123" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356824</v>
+        <v>https://www.prnewswire.com/news-releases/ag-als-gwen-snatches-esports-world-cup-club-championship-glory-in-unbelievable-trackmania-final-302857779.html</v>
       </c>
       <c r="F123" t="str">
-        <v>Prime Video Sports today announced it will provide exclusive coverage of NBA Summer League, delivering 38 games over 10 consecutive days from July 9&amp;#8211;18. Fans can catch each game live on Prime Video in more than 200 countries around the world, with halftime coverage and bridge programming between each game. NBA Summer League tips off in Las Vegas on Thursday, July 9 at 3:30 p.m. ET with the Minnesota Timberwolves facing the New Orleans Pelicans. Highlights of Prime&amp;#39;s schedule includes the f... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356824</v>
+        <v>Gwendal "Gwen" Duparc has lifted the trophy at the inaugural Trackmania at Esports World Cup 2026 tournament and secured AG AL the Club Championship victory Media Lobby PARIS, Aug. 23, 2026 /PRNewswire/ -- Gwendal "Gwen" Duparc has done the unthinkable and secured the Esports World Cup...</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>Join the Summer Fair in Fire Emblem Shadows!</v>
+        <v>What If Your Selfie Became a Game? DREAMOSIS Turns You and Anything You Own Into a Collectible World</v>
       </c>
       <c r="B124" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C124" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D124" t="str">
         <v>Gaming</v>
       </c>
       <c r="E124" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356815</v>
+        <v>https://www.prnewswire.com/news-releases/what-if-your-selfie-became-a-game-dreamosis-turns-you-and-anything-you-own-into-a-collectible-world-302857713.html</v>
       </c>
       <c r="F124" t="str">
-        <v>Summer has arrived in the Fire Emblem&amp;#8482; Shadows game for smart devices. Take part in the festivities with new features, rewards, a powerful new Disciple, and more. - - Here are some of the exciting additions this season. Deepen bonds with Disciple Support Conversations You can now discover the stories between disciples through their conversations. As you learn more about them, you might glean some insight into their past&amp;amp;hellip; - - At launch, 23 Disciples will be available for support... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356815</v>
+        <v>DREAMOSIS is a new kind of mobile game where your selfie, everyday objects and real-world places become the building blocks of your own evolving collectible universe. LONDON, Aug. 22, 2026 /PRNewswire/ -- Take a selfie. Photograph anything around you. DREAMOSIS turns the combination into...</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>Orange Slices Podcast Brings U.S. Soccer Community to Life at NYC Event Celebrating the Game's Past, Present, and Future</v>
+        <v>288game.com.pk publishes trusted guide to 2888 game in Pakistan</v>
       </c>
       <c r="B125" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C125" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D125" t="str">
-        <v>Gaming, Media</v>
+        <v>Gaming</v>
       </c>
       <c r="E125" t="str">
-        <v>https://www.prnewswire.com/news-releases/orange-slices-podcast-brings-us-soccer-community-to-life-at-nyc-event-celebrating-the-games-past-present-and-future-302812127.html</v>
+        <v>https://pressreleasenews.org/pressroom/288game-com-pk-publishes-trusted-guide-to-2888-game-in-pakistan</v>
       </c>
       <c r="F125" t="str">
-        <v>NEW YORK, June 26, 2026 /PRNewswire/ -- As interest in soccer continues to surge across the United States, fans have increasingly sought deeper connection and community around the sport. Orange Slices, a podcast hosted by former U.S. Men's National Team player Heath Pearce and produced by...</v>
+        <v>288game.com.pk releases a new informational blog covering the 2888 game in Pakistan, offering trusted third-party insights and guidance for users seeking reliable details on 288 and 2888 gaming platforms.</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>USACasinos.com Names Chumba Casino Best Social Casino in the US for ...</v>
+        <v>Elseland Showcases New Possibilities for AI Game Creation with 20 Original Titles</v>
       </c>
       <c r="B126" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C126" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D126" t="str">
-        <v>SaaS, Gaming</v>
+        <v>AI, Gaming</v>
       </c>
       <c r="E126" t="str">
-        <v>https://pr-inside.com/usacasinos-com-names-chumba-casino-best-social-casino-in-the-us-for-r5195029.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/elseland-showcases-possibilities-ai-game-230000668.html</v>
       </c>
       <c r="F126" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / USACasinos.com Rankings Highlight Chumba Casino's Dominance USACasinos.com has officially named Chumba Casino the best social casino in the United States for 2026, placing it at the top of the platform's annual rankings, the casino industry award reflects months of hands-on evaluation across dozens of sweepstakes casino sites, covering game quality, mobile performance, redemption speed, and customer support responsiveness in granular detail. Chumba Casino, operated by VGW Group, has been a fixture in the sweepstakes space since 2017. That's close to a decade of continuous operation, which puts it in rare ..</v>
+        <v>SINGAPORE, August 21, 2026--Elseland today unveiled 20 new original titles that demonstrate the creative possibilities of AI game development. Created with AI across visual design, world building, gameplay and storytelling, the collection spans match 3, puzzle, arcade, action, hypercasual and interactive narrative genres.</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>Casino Top 10 Recognizes Chumba Casino as a Top US Social Casino Brand ...</v>
+        <v>Elseland Unveils 20 Games Created with AI, Advancing AI Game Development at Scale</v>
       </c>
       <c r="B127" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C127" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D127" t="str">
-        <v>SaaS, Gaming</v>
+        <v>AI, Gaming</v>
       </c>
       <c r="E127" t="str">
-        <v>https://pr-inside.com/casino-top-10-recognizes-chumba-casino-as-a-top-us-social-casino-brand-r5194999.htm</v>
+        <v>https://www.prnewswire.com/news-releases/elseland-unveils-20-games-created-with-ai-advancing-ai-game-development-at-scale-302854045.html</v>
       </c>
       <c r="F127" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / What the Casino Top 10 Recognition Means for Chumba Casino Casino Top 10 evaluates online gaming platforms across a range of criteria, game variety, redemption reliability, mobile performance, and overall player trust, Chumba Casino earned it's placement on the back of years of consistent operation, a mature sweepstakes model casino structure, and deep brand recognition among US players. This isn't a newcomer riding hype. VGW Group has been running the platform since 2017. The site has processed millions of redemptions since launch, and that kind of track record speaks ..</v>
+        <v>What began as a solo AI experiment has grown into a team production system that turns diverse ideas into playable games faster. SINGAPORE and LOS ANGELES, Aug. 21, 2026 /PRNewswire/ -- Elseland today unveiled 20 new original games created with AI across every stage of production. The...</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>Casino Top 10 Names McLuck a Top Sweepstakes Casino Site in the USA</v>
+        <v>Grandmaster Wesley So Defends Title, Wins 2026 Sinquefield Cup</v>
       </c>
       <c r="B128" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C128" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D128" t="str">
         <v>Gaming</v>
       </c>
       <c r="E128" t="str">
-        <v>https://pr-inside.com/casino-top-10-names-mcluck-a-top-sweepstakes-casino-site-in-the-usa-r5194930.htm</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/grandmaster-wesley-defends-title-wins-181700842.html</v>
       </c>
       <c r="F128" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / Casino Top 10 Releases Updated Rankings for Sweepstakes Casino Sites USA Casino Top 10, a trusted source for online casino reviews and trusted online casino recommendations, has published it's latest rankings of the top rated sweepstakes casinos available to players across the United States. McLuck Casino earned a leading position on the list, and honestly, it's not hard to see why. The 2026 rankings evaluated platforms across several categories: game variety, bonus transparency, mobile performance, and cash prize redemption speed. McLuck stood out for delivering a polished experience that feels ..</v>
+        <v>SAINT LOUIS, August 21, 2026--Grandmaster (GM) Wesley So has once again claimed the 2026 Sinquefield Cup, defeating Grandmaster R. Praggnanandhaa in a playoff Armageddon game to capture the prestigious title for the third time and winning $103,125 in the final leg of the 2026 Grand Chess Tour. With the victory, So becomes a three-time Sinquefield Cup champion.</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>OPPEIN Unveils Game-Changing AI Design Set to Transform the Industry</v>
+        <v>Enter Google Play’s sweepstakes to win legendary experiences and collectibles with your Play Points.</v>
       </c>
       <c r="B129" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C129" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D129" t="str">
-        <v>AI, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E129" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/26/3318211/0/en/OPPEIN-Unveils-Game-Changing-AI-Design-Set-to-Transform-the-Industry.html</v>
+        <v>https://blog.google/products-and-platforms/platforms/google-play/google-play-sweepstakes/</v>
       </c>
       <c r="F129" t="str">
-        <v>OPPEIN unveils self-developed AI design tool CAXA Home, cutting initial project design time by 80%.</v>
+        <v>Redeem Google Play Points in the sweepstakes to win a trip to New York Comic Con, rare collectibles, gaming gear, and more.</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>Casino Top 10 Names Chumba Casino Best Sweepstakes Casino for US Players ...</v>
+        <v>Konsa completes Arsenal switch</v>
       </c>
       <c r="B130" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C130" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D130" t="str">
         <v>Gaming</v>
       </c>
       <c r="E130" t="str">
-        <v>https://pr-inside.com/casino-top-10-names-chumba-casino-best-sweepstakes-casino-for-us-players-r5194911.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359284</v>
       </c>
       <c r="F130" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / Casino Top 10 Rankings Place Chumba Casino at Number One Casino Top 10 has published its annual sweepstakes casino rankings for 2026. Chumba Casino holds the top position, the Casino Top 10 rankings evaluate platforms on game quality, bonus structure, payout speed, mobile performance, and legal compliance, and Chumba scored highest across every category measured. Operated by VGW Group, Chumba has been running since 2017, and that kind of track record carries weight in a space where dozens of sweepstakes platforms have launched and vanished within a year or two, ..</v>
+        <v>Aston Villa can confirm that Ezri Konsa has completed a permanent transfer to Arsenal. - - Ezri was signed from Brentford in 2019 and went on to make 286 appearances, scoring 12 goals, with the highlight of his time at Villa coming in May when he helped the club win the UEFA Europa League. - - He has also become a regular international for England, playing in every game of the Three Lions&amp;#39; 2026 FIFA World Cup run to the semi-final. - - A universally popular and highly-respected figure in... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359284</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>Casino Top 10 Ranks Chumba Casino Among the Best US Sweepstakes Casinos ...</v>
+        <v>Game, Set, Pit! Dickey’s Barbecue Launches Mobile Games To Connect with Next Generation of Fans</v>
       </c>
       <c r="B131" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C131" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D131" t="str">
         <v>Gaming</v>
       </c>
       <c r="E131" t="str">
-        <v>https://pr-inside.com/casino-top-10-ranks-chumba-casino-among-the-best-us-sweepstakes-casinos-r5194882.htm</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/game-set-pit-dickey-barbecue-162000015.html</v>
       </c>
       <c r="F131" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / Casino Top 10 Rankings and Evaluation Methodology Casino Top 10 published it's updated rankings for the best online casino platforms operating under the sweepstakes model in the United States. The independent methodology used by the site goes well beyond surface-level impressions, the team signs up, purchases coin packages, tests game performance across devices, and processes actual redemptions before assigning any placement. Chumba Casino landed among the top sweepstakes casinos in the US based on several weighted criteria. Casino game variety and software providers accounted for a significant portion of the ..</v>
+        <v>DALLAS, August 21, 2026--With nearly 30% of all online orders now placed through the Dickey's mobile app, Dickey's Barbecue Pit is giving guests another reason to tap in. The world's largest barbecue concept announced today the launch of three new interactive mobile games exclusively for Big Yellow Cup Rewards members, allowing fans to earn loyalty points simply by playing, engaging and making every visit to the Dickey's app even more rewarding.</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>USACasinos.com Names McLuck Best New Sweepstakes Casino of 2026</v>
+        <v>ViewX Launches Liber and Immer Glasses-Free AI 3D Displays on Kickstarter</v>
       </c>
       <c r="B132" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C132" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D132" t="str">
-        <v>Gaming, Media</v>
+        <v>AI, Gaming</v>
       </c>
       <c r="E132" t="str">
-        <v>https://pr-inside.com/usacasinos-com-names-mcluck-best-new-sweepstakes-casino-of-r5194810.htm</v>
+        <v>https://www.prnewswire.com/news-releases/viewx-launches-liber-and-immer-glasses-free-ai-3d-displays-on-kickstarter-302857181.html</v>
       </c>
       <c r="F132" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / What the USACasinos.com Recognition Means for the Sweepstakes Casino Space USACasinos.com, one of the more established names in online casino comparison guide content, has officially named McLuck the best new sweepstakes casino of 2026. The designation followed months of hands-on evaluation across dozens of platforms, covering game libraries, mobile performance, redemption speed, and bonus transparency in granular detail. This is not a participation trophy. USACasinos.com runs a structured review process that mirrors how real players interact with these sites, they sign up, buy coin packages, test customer support, and, most critically, ..</v>
+        <v>The new 15.6- and 27-inch Spatial AI displays combine on-display 3D processing, high-speed eye tracking and a growing 3D software ecosystem for gaming, entertainment and professional applications. LOS ANGELES, Aug. 21, 2026 /PRNewswire/ -- ViewX, a developer of next-generation spatial...</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>Huya to Exclusively Publish The Legend of Swordman: Reunion in Chinese Mainland</v>
+        <v>PlayOn Sports Brings the Nation's Top High School Football Games to Fans Nationwide with 2026 MaxPreps Game of the Week</v>
       </c>
       <c r="B133" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C133" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D133" t="str">
-        <v>Finance, Gaming</v>
+        <v>Gaming, Media, Education</v>
       </c>
       <c r="E133" t="str">
-        <v>https://www.prnewswire.com/news-releases/huya-to-exclusively-publish-the-legend-of-swordman-reunion-in-chinese-mainland-302811672.html</v>
+        <v>https://www.prnewswire.com/news-releases/playon-sports-brings-the-nations-top-high-school-football-games-to-fans-nationwide-with-2026-maxpreps-game-of-the-week-302857248.html</v>
       </c>
       <c r="F133" t="str">
-        <v>GUANGZHOU, China, June 26, 2026 /PRNewswire/ -- HUYA Inc. ("Huya" or the "Company") (NYSE: HUYA), a leading game-related entertainment and services provider, today announced that it will exclusively publish the upcoming MMORPG title, The Legend of Swordman: Reunion, in the Chinese...</v>
+        <v>Game of the Week kicks off today with No. 1 St. John Bosco vs. No. 2 Bishop Gorman, streaming free nationwide on the MaxPreps YouTube channel and giving high school athletes, teams and communities a national stage ATLANTA, Aug. 21, 2026 /PRNewswire/ -- PlayOn Sports today kicks off the...</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>Join the Beautiful Game: Discover Immersive Fan Experiences with Hisense at FIFA World Cup 2026™</v>
+        <v>Cinemo, Dolby, and SmashLabs Bring In-Car Immersive Gaming Experiences to the Next Level</v>
       </c>
       <c r="B134" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C134" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D134" t="str">
-        <v>Retail, Gaming</v>
+        <v>Automotive, Gaming</v>
       </c>
       <c r="E134" t="str">
-        <v>https://www.prnewswire.com/news-releases/join-the-beautiful-game-discover-immersive-fan-experiences-with-hisense-at-fifa-world-cup-2026-302811589.html</v>
+        <v>https://finance.yahoo.com/technology/articles/cinemo-dolby-smashlabs-bring-car-091800128.html</v>
       </c>
       <c r="F134" t="str">
-        <v>QINGDAO, China, June 26, 2026 /PRNewswire/ -- Hisense, a leading brand in global consumer electronics and home appliances, is bringing football fans closer to the action throughout FIFA World Cup 2026TM with a series of immersive experiences at Stadium Fan Experience (SFE) areas and FIFA...</v>
+        <v>KARLSRUHE, Germany, August 21, 2026--Cinemo, a global leader and one-stop-shop provider for fully integrated, innovative multi-device in-car infotainment solutions, today announced a collaboration with Dolby Laboratories and SmashLabs to bring immersive, music-led gaming into the vehicle cabin creating highly engaging entertainment experiences across a broad range of in-car moments, whether on the move, parked, or while charging.</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>Silver Palace Opens Sign-Ups for "Dichotomy" Beta Test!</v>
+        <v>Unlock Gaming Potential with Exciting New Gear at HyperX Level Awakening 2026</v>
       </c>
       <c r="B135" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C135" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D135" t="str">
-        <v>Gaming</v>
+        <v>Finance, SaaS, Gaming</v>
       </c>
       <c r="E135" t="str">
-        <v>https://www.prnewswire.com/news-releases/silver-palace-opens-sign-ups-for-dichotomy-beta-test-302811519.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348856/0/en/unlock-gaming-potential-with-exciting-new-gear-at-hyperx-level-awakening-2026.html</v>
       </c>
       <c r="F135" t="str">
-        <v>Return to Silvernia to Uncover New Mysteries in the Next Phase of the Victorian-Inspired Open-World Detective RPG. SINGAPORE, June 26, 2026 /PRNewswire/ -- Global game developer and publisher Elementa has officially launched the recruitment campaign for the "Dichotomy" Beta Test of Silver...</v>
+        <v>HyperX Cloud Alpha Air and HyperX Pulsefire Haste 3 Pro headline a new lineup designed to help gamers hear more, react faster, and play at their peak HyperX Cloud Alpha Air and HyperX Pulsefire Haste 3 Pro headline a new lineup designed to help gamers hear more, react faster, and play at their peak</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>Game Changing News: ILLR, ANY, IQST, MIMI, KUST Stocks Investors Are Watching Now</v>
+        <v>Bluberi Expands Creative Development with Three New Game Studios</v>
       </c>
       <c r="B136" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C136" t="str">
-        <v>GetNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D136" t="str">
         <v>Gaming</v>
       </c>
       <c r="E136" t="str">
-        <v>https://www.getnews.info/story/2026/06/25/game-changing-news-illr-any-iqst-mimi-kust-stocks-investors-are-watching-now/?source=barchart</v>
+        <v>https://www.newsfilecorp.com/release/310666/Bluberi-Expands-Creative-Development-with-Three-New-Game-Studios</v>
       </c>
       <c r="F136" t="str">
-        <v/>
+        <v>Las Vegas, Nevada--(Newsfile Corp. - August 20, 2026) - Bluberi today announced a significant expansion of its game development organization with the addition of three new creative studios, reinforcing the company's long-term investment in Research and Develop innovation, talent, and game development across both land-based and online gaming.The expansion includes the launch of Blu Chip, a new Las Vegas-based game studio; a new Atlanta studio led by industry veteran Ron Williams II; and Bluberi's...</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>/C O R R E C T I O N -- Buscar Company (CGLD)/</v>
+        <v>Bring the Fire: Play Games on GeForce NOW With New Firefox Browser Support</v>
       </c>
       <c r="B137" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C137" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D137" t="str">
-        <v>Gaming</v>
+        <v>SaaS, Gaming, Education</v>
       </c>
       <c r="E137" t="str">
-        <v>https://www.prnewswire.com/news-releases/lucky-hand-mining-game-llc-subsidiary-of-buscar-company-otc-cgld-launches-telegram-mini-app-and-unveils-long-term-strategy-for-gold-rush-inspired-gaming-ecosystem-302809738.html</v>
+        <v>https://blogs.nvidia.com/blog/geforce-now-thursday-firefox/</v>
       </c>
       <c r="F137" t="str">
-        <v>In the news release, Lucky Hand Mining Game LLC, Subsidiary of Buscar Company (OTC: CGLD), Launches Telegram Mini App and Unveils Long-Term Strategy for Gold Rush-Inspired Gaming Ecosystem, issued 24-Jun-2026 by Buscar Company (CGLD) over PR Newswire, we are advised by the company that...</v>
+        <v>It’s a new way into the cloud.  GeForce NOW welcomes Firefox support to the cloud, opening up another way to jump into high-performance PC gaming straight from the browser, starting today. Whether on a school laptop or everyday PC, it’s now even easier to play supported PC games without downloading a dedicated app. Plus, discover […]</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>Montr�al Victoire Captain Marie-Philip Poulin to Undergo Acl and Meniscus Surgery</v>
+        <v>Demeo x Dungeons &amp; Dragons: Battlemarked Expands to New Platforms with New Adventures on September 22</v>
       </c>
       <c r="B138" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C138" t="str">
         <v>WebWire</v>
       </c>
       <c r="D138" t="str">
-        <v>Healthcare, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E138" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356787</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359154</v>
       </c>
       <c r="F138" t="str">
-        <v>In a virtual press conference today, the Montr�al Victoire announced that captain Marie-Philip Poulin will undergo surgery on her ACL and meniscus this summer following further medical evaluation of injuries sustained during the 2025-26 season. - - &amp;#8220;I played as best I could with a torn ACL and meniscus because I wanted to be part of this journey that led us to hoist the Walter Cup,&amp;#8221; said Poulin. &amp;#8220;It was with this goal in mind that I worked tirelessly to return to the game this season. It... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356787</v>
+        <v>Adventurers, mark your calendars because September 22 is shaping up to be the biggest day yet for Demeo x Dungeons &amp;amp; Dragons: Battlemarked. Today Resolution Games, in collaboration with Wizards of the Coast, a division of Hasbro, announced that September 22 will mark the game&amp;#39;s long-awaited debut on XBOX ( pre-order available now ) as well as the launch of &amp;#8220;Campaign III: Twilight&amp;#39;s End,&amp;#8221; a brand-new premium downloadable adventure (trailer here ). Launching the same day across XBOX ( pre... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359154</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>Snail Games Unveils Upcoming PixARK: Terracrypt DLC, Highlights 2026 Steam Summer Sale Promotions, and Continued Bellwright Console Port Momentum</v>
+        <v>Icon elements inspired by the Fire Emblem™: Three Houses game are here for a limited time</v>
       </c>
       <c r="B139" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C139" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D139" t="str">
-        <v>Finance, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E139" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317866/0/en/Snail-Games-Unveils-Upcoming-PixARK-Terracrypt-DLC-Highlights-2026-Steam-Summer-Sale-Promotions-and-Continued-Bellwright-Console-Port-Momentum.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359184</v>
       </c>
       <c r="F139" t="str">
-        <v>CULVER CITY, Calif., June 25, 2026 (GLOBE NEWSWIRE) -- Snail, Inc. (Nasdaq: SNAL) (“Snail Games” or the “Company”), a leading global independent developer and publisher of interactive digital entertainment, provided an update on recent portfolio developments, including the announcement of a major new expansion for PixARK, participation in the annual 2026 Steam Summer Sale event, and continued momentum for Bellwright following its console launch.</v>
+        <v>Time to refresh your user icon? Redeem your My Nintendo&amp;#8482; Platinum Points* for exclusive rewards, including icon elements you can use to create a new look for your user icon! - - Icon elements featuring the Fire Emblem&amp;#8482;: Three Houses game are available at these times: - - - &amp;#8226; Wave 1: 8/19 at 6:00 p.m. PT - 8/26 at 5:59 p.m. PT - &amp;#8226; Wave 2: 8/26 at 6:00 p.m. PT - 9/2 at 5:59 p.m. PT - - - Fire Emblem: Three Houses - - War is coming to the continent of F�dlan. Here, order is maintained by... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359184</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>Summer Sale: Save on a cool selection of games</v>
+        <v>Mattel Brick Shop™ Celebrates 25 Years of Microsoft's Iconic XBOX Game Console with New Premium Building Set</v>
       </c>
       <c r="B140" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C140" t="str">
         <v>WebWire</v>
       </c>
       <c r="D140" t="str">
-        <v>Real Estate, Gaming</v>
+        <v>Finance, Retail, Gaming</v>
       </c>
       <c r="E140" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356774</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359172</v>
       </c>
       <c r="F140" t="str">
-        <v>Save on select digital games with the Summer Sale. - - Keep it cool with a splash of deals on select digital games and DLC* for the Nintendo Switch&amp;#8482; 2 and Nintendo Switch systems. Shop on Nintendo.com or your device to purchase and download games so you can start playing them right away. - - Don&amp;#39;t miss the wave. This sale ends July 8 at 11:59 p.m. PT. - - *Full version of game required to use DLC for that game. Sold separately. - - Shop the sale - - � Nintendo. Games are property of the... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356774</v>
+        <v>Mattel, Inc. (NASDAQ: MAT), a leading global play and family entertainment company and owner of one of the world&amp;#39;s most iconic brand portfolios, announced a new release from its premium building brand Mattel Brick Shop&amp;#8482;, a highly detailed, 1:1-scale buildable display model of the original Microsoft XBOX console. Created in celebration of the console&amp;#39;s 25th anniversary, the collector display piece is available for presale now at select retailers globally, including Amazon, Best Buy and Matt... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359172</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>UEFA appoints St�phanie Frappart as Refereeing Officer</v>
+        <v>DouYu International Holdings Limited Reports Second Quarter 2026 Unaudited Financial Results</v>
       </c>
       <c r="B141" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C141" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D141" t="str">
-        <v>Gaming</v>
+        <v>Finance, SaaS, Gaming, Media</v>
       </c>
       <c r="E141" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356772</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348142/0/en/douyu-international-holdings-limited-reports-second-quarter-2026-unaudited-financial-results.html</v>
       </c>
       <c r="F141" t="str">
-        <v>The UEFA Executive Committee has appointed St�phanie Frappart to the position of Refereeing Officer on the UEFA Referees Committee. - - Frappart has built one of the most prominent refereeing careers in the modern game. An international referee since 2010, she has officiated more than 100 UEFA matches during a career marked by consistency, professionalism and a series of landmark appointments, including the 2019 UEFA Super Cup between Liverpool and Chelsea in Istanbul, when she became the f... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356772</v>
+        <v>WUHAN, China, Aug. 20, 2026 (GLOBE NEWSWIRE) -- DouYu International Holdings Limited ("DouYu" or the "Company") (Nasdaq: DOYU), a leading game-centric live streaming platform in China and a pioneer in the eSports value chain, today announced its unaudited financial results for the second quarter ended June 30, 2026.</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>Chumba Casino Named Best US Social Casino 2026</v>
+        <v>NetEase Announces Second Quarter and Interim 2026 Unaudited Financial Results</v>
       </c>
       <c r="B142" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C142" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D142" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E142" t="str">
-        <v>https://pr-inside.com/chumba-casino-named-best-us-social-casino-r5194679.htm</v>
+        <v>https://www.prnewswire.com/news-releases/netease-announces-second-quarter-and-interim-2026-unaudited-financial-results-302856259.html</v>
       </c>
       <c r="F142" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 25, 2026 / Chumba Casino Receives Online Gaming Industry Award for 2026 Chumba Casino has been named the best social casino in the United States for 2026. The designation cements a position the platform has been constructing for several years now, the casino press release announcement arrived alongside broader online casino industry recognition of the sweepstakes gaming model as a legitimate, and expanding, segment of digital casino entertainment in North America. Operated by VGW Group, Chumba has long been one of the most recognizable names in the sweepstakes casino space . But recognition ..</v>
+        <v>HONG KONG, Aug. 20, 2026 /PRNewswire/ -- NetEase, Inc. (NASDAQ: NTES and HKEX: 9999, "NetEase" or the "Company"), a leading internet and game services provider, today announced its unaudited financial results for the second quarter ended June 30, 2026. In this results announcement, "we",...</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>BlackLine® amplía Agentic Financial Operations Platform y consolida la infraestructura de confianza para las finanzas basadas en la IA</v>
+        <v>3 Ways to Slay: CurlyMe 3-In-1 Half Wig Sparks a New Hair Revolution</v>
       </c>
       <c r="B143" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C143" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D143" t="str">
-        <v>Finance, SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E143" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317835/0/es/BlackLine-ampl%C3%ADa-Agentic-Financial-Operations-Platform-y-consolida-la-infraestructura-de-confianza-para-las-finanzas-basadas-en-la-IA.html</v>
+        <v>https://pr-inside.com/ways-to-slay-curlyme-3-in-1-half-wig-sparks-a-new-hair-revolution-r5214287.htm</v>
       </c>
       <c r="F143" t="str">
-        <v>Anuncia una versión piloto de la Finance Control Console que proporcionará una gobernanza de la IA centralizada con intervención humana y una observabilidad unificada Anuncia una versión piloto de la Finance Control Console que proporcionará una gobernanza de la IA centralizada con intervención humana y una observabilidad unificada</v>
+        <v>(PR-inside.com) HENAN, CN / ACCESS Newswire / August 20, 2026 / Black women constantly hunt for affordable, low-effort, and protective hair solutions. The CurlyMe 3-in-1 half wig easily became one of the top picks out there. It's super versatile, made with top-tier quality, and simple enough for beginners. Make one purchase and get three trendy wig styles to totally revolutionize your hair game. The Revolutionary 3-In-1 Design A star feature of the CurlyMe half wig is its flexible 3-in-1 design, and it's bringing a whole new revolution to hairstyling. One single wig can be worn three ways: half wig, headband wig, and ponytail ..</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>BlackLine® amplia la piattaforma Agentic per le operazioni finanziarie, creando un'infrastruttura affidabile per la finanza basata sull'intelligenza artificiale</v>
+        <v>Alpha Compute July 2026 Monthly Update: Total Gamee Revenue and Alpha-01 NVIDIA Cluster Cash Receipts for July were $1.57 million, representing an approximately 35x increase over the Company’s total revenue in April 2026</v>
       </c>
       <c r="B144" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C144" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D144" t="str">
-        <v>Finance, Gaming</v>
+        <v>Finance, AI, Gaming</v>
       </c>
       <c r="E144" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317835/0/it/BlackLine-amplia-la-piattaforma-Agentic-per-le-operazioni-finanziarie-creando-un-infrastruttura-affidabile-per-la-finanza-basata-sull-intelligenza-artificiale.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/19/3347947/0/en/alpha-compute-july-2026-monthly-update-total-gamee-revenue-and-alpha-01-nvidia-cluster-cash-receipts-for-july-were-1-57-million-representing-an-approximately-35x-increase-over-the-.html</v>
       </c>
       <c r="F144" t="str">
-        <v>Annuncia l'anteprima della Finance Control Console per fornire una governance dell'IA centralizzata e con intervento umano (human-in-the-loop), nonché un'osservabilità unificata Annuncia l'anteprima della Finance Control Console per fornire una governance dell'IA centralizzata e con intervento umano (human-in-the-loop), nonché un'osservabilità unificata</v>
+        <v>Alpha-01 deployment fully funded by $6.4 million customer prepayment of lease payments; AI gaming subsidiary Gamee delivers third consecutive month of revenue growth with positive EBITDA; company builds out Global Infrastructure Services executive bench and reports sales pipeline in excess of $1.5 billion Alpha-01 deployment fully funded by $6.4 million customer prepayment of lease payments; AI gaming subsidiary Gamee delivers third consecutive month of revenue growth with positive EBITDA; company builds out Global Infrastructure Services executive bench and reports sales pipeline in excess of $1.5 billion</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>BlackLine® breidt Financial Operations Platform uit en legt basis voor betrouwbare infrastructuur voor AI-gestuurde financiën</v>
+        <v>Xsolla Announces Multi-Year Strategic Partnership With the Good Game Club Podcast to Amplify Positive Stories From the Global Games Industry</v>
       </c>
       <c r="B145" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C145" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D145" t="str">
-        <v>Finance, AI, SaaS, Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E145" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317835/0/nl/BlackLine-breidt-Financial-Operations-Platform-uit-en-legt-basis-voor-betrouwbare-infrastructuur-voor-AI-gestuurde-financi%C3%ABn.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/xsolla-announces-multi-strategic-partnership-161000234.html</v>
       </c>
       <c r="F145" t="str">
-        <v>Kondigt een preview aan van de Finance Control Console, die gecentraliseerd AI-beheer met menselijke inbreng en geïntegreerde waarneembaarheid biedt Kondigt een preview aan van de Finance Control Console, die gecentraliseerd AI-beheer met menselijke inbreng en geïntegreerde waarneembaarheid biedt</v>
+        <v>LOS ANGELES, August 19, 2026--Xsolla, a global video game commerce company, today announced a multi-year strategic partnership with Good Game Club, the independent, global podcast dedicated to sharing positive stories from the gaming ecosystem. The partnership builds on a broader effort to support the developers, publishers, and creators shaping the future of the games industry in a positive way by supporting good stories from the human side of video game businesses. The partnership spans the gl</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>BlackLine® erweitert die Agentic Financial Operations Platform und stärkt die Vertrauensinfrastruktur für KI-gestützte Finanzprozesse</v>
+        <v>Central Cee and Coca‑Cola Drop New Song 'The Team' – A Soundtrack To Your Premier League Season</v>
       </c>
       <c r="B146" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C146" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D146" t="str">
-        <v>Finance, SaaS, Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E146" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317835/0/de/BlackLine-erweitert-die-Agentic-Financial-Operations-Platform-und-st%C3%A4rkt-die-Vertrauensinfrastruktur-f%C3%BCr-KI-gest%C3%BCtzte-Finanzprozesse.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359109</v>
       </c>
       <c r="F146" t="str">
-        <v>Vorschau auf die Finance Control Console angekündigt – für zentralisierte KI-Governance mit Human-in-the-Loop-Ansatz und einheitlicher Observability Vorschau auf die Finance Control Console angekündigt – für zentralisierte KI-Governance mit Human-in-the-Loop-Ansatz und einheitlicher Observability</v>
+        <v>Coca-Cola Zero Sugar, the Official Soft Drink of the Premier League, and West London-hailing global rap phenomenon Central Cee have released a new original track &amp;#39;The Team&amp;#39;, an ode to the beautiful game. - - Made for Coca-Cola&amp;#39;s new Premier League campaign &amp;#39;Taste Every Second&amp;#39;, the original track &amp;#39;The Team&amp;#39; released under Live Yours (Columbia Records) and Coca-Cola&amp;#39;s own real thing records, is the exclusive soundtrack this season has been waiting for. Landing on streaming platforms on 18th... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359109</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>BlackLine® étend sa plateforme Agentic Financial Operations en proposant une infrastructure fiable pour la finance pilotée par IA</v>
+        <v>Epomaker × Human Fall Flat HE108: A Keyboard Inspired by 10 Years of ...</v>
       </c>
       <c r="B147" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C147" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D147" t="str">
-        <v>Finance, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E147" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317835/0/fr/BlackLine-%C3%A9tend-sa-plateforme-Agentic-Financial-Operations-en-proposant-une-infrastructure-fiable-pour-la-finance-pilot%C3%A9e-par-IA.html</v>
+        <v>https://pr-inside.com/epomaker-human-fall-flat-he108-a-keyboard-inspired-by-10-years-of-r5213995.htm</v>
       </c>
       <c r="F147" t="str">
-        <v>Annonce du lancement d’un programme-test de la console Finance Control visant à instaurer un pilotage centralisé de l’IA avec une validation humaine et une supervision unifiée Annonce du lancement d’un programme-test de la console Finance Control visant à instaurer un pilotage centralisé de l’IA avec une validation humaine et une supervision unifiée</v>
+        <v>(PR-inside.com) Created to celebrate Human Fall Flat's 10th anniversary, the official collaboration combines playful design with Hall Effect gaming performance. NEW YORK CITY, NY / ACCESS Newswire / August 19, 2026 / Human Fall Flat has entertained millions of players around the world with its charming characters, lifelike physics, and memorable multiplayer moments. To celebrate the game's 10th anniversary, Epomaker has partnered with Human Fall Flat to introduce the Epomaker × Human Fall Flat HE108, a special edition wireless Hall Effect keyboard inspired by the game's iconic world. Created around a shared commitment to putting community first, this collaboration combines the exclusive ..</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>Butler National Corporation Launches Redesigned Website to Enhance Investor Engagement</v>
+        <v>Epomaker × Human Fall Flat HE108: A Keyboard Inspired by 10 Years of Fun</v>
       </c>
       <c r="B148" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C148" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D148" t="str">
         <v>Gaming</v>
       </c>
       <c r="E148" t="str">
-        <v>https://www.prnewswire.com/news-releases/butler-national-corporation-launches-redesigned-website-to-enhance-investor-engagement-302810933.html</v>
+        <v>https://www.newswire.com/news/epomaker-human-fall-flat-he108-a-keyboard-inspired-by-10-years-of-fun</v>
       </c>
       <c r="F148" t="str">
-        <v>Redesign enhances investor-focused features. NEW CENTURY, Kan., June 25, 2026 /PRNewswire/ -- Butler National Corporation (OTCQX: BUKS), a leader in the global market for aircraft modification, maintenance, repair, and overhaul (MRO) and a recognized provider of gaming management...</v>
+        <v>Created to celebrate Human Fall Flat's 10th anniversary, the official collaboration combines playful design with Hall Effect gaming performance.</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>Chumba Casino Review 2026 - Games, Bonuses &amp; Sweepstakes Features</v>
+        <v>Marquis Who's Who Interviews and Honors Ricardo Sisnett for Leadership ...</v>
       </c>
       <c r="B149" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C149" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D149" t="str">
-        <v>SaaS, Gaming</v>
+        <v>AI, Gaming, Media</v>
       </c>
       <c r="E149" t="str">
-        <v>https://pr-inside.com/chumba-casino-review-2026-games-bonuses-sweepstakes-features-r5194666.htm</v>
+        <v>https://pr-inside.com/marquis-who-s-who-interviews-and-honors-ricardo-sisnett-for-leadership-r5213988.htm</v>
       </c>
       <c r="F149" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 25, 2026 / How Chumba Casino Works as a Sweepstakes Platform Chumba Casino operates under the same sweepstakes model that has made this category explode across the United States. VGW Holdings, an Australian company that also runs LuckyLand Slots and Global Poker, powers the platform behind the scenes. Veteran sweepstakes players will recognize both of those names instantly. The legal framework here hinges on promotional sweepstakes entries rather than traditional gambling law. That's why Chumba can accept US players in most states without holding a standard gaming license. The dual-currency system is simple, ..</v>
+        <v>(PR-inside.com) SAN DIEGO, CA / ACCESS Newswire / August 19, 2026 / Marquis Who's Who is proud to interview and honor Ricardo Sisnett for his distinguished contributions to technology, software development, artificial intelligence and the video game industry. As in all Marquis Who's Who biographical volumes, individuals profiled are selected on the basis of current reference value. Factors such as position, noteworthy accomplishments, visibility and prominence in a field are all taken into account during the selection process. In Mr. Sisnett's case, that recognition reflects a career defined by technical excellence, international experience, creative curiosity and a commitment to making technology ..</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>Short-Form Video is no Longer Optional for D2c Fashion Brands — it is the Entire Game</v>
+        <v>Tom Clancy's Rainbow Six(R) Siege Cuts Critical Toxic Voice Chat by ...</v>
       </c>
       <c r="B150" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C150" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D150" t="str">
-        <v>Gaming, Media</v>
+        <v>AI, SaaS, Gaming</v>
       </c>
       <c r="E150" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760150</v>
+        <v>https://pr-inside.com/tom-clancy-s-rainbow-six-r-siege-cuts-critical-toxic-voice-chat-by-r5213972.htm</v>
       </c>
       <c r="F150" t="str">
-        <v>Maharashtra, INDIA, 2026-06-25 — /EPR Network/ — India&amp;#8217;s D2C fashion market is growing at a CAGR of 22.2% and is projected to add $36 billion [read full press release...]</v>
+        <v>(PR-inside.com) ToxMod gives Rainbow Six Siege team its first scalable view into voice chat and actionable intelligence to support a healthier player community, reducing critical toxic voice chat by 50% BOSTON, MA / ACCESS Newswire / August 19, 2026 / Modulate , the frontier conversational voice intelligence company, today announced thatRainbow Six Siege has reduced critical toxic voice chat by 50% using ToxMod , Modulate's AI-powered voice intelligence platform. Following a year of measurable improvements in player behavior and moderation outcomes, Ubisoft has renewed its partnership with Modulate to continue supporting healthier voice chat experiences across the game. General voice toxicity also ..</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>Adapti, Inc. and Ballengee Group Athletes Experience Significant Success ...</v>
+        <v>JACK.com Taps Livestream Superstar N3on to Spearhead U.S. Expansion</v>
       </c>
       <c r="B151" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C151" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D151" t="str">
-        <v>AI, Gaming</v>
+        <v>SaaS, Gaming, Media</v>
       </c>
       <c r="E151" t="str">
-        <v>https://pr-inside.com/adapti-inc-and-ballengee-group-athletes-experience-significant-success-r5194602.htm</v>
+        <v>https://www.prnewswire.com/news-releases/jackcom-taps-livestream-superstar-n3on-to-spearhead-us-expansion-302854860.html</v>
       </c>
       <c r="F151" t="str">
-        <v>(PR-inside.com) DALLAS, TX / ACCESS Newswire / June 25, 2026 / Adapti, Inc. (OTCID:ADTI), a company developing AI technology to integrate sports and influencer management, today announced that several of their athletes are experiencing significant success. Toronto Blue Jay second baseman, and Ballengee client, Ernie Clement is the leading vote getter in the American League for the upcoming all star game. Clement had the fourth-most votes in the first voting update but has since overtaken the Angels' Mike Trout, the Yankees' Aaron Judge, and the Astros' Yordan Alvarez, who had previously paced the league in votes. Clement, now with 2,054,130 votes, trails ..</v>
+        <v>Global livestream star joins the international gaming platform to help drive its growth through exclusive content, livestreams and fan experiences LOS ANGELES, Aug. 19, 2026 /PRNewswire/ -- Global creator and livestreaming powerhouse N3on has signed a new partnership with JACK.com, the...</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>Casino Top 10 Names McLuck a Top US Sweepstakes Casino for 2026</v>
+        <v>Winners Inc. Announces Approval of Gaming License For Its Prediction Markets Trading Platform Mevu.com</v>
       </c>
       <c r="B152" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C152" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D152" t="str">
-        <v>Gaming</v>
+        <v>SaaS, Gaming</v>
       </c>
       <c r="E152" t="str">
-        <v>https://pr-inside.com/casino-top-10-names-mcluck-a-top-us-sweepstakes-casino-for-r5194600.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/19/3347634/0/en/winners-inc-announces-approval-of-gaming-license-for-its-prediction-markets-trading-platform-mevu-com.html</v>
       </c>
       <c r="F152" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 25, 2026 / Independent casino review site Casino Top 10 has dropped it's updated rankings for the best US online casinos in 2026, and McLuck Casino locked in a top-tier placement among sweepstakes platforms. The casino industry press release confirms what a growing number of players have already figured out on their own: McLuck delivers one of the most polished experiences in the sweepstakes space right now, the gap between it and much of the competition widening. The ranking evaluated platforms across game variety, mobile casino experience, redemption reliability, support responsiveness, and ..</v>
+        <v>Winners Announces Approval of Gaming License For Its Prediction Markets Trading Platform Mevu.com</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>Revolutionize Your Email Game: GainTools Unveils Effortless MSG to EML Converter!</v>
+        <v>Mathnasium Opens in Downtown Concord, Invites Families to Sept. 12 Grand Opening</v>
       </c>
       <c r="B153" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C153" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D153" t="str">
         <v>Gaming</v>
       </c>
       <c r="E153" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1759810</v>
+        <v>https://www.prnewswire.com/news-releases/mathnasium-opens-in-downtown-concord-invites-families-to-sept-12-grand-opening-302854627.html</v>
       </c>
       <c r="F153" t="str">
-        <v>London, United Kingdom, 2026-06-25 — /EPR Network/ — GainTools, a leading provider of data migration and email conversion solutions has announced the release of its [read full press release...]</v>
+        <v>Former Acton location has relocated to 197 Sudbury Road and continues to serve families as Mathnasium of Acton Concord New center offers personalized math instruction for students in grades K-12 Free grand opening celebration will feature family activities, Kona Ice and a Nintendo Switch...</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>Shovel Knight Comes to UNO!</v>
+        <v>Cizzle Brands Corporation Announces Filing of Form F-10 Registration Statement with the U.S. Securities and Exchange Commission and Intention to List on a U.S. Exchange; Appoints Finance &amp; Governance Veteran Dominic Scarangella to Board of Directors</v>
       </c>
       <c r="B154" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C154" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D154" t="str">
-        <v>Gaming</v>
+        <v>Healthcare, Gaming</v>
       </c>
       <c r="E154" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356740</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/cizzle-brands-corporation-announces-filing-115000229.html</v>
       </c>
       <c r="F154" t="str">
-        <v>UNO&amp;#39;s newest cosmetic crossover with Shovel Knight is here! With the pack equipped, you can mix and match your favorite heroes from the iconic 8-bit side scroller as you UNO Reverse and Draw 4 your way to victory. - - The Shovel Knight pack includes: - - - &amp;#8226; One game board: a 3D pixel art scene where players gather around a warm campfire in the woods - &amp;#8226; One card deck, featuring 16 unique designs, each showcasing fan-favorite faces from the Shovel Knight universe - &amp;#8226; One chiptune music tr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356740</v>
+        <v>TORONTO, August 19, 2026--Cizzle Brands Corporation (Cboe Canada: CZZL; OTCQB: CZZLF; Frankfurt: 8YF) ("Cizzle Brands" or the "Company"), the vertically integrated sports nutrition company that is elevating the game in health and wellness, is pleased to announce two important milestones in support of its continued growth: (i) the filing of a registration statement on Form F-10 (the "Registration Statement") with the United States Securities and Exchange Commission (the "SEC"), together with the</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>USACasinos.com Selects McLuck as One of the Best Sweepstakes Casinos ...</v>
+        <v>HAVIT präsentiert auf der Gamescom 2026 seine jahrzehntelange Audio-Expertise</v>
       </c>
       <c r="B155" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C155" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D155" t="str">
         <v>Gaming</v>
       </c>
       <c r="E155" t="str">
-        <v>https://pr-inside.com/usacasinos-com-selects-mcluck-as-one-of-the-best-sweepstakes-casinos-r5194574.htm</v>
+        <v>https://www.prnewswire.com/news-releases/havit-prasentiert-auf-der-gamescom-2026-seine-jahrzehntelange-audio-expertise-302838818.html</v>
       </c>
       <c r="F155" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 25, 2026 / USACasinos.com has published it's updated online casino rankings for 2026. McLuck Casino secured a spot among the top-rated social casinos in the United States, New York, following months of hands-on testing across dozens of sweepstakes gaming platforms, covering everything from game libraries and mobile casino experience to bonus transparency and how fast redemptions actually land. That recognition carries more weight than it might seem at first glance, the sweepstakes casino space has gotten crowded, with over 40 active platforms now competing for U.S. players, and separating legitimate operations from ..</v>
+        <v>KÖLN, Deutschland, 19. August 2026 /PRNewswire/ -- HAVIT, eine weltweit tätige Marke für Verbrauchertechnik, wird ihre neuesten Gaming-Produkte auf der Gamescom 2026 in Köln vorstellen und dabei zeigen, wie die Marke akustische Innovationen und Gaming-Technologie miteinander verbindet, um...</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>Wingstop Elevates its Summer Flavor Game with New Sweet Heat Chamoy Featuring Tajín</v>
+        <v>HAVIT Showcases Its Decades of Audio Expertise at Gamescom 2026</v>
       </c>
       <c r="B156" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C156" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D156" t="str">
-        <v>Finance, Gaming</v>
+        <v>Retail, Gaming</v>
       </c>
       <c r="E156" t="str">
-        <v>https://www.prnewswire.com/news-releases/wingstop-elevates-its-summer-flavor-game-with-new-sweet-heat-chamoy-featuring-tajin-302809809.html</v>
+        <v>https://www.prnewswire.com/news-releases/havit-showcases-its-decades-of-audio-expertise-at-gamescom-2026-302837973.html</v>
       </c>
       <c r="F156" t="str">
-        <v>DALLAS, June 25, 2026 /PRNewswire/ -- Wingstop (NASDAQ: WING) is tapping into fan cravings and bringing bold flavor to summer gatherings with its newest limited-time flavor, Sweet Heat Chamoy featuring Tajín. The new offering combines a custom chamoy dry rub with a vibrant Tajín Chamoy...</v>
+        <v>COLOGNE, Germany, Aug. 19, 2026 /PRNewswire/ -- HAVIT, a global consumer tech brand, will bring its latest gaming gear to Gamescom 2026 in Cologne, presenting how the brand combines acoustic innovation and gaming technology to deliver immersive and competitive experiences for players...</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>SKF teams up with football stars to create game changing football shirt, designed by players for players</v>
+        <v>Qatar to Showcase Its Gaming Ambitions at Gamescom 2026</v>
       </c>
       <c r="B157" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C157" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D157" t="str">
         <v>Gaming</v>
       </c>
       <c r="E157" t="str">
-        <v>https://www.prnewswire.com/news-releases/skf-teams-up-with-football-stars-to-create-game-changing-football-shirt-designed-by-players-for-players-302810661.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/qatar-showcase-gaming-ambitions-gamescom-070000165.html</v>
       </c>
       <c r="F157" t="str">
-        <v>GOTHENBURG, Sweden, June 25, 2026 /PRNewswire/ -- As the year's most important tournament approaches, SKF is launching a new collection of match kits designed by players from Sweden's national football team, Monica Jusu Bah and Felicia Schröder. The design is dedicated to the more than...</v>
+        <v>DOHA, Qatar, August 19, 2026--Qatar to showcase its gaming ambitions at Gamescom 2026</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>USACasinos.com Rates McLuck Among the Best US Sweepstakes Casino Bonuses ...</v>
+        <v>GCI : Le problème des 174 milliards de streaming illégal lors de la Coupe du monde</v>
       </c>
       <c r="B158" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C158" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D158" t="str">
-        <v>Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E158" t="str">
-        <v>https://pr-inside.com/usacasinos-com-rates-mcluck-among-the-best-us-sweepstakes-casino-bonuses-r5194541.htm</v>
+        <v>https://www.prnewswire.com/news-releases/gci--le-probleme-des-174-milliards-de-streaming-illegal-lors-de-la-coupe-du-monde-302853927.html</v>
       </c>
       <c r="F158" t="str">
-        <v>(PR-inside.com) EAST WASHINGTON, PA / ACCESS Newswire / June 25, 2026 / USACasinos.com has dropped it's updated ratings for the best sweepstakes casino bonuses available to American players in 2026, and McLuck Casino landed a top-tier placement, the recognition arrives amid a flood of new platforms crowding the space, and a mounting need for players to separate sites that deliver genuine value from those coasting on hype with little behind the curtain. The USACasinos.com ratings evaluated over 30 active sweepstakes platforms across bonus structure, game variety, redemption reliability, and mobile performance. McLuck earned its spot on the strength of its promotional calendar's ..</v>
+        <v>La GCI estime à 174,3 milliards le nombre de visionnages illégaux éligibles à l'échelle mondiale pendant la Coupe du monde de la FIFA 2026, dont 95 % comportaient des publicités pour des jeux d'argent non réglementés. HENDERSON, Nevada, 19 août 2026 /PRNewswire/ -- La Gaming Compliance...</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>Click n’ Close names Merv Govender chief information officer</v>
+        <v>GCI: Das Problem der illegalen Streamings bei der Weltmeisterschaft im Wert von 174 Milliarden</v>
       </c>
       <c r="B159" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C159" t="str">
-        <v>Send2Press</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D159" t="str">
-        <v>Real Estate, Gaming, Finance</v>
+        <v>Gaming</v>
       </c>
       <c r="E159" t="str">
-        <v>https://www.send2press.com/wire/click-n-close-names-merv-govender-chief-information-officer/</v>
+        <v>https://www.prnewswire.com/news-releases/gci-das-problem-der-illegalen-streamings-bei-der-weltmeisterschaft-im-wert-von-174-milliarden-302853928.html</v>
       </c>
       <c r="F159" t="str">
-        <v>ADDISON, Texas, June 25, 2026 (SEND2PRESS NEWSWIRE) -- Click n' Close, a multi-state mortgage lender, today announced the appointment of Merv Govender as chief information officer (CIO). Govender brings more than 27 years of technology leadership across the banking, gaming and healthcare industries. As CIO, he will lead Click n' Close's technology development and deployment strategy.</v>
+        <v>GCI schätzt die weltweite Zahl der relevanten Aufrufe illegaler Streams während der FIFA-Fußball-Weltmeisterschaft 2026 auf 174,3 Milliarden, wobei 95 % davon Werbung für unregulierte Glücksspielangebote enthalten. HENDERSON, Nevada, 19. August 2026 /PRNewswire/ -- Gaming Compliance...</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>4 The Luv Inc Helps Players Rediscover the Joy of the Game</v>
+        <v>GCI: The World Cup's 174 Billion Illegal Streaming Problem</v>
       </c>
       <c r="B160" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C160" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D160" t="str">
-        <v>Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E160" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1759012</v>
+        <v>https://www.prnewswire.com/news-releases/gci-the-world-cups-174-billion-illegal-streaming-problem-302852859.html</v>
       </c>
       <c r="F160" t="str">
-        <v>Why Pressure-Free Sports Are Attracting All Age Groups Toronto, Ontario, Canada, 2026-06-25 — /EPR Network/ — What if the best answer to league burnout is [read full press release...]</v>
+        <v>GCI estimates 174.3 billion qualifying illegal stream views globally across the 2026 FIFA World Cup, with 95% carrying advertising for unregulated gambling HENDERSON, Nev. , Aug. 19, 2026 /PRNewswire/ -- Gaming Compliance International (GCI) today releases its first complete global...</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>Gravity Game Hub startet exklusive Gatchaman-Collab in Ragnarok Idle Adventure Plus</v>
+        <v>GCI:El problema de los 174.000 millones de visualizaciones ilegales en streaming durante la Copa Mundial</v>
       </c>
       <c r="B161" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C161" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D161" t="str">
-        <v>Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E161" t="str">
-        <v>https://www.prnewswire.com/news-releases/gravity-game-hub-startet-exklusive-gatchaman-collab-in-ragnarok-idle-adventure-plus-302809948.html</v>
+        <v>https://www.prnewswire.com/news-releases/gciel-problema-de-los-174-000-millones-de-visualizaciones-ilegales-en-streaming-durante-la-copa-mundial-302853931.html</v>
       </c>
       <c r="F161" t="str">
-        <v>SINGAPUR, 25. Juni 2026 /PRNewswire/ -- Gravity Game Hub (GGH) freut sich, den Start seiner allerersten Zusammenarbeit zwischen dem mobilen Idle-RPG Ragnarok Idle Adventure PLUS und der legendären Anime-Reihe Gatchaman bekannt zu geben. Dieses zeitlich begrenzte Crossover-Event findet vom...</v>
+        <v>GCI estima que a nivel mundial se registraron 174.300 millones de visualizaciones ilegales en streaming durante la Copa Mundial de la FIFA 2026, de las cuales el 95% incluían publicidad de apuestas no reguladas. HENDERSON, Nev., 19 de agosto de 2026 /PRNewswire/ -- Gaming Compliance...</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>Gravity Game Hub lance une collaboration exclusive avec Gatchaman sur Ragnarok Idle Adventure Plus</v>
+        <v>Tempest Droneworx Unveils Game-Changing Corvus MRDR(TM) for Developers</v>
       </c>
       <c r="B162" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C162" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D162" t="str">
         <v>Gaming</v>
       </c>
       <c r="E162" t="str">
-        <v>https://www.prnewswire.com/news-releases/gravity-game-hub-lance-une-collaboration-exclusive-avec-gatchaman-sur-ragnarok-idle-adventure-plus-302809923.html</v>
+        <v>https://www.newsfilecorp.com/release/310322/Tempest-Droneworx-Unveils-GameChanging-Corvus-MRDRTM-for-Developers</v>
       </c>
       <c r="F162" t="str">
-        <v>SINGAPOUR, 24 juin 2026 /PRNewswire/ -- Gravity Game Hub (GGH) a le plaisir d'annoncer le lancement de sa toute première collaboration entre le RPG mobile inactif Ragnarok Idle Adventure PLUS et la légendaire franchise d'animation japonaise Gatchaman. Du 24 juin au 9 juillet 2026, cet...</v>
+        <v>Houston, Texas--(Newsfile Corp. - August 18, 2026) - Autonomous developers spend enormous amounts of time and money getting to the point where they can test. Aircraft, crews, ranges, travel, weather, and hardware are all part of the equation.      Tempest Droneworx built Corvus MRDR (Modular Robotics Development &amp; Reporting) to change that equation-allowing engineers to test their own algorithms and control methods at scale, then      progressively replace simulated vehicles with real ones...</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>ASUS ROG Strix SCAR 18 Now Available with 320W Total System Power and New ROG Nebula Extreme Low Motion Blur (ELMB) Displays</v>
+        <v>Red Sparrow Digital Partners with Australian Game Development Studio Virtual Escapes Gaming</v>
       </c>
       <c r="B163" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C163" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D163" t="str">
         <v>Gaming</v>
       </c>
       <c r="E163" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3317173/0/en/ASUS-ROG-Strix-SCAR-18-Now-Available-with-320W-Total-System-Power-and-New-ROG-Nebula-Extreme-Low-Motion-Blur-ELMB-Displays.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766674</v>
       </c>
       <c r="F163" t="str">
-        <v>The flagship gaming laptop brings desktop-class performance, an 18-inch 4K 240Hz mini-LED display, and enthusiast-ready upgradeability The flagship gaming laptop brings desktop-class performance, an 18-inch 4K 240Hz mini-LED display, and enthusiast-ready upgradeability</v>
+        <v>Dhaka, Bangladesh, 2026-08-18 — /EPR Network/ — Red Sparrow Digital (RSD), a leading digital marketing agency in Bangladesh, has officially onboarded Virtual Escapes Gaming, an Australian [read full press release...]</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>Lucky Hand Mining Game LLC, Subsidiary of Buscar Company (OTC: CGLD), Launches Telegram Mini App and Unveils Long-Term Strategy for Gold Rush-Inspired Gaming Ecosystem</v>
+        <v>Team Liquid and Alienware Extend Esports' Longest-Running Partnership</v>
       </c>
       <c r="B164" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C164" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D164" t="str">
         <v>Gaming</v>
       </c>
       <c r="E164" t="str">
-        <v>https://www.prnewswire.com/news-releases/lucky-hand-mining-game-llc-subsidiary-of-buscar-company-otc-cgld-launches-telegram-mini-app-and-unveils-long-term-strategy-for-gold-rush-inspired-gaming-ecosystem-302809738.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/team-liquid-alienware-extend-esports-160000196.html</v>
       </c>
       <c r="F164" t="str">
-        <v>LOS ANGELES, June 24, 2026 /PRNewswire/ -- Lucky Hand Mining Game LLC, a subsidiary of Buscar Company (OTC: CGLD), today announced the official launch of its game as a Telegram Mini App. The release represents the first phase of a major gaming ecosystem inspired by the California Gold...</v>
+        <v>LOS ANGELES, August 18, 2026--Global esports powerhouse Team Liquid and Dell Technologies’ iconic gaming brand, Alienware, today announced a new five-year extension of their historic collaboration, continuing the longest-running partnership in esports. The new agreement, which includes future extension options, carries through 2031.</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>Parents urged not to panic about late nights as World Cup fever grips young football fans</v>
+        <v>Labor Day Weekend 2026 Rounds Out the A250 Celebration at Georgia’s Lanier Islands Resort</v>
       </c>
       <c r="B165" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C165" t="str">
-        <v>Pressat</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D165" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E165" t="str">
-        <v>https://pressat.co.uk/releases/parents-urged-not-to-panic-about-late-nights-as-world-cup-fever-grips-young-football-fans-2c97175f333a19f2e8d13b5826b0424f/</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766202</v>
       </c>
       <c r="F165" t="str">
-        <v xml:space="preserve">Wednesday 24 June, 2026 With the 2026 FIFA World Cup in full swing, many parents are facing the same dilemma: stick to strict bedtimes or let their children stay up to watch England's biggest matches. While concerns about disrupted sleep are understandable, sleep expert Kerry Davies, known as 'The Sleep Fixer', says the odd late night is unlikely to cause lasting problems. Partnering with wellbeing platform Super Chill, Kerry is encouraging parents to focus less on the clock and more on helping children regulate their emotions in the build up to the game and after the final whistle. "Football is exciting, emotional and full of big moments," says Kerry. "For many families, these tournaments create memories that children will remember for years. The odd late night isn't going to break their </v>
+        <v>BUFORD, GA, United States, 2026-08-18 — /EPR Network/ — Marking the unofficial end of summer for many, Labor Day Weekend at Lanier Islands Resort also represents [read full press release...]</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>Accepted, Not Denied, Never Decided: California Ferret Petition Remains Unresolved After 378 Days</v>
+        <v>Introducing Cobham Next Gen</v>
       </c>
       <c r="B166" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C166" t="str">
-        <v>Send2Press</v>
+        <v>WebWire</v>
       </c>
       <c r="D166" t="str">
         <v>Gaming</v>
       </c>
       <c r="E166" t="str">
-        <v>https://www.send2press.com/wire/accepted-not-denied-never-decided-california-ferret-petition-remains-unresolved-after-378-days/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359016</v>
       </c>
       <c r="F166" t="str">
-        <v>LA MESA, Calif., June 25, 2026 (SEND2PRESS NEWSWIRE) -- Three hundred seventy-eight days after the California Fish and Game Commission unanimously voted to give further consideration to a petition seeking removal of domestic ferrets from California's restricted species list, the petition remains unresolved, says Legalize Ferrets (Legalizeferrets.org).</v>
+        <v>The new name more accurately reflects the age profile of our leading Academy side and Chelsea&amp;#39;s long-standing heritage of developing the next generation of players for the senior game. While the squad competed in Premier League 2 as an Under-21s side, its average age last season was closer to that of an Under-18s group, with several players as young as 16 years old featuring regularly. - - Cobham Next Gen also better fits the role of the squad within the Academy. It recognises a group of yo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359016</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>GameSquare and U.S. Army Partner for Soldier Showdown 8, Presented ...</v>
+        <v>2026 NFL Melbourne National Anthem and In-Game Entertainment Announced</v>
       </c>
       <c r="B167" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C167" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D167" t="str">
-        <v>Finance, SaaS, Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E167" t="str">
-        <v>https://pr-inside.com/gamesquare-and-u-s-army-partner-for-soldier-showdown-8-presented-r5194176.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359011</v>
       </c>
       <c r="F167" t="str">
-        <v>(PR-inside.com) Continuing a Seven-Year Legacy of Esports Competition for U.S. military members FRISCO, TX / ACCESS Newswire / June 24, 2026 / GameSquare (NASDAQ:GAME), today announced Soldier Showdown 8 (SS8), presented by USAA, the latest edition of the multi-title, cross-platform esports tournament for U.S. military members. Produced in partnership with the U.S. Army Installation Management Command's Directorate of Family and Morale, Welfare and Recreation (U.S. Army MWR), SS8 continues a seven-year tradition of using gaming to build camaraderie and community among U.S. Army soldiers. "Soldier Showdown has spent seven years proving that gaming is one of the most powerful tools we have for ..</v>
+        <v>The National Football League announced that Australian singer Cody Simpson and American rock band Infinity Song will perform the National Anthems of Australia and the United States prior to the 2026 NFL Melbourne Game between the San Francisco 49ers and Los Angeles Rams on Friday, Sept. 11 at 10:35 a.m. ET AEST live on Netflix (Thursday, Sept. 10 at 8:35 p.m. ET in the United States) at the Melbourne Cricket Ground. - - Simpson will perform the Australian National Anthem, followed by Infi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359011</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>GameSquare and U.S. Army Partner for Soldier Showdown 8, Presented by USAA</v>
+        <v>Anno 117: Pax Romana – Tune In August 20 for The Hippodrome DLC Livestream</v>
       </c>
       <c r="B168" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C168" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D168" t="str">
         <v>Gaming</v>
       </c>
       <c r="E168" t="str">
-        <v>https://www.newswire.com/news/gamesquare-and-u-s-army-partner-for-soldier-showdown-8-presented-by-usaa</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359004</v>
       </c>
       <c r="F168" t="str">
-        <v>Continuing a Seven-Year Legacy of Esports Competition for U.S. military members</v>
+        <v>Anno 117: Pax Romana&amp;#39;s second DLC, The Hippodrome, is launching on August 20 for PS5, Xbox Series X: S, and PC via the Ubisoft Store, Steam, and the Epic Games Store. To celebrate, developers will host a livestream at 5:00 PM CEST/8:00 AM PDT on August 20 at twitch.tv/annogame. The livestream will dive deep into The Hippodrome&amp;#39;s gameplay, giving you all the details you&amp;#39;ll need to become a chariot-racing champion. - - The dev team will also highlight the improvements and quality-of-life f... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359004</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>Hacksaw Gaming Goes Live with PASINO.ch in Switzerland</v>
+        <v>Inspired Announces General Counsel Transition</v>
       </c>
       <c r="B169" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C169" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D169" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Finance, Gaming, Media</v>
       </c>
       <c r="E169" t="str">
-        <v>https://pr-inside.com/hacksaw-gaming-goes-live-with-pasino-ch-in-switzerland-r5194080.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3346921/0/en/inspired-announces-general-counsel-transition.html</v>
       </c>
       <c r="F169" t="str">
-        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / June 24, 2026 /STOCKHOLM, SE / ACCESS NEWSWIRE / June 24, 2026 / Hacksaw (STO:HACK) - Hacksaw Gaming announces a new partnership with PASINO.ch, further strengthening its presence in Switzerland with a selection of its innovative slot titles now available on the platform. PASINO.ch is a popular casino brand in Switzerland, bringing a traditional casino experience to players in a modern digital environment. The platform offers a diverse portfolio including slots, classic table games and a live casino with professional dealers, combining international game quality with a distinctly Swiss-focused player experience. Operated by Casino du Lac ..</v>
+        <v>NEW YORK, Aug. 18, 2026 (GLOBE NEWSWIRE) -- Inspired Entertainment, Inc. (“Inspired” or the “Company”) (NASDAQ: INSE), a leading B2B provider of gaming content, technology, hardware and services, today announced that Simona Camilleri has stepped down from her role as General Counsel. The Company’s Board of Directors has promoted Carys Damon, Inspired’s Corporate Secretary, to the role of Executive Vice President, General Counsel and Board Secretary effective September 7, 2026. Dr. Camilleri will remain available to assist with the transition through the end of 2026.</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>Playing the Moon Game</v>
+        <v>Reliance Animation Academy Ultadanga Emerges as a Leading Game Design Institute in Kolkata with Industry-Oriented Training</v>
       </c>
       <c r="B170" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C170" t="str">
-        <v>NASA</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D170" t="str">
-        <v>Gaming</v>
+        <v>Gaming, Education</v>
       </c>
       <c r="E170" t="str">
-        <v>https://science.nasa.gov/earth/earth-observatory/playing-the-moon-game/</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765949</v>
       </c>
       <c r="F170" t="str">
-        <v>Apollo astronauts previewed their roles as lunar field geologists in Alaska’s Valley of Ten Thousand Smokes.</v>
+        <v>Kolkata, India, 2026-08-18 — /EPR Network/ — Responding to this growing need, Reliance Animation Academy Ultadanga is strengthening its position as a leading Game Design [read full press release...]</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>Gravity Game Hub Launches Exclusive Gatchaman Collaboration Across Ragnarok Idle Adventure Plus</v>
+        <v>Galaxy Gaming Completes Landmark Progressive Jackpot Deployment Across MSC Cruises In North America</v>
       </c>
       <c r="B171" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C171" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D171" t="str">
         <v>Gaming</v>
       </c>
       <c r="E171" t="str">
-        <v>https://www.prnewswire.com/news-releases/gravity-game-hub-launches-exclusive-gatchaman-collaboration-across-ragnarok-idle-adventure-plus-302808512.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3346890/11636/en/galaxy-gaming-completes-landmark-progressive-jackpot-deployment-across-msc-cruises-in-north-america.html</v>
       </c>
       <c r="F171" t="str">
-        <v>SINGAPORE, June 24, 2026 /PRNewswire/ -- Gravity Game Hub (GGH) is excited to announce the launch of its first-ever collaboration between the mobile idle RPG Ragnarok Idle Adventure PLUS and the legendary anime franchise Gatchaman. Running from June 24 to July 9, 2026, this limited-time...</v>
+        <v>LAS VEGAS, Aug. 18, 2026 (GLOBE NEWSWIRE) -- Galaxy Gaming, Inc. ® (OTC:GLXZ), a leading developer and distributor of casino table games and technology, today announced the successful completion of the first phase of its Galaxy Operating System® (GOS) deployment across the MSC Cruises fleet in North America.</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>An AI Helped Build a Full Online Game World in a Weekend. Then Players Around the World Started Building It Too</v>
+        <v>Yalla Group Limited Announces Unaudited Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B172" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C172" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D172" t="str">
-        <v>AI, Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E172" t="str">
-        <v>https://www.getnews.info/story/2026/06/23/an-ai-helped-build-a-full-online-game-world-in-a-weekend-then-players-around-the-world-started-building-it-too/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/yalla-group-limited-announces-unaudited-second-quarter-2026-financial-results-302852771.html</v>
       </c>
       <c r="F172" t="str">
-        <v/>
+        <v>DUBAI, UAE, Aug. 17, 2026 /PRNewswire/ -- Yalla Group Limited ("Yalla" or the "Company") (NYSE: YALA), the largest Middle East and North Africa (MENA)-based online social networking and gaming company, today announced its unaudited financial results for the second quarter ended June 30,...</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>PhilWeb Secures ₱2.02 Billion Strategic Investment from Lance Y. Gokongwei to Accelerate AI-Driven Technology Expansion</v>
+        <v>Who Are You Without the Game? Pro Athletes Share What They've Learned ...</v>
       </c>
       <c r="B173" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C173" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D173" t="str">
-        <v>Finance, AI, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E173" t="str">
-        <v>https://www.prnewswire.com/news-releases/philweb-secures-2-02-billion-strategic-investment-from-lance-y-gokongwei-to-accelerate-ai-driven-technology-expansion-302807662.html</v>
+        <v>https://pr-inside.com/who-are-you-without-the-game-pro-athletes-share-what-they-ve-learned-r5213238.htm</v>
       </c>
       <c r="F173" t="str">
-        <v>MANILA, Philippines, June 23, 2026 /PRNewswire/ -- PhilWeb Corporation (PSE: WEB), a Philippine Stock Exchange-listed technology company serving licensed digital entertainment and gaming platforms, today announced that it has entered into a definitive agreement for a ₱2.02 billion...</v>
+        <v>(PR-inside.com) Identity Sports Executive Director Zach Vogel launches "True Identity," a new 31-day devotional exploring what defines athletes beyond performance. SCOTTSDALE, AZ / ACCESS Newswire / August 17, 2026 / For athletes, identity can become tangled up in numbers: wins, stats, playing time, rankings and roster spots. Zach Vogel knows what happens when all of that disappears. Vogel, executive director of Scottsdale-based nonprofit Identity Sports, is the author of "True Identity: An Athlete's Guide to Finding Peace in All Circumstances," a new 31-day Christian devotional that challenges athletes to separate who they are from how they perform. The book brings together stories from professional ..</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>Robbins LLP Urges RBLX Stockholders Who Lost Money Investing in Roblox Corporation to Contact the Firm for Information About Leading the Class Action</v>
+        <v>Game. Set. Celebrate. Ocean Blue World Serves Up MATCH POINT at Nicksan</v>
       </c>
       <c r="B174" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C174" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D174" t="str">
-        <v>Finance, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E174" t="str">
-        <v>https://www.prnewswire.com/news-releases/robbins-llp-urges-rblx-stockholders-who-lost-money-investing-in-roblox-corporation-to-contact-the-firm-for-information-about-leading-the-class-action-302808341.html</v>
+        <v>https://www.prweb.com/releases/game-set-celebrate-ocean-blue-world-serves-up-match-point-at-nicksan-302852682.html</v>
       </c>
       <c r="F174" t="str">
-        <v>SAN DIEGO, June 23, 2026 /PRNewswire/ -- Robbins LLP informs stockholders that a class action was filed on behalf of all investors who purchased or otherwise acquired Roblox Corporation (NYSE: RBLX) securities between October 30, 2025 and April 30, 2026. Roblox is a gaming and creation...</v>
+        <v>From court to table, Ocean Blue World brought tournament week to a stylish close with MATCH POINT, a by-invitation-only celebration lunch hosted at Nicksan at The Shoppes at Palmilla. Following unforgettable matches at the Mifel Tennis Open by Telcel Oppo, the afternoon gathered Ocean...</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>“Loukas and the Game of Chance” - Unraveling the Mysteries of Destiny</v>
+        <v>CINÈST Launches Core Collection on Kickstarter, Bringing a New Design-Led Approach to Home Theater</v>
       </c>
       <c r="B175" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C175" t="str">
-        <v>WebWire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D175" t="str">
         <v>Gaming</v>
       </c>
       <c r="E175" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356508</v>
+        <v>https://prunderground.com/cin-st-launches-core-collection-on-kickstarter-bringing-a-new-design-led-approac/cmswotx4o000b04l5x5mhrw7g</v>
       </c>
       <c r="F175" t="str">
-        <v>&amp;#8220;Loukas and the Game of Chance&amp;#8221; by Anthony L. Manna is a captivating retelling of an old classic Greek folk tale. The story revolves around Loukas, a young musician whose life changes for the worse because of his greediness and pride. He sets out on a journey to retrieve what he lost with the help of a talking mythical snake. As they walk through the enchanted forest, Loukas asks celestial beings for help; meanwhile, he learns some critical lessons about growing up and surviving in life.... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356508</v>
+        <v>The new home entertainment brand introduces an integrated, UST projector cabinet system designed to bring high-tech cinematic performance into design-forward spaces The post CINÈST Launches Core Collection on Kickstarter, Bringing a New Design-Led Approach to Home Theater first appeared on</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>“Loukas and the Game of Chance” - A Tale of Fate and Adventure</v>
+        <v>Das Smartphone wird zur Gaming-Zentrale: Mit dem 7,5-Zoll Neo 5 Max stellt nubia die neue PadPhone-Kategorie vor</v>
       </c>
       <c r="B176" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C176" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D176" t="str">
         <v>Gaming</v>
       </c>
       <c r="E176" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356507</v>
+        <v>https://www.prnewswire.com/news-releases/das-smartphone-wird-zur-gaming-zentrale-mit-dem-7-5-zoll-neo-5-max-stellt-nubia-die-neue-padphone-kategorie-vor-302852883.html</v>
       </c>
       <c r="F176" t="str">
-        <v>Anthony L. Manna is an award-winning professor and writer who has devoted himself towards promoting multicultural literature for over fifty years in his long career teaching students across Turkey, Greece, Albania, and the United States. Some of Manna&amp;#39;s works like &amp;#8220;Mr. Semolina-Semolinus: A Greek Folktale&amp;#8221; and &amp;#8220;The Orphan: A Cinderella Story from Greece&amp;#8221; brought him celebration as someone capable of writing cultural tales that reach readers across all generations globally. - - In his ne... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356507</v>
+        <v>Erstmals bringt nubia sein PadPhone-Konzept auf 7,5 Zoll und macht das Neo 5 Max zum mobilen All-in-One-Hub für Gaming, Entertainment und Alltag SHENZHEN, China, 17. August 2026 /PRNewswire/ -- nubia, eine Lifestyle-Smartphone-Marke mit Fokus auf personalisierte Nutzererlebnisse und...</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>“Loukas and the Game of Chance” - The Ultimate Test of Fortune</v>
+        <v>FaZe Esports, a GameSquare Company, Wins Rainbow Six Championship at ...</v>
       </c>
       <c r="B177" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C177" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D177" t="str">
-        <v>Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E177" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356502</v>
+        <v>https://pr-inside.com/faze-esports-a-gamesquare-company-wins-rainbow-six-championship-at-r5213178.htm</v>
       </c>
       <c r="F177" t="str">
-        <v>Readers follow Loukas, a young musician in Anthony L. Manna&amp;#39;s new novel, &amp;#8220;Loukas and the Game of Chance,&amp;#8221; where he retells a classic Greek folktale. Once his pride and greed have led him to lose everything, the story begins to unfold as the musician embarks on a breathtaking journey that will end up changing his life forever and enable him to regain his honor as well as wealth using an enchanted talking snake. To find his way through the strange forest, he calls upon heavenly beings for... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356502</v>
+        <v>(PR-inside.com) FaZe Esports Earns $750,000 Championship Prize, Expected to Contribute to GameSquare's Third Quarter 2026 Revenue Latest Victory Follows Back-to-Back Six Invitational World Championships in 2025 and 2026 Win Adds 1,000 Club Championship Points as FaZe Esports Continues to Compete for Additional Esports World Cup Winnings FRISCO, TX / ACCESS Newswire / August 17, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), today announced that its wholly owned subsidiary, FaZe Esports, won the Rainbow Six championship at the 2026 Esports World Cup in Paris, France, earning $750,000 in prize winnings, which is expected to contribute to GameSquare's third quarter 2026 revenue. FaZe Esports ..</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>Game Theory Acquires MVP Index to Pair Patented Measurement with Strategic Advisory</v>
+        <v>FaZe Esports, a GameSquare Company, Wins Rainbow Six Championship at 2026 Esports World Cup</v>
       </c>
       <c r="B178" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C178" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D178" t="str">
         <v>Finance, Gaming</v>
       </c>
       <c r="E178" t="str">
-        <v>https://www.prnewswire.com/news-releases/game-theory-acquires-mvp-index-to-pair-patented-measurement-with-strategic-advisory-302808374.html</v>
+        <v>https://www.newswire.com/news/faze-esports-a-gamesquare-company-wins-rainbow-six-championship-at-2026-esports</v>
       </c>
       <c r="F178" t="str">
-        <v>Combined company brings proprietary computer vision and senior marketing expertise to sponsorship measurement and strategy AUSTIN, Texas, June 23, 2026 /PRNewswire/ -- Game Theory, a sponsorship intelligence company, today announced its launch alongside the acquisition of MVP Index, the...</v>
+        <v>FaZe Esports Earns $750,000 Championship Prize, Expected to Contribute to GameSquare's Third Quarter 2026 Revenue Latest Victory Follows Back-to-Back Six Invitational World Championships in 2025 and 2026 Win Adds 1,000 Club Championship Points as FaZe Esports Continues to Compete for Additional Esports World Cup Winnings</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>ICONIC HORSE RACING GAME SIGMA DERBY FINDS NEW HOME AT GOLDEN GATE HOTEL &amp;amp; CASINO</v>
+        <v>Get closer to the game with Gemini and Pixel</v>
       </c>
       <c r="B179" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C179" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D179" t="str">
-        <v>Gaming</v>
+        <v>AI, Gaming</v>
       </c>
       <c r="E179" t="str">
-        <v>https://www.prnewswire.com/news-releases/iconic-horse-racing-game-sigma-derby-finds-new-home-at-golden-gate-hotel--casino-302808208.html</v>
+        <v>https://blog.google/products-and-platforms/products/gemini/google-gemini-pixel-football-club-partnerships/</v>
       </c>
       <c r="F179" t="str">
-        <v>One of the City's Last Remaining Coin-Operated Machines Begins Next Chapter at Las Vegas' Most Historic Hotel LAS VEGAS, June 23, 2026 /PRNewswire/ -- Las Vegas' last remaining Sigma Derby mechanical horse racing game has officially found its new home at Golden Gate Hotel &amp; Casino,...</v>
+        <v>Google Gemini and Pixel partner with five global football clubs to elevate the fan matchday experience through AI and  Smartphone Technology.</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>Nicklaus Children's performs region's first pediatric total hip replacement using innovative mixed reality-assisted surgical guidance</v>
+        <v>Samsung Announces Partnership With Call of Duty®: Modern Warfare® 4</v>
       </c>
       <c r="B180" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C180" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D180" t="str">
-        <v>Healthcare, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E180" t="str">
-        <v>https://www.prnewswire.com/news-releases/nicklaus-childrens-performs-regions-first-pediatric-total-hip-replacement-using-innovative-mixed-reality-assisted-surgical-guidance-302808141.html</v>
+        <v>https://news.samsung.com/global/samsung-announces-partnership-with-call-of-duty-modern-warfare-4</v>
       </c>
       <c r="F180" t="str">
-        <v>Game-changing procedure for patients and surgeons MIAMI, June 23, 2026 /PRNewswire/ -- Nicklaus Children's Hospital Orthopedic, Sports Medicine, and Spine Institute clinicians made history once again in South Florida after successfully performing the region's first pediatric total hip...</v>
+        <v>Samsung Electronics today announced an exclusive partnership with Activision as the official TV, monitor, soundbar, and Wi-Fi speaker of Call of Duty: Modern Warfare 4, the latest title in one of the world’s largest first-person shooter (FPS) franchises. The collaboration brings Call of Duty together with Samsung’s premium display and connected gaming technologies to give […]</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>New Balance X Miu Miu with Coco Gauff | 2026 Campaign</v>
+        <v>Xsolla Adds 15+ New Local Payment Methods, Letting Game Developers Reach Players Across Asia-Pacific, Europe, and the Americas</v>
       </c>
       <c r="B181" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C181" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D181" t="str">
-        <v>Gaming</v>
+        <v>SaaS, Gaming, Media</v>
       </c>
       <c r="E181" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356664</v>
+        <v>https://finance.yahoo.com/small-business/articles/xsolla-adds-15-local-payment-080000164.html</v>
       </c>
       <c r="F181" t="str">
-        <v>New Balance and Miu Miu continue their collaboration with Coco Gauff, launching a new collection and campaign. The 11-times singles champion, ranked number two in the world, will be wearing the new collection during one of the major tennis tournaments. - - Now all-white, Coco&amp;#39;s New Balance X Miu Miu on-court wardrobe is designed to honor the timeless beauty of this quintessentially elegant game. Seen through Miu Miu&amp;#39;s refined and contemporary lens, garments are crafted in technical stretch... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356664</v>
+        <v>LOS ANGELES, August 17, 2026--Xsolla, a global video game commerce company, today announced the addition of 15+ new payment methods to Xsolla Payments ahead of Gamescom 2026, spanning Asia and Oceania, EMEA, and the Americas. Game developers and publishers can now accept the local payment methods players already use, across markets from Indonesia and the Philippines to Germany, France, and the United States, with no additional integration required for any individual method.</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>MOHEGAN NAMED TO THE 2026 TOP 100 GLOBAL MOST LOVED WORKPLACES®</v>
+        <v>JUNEiNTER Unveils the LCP Game Revenue Estimation Model</v>
       </c>
       <c r="B182" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C182" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D182" t="str">
-        <v>Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E182" t="str">
-        <v>https://www.prnewswire.com/news-releases/mohegan-named-to-the-2026-top-100-global-most-loved-workplaces-302807829.html</v>
+        <v>https://pressat.co.uk/releases/juneinter-unveils-the-lcp-game-revenue-estimation-model-0957102d5dc421ac123eebabd5aea3cf/</v>
       </c>
       <c r="F182" t="str">
-        <v>Mohegan ranked No. 61 Among the Top 100 Global Companies Recognized for Exceptional Workplace Culture, Employee Engagement, and Growth UNCASVILLE, Conn., June 23, 2026 /PRNewswire/ -- Mohegan, a renowned entertainment and gaming brand, has been named to the 2026 Top 100 Global Most Loved...</v>
+        <v xml:space="preserve">Monday 17 August, 2026 With the global game market grown to an approximate value of US$200 billion annually, JUNEiNTER unveils a model designed to estimate the future revenue of individual games. JUNEiNTER announced the release of the “LCP Model,” which estimates future revenue based on operating data from live service games and a public event of a free-trial marking its launch. Whereas games generate recurring monthly cash flows and function as digital assets, the industry has lacked established standards to calculate the future revenue of individual titles — making their revenue streams difficult to be utilized as measurable financial assets. The LCP Model was developed from the fundamental question: “How much revenue will our game generate?” The S66 Engine, which applies the LCP Model, </v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>USACasinos.com Names Chumba Casino Its Top-Rated US Social Casino for ...</v>
+        <v>Ragnarok Zero: Global, 18 Ağustos'ta Resmi Olarak Piyasaya Çıkacak</v>
       </c>
       <c r="B183" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C183" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D183" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E183" t="str">
-        <v>https://pr-inside.com/usacasinos-com-names-chumba-casino-its-top-rated-us-social-casino-for-r5193780.htm</v>
+        <v>https://www.prnewswire.com/news-releases/ragnarok-zero-global-18-austosta-resmi-olarak-piyasaya-ckacak-302852626.html</v>
       </c>
       <c r="F183" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 23, 2026 / USACasinos.com Press Release: What the 2026 Rankings Mean USACasinos.com has published it's 2026 US social casino rankings, chumba Casino sits at the top. The independent casino review site evaluated platforms across game variety, redemption reliability, mobile performance. And promotional value, and Chumba came out ahead on nearly every metric that matters to actual players. Not a shock if you've been paying attention. Chumba Casino has been one of the most recognizable names in the sweepstakes casino space since launch, and the platform has only gotten sharper over time, operated by ..</v>
+        <v>KUALA LUMPUR, Malezya, 17 Ağustos 2026 /PRNewswire/ -- Küresel oyun şirketi Gravity'nin Malezya merkezli iştiraki Gravity Game Unite (GGU), yeni PC MMORPG oyunu Ragnarok Zero: Global'in, 18 Ağustos 2026'daki resmi lansmanı öncesinde oyuncularla etkileşimi artırmaya yönelik çabalarını...</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>USACasinos.com 2026 Awards: Chumba Casino Wins Best Free-to-Play Game ...</v>
+        <v>Ragnarok Zero: Global Set to Officially Launch on August 18</v>
       </c>
       <c r="B184" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C184" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D184" t="str">
         <v>Gaming</v>
       </c>
       <c r="E184" t="str">
-        <v>https://pr-inside.com/usacasinos-com-2026-awards-chumba-casino-wins-best-free-to-play-game-r5193750.htm</v>
+        <v>https://www.prnewswire.com/news-releases/ragnarok-zero-global-set-to-officially-launch-on-august-18-302852339.html</v>
       </c>
       <c r="F184" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 23, 2026 / USACasinos.com has announced the winners of its 2026 online gambling awards, Chumba Casino walked away with the top honor for Best Free-to-Play Game Variety. The recognition landed after a year where the sweepstakes casino space hit record-level competition, platforms like Stake.us, Pulsz Casino, WOW Vegas, and Luckyland Slots all pushed hard to expand their catalogs. Chumba, operated by VGW Group, stood out on the strength of its slot machines, its table games, and it's progressive jackpot slots, which collectively form one of the deepest free-to-play libraries accessible to ..</v>
+        <v>KUALA LUMPUR, Malaysia, Aug. 16, 2026 /PRNewswire/ -- Global gaming company Gravity's Malaysia-based subsidiary, Gravity Game Unite (GGU), is accelerating its efforts to engage players ahead of the official launch of its new PC MMORPG, Ragnarok Zero: Global, on August 18, 2026. Ahead of...</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>AutoFull unterstützt IEM Cologne Major 2026 mit den weltweit ersten Massage-Gaming-Stühlen mit Kühl- und Heizsitz</v>
+        <v>Women's Lacrosse League Caps Historic Inaugural Season Ahead of First Championship</v>
       </c>
       <c r="B185" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C185" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D185" t="str">
         <v>Gaming</v>
       </c>
       <c r="E185" t="str">
-        <v>https://www.prnewswire.com/news-releases/autofull-unterstutzt-iem-cologne-major-2026-mit-den-weltweit-ersten-massage-gaming-stuhlen-mit-kuhl--und-heizsitz-302807627.html</v>
+        <v>https://www.prnewswire.com/news-releases/womens-lacrosse-league-caps-historic-inaugural-season-ahead-of-first-championship-302852125.html</v>
       </c>
       <c r="F185" t="str">
-        <v>KÖLN, Deutschland, 23. Juni 2026 /PRNewswire/ -- Das IEM Cologne Major 2026 endete am 21. Juni. Das FALCONS-Team errang nach einem intensiven Wettkampf den Meistertitel. AutoFull war offizieller Gaming-Stuhl-Partner der ESL Pro Tour 2026–2027 und stellte die gesamte Sitzausstattung für...</v>
+        <v>PHILADELPHIA, Aug. 14, 2026 /PRNewswire/ -- The Women's Lacrosse League (WLL) today announced performance across its inaugural regular season, ahead of the first-ever WLL Championship fueled by Gatorade between the California Palms and Maryland Charm. The game will be played Saturday, Aug....</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>AutoFull Powers IEM Cologne Major 2026 with World-First Massage Gaming Chairs Featuring Cooling &amp;amp; Heating Seat</v>
+        <v>Vertiqal Studios Reports Second Quarter 2026 Results with Revenue Up 13% Year over Year, and Announces Changes to Its Board of Directors</v>
       </c>
       <c r="B186" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C186" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D186" t="str">
-        <v>Gaming</v>
+        <v>Finance, Gaming, Media</v>
       </c>
       <c r="E186" t="str">
-        <v>https://www.prnewswire.com/news-releases/autofull-powers-iem-cologne-major-2026-with-world-first-massage-gaming-chairs-featuring-cooling--heating-seat-302807622.html</v>
+        <v>https://www.newsfilecorp.com/release/309709/Vertiqal-Studios-Reports-Second-Quarter-2026-Results-with-Revenue-Up-13-Year-over-Year-and-Announces-Changes-to-Its-Board-of-Directors</v>
       </c>
       <c r="F186" t="str">
-        <v>COLOGNE, Germany, June 23, 2026 /PRNewswire/ -- IEM Cologne Major 2026 concluded on June 21, with Team FALCONS claiming the championship after intense competition. As the Official Gaming Chair Partner of ESL Pro Tour 2026–2027, AutoFull provided full-event seating support, equipping pro...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 14, 2026) - Vertiqal Studios Corp. (TSX: VRTS) (FSE: 9PY0) ("Vertiqal" or "the Company") Vertiqal Studios, a leading digital-channel network and video-production studio, as well as the owner of North America's largest gaming and lifestyle network on social media, is pleased to announce its financial results for the three and six months ended June 30, 2026. The Company also announced the appointment of Jay Kovitz to its Board of Directors and the...</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>USACasinos.com Rates Chumba Casino Among Top US Casino Sites for 2026</v>
+        <v>Snail Games Highlights Multiple Milestones Across Gaming Portfolio</v>
       </c>
       <c r="B187" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C187" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D187" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Finance, Gaming, Media</v>
       </c>
       <c r="E187" t="str">
-        <v>https://pr-inside.com/usacasinos-com-rates-chumba-casino-among-top-us-casino-sites-for-r5193701.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/14/3345560/0/en/snail-games-highlights-multiple-milestones-across-gaming-portfolio.html</v>
       </c>
       <c r="F187" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 23, 2026 / USACasinos.com Expert Review Highlights Chumba Casino's Position USACasinos.com released it's latest casino site reviews USA rankings this week, chumba Casino landed among the top rated online casinos for US players heading into 2026, a placement reflecting what the review team described as consistent performance across game variety, redemption reliability. And platform accessibility, three areas where newer competitors still struggle to keep pace. Chumba Casino, operated by VGW Group, has been running since 2017. That kind of operational history matters. Hundreds of social casino platforms have launched and folded in that ..</v>
+        <v>CULVER CITY, Calif., Aug. 14, 2026 (GLOBE NEWSWIRE) -- Snail, Inc. (Nasdaq: SNAL) ("Snail Games" or the "Company") , a leading independent global developer and publisher of interactive digital entertainment, today highlighted several recent milestones across its gaming portfolio, including a newly released title, upcoming PixARK content, and continued development of the indie portfolio.</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>USACasinos.com Reviews Chumba Casino - A Top Choice for US Players</v>
+        <v>Prime Video Announces 2026-27 NBA on Prime Schedule</v>
       </c>
       <c r="B188" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C188" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D188" t="str">
-        <v>Gaming</v>
+        <v>Gaming, Media, Education</v>
       </c>
       <c r="E188" t="str">
-        <v>https://pr-inside.com/usacasinos-com-reviews-chumba-casino-a-top-choice-for-us-players-r5193696.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358909</v>
       </c>
       <c r="F188" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 23, 2026 / What USACasinos.com Found in Its Chumba Casino Review USACasinos.com has released a detailed assessment of Chumba Casino, and the findings confirm what a lot of players already suspected, this is one of the most reliable sweepstakes casino platforms operating in the United States right now . VGW Holdings has run Chumba since 2017. That nine-year track record is something most competitors simply cannot match, and platforms don't survive that long in this space without getting the fundamentals right. The review spans everything from the casino game selection to the redemption ..</v>
+        <v>NBA on Prime opening night features reigning champion New York Knicks vs Boston Celtics and Houston Rockets vs San Antonio Spurs (from Austin, TX) on October 23 - - Black Friday Gameday returns on November 27 with an Emirates NBA Cup 2026 Group Play Doubleheader featuring Miami Heat vs. New York Knicks and Los Angeles Lakers vs San Antonio Spurs - - Prime Video exclusively streams Emirates NBA Cup 2026 Championship Game on December 11 from Butler University&amp;#39;s historic Hinkle Fieldhouse... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358909</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>Casino Top 10 Awards Chumba Casino Best Online Casino Games Selection ...</v>
+        <v>Mattel Game Studios Forms to Accelerate Digital Games for Hot Wheels, UNO, and More</v>
       </c>
       <c r="B189" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C189" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D189" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E189" t="str">
-        <v>https://pr-inside.com/casino-top-10-awards-chumba-casino-best-online-casino-games-selection-r5193692.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358905</v>
       </c>
       <c r="F189" t="str">
-        <v>(PR-inside.com) VGW Group's flagship sweepstakes platform takes home top honors for game variety, earning the Casino Top 10 Awards recognition for best online casino games selection heading into the second half of 2026 . NEW YORK CITY, NY / ACCESS Newswire / June 23, 2026 / What the Casino Top 10 Awards Recognition Means for Chumba Casino The Casino Top 10 Awards have named Chumba Casino the best online casino for game selection in 2026, and honestly, this one feels earned, Chumba has been operating in the sweepstakes casino space longer than most of it's competitors have existed. The platform's catalog reflects years ..</v>
+        <v>Mattel, Inc. (NASDAQ: MAT) today announced the formation of Mattel Game Studios, a new global digital game organization that will develop, publish, and operate original interactive experiences inspired by Mattel&amp;#39;s portfolio of iconic brands. The launch advances Mattel&amp;#39;s vision to extend physical play to the virtual world by creating digital games and experiences that drive sustained engagement for fans of all ages. - - Mattel Game Studios brings together nearly 300 artists, designers,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358905</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>Casino Top 10 Picks Chumba Casino as a Leading US Social Casino Site</v>
+        <v>EA SPORTS Madden NFL 27 is now available worldwide!</v>
       </c>
       <c r="B190" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C190" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D190" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E190" t="str">
-        <v>https://pr-inside.com/casino-top-10-picks-chumba-casino-as-a-leading-us-social-casino-site-r5193691.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358901</v>
       </c>
       <c r="F190" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 23, 2026 / Why Casino Top 10 Ranks Chumba Casino Among the Best Sweepstakes Casino Sites Casino Top 10, an online casino rankings resource that evaluates platforms through hands-on testing and player feedback, has placed Chumba Casino at the top of it's social casino recommendations for the US market, the designation hinges on how the platform performs across categories that matter to real players game variety, bonus structure, redemption reliability, legal compliance. Chumba Casino operates under VGW, which runs one of the most recognized sweepstakes gaming platforms in North America. The site launched ..</v>
+        <v>Ready for kickoff? EA SPORTS&amp;#8482; Madden NFL 27 is now available for the Nintendo Switch&amp;#8482; 2 system! - - It&amp;#39;s your league, so run it your way. The all-new Persona Engine transforms Franchise into a reactive, evolving league where every NFL athlete has a distinct, realistic personality that informs their motivations, demands, and reactions. - - Gameplay gets more physical with precise control from authentic WR/DB battles, new short-yardage mechanics, defensive coverage improvements, and new... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358901</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>Gravity Game Unite (GGU), PC MMORPG oyunu "Ragnarok Zero: Global" için 2. Açık Beta Testini (OBT) duyurdu.</v>
+        <v>Detroit Lions Name L1VE Official Immersive Partner</v>
       </c>
       <c r="B191" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C191" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D191" t="str">
         <v>Gaming</v>
       </c>
       <c r="E191" t="str">
-        <v>https://www.prnewswire.com/news-releases/gravity-game-unite-ggu-pc-mmorpg-oyunu-ragnarok-zero-global-icin-2-ack-beta-testini-obt-duyurdu-302807242.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/detroit-lions-name-l1ve-official-130000294.html</v>
       </c>
       <c r="F191" t="str">
-        <v>2. OBT'nin Malezya saatine göre 7 Temmuz ile 15 Temmuz tarihleri arasında gerçekleştirilmesi planlanıyor 2. OBT'de, bağlantılı oyun "Get Poring", Ragnarok IP'sinin ilk kullanıcı tarafından oluşturulan içerik (UGC) özelliği "RO Factory" ve yeni içerik "MVP Raid" yer alacak KUALA LUMPUR,...</v>
+        <v>NEW YORK &amp; DETROIT, August 14, 2026--L1VE, the pioneer of immersive live rights and proprietary Social Presence technology, today announced it has been named the Official Immersive Partner of the Detroit Lions. The partnership allows fans to experience Detroit Lions football from inside the stadium with Social presence, starting with the preseason game on August 22nd at Ford Field.</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>2 Months After Launch, SportsFanWiki Achieves 3,000% Annualized Growth Serving 150 Largest US Sports Venues; Launches Events at 2026 MLB All Star Game Weekend</v>
+        <v>47 Compton High School Students Earn Unreal Engine Credentials as CTE Pathway Achieves 92% Pass Rate</v>
       </c>
       <c r="B192" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C192" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D192" t="str">
-        <v>Gaming</v>
+        <v>Gaming, Education</v>
       </c>
       <c r="E192" t="str">
-        <v>https://www.prweb.com/releases/2-months-after-launch-sportsfanwiki-achieves-3-000-annualized-growth-serving-150-largest-us-sports-venues-launches-events-at-2026-mlb-all-star-game-weekend-302806963.html</v>
+        <v>https://www.prnewswire.com/news-releases/47-compton-high-school-students-earn-unreal-engine-credentials-as-cte-pathway-achieves-92-pass-rate-302851502.html</v>
       </c>
       <c r="F192" t="str">
-        <v>SportsFanWiki's growth in just two months from just 25 sports venues to 150 sports venues constitutes 500% growth in two months, or an annualized growth rate of 3,000%. The growth will be commemorated as TravelingWiki Foundation and SportsFanWiki collaboratively launch The-AllStar.com,...</v>
+        <v>COMPTON, Calif., Aug. 14, 2026 /PRNewswire/ -- Compton Early College High School is demonstrating how schools can turn student interest in gaming and technology into measurable career outcomes, with students achieving a 92% pass rate on the Unreal Engine 3D Fundamentals certification exam...</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>Premiere Programming Alert - Pitmasters</v>
+        <v>3D Display Market Advances as Consumer Electronics Embrace Immersive Displays</v>
       </c>
       <c r="B193" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C193" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D193" t="str">
-        <v>Gaming</v>
+        <v>Healthcare, Retail, Gaming</v>
       </c>
       <c r="E193" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356625</v>
+        <v>https://express-press-release.net/news/2026/08/14/1767138</v>
       </c>
       <c r="F193" t="str">
-        <v>WHAT: Pitmasters - - WHERE/WHEN: Premieres Monday, July 13 at 9 p.m. ET/PT on Food Network and will stream the following day on HBO Max&amp;#174;. - - WHO: Teams of the world&amp;#39;s most elite pitmasters push live fire cooking to its limits as they compete in a non-stop week-long battle for BBQ glory in Food Network&amp;#39;s all-new series, Pitmasters. Bold flavor, innovation and mastery of the pit is the name of the game as the teams showcase their unique culinary perspective for a legendary panel of... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356625</v>
+        <v>Flat screens have dominated our lives for decades, but that&amp;#8217;s changing fast. From glasses-free gaming monitors to holographic medical imaging tools, 3D displays are moving [read full press release...]</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>MDCE's RealGameUsed.com Launches Revolutionary Online Memorabilia Authentication ...</v>
+        <v>Paysafe Becomes Envision Racing Title Partner to Build the Future of Fan Engagement; Where Motorsport, Gaming and Payments Become One</v>
       </c>
       <c r="B194" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C194" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D194" t="str">
-        <v>Healthcare, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E194" t="str">
-        <v>https://pr-inside.com/mdce-s-realgameused-com-launches-revolutionary-online-memorabilia-authentication-r5193428.htm</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/paysafe-becomes-envision-racing-title-075900076.html</v>
       </c>
       <c r="F194" t="str">
-        <v>(PR-inside.com) Revolutionary New Website Transforms How Collectors Authenticate Game-Used Memorabilia with Instant Online Submissions and Real-Time Tracking. MESA, AZ / ACCESS Newswire / June 22, 2026 /Real Game Used (RGU), a subsidiary of Medical Care Technologies Inc. (OTC PINK:MDCE), today announced the launch of its brand new website featuring a brand new online authentication portal for memorabilia collectors. Collectors can now submit items for photo match authentication directly through the portal by uploading titles, details, documentation scans, and item images, receive instant pricing, and track their order status in real time through a personal submission console. This seamless digital experience eliminates the traditional ..</v>
-[...2 lines deleted...]
-    <row r="195">
+        <v>LONDON, August 14, 2026--Introducing Paysafe Envision Racing: a new partnership between Paysafe and Formula E team Envision Racing.</v>
+      </c>
+    </row>
+    <row r="195" xml:space="preserve">
       <c r="A195" t="str">
-        <v>MDCE's RealGameUsed.com Launches Revolutionary Online Memorabilia Authentication Platform, First in Industry for Fully Digital Photo Match Submissions</v>
+        <v>'Doomsday: Last Survivors' Unleashes Growth Potential as Gross Billings Hit Record Highs</v>
       </c>
       <c r="B195" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C195" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D195" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Finance, SaaS, Automotive, Gaming</v>
       </c>
       <c r="E195" t="str">
-        <v>https://www.newswire.com/news/mdces-realgameused-com-launches-revolutionary-online-memorabilia-22803350</v>
-[...2 lines deleted...]
-        <v>Revolutionary New Website Transforms How Collectors Authenticate Game-Used Memorabilia with Instant Online Submissions and Real-Time Tracking.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109121/</v>
+      </c>
+      <c r="F195" t="str" xml:space="preserve">
+        <v xml:space="preserve">2026 Interim Financial Highlights and 2H26 Outlook of IGG Inc:
+- The Group’s revenue for the first half of 2026 reached approximately HK$2.9 billion, representing a year-on-year increase of 6% and a half-on-half growth of 4%. Notably, the mid-generation title “Doomsday: Last Survivors” achieved breakthrough results with record-breaking monthly and quarterly gross billings, contributing approximately HK$700 million in revenue—a remarkable 33% jump year-on-year. The Group’s other mid-generation title, “Viking Rise”, contributed approximately HK$350 million to total revenue. Meanwhile, the APP Business also maintained its growth trajectory, generating approximately HK$570 million in revenue, up 7% year-on-year. “Lords Mobile”, IGG’s flagship title launched a decade ago, demonstrated remarkable longevity by contributing HK$1.02 billion in revenue.
+- For the first half of 2026, the Group recorded a net profit of HK$310 million, with net profit from its core business (non-IFRS measure) reaching HK$320 million, and its investment business recording an unrealized loss of approximately HK$10 million arising from the fair-value changes of investees.
+- The Board of Directors declared an interim dividend of HK8.2 cents per ordinary share and a special dividend of HK8.2 cents per ordinary share, totalling HK16.4 cents per ordinary share, which represents approximately 60% of the interim profit.
+HONG KONG, August 14, 2026 - (ACN Newswire) - IGG Inc (“IGG” or the “Group”, stock code: 799.HK), a leading global developer and publisher of mobile games and applications, announces its unaudited consolidated interim results for the six months ended 30 June 2026.
+Capitalizing on its global and diversified business edge, the Group recorded a steady revenue of HK$2.9 billion, up 6% year-on-year and 4% half-on-half, despite intensified global geopolitical conflicts during the period. The Group’s game business maintained steady growth, with the mid-generation title “Doomsday: Last Survivors” hitting record highs in both monthly and quarterly gross billings, generating approximately HK$700 million in revenue—a notable 33% increase year-on-year. The Group’s other mid-generation title, “Viking Rise”, contributed approximately HK$350 million to the total revenue. “Lords Mobile”, IGG’s flagship title launched a decade ago, demonstrated remarkable longevity in a highly competitive market by contributing HK$1.02 billion in revenue, holding steady compared to the second half of 2025. Additionally, the APP Business also maintained its growth trajectory, generating approximately HK$570 million in revenue, up 7% year-on-year. During the period, revenue from Asia, Europe and North America accounted for 41%, 37% and 18%, respectively, of the Group’s total revenue.
+For the first half of 2026, the Group recorded a net profit of HK$310 million, reflecting a slight year-on-year decrease of 4%, yet achieving a half-on-half growth of 20%. The Group’s net profit for its core business (non-IFRS measure) reached HK$320 million, representing a mild decrease of 6% year-on-year, but a notable half-on-half increase of 45%. This overall resilience was achieved despite the investment business recording an unrealized loss of approximately HK$10 million arising from the fair-value changes of investees. As at 30 June 2026, the Group’s mobile games were available in 23 different languages worldwide, with approximately 1.68 billion users in total and over 12 million monthly active users (“MAU”) across more than 200 countries and regions.
+“Lords Mobile”, IGG’s flagship title, reached its 10-year milestone during the period. It is the Group’s first cross-platform, multi-language game that integrates strategy, role-playing, and real-time competitive gameplay designed for a global audience. It has been lauded by Sensor Tower for its longevity and has received widespread acclaim from gamers, while consistently generating stable revenue for the Group. To mark this 10th anniversary milestone, the Group dedicated its efforts to creating a major update and exclusive celebrations. The festivities featured an initial onboarding simulation, a global online tournament, and a collaborative anniversary theme song co-created with players. Meanwhile, the game continued with more IP collaborations, partnering with “tokidoki” co-founder and artist Simone Legno to introduce the classic UnicornoTM character, alongside a crossover with the popular “Transformers” movie. These initiatives continue to inject fresh vitality into the game’s enduring ecosystem. As the bedrock of the Group’s operations, “Lords Mobile” delivered revenue of HK$1.02 billion during the period, remaining stable compared to the second half of 2025 and demonstrating robust resilience.
+“Doomsday: Last Survivors”, the Group’s key growth driver, has consistently introduced innovative features and dynamic marketing initiatives since its debut four years ago, earning widespread acclaim from more than 100 million registered users. In 2026, “Doomsday: Last Survivors” rolled out a series of strategic initiatives, including debuting its first-ever global online tournament, teaming up with hit anime titles “Ghost in the Shell: SAC_2045” and “FAIRY TAIL” for special collaborations, and organizing global offline player meetups. These coordinated efforts successfully propelled the game’s monthly and quarterly gross billings to consecutive record highs. During the period, the game generated revenue of approximately HK$700 million, up 33% year-on-year, further demonstrating its strong growth potential. “Viking Rise”, the Group’s other mid-generation Viking-themed title, also delivered solid results. In the first half of 2026, the game introduced innovative combat mechanics and diverse themed events, enriching its in-game social ecosystem and strengthening its long-term foundation. As at 30 June 2026, the game had over 76 million registered users and generated approximately HK$350 million in revenue.
+“Fate War”, a new strategy game released in 2025, was prominently featured on Apple’s App Store and Google Play Store worldwide. Since its launch, the game has been continuously enhancing its onboarding experience while enriching its social and combat ecosystems. During the period, “Fate War” generated over HK$18 million in average monthly gross billing. Meanwhile, several of the Group’s meticulously crafted new strategy titles are poised for release. These games blend classic core gameplay with trending features, striving to bring players a refreshing tactical experience.
+Leveraging its global operational expertise and a base of more than 1.6 billion users, the Group established a second growth curve through its APP Business. In the first half of 2026, the APP Business maintained approximately 71 million MAU, delivering stable performance year-on-year while growing 6% compared to the second half of 2025, further solidifying its platform development. During the period, the APP Business generated approximately HK$570 million in revenue, accounting for 20% of the Group’s total revenue and representing a 7% increase year-on-year. Additionally, it contributed a noteworthy net profit, accounting for 15% of the Group’s total profit and driving its diversified growth trajectory.
+The Group consistently prioritizes shareholder returns. The Board of Directors declared an interim dividend of HK8.2 cents per ordinary share, and a special dividend of HK8.2 cents per ordinary share. Total dividends declared for the period amounted to HK16.4 cents per ordinary share, representing approximately 60% of interim profit. In the first half of 2026, the Group allocated approximately HK$2.4 million for share buy-backs. Together with the dividends declared, this represents approximately 61% of interim profit, consistently delivering high-ratio shareholder returns.
+Looking ahead to the second half, the Group has established a solid foundation to unleash long-term potential: the core game “Doomsday: Last Survivors” is expected to sustain its strong momentum; a pipeline of new titles is set for launch to unlock growth potential; and the APP Business continues to deliver steady performance. Embracing the corporate spirit of “Innovators at Work, Gamers at Heart”, the Group will continue to deepen its global operational excellence and push ahead with the coordinated development of its diversified product matrix, to generate enduring, sustainable value for shareholders.
+About IGG Inc
+Established in 2006, IGG Inc is a leading global developer and operator of mobile games and applications, with headquarters in Singapore and local offices in the United States, China, Canada, Japan, South Korea, Thailand, the Philippines, Indonesia, Brazil, Türkiye, Italy and Spain. IGG offers multi-language and multifarious games and mobile applications to users around the world. The Group has established long-term partnerships with over 100 business partners, including global platforms, advertising channels, and vendors such as Apple, Google and Meta. IGG’s most popular games include “Lords Mobile”, “Doomsday: Last Survivors”, “Viking Rise”, “Fate War”, along with a diverse range of mobile applications.
+[1] APP Business: development and operations of the Group’s mobile applications.
+[2] Net profit for core business (non-IFRS measure): net profit excluding gain/loss on investments. Gain/loss on investments including: (1) fair value change and gain/loss on disposal of other financial assets or liabilities and dividend income; and (2) share of results of associates and joint ventures, impairment loss on interest in associates and joint ventures and net gain/loss on disposal and deemed disposal of associates and joint ventures.
+[3] “Lords Mobile” was awarded “Best Evergreen Strategy Game” at the Sensor Tower APAC Awards 2025.
+[4] User data as at June 30, 2026
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>USACasinos.com Awards Chumba Casino Best Sweepstakes Casino Experience ...</v>
+        <v>Global Sales of Pokémon Pokopia for Nintendo Switch 2 Surpass 5 Million Units</v>
       </c>
       <c r="B196" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C196" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D196" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E196" t="str">
-        <v>https://pr-inside.com/usacasinos-com-awards-chumba-casino-best-sweepstakes-casino-experience-r5193413.htm</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/global-sales-pok-mon-pokopia-000000494.html</v>
       </c>
       <c r="F196" t="str">
-        <v>(PR-inside.com) Leading casino review site recognizes Chumba Casino for consistent quality, transparent redemption processes, and a free-to-play model that continues to set the standard across the sweepstakes gaming industry. NEW YORK CITY, NY / ACCESS Newswire / June 22, 2026 / USACasinos.com Names Chumba Casino Top Sweepstakes Platform USACasinos.com has officially given Chumba Casino the title of Best Sweepstakes Casino Experience of 2026, the first time the review site has carved out a dedicated award in the sweepstakes category, the announcement follows months of hands-on evaluation spanning more than 30 active sweepstakes platforms operating across the United States. The selection wasn't close. Chumba Casino, operated ..</v>
+        <v>REDMOND, Wash., August 14, 2026--Global sales of the Pokémon Pokopia game have surpassed 5 million units across physical and digital versions, just over four months after its launch.</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>USACasinos.com Chumba Casino Best Social Casino Platform for 2026</v>
+        <v>Best Wig Companies Leading the Hair Industry in 2026</v>
       </c>
       <c r="B197" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C197" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D197" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Healthcare, Gaming</v>
       </c>
       <c r="E197" t="str">
-        <v>https://pr-inside.com/usacasinos-com-chumba-casino-best-social-casino-platform-for-r5193412.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358624</v>
       </c>
       <c r="F197" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 22, 2026 / USACasinos.com has named Chumba Casino the best social casino platform heading into 2026. The designation comes down to three factors: game variety, redemption reliability, and a promotional structure that doesn't shift on players month to month. The USACasinos.com review evaluated over a dozen sweepstakes casino platforms operating in the United States, and Chumba Casino came out on top, for good reason. Operated by VGW Group, Chumba Casino has been running since 2017 and carries a track record most newer platforms cannot touch. The sweepstakes model casino operates legally across ..</v>
+        <v>Finding a human hair wig that gives a real scalp-like finish without eating up your entire morning is the ultimate goal. In 2026, the hair game has officially shifted&amp;#8212;glue-heavy installs and unnatural hairlines are out, while health-first protective styles, instant wear-and-go units, and authentic natural textures are taking over. - - Whether you&amp;#39;re rushing out the door for a quick errands run or getting fully glammed up for the weekend, having a go-to unit that looks like it&amp;#39;s growing stra... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358624</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>Casino Top 10 Names Chumba Casino Real Money Online Casino 2026</v>
+        <v>Wipfli Report: Tribal Gaming Revenue Up, Profits Tightened by Rising Costs</v>
       </c>
       <c r="B198" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C198" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D198" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E198" t="str">
-        <v>https://pr-inside.com/casino-top-10-names-chumba-casino-real-money-online-casino-r5193408.htm</v>
+        <v>https://www.prnewswire.com/news-releases/wipfli-report-tribal-gaming-revenue-up-profits-tightened-by-rising-costs-302851272.html</v>
       </c>
       <c r="F198" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 22, 2026 / Casino Top 10 has officially recognized Chumba Casino as one of the top rated online casinos operating in the United States for 2026. The announcement came through the platform's latest online casino rankings, slotting Chumba into a select group of sweepstakes casinos that have delivered on game quality, redemption reliability, and player trust over the past several years, for anyone tracking the sweepstakes segment of online gaming, this one lands with weight. Chumba Casino, operated by VGW Group, has been running since 2017. That alone separates it from most ..</v>
+        <v>Annual study of 113 tribal casinos across 18 states finds strong revenue growth, healthy balance sheets and continued pressure from operating expenses MILWAUKEE, Aug. 13, 2026 /PRNewswire/ -- Tribal casinos generated strong revenue growth in 2025, with average casino revenue increasing by...</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>GameSquare Stockholders Approve All Proposals at 2026 Annual Stockholder ...</v>
+        <v>The Elder Scrolls IV: Oblivion Remastered arrives on Nintendo Switch 2</v>
       </c>
       <c r="B199" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C199" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D199" t="str">
-        <v>Finance, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E199" t="str">
-        <v>https://pr-inside.com/gamesquare-stockholders-approve-all-proposals-at-2026-annual-stockholder-r5193403.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358847</v>
       </c>
       <c r="F199" t="str">
-        <v>(PR-inside.com) FRISCO, TX / ACCESS Newswire / June 22, 2026 / GameSquare Holdings, Inc. (NASDAQ:GAME) ("GameSquare" or the "Company") today announced that at its 2026 Annual Meeting of Stockholders held on June 18, 2026, the Company's stockholders voted to: Elect two Class II members to our Board of Directors; Ratify the appointment of Kreston GTA as its independent registered public accounting firm; Approve, by a non-binding advisory vote, the compensation of our named executive officers; and, Approve a merger agreement with a wholly owned subsidiary of the Company for the purpose of restating the Company's Certificate of Incorporation. "I want to thank all the stockholders who ..</v>
+        <v>Take Cyrodiil with you wherever you go. The Elder Scrolls IV: Oblivion Remastered game is now available on the Nintendo Switch&amp;#8482; 2 system. - - The gates of Oblivion have opened on Nintendo Switch 2. Whether you&amp;#39;re returning to the familiar forests, cities and dungeons, or stepping into this uncharted world for the first time, you can now experience The Elder Scrolls IV: Oblivion Remastered wherever you play. The game features the complete adventure, including the Shivering Isles and Knig... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358847</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>Gravity Game Unite (GGU) Announces 2nd OBT for PC MMORPG "Ragnarok Zero: Global"</v>
+        <v>Nexters appoints Aghanim as global DTC enablement partner</v>
       </c>
       <c r="B200" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C200" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D200" t="str">
-        <v>Gaming, Media</v>
+        <v>SaaS, Gaming, Media</v>
       </c>
       <c r="E200" t="str">
-        <v>https://www.prnewswire.com/news-releases/gravity-game-unite-ggu-announces-2nd-obt-for-pc-mmorpg-ragnarok-zero-global-302806238.html</v>
+        <v>https://www.prnewswire.com/news-releases/nexters-appoints-aghanim-as-global-dtc-enablement-partner-302850607.html</v>
       </c>
       <c r="F200" t="str">
-        <v>2nd OBT scheduled to run from July 7 to July 15, based on Malaysia Time 2nd OBT to feature linked game "Get Poring," Ragnarok IP's first UGC feature "RO Factory," and new content "MVP Raid" KUALA LUMPUR, Malaysia, June 22, 2026 /PRNewswire/ -- Gravity Game Unite (GGU), the Malaysia branch...</v>
+        <v>LOS ANGELES, Aug. 13, 2026 /PRNewswire/ -- Aghanim, an integrated commerce, liveops automation, community engagement, and payments platform for video game studios, today announced a strategic partnership with Nexters Global (Nexters) within its mobile game business. Nexters is a game...</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>BC.GAME Token $BC Reaches New High, Gains More Than 260% Over the Past Year</v>
+        <v>This working handheld radio only picks up transmissions from your favorite video games</v>
       </c>
       <c r="B201" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C201" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D201" t="str">
-        <v>Crypto, SaaS, Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E201" t="str">
-        <v>https://www.prnewswire.com/news-releases/bcgame-token-bc-reaches-new-high-gains-more-than-260-over-the-past-year-302805973.html</v>
+        <v>https://www.prweb.com/releases/this-working-handheld-radio-only-picks-up-transmissions-from-your-favorite-video-games-302844710.html</v>
       </c>
       <c r="F201" t="str">
-        <v>BC.GAME's platform token continues its upward momentum as BC Engine cumulative rewards surpass 3.17 million BCD BELIZE CITY, Belize, June 21, 2026 /PRNewswire/ -- $BC has recently reached a new high. TradingView data shows that $BC recently traded at around $0.01237. The token has posted...</v>
+        <v>Now shipping from Colorado Springs: the TACCOM v2 gives flight sim, space sim, and milsim squads open push-to-talk airwaves, starting at $99 COLORADO SPRINGS, Colo., Aug. 13, 2026 /PRNewswire-PRWeb/ -- BlueUplink has begun shipping the TACCOM v2, a handheld, out-of-game VoIP radio whose...</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>Worldcast Live Announces "Follow Me" World Soccer Final Watch Party at Newark on July 19</v>
+        <v>Class Is in Session: GeForce NOW Levels Up Linux, Chromebooks and More</v>
       </c>
       <c r="B202" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C202" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D202" t="str">
-        <v>Gaming, Media</v>
+        <v>SaaS, Gaming, Media, Education</v>
       </c>
       <c r="E202" t="str">
-        <v>https://www.prweb.com/releases/worldcast-live-announces-follow-me-world-soccer-final-watch-party-at-newark-on-july-19-302805541.html</v>
+        <v>https://blogs.nvidia.com/blog/geforce-now-thursday-linux-native-app/</v>
       </c>
       <c r="F202" t="str">
-        <v>Worldcast Live is hosting the "Follow Me" World Soccer Final Watch Party on July 19 at Newark Airport Marriott, featuring live DJs, LED viewing rooms, Sip &amp; Paint, video game stations, local vendors, food, and Funbash jumbo games as a major family-friendly attraction, with a donation...</v>
+        <v>GeForce NOW is giving cloud gaming an extra-credit upgrade just in time for back-to-school season. The native Linux app for GeForce NOW is officially out of beta. GeForce NOW is also delivering new cloud optimizations that make Frame Generation feel even more responsive while streaming. On top of that, Performance members will see higher frame […]</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>Metaverse in Entertainment Market to Reach USD 121.96 Billion by 2032, Driven by Immersive Gaming Platforms and Content Platforms</v>
+        <v>GameSquare Appoints Tom Wild as Vice President of Creative Strategy ...</v>
       </c>
       <c r="B203" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C203" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D203" t="str">
-        <v>Gaming, Media</v>
+        <v>Finance, SaaS, Gaming</v>
       </c>
       <c r="E203" t="str">
-        <v>https://www.getnews.info/story/2026/06/19/metaverse-in-entertainment-market-to-reach-usd-12196-billion-by-2032-driven-by-immersive-gaming-platforms-and-content-platforms/?source=barchart</v>
+        <v>https://pr-inside.com/gamesquare-appoints-tom-wild-as-vice-president-of-creative-strategy-r5211911.htm</v>
       </c>
       <c r="F203" t="str">
-        <v/>
+        <v>(PR-inside.com) Senior strategic hire strengthens GameSquare's regional capabilities as the Company expands its award-winning agency platform across key global markets FRISCO, TX / ACCESS Newswire / August 13, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), a next-generation media, entertainment, technology and digital native treasury company, today announced the appointment of Tom Wild as Vice President of Creative Strategy, EMEA. Based in London, Wild will report to Paul Ioakim, GameSquare's Head of Agency. The appointment represents a continued investment in GameSquare's international growth strategy as gaming, creators and digital entertainment increasingly influence mainstream culture and reshape how brands engage with consumers. ..</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>Finland Sets Casino Gambling Risk Limits at 2% of Income, 4 Days, 2 Game Types</v>
+        <v>Cizzle Brands Corporation Announces that CWENCH Hydration has been Named as the Official Hydration Drink of Leading Esports Organization, Luminosity Gaming</v>
       </c>
       <c r="B204" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C204" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D204" t="str">
-        <v>Gaming</v>
+        <v>Healthcare, Gaming</v>
       </c>
       <c r="E204" t="str">
-        <v>https://www.prnewswire.com/news-releases/finland-sets-casino-gambling-risk-limits-at-2-of-income-4-days-2-game-types-302805484.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/cizzle-brands-corporation-announces-cwench-115000147.html</v>
       </c>
       <c r="F204" t="str">
-        <v>Helsinki-based expert Bonusetu.com outlines THL's new "2-4-2" gambling risk limits and explains why strong bank ID identification, the same technology behind registration-free casinos, is what will make such limits enforceable when Finland opens its licensed market in 2027. HELSINKI, June...</v>
+        <v>TORONTO, August 13, 2026--Cizzle Brands Corporation (Cboe Canada: CZZL; OTCQB: CZZLF; Frankfurt: 8YF) ("Cizzle Brands" or the "Company"), the sports nutrition company that is elevating the game in health and wellness, is pleased to announce that it has entered into an agreement (the "Agreement") with Luminosity Gaming ("Luminosity" or the "Organization"), the Toronto-based esports organization founded by Steve Maida, to make CWENCH Hydration™ the Official Hydration Drink of Luminosity.</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>GetJacked Announces Global Partnership with adjoe, Directing $2 Billion in Annual Gaming Advertising Demand Into Shopify Merchant Loyalty Programs</v>
+        <v>High Roller Technologies Secures Exclusive Prediction Markets Platform License and Development Agreement with mrkts.com to Advance ROLR™ Launch</v>
       </c>
       <c r="B205" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C205" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D205" t="str">
-        <v>Finance, Retail, Gaming</v>
+        <v>Finance, SaaS, Gaming</v>
       </c>
       <c r="E205" t="str">
-        <v>https://www.prweb.com/releases/getjacked-announces-global-partnership-with-adjoe-directing-2-billion-in-annual-gaming-advertising-demand-into-shopify-merchant-loyalty-programs-302804620.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3344417/0/en/high-roller-technologies-secures-exclusive-prediction-markets-platform-license-and-development-agreement-with-mrkts-com-to-advance-rolr-launch.html</v>
       </c>
       <c r="F205" t="str">
-        <v>As customer acquisition costs reach unsustainable levels across ecommerce, the partnership establishes the first loyalty model funded entirely by third-party advertisers rather than merchants, with Progressive Rewards that align shopper, merchant, and gaming studio interests in a single...</v>
+        <v>LAS VEGAS, Nevada, Aug. 13, 2026 (GLOBE NEWSWIRE) -- High Roller Technologies, Inc. ("High Roller" or the "Company") (NYSE: ROLR), a publicly traded online gaming and prediction markets company, today announced that it has entered into a Platform License and Development Services Agreement with DeepEther Labs, Ltd., the Malta-based technology company behind mrkts.com, the B2B prediction markets platform, and the Elantil iGaming platform, to support the development, launch and ongoing operation of the Company’s planned prediction markets platform.</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>5 Best Crypto Casinos 2026 - Top Bitcoin Casinos For Instant Withdrawals ...</v>
+        <v>Bragg Gaming Group Reports Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B206" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C206" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D206" t="str">
-        <v>Crypto, Gaming</v>
+        <v>Finance, SaaS, Gaming, Media</v>
       </c>
       <c r="E206" t="str">
-        <v>https://pr-inside.com/best-crypto-casinos-2026-top-bitcoin-casinos-for-instant-withdrawals-r5192669.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/bragg-gaming-group-reports-second-113000293.html</v>
       </c>
       <c r="F206" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 19, 2026 / To find thebest crypto casinos , we compared leading sites for security, withdrawals, game variety, and bonus fairness. The casinos featured here consistently performed best across all key areas. Crypto Casinos Welcome Bonuses Ratings Betwhale 250% up to $2,500 &amp;50 Free Spins for Buffalo Ways 4.9/5 Decode Casino 500% deposit match bonus + 50 free spins 4.9/5 Slotocash Up to 600% + 60 Free Spins 4.9/5 Lucky Rebel (for US Players) 200% up to $2,500 + 50 Free Spins 4.8/5 Red Dog Casino Up to $8000 4.8/5 Are you searching for the best crypto casino available in today's rapidly evolving iGaming industry? If so, you are not ..</v>
+        <v>TORONTO, August 13, 2026--Bragg Gaming Group (NASDAQ:BRAG; TSX:BRAG) ("bragg" or the "Company"), a leading igaming content and platform technology solutions provider, today announced its financial results for the second quarter of 2026.</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>Did You Lose Money Investing in Roblox Corporation? Robbins LLP Urges ...</v>
+        <v>MOHEGAN ANNOUNCES THIRD QUARTER FISCAL 2026 OPERATING RESULTS</v>
       </c>
       <c r="B207" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C207" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D207" t="str">
-        <v>Finance, SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E207" t="str">
-        <v>https://pr-inside.com/did-you-lose-money-investing-in-roblox-corporation-robbins-llp-urges-r5192533.htm</v>
+        <v>https://www.prnewswire.com/news-releases/mohegan-announces-third-quarter-fiscal-2026-operating-results-302849782.html</v>
       </c>
       <c r="F207" t="str">
-        <v>(PR-inside.com) SAN DIEGO, CA / ACCESS Newswire / June 18, 2026 /Robbins LLP informs stockholders that a class action was filed on behalf of all investors who purchased or otherwise acquired Roblox Corporation (NYSE:RBLX) securities between October 30, 2025 and April 30, 2026. Roblox is a gaming and creation platform. The platform itself consists of the Roblox Client, the Roblox Studio, and the Roblox Cloud. For more information, submit a form, email attorney Aaron Dumas, Jr., or give us a call at (800) 350-6003. What is the class period? October 30, 2025 - April 30, 2026 What are the allegations? Robbins LLP is Investigating ..</v>
-[...2 lines deleted...]
-    <row r="208">
+        <v>UNCASVILLE, Conn., Aug. 13, 2026 /PRNewswire/ -- Mohegan Tribal Gaming Authority ("Mohegan," "we" or "our") today announced operating results for its third fiscal quarter ended June 30, 2026. Third Quarter 2026 and Recent Highlights: Completed sale of the Connecticut Sun WNBA franchise...</v>
+      </c>
+    </row>
+    <row r="208" xml:space="preserve">
       <c r="A208" t="str">
-        <v>tonies Targets to More Than Double Group Revenue by 2030 and Announces Further International Expansion Plans at First-ever Capital Markets Day</v>
+        <v>36th Food Expo opens today</v>
       </c>
       <c r="B208" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C208" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D208" t="str">
-        <v>Finance, SaaS, Gaming, Media</v>
+        <v>SaaS, Healthcare, Retail, Gaming, Education</v>
       </c>
       <c r="E208" t="str">
-        <v>https://www.newmediawire.com/news/tonies-targets-to-more-than-double-group-revenue-by-2030-and-announces-further-international-expansion-plans-at-first-ever-capital-markets-day-7087236</v>
-[...5 lines deleted...]
-    <row r="209">
+        <v>https://www.acnnewswire.com/press-release/english/109104/</v>
+      </c>
+      <c r="F208" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 13, 2026 - (ACN Newswire) - The HKTDC Food Expo, Beauty &amp; Wellness Expo and Home Delights Expo, organised by the Hong Kong Trade Development Council (HKTDC), opened today at the Hong Kong Convention and Exhibition Centre. The three fairs will run concurrently for five days from 13 to 17 August and are open to the public. The Food Expo PRO (13 to 15 August) is open exclusively to trade buyers during its first two days, while on its final day it will welcome both trade buyers and the public. The Hong Kong International Tea Fair (13 to 15 August) is again fully open to both trade visitors and the public this year. The International Conference of the Modernization of Chinese Medicine &amp; Health Products (ICMCM), jointly organised by the Modernized Chinese Medicine International Association (MCMIA), HKTDC and 10 leading research institutions, also commenced today and will run from 13 to 15 August.
+Officiating at today’s opening ceremony for the fairs was guest of honour Paul Chan, Financial Secretary of the Hong Kong Special Administrative Region (HKSAR) Government, who was joined by Dr Jonathan Choi, Council Member of the HKTDC and Sophia Chong, Executive Director of the HKTDC.
+Dr Choi said: “This year, we are bringing together more than 1,850 exhibitors from over 30 countries and regions, creating a vibrant marketplace that spans food, tea, home living, beauty and wellness sectors. Today, wellness has become an integral part of everyday life. It is reflected in the food and beverages we enjoy, the way we care for our home and how we nurture our physical and mental well-being. Under the fairs’ central theme of ‘Live Well. Stay Well’, we offer a wide range of food and beverage, lifestyle products, services and experiences that support healthier, happier and more balanced lifestyles.”
+Ms Chong said: "As an international business centre and a key food trading hub in the region, Hong Kong has long served as a platform for global food and catering enterprises seeking to expand into the Chinese Mainland, Asia and international markets. Through the Food Expo PRO, the ICMCM, and a diverse range of industry exchange platforms, the HKTDC fosters cross-border and cross-sector collaboration, further strengthening Hong Kong’s role as a bridge connecting the Chinese Mainland and international markets, while supporting the high-quality development of the food and health industries.”
+Five Themed Days promote quality living
+To complement this year’s theme, “Live Well. Stay Well”, the fairs will feature Five Themed Days, designed to encourage people to embrace a healthy and fulfilling lifestyle.
+1. Happy Eat Happy Life (13 August)
+Promoting balanced nutrition and healthy living, the Food Expo showcases a wide range of wellness-focused products, including a cistanche health drink, often referred to as “desert ginseng” (Booth: 1B-B12); ready-to-eat bird’s nest with rock sugar made with “five-free” commitment - free of bleaching agents, artificial-colourings, dyes, preservatives, and stabilizers (Booth: 3D-B02K); longan, jujube and rose healthy life tea (Booth: 1B-B12); nutritious fresh fish soup (Booth: 1A-B12); and organic dried blueberries from the Changbai Mountains (Booth: 3D-C16).
+The Home Delights Expo also features products that support healthy living, including a high-speed food processor capable of preparing texture-modified meals (Booth: 3F-D02), helping the elderly and those with swallowing difficulties enjoy a more varied diet. At the Beauty &amp; Wellness Expo, visitors can experience the Mannings Health Assessments (Booth: 3E-A18), offering a range of complimentary health assessments and personalised consultations, including traditional Chinese wellness consultation, skin and scalp assessments, cardiovascular and stress tests, to help visitors discover a healthier lifestyle according to their individual needs.
+What’s more, the Department of Health will present activities such as “EatSmart Restaurant Star+”, encouraging restaurants to offer a wider variety of healthy menu options and helping the public adopt healthier eating habits.
+2. The World in Blink (14 August)
+Centred on visual enjoyment, this themed day features a curated selection of food and lifestyle products from around the world. The Food Expo brings together global delicacies including limited-harvest natural honey from South Africa (Booth: 3B-E11); crafted chocolates served as an inflight snack by Finnair (Booth: 3B-D11); organic raw cacao nibs from Peru (Booth: 1E-E27); and a creative Chiu Chow style foie gras toast inspired by the classic Chiu Chow goose dish (Booth: 3B-C18). Asian flavours include pandan chiffon cakes from a renowned Singaporean confectionery brand (Booth: 3B-D01); Karun Thai tea (Booth: 3B-D11); and a Korean water-shake probiotic yoghurt (Booth: 1E-D30).
+The Beauty &amp; Wellness Expo will showcase innovative beauty products, including home-use beauty devices developed by a leading Korean aesthetic medical company (Booth: 3E-B18) and clear aligners (Booth: 3E-C19).
+Visitors can also enjoy cultural activities such as intangible cultural heritage embroidery ornament workshops and ethnic dance performances, offering visitors an opportunity to experience diverse international cultures.
+3. Coffee or Tea? (15 August)
+Following its debut at last year’s Food Expo PRO, the dedicated “Coffee Zone” returns with exhibitors from Yunnan Province, the Chinese Mainland’s largest coffee-growing region, showcasing earthy truffle dried mushroom flavoured drip coffee (Booth: 5E-B02). Other highlights include Arabica coffee beans from Myanmar (Booth: 5E-B32); Kona coffee, well known as the "Hawaiian queen coffee" (Booth: 5E-B19); and a locally developed sparkling coffee infused with spicy notes of Hong Kong ginger (Booth: 5E-C32).
+The Hong Kong International Tea Fair presents a range of rare teas, including the exceptionally rare purple bud raw Pu'er tea from Kunlu Mountain, Yunnan (Booth: 5F-F17); white tea from Laos (Booth: 5F-E13); and Ceylon tea from Sri Lanka (Booth: 5F-D20). Making its debut this year is the Chinese Mainland Matcha Pavilion, presented by Guizhou (Booth: 5F-D21) and Zhejiang  – the Chinese mainland’s two leading matcha-exporting regions – showcasing ceremonial-grade matcha(Booth: 5F-D07), beverage-grade matcha and matcha desserts (Booth: 5F-D11). The inaugural Yixing Zisha Teaware Pavilion highlights the exquisite craftsmanship of traditional Yixing purple clay teaware (Booth: 5G-B18).
+A new “Tea Lifestyle” zone features innovative tea beverages such as Pu’er coffee tea (Booth: 5F-F15) and LockCha beer (Booth: 5G-C31), alongside lifestyle products including Zen-inspired bonsai displays (Booth: 5G-C27B), demonstrating the integration of tea culture into contemporary living.
+In addition, a variety of tea-related activities will be held, including tea meditation experiences, a showcase of winning teas from the International Tea Competition 2026, and the 2026 Dacheng Guoxue Cup: the Cross-Strait and Hong Kong-Macao teenager tea art competition. The Hong Kong Gong Fu Tea Art and Culture Association will present a seminar titled “Hong Kong Intangible Cultural Heritage – Chiu Chow Kung Fu Tea”.
+4. Stay Fresh, Stay Ahead (16 August)
+This day focuses on premium fresh produce and products. Hong Kong’s Fish Marketing Organization and Vegetable Marketing Organization (Booth: 1E-A18) have expanded their presence at the exhibition and will introduce their new unified brand, “Hong Kong Harvest”, showcasing quality local fishery and agricultural products as well as processed products.
+The Chinese Mainland pavilion, organised by the Agricultural Trade Promotion Center of the Ministry of Agriculture and Rural Affairs of China, alongside other Chinese Mainland pavilions, will present hundreds of agricultural products and regional delicacies, including Yunnan ham, Xinjiang wines, Qingyuan chicken from Guangdong, Anhui foie gras, Hainan coconut water, Sichuan chilli powder and Xizang yak meat.
+Celebrating its 15th edition in 2026, the Gourmet Zone will host 15 star chefs to demonstrate the preparation of a range of exquisite dishes. Water Leung, Executive Chef of Chiu Ka Banquet, will demonstrate the preparation of authentic Chiu Chow pan-fried bombay duck with fresh tomato on the day. A commemorative premium recipe book, “Star Chef’s Culinary Creations”, jointly presented with food distributor Ng Fung Hong, which celebrates its 75th anniversary this year, will be made available to those taking part in the cooking demonstrations. Participants will also be able to sample the dishes prepared on-site.
+5. Let’s Chill (17 August)
+Visitors can relax and enjoy this final themed day, with the Beauty &amp; Wellness Expo introducing the brand-new “Stay Relax” zone, featuring products such as a red-light therapy pod (Booth: 3E-C06) and medical wellness products designed to relieve pain (Booth: 3E-C02).
+The Home Delights Expo will host the new “Go Sleep Exp” (Booth: 3F-D27), presented by the Sleep Health Association. The exhibit explores the entire sleep journey, from pre-sleep preparation and deep sleep to waking up, through immersive sensory experiences, sleep environment displays and sleep data analysis, helping visitors better understand the importance of sleep to their overall wellbeing. Activities include a traditional Chinese medicine session on emotional health disorders and the “mugwort pain relief adventure” organised by the Jockey Club Lo Wai Chinese Herb Garden, offering insights into the benefits of mugwort.
+In addition, the Food Expo introduces a new Dessert and Gelato Theme, featuring over 100 desserts and speciality ice cream flavours. Visitors can also explore Hong Kong’s first chewy treats themed market, bringing together more than 10 local brands offering handmade fresh milk mochi (Booth: 3B-A18), sourdough mille-feuille (Booth: 3B-B19), the Pon de Ring donut (Booth: 3B-A11), and other unique desserts.
+Food Expo PRO unveils new ‘Meat Zone’
+For trade visitors, Food Expo PRO introduces a  “Meat Zone” this year, showcasing premium meat products from the Chinese Mainland, Hong Kong, Brazil, Korea and the United States. The spotlight “Food Science and Technology Zone” focuses on the growing wellness market trend, featuring alternative and future foods as well as the latest food-service technologies. Highlights include an innovative health food developed by a Hong Kong exhibitor, combining scientific research with the rare medicinal orchid herb Gastrodia elata from Guizhou in a convenient ready-to-consume format.
+This year, Food Expo PRO introduces Pet Food products for the first time. A Hong Kong exhibitor uses patented packaging technology to preserve the nutritional value of pet food meat without preservatives or cold-chain logistics, enabling room-temperature storage as well as unlocking new opportunities in the pet economy.
+Demand for halal products continues to rise. For the third consecutive year, Food Expo PRO and the Food Expo feature a dedicated halal food and beverage label. More than 130 exhibitors from the Chinese Mainland, Taiwan, Brunei, Colombia, Korea, Singapore, Thailand and other markets will participate this year, making it easier for buyers to source halal-certified products.
+Conference promotes international exchange for Chinese medicine
+The International Conference of the Modernization of Chinese Medicine &amp; Health Products, organised by the MCMIA together with the HKTDC and 10 scientific research institutions, is supported this year by the Chinese Medicine Development Fund of the Hong Kong SAR Government. Under the theme “Clinical Translation, Regulatory Policies and Global Innovative Pathways of Traditional Medicine”, the conference will focus on the twin concepts of “bringing in” and “going global”. It will introduce Hong Kong’s Chinese medicine regulatory framework and support resources for participants from the Chinese mainland and overseas, while inviting international regulatory authorities to share perspectives on traditional medicine regulations in their respective markets.
+The conference has been expanded from two days to three days this year and will feature over 30 renowned speakers. Experts from the Chinese Mainland, Hong Kong, Macao, Australia, Canada, Indonesia, Korea, Malaysia, Singapore, Thailand and the United Kingdom will discuss the latest developments in Chinese medicine research and development, regulatory trends and successful industry practices.The conference will be held in a hybrid physical-and-online format and aims to facilitate wider participation and interaction between attendees and speakers. Registered Chinese medicine practitioners in Hong Kong can apply for continuing education credits by attending the conference.
+Admission privileges and shopping rewards for HKTDC’s 60th anniversary
+To celebrate the 60th anniversary of the HKTDC, a series of special promotions and consumer offers will be launched during the fairs. Members of the public presenting designated official promotional leaflets can enjoy free admission before 12pm each day, with a quota of 600 visitors per day. Exhibitors will also roll out a variety of “6”-themed offers, including stainless-steel cutlery sets for HK$6 and wild purple bud tea at 40% off. And visitors can participate in daily lucky draws and exhibition mini games, with prizes worth more than HK$1 million in total.
+The HKTDC has launched a “Food Expo VIP ticket online game” campaign. By participating in games on the HKTDC’s 60th Anniversary Facebook page, members of the public will have the opportunity to win VIP admission tickets to the Food Expo. Details have been announced on the HKTDC’s social media channels.
+Also returning is the “Smart Bidding” session which allows visitors to bid on selected products starting from just 10% of the original price. For the latest promotions, flash sales and limited-time discounts, visitors are encouraged to visit the “August Happy Buy” campaign website (https://ecoupon.hktdc.com/food/tabs/home), allowing them to enjoy great savings while shopping and dining in Hong Kong.
+No physical tickets will be issued for the August fairs. E-tickets can be purchased or redeemed in advance through the 01 Space e-ticketing platform, AlipayHK, Alipay, all 7-Eleven and Circle K convenience stores, the Octopus App and The Club App. Visitors may also purchase admission on-site at the venue entrance using AlipayHK, Alipay, Octopus, or WeChat Pay. In addition, Morning Admission Tickets and Evening Admission Tickets for designated dates will return this year.
+Photo download: https://bit.ly/4i7AlE9
+The 36th Food Expo, 4th Food Expo PRO, 10th Beauty &amp; Wellness Expo, 12th Home Delights Expo and 17th Hong Kong International Tea Fair opened today, together with the International Conference of the Modernization of Chinese Medicine &amp; Health Products
+Celebrating its 15th edition, the Gourmet Zone at the Food Expo will host 15 celebrity chefs to demonstrate the preparation of a range of exquisite dishes
+The 36th Food Expo showcases an array of specialty foods from around the world, offering visitors the opportunity to experience diverse global culinary cultures
+This year, Food Expo PRO introduces the “Meat Zone”, bringing together premium meat products from markets across the globe
+The Hong Kong International Tea Fair debuts a Chinese Mainland matcha pavilion, highlighting the integration of tea culture with modern lifestyles
+The first themed day, “Happy Eat Happy Life”, promotes balanced nutrition and healthy living. Exhibitors including Dong E E Jiao Co., Ltd showcase a range of “food-as-medicine” products
+The popular “Scentsation” zone returns to the Beauty &amp; Wellness Expo, with the Xuelei Fragrance Museum from Guangzhou participating for the first time to offer visitors a fully immersive sensory experience
+The Home Delights Expo debuts the “Go Sleep Exp”, showcasing cutting-edge sleep technologies and wellness products while promoting the benefits of quality sleep
+Opening dates and times of the exhibitions:
+Date
+HKTDC Food Expo PRO
+Open to trade buyers only: 13-14 August (Thursday to Friday)
+Open to trade buyers and public: 15 August (Saturday)
+Hong Kong International Tea Fair
+Open to trade buyers and public: 13-15 August (Thursday to Saturday)
+HKTDC Food Expo, HKTDC Beauty &amp; Wellness Expo, HKTDC Home Delights Expo
+13-17 August (Thursday to Monday)
+International Conference of the Modernization of Chinese Medicine and Health Products
+13-15 August (Thursday to Friday)
+Time
+HKTDC Food Expo PRO, Hong Kong International Tea Fair
+13-14 August: 10am to 6pm
+15 August: 10am to 5pm
+HKTDC Food Expo, HKTDC Beauty &amp; Wellness Expo, HKTDC Home Delights Expo
+13-16 August: 10am to 10pm
+17 August: 10am to 6pm
+Venue
+Hong Kong Convention and Exhibition Centre, Wan Chai
+Admission
+- Food Expo Public Hall, Home Delights Expo, Beauty &amp; Wellness Expo and Hong Kong International Tea Fair 2026 single ticket: HK$30 per person (ticketholders can pay a top-up fee of HK$10 for admission to the Gourmet Zone on the same day)
+- Food Expo Public Hall and Gourmet Zone, Home Delights Expo, Beauty &amp; Wellness Expo and Hong Kong International Tea Fair 2026 combo tickets: HK$40 per person*
+*HK$36 per person during the pre-sale period from 30 July to 12 August. (Tickets are available for pre-sale and walk-in at all 7-Eleven and Circle K convenience stores for HK$36 per person.)
+Remarks: Holders of the 15 August single ticket &amp; combo ticket can visit the Food Expo PRO
+- Morning admission tickets: Entry before 12pm on 13, 14 and 17 August (Thursday, Friday and Monday) to the Food Expo Public Hall, Home Delights Expo, Beauty &amp; Wellness Expo and Hong Kong International Tea Fair on the same day: HK$10 (pay directly by AlipayHK, Alipay, Octopus card or WeChat Pay for admission at the hall entrances only)
+- Night admission tickets: Entry after 6pm on 13 to 16 August, Thursday to Sunday, to the Food Expo Public Hall, Home Delights Expo, Beauty and Wellness Expo on the same day: HK$10 (pay directly by AlipayHK, Alipay, Octopus card or WeChat Pay for admission at the hall entrances only)
+- Concessionary price for persons with disabilities: HK$10 (top-up fee for the Gourmet Zone on the same day is HK$10)Note: Persons with disabilities need to present a “Registration Card for Persons with Disabilities”, issued by the Labour and Welfare Bureau (pay directly by AlipayHK, Alipay, Octopus card or WeChat Pay for admission at the hall entrances only)
+- Tourist tickets: HK$20 (HK$30 including admission to the Gourmet Zone)
+Note: Tourists need to present valid travel documents at the fairground to purchase tickets
+- Free admission is available for children aged three and under and senior citizens aged 65 or above (presenting valid age proof)
+Tickets
+E-tickets are available for sale at AlipayHK and Alipay, the 01 Space e-ticketing platform, all 7-Eleven and Circle K convenience stores, the Octopus app and The Club app.
+HKTDC Food Expo PRO
+foodexpopro.hktdc.com
+HKTDC Hong Kong International Tea Fair
+hkteafair.hktdc.com
+HKTDC Food Expo
+hkfoodexpo.hktdc.com
+HKTDC Beauty &amp; Wellness Expo
+hkbeautyexpo.hktdc.com
+HKTDC Home Delights Expo
+homedelights.hktdc.com
+The International Conference of the Modernization of Chinese Medicine and Health Products (ICMCM)
+icmcm.hktdc.com
+August Happy Buy website
+https://ecoupon.hktdc.com/food/tabs/home
+Media enquiries
+HKTDC’s Communications &amp; Public Affairs Department:
+Winnie Kan
+Tel: (852) 2584 4055
+Email: winnie.wy.kan@hktdc.org
+Clayton Lauw
+Tel: (852) 2584 4472
+Email: clayton.y.lauw@hktdc.org
+Katy Wong
+Tel: (852) 2584 4524
+Email: katy.ky.wong@hktdc.org
+HKTDC Media Room: http://mediaroom.hktdc.com
+About HKTDC 
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="209" xml:space="preserve">
       <c r="A209" t="str">
-        <v>Rapoo Unveils Prime Day Deals: Save 20% on Productivity and Gaming Essentials</v>
+        <v>U.S. Polo Assn. Takes No. 1 Spot for All Sports Brands and Climbs to No. 22 Overall on License Global's 2026 'Top Global Licensors' Ranking</v>
       </c>
       <c r="B209" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C209" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D209" t="str">
-        <v>SaaS, Retail, Gaming</v>
+        <v>Retail, Gaming, Media</v>
       </c>
       <c r="E209" t="str">
-        <v>https://www.prnewswire.com/news-releases/rapoo-unveils-prime-day-deals-save-20-on-productivity-and-gaming-essentials-302804539.html</v>
-[...2 lines deleted...]
-        <v>From award-winning ergonomic mice to high-performance gaming mice, Rapoo's Prime Day offers help users upgrade their setups for less. NEW YORK, June 18, 2026 /PRNewswire/ -- Rapoo, a global leader in wireless peripherals and gaming accessories, today announced its Amazon Prime Day 2026...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109100/</v>
+      </c>
+      <c r="F209" t="str" xml:space="preserve">
+        <v xml:space="preserve">West Palm Beach, FL, Aug 13, 2026 - (ACN Newswire) - U.S. Polo Assn.®, the official sports brand of the United States Polo Association (USPA), was named the highest-ranking sports brand on License Global's annual Top Global Licensor list for the second consecutive year, surpassing the NFL Players Association, PGA Tour, and Formula 1. Marking another milestone, U.S. Polo Assn. climbs to No. 22 overall on the global licensor list spanning the entertainment, fashion, lifestyle, and sports industries. This achievement reflects the continued expansion of the multi-billion-dollar brand globally as it delivered a record year on all fronts with $2.7B in retail sales in 2025.
+U.S. Polo Assn.®, the official sports brand of the United States Polo Association (USPA), ranked the No. 1 Sports Licensor on License Global's annual Top Global Licensor list. This achievement reflects the continued expansion of the multi-billion-dollar sport brand globally as it delivered a record year on all fronts with $2.7B in retail sales in 2025.U.S. Polo Assn.®, the official sports brand of the United States Polo Association (USPA), was ranked the No. 1 Sports Licensor, surpassing the NFL, PGA Tour, and Formula 1 on License Global's annual Top Global Licensor list. The global sport brand, with distribution in 190 countries, also ranks No. 22 among other leading global brands in the fashion, sport, entertainment, and lifestyle industries.
+The latest recognition by License Global comes amid another year of significant growth for U.S. Polo Assn., driven by its authentic connection to the sport of polo and a long-term global expansion strategy. The 2026 Top Global Licensor ranking highlights the brand's continued success, which has steadily expanded its presence across global markets through key partnerships, retail growth, digital commerce, and consumer engagement initiatives.
+As one of the key initiatives supporting that momentum, U.S. Polo Assn. recently launched its global campaign, The Polo Shirt: An Icon Born from the Game™, celebrating the sport of polo's authentic role in inspiring one of fashion's most recognizable styles. The campaign highlights the brand's unique position being directly connected to the sport from which the polo shirt originated, creating a powerful point of differentiation in today's competitive marketplace.
+"Remaining the No. 1 Sports Licensor and moving up to No. 22 overall among the world's leading licensing titans on License Global is an important milestone for U.S. Polo Assn. and reflects the incredible work being executed across our global business," said J. Michael Prince, President and CEO of USPA Global, the company that manages and markets the U.S. Polo Assn. brand. "As the official sports brand of the United States Polo Association, our authentic connection to the sport of polo remains a powerful differentiator for U.S. Polo Assn. that continues to resonate with consumers and sports fans worldwide."
+The annual License Global ranking is widely regarded as one of the licensing industry's most influential benchmarks, measuring worldwide retail sales of licensed consumer products and experiences across a broad range of categories. According to the 2026 report, the world's leading licensors generated more than $338 billion in retail sales, highlighting the continued strength and evolution of the global licensing sector. The world's largest brand remains The Walt Disney Company at $63 billion in retail sales. Other notable brands on the list included NBCUniversal, Warner Bros. Discovery, The Hershey Company, BMW Group, Sony Pictures Consumer Products, and John Deere, to name a few.
+For U.S. Polo Assn., the recognition underscores years of strategic investment in brand building and international market development. Today, the brand's global footprint reaches consumers in 190 countries through an extensive network of e-commerce platforms, strategic global partners, and more than 1,200 U.S. Polo Assn. retail stores, all with a shared commitment to delivering authentic, accessible, sport-inspired products that reflect the heritage and excitement of the sport of polo.
+To be considered for inclusion in the annual ranking, participating brands and corporate entities submit retail sales figures based on worldwide licensed merchandise sales. Those figures are supplemented by independent research and verification conducted by License Global's editorial team through industry sources, financial filings, annual reports, and market analysis.
+This recognition for U.S. Polo Assn. follows another milestone in 2026, as the brand was listed on USA TODAY's Most Trusted Brands 2026 list alongside other notable brands including Nike, Rolex, Disney, YETI, and American Eagle Outfitters, to name a few. This prestigious consumer-driven ranking highlights best-in-class brands across the United States based on trust, reliability, and overall customer experience. U.S. Polo Assn.'s inclusion on both USA TODAY and License Global underscores the brand's ability to consistently deliver quality products and meaningful experiences while maintaining a strong emotional connection with consumers and sports fans worldwide through the authenticity of sports.
+"Continued growth in licensing comes from combining a strong, consistent global brand with local market expertise," said Molly Robbins, SVP of Global Licensing &amp; Business Development for USPA Global. "Our partners around the world play a critical role in bringing the U.S. Polo Assn. brand to life in ways that resonate with consumers, and we are proud of what we have built together."
+"This recognition from License Global speaks to the strength of those relationships and the incredible work being executed across our global network," continues Robbins.
+As U.S. Polo Assn. continues its upward trajectory, the brand remains focused on expanding its presence in established and emerging markets while sharing the heritage, style, and excitement of the sport of polo with consumers and sports fans around the world.
+About U.S. Polo Assn. and USPA Global
+U.S. Polo Assn. is the official sports brand of the United States Polo Association (USPA), the largest association of polo clubs and polo players in the United States, founded in 1890. With a multi-billion-dollar global footprint and worldwide distribution through more than 1,200 U.S. Polo Assn. retail stores as well as thousands of additional points of distribution, U.S. Polo Assn. offers apparel, accessories, and footwear for men, women, and children in more than 190 countries worldwide. U.S. Polo Assn.'s Global Polo Shirt Campaign, An Icon Born from the Game, is a powerful tribute to the iconic polo shirt's authentic sports origins and its evolution into one of the world's most enduring style essentials.
+The global sport brand sponsors major polo events around the world, including the U.S. Open Polo Championship®, held annually at NPC in The Palm Beaches, the premier polo tournament in the United States. Historic deals with ESPN in the United States, TNT and Eurosport in Europe, Star Sports in India, and BeIn Sports in the Middle East now broadcast several of the premier polo championships in the world, sponsored by U.S. Polo Assn., making the thrilling sport accessible to millions of sports fans globally for the very first time.
+U.S. Polo Assn. has recently been named one of USA Today's Most Trusted Brands and in 2026 was ranked the top sports licensor in the world, surpassing the NFL, PGA Tour, and Formula 1, according to License Global. The sport-inspired brand has been recognized internationally with awards for global growth and sport content. Due to its tremendous success as a global brand, U.S. Polo Assn. has been featured in Fortune, Forbes, Modern Retail, and GQ as well as on Yahoo Finance and Bloomberg, among many other noteworthy media sources around the world. For more information, visit uspoloassnglobal.com and follow @uspoloassn.
+USPA Global is a subsidiary of the United States Polo Association (USPA) and manages the multi-billion-dollar sports brand, U.S. Polo Assn. USPA Global also manages the subsidiary, Global Polo, which is the worldwide leader in polo sport content. To learn more, visit globalpolo.com or Global Polo on YouTube.
+For Further Information, Contact:
+Stacey Kovalsky - VP, Global PR &amp; Communications
+Phone +001.561.790.8036 - Email: skovalsky@uspagl.com
+Kaela Drake - Senior PR &amp; Communications Specialist
+Phone +001.561.790.8036 - Email: kdrake@uspagl.com
+SOURCE: USPA Global
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>SEGG Media Reports Strong Q2 Momentum Across Veloce and Quadrant</v>
+        <v>Starbreeze Entertainment &amp; VICE Studios Partners with Curtis “50 Cent” Jackson and G-Unit Film &amp; Television for PAYDAY</v>
       </c>
       <c r="B210" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C210" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D210" t="str">
-        <v>Finance, Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E210" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/18/3314281/0/en/SEGG-Media-Reports-Strong-Q2-Momentum-Across-Veloce-and-Quadrant.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358835</v>
       </c>
       <c r="F210" t="str">
-        <v>FORT WORTH, Texas, June 18, 2026 (GLOBE NEWSWIRE) -- Sports Entertainment Gaming Global Corporation (NASDAQ: SEGG, LTRYW) (“SEGG Media” or the “Company”) today highlighted strong commercial momentum during the second quarter of 2026, driven by continued growth and partnership activity across Veloce Media Group and Quadrant.</v>
-[...2 lines deleted...]
-    <row r="211">
+        <v>Starbreeze Entertainment together with VICE Studios (Gangs of London) have partnered with Curtis &amp;#8220;50 Cent&amp;#8221; Jackson and his G-Unit Film &amp;amp; Television, to executive produce an adaptation of Starbreeze&amp;#39;s iconic, long-running video game franchise PAYDAY&amp;#174; for global audiences. - - &amp;#8220;G-Unit Film &amp;amp; TV has built cinematic crime stories that connect with audiences around the world. Teaming up with Starbreeze and VICE Studios and bringing the world of PAYDAY to the screen gives us the chance to build... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358835</v>
+      </c>
+    </row>
+    <row r="211" xml:space="preserve">
       <c r="A211" t="str">
-        <v>The New Era of Independent Luxury in Mexico: Industry Leaders Redefine ...</v>
+        <v>Kefi B.V. and Aligned Shareholders Announce Strategic Vision for WSC World Sporting Consulting Limited: Targeting Near-Term Public Listing and Global Expansion of the TCR Ecosystem</v>
       </c>
       <c r="B211" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C211" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D211" t="str">
-        <v>Gaming</v>
+        <v>Finance, SaaS, Real Estate, Retail, Automotive, Gaming, Media</v>
       </c>
       <c r="E211" t="str">
-        <v>https://pr-inside.com/the-new-era-of-independent-luxury-in-mexico-industry-leaders-redefine-r5192338.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) The second annual Summit Mexicano de la Hospitalidad (SMH) in Mérida brought together hospitality leaders to discuss boutique hotel strategies, architectural curatorship, and the future of experiential travel in Latin America. During the executive debate, María Olazábal, Founder &amp; CEO of Ownia Collection, emphasized a key industry shift, stating: "Hospitality distribution is no longer a volume game; it's a curatorship game." MÉRIDA, MX / ACCESS Newswire / June 18, 2026 / The hospitality landscape in Mexico and Latin America has officially entered a new chapter. The recently concluded Summit Mexicano de la Hospitalidad (SMH), held in the historic city of Mérida, ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109098/</v>
+      </c>
+      <c r="F211" t="str" xml:space="preserve">
+        <v xml:space="preserve">AMSTERDAM/HONG KONG, August 13, 2026 - (ACN Newswire) - Kefi B.V., a major shareholder and principal creditor of WSC Group (the owner and promoter of the globally recognized TCR Series), together with its aligned shareholders, today announced a comprehensive strategic vision aimed at accelerating the commercial growth of the TCR platform and bringing WSC WORLD SPORTING CONSULTING LIMITED (WSC Group) to a public listing on a major international exchange in the near future.
+The Foundation: Kefi's Decisive Role in Building the TCR Ecosystem
+Kefi B.V. and its predecessor entity have invested the largest amount of capital into WSC Group among all shareholders since 2018, while simultaneously providing strategic resources and support to fellow shareholders throughout this period. This commitment was made well before the Fédération Internationale de l'Automobile (FIA) adopted the TCR Regulations as its global touring car standard. Kefi's high-conviction capital investment proved decisive, enabling the seamless integration of FIA standards and the global debut of the first commercially available road car bearing the TCR brand.
+Following this foundational investment, WSC Group successfully launched landmark co-branding initiatives with major automotive manufacturers. In 2019, the Volkswagen Golf GTI TCR road car was introduced to the European and Asian markets, pushing sales significantly with the strength of the TCR brand and becoming a sought-after performance icon. In 2021, the Hyundai Elantra N TCR Edition further demonstrated the power of the TCR brand to drive consumer car sales in global markets. These achievements confirm that the commercial potential of the TCR ecosystem is limitless, extending far beyond the racetrack and into the showrooms of the world's largest automakers.
+Beyond Capital: Kefi's Strategic Partnership and Long-Term Support
+Kefi B.V.'s contribution to WSC Group has extended far beyond capital injections. Over nearly a decade of close collaboration, Kefi has provided continuous long-term strategic support: referring high-value business networks and introducing real commercial opportunities to the company and its shareholders, offering professional advisory services on corporate governance, legal structuring, and financial strategy, and connecting WSC Group with strategic partners across the automotive, technology, and media sectors.
+"Over nearly ten years of close collaboration, we have grown alongside WSC," stated a spokesperson for Kefi B.V. "We have deep insight into the company's inner circle, its daily workings, and its operational details. We maintain absolute clarity regarding our rights as a major shareholder and creditor, and we believe the time has come to unlock the true, unmaximised value of this extraordinary global IP."
+Kefi as the Institutional Interface for WSC
+Given its extensive expertise in global laws, regulations, and capital markets, Kefi B.V. acts as the primary communication channel on behalf of WSC Group when engaging with institutional investors and sophisticated partners. This role ensures that WSC Group's engagement with the global investment community meets the highest standards of professionalism, regulatory compliance, and fiduciary transparency, standards that are essential for the company's path to a public listing.
+Kefi's efforts in this capacity have already brought tangible benefits to all minority shareholders by enhancing the company's credibility, expanding its investor base, and laying the groundwork for a liquidity event that will deliver significant value to all stakeholders.
+A New Chapter: Evolving for the Next Phase of Growth
+The TCR ecosystem has now matured into a global institution operating across more than 40 countries with over 16 major manufacturers. The scale and complexity of the business today demands institutional governance, centralized commercial expertise, and capital markets experience to take the platform to its next level of growth. Kefi B.V. and its aligned shareholders are therefore advocating for the introduction of enhanced professional structures and a business model upgrade that matches the ambition and scale of the opportunity ahead.
+From Grassroots to World-Class: A Platform for All Drivers
+At its core, TCR cars remain the most affordable and exciting category in global motorsport. With a complete race-ready car costing a fraction of GT3 or single-seater alternatives, TCR delivers thrilling, close-contact touring car racing that is accessible to a wide range of participants. Yet affordability does not come at the expense of competition quality. The TCR Series attracts the full spectrum of driving talent, from passionate gentleman drivers to top-tier professionals with elite driving skills competing at the highest level of touring car racing. This unique combination of accessibility and world-class competition is what sets the TCR Series apart and gives WSC an unrivalled depth of driver engagement across all levels.
+Kefi B.V. and its aligned shareholders aim to bring the enthusiasm of motorsport back to the world, to reignite the passion that comes from watching production-based cars, driven by relatable heroes, battling bumper-to-bumper on circuits and street tracks across every continent.
+Unprecedented Growth and Media Value
+The TCR ecosystem has demonstrated explosive growth. According to recent data certified by IRIS Sport, the Kumho FIA TCR World Tour saw its total media value increase by 103% in the past season alone. Global reach expanded by 33% to 296 million, generating 1.58 billion media contacts. With over 900 hours of broadcasting and a rapidly expanding digital footprint, the TCR ecosystem has proven its capability to deliver massive international visibility, particularly in high-growth markets such as China, Pan-Asia, and Latin America.
+The TCR Ecosystem: Beyond Traditional Racing
+The TCR ecosystem extends well beyond traditional circuit racing. WSC Group's intellectual property encompasses a comprehensive portfolio of assets and growth verticals, including e-sports and competitive sim racing, video gaming (PC and mobile applications), legal street racing events that bring motorsport directly to city centres, the ETCR (Electric) and HTCR (Hybrid) platforms for next-generation powertrains, and TCR-branded racing academies and driving experiences. This breadth of the ecosystem positions WSC Group as a multi-dimensional sports, entertainment, and technology platform with numerous avenues for monetisation and audience growth.
+Fundraising and Use of Proceeds
+To capitalize on this momentum, Kefi B.V. and its aligned shareholders are actively pursuing a new round of fundraising to prepare WSC Group for a public listing. The proceeds will be deployed towards:
+- General Working Capital: Strengthening the operational foundation and supporting day-to-day business expansion across all markets.
+- Research &amp; Development and TCR Lab: Establishing a dedicated TCR Lab focused on advancing new materials for car kits and components, developing the ETCR (Electric) and HTCR (Hybrid) platforms, and integrating cutting-edge technologies such as solid-state batteries. The TCR Lab will position the ecosystem as the ultimate R&amp;D testing ground for the automotive industry, attracting manufacturer investment and accelerating innovation.
+- Marketing and Fan Engagement: Expanding global broadcasting partnerships, developing digital content strategies, building experiential fan engagement platforms, and deepening relationships with drivers, racing teams, and national promoters worldwide.
+Future Growth Through Strategic Acquisitions
+Looking ahead, Kefi B.V. will leverage its extensive global networks and M&amp;A expertise to identify and execute strategic acquisitions that complement and expand the TCR ecosystem. This may include acquiring complementary motorsport properties, technology platforms, media assets, or regional promotion rights that accelerate WSC Group's path to becoming the dominant global touring car and accessible motorsport conglomerate.
+Valuation Outlook: Exponential Upside
+Based on peer comparisons with publicly listed motorsport properties, including Formula 1 (market capitalization exceeding US$22 billion) and MotoGP (acquired by Liberty Media for €4.2 billion at 8.8x revenue), the future valuation of WSC Group upon achieving a public listing is expected to be exponentially higher than its current private valuation. The TCR ecosystem's unmatched global footprint (40+ series, 200+ annual races, 1,000+ cars, 16+ manufacturers) and its rare FIA endorsement represent an IP asset with no direct comparable at its current valuation level. Early investors stand to benefit from a significant valuation re-rating as the company transitions from a privately held entity to a publicly listed global sports and entertainment platform.
+Welcoming New Partnerships
+Kefi B.V. and its aligned shareholders warmly welcome new partnerships with major car manufacturers, leading technology companies, and upstream/downstream supply chain participants who share the vision of building the TCR ecosystem into the world's premier accessible motorsport platform.
+About WSC Group and the TCR Ecosystem
+Founded in 2014, WSC Group is the sole owner of the TCR (Touring Car Racing) technical regulations. TCR is the most successful customer racing concept of the 21st century, currently licensed to over 40 national and regional series globally, encompassing more than 200 annual races. Over 1,000 TCR-specification cars have been built by more than 16 major automotive manufacturers, including Alfa Romeo, Audi, Cupra, Geely, Honda, Hyundai, Peugeot, Toyota, and Volkswagen. In a rare endorsement, the FIA adopted the private TCR regulations for its top-tier touring car world championship, the Kumho FIA TCR World Tour.
+WSC Group is backed by a consortium of strategic investors who are committed to driving the next phase of the company's global expansion and public listing.
+Media Contact:
+Kefi B.V. Corporate Communications
+Amsterdam / Hong Kong
+media@kefi-bv.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>The New Era of Independent Luxury in Mexico: Industry Leaders Redefine Hospitality Distribution at the Mexican Hospitality Summit</v>
+        <v>Vissel Kobe and Micware Announce Joint Venture Utilizing “PreSpot,” an Indoor Digital Twin Experience Service for Stadiums</v>
       </c>
       <c r="B212" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C212" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D212" t="str">
-        <v>Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E212" t="str">
-        <v>https://www.newswire.com/news/the-new-era-of-independent-luxury-in-mexico-industry-leaders-redefine-22799717</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3344242/0/en/vissel-kobe-and-micware-announce-joint-venture-utilizing-prespot-an-indoor-digital-twin-experience-service-for-stadiums.html</v>
       </c>
       <c r="F212" t="str">
-        <v>The second annual Summit Mexicano de la Hospitalidad (SMH) in M&amp;eacute;rida brought together hospitality leaders to discuss boutique hotel strategies, architectural curatorship, and the future of experiential travel in Latin America. During the executive debate, Mar&amp;iacute;a Olaz&amp;aacute;bal, Founder &amp;amp; CEO of Ownia Collection, emphasized a key industry shift, stating: "Hospitality distribution is no longer a volume game; it's a curatorship game."</v>
-[...2 lines deleted...]
-    <row r="213">
+        <v>A service designed to enhance the spectator experience at J. League club Vissel Kobe’s home games by providing support—from seat selection to navigation within the stadium—both before and after the game A service designed to enhance the spectator experience at J. League club Vissel Kobe’s home games by providing support—from seat selection to navigation within the stadium—both before and after the game</v>
+      </c>
+    </row>
+    <row r="213" xml:space="preserve">
       <c r="A213" t="str">
-        <v>Infinite Auctions to Feature Carmelo Anthony's Photo-Matched Final ...</v>
+        <v>The Future Is for Everyone: Free AI Glasses for Every Blind and Visually Impaired Adult Vision Ireland Supports</v>
       </c>
       <c r="B213" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C213" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-meta</v>
       </c>
       <c r="D213" t="str">
-        <v>Healthcare, Gaming</v>
+        <v>AI, Retail, Gaming</v>
       </c>
       <c r="E213" t="str">
-        <v>https://pr-inside.com/infinite-auctions-to-feature-carmelo-anthony-s-photo-matched-final-r5192328.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) Historic jersey worn during Carmelo Anthony's final game as a member of the New York Knicks heads to auction, offering collectors the opportunity to own one of the most significant game-worn Knicks artifacts to emerge in years. MESA, AZ / ACCESS Newswire / June 18, 2026 /Infinite Auctions, a leading auction house specializing in elite game-worn sports memorabilia and a wholly owned subsidiary of Medical Care Technologies, Inc. (OTC PINK:MDCE), today announced that it will offer the photo-matched jersey worn by Carmelo Anthony during his final game as a member of the New York Knicks. Worn at Madison Square Garden on ..</v>
+        <v>https://about.fb.com/news/2026/08/the-future-is-for-everyone-free-ai-glasses-for-every-blind-and-visually-impaired-adult-vision-ireland-supports/</v>
+      </c>
+      <c r="F213" t="str" xml:space="preserve">
+        <v xml:space="preserve">“What I really like about the glasses is the speed at which I get the information I need – instead of waiting for someone to read a letter or waiting for someone to tell me what I have in the fridge, I’ll just do it on impulse. Now I’m doing things for myself independently, that maybe before I wouldn’t have done.” — Brian Manning, Vision Ireland  Meta is donating 15,000 Ray-Ban Meta glasses to Vision Ireland, Ireland’s national sight loss charity. This is enough for every blind and visually impaired adult the charity supports  – because we believe the Future is for Everyone.  Ray-Ban Meta glasses, built in collaboration with Europe’s EssilorLuxottica, are one of the fastest growing consumer products and we are making sure we are building them for everyone. People use our glasses because they’re genuinely helpful – from listening to music, to live translation and hands-free calls – and they can be life-changing for people who are blind or have low vision.  These glasses will give people who are blind or low vision in Ireland access to transformative AI technology that can help with everyday tasks like reading text, identifying objects and accessing information about the world around them. Vision Ireland is Ireland’s national sight loss charity and earlier this year jointly hosted an AI glasses Demo Day at Meta Ireland HQ. Team members from Vision Ireland and advocates from across the blind and low vision community were given hands-on tutorials with Meta’s AI glasses, and took part in a roundtable discussion where demo participants shared their feedback on their experience using the glasses. How People will Receive Their Glasses Eligible people who are blind or low vision can register their interest online via meta.vi.ie or via the dedicated phone number +353 1 882 1910. Vision Ireland will then manage a phased roll-out process from application, assessment, eligibility and selection through to in person training and support. Training &amp; Support Every pair of glasses will include access to training, funded by Meta, designed to help people use them effectively. Training will cover how their glasses can identify objects, read text, and manage everyday tasks using only their voice — a step change in daily independence. In-person events: Vision Ireland will host events across the country where people can receive their glasses, get hands-on guidance from trained staff, and connect with other participants in the programme. Helpdesk support: Vision Ireland helpdesk will be available to support recipients with follow up questions after their training. Ireland is the home of Meta’s international headquarters and one of Meta’s largest hubs outside the US. We’ve had a significant presence in the country dating back to 2009 and now have multiple sites across the country, including our Reality Labs facility in Cork – which has played a crucial role in the development of next-generation display solutions for Meta’s AI and AR wearables, the next generation of computing. Clonee Data Center in Meath is also part of Meta’s global infrastructure that brings to life our technologies and services.    Anne O’Leary, Vice President and Head of Meta Ireland, said: “I’m incredibly proud of today’s landmark donation of 15,000 Ray-Ban Meta glasses to Vision Ireland, our country’s national sight loss charity. We’ve already seen how these glasses can transform the daily lives of those with sight loss, and this partnership means that this game changing technology will continue to have a far-reaching impact for those who are blind or visually impaired.” Dina Powell-McCormick, President and Vice-Chair, Meta said: “Through this partnership with Vision Ireland, we are bringing Ray-Ban Meta glasses to thousands of blind people across the country. I’ve seen firsthand how meaningful this technology is for blind veterans in the U.S., and we’re committed to making it accessible around the world. We believe the future is for everyone, and this partnership is a powerful example of that commitment.” Chris White, Chief Executive Officer, Vision Ireland: “This transformative gift of 15,000 Ray-Ban Meta glasses to the blind and vision-impaired community will give thousands of people greater independence, confidence and choice in their everyday lives. As Ireland’s national sight loss charity, Vision Ireland is immensely proud to lead the national rollout and help ensure this innovative technology delivers meaningful and lasting impact.”
+The post The Future Is for Everyone: Free AI Glasses for Every Blind and Visually Impaired Adult Vision Ireland Supports appeared first on Meta Newsroom.</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>Infinite Auctions to Feature Carmelo Anthony's Photo-Matched Final New York Knicks Game-Worn Jersey in Upcoming Premier Auction</v>
+        <v>Enthusiast Gaming Reports Q2 2026 Financial Results</v>
       </c>
       <c r="B214" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C214" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D214" t="str">
         <v>Gaming</v>
       </c>
       <c r="E214" t="str">
-        <v>https://www.newswire.com/news/infinite-auctions-to-feature-carmelo-anthonys-photo-matched-final-new-york</v>
+        <v>https://www.newsfilecorp.com/release/309353/Enthusiast-Gaming-Reports-Q2-2026-Financial-Results</v>
       </c>
       <c r="F214" t="str">
-        <v>Historic jersey worn during Carmelo Anthony's final game as a member of the New York Knicks heads to auction, offering collectors the opportunity to own one of the most significant game-worn Knicks artifacts to emerge in years.</v>
+        <v>Q2 2026 Adjusted EBITDA more than doubled year-over-year to $0.7 million, from $0.3 million in Q2 2025, marking the fourth consecutive quarter of positive Adjusted EBITDA and $5.1 million of trailing twelve-month Adjusted EBITDASignificant year-over-year increase in users across the core product portfolio, alongside increased engagementPipeline of new features and products aligned with major gaming releases and moments in the coming monthsToronto, Ontario--(Newsfile Corp. - August 12, 2026) -...</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>U.S. Polo Assn. Unveils Spring-Summer 2027 Collection at the 110th ...</v>
+        <v>Snap Soccer Names SkillShow Official Video Partner</v>
       </c>
       <c r="B215" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C215" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D215" t="str">
-        <v>Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E215" t="str">
-        <v>https://pr-inside.com/u-s-polo-assn-unveils-spring-summer-2027-collection-at-the-110th-r5192282.htm</v>
+        <v>https://www.prnewswire.com/news-releases/snap-soccer-names-skillshow-official-video-partner-302850158.html</v>
       </c>
       <c r="F215" t="str">
-        <v>(PR-inside.com) Global Sports Brand Puts the Iconic Polo Shirt at the Center of its Pitti Uomo Experience FLORENCE, IT AND WEST PALM BEACH, FL / ACCESS Newswire / June 18, 2026 / U.S. Polo Assn. , the official sports brand of the United States Polo Association (USPA), returned to Florence, Italy, for Pitti Immagine Uomo 110 to present The Polo Shirt: An Icon Born from the Game™ and its Spring-Summer 2027 Global Collection showcasing a modern, global expression of the sport-inspired lifestyle. The collection includes classic, sport-inspired apparel, footwear, bags, and accessories that blend authentic American-inspired sports style with European craftsmanship. 1) Polo ..</v>
+        <v>Partnership brings professional game film, highlights, skills videos, and recruiting content to families and clubs across the Gulf Coast and beyond. PENSACOLA, Fla., Aug. 12, 2026 /PRNewswire/ -- Snap Soccer, one of the largest competitive youth soccer tournament operators on the Gulf...</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>Recent Release, "Bible Fun for the Young...," Invites Readers to Discover Scripture Through Vibrant Puzzles, Games, and Interactive Activities</v>
+        <v>Kim Kardashian Turns to Broc Shot as Her New Skin Health Game-Changer</v>
       </c>
       <c r="B216" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C216" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D216" t="str">
-        <v>Gaming</v>
+        <v>Healthcare, Gaming</v>
       </c>
       <c r="E216" t="str">
-        <v>https://www.pr.com/press-release/970991</v>
+        <v>https://www.prnewswire.com/news-releases/kim-kardashian-turns-to-broc-shot-as-her-new-skin-health-game-changer-302849844.html</v>
       </c>
       <c r="F216" t="str">
-        <v>Honoré has completed a new book, "Bible Fun for the Young at Heart," a dynamic resource that merges the excitement of gaming with profound spiritual wisdom. This interactive volume guides readers through the books and characters of the Bible using colorful illustrations, engaging puzzles, and trivia challenges designed to deepen understanding of God's Word while keeping learners entertained. Jennifer's [PR.com]</v>
+        <v>After More Than a Decade Living with Psoriasis, Kardashian Shares the Natural Sulforaphane-Based Supplement That Became an Essential Part of Her Wellness Routine LOS ANGELES, Aug. 12, 2026 /PRNewswire/ -- Broc Shot, the first supplement recognized by the National Psoriasis Foundation,...</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>Play it loud with Nintendo Classics!</v>
+        <v>Rise with ELDEN RING Tarnished Edition, launching Aug. 28 on Nintendo Switch 2</v>
       </c>
       <c r="B217" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C217" t="str">
         <v>WebWire</v>
       </c>
       <c r="D217" t="str">
         <v>Gaming</v>
       </c>
       <c r="E217" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356427</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358797</v>
       </c>
       <c r="F217" t="str">
-        <v>With a Nintendo Switch Online + Expansion Pack membership, you can speedrun through gaming history with Nintendo Classics, a library of over 270 titles from the Nintendo GameCube&amp;#8482; (exclusive to Nintendo Switch&amp;#8482; 2 ), Game Boy&amp;#8482; Advance, Nintendo 64&amp;#8482;, and Virtual Boy&amp;#8482; systems, as well as Super NES&amp;#8482;, Game Boy, and NES&amp;#8482;. You also get access to a selection of classic SEGA Genesis games as well. Many of these games also include fun features like online play and rewind so you ca... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356427</v>
+        <v>The Lands Between&amp;#8212;a place of myth, gods, and broken dreams. Long ago, Queen Marika and her divine offspring reigned here, but since the Elden Ring was shattered, the world has fallen into decay. Now, the land whispers for a King. - - The &amp;#8220;Tarnished,&amp;#8221; long exiled, are finally seeing the light of Grace once more. Step into this hauntingly beautiful realm, unravel its ancient mysteries, and rise as the one true Elden Lord. - - The ELDEN RING Tarnished Edition game arrives on the Nintendo Swi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358797</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>'Return to Silent Hill' from Cineverse Premieres on Hulu</v>
+        <v>Jonas Brothers to Headline Halftime Show at 2026 NFL Melbourne Game</v>
       </c>
       <c r="B218" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C218" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D218" t="str">
-        <v>Finance, Gaming, Media</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E218" t="str">
-        <v>https://www.prnewswire.com/news-releases/return-to-silent-hill-from-cineverse-premieres-on-hulu-302802344.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358793</v>
       </c>
       <c r="F218" t="str">
-        <v>The Next Chapter of Beloved Video Game Franchise Turned Legendary Horror Film Franchise is Now Streaming LOS ANGELES, June 16, 2026 /PRNewswire/ -- Cineverse (Nasdaq: CNVS), an entertainment technology company and studio, has announced today that Return to Silent Hill is now streaming on...</v>
+        <v>The National Football League announced that the multi-platinum Jonas Brothers will headline the halftime show during the 2026 NFL Melbourne Game between the San Francisco 49ers and Los Angeles Rams on Friday, Sept. 11 at 10:35 a.m. AEST live on Netflix (Thursday, Sept. 10 at 8:35 p.m. ET in the United States) at the iconic Melbourne Cricket Ground, in partnership with the Victorian State Government and Visit Victoria. - - The Melbourne performance is the first of a record seven halftime s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358793</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>Chaos Cubed drop is now available for Minecraft on Nintendo Switch</v>
+        <v>APEX Mobile Media's Gaming Division, AGN, Partners with Duolingo to ...</v>
       </c>
       <c r="B219" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C219" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D219" t="str">
-        <v>Gaming</v>
+        <v>Retail, Gaming, Education</v>
       </c>
       <c r="E219" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356348</v>
+        <v>https://pr-inside.com/apex-mobile-media-s-gaming-division-agn-partners-with-duolingo-to-r5211555.htm</v>
       </c>
       <c r="F219" t="str">
-        <v>New mob: Sulfur cubes Meet Minecraft &amp;#39;s most unpredictable mob! &amp;#8220;Sulfur cubes&amp;#8221; are passive mobs found in the new sulfur caves. They might look like they spend their time aimlessly jumping around their home, but once you feed them a block (either by hand, or by leaving one nearby) something incredible happens. - - Sulfur cubes can absorb lots of different blocks, and these blocks all have different effects on the sulfur cube&amp;#39;s physical properties. Some will make the sulfur cube bounce, sin... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356348</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 12, 2026 / AGN, the gaming division of APEX Mobile Media and Canada's leading In-Game Advertising partner, today announced a new partnership with Duolingo, the world's #1 education app. Through this partnership, AGN will represent Duolingo's advertising offering in Canada, giving brands access to one of the most recognizable and consistently used consumer apps in the world. The partnership marks Duolingo's first dedicated advertising representation in Canada, giving Canadian brands access to a learning environment defined by daily use, active participation, and strong user attention. With more than 2.5 million monthly active users in Canada ..</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>Best Crypto Casinos in 2026 | Top Bitcoin Casinos That Pay Real Money ...</v>
+        <v>APEX Mobile Media's Gaming Division, AGN, Partners with Duolingo to Give Canadian Advertisers Access to One of the World's Most Engaged Learning Platforms</v>
       </c>
       <c r="B220" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C220" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D220" t="str">
-        <v>Crypto, SaaS, Gaming</v>
+        <v>SaaS, Gaming, Education</v>
       </c>
       <c r="E220" t="str">
-        <v>https://pr-inside.com/best-crypto-casinos-in-2026-top-bitcoin-casinos-that-pay-real-money-r5192068.htm</v>
+        <v>https://www.newswire.com/news/apex-mobile-medias-gaming-division-agn-partners-with-duolingo-to-give-canadian</v>
       </c>
       <c r="F220" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / June 16, 2026 / The global iGaming landscape has shifted heavily toward blockchain integration. Players are no longer just looking for generic deposit options; they demand instant transactions, minimal processing overhead via Layer-2 protocols like the Bitcoin Lightning Network, and verifiable software frameworks. In this comprehensive review, we evaluate the top three options to help you find the new crypto casino in 2026 based on strict benchmarks: licensing authenticity, game catalog depth, wagering transparency, and payout velocities across multiple token networks. Quick Summary of the Top Crypto Casinos Casino Brand Best Known For Welcome Offer Min. Deposit Payout Speed 1. Twinqo Advanced ..</v>
+        <v>AGN will represent Duolingo Ads in Canada, giving brands access to more than 2.5 million monthly active users on the world’s leading mobile learning platform.</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>Joe Jonas and Hay Day Drop the Song of the Summer, "The Cozy Anthem"</v>
+        <v>“The Flame Game” by Paula Fontana — Amazon's Best-Selling Book Available for Free Download – Ending Soon (8/14/2026)</v>
       </c>
       <c r="B221" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C221" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D221" t="str">
-        <v>Gaming</v>
+        <v>Retail, Gaming</v>
       </c>
       <c r="E221" t="str">
-        <v>https://www.prnewswire.com/news-releases/joe-jonas-and-hay-day-drop-the-song-of-the-summer-the-cozy-anthem-302801892.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358644</v>
       </c>
       <c r="F221" t="str">
-        <v>The global superstar brings the cozy vibes to the farm with a new spin on the mobile farming game's iconic theme song. "The Cozy Anthem" kicks off a virtual music festival, inviting millions to create a shared summer soundtrack in Hay Day, running June 16 through June 30, and across...</v>
+        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;The Flame Game: Master High-Stakes Environments, Transform Your Pressure, and Forge A Lasting Legacy&amp;#8221; by motivational speaker and leadership strategist Paula Fontana&amp;#8212;available for free download on Amazon for two more days&amp;#8212;now through August 14, 2026. - - In today&amp;#39;s high-pressure workplaces, too many talented professionals feel forced to shrink themselves, silence their voices, and sacrifice their well-being just to survive. Pau... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358644</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>Casino Top 10 Names Chumba Casino Its Top-Rated US Social Casino for ...</v>
+        <v>nubia Neo 5 Max with 7.5-Inch Display Lands as a New PadPhone Category</v>
       </c>
       <c r="B222" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C222" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D222" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E222" t="str">
-        <v>https://pr-inside.com/casino-top-10-names-chumba-casino-its-top-rated-us-social-casino-for-r5192006.htm</v>
+        <v>https://www.prnewswire.com/news-releases/nubia-neo-5-max-with-7-5-inch-display-lands-as-a-new-padphone-category-302849544.html</v>
       </c>
       <c r="F222" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 16, 2026 / Casino Top 10 has officially ranked Chumba Casino as its number one social casino platform in the United States for 2026. The designation follows a months-long evaluation covering game quality, redemption reliability, bonus structures, and overall player experience across more than 30 active sweepstakes casino sites. Chumba Casino, operated by VGW Group, has held a dominant position in the space since launching in 2017, and this latest recognition confirms what most regular players already suspected. The casino rankings for 2026 reflect a market that has grown far more crowded. ..</v>
+        <v>SHENZHEN, China, Aug. 12, 2026 /PRNewswire/ -- nubia, a highly personalized and lifestyle smartphone brand committed to bringing pro-level gaming to everyone, announced the global rollout of nubia Neo 5 Max, introducing a new PadPhone category that combines the expansive viewing...</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>SonicPure Partners with Arizona Game and Fish Department and Apache-Sitgreaves ...</v>
+        <v>Ishe Samuels-Smith heads out on loan</v>
       </c>
       <c r="B223" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C223" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D223" t="str">
         <v>Gaming</v>
       </c>
       <c r="E223" t="str">
-        <v>https://pr-inside.com/sonicpure-partners-with-arizona-game-and-fish-department-and-apache-sitgreaves-r5191988.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358757</v>
       </c>
       <c r="F223" t="str">
-        <v>(PR-inside.com) Pilot project will use SonicPure ultrasound systems to control HABs, including cyanobacteria and blue-green algae, and improve water conditions for fish, wildlife, and recreation PHOENIX, AZ AND TORRANCE, CA / ACCESS Newswire / June 16, 2026 / SonicPure is pleased to announce that it has partnered with the Arizona Game and Fish Department and Apache-Sitgreaves National Forest on a pilot project at Luna Lake near Alpine, Arizona. The project will use SonicPure's chemical-free ultrasound technology to combat harmful algae blooms, including cyanobacteria and blue-green algae, and improve water quality at the lake. Luna Lake has experienced HAB-related fish kills in three of ..</v>
+        <v>Ishe Samuels-Smith has joined Notts County on loan for the 2026/27 season. - - The defender arrived at Chelsea from Everton in 2023 and quickly became a regular for our Under-21s, in addition to being named among the substitutes for the senior team on several occasions in his first two years. - - Samuels-Smith spent last season on loan in the Championship with Swansea City, making eight appearances for the Welsh club. The 20-year-old will now earn further experience of the men&amp;#39;s game in Le... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358757</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>Demeo x Dungeons &amp; Dragons: Battlemarked Launches Today on Nintendo Switch 2</v>
+        <v>Organizations Across Pennsylvania Urge Lawmakers to Save Skill Games ...</v>
       </c>
       <c r="B224" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C224" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D224" t="str">
         <v>Finance, Gaming</v>
       </c>
       <c r="E224" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356196</v>
+        <v>https://pr-inside.com/organizations-across-pennsylvania-urge-lawmakers-to-save-skill-games-r5211190.htm</v>
       </c>
       <c r="F224" t="str">
-        <v>Sharpen your swords, prepare your spells, and ready your staff: Demeo x Dungeons &amp;amp; Dragons: Battlemarked launches today on Nintendo Switch&amp;#8482; 2 (watch the trailer here )! Resolution Games and Wizards of the Coast, a division of Hasbro (NASDAQ: HAS), today invite players everywhere to assemble their party and dive into a fast-paced co-operative adventure filled with monsters, mayhem, magical abilities, and heroic teamwork. - - &amp;#8220;Dungeons &amp;amp; Dragons is all about gathering together with frie... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356196</v>
+        <v>(PR-inside.com) Veterans Posts, Fire Departments, Fraternal Groups, and Small Businesses Will Face Closures, Layoffs, and Cuts to Community Programs Without Fair Legislation HARRISBURG, PA / ACCESS Newswire / August 11, 2026 /Pennsylvania Taverns and Players Association (PA TAP) today called on the General Assembly to pass fair and reasonable skill game legislation before the October 13, 2026, court deadline, warning that thousands of organizations and small businesses across the Commonwealth depend on the revenue to survive. Supporters are urging lawmakers to approve legislation that regulates Pennsylvania Skill Games and establishes a $500 monthly fee per terminal. They say the proposal would preserve a ..</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>Hudson Leogrande, Founder &amp;amp; CEO of Comfrt named EY US Entrepreneur Of The Year® 2026 Florida Award Winner</v>
+        <v>CHIPOTLE IQ RETURNS WITH MORE THAN $1 MILLION IN FREE CHIPOTLE, PLUS NEW DAILY STREAKS, SILVER TICKETS AND A COLLECTIBLE CARD GAME</v>
       </c>
       <c r="B225" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C225" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D225" t="str">
         <v>Gaming</v>
       </c>
       <c r="E225" t="str">
-        <v>https://www.prnewswire.com/news-releases/hudson-leogrande-founder--ceo-of-comfrt-named-ey-us-entrepreneur-of-the-year-2026-florida-award-winner-302801716.html</v>
+        <v>https://www.prnewswire.com/news-releases/chipotle-iq-returns-with-more-than-1-million-in-free-chipotle-plus-new-daily-streaks-silver-tickets-and-a-collectible-card-game-302847784.html</v>
       </c>
       <c r="F225" t="str">
-        <v>MIAMI, June 16, 2026 /PRNewswire/ -- Ernst &amp; Young LLP (EY US) announced that Founder and CEO, Hudson Leogrande of viral, game-changing lifestyle and apparel brand Comfrt was named an Entrepreneur Of The Year® 2026 Florida Award winner. Entrepreneur Of The Year is the preeminent...</v>
+        <v>From August 18 through August 20, Chipotle Rewards members can put their brand knowledge to the test for a chance to win BUY-ONE-GET-ONE (BOGO) free entrée codes, free Cilantro Lime Sauce offers, free Queso Blanco offers and Chipotle Rewards points1 New Daily Streaks will reward fans with...</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>Meridian Holdings (NASDAQ:MRDN) Marks 25 Years and Highlights Global ...</v>
+        <v>Grandstand Launches Rollcard, a Purpose-Built High-Limit Debit Card for Sports Betting, Casino and Prediction Markets</v>
       </c>
       <c r="B226" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C226" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D226" t="str">
         <v>Finance, Gaming</v>
       </c>
       <c r="E226" t="str">
-        <v>https://pr-inside.com/meridian-holdings-nasdaq-mrdn-marks-25-years-and-highlights-global-r5191977.htm</v>
+        <v>https://finance.yahoo.com/markets/crypto/articles/grandstand-launches-rollcard-purpose-built-113000894.html</v>
       </c>
       <c r="F226" t="str">
-        <v>(PR-inside.com) LAS VEGAS, NV / ACCESS Newswire / June 16, 2026 / Meridian Holdings Inc. (NASDAQ:MRDN) has announced a new brand partnership in Brazilian sport with Dejan Petković, the football legend known across Brazil simply as "Pet," who will serve as the company's Global Brand Ambassador. In 2001, a small team in Europe launched a gaming company called Meridianbet. Twenty-five years later, that company operates across 25+ regulated markets on four continents, trades on NASDAQ under the tickerMRDN . https://x.com/meridianbet_ofc/status/2059599376071135669 The story between those two points is unusual in an industry often defined by rapid expansion. Built in Hard Markets Meridianbet did not grow up ..</v>
+        <v>CHARLOTTE, N.C., August 11, 2026--Grandstand Limited (Nasdaq: GRSD) ("Grandstand" or the "Company"), the intelligence layer of sports, gaming and entertainment, today announced the public launch of Rollcard, a Visa debit card1 purpose-built for high rollers, including sports bettors, casino players and prediction market traders.</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>Free Book by OnlineAssistant.ai: The Hometown Advantage for Retail and Main Street Businesses</v>
+        <v>HUYA Inc. Reports Second Quarter 2026 Unaudited Financial Results</v>
       </c>
       <c r="B227" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C227" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D227" t="str">
-        <v>AI, Retail, Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E227" t="str">
-        <v>https://www.prunderground.com/free-book-by-onlineassistant-ai-the-hometown-advantage-for-retail-and-main-street-businesses/00377748/</v>
+        <v>https://www.prnewswire.com/news-releases/huya-inc-reports-second-quarter-2026-unaudited-financial-results-302848089.html</v>
       </c>
       <c r="F227" t="str">
-        <v>Free Book Reveals How Main Street Businesses Can Outsmart Big Box Giants Using AI and Local Culture. Small businesses do not need to beat national chains at their own game to win. The post Free Book by OnlineAssistant.ai: The Hometown Advantage for Retail and Main Street Businesses first appeared on</v>
+        <v>GUANGZHOU, China, Aug. 11, 2026 /PRNewswire/ -- HUYA Inc. ("Huya" or the "Company") (NYSE: HUYA), a leading game-related entertainment and services provider, today announced its unaudited financial results for the second quarter ended June 30, 2026. Second Quarter 2026 Highlights Total...</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>GIGABYTE célèbre ses 40 ans d'existence au salon COMPUTEX 2026 en présentant ses innovations primées dans les domaines de l'IA, du gaming et du design</v>
+        <v>TPB Supports Launch of 'GOLAMAN' as a Digital Gateway to Philippine Golf Tourism</v>
       </c>
       <c r="B228" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C228" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D228" t="str">
         <v>Gaming</v>
       </c>
       <c r="E228" t="str">
-        <v>https://www.prnewswire.com/news-releases/gigabyte-celebre-ses-40-ans-dexistence-au-salon-computex-2026-en-presentant-ses-innovations-primees-dans-les-domaines-de-lia-du-gaming-et-du-design-302800968.html</v>
+        <v>https://www.prnewswire.com/news-releases/tpb-supports-launch-of-golaman-as-a-digital-gateway-to-philippine-golf-tourism-302848160.html</v>
       </c>
       <c r="F228" t="str">
-        <v>TAIPEI, 16 juin 2026 /PRNewswire/ -- GIGABYTE, leader mondial dans le domaine de l'informatique, a clôturé le salon COMPUTEX 2026 avec plusieurs produits salués par les médias internationaux et les organisations du secteur. Présentée sous le thème du 40e anniversaire « ENTER INFINITY »,...</v>
+        <v>MANILA, Philippines, Aug. 11, 2026 /PRNewswire/ -- In the Philippines, golf is as much about experiencing the country's diverse natural landscapes, hospitality, and communities as it is about the game itself. Recognizing this as a high-value travel segment, the Tourism Promotions Board...</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>VEVOR Launches "Free Ice for Game Nights" Activation in Houston</v>
+        <v>Samsung to Showcase Latest Gaming Innovations at Gamescom 2026</v>
       </c>
       <c r="B229" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C229" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D229" t="str">
-        <v>Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E229" t="str">
-        <v>https://www.prnewswire.com/news-releases/vevor-launches-free-ice-for-game-nights-activation-in-houston-302800941.html</v>
+        <v>https://news.samsung.com/global/samsung-to-showcase-latest-gaming-innovations-at-gamescom-2026</v>
       </c>
       <c r="F229" t="str">
-        <v>HOUSTON, June 15, 2026 /PRNewswire/ -- As a host city for big games this summer, Houston is gearing up for massive matchday celebrations at local bars, food trucks and backyard watch parties. Yet a common headache plagues every big sports event: ice shortages. Per the National Restaurant...</v>
+        <v>Samsung Electronics today announced its participation at Gamescom 2026, taking place at Koelnmesse in Cologne, Germany, from Aug. 26-30. There, the company will showcase its full-stack gaming vision that seamlessly connects various gaming platforms. As the world’s largest gaming event, Gamescom features approximately 1,500 software, hardware and game content companies. The event attracted 360,000 visitors […]</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>"The Exiled Heavy Knight Knows How to Game the System" Releases Exclusive US Key Visual and Epic Second Main PV</v>
+        <v>Samsung’s 2026 TV and Audio Lineup Earns Praise for Picture, Sound and Gaming</v>
       </c>
       <c r="B230" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C230" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D230" t="str">
         <v>Gaming</v>
       </c>
       <c r="E230" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-exiled-heavy-knight-knows-how-to-game-the-system-releases-exclusive-us-key-visual-and-epic-second-main-pv-302800737.html</v>
+        <v>https://news.samsung.com/global/samsungs-2026-tv-and-audio-lineup-earns-praise-for-picture-sound-and-gaming</v>
       </c>
       <c r="F230" t="str">
-        <v>LOS ANGELES, June 15, 2026 /PRNewswire/ -- Today, the anime adaptation of The Exiled Heavy Knight Knows How to Game the System by GoHands has revealed exclusive US key art and a second main PV. Additionally, the Season 1 ending theme will be "Lv.1 Class: Human" by ReoNa. Comments have...</v>
+        <v>Samsung Electronics’ latest TV and audio lineup is earning recognition from leading global technology and home entertainment publications. From the Micro RGB TV to Neo QLED 4K and OLED TVs, Q-Series soundbars and Music Studio Wi-Fi speakers, reviewers praised innovations that elevate the viewing, gaming and listening experience. The strong reception reinforces Samsung’s leadership in […]</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>PXG Tour Professional Gina Kim and Partner Win the LPGA Dow Championship</v>
+        <v>PhilWeb Q2 Net Income Surges 237% Q-Q on Digital Gaming Solutions Growth and AI Pilot</v>
       </c>
       <c r="B231" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C231" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D231" t="str">
-        <v>Retail, Gaming</v>
+        <v>Finance, AI, Gaming</v>
       </c>
       <c r="E231" t="str">
-        <v>https://www.newmediawire.com/news/pxg-tour-professional-gina-kim-and-partner-win-the-lpga-dow-championship-7087150</v>
+        <v>https://www.prnewswire.com/news-releases/philweb-q2-net-income-surges-237-q-q-on-digital-gaming-solutions-growth-and-ai-pilot-302847989.html</v>
       </c>
       <c r="F231" t="str">
-        <v>Final-Round 62 Secures First LPGA Tour Victory for Gina Kim SCOTTSDALE, AZ - June 15, 2026 ( NEWMEDIAWIRE ) - PXG congratulates LPGA Tour professional Gina Kim and her partner on their victory at the Dow Championship, where a final-round 62 at Midland Country Club in Midland, Michigan secured the title. Finishing at 17-under par, the duo delivered a standout performance throughout the week to earn the championship. For Kim, the victory marks the first LPGA Tour title of her career and another milestone in a journey defined by perseverance, growth, and success at every level of the game. "Winning on the LPGA Tour has been a dream of mine for a very long time," said PXG LPGA Tour Professional Gina Kim. "There have been a lot of lessons, a lot of hard work, and a lot of people who have suppor</v>
+        <v>Core Digital Gaming Solutions account for 57% of total second-quarter revenues Key Highlights: Profitability Acceleration: Q2 2026 net income reached ₱47 million, up 237% quarter-on-quarter from ₱13.9 million in Q1 2026. Revenue Scaling: Q2 2026 revenue expanded to ₱352.4 million, a 96%...</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>The Tetris Company Celebrates World Tetris Day with New Ways to Play, Global Fan Activations and Award-Winning Partnerships</v>
+        <v>MaxLinear Introduces Carmel™ High-Speed USB-to-UART Product for Next-Generation AI Data Center Console Access</v>
       </c>
       <c r="B232" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C232" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D232" t="str">
-        <v>Automotive, Gaming, Media</v>
+        <v>AI, Gaming</v>
       </c>
       <c r="E232" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356252</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/maxlinear-introduces-carmel-high-speed-024100109.html</v>
       </c>
       <c r="F232" t="str">
-        <v>As fans around the world celebrate World Tetris&amp;#174; Day, Tetris, one of the world&amp;#39;s most recognizable and enduring gaming brands, continues to connect and inspire players across generations. Since its creation in 1984, Tetris has grown into a global cultural phenomenon, with more than 520 million copies sold worldwide and a presence spanning over 50 platforms, making it one of the most widely distributed video game franchises in history. More than four decades later, the brand continues to ev... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356252</v>
+        <v>CARLSBAD, Calif., August 11, 2026--MaxLinear introduces Carmel™, a high-speed USB-to-UART device that enables low-latency console access for next-generation AI infrastructure.</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>Kobe Bryant's Series-Clinching NBA Finals Sneakers Could Become One ...</v>
+        <v>GameSquare Holdings Reports 2026 Second Quarter Results with Revenue ...</v>
       </c>
       <c r="B233" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C233" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D233" t="str">
-        <v>Healthcare, Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E233" t="str">
-        <v>https://pr-inside.com/kobe-bryant-s-series-clinching-nba-finals-sneakers-could-become-one-r5191574.htm</v>
+        <v>https://pr-inside.com/gamesquare-holdings-reports-2026-second-quarter-results-with-revenue-r5210848.htm</v>
       </c>
       <c r="F233" t="str">
-        <v>(PR-inside.com) Photo-Matched and Dual-Signed Adidas "The Kobe 1" Sneakers from the Lakers' 2001 NBA Championship Victory Open at $10,000 with a $240,000 Buy-It-Now Option MESA, AZ / ACCESS Newswire / June 15, 2026 / Infinite Auctions is a wholly owned subsidiary of Medical Care Technologies, Inc. (OTC PINK:MDCE) has announced the upcoming offering of one of the most significant Kobe Bryant game-worn artifacts to reach the public marketplace in recent years: Kobe Bryant's game-worn and dual-signed Adidas "The Kobe 1" sneakers worn during Game 5 of the 2001 NBA Finals, photo-matched to the Los Angeles Lakers' championship-clinching victory over the Philadelphia 76ers. A ..</v>
+        <v>(PR-inside.com) Gross margin of 49.0% in the second quarter of 2026, representing a year-over-year increase of 19.6 percentage points Net loss of $10.6 million, includes $7.8 million in changes in unrealized loss and realized loss on digital assets and investments in ETH fund Adjusted EBITDA of $1.0 million for the second quarter, driven by higher sales, strong gross margin expansion, and improved operating leverage FRISCO, TX / ACCESS Newswire / August 10, 2026 / GameSquare Holdings, Inc. (NASDAQ:GAME), ("GameSquare", or the "Company"), today announced financial results for the three- and six-months ended June 30, 2026. Justin Kenna, CEO of GameSquare stated, "GameSquare delivered a strong ..</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>10 Barrel Brewing and Pub Beer Kick Off Pacific Northwest Summer of Soccer Celebration</v>
+        <v>Trevoh Chalobah leaves Chelsea for Como</v>
       </c>
       <c r="B234" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C234" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D234" t="str">
-        <v>Finance, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E234" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/15/3311703/0/en/10-Barrel-Brewing-and-Pub-Beer-Kick-Off-Pacific-Northwest-Summer-of-Soccer-Celebration.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358707</v>
       </c>
       <c r="F234" t="str">
-        <v>As global soccer fever builds, 10 Barrel Brewing and Pub Beer are bringing fans together across the Pacific Northwest with watch parties, game-day limited-edition merch and activations, sweepstakes and more As global soccer fever builds, 10 Barrel Brewing and Pub Beer are bringing fans together across the Pacific Northwest with watch parties, game-day limited-edition merch and activations, sweepstakes and more</v>
+        <v>Chalobah arrived at Chelsea as an Under-9, following in the footsteps of his elder brother Nathaniel. He progressed through our Academy and was an integral part of the side that won the UEFA Youth League in 2016. Chalobah also lifted consecutive FA Youth Cups, scoring semi-final and final goals in 2017. - - A series of successful loans in the senior game &amp;#8211; at Ipswich Town, Huddersfield Town and Lorient &amp;#8211; followed, before Chalobah stepped up to become a permanent member of the Chelsea squad... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358707</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>Domino's® Adds Parmesan Stuffed Crust to Its Best Deal Ever Just in Time for Soccer's Biggest Matches</v>
+        <v>Meridian Holdings (MRDN) Notes Jerusalem Post Article Reviewing Second ...</v>
       </c>
       <c r="B235" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C235" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D235" t="str">
-        <v>Finance, Gaming</v>
+        <v>Finance, Retail, Gaming</v>
       </c>
       <c r="E235" t="str">
-        <v>https://www.prnewswire.com/news-releases/dominos-adds-parmesan-stuffed-crust-to-its-best-deal-ever-just-in-time-for-soccers-biggest-matches-302798703.html</v>
+        <v>https://pr-inside.com/meridian-holdings-mrdn-notes-jerusalem-post-article-reviewing-second-r5210765.htm</v>
       </c>
       <c r="F235" t="str">
-        <v>Premium crust joins the $9.99 offer as Domino's debuts Soccer Shootout – its first in-app game ANN ARBOR, Mich., June 15, 2026 /PRNewswire/ -- Domino's Pizza Inc. (Nasdaq: DPZ) is turning up the value in time for soccer's biggest matchups of the year. The brand's "Best Deal Ever" is now...</v>
+        <v>(PR-inside.com) LAS VEGAS, NV / ACCESS Newswire / August 10, 2026 / Meridian Holdings Inc. (NASDAQ:MRDN)("Meridian" or the "Company"), a global operator and licensor of online and retail sports betting, gaming and casino platforms, serving B2B and B2C customers across over 20 regulated markets, today noted the publication of a sponsored article in The Jerusalem Post reviewing the Company's second quarter 2026 financial results. The article, published on August 6, 2026, discusses the Company's previously announced results for the second quarter ended June 30, 2026, including revenue of $50.2 million, an increase of 16% year over year; Adjusted EBITDA of $5.9 million, ..</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>Recent Release, "Six Pockets and a Shot of Jack," from Fulton Books Author Jack Tieman, Follows a Young Pool Hustler Navigating Danger in 1980s Southern California</v>
+        <v>California Fish and Game Commission Leaves Ferret Petition Off Final Agenda Before Critical Court Hearing</v>
       </c>
       <c r="B236" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C236" t="str">
-        <v>PR.com</v>
+        <v>Send2Press</v>
       </c>
       <c r="D236" t="str">
         <v>Gaming</v>
       </c>
       <c r="E236" t="str">
-        <v>https://www.pr.com/press-release/970645</v>
+        <v>https://www.send2press.com/wire/california-fish-and-game-commission-leaves-ferret-petition-off-final-agenda-before-critical-court-hearing/</v>
       </c>
       <c r="F236" t="str">
-        <v>Jack Tieman has completed a new book exploring the gritty world of competitive pool through the eyes of Red, a twenty-two-year-old bartender who transforms into a fearless night-shift hustler in the pool rooms of Southern California during 1987. Her ambitions are clear: master the game and defeat Frank the Barber, widely regarded as the West Coast's elite player. But Red's pursuit of glory takes a sinister turn when she [PR.com]</v>
-[...2 lines deleted...]
-    <row r="237">
+        <v>LA MESA, Calif., Aug. 10, 2026 (SEND2PRESS NEWSWIRE) -- The California Fish and Game Commission has released its final agenda for the August 12-13 meeting in Sacramento, and once again Petition 2025-003 - seeking to legalize domestic ferrets as pets in California - is not on the agenda. This meeting represents the Commission's last regularly scheduled public opportunity to consider the petition before "Wright v. California Fish and Game Commission et al." is heard in Sacramento County Superior Court on October 2, 2026, Legalize Ferrets announced today.</v>
+      </c>
+    </row>
+    <row r="237" xml:space="preserve">
       <c r="A237" t="str">
-        <v>Phygital Contenders Astana 2026 Wraps Up with New Champions and Games of the Future 2026 Qualifiers Confirmed</v>
+        <v>Intel Gamer Days 2026 Kicking Off with AAA Gaming Bundle &amp; Partnerships</v>
       </c>
       <c r="B237" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C237" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-intel</v>
       </c>
       <c r="D237" t="str">
-        <v>Gaming</v>
+        <v>Retail, Gaming, Media</v>
       </c>
       <c r="E237" t="str">
-        <v>https://www.prnewswire.com/news-releases/phygital-contenders-astana-2026-wraps-up-with-new-champions-and-games-of-the-future-2026-qualifiers-confirmed-302800040.html</v>
-[...2 lines deleted...]
-        <v>More than 60 athletes earned qualification to the Games of the Future 2026 after five days of high-stakes phygital competition in Astana, where physical performance and gaming skill combined across three disciplines ASTANA, Kazakhstan, June 15, 2026 /PRNewswire/ -- Phygital Contenders...</v>
+        <v>https://newsroom.intel.com/client-computing/intel-gamer-days-2026-kicking-off-with-aaa-gaming-bundle-partnerships</v>
+      </c>
+      <c r="F237" t="str" xml:space="preserve">
+        <v xml:space="preserve">What’s New: Intel’s annual Gamer Days campaign officially kicks off today, bringing gamers around the globe exciting new retail promotions, giveaways, and content collaborations with participating partners.Headlining this year’s Intel® Gamer Days campaign is the Intel retail bundle running August 10th through September 13th. With this bundle, gamers can secure their own digital copies of …
+The post Intel Gamer Days 2026 Kicking Off with AAA Gaming Bundle &amp; Partnerships appeared first on Newsroom.</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>BC.GAME Token $BC Breaks Above $0.01, Up 23% in 24 Hours</v>
+        <v>STORMCRAFT PC Joins Intel Gamer Days 2026 With 29 Qualifying Gaming PCs, Launches New Intel Core Ultra 7 Systems Featuring GeForce RTX 5090, 5080 and 5070 Founders Edition Graphics</v>
       </c>
       <c r="B238" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C238" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D238" t="str">
-        <v>Crypto, SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E238" t="str">
-        <v>https://www.prnewswire.com/news-releases/bcgame-token-bc-breaks-above-0-01--up-23-in-24-hours-302799865.html</v>
+        <v>https://www.prnewswire.com/news-releases/stormcraft-pc-joins-intel-gamer-days-2026-with-29-qualifying-gaming-pcs-launches-new-intel-core-ultra-7-systems-featuring-geforce-rtx-5090-5080-and-5070-founders-edition-graphics-302846636.html</v>
       </c>
       <c r="F238" t="str">
-        <v>BELIZE CITY, Belize, June 14, 2026 /PRNewswire/ -- BC.GAME's platform token $BC recently broke above the $0.01 mark, reaching a high of $0.0116 on June 14, 2026, with a 24-hour increase of 23%. The milestone comes as BC.GAME continues to develop the $BC ecosystem and roll out updates to...</v>
+        <v>Centaur debuts as a new STORMCRAFT PC line with GeForce RTX 5080 Founders Edition graphics, while new RTX 5090 and RTX 5070 Founders Edition configurations expand the Valkyrie and Phantom families CHINO, Calif., Aug. 10, 2026 /PRNewswire/ -- STORMCRAFT PC, a California gaming PC brand...</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>How to Choose the Right HDMI to DVI Cable? (Source: Bespokecable)</v>
+        <v>InventHelp Inventor Develops Bass Tournament Card Game (AFD-144)</v>
       </c>
       <c r="B239" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C239" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D239" t="str">
-        <v>Retail, Gaming, Media</v>
+        <v>Gaming</v>
       </c>
       <c r="E239" t="str">
-        <v>https://www.prunderground.com/how-to-choose-the-right-hdmi-to-dvi-cable-source-bespokecable/00384432/</v>
+        <v>https://www.prnewswire.com/news-releases/inventhelp-inventor-develops-bass-tournament-card-game-afd-144-302845712.html</v>
       </c>
       <c r="F239" t="str">
-        <v>A Complete Buyer's Guide forÂ Choosing the HDMI to DVI Cable Generally, to hook up HDMI devices to DVI displays, the simplest solution is an HDMI to DVI Cable. This crucial Digital Video Cable will be used frequently to connect a computer, gaming console, or media player to displays such as monitors, projectors, and TVs. However,... Read more » The post How to Choose the Right HDMI to DVI Cable? (Source: Bespokecable) first appeared on</v>
+        <v>PITTSBURGH, Aug. 10, 2026 /PRNewswire/ -- "I wanted to create a fun and challenging card game with a bass fishing theme," said an inventor, from Canyon Lake, Texas, "so I invented the BASS TOURNAMENT CARD GAME. My design would offer the perfect choice for game night, family get-togethers,...</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>How to Choose the Right HDMI Cable? (Source: Bespokecable)</v>
+        <v>BrightView Returns to Field of Dreams as Iconic Ballpark Enters a New Era</v>
       </c>
       <c r="B240" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C240" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D240" t="str">
-        <v>Retail, Gaming, Media</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E240" t="str">
-        <v>https://www.prunderground.com/how-to-choose-the-right-hdmi-cable-source-bespokecable/00384398/</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/brightview-returns-field-dreams-iconic-110000830.html</v>
       </c>
       <c r="F240" t="str">
-        <v>Let us start with an introduction to the cable that connects everything HDMI Cabling: The Core Pillar of Most Modern Home Theater, Gaming Rig &amp;amp; Pro AV System. HDMI has been the standard for uncompressed video and audio transmission since its release in 2002. With the number of versions, speed ratings, and specialty designs on... Read more » The post How to Choose the Right HDMI Cable? (Source: Bespokecable) first appeared on</v>
+        <v>BLUE BELL, Pa., August 10, 2026--When the Philadelphia Phillies and Minnesota Twins take the field at the iconic Field of Dreams ballpark in Dyersville, Iowa, on Aug. 13, they'll do so on a playing surface prepared by BrightView (NYSE: BV), MLB's Field Consultant, which built the field in 2019 and has maintained it for every Major League Baseball game played there since.</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>Nike Ignites Football Fandom Through Immersive Retail Experiences Designed to Reach More Consumers</v>
+        <v>“The Flame Game” by Paula Fontana — Free on Amazon for a Limited Time (Until 8/14/2026)</v>
       </c>
       <c r="B241" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C241" t="str">
         <v>WebWire</v>
       </c>
       <c r="D241" t="str">
         <v>Retail, Gaming</v>
       </c>
       <c r="E241" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356193</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358643</v>
       </c>
       <c r="F241" t="str">
-        <v>How is Nike activating the marketplace for the biggest tournament in football? - Through an elevated, integrated marketplace, Nike and its partners are working to transform retail and community spaces around the world into immersive destinations to invite more consumers into the game. - - How do these activations come to life? - Through partner-led experiences, product storytelling, on-site personalization and community events, these activations are designed to reflect the character of ea... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356193</v>
+        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;The Flame Game: Master High-Stakes Environments, Transform Your Pressure, and Forge A Lasting Legacy&amp;#8221; by motivational speaker and leadership strategist Paula Fontana &amp;#8212;available for free download on Amazon for a limited time&amp;#8212;now through August 14, 2026. - - In today&amp;#39;s high-pressure workplaces, too many talented professionals feel forced to shrink themselves, silence their voices, and sacrifice their well-being just to survive... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358643</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>PowerA and Meridian GMT Announce Strategic Partnership at FlightSimExpo 2026</v>
+        <v>PourPlays Launches the First Gamified Wine Education Platform, Making Wine Discovery Engaging, Rewarding, and Fun for a New Generation</v>
       </c>
       <c r="B242" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C242" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D242" t="str">
-        <v>Gaming</v>
+        <v>SaaS, Gaming, Education</v>
       </c>
       <c r="E242" t="str">
-        <v>https://www.prnewswire.com/news-releases/powera-and-meridian-gmt-announce-strategic-partnership-at-flightsimexpo-2026-302799397.html</v>
+        <v>https://www.prnewswire.com/news-releases/pourplays-launches-the-first-gamified-wine-education-platform-making-wine-discovery-engaging-rewarding-and-fun-for-a-new-generation-302846942.html</v>
       </c>
       <c r="F242" t="str">
-        <v>New "Fueled by PowerA" initiative takes flight, bringing advanced flight simulation experiences to more players worldwide WOODINVILLE, Wash., June 12, 2026 /PRNewswire/ -- PowerA, a global leader in gaming accessories, and Meridian GMT, a pioneer in advanced flight simulation hardware,...</v>
+        <v>FORT MYERS, Fla., Aug. 10, 2026 /PRNewswire/ -- PourPlays today announced the launch of its gamified wine education platform alongside the release of PairPlays, its debut food and wine pairing game. Built for consumers who prefer to learn online and in gamified ways, PourPlays transforms...</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>Ara: History Untold v2.1 Update Adds National Crafting Policy System, Now Available</v>
+        <v>SOHU.COM REPORTS SECOND QUARTER 2026 UNAUDITED FINANCIAL RESULTS</v>
       </c>
       <c r="B243" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C243" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D243" t="str">
-        <v>Gaming</v>
+        <v>Finance, SaaS, Gaming</v>
       </c>
       <c r="E243" t="str">
-        <v>https://www.prnewswire.com/news-releases/ara-history-untold-v2-1-update-adds-national-crafting-policy-system-now-available-302799208.html</v>
+        <v>https://www.prnewswire.com/news-releases/sohucom-reports-second-quarter-2026-unaudited-financial-results-302846862.html</v>
       </c>
       <c r="F243" t="str">
-        <v>Update addresses the most-requested change since launch by letting players set their empire's crafting priorities at the nation level PLYMOUTH, Mich., June 12, 2026 /PRNewswire/ -- Stardock Entertainment and Oxide Games, in partnership with Xbox Game Studios, released the v2.1 Update for...</v>
+        <v>BEIJING, Aug 10, 2026 /PRNewswire/ -- Sohu.com Limited (NASDAQ: SOHU) ("Sohu" or the "Company"), a leading Chinese online media platform and game business group, today reported unaudited financial results for the second quarter ended June 30, 2026. Second Quarter Highlights[1] Total...</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>The 2026 B2B Buyer’s Guide to Custom Board Game Manufacturing: How to Audit Chinese Factories Without Leaving Desk</v>
+        <v>KUAISHOU GAMING WINS AT THE HONOR OF KINGS WORLD CUP AT ESPORTS WORLD CUP 2026 AS PACKED GLOBAL ESPORTS SEASON HITS FULL SWING</v>
       </c>
       <c r="B244" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C244" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D244" t="str">
         <v>Gaming</v>
       </c>
       <c r="E244" t="str">
-        <v>https://www.getnews.info/story/2026/06/12/the-2026-b2b-buyers-guide-to-custom-board-game-manufacturing-how-to-audit-chinese-factories-without-leaving-desk/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/kuaishou-gaming-wins-at-the-honor-of-kings-world-cup-at-esports-world-cup-2026-as-packed-global-esports-season-hits-full-swing-302846859.html</v>
       </c>
       <c r="F244" t="str">
-        <v/>
+        <v>Kuaishou Gaming (KSG) have won the prestigious Honor of Kings World Cup at Esports World Cup 2026 (KWC at EWC26), taking home the lion's share of the $3,000,000 prize pool The 2026 Honor of Kings esports season is in full swing with the second half of the year set to feature the Honor of...</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>InventHelp Inventors Develop New Montessori Tiles Game (SGM-708)</v>
+        <v>GearUP and Escape from Tarkov Partner to Enhance Online Gaming Experience for the New Season</v>
       </c>
       <c r="B245" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C245" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D245" t="str">
-        <v>Gaming</v>
+        <v>SaaS, Gaming</v>
       </c>
       <c r="E245" t="str">
-        <v>https://www.prnewswire.com/news-releases/inventhelp-inventors-develop-new-montessori-tiles-game-sgm-708-302792310.html</v>
+        <v>https://www.prnewswire.com/news-releases/gearup-and-escape-from-tarkov-partner-to-enhance-online-gaming-experience-for-the-new-season-302846621.html</v>
       </c>
       <c r="F245" t="str">
-        <v>PITTSBURGH, June 12, 2026 /PRNewswire/ -- "My son is 3 years old and has autism. We wanted to create a new matching game to help him learn certain subjects like letters, numbers, shapes, and colors," said one of two inventors, from Noblesville, Ind., "so we invented the MONTESSORI TILES....</v>
+        <v>SINGAPORE, Aug. 9, 2026 /PRNewswire/ -- GearUP, a global game network optimization platform, and Escape from Tarkov, the acclaimed multiplayer tactical shooter, announced on August 4 a collaboration to help players enjoy a smoother and more reliable online experience as the game enters...</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>InventHelp Inventor Develops New Backyard Game (SBT-2264)</v>
+        <v>Heated Rivalry will return to Sky and NOW in Spring 2027 exclusively in the UK and Ireland, with new additions to its lead cast</v>
       </c>
       <c r="B246" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-08</v>
       </c>
       <c r="C246" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D246" t="str">
-        <v>Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E246" t="str">
-        <v>https://www.prnewswire.com/news-releases/inventhelp-inventor-develops-new-backyard-game-sbt-2264-302792306.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358665</v>
       </c>
       <c r="F246" t="str">
-        <v>PITTSBURGH, June 12, 2026 /PRNewswire/ -- "I wanted to create a fun outdoor game to enjoy with family and friends," said an inventor, from San Diego, Calif., "so I invented the BASE RACK. My design would require a bit of physical skill like baseball, but it would also require delicate...</v>
+        <v>Heated Rivalry, the steamy Sky Exclusive romantic drama adapted from Rachel Reid&amp;#39;s critically acclaimed&amp;amp;#8239;Game Changers&amp;amp;#8239;book series, is confirmed to return to Sky and streaming service NOW in Spring 2027, exclusively in the UK and Ireland. - - Today,&amp;amp;#8239; Justice Smith &amp;amp;#8239;(I Saw the TV Glow, Now You See Me: Now You Don&amp;#39;t) and&amp;amp;#8239; Charlie Gillespie &amp;amp;#8239;(One Night Only, Splitsville, Suze) have also been confirmed as new cast additions, playing Harris Drover and Troy B... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358665</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>GIGABYTE celebra su 40.º aniversario en COMPUTEX 2026 con innovaciones galardonadas en IA, gaming y diseño</v>
+        <v>Universal Orlando Resort Unwraps Its Destination-Wide Holiday Celebration November 14 Through January 3, Featuring Beloved Seasonal Experiences, Including New Holiday Merriment Spread Across Universal Epic Universe</v>
       </c>
       <c r="B247" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C247" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D247" t="str">
         <v>Gaming</v>
       </c>
       <c r="E247" t="str">
-        <v>https://www.prnewswire.com/news-releases/gigabyte-celebra-su-40-aniversario-en-computex-2026-con-innovaciones-galardonadas-en-ia-gaming-y-diseno-302798302.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358659</v>
       </c>
       <c r="F247" t="str">
-        <v>TAIPÉI, 12 de junio de 2026 /PRNewswire/ -- GIGABYTE, la marca líder mundial en informática, cerró su participación en COMPUTEX 2026 con varios productos reconocidos por medios internacionales y entidades del sector. Bajo el lema de su 40.º aniversario, «ENTER INFINITY», la compañía...</v>
+        <v>Click Here to Download Images - - Universal Orlando Resort invites guests to enjoy all things merry and bright, naughty and nice during its destination-wide Holidays celebration from November 14 through January 3, 2027. For the first time at Universal Epic Universe, holiday d�cor will debut at SUPER NINTENDO WORLD and How to Train Your Dragon &amp;#8211; Isle of Berk, while the cosmic winter wonderland of Celestial Park returns for the holiday season. Guests of all ages can also revel... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358659</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>GIGABYTE Celebrates 40 Years of Milestone at COMPUTEX 2026 with Award-Winning AI, Gaming, and Design Showcases</v>
+        <v>Try the latest Game Trial, NBA 2K26</v>
       </c>
       <c r="B248" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C248" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D248" t="str">
-        <v>AI, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E248" t="str">
-        <v>https://www.prnewswire.com/news-releases/gigabyte-celebrates-40-years-of-milestone-at-computex-2026-with-award-winning-ai-gaming-and-design-showcases-302796483.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358658</v>
       </c>
       <c r="F248" t="str">
-        <v>TAIPEI, June 11, 2026 /PRNewswire/ -- GIGABYTE, the world's leading computer brand, concluded COMPUTEX 2026 with multiple products recognized by international media and industry organizations. Presented under the 40th Anniversary theme ENTER INFINITY, the showcase highlighted advancements...</v>
+        <v>From Aug. 7 at 10 a.m. PT to Aug. 13 at 11:59 p.m. PT, Nintendo Switch Online members* can download and try the full NBA 2K26 games for both the Nintendo Switch&amp;#8482; 2 and Nintendo Switch systems at no additional cost. - - Hit the court solo or test your skills in local** and online multiplayer modes. Build your own basketball player and climb the ranks, collect and compete with NBA and WNBA superstars, and lead a team towards the ultimate goal: winning a championship. - - If you decide... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358658</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>GIGABYTE feiert auf der COMPUTEX 2026 sein 40-jähriges Bestehen mit prämierten Innovationen in den Bereichen KI, Gaming und Design</v>
+        <v>The Inner Circle acknowledges Michael D. Paulos as a Pinnacle Professional Member Inner Circle of Excellence.</v>
       </c>
       <c r="B249" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C249" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D249" t="str">
         <v>Gaming</v>
       </c>
       <c r="E249" t="str">
-        <v>https://www.prnewswire.com/news-releases/gigabyte-feiert-auf-der-computex-2026-sein-40-jahriges-bestehen-mit-pramierten-innovationen-in-den-bereichen-ki-gaming-und-design-302798301.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-inner-circle-acknowledges-michael-d-paulos-as-a-pinnacle-professional-member-inner-circle-of-excellence-302846093.html</v>
       </c>
       <c r="F249" t="str">
-        <v>TAIPEH, 12. Juni 2026 /PRNewswire/ -- GIGABYTE, einer der führenden Hersteller von Motherboards, Grafikkarten und Hardware-Lösungen, hat im Rahmen der COMPUTEX 2026 mehrere Auszeichnungen für Produktneuheiten erhalten. Unter dem Motto „ENTER INFINITY" („Aufbruch in die Unendlichkeit") zum...</v>
+        <v>LAS VEGAS, Aug. 7, 2026 /PRNewswire/ -- Prominently featured in The Inner Circle, Michael D. Paulos is acknowledged as a Pinnacle Professional Member Inner Circle of Excellence for his contributions in Gaming Industry Operations and Business Development. Michael D. Paulos has built a...</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>RBLX Stockholder Alert: Shareholder Rights Law Firm Robbins LLP Reminds Investors of the Securities Class Action Lawsuit Against Roblox Corporation</v>
+        <v>Epomaker Enters Gaming Audio with the GX1 Gaming Headset</v>
       </c>
       <c r="B250" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C250" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D250" t="str">
-        <v>Finance, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E250" t="str">
-        <v>https://www.prnewswire.com/news-releases/rblx-stockholder-alert-shareholder-rights-law-firm-robbins-llp-reminds-investors-of-the-securities-class-action-lawsuit-against-roblox-corporation-302798469.html</v>
+        <v>https://pr-inside.com/epomaker-enters-gaming-audio-with-the-gx1-gaming-headset-r5209723.htm</v>
       </c>
       <c r="F250" t="str">
-        <v>SAN DIEGO, June 11, 2026 /PRNewswire/ -- Robbins LLP informs stockholders that a class action was filed on behalf of all investors who purchased or otherwise acquired Roblox Corporation (NYSE: RBLX) securities between October 30, 2025 and April 30, 2026. Roblox is a gaming and creation...</v>
+        <v>(PR-inside.com) Designed for immersive play, clear communication, and all-day comfort, the Epomaker GX1 brings the brand's user-focused design philosophy into gaming audio. NEW YORK CITY, NY / ACCESS Newswire / August 7, 2026 / After years of dedication to mechanical keyboards, Epomaker continues to believe that meaningful products begin with careful listening to users. The GX1 is Epomaker's first gaming headset, created in response to real community feedback from players who wanted accurate sound positioning, stable connectivity, and a headset comfortable enough for long sessions. While the GX1 is built around gaming, it is not limited to gaming alone. It can support a ..</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>GSMA Intelligence Finds Operators Could Be the Real Game-Changers of the 2026 World Cup</v>
+        <v>Fore Athletes Appoints Marc Trachtenberg as Chief Executive Officer</v>
       </c>
       <c r="B251" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C251" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D251" t="str">
-        <v>Gaming</v>
+        <v>SaaS, Gaming</v>
       </c>
       <c r="E251" t="str">
-        <v>https://www.prnewswire.com/news-releases/gsma-intelligence-finds-operators-could-be-the-real-game-changers-of-the-2026-world-cup-302798411.html</v>
+        <v>https://pr-inside.com/fore-athletes-appoints-marc-trachtenberg-as-chief-executive-officer-r5209678.htm</v>
       </c>
       <c r="F251" t="str">
-        <v>LONDON, June 11, 2026 /PRNewswire/ -- GSMA Intelligence's latest Insight Spotlight explores how the 2026 FIFA World Cup in Canada, Mexico and the US will create major opportunities for mobile operators, not only in delivering resilient, high-capacity connectivity but also in enabling new...</v>
+        <v>(PR-inside.com) Veteran entrepreneur and technology executive to lead the company's next phase of growth alongside Co-Founder and NFL QB Josh Dobbs ATLANTA, GA / ACCESS Newswire / August 7, 2026 / Fore Athletes, the premier golf network for professional athletes, today announced the appointment of Marc Trachtenberg as Chief Executive Officer. As CEO, Trachtenberg will lead the company's strategic vision, technology expansion, brand partnerships, and long-term growth as Fore Athletes continues building the leading platform for professional athletes connected through the game of golf. Trachtenberg is an accomplished entrepreneur, investor, and technology executive with a proven track record of founding, scaling, and successfully ..</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>BurraPay Powers World's First Legal Cryptocurrency-Funded Sports Wager ...</v>
+        <v>Ondas Selected to Provide Advanced Counter-Drone Protection for Jacksonville ...</v>
       </c>
       <c r="B252" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C252" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D252" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E252" t="str">
-        <v>https://pr-inside.com/burrapay-powers-world-s-first-legal-cryptocurrency-funded-sports-wager-r5190640.htm</v>
+        <v>https://pr-inside.com/ondas-selected-to-provide-advanced-counter-drone-protection-for-jacksonville-r5209672.htm</v>
       </c>
       <c r="F252" t="str">
-        <v>(PR-inside.com) BurraPay becomes the first cryptocurrency payments platform approved to operate within Nevada's regulated gaming market. LAS VEGAS, NV / ACCESS Newswire / June 11, 2026 / In a historic first for the Nevada, U.S. gaming industry,BurraPayhas become the world's first cryptocurrency payments processor to operate within the state's regulated gaming market, announcing its U.S. debut with an initial deployment at The World's Largest Sportsbook inside Circa Resort &amp; Casino in Las Vegas, owned by CEO Derek Stevens. The company has processed the first legal cryptocurrency-funded sports wager in Nevada history on Thursday, June 4th in downtown Las Vegas - a watershed ..</v>
+        <v>(PR-inside.com) Ondas' Sentrycs' Cyber-over-RF (CoRF) System to enable detection, identification, and controlled mitigation of unauthorized drones during game days at EverBank Stadium Selection builds on Sentrycs' successful deployment across multiple host venues during the 2026 FIFA World Cup WEST PALM BEACH, FL / ACCESS Newswire / August 7, 2026 /Ondas Inc. (NASDAQ:ONDS) ("Ondas" or the "Company"), a leading provider of advanced autonomous systems and next-generation defense and security technologies, announced today that its subsidiary, Sentrycs, has been selected to provide advanced counter-drone protection for Jacksonville Jaguars games at EverBank Stadium during the upcoming NFL season. The selection makes the Jaguars the first NFL franchise ..</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>Lords of the Fallen II Reveals Brutal New Gameplay at Nintendo Direct; Nintendo Switch™ 2 Version Confirmed for 2026 Release</v>
+        <v>Ondas Selected to Provide Advanced Counter-Drone Protection for Jacksonville Jaguars NFL Games</v>
       </c>
       <c r="B253" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C253" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D253" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E253" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356136</v>
+        <v>https://www.newswire.com/news/ondas-selected-to-provide-advanced-counter-drone-protection-for-jacksonville</v>
       </c>
       <c r="F253" t="str">
-        <v>For the first time in the history of the franchise, independent developer CI Games will bring the soulslike action-RPG, Lords of the Fallen, to a Nintendo platform. As unveiled with brutal new gameplay* during Nintendo Direct, the highly anticipated Lords of the Fallen II will launch on the Nintendo Switch&amp;#8482; 2 system. Previously confirmed platforms include PC via Steam and Epic Games Store, PlayStation&amp;#174;5 and Xbox Series X: S. With the 2023 entry recently surpassing 8 millio... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356136</v>
+        <v>Ondas' Sentrycs' Cyber-over-RF (CoRF) System to enable detection, identification, and controlled mitigation of unauthorized drones during game days at EverBank Stadium Selection builds on Sentrycs' successful deployment across multiple host venues during the 2026 FIFA World Cup</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>Cubic Vocality to Exhibit Voice Interoperability Solutions at the Critical ...</v>
+        <v>ATTACK SHARK Unveils F1 AIR, a 39g Flagship Gaming Mouse Built for Competitive Precision and Speed</v>
       </c>
       <c r="B254" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C254" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D254" t="str">
         <v>Gaming</v>
       </c>
       <c r="E254" t="str">
-        <v>https://pr-inside.com/cubic-vocality-to-exhibit-voice-interoperability-solutions-at-the-critical-r5190575.htm</v>
+        <v>https://www.prnewswire.com/news-releases/attack-shark-unveils-f1-air-a-39g-flagship-gaming-mouse-built-for-competitive-precision-and-speed-302845999.html</v>
       </c>
       <c r="F254" t="str">
-        <v>(PR-inside.com) Modernizing mission-critical communications without compromise SAN DIEGO, CA / ACCESS Newswire / June 11, 2026 / Cubic Vocality, a business unit of Cubic DTECH Mission Solutions, will demonstrate a range of Push-To-Talk over Cellular (PTToC), dispatch and command console-compatible solutions that deliver reliable, secure frontline communications at the Critical Communications World (CCW), June 16-18, booth A38. "Operational success depends on reliable, real-time communication that integrates legacy voice technologies," said Anthony Verna, General Manager and Senior Vice President, DTECH Mission Solutions. "Our solutions maximize the use of existing radio infrastructure while incorporating emerging broadband voice technologies, reduce complexity to provide secure interoperab</v>
+        <v>NEW YORK, Aug. 7, 2026 /PRNewswire/ -- Gaming peripheral brand ATTACK SHARK has announced the upcoming launch of the F1 AIR, a new flagship ultra-lightweight gaming mouse designed for competitive esports players seeking top-tier performance, responsiveness, and precision. Weighing just...</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>DNA Vibe to Kick Off WFA Recovery Wearable Program at DC Divas Game</v>
+        <v>Yalla Group Limited to Report Second Quarter 2026 Financial Results on August 17, 2026 Eastern Time</v>
       </c>
       <c r="B255" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C255" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D255" t="str">
-        <v>Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E255" t="str">
-        <v>https://www.prweb.com/releases/dna-vibe-to-kick-off-wfa-recovery-wearable-program-at-dc-divas-game-302797790.html</v>
+        <v>https://www.prnewswire.com/news-releases/yalla-group-limited-to-report-second-quarter-2026-financial-results-on-august-17-2026-eastern-time-302845668.html</v>
       </c>
       <c r="F255" t="str">
-        <v>Initiative will begin June 13 as the DC Divas host the Tampa Bay Inferno in Washington, D.C. CENTENNIAL, Colo., June 11, 2026 /PRNewswire-PRWeb/ -- DNA Vibe, a pioneering regenerative wearable company, today announced a nationwide gifting initiative with the Women's Football Alliance...</v>
+        <v>DUBAI, UAE, Aug. 7, 2026 /PRNewswire/ -- Yalla Group Limited ("Yalla" or the "Company") (NYSE: YALA), the largest Middle East and North Africa (MENA)-based online social networking and gaming company, today announced that it will report its unaudited financial results for the second...</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>Suit Up for Humanity in Bandai Namco's High-octane Sci-fi Action Game GUNDAM ROGUE ORBIT Launching in 2027</v>
+        <v>Laptop Market Opportunities Rise with Expanding Education Technology</v>
       </c>
       <c r="B256" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C256" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D256" t="str">
-        <v>Automotive, Gaming</v>
+        <v>Gaming, Education</v>
       </c>
       <c r="E256" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356101</v>
+        <v>https://express-press-release.net/news/2026/08/07/1766287</v>
       </c>
       <c r="F256" t="str">
-        <v>Bandai Namco Entertainment America Inc. thrilled Sci-Fi game fans today during the Summer Games Fest livestream, revealing the fast-paced, high-mobility action game GUNDAM ROGUE ORBIT . Developed by Bandai Namco Studios Inc., the cinematic title introduces a brand-new timeline in the Gundam saga, where humanity must fight for survival against an unknown threat. The story is a bold new chapter in the Gundam franchise, as a thrilling evolution for longtime fans and a perfect entry point... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356101</v>
+        <v>The global Laptop Market is witnessing steady growth as consumers, businesses, educational institutions, and gaming users increasingly demand portable, high-performance computing devices. Rising internet penetration, [read full press release...]</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>GameSquare Signs SypherPK, One of the World's Largest Gaming Creators, ...</v>
+        <v>The summer fun continues in the Mario Kart World Open August 2026 event!</v>
       </c>
       <c r="B257" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C257" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D257" t="str">
-        <v>Finance, SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E257" t="str">
-        <v>https://pr-inside.com/gamesquare-signs-sypherpk-one-of-the-world-s-largest-gaming-creators-r5190566.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358601</v>
       </c>
       <c r="F257" t="str">
-        <v>(PR-inside.com) SypherPK reaches more than 20 million followers and subscribers across major social platforms, including YouTube, Twitch, and Instagram Addition of SypherPK and recent signing of Steak further strengthen Click's position as a scaled creator management and monetization platform FRISCO, TX / ACCESS Newswire / June 11, 2026 / GameSquare Holdings, Inc. (NASDAQ:GAME) ("GameSquare" or the "Company") today announced that SypherPK, one of the world's largest Fortnite creators, has signed with Click Management, a GameSquare company. SypherPK, also known as Ali Hassan, is one of gaming's most recognized and influential creators, with more than 20 million followers and subscribers across major social platforms, including ..</v>
+        <v>Join us to race anytime from August 15 at 2:00 p.m. PT until August 16 at 6:00 p.m. PT. - - Participants from the North and South American regions will receive 50 My Nintendo&amp;#8482; Platinum Points*. To join in, you&amp;#39;ll need the Mario Kart World game, a Nintendo Account, an internet connection, and a Nintendo Switch Online ** membership. Find out more about Nintendo Switch Online&amp;#8212;and learn how you can get a free 7-day trial membership&amp;#8212;on the official site or from the HOME Menu on you... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358601</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>GameSquare Signs SypherPK, One of the World's Largest Gaming Creators, to Click Management Roster</v>
+        <v>Rippling Launches AI Spend Console to Track AI Usage and ROI Across the Business</v>
       </c>
       <c r="B258" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C258" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D258" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Crypto, AI, Gaming</v>
       </c>
       <c r="E258" t="str">
-        <v>https://www.newswire.com/news/gamesquare-signs-sypherpk-one-of-the-world-s-largest-gaming-creators-to-click</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/rippling-launches-ai-spend-console-170000952.html</v>
       </c>
       <c r="F258" t="str">
-        <v>SypherPK reaches more than 20 million followers and subscribers across major social platforms, including YouTube, Twitch, and Instagram Addition of SypherPK and recent signing of Steak further strengthen Click's position as a scaled creator management and monetization platform</v>
+        <v>SAN FRANCISCO, August 06, 2026--Rippling today announced AI Spend Console, a new capability that helps companies understand and control AI spend. Unlike other systems that passively report on token consumption, Rippling’s AI Spend Console includes advanced employee usage insights and a gateway that actively controls and shapes AI usage in your company. Customers are invited to join the waitlist starting today.</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>Playing the Game Without the Logo: How Brands Are Navigating World Cup Fever Without FIFA Rights</v>
+        <v>Everything to know about ‘Madden,’ a new movie coming to Prime Video November 18</v>
       </c>
       <c r="B259" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C259" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D259" t="str">
-        <v>Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E259" t="str">
-        <v>https://www.prnewswire.com/news-releases/playing-the-game-without-the-logo-how-brands-are-navigating-world-cup-fever-without-fifa-rights-302797958.html</v>
+        <v>https://www.aboutamazon.com/news/entertainment/madden-movie-nicolas-cage-prime-video?utm_source=rss</v>
       </c>
       <c r="F259" t="str">
-        <v>By Everything Branded LAS VEGAS, June 11, 2026 /PRNewswire/ -- As anticipation built for the 2026 FIFA World Cup, brands were preparing to tap into one of the largest global marketing moments of the decade. But strict FIFA licensing rules mean only official partners can legally use...</v>
+        <v>Nicolas Cage stars as legendary NFL coach John Madden in this film charting his unlikely journey from Super Bowl winner to video game icon.</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>tonies® and Hasbro Reimagine MONOPOLY®, GUESS WHO?®, and THE GAME OF LIFE® for a new era of screen-free, listening-led gaming for Tonieplay®</v>
+        <v>SEGG Media's Quadrant Premieres New Oliver Bearman Content Feature Sponsored by That Prize Guy</v>
       </c>
       <c r="B260" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C260" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D260" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Finance, Automotive, Gaming, Media</v>
       </c>
       <c r="E260" t="str">
-        <v>https://www.prnewswire.com/news-releases/tonies-and-hasbro-reimagine-monopoly-guess-who-and-the-game-of-life-for-a-new-era-of-screen-free-listening-led-gaming-for-tonieplay-302797239.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3340464/0/en/SEGG-Media-s-Quadrant-Premieres-New-Oliver-Bearman-Content-Feature-Sponsored-by-That-Prize-Guy.html</v>
       </c>
       <c r="F260" t="str">
-        <v>Three iconic Hasbro Games titles debut as interactive Tonieplay experiences for Toniebox 2 New audio-first gameplay blends storytelling, strategy, and decision-making for solo and group play Expansion signals next phase of Tonieplay as a category-defining platform for modern family play...</v>
+        <v>FORT WORTH, Texas, Aug. 06, 2026 (GLOBE NEWSWIRE) -- Sports Entertainment Gaming Global Corporation (“SEGG Media” or the “Company”) (NASDAQ: SEGG, LTRYW) today announced the premiere of a new Quadrant content feature starring Formula 1 driver Oliver Bearman, sponsored by That Prize Guy. The feature premieres today at 11:00am EDT/4:00pm BST across Quadrant's digital platforms and represents the latest content deliverable under Quadrant's previously announced partnership with That Prize Guy.</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>PXG Celebrates 250 Years of American Independence With New PXG Stars &amp; Stripes 250 Collection</v>
+        <v>Minecraft for Nintendo Switch 2 arrives Oct. 27!</v>
       </c>
       <c r="B261" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C261" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D261" t="str">
-        <v>Retail, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E261" t="str">
-        <v>https://www.newmediawire.com/news/pxg-celebrates-250-years-of-american-independence-with-new-pxg-stars-stripes-250-collection-7087113</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358585</v>
       </c>
       <c r="F261" t="str">
-        <v>Special-edition Collection Honors America’s Revolutionary Spirit With Bold Patriotic Design, Exclusive Tour-level Gear, and a one-of-one Custom Wedge set Giveaway SCOTTSDALE, AZ - June 11, 2026 ( NEWMEDIAWIRE ) - PXG is celebrating 250 years of American independence with the launch of the new PXG Stars &amp;amp; Stripes 250 Collection , a bold special-edition lineup inspired by the spirit of freedom, individuality, and American grit that continue to shape the nation and the game of golf. Founded by United States Marine Corps Vietnam War Veteran Bob Parsons, PXG has always been rooted in American innovation, uncompromising performance, and the belief that confidence comes from trusting your tools. The PXG Stars &amp;amp; Stripes 250 Collection brings that mindset to life through premium golf gear a</v>
+        <v>Mark your calendars, Minecrafters! - - Imagine a town crier (me), rolling into a blocky village square with an equally blocky trumpet to announce some joyful news. Queue the fanfare: Minecraft is coming for the Nintendo Switch&amp;#8482; 2 system on Oct. 27 ! Can I get a very enthusiastic Hmmm?? - - Let me unfurl this metaphorical scroll a little to remind you why we&amp;#39;re all so excited. First, Nintendo Switch 2 renders the world of Minecraft to lush life with Vibrant Visuals* when set as the def... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358585</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>Le « CART BP pro » de Sky Labs, un véritable « game changer » à l'échelle mondiale</v>
+        <v>GeForce NOW Shakes Up August With 26 New Games</v>
       </c>
       <c r="B262" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C262" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D262" t="str">
         <v>Gaming</v>
       </c>
       <c r="E262" t="str">
-        <v>https://www.prnewswire.com/news-releases/le--cart-bp-pro--de-sky-labs-un-veritable--game-changer--a-lechelle-mondiale-302797391.html</v>
+        <v>https://blogs.nvidia.com/blog/geforce-now-thursday-august-2026-games-list/</v>
       </c>
       <c r="F262" t="str">
-        <v>GDANSK, Pologne et MANCHESTER, Angleterre, 11 juin 2026 /PRNewswire/ -- Sky Labs (PDG : Jack ByungHwan Lee) a annoncé le 11 juin avoir organisé des symposiums exclusifs lors du 35e Congrès de la Société Européenne d'Hypertension (ESH 2026) à Gdańsk, en Pologne, ainsi qu'au Congrès annuel...</v>
+        <v>August is here, bringing 26 new games for GeForce NOW members.  Command the seas in World of Warships: Legends and discover what’s next in the GeForce NOW library, starting with the eight newly added games this week.  In addition, GeForce NOW is at the QuakeCon gaming conference this week in Grapevine, Texas, with hands-on experiences […]</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>Se espera que el "CART BP pro" de Sky Labs se convierta en un auténtico "game changer" a nivel mundial</v>
+        <v>GameSquare Signs with Azuki to Drive Creator Marketing for Gates Awakened ...</v>
       </c>
       <c r="B263" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C263" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D263" t="str">
-        <v>Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E263" t="str">
-        <v>https://www.prnewswire.com/news-releases/se-espera-que-el-cart-bp-pro-de-sky-labs-se-convierta-en-un-autentico-game-changer-a-nivel-mundial-302797385.html</v>
+        <v>https://pr-inside.com/gamesquare-signs-with-azuki-to-drive-creator-marketing-for-gates-awakened-r5209169.htm</v>
       </c>
       <c r="F263" t="str">
-        <v>GDANSK, Polonia y MANCHESTER, Inglaterra, 11 de junio de 2026 /PRNewswire/ -- Sky Labs (CEO: Jack ByungHwan Lee) anunció el 11 de junio la celebración de simposios exclusivos durante el 35.º Congreso de la Sociedad Europea de Hipertensión (ESH 2026) en Gdańsk (Polonia) y en la Conferencia...</v>
+        <v>(PR-inside.com) GameSquare's agency team to lead talent deployment to expand Azuki's existing creator program in support of Gates Awakened launch and manga launch FRISCO, TX / ACCESS Newswire / August 6, 2026 / GameSquare (NASDAQ:GAME) today announced a partnership with Azuki Labs to amplify creator marketing in support of Azuki's trading card game (TCG) Gates Awakened launch. The engagement spans talent ideation and growing Azuki's existing creator program, with campaigns running through October 2026. "We've seen firsthand how Azuki has built one of the most passionate and engaged communities in modern entertainment," said Justin Kenna, CEO, GameSquare. "The Gates Awakened and Manga launches ..</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>Sky Labs' 'CART BP pro' Expected to Be a Global 'Game Changer'</v>
+        <v>Mohegan Invites You to Join Its Third Quarter Fiscal 2026 Operating Results Conference Call</v>
       </c>
       <c r="B264" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C264" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D264" t="str">
         <v>Gaming</v>
       </c>
       <c r="E264" t="str">
-        <v>https://www.prnewswire.com/news-releases/sky-labs-cart-bp-pro-expected-to-be-a-global-game-changer-302797394.html</v>
+        <v>https://www.prnewswire.com/news-releases/mohegan-invites-you-to-join-its-third-quarter-fiscal-2026-operating-results-conference-call-302843832.html</v>
       </c>
       <c r="F264" t="str">
-        <v>GDANSK, Poland and MANCHESTER, England, June 11, 2026 /PRNewswire/ -- Sky Labs (CEO Jack ByungHwan Lee) announced on the 11th that it hosted exclusive symposiums at the 35th European Society of Hypertension (ESH 2026) in Gdańsk, Poland, and the British Cardiovascular Society (BCS 2026)...</v>
+        <v>UNCASVILLE, Conn., Aug. 6, 2026 /PRNewswire/ -- Mohegan Tribal Gaming Authority, or Mohegan, will host a conference call regarding its third quarter fiscal 2026 operating results on Thursday, August 13, 2026, at 11:00 a.m. (Eastern Time). Those interested in participating in the call...</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>Sky Labs' „CART BP pro" von internationalen Experten als globaler „Game Changer" gewürdigt</v>
+        <v>LONGi Becomes Official Partner of FC Bayern Munich, Uniting Solar Energy Innovation and Football Passion</v>
       </c>
       <c r="B265" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C265" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D265" t="str">
-        <v>Gaming</v>
+        <v>Energy, Gaming</v>
       </c>
       <c r="E265" t="str">
-        <v>https://www.prnewswire.com/news-releases/sky-labs-cart-bp-pro-von-internationalen-experten-als-globaler-game-changer-gewurdigt-302797388.html</v>
+        <v>https://www.prnewswire.com/news-releases/longi-becomes-official-partner-of-fc-bayern-munich-uniting-solar-energy-innovation-and-football-passion-302844853.html</v>
       </c>
       <c r="F265" t="str">
-        <v>DANZIG, Polen und MANCHESTER, England, 11. Juni 2026 /PRNewswire/ -- Sky Labs (CEO Jack ByungHwan Lee) gab heute bekannt, dass das Unternehmen exklusive Symposien im Rahmen des 35. Kongresses der European Society of Hypertension (ESH 2026) in Danzig (Polen) sowie der Jahrestagung der...</v>
+        <v>Announced in Hong Kong during FC Bayern Munich's Asia visit, the global partnership brings LONGi and one of football's most iconic clubs together through "POWER ON, GAME ON". HONG KONG, Aug. 6, 2026 /PRNewswire/ -- LONGi, a global green energy leader, today announced a global partnership...</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>GIGABYTE AORUS GeForce RTX™ 50 Series AI BOX Brings Desktop-Class Computing Power and Accessible AI Ecosystem to Ultrabook Laptops</v>
+        <v>Huya to Exclusively Publish Xiao Xiao Qi Yu, an Officially Licensed Zanmang Loopy IP Mobile Game Powered by Triple Match 3D's Core Gameplay</v>
       </c>
       <c r="B266" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C266" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D266" t="str">
-        <v>AI, Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E266" t="str">
-        <v>https://www.prnewswire.com/news-releases/gigabyte-aorus-geforce-rtx-50-series-ai-box-brings-desktop-class-computing-power-and-accessible-ai-ecosystem-to-ultrabook-laptops-302793806.html</v>
+        <v>https://www.prnewswire.com/news-releases/huya-to-exclusively-publish-xiao-xiao-qi-yu-an-officially-licensed-zanmang-loopy-ip-mobile-game-powered-by-triple-match-3ds-core-gameplay-302844803.html</v>
       </c>
       <c r="F266" t="str">
-        <v>TAIPEI, June 10, 2026 /PRNewswire/ -- GIGABYTE, the world's leading computer brand, showcased the AORUS GeForce RTX™ 50 Series AI BOX powered by NVIDIA Blackwell architecture, delivering desktop-class performance for ultrabook laptops at COMPUTEX 2026. Designed to bring game-changing...</v>
+        <v>GUANGZHOU, China, Aug. 6, 2026 /PRNewswire/ -- HUYA Inc. ("Huya" or the "Company") (NYSE: HUYA), a leading game-related entertainment and services provider, today announced that it will exclusively publish Xiao Xiao Qi Yu, a 3D match-based casual mobile game officially licensed under the...</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>Snail Games 正式在主机平台推出《颂钟长鸣》，并于 IGN Live 2026 揭晓《方舟》系列新内容</v>
+        <v>HOT WHEELS™ Infinite Rush Reveals Campaign Progression, - Vehicle Classes and Customisation Features in New Trailer</v>
       </c>
       <c r="B267" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C267" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D267" t="str">
-        <v>Finance, Gaming</v>
+        <v>Automotive, Gaming</v>
       </c>
       <c r="E267" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3309967/0/zh-hans/Snail-Games-%E6%AD%A3%E5%BC%8F%E5%9C%A8%E4%B8%BB%E6%9C%BA%E5%B9%B3%E5%8F%B0%E6%8E%A8%E5%87%BA-%E9%A2%82%E9%92%9F%E9%95%BF%E9%B8%A3-%E5%B9%B6%E4%BA%8E-IGN-Live-2026-%E6%8F%AD%E6%99%93-%E6%96%B9%E8%88%9F-%E7%B3%BB%E5%88%97%E6%96%B0%E5%86%85%E5%AE%B9.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358572</v>
       </c>
       <c r="F267" t="str">
-        <v>加利福尼亚州卡尔弗城, June 11, 2026 (GLOBE NEWSWIRE) -- 全球领先的互动数字娱乐领域独立开发商与发行商 Snail, Inc. (Nasdaq：SNAL，以下简称“Snail Games”或“公司”) 庆祝 《颂钟长鸣》 在 PlayStation 和 Xbox 平台上线，将公司近期最成功的作品之一扩展至更广泛受众，并推进其通过多平台分发扩大系列影响力的战略。</v>
+        <v>Milestone and Mattel have released a new trailer for HOT WHEELS&amp;#8482; Infinite Rush, the upcoming arcade racing game launching on September 10, 2026, with Early Access starting September 7. - - Watch HOT WHEELS Infinite Rush Beyond the Track Episode 2 trailer here: https://youtu.be/rCJpMGhxZWg - - Key Highlights - - - &amp;#8226; Four Toy-Scale Islands - Explore four themed islands packed with races and free-roaming activities. Players can freely sky-jump between islands as they unlock ne... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358572</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>Snail Games 正式在遊戲主機上推出《Bellwright》，並於 IGN Live 2026 上發佈了《方舟》系列全新內容</v>
+        <v>Doginal Dogs Unveils Doginal Dogs Legends, a Premium Hand-Drawn Trading Card Game, With Preorders Open Ahead of DDNYC 2026 Launch</v>
       </c>
       <c r="B268" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C268" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D268" t="str">
-        <v>Finance, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E268" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3309967/0/zh-hant/Snail-Games-%E6%AD%A3%E5%BC%8F%E5%9C%A8%E9%81%8A%E6%88%B2%E4%B8%BB%E6%A9%9F%E4%B8%8A%E6%8E%A8%E5%87%BA-Bellwright-%E4%B8%A6%E6%96%BC-IGN-Live-2026-%E4%B8%8A%E7%99%BC%E4%BD%88%E4%BA%86-%E6%96%B9%E8%88%9F-%E7%B3%BB%E5%88%97%E5%85%A8%E6%96%B0%E5%85%A7%E5%AE%B9.html</v>
+        <v>https://www.newsfilecorp.com/release/308084/Doginal-Dogs-Unveils-Doginal-Dogs-Legends-a-Premium-HandDrawn-Trading-Card-Game-With-Preorders-Open-Ahead-of-DDNYC-2026-Launch</v>
       </c>
       <c r="F268" t="str">
-        <v>加州卡爾弗城, June 11, 2026 (GLOBE NEWSWIRE) -- 全球領先的獨立互動數碼娛樂開發商與發行商 Snail, Inc. (Nasdaq: SNAL) (下稱「Snail Games」或「公司」) 慶祝 《Bellwright》 登陸 PlayStation 及 Xbox 平台。此舉不僅將公司近期最亮眼的作品帶給更廣大的玩家群，亦推進其以多平台發行策略來拓展系列版圖的願景。</v>
+        <v>New York, New York--(Newsfile Corp. - August 6, 2026) - Doginal Dogs today announced Doginal Dogs Legends, a premium trading card game built for both collectors and competitive players, and opened preorders for its first edition. The debut set, titled Rise of the Pack, features 111 original hand-drawn cards and will officially launch at DDNYC 2026, the brand's flagship New York event, this September.Developed over nearly two years by the core Doginal Dogs team, the game has been built to premium...</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>in:Ciite Studios Retires SSL 9080 XL, Unveils Custom AMS | Neve Genesys Black G96 3D Console For Next-Generation Production</v>
+        <v>Dentsu Produces Egg Hunt 2026: The Grand Eggspress, a Major Roblox Adventure RPG</v>
       </c>
       <c r="B269" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C269" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D269" t="str">
-        <v>Gaming</v>
+        <v>SaaS, Gaming, Media</v>
       </c>
       <c r="E269" t="str">
-        <v>https://www.prnewswire.com/news-releases/inciite-studios-retires-ssl-9080-xl-unveils-custom-ams--neve-genesys-black-g96-3d-console-for-next-generation-production-302796141.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358558</v>
       </c>
       <c r="F269" t="str">
-        <v>Custom built system empowers artists, producers, and post teams with seamless analog-digital workflow and immersive production capabilities NASHVILLE, Tenn., June 10, 2026 /PRNewswire/ -- in:ciite Studios today announced the installation of a custom AMS | Neve Genesys Black G96 3D console...</v>
+        <v>Dentsu, in collaboration with GeekOut Inc.*1 and Studio Koi Koi Inc.*2, announced that it oversees the comprehensive planning and creative supervision of Egg Hunt 2026: The Grand Eggspress, a large-scale adventure RPG experience for Roblox *3, an immersive gaming and creation platform, while also supporting its global expansion. The project is being developed as part of House of Creators *4, dentsu&amp;#39;s initiative dedicated to discovering and supporting content creators while expanding crea... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358558</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>TRNR Publishes Q&amp;A With Ergatta Co-Founder and CEO Tom Aulet on the ...</v>
+        <v>Fire Emblem: Fortune's Weave Direct threads together strategic combat with a story of Gods and Heroes only on Nintendo Switch 2</v>
       </c>
       <c r="B270" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C270" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D270" t="str">
-        <v>Finance, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E270" t="str">
-        <v>https://pr-inside.com/trnr-publishes-q-a-with-ergatta-co-founder-and-ceo-tom-aulet-on-the-r5190386.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358549</v>
       </c>
       <c r="F270" t="str">
-        <v>(PR-inside.com) AUSTIN, TX / ACCESS Newswire / June 10, 2026 / Interactive Strength Inc. (Nasdaq:TRNR) ("TRNR" or the "Company"), maker of innovative specialty fitness equipment under the Wattbike, CLMBR, FORME and Ergatta brands, today published a question-and-answer conversation with Tom Aulet, Co-Founder and CEO of Ergatta. The conversation is available on the Company's investor website at interactivestrength.com/updates. In the Q&amp;A, Aulet explains what Ergatta is and who it is for, how its two lines of business fit together, and why game-based workouts build lasting fitness habits for a customer that class-based models have not reached. He also discusses how Ergatta operates within ..</v>
+        <v>During today&amp;#39;s Fire Emblem: Fortune&amp;#39;s Weave Direct presentation, Nintendo shared news on the latest entry in the Fire Emblem series, which launches exclusively for the Nintendo Switch 2 system on Sept. 17. - - The Dagdan Empire: a land at the peak of prosperity under the rule of the gods. In the Empire&amp;#39;s capital city of Dagsion, worthy fighters from all over the land arrive to compete in the Heroic Games, with the winner granted one wish. Among the combatants are four Heroes tied to t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358549</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>Snail Games Officially Launches Bellwright on Console and Unveiled New ARK Franchise Content at IGN Live 2026</v>
+        <v>Tryllium Announces Industry Workshop Featuring Veteran Voice Director ...</v>
       </c>
       <c r="B271" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C271" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D271" t="str">
-        <v>Finance, SaaS, Gaming, Media</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E271" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3309691/0/en/Snail-Games-Officially-Launches-Bellwright-on-Console-and-Unveiled-New-ARK-Franchise-Content-at-IGN-Live-2026.html</v>
+        <v>https://pr-inside.com/tryllium-announces-industry-workshop-featuring-veteran-voice-director-r5208706.htm</v>
       </c>
       <c r="F271" t="str">
-        <v>CULVER CITY, Calif., June 10, 2026 (GLOBE NEWSWIRE) -- Snail, Inc. (Nasdaq: SNAL) (“Snail Games” or the “Company”), a leading global independent developer and publisher of interactive digital entertainment, celebrates the launch of Bellwright on PlayStation and Xbox , extending one of the Company's most successful recent titles to a broader audience and advancing its strategy of growing franchise reach through multi-platform distribution.</v>
+        <v>(PR-inside.com) Client Abacus Entertainment will host acclaimed casting and voice director Wes Gleason for his first workshop with the company on October 17, giving voice actors direct access to an accomplished industry professional. NEW YORK CITY, NY / ACCESS Newswire / August 5, 2026 / Tryllium announced today that its client, Abacus Entertainment, will host veteran casting and voice director Wes Gleason for his first workshop with the company on Saturday, October 17, 2026. The live online workshop gives voice actors the opportunity to learn directly one of the voice directors behind some of the entertainment industry's most recognizable video game and ..</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>GIGABYTE präsentiert auf der COMPUTEX 2026 KI-, Gaming- und PC-Innovationen unter dem Motto „ENTER INFINITY"</v>
+        <v>James Avery Expands College Collection with New Schools and Game Day Styles</v>
       </c>
       <c r="B272" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C272" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D272" t="str">
         <v>Gaming</v>
       </c>
       <c r="E272" t="str">
-        <v>https://www.prnewswire.com/news-releases/gigabyte-prasentiert-auf-der-computex-2026-ki--gaming--und-pc-innovationen-unter-dem-motto-enter-infinity-302796558.html</v>
+        <v>https://www.prnewswire.com/news-releases/james-avery-expands-college-collection-with-new-schools-and-game-day-styles-302843763.html</v>
       </c>
       <c r="F272" t="str">
-        <v>TAIPEI, 10. Juni 2026 /PRNewswire/ -- GIGABYTE, einer der führenden Hersteller von Motherboards, Grafikkarten und Hardware-Lösungen, präsentiert auf der COMPUTEX 2026 unter dem Motto „ENTER INFINITY" neue Lösungen rund um PC-Innovation, Gaming und intelligente Datenverarbeitung....</v>
+        <v>New schools and Enamel Connected Hearts styles bring a polished twist to everyday looks, tailgates and campus traditions KERRVILLE, Texas, Aug. 5, 2026 /PRNewswire/ -- As fans start planning their fall wardrobes around football Saturdays, campus weekends and spirited tailgates, James...</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>GIGABYTE treibt die Entwicklung von Gaming-Monitor-Technologien mit KI-optimierter Bilddarstellung und automatischem OLED-Schutz voran</v>
+        <v>Nike Basketball Debuts the Kobe 10 Protro: An Iconic Silhouette Reimagined for Today's Game</v>
       </c>
       <c r="B273" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C273" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D273" t="str">
         <v>Gaming</v>
       </c>
       <c r="E273" t="str">
-        <v>https://www.prnewswire.com/news-releases/gigabyte-treibt-die-entwicklung-von-gaming-monitor-technologien-mit-ki-optimierter-bilddarstellung-und-automatischem-oled-schutz-voran-302796554.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358536</v>
       </c>
       <c r="F273" t="str">
-        <v>TAIPEI, 10. Juni 2026 /PRNewswire/ -- GIGABYTE, einer der führenden Hersteller von Motherboards, Grafikkarten und Hardware-Lösungen, treibt die Weiterentwicklung seiner Gaming-Monitor-Technologien durch KI-optimierte Bilddarstellung und intelligenten OLED-Schutz voran. Da sich...</v>
+        <v>What is the Nike Kobe 10 Protro? - The Kobe 10 Protro reimagines Kobe Bryant&amp;#39;s iconic 2015 signature basketball shoe with performance innovations designed for today&amp;#39;s game. - - What&amp;#39;s new in the Kobe 10 Protro? - The silhouette features meaningful performance updates to the upper, cushioning and traction while preserving the design philosophy that made the original an athlete favorite. The result is a shoe that honors Kobe&amp;#39;s legacy while meeting the demands of the modern game. - - How was... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358536</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>D3PUBLISHER Announces EARTH DEFENSE FORCE 5 and EARTH DEFENSE FORCE 6 for Nintendo Switch 2</v>
+        <v>Pool Brain Hires Eric Knight to Help Revolutionize Pool Industry Technology and Education</v>
       </c>
       <c r="B274" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C274" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D274" t="str">
-        <v>Gaming</v>
+        <v>Gaming, Education</v>
       </c>
       <c r="E274" t="str">
-        <v>https://www.prnewswire.com/news-releases/d3publisher-announces-earth-defense-force-5-and-earth-defense-force-6-for-nintendo-switch-2-302796208.html</v>
+        <v>https://www.prweb.com/releases/pool-brain-hires-eric-knight-to-help-revolutionize-pool-industry-technology-and-education-302843467.html</v>
       </c>
       <c r="F274" t="str">
-        <v>Worldwide launch of EARTH DEFENSE FORCE 5 scheduled for October 8, 2026; EARTH DEFENSE FORCE 6 planned for release this winter TOKYO, June 10, 2026 /PRNewswire/ -- D3PUBLISHER Inc. today announces that the 3D action shooter EARTH DEFENSE FORCE 5 for Nintendo Switch 2 is scheduled for...</v>
+        <v>Industry veteran joins Pool Brain to accelerate innovation, elevate education, and help shape the future of pool service technology PHOENIX, Aug. 5, 2026 /PRNewswire-PRWeb/ -- Pool Brain has announced it has hired Eric Knight, in a strategic move to accelerate delivery of game changing...</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>Live the Final: BC.GAME Offers Players the Chance to Win 2026 Football Final Tickets</v>
+        <v>Hacksaw Openrgs Welcomes Zerplaay Games As New Partner Studio</v>
       </c>
       <c r="B275" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C275" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D275" t="str">
         <v>Gaming</v>
       </c>
       <c r="E275" t="str">
-        <v>https://www.prnewswire.com/news-releases/live-the-final-bcgame-offers-players-the-chance-to-win-2026-football-final-tickets-302796062.html</v>
+        <v>https://pr-inside.com/hacksaw-openrgs-welcomes-zerplaay-games-as-new-partner-studio-r5208574.htm</v>
       </c>
       <c r="F275" t="str">
-        <v>As football excitement builds worldwide, BC.GAME's live Grand Raffle brings players closer to one of the biggest moments of the 2026 football season. BELIZE CITY, Belize, June 9, 2026 /PRNewswire/ -- For many football fans, being at the final is the dream. BC.GAME is giving players a...</v>
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / August 5, 2026 / Hacksaw (STO:HACK) OpenRGS has welcomed Zerplaay Games as its latest partner studio, further strengthening its growing ecosystem of independent game developers. Through the partnership, Zerplaay Games will develop and launch its upcoming titles via OpenRGS, benefiting from Hacksaw Gaming's global distribution network and the tools needed to scale across multiple locally licensed online gaming markets. Peter Van Treuren, Co-Founder and CEO of Zerplaay Games:"At Zerplaay, we've built our studio around one simple belief: exceptional games are created when world-class game development meets cinematic storytelling. That's why we've brought together industry veterans from ..</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>The Ensign Group Investigation Initiated: Levi &amp;amp; Korsinsky Investigates the Officers and Directors of The Ensign Group (ENSG)</v>
+        <v>Dubbing AI Launches $49 USB-C AI Voice-Changing Earbuds for Mobile Gaming, Streaming and Calls</v>
       </c>
       <c r="B276" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C276" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D276" t="str">
-        <v>Finance, Gaming</v>
+        <v>AI, Gaming, Media</v>
       </c>
       <c r="E276" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-ensign-group-investigation-initiated-levi--korsinsky-investigates-the-officers-and-directors-of-the-ensign-group-ensg-302795496.html</v>
+        <v>https://pressreleasenews.org/pressroom/dubbing-ai-launches-49-usb-c-ai-voice-changing-earbuds-for-mobile-gaming-streaming-and-calls</v>
       </c>
       <c r="F276" t="str">
-        <v>The Ensign Group's CEO touted "record high" occupancy and improving staffing on May 1, 2026 -- weeks later, a short-seller report alleged systemic neglect and quality-measure gaming, and the stock dropped sharply. NEW YORK, June 9, 2026 /PRNewswire/ -- Shareholders of The Ensign Group...</v>
+        <v>New mobile voice changer combines an integrated microphone, USB-C plug-and-play connectivity and access to more than 500 AI voices in a portable wired design.</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>Asian-Led NutriWorks®, Leader in Global Wellness Products, Taps into Growing Anti-Aging Industry with U.S. Debuting RejuvenAge NMN 18000 Capsules</v>
+        <v>New "My Hero Academia" Anime Game App "My Hero Academia UNITED SURVIVAL" Surpasses 800,000 Pre-Registrations! Additional Rewards Confirmed--Launching August 6!</v>
       </c>
       <c r="B277" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C277" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D277" t="str">
-        <v>Healthcare, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E277" t="str">
-        <v>https://www.prunderground.com/asian-led-nutriworks-leader-in-global-wellness-products-taps-into-growing-anti-aging-industry-with-u-s-debuting-rejuvenage-nmn-18000-capsules/00383549/</v>
+        <v>https://www.prnewswire.com/news-releases/new-my-hero-academia-anime-game-app-my-hero-academia-united-survival-surpasses-800-000-pre-registrations-additional-rewards-confirmedlaunching-august-6-302843091.html</v>
       </c>
       <c r="F277" t="str">
-        <v>Across the world, anti-aging remedies are dominating, with people eager to experiment with innovative solutions that combat wrinkles, physical weakness, and more while supporting natural radiance. Re-entering the global game is Hong Kong-based NutriWorks, a company renowned for their holistic, ingredient-transparent formulations derived from centuries of Traditional Chinese Medicine (TCM) who are soon launching across... Read more » The post Asian-Led NutriWorksÂ®, Leader in Global Wellness Products, Taps into Growing Anti-Aging Industry with U.S. Debuting RejuvenAge NMN 18000 Capsules first appeared on</v>
+        <v>TOKYO, Aug. 4, 2026 /PRNewswire/ -- KLab Inc., a leader in online mobile games, announced that the official launch date for its new game app based on the "My Hero Academia" anime series, developed under license from the My Hero Academia Production Committee, "My Hero Academia UNITED...</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>FOX Secures Live NFL Game Package in Mexico Starting in Fall 2026</v>
+        <v>Paper Transport Supports Truckers Against Trafficking with the Launch of the "Miles That Matter" Campaign Based on Green Bay Packers Away Game Mileage</v>
       </c>
       <c r="B278" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C278" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D278" t="str">
-        <v>Finance, Gaming, Media</v>
+        <v>Gaming</v>
       </c>
       <c r="E278" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356002</v>
+        <v>https://www.prnewswire.com/news-releases/paper-transport-supports-truckers-against-trafficking-with-the-launch-of-the-miles-that-matter-campaign-based-on-green-bay-packers-away-game-mileage-302842982.html</v>
       </c>
       <c r="F278" t="str">
-        <v>Fox Corporation (NASDAQ: FOX, FOXA; &amp;#8220;FOX&amp;#8221; or the &amp;#8220;Company&amp;#8221;) and the NFL today announced a new multi-year agreement to bring football to FOX platforms in Mexico. Starting with the 2026 season, viewers in Mexico will be able to experience NFL content including live games, together with original production and specialized content designed to accompany them throughout the entire season. - - The NFL on FOX in Mexico will include, each year: - - - &amp;#8226; Thursday Night Football - &amp;#8226; Sunday Regular S... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356002</v>
+        <v>Paper Transport will donate 50 cents for every mile it transports the team's equipment to 2026 away games DE PERE, Wis., Aug. 4, 2026 /PRNewswire/ -- Paper Transport (PTI), a leading dedicated transportation provider with more than 35 years of transportation expertise, is launching a new...</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>NexTide Media Partners with Frameplay to Deliver Scalable, Brand-Safe Livestream Advertising</v>
+        <v>Esports Festival by the Esports World Cup 2026 Draws Thousands to Paris in the Largest Free Public Gaming &amp;amp; Esports Celebration, Unveiling First Esports Nations Cup Jersey</v>
       </c>
       <c r="B279" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C279" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D279" t="str">
         <v>Gaming</v>
       </c>
       <c r="E279" t="str">
-        <v>https://www.prnewswire.com/news-releases/nextide-media-partners-with-frameplay-to-deliver-scalable-brand-safe-livestream-advertising-302794787.html</v>
+        <v>https://www.prnewswire.com/news-releases/esports-festival-by-the-esports-world-cup-2026-draws-thousands-to-paris-in-the-largest-free-public-gaming--esports-celebration-unveiling-first-esports-nations-cup-jersey-302842831.html</v>
       </c>
       <c r="F279" t="str">
-        <v>Scott's Lawn Care campaign showcases creator-led engagement, native in-game advertising, and real-time brand safety technology NEW YORK, June 9, 2026 /PRNewswire/ -- NexTide Media and Frameplay are collaborating to bring scalable, brand-safe advertising to the livestream ecosystem,...</v>
+        <v>Media Kit Fans gathered on the Champs-Élysées as the Esports World Cup 2026 celebrated creators, Clubs, players and communities through France's largest free public celebration of gaming and esports. The festival featured the first public unveiling of an official Esports Nations Cup...</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>U.S. Polo Assn. Returns to Downtown London as Official Apparel and ...</v>
+        <v>New update for Nintendo Switch Online + Expansion Pack members (AUG/2026)</v>
       </c>
       <c r="B280" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C280" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D280" t="str">
         <v>Gaming</v>
       </c>
       <c r="E280" t="str">
-        <v>https://pr-inside.com/u-s-polo-assn-returns-to-downtown-london-as-official-apparel-and-r5190212.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358506</v>
       </c>
       <c r="F280" t="str">
-        <v>(PR-inside.com) Over 30,000 Attendees Celebrate the Sport of Polo and ‘An Icon Born from the Game' WEST PALM BEACH, FL AND LONDON, UK / ACCESS Newswire / June 9, 2026 /U.S. Polo Assn., the official sports brand of the United States Polo Association (USPA), returned for the third consecutive year as the Official Apparel and Jersey Partner of Chestertons Polo in the Park, bringing together world-class competition, sport-inspired fashion, thrilling entertainment, and memorable lifestyle experiences for one of London's most anticipated summer sporting events. Held June 5-7, 2026, at Hurlingham Park in central London, the three-day festival welcomed more than 30,000 attendees ..</v>
+        <v>Oh, hey, classic game fans! If you&amp;#39;ve been looking to create (or recreate) some retro memories, Nintendo Switch Online + Expansion Pack members* can get access to a wide variety of classic goodies from the following systems: - - - &amp;#8226; Game Boy&amp;#8482; Advance - &amp;#8226; Nintendo 64&amp;#8482; - &amp;#8226; Virtual Boy&amp;#8482; - &amp;#8226; Super NES&amp;#8482; - &amp;#8226; Game Boy - &amp;#8226; NES&amp;#8482; - &amp;#8226; SEGA Genesis&amp;#8482; - - - Additionally, members who also have a Nintendo Switch&amp;#8482; 2 system can also get access to: - - - &amp;#8226; Nintendo GameCube... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358506</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>U.S. Polo Assn. Returns to Downtown London as Official Apparel and Jersey Partner of Chestertons Polo in the Park</v>
+        <v>Snail, Inc. Subsidiary Egofold Introduces AI Ranch and NHPs™, a New Generation of AI Gaming Companions, at Ai4 2026</v>
       </c>
       <c r="B281" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C281" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D281" t="str">
-        <v>Gaming</v>
+        <v>Finance, AI, Gaming</v>
       </c>
       <c r="E281" t="str">
-        <v>https://www.newswire.com/news/u-s-polo-assn-returns-to-downtown-london-as-official-apparel-and-22795225</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/04/3338708/0/en/Snail-Inc-Subsidiary-Egofold-Introduces-AI-Ranch-and-NHPs-a-New-Generation-of-AI-Gaming-Companions-at-Ai4-2026.html</v>
       </c>
       <c r="F281" t="str">
-        <v>Over 30,000 Attendees Celebrate the Sport of Polo and &amp;lsquo;An Icon Born from the Game'</v>
+        <v>CULVER CITY, Calif., Aug. 04, 2026 (GLOBE NEWSWIRE) -- Snail, Inc. (Nasdaq: SNAL) (“Snail Games” or the “Company”) , a leading independent global developer and publisher of interactive digital entertainment, today announced its subsidiary, Egofold, will publicly debut AI Ranch and NHPs™, an artificial intelligence initiative, at Ai4 2026, taking place August 4–6 in Las Vegas.</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>Hacksaw Gaming Announces Partnership with MagicBet in Bulgaria</v>
+        <v>/C O R R E C T I O N -- BSA-AML Compliance Group LLC/</v>
       </c>
       <c r="B282" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C282" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D282" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E282" t="str">
-        <v>https://pr-inside.com/hacksaw-gaming-announces-partnership-with-magicbet-in-bulgaria-r5190181.htm</v>
+        <v>https://www.prnewswire.com/news-releases/treasury-deputy-assistant-secretary-scott-rembrandt-to-deliver-opening-keynote-address-at-the-2026-annual-bsaaml-gaming-conference-302842001.html</v>
       </c>
       <c r="F282" t="str">
-        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / June 9, 2026 / Hacksaw Gaming (STO:HACK) announces a new partnership with MagicBet, bringing its signature slot titles to players on the operator's platform in Bulgaria. The agreement marks Hacksaw Gaming's 17th live operator in the locally licensed Bulgarian market, reinforcing its position in one of Europe's most established iGaming jurisdictions. MagicBet combines a strong land-based heritage with a growing digital presence. Originally founded in 1992, the company has built a nationwide network of over 40 gaming halls across major cities including Sofia, Plovdiv and Burgas, before expanding into online gaming in recent years. Operating under a ..</v>
+        <v>In the news release, Treasury Deputy Assistant Secretary Scott Rembrandt to Deliver Opening Keynote Address at the 2026 Annual BSA/AML Gaming Conference, issued 04-Aug-2026 by BSA-AML Compliance Group LLC over PR Newswire, we are advised by the company that changes have been made. The...</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>BC.GAME Updates BC Engine Page as BETBY Joins Engine Nodes Network</v>
+        <v>Fire Emblem: Fortune’s Weave Direct Threads Together Strategic Combat With a Story of Gods and Heroes Only on Nintendo Switch 2</v>
       </c>
       <c r="B283" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C283" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D283" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E283" t="str">
-        <v>https://www.prnewswire.com/news-releases/bcgame-updates-bc-engine-page-as-betby-joins-engine-nodes-network-302795076.html</v>
+        <v>https://finance.yahoo.com/technology/articles/fire-emblem-fortune-weave-direct-143000151.html</v>
       </c>
       <c r="F283" t="str">
-        <v>Updated page highlights BC Engine's operating model, live platform data and ecosystem contributors, with BETBY becoming the latest partner in the $BC rewards model. BELIZE CITY, Belize, June 9, 2026 /PRNewswire/ -- BC.GAME has updated its BC Engine page, offering a clearer view of how...</v>
+        <v>REDMOND, Wash., August 04, 2026--During today’s Fire Emblem: Fortune’s Weave Direct presentation, Nintendo shared news on the latest entry in the Fire Emblem series, which launches exclusively for the Nintendo Switch 2 system on Sept. 17.</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>Guild Wars 3, moderná evolúcia hry MMORPG, ohlásená na Summer Game Fest pre PC a PlayStation 5</v>
+        <v>SEGG Media Outlines Strategic Program Around Three Core Growth Platforms</v>
       </c>
       <c r="B284" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C284" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D284" t="str">
-        <v>Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E284" t="str">
-        <v>https://www.prnewswire.com/news-releases/guild-wars-3-moderna-evolucia-hry-mmorpg-ohlasena-na-summer-game-fest-pre-pc-a-playstation-5-302794965.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/04/3338524/0/en/SEGG-Media-Outlines-Strategic-Program-Around-Three-Core-Growth-Platforms.html</v>
       </c>
       <c r="F284" t="str">
-        <v>Hra z legendárnej série prichádza po prvýkrát vo verzii pre konzoly BELLEVUE, Washington, 9. júna 2026 /PRNewswire/ – Herné vývojárske štúdio ArenaNet®, oceňované kritikmi, dnes večer oznámilo uvedenie Guild Wars 3™, tretieho dielu legendárnej a obľúbenej série MMORPG Guild Wars® a svoju...</v>
+        <v>FORT WORTH, Texas, Aug. 04, 2026 (GLOBE NEWSWIRE) -- Sports Entertainment Gaming Global Corporation (NASDAQ: SEGG, LTRYW) (“SEGG Media,” “SEGG” or the “Company”), today outlined a strategic program for the remainder of the fiscal year. The program is designed to concentrate the Company’s investment in its priority growth platforms, apply more disciplined capital allocation, and strengthen corporate governance.</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>Guild Wars 3, современная эволюция MMORPG, анонсирована для ПК и PlayStation 5 на Summer Game Fest</v>
+        <v>Cleveland Golf Introduces RTZ 2 Wedges</v>
       </c>
       <c r="B285" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C285" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D285" t="str">
         <v>Gaming</v>
       </c>
       <c r="E285" t="str">
-        <v>https://www.prnewswire.com/news-releases/guild-wars-3----mmorpg-----playstation-5--summer-game-fest-302794943.html</v>
+        <v>https://pr-inside.com/cleveland-golf-introduces-rtz-2-wedges-r5208246.htm</v>
       </c>
       <c r="F285" t="str">
-        <v>Впервые игра легендарной франшизы выходит в формате для консолей БЕЛЬВЬЮ, шт. Вашингтон, 9 июня 2026 г. /PRNewswire/ -- Признанная критиками студия разработки игр ArenaNet® объявила сегодня о Guild Wars 3™, третьей части легендарной и любимой франшизы MMORPG Guild Wars® и первой новой...</v>
+        <v>(PR-inside.com) A Modern Wedge Made to Play Like the Tour's Best HUNTINGTON BEACH, CA / ACCESS Newswire / August 4, 2026 / Combining decades of short-game expertise with innovations designed to elevate scoring performance, CLEVELAND GOLF® announces the launch of their RTZ 2 Wedges and the next chapter in one of golf's most storied wedge lineages. The new RTZ 2 Wedge lineup combines Cleveland Golf's most advanced performance technologies with lessons learned from generations of wedge design, resulting in a wedge family that delivers greater consistency, improved control, and more options for golfers to play the shots they see. To help lead this next ..</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>FOX One, FOX Sports and Indeed Name Austin Franklin and Kevin Akoto as FOX One Chief World Cup Watchers</v>
+        <v>TradeGlass Rethinks Market Analysis with a Game-Theory-Based 360° Framework</v>
       </c>
       <c r="B286" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C286" t="str">
-        <v>WebWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D286" t="str">
-        <v>Gaming, Media</v>
+        <v>Gaming</v>
       </c>
       <c r="E286" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355938</v>
+        <v>https://www.pr.com/press-release/975468</v>
       </c>
       <c r="F286" t="str">
-        <v>Watch the Announcement Video HERE - - FOX One, FOX Sports and Indeed today announced that Austin Franklin and Kevin Akoto have officially been selected as the FOX One Chief World Cup Watchers hired through Indeed, earning the opportunity of a lifetime &amp;#8211; each getting paid $50,000 to watch every match of FIFA World Cup 2026&amp;#8482; live from a custom-built viewing cube in the heart of Times Square. - - Avid soccer fans Austin and Kevin stood out for their passion for the game, content c... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355938</v>
+        <v>TradeGlass introduces an automated yet fully inspectable approach to market analysis, synchronizing technical, fundamental, macroeconomic, news, sentiment and risk information into one coherent outlook. Its methodology is documented in a public whitepaper, with complementary desktop and mobile experiences and a free tier available to everyone. [PR.com]</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>Northfield Park Racino Selects Tangam's Slot Optimization (SODA) Platform</v>
+        <v>BT and EE score historic double award win as studies reveal UK's best connectivity</v>
       </c>
       <c r="B287" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C287" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D287" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E287" t="str">
-        <v>https://www.prnewswire.com/news-releases/northfield-park-racino-selects-tangams-slot-optimization-soda-platform-302794339.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358474</v>
       </c>
       <c r="F287" t="str">
-        <v>WATERLOO, ON, June 8, 2026 /PRNewswire/ - Northfield Park Racino has selected Tangam Systems' SODA platform as leadership continues to invest in capabilities that enable operational teams to make faster, more informed decisions in support of a strong and evolving gaming environment....</v>
+        <v>- - &amp;#8226; In a UK first, BT&amp;#39;s networks have been independently proven to deliver the nation&amp;#39;s best mobile and broadband connectivity at the same time. - &amp;#8226; In a nationwide study analysing the performance of all major broadband providers, Ookla found the Full Fibre network that delivers both BT and EE broadband to be the best in the UK &amp;#8211; producing the fastest real-world speeds and highest-quality gaming experience. - &amp;#8226; At the same time, RootMetrics&amp;#174; found EE &amp;#8211; part of the BT family &amp;#8211; retains... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358474</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>THE AMERICAN BOWL ANNOUNCES STRATEGIC PARTNERSHIP WITH ZEROMILS TO BUILD MILITARY THRIVING® CULTURES AND COMMUNITIES</v>
+        <v>XBOX celebrates 25 years of play with updates, FanFest tour dates and more</v>
       </c>
       <c r="B288" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C288" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-microsoft</v>
       </c>
       <c r="D288" t="str">
         <v>Gaming</v>
       </c>
       <c r="E288" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-american-bowl-announces-strategic-partnership-with-zeromils-to-build-military-thriving-cultures-and-communities-302794247.html</v>
+        <v>https://news.xbox.com/en-us/2026/08/03/xbox-anniversary-x25-fanfest-gear-community-designs/</v>
       </c>
       <c r="F288" t="str">
-        <v>Next Iteration of Premier College Football All-Star Game Set for January 15, 2027, at UCF's Stadium in Orlando; Expanding into a Full Military and Country Celebration Broadcasted Nationally on NFL Network ORLANDO, Fla., June 8, 2026 /PRNewswire/ -- The American Bowl, America's premier...</v>
+        <v>The post XBOX celebrates 25 years of play with updates, FanFest tour dates and more appeared first on Source.</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>NEW POWER STUDIOS' HORROR SERIES 'humAIn' NOW LIVE ON YOUTUBE FOLLOWING SIX-WEEK ALTERNATE REALITY GAME CAMPAIGN</v>
+        <v>Secured Signing Introduces Industry-First ID Trust Console for Regular Identity Verification in RON and Live Video Signings</v>
       </c>
       <c r="B289" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C289" t="str">
-        <v>PRWeb</v>
+        <v>Send2Press</v>
       </c>
       <c r="D289" t="str">
-        <v>Gaming</v>
+        <v>AI, SaaS, Gaming, Media</v>
       </c>
       <c r="E289" t="str">
-        <v>https://www.prweb.com/releases/new-power-studios-horror-series-humain-now-live-on-youtube-following-six-week-alternate-reality-game-campaign-302794216.html</v>
+        <v>https://www.send2press.com/wire/secured-signing-introduces-industry-first-id-trust-console-for-regular-identity-verification-in-ron-and-live-video-signings/</v>
       </c>
       <c r="F289" t="str">
-        <v>Griff Furst's Scripted Series for New Power Studios Spent Six Weeks Disguised as a Live ARG Before Revealing Itself; Jack Gordon and JimmyHere Among Pilot Cast CALABASAS, Calif., June 8, 2026 /PRNewswire-PRWeb/ -- New Power Studios today announced the premiere of humAIn, a scripted horror...</v>
+        <v>MOUNTAIN VIEW, Calif., Aug. 3, 2026 (SEND2PRESS NEWSWIRE) -- Secured Signing, a global leader in Digital Signature, Video Signing and Remote Online Notarization solutions, announces the launch of the ID Trust Console, an identity checking and verification feature now available across its video signing and Remote Online Notarization (RON) platform.</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>EDGE Markets Raises $29.2 Million Series A Funding Round</v>
+        <v>Papaya Gaming Implements Strategic Legal Framework to Protect Operations and Stakeholders During Appeal of U.S. Judgment</v>
       </c>
       <c r="B290" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C290" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D290" t="str">
-        <v>Finance, SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E290" t="str">
-        <v>https://www.prnewswire.com/news-releases/edge-markets-raises-29-2-million-series-a-funding-round-302793671.html</v>
+        <v>https://finance.yahoo.com/technology/articles/papaya-gaming-implements-strategic-legal-141500438.html</v>
       </c>
       <c r="F290" t="str">
-        <v>Led by CoinFund, the investment will support the launch of EDGE Pro, a dedicated banking platform for market makers trading on prediction markets, and EDGE Connect; the first purpose-built payment rail for gaming and prediction markets NEW YORK, June 8, 2026 /PRNewswire/ -- EDGE Markets,...</v>
+        <v>DOVER, Del., August 03, 2026--Papaya Gaming Ltd. ("Papaya" or the "Company"), the pioneering technology company of the multiplayer Skill-Based Tournaments category, today announced that it has taken a proactive and strategic series of legal steps to ensure the continuity of its profitable business operations, its employees, its players, and all of its stakeholders during the appeal of the judgment issued against it in the United States.</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>Döner Haus Gives New Yorkers Free Fries on Germany Game Days During the 2026 FIFA World Cup</v>
+        <v>DataXGrowth Launches The Growth Trail, a Free Marketing Strategy Game Built to Expose Fragile Growth</v>
       </c>
       <c r="B291" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C291" t="str">
-        <v>Express Press Release</v>
+        <v>PR.com</v>
       </c>
       <c r="D291" t="str">
-        <v>Retail, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E291" t="str">
-        <v>https://express-press-release.net/news/2026/06/08/1757598</v>
+        <v>https://www.pr.com/press-release/975547</v>
       </c>
       <c r="F291" t="str">
-        <v>New York, New York – 2026-06-08 — /EPR Network/ – Döner Haus, the fastest-growing German-style döner kebab franchise built for the modern consumer and franchisee, [read full press release...]</v>
+        <v>The browser-based diagnostic challenges marketers to manage 12 quarters of growth decisions and reveals whether they created a durable growth engine or an expensive illusion. [PR.com]</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>MDCE's Infinite Auctions Introduces New Auction Platform Combining ...</v>
+        <v>CTW to Attend Anime NYC 2026 as Official Event Sponsor, Advancing Its North American Expansion Initiatives</v>
       </c>
       <c r="B292" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C292" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D292" t="str">
-        <v>SaaS, Healthcare, Gaming</v>
+        <v>Finance, SaaS, Gaming</v>
       </c>
       <c r="E292" t="str">
-        <v>https://pr-inside.com/mdce-s-infinite-auctions-introduces-new-auction-platform-combining-r5190045.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/03/3337499/0/en/CTW-to-Attend-Anime-NYC-2026-as-Official-Event-Sponsor-Advancing-Its-North-American-Expansion-Initiatives.html</v>
       </c>
       <c r="F292" t="str">
-        <v>(PR-inside.com) Company unveils a modern auction experience that eliminates proxy bidding while introducing live Buy It Now functionality during premium sports memorabilia auctions. MESA, AZ / ACCESS Newswire / June 8, 2026 /Medical Care Technologies Inc. (OTC PINK:MDCE) today announced the launch of a redesigned Infinite Auctions next generation auction platform (https://infiniteauctions.com) as the company prepares to compete for increased market share in the multi-billion dollar sports collectibles market. The upcoming NBA Game Used Flash Auction 2026 is scheduled to begin June 27, 2026 and conclude July 18, 2026. The updated disruptive platform introduces a straight-bid auction format that eliminates traditional proxy and ..</v>
+        <v>TOKYO, Aug. 03, 2026 (GLOBE NEWSWIRE) -- CTW (Nasdaq: CTW) ("CTW" or "the Company"), a leading game platform company providing global access to web-based games through its flagship platform, G123.jp , today announced that it will sponsor and participate in Anime NYC 2026 , taking place August 20-23, 2026, at the Jacob K. Javits Convention Center in New York City.</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>Winners Inc. To Stream Live In-Game Prediction Markets Trading During Knicks Game 3 With President Trump Attending NBA Finals At Madison Square Garden, New York</v>
+        <v>GameSquare Expands Premium Gaming IP Portfolio Through Sales Partnership ...</v>
       </c>
       <c r="B293" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C293" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D293" t="str">
-        <v>Gaming</v>
+        <v>Finance, Real Estate, Gaming</v>
       </c>
       <c r="E293" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/08/3308108/0/en/Winners-Inc-To-Stream-Live-In-Game-Prediction-Markets-Trading-During-Knicks-Game-3-With-President-Trump-Attending-NBA-Finals-At-Madison-Square-Garden-New-York.html</v>
+        <v>https://pr-inside.com/gamesquare-expands-premium-gaming-ip-portfolio-through-sales-partnership-r5207749.htm</v>
       </c>
       <c r="F293" t="str">
-        <v>Winners To Stream Live In-Game Prediction Markets Trading During Knicks Game 3</v>
+        <v>(PR-inside.com) Agreement adds recognized global gaming properties to GameSquare's growing catalog of IP available to brand partners FRISCO, TX / ACCESS Newswire / August 3, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), a next-generation media, entertainment, technology and digital native treasury company, today announced a strategic partnership with MEGA Advanced Ltd. ("MEGA"), owner and operator of the Esports Awards and The Mobies, The Mobile Awards. Under the agreement, GameSquare will serve as the sales organization for the Esports Awards and The Mobies. The partnership expands the portfolio of premium gaming and esports intellectual property GameSquare can bring to brands and ..</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>AutoFull équipe l'IEM Cologne 2026 avec des fauteuils gaming de nouvelle génération</v>
+        <v>GameSquare Expands Premium Gaming IP Portfolio Through Sales Partnership with MEGA</v>
       </c>
       <c r="B294" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C294" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D294" t="str">
         <v>Gaming</v>
       </c>
       <c r="E294" t="str">
-        <v>https://www.prnewswire.com/news-releases/autofull-equipe-liem-cologne-2026-avec-des-fauteuils-gaming-de-nouvelle-generation-302793836.html</v>
+        <v>https://www.newswire.com/news/gamesquare-expands-premium-gaming-ip-portfolio-through-sales-partnership-with</v>
       </c>
       <c r="F294" t="str">
-        <v>COLOGNE, Allemagne, 8 juin 2026 /PRNewswire/ -- AutoFull, une marque réputée de mobilier professionnel pour l'esport, a annoncé son partenariat avec l'IEM Cologne Major 2026, renforçant ainsi sa présence sur le circuit mondial de l'esport. En tant que Partenaire officiel des fauteuils...</v>
+        <v>Agreement adds recognized global gaming properties to GameSquare's growing catalog of IP available to brand partners</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>AutoFull impulsa IEM Cologne con sillas de gaming de última generación</v>
+        <v>Bally's Corporation Completes Acquisition of Sam's Town Shreveport</v>
       </c>
       <c r="B295" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C295" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D295" t="str">
-        <v>Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E295" t="str">
-        <v>https://www.prnewswire.com/news-releases/autofull-impulsa-iem-cologne-con-sillas-de-gaming-de-ultima-generacion-302793838.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/ballys-corporation-completes-acquisition-sams-110000299.html</v>
       </c>
       <c r="F295" t="str">
-        <v>COLONIA, Alemania, 8 de junio de 2026 /PRNewswire/ -- AutoFull, una conocida marca de mobiliario profesional para deportes electrónicos, ha anunciado su colaboración con el IEM Cologne Major 2026, ampliando aún más su presencia en el circuito mundial de videojuegos competitivos. Como el...</v>
+        <v>PROVIDENCE, R.I., August 03, 2026--Bally's Corporation (NYSE: BALY) today announced the successful closing of its acquisition of Sam's Town Shreveport from Boyd Gaming, marking another milestone in the company's continued investment in Louisiana and expansion of its regional gaming and entertainment portfolio.</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>AutoFull Powers IEM Cologne 2026 with Next-Gen Gaming Chairs</v>
+        <v>Vueeze DawgReserve Decanter Reviews 2026: Is This the Bulldog Barware Centerpiece Die-Hard Georgia Fans Have Been Waiting For?</v>
       </c>
       <c r="B296" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-02</v>
       </c>
       <c r="C296" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D296" t="str">
         <v>Gaming</v>
       </c>
       <c r="E296" t="str">
-        <v>https://www.prnewswire.com/news-releases/autofull-powers-iem-cologne-2026-with-next-gen-gaming-chairs-302793843.html</v>
+        <v>https://www.newswire.com/news/vueeze-dawgreserve-decanter-reviews-2026-is-this-the-bulldog-barware</v>
       </c>
       <c r="F296" t="str">
-        <v>COLOGNE, Germany, June 8, 2026 /PRNewswire/ -- AutoFull, a well-known brand of professional esports furniture, has announced its partnership with the IEM Cologne Major 2026, further expanding its presence across the global competitive gaming circuit. As the Official Gaming Chair Partner...</v>
+        <v>As Georgia football fans look for distinctive game-day gifts and display-worthy home-bar pieces in 2026, this Vueeze DawgReserve Decanter review examines the brand-stated bulldog design, lead-free glass construction, pricing tiers, 30-day return offer, and key licensing and ordering details buyers should verify before purchasing.</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>AutoFull stattet die IEM Cologne 2026 mit Gaming-Stühlen der nächsten Generation aus</v>
+        <v>Building the Ultimate Gaming Experience, Omniverse Upgrade: Dodge Brings the Viper ACR to Forza Horizon 6 and LEGO Technic</v>
       </c>
       <c r="B297" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-01</v>
       </c>
       <c r="C297" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D297" t="str">
-        <v>Gaming</v>
+        <v>Automotive, Gaming</v>
       </c>
       <c r="E297" t="str">
-        <v>https://www.prnewswire.com/news-releases/autofull-stattet-die-iem-cologne-2026-mit-gaming-stuhlen-der-nachsten-generation-aus-302793837.html</v>
+        <v>https://www.prnewswire.com/news-releases/building-the-ultimate-gaming-experience-omniverse-upgrade-dodge-brings-the-viper-acr-to-forza-horizon-6-and-lego-technic-302840480.html</v>
       </c>
       <c r="F297" t="str">
-        <v>KÖLN, Deutschland, 8. Juni 2026 /PRNewswire/ -- AutoFull, eine bekannte Marke für professionelle E-Sport-Möbel, hat ihre Partnerschaft mit dem IEM Cologne Major 2026 bekannt gegeben und baut damit ihre Präsenz in der weltweiten E-Sport-Szene weiter aus. Als offizieller...</v>
+        <v>AUBURN HILLS, Mich., Aug. 1, 2026 /PRNewswire/ -- Dodge, LEGO and Microsoft have come together to create a unique experience for gamers and car enthusiasts on Forza Horizon 6, featuring the legendary 2016 Dodge Viper ACR, the fastest street-legal Viper track car ever. The Dodge Viper...</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>GIGABYTE Advances Gaming Monitor Technologies with AI-optimized Visuals and Automatic OLED Protection</v>
+        <v>GolfStatus and Dormie Network Open Nominations for the Sixth Annual Play It Forward Campaign</v>
       </c>
       <c r="B298" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-01</v>
       </c>
       <c r="C298" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D298" t="str">
-        <v>AI, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E298" t="str">
-        <v>https://www.prnewswire.com/news-releases/gigabyte-advances-gaming-monitor-technologies-with-ai-optimized-visuals-and-automatic-oled-protection-302792267.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/golfstatus-dormie-network-open-nominations-090000344.html</v>
       </c>
       <c r="F298" t="str">
-        <v>TAIPEI, June 7, 2026 /PRNewswire/ -- GIGABYTE, the world's leading computer brand, continues to advance its gaming monitor technologies through AI-optimized visuals and intelligent OLED protection. As gaming displays evolve beyond traditional panel specifications, the AORUS ELITE Series...</v>
+        <v>LINCOLN, Neb., August 01, 2026--GolfStatus, Dormie Network, and Dormie Network Foundation are proud to announce the return of Play It Forward, an annual campaign celebrating the nonprofit organizations and charity golf events that are changing lives through the game of golf. Now in its sixth year, Play It Forward will award one deserving golf fundraiser with a $10,000 donation to help further its mission and expand its impact.</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>GIGABYTE impulsa las tecnologías de monitores gaming con imágenes optimizadas por IA y protección OLED automática</v>
+        <v>KAIJU NO. 8 THE GAME Celebrates 1st Anniversary: "All Fronts, All Awaken"</v>
       </c>
       <c r="B299" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-01</v>
       </c>
       <c r="C299" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D299" t="str">
         <v>Gaming</v>
       </c>
       <c r="E299" t="str">
-        <v>https://www.prnewswire.com/news-releases/gigabyte-impulsa-las-tecnologias-de-monitores-gaming-con-imagenes-optimizadas-por-ia-y-proteccion-oled-automatica-302793508.html</v>
+        <v>https://www.prnewswire.com/news-releases/kaiju-no-8-the-game-celebrates-1st-anniversary-all-fronts-all-awaken-302840347.html</v>
       </c>
       <c r="F299" t="str">
-        <v>TAIPÉI, 8 de junio de 2026 /PRNewswire/ -- GIGABYTE, la marca líder mundial en informática, sigue avanzando en sus tecnologías de monitores gaming a través de imágenes optimizadas por IA y protección OLED inteligente. A medida que las pantallas gaming evolucionan más allá de las...</v>
+        <v>Dive into Main Story Chapter 14 and enjoy massive anniversary campaigns! LOS ANGELES, Aug. 1, 2026 /PRNewswire/ -- KAIJU NO. 8 THE GAME, co-produced by Akatsuki Games, TOHO, and Production I.G, today officially launched its 1st Anniversary celebration under the theme "All Fronts, All...</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>GIGABYTE fait progresser les technologies des écrans gaming à l'aide de visuels optimisés par IA et d'une protection automatique de l'OLED</v>
+        <v>Virtual Reality (VR) Market Emerging Immersive Technology Trends</v>
       </c>
       <c r="B300" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C300" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D300" t="str">
-        <v>Gaming</v>
+        <v>Automotive, Gaming, Education</v>
       </c>
       <c r="E300" t="str">
-        <v>https://www.prnewswire.com/news-releases/gigabyte-fait-progresser-les-technologies-des-ecrans-gaming-a-laide-de-visuels-optimises-par-ia-et-dune-protection-automatique-de-loled-302793493.html</v>
+        <v>https://express-press-release.net/news/2026/07/31/1765540</v>
       </c>
       <c r="F300" t="str">
-        <v>TAIPEI, 8 juin 2026 /PRNewswire/ -- GIGABYTE, la plus grande marque d'ordinateurs au monde, continue de faire progresser ses technologies d'écrans gaming à l'aide de visuels optimisés par IA et d'une protection intelligente de l'OLED. Alors que les écrans de jeu évoluent au-delà des...</v>
+        <v>The Virtual Reality (VR) Market is witnessing remarkable growth as businesses and consumers increasingly adopt immersive technologies across gaming, healthcare, education, manufacturing, automotive, and enterprise applications. Virtual [read full press release...]</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>The American Diabetes Association Announces Winners of the Innovation Challenge</v>
+        <v>CORSAIR Deepens Strategic Relationship with Bitfocus, Extending Elgato’s Reach into Professional Broadcast and Live Production</v>
       </c>
       <c r="B301" t="str">
-        <v>2026-06-07</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C301" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D301" t="str">
-        <v>Gaming</v>
+        <v>Finance, SaaS, Gaming, Media</v>
       </c>
       <c r="E301" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-american-diabetes-association-announces-winners-of-the-innovation-challenge-302793335.html</v>
+        <v>https://finance.yahoo.com/technology/articles/corsair-deepens-strategic-relationship-bitfocus-113000329.html</v>
       </c>
       <c r="F301" t="str">
-        <v>NEW ORLEANS, June 6, 2026 /PRNewswire/ -- Today, from the main stage at the organization's 2026 Scientific Sessions, the American Diabetes Association® (ADA) announced the winners of the 2026 Innovation Challenge competition. Each year, the Innovation Challenge seeks game-changing ideas...</v>
+        <v>MILPITAS, Calif., July 31, 2026--CORSAIR Gaming, Inc. (Nasdaq: CRSR) ("Corsair" or the "Company"), a leading global provider of high-performance gear for gamers, streamers, and content creators, today announced that during the quarter it made a minority investment in Bitfocus AS ("Bitfocus"), the Oslo-based software company behind Companion and Buttons, the enterprise-grade control and automation platform for broadcast, live events, AV, and control rooms.</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>Corner Bakery Offers $50 Off Catering for Game-Day Watch Parties</v>
+        <v>Recent Release, "Free Game for a Dollar," from Author R. L. Bow-Griff, Offers 366 Original Insights to Expand Consciousness and Illuminate Everyday Challenges</v>
       </c>
       <c r="B302" t="str">
-        <v>2026-06-05</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C302" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D302" t="str">
         <v>Gaming</v>
       </c>
       <c r="E302" t="str">
-        <v>https://www.prnewswire.com/news-releases/corner-bakery-offers-50-off-catering-for-game-day-watch-parties-302793150.html</v>
+        <v>https://www.pr.com/press-release/974860</v>
       </c>
       <c r="F302" t="str">
-        <v>Limited-time June offer helps fans feed the crowd during watch parties, game days and summer gatherings. DALLAS, June 5, 2026 /PRNewswire/ -- June is packed with big games, watch parties, and summer gatherings, giving fans plenty of reasons to bring people together. This month, Corner...</v>
+        <v>R. L. Bow-Griff has completed a new book, titled, "Free Game for a Dollar," a collection of 366 carefully crafted sayings that deliver profound wisdom at an exceptional value. The premise is elegantly simple: accessible guidance that costs far less than its true worth, making transformation available to anyone willing to engage with its pages. Each saying follows a "Less Is More" philosophy, distilling [PR.com]</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>Guild Wars 3, moderní, nejnovější plod žánru MMORPG, byla na Letním herním festivalu uvedena pro PC a PlayStation 5</v>
+        <v>Sohu.com to Report Second Quarter 2026 Financial Results on August 10, 2026</v>
       </c>
       <c r="B303" t="str">
-        <v>2026-06-05</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C303" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D303" t="str">
-        <v>Gaming</v>
+        <v>Finance, SaaS, Gaming</v>
       </c>
       <c r="E303" t="str">
-        <v>https://www.prnewswire.com/news-releases/guild-wars-3-moderni-nejnovji-plod-anru-mmorpg-byla-na-letnim-hernim-festivalu-uvedena-pro-pc-a-playstation-5-302793149.html</v>
+        <v>https://www.prnewswire.com/news-releases/sohucom-to-report-second-quarter-2026-financial-results-on-august-10-2026-302839683.html</v>
       </c>
       <c r="F303" t="str">
-        <v>Poprvé v historii se hra z této legendární série dostává na konzoly BELLEVUE, Washington, 6. června 2026 /PRNewswire/ -- Kritiky oceňované herní studio ArenaNet® dnes večer uvedlo Guild Wars 3™, třetí díl legendární a oblíbené série MMORPG (počítačové hry online na hrdiny o více hráčích)...</v>
+        <v>BEIJING, July 31, 2026 /PRNewswire/ -- Sohu.com Limited (NASDAQ: SOHU), a leading Chinese online media platform and game business group, will report its second quarter 2026 unaudited financial results on Monday, August 10, 2026, before U.S. market hours. Sohu's management team will host a...</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>Guild Wars 3, nowoczesne rozwinięcie formuły MMORPG, zapowiedziane na PC i PlayStation 5 podczas Summer Game Fest</v>
+        <v>Enhance your Xenoblade Chronicles 2 journey—exclusively on Nintendo Switch 2!</v>
       </c>
       <c r="B304" t="str">
-        <v>2026-06-05</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C304" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D304" t="str">
         <v>Gaming</v>
       </c>
       <c r="E304" t="str">
-        <v>https://www.prnewswire.com/news-releases/guild-wars-3-nowoczesne-rozwinicie-formuy-mmorpg-zapowiedziane-na-pc-i-playstation-5-podczas-summer-game-fest-302793147.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358366</v>
       </c>
       <c r="F304" t="str">
-        <v>Po raz pierwszy gra z legendarnej serii trafi na konsole. BELLEVUE, Waszyngton, 6 czerwca 2026 r. /PRNewswire/ -- renomowane studio deweloperskie ArenaNet® ogłosiło dziś wieczorem Guild Wars 3™, trzecią odsłonę legendarnej i uwielbianej serii MMORPG Guild Wars®. Jest to pierwsza nowa...</v>
+        <v>An enhanced version of the Xenoblade Chronicles&amp;#8482; 2 game is now available for the Nintendo Switch&amp;#8482; 2 system! Now, you can lead Rex, Pyra, and the world to refuge with a smoother framerate and up to 4K resolution* in TV mode. &amp;#8220;Wait&amp;#8230;how can I start playing?&amp;#8221; Great question! There are two ways that you can dive into this improved version of the game: If you already have Xenoblade Chronicle 2 Not to worry&amp;#8212;if you already have Xenoblade Chronicle 2 for the Nintendo Switch system, you can... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358366</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>Guild Wars 3, una moderna evolución de los MMORPG, anunciado en el Summer Game Fest para PC y PlayStation 5</v>
+        <v>Galactic Civilizations IV: Federations &amp;amp; Empires Turns Every Form of Government Into a Different Game</v>
       </c>
       <c r="B305" t="str">
-        <v>2026-06-05</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C305" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D305" t="str">
-        <v>Gaming</v>
+        <v>AI, Gaming</v>
       </c>
       <c r="E305" t="str">
-        <v>https://www.prnewswire.com/news-releases/guild-wars-3-una-moderna-evolucion-de-los-mmorpg-anunciado-en-el-summer-game-fest-para-pc-y-playstation-5-302793144.html</v>
+        <v>https://www.prnewswire.com/news-releases/galactic-civilizations-iv-federations--empires-turns-every-form-of-government-into-a-different-game-302839346.html</v>
       </c>
       <c r="F305" t="str">
-        <v>La primera vez que un juego de esta legendaria saga llega a consolas BELLEVUE, Wash., 6 de junio de 2026 /PRNewswire/ -- El aclamado estudio de desarrollo de videojuegos ArenaNet® ha anunciado esta noche el lanzamiento de Guild Wars 3™, la tercera entrega de la legendaria saga de MMORPG...</v>
+        <v>Expansion arrives alongside free Version 4.0 update for every owner, adding additional forms of Government, a hand-built Map Editor, internal Political Parties, Leader-run Institutions, smarter AI, and a redesigned Diplomacy screen PLYMOUTH, Mich., July 30, 2026 /PRNewswire/ -- Stardock...</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>Guild Wars 3, eine moderne Evolution des MMORPG, auf dem Summer Game Fest für PC und PlayStation 5 angekündigt</v>
+        <v>ESSENCE Ventures Makes Strategic Investment in REVOLT’s Parent Company, Connecting Two Leaders in Cultural Influence</v>
       </c>
       <c r="B306" t="str">
-        <v>2026-06-05</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C306" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D306" t="str">
         <v>Gaming</v>
       </c>
       <c r="E306" t="str">
-        <v>https://www.prnewswire.com/news-releases/guild-wars-3-eine-moderne-evolution-des-mmorpg-auf-dem-summer-game-fest-fur-pc-und-playstation-5-angekundigt-302793142.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/essence-ventures-makes-strategic-investment-170300734.html</v>
       </c>
       <c r="F306" t="str">
-        <v>Zum ersten Mal erscheint ein Spiel des legendären Franchise auch für Konsolen BELLEVUE, Wash., 6. Juni 2026 /PRNewswire/ -- Das von Kritikern gefeierte Spielestudio ArenaNet® hat heute Guild Wars 3™ angekündigt. Der dritte Teil des legendären und äußerst beliebten MMORPG-Franchise Guild...</v>
+        <v>NEW YORK, July 30, 2026--ESSENCE Ventures, the investment and operating arm of Sundial Media &amp; Technology Group today announced a strategic investment in Offscript Worldwide, the parent brand of REVOLT, REVOLT Sports, 3BLACKDOT and the Offscript Creator Network, bringing together two media portfolios with complementary audiences and capabilities across entertainment, music, women’s lifestyle, beauty, creators, sports and gaming, technology and live experiences. The partnership will offer adverti</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>Guild Wars 3, une version modernisée du MMORPG, annoncée au Summer Game Fest pour PC et PlayStation 5</v>
+        <v>Melanie Van Dusen Named to Sports Business Journal's 2026 Game Changers: Women in Sports Business Class</v>
       </c>
       <c r="B307" t="str">
-        <v>2026-06-05</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C307" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D307" t="str">
         <v>Gaming</v>
       </c>
       <c r="E307" t="str">
-        <v>https://www.prnewswire.com/news-releases/guild-wars-3-une-version-modernisee-du-mmorpg-annoncee-au-summer-game-fest-pour-pc-et-playstation-5-302793141.html</v>
+        <v>https://www.prnewswire.com/news-releases/melanie-van-dusen-named-to-sports-business-journals-2026-game-changers-women-in-sports-business-class-302839224.html</v>
       </c>
       <c r="F307" t="str">
-        <v>Cette saga légendaire débarque sur console pour la première fois BELLEVUE, Wash., 6 juin 2026 /PRNewswire/ -- Le studio de développement acclamé par la critique ArenaNet® vient d'annoncer ce soir Guild Wars 3™, le troisième opus d'une saga légendaire et très appréciée du MMORPG. Le...</v>
+        <v>Recognition comes as Berk Communications, a MikeWorldWide company, continues to strengthen its position as one of the nation's leading sports communications agencies. NEW YORK, July 30, 2026 /PRNewswire/ -- Berk Communications, a MikeWorldWide company, today announced that Executive Vice...</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>Americas Cardroom's Vegas Main Event Satellites Promotion Starts This Weekend</v>
+        <v>Virtuix Lands Tesla as First Omni One Enterprise Customer, Signaling Major Push into Humanoid Robotics</v>
       </c>
       <c r="B308" t="str">
-        <v>2026-06-05</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C308" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D308" t="str">
-        <v>Gaming</v>
+        <v>Finance, Retail, Automotive, Gaming</v>
       </c>
       <c r="E308" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355854</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/30/3336154/0/en/Virtuix-Lands-Tesla-as-First-Omni-One-Enterprise-Customer-Signaling-Major-Push-into-Humanoid-Robotics.html</v>
       </c>
       <c r="F308" t="str">
-        <v>San Jose, Costa Rica &amp;#8211; June 5, 2026 &amp;#8211; The biggest poker series is underway in Las Vegas and Americas Cardroom is giving players a chance to win their way to the game&amp;#39;s biggest stage through its Vegas Main Event Satellite promotion. - - Beginning Sunday, June 7th, players can compete for one of 40 guaranteed Vegas packages worth $12,500 each. The promotion runs through June 28 and guarantees a total of $500,000 in package value. - - Every Sunday in June at 1:05 p.m. ET, Americas Cardroom... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355854</v>
+        <v>AUSTIN, Texas, July 30, 2026 (GLOBE NEWSWIRE) -- Virtuix Holdings Inc. (NASDAQ: VTIX) has taken a decisive step into the industrial sector with the sale of an Omni One Enterprise system to Tesla’s Optimus humanoid robot division. The purchase, announced July 27, 2026, marks Virtuix’s first confirmed enterprise sale into one of the world’s most closely watched robotics programs, signaling a significant evolution for full-body simulation technology beyond consumer gaming.</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>Star Fox Trailer Reveals New Gameplay Footage of the Spacefaring Adventure Launching on Nintendo Switch 2 This Month</v>
+        <v>Beyond the Game: SnapFresh Founder Jessie Zhang Visits New York to Explore the Future of DIY Innovation</v>
       </c>
       <c r="B309" t="str">
-        <v>2026-06-05</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C309" t="str">
-        <v>WebWire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D309" t="str">
-        <v>Gaming</v>
+        <v>Retail, Gaming</v>
       </c>
       <c r="E309" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355848</v>
+        <v>https://www.send2press.com/wire/beyond-the-game-snapfresh-founder-jessie-zhang-visits-new-york-to-explore-the-future-of-diy-innovation/</v>
       </c>
       <c r="F309" t="str">
-        <v>Based on the Nintendo 64 classic, the new Star Fox &amp;#8482; game is powered up and ready to launch exclusively on the Nintendo Switch &amp;#8482; 2 system June 25. This fast-flying adventure will have players tearing through space, soaring across planets and knocking foes out of the sky in high-intensity galactic dogfights. - - In Star Fox, the Lylat System is thrown into chaos following a surprise attack by the evil scientist Andross. The galaxy&amp;#39;s last hope is the Star Fox Mercenary Squad &amp;#8211; compri... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355848</v>
+        <v>NEW YORK, N.Y., July 30, 2026 (SEND2PRESS NEWSWIRE) -- As global attention turned toward the United States during the FIFA World Cup season, SnapFresh Founder Jessie Zhang embarked on a meaningful journey to New York to gain firsthand insights into the U.S. market, consumer lifestyles, and the future of DIY innovation.</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>Turn Your Living Room into a Stadium With the New 'FIFA World Cup: Launch Edition' Game, Exclusively on Netflix Games June 11</v>
+        <v>Best in Class: Stream PC Games and Study on the Same Laptop With GeForce NOW</v>
       </c>
       <c r="B310" t="str">
-        <v>2026-06-05</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C310" t="str">
-        <v>WebWire</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D310" t="str">
-        <v>Gaming, Media</v>
+        <v>SaaS, Gaming, Education</v>
       </c>
       <c r="E310" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355845</v>
+        <v>https://blogs.nvidia.com/blog/geforce-now-thursday-back-to-school-2026/</v>
       </c>
       <c r="F310" t="str">
-        <v>As the world gathers for the FIFA World Cup 2026&amp;#8482;, celebrate the opening whistle with the FIFA World Cup: Launch Edition game, available exclusively on Netflix Games starting June 11. - - In this streamlined football simulation game, you can feel the thrill of the pitch instantly &amp;#8212; all you need is Netflix and your phone &amp;#8212; and it&amp;#39;s included in your membership. Experience the pride of playing for your country, step into real-life stadiums and pull off incredible plays with the world&amp;#39;s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355845</v>
+        <v>Back to school means balancing assignments, deadlines and downtime. GeForce NOW makes it easy to have it all. With cloud gaming, everyday laptops used for class can also become GeForce RTX-powered gaming setups.  When it’s time to switch from studying to gaming, members can jump into Halo: Campaign Evolved, as GeForce NOW is bringing one […]</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>Official FIFA World Cup 2026™ Album Arrives Today</v>
+        <v>Esports Foundation and adidas Announce Landmark Partnership to Outfit Every Team at the Inaugural Esports Nations Cup</v>
       </c>
       <c r="B311" t="str">
-        <v>2026-06-05</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C311" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D311" t="str">
         <v>Gaming</v>
       </c>
       <c r="E311" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355842</v>
+        <v>https://www.prnewswire.com/news-releases/esports-foundation-and-adidas-announce-landmark-partnership-to-outfit-every-team-at-the-inaugural-esports-nations-cup-302838681.html</v>
       </c>
       <c r="F311" t="str">
-        <v>WORLD-SPANNING ALBUM BRIDGING MUSIC, FOOTBALL, AND CULTURE THROUGH THE GLOBAL GAME - - OUT NOW VIA SALXCO UAM &amp;amp; DEF JAM RECORDINGS - - INCLUDES STANDOUT &amp;#8220;THREE NATIONS&amp;#8221; FROM 21 SAVAGE, NATO CANO &amp;amp; FRENCH MONTANA - - FEATURES 45 GLOBAL ARTISTS IN FIRST TIME COLLABORATIONS INCLUDING SHAKIRA &amp;amp; BURNA BOY, LISA WITH ANITTA &amp;amp; REMA, FUTURE &amp;amp; TYLA, ISHOWSPEED, DADDY YANKEE &amp;amp; SHENSEEA, JESSIE REYEZ &amp;amp; ELYANNA, LOS �NGELES AZULES &amp;amp; BELINDA &amp;amp; MORE - - LISTEN HERE - - DOWNLOAD ASSETS HERE - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355842</v>
+        <v>Over 100 countries and territories will wear custom adidas national jerseys at the Esports Nations Cup (ENC), equipping every team competing across 16 of the world's most popular esports titles. The inaugural four-week event is set to take place starting November 2, 2026 in Riyadh, Saudi...</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>GIGABYTE ouvre le COMPUTEX 2026 avec ENTER INFINITY, situé à l'intersection de l'IA, du gaming et de l'innovation PC</v>
+        <v>Quectel Launches FCE870X and FME170X Tri-band Wi-Fi 7 Modules With Bluetooth 6.0 for Set-top Boxes, Gaming Devices and More</v>
       </c>
       <c r="B312" t="str">
-        <v>2026-06-05</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C312" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D312" t="str">
         <v>Gaming</v>
       </c>
       <c r="E312" t="str">
-        <v>https://www.prnewswire.com/news-releases/gigabyte-ouvre-le-computex-2026-avec-enter-infinity-situe-a-lintersection-de-lia-du-gaming-et-de-linnovation-pc-302792272.html</v>
+        <v>https://finance.yahoo.com/technology/articles/quectel-launches-fce870x-fme170x-tri-080000953.html</v>
       </c>
       <c r="F312" t="str">
-        <v>TAIPEI, 5 juin 2026 /PRNewswire/ -- GIGABYTE, la principale marque d'ordinateurs au monde, a officiellement ouvert le COMPUTEX 2026 aujourd'hui sous le thème « ENTER INFINITY » (Entrez dans l'infini), qui suscite un fort engagement de la part des visiteurs à travers l'innovation des PC de...</v>
+        <v>BELGRADE, Serbia, July 30, 2026--Quectel Wireless Solutions, a global end-to-end IoT solutions provider, today announces the FCE870X and FME170X tri-band Wi-Fi 7 modules, powered by the Synaptics SYN4384 chipset and designed for set-top boxes, gaming devices, digital signage, VR/AR headsets, smart gateways and other high-performance connected products.</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>At Fenway Park, 400 Step up to the Plate for CPR Training During National CPR Week</v>
+        <v>Meridian Holdings Announces Leadership Team to Drive Next Stage of Global Expansion</v>
       </c>
       <c r="B313" t="str">
-        <v>2026-06-05</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C313" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D313" t="str">
-        <v>Retail, Gaming, Education, Healthcare</v>
+        <v>Finance, Retail, Gaming</v>
       </c>
       <c r="E313" t="str">
-        <v>https://www.newmediawire.com/news/at-fenway-park-400-step-up-to-the-plate-for-cpr-training-during-national-cpr-week-7087032</v>
+        <v>https://www.newmediawire.com/news/meridian-holdings-announces-leadership-team-to-drive-next-stage-of-global-expansion-7088048</v>
       </c>
       <c r="F313" t="str">
-        <v>BOSTON - June 4, 2026 ( NEWMEDIAWIRE ) - Sudden cardiac arrest kills hundreds of thousands of people in the U.S. each year, often because bystanders don’t know how to respond. On June 4, the Red Sox Foundation and the American Heart Association transformed Fenway Park into a lifesaving training ground, equipping an invited 400 people with Hands-Only CPR skills following the Red Sox–Orioles game. Youth athletes, coaches, educators, healthcare advocates and community leaders gathered in the outfield to participate in an immersive Hands-Only CPR training designed to equip bystanders with the confidence and skills to respond during a sudden cardiac arrest emergency. The event, held during National CPR and AED Awareness Week - June 1-7, highlighted the critical importance of CPR education and r</v>
+        <v xml:space="preserve">Zoran Milosevic Appointed Chief Executive Officer; William Scott to Serve as Chairman and Chief Financial Officer; and Michael Prescott Joins Board as Independent Director LAS VEGAS, NV - July 29, 2026 ( NEWMEDIAWIRE ) - Meridian Holdings Inc. (NASDAQ: MRDN) ("Meridian" or the "Company"), an international developer, licensor, and global operator of online gaming and e-commerce platforms, today announced a series of executive and Board appointments following a Board-led succession process. The new structure aligns operating leadership, financial stewardship and independent oversight with the Company's planned next phase of disciplined execution and international growth. Zoran Milosevic , who has successfully led Meridianbet for more than 18 years, has been appointed Chief Executive Officer </v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>Tarvis Client Alan Shires Expands Presence Across Global Anime and Gaming Franchises Reaching Millions of Fans</v>
+        <v>Patricia Tate Named CEO of Salt River Community Gaming Enterprises</v>
       </c>
       <c r="B314" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C314" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D314" t="str">
         <v>Gaming</v>
       </c>
       <c r="E314" t="str">
-        <v>https://www.newswire.com/news/tarvis-client-alan-shires-expands-presence-across-global-anime-and-gaming</v>
+        <v>https://www.prnewswire.com/news-releases/patricia-tate-named-ceo-of-salt-river-community-gaming-enterprises-302838277.html</v>
       </c>
       <c r="F314" t="str">
-        <v/>
+        <v>Historic appointment marks the first time a woman and tribal member will lead the organization overseeing Casino Arizona and Talking Stick Resort SALT RIVER PIMA-MARICOPA INDIAN COMMUNITY, Ariz., July 29, 2026 /PRNewswire/ -- Salt River Community Gaming Enterprises (SRCGE) today announced...</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>Discover the world behind Midgar in FINAL FANTASY VII REBIRTH</v>
+        <v>The Games of the Future 2026 Opens in Astana</v>
       </c>
       <c r="B315" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C315" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D315" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E315" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355791</v>
+        <v>https://www.prnewswire.com/news-releases/the-games-of-the-future-2026-opens-in-astana-302838226.html</v>
       </c>
       <c r="F315" t="str">
-        <v>After escaping from the dystopian city of Midgar, Cloud and his friends set out on a journey across the planet. Sprint across grassy plains on a chocobo and explore expansive environments as you make your way through this vibrant and vast world. - - FINAL FANTASY VII REBIRTH is the second installment in the FINAL FANTASY VII remake project, a reimagining of the iconic original game into three standalone titles by its original creators. Features - - - &amp;#8226; An expansive world : As the part... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355791</v>
+        <v>The world's premier phygital sporting event is now underway, as the world's leading clubs and athletes compete in 12 days of world-class competition that fuses elite physical sport with cutting-edge esports on one global stage. ASTANA, Kazakhstan, July 29, 2026 /PRNewswire/ -- The Games...</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>Nike Debuts “Rip the Script”: A Step Inside the Universe of Nike Football</v>
+        <v>Climate First Bank Launches New Flagship Consumer Checking Account ...</v>
       </c>
       <c r="B316" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C316" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D316" t="str">
-        <v>Gaming</v>
+        <v>Retail, Gaming</v>
       </c>
       <c r="E316" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355787</v>
+        <v>https://pr-inside.com/climate-first-bank-launches-new-flagship-consumer-checking-account-r5206010.htm</v>
       </c>
       <c r="F316" t="str">
-        <v>What is &amp;#8220;Rip the Script&amp;#8221;? - &amp;#8220;Rip the Script&amp;#8221; is Nike&amp;#39;s rallying cry for football lovers everywhere to ditch the playbook and embrace attacking, creative, instinctive and joyful football &amp;#8212; serving as a reminder that the game is at its best when players trust their gut. - - How does &amp;#8220;Rip the Script&amp;#8221; play out throughout the summer? - Nike designed &amp;#8220;Rip the Script&amp;#8221; as a doorway to the universe of Nike Football to be discovered throughout the summer tournament, with overlapping and ongoing sub... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355787</v>
+        <v>(PR-inside.com) Earn 46x National Checking Average and direct a $100 donation to a select nonprofit partner Climate First Bank CEO: "For customers looking to do well and do good, it's a true game changer" ST. PETERSBURG, FL / ACCESS Newswire / July 29, 2026 /Climate First Bank, the world's first FDIC-insured digital community bank founded to combat the climate crisis, today launched a new flagship checking account - Impact Checking - that offers consumers both a high-yield return on their money and a bank-funded donation to a select nonprofit of the customer's choice. With a qualifying direct deposit, Climate First Bank customers will earn ..</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>Mattel Launches Skeletor: Until Next Time on iOS and Android</v>
+        <v>Climate First Bank Launches New Flagship Consumer Checking Account - Impact Checking</v>
       </c>
       <c r="B317" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C317" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D317" t="str">
-        <v>Gaming</v>
+        <v>Retail, Gaming</v>
       </c>
       <c r="E317" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355764</v>
+        <v>https://www.newswire.com/news/climate-first-bank-launches-new-flagship-consumer-checking-account-22835579</v>
       </c>
       <c r="F317" t="str">
-        <v>Mattel Digital Studios officially released its first self-published mobile game, Skeletor: Until Next Time ! Developed in partnership with Amber, the fast-paced endless runner launched today on iOS and on Android next week, just ahead of the Masters of the Universe film&amp;#39;s June 5 debut. - - In Skeletor: Until Next Time, players take control of Skeletor as he charges through Snake Mountain in a relentless chase across Eternia. With danger escalating at every turn, players must push the... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355764</v>
+        <v>Earn 46x National Checking Average and direct a $100 donation to a select nonprofit partner Climate First Bank CEO: "For customers looking to do well and do good, it's a true game changer"</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>Community First: Everything We Announced at TwitchCon Rotterdam 2026</v>
+        <v>XBOX celebrates 25 years of play and returns to gamescom</v>
       </c>
       <c r="B318" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C318" t="str">
-        <v>WebWire</v>
+        <v>mlpr-microsoft</v>
       </c>
       <c r="D318" t="str">
-        <v>Gaming, Media</v>
+        <v>Gaming</v>
       </c>
       <c r="E318" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355748</v>
+        <v>https://news.xbox.com/en-us/2026/07/28/xbox-gamescom-2026/</v>
       </c>
       <c r="F318" t="str">
-        <v>Every year at TwitchCon, we&amp;#39;re reminded of something this community has known all along: Twitch is about connection and the sense of belonging that comes from showing up together, day after day. While a lot has changed since the early days of streaming, what makes Twitch special hasn&amp;#39;t. - - Today, livestreaming is bigger than ever, and our communities are shaping culture in real time. From gaming and sports to music, IRL, and entertainment, Twitch has become the new pop culture frontline. - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355748</v>
+        <v>The post XBOX celebrates 25 years of play and returns to gamescom appeared first on Source.</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>PhilWeb Showcases Technology-Driven Growth Vision at SiGMA Asia 2026</v>
+        <v>LiveBarn Launches Analytics Platform Built for Every Part of the Youth Hockey Community</v>
       </c>
       <c r="B319" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C319" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D319" t="str">
-        <v>Gaming</v>
+        <v>SaaS, Gaming, Media</v>
       </c>
       <c r="E319" t="str">
-        <v>https://www.prnewswire.com/news-releases/philweb-showcases-technology-driven-growth-vision-at-sigma-asia-2026-302791081.html</v>
+        <v>https://www.prnewswire.com/news-releases/livebarn-launches-analytics-platform-built-for-every-part-of-the-youth-hockey-community-302836982.html</v>
       </c>
       <c r="F319" t="str">
-        <v>MANILA, Philippines, June 4, 2026 /PRNewswire/ -- PhilWeb Corporation (PSE: WEB), the premier gaming technology infrastructure provider in the Philippines, reinforced its position as a technology-driven company at SiGMA Asia 2026, highlighting its continuing transformation through digital...</v>
+        <v>From parents enjoying individualized game highlights, to coaches breaking down hundreds of metrics, LiveBarn Analytics brings advanced hockey insights and video to everyone in youth hockey. MONTREAL, July 29, 2026 /PRNewswire/ -- LiveBarn today announced the launch of LiveBarn Analytics,...</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>Crocs x Super Mario Collection Coming 7/15</v>
+        <v>Connectivity Plays Its Part: Lessons From 2026 World Cup That Spain Should Consider for 2030, research by GSMA Intelligence</v>
       </c>
       <c r="B320" t="str">
-        <v>2026-06-03</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C320" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D320" t="str">
         <v>Gaming</v>
       </c>
       <c r="E320" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355725</v>
+        <v>https://www.prnewswire.com/news-releases/connectivity-plays-its-part-lessons-from-2026-world-cup-that-spain-should-consider-for-2030-research-by-gsma-intelligence-302837846.html</v>
       </c>
       <c r="F320" t="str">
-        <v>Ready for the Jump? Designed for fans of all ages, the Crocs x Super Mario&amp;#8482; collection showcases the Mushroom Kingdom with Crocs&amp;#39; signature comfort and self-expression in a world where imagination and everyday life collide. The collection features elevated design elements including custom backstraps, three-dimensional graphics and exclusive co-branded Jibbitz&amp;#8482; charms. - - The Super Mario&amp;#8482; collection will be available from Wednesday, July 15, 2026, on crocs.com, Nintendo Store, and selec... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355725</v>
+        <v>MADRID, July 29, 2026 /PRNewswire/ -- The 2026 FIFA World Cup turned stadiums, airports, host cities and fan zones across US, Canada and Mexico into major testing grounds for telecommunications networks. New GSMA Intelligence research 'World Cup 2026: are operators the game-changers?',...</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>Apple reveals winners of ‍‍‍the 2026 Apple Design Awards</v>
+        <v>SEGG Media Partners with International Gaming Alliance to Expand Lottery.com Into Latin America and Canada</v>
       </c>
       <c r="B321" t="str">
-        <v>2026-06-03</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C321" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D321" t="str">
-        <v>Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E321" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355718</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/29/3335244/0/en/SEGG-Media-Partners-with-International-Gaming-Alliance-to-Expand-Lottery-com-Into-Latin-America-and-Canada.html</v>
       </c>
       <c r="F321" t="str">
-        <v>Today, Apple announced the winners of the 2026 Apple Design Awards, honoring 12 outstanding apps and games. This year&amp;#39;s winners include development teams from around the world whose work demonstrates innovation, artistry, and technical achievement in app and game design. Winners were selected from 36 global finalists who all delivered exceptional app experiences. One app and one game were recognized across six categories, including Delight and Fun, Inclusivity, Innovation, Interaction, So... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355718</v>
+        <v>First Partner Under Lottery.com’s New Global Affiliate Program Powers SEGG Media’s LATAM Growth Strategy and Puts Its Proprietary Spektrum Technology to Work First Partner Under Lottery.com’s New Global Affiliate Program Powers SEGG Media’s LATAM Growth Strategy and Puts Its Proprietary Spektrum Technology to Work</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>Nike SB Creates the SB FC Pack for Fans of the Beautiful Game</v>
+        <v>Meridian Holdings Reports Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B322" t="str">
-        <v>2026-06-03</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C322" t="str">
-        <v>WebWire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D322" t="str">
-        <v>Gaming</v>
+        <v>Finance, Retail, Gaming</v>
       </c>
       <c r="E322" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355717</v>
+        <v>https://www.newmediawire.com/news/meridian-holdings-reports-second-quarter-2026-financial-results-7088041</v>
       </c>
       <c r="F322" t="str">
-        <v>What is the SB FC Pack? - The SB FC Pack is a vibrant collection of jerseys, footwear and sportswear that reflects the spirit of skate culture, with an emphasis on music, self-expression and community. - - What design details are featured in the SB FC apparel? - SB FC apparel blends traditional football kit conventions, like sponsor callouts on the jerseys, with classic skate aesthetics, like loose fits and handmade graphics, to create designs that amplify the shared rhythm between the cu... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355717</v>
+        <v>Revenue Up 16% Year-Over-Year to $50.2 Million Second Consecutive Quarter of GAAP Profitability with Net Income Attributable to MRDN of $2.2 Million and Diluted EPS of $0.17 Adjusted EBITDA Up 43% Year-Over-Year to $5.9 Million Total Debt Reduced 45% Year-Over-Year to $26.7 Million; Cash and Cash Equivalents of $17.3 Million Net Debt Reduced 65% Year-Over-Year to $9.4 Million; Net Debt Leverage of 0.39x LAS VEGAS, NV - July 29, 2026 ( NEWMEDIAWIRE ) - Meridian Holdings Inc. (NASDAQ: MRDN) ("Meridian Holdings" or the "Company"), a global operator and licensor of online and retail sports betting, gaming and casino platforms, serving B2B and B2C customers across over 20 regulated markets, today announced its financial results for the second quarter ended June 30, 2026. The Company delivered r</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>Forget WFH, Stella Artois Wants You to "Work From Bar” (WFB) During the FIFA World Cup 2026™</v>
+        <v>Recent Release, "The Knock That Never Ends," from Page Publishing Author Benjamin Widmyer, Explores How a Reckless Prank Triggers Terrifying Consequences Across a Decade</v>
       </c>
       <c r="B323" t="str">
-        <v>2026-06-03</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C323" t="str">
-        <v>WebWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D323" t="str">
-        <v>Energy, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E323" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355705</v>
+        <v>https://www.pr.com/press-release/974470</v>
       </c>
       <c r="F323" t="str">
-        <v>Building on its mission to champion authentic fan celebration, Stella Artois, a Proud Sponsor of the FIFA World Cup 2026&amp;#8482;, is tackling the ultimate calendar conflict: the weekday match. - - With most weekday games taking place during U.S. working hours 1, the Stella Artois brand is introducing &amp;#39;Work From Bar&amp;#39; (WFB) for the millions of fans balancing their 9-to-5 and weekday matches &amp;#8211; inviting 21+ fans to swap the desk for a bar seat to experience the game where the real energy lives. - - Ch... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355705</v>
+        <v>Benjamin Widmyer has completed a new book, "The Knock That Never Ends," a gripping exploration of four friends whose thoughtless game of ding-dong ditch on a quiet suburban night transforms into a nightmare when they discover they've taken something from the wrong house. What begins as a moment of youthful mischief spirals into paranoia and fear as the friends are hunted through the darkness, leading to a [PR.com]</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>Tommy Hilfiger and Liverpool FC Bring Prep Style to an Iconic Summer of Football</v>
+        <v>Hacksaw Gaming Announces Hollywoodbets Partnership In South Africa</v>
       </c>
       <c r="B324" t="str">
-        <v>2026-06-03</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C324" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D324" t="str">
-        <v>Finance, Gaming</v>
+        <v>SaaS, Retail, Gaming</v>
       </c>
       <c r="E324" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355680</v>
+        <v>https://pr-inside.com/hacksaw-gaming-announces-hollywoodbets-partnership-in-south-africa-r5205781.htm</v>
       </c>
       <c r="F324" t="str">
-        <v>Tommy Hilfiger, which is part of PVH Corp. [NYSE: PVH], unveils a new campaign presenting Liverpool FC&amp;#39;s most recognizable players in the Summer 2026 collection as football prepares for its landmark cultural moment. Set against optimistic and vibrant imagery, the players come together in anticipation before many begin their international journeys to the world&amp;#39;s biggest stage &amp;#8212; as the partnership continues to shape a style vision for the next era of the game. - - Focusing on how athletes sho... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355680</v>
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / July 29, 2026 / Hacksaw (STO:HACK) - Hacksaw Gaming announces a new partnership with Hollywoodbets, bringing its standout slot portfolio to players on the operator's platform in South Africa. One of the most recognised names in South African online gaming, Hollywoodbets traces its origins back to "Winning Form", a racecard publishing business deeply rooted in the country's horse racing scene. Since opening its first branch in Durban in 2000, the brand has grown into one of the market's leading omnichannel operators. Today, Hollywoodbets combines a major online gaming platform with an extensive retail footprint of more ..</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>Solitaire Grand Harvest Joins the UN's Green Game Jam to Support Coral Reef Protection</v>
+        <v>Group From Ts’elxwéyeqw Tribe Completes Acquisition of Elements Casino Chilliwack From Great Canadian Entertainment</v>
       </c>
       <c r="B325" t="str">
-        <v>2026-06-02</v>
+        <v>2026-07-28</v>
       </c>
       <c r="C325" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D325" t="str">
-        <v>Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E325" t="str">
-        <v>https://www.prnewswire.com/news-releases/solitaire-grand-harvest-joins-the-uns-green-game-jam-to-support-coral-reef-protection-302789013.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/group-ts-elxw-yeqw-tribe-204200279.html</v>
       </c>
       <c r="F325" t="str">
-        <v>The limited-time in-game event invites players to take part in a global community effort supporting real coral reef restoration projects around the world HERZLIYA, Israel, June 2, 2026 /PRNewswire/ -- Playtika, a global leader in mobile gaming entertainment and technology, today announces...</v>
+        <v>Ts’elxwéyeqw (Chilliwack, BC), July 28, 2026--Great Canadian Entertainment ("Great Canadian") and a consortium group of certain communities from the Ts’elxwéyeqw Tribe, through an entity affiliated with Ts’elxwéyeqw Tribe Management Ltd. (the "Ts’elxwéyeqw Group"), announced today the successful closing of the Ts’elxwéyeqw Group’s acquisition from Great Canadian of Elements Casino Chilliwack, one of the premier gaming and entertainment destinations in the Fraser Valley region of British Columbia</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>Warner Bros. Games Launches Game of Thrones: Dragonfire</v>
+        <v>SEGG Media Announces Strategic Intent to Acquire Premium Gaming and Casino Assets to Drive Shareholder Value</v>
       </c>
       <c r="B326" t="str">
-        <v>2026-06-02</v>
+        <v>2026-07-28</v>
       </c>
       <c r="C326" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D326" t="str">
-        <v>Gaming</v>
+        <v>Finance, SaaS, Gaming</v>
       </c>
       <c r="E326" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355667</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/28/3334651/0/en/SEGG-Media-Announces-Strategic-Intent-to-Acquire-Premium-Gaming-and-Casino-Assets-to-Drive-Shareholder-Value.html</v>
       </c>
       <c r="F326" t="str">
-        <v>Warner Bros. Games and HBO&amp;#174; today announced the global launch of Game of Thrones: Dragonfire, a free-to-play mobile strategy game based on the Emmy&amp;#174; Award-winning original drama series, &amp;#8220;House of the Dragon.&amp;#8221; Developed by Warner Bros. Games Boston, players are invited to begin their journey as a new dragonrider seeking to dominate Westeros during the Targaryen Civil War through tactical, tile-based warfare. Starting today, players worldwide can download the game on the App Store for i... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355667</v>
+        <v>Proposed expansion would add a regulated physical casino and online gaming platform, to SEGG Media’s diversified sports, gaming and entertainment portfolio Proposed expansion would add a regulated physical casino and online gaming platform, to SEGG Media’s diversified sports, gaming and entertainment portfolio</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>From the Pitch to the Street to Community, Nike Defines the Future of Football Culture</v>
+        <v>Back Together Weekend Brings Fans Closer to the Game with Nationwide NFL Training Camps</v>
       </c>
       <c r="B327" t="str">
-        <v>2026-06-02</v>
+        <v>2026-07-28</v>
       </c>
       <c r="C327" t="str">
         <v>WebWire</v>
       </c>
       <c r="D327" t="str">
         <v>Gaming</v>
       </c>
       <c r="E327" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355660</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358251</v>
       </c>
       <c r="F327" t="str">
-        <v>What to Know How is Nike dominating the culture of football? - - As football fans around the world turn their eyes to the biggest stage this summer, Nike is dominating the game for footballers and fans alike and establishing itself as the pinnacle destination on the pitch with Federation kits and innovative boots ( Mercurial Vapor 17 and Mercurial Superfly 11 ) and in the streets with its X2 collaborations and Cryoshots. - - What is X2? - - Nike has partnered with seven federations,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355660</v>
+        <v>For the sixth consecutive year, all 32 clubs will kick off the 2026 preseason with Training Camp: Back Together Weekend presented by YouTube TV, a league-wide celebration taking place Saturday, August 1 and Sunday, August 2. The weekend event gives fans their first look at the 2026 season, with opportunities to watch their favorite new and returning players take the field while enjoying an expanded lineup of club-led experiences. In addition to open practices and player interactions, clubs... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358251</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>HP Debuts PCs Built for the Next Wave of Windows PC Experiences Powered by NVIDIA RTX Spark™</v>
+        <v>AceGuardian Technologies Launches QuintAce, an Adaptive AI Coaching ...</v>
       </c>
       <c r="B328" t="str">
-        <v>2026-06-02</v>
+        <v>2026-07-28</v>
       </c>
       <c r="C328" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D328" t="str">
-        <v>Finance, AI, SaaS, Gaming, Media</v>
+        <v>AI, SaaS, Retail, Gaming</v>
       </c>
       <c r="E328" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355638</v>
+        <v>https://pr-inside.com/aceguardian-technologies-launches-quintace-an-adaptive-ai-coaching-r5205575.htm</v>
       </c>
       <c r="F328" t="str">
-        <v>HP Inc. (NYSE: HPQ) announced its latest devices and solutions, designed to enable developers of all types to create new experiences using AI. - - HP is previewing PCs powered by NVIDIA RTX Spark&amp;#8482;, bringing a reinvention of personal computing, combining personal agents, advanced content creation, and high-performance gaming in a new platform engineered from the ground up for the next wave of Windows PC experiences. - - &amp;#8220;Developers are moving from experimenting with AI to shipping agentic app... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355638</v>
+        <v>(PR-inside.com) Built on AceGuardian's foundational enterprise model which already protects 30% of real-money poker traffic SAN FRANCISCO, CA / ACCESS Newswire / July 28, 2026 / AceGuardian Technologies today launched QuintAce, an online AI poker coaching and analytics platform designed to help players master the science behind real-world game theory. QuintAce is the first consumer product built on AceGuardian's foundational enterprise model, the same technology that currently secures an estimated 30% of global online real-money poker traffic through scaled fair-play detection. QuintAce proves that anyone can learn the strategic science that separates everyday players from the professionals. Operating in real-world complexity rather than ..</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>GIGABYTE Opens COMPUTEX 2026 with ENTER INFINITY, Where AI, Gaming, and PC Innovation Unite</v>
+        <v>Demeo x Dungeons &amp; Dragons: Battlemarked Joins XBOX Later This Year</v>
       </c>
       <c r="B329" t="str">
-        <v>2026-06-02</v>
+        <v>2026-07-28</v>
       </c>
       <c r="C329" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D329" t="str">
-        <v>AI, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E329" t="str">
-        <v>https://www.prnewswire.com/news-releases/gigabyte-opens-computex-2026-with-enter-infinity-where-ai-gaming-and-pc-innovation-unite-302788491.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358180</v>
       </c>
       <c r="F329" t="str">
-        <v>TAIPEI, June 2, 2026 /PRNewswire/ -- GIGABYTE, the world's leading computer brand, today officially opened COMPUTEX 2026 under the theme "ENTER INFINITY," drawing strong visitor engagement across next-generation PC innovation, gaming, and intelligent computing showcases. Marking its 40th...</v>
+        <v>XBOX players, your seat at the digital tabletop awaits! Today, Resolution Games and Wizards of the Coast are thrilled to confirm that Demeo x Dungeons &amp;amp; Dragons: Battlemarked will launch on XBOX Series X: S, XBOX on PC and XBOX Handheld later this year with XBOX Play Anywhere, bringing its fast-paced cooperative tactical adventure to one of gaming&amp;#39;s most passionate multiplayer communities. Whether you&amp;#39;re a veteran dungeon crawler or answering your first call to adventure, XBOX players... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358180</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>The Nike Football x LEGO® Collection Invites Kids to Play on Instinct</v>
+        <v>EdgeLabs Brings 50+ Titles to SOFTSWISS Game Aggregator</v>
       </c>
       <c r="B330" t="str">
-        <v>2026-06-01</v>
+        <v>2026-07-28</v>
       </c>
       <c r="C330" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D330" t="str">
-        <v>Energy, Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E330" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355579</v>
+        <v>https://www.prnewswire.com/news-releases/edgelabs-brings-50-titles-to-softswiss-game-aggregator-302835836.html</v>
       </c>
       <c r="F330" t="str">
-        <v>What is it? - The Nike Football x LEGO &amp;#174; Collection encourages kids to express themselves on and off the pitch through bold color, fearless graphics and energy that feels as wild as the game itself. - - What&amp;#39;s in the collection? - Designed for kids, the head&amp;amp;#8209;to&amp;amp;#8209;toe collection features Aero-FIT kits and sportswear silhouettes; accessories; and Jr. Mercurial, Jr. Tiempo Streetgato and Air Max 95 footwear. - - What are the details behind the design? - Bold, brick&amp;amp;#8209;built gra... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355579</v>
+        <v>Toronto-based game studio expands its international distribution across Europe, Latin America and CIS markets TORONTO, July 28, 2026 /PRNewswire/ -- EdgeLabs, a B2B game studio developing premium slots, fish-shooting games and instant-win titles, has entered into a content partnership...</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>Future &amp; Tyla Turn Up the Anticipation with “Game Time” from the Official FIFA World Cup 2026™ Album</v>
+        <v>BC.GAME's BC Engine Stakers Have Earned Over $5 Million</v>
       </c>
       <c r="B331" t="str">
-        <v>2026-06-01</v>
+        <v>2026-07-28</v>
       </c>
       <c r="C331" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D331" t="str">
-        <v>Gaming, Media</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E331" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355578</v>
+        <v>https://www.prnewswire.com/news-releases/bcgames-bc-engine-stakers-have-earned-over-5-million-302836226.html</v>
       </c>
       <c r="F331" t="str">
-        <v>LISTEN HERE : WATCH MUSIC VIDEO HERE - - Today, Future and Tyla unite on &amp;#8220;Game Time,&amp;#8221; the latest release from the Official FIFA World Cup 2026&amp;#8482; Album, out now via SALXCO UAM &amp;amp; Def Jam Recordings. Arriving alongside its official music video, the track brings a new level of intensity to the album&amp;#39;s rollout, capturing the adrenaline and excitement felt around the world as fans and players look ahead to opening kickoff. Listen here and watch the official music video her... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355578</v>
+        <v>Total staker earnings have increased by nearly $2.9 million in two months, up approximately 138% from the $2.1 million reported in late May BELIZE CITY, Belize, July 28, 2026 /PRNewswire/ -- Stakers participating in BC.GAME's BC Engine have now earned more than 5 million BCD, equivalent...</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>Springbok Casino Launches WILD CUP 2026 with 25 Free Spins on Coyote Cash 2</v>
+        <v>Gaming Realms PLC Announces H1 2026 Pre-Close Trading Update</v>
       </c>
       <c r="B332" t="str">
-        <v>2026-06-01</v>
+        <v>2026-07-28</v>
       </c>
       <c r="C332" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D332" t="str">
-        <v>Gaming, Media</v>
+        <v>Finance, Gaming, Media</v>
       </c>
       <c r="E332" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355570</v>
+        <v>https://pr-inside.com/gaming-realms-plc-announces-h1-2026-pre-close-trading-update-r5205402.htm</v>
       </c>
       <c r="F332" t="str">
-        <v>This month, SpringbokCasino.co.za brings the excitement of world football to the online casino floor with WILD CUP 2026, a new June feature inspired by the passion, rivalry, and unpredictability of the beautiful game. - - View or Download a Video version of this story - - Players can score 25 Free Spins on Coyote Cash 2 by SpinLogic throughout June using Coupon Code: WILDCUP. - - Football brings nations together. The Wild Cup takes it one step further. - - In WILD CUP 2026 , five... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355570</v>
+        <v>(PR-inside.com) Continued growth in core Content Licensing business with adjusted EBITDA up 16% UK returns to growth following Remote Gaming Duty increase LONDON, UK / ACCESS Newswire / July 28, 2026 / Gaming Realms plc (AIM:GMR), the developer and licensor of mobile-focused gaming content, is pleased to announce its pre-close trading update for the six months ended 30 June 2026 ("H126" or the "Period"). Highlights: Group revenue expected to be approx. £15.5 million and Adjusted EBITDA £6.6 million Core business revenue and Adjusted EBITDA up 9% and 16% respectively UK revenues up 3% despite Remote Gaming Duty ("RGD") increasing from 21% to 40% from 1 April 2026 UK ..</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>Nike Football x the LEGO Group Invite Kids to Play on Instinct with a New Collection</v>
+        <v>Jose Daniel Duarte Camacho Says iGaming Operations Are Entering a New Era of Compliance, Data Intelligence, and Responsible Growth</v>
       </c>
       <c r="B333" t="str">
-        <v>2026-06-01</v>
+        <v>2026-07-27</v>
       </c>
       <c r="C333" t="str">
         <v>WebWire</v>
       </c>
       <c r="D333" t="str">
-        <v>Energy, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E333" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355561</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358200</v>
       </c>
       <c r="F333" t="str">
-        <v>As football captures the world&amp;#39;s attention this summer, Nike and the LEGO Group are inviting kids to play on instinct, expressing themselves through bold color, fearless graphics and energy that feels as wild as the game itself. - - The Nike Football x LEGO Collection celebrates Nike Football heritage through apparel and footwear that encourage a younger generation to fall in love with the sport &amp;#8212; not just as a competition but as a canvas for boundless imagination. - - Built on the shared b... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355561</v>
+        <v>As the global iGaming sector continues to expand, business strategist Jose Daniel Duarte Camacho is emphasizing that operational excellence, regulatory discipline, and responsible gaming safeguards are becoming central to the industry&amp;#39;s next phase of growth. - - The online gambling market was valued at approximately $88 billion in 2025 and is projected to grow to more than $202 billion by 2033, reflecting the continued shift toward digital platforms, mobile access, and data-driven user ex... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358200</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>Bally's Lincoln Casino Switches from Scala to NoviSign to Modernize Digital Signage</v>
+        <v>EA SPORTS™ Madden NFL 27 is now available for pre-order!</v>
       </c>
       <c r="B334" t="str">
-        <v>2026-06-01</v>
+        <v>2026-07-27</v>
       </c>
       <c r="C334" t="str">
         <v>WebWire</v>
       </c>
       <c r="D334" t="str">
-        <v>SaaS, Real Estate, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E334" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355531</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358189</v>
       </c>
       <c r="F334" t="str">
-        <v>NoviSign, a leading cloud-based digital signage software platform, today highlighted the successful deployment of its solution at Bally&amp;#39;s Lincoln Casino &amp;amp; Resort, the flagship property within Bally&amp;#39;s 28-location portfolio. - - Bally&amp;#39;s Lincoln relies on digital signage to communicate promotions, entertainment schedules, dining offers, jackpots, and other guest-facing information throughout its gaming, hospitality, and entertainment environments. - - Seeking a more efficient alternative to i... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355531</v>
+        <v>Run the league one decision at a time in EA SPORTS&amp;#8482; Madden NFL 27 for the Nintendo Switch&amp;#8482; 2 system. Powered by the all-new Persona Engine, gameplay gets physical with more precise control from authentic WR/DB battles, new short-yardage mechanics, defensive coverage improvements, and new strategic pre-play settings and controls. - - If you&amp;#39;d like to pre-order the game, please click the links to learn more. The game releases on Aug. 13. EA SPORTS&amp;#8482; Madden NFL 27 Regular Price:$69.99... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358189</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>INAUGURAL ENHANCED GAMES ENGAGES MORE THAN A BILLION PEOPLE WORLDWIDE, OWNS THE INTERNET CONVERSATION AND DRIVES MASSIVE BRAND AWARENESS WITH MARGINAL MEDIA INVESTMENT</v>
+        <v>Avia CEO &amp; Founder Vickie Chen to Present at ChinaJoy 2026 on the Future of Skill-Based Casual Gaming</v>
       </c>
       <c r="B335" t="str">
-        <v>2026-06-01</v>
+        <v>2026-07-27</v>
       </c>
       <c r="C335" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D335" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E335" t="str">
-        <v>https://www.prnewswire.com/news-releases/inaugural-enhanced-games-engages-more-than-a-billion-people-worldwide-owns-the-internet-conversation-and-drives-massive-brand-awareness-with-marginal-media-investment-302786699.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/avia-ceo-founder-vickie-chen-160000997.html</v>
       </c>
       <c r="F335" t="str">
-        <v>Multi-Platform Strategy Accounts for More Than Four Million Live Views Excluding Roku and More Than 1 Million Live Hours Watched of the Games Globally Four Twitch Streamers Account for 1.9 Million of the Live Views Equivalent to an NBA Game on ESPN or a Tonight Show Episode Starring Jimmy...</v>
+        <v>SAN FRANCISCO, July 27, 2026--AviaGames, the leader in casual, skill-based gaming, today announced that CEO and Founder Vickie Chen will take the stage at ChinaJoy 2026 to present "Putting Players First, Uniting Brand &amp; Performance: Redefining the North American Skill-Based Casual Gaming Sector." Drawing on nearly a decade of building one of North America's leading skill-based gaming companies, Vickie Chen will share practical insights into one of the industry's fastest-growing mobile games genr</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>MediaTek Collaborates with NVIDIA on the RTX Spark to Power the Next Wave of Windows PC Experiences</v>
+        <v>21.com Announces 2026 Growth Roadmap Under CEO and Founder Michael Carlton</v>
       </c>
       <c r="B336" t="str">
-        <v>2026-06-01</v>
+        <v>2026-07-27</v>
       </c>
       <c r="C336" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D336" t="str">
-        <v>Gaming, Media</v>
+        <v>Gaming</v>
       </c>
       <c r="E336" t="str">
-        <v>https://www.prnewswire.com/news-releases/mediatek-collaborates-with-nvidia-on-the-rtx-spark-to-power-the-next-wave-of-windows-pc-experiences-302786739.html</v>
+        <v>https://www.newsfilecorp.com/release/303459/21.com-Announces-2026-Growth-Roadmap-Under-CEO-and-Founder-Michael-Carlton</v>
       </c>
       <c r="F336" t="str">
-        <v>MediaTek brings its design expertise in CPU performance and power efficiency to the groundbreaking RTX Spark, bringing local personal agents, advanced content creation, and gaming together in small, ultra-efficient Windows PCs TAIPEI, June 1, 2026 /PRNewswire/ -- MediaTek today announced...</v>
+        <v>Belize City, Belize--(Newsfile Corp. - July 27, 2026) - 21.com today announced its 2026 growth roadmap, outlining the company's next stage of development as a high-quality iGaming brand focused on technology, user experience, performance, responsible gaming and long-term brand trust.Michael Carlton, CEO and Founder of 21.comTo view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/8871/303459_21comen.jpgThe corporate update also confirms the leadership of...</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>Gravity Game Unite (GGU), PC MMORPG "Ragnarok Zero: Global"ın Açık Beta Testi'ni (OBT) başarıyla tamamladı</v>
+        <v>The Hockey Barn, Inc. Redefines the Hockey Experience</v>
       </c>
       <c r="B337" t="str">
-        <v>2026-05-30</v>
+        <v>2026-07-27</v>
       </c>
       <c r="C337" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D337" t="str">
         <v>Gaming</v>
       </c>
       <c r="E337" t="str">
-        <v>https://www.prnewswire.com/news-releases/gravity-game-unite-ggu-pc-mmorpg-ragnarok-zero-globaln-ack-beta-testini-obt-baaryla-tamamlad-302786281.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/hockey-barn-inc-redefines-hockey-140000537.html</v>
       </c>
       <c r="F337" t="str">
-        <v>OBT dönemi boyunca istikrarlı sunucu ortamı da dahil olmak üzere genel oyun kalitesi doğrulandı 7 dil desteği, seviye atlama sistemi ve yüksek kaliteli yerelleştirme konusunda kullanıcıların olumlu geri bildirimleri. Temmuz ayı için kullanıcı buluşması planlandı KUALA LUMPUR, Malezya, 30...</v>
+        <v>ALPHARETTA, Ga., July 27, 2026--Today, The Hockey Barn, Inc. announced the launch of a new hockey brand built around one simple mission: creating a better hockey experience. Opening its flagship location this August, The Hockey Barn introduces a membership-based hockey community designed to become the home where players, families, coaches, officials, fans, and the organizations that support them come together to strengthen relationships, inspire development, and grow the game.</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>Gravity Game Unite (GGU) Successfully Concludes OBT for PC MMORPG "Ragnarok Zero: Global"</v>
+        <v>Plaza Mexico Presents 'Jueves de Loteria'</v>
       </c>
       <c r="B338" t="str">
-        <v>2026-05-29</v>
+        <v>2026-07-27</v>
       </c>
       <c r="C338" t="str">
-        <v>PR Newswire</v>
+        <v>PRLog</v>
       </c>
       <c r="D338" t="str">
         <v>Gaming</v>
       </c>
       <c r="E338" t="str">
-        <v>https://www.prnewswire.com/news-releases/gravity-game-unite-ggu-successfully-concludes-obt-for-pc-mmorpg-ragnarok-zero-global-302785307.html</v>
+        <v>https://www.prlog.org/13160664-plaza-mexico-presents-jueves-de-loteria.html</v>
       </c>
       <c r="F338" t="str">
-        <v>Verified overall gameplay quality, including stable server environment during the OBT period Positive user feedback on 7-language support, leveling system, and high-quality localization. User meetup planned for July KUALA LUMPUR, Malaysia, May 29, 2026 /PRNewswire/ -- Gravity Game Unite...</v>
+        <v>We are thrilled to invite you to our weekly "Jueves de Loteria" at Plaza Mexico's 'Mercado'. Join us every Thursday evening from 4:00 pm to 6:00 pm for a fun-filled night of Lotería, the traditional Mexican game that has captured hearts for generations.</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>Time2play.com and Fabrizio Romano Team Up to Give American Fans the Inside Track on Global Soccer</v>
+        <v>Author Raul A. Castillo’s New Book, "Chess: Simple and Easy," is an Intuitive Guide Designed to Help Beginners and Seasoned Players Alike Level Up Their Chess Game</v>
       </c>
       <c r="B339" t="str">
-        <v>2026-05-28</v>
+        <v>2026-07-27</v>
       </c>
       <c r="C339" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D339" t="str">
-        <v>Gaming, Media</v>
+        <v>Gaming, Education</v>
       </c>
       <c r="E339" t="str">
-        <v>https://www.prnewswire.com/news-releases/time2playcom-and-fabrizio-romano-team-up-to-give-american-fans-the-inside-track-on-global-soccer-302784421.html</v>
+        <v>https://www.pr.com/press-release/974230</v>
       </c>
       <c r="F339" t="str">
-        <v>The world's most-followed soccer journalist will contribute weekly exclusive content to Time2play, giving American audiences unique access to transfer news, match previews, and game predictions. BIRKIRKARA, Malta, May 28, 2026 /PRNewswire/ -- Time2play has partnered with Fabrizio Romano,...</v>
+        <v>Recent release “Chess: Simple and Easy” from Newman Springs Publishing author Raul A. Castillo is a comprehensive guide that breaks down the rules and strategies of chess for anyone interested in learning and mastering the game. From optimal opening moves to learning how to shift the board in one’s favor, “Chess: Simple and Easy” is perfect for both novices and pros alike. [PR.com]</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>An InventHelp 123Invent Client Develops New Music-Themed Guessing Game (PBT-4225)</v>
+        <v>stc tv Launches Dedicated Channel for Esports World Cup 2026</v>
       </c>
       <c r="B340" t="str">
-        <v>2026-05-27</v>
+        <v>2026-07-27</v>
       </c>
       <c r="C340" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D340" t="str">
-        <v>Gaming</v>
+        <v>SaaS, Gaming, Media</v>
       </c>
       <c r="E340" t="str">
-        <v>https://www.prnewswire.com/news-releases/an-inventhelp-123invent-client-develops-new-music-themed-guessing-game-pbt-4225-302783422.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358163</v>
       </c>
       <c r="F340" t="str">
-        <v>PITTSBURGH, May 27, 2026 /PRNewswire/ -- "I wanted to create a fun and entertaining game for music lovers," said an inventor, from Gates, N.Y., "so I invented GIVE ME A SECOND. My design could spark friendly competition and alleviate boredom on game night or anytime." The invention...</v>
+        <v>stc group, a leading digital enabler, has reaffirmed its commitment as a Founding and Elite partner of the Esports World Cup in Paris by delivering an exceptional digital broadcasting experience on its stc tv platform. To mark the start of the tournament, the platform has launched the dedicated stc EWC channel to cover the event in real time, bringing the electrifying atmosphere to audiences worldwide and enabling fans to catch every moment of the action. - - The stc EWC channel provides co... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358163</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>Simpplr Gives IT Full Governance Over Intranet AI with New AI Control Center</v>
+        <v>The9 Posts Record Quarterly Profit; Expects Sequential Growth Through 2026</v>
       </c>
       <c r="B341" t="str">
-        <v>2026-05-27</v>
+        <v>2026-07-27</v>
       </c>
       <c r="C341" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D341" t="str">
-        <v>AI, Gaming</v>
+        <v>Finance, AI, SaaS, Gaming</v>
       </c>
       <c r="E341" t="str">
-        <v>https://www.prnewswire.com/news-releases/simpplr-gives-it-full-governance-over-intranet-ai-with-new-ai-control-center-302782333.html</v>
+        <v>https://www.prnewswire.com/news-releases/the9-posts-record-quarterly-profit-expects-sequential-growth-through-2026-302834903.html</v>
       </c>
       <c r="F341" t="str">
-        <v>New capability positions Simpplr as an AI leader across intranet and software provider categories without sacrificing security or compliance REDWOOD CITY, Calif., May 27, 2026 /PRNewswire/ -- Simpplr today announced the launch of the AI Control Center, a centralized console that gives IT...</v>
+        <v>Digital asset gains power record quarter; AI-powered game creation platform the9bit surpasses 8 million registered users SHANGHAI, July 27, 2026 /PRNewswire/ -- The9 Limited (Nasdaq: NCTY) ("The9" or the "Company"), a global diversified high-tech company, today reported net income of...</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>ALPHA COMPUTE CORP COMPLETES MAJORITY ACQUISITION OF GAMING COMPANY GAMEE</v>
+        <v>The Scarcest LeBron James, Kobe Bryant and Allen Iverson Game Worn ...</v>
       </c>
       <c r="B342" t="str">
-        <v>2026-05-27</v>
+        <v>2026-07-25</v>
       </c>
       <c r="C342" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D342" t="str">
-        <v>Finance, Gaming</v>
+        <v>Healthcare, Gaming</v>
       </c>
       <c r="E342" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/05/27/3302098/0/en/ALPHA-COMPUTE-CORP-COMPLETES-MAJORITY-ACQUISITION-OF-GAMING-COMPANY-GAMEE.html</v>
+        <v>https://pr-inside.com/the-scarcest-lebron-james-kobe-bryant-and-allen-iverson-game-worn-r5204684.htm</v>
       </c>
       <c r="F342" t="str">
-        <v>ALPHA COMPUTE CORP COMPLETES MAJORITY ACQUISITION OF GAMING COMPANY GAMEE</v>
+        <v>(PR-inside.com) One of Only 12 Photo-Matched Miami Heat LeBron Jerseys in 10 Years + The Only Iverson Colorway Ever Offered + Kobe's 2001 Finals Clincher Sneakers All End at 10:00 PM EST MESA, AZ / ACCESS Newswire / July 25, 2026 / Infinite Auctions LLC, a wholly-owned subsidiary of Medical Care Technologies Inc. (OTC PINK:MDCE), is in the final hours of its Game Used Flash Auction featuring some of the rarest publicly available game-worn NBA pieces of the last decade. Collectors have until Saturday, July 25 at 10:00 PM Eastern Time to bid on these headline lots: LeBron James April 12, 2014 Game Used ..</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>Microsoft announces new AI solutions for Microsoft Cloud for Nonprofit: a game-changer for fundraising and volunteer engagement</v>
+        <v>The Scarcest LeBron James, Kobe Bryant and Allen Iverson Game Worn Memorabilia You'll See This Year Closes in Hours</v>
       </c>
       <c r="B343" t="str">
-        <v>2023-05-15</v>
+        <v>2026-07-25</v>
       </c>
       <c r="C343" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D343" t="str">
-        <v>AI, SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E343" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-announces-new-ai-solutions-for-microsoft-cloud-for-nonprofit-a-game-changer-for-fundraising-and-volunteer-engagement-301824418.html</v>
+        <v>https://www.newswire.com/news/the-scarcest-lebron-james-kobe-bryant-and-allen-iverson-game-worn-memorabilia</v>
       </c>
       <c r="F343" t="str">
-        <v>Microsoft Corp. on Monday is announcing a suite of new AI solutions and improvements to Microsoft Cloud for Nonprofit that are designed to transform...</v>
+        <v>One of Only 12 Photo-Matched Miami Heat LeBron Jerseys in 10 Years + The Only Iverson Colorway Ever Offered + Kobe's 2001 Finals Clincher Sneakers All End at 10:00 PM EST</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>Microsoft oznamuje partnerství s cloudovou herní službou Boosteroid, které přinese více her více hráčům po celém světě</v>
+        <v>Photos of the Nintendo Experiences at San Diego Comic-Con are Available on Business Wire’s Website</v>
       </c>
       <c r="B344" t="str">
-        <v>2023-03-15</v>
+        <v>2026-07-25</v>
       </c>
       <c r="C344" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D344" t="str">
         <v>Gaming</v>
       </c>
       <c r="E344" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-oznamuje-partnerstvi-s-cloudovou-herni-slubou-boosteroid-ktere-pinese-vice-her-vice-hram-po-celem-svt-301772855.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/photos-nintendo-experiences-san-diego-130100465.html</v>
       </c>
       <c r="F344" t="str">
-        <v>Společnosti Microsoft Corp. a Boosteroid v úterý oznámily uzavření desetileté smlouvy o zařazení Xbox PC her do herní služby Boosteroid. Společnost...</v>
+        <v>SAN DIEGO, July 25, 2026--Photos of the Nintendo Experiences at San Diego Comic-Con are Available on Business Wire’s Website</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>Microsoft annonce un partenariat avec Boosteroid, fournisseur de jeux sur le cloud, afin de proposer davantage de jeux à un plus grand nombre de joueurs dans le monde entier</v>
+        <v>XBOX brings classic games to PC and handhelds</v>
       </c>
       <c r="B345" t="str">
-        <v>2023-03-15</v>
+        <v>2026-07-24</v>
       </c>
       <c r="C345" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-microsoft</v>
       </c>
       <c r="D345" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E345" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-annonce-un-partenariat-avec-boosteroid-fournisseur-de-jeux-sur-le-cloud-afin-de-proposer-davantage-de-jeux-a-un-plus-grand-nombre-de-joueurs-dans-le-monde-entier-301772702.html</v>
+        <v>https://news.xbox.com/en-us/2026/07/22/xbox-backward-compatibility-on-pc/</v>
       </c>
       <c r="F345" t="str">
-        <v>Microsoft Corp. et Boosteroid ont annoncé mardi un accord de 10 ans pour proposer des jeux Xbox PC sur la plateforme de jeux cloud de Boosteroid....</v>
+        <v>The post XBOX brings classic games to PC and handhelds appeared first on Source.</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>Microsoft anuncia una asociación con el proveedor de juegos en la nube Boosteroid</v>
+        <v>Métis Life on Roblox Reclaims Endangered Languages for Next-Gen Players</v>
       </c>
       <c r="B346" t="str">
-        <v>2023-03-14</v>
+        <v>2026-07-24</v>
       </c>
       <c r="C346" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D346" t="str">
-        <v>Gaming</v>
+        <v>Gaming, Media, Education</v>
       </c>
       <c r="E346" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-anuncia-una-asociacion-con-el-proveedor-de-juegos-en-la-nube-boosteroid-301771756.html</v>
+        <v>https://finance.yahoo.com/technology/articles/m-tis-life-roblox-reclaims-160000102.html</v>
       </c>
       <c r="F346" t="str">
-        <v>Microsoft Corp. y Boosteroid anunciaron el martes un acuerdo de 10 años para llevar los juegos de PC de Xbox a la plataforma de juegos en la nube de...</v>
+        <v>VANCOUVER, British Columbia, July 24, 2026--The world’s largest Indigenous language learning video game, Métis Life, on Roblox, celebrates Métis Nation Day with exciting new updates.</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>Microsoft ogłasza partnerstwo z dostawcą usług grania w chmurze, Boosteroid, aby dać graczom z całego świata dostęp do jeszcze większej liczby gier</v>
+        <v>While the NBA Waits on LeBron's Next Decision... Infinite Auctions ...</v>
       </c>
       <c r="B347" t="str">
-        <v>2023-03-14</v>
+        <v>2026-07-24</v>
       </c>
       <c r="C347" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D347" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Healthcare, Gaming</v>
       </c>
       <c r="E347" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-ogasza-partnerstwo-z-dostawc-usug-grania-w-chmurze-boosteroid-aby-da-graczom-z-caego-wiata-dostp-do-jeszcze-wikszej-liczby-gier-301771735.html</v>
+        <v>https://pr-inside.com/while-the-nba-waits-on-lebron-s-next-decision-infinite-auctions-r5204443.htm</v>
       </c>
       <c r="F347" t="str">
-        <v>Microsoft Corp. i Boosteroid ogłosiły we wtorek zawarcie 10-letniej umowy dotyczącej wprowadzenia gier Xbox PC na platformę do grania w chmurze...</v>
+        <v>(PR-inside.com) Legendary Game-Worn Pieces from LeBron James, Kobe Bryant, Allen Iverson &amp; Carmelo Anthony Close Online Tomorrow at 10:00 PM EST. MESA, AZ / ACCESS Newswire / July 24, 2026 / Infinite Auctions LLC, a wholly-owned subsidiary of Medical Care Technologies Inc. (OTC PINK:MDCE), is capitalizing on the national spotlight surrounding LeBron James' free-agency decision with a high-intensity Game Used Flash Auction featuring some of the most significant game-worn memorabilia in recent auction history. As the league continues waiting on King James' next move, collectors can act now on these standout lots: LeBron James April 12, 2014 Game Used Photo Matched Miami Heat Away ..</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>Microsoft gibt Partnerschaft mit dem Cloud-Gaming-Anbieter Boosteroid bekannt, um mehr Spiele für mehr Spieler auf der ganzen Welt bereitzustellen.</v>
+        <v>While the NBA Waits on LeBron's Next Decision... Infinite Auctions Features LeBron Game Used Heat Jersey ending Tomorrow</v>
       </c>
       <c r="B348" t="str">
-        <v>2023-03-14</v>
+        <v>2026-07-24</v>
       </c>
       <c r="C348" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D348" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E348" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-gibt-partnerschaft-mit-dem-cloud-gaming-anbieter-boosteroid-bekannt-um-mehr-spiele-fur-mehr-spieler-auf-der-ganzen-welt-bereitzustellen-301771724.html</v>
+        <v>https://www.newswire.com/news/while-the-nba-waits-on-lebron-s-next-decision-infinite-auctions-features-lebron</v>
       </c>
       <c r="F348" t="str">
-        <v>Microsoft Corp. und Boosteroid haben am Dienstag eine 10-jährige Vereinbarung bekanntgegeben, um Xbox PC-Spiele auf die Cloud-Gaming-Plattform von...</v>
+        <v>Legendary Game-Worn Pieces from LeBron James, Kobe Bryant, Allen Iverson &amp;amp; Carmelo Anthony Close Online Tomorrow at 10:00 PM EST.</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>Spoločnosť Microsoft oznámila partnerstvo s poskytovateľom cloudových herných služieb Boosteroid s cieľom sprístupniť viac hier viacerým hráčom na celom svete</v>
+        <v>North American Hockey Leaders Launch India Hockey 360 Festival to Grow the Game Globally</v>
       </c>
       <c r="B349" t="str">
-        <v>2023-03-14</v>
+        <v>2026-07-24</v>
       </c>
       <c r="C349" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D349" t="str">
         <v>Gaming</v>
       </c>
       <c r="E349" t="str">
-        <v>https://www.prnewswire.com/news-releases/spolonos-microsoft-oznamila-partnerstvo-s-poskytovateom-cloudovych-hernych-sluieb-boosteroid-s-cieom-spristupni-viac-hier-viacerym-hraom-na-celom-svete-301771689.html</v>
+        <v>https://www.prnewswire.com/news-releases/north-american-hockey-leaders-launch-india-hockey-360-festival-to-grow-the-game-globally-302834140.html</v>
       </c>
       <c r="F349" t="str">
-        <v>Spoločnosti Microsoft Corp. a Boosteroid v utorok oznámili 10-ročnú dohodu o poskytovaní hier Xbox PC na cloudovej hernej platforme spoločnosti...</v>
+        <v>CHANDIGARH, India, July 24, 2026 /PRNewswire/ -- Co-organized by NHL broadcaster Randip Janda and Tulsea Sports Marketing (TSM), a multicultural sports marketing firm based in New York, Los Angeles and India, the inaugural India Hockey 360 Festival will bring North American hockey...</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>Microsoft announces partnership with cloud gaming provider Boosteroid to bring more games to more players around the world</v>
+        <v>Ragnarok Origin Classic Officially Launched in North, Central and South America on July 23, 2026</v>
       </c>
       <c r="B350" t="str">
-        <v>2023-03-14</v>
+        <v>2026-07-24</v>
       </c>
       <c r="C350" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D350" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E350" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-announces-partnership-with-cloud-gaming-provider-boosteroid-to-bring-more-games-to-more-players-around-the-world-301771058.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/24/3332739/0/en/Ragnarok-Origin-Classic-Officially-Launched-in-North-Central-and-South-America-on-July-23-2026.html</v>
       </c>
       <c r="F350" t="str">
-        <v>Microsoft Corp. and Boosteroid on Tuesday announced a 10-year agreement to bring Xbox PC games to Boosteroid's cloud gaming platform. Boosteroid,...</v>
+        <v>Seoul, South Korea, July 24, 2026 (GLOBE NEWSWIRE) -- GRAVITY Co., Ltd. (NasdaqGM: GRVY) (“Gravity” or “Company”), a developer and publisher of online and mobile games, announced that GRAVITY Game Vision, Ltd., Gravity's wholly-owned subsidiary in Hong Kong, has officially launched Ragnarok Origin Classic, an MMORPG Mobile and PC game, in North, Central and South America on July 23, 2026.</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>Microsoft et NVIDIA annoncent un vaste nouvel accord dans le domaine des jeux</v>
+        <v>Recent Release, "Rabbit the F.I.S.H.," Follows a Young Athlete's Quest to Transform Setback Into Triumph Through Soccer</v>
       </c>
       <c r="B351" t="str">
-        <v>2023-02-22</v>
+        <v>2026-07-24</v>
       </c>
       <c r="C351" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D351" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E351" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-et-nvidia-annoncent-un-vaste-nouvel-accord-dans-le-domaine-des-jeux-301753460.html</v>
+        <v>https://www.pr.com/press-release/974065</v>
       </c>
       <c r="F351" t="str">
-        <v>On Mardi, Microsoft et NVIDIA ont annoncé avoir conclu un partenariat de 10 ans afin d'apporter les jeux Xbox PC sur le service de jeu dans le cloud...</v>
+        <v>Laurence C. Lester and Christopher A. Lester have completed a new book, titled, "Rabbit the F.I.S.H.": (Finest in Soccer History), a tale centered on a determined youth player who discovers his passion for the beautiful game. When Rabbit's parents encourage him to pursue physical activity through soccer, neither they nor the young protagonist realize the depth of talent that will emerge. What begins as simple [PR.com]</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>Microsoft und NVIDIA kündigen umfangreichen neuen Gaming-Deal an</v>
+        <v>marvnBoost Puts Fact-Checked iGaming Content Generation on the Floor at SBC Summit Lisbon 2026</v>
       </c>
       <c r="B352" t="str">
-        <v>2023-02-22</v>
+        <v>2026-07-23</v>
       </c>
       <c r="C352" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D352" t="str">
-        <v>Gaming</v>
+        <v>Crypto, AI, SaaS, Gaming, Media</v>
       </c>
       <c r="E352" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-und-nvidia-kundigen-umfangreichen-neuen-gaming-deal-an-301753172.html</v>
+        <v>https://pressat.co.uk/releases/marvnboost-puts-fact-checked-igaming-content-generation-on-the-floor-at-sbc-summit-lisbon-2026-ae0a9f5b17088af7d987c9ca28e5f321/</v>
       </c>
       <c r="F352" t="str">
-        <v>Am Dienstag gaben Microsoft und NVIDIA bekannt, dass die Unternehmen eine 10-jährige Partnerschaft vereinbart haben, um Xbox PC-Spiele auf den...</v>
+        <v>Thursday 23 July, 2026 Marlin Media's B2B AI content engine brings structured, fact-checked content generation to operators, affiliates, and providers. LISBON, Portugal, [23rd July 2026] marvnBoost ( boost.marvn.ai ), the iGaming AI content generation platform from Marlin Media, today announced its presence at SBC Summit Lisbon 2026, taking place 29 September to 1 October at the Feira Internacional de Lisboa and MEO Arena. The summit is one of the industry’s largest gatherings, with organisers projecting 35,000 professionals from across the betting, gaming, payments, marketing, and technology verticals, plus the co-located Affiliate Leaders Summit for performance marketing teams. The event also fields a dedicated Casino &amp; iGaming Zone on an exhibition floor spanning over 100,000m². marvnBo</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>Microsoft y NVIDIA anuncian un nuevo y amplio acuerdo para juegos</v>
+        <v>Halloween Horror Nights Drops A New Scare Zone Inspired By Fortnite's Signature Event “Fortnitemares” At Universal Orlando Resort And Universal Studios Hollywood</v>
       </c>
       <c r="B353" t="str">
-        <v>2023-02-22</v>
+        <v>2026-07-23</v>
       </c>
       <c r="C353" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D353" t="str">
-        <v>Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E353" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-y-nvidia-anuncian-un-nuevo-y-amplio-acuerdo-para-juegos-301752984.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358101</v>
       </c>
       <c r="F353" t="str">
-        <v>El martes, Microsoft y NVIDIA anunciaron un acuerdo de colaboración de 10 años para introducir los juegos de PC de Xbox en el servicio de juegos en...</v>
+        <v>Click Here to Download Photos and Here to Purchase Tickets and Packages - - Halloween Horror Nights puts a twisted spin on the global video game phenomenon, Fortnite, with an immersive and thrilling scare zone inspired by Fortnitemares, the game&amp;#39;s signature Halloween event. Debuting this fall at Universal Orlando Resort beginning August 28 and September 3 at Universal Studios Hollywood. - - Fortnite is a global ecosystem where players create, compete, and ha... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358101</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>Microsoft and NVIDIA announce expansive new gaming deal</v>
+        <v>Icon elements inspired by the Splatoon Raiders game are here for a limited time</v>
       </c>
       <c r="B354" t="str">
-        <v>2023-02-21</v>
+        <v>2026-07-23</v>
       </c>
       <c r="C354" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D354" t="str">
         <v>Gaming</v>
       </c>
       <c r="E354" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-and-nvidia-announce-expansive-new-gaming-deal-301752114.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358100</v>
       </c>
       <c r="F354" t="str">
-        <v>On Tuesday, Microsoft and NVIDIA announced the companies have agreed to a 10-year partnership to bring Xbox PC games to the NVIDIA® GeForce NOW™...</v>
+        <v>Time to refresh your user icon? Redeem your My Nintendo&amp;#8482; Platinum Points* for exclusive rewards, including icon elements you can use to create a new look for your user icon! Icon elements featuring the Splatoon&amp;#8482; Raiders game are available at these times: - - - &amp;#8226; Wave 1: 7/22 at 6:00 p.m. PT - 7/29 at 5:59 p.m. PT - &amp;#8226; Wave 2: 7/29 at 6:00 p.m. PT - 8/5 at 5:59 p.m. PT - &amp;#8226; Wave 3: 8/5 at 6:00 p.m. PT - 8/12 at 5:59 p.m. PT - &amp;#8226; Wave 4: 8/12 at 6:00 p.m. PT - 8/19 at 5:59 p.m. PT - - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358100</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>Microsoft adquire Activision Blizzard para levar a alegria e comunidade de gaming a todos, em todos os dispositivos</v>
+        <v>One of the World's Most Popular Slot Brands, Lightning Link™ by Aristocrat™, Makes Online Premiere on Platforms Across North America</v>
       </c>
       <c r="B355" t="str">
-        <v>2022-01-19</v>
+        <v>2026-07-23</v>
       </c>
       <c r="C355" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D355" t="str">
         <v>Gaming</v>
       </c>
       <c r="E355" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-adquire-activision-blizzard-para-levar-a-alegria-e-comunidade-de-gaming-a-todos-em-todos-os-dispositivos-845140036.html</v>
+        <v>https://www.prnewswire.com/news-releases/one-of-the-worlds-most-popular-slot-brands-lightning-link-by-aristocrat-makes-online-premiere-on-platforms-across-north-america-302833506.html</v>
       </c>
       <c r="F355" t="str">
-        <v>Com três bilhões de pessoas jogando ativamente hoje e abastecidos por uma nova geração conquistada pela alegria do entretenimento interativo, os...</v>
+        <v>High Stakes™ Title Now Available from Aristocrat Interactive™ on the Region's Leading iGaming Platforms LAS VEGAS, July 23, 2026 /PRNewswire/ -- Lightning is striking online regulated gaming across North America with the game-changing arrival of one of the world's most popular slot...</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>Microsoft to acquire Activision Blizzard to bring the joy and community of gaming to everyone, across every device</v>
+        <v>Beyond the Black Tank: Laveo™ by DryFlush Unveils Game-Changing Conversion Kit for Clean, Simple Off-Grid Waste Solutions</v>
       </c>
       <c r="B356" t="str">
-        <v>2022-01-18</v>
+        <v>2026-07-23</v>
       </c>
       <c r="C356" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D356" t="str">
-        <v>Gaming</v>
+        <v>Energy, Gaming</v>
       </c>
       <c r="E356" t="str">
-        <v>https://www.prnewswire.com/in/news-releases/microsoft-to-acquire-activision-blizzard-to-bring-the-joy-and-community-of-gaming-to-everyone-across-every-device-845287779.html</v>
+        <v>https://www.prweb.com/releases/beyond-the-black-tank-laveo-by-dryflush-unveils-game-changing-conversion-kit-for-clean-simple-off-grid-waste-solutions-302831755.html</v>
       </c>
       <c r="F356" t="str">
-        <v>With three billion people actively playing games today, and fueled by a new generation steeped in the joys of interactive entertainment, gaming is...</v>
+        <v>Laveo™ by Dry Flush has introduced the Blackwater Conversion Kit, giving RV owners and van lifers a direct path to one of the best portable toilet solutions for camper vans and RVs. It is a self-contained, waterless and odor-free system that mounts over an existing floor flange without a...</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>Xbox Showcases 60 Anticipated Games, Including 34 to Premiere in Xbox Game Pass</v>
+        <v>Trigon Sports Acquires Proper Pitch, Inc., Expanding American-Made ...</v>
       </c>
       <c r="B357" t="str">
-        <v>2019-06-09</v>
+        <v>2026-07-23</v>
       </c>
       <c r="C357" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D357" t="str">
-        <v>Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E357" t="str">
-        <v>https://www.prnewswire.com/news-releases/xbox-showcases-60-anticipated-games-including-34-to-premiere-in-xbox-game-pass-300864273.html</v>
+        <v>https://pr-inside.com/trigon-sports-acquires-proper-pitch-inc-expanding-american-made-r5204165.htm</v>
       </c>
       <c r="F357" t="str">
-        <v>Xbox showcased a blockbuster lineup of 60 anticipated games for both console and PC in its Xbox E3 Briefing and shared a glimpse of the future with...</v>
+        <v>(PR-inside.com) Trigon Sports completes acquisition of Proper Pitch, Inc., bringing American-made pitching mound production to its Memphis, Tennessee manufacturing facility. MEMPHIS, TN / ACCESS Newswire / July 23, 2026 / Trigon Sports, a leading manufacturer and distributor ofpremium athletic equipment , includingbaseball equipment , announced the acquisition of Proper Pitch, Inc., headquartered in Fuquay-Varina, North Carolina. The acquisition expands Trigon Sports' portfolio to include Proper Pitch's full line of American-made baseball pitching mounds and training aids. Proper Pitch has been a trusted producer of American-madepitching mounds , including portable pitching mounds, practice mounds, and game mounds, since the mid-1990s, and has operated under ..</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>Microsoft Doubles its Game Development Studios and Showcases More Than 50 Games on E3 Stage Including 18 Console Launch Exclusives and 15 World Premieres</v>
+        <v>Pokemon Cards for Baristas</v>
       </c>
       <c r="B358" t="str">
-        <v>2018-06-10</v>
+        <v>2026-07-23</v>
       </c>
       <c r="C358" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D358" t="str">
         <v>Gaming</v>
       </c>
       <c r="E358" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-doubles-its-game-development-studios-and-showcases-more-than-50-games-on-e3-stage-including-18-console-launch-exclusives-and-15-world-premieres-300663776.html</v>
+        <v>https://www.pr.com/press-release/974111</v>
       </c>
       <c r="F358" t="str">
-        <v>Sunday's Xbox E3 Briefing was the largest in Microsoft Corp.'s history with more than 6,000 people, including more than 1,000 fans, invited to attend ...</v>
+        <v>Reno coffee shop creates the first Pokemon style Trading Card Game for Baristas and coffee shops. [PR.com]</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>AI for Earth can be a game-changer for our planet, says Microsoft President Brad Smith</v>
+        <v>Adapti, Inc. and Ballengee Group Congratulates Clients Featured at ...</v>
       </c>
       <c r="B359" t="str">
-        <v>2017-12-11</v>
+        <v>2026-07-23</v>
       </c>
       <c r="C359" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D359" t="str">
         <v>AI, Gaming</v>
       </c>
       <c r="E359" t="str">
-        <v>https://www.prnewswire.com/news-releases/ai-for-earth-can-be-a-game-changer-for-our-planet-says-microsoft-president-brad-smith-300569793.html</v>
+        <v>https://pr-inside.com/adapti-inc-and-ballengee-group-congratulates-clients-featured-at-r5204138.htm</v>
       </c>
       <c r="F359" t="str">
-        <v>On Monday, Microsoft Corp. President Brad Smith announced a $50 million commitment, over the next five years, to put artificial intelligence in the...</v>
+        <v>(PR-inside.com) DALLAS, TX / ACCESS Newswire / July 23, 2026 / Adapti, Inc. (OTC PINK:ADTI), a company developing AI technology to integrate sports and influencer management, today announces success from All-Star Week. Client selections to the Futures Game included minor Florida Marlins minor league prospect RHP Karson Millbrandt, Washington Nationals prospect RHP Miguel Sime, Jr., and Cleveland Guardians C/OF Cooper Ingle. Ingle was promoted to the Guardians major league roster recently and became ineligible to participate and was replaced. Karson Millbrandt is MLB Pipeline's 76th ranked prospect and was the Southern League's pitcher of the month for May 2026 as well as pitcher ..</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>World's most powerful console, Xbox One X, launches worldwide</v>
+        <v>Adapti, Inc. and Ballengee Group Congratulates Clients Featured at All-Star Futures Game, MLB Draft and All-Star Game</v>
       </c>
       <c r="B360" t="str">
-        <v>2017-11-07</v>
+        <v>2026-07-23</v>
       </c>
       <c r="C360" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D360" t="str">
         <v>Gaming</v>
       </c>
       <c r="E360" t="str">
-        <v>https://www.prnewswire.com/news-releases/worlds-most-powerful-console-xbox-one-x-launches-worldwide-300550677.html</v>
+        <v>https://www.newswire.com/news/adapti-inc-and-ballengee-group-congratulates-clients-featured-at-all-star</v>
       </c>
       <c r="F360" t="str">
-        <v>The official launch of the world's most powerful console, Xbox One X, brings a new era of immersive 4K gaming and 4K entertainment to gamers across...</v>
+        <v/>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>Microsoft empowers new development opportunities in mixed reality, gaming and cellular PCs</v>
+        <v>GameSquare Repurchases Over 1 Million Shares in July 2026</v>
       </c>
       <c r="B361" t="str">
-        <v>2016-12-07</v>
+        <v>2026-07-23</v>
       </c>
       <c r="C361" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D361" t="str">
-        <v>Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E361" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-empowers-new-development-opportunities-in-mixed-reality-gaming-and-cellular-pcs-300375051.html</v>
+        <v>https://pr-inside.com/gamesquare-repurchases-over-1-million-shares-in-july-r5204135.htm</v>
       </c>
       <c r="F361" t="str">
-        <v>Thursday, at the Windows Hardware Engineering Community event (WinHEC) in Shenzhen, China, Microsoft Corp. announced new opportunities for global...</v>
+        <v>(PR-inside.com) FRISCO, TX / ACCESS Newswire / July 23, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), a next-generation media, entertainment, technology and digital native treasury company, today announced it repurchased over 1 million shares of its common stock during the month of July 2026 for less than $0.4 million, representing an average price of approximately $0.38 per share. Following this transaction, the Company has approximately $10.9 million remaining under its current authorization, which was expanded on April 14, 2026. Consistent with its capital allocation priorities, GameSquare intends to continue to opportunistically repurchase its common stock. Since October 2025, the ..</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>Xbox introduces future of gaming beyond console generations and without boundaries</v>
+        <v>Megan Rapinoe Launches New Interview Show, Why Are You Like This?, with Vox Media</v>
       </c>
       <c r="B362" t="str">
-        <v>2016-06-13</v>
+        <v>2026-07-23</v>
       </c>
       <c r="C362" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D362" t="str">
         <v>Gaming</v>
       </c>
       <c r="E362" t="str">
-        <v>https://www.prnewswire.com/news-releases/xbox-introduces-future-of-gaming-beyond-console-generations-and-without-boundaries-300283743.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358064</v>
       </c>
       <c r="F362" t="str">
-        <v>Monday at the Xbox E3 2016 Briefing, Microsoft Corp. unveiled a new family of Xbox One devices, a host of new Xbox Live features and the biggest...</v>
+        <v>Soccer legend, activist, and entrepreneur Megan Rapinoe and Vox Media announced the launch of a new weekly interview show, Why Are You Like This?, hosted by Rapinoe. The show will highlight artists, athletes, activists, and architects of culture who share Rapinoe&amp;#39;s curiosity and refusal to accept the status quo: people who looked at the way things were and decided to build something different. Rapinoe, who&amp;#39;s famed for her game-changing impact on and off the field, will lead conversatio... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358064</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>1,000 Windows 10 deals at just 10 cents, Xbox One at $299 and more as Microsoft shares holiday deals</v>
+        <v>BC Token Hits $0.02, Setting a New All-Time High</v>
       </c>
       <c r="B363" t="str">
-        <v>2015-11-20</v>
+        <v>2026-07-23</v>
       </c>
       <c r="C363" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D363" t="str">
-        <v>Gaming</v>
+        <v>Crypto, Gaming</v>
       </c>
       <c r="E363" t="str">
-        <v>https://www.prnewswire.com/news-releases/1000-windows-10-deals-at-just-10-cents-xbox-one-at-299-and-more-as-microsoft-shares-holiday-deals-300182437.html</v>
+        <v>https://www.prnewswire.com/news-releases/bc-token-hits-0-02--setting-a-new-all-time-high-302832793.html</v>
       </c>
       <c r="F363" t="str">
-        <v>This holiday season, Microsoft Corp. has a collection of Black Friday deals, ranging from 1,000 digital movie, music, game and app deals at just 10...</v>
+        <v>$BC has risen nearly 70% since April as BC Engine continues to expand the token's utility across the BC.GAME ecosystem BELIZE CITY, Belize, July 22, 2026 /PRNewswire/ -- BC Token ($BC), the ecosystem token of BC.GAME, reached $0.02 on July 23, setting a new all-time high and extending its...</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
-        <v>"Halo 5: Guardians" smashes record with biggest Halo launch in history</v>
+        <v>Motorsport Games Adopts Limited Duration Stockholder Rights Plan</v>
       </c>
       <c r="B364" t="str">
-        <v>2015-11-04</v>
+        <v>2026-07-23</v>
       </c>
       <c r="C364" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D364" t="str">
-        <v>Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E364" t="str">
-        <v>https://www.prnewswire.com/news-releases/halo-5-guardians-smashes-record-with-biggest-halo-launch-in-history-300172250.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/23/3331833/0/en/Motorsport-Games-Adopts-Limited-Duration-Stockholder-Rights-Plan.html</v>
       </c>
       <c r="F364" t="str">
-        <v>One week after launching worldwide, "Halo 5: Guardians" has made history as the biggest Halo launch and fastest-selling Xbox One exclusive game to...</v>
+        <v>MIRAMAR, Fla., July 22, 2026 (GLOBE NEWSWIRE) -- Motorsport Games Inc. (NASDAQ: MSGM) (“Motorsport Games” or the “Company”), a racing game developer, publisher, and esports ecosystem provider of official motorsport racing series, today announced that its Board of Directors has unanimously approved and adopted a limited duration stockholder rights plan (the “Rights Plan”) and declared a dividend distribution of one right for each outstanding share of the Company’s Class A common stock. The Rights Plan is effective immediately and will expire on July 20, 2027, or earlier, as provided in the Rights Plan. The record date for such dividend distribution is August 3, 2026.</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>"Halo 5" Headlines Greatest Holiday Games Lineup in Xbox History</v>
+        <v>Meridian Holdings to Announce Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B365" t="str">
-        <v>2015-06-15</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C365" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D365" t="str">
-        <v>Gaming</v>
+        <v>Finance, Retail, Gaming</v>
       </c>
       <c r="E365" t="str">
-        <v>https://www.prnewswire.com/news-releases/halo-5-headlines-greatest-holiday-games-lineup-in-xbox-history-300099240.html</v>
+        <v>https://www.newmediawire.com/news/meridian-holdings-to-announce-second-quarter-2026-financial-results-7087894</v>
       </c>
       <c r="F365" t="str">
-        <v>This morning at the Xbox E3 briefing, Microsoft Corp. showcased an extraordinary lineup of Xbox One-exclusive titles and announced backward...</v>
+        <v>LAS VEGAS, NV - July 22, 2026 ( NEWMEDIAWIRE ) - Meridian Holdings Inc. (NASDAQ: MRDN) ("Meridian Holdings" or the "Company"), a global gaming and entertainment technology group that operates and licenses online and retail platforms across sports betting, iGaming, and prize-based entertainment, serving B2B and B2C customers across over 20 regulated markets, today announced the Company will report its second quarter 2026 financial results before the market opens on Wednesday, July 29, 2026. Management will host a conference call the same day at 8:00 AM ET to discuss the results. The live audio webcast and an accompanying investor presentation will be made available on Meridian Holdings’ investor relations website at https://meridian-holdings.com/investors/ . About Meridian Holdings Meridian</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>Minecraft to join Microsoft</v>
+        <v>SEGG Media Opens Sports.com Predict to the Public, Expanding Platform to 1,195 Prediction Markets Across 18 New Sports Categories</v>
       </c>
       <c r="B366" t="str">
-        <v>2014-09-15</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C366" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D366" t="str">
-        <v>Gaming</v>
+        <v>Finance, SaaS, Gaming</v>
       </c>
       <c r="E366" t="str">
-        <v>https://www.prnewswire.com/news-releases/minecraft-to-join-microsoft-275112831.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/22/3331658/0/en/SEGG-Media-Opens-Sports-com-Predict-to-the-Public-Expanding-Platform-to-1-195-Prediction-Markets-Across-18-New-Sports-Categories.html</v>
       </c>
       <c r="F366" t="str">
-        <v>Microsoft Corp. today announced it has reached an agreement to acquire Mojang, the celebrated Stockholm-based game developer, and the company's...</v>
+        <v>FORT WORTH, Texas, July 22, 2026 (GLOBE NEWSWIRE) -- Sports Entertainment Gaming Global Corporation (NASDAQ: SEGG, LTRYW) (“SEGG Media” or “the Company”) today announced that Sports.com Predict, its real-time sports prediction market platform, has moved from limited release to public access, in jurisdictions where such access is currently permitted. The milestone follows a phased rollout that began with a capped group of waitlist users and builds toward the Company's stated strategy of scaling Sports.com Predict as a recurring, transaction-based revenue stream.</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>Xbox delivers winning lineup of exclusive games for this holiday season</v>
+        <v>Lucky Hand Mining Game LLC Completes Initial Development Phase of Telegram Mini App, Official Website, and Corporate CRM System; Enters Testing Phase and Prepares Public White Paper</v>
       </c>
       <c r="B367" t="str">
-        <v>2014-06-09</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C367" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D367" t="str">
-        <v>Gaming</v>
+        <v>SaaS, Gaming</v>
       </c>
       <c r="E367" t="str">
-        <v>https://www.prnewswire.com/news-releases/xbox-delivers-winning-lineup-of-exclusive-games-for-this-holiday-season-262407991.html</v>
+        <v>https://www.prnewswire.com/news-releases/lucky-hand-mining-game-llc-completes-initial-development-phase-of-telegram-mini-app-official-website-and-corporate-crm-system-enters-testing-phase-and-prepares-public-white-paper-302832421.html</v>
       </c>
       <c r="F367" t="str">
-        <v>Monday, on the eve of the Electronic Entertainment Expo (E3), Microsoft Corp. unveiled the future of gaming on Xbox One through a spectacular lineup...</v>
+        <v>LOS ANGELES, July 22, 2026 /PRNewswire/ -- Lucky Hand Mining Game LLC, a subsidiary of Buscar Company (OTC: CGLD), today announced the completion of the initial development phase for its Lucky Hand Mining gaming platform. The project includes a full-featured Telegram Mini App, the...</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v>Xbox ofrece una serie ganadora de juegos exclusivos para esta temporada de vacaciones</v>
+        <v>Select your character and go toe-to-toe in these games!</v>
       </c>
       <c r="B368" t="str">
-        <v>2014-06-09</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C368" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D368" t="str">
         <v>Gaming</v>
       </c>
       <c r="E368" t="str">
-        <v>https://www.prnewswire.com/news-releases/xbox-ofrece-una-serie-ganadora-de-juegos-exclusivos-para-esta-temporada-de-vacaciones-262407931.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358047</v>
       </c>
       <c r="F368" t="str">
-        <v>El lunes, en la víspera de la Electronic Entertainment Expo (E3), Microsoft Corp. reveló el futuro de los juegos en Xbox One mediante una...</v>
+        <v>Are you ready to take it to the streets? The digital streets, that is! - - Whether you&amp;#39;re facing off against your archnemesis or your best bud(s*), sometimes ya just gotta prove you&amp;#39;re a champ through the ancient art of in-game fisticuffs. - - In these fighting games, you&amp;#39;ll need to use your mitts, kicks, and any other fancy means to come out on top in 1v1 combat. Guilty Gear -Strive- Nintendo Switch Edition Regular Price:$59.99 Nintendo Switch Learn more Street Fighter&amp;#8482; 6 Years 1-... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358047</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>BesTV and Microsoft to bring Xbox One to China in September</v>
+        <v>Lil Baby Flexes His Fashion Evolution in Cinematic “Dead Fresh” Music Video</v>
       </c>
       <c r="B369" t="str">
-        <v>2014-04-29</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C369" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D369" t="str">
-        <v>Gaming</v>
+        <v>Gaming, Media, Education</v>
       </c>
       <c r="E369" t="str">
-        <v>https://www.prnewswire.com/news-releases/bestv-and-microsoft-to-bring-xbox-one-to-china-in-september-257270281.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358041</v>
       </c>
       <c r="F369" t="str">
-        <v>Today Microsoft Corp. announced that in partnership with BesTV New Media Co., a subsidiary of Shanghai Media Group, Xbox One will launch into China...</v>
+        <v>WATCH THE &amp;#8220;DEAD FRESH&amp;#8221; VIDEO HERE - - Grammy-Award winner Lil Baby releases the official music video for his summer heater, &amp;#8220;Dead Fresh.&amp;#8221; Directed by previous collaborator Kid Art, the cinematic visual takes the global superstar&amp;#39;s fashion game to new heights with several sharp, crisp looks from world-class designers &amp;#8211; he serves a tennis ensemble of a Victor Victor x Eric Emanuel jacket and shorts paired with Prada shoes, commands the golf course in a Jacquemus collared shirt, Bottega... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358041</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>Microsoft launches Xbox Music across iOS and Android, adds free streaming on the Web</v>
+        <v>Stardock to Publish Crimson Freedom, a Story-Driven RTS Set on 22nd-Century Mars</v>
       </c>
       <c r="B370" t="str">
-        <v>2013-09-09</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C370" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D370" t="str">
-        <v>Gaming, Media</v>
+        <v>Gaming</v>
       </c>
       <c r="E370" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-launches-xbox-music-across-ios-and-android-adds-free-streaming-on-the-web-222911121.html</v>
+        <v>https://www.prnewswire.com/news-releases/stardock-to-publish-crimson-freedom-a-story-driven-rts-set-on-22nd-century-mars-302832340.html</v>
       </c>
       <c r="F370" t="str">
-        <v>Nearing its one-year anniversary, Microsoft Corp.'s all-in-one music service, Xbox Music, continues making strides to deliver all the music people...</v>
+        <v>Yboga's real-time strategy game brings classic base-building and three warring factions to the red planet PLYMOUTH, Mich., July 22, 2026 /PRNewswire/ -- Stardock Entertainment announced today that Crimson Freedom, a narrative rich real-time strategy game developed by independent studio...</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v>Xbox One trae a la realidad el futuro de los juegos</v>
+        <v>Inaugural UPSHOT Championship Weekend to Celebrate Historic First Season of Elite Women's Basketball</v>
       </c>
       <c r="B371" t="str">
-        <v>2013-06-11</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C371" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D371" t="str">
         <v>Gaming</v>
       </c>
       <c r="E371" t="str">
-        <v>https://www.prnewswire.com/news-releases/xbox-one-trae-a-la-realidad-el-futuro-de-los-juegos-211057951.html</v>
+        <v>https://www.prnewswire.com/news-releases/inaugural-upshot-championship-weekend-to-celebrate-historic-first-season-of-elite-womens-basketball-302832318.html</v>
       </c>
       <c r="F371" t="str">
-        <v>Embárquese en una aventura heroica buscando venganza en los campos de batalla de la antigua Roma. Encienda el motor en el estimulante regreso de la...</v>
+        <v>JACKSONVILLE, Fla., July 22, 2026 /PRNewswire/ -- The UPSHOT League today announced that its inaugural UPSHOT Championship Game will take place on Saturday, August 29, at 7:00 p.m. at VyStar Veterans Memorial Arena in Jacksonville, where one team will make history as the league's first...</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>Microsoft invita a todo el mundo a unirse a la diversión con un nuevo Xbox 360</v>
+        <v>JetStream Security Achieves FedRAMP Class D (High) Certification Through ...</v>
       </c>
       <c r="B372" t="str">
-        <v>2013-06-10</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C372" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D372" t="str">
-        <v>Gaming</v>
+        <v>AI, SaaS, Gaming</v>
       </c>
       <c r="E372" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-invita-a-todo-el-mundo-a-unirse-a-la-diversion-con-un-nuevo-xbox-360-210933211.html</v>
+        <v>https://pr-inside.com/jetstream-security-achieves-fedramp-class-d-high-certification-through-r5203895.htm</v>
       </c>
       <c r="F372" t="str">
-        <v>Microsoft Corp., hoy en la E3 ofreció a todos los que aún están por adquirir un Xbox 360 o quieren una versión avanzada de su consola existente una...</v>
+        <v>(PR-inside.com) JetStream SAIG Platform™, the security-first AI governance control plane, is now certified at FedRAMP Class D (High), giving federal agencies and private companies a single system to deploy agentic AI with enterprise visibility, identity-bound accountability, and runtime control. SAN FRANCISCO, CA / ACCESS Newswire / July 22, 2026 / JetStream Security, the security-first AI governance platform, in partnership with Second Front Systems (2F), a public-benefit software company powering software for the free world, today announced that JetStream's SAIG Platform™ has achieved FedRAMP Class D (High) Certification through Second Front's Game Warden platform. JetStream's SAIG Platform™ is the first purpose-built AI governance ..</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>El Xbox One arranca una nueva era de juegos y entretenimiento este noviembre</v>
+        <v>Sotheby's Just Sold an Iverson Jersey for $192K - Now Bid on This Rare ...</v>
       </c>
       <c r="B373" t="str">
-        <v>2013-06-10</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C373" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D373" t="str">
-        <v>Gaming</v>
+        <v>Healthcare, Gaming</v>
       </c>
       <c r="E373" t="str">
-        <v>https://www.prnewswire.com/news-releases/el-xbox-one-arranca-una-nueva-era-de-juegos-y-entretenimiento-este-noviembre-210923461.html</v>
+        <v>https://pr-inside.com/sotheby-s-just-sold-an-iverson-jersey-for-192k-now-bid-on-this-rare-r5203894.htm</v>
       </c>
       <c r="F373" t="str">
-        <v>Impulsando la emoción del anuncio del Xbox One el 21 de mayo, Microsoft Corp. hoy anunció los detalles del lanzamiento del próximo, y muy anticipado, ...</v>
+        <v>(PR-inside.com) Only Known Photo-Matched Iverson Jersey in This Style &amp; Colorway Sits at $20K as Vince Carter Nets and Raptors Pieces Draw Heavy Attention Before July 25 Close. MESA, AZ / ACCESS Newswire / July 22, 2026 / Infinite Auctions LLC, a wholly-owned subsidiary of Medical Care Technologies Inc. (OTC PINK:MDCE), is highlighting two of basketball's most electrifying legends as its summer auction enters the final stretch. Leading the field is the Allen Iverson February 27, 2006 Game Used Photo Matched Signed Philadelphia 76ers Road Jersey (MeiGray/RGU LOA) - the only known photo-matched example in this style and colorway. The jersey currently sits ..</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>Microsoft invites everyone to join the fun with a brand-new Xbox 360</v>
+        <v>CCT Appoints Adam Fong as Chief Product Officer to Lead Next Phase of Product Innovation</v>
       </c>
       <c r="B374" t="str">
-        <v>2013-06-10</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C374" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D374" t="str">
-        <v>Gaming</v>
+        <v>SaaS, Gaming</v>
       </c>
       <c r="E374" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-invites-everyone-to-join-the-fun-with-a-brand-new-xbox-360-210856401.html</v>
+        <v>https://www.prnewswire.com/news-releases/cct-appoints-adam-fong-as-chief-product-officer-to-lead-next-phase-of-product-innovation-302831863.html</v>
       </c>
       <c r="F374" t="str">
-        <v>Microsoft Corp. today at E3 offered everyone who has yet to own an Xbox 360 or wants to update their existing console an irresistible new reason to...</v>
+        <v>Veteran gaming technology leader joins CCT to shape the future of the Casino Insight platform and strengthen long-term product strategy for casino operators. TULSA, Okla., July 22, 2026 /PRNewswire/ -- CCT today announced the appointment of Adam Fong as Chief Product Officer (CPO), adding...</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>Xbox One brings the future of gaming to life</v>
+        <v>GameSquare's TubeBuddy Launches New AI-Powered Creator Tool to Deliver ...</v>
       </c>
       <c r="B375" t="str">
-        <v>2013-06-10</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C375" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D375" t="str">
-        <v>Gaming</v>
+        <v>Finance, AI, SaaS, Gaming</v>
       </c>
       <c r="E375" t="str">
-        <v>https://www.prnewswire.com/news-releases/xbox-one-brings-the-future-of-gaming-to-life-210856331.html</v>
+        <v>https://pr-inside.com/gamesquare-s-tubebuddy-launches-new-ai-powered-creator-tool-to-deliver-r5203858.htm</v>
       </c>
       <c r="F375" t="str">
-        <v>Embark on a heroic adventure to seek vengeance across the battlefields of ancient Rome. Fire up the engines in the exhilarating return of the...</v>
-[...2 lines deleted...]
-    <row r="376">
+        <v>(PR-inside.com) New AI feature helps creators answer "What should I make next?" using proprietary channel data, audience comments and niche insights Early results drive strong user engagement, conversion and an approximately 10% increase in new subscribers since the recent marketing launch FRISCO, TX / ACCESS Newswire / July 22, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), a next-generation media, entertainment, technology and digital-native company, today announced that TubeBuddy, its leading growth and optimization platform for YouTube creators, has launched, a new AI-powered tool designed to provide creators with personalized, data-backed recommendations for what videos to make next. Unlike generic AI ideation ..</v>
+      </c>
+    </row>
+    <row r="376" xml:space="preserve">
       <c r="A376" t="str">
-        <v>Xbox One ignites a new era of games and entertainment this November</v>
+        <v>U.S. Polo Assn. Sponsors the 2026 St. Regis British Open Polo Championship for the Cowdray Gold Cup as Official Apparel Partner</v>
       </c>
       <c r="B376" t="str">
-        <v>2013-06-10</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C376" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D376" t="str">
-        <v>Gaming</v>
+        <v>SaaS, Energy, Retail, Gaming, Media</v>
       </c>
       <c r="E376" t="str">
-        <v>https://www.prnewswire.com/news-releases/xbox-one-ignites-a-new-era-of-games-and-entertainment-this-november-210856351.html</v>
-[...2 lines deleted...]
-        <v>Fueling the excitement from the Xbox One reveal on May 21, Microsoft Corp. today announced launch details for the highly anticipated next Xbox gaming ...</v>
+        <v>https://www.acnnewswire.com/press-release/english/108622/</v>
+      </c>
+      <c r="F376" t="str" xml:space="preserve">
+        <v xml:space="preserve">WEST PALM BEACH, FL AND WINDSOR, ENGLAND, July 22, 2026 - (ACN Newswire) - U.S. Polo Assn.® in partnership with Brand Machine Group (BMG), its partner in the United Kingdom, proudly continued its long-standing support of the British high-goal season as the Official Apparel Partner of the 2026 St. Regis British Open Polo Championship for the Cowdray Gold Cup, held June 23 through July 19 at Cowdray Park Polo Club, known widely as "The Home of British Polo."
+1) 2026 St. Regis British Open Polo Championship for the Cowdray Gold Cup Winners, Gaston Polo Team, accepting trophy on stage at Cowdray Park Polo Club
+2) Gaston Polo Team attacking the ball against Dubai Polo Team in the 2026 St. Regis British Open Polo Championship for the Cowdray Gold Cup Final
+3) The British Ladies Open Championship Finalists, Yaguara and Salty Polo, on stage at Cowdray Park Polo Club
+4) U.S. Polo Assn.'s Experiential Merchandise Tent spotlighting the brand's campaign, ‘The Polo Shirt: An Icon Born from the Game™‘ at the 2026 St. Regis British Open Polo Championship for the Cowdray Gold Cup
+Photo Credit: Mark Beaumont
+The British Open Polo Championship for the Cowdray Gold Cup Final will be featured on the award-winning series, "Breakaway: Polo in Europe" on TNT, Eurosport, and Global Polo YouTube. Check local listings for airtimes.
+As one of the most celebrated tournaments in the world, the St. Regis British Open Polo Championship for the Cowdray Gold Cup brought 19 elite teams and many of the sport of polo's most accomplished international players together for nearly a month of high-goal competition. The 22-goal tournament featured standout players, including 10-goalers Poroto Cambiaso and Camilo ‘Jeta' Castagnola, along with a deep field of 9-goal talent such as Adolfo Cambiaso, Facundo Pieres, Fran Elizalde, Tomas Panelo, Hilario Ulloa, Pablo Mac Donough, Juan Martin Nero, Bartolome ‘Barto' Castagnola, and rising star Lorenzo Chavanne (8-goal), to name a few.
+As part of its multi-year partnership with Cowdray Park Polo Club, U.S. Polo Assn. provided custom co-branded apparel to all on-site staff, presented the MVP Award, and donated to Cowdray's selected charity, Midhurst Palliative Care. Enhancing the final day of the tournament, U.S. Polo Assn. hosted an Experiential Merchandise Tent highlighting the brand's newest global campaign, The Polo Shirt: An Icon Born from the Game™, a photo wall, an inflatable polo shirt, and the brand's signature cocktail, The Divot Stomp, served in a souvenir aluminum cup with a polo mallet stirrer. All branded elements highlighted the U.S. Polo Assn.'s authentic connection to the sport of polo and the evolution of its fashion icon, the polo shirt.
+St. Regis British Open Polo Championship for the Cowdray Gold Cup Final At-a-Glance:
+Final Matchup: Gaston Polo Team (Gonzalo Ferrari, Cruz Heguy, Beltran Laulhe, Jean Pal Luksic) vs. Dubai Polo Team (Tariq Albwardy, Bartolome ‘Barto' Castagnola, Antonio Heguy, Santos Merlos)
+Date: July 19, 2026
+Location: Cowdray Park Polo Club
+Final Score: 9 (Gaston Polo Team) - 8 (Dubai Polo Team)
+U.S. Polo Assn. MVP Award: Cruz Heguy (Gaston Polo Team), presented with the U.S. Polo Assn. MVP Weekender Bag by J. Michael Prince (President &amp; CEO, USPA Global) and Boo Jalil (CEO, Brand Machine Group). St. Regis also presented a 2-Night Stay at any Europe St. Regis hotel, given by Gwendoline Christie
+Best Playing Pony: Alberts Yarára, played by Bartolome ‘Barto' Castagnola, owned by Dubai Polo Team, and presented by The Honorary Lila Pearson
+Charity Beneficiary: Midhurst Palliative Care
+Broadcast: Game featured on "Breakaway: Polo in Europe" on TNT, Eurosport, and Global Polo YouTube. Check local listings for airtimes.
+Game Highlights: In an unforgettable final, underdog Gaston Polo Team defeated Dubai Polo Team 9-8, leading nearly 80 percent of the match and never allowing the favorites to pull away. Gaston opened with its strongest chukka, taking an early 2-0 lead, while Dubai's Bartolome ‘Barto' Castagnola worked to control the pace alongside Santos Merlos and Antonio Heguy. The Gaston players responded with fast, open, attacking gameplay, breaking up Dubai's rhythm and keeping the closely matched contest within reach throughout. Cruz Heguy finished as the top goal scorer, helping write a new chapter in Cowdray Gold Cup history as the Heguy name returned to the trophy across generations.
+"U.S. Polo Assn. is honored to continue supporting the 2026 St. Regis British Open Polo Championship for the Cowdray Gold Cup as the Official Apparel Partner, one of the most prestigious tournaments in the world," said J. Michael Prince, President and CEO of USPA Global, the company that manages and markets the multi-billion-dollar U.S. Polo Assn. brand. "From world-class athletes and historic grounds to meaningful fan engagement, this tournament represents everything that makes the sport of polo so compelling."
+This year also marked a significant milestone for the women's tournament, with the British Ladies Open Championship Final held on the same day as the St. Regis British Open Polo Championship for the Cowdray Gold Cup for the first time. The 22-Goal British Ladies Open Championship, played July 6-19, further underscored Cowdray Park Polo Club's role as a global stage for the sport of polo and reflected the sport's distinctive format, where men and women can compete together at the highest levels. U.S. Polo Assn. proudly donated to the Power of Polo charity at the British Ladies Open Championship.
+British Ladies Open Championship Final At-a-Glance:
+Final Matchup: Yaguara (Mia Cambiaso, Myla Cambiaso, Milly Hine, Martina Lowe) vs. Salty Polo (Nina Clarkin, Bella Lavinia, Catalina Lavinia, Madison Rochlin)
+Date: July 19, 2026
+Location: Cowdray Park Polo Club
+Final Score: 7 (Yaguara) - 6.5 (Salty Polo)
+Gusbourne MVP Award: Milly Hine (Yaguara)
+Best Playing Pony: Matuza Cassie, owned and played by Catalina Lavinia (Salty Polo)
+Charity Beneficiary: Power of Polo
+"In partnership with U.S. Polo Assn., we are proud to continue building meaningful connections between sport, heritage, and lifestyle while bringing the energy of the St. Regis British Open Polo Championship for the Cowdray Gold Cup to fans and consumers in the U.K. and beyond," said Boo Jalil, CEO of Brand Machine Group, the United Kingdom partner for the U.S. Polo Assn. brand. "This tournament is an exceptional platform to showcase the authenticity of U.S. Polo Assn. and its deep connection to the sport of polo, while also supporting an elevated experience for guests throughout the final day."
+Cowdray Park Polo Club, set in the heart of the English countryside, is known for hosting some of the most competitive and memorable moments in the sport of polo. The 2026 Final for the 2026 St. Regis British Open Polo Championship for the Cowdray Gold Cup continued that tradition, bringing together global athletes, passionate fans, luxury partners, and a vibrant on-site atmosphere that celebrated both the history and future of the tournament.
+"We are delighted to have U.S. Polo Assn. continue as the Official Apparel Partner of the St. Regis British Open Polo Championship for the Cowdray Gold Cup," said Jonathan Russell, CEO of Cowdray Estate. "Their ongoing support enhances the tournament experience for players, staff, and guests, while helping elevate the global profile of Cowdray Park Polo Club and one of the most important competitions in the sport of polo."
+About U.S. Polo Assn. and USPA Global
+U.S. Polo Assn. is the official sports brand of the United States Polo Association (USPA), the largest association of polo clubs and polo players in the United States, founded in 1890. With a multi-billion-dollar global footprint and worldwide distribution through more than 1,200 U.S. Polo Assn. retail stores as well as thousands of additional points of distribution, U.S. Polo Assn. offers apparel, accessories, and footwear for men, women, and children in more than 190 countries worldwide. The brand sponsors major polo events around the world, including the U.S. Open Polo Championship®, held annually at NPC in The Palm Beaches, the premier polo tournament in the United States. Historic deals with ESPN in the United States, TNT and Eurosport in Europe, Star Sports in India, and BeIn Sports in the Middle East now broadcast several of the premier polo championships in the world, sponsored by U.S. Polo Assn., making the thrilling sport accessible to millions of sports fans globally for the very first time.
+U.S. Polo Assn. has recently been named one of USA Today's Most Trusted Brands and has consistently been named one of the top global sports licensors in the world alongside the NFL, PGA Tour, and Formula 1, according to License Global. In addition, the sport-inspired brand is being recognized internationally with awards for global growth and sport content. Due to its tremendous success as a global brand, U.S. Polo Assn. has been featured in Forbes, Fortune, Modern Retail, and GQ as well as on Yahoo Finance and Bloomberg, among many other noteworthy media sources around the world. For more information, visit uspoloassnglobal.com and follow @uspoloassn.
+USPA Global is a subsidiary of the United States Polo Association (USPA) and manages the multi-billion-dollar sports brand, U.S. Polo Assn. USPA Global also manages the subsidiary, Global Polo, which is the worldwide leader in polo sport content. To learn more, visit globalpolo.com or Global Polo on YouTube.
+About Brand Machine Group (BMG)
+BMG is an international leader in fashion innovation which has established itself as a vertical manufacturer and global licensing specialist with over four decades of industry experience. Partnering with recognized market leaders, BMG manages a seamless and collaborative process of designing, manufacturing, and delivering quality products while championing the DNA of a diverse portfolio of brands, spanning fashion, sports, outdoor, and homeware including adult fashion, kidswear, and accessories.
+BMG's portfolio of brands includes U.S. Polo Assn., Penfield, New Balance Kids, Duchamp, Jack Wills, Flyers American Born, Lee Kids, Peckham Rye, Wrangler Kids, Juicy Couture, Franklin &amp; Marshall, Elle Junior and Ben Sherman. BMG reaffirms its commitment to upholding sustainable and ethical business practices by ensuring full transparency throughout its global supply chain, aligning with the ETI Base Code.
+Visit brandmachinegroup.com and follow @brandmachinegroup. For appointments contact, sales@brandmachinegroup.com.
+For Further Information, Contact:
+Shannon Stilson - VP, Sports Marketing &amp; Media
+Phone +001.561.227.6994 - E-mail: sstilson@uspagl.com
+Stacey Kovalsky - VP, Global PR &amp; Communications
+Phone +001.561.790.8036 - E-mail: skovalsky@uspagl.com
+Gina Digregorio - Marketing Consultant, Brand Machine Group
+Phone: +44 (0) 7741 635 984| E-mail: gina.digregorio@brandmachinegroup.com
+SOURCE: U.S. Polo Assn.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>Microsoft presenta Xbox One: el sistema de entretenimiento en el hogar todo en uno</v>
+        <v>Men Are Ignoring Their Bodies to Avoid Missing the Game</v>
       </c>
       <c r="B377" t="str">
-        <v>2013-05-22</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C377" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D377" t="str">
         <v>Gaming</v>
       </c>
       <c r="E377" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-presenta-xbox-one-el-sistema-de-entretenimiento-en-el-hogar-todo-en-uno-208526271.html</v>
+        <v>https://www.prnewswire.com/news-releases/men-are-ignoring-their-bodies-to-avoid-missing-the-game-302832012.html</v>
       </c>
       <c r="F377" t="str">
-        <v>Una nueva visión del futuro se hace realidad hoy con la presentación de Xbox One de Microsoft Corp., el sistema de juegos y entretenimiento todo en...</v>
+        <v>PHILADELPHIA, Pa., July 22, 2026 /PRNewswire/ -- New research from TENA found that 73% of men admit to delaying bathroom breaks while watching sports so they don't miss key moments*. The findings come during a packed sporting summer, when fans sit for long stretches, often sacrificing...</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>Microsoft unveils Xbox One: the ultimate all-in-one home entertainment system</v>
+        <v>Gravity Game Unite (GGU), PC MMORPG oyunu 'Ragnarok Zero: Global' için düzenlenen Avrupa Kullanıcı Buluşmasını Başarıyla Tamamladı!</v>
       </c>
       <c r="B378" t="str">
-        <v>2013-05-21</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C378" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D378" t="str">
         <v>Gaming</v>
       </c>
       <c r="E378" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-unveils-xbox-one-the-ultimate-all-in-one-home-entertainment-system-208352081.html</v>
+        <v>https://www.prnewswire.com/news-releases/gravity-game-unite-ggu-pc-mmorpg-oyunu-ragnarok-zero-global-icin-duzenlenen-avrupa-kullanc-bulumasn-baaryla-tamamlad-302831944.html</v>
       </c>
       <c r="F378" t="str">
-        <v>A new vision for the future comes to life today as Microsoft Corp. unveils Xbox One, the all-in-one gaming and entertainment system created for today ...</v>
+        <v>KUALA LUMPUR, Malezya, 22 Temmuz 2026 /PRNewswire/ -- Küresel oyun şirketi Gravity'nin Malezya'daki iştiraki Gravity Game Unite (GGU), Almanya'da düzenlenen "Ragnarok Zero: Global Avrupa Kullanıcı Buluşması"nı başarıyla tamamladı. Gravity Game Unite (GGU), 18 Temmuz'da Almanya'nın...</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>Microsoft and National Football League announce multiyear landmark partnership to enhance the game for fans, players and coaches</v>
+        <v>ATTACK SHARK Unveils RS6 ULTRA, a Flagship Esports Mouse Featuring Its Proprietary Magnetic Hot-Swappable Battery Technology</v>
       </c>
       <c r="B379" t="str">
-        <v>2013-05-21</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C379" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D379" t="str">
-        <v>Gaming</v>
+        <v>Energy, Gaming</v>
       </c>
       <c r="E379" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-and-national-football-league-announce-multiyear-landmark-partnership-to-enhance-the-game-for-fans-players-and-coaches-208350691.html</v>
+        <v>https://www.prnewswire.com/news-releases/attack-shark-unveils-rs6-ultra-a-flagship-esports-mouse-featuring-its-proprietary-magnetic-hot-swappable-battery-technology-302831566.html</v>
       </c>
       <c r="F379" t="str">
-        <v>Microsoft Corp. and the National Football League (NFL) today announced a multiyear, landmark partnership that will deliver truly unique interactive...</v>
-[...2 lines deleted...]
-    <row r="380">
+        <v>NEW YORK , July 21, 2026 /PRNewswire/ -- Gaming peripheral brand ATTACK SHARK has announced the upcoming launch of the RS6 ULTRA, its most advanced wireless gaming mouse to date. Designed for competitive FPS players and the premium esports peripheral market, the new model combines a...</v>
+      </c>
+    </row>
+    <row r="380" xml:space="preserve">
       <c r="A380" t="str">
-        <v>Microsoft Introduces Imagine Cup Competition for Young Students</v>
+        <v>Ten-bagger Stock: CMBC Capital (01141.HK) "Growth" Reassessment</v>
       </c>
       <c r="B380" t="str">
-        <v>2013-03-19</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C380" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D380" t="str">
-        <v>Gaming</v>
+        <v>Finance, SaaS, Energy, Retail, Automotive, Gaming</v>
       </c>
       <c r="E380" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-introduces-imagine-cup-competition-for-young-students-198954941.html</v>
-[...5 lines deleted...]
-    <row r="381">
+        <v>https://www.acnnewswire.com/press-release/english/108634/</v>
+      </c>
+      <c r="F380" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, July 22, 2026 - (ACN Newswire) - While the market is still indulging in the static discussion of "breaking net" and "undervaluation" of Hong Kong financial stocks, astute capital has long set its sights on the tracks with more dynamic growth potential. The strong upward trend of CMBC Capital (01141.HK)'s stock price since 2025 is by no means a simple oversold rebound, but a profound cognitive revolution: The market is re-examining this company - which has transformed from a traditional local Hong Kong brokerage into a core carrier of the "super connector" linking the Chinese mainland and global capital.
+If the last round of rally was based on the confirmation of shareholder background and margin of safety, then the subsequent market trend will be the full pricing of CMBC Capital's extremely high performance explosive power under the threefold macro dividends of "cross-border finance", "Greater Bay Area integration" and "enterprise overseas expansion services".
+I.Strategic Positioning: Deeply Cultivate the Dividends of the Greater Bay Area and Become the Golden Channel for "Connectivity"
+Unlike ordinary brokerages that "live at the mercy of the weather" by relying on secondary market fluctuations, the core investment logic of CMBC Capital lies in its precise strategic positioning - deeply rooted in the Guangdong-Hong Kong-Macao Greater Bay Area, the most dynamic economic hinterland in the world.
+Since the beginning of this year, the country has introduced frequent policy support for financial connectivity in the Greater Bay Area, from the expansion of the "Cross-boundary Wealth Management Connect" business to the promotion of the dual-currency stock model in Hong Kong dollars and RMB, all of which indicate that Hong Kong's status as the "bridgehead" for mainland capital going overseas and the "preferred destination" for overseas capital entering China is unshakable. As an important overseas strategic platform of China Minsheng Bank, CMBC Capital is inherently endowed with the historical mission of serving private enterprises going overseas and attracting foreign capital to flow back.
+This unique strategic position endows CMBC Capital with an extremely strong ability to capture "policy dividends". When a large number of mainland private enterprises are in urgent need of building overseas financing platforms through Hong Kong, or acquiring advanced overseas technologies through mergers, acquisitions and reorganizations, CMBC Capital, with its deep understanding of mainland corporate culture and proficient application of Hong Kong capital rules, has become the most indispensable "intermediary".
+The rise in its stock price since the beginning of this year is exactly the "awakening" of the market to this strategic value. Investors have begun to realize that CMBC Capital is no longer just a trading code, but a direct beneficiary of the accelerated capital flow in the Greater Bay Area. With the deepening of financial integration in the Greater Bay Area, its value as a cross-border asset management channel will grow exponentially, and this "track dividend" is a long-term growth logic that cannot be obscured by any short-term market fluctuations.
+II.Differentiated Competition: Serve the Real Economy and Seize the Financing Wave of "New Quality Productivity"
+In the field of investment banking business, CMBC Capital has blazed a trail of differentiated competition, which is also the endogenous driving force supporting the continuous strengthening of its stock price. Unlike the red-ocean competition of leading brokerages in giant blue-chip stocks, CMBC Capital has astutely set its sights on small and medium-sized hard technology enterprises and new consumer brands representing "new quality productivity".
+At present, China's economy is in a critical period of transformation and upgrading, and a large number of emerging enterprises with core technologies are in urgent need of the nourishment of the capital market. However, these enterprises are often unable to receive sufficient attention from traditional large financial institutions due to their still small scale and novel business models. Relying on China Minsheng Bank's 20 years of profound accumulation in serving small and medium-sized enterprises, CMBC Capital has established a set of enterprise service systems with rapid response and flexible customization.
+From assisting specialized, refined, differential, and innovative enterprises to list in Hong Kong, to providing structured financing for enterprises in the transition period, and then to helping domestic enterprises issue overseas green bonds, CMBC Capital's investment banking layout in the emerging economic field has begun to take shape. Since the beginning of this year, it has rich project reserves in the fields of biomedicine, new energy, high-end manufacturing, etc. As these enterprises gradually enter the capital market or complete financing, CMBC Capital will obtain underwriting fees and financial advisor income far exceeding the industry average.
+This "small but beautiful", "refined and specialized" business model enables CMBC Capital to demonstrate amazing resilience during the shift period of economic growth. The high premium given by the market is precisely based on its huge potential as an "incubator" and "booster" during the outbreak of China's new economic engine. Buying CMBC Capital is essentially buying an option on the rise of China's new economic forces.
+III.Optimization of Asset Structure: Start with a Light Load, an Efficiency Revolution Empowered by Fintech
+In addition to the grand narrative, the improvement of operational efficiency at the micro level is also a key driver of the stock price rise. Since the beginning of this year, CMBC Capital has carried out drastic adjustments to its asset structure, resolutely divested inefficient assets, and focused on light-capital businesses with high turnover and high returns.
+This "slimming and strengthening" strategy has significantly improved the company's return on equity (ROE). Against the backdrop of the sweeping fintech wave, CMBC Capital has not stuck to traditions, but actively embraced digital transformation. By introducing intelligent trading systems, quantitative investment research tools and big data risk control models, it has greatly reduced operating costs and improved the efficiency of transaction matching.
+This efficiency reform is particularly evident in the wealth management business. Facing the growing affluent class and high-net-worth individuals, CMBC Capital uses digital means to break the physical boundaries of traditional services, and can provide customers with global asset allocation solutions at a lower cost. With the explosive growth of the middle class's wealth management demand, CMBC Capital's assets under management (AUM) are expected to achieve non-linear growth.
+The market often gives extremely high valuation rewards for "cost reduction and efficiency improvement". The profit space released by CMBC Capital through internal reforms not only thickens earnings per share (EPS), but also sends a signal to the market that the management is proactive, pragmatic and efficient. This marginal improvement of the management is the strongest catalyst for the continuous rise of the stock price, and also proves that the stock price rise this year has solid performance support.
+IV.Liquidity Inflection Point and Beta Dividend: Small Market Capitalization, Great Flexibility
+From the technical perspective of market trading, CMBC Capital has typical high Beta attributes, that is, when the market rises, its increase often far exceeds that of the broader market. Since the beginning of this year, as the Federal Reserve's interest rate hike cycle has peaked and global liquidity expectations have reversed, the Hong Kong stock market has welcomed long-lost incremental funds.
+For institutional funds seeking excess returns, although large bank stocks are stable, they lack flexibility; As a small and medium-sized market capitalization financial holding platform, CMBC Capital has become the best target for funds to pursue "flexibility" in the game. A small amount of capital inflow can leverage a considerable increase in stock price, and this liquidity advantage is particularly obvious in the early stage of the market rally.
+More importantly, the current Hong Kong stock market is undergoing a style switch from "risk aversion" to "profit seeking". Capital has started to flow from defensive sectors to offensive sectors with growth expectations. CMBC Capital has both the safety of financial stocks and the growth potential of technology stocks, and this rare "dual attribute" has made it a must-have option for capital allocation.
+We can clearly see that the heavy-volume rise in stock price since the beginning of this year is by no means the result of retail investors following the trend, but the result of smart money snapping up chips at low levels. As market sentiment further accumulates, the spread of the wealth effect will attract more trend-following capital to enter the market, forming a positive feedback loop. For investors, entering the market at this time is exactly the best opportunity to catch this express train.
+V.Conclusion: To revalue CMBC Capital is to revalue the open future of China's finance.
+To sum up, if we only regard CMBC Capital as an ordinary Hong Kong stock brokerage, we will miss this magnificent investment opportunity.
+The sharp rise of CMBC Capital (01141.HK) this year is the market's reconfirmation of its identity as a "cross-border financial platform in the Greater Bay Area", a re-pricing of its investment banking capability of "serving new quality productivity", and a full affirmation of its "asset-light, high-efficiency" operation model.
+CMBC Capital joined the Stock Connect program in 2017, with its historical market capitalization peaking at HK$30 billion.Looking forward to the future, against the grand background of the steady advancement of RMB internationalization, the accelerated overseas expansion of mainland enterprises, and the continuous consolidation of Hong Kong's status as an international financial center, the value of CMBC Capital as a key node connecting the inside and outside has far from been fully tapped by the market.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="381" xml:space="preserve">
       <c r="A381" t="str">
-        <v>The Results Are In: Xbox NUads Makes Traditional TV Advertising More Engaging</v>
+        <v>The explosive growth of CMBC Capital (01141.HK)'s sponsorship business defines a new value paradigm</v>
       </c>
       <c r="B381" t="str">
-        <v>2013-01-07</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C381" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D381" t="str">
-        <v>Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E381" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-results-are-in-xbox-nuads-makes-traditional-tv-advertising-more-engaging-185918262.html</v>
-[...2 lines deleted...]
-        <v>Microsoft Corp. today announced the double-digit engagement results of the first NUads experience, interactive polling, which it rolled out earlier...</v>
+        <v>https://www.acnnewswire.com/press-release/english/108635/</v>
+      </c>
+      <c r="F381" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, July 22, 2026 - (ACN Newswire) - In the magnificent capital market, trading volume is often the thermometer of the market, while the activity of investment banking business is a barometer for the intrinsic value of listed companies. Since the beginning of this year, CMBC Capital (01141.HK) has delivered an impressive performance in the Hong Kong stock secondary market, and the strong climb of its share price is actually strongly supported by the "explosive growth" development of its primary market investment banking business.
+As an important window for the Chinese-funded financial institutions in Hong Kong, CMBC Capital  has not relied solely on market trends to achieve results this year. Instead, with its keen market insight and professional underwriting capability, it has successively sponsored a number of high-quality enterprises to list on the Hong Kong stock market. This strategic approach of "investment banking taking the lead and empowering the real economy" has not only brought a substantial increase in the company's immediate performance, but also built a huge reserve pool of potential assets.As a former Stock Connect constituent, CMBC Capital once reached a market capitalization peak of HK$30 billion. Benefiting from robust earnings growth, the company may be poised for a ‘Davis Double Play,’ presenting significant potential for valuation reversion.
+I. A bumper year for investment banking: With sponsorship as the vanguard, making a strong breakthrough through the market fog
+Since the beginning of this year, CMBC Capital has delivered a remarkable report card in its sponsorship business. This year, the company has frequently appeared in the "sponsor" column of the prospectuses of many well-known enterprises, covering not only popular tracks such as TMT, healthcare and consumption, but also playing a leading role in benchmark projects in some segments fields. Such high-frequency appearances in sponsorship projects are by no means accidental, but the inevitable result of the company's long-term dedication to serving small and medium-sized enterprises and building a full-industry-chain financial service system.
+Investment banking business is the crown jewel of securities firms. The improvement in the quantity and quality of sponsorship projects directly means a jump in brand premium and tangible growth in revenue. The sponsorship business brings not only high underwriting fee income, but also a package of revenues including placement commissions and financial advisory fees. More importantly, the explosion of such business volume has sent an extremely strong signal to the market: CMBC Capital 's project contracting capability and pricing capability in the primary market have ranked among the top in the industry. It is this hard-core support from fundamentals that forms the most solid foundation for the share price rise since the beginning of this year.
+II. Deepening of the moat: From "one-off transactions" to "win-win in the ecosystem"
+The Investors may ask: Can sponsoring the listing of several companies really support the long-term logic of the stock price' The answer is definitely yes. Because the competition of modern investment banks has long gone beyond the game of single transactions, and has evolved into competition of ecosystems.
+The intensive sponsorship activities of CMBC Capital  since this year are actually weaving a high-value enterprise resource network. Every enterprise sponsored and listed by CMBC Capital  has become its long-term strategic partner. The needs of these enterprises for refinancing, merger and acquisition, debt restructuring and corporate wealth management after listing will become a recurring source of business for CMBC Capital .
+This has built an extremely deep moat for CMBC Capital . When an enterprise chooses CMBC Capital  at the beginning of its listing, it means that the two sides have established deep trust. In the current Hong Kong stock market, enterprises are increasingly dependent on Chinese-funded investment banks that "understand China and connect the world". Backed by China Minsheng Bank, CMBC Capital  is not only familiar with the business models of mainland enterprises, but also proficient in the rules of the international capital market. This "bilingual" advantage makes it highly capable in its sponsorship business.
+For investors, buying CMBC Capital  means not only buying a securities firm, but also an "invisible asset package" composed of dozens or even hundreds of high-quality Hong Kong-listed companies. The growth of these enterprises is deeply tied to the fate of CMBC Capital , forming a community of shared interests where all thrive together. This ecosystem effect has greatly improved the stability and predictability of CMBC Capital 's performance, which is the core logic supporting the upward shift of its valuation center.
+III. Logic verification: The sponsorship boom confirms "Minsheng speed" and the "iron execution team"
+The sharp rise in share price since the beginning of this year has, to a large extent, been a strong response to the previous doubts in the market. Previously, the market was often worried that small and medium-sized securities firms had shortcomings in project execution, risk control and efficiency. However, CMBC Capital 's intensive and successful sponsorship track record this year proves that it has an "iron execution team".
+Against the background of the accelerated pace of hearings at the Hong Kong Stock Exchange and stricter listing review, being able to continuously promote the successful listing hearing and listing of multiple enterprises is in itself a scarce capability. It reflects CMBC Capital 's professional competence in various links such as compliance and risk control, due diligence, roadshow and promotion. Such "Minsheng speed" and "Minsheng efficiency" have won dual recognition from issuers and investors.
+The improvement of capability has been directly translated into the expansion of market share. In the highly competitive Hong Kong stock investment banking circle, reputation is life. Every successful project is a free advertisement for CMBC Capital 's brand image. Once this positive cycle is formed, subsequent projects will keep coming like a snowball. Share price is a reflection of expectations. The market has keenly captured the trend of CMBC Capital 's "rising reputation" in the investment banking industry, so funds have rushed to buy shares in advance, pushing up the share price, which is a reasonable pricing for its rising industry status.
+IV. Treasure hunting mode: The overlooked Pre-IPO investment gold mine
+In addition to the obvious intermediary fee income, behind CMBC Capital 's intensive sponsorship of enterprise listings, there is also a huge gold mine hidden - cornerstone investment and Pre-IPO investment opportunities.
+As a sponsor, CMBC Capital  often has the opportunity to access high-quality enterprises earlier than ordinary investors, and also has more in-depth information advantages. In many IPO cases this year, CMBC Capital  has strategically held some shares with great growth potential either through its affiliated funds or through cornerstone investment.
+As the share prices of these enterprises have delivered strong results in the secondary market, CMBC Capital 's proprietary investment performance will be significantly boosted. This two-wheel drive model of "investment banking + investment" has greatly amplified the company's earnings elasticity. If sponsorship fees are the certain income that is "money in the bank", then the appreciation of these equity investments is the "higher-than-expected" source of share price growth momentum.
+Investors tend to overlook this part of the "invisible value". As the sponsored enterprises go public one after another this year, the value of these investment projects will be gradually reflected in the financial reports, becoming a catalyst to trigger the next wave of share price rise. This unique profit model means that CMBC Capital 's valuation logic cannot simply follow the traditional PE/PB model, and it should be given a higher valuation premium based on return on investment (ROI).
+V. Outlook for the future: Building on the momentum, full potential to become a leading investment bank
+Looking ahead, CMBC Capital 's investment banking business is still in an upward channel. With the deepening of the reform of the Hong Kong stock market, specialist technology companies and overseas enterprises have strong enthusiasm for listing in Hong Kong, and the market's demand for professional investment banking services is only increasing.
+Through its excellent performance since the beginning of this year, CMBC Capital  has proved that it has the capability to undertake complex projects and serve emerging industries. This has laid a solid foundation for it to undertake larger-scale and higher-quality IPO projects in the future. We have every reason to believe that in the future top 10 IPO list of the Hong Kong stock market, the name of CMBC Capital  will no longer be a rare guest, but a frequent one.
+For secondary market investors, this is undoubtedly the biggest positive. The explosive growth of investment banking business will directly drive the linkage growth of brokerage business (margin financing) and asset management business (institutional client introduction). The synergy effect of the entire business line will be fully activated, and the overall profitability of the company will rise to a new level.
+Conclusions: Enjoy the harvest moment and grasp the deterministic growth
+From the high growth of sponsorship revenue, to the deep binding of ecosystem resources, and then to the hidden gold mine of investment income, CMBC Capital  is showing the market a completely different self - a new generation of Chinese-funded investment bank full of vitality, strong enterprising spirit and deterministic growth.
+Although the current stock price has risen, compared with the long-term value brought by the explosive growth of its investment banking business, it is still in a "valued at a discount". Investors should not be troubled by short-term fluctuations, but should look beyond the phenomenon to understand the essence, and see the increasingly important role CMBC Capital  plays in the tide of Hong Kong stock IPOs. In this big year for investment banks, CMBC Capital  is undoubtedly the core asset most worth holding.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>Introducing Xbox Music: The Ultimate All-in-One Music Service Featuring Free Streaming on Windows 8 and Windows RT Tablets and PCs</v>
+        <v>Galaxy Gaming Announces Termination of Merger with Evolution</v>
       </c>
       <c r="B382" t="str">
-        <v>2012-10-15</v>
+        <v>2026-07-21</v>
       </c>
       <c r="C382" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D382" t="str">
-        <v>Gaming, Media</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E382" t="str">
-        <v>https://www.prnewswire.com/news-releases/introducing-xbox-music-the-ultimate-all-in-one-music-service-featuring-free-streaming-on-windows-8-and-windows-rt-tablets-and-pcs-174130941.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/21/3330991/11636/en/Galaxy-Gaming-Announces-Termination-of-Merger-with-Evolution.html</v>
       </c>
       <c r="F382" t="str">
-        <v>Today, people need to use multiple music services to get exactly what they want. There are download-to-own music services, Internet radio services...</v>
+        <v>LAS VEGAS, July 21, 2026 (GLOBE NEWSWIRE) -- Galaxy Gaming, Inc.® (OTC: GLXZ) (“Galaxy” or the “Company”), the world’s leading independent developer and distributor of casino table games and technology, was notified by Evolution Malta Holding Limited, a company registered in Malta (“Evolution”) that Evolution terminated the previously announced Agreement and Plan of Merger, dated July 18, 2024, by and among Galaxy, Evolution, and Galaga Merger Sub, Inc., a Nevada corporation and a wholly owned subsidiary of Evolution (as amended, the “Merger Agreement”). In accordance with the terms of the Merger Agreement, Evolution is required to pay Galaxy a termination fee in the amount of $5,234,678 within two (2) business days of the date of termination of the Merger Agreement.</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>Microsoft To Launch "Election 2012 Hub on Xbox LIVE"</v>
+        <v>Play a Video Game Against a Dish of Living Neurons: Intactis Bio Launches "Biostack"</v>
       </c>
       <c r="B383" t="str">
-        <v>2012-08-23</v>
+        <v>2026-07-21</v>
       </c>
       <c r="C383" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D383" t="str">
-        <v>Gaming</v>
+        <v>AI, Energy, Gaming, Media</v>
       </c>
       <c r="E383" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-to-launch-election-2012-hub-on-xbox-live-167168755.html</v>
+        <v>https://www.prnewswire.com/news-releases/play-a-video-game-against-a-dish-of-living-neurons-intactis-bio-launches-biostack-302831095.html</v>
       </c>
       <c r="F383" t="str">
-        <v>icrosoft Corp. today announced "Election 2012 on Xbox LIVE," a unique opportunity for Xbox 360 owners to watch and interact with live election...</v>
+        <v>Served from a rack mountable Biohybrid Processing Unit (BPU) to lower AI energy usage. SALT LAKE CITY, July 21, 2026 /PRNewswire/ -- Intactis Bio launched the Biostack Alpha, a video game in which allows anyone to compete against living human neurons grown in the lab. A player sits on one...</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>Microsoft Signs First NUads Advertisers, Including Toyota, Unilever and Samsung Mobile USA on Xbox LIVE</v>
+        <v>Alliance for OpenUSD Drives Global 3D Data Interoperability and Agentic AI Workflows with New Core Specification Milestones and Members</v>
       </c>
       <c r="B384" t="str">
-        <v>2012-06-14</v>
+        <v>2026-07-21</v>
       </c>
       <c r="C384" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D384" t="str">
-        <v>Gaming</v>
+        <v>AI, Gaming</v>
       </c>
       <c r="E384" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-signs-first-nuads-advertisers-including-toyota-unilever-and-samsung-mobile-usa-on-xbox-live-159051805.html</v>
+        <v>https://www.prnewswire.com/news-releases/alliance-for-openusd-drives-global-3d-data-interoperability-and-agentic-ai-workflows-with-new-core-specification-milestones-and-members-302830574.html</v>
       </c>
       <c r="F384" t="str">
-        <v>Microsoft Corp. today announced the official rollout of NUads on Xbox LIVE, making the new interactive TV ad format available for sale to advertisers ...</v>
+        <v>With new members ByteDance, Huawei, Physicl, and Unity, AOUSD establishes OpenUSD as the foundational 3D data layer across enterprise software, gaming and simulation pipelines Summary AOUSD welcomes ByteDance, Huawei, Physicl, and Unity as General Members, expanding its reach into gaming,...</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>"Halo 4" Headlines Biggest Year for Blockbuster Games in Xbox History</v>
+        <v>The Secret to Healthy Video Gaming at Home: Asking Better Questions</v>
       </c>
       <c r="B385" t="str">
-        <v>2012-06-04</v>
+        <v>2026-07-21</v>
       </c>
       <c r="C385" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D385" t="str">
-        <v>Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E385" t="str">
-        <v>https://www.prnewswire.com/news-releases/halo-4-headlines-biggest-year-for-blockbuster-games-in-xbox-history-157011995.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-secret-to-healthy-video-gaming-at-home-asking-better-questions-302829761.html</v>
       </c>
       <c r="F385" t="str">
-        <v>Step back into the boots of mankind's greatest hero. Hit the open road in some of the world's most exotic supercars. Wield magic with your fingertips ...</v>
+        <v>New Games for Change white paper highlights the gap between public narratives about video games and families' lived experiences. It also points to a practical opportunity: nearly 60% of children say they want their parents more involved in their video gaming lives.[1] NEW YORK, July 21,...</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>Xbox and Nike Team Up to Revolutionize Fitness at Home</v>
+        <v>Saudia Joins Esports World Cup 2026 as Official Airline, Unveils Branded EWC Aircraft</v>
       </c>
       <c r="B386" t="str">
-        <v>2012-06-04</v>
+        <v>2026-07-21</v>
       </c>
       <c r="C386" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D386" t="str">
         <v>Gaming</v>
       </c>
       <c r="E386" t="str">
-        <v>https://www.prnewswire.com/news-releases/xbox-and-nike-team-up-to-revolutionize-fitness-at-home-157011865.html</v>
+        <v>https://www.prnewswire.com/news-releases/saudia-joins-esports-world-cup-2026-as-official-airline-unveils-branded-ewc-aircraft-302830862.html</v>
       </c>
       <c r="F386" t="str">
-        <v>At the Electronic Entertainment Expo (E3) today, Microsoft Corp. and NIKE Inc. ushered in a new era of home fitness, unveiling "Nike+ Kinect...</v>
+        <v>Saudi Arabia's national carrier brings the tournament beyond the arena with the world's first esports-themed commercial aircraft, in-flight esports entertainment and fan experiences connecting Riyadh and Paris. The national flag carrier of the Kingdom of Saudi Arabia expands its...</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>Xbox Makes Entertainment More Amazing on Phone, PC, Tablet and TV</v>
+        <v>Interblock Appoints Kay Oswald as Chief Executive Officer</v>
       </c>
       <c r="B387" t="str">
-        <v>2012-06-04</v>
+        <v>2026-07-21</v>
       </c>
       <c r="C387" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D387" t="str">
-        <v>Gaming</v>
+        <v>Retail, Gaming</v>
       </c>
       <c r="E387" t="str">
-        <v>https://www.prnewswire.com/news-releases/xbox-makes-entertainment-more-amazing-on-phone-pc-tablet-and-tv-157012015.html</v>
+        <v>https://www.prnewswire.com/news-releases/interblock-appoints-kay-oswald-as-chief-executive-officer-302830154.html</v>
       </c>
       <c r="F387" t="str">
-        <v>What if your tablet or phone knew what you were watching on TV and presented bonus features without you having to lift a finger? What if you could...</v>
+        <v>Proven global operator with 25+ years scaling international technology and consumer businesses to drive Company's next phase of growth LAS VEGAS, July 21, 2026 /PRNewswire/ -- Interblock, the global leader in electronic table gaming products, today announced that the Board of Directors...</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>Microsoft Announces Return of PC and Xbox 360 Offer for Students</v>
+        <v>Coda Launches Playbook on Turning Linkouts into a Growth Channel</v>
       </c>
       <c r="B388" t="str">
-        <v>2012-05-18</v>
+        <v>2026-07-21</v>
       </c>
       <c r="C388" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D388" t="str">
-        <v>Gaming, Education</v>
+        <v>Gaming</v>
       </c>
       <c r="E388" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-announces-return-of-pc-and-xbox-360-offer-for-students-152018795.html</v>
+        <v>https://www.prnewswire.com/news-releases/coda-launches-playbook-on-turning-linkouts-into-a-growth-channel-302830343.html</v>
       </c>
       <c r="F388" t="str">
-        <v>Microsoft Corp. today announced the return of its successful student offer that allows students buying a qualifying Windows 7-based PC to also get a...</v>
+        <v>SINGAPORE, July 21, 2026 /PRNewswire/ -- Coda, a global leader in digital monetization and distribution, launched Beyond the App Store: A Publisher's Guide to Direct Linkouts and Out-of-App Monetization, a new white paper showing mobile game publishers how to turn linkouts into a scalable...</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>Xbox LIVE Partners With ESPN, GameSpot, Last.fm, Manga Entertainment and MUZU.TV to Expand TV-Like Advertising on Xbox LIVE</v>
+        <v>Winning Ground: The First Online Gambling Report Spanning Every African Nation</v>
       </c>
       <c r="B389" t="str">
-        <v>2012-04-24</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C389" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D389" t="str">
-        <v>Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E389" t="str">
-        <v>https://www.prnewswire.com/news-releases/xbox-live-partners-with-espn-gamespot-lastfm-manga-entertainment-and-muzutv-to-expand-tv-like-advertising-on-xbox-live-148703415.html</v>
+        <v>https://www.prnewswire.com/news-releases/winning-ground-the-first-online-gambling-report-spanning-every-african-nation-302826873.html</v>
       </c>
       <c r="F389" t="str">
-        <v>Microsoft Corp. today announced that entertainment partners, including ESPN, the worldwide leader in sports, as well as CBS Interactive Properties,...</v>
+        <v>Two full years of data show regulated online gambling revenue rising from $4.4 billion in 2024 to $5.2 billion in 2025 as more African consumers begin to choose licensed, safer online gambling options HENDERSON, Nev., July 20, 2026 /PRNewswire/ -- New analysis from Gaming Compliance...</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>Teachers Are Using Kinect for Xbox 360 to Engage Students and Bring Learning to Life</v>
+        <v>With Exhibitor Space Sold Out, Registration is Open for the 2026 Building Industry Show, the "Not Your Typical Tradeshow" Experience</v>
       </c>
       <c r="B390" t="str">
-        <v>2012-03-06</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C390" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D390" t="str">
-        <v>Gaming, Education</v>
+        <v>Gaming</v>
       </c>
       <c r="E390" t="str">
-        <v>https://www.prnewswire.com/news-releases/teachers-are-using-kinect-for-xbox-360-to-engage-students-and-bring-learning-to-life-141564563.html</v>
+        <v>https://www.prnewswire.com/news-releases/with-exhibitor-space-sold-out-registration-is-open-for-the-2026-building-industry-show-the-not-your-typical-tradeshow-experience-302830032.html</v>
       </c>
       <c r="F390" t="str">
-        <v>Interactive learning is key to motivating and engaging students in today's technologically advanced world. Given the digital nature of students'...</v>
+        <v>Southern California's highly anticipated annual event to feature legendary rock concert experience, casino-style gaming tables, the industry's leading business networking, iHeart Radio broadcast, massive prizes and more. IRVINE, Calif., July 20, 2026 /PRNewswire/ -- It's official: The...</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>Kinect for Xbox 360 Teams With NFL PLAY 60 and Drew Brees to Unveil 'Kinect for Xbox 360 Super Sunday Challenge'</v>
+        <v>NorthShore Adult Diapers Hosts First-Ever Weekend Celebration for People Living With Incontinence</v>
       </c>
       <c r="B391" t="str">
-        <v>2012-02-02</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C391" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D391" t="str">
         <v>Gaming</v>
       </c>
       <c r="E391" t="str">
-        <v>https://www.prnewswire.com/news-releases/kinect-for-xbox-360-teams-with-nfl-play-60-and-drew-brees-to-unveil-kinect-for-xbox-360-super-sunday-challenge-138590504.html</v>
+        <v>https://www.prnewswire.com/news-releases/northshore-adult-diapers-hosts-first-ever-weekend-celebration-for-people-living-with-incontinence-302830023.html</v>
       </c>
       <c r="F391" t="str">
-        <v>In an effort to inspire the masses to get off the couch this Sunday, Kinect for Xbox 360, the official console sponsor of the NFL, and NFL PLAY 60...</v>
+        <v>NorthShore is proving that Heavy Bladder Leaks (HBL) don't have to limit life by hosting two full, unrestricted weekends in Chicago this summer — featuring an architecture river cruise, a Cubs game at Wrigley Field, and experiences built around the freedom that comes with trusted,...</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>The Future of TV Begins Now on Xbox 360</v>
+        <v>Melvine Malard signs for Chelsea!</v>
       </c>
       <c r="B392" t="str">
-        <v>2011-12-05</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C392" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D392" t="str">
         <v>Gaming</v>
       </c>
       <c r="E392" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-future-of-tv-begins-now-on-xbox-360-135008233.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357936</v>
       </c>
       <c r="F392" t="str">
-        <v>A revolution is happening in the living room. Xbox 360 is transforming how you enjoy TV entertainment and is giving you the power to control it with...</v>
+        <v>The French international is regarded as one of the most dangerous forwards in the game and will strengthen the Chelsea attack ahead of the new campaign. - - &amp;#39;I&amp;#39;m so happy because I have a plan for my life and my career, and Chelsea were a part of that plan,&amp;#39; said Malard, who recently turned 26. - - &amp;#39;It is a great club and a big club so I am very excited to get started. I have played against Chelsea a lot of times and have always lost so I know the team have good players. And I have known Son... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357936</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>Xbox 360 Teams Up With NFL PLAY 60 to Support Youth Fitness With Kinect</v>
+        <v>Gear up for Splatoon Raiders at Nintendo NEW YORK and Nintendo SAN FRANCISCO</v>
       </c>
       <c r="B393" t="str">
-        <v>2011-11-17</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C393" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D393" t="str">
         <v>Gaming</v>
       </c>
       <c r="E393" t="str">
-        <v>https://www.prnewswire.com/news-releases/xbox-360-teams-up-with-nfl-play-60-to-support-youth-fitness-with-kinect-134031693.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357935</v>
       </c>
       <c r="F393" t="str">
-        <v>The Xbox 360 division at Microsoft Corp. and the National Football League today announced a multiyear sponsorship that makes Xbox 360 the official...</v>
+        <v>The Splatoon&amp;#8482; Raiders game launches on July 23, and Nintendo NEW YORK and Nintendo SAN FRANCISCO is celebrating in style! Buy the game in-store to receive a gift with your purchase (while supplies last). - - Be sure to swim by stores on July 23 to get in on all the fun. There will be in-store missions for you to tackle, including Combine the Gadgets, Target Salmonids, game demos, and more! Complete a few missions and you can snag a giveaway item (while supplies last). Event de... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357935</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>Kinect for Xbox 360 Redefines Learning for Kids With Interactive TV, Storybooks and Games</v>
+        <v>AI-Driven LiveOps and Mobile Dominance Take Center Stage at Global Games Show Riyadh 2026</v>
       </c>
       <c r="B394" t="str">
-        <v>2011-10-18</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C394" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D394" t="str">
-        <v>Gaming, Education</v>
+        <v>AI, SaaS, Gaming</v>
       </c>
       <c r="E394" t="str">
-        <v>https://www.prnewswire.com/news-releases/kinect-for-xbox-360-redefines-learning-for-kids-with-interactive-tv-storybooks-and-games-132075123.html</v>
+        <v>https://www.pr-inside.com/ai-driven-liveops-and-mobile-dominance-take-center-stage-at-global-games-show-riyadh-r5202961.htm</v>
       </c>
       <c r="F394" t="str">
-        <v>What if you could learn the ABCs and 123s with Grover? What if you could explore the wonders of nature as a bear? What if you could experience a...</v>
-[...2 lines deleted...]
-    <row r="395">
+        <v>(PR-inside.com) Riyadh, Saudi Arabia, 17 July 2026 - (ACN Newswire) - Riyadh cemented its status as the world's most vibrant sandbox for interactive media as the Global Games Show Riyadh held from 29-30th June, concluded its highly anticipated two-day B2B run. Shifting focus away from traditional console lifecycles, the event leaned heavily into technological innovations that transformed the back end of game development, including cloud gaming, AR/VR, and automated AI game design. It also focused on an emerging gaming platform: mobile phones. Defying the challenges of the prevailing geopolitical landscape, organized by VAP Group and powered by Times Of Games, the event ..</v>
+      </c>
+    </row>
+    <row r="395" xml:space="preserve">
       <c r="A395" t="str">
-        <v>Xbox 360 Teams Up With Entertainment Leaders to Transform TV</v>
+        <v>How the World’s Biggest Soccer Tournament Soundtracked the Summer</v>
       </c>
       <c r="B395" t="str">
-        <v>2011-10-05</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C395" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-spotify</v>
       </c>
       <c r="D395" t="str">
         <v>Gaming</v>
       </c>
       <c r="E395" t="str">
-        <v>https://www.prnewswire.com/news-releases/xbox-360-teams-up-with-entertainment-leaders-to-transform-tv-131149423.html</v>
-[...2 lines deleted...]
-        <v>A new era in television begins this holiday where your entertainment becomes instantly searchable, easily discoverable and enjoyable in extraordinary ...</v>
+        <v>https://newsroom.spotify.com/2026-07-20/world-soccer-tournament-music-streaming-data/</v>
+      </c>
+      <c r="F395" t="str" xml:space="preserve">
+        <v xml:space="preserve">As the world’s biggest soccer tournament unfolded across North America this summer, fans turned to Spotify to soundtrack every match. A record-breaking official anthem, fan-adopted favorites, and a surge in playlist creation made the 2026 tournament the most musical—and most streamed—yet. Here’s what you need to know about the music behind the game. Spain won,... 
+The post How the World’s Biggest Soccer Tournament Soundtracked the Summer appeared first on Spotify.</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>Microsoft Brings Innovation and Excitement of Kinect for Xbox 360 to Policymakers and Families on Capitol Hill</v>
+        <v>Carry1st Africa Cup 2026 offers $30,000 prize pool for African call of duty: mobile gamers</v>
       </c>
       <c r="B396" t="str">
-        <v>2011-06-24</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C396" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D396" t="str">
         <v>Gaming</v>
       </c>
       <c r="E396" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-brings-innovation-and-excitement-of-kinect-for-xbox-360-to-policymakers-and-families-on-capitol-hill-124485053.html</v>
+        <v>https://pressreleasenews.org/pressroom/carry1st-africa-cup-2026-offers-30-000-prize-pool-for-african-call-of-duty-mobile-gamers</v>
       </c>
       <c r="F396" t="str">
-        <v>Last night, Microsoft Corp. hosted the second annual Capitol Hill Family Game Night, bringing the excitement of the E3 Expo 2011 to the nation's...</v>
+        <v>Carry1st announces the Africa Cup 2026 for Call of Duty: Mobile, featuring a $30,000 prize pool. Regional qualifiers will lead to a grand final, building Africa's esports ecosystem.</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>Calling All Kids: Microsoft Opens Kodu Cup Video Game Design Competition</v>
+        <v>Medical Care Technologies (OTC PINK:MDCE) Showcases Diversified Strength ...</v>
       </c>
       <c r="B397" t="str">
-        <v>2011-03-16</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C397" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D397" t="str">
-        <v>Gaming, Media</v>
+        <v>Finance, AI, SaaS, Healthcare, Gaming</v>
       </c>
       <c r="E397" t="str">
-        <v>https://www.prnewswire.com/news-releases/calling-all-kids-microsoft-opens-kodu-cup-video-game-design-competition-118074439.html</v>
+        <v>https://pr-inside.com/medical-care-technologies-otc-pink-mdce-showcases-diversified-strength-r5202893.htm</v>
       </c>
       <c r="F397" t="str">
-        <v>Microsoft Corp. today announced the full availability of Microsoft Kodu Game Lab for the PC and the launch of the nationwide Microsoft Kodu Cup 2011...</v>
+        <v>(PR-inside.com) Subsidiaries Infinite Auctions and Real Game Used Deliver Revenue Momentum While MDCE Advances Melanoma Scan Beta and Wound Monitoring Initiatives MESA, AZ / ACCESS Newswire / July 20, 2026 /Medical Care Technologies Inc. (OTC PINK:MDCE) today highlighted its diversified business model, combining active revenue generation from subsidiaries with continued advancement of its AI vision technology platform. Wholly-owned subsidiaries Infinite Auctions and Real Game Used continue to perform strongly. Infinite Auctions' current live online auction, featuring high-profile sports memorabilia, is seeing robust engagement and is scheduled to close this Saturday, July 25. Real Game Used's new automated photo-match authentication platform is gaining traction ..</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>Microsoft Announces Dream.Build.Play 2011 Challenge for Independent Game Developers</v>
+        <v>Medical Care Technologies (OTC PINK:MDCE) Showcases Diversified Strength and Positions AI Vision Platform for Multi-Billion Dollar Wound Care Market</v>
       </c>
       <c r="B398" t="str">
-        <v>2011-02-28</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C398" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D398" t="str">
-        <v>Gaming</v>
+        <v>Finance, AI, SaaS, Healthcare, Gaming</v>
       </c>
       <c r="E398" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-announces-dreambuildplay-2011-challenge-for-independent-game-developers-117071403.html</v>
+        <v>https://www.newswire.com/news/medical-care-technologies-otc-pink-mdce-showcases-diversified-strength-and</v>
       </c>
       <c r="F398" t="str">
-        <v>Today Microsoft Corp. opened registration for the Dream.Build.Play 2011 Challenge, a contest sponsored by Microsoft to encourage independent game...</v>
+        <v>Subsidiaries Infinite Auctions and Real Game Used Deliver Revenue Momentum While MDCE Advances Melanoma Scan Beta and Wound Monitoring Initiatives</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>Xbox 360 Surpasses 2.5 Million Kinect Sensors Sold</v>
+        <v>iPost and ZeroBounce Partner to Deliver Cleaner Data and Stronger Email Performance for Regulated Industries</v>
       </c>
       <c r="B399" t="str">
-        <v>2010-11-29</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C399" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D399" t="str">
-        <v>Retail, Gaming</v>
+        <v>SaaS, Healthcare, Gaming, Media</v>
       </c>
       <c r="E399" t="str">
-        <v>https://www.prnewswire.com/news-releases/xbox-360-surpasses-25-million-kinect-sensors-sold-110998794.html</v>
+        <v>https://www.prweb.com/releases/ipost-and-zerobounce-partner-to-deliver-cleaner-data-and-stronger-email-performance-for-regulated-industries-302828263.html</v>
       </c>
       <c r="F399" t="str">
-        <v>Microsoft Corp. today announced that strong demand over the Black Friday weekend has propelled retail sales of Kinect for Xbox 360 to more than 2.5...</v>
+        <v>iPost, the leading email sending platform built to solve real challenges in highly regulated and other data and content sensitive industries, including gaming, legal services, and scholarly/STM (science, technology, medical) publishing, today announced a new strategic partnership with...</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>Kinect for Xbox 360 Hits Million Mark in Just 10 Days</v>
+        <v>Fast. Precise. Stable: Goodix GT9926 Redefines Gaming Touch</v>
       </c>
       <c r="B400" t="str">
-        <v>2010-11-15</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C400" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D400" t="str">
         <v>Gaming</v>
       </c>
       <c r="E400" t="str">
-        <v>https://www.prnewswire.com/news-releases/kinect-for-xbox-360-hits-million-mark-in-just-10-days-108255789.html</v>
+        <v>https://www.prnewswire.com/news-releases/fast-precise-stable-goodix-gt9926-redefines-gaming-touch-302829487.html</v>
       </c>
       <c r="F400" t="str">
-        <v>Microsoft Corp. today announced it has sold 1 million Kinect for Xbox 360 units worldwide in 10 days and is on pace to hit 5 million by the end of...</v>
+        <v>SHENZHEN, China, July 20, 2026 /PRNewswire/ -- When the match is on the line, it's not just about fast fingers. Touch performance matters too. Goodix's flexible OLED touch screen controller GT9926 delivers a major upgrade in gaming performance: Fast: GT9926's new chip architecture enables...</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>El futuro del entretenimiento comienza hoy cuando Kinect para Xbox 360 salta y aterriza en comercios a nivel nacional</v>
+        <v>BC Token Reaches New All-Time High Near $0.0179, Extending Its July Rally</v>
       </c>
       <c r="B401" t="str">
-        <v>2010-11-04</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C401" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D401" t="str">
-        <v>Gaming</v>
+        <v>Crypto, Gaming</v>
       </c>
       <c r="E401" t="str">
-        <v>https://www.prnewswire.com/news-releases/el-futuro-del-entretenimiento-comienza-hoy-cuando-kinect-para-xbox-360-salta-y-aterriza-en-comercios-a-nivel-nacional-106683718.html</v>
+        <v>https://www.prnewswire.com/news-releases/bc-token-reaches-new-all-time-high-near-0-0179--extending-its-july-rally-302829425.html</v>
       </c>
       <c r="F401" t="str">
-        <v>Anoche, el famoso Times Square de Nueva York estuvo libre de controles y cables, cuando la Intersección del Mundo se transformó en una celebración...</v>
+        <v>The token set another price record just three days after reaching $0.01561 on July 17. As BC.GAME continues to expand its token ecosystem, $BC is now more than 50% above its April price level. BELIZE CITY, Belize, July 20, 2026 /PRNewswire/ -- BC Token ($BC), the ecosystem token of...</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>The Future of Entertainment Starts Today as Kinect for Xbox 360 Leaps and Lands at Retailers Nationwide</v>
+        <v>British Airways selects RTX's Pratt &amp;amp; Whitney GTF™ engines to power up to 63 Airbus A320neo aircraft</v>
       </c>
       <c r="B402" t="str">
-        <v>2010-11-04</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C402" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D402" t="str">
-        <v>Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E402" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-future-of-entertainment-starts-today-as-kinect-for-xbox-360-leaps-and-lands-at-retailers-nationwide-106684188.html</v>
+        <v>https://www.prnewswire.com/news-releases/british-airways-selects-rtxs-pratt--whitney-gtf-engines-to-power-up-to-63-airbus-a320neo-aircraft-302829308.html</v>
       </c>
       <c r="F402" t="str">
-        <v>Last night, New York's famed Times Square went controller-free, as the Crossroads of the World was transformed into a dancing, singing, A-list...</v>
+        <v>UK flag carrier opts for game-changing geared architecture LONDON, July 20, 2026 /PRNewswire/ -- Farnborough International Airshow – Pratt &amp; Whitney, an RTX (NYSE: RTX) business, announced today that British Airways has selected GTF engines to power 33 firm and 30 option Airbus A320neo...</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>Mark Wahlberg Teams Up With Kinect for Xbox 360 to Support Boys &amp; Girls Clubs of America</v>
+        <v>Ryan Fox Pulls Off Sunday Rally to Capture The Open Championship For ...</v>
       </c>
       <c r="B403" t="str">
-        <v>2010-11-03</v>
+        <v>2026-07-19</v>
       </c>
       <c r="C403" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D403" t="str">
         <v>Gaming</v>
       </c>
       <c r="E403" t="str">
-        <v>https://www.prnewswire.com/news-releases/mark-wahlberg-teams-up-with-kinect-for-xbox-360-to-support-boys--girls-clubs-of-america-106617778.html</v>
+        <v>https://pr-inside.com/ryan-fox-pulls-off-sunday-rally-to-capture-the-open-championship-for-r5202637.htm</v>
       </c>
       <c r="F403" t="str">
-        <v>Just hours before the launch of Kinect for Xbox 360 in the heart of Times Square, actor/producer Mark Wahlberg joined Microsoft Corp. and Boys &amp;...</v>
+        <v>(PR-inside.com) HUNTINGTON BEACH, CA / ACCESS Newswire / July 19, 2026 / Srixon staffer Ryan Fox captured his first major championship title on Sunday, winning The Open Championship at Royal Birkdale and etching his name into golf history with a breakthrough performance on one of the game's biggest stages. Fox showcased a complete performance throughout the week, combining power, precision, and creativity to secure the coveted Claret Jug. The victory marks the first major championship of his career. "This is unbelievable to be honest; I don't really know what to think at the moment. My nerves are all over the place, I'm not ..</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>Bing National Tailgating Championship to Decide America's Top Tailgaters</v>
+        <v>As Fanatics Fest Takes Over New York, Carmelo Anthony's Final Knicks ...</v>
       </c>
       <c r="B404" t="str">
-        <v>2010-10-25</v>
+        <v>2026-07-19</v>
       </c>
       <c r="C404" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D404" t="str">
-        <v>Gaming</v>
+        <v>Healthcare, Energy, Gaming</v>
       </c>
       <c r="E404" t="str">
-        <v>https://www.prnewswire.com/news-releases/bing-national-tailgating-championship-to-decide-americas-top-tailgaters-105670278.html</v>
+        <v>https://pr-inside.com/as-fanatics-fest-takes-over-new-york-carmelo-anthony-s-final-knicks-r5202540.htm</v>
       </c>
       <c r="F404" t="str">
-        <v>Brats versus burgers; team jersey versus winter coat; early departure versus post-game party in the parking lot— all are important game-day decisions ...</v>
+        <v>(PR-inside.com) Iconic Photo-Matched Madison Square Garden Jersey from Melo's Last Game as a New York Knick - The Perfect NYC Collectible MESA, AZ / ACCESS Newswire / July 19, 2026 / Infinite Auctions LLC, a wholly-owned subsidiary of Medical Care Technologies Inc. (OTC PINK:MDCE), is bringing serious New York Knicks energy to Fanatics Fest weekend with a standout item: Carmelo Anthony's game-worn final home jersey as a New York Knick. View the full auction listing and place bids here: https://infiniteauctions.com/ This white Adidas Climacool New York Knicks home jersey was worn by franchise icon Carmelo Anthony on April 12, 2017 - his final game ..</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>Microsoft Brings Games on Demand to the Web With New PC Game Store</v>
+        <v>As Fanatics Fest Takes Over New York, Carmelo Anthony's Final Knicks Game-Worn Jersey Drops at Infinite Auctions - OTC PINK:MDCE</v>
       </c>
       <c r="B405" t="str">
-        <v>2010-10-22</v>
+        <v>2026-07-19</v>
       </c>
       <c r="C405" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D405" t="str">
         <v>Gaming</v>
       </c>
       <c r="E405" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-brings-games-on-demand-to-the-web-with-new-pc-game-store-105508183.html</v>
+        <v>https://www.newswire.com/news/as-fanatics-fest-takes-over-new-york-carmelo-anthonys-final-knicks-game-worn</v>
       </c>
       <c r="F405" t="str">
-        <v>Microsoft Corp. today announced the Games for Windows Marketplace, a new online PC games store that combines the convenience of the Web with the...</v>
+        <v>Iconic Photo-Matched Madison Square Garden Jersey from Melo's Last Game as a New York Knick - The Perfect NYC Collectible</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>JAY-Z and Bing Change the Game With 'DECODED'</v>
+        <v>As LeBron Dominates Fanatics Fest This Weekend, His Record-Setting ...</v>
       </c>
       <c r="B406" t="str">
-        <v>2010-10-18</v>
+        <v>2026-07-18</v>
       </c>
       <c r="C406" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D406" t="str">
-        <v>Gaming</v>
+        <v>Healthcare, Gaming</v>
       </c>
       <c r="E406" t="str">
-        <v>https://www.prnewswire.com/news-releases/jay-z-and-bing-change-the-game-with-decoded-105154269.html</v>
+        <v>https://pr-inside.com/as-lebron-dominates-fanatics-fest-this-weekend-his-record-setting-r5202311.htm</v>
       </c>
       <c r="F406" t="str">
-        <v>In his first book, "DECODED," pop culture icon JAY-Z describes the hidden meanings behind some of his most provocative songs and provides a highly...</v>
+        <v>(PR-inside.com) The Historic Jersey Worn on the Night LeBron Cemented His Legacy as the Greatest All-Around Player - Now Live at Infinite Auctions MESA, AZ / ACCESS Newswire / July 18, 2026 / Infinite Auctions LLC, a wholly-owned subsidiary of Medical Care Technologies Inc. (OTC PINK:MDCE), today spotlighted a premier item in its ongoing summer memorabilia auction: the LeBron James April 12, 2014 Game Used Photo Matched Record Setting Miami Heat Away Jersey. View the full auction listing and place bids here: https://infiniteauctions.com/auctions On April 12, 2014, LeBron James wore this jersey in his final game of the 2013-14 NBA regular season, delivering a ..</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>Countdown to Kinect: 17 Controller-Free Games Launch in November.</v>
+        <v>See some slippery Salmonids, soon to be skillfully splatted in Splatoon Raiders</v>
       </c>
       <c r="B407" t="str">
-        <v>2010-10-18</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C407" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D407" t="str">
         <v>Gaming</v>
       </c>
       <c r="E407" t="str">
-        <v>https://www.prnewswire.com/news-releases/countdown-to-kinect-17-controller-free-games-launch-in-november-105169579.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357858</v>
       </c>
       <c r="F407" t="str">
-        <v>Tune in to see it on "The Oprah Show®." And find out what has Ellen DeGeneres moving and grooving. Even Geoffrey the Giraffe® knows Kinect for Xbox...</v>
+        <v>(Phew, try saying that headline five times fast.) - - &amp;#8230; - - (Wait, you were able to do it?? Talk about skills!) - - This just in from our associates at the Squid Research Lab! That studious team of researchers love to, uh, research things. Today, they&amp;#39;ve set their sights on some odd-looking enemies that can be found in the Splatoon&amp;#8482; Raiders game (releasing exclusively for the Nintendo Switch&amp;#8482; 2 system on July 23 ). - - Called Salmonids, these beastly baddies are up to no good&amp;#8212;wat... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357858</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>Kinect for Xbox 360 Connects Advertisers and Consumers</v>
+        <v>Senior Women's National Team Training Camp Roster Announced Ahead of Victoria Camp</v>
       </c>
       <c r="B408" t="str">
-        <v>2010-09-27</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C408" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D408" t="str">
         <v>Gaming</v>
       </c>
       <c r="E408" t="str">
-        <v>https://www.prnewswire.com/news-releases/kinect-for-xbox-360-connects-advertisers-and-consumers-103852538.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357857</v>
       </c>
       <c r="F408" t="str">
-        <v>Brands are jumping in to a new era of engaging and connecting with consumers. Microsoft Advertising today announced at Advertising Week 2010 that a...</v>
+        <v>Canada Basketball has announced the athletes who will attend the Senior Women&amp;#39;s National Team training camp from July 18-25 in Victoria, B.C. as preparations continue for the FIBA Women&amp;#39;s Olympic Pre-Qualifying Tournament 2026 in Guadalajara, Mexico. - - As part of training camp, Canada will take on the reigning NCAA champion UCLA Bruins in an exhibition game on July 22 during W&amp;#39;HOOP IT UP at Save-On-Foods Memorial Centre. - - Tickets for W&amp;#39;HOOP IT UP are on sale now through Ticketmaster. T... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357857</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
-        <v>Xbox 360 Ushers in New Era in Entertainment With Five New, Exclusive Kinect Games by Legendary Japanese Creators</v>
+        <v>Sports and True Crime Collide in New Investigation Discovery Series Executive Produced by Shaquille O'Neal, GAME DAY MURDERS</v>
       </c>
       <c r="B409" t="str">
-        <v>2010-09-15</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C409" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D409" t="str">
         <v>Gaming</v>
       </c>
       <c r="E409" t="str">
-        <v>https://www.prnewswire.com/news-releases/xbox-360-ushers-in-new-era-in-entertainment-with-five-new-exclusive-kinect-games-by-legendary-japanese-creators-103014469.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357855</v>
       </c>
       <c r="F409" t="str">
-        <v>Today, Microsoft Corp. and the industry's leading Japanese storytellers showcased 10 transformative games, including five exclusive titles for Kinect ...</v>
+        <v>Watch the GAME DAY MURDERS Trailer Here - - Today Investigation Discovery, the leading true crime network, announced the premiere date for GAME DAY MURDERS, a gripping new series executive produced by NBA legend and true crime enthusiast Shaquille O&amp;#39;Neal. The six-episode series reveals shocking murder cases that rocked the world of sports and forever altered the lives of athletes, teammates, families, and entire communities. Guided by veteran sports broadcaster Lindsay Czarni... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357855</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
-        <v>Microsoft Heralds a New Age of Gaming With 'Age of Empires Online'</v>
+        <v>Nike Strengthens the Most Dominant Roster in Football With Top Prep and College NIL Athlete Signings</v>
       </c>
       <c r="B410" t="str">
-        <v>2010-08-17</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C410" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D410" t="str">
-        <v>Retail, Gaming</v>
+        <v>Gaming, Education</v>
       </c>
       <c r="E410" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-heralds-a-new-age-of-gaming-with-age-of-empires-online-100851539.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357850</v>
       </c>
       <c r="F410" t="str">
-        <v>On the eve of gamescom 2010, the world's largest consumer-oriented games showcase, Microsoft Corp. unveiled the newest addition to the famed "Age of...</v>
+        <v>What&amp;#39;s happening? - Nike is deepening the most dominant football roster across all levels of the game with the addition of top high school players along with elite college athletes from the brand&amp;#39;s top programs, reflecting an unparalleled commitment to supporting the next generation of rising talent. - - What high school football players are joining Nike&amp;#39;s roster? - Nike has signed top prospects Jermaine Cobbins, Madoxx Davis, Jaxon Dollar, Quentin Hale, Elijah Haven, Peyton Houston, Myso... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357850</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
-        <v>With Xbox LIVE and a Blockbuster Title Lineup, Windows Phone 7 Marks a New Era in Mobile Gaming</v>
+        <v>From Game to Carnegie Hall: Black Myth: Wukong Brings Chinese Music and Culture to New York</v>
       </c>
       <c r="B411" t="str">
-        <v>2010-08-17</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C411" t="str">
-        <v>PR Newswire</v>
+        <v>GetNews</v>
       </c>
       <c r="D411" t="str">
-        <v>Retail, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E411" t="str">
-        <v>https://www.prnewswire.com/news-releases/with-xbox-live-and-a-blockbuster-title-lineup-windows-phone-7-marks-a-new-era-in-mobile-gaming-100851524.html</v>
+        <v>https://www.getnews.info/story/2026/07/17/from-game-to-carnegie-hall-black-myth-wukong-brings-chinese-music-and-culture-to-new-york/?source=barchart</v>
       </c>
       <c r="F411" t="str">
-        <v>Today at gamescom 2010, the world's largest consumer-oriented games showcase, Microsoft Corp. premiered the first wave of Xbox LIVE games launching...</v>
+        <v/>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
-        <v>New Xbox 360, Kinect Sensor and 'Kinect Adventures' - Get All Your Controller-Free Entertainment in One Complete Package</v>
+        <v>TikTok, NBA and WNBA Announce Global Partnership</v>
       </c>
       <c r="B412" t="str">
-        <v>2010-07-20</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C412" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D412" t="str">
-        <v>Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E412" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-xbox-360-kinect-sensor-and-kinect-adventures---get-all-your-controller-free-entertainment-in-one-complete-package-98836719.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357833</v>
       </c>
       <c r="F412" t="str">
-        <v>Microsoft Corp. today announced an all-in-one opportunity to jump into the controller-free fun of Kinect this holiday: the all-new Xbox 360 4GB...</v>
+        <v>With nearly half of TikTok&amp;#39;s more than a billion users following basketball*, TikTok, the National Basketball Association (NBA) and the Women&amp;#39;s National Basketball Association (WNBA announced a new global content partnership spanning both leagues. The multi-year agreement combines creator access to events and highlights with live-game discovery through TikTok GamePlan, and advertiser opportunities with TikTok Pulse Premiere. - - The global basketball community is thriving on TikTok, with gl... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357833</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
-        <v>Kinect for Xbox 360 Brings Fun for the Whole Family to a City Near You</v>
+        <v>Once Human Sets August 25 Launch Date on PS5 and XBOX with New First-Person Perspective and Full Crossplay</v>
       </c>
       <c r="B413" t="str">
-        <v>2010-07-15</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C413" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D413" t="str">
-        <v>Gaming</v>
+        <v>SaaS, Gaming</v>
       </c>
       <c r="E413" t="str">
-        <v>https://www.prnewswire.com/news-releases/kinect-for-xbox-360-brings-fun-for-the-whole-family-to-a-city-near-you-98532944.html</v>
+        <v>https://www.prnewswire.com/news-releases/once-human-sets-august-25-launch-date-on-ps5-and-xbox-with-new-first-person-perspective-and-full-crossplay-302828555.html</v>
       </c>
       <c r="F413" t="str">
-        <v>This summer, you can be the first to try Kinect for Xbox 360 before it arrives on store shelves Nov. 4. Microsoft Corp. today announced that it is...</v>
+        <v>Pre-orders open now with exclusive platform-specific reward packs! GUANGZHOU, China, July 17, 2026 /PRNewswire/ -- NetEase Games and Starry Studio are thrilled to announce that their hit strange worlds survival title, Once Human will officially launch on PlayStation 5 and XBOX Series X|S...</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
-        <v>Microsoft and NGOs Bring Educational Effort to Congress With Capitol Hill Family Game Night</v>
+        <v>ASICS releases Integrated Report 2025</v>
       </c>
       <c r="B414" t="str">
-        <v>2010-06-23</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C414" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D414" t="str">
         <v>Gaming</v>
       </c>
       <c r="E414" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-and-ngos-bring-educational-effort-to-congress-with-capitol-hill-family-game-night-96970189.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357826</v>
       </c>
       <c r="F414" t="str">
-        <v>Microsoft Corp. and Get Game Smart, in cooperation with several members of Congress, will host the first Capitol Hill Family Game Night tonight....</v>
+        <v>ASICS released its &amp;#8220;Integrated Report 2025&amp;#8221; (English edition), aimed at shareholders, investors, and all stakeholders. - - The theme for this year&amp;#39;s report is &amp;#8220;Ahead of the Game.&amp;#8221; As ASICS strives to become the No.1 global sports brand, the report clearly explains that the &amp;#8220;Transformation to a Global Integrated Enterprise (GIE)&amp;#8221;, the management direction of its Mid-Term Plan 2026, is supporting the enhancement of corporate value over the mid to long term. - - Highlights of the &amp;#8220;Integrated R... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357826</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
-        <v>Exclusive Blockbuster Games Drive Biggest Year in Xbox History</v>
+        <v>Real Game Used (OTC PINK:MDCE) Gains Momentum with New Automated Authentication ...</v>
       </c>
       <c r="B415" t="str">
-        <v>2010-06-14</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C415" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D415" t="str">
-        <v>Gaming</v>
+        <v>Finance, AI, Healthcare, Gaming</v>
       </c>
       <c r="E415" t="str">
-        <v>https://www.prnewswire.com/news-releases/exclusive-blockbuster-games-drive-biggest-year-in-xbox-history-96314364.html</v>
+        <v>https://pr-inside.com/real-game-used-otc-pink-mdce-gains-momentum-with-new-automated-authentication-r5202074.htm</v>
       </c>
       <c r="F415" t="str">
-        <v>A band of heroes facing insurmountable odds. An epic adventure of choice and sacrifice on the journey to rule. Tens of millions of faithful fans...</v>
+        <v>(PR-inside.com) Strong Subsidiary Performance Underscores Medical Care Technologies' Diversified Revenue Model and AI Innovation MESA, AZ / ACCESS Newswire / July 17, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today announced continued progress at its wholly-owned subsidiary Real Game Used, where the newly launched automated submission website has already received dozens of authentication submissions since going live. To learn more, visit: https://realgameused.com Real Game Used's AI-enhanced photo match authentication services are further showcased through multiple high-profile items currently featured in the ongoing auction at sister subsidiary Infinite Auctions. These include standout pieces such as Kobe Bryant's 2001 NBA Finals game-worn sneakers, and game ..</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
-        <v>Kinect for Xbox 360 Sets the Future in Motion — No Controller Required</v>
+        <v>Real Game Used (OTC PINK:MDCE) Gains Momentum with New Automated Authentication Platform and Featured Items in Infinite Auctions</v>
       </c>
       <c r="B416" t="str">
-        <v>2010-06-14</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C416" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D416" t="str">
-        <v>Gaming</v>
+        <v>Finance, AI, SaaS, Healthcare, Gaming</v>
       </c>
       <c r="E416" t="str">
-        <v>https://www.prnewswire.com/news-releases/kinect-for-xbox-360-sets-the-future-in-motion--no-controller-required-96314374.html</v>
+        <v>https://www.newswire.com/news/real-game-used-otc-pink-mdce-gains-momentum-with-new-automated-authentication</v>
       </c>
       <c r="F416" t="str">
-        <v>Get ready to Kinect to fun entertainment for everyone. Microsoft Corp. today capped off a two-day world premiere, complete with celebrities, stunning ...</v>
+        <v>Strong Subsidiary Performance Underscores Medical Care Technologies' Diversified Revenue Model and AI Innovation</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
-        <v>Xbox 360 Transforms the Way Everyone Has Fun</v>
+        <v>Ragnarok: Rebirth Global Officially Launched in North, Central and South America (except Brazil) on July 16, 2026</v>
       </c>
       <c r="B417" t="str">
-        <v>2010-06-14</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C417" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D417" t="str">
-        <v>Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E417" t="str">
-        <v>https://www.prnewswire.com/news-releases/xbox-360-transforms-the-way-everyone-has-fun-96314394.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/17/3328976/0/en/Ragnarok-Rebirth-Global-Officially-Launched-in-North-Central-and-South-America-except-Brazil-on-July-16-2026.html</v>
       </c>
       <c r="F417" t="str">
-        <v>Xbox today opened a new era of entertainment for everyone, transforming the way the world plays, entertains and connects with friends and family. To...</v>
+        <v>Seoul, Korea, July 17, 2026 (GLOBE NEWSWIRE) -- GRAVITY Co., Ltd. (NasdaqGM: GRVY) (“Gravity” or “Company”), a developer and publisher of online and mobile games, announced that GRAVITY Game Vision, Ltd. (“Gravity Game Vision”), Gravity's wholly-owned subsidiary in Hong Kong, has officially launched Ragnarok: Rebirth Global, a 3D MMORPG Mobile game, in North, Central and South America (except Brazil) on July 16, 2026.</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
-        <v>Kinect for Xbox 360 Sets the Future in Motion - No Controller Required</v>
+        <v>BC Token Hits Record $0.01561 as BC Engine Expands Utility Across BC.GAME</v>
       </c>
       <c r="B418" t="str">
-        <v>2010-06-14</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C418" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D418" t="str">
-        <v>Gaming</v>
+        <v>Crypto, Gaming</v>
       </c>
       <c r="E418" t="str">
-        <v>https://www.prnewswire.com/news-releases/kinect-for-xbox-360-sets-the-future-in-motion---no-controller-required-96312854.html</v>
+        <v>https://www.prnewswire.com/news-releases/bc-token-hits-record-0-01561-as-bc-engine-expands-utility-across-bcgame-302828430.html</v>
       </c>
       <c r="F418" t="str">
-        <v>Get ready to Kinect to fun entertainment for everyone. Microsoft Corp. today capped off a two-day world premiere, complete with celebrities, stunning ...</v>
+        <v>The Solana-based token has posted successive price milestones since April as BC Engine adds rewards, ecosystem contributors, buybacks and burn functions BELIZE CITY, Belize, July 17, 2026 /PRNewswire/ -- BC Token ($BC), the native token of the BC.GAME ecosystem, reached approximately...</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
-        <v>Biggest Blockbuster Game of the Year 'Halo: Reach' Launches Sept. 14, 2010</v>
+        <v>IronSpark Studios Launches in Birmingham, AL</v>
       </c>
       <c r="B419" t="str">
-        <v>2010-05-24</v>
+        <v>2026-07-16</v>
       </c>
       <c r="C419" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D419" t="str">
-        <v>Gaming, Media</v>
+        <v>Gaming</v>
       </c>
       <c r="E419" t="str">
-        <v>https://www.prnewswire.com/news-releases/biggest-blockbuster-game-of-the-year-halo-reach-launches-sept-14-2010-94736734.html</v>
+        <v>https://www.prnewswire.com/news-releases/ironspark-studios-launches-in-birmingham-al-302828045.html</v>
       </c>
       <c r="F419" t="str">
-        <v>The most anticipated game of the year is making its worldwide debut this September. "Halo: Reach," the blockbuster prequel to the best-selling video...</v>
+        <v>IronSpark is a new creative studio focused on animation, game development, and interactive experiences. BIRMINGHAM, Ala., July 16, 2026 /PRNewswire/ -- Storytelling has a new home in Birmingham, Alabama, with the launch of IronSpark Studios, a creative media company focused on animation,...</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
-        <v>Massive Inc. and comScore Prove In-Game Advertising ROI for Bing</v>
+        <v>US grocery slowdown enters a new phase as stretched consumers buy less -- Bain &amp;amp; Company analysis</v>
       </c>
       <c r="B420" t="str">
-        <v>2010-05-20</v>
+        <v>2026-07-16</v>
       </c>
       <c r="C420" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D420" t="str">
-        <v>Gaming, Media</v>
+        <v>Gaming</v>
       </c>
       <c r="E420" t="str">
-        <v>https://www.prnewswire.com/news-releases/massive-inc-and-comscore-prove-in-game-advertising-roi-for-bing-94440504.html</v>
+        <v>https://www.prnewswire.com/news-releases/us-grocery-slowdown-enters-a-new-phase-as-stretched-consumers-buy-less--bain--company-analysis-302827894.html</v>
       </c>
       <c r="F420" t="str">
-        <v>Massive Inc., creator of the world's leading video game network, a wholly owned subsidiary of Microsoft Corp. and the leading network for video game...</v>
+        <v>New analysis of NielsenIQ data reveals falling unit sales across every US region as consumers cut basket sizes, turning the grocery marketplace into a share game for the industry BOSTON, July 16, 2026 /PRNewswire/ -- The US grocery slowdown has entered a decisive new phase of falling unit...</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
-        <v>Explosive Stories of Power, Espionage and Humanity's Survival Mark the Biggest Year in Xbox 360 Gaming History</v>
+        <v>Die italienische Künstlerin LeiKiè präsentiert PAPgame in einem neuen Musikvideo, während Not Just Music die Marke PAPmusic weiter ausbaut</v>
       </c>
       <c r="B421" t="str">
-        <v>2010-02-11</v>
+        <v>2026-07-16</v>
       </c>
       <c r="C421" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D421" t="str">
         <v>Gaming</v>
       </c>
       <c r="E421" t="str">
-        <v>https://www.prnewswire.com/news-releases/explosive-stories-of-power-espionage-and-humanitys-survival-mark-the-biggest-year-in-xbox-360-gaming-history-84156032.html</v>
+        <v>https://www.prnewswire.com/news-releases/die-italienische-kunstlerin-leikie-prasentiert-papgame-in-einem-neuen-musikvideo-wahrend-not-just-music-die-marke-papmusic-weiter-ausbaut-302827875.html</v>
       </c>
       <c r="F421" t="str">
-        <v>Fire up the flat screen and crank up the volume for the biggest year in Xbox 360 gaming history. Today at X10, Microsoft Corp. proved to the world...</v>
+        <v>„I PlayPAP music Game" ist das zweite musikalische Kapitel, in dem das Geheimnis endlich gelüftet wird: PAPgame ist ein Videospiel. Aber das ist erst der Anfang … MAILAND, 16. Juli 2026 /PRNewswire/ -- Sehen Sie sich das offizielle Musikvideo an und entdecken Sie die ersten Hinweise auf...</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
+        <v>HOT WHEELS™ Infinite Rush Reveals New Trailer Showcasing Four Islands and Free-Roaming Challenges, Now Launching September 10</v>
+      </c>
+      <c r="B422" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C422" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D422" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E422" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357782</v>
+      </c>
+      <c r="F422" t="str">
+        <v>Watch HOT WHEELS Infinite Rush Beyond the Track Episode 1 trailer here: https://youtu.be/il5mmbk55j4 - - Milestone, a leading global racing game developer, and Mattel, Inc. (NASDAQ: MAT), a leading global play and family entertainment company and owner of one of the most iconic brand portfolios in the world, today unveiled a new trailer for HOT WHEELS&amp;#8482; Infinite Rush, the upcoming arcade racing game announced at the 2026 Summer Game Fest live showcase. HOT WHEELS Infinite... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357782</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" t="str">
+        <v>Crocs x Super Mario Collection - Available now</v>
+      </c>
+      <c r="B423" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C423" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D423" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E423" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357774</v>
+      </c>
+      <c r="F423" t="str">
+        <v>Ready for the Jump? Designed for fans of all ages, the Crocs x Super Mario&amp;#8482; collection showcases the Mushroom Kingdom with Crocs&amp;#39; signature comfort and self-expression in a world where imagination and everyday life collide. The collection features elevated design elements including custom backstraps, three-dimensional graphics and exclusive co-branded Jibbitz&amp;#8482; charms. - - The Super Mario&amp;#8482; collection is now available on crocs.com, Nintendo Store, and select wholesale partners globall... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357774</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" t="str">
+        <v>Nike and Chivas de Guadalajara Bring the Swoosh to One of Mexico's Greatest Football Clubs</v>
+      </c>
+      <c r="B424" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C424" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D424" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E424" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357766</v>
+      </c>
+      <c r="F424" t="str">
+        <v>What&amp;#39;s happening? - Nike is becoming the exclusive sports sponsor and supplier of Club Deportivo Guadalajara, better known as Chivas de Guadalajara, one of the most storied clubs in Mexican football. - - What is the partnership between Nike and Chivas de Guadalajara? - Nike will outfit the Chivas de Guadalajara women&amp;#39;s and men&amp;#39;s teams, youth academy, Chivas de Guadalajara Esports team and technical staff while working alongside the club to inspire the next generation and grow the game thr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357766</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" t="str">
+        <v>L'artiste italienne LeiKiè dévoile « PAPgame » dans un nouveau clip vidéo, alors que Not Just Music poursuit le développement de la marque PAPmusic</v>
+      </c>
+      <c r="B425" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C425" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D425" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E425" t="str">
+        <v>https://www.prnewswire.com/news-releases/lartiste-italienne-leikie-devoile--papgame--dans-un-nouveau-clip-video-alors-que-not-just-music-poursuit-le-developpement-de-la-marque-papmusic-302827754.html</v>
+      </c>
+      <c r="F425" t="str">
+        <v>« I Play PAPmusic Game », le deuxième volet musical, donne enfin la clé du mystère : PAPgame est un jeu vidéo. Mais ce n'est que le début… MILAN, 16 juillet 2026 /PRNewswire/ -- Regardez le clip officiel et découvrez les premiers indices qui vous mèneront à PAPgame. Vidéo officielle sur...</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" t="str">
+        <v>Steve Buscemi Joins FX's Far Cry</v>
+      </c>
+      <c r="B426" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C426" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D426" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E426" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357763</v>
+      </c>
+      <c r="F426" t="str">
+        <v>Steve Buscemi is the latest to join FX&amp;#39;s Far Cry cast, joining Rob Mac (It&amp;#39;s Always Sunny in Philadelphia, Welcome to Wrexham, Mythic Quest) and Lizzie Caplan (Mean Girls, Fleishman is in Trouble, Masters of Sex). The anthology series, inspired by the world of Ubisoft&amp;#39;s FARCRY, will feature an original story, and each season will feature a new location and a new cast of characters. The video game series, which has over 100 million players to date, is known for its inventive first-person s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357763</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" t="str">
+        <v>Fans Stepped up to the Plate to Learn CPR at the 2026 MLB All-Star Game</v>
+      </c>
+      <c r="B427" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C427" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D427" t="str">
+        <v>Healthcare, Retail, Gaming, Education</v>
+      </c>
+      <c r="E427" t="str">
+        <v>https://www.newmediawire.com/news/fans-stepped-up-to-the-plate-to-learn-cpr-at-the-2026-mlb-all-star-game-7087773</v>
+      </c>
+      <c r="F427" t="str">
+        <v>PHILADELPHIA - July 16, 2026 ( NEWMEDIAWIRE ) - When cardiac arrest strikes outside of a hospital, survival rates remain unacceptably low , often because CPR is not administered immediately, according to the American Heart Association. At the 2026 MLB All-Star Game, Major League Baseball (MLB) and the American Heart Association worked together to change that reality by empowering fans with lifesaving skills. During All-Star Week, fans who visited the Capital One All-Star Village in Philadelphia took part in Hands-Only CPR education led by certified trainers. Throughout the event, attendees received walk-up instruction and learned the simple, lifesaving skills needed to respond confidently in a cardiac emergency. The activation helped empower fans with the knowledge and confidence to take a</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" t="str">
+        <v>Stream Hatchet Named a Data Provider for the 2026 Esports World Cup</v>
+      </c>
+      <c r="B428" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C428" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D428" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E428" t="str">
+        <v>https://www.newswire.com/news/stream-hatchet-named-a-data-provider-for-the-2026-esports-world-cup</v>
+      </c>
+      <c r="F428" t="str">
+        <v>Two consecutive years Stream Hatchet has provided key insights for the Esports World Cup Foundation 2026 Esports World Cup taking place July 6 to August 23 in Paris, France</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" t="str">
+        <v>Video Game Market Investment Opportunities</v>
+      </c>
+      <c r="B429" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C429" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D429" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E429" t="str">
+        <v>https://express-press-release.net/news/2026/07/16/1762999</v>
+      </c>
+      <c r="F429" t="str">
+        <v>The global Video Game Market was valued at USD 322.6 billion in 2025 and is projected to grow from USD 351.6 billion in 2026 to USD 498.0 [read full press release...]</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" t="str">
+        <v>Ragnarok: The New World Officially Launched in Southeast Asia on July 16, 2026</v>
+      </c>
+      <c r="B430" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C430" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D430" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E430" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/16/3328291/0/en/Ragnarok-The-New-World-Officially-Launched-in-Southeast-Asia-on-July-16-2026.html</v>
+      </c>
+      <c r="F430" t="str">
+        <v>Seoul, Korea, July 16, 2026 (GLOBE NEWSWIRE) -- GRAVITY Co., Ltd. (NasdaqGM: GRVY) (“Gravity” or “Company”), a developer and publisher of online and mobile games, announced that GRAVITY Game Vision, Ltd. (“Gravity Game Vision”), Gravity's wholly-owned subsidiary in Hong Kong, has officially launched Ragnarok: The New World , the first open-world MMORPG Mobile and PC game based on Ragnarok IP, in Southeast Asia on July 16, 2026.</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" t="str">
+        <v>Esports Market Industry Statistics and Growth</v>
+      </c>
+      <c r="B431" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C431" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D431" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E431" t="str">
+        <v>https://express-press-release.net/news/2026/07/16/1762867</v>
+      </c>
+      <c r="F431" t="str">
+        <v>The global Esports Market was valued at USD 2.6 billion in 2025 and is projected to grow from USD 3.3 billion in 2026 to USD 12.0 billion [read full press release...]</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" t="str">
+        <v>World Cup Viewing Style Guide | COOFANDY Vintage Knit Shirt × Lightweight Shorts: The Most Stylish Game Day Look This Summer</v>
+      </c>
+      <c r="B432" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C432" t="str">
+        <v>GetNews</v>
+      </c>
+      <c r="D432" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E432" t="str">
+        <v>https://www.getnews.info/story/2026/07/15/world-cup-viewing-style-guide-coofandy-vintage-knit-shirt-lightweight-shorts-the-most-stylish-game-day-look-this-summer/?source=barchart</v>
+      </c>
+      <c r="F432" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" t="str">
+        <v>Order Books now Open: New Opel Mokka YES with Extra Slice of Style</v>
+      </c>
+      <c r="B433" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C433" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D433" t="str">
+        <v>Energy, Gaming</v>
+      </c>
+      <c r="E433" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357726</v>
+      </c>
+      <c r="F433" t="str">
+        <v>- - &amp;#8226; Character at first glance: YES special edition from &amp;#8364;30,340 (RRP incl. VAT in Germany) with Koral Orange paint and orange accents in the interior - &amp;#8226; Attractive YES advantages: Roof in carbon black, black 17-inch alloy wheels, wheel arches and elements in front and rear bumpers, reversing camera, six-way adjustable front seats, armrest in the centre console - &amp;#8226; Wide range of drive options: Battery-electric, hybrid or with efficient combustion engine - &amp;#8226; Real statements: Mokka YES... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357726</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" t="str">
+        <v>Nineties Television Idols Go Head-to-Head in HGTV's Throwback Home Renovation Competition Series 'Totally '90s House'</v>
+      </c>
+      <c r="B434" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C434" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D434" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E434" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357725</v>
+      </c>
+      <c r="F434" t="str">
+        <v>Popular nineties television idols with a passion for design and renovation will go step by step back into the iconic decade as they search for America&amp;#39;s homes frozen in time in the new HGTV series Totally &amp;#39;90s House, premiering Wednesday, Aug. 26, at 9 p.m. ET/PT. A true blast from the past, the six-episode renovation competition, hosted by actor, producer and game show host Jaleel White ( Family Matters ), will follow two celeb teams as they scour the country for houses stuck in th... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357725</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" t="str">
+        <v>ESA Announces 2026 Recipients of the Interactive Entertainment Impact Awards</v>
+      </c>
+      <c r="B435" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C435" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D435" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E435" t="str">
+        <v>https://www.prnewswire.com/news-releases/esa-announces-2026-recipients-of-the-interactive-entertainment-impact-awards-302826614.html</v>
+      </c>
+      <c r="F435" t="str">
+        <v>Representative Stephanie Bice (R-OK), Representative Jim McGovern (D-MA) and iCivics recognized as champions of the U.S. video game industry WASHINGTON, July 15, 2026 /PRNewswire/ -- The Entertainment Software Association (ESA) today announced the 2026 recipients of the Interactive...</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" t="str">
+        <v>Infinite Auctions LLC (OTC PINK:MDCE) Highlights Rare Kobe Bryant 2001 ...</v>
+      </c>
+      <c r="B436" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C436" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D436" t="str">
+        <v>Healthcare, Gaming</v>
+      </c>
+      <c r="E436" t="str">
+        <v>https://pr-inside.com/infinite-auctions-llc-otc-pink-mdce-highlights-rare-kobe-bryant-r5201365.htm</v>
+      </c>
+      <c r="F436" t="str">
+        <v>(PR-inside.com) Kobe Bryant 2001 NBA Finals Game-Worn Sneakers Up for Auction - Photo-Matched &amp; Dual Signed LOS ANGELES, CA / ACCESS Newswire / July 15, 2026 / Infinite Auctions LLC, a subsidiary of Medical Care Technologies Inc. (OTC PINK:MDCE), today spotlighted one of its most exciting live auctions - a historic piece of Kobe Bryant memorabilia that is generating massive interest among Lakers and basketball fans worldwide. View the Kobe Bryant sneakers auction here:Kobe Bryant 2001 NBA Finals Game 5 Photo-Matched, Dual-Signed Adidas "The Kobe 1" Sneakers The featured lot is a Kobe Bryant 2001 NBA Finals Game 5 Photo-Matched, Dual-Signed Adidas "The Kobe ..</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" t="str">
+        <v>Infinite Auctions LLC (OTC PINK:MDCE) Highlights Rare Kobe Bryant 2001 NBA Finals Game-Used Sneakers as New Auction Site Approaches 100,000 Views</v>
+      </c>
+      <c r="B437" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C437" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D437" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E437" t="str">
+        <v>https://www.newswire.com/news/infinite-auctions-llc-otc-pink-mdce-highlights-rare-kobe-bryant-2001-nba-finals</v>
+      </c>
+      <c r="F437" t="str">
+        <v>Kobe Bryant 2001 NBA Finals Game-Worn Sneakers Up for Auction - Photo-Matched &amp;amp; Dual Signed</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" t="str">
+        <v>The Advocates Partner with Seattle Storm and Seattle Reign FC to Recognize Youth Athletes in the Community</v>
+      </c>
+      <c r="B438" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C438" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D438" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E438" t="str">
+        <v>https://www.prweb.com/releases/the-advocates-partner-with-seattle-storm-and-seattle-reign-fc-to-recognize-youth-athletes-in-the-community-302826050.html</v>
+      </c>
+      <c r="F438" t="str">
+        <v>Advocate Athlete program celebrates girls leading beyond the game. SEATTLE, July 15, 2026 /PRNewswire-PRWeb/ -- The Advocates Injury Attorneys, a Pacific Northwest law firm, have partnered with the Seattle Storm and Seattle Reign FC to celebrate young women athletes in the greater Seattle...</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" t="str">
+        <v>GameSquare Provides Update to Capital Allocation Strategy</v>
+      </c>
+      <c r="B439" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C439" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D439" t="str">
+        <v>Finance, SaaS, Gaming</v>
+      </c>
+      <c r="E439" t="str">
+        <v>https://pr-inside.com/gamesquare-provides-update-to-capital-allocation-strategy-r5201297.htm</v>
+      </c>
+      <c r="F439" t="str">
+        <v>(PR-inside.com) GameSquare recently sold 1,209 ETH and holds approximately 14.3K ETH at July 14, 2026 Prioritizing share repurchases reflects management's belief that GameSquare common stock offers compelling return potential in light of positive momentum across the Company's platform FRISCO, TX / ACCESS Newswire / July 15, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), a next-generation media, entertainment, and technology company, today provided an update on its capital-allocation priorities. The Company is prioritizing the use of capital to support its share repurchase program as positive momentum continues to build across its operating platform. GameSquare recently liquidated 1,209 ETH. A portion of the ..</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" t="str">
+        <v>Casio bringt neue G-SHOCK-Markenerlebnisse für junge Menschen auf Roblox</v>
+      </c>
+      <c r="B440" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C440" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D440" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E440" t="str">
+        <v>https://www.prnewswire.com/news-releases/casio-bringt-neue-g-shock-markenerlebnisse-fur-junge-menschen-auf-roblox-302823822.html</v>
+      </c>
+      <c r="F440" t="str">
+        <v>Präsentation von Uhrenmodellen und einer einzigartigen virtuellen G-SHOCK-Welt TOKIO, 15. Juli 2026 /PRNewswire/ -- Casio Computer Co., Ltd. gab heute bekannt, dass das Unternehmen im Rahmen des Projekts VIRTUAL G-SHOCK Inhalte auf der immersiven Gaming- und Kreativplattform Roblox...</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" t="str">
+        <v>Casio to Bring New G-SHOCK Brand Experiences to Young People on Roblox</v>
+      </c>
+      <c r="B441" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C441" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D441" t="str">
+        <v>SaaS, Gaming, Media</v>
+      </c>
+      <c r="E441" t="str">
+        <v>https://www.prnewswire.com/news-releases/casio-to-bring-new-g-shock-brand-experiences-to-young-people-on-roblox-302823649.html</v>
+      </c>
+      <c r="F441" t="str">
+        <v>Offering Watch Items and a Uniquely G-SHOCK Virtual World TOKYO, July 14, 2026 /PRNewswire/ -- Casio Computer Co., Ltd. announced today that it will begin offering content on an immersive gaming and creation platform Roblox as part of the VIRTUAL G-SHOCK project. Casio will offer avatar...</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" t="str">
+        <v>Looking for Summer Event Ideas? Texas Sumo Game Rental Recommends Obstacle Course Rentals</v>
+      </c>
+      <c r="B442" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C442" t="str">
+        <v>GetNews</v>
+      </c>
+      <c r="D442" t="str">
+        <v>Gaming, Education</v>
+      </c>
+      <c r="E442" t="str">
+        <v>https://www.getnews.info/story/2026/07/14/looking-for-summer-event-ideas-texas-sumo-game-rental-recommends-obstacle-course-rentals/?source=barchart</v>
+      </c>
+      <c r="F442" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" t="str">
+        <v>Hacksaw Gaming Launches in Buenos Aires City With Betano</v>
+      </c>
+      <c r="B443" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C443" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D443" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E443" t="str">
+        <v>https://pr-inside.com/hacksaw-gaming-launches-in-buenos-aires-city-with-betano-r5201035.htm</v>
+      </c>
+      <c r="F443" t="str">
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / July 14, 2026 / Hacksaw (STO:HACK) - Hacksaw Gaming has partnered with Betano, the leading sports betting and online gaming brand owned by Kaizen Gaming, to launch in the newly licensed jurisdiction of Buenos Aires City on July 14th. As part of the agreement, Betano will become Hacksaw Gaming's exclusive launch partner in Buenos Aires City for an initial one-month period, reinforcing the strong relationship between the two companies. Through the partnership, Betano customers in Buenos Aires City will gain access to Hacksaw Gaming's entertaining and innovative portfolio of slots and instant win titles. Operated by Kaizen ..</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" t="str">
+        <v>EA SPORTS Madden NFL 27 Arcade Edition brings authentic gridiron action to Apple Arcade on August 6</v>
+      </c>
+      <c r="B444" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C444" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D444" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E444" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357647</v>
+      </c>
+      <c r="F444" t="str">
+        <v>On August 6, the most authentic NFL video game comes to Apple devices with Madden NFL 27 Arcade Edition. Designed specifically for Apple Arcade, this all-new release in the massively popular franchise lets fans live out their gridiron dreams, offering an immersive season-based experience featuring current NFL teams and realistic simulation gameplay. Arcade also welcomes NFL Retro Bowl &amp;#39;27 and Retro Bowl College+, adding to the blockbuster catalog of hit sports games on the service incl... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357647</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" t="str">
+        <v>SQAIRZ Congratulates Tristan Peters on 2026 American League All-Star Selection</v>
+      </c>
+      <c r="B445" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C445" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D445" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E445" t="str">
+        <v>https://www.prnewswire.com/news-releases/sqairz-congratulates-tristan-peters-on-2026-american-league-all-star-selection-302825203.html</v>
+      </c>
+      <c r="F445" t="str">
+        <v>WINDHAM, N.H., July 14, 2026 /PRNewswire/ -- SQAIRZ congratulates Tristan Peters on being named to the 2026 American League All-Star Team, recognizing a season that has established him among the game's elite players. Peters has been part of the SQAIRZ athlete family for the past two...</v>
+      </c>
+    </row>
+    <row r="446" xml:space="preserve">
+      <c r="A446" t="str">
+        <v>U.S. Polo Assn. Returns to 2026 DMMI Royal Charity Polo Cup as Official Apparel and Team Sponsor</v>
+      </c>
+      <c r="B446" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C446" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D446" t="str">
+        <v>Healthcare, Retail, Gaming, Media</v>
+      </c>
+      <c r="E446" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/108447/</v>
+      </c>
+      <c r="F446" t="str" xml:space="preserve">
+        <v xml:space="preserve">WEST PALM BEACH, FL AND WINDSOR, ENGLAND, July 14, 2026 - (ACN Newswire) - U.S. Polo Assn.®, the global sports brand in partnership with Brand Machine Group (BMG), its licensing partner in the United Kingdom, proudly returned as the Official Apparel and Team Sponsor for the 2026 DMMI Royal Charity Polo Cup. The prestigious charitable event took place on July 10 at the historic Flemish Farm's Guards Polo Club in Windsor Great Park.
+1) (left to right) U.S. Polo Assn. Team Accepts 2026 DMMI Royal Charity Polo Cup Trophy: Boo Jalil (BMG), Amr Zeden, Aiyawatt Srivaddhanaprahba, HRH The Princess of Wales, HRH The Prince of Wales, Mark Tomlinson, J. Michael Prince (USPA Global)
+2) The 2026 DMMI Royal Charity Polo Cup in full swing at Flemish Farm's Guards Polo Club in Windsor Great Park
+3) U.S. Polo Assn. Team Captain, HRH The Prince of Wales, riding a polo pony at the 2026 DMMI Royal Charity Polo Cup
+Photo Credit: Chris Jackson - Getty Images
+His Royal Highness The Prince of Wales once again captained the U.S. Polo Assn. Team, and this annual gathering brought together distinguished guests and top-level polo players for a fun-filled day centered on friendly competition and charitable giving through the sport of polo. HRH The Prince of Wales competed in an exciting round-robin format match against Manta Marine and The Mirror Polo Team. The high-profile charitable event featured excellent gameplay from all participants and concluded with HRH The Prince of Wales defending last year's title with the U.S. Polo Assn. Team. The Royal Charity Cup continues to serve as a highlight for U.S. Polo Assn. during the British polo season as a celebration of sportsmanship, horsemanship, and philanthropy through the sport of polo.
+Royal Charity Polo Cup at-a-Glance:
+Teams:
+U.S. Polo Assn. Team (HRH The Prince of Wales, Mark Tomlinson, Aiyawatt Srivaddhanaprabha, Amr Zedan)
+Mirror Polo Team (Rafi Bruckner, Steve Cox, Sarkis Gabrelian, Nico Roberts)
+Manta Marine Team (James Beh, Jovey Beh, Mohamed Ndao, Ivan Rubinich)
+Date: July 10, 2026
+Location: Flemish Farm's Guards Polo Club in Windsor Great Park, England
+Most Valuable Player: Rafi Bruckner (Mirror Polo Team)
+Best Playing Pony: Chechu, played by HRH The Prince of Wales (U.S. Polo Assn. Team)
+Marking its eighth consecutive year of support, U.S. Polo Assn. outfitted all participating polo players, umpires, and flaggers in custom-designed performance jerseys, while also providing curated commemorative gifts for event attendees. The tailored gift set included a canvas tote bag, a silk pillowcase, a lapel pin, co-branded event caps developed exclusively for this year's event, as well as the brand's newest annual issue of Field X Fashion magazine. U.S. Polo Assn. also brought its newest global polo shirt campaign, An Icon Born from the Game™, to life throughout the Royal Charity Cup through visibility on player jerseys and polo shirt bag tags featured at the hospitality table, further highlighting the brand's authentic sports origins and the polo shirt's evolution into one of the world's most enduring style essentials.
+"We are proud to once again support His Royal Highness The Prince of Wales for the eighth consecutive year as he captained the U.S. Polo Assn. Team for this sport-inspired charitable event," said J. Michael Prince, President and CEO of USPA Global, the company which manages the global, multi-billion-dollar U.S. Polo Assn. brand. "Together with our partners at Brand Machine Group, U.S. Polo Assn. is honored to help drive awareness and financial support through the sport of polo for the Official Royal Charities of The Prince and Princess of Wales, which make a meaningful difference across the United Kingdom."
+The annual high-profile philanthropic event raised more than £1 million for 10 important charities across the United Kingdom that are supported by The Prince and Princess of Wales. The 2026 event contribution takes the total raised from Royal Charity Polo Days played in the U.K. over the last 15 years to more than £15 million.
+Those charities include: Evelina London Children's Hospital, Forward Trust, Maternal Mental Health Alliance, Royal Navy and Royal Marines Charity, The Passage, The Royal College of Paramedics, Shout, Ty Hafan, Wales Air Ambulance, and We Are Farming Minds.
+In addition to U.S. Polo Assn.'s role as the Official Apparel and Team Sponsor, the 2026 DMMI Royal Charity Polo Cup was supported by a distinguished roster of partners. Title Sponsor DMMI was joined by Team Sponsors Manta Marine Technologies and The Mirror Polo Team, Beverage Sponsors Moët Chandon and Whispering Angel, and the Catering Sponsor, AP &amp; Co. The Most Valuable Player Award was sponsored by Audi, and the Best Playing Pony Sponsor was the Cox Family of Oklahoma. Together, these partners contributed to elevating the Royal Charity Cup experience and reinforced the philanthropic mission of the annual event.
+"Each year, the Royal Charity Polo Cup continues to grow in both impact and prestige, and U.S. Polo Assn. is proud to play a role in its continued success," said Boo Jalil, CEO of Brand Machine Group. "Our collaboration allows us to further connect our global brand to the sport of polo while supporting an event that brings together style, sport, and charity in a meaningful way."
+Guests and fans of the sport of polo can also look ahead to the award-winning broadcast, Breakaway: Polo in Europe, coming to ESPN, TNT, and Eurosport this summer, which highlights exciting sporting events across the continent. The episode can also be viewed on Global Polo's YouTube channel. Check your local listings for airtimes.
+Guards Polo Club is one of only four polo clubs in the United Kingdom that stage elite tournaments, including the Royal Charity Polo Cup. Established in 1955 as the Household Brigade Polo Club under the presidency of His Royal Highness Prince Philip, Duke of Edinburgh, the club was renamed to the Guards Polo Club in 1969 and celebrates nearly seven decades of premier polo.
+About U.S. Polo Assn. and USPA Global
+U.S. Polo Assn. is the official sports brand of the United States Polo Association (USPA), the largest association of polo clubs and polo players in the United States, founded in 1890. With a multi-billion-dollar global footprint and worldwide distribution through more than 1,200 U.S. Polo Assn. retail stores as well as thousands of additional points of distribution, U.S. Polo Assn. offers apparel, accessories, and footwear for men, women, and children in more than 190 countries worldwide. The brand sponsors major polo events around the world, including the U.S. Open Polo Championship®, held annually at NPC in The Palm Beaches, the premier polo tournament in the United States. Historic deals with ESPN in the United States, TNT and Eurosport in Europe, Star Sports in India, and BeIn Sports in the Middle East now broadcast several of the premier polo championships in the world, sponsored by U.S. Polo Assn., making the thrilling sport accessible to millions of sports fans globally for the very first time.
+U.S. Polo Assn. has recently been named one of USA Today's Most Trusted Brands and has consistently been named one of the top global sports licensors in the world alongside the NFL, PGA Tour, and Formula 1, according to License Global. In addition, the sport-inspired brand is being recognized internationally with awards for global growth and sport content. Due to its tremendous success as a global brand, U.S. Polo Assn. has been featured in Forbes, Fortune, Modern Retail, and GQ as well as on Yahoo Finance and Bloomberg, among many other noteworthy media sources around the world. For more information, visit uspoloassnglobal.com and follow @uspoloassn.
+USPA Global is a subsidiary of the United States Polo Association (USPA) and manages the multi-billion-dollar sports brand, U.S. Polo Assn. USPA Global also manages the subsidiary, Global Polo, which is the worldwide leader in polo sport content. To learn more, visit globalpolo.com or Global Polo on YouTube.
+About Brand Machine Group (BMG)
+BMG is an international leader in fashion innovation which has established itself as a vertical manufacturer and global licensing specialist with over four decades of industry experience. Partnering with recognized market leaders, BMG manages a seamless and collaborative process of designing, manufacturing, and delivering quality products while championing the DNA of a diverse portfolio of brands, spanning fashion, sports, outdoor, and homeware including adult fashion, kidswear, and accessories.
+BMG's portfolio of brands includes U.S. Polo Assn., Penfield, New Balance Kids, Duchamp, Jack Wills, Flyers American Born, Lee Kids, Peckham Rye, Wrangler Kids, Juicy Couture, Franklin &amp; Marshall, Elle Junior and Ben Sherman. BMG reaffirms its commitment to upholding sustainable and ethical business practices by ensuring full transparency throughout its global supply chain, aligning with the ETI Base Code.
+Visit brandmachinegroup.com and follow @brandmachinegroup. For appointments, contact sales@brandmachinegroup.com.
+For Further Information, Contact:
+Shannon Stilson - VP, Sports Marketing &amp; Media
+Phone +001.561.227.6994 - E-mail: sstilson@uspagl.com
+Stacey Kovalsky - VP, Global PR &amp; Communications
+Phone +001.561.790.8036 - E-mail: skovalsky@uspagl.com
+Gina Digregorio - Marketing Consultant, Brand Machine Group
+Phone: +44 (0) 7741 635 984 - E-mail: gina.digregorio@brandmachinegroup.com
+SOURCE: U.S. Polo Assn.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" t="str">
+        <v>BML2026 vereint ein Star-Aufgebot von Chinas führenden Gaming-Franchises im Anime-Stil</v>
+      </c>
+      <c r="B447" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C447" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D447" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E447" t="str">
+        <v>https://www.prnewswire.com/news-releases/bml2026-vereint-ein-star-aufgebot-von-chinas-fuhrenden-gaming-franchises-im-anime-stil-302824868.html</v>
+      </c>
+      <c r="F447" t="str">
+        <v>Bahnbrechendes Konzert erreicht eine Spitzen-Zuschauerzahl von 45 Millionen im Livestream SHANGHAI, 14. Juli 2026 /PRNewswire/ -- BILIBILI MACRO LINK-PLAY! 2026 (BML2026), Bilibilis umfassendes Live-Konzert rund um ACGN (Anime, Comics, Games und Novels), ging am 12. Juli zu Ende. Die...</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" t="str">
+        <v>BML2026 Brings Together an All-Star Lineup of China's Leading Anime-Style Gaming Franchises</v>
+      </c>
+      <c r="B448" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C448" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D448" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E448" t="str">
+        <v>https://www.prnewswire.com/news-releases/bml2026-brings-together-an-all-star-lineup-of-chinas-leading-anime-style-gaming-franchises-302824753.html</v>
+      </c>
+      <c r="F448" t="str">
+        <v>Landmark concert reaches a peak livestream audience of 45 million SHANGHAI, July 14, 2026 /PRNewswire/ -- BILIBILI MACRO LINK-PLAY! 2026 (BML2026), Bilibili's all-encompassing live ACGN concert, concluded on July 12 after making history as the first event to bring together China's leading...</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" t="str">
+        <v>Beyond the Screen: Hero Esports CEO Highlights Role of Esports in Creating Shared Urban Experiences at LEAP East 2026</v>
+      </c>
+      <c r="B449" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C449" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D449" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E449" t="str">
+        <v>https://www.prnewswire.com/news-releases/beyond-the-screen-hero-esports-ceo-highlights-role-of-esports-in-creating-shared-urban-experiences-at-leap-east-2026-302824714.html</v>
+      </c>
+      <c r="F449" t="str">
+        <v>HONG KONG, July 13, 2026 /PRNewswire/ -- Esports plays a vital role in bringing people together through shared, real-life experiences in modern cities, said Danny Tang, Co-Founder and CEO of Hero Esports, at LEAP East 2026. The Inaugural LEAP East 2026 was held at the Hong Kong Convention...</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" t="str">
+        <v>Woodford Believes Sports Entertainment Gaming Global Corporation (Nasdaq:SEGG) ...</v>
+      </c>
+      <c r="B450" t="str">
+        <v>2026-07-13</v>
+      </c>
+      <c r="C450" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D450" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E450" t="str">
+        <v>https://pr-inside.com/woodford-believes-sports-entertainment-gaming-global-corporation-nasdaq-segg-r5200713.htm</v>
+      </c>
+      <c r="F450" t="str">
+        <v>(PR-inside.com) SEGG acknowledges the Woodford agreements, security rights and LCIA arbitration, but does not explain how later borrowing, secured financing and share issuance complied with those protections LONDON, GB / ACCESS Newswire / July 13, 2026 / Woodford Eurasia Assets Ltd. today issued the following response to the delayed audited 2025 Form 10-K filed by Sports Entertainment Gaming Global Corporation (Nasdaq:SEGG) (formerly Lottery.com Inc.). SEGG's filing confirms that the Woodford Loan Agreement existed; that SEGG received money under it; that Woodford was granted conversion rights, warrants equal to 15% of the company's then-outstanding shares and a first floating charge over all present and ..</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" t="str">
+        <v>CORDISH GAMING GROUP NAMES JASON BIRNEY EXECUTIVE VICE PRESIDENT &amp;amp; GENERAL MANAGER OF LIVE! CASINO &amp;amp; HOTEL PHILADELPHIA</v>
+      </c>
+      <c r="B451" t="str">
+        <v>2026-07-13</v>
+      </c>
+      <c r="C451" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D451" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E451" t="str">
+        <v>https://www.prnewswire.com/news-releases/cordish-gaming-group-names-jason-birney-executive-vice-president--general-manager-of-live-casino--hotel-philadelphia-302823843.html</v>
+      </c>
+      <c r="F451" t="str">
+        <v>Seasoned Industry Executive Brings More Than Two Decades of Leadership Experience to Region's Premier Gaming &amp; Entertainment Destination PHILADELPHIA, July 13, 2026 /PRNewswire/ -- Cordish Gaming Group, the gaming division of The Cordish Companies, today announced JASON BIRNEY has been...</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" t="str">
+        <v>FIRST.bet Founder and CEO Tom Light Named to Emerging Leaders of Gaming ...</v>
+      </c>
+      <c r="B452" t="str">
+        <v>2026-07-13</v>
+      </c>
+      <c r="C452" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D452" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E452" t="str">
+        <v>https://pr-inside.com/first-bet-founder-and-ceo-tom-light-named-to-emerging-leaders-of-gaming-r5200547.htm</v>
+      </c>
+      <c r="F452" t="str">
+        <v>(PR-inside.com) The FIRST.bet Founder and CEO joins the 2026 list of influential leaders shaping the global gaming industry LONDON, UK / ACCESS Newswire / July 13, 2026 / Tom Light, Founder and CEO of FIRST.bet, has been named a member of the Emerging Leaders of Gaming 40 Under 40 Class of 2026. Presented by The Innovation Group in partnership with Global Gaming Business and iGB, the program recognizes professionals under 40 who are making a significant impact on the global gaming industry. The professionals recognized were selected from a record field of more than 250 nominations from around the world. Tom Light is ..</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" t="str">
+        <v>Brightstar Lottery Signs Seven-Year Contract Extension with Washington's Lottery</v>
+      </c>
+      <c r="B453" t="str">
+        <v>2026-07-13</v>
+      </c>
+      <c r="C453" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D453" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E453" t="str">
+        <v>https://www.prnewswire.com/news-releases/brightstar-lottery-signs-seven-year-contract-extension-with-washingtons-lottery-302823112.html</v>
+      </c>
+      <c r="F453" t="str">
+        <v>Brightstar will deploy new lottery terminals and self-service vending machines, upgrade the Lottery's gaming system, and make other enhancements LONDON, July 13, 2026 /PRNewswire/ -- Brightstar Lottery PLC (NYSE: BRSL) ("Brightstar") announced today that its subsidiary, Brightstar Global...</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" t="str">
+        <v>BC.GAME Adds Support for CASHCAT as Robinhood Chain Activity Surges</v>
+      </c>
+      <c r="B454" t="str">
+        <v>2026-07-13</v>
+      </c>
+      <c r="C454" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D454" t="str">
+        <v>Crypto, SaaS, Gaming</v>
+      </c>
+      <c r="E454" t="str">
+        <v>https://www.prnewswire.com/news-releases/bcgame-adds-support-for-cashcat-as-robinhood-chain-activity-surges-302823592.html</v>
+      </c>
+      <c r="F454" t="str">
+        <v>BELIZE CITY, Belize, July 13, 2026 /PRNewswire/ -- As activity across Robinhood Chain continues to build, BC.GAME has added support for CASHCAT, allowing users to use the token directly on the platform. Robinhood Chain has attracted significant trading activity since launch. Recent...</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" t="str">
+        <v>Turn up the heat this summer in the Mario Kart World Open July 2026 event!</v>
+      </c>
+      <c r="B455" t="str">
+        <v>2026-07-10</v>
+      </c>
+      <c r="C455" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D455" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E455" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357493</v>
+      </c>
+      <c r="F455" t="str">
+        <v>Join us anytime from July 18 at 2:00 p.m. PT until July 19 at 6:00 p.m. PT. - - Participants from the North and South American regions will receive 50 My Nintendo&amp;#8482; Platinum Points*. To join in, you&amp;#39;ll need the Mario Kart World game, a Nintendo Account, an internet connection, and a Nintendo Switch Online ** membership. See the details below for more information. Event Overview: The Mario Kart World Open July 2026 event will use the following settings: - - - &amp;#8226; Mode: VS Race - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357493</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" t="str">
+        <v>Runestone Partners With Raidiant To Power Gender-Inclusive 'Calling All Heroes' Overwatch Series</v>
+      </c>
+      <c r="B456" t="str">
+        <v>2026-07-10</v>
+      </c>
+      <c r="C456" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D456" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E456" t="str">
+        <v>https://www.prnewswire.com/news-releases/runestone-partners-with-raidiant-to-power-gender-inclusive-calling-all-heroes-overwatch-series-302822475.html</v>
+      </c>
+      <c r="F456" t="str">
+        <v>Global esports data provider Runestone enters the Overwatch® Esports ecosystem for the first time, partnering with Raidiant on "Calling All Heroes." WALNUT CREEK, Calif., July 10, 2026 /PRNewswire/ -- Runestone, the global esports data infrastructure provider, announces a strategic...</v>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" t="str">
+        <v>LeFluffy Announces GrimCat: An NFT Collection Built for a New Generation of Gaming Through True Digital Ownership</v>
+      </c>
+      <c r="B457" t="str">
+        <v>2026-07-10</v>
+      </c>
+      <c r="C457" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D457" t="str">
+        <v>Crypto, Gaming</v>
+      </c>
+      <c r="E457" t="str">
+        <v>https://www.prnewswire.com/news-releases/lefluffy-announces-grimcat-an-nft-collection-built-for-a-new-generation-of-gaming-through-true-digital-ownership-302821964.html</v>
+      </c>
+      <c r="F457" t="str">
+        <v>OSAKA, Japan, July 10, 2026 /PRNewswire/ -- GrimCat is more than an NFT collection, it's the foundation of an upcoming blockchain gaming universe where players once again own what they purchase, collect, and earn. The Web3 gaming landscape has promised digital ownership for years, yet...</v>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" t="str">
+        <v>De nubia Neo 5 GT Special Edition wordt gelanceerd met het eerste en enige dubbele actieve koelsysteem op basis van vloeistof en lucht in zijn klasse</v>
+      </c>
+      <c r="B458" t="str">
+        <v>2026-07-10</v>
+      </c>
+      <c r="C458" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D458" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E458" t="str">
+        <v>https://www.prnewswire.com/news-releases/de-nubia-neo-5-gt-special-edition-wordt-gelanceerd-met-het-eerste-en-enige-dubbele-actieve-koelsysteem-op-basis-van-vloeistof-en-lucht-in-zijn-klasse-302822701.html</v>
+      </c>
+      <c r="F458" t="str">
+        <v>SHENZHEN, China, 10 juli 2026 /PRNewswire/ -- nubia, een sterk gepersonaliseerd lifestyle-smartphonemerk, heeft de lancering aangekondigd van de nubia Neo 5 GT Special Edition, de nieuwste toevoeging aan de Neo-reeks, gebaseerd op de overtuiging dat iedereen van gaming op professioneel...</v>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" t="str">
+        <v>Recent Release, "Sonny's Best Day Ever," from Christian Faith Publishing Author Tiffany Hampton, Captures a Young Basketball Player's Profound Discovery</v>
+      </c>
+      <c r="B459" t="str">
+        <v>2026-07-10</v>
+      </c>
+      <c r="C459" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D459" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E459" t="str">
+        <v>https://www.pr.com/press-release/973046</v>
+      </c>
+      <c r="F459" t="str">
+        <v>Tiffany Hampton has completed a new book called, "Sonny's Best Day Ever," a tender exploration of childhood passion and spiritual awakening. The story follows a young athlete whose love for basketball burns bright, yet whose heart harbors an unspoken longing for something deeper. Through the lens of one transformative day before his biggest game, readers encounter a narrative that mirrors the unpredictable [PR.com]</v>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" t="str">
+        <v>Youtuber Launches First Roblox Game, Expanding Creator Revenue Streams</v>
+      </c>
+      <c r="B460" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C460" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D460" t="str">
+        <v>Finance, SaaS, Gaming</v>
+      </c>
+      <c r="E460" t="str">
+        <v>https://pressreleasenews.org/pressroom/youtuber-launches-first-roblox-game-expanding-creator-revenue-streams</v>
+      </c>
+      <c r="F460" t="str">
+        <v>A prominent YouTuber has released their first Roblox game, marking a new milestone in creator monetization. The game, developed in partnership with a Roblox studio, aims to leverage the platform's massive user base.</v>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" t="str">
+        <v>SHIVERSTICKS NAMED OFFICIAL POPSICLE OF PERFECT GAME</v>
+      </c>
+      <c r="B461" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C461" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D461" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E461" t="str">
+        <v>https://www.prnewswire.com/news-releases/shiversticks-named-official-popsicle-of-perfect-game-302822148.html</v>
+      </c>
+      <c r="F461" t="str">
+        <v>Former MLB All-Star Vernon Wells to Make Select Appearances at Perfect Game Events to Promote the Partnership SANFORD, Fla., July 9, 2026 /PRNewswire/ -- Perfect Game, the world's largest youth baseball and softball platform and scouting service, today announced a new partnership with...</v>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" t="str">
+        <v>Try a free demo and see what you can egg-spect in Yoshi's latest adventure!</v>
+      </c>
+      <c r="B462" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C462" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D462" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E462" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357420</v>
+      </c>
+      <c r="F462" t="str">
+        <v>Gather &amp;#39;round, readers&amp;#8212;players with a Nintendo Switch&amp;#8482; 2 system can now crack open Yoshi&amp;#39;s latest adventure with a free demo ! In the Yoshi&amp;#8482; and the Mysterious Book game demo, you&amp;#39;ll be able to start exploring the first chapter&amp;#8212;discovering creatures and experimenting to find out all about them. - - And if you decide to purchase the game after completing the demo, your save file will carry over to the full version of the game. That means you can pick up exactly where you left off! Ab... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357420</v>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" t="str">
+        <v>Become a Defender's Worst Nightmare With the Nike JA 4, Ja Morant's Fourth Signature Shoe</v>
+      </c>
+      <c r="B463" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C463" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D463" t="str">
+        <v>Energy, Gaming</v>
+      </c>
+      <c r="E463" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357411</v>
+      </c>
+      <c r="F463" t="str">
+        <v>What&amp;#39;s new about the JA 4? - The Nike JA 4 builds off of the energy of the JA 3, further enabling the shifty, explosive style of play at the center of Ja Morant&amp;#39;s game. - - What is the JA 4 innovation? - Ja&amp;#39;s fourth signature Nike shoe features a new TPU JA-Frame for ultimate security in every cut, a Cushlon 3.0 midsole and supercritical foam SPRPWR sock liner for confident drives to the hoop, and a precise traction pattern for quick changes in direction. - - When is the JA 4 available? - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357411</v>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" t="str">
+        <v>Jackpot.com Partners with THNDR to Launch Industry-First P2P Skill Games and Tournaments</v>
+      </c>
+      <c r="B464" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C464" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D464" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E464" t="str">
+        <v>https://www.prnewswire.com/news-releases/jackpotcom-partners-with-thndr-to-launch-industry-first-p2p-skill-games-and-tournaments-302822062.html</v>
+      </c>
+      <c r="F464" t="str">
+        <v>SAN FRANCISCO, July 9, 2026 /PRNewswire/ -- Jackpot.com, the leading digital lottery courier platform, today announced the launch of peer-to-peer (P2P) skill games and competitive tournaments — through a partnership with THNDR, the leading B2B skill gaming platform. The launch marks a...</v>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" t="str">
+        <v>12 Hours of Freedom: NorthShore Gives People with Incontinence the Ultimate Day Out in Chicago</v>
+      </c>
+      <c r="B465" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C465" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D465" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E465" t="str">
+        <v>https://www.prnewswire.com/news-releases/12-hours-of-freedom-northshore-gives-people-with-incontinence-the-ultimate-day-out-in-chicago-302821865.html</v>
+      </c>
+      <c r="F465" t="str">
+        <v>NorthShore is proving that Heavy Bladder Leaks (HBL) don't have to limit life by hosting a full, unrestricted weekend in Chicago featuring an architecture river cruise, a Cubs game at Wrigley Field, and experiences built around the freedom that comes with trusted, high-performance...</v>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" t="str">
+        <v>MuMuPlayer 6.0 Redefines PC Mobile Gaming with Android 15 Support</v>
+      </c>
+      <c r="B466" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C466" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D466" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E466" t="str">
+        <v>https://www.prnewswire.com/news-releases/mumuplayer-6-0-redefines-pc-mobile-gaming-with-android-15-support-302820568.html</v>
+      </c>
+      <c r="F466" t="str">
+        <v>The latest version brings a higher Android system, smoother gameplay, game translation, acceleration, and easier access to global mobile games on PC. HONG KONG, July 9, 2026 /PRNewswire/ -- MuMuPlayer today announced the launch of MuMuPlayer 6.0, the latest version of its Android emulator...</v>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" t="str">
+        <v>Medical Care Technologies Showcases Strength of Operating Subsidiaries ...</v>
+      </c>
+      <c r="B467" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C467" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D467" t="str">
+        <v>Finance, AI, SaaS, Healthcare, Gaming</v>
+      </c>
+      <c r="E467" t="str">
+        <v>https://pr-inside.com/medical-care-technologies-showcases-strength-of-operating-subsidiaries-r5199411.htm</v>
+      </c>
+      <c r="F467" t="str">
+        <v>(PR-inside.com) Infinite Auctions and Real Game News Deliver Tangible Results and Non-Dilutive Funding for Core Technology Initiatives MESA, AZ / ACCESS Newswire / July 9, 2026 /Medical Care Technologies Inc. (OTC PINK:MDCE) announced today that its two wholly-owned subsidiaries are delivering robust operational performance, generating revenue and technological innovation that support the parent company's healthcare technology development. Infinite Auctions has launched a new website powered by a fully in-house developed auction software platform. A significant portion of the iconic memorabilia featured will contribute proceeds to company operations and the advancement of AI vision-based technologies. Complementing this, subsidiary Real Game Used has rolled out a ..</v>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" t="str">
+        <v>Medical Care Technologies Showcases Strength of Operating Subsidiaries with New Websites, Automated Systems, and Star-Powered Auction Momentum</v>
+      </c>
+      <c r="B468" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C468" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D468" t="str">
+        <v>Finance, Healthcare, Gaming</v>
+      </c>
+      <c r="E468" t="str">
+        <v>https://www.newswire.com/news/medical-care-technologies-showcases-strength-of-operating-subsidiaries-with-new</v>
+      </c>
+      <c r="F468" t="str">
+        <v>Infinite Auctions and Real Game News Deliver Tangible Results and Non-Dilutive Funding for Core Technology Initiatives</v>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" t="str">
+        <v>GeForce NOW Turns Up the Heat With New GeForce RTX 5080-Powered Toronto Server</v>
+      </c>
+      <c r="B469" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C469" t="str">
+        <v>mlpr-nvidia</v>
+      </c>
+      <c r="D469" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E469" t="str">
+        <v>https://blogs.nvidia.com/blog/geforce-now-thursday-toronto-expansion/</v>
+      </c>
+      <c r="F469" t="str">
+        <v>This GFN Thursday brings more games, more power and more ways to play on GeForce NOW.  The cloud gaming service is expanding with a new GeForce RTX 5080-powered server in Toronto, bringing dedicated high performance in the cloud closer to members across the region. NTE: Neverness to Everness also gets an update in the cloud, […]</v>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" t="str">
+        <v>Jackpot.com and THNDR Partner to Bring Skill Gaming to Lottery</v>
+      </c>
+      <c r="B470" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C470" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D470" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E470" t="str">
+        <v>https://www.prnewswire.com/news-releases/jackpotcom-and-thndr-partner-to-bring-skill-gaming-to-lottery-302821474.html</v>
+      </c>
+      <c r="F470" t="str">
+        <v>Leading lottery courier, Jackpot.com, adds P2P skill games and tournaments, live now in 6 states on THNDR's cross-operator network. LONDON, July 9, 2026 /PRNewswire/ -- THNDR, the B2B skill games platform for regulated operators, today announced a partnership with Jackpot.com, the leading...</v>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" t="str">
+        <v>New updates for the Nintendo Classics library of games!</v>
+      </c>
+      <c r="B471" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C471" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D471" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E471" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357395</v>
+      </c>
+      <c r="F471" t="str">
+        <v>Oh, hey, classic game fans! If you&amp;#39;ve been looking to create (or recreate) some retro memories, Nintendo Switch Online and Nintendo Switch Online + Expansion Pack members* can get access to a wide variety of classic goodies! It&amp;#39;s an easy way to play beloved games from yesteryear on your Nintendo Switch&amp;#8482; 2 or Nintendo Switch system. - - So, let&amp;#39;s see what members will be able to play next! - - Nintendo Classics &amp;#8211; July 2026 Game Updates - - Game Boy&amp;#8482; &amp;#8211; Nintendo Classics - - Requi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357395</v>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" t="str">
+        <v>GameSquare Signs Dairy MAX as Brand Partner for the World of Dance</v>
+      </c>
+      <c r="B472" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C472" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D472" t="str">
+        <v>Finance, SaaS, Gaming, Media, Education</v>
+      </c>
+      <c r="E472" t="str">
+        <v>https://pr-inside.com/gamesquare-signs-dairy-max-as-brand-partner-for-the-world-of-dance-r5199381.htm</v>
+      </c>
+      <c r="F472" t="str">
+        <v>(PR-inside.com) Partnership highlights the expansion of "Level Unlocked" brand bringing nutrition education, elite training and mentorship to a global community of young performers Dairy MAX named Official Performance Partner of the 2026 World of Dance Summit and the Naming Rights Partner of the World of Dance Master Class Initiative taking place from July 7 to 10, 2026 FRISCO, TX / ACCESS Newswire / July 9, 2026 / GameSquare Holdings, Inc. (NASDAQ:GAME) ("GameSquare" or the "Company") today announced a new brand activation with Dairy MAX in connection with World of Dance, the global dance platform for live events, digital content, creators and youth culture. ..</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" t="str">
+        <v>Factions Clash in Dawn of War IV's Multiplayer Mode</v>
+      </c>
+      <c r="B473" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C473" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D473" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E473" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357387</v>
+      </c>
+      <c r="F473" t="str">
+        <v>Warhammer 40,000: Dawn of War IV developer KING Art Games has provided a fresh look at the strategy game&amp;#39;s multiplayer mode with two Battlefield Report videos featuring the game&amp;#39;s four distinct factions. Across both matches, players can see how each faction offers a fundamentally different strategic approach, changing not just which units you command, but how you approach every battle. - - Creative Director Jan Theysen and Senior Game Designer Elliott Verbiest face off in two 1v1 multi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357387</v>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" t="str">
+        <v>The Crew Motorfest Comes to Nintendo Switch 2 on October 8</v>
+      </c>
+      <c r="B474" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C474" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D474" t="str">
+        <v>Retail, Gaming</v>
+      </c>
+      <c r="E474" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357385</v>
+      </c>
+      <c r="F474" t="str">
+        <v>The Crew Motorfest &amp;amp;#8239;will be available on Nintendo Switch 2 starting on October&amp;amp;#8239;8&amp;amp;#8239;in both a physical retail edition and digitally via the Nintendo eShop.&amp;amp;#8239;&amp;amp;#8239; - - The Crew Motorfest is a celebration of driving, set in the stunning landscapes of the Hawaiian archipelago. It&amp;#39;s all about the freedom to drive your way&amp;amp;#8239;in this&amp;amp;#8239;massive playground&amp;amp;#8239;- discovering new roads, jumping into thematic campaigns that bring to life different eras and styles of ca... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357385</v>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" t="str">
+        <v>Bringing Fans Closer to the Game: Hisense Enhances FIFA World Cup 2026™ Viewing Through Display Innovation</v>
+      </c>
+      <c r="B475" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C475" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D475" t="str">
+        <v>Retail, Gaming</v>
+      </c>
+      <c r="E475" t="str">
+        <v>https://www.prnewswire.com/news-releases/bringing-fans-closer-to-the-game-hisense-enhances-fifa-world-cup-2026-viewing-through-display-innovation-302821566.html</v>
+      </c>
+      <c r="F475" t="str">
+        <v>QINGDAO, China, July 9, 2026 /PRNewswire/ -- Hisense, a leading brand in global consumer electronics and home appliances, and an official sponsor of the FIFA World Cup 2026TM, is helping football fans experience every match with greater realism, immersion, and excitement through its...</v>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" t="str">
+        <v>nubia Neo 5 GT Special Edition Debuts with the First and Only Liquid and Air Dual Active Cooling System in Its Class</v>
+      </c>
+      <c r="B476" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C476" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D476" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E476" t="str">
+        <v>https://www.prnewswire.com/news-releases/nubia-neo-5-gt-special-edition-debuts-with-the-first-and-only-liquid-and-air-dual-active-cooling-system-in-its-class-302821740.html</v>
+      </c>
+      <c r="F476" t="str">
+        <v>SHENZHEN, China, July 9, 2026 /PRNewswire/ -- nubia, a highly personalized and lifestyle smartphone brand, announced the launch of nubia Neo 5 GT Special Edition, the latest addition to its Neo lineup built on the belief to bring pro-level gaming to everyone. Designed for young gamers and...</v>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" t="str">
+        <v>Wimbledon Champion Pat Cash Partners with Urban Turf Solutions to Launch New Signature Tennis Surface</v>
+      </c>
+      <c r="B477" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C477" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D477" t="str">
+        <v>Real Estate, Gaming</v>
+      </c>
+      <c r="E477" t="str">
+        <v>https://pressat.co.uk/releases/wimbledon-champion-pat-cash-partners-with-urban-turf-solutions-to-launch-new-signature-tennis-surface-b2e3afcbc93084f6aec55d9a7931af5d/</v>
+      </c>
+      <c r="F477" t="str">
+        <v xml:space="preserve">Thursday 9 July, 2026 GOLD COAST, Australia | 9 July 2026 – Former Wimbledon champion, and Aussie Icon, Pat Cash has entered into a strategic partnership with Australian sports surface manufacturer Urban Turf Solutions (UTS) to launch the Pat Cash Signature Surface, a new range of premium artificial turf tennis courts developed through direct collaboration between Cash and the UTS team. More than a traditional endorsement, the partnership has seen Cash actively involved in the product's development, testing and refinement. Drawing on decades of experience at the highest level of the game, Cash has worked alongside UTS to help shape a surface designed to deliver tournament-grade performance while meeting the practical demands of modern facilities. The Pat Cash Signature Surface will launch </v>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" t="str">
+        <v>PhilWeb secures exclusive partnership with Pragmatic Play, expanding tech-enabled gaming services in the PH</v>
+      </c>
+      <c r="B478" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C478" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D478" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E478" t="str">
+        <v>https://www.prnewswire.com/news-releases/philweb-secures-exclusive-partnership-with-pragmatic-play-expanding-tech-enabled-gaming-services-in-the-ph-302821625.html</v>
+      </c>
+      <c r="F478" t="str">
+        <v>MANILA, Philippines, July 9, 2026 /PRNewswire/ -- Listed PhilWeb Corporation ("PhilWeb" or the "Company", PSE: WEB) today announced an exclusive partnership with Pragmatic Play that will enable licensed gaming operators in the Philippines to utilize international ecosystem partner...</v>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" t="str">
+        <v>LG Display reveals experimental study results on Gaming OLED performance</v>
+      </c>
+      <c r="B479" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C479" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D479" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E479" t="str">
+        <v>https://www.prnewswire.com/news-releases/lg-display-reveals-experimental-study-results-on-gaming-oled-performance-302820661.html</v>
+      </c>
+      <c r="F479" t="str">
+        <v>SEOUL, South Korea, July 8, 2026 /PRNewswire/ -- LG Display, the world's leading innovator of display technologies, announced today the outcomes of its experimental study on how the refresh rate of gaming monitors affects actual real-world gaming performance, with its related research...</v>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" t="str">
+        <v>Esports World Cup 2026 Opens in Paris, Marking a New Global Chapter for Competitive Gaming</v>
+      </c>
+      <c r="B480" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C480" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D480" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E480" t="str">
+        <v>https://www.prnewswire.com/news-releases/esports-world-cup-2026-opens-in-paris-marking-a-new-global-chapter-for-competitive-gaming-302821128.html</v>
+      </c>
+      <c r="F480" t="str">
+        <v>The world's best esports players arrive in Paris today for the opening of the first international edition of the Esports World Cup, set to bring together more than 2,000 players and 200 Clubs from over 100 countries. More than 1.5 million players competed through 330 globally-hosted Road...</v>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" t="str">
+        <v>In HelloNation, Twin Peaks Marketing Director Stephanie Gray Explores What Creates a True Game-Day Atmosphere</v>
+      </c>
+      <c r="B481" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C481" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D481" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E481" t="str">
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-twin-peaks-marketing-director-stephanie-gray-explores-what-creates-a-true-game-day-atmosphere-302820954.html</v>
+      </c>
+      <c r="F481" t="str">
+        <v>The article highlights how sports bars combine viewing, food, and hospitality to elevate the fan experience. CHATTANOOGA, Tenn., July 8, 2026 /PRNewswire/ -- What transforms a typical Sunday into a true game-day experience? A recent HelloNation article explores that question with...</v>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" t="str">
+        <v>A Compact Layout with Full TMR Precision: Epomaker HE65 V2 TMR</v>
+      </c>
+      <c r="B482" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C482" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D482" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E482" t="str">
+        <v>https://pr-inside.com/a-compact-layout-with-full-tmr-precision-epomaker-he65-v2-tmr-r5199050.htm</v>
+      </c>
+      <c r="F482" t="str">
+        <v>(PR-inside.com) The Epomaker HE65 V2 TMR packages advanced TMR technology, support for both mechanical and magnetic switches, and high-performance responsiveness into a space-efficient 65% layout. NEW YORK CITY, NY / ACCESS Newswire / July 8, 2026 / Following the successful launch of the HE75 V2 TMR, Epomaker received strong interest from enthusiasts seeking the same TMR-powered experience in additional layouts. In response, Epomaker introduced the HE65 V2 TMR, bringing the same advanced TMR technology and responsive performance to a compact layout designed for both competitive gaming and streamlined desktop setups. Compact Precision for Competitive Play Hall Effect keyboards have already met the needs ..</v>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" t="str">
+        <v>Pawn Shop Debuts in Los Angeles With a New Vision for Sports Hospitality</v>
+      </c>
+      <c r="B483" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C483" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D483" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E483" t="str">
+        <v>https://www.prweb.com/releases/pawn-shop-debuts-in-los-angeles-with-a-new-vision-for-sports-hospitality-302820179.html</v>
+      </c>
+      <c r="F483" t="str">
+        <v>A First-of-Its-Kind Hospitality Destination Redefining How Fans Experience the Game Opens LOS ANGELES, July 8, 2026 /PRNewswire-PRWeb/ -- Pawn Shop, a new culture-forward hospitality concept rooted in sports, is now open at 5901 Melrose Avenue, the longtime home of the iconic Brothers...</v>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" t="str">
+        <v>Medical Care Technologies Subsidiary Infinite Auctions Surges Past ...</v>
+      </c>
+      <c r="B484" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C484" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D484" t="str">
+        <v>Healthcare, Gaming</v>
+      </c>
+      <c r="E484" t="str">
+        <v>https://pr-inside.com/medical-care-technologies-subsidiary-infinite-auctions-surges-past-r5199016.htm</v>
+      </c>
+      <c r="F484" t="str">
+        <v>(PR-inside.com) Iconic LeBron, Kobe, and Iverson Game Worn Items Headline Event Generating Non-Dilutive Capital for Operations and Technology Development MESA, AZ / ACCESS Newswire / July 8, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today highlighted powerful momentum at its wholly-owned subsidiary Infinite Auctions, where the ongoing summer memorabilia auction has already reached $158,478.02 in total value with over 82,500 views and more than two weeks remaining until the July 25 close. The auction features standout iconic items, including a LeBron James record milestone jersey with a current bid of $42,500, a pair of Kobe Bryant 2001 NBA Finals game-worn sneakers at ..</v>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" t="str">
+        <v>Medical Care Technologies Subsidiary Infinite Auctions Surges Past $158,000 in High-Profile Memorabilia Auction with Explosive Viewer Engagement</v>
+      </c>
+      <c r="B485" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C485" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D485" t="str">
+        <v>Healthcare, Gaming</v>
+      </c>
+      <c r="E485" t="str">
+        <v>https://www.newswire.com/news/medical-care-technologies-subsidiary-infinite-auctions-surges-past-158-000-in</v>
+      </c>
+      <c r="F485" t="str">
+        <v>Iconic LeBron, Kobe, and Iverson Game Worn Items Headline Event Generating Non-Dilutive Capital for Operations and Technology Development</v>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" t="str">
+        <v>GameSquare's Stream Hatchet Publishes Esports Live Streaming Trends ...</v>
+      </c>
+      <c r="B486" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C486" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D486" t="str">
+        <v>Finance, Gaming, Media</v>
+      </c>
+      <c r="E486" t="str">
+        <v>https://pr-inside.com/gamesquare-s-stream-hatchet-publishes-esports-live-streaming-trends-r5199004.htm</v>
+      </c>
+      <c r="F486" t="str">
+        <v>(PR-inside.com) 2.7B hours of esports tournaments were watched in 2025 thanks to the rise of co-streaming FRISCO, TX / ACCESS Newswire / July 8, 2026 / Stream Hatchet, the leading provider of data analytics for the live streaming and gaming ecosystem and wholly-owned subsidiary of GameSquare Holdings (NASDAQ:GAME) ("GameSquare", or the "Company"), has released its Esports Live Streaming Trends Report. The report reveals key insights into the evolution of the global esports market relevant to game publishers, esports organizers, and brands. Access to the report is available at: https://streamhatchet.com/reports/esports-live-streaming-trends/ "According to Stream Hatchet's proprietary data, esports continues to prove that it is one of ..</v>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" t="str">
+        <v>GameSquare's Stream Hatchet Publishes Esports Live Streaming Trends Report</v>
+      </c>
+      <c r="B487" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C487" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D487" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E487" t="str">
+        <v>https://www.newswire.com/news/gamesquares-stream-hatchet-publishes-esports-live-streaming-trends-report</v>
+      </c>
+      <c r="F487" t="str">
+        <v>2.7B hours of esports tournaments were watched in 2025 thanks to the rise of co-streaming</v>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" t="str">
+        <v>Stuck on the Sidelines: Three-Quarters of Adults Will Watch Football This Summer, but a Third Haven't Played a Game in Six Months or More</v>
+      </c>
+      <c r="B488" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C488" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D488" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E488" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357322</v>
+      </c>
+      <c r="F488" t="str">
+        <v>With the summer of football now in full swing, Carlsberg has sought to change this and get people back out and experiencing the joy of playing football. &amp;amp;#8203; - - According to the research conducted by Carlsberg, most (44%) feel they don&amp;#39;t have enough time, the team to play with (39%) or the space (16%) to play. And, so, the role for Carlsberg is simple: bring the joy of playing the game back to people, by making it easy to play again. - - As a result, &amp;#8220;Goal Posters&amp;#8221; have popped up on wall... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357322</v>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" t="str">
+        <v>Stuck on the Sidelines: Carlsberg reveals Three-Quarters of Adults Will Watch Football This Summer, but a Third Haven't Played a Game in Six Months or More</v>
+      </c>
+      <c r="B489" t="str">
+        <v>2026-07-07</v>
+      </c>
+      <c r="C489" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D489" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E489" t="str">
+        <v>https://www.prnewswire.com/news-releases/stuck-on-the-sidelines-carlsberg-reveals-three-quarters-of-adults-will-watch-football-this-summer-but-a-third-havent-played-a-game-in-six-months-or-more-302819967.html</v>
+      </c>
+      <c r="F489" t="str">
+        <v>COPENHAGEN, Denmark, July 7, 2026 /PRNewswire/ -- A third of adults (31%) admit that they've not had a kickabout in six months or more*, compared to the whopping 73% who will watch a game this summer. With the summer of football now in full swing, Carlsberg has sought to change this and...</v>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" t="str">
+        <v>Federal Agencies and State Gaming Regulators to Participate in the 2026 Annual BSA/AML Gaming Conference</v>
+      </c>
+      <c r="B490" t="str">
+        <v>2026-07-07</v>
+      </c>
+      <c r="C490" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D490" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E490" t="str">
+        <v>https://www.prnewswire.com/news-releases/federal-agencies-and-state-gaming-regulators-to-participate-in-the-2026-annual-bsaaml-gaming-conference-302820064.html</v>
+      </c>
+      <c r="F490" t="str">
+        <v>LAS VEGAS, July 7, 2026 /PRNewswire/ -- The BSA-AML Compliance Group is excited to share an early preview of the agenda for the Annual BSA/AML Gaming Conference, the most respected and comprehensive anti-money laundering compliance event for the gaming sector. The 2026 conference will be...</v>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" t="str">
+        <v>Artist Werner Bronkhorst celebrates World Cup with Big Balls exhibition</v>
+      </c>
+      <c r="B491" t="str">
+        <v>2026-07-07</v>
+      </c>
+      <c r="C491" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D491" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E491" t="str">
+        <v>https://www.prnewswire.com/news-releases/artist-werner-bronkhorst-celebrates-world-cup-with-big-balls-exhibition-302819957.html</v>
+      </c>
+      <c r="F491" t="str">
+        <v>LOS ANGELES, July 7, 2026 /PRNewswire/ -- The globally recognised contemporary artist Werner Bronkhorst marks the Football World Cup with Big Balls: an all-new collection of football-inspired paintings to celebrate the world's most loved ball game. The works will debut in LA from July 9 -...</v>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" t="str">
+        <v>Play the 55th MAXIMUS CUP online event and you could earn an in-game collaborative theme!</v>
+      </c>
+      <c r="B492" t="str">
+        <v>2026-07-07</v>
+      </c>
+      <c r="C492" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D492" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E492" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357288</v>
+      </c>
+      <c r="F492" t="str">
+        <v>[Mission loading&amp;#8230;] - - Lock in for the Tetris&amp;#174; 99 55th MAXIMUS CUP online event! This time, you&amp;#39;ll have the opportunity to earn an in-game theme inspired by the Star Fox&amp;#8482; game for the Nintendo Switch&amp;#8482; 2 system. During the event, collect 100 event points by playing matches in Tetris 99 mode to unlock the in-game theme. - - The event will be: - - July 10 (Fri.) at 12:00 a.m. PT to July 13 (Mon.) at 11:59 p.m. PT - - You can learn more details at: tetris99.nintendo.com - - Good l... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357288</v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" t="str">
+        <v>JW Marriott Unveils a Mindful Sanctuary in Kenya's Solio Game Reserve</v>
+      </c>
+      <c r="B493" t="str">
+        <v>2026-07-07</v>
+      </c>
+      <c r="C493" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D493" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E493" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357279</v>
+      </c>
+      <c r="F493" t="str">
+        <v>Download high-resolution images here - - Key Facts - - - &amp;#8226; JW Marriott Mount Kenya Rhino Reserve Safari Camp opens in Solio Game Reserve, Laikipia, Kenya, a 45,000-acre private conservancy known for its role in rhino conservation. - - - - - - &amp;#8226; The camp features 19 tented suites, complemented by spaces designed to support holistic well-being, including garden-led dining and the brand&amp;#39;s signature Spa by JW offering restorative treatments. - - - - - - &amp;#8226; Guests can participate in gu... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357279</v>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" t="str">
+        <v>Code Ninjas Appoints Brand Partnerships Veteran Paul Eulette as Vice President of Partnerships</v>
+      </c>
+      <c r="B494" t="str">
+        <v>2026-07-07</v>
+      </c>
+      <c r="C494" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D494" t="str">
+        <v>Retail, Gaming, Education</v>
+      </c>
+      <c r="E494" t="str">
+        <v>https://www.prnewswire.com/news-releases/code-ninjas-appoints-brand-partnerships-veteran-paul-eulette-as-vice-president-of-partnerships-302818891.html</v>
+      </c>
+      <c r="F494" t="str">
+        <v>Industry Veteran to Lead Strategic Partnership Development Across the World's Largest Kids Coding Franchise Focus Areas Include Technology, Gaming, Entertainment, Sports and Consumer Brand Collaboration New Initiatives Designed to Enhance Student Experiences While Driving Enrollment and...</v>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" t="str">
+        <v>HEY SEVEN OFFICIALLY LAUNCHES THE GAMING INDUSTRY'S FIRST AI-NATIVE PREMIUM PLAYER DEVELOPMENT PLATFORM</v>
+      </c>
+      <c r="B495" t="str">
+        <v>2026-07-07</v>
+      </c>
+      <c r="C495" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D495" t="str">
+        <v>AI, SaaS, Gaming</v>
+      </c>
+      <c r="E495" t="str">
+        <v>https://www.prnewswire.com/news-releases/hey-seven-officially-launches-the-gaming-industrys-first-ai-native-premium-player-development-platform-302818804.html</v>
+      </c>
+      <c r="F495" t="str">
+        <v>Unifying three signals- gaming, behavioral, and conversational- into a single holistic player profile, driving incremental player monetization at scale. LAS VEGAS, July 7, 2026 /PRNewswire/ -- Hey Seven officially launched an AI-native premium player development platform, purpose-built to...</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" t="str">
+        <v>Reserve Replacement Returns to the Top of the Upstream Agenda to Support an Orderly Energy Transition</v>
+      </c>
+      <c r="B496" t="str">
+        <v>2026-07-07</v>
+      </c>
+      <c r="C496" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D496" t="str">
+        <v>Energy, Gaming</v>
+      </c>
+      <c r="E496" t="str">
+        <v>https://www.prnewswire.com/news-releases/reserve-replacement-returns-to-the-top-of-the-upstream-agenda-to-support-an-orderly-energy-transition-302818818.html</v>
+      </c>
+      <c r="F496" t="str">
+        <v>As Many as 80% of the Largest National and International Oil Companies Face Significant Production Decline by 2040 Existing Output Must Be Replaced to Maintain Energy Affordability and Security and Support an Orderly Energy Transition Technology Could Be One of the Game Changers for...</v>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" t="str">
+        <v>Gravity Game Unite Launches 2nd Open Beta Test for PC MMORPG Ragnarok Zero: Global</v>
+      </c>
+      <c r="B497" t="str">
+        <v>2026-07-07</v>
+      </c>
+      <c r="C497" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D497" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E497" t="str">
+        <v>https://www.prnewswire.com/news-releases/gravity-game-unite-launches-2nd-open-beta-test-for-pc-mmorpg-ragnarok-zero-global-302818405.html</v>
+      </c>
+      <c r="F497" t="str">
+        <v>KUALA LUMPUR, Malaysia, July 7, 2026 /PRNewswire/ -- Gravity Game Unite (GGU), the Malaysian subsidiary of global game company Gravity, has officially launched the 2nd Open Beta Test (OBT2) for the PC MMORPG Ragnarok Zero: Global. The 2nd OBT runs from July 7, 2026 at 9:00 AM to July 15,...</v>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" t="str">
+        <v>BC.GAME Wraps Participation at iGB Live London 2026</v>
+      </c>
+      <c r="B498" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C498" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D498" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E498" t="str">
+        <v>https://www.prnewswire.com/news-releases/bcgame-wraps-participation-at-igb-live-london-2026-302818277.html</v>
+      </c>
+      <c r="F498" t="str">
+        <v>BELIZE CITY, Belize, July 6, 2026 /PRNewswire/ -- BC.GAME participated in iGB Live London 2026 at ExCeL London, with the team present at stand L60 across the two-day exhibition. The booth featured a football-inspired design aligned with the ongoing global football season, attracting...</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" t="str">
+        <v>New Beko research reveals eight in ten fans miss key sporting moments as matchday</v>
+      </c>
+      <c r="B499" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C499" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D499" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E499" t="str">
+        <v>https://www.prnewswire.com/news-releases/new-beko-research-reveals-eight-in-ten-fans-miss-key-sporting-moments-as-matchday-302817732.html</v>
+      </c>
+      <c r="F499" t="str">
+        <v>Summer sport is turning the kitchen into the heart of home hosting, with fridges, ovens and freezers helping to prep food and drinks while guests stay focused on the game. ISTANBUL, July 6, 2026 /PRNewswire/ -- Beko, Europe's leading home appliances company, has announced a new study...</v>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" t="str">
+        <v>"BLEACH Mirrors High" Begins Closed Beta Test Applications, Unveils New Trailer and New Soul Reapers at Anime Expo 2026</v>
+      </c>
+      <c r="B500" t="str">
+        <v>2026-07-04</v>
+      </c>
+      <c r="C500" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D500" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E500" t="str">
+        <v>https://www.prnewswire.com/news-releases/bleach-mirrors-high-begins-closed-beta-test-applications-unveils-new-trailer-and-new-soul-reapers-at-anime-expo-2026-302817809.html</v>
+      </c>
+      <c r="F500" t="str">
+        <v>LOS ANGELES, July 4, 2026 /PRNewswire/ -- At Anime Expo 2026, Bandai Namco Entertainment Inc. opened Closed Beta Test applications for BLEACH Mirrors High, the new mobile action game that depicts the story following the Thousand-Year Blood War arc of the animated TV series BLEACH, and...</v>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" t="str">
+        <v>Lucy Bronze signs new Chelsea contract</v>
+      </c>
+      <c r="B501" t="str">
+        <v>2026-07-03</v>
+      </c>
+      <c r="C501" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D501" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E501" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357154</v>
+      </c>
+      <c r="F501" t="str">
+        <v>On putting pen to paper, Bronze said: &amp;#39;I feel like this is the right thing for me at this time. I&amp;#39;ve really enjoyed the last two years being at Chelsea and back in England, and I feel like we&amp;#39;re in a place now where we&amp;#39;re moving forward as a club. Added to the move to Stamford Bridge, it&amp;#39;s a really exciting time to be part of the team.&amp;#39; - - One of the most experienced and highly decorated players in the women&amp;#39;s game, the defender first signed for the Blues from Barcelona ahead of the 2024/2... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357154</v>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" t="str">
+        <v>Medical Care Technologies Inc. (OTC Pink:MDCE) Subsidiary Infinite ...</v>
+      </c>
+      <c r="B502" t="str">
+        <v>2026-07-03</v>
+      </c>
+      <c r="C502" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D502" t="str">
+        <v>Healthcare, Gaming</v>
+      </c>
+      <c r="E502" t="str">
+        <v>https://pr-inside.com/medical-care-technologies-inc-otc-pink-mdce-subsidiary-infinite-r5197402.htm</v>
+      </c>
+      <c r="F502" t="str">
+        <v>(PR-inside.com) Rare Dual-Signed, Photo-Matched "The Kobe 1" Sneakers from Series-Clinching 01' NBA Finals Game 5 Now Available Alongside 2009 Playoff Sneakers at $40,000 Buy It Now in Live Summer 2026 Flash Auction. MESA, AZ / ACCESS Newswire / July 3, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today announced that two of the most significant Kobe Bryant game-worn sneaker lots in recent years are now available in its Infinite Auctions Summer 2026 Game Used Flash Auction at https://infiniteauctions.com/auctions, currently live and running through Saturday, July 18, 2026 at 9:00 PM EST. Both lots feature exceptional provenance, dual signatures, and ironclad photo-match authentication ..</v>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" t="str">
+        <v>Medical Care Technologies Inc. (OTC Pink:MDCE) Subsidiary Infinite Auctions Presents Kobe Bryant 2001 NBA Finals Championship Sneakers with $200,000 Buy It Now Option</v>
+      </c>
+      <c r="B503" t="str">
+        <v>2026-07-03</v>
+      </c>
+      <c r="C503" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D503" t="str">
+        <v>Healthcare, Gaming</v>
+      </c>
+      <c r="E503" t="str">
+        <v>https://www.newswire.com/news/medical-care-technologies-inc-otc-pink-mdce-subsidiary-infinite-4462392</v>
+      </c>
+      <c r="F503" t="str">
+        <v>Rare Dual-Signed, Photo-Matched "The Kobe 1" Sneakers from Series-Clinching 01' NBA Finals Game 5 Now Available Alongside 2009 Playoff Sneakers at $40,000 Buy It Now in Live Summer 2026 Flash Auction.</v>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" t="str">
+        <v>Ultra-Portable Large-Screen Companion for Nintendo Switch Gamers -- HAILESI S135 Portable Monitor | 500 Nits Peak Brightness &amp;amp; Crisp 2.2K Resolution, a Top-Tier Pick Worth Considering</v>
+      </c>
+      <c r="B504" t="str">
+        <v>2026-07-03</v>
+      </c>
+      <c r="C504" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D504" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E504" t="str">
+        <v>https://www.prnewswire.com/news-releases/ultra-portable-large-screen-companion-for-nintendo-switch-gamers--hailesi-s135-portable-monitor--500-nits-peak-brightness--crisp-2-2k-resolution-a-top-tier-pick-worth-considering-302816513.html</v>
+      </c>
+      <c r="F504" t="str">
+        <v>SHENZHEN, China, July 3, 2026 /PRNewswire/ -- For gamers who often spend time in cafes, outdoor camps, and high-speed trains, the Nintendo Switch serves as an ideal portable travel companion. However, it comes with a well-known drawback: its compact built-in screen only offers a mediocre...</v>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" t="str">
+        <v>ATTACK SHARK Launches R98 HE, Redefining Hall-Effect Magnetic Switch Keyboard Experience with Industry-leading Design</v>
+      </c>
+      <c r="B505" t="str">
+        <v>2026-07-03</v>
+      </c>
+      <c r="C505" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D505" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E505" t="str">
+        <v>https://www.prnewswire.com/news-releases/attack-shark-launches-r98-he-redefining-hall-effect-magnetic-switch-keyboard-experience-with-industry-leading-design-302817459.html</v>
+      </c>
+      <c r="F505" t="str">
+        <v>NEW YORK, July 2, 2026 /PRNewswire/ -- Gaming peripheral brand ATTACK SHARK has announced the launch of its R98 HE, a new flagship competitive magnetic switch keyboard designed to raise the standard for high-end hall-effect magnetic switch keyboards. Targeting professional gaming, office...</v>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" t="str">
+        <v>Find your flow in Rhythm Heaven Groove</v>
+      </c>
+      <c r="B506" t="str">
+        <v>2026-07-03</v>
+      </c>
+      <c r="C506" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D506" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E506" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357112</v>
+      </c>
+      <c r="F506" t="str">
+        <v>Tap. To. The. Beat! - - Playing the Rhythm Heaven&amp;#8482; Groove game is pretty simple: You listen to the beat, get in the groove, and press the right button at the right time. In other words, it&amp;#39;s all about challenging your sense of rhythm. But it&amp;#39;s a little silly to explain a rhythm game with text, so please take a moment to watch the video above. We&amp;#39;ll wait! - - (Waits.) - - OK, are you back? So, while watching, did you subconsciously move your head or tap your foot? If so, you just experienced... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357112</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" t="str">
+        <v>Nike Becomes the Official Ball Supplier of Germany's Women's Bundesliga and Supercup</v>
+      </c>
+      <c r="B507" t="str">
+        <v>2026-07-03</v>
+      </c>
+      <c r="C507" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D507" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E507" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357107</v>
+      </c>
+      <c r="F507" t="str">
+        <v>What&amp;#39;s happening? - Nike is becoming the official ball supplier of the Women&amp;#39;s Bundesliga, Germany&amp;#39;s top women&amp;#39;s football leagues, and the Supercup. This marks Nike&amp;#39;s first league and cup partnership in Germany and reflects the leading role Nike plays in defining and accelerating the women&amp;#39;s game around the world. - - What Nike football will be used in the Women&amp;#39;s Bundesliga? - Nike&amp;#39;s Control football is the new official match ball for both the first and second divisions of the Women&amp;#39;s Bu... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357107</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" t="str">
+        <v>IHG Hotels &amp; Resorts cements its place as the home of Australian Rugby</v>
+      </c>
+      <c r="B508" t="str">
+        <v>2026-07-03</v>
+      </c>
+      <c r="C508" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D508" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E508" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357104</v>
+      </c>
+      <c r="F508" t="str">
+        <v>IHG Hotels &amp;amp; Resorts, one of the world&amp;#39;s leading hospitality companies, is renewing its partnership with Rugby Australia, extending a 24-year relationship for a further three years through to 2028. The partnership has seen IHG hotels welcome players, team management and Rugby Australia colleagues across the globe while helping fans stay close to the game across Australia and New Zealand. - - The renewal marks the next chapter in IHG&amp;#39;s commitment to Australian Rugby, continuing a partnership... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357104</v>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" t="str">
+        <v>Facephi Reinforces Its Presence in the Regulated Gaming Industry Following Successful Deployment with The OxiaCore Project</v>
+      </c>
+      <c r="B509" t="str">
+        <v>2026-07-02</v>
+      </c>
+      <c r="C509" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D509" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E509" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/02/3321442/0/en/Facephi-Reinforces-Its-Presence-in-the-Regulated-Gaming-Industry-Following-Successful-Deployment-with-The-OxiaCore-Project.html</v>
+      </c>
+      <c r="F509" t="str">
+        <v>Facephi Reinforces Its Presence in the Regulated Gaming Industry Following Successful Deployment with The OxiaCore Project</v>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" t="str">
+        <v>Jupiter Hammerheads to Wear InjuredVeterans.com-Sponsored America 250 ...</v>
+      </c>
+      <c r="B510" t="str">
+        <v>2026-07-02</v>
+      </c>
+      <c r="C510" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D510" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E510" t="str">
+        <v>https://pr-inside.com/jupiter-hammerheads-to-wear-injuredveterans-com-sponsored-america-r5197104.htm</v>
+      </c>
+      <c r="F510" t="str">
+        <v>(PR-inside.com) Game-Worn Jerseys Will Be Auctioned Following July 3-4 Games, With All Proceeds Benefiting Friends of Fisher House, West Palm Beach JUPITER, FL / ACCESS Newswire / July 2, 2026 / InjuredVeterans.com , a nationwide legal resource for disabled veterans empowered by Gordon &amp; Partners, P.A., will serve as the jersey sponsor for the Jupiter Hammerheads' specialty America 250 uniforms during the Mega Bash at Roger Dean Chevrolet Stadium on July 3 and 4, 2026. Following the games, game-worn jerseys will be auctioned via MiLB Auctions atmilbauctions.com , with all proceeds benefitingFriends of Fisher House, West Palm Beach . Friends of Fisher House ..</v>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" t="str">
+        <v>Jupiter Hammerheads to Wear InjuredVeterans.com-Sponsored America 250 Jerseys at Mega Bash in Support of Veterans, Current Military Members and Their Families</v>
+      </c>
+      <c r="B511" t="str">
+        <v>2026-07-02</v>
+      </c>
+      <c r="C511" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D511" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E511" t="str">
+        <v>https://www.newswire.com/news/jupiter-hammerheads-to-wear-injuredveterans-com-sponsored-america-250-jerseys</v>
+      </c>
+      <c r="F511" t="str">
+        <v>Game-Worn Jerseys Will Be Auctioned Following July 3-4 Games, With All Proceeds Benefiting Friends of Fisher House, West Palm Beach</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" t="str">
+        <v>We re in the Game: Bear Bryant Award Returns to EA SPORTS College Football 27</v>
+      </c>
+      <c r="B512" t="str">
+        <v>2026-07-02</v>
+      </c>
+      <c r="C512" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D512" t="str">
+        <v>Healthcare, Retail, Gaming, Media</v>
+      </c>
+      <c r="E512" t="str">
+        <v>https://www.newmediawire.com/news/we-re-in-the-game-bear-bryant-award-returns-to-ea-sports-college-football-27-7087471</v>
+      </c>
+      <c r="F512" t="str">
+        <v>HOUSTON - July 2, 2026 ( NEWMEDIAWIRE ) - The name of the legendary Paul “Bear” Bryant is synonymous with excellence in the game of college football, and once again, fans playing EA SPORTS College Football 27’s Dynasty Mode will have the chance to win the American Heart Association’s Paul “Bear” Bryant Award as the game’s National Coach of the Year. Last year’s video game release saw the Bryant Award join the Heisman Trophy, Lou Groza Award, Lombardi Award, Unitas Golden Arm Award and Broyles Award as featured awards in the game. The continued inclusion of the Paul “Bear” Bryant Coach of the Year Award in one of the most celebrated video game franchises in history is another step in the efforts by the American Heart Association, a relentless force changing the future of health for everyone</v>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" t="str">
+        <v>Icon elements inspired by the Rhythm Heaven Groove game are here for a limited time</v>
+      </c>
+      <c r="B513" t="str">
+        <v>2026-07-02</v>
+      </c>
+      <c r="C513" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D513" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E513" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357074</v>
+      </c>
+      <c r="F513" t="str">
+        <v>Time to refresh your user icon? Redeem your My Nintendo&amp;#8482; Platinum Points* for exclusive rewards, including icon elements you can use to create a new look for your user icon! - - Icon elements featuring the Rhythm Heaven&amp;#8482; Groove game are available at these times: - - - &amp;#8226; Wave 1: 7/1 at 6:00 p.m. PT - 7/8 at 5:59 p.m. PT - &amp;#8226; Wave 2: 7/8 at 6:00 p.m. PT - 7/15 at 5:59 p.m. PT - &amp;#8226; Wave 3: 7/15 at 6:00 p.m. PT - 7/22 at 5:59 p.m. PT - &amp;#8226; Wave 4: 7/22 at 6:00 p.m. PT - 7/29 at 5:59 p.m. P... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357074</v>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" t="str">
+        <v>Joyride Through July With 12 Games Coming to GeForce NOW</v>
+      </c>
+      <c r="B514" t="str">
+        <v>2026-07-02</v>
+      </c>
+      <c r="C514" t="str">
+        <v>mlpr-nvidia</v>
+      </c>
+      <c r="D514" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E514" t="str">
+        <v>https://blogs.nvidia.com/blog/geforce-now-thursday-july-2026-games-list/</v>
+      </c>
+      <c r="F514" t="str">
+        <v>Summer is heating up — and GeForce NOW is taking players along for the ride. Start the month with Monopoly: Star Wars Heroes vs. Villains, bringing a galaxy far, far away to the iconic board-game franchise, alongside 12 new games joining the cloud this month.  Plus, don’t let the sun set on the biggest GeForce […]</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" t="str">
+        <v>KAIJU NO. 8 THE GAME: Summer's Here! ★5 Kikoru Shinomiya in "Swimsuit Suit" debuts with Special Event and 1,500+ Dimensional Crystal Rewards!</v>
+      </c>
+      <c r="B515" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C515" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D515" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E515" t="str">
+        <v>https://www.prnewswire.com/news-releases/kaiju-no-8-the-game-summers-here-5-kikoru-shinomiya-in-swimsuit-suit-debuts-with-special-event-and-1-500-dimensional-crystal-rewards-302816358.html</v>
+      </c>
+      <c r="F515" t="str">
+        <v>LOS ANGELES, July 1, 2026 /PRNewswire/ -- KAIJU NO. 8 THE GAME, co-produced by Akatsuki Games, TOHO, and Production I.G, today announced the arrival of the summer update featuring ★5 [Waterside Respite] Kikoru Shinomiya, clad in the new "Swimsuit Suit." Her arrival headlines the new...</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" t="str">
+        <v>Phaser Studio Launches Game Agent: Build a Complete Video Game From a Single Sentence</v>
+      </c>
+      <c r="B516" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C516" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D516" t="str">
+        <v>AI, Gaming, Media</v>
+      </c>
+      <c r="E516" t="str">
+        <v>https://www.prnewswire.com/news-releases/phaser-studio-launches-game-agent-build-a-complete-video-game-from-a-single-sentence-302816338.html</v>
+      </c>
+      <c r="F516" t="str">
+        <v>SAN FRANCISCO, July 1, 2026 /PRNewswire/ -- Phaser Studio Inc., the company behind the open-source Phaser game framework, recently launched the Phaser Game Agent, an AI tool that turns one sentence into a complete, playable video game. Describe the game you want, and the agent handles the...</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" t="str">
+        <v>There Is No Place Like ALYZE: Why Health Experts Say Utah's New Integrated ...</v>
+      </c>
+      <c r="B517" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C517" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D517" t="str">
+        <v>Healthcare, Retail, Gaming</v>
+      </c>
+      <c r="E517" t="str">
+        <v>https://pr-inside.com/there-is-no-place-like-alyze-why-health-experts-say-utah-s-new-integrated-r5196694.htm</v>
+      </c>
+      <c r="F517" t="str">
+        <v>(PR-inside.com) Combining a CLIA-certified on-site laboratory, functional medicine, luxury fitness, precision medicine, full recovery services, and aesthetic wellness under one roof, ALYZE opens in Bountiful as something the consumer health market has not seen before BOUNTIFUL, UT / ACCESS Newswire / July 1, 2026 / The wellness industry is full of excellent individual services. Luxury gyms that deliver serious fitness. Functional medicine clinics that go deeper than a standard physical. Recovery studios with world-class equipment. Hormone clinics that specialize in what primary care will not touch. Medspas that handle aesthetics and skin health. Longevity centers focused on the long game. What has never ..</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" t="str">
+        <v>Medical Care Technologies Inc. (OTC Pink:MDCE) Launches Infinite Auctions ...</v>
+      </c>
+      <c r="B518" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C518" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D518" t="str">
+        <v>Healthcare, Gaming</v>
+      </c>
+      <c r="E518" t="str">
+        <v>https://pr-inside.com/medical-care-technologies-inc-otc-pink-mdce-launches-infinite-auctions-r5196666.htm</v>
+      </c>
+      <c r="F518" t="str">
+        <v>(PR-inside.com) Star-Studded Lineup Featuring LeBron James, Kobe Bryant, Carmelo Anthony &amp; Allen Iverson Headlines Premium Game-Worn Memorabilia Auction MESA, AZ / ACCESS Newswire / July 1, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today announced the official opening of its Infinite Auctions Summer 2026 Game Used Flash Auction. Bidding is live today, July 1, 2026, and will run through Saturday, July 18, 2026 at 9:00 PM EST. This high-profile auction showcases an exceptional collection of authentic game-used memorabilia from NBA legends, with all items rigorously authenticated by MDCE's subsidiary Real Game Used (RGU) at www.realgameused.com, the industry leader in photo-match authentication. Standout lots ..</v>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" t="str">
+        <v>Medical Care Technologies Inc. (OTC Pink:MDCE) Launches Infinite Auctions EPIC Summer 2026 Game Used Sports Auction - Bidding Opens Today</v>
+      </c>
+      <c r="B519" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C519" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D519" t="str">
+        <v>Healthcare, Gaming</v>
+      </c>
+      <c r="E519" t="str">
+        <v>https://www.newswire.com/news/medical-care-technologies-inc-otc-pink-mdce-launches-infinite-auctions-epic</v>
+      </c>
+      <c r="F519" t="str">
+        <v>Star-Studded Lineup Featuring LeBron James, Kobe Bryant, Carmelo Anthony &amp;amp; Allen Iverson Headlines Premium Game-Worn Memorabilia Auction</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" t="str">
+        <v>Gaming and Leisure Properties, Inc. Schedules Second Quarter 2026 Earnings Release and Conference Call</v>
+      </c>
+      <c r="B520" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C520" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D520" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E520" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/01/3320491/29133/en/Gaming-and-Leisure-Properties-Inc-Schedules-Second-Quarter-2026-Earnings-Release-and-Conference-Call.html</v>
+      </c>
+      <c r="F520" t="str">
+        <v>WYOMISSING, Pa., July 01, 2026 (GLOBE NEWSWIRE) -- Gaming and Leisure Properties, Inc. (NASDAQ: GLPI) announced today that the Company will release its 2026 second quarter financial results after the market close on Thursday, July 30, 2026. The Company will host a conference call at 10:00 a.m. ET on Friday, July 31, 2026.</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" t="str">
+        <v>FORGED IN VALOR, CROWNED BY HONOR: HONOR OF KINGS WORLD CUP AT 2026 ESPORTS WORLD CUP KICKS OFF ON JULY 30TH</v>
+      </c>
+      <c r="B521" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C521" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D521" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E521" t="str">
+        <v>https://www.prnewswire.com/news-releases/forged-in-valor-crowned-by-honor-honor-of-kings-world-cup-at-2026-esports-world-cup-kicks-off-on-july-30th-302815464.html</v>
+      </c>
+      <c r="F521" t="str">
+        <v>The road to glory begins July 30, as the Honor of Kings World Cup arrives at the Esports World Cup 2026 in Paris Twenty elite teams from the Honor of Kings and Arena of Valor competitive scenes are set to collide in a landmark first-ever cross-title battle at the Honor of Kings World Cup...</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" t="str">
+        <v>2026 Awards: Chumba Casino Earns Top Sweepstakes Recognition</v>
+      </c>
+      <c r="B522" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C522" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D522" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E522" t="str">
+        <v>https://pr-inside.com/awards-chumba-casino-earns-top-sweepstakes-recognition-r5196419.htm</v>
+      </c>
+      <c r="F522" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Chumba Casino Takes Home Major Honors at the 2026 Online Gambling Awards Chumba Casino picked up top sweepstakes casino recognition at the 2026 online gambling awards, and honestly, it's not hard to see why. The platform has operated since 2017 under VGW Group, in that stretch, it's assembled one of the most consistent track records anywhere in sweepstakes gaming, and the award specifically cited Chumba's player protection standards, it's redemption reliability, and the overall user experience online casino players have come to expect from this brand. This isn't a participation ..</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" t="str">
+        <v>Chumba Casino Revealed as a Top Casino Choice for US Players</v>
+      </c>
+      <c r="B523" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C523" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D523" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E523" t="str">
+        <v>https://pr-inside.com/chumba-casino-revealed-as-a-top-casino-choice-for-us-players-r5196404.htm</v>
+      </c>
+      <c r="F523" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / How Chumba Casino Works and Why It Keeps Growing Chumba Casino operates under the same sweepstakes model that has overtaken the online casino space over the past several years. VGW Holdings, an Australian company that effectively pioneered the social gaming platform format, owns and operates it. Dozens of competitors have since tried to replicate what VGW built, the core mechanic is simple. Players buy Gold Coins, the fun-play virtual currency, and receive Sweeps Coins as a promotional bonus alongside those purchases. Sweeps Coins are the ones that matter. They ..</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" t="str">
+        <v>Chumba Casino Chosen Among the Best Sweepstakes Platforms 2026</v>
+      </c>
+      <c r="B524" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C524" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D524" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E524" t="str">
+        <v>https://pr-inside.com/chumba-casino-chosen-among-the-best-sweepstakes-platforms-r5196380.htm</v>
+      </c>
+      <c r="F524" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Why Chumba Casino Continues to Lead the Sweepstakes Space Chumba Casino has been around longer than most of its competitors, and that longevity counts for something, operated by VGW Group, the platform launched well before the current wave of sweepstakes sites flooded the market . That head start gave it years to refine its dual-currency system, expand it's game library, and iron out the redemption headaches that plague newer operators. In a space where platforms appear and vanish within months? Chumba's track record is hard to ignore. The sweepstakes model ..</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" t="str">
+        <v>Chumba Casino Named a Leading Social Casino Brand 2026</v>
+      </c>
+      <c r="B525" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C525" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D525" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E525" t="str">
+        <v>https://pr-inside.com/chumba-casino-named-a-leading-social-casino-brand-r5196360.htm</v>
+      </c>
+      <c r="F525" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Chumba Casino has been named one of the leading social casino operators in the United States for 2026, reinforcing a position the platform has been building quietly, and, for years, the recognition lands as the sweepstakes gaming platform continues to widen its player base, grow it's game library. And sharpen a digital casino experience that has become the benchmark for the social gaming industry. Operated by VGW Holdings, Chumba Casino runs on the same dual-currency sweepstakes model that opened the door for legal online gaming across most U.S. states; ..</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" t="str">
+        <v>Chumba Casino Wins Best Sweepstakes Casino Experience Award 2026</v>
+      </c>
+      <c r="B526" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C526" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D526" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E526" t="str">
+        <v>https://pr-inside.com/chumba-casino-wins-best-sweepstakes-casino-experience-award-r5196347.htm</v>
+      </c>
+      <c r="F526" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Chumba Casino Recognized as Best Sweepstakes Casino 2026 Virtual Gaming International, the VGW Group subsidiary behind Chumba Casino, announced today that the platform has received the Best Sweepstakes Casino Experience award for 2026. An independent panel made the call after evaluating customer experience, game quality, redemption reliability, and promotional transparency across the sweepstakes casino rankings. This isn't a surprise to anyone paying attention. Chumba Casino has operated as a social casino platform since 2017 and has consistently ranked among the best sweepstakes casino options available to U.S. players. The award specifically ..</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" t="str">
+        <v>Chumba Casino Recognized as a Leading Sweepstakes Casino</v>
+      </c>
+      <c r="B527" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C527" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D527" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E527" t="str">
+        <v>https://pr-inside.com/chumba-casino-recognized-as-a-leading-sweepstakes-casino-r5196326.htm</v>
+      </c>
+      <c r="F527" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / How Chumba Casino Built Its Reputation in the Sweepstakes Space Chumba Casino has operated as a sweepstakes gaming platform since 2017. In that stretch, it quietly became the name most people associate with legal online gaming outside of regulated state markets. Run by Virtual Gaming International (VGI), the platform uses the same dual-currency structure that defines the sweepstakes casino category, Gold Coins for entertainment play and Sweeps Coins that can be redeemed for real money prizes. That model is not new, what separates Chumba is how long it has ..</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" t="str">
+        <v>2026 Casino Awards: Chumba Casino Takes the Top Spot</v>
+      </c>
+      <c r="B528" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C528" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D528" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E528" t="str">
+        <v>https://pr-inside.com/casino-awards-chumba-casino-takes-the-top-spot-r5196237.htm</v>
+      </c>
+      <c r="F528" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Chumba Casino Wins Best Online Casino at the 2026 iGaming Awards Chumba Casino has been named the best online casino at the 2026 iGaming awards ceremony, and honestly, it's not hard to see why. VGW Group's platform has spent years constructing a sweepstakes model casino that outperforms competitors on game variety, payout reliability, and user trust, this casino awards distinction caps a string of industry recognition milestones for a platform veteran players already treated as the benchmark. The press release confirmed Chumba was assessed across multiple categories: online casino payout ..</v>
+      </c>
+    </row>
+    <row r="529" xml:space="preserve">
+      <c r="A529" t="str">
+        <v>Three ways Intel and MSI co-engineered the world’s first Arc G3 handheld</v>
+      </c>
+      <c r="B529" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C529" t="str">
+        <v>mlpr-intel</v>
+      </c>
+      <c r="D529" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E529" t="str">
+        <v>https://newsroom.intel.com/client-computing/three-ways-intel-msi-co-engineered-worlds-first-arc-g3-handheld</v>
+      </c>
+      <c r="F529" t="str" xml:space="preserve">
+        <v xml:space="preserve">At Computex in Taipei, Taiwan, the world got a glimpse into the first handheld gaming device powered by the all-new Intel® Arc™ G3 Extreme processor.Created by Taiwan-based MSI, the Claw 8 EX AI+ is now available for sale in an eye-catching “void purple” color exclusive to the device.But creating an all-new handheld design isn’t like …
+The post Three ways Intel and MSI co-engineered the world’s first Arc G3 handheld appeared first on Newsroom.</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" t="str">
+        <v>i3 Broadband Celebrates 100,000 Customer Milestone as Fiber Internet Delivers Best Performance for Gaming, Streaming and Smart Home Devices</v>
+      </c>
+      <c r="B530" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C530" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D530" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E530" t="str">
+        <v>https://www.prweb.com/releases/i3-broadband-celebrates-100-000-customer-milestone-as-fiber-internet-delivers-best-performance-for-gaming-streaming-and-smart-home-devices-302812535.html</v>
+      </c>
+      <c r="F530" t="str">
+        <v>Homeowners searching for the best internet provider for gaming, streaming and seamless smart home performance can look to i3 Broadband. The provider recently connected its 100,000th customer, thanks to its true fiber-to-the-home network. EAST PEORIA, Ill., June 30, 2026 /PRNewswire-PRWeb/...</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" t="str">
+        <v>Casino Top 10 Names Chumba Casino a Leading US Casino Brand 2026</v>
+      </c>
+      <c r="B531" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C531" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D531" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E531" t="str">
+        <v>https://pr-inside.com/casino-top-10-names-chumba-casino-a-leading-us-casino-brand-r5196114.htm</v>
+      </c>
+      <c r="F531" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Casino Top 10 Releases 2026 Casino Brand Rankings Casino Top 10 has published it's annual top 10 casino list for 2026, and Chumba Casino has locked in a position as a leading US casino brand. The rankings evaluate platforms across the US online gambling market based on player experience, payout reliability, casino game variety, and long-term operational credibility, this year's list reflects a market that has pivoted hard toward sweepstakes casino models and virtual currency casino platforms, a trend building since 2020 that hit a clear inflection point over ..</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" t="str">
+        <v>No Easy Games Left: BC.GAME Adds Cashback and Combo Rewards for the Knockout Stage</v>
+      </c>
+      <c r="B532" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C532" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D532" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E532" t="str">
+        <v>https://www.prnewswire.com/news-releases/no-easy-games-left-bcgame-adds-cashback-and-combo-rewards-for-the-knockout-stage-302814334.html</v>
+      </c>
+      <c r="F532" t="str">
+        <v>BELIZE CITY, Belize, June 30, 2026 /PRNewswire/ -- What happens when football reaches the stage where there are no second chances? The knockout stage changes the rhythm of every match. There is little room to recover from a slow start. An early goal can shift the entire mood of the game....</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" t="str">
+        <v>Casino Top 10 Awards Chumba Casino Best Sweepstakes Casino Experience</v>
+      </c>
+      <c r="B533" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C533" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D533" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E533" t="str">
+        <v>https://pr-inside.com/casino-top-10-awards-chumba-casino-best-sweepstakes-casino-experience-r5196112.htm</v>
+      </c>
+      <c r="F533" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / What the Casino Top 10 Award Means for the Sweepstakes Industry Casino Top 10 has named Chumba Casino the winner of its Best Sweepstakes Casino Experience award. And honestly, it's not hard to see why. The platform, operated by VGW Holdings, has been a fixture in the sweepstakes casino space longer than most of it's competitors have existed, this recognition isn't rooted in flashy marketing. It isn't about a single standout feature, either, it reflects sustained performance across game quality, customer experience, and redemption consistency over a full evaluation ..</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" t="str">
+        <v>Casino Top 10 Recognizes Chumba Casino as a Leading Social Casino</v>
+      </c>
+      <c r="B534" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C534" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D534" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E534" t="str">
+        <v>https://pr-inside.com/casino-top-10-recognizes-chumba-casino-as-a-leading-social-casino-r5196073.htm</v>
+      </c>
+      <c r="F534" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / What the Casino Top 10 Recognition Means for Chumba Casino Casino Top 10 built its reputation on hands-on platform evaluations, not surface-level comparisons, this press release announcement reflects that approach. The team behind the online casino rankings tested Chumba Casino across game quality, mobile casino experience, customer support casino responsiveness, and redemption reliability before including it among the best free casino apps and sweepstakes casino sites operating in the United States right now. For players unfamiliar with the platform, Chumba Casino is operated by VGW Holdings, a company running social ..</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" t="str">
+        <v>USACasinos.com Recognizes Chumba Casino as a Top Casino Platform 2026</v>
+      </c>
+      <c r="B535" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C535" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D535" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E535" t="str">
+        <v>https://pr-inside.com/usacasinos-com-recognizes-chumba-casino-as-a-top-casino-platform-r5196071.htm</v>
+      </c>
+      <c r="F535" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / What the Recognition Means for Chumba Casino USACasinos.com has formally placed Chumba Casino in its top casino platform ranking for 2026. It sits among a tight group of casinos that cleared the site's evaluation criteria across game quality, redemption reliability, and overall player experience, the nod follows a hands-on review process, the editorial team tested registration flow, the coin buy system, and the game library. And cash prize redemption from start to finish. Chumba Casino, operated by VGW Holdings, has been one of the longest-running names in the sweepstakes casino ..</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" t="str">
+        <v>McLuck Casino: Top Choice for US Social Casino Players</v>
+      </c>
+      <c r="B536" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C536" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D536" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E536" t="str">
+        <v>https://pr-inside.com/mcluck-casino-top-choice-for-us-social-casino-players-r5196070.htm</v>
+      </c>
+      <c r="F536" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Platform Redefines the Free-to-Play Casino Experience With Generous Coin Packages, Fast Redemptions, and a Game Library That Rivals Real Money Sites McLuck Casino has positioned itself as one of the strongest social casino platforms available to US players in 2026. Chumba Casino, Stake.us, WOW Vegas, Pulsz Casino, Funrize Casino, Fortune Coins Casino, they're all scrapping for attention, mcLuck carved out a reputation built on consistency, not flash. The platform operates under the promotional sweepstakes model, which means players across nearly every US state can access casino-style entertainment without hitting ..</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" t="str">
+        <v>XAILIENT ANNOUNCES SUCCESSFUL INDEPENDENT VALIDATION OF CASINO EYE-D BY GAMING LABORATORIES INTERNATIONAL (GLI)</v>
+      </c>
+      <c r="B537" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C537" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D537" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E537" t="str">
+        <v>https://www.prnewswire.com/news-releases/xailient-announces-successful-independent-validation-of-casino-eye-d-by-gaming-laboratories-international-gli-302813947.html</v>
+      </c>
+      <c r="F537" t="str">
+        <v>LAS VEGAS, June 29, 2026 /PRNewswire/ -- Xailient, a leader in Edge AI-powered Facial Recognition (FR) solutions for the gaming industry, today announced that Gaming Laboratories International (GLI) has conducted a successful independent validation of the company's ground breaking Casino...</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" t="str">
+        <v>McLuck Casino Named a Trusted US Sweepstakes Platform</v>
+      </c>
+      <c r="B538" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C538" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D538" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E538" t="str">
+        <v>https://pr-inside.com/mcluck-casino-named-a-trusted-us-sweepstakes-platform-r5196067.htm</v>
+      </c>
+      <c r="F538" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / McLuck Casino Secures Trusted Platform Status McLuck Casino has been formally recognized as a trusted sweepstakes platform within the US sweepstakes gaming market, a distinction that carries weight in a space where new operators surface almost monthly, not all of them stick around. The designation reflects the platform's consistent track record across player safety, transparent redemption processes. And compliance with sweepstakes legality throughout the United States. For players still asking "is McLuck Casino legit," this should settle it. The platform operates under a fully compliant sweepstakes model, maintains clear dual-currency ..</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" t="str">
+        <v>Casino Top 10 Ranks Chumba Casino Among the Best Sweepstakes Casinos ...</v>
+      </c>
+      <c r="B539" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C539" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D539" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E539" t="str">
+        <v>https://pr-inside.com/casino-top-10-ranks-chumba-casino-among-the-best-sweepstakes-casinos-r5196066.htm</v>
+      </c>
+      <c r="F539" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Leading Casino Ranking Site Recognizes Chumba Casino as a Top Sweepstakes Gaming Platform for American Players in 2025 Casino Top 10, a widely referenced casino ranking site covering online gambling alternatives across the United States, has placed Chumba Casino among the best sweepstakes casinos available to American players. The recognition lands at a moment when the sweepstakes casino market keeps accelerating, more players are gravitating toward virtual currency casino platforms as a legal online casino option, especially in states where traditional real-money gambling remains off the table. Chumba Casino, operated ..</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" t="str">
+        <v>McLuck Casino 2026 Review - Games, Bonuses &amp; Rewards</v>
+      </c>
+      <c r="B540" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C540" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D540" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E540" t="str">
+        <v>https://pr-inside.com/mcluck-casino-2026-review-games-bonuses-rewards-r5196035.htm</v>
+      </c>
+      <c r="F540" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / How Does McLuck Casino Work and Is It Legit? McLuck operates as a sweepstakes casino, a legal model that shares almost nothing with a traditional online casino real money platform. You're not depositing cash and wagering it directly. Instead, you buy Gold Coin packages and receive Sweeps Coins as a promotional bonus, not necessary if you'd rather stick with daily login rewards or social media giveaways, that dual-currency structure is what keeps McLuck compliant with sweepstakes gaming laws across most U.S. states. Is McLuck casino legit? Yes. The platform publishes ..</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" t="str">
+        <v>Casino Top 10 Names Chumba Casino a Top US Sweepstakes Casino for 2026 ...</v>
+      </c>
+      <c r="B541" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C541" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D541" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E541" t="str">
+        <v>https://pr-inside.com/casino-top-10-names-chumba-casino-a-top-us-sweepstakes-casino-for-r5196019.htm</v>
+      </c>
+      <c r="F541" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Casino Top 10 Rankings and What They Mean for Players Casino Top 10, one of the more established review platforms covering the online casino space in the United States, has dropped its 2026 rankings, and Chumba Casino secured a top position. The placement reflects months of hands-on evaluation. Game quality, bonus structures, mobile performance, the cash prize redemption process, all of it factored in. For players tracking the sweepstakes casino market closely, this should not come as a shock. Chumba has operated since 2017 under VGW Group and has ..</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" t="str">
+        <v>Why McLuck Is One of the Best Sweepstakes Casinos 2026</v>
+      </c>
+      <c r="B542" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C542" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D542" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E542" t="str">
+        <v>https://pr-inside.com/why-mcluck-is-one-of-the-best-sweepstakes-casinos-r5195946.htm</v>
+      </c>
+      <c r="F542" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / How McLuck Stands Out in the Sweepstakes Casino Space The sweepstakes casino market has gotten crowded, dozens of platforms launched over the past 18 months, each promising the best online casino experience without the regulatory baggage of traditional real money sites . Most blend together, mcLuck doesn't. What separates McLuck from competitors like Pulsz, WOW Vegas. And even the long-established Chumba Casino app is the consistency of the experience. The game library runs deep, over 700 titles at last count, and the providers behind those games are names that carry ..</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" t="str">
+        <v>Football's latest viral sensation Vozinha lands first commercial deal with Cristiano Ronaldo-backed UFL game</v>
+      </c>
+      <c r="B543" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C543" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D543" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E543" t="str">
+        <v>https://www.prnewswire.com/news-releases/footballs-latest-viral-sensation-vozinha-lands-first-commercial-deal-with-cristiano-ronaldo-backed-ufl-game-302813720.html</v>
+      </c>
+      <c r="F543" t="str">
+        <v>LIMASSOL, Cyprus, June 29, 2026 /PRNewswire/ -- Following his viral rise, Vozinha, the Cape Verde national team goalkeeper, has partnered with UFL on mobile, an AAA-quality football game backed by Cristiano Ronaldo. In recent days, Vozinha has become one of the biggest stories in world...</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" t="str">
+        <v>Casino Top 10 Selects Chumba Casino as a Top-Rated US Casino Site</v>
+      </c>
+      <c r="B544" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C544" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D544" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E544" t="str">
+        <v>https://pr-inside.com/casino-top-10-selects-chumba-casino-as-a-top-rated-us-casino-site-r5195921.htm</v>
+      </c>
+      <c r="F544" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Casino Top 10 Rankings Place Chumba Casino Among the Best Online Casino Options Casino Top 10, an independent review platform specializing in peer-reviewed casino ratings and casino site recommendations, has officially selected Chumba Casino as a top-rated US casino site for 2026. The nod follows a thorough Chumba Casino review process, that process evaluated game quality, promotional consistency, mobile casino experience, and the platform's track record with Sweeps Coin redemptions. Chumba Casino operates under VGW Group, the company that helped pioneer the sweepstakes casino model in North America. Players can ..</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" t="str">
+        <v>McLuck Casino USA Review - Best Sweepstakes Features 2026</v>
+      </c>
+      <c r="B545" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C545" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D545" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E545" t="str">
+        <v>https://pr-inside.com/mcluck-casino-usa-review-best-sweepstakes-features-r5195920.htm</v>
+      </c>
+      <c r="F545" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / How Does McLuck Casino Work - And Why Does It Matter Right Now The US online gaming market has surged over the past 18 months, pushing sweepstakes platforms squarely into the mainstream, mcLuck Casino sits at the center of that shift. The platform runs on the same promotional sweepstakes model that powers sites like Chumba Casino, Stake.us, and WOW Vegas, but the execution here feels tighter than most of its competitors, and it shows in the details. Here's the short version. You sign up, receive gold coins and sweep coins ..</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" t="str">
+        <v>Prime Video Adds Chelsea Gray as WNBA on Prime Player Contributor</v>
+      </c>
+      <c r="B546" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C546" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D546" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E546" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=356907</v>
+      </c>
+      <c r="F546" t="str">
+        <v>Prime Video today announced Las Vegas Aces point guard Chelsea Gray will join WNBA on Prime as a player contributor, making select appearances during the 2026 WNBA season. - - &amp;#8220;Basketball is a big part of my life, and joining WNBA on Prime gives me a chance to share a different perspective with viewers,&amp;#8221; said Gray. &amp;#8220;I want those watching at home to experience what it&amp;#39;s like to be on the floor: the reads, the adjustments, and the small moments that can impact a game.&amp;#8221; - - Gray is one of the m... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356907</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" t="str">
+        <v>Learn the bass-ics of Rhythm Heaven Groove—then try it for yourself!</v>
+      </c>
+      <c r="B547" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C547" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D547" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E547" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=356895</v>
+      </c>
+      <c r="F547" t="str">
+        <v>Get ready to drum up some fun in the Rhythm Heaven&amp;#8482; Groove game, coming to the Nintendo Switch &amp;#8482; system on July 2 ! Time your button presses to the beat across a splashy collection of games that will challenge your rhythm. - - But don&amp;#39;t fret&amp;#8212;we&amp;#39;ve got a few gameplay notes that may strike a chord with you. And if it&amp;#39;s all music to your ears, you can check out a free demo of the game now! Find the beat across absurd games Catch flying veggies, bounce fruit off your biceps, swing s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356895</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" t="str">
+        <v>USACasinos.com 2026 Awards: Chumba Casino Takes Top Social Casino Spot ...</v>
+      </c>
+      <c r="B548" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C548" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D548" t="str">
+        <v>Crypto, Gaming</v>
+      </c>
+      <c r="E548" t="str">
+        <v>https://pr-inside.com/usacasinos-com-2026-awards-chumba-casino-takes-top-social-casino-spot-r5195842.htm</v>
+      </c>
+      <c r="F548" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / USACasinos.com 2026 Awards and What They Represent The USACasinos.com 2026 awards draw from year-round evaluation of platforms operating across social casino, sweepstakes casino, bitcoin casino, and real money online gambling categories, casino award winners for 2026 were selected through hands-on testing, player feedback analysis, and assessment of operational transparency, not advertising spend or brand recognition alone. This year's online gaming recognition program widened it's criteria to match how fast the market has shifted. Categories now account for mobile casino experience quality. They factor in redemption speed . Crypto deposit availability ..</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" t="str">
+        <v>Infinite Auctions Presents the LeBron James Game Jersey That Cemented ...</v>
+      </c>
+      <c r="B549" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C549" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D549" t="str">
+        <v>Healthcare, Gaming</v>
+      </c>
+      <c r="E549" t="str">
+        <v>https://pr-inside.com/infinite-auctions-presents-the-lebron-james-game-jersey-that-cemented-r5195815.htm</v>
+      </c>
+      <c r="F549" t="str">
+        <v>(PR-inside.com) The Night LeBron Completed His 10th Consecutive 25/5/5 Season - Surpassing Oscar Robertson's Record of 9, with Jordan and Kobe at 8. MESA, AZ / ACCESS Newswire / June 29, 2026 / Infinite Auctions, a wholly owned subsidiary of Medical Care Technologies Inc. (OTC PINK:MDCE), is excited to feature one of the most historically significant LeBron James game-used jerseys ever to hit the auction market. Bidding opens July 1st at https://infiniteauctions.com for the photo-matched Miami Heat away jersey worn by LeBron James on April 12, 2014 - the exact night he completed his record-setting 10th NBA regular season averaging at least ..</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" t="str">
+        <v>Infinite Auctions Presents the LeBron James Game Jersey That Cemented His Legacy as the Most Complete Player in NBA History</v>
+      </c>
+      <c r="B550" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C550" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D550" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E550" t="str">
+        <v>https://www.newswire.com/news/infinite-auctions-presents-the-lebron-james-game-jersey-that-cemented-his</v>
+      </c>
+      <c r="F550" t="str">
+        <v>The Night LeBron Completed His 10th Consecutive 25/5/5 Season - Surpassing Oscar Robertson's Record of 9, with Jordan and Kobe at 8.</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" t="str">
+        <v>Rogers Giving Away 500 Blue Jays Tickets to Coveted Canada Day Game</v>
+      </c>
+      <c r="B551" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C551" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D551" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E551" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/29/3319076/0/en/Rogers-Giving-Away-500-Blue-Jays-Tickets-to-Coveted-Canada-Day-Game.html</v>
+      </c>
+      <c r="F551" t="str">
+        <v>Rogers customers can win tickets to the July 1 game at three surprise GTA locations and on social media on June 30 Rogers customers can win tickets to the July 1 game at three surprise GTA locations and on social media on June 30</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" t="str">
+        <v>Chumba Casino Wins Best Sweepstakes Casino Recognition for 2026</v>
+      </c>
+      <c r="B552" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C552" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D552" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E552" t="str">
+        <v>https://pr-inside.com/chumba-casino-wins-best-sweepstakes-casino-recognition-for-r5195809.htm</v>
+      </c>
+      <c r="F552" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / What the 2026 Award Means for Chumba Casino and the Sweepstakes Industry Chumba Casino has officially received best sweepstakes casino recognition for 2026, a distinction that carries real weight in a market now overrun with competitors scrapping for the same audience. The award lands at a pivotal moment, it's part of a broader iGaming industry recognition cycle evaluating customer experience, game quality . And platform reliability, and it arrives while the sweepstakes casino model faces more scrutiny and draws more players than at any prior point in it's history. VGW ..</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" t="str">
+        <v>Selefina Sweet &amp;amp; Spicy Dry Rubs Make Every Summer Cookout a Knockout</v>
+      </c>
+      <c r="B553" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C553" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D553" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E553" t="str">
+        <v>https://www.prnewswire.com/news-releases/selefina-sweet--spicy-dry-rubs-make-every-summer-cookout-a-knockout-302812187.html</v>
+      </c>
+      <c r="F553" t="str">
+        <v>Bold Blends Bring Sizzle to the BBQ for National Grilling Month EAST RUTHERFORD, N.J., June 29, 2026 /PRNewswire/ -- Selefina Spices celebrates July's National Grilling Month by bringing layers of flavor to the BBQ with these three swicy blends. Grill masters can punch up their game with...</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" t="str">
+        <v>Stran Expands Strategic Casino Market Presence with Industry Veteran Kevin Lewis to Accelerate Growth and Client Impact</v>
+      </c>
+      <c r="B554" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C554" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D554" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E554" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/29/3318941/0/en/Stran-Expands-Strategic-Casino-Market-Presence-with-Industry-Veteran-Kevin-Lewis-to-Accelerate-Growth-and-Client-Impact.html</v>
+      </c>
+      <c r="F554" t="str">
+        <v>Seasoned Promotional Products Leader Kevin Lewis Joins Stran to Drive $5M+ Book and Extend Account Reach in Las Vegas and Gaming Sector Seasoned Promotional Products Leader Kevin Lewis Joins Stran to Drive $5M+ Book and Extend Account Reach in Las Vegas and Gaming Sector</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" t="str">
+        <v>Casino Top 10 Crowns Chumba Casino a Leading US Social Casino Brand</v>
+      </c>
+      <c r="B555" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C555" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D555" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E555" t="str">
+        <v>https://pr-inside.com/casino-top-10-crowns-chumba-casino-a-leading-us-social-casino-brand-r5195774.htm</v>
+      </c>
+      <c r="F555" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Casino Top 10, an independent review and ranking platform covering the online casino and sweepstakes space, has formally recognized Chumba Casino as a leading US social casino brand heading into the second half of 2026. The designation follows a granular evaluation of the platform's game library, promotional model, mobile experience, and prize redemption process, areas where Chumba Casino has maintained a strong track record since it's original launch under VGW Holdings. This press release casino announcement reflects the growing weight of sweepstakes casino sites within the broader casino gaming ..</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" t="str">
+        <v>GameSquare Renews and Expands Partnership with Riot Games</v>
+      </c>
+      <c r="B556" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C556" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D556" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E556" t="str">
+        <v>https://pr-inside.com/gamesquare-renews-and-expands-partnership-with-riot-games-r5195769.htm</v>
+      </c>
+      <c r="F556" t="str">
+        <v>(PR-inside.com) Stream Hatchet, a GameSquare Company, announces annual renewal with Riot Games extending relationship dating back to 2019 Partnership leverages GameSquare's full suite of data, analytics and creator intelligence tools to power Riot's global esports portfolio FRISCO, TX / ACCESS Newswire / June 29, 2026 / GameSquare Holdings, Inc. (NASDAQ:GAME) ("GameSquare" or the "Company") today announced that Riot Games has renewed and expanded its relationship with GameSquare's Stream Hatchet and Sideqik platforms. Riot Games has renewed its longstanding esports reporting relationship with Stream Hatchet, extending a partnership that has supported Riot since 2019. In addition, Riot has re-signed its influencer teams for a third ..</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" t="str">
+        <v>Chumba Casino Named One of the Top US Casino Sites by USACasinos.com</v>
+      </c>
+      <c r="B557" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C557" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D557" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E557" t="str">
+        <v>https://pr-inside.com/chumba-casino-named-one-of-the-top-us-casino-sites-by-usacasinos-com-r5195737.htm</v>
+      </c>
+      <c r="F557" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / USACasinos.com Releases Updated US Online Casino Rankings for 2026 USACasinos.com has published it's latest casino site ratings for 2026, and Chumba Casino earned a spot among the top rated online casinos USA players can access right now . The ranking evaluates platforms across several categories, sweepstakes casinos, social casino sites. And traditional real money online casino operations, weighing factors like game variety, redemption speed, mobile performance, and legal compliance. Chumba Casino, operated by VGW Group, has been a fixture in the sweepstakes casino space since 2017. That's close to a ..</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" t="str">
+        <v>USACasinos.com Awards Chumba Casino Top Sweepstakes Casino of 2026</v>
+      </c>
+      <c r="B558" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C558" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D558" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E558" t="str">
+        <v>https://pr-inside.com/usacasinos-com-awards-chumba-casino-top-sweepstakes-casino-of-r5195656.htm</v>
+      </c>
+      <c r="F558" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / What the Award Means for the Sweepstakes Casino Space USACasinos.com announced it's 2026 casino industry awards earlier this month, and Chumba Casino walked away with the top sweepstakes casino honor, a recognition that carries real weight given how saturated this market has become. VGW Group has operated the site since 2017, making it one of the longest-standing platforms in the sweepstakes model gaming category. That kind of longevity matters, dozens of sweepstakes casinos have launched and vanished in half that time. The award itself stems from sweepstakes casino reviews conducted ..</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" t="str">
+        <v>FIFA Heroes is officially live, and Motorola users get even more</v>
+      </c>
+      <c r="B559" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C559" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D559" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E559" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=356857</v>
+      </c>
+      <c r="F559" t="str">
+        <v>The FIFA Heroes game officially launches worldwide, giving fans everywhere access to a fresh, fast&amp;amp;#8209;paced way to experience the world&amp;#39;s most popular sport on their phones. The global rollout marks the first major moment in Motorola&amp;#39;s partnership with Solace, publisher of the new arcade&amp;amp;#8209;style, 5&amp;amp;#8209;a&amp;amp;#8209;side football title. - - Back in March, Motorola, a Lenovo Company, announced that it had become the official smartphone partner of the FIFA Heroes game. The title blends r... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356857</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" t="str">
+        <v>AI App Builder HappySeeds Turns One Creator&amp;#8217;s Idea Into a Playable Football Game — No Dev Team</v>
+      </c>
+      <c r="B560" t="str">
+        <v>2026-06-28</v>
+      </c>
+      <c r="C560" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D560" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E560" t="str">
+        <v>https://www.prunderground.com/ai-app-builder-happyseeds-turns-one-creators-idea-into-a-playable-football-game-no-dev-team/00386840/</v>
+      </c>
+      <c r="F560" t="str">
+        <v>Animal Cup, a football game built by one creator without a studio or development team, is now live and playable in the browser. The game pits eight animal-mascot national teams against each other in 7v7 matches, with six formations and three difficulty levels. The project demonstrates how a creator can move from a plain-language idea... Read more » The post AI App Builder HappySeeds Turns One Creator’s Idea Into a Playable Football Game -- No Dev Team first appeared on</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" t="str">
+        <v>AI App Builder HappySeeds Turns One Creator's Idea Into a Playable Football Game -- No Dev Team</v>
+      </c>
+      <c r="B561" t="str">
+        <v>2026-06-28</v>
+      </c>
+      <c r="C561" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D561" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E561" t="str">
+        <v>https://www.prnewswire.com/news-releases/ai-app-builder-happyseeds-turns-one-creators-idea-into-a-playable-football-game--no-dev-team-302812697.html</v>
+      </c>
+      <c r="F561" t="str">
+        <v>Animal Cup shows how creators can turn an idea into a live browser product — and how the same HappySeeds workflow can add user accounts and payments when creators are ready to sell what they build. SAN FRANCISCO, June 28, 2026 /PRNewswire/ -- Animal Cup, a football game built by one...</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" t="str">
+        <v>The DEA's Marijuana Rescheduling Hearing Has a Bigger Problem Than ...</v>
+      </c>
+      <c r="B562" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C562" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D562" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E562" t="str">
+        <v>https://pr-inside.com/the-dea-s-marijuana-rescheduling-hearing-has-a-bigger-problem-than-r5195083.htm</v>
+      </c>
+      <c r="F562" t="str">
+        <v>(PR-inside.com) "Imagine watching a football game where the referee admits before kickoff that he wasn't appointed under the rules-but everyone decides to play anyway. That's essentially where the Drug Enforcement Administration's marijuana rescheduling hearing stands today" stated Duane Boise CEO MMJ International Holdings. WASHINGTON, D.C. / ACCESS Newswire / June 26, 2026 / On June 29, DEA will begin hearing testimony that could influence one of the biggest changes in federal marijuana policy in decades. The hearing will beconducted by a DEA Administrative Law Judge. Here's what makes that unusual. Earlier this year, the Department of Justice-the very agency defending DEA's actions-told a federal ..</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" t="str">
+        <v>The DEA's Marijuana Rescheduling Hearing Has a Bigger Problem Than Marijuana</v>
+      </c>
+      <c r="B563" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C563" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D563" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E563" t="str">
+        <v>https://www.newswire.com/news/the-deas-marijuana-rescheduling-hearing-has-a-bigger-problem-than-22810796</v>
+      </c>
+      <c r="F563" t="str">
+        <v>"Imagine watching a football game where the referee admits before kickoff that he wasn't appointed under the rules-but everyone decides to play anyway. That's essentially where the Drug Enforcement Administration's marijuana rescheduling hearing stands today" stated Duane Boise CEO MMJ International Holdings.</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" t="str">
+        <v>Prime Video to Deliver Comprehensive Coverage of NBA Summer League in Las Vegas</v>
+      </c>
+      <c r="B564" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C564" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D564" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E564" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=356824</v>
+      </c>
+      <c r="F564" t="str">
+        <v>Prime Video Sports today announced it will provide exclusive coverage of NBA Summer League, delivering 38 games over 10 consecutive days from July 9&amp;#8211;18. Fans can catch each game live on Prime Video in more than 200 countries around the world, with halftime coverage and bridge programming between each game. NBA Summer League tips off in Las Vegas on Thursday, July 9 at 3:30 p.m. ET with the Minnesota Timberwolves facing the New Orleans Pelicans. Highlights of Prime&amp;#39;s schedule includes the f... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356824</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" t="str">
+        <v>Join the Summer Fair in Fire Emblem Shadows!</v>
+      </c>
+      <c r="B565" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C565" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D565" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E565" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=356815</v>
+      </c>
+      <c r="F565" t="str">
+        <v>Summer has arrived in the Fire Emblem&amp;#8482; Shadows game for smart devices. Take part in the festivities with new features, rewards, a powerful new Disciple, and more. - - Here are some of the exciting additions this season. Deepen bonds with Disciple Support Conversations You can now discover the stories between disciples through their conversations. As you learn more about them, you might glean some insight into their past&amp;amp;hellip; - - At launch, 23 Disciples will be available for support... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356815</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" t="str">
+        <v>Orange Slices Podcast Brings U.S. Soccer Community to Life at NYC Event Celebrating the Game's Past, Present, and Future</v>
+      </c>
+      <c r="B566" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C566" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D566" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E566" t="str">
+        <v>https://www.prnewswire.com/news-releases/orange-slices-podcast-brings-us-soccer-community-to-life-at-nyc-event-celebrating-the-games-past-present-and-future-302812127.html</v>
+      </c>
+      <c r="F566" t="str">
+        <v>NEW YORK, June 26, 2026 /PRNewswire/ -- As interest in soccer continues to surge across the United States, fans have increasingly sought deeper connection and community around the sport. Orange Slices, a podcast hosted by former U.S. Men's National Team player Heath Pearce and produced by...</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" t="str">
+        <v>USACasinos.com Names Chumba Casino Best Social Casino in the US for ...</v>
+      </c>
+      <c r="B567" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C567" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D567" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E567" t="str">
+        <v>https://pr-inside.com/usacasinos-com-names-chumba-casino-best-social-casino-in-the-us-for-r5195029.htm</v>
+      </c>
+      <c r="F567" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / USACasinos.com Rankings Highlight Chumba Casino's Dominance USACasinos.com has officially named Chumba Casino the best social casino in the United States for 2026, placing it at the top of the platform's annual rankings, the casino industry award reflects months of hands-on evaluation across dozens of sweepstakes casino sites, covering game quality, mobile performance, redemption speed, and customer support responsiveness in granular detail. Chumba Casino, operated by VGW Group, has been a fixture in the sweepstakes space since 2017. That's close to a decade of continuous operation, which puts it in rare ..</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" t="str">
+        <v>Casino Top 10 Recognizes Chumba Casino as a Top US Social Casino Brand ...</v>
+      </c>
+      <c r="B568" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C568" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D568" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E568" t="str">
+        <v>https://pr-inside.com/casino-top-10-recognizes-chumba-casino-as-a-top-us-social-casino-brand-r5194999.htm</v>
+      </c>
+      <c r="F568" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / What the Casino Top 10 Recognition Means for Chumba Casino Casino Top 10 evaluates online gaming platforms across a range of criteria, game variety, redemption reliability, mobile performance, and overall player trust, Chumba Casino earned it's placement on the back of years of consistent operation, a mature sweepstakes model casino structure, and deep brand recognition among US players. This isn't a newcomer riding hype. VGW Group has been running the platform since 2017. The site has processed millions of redemptions since launch, and that kind of track record speaks ..</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" t="str">
+        <v>Casino Top 10 Names McLuck a Top Sweepstakes Casino Site in the USA</v>
+      </c>
+      <c r="B569" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C569" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D569" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E569" t="str">
+        <v>https://pr-inside.com/casino-top-10-names-mcluck-a-top-sweepstakes-casino-site-in-the-usa-r5194930.htm</v>
+      </c>
+      <c r="F569" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / Casino Top 10 Releases Updated Rankings for Sweepstakes Casino Sites USA Casino Top 10, a trusted source for online casino reviews and trusted online casino recommendations, has published it's latest rankings of the top rated sweepstakes casinos available to players across the United States. McLuck Casino earned a leading position on the list, and honestly, it's not hard to see why. The 2026 rankings evaluated platforms across several categories: game variety, bonus transparency, mobile performance, and cash prize redemption speed. McLuck stood out for delivering a polished experience that feels ..</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" t="str">
+        <v>OPPEIN Unveils Game-Changing AI Design Set to Transform the Industry</v>
+      </c>
+      <c r="B570" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C570" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D570" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E570" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/26/3318211/0/en/OPPEIN-Unveils-Game-Changing-AI-Design-Set-to-Transform-the-Industry.html</v>
+      </c>
+      <c r="F570" t="str">
+        <v>OPPEIN unveils self-developed AI design tool CAXA Home, cutting initial project design time by 80%.</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" t="str">
+        <v>Casino Top 10 Names Chumba Casino Best Sweepstakes Casino for US Players ...</v>
+      </c>
+      <c r="B571" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C571" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D571" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E571" t="str">
+        <v>https://pr-inside.com/casino-top-10-names-chumba-casino-best-sweepstakes-casino-for-us-players-r5194911.htm</v>
+      </c>
+      <c r="F571" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / Casino Top 10 Rankings Place Chumba Casino at Number One Casino Top 10 has published its annual sweepstakes casino rankings for 2026. Chumba Casino holds the top position, the Casino Top 10 rankings evaluate platforms on game quality, bonus structure, payout speed, mobile performance, and legal compliance, and Chumba scored highest across every category measured. Operated by VGW Group, Chumba has been running since 2017, and that kind of track record carries weight in a space where dozens of sweepstakes platforms have launched and vanished within a year or two, ..</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" t="str">
+        <v>Casino Top 10 Ranks Chumba Casino Among the Best US Sweepstakes Casinos ...</v>
+      </c>
+      <c r="B572" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C572" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D572" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E572" t="str">
+        <v>https://pr-inside.com/casino-top-10-ranks-chumba-casino-among-the-best-us-sweepstakes-casinos-r5194882.htm</v>
+      </c>
+      <c r="F572" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / Casino Top 10 Rankings and Evaluation Methodology Casino Top 10 published it's updated rankings for the best online casino platforms operating under the sweepstakes model in the United States. The independent methodology used by the site goes well beyond surface-level impressions, the team signs up, purchases coin packages, tests game performance across devices, and processes actual redemptions before assigning any placement. Chumba Casino landed among the top sweepstakes casinos in the US based on several weighted criteria. Casino game variety and software providers accounted for a significant portion of the ..</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" t="str">
+        <v>USACasinos.com Names McLuck Best New Sweepstakes Casino of 2026</v>
+      </c>
+      <c r="B573" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C573" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D573" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E573" t="str">
+        <v>https://pr-inside.com/usacasinos-com-names-mcluck-best-new-sweepstakes-casino-of-r5194810.htm</v>
+      </c>
+      <c r="F573" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / What the USACasinos.com Recognition Means for the Sweepstakes Casino Space USACasinos.com, one of the more established names in online casino comparison guide content, has officially named McLuck the best new sweepstakes casino of 2026. The designation followed months of hands-on evaluation across dozens of platforms, covering game libraries, mobile performance, redemption speed, and bonus transparency in granular detail. This is not a participation trophy. USACasinos.com runs a structured review process that mirrors how real players interact with these sites, they sign up, buy coin packages, test customer support, and, most critically, ..</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" t="str">
+        <v>Huya to Exclusively Publish The Legend of Swordman: Reunion in Chinese Mainland</v>
+      </c>
+      <c r="B574" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C574" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D574" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E574" t="str">
+        <v>https://www.prnewswire.com/news-releases/huya-to-exclusively-publish-the-legend-of-swordman-reunion-in-chinese-mainland-302811672.html</v>
+      </c>
+      <c r="F574" t="str">
+        <v>GUANGZHOU, China, June 26, 2026 /PRNewswire/ -- HUYA Inc. ("Huya" or the "Company") (NYSE: HUYA), a leading game-related entertainment and services provider, today announced that it will exclusively publish the upcoming MMORPG title, The Legend of Swordman: Reunion, in the Chinese...</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" t="str">
+        <v>Join the Beautiful Game: Discover Immersive Fan Experiences with Hisense at FIFA World Cup 2026™</v>
+      </c>
+      <c r="B575" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C575" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D575" t="str">
+        <v>Retail, Gaming</v>
+      </c>
+      <c r="E575" t="str">
+        <v>https://www.prnewswire.com/news-releases/join-the-beautiful-game-discover-immersive-fan-experiences-with-hisense-at-fifa-world-cup-2026-302811589.html</v>
+      </c>
+      <c r="F575" t="str">
+        <v>QINGDAO, China, June 26, 2026 /PRNewswire/ -- Hisense, a leading brand in global consumer electronics and home appliances, is bringing football fans closer to the action throughout FIFA World Cup 2026TM with a series of immersive experiences at Stadium Fan Experience (SFE) areas and FIFA...</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" t="str">
+        <v>Silver Palace Opens Sign-Ups for "Dichotomy" Beta Test!</v>
+      </c>
+      <c r="B576" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C576" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D576" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E576" t="str">
+        <v>https://www.prnewswire.com/news-releases/silver-palace-opens-sign-ups-for-dichotomy-beta-test-302811519.html</v>
+      </c>
+      <c r="F576" t="str">
+        <v>Return to Silvernia to Uncover New Mysteries in the Next Phase of the Victorian-Inspired Open-World Detective RPG. SINGAPORE, June 26, 2026 /PRNewswire/ -- Global game developer and publisher Elementa has officially launched the recruitment campaign for the "Dichotomy" Beta Test of Silver...</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" t="str">
+        <v>Game Changing News: ILLR, ANY, IQST, MIMI, KUST Stocks Investors Are Watching Now</v>
+      </c>
+      <c r="B577" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C577" t="str">
+        <v>GetNews</v>
+      </c>
+      <c r="D577" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E577" t="str">
+        <v>https://www.getnews.info/story/2026/06/25/game-changing-news-illr-any-iqst-mimi-kust-stocks-investors-are-watching-now/?source=barchart</v>
+      </c>
+      <c r="F577" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" t="str">
+        <v>/C O R R E C T I O N -- Buscar Company (CGLD)/</v>
+      </c>
+      <c r="B578" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C578" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D578" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E578" t="str">
+        <v>https://www.prnewswire.com/news-releases/lucky-hand-mining-game-llc-subsidiary-of-buscar-company-otc-cgld-launches-telegram-mini-app-and-unveils-long-term-strategy-for-gold-rush-inspired-gaming-ecosystem-302809738.html</v>
+      </c>
+      <c r="F578" t="str">
+        <v>In the news release, Lucky Hand Mining Game LLC, Subsidiary of Buscar Company (OTC: CGLD), Launches Telegram Mini App and Unveils Long-Term Strategy for Gold Rush-Inspired Gaming Ecosystem, issued 24-Jun-2026 by Buscar Company (CGLD) over PR Newswire, we are advised by the company that...</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" t="str">
+        <v>Montr�al Victoire Captain Marie-Philip Poulin to Undergo Acl and Meniscus Surgery</v>
+      </c>
+      <c r="B579" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C579" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D579" t="str">
+        <v>Healthcare, Gaming</v>
+      </c>
+      <c r="E579" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=356787</v>
+      </c>
+      <c r="F579" t="str">
+        <v>In a virtual press conference today, the Montr�al Victoire announced that captain Marie-Philip Poulin will undergo surgery on her ACL and meniscus this summer following further medical evaluation of injuries sustained during the 2025-26 season. - - &amp;#8220;I played as best I could with a torn ACL and meniscus because I wanted to be part of this journey that led us to hoist the Walter Cup,&amp;#8221; said Poulin. &amp;#8220;It was with this goal in mind that I worked tirelessly to return to the game this season. It... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356787</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" t="str">
+        <v>Snail Games Unveils Upcoming PixARK: Terracrypt DLC, Highlights 2026 Steam Summer Sale Promotions, and Continued Bellwright Console Port Momentum</v>
+      </c>
+      <c r="B580" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C580" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D580" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E580" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/25/3317866/0/en/Snail-Games-Unveils-Upcoming-PixARK-Terracrypt-DLC-Highlights-2026-Steam-Summer-Sale-Promotions-and-Continued-Bellwright-Console-Port-Momentum.html</v>
+      </c>
+      <c r="F580" t="str">
+        <v>CULVER CITY, Calif., June 25, 2026 (GLOBE NEWSWIRE) -- Snail, Inc. (Nasdaq: SNAL) (“Snail Games” or the “Company”), a leading global independent developer and publisher of interactive digital entertainment, provided an update on recent portfolio developments, including the announcement of a major new expansion for PixARK, participation in the annual 2026 Steam Summer Sale event, and continued momentum for Bellwright following its console launch.</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" t="str">
+        <v>Summer Sale: Save on a cool selection of games</v>
+      </c>
+      <c r="B581" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C581" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D581" t="str">
+        <v>Real Estate, Gaming</v>
+      </c>
+      <c r="E581" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=356774</v>
+      </c>
+      <c r="F581" t="str">
+        <v>Save on select digital games with the Summer Sale. - - Keep it cool with a splash of deals on select digital games and DLC* for the Nintendo Switch&amp;#8482; 2 and Nintendo Switch systems. Shop on Nintendo.com or your device to purchase and download games so you can start playing them right away. - - Don&amp;#39;t miss the wave. This sale ends July 8 at 11:59 p.m. PT. - - *Full version of game required to use DLC for that game. Sold separately. - - Shop the sale - - � Nintendo. Games are property of the... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356774</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" t="str">
+        <v>UEFA appoints St�phanie Frappart as Refereeing Officer</v>
+      </c>
+      <c r="B582" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C582" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D582" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E582" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=356772</v>
+      </c>
+      <c r="F582" t="str">
+        <v>The UEFA Executive Committee has appointed St�phanie Frappart to the position of Refereeing Officer on the UEFA Referees Committee. - - Frappart has built one of the most prominent refereeing careers in the modern game. An international referee since 2010, she has officiated more than 100 UEFA matches during a career marked by consistency, professionalism and a series of landmark appointments, including the 2019 UEFA Super Cup between Liverpool and Chelsea in Istanbul, when she became the f... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356772</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" t="str">
+        <v>Chumba Casino Named Best US Social Casino 2026</v>
+      </c>
+      <c r="B583" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C583" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D583" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E583" t="str">
+        <v>https://pr-inside.com/chumba-casino-named-best-us-social-casino-r5194679.htm</v>
+      </c>
+      <c r="F583" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 25, 2026 / Chumba Casino Receives Online Gaming Industry Award for 2026 Chumba Casino has been named the best social casino in the United States for 2026. The designation cements a position the platform has been constructing for several years now, the casino press release announcement arrived alongside broader online casino industry recognition of the sweepstakes gaming model as a legitimate, and expanding, segment of digital casino entertainment in North America. Operated by VGW Group, Chumba has long been one of the most recognizable names in the sweepstakes casino space . But recognition ..</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" t="str">
+        <v>BlackLine® breidt Financial Operations Platform uit en legt basis voor betrouwbare infrastructuur voor AI-gestuurde financiën</v>
+      </c>
+      <c r="B584" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C584" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D584" t="str">
+        <v>Finance, AI, SaaS, Gaming</v>
+      </c>
+      <c r="E584" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/25/3317835/0/nl/BlackLine-breidt-Financial-Operations-Platform-uit-en-legt-basis-voor-betrouwbare-infrastructuur-voor-AI-gestuurde-financi%C3%ABn.html</v>
+      </c>
+      <c r="F584" t="str">
+        <v>Kondigt een preview aan van de Finance Control Console, die gecentraliseerd AI-beheer met menselijke inbreng en geïntegreerde waarneembaarheid biedt Kondigt een preview aan van de Finance Control Console, die gecentraliseerd AI-beheer met menselijke inbreng en geïntegreerde waarneembaarheid biedt</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" t="str">
+        <v>BlackLine® amplía Agentic Financial Operations Platform y consolida la infraestructura de confianza para las finanzas basadas en la IA</v>
+      </c>
+      <c r="B585" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C585" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D585" t="str">
+        <v>Finance, SaaS, Gaming</v>
+      </c>
+      <c r="E585" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/25/3317835/0/es/BlackLine-ampl%C3%ADa-Agentic-Financial-Operations-Platform-y-consolida-la-infraestructura-de-confianza-para-las-finanzas-basadas-en-la-IA.html</v>
+      </c>
+      <c r="F585" t="str">
+        <v>Anuncia una versión piloto de la Finance Control Console que proporcionará una gobernanza de la IA centralizada con intervención humana y una observabilidad unificada Anuncia una versión piloto de la Finance Control Console que proporcionará una gobernanza de la IA centralizada con intervención humana y una observabilidad unificada</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" t="str">
+        <v>BlackLine® amplia la piattaforma Agentic per le operazioni finanziarie, creando un'infrastruttura affidabile per la finanza basata sull'intelligenza artificiale</v>
+      </c>
+      <c r="B586" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C586" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D586" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E586" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/25/3317835/0/it/BlackLine-amplia-la-piattaforma-Agentic-per-le-operazioni-finanziarie-creando-un-infrastruttura-affidabile-per-la-finanza-basata-sull-intelligenza-artificiale.html</v>
+      </c>
+      <c r="F586" t="str">
+        <v>Annuncia l'anteprima della Finance Control Console per fornire una governance dell'IA centralizzata e con intervento umano (human-in-the-loop), nonché un'osservabilità unificata Annuncia l'anteprima della Finance Control Console per fornire una governance dell'IA centralizzata e con intervento umano (human-in-the-loop), nonché un'osservabilità unificata</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" t="str">
+        <v>BlackLine® erweitert die Agentic Financial Operations Platform und stärkt die Vertrauensinfrastruktur für KI-gestützte Finanzprozesse</v>
+      </c>
+      <c r="B587" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C587" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D587" t="str">
+        <v>Finance, SaaS, Gaming</v>
+      </c>
+      <c r="E587" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/25/3317835/0/de/BlackLine-erweitert-die-Agentic-Financial-Operations-Platform-und-st%C3%A4rkt-die-Vertrauensinfrastruktur-f%C3%BCr-KI-gest%C3%BCtzte-Finanzprozesse.html</v>
+      </c>
+      <c r="F587" t="str">
+        <v>Vorschau auf die Finance Control Console angekündigt – für zentralisierte KI-Governance mit Human-in-the-Loop-Ansatz und einheitlicher Observability Vorschau auf die Finance Control Console angekündigt – für zentralisierte KI-Governance mit Human-in-the-Loop-Ansatz und einheitlicher Observability</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" t="str">
+        <v>BlackLine® étend sa plateforme Agentic Financial Operations en proposant une infrastructure fiable pour la finance pilotée par IA</v>
+      </c>
+      <c r="B588" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C588" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D588" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E588" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/25/3317835/0/fr/BlackLine-%C3%A9tend-sa-plateforme-Agentic-Financial-Operations-en-proposant-une-infrastructure-fiable-pour-la-finance-pilot%C3%A9e-par-IA.html</v>
+      </c>
+      <c r="F588" t="str">
+        <v>Annonce du lancement d’un programme-test de la console Finance Control visant à instaurer un pilotage centralisé de l’IA avec une validation humaine et une supervision unifiée Annonce du lancement d’un programme-test de la console Finance Control visant à instaurer un pilotage centralisé de l’IA avec une validation humaine et une supervision unifiée</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" t="str">
+        <v>Butler National Corporation Launches Redesigned Website to Enhance Investor Engagement</v>
+      </c>
+      <c r="B589" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C589" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D589" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E589" t="str">
+        <v>https://www.prnewswire.com/news-releases/butler-national-corporation-launches-redesigned-website-to-enhance-investor-engagement-302810933.html</v>
+      </c>
+      <c r="F589" t="str">
+        <v>Redesign enhances investor-focused features. NEW CENTURY, Kan., June 25, 2026 /PRNewswire/ -- Butler National Corporation (OTCQX: BUKS), a leader in the global market for aircraft modification, maintenance, repair, and overhaul (MRO) and a recognized provider of gaming management...</v>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" t="str">
+        <v>Chumba Casino Review 2026 - Games, Bonuses &amp; Sweepstakes Features</v>
+      </c>
+      <c r="B590" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C590" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D590" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E590" t="str">
+        <v>https://pr-inside.com/chumba-casino-review-2026-games-bonuses-sweepstakes-features-r5194666.htm</v>
+      </c>
+      <c r="F590" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 25, 2026 / How Chumba Casino Works as a Sweepstakes Platform Chumba Casino operates under the same sweepstakes model that has made this category explode across the United States. VGW Holdings, an Australian company that also runs LuckyLand Slots and Global Poker, powers the platform behind the scenes. Veteran sweepstakes players will recognize both of those names instantly. The legal framework here hinges on promotional sweepstakes entries rather than traditional gambling law. That's why Chumba can accept US players in most states without holding a standard gaming license. The dual-currency system is simple, ..</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" t="str">
+        <v>Short-Form Video is no Longer Optional for D2c Fashion Brands — it is the Entire Game</v>
+      </c>
+      <c r="B591" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C591" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D591" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E591" t="str">
+        <v>https://express-press-release.net/news/2026/06/25/1760150</v>
+      </c>
+      <c r="F591" t="str">
+        <v>Maharashtra, INDIA, 2026-06-25 — /EPR Network/ — India&amp;#8217;s D2C fashion market is growing at a CAGR of 22.2% and is projected to add $36 billion [read full press release...]</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" t="str">
+        <v>Adapti, Inc. and Ballengee Group Athletes Experience Significant Success ...</v>
+      </c>
+      <c r="B592" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C592" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D592" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E592" t="str">
+        <v>https://pr-inside.com/adapti-inc-and-ballengee-group-athletes-experience-significant-success-r5194602.htm</v>
+      </c>
+      <c r="F592" t="str">
+        <v>(PR-inside.com) DALLAS, TX / ACCESS Newswire / June 25, 2026 / Adapti, Inc. (OTCID:ADTI), a company developing AI technology to integrate sports and influencer management, today announced that several of their athletes are experiencing significant success. Toronto Blue Jay second baseman, and Ballengee client, Ernie Clement is the leading vote getter in the American League for the upcoming all star game. Clement had the fourth-most votes in the first voting update but has since overtaken the Angels' Mike Trout, the Yankees' Aaron Judge, and the Astros' Yordan Alvarez, who had previously paced the league in votes. Clement, now with 2,054,130 votes, trails ..</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" t="str">
+        <v>Casino Top 10 Names McLuck a Top US Sweepstakes Casino for 2026</v>
+      </c>
+      <c r="B593" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C593" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D593" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E593" t="str">
+        <v>https://pr-inside.com/casino-top-10-names-mcluck-a-top-us-sweepstakes-casino-for-r5194600.htm</v>
+      </c>
+      <c r="F593" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 25, 2026 / Independent casino review site Casino Top 10 has dropped it's updated rankings for the best US online casinos in 2026, and McLuck Casino locked in a top-tier placement among sweepstakes platforms. The casino industry press release confirms what a growing number of players have already figured out on their own: McLuck delivers one of the most polished experiences in the sweepstakes space right now, the gap between it and much of the competition widening. The ranking evaluated platforms across game variety, mobile casino experience, redemption reliability, support responsiveness, and ..</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" t="str">
+        <v>Revolutionize Your Email Game: GainTools Unveils Effortless MSG to EML Converter!</v>
+      </c>
+      <c r="B594" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C594" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D594" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E594" t="str">
+        <v>https://express-press-release.net/news/2026/06/25/1759810</v>
+      </c>
+      <c r="F594" t="str">
+        <v>London, United Kingdom, 2026-06-25 — /EPR Network/ — GainTools, a leading provider of data migration and email conversion solutions has announced the release of its [read full press release...]</v>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" t="str">
+        <v>Shovel Knight Comes to UNO!</v>
+      </c>
+      <c r="B595" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C595" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D595" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E595" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=356740</v>
+      </c>
+      <c r="F595" t="str">
+        <v>UNO&amp;#39;s newest cosmetic crossover with Shovel Knight is here! With the pack equipped, you can mix and match your favorite heroes from the iconic 8-bit side scroller as you UNO Reverse and Draw 4 your way to victory. - - The Shovel Knight pack includes: - - - &amp;#8226; One game board: a 3D pixel art scene where players gather around a warm campfire in the woods - &amp;#8226; One card deck, featuring 16 unique designs, each showcasing fan-favorite faces from the Shovel Knight universe - &amp;#8226; One chiptune music tr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356740</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" t="str">
+        <v>USACasinos.com Selects McLuck as One of the Best Sweepstakes Casinos ...</v>
+      </c>
+      <c r="B596" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C596" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D596" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E596" t="str">
+        <v>https://pr-inside.com/usacasinos-com-selects-mcluck-as-one-of-the-best-sweepstakes-casinos-r5194574.htm</v>
+      </c>
+      <c r="F596" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 25, 2026 / USACasinos.com has published it's updated online casino rankings for 2026. McLuck Casino secured a spot among the top-rated social casinos in the United States, New York, following months of hands-on testing across dozens of sweepstakes gaming platforms, covering everything from game libraries and mobile casino experience to bonus transparency and how fast redemptions actually land. That recognition carries more weight than it might seem at first glance, the sweepstakes casino space has gotten crowded, with over 40 active platforms now competing for U.S. players, and separating legitimate operations from ..</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" t="str">
+        <v>Wingstop Elevates its Summer Flavor Game with New Sweet Heat Chamoy Featuring Tajín</v>
+      </c>
+      <c r="B597" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C597" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D597" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E597" t="str">
+        <v>https://www.prnewswire.com/news-releases/wingstop-elevates-its-summer-flavor-game-with-new-sweet-heat-chamoy-featuring-tajin-302809809.html</v>
+      </c>
+      <c r="F597" t="str">
+        <v>DALLAS, June 25, 2026 /PRNewswire/ -- Wingstop (NASDAQ: WING) is tapping into fan cravings and bringing bold flavor to summer gatherings with its newest limited-time flavor, Sweet Heat Chamoy featuring Tajín. The new offering combines a custom chamoy dry rub with a vibrant Tajín Chamoy...</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" t="str">
+        <v>SKF teams up with football stars to create game changing football shirt, designed by players for players</v>
+      </c>
+      <c r="B598" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C598" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D598" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E598" t="str">
+        <v>https://www.prnewswire.com/news-releases/skf-teams-up-with-football-stars-to-create-game-changing-football-shirt-designed-by-players-for-players-302810661.html</v>
+      </c>
+      <c r="F598" t="str">
+        <v>GOTHENBURG, Sweden, June 25, 2026 /PRNewswire/ -- As the year's most important tournament approaches, SKF is launching a new collection of match kits designed by players from Sweden's national football team, Monica Jusu Bah and Felicia Schröder. The design is dedicated to the more than...</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" t="str">
+        <v>USACasinos.com Rates McLuck Among the Best US Sweepstakes Casino Bonuses ...</v>
+      </c>
+      <c r="B599" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C599" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D599" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E599" t="str">
+        <v>https://pr-inside.com/usacasinos-com-rates-mcluck-among-the-best-us-sweepstakes-casino-bonuses-r5194541.htm</v>
+      </c>
+      <c r="F599" t="str">
+        <v>(PR-inside.com) EAST WASHINGTON, PA / ACCESS Newswire / June 25, 2026 / USACasinos.com has dropped it's updated ratings for the best sweepstakes casino bonuses available to American players in 2026, and McLuck Casino landed a top-tier placement, the recognition arrives amid a flood of new platforms crowding the space, and a mounting need for players to separate sites that deliver genuine value from those coasting on hype with little behind the curtain. The USACasinos.com ratings evaluated over 30 active sweepstakes platforms across bonus structure, game variety, redemption reliability, and mobile performance. McLuck earned its spot on the strength of its promotional calendar's ..</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" t="str">
+        <v>Click n’ Close names Merv Govender chief information officer</v>
+      </c>
+      <c r="B600" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C600" t="str">
+        <v>Send2Press</v>
+      </c>
+      <c r="D600" t="str">
+        <v>Real Estate, Gaming, Finance</v>
+      </c>
+      <c r="E600" t="str">
+        <v>https://www.send2press.com/wire/click-n-close-names-merv-govender-chief-information-officer/</v>
+      </c>
+      <c r="F600" t="str">
+        <v>ADDISON, Texas, June 25, 2026 (SEND2PRESS NEWSWIRE) -- Click n' Close, a multi-state mortgage lender, today announced the appointment of Merv Govender as chief information officer (CIO). Govender brings more than 27 years of technology leadership across the banking, gaming and healthcare industries. As CIO, he will lead Click n' Close's technology development and deployment strategy.</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" t="str">
+        <v>4 The Luv Inc Helps Players Rediscover the Joy of the Game</v>
+      </c>
+      <c r="B601" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C601" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D601" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E601" t="str">
+        <v>https://express-press-release.net/news/2026/06/25/1759012</v>
+      </c>
+      <c r="F601" t="str">
+        <v>Why Pressure-Free Sports Are Attracting All Age Groups Toronto, Ontario, Canada, 2026-06-25 — /EPR Network/ — What if the best answer to league burnout is [read full press release...]</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" t="str">
+        <v>Gravity Game Hub startet exklusive Gatchaman-Collab in Ragnarok Idle Adventure Plus</v>
+      </c>
+      <c r="B602" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C602" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D602" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E602" t="str">
+        <v>https://www.prnewswire.com/news-releases/gravity-game-hub-startet-exklusive-gatchaman-collab-in-ragnarok-idle-adventure-plus-302809948.html</v>
+      </c>
+      <c r="F602" t="str">
+        <v>SINGAPUR, 25. Juni 2026 /PRNewswire/ -- Gravity Game Hub (GGH) freut sich, den Start seiner allerersten Zusammenarbeit zwischen dem mobilen Idle-RPG Ragnarok Idle Adventure PLUS und der legendären Anime-Reihe Gatchaman bekannt zu geben. Dieses zeitlich begrenzte Crossover-Event findet vom...</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" t="str">
+        <v>Gravity Game Hub lance une collaboration exclusive avec Gatchaman sur Ragnarok Idle Adventure Plus</v>
+      </c>
+      <c r="B603" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C603" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D603" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E603" t="str">
+        <v>https://www.prnewswire.com/news-releases/gravity-game-hub-lance-une-collaboration-exclusive-avec-gatchaman-sur-ragnarok-idle-adventure-plus-302809923.html</v>
+      </c>
+      <c r="F603" t="str">
+        <v>SINGAPOUR, 24 juin 2026 /PRNewswire/ -- Gravity Game Hub (GGH) a le plaisir d'annoncer le lancement de sa toute première collaboration entre le RPG mobile inactif Ragnarok Idle Adventure PLUS et la légendaire franchise d'animation japonaise Gatchaman. Du 24 juin au 9 juillet 2026, cet...</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" t="str">
+        <v>ASUS ROG Strix SCAR 18 Now Available with 320W Total System Power and New ROG Nebula Extreme Low Motion Blur (ELMB) Displays</v>
+      </c>
+      <c r="B604" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C604" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D604" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E604" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/24/3317173/0/en/ASUS-ROG-Strix-SCAR-18-Now-Available-with-320W-Total-System-Power-and-New-ROG-Nebula-Extreme-Low-Motion-Blur-ELMB-Displays.html</v>
+      </c>
+      <c r="F604" t="str">
+        <v>The flagship gaming laptop brings desktop-class performance, an 18-inch 4K 240Hz mini-LED display, and enthusiast-ready upgradeability The flagship gaming laptop brings desktop-class performance, an 18-inch 4K 240Hz mini-LED display, and enthusiast-ready upgradeability</v>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" t="str">
+        <v>Lucky Hand Mining Game LLC, Subsidiary of Buscar Company (OTC: CGLD), Launches Telegram Mini App and Unveils Long-Term Strategy for Gold Rush-Inspired Gaming Ecosystem</v>
+      </c>
+      <c r="B605" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C605" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D605" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E605" t="str">
+        <v>https://www.prnewswire.com/news-releases/lucky-hand-mining-game-llc-subsidiary-of-buscar-company-otc-cgld-launches-telegram-mini-app-and-unveils-long-term-strategy-for-gold-rush-inspired-gaming-ecosystem-302809738.html</v>
+      </c>
+      <c r="F605" t="str">
+        <v>LOS ANGELES, June 24, 2026 /PRNewswire/ -- Lucky Hand Mining Game LLC, a subsidiary of Buscar Company (OTC: CGLD), today announced the official launch of its game as a Telegram Mini App. The release represents the first phase of a major gaming ecosystem inspired by the California Gold...</v>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" t="str">
+        <v>Parents urged not to panic about late nights as World Cup fever grips young football fans</v>
+      </c>
+      <c r="B606" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C606" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D606" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E606" t="str">
+        <v>https://pressat.co.uk/releases/parents-urged-not-to-panic-about-late-nights-as-world-cup-fever-grips-young-football-fans-2c97175f333a19f2e8d13b5826b0424f/</v>
+      </c>
+      <c r="F606" t="str">
+        <v xml:space="preserve">Wednesday 24 June, 2026 With the 2026 FIFA World Cup in full swing, many parents are facing the same dilemma: stick to strict bedtimes or let their children stay up to watch England's biggest matches. While concerns about disrupted sleep are understandable, sleep expert Kerry Davies, known as 'The Sleep Fixer', says the odd late night is unlikely to cause lasting problems. Partnering with wellbeing platform Super Chill, Kerry is encouraging parents to focus less on the clock and more on helping children regulate their emotions in the build up to the game and after the final whistle. "Football is exciting, emotional and full of big moments," says Kerry. "For many families, these tournaments create memories that children will remember for years. The odd late night isn't going to break their </v>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" t="str">
+        <v>Accepted, Not Denied, Never Decided: California Ferret Petition Remains Unresolved After 378 Days</v>
+      </c>
+      <c r="B607" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C607" t="str">
+        <v>Send2Press</v>
+      </c>
+      <c r="D607" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E607" t="str">
+        <v>https://www.send2press.com/wire/accepted-not-denied-never-decided-california-ferret-petition-remains-unresolved-after-378-days/</v>
+      </c>
+      <c r="F607" t="str">
+        <v>LA MESA, Calif., June 25, 2026 (SEND2PRESS NEWSWIRE) -- Three hundred seventy-eight days after the California Fish and Game Commission unanimously voted to give further consideration to a petition seeking removal of domestic ferrets from California's restricted species list, the petition remains unresolved, says Legalize Ferrets (Legalizeferrets.org).</v>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" t="str">
+        <v>GameSquare and U.S. Army Partner for Soldier Showdown 8, Presented ...</v>
+      </c>
+      <c r="B608" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C608" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D608" t="str">
+        <v>Finance, SaaS, Gaming</v>
+      </c>
+      <c r="E608" t="str">
+        <v>https://pr-inside.com/gamesquare-and-u-s-army-partner-for-soldier-showdown-8-presented-r5194176.htm</v>
+      </c>
+      <c r="F608" t="str">
+        <v>(PR-inside.com) Continuing a Seven-Year Legacy of Esports Competition for U.S. military members FRISCO, TX / ACCESS Newswire / June 24, 2026 / GameSquare (NASDAQ:GAME), today announced Soldier Showdown 8 (SS8), presented by USAA, the latest edition of the multi-title, cross-platform esports tournament for U.S. military members. Produced in partnership with the U.S. Army Installation Management Command's Directorate of Family and Morale, Welfare and Recreation (U.S. Army MWR), SS8 continues a seven-year tradition of using gaming to build camaraderie and community among U.S. Army soldiers. "Soldier Showdown has spent seven years proving that gaming is one of the most powerful tools we have for ..</v>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" t="str">
+        <v>GameSquare and U.S. Army Partner for Soldier Showdown 8, Presented by USAA</v>
+      </c>
+      <c r="B609" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C609" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D609" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E609" t="str">
+        <v>https://www.newswire.com/news/gamesquare-and-u-s-army-partner-for-soldier-showdown-8-presented-by-usaa</v>
+      </c>
+      <c r="F609" t="str">
+        <v>Continuing a Seven-Year Legacy of Esports Competition for U.S. military members</v>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" t="str">
+        <v>Hacksaw Gaming Goes Live with PASINO.ch in Switzerland</v>
+      </c>
+      <c r="B610" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C610" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D610" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E610" t="str">
+        <v>https://pr-inside.com/hacksaw-gaming-goes-live-with-pasino-ch-in-switzerland-r5194080.htm</v>
+      </c>
+      <c r="F610" t="str">
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / June 24, 2026 /STOCKHOLM, SE / ACCESS NEWSWIRE / June 24, 2026 / Hacksaw (STO:HACK) - Hacksaw Gaming announces a new partnership with PASINO.ch, further strengthening its presence in Switzerland with a selection of its innovative slot titles now available on the platform. PASINO.ch is a popular casino brand in Switzerland, bringing a traditional casino experience to players in a modern digital environment. The platform offers a diverse portfolio including slots, classic table games and a live casino with professional dealers, combining international game quality with a distinctly Swiss-focused player experience. Operated by Casino du Lac ..</v>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611" t="str">
+        <v>Playing the Moon Game</v>
+      </c>
+      <c r="B611" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C611" t="str">
+        <v>NASA</v>
+      </c>
+      <c r="D611" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E611" t="str">
+        <v>https://science.nasa.gov/earth/earth-observatory/playing-the-moon-game/</v>
+      </c>
+      <c r="F611" t="str">
+        <v>Apollo astronauts previewed their roles as lunar field geologists in Alaska’s Valley of Ten Thousand Smokes.</v>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" t="str">
+        <v>Gravity Game Hub Launches Exclusive Gatchaman Collaboration Across Ragnarok Idle Adventure Plus</v>
+      </c>
+      <c r="B612" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C612" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D612" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E612" t="str">
+        <v>https://www.prnewswire.com/news-releases/gravity-game-hub-launches-exclusive-gatchaman-collaboration-across-ragnarok-idle-adventure-plus-302808512.html</v>
+      </c>
+      <c r="F612" t="str">
+        <v>SINGAPORE, June 24, 2026 /PRNewswire/ -- Gravity Game Hub (GGH) is excited to announce the launch of its first-ever collaboration between the mobile idle RPG Ragnarok Idle Adventure PLUS and the legendary anime franchise Gatchaman. Running from June 24 to July 9, 2026, this limited-time...</v>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" t="str">
+        <v>An AI Helped Build a Full Online Game World in a Weekend. Then Players Around the World Started Building It Too</v>
+      </c>
+      <c r="B613" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C613" t="str">
+        <v>GetNews</v>
+      </c>
+      <c r="D613" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E613" t="str">
+        <v>https://www.getnews.info/story/2026/06/23/an-ai-helped-build-a-full-online-game-world-in-a-weekend-then-players-around-the-world-started-building-it-too/?source=barchart</v>
+      </c>
+      <c r="F613" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" t="str">
+        <v>PhilWeb Secures ₱2.02 Billion Strategic Investment from Lance Y. Gokongwei to Accelerate AI-Driven Technology Expansion</v>
+      </c>
+      <c r="B614" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C614" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D614" t="str">
+        <v>Finance, AI, Gaming</v>
+      </c>
+      <c r="E614" t="str">
+        <v>https://www.prnewswire.com/news-releases/philweb-secures-2-02-billion-strategic-investment-from-lance-y-gokongwei-to-accelerate-ai-driven-technology-expansion-302807662.html</v>
+      </c>
+      <c r="F614" t="str">
+        <v>MANILA, Philippines, June 23, 2026 /PRNewswire/ -- PhilWeb Corporation (PSE: WEB), a Philippine Stock Exchange-listed technology company serving licensed digital entertainment and gaming platforms, today announced that it has entered into a definitive agreement for a ₱2.02 billion...</v>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615" t="str">
+        <v>Robbins LLP Urges RBLX Stockholders Who Lost Money Investing in Roblox Corporation to Contact the Firm for Information About Leading the Class Action</v>
+      </c>
+      <c r="B615" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C615" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D615" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E615" t="str">
+        <v>https://www.prnewswire.com/news-releases/robbins-llp-urges-rblx-stockholders-who-lost-money-investing-in-roblox-corporation-to-contact-the-firm-for-information-about-leading-the-class-action-302808341.html</v>
+      </c>
+      <c r="F615" t="str">
+        <v>SAN DIEGO, June 23, 2026 /PRNewswire/ -- Robbins LLP informs stockholders that a class action was filed on behalf of all investors who purchased or otherwise acquired Roblox Corporation (NYSE: RBLX) securities between October 30, 2025 and April 30, 2026. Roblox is a gaming and creation...</v>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616" t="str">
+        <v>“Loukas and the Game of Chance” - Unraveling the Mysteries of Destiny</v>
+      </c>
+      <c r="B616" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C616" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D616" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E616" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=356508</v>
+      </c>
+      <c r="F616" t="str">
+        <v>&amp;#8220;Loukas and the Game of Chance&amp;#8221; by Anthony L. Manna is a captivating retelling of an old classic Greek folk tale. The story revolves around Loukas, a young musician whose life changes for the worse because of his greediness and pride. He sets out on a journey to retrieve what he lost with the help of a talking mythical snake. As they walk through the enchanted forest, Loukas asks celestial beings for help; meanwhile, he learns some critical lessons about growing up and surviving in life.... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356508</v>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617" t="str">
+        <v>“Loukas and the Game of Chance” - A Tale of Fate and Adventure</v>
+      </c>
+      <c r="B617" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C617" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D617" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E617" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=356507</v>
+      </c>
+      <c r="F617" t="str">
+        <v>Anthony L. Manna is an award-winning professor and writer who has devoted himself towards promoting multicultural literature for over fifty years in his long career teaching students across Turkey, Greece, Albania, and the United States. Some of Manna&amp;#39;s works like &amp;#8220;Mr. Semolina-Semolinus: A Greek Folktale&amp;#8221; and &amp;#8220;The Orphan: A Cinderella Story from Greece&amp;#8221; brought him celebration as someone capable of writing cultural tales that reach readers across all generations globally. - - In his ne... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356507</v>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618" t="str">
+        <v>“Loukas and the Game of Chance” - The Ultimate Test of Fortune</v>
+      </c>
+      <c r="B618" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C618" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D618" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E618" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=356502</v>
+      </c>
+      <c r="F618" t="str">
+        <v>Readers follow Loukas, a young musician in Anthony L. Manna&amp;#39;s new novel, &amp;#8220;Loukas and the Game of Chance,&amp;#8221; where he retells a classic Greek folktale. Once his pride and greed have led him to lose everything, the story begins to unfold as the musician embarks on a breathtaking journey that will end up changing his life forever and enable him to regain his honor as well as wealth using an enchanted talking snake. To find his way through the strange forest, he calls upon heavenly beings for... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356502</v>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619" t="str">
+        <v>Game Theory Acquires MVP Index to Pair Patented Measurement with Strategic Advisory</v>
+      </c>
+      <c r="B619" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C619" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D619" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E619" t="str">
+        <v>https://www.prnewswire.com/news-releases/game-theory-acquires-mvp-index-to-pair-patented-measurement-with-strategic-advisory-302808374.html</v>
+      </c>
+      <c r="F619" t="str">
+        <v>Combined company brings proprietary computer vision and senior marketing expertise to sponsorship measurement and strategy AUSTIN, Texas, June 23, 2026 /PRNewswire/ -- Game Theory, a sponsorship intelligence company, today announced its launch alongside the acquisition of MVP Index, the...</v>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620" t="str">
+        <v>ICONIC HORSE RACING GAME SIGMA DERBY FINDS NEW HOME AT GOLDEN GATE HOTEL &amp;amp; CASINO</v>
+      </c>
+      <c r="B620" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C620" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D620" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E620" t="str">
+        <v>https://www.prnewswire.com/news-releases/iconic-horse-racing-game-sigma-derby-finds-new-home-at-golden-gate-hotel--casino-302808208.html</v>
+      </c>
+      <c r="F620" t="str">
+        <v>One of the City's Last Remaining Coin-Operated Machines Begins Next Chapter at Las Vegas' Most Historic Hotel LAS VEGAS, June 23, 2026 /PRNewswire/ -- Las Vegas' last remaining Sigma Derby mechanical horse racing game has officially found its new home at Golden Gate Hotel &amp; Casino,...</v>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" t="str">
+        <v>Nicklaus Children's performs region's first pediatric total hip replacement using innovative mixed reality-assisted surgical guidance</v>
+      </c>
+      <c r="B621" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C621" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D621" t="str">
+        <v>Healthcare, Gaming</v>
+      </c>
+      <c r="E621" t="str">
+        <v>https://www.prnewswire.com/news-releases/nicklaus-childrens-performs-regions-first-pediatric-total-hip-replacement-using-innovative-mixed-reality-assisted-surgical-guidance-302808141.html</v>
+      </c>
+      <c r="F621" t="str">
+        <v>Game-changing procedure for patients and surgeons MIAMI, June 23, 2026 /PRNewswire/ -- Nicklaus Children's Hospital Orthopedic, Sports Medicine, and Spine Institute clinicians made history once again in South Florida after successfully performing the region's first pediatric total hip...</v>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" t="str">
+        <v>New Balance X Miu Miu with Coco Gauff | 2026 Campaign</v>
+      </c>
+      <c r="B622" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C622" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D622" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E622" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=356664</v>
+      </c>
+      <c r="F622" t="str">
+        <v>New Balance and Miu Miu continue their collaboration with Coco Gauff, launching a new collection and campaign. The 11-times singles champion, ranked number two in the world, will be wearing the new collection during one of the major tennis tournaments. - - Now all-white, Coco&amp;#39;s New Balance X Miu Miu on-court wardrobe is designed to honor the timeless beauty of this quintessentially elegant game. Seen through Miu Miu&amp;#39;s refined and contemporary lens, garments are crafted in technical stretch... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356664</v>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" t="str">
+        <v>MOHEGAN NAMED TO THE 2026 TOP 100 GLOBAL MOST LOVED WORKPLACES®</v>
+      </c>
+      <c r="B623" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C623" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D623" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E623" t="str">
+        <v>https://www.prnewswire.com/news-releases/mohegan-named-to-the-2026-top-100-global-most-loved-workplaces-302807829.html</v>
+      </c>
+      <c r="F623" t="str">
+        <v>Mohegan ranked No. 61 Among the Top 100 Global Companies Recognized for Exceptional Workplace Culture, Employee Engagement, and Growth UNCASVILLE, Conn., June 23, 2026 /PRNewswire/ -- Mohegan, a renowned entertainment and gaming brand, has been named to the 2026 Top 100 Global Most Loved...</v>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" t="str">
+        <v>USACasinos.com Names Chumba Casino Its Top-Rated US Social Casino for ...</v>
+      </c>
+      <c r="B624" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C624" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D624" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E624" t="str">
+        <v>https://pr-inside.com/usacasinos-com-names-chumba-casino-its-top-rated-us-social-casino-for-r5193780.htm</v>
+      </c>
+      <c r="F624" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 23, 2026 / USACasinos.com Press Release: What the 2026 Rankings Mean USACasinos.com has published it's 2026 US social casino rankings, chumba Casino sits at the top. The independent casino review site evaluated platforms across game variety, redemption reliability, mobile performance. And promotional value, and Chumba came out ahead on nearly every metric that matters to actual players. Not a shock if you've been paying attention. Chumba Casino has been one of the most recognizable names in the sweepstakes casino space since launch, and the platform has only gotten sharper over time, operated by ..</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" t="str">
+        <v>USACasinos.com 2026 Awards: Chumba Casino Wins Best Free-to-Play Game ...</v>
+      </c>
+      <c r="B625" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C625" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D625" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E625" t="str">
+        <v>https://pr-inside.com/usacasinos-com-2026-awards-chumba-casino-wins-best-free-to-play-game-r5193750.htm</v>
+      </c>
+      <c r="F625" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 23, 2026 / USACasinos.com has announced the winners of its 2026 online gambling awards, Chumba Casino walked away with the top honor for Best Free-to-Play Game Variety. The recognition landed after a year where the sweepstakes casino space hit record-level competition, platforms like Stake.us, Pulsz Casino, WOW Vegas, and Luckyland Slots all pushed hard to expand their catalogs. Chumba, operated by VGW Group, stood out on the strength of its slot machines, its table games, and it's progressive jackpot slots, which collectively form one of the deepest free-to-play libraries accessible to ..</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" t="str">
+        <v>AutoFull unterstützt IEM Cologne Major 2026 mit den weltweit ersten Massage-Gaming-Stühlen mit Kühl- und Heizsitz</v>
+      </c>
+      <c r="B626" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C626" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D626" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E626" t="str">
+        <v>https://www.prnewswire.com/news-releases/autofull-unterstutzt-iem-cologne-major-2026-mit-den-weltweit-ersten-massage-gaming-stuhlen-mit-kuhl--und-heizsitz-302807627.html</v>
+      </c>
+      <c r="F626" t="str">
+        <v>KÖLN, Deutschland, 23. Juni 2026 /PRNewswire/ -- Das IEM Cologne Major 2026 endete am 21. Juni. Das FALCONS-Team errang nach einem intensiven Wettkampf den Meistertitel. AutoFull war offizieller Gaming-Stuhl-Partner der ESL Pro Tour 2026–2027 und stellte die gesamte Sitzausstattung für...</v>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" t="str">
+        <v>AutoFull Powers IEM Cologne Major 2026 with World-First Massage Gaming Chairs Featuring Cooling &amp;amp; Heating Seat</v>
+      </c>
+      <c r="B627" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C627" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D627" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E627" t="str">
+        <v>https://www.prnewswire.com/news-releases/autofull-powers-iem-cologne-major-2026-with-world-first-massage-gaming-chairs-featuring-cooling--heating-seat-302807622.html</v>
+      </c>
+      <c r="F627" t="str">
+        <v>COLOGNE, Germany, June 23, 2026 /PRNewswire/ -- IEM Cologne Major 2026 concluded on June 21, with Team FALCONS claiming the championship after intense competition. As the Official Gaming Chair Partner of ESL Pro Tour 2026–2027, AutoFull provided full-event seating support, equipping pro...</v>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" t="str">
+        <v>USACasinos.com Rates Chumba Casino Among Top US Casino Sites for 2026</v>
+      </c>
+      <c r="B628" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C628" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D628" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E628" t="str">
+        <v>https://pr-inside.com/usacasinos-com-rates-chumba-casino-among-top-us-casino-sites-for-r5193701.htm</v>
+      </c>
+      <c r="F628" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 23, 2026 / USACasinos.com Expert Review Highlights Chumba Casino's Position USACasinos.com released it's latest casino site reviews USA rankings this week, chumba Casino landed among the top rated online casinos for US players heading into 2026, a placement reflecting what the review team described as consistent performance across game variety, redemption reliability. And platform accessibility, three areas where newer competitors still struggle to keep pace. Chumba Casino, operated by VGW Group, has been running since 2017. That kind of operational history matters. Hundreds of social casino platforms have launched and folded in that ..</v>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" t="str">
+        <v>USACasinos.com Reviews Chumba Casino - A Top Choice for US Players</v>
+      </c>
+      <c r="B629" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C629" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D629" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E629" t="str">
+        <v>https://pr-inside.com/usacasinos-com-reviews-chumba-casino-a-top-choice-for-us-players-r5193696.htm</v>
+      </c>
+      <c r="F629" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 23, 2026 / What USACasinos.com Found in Its Chumba Casino Review USACasinos.com has released a detailed assessment of Chumba Casino, and the findings confirm what a lot of players already suspected, this is one of the most reliable sweepstakes casino platforms operating in the United States right now . VGW Holdings has run Chumba since 2017. That nine-year track record is something most competitors simply cannot match, and platforms don't survive that long in this space without getting the fundamentals right. The review spans everything from the casino game selection to the redemption ..</v>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" t="str">
+        <v>Casino Top 10 Awards Chumba Casino Best Online Casino Games Selection ...</v>
+      </c>
+      <c r="B630" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C630" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D630" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E630" t="str">
+        <v>https://pr-inside.com/casino-top-10-awards-chumba-casino-best-online-casino-games-selection-r5193692.htm</v>
+      </c>
+      <c r="F630" t="str">
+        <v>(PR-inside.com) VGW Group's flagship sweepstakes platform takes home top honors for game variety, earning the Casino Top 10 Awards recognition for best online casino games selection heading into the second half of 2026 . NEW YORK CITY, NY / ACCESS Newswire / June 23, 2026 / What the Casino Top 10 Awards Recognition Means for Chumba Casino The Casino Top 10 Awards have named Chumba Casino the best online casino for game selection in 2026, and honestly, this one feels earned, Chumba has been operating in the sweepstakes casino space longer than most of it's competitors have existed. The platform's catalog reflects years ..</v>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" t="str">
+        <v>Casino Top 10 Picks Chumba Casino as a Leading US Social Casino Site</v>
+      </c>
+      <c r="B631" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C631" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D631" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E631" t="str">
+        <v>https://pr-inside.com/casino-top-10-picks-chumba-casino-as-a-leading-us-social-casino-site-r5193691.htm</v>
+      </c>
+      <c r="F631" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 23, 2026 / Why Casino Top 10 Ranks Chumba Casino Among the Best Sweepstakes Casino Sites Casino Top 10, an online casino rankings resource that evaluates platforms through hands-on testing and player feedback, has placed Chumba Casino at the top of it's social casino recommendations for the US market, the designation hinges on how the platform performs across categories that matter to real players game variety, bonus structure, redemption reliability, legal compliance. Chumba Casino operates under VGW, which runs one of the most recognized sweepstakes gaming platforms in North America. The site launched ..</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" t="str">
+        <v>Gravity Game Unite (GGU), PC MMORPG oyunu "Ragnarok Zero: Global" için 2. Açık Beta Testini (OBT) duyurdu.</v>
+      </c>
+      <c r="B632" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C632" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D632" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E632" t="str">
+        <v>https://www.prnewswire.com/news-releases/gravity-game-unite-ggu-pc-mmorpg-oyunu-ragnarok-zero-global-icin-2-ack-beta-testini-obt-duyurdu-302807242.html</v>
+      </c>
+      <c r="F632" t="str">
+        <v>2. OBT'nin Malezya saatine göre 7 Temmuz ile 15 Temmuz tarihleri arasında gerçekleştirilmesi planlanıyor 2. OBT'de, bağlantılı oyun "Get Poring", Ragnarok IP'sinin ilk kullanıcı tarafından oluşturulan içerik (UGC) özelliği "RO Factory" ve yeni içerik "MVP Raid" yer alacak KUALA LUMPUR,...</v>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" t="str">
+        <v>2 Months After Launch, SportsFanWiki Achieves 3,000% Annualized Growth Serving 150 Largest US Sports Venues; Launches Events at 2026 MLB All Star Game Weekend</v>
+      </c>
+      <c r="B633" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C633" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D633" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E633" t="str">
+        <v>https://www.prweb.com/releases/2-months-after-launch-sportsfanwiki-achieves-3-000-annualized-growth-serving-150-largest-us-sports-venues-launches-events-at-2026-mlb-all-star-game-weekend-302806963.html</v>
+      </c>
+      <c r="F633" t="str">
+        <v>SportsFanWiki's growth in just two months from just 25 sports venues to 150 sports venues constitutes 500% growth in two months, or an annualized growth rate of 3,000%. The growth will be commemorated as TravelingWiki Foundation and SportsFanWiki collaboratively launch The-AllStar.com,...</v>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" t="str">
+        <v>Premiere Programming Alert - Pitmasters</v>
+      </c>
+      <c r="B634" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C634" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D634" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E634" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=356625</v>
+      </c>
+      <c r="F634" t="str">
+        <v>WHAT: Pitmasters - - WHERE/WHEN: Premieres Monday, July 13 at 9 p.m. ET/PT on Food Network and will stream the following day on HBO Max&amp;#174;. - - WHO: Teams of the world&amp;#39;s most elite pitmasters push live fire cooking to its limits as they compete in a non-stop week-long battle for BBQ glory in Food Network&amp;#39;s all-new series, Pitmasters. Bold flavor, innovation and mastery of the pit is the name of the game as the teams showcase their unique culinary perspective for a legendary panel of... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356625</v>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635" t="str">
+        <v>MDCE's RealGameUsed.com Launches Revolutionary Online Memorabilia Authentication ...</v>
+      </c>
+      <c r="B635" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C635" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D635" t="str">
+        <v>Healthcare, Gaming</v>
+      </c>
+      <c r="E635" t="str">
+        <v>https://pr-inside.com/mdce-s-realgameused-com-launches-revolutionary-online-memorabilia-authentication-r5193428.htm</v>
+      </c>
+      <c r="F635" t="str">
+        <v>(PR-inside.com) Revolutionary New Website Transforms How Collectors Authenticate Game-Used Memorabilia with Instant Online Submissions and Real-Time Tracking. MESA, AZ / ACCESS Newswire / June 22, 2026 /Real Game Used (RGU), a subsidiary of Medical Care Technologies Inc. (OTC PINK:MDCE), today announced the launch of its brand new website featuring a brand new online authentication portal for memorabilia collectors. Collectors can now submit items for photo match authentication directly through the portal by uploading titles, details, documentation scans, and item images, receive instant pricing, and track their order status in real time through a personal submission console. This seamless digital experience eliminates the traditional ..</v>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" t="str">
+        <v>MDCE's RealGameUsed.com Launches Revolutionary Online Memorabilia Authentication Platform, First in Industry for Fully Digital Photo Match Submissions</v>
+      </c>
+      <c r="B636" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C636" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D636" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E636" t="str">
+        <v>https://www.newswire.com/news/mdces-realgameused-com-launches-revolutionary-online-memorabilia-22803350</v>
+      </c>
+      <c r="F636" t="str">
+        <v>Revolutionary New Website Transforms How Collectors Authenticate Game-Used Memorabilia with Instant Online Submissions and Real-Time Tracking.</v>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" t="str">
+        <v>USACasinos.com Awards Chumba Casino Best Sweepstakes Casino Experience ...</v>
+      </c>
+      <c r="B637" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C637" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D637" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E637" t="str">
+        <v>https://pr-inside.com/usacasinos-com-awards-chumba-casino-best-sweepstakes-casino-experience-r5193413.htm</v>
+      </c>
+      <c r="F637" t="str">
+        <v>(PR-inside.com) Leading casino review site recognizes Chumba Casino for consistent quality, transparent redemption processes, and a free-to-play model that continues to set the standard across the sweepstakes gaming industry. NEW YORK CITY, NY / ACCESS Newswire / June 22, 2026 / USACasinos.com Names Chumba Casino Top Sweepstakes Platform USACasinos.com has officially given Chumba Casino the title of Best Sweepstakes Casino Experience of 2026, the first time the review site has carved out a dedicated award in the sweepstakes category, the announcement follows months of hands-on evaluation spanning more than 30 active sweepstakes platforms operating across the United States. The selection wasn't close. Chumba Casino, operated ..</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" t="str">
+        <v>USACasinos.com Chumba Casino Best Social Casino Platform for 2026</v>
+      </c>
+      <c r="B638" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C638" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D638" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E638" t="str">
+        <v>https://pr-inside.com/usacasinos-com-chumba-casino-best-social-casino-platform-for-r5193412.htm</v>
+      </c>
+      <c r="F638" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 22, 2026 / USACasinos.com has named Chumba Casino the best social casino platform heading into 2026. The designation comes down to three factors: game variety, redemption reliability, and a promotional structure that doesn't shift on players month to month. The USACasinos.com review evaluated over a dozen sweepstakes casino platforms operating in the United States, and Chumba Casino came out on top, for good reason. Operated by VGW Group, Chumba Casino has been running since 2017 and carries a track record most newer platforms cannot touch. The sweepstakes model casino operates legally across ..</v>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" t="str">
+        <v>Casino Top 10 Names Chumba Casino Real Money Online Casino 2026</v>
+      </c>
+      <c r="B639" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C639" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D639" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E639" t="str">
+        <v>https://pr-inside.com/casino-top-10-names-chumba-casino-real-money-online-casino-r5193408.htm</v>
+      </c>
+      <c r="F639" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 22, 2026 / Casino Top 10 has officially recognized Chumba Casino as one of the top rated online casinos operating in the United States for 2026. The announcement came through the platform's latest online casino rankings, slotting Chumba into a select group of sweepstakes casinos that have delivered on game quality, redemption reliability, and player trust over the past several years, for anyone tracking the sweepstakes segment of online gaming, this one lands with weight. Chumba Casino, operated by VGW Group, has been running since 2017. That alone separates it from most ..</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" t="str">
+        <v>GameSquare Stockholders Approve All Proposals at 2026 Annual Stockholder ...</v>
+      </c>
+      <c r="B640" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C640" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D640" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E640" t="str">
+        <v>https://pr-inside.com/gamesquare-stockholders-approve-all-proposals-at-2026-annual-stockholder-r5193403.htm</v>
+      </c>
+      <c r="F640" t="str">
+        <v>(PR-inside.com) FRISCO, TX / ACCESS Newswire / June 22, 2026 / GameSquare Holdings, Inc. (NASDAQ:GAME) ("GameSquare" or the "Company") today announced that at its 2026 Annual Meeting of Stockholders held on June 18, 2026, the Company's stockholders voted to: Elect two Class II members to our Board of Directors; Ratify the appointment of Kreston GTA as its independent registered public accounting firm; Approve, by a non-binding advisory vote, the compensation of our named executive officers; and, Approve a merger agreement with a wholly owned subsidiary of the Company for the purpose of restating the Company's Certificate of Incorporation. "I want to thank all the stockholders who ..</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" t="str">
+        <v>Gravity Game Unite (GGU) Announces 2nd OBT for PC MMORPG "Ragnarok Zero: Global"</v>
+      </c>
+      <c r="B641" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C641" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D641" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E641" t="str">
+        <v>https://www.prnewswire.com/news-releases/gravity-game-unite-ggu-announces-2nd-obt-for-pc-mmorpg-ragnarok-zero-global-302806238.html</v>
+      </c>
+      <c r="F641" t="str">
+        <v>2nd OBT scheduled to run from July 7 to July 15, based on Malaysia Time 2nd OBT to feature linked game "Get Poring," Ragnarok IP's first UGC feature "RO Factory," and new content "MVP Raid" KUALA LUMPUR, Malaysia, June 22, 2026 /PRNewswire/ -- Gravity Game Unite (GGU), the Malaysia branch...</v>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" t="str">
+        <v>BC.GAME Token $BC Reaches New High, Gains More Than 260% Over the Past Year</v>
+      </c>
+      <c r="B642" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C642" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D642" t="str">
+        <v>Crypto, SaaS, Gaming</v>
+      </c>
+      <c r="E642" t="str">
+        <v>https://www.prnewswire.com/news-releases/bcgame-token-bc-reaches-new-high-gains-more-than-260-over-the-past-year-302805973.html</v>
+      </c>
+      <c r="F642" t="str">
+        <v>BC.GAME's platform token continues its upward momentum as BC Engine cumulative rewards surpass 3.17 million BCD BELIZE CITY, Belize, June 21, 2026 /PRNewswire/ -- $BC has recently reached a new high. TradingView data shows that $BC recently traded at around $0.01237. The token has posted...</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" t="str">
+        <v>Worldcast Live Announces "Follow Me" World Soccer Final Watch Party at Newark on July 19</v>
+      </c>
+      <c r="B643" t="str">
+        <v>2026-06-19</v>
+      </c>
+      <c r="C643" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D643" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E643" t="str">
+        <v>https://www.prweb.com/releases/worldcast-live-announces-follow-me-world-soccer-final-watch-party-at-newark-on-july-19-302805541.html</v>
+      </c>
+      <c r="F643" t="str">
+        <v>Worldcast Live is hosting the "Follow Me" World Soccer Final Watch Party on July 19 at Newark Airport Marriott, featuring live DJs, LED viewing rooms, Sip &amp; Paint, video game stations, local vendors, food, and Funbash jumbo games as a major family-friendly attraction, with a donation...</v>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" t="str">
+        <v>Metaverse in Entertainment Market to Reach USD 121.96 Billion by 2032, Driven by Immersive Gaming Platforms and Content Platforms</v>
+      </c>
+      <c r="B644" t="str">
+        <v>2026-06-19</v>
+      </c>
+      <c r="C644" t="str">
+        <v>GetNews</v>
+      </c>
+      <c r="D644" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E644" t="str">
+        <v>https://www.getnews.info/story/2026/06/19/metaverse-in-entertainment-market-to-reach-usd-12196-billion-by-2032-driven-by-immersive-gaming-platforms-and-content-platforms/?source=barchart</v>
+      </c>
+      <c r="F644" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" t="str">
+        <v>Finland Sets Casino Gambling Risk Limits at 2% of Income, 4 Days, 2 Game Types</v>
+      </c>
+      <c r="B645" t="str">
+        <v>2026-06-19</v>
+      </c>
+      <c r="C645" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D645" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E645" t="str">
+        <v>https://www.prnewswire.com/news-releases/finland-sets-casino-gambling-risk-limits-at-2-of-income-4-days-2-game-types-302805484.html</v>
+      </c>
+      <c r="F645" t="str">
+        <v>Helsinki-based expert Bonusetu.com outlines THL's new "2-4-2" gambling risk limits and explains why strong bank ID identification, the same technology behind registration-free casinos, is what will make such limits enforceable when Finland opens its licensed market in 2027. HELSINKI, June...</v>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646" t="str">
+        <v>GetJacked Announces Global Partnership with adjoe, Directing $2 Billion in Annual Gaming Advertising Demand Into Shopify Merchant Loyalty Programs</v>
+      </c>
+      <c r="B646" t="str">
+        <v>2026-06-19</v>
+      </c>
+      <c r="C646" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D646" t="str">
+        <v>Finance, Retail, Gaming</v>
+      </c>
+      <c r="E646" t="str">
+        <v>https://www.prweb.com/releases/getjacked-announces-global-partnership-with-adjoe-directing-2-billion-in-annual-gaming-advertising-demand-into-shopify-merchant-loyalty-programs-302804620.html</v>
+      </c>
+      <c r="F646" t="str">
+        <v>As customer acquisition costs reach unsustainable levels across ecommerce, the partnership establishes the first loyalty model funded entirely by third-party advertisers rather than merchants, with Progressive Rewards that align shopper, merchant, and gaming studio interests in a single...</v>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" t="str">
+        <v>5 Best Crypto Casinos 2026 - Top Bitcoin Casinos For Instant Withdrawals ...</v>
+      </c>
+      <c r="B647" t="str">
+        <v>2026-06-19</v>
+      </c>
+      <c r="C647" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D647" t="str">
+        <v>Crypto, Gaming</v>
+      </c>
+      <c r="E647" t="str">
+        <v>https://pr-inside.com/best-crypto-casinos-2026-top-bitcoin-casinos-for-instant-withdrawals-r5192669.htm</v>
+      </c>
+      <c r="F647" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 19, 2026 / To find thebest crypto casinos , we compared leading sites for security, withdrawals, game variety, and bonus fairness. The casinos featured here consistently performed best across all key areas. Crypto Casinos Welcome Bonuses Ratings Betwhale 250% up to $2,500 &amp;50 Free Spins for Buffalo Ways 4.9/5 Decode Casino 500% deposit match bonus + 50 free spins 4.9/5 Slotocash Up to 600% + 60 Free Spins 4.9/5 Lucky Rebel (for US Players) 200% up to $2,500 + 50 Free Spins 4.8/5 Red Dog Casino Up to $8000 4.8/5 Are you searching for the best crypto casino available in today's rapidly evolving iGaming industry? If so, you are not ..</v>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" t="str">
+        <v>Did You Lose Money Investing in Roblox Corporation? Robbins LLP Urges ...</v>
+      </c>
+      <c r="B648" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C648" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D648" t="str">
+        <v>Finance, SaaS, Gaming</v>
+      </c>
+      <c r="E648" t="str">
+        <v>https://pr-inside.com/did-you-lose-money-investing-in-roblox-corporation-robbins-llp-urges-r5192533.htm</v>
+      </c>
+      <c r="F648" t="str">
+        <v>(PR-inside.com) SAN DIEGO, CA / ACCESS Newswire / June 18, 2026 /Robbins LLP informs stockholders that a class action was filed on behalf of all investors who purchased or otherwise acquired Roblox Corporation (NYSE:RBLX) securities between October 30, 2025 and April 30, 2026. Roblox is a gaming and creation platform. The platform itself consists of the Roblox Client, the Roblox Studio, and the Roblox Cloud. For more information, submit a form, email attorney Aaron Dumas, Jr., or give us a call at (800) 350-6003. What is the class period? October 30, 2025 - April 30, 2026 What are the allegations? Robbins LLP is Investigating ..</v>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" t="str">
+        <v>tonies Targets to More Than Double Group Revenue by 2030 and Announces Further International Expansion Plans at First-ever Capital Markets Day</v>
+      </c>
+      <c r="B649" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C649" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D649" t="str">
+        <v>Finance, SaaS, Gaming, Media</v>
+      </c>
+      <c r="E649" t="str">
+        <v>https://www.newmediawire.com/news/tonies-targets-to-more-than-double-group-revenue-by-2030-and-announces-further-international-expansion-plans-at-first-ever-capital-markets-day-7087236</v>
+      </c>
+      <c r="F649" t="str">
+        <v>tonies publishes mid-term ambition, targets to more than double group revenue to greater than EUR 1.4bn (by FY 2030) and aims to achieve an adj. EBITDA margin between 16-18% (mid-term) Global expansion is planned to continue with at least two additional market launches in 2027 and presence in all major regions of the world by 2030 New Global Advisory Group brings together leading childhood development experts to provide science-backed guidance on product and content development LUXEMBOURG and LONDON - June 18, 2026 ( NEWMEDIAWIRE ) - tonies SE (“tonies”), the globally leading interactive audio platform for children, today will host its first-ever Capital Markets Day. After creating an entirely new category at the intersection of technology, toys, content, and gaming while building an incre</v>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" t="str">
+        <v>Rapoo Unveils Prime Day Deals: Save 20% on Productivity and Gaming Essentials</v>
+      </c>
+      <c r="B650" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C650" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D650" t="str">
+        <v>SaaS, Retail, Gaming</v>
+      </c>
+      <c r="E650" t="str">
+        <v>https://www.prnewswire.com/news-releases/rapoo-unveils-prime-day-deals-save-20-on-productivity-and-gaming-essentials-302804539.html</v>
+      </c>
+      <c r="F650" t="str">
+        <v>From award-winning ergonomic mice to high-performance gaming mice, Rapoo's Prime Day offers help users upgrade their setups for less. NEW YORK, June 18, 2026 /PRNewswire/ -- Rapoo, a global leader in wireless peripherals and gaming accessories, today announced its Amazon Prime Day 2026...</v>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" t="str">
+        <v>SEGG Media Reports Strong Q2 Momentum Across Veloce and Quadrant</v>
+      </c>
+      <c r="B651" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C651" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D651" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E651" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/18/3314281/0/en/SEGG-Media-Reports-Strong-Q2-Momentum-Across-Veloce-and-Quadrant.html</v>
+      </c>
+      <c r="F651" t="str">
+        <v>FORT WORTH, Texas, June 18, 2026 (GLOBE NEWSWIRE) -- Sports Entertainment Gaming Global Corporation (NASDAQ: SEGG, LTRYW) (“SEGG Media” or the “Company”) today highlighted strong commercial momentum during the second quarter of 2026, driven by continued growth and partnership activity across Veloce Media Group and Quadrant.</v>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" t="str">
+        <v>The New Era of Independent Luxury in Mexico: Industry Leaders Redefine ...</v>
+      </c>
+      <c r="B652" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C652" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D652" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E652" t="str">
+        <v>https://pr-inside.com/the-new-era-of-independent-luxury-in-mexico-industry-leaders-redefine-r5192338.htm</v>
+      </c>
+      <c r="F652" t="str">
+        <v>(PR-inside.com) The second annual Summit Mexicano de la Hospitalidad (SMH) in Mérida brought together hospitality leaders to discuss boutique hotel strategies, architectural curatorship, and the future of experiential travel in Latin America. During the executive debate, María Olazábal, Founder &amp; CEO of Ownia Collection, emphasized a key industry shift, stating: "Hospitality distribution is no longer a volume game; it's a curatorship game." MÉRIDA, MX / ACCESS Newswire / June 18, 2026 / The hospitality landscape in Mexico and Latin America has officially entered a new chapter. The recently concluded Summit Mexicano de la Hospitalidad (SMH), held in the historic city of Mérida, ..</v>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" t="str">
+        <v>The New Era of Independent Luxury in Mexico: Industry Leaders Redefine Hospitality Distribution at the Mexican Hospitality Summit</v>
+      </c>
+      <c r="B653" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C653" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D653" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E653" t="str">
+        <v>https://www.newswire.com/news/the-new-era-of-independent-luxury-in-mexico-industry-leaders-redefine-22799717</v>
+      </c>
+      <c r="F653" t="str">
+        <v>The second annual Summit Mexicano de la Hospitalidad (SMH) in M&amp;eacute;rida brought together hospitality leaders to discuss boutique hotel strategies, architectural curatorship, and the future of experiential travel in Latin America. During the executive debate, Mar&amp;iacute;a Olaz&amp;aacute;bal, Founder &amp;amp; CEO of Ownia Collection, emphasized a key industry shift, stating: "Hospitality distribution is no longer a volume game; it's a curatorship game."</v>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" t="str">
+        <v>Infinite Auctions to Feature Carmelo Anthony's Photo-Matched Final ...</v>
+      </c>
+      <c r="B654" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C654" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D654" t="str">
+        <v>Healthcare, Gaming</v>
+      </c>
+      <c r="E654" t="str">
+        <v>https://pr-inside.com/infinite-auctions-to-feature-carmelo-anthony-s-photo-matched-final-r5192328.htm</v>
+      </c>
+      <c r="F654" t="str">
+        <v>(PR-inside.com) Historic jersey worn during Carmelo Anthony's final game as a member of the New York Knicks heads to auction, offering collectors the opportunity to own one of the most significant game-worn Knicks artifacts to emerge in years. MESA, AZ / ACCESS Newswire / June 18, 2026 /Infinite Auctions, a leading auction house specializing in elite game-worn sports memorabilia and a wholly owned subsidiary of Medical Care Technologies, Inc. (OTC PINK:MDCE), today announced that it will offer the photo-matched jersey worn by Carmelo Anthony during his final game as a member of the New York Knicks. Worn at Madison Square Garden on ..</v>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" t="str">
+        <v>Infinite Auctions to Feature Carmelo Anthony's Photo-Matched Final New York Knicks Game-Worn Jersey in Upcoming Premier Auction</v>
+      </c>
+      <c r="B655" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C655" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D655" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E655" t="str">
+        <v>https://www.newswire.com/news/infinite-auctions-to-feature-carmelo-anthonys-photo-matched-final-new-york</v>
+      </c>
+      <c r="F655" t="str">
+        <v>Historic jersey worn during Carmelo Anthony's final game as a member of the New York Knicks heads to auction, offering collectors the opportunity to own one of the most significant game-worn Knicks artifacts to emerge in years.</v>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" t="str">
+        <v>U.S. Polo Assn. Unveils Spring-Summer 2027 Collection at the 110th ...</v>
+      </c>
+      <c r="B656" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C656" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D656" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E656" t="str">
+        <v>https://pr-inside.com/u-s-polo-assn-unveils-spring-summer-2027-collection-at-the-110th-r5192282.htm</v>
+      </c>
+      <c r="F656" t="str">
+        <v>(PR-inside.com) Global Sports Brand Puts the Iconic Polo Shirt at the Center of its Pitti Uomo Experience FLORENCE, IT AND WEST PALM BEACH, FL / ACCESS Newswire / June 18, 2026 / U.S. Polo Assn. , the official sports brand of the United States Polo Association (USPA), returned to Florence, Italy, for Pitti Immagine Uomo 110 to present The Polo Shirt: An Icon Born from the Game™ and its Spring-Summer 2027 Global Collection showcasing a modern, global expression of the sport-inspired lifestyle. The collection includes classic, sport-inspired apparel, footwear, bags, and accessories that blend authentic American-inspired sports style with European craftsmanship. 1) Polo ..</v>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" t="str">
+        <v>Recent Release, "Bible Fun for the Young...," Invites Readers to Discover Scripture Through Vibrant Puzzles, Games, and Interactive Activities</v>
+      </c>
+      <c r="B657" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C657" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D657" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E657" t="str">
+        <v>https://www.pr.com/press-release/970991</v>
+      </c>
+      <c r="F657" t="str">
+        <v>Honoré has completed a new book, "Bible Fun for the Young at Heart," a dynamic resource that merges the excitement of gaming with profound spiritual wisdom. This interactive volume guides readers through the books and characters of the Bible using colorful illustrations, engaging puzzles, and trivia challenges designed to deepen understanding of God's Word while keeping learners entertained. Jennifer's [PR.com]</v>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658" t="str">
+        <v>Play it loud with Nintendo Classics!</v>
+      </c>
+      <c r="B658" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C658" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D658" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E658" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=356427</v>
+      </c>
+      <c r="F658" t="str">
+        <v>With a Nintendo Switch Online + Expansion Pack membership, you can speedrun through gaming history with Nintendo Classics, a library of over 270 titles from the Nintendo GameCube&amp;#8482; (exclusive to Nintendo Switch&amp;#8482; 2 ), Game Boy&amp;#8482; Advance, Nintendo 64&amp;#8482;, and Virtual Boy&amp;#8482; systems, as well as Super NES&amp;#8482;, Game Boy, and NES&amp;#8482;. You also get access to a selection of classic SEGA Genesis games as well. Many of these games also include fun features like online play and rewind so you ca... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356427</v>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" t="str">
+        <v>'Return to Silent Hill' from Cineverse Premieres on Hulu</v>
+      </c>
+      <c r="B659" t="str">
+        <v>2026-06-16</v>
+      </c>
+      <c r="C659" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D659" t="str">
+        <v>Finance, Gaming, Media</v>
+      </c>
+      <c r="E659" t="str">
+        <v>https://www.prnewswire.com/news-releases/return-to-silent-hill-from-cineverse-premieres-on-hulu-302802344.html</v>
+      </c>
+      <c r="F659" t="str">
+        <v>The Next Chapter of Beloved Video Game Franchise Turned Legendary Horror Film Franchise is Now Streaming LOS ANGELES, June 16, 2026 /PRNewswire/ -- Cineverse (Nasdaq: CNVS), an entertainment technology company and studio, has announced today that Return to Silent Hill is now streaming on...</v>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" t="str">
+        <v>Chaos Cubed drop is now available for Minecraft on Nintendo Switch</v>
+      </c>
+      <c r="B660" t="str">
+        <v>2026-06-16</v>
+      </c>
+      <c r="C660" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D660" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E660" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=356348</v>
+      </c>
+      <c r="F660" t="str">
+        <v>New mob: Sulfur cubes Meet Minecraft &amp;#39;s most unpredictable mob! &amp;#8220;Sulfur cubes&amp;#8221; are passive mobs found in the new sulfur caves. They might look like they spend their time aimlessly jumping around their home, but once you feed them a block (either by hand, or by leaving one nearby) something incredible happens. - - Sulfur cubes can absorb lots of different blocks, and these blocks all have different effects on the sulfur cube&amp;#39;s physical properties. Some will make the sulfur cube bounce, sin... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356348</v>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661" t="str">
+        <v>Best Crypto Casinos in 2026 | Top Bitcoin Casinos That Pay Real Money ...</v>
+      </c>
+      <c r="B661" t="str">
+        <v>2026-06-16</v>
+      </c>
+      <c r="C661" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D661" t="str">
+        <v>Crypto, SaaS, Gaming</v>
+      </c>
+      <c r="E661" t="str">
+        <v>https://pr-inside.com/best-crypto-casinos-in-2026-top-bitcoin-casinos-that-pay-real-money-r5192068.htm</v>
+      </c>
+      <c r="F661" t="str">
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / June 16, 2026 / The global iGaming landscape has shifted heavily toward blockchain integration. Players are no longer just looking for generic deposit options; they demand instant transactions, minimal processing overhead via Layer-2 protocols like the Bitcoin Lightning Network, and verifiable software frameworks. In this comprehensive review, we evaluate the top three options to help you find the new crypto casino in 2026 based on strict benchmarks: licensing authenticity, game catalog depth, wagering transparency, and payout velocities across multiple token networks. Quick Summary of the Top Crypto Casinos Casino Brand Best Known For Welcome Offer Min. Deposit Payout Speed 1. Twinqo Advanced ..</v>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662" t="str">
+        <v>Joe Jonas and Hay Day Drop the Song of the Summer, "The Cozy Anthem"</v>
+      </c>
+      <c r="B662" t="str">
+        <v>2026-06-16</v>
+      </c>
+      <c r="C662" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D662" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E662" t="str">
+        <v>https://www.prnewswire.com/news-releases/joe-jonas-and-hay-day-drop-the-song-of-the-summer-the-cozy-anthem-302801892.html</v>
+      </c>
+      <c r="F662" t="str">
+        <v>The global superstar brings the cozy vibes to the farm with a new spin on the mobile farming game's iconic theme song. "The Cozy Anthem" kicks off a virtual music festival, inviting millions to create a shared summer soundtrack in Hay Day, running June 16 through June 30, and across...</v>
+      </c>
+    </row>
+    <row r="663">
+      <c r="A663" t="str">
+        <v>Casino Top 10 Names Chumba Casino Its Top-Rated US Social Casino for ...</v>
+      </c>
+      <c r="B663" t="str">
+        <v>2026-06-16</v>
+      </c>
+      <c r="C663" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D663" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E663" t="str">
+        <v>https://pr-inside.com/casino-top-10-names-chumba-casino-its-top-rated-us-social-casino-for-r5192006.htm</v>
+      </c>
+      <c r="F663" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 16, 2026 / Casino Top 10 has officially ranked Chumba Casino as its number one social casino platform in the United States for 2026. The designation follows a months-long evaluation covering game quality, redemption reliability, bonus structures, and overall player experience across more than 30 active sweepstakes casino sites. Chumba Casino, operated by VGW Group, has held a dominant position in the space since launching in 2017, and this latest recognition confirms what most regular players already suspected. The casino rankings for 2026 reflect a market that has grown far more crowded. ..</v>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" t="str">
+        <v>SonicPure Partners with Arizona Game and Fish Department and Apache-Sitgreaves ...</v>
+      </c>
+      <c r="B664" t="str">
+        <v>2026-06-16</v>
+      </c>
+      <c r="C664" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D664" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E664" t="str">
+        <v>https://pr-inside.com/sonicpure-partners-with-arizona-game-and-fish-department-and-apache-sitgreaves-r5191988.htm</v>
+      </c>
+      <c r="F664" t="str">
+        <v>(PR-inside.com) Pilot project will use SonicPure ultrasound systems to control HABs, including cyanobacteria and blue-green algae, and improve water conditions for fish, wildlife, and recreation PHOENIX, AZ AND TORRANCE, CA / ACCESS Newswire / June 16, 2026 / SonicPure is pleased to announce that it has partnered with the Arizona Game and Fish Department and Apache-Sitgreaves National Forest on a pilot project at Luna Lake near Alpine, Arizona. The project will use SonicPure's chemical-free ultrasound technology to combat harmful algae blooms, including cyanobacteria and blue-green algae, and improve water quality at the lake. Luna Lake has experienced HAB-related fish kills in three of ..</v>
+      </c>
+    </row>
+    <row r="665">
+      <c r="A665" t="str">
+        <v>Demeo x Dungeons &amp; Dragons: Battlemarked Launches Today on Nintendo Switch 2</v>
+      </c>
+      <c r="B665" t="str">
+        <v>2026-06-16</v>
+      </c>
+      <c r="C665" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D665" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E665" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=356196</v>
+      </c>
+      <c r="F665" t="str">
+        <v>Sharpen your swords, prepare your spells, and ready your staff: Demeo x Dungeons &amp;amp; Dragons: Battlemarked launches today on Nintendo Switch&amp;#8482; 2 (watch the trailer here )! Resolution Games and Wizards of the Coast, a division of Hasbro (NASDAQ: HAS), today invite players everywhere to assemble their party and dive into a fast-paced co-operative adventure filled with monsters, mayhem, magical abilities, and heroic teamwork. - - &amp;#8220;Dungeons &amp;amp; Dragons is all about gathering together with frie... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356196</v>
+      </c>
+    </row>
+    <row r="666">
+      <c r="A666" t="str">
+        <v>Hudson Leogrande, Founder &amp;amp; CEO of Comfrt named EY US Entrepreneur Of The Year® 2026 Florida Award Winner</v>
+      </c>
+      <c r="B666" t="str">
+        <v>2026-06-16</v>
+      </c>
+      <c r="C666" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D666" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E666" t="str">
+        <v>https://www.prnewswire.com/news-releases/hudson-leogrande-founder--ceo-of-comfrt-named-ey-us-entrepreneur-of-the-year-2026-florida-award-winner-302801716.html</v>
+      </c>
+      <c r="F666" t="str">
+        <v>MIAMI, June 16, 2026 /PRNewswire/ -- Ernst &amp; Young LLP (EY US) announced that Founder and CEO, Hudson Leogrande of viral, game-changing lifestyle and apparel brand Comfrt was named an Entrepreneur Of The Year® 2026 Florida Award winner. Entrepreneur Of The Year is the preeminent...</v>
+      </c>
+    </row>
+    <row r="667">
+      <c r="A667" t="str">
+        <v>Meridian Holdings (NASDAQ:MRDN) Marks 25 Years and Highlights Global ...</v>
+      </c>
+      <c r="B667" t="str">
+        <v>2026-06-16</v>
+      </c>
+      <c r="C667" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D667" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E667" t="str">
+        <v>https://pr-inside.com/meridian-holdings-nasdaq-mrdn-marks-25-years-and-highlights-global-r5191977.htm</v>
+      </c>
+      <c r="F667" t="str">
+        <v>(PR-inside.com) LAS VEGAS, NV / ACCESS Newswire / June 16, 2026 / Meridian Holdings Inc. (NASDAQ:MRDN) has announced a new brand partnership in Brazilian sport with Dejan Petković, the football legend known across Brazil simply as "Pet," who will serve as the company's Global Brand Ambassador. In 2001, a small team in Europe launched a gaming company called Meridianbet. Twenty-five years later, that company operates across 25+ regulated markets on four continents, trades on NASDAQ under the tickerMRDN . https://x.com/meridianbet_ofc/status/2059599376071135669 The story between those two points is unusual in an industry often defined by rapid expansion. Built in Hard Markets Meridianbet did not grow up ..</v>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" t="str">
+        <v>Free Book by OnlineAssistant.ai: The Hometown Advantage for Retail and Main Street Businesses</v>
+      </c>
+      <c r="B668" t="str">
+        <v>2026-06-16</v>
+      </c>
+      <c r="C668" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D668" t="str">
+        <v>AI, Retail, Gaming</v>
+      </c>
+      <c r="E668" t="str">
+        <v>https://www.prunderground.com/free-book-by-onlineassistant-ai-the-hometown-advantage-for-retail-and-main-street-businesses/00377748/</v>
+      </c>
+      <c r="F668" t="str">
+        <v>Free Book Reveals How Main Street Businesses Can Outsmart Big Box Giants Using AI and Local Culture. Small businesses do not need to beat national chains at their own game to win. The post Free Book by OnlineAssistant.ai: The Hometown Advantage for Retail and Main Street Businesses first appeared on</v>
+      </c>
+    </row>
+    <row r="669">
+      <c r="A669" t="str">
+        <v>GIGABYTE célèbre ses 40 ans d'existence au salon COMPUTEX 2026 en présentant ses innovations primées dans les domaines de l'IA, du gaming et du design</v>
+      </c>
+      <c r="B669" t="str">
+        <v>2026-06-16</v>
+      </c>
+      <c r="C669" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D669" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E669" t="str">
+        <v>https://www.prnewswire.com/news-releases/gigabyte-celebre-ses-40-ans-dexistence-au-salon-computex-2026-en-presentant-ses-innovations-primees-dans-les-domaines-de-lia-du-gaming-et-du-design-302800968.html</v>
+      </c>
+      <c r="F669" t="str">
+        <v>TAIPEI, 16 juin 2026 /PRNewswire/ -- GIGABYTE, leader mondial dans le domaine de l'informatique, a clôturé le salon COMPUTEX 2026 avec plusieurs produits salués par les médias internationaux et les organisations du secteur. Présentée sous le thème du 40e anniversaire « ENTER INFINITY »,...</v>
+      </c>
+    </row>
+    <row r="670">
+      <c r="A670" t="str">
+        <v>VEVOR Launches "Free Ice for Game Nights" Activation in Houston</v>
+      </c>
+      <c r="B670" t="str">
+        <v>2026-06-16</v>
+      </c>
+      <c r="C670" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D670" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E670" t="str">
+        <v>https://www.prnewswire.com/news-releases/vevor-launches-free-ice-for-game-nights-activation-in-houston-302800941.html</v>
+      </c>
+      <c r="F670" t="str">
+        <v>HOUSTON, June 15, 2026 /PRNewswire/ -- As a host city for big games this summer, Houston is gearing up for massive matchday celebrations at local bars, food trucks and backyard watch parties. Yet a common headache plagues every big sports event: ice shortages. Per the National Restaurant...</v>
+      </c>
+    </row>
+    <row r="671">
+      <c r="A671" t="str">
+        <v>"The Exiled Heavy Knight Knows How to Game the System" Releases Exclusive US Key Visual and Epic Second Main PV</v>
+      </c>
+      <c r="B671" t="str">
+        <v>2026-06-15</v>
+      </c>
+      <c r="C671" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D671" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E671" t="str">
+        <v>https://www.prnewswire.com/news-releases/the-exiled-heavy-knight-knows-how-to-game-the-system-releases-exclusive-us-key-visual-and-epic-second-main-pv-302800737.html</v>
+      </c>
+      <c r="F671" t="str">
+        <v>LOS ANGELES, June 15, 2026 /PRNewswire/ -- Today, the anime adaptation of The Exiled Heavy Knight Knows How to Game the System by GoHands has revealed exclusive US key art and a second main PV. Additionally, the Season 1 ending theme will be "Lv.1 Class: Human" by ReoNa. Comments have...</v>
+      </c>
+    </row>
+    <row r="672">
+      <c r="A672" t="str">
+        <v>PXG Tour Professional Gina Kim and Partner Win the LPGA Dow Championship</v>
+      </c>
+      <c r="B672" t="str">
+        <v>2026-06-15</v>
+      </c>
+      <c r="C672" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D672" t="str">
+        <v>Retail, Gaming</v>
+      </c>
+      <c r="E672" t="str">
+        <v>https://www.newmediawire.com/news/pxg-tour-professional-gina-kim-and-partner-win-the-lpga-dow-championship-7087150</v>
+      </c>
+      <c r="F672" t="str">
+        <v>Final-Round 62 Secures First LPGA Tour Victory for Gina Kim SCOTTSDALE, AZ - June 15, 2026 ( NEWMEDIAWIRE ) - PXG congratulates LPGA Tour professional Gina Kim and her partner on their victory at the Dow Championship, where a final-round 62 at Midland Country Club in Midland, Michigan secured the title. Finishing at 17-under par, the duo delivered a standout performance throughout the week to earn the championship. For Kim, the victory marks the first LPGA Tour title of her career and another milestone in a journey defined by perseverance, growth, and success at every level of the game. "Winning on the LPGA Tour has been a dream of mine for a very long time," said PXG LPGA Tour Professional Gina Kim. "There have been a lot of lessons, a lot of hard work, and a lot of people who have suppor</v>
+      </c>
+    </row>
+    <row r="673">
+      <c r="A673" t="str">
+        <v>The Tetris Company Celebrates World Tetris Day with New Ways to Play, Global Fan Activations and Award-Winning Partnerships</v>
+      </c>
+      <c r="B673" t="str">
+        <v>2026-06-15</v>
+      </c>
+      <c r="C673" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D673" t="str">
+        <v>Automotive, Gaming, Media</v>
+      </c>
+      <c r="E673" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=356252</v>
+      </c>
+      <c r="F673" t="str">
+        <v>As fans around the world celebrate World Tetris&amp;#174; Day, Tetris, one of the world&amp;#39;s most recognizable and enduring gaming brands, continues to connect and inspire players across generations. Since its creation in 1984, Tetris has grown into a global cultural phenomenon, with more than 520 million copies sold worldwide and a presence spanning over 50 platforms, making it one of the most widely distributed video game franchises in history. More than four decades later, the brand continues to ev... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356252</v>
+      </c>
+    </row>
+    <row r="674">
+      <c r="A674" t="str">
+        <v>Kobe Bryant's Series-Clinching NBA Finals Sneakers Could Become One ...</v>
+      </c>
+      <c r="B674" t="str">
+        <v>2026-06-15</v>
+      </c>
+      <c r="C674" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D674" t="str">
+        <v>Healthcare, Gaming</v>
+      </c>
+      <c r="E674" t="str">
+        <v>https://pr-inside.com/kobe-bryant-s-series-clinching-nba-finals-sneakers-could-become-one-r5191574.htm</v>
+      </c>
+      <c r="F674" t="str">
+        <v>(PR-inside.com) Photo-Matched and Dual-Signed Adidas "The Kobe 1" Sneakers from the Lakers' 2001 NBA Championship Victory Open at $10,000 with a $240,000 Buy-It-Now Option MESA, AZ / ACCESS Newswire / June 15, 2026 / Infinite Auctions is a wholly owned subsidiary of Medical Care Technologies, Inc. (OTC PINK:MDCE) has announced the upcoming offering of one of the most significant Kobe Bryant game-worn artifacts to reach the public marketplace in recent years: Kobe Bryant's game-worn and dual-signed Adidas "The Kobe 1" sneakers worn during Game 5 of the 2001 NBA Finals, photo-matched to the Los Angeles Lakers' championship-clinching victory over the Philadelphia 76ers. A ..</v>
+      </c>
+    </row>
+    <row r="675">
+      <c r="A675" t="str">
+        <v>10 Barrel Brewing and Pub Beer Kick Off Pacific Northwest Summer of Soccer Celebration</v>
+      </c>
+      <c r="B675" t="str">
+        <v>2026-06-15</v>
+      </c>
+      <c r="C675" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D675" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E675" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/15/3311703/0/en/10-Barrel-Brewing-and-Pub-Beer-Kick-Off-Pacific-Northwest-Summer-of-Soccer-Celebration.html</v>
+      </c>
+      <c r="F675" t="str">
+        <v>As global soccer fever builds, 10 Barrel Brewing and Pub Beer are bringing fans together across the Pacific Northwest with watch parties, game-day limited-edition merch and activations, sweepstakes and more As global soccer fever builds, 10 Barrel Brewing and Pub Beer are bringing fans together across the Pacific Northwest with watch parties, game-day limited-edition merch and activations, sweepstakes and more</v>
+      </c>
+    </row>
+    <row r="676">
+      <c r="A676" t="str">
+        <v>Domino's® Adds Parmesan Stuffed Crust to Its Best Deal Ever Just in Time for Soccer's Biggest Matches</v>
+      </c>
+      <c r="B676" t="str">
+        <v>2026-06-15</v>
+      </c>
+      <c r="C676" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D676" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E676" t="str">
+        <v>https://www.prnewswire.com/news-releases/dominos-adds-parmesan-stuffed-crust-to-its-best-deal-ever-just-in-time-for-soccers-biggest-matches-302798703.html</v>
+      </c>
+      <c r="F676" t="str">
+        <v>Premium crust joins the $9.99 offer as Domino's debuts Soccer Shootout – its first in-app game ANN ARBOR, Mich., June 15, 2026 /PRNewswire/ -- Domino's Pizza Inc. (Nasdaq: DPZ) is turning up the value in time for soccer's biggest matchups of the year. The brand's "Best Deal Ever" is now...</v>
+      </c>
+    </row>
+    <row r="677">
+      <c r="A677" t="str">
+        <v>Recent Release, "Six Pockets and a Shot of Jack," from Fulton Books Author Jack Tieman, Follows a Young Pool Hustler Navigating Danger in 1980s Southern California</v>
+      </c>
+      <c r="B677" t="str">
+        <v>2026-06-15</v>
+      </c>
+      <c r="C677" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D677" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E677" t="str">
+        <v>https://www.pr.com/press-release/970645</v>
+      </c>
+      <c r="F677" t="str">
+        <v>Jack Tieman has completed a new book exploring the gritty world of competitive pool through the eyes of Red, a twenty-two-year-old bartender who transforms into a fearless night-shift hustler in the pool rooms of Southern California during 1987. Her ambitions are clear: master the game and defeat Frank the Barber, widely regarded as the West Coast's elite player. But Red's pursuit of glory takes a sinister turn when she [PR.com]</v>
+      </c>
+    </row>
+    <row r="678">
+      <c r="A678" t="str">
+        <v>Phygital Contenders Astana 2026 Wraps Up with New Champions and Games of the Future 2026 Qualifiers Confirmed</v>
+      </c>
+      <c r="B678" t="str">
+        <v>2026-06-15</v>
+      </c>
+      <c r="C678" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D678" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E678" t="str">
+        <v>https://www.prnewswire.com/news-releases/phygital-contenders-astana-2026-wraps-up-with-new-champions-and-games-of-the-future-2026-qualifiers-confirmed-302800040.html</v>
+      </c>
+      <c r="F678" t="str">
+        <v>More than 60 athletes earned qualification to the Games of the Future 2026 after five days of high-stakes phygital competition in Astana, where physical performance and gaming skill combined across three disciplines ASTANA, Kazakhstan, June 15, 2026 /PRNewswire/ -- Phygital Contenders...</v>
+      </c>
+    </row>
+    <row r="679">
+      <c r="A679" t="str">
+        <v>BC.GAME Token $BC Breaks Above $0.01, Up 23% in 24 Hours</v>
+      </c>
+      <c r="B679" t="str">
+        <v>2026-06-15</v>
+      </c>
+      <c r="C679" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D679" t="str">
+        <v>Crypto, SaaS, Gaming</v>
+      </c>
+      <c r="E679" t="str">
+        <v>https://www.prnewswire.com/news-releases/bcgame-token-bc-breaks-above-0-01--up-23-in-24-hours-302799865.html</v>
+      </c>
+      <c r="F679" t="str">
+        <v>BELIZE CITY, Belize, June 14, 2026 /PRNewswire/ -- BC.GAME's platform token $BC recently broke above the $0.01 mark, reaching a high of $0.0116 on June 14, 2026, with a 24-hour increase of 23%. The milestone comes as BC.GAME continues to develop the $BC ecosystem and roll out updates to...</v>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" t="str">
+        <v>How to Choose the Right HDMI to DVI Cable? (Source: Bespokecable)</v>
+      </c>
+      <c r="B680" t="str">
+        <v>2026-06-13</v>
+      </c>
+      <c r="C680" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D680" t="str">
+        <v>Retail, Gaming, Media</v>
+      </c>
+      <c r="E680" t="str">
+        <v>https://www.prunderground.com/how-to-choose-the-right-hdmi-to-dvi-cable-source-bespokecable/00384432/</v>
+      </c>
+      <c r="F680" t="str">
+        <v>A Complete Buyer's Guide forÂ Choosing the HDMI to DVI Cable Generally, to hook up HDMI devices to DVI displays, the simplest solution is an HDMI to DVI Cable. This crucial Digital Video Cable will be used frequently to connect a computer, gaming console, or media player to displays such as monitors, projectors, and TVs. However,... Read more » The post How to Choose the Right HDMI to DVI Cable? (Source: Bespokecable) first appeared on</v>
+      </c>
+    </row>
+    <row r="681">
+      <c r="A681" t="str">
+        <v>How to Choose the Right HDMI Cable? (Source: Bespokecable)</v>
+      </c>
+      <c r="B681" t="str">
+        <v>2026-06-13</v>
+      </c>
+      <c r="C681" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D681" t="str">
+        <v>Retail, Gaming, Media</v>
+      </c>
+      <c r="E681" t="str">
+        <v>https://www.prunderground.com/how-to-choose-the-right-hdmi-cable-source-bespokecable/00384398/</v>
+      </c>
+      <c r="F681" t="str">
+        <v>Let us start with an introduction to the cable that connects everything HDMI Cabling: The Core Pillar of Most Modern Home Theater, Gaming Rig &amp;amp; Pro AV System. HDMI has been the standard for uncompressed video and audio transmission since its release in 2002. With the number of versions, speed ratings, and specialty designs on... Read more » The post How to Choose the Right HDMI Cable? (Source: Bespokecable) first appeared on</v>
+      </c>
+    </row>
+    <row r="682">
+      <c r="A682" t="str">
+        <v>Nike Ignites Football Fandom Through Immersive Retail Experiences Designed to Reach More Consumers</v>
+      </c>
+      <c r="B682" t="str">
+        <v>2026-06-12</v>
+      </c>
+      <c r="C682" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D682" t="str">
+        <v>Retail, Gaming</v>
+      </c>
+      <c r="E682" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=356193</v>
+      </c>
+      <c r="F682" t="str">
+        <v>How is Nike activating the marketplace for the biggest tournament in football? - Through an elevated, integrated marketplace, Nike and its partners are working to transform retail and community spaces around the world into immersive destinations to invite more consumers into the game. - - How do these activations come to life? - Through partner-led experiences, product storytelling, on-site personalization and community events, these activations are designed to reflect the character of ea... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356193</v>
+      </c>
+    </row>
+    <row r="683">
+      <c r="A683" t="str">
+        <v>PowerA and Meridian GMT Announce Strategic Partnership at FlightSimExpo 2026</v>
+      </c>
+      <c r="B683" t="str">
+        <v>2026-06-12</v>
+      </c>
+      <c r="C683" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D683" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E683" t="str">
+        <v>https://www.prnewswire.com/news-releases/powera-and-meridian-gmt-announce-strategic-partnership-at-flightsimexpo-2026-302799397.html</v>
+      </c>
+      <c r="F683" t="str">
+        <v>New "Fueled by PowerA" initiative takes flight, bringing advanced flight simulation experiences to more players worldwide WOODINVILLE, Wash., June 12, 2026 /PRNewswire/ -- PowerA, a global leader in gaming accessories, and Meridian GMT, a pioneer in advanced flight simulation hardware,...</v>
+      </c>
+    </row>
+    <row r="684">
+      <c r="A684" t="str">
+        <v>Ara: History Untold v2.1 Update Adds National Crafting Policy System, Now Available</v>
+      </c>
+      <c r="B684" t="str">
+        <v>2026-06-12</v>
+      </c>
+      <c r="C684" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D684" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E684" t="str">
+        <v>https://www.prnewswire.com/news-releases/ara-history-untold-v2-1-update-adds-national-crafting-policy-system-now-available-302799208.html</v>
+      </c>
+      <c r="F684" t="str">
+        <v>Update addresses the most-requested change since launch by letting players set their empire's crafting priorities at the nation level PLYMOUTH, Mich., June 12, 2026 /PRNewswire/ -- Stardock Entertainment and Oxide Games, in partnership with Xbox Game Studios, released the v2.1 Update for...</v>
+      </c>
+    </row>
+    <row r="685">
+      <c r="A685" t="str">
+        <v>The 2026 B2B Buyer’s Guide to Custom Board Game Manufacturing: How to Audit Chinese Factories Without Leaving Desk</v>
+      </c>
+      <c r="B685" t="str">
+        <v>2026-06-12</v>
+      </c>
+      <c r="C685" t="str">
+        <v>GetNews</v>
+      </c>
+      <c r="D685" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E685" t="str">
+        <v>https://www.getnews.info/story/2026/06/12/the-2026-b2b-buyers-guide-to-custom-board-game-manufacturing-how-to-audit-chinese-factories-without-leaving-desk/?source=barchart</v>
+      </c>
+      <c r="F685" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="686">
+      <c r="A686" t="str">
+        <v>InventHelp Inventors Develop New Montessori Tiles Game (SGM-708)</v>
+      </c>
+      <c r="B686" t="str">
+        <v>2026-06-12</v>
+      </c>
+      <c r="C686" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D686" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E686" t="str">
+        <v>https://www.prnewswire.com/news-releases/inventhelp-inventors-develop-new-montessori-tiles-game-sgm-708-302792310.html</v>
+      </c>
+      <c r="F686" t="str">
+        <v>PITTSBURGH, June 12, 2026 /PRNewswire/ -- "My son is 3 years old and has autism. We wanted to create a new matching game to help him learn certain subjects like letters, numbers, shapes, and colors," said one of two inventors, from Noblesville, Ind., "so we invented the MONTESSORI TILES....</v>
+      </c>
+    </row>
+    <row r="687">
+      <c r="A687" t="str">
+        <v>InventHelp Inventor Develops New Backyard Game (SBT-2264)</v>
+      </c>
+      <c r="B687" t="str">
+        <v>2026-06-12</v>
+      </c>
+      <c r="C687" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D687" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E687" t="str">
+        <v>https://www.prnewswire.com/news-releases/inventhelp-inventor-develops-new-backyard-game-sbt-2264-302792306.html</v>
+      </c>
+      <c r="F687" t="str">
+        <v>PITTSBURGH, June 12, 2026 /PRNewswire/ -- "I wanted to create a fun outdoor game to enjoy with family and friends," said an inventor, from San Diego, Calif., "so I invented the BASE RACK. My design would require a bit of physical skill like baseball, but it would also require delicate...</v>
+      </c>
+    </row>
+    <row r="688">
+      <c r="A688" t="str">
+        <v>GIGABYTE celebra su 40.º aniversario en COMPUTEX 2026 con innovaciones galardonadas en IA, gaming y diseño</v>
+      </c>
+      <c r="B688" t="str">
+        <v>2026-06-12</v>
+      </c>
+      <c r="C688" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D688" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E688" t="str">
+        <v>https://www.prnewswire.com/news-releases/gigabyte-celebra-su-40-aniversario-en-computex-2026-con-innovaciones-galardonadas-en-ia-gaming-y-diseno-302798302.html</v>
+      </c>
+      <c r="F688" t="str">
+        <v>TAIPÉI, 12 de junio de 2026 /PRNewswire/ -- GIGABYTE, la marca líder mundial en informática, cerró su participación en COMPUTEX 2026 con varios productos reconocidos por medios internacionales y entidades del sector. Bajo el lema de su 40.º aniversario, «ENTER INFINITY», la compañía...</v>
+      </c>
+    </row>
+    <row r="689">
+      <c r="A689" t="str">
+        <v>GIGABYTE Celebrates 40 Years of Milestone at COMPUTEX 2026 with Award-Winning AI, Gaming, and Design Showcases</v>
+      </c>
+      <c r="B689" t="str">
+        <v>2026-06-12</v>
+      </c>
+      <c r="C689" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D689" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E689" t="str">
+        <v>https://www.prnewswire.com/news-releases/gigabyte-celebrates-40-years-of-milestone-at-computex-2026-with-award-winning-ai-gaming-and-design-showcases-302796483.html</v>
+      </c>
+      <c r="F689" t="str">
+        <v>TAIPEI, June 11, 2026 /PRNewswire/ -- GIGABYTE, the world's leading computer brand, concluded COMPUTEX 2026 with multiple products recognized by international media and industry organizations. Presented under the 40th Anniversary theme ENTER INFINITY, the showcase highlighted advancements...</v>
+      </c>
+    </row>
+    <row r="690">
+      <c r="A690" t="str">
+        <v>GIGABYTE feiert auf der COMPUTEX 2026 sein 40-jähriges Bestehen mit prämierten Innovationen in den Bereichen KI, Gaming und Design</v>
+      </c>
+      <c r="B690" t="str">
+        <v>2026-06-12</v>
+      </c>
+      <c r="C690" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D690" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E690" t="str">
+        <v>https://www.prnewswire.com/news-releases/gigabyte-feiert-auf-der-computex-2026-sein-40-jahriges-bestehen-mit-pramierten-innovationen-in-den-bereichen-ki-gaming-und-design-302798301.html</v>
+      </c>
+      <c r="F690" t="str">
+        <v>TAIPEH, 12. Juni 2026 /PRNewswire/ -- GIGABYTE, einer der führenden Hersteller von Motherboards, Grafikkarten und Hardware-Lösungen, hat im Rahmen der COMPUTEX 2026 mehrere Auszeichnungen für Produktneuheiten erhalten. Unter dem Motto „ENTER INFINITY" („Aufbruch in die Unendlichkeit") zum...</v>
+      </c>
+    </row>
+    <row r="691">
+      <c r="A691" t="str">
+        <v>RBLX Stockholder Alert: Shareholder Rights Law Firm Robbins LLP Reminds Investors of the Securities Class Action Lawsuit Against Roblox Corporation</v>
+      </c>
+      <c r="B691" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C691" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D691" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E691" t="str">
+        <v>https://www.prnewswire.com/news-releases/rblx-stockholder-alert-shareholder-rights-law-firm-robbins-llp-reminds-investors-of-the-securities-class-action-lawsuit-against-roblox-corporation-302798469.html</v>
+      </c>
+      <c r="F691" t="str">
+        <v>SAN DIEGO, June 11, 2026 /PRNewswire/ -- Robbins LLP informs stockholders that a class action was filed on behalf of all investors who purchased or otherwise acquired Roblox Corporation (NYSE: RBLX) securities between October 30, 2025 and April 30, 2026. Roblox is a gaming and creation...</v>
+      </c>
+    </row>
+    <row r="692">
+      <c r="A692" t="str">
+        <v>GSMA Intelligence Finds Operators Could Be the Real Game-Changers of the 2026 World Cup</v>
+      </c>
+      <c r="B692" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C692" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D692" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E692" t="str">
+        <v>https://www.prnewswire.com/news-releases/gsma-intelligence-finds-operators-could-be-the-real-game-changers-of-the-2026-world-cup-302798411.html</v>
+      </c>
+      <c r="F692" t="str">
+        <v>LONDON, June 11, 2026 /PRNewswire/ -- GSMA Intelligence's latest Insight Spotlight explores how the 2026 FIFA World Cup in Canada, Mexico and the US will create major opportunities for mobile operators, not only in delivering resilient, high-capacity connectivity but also in enabling new...</v>
+      </c>
+    </row>
+    <row r="693">
+      <c r="A693" t="str">
+        <v>BurraPay Powers World's First Legal Cryptocurrency-Funded Sports Wager ...</v>
+      </c>
+      <c r="B693" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C693" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D693" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E693" t="str">
+        <v>https://pr-inside.com/burrapay-powers-world-s-first-legal-cryptocurrency-funded-sports-wager-r5190640.htm</v>
+      </c>
+      <c r="F693" t="str">
+        <v>(PR-inside.com) BurraPay becomes the first cryptocurrency payments platform approved to operate within Nevada's regulated gaming market. LAS VEGAS, NV / ACCESS Newswire / June 11, 2026 / In a historic first for the Nevada, U.S. gaming industry,BurraPayhas become the world's first cryptocurrency payments processor to operate within the state's regulated gaming market, announcing its U.S. debut with an initial deployment at The World's Largest Sportsbook inside Circa Resort &amp; Casino in Las Vegas, owned by CEO Derek Stevens. The company has processed the first legal cryptocurrency-funded sports wager in Nevada history on Thursday, June 4th in downtown Las Vegas - a watershed ..</v>
+      </c>
+    </row>
+    <row r="694">
+      <c r="A694" t="str">
+        <v>Lords of the Fallen II Reveals Brutal New Gameplay at Nintendo Direct; Nintendo Switch™ 2 Version Confirmed for 2026 Release</v>
+      </c>
+      <c r="B694" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C694" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D694" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E694" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=356136</v>
+      </c>
+      <c r="F694" t="str">
+        <v>For the first time in the history of the franchise, independent developer CI Games will bring the soulslike action-RPG, Lords of the Fallen, to a Nintendo platform. As unveiled with brutal new gameplay* during Nintendo Direct, the highly anticipated Lords of the Fallen II will launch on the Nintendo Switch&amp;#8482; 2 system. Previously confirmed platforms include PC via Steam and Epic Games Store, PlayStation&amp;#174;5 and Xbox Series X: S. With the 2023 entry recently surpassing 8 millio... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356136</v>
+      </c>
+    </row>
+    <row r="695">
+      <c r="A695" t="str">
+        <v>Cubic Vocality to Exhibit Voice Interoperability Solutions at the Critical ...</v>
+      </c>
+      <c r="B695" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C695" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D695" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E695" t="str">
+        <v>https://pr-inside.com/cubic-vocality-to-exhibit-voice-interoperability-solutions-at-the-critical-r5190575.htm</v>
+      </c>
+      <c r="F695" t="str">
+        <v>(PR-inside.com) Modernizing mission-critical communications without compromise SAN DIEGO, CA / ACCESS Newswire / June 11, 2026 / Cubic Vocality, a business unit of Cubic DTECH Mission Solutions, will demonstrate a range of Push-To-Talk over Cellular (PTToC), dispatch and command console-compatible solutions that deliver reliable, secure frontline communications at the Critical Communications World (CCW), June 16-18, booth A38. "Operational success depends on reliable, real-time communication that integrates legacy voice technologies," said Anthony Verna, General Manager and Senior Vice President, DTECH Mission Solutions. "Our solutions maximize the use of existing radio infrastructure while incorporating emerging broadband voice technologies, reduce complexity to provide secure interoperab</v>
+      </c>
+    </row>
+    <row r="696">
+      <c r="A696" t="str">
+        <v>DNA Vibe to Kick Off WFA Recovery Wearable Program at DC Divas Game</v>
+      </c>
+      <c r="B696" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C696" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D696" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E696" t="str">
+        <v>https://www.prweb.com/releases/dna-vibe-to-kick-off-wfa-recovery-wearable-program-at-dc-divas-game-302797790.html</v>
+      </c>
+      <c r="F696" t="str">
+        <v>Initiative will begin June 13 as the DC Divas host the Tampa Bay Inferno in Washington, D.C. CENTENNIAL, Colo., June 11, 2026 /PRNewswire-PRWeb/ -- DNA Vibe, a pioneering regenerative wearable company, today announced a nationwide gifting initiative with the Women's Football Alliance...</v>
+      </c>
+    </row>
+    <row r="697">
+      <c r="A697" t="str">
+        <v>Suit Up for Humanity in Bandai Namco's High-octane Sci-fi Action Game GUNDAM ROGUE ORBIT Launching in 2027</v>
+      </c>
+      <c r="B697" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C697" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D697" t="str">
+        <v>Automotive, Gaming</v>
+      </c>
+      <c r="E697" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=356101</v>
+      </c>
+      <c r="F697" t="str">
+        <v>Bandai Namco Entertainment America Inc. thrilled Sci-Fi game fans today during the Summer Games Fest livestream, revealing the fast-paced, high-mobility action game GUNDAM ROGUE ORBIT . Developed by Bandai Namco Studios Inc., the cinematic title introduces a brand-new timeline in the Gundam saga, where humanity must fight for survival against an unknown threat. The story is a bold new chapter in the Gundam franchise, as a thrilling evolution for longtime fans and a perfect entry point... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356101</v>
+      </c>
+    </row>
+    <row r="698">
+      <c r="A698" t="str">
+        <v>GameSquare Signs SypherPK, One of the World's Largest Gaming Creators, ...</v>
+      </c>
+      <c r="B698" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C698" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D698" t="str">
+        <v>Finance, SaaS, Gaming</v>
+      </c>
+      <c r="E698" t="str">
+        <v>https://pr-inside.com/gamesquare-signs-sypherpk-one-of-the-world-s-largest-gaming-creators-r5190566.htm</v>
+      </c>
+      <c r="F698" t="str">
+        <v>(PR-inside.com) SypherPK reaches more than 20 million followers and subscribers across major social platforms, including YouTube, Twitch, and Instagram Addition of SypherPK and recent signing of Steak further strengthen Click's position as a scaled creator management and monetization platform FRISCO, TX / ACCESS Newswire / June 11, 2026 / GameSquare Holdings, Inc. (NASDAQ:GAME) ("GameSquare" or the "Company") today announced that SypherPK, one of the world's largest Fortnite creators, has signed with Click Management, a GameSquare company. SypherPK, also known as Ali Hassan, is one of gaming's most recognized and influential creators, with more than 20 million followers and subscribers across major social platforms, including ..</v>
+      </c>
+    </row>
+    <row r="699">
+      <c r="A699" t="str">
+        <v>GameSquare Signs SypherPK, One of the World's Largest Gaming Creators, to Click Management Roster</v>
+      </c>
+      <c r="B699" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C699" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D699" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E699" t="str">
+        <v>https://www.newswire.com/news/gamesquare-signs-sypherpk-one-of-the-world-s-largest-gaming-creators-to-click</v>
+      </c>
+      <c r="F699" t="str">
+        <v>SypherPK reaches more than 20 million followers and subscribers across major social platforms, including YouTube, Twitch, and Instagram Addition of SypherPK and recent signing of Steak further strengthen Click's position as a scaled creator management and monetization platform</v>
+      </c>
+    </row>
+    <row r="700">
+      <c r="A700" t="str">
+        <v>Playing the Game Without the Logo: How Brands Are Navigating World Cup Fever Without FIFA Rights</v>
+      </c>
+      <c r="B700" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C700" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D700" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E700" t="str">
+        <v>https://www.prnewswire.com/news-releases/playing-the-game-without-the-logo-how-brands-are-navigating-world-cup-fever-without-fifa-rights-302797958.html</v>
+      </c>
+      <c r="F700" t="str">
+        <v>By Everything Branded LAS VEGAS, June 11, 2026 /PRNewswire/ -- As anticipation built for the 2026 FIFA World Cup, brands were preparing to tap into one of the largest global marketing moments of the decade. But strict FIFA licensing rules mean only official partners can legally use...</v>
+      </c>
+    </row>
+    <row r="701">
+      <c r="A701" t="str">
+        <v>tonies® and Hasbro Reimagine MONOPOLY®, GUESS WHO?®, and THE GAME OF LIFE® for a new era of screen-free, listening-led gaming for Tonieplay®</v>
+      </c>
+      <c r="B701" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C701" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D701" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E701" t="str">
+        <v>https://www.prnewswire.com/news-releases/tonies-and-hasbro-reimagine-monopoly-guess-who-and-the-game-of-life-for-a-new-era-of-screen-free-listening-led-gaming-for-tonieplay-302797239.html</v>
+      </c>
+      <c r="F701" t="str">
+        <v>Three iconic Hasbro Games titles debut as interactive Tonieplay experiences for Toniebox 2 New audio-first gameplay blends storytelling, strategy, and decision-making for solo and group play Expansion signals next phase of Tonieplay as a category-defining platform for modern family play...</v>
+      </c>
+    </row>
+    <row r="702">
+      <c r="A702" t="str">
+        <v>PXG Celebrates 250 Years of American Independence With New PXG Stars &amp; Stripes 250 Collection</v>
+      </c>
+      <c r="B702" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C702" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D702" t="str">
+        <v>Retail, Gaming</v>
+      </c>
+      <c r="E702" t="str">
+        <v>https://www.newmediawire.com/news/pxg-celebrates-250-years-of-american-independence-with-new-pxg-stars-stripes-250-collection-7087113</v>
+      </c>
+      <c r="F702" t="str">
+        <v>Special-edition Collection Honors America’s Revolutionary Spirit With Bold Patriotic Design, Exclusive Tour-level Gear, and a one-of-one Custom Wedge set Giveaway SCOTTSDALE, AZ - June 11, 2026 ( NEWMEDIAWIRE ) - PXG is celebrating 250 years of American independence with the launch of the new PXG Stars &amp;amp; Stripes 250 Collection , a bold special-edition lineup inspired by the spirit of freedom, individuality, and American grit that continue to shape the nation and the game of golf. Founded by United States Marine Corps Vietnam War Veteran Bob Parsons, PXG has always been rooted in American innovation, uncompromising performance, and the belief that confidence comes from trusting your tools. The PXG Stars &amp;amp; Stripes 250 Collection brings that mindset to life through premium golf gear a</v>
+      </c>
+    </row>
+    <row r="703">
+      <c r="A703" t="str">
+        <v>Le « CART BP pro » de Sky Labs, un véritable « game changer » à l'échelle mondiale</v>
+      </c>
+      <c r="B703" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C703" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D703" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E703" t="str">
+        <v>https://www.prnewswire.com/news-releases/le--cart-bp-pro--de-sky-labs-un-veritable--game-changer--a-lechelle-mondiale-302797391.html</v>
+      </c>
+      <c r="F703" t="str">
+        <v>GDANSK, Pologne et MANCHESTER, Angleterre, 11 juin 2026 /PRNewswire/ -- Sky Labs (PDG : Jack ByungHwan Lee) a annoncé le 11 juin avoir organisé des symposiums exclusifs lors du 35e Congrès de la Société Européenne d'Hypertension (ESH 2026) à Gdańsk, en Pologne, ainsi qu'au Congrès annuel...</v>
+      </c>
+    </row>
+    <row r="704">
+      <c r="A704" t="str">
+        <v>Se espera que el "CART BP pro" de Sky Labs se convierta en un auténtico "game changer" a nivel mundial</v>
+      </c>
+      <c r="B704" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C704" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D704" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E704" t="str">
+        <v>https://www.prnewswire.com/news-releases/se-espera-que-el-cart-bp-pro-de-sky-labs-se-convierta-en-un-autentico-game-changer-a-nivel-mundial-302797385.html</v>
+      </c>
+      <c r="F704" t="str">
+        <v>GDANSK, Polonia y MANCHESTER, Inglaterra, 11 de junio de 2026 /PRNewswire/ -- Sky Labs (CEO: Jack ByungHwan Lee) anunció el 11 de junio la celebración de simposios exclusivos durante el 35.º Congreso de la Sociedad Europea de Hipertensión (ESH 2026) en Gdańsk (Polonia) y en la Conferencia...</v>
+      </c>
+    </row>
+    <row r="705">
+      <c r="A705" t="str">
+        <v>Sky Labs' 'CART BP pro' Expected to Be a Global 'Game Changer'</v>
+      </c>
+      <c r="B705" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C705" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D705" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E705" t="str">
+        <v>https://www.prnewswire.com/news-releases/sky-labs-cart-bp-pro-expected-to-be-a-global-game-changer-302797394.html</v>
+      </c>
+      <c r="F705" t="str">
+        <v>GDANSK, Poland and MANCHESTER, England, June 11, 2026 /PRNewswire/ -- Sky Labs (CEO Jack ByungHwan Lee) announced on the 11th that it hosted exclusive symposiums at the 35th European Society of Hypertension (ESH 2026) in Gdańsk, Poland, and the British Cardiovascular Society (BCS 2026)...</v>
+      </c>
+    </row>
+    <row r="706">
+      <c r="A706" t="str">
+        <v>Sky Labs' „CART BP pro" von internationalen Experten als globaler „Game Changer" gewürdigt</v>
+      </c>
+      <c r="B706" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C706" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D706" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E706" t="str">
+        <v>https://www.prnewswire.com/news-releases/sky-labs-cart-bp-pro-von-internationalen-experten-als-globaler-game-changer-gewurdigt-302797388.html</v>
+      </c>
+      <c r="F706" t="str">
+        <v>DANZIG, Polen und MANCHESTER, England, 11. Juni 2026 /PRNewswire/ -- Sky Labs (CEO Jack ByungHwan Lee) gab heute bekannt, dass das Unternehmen exklusive Symposien im Rahmen des 35. Kongresses der European Society of Hypertension (ESH 2026) in Danzig (Polen) sowie der Jahrestagung der...</v>
+      </c>
+    </row>
+    <row r="707">
+      <c r="A707" t="str">
+        <v>GIGABYTE AORUS GeForce RTX™ 50 Series AI BOX Brings Desktop-Class Computing Power and Accessible AI Ecosystem to Ultrabook Laptops</v>
+      </c>
+      <c r="B707" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C707" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D707" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E707" t="str">
+        <v>https://www.prnewswire.com/news-releases/gigabyte-aorus-geforce-rtx-50-series-ai-box-brings-desktop-class-computing-power-and-accessible-ai-ecosystem-to-ultrabook-laptops-302793806.html</v>
+      </c>
+      <c r="F707" t="str">
+        <v>TAIPEI, June 10, 2026 /PRNewswire/ -- GIGABYTE, the world's leading computer brand, showcased the AORUS GeForce RTX™ 50 Series AI BOX powered by NVIDIA Blackwell architecture, delivering desktop-class performance for ultrabook laptops at COMPUTEX 2026. Designed to bring game-changing...</v>
+      </c>
+    </row>
+    <row r="708">
+      <c r="A708" t="str">
+        <v>Snail Games 正式在主机平台推出《颂钟长鸣》，并于 IGN Live 2026 揭晓《方舟》系列新内容</v>
+      </c>
+      <c r="B708" t="str">
+        <v>2026-06-10</v>
+      </c>
+      <c r="C708" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D708" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E708" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/10/3309967/0/zh-hans/Snail-Games-%E6%AD%A3%E5%BC%8F%E5%9C%A8%E4%B8%BB%E6%9C%BA%E5%B9%B3%E5%8F%B0%E6%8E%A8%E5%87%BA-%E9%A2%82%E9%92%9F%E9%95%BF%E9%B8%A3-%E5%B9%B6%E4%BA%8E-IGN-Live-2026-%E6%8F%AD%E6%99%93-%E6%96%B9%E8%88%9F-%E7%B3%BB%E5%88%97%E6%96%B0%E5%86%85%E5%AE%B9.html</v>
+      </c>
+      <c r="F708" t="str">
+        <v>加利福尼亚州卡尔弗城, June 11, 2026 (GLOBE NEWSWIRE) -- 全球领先的互动数字娱乐领域独立开发商与发行商 Snail, Inc. (Nasdaq：SNAL，以下简称“Snail Games”或“公司”) 庆祝 《颂钟长鸣》 在 PlayStation 和 Xbox 平台上线，将公司近期最成功的作品之一扩展至更广泛受众，并推进其通过多平台分发扩大系列影响力的战略。</v>
+      </c>
+    </row>
+    <row r="709">
+      <c r="A709" t="str">
+        <v>Snail Games 正式在遊戲主機上推出《Bellwright》，並於 IGN Live 2026 上發佈了《方舟》系列全新內容</v>
+      </c>
+      <c r="B709" t="str">
+        <v>2026-06-10</v>
+      </c>
+      <c r="C709" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D709" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E709" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/10/3309967/0/zh-hant/Snail-Games-%E6%AD%A3%E5%BC%8F%E5%9C%A8%E9%81%8A%E6%88%B2%E4%B8%BB%E6%A9%9F%E4%B8%8A%E6%8E%A8%E5%87%BA-Bellwright-%E4%B8%A6%E6%96%BC-IGN-Live-2026-%E4%B8%8A%E7%99%BC%E4%BD%88%E4%BA%86-%E6%96%B9%E8%88%9F-%E7%B3%BB%E5%88%97%E5%85%A8%E6%96%B0%E5%85%A7%E5%AE%B9.html</v>
+      </c>
+      <c r="F709" t="str">
+        <v>加州卡爾弗城, June 11, 2026 (GLOBE NEWSWIRE) -- 全球領先的獨立互動數碼娛樂開發商與發行商 Snail, Inc. (Nasdaq: SNAL) (下稱「Snail Games」或「公司」) 慶祝 《Bellwright》 登陸 PlayStation 及 Xbox 平台。此舉不僅將公司近期最亮眼的作品帶給更廣大的玩家群，亦推進其以多平台發行策略來拓展系列版圖的願景。</v>
+      </c>
+    </row>
+    <row r="710">
+      <c r="A710" t="str">
+        <v>in:Ciite Studios Retires SSL 9080 XL, Unveils Custom AMS | Neve Genesys Black G96 3D Console For Next-Generation Production</v>
+      </c>
+      <c r="B710" t="str">
+        <v>2026-06-10</v>
+      </c>
+      <c r="C710" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D710" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E710" t="str">
+        <v>https://www.prnewswire.com/news-releases/inciite-studios-retires-ssl-9080-xl-unveils-custom-ams--neve-genesys-black-g96-3d-console-for-next-generation-production-302796141.html</v>
+      </c>
+      <c r="F710" t="str">
+        <v>Custom built system empowers artists, producers, and post teams with seamless analog-digital workflow and immersive production capabilities NASHVILLE, Tenn., June 10, 2026 /PRNewswire/ -- in:ciite Studios today announced the installation of a custom AMS | Neve Genesys Black G96 3D console...</v>
+      </c>
+    </row>
+    <row r="711">
+      <c r="A711" t="str">
+        <v>TRNR Publishes Q&amp;A With Ergatta Co-Founder and CEO Tom Aulet on the ...</v>
+      </c>
+      <c r="B711" t="str">
+        <v>2026-06-10</v>
+      </c>
+      <c r="C711" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D711" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E711" t="str">
+        <v>https://pr-inside.com/trnr-publishes-q-a-with-ergatta-co-founder-and-ceo-tom-aulet-on-the-r5190386.htm</v>
+      </c>
+      <c r="F711" t="str">
+        <v>(PR-inside.com) AUSTIN, TX / ACCESS Newswire / June 10, 2026 / Interactive Strength Inc. (Nasdaq:TRNR) ("TRNR" or the "Company"), maker of innovative specialty fitness equipment under the Wattbike, CLMBR, FORME and Ergatta brands, today published a question-and-answer conversation with Tom Aulet, Co-Founder and CEO of Ergatta. The conversation is available on the Company's investor website at interactivestrength.com/updates. In the Q&amp;A, Aulet explains what Ergatta is and who it is for, how its two lines of business fit together, and why game-based workouts build lasting fitness habits for a customer that class-based models have not reached. He also discusses how Ergatta operates within ..</v>
+      </c>
+    </row>
+    <row r="712">
+      <c r="A712" t="str">
+        <v>Snail Games Officially Launches Bellwright on Console and Unveiled New ARK Franchise Content at IGN Live 2026</v>
+      </c>
+      <c r="B712" t="str">
+        <v>2026-06-10</v>
+      </c>
+      <c r="C712" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D712" t="str">
+        <v>Finance, SaaS, Gaming, Media</v>
+      </c>
+      <c r="E712" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/10/3309691/0/en/Snail-Games-Officially-Launches-Bellwright-on-Console-and-Unveiled-New-ARK-Franchise-Content-at-IGN-Live-2026.html</v>
+      </c>
+      <c r="F712" t="str">
+        <v>CULVER CITY, Calif., June 10, 2026 (GLOBE NEWSWIRE) -- Snail, Inc. (Nasdaq: SNAL) (“Snail Games” or the “Company”), a leading global independent developer and publisher of interactive digital entertainment, celebrates the launch of Bellwright on PlayStation and Xbox , extending one of the Company's most successful recent titles to a broader audience and advancing its strategy of growing franchise reach through multi-platform distribution.</v>
+      </c>
+    </row>
+    <row r="713">
+      <c r="A713" t="str">
+        <v>GIGABYTE präsentiert auf der COMPUTEX 2026 KI-, Gaming- und PC-Innovationen unter dem Motto „ENTER INFINITY"</v>
+      </c>
+      <c r="B713" t="str">
+        <v>2026-06-10</v>
+      </c>
+      <c r="C713" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D713" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E713" t="str">
+        <v>https://www.prnewswire.com/news-releases/gigabyte-prasentiert-auf-der-computex-2026-ki--gaming--und-pc-innovationen-unter-dem-motto-enter-infinity-302796558.html</v>
+      </c>
+      <c r="F713" t="str">
+        <v>TAIPEI, 10. Juni 2026 /PRNewswire/ -- GIGABYTE, einer der führenden Hersteller von Motherboards, Grafikkarten und Hardware-Lösungen, präsentiert auf der COMPUTEX 2026 unter dem Motto „ENTER INFINITY" neue Lösungen rund um PC-Innovation, Gaming und intelligente Datenverarbeitung....</v>
+      </c>
+    </row>
+    <row r="714">
+      <c r="A714" t="str">
+        <v>GIGABYTE treibt die Entwicklung von Gaming-Monitor-Technologien mit KI-optimierter Bilddarstellung und automatischem OLED-Schutz voran</v>
+      </c>
+      <c r="B714" t="str">
+        <v>2026-06-10</v>
+      </c>
+      <c r="C714" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D714" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E714" t="str">
+        <v>https://www.prnewswire.com/news-releases/gigabyte-treibt-die-entwicklung-von-gaming-monitor-technologien-mit-ki-optimierter-bilddarstellung-und-automatischem-oled-schutz-voran-302796554.html</v>
+      </c>
+      <c r="F714" t="str">
+        <v>TAIPEI, 10. Juni 2026 /PRNewswire/ -- GIGABYTE, einer der führenden Hersteller von Motherboards, Grafikkarten und Hardware-Lösungen, treibt die Weiterentwicklung seiner Gaming-Monitor-Technologien durch KI-optimierte Bilddarstellung und intelligenten OLED-Schutz voran. Da sich...</v>
+      </c>
+    </row>
+    <row r="715">
+      <c r="A715" t="str">
+        <v>D3PUBLISHER Announces EARTH DEFENSE FORCE 5 and EARTH DEFENSE FORCE 6 for Nintendo Switch 2</v>
+      </c>
+      <c r="B715" t="str">
+        <v>2026-06-10</v>
+      </c>
+      <c r="C715" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D715" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E715" t="str">
+        <v>https://www.prnewswire.com/news-releases/d3publisher-announces-earth-defense-force-5-and-earth-defense-force-6-for-nintendo-switch-2-302796208.html</v>
+      </c>
+      <c r="F715" t="str">
+        <v>Worldwide launch of EARTH DEFENSE FORCE 5 scheduled for October 8, 2026; EARTH DEFENSE FORCE 6 planned for release this winter TOKYO, June 10, 2026 /PRNewswire/ -- D3PUBLISHER Inc. today announces that the 3D action shooter EARTH DEFENSE FORCE 5 for Nintendo Switch 2 is scheduled for...</v>
+      </c>
+    </row>
+    <row r="716">
+      <c r="A716" t="str">
+        <v>Live the Final: BC.GAME Offers Players the Chance to Win 2026 Football Final Tickets</v>
+      </c>
+      <c r="B716" t="str">
+        <v>2026-06-10</v>
+      </c>
+      <c r="C716" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D716" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E716" t="str">
+        <v>https://www.prnewswire.com/news-releases/live-the-final-bcgame-offers-players-the-chance-to-win-2026-football-final-tickets-302796062.html</v>
+      </c>
+      <c r="F716" t="str">
+        <v>As football excitement builds worldwide, BC.GAME's live Grand Raffle brings players closer to one of the biggest moments of the 2026 football season. BELIZE CITY, Belize, June 9, 2026 /PRNewswire/ -- For many football fans, being at the final is the dream. BC.GAME is giving players a...</v>
+      </c>
+    </row>
+    <row r="717">
+      <c r="A717" t="str">
+        <v>The Ensign Group Investigation Initiated: Levi &amp;amp; Korsinsky Investigates the Officers and Directors of The Ensign Group (ENSG)</v>
+      </c>
+      <c r="B717" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C717" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D717" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E717" t="str">
+        <v>https://www.prnewswire.com/news-releases/the-ensign-group-investigation-initiated-levi--korsinsky-investigates-the-officers-and-directors-of-the-ensign-group-ensg-302795496.html</v>
+      </c>
+      <c r="F717" t="str">
+        <v>The Ensign Group's CEO touted "record high" occupancy and improving staffing on May 1, 2026 -- weeks later, a short-seller report alleged systemic neglect and quality-measure gaming, and the stock dropped sharply. NEW YORK, June 9, 2026 /PRNewswire/ -- Shareholders of The Ensign Group...</v>
+      </c>
+    </row>
+    <row r="718">
+      <c r="A718" t="str">
+        <v>Asian-Led NutriWorks®, Leader in Global Wellness Products, Taps into Growing Anti-Aging Industry with U.S. Debuting RejuvenAge NMN 18000 Capsules</v>
+      </c>
+      <c r="B718" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C718" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D718" t="str">
+        <v>Healthcare, Gaming</v>
+      </c>
+      <c r="E718" t="str">
+        <v>https://www.prunderground.com/asian-led-nutriworks-leader-in-global-wellness-products-taps-into-growing-anti-aging-industry-with-u-s-debuting-rejuvenage-nmn-18000-capsules/00383549/</v>
+      </c>
+      <c r="F718" t="str">
+        <v>Across the world, anti-aging remedies are dominating, with people eager to experiment with innovative solutions that combat wrinkles, physical weakness, and more while supporting natural radiance. Re-entering the global game is Hong Kong-based NutriWorks, a company renowned for their holistic, ingredient-transparent formulations derived from centuries of Traditional Chinese Medicine (TCM) who are soon launching across... Read more » The post Asian-Led NutriWorksÂ®, Leader in Global Wellness Products, Taps into Growing Anti-Aging Industry with U.S. Debuting RejuvenAge NMN 18000 Capsules first appeared on</v>
+      </c>
+    </row>
+    <row r="719">
+      <c r="A719" t="str">
+        <v>FOX Secures Live NFL Game Package in Mexico Starting in Fall 2026</v>
+      </c>
+      <c r="B719" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C719" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D719" t="str">
+        <v>Finance, Gaming, Media</v>
+      </c>
+      <c r="E719" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=356002</v>
+      </c>
+      <c r="F719" t="str">
+        <v>Fox Corporation (NASDAQ: FOX, FOXA; &amp;#8220;FOX&amp;#8221; or the &amp;#8220;Company&amp;#8221;) and the NFL today announced a new multi-year agreement to bring football to FOX platforms in Mexico. Starting with the 2026 season, viewers in Mexico will be able to experience NFL content including live games, together with original production and specialized content designed to accompany them throughout the entire season. - - The NFL on FOX in Mexico will include, each year: - - - &amp;#8226; Thursday Night Football - &amp;#8226; Sunday Regular S... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356002</v>
+      </c>
+    </row>
+    <row r="720">
+      <c r="A720" t="str">
+        <v>NexTide Media Partners with Frameplay to Deliver Scalable, Brand-Safe Livestream Advertising</v>
+      </c>
+      <c r="B720" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C720" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D720" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E720" t="str">
+        <v>https://www.prnewswire.com/news-releases/nextide-media-partners-with-frameplay-to-deliver-scalable-brand-safe-livestream-advertising-302794787.html</v>
+      </c>
+      <c r="F720" t="str">
+        <v>Scott's Lawn Care campaign showcases creator-led engagement, native in-game advertising, and real-time brand safety technology NEW YORK, June 9, 2026 /PRNewswire/ -- NexTide Media and Frameplay are collaborating to bring scalable, brand-safe advertising to the livestream ecosystem,...</v>
+      </c>
+    </row>
+    <row r="721">
+      <c r="A721" t="str">
+        <v>U.S. Polo Assn. Returns to Downtown London as Official Apparel and ...</v>
+      </c>
+      <c r="B721" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C721" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D721" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E721" t="str">
+        <v>https://pr-inside.com/u-s-polo-assn-returns-to-downtown-london-as-official-apparel-and-r5190212.htm</v>
+      </c>
+      <c r="F721" t="str">
+        <v>(PR-inside.com) Over 30,000 Attendees Celebrate the Sport of Polo and ‘An Icon Born from the Game' WEST PALM BEACH, FL AND LONDON, UK / ACCESS Newswire / June 9, 2026 /U.S. Polo Assn., the official sports brand of the United States Polo Association (USPA), returned for the third consecutive year as the Official Apparel and Jersey Partner of Chestertons Polo in the Park, bringing together world-class competition, sport-inspired fashion, thrilling entertainment, and memorable lifestyle experiences for one of London's most anticipated summer sporting events. Held June 5-7, 2026, at Hurlingham Park in central London, the three-day festival welcomed more than 30,000 attendees ..</v>
+      </c>
+    </row>
+    <row r="722">
+      <c r="A722" t="str">
+        <v>U.S. Polo Assn. Returns to Downtown London as Official Apparel and Jersey Partner of Chestertons Polo in the Park</v>
+      </c>
+      <c r="B722" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C722" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D722" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E722" t="str">
+        <v>https://www.newswire.com/news/u-s-polo-assn-returns-to-downtown-london-as-official-apparel-and-22795225</v>
+      </c>
+      <c r="F722" t="str">
+        <v>Over 30,000 Attendees Celebrate the Sport of Polo and &amp;lsquo;An Icon Born from the Game'</v>
+      </c>
+    </row>
+    <row r="723">
+      <c r="A723" t="str">
+        <v>Hacksaw Gaming Announces Partnership with MagicBet in Bulgaria</v>
+      </c>
+      <c r="B723" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C723" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D723" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E723" t="str">
+        <v>https://pr-inside.com/hacksaw-gaming-announces-partnership-with-magicbet-in-bulgaria-r5190181.htm</v>
+      </c>
+      <c r="F723" t="str">
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / June 9, 2026 / Hacksaw Gaming (STO:HACK) announces a new partnership with MagicBet, bringing its signature slot titles to players on the operator's platform in Bulgaria. The agreement marks Hacksaw Gaming's 17th live operator in the locally licensed Bulgarian market, reinforcing its position in one of Europe's most established iGaming jurisdictions. MagicBet combines a strong land-based heritage with a growing digital presence. Originally founded in 1992, the company has built a nationwide network of over 40 gaming halls across major cities including Sofia, Plovdiv and Burgas, before expanding into online gaming in recent years. Operating under a ..</v>
+      </c>
+    </row>
+    <row r="724">
+      <c r="A724" t="str">
+        <v>BC.GAME Updates BC Engine Page as BETBY Joins Engine Nodes Network</v>
+      </c>
+      <c r="B724" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C724" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D724" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E724" t="str">
+        <v>https://www.prnewswire.com/news-releases/bcgame-updates-bc-engine-page-as-betby-joins-engine-nodes-network-302795076.html</v>
+      </c>
+      <c r="F724" t="str">
+        <v>Updated page highlights BC Engine's operating model, live platform data and ecosystem contributors, with BETBY becoming the latest partner in the $BC rewards model. BELIZE CITY, Belize, June 9, 2026 /PRNewswire/ -- BC.GAME has updated its BC Engine page, offering a clearer view of how...</v>
+      </c>
+    </row>
+    <row r="725">
+      <c r="A725" t="str">
+        <v>Guild Wars 3, moderná evolúcia hry MMORPG, ohlásená na Summer Game Fest pre PC a PlayStation 5</v>
+      </c>
+      <c r="B725" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C725" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D725" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E725" t="str">
+        <v>https://www.prnewswire.com/news-releases/guild-wars-3-moderna-evolucia-hry-mmorpg-ohlasena-na-summer-game-fest-pre-pc-a-playstation-5-302794965.html</v>
+      </c>
+      <c r="F725" t="str">
+        <v>Hra z legendárnej série prichádza po prvýkrát vo verzii pre konzoly BELLEVUE, Washington, 9. júna 2026 /PRNewswire/ – Herné vývojárske štúdio ArenaNet®, oceňované kritikmi, dnes večer oznámilo uvedenie Guild Wars 3™, tretieho dielu legendárnej a obľúbenej série MMORPG Guild Wars® a svoju...</v>
+      </c>
+    </row>
+    <row r="726">
+      <c r="A726" t="str">
+        <v>Guild Wars 3, современная эволюция MMORPG, анонсирована для ПК и PlayStation 5 на Summer Game Fest</v>
+      </c>
+      <c r="B726" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C726" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D726" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E726" t="str">
+        <v>https://www.prnewswire.com/news-releases/guild-wars-3----mmorpg-----playstation-5--summer-game-fest-302794943.html</v>
+      </c>
+      <c r="F726" t="str">
+        <v>Впервые игра легендарной франшизы выходит в формате для консолей БЕЛЬВЬЮ, шт. Вашингтон, 9 июня 2026 г. /PRNewswire/ -- Признанная критиками студия разработки игр ArenaNet® объявила сегодня о Guild Wars 3™, третьей части легендарной и любимой франшизы MMORPG Guild Wars® и первой новой...</v>
+      </c>
+    </row>
+    <row r="727">
+      <c r="A727" t="str">
+        <v>FOX One, FOX Sports and Indeed Name Austin Franklin and Kevin Akoto as FOX One Chief World Cup Watchers</v>
+      </c>
+      <c r="B727" t="str">
+        <v>2026-06-08</v>
+      </c>
+      <c r="C727" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D727" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E727" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=355938</v>
+      </c>
+      <c r="F727" t="str">
+        <v>Watch the Announcement Video HERE - - FOX One, FOX Sports and Indeed today announced that Austin Franklin and Kevin Akoto have officially been selected as the FOX One Chief World Cup Watchers hired through Indeed, earning the opportunity of a lifetime &amp;#8211; each getting paid $50,000 to watch every match of FIFA World Cup 2026&amp;#8482; live from a custom-built viewing cube in the heart of Times Square. - - Avid soccer fans Austin and Kevin stood out for their passion for the game, content c... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355938</v>
+      </c>
+    </row>
+    <row r="728">
+      <c r="A728" t="str">
+        <v>Northfield Park Racino Selects Tangam's Slot Optimization (SODA) Platform</v>
+      </c>
+      <c r="B728" t="str">
+        <v>2026-06-08</v>
+      </c>
+      <c r="C728" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D728" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E728" t="str">
+        <v>https://www.prnewswire.com/news-releases/northfield-park-racino-selects-tangams-slot-optimization-soda-platform-302794339.html</v>
+      </c>
+      <c r="F728" t="str">
+        <v>WATERLOO, ON, June 8, 2026 /PRNewswire/ - Northfield Park Racino has selected Tangam Systems' SODA platform as leadership continues to invest in capabilities that enable operational teams to make faster, more informed decisions in support of a strong and evolving gaming environment....</v>
+      </c>
+    </row>
+    <row r="729">
+      <c r="A729" t="str">
+        <v>THE AMERICAN BOWL ANNOUNCES STRATEGIC PARTNERSHIP WITH ZEROMILS TO BUILD MILITARY THRIVING® CULTURES AND COMMUNITIES</v>
+      </c>
+      <c r="B729" t="str">
+        <v>2026-06-08</v>
+      </c>
+      <c r="C729" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D729" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E729" t="str">
+        <v>https://www.prnewswire.com/news-releases/the-american-bowl-announces-strategic-partnership-with-zeromils-to-build-military-thriving-cultures-and-communities-302794247.html</v>
+      </c>
+      <c r="F729" t="str">
+        <v>Next Iteration of Premier College Football All-Star Game Set for January 15, 2027, at UCF's Stadium in Orlando; Expanding into a Full Military and Country Celebration Broadcasted Nationally on NFL Network ORLANDO, Fla., June 8, 2026 /PRNewswire/ -- The American Bowl, America's premier...</v>
+      </c>
+    </row>
+    <row r="730">
+      <c r="A730" t="str">
+        <v>NEW POWER STUDIOS' HORROR SERIES 'humAIn' NOW LIVE ON YOUTUBE FOLLOWING SIX-WEEK ALTERNATE REALITY GAME CAMPAIGN</v>
+      </c>
+      <c r="B730" t="str">
+        <v>2026-06-08</v>
+      </c>
+      <c r="C730" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D730" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E730" t="str">
+        <v>https://www.prweb.com/releases/new-power-studios-horror-series-humain-now-live-on-youtube-following-six-week-alternate-reality-game-campaign-302794216.html</v>
+      </c>
+      <c r="F730" t="str">
+        <v>Griff Furst's Scripted Series for New Power Studios Spent Six Weeks Disguised as a Live ARG Before Revealing Itself; Jack Gordon and JimmyHere Among Pilot Cast CALABASAS, Calif., June 8, 2026 /PRNewswire-PRWeb/ -- New Power Studios today announced the premiere of humAIn, a scripted horror...</v>
+      </c>
+    </row>
+    <row r="731">
+      <c r="A731" t="str">
+        <v>EDGE Markets Raises $29.2 Million Series A Funding Round</v>
+      </c>
+      <c r="B731" t="str">
+        <v>2026-06-08</v>
+      </c>
+      <c r="C731" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D731" t="str">
+        <v>Finance, SaaS, Gaming</v>
+      </c>
+      <c r="E731" t="str">
+        <v>https://www.prnewswire.com/news-releases/edge-markets-raises-29-2-million-series-a-funding-round-302793671.html</v>
+      </c>
+      <c r="F731" t="str">
+        <v>Led by CoinFund, the investment will support the launch of EDGE Pro, a dedicated banking platform for market makers trading on prediction markets, and EDGE Connect; the first purpose-built payment rail for gaming and prediction markets NEW YORK, June 8, 2026 /PRNewswire/ -- EDGE Markets,...</v>
+      </c>
+    </row>
+    <row r="732">
+      <c r="A732" t="str">
+        <v>Döner Haus Gives New Yorkers Free Fries on Germany Game Days During the 2026 FIFA World Cup</v>
+      </c>
+      <c r="B732" t="str">
+        <v>2026-06-08</v>
+      </c>
+      <c r="C732" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D732" t="str">
+        <v>Retail, Gaming</v>
+      </c>
+      <c r="E732" t="str">
+        <v>https://express-press-release.net/news/2026/06/08/1757598</v>
+      </c>
+      <c r="F732" t="str">
+        <v>New York, New York – 2026-06-08 — /EPR Network/ – Döner Haus, the fastest-growing German-style döner kebab franchise built for the modern consumer and franchisee, [read full press release...]</v>
+      </c>
+    </row>
+    <row r="733">
+      <c r="A733" t="str">
+        <v>MDCE's Infinite Auctions Introduces New Auction Platform Combining ...</v>
+      </c>
+      <c r="B733" t="str">
+        <v>2026-06-08</v>
+      </c>
+      <c r="C733" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D733" t="str">
+        <v>SaaS, Healthcare, Gaming</v>
+      </c>
+      <c r="E733" t="str">
+        <v>https://pr-inside.com/mdce-s-infinite-auctions-introduces-new-auction-platform-combining-r5190045.htm</v>
+      </c>
+      <c r="F733" t="str">
+        <v>(PR-inside.com) Company unveils a modern auction experience that eliminates proxy bidding while introducing live Buy It Now functionality during premium sports memorabilia auctions. MESA, AZ / ACCESS Newswire / June 8, 2026 /Medical Care Technologies Inc. (OTC PINK:MDCE) today announced the launch of a redesigned Infinite Auctions next generation auction platform (https://infiniteauctions.com) as the company prepares to compete for increased market share in the multi-billion dollar sports collectibles market. The upcoming NBA Game Used Flash Auction 2026 is scheduled to begin June 27, 2026 and conclude July 18, 2026. The updated disruptive platform introduces a straight-bid auction format that eliminates traditional proxy and ..</v>
+      </c>
+    </row>
+    <row r="734">
+      <c r="A734" t="str">
+        <v>Winners Inc. To Stream Live In-Game Prediction Markets Trading During Knicks Game 3 With President Trump Attending NBA Finals At Madison Square Garden, New York</v>
+      </c>
+      <c r="B734" t="str">
+        <v>2026-06-08</v>
+      </c>
+      <c r="C734" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D734" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E734" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/08/3308108/0/en/Winners-Inc-To-Stream-Live-In-Game-Prediction-Markets-Trading-During-Knicks-Game-3-With-President-Trump-Attending-NBA-Finals-At-Madison-Square-Garden-New-York.html</v>
+      </c>
+      <c r="F734" t="str">
+        <v>Winners To Stream Live In-Game Prediction Markets Trading During Knicks Game 3</v>
+      </c>
+    </row>
+    <row r="735">
+      <c r="A735" t="str">
+        <v>AutoFull équipe l'IEM Cologne 2026 avec des fauteuils gaming de nouvelle génération</v>
+      </c>
+      <c r="B735" t="str">
+        <v>2026-06-08</v>
+      </c>
+      <c r="C735" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D735" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E735" t="str">
+        <v>https://www.prnewswire.com/news-releases/autofull-equipe-liem-cologne-2026-avec-des-fauteuils-gaming-de-nouvelle-generation-302793836.html</v>
+      </c>
+      <c r="F735" t="str">
+        <v>COLOGNE, Allemagne, 8 juin 2026 /PRNewswire/ -- AutoFull, une marque réputée de mobilier professionnel pour l'esport, a annoncé son partenariat avec l'IEM Cologne Major 2026, renforçant ainsi sa présence sur le circuit mondial de l'esport. En tant que Partenaire officiel des fauteuils...</v>
+      </c>
+    </row>
+    <row r="736">
+      <c r="A736" t="str">
+        <v>AutoFull impulsa IEM Cologne con sillas de gaming de última generación</v>
+      </c>
+      <c r="B736" t="str">
+        <v>2026-06-08</v>
+      </c>
+      <c r="C736" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D736" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E736" t="str">
+        <v>https://www.prnewswire.com/news-releases/autofull-impulsa-iem-cologne-con-sillas-de-gaming-de-ultima-generacion-302793838.html</v>
+      </c>
+      <c r="F736" t="str">
+        <v>COLONIA, Alemania, 8 de junio de 2026 /PRNewswire/ -- AutoFull, una conocida marca de mobiliario profesional para deportes electrónicos, ha anunciado su colaboración con el IEM Cologne Major 2026, ampliando aún más su presencia en el circuito mundial de videojuegos competitivos. Como el...</v>
+      </c>
+    </row>
+    <row r="737">
+      <c r="A737" t="str">
+        <v>AutoFull Powers IEM Cologne 2026 with Next-Gen Gaming Chairs</v>
+      </c>
+      <c r="B737" t="str">
+        <v>2026-06-08</v>
+      </c>
+      <c r="C737" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D737" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E737" t="str">
+        <v>https://www.prnewswire.com/news-releases/autofull-powers-iem-cologne-2026-with-next-gen-gaming-chairs-302793843.html</v>
+      </c>
+      <c r="F737" t="str">
+        <v>COLOGNE, Germany, June 8, 2026 /PRNewswire/ -- AutoFull, a well-known brand of professional esports furniture, has announced its partnership with the IEM Cologne Major 2026, further expanding its presence across the global competitive gaming circuit. As the Official Gaming Chair Partner...</v>
+      </c>
+    </row>
+    <row r="738">
+      <c r="A738" t="str">
+        <v>AutoFull stattet die IEM Cologne 2026 mit Gaming-Stühlen der nächsten Generation aus</v>
+      </c>
+      <c r="B738" t="str">
+        <v>2026-06-08</v>
+      </c>
+      <c r="C738" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D738" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E738" t="str">
+        <v>https://www.prnewswire.com/news-releases/autofull-stattet-die-iem-cologne-2026-mit-gaming-stuhlen-der-nachsten-generation-aus-302793837.html</v>
+      </c>
+      <c r="F738" t="str">
+        <v>KÖLN, Deutschland, 8. Juni 2026 /PRNewswire/ -- AutoFull, eine bekannte Marke für professionelle E-Sport-Möbel, hat ihre Partnerschaft mit dem IEM Cologne Major 2026 bekannt gegeben und baut damit ihre Präsenz in der weltweiten E-Sport-Szene weiter aus. Als offizieller...</v>
+      </c>
+    </row>
+    <row r="739">
+      <c r="A739" t="str">
+        <v>GIGABYTE Advances Gaming Monitor Technologies with AI-optimized Visuals and Automatic OLED Protection</v>
+      </c>
+      <c r="B739" t="str">
+        <v>2026-06-08</v>
+      </c>
+      <c r="C739" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D739" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E739" t="str">
+        <v>https://www.prnewswire.com/news-releases/gigabyte-advances-gaming-monitor-technologies-with-ai-optimized-visuals-and-automatic-oled-protection-302792267.html</v>
+      </c>
+      <c r="F739" t="str">
+        <v>TAIPEI, June 7, 2026 /PRNewswire/ -- GIGABYTE, the world's leading computer brand, continues to advance its gaming monitor technologies through AI-optimized visuals and intelligent OLED protection. As gaming displays evolve beyond traditional panel specifications, the AORUS ELITE Series...</v>
+      </c>
+    </row>
+    <row r="740">
+      <c r="A740" t="str">
+        <v>GIGABYTE impulsa las tecnologías de monitores gaming con imágenes optimizadas por IA y protección OLED automática</v>
+      </c>
+      <c r="B740" t="str">
+        <v>2026-06-08</v>
+      </c>
+      <c r="C740" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D740" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E740" t="str">
+        <v>https://www.prnewswire.com/news-releases/gigabyte-impulsa-las-tecnologias-de-monitores-gaming-con-imagenes-optimizadas-por-ia-y-proteccion-oled-automatica-302793508.html</v>
+      </c>
+      <c r="F740" t="str">
+        <v>TAIPÉI, 8 de junio de 2026 /PRNewswire/ -- GIGABYTE, la marca líder mundial en informática, sigue avanzando en sus tecnologías de monitores gaming a través de imágenes optimizadas por IA y protección OLED inteligente. A medida que las pantallas gaming evolucionan más allá de las...</v>
+      </c>
+    </row>
+    <row r="741">
+      <c r="A741" t="str">
+        <v>GIGABYTE fait progresser les technologies des écrans gaming à l'aide de visuels optimisés par IA et d'une protection automatique de l'OLED</v>
+      </c>
+      <c r="B741" t="str">
+        <v>2026-06-08</v>
+      </c>
+      <c r="C741" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D741" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E741" t="str">
+        <v>https://www.prnewswire.com/news-releases/gigabyte-fait-progresser-les-technologies-des-ecrans-gaming-a-laide-de-visuels-optimises-par-ia-et-dune-protection-automatique-de-loled-302793493.html</v>
+      </c>
+      <c r="F741" t="str">
+        <v>TAIPEI, 8 juin 2026 /PRNewswire/ -- GIGABYTE, la plus grande marque d'ordinateurs au monde, continue de faire progresser ses technologies d'écrans gaming à l'aide de visuels optimisés par IA et d'une protection intelligente de l'OLED. Alors que les écrans de jeu évoluent au-delà des...</v>
+      </c>
+    </row>
+    <row r="742">
+      <c r="A742" t="str">
+        <v>The American Diabetes Association Announces Winners of the Innovation Challenge</v>
+      </c>
+      <c r="B742" t="str">
+        <v>2026-06-07</v>
+      </c>
+      <c r="C742" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D742" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E742" t="str">
+        <v>https://www.prnewswire.com/news-releases/the-american-diabetes-association-announces-winners-of-the-innovation-challenge-302793335.html</v>
+      </c>
+      <c r="F742" t="str">
+        <v>NEW ORLEANS, June 6, 2026 /PRNewswire/ -- Today, from the main stage at the organization's 2026 Scientific Sessions, the American Diabetes Association® (ADA) announced the winners of the 2026 Innovation Challenge competition. Each year, the Innovation Challenge seeks game-changing ideas...</v>
+      </c>
+    </row>
+    <row r="743">
+      <c r="A743" t="str">
+        <v>Corner Bakery Offers $50 Off Catering for Game-Day Watch Parties</v>
+      </c>
+      <c r="B743" t="str">
+        <v>2026-06-05</v>
+      </c>
+      <c r="C743" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D743" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E743" t="str">
+        <v>https://www.prnewswire.com/news-releases/corner-bakery-offers-50-off-catering-for-game-day-watch-parties-302793150.html</v>
+      </c>
+      <c r="F743" t="str">
+        <v>Limited-time June offer helps fans feed the crowd during watch parties, game days and summer gatherings. DALLAS, June 5, 2026 /PRNewswire/ -- June is packed with big games, watch parties, and summer gatherings, giving fans plenty of reasons to bring people together. This month, Corner...</v>
+      </c>
+    </row>
+    <row r="744">
+      <c r="A744" t="str">
+        <v>Guild Wars 3, moderní, nejnovější plod žánru MMORPG, byla na Letním herním festivalu uvedena pro PC a PlayStation 5</v>
+      </c>
+      <c r="B744" t="str">
+        <v>2026-06-05</v>
+      </c>
+      <c r="C744" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D744" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E744" t="str">
+        <v>https://www.prnewswire.com/news-releases/guild-wars-3-moderni-nejnovji-plod-anru-mmorpg-byla-na-letnim-hernim-festivalu-uvedena-pro-pc-a-playstation-5-302793149.html</v>
+      </c>
+      <c r="F744" t="str">
+        <v>Poprvé v historii se hra z této legendární série dostává na konzoly BELLEVUE, Washington, 6. června 2026 /PRNewswire/ -- Kritiky oceňované herní studio ArenaNet® dnes večer uvedlo Guild Wars 3™, třetí díl legendární a oblíbené série MMORPG (počítačové hry online na hrdiny o více hráčích)...</v>
+      </c>
+    </row>
+    <row r="745">
+      <c r="A745" t="str">
+        <v>Guild Wars 3, nowoczesne rozwinięcie formuły MMORPG, zapowiedziane na PC i PlayStation 5 podczas Summer Game Fest</v>
+      </c>
+      <c r="B745" t="str">
+        <v>2026-06-05</v>
+      </c>
+      <c r="C745" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D745" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E745" t="str">
+        <v>https://www.prnewswire.com/news-releases/guild-wars-3-nowoczesne-rozwinicie-formuy-mmorpg-zapowiedziane-na-pc-i-playstation-5-podczas-summer-game-fest-302793147.html</v>
+      </c>
+      <c r="F745" t="str">
+        <v>Po raz pierwszy gra z legendarnej serii trafi na konsole. BELLEVUE, Waszyngton, 6 czerwca 2026 r. /PRNewswire/ -- renomowane studio deweloperskie ArenaNet® ogłosiło dziś wieczorem Guild Wars 3™, trzecią odsłonę legendarnej i uwielbianej serii MMORPG Guild Wars®. Jest to pierwsza nowa...</v>
+      </c>
+    </row>
+    <row r="746">
+      <c r="A746" t="str">
+        <v>Guild Wars 3, una moderna evolución de los MMORPG, anunciado en el Summer Game Fest para PC y PlayStation 5</v>
+      </c>
+      <c r="B746" t="str">
+        <v>2026-06-05</v>
+      </c>
+      <c r="C746" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D746" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E746" t="str">
+        <v>https://www.prnewswire.com/news-releases/guild-wars-3-una-moderna-evolucion-de-los-mmorpg-anunciado-en-el-summer-game-fest-para-pc-y-playstation-5-302793144.html</v>
+      </c>
+      <c r="F746" t="str">
+        <v>La primera vez que un juego de esta legendaria saga llega a consolas BELLEVUE, Wash., 6 de junio de 2026 /PRNewswire/ -- El aclamado estudio de desarrollo de videojuegos ArenaNet® ha anunciado esta noche el lanzamiento de Guild Wars 3™, la tercera entrega de la legendaria saga de MMORPG...</v>
+      </c>
+    </row>
+    <row r="747">
+      <c r="A747" t="str">
+        <v>Guild Wars 3, eine moderne Evolution des MMORPG, auf dem Summer Game Fest für PC und PlayStation 5 angekündigt</v>
+      </c>
+      <c r="B747" t="str">
+        <v>2026-06-05</v>
+      </c>
+      <c r="C747" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D747" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E747" t="str">
+        <v>https://www.prnewswire.com/news-releases/guild-wars-3-eine-moderne-evolution-des-mmorpg-auf-dem-summer-game-fest-fur-pc-und-playstation-5-angekundigt-302793142.html</v>
+      </c>
+      <c r="F747" t="str">
+        <v>Zum ersten Mal erscheint ein Spiel des legendären Franchise auch für Konsolen BELLEVUE, Wash., 6. Juni 2026 /PRNewswire/ -- Das von Kritikern gefeierte Spielestudio ArenaNet® hat heute Guild Wars 3™ angekündigt. Der dritte Teil des legendären und äußerst beliebten MMORPG-Franchise Guild...</v>
+      </c>
+    </row>
+    <row r="748">
+      <c r="A748" t="str">
+        <v>Guild Wars 3, une version modernisée du MMORPG, annoncée au Summer Game Fest pour PC et PlayStation 5</v>
+      </c>
+      <c r="B748" t="str">
+        <v>2026-06-05</v>
+      </c>
+      <c r="C748" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D748" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E748" t="str">
+        <v>https://www.prnewswire.com/news-releases/guild-wars-3-une-version-modernisee-du-mmorpg-annoncee-au-summer-game-fest-pour-pc-et-playstation-5-302793141.html</v>
+      </c>
+      <c r="F748" t="str">
+        <v>Cette saga légendaire débarque sur console pour la première fois BELLEVUE, Wash., 6 juin 2026 /PRNewswire/ -- Le studio de développement acclamé par la critique ArenaNet® vient d'annoncer ce soir Guild Wars 3™, le troisième opus d'une saga légendaire et très appréciée du MMORPG. Le...</v>
+      </c>
+    </row>
+    <row r="749">
+      <c r="A749" t="str">
+        <v>Americas Cardroom's Vegas Main Event Satellites Promotion Starts This Weekend</v>
+      </c>
+      <c r="B749" t="str">
+        <v>2026-06-05</v>
+      </c>
+      <c r="C749" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D749" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E749" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=355854</v>
+      </c>
+      <c r="F749" t="str">
+        <v>San Jose, Costa Rica &amp;#8211; June 5, 2026 &amp;#8211; The biggest poker series is underway in Las Vegas and Americas Cardroom is giving players a chance to win their way to the game&amp;#39;s biggest stage through its Vegas Main Event Satellite promotion. - - Beginning Sunday, June 7th, players can compete for one of 40 guaranteed Vegas packages worth $12,500 each. The promotion runs through June 28 and guarantees a total of $500,000 in package value. - - Every Sunday in June at 1:05 p.m. ET, Americas Cardroom... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355854</v>
+      </c>
+    </row>
+    <row r="750">
+      <c r="A750" t="str">
+        <v>Star Fox Trailer Reveals New Gameplay Footage of the Spacefaring Adventure Launching on Nintendo Switch 2 This Month</v>
+      </c>
+      <c r="B750" t="str">
+        <v>2026-06-05</v>
+      </c>
+      <c r="C750" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D750" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E750" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=355848</v>
+      </c>
+      <c r="F750" t="str">
+        <v>Based on the Nintendo 64 classic, the new Star Fox &amp;#8482; game is powered up and ready to launch exclusively on the Nintendo Switch &amp;#8482; 2 system June 25. This fast-flying adventure will have players tearing through space, soaring across planets and knocking foes out of the sky in high-intensity galactic dogfights. - - In Star Fox, the Lylat System is thrown into chaos following a surprise attack by the evil scientist Andross. The galaxy&amp;#39;s last hope is the Star Fox Mercenary Squad &amp;#8211; compri... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355848</v>
+      </c>
+    </row>
+    <row r="751">
+      <c r="A751" t="str">
+        <v>Turn Your Living Room into a Stadium With the New 'FIFA World Cup: Launch Edition' Game, Exclusively on Netflix Games June 11</v>
+      </c>
+      <c r="B751" t="str">
+        <v>2026-06-05</v>
+      </c>
+      <c r="C751" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D751" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E751" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=355845</v>
+      </c>
+      <c r="F751" t="str">
+        <v>As the world gathers for the FIFA World Cup 2026&amp;#8482;, celebrate the opening whistle with the FIFA World Cup: Launch Edition game, available exclusively on Netflix Games starting June 11. - - In this streamlined football simulation game, you can feel the thrill of the pitch instantly &amp;#8212; all you need is Netflix and your phone &amp;#8212; and it&amp;#39;s included in your membership. Experience the pride of playing for your country, step into real-life stadiums and pull off incredible plays with the world&amp;#39;s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355845</v>
+      </c>
+    </row>
+    <row r="752">
+      <c r="A752" t="str">
+        <v>Official FIFA World Cup 2026™ Album Arrives Today</v>
+      </c>
+      <c r="B752" t="str">
+        <v>2026-06-05</v>
+      </c>
+      <c r="C752" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D752" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E752" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=355842</v>
+      </c>
+      <c r="F752" t="str">
+        <v>WORLD-SPANNING ALBUM BRIDGING MUSIC, FOOTBALL, AND CULTURE THROUGH THE GLOBAL GAME - - OUT NOW VIA SALXCO UAM &amp;amp; DEF JAM RECORDINGS - - INCLUDES STANDOUT &amp;#8220;THREE NATIONS&amp;#8221; FROM 21 SAVAGE, NATO CANO &amp;amp; FRENCH MONTANA - - FEATURES 45 GLOBAL ARTISTS IN FIRST TIME COLLABORATIONS INCLUDING SHAKIRA &amp;amp; BURNA BOY, LISA WITH ANITTA &amp;amp; REMA, FUTURE &amp;amp; TYLA, ISHOWSPEED, DADDY YANKEE &amp;amp; SHENSEEA, JESSIE REYEZ &amp;amp; ELYANNA, LOS �NGELES AZULES &amp;amp; BELINDA &amp;amp; MORE - - LISTEN HERE - - DOWNLOAD ASSETS HERE - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355842</v>
+      </c>
+    </row>
+    <row r="753">
+      <c r="A753" t="str">
+        <v>GIGABYTE ouvre le COMPUTEX 2026 avec ENTER INFINITY, situé à l'intersection de l'IA, du gaming et de l'innovation PC</v>
+      </c>
+      <c r="B753" t="str">
+        <v>2026-06-05</v>
+      </c>
+      <c r="C753" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D753" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E753" t="str">
+        <v>https://www.prnewswire.com/news-releases/gigabyte-ouvre-le-computex-2026-avec-enter-infinity-situe-a-lintersection-de-lia-du-gaming-et-de-linnovation-pc-302792272.html</v>
+      </c>
+      <c r="F753" t="str">
+        <v>TAIPEI, 5 juin 2026 /PRNewswire/ -- GIGABYTE, la principale marque d'ordinateurs au monde, a officiellement ouvert le COMPUTEX 2026 aujourd'hui sous le thème « ENTER INFINITY » (Entrez dans l'infini), qui suscite un fort engagement de la part des visiteurs à travers l'innovation des PC de...</v>
+      </c>
+    </row>
+    <row r="754">
+      <c r="A754" t="str">
+        <v>At Fenway Park, 400 Step up to the Plate for CPR Training During National CPR Week</v>
+      </c>
+      <c r="B754" t="str">
+        <v>2026-06-05</v>
+      </c>
+      <c r="C754" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D754" t="str">
+        <v>Retail, Gaming, Education, Healthcare</v>
+      </c>
+      <c r="E754" t="str">
+        <v>https://www.newmediawire.com/news/at-fenway-park-400-step-up-to-the-plate-for-cpr-training-during-national-cpr-week-7087032</v>
+      </c>
+      <c r="F754" t="str">
+        <v>BOSTON - June 4, 2026 ( NEWMEDIAWIRE ) - Sudden cardiac arrest kills hundreds of thousands of people in the U.S. each year, often because bystanders don’t know how to respond. On June 4, the Red Sox Foundation and the American Heart Association transformed Fenway Park into a lifesaving training ground, equipping an invited 400 people with Hands-Only CPR skills following the Red Sox–Orioles game. Youth athletes, coaches, educators, healthcare advocates and community leaders gathered in the outfield to participate in an immersive Hands-Only CPR training designed to equip bystanders with the confidence and skills to respond during a sudden cardiac arrest emergency. The event, held during National CPR and AED Awareness Week - June 1-7, highlighted the critical importance of CPR education and r</v>
+      </c>
+    </row>
+    <row r="755">
+      <c r="A755" t="str">
+        <v>Tarvis Client Alan Shires Expands Presence Across Global Anime and Gaming Franchises Reaching Millions of Fans</v>
+      </c>
+      <c r="B755" t="str">
+        <v>2026-06-04</v>
+      </c>
+      <c r="C755" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D755" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E755" t="str">
+        <v>https://www.newswire.com/news/tarvis-client-alan-shires-expands-presence-across-global-anime-and-gaming</v>
+      </c>
+      <c r="F755" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="756">
+      <c r="A756" t="str">
+        <v>Discover the world behind Midgar in FINAL FANTASY VII REBIRTH</v>
+      </c>
+      <c r="B756" t="str">
+        <v>2026-06-04</v>
+      </c>
+      <c r="C756" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D756" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E756" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=355791</v>
+      </c>
+      <c r="F756" t="str">
+        <v>After escaping from the dystopian city of Midgar, Cloud and his friends set out on a journey across the planet. Sprint across grassy plains on a chocobo and explore expansive environments as you make your way through this vibrant and vast world. - - FINAL FANTASY VII REBIRTH is the second installment in the FINAL FANTASY VII remake project, a reimagining of the iconic original game into three standalone titles by its original creators. Features - - - &amp;#8226; An expansive world : As the part... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355791</v>
+      </c>
+    </row>
+    <row r="757">
+      <c r="A757" t="str">
+        <v>Nike Debuts “Rip the Script”: A Step Inside the Universe of Nike Football</v>
+      </c>
+      <c r="B757" t="str">
+        <v>2026-06-04</v>
+      </c>
+      <c r="C757" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D757" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E757" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=355787</v>
+      </c>
+      <c r="F757" t="str">
+        <v>What is &amp;#8220;Rip the Script&amp;#8221;? - &amp;#8220;Rip the Script&amp;#8221; is Nike&amp;#39;s rallying cry for football lovers everywhere to ditch the playbook and embrace attacking, creative, instinctive and joyful football &amp;#8212; serving as a reminder that the game is at its best when players trust their gut. - - How does &amp;#8220;Rip the Script&amp;#8221; play out throughout the summer? - Nike designed &amp;#8220;Rip the Script&amp;#8221; as a doorway to the universe of Nike Football to be discovered throughout the summer tournament, with overlapping and ongoing sub... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355787</v>
+      </c>
+    </row>
+    <row r="758">
+      <c r="A758" t="str">
+        <v>Mattel Launches Skeletor: Until Next Time on iOS and Android</v>
+      </c>
+      <c r="B758" t="str">
+        <v>2026-06-04</v>
+      </c>
+      <c r="C758" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D758" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E758" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=355764</v>
+      </c>
+      <c r="F758" t="str">
+        <v>Mattel Digital Studios officially released its first self-published mobile game, Skeletor: Until Next Time ! Developed in partnership with Amber, the fast-paced endless runner launched today on iOS and on Android next week, just ahead of the Masters of the Universe film&amp;#39;s June 5 debut. - - In Skeletor: Until Next Time, players take control of Skeletor as he charges through Snake Mountain in a relentless chase across Eternia. With danger escalating at every turn, players must push the... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355764</v>
+      </c>
+    </row>
+    <row r="759">
+      <c r="A759" t="str">
+        <v>Community First: Everything We Announced at TwitchCon Rotterdam 2026</v>
+      </c>
+      <c r="B759" t="str">
+        <v>2026-06-04</v>
+      </c>
+      <c r="C759" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D759" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E759" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=355748</v>
+      </c>
+      <c r="F759" t="str">
+        <v>Every year at TwitchCon, we&amp;#39;re reminded of something this community has known all along: Twitch is about connection and the sense of belonging that comes from showing up together, day after day. While a lot has changed since the early days of streaming, what makes Twitch special hasn&amp;#39;t. - - Today, livestreaming is bigger than ever, and our communities are shaping culture in real time. From gaming and sports to music, IRL, and entertainment, Twitch has become the new pop culture frontline. - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355748</v>
+      </c>
+    </row>
+    <row r="760">
+      <c r="A760" t="str">
+        <v>PhilWeb Showcases Technology-Driven Growth Vision at SiGMA Asia 2026</v>
+      </c>
+      <c r="B760" t="str">
+        <v>2026-06-04</v>
+      </c>
+      <c r="C760" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D760" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E760" t="str">
+        <v>https://www.prnewswire.com/news-releases/philweb-showcases-technology-driven-growth-vision-at-sigma-asia-2026-302791081.html</v>
+      </c>
+      <c r="F760" t="str">
+        <v>MANILA, Philippines, June 4, 2026 /PRNewswire/ -- PhilWeb Corporation (PSE: WEB), the premier gaming technology infrastructure provider in the Philippines, reinforced its position as a technology-driven company at SiGMA Asia 2026, highlighting its continuing transformation through digital...</v>
+      </c>
+    </row>
+    <row r="761">
+      <c r="A761" t="str">
+        <v>Crocs x Super Mario Collection Coming 7/15</v>
+      </c>
+      <c r="B761" t="str">
+        <v>2026-06-03</v>
+      </c>
+      <c r="C761" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D761" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E761" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=355725</v>
+      </c>
+      <c r="F761" t="str">
+        <v>Ready for the Jump? Designed for fans of all ages, the Crocs x Super Mario&amp;#8482; collection showcases the Mushroom Kingdom with Crocs&amp;#39; signature comfort and self-expression in a world where imagination and everyday life collide. The collection features elevated design elements including custom backstraps, three-dimensional graphics and exclusive co-branded Jibbitz&amp;#8482; charms. - - The Super Mario&amp;#8482; collection will be available from Wednesday, July 15, 2026, on crocs.com, Nintendo Store, and selec... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355725</v>
+      </c>
+    </row>
+    <row r="762">
+      <c r="A762" t="str">
+        <v>Apple reveals winners of ‍‍‍the 2026 Apple Design Awards</v>
+      </c>
+      <c r="B762" t="str">
+        <v>2026-06-03</v>
+      </c>
+      <c r="C762" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D762" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E762" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=355718</v>
+      </c>
+      <c r="F762" t="str">
+        <v>Today, Apple announced the winners of the 2026 Apple Design Awards, honoring 12 outstanding apps and games. This year&amp;#39;s winners include development teams from around the world whose work demonstrates innovation, artistry, and technical achievement in app and game design. Winners were selected from 36 global finalists who all delivered exceptional app experiences. One app and one game were recognized across six categories, including Delight and Fun, Inclusivity, Innovation, Interaction, So... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355718</v>
+      </c>
+    </row>
+    <row r="763">
+      <c r="A763" t="str">
+        <v>Nike SB Creates the SB FC Pack for Fans of the Beautiful Game</v>
+      </c>
+      <c r="B763" t="str">
+        <v>2026-06-03</v>
+      </c>
+      <c r="C763" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D763" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E763" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=355717</v>
+      </c>
+      <c r="F763" t="str">
+        <v>What is the SB FC Pack? - The SB FC Pack is a vibrant collection of jerseys, footwear and sportswear that reflects the spirit of skate culture, with an emphasis on music, self-expression and community. - - What design details are featured in the SB FC apparel? - SB FC apparel blends traditional football kit conventions, like sponsor callouts on the jerseys, with classic skate aesthetics, like loose fits and handmade graphics, to create designs that amplify the shared rhythm between the cu... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355717</v>
+      </c>
+    </row>
+    <row r="764">
+      <c r="A764" t="str">
+        <v>Forget WFH, Stella Artois Wants You to "Work From Bar” (WFB) During the FIFA World Cup 2026™</v>
+      </c>
+      <c r="B764" t="str">
+        <v>2026-06-03</v>
+      </c>
+      <c r="C764" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D764" t="str">
+        <v>Energy, Gaming</v>
+      </c>
+      <c r="E764" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=355705</v>
+      </c>
+      <c r="F764" t="str">
+        <v>Building on its mission to champion authentic fan celebration, Stella Artois, a Proud Sponsor of the FIFA World Cup 2026&amp;#8482;, is tackling the ultimate calendar conflict: the weekday match. - - With most weekday games taking place during U.S. working hours 1, the Stella Artois brand is introducing &amp;#39;Work From Bar&amp;#39; (WFB) for the millions of fans balancing their 9-to-5 and weekday matches &amp;#8211; inviting 21+ fans to swap the desk for a bar seat to experience the game where the real energy lives. - - Ch... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355705</v>
+      </c>
+    </row>
+    <row r="765">
+      <c r="A765" t="str">
+        <v>Tommy Hilfiger and Liverpool FC Bring Prep Style to an Iconic Summer of Football</v>
+      </c>
+      <c r="B765" t="str">
+        <v>2026-06-03</v>
+      </c>
+      <c r="C765" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D765" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E765" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=355680</v>
+      </c>
+      <c r="F765" t="str">
+        <v>Tommy Hilfiger, which is part of PVH Corp. [NYSE: PVH], unveils a new campaign presenting Liverpool FC&amp;#39;s most recognizable players in the Summer 2026 collection as football prepares for its landmark cultural moment. Set against optimistic and vibrant imagery, the players come together in anticipation before many begin their international journeys to the world&amp;#39;s biggest stage &amp;#8212; as the partnership continues to shape a style vision for the next era of the game. - - Focusing on how athletes sho... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355680</v>
+      </c>
+    </row>
+    <row r="766">
+      <c r="A766" t="str">
+        <v>Solitaire Grand Harvest Joins the UN's Green Game Jam to Support Coral Reef Protection</v>
+      </c>
+      <c r="B766" t="str">
+        <v>2026-06-02</v>
+      </c>
+      <c r="C766" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D766" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E766" t="str">
+        <v>https://www.prnewswire.com/news-releases/solitaire-grand-harvest-joins-the-uns-green-game-jam-to-support-coral-reef-protection-302789013.html</v>
+      </c>
+      <c r="F766" t="str">
+        <v>The limited-time in-game event invites players to take part in a global community effort supporting real coral reef restoration projects around the world HERZLIYA, Israel, June 2, 2026 /PRNewswire/ -- Playtika, a global leader in mobile gaming entertainment and technology, today announces...</v>
+      </c>
+    </row>
+    <row r="767">
+      <c r="A767" t="str">
+        <v>Warner Bros. Games Launches Game of Thrones: Dragonfire</v>
+      </c>
+      <c r="B767" t="str">
+        <v>2026-06-02</v>
+      </c>
+      <c r="C767" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D767" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E767" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=355667</v>
+      </c>
+      <c r="F767" t="str">
+        <v>Warner Bros. Games and HBO&amp;#174; today announced the global launch of Game of Thrones: Dragonfire, a free-to-play mobile strategy game based on the Emmy&amp;#174; Award-winning original drama series, &amp;#8220;House of the Dragon.&amp;#8221; Developed by Warner Bros. Games Boston, players are invited to begin their journey as a new dragonrider seeking to dominate Westeros during the Targaryen Civil War through tactical, tile-based warfare. Starting today, players worldwide can download the game on the App Store for i... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355667</v>
+      </c>
+    </row>
+    <row r="768">
+      <c r="A768" t="str">
+        <v>From the Pitch to the Street to Community, Nike Defines the Future of Football Culture</v>
+      </c>
+      <c r="B768" t="str">
+        <v>2026-06-02</v>
+      </c>
+      <c r="C768" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D768" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E768" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=355660</v>
+      </c>
+      <c r="F768" t="str">
+        <v>What to Know How is Nike dominating the culture of football? - - As football fans around the world turn their eyes to the biggest stage this summer, Nike is dominating the game for footballers and fans alike and establishing itself as the pinnacle destination on the pitch with Federation kits and innovative boots ( Mercurial Vapor 17 and Mercurial Superfly 11 ) and in the streets with its X2 collaborations and Cryoshots. - - What is X2? - - Nike has partnered with seven federations,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355660</v>
+      </c>
+    </row>
+    <row r="769">
+      <c r="A769" t="str">
+        <v>HP Debuts PCs Built for the Next Wave of Windows PC Experiences Powered by NVIDIA RTX Spark™</v>
+      </c>
+      <c r="B769" t="str">
+        <v>2026-06-02</v>
+      </c>
+      <c r="C769" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D769" t="str">
+        <v>Finance, AI, SaaS, Gaming, Media</v>
+      </c>
+      <c r="E769" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=355638</v>
+      </c>
+      <c r="F769" t="str">
+        <v>HP Inc. (NYSE: HPQ) announced its latest devices and solutions, designed to enable developers of all types to create new experiences using AI. - - HP is previewing PCs powered by NVIDIA RTX Spark&amp;#8482;, bringing a reinvention of personal computing, combining personal agents, advanced content creation, and high-performance gaming in a new platform engineered from the ground up for the next wave of Windows PC experiences. - - &amp;#8220;Developers are moving from experimenting with AI to shipping agentic app... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355638</v>
+      </c>
+    </row>
+    <row r="770">
+      <c r="A770" t="str">
+        <v>GIGABYTE Opens COMPUTEX 2026 with ENTER INFINITY, Where AI, Gaming, and PC Innovation Unite</v>
+      </c>
+      <c r="B770" t="str">
+        <v>2026-06-02</v>
+      </c>
+      <c r="C770" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D770" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E770" t="str">
+        <v>https://www.prnewswire.com/news-releases/gigabyte-opens-computex-2026-with-enter-infinity-where-ai-gaming-and-pc-innovation-unite-302788491.html</v>
+      </c>
+      <c r="F770" t="str">
+        <v>TAIPEI, June 2, 2026 /PRNewswire/ -- GIGABYTE, the world's leading computer brand, today officially opened COMPUTEX 2026 under the theme "ENTER INFINITY," drawing strong visitor engagement across next-generation PC innovation, gaming, and intelligent computing showcases. Marking its 40th...</v>
+      </c>
+    </row>
+    <row r="771">
+      <c r="A771" t="str">
+        <v>The Nike Football x LEGO® Collection Invites Kids to Play on Instinct</v>
+      </c>
+      <c r="B771" t="str">
+        <v>2026-06-01</v>
+      </c>
+      <c r="C771" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D771" t="str">
+        <v>Energy, Gaming</v>
+      </c>
+      <c r="E771" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=355579</v>
+      </c>
+      <c r="F771" t="str">
+        <v>What is it? - The Nike Football x LEGO &amp;#174; Collection encourages kids to express themselves on and off the pitch through bold color, fearless graphics and energy that feels as wild as the game itself. - - What&amp;#39;s in the collection? - Designed for kids, the head&amp;amp;#8209;to&amp;amp;#8209;toe collection features Aero-FIT kits and sportswear silhouettes; accessories; and Jr. Mercurial, Jr. Tiempo Streetgato and Air Max 95 footwear. - - What are the details behind the design? - Bold, brick&amp;amp;#8209;built gra... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355579</v>
+      </c>
+    </row>
+    <row r="772">
+      <c r="A772" t="str">
+        <v>Future &amp; Tyla Turn Up the Anticipation with “Game Time” from the Official FIFA World Cup 2026™ Album</v>
+      </c>
+      <c r="B772" t="str">
+        <v>2026-06-01</v>
+      </c>
+      <c r="C772" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D772" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E772" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=355578</v>
+      </c>
+      <c r="F772" t="str">
+        <v>LISTEN HERE : WATCH MUSIC VIDEO HERE - - Today, Future and Tyla unite on &amp;#8220;Game Time,&amp;#8221; the latest release from the Official FIFA World Cup 2026&amp;#8482; Album, out now via SALXCO UAM &amp;amp; Def Jam Recordings. Arriving alongside its official music video, the track brings a new level of intensity to the album&amp;#39;s rollout, capturing the adrenaline and excitement felt around the world as fans and players look ahead to opening kickoff. Listen here and watch the official music video her... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355578</v>
+      </c>
+    </row>
+    <row r="773">
+      <c r="A773" t="str">
+        <v>Springbok Casino Launches WILD CUP 2026 with 25 Free Spins on Coyote Cash 2</v>
+      </c>
+      <c r="B773" t="str">
+        <v>2026-06-01</v>
+      </c>
+      <c r="C773" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D773" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E773" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=355570</v>
+      </c>
+      <c r="F773" t="str">
+        <v>This month, SpringbokCasino.co.za brings the excitement of world football to the online casino floor with WILD CUP 2026, a new June feature inspired by the passion, rivalry, and unpredictability of the beautiful game. - - View or Download a Video version of this story - - Players can score 25 Free Spins on Coyote Cash 2 by SpinLogic throughout June using Coupon Code: WILDCUP. - - Football brings nations together. The Wild Cup takes it one step further. - - In WILD CUP 2026 , five... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355570</v>
+      </c>
+    </row>
+    <row r="774">
+      <c r="A774" t="str">
+        <v>Nike Football x the LEGO Group Invite Kids to Play on Instinct with a New Collection</v>
+      </c>
+      <c r="B774" t="str">
+        <v>2026-06-01</v>
+      </c>
+      <c r="C774" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D774" t="str">
+        <v>Energy, Gaming</v>
+      </c>
+      <c r="E774" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=355561</v>
+      </c>
+      <c r="F774" t="str">
+        <v>As football captures the world&amp;#39;s attention this summer, Nike and the LEGO Group are inviting kids to play on instinct, expressing themselves through bold color, fearless graphics and energy that feels as wild as the game itself. - - The Nike Football x LEGO Collection celebrates Nike Football heritage through apparel and footwear that encourage a younger generation to fall in love with the sport &amp;#8212; not just as a competition but as a canvas for boundless imagination. - - Built on the shared b... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355561</v>
+      </c>
+    </row>
+    <row r="775">
+      <c r="A775" t="str">
+        <v>Bally's Lincoln Casino Switches from Scala to NoviSign to Modernize Digital Signage</v>
+      </c>
+      <c r="B775" t="str">
+        <v>2026-06-01</v>
+      </c>
+      <c r="C775" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D775" t="str">
+        <v>SaaS, Real Estate, Gaming</v>
+      </c>
+      <c r="E775" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=355531</v>
+      </c>
+      <c r="F775" t="str">
+        <v>NoviSign, a leading cloud-based digital signage software platform, today highlighted the successful deployment of its solution at Bally&amp;#39;s Lincoln Casino &amp;amp; Resort, the flagship property within Bally&amp;#39;s 28-location portfolio. - - Bally&amp;#39;s Lincoln relies on digital signage to communicate promotions, entertainment schedules, dining offers, jackpots, and other guest-facing information throughout its gaming, hospitality, and entertainment environments. - - Seeking a more efficient alternative to i... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355531</v>
+      </c>
+    </row>
+    <row r="776">
+      <c r="A776" t="str">
+        <v>INAUGURAL ENHANCED GAMES ENGAGES MORE THAN A BILLION PEOPLE WORLDWIDE, OWNS THE INTERNET CONVERSATION AND DRIVES MASSIVE BRAND AWARENESS WITH MARGINAL MEDIA INVESTMENT</v>
+      </c>
+      <c r="B776" t="str">
+        <v>2026-06-01</v>
+      </c>
+      <c r="C776" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D776" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E776" t="str">
+        <v>https://www.prnewswire.com/news-releases/inaugural-enhanced-games-engages-more-than-a-billion-people-worldwide-owns-the-internet-conversation-and-drives-massive-brand-awareness-with-marginal-media-investment-302786699.html</v>
+      </c>
+      <c r="F776" t="str">
+        <v>Multi-Platform Strategy Accounts for More Than Four Million Live Views Excluding Roku and More Than 1 Million Live Hours Watched of the Games Globally Four Twitch Streamers Account for 1.9 Million of the Live Views Equivalent to an NBA Game on ESPN or a Tonight Show Episode Starring Jimmy...</v>
+      </c>
+    </row>
+    <row r="777">
+      <c r="A777" t="str">
+        <v>MediaTek Collaborates with NVIDIA on the RTX Spark to Power the Next Wave of Windows PC Experiences</v>
+      </c>
+      <c r="B777" t="str">
+        <v>2026-06-01</v>
+      </c>
+      <c r="C777" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D777" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E777" t="str">
+        <v>https://www.prnewswire.com/news-releases/mediatek-collaborates-with-nvidia-on-the-rtx-spark-to-power-the-next-wave-of-windows-pc-experiences-302786739.html</v>
+      </c>
+      <c r="F777" t="str">
+        <v>MediaTek brings its design expertise in CPU performance and power efficiency to the groundbreaking RTX Spark, bringing local personal agents, advanced content creation, and gaming together in small, ultra-efficient Windows PCs TAIPEI, June 1, 2026 /PRNewswire/ -- MediaTek today announced...</v>
+      </c>
+    </row>
+    <row r="778">
+      <c r="A778" t="str">
+        <v>Gravity Game Unite (GGU), PC MMORPG "Ragnarok Zero: Global"ın Açık Beta Testi'ni (OBT) başarıyla tamamladı</v>
+      </c>
+      <c r="B778" t="str">
+        <v>2026-05-30</v>
+      </c>
+      <c r="C778" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D778" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E778" t="str">
+        <v>https://www.prnewswire.com/news-releases/gravity-game-unite-ggu-pc-mmorpg-ragnarok-zero-globaln-ack-beta-testini-obt-baaryla-tamamlad-302786281.html</v>
+      </c>
+      <c r="F778" t="str">
+        <v>OBT dönemi boyunca istikrarlı sunucu ortamı da dahil olmak üzere genel oyun kalitesi doğrulandı 7 dil desteği, seviye atlama sistemi ve yüksek kaliteli yerelleştirme konusunda kullanıcıların olumlu geri bildirimleri. Temmuz ayı için kullanıcı buluşması planlandı KUALA LUMPUR, Malezya, 30...</v>
+      </c>
+    </row>
+    <row r="779">
+      <c r="A779" t="str">
+        <v>Gravity Game Unite (GGU) Successfully Concludes OBT for PC MMORPG "Ragnarok Zero: Global"</v>
+      </c>
+      <c r="B779" t="str">
+        <v>2026-05-29</v>
+      </c>
+      <c r="C779" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D779" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E779" t="str">
+        <v>https://www.prnewswire.com/news-releases/gravity-game-unite-ggu-successfully-concludes-obt-for-pc-mmorpg-ragnarok-zero-global-302785307.html</v>
+      </c>
+      <c r="F779" t="str">
+        <v>Verified overall gameplay quality, including stable server environment during the OBT period Positive user feedback on 7-language support, leveling system, and high-quality localization. User meetup planned for July KUALA LUMPUR, Malaysia, May 29, 2026 /PRNewswire/ -- Gravity Game Unite...</v>
+      </c>
+    </row>
+    <row r="780">
+      <c r="A780" t="str">
+        <v>Time2play.com and Fabrizio Romano Team Up to Give American Fans the Inside Track on Global Soccer</v>
+      </c>
+      <c r="B780" t="str">
+        <v>2026-05-28</v>
+      </c>
+      <c r="C780" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D780" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E780" t="str">
+        <v>https://www.prnewswire.com/news-releases/time2playcom-and-fabrizio-romano-team-up-to-give-american-fans-the-inside-track-on-global-soccer-302784421.html</v>
+      </c>
+      <c r="F780" t="str">
+        <v>The world's most-followed soccer journalist will contribute weekly exclusive content to Time2play, giving American audiences unique access to transfer news, match previews, and game predictions. BIRKIRKARA, Malta, May 28, 2026 /PRNewswire/ -- Time2play has partnered with Fabrizio Romano,...</v>
+      </c>
+    </row>
+    <row r="781">
+      <c r="A781" t="str">
+        <v>An InventHelp 123Invent Client Develops New Music-Themed Guessing Game (PBT-4225)</v>
+      </c>
+      <c r="B781" t="str">
+        <v>2026-05-27</v>
+      </c>
+      <c r="C781" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D781" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E781" t="str">
+        <v>https://www.prnewswire.com/news-releases/an-inventhelp-123invent-client-develops-new-music-themed-guessing-game-pbt-4225-302783422.html</v>
+      </c>
+      <c r="F781" t="str">
+        <v>PITTSBURGH, May 27, 2026 /PRNewswire/ -- "I wanted to create a fun and entertaining game for music lovers," said an inventor, from Gates, N.Y., "so I invented GIVE ME A SECOND. My design could spark friendly competition and alleviate boredom on game night or anytime." The invention...</v>
+      </c>
+    </row>
+    <row r="782">
+      <c r="A782" t="str">
+        <v>Simpplr Gives IT Full Governance Over Intranet AI with New AI Control Center</v>
+      </c>
+      <c r="B782" t="str">
+        <v>2026-05-27</v>
+      </c>
+      <c r="C782" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D782" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E782" t="str">
+        <v>https://www.prnewswire.com/news-releases/simpplr-gives-it-full-governance-over-intranet-ai-with-new-ai-control-center-302782333.html</v>
+      </c>
+      <c r="F782" t="str">
+        <v>New capability positions Simpplr as an AI leader across intranet and software provider categories without sacrificing security or compliance REDWOOD CITY, Calif., May 27, 2026 /PRNewswire/ -- Simpplr today announced the launch of the AI Control Center, a centralized console that gives IT...</v>
+      </c>
+    </row>
+    <row r="783">
+      <c r="A783" t="str">
+        <v>ALPHA COMPUTE CORP COMPLETES MAJORITY ACQUISITION OF GAMING COMPANY GAMEE</v>
+      </c>
+      <c r="B783" t="str">
+        <v>2026-05-27</v>
+      </c>
+      <c r="C783" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D783" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E783" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/05/27/3302098/0/en/ALPHA-COMPUTE-CORP-COMPLETES-MAJORITY-ACQUISITION-OF-GAMING-COMPANY-GAMEE.html</v>
+      </c>
+      <c r="F783" t="str">
+        <v>ALPHA COMPUTE CORP COMPLETES MAJORITY ACQUISITION OF GAMING COMPANY GAMEE</v>
+      </c>
+    </row>
+    <row r="784">
+      <c r="A784" t="str">
+        <v>Microsoft announces new AI solutions for Microsoft Cloud for Nonprofit: a game-changer for fundraising and volunteer engagement</v>
+      </c>
+      <c r="B784" t="str">
+        <v>2023-05-15</v>
+      </c>
+      <c r="C784" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D784" t="str">
+        <v>AI, SaaS, Gaming</v>
+      </c>
+      <c r="E784" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-announces-new-ai-solutions-for-microsoft-cloud-for-nonprofit-a-game-changer-for-fundraising-and-volunteer-engagement-301824418.html</v>
+      </c>
+      <c r="F784" t="str">
+        <v>Microsoft Corp. on Monday is announcing a suite of new AI solutions and improvements to Microsoft Cloud for Nonprofit that are designed to transform...</v>
+      </c>
+    </row>
+    <row r="785">
+      <c r="A785" t="str">
+        <v>Microsoft oznamuje partnerství s cloudovou herní službou Boosteroid, které přinese více her více hráčům po celém světě</v>
+      </c>
+      <c r="B785" t="str">
+        <v>2023-03-15</v>
+      </c>
+      <c r="C785" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D785" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E785" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-oznamuje-partnerstvi-s-cloudovou-herni-slubou-boosteroid-ktere-pinese-vice-her-vice-hram-po-celem-svt-301772855.html</v>
+      </c>
+      <c r="F785" t="str">
+        <v>Společnosti Microsoft Corp. a Boosteroid v úterý oznámily uzavření desetileté smlouvy o zařazení Xbox PC her do herní služby Boosteroid. Společnost...</v>
+      </c>
+    </row>
+    <row r="786">
+      <c r="A786" t="str">
+        <v>Microsoft annonce un partenariat avec Boosteroid, fournisseur de jeux sur le cloud, afin de proposer davantage de jeux à un plus grand nombre de joueurs dans le monde entier</v>
+      </c>
+      <c r="B786" t="str">
+        <v>2023-03-15</v>
+      </c>
+      <c r="C786" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D786" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E786" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-annonce-un-partenariat-avec-boosteroid-fournisseur-de-jeux-sur-le-cloud-afin-de-proposer-davantage-de-jeux-a-un-plus-grand-nombre-de-joueurs-dans-le-monde-entier-301772702.html</v>
+      </c>
+      <c r="F786" t="str">
+        <v>Microsoft Corp. et Boosteroid ont annoncé mardi un accord de 10 ans pour proposer des jeux Xbox PC sur la plateforme de jeux cloud de Boosteroid....</v>
+      </c>
+    </row>
+    <row r="787">
+      <c r="A787" t="str">
+        <v>Microsoft anuncia una asociación con el proveedor de juegos en la nube Boosteroid</v>
+      </c>
+      <c r="B787" t="str">
+        <v>2023-03-14</v>
+      </c>
+      <c r="C787" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D787" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E787" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-anuncia-una-asociacion-con-el-proveedor-de-juegos-en-la-nube-boosteroid-301771756.html</v>
+      </c>
+      <c r="F787" t="str">
+        <v>Microsoft Corp. y Boosteroid anunciaron el martes un acuerdo de 10 años para llevar los juegos de PC de Xbox a la plataforma de juegos en la nube de...</v>
+      </c>
+    </row>
+    <row r="788">
+      <c r="A788" t="str">
+        <v>Microsoft ogłasza partnerstwo z dostawcą usług grania w chmurze, Boosteroid, aby dać graczom z całego świata dostęp do jeszcze większej liczby gier</v>
+      </c>
+      <c r="B788" t="str">
+        <v>2023-03-14</v>
+      </c>
+      <c r="C788" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D788" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E788" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-ogasza-partnerstwo-z-dostawc-usug-grania-w-chmurze-boosteroid-aby-da-graczom-z-caego-wiata-dostp-do-jeszcze-wikszej-liczby-gier-301771735.html</v>
+      </c>
+      <c r="F788" t="str">
+        <v>Microsoft Corp. i Boosteroid ogłosiły we wtorek zawarcie 10-letniej umowy dotyczącej wprowadzenia gier Xbox PC na platformę do grania w chmurze...</v>
+      </c>
+    </row>
+    <row r="789">
+      <c r="A789" t="str">
+        <v>Microsoft gibt Partnerschaft mit dem Cloud-Gaming-Anbieter Boosteroid bekannt, um mehr Spiele für mehr Spieler auf der ganzen Welt bereitzustellen.</v>
+      </c>
+      <c r="B789" t="str">
+        <v>2023-03-14</v>
+      </c>
+      <c r="C789" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D789" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E789" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-gibt-partnerschaft-mit-dem-cloud-gaming-anbieter-boosteroid-bekannt-um-mehr-spiele-fur-mehr-spieler-auf-der-ganzen-welt-bereitzustellen-301771724.html</v>
+      </c>
+      <c r="F789" t="str">
+        <v>Microsoft Corp. und Boosteroid haben am Dienstag eine 10-jährige Vereinbarung bekanntgegeben, um Xbox PC-Spiele auf die Cloud-Gaming-Plattform von...</v>
+      </c>
+    </row>
+    <row r="790">
+      <c r="A790" t="str">
+        <v>Spoločnosť Microsoft oznámila partnerstvo s poskytovateľom cloudových herných služieb Boosteroid s cieľom sprístupniť viac hier viacerým hráčom na celom svete</v>
+      </c>
+      <c r="B790" t="str">
+        <v>2023-03-14</v>
+      </c>
+      <c r="C790" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D790" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E790" t="str">
+        <v>https://www.prnewswire.com/news-releases/spolonos-microsoft-oznamila-partnerstvo-s-poskytovateom-cloudovych-hernych-sluieb-boosteroid-s-cieom-spristupni-viac-hier-viacerym-hraom-na-celom-svete-301771689.html</v>
+      </c>
+      <c r="F790" t="str">
+        <v>Spoločnosti Microsoft Corp. a Boosteroid v utorok oznámili 10-ročnú dohodu o poskytovaní hier Xbox PC na cloudovej hernej platforme spoločnosti...</v>
+      </c>
+    </row>
+    <row r="791">
+      <c r="A791" t="str">
+        <v>Microsoft announces partnership with cloud gaming provider Boosteroid to bring more games to more players around the world</v>
+      </c>
+      <c r="B791" t="str">
+        <v>2023-03-14</v>
+      </c>
+      <c r="C791" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D791" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E791" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-announces-partnership-with-cloud-gaming-provider-boosteroid-to-bring-more-games-to-more-players-around-the-world-301771058.html</v>
+      </c>
+      <c r="F791" t="str">
+        <v>Microsoft Corp. and Boosteroid on Tuesday announced a 10-year agreement to bring Xbox PC games to Boosteroid's cloud gaming platform. Boosteroid,...</v>
+      </c>
+    </row>
+    <row r="792">
+      <c r="A792" t="str">
+        <v>Microsoft et NVIDIA annoncent un vaste nouvel accord dans le domaine des jeux</v>
+      </c>
+      <c r="B792" t="str">
+        <v>2023-02-22</v>
+      </c>
+      <c r="C792" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D792" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E792" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-et-nvidia-annoncent-un-vaste-nouvel-accord-dans-le-domaine-des-jeux-301753460.html</v>
+      </c>
+      <c r="F792" t="str">
+        <v>On Mardi, Microsoft et NVIDIA ont annoncé avoir conclu un partenariat de 10 ans afin d'apporter les jeux Xbox PC sur le service de jeu dans le cloud...</v>
+      </c>
+    </row>
+    <row r="793">
+      <c r="A793" t="str">
+        <v>Microsoft und NVIDIA kündigen umfangreichen neuen Gaming-Deal an</v>
+      </c>
+      <c r="B793" t="str">
+        <v>2023-02-22</v>
+      </c>
+      <c r="C793" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D793" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E793" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-und-nvidia-kundigen-umfangreichen-neuen-gaming-deal-an-301753172.html</v>
+      </c>
+      <c r="F793" t="str">
+        <v>Am Dienstag gaben Microsoft und NVIDIA bekannt, dass die Unternehmen eine 10-jährige Partnerschaft vereinbart haben, um Xbox PC-Spiele auf den...</v>
+      </c>
+    </row>
+    <row r="794">
+      <c r="A794" t="str">
+        <v>Microsoft y NVIDIA anuncian un nuevo y amplio acuerdo para juegos</v>
+      </c>
+      <c r="B794" t="str">
+        <v>2023-02-22</v>
+      </c>
+      <c r="C794" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D794" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E794" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-y-nvidia-anuncian-un-nuevo-y-amplio-acuerdo-para-juegos-301752984.html</v>
+      </c>
+      <c r="F794" t="str">
+        <v>El martes, Microsoft y NVIDIA anunciaron un acuerdo de colaboración de 10 años para introducir los juegos de PC de Xbox en el servicio de juegos en...</v>
+      </c>
+    </row>
+    <row r="795">
+      <c r="A795" t="str">
+        <v>Microsoft and NVIDIA announce expansive new gaming deal</v>
+      </c>
+      <c r="B795" t="str">
+        <v>2023-02-21</v>
+      </c>
+      <c r="C795" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D795" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E795" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-and-nvidia-announce-expansive-new-gaming-deal-301752114.html</v>
+      </c>
+      <c r="F795" t="str">
+        <v>On Tuesday, Microsoft and NVIDIA announced the companies have agreed to a 10-year partnership to bring Xbox PC games to the NVIDIA® GeForce NOW™...</v>
+      </c>
+    </row>
+    <row r="796">
+      <c r="A796" t="str">
+        <v>Microsoft adquire Activision Blizzard para levar a alegria e comunidade de gaming a todos, em todos os dispositivos</v>
+      </c>
+      <c r="B796" t="str">
+        <v>2022-01-19</v>
+      </c>
+      <c r="C796" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D796" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E796" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-adquire-activision-blizzard-para-levar-a-alegria-e-comunidade-de-gaming-a-todos-em-todos-os-dispositivos-845140036.html</v>
+      </c>
+      <c r="F796" t="str">
+        <v>Com três bilhões de pessoas jogando ativamente hoje e abastecidos por uma nova geração conquistada pela alegria do entretenimento interativo, os...</v>
+      </c>
+    </row>
+    <row r="797">
+      <c r="A797" t="str">
+        <v>Microsoft to acquire Activision Blizzard to bring the joy and community of gaming to everyone, across every device</v>
+      </c>
+      <c r="B797" t="str">
+        <v>2022-01-18</v>
+      </c>
+      <c r="C797" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D797" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E797" t="str">
+        <v>https://www.prnewswire.com/in/news-releases/microsoft-to-acquire-activision-blizzard-to-bring-the-joy-and-community-of-gaming-to-everyone-across-every-device-845287779.html</v>
+      </c>
+      <c r="F797" t="str">
+        <v>With three billion people actively playing games today, and fueled by a new generation steeped in the joys of interactive entertainment, gaming is...</v>
+      </c>
+    </row>
+    <row r="798">
+      <c r="A798" t="str">
+        <v>Xbox Showcases 60 Anticipated Games, Including 34 to Premiere in Xbox Game Pass</v>
+      </c>
+      <c r="B798" t="str">
+        <v>2019-06-09</v>
+      </c>
+      <c r="C798" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D798" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E798" t="str">
+        <v>https://www.prnewswire.com/news-releases/xbox-showcases-60-anticipated-games-including-34-to-premiere-in-xbox-game-pass-300864273.html</v>
+      </c>
+      <c r="F798" t="str">
+        <v>Xbox showcased a blockbuster lineup of 60 anticipated games for both console and PC in its Xbox E3 Briefing and shared a glimpse of the future with...</v>
+      </c>
+    </row>
+    <row r="799">
+      <c r="A799" t="str">
+        <v>Microsoft Doubles its Game Development Studios and Showcases More Than 50 Games on E3 Stage Including 18 Console Launch Exclusives and 15 World Premieres</v>
+      </c>
+      <c r="B799" t="str">
+        <v>2018-06-10</v>
+      </c>
+      <c r="C799" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D799" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E799" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-doubles-its-game-development-studios-and-showcases-more-than-50-games-on-e3-stage-including-18-console-launch-exclusives-and-15-world-premieres-300663776.html</v>
+      </c>
+      <c r="F799" t="str">
+        <v>Sunday's Xbox E3 Briefing was the largest in Microsoft Corp.'s history with more than 6,000 people, including more than 1,000 fans, invited to attend ...</v>
+      </c>
+    </row>
+    <row r="800">
+      <c r="A800" t="str">
+        <v>AI for Earth can be a game-changer for our planet, says Microsoft President Brad Smith</v>
+      </c>
+      <c r="B800" t="str">
+        <v>2017-12-11</v>
+      </c>
+      <c r="C800" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D800" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E800" t="str">
+        <v>https://www.prnewswire.com/news-releases/ai-for-earth-can-be-a-game-changer-for-our-planet-says-microsoft-president-brad-smith-300569793.html</v>
+      </c>
+      <c r="F800" t="str">
+        <v>On Monday, Microsoft Corp. President Brad Smith announced a $50 million commitment, over the next five years, to put artificial intelligence in the...</v>
+      </c>
+    </row>
+    <row r="801">
+      <c r="A801" t="str">
+        <v>World's most powerful console, Xbox One X, launches worldwide</v>
+      </c>
+      <c r="B801" t="str">
+        <v>2017-11-07</v>
+      </c>
+      <c r="C801" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D801" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E801" t="str">
+        <v>https://www.prnewswire.com/news-releases/worlds-most-powerful-console-xbox-one-x-launches-worldwide-300550677.html</v>
+      </c>
+      <c r="F801" t="str">
+        <v>The official launch of the world's most powerful console, Xbox One X, brings a new era of immersive 4K gaming and 4K entertainment to gamers across...</v>
+      </c>
+    </row>
+    <row r="802">
+      <c r="A802" t="str">
+        <v>Microsoft empowers new development opportunities in mixed reality, gaming and cellular PCs</v>
+      </c>
+      <c r="B802" t="str">
+        <v>2016-12-07</v>
+      </c>
+      <c r="C802" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D802" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E802" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-empowers-new-development-opportunities-in-mixed-reality-gaming-and-cellular-pcs-300375051.html</v>
+      </c>
+      <c r="F802" t="str">
+        <v>Thursday, at the Windows Hardware Engineering Community event (WinHEC) in Shenzhen, China, Microsoft Corp. announced new opportunities for global...</v>
+      </c>
+    </row>
+    <row r="803">
+      <c r="A803" t="str">
+        <v>Xbox introduces future of gaming beyond console generations and without boundaries</v>
+      </c>
+      <c r="B803" t="str">
+        <v>2016-06-13</v>
+      </c>
+      <c r="C803" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D803" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E803" t="str">
+        <v>https://www.prnewswire.com/news-releases/xbox-introduces-future-of-gaming-beyond-console-generations-and-without-boundaries-300283743.html</v>
+      </c>
+      <c r="F803" t="str">
+        <v>Monday at the Xbox E3 2016 Briefing, Microsoft Corp. unveiled a new family of Xbox One devices, a host of new Xbox Live features and the biggest...</v>
+      </c>
+    </row>
+    <row r="804">
+      <c r="A804" t="str">
+        <v>1,000 Windows 10 deals at just 10 cents, Xbox One at $299 and more as Microsoft shares holiday deals</v>
+      </c>
+      <c r="B804" t="str">
+        <v>2015-11-20</v>
+      </c>
+      <c r="C804" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D804" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E804" t="str">
+        <v>https://www.prnewswire.com/news-releases/1000-windows-10-deals-at-just-10-cents-xbox-one-at-299-and-more-as-microsoft-shares-holiday-deals-300182437.html</v>
+      </c>
+      <c r="F804" t="str">
+        <v>This holiday season, Microsoft Corp. has a collection of Black Friday deals, ranging from 1,000 digital movie, music, game and app deals at just 10...</v>
+      </c>
+    </row>
+    <row r="805">
+      <c r="A805" t="str">
+        <v>"Halo 5: Guardians" smashes record with biggest Halo launch in history</v>
+      </c>
+      <c r="B805" t="str">
+        <v>2015-11-04</v>
+      </c>
+      <c r="C805" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D805" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E805" t="str">
+        <v>https://www.prnewswire.com/news-releases/halo-5-guardians-smashes-record-with-biggest-halo-launch-in-history-300172250.html</v>
+      </c>
+      <c r="F805" t="str">
+        <v>One week after launching worldwide, "Halo 5: Guardians" has made history as the biggest Halo launch and fastest-selling Xbox One exclusive game to...</v>
+      </c>
+    </row>
+    <row r="806">
+      <c r="A806" t="str">
+        <v>"Halo 5" Headlines Greatest Holiday Games Lineup in Xbox History</v>
+      </c>
+      <c r="B806" t="str">
+        <v>2015-06-15</v>
+      </c>
+      <c r="C806" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D806" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E806" t="str">
+        <v>https://www.prnewswire.com/news-releases/halo-5-headlines-greatest-holiday-games-lineup-in-xbox-history-300099240.html</v>
+      </c>
+      <c r="F806" t="str">
+        <v>This morning at the Xbox E3 briefing, Microsoft Corp. showcased an extraordinary lineup of Xbox One-exclusive titles and announced backward...</v>
+      </c>
+    </row>
+    <row r="807">
+      <c r="A807" t="str">
+        <v>Minecraft to join Microsoft</v>
+      </c>
+      <c r="B807" t="str">
+        <v>2014-09-15</v>
+      </c>
+      <c r="C807" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D807" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E807" t="str">
+        <v>https://www.prnewswire.com/news-releases/minecraft-to-join-microsoft-275112831.html</v>
+      </c>
+      <c r="F807" t="str">
+        <v>Microsoft Corp. today announced it has reached an agreement to acquire Mojang, the celebrated Stockholm-based game developer, and the company's...</v>
+      </c>
+    </row>
+    <row r="808">
+      <c r="A808" t="str">
+        <v>Xbox delivers winning lineup of exclusive games for this holiday season</v>
+      </c>
+      <c r="B808" t="str">
+        <v>2014-06-09</v>
+      </c>
+      <c r="C808" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D808" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E808" t="str">
+        <v>https://www.prnewswire.com/news-releases/xbox-delivers-winning-lineup-of-exclusive-games-for-this-holiday-season-262407991.html</v>
+      </c>
+      <c r="F808" t="str">
+        <v>Monday, on the eve of the Electronic Entertainment Expo (E3), Microsoft Corp. unveiled the future of gaming on Xbox One through a spectacular lineup...</v>
+      </c>
+    </row>
+    <row r="809">
+      <c r="A809" t="str">
+        <v>Xbox ofrece una serie ganadora de juegos exclusivos para esta temporada de vacaciones</v>
+      </c>
+      <c r="B809" t="str">
+        <v>2014-06-09</v>
+      </c>
+      <c r="C809" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D809" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E809" t="str">
+        <v>https://www.prnewswire.com/news-releases/xbox-ofrece-una-serie-ganadora-de-juegos-exclusivos-para-esta-temporada-de-vacaciones-262407931.html</v>
+      </c>
+      <c r="F809" t="str">
+        <v>El lunes, en la víspera de la Electronic Entertainment Expo (E3), Microsoft Corp. reveló el futuro de los juegos en Xbox One mediante una...</v>
+      </c>
+    </row>
+    <row r="810">
+      <c r="A810" t="str">
+        <v>BesTV and Microsoft to bring Xbox One to China in September</v>
+      </c>
+      <c r="B810" t="str">
+        <v>2014-04-29</v>
+      </c>
+      <c r="C810" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D810" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E810" t="str">
+        <v>https://www.prnewswire.com/news-releases/bestv-and-microsoft-to-bring-xbox-one-to-china-in-september-257270281.html</v>
+      </c>
+      <c r="F810" t="str">
+        <v>Today Microsoft Corp. announced that in partnership with BesTV New Media Co., a subsidiary of Shanghai Media Group, Xbox One will launch into China...</v>
+      </c>
+    </row>
+    <row r="811">
+      <c r="A811" t="str">
+        <v>Microsoft launches Xbox Music across iOS and Android, adds free streaming on the Web</v>
+      </c>
+      <c r="B811" t="str">
+        <v>2013-09-09</v>
+      </c>
+      <c r="C811" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D811" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E811" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-launches-xbox-music-across-ios-and-android-adds-free-streaming-on-the-web-222911121.html</v>
+      </c>
+      <c r="F811" t="str">
+        <v>Nearing its one-year anniversary, Microsoft Corp.'s all-in-one music service, Xbox Music, continues making strides to deliver all the music people...</v>
+      </c>
+    </row>
+    <row r="812">
+      <c r="A812" t="str">
+        <v>Xbox One trae a la realidad el futuro de los juegos</v>
+      </c>
+      <c r="B812" t="str">
+        <v>2013-06-11</v>
+      </c>
+      <c r="C812" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D812" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E812" t="str">
+        <v>https://www.prnewswire.com/news-releases/xbox-one-trae-a-la-realidad-el-futuro-de-los-juegos-211057951.html</v>
+      </c>
+      <c r="F812" t="str">
+        <v>Embárquese en una aventura heroica buscando venganza en los campos de batalla de la antigua Roma. Encienda el motor en el estimulante regreso de la...</v>
+      </c>
+    </row>
+    <row r="813">
+      <c r="A813" t="str">
+        <v>Microsoft invita a todo el mundo a unirse a la diversión con un nuevo Xbox 360</v>
+      </c>
+      <c r="B813" t="str">
+        <v>2013-06-10</v>
+      </c>
+      <c r="C813" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D813" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E813" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-invita-a-todo-el-mundo-a-unirse-a-la-diversion-con-un-nuevo-xbox-360-210933211.html</v>
+      </c>
+      <c r="F813" t="str">
+        <v>Microsoft Corp., hoy en la E3 ofreció a todos los que aún están por adquirir un Xbox 360 o quieren una versión avanzada de su consola existente una...</v>
+      </c>
+    </row>
+    <row r="814">
+      <c r="A814" t="str">
+        <v>El Xbox One arranca una nueva era de juegos y entretenimiento este noviembre</v>
+      </c>
+      <c r="B814" t="str">
+        <v>2013-06-10</v>
+      </c>
+      <c r="C814" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D814" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E814" t="str">
+        <v>https://www.prnewswire.com/news-releases/el-xbox-one-arranca-una-nueva-era-de-juegos-y-entretenimiento-este-noviembre-210923461.html</v>
+      </c>
+      <c r="F814" t="str">
+        <v>Impulsando la emoción del anuncio del Xbox One el 21 de mayo, Microsoft Corp. hoy anunció los detalles del lanzamiento del próximo, y muy anticipado, ...</v>
+      </c>
+    </row>
+    <row r="815">
+      <c r="A815" t="str">
+        <v>Microsoft invites everyone to join the fun with a brand-new Xbox 360</v>
+      </c>
+      <c r="B815" t="str">
+        <v>2013-06-10</v>
+      </c>
+      <c r="C815" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D815" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E815" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-invites-everyone-to-join-the-fun-with-a-brand-new-xbox-360-210856401.html</v>
+      </c>
+      <c r="F815" t="str">
+        <v>Microsoft Corp. today at E3 offered everyone who has yet to own an Xbox 360 or wants to update their existing console an irresistible new reason to...</v>
+      </c>
+    </row>
+    <row r="816">
+      <c r="A816" t="str">
+        <v>Xbox One brings the future of gaming to life</v>
+      </c>
+      <c r="B816" t="str">
+        <v>2013-06-10</v>
+      </c>
+      <c r="C816" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D816" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E816" t="str">
+        <v>https://www.prnewswire.com/news-releases/xbox-one-brings-the-future-of-gaming-to-life-210856331.html</v>
+      </c>
+      <c r="F816" t="str">
+        <v>Embark on a heroic adventure to seek vengeance across the battlefields of ancient Rome. Fire up the engines in the exhilarating return of the...</v>
+      </c>
+    </row>
+    <row r="817">
+      <c r="A817" t="str">
+        <v>Xbox One ignites a new era of games and entertainment this November</v>
+      </c>
+      <c r="B817" t="str">
+        <v>2013-06-10</v>
+      </c>
+      <c r="C817" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D817" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E817" t="str">
+        <v>https://www.prnewswire.com/news-releases/xbox-one-ignites-a-new-era-of-games-and-entertainment-this-november-210856351.html</v>
+      </c>
+      <c r="F817" t="str">
+        <v>Fueling the excitement from the Xbox One reveal on May 21, Microsoft Corp. today announced launch details for the highly anticipated next Xbox gaming ...</v>
+      </c>
+    </row>
+    <row r="818">
+      <c r="A818" t="str">
+        <v>Microsoft presenta Xbox One: el sistema de entretenimiento en el hogar todo en uno</v>
+      </c>
+      <c r="B818" t="str">
+        <v>2013-05-22</v>
+      </c>
+      <c r="C818" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D818" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E818" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-presenta-xbox-one-el-sistema-de-entretenimiento-en-el-hogar-todo-en-uno-208526271.html</v>
+      </c>
+      <c r="F818" t="str">
+        <v>Una nueva visión del futuro se hace realidad hoy con la presentación de Xbox One de Microsoft Corp., el sistema de juegos y entretenimiento todo en...</v>
+      </c>
+    </row>
+    <row r="819">
+      <c r="A819" t="str">
+        <v>Microsoft unveils Xbox One: the ultimate all-in-one home entertainment system</v>
+      </c>
+      <c r="B819" t="str">
+        <v>2013-05-21</v>
+      </c>
+      <c r="C819" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D819" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E819" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-unveils-xbox-one-the-ultimate-all-in-one-home-entertainment-system-208352081.html</v>
+      </c>
+      <c r="F819" t="str">
+        <v>A new vision for the future comes to life today as Microsoft Corp. unveils Xbox One, the all-in-one gaming and entertainment system created for today ...</v>
+      </c>
+    </row>
+    <row r="820">
+      <c r="A820" t="str">
+        <v>Microsoft and National Football League announce multiyear landmark partnership to enhance the game for fans, players and coaches</v>
+      </c>
+      <c r="B820" t="str">
+        <v>2013-05-21</v>
+      </c>
+      <c r="C820" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D820" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E820" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-and-national-football-league-announce-multiyear-landmark-partnership-to-enhance-the-game-for-fans-players-and-coaches-208350691.html</v>
+      </c>
+      <c r="F820" t="str">
+        <v>Microsoft Corp. and the National Football League (NFL) today announced a multiyear, landmark partnership that will deliver truly unique interactive...</v>
+      </c>
+    </row>
+    <row r="821">
+      <c r="A821" t="str">
+        <v>Microsoft Introduces Imagine Cup Competition for Young Students</v>
+      </c>
+      <c r="B821" t="str">
+        <v>2013-03-19</v>
+      </c>
+      <c r="C821" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D821" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E821" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-introduces-imagine-cup-competition-for-young-students-198954941.html</v>
+      </c>
+      <c r="F821" t="str">
+        <v>Microsoft Corp. today announced the launch of the Imagine Cup Kodu Challenge, a new Microsoft Imagine Cup competition that offers aspiring game...</v>
+      </c>
+    </row>
+    <row r="822">
+      <c r="A822" t="str">
+        <v>The Results Are In: Xbox NUads Makes Traditional TV Advertising More Engaging</v>
+      </c>
+      <c r="B822" t="str">
+        <v>2013-01-07</v>
+      </c>
+      <c r="C822" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D822" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E822" t="str">
+        <v>https://www.prnewswire.com/news-releases/the-results-are-in-xbox-nuads-makes-traditional-tv-advertising-more-engaging-185918262.html</v>
+      </c>
+      <c r="F822" t="str">
+        <v>Microsoft Corp. today announced the double-digit engagement results of the first NUads experience, interactive polling, which it rolled out earlier...</v>
+      </c>
+    </row>
+    <row r="823">
+      <c r="A823" t="str">
+        <v>Introducing Xbox Music: The Ultimate All-in-One Music Service Featuring Free Streaming on Windows 8 and Windows RT Tablets and PCs</v>
+      </c>
+      <c r="B823" t="str">
+        <v>2012-10-15</v>
+      </c>
+      <c r="C823" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D823" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E823" t="str">
+        <v>https://www.prnewswire.com/news-releases/introducing-xbox-music-the-ultimate-all-in-one-music-service-featuring-free-streaming-on-windows-8-and-windows-rt-tablets-and-pcs-174130941.html</v>
+      </c>
+      <c r="F823" t="str">
+        <v>Today, people need to use multiple music services to get exactly what they want. There are download-to-own music services, Internet radio services...</v>
+      </c>
+    </row>
+    <row r="824">
+      <c r="A824" t="str">
+        <v>Microsoft To Launch "Election 2012 Hub on Xbox LIVE"</v>
+      </c>
+      <c r="B824" t="str">
+        <v>2012-08-23</v>
+      </c>
+      <c r="C824" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D824" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E824" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-to-launch-election-2012-hub-on-xbox-live-167168755.html</v>
+      </c>
+      <c r="F824" t="str">
+        <v>icrosoft Corp. today announced "Election 2012 on Xbox LIVE," a unique opportunity for Xbox 360 owners to watch and interact with live election...</v>
+      </c>
+    </row>
+    <row r="825">
+      <c r="A825" t="str">
+        <v>Microsoft Signs First NUads Advertisers, Including Toyota, Unilever and Samsung Mobile USA on Xbox LIVE</v>
+      </c>
+      <c r="B825" t="str">
+        <v>2012-06-14</v>
+      </c>
+      <c r="C825" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D825" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E825" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-signs-first-nuads-advertisers-including-toyota-unilever-and-samsung-mobile-usa-on-xbox-live-159051805.html</v>
+      </c>
+      <c r="F825" t="str">
+        <v>Microsoft Corp. today announced the official rollout of NUads on Xbox LIVE, making the new interactive TV ad format available for sale to advertisers ...</v>
+      </c>
+    </row>
+    <row r="826">
+      <c r="A826" t="str">
+        <v>"Halo 4" Headlines Biggest Year for Blockbuster Games in Xbox History</v>
+      </c>
+      <c r="B826" t="str">
+        <v>2012-06-04</v>
+      </c>
+      <c r="C826" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D826" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E826" t="str">
+        <v>https://www.prnewswire.com/news-releases/halo-4-headlines-biggest-year-for-blockbuster-games-in-xbox-history-157011995.html</v>
+      </c>
+      <c r="F826" t="str">
+        <v>Step back into the boots of mankind's greatest hero. Hit the open road in some of the world's most exotic supercars. Wield magic with your fingertips ...</v>
+      </c>
+    </row>
+    <row r="827">
+      <c r="A827" t="str">
+        <v>Xbox and Nike Team Up to Revolutionize Fitness at Home</v>
+      </c>
+      <c r="B827" t="str">
+        <v>2012-06-04</v>
+      </c>
+      <c r="C827" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D827" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E827" t="str">
+        <v>https://www.prnewswire.com/news-releases/xbox-and-nike-team-up-to-revolutionize-fitness-at-home-157011865.html</v>
+      </c>
+      <c r="F827" t="str">
+        <v>At the Electronic Entertainment Expo (E3) today, Microsoft Corp. and NIKE Inc. ushered in a new era of home fitness, unveiling "Nike+ Kinect...</v>
+      </c>
+    </row>
+    <row r="828">
+      <c r="A828" t="str">
+        <v>Xbox Makes Entertainment More Amazing on Phone, PC, Tablet and TV</v>
+      </c>
+      <c r="B828" t="str">
+        <v>2012-06-04</v>
+      </c>
+      <c r="C828" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D828" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E828" t="str">
+        <v>https://www.prnewswire.com/news-releases/xbox-makes-entertainment-more-amazing-on-phone-pc-tablet-and-tv-157012015.html</v>
+      </c>
+      <c r="F828" t="str">
+        <v>What if your tablet or phone knew what you were watching on TV and presented bonus features without you having to lift a finger? What if you could...</v>
+      </c>
+    </row>
+    <row r="829">
+      <c r="A829" t="str">
+        <v>Microsoft Announces Return of PC and Xbox 360 Offer for Students</v>
+      </c>
+      <c r="B829" t="str">
+        <v>2012-05-18</v>
+      </c>
+      <c r="C829" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D829" t="str">
+        <v>Gaming, Education</v>
+      </c>
+      <c r="E829" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-announces-return-of-pc-and-xbox-360-offer-for-students-152018795.html</v>
+      </c>
+      <c r="F829" t="str">
+        <v>Microsoft Corp. today announced the return of its successful student offer that allows students buying a qualifying Windows 7-based PC to also get a...</v>
+      </c>
+    </row>
+    <row r="830">
+      <c r="A830" t="str">
+        <v>Xbox LIVE Partners With ESPN, GameSpot, Last.fm, Manga Entertainment and MUZU.TV to Expand TV-Like Advertising on Xbox LIVE</v>
+      </c>
+      <c r="B830" t="str">
+        <v>2012-04-24</v>
+      </c>
+      <c r="C830" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D830" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E830" t="str">
+        <v>https://www.prnewswire.com/news-releases/xbox-live-partners-with-espn-gamespot-lastfm-manga-entertainment-and-muzutv-to-expand-tv-like-advertising-on-xbox-live-148703415.html</v>
+      </c>
+      <c r="F830" t="str">
+        <v>Microsoft Corp. today announced that entertainment partners, including ESPN, the worldwide leader in sports, as well as CBS Interactive Properties,...</v>
+      </c>
+    </row>
+    <row r="831">
+      <c r="A831" t="str">
+        <v>Teachers Are Using Kinect for Xbox 360 to Engage Students and Bring Learning to Life</v>
+      </c>
+      <c r="B831" t="str">
+        <v>2012-03-06</v>
+      </c>
+      <c r="C831" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D831" t="str">
+        <v>Gaming, Education</v>
+      </c>
+      <c r="E831" t="str">
+        <v>https://www.prnewswire.com/news-releases/teachers-are-using-kinect-for-xbox-360-to-engage-students-and-bring-learning-to-life-141564563.html</v>
+      </c>
+      <c r="F831" t="str">
+        <v>Interactive learning is key to motivating and engaging students in today's technologically advanced world. Given the digital nature of students'...</v>
+      </c>
+    </row>
+    <row r="832">
+      <c r="A832" t="str">
+        <v>Kinect for Xbox 360 Teams With NFL PLAY 60 and Drew Brees to Unveil 'Kinect for Xbox 360 Super Sunday Challenge'</v>
+      </c>
+      <c r="B832" t="str">
+        <v>2012-02-02</v>
+      </c>
+      <c r="C832" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D832" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E832" t="str">
+        <v>https://www.prnewswire.com/news-releases/kinect-for-xbox-360-teams-with-nfl-play-60-and-drew-brees-to-unveil-kinect-for-xbox-360-super-sunday-challenge-138590504.html</v>
+      </c>
+      <c r="F832" t="str">
+        <v>In an effort to inspire the masses to get off the couch this Sunday, Kinect for Xbox 360, the official console sponsor of the NFL, and NFL PLAY 60...</v>
+      </c>
+    </row>
+    <row r="833">
+      <c r="A833" t="str">
+        <v>The Future of TV Begins Now on Xbox 360</v>
+      </c>
+      <c r="B833" t="str">
+        <v>2011-12-05</v>
+      </c>
+      <c r="C833" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D833" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E833" t="str">
+        <v>https://www.prnewswire.com/news-releases/the-future-of-tv-begins-now-on-xbox-360-135008233.html</v>
+      </c>
+      <c r="F833" t="str">
+        <v>A revolution is happening in the living room. Xbox 360 is transforming how you enjoy TV entertainment and is giving you the power to control it with...</v>
+      </c>
+    </row>
+    <row r="834">
+      <c r="A834" t="str">
+        <v>Xbox 360 Teams Up With NFL PLAY 60 to Support Youth Fitness With Kinect</v>
+      </c>
+      <c r="B834" t="str">
+        <v>2011-11-17</v>
+      </c>
+      <c r="C834" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D834" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E834" t="str">
+        <v>https://www.prnewswire.com/news-releases/xbox-360-teams-up-with-nfl-play-60-to-support-youth-fitness-with-kinect-134031693.html</v>
+      </c>
+      <c r="F834" t="str">
+        <v>The Xbox 360 division at Microsoft Corp. and the National Football League today announced a multiyear sponsorship that makes Xbox 360 the official...</v>
+      </c>
+    </row>
+    <row r="835">
+      <c r="A835" t="str">
+        <v>Kinect for Xbox 360 Redefines Learning for Kids With Interactive TV, Storybooks and Games</v>
+      </c>
+      <c r="B835" t="str">
+        <v>2011-10-18</v>
+      </c>
+      <c r="C835" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D835" t="str">
+        <v>Gaming, Education</v>
+      </c>
+      <c r="E835" t="str">
+        <v>https://www.prnewswire.com/news-releases/kinect-for-xbox-360-redefines-learning-for-kids-with-interactive-tv-storybooks-and-games-132075123.html</v>
+      </c>
+      <c r="F835" t="str">
+        <v>What if you could learn the ABCs and 123s with Grover? What if you could explore the wonders of nature as a bear? What if you could experience a...</v>
+      </c>
+    </row>
+    <row r="836">
+      <c r="A836" t="str">
+        <v>Xbox 360 Teams Up With Entertainment Leaders to Transform TV</v>
+      </c>
+      <c r="B836" t="str">
+        <v>2011-10-05</v>
+      </c>
+      <c r="C836" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D836" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E836" t="str">
+        <v>https://www.prnewswire.com/news-releases/xbox-360-teams-up-with-entertainment-leaders-to-transform-tv-131149423.html</v>
+      </c>
+      <c r="F836" t="str">
+        <v>A new era in television begins this holiday where your entertainment becomes instantly searchable, easily discoverable and enjoyable in extraordinary ...</v>
+      </c>
+    </row>
+    <row r="837">
+      <c r="A837" t="str">
+        <v>Microsoft Brings Innovation and Excitement of Kinect for Xbox 360 to Policymakers and Families on Capitol Hill</v>
+      </c>
+      <c r="B837" t="str">
+        <v>2011-06-24</v>
+      </c>
+      <c r="C837" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D837" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E837" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-brings-innovation-and-excitement-of-kinect-for-xbox-360-to-policymakers-and-families-on-capitol-hill-124485053.html</v>
+      </c>
+      <c r="F837" t="str">
+        <v>Last night, Microsoft Corp. hosted the second annual Capitol Hill Family Game Night, bringing the excitement of the E3 Expo 2011 to the nation's...</v>
+      </c>
+    </row>
+    <row r="838">
+      <c r="A838" t="str">
+        <v>Calling All Kids: Microsoft Opens Kodu Cup Video Game Design Competition</v>
+      </c>
+      <c r="B838" t="str">
+        <v>2011-03-16</v>
+      </c>
+      <c r="C838" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D838" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E838" t="str">
+        <v>https://www.prnewswire.com/news-releases/calling-all-kids-microsoft-opens-kodu-cup-video-game-design-competition-118074439.html</v>
+      </c>
+      <c r="F838" t="str">
+        <v>Microsoft Corp. today announced the full availability of Microsoft Kodu Game Lab for the PC and the launch of the nationwide Microsoft Kodu Cup 2011...</v>
+      </c>
+    </row>
+    <row r="839">
+      <c r="A839" t="str">
+        <v>Microsoft Announces Dream.Build.Play 2011 Challenge for Independent Game Developers</v>
+      </c>
+      <c r="B839" t="str">
+        <v>2011-02-28</v>
+      </c>
+      <c r="C839" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D839" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E839" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-announces-dreambuildplay-2011-challenge-for-independent-game-developers-117071403.html</v>
+      </c>
+      <c r="F839" t="str">
+        <v>Today Microsoft Corp. opened registration for the Dream.Build.Play 2011 Challenge, a contest sponsored by Microsoft to encourage independent game...</v>
+      </c>
+    </row>
+    <row r="840">
+      <c r="A840" t="str">
+        <v>Xbox 360 Surpasses 2.5 Million Kinect Sensors Sold</v>
+      </c>
+      <c r="B840" t="str">
+        <v>2010-11-29</v>
+      </c>
+      <c r="C840" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D840" t="str">
+        <v>Retail, Gaming</v>
+      </c>
+      <c r="E840" t="str">
+        <v>https://www.prnewswire.com/news-releases/xbox-360-surpasses-25-million-kinect-sensors-sold-110998794.html</v>
+      </c>
+      <c r="F840" t="str">
+        <v>Microsoft Corp. today announced that strong demand over the Black Friday weekend has propelled retail sales of Kinect for Xbox 360 to more than 2.5...</v>
+      </c>
+    </row>
+    <row r="841">
+      <c r="A841" t="str">
+        <v>Kinect for Xbox 360 Hits Million Mark in Just 10 Days</v>
+      </c>
+      <c r="B841" t="str">
+        <v>2010-11-15</v>
+      </c>
+      <c r="C841" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D841" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E841" t="str">
+        <v>https://www.prnewswire.com/news-releases/kinect-for-xbox-360-hits-million-mark-in-just-10-days-108255789.html</v>
+      </c>
+      <c r="F841" t="str">
+        <v>Microsoft Corp. today announced it has sold 1 million Kinect for Xbox 360 units worldwide in 10 days and is on pace to hit 5 million by the end of...</v>
+      </c>
+    </row>
+    <row r="842">
+      <c r="A842" t="str">
+        <v>El futuro del entretenimiento comienza hoy cuando Kinect para Xbox 360 salta y aterriza en comercios a nivel nacional</v>
+      </c>
+      <c r="B842" t="str">
+        <v>2010-11-04</v>
+      </c>
+      <c r="C842" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D842" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E842" t="str">
+        <v>https://www.prnewswire.com/news-releases/el-futuro-del-entretenimiento-comienza-hoy-cuando-kinect-para-xbox-360-salta-y-aterriza-en-comercios-a-nivel-nacional-106683718.html</v>
+      </c>
+      <c r="F842" t="str">
+        <v>Anoche, el famoso Times Square de Nueva York estuvo libre de controles y cables, cuando la Intersección del Mundo se transformó en una celebración...</v>
+      </c>
+    </row>
+    <row r="843">
+      <c r="A843" t="str">
+        <v>The Future of Entertainment Starts Today as Kinect for Xbox 360 Leaps and Lands at Retailers Nationwide</v>
+      </c>
+      <c r="B843" t="str">
+        <v>2010-11-04</v>
+      </c>
+      <c r="C843" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D843" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E843" t="str">
+        <v>https://www.prnewswire.com/news-releases/the-future-of-entertainment-starts-today-as-kinect-for-xbox-360-leaps-and-lands-at-retailers-nationwide-106684188.html</v>
+      </c>
+      <c r="F843" t="str">
+        <v>Last night, New York's famed Times Square went controller-free, as the Crossroads of the World was transformed into a dancing, singing, A-list...</v>
+      </c>
+    </row>
+    <row r="844">
+      <c r="A844" t="str">
+        <v>Mark Wahlberg Teams Up With Kinect for Xbox 360 to Support Boys &amp; Girls Clubs of America</v>
+      </c>
+      <c r="B844" t="str">
+        <v>2010-11-03</v>
+      </c>
+      <c r="C844" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D844" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E844" t="str">
+        <v>https://www.prnewswire.com/news-releases/mark-wahlberg-teams-up-with-kinect-for-xbox-360-to-support-boys--girls-clubs-of-america-106617778.html</v>
+      </c>
+      <c r="F844" t="str">
+        <v>Just hours before the launch of Kinect for Xbox 360 in the heart of Times Square, actor/producer Mark Wahlberg joined Microsoft Corp. and Boys &amp;...</v>
+      </c>
+    </row>
+    <row r="845">
+      <c r="A845" t="str">
+        <v>Bing National Tailgating Championship to Decide America's Top Tailgaters</v>
+      </c>
+      <c r="B845" t="str">
+        <v>2010-10-25</v>
+      </c>
+      <c r="C845" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D845" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E845" t="str">
+        <v>https://www.prnewswire.com/news-releases/bing-national-tailgating-championship-to-decide-americas-top-tailgaters-105670278.html</v>
+      </c>
+      <c r="F845" t="str">
+        <v>Brats versus burgers; team jersey versus winter coat; early departure versus post-game party in the parking lot— all are important game-day decisions ...</v>
+      </c>
+    </row>
+    <row r="846">
+      <c r="A846" t="str">
+        <v>Microsoft Brings Games on Demand to the Web With New PC Game Store</v>
+      </c>
+      <c r="B846" t="str">
+        <v>2010-10-22</v>
+      </c>
+      <c r="C846" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D846" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E846" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-brings-games-on-demand-to-the-web-with-new-pc-game-store-105508183.html</v>
+      </c>
+      <c r="F846" t="str">
+        <v>Microsoft Corp. today announced the Games for Windows Marketplace, a new online PC games store that combines the convenience of the Web with the...</v>
+      </c>
+    </row>
+    <row r="847">
+      <c r="A847" t="str">
+        <v>JAY-Z and Bing Change the Game With 'DECODED'</v>
+      </c>
+      <c r="B847" t="str">
+        <v>2010-10-18</v>
+      </c>
+      <c r="C847" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D847" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E847" t="str">
+        <v>https://www.prnewswire.com/news-releases/jay-z-and-bing-change-the-game-with-decoded-105154269.html</v>
+      </c>
+      <c r="F847" t="str">
+        <v>In his first book, "DECODED," pop culture icon JAY-Z describes the hidden meanings behind some of his most provocative songs and provides a highly...</v>
+      </c>
+    </row>
+    <row r="848">
+      <c r="A848" t="str">
+        <v>Countdown to Kinect: 17 Controller-Free Games Launch in November.</v>
+      </c>
+      <c r="B848" t="str">
+        <v>2010-10-18</v>
+      </c>
+      <c r="C848" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D848" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E848" t="str">
+        <v>https://www.prnewswire.com/news-releases/countdown-to-kinect-17-controller-free-games-launch-in-november-105169579.html</v>
+      </c>
+      <c r="F848" t="str">
+        <v>Tune in to see it on "The Oprah Show®." And find out what has Ellen DeGeneres moving and grooving. Even Geoffrey the Giraffe® knows Kinect for Xbox...</v>
+      </c>
+    </row>
+    <row r="849">
+      <c r="A849" t="str">
+        <v>Kinect for Xbox 360 Connects Advertisers and Consumers</v>
+      </c>
+      <c r="B849" t="str">
+        <v>2010-09-27</v>
+      </c>
+      <c r="C849" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D849" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E849" t="str">
+        <v>https://www.prnewswire.com/news-releases/kinect-for-xbox-360-connects-advertisers-and-consumers-103852538.html</v>
+      </c>
+      <c r="F849" t="str">
+        <v>Brands are jumping in to a new era of engaging and connecting with consumers. Microsoft Advertising today announced at Advertising Week 2010 that a...</v>
+      </c>
+    </row>
+    <row r="850">
+      <c r="A850" t="str">
+        <v>Xbox 360 Ushers in New Era in Entertainment With Five New, Exclusive Kinect Games by Legendary Japanese Creators</v>
+      </c>
+      <c r="B850" t="str">
+        <v>2010-09-15</v>
+      </c>
+      <c r="C850" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D850" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E850" t="str">
+        <v>https://www.prnewswire.com/news-releases/xbox-360-ushers-in-new-era-in-entertainment-with-five-new-exclusive-kinect-games-by-legendary-japanese-creators-103014469.html</v>
+      </c>
+      <c r="F850" t="str">
+        <v>Today, Microsoft Corp. and the industry's leading Japanese storytellers showcased 10 transformative games, including five exclusive titles for Kinect ...</v>
+      </c>
+    </row>
+    <row r="851">
+      <c r="A851" t="str">
+        <v>Microsoft Heralds a New Age of Gaming With 'Age of Empires Online'</v>
+      </c>
+      <c r="B851" t="str">
+        <v>2010-08-17</v>
+      </c>
+      <c r="C851" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D851" t="str">
+        <v>Retail, Gaming</v>
+      </c>
+      <c r="E851" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-heralds-a-new-age-of-gaming-with-age-of-empires-online-100851539.html</v>
+      </c>
+      <c r="F851" t="str">
+        <v>On the eve of gamescom 2010, the world's largest consumer-oriented games showcase, Microsoft Corp. unveiled the newest addition to the famed "Age of...</v>
+      </c>
+    </row>
+    <row r="852">
+      <c r="A852" t="str">
+        <v>With Xbox LIVE and a Blockbuster Title Lineup, Windows Phone 7 Marks a New Era in Mobile Gaming</v>
+      </c>
+      <c r="B852" t="str">
+        <v>2010-08-17</v>
+      </c>
+      <c r="C852" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D852" t="str">
+        <v>Retail, Gaming</v>
+      </c>
+      <c r="E852" t="str">
+        <v>https://www.prnewswire.com/news-releases/with-xbox-live-and-a-blockbuster-title-lineup-windows-phone-7-marks-a-new-era-in-mobile-gaming-100851524.html</v>
+      </c>
+      <c r="F852" t="str">
+        <v>Today at gamescom 2010, the world's largest consumer-oriented games showcase, Microsoft Corp. premiered the first wave of Xbox LIVE games launching...</v>
+      </c>
+    </row>
+    <row r="853">
+      <c r="A853" t="str">
+        <v>New Xbox 360, Kinect Sensor and 'Kinect Adventures' - Get All Your Controller-Free Entertainment in One Complete Package</v>
+      </c>
+      <c r="B853" t="str">
+        <v>2010-07-20</v>
+      </c>
+      <c r="C853" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D853" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E853" t="str">
+        <v>https://www.prnewswire.com/news-releases/new-xbox-360-kinect-sensor-and-kinect-adventures---get-all-your-controller-free-entertainment-in-one-complete-package-98836719.html</v>
+      </c>
+      <c r="F853" t="str">
+        <v>Microsoft Corp. today announced an all-in-one opportunity to jump into the controller-free fun of Kinect this holiday: the all-new Xbox 360 4GB...</v>
+      </c>
+    </row>
+    <row r="854">
+      <c r="A854" t="str">
+        <v>Kinect for Xbox 360 Brings Fun for the Whole Family to a City Near You</v>
+      </c>
+      <c r="B854" t="str">
+        <v>2010-07-15</v>
+      </c>
+      <c r="C854" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D854" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E854" t="str">
+        <v>https://www.prnewswire.com/news-releases/kinect-for-xbox-360-brings-fun-for-the-whole-family-to-a-city-near-you-98532944.html</v>
+      </c>
+      <c r="F854" t="str">
+        <v>This summer, you can be the first to try Kinect for Xbox 360 before it arrives on store shelves Nov. 4. Microsoft Corp. today announced that it is...</v>
+      </c>
+    </row>
+    <row r="855">
+      <c r="A855" t="str">
+        <v>Microsoft and NGOs Bring Educational Effort to Congress With Capitol Hill Family Game Night</v>
+      </c>
+      <c r="B855" t="str">
+        <v>2010-06-23</v>
+      </c>
+      <c r="C855" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D855" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E855" t="str">
+        <v>https://www.prnewswire.com/news-releases/microsoft-and-ngos-bring-educational-effort-to-congress-with-capitol-hill-family-game-night-96970189.html</v>
+      </c>
+      <c r="F855" t="str">
+        <v>Microsoft Corp. and Get Game Smart, in cooperation with several members of Congress, will host the first Capitol Hill Family Game Night tonight....</v>
+      </c>
+    </row>
+    <row r="856">
+      <c r="A856" t="str">
+        <v>Exclusive Blockbuster Games Drive Biggest Year in Xbox History</v>
+      </c>
+      <c r="B856" t="str">
+        <v>2010-06-14</v>
+      </c>
+      <c r="C856" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D856" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E856" t="str">
+        <v>https://www.prnewswire.com/news-releases/exclusive-blockbuster-games-drive-biggest-year-in-xbox-history-96314364.html</v>
+      </c>
+      <c r="F856" t="str">
+        <v>A band of heroes facing insurmountable odds. An epic adventure of choice and sacrifice on the journey to rule. Tens of millions of faithful fans...</v>
+      </c>
+    </row>
+    <row r="857">
+      <c r="A857" t="str">
+        <v>Kinect for Xbox 360 Sets the Future in Motion — No Controller Required</v>
+      </c>
+      <c r="B857" t="str">
+        <v>2010-06-14</v>
+      </c>
+      <c r="C857" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D857" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E857" t="str">
+        <v>https://www.prnewswire.com/news-releases/kinect-for-xbox-360-sets-the-future-in-motion--no-controller-required-96314374.html</v>
+      </c>
+      <c r="F857" t="str">
+        <v>Get ready to Kinect to fun entertainment for everyone. Microsoft Corp. today capped off a two-day world premiere, complete with celebrities, stunning ...</v>
+      </c>
+    </row>
+    <row r="858">
+      <c r="A858" t="str">
+        <v>Xbox 360 Transforms the Way Everyone Has Fun</v>
+      </c>
+      <c r="B858" t="str">
+        <v>2010-06-14</v>
+      </c>
+      <c r="C858" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D858" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E858" t="str">
+        <v>https://www.prnewswire.com/news-releases/xbox-360-transforms-the-way-everyone-has-fun-96314394.html</v>
+      </c>
+      <c r="F858" t="str">
+        <v>Xbox today opened a new era of entertainment for everyone, transforming the way the world plays, entertains and connects with friends and family. To...</v>
+      </c>
+    </row>
+    <row r="859">
+      <c r="A859" t="str">
+        <v>Kinect for Xbox 360 Sets the Future in Motion - No Controller Required</v>
+      </c>
+      <c r="B859" t="str">
+        <v>2010-06-14</v>
+      </c>
+      <c r="C859" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D859" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E859" t="str">
+        <v>https://www.prnewswire.com/news-releases/kinect-for-xbox-360-sets-the-future-in-motion---no-controller-required-96312854.html</v>
+      </c>
+      <c r="F859" t="str">
+        <v>Get ready to Kinect to fun entertainment for everyone. Microsoft Corp. today capped off a two-day world premiere, complete with celebrities, stunning ...</v>
+      </c>
+    </row>
+    <row r="860">
+      <c r="A860" t="str">
+        <v>Biggest Blockbuster Game of the Year 'Halo: Reach' Launches Sept. 14, 2010</v>
+      </c>
+      <c r="B860" t="str">
+        <v>2010-05-24</v>
+      </c>
+      <c r="C860" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D860" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E860" t="str">
+        <v>https://www.prnewswire.com/news-releases/biggest-blockbuster-game-of-the-year-halo-reach-launches-sept-14-2010-94736734.html</v>
+      </c>
+      <c r="F860" t="str">
+        <v>The most anticipated game of the year is making its worldwide debut this September. "Halo: Reach," the blockbuster prequel to the best-selling video...</v>
+      </c>
+    </row>
+    <row r="861">
+      <c r="A861" t="str">
+        <v>Massive Inc. and comScore Prove In-Game Advertising ROI for Bing</v>
+      </c>
+      <c r="B861" t="str">
+        <v>2010-05-20</v>
+      </c>
+      <c r="C861" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D861" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E861" t="str">
+        <v>https://www.prnewswire.com/news-releases/massive-inc-and-comscore-prove-in-game-advertising-roi-for-bing-94440504.html</v>
+      </c>
+      <c r="F861" t="str">
+        <v>Massive Inc., creator of the world's leading video game network, a wholly owned subsidiary of Microsoft Corp. and the leading network for video game...</v>
+      </c>
+    </row>
+    <row r="862">
+      <c r="A862" t="str">
+        <v>Explosive Stories of Power, Espionage and Humanity's Survival Mark the Biggest Year in Xbox 360 Gaming History</v>
+      </c>
+      <c r="B862" t="str">
+        <v>2010-02-11</v>
+      </c>
+      <c r="C862" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D862" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E862" t="str">
+        <v>https://www.prnewswire.com/news-releases/explosive-stories-of-power-espionage-and-humanitys-survival-mark-the-biggest-year-in-xbox-360-gaming-history-84156032.html</v>
+      </c>
+      <c r="F862" t="str">
+        <v>Fire up the flat screen and crank up the volume for the biggest year in Xbox 360 gaming history. Today at X10, Microsoft Corp. proved to the world...</v>
+      </c>
+    </row>
+    <row r="863">
+      <c r="A863" t="str">
         <v>Ghost Buster: Microsoft's SideWinder X4 Keyboard Debuts Advanced Anti-Ghosting Technology</v>
       </c>
-      <c r="B422" t="str">
+      <c r="B863" t="str">
         <v>2010-02-01</v>
       </c>
-      <c r="C422" t="str">
-[...5 lines deleted...]
-      <c r="E422" t="str">
+      <c r="C863" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D863" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E863" t="str">
         <v>https://www.prnewswire.com/news-releases/ghost-buster-microsofts-sidewinder-x4-keyboard-debuts-advanced-anti-ghosting-technology-83241802.html</v>
       </c>
-      <c r="F422" t="str">
+      <c r="F863" t="str">
         <v>What gamers request most is better control in-game, and today Microsoft Hardware launches the SideWinder X4 Keyboard, a keyboard designed to give...</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:F422"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F863"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Press Releases</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 