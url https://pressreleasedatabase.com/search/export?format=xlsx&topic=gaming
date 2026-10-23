--- v1 (2026-09-02)
+++ v2 (2026-10-23)
@@ -410,4232 +410,13127 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F863"/>
+  <dimension ref="A1:F1001"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Title</v>
       </c>
       <c r="B1" t="str">
         <v>Published</v>
       </c>
       <c r="C1" t="str">
         <v>Provider</v>
       </c>
       <c r="D1" t="str">
         <v>Topics</v>
       </c>
       <c r="E1" t="str">
         <v>URL</v>
       </c>
       <c r="F1" t="str">
         <v>Summary</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Hacksaw Gaming Accelerates Mexico Expansion with Market Leader Caliente.mx ...</v>
+        <v>RESORTS WORLD NEW YORK CITY UNVEILS THE INTERNATIONAL ROOM -- NYC'S FIRST AND ONLY EXCLUSIVE HIGH-ROLLER GAMING DESTINATION</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-09-02</v>
+        <v>2026-10-23</v>
       </c>
       <c r="C2" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D2" t="str">
-        <v>Gaming, Media</v>
+        <v>Gaming</v>
       </c>
       <c r="E2" t="str">
-        <v>https://pr-inside.com/hacksaw-gaming-accelerates-mexico-expansion-with-market-leader-caliente-mx-r5218461.htm</v>
+        <v>https://www.prnewswire.com/news-releases/resorts-world-new-york-city-unveils-the-international-room----nycs-first-and-only-exclusive-high-roller-gaming-destination-302917563.html</v>
       </c>
       <c r="F2" t="str">
-        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / September 2, 2026 / Hacksaw (STO:HACK) - The partnership brings Hacksaw Gaming's content to Caliente.mx's players as the company continues to build its presence across Latin America. Hacksaw Gaming has signed a major new partnership with Caliente.mx, Mexico's leading online gaming operator, marking an important step in Hacksaw's continued expansion across Latin America. With an estimated 80% share of the Mexican online gaming market, Caliente.mx gives Hacksaw significant reach in one of Latin America's most important and fastest growing markets. The agreement will see Hacksaw Gaming's portfolio of slots and instant win titles added to Caliente.mx's ..</v>
+        <v>The exclusive new space brings private gaming salons, personalized luxury hospitality and around-the-clock dining to Queens as Resorts World NYC celebrates its 15th anniversary NEW YORK, Oct. 22, 2026 /PRNewswire/ -- Resorts World New York City (RWNYC) today announced the opening of its...</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Kicking off safer futures for young people</v>
+        <v>TransPerfect Brings First-Ever College Football Bowl Game to Puerto Rico</v>
       </c>
       <c r="B3" t="str">
-        <v>2026-09-02</v>
+        <v>2026-10-22</v>
       </c>
       <c r="C3" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D3" t="str">
-        <v>Real Estate, Retail, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E3" t="str">
-        <v>https://pressat.co.uk/releases/kicking-off-safer-futures-for-young-people-3cef301986eea4e7440d8688f9fbf3d7/</v>
+        <v>https://www.prnewswire.com/news-releases/transperfect-brings-first-ever-college-football-bowl-game-to-puerto-rico-302917193.html</v>
       </c>
       <c r="F3" t="str">
-        <v xml:space="preserve">Wednesday 2 September, 2026 More than a game: football initiative created safe space for Birmingham youngsters VPS and Sport 4 Life turn the findings of Safer Sites, Safer Futures into positive action Young people in Birmingham were given the opportunity to get active, make new connections and enjoy sport in a safe and supportive environment, through an initiative backed by property security specialist VPS and youth charity Sport 4 Life UK. Around 25 young people aged 11-14 took part in a free football session at Hodge Hill College in Birmingham on Tuesday 1 September, in the final days of the summer holidays. The event combined football and skills development with the chance to meet others and spend time in a safe environment supported by trusted adults. VPS funded the programme of youth </v>
+        <v>ACC and Sun Belt Conferences to Play in TransPerfect San Juan Bowl on December 16 Key Takeaways The inaugural TransPerfect San Juan Bowl will take place December 16, 2026, bringing FBS postseason college football to Puerto Rico for the first time. Teams from the Atlantic Coast Conference...</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>A Shrinking Supply of New Physical Games May Be Making Old Ones Scarcer and More Valuable</v>
+        <v>Allstar Opens Elite Soccer Training for Players 12 to 19</v>
       </c>
       <c r="B4" t="str">
-        <v>2026-09-01</v>
+        <v>2026-10-22</v>
       </c>
       <c r="C4" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D4" t="str">
-        <v>Gaming, Media</v>
+        <v>Healthcare, Gaming</v>
       </c>
       <c r="E4" t="str">
-        <v>https://www.prnewswire.com/news-releases/a-shrinking-supply-of-new-physical-games-may-be-making-old-ones-scarcer-and-more-valuable-302866910.html</v>
+        <v>https://pr-inside.com/allstar-opens-elite-soccer-training-for-players-12-to-r5236094.htm</v>
       </c>
       <c r="F4" t="str">
-        <v>Physical game spending fell to $1.5 billion in calendar year 2025, even as exceptional vintage sealed copies have reached seven-figure auction prices, according to Circana and Heritage Auctions. MORTON GROVE, Ill., Sept. 1, 2026 /PRNewswire/ -- The market for physical video games is no...</v>
+        <v>(PR-inside.com) The Allstar coaching team will run every camp in person, in a one-week series built for the years that decide whether a young player has a future in the game MIAMI, FL / ACCESS Newswire / October 22, 2026 / Allstar Health Brands today opened registration for Allstar Elite Training, a series of one-week performance camps for soccer players aged 12 to 19, designed and led by international coaches with national-team experience and staffed on site by the Allstar coaching team. The first camp runs March 8-12, 2027, in Toronto, with three further camps scheduled in Miami and Houston over the following ..</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Crimson Moon Available Now, Bringing Heavy-Metal Gothic Action to Solo and Co-op Players on PC, PlayStation 5, and Xbox Series X|S</v>
+        <v>Tomb Raider: Legacy of Atlantis – the evolution of Lara Croft's design</v>
       </c>
       <c r="B5" t="str">
-        <v>2026-09-01</v>
+        <v>2026-10-22</v>
       </c>
       <c r="C5" t="str">
-        <v>mlpr-businesswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D5" t="str">
         <v>Gaming</v>
       </c>
       <c r="E5" t="str">
-        <v>https://finance.yahoo.com/technology/articles/crimson-moon-available-now-bringing-170000144.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=363211</v>
       </c>
       <c r="F5" t="str">
-        <v>FORT WORTH, Texas, September 01, 2026--Crimson Moon is available now on PC via Steam and the Epic Games Store, PlayStation 5, and Xbox Series X|S for $19.99 USD.</v>
+        <v>When Lara Croft first leapt onto screens in 1996, she was a few hundred polygons and a fistful of pixels. Thirty years later, Tomb Raider: Legacy of Atlantis reimagines that same adventurer with technology the original team could only dream of. Through it all, one goal held steady: she had to look like Lara. - - For a generation of players, their first adventure with Lara unfolded on PlayStation. Tomb Raider and PlayStation came of age together in the mid-nineties, each helping shape what... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=363211</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Augmentt Extends Secure Autopilot to Manage SharePoint, Purview and Teams Policy Across Every Client Tenant</v>
+        <v>New Trailer: Dawn of War IV Deploys Massive Game Overview</v>
       </c>
       <c r="B6" t="str">
-        <v>2026-09-01</v>
+        <v>2026-10-22</v>
       </c>
       <c r="C6" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D6" t="str">
-        <v>Real Estate, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E6" t="str">
-        <v>https://www.prweb.com/releases/augmentt-extends-secure-autopilot-to-manage-sharepoint-purview-and-teams-policy-across-every-client-tenant-302866350.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=363208</v>
       </c>
       <c r="F6" t="str">
-        <v>New capabilities let MSPs verify and enforce Microsoft 365 data protection and collaboration policy — including DLP for Microsoft 365 Copilot — from the same console where they already manage Conditional Access and Intune. OTTAWA, ON, Sept. 1, 2026 /PRNewswire-PRWeb/ -- Augmentt, a...</v>
+        <v>RECON READY. - - Deep Silver and KING Art Games deployed the Game Overview trailer for Warhammer 40,000: Dawn of War IV, a colossal, nine-minute deep-dive into the biggest title in series history. Four playable factions, more than 70 missions, 30 multiplayer maps, The Last Stand and the deepest army customisation in series history. Watch the trailer here. - - Fight through four complete campaigns, totaling more than 70 missions with branching choices and co-operative play. Command the Spac... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=363208</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Persistent Systems named Official Tactical Communications Partner of America's Game</v>
+        <v>Icon elements inspired by the Nintendo Switch Sports Resort game are here for a limited time</v>
       </c>
       <c r="B7" t="str">
-        <v>2026-09-01</v>
+        <v>2026-10-22</v>
       </c>
       <c r="C7" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>WebWire</v>
       </c>
       <c r="D7" t="str">
         <v>Gaming</v>
       </c>
       <c r="E7" t="str">
-        <v>https://www.prnewswire.com/news-releases/persistent-systems-named-official-tactical-communications-partner-of-americas-game-302865128.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=363206</v>
       </c>
       <c r="F7" t="str">
-        <v>Four-year partnership of the Army-Navy Game presented by USAA begins with 127th meeting Game takes place December 12, 2026 at MetLife Stadium NEW YORK, Sept. 1, 2026 /PRNewswire/ -- Persistent Systems, LLC ("Persistent"), a leader in advanced networking solutions announced today that they...</v>
+        <v>Time to refresh your user icon? Redeem your My Nintendo&amp;#8482; Platinum Points* for exclusive rewards, including icon elements you can use to create a new look for your user icon! - - Icon elements featuring the Nintendo Switch Sports Resort&amp;#8482; game are available at these times: - - - &amp;#8226; Wave 1: 10/21 at 6:00 p.m. PT - 10/28 at 5:59 p.m. PT - &amp;#8226; Wave 2: 10/28 at 6:00 p.m. PT -11/4 at 5:59 p.m. PT - &amp;#8226; Wave 3: 11/4 at 6:00 p.m. PT - 11/11 at 5:59 p.m. PT - &amp;#8226; Wave 4: 11/11 at 6:00 p.m. PT - 11/18... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=363206</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Huawei Hosts Games Summit 2026, Deepening Support for Chinese Game Developers Expanding into Europe</v>
+        <v>Eye Tracking Market Outlook Reflects Expanding Gaming Applications</v>
       </c>
       <c r="B8" t="str">
-        <v>2026-09-01</v>
+        <v>2026-10-22</v>
       </c>
       <c r="C8" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D8" t="str">
         <v>Gaming</v>
       </c>
       <c r="E8" t="str">
-        <v>https://www.prnewswire.com/news-releases/huawei-hosts-games-summit-2026-deepening-support-for-chinese-game-developers-expanding-into-europe-302866133.html</v>
+        <v>https://express-press-release.net/news/2026/10/22/1778116</v>
       </c>
       <c r="F8" t="str">
-        <v>Summit connects Chinese studios with European partners, market insights, and Huawei's localization and compliance expertise DÜSSELDORF, Germany, Sept. 1, 2026 /PRNewswire/ -- Huawei today hosted the HUAWEI Games Summit 2026 in Düsseldorf during Gamescom week, a strategic gathering...</v>
+        <v>The way people interact with digital devices is evolving, and eye tracking technology is becoming an important part of this transformation. By capturing eye movements [read full press release...]</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>CODY RHODES ENLISTS MILLIONS OF GAMERS TO SEARCH FOR JOHN CENA IN CLASH OF CLANS AND WWE CROSSOVER</v>
+        <v>Why Did Performance Golf Founder Brixton Albert Step Down as CEO of His $100M+ Company?</v>
       </c>
       <c r="B9" t="str">
-        <v>2026-09-01</v>
+        <v>2026-10-22</v>
       </c>
       <c r="C9" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D9" t="str">
         <v>Gaming</v>
       </c>
       <c r="E9" t="str">
-        <v>https://www.prnewswire.com/news-releases/cody-rhodes-enlists-millions-of-gamers-to-search-for-john-cena-in-clash-of-clans-and-wwe-crossover-302865315.html</v>
+        <v>https://www.prweb.com/releases/why-did-performance-golf-founder-brixton-albert-step-down-as-ceo-of-his-100m-company-302916635.html</v>
       </c>
       <c r="F9" t="str">
-        <v>Clash of Clans and WWE reunite for their second collaboration with six WWE Superstars reimagined as Clash of Clans characters, and a worldwide hunt for Cena's in-game village. Rhodes and Cena are long-time players of Clash of Clans — now Rhodes has enlisted WWE Superstars, including The...</v>
+        <v>Todd Brown takes over as CEO as Albert shifts his focus to product innovation and strategic partnerships after building a company that has helped more than 1.4 million golfers. FORT LAUDERDALE, Fla., Oct. 22, 2026 /PRNewswire-PRWeb/ -- Performance Golf, the leading game improvement...</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Game. Set. Sip: Dunkin'® and American Express® Serve Up a Tennis Takeover at Grand Central Terminal</v>
+        <v>Pick &amp;amp; Mix Travel, Summer Shade &amp;amp; Final Travel Boss: Omio's NowNext 2026-2027 Travel Report Reveals The Top Six Trends Shaping Journeys For The Year Ahead</v>
       </c>
       <c r="B10" t="str">
-        <v>2026-09-01</v>
+        <v>2026-10-22</v>
       </c>
       <c r="C10" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D10" t="str">
-        <v>Gaming</v>
+        <v>SaaS, Gaming</v>
       </c>
       <c r="E10" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359775</v>
+        <v>https://www.prnewswire.com/news-releases/pick--mix-travel-summer-shade--final-travel-boss-omios-nownext-2026-2027-travel-report-reveals-the-top-six-trends-shaping-journeys-for-the-year-ahead-302916865.html</v>
       </c>
       <c r="F10" t="str">
-        <v>Game. Set. Sip! Tennis season is officially in full swing, and Dunkin&amp;#39; and American Express&amp;#174; Gold Card are teaming up to bring a two-day tennis takeover to the heart of New York City. - - Today and tomorrow, Aug. 30-31, stop by Vanderbilt Hall at Grand Central Terminal from 9:30 a.m. to 5:30 p.m. for a tennis-themed pop-up packed with new Dunkin&amp;#39; drinks, MUNCHKINS&amp;#174; Donut Hole Treats, games, photo ops and more. - - Whether you&amp;#39;re heading courtside or passing through Grand Central, here&amp;#39;s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359775</v>
+        <v>43% want to travel more often, as travelers consider multi-stop trips, heat-aware holiday plans, and level up their travel-planning game. BERLIN, Oct. 22, 2026 /PRNewswire/ -- Omio, the leading multimodal travel booking platform, today releases the 3rd edition of its annual NowNext Travel...</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Samsung Hosts #PlayGalaxy Cup World Final at Gamescom 2026</v>
+        <v>Genimous Named an OpenAI Select Partner</v>
       </c>
       <c r="B11" t="str">
-        <v>2026-09-01</v>
+        <v>2026-10-22</v>
       </c>
       <c r="C11" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D11" t="str">
-        <v>Gaming</v>
+        <v>Retail, Automotive, Gaming</v>
       </c>
       <c r="E11" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359774</v>
+        <v>https://www.prnewswire.com/news-releases/genimous-named-an-openai-select-partner-302916811.html</v>
       </c>
       <c r="F11" t="str">
-        <v>Samsung Electronics Co., Ltd. today announced that it hosted the #PlayGalaxy Cup World Final from Aug. 27&amp;#8211;28 at the company&amp;#39;s booth at Gamescom 2026, held at Koelnmesse in Cologne, Germany, from Aug. 26&amp;#8211;30. - - The #PlayGalaxy Cup is a global mobile gaming tournament designed to showcase the powerful gaming performance of Galaxy smartphones. This year marked the first time the competition was held as a full-season league, with regional qualifiers leading up to the World Final. - - &amp;#8220;This y... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359774</v>
+        <v>SHANGHAI, Oct. 22, 2026 /PRNewswire/ -- Genimous, specializing in integrated digital interaction marketing, with clients spanning gaming, beauty, tourism, e-commerce, automotive and other industries, today announced that it has been named an OpenAI Select Partner within the OpenAI Partner...</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>See Every NFL City Through the Eyes of the Players Who Know It Best: Marriott Bonvoy Teams Up with NFL Stars to Launch 37 Player-Curated City Guides</v>
+        <v>Esports Market Sponsorships: Why 41.5% of Revenue Comes from Brands</v>
       </c>
       <c r="B12" t="str">
-        <v>2026-09-01</v>
+        <v>2026-10-22</v>
       </c>
       <c r="C12" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D12" t="str">
-        <v>Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E12" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359769</v>
+        <v>https://express-press-release.net/news/2026/10/22/1778086</v>
       </c>
       <c r="F12" t="str">
-        <v>As the NFL&amp;#39;s global footprint continues to expand, Marriott Bonvoy announced today the release of 37 player-curated City Guides, inviting traveling fans to go beyond the stadium and discover the destinations that make attending an NFL game so unforgettable, all through the expert eyes of those who know it best. - - The Marriott Bonvoy City Guides cover every U.S. and international city set to host an NFL game this season, including Melbourne, Rio de Janeiro, Mexico City, London, Paris and... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359769</v>
+        <v>Esports Market Size &amp;#38; Growth: A Five-Fold Expansion The global esports market is on track to grow from USD 2.6 billion in 2025 to USD [read full press release...]</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>October 2026 Global Sources Hong Kong Shows: 25% Jump in Buyer Pre-registration as Europe and North America Lead the Surge</v>
+        <v>Hard Rock Casino Tejon Breaks Ground On New Hard Rock Hotel As Part Of A $725M Expansion</v>
       </c>
       <c r="B13" t="str">
-        <v>2026-09-01</v>
+        <v>2026-10-21</v>
       </c>
       <c r="C13" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D13" t="str">
-        <v>Retail, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E13" t="str">
-        <v>https://www.prnewswire.com/news-releases/october-2026-global-sources-hong-kong-shows-25-jump-in-buyer-pre-registration-as-europe-and-north-america-lead-the-surge-302865571.html</v>
+        <v>https://www.prnewswire.com/news-releases/hard-rock-casino-tejon-breaks-ground-on-new-hard-rock-hotel-as-part-of-a-725m-expansion-302916059.html</v>
       </c>
       <c r="F13" t="str">
-        <v>HONG KONG, Sept. 1, 2026 /PRNewswire/ -- Global Sources Hong Kong Shows will be held from October 11 to 21, 2026 at AsiaWorld-Expo. This year's edition brings together 4,200+ suppliers across 8,000+ booths, showcasing 330,000+ new products spanning consumer electronics, gaming, mobile...</v>
+        <v>Coming Summer 2028: Major Expansion Will Bring 406-Room Hotel, New Gaming, Dining, Spa and Resort Amenities to Kern County and Create More Than 350 New Jobs Images, B-roll footage from the groundbreaking ceremony, and renderings are available here METTLER, Calif., Oct. 21, 2026...</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Lenovo Labour Day Sale Makes It Easier to Find the Right Tech for Work, School and Play</v>
+        <v>NASA to Conduct NCAA Flyover, Engage Fans at University of Alabama</v>
       </c>
       <c r="B14" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-21</v>
       </c>
       <c r="C14" t="str">
-        <v>mlpr-businesswire</v>
+        <v>NASA</v>
       </c>
       <c r="D14" t="str">
         <v>Gaming, Education</v>
       </c>
       <c r="E14" t="str">
-        <v>https://finance.yahoo.com/technology/articles/lenovo-labour-day-sale-makes-202000927.html</v>
+        <v>https://www.nasa.gov/news-release/nasa-to-conduct-ncaa-flyover-engage-fans-at-university-of-alabama/</v>
       </c>
       <c r="F14" t="str">
-        <v>RESEARCH TRIANGLE PARK, N.C., August 31, 2026--Lenovo is marking Labour Day with two weeks of savings designed to help customers upgrade the technology they rely on every day. From August 31 through September 13, shoppers can find special offers across laptops, gaming PCs, tablets, monitors and accessories at Lenovo.com, along with additional savings opportunities throughout the sale.</v>
+        <v>As part of the agency’s Inspiration Tour, NASA will conduct a flyover at the University of Alabama vs. Texas A&amp;#38;M football game in Tuscaloosa, Alabama, on Saturday, Oct. 24. NASA Administrator Jared Isaacman will pilot one of three F-5 fighter jets during the flyover, highlighting NASA&amp;#8217;s contributions to aeronautics and the agency&amp;#8217;s continued commitment to [&amp;#8230;]</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>The Road Ahead: New Video Game Driving Simulator Helps Teens Practice Safe Driving</v>
+        <v>NFL Network's London slate culminates with 6.4M viewers for Jaguars-Texans</v>
       </c>
       <c r="B15" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-21</v>
       </c>
       <c r="C15" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D15" t="str">
-        <v>Gaming, Media</v>
+        <v>Gaming</v>
       </c>
       <c r="E15" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-road-ahead-new-video-game-driving-simulator-helps-teens-practice-safe-driving-302865286.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=363156</v>
       </c>
       <c r="F15" t="str">
-        <v>Driving scenarios address distraction, speeding, impaired driving and work zone safety. FOR NEWS MEDIA FULL IMAGE LIBRARY WHAT YOU NEED TO KNOW: A new free web-based driving simulation game that uses immersive storytelling is now available to help teens and soon-to-be drivers practice...</v>
+        <v>- - &amp;#8226; Sunday&amp;#39;s game is up 7% vs. last season&amp;#39;s NFL International Series average on NFL Network (six games) - &amp;#8226; Season to date, NFL Network is up 15% vs. last season&amp;#39;s six-game NFL International Series on the network - - - NFL Network&amp;#39;s three-game London slate culminated with another game-winning field goal as time expired, leading Sunday morning&amp;#39;s Jacksonville Jaguars-Houston Texans game from Wembley Stadium to average 6.4M viewers on NFL Network and NFL+. The audience is up 7% from la... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=363156</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>The Doux Launches "My Salon Empire" on Roblox Celebrating Textured Hair and Inclusive Representation</v>
+        <v>NFL Artist Replay Presents COLOR FIELD, Global Celebration of Art, Culture and Football</v>
       </c>
       <c r="B16" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-21</v>
       </c>
       <c r="C16" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D16" t="str">
-        <v>Gaming</v>
+        <v>SaaS, Gaming</v>
       </c>
       <c r="E16" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-doux-launches-my-salon-empire-on-roblox-celebrating-textured-hair-and-inclusive-representation-302864998.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=363143</v>
       </c>
       <c r="F16" t="str">
-        <v>The Doux launches "My Salon Empire" on Roblox, a free-to-play experience celebrating textured hair, salon culture, creativity, entrepreneurship, and inclusive representation in gaming. Players build and manage virtual salons by consulting with clients, shampooing and styling hair,...</v>
+        <v>The National Football League announced the next chapter of NFL Artist Replay with the introduction of NFL COLOR FIELD, a new platform that brings football and visual arts together through large-scale installations, original programming and immersive cultural experiences. The initiative will debut in Paris ahead of the NFL&amp;#39;s first-ever regular-season game in France and continue in Miami during Miami Art Week in December, creating opportunities for artists, athletes and fans to connect. - - L... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=363143</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Meridian Holdings to Participate in the H.C. Wainwright 28th Annual Global Investment Conference</v>
+        <v>Riders Republic Coming to Nintendo Switch 2, Hosts Free Weekend, Premieres Henri PFR In-Game Concert, and More to Celebrate 5th Anniversary</v>
       </c>
       <c r="B17" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-21</v>
       </c>
       <c r="C17" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D17" t="str">
-        <v>Finance, Retail, Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E17" t="str">
-        <v>https://www.newmediawire.com/news/meridian-holdings-to-participate-in-the-h-c-wainwright-28th-annual-global-investment-conference-7089062</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=363123</v>
       </c>
       <c r="F17" t="str">
-        <v>LAS VEGAS, NV - August 31, 2026 ( NEWMEDIAWIRE ) - Meridian Holdings Inc. (NASDAQ: MRDN) ("Meridian" or the "Company"), an international developer, licensor, and operator of online gaming and e-commerce platforms, today announced that management will participate in the H.C. Wainwright 28th Annual Global Investment Conference taking place September 14-16, 2026. William Scott, Chairman and Chief Financial Officer of Meridian, will participate in investor meetings throughout the conference. For more information, or to schedule a meeting with management, please contact your H.C. Wainwright representative. About Meridian Holdings Meridian Holdings Inc. (NASDAQ: MRDN), headquartered in Las Vegas, Nevada, is an established B2B and B2C gaming technology group operating across 25+ international reg</v>
+        <v>It&amp;#39;s been five years since Riders Republic launched, welcoming over 17 million players to date to ride, board, fly, ski, and more in a massive outdoor playground designed for extreme sports. To commemorate this milestone, Riders Republic hosted a livestream showing off all the in-game celebrations, including special events, new and returning in-game content, an in-game Henri PFR concert, in-game rewards, and more. In case you missed it, here&amp;#39;s everything you need to know about Riders Repu... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=363123</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Killscreen Restarts the Console War With Duke Prime CWE for Halo on PS5</v>
+        <v>ThinkNew Games Launches ClawCraze, a Claw Machine Game with Real 3D Physics and 200 Plush Toys to Collect, on Android</v>
       </c>
       <c r="B18" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-21</v>
       </c>
       <c r="C18" t="str">
-        <v>PRWeb</v>
+        <v>PR.com</v>
       </c>
       <c r="D18" t="str">
         <v>Gaming</v>
       </c>
       <c r="E18" t="str">
-        <v>https://www.prweb.com/releases/killscreen-restarts-the-console-war-with-duke-prime-cwe-for-halo-on-ps5-302864645.html</v>
+        <v>https://www.pr.com/press-release/982190</v>
       </c>
       <c r="F18" t="str">
-        <v>With Halo now on PlayStation, Killscreen launches Duke Prime CWE — a transparent green custom PS5 controller that deliberately crosses console-war lines with classic colored ABXY controls and competition-focused upgrades. LARGO, Fla., Aug. 31, 2026 /PRNewswire-PRWeb/ -- Killscreen today...</v>
+        <v>ClawCraze brings the arcade claw machine to your phone with a true 3D physics engine, 40 themed machines and 200 original plush collectibles. Out now on Google Play, with iPhone coming soon. [PR.com]</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>TCL Powers the Tides of Annihilation Experience at Gamescom 2026 with Advanced Display Technology</v>
+        <v>Charleston Developer Launches BattleMaps, a Free Game Where Any Barcode Becomes a Fighter</v>
       </c>
       <c r="B19" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-21</v>
       </c>
       <c r="C19" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D19" t="str">
-        <v>Retail, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E19" t="str">
-        <v>https://www.prnewswire.com/news-releases/tcl-powers-the-tides-of-annihilation-experience-at-gamescom-2026-with-advanced-display-technology-302864874.html</v>
+        <v>https://www.pr.com/press-release/982197</v>
       </c>
       <c r="F19" t="str">
-        <v>COLOGNE, Germany, Aug. 31, 2026 /PRNewswire/ -- TCL, a leading consumer electronics brand, announced its role as the 2026 European Monitor &amp; TV Partner of Tides of Annihilation, the upcoming fantasy action-adventure game from Eclipse Glow Games. At gamescom 2026, TCL powers the game's...</v>
+        <v>Scan your cereal box, claim your city: BattleMaps is out now on Android (since October 7, 2026), with iPhone coming soon. [PR.com]</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Recent Release, "Hunting with Sights on Jesus," from Christian Faith Publishing Author Adam E. Blair, Explores Divine Providence Through Wilderness Adventures</v>
+        <v>SŌLACE BOATS INTRODUCES THE ALL-NEW 41CT CENTER CONSOLE CATAMARAN AT THE FORT LAUDERDALE INTERNATIONAL BOAT SHOW</v>
       </c>
       <c r="B20" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-21</v>
       </c>
       <c r="C20" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D20" t="str">
-        <v>Gaming</v>
+        <v>SaaS, Gaming</v>
       </c>
       <c r="E20" t="str">
-        <v>https://www.pr.com/press-release/977406</v>
+        <v>https://www.prnewswire.com/news-releases/slace-boats-introduces-the-all-new-41ct-center-console-catamaran-at-the-fort-lauderdale-international-boat-show-302914873.html</v>
       </c>
       <c r="F20" t="str">
-        <v>Adam E. Blair has completed a new book, titled, "Hunting with Sights on Jesus," a collection of authentic narratives drawn from decades spent pursuing game in the rugged hills of East Tennessee. These gripping accounts span from heart-pounding hunting expeditions to unexpected encounters that will leave readers questioning what they thought possible. Through firsthand experiences accumulated over more than three [PR.com]</v>
+        <v>New 41-foot catamaran brings the SŌLACE approach to engineering, luxury, fishability and performance into an entirely new platform EDGEWATER, Fla., Oct. 20, 2026 /PRNewswire/ -- SŌLACE Boats today announced the all-new SŌLACE 41CT, the company's first center console catamaran and the...</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Recent Release, "The Encyclopedia of College Football," from Newman Springs Publishing Author Timothy E. Robinson, Chronicles College Football's Defining Era</v>
+        <v>China's Village Super League: More Than Just Soccer</v>
       </c>
       <c r="B21" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-21</v>
       </c>
       <c r="C21" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D21" t="str">
-        <v>Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E21" t="str">
-        <v>https://www.pr.com/press-release/977344</v>
+        <v>https://www.newsfilecorp.com/release/320007/Chinas-Village-Super-League-More-Than-Just-Soccer</v>
       </c>
       <c r="F21" t="str">
-        <v>Timothy E. Robinson has completed a new book covering the pivotal years 1957 to 1975 through meticulous documentation and analysis. This third volume in the multi-volume series presents the yearly history of college football with unprecedented detail, capturing the sport during a transformative period when the modern game was taking shape. The work encompasses win-loss records for over 1,000 teams, providing researchers, [PR.com]</v>
+        <v>Beijing, China--(Newsfile Corp. - October 20, 2026) - In Rongjiang, a county in Guizhou, southwest China, soccer is bringing communities      together and creating new opportunities for local businesses.                          Cannot view this video? Visit:      https://www.youtube.com/watch?v=e7qxNP71Aiw      From packed stadiums to traditional music and dance, the Village Super League is about much more than the game; it's a celebration of local culture, community spirit and hometown...</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>e.l.f. Beauty and Parity Release "Girls Who Play Change the Game", Connecting Girls' Sports Participation to Long-Term Workplace Impact</v>
+        <v>Global Gaming Solutions Acquires Wyoming Horse Racing</v>
       </c>
       <c r="B22" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C22" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D22" t="str">
         <v>Finance, Gaming</v>
       </c>
       <c r="E22" t="str">
-        <v>https://finance.yahoo.com/media-advertising/articles/e-l-f-beauty-parity-040100607.html</v>
+        <v>https://pr-inside.com/global-gaming-solutions-acquires-wyoming-horse-racing-r5235575.htm</v>
       </c>
       <c r="F22" t="str">
-        <v>OAKLAND, Calif., August 31, 2026--e.l.f. Beauty (NYSE: ELF) and Parity today released a first-of-its-kind research report revealing a powerful, data-backed link between girls' sports participation and women’s workplace performance. The study draws on more than 9,500 respondents across the United States, Canada, Germany and the United Kingdom, making it one of the largest and broadest studies of its kind.</v>
+        <v>(PR-inside.com) Portfolio includes 13 Horse Palace OTB locations, live horse racing operations across Wyoming CHEYENNE, WY / ACCESS Newswire / October 20, 2026 / Global Gaming WY LLC, a wholly-owned subsidiary of Global Gaming Solutions LLC , has completed a transaction to acquire 100% of the membership interests of Wyoming Funding LLC dba Wyoming Horse Racing and its 13 Horse Palace Gaming &amp; OTB locations, expanding its horse racing, gaming and entertainment footprint into the state of Wyoming. Owned by the Chickasaw Nation, Global Gaming Solutions was established in 2008 to leverage the tribe's expertise in the gaming, hospitality and entertainment industries. "We congratulate ..</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Dowinx Reframes Everyday Seating Around the Way People Really Live</v>
+        <v>Bluberi Welcomes David Bollesen as Senior Vice President of US Studios</v>
       </c>
       <c r="B23" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C23" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D23" t="str">
-        <v>Retail, Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E23" t="str">
-        <v>https://www.prnewswire.com/news-releases/dowinx-reframes-everyday-seating-around-the-way-people-really-live-302864516.html</v>
+        <v>https://www.newsfilecorp.com/release/320066/Bluberi-Welcomes-David-Bollesen-as-Senior-Vice-President-of-US-Studios</v>
       </c>
       <c r="F23" t="str">
-        <v>The QL-66B6 Executive Office Chair brings adaptive comfort to hybrid spaces for work, gaming and relaxation HONG KONG and LOS ANGELES, Aug. 30, 2026 /PRNewswire/ -- As the consumer technology industry looks toward IFA 2026 and the future of connected living, Dowinx is focusing on a more...</v>
+        <v>Las Vegas, Nevada--(Newsfile Corp. - October 20, 2026) - Bluberi today announced that David Bollesen has joined the company as Senior Vice President of US Studios, bringing more than two decades of product development and studio leadership experience to Bluberi's growing game development organization.In his new role, Bollesen will lead Bluberi's US studio teams, supporting the continued development of engaging, commercially successful content while helping build and mentor the next generation of...</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>ATTACK SHARK Unveils R86 HE Carbon Fiber Magnetic Switch Gaming Keyboard, Redefining the 75% Competitive Keyboard Experience</v>
+        <v>GameSquare Announces The "Grand Theft Auto" Effect</v>
       </c>
       <c r="B24" t="str">
-        <v>2026-08-30</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C24" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D24" t="str">
-        <v>Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E24" t="str">
-        <v>https://www.prnewswire.com/news-releases/attack-shark-unveils-r86-he-carbon-fiber-magnetic-switch-gaming-keyboard-redefining-the-75-competitive-keyboard-experience-302864384.html</v>
+        <v>https://pr-inside.com/gamesquare-announces-the-grand-theft-auto-effect-r5235359.htm</v>
       </c>
       <c r="F24" t="str">
-        <v>NEW YORK, Aug. 30, 2026 /PRNewswire/ -- Gaming peripheral brand ATTACK SHARK has announced the launch of the R86 HE Carbon Fiber Magnetic Switch Gaming Keyboard, a flagship model designed to elevate expectations for high-end competitive gaming keyboards. Scheduled for release on 7...</v>
+        <v>(PR-inside.com) From "Sick-Outs" To Skipping Out On Sports &amp; Movies New Research Explores The Full Impact Landmark Game Will Have On Work, Culture &amp; Economy Research From GameSquare Gives New Insight Into Mind Of Youth Culture As Anticipation Builds For Title Destined To Make Its Presence Felt FRISCO, TX / ACCESS Newswire / October 20, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), a next-generation media, entertainment, technology company at the epicenter of youth culture, today unveiled the bombshell results around a new survey designed to explore the vast impact Grand Theft Auto VI will have on the workplace and broader ..</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Real Hair, Real Results: Why Women Are Still Obsessed With OQ Hair Bundles</v>
+        <v>Marucci Sports Names Jonny Gomes Head of MLB Player Relations and Global Minister of Culture</v>
       </c>
       <c r="B25" t="str">
-        <v>2026-08-30</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C25" t="str">
-        <v>WebWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D25" t="str">
         <v>Gaming</v>
       </c>
       <c r="E25" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359725</v>
+        <v>https://www.pr.com/press-release/982181</v>
       </c>
       <c r="F25" t="str">
-        <v>Finding hair online that actually lives up to the picture can feel like a game of chance. We have all been there: the hair comes out of the package looking silky and soft, but after one wash or a few days in the heat, it turns into a dry, tangled nest that sheds everywhere. If you are tired of wasting your coins on hair that only lasts a week, it is time to stick with a name that actually delivers. That is exactly why so many women keep OQ Hair Bundles on heavy rotation for their go-to pro... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359725</v>
+        <v>Former MLB outfielder and longtime Victus athlete joins Marucci Sports in new role focused on player relationships, brand culture and growing the game globally. [PR.com]</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Viral SEO Launches AI Assistant for Google Search Console Insights</v>
+        <v>Compete for a chance to go to the Super Bowl at Bout Time Pub &amp; Grub locations across Utah</v>
       </c>
       <c r="B26" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C26" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D26" t="str">
-        <v>AI, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E26" t="str">
-        <v>https://www.newsfilecorp.com/release/311947/Viral-SEO-Launches-AI-Assistant-for-Google-Search-Console-Insights</v>
+        <v>https://prunderground.com/compete-for-a-chance-to-go-to-the-super-bowl-at-bout-time-pub-grub-locations-acr/cmvfzcspu000208l6gn86ymc4</v>
       </c>
       <c r="F26" t="str">
-        <v>Viral SEO Launches an AI Assistant That Reads Google Search Console For Startup FoundersThe tool connects to a site's Search Console account and answers questions about what to fix first.Tbilisi, Georgia--(Newsfile Corp. - August 29, 2026) - Viral SEO today released an AI assistant that connects to a website owner's Google Search Console account and turns the data sitting in it into specific fixes. Instead of reading charts, users ask questions in plain English and get answers tied to their own...</v>
+        <v>Bout Time Pub &amp; Grub partners with Bud Light to give fans a chance to compete for a 2027 Super Bowl experience The post Compete for a chance to go to the Super Bowl at Bout Time Pub &amp;amp; Grub locations across Utah first appeared on</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Hear More. See More. React Faster: JBL rolls out major QuantumENGINE update</v>
+        <v>Cruise Planners Brings Its "A" Game, Setting the Pace for AI Innovation in Travel</v>
       </c>
       <c r="B27" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C27" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D27" t="str">
         <v>AI, Gaming</v>
       </c>
       <c r="E27" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359718</v>
+        <v>https://www.prnewswire.com/news-releases/cruise-planners-brings-its-a-game-setting-the-pace-for-ai-innovation-in-travel-302913126.html</v>
       </c>
       <c r="F27" t="str">
-        <v>AI-powered Footstep Booster: A game-aware audio enhancement that continuously analyzes gameplay audio to identify critical sounds from footsteps and voices to gunshots and explosions. Audio clarity is sharpened, improving directionality of enemy footsteps in leading FPS titles for faster reaction times, without compromising audio quality. - - Game-centric user profiles: Provide&amp;amp;#8239;optimized sound configurations for top games, helping players&amp;amp;#8239;gain a competitive advantage and del... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359718</v>
+        <v>With 23 innovations in 2026, Cruise Planners raises the bar for AI-powered travel technology, transforming how advisors research, market, sell and grow their businesses CORAL SPRINGS, Fla., Oct. 19, 2026 /PRNewswire/ -- Cruise Planners is once again setting the pace for artificial...</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Visible reimagines home connectivity with Visible One, its first mobile and fiber bundle</v>
+        <v>A Genomic Discovery, Tenet®, is a Game-Changer Improving American Beef Quality</v>
       </c>
       <c r="B28" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C28" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D28" t="str">
-        <v>Gaming, Media</v>
+        <v>Gaming</v>
       </c>
       <c r="E28" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359706</v>
+        <v>https://www.prnewswire.com/news-releases/a-genomic-discovery-tenet-is-a-game-changer-improving-american-beef-quality-302913040.html</v>
       </c>
       <c r="F28" t="str">
-        <v>At a Glance - - - &amp;#8226; Meet Visible One : Get fiber home internet with Visible Fiber&amp;#8212;Visible&amp;#39;s first converged plan combining mobile service and home internet into a single bill, offering speeds up to 1 GB with super low lag for effortless streaming gaming, and working from home. - &amp;#8226; Special intro pricing: New customers can try Visible One for $50/month for the first two months ($100 paid upfront; $55/mo thereafter) to get home fiber internet and mobile service on one easy bill. For power... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359706</v>
+        <v>Superior Tenderness TENET®: The Genomic Discovery Transforming American Beef Quality. SELAH, Wash., Oct. 19, 2026 /PRNewswire/ -- Callipyge Genetics, LLC, made a genomic discovery in 2018 that identified the genetic basis for the highest level of beef tenderness. Company President Frank...</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>The path to becoming Elden Lord begins today!</v>
+        <v>Germany Wants to Lead the World in Industrial AI: How NVIDIA Will Help</v>
       </c>
       <c r="B29" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C29" t="str">
-        <v>WebWire</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D29" t="str">
-        <v>Gaming</v>
+        <v>AI, Automotive, Gaming</v>
       </c>
       <c r="E29" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359685</v>
+        <v>https://blogs.nvidia.com/blog/germany-wants-to-lead-the-world-in-industrial-ai-how-nvidia-will-help/</v>
       </c>
       <c r="F29" t="str">
-        <v>ELDEN RING Tarnished Edition is now available for the Nintendo Switch&amp;#8482; 2 system! This version of the game also includes the expansion, &amp;#8220;Shadow of the Erdtree,&amp;#8221; additional armor, and custom skins for Torrent, your spectral steed. - - Unravel the mysteries of the Elden Ring&amp;#39;s power. Encounter adversaries with profound backgrounds, characters with their own unique motivations for helping or hindering your progress, and fearsome creatures. - - Guided by grace, brandish the power of the Eld... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359685</v>
+        <v>In the cavernous hall of Kraftwerk, a former power station in Berlin, German Chancellor Friedrich Merz and NVIDIA founder and CEO Jensen Huang sat down to discuss Germany’s AI roadmap, and in particular, the industrial applications of AI. Huang opened by tracing NVIDIA’s longstanding relationship with German industry, beginning with gaming systems, workstations and automotive […]</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>Ancient Warrior Analysis Finds UK Searches for Iconic Fictional Weapons Jump Around Major Entertainment Events</v>
+        <v>FlowMotion Entertainment Steps Into the Gym with the Launch of New Title “Gym Mania”</v>
       </c>
       <c r="B30" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C30" t="str">
-        <v>PRWeb</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D30" t="str">
         <v>Gaming</v>
       </c>
       <c r="E30" t="str">
-        <v>https://www.prweb.com/releases/ancient-warrior-analysis-finds-uk-searches-for-iconic-fictional-weapons-jump-around-major-entertainment-events-302863084.html</v>
+        <v>https://express-press-release.net/news/2026/10/19/1775807</v>
       </c>
       <c r="F30" t="str">
-        <v>UK search demand for "master sword," "lightsaber," and "witcher sword" rose between 170% and 337% around major gaming, television, and fandom events. SCARBOROUGH, England, Aug. 28, 2026 /PRNewswire/ -- Searches for recognisable fictional weapons rose sharply around three major...</v>
+        <v>Vancouver, BC., Canada, 2026-10-19 — /EPR Network/ — lowMotion Entertainment is announcing the launch of Gym Mania, a new mobile tycoon and time management game [read full press release...]</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Viral SEO Launches an AI Assistant That Reads Google Search Console For Startup Founders</v>
+        <v>FAN EXPO New Orleans Returns January 8-10, 2027; ‘Supernatural’ Stars First in Lineup</v>
       </c>
       <c r="B31" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C31" t="str">
-        <v>PressReleaseNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D31" t="str">
-        <v>AI, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E31" t="str">
-        <v>https://pressreleasenews.org/pressroom/viral-seo-launches-an-ai-assistant-that-reads-google-search-console-for-startup-founders</v>
+        <v>https://express-press-release.net/news/2026/10/19/1775724</v>
       </c>
       <c r="F31" t="str">
-        <v/>
+        <v>NEW ORLEANS, 2026-10-19 — /EPR Network/ — The worlds of comics, sci-fi, horror, anime, gaming, cosplay and more collide as FAN EXPO New Orleans returns to [read full press release...]</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>GIGABYTE Collaborates with NVIDIA to Enhance Gaming with GeForce RTX™ 50 Series and CONTROL Resonant Bundle</v>
+        <v>Four Chelsea December fixtures moved for TV</v>
       </c>
       <c r="B32" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C32" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D32" t="str">
         <v>Gaming</v>
       </c>
       <c r="E32" t="str">
-        <v>https://www.prweb.com/releases/gigabyte-collaborates-with-nvidia-to-enhance-gaming-with-geforce-rtx-50-series-and-control-resonant-bundle-302858927.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=363039</v>
       </c>
       <c r="F32" t="str">
-        <v>TAIPEI, Aug. 28, 2026 /PRNewswire/ -- GIGABYTE, the world's leading computer brand, announced a collaboration with NVIDIA for the CONTROL Resonant game bundle across eligible graphics cards, laptops, and gaming desktops powered by NVIDIA® GeForce RTX™ 5070 or above GPUs and Laptop GPUs....</v>
+        <v>The dates and times of our away games after Christmas against Coventry City (Sunday 27 December, 2pm) and Ipswich Town (Wednesday 30 December, 8.15pm) had already been announced, and now we can bring you details of the rest of our fixture list in the final month of 2026. - - December begins with a home game against Crystal Palace. We will host the Eagles on Wednesday 2 December, with kick-off at Stamford Bridge now at 7.30pm. The game will be live on Sky Sports. - - Soon after, Liverpool ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=363039</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>GIGABYTE colabora con NVIDIA en la mejora del gaming con la serie GeForce RTX™ 50 y el videojuego CONTROL Resonant</v>
+        <v>Warner Bros. Games Launches LEGO® Harry Potter™ Collection for Nintendo Switch™2</v>
       </c>
       <c r="B33" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C33" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>WebWire</v>
       </c>
       <c r="D33" t="str">
-        <v>Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E33" t="str">
-        <v>https://www.prnewswire.com/news-releases/gigabyte-colabora-con-nvidia-en-la-mejora-del-gaming-con-la-serie-geforce-rtx-50-y-el-videojuego-control-resonant-302861721.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=363036</v>
       </c>
       <c r="F33" t="str">
-        <v>TAIPÉI, 28 de agosto de 2026 /PRNewswire/ -- GIGABYTE, la marca líder mundial en informática, ha anunciado una colaboración con NVIDIA para ofrecer el paquete de juegos CONTROL Resonant con una selección de tarjetas gráficas, portátiles y ordenadores de sobremesa gamingequipados con GPU...</v>
+        <v>Warner Bros. Games, TT Games and the LEGO Group today announced LEGO&amp;#174; Harry Potter&amp;#8482;Collection is now available for Nintendo&amp;amp;#8239;Switch&amp;#8482;2. This collection brings together the top-selling games LEGO Harry Potter: Years 1-4 and LEGO Harry Potter: Years 5-7, including all previously released downloadable content (DLC) packsin one magical packagefor $49.99 (SRP). - - - &amp;#8226; View and share the LEGO Harry Potter Collection Official Nintendo Switch 2 Launch Trailer - &amp;#8226;... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=363036</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>GIGABYTE s'associe à NVIDIA pour améliorer l'expérience de jeu grâce au pack contenant une GeForce RTX™ Série 50 et le jeu CONTROL Resonant</v>
+        <v>1Gbits Expands Bare-Metal Footprint to 50+ Global Hubs to Support Surge in AI, Virtualization, and Gaming Demand</v>
       </c>
       <c r="B34" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C34" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D34" t="str">
-        <v>Gaming</v>
+        <v>AI, Gaming</v>
       </c>
       <c r="E34" t="str">
-        <v>https://www.prnewswire.com/news-releases/gigabyte-sassocie-a-nvidia-pour-ameliorer-lexperience-de-jeu-grace-au-pack-contenant-une-geforce-rtx-serie-50-et-le-jeu-control-resonant-302862895.html</v>
+        <v>https://www.prweb.com/releases/1gbits-expands-bare-metal-footprint-to-50-global-hubs-to-support-surge-in-ai-virtualization-and-gaming-demand-302912302.html</v>
       </c>
       <c r="F34" t="str">
-        <v>TAIPEI, 28 août 2026 /PRNewswire/ -- GIGABYTE, leader mondial des marques informatiques, a annoncé une collaboration avec NVIDIA pour le pack gaming CONTROL Resonant, disponible sur une sélection de cartes graphiques, d'ordinateurs portables et d'ordinateurs de jeux équipés de GPU NVIDIA®...</v>
+        <v>Global infrastructure provider 1Gbits has expanded its high-performance bare-metal network from 37 to 50+ international locations, deploying next-generation AMD EPYC, Ryzen 9 9950X, Threadripper PRO, and GPU-accelerated server nodes across premier facility operators including Equinix,...</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>'Ragnarok Zero: Global' Resmi Lansmanının Ardından Güçlü Bir İvme Kazandı</v>
+        <v>Yudiz Solutions Brings AI Agent Innovation to the Next Generation of Digital Experiences</v>
       </c>
       <c r="B35" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C35" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D35" t="str">
-        <v>Gaming</v>
+        <v>AI, Gaming</v>
       </c>
       <c r="E35" t="str">
-        <v>https://www.prnewswire.com/news-releases/ragnarok-zero-global-resmi-lansmannn-ardndan-guclu-bir-ivme-kazand-302862824.html</v>
+        <v>https://express-press-release.net/news/2026/10/19/1774470</v>
       </c>
       <c r="F35" t="str">
-        <v>KUALA LUMPUR, Malezya, 28 Ağustos 2026 /PRNewswire/ -- Gravity Game Unite (GGU)'nin yeni küresel PC MMORPG oyunu, Ragnarok Zero: Global, resmi lansmanının ardından dünyanın dört bir yanındaki oyunculardan büyük ilgi görerek güçlü bir başlangıç yaptı. Özellikle, Güneydoğu Asya'daki Odin...</v>
+        <v>Ahmedabad, India, 2026-10-19 — /EPR Network/ — Yudiz Solutions is expanding the possibilities of next-generation digital experiences by combining artificial intelligence, autonomous AI agents, and game [read full press release...]</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>Bilt Partners with Global Citizen and Global Citizen Ambassador Hugh Jackman for September Rent Day®</v>
+        <v>Cost, Content and Convenience: The Three Forces Steering the 3D Display Market Ahead</v>
       </c>
       <c r="B36" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C36" t="str">
-        <v>mlpr-businesswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D36" t="str">
-        <v>Gaming</v>
+        <v>Retail, Gaming, Media</v>
       </c>
       <c r="E36" t="str">
-        <v>https://finance.yahoo.com/small-business/articles/bilt-partners-global-citizen-global-131000150.html</v>
+        <v>https://express-press-release.net/news/2026/10/19/1777199</v>
       </c>
       <c r="F36" t="str">
-        <v>NEW YORK, August 28, 2026--Bilt, the membership that connects where you live with the places you love, today announced a collaboration with Global Citizen, and Global Citizen Ambassador Hugh Jackman as the featured guest for September Rent Day®. Hugh joins Bilt's monthly Rent Free™ game show, where the better he does, the more Bilt Members win free rent.</v>
+        <v>From glasses-free gaming monitors to holographic retail windows and surgical visualization, 3D displays are moving out of the novelty category and into mainstream products. Rising [read full press release...]</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>Cooking Mastery Hits 3 Million Global Downloads, Marking Major Milestone for Meow Studios</v>
+        <v>The Magic of Tomorrowland Lands In Shanghai For A Two-Day Sold Out Spectacle</v>
       </c>
       <c r="B37" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-18</v>
       </c>
       <c r="C37" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D37" t="str">
         <v>Gaming</v>
       </c>
       <c r="E37" t="str">
-        <v>https://pressreleasenews.org/pressroom/cooking-mastery-hits-3-million-global-downloads-marking-major-milestone-for-meow-studios</v>
+        <v>https://www.prnewswire.com/news-releases/the-magic-of-tomorrowland-lands-in-shanghai-for-a-two-day-sold-out-spectacle-302911987.html</v>
       </c>
       <c r="F37" t="str">
-        <v>Meow Studios' Cooking Mastery has surpassed 3 million downloads worldwide, reflecting the game's global appeal and the studio's ongoing commitment to updates and community engagement.</v>
+        <v>SHANGHAI, Oct. 18, 2026 /PRNewswire/ -- Tomorrowland brought its signature festival experience to Shanghai for the second edition of The Magic of Tomorrowland in China. In partnership with Hero Esports, INS LAND and Budweiser, the festival transformed Hero Dome into a two-day celebration...</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>Recent Release, "R. And A.'s Official Winter Rules," Offers Cold-Weather Golfers a Practical Guide to Keeping Their Game Competitive When Temperatures Drop</v>
+        <v>BC Engine, de BC.GAME, supera los 10 millones de dólares en recompensas a seis meses de su lanzamiento</v>
       </c>
       <c r="B38" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-18</v>
       </c>
       <c r="C38" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D38" t="str">
         <v>Gaming</v>
       </c>
       <c r="E38" t="str">
-        <v>https://www.pr.com/press-release/977157</v>
+        <v>https://www.prnewswire.com/news-releases/bc-engine-de-bcgame-supera-los-10-millones-de-dolares-en-recompensas-a-seis-meses-de-su-lanzamiento-302911905.html</v>
       </c>
       <c r="F38" t="str">
-        <v>Robert Barker has completed a new book, "R. and A.'s Official Winter Rules," born from decades of experience managing one of Indianapolis's most challenging courses. After playing over three hundred rounds in a single season alongside his assistant, Barker and Adam West Roberts recognized a genuine need in the golfing community: a comprehensive collection of rules designed specifically for winter play. Rather [PR.com]</v>
+        <v>Lanzado en abril de 2026, BC Engine ha alcanzado un hito importante en cuanto a recompensas acumuladas, consolidando su papel como mecanismo fundamental de reparto de valor dentro del ecosistema de BC.GAME. BELIZE CITY, Belice, 18 de octubre de 2026 /PRNewswire/ -- BC.GAME - la...</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>'Ragnarok Zero: Global' Sees Strong Momentum Following Official Launch</v>
+        <v>Le moteur BC Engine de BC.GAME a dépassé les 10 millions de dollars de récompenses en six mois après son lancement.</v>
       </c>
       <c r="B39" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-18</v>
       </c>
       <c r="C39" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D39" t="str">
         <v>Gaming</v>
       </c>
       <c r="E39" t="str">
-        <v>https://www.prnewswire.com/news-releases/ragnarok-zero-global-sees-strong-momentum-following-official-launch-302862622.html</v>
+        <v>https://www.prnewswire.com/news-releases/le-moteur-bc-engine-de-bcgame-a-depasse-les-10-millions-de-dollars-de-recompenses-en-six-mois-apres-son-lancement-302911902.html</v>
       </c>
       <c r="F39" t="str">
-        <v>KUALA LUMPUR, Malaysia, Aug. 28, 2026 /PRNewswire/ -- Gravity Game Unite (GGU)'s new global PC MMORPG, Ragnarok Zero: Global, has made a strong start, drawing enthusiastic interest from players around the world following its official launch. In particular, the Odin server in Southeast...</v>
+        <v>Lancé en avril 2026, BC Engine a franchi une étape importante en matière de récompenses cumulées, renforçant ainsi son rôle de mécanisme central de partage de valeur au sein de l'écosystème BC.GAME. BELIZE CITY, Belize, 18 octobre 2026 /PRNewswire/ -- BC.GAME - la plateforme mondiale de...</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>4‑Year Running: Anti-Cheat Expert (ACE) Appears at Gamescom, Partnering with European Game Studios</v>
+        <v>BC Engine di BC.GAME supera i 10 milioni di dollari in premi nei primi sei mesi dal lancio</v>
       </c>
       <c r="B40" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-18</v>
       </c>
       <c r="C40" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D40" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E40" t="str">
-        <v>https://www.prnewswire.com/news-releases/4year-running-anti-cheat-expert-ace--appears-at-gamescom-partnering-with-european-game-studios-302862554.html</v>
+        <v>https://www.prnewswire.com/news-releases/bc-engine-di-bcgame-supera-i-10-milioni-di-dollari-in-premi-nei-primi-sei-mesi-dal-lancio-302911901.html</v>
       </c>
       <c r="F40" t="str">
-        <v>COLOGNE, Germany, Aug. 28, 2026 /PRNewswire/ -- Anti-Cheat Expert (ACE) returned to Gamescom for the fourth consecutive year, presenting a full-lifecycle security framework for complex game operations. During the event, ACE and Tencent Cloud signed a partnership agreement with German game...</v>
+        <v>Lanciato nell'aprile 2026, BC Engine ha raggiunto un importante traguardo in termini di premi cumulativi, rafforzando il proprio ruolo di meccanismo centrale per la condivisione del valore all'interno dell'ecosistema BC.GAME BELIZE CITY, Belize, 18 ottobre 2026 /PRNewswire/ -- BC.GAME,...</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>Block Blast! Expands Local Player Experiences in Japan</v>
+        <v>BC.GAME's BC Engine overtreft tien miljoen dollar aan beloningen in zes maanden na lancering</v>
       </c>
       <c r="B41" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-18</v>
       </c>
       <c r="C41" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D41" t="str">
         <v>Gaming</v>
       </c>
       <c r="E41" t="str">
-        <v>https://finance.yahoo.com/media-advertising/articles/block-blast-expands-local-player-040000996.html</v>
+        <v>https://www.prnewswire.com/news-releases/bcgames-bc-engine-overtreft-tien-miljoen-dollar-aan-beloningen-in-zes-maanden-na-lancering-302911900.html</v>
       </c>
       <c r="F41" t="str">
-        <v>TOKYO, August 28, 2026--Block Blast! is continuing to expand its local player engagement in Japan, most recently meeting gaming creators and fans at TikTok for Gaming GG祭2026 on August 11 at Tokyo Big Sight. The appearance follows earlier seasonal activities in Japan and reflects Hungry Studio’s effort to create experiences shaped around local players.</v>
+        <v>BC Engine heeft na zijn lancering in april 2026 een belangrijke mijlpaal bereikt in cumulatieve beloningen, waardoor zijn rol als kernmechanisme voor waardeverdeling binnen het BC.GAME-ecosysteem wordt versterkt. BELIZE-STAD, Belize, 18 oktober 2026 /PRNewswire/ -- BC.GAME - het bekroonde...</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>Sneaky Sasquatch fans are in for a big treat on Apple Arcade with an exciting crossover, a new sneaky adventure, and birthday stickers in Messages</v>
+        <v>RTX Spark Ignites Global Celebration as New Windows PCs Arrive</v>
       </c>
       <c r="B42" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-17</v>
       </c>
       <c r="C42" t="str">
-        <v>WebWire</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D42" t="str">
-        <v>Gaming</v>
+        <v>AI, SaaS, Gaming, Media</v>
       </c>
       <c r="E42" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359636</v>
+        <v>https://blogs.nvidia.com/blog/local-ai-rtx-spark-windows-laptops-celebration/</v>
       </c>
       <c r="F42" t="str">
-        <v>More Sasquatch, more fun: Today, the sneakiest crossover of the summer lands exclusively on Apple Arcade. Through October 7, Sneaky Sasquatch transforms the iconic world of Subway Surfers+ with the charm and aesthetic of the hit open-world Arcade game. Players can unlock four character skins and two unique hoverboards, and dash through a reimagined level inspired by Sasquatch Valley locations, with raccoon coins replacing the classic gold ones and the security guard trading his usual l... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359636</v>
+        <v>NVIDIA RTX Spark laptops are now available, bringing NVIDIA Blackwell RTX graphics, up to 128GB of unified memory and the full NVIDIA AI platform to slim, premium Windows PCs.  Starting at $2,399, laptops from ASUS, Dell, HP, Lenovo, Microsoft and MSI bring powerful local AI, content creation and gaming capabilities to a portable device, with […]</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>NorthStar Gaming Acknowledges AGCO Order of Monetary Penalty</v>
+        <v>Evergreen State Heat &amp;amp; AC Big Game Guarantee Reaches $219,991 With 93 Local Customers</v>
       </c>
       <c r="B43" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-17</v>
       </c>
       <c r="C43" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PRWeb</v>
       </c>
       <c r="D43" t="str">
         <v>Gaming</v>
       </c>
       <c r="E43" t="str">
-        <v>https://www.newsfilecorp.com/release/311884/NorthStar-Gaming-Acknowledges-AGCO-Order-of-Monetary-Penalty</v>
+        <v>https://www.prweb.com/releases/evergreen-state-heat--ac-big-game-guarantee-reaches-219-991-with-93-local-customers-302911688.html</v>
       </c>
       <c r="F43" t="str">
-        <v>Toronto, Ontario--(Newsfile Corp. - August 27, 2026) - NorthStar Gaming Holdings Inc. (TSXV: BET) ("NorthStar" or the "Company") today acknowledges receipt of an Order of Monetary Penalty (the Order) from the Alcohol and Gaming Commission of Ontario (AGCO) in respect of its licensed subsidiary, NorthStar Gaming (Ontario) Inc. NorthStar has agreed to settle the matter for $80,000.The Order relates to a single player account during the period of March 2024 to June 2025. During such period, the...</v>
+        <v>Evergreen State Heat &amp; AC says 81 families and 12 businesses are taking part in its Big Game Guarantee as of October 9. The promotion now includes $219,991 in qualifying customer payments that may be refunded if Seattle wins the Big Game and all Official Rules are met. SNOHOMISH, Wash.,...</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>Ahlan wa sahlan (welcome), Omar! Marmoush arrives on loan</v>
+        <v>Americas Cardroom Sets November 4 for Default ScreenShield Protection</v>
       </c>
       <c r="B44" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-17</v>
       </c>
       <c r="C44" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D44" t="str">
-        <v>Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E44" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359627</v>
+        <v>https://pr-inside.com/americas-cardroom-sets-november-4-for-default-screenshield-protection-r5234392.htm</v>
       </c>
       <c r="F44" t="str">
-        <v>Omar said: &amp;#34;It feels amazing to be here. I&amp;#39;m so excited to get started with the team and I can&amp;#39;t wait to meet the fans. - - &amp;#34;Tottenham Hotspur is one of the biggest clubs in England, if not the world, and the project was very attractive to me. - - &amp;#8220;I&amp;#39;ve spoken with the Head Coach, I loved what he had to say and I&amp;#39;m sure our passion for the game will go very well together.&amp;#8221; - - Sporting Director, Johan Lange, said: &amp;#34;Omar is a quality player and his arrival represents a statement of our intent.... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359627</v>
+        <v>(PR-inside.com) Rollout follows a 2M+ hand Game Integrity review while keeping player control in-client. SAN JOSÉ, COSTA RICA / ACCESS Newswire / October 16, 2026 / Americas Cardroom players will have ScreenShield enabled by default beginning November 4 as Winning Poker Network broadens the use of its table-protection technology across the network. ScreenShield is designed to block protected WPN poker-table content from the screen-capture and screen-sharing methods covered by the technology. Players continue to see and play their tables normally. The feature will be visible in the lower-left area of the poker client and will have a dedicated control inside Settings. The default-on approach ..</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>Once Human Now Available on PS5 and XBOX</v>
+        <v>Celebrating the next generation of Latin American game creators</v>
       </c>
       <c r="B45" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C45" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-microsoft</v>
       </c>
       <c r="D45" t="str">
-        <v>Gaming, Media</v>
+        <v>Gaming</v>
       </c>
       <c r="E45" t="str">
-        <v>https://www.prnewswire.com/news-releases/once-human-now-available-on-ps5-and-xbox-302862134.html</v>
+        <v>https://news.xbox.com/en-us/2026/10/16/xbox-latin-american-latam-game-camp-id-xbox/</v>
       </c>
       <c r="F45" t="str">
-        <v>Free-To-Play Strange Worlds Survival Title Also Reveals Ocean Expansion The Largest Content Update Yet GUANGZHOU, China, Aug. 27, 2026 /PRNewswire/ -- NetEase Games and Starry Studio announced that their hit free-to-play strange worlds survival title, Once Human is out now on PlayStation...</v>
+        <v>The post Celebrating the next generation of Latin American game creators appeared first on Source.</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>Samsung Introduces New Odyssey Lineup for Fast-Paced Gaming at Gamescom 2026</v>
+        <v>Galaxy S26 Ultra Earns Spot on TIME's Best Inventions of 2026</v>
       </c>
       <c r="B46" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C46" t="str">
-        <v>mlpr-samsung</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D46" t="str">
-        <v>Gaming</v>
+        <v>AI, Gaming</v>
       </c>
       <c r="E46" t="str">
-        <v>https://news.samsung.com/global/samsung-introduces-new-odyssey-lineup-for-fast-paced-gaming-at-gamescom-2026</v>
+        <v>https://www.prnewswire.com/news-releases/galaxy-s26-ultra-earns-spot-on-times-best-inventions-of-2026-302911533.html</v>
       </c>
       <c r="F46" t="str">
-        <v>Samsung Electronics today announced its 2027 Odyssey gaming monitor lineup at Gamescom 2026, the world’s largest gaming event, being held in Cologne, Germany from Aug. 26-30. The new lineup introduces multiple Odyssey models that feature world-first innovations, empowering players with greater versatility across speed, screen size, picture quality, and flexible display modes. “Players come to […]</v>
+        <v>Samsung's top-of-the-line Galaxy S series device adds to its list of accolades Samsung's Bespoke AI Family Hub™ Refrigerator with AI Vision and Odyssey G8 Gaming Monitor (G80HS) also included on list PLANO, Texas, Oct. 16, 2026 /PRNewswire/ -- Galaxy S26 Ultra has been named to TIME's...</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>Greener Game, Bigger Impact: Veolia Brings Sustainability Leadership to Pickleball Tournaments in North Carolina and Arizona with Professional Pickleball Association (PPA)</v>
+        <v>A 10 Year Old Game Designer's Tabletop Game Hits the Global Market!</v>
       </c>
       <c r="B47" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C47" t="str">
-        <v>mlpr-businesswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D47" t="str">
-        <v>Energy, Gaming</v>
+        <v>Retail, Gaming, Education</v>
       </c>
       <c r="E47" t="str">
-        <v>https://finance.yahoo.com/energy/articles/greener-game-bigger-impact-veolia-160000735.html</v>
+        <v>https://pressat.co.uk/releases/a-10-year-old-game-designers-tabletop-game-hits-the-global-market-6df950a4bc5f019220b5578cafd5b7ff/</v>
       </c>
       <c r="F47" t="str">
-        <v>CARY, N.C. &amp; MESA, Ariz., August 27, 2026--For the past three years, to support the growth of pickleball in the United States, Veolia, a global leader in the water, waste and energy sectors, is demonstrating how large sporting events can reduce waste and conserve resources through its ongoing partnership with the Professional Pickleball Association (PPA). Veolia sponsors six tournaments on the professional tour per year, including two tournaments this September:</v>
+        <v xml:space="preserve">Friday 16 October, 2026 PRESS RELEASE: FOR IMMEDIATE RELEASE From a 10-year-old’s idea to international retail: Teenage game designer Laurie Buchanan takes Wizerds, Warriors, &amp; Werewolves to Essen Created when he was just 10, Laurie Buchanan’s fast-paced fantasy card game has now reached retail, with the young designer set to demonstrate his creation to an international audience at SPIEL Essen on the Tycoon Games booth 5A110. Wizerds, Warriors, &amp; Werewolves, published by Tycoon Games, began with Laurie’s ambition to create a fantasy card game packed with action, mischief, and big fun in a small package. Now 15, Laurie will be demonstrating the game to visitors at SPIEL Essen in Germany, giving players the opportunity to experience the game for themselves and meet the young designer behind </v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>Xsolla Launches Game Biz Institute, an Editorial Platform Where Industry Practitioners Explain the Business of Games</v>
+        <v>Hop-On's Digitalage Demonstrates Governed AI Newsroom Infrastructure ...</v>
       </c>
       <c r="B48" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C48" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D48" t="str">
-        <v>Finance, SaaS, Gaming</v>
+        <v>AI, Gaming, Media</v>
       </c>
       <c r="E48" t="str">
-        <v>https://finance.yahoo.com/media-advertising/articles/xsolla-launches-game-biz-institute-153200538.html</v>
+        <v>https://pr-inside.com/hop-on-s-digitalage-demonstrates-governed-ai-newsroom-infrastructure-r5234191.htm</v>
       </c>
       <c r="F48" t="str">
-        <v>LOS ANGELES, August 27, 2026--Xsolla, a global commerce company, today announced the launch of Game Biz Institute (GBI), an editorial platform where named industry practitioners and researchers examine the commercial layer of games: direct-to-player distribution, payments, monetization, user acquisition, and retention.</v>
+        <v>(PR-inside.com) Working pilot is designed to preserve source traceability, editorial approval, production state, quality controls, catalog identity and delivery history across an automated media workflow TEMECULA, CA / ACCESS Newswire / October 16, 2026 / Hop-on, Inc. (OTCID:HPNN) today announced that its wholly owned subsidiary, Digitalage, Inc., has developed a working pilot console for its AI-assisted news-video infrastructure, demonstrating an end-to-end workflow that moves source material through editorial review, video production, quality control, cataloging and delivery. The pilot advances Digitalage beyond individual media-generation tools toward a broader operating layer designed for publishers, news organizations, communications companies and enterprises that need to produce medi</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>IKEA and XBOX launch a new gaming-inspired collection designed to feel at home wherever play happens</v>
+        <v>Explore Bluey's world like never before in Bluey's Happy Snaps, available now!</v>
       </c>
       <c r="B49" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C49" t="str">
         <v>WebWire</v>
       </c>
       <c r="D49" t="str">
         <v>Gaming</v>
       </c>
       <c r="E49" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359602</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362970</v>
       </c>
       <c r="F49" t="str">
-        <v>Introducing YXSTABY, a nine-piece collection designed for gaming. - - Gaming is one of the world&amp;#39;s biggest hobbies and an essential part of everyday life for more than 3 billion people. At home, it moves from room to room and screen to screen, takes place alongside everyday activities, at kitchen tables, on sofas, alongside homework, dinner. The YXSTABY collection is designed for the way gaming fits into daily life, with thoughtful, versatile pieces that make room when it&amp;#39;s time to play. - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359602</v>
+        <v>Play, explore, and capture moments with Bluey and Bingo in this photo-powered adventure across familiar spots from the show. Snap memories solo or side-by-side with a second player, discover Australian wildlife, and turn in-game moments into real fun for real life. Say cheese! Bluey and Bingo have found Dad&amp;#39;s old camera (back from when he was cool). Travel around Bluey&amp;#39;s hometown of Brisbane as you snap photos, chase bin chickens, and uncover hidden surprises. Each snapshot is saved to y... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362970</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>It's Go Time for the GAME SHOW EXPERIENCE, Scientific Games' Multi-State SG Signature Linked Game</v>
+        <v>Opel Trackmania Cup: Professional Gamers go Head-to-Head at the Opel Stand of the Paris Motor Show</v>
       </c>
       <c r="B50" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C50" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D50" t="str">
-        <v>Gaming</v>
+        <v>Automotive, Gaming</v>
       </c>
       <c r="E50" t="str">
-        <v>https://www.prnewswire.com/news-releases/its-go-time-for-the-game-show-experience-scientific-games-multi-state-sg-signature-linked-game-302861489.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362969</v>
       </c>
       <c r="F50" t="str">
-        <v>13 U.S. Lotteries Begin Launching Omnichannel Games, GAME SHOW EXPERIENCE Winners' Event in L.A. Coming in 2027 with up to $10 Million up for Grabs ATLANTA, Aug. 27, 2026 /PRNewswire/ -- Scientific Games' omnichannel SG Signature Linked Game, the GAME SHOW EXPERIENCE, has officially...</v>
+        <v>- - &amp;#8226; Merging automotive and virtual worlds: Opel and Trackmania bring gaming and performance to the Opel booth A42 in hall 4 - &amp;#8226; Trackmania highlight: Professional players compete live at the Opel stand on Saturday - &amp;#8226; Paris and beyond: Gaming community can join the thrilling Opel Trackmania world - - - Beyond its exciting vehicle premieres from the Opel STX Concept to the Opel GSE 27FE GEN4 racing car, the German manufacturer is delivering an immersive entertainment experience a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362969</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>Exciting updates for Sneaky Sasquatch come to Apple Arcade</v>
+        <v>Open up to new possibilities with iPhone Duo</v>
       </c>
       <c r="B51" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C51" t="str">
-        <v>mlpr-apple</v>
+        <v>WebWire</v>
       </c>
       <c r="D51" t="str">
-        <v>Gaming</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E51" t="str">
-        <v>https://www.apple.com/newsroom/2026/08/exciting-updates-for-sneaky-sasquatch-come-to-apple-arcade/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362963</v>
       </c>
       <c r="F51" t="str">
-        <v>Through October 7, Sneaky Sasquatch transforms Subway Surfers+ with the charm and aesthetic of the hit open-world Apple Arcade game.</v>
+        <v>Beginning Friday, October 16, at 5 a.m. PT, customers can pre-order iPhone Duo on apple.com and in the Apple Store app. - - iPhone Duo delivers Apple&amp;#39;s largest iPhone display ever in a foldable design. Opened, it is the thinnest iPhone ever, with an inner display that is 50 percent larger than the display on iPhone 18 Pro Max &amp;#8212; providing a large canvas for viewing content, gaming, and multitasking. Closed, the 5.4-inch outer display delivers 90 percent of the screen area of iPhone 18 Pro... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362963</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>HI-CHEW® Brings Back Halloween Mystery Mix with an All-New Secret Flavor to Uncover</v>
+        <v>NVIDIA RTX Spark PCs Available Today — A New Beginning for Windows PCs</v>
       </c>
       <c r="B52" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C52" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D52" t="str">
-        <v>Gaming</v>
+        <v>AI, SaaS, Gaming</v>
       </c>
       <c r="E52" t="str">
-        <v>https://www.prnewswire.com/news-releases/hi-chew-brings-back-halloween-mystery-mix-with-an-all-new-secret-flavor-to-uncover-302861011.html</v>
+        <v>https://nvidianews.nvidia.com/news/nvidia-rtx-spark-pcs-available-today-a-new-beginning-for-windows-pcs</v>
       </c>
       <c r="F52" t="str">
-        <v>Featuring Green Apple, Orange Creamsicle, Cotton Candy and a secret new flavor hidden in every bag for a frightfully fun guessing game. IRVINE, Calif., Aug. 27, 2026 /PRNewswire/ -- HI-CHEW®, the immensely fruity, intensely chewy candy brand is embracing the unknown this Halloween with...</v>
+        <v>NVIDIA today announced the availability of NVIDIA RTX Spark™ laptops, bringing together RTX graphics and NVIDIA’s full-stack AI platform in slim, premium Windows PCs for accelerated creation, immersive gaming and powerful local AI — rolling out from ASUS, Dell, HP, Lenovo, Microsoft and MSI.</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>Biggest, Bloodiest Update to Hunt: Showdown 1896 is Almost Here</v>
+        <v>BC.GAME's BC Engine surpasses $10 million in rewards in six months after launch</v>
       </c>
       <c r="B53" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C53" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D53" t="str">
-        <v>Gaming, Media</v>
+        <v>SaaS, Gaming</v>
       </c>
       <c r="E53" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359591</v>
+        <v>https://www.prnewswire.com/news-releases/bcgames-bc-engine-surpasses-10-million-in-rewards-in-six-months-after-launch-302911182.html</v>
       </c>
       <c r="F53" t="str">
-        <v>Hunters, - - This September 8 th we bring you a grim tale of dark experiments, a story of monstrous hunger, and bloody, Corrupted promises of power in Blood Testament. Our new in-game Event will be the biggest one this year, and will bring with it Update 2.9 with good bloody content and many exciting changes. - - Take a look at the trailer for Blood Testament now: - - Blood Testament: Event Official Cinematic Trailer: Hunt: Showdown 1896 - - A New Nightmare Is Rising - Desperate men make... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359591</v>
-[...2 lines deleted...]
-    <row r="54">
+        <v>Launched in April 2026, BC Engine has reached a major milestone in cumulative rewards, strengthening its role as a core value-sharing mechanism within the BC.GAME ecosystem BELIZE CITY, Belize, Oct. 16, 2026 /PRNewswire/ -- BC.GAME - the award-winning global online entertainment platform...</v>
+      </c>
+    </row>
+    <row r="54" xml:space="preserve">
       <c r="A54" t="str">
-        <v>Metro 2039 Reveals “Renegade” Gameplay Trailer at Opening Night Live</v>
+        <v>Black Spade bringing Squid Game: The Experience to Southeast Asia</v>
       </c>
       <c r="B54" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C54" t="str">
-        <v>WebWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D54" t="str">
-        <v>Gaming</v>
+        <v>Finance, Healthcare, Real Estate, Energy, Gaming, Media</v>
       </c>
       <c r="E54" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359590</v>
-[...2 lines deleted...]
-        <v>At Opening Night Live, we revealed our next gameplay trailer delving deeper into the character and motivations of our new voiced protagonist, The Stranger. - - Entitled &amp;#8220;Renegade&amp;#8221;, this action-packed 2-minute trailer is captured entirely in-game from gameplay and custom camera work. The next iteration of the critically acclaimed METRO Franchise, METRO 2039 launches February 2027 on PlayStation 5, Xbox Series S: X, Steam and Epic Games Store. - - Introduced on stage by 4A Games Executive Prod... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359590</v>
+        <v>https://www.acnnewswire.com/press-release/english/110850/</v>
+      </c>
+      <c r="F54" t="str" xml:space="preserve">
+        <v xml:space="preserve">Hong Kong/Jakarta, Oct 16, 2026 - (ACN Newswire) - Black Spade is pleased to announce its role alongside Kingsmen Xperience in bringing Netflix’s Squid Game: The Experience to Indonesia with local operator SideQuest Worlds, part of PT Vista Adhya Paragon, bringing expertise in media and immersive entertainment.
+Opening on 16 October 2026 at Agora Mall in Jakarta’s Thamrin Nine complex, home to Indonesia’s tallest building, it is the first Squid Game: The Experience in Southeast Asia, bringing the acclaimed series to life through immersive environments and interactive challenges.
+Spanning more than 1,900 square metres, the Jakarta attraction features games inspired by the series, themed environments, photo zones and food and beverage offerings. Following editions in New York, Madrid, Seoul, London, Sydney and Tokyo, it brings the global entertainment experience to Indonesian audiences and visitors from across the region.
+Photo Caption:
+From the left: Jonny Moran (Netflix), Corey Redmond (Kingsmen), project representative, Hardie Widarma (SideQuest Worlds), Andrew Chin (SideQuest Worlds), and Dennis Tam (President and CEO of Black Spade)
+About Black Spade Capital Limited
+Black Spade Capital Limited is an established family office that manages the private investments of Mr. Lawrence Ho. Headquartered in Hong Kong, its global portfolio consists of a wide spectrum of cross-border investments as it consistently seeks to add new projects and opportunities to its investment mix. Black Spade’s investment strategy maximizes coverage of geographic regions and sectors whilst maintaining a portfolio of diversified asset classes, ranging from equity, fixed income, medical technology, leisure and culture, green energy, real estate to Pre-IPO investments. In August 2023, Black Spade Acquisition Co, a blank check company (SPAC) sponsored by Black Spade, completed a US$23 billion business combination with VinFast Auto Ltd. The second SPAC of Black Spade, Black Spade Acquisition II Co, completed a business combination with global media and entertainment powerhouse The Generation Essentials Group in about 9 months’ time in June 2025. Its third SPAC, Black Spade Acquisition III Co in August 2026, announced the signing of a business combination agreement with Astrum Space Inc, a satellite communications company developing a wholesale satellite-to-device (“S2D”) broadcast and data-distribution network.
+Media Enquiries:
+Strategic Financial Relations Limited
+Vicky Lee
+Tel: +852 2864 4834
+Email: vicky.lee@sprg.com.hk
+Iris Au Yeung
+Tel: +852 2114 4913
+Email: iris.auyeung@sprg.com.hk
+Website: www.sprg.com.hk
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>Game Set Mahj Says "Let Them Play Mahjong" With Debut of Scheduling &amp;amp; Coordination Tool For Mahjong Groups</v>
+        <v>Live Love Liv Sends Kids Fighting Cancer to Their First Broncos Game</v>
       </c>
       <c r="B55" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C55" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D55" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Healthcare, Gaming</v>
       </c>
       <c r="E55" t="str">
-        <v>https://www.prnewswire.com/news-releases/game-set-mahj-says-let-them-play-mahjong-with-debut-of-scheduling--coordination-tool-for-mahjong-groups-302861256.html</v>
+        <v>https://prunderground.com/live-love-liv-sends-kids-fighting-cancer-to-their-first-broncos-game/cmv83rgwo000406l0zctduduc</v>
       </c>
       <c r="F55" t="str">
-        <v>Designed for how American Mahjong is played, Game Set Mahj helps mahjong groups organize their games, players to find their mahjong crew and everyone keep their mahjong life simplified. DENVER, Aug. 27, 2026 /PRNewswire/ -- Game Set Mahj, a new platform designed to help mahjong clubs,...</v>
+        <v>Denver physician Ozzie Grenardo honors his late daughter with free Broncos tickets, parking and a food gift card for young cancer patients and survivors ages 6-26. The post Live Love Liv Sends Kids Fighting Cancer to Their First Broncos Game first appeared on</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>CTW to Participate and Present at Upcoming September Investment Conferences</v>
+        <v>GGBET UA and FC Polissya Host Media Game for Journalists</v>
       </c>
       <c r="B56" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C56" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D56" t="str">
-        <v>Finance, SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E56" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/27/3352000/0/en/ctw-to-participate-and-present-at-upcoming-september-investment-conferences.html</v>
+        <v>https://www.newsfilecorp.com/release/318692/GGBET-UA-and-FC-Polissya-Host-Media-Game-for-Journalists</v>
       </c>
       <c r="F56" t="str">
-        <v>TOKYO, Aug. 27, 2026 (GLOBE NEWSWIRE) -- CTW (Nasdaq: CTW) ("CTW" or "the Company"), a leading game platform company providing global access to web-based games through its flagship platform, G123.jp , today announced that its management and investor relations teams will participate at the following upcoming September 2026 investment conferences.</v>
+        <v>Kyiv, Ukraine--(Newsfile Corp. - October 15, 2026) - FC Polissya, one of Ukraine's top football clubs, flipped the script with a training session like no other at their home ground in Zhytomyr. Known across Ukraine as the Polissya Wolves for their ferocious, never-say-die attitude, the team joined forces with official sponsor GGBET UA to organize a Media Game: one big training session with the press invited onto the pitch.Training with the Wolves: GGBET UA puts journalists on the pitch with FC...</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>When Algorithms Screen Algorithms, Real Leaders Don't Get Hired</v>
+        <v>You have been summoned to watch the new Legend of Zelda: Ocarina of Time — Overview Trailer!</v>
       </c>
       <c r="B57" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C57" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D57" t="str">
-        <v>AI, Gaming, Media</v>
+        <v>Gaming</v>
       </c>
       <c r="E57" t="str">
-        <v>https://www.prweb.com/releases/when-algorithms-screen-algorithms-real-leaders-dont-get-hired-302860438.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362918</v>
       </c>
       <c r="F57" t="str">
-        <v>When corporations automated hiring, candidates deployed AI bots to game the system. The result is an enterprise disaster: congested funnels, compromised video interviews, and an influx of synthetic hires who freeze under actual operational pressure. In Forbes, executive search leader...</v>
+        <v>Every adventure has a beginning. Here is your chance to join a young Link on an adventure across time in a vast, mythic world with the Legend of Zelda: Ocarina of Time game, completely reborn for the Nintendo Switch 2 system and launching Nov. 5. - - Venture beyond the Kokiri forest with this brand-new overview trailer showcasing the game&amp;#39;s enhanced visuals and new gameplay elements. - - The Legend of Zelda: Ocarina of Time invites you to put yourself at the center of an epic adventu... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362918</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>NetDragon Announces 2026 Interim Financial Results</v>
+        <v>Netflix's KPop Demon Hunters Is Coming to Toca Boca World™ This October</v>
       </c>
       <c r="B58" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C58" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D58" t="str">
-        <v>Finance, AI, Gaming, Education</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E58" t="str">
-        <v>https://www.prnewswire.com/news-releases/netdragon-announces-2026-interim-financial-results-302861727.html</v>
+        <v>https://www.prnewswire.com/news-releases/netflixs-kpop-demon-hunters-is-coming-to-toca-boca-world-this-october-302908588.html</v>
       </c>
       <c r="F58" t="str">
-        <v>NetDragon Transforms with AI Workforce Ecosystem - Moyu Improving Business Performance of Both Gaming and Education Business Continues Shareholder Return as Promised HONG KONG, Aug. 27, 2026 /PRNewswire/ -- NetDragon Websoft Holdings Limited ("NetDragon" or the "Company"; Hong Kong Stock...</v>
+        <v>Players can unleash their inner idol with exclusive in-game fashion and music from the award-winning film TORONTO, Oct. 15, 2026 /PRNewswire/ -- Spin Master's digital studio Toca Boca® is bringing Netflix's most popular film, KPop Demon Hunters, into the Toca Boca World app, giving its...</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>Samsung Display Elevates Gaming Immersion with QD-OLED at Gamescom 2026</v>
+        <v>MAHA PAC and MAHA Action PAC announce Make Iowa Healthy Again Rally &amp;amp; Commits over $1.9 Million to Elect Zach Lahn and support Six House Candidates in Midterm Push and a Ground Game</v>
       </c>
       <c r="B59" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C59" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D59" t="str">
         <v>Gaming</v>
       </c>
       <c r="E59" t="str">
-        <v>https://finance.yahoo.com/technology/articles/samsung-display-elevates-gaming-immersion-083000762.html</v>
+        <v>https://www.prnewswire.com/news-releases/maha-pac-and-maha-action-pac-announce-make-iowa-healthy-again-rally--commits-over-1-9-million-to-elect-zach-lahn-and-support-six-house-candidates-in-midterm-push-and-a-ground-game-302910241.html</v>
       </c>
       <c r="F59" t="str">
-        <v>SEOUL, South Korea, August 27, 2026--Samsung Display will showcase the gaming performance advantages of QD-OLED through collaborations with global game companies at gamescom 2026, the world’s largest gaming exhibition. The company also announced plans to begin mass production of 24.5-inch QD-OLED panels optimized for eSports and FPS games by the end of this year, underscoring its technology leadership in the gaming monitor market.</v>
+        <v>MAHA Action PAC donates $1.5 million to Zach Lahn's campaign for governor of Iowa, is deploying MAHA volunteers for a 15-day field program across Iowa, and MAHA PAC adds $150,000 for Lahn and $250,000 across six House races, as the movement makes its closing-stretch deployment ahead of...</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>WEMADE Launches Global Pre-Registration for Web3 Roguelike Defense Game Hellsquad Rrrush!: Stone Rush</v>
+        <v>Metro 2039 Pre-Orders Now Open</v>
       </c>
       <c r="B60" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C60" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D60" t="str">
-        <v>Crypto, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E60" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/27/3351810/0/en/wemade-launches-global-pre-registration-for-web3-roguelike-defense-game-hellsquad-rrrush-stone-rush.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362897</v>
       </c>
       <c r="F60" t="str">
-        <v>Following over 1 million downloads for its Web2 predecessor, LightCON’s hit casual defense game expands into Web3 with exclusive token rewards and cross-game utility Following over 1 million downloads for its Web2 predecessor, LightCON’s hit casual defense game expands into Web3 with exclusive token rewards and cross-game utility</v>
+        <v>Prepare to enter the dark heart of the Metro, as METRO 2039 pre-orders go live with Standard, Deluxe and Collector&amp;#39;s Edition and pre-order bonus details, ahead of its launch on PlayStation&amp;#174; 5, Xbox Series X: S, and PC (Steam, Epic Games Store, Xbox on PC) on February 4th 2027.* - - Watch the pre-order sizzle trailer here: https://youtu.be/NTQgMol3IaY - - The METRO 2039 Specialist Pack is available as a universal pre-order bonus. The pack includes three blueprints, delivering early un... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362897</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>Tencent Games Central Tech Makes Its gamescom Debut, Accelerating Game Industry Innovation with Full-Pipeline Proprietary AI Technologies</v>
+        <v>The Professor Who Teaches Students to Read Games, Not Win Them</v>
       </c>
       <c r="B61" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C61" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D61" t="str">
-        <v>AI, Gaming, Media</v>
+        <v>Gaming, Media, Education</v>
       </c>
       <c r="E61" t="str">
-        <v>https://www.prnewswire.com/news-releases/tencent-games-central-tech-makes-its-gamescom-debut-accelerating-game-industry-innovation-with-full-pipeline-proprietary-ai-technologies-302861469.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362887</v>
       </c>
       <c r="F61" t="str">
-        <v>COLOGNE, Germany, Aug. 27, 2026 /PRNewswire/ -- Tencent Games Central Tech recently made its gamescom debut as a unified brand. Together with Motus AI, GIGA, MagicDawn, ACE, GVoice and WeTest, it presented a proprietary technology portfolio covering game content production, gameplay...</v>
+        <v>A love of the humanities, video game arcades, and journalism mark an unlikely path to the university classroom. But that was the route taken by Shim Ho-nam, now a professor at Chung-Ang University in South Korea. Now he&amp;#39;s using his knowledge to teach a university course that shows how video games can be a portal to explore people, society, and life. What video games can teach us about people and society: Video Games and the Humanities His welcome for students sets the tone. In a post on... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362887</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>„The International 2026" endet in Shanghai - ein Fest für Esports, Kultur und globale Verbundenheit</v>
+        <v>Dial Up the Cloud: NVIDIA DLSS 4.5 Controls Arrive on GeForce NOW</v>
       </c>
       <c r="B62" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C62" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D62" t="str">
-        <v>Gaming</v>
+        <v>SaaS, Gaming</v>
       </c>
       <c r="E62" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-international-2026-endet-in-shanghai--ein-fest-fur-esports-kultur-und-globale-verbundenheit-302861236.html</v>
+        <v>https://blogs.nvidia.com/blog/geforce-now-thursday-enshrouded-update/</v>
       </c>
       <c r="F62" t="str">
-        <v>SHANGHAI, 27. August 2026 /PRNewswire/ -- The International 2026 (TI2026), die 15. Ausgabe des weltweit führenden E-Sport-Turniers von Dota 2, ging am 23. August im SPD Bank Oriental Sports Center zu Ende. In einem spannenden Best-of-Five-Finale besiegte Team Spirit Team Vision mit 3:2...</v>
+        <v>Dial in the next gaming session this GFN Thursday. New NVIDIA DLSS 4.5 controls give GeForce NOW members more choice over how supported games look and perform in the cloud, even without the latest hardware. Then, step into the Shroud as Keen Games’ Enshrouded leaves early access with its 1.0 release, or let the bolts […]</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>Red Bulls to Host Anime Night at Sports Illustrated Stadium, presented by New Jersey Lottery, Featuring Yu-Gi-Oh! TCG Giveaways</v>
+        <v>Modular Medical Launches Digital Learning Tools to Support Adoption ...</v>
       </c>
       <c r="B63" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C63" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D63" t="str">
-        <v>Gaming</v>
+        <v>Finance, Healthcare, Gaming, Education</v>
       </c>
       <c r="E63" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359570</v>
+        <v>https://pr-inside.com/modular-medical-launches-digital-learning-tools-to-support-adoption-r5233752.htm</v>
       </c>
       <c r="F63" t="str">
-        <v>Red Bull New York will host Anime Night, presented by the New Jersey Lottery, on Saturday, August 29, when New York faces Philadelphia Union at Sports Illustrated Stadium. Kickoff is scheduled for 7:30 PM ET. - - The matchday will center on Yu-Gi-Oh!, with themed giveaways, hands-on gameplay and prizing throughout Sports Illustrated Stadium. Fan favorite Darren Dunstan, the English voice actor of Maximillion Pegasus, will be in attendance. - - On the BULLevard, fans can learn the game throug... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359570</v>
+        <v>(PR-inside.com) Game-Based Education Tools Designed to Help Improve Patient Familiarity with Pump Therapy and Support Healthcare Providers in Identifying Candidates for Pump Adoption SAN DIEGO, CA / ACCESS Newswire / October 15, 2026 / Modular Medical, Inc. ("Modular Medical" or "the Company") (NASDAQ:MODD), a commercial-stage medical device company preparing for the full commercial launch of its next-generation Pivot™ tubeless patch pump, today announced the launch of two innovative digital education resources designed to assist people living with diabetes build familiarity and confidence with insulin therapy ahead of formal training on the Pivot insulin delivery system. Developed in partnership with Relevate Health Games, the ..</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>Play the Call of Duty: Modern Warfare 4 Open Beta this weekend!</v>
+        <v>Modular Medical Launches Digital Learning Tools to Support Adoption of Pivot Insulin Delivery System</v>
       </c>
       <c r="B64" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C64" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D64" t="str">
-        <v>Gaming, Media</v>
+        <v>Healthcare, Gaming, Education</v>
       </c>
       <c r="E64" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359561</v>
+        <v>https://www.newswire.com/news/modular-medical-launches-digital-learning-tools-to-support-adoption-of-pivot</v>
       </c>
       <c r="F64" t="str">
-        <v>Call of Duty&amp;#174;: Modern Warfare&amp;#174; 4 comes out for the Nintendo Switch&amp;#8482; 2 system on Oct. 23, but you can explore some of its multiplayer* and single-player content this weekend ! - - From Aug. 28 at 10:00 a.m. PT to Sept. 1 at 10:00 a.m. PT, players with a Nintendo Switch 2 system can take part in the Modern Warfare 4 Open Beta. There&amp;#39;s a lot of content to dive into, such as Multiplayer modes, a playable Campaign mission, Ground War, and much more. - - To get ahead of the curve, you... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359561</v>
+        <v>Game-Based Education Tools Designed to Help Improve Patient Familiarity with Pump Therapy and Support Healthcare Providers in Identifying Candidates for Pump Adoption</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>All Bettors Just Launched. And It’s Betting You’re Tired of Betting Platforms</v>
+        <v>Get ready for the biggest weekend in livestreaming</v>
       </c>
       <c r="B65" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C65" t="str">
-        <v>PressReleaseNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D65" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Gaming</v>
       </c>
       <c r="E65" t="str">
-        <v>https://pressreleasenews.org/pressroom/all-bettors-just-launched-and-its-betting-youre-tired-of-betting-platforms</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362873</v>
       </c>
       <c r="F65" t="str">
-        <v>All Bettors has officially launched as a social, entertainment-first gaming platform that removes financial risk with a free-to-play platform. It offers casino-style games like Blackjack, Slots, and MadChicken, as well as social prediction markets in a real and fun competition.</v>
+        <v>We&amp;#39;re so back &amp;#8211; TwitchCon is returning to San Diego this November 13 - 15, 2026! Get ready for three full days of shows, game demos, Meet &amp;amp; Greets, panels, and tons of easter eggs along the way. We&amp;#39;ve got a docket full of interactive experiences you can only catch live at the show, check it out. - - Get first looks at new games, break world records, and launch your DJ career - - The Biggest GRWM Ever: e.l.f. Cosmetics is attempting the e.l.f.ing impossible &amp;#8211; the Guinness World Record f... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362873</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>Ovintiv Announces Permian and Montney Inventory Additions</v>
+        <v>Hacksaw Group Launches B2B Prediction Markets Platform, Expanding Technology ...</v>
       </c>
       <c r="B66" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C66" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D66" t="str">
-        <v>Finance, Gaming</v>
+        <v>SaaS, Gaming</v>
       </c>
       <c r="E66" t="str">
-        <v>https://www.prnewswire.com/news-releases/ovintiv-announces-permian-and-montney-inventory-additions-302861037.html</v>
+        <v>https://pr-inside.com/hacksaw-group-launches-b2b-prediction-markets-platform-expanding-technology-r5233697.htm</v>
       </c>
       <c r="F66" t="str">
-        <v>DENVER, Aug. 26, 2026 /PRNewswire/ -- Ovintiv Inc. (NYSE: OVV) (TSX: OVV) today provided an update on its 2026 ground game acquisition program. On a year-to-date basis, the Company has entered into over 60 transactions, which will result in the addition of approximately 41,000 net acres...</v>
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / October 15, 2026 / Hacksaw Group ("Hacksaw" or the "Company") (STO:HACK), a B2B technology platform and game developer, announces the launch of its B2B Prediction Markets platform, a strategic expansion designed to enable operators to offer prediction market experiences through Hacksaw's technology infrastructure, distribution network and operator ecosystem. Hacksaw also announces that the Malta Gaming Authority ("MGA") has approved the extension of its existing B2B Critical Gaming Supply License to cover Type 3 Gaming Services, in addition to its existing Type 1 Gaming Services authorization. This extension authorizes the offering of B2B peer-to-peer prediction ..</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>N�TRL and “Bussin' With The Boys“ Team Up to Celebrate College Football's Biggest Fans of a Good Time</v>
+        <v>XBOX Nano Controller brings full-size controls to a pocket-friendly design</v>
       </c>
       <c r="B67" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C67" t="str">
-        <v>WebWire</v>
+        <v>mlpr-microsoft</v>
       </c>
       <c r="D67" t="str">
-        <v>Gaming, Media</v>
+        <v>Gaming</v>
       </c>
       <c r="E67" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359557</v>
+        <v>https://news.xbox.com/en-us/2026/10/14/xbox-nano-controller/</v>
       </c>
       <c r="F67" t="str">
-        <v>Key Facts - - - &amp;#8226; N�TRL Vodka Seltzer and &amp;#8220;Bussin&amp;#39; With The Boys&amp;#8221; are launching a new integrated marketing campaign to celebrate the start of college football season.--- - &amp;#8226; The campaign stars co-hosts Will Compton and Taylor Lewan and includes a hero spot inspired by the lengths fans will go to spend more game day moments with friends. - - - &amp;#8226; New digital content, social media activations and fan-focused experiences will roll out throughout the season, bringing N�TRL into the heart of ga... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359557</v>
+        <v>The post XBOX Nano Controller brings full-size controls to a pocket-friendly design appeared first on Source.</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>GothamChess Joins BASILISK, Science's Esports Team, as Head of Chess</v>
+        <v>Step into a brand-new Just Dance experience!</v>
       </c>
       <c r="B68" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C68" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D68" t="str">
-        <v>Gaming, Media</v>
+        <v>Gaming</v>
       </c>
       <c r="E68" t="str">
-        <v>https://www.prnewswire.com/news-releases/gothamchess-joins-basilisk-sciences-esports-team-as-head-of-chess-302860943.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362844</v>
       </c>
       <c r="F68" t="str">
-        <v>The World's #1 Chess Content Creator, Levy "GothamChess" Rozman, Joins BASILISK to Shape the Next Era of Chess Content and Competition NEW YORK, Aug. 26, 2026 /PRNewswire/ -- BASILISK, the global esports organization built to champion science, today announced the signing of Levy...</v>
+        <v>Wait, do you hear that sound? Yep, the decades are calling, so it might be time to raid the back of your closet for parachute pants, cut-off jeans, polyester, or whatever else you feel like! Just Dance: Decades of Hits is out now for the Nintendo Switch&amp;#8482; system. - - From disco classics and &amp;#39;80s anthems to 2000s favorites and today&amp;#39;s hits, choose your decade and dance with your family and friends. Iconic hits across generations The songs, visuals, and themed worlds are inspired by each... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362844</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>From disc to digital: XBOX Insiders get new flexibility for physical games​‌</v>
+        <v>HBO Original Documentary KORDELL STEWART / SLASH &amp; BURN Debuts October 27</v>
       </c>
       <c r="B69" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C69" t="str">
-        <v>mlpr-microsoft</v>
+        <v>WebWire</v>
       </c>
       <c r="D69" t="str">
         <v>Gaming</v>
       </c>
       <c r="E69" t="str">
-        <v>https://news.xbox.com/en-us/2026/08/26/your-discs-now-also-digital/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362843</v>
       </c>
       <c r="F69" t="str">
-        <v>The post From disc to digital: XBOX Insiders get new flexibility for physical games​‌ appeared first on Source.</v>
+        <v>- - &amp;#8226; The HBO Original documentary short KORDELL STEWART / SLASH &amp;amp; BURN debuts TUESDAY, OCTOBER 27 (9:00-9:40 p.m. ET/PT) on HBO and will be available to stream on HBO Max. Directed by Brian Rivera ( WWE: Unreal ), the film is the latest installment of &amp;#8220;NFL Shorts,&amp;#8221; a collection of short documentaries made in partnership with NFL Films that explores stories connected to the game of football. - - &amp;#8226; Synopsis: For a generation of football fans, former Pittsburgh Steelers quarterback Kord... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362843</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>MBC GROUP REVEALS MBC GAMES STUDIO WITH DEBUT TITLE UNVEILING AT GAMESCOM</v>
+        <v>MRDN's Expanse Studios Starts Live Operations in Sweden</v>
       </c>
       <c r="B70" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C70" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D70" t="str">
-        <v>Gaming</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E70" t="str">
-        <v>https://www.prnewswire.com/news-releases/mbc-group-reveals-mbc-games-studio-with-debut-title-unveiling-at-gamescom-302860777.html</v>
+        <v>https://pr-inside.com/mrdn-s-expanse-studios-starts-live-operations-in-sweden-r5233448.htm</v>
       </c>
       <c r="F70" t="str">
-        <v>RIYADH, Saudi Arabia, Aug. 26, 2026 /PRNewswire/ -- MBC GROUP, the leading media and entertainment conglomerate in the Middle East and North Africa ("MENA"), today unveiled '1001 Threads of Mizan', the debut title from MBC Game Studio ("MGS"), at Gamescom in Cologne, Germany. An Arabian...</v>
+        <v>(PR-inside.com) Launch marks the first revenue-generating deployment under Expanse Studios' Swedish software provider license and expands its presence in a regulated European market. VALLETTA, MT AND LAS VEGAS, NV / ACCESS Newswire / October 14, 2026 / Meridian Holdings Inc. (NASDAQ:MRDN) announced that its B2B game development division, Expanse Studios ("Expanse"), has gone live with an operator licensed by the Swedish Gambling Authority (Spelinspektionen). The launch marks Expanse's first live operator deployment in Sweden and the first commercial activation of its Swedish software provider license. Granted in December 2025 and valid through December 2030, the license allows Expanse to operate as a software ..</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>Samsung Showcases P9 and P7 SSDs Featuring USB4 at Gamescom 2026</v>
+        <v>Sour Jacks® Levels Up With Sour Jacks Showdown, A New Original Creator Competition Series</v>
       </c>
       <c r="B71" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C71" t="str">
-        <v>mlpr-samsung</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D71" t="str">
         <v>Gaming</v>
       </c>
       <c r="E71" t="str">
-        <v>https://news.samsung.com/global/samsung-showcases-p9-and-p7-ssds-featuring-usb4-at-gamescom-2026</v>
+        <v>https://www.prnewswire.com/news-releases/sour-jacks-levels-up-with-sour-jacks-showdown-a-new-original-creator-competition-series-302908718.html</v>
       </c>
       <c r="F71" t="str">
-        <v>Samsung Electronics a global leader in advanced memory technology, today unveiled the P9 and P7, its next-generation portable solid-state drives (SSDs) featuring USB4 connectivity. The company introduced the new P Series at Gamescom 2026, the world’s largest gaming event, held in Cologne, Germany from Aug. 26-30. Designed to meet rapidly growing storage demands driven by […]</v>
+        <v>Brand Debuts Official Series Trailer with Renowned Gaming Creator JasonTheWeen as Host and Four Rising Streamers Battling For A $25,000 Grand Prize PARK RIDGE, N.J., Oct. 14, 2026 /PRNewswire/ -- Known for its signature Sour Wedges™ and perfectly sour, chewy texture, Sour Jacks® is...</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>TutorFlow Launches AI Game Generation from a Single Sentence</v>
+        <v>NASA Develops Batteries to Power Humanity’s Return to Moon</v>
       </c>
       <c r="B72" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C72" t="str">
-        <v>PRUnderground</v>
+        <v>NASA</v>
       </c>
       <c r="D72" t="str">
-        <v>AI, Gaming, Education</v>
+        <v>Energy, Automotive, Gaming</v>
       </c>
       <c r="E72" t="str">
-        <v>https://prunderground.com/tutorflow-launches-ai-game-generation-from-a-single-sentence/cmt7haah3000704l7nqmf9trk</v>
+        <v>https://www.nasa.gov/centers-and-facilities/langley/nasa-develops-batteries-to-power-humanitys-return-to-moon/</v>
       </c>
       <c r="F72" t="str">
-        <v>TutorFlow has opened the beta of TutorFlow Games. A teacher writes one sentence, and TutorFlow returns a playable browser game built around that lesson. The post TutorFlow Launches AI Game Generation from a Single Sentence first appeared on</v>
+        <v>If you’ve ever had your car start sluggishly, or not at all, on a particularly frigid winter morning, you know standard batteries do not like extreme cold. That’s why NASA researchers are working to develop a battery that could function in the brutal cold of the Moon’s South Pole, where nighttime temperatures plunge to minus [&amp;#8230;]</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>ZOOPUNK feiert auf der gamescom 2026 sein Live-Debüt am Eröffnungsabend</v>
+        <v>Joking Joystick Launches Entertainment Publication Bringing Gaming, Film and Collectibles Together</v>
       </c>
       <c r="B73" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C73" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D73" t="str">
         <v>Gaming</v>
       </c>
       <c r="E73" t="str">
-        <v>https://www.prnewswire.com/news-releases/zoopunk-feiert-auf-der-gamescom-2026-sein-live-debut-am-eroffnungsabend-302860752.html</v>
+        <v>https://pressreleasenews.org/pressroom/joking-joystick-launches-entertainment-publication-bringing-gaming-film-and-collectibles-together</v>
       </c>
       <c r="F73" t="str">
-        <v>TiGames präsentiert sein „F.I.S.T."-Prequel auf einer der größten Bühnen der Gaming-Welt und gibt dabei einen Einblick in die Kampfstile dreier spielbarer Helden, atemberaubende neue Welten sowie einen ersten Blick auf einen geheimnisvollen vierten Charakter SHANGHAI, 26. August 2026...</v>
+        <v>Las Vegas-based site combines gaming and pop culture news with searchable reviews, walkthroughs, movie trailers, and game and trading-card release calendars.</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>GIGABYTE geht eine Partnerschaft mit AMD ein, um das Spielepaket Onimusha: Way of the Sword für Gamer auf den Markt zu bringen</v>
+        <v>Maverix Medical Expands the Narwhal™ Cryo Portfolio with FDA Clearance of the Narwhal Pro</v>
       </c>
       <c r="B74" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C74" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D74" t="str">
-        <v>Gaming</v>
+        <v>Healthcare, Gaming</v>
       </c>
       <c r="E74" t="str">
-        <v>https://www.prnewswire.com/news-releases/gigabyte-geht-eine-partnerschaft-mit-amd-ein-um-das-spielepaket-onimusha-way-of-the-sword-fur-gamer-auf-den-markt-zu-bringen-302860094.html</v>
+        <v>https://www.prnewswire.com/news-releases/maverix-medical-expands-the-narwhal-cryo-portfolio-with-fda-clearance-of-the-narwhal-pro-302907836.html</v>
       </c>
       <c r="F74" t="str">
-        <v>TAIPEI, 26. August 2026 /PRNewswire/ -- GIGABYTE, die weltweit führende Computermarke, kündigte das Spielepaket Onimusha: Way of the Sword für kompatible Grafikkarten und Gaming-Desktops mit den neuesten AMD-Technologien an. Das Paket umfasst ausgewählte Produkte mit AMD Radeon™ RX 9070...</v>
+        <v>Second console-free cryoprobe connects directly to shorter bronchoscopes and optimizes probe positioning control MENLO PARK, Calif., Oct. 14, 2026/PRNewswire/ -- Maverix Medical, a company focused on revolutionizing the diagnosis and treatment of lung cancer, has augmented its...</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
+        <v>AutoFull impulsa la ESL Pro League Katowice 2026 con las primeras sillas de juego con masaje del mundo</v>
+      </c>
+      <c r="B75" t="str">
+        <v>2026-10-14</v>
+      </c>
+      <c r="C75" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D75" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E75" t="str">
+        <v>https://www.prnewswire.com/news-releases/autofull-impulsa-la-esl-pro-league-katowice-2026-con-las-primeras-sillas-de-juego-con-masaje-del-mundo-302908267.html</v>
+      </c>
+      <c r="F75" t="str">
+        <v>KATOWICE, Polonia, 14 de octubre de 2026 /PRNewswire/ -- La temporada 24 de la ESL Pro League — EPL Katowice 2026 — finalizó el pasado 11 de octubre en Katowice, Polonia. Como socio oficial de sillas gaming del ESL Pro Tour 2026-2027, AutoFull equipó cada partido del torneo con su serie...</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="str">
+        <v>AutoFull équipe l'ESL Pro League Katowice 2026 de fauteuils de gaming massants, une première mondiale</v>
+      </c>
+      <c r="B76" t="str">
+        <v>2026-10-14</v>
+      </c>
+      <c r="C76" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D76" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E76" t="str">
+        <v>https://www.prnewswire.com/news-releases/autofull-equipe-lesl-pro-league-katowice-2026-de-fauteuils-de-gaming-massants-une-premiere-mondiale-302908264.html</v>
+      </c>
+      <c r="F76" t="str">
+        <v>KATOWICE, Pologne, 14 octobre 2026 /PRNewswire/ -- La 24ᵉ saison de l'ESL Pro League — l'EPL Katowice 2026 — s'est achevée le 11 octobre à Katowice, en Pologne. En tant que partenaire officiel de l'ESL Pro Tour 2026-2027 pour les fauteuils de gaming, AutoFull a équipé chaque match du...</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="str">
+        <v>WEMIX Fortifies Network Security with Upgraded CertiK Hunt Bug Bounty Program</v>
+      </c>
+      <c r="B77" t="str">
+        <v>2026-10-14</v>
+      </c>
+      <c r="C77" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D77" t="str">
+        <v>Crypto, Gaming</v>
+      </c>
+      <c r="E77" t="str">
+        <v>https://www.prnewswire.com/news-releases/wemix-fortifies-network-security-with-upgraded-certik-hunt-bug-bounty-program-302907970.html</v>
+      </c>
+      <c r="F77" t="str">
+        <v>The refreshed program features vetted security researchers, revamped reward structure, and payouts up to $10,000 per finding SINGAPORE, Oct. 14, 2026 /PRNewswire/ -- WEMIX, the leading blockchain ecosystem combining over two decades of gaming giant WEMADE's AAA game development success...</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="str">
+        <v>Epomaker Showcases Its Latest Products at Hong Kong Electronics Fair ...</v>
+      </c>
+      <c r="B78" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C78" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D78" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E78" t="str">
+        <v>https://pr-inside.com/epomaker-showcases-its-latest-products-at-hong-kong-electronics-fair-r5233027.htm</v>
+      </c>
+      <c r="F78" t="str">
+        <v>(PR-inside.com) Following its appearances at major international exhibitions, including IFA in Berlin and the Tokyo Game Show, Epomaker is heading to Hong Kong this October to present its latest keyboards, gaming mice, and audio products at the Hong Kong Electronics Fair 2026 (Autumn Edition). NEW YORK CITY, NY / ACCESS Newswire / October 13, 2026 / Organized by the Hong Kong Trade Development Council (HKTDC), the fair brings together electronics manufacturers, technology brands, buyers, and industry professionals from around the world. The exhibition will take place from October 13 to 16, 2026, at the Hong Kong Convention and Exhibition Centre, 1 Expo Drive, ..</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="str">
+        <v>Bruce Arians Selected as Recipient of Paul "Bear" Bryant Heart of a Champion Award</v>
+      </c>
+      <c r="B79" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C79" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D79" t="str">
+        <v>Finance, Healthcare, Gaming</v>
+      </c>
+      <c r="E79" t="str">
+        <v>https://www.newmediawire.com/news/bruce-arians-selected-as-recipient-of-paul-bear-bryant-heart-of-a-champion-award-7090564</v>
+      </c>
+      <c r="F79" t="str">
+        <v>HOUSTON - October 13, 2026 ( NEWMEDIAWIRE ) - Bruce Arians, one of the most respected offensive minds in the game of football, is the recipient of the American Heart Association’s 2027 Paul “Bear” Bryant Heart of a Champion Award , presented by Houston-based St. Luke’s Health, honoring his exceptional contributions to college football and the community. The American Heart Association, a relentless force changing the future of health for everyone everywhere, presents the Bear Bryant Awards annually to celebrate excellence in coaching, to honor coach Bryant’s legacy and to raise awareness and critical funds for its mission. The coaching legend died from a heart attack in 1983, just 28 days after his final victory and retirement. “Bruce Arians has demonstrated that true leadership is measured</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="str">
+        <v>Epomaker Showcases Its Latest Products at Hong Kong Electronics Fair 2026 (Autumn Edition)</v>
+      </c>
+      <c r="B80" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C80" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D80" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E80" t="str">
+        <v>https://www.newswire.com/news/epomaker-showcases-its-latest-products-at-hong-kong-electronics-fair-22874173</v>
+      </c>
+      <c r="F80" t="str">
+        <v>Following its appearances at major international exhibitions, including IFA in Berlin and the Tokyo Game Show, Epomaker is heading to Hong Kong this October to present its latest keyboards, gaming mice, and audio products at the Hong Kong Electronics Fair 2026 (Autumn Edition).</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="str">
+        <v>Sprite Expands Global Basketball Footprint with NBA's Nikola Jokić and New "Never Stop Refreshing the Game" Platform</v>
+      </c>
+      <c r="B81" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C81" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D81" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E81" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362766</v>
+      </c>
+      <c r="F81" t="str">
+        <v>Sprite officially unveils its new global platform, &amp;#8220;Never Stop Refreshing the Game,&amp;#8221; with the addition of three-time NBA MVP Nikola Jokic to its global basketball athlete roster alongside superstar Anthony Edwards. - - Sprite is doubling down on its basketball legacy on a global stage. Earlier this year, Sprite announced its return as the NBA&amp;#39;s Official Global Soft Drink. - - For decades, Sprite has sat at the intersection of sport, fashion, music, and culture. Since first partnering with... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362766</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="str">
+        <v>Meridian Holdings' Expanse Studios Now Live in Sweden</v>
+      </c>
+      <c r="B82" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C82" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D82" t="str">
+        <v>Finance, Retail, Gaming</v>
+      </c>
+      <c r="E82" t="str">
+        <v>https://www.newmediawire.com/news/meridian-holdings-expanse-studios-now-live-in-sweden-7090556</v>
+      </c>
+      <c r="F82" t="str">
+        <v>Launch Activates the Studio’s Software Provider License and Marks Its First Revenue-Generating Deployment in the Swedish Market VALLETTA, MALTA and LAS VEGAS, NV - October 13, 2026 ( NEWMEDIAWIRE ) - Expanse Studios (“Expanse”), the B2B game development division of Meridian Holdings Inc. (NASDAQ: MRDN) (“Meridian” or the “Company”), today announced that its subsidiary and B2B game development division Expanse Studios (“Expanse”) has gone live with a Swedish Gambling Authority-licensed operator in Sweden. The launch is the studio’s first live operator deployment in the Swedish market and the first commercial activation of the software provider license awarded to Expanse by the Swedish Gambling Authority (Spelinspektionen) in December 2025, valid through December 2030. Sweden operates one of</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="str">
+        <v>All Systems Go: Global PC App Ecosystem Ready for NVIDIA RTX Spark</v>
+      </c>
+      <c r="B83" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C83" t="str">
+        <v>mlpr-nvidia</v>
+      </c>
+      <c r="D83" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E83" t="str">
+        <v>https://blogs.nvidia.com/blog/local-ai-rtx-spark-laptops-software-updates/</v>
+      </c>
+      <c r="F83" t="str">
+        <v>NVIDIA RTX Spark is a new beginning for the PC — a reinvention combining the capabilities of a gaming PC, a creative studio and a personal AI supercomputer into a single superchip. With up to 128GB of unified memory and 1 petaflop of AI compute, RTX Spark delivers the full stack of NVIDIA RTX and […]</v>
+      </c>
+    </row>
+    <row r="84" xml:space="preserve">
+      <c r="A84" t="str">
+        <v>Autumn Electronics Fair and electronicAsia open today bringing global buyers to Hong Kong</v>
+      </c>
+      <c r="B84" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C84" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D84" t="str">
+        <v>AI, SaaS, Healthcare, Real Estate, Retail, Gaming, Media, Education</v>
+      </c>
+      <c r="E84" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110767/</v>
+      </c>
+      <c r="F84" t="str" xml:space="preserve">
+        <v xml:space="preserve">Hong Kong, Oct 13, 2026 - (ACN Newswire) - The Hong Kong Electronics Fair (Autumn Edition), organised by the Hong Kong Trade Development Council (HKTDC), and electronicAsia, jointly organised by the HKTDC and MMI Asia Pte Ltd, opened today at the Hong Kong Convention and Exhibition Centre. Running for four consecutive days, the twin fairs showcase a broad spectrum of innovations spanning consumer electronics, artificial intelligence (AI), robotics technologies, smart living, immersive entertainment, electronic components and advanced manufacturing technologies, providing global buyers with a one-stop sourcing and networking platform. Making its debut this year, the Future Industries Zone spotlights five frontier sectors and showcases emerging trends shaping the industries of tomorrow.
+The Autumn Electronics Fair and eAsia opened today at the Hong Kong Convention and Exhibition Centre, where the fairs will run for four consecutive days
+Speaking at the opening ceremony for the Future Industries Zone this morning, Sophia Chong, HKTDC Executive Director, said: "The Future Industries Zone reflects our commitment to evolve our fairs alongside the industry, while supporting the strategic direction set out in the Policy Address and the First Five-Year Plan to develop Hong Kong into an international innovation and technology centre. This year's Hong Kong Electronics Fair (Autumn Edition) and electronicAsia are bringing together over 3,200 exhibitors from 15 countries and regions. Another key highlight is the expanded RoboPark that showcases not only the latest robotics technologies, but also their growing applications in everyday life and across industries. The HKTDC is one of the core members of the government-led GoGlobal Task Force and we will make good use of one of the world's leading marketplaces to feature the GoGlobal Connect Zone, which offers advisory services and practical support to help enterprises - particularly those from the Chinese Mainland - expand internationally through Hong Kong. The zone reflects the HKTDC's commitment to reinforcing Hong Kong's role as a platform for global expansion, capitalising on its strengths as a superconnector and super value-adder."
+Sophia Chong, Executive Director of the Hong Kong Trade Development Council, delivers remarks at the opening ceremony for the Future Industries ZoneThe Autumn Electronics Fair has introduced the new Future Industries Zone this year, with an opening ceremony held this morning. Kevin Choi, Permanent Secretary for Innovation, Technology and Industry of HKSARG (front row, fourth from left); Sophia Chong, Executive Director of the Hong Kong Trade Development Council (front row, fourth from right); and Paul So, Chairman of the Hong Kong Electronic Industries Association (front row, third from left), joined the event with other distinguished guests
+In addition to Hong Kong exhibitors, the fairs feature exhibitors from the Chinese Mainland, Macao and Taiwan, as well as countries across the Asia-Pacific region including Korea and Singapore. Exhibitors from Europe and other overseas markets, including Denmark, the United Kingdom, Germany, Switzerland, Spain and Cyprus, are also participating, showcasing a wide range of the latest electronics products and advanced technologies. On the opening day of the fairs, buyers from around the world gathered to explore sourcing opportunities. The HKTDC has organised 130 buying missions comprising buyers from 65 countries and regions to visit and source at the fairs, further reinforcing Hong Kong's role as a platform connecting international markets with innovative supply chains.
+Future Industries Zone debuts, showcasing synergies across five key themes
+In support of the Government's drive to develop Hong Kong into an international innovation and technology centre and deepen AI development and adoption in the city, this year's Autumn Electronics Fair has launched the new Future Industries Zone, jointly organised by the HKTDC and the Hong Kong Electronic Industries Association (HKEIA) and supported by the Innovation, Technology and Industry Bureau of the Hong Kong SAR Government. Led by major innovation and technology institutions, including Cyberport, the Hong Kong Science and Technology Parks Corporation and the Hong Kong Productivity Council, the zone focuses on five key themes: Future Computing, Future Manufacturing, Future Marine &amp; Quantum Technologies, Future Microelectronics and Future Wellness.
+The newly launched Future Industries Zone at the Autumn Electronics Fair focuses on five key themes: Future Computing, Future Manufacturing, Future Marine &amp; Quantum Technologies, Future Microelectronics and Future Wellness
+Bringing together more than 100 exhibitors, the Future Industries Zone showcases cutting-edge technologies and innovative application solutions. The zone also features a series of thematic forums and networking events, welcoming representatives from government, industry, academia, research and investment sectors to explore opportunities in future industry development. A distinguished lineup of speakers has been invited to share insights on emerging technologies and industry trends. At a thematic forum to be held tomorrow (14 October), experts and representatives from leading global companies and organisations, including AWS, IBM, Lenovo and HPE, will share insights into global trends in cross-industry business transformation and innovation-driven technology development. Other activities also feature a distinguished lineup of speakers, including Prof Wang Yang, Vice-President of The University of Hong Kong; Dr Wang Jun, Deputy Executive President of the Bank of China Group Investment Limited; and He Jun, Vice-President of TCL Industries Holdings Co., Ltd. They will share their professional insights on technology innovation, industrial development and emerging opportunities.
+GoGlobal Connect Zone offers professional service matching for enterprises
+As a member of the Government's GoGlobal Task Force, the HKTDC has established a dedicated GoGlobal Connect Zone at the Autumn Electronics Fair. This brings together professional service providers from the finance, legal, accounting and insurance sectors to assist businesses in areas such as financing, intellectual property, logistics, compliance and risk management, helping Chinese Mainland enterprises connect with international markets through Hong Kong’s professional services platform.
+The fair features a series of GoGlobal activities, including the "GoGlobal: Scaling Smart Consumer Innovations Worldwide" seminar at which representatives from Hang Seng Bank, the Hong Kong Export Credit Insurance Corporation and other industry and financial organisations will share insights on key strategies for overseas expansion
+The fairs also feature a series of forums focusing on overseas market expansion. Representatives from OCBC Bank will share insights tomorrow afternoon (14 October) on the manufacturing ecosystem in the ASEAN bloc, helping companies interested in entering markets in these countries better understand the region's economic environment, tax regimes, market trends and business development opportunities.
+Over 120 robots highlight real-world applications of robotics technologies
+This year's Autumn Electronics Fair focuses on the latest consumer electronics products and innovative technologies under three highlighted themes: AI &amp; Robotics, Smart Wellness and NEXTEntertainment. Related products are featured across different thematic zones throughout the exhibition. More than 120 robots are showcased at this year's fair, primarily within RoboPark, demonstrating applications across four key areas: Commercial &amp; Services, Industrial &amp; Logistics, Entertainment &amp; Social, and Healthcare &amp; Rehabilitation.
+Highlights include AgiBot Innovation (Shanghai) Technology Co., Ltd (Booth: 3CON-R31) and its full-sized humanoid robot Agibot A3; UBTECH (Booth: 3CON-R27), one of the "Shenzhen Eight Great Guardians", which is exhibiting its next-generation full-sized humanoid robot Walker C1, developed for urban coexistence; and DEEP Robotics (Booth: 3CON-R19), one of the "Hangzhou Six Little Dragons", displaying its quadruped robots Lite3 and M20.
+Other renowned exhibitors include the Shenzhen Honor Smart Technology Development Co., Ltd. (Booth: 3CON-R37), whose humanoid robot was the winner of the 2026 Beijing E-Town Half Marathon, and Booster Robotics (Booth: GH-R13), champion of the 2026 RoboCup. A number of well-known technology companies from the "Shenzhen Eight Great Guardians" and "Hangzhou Six Little Dragons" are also showcasing their latest innovations, including AI² Robotics (Booth: GH-Q01), Digit (Booth: 3CON-R49), EngineAI (Booth: 3CON-R52) and first-time exhibitor DexForce (Booth: GH-R07).
+The fair features several leading technology companies, including Booster Robotics (Booth: GH-R13), champion of the 2026 RoboCup, which showcases its latest innovations and technological achievements
+RoboPark features multiple demonstration and experience zones, enabling buyers to explore how robotics technologies are being integrated into industries and everyday life. They include the RoboDog Garden, showcasing robotic dogs; the Robot Dance Battle, featuring dance performances by robots; and the Coffee &amp; Popcorn Station, where robots prepare snacks and drinks, allowing visitors to experience the practical application potential of robotics at first hand.
+RoboPark features multiple interactive experience and demonstration zones. At the "Coffee &amp; Popcorn Station", robots prepare snacks and drinks for visitors
+New products highlight AI integration across healthcare, lifestyle and entertainment
+Smart Wellness encompasses digital health devices, smart wearables, personal care technologies, gerontech and healthy living electronics, reflecting strong market demand for technology-enabled health management and improved quality of life.
+Smart Wellness is another key focus of the Autumn Electronics Fair, with exhibitors showcasing innovative solutions ranging from digital health devices and smart wearables to personal care technologies, gerontech and healthy living electronics.
+Many exhibitors are leveraging the fair as a platform to showcase newly introduced products. Future Access Technology Co., Limited (Booth: 1C-D06) is presenting the LYRA, a screen-free smart wristband designed to minimise distractions and help users focus on daily life activities while supporting personalised fitness programmes and more than 170 sports modes. Cheung Shing Development (H.K.) Limited (Booth: 3D-E06) is displaying its latest Hearing Aid Glasses for people with mild to moderate hearing loss. Equipped with sound amplification technology, the glasses improve speech clarity in noisy environments and enhance communication experiences.
+NEXTEntertainment features extended reality (XR) technologies, smart gaming devices, digital content creation tools, AI-powered entertainment solutions and innovative consumer electronics designed to enhance both entertainment experiences and digital content creation. Among the highlights, DreamGear LLC (Booth: 1D-C09) is showcasing a new rechargeable retro gaming console featuring more than 200 built-in classic games, smart backlit button prompts and multiple control modes, combining nostalgic arcade gaming with modern innovation.
+The Autumn Electronics Fair features more than 20 exhibition zones. The Hall of Fame brings together over 560 renowned brands, including first-time exhibitors Aoni (Booth: 1A-D02) and HEAD (Booth: 1C-A12). RISE Avenue highlights emerging brands including Beijing Huahon Data Technology Co., Ltd. (Booth: 1CON-003), which is making its global debut with the All-in-One Liquid-Cooled AI Computing System, providing powerful computing capabilities for large-model training, AI inference and visual rendering through advanced liquid-cooling technology. The Adventure Hub features the Immersive Experience Zone, showcasing the latest applications of XR technologies, brain-computer interfaces and other creative technologies. Highlights include a brainwave-controlled claw machine from Yugu Technology (Booth: 5E-D12).
+Meanwhile, the Tech Hall focuses on AI, professional data and Internet of Things (IoT) solutions. Among the exhibitors, Guangzhou Quwan Network Technology Co., Ltd (Booth: CH-H10) is presenting the TemPolor Melo-D Generative AI Guitar, which integrates AI into music creation. Users simply upload their favourite songs and the system generates fingerstyle melodies while providing illuminated guidance on the guitar body and display screen to assist performance.
+More than 120 start-ups connecting with opportunities
+The fairs also bring together more than 120 promising young enterprises and start-ups, primarily in the Startup Zone. The IOT HK Association Limited and JimHang Academy are each leading groups of start-ups showcasing technologies and solutions designed to address real-world business challenges. A range of supporting activities will also be held, including investment matching sessions, the Hong Kong Value Creation for Technology: Pitching Competition and mentorship programmes, helping start-ups refine their business models, expand investor networks and strengthen their market competitiveness.
+The fair brings together more than 120 promising young enterprises and start-ups, primarily showcased within the Startup Zone
+electronicAsia connects the electronics supply chain
+Held concurrently with the Autumn Electronics Fair, electronicAsia (eAsia) features multiple thematic zones covering electronic components, display technologies, printed circuit boards and electronic manufacturing services, as well as testing and measurement instruments. Together, the two fairs create a comprehensive one-stop sourcing platform spanning the entire electronics industry supply chain.
+eAsia features a wide range of electronic components, display technologies, printed circuit boards, electronics manufacturing services and testing instruments, forming a one-stop sourcing platform together with the Autumn Electronics Fair
+Among the exhibitors at eAsia, Rapid Conn (S) Pte. Ltd. (Booth: 5B-C10) is showcasing advanced interconnect solutions, while Surface Mount Technology Ltd. (Booth: 5B-D01) is presenting cutting- edge AI and AIoT solutions.
+The fairs also feature a rich programme of forums and seminars. The 11th Symposium on Innovation &amp; Technology, jointly organised by HKTDC and the Hong Kong Electronics and Technologies Association, takes place today under the theme "AI-Driven Security &amp; The Next-Gen Infrastructure". Speakers include Alexander Gerfer, Chief Technology Officer of Würth Elektronik Group; Dr Charles Cheung, Adjunct Associate Professor in the Department of Mathematics at Hong Kong Baptist University; and Silvia Ihensekhien, Chief Security Advisor, Greater China at Microsoft.
+The Symposium on Innovation &amp; Technology, jointly organised by HKTDC and the Hong Kong Electronics and Technologies Association, takes place today under the theme "AI-Driven Security &amp; The Next-Gen Infrastructure"
+In addition, the Hong Kong Electronic Forum, jointly organised by the HKTDC, MMI Asia Pte Ltd and the Hong Kong Electronic Industries Association, with support from the Electronics Division of The Hong Kong Institution of Engineers, will be held on 15 October under the theme "Future Tech: Powering Electronics Competitiveness with AI and Sustainable Innovation", exploring how AI, sustainability and technological innovation are reshaping the future of the electronics sector.
+Under the EXHIBITION+ hybrid model, exhibitors and buyers can meet online through the HKTDC Click2Match smart business matching platform in addition to attending the physical fairs. The online exhibitions for the Hong Kong Electronics Fair (Autumn Edition) and electronicAsia run from 6 to 23 October.
+Photo download: https://bit.ly/4AVhNOu
+Websites
+- Hong Kong Electronics Fair (Autumn Edition): https://www.hktdc.com/event/hkelectronicsfairae/en
+- electronicAsia: https://www.hktdc.com/event/electronicasia/en
+Media enquiries
+Please contact the HKTDC’s Communications &amp; Public Affairs Department:
+Katy Wong
+Tel: (852) 2584 4524
+Email: katy.ky.wong@hktdc.org
+Clayton Lauw
+Tel: (852) 2584 4472
+Email: clayton.y.lauw@hktdc.org
+HKTDC Media Room: https://mediaroom.hktdc.com/en
+About HKTDC 
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via trade publications, research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="str">
+        <v>AutoFull Powers ESL Pro League Katowice 2026 with World-First Massage Gaming Chairs</v>
+      </c>
+      <c r="B85" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C85" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D85" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E85" t="str">
+        <v>https://www.prnewswire.com/news-releases/autofull-powers-esl-pro-league-katowice-2026-with-world-first-massage-gaming-chairs-302905801.html</v>
+      </c>
+      <c r="F85" t="str">
+        <v>KATOWICE, Poland, Oct. 13, 2026 /PRNewswire/ -- ESL Pro League Season 24 — EPL Katowice 2026 — came to a close on October 11 in Katowice, Poland. As the Official Gaming Chair Partner of ESL Pro Tour 2026–2027, AutoFull equipped every match of the tournament with its flagship M6 Ultra...</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="str">
+        <v>New Plume Console Multiplies ISP Business Results by Putting AI Agents to Work on Cost to Serve, Churn Reduction and Revenue Growth</v>
+      </c>
+      <c r="B86" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C86" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D86" t="str">
+        <v>Finance, AI, Gaming</v>
+      </c>
+      <c r="E86" t="str">
+        <v>https://www.prnewswire.com/news-releases/new-plume-console-multiplies-isp-business-results-by-putting-ai-agents-to-work-on-cost-to-serve-churn-reduction-and-revenue-growth-302906425.html</v>
+      </c>
+      <c r="F86" t="str">
+        <v>Plume Console gives every ISP team AI agents that autonomously find and resolve complex subscriber issues, turn months of analysis into a few clicks, while enabling operators to cut cost to serve, reduce churn and uncover new revenue opportunities VIENNA and PALO ALTO, Calif., Oct. 13,...</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="str">
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourage Flutter Entertainment ...</v>
+      </c>
+      <c r="B87" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C87" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D87" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E87" t="str">
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourage-flutter-entertainment-r5232678.htm</v>
+      </c>
+      <c r="F87" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 12, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Flutter Entertainment plc ("Flutter" or "the Company") (NYSE:FLUT). Investors who purchased Flutter securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/flutter-entertainment-plc-flut-class_action_lawsuit. Flutter Investigation Details On September 28, 2026, Flutter issued a press release announcing that "Flutter has ceased operating sports betting and iGaming in Brazil" in order to "comply . . . with the provisional executive measures announced on September 25, 2026", which banned online gaming nationwide. Flutter ..</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="str">
+        <v>Best Crypto Casinos 2026: New Bitcoin Casinos With No KYC, Fast Payouts ...</v>
+      </c>
+      <c r="B88" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C88" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D88" t="str">
+        <v>Crypto, Gaming</v>
+      </c>
+      <c r="E88" t="str">
+        <v>https://pr-inside.com/best-crypto-casinos-2026-new-bitcoin-casinos-with-no-kyc-fast-payouts-r5232612.htm</v>
+      </c>
+      <c r="F88" t="str">
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 12, 2026 / Picking a crypto casino in 2026 is harder than it looks. New sites launch every week, bonuses get bigger on paper, and the fine print gets longer. Casinos24Online set out to cut through that noise with a hands-on review of more than 20 crypto casinos, ranked on what actually matters to players: how fast the money arrives, how fair the bonus terms are, and whether the operator can be trusted with your coins. Each site was judged on payment options, withdrawal speed, bonus terms, licensing, game variety and day-to-day usability ..</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="str">
+        <v>From game days to daily life: The familiar faces teaming up with Google Health</v>
+      </c>
+      <c r="B89" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C89" t="str">
+        <v>mlpr-google</v>
+      </c>
+      <c r="D89" t="str">
+        <v>Healthcare, Gaming</v>
+      </c>
+      <c r="E89" t="str">
+        <v>https://blog.google/products-and-platforms/products/google-health/google-health-partnership-athletes-creators/</v>
+      </c>
+      <c r="F89" t="str">
+        <v>See the athletes, creators, and wellness experts who are using Google Health to help make our technology better for everyone.</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="str">
+        <v>Vodafone and its partners demonstrate how users can improve fibre broadband for key applications</v>
+      </c>
+      <c r="B90" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C90" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D90" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E90" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362723</v>
+      </c>
+      <c r="F90" t="str">
+        <v>Vodafone and its technology partners are showcasing new lag-busting broadband technology that in future will allow customers to get a differentiated experience when using interactive time-sensitive applications like gaming and videoconferencing. - - Greater user control - - Visitors to the Broadband Forum booth at Network X in Vienna from 13 to 15 October can see how combining L4S (Low Latency, Low Loss, Scalable Throughput) with App-Aware QoE (Application-Aware Quality of Experience) coul... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362723</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="str">
+        <v>October 2026 Global Sources Hong Kong Shows Phase I Opens Today</v>
+      </c>
+      <c r="B91" t="str">
+        <v>2026-10-11</v>
+      </c>
+      <c r="C91" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D91" t="str">
+        <v>Retail, Gaming</v>
+      </c>
+      <c r="E91" t="str">
+        <v>https://www.prnewswire.com/news-releases/october-2026-global-sources-hong-kong-shows-phase-i-opens-today-302905138.html</v>
+      </c>
+      <c r="F91" t="str">
+        <v>HONG KONG, Oct. 11, 2026 /PRNewswire/ -- Phase I of the October 2026 Global Sources Hong Kong Shows opened today at AsiaWorld-Expo, running from October 11 to 14. Under the theme "Connecting Global Innovation, Enabling Sustainable Sourcing," the Consumer Electronics Show and Gaming Show...</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="str">
+        <v>NARUTO CARD GAME Sets June 2027 Worldwide Launch at New York Comic Con</v>
+      </c>
+      <c r="B92" t="str">
+        <v>2026-10-10</v>
+      </c>
+      <c r="C92" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D92" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E92" t="str">
+        <v>https://www.prnewswire.com/news-releases/naruto-card-game-sets-june-2027-worldwide-launch-at-new-york-comic-con-302905097.html</v>
+      </c>
+      <c r="F92" t="str">
+        <v>BANDAI CARD GAMES Reveals Starter Decks, First Booster Pack "Enter: Naruto Uzumaki!," and a Global 1 Million Demo Deck Campaign NEW YORK, Oct. 10, 2026 /PRNewswire/ -- Following its world debut at Gen Con 2026, NARUTO CARD GAME will launch simultaneously worldwide in June 2027, BANDAI...</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="str">
+        <v>From 1.16 Million YouTube Subscribers to Medical School: Mr Hanan Begins a New Chapter and Protects His Digital Legacy</v>
+      </c>
+      <c r="B93" t="str">
+        <v>2026-10-10</v>
+      </c>
+      <c r="C93" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D93" t="str">
+        <v>Healthcare, Gaming, Media, Education</v>
+      </c>
+      <c r="E93" t="str">
+        <v>https://pressreleasenews.org/pressroom/from-1-16-million-youtube-subscribers-to-medical-school-mr-hanan-begins-a-new-chapter-and-protects-his-digital-legacy</v>
+      </c>
+      <c r="F93" t="str">
+        <v xml:space="preserve">Hanan Shekh Osman, known online as Mr Hanan, is stepping away from active content creation to focus on his medical studies. He built one of the largest Arabic-speaking gaming communities on YouTube with over 1.16 million subscribers on his verified channel. He now plans to </v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="str">
+        <v>NASA to Conduct Flyover, Engage NFL Fans at MetLife Stadium</v>
+      </c>
+      <c r="B94" t="str">
+        <v>2026-10-10</v>
+      </c>
+      <c r="C94" t="str">
+        <v>NASA</v>
+      </c>
+      <c r="D94" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E94" t="str">
+        <v>https://www.nasa.gov/news-release/nasa-to-conduct-flyover-engage-nfl-fans-at-metlife-stadium/</v>
+      </c>
+      <c r="F94" t="str">
+        <v>As part of the agency’s Inspiration Tour flyover, NASA Administrator Jared Isaacman will pilot one of three F-5 fighter jets to kick off the New York Jets vs. Cleveland Browns game in East Rutherford, New Jersey, on Sunday, Oct. 11. NASA team members will engage with fans at the agency’s Experience Zone, located at the [&amp;#8230;]</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="str">
+        <v>Compact Gaming Freedom, Precise Performance, Richer Sound: Epomaker ...</v>
+      </c>
+      <c r="B95" t="str">
+        <v>2026-10-10</v>
+      </c>
+      <c r="C95" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D95" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E95" t="str">
+        <v>https://pr-inside.com/compact-gaming-freedom-precise-performance-richer-sound-epomaker-r5232100.htm</v>
+      </c>
+      <c r="F95" t="str">
+        <v>(PR-inside.com) A 60% Hall Effect gaming keyboard combining ultra-precise control, immersive sound, and flexible wireless connectivity. NEW YORK CITY, NY / ACCESS Newswire / October 10, 2026 / The Epomaker HE60 combines a compact gaming-focused design with refined sound tuning and responsive performance. Built for players who value speed and experience, it combines precise magnetic switch technology, a carefully tuned acoustic structure, and versatile connectivity in a space-saving 60% layout. Compact 60% Design Built for Gaming Freedom The Epomaker HE60 adopts a compact 60% layout that saves valuable desk space while creating more room for mouse movement, making it especially suitable for FPS ..</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="str">
+        <v>Compact Gaming Freedom, Precise Performance, Richer Sound: Epomaker HE60 Hall Effect Keyboard</v>
+      </c>
+      <c r="B96" t="str">
+        <v>2026-10-10</v>
+      </c>
+      <c r="C96" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D96" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E96" t="str">
+        <v>https://www.newswire.com/news/compact-gaming-freedom-precise-performance-richer-sound-epomaker-he60-hall</v>
+      </c>
+      <c r="F96" t="str">
+        <v>A 60% Hall Effect gaming keyboard combining ultra-precise control, immersive sound, and flexible wireless connectivity.</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="str">
+        <v>Perle Expands IOLAN SCR Console Server Portfolio with New Models and SAML 2.0 Authentication</v>
+      </c>
+      <c r="B97" t="str">
+        <v>2026-10-10</v>
+      </c>
+      <c r="C97" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D97" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E97" t="str">
+        <v>https://www.pr.com/press-release/981264</v>
+      </c>
+      <c r="F97" t="str">
+        <v>New IOLAN SCR210 and SCR218 models, dual ±48 VDC options, and a free SAML 2.0 firmware update extend secure out-of-band management to more enterprise and industrial environments. [PR.com]</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="str">
+        <v>Seminole Hard Rock Hotel &amp;amp; Casino Hollywood Unveils 'Zona de Fuego' Florida's First Fully Integrated Latin Gaming &amp;amp; Entertainment Experience</v>
+      </c>
+      <c r="B98" t="str">
+        <v>2026-10-10</v>
+      </c>
+      <c r="C98" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D98" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E98" t="str">
+        <v>https://www.prnewswire.com/news-releases/seminole-hard-rock-hotel--casino-hollywood-unveils-zona-de-fuego-floridas-first-fully-integrated-latin-gaming--entertainment-experience-302903934.html</v>
+      </c>
+      <c r="F98" t="str">
+        <v>A Latin Star-Studded First Bet Celebration To download photos, click here. To download B-roll, click here. HOLLYWOOD, Fla., Oct. 9, 2026 /PRNewswire/ -- Seminole Hard Rock Hotel &amp; Casino Hollywood today unveiled Zona de Fuego, Florida's first fully integrated Latin gaming and...</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="str">
+        <v>FLYQUEST AND VON DUTCH REUNITE FOR SECOND COLLECTION, PUSHING GAMING FURTHER INTO CULTURE</v>
+      </c>
+      <c r="B99" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C99" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D99" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E99" t="str">
+        <v>https://www.prnewswire.com/news-releases/flyquest-and-von-dutch-reunite-for-second-collection-pushing-gaming-further-into-culture-302903705.html</v>
+      </c>
+      <c r="F99" t="str">
+        <v>LOS ANGELES, Oct. 9, 2026 /PRNewswire/ -- FlyQuest and Von Dutch today unveiled their second collection, continuing a partnership that brings gaming, fashion and contemporary culture together through a shared appreciation for individuality and self-expression. Following the success of...</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="str">
+        <v>United and DISH add Playoff Baseball to the Live Streaming Lineup on Airplanes with Starlink-Equipped Seatback Screens</v>
+      </c>
+      <c r="B100" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C100" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D100" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E100" t="str">
+        <v>https://www.prnewswire.com/news-releases/united-and-dish-add-playoff-baseball-to-the-live-streaming-lineup-on-airplanes-with-starlink-equipped-seatback-screens-302903749.html</v>
+      </c>
+      <c r="F100" t="str">
+        <v>United flyers can catch nearly every MLB postseason game – including the ALCS, NLCS and World Series – live onboard more than 900 flights per day with Starlink-enabled seatback screens Since the live streaming service launched last month, passengers have watched more than 170,000 hours of...</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="str">
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Flutter Entertainment ...</v>
+      </c>
+      <c r="B101" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C101" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D101" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E101" t="str">
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-flutter-entertainment-r5231953.htm</v>
+      </c>
+      <c r="F101" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 9, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Flutter Entertainment plc ("Flutter" or "the Company") (NYSE:FLUT). Investors who purchased Flutter securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/flutter-entertainment-plc-flut-class_action_lawsuit. Flutter Investigation Details On September 28, 2026, Flutter issued a press release announcing that "Flutter has ceased operating sports betting and iGaming in Brazil" in order to "comply . . . with the provisional executive measures announced on September 25, 2026", which banned online gaming nationwide. Flutter ..</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="str">
+        <v>Jackpot Digital and Pechanga Resort Casino Launch Eight Jackpot Blitz(R) Poker Tables, Ushering in Next Generation Poker</v>
+      </c>
+      <c r="B102" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C102" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D102" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E102" t="str">
+        <v>https://www.newsfilecorp.com/release/318175/Jackpot-Digital-and-Pechanga-Resort-Casino-Launch-Eight-Jackpot-BlitzR-Poker-Tables-Ushering-in-Next-Generation-Poker</v>
+      </c>
+      <c r="F102" t="str">
+        <v>Vancouver, British Columbia and Temecula, California--(Newsfile Corp. - October 9, 2026) - Jackpot Digital Inc. (TSXV: JJ) (OTCQB: JPOTF) (Frankfurt Stock Exchange: LVH3) ("Jackpot Digital" or the "Company"), the world's leading manufacturer of dealerless multiplayer electronic poker tables, and Pechanga Resort Casino, one of North America's largest and most respected Tribal gaming destinations, are pleased to jointly announce that eight (8) Jackpot Blitz® electronic poker tables are now open...</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="str">
+        <v>MINERAL EUROPA: A GAME CHANGER FOR SHIPPING</v>
+      </c>
+      <c r="B103" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C103" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D103" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E103" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/09/3377837/0/en/mineral-europa-a-game-changer-for-shipping.html</v>
+      </c>
+      <c r="F103" t="str">
+        <v>World’s first ammonia-powered dry bulk vessel sets sail World’s first ammonia-powered dry bulk vessel sets sail</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="str">
+        <v>ZITRO SHOWED WHAT "SERIOUS ABOUT FUN" IS ALL ABOUT AT G2E'26</v>
+      </c>
+      <c r="B104" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C104" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D104" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E104" t="str">
+        <v>https://www.prnewswire.com/news-releases/zitro-showed-what-serious-about-fun-is-all-about-at-g2e26-302903320.html</v>
+      </c>
+      <c r="F104" t="str">
+        <v>LUXEMBOURG, Oct. 8, 2026 /PRNewswire/ -- If this year's Zitro showcase made one thing clear at G2E Las Vegas 2026, it's that operators are looking for greater variety, flexibility, and differentiated experiences for their gaming floors—and Zitro delivered just that. The company's biggest...</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="str">
+        <v>XBOX launches XP to bring its games to film, TV and more</v>
+      </c>
+      <c r="B105" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C105" t="str">
+        <v>mlpr-microsoft</v>
+      </c>
+      <c r="D105" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E105" t="str">
+        <v>https://news.xbox.com/en-us/2026/10/08/introducing-xp/</v>
+      </c>
+      <c r="F105" t="str">
+        <v>The post XBOX launches XP to bring its games to film, TV and more appeared first on Source.</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="str">
+        <v>Robin Beamer Dalton's “Threads of Obsession” Delivers a Dark and Twisting Journey Through Love, Obsession, and Survival</v>
+      </c>
+      <c r="B106" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C106" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D106" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E106" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362654</v>
+      </c>
+      <c r="F106" t="str">
+        <v>Robin Beamer Dalton&amp;#39;s dark psychological romantic thriller, &amp;#8220;Threads of Obsession,&amp;#8221; explores the dangerous space where attraction becomes obsession and love can become a fight for survival. - - Set across West Virginia, Georgia, and Paris, &amp;#8220;Threads of Obsession&amp;#8221; follows best friends Angeline and Marilyn as they are caught in a frightening game of cat and mouse. As they attempt to stay ahead of a relentless predator while finding their way back to the people they love, the two women... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362654</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="str">
+        <v>CryptoCasino.com Data: Cardano and Solana Outrank Ethereum 20 to 1 in Crypto Gaming Demand</v>
+      </c>
+      <c r="B107" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C107" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D107" t="str">
+        <v>Crypto, SaaS, Retail, Gaming</v>
+      </c>
+      <c r="E107" t="str">
+        <v>https://pressat.co.uk/releases/cryptocasinocom-data-cardano-and-solana-outrank-ethereum-20-to-1-in-crypto-gaming-demand-b29eeea5e03229aba98b419a44cdd8ac/</v>
+      </c>
+      <c r="F107" t="str">
+        <v>Thursday 8 October, 2026 Consumer demand for crypto gambling is concentrated in a very different set of tokens than market capitalisation would suggest, according to search data published today by CryptoCasino.com. Analysis of 8,557 distinct search queries reaching the platform between 1 July and 29 September 2026 found that Cardano and Solana each attracted roughly twenty times more crypto gaming search interest than Ethereum, despite Ethereum being the second-largest cryptocurrency by market capitalisation. Ranked by share of the 489,069 coin-tagged search impressions recorded in the period: Bitcoin — 427,079 impressions (87.3%)Cardano — 21,090 (4.3%)Solana — 19,419 (4.0%)MetaMask — 11,846 (2.4%)Tether (USDT) — 3,570 (0.7%)Dogecoin — 2,931 (0.6%)TRON — 1,385 (0.3%)Ethereum — 1,076 (0.2%)</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="str">
+        <v>THE CORDISH COMPANIES &amp;amp; BRUCE SMITH ENTERPRISE CELEBRATE MAJOR CONSTRUCTION MILESTONE OF LIVE! CASINO &amp;amp; HOTEL VIRGINIA WITH TOPPING OUT OF WORLD-CLASS GAMING, HOTEL, DINING AND ENTERTAINMENT DESTINATION</v>
+      </c>
+      <c r="B108" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C108" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D108" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E108" t="str">
+        <v>https://www.prnewswire.com/news-releases/the-cordish-companies--bruce-smith-enterprise-celebrate-major-construction-milestone-of-live-casino--hotel-virginia-with-topping-out-of-world-class-gaming-hotel-dining-and-entertainment-destination-302902975.html</v>
+      </c>
+      <c r="F108" t="str">
+        <v>Slated to Open by the End of 2027, Live! Casino &amp; Hotel Virginia is Projected to Generate $2.8 Billion in Economic Stimulus to the Region in First 10 Years of Operation and Create Approximately 1,600 New Permanent Jobs Resort Will Feature Over 20 Best-in-Class Food &amp; Beverage Venues...</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="str">
+        <v>Best Crypto Casinos 2026: New Bitcoin Casinos With No KYC, Fast Payout ...</v>
+      </c>
+      <c r="B109" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C109" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D109" t="str">
+        <v>Crypto, Gaming</v>
+      </c>
+      <c r="E109" t="str">
+        <v>https://pr-inside.com/best-crypto-casinos-2026-new-bitcoin-casinos-with-no-kyc-fast-payout-r5231604.htm</v>
+      </c>
+      <c r="F109" t="str">
+        <v>(PR-inside.com) JERSEY CITY, NJ / ACCESS Newswire / October 8, 2026 / Best Crypto Casinos in 2026: A Guide That Really Counts - according to Alltrusted Casino, that's the search term that sparked this updated guide. We put over 100 crypto casinos under the microscope to find the ones that strike the perfect balance between real-money gaming, crypto payments, and an interface that's easy to navigate. When we were assessing each of these sites our key priorities were things like the range of payment options, how quickly transactions happen, what the bonus terms look like, whether the operator is properly licensed, ..</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="str">
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Flutter Entertainment ...</v>
+      </c>
+      <c r="B110" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C110" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D110" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E110" t="str">
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-flutter-entertainment-r5231555.htm</v>
+      </c>
+      <c r="F110" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 8, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Flutter Entertainment plc ("Flutter" or "the Company") (NYSE:FLUT). Investors who purchased Flutter securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/flutter-entertainment-plc-flut-class_action_lawsuit. Flutter Investigation Details On September 28, 2026, Flutter issued a press release announcing that "Flutter has ceased operating sports betting and iGaming in Brazil" in order to "comply . . . with the provisional executive measures announced on September 25, 2026", which banned online gaming nationwide. Flutter ..</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="str">
+        <v>Gaming Creator Hanan Shekh Osman Pauses Video Output to Focus on Medical Studies</v>
+      </c>
+      <c r="B111" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C111" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D111" t="str">
+        <v>Healthcare, Gaming, Media</v>
+      </c>
+      <c r="E111" t="str">
+        <v>https://pressreleasenews.org/pressroom/gaming-creator-hanan-shekh-osman-pauses-video-output-to-focus-on-medical-studies</v>
+      </c>
+      <c r="F111" t="str">
+        <v>BAD NEUENAHR-AHRWEILER, Germany — October 2026 — Hanan Shekh Osman, widely known online as Mr Hanan, is beginning a new chapter after stepping away from active content creation to focus on his medical studies.</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="str">
+        <v>Keep up the autumn momentum with the Mario Kart World Open Oct. 2026 event!</v>
+      </c>
+      <c r="B112" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C112" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D112" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E112" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362649</v>
+      </c>
+      <c r="F112" t="str">
+        <v>Keep the autumn momentum going by joining us for the Mario Kart&amp;#8482; World Open October 2026 event! You can race in this event anytime from October 17 at 2:00 p.m. PT until October 18 at 6:00 p.m. PT. This event is a qualifier for the Mario Kart World Fall Cup 2026 that will take place exclusively for North American players in December. - - Eligible participants from the North and South American regions will receive 50 My Nintendo&amp;#8482; Platinum Points. To join in, you&amp;#39;ll need a Nintendo Switch&amp;#8482;... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362649</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="str">
+        <v>Win big at Play Fest: Epic prizes, gaming leagues, and daily deals start October 13</v>
+      </c>
+      <c r="B113" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C113" t="str">
+        <v>mlpr-google</v>
+      </c>
+      <c r="D113" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E113" t="str">
+        <v>https://blog.google/products-and-platforms/platforms/google-play/play-fest/</v>
+      </c>
+      <c r="F113" t="str">
+        <v>Celebrate Play Fest starting October 13 with sweepstakes prizes, global gaming leagues, and major Google Play deals all week.</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="str">
+        <v>Pre-order Minecraft for Nintendo Switch™ 2 today!</v>
+      </c>
+      <c r="B114" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C114" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D114" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E114" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362637</v>
+      </c>
+      <c r="F114" t="str">
+        <v>Plus more information about the digital upgrade path - - Minecrafters! (It&amp;#39;s me again, your designated town crier.) I come bearing excellent news: Pre-orders are now available for Minecraft for Nintendo Switch&amp;#8482; 2 - launching October 27th ! - - But wait (I yell after several already retreating backs)! Before you rush off, the good news doesn&amp;#39;t stop there. - - In addition to the digital Standard Edition, you&amp;#39;ll find two other digital versions available for pre-order: Deluxe Collection... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362637</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="str">
+        <v>UChicago AI Researcher Rana Hanocka Launches Thrixel, a 3D Generation ...</v>
+      </c>
+      <c r="B115" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C115" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D115" t="str">
+        <v>Finance, AI, SaaS, Gaming, Media, Education</v>
+      </c>
+      <c r="E115" t="str">
+        <v>https://pr-inside.com/uchicago-ai-researcher-rana-hanocka-launches-thrixel-a-3d-generation-r5231406.htm</v>
+      </c>
+      <c r="F115" t="str">
+        <v>(PR-inside.com) Backed by $3 million in inception funding from Sierra Ventures and other investors, Thrixel introduces part-based 3D generation and programmatic control for AI-driven pipelines and interactive applications. CHICAGO, IL / ACCESS Newswire / October 8, 2026 / Thrixel , founded by University of Chicago computer scientist Rana Hanocka, launched a 3D creation platform that generates assets built from individually named parts with logical hierarchy, so AI agents can identify, assemble, and animate them directly in industry-standard game engines. "AI has transformed text, images, video, and code, but 3D has historically remained locked behind slow, expensive, and highly specialized tools," said Rana Hanocka, ..</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="str">
+        <v>The Man Who Brought the World Pokémon and Yu-Gi-Oh! Is Back With His Next Global Phenomenon: SUMOMON</v>
+      </c>
+      <c r="B116" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C116" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D116" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E116" t="str">
+        <v>https://www.prweb.com/releases/the-man-who-brought-the-world-pokemon-and-yu-gi-oh-is-back-with-his-next-global-phenomenon-sumomon-302900905.html</v>
+      </c>
+      <c r="F116" t="str">
+        <v>Licensing legend Al Kahn unveils an original franchise inspired by ancient Japanese legend and the sport of sumo. An animated series, trading card game, toys and collectibles arrive in 2027. NEW YORK, Oct. 8, 2026 /PRNewswire-PRWeb/ -- Al Kahn helped turn Pokémon, Yu-Gi-Oh!, Nintendo and...</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="str">
+        <v>Smart Sports Equipment Market: The Game Is Getting Smarter</v>
+      </c>
+      <c r="B117" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C117" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D117" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E117" t="str">
+        <v>https://express-press-release.net/news/2026/10/08/1776001</v>
+      </c>
+      <c r="F117" t="str">
+        <v>The modern athlete is no longer limited to what can be seen during a match or training session. A swing can be measured, a kick [read full press release...]</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="str">
+        <v>Screamer Receives New Patch Introducing Single Stick Control Mode</v>
+      </c>
+      <c r="B118" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C118" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D118" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E118" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362606</v>
+      </c>
+      <c r="F118" t="str">
+        <v>Continuing its post-launch support for Screamer, Milestone released a new update featuring the highly requested Single Stick control mode, alongside gameplay refinements and character balance adjustments inspired by community feedback. - - Designed to make the game more approachable for newcomers, the new Single Stick option allows players to steer and drift using a single controller stick across all game modes. While the Twin Stick control scheme remains the recommended way to experi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362606</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="str">
+        <v>Welcome new Hunters!</v>
+      </c>
+      <c r="B119" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C119" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D119" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E119" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362600</v>
+      </c>
+      <c r="F119" t="str">
+        <v>Hunt: Showdown 1896 is now on PlayStation Plus, giving you unlimited access to the thrilling world of the mountains and the bayou set in 19 th century America. You&amp;#39;ll need to investigate Clues, find the Boss Target, kill it and extract with the Bounty&amp;#8230; all while trying to fight other monsters and enemy Hunters hidden within the stunning landscapes. You&amp;#39;ll die with nothing or get out with everything. Are you ready to find out, Hunter? - - Free Starter Pack - To kick things off we have a St... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362600</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="str">
+        <v>Northwestern's Brus Brings Home Lott IMPACT Trophy Player of the Week ...</v>
+      </c>
+      <c r="B120" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C120" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D120" t="str">
+        <v>Gaming, Education</v>
+      </c>
+      <c r="E120" t="str">
+        <v>https://pr-inside.com/northwestern-s-brus-brings-home-lott-impact-trophy-player-of-the-week-r5231252.htm</v>
+      </c>
+      <c r="F120" t="str">
+        <v>(PR-inside.com) Brus' interception and sack, among his team best 9 tackles, lifted the Wildcats past Penn State in first game in their new home stadium NEWPORT BEACH, CA / ACCESS Newswire / October 7, 2026 / The Lott IMPACT® Trophy presented by Allied Universal ® announced today Braydon Brus, a linebacker from Northwestern University, has been named Player of the Week for Week 5 of the 2026 college football season. Brus christened the new Ryan Field with nine tackles, one sack, one interception and one pass breakup in the Wildcats 34-13 victory over Penn State. The senior from Glendora, Calif., returns as a starting ..</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="str">
+        <v>BUTLER NATIONAL CORPORATION ANNOUNCES $10 MILLION INCREASE IN STOCK REPURCHASE PROGRAM</v>
+      </c>
+      <c r="B121" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C121" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D121" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E121" t="str">
+        <v>https://www.prnewswire.com/news-releases/butler-national-corporation-announces-10-million-increase-in-stock-repurchase-program-302901433.html</v>
+      </c>
+      <c r="F121" t="str">
+        <v>NEW CENTURY, Kan., Oct. 7, 2026 /PRNewswire/ -- Butler National Corporation (OTCQX: BUKS), a leader in the growing global market for aircraft modification, maintenance, repair and overhaul (MRO) and a recognized provider of gaming management services, today announced that its Board of...</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="str">
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Announces an Investigation Against ...</v>
+      </c>
+      <c r="B122" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C122" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D122" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E122" t="str">
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-announces-an-investigation-against-r5231218.htm</v>
+      </c>
+      <c r="F122" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 7, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Flutter Entertainment plc ("Flutter" or "the Company") (NYSE:FLUT). Investors who purchased Flutter securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/flutter-entertainment-plc-flut-class_action_lawsuit. Flutter Investigation Details On September 28, 2026, Flutter issued a press release announcing that "Flutter has ceased operating sports betting and iGaming in Brazil" in order to "comply . . . with the provisional executive measures announced on September 25, 2026", which banned online gaming nationwide. Flutter ..</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="str">
+        <v>National Football League Announces Ninth-Annual Big Data Bowl Powered by AWS</v>
+      </c>
+      <c r="B123" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C123" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D123" t="str">
+        <v>Retail, Gaming</v>
+      </c>
+      <c r="E123" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362575</v>
+      </c>
+      <c r="F123" t="str">
+        <v>The National Football League today announced the return of the Big Data Bowl, the league&amp;#39;s premier crowd-sourcing competition for the sports analytics community. Powered by Amazon Web Services (AWS), the ninth-annual competition will challenge participants to leverage NFL player tracking data, also known as Next Gen Stats (NGS), to create insights that will enhance the game. Applicants can begin signing up today to compete for a shared prize of $100,000 and the opportunity to present their... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362575</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="str">
+        <v>Skillmatics Guess in 10 National Geographic Named a Parents 2026 Best Toy Award Winner</v>
+      </c>
+      <c r="B124" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C124" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D124" t="str">
+        <v>Gaming, Education</v>
+      </c>
+      <c r="E124" t="str">
+        <v>https://www.prweb.com/releases/skillmatics-guess-in-10-national-geographic-named-a-parents-2026-best-toy-award-winner-302900794.html</v>
+      </c>
+      <c r="F124" t="str">
+        <v>The Fast Paced Animal-Themed Guessing Game Gets Kids Thinking, Asking Questions, and Discovering Fascinating Wildlife Facts LOS ANGELES, Oct. 7, 2026 /PRNewswire-PRWeb/ -- Skillmatics, the global brand transforming everyday play into meaningful learning, announces that Skillmatics Guess...</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="str">
+        <v>Accel Entertainment, Inc. to Report Third Quarter 2026 Results, Host Conference Call and Webcast on November 3</v>
+      </c>
+      <c r="B125" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C125" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D125" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E125" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/07/3376580/0/en/accel-entertainment-inc-to-report-third-quarter-2026-results-host-conference-call-and-webcast-on-november-3.html</v>
+      </c>
+      <c r="F125" t="str">
+        <v>CHICAGO, Oct. 07, 2026 (GLOBE NEWSWIRE) -- Accel Entertainment, Inc. (NYSE: ACEL) (“Accel” or “the Company”), a leading locals-focused gaming operator partnering with small businesses, local communities, and state governments to provide entertaining, convenient, and safe gaming experiences nationwide, announced today that it will release its financial and operating results for the third quarter ended September 30, 2026, after market close on Tuesday, November 3, 2026. The Company will host a conference call and webcast that day at 4:30 PM ET / 3:30 PM CT to review the results.</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="str">
+        <v>ALLSTAR GLOBAL BRANDS Welcomes Althea Neilson to Beyond the Game FUTURE ...</v>
+      </c>
+      <c r="B126" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C126" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D126" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E126" t="str">
+        <v>https://pr-inside.com/allstar-global-brands-welcomes-althea-neilson-to-beyond-the-game-future-r5231107.htm</v>
+      </c>
+      <c r="F126" t="str">
+        <v>(PR-inside.com) Partnership brings entertainment and finance experience to the reality television project MIAMI, FL / ACCESS Newswire / October 7, 2026 / ALLSTAR GLOBAL BRANDS Inc. is pleased to announce that entrepreneur Althea Neilson is joining the team behind its reality television show, Beyond the Game FUTURE STARS INC. The partnership brings Neilson's experience in entertainment and finance to the project as the team develops the show and builds opportunities for collaboration. Neilson is an accomplished entrepreneur in entertainment and finance. She has owned and operated several entertainment companies, including Sable Entertainment Group, Onyx Entertainment, Street Show Records, and Daystar Media Group. Her ..</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="str">
+        <v>ALLSTAR GLOBAL BRANDS Welcomes Althea Neilson to Beyond the Game FUTURE STARS INC</v>
+      </c>
+      <c r="B127" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C127" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D127" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E127" t="str">
+        <v>https://www.newswire.com/news/allstar-global-brands-welcomes-althea-neilson-to-beyond-the-game-future-stars</v>
+      </c>
+      <c r="F127" t="str">
+        <v>Partnership brings entertainment and finance experience to the reality television project</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="str">
+        <v>Introducing Playground: Create and play custom games</v>
+      </c>
+      <c r="B128" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C128" t="str">
+        <v>mlpr-google</v>
+      </c>
+      <c r="D128" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E128" t="str">
+        <v>https://blog.google/innovation-and-ai/technology/ai/playground-experimental-gaming-platform/</v>
+      </c>
+      <c r="F128" t="str">
+        <v>Playground is a new experimental gaming platform that lets you create, play, and share custom games.</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="str">
+        <v>Sportradar Announces Agreement for the Divestiture of Coaching and Scouting Business of Synergy Sports to Teamworks Innovations</v>
+      </c>
+      <c r="B129" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C129" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D129" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E129" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/07/3376393/0/en/sportradar-announces-agreement-for-the-divestiture-of-coaching-and-scouting-business-of-synergy-sports-to-teamworks-innovations.html</v>
+      </c>
+      <c r="F129" t="str">
+        <v>Transaction streamlines business and sharpens focus on core betting, gaming, and media priorities</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="str">
+        <v>Alpha Compute’s GAMEE Reports Q3 Record 94% YoY Growth, Reaches Monthly Profitability with over 118 million game-plays, Expands Into AI-Powered Consumer Applications</v>
+      </c>
+      <c r="B130" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C130" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D130" t="str">
+        <v>Finance, AI, Retail, Gaming</v>
+      </c>
+      <c r="E130" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/07/3376286/0/en/alpha-compute-s-gamee-reports-q3-record-94-yoy-growth-reaches-monthly-profitability-with-over-118-million-game-plays-expands-into-ai-powered-consumer-applications.html</v>
+      </c>
+      <c r="F130" t="str">
+        <v>Alpha Compute’s GAMEE Reports Q3 Record 94% YoY Growth, Reaches Monthly Profitability with over 118 million game-plays</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="str">
+        <v>ThinkingAI Ends Enterprise-Only Agentic Growth for Game Studios, From $0</v>
+      </c>
+      <c r="B131" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C131" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D131" t="str">
+        <v>Retail, Gaming</v>
+      </c>
+      <c r="E131" t="str">
+        <v>https://finance.yahoo.com/technology/articles/thinkingai-ends-enterprise-only-agentic-100000901.html</v>
+      </c>
+      <c r="F131" t="str">
+        <v>ISTANBUL, October 07, 2026--ThinkingAI, which builds autonomous growth software for consumer and gaming companies, today opened its analytics, engagement and agent stack to game studios that buy software with a card instead of a procurement cycle. Four self-serve plans, Free, Starter, Pro and Team, run from $0 to $999 a month. A studio can sign up at thinkingai.io/pricing and send its first events in minutes, with no sales call.</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="str">
+        <v>Hacksaw Gaming Expands Czech Republic Reach with Sazka Hry</v>
+      </c>
+      <c r="B132" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C132" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D132" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E132" t="str">
+        <v>https://pr-inside.com/hacksaw-gaming-expands-czech-republic-reach-with-sazka-hry-r5231003.htm</v>
+      </c>
+      <c r="F132" t="str">
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / October 7, 2026 / Hacksaw (STO:HACK) - Hacksaw Gaming has entered into a partnership with Sazka Hry, a brand of Allwyn Česko, bringing its games to players across the Czech Republic as it continues to build its presence across Central Europe. With this latest partnership, Hacksaw Gaming is now live with operators representing more than 30% of Czech Republic's locally licensed online gaming market, reflecting continued growth alongside established partners across the country. Lukáš Bouzek, Head of Casino Product of Sazka Hry: "Combining the heritage and trust of the Sazka brand with Allwyn's international expertise, Sazka ..</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="str">
+        <v>United Nations Spotlight Initiative launches Sync or Storm, a new interactive game to help prevent violence against women and girls before it starts</v>
+      </c>
+      <c r="B133" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C133" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D133" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E133" t="str">
+        <v>https://www.prnewswire.com/news-releases/united-nations-spotlight-initiative-launches-sync-or-storm-a-new-interactive-game-to-help-prevent-violence-against-women-and-girls-before-it-starts-302900957.html</v>
+      </c>
+      <c r="F133" t="str">
+        <v>Built on Equimundo: Center for Masculinity &amp; Social Justice's research into boyhood and masculinity, the game aims to raise awareness among young people about the attitudes and behaviours that contribute towards violence against women and girls. NEW YORK, Oct. 7, 2026 /PRNewswire/ -- The...</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="str">
+        <v>AGON Unveils OC1050Hz Gaming Monitor Delivering Millisecond Fluidity</v>
+      </c>
+      <c r="B134" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C134" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D134" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E134" t="str">
+        <v>https://www.prnewswire.com/news-releases/agon-unveils-oc1050hz-gaming-monitor-delivering-millisecond-fluidity-302900496.html</v>
+      </c>
+      <c r="F134" t="str">
+        <v>AGP257FT combines an overclocked to 1050Hz refresh rate, 0.1ms MPRT response time, Oxide panel, NVIDIA G-SYNC Compatible performance and advanced eye-comfort technologies for next-generation competitive gaming. LOS ANGELES, Oct. 6, 2026 /PRNewswire/ -- AGON, the world's No.1 gaming...</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="str">
+        <v>GIGABYTE Unveils Amazon Prime Big Deal Days Offers with Savings Up to $130</v>
+      </c>
+      <c r="B135" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C135" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D135" t="str">
+        <v>Retail, Gaming</v>
+      </c>
+      <c r="E135" t="str">
+        <v>https://www.prnewswire.com/news-releases/gigabyte-unveils-amazon-prime-big-deal-days-offers-with-savings-up-to-130-302900342.html</v>
+      </c>
+      <c r="F135" t="str">
+        <v>CITY OF INDUSTRY, Calif., Oct. 6, 2026 /PRNewswire/ -- GIGABYTE Technology, a global leader in PC hardware, today announced its Amazon Prime Big Deal Days promotions, available exclusively to Prime members for 48 hours only, from October 6 through October 7, 2026. As the fall gaming...</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="str">
+        <v>/C O R R E C T I O N -- TCL North America/</v>
+      </c>
+      <c r="B136" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C136" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D136" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E136" t="str">
+        <v>https://www.prnewswire.com/news-releases/tcl-unveils-deep-discounts-across-its-lineup-of-tvs-mobile-gaming-and-audio-products-at-all-major-retailers-302899719.html</v>
+      </c>
+      <c r="F136" t="str">
+        <v>/C O R R E C T I O N – TCL North America/ In the news release, TCL Unveils Deep Discounts Across its Lineup of TVs, Mobile, Gaming and Audio Products at All Major Retailers, issued 06-Oct-2026 by TCL North America over PR Newswire, we are advised by the company that changes have been made....</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="str">
+        <v>Xbox returns to where it all began for its 25th anniversary</v>
+      </c>
+      <c r="B137" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C137" t="str">
+        <v>mlpr-microsoft</v>
+      </c>
+      <c r="D137" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E137" t="str">
+        <v>https://news.xbox.com/en-us/2026/10/05/xbox-fanfest-seattle-25th-anniversary/</v>
+      </c>
+      <c r="F137" t="str">
+        <v>The post Xbox returns to where it all began for its 25th anniversary appeared first on Source.</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="str">
+        <v>GrimKeep, a Grimdark Roguelite Dice-Builder, Launches November 30 on Steam and PlayStation</v>
+      </c>
+      <c r="B138" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C138" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D138" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E138" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361412</v>
+      </c>
+      <c r="F138" t="str">
+        <v>Resolution Games, an award winning game studio, today announced that GrimKeep, its grimdark roguelite dice-builder, will launch November 30, 2026 for PC via Steam and on PlayStation 5. Ahead of its full release, players can experience the unique gameplay firsthand with a playable demo available now through Steam Next Fest, which runs October 19-26. This demo offers a crucial opportunity for fans of strategic roguelites and dark fantasy to engage with the game&amp;#39;s core mechanics. - - Grim... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361412</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="str">
+        <v>Medical Care Technologies Inc. (OTCID:MDCE) Advances Infinite Auctions ...</v>
+      </c>
+      <c r="B139" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C139" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D139" t="str">
+        <v>SaaS, Healthcare, Gaming</v>
+      </c>
+      <c r="E139" t="str">
+        <v>https://pr-inside.com/medical-care-technologies-inc-otcid-mdce-advances-infinite-auctions-r5230705.htm</v>
+      </c>
+      <c r="F139" t="str">
+        <v>(PR-inside.com) Subsidiary Deepens Game-Worn Memorabilia Path Into a Multi-Billion-Dollar Collectibles Platform, With Historic New York Knicks Material Now in Negotiation MESA, AZ / ACCESS Newswire / October 6, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today announced that its wholly owned subsidiary, Infinite Auctions, is advancing its sales arrangement with Fanatics / Topps and is in negotiations to supply historic New York Knicks game-worn memorabilia for potential use in Topps sports card products, following the Knicks' 2026 NBA championship - the franchise's first title since 1973. This update follows the Company's September announcement that Infinite Auctions completed an initial sale of game-worn memorabilia ..</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="str">
+        <v>Medical Care Technologies Inc. (OTCID:MDCE) Advances Infinite Auctions Supply Talks With Fanatics / Topps After Knicks Championship</v>
+      </c>
+      <c r="B140" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C140" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D140" t="str">
+        <v>SaaS, Healthcare, Gaming</v>
+      </c>
+      <c r="E140" t="str">
+        <v>https://www.newswire.com/news/medical-care-technologies-inc-otcid-mdce-advances-infinite-auctions-supply</v>
+      </c>
+      <c r="F140" t="str">
+        <v>Subsidiary Deepens Game-Worn Memorabilia Path Into a Multi-Billion-Dollar Collectibles Platform, With Historic New York Knicks Material Now in Negotiation</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="str">
+        <v>TCL Unveils Deep Discounts Across its Lineup of TVs, Mobile, Gaming and Audio Products at All Major Retailers</v>
+      </c>
+      <c r="B141" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C141" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D141" t="str">
+        <v>Retail, Gaming</v>
+      </c>
+      <c r="E141" t="str">
+        <v>https://www.prnewswire.com/news-releases/tcl-unveils-deep-discounts-across-its-lineup-of-tvs-mobile-gaming-and-audio-products-at-all-major-retailers-302899719.html</v>
+      </c>
+      <c r="F141" t="str">
+        <v>IRVINE, Calif., Oct. 6, 2026 /PRNewswire/ -- TCL®, a leading consumer electronics brand, today announced some of its biggest savings of the year, offering deep discounts across its TV, mobile, gaming monitor and audio portfolios starting today. For shoppers who missed August's...</v>
+      </c>
+    </row>
+    <row r="142" xml:space="preserve">
+      <c r="A142" t="str">
+        <v>U.S. Polo Assn. Celebrates an Outstanding 2026 European Polo Season</v>
+      </c>
+      <c r="B142" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C142" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D142" t="str">
+        <v>Retail, Gaming, Media</v>
+      </c>
+      <c r="E142" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110607/</v>
+      </c>
+      <c r="F142" t="str" xml:space="preserve">
+        <v xml:space="preserve">West Palm Beach, FL, Oct 6, 2026 - (ACN Newswire) - U.S. Polo Assn.®, the official sports brand of the United States Polo Association (USPA), supported several major sports events across Europe during the 2026 summer season, reinforcing the brand's authentic connection to the sport across the continent. U.S. Polo Assn. served as the Official Apparel and Jersey Sponsor for multiple events, including:
+55th Sotogrande International Polo Tournament at Ayala Polo Club in Sotogrande, Spain;
+Barnes French Open at Polo Club de Chantilly in France;
+Engel &amp; Völkers Berlin Maifeld Polo Cup in Germany;
+Museumplein Polo Amsterdam in the Netherlands;Barnes French Open Winners, Kazak, on stage with trophy at Polo Club de Chantilly in France
+Across these partnerships, U.S. Polo Assn. outfitted players, umpires, and event staff while supporting competition ranging from historic high-goal championships in iconic venues throughout the region.
+"U.S. Polo Assn.'s presence across Europe reflects both the global reach of our brand and our unwavering commitment to supporting the sport that inspires the brand," said J. Michael Prince, President and CEO of USPA Global, the company that manages and markets the multi-billion-dollar U.S. Polo Assn. brand. "From historic championship venues to dynamic polo-lifestyle events, these partnerships allow us to celebrate the athletes, clubs, and traditions that make the sport so compelling while introducing the sport to new audiences around the world."
+Dubai Polo Team on stage as winners of the 55th Sotogrande International Polo Tournament at Ayala Polo Club in Sotogrande, Spain
+In Spain, U.S. Polo Assn. supported the 55th Sotogrande International Polo Tournament at Ayala Polo Club as the Official Apparel Sponsor. Widely recognized as Spain's premier polo tournament, the summer competition featured Bronze, Silver, and Gold Cup play across multiple handicap levels. U.S. Polo Assn. provided staff apparel, umpire jerseys, branded giveaways, and the Most Valuable Player prize for the 22-goal Sotogrande Gold Cup Final, while introducing a custom retail collection for the first time. Dubai Polo Team captured the high-goal championship with a 16-9 victory over Sainte Mesme, earning its fifth Sotogrande Gold Cup title.
+The European season continued at the Polo Club du Domaine de Chantilly, where U.S. Polo Assn. returned for its third year as the Official Apparel and Jersey Sponsor of the Barnes French Open. Established in 2001, the French Open has developed into one of Europe's most respected high-goal tournaments and remains an important showcase for the sport in France. U.S. Polo Assn. supplied staff outfitting and umpire jerseys throughout Chantilly's season, as well as custom team jerseys for the mixed field, which concluded with Kazak securing a thrilling 10-6 victory over Akasha.
+High-speed play for the polo ball at the Engel &amp; Völkers Berlin Maifeld Polo Cup in Germany
+In Germany, U.S. Polo Assn. marked its seventh year supporting the Engel &amp; Völkers Berlin Maifeld Polo Cup, also known as the German High Goal Championship, as the Official Jersey and Apparel Sponsor. The brand provided team and umpire jerseys, caps, and player apparel for the eight-team tournament, which began at the Prussian Polo &amp; Country Club and concluded at the Maifeld in Berlin's Olympic Park. The historic grounds hosted the sport's last Olympic appearance in 1936, creating a distinctive link between the sport's storied past and its continued growth in Germany. Bentley Berlin emerged as the 2026 champion against Plusquadrat following a competitive week of high-goal polo.
+Packed crowd watching action-packed polo at the Museumplein Polo Amsterdam in the Netherlands
+U.S. Polo Assn. further expanded its European sport presence through its inaugural partnership with Museumplein Polo Amsterdam, serving as the Official Jersey and Apparel Sponsor. Set in the cultural heart of Amsterdam alongside the Rijksmuseum, Van Gogh Museum, and Stedelijk Museum, the three-day arena polo tournament brought six international teams together for fast-paced competition in a landmark cultural setting. U.S. Polo Assn. outfitted teams and umpires, supported horseback cap giveaways, and presented a branded boot bag to the event's Most Valuable Player. Lassus Tandartsen won the Museumplein Polo Amsterdam 2026 Final, defeating runner-up Wereldhave, and Lassus Tandartsen's Aki van Andel was named the tournament's Most Valuable Player.
+"Europe continues to be an important and growing region for U.S. Polo Assn., and these partnerships create a powerful connection between the brand's sport-inspired lifestyle and its authentic roots in the sport," said Lorenzo Nencini, CEO of Incom, a U.S. Polo Assn. licensing partner in Europe. "By supporting leading polo events across key European markets, we are strengthening consumer engagement, elevating awareness of the sport and building long-term momentum for the brand throughout the region."
+The 2026 European season reinforced U.S. Polo Assn.'s longstanding commitment to supporting the sport around the world, from historic high-goal championships to cultural events that introduce the sport to new audiences. With a global footprint spanning 190 countries, approximately 1,200 U.S. Polo Assn. retail stores and thousands of additional points of distribution, the brand continues to bring sport, style and consumer experiences together across international markets.
+About U.S. Polo Assn.
+U.S. Polo Assn. is the official sports brand of the United States Polo Association (USPA), the largest association of polo clubs and polo players in the United States, founded in 1890. With a multi-billion-dollar global footprint and worldwide distribution through more than 1,200 U.S. Polo Assn. retail stores as well as thousands of additional points of distribution, U.S. Polo Assn. offers apparel, accessories, and footwear for men, women, and children in more than 190 countries worldwide. U.S. Polo Assn.'s Global Polo Shirt Campaign, An Icon Born from the Game, is a powerful tribute to the iconic polo shirt's authentic sports origins and its evolution into one of the world's most enduring style essentials.
+The global sport brand sponsors major polo events around the world, including the U.S. Open Polo Championship®, held annually at the USPA National Polo Center in The Palm Beaches, the premier polo tournament in the United States. Historic deals with ESPN in the United States, TNT and Eurosport in Europe, Star Sports in India, and BeIN Sports in the Middle East now broadcast several of the premier polo championships in the world, sponsored by U.S. Polo Assn., making the thrilling sport accessible to millions of sports fans globally for the very first time.
+U.S. Polo Assn. has recently been named one of USA Today's Most Trusted Brands and in 2026 was ranked the top sports licensor in the world, surpassing the NFL, PGA Tour, and Formula 1, according to License Global. The sport-inspired brand has been recognized internationally with awards for global growth and sports content. Due to its tremendous success as a global brand, U.S. Polo Assn. has been featured in Fortune, Forbes, Modern Retail, WWD, and GQ, as well as on Yahoo Finance and Bloomberg, among many other noteworthy media sources around the world. For more information, visit uspoloassnglobal.com and follow @uspoloassn.
+USPA Global is a subsidiary of the United States Polo Association (USPA) and manages the multi-billion-dollar sports brand, U.S. Polo Assn. USPA Global also manages its subsidiary, Global Polo, which is the worldwide leader in polo sport content. To learn more, visit globalpolo.com or Global Polo on YouTube.
+For Additional Information, Contact:
+Shannon Stilson - VP, Sports Marketing &amp; Media
+Phone +001.561.227.6994 - E-mail: sstilson@uspagl.com
+Stacey Kovalsky - VP, Global PR &amp; Communications
+Phone +001.561.790.8036 - E-mail: skovalsky@uspagl.com
+SOURCE: U.S. Polo Assn.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="str">
+        <v>Nike and LeBron James Help Players Level Up With the LeBron 24, His Lightest Game Shoe Ever</v>
+      </c>
+      <c r="B143" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C143" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D143" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E143" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361420</v>
+      </c>
+      <c r="F143" t="str">
+        <v>What is it? - Nike Basketball and LeBron James created the LeBron 24 to help the next generation pursue greatness through lightweight performance, purposeful innovation and lessons drawn from LeBron&amp;#39;s journey. - - What&amp;#39;s new? - The LeBron 24 is the lightest game shoe in LeBron&amp;#39;s signature lineage, featuring a new KingKnit upper engineered for breathability, strength and supportive containment. - - What&amp;#39;s the story behind the shoe? - The LeBron 24 shifts the story from celebrating what LeB... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361420</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="str">
+        <v>Squawktober is Here: Pick One OTC Stock a Week - The Top Five Traders Split Up to $6,000</v>
+      </c>
+      <c r="B144" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C144" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D144" t="str">
+        <v>Finance, SaaS, Gaming</v>
+      </c>
+      <c r="E144" t="str">
+        <v>https://www.newmediawire.com/news/squawktober-is-here-pick-one-otc-stock-a-week-the-top-five-traders-split-up-to-6-000-7090337</v>
+      </c>
+      <c r="F144" t="str">
+        <v>The Free Game Runs on OTC Squawk Through October 30 Prize Pool Grows With Every New Trader who Enters the Game CUMMING, GA - October 5, 2026 ( NEWMEDIAWIRE ) - Metavesco Inc. (OTC: MVCO) today announced Squawktober, a free four week stock challenge on OTC Squawk , the social discussion and discovery platform built only for OTC traders. OTC traders have always had to piece their research together from SEC filings, FINRA notices, OTC Markets data and scattered message boards. Squawk puts it all on one page: the share structure, the dilution waiting in the filings, plain English filing summaries and the news as it breaks, right next to the traders debating the stock. Squawktober is the invitation to try it. How it works. Pick one OTC stock each week. Your pick scores points under the publishe</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="str">
+        <v>NASA Astronaut Christina Koch at Eagles vs. Rams</v>
+      </c>
+      <c r="B145" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C145" t="str">
+        <v>NASA</v>
+      </c>
+      <c r="D145" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E145" t="str">
+        <v>https://www.nasa.gov/image-article/nasa-astronaut-christina-koch-at-eagles-vs-rams/</v>
+      </c>
+      <c r="F145" t="str">
+        <v>NASA astronaut and mission specialist of the agency&amp;#8217;s Artemis II mission, Christina Koch, leads the fans in singing the Eagles Fight Song from the field at an NFL game between the Philadelphia Eagles and the Los Angeles Rams at Lincoln Financial Field on Sunday, Oct. 4, 2026, in Philadelphia. NASA’s engagement at NFL games is [&amp;#8230;]</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="str">
+        <v>Flutter Entertainment plc (FLUT) Investigation: Bronstein, Gewirtz ...</v>
+      </c>
+      <c r="B146" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C146" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D146" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E146" t="str">
+        <v>https://pr-inside.com/flutter-entertainment-plc-flut-investigation-bronstein-gewirtz-r5230444.htm</v>
+      </c>
+      <c r="F146" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 5, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Flutter Entertainment plc ("Flutter" or "the Company") (NYSE:FLUT). Investors who purchased Flutter securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/flutter-entertainment-plc-flut-class_action_lawsuit. Flutter Investigation Details On September 28, 2026, Flutter issued a press release announcing that "Flutter has ceased operating sports betting and iGaming in Brazil" in order to "comply . . . with the provisional executive measures announced on September 25, 2026", which banned online gaming nationwide. Flutter ..</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="str">
+        <v>Four Seasons Resort Peninsula Papagayo Invites Golfers to "Play the Long Game" With Longevity Experiences and a Newly Certified Golf Course</v>
+      </c>
+      <c r="B147" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C147" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D147" t="str">
+        <v>Gaming, Education</v>
+      </c>
+      <c r="E147" t="str">
+        <v>https://www.prweb.com/releases/four-seasons-resort-peninsula-papagayo-invites-golfers-to-play-the-long-game-with-longevity-experiences-and-a-newly-certified-golf-course-302898667.html</v>
+      </c>
+      <c r="F147" t="str">
+        <v>The Ocean Course at Peninsula Papagayo earns Certified Audubon Cooperative Sanctuary designation as the resort introduces a new approach to the classic golf getaway GUANACASTE, Costa Rica, Oct. 5, 2026 /PRNewswire-PRWeb/ -- At Four Seasons Resort Peninsula Papagayo, Costa Rica, "Breaking...</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="str">
+        <v>Slotland Turns 28: Online Casino Pioneer Celebrates with a Month-Long Birthday Bash</v>
+      </c>
+      <c r="B148" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C148" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D148" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E148" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361401</v>
+      </c>
+      <c r="F148" t="str">
+        <v>Slotland, one of the true pioneers of online gaming, turns 28 this October. Since opening its virtual doors in 1998, the casino has welcomed player number 8,000,000, a milestone reached over an eventful past year. - - View or download video version of this story - - A Year of Firsts and Favorites - - Slotland introduced 12 new in-house games in the past 12 months. Two became instant hits: Buffalo Wild Wins and Four-Leaf Fever. The three latest releases, Fire &amp;amp; Ice Titans, Close E... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361401</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="str">
+        <v>Super League and Panda Express Prove Gaming Drives Full-Funnel Brand Impact, Evolving Initial Campaign into Always-On Marketing Platform</v>
+      </c>
+      <c r="B149" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C149" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D149" t="str">
+        <v>Finance, SaaS, Gaming</v>
+      </c>
+      <c r="E149" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/05/3374758/0/en/super-league-and-panda-express-prove-gaming-drives-full-funnel-brand-impact-evolving-initial-campaign-into-always-on-marketing-platform.html</v>
+      </c>
+      <c r="F149" t="str">
+        <v>Independent Nielsen study confirms in-game exposure drove statistically significant lifts in brand awareness, consideration, and recommendation, moving the program from a single test to a standing, cross-platform presence on Fortnite and Roblox Independent Nielsen study confirms in-game exposure drove statistically significant lifts in brand awareness, consideration, and recommendation, moving the program from a single test to a standing, cross-platform presence on Fortnite and Roblox</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="str">
+        <v>Harlem Globetrotters: Rivalry Tour Tips Off December 18 – Unveiling Two New Rival Teams That Will Also Take on the Legendary Team Across 350+ Games Around the Globe</v>
+      </c>
+      <c r="B150" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C150" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D150" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E150" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/harlem-globetrotters-rivalry-tour-tips-140000767.html</v>
+      </c>
+      <c r="F150" t="str">
+        <v>ATLANTA, October 05, 2026--The award-winning, Guinness World Record holding, Naismith Hall of Fame member, Harlem Globetrotters, begin their second century of excellence with the Harlem Globetrotters: Rivalry Tour, kicking off on Friday, December 18 and extending across 200+ domestic markets and over 150+ international markets around the globe. The all-new game expands the Harlem Globetrotters universe with two new rival teams joining the Washington Generals, bringing new competition and new cha</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="str">
+        <v>ASUS Announces Amazon Prime Big Deal Days Offers with Up to 54% Off</v>
+      </c>
+      <c r="B151" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C151" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D151" t="str">
+        <v>Retail, Gaming</v>
+      </c>
+      <c r="E151" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/05/3374574/0/en/asus-announces-amazon-prime-big-deal-days-offers-with-up-to-54-off.html</v>
+      </c>
+      <c r="F151" t="str">
+        <v>ASUS offers up to 54% off selected laptops on Amazon.ca October 5-8, with Chromebooks from C$229, Windows from C$329 and RTX 5060 gaming from C$1,999.</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="str">
+        <v>GameSquare to Present at Upcoming Investor Conferences</v>
+      </c>
+      <c r="B152" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C152" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D152" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E152" t="str">
+        <v>https://pr-inside.com/gamesquare-to-present-at-upcoming-investor-conferences-r5230307.htm</v>
+      </c>
+      <c r="F152" t="str">
+        <v>(PR-inside.com) FRISCO, TX / ACCESS Newswire / October 5, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), a next-generation media, entertainment, technology and digital native treasury company, today announced that the Company will participate at the 2026 Maxim Growth Summit and the 2026 ThinkEquity Conference. 2026 Maxim Growth Summit Date: October 12th to 14th Location: The Hard Rock Hotel NYC 1x1 Meetings: Please contact your Maxim representative For more information and a complete agenda of the Maxim Growth Summit, please visit www.maximgrp.com/2026-growth-summit. 2026 ThinkEquity Conference Date: October 15th Location: Mandarin Oriental Hotel NYC 1x1 Meetings: Please contact your ThinkEquity representative For more information ..</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="str">
+        <v>Bose Corporation Announces Acquisition of Firelight Technologies</v>
+      </c>
+      <c r="B153" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C153" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D153" t="str">
+        <v>Finance, SaaS, Gaming</v>
+      </c>
+      <c r="E153" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361376</v>
+      </c>
+      <c r="F153" t="str">
+        <v>Bose Corporation, a global leader in audio innovation and research, announced it has acquired Firelight Technologies, maker of FMOD, an interactive audio software platform. The acquisition brings FMOD&amp;#39;s proven technology to Bose, creating new opportunities for gaming and helping power the next generation of immersive experiences. - - FMOD is widely used by game developers around the world, giving them the tools to create audio that responds to what&amp;#39;s happening in the game in real time. The... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361376</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="str">
+        <v>LG Electronics Expands Free Gaming Ecosystem, Bringing Hit 8 Ball Pool to the TV Screens for the First Time</v>
+      </c>
+      <c r="B154" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C154" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D154" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E154" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361375</v>
+      </c>
+      <c r="F154" t="str">
+        <v>&amp;amp;#9632; The globally popular game 8 Ball Pool is launching on LG Smart TVs, bringing 1:1 multiplayer mode to the TV screen. Players can also enjoy exclusive gameplay features optimized for intuitive control with the LG Magic Remote. - - &amp;amp;#9632; LG&amp;#39;s web-based gaming library has grown to more than 1,000 free-to-play titles, fueling significant year-over-year increase in gaming usage, hours played and user sessions, while further advancing high-quality free gaming on the big screen. - - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361375</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="str">
+        <v>The General Insurance® Gives Street Fighter's Iconic Beat-Up Car a Break</v>
+      </c>
+      <c r="B155" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="C155" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D155" t="str">
+        <v>Automotive, Gaming</v>
+      </c>
+      <c r="E155" t="str">
+        <v>https://www.prnewswire.com/news-releases/the-general-insurance-gives-street-fighters-iconic-beat-up-car-a-break-302897755.html</v>
+      </c>
+      <c r="F155" t="str">
+        <v>Fans have a chance to win a real-life, fully pixelated recreation of the Street Fighter II Bonus Stage Car that Street Fighter players have spent decades smashing in the game's infamous Bonus Stage NASHVILLE, Tenn., Oct. 4, 2026 /PRNewswire/ -- The General Insurance® believes everyone...</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="str">
+        <v>Clue at Theatre School @ North Coast Rep</v>
+      </c>
+      <c r="B156" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="C156" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D156" t="str">
+        <v>Gaming, Education</v>
+      </c>
+      <c r="E156" t="str">
+        <v>https://www.pr.com/press-release/980755</v>
+      </c>
+      <c r="F156" t="str">
+        <v>The Theatre School @ North Coast Rep presents a show based on a movie based on a board game in this stage play by Sandy Rustin with additional material by Hunter Foster and Eric Price adapted from the screenplay by Jonathan Lynn as its next student production. Director Benjamin Cole. Assistant Director Benedict Heaps. The show runs a daring 90 minutes with no intermission and aims to excite audiences throughout. [PR.com]</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="str">
+        <v>NASA Astronaut Christina Koch to Join NFL Fans in Philadelphia</v>
+      </c>
+      <c r="B157" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C157" t="str">
+        <v>NASA</v>
+      </c>
+      <c r="D157" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E157" t="str">
+        <v>https://www.nasa.gov/news-release/nasa-astronaut-christina-koch-to-join-nfl-fans-in-philadelphia/</v>
+      </c>
+      <c r="F157" t="str">
+        <v>As part of NASA’s ongoing Inspiration Tour, NASA astronaut Christina Koch will highlight America’s strengths in space exploration and aeronautics innovation at the Philadelphia Eagles vs. Los Angeles Rams game in Philadelphia on Sunday, Oct. 4. A self-proclaimed Philadelphia sports fan, Koch is an explorer and engineer who spent a total of 338 days in [&amp;#8230;]</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="str">
+        <v>Six South African Brands Tipped for 2026 Hold Strong Into Q3</v>
+      </c>
+      <c r="B158" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C158" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D158" t="str">
+        <v>Gaming, Education</v>
+      </c>
+      <c r="E158" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361283</v>
+      </c>
+      <c r="F158" t="str">
+        <v>At the start of 2026, SouthAfricanCasinos.co.za identified a group of gambling brands it expected to stand out in the South African market over the course of the year. - - With Q3 now underway, six of those operators remain firmly on the site&amp;#39;s radar: 10bet, Hollywoodbets, YesPlay, ZARbet, Pantherbet, Lucky Fish, SuperSportBet and EasyBet. - - The original selections were based on factors such as local licensing, game range, sportsbook depth, mobile usability, promotions, payment options... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361283</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="str">
+        <v>NACON ANNONCE LA REVOLUTION 5 UNLIMITED, NOUVELLE MANETTE HAUT DE GAMME POUR PLAYSTATION®5 ET PC*</v>
+      </c>
+      <c r="B159" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C159" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D159" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E159" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/02/3373909/0/fr/nacon-annonce-la-revolution-5-unlimited-nouvelle-manette-haut-de-gamme-pour-playstation-5-et-pc.html</v>
+      </c>
+      <c r="F159" t="str">
+        <v>NACON ANNONCE LA REVOLUTION 5 UNLIMITED, NOUVELLE MANETTE HAUT DE GAMME POUR PLAYSTATION®5 ET PC*</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="str">
+        <v>NACON ANNOUNCES THE REVOLUTION 5 UNLIMITED, THE NEW HIGH-END CONTROLLER FOR PLAYSTATION®5 CONSOLES AND PC*</v>
+      </c>
+      <c r="B160" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C160" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D160" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E160" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/02/3373909/0/en/nacon-announces-the-revolution-5-unlimited-the-new-high-end-controller-for-playstation-5-consoles-and-pc.html</v>
+      </c>
+      <c r="F160" t="str">
+        <v>NACON ANNOUNCES THE REVOLUTION 5 UNLIMITED, THE NEW HIGH-END CONTROLLER FOR PLAYSTATION®5 CONSOLES AND PC*</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="str">
+        <v>Recent Release, "The Real Captain Norm Isaacs," from Christian Faith Publishing Author Norm Isaacs, Chronicles Eighty Years of Baseball, Aviation, DEA Work, and Fishing</v>
+      </c>
+      <c r="B161" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C161" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D161" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E161" t="str">
+        <v>https://www.pr.com/press-release/980219</v>
+      </c>
+      <c r="F161" t="str">
+        <v>Norm Isaacs has completed a new book, "The Real Captain Norm Isaacs": My Life of Big Game Fishing, Flying and Addiction, an unflinching autobiography that traces an extraordinary path from a wholesome Kansas upbringing through the highest peaks and lowest valleys imaginable. His life reads like fiction—yet every incredible chapter happened. From his early days in professional baseball with the Yankees to [PR.com]</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="str">
+        <v>Dodger Blue Continues at Echo Park Lake as the LED Illuminated Swan Boats Celebrate the Dodgers’ Postseason Run</v>
+      </c>
+      <c r="B162" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C162" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D162" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E162" t="str">
+        <v>https://www.pr.com/press-release/980646</v>
+      </c>
+      <c r="F162" t="str">
+        <v>Every Dodgers Playoff Game = Go Blue at Echo Park Lake [PR.com]</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="str">
+        <v>Wheel Fun Rentals at Shoreline Village in Long Beach Turns LED Illuminated Night Rides Dodger Blue to Celebrate the Dodgers’ Postseason Run</v>
+      </c>
+      <c r="B163" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C163" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D163" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E163" t="str">
+        <v>https://www.pr.com/press-release/980647</v>
+      </c>
+      <c r="F163" t="str">
+        <v>October baseball is coming to Los Angeles, and the Surrey rentals at Shoreline Village will be going blue. With the Los Angeles Dodgers heading into the MLB postseason, Wheel Fun Rentals at Shoreline Village is celebrating every Dodgers playoff game with special Dodger Blue LED-illuminated Surrey Night Rides. Throughout the Dodgers’ postseason journey, Wheel Fun Rentals’ iconic 4-Wheel Surrey Night Rides will [PR.com]</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="str">
+        <v>AhaSlides wins 2026 Training Magazine Network Choice Award for Gamification &amp;amp; Game-Based Learning</v>
+      </c>
+      <c r="B164" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C164" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D164" t="str">
+        <v>SaaS, Gaming, Education</v>
+      </c>
+      <c r="E164" t="str">
+        <v>https://www.prnewswire.com/news-releases/ahaslides-wins-2026-training-magazine-network-choice-award-for-gamification--game-based-learning-302896949.html</v>
+      </c>
+      <c r="F164" t="str">
+        <v>Voted by L&amp;D professionals, the award caps a year in which AhaSlides went all in on game-based learning, with more training games on the way SINGAPORE, Oct. 2, 2026 /PRNewswire/ -- AhaSlides, the interactive presentation platform used by more than 4 million presenters across 142,000+...</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="str">
+        <v>ACR Poker Adds Progressive Mystery Bounties in October 1 Software Update</v>
+      </c>
+      <c r="B165" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C165" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D165" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E165" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361267</v>
+      </c>
+      <c r="F165" t="str">
+        <v>ACR Poker has launched a broad client update that adds Progressive Mystery Bounty tournaments while giving players more control over table reactions, more ways to use Staking Tickets and a more consistent mobile-table experience across game formats. - - Progressive Mystery Bounty is a new tournament-format addition in the release. Bounty play remains locked throughout Day 1, so opening flights do not award bounties. After every Day 1 flight is complete, the bounty pool is randomly distrib... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361267</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="str">
+        <v>IKEA and XBOX collab on a new collection made for home gaming</v>
+      </c>
+      <c r="B166" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C166" t="str">
+        <v>mlpr-microsoft</v>
+      </c>
+      <c r="D166" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E166" t="str">
+        <v>https://news.xbox.com/en-us/2026/10/01/ikea-xbox-gaming-collection-yxstaby/</v>
+      </c>
+      <c r="F166" t="str">
+        <v>The post IKEA and XBOX collab on a new collection made for home gaming appeared first on Source.</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="str">
+        <v>Americas Cardroom Expands Player Controls and Tournament Features in ...</v>
+      </c>
+      <c r="B167" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C167" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D167" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E167" t="str">
+        <v>https://pr-inside.com/americas-cardroom-expands-player-controls-and-tournament-features-in-r5229447.htm</v>
+      </c>
+      <c r="F167" t="str">
+        <v>(PR-inside.com) Update adds Progressive Mystery Bounties, Wild (R) emojis, SPINZ staking and wider mobile support. SAN JOSE, COSTA RICA / ACCESS Newswire / October 1, 2026 / Americas Cardroom has released a wide-ranging software update that expands player customization, adds a new multi-day bounty tournament format, extends Staking Tickets to SPINZ and brings its refreshed mobile-table design to more game types. The Emoji Gallery now gives players a choice between Mild (PG) and Wild (R) collections. Wild adds more aggressive reactions and throwables, while Mild preserves the familiar presentation. Each player's selection controls what appears in that player's own client, meaning the same ..</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="str">
+        <v>DM Win Game Rolls Out Performance Update, Cutting App Load Times</v>
+      </c>
+      <c r="B168" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C168" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D168" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E168" t="str">
+        <v>https://express-press-release.net/news/2026/10/01/1773684</v>
+      </c>
+      <c r="F168" t="str">
+        <v>Chandigarh, India, 2026-10-01 — /EPR Network/ — DM Win Game has released a performance-focused update aimed at improving app speed and responsiveness. The update targets loading [read full press release...]</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="str">
+        <v>CineFi Named Best New Product in Tearsheet's The Big Bank Theory Awards</v>
+      </c>
+      <c r="B169" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C169" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D169" t="str">
+        <v>SaaS, Gaming, Media</v>
+      </c>
+      <c r="E169" t="str">
+        <v>https://www.prnewswire.com/news-releases/cinefi-named-best-new-product-in-tearsheets-the-big-bank-theory-awards-302896101.html</v>
+      </c>
+      <c r="F169" t="str">
+        <v>Digital credit union recognized for its banking platform built around entertainment professionals' irregular income streams and gig-based work ATLANTA, Oct. 1, 2026 /PRNewswire/ -- CineFi, the first fully digital credit union serving television, motion picture, music, gaming, content...</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="str">
+        <v>Ocean Casino Resort Announces Plans for Expansion and Transformation of The Cove with $14 Million Investment</v>
+      </c>
+      <c r="B170" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C170" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D170" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E170" t="str">
+        <v>https://www.prnewswire.com/news-releases/ocean-casino-resort-announces-plans-for-expansion-and-transformation-of-the-cove-with-14-million-investment-302896011.html</v>
+      </c>
+      <c r="F170" t="str">
+        <v>Elevated high-limit slot destination is set to debut new look with expanded gaming, refined coastal-inspired design and enhanced guest amenities ATLANTIC CITY, N.J., Oct. 1, 2026 /PRNewswire/ -- Ocean Casino Resort is elevating its high-limit slot experience with the unveiling of a newly...</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="str">
+        <v>The Boys Bring Hungryboy Hot Sauce To Walmart &amp; Unveil Newest Halloween-Themed ...</v>
+      </c>
+      <c r="B171" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C171" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D171" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E171" t="str">
+        <v>https://pr-inside.com/the-boys-bring-hungryboy-hot-sauce-to-walmart-unveil-newest-halloween-themed-r5229296.htm</v>
+      </c>
+      <c r="F171" t="str">
+        <v>(PR-inside.com) Click Media, a GameSquare Company, Driving Growth at Creator Led Commerce Business Hungryboy Hot Sauce has sold more than $1 million since November 2025 FRISCO, TX / ACCESS Newswire / October 1, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), today announced a new deal for its Hungryboy viral hot-sauce brand from YouTube collective The Boys. Overseen by GameSquare's Click Media, a leading talent management group representing creators and digital influencers, the deal sees six of the brand's top-selling flavors going live on Walmart.com with plans to expand into Walmart stores in early 2027. Hungryboy Hot Sauce has generated over ..</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="str">
+        <v>Bettoblock Expands Global iGaming Portfolio with End-to-End Sweepstakes Casino Development Solutions</v>
+      </c>
+      <c r="B172" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C172" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D172" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E172" t="str">
+        <v>https://express-press-release.net/news/2026/10/01/1773300</v>
+      </c>
+      <c r="F172" t="str">
+        <v>The expanded service enables gaming businesses to develop customizable sweepstakes casino platforms supported by scalable architecture, flexible integrations, and ongoing technical assistance. New Delhi, India, [read full press release...]</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="str">
+        <v>Master Rummy: 13-Card Rummy Is Gaining Attention as a Classic Game Among Online Players</v>
+      </c>
+      <c r="B173" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C173" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D173" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E173" t="str">
+        <v>https://pressreleasenews.org/pressroom/master-rummy-13-card-rummy-is-gaining-attention-as-a-classic-game-among-online-players</v>
+      </c>
+      <c r="F173" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="str">
+        <v>Recent Release, "Where I Rest," from Christian Faith Publishing Author Olivia Heikes, Explores How Faith Sustains Us Through Life's Greatest Challenges</v>
+      </c>
+      <c r="B174" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C174" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D174" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E174" t="str">
+        <v>https://www.pr.com/press-release/980084</v>
+      </c>
+      <c r="F174" t="str">
+        <v>Olivia Heikes has completed a new book, entitled, "Where I Rest," a deeply personal memoir chronicling her extraordinary journey through athletic adversity and spiritual awakening. What began as a young girl's unwavering passion for basketball evolved into an unexpected trial when circumstances forced her away from the game she loved. Through each setback and recovery, Heikes discovered that God's plans [PR.com]</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="str">
+        <v>Microwave-assisted Processing In Mining Market: How Solid-State Generators Changed the Game</v>
+      </c>
+      <c r="B175" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C175" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D175" t="str">
+        <v>Energy, Gaming</v>
+      </c>
+      <c r="E175" t="str">
+        <v>https://express-press-release.net/news/2026/10/01/1774908</v>
+      </c>
+      <c r="F175" t="str">
+        <v>The microwave-assisted processing in mining market is moving from lab curiosity to industrial reality. Ore grades keep falling, energy bills keep rising, and regulators keep [read full press release...]</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="str">
+        <v>Azuki TCG Unveils Fractured Domains Product Lineup Ahead of November 20 Release</v>
+      </c>
+      <c r="B176" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C176" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D176" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E176" t="str">
+        <v>https://www.prnewswire.com/news-releases/azuki-tcg-unveils-fractured-domains-product-lineup-ahead-of-november-20-release-302894837.html</v>
+      </c>
+      <c r="F176" t="str">
+        <v>Set 2 introduces the game's first dual-element Leader, new collector rarities, four starter decks and the Relic Hunter Box. LOS ANGELES, Sept. 30, 2026 /PRNewswire/ -- Azuki Labs today unveiled the product lineup for Fractured Domains (AZK-02), the second core set for the Azuki Trading...</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="str">
+        <v>Stand8 Launches Evoc8 to Expand Game Co-Development</v>
+      </c>
+      <c r="B177" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C177" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D177" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E177" t="str">
+        <v>https://www.prnewswire.com/news-releases/stand8-launches-evoc8-to-expand-game-co-development-302893555.html</v>
+      </c>
+      <c r="F177" t="str">
+        <v>New studio helps game teams scale engineering, art, QA, production, LiveOps, and player support around each title's roadmap. LOS ANGELES, Sept. 29, 2026 /PRNewswire/ -- Stand8 today announced Evoc8 by Stand8, a game and digital experiences co-development studio built to help development...</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="str">
+        <v>Meridian Holdings Provides Update on Brazilian Provisional Measure, Confirms Expected Immaterial Exposure</v>
+      </c>
+      <c r="B178" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C178" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D178" t="str">
+        <v>Finance, Retail, Gaming</v>
+      </c>
+      <c r="E178" t="str">
+        <v>https://www.newmediawire.com/news/meridian-holdings-provides-update-on-brazilian-provisional-measure-confirms-expected-immaterial-exposure-7090165</v>
+      </c>
+      <c r="F178" t="str">
+        <v>LAS VEGAS, NV - September 29, 2026 ( NEWMEDIAWIRE ) - Meridian Holdings Inc. (NASDAQ: MRDN)(the “Company” or “Meridian Holdings”), an international developer, licensor, and operator of online gaming and e-commerce platforms, today provided the below update relating to the Provisional Measure signed by the President of Brazil on September 25, 2026, which prohibits the operation, intermediation and advertising of online betting and online casino services in Brazil and requires that funds be returned to bettors. The measure is provisional and is expected to be subject to approval by the Brazilian Congress (within 120 days of adoption) to remain in effect. Brazil represents an immaterial share of Meridian Holdings' Group revenue. The Company's Meridianbet brand operates in Brazil through its s</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="str">
+        <v>Kohler Co. Teams Up with No Tees Tour™ to Bring Innovative Short-Game Competition to Kohler</v>
+      </c>
+      <c r="B179" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C179" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D179" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E179" t="str">
+        <v>https://www.prnewswire.com/news-releases/kohler-co-teams-up-with-no-tees-tour-to-bring-innovative-short-game-competition-to-kohler-302893382.html</v>
+      </c>
+      <c r="F179" t="str">
+        <v>KOHLER, Wis., Sept. 29, 2026 /PRNewswire/ -- Kohler, Wisconsin, the luxury hospitality offering from the globally recognized Kohler Co., to host the No Tees Tour™ at The Baths of Blackwolf Run. Kohler will serve as one of four host destinations, providing luxury accommodations for the...</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="str">
+        <v>Game on: Henry Cavill is putting Googlebook to the test</v>
+      </c>
+      <c r="B180" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C180" t="str">
+        <v>mlpr-google</v>
+      </c>
+      <c r="D180" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E180" t="str">
+        <v>https://blog.google/products-and-platforms/devices/googlebook/henry-cavill-googlebook-video-game/</v>
+      </c>
+      <c r="F180" t="str">
+        <v>Henry Cavill is partnering with Googlebook to build a video game, coming this November.</v>
+      </c>
+    </row>
+    <row r="181" xml:space="preserve">
+      <c r="A181" t="str">
+        <v>Four major tech fairs open in October attracting some 6,200 exhibitors from around the world</v>
+      </c>
+      <c r="B181" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C181" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D181" t="str">
+        <v>Finance, AI, SaaS, Healthcare, Energy, Retail, Gaming, Media, Education</v>
+      </c>
+      <c r="E181" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110467/</v>
+      </c>
+      <c r="F181" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 29, 2026 - (ACN Newswire) - The Hong Kong Trade Development Council (HKTDC) will stage flagship fairs for electronics and lighting in October, including the 46th Hong Kong Electronics Fair (Autumn Edition) and the 29th electronicAsia, which will be held concurrently at the Hong Kong Convention and Exhibition Centre (HKCEC) from 13 to 16 October; the 11th Hong Kong International Outdoor and Tech Light Expo, taking place at AsiaWorld-Expo from 26 to 29 October; and the 28th Hong Kong International Lighting Fair (Autumn Edition), to be held at the HKCEC from 27 to 30 October. The four fairs are expected to attract some 6,200 exhibitors from 28 countries and regions, showcasing cutting-edge technologies and solutions spanning consumer electronics, artificial intelligence (AI), robotics, future industries, smart lighting and smart city applications. The fairs will highlight the latest achievements in innovation and technology, reflecting global trends in industrial upgrading and digital transformation.
+At a press conference held today to introduce the four fairs, HKTDC Associate Executive Director Silas Chu said: “The Hong Kong SAR Government's latest Policy Address and first Five-Year Plan underscore the importance of consolidating and enhancing Hong Kong's status as an international trade centre, expediting the city's development into an international innovation and technology (I&amp;T) centre and advancing the adoption and development of AI. In support of these strategic directions, the HKTDC is introducing several new elements at this year’s October fairs, including a new Future Industries Zone at the Autumn Electronics Fair, expanded showcases and business-matching opportunities for AI and robotics technologies to help companies connect with funding, talent, technology and international markets. A dedicated GoGlobal Connect Zone will also be set up at the venue to provide advisory services for businesses, encouraging more Chinese Mainland enterprises to leverage Hong Kong as a platform for expanding into international markets. The two lighting fairs, meanwhile, will focus on key industry trends related to smart connectivity, healthy living, immersive spatial experiences and sustainability.”
+Presenting highlights of the Autumn Electronics Fair, electronicAsia, the Autumn Lighting Fair and the International Outdoor and Tech Light Expo at today's press conference are: DDD (centre), Associate Executive Director of the HKTDC; Steve Chuang (left), Chairman of the HKTDC Electronics/Electrical Appliances Industries Advisory Committee; and Alvin Lee (right), Chairman of the Hong Kong Electronics &amp; Technologies Association
+New Future Industries Zone demonstrates synergies in the innovation and tech ecosystem
+The Autumn Electronics Fair and electronicAsia kick off in mid-October, bringing together over 3,200 exhibitors from 15 countries and regions. In support of the national strategy to foster future industries, this year's Electronics Fair will introduce the new Future Industries Zone. Supported by the Innovation, Technology and Industry Bureau of the HKSAR Government, the zone is jointly organised by the HKTDC and the Hong Kong Electronic Industries Association (HKEIA), with participation from some of Hong Kong's leading innovation and technology institutions. The zone will focus on five key themes: Future Computing, Future Manufacturing, Future Marine &amp; Quantum Technologies, Future Microelectronics and Future Wellness. In addition to industry leaders such as Lenovo, AV Concept and GP Energy Tech, more than 100 exhibitors will be showcasing a wide range of cutting-edge technologies and innovative solutions.
+In addition, a series of thematic events and forums centred on the five key themes will be held during the fair. The distinguished speaker lineup includes Jeffrey Lam, Member of the Executive Council and Chairperson of the Board of Directors of the Hung Shui Kiu Industry Park Company Limited; Vincent Ma, Chief Executive Officer of the Hong Kong-Shenzhen Innovation and Technology Park Limited; Clara Chan, Chief Executive Officer of the Hong Kong Investment Corporation Limited; and Allen Yeung, President (Hong Kong) of the Greater Bay Area International Information Technology Industry Association.
+Another highlight in the Future Industries Zone will be the announcement of the Top 100 Future Industries Pioneer List, which aims to identify innovative products and solutions with strong commercial value. The fair will also feature a start-up pitching competition, as well as thematic forums dedicated to technology talent development and industry application matching, fostering closer collaboration between innovation, talent and business opportunities.
+GoGlobal Connect Zone helps enterprises expand into global markets
+As a core member of the Task Force on Supporting Mainland Enterprises in Going Global, spearheaded by the HKSAR Government, the HKTDC is setting up a dedicated GoGlobal Connect Zone at the Electronics Fair to help Chinese Mainland companies connect with international markets through Hong Kong’s professional services providers. A series of "GoGlobal" themed forums will also be held, including “Scaling Smart Consumer Innovations Worldwide”, featuring representatives from the Hong Kong Export Credit Insurance Corporation (HKECIC), TechNode and Hang Seng Bank. The forum will explore key strategies for overseas expansion, covering topics such as market entry, financing and risk management, smart manufacturing, sustainability, compliance and certification, and brand building.
+In addition, representatives from OCBC Bank (Hong Kong) will share insights on the ASEAN manufacturing ecosystem in the “Navigate the Opportunities and Challenges of Overseas Expansion and Next Frontier of Growth” session, helping companies interested in expanding into ASEAN markets gain a deeper understanding of the region’s economic environment, tax policies, business expansion practices and the latest market trends.
+Spotlight on highlighted themes: AI and Robotics, Smart Wellness and NEXTEntertainment
+The Autumn Electronics Fair will showcase the latest consumer electronics products and innovative technologies, with three highlighted themes: AI &amp; Robotics, Smart Wellness and NEXTEntertainment. Related products will be featured at various thematic zones across the fair. As the convergence of AI and robotics continues to accelerate, this year’s fair will showcase more than 120 robots, primarily in RoboPark, demonstrating applications across four key scenarios: Commercial &amp; Services, Industrial &amp; Logistics, Entertainment &amp; Social, and Healthcare &amp; Rehabilitation.
+The impressive lineup includes AgiBot, the world’s leading humanoid robot manufacturer by shipment volume in the first half of 2026[1]; the Shenzhen Honor Smart Technology Development Co., Ltd.’s humanoid robot, winner of the 2026 Beijing E-Town Half Marathon; Booster Robotics, champion of the 2026 RoboCup; UBTECH, one of the “Shenzhen Eight Great Guardians of Embodied Intelligence”, which will present the world’s first next-generation full-sized humanoid robot designed for “urban coexistence”; and several prominent technology companies from the “Shenzhen Eight Great Guardians” and “Hangzhou Six Little Dragons”, including AI² Robotics, Digit Robotics, EngineAI, DexForce and Deep Robotics. In addition, VIGX Technology Co., Ltd. will showcase the world’s first “pocket-sized” AI exoskeleton robot, designed to overcome the bulkiness of traditional industrial exoskeletons while being portable and easy to wear.
+UBTECH's Walker C1 robot performs a waltz at the press conference, demonstrating its agility, fluid motion and remarkable balance capabilitiesVIGX Technologies Limited presents its latest innovation – the world's first "pocket-sized" AI exoskeleton robot, designed to overcome the bulkiness of traditional industrial exoskeletons while being portable and easy to wearManna Pacific (HK) Limited showcases an AI-powered indoor fitness screen that combines real-time motion tracking and visual guidance to help users improve posture accuracy, body coordination and workout safety.
+RoboPark will also feature multiple interactive experiences and showcase zones, including the RoboDog Garden for robot dog demonstrations, a robot football exhibition, the Robot Dance Battle performance, the Coffee &amp; Popcorn Station where robots serve coffee and popcorn, as well as interactive photo spots, allowing visitors to experience firsthand the applications of robotics technology in diverse scenarios.
+Another highlighted theme, Smart Wellness, will cover digital health devices, smart wearables, personal care technologies, gerontech and healthy living electronics, reflecting the growing demand for solutions related to technology-enabled health management and improved quality of life. NEXTEntertainment, meanwhile, will feature extended reality (XR) technologies, smart gaming devices, digital content creation tools, AI-powered entertainment solutions and innovative consumer electronics, enhancing entertainment experiences and digital content creation capabilities.
+Showcasing renowned brands and start-ups with the Immersive Experience Zone
+The Autumn Electronics Fair will feature more than 20 themed zones, including the Hall of Fame, showcasing products from more than 560 renowned electronics brands. First-time exhibitors include companies such as HiFuture, Aoni and ZENS.
+The RISE Avenue zone will bring together emerging brands, featuring products ranging from gaming equipment to home entertainment systems. Another spotlight area, Adventure Hub, will include the Immersive Experience Zone, where creative technology companies will present the latest interactive gaming experiences and demonstrate virtual reality (VR) and augmented reality (AR) technologies. Visitors can try experiences such as brainwave-controlled sensors that enable users to operate games using concentration alone, without any physical controls.
+Over 120 emerging enterprises and start-ups will participate in the fair, primarily in the "Startup Zone”, with both the Internet of Things Hong Kong Association (IOTHK) and JimHang Academy leading groups of start-ups to showcase technologies and solutions that address real business challenges. And the Tech Hall will spotlight professional AI-driven data and Internet of Things (IoT) solutions across various industries, including intelligent monitoring systems for transportation applications.
+Concurrent electronicAsia to drive industry upgrading
+Jointly organised by the HKTDC and MMI Asia Pte Ltd and held concurrently with the Electronics Fair, electronicAsia (eAsia) will bring together exhibitors engaged in semiconductors, sensors, electronic components and manufacturing technologies. The exhibition will demonstrate how the electronics supply chain is adapting to the growing demands of AI development and digital transformation, helping enterprises seize opportunities arising from the next wave of industrial upgrading. Exhibitors including Easttop Display and Microtech Technology will unveil their latest products at the fair.
+Symposium on Innovation and Technology to spotlight AI and smart infrastructure
+A series of forums, seminars and networking events will be held during the Autumn Electronics Fair. Among the highlights is the annual Symposium on Innovation and Technology, jointly organised by the HKTDC and the Hong Kong Electronics and Technologies Association (HKETA) under the theme "AI-Driven Security &amp; The Next-Gen Infrastructure". Distinguished speakers include Alexander Gerfer, Chief Technology Officer of Würth Elektronik Group, who will discuss how electronics technologies are powering the future of AI and intelligent systems; Dr Charles Cheung, Adjunct Associate Professor of the Department of Mathematics at Hong Kong Baptist University, who will explore how businesses can translate AI capabilities into operational excellence, innovation and business growth; and Silvia Lam Ihensekhien, Chief Security Advisor Microsoft, who will share insights into building resilient infrastructure to support AI-driven enterprises and enhance operational efficiency and competitiveness.
+The Hong Kong Electronics Forum, jointly organised by the HKTDC, MMI Asia Pte Ltd and the HKEIA and co-organised by Hong Kong Institute of Engineers, will explore how AI, sustainability and technological innovation are shaping the future of the electronics industry. The exhibition will also feature a series of start-up-focused activities, including enterprise-investor matching sessions, the Hong Kong Value Creation for Technology: Pitching Competition, and mentorship programmes, providing start-ups with valuable opportunities to showcase innovative ideas, expand investor networks and secure funding support to strengthen their competitiveness.
+Top-tier lighting technologies and global industry leaders converge at twin lighting fairs
+As premier annual events for the global lighting and lighting products industry, the Hong Kong International Lighting Fair (Autumn Edition) and Hong Kong International Outdoor and Tech Light Expo are expected to bring together some 3,000 exhibitors from more than 20 countries and regions. Under the theme “Beyond Illumination”, the twin lighting fairs will showcase the integration of smart technologies, sustainability, design aesthetics and lighting applications through a diverse range of thematic zones and activities. The fairs will highlight emerging industry trends and further reinforce their position as flagship platforms for the lighting industry in Asia and around the world.
+Leading global smart lighting and IoT industry alliances will participate in the Autumn Lighting Fair, including the Connectivity Standards Alliance, the DALI Alliance, the SILA-EMN Alliance, the Zhaga Consortium and, making its debut at the fair, KNX, the global standard for smart building and home automation.
+KNX, together with GVS Smart, will showcase the award-winning KNX Smart Touch S7 control panel, recipient of leading industry honours including the Red Dot Award, A’ Design Award and BDA Product Design Award. This product enables centralised control of lighting, curtains, air-conditioning systems and multiple smart home scenarios, allowing users to create personalised lighting environments and enjoy a seamless smart living experience.
+Hong Kong exhibitor Dimon Technology will showcase its advanced theatre lighting technologies deployed at the WestK Performing Arts Centre. The company has also provided intelligent lighting solutions for the International Gateway Centre (IGC), designed by internationally renowned architectural firm Zaha Hadid Architects, demonstrating the capability of Hong Kong lighting enterprises in delivering premium lighting technologies for landmark development projects.
+Hall of Connected Lighting returns with immersive lighting experiences
+A highlight of the Autumn Lighting Fair, the Hall of Connected Lighting will feature more than 60 leading brands, including local brand Dimon and Viliya; TUYA and Inventronics from the Chinese Mainland; Viso Systems from Denmark; Casambi from Finland; and Signify from the Netherlands. The zone will feature immersive lighting installations and application-based displays, enabling visitors to explore the latest smart lighting products and solutions through interactive light-and-shadow experiences.
+Among the highlights, Signify will collaborate with the Mercedes-AMG PETRONAS F1 Team to present a racing simulator experience that extends the excitement of motorsport beyond the screen into a physical environment through innovative lighting technologies. Two professional racing simulators will allow visitors to experience the thrill of high-speed driving and sharp cornering in a highly immersive setting.
+Premium decorative lighting brand Viliya will create Mirrorverse, an immersive mirrored art installation featuring its popular Starburst crystal chandeliers and sophisticated table lamps. The installation will demonstrate how decorative lighting can shape ambience, elevate interior design and create distinctive spatial experiences.
+Sunpu-Opto (HK) Limited displays its 360° Round Tube RGB Table Lamp with a high-performance RGB LED module, creating an immersive atmosphere with dynamic colour-changing light
+Meanwhile, Casambi, the world's leading wireless smart lighting control platform, will once again host its Artisan Café concept space at the fair. Together with renowned international lighting brand Formalighting and 12 partners from Europe, the United States and the Asia-Pacific region, Casambi will showcase its open and interconnected smart lighting ecosystem through technical presentations and application sharing.
+New LED Display Solution Zone creates a commercial display ecosystem
+Expanding the event’s product scope, the Autumn Lighting Fair will launch the new LED Display Solution Zone to foster the development of a commercial LED display ecosystem. The zone will feature LED video walls, commercial displays, transparent and flexible LED panels, immersive audio-visual systems and integrated display solutions, covering applications ranging from retail environments and corporate presentations to exhibitions, virtual production and major commercial projects.
+First-time exhibitor Ledman Hong Kong will present the QS Series IceScreen LED Display, which was deployed at the Milano Cortina 2026 Winter Olympic Games. Featuring large-scale 8K display technology, the solution delivers highly realistic and impactful visual experiences. The company will also introduce the LEDHUB Smart Conference Solution, which integrates large-format display, video conferencing and collaboration functions into a single platform. Winner of the 2025 TITAN Innovation Awards Gold Award, the solution has been adopted by leading institutions including The University of Hong Kong, the University of Warwick and Fudan University.
+Another signature zone, the Hall of Aurora, will feature some 500 renowned brands offering high-quality lighting products. Exhibitors include Hong Kong industry pioneers Prosperity Lamps &amp; Components and Profiled Group, mainland brands Eaglerise, FSL and Leedarson, and international brands such as Finland's Lival, Germany's Cupower and Italy's Beghelli. Other featured zones include Commercial Lighting, Residential Lighting and LED Essentials.
+Prosperity Lamps &amp; Components' SYMPL FUSION seamlessly integrates intelligent control and dynamic lighting, supporting multiple protocols including DALI, KNX and DMX to combine smart management with creative lighting applicationsFirst-time exhibitor Ledman Hong Kong showcases its LEDHUB Smart Conference Solution, an all-in-one platform that integrates large-format display, video conferencing and collaboration functions
+Outdoor and Tech Light Expo focuses on emerging smart city lighting trends
+The Hong Kong International Outdoor and Tech Light Expo will showcase a wide range of outdoor, commercial and industrial lighting products and solutions across three major zones: Smart Pole and Solution; Outdoor, Industrial and Technical Lighting; and Landscape and Architectural Lighting. The expo will present newly introduced photovoltaic (PV) and energy storage solutions to help cities enhance energy efficiency, alongside lighting applications for smart city development, industrial environments, professional settings, landscape projects and architectural illumination.
+Expo exhibitor Fonda Technology will showcase intelligent lighting solutions based on its FondaCity AIoT Cloud Platform within the Smart Pole and Solution zone, incorporating solar energy, motion sensing and various communication technologies. Approximately 70,000 smart streetlight control devices have already been deployed under Hong Kong's New Territories West smart lighting project. In addition to enabling precision lighting control, the system allows city managers to monitor operational conditions in real time via an AIoT platform, significantly enhancing urban management efficiency.
+Zhejiang Fonda Technology Co., Ltd. presents its multifunctional smart pole solution, which has been deployed in a project in Hong Kong’s New Territories West. Supported by approximately 70,000 smart streetlight controllers and an AIoT cloud platform, the solution enhances lighting management efficiency
+At the Outdoor, Industrial and Technical Lighting zone, exhibitor Zhejiang Ouruijie Lighting Technology Co., Ltd. will showcase its L10A Starship Flood Luminaire, winner of the Aladdin Lighting Award 2026 – National Best Lighting Product Award. Inspired by aircraft carrier design, the product combines a distinctive appearance with innovative lighting technology.
+The Landscape and Architectural Lighting zone will showcase how lighting can create unique urban atmospheres while enhancing the safety, functionality and aesthetics of public spaces.
+Throughout the fair period, the two lighting fairs will join hands with leading international lighting organisations to present a series of seminars, product launches and networking events.
+The Innovative Lighting Design Forum will be held at the Hong Kong Convention and Exhibition Centre on 27 October under the theme “Treasures of Light: Artistic Brilliance Beyond Exhibitions”. Three renowned lighting designers behind internationally acclaimed landmark projects will share the latest trends and insights, including Dr Yan Liu, Design Director, China of AT Design &amp; Consulting Co Ltd, whose portfolio includes landmark projects such as the Louvre Museum in Paris and the Palace Museum in Beijing; Adam Meredith, Lighting Designer at MEGS Lighting from Australia, who has led lighting design projects for the Metropolitan Museum of Art in New York and M+ in Hong Kong; and Omar Elkerm, Lighting Design Manager (Africa) at Signify, who led the lighting design for several major pyramid illumination projects in Egypt.
+On the same day, the fair will collaborate with the Illuminating Engineering Society (IES) to launch a brand-new event, “Award-winning Illumination: Highlights from the IES Illumination Awards”. Winners of the prestigious IES Illumination Awards will share insights into the artistic and technical evolution of lighting design across different sectors. Featured speakers include Hiroyasu Shoji, Representative and Lighting Designer of Lightdesign Inc., who led the lighting design for the Grand Ring at Expo 2025 Osaka, and Kelly Jones, Co-Chief Executive Officer and President of Lighting Design Alliance, whose portfolio includes numerous projects for Disney and Universal Studios.
+The fair will also partner with Women in Lighting (WIL) for the first time to present “Circularity in Lighting Design” on 28 October. Leading female designers from around the world will discuss sustainable lighting design and the application of circular economy principles in the industry. Speakers include Yah Li Toh, Founder and Principal of Light Collab, who designed the lighting for the Singapore Pavilion at Expo 2020 Dubai, and Pavlina Akritas, Founder of Akritas Lighting Design, known for her work on lighting projects for some of the world's most prestigious luxury brands.
+Another key event, the Connected Lighting Forum, will once again be co-organised with the Shanghai Pudong Intelligent Lighting Association (SILA). Under the theme “Healing Light for the Future: Illuminating Emotional Well-being”, the forum will explore developments in intelligent and human-centric lighting technologies and their role in supporting emotional wellness, featuring case studies on the therapeutic applications of light.
+At AsiaWorld-Expo, a series of exhibitor and buyer activities will be held. Among the highlights, a seminar titled “Smart Tech Integration in Outdoor Lighting” on 27 October will bring together experts from the Alliance of Smart Pole Industry and another industry organisation to examine how AI is driving the next generation of smart pole applications.
+To facilitate sourcing and business networking across the fairs, a complimentary shuttle bus service will be provided for exhibitors and buyers between the HKCEC and AsiaWorld-Expo throughout the exhibition period.
+The four exhibitions will continue to adopt the HKTDC's EXHIBITION+ hybrid exhibition model, combining physical and online participation. In addition to attending the fairs in person, exhibitors and buyers can utilise the Click2Match smart business matching platform to connect, source and conduct business discussions online.
+The online exhibition period for the Hong Kong Electronics Fair (Autumn Edition) and electronicAsia will run from 6 to 23 October, while the online exhibitions for the Hong Kong International Lighting Fair (Autumn Edition) and Hong Kong International Outdoor and Tech Light Expo will be available from 19 October to 6 November, enabling businesses to extend their sourcing and networking activities beyond the physical fair dates.
+[1] Source: Counterpoint Research: Global Humanoid Robot Shipment Report for H1 2026, published on 20 August 2026.
+Photo download: https://bit.ly/3VBQ6dm
+Websites
+- Hong Kong Electronics Fair (Autumn Edition): https://www.hktdc.com/event/hkelectronicsfairae/en
+- electronicAsia: https://www.hktdc.com/event/electronicasia/en
+- Hong Kong International Lighting Fair (Autumn Edition): https://www.hktdc.com/event/hklightingfairae/en
+- Hong Kong International Outdoor and Tech Light Expo: https://www.hktdc.com/event/hkotlexpo/en
+Media enquiries
+Please contact the HKTDC’s Communications &amp; Public Affairs Department:
+Hong Kong Electronics Fair (Autumn Edition) &amp; electronicAsia
+Katy Wong
+Tel: (852) 2584 4524
+Email: katy.ky.wong@hktdc.org
+Clayton Lauw
+Tel: (852) 2584 4472
+Email: clayton.y.lauw@hktdc.org
+Hong Kong International Lighting Fair (Autumn Edition) &amp;
+Hong Kong International Outdoor and Tech Light Expo
+Christy Lee
+Tel: (852) 2584 4369
+Email: christy.wn.lee@hktdc.org
+Jane Cheung
+Tel: (852) 2584 4137
+Email: jane.mh.cheung@hktdc.org
+HKTDC Media Room: https://mediaroom.hktdc.com/en
+About HKTDC 
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via trade publications, research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="str">
+        <v>U.S. Polo Assn. Brings 'Game On' to Life with the 2026 Fall-Winter ...</v>
+      </c>
+      <c r="B182" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C182" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D182" t="str">
+        <v>Energy, Gaming</v>
+      </c>
+      <c r="E182" t="str">
+        <v>https://pr-inside.com/u-s-polo-assn-brings-game-on-to-life-with-the-2026-fall-winter-r5228447.htm</v>
+      </c>
+      <c r="F182" t="str">
+        <v>(PR-inside.com) Sport-Inspired Brand Celebrates Campus Style, American Heritage, and the Iconic Polo Shirt from the Rustic New York Countryside WEST PALM BEACH, FL / ACCESS Newswire / September 29, 2026 / U.S. Polo Assn. ® , the official sports brand of the United States Polo Association (USPA), has launched its 2026 Fall-Winter Global Collection, a modern expression of American style rooted in the heritage and energy of the sport of polo. Photographed in the beautiful countryside of Millbrook, New York, the campaign blends the sophistication of New York lifestyle with the authenticity of Hudson Valley's equestrian heritage. From local gathering places and small-town ..</v>
+      </c>
+    </row>
+    <row r="183" xml:space="preserve">
+      <c r="A183" t="str">
+        <v>U.S. Polo Assn. Brings 'Game On' to Life with the 2026 Fall-Winter Global Collection</v>
+      </c>
+      <c r="B183" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C183" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D183" t="str">
+        <v>Energy, Retail, Gaming, Media, Education</v>
+      </c>
+      <c r="E183" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110437/</v>
+      </c>
+      <c r="F183" t="str" xml:space="preserve">
+        <v xml:space="preserve">West Palm Beach, FL, Sept 29, 2026 - (ACN Newswire) - U.S. Polo Assn.®, the official sports brand of the United States Polo Association (USPA), has launched its 2026 Fall-Winter Global Collection, a modern expression of American style rooted in the heritage and energy of the sport of polo.
+Photographed in the beautiful countryside of Millbrook, New York, the campaign blends the sophistication of New York lifestyle with the authenticity of Hudson Valley's equestrian heritage. From local gathering places and small-town Americana to scenic polo fields and countryside settings, the location creates a natural backdrop for ‘Game On,' a seasonal story inspired by campus life, sport, and polo's enduring style.
+"The 2026 Fall-Winter Global Collection reflects what makes U.S. Polo Assn. distinctive: an authentic connection to the sport, a modern American point of view and style designed for real life," said J. Michael Prince, President and CEO of USPA Global, the company that manages and markets the global, multi-billion-dollar U.S. Polo Assn. brand. "Millbrook in the Hudson Valley brings those elements together in a setting that feels elevated, energetic, and true to our heritage."
+Designed for Every Age and Stage
+Designed for every age and stage of the back-to-school season, the 2026 Fall-Winter Global Collection moves easily from classroom essentials to campus-ready style and everyday fall dressing. Heritage-inspired knitwear, elevated outerwear, and versatile layers lead the assortment, including the brand's iconic polo shirt, knit polo sweaters, cable-knit sweaters, cardigans, rugby shirts, structured jackets, trench coats, barn coats, quilted outerwear, shirting essentials, and relaxed denim. ‘Back to School All Stars' set the tone for a collection that balances timeless staples with trend-right pieces. Rich collegiate blues, greens, and reds are layered with warm earth tones and versatile neutrals for Fall and Holiday. Heritage plaids, collegiate and rugby stripes, equestrian-inspired prints, crest motifs and vintage logo graphics add distinctive character. At the same time, sueded textures, quilting, brushed checks, and novelty knit constructions bring depth and texture.
+"This collection was built around the way consumers dress now, with versatile pieces that layer easily, feel polished, and remain comfortable throughout the season," said Jessica Ramesberger, VP of Merchandising and Design at USPA Global. "We focused on creating a collection that combines heritage classics with modern styling, giving consumers effortless pieces they can wear from the first day of fall through the holiday season."
+The Polo Shirt: An Icon Born from the Game™
+The season continues the story of 'The Polo Shirt: An Icon Born from the Game,' reinforcing the polo shirt as the most recognizable expression of U.S. Polo Assn.'s connection to the sport. For Fall-Winter, it is layered throughout the collection, from campus-inspired looks to elevated everyday dressing.
+The campaign and photoshoot also feature NYC Polo Club, further grounding the Fall-Winter story in the world of polo and bringing the collection to life through a fresh, contemporary lens. The NYC Polo Club Collection is available as a limited offering.
+"Millbrook, New York gave us the opportunity to tell a layered visual story that feels both inspirational and approachable," said Stefanie Coroalles, VP of Global Marketing for USPA Global. "The mix of campus energy, small-town Americana, and authentic polo club settings captures the spirit of ‘Game On, Fall' and gives the collection a strong sense of identity."
+USPA Life
+USPA Life products continue to be incorporated across U.S. Polo Assn. collections and represent a growing portion of the global business. This reflects the brand's ongoing commitment to sustainability and to exploring responsible avenues that support the business for years to come.
+The U.S. Polo Assn. 2026 Fall-Winter Global Collection is available in U.S. Polo Assn. stores and online globally at uspoloassnglobal.com.
+About U.S. Polo Assn.
+U.S. Polo Assn. is the official sports brand of the United States Polo Association (USPA), the largest association of polo clubs and polo players in the United States, founded in 1890. With a multi-billion-dollar global footprint and worldwide distribution through more than 1,200 U.S. Polo Assn. retail stores as well as thousands of additional points of distribution, U.S. Polo Assn. offers apparel, accessories, and footwear for men, women, and children in more than 190 countries worldwide. U.S. Polo Assn.'s Global Polo Shirt Campaign, An Icon Born from the Game, is a powerful tribute to the iconic polo shirt's authentic sports origins and its evolution into one of the world's most enduring style essentials.
+The global sport brand sponsors major polo events around the world, including the U.S. Open Polo Championship®, held annually at the USPA National Polo Center in The Palm Beaches, the premier polo tournament in the United States. Historic deals with ESPN in the United States, TNT and Eurosport in Europe, Star Sports in India, and BeIN Sports in the Middle East now broadcast several of the premier polo championships in the world, sponsored by U.S. Polo Assn., making the thrilling sport accessible to millions of sports fans globally for the very first time.
+U.S. Polo Assn. has recently been named one of USA Today's Most Trusted Brands and in 2026 was ranked the top sports licensor in the world, surpassing the NFL, PGA Tour, and Formula 1, according to License Global. The sport-inspired brand has been recognized internationally with awards for global growth and sports content. Due to its tremendous success as a global brand, U.S. Polo Assn. has been featured in Fortune, Forbes, Modern Retail, WWD, and GQ, as well as on Yahoo Finance and Bloomberg, among many other noteworthy media sources around the world. For more information, visit uspoloassnglobal.com and follow @uspoloassn.
+USPA Global is a subsidiary of the United States Polo Association (USPA) and manages the multi-billion-dollar sports brand, U.S. Polo Assn. USPA Global also manages its subsidiary, Global Polo, which is the worldwide leader in polo sport content. To learn more, visit globalpolo.com or Global Polo on YouTube.
+Photo Captions: U.S. Polo Assn.'s 2026 Fall-Winter Global Collection photoshoot in the beautiful countryside of Millbrook, New York
+For Additional Information, Contact:
+Stacey Kovalsky - VP, Global PR and Communications
+Phone +001.561.790.8036 - Email: skovalsky@uspagl.com
+Kaela Drake - Senior PR &amp; Communications Specialist
+Phone +001.561.790.8036 - Email: kdrake@uspagl.com
+SOURCE: USPA Global
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="str">
+        <v>e2 ENERGY PARTNERS WELCOMES GREAT BRITISH GRID: “THIS COULD CHANGE THE GAME FOR INDUSTRIAL ENERGY”</v>
+      </c>
+      <c r="B184" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C184" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D184" t="str">
+        <v>Finance, SaaS, Energy, Gaming</v>
+      </c>
+      <c r="E184" t="str">
+        <v>https://pressat.co.uk/releases/e2-energy-partners-welcomes-great-british-grid-this-could-change-the-game-for-industrial-energy-57ec9e04e3968462ca5b4e9d6e9170af/</v>
+      </c>
+      <c r="F184" t="str">
+        <v>Tuesday 29 September, 2026 Stephen Todd says investment in Britain’s electricity network could unlock private energy generation, cut industrial energy costs and give UK manufacturers a stronger platform for growth. 29 September 2026 e2 Energy Partners has welcomed plans for the new Great British Grid, saying investment in Britain’s electricity infrastructure could unlock one of the biggest opportunities in decades to reduce energy costs for UK industry. Prime Minister Andy Burnham is expected to announce the creation of Great British Grid, a publicly owned body within Great British Energy designed to accelerate electricity connections, increase renewable generation and support the Government’s drive for reindustrialisation. The new organisation will have access to a funding pot of up to £4</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="str">
+        <v>AvandaGame Expands Browser Game Catalog to More Than 22,000 Titles</v>
+      </c>
+      <c r="B185" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C185" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D185" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E185" t="str">
+        <v>https://www.newsfilecorp.com/release/316205/AvandaGame-Expands-Browser-Game-Catalog-to-More-Than-22000-Titles</v>
+      </c>
+      <c r="F185" t="str">
+        <v>New York, New York--(Newsfile Corp. - September 29, 2026) - AvandaGame, a browser-based online gaming platform, today announced that its catalog has grown to more than 22,000 free online games across 16 categories.To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/9405/316205_963795db44d0a8ef_001full.jpgAvailable at AvandaGame.com, the platform lets players browse by genre, find newly added titles, explore curated selections and launch supported games...</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="str">
+        <v>WEMADE Launches Web3 Roguelike Tower Defense Game Hellsquad Rrrush!: Stone Rush</v>
+      </c>
+      <c r="B186" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C186" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D186" t="str">
+        <v>Crypto, Gaming</v>
+      </c>
+      <c r="E186" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/29/3370432/0/en/wemade-launches-web3-roguelike-tower-defense-game-hellsquad-rrrush-stone-rush.html</v>
+      </c>
+      <c r="F186" t="str">
+        <v>Three exclusive webshops now available on WEMIX PLAY, where players can spend PLAY tokens, AMBER tokens and WEMIX coins on character skins and in-game item packages Three exclusive webshops now available on WEMIX PLAY, where players can spend PLAY tokens, AMBER tokens and WEMIX coins on character skins and in-game item packages</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="str">
+        <v>Light &amp; Wonder Releases 2025 Global Corporate Social Responsibility Report</v>
+      </c>
+      <c r="B187" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C187" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D187" t="str">
+        <v>Energy, Gaming</v>
+      </c>
+      <c r="E187" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/light-wonder-releases-2025-global-002200990.html</v>
+      </c>
+      <c r="F187" t="str">
+        <v>LAS VEGAS, September 29, 2026--Light &amp; Wonder, Inc. (ASX: LNW) (together with its subsidiaries "Light &amp; Wonder," "L&amp;W" or the "Company") today released its 2025 Global Corporate Social Responsibility ("CSR") Report. The report marks a shift in the Game Changers program from building foundations to driving measurable outcomes, supported by two years of greenhouse gas emissions data, an improving approach to data management and dedicated committees for each of its six pillars: People, Community, P</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="str">
+        <v>Aristocrat Gaming™ Honored at Global Gaming Awards Americas with Class 2 and Class 3 Land-Based Supplier of the Year and Slot of the Year</v>
+      </c>
+      <c r="B188" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C188" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D188" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E188" t="str">
+        <v>https://www.prnewswire.com/news-releases/aristocrat-gaming-honored-at-global-gaming-awards-americas-with-class-2-and-class-3-land-based-supplier-of-the-year-and-slot-of-the-year-302892043.html</v>
+      </c>
+      <c r="F188" t="str">
+        <v>LAS VEGAS, Sept. 28, 2026 /PRNewswire/ -- The gaming industry honored Aristocrat Gaming at the Global Gaming Awards Americas today with an impressive list of accolades. The awards underscore Aristocrat's continued leadership in delivering innovative gaming and connected player experiences...</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="str">
+        <v>Galaxy Gaming's MONOPOLY Table Games Progressive Named Product Innovation of the Year at Global Gaming Awards Americas 2026</v>
+      </c>
+      <c r="B189" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C189" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D189" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E189" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/28/3370327/11636/en/galaxy-gaming-s-monopoly-table-games-progressive-named-product-innovation-of-the-year-at-global-gaming-awards-americas-2026.html</v>
+      </c>
+      <c r="F189" t="str">
+        <v>LAS VEGAS, Sept. 28, 2026 (GLOBE NEWSWIRE) -- Galaxy Gaming, Inc.® (OTC: GLXZ), the world's leading independent developer and distributor of casino table games and technology, today announced that MONOPOLY® Table Games Progressive has been named Product Innovation of the Year at the Global Gaming Awards Americas 2026, held in Las Vegas.</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="str">
+        <v>Atomic Golf Brings Back Its Viral All-Inclusive Football Deal: Unlimited Food, Drinks &amp;amp; Golf for $59</v>
+      </c>
+      <c r="B190" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C190" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D190" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E190" t="str">
+        <v>https://www.prnewswire.com/news-releases/atomic-golf-brings-back-its-viral-all-inclusive-football-deal-unlimited-food-drinks--golf-for-59-302892003.html</v>
+      </c>
+      <c r="F190" t="str">
+        <v>Las Vegas' ultimate game-day destination serves up three hours of unlimited stadium eats, drinks, and golf — every football day of the week LAS VEGAS, Sept. 27, 2026 /PRNewswire/ -- Football season is officially back, and so is one of Las Vegas' most talked-about game-day deals. Atomic...</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="str">
+        <v>Genius Sports Notes Limited Impact from Brazil’s New Betting Regulations and Reaffirms 2026 Guidance</v>
+      </c>
+      <c r="B191" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C191" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D191" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E191" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/genius-sports-notes-limited-impact-201500813.html</v>
+      </c>
+      <c r="F191" t="str">
+        <v>NEW YORK, September 28, 2026--Genius Sports Limited ("Genius Sports") (NYSE:GENI), a global leader in real-time sports data and technology, notes the Provisional Measure introduced by the Brazilian government on September 25, 2026, which prohibits fixed-odds betting and online gaming in Brazil.</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="str">
+        <v>BEASLEY MEDIA GROUP NAMED OFFICIAL AUDIO PARTNER OF VEGAS GOLDEN KNIGHTS</v>
+      </c>
+      <c r="B192" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C192" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D192" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E192" t="str">
+        <v>https://www.prnewswire.com/news-releases/beasley-media-group-named-official-audio-partner-of-vegas-golden-knights-302891900.html</v>
+      </c>
+      <c r="F192" t="str">
+        <v>NAPLES, Fla., Sept. 28, 2026 /PRNewswire/ -- Beasley Media Group has been named the official year-round audio partner of the Vegas Golden Knights, launching a multiyear agreement that will deliver English- and Spanish-language game broadcasts and expanded VGK programming across Beasley's...</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="str">
+        <v>Weight Loss Mindset: Why Sustainable Change Starts With the Way We Think About Food</v>
+      </c>
+      <c r="B193" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C193" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D193" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E193" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1772922</v>
+      </c>
+      <c r="F193" t="str">
+        <v>Bangalore, India, 2026-09-28 — /EPR Network/ — Weight loss is often approached as a numbers game focused on calories, exercise and the weighing scale. While [read full press release...]</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="str">
+        <v>Barbie Brings the Ultimate Fashion Styling Experience to Roblox with Barbie DreamStyle</v>
+      </c>
+      <c r="B194" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C194" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D194" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E194" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361066</v>
+      </c>
+      <c r="F194" t="str">
+        <v>Barbie&amp;#39;s wardrobe has just received a Roblox-sized upgrade, and everyone&amp;#39;s invited! Mattel Game Studios, in partnership with Roblox and Roblox developer Exclusible, announced Barbie DreamStyle, the ultimate fashion styling experience, available now ! - - In Barbie DreamStyle, creativity takes center stage as players team up with up to three friends to bring themed scenes to life. Developed in collaboration with Roblox designer Dioncella, known for their work on Dress to Impress,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361066</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="str">
+        <v>Perkins Restaurant &amp;amp; Bakery Invites Families to Stay and Play with Limited Edition Mahjong Set</v>
+      </c>
+      <c r="B195" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C195" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D195" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E195" t="str">
+        <v>https://www.prnewswire.com/news-releases/perkins-restaurant--bakery-invites-families-to-stay-and-play-with-limited-edition-mahjong-set-302890632.html</v>
+      </c>
+      <c r="F195" t="str">
+        <v>Bringing a modern twist to a timeless game, the exclusive set gives guests another reason to gather around the table ATLANTA, Sept. 28, 2026 /PRNewswire/ -- Perkins Restaurant and Bakery, the iconic family-dining restaurant known for homestyle meals, all day value, and its iconic bakery,...</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="str">
+        <v>The9's AI-Developed Mobile Game "The Greed of Man" Reaches No. 1 on Hong Kong App Store and Google Play Simulation Games Charts</v>
+      </c>
+      <c r="B196" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C196" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D196" t="str">
+        <v>Finance, AI, Gaming</v>
+      </c>
+      <c r="E196" t="str">
+        <v>https://www.prnewswire.com/news-releases/the9s-ai-developed-mobile-game-the-greed-of-man-reaches-no-1-on-hong-kong-app-store-and-google-play-simulation-games-charts-302891403.html</v>
+      </c>
+      <c r="F196" t="str">
+        <v>SHANGHAI, Sept. 28, 2026 /PRNewswire/ -- The9 Limited (Nasdaq: NCTY) ("The9" or the "Company"), an established internet company, today announced that its proprietary mobile simulation game "The Greed of Man《大時代》" has reached No. 1 in the Simulation Games category on both the Hong Kong...</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="str">
+        <v>Crypto, Sports, Esports: Bybit Gamifies Freedom of Choice Through ByPick</v>
+      </c>
+      <c r="B197" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C197" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D197" t="str">
+        <v>Crypto, SaaS, Gaming</v>
+      </c>
+      <c r="E197" t="str">
+        <v>https://www.prnewswire.com/news-releases/crypto-sports-esports-bybit-gamifies-freedom-of-choice-through-bypick-302891341.html</v>
+      </c>
+      <c r="F197" t="str">
+        <v>DUBAI, UAE, Sept. 28, 2026 /PRNewswire/ -- Bybit, the New Financial Platform trusted by more than 80 million users worldwide, has introduced ByPick, a free-to-play prediction game built on winning points other than prize money. Launched with a "Make Your Pick" campaign, ByPick enables...</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="str">
+        <v>DMM GAMES Concludes Its Largest-Ever Exhibition at "Tokyo Game Show 2026" on a High Note!</v>
+      </c>
+      <c r="B198" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C198" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D198" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E198" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/dmm-games-concludes-largest-ever-090000222.html</v>
+      </c>
+      <c r="F198" t="str">
+        <v>TOKYO, September 28, 2026--EXNOA LLC (Headquarters: Minato-ku, Tokyo; CEO: Hiroshi Tojo; URL: https://games.dmm.com/), operator of the game platform DMM GAMES, successfully concluded its participation at "Tokyo Game Show 2026" (hereinafter "TGS2026"), held at Makuhari Messe from Thursday, September 17 through Sunday, September 20, 2026 (the September 21 (Monday, national holiday) session was cancelled).</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="str">
+        <v>Guillermo Ochoa encabeza una nueva campaña en apoyo al compromiso de BC.Game con un mercado mexicano regulado</v>
+      </c>
+      <c r="B199" t="str">
+        <v>2026-09-27</v>
+      </c>
+      <c r="C199" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D199" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E199" t="str">
+        <v>https://www.prnewswire.com/news-releases/guillermo-ochoa-encabeza-una-nueva-campana-en-apoyo-al-compromiso-de-bcgame-con-un-mercado-mexicano-regulado-302890846.html</v>
+      </c>
+      <c r="F199" t="str">
+        <v>El portero, cinco veces campeón del mundo, explica la debida diligencia que existe detrás de su alianza, al tiempo que BC.GAME refuerza sus operaciones con licencia de SEGOB, sus sistemas de pago locales y sus pagos rápidos para los jugadores mexicanos MEXICO CITY, 27 de septiembre de...</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="str">
+        <v>Guillermo Ochoa vedie novú kampaň na podporu záväzku BC.Game k regulovanému mexickému trhu</v>
+      </c>
+      <c r="B200" t="str">
+        <v>2026-09-27</v>
+      </c>
+      <c r="C200" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D200" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E200" t="str">
+        <v>https://www.prnewswire.com/news-releases/guillermo-ochoa-vedie-novu-kampa-na-podporu-zavazku-bcgame-k-regulovanemu-mexickemu-trhu-302890845.html</v>
+      </c>
+      <c r="F200" t="str">
+        <v>Päťnásobný brankár z majstrovstiev sveta vysvetľuje dôkladné preverenie, ktoré predchádzalo jeho partnerstvu, pričom BC.GAME upevňuje svoje aktivity pod licenciou SEGOB, lokálne platobné kanály a rýchle výplaty pre mexických hráčov. MEXIKO, 27. septembra 2026 /PRNewswire/ -- BC.GAME,...</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="str">
+        <v>Гильермо Очоа возглавил новую кампанию BC.Game в поддержку ее приверженности регулируемому рынку Мексики</v>
+      </c>
+      <c r="B201" t="str">
+        <v>2026-09-27</v>
+      </c>
+      <c r="C201" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D201" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E201" t="str">
+        <v>https://www.prnewswire.com/news-releases/-----bcgame--------302890843.html</v>
+      </c>
+      <c r="F201" t="str">
+        <v>Голкипер и участник пяти чемпионатов мира по футболу рассказал о тщательной проверке, проведенной им перед началом сотрудничества с BC.GAME, укрепляющей свои позиции на мексиканском рынке и работающей на основе лицензии SEGOB, предлагая местные способы оплаты и обеспечивая быстрые выплаты...</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="str">
+        <v>Guillermo Ochoa est l'ambassadeur d'une nouvelle campagne mettant en avant l'engagement de BC.Game en faveur d'un marché mexicain réglementé</v>
+      </c>
+      <c r="B202" t="str">
+        <v>2026-09-26</v>
+      </c>
+      <c r="C202" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D202" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E202" t="str">
+        <v>https://www.prnewswire.com/news-releases/guillermo-ochoa-est-lambassadeur-dune-nouvelle-campagne-mettant-en-avant-lengagement-de-bcgame-en-faveur-dun-marche-mexicain-reglemente-302890786.html</v>
+      </c>
+      <c r="F202" t="str">
+        <v>Le gardien de but, quintuple vainqueur de la Coupe du monde, explique le processus d'évaluation qui a conduit à ce partenariat, alors que BC.GAME renforce ses activités agréées par la SEGOB, ses canaux de paiement locaux et la rapidité de ses versements aux joueurs mexicains. MEXICO, 26...</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="str">
+        <v>Welcome to The World's Game in EA SPORTS FC 27</v>
+      </c>
+      <c r="B203" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C203" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D203" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E203" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361020</v>
+      </c>
+      <c r="F203" t="str">
+        <v>Step into The Grounds*, a social football playground where the streets meet the stadium. From Kickabouts and 1v1s to teaming up with friends in Clubs, connect in-game with renowned football mentors, improve your abilities, and express yourself on and off the pitch. - - Feel greater control in every game mode with more fluid, true-to-life gameplay, featuring dynamic corners, enhanced attacking awareness, player-focused defending tailored for competitive play, and more community-driven innova... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361020</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="str">
+        <v>Guillermo Ochoa je tváří nové kampaně, která podporuje závazek společnosti BC.Game k regulovanému mexickému trhu</v>
+      </c>
+      <c r="B204" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C204" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D204" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E204" t="str">
+        <v>https://www.prnewswire.com/news-releases/guillermo-ochoa-je-tvai-nove-kampan-ktera-podporuje-zavazek-spolenosti-bcgame-k-regulovanemu-mexickemu-trhu-302890343.html</v>
+      </c>
+      <c r="F204" t="str">
+        <v>Pětinásobný účastník mistrovství světa na pozici brankáře popisuje důkladné prověření, které předcházelo jeho partnerství s BC.GAME. Společnost zároveň posiluje své působení v Mexiku díky licenci SEGOB, místním platebním systémům a rychlým výplatám pro mexické hráče. MEXICO CITY, 25. září...</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="str">
+        <v>Guillermo Ochoa twarzą nowej kampanii BC.GAME poświęconej działalności na regulowanym rynku meksykańskim</v>
+      </c>
+      <c r="B205" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C205" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D205" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E205" t="str">
+        <v>https://www.prnewswire.com/news-releases/guillermo-ochoa-twarz-nowej-kampanii-bcgame-powiconej-dziaalnoci-na-regulowanym-rynku-meksykaskim-302890342.html</v>
+      </c>
+      <c r="F205" t="str">
+        <v>Bramkarz, który wystąpił na pięciu mundialach, opowiada, jak sprawdzał platformę przed podjęciem współpracy. BC.GAME podkreśla, że działa w Meksyku na podstawie zezwolenia SEGOB, obsługuje lokalne metody płatności i zapewnia graczom szybkie wypłaty. MEKSYK, 25 września 2026 r....</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="str">
+        <v>The Adler Fund Announces the Release of Adam Adler's The Leverage Game ...</v>
+      </c>
+      <c r="B206" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C206" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D206" t="str">
+        <v>Finance, AI, Real Estate, Gaming</v>
+      </c>
+      <c r="E206" t="str">
+        <v>https://pr-inside.com/the-adler-fund-announces-the-release-of-adam-adler-s-the-leverage-game-r5227299.htm</v>
+      </c>
+      <c r="F206" t="str">
+        <v>(PR-inside.com) CHARLESTON, SC / ACCESS Newswire / September 25, 2026 / The Adler Fund announced the release of The Leverage Game: How Winners Build Wealth, Create Power, and Raise Unhackable Kids, a new book by Adam Adler, Founder and Managing Partner of The Adler Fund. The book examines entrepreneurship, technology, artificial intelligence, decision-making, personal discipline, and modern parenting through the experiences and perspectives Adler has developed throughout his career. The Leverage Game explores how systems, technology, relationships, and strategic decision-making can shape professional and personal outcomes. Across 13 chapters, Adler examines topics including entrepreneurship, artificial intelligence, technology, real estate, leadership, parenting, and ..</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="str">
+        <v>Trophy Games Acquires Playrion SASU from Paradox Interactive and Upgrades ...</v>
+      </c>
+      <c r="B207" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C207" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D207" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E207" t="str">
+        <v>https://pr-inside.com/trophy-games-acquires-playrion-sasu-from-paradox-interactive-and-upgrades-r5227184.htm</v>
+      </c>
+      <c r="F207" t="str">
+        <v>(PR-inside.com) COPENHAGEN, DK / ACCESS Newswire / September 25, 2026 / Trophy Games Development (CPH:TGAMES) Company Announcement no. 49/2026 (September 25, 2026) *Contains Inside Information Trophy Games Development A/S ("Trophy Games") today announces an agreement to acquire 100% of the shares in French game developer Playrion SASU ("Playrion") from Paradox Interactive AB ("Paradox"). The acquisition is the largest in Trophy Games' history and strengthens the Group's position within mobile strategy and simulation games. Playrion has approximately 30 employees and annual revenue of around EUR 4.0m (approximately DKK 30m). Beyond Playrion's existing business, Trophy Games sees significant longer-term potential in using Airport Simulator and its underlying technology ..</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="str">
+        <v>Guillermo Ochoa fronts new campaign backing BC.Game's commitment to a regulated Mexican market</v>
+      </c>
+      <c r="B208" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C208" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D208" t="str">
+        <v>Crypto, SaaS, Gaming</v>
+      </c>
+      <c r="E208" t="str">
+        <v>https://www.prnewswire.com/news-releases/guillermo-ochoa-fronts-new-campaign-backing-bcgames-commitment-to-a-regulated-mexican-market-302890159.html</v>
+      </c>
+      <c r="F208" t="str">
+        <v>Five-time World Cup goalkeeper explains the due diligence behind his partnership, as BC.GAME reinforces its SEGOB-licensed operations, local payment rails, and rapid payouts for Mexican players. MEXICO CITY, Sept. 25, 2026 /PRNewswire/ -- BC.GAME, the crypto and iGaming platform operating...</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="str">
+        <v>WRENSILVA STUDIO RECORD CONSOLE NOW PLAYING IN WHITE OAK</v>
+      </c>
+      <c r="B209" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C209" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D209" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E209" t="str">
+        <v>https://www.prnewswire.com/news-releases/wrensilva-studio-record-console-now-playing-in-white-oak-302888363.html</v>
+      </c>
+      <c r="F209" t="str">
+        <v>The record console's newest finish brings one of Wrensilva's most requested looks to its most versatile piece SAN DIEGO, Sept. 24, 2026 /PRNewswire/ -- Wrensilva®, creators of the ultimate record console, today introduced Studio in White Oak, bringing the signature finish to the brand's...</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="str">
+        <v>EDGELABS TO SHOWCASE BLUE BIRD BONUS EXTREME AND NEW 3POT AND 4POT GAMES AT SBC SUMMIT LISBON</v>
+      </c>
+      <c r="B210" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C210" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D210" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E210" t="str">
+        <v>https://www.prnewswire.com/news-releases/edgelabs-to-showcase-blue-bird-bonus-extreme-and-new-3pot-and-4pot-games-at-sbc-summit-lisbon-302888344.html</v>
+      </c>
+      <c r="F210" t="str">
+        <v>Steampunk Fortune game, new operator tools and an expanded EdgeLabs Connect network will also be on show at Stand B551. TORONTO, Sept. 24, 2026 /PRNewswire/ -- EdgeLabs gaming studio is heading back to SBC Summit Lisbon with a question for operators: What's next after Blue Bird Bonus? The...</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="str">
+        <v>Jackpot Digital to Exhibit Dealerless Poker Tables at the G2E in Las Vegas</v>
+      </c>
+      <c r="B211" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C211" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D211" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E211" t="str">
+        <v>https://www.newsfilecorp.com/release/315802/Jackpot-Digital-to-Exhibit-Dealerless-Poker-Tables-at-the-G2E-in-Las-Vegas</v>
+      </c>
+      <c r="F211" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 24, 2026) - Jackpot Digital Inc. (TSXV: JJ) (OTCQB: JPOTF) (Frankfurt Exchange: LVH3) (the "Company" or "Jackpot Digital"), the world's leading manufacturer of dealerless multiplayer electronic poker table games ("ETGs"), is pleased to announce that it will showcase its next-generation Jackpot Blitz® ETG at the 2026 Global Gaming Expo ("G2E"), North America's largest gaming expo, taking place next week in Las Vegas, Nevada. Customers,...</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="str">
+        <v>El cortometraje musical "IS IT JUST A GAME?" revela nuevas pistas sobre el videojuego PAPmusic Game</v>
+      </c>
+      <c r="B212" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C212" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D212" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E212" t="str">
+        <v>https://www.prnewswire.com/news-releases/el-cortometraje-musical-is-it-just-a-game-revela-nuevas-pistas-sobre-el-videojuego-papmusic-game-302889183.html</v>
+      </c>
+      <c r="F212" t="str">
+        <v>Tras 44 millones de visualizaciones, el cortometraje musical "IS IT JUST A GAME?" revela nuevas pistas sobre el videojuego PAPmusic Game, cuyo lanzamiento está previsto para 2026 MILÁN, 24 de septiembre de 2026 /PRNewswire/ -- Tras dos campañas que transformaron el misterio de PAPgame en...</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="str">
+        <v>Nach 44 Millionen Aufrufen liefert der Musik-Kurzfilm „IS IT JUST A GAME?" neue Hinweise auf das Videospiel PAPmusic Game, das 2026 erscheinen wird</v>
+      </c>
+      <c r="B213" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C213" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D213" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E213" t="str">
+        <v>https://www.prnewswire.com/news-releases/nach-44-millionen-aufrufen-liefert-der-musik-kurzfilm-is-it-just-a-game-neue-hinweise-auf-das-videospiel-papmusic-game-das-2026-erscheinen-wird-302889178.html</v>
+      </c>
+      <c r="F213" t="str">
+        <v>MAILAND, 24. September 2026 /PRNewswire/ -- Nach zwei Kampagnen, die das Geheimnis um PAPgame in eine international geteilte musikalische Geschichte verwandelt haben, kehrt der italienische Künstler und Regisseur LeiKiè mit „IS IT JUST A GAME?" zurück – dem dritten Song und dritten Video,...</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="str">
+        <v>Avec désormais 44 millions de vues, le court-métrage musical « IS IT JUST A GAME? » dévoile de nouveaux indices sur le jeu vidéo PAPmusic Game, dont la sortie est prévue en 2026</v>
+      </c>
+      <c r="B214" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C214" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D214" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E214" t="str">
+        <v>https://www.prnewswire.com/news-releases/avec-desormais-44-millions-de-vues-le-court-metrage-musical--is-it-just-a-game--devoile-de-nouveaux-indices-sur-le-jeu-video-papmusic-game-dont-la-sortie-est-prevue-en-2026-302889176.html</v>
+      </c>
+      <c r="F214" t="str">
+        <v>MILAN, 24 septembre 2026 /PRNewswire/ -- Après deux campagnes qui ont transformé le mystère de PAPgame en une histoire musicale partagée à l'échelle internationale, l'artiste et réalisatrice italienne LeiKiè revient avec « IS IT JUST A GAME? », troisième chanson et troisième clip vidéo...</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="str">
+        <v>44 million views later, the musical short "IS IT JUST A GAME?" reveals new clues about the video game PAPmusic Game, coming in 2026</v>
+      </c>
+      <c r="B215" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C215" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D215" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E215" t="str">
+        <v>https://www.prnewswire.com/news-releases/44-million-views-later-the-musical-short-is-it-just-a-game-reveals-new-clues-about-the-video-game-papmusic-game-coming-in-2026-302889158.html</v>
+      </c>
+      <c r="F215" t="str">
+        <v>MILAN, Sept. 24, 2026 /PRNewswire/ -- After two campaigns that transformed the mystery of PAPgame into an internationally shared musical story, Italian artist and director LeiKiè returns with "IS IT JUST A GAME?", the third song and third video produced by Not Just Music in the journey...</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="str">
+        <v>Ducommun’s CEO Sets the Stage for Continued Success, Unveiling the VISION 2032 Game Plan at Investor Day</v>
+      </c>
+      <c r="B216" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C216" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D216" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E216" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/24/3368156/0/en/ducommun-s-ceo-sets-the-stage-for-continued-success-unveiling-the-vision-2032-game-plan-at-investor-day.html</v>
+      </c>
+      <c r="F216" t="str">
+        <v>Highlights Strong Progress Against VISION 2027 Strategic Growth Plan Highlights Strong Progress Against VISION 2027 Strategic Growth Plan</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="str">
+        <v>Rayman Legends Retold PC Specs Revealed</v>
+      </c>
+      <c r="B217" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C217" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D217" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E217" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360934</v>
+      </c>
+      <c r="F217" t="str">
+        <v>Rayman Legends Retold is launching on December 3, a bold reimagining of the beloved platformer, complete with new visuals and a retold story. Play solo or with up to four people in couch co-op, explore a mysterious new realm, jam through new musical stages, and more. For those playing on PC, here are the recommended specs to help you optimize the game&amp;#39;s performance:Minimum system requirements 1080p / 60FPS / Low Preset / Upscaling set to Quality FSR, XeSS - - - &amp;#8226; Operating system: Win... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360934</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="str">
+        <v>Michael Eastwood Announces Eighth Cowboy Mike and Winston Children’s Book, A Day at The Ball Game, Coming Soon</v>
+      </c>
+      <c r="B218" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C218" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D218" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E218" t="str">
+        <v>https://express-press-release.net/news/2026/09/24/1770692</v>
+      </c>
+      <c r="F218" t="str">
+        <v>PRESCOTT, ARIZONA, 2026-09-24 — /EPR Network/ — Children’s book author Michael Eastwood is preparing to release the eighth title in his Cowboy Mike and Winston [read full press release...]</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="str">
+        <v>FlowMotion Entertainment Turns Up the Heat with the Launch of New Title “Recipe Rush”</v>
+      </c>
+      <c r="B219" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C219" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D219" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E219" t="str">
+        <v>https://express-press-release.net/news/2026/09/24/1770475</v>
+      </c>
+      <c r="F219" t="str">
+        <v>Vancouver, BC, 2026-09-24 — /EPR Network/ — FlowMotion Entertainment is proud to announce the launch of Recipe Rush, the studio&amp;#8217;s second vertical cooking game and [read full press release...]</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="str">
+        <v>Starbreeze Marks Three Years of PAYDAY 3 with the Biggest and Boldest Update in the Game's History</v>
+      </c>
+      <c r="B220" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C220" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D220" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E220" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360926</v>
+      </c>
+      <c r="F220" t="str">
+        <v>Starbreeze Entertainment, the studio behind the legendary PAYDAY franchise with over 500 million players across PC, console and user-generated content platforms, released PAYDAY 3&amp;#39;s 3rd Anniversary Year Update, the largest update in the game&amp;#39;s history, marking three years since launch. The update arrives simultaneously on Steam, PlayStation, Xbox and the Epic Games Store. - - The 3rd Anniversary Year Update closes a year of sustained investment in PAYDAY 3 and opens the next phase of the ga... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360926</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="str">
+        <v>Gaming Console Market Nintendo Growth Trends</v>
+      </c>
+      <c r="B221" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C221" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D221" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E221" t="str">
+        <v>https://express-press-release.net/news/2026/09/24/1773511</v>
+      </c>
+      <c r="F221" t="str">
+        <v>What is changing the way consumers experience gaming today? The answer extends beyond faster consoles or better graphics. Gaming has increasingly become an interconnected digital [read full press release...]</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="str">
+        <v>Leicester UK Manufacturer Tabletop Tyrant Secures Flawless 100% Customer Satisfaction Rating Across 5,800+ Orders</v>
+      </c>
+      <c r="B222" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C222" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D222" t="str">
+        <v>Retail, Gaming</v>
+      </c>
+      <c r="E222" t="str">
+        <v>https://pressat.co.uk/releases/leicester-uk-manufacturer-tabletop-tyrant-secures-flawless-100-customer-satisfaction-rating-across-5800-orders-d0146fd55dfc8057c51c13cf529dedb2/</v>
+      </c>
+      <c r="F222" t="str">
+        <v>Thursday 24 September, 2026 LEICESTER, UK — Tabletop Tyrant, an independent UK manufacturer specialising in premium miniature storage solutions and tabletop gaming accessories, has announced a landmark customer fulfilment milestone. The company's official online marketplace channel, TabletopTyrantUK, has secured a verified 100% positive buyer satisfaction rating across more than 5,800 completed transactions. The achievement reflects long-term operational consistency due to the rigorous metrics used by major e-commerce platforms. Merchant feedback performance is calculated on a strict, rolling 12-month evaluation cycle. To maintain a perfect 100% score, a vendor must execute a completely flawless year of order accuracy, secure packaging, and rapid dispatch across thousands of individual shi</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="str">
+        <v>Tim Miller devient le conseiller stratégique de Gaming Compliance International (GCI)</v>
+      </c>
+      <c r="B223" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C223" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D223" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E223" t="str">
+        <v>https://www.prnewswire.com/news-releases/tim-miller-devient-le-conseiller-strategique-de-gaming-compliance-international-gci-302887967.html</v>
+      </c>
+      <c r="F223" t="str">
+        <v>L'ancien directeur exécutif de la Commission des jeux d'argent du Royaume-Uni va conseiller GCI en matière de politique réglementaire, de développement de produits et de croissance internationale HENDERSON, Nevada, 24 septembre 2026 /PRNewswire/ -- Gaming Compliance International a...</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="str">
+        <v>Tim Miller Joins Gaming Compliance International as Strategic Advisor</v>
+      </c>
+      <c r="B224" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C224" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D224" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E224" t="str">
+        <v>https://www.prnewswire.com/news-releases/tim-miller-joins-gaming-compliance-international-as-strategic-advisor-302887637.html</v>
+      </c>
+      <c r="F224" t="str">
+        <v>Former UK Gambling Commission Executive Director to Advise GCI on Regulatory Policy, Product Development and International Growth HENDERSON, Nev., Sept. 24, 2026 /PRNewswire/ -- Today, Gaming Compliance International (GCI) have announced the appointment of Tim Miller as Strategic Advisor....</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="str">
+        <v>Tim Miller se incorpora a Gaming Compliance International como asesor estratégico</v>
+      </c>
+      <c r="B225" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C225" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D225" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E225" t="str">
+        <v>https://www.prnewswire.com/news-releases/tim-miller-se-incorpora-a-gaming-compliance-international-como-asesor-estrategico-302888139.html</v>
+      </c>
+      <c r="F225" t="str">
+        <v>El exdirector ejecutivo de la Comisión del Juego del Reino Unido asesorará a GCI en materia de política regulatoria, desarrollo de productos y expansión internacional. HENDERSON, Nev., 24 de septiembre de 2026 /PRNewswire/ -- Gaming Compliance International (GCI) ha anunciado hoy el...</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="str">
+        <v>Tim Miller wird Strategic Advisor bei Gaming Compliance International</v>
+      </c>
+      <c r="B226" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C226" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D226" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E226" t="str">
+        <v>https://www.prnewswire.com/news-releases/tim-miller-wird-strategic-advisor-bei-gaming-compliance-international-302888135.html</v>
+      </c>
+      <c r="F226" t="str">
+        <v>Der ehemalige Executive Director der UK Gambling Commission soll GCI in den Bereichen Regulierungspolitik, Produktentwicklung und internationales Wachstum beraten HENDERSON, Nevada, 24. September 2026 /PRNewswire/ -- Gaming Compliance International (GCI) hat heute die Ernennung von Tim...</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="str">
+        <v>The Exiled Heavy Knight Knows How to Game the System Continues This Fall! Part 2 Key Visual, Main PV, Theme Songs and Four New Cast Members Announced</v>
+      </c>
+      <c r="B227" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C227" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D227" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E227" t="str">
+        <v>https://www.prnewswire.com/news-releases/the-exiled-heavy-knight-knows-how-to-game-the-system-continues-this-fall-part-2-key-visual-main-pv-theme-songs-and-four-new-cast-members-announced-302884508.html</v>
+      </c>
+      <c r="F227" t="str">
+        <v>LOS ANGELES, Sept. 23, 2026 /PRNewswire/ -- The Exiled Heavy Knight Knows How to Game the System, the GoHands-animated adaptation of the Kodansha Young Magazine series with more than 5 million copies in circulation, today unveiled the key visual, main PV, theme songs and four additional...</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="str">
+        <v>Kentucky's Castell Captures Lott IMPACT Trophy Player of the Week Honors ...</v>
+      </c>
+      <c r="B228" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C228" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D228" t="str">
+        <v>Gaming, Education</v>
+      </c>
+      <c r="E228" t="str">
+        <v>https://pr-inside.com/kentucky-s-castell-captures-lott-impact-trophy-player-of-the-week-honors-r5226585.htm</v>
+      </c>
+      <c r="F228" t="str">
+        <v>(PR-inside.com) The Wildcats safety had an interception and a game high 13 tackles in upset at #9 Texas A&amp;M NEWPORT BEACH, CA / ACCESS Newswire / September 23, 2026 / The Lott IMPACT® Trophy presented by Allied Universal ® announced today Jordan Castell, a defensive back from University of Kentucky, has been named Player of the Week for Week 3 of the 2026 college football season. Castell had a game high 13 tackles, three solo, to go with an interception in the Wildcats upset at #9 Texas A&amp;M. Castell transferred to Kentucky after spending the previous three seasons at Florida where he was the ..</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="str">
+        <v>Try the latest Game Trial, Prince of Persia The Lost Crown</v>
+      </c>
+      <c r="B229" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C229" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D229" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E229" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360898</v>
+      </c>
+      <c r="F229" t="str">
+        <v>Unleash your inner warrior. - - From Sept. 24 at 10 a.m. PT to Sept. 30 at 11:59 p.m. PT, Nintendo Switch Online members* can download and try the full Prince of Persia The Lost Crown game for the Nintendo Switch&amp;#8482; system at no additional cost. - - Dash into a stylish and thrilling action-adventure platformer set in a mythological Persian world where the boundaries of time and space are yours to manipulate. Play as Sargon and evolve from sword-wielding prodigy to extraordinary legend... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360898</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="str">
+        <v>2026 NFL Mexico City Pregame Entertainment Announced</v>
+      </c>
+      <c r="B230" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C230" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D230" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E230" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360893</v>
+      </c>
+      <c r="F230" t="str">
+        <v>The National Football League today announced that acclaimed M�sica Mexicana artist Majo Aguilar and Oakland-born Blaxicana singer-songwriter MXKA will perform the national anthems of Mexico and the United States prior to the 2026 NFL Mexico City Game between the Minnesota Vikings and San Francisco 49ers on Sunday, Nov. 22 at 7:20 p.m. CT (8:20 p.m. ET) at Estadio Banorte. - - Majo Aguilar will perform the Mexican National Anthem and MXKA will perform the U.S. National Anthem. - - One of the... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360893</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="str">
+        <v>Gravity Game Unite, Gaming Istanbul 2026'da Ragnarok Zero: Global Showcase Etkinliğini Başarıyla Tamamladı</v>
+      </c>
+      <c r="B231" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C231" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D231" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E231" t="str">
+        <v>https://www.prnewswire.com/news-releases/gravity-game-unite-gaming-istanbul-2026da-ragnarok-zero-global-showcase-etkinliini-baaryla-tamamlad-302887862.html</v>
+      </c>
+      <c r="F231" t="str">
+        <v>KUALA LUMPUR, Malezya, 23 Eylül 2026 /PRNewswire/ -- Küresel oyun şirketi Gravity'nin Malezya'daki iştiraki Gravity Game Unite (GGU), 18-20 Eylül tarihleri arasında Türkiye'de düzenlenen Gaming Istanbul 2026 etkinliğinde PC MMORPG oyunu Ragnarok Zero: Global'in tanıtımını başarıyla...</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="str">
+        <v>Lacoste unveils its debut padel collection</v>
+      </c>
+      <c r="B232" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C232" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D232" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E232" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360871</v>
+      </c>
+      <c r="F232" t="str">
+        <v>Crafted for both seasoned enthusiasts and newcomers alike, the two rackets embody a simple philosophy: while sport brings people together, style creates the connection. - - Lacoste has always celebrated sport as a space for self-expression, connection, and sharing, where the joy and elegance of the game matter just as much as performance. It is in this exact spirit that the French brand now makes its grand entrance into the world of padel! - - Lacoste has always celebrated sport as a space f... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360871</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="str">
+        <v>Gensource Potash Applauds Federal Productivity Mega Deduction Announced in Toronto, Highlights Transformative Impact for Tugaske Project</v>
+      </c>
+      <c r="B233" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C233" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D233" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E233" t="str">
+        <v>https://www.newsfilecorp.com/release/315595/Gensource-Potash-Applauds-Federal-Productivity-Mega-Deduction-Announced-in-Toronto-Highlights-Transformative-Impact-for-Tugaske-Project</v>
+      </c>
+      <c r="F233" t="str">
+        <v>Saskatoon, Saskatchewan--(Newsfile Corp. - September 23, 2026) - Gensource Potash Corporation (TSXV: GSP) (FSE: UGN) (OTC Pink: AGCCF) ("Gensource" or the "Company") today welcomes the Canadian Federal Government's announcement of the Productivity Mega Deduction, a landmark tax measure that will fundamentally improve the economics of major capital projects in Canada, including the Company's flagship Tugaske Potash Project.Productivity Mega Deduction: A Game-Changer for Canadian MiningOn...</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="str">
+        <v>Gravity Game Unite Successfully Concludes Ragnarok Zero: Global Showcase at Gaming Istanbul 2026</v>
+      </c>
+      <c r="B234" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C234" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D234" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E234" t="str">
+        <v>https://www.prnewswire.com/news-releases/gravity-game-unite-successfully-concludes-ragnarok-zero-global-showcase-at-gaming-istanbul-2026-302887473.html</v>
+      </c>
+      <c r="F234" t="str">
+        <v>KUALA LUMPUR, Malaysia, Sept. 23, 2026 /PRNewswire/ -- Gravity Game Unite (GGU), the Malaysian subsidiary of global gaming company Gravity, successfully concluded its showcase of the PC MMORPG Ragnarok Zero: Global at Gaming Istanbul 2026, held in Türkiye from September 18 to 20. Gaming...</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="str">
+        <v>Bringing Fantasy Characters to Life: Samsung Spatial Signage Transforms Tokyo Game Show 2026</v>
+      </c>
+      <c r="B235" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C235" t="str">
+        <v>mlpr-samsung</v>
+      </c>
+      <c r="D235" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E235" t="str">
+        <v>https://news.samsung.com/global/bringing-fantasy-characters-to-life-samsung-spatial-signage-transforms-tokyo-game-show-2026</v>
+      </c>
+      <c r="F235" t="str">
+        <v>At Tokyo Game Show (TGS) 2026, held from September 17 to 20 at Makuhari Messe in Chiba, Japan, Samsung Electronics and NC demonstrated the future of fan engagement by bringing the characters of Astrae Oratio — the upcoming urban fantasy RPG — into the physical world through glasses-free 3D Spatial Signage. The installation transformed a […]</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="str">
+        <v>Tencent Esports Competition Solution impulsará los deportes electrónicos en los 20º Juegos Asiáticos</v>
+      </c>
+      <c r="B236" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C236" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D236" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E236" t="str">
+        <v>https://www.prnewswire.com/news-releases/tencent-esports-competition-solution-impulsara-los-deportes-electronicos-en-los-20-juegos-asiaticos-302887175.html</v>
+      </c>
+      <c r="F236" t="str">
+        <v>-Tencent Esports Competition Solution impulsará las competiciones de deportes electrónicos en los 20º Juegos Asiáticos Tencent Esports Competition Solution (ECS), pionera en su género y diseñada para competiciones intercontinentales de deportes electrónicos a gran escala, ofrece soporte...</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="str">
+        <v>Die Tencent Esports Competition Solution von Tencent wird die E-Sport-Wettbewerbe bei den 20. Asienspiele unterstützen</v>
+      </c>
+      <c r="B237" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C237" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D237" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E237" t="str">
+        <v>https://www.prnewswire.com/news-releases/die-tencent-esports-competition-solution-von-tencent-wird-die-e-sport-wettbewerbe-bei-den-20-asienspiele-unterstutzen-302887172.html</v>
+      </c>
+      <c r="F237" t="str">
+        <v>Die Tencent Esports Competition Solution (ECS) – eine in ihrer Art einzigartige Lösung, die speziell für groß angelegte, interkontinentale E-Sport-Wettbewerbe entwickelt wurde – bietet umfassenden technischen Support für elf E-Sport-Veranstaltungen und trägt so dazu bei, Fairplay und...</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="str">
+        <v>La Tencent Esports Competition Solution sera utilisée pour les compétitions e-sport des 20e Jeux asiatiques</v>
+      </c>
+      <c r="B238" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C238" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D238" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E238" t="str">
+        <v>https://www.prnewswire.com/news-releases/la-tencent-esports-competition-solution-sera-utilisee-pour-les-competitions-e-sport-des-20e-jeux-asiatiques-302887170.html</v>
+      </c>
+      <c r="F238" t="str">
+        <v>La Tencent Esports Competition Solution (ECS), première du genre conçue pour les compétitions d'e-sport intercontinentales de grande envergure, assure l'appui technique de bout en bout pour 11 événements e-sport, contribuant ainsi à garantir le fair-play et l'équité de la compétition au...</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="str">
+        <v>ATTACK SHARK Redefines Esports Response with MEGA B2, Combining TMR Technology and Rapid Trigger</v>
+      </c>
+      <c r="B239" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C239" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D239" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E239" t="str">
+        <v>https://www.prnewswire.com/news-releases/attack-shark-redefines-esports-response-with-mega-b2-combining-tmr-technology-and-rapid-trigger-302886923.html</v>
+      </c>
+      <c r="F239" t="str">
+        <v>NEW YORK, Sept. 22, 2026 /PRNewswire/ -- High-performance gaming peripheral brand ATTACK SHARK today launched the MEGA B2, a flagship gaming mouse featuring TMR-based Magnetic Micro-Switch with Rapid Trigger, customizable haptic feedback, dual 8K connectivity, a flagship sensor, and...</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="str">
+        <v>A Game Changer: Harold Hamm Commits Largest Gift in OU History to Lift Health of Oklahoma, Name Health Campus</v>
+      </c>
+      <c r="B240" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C240" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D240" t="str">
+        <v>Healthcare, Gaming, Education</v>
+      </c>
+      <c r="E240" t="str">
+        <v>https://www.prnewswire.com/news-releases/a-game-changer-harold-hamm-commits-largest-gift-in-ou-history-to-lift-health-of-oklahoma-name-health-campus-302886804.html</v>
+      </c>
+      <c r="F240" t="str">
+        <v>OKLAHOMA CITY, Sept. 22, 2026 /PRNewswire/ -- The University of Oklahoma today announced an historic $150 million gift from Harold Hamm, the largest single gift in university history, to lift the health of Oklahoma by advancing health education, research and discovery, strengthening the...</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="str">
+        <v>GBank Financial Holdings Inc. Highlights Strategic Updates Included in Investor Presentation</v>
+      </c>
+      <c r="B241" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C241" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D241" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E241" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/22/3366907/0/en/gbank-financial-holdings-inc-highlights-strategic-updates-included-in-investor-presentation.html</v>
+      </c>
+      <c r="F241" t="str">
+        <v>LAS VEGAS, NV, Sept. 22, 2026 (GLOBE NEWSWIRE) -- GBank Financial Holdings Inc. (the "Company") (Nasdaq: GBFH), the parent company for GBank (the "Bank"), today announced the availability of its investor presentation, which was used in connection with the Raymond James 2026 U.S. Bank and Banking on Tech Conferences. The presentation provides updated information regarding the Company's SBA lending business, Gaming FinTech and BankCard Services operations, as well as market analytics related to those businesses. The presentation also includes an overview of the Company’s business, financial performance, strategic priorities and outlook.</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="str">
+        <v>Wilderness Bound game drop is now available for Minecraft on Nintendo Switch</v>
+      </c>
+      <c r="B242" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C242" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D242" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E242" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360838</v>
+      </c>
+      <c r="F242" t="str">
+        <v>A cozy new biome, a mysterious new structure, and more. Minecraft&amp;#39;s Wilderness Bound game drop* has landed for Nintendo Switch, which means the expedition into a new rust-toned forest biome begins! Discover the beauty of the dappled forest, a mysterious structure, the cushion, a new way to skip the night, and more features for every expedition. New biome: the dappled forest Get ready to take on the great outdoors with an adventure into the dappled forest. Full of red shrubs and poplar t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360838</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="str">
+        <v>Medical Care Technologies Inc. (OTCID:MDCE) Subsidiaries Infinite Auctions ...</v>
+      </c>
+      <c r="B243" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C243" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D243" t="str">
+        <v>Healthcare, Gaming</v>
+      </c>
+      <c r="E243" t="str">
+        <v>https://pr-inside.com/medical-care-technologies-inc-otcid-mdce-subsidiaries-infinite-auctions-r5225883.htm</v>
+      </c>
+      <c r="F243" t="str">
+        <v>(PR-inside.com) First Game-Worn Supply Path Moves From Agreement Into Executed Sale and Photo-Match Verification MESA, AZ / ACCESS Newswire / September 22, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today announced that its subsidiaries have completed the first executed transaction under the previously disclosed Fanatics / Topps arrangement: Infinite Auctions has sold game-worn sports memorabilia to Topps, and Real Game Used has photo-match authenticated the items supplied in that sale. The update follows the Company's September 14 announcement that Infinite Auctions and Real Game Used had entered into a transactional agreement with Fanatics / Topps. That release described the structure. This release confirms ..</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="str">
+        <v>Medical Care Technologies Inc. (OTCID:MDCE) Subsidiaries Infinite Auctions and Real Game Used Complete first transaction with Fanatics / Topps</v>
+      </c>
+      <c r="B244" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C244" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D244" t="str">
+        <v>Healthcare, Gaming</v>
+      </c>
+      <c r="E244" t="str">
+        <v>https://www.newswire.com/news/medical-care-technologies-inc-otcid-mdce-subsidiaries-infinite-auctions-and</v>
+      </c>
+      <c r="F244" t="str">
+        <v>First Game-Worn Supply Path Moves From Agreement Into Executed Sale and Photo-Match Verification</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="str">
+        <v>'Demeo x Dungeons &amp; Dragons: Battlemarked' Welcomes XBOX Players as Epic Third Campaign Launches Today</v>
+      </c>
+      <c r="B245" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C245" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D245" t="str">
+        <v>Finance, SaaS, Gaming</v>
+      </c>
+      <c r="E245" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360790</v>
+      </c>
+      <c r="F245" t="str">
+        <v>Resolution Games, in collaboration with Wizards of the Coast, a division of Hasbro (NASDAQ: HAS), today launched &amp;#8220;Campaign III: Twilight&amp;#39;s End&amp;#8221; ( trailer ), the newest premium adventure for Demeo x Dungeons &amp;amp; Dragons: Battlemarked. Today also marks Battlemarked&amp;#39;s debut on XBOX, welcoming a new community of adventurers to the cross-platform digital tabletop. - - Available now for $9.99 USD on XBOX, Steam, Meta Horizon and PlayStation, &amp;#8220;Twilight&amp;#39;s End&amp;#8221; brings the story that began in &amp;#8220;E... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360790</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="str">
+        <v>GameSquare and Chartis Announce Strategic Data Partnership to Measure ...</v>
+      </c>
+      <c r="B246" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C246" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D246" t="str">
+        <v>Finance, SaaS, Gaming, Media</v>
+      </c>
+      <c r="E246" t="str">
+        <v>https://pr-inside.com/gamesquare-and-chartis-announce-strategic-data-partnership-to-measure-r5225853.htm</v>
+      </c>
+      <c r="F246" t="str">
+        <v>(PR-inside.com) Partnership combines Chartis' Unreal Editor for Fortnite (UEFN) and Fortnite Creative capabilities with GameSquare's Hatchet data platform to provide brands with enhanced measurement, creator intelligence and campaign insights FRISCO, TX / ACCESS Newswire / September 22, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), a next-generation media, entertainment, technology and digital native treasury company, today announced a strategic data and business development partnership with Chartis, one of the leading user-generated content (UGC) games media companies. The partnership brings together Chartis' capabilities in building and operating in-game experiences on UGC gaming platforms like Fortnite with GameSquare's Hatchet data and analytics platfo</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="str">
+        <v>GameSquare and Chartis Announce Strategic Data Partnership to Measure Brand and Creator Impact for User-Generated Content (UGC) Across Gaming</v>
+      </c>
+      <c r="B247" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C247" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D247" t="str">
+        <v>SaaS, Gaming, Media</v>
+      </c>
+      <c r="E247" t="str">
+        <v>https://www.newswire.com/news/gamesquare-and-chartis-announce-strategic-data-partnership-to-measure-brand-and</v>
+      </c>
+      <c r="F247" t="str">
+        <v>Partnership combines Chartis' Unreal Editor for Fortnite (UEFN) and Fortnite Creative capabilities with GameSquare's Hatchet data platform to provide brands with enhanced measurement, creator intelligence and campaign insights</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="str">
+        <v>Fire &amp; Ice Titans Ignites Slotland and CryptoSlots with Elemental Fantasy Slot Launch</v>
+      </c>
+      <c r="B248" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C248" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D248" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E248" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360789</v>
+      </c>
+      <c r="F248" t="str">
+        <v>Slotland and CryptoSlots unveils Fire &amp;amp; Ice Titans, a fantasy slot forged in the heart of Iceland&amp;#39;s volcanic wilderness &amp;#8212; a land where snow-capped glaciers meet molten lava fields in an eternal standoff. To celebrate the launch, all players can claim 50 Free Spins and a 90% Match Bonus until October 1 st. - - View or download video version of this story - - Developed by Slotland Entertainment, the game follows Pebl, a small rock boy caught between two towering rivals: Glacir,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360789</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="str">
+        <v>The Law Offices of Eric A. Rudolph Proudly Sponsors Boo2Bullying's 4th Annual "Kick Bullying to the Curb" Event in Palm Springs</v>
+      </c>
+      <c r="B249" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C249" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D249" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E249" t="str">
+        <v>https://www.prnewswire.com/news-releases/the-law-offices-of-eric-a-rudolph-proudly-sponsors-boo2bullyings-4th-annual-kick-bullying-to-the-curb-event-in-palm-springs-302885346.html</v>
+      </c>
+      <c r="F249" t="str">
+        <v>PALM SPRINGS, Calif., Sept. 22, 2026 /PRNewswire/ -- The Law Offices of Eric A. Rudolph is proud to announce its sponsorship of Boo2Bullying's 4th Annual "Kick Bullying to the Curb" Wellness Festival &amp; Celebrity Kickball Game, taking place on Saturday, October 10, 2026, from 4:00 PM to...</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="str">
+        <v>Meridian Holdings' Expanse Studios to Exhibit at Global Gaming Expo 2026</v>
+      </c>
+      <c r="B250" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C250" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D250" t="str">
+        <v>Finance, Retail, Gaming, Media</v>
+      </c>
+      <c r="E250" t="str">
+        <v>https://www.newmediawire.com/news/meridian-holdings-expanse-studios-to-exhibit-at-global-gaming-expo-2026-7089850</v>
+      </c>
+      <c r="F250" t="str">
+        <v xml:space="preserve">Studio to Showcase Its Proprietary Content Portfolio at Booth 4233 LAS VEGAS, NV - September 21, 2026 ( NEWMEDIAWIRE ) - Meridian Holdings Inc. (NASDAQ: MRDN) (“Meridian” or the “Company”), an international developer, licensor and operator of online gaming and e-commerce platforms, today announced that its subsidiary and B2B game development division Expanse Studios (“Expanse”) will exhibit at the Global Gaming Expo (G2E) in Las Vegas from September 28 to October 1, 2026, at The Venetian Expo, booth 4233. Expanse Studios develops proprietary casino content for Meridian Holdings' own operations and for third-party operators internationally. The studio distributes a portfolio of nearly 100 proprietary titles to more than 1,800 casino brands worldwide, and holds content certifications across </v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="str">
+        <v>NASA Astronaut Reid Wiseman Attends Ravens vs. Saints Game</v>
+      </c>
+      <c r="B251" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C251" t="str">
+        <v>NASA</v>
+      </c>
+      <c r="D251" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E251" t="str">
+        <v>https://www.nasa.gov/image-article/nasa-astronaut-reid-wiseman-attends-ravens-vs-saints-game/</v>
+      </c>
+      <c r="F251" t="str">
+        <v>NASA astronaut and commander of the agency’s Artemis II mission, Reid Wiseman, a Baltimore native, takes a selfie with fans at an NFL game between the New Orleans Saints and the Baltimore Ravens at M&amp;#38;T Bank Stadium, Sunday, Sept. 20, 2026, in Baltimore. NASA’s engagement at NFL games is part of the agency&amp;#8217;s Inspiration Tour, [&amp;#8230;]</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="str">
+        <v>PoKeep Launches a New Pokémon GO Guide Hub for Events, Coordinates, Calculators, and Gameplay Resources</v>
+      </c>
+      <c r="B252" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C252" t="str">
+        <v>Send2Press</v>
+      </c>
+      <c r="D252" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E252" t="str">
+        <v>https://www.send2press.com/wire/pokeep-launches-a-new-pokemon-go-guide-hub-for-events-coordinates-calculators-and-gameplay-resources/</v>
+      </c>
+      <c r="F252" t="str">
+        <v>HONG KONG, Sept. 21, 2026 (SEND2PRESS NEWSWIRE) -- PoKeep today announced the launch of its new Pokémon GO Guide Hub, a centralized online resource designed to help Pokémon GO players find useful information and make faster in-game decisions. The hub brings together event updates, coordinate guides, calculators, gameplay explainers, product comparisons, and tutorials in a single, easy-to-navigate destination.</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="str">
+        <v>Gaming and Leisure Properties, Inc. Schedules Third Quarter 2026 Earnings Release and Conference Call</v>
+      </c>
+      <c r="B253" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C253" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D253" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E253" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/21/3365589/29133/en/gaming-and-leisure-properties-inc-schedules-third-quarter-2026-earnings-release-and-conference-call.html</v>
+      </c>
+      <c r="F253" t="str">
+        <v>WYOMISSING, Pa., Sept. 21, 2026 (GLOBE NEWSWIRE) -- Gaming and Leisure Properties, Inc. (NASDAQ: GLPI) announced today that the Company will release its 2026 third quarter financial results after the market close on Thursday, October 29, 2026. The Company will host a conference call at 10:00 a.m. ET on Friday, October 30, 2026.</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="str">
+        <v>Datavault AI and Cutting-Edge Sports Management Announce Dream Bowl ...</v>
+      </c>
+      <c r="B254" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C254" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D254" t="str">
+        <v>Finance, AI, Gaming, Education</v>
+      </c>
+      <c r="E254" t="str">
+        <v>https://pr-inside.com/datavault-ai-and-cutting-edge-sports-management-announce-dream-bowl-r5225524.htm</v>
+      </c>
+      <c r="F254" t="str">
+        <v>(PR-inside.com) 15th anniversary all-star showcase introduces a Bowl Combine that awards two roster spots and playing time to eligible student-athletes; game planned to be broadcast on ESPN PHILADELPHIA, PA / ACCESS Newswire / September 21, 2026 / Datavault AI Inc. ("Datavault AI" or the "Company") (NASDAQ:DVLT), a provider of data monetization, credentialing, digital engagement, and real-world asset ("RWA") tokenization technologies, today announced Dream Bowl XV. The game is the 15th anniversary edition of the premier college football all-star showcase for professional draft-eligible talent from all college divisions and NAIA programs. It will be held Sunday, January 17, 2027, at AT&amp;T Stadium in ..</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="str">
+        <v>Datavault AI and Cutting-Edge Sports Management Announce Dream Bowl XV at AT&amp;T Stadium and Launch First-of-Its-Kind Bowl Combine</v>
+      </c>
+      <c r="B255" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C255" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D255" t="str">
+        <v>AI, Gaming, Education</v>
+      </c>
+      <c r="E255" t="str">
+        <v>https://www.newswire.com/news/datavault-ai-and-cutting-edge-sports-management-announce-dream-bowl-xv-at-at-t</v>
+      </c>
+      <c r="F255" t="str">
+        <v>15th anniversary all-star showcase introduces a Bowl Combine that awards two roster spots and playing time to eligible student-athletes; game planned to be broadcast on ESPN</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="str">
+        <v>Ryken Security Launches New Platform, Redefining Risk Protection and Profit Insight for the Gaming &amp;amp; Amusement Industry</v>
+      </c>
+      <c r="B256" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C256" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D256" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E256" t="str">
+        <v>https://www.prweb.com/releases/ryken-security-launches-new-platform-redefining-risk-protection-and-profit-insight-for-the-gaming--amusement-industry-302884311.html</v>
+      </c>
+      <c r="F256" t="str">
+        <v>Ryken Security has launched a completely re-engineered platform built specifically for the Gaming &amp; Amusement industry. Developed with direct input from operators, route managers, and industry leaders, the new platform combines real-time asset tracking, machine activity monitoring, risk...</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="str">
+        <v>Tencent Esports Competition Solution to Power Esports Competition at the 20th Asian Games</v>
+      </c>
+      <c r="B257" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C257" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D257" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E257" t="str">
+        <v>https://www.prnewswire.com/news-releases/tencent-esports-competition-solution-to-power-esports-competition-at-the-20th-asian-games-302884666.html</v>
+      </c>
+      <c r="F257" t="str">
+        <v>Tencent Esports Competition Solution (ECS), a first-of-its-kind designed for large-scale intercontinental esports competitions, provides end-to-end technical support across 11 esports events, helping safeguard fair play and consistent competition across one of the most complex esports...</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="str">
+        <v>IGT and Everi Showcase the Future of Connected Casino Gaming at 2026 Global Gaming Expo</v>
+      </c>
+      <c r="B258" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C258" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D258" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E258" t="str">
+        <v>https://www.prnewswire.com/news-releases/igt-and-everi-showcase-the-future-of-connected-casino-gaming-at-2026-global-gaming-expo-302883875.html</v>
+      </c>
+      <c r="F258" t="str">
+        <v>Games, Systems and FinTech Converge to Modernize the Entire Casino Ecosystem LAS VEGAS, Sept. 21, 2026 /PRNewswire/ -- IGT and Everi will showcase their collective portfolio of IGT and Everi games, IGT systems and Everi FinTech solutions at the 2026 Global Gaming Expo (G2E) in Las Vegas...</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="str">
+        <v>stc celebrates Saudi National Day 96 with exclusive offers and benefits</v>
+      </c>
+      <c r="B259" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C259" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D259" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E259" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360740</v>
+      </c>
+      <c r="F259" t="str">
+        <v>In celebration of the Saudi National Day 96, stc group has announced a range of exclusive offers and benefits for customers across the Kingdom, spanning connectivity, home internet, loyalty, entertainment, gaming and devices. - - stc is offering prepaid and postpaid customers 96GB of social media data for SAR 23, inclusive of VAT. The offer can be activated exclusively on 23 September and will remain valid for three days from the date of activation. Customers can activate the offer by sendi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360740</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="str">
+        <v>LG Display launches 24.5-inch 720Hz Gaming OLED Panel</v>
+      </c>
+      <c r="B260" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C260" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D260" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E260" t="str">
+        <v>https://www.prnewswire.com/news-releases/lg-display-launches-24-5-inch-720hz-gaming-oled-panel-302884111.html</v>
+      </c>
+      <c r="F260" t="str">
+        <v>SEOUL, South Korea, Sept. 20, 2026 /PRNewswire/ -- LG Display, the world's leading innovator of display technologies, announced today its launch of a 24.5-inch 720Hz Gaming OLED panel, leading the esports monitor market paradigm. The company's 24.5-inch 720Hz Gaming OLED panel is the...</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="str">
+        <v>J.J. Spaun Surges Late to Capture BMW PGA Championship Title</v>
+      </c>
+      <c r="B261" t="str">
+        <v>2026-09-20</v>
+      </c>
+      <c r="C261" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D261" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E261" t="str">
+        <v>https://pr-inside.com/j-j-spaun-surges-late-to-capture-bmw-pga-championship-title-r5225217.htm</v>
+      </c>
+      <c r="F261" t="str">
+        <v>(PR-inside.com) HUNTINGTON BEACH, CA / ACCESS Newswire / September 20, 2026 / Srixon's J.J. Spaun delivered a fiery closing stretch on Sunday to capture the BMW PGA Championship at Wentworth Club, securing his second victory of the 2026 season and first Rolex Series win of his career. Making his debut appearance at the prestigious event, Spaun finished at 17-under-par after birdieing four of his final five holes to claim one of the DP World Tour's most coveted titles. "This means so much. I've kind of blossomed into this player that I never thought I could be," said Spaun. "To take my game across ..</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="str">
+        <v>GameSir Announces Official Fortnite Mobile Controller Collection</v>
+      </c>
+      <c r="B262" t="str">
+        <v>2026-09-20</v>
+      </c>
+      <c r="C262" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D262" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E262" t="str">
+        <v>https://www.prnewswire.com/news-releases/gamesir-announces-official-fortnite-mobile-controller-collection-302883993.html</v>
+      </c>
+      <c r="F262" t="str">
+        <v>Officially Licensed Fortnite Edition Mobile Controllers Deliver Console-Level Precision and Premium Collectible Designs ORLANDO, Fla., Sept. 20, 2026 /PRNewswire/ -- GameSir, a global leader in gaming peripherals, announced its collaboration with Fortnite, introducing an all-new...</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="str">
+        <v>NPR77 Pushes the Envelope with Smoother Mobile Gaming and Fast Cashouts</v>
+      </c>
+      <c r="B263" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C263" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D263" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E263" t="str">
+        <v>https://www.pr.com/press-release/979449</v>
+      </c>
+      <c r="F263" t="str">
+        <v>NPR77, one of the leading online game providers in Nepal, has announced today that they have launched major platform upgrades built to enhance the performance and security of mobile games and fasten financial transactions. Since an increasing number of players are using their mobile devices to engage in the activities offered on the website, the updates seek to provide a satisfying experience for those who prefer to play [PR.com]</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="str">
+        <v>Recap: XBOX at Tokyo Game Show 2026</v>
+      </c>
+      <c r="B264" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C264" t="str">
+        <v>mlpr-microsoft</v>
+      </c>
+      <c r="D264" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E264" t="str">
+        <v>https://news.xbox.com/en-us/2026/09/17/xbox-tokyo-game-show-2026-recap/</v>
+      </c>
+      <c r="F264" t="str">
+        <v>The post Recap: XBOX at Tokyo Game Show 2026 appeared first on Source.</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="str">
+        <v>Fire Emblem: Fortune's Weave is out now! Take on the apocalypse in an RPG epic</v>
+      </c>
+      <c r="B265" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C265" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D265" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E265" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360689</v>
+      </c>
+      <c r="F265" t="str">
+        <v>Disaster is about to befall the Dagdan Empire, but hope remains in such bleak times. Are you ready to defy fate? - - The Fire Emblem&amp;#8482;: Fortune&amp;#39;s Weave game&amp;#8212;the latest entry in the classic tactical RPG series&amp;#8212;is out now for the Nintendo Switch&amp;#8482; 2 system. This is an all-new adventure, so you can close those lore wikis you may or may not have open&amp;#8212;this game has a lot to offer both players who are completely new to the series or longtime franchise vets. - - Here&amp;#39;s what you need to know. - - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360689</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="str">
+        <v>On Enters Football alongside Kylian Mbapp�</v>
+      </c>
+      <c r="B266" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C266" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D266" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E266" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360688</v>
+      </c>
+      <c r="F266" t="str">
+        <v>Today, Swiss sportswear brand On announces its entry into football alongside football champion Kylian Mbapp�, marking the beginning of the brand&amp;#39;s journey into the world&amp;#39;s biggest sport. On is bringing a fresh perspective to football &amp;#8211; that the game is more beautiful when you can focus on the simple joy of play, enhanced through product innovation and meaningful connections with communities around the world. Thierry Henry, who has been working behind the scenes with the brand on every aspe... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360688</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="str">
+        <v>Luke Bryan Releases Signs Album Today</v>
+      </c>
+      <c r="B267" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C267" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D267" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E267" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360682</v>
+      </c>
+      <c r="F267" t="str">
+        <v>Five-time Entertainer of the Year Luke Bryan releases his ninth studio album, SIGNS, today. The 12-track album, produced by Jeff Stevens and Jody Stevens, features Luke&amp;#39;s Top 10 hit &amp;#8220;Country And She Knows It.&amp;#8221; - - Luke is scheduled to perform and join Jimmy Fallon for a chat on The Tonight Show on Sunday, September 27. That show is the first of four special episodes planned for this football season, airing after the Los Angeles Rams versus Denver Broncos game. Sylvester Stallone will als... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360682</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="str">
+        <v>Wipeboard.io Launches Free "Infinite Game Vision Generator" to Help ...</v>
+      </c>
+      <c r="B268" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C268" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D268" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E268" t="str">
+        <v>https://pr-inside.com/wipeboard-io-launches-free-infinite-game-vision-generator-to-help-r5224446.htm</v>
+      </c>
+      <c r="F268" t="str">
+        <v>(PR-inside.com) Inspired by the ideas in Simon Sinek's The Infinite Game, the free tool turns a few answers into a durable "Just Cause" - and a ready-to-use starter board to act on it NEWTON, NJ / ACCESS Newswire / September 18, 2026 / Wipeboard today announced the launch of the Infinite Game Vision Generator ( vision.wipeboard.io ), a free web tool that helps founders, teams, and nonprofits craft a vision built to endure - an affirmative "Just Cause" that gives an organization a direction to keep moving toward, rather than a finish line to reach and forget. Most vision and mission statements fail ..</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="str">
+        <v>Wipeboard.io Launches Free "Infinite Game Vision Generator" to Help Teams Build Missions That Outlast Their Goals</v>
+      </c>
+      <c r="B269" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C269" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D269" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E269" t="str">
+        <v>https://www.newswire.com/news/wipeboard-io-launches-free-infinite-game-vision-generator-to-help-teams-build</v>
+      </c>
+      <c r="F269" t="str">
+        <v>Inspired by the ideas in Simon Sinek's The Infinite Game, the free tool turns a few answers into a durable "Just Cause" - and a ready-to-use starter board to act on it</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="str">
+        <v>SEGA Selects Logitech G as Official Steering Wheel Partner for Crazy Taxi: World Tour</v>
+      </c>
+      <c r="B270" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C270" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D270" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E270" t="str">
+        <v>https://finance.yahoo.com/technology/articles/sega-selects-logitech-g-official-033800872.html</v>
+      </c>
+      <c r="F270" t="str">
+        <v>LAUSANNE, Switzerland &amp; SAN JOSE, Calif., September 18, 2026--Today, Logitech G announced a landmark partnership with SEGA as the Official Steering Wheel Partner for the highly anticipated Crazy Taxi: World Tour, the all-new installment of the classic driving action video game series.</v>
+      </c>
+    </row>
+    <row r="271" xml:space="preserve">
+      <c r="A271" t="str">
+        <v>3DG Jewellery Celebrates Its 23rd Anniversary in Dazzling Style</v>
+      </c>
+      <c r="B271" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C271" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D271" t="str">
+        <v>Finance, Crypto, Retail, Gaming, Education</v>
+      </c>
+      <c r="E271" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110199/</v>
+      </c>
+      <c r="F271" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 18, 2026 - (ACN Newswire) - 3DG Holdings (International) Limited (“3DG Holdings” or the “Group”) (Stock Code: 2882) is pleased to celebrate the 23rd anniversary. To commemorate this milestone, the brand has invited renowned designer and illustrator Mr. Alex Gan, known for his delicate style and dreamlike brushwork, to create an exclusive anniversary-themed artwork. This crossover collaboration embodies the brand’s “Young at Heart” philosophy through jewellery. Drawing inspiration from 3DG Jewellery’s signature products, the artist has transformed classic design elements into imaginative illustrations. These include the Eight Treasures Compass from the “Classic Gold” collection, the four-leaf clover from the “Golden Allure GA” collection and the feather from the “Bling Bling Gold” collection, offering a new artistic interpretation of jewellery aesthetics. Taking centre stage in the celebration is the newly launched “Bling Bling Gold” Phalaenopsis Orchid Collection. The collection combines graceful, three-dimensional contours with the brand’s exclusive Bling Bling Gold craftsmanship and technology, allowing the gold surface to refract a spectrum of colours as the light shifts. Designed to complement both wedding occasions and everyday styling, the collection seamlessly combines romantic sophistication with modern versatility, allowing wearers to express their individuality with confidence and elegance. In addition, a range of exclusive co-branded merchandise, including gift boxes, tumblers and stylish scarves, will be launched during the campaign, offering customers an artistic experience that engages both sight and touch. A host of limited-time offers will also be rolled out, with selected jewellery pieces available at a special appreciation price of HK$2,388, as a token of gratitude for customers’ continued support.
+Cross-Industry Collaboration: Art-Inspired Jewellery, with Dreamlike Elements Woven into the Designs
+Renowned designer and illustrator Mr. Alex Gan drew his creative inspiration from a romantic starry sky, using gold and holographic silver as the dominant tones. Gold symbolises the precious metal, while holographic silver represents the dazzling brilliance of jewellery. The artwork adopts a swirling, encircling composition that evokes a sense of fluid movement. Shooting stars streak across the sky as graceful hummingbirds and fluttering butterflies act as guides, accompanied by soft velvet ribbons and exquisite jewellery. Together, these elements create a light and dynamic sense of moving towards something longed for. Gilded flowers burst into bloom while pristine feathers unfurl and dance across the sky, intertwining as they converge into a glittering vortex of swirling light, surrounded by delicate sparkles of starlight. The layered interplay of light and shadow creates a refined and dreamlike atmosphere, with the silhouette of a beautiful young woman appearing subtly amid the starlight. Each visual element echoes the others, giving concrete form to romantic imagery. Through symbols such as starlight, blossoms, wings, butterflies and birds, the artwork conveys the vibrant and ever-renewing inner vitality of love, resulting in an artistic visual expression that combines aesthetic beauty with emotional meaning.
+This cross-industry collaboration embodies the brand’s “Young at Heart” philosophy, demonstrating how jewellery can transcend the boundaries of age and time, empowering every woman to discover her own moment to shine. Inspired by 3DG Jewellery’s signatureCollections, Mr. Gan has woven the brand’s classic designs into the artwork. The curves of the butterfly’s outstretched wings echo the silhouette of the “Bling Bling Gold” butterfly designs; the lightness of the feathers mirrors the ethereal elegance of the “Bling Bling Gold” feather design; and the four-leaf clover and Eight Treasures Compass motifs directly reference the classic designs of the “Golden Allure GA” and “Classic Gold” collections. Through this creative dialogue between art and jewellery, each discipline inspires and elevates the other, bringing timeless designs to life through a fresh and imaginative perspective.
+“Classic Gold” Collection – Eight Treasures Compass Design
+Gold Pendant with Ruby and Diamonds
+Design, craftsmanship and features
+The Eight Treasures Compass brings together eight auspicious symbols, representing the fulfilment of blessings and wisdom, and enduring good fortune. The vajra represents firm and incisive wisdom that dispels ignorance and overcomes obstacles. Crafted using traditional goldsmithing techniques and set with rubies and diamonds, the design features a rotating vajra at its centre, allowing auspiciousness and everlasting fulfilment to flow through everyday life.
+“Golden Allure GA” Collection – Four-Leaf Clover Design
+Gold Pendant with Diamonds
+Design, craftsmanship and features
+A diamond-accented four-leaf clover, with luck woven into its leaf veins. Its delicate veins interlace and spread like the effortless beauty of nature, outlining a vibrant sense of vitality. Studded with diamonds, the design quietly blends the pure beauty of nature with artisanal craftsmanship. Every 5G gold vein carries the classic blessings of the four-leaf clover, with happiness hidden within its leaf patterns and vitality captured in its design. The piece not only echoes the harmonious coexistence of nature and art, but also ensures the wearer is constantly surrounded by good wishes.
+“Bling Bling Gold” Collection – Feather Design
+Gold Pendant
+Design, craftsmanship and features
+A single feather of breathtaking grace, born bathed in light. This 5G gold feather is the embodiment of lightness, symbolising the guidance of light and the favour of good fortune, like an invisible pair of hands silently bestowing protection and blessings. Adorned in colour, the feather takes on an even deeper meaning, giving every aspiration for growth a vibrant and warm undertone.
+Featured Collection: “Bling Bling Gold” Phalaenopsis Orchid Collection Radiates Timeless Brilliance
+As the flagship highlight of the 23rd anniversary celebration, the “Bling Bling Gold” Phalaenopsis Orchid Collection makes a striking debut. The Collection combines phalaenopsis orchids with graceful butterflies. Through the use of 5G Bling Bling Gold craftsmanship and Italian filigree techniques, the surface achieves a dazzling lustre with distinct layers, radiating timeless brilliance. Available in large, medium and small versions, the thematic designs combine versatile fashion appeal with the symbolism of beauty and happiness, breaking free from the conventions of traditional bridal jewellery to present a modern bridal style for a new generation. From weddings to everyday attire, the pieces can be effortlessly styled to enable the wearer to shine at every moment.
+“Bling Bling Gold” Collection – Phalaenopsis Orchid Design
+Design, craftsmanship and features
+Gradated phalaenopsis orchids and graceful butterflies create a rhythmic sense of dynamic beauty, capturing a vivid moment in a spring garden. 5G Bling Bling Gold and Italian handcrafted filigree outline the petals, with fine gold wires shaped precisely to follow the contours of each flower, recreating the beauty of the layered, unfurling blossoms. The shimmering gold surface complements the openwork filigree, perfectly blending bridal festivity with the natural grace of flowers.
+Gold Necklace
+Gold Earrings
+Gold Ring
+Gold Bangle
+More from the “Bling Bling Gold” Butterfly Collection
+Gold Pendant
+Design, craftsmanship and features
+Inspired by the butterfly as a symbol of love, this piece conveys a heartfelt wish for enduring devotion between lovers. Crafted with 5G gold as its foundation, the butterfly silhouette is precisely cast and enhanced with a combination of CNC sparkle-cut gold and Bling Bling Gold techniques, complemented by hand-wound filigree detailing to create three-dimensional layering and dazzling lustre. Perfect for both daily wear or as a festive gift.
+Design, craftsmanship and features
+A versatile range of affordable-luxury designs inspired by the beauty of a butterfly’s metamorphosis, featuring lightweight butterfly silhouettes crafted in 5G gold. The deluxe necklace features butterflies in graduated sizes extending from both sides of the neckline toward the centre. Small butterflies flutter delicately while larger ones unfold their wings in full splendour, as if a flock of butterflies were following a trail of light and shadow, symbolising the beauty and hope found in life’s transformations.
+Design, craftsmanship and features
+Crafted using gold wire-wrapping techniques, the fluttering butterfly wings shimmer with iridescent hues, capturing the breathtaking moment a butterfly emerges from its cocoon and takes flight, accompanying the wearer through every wonderful moment.
+23rd Anniversary Exclusive Privileges and Special Offers
+To celebrate its 23rd anniversary, 3DG Jewellery is presenting a series of exclusive privileges starting from 19 September 2026, adding extra joy and excitement to customers’ jewellery shopping experience:
+Offer 1: Celebrating with Woven Flowers
+Customers who visit any 3DG Jewellery  store and scan the in-store QR code will receive one complimentary handmade woven flower, sharing blessings through this little gift.
+Click here to play the online game. Upon completion, participants will receive a complimentary  redemption coupon for a multi-functional luggage tag with mirror, as well as a 25% off diamond purchase coupon.
+Offer 2: Anniversary Special
+Selected jewellery pieces are available at a special appreciation price of HK$2,388, as a heartfelt token of gratitude for customers’ support.
+Offer 3: Anniversary Gifts
+Receive a complimentary “3DG Jewellery Gift Box” with any purchase; a “3DG Jewellery Fashion Scarf” with a purchase of HK$5,300 or above; and a “3DG Jewellery Tumbler” with a purchase of HK$8,300 or above. Gifts are available in limited quantities, while stocks last.
+Offer 4: Exclusive Member Benefits
+Members purchasing products from the “Bling Bling Gold” collection will receive double bonus points. Members can also redeem designated gifts using 30% fewer points, allowing them to enjoy exclusive privileges.
+The above offers are subject to the relevant terms and conditions. For details, please refer to in-store promotional materials or visit the official website.
+For more high-resolution photos, please click here to download
+About Mr. Alex Gan, Designer and Illustrator
+Illustrator Mr. Alex Gan graduated from the Academy of Arts &amp; Design at Tsinghua University, China. He has long been engaged in the study and practice of illustration inspired by the artistic language of copperplate engraving. Skilled at controlling the rhythm of simple lines and their complex interweaving, he creates richly detailed and delicate visual effects, and uses this approach  to present intricate compositions imbued with a vintage flair and strong narrative. He is also adept at exploring and applying a wide range of cultural symbols, giving his works a sense of sophistication and refinement. Mr. Gan has provided illustration services for numerous prestigious brands, and his work has won multiple international awards, including the Silver A’ Design Award (Italy), Pentawards Silver, MUSE Design Awards Platinum (USA) and the iF Design Award (Germany).
+About 3DG Holdings (International) Limited (Stock Code: 2882)
+3DG Jewellery is a distinguished jewellery brand from Chinese Mainland and a member of the Luk Fook Group. The brand is mainly engaged in design, product development, and retailing of gem-set jewellery products under the “3DG Jewellery” name and gold and platinum jewellery, it also provides customized corporate gift services. 
+Since 2003, 3DG Jewellery has established a retail network in Chinese Mainland, Hong Kong S.A.R., Thailand and Australia, with nearly 300 shops, its brand image is deeply recognized and affirmed. Embracing the brand philosophy of “Young at Heart,” 3DG Jewellery crafts stylish and distinctive pieces. With its unique product charm and “3DG Prestige Service”, the brand has won the recognition of consumers and celebrities, while also receiving widespread praise throughout its development.
+For more information, please visit the official website of 3DG Jewellery at: 
+https://www.3dg-group.hk/
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="str">
+        <v>Old El Paso Named Title Sponsor of Sun Bowl</v>
+      </c>
+      <c r="B272" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C272" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D272" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E272" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/old-el-paso-named-title-202000240.html</v>
+      </c>
+      <c r="F272" t="str">
+        <v>MINNEAPOLIS, September 17, 2026--The Sun Bowl Association today announced that Old El Paso, the Tex-Mex food brand from General Mills, is the new title sponsor of the historic Sun Bowl football game, bringing together two names with deep ties to the El Paso community. As a result, the game will now be known as the Old El Paso Sun Bowl.</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="str">
+        <v>XZIBIT TO PERFORM LIVE AT THE STASH ROOM IN ORLAND HILLS FOR "THE SECRET SESH"</v>
+      </c>
+      <c r="B273" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C273" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D273" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E273" t="str">
+        <v>https://www.prnewswire.com/news-releases/xzibit-to-perform-live-at-the-stash-room-in-orland-hills-for-the-secret-sesh-302882602.html</v>
+      </c>
+      <c r="F273" t="str">
+        <v>Hip-hop icon Xzibit headlines an intimate 21+ experience featuring a live performance, meet &amp; greet, vendor experiences, live glass blowing, gaming and more on October 9. ORLAND HILLS, Ill., Sept. 17, 2026 /PRNewswire/ -- Xzibit is coming to Orland Hills. The legendary West Coast rapper,...</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="str">
+        <v>Living Security Expands 2026 Cybersecurity Awareness Month Program ...</v>
+      </c>
+      <c r="B274" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C274" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D274" t="str">
+        <v>AI, Gaming, Media</v>
+      </c>
+      <c r="E274" t="str">
+        <v>https://pr-inside.com/living-security-expands-2026-cybersecurity-awareness-month-program-r5224065.htm</v>
+      </c>
+      <c r="F274" t="str">
+        <v>(PR-inside.com) New live game-show challenge and CyberEscape Online investigation help employees prepare for deepfakes, voice clones, AI-powered scams, and emerging digital trust challenges AUSTIN, TX / ACCESS Newswire / September 17, 2026 / Living Security, the global leader in Human Risk Management (HRM) , today announced two new interactive experiences expanding its comprehensive 2026 Cybersecurity Awareness Month program: Verified, a live AI deception game-show challenge, and Trust No One, a new CyberEscape Online investigation into AI-powered fraud. The experiences are part of Living Security's gamified Cybersecurity Awareness Month offering, which gives security awareness teams the speakers, interactive experiences, campaign content, employee communications, planning ..</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="str">
+        <v>Living Security Expands 2026 Cybersecurity Awareness Month Program with Interactive AI Deception Experiences</v>
+      </c>
+      <c r="B275" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C275" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D275" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E275" t="str">
+        <v>https://www.newswire.com/news/living-security-expands-2026-cybersecurity-awareness-month-program-with</v>
+      </c>
+      <c r="F275" t="str">
+        <v>New live game-show challenge and CyberEscape Online investigation help employees prepare for deepfakes, voice clones, AI-powered scams, and emerging digital trust challenges</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="str">
+        <v>Diablo IV arrives on Nintendo Switch 2</v>
+      </c>
+      <c r="B276" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C276" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D276" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E276" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360640</v>
+      </c>
+      <c r="F276" t="str">
+        <v>Defend Sanctuary and celebrate Diablo&amp;#39;s 30th Anniversary with Diablo IV&amp;#39;s most epic season yet. Diablo IV: Age of Hatred Collection is now available on Nintendo Switch&amp;#8482; 2. Experience the Age of Hatred at your fingertips With the Diablo IV: Age of Hatred Collection for Nintendo Switch 2, you&amp;#39;ll receive the base game along with two expansions, Vessel of Hatred and Lord of Hatred. Explore a gorgeously crafted yet nightmarish world by embodying your choice of heroic class: Barbarian, Drui... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360640</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="str">
+        <v>Montlick Injury Attorneys Announces Partnerships with Atlanta Falcons ...</v>
+      </c>
+      <c r="B277" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C277" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D277" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E277" t="str">
+        <v>https://pr-inside.com/montlick-injury-attorneys-announces-partnerships-with-atlanta-falcons-r5224015.htm</v>
+      </c>
+      <c r="F277" t="str">
+        <v>(PR-inside.com) Three organizations unite to celebrate Atlanta, engage its fans, and champion the comebacks that move our city forward. ATLANTA, GA / ACCESS Newswire / September 17, 2026 / Montlick Injury Attorneys, one of the most recognizable personal injury law firms in Atlanta, today announced a new partnership with the Atlanta Falcons and Atlanta United, fusing three organizations around a shared commitment to excellence, community, and the city they all call home. Montlick is now an Official Partner of the Atlanta Falcons, and an Official Partner of Atlanta United. The partnerships represent far more than a new presence on game day. They bring together ..</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="str">
+        <v>Epomaker's 2026 Tokyo Journey: From Tokyo Game Show to Tokyo Keyboard ...</v>
+      </c>
+      <c r="B278" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C278" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D278" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E278" t="str">
+        <v>https://pr-inside.com/epomaker-s-2026-tokyo-journey-from-tokyo-game-show-to-tokyo-keyboard-r5223973.htm</v>
+      </c>
+      <c r="F278" t="str">
+        <v>(PR-inside.com) Following its recent appearances at Gamescom and IFA in Germany, Epomaker is heading to Tokyo this September for two major events, Tokyo Game Show 2026 and Tokyo Keyboard Expo 2026. NEW YORK CITY, NY / ACCESS Newswire / September 17, 2026 / Tokyo Game Show is one of Asia's largest and most influential gaming events and one of the most prominent game shows worldwide. The 2026 edition marks the event's 30th anniversary, with TGS expanding to a record five-day schedule for the first time. Against this milestone backdrop, Epomaker is excited to meet its community in Japan and introduce a selection ..</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="str">
+        <v>Epomaker's 2026 Tokyo Journey: From Tokyo Game Show to Tokyo Keyboard Expo</v>
+      </c>
+      <c r="B279" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C279" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D279" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E279" t="str">
+        <v>https://www.newswire.com/news/epomakers-2026-tokyo-journey-from-tokyo-game-show-to-tokyo-keyboard-expo</v>
+      </c>
+      <c r="F279" t="str">
+        <v>Following its recent appearances at Gamescom and IFA in Germany, Epomaker is heading to Tokyo this September for two major events, Tokyo Game Show 2026 and Tokyo Keyboard Expo 2026.</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="str">
+        <v>BC.GAME présente au SBC Summit de Lisbonne pour mettre en avant sa stratégie de croissance mondiale</v>
+      </c>
+      <c r="B280" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C280" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D280" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E280" t="str">
+        <v>https://www.prnewswire.com/news-releases/bcgame-presente-au-sbc-summit-de-lisbonne-pour-mettre-en-avant-sa-strategie-de-croissance-mondiale-302882164.html</v>
+      </c>
+      <c r="F280" t="str">
+        <v>L'équipe de BC.GAME participera au SBC Summit à Lisbonne, au stand D206 La plateforme BC Engine sera au cœur des priorités de l'équipe, qui démontrera comment son écosystème de récompenses contribue à stimuler l'engagement et la fidélisation des joueurs Les paris sportifs, le casino et la...</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="str">
+        <v>Independent Lab Publishes First Measurement of Whether AI Coding Models Report Their Own Failures</v>
+      </c>
+      <c r="B281" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C281" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D281" t="str">
+        <v>AI, Energy, Gaming</v>
+      </c>
+      <c r="E281" t="str">
+        <v>https://www.prnewswire.com/news-releases/independent-lab-publishes-first-measurement-of-whether-ai-coding-models-report-their-own-failures-302881443.html</v>
+      </c>
+      <c r="F281" t="str">
+        <v>The Code Integrity Battery measures how often a model reports success on work it did not complete — a figure its designers say rises, rather than falls, when a model attempts to game it. LOS ANGELES, Sept. 17, 2026 /PRNewswire/ -- Sentient Index Labs &amp; Technology has opened public access...</v>
+      </c>
+    </row>
+    <row r="282" xml:space="preserve">
+      <c r="A282" t="str">
+        <v>U.S. Polo Assn. Celebrates New Partnership with the Historic Greenwich Polo Club at the 2026 East Coast Open Presented by Audi</v>
+      </c>
+      <c r="B282" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C282" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D282" t="str">
+        <v>Healthcare, Energy, Retail, Gaming, Media</v>
+      </c>
+      <c r="E282" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110162/</v>
+      </c>
+      <c r="F282" t="str" xml:space="preserve">
+        <v xml:space="preserve">West Palm Beach, FL, Sept 17, 2026 - (ACN Newswire) - U.S. Polo Assn.®, the official sports brand of the United States Polo Association (USPA), celebrated the conclusion of the 2026 East Coast Open Presented by Audi, held August 30 through September 13 at the renowned Greenwich Polo Club in Greenwich, Connecticut, a celebrated polo destination just outside New York City. As the only high-goal tournament on the East Coast during the summer season, the historic championship once again brought together elite international competition for the sport of polo.
+2026 East Coast Open Presented by Audi Winners, IGEA, celebrating with tournament trophy. Photo Credit: Greenwich Polo Club
+The 2026 season also marked a significant milestone as U.S. Polo Assn. served as the Official Apparel Brand Sponsor of Greenwich Polo Club for the first time. The new partnership connected one of the world's most recognized sports brands with one of polo's most iconic venues, further strengthening the brand's commitment to supporting the sport and its communities.
+The East Coast Open first took place in 1978 at Myopia Polo Club in Hamilton, Massachusetts, before moving to Greenwich Polo Club in 2005. Today, the 20-goal championship is regarded as one of the sport's most prestigious summer tournaments and a career-defining title for players competing at the highest levels of the game.
+East Coast Open Presented by Audi | At a Glance
+Tournament: East Coast Open Presented by Audi
+Dates: August 30 - September 13, 2026
+Location: Greenwich Polo Club, Greenwich, Connecticut
+Significance: Only high-goal polo tournament on the East Coast during the summer season
+U.S. Polo Assn. Role: Official Apparel Brand Sponsor of Greenwich Polo Club
+Partnership Milestone: First partnership between U.S. Polo Assn. and Greenwich Polo Club
+Championship Matchup: IGEA (Adam Lipson (0-Goal), Joaquin Panelo (6-Goal), Raul ‘Gringo' Colombres (7-Goal), Cristian ‘Magoo' Laprida (7-Goal) vs. FlyHouse (Max Gundlach (1-Goal), Nicolas Diaz Alberdi (5-Goal), Felipe Miquens (6-Goal), Francisco Elizalde (8-Goal)
+Champion: IGEA
+Final Score: 10 (IGEA) - 9 (FlyHouse)
+Most Valuable Player: Cristian ‘Magoo' Laprida (IGEA)
+Best Playing Argentine Pony: Acer Comandada, played by Francisco Elizalde (FlyHouse)
+Best Playing Pony: Taita Nikita, played by Raul ‘Gringo' Colombres (IGEA)
+Charity Beneficiary: Rising Starr Horse Rescue and Old Friends Equine Rescue
+Game Highlights: IGEA defeated FlyHouse 10-9 in a thrilling final, with Raul ‘Gringo' Colombres scoring the golden goal to secure the championship title. Colombres, a highly accomplished player on the global polo stage, helped lead IGEA to victory in one of the sport's premier high-goal summer tournaments.
+"The East Coast Open is one of the most prestigious championships in American polo, bringing together outstanding players, exceptional horses, and a passionate polo community," said Tim Kelly, Chairman of the United States Polo Association. "Greenwich Polo Club has long been an important home for our sport, and the support of U.S. Polo Assn. through this new partnership helps elevate the experience for players and fans while celebrating the traditions and future of polo."
+Action on the field between teams IGEA and FlyHouse for the 2026 East Coast Open at the Greenwich Polo Club. Photo Credit: Greenwich Polo Club
+Throughout this tournament, U.S. Polo Assn. enhanced the guest experience through a variety of on-site activations, including a special halftime divot stomp giveaway featuring commemorative red, white, and blue branded hats in celebration of America's 250th Anniversary. Fans also enjoyed The Divot Stomp™, the brand's signature cocktail, available at select locations during the final. In addition, U.S. Polo Assn. incorporated elements of its global campaign, The Polo Shirt: An Icon Born From The Game™, reinforcing the authentic connection between the sport of polo and the iconic polo shirt that has inspired generations around the world.
+As part of the final awards ceremony, U.S. Polo Assn. made charitable donations on behalf of the tournament finalists to Rising Starr Horse Rescue and Old Friends Equine Rescue. The donations reflect the brand's ongoing support of the polo ponies, equine-health organizations, and polo player communities that help sustain the sport of polo.
+2026 East Coast Open Runner-Up, FlyHouse, accepting the charity check donation to Old Friends Equine Rescue, with USPA Global and Greenwich Polo Club leadership. Photo Credit: Greenwich Polo Club
+"Greenwich Polo Club has long been dedicated to showcasing the very best of our sport, and partnering with U.S. Polo Assn. this season has brought forth a new level of energy and participation" said Peter M. Brant, founder of Greenwich Polo Club and member of the Polo Hall of Fame. "The brand's authentic connection to polo and its commitment to supporting the sport, makes U.S. Polo Assn. a natural partner for this historic championship."
+The East Coast Open continues to serve as one of the premier stages for high-goal tournaments in North America, attracting top international talent and passionate fans to Greenwich each summer. Through its support of the tournament, Greenwich Polo Club, and the broader polo community, U.S. Polo Assn. remains committed to advancing the sport while creating meaningful experiences that celebrate the sport's heritage, lifestyle, and future.
+"The East Coast Open represents the rich history, competitive excellence, and longstanding traditions that make polo such a unique sport," said J. Michael Prince, President and CEO of USPA Global, the company that manages the multi-billion-dollar U.S. Polo Assn. brand. "U.S. Polo Assn.'s first year partnering with Greenwich Polo Club provided a tremendous opportunity for our global sport brand to connect more sport fans and consumers to the game while supporting one of the sport's most prestigious high-goal summer championships."
+About U.S. Polo Assn. and USPA Global
+U.S. Polo Assn. is the official sports brand of the United States Polo Association (USPA), the largest association of polo clubs and polo players in the United States, founded in 1890. With a multi-billion-dollar global footprint and worldwide distribution through more than 1,200 U.S. Polo Assn. retail stores as well as thousands of additional points of distribution, U.S. Polo Assn. offers apparel, accessories, and footwear for men, women, and children in more than 190 countries worldwide. U.S. Polo Assn.'s Global Polo Shirt Campaign, An Icon Born from the Game, is a powerful tribute to the iconic polo shirt's authentic sports origins and its evolution into one of the world's most enduring style essentials.
+The global sport brand sponsors major polo events around the world, including the U.S. Open Polo Championship®, held annually at NPC in The Palm Beaches, the premier polo tournament in the United States. Historic deals with ESPN in the United States, TNT and Eurosport in Europe, Star Sports in India, and BeIN Sports in the Middle East now broadcast several of the premier polo championships in the world, sponsored by U.S. Polo Assn., making the thrilling sport accessible to millions of sports fans globally for the very first time.
+U.S. Polo Assn. has recently been named one of USA Today's Most Trusted Brands and in 2026 was ranked the top sports licensor in the world, surpassing the NFL, PGA Tour, and Formula 1, according to License Global. The sport-inspired brand has earned international recognition for global growth and sports content. Due to its tremendous success as a global brand, U.S. Polo Assn. has been featured in Fortune, Forbes, Modern Retail, WWD, and GQ, as well as on Yahoo Finance and Bloomberg, among many other noteworthy media sources worldwide. For more information, visit uspoloassnglobal.com and follow @uspoloassn.
+USPA Global is a subsidiary of the United States Polo Association (USPA) and manages the multi-billion-dollar sports brand, U.S. Polo Assn. USPA Global also manages its subsidiary, Global Polo, the worldwide leader in polo sport content. To learn more, visit globalpolo.com or Global Polo on YouTube.
+For Further Information, Contact:
+Shannon Stilson - VP, Sports Marketing &amp; Media
+Phone +001.561.227.6994 - E-mail: sstilson@uspagl.com
+Stacey Kovalsky - VP, Global PR &amp; Communications
+Phone +001.561.790.8036 - E-mail: skovalsky@uspagl.com
+SOURCE: USPA Global
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="str">
+        <v>Wonders.ai to Unveil Darlin, Your Personal AI, at Tokyo Game Show 2026 Invite-Only Beta Launch Announced Alongside Star Voice Actor and VTuber Lineup, and Kotobukiya Collaboration</v>
+      </c>
+      <c r="B283" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C283" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D283" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E283" t="str">
+        <v>https://pressreleasenews.org/pressroom/wonders-ai-to-unveil-darlin-your-personal-ai-at-tokyo-game-show-2026-invite-only-beta-launch-announced-alongside-star-voice-actor-and-vtuber-lineup-and-kotobuki</v>
+      </c>
+      <c r="F283" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="str">
+        <v>TCI Entertainment Aligns with Globant to Advance its Patented Interactive Commerce Technology</v>
+      </c>
+      <c r="B284" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C284" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D284" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E284" t="str">
+        <v>https://www.prnewswire.com/news-releases/tci-entertainment-aligns-with-globant-to-advance-its-patented-interactive-commerce-technology-302881171.html</v>
+      </c>
+      <c r="F284" t="str">
+        <v>Agreement with NYSE-listed global technology company establishes framework for development initiatives supporting TCI's vision of connecting commerce with gaming and interactive digital environments PLANTATION, Fla., Sept. 16, 2026 /PRNewswire/ -- TCI Entertainment ("TCI"), a technology...</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="str">
+        <v>Why Bout Time Pub &amp; Grub is the Perfect Football Season Destination</v>
+      </c>
+      <c r="B285" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C285" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D285" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E285" t="str">
+        <v>https://prunderground.com/why-bout-time-pub-grub-is-the-perfect-football-season-destination/cmu4bf6xp000704ldf9vs6x61</v>
+      </c>
+      <c r="F285" t="str">
+        <v>Bout Time Pub &amp; Grub Invites Utah Fans to Watch the Battle of the Brothers -- Utah vs Utah State The post Why Bout Time Pub &amp;amp; Grub is the Perfect Football Season Destination first appeared on</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="str">
+        <v>BC.GAME se dirige a SBC Summit de Lisboa con su estrategia de crecimiento global como protagonista</v>
+      </c>
+      <c r="B286" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C286" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D286" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E286" t="str">
+        <v>https://www.prnewswire.com/news-releases/bcgame-se-dirige-a-sbc-summit-de-lisboa-con-su-estrategia-de-crecimiento-global-como-protagonista-302881129.html</v>
+      </c>
+      <c r="F286" t="str">
+        <v>El equipo de BC.GAME asistirá a SBC Summit en Lisboa (stand D206). BC Engine será un punto central para el equipo, destacando cómo su ecosistema de recompensas contribuye a fomentar la participación y retención de los jugadores. Las apuestas deportivas, el casino y la estrategia general...</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="str">
+        <v>HBO Original Documentary MILLER NIGHT FOOTBALL Debuts September 29</v>
+      </c>
+      <c r="B287" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C287" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D287" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E287" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360577</v>
+      </c>
+      <c r="F287" t="str">
+        <v>- - &amp;#8226; The HBO Original documentary short MILLER NIGHT FOOTBALL, directed by Jeff Cameron (HBO&amp;#39;s &amp;#8220;The Shuffle,&amp;#8221; &amp;#8220;Hard Knocks&amp;#8221;), debuts TUESDAY, SEPTEMBER 29 (9:00-9:40 p.m. ET/PT) on HBO and will be available to stream on HBO Max. The film is the first in a series of 2026 &amp;#8220;NFL Shorts&amp;#8221; &amp;#8211; a collection of documentaries exploring stories connected to the game of football. Made in partnership with NFL Films, the series launched in November 2025 with the Sports Emmy &amp;#174; Award-nominated doc... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360577</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="str">
+        <v>NFL Celebrates Latino Culture and Its Growing Impact on Football with Season-Long “Por La Cultura” Campaign</v>
+      </c>
+      <c r="B288" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C288" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D288" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E288" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360573</v>
+      </c>
+      <c r="F288" t="str">
+        <v>The National Football League kicks off Latino Heritage Month with &amp;#8220;Por La Cultura&amp;#8221; (For the Culture), its season-long initiative celebrating the Latino community&amp;#39;s influence on football and its growing role in shaping the future of the game. Through the stories of Latino players, coaches, Legends, staff and fans, &amp;#8220;Por La Cultura&amp;#8221; highlights the community&amp;#39;s impact on the sport&amp;#8212;from inspiring the next generation to helping bring football to new audiences and communities around the world. - - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360573</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="str">
+        <v>NASA Astronaut Reid Wiseman to Join NFL Fans in Baltimore</v>
+      </c>
+      <c r="B289" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C289" t="str">
+        <v>NASA</v>
+      </c>
+      <c r="D289" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E289" t="str">
+        <v>https://www.nasa.gov/news-release/nasa-astronaut-reid-wiseman-to-join-nfl-fans-in-baltimore/</v>
+      </c>
+      <c r="F289" t="str">
+        <v>As part of NASA’s new Inspiration Tour, Reid Wiseman, NASA astronaut and commander of the agency’s Artemis II mission, will highlight America’s strengths in space exploration and aeronautics innovation at the Baltimore Ravens vs. New Orleans Saints game in Baltimore on Sunday, Sept. 20. A Baltimore native, Wiseman is a 27-year Navy veteran and NASA [&amp;#8230;]</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="str">
+        <v>AI Search Engineers, the No. 1 AI Search Results Engineering Agency ...</v>
+      </c>
+      <c r="B290" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C290" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D290" t="str">
+        <v>AI, Healthcare, Gaming</v>
+      </c>
+      <c r="E290" t="str">
+        <v>https://pr-inside.com/ai-search-engineers-the-no-1-ai-search-results-engineering-agency-r5223615.htm</v>
+      </c>
+      <c r="F290" t="str">
+        <v>(PR-inside.com) Illustrative client results from AI Search Engineers document extraordinary wins across legal, financial, medical, and B2B consulting categories, as the agency prepares to launch game-changing AI Agents on October 1st and opens its biggest giveaway in history to professional service businesses nationwide. AMHERST, NY / ACCESS Newswire / September 16, 2026 / Professional service businesses that have worked with AI Search Engineers over the past year have experienced something their previous digital marketing investments never produced. They are appearing in ChatGPT. They are being recommended by Google Gemini. They are capturing enterprise clients through Microsoft Copilot before those clients ever run a ..</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="str">
+        <v>AI Search Engineers, the No. 1 AI Search Results Engineering Agency in the USA, Releases Extraordinary AI Success Stories From Professional Service Businesses Ahead of Its October 1st AI Agent Launch and 4th Quarter Giveaway</v>
+      </c>
+      <c r="B291" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C291" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D291" t="str">
+        <v>AI, Healthcare, Gaming</v>
+      </c>
+      <c r="E291" t="str">
+        <v>https://www.newswire.com/news/ai-search-engineers-the-no-1-ai-search-results-engineering-agency-in-3559422</v>
+      </c>
+      <c r="F291" t="str">
+        <v>Illustrative client results from AI Search Engineers document extraordinary wins across legal, financial, medical, and B2B consulting categories, as the agency prepares to launch game-changing AI Agents on October 1st and opens its biggest giveaway in history to professional service businesses nationwide.</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="str">
+        <v>BRUCE BOLT EXPANDS ITS MULTI-SPORT PORTFOLIO, LAUNCHING GAME-CHANGING FOOTBALL SKILL GLOVE AND TACKIFIED ARM SLEEVE</v>
+      </c>
+      <c r="B292" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C292" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D292" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E292" t="str">
+        <v>https://www.prnewswire.com/news-releases/bruce-bolt-expands-its-multi-sport-portfolio-launching-game-changing-football-skill-glove-and-tackified-arm-sleeve-302879888.html</v>
+      </c>
+      <c r="F292" t="str">
+        <v>Launching October 12th, the brand that transformed the batting glove market brings its performance-driven design to football with an innovative skill glove and the first-ever SFIA-approved tackified arm sleeve, engineered to work together as one connected grip system. AUSTIN, Texas, Sept....</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="str">
+        <v>CTW to Participate in Virtual Fireside Chat Hosted by Alliance Global Partners</v>
+      </c>
+      <c r="B293" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C293" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D293" t="str">
+        <v>Finance, SaaS, Retail, Gaming</v>
+      </c>
+      <c r="E293" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/16/3363150/0/en/ctw-to-participate-in-virtual-fireside-chat-hosted-by-alliance-global-partners.html</v>
+      </c>
+      <c r="F293" t="str">
+        <v>TOKYO, Sept. 16, 2026 (GLOBE NEWSWIRE) -- CTW (Nasdaq: CTW) (“CTW” or “the Company”), a leading game platform company providing global access to web-based games through its flagship platform, G123.jp, today announced that its Chief Financial Officer Patrick Liu will participate in a virtual fireside chat hosted by Aaron Grey, CFA, CPA, Managing Director and Head of Consumer Research at Alliance Global Partners (A.G.P.), on Wednesday, September 23, 2026 at 1:00 p.m. Eastern Time.</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="str">
+        <v>Fly Rebel Fly - And Win: American Rebel Light Beer Makes Winning NFL ...</v>
+      </c>
+      <c r="B294" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C294" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D294" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E294" t="str">
+        <v>https://pr-inside.com/fly-rebel-fly-and-win-american-rebel-light-beer-makes-winning-nfl-r5223536.htm</v>
+      </c>
+      <c r="F294" t="str">
+        <v>(PR-inside.com) Eagles Defeat Washington 24-22 at Lincoln Financial Field as America's Patriotic Beer™ Joins Fans for Pregame Tailgating and Game-Day Service Near Section 131 American Rebel Light Beer + Lincoln Financial Field + Philadelphia Eagles Football: A Winning Combination Takes Flight PHILADELPHIA, PA AND NASHVILLE, TN / ACCESS Newswire / September 16, 2026 / American Rebel Holdings, Inc. (OTC PINK:AREB), America's Patriotic Brand™ and creator of American Rebel Light Beer - America's Patriotic, God-Fearing, Constitution-Loving, National Anthem-Singing, Stand Your Ground Beer™ - celebrated a winning Week One in Philadelphia after the Eagles defeated the Washington Commanders 24-22 in their 2026 season opener at ..</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="str">
+        <v>Fly Rebel Fly - And Win: American Rebel Light Beer Makes Winning NFL Regular-Season Debut at Lincoln Financial Field as The Philadelphia Eagles Start The Season 1-0</v>
+      </c>
+      <c r="B295" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C295" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D295" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E295" t="str">
+        <v>https://www.newswire.com/news/fly-rebel-fly-and-win-american-rebel-light-beer-makes-winning-nfl-regular</v>
+      </c>
+      <c r="F295" t="str">
+        <v>Eagles Defeat Washington 24-22 at Lincoln Financial Field as America's Patriotic Beer&amp;trade; Joins Fans for Pregame Tailgating and Game-Day Service Near Section 131 American Rebel Light Beer + Lincoln Financial Field + Philadelphia Eagles Football: A Winning Combination Takes Flight</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="str">
+        <v>Twelvio Partners with WIDER to Scale AI-Powered Creative Across Gaming</v>
+      </c>
+      <c r="B296" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C296" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D296" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E296" t="str">
+        <v>https://www.prnewswire.com/news-releases/twelvio-partners-with-wider-to-scale-ai-powered-creative-across-gaming-302880342.html</v>
+      </c>
+      <c r="F296" t="str">
+        <v>WIDER turns campaign data and live competitor intelligence into localized, launch-ready ads—helping gaming brands beat creative fatigue and scale faster TORONTO, Sept. 16, 2026 /PRNewswire/ -- Twelvio, a leading social gaming and digital entertainment marketing agency, today announced a...</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="str">
+        <v>BC.GAME Heads to SBC Summit Lisbon With Global Growth Strategy in the Spotlight</v>
+      </c>
+      <c r="B297" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C297" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D297" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E297" t="str">
+        <v>https://www.prnewswire.com/news-releases/bcgame-heads-to-sbc-summit-lisbon-with-global-growth-strategy-in-the-spotlight-302880548.html</v>
+      </c>
+      <c r="F297" t="str">
+        <v>BC.GAME team to attend SBC Summit in Lisbon at D206 BC Engine to be a major focus for the team as it highlights how its rewards ecosystem is helping to drive player engagement and retention Sportsbook, casino and wider platform strategy set to be key areas of discussion BELIZE CITY,...</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="str">
+        <v>Valeura Energy Inc Announces "Suraphi" Exploration Discovery</v>
+      </c>
+      <c r="B298" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C298" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D298" t="str">
+        <v>Energy, Gaming</v>
+      </c>
+      <c r="E298" t="str">
+        <v>https://pr-inside.com/valeura-energy-inc-announces-suraphi-exploration-discovery-r5223457.htm</v>
+      </c>
+      <c r="F298" t="str">
+        <v>(PR-inside.com) CALGARY / ACCESS Newswire / September 16, 2026 / Valeura Energy Inc. (TSX:VLE)(OTCQX:VLERF) ("Valeura" or the "Company") announces an exploration discovery near its Manora(1) oil field and completion of a successful development and appraisal drilling campaign on its Jasmine field(2), in the Gulf of Thailand. Block G1/48, 70% operated working interest Block B5/27, 100% operated interest Dr. Sean Guest, President and CEO commented: "Our discovery of a new accumulation of oil very nearby our Manora field is a game-changer for Block G1/48. The results for net pay encountered exceed our pre-drill estimates and is likely to justify a new satellite facility development ..</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="str">
+        <v>Partners Group Invests in International Sports Talent Agency SEG</v>
+      </c>
+      <c r="B299" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C299" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D299" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E299" t="str">
+        <v>https://www.newmediawire.com/news/partners-group-invests-in-international-sports-talent-agency-seg-7089650</v>
+      </c>
+      <c r="F299" t="str">
+        <v>SEG represents over 1,000 athletes and artists across the football, cycling, gaming, and music industries SEG is benefiting from structural growth in the talent representation market, with net revenues rising at c. 40% CAGR over the last three years Partners Group plans to more than double its equity investment to help SEG expand and diversify its global talent platform BAAR-ZUG, SWITZERLAND - September 15, 2026 ( NEWMEDIAWIRE ) - Partners Group, one of the largest firms in the global private markets industry, acting on behalf of its clients, has entered into a partnership with SEG ("Sports Entertainment Group" or "the Agency"), an independent international sports talent agency. Partners Group, which has become the largest outside shareholder in SEG , will invest significant capital to sup</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="str">
+        <v>QQBoost Expands Coaching and Player Development Services</v>
+      </c>
+      <c r="B300" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C300" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D300" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E300" t="str">
+        <v>https://www.newsfilecorp.com/release/314395/QQBoost-Expands-Coaching-and-Player-Development-Services</v>
+      </c>
+      <c r="F300" t="str">
+        <v>Brooklyn, New York--(Newsfile Corp. - September 15, 2026) - QQBoost is expanding its approach to competitive gaming services by placing greater emphasis on coaching and player development alongside its established boosting and placement offerings.To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/8854/314395_68547cc7a434bbff_001full.jpgThe company's expanded focus is designed to provide competitive gamers with more ways to pursue their individual...</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="str">
+        <v>FuzeBox AI Executives to Headline Panel on AI Workflow Strategy at Global Gaming Expo 2026</v>
+      </c>
+      <c r="B301" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C301" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D301" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E301" t="str">
+        <v>https://finance.yahoo.com/technology/ai/articles/fuzebox-ai-executives-headline-panel-150000981.html</v>
+      </c>
+      <c r="F301" t="str">
+        <v>LAS VEGAS, September 15, 2026--FuzeBox AI today announced that its leadership team will take the stage at the Global Gaming Expo (G2E) 2026, September 28 through October 1 at The Venetian Expo in Las Vegas. The 60-minute moderated panel, titled "Workflows Before Bots: What Gaming Can Learn From Outside Industries About Making AI Actually Work," is featured as part of the Business Solutions &amp; Tech track's Digital Technologies program.</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="str">
+        <v>Playing the Long Game: Why Team Liquid’s Race to World First Runs on SAP Business Data Cloud</v>
+      </c>
+      <c r="B302" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C302" t="str">
+        <v>mlpr-sap</v>
+      </c>
+      <c r="D302" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E302" t="str">
+        <v>https://news.sap.com/2026/09/team-liquid-race-to-world-first-runs-on-sap-bdc/</v>
+      </c>
+      <c r="F302" t="str">
+        <v>In esports, success can be measured in milliseconds.</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="str">
+        <v>Doherty Enterprises-Owned Applebee's® Kick Off Football Season With Game Day Specials in NY and NJ</v>
+      </c>
+      <c r="B303" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C303" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D303" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E303" t="str">
+        <v>https://prunderground.com/doherty-enterprises-owned-applebee-s-kick-off-football-season-with-game-day-spec/cmu1d3p50000404l635n26mne</v>
+      </c>
+      <c r="F303" t="str">
+        <v>Fans Can Catch Every Big Play With NFL Sunday Ticket, NFL RedZone, Wings, Shareables, and Drink Specials All Season Long The post Doherty Enterprises-Owned Applebee's® Kick Off Football Season With Game Day Specials in NY and NJ first appeared on</v>
+      </c>
+    </row>
+    <row r="304" xml:space="preserve">
+      <c r="A304" t="str">
+        <v>U.S. Polo Assn. Taps David Swetman as Global Design Lead, Men's and Boys' as Brand Targets $4 Billion in Global Retail Sales</v>
+      </c>
+      <c r="B304" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C304" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D304" t="str">
+        <v>Retail, Gaming, Media</v>
+      </c>
+      <c r="E304" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110005/</v>
+      </c>
+      <c r="F304" t="str" xml:space="preserve">
+        <v xml:space="preserve">West Palm Beach, FL, Sept 15, 2026 - (ACN Newswire) - U.S. Polo Assn.®, the official sports brand of the United States Polo Association (USPA), with a multi-billion-dollar global footprint and distribution in more than 190 countries through over 1,200 retail stores worldwide, today announced the appointment of David Swetman as Global Design Lead, Men's and Boys', further strengthening the sports brand's Global Product Leadership Team as U.S. Polo Assn. continues its worldwide expansion and evolution.
+U.S. Polo Assn. continues to expand as one of the world's largest and fastest-growing sports brands, serving consumers globally through its extensive retail, e-commerce, and licensing network. The appointment reflects U.S. Polo Assn.'s continued global growth and strategic investment in world-class talent as the brand expands its product innovation, strengthens its consumer appeal, and advances its position as one of the world's leading sports brands.
+Swetman joins the U.S. Polo Assn. Global Design Team with some 20 years of menswear design and creative leadership experience, most recently serving as Senior Concept Designer, Global Menswear at Abercrombie &amp; Fitch. During his tenure, he played a meaningful role in the evolution of Abercrombie &amp; Fitch's menswear business during a period of significant brand reinvention, consumer relevance, and global growth. Throughout his career, Swetman has been instrumental in developing global product strategies, shaping seasonal narratives, and creating commercially successful collections that resonate with consumers around the world.
+In his new role, Swetman will lead the global design vision and product direction for all men's and boys' apparel across the U.S. Polo Assn. brand worldwide. Working closely with the brand's worldwide network of licensees, he will help further elevate the men's and boys' businesses by driving a cohesive global design direction while supporting regional market opportunities. His responsibilities will include product design direction, trend forecasting, concept development, seasonal storytelling, and category innovation across all men's and boys' U.S. Polo Assn. collections.
+"As we continue to expand around the world, we remain committed to investing in exceptional talent that can elevate our product offerings, strengthen our global design capabilities, and shape the future of our men's and boys' businesses around the world," said J. Michael Prince, President and CEO of USPA Global, the company that manages the multi-billion-dollar sports brand, U.S. Polo Assn. "David's experience translating consumer insights into building successful global collections and contributing to one of the industry's most notable brand transformations makes him an outstanding addition to our team as we execute our elevated brand plan and goal of $4 billion in global retail sales.
+"David's appointment represents another important investment in global talent and another major step in the ongoing evolution of U.S. Polo Assn.," Prince added.
+Throughout his career, Swetman has demonstrated a unique ability to blend creative vision with a strong understanding of the global marketplace. At Abercrombie &amp; Fitch, he helped define the global creative direction for menswear, contributing to seasonal concept development, product strategy, design innovation, and category growth. He also served as lead designer for all third-party menswear collaborations, translating cultural insights and emerging consumer trends into compelling product assortments with broad consumer appeal.
+"I am excited to join U.S. Polo Assn. during a period of exceptional global growth and momentum," said David Swetman, Global Design Lead, Men's and Boys' at U.S. Polo Assn. "The brand's authentic heritage in the sport of polo, combined with its expanding global footprint and strong foundation for future growth, presents a tremendous opportunity to further elevate the men's and boys' businesses across our global markets as we continue to engage the next generation of consumers.
+"I look forward to partnering with our global teams and licensees to create memorable product experiences, elevate the men's and boys' businesses, and strengthen the brand's connection with consumers around the world," Swetman added.
+A graduate of the prestigious Central Saint Martins in London, Swetman earned a First-Class Honours degree in Fashion Design, Menswear. His expertise spans creative direction, concept design, trend forecasting, product design, global product development, category leadership, and design team mentorship.
+About U.S. Polo Assn. and USPA Global
+U.S. Polo Assn. is the official sports brand of the United States Polo Association (USPA), the largest association of polo clubs and polo players in the United States, founded in 1890. With a multi-billion-dollar global footprint and worldwide distribution through more than 1,200 U.S. Polo Assn. retail stores as well as thousands of additional points of distribution, U.S. Polo Assn. offers apparel, accessories, and footwear for men, women, and children in more than 190 countries worldwide. U.S. Polo Assn.'s Global Polo Shirt Campaign, An Icon Born from the Game, is a powerful tribute to the iconic polo shirt's authentic sports origins and its evolution into one of the world's most enduring style essentials.
+The global sport brand sponsors major polo events around the world, including the U.S. Open Polo Championship®, held annually at the USPA National Polo Center in The Palm Beaches, the premier polo tournament in the United States. Historic deals with ESPN in the United States, TNT and Eurosport in Europe, Star Sports in India, and BeIn Sports in the Middle East now broadcast several of the premier polo championships in the world, sponsored by U.S. Polo Assn., making the thrilling sport accessible to millions of sports fans globally for the very first time.
+U.S. Polo Assn. has recently been named one of USA Today's Most Trusted Brands and in 2026 was ranked the top sports licensor in the world, surpassing the NFL, PGA Tour, and Formula 1, according to License Global. The sport-inspired brand is being recognized internationally with awards for global growth and sport content. Due to its tremendous success as a global brand, U.S. Polo Assn. has been featured in Fortune, Forbes, Modern Retail, WWD and GQ as well as on Yahoo Finance and Bloomberg, among many other noteworthy media sources around the world. For more information, visit uspoloassnglobal.com and follow @uspoloassn.
+USPA Global is a subsidiary of the United States Polo Association (USPA) and manages the multi-billion-dollar sports brand, U.S. Polo Assn. USPA Global also manages the subsidiary, Global Polo, which is the worldwide leader in polo sport content. To learn more, visit globalpolo.com or Global Polo on YouTube.
+For Further Information, Contact:
+Stacey Kovalsky
+VP, Global PR &amp; Communications
+Phone: +1.561.790.8036
+Email: skovalsky@uspagl.com
+Kaela Drake
+Senior PR &amp; Communications Specialist
+Phone: +1.561.790.8036
+Email: kdrake@uspagl.com
+SOURCE: USPA Global
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="str">
+        <v>Cleveland Cavaliers Games Return to Free Over-the-Air Television on Gray Media Stations</v>
+      </c>
+      <c r="B305" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C305" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D305" t="str">
+        <v>Finance, SaaS, Gaming</v>
+      </c>
+      <c r="E305" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/15/3361838/0/en/cleveland-cavaliers-games-return-to-free-over-the-air-television-on-gray-media-stations.html</v>
+      </c>
+      <c r="F305" t="str">
+        <v>15-Game Regular Season Package Simulcasts on WOIO, WUAB and Rock Entertainment Sports Network Alongside Cavaliers on DAZN Subscription Platform 15-Game Regular Season Package Simulcasts on WOIO, WUAB and Rock Entertainment Sports Network Alongside Cavaliers on DAZN Subscription Platform</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="str">
+        <v>MediaTek Dimensity 9600 Pro Sets New Standard for Flagship Smartphone Chips</v>
+      </c>
+      <c r="B306" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C306" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D306" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E306" t="str">
+        <v>https://www.prnewswire.com/news-releases/mediatek-dimensity-9600-pro-sets-new-standard-for-flagship-smartphone-chips-302878749.html</v>
+      </c>
+      <c r="F306" t="str">
+        <v>Advanced 2nm SoC delivers leap in performance and efficiency for agentic AI, gaming, imaging, and compute, including 61% drop in multi-core power consumption HSINCHU, Sept. 15, 2026 /PRNewswire/ -- MediaTek, the world's number one provider of mobile chipsets, today announced the launch of...</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="str">
+        <v>WaterField Designs Introduces SteamPack, a Steam Deck Case for a Full Setup</v>
+      </c>
+      <c r="B307" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C307" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D307" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E307" t="str">
+        <v>https://www.prnewswire.com/news-releases/waterfield-designs-introduces-steampack-a-steam-deck-case-for-a-full-setup-302876016.html</v>
+      </c>
+      <c r="F307" t="str">
+        <v>Built for Steam Deck owners who travel with more than just the handheld, the structured case organizes the console, dock, two Steam Controllers and supporting gear for big-screen gaming away from home. Handcrafted in San Francisco, the SteamPack combines full-grain leather with...</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="str">
+        <v>L'Omega One d'UPERFECT distingué lors des IFA Innovation Awards de 2026</v>
+      </c>
+      <c r="B308" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C308" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D308" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E308" t="str">
+        <v>https://www.prnewswire.com/news-releases/lomega-one-duperfect-distingue-lors-des-ifa-innovation-awards-de-2026-302878333.html</v>
+      </c>
+      <c r="F308" t="str">
+        <v>BERLIN, 15 septembre 2026 /PRNewswire/ -- UPERFECT a présenté sa gamme élargie d'écrans portables lors du salon IFA 2026 à Berlin, du 4 au 8 septembre. Son concept d'écran OLED flexible Omega One a été désigné « Honouree » dans la catégorie « Best in Computing &amp; Gaming » des IFA...</v>
+      </c>
+    </row>
+    <row r="309" xml:space="preserve">
+      <c r="A309" t="str">
+        <v>TransNusa Masterstrokes Australia-Bali Market with Powerhouse Double-Launch of New Melbourne-Bali Daily Connection Alongside Its First-Ever 'Premium Plus' Service</v>
+      </c>
+      <c r="B309" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C309" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D309" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E309" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110084/</v>
+      </c>
+      <c r="F309" t="str" xml:space="preserve">
+        <v xml:space="preserve">"Introductory Fares Kick Off At AUD299 For Basic Seats And AUD699 For The Game-Changing Premium Plus Experience
+TransNusa launches ticket sales for Melbourne-Bali route after securing 20 percent market share in Perth with 21 scheduled daily flights weekly within 12 months
+Launch of Melbourne-Bali to be implemented alongside the introduction of TransNusa’s new Premium Plus service that elevates travel experiences
+TransNusa focuses on Beyond Bali offerings by providing seamless travel opportunities to passengers, connecting them to leading global tourism and commercial destinations
+BALI, INDONESIA, Sept 15, 2026 - (ACN Newswire) - In just four short years, TransNusa has transformed from a rising regional player into a definitive trendsetter in the Asia-Pacific aviation landscape, boldly carving out significant new market shares by aggressively energizing the travel market with its highly tactical, formula-driven strategies.
+In its latest signature expansion move, the airline, lead by Datuk Bernard Francis, has masterfully synchronized its existing commercial assets to implement a twin launch guaranteeing passengers not only a convenient new flight schedule but also an elevated, next-level travel experience that can be enjoyed with family and friends.
+Today, the Premium Service Carrier has officially opened ticket sales for its highly anticipated direct flights between Melbourne and Bali (Denpasar), commencing as a daily service on October 19, onwards.
+This landmark launch seamlessly pairs optimized arrival and departure slots with the market debut of TransNusa's customized Premium Plus seating, offering an intelligent travel solution, designed to maximize passenger comfort and connection efficiency. The travel solution provides TransNusa passengers with connections to 11 island and prime tourism destinations.
+Datuk Bernard Francis, Group Chief Executive Officer of TransNusa, in  highlighting the strategic importance of the new route, said, “The launch of the Melbourne-Bali route represents a monumental step forward in our international expansion strategy.”
+Datuk Bernard Francis... TransNusa unveils twin launch with new Premium Plus service introduction alongside its Melbourne-Bali route announcement
+“This new route introduction marks a defining milestone in TransNusa’s international growth strategy. It strengthens Bali’s position as a premier gateway between Australia and Asia, while giving travellers a compelling new choice that combines connectivity, value and a distinctly premium travel experience.”
+“Bali remains a prime global holiday destination, and by connecting it directly to Melbourne, we are providing travellers from Australia with a highly competitive, premium flying alternative,” Datuk Bernard explained, adding that TransNusa has always strived to deliver beyond expectations as its aim is to provide reliable, comfortable, and affordable travel choices across the region.
+In tandem with the route launch, TransNusa is breaking new ground by unveiling its first-ever Premium Plus service class. Tailored for travellers seeking elevated comfort without the traditional business class price tag, Premium Plus offers priority perks and enhanced baggage allowance.
+To celebrate the dual milestone, the airline is rolling out exclusive introductory fares with standard basic seats that starts from just AUD299, while the all-new Premium Plus experience begins at an introductory rate of AUD699, giving travellers the opportunity to experience the new Melbourne–Bali service and TransNusa’s all-new premium offerings at an exceptional value.
+The introduction of Premium Plus marks another significant milestone in TransNusa’s evolution as a premium-service airline, reflecting its commitment to giving passengers greater choice, comfort and value across its growing international network.
+To ensure an elite journey, the newly developed Premium Plus tier features only 20 limited seats per flight.
+Strategic Daily Flight Schedule
+To cater to both business travellers and holiday-makers, TransNusa will operate a highly efficient overnight and morning schedule.
+TransNusa Flight 8B 18 departs Bali (DPS) at 20:45 from I Gusti Ngurah International Airport and arrives at Melbourne Airport (MEL) at 05:40 the following morning. While the TransNusa Flight 8B 19 departs Melbourne Airport at 06:25, arriving back in Bali (DPS) at 09:40.
+Beyond Point-to-Point: A Gateway to Island Paradise and Major Asian Hubs
+Moving past conventional point-to-point operations, TransNusa's new service is strategically engineered to offer passengers the ultimate flexibility for travel Beyond Bali. By positioning Bali as a primary international hub, the airline opens up thrilling, diverse journeys across its extensive network.
+Passengers from Australia can effortlessly transition to travel Beyond Bali to discover the sun, sea, and holistic healing benefits offered by Indonesia's hidden tropical gems, including the world-class marine ecosystems of Wakatobi and the breath-taking volcanic landscapes of Manado, Bima, and Lombok.
+Furthermore, TransNusa has synchronized its flight schedules to provide timely, hassle-free transits to leading global tourism and commercial destinations, including Guangzhou (China), Singapore, and the sun-drenched beaches of Phuket, Thailand.
+"Today, we are celebrating more than just a single point-to-point connection. Our goal is to design ultimate travel experiences that bring the best of sun, sea, and healing experience directly to our passengers. By scheduling timely transits from Bali, we are giving travellers from Australia complete flexibility to extend their journeys seamlessly Beyond Bali to exotic domestic havens like Wakatobi, Manado, Bima, and Lombok, or major regional capitals like Singapore, Phuket, and key cities across China.
+“We are also incredibly proud to debut our first-ever Premium Plus service on this route. Premium Plus bridges the gap between value and luxury, ensuring our guests can experience superior comfort and hospitality at an introductory price of AUD699. Combined with our entry-level introductory fare of AUD299, we are ensuring that every traveller finds a personalized option that matches their budget and journey requirements."
+TransNusa transitioned to its globally recognized Premium Service Carrier model to stand out from traditional low-cost competitors, ensuring that even standard tickets include generous baggage provisions with standard comfort features such as water and snacks and extended legroom. The new Melbourne service builds upon the success of the airline's existing international networks, establishing a robust link between Australia and the rest of TransNusa’s rapidly growing Asia Pacific network.
+Tickets for the Melbourne–Bali route are available for purchase immediately. Due to the high demand and the strictly limited 20-seat capacity for the premium experience, travellers are encouraged to secure their seats and design their multi-destination itineraries early by visiting the official website at transnusa.co.id or through any authorized travel booking platform.
+About TransNusa
+TransNusa Airline, is a Premium Service Carrier. In February 2024, the airline rebranded itself to a Premium Service Carrier in line with its upgraded aircrafts that offers better comfort as well as based on the flexibility and quality of the services offered. TransNusa, which received its AOC certification on 9th September 2022, launch its first three A320 operations on 6th October, 14th October and 12th December, 2022.
+In 2023, TransNusa introduced a new business model making it the first Premium Service Carrier in the Asia Pacific region. TransNusa introduced its first international flight on 14th April, 2023. The airline is currently based in Jakarta and Bali.
+On the international front, TransNusa flies to Singapore, Guangzhou, Kuala Lumpur, Penang, Perth, and Bangkok. The airline became the second Indonesian airline to fly to China and the first Indonesian airline to launch a Premium Service Carrier business model. Passengers can book their flights on the TransNusa website at www.transnusa.co.id, through any secure online travel agent, through authorized travel agents in Singapore and Indonesia.
+International Media Contact:
+Email: transnusamedia@alphaaccesspr.my 
+Website: transnusa.co.id. 
+Passengers can purchase tickets directly from transnusa.co.id or any primary online travel agent
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="str">
+        <v>KAIJU NO. 8 THE GAME 1st Anniversary in Full Swing!</v>
+      </c>
+      <c r="B310" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C310" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D310" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E310" t="str">
+        <v>https://www.prnewswire.com/news-releases/kaiju-no-8-the-game-1st-anniversary-in-full-swing-302877982.html</v>
+      </c>
+      <c r="F310" t="str">
+        <v>Suited joins with the power of Kaiju A! "Narumi's Week at Work" Premiere Login Bonus now live! LOS ANGELES, Sept. 14, 2026 /PRNewswire/ -- KAIJU NO. 8 THE GAME, co-produced by Akatsuki Games, TOHO, and Production I.G, today continues its 1st Anniversary celebration with the release of a...</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="str">
+        <v>Concrete Leveling Systems, Inc. Provides Corporate Update</v>
+      </c>
+      <c r="B311" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C311" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D311" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E311" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/14/3361378/0/en/concrete-leveling-systems-inc-provides-corporate-update.html</v>
+      </c>
+      <c r="F311" t="str">
+        <v>CANTON, Ohio, Sept. 14, 2026 (GLOBE NEWSWIRE) -- Concrete Leveling Systems, Inc. (OTC Pink: CLEV) (the “Company”), together with Jericho Associates, Inc. (“Jericho”), its gaming and hospitality division, is pleased to provide shareholders with an update regarding its strategic initiatives.</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="str">
+        <v>NASA Kicks Off Inspiration Tour with Steelers vs. Falcons Game</v>
+      </c>
+      <c r="B312" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C312" t="str">
+        <v>NASA</v>
+      </c>
+      <c r="D312" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E312" t="str">
+        <v>https://www.nasa.gov/image-article/nasa-kicks-off-inspiration-tour-with-steelers-vs-falcons-game/</v>
+      </c>
+      <c r="F312" t="str">
+        <v>Fans pose for a photo with an astronaut in the NASA Experience Zone at an NFL game between the Pittsburgh Steelers and the Atlanta Falcons at Acrisure Stadium, Sunday, Sept. 13, 2026, in Pittsburgh, Pennsylvania. NASA’s engagement at NFL games is part of the agency&amp;#8217;s Inspiration Tour, aimed at strengthening connections between NASA and its [&amp;#8230;]</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="str">
+        <v>Austin Home Theater Builds Custom Home Theaters in Austin Around How ...</v>
+      </c>
+      <c r="B313" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C313" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D313" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E313" t="str">
+        <v>https://pr-inside.com/austin-home-theater-builds-custom-home-theaters-in-austin-around-how-r5222693.htm</v>
+      </c>
+      <c r="F313" t="str">
+        <v>(PR-inside.com) Locally owned integrator designs one-of-a-kind entertainment spaces - from streamlined media rooms to fully bespoke cinemas - for any style and budget AUSTIN, TX / ACCESS Newswire / September 14, 2026 / No two homes are alike, and Austin Home Theater believes no two entertainment spaces should be either. The locally owned company designs and installs a custom home theater in Austin around each client's room, lifestyle and budget, rather than a one-size-fits-all package. Every project starts with a conversation. The company's designers ask how a family plans to use the space - movie nights, game-day gatherings, gaming, music or all of ..</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="str">
+        <v>Trustpoint Xposure, the First AEO-Certified PR Agency , Announces October 1st Unveiling of Game-Changing AI Agent Suite That Is Already Helping Clients Get More Leads Build Trust and Get Recommended by AI</v>
+      </c>
+      <c r="B314" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C314" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D314" t="str">
+        <v>Finance, AI, Gaming</v>
+      </c>
+      <c r="E314" t="str">
+        <v>https://www.newswire.com/news/trustpoint-xposure-the-first-aeo-certified-pr-agency-announces-october-1st</v>
+      </c>
+      <c r="F314" t="str">
+        <v>The first AEO-certified PR agency in the United States sets an October 1st launch date for its AI Agent Suite, a collection of purpose-built AI agents that automate lead generation, trust building, authority growth, and AI recommendation acquisition for professional brands across every major category</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="str">
+        <v>American Intelligence Corporation Achieves FedRAMP Class D (High) Certification via Second Front Systems</v>
+      </c>
+      <c r="B315" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C315" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D315" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E315" t="str">
+        <v>https://finance.yahoo.com/technology/ai/articles/american-intelligence-corporation-achieves-fedramp-143900400.html</v>
+      </c>
+      <c r="F315" t="str">
+        <v>NEW YORK, September 14, 2026--American Intelligence Corporation's platform is now FedRAMP High certified via Second Front's Game Warden — in under 60 days.</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="str">
+        <v>MDCE Subsidiaries Execute First Fanatics / Topps Transaction: Infinite ...</v>
+      </c>
+      <c r="B316" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C316" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D316" t="str">
+        <v>Healthcare, Gaming</v>
+      </c>
+      <c r="E316" t="str">
+        <v>https://pr-inside.com/mdce-subsidiaries-execute-first-fanatics-topps-transaction-infinite-r5222665.htm</v>
+      </c>
+      <c r="F316" t="str">
+        <v>(PR-inside.com) Subsidiaries Positioned to Supply and Authenticate Products for One of the World's Largest Sports Collectibles Platforms MESA, AZ / ACCESS Newswire / September 14, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today announced that its wholly owned subsidiaries Infinite Auctions and Real Game Used have entered into a transactional agreement with Fanatics / Topps. Under the agreement, Infinite Auctions will sell game-worn sports memorabilia to Topps for use in Topps sports trading card products. Real Game Used will provide photo-match authentication for the products supplied by Infinite Auctions. Fanatics is a global sports commerce and collectibles company that reported approximately $8.1 billion in ..</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="str">
+        <v>MDCE Subsidiaries Execute First Fanatics / Topps Transaction: Infinite Auctions Sells, Real Game Used Authenticates (OTCID:MDCE)</v>
+      </c>
+      <c r="B317" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C317" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D317" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E317" t="str">
+        <v>https://www.newswire.com/news/mdce-subsidiaries-execute-first-fanatics-topps-transaction-infinite-auctions</v>
+      </c>
+      <c r="F317" t="str">
+        <v>Subsidiaries Positioned to Supply and Authenticate Products for One of the World's Largest Sports Collectibles Platforms</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="str">
+        <v>Meridian Holdings' William Scott to Speak on Africa's iGaming Growth at SBC Summit Lisbon</v>
+      </c>
+      <c r="B318" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C318" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D318" t="str">
+        <v>Finance, Retail, Gaming</v>
+      </c>
+      <c r="E318" t="str">
+        <v>https://www.newmediawire.com/news/meridian-holdings-william-scott-to-speak-on-africa-s-igaming-growth-at-sbc-summit-lisbon-7089562</v>
+      </c>
+      <c r="F318" t="str">
+        <v xml:space="preserve">Chairman and Chief Financial Officer to Join Industry Leaders on “The Africa Advantage: High Growth, Fast Regulation, Huge Potential” Panel LAS VEGAS, NV - September 14, 2026 ( NEWMEDIAWIRE ) - Meridian Holdings Inc. (NASDAQ: MRDN) (“Meridian” or the “Company”), an international developer, licensor and global operator of online gaming and e-commerce platforms, today announced that William Scott, Chairman and Chief Financial Officer of Meridian Holdings, will speak at the 2026 SBC Summit, taking place September 29 - October 1 at the Feira Internacional de Lisboa in Lisbon, Portugal. Scott will join “The Africa Advantage: High Growth, Fast Regulation, Huge Potential,” the panel opening the Global &amp;amp; Emerging Markets Stage on Tuesday, September 29 at 13:00 local time. The panel will bring </v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="str">
+        <v>AI Search Engineers, the No. 1 AI Search Results Engineering Agency in the USA, Announces the 4th Quarter Business Buster: the Biggest AI Giveaway in the Agency's History, With Game-Changing AI Agents Launching October 1st</v>
+      </c>
+      <c r="B319" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C319" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D319" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E319" t="str">
+        <v>https://www.newswire.com/news/ai-search-engineers-the-no-1-ai-search-results-engineering-agency-in-2197376</v>
+      </c>
+      <c r="F319" t="str">
+        <v>AI Search Engineers invites professional service businesses to enter its largest giveaway to date, with first, second, and third place winners receiving exclusive access to AI Agents launching October 1st that are already helping clients generate more leads, build trust, close more deals, and get recommended by ChatGPT, Google Gemini, and Microsoft Copilot.</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="str">
+        <v>UPERFECT's Omega One Named Honouree in 2026 IFA Innovation Awards</v>
+      </c>
+      <c r="B320" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C320" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D320" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E320" t="str">
+        <v>https://www.prnewswire.com/news-releases/uperfects-omega-one-named-honouree-in-2026-ifa-innovation-awards-302877576.html</v>
+      </c>
+      <c r="F320" t="str">
+        <v>BERLIN, Sept. 14, 2026 /PRNewswire/ -- UPERFECT showcased its expanded portable display portfolio at IFA 2026 in Berlin from September 4–8, with its Omega One flexible OLED concept named an Honouree in the Best in Computing &amp; Gaming category of the 2026 IFA Innovation Awards. UPERFECT...</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="str">
+        <v>Hacksaw Gaming Strengthens bet365 Partnership Through Spain Extension</v>
+      </c>
+      <c r="B321" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C321" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D321" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E321" t="str">
+        <v>https://pr-inside.com/hacksaw-gaming-strengthens-bet365-partnership-through-spain-extension-r5222538.htm</v>
+      </c>
+      <c r="F321" t="str">
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / September 14, 2026 / Hacksaw (STO:HACK) - Hacksaw Gaming announces the extension of its partnership with bet365 in Spain. Following the new agreement, players in Spain will gain access to a wide range of Hacksaw titles on bet365's platform. Founded in 2000, bet365 has been a pioneering force in the industry since the very beginning, and Spain represents a key regulated European market for the operator. This latest extension is a testament to Hacksaw Gaming's commitment to grow with operator partners across jurisdictions. Clement Le Scanff, Head of Gaming - Commercial and Operations at bet365: "We're ..</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="str">
+        <v>All Bettors Launches a Social Prediction and Gaming Platform Focused on Virtual Play</v>
+      </c>
+      <c r="B322" t="str">
+        <v>2026-09-12</v>
+      </c>
+      <c r="C322" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D322" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E322" t="str">
+        <v>https://www.newsfilecorp.com/release/311635/All-Bettors-Launches-a-Social-Prediction-and-Gaming-Platform-Focused-on-Virtual-Play</v>
+      </c>
+      <c r="F322" t="str">
+        <v>Dallas, Texas--(Newsfile Corp. - September 12, 2026) - All Bettors has announced the launch of its social gaming platform, introducing a community-focused experience where users can participate in prediction markets and casino-style games using Curv coins, the platform's virtual in-game currency. The platform has been developed for players who enjoy forecasting outcomes and interactive games without participating in traditional real-money gambling. Instead of cash wagering, users earn or...</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="str">
+        <v>“BEYOND THE EXTREME" Digital Music Night Debuts at ICEBAR Stockholm</v>
+      </c>
+      <c r="B323" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C323" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D323" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E323" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/11/3360528/0/en/beyond-the-extreme-digital-music-night-debuts-at-icebar-stockholm.html</v>
+      </c>
+      <c r="F323" t="str">
+        <v>Perfect World Digital Art debuted an Arctic night of AI, esports and Chinese heritage at ICEBAR Stockholm.</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="str">
+        <v>Gopher Athletics, Learfield's Gopher Sports Properties, and Visible bring first-ever helmet bumper partnership to Minnesota football</v>
+      </c>
+      <c r="B324" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C324" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D324" t="str">
+        <v>Gaming, Education</v>
+      </c>
+      <c r="E324" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360400</v>
+      </c>
+      <c r="F324" t="str">
+        <v>At a glance - - - &amp;#8226; First-of-its-kind partnership: Visible becomes the official helmet bumper partner for Minnesota Football, marking one of the first programs in college athletics&amp;#8212;and the first Learfield university partner&amp;#8212;to feature a corporate brand on its football helmets. - - &amp;#8226; Marquee debut: The Visible logo will make its national television debut on every Gopher football helmet during the &amp;#8220;Gold Out&amp;#8221; game against Mississippi State on September 12 at 2:30 p.m. CT on CBS. - - &amp;#8226; ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360400</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="str">
+        <v>Ready for fall to get rolling? Celebrate the change of seasons with the Mario Kart™ World Open September 2026 event!</v>
+      </c>
+      <c r="B325" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C325" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D325" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E325" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360395</v>
+      </c>
+      <c r="F325" t="str">
+        <v>This event is a qualifier for the Mario Kart World Fall Cup 2026 that will take place exclusively for North American players in December. Race anytime from September 19 at 2:00 p.m. PT until September 20 at 6:00 p.m. PT. - - Eligible participants from North and South America during the Mario Kart World Open September 2026 event will receive 50 My Nintendo&amp;#8482; Platinum Points. To join in, you&amp;#39;ll need a Nintendo Switch&amp;#8482; 2 system, Mario Kart World game, a Nintendo Account, an internet conne... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360395</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="str">
+        <v>Roblox Unveils New Ways to Play, Build, and Grow at the Roblox Developers Conference (RDC)</v>
+      </c>
+      <c r="B326" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C326" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D326" t="str">
+        <v>Finance, AI, SaaS, Gaming</v>
+      </c>
+      <c r="E326" t="str">
+        <v>https://finance.yahoo.com/technology/articles/roblox-unveils-ways-play-build-190000538.html</v>
+      </c>
+      <c r="F326" t="str">
+        <v>SAN MATEO, Calif., September 11, 2026--Roblox Corporation (NYSE: RBLX) today announced new innovations at its 12th annual Roblox Developers Conference (RDC), an invite-only event for Roblox’s creator community of developers, artists, designers, brands, and influencers. Celebrating 20 years of platform innovation alongside its community, the company unveiled updates that aim to expand play, give creators the game engine and AI tools to build things that weren’t possible before, and usher in the n</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="str">
+        <v>EA SPORTS FC 27 Brings the Sound of a New Football Season to Spotify</v>
+      </c>
+      <c r="B327" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C327" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D327" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E327" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360359</v>
+      </c>
+      <c r="F327" t="str">
+        <v>The world&amp;#39;s biggest football tournament may be over, but a new season is here with a new soundtrack to match. Electronic Arts has shared the official soundtrack for EA SPORTS FC 27, featuring 120 tracks from 36 nations. The playlist is available to stream on Spotify starting today, ahead of early game access on September 18 and the global launch on September 25. - - This year&amp;#39;s soundtrack brings together established favorites and emerging artists from around the world, including Interp... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360359</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="str">
+        <v>NPL11 Nepal Announces Launch of New Mobile-First iGaming Platform</v>
+      </c>
+      <c r="B328" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C328" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D328" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E328" t="str">
+        <v>https://www.pr.com/press-release/978776</v>
+      </c>
+      <c r="F328" t="str">
+        <v>NPL11 - New platform brings sportsbook, live casino, slots, esports and digital gaming categories into one streamlined experience. [PR.com]</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="str">
+        <v>Twitch State of Gaming 2026</v>
+      </c>
+      <c r="B329" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C329" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D329" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E329" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360324</v>
+      </c>
+      <c r="F329" t="str">
+        <v>We released our 2026 State of Gaming Report highlighting the titles, streamers, and communities shaping live gaming. Between January 1, 2026 and September 1, 2026*, viewers have watched more than 8.6 billion hours of gaming content on Twitch, the equivalent of one hour for every person on earth. The data underscores why we&amp;#39;re the ultimate home for streamers, viewers, publishers, and developers to come together and build communities. - - Our five most-watched games generated a combined near... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360324</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="str">
+        <v>XBOX commemorates over 20 years in Japan at Tokyo Game Show 2026</v>
+      </c>
+      <c r="B330" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C330" t="str">
+        <v>mlpr-microsoft</v>
+      </c>
+      <c r="D330" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E330" t="str">
+        <v>https://news.xbox.com/en-us/2026/09/09/xbox-tokyo-game-show-broadcast-announce-2026/</v>
+      </c>
+      <c r="F330" t="str">
+        <v>The post XBOX commemorates over 20 years in Japan at Tokyo Game Show 2026 appeared first on Source.</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="str">
+        <v>Hivelocity Launches Gaming Bundle for Studios' Always-On Infrastructure</v>
+      </c>
+      <c r="B331" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C331" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D331" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E331" t="str">
+        <v>https://www.prnewswire.com/news-releases/hivelocity-launches-gaming-bundle-for-studios-always-on-infrastructure-302875586.html</v>
+      </c>
+      <c r="F331" t="str">
+        <v>Dedicated bare metal infrastructure for build pipelines, production backends, and live game servers with predictable pricing for sustained workloads. TAMPA, Fla., Sept. 10, 2026 /PRNewswire/ -- Hivelocity, an infrastructure-as-a-service provider of bare-metal dedicated servers,...</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="str">
+        <v>NFL Creator Programs Return, Delivering Unprecedented Access and Original Storytelling for 2026 Season</v>
+      </c>
+      <c r="B332" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C332" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D332" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E332" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360314</v>
+      </c>
+      <c r="F332" t="str">
+        <v>The NFL is launching its most expansive creator programming yet, bringing together dozens of digital creators, storytellers and cultural voices across football, food, fitness, fashion, lifestyle, gaming, comedy and more. As individuals who create and produce engaging content for their social channels, creators will deliver original content and unique perspectives from the NFL&amp;#39;s biggest moments and games throughout the 2026 season. - - &amp;#8220;The NFL has never been more connected to culture, and c... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360314</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="str">
+        <v>Fragmented Casino Systems Obscure the Full Value of Each Guest, Finds Info-Tech Research Group</v>
+      </c>
+      <c r="B333" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C333" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D333" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E333" t="str">
+        <v>https://www.prnewswire.com/news-releases/fragmented-casino-systems-obscure-the-full-value-of-each-guest-finds-info-tech-research-group-872106168.html</v>
+      </c>
+      <c r="F333" t="str">
+        <v>Casino operators often rely on disconnected systems that make it difficult to recognize players and guests consistently across gaming, hospitality, and digital interactions. Info-Tech Research Group's new blueprint presents a two-phase approach to assess omnichannel maturity, define...</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="str">
+        <v>High Roller Technologies to Present at the H.C. Wainwright Global Investment Conference</v>
+      </c>
+      <c r="B334" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C334" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D334" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E334" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/10/3359747/0/en/high-roller-technologies-to-present-at-the-h-c-wainwright-global-investment-conference.html</v>
+      </c>
+      <c r="F334" t="str">
+        <v>LAS VEGAS, Nevada, Sept. 10, 2026 (GLOBE NEWSWIRE) -- High Roller Technologies, Inc. ("High Roller" or the "Company") (NYSE: ROLR), a publicly traded online gaming and prediction markets company, today announced that members of its management team will today announced that members of its management team will present at the H.C. Wainwright 28th Annual Global Investment Conference, September 14–16, 2026, in New York City.</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="str">
+        <v>Austin Home Theater Highlights the Value of Professional Austin Home ...</v>
+      </c>
+      <c r="B335" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C335" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D335" t="str">
+        <v>SaaS, Gaming, Media</v>
+      </c>
+      <c r="E335" t="str">
+        <v>https://pr-inside.com/austin-home-theater-highlights-the-value-of-professional-austin-home-r5221390.htm</v>
+      </c>
+      <c r="F335" t="str">
+        <v>(PR-inside.com) Locally owned integrator says expert design, precise calibration and clean integration are what separate a lasting system from a frustrating one AUSTIN, TX / ACCESS Newswire / September 10, 2026 / With streaming, gaming and high-resolution video now central to home life, more Central Texas families are investing in dedicated entertainment spaces. Austin Home Theater says the difference between a system homeowners love for years and one that frustrates them often comes down to the quality of the Austin home theater installation behind it. The locally owned company designs and installs fully integrated audio, video and smart home systems, and it cautions ..</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="str">
+        <v>From Music and FinTech: Two Founders Set Out To Fix Electronics Recycling ...</v>
+      </c>
+      <c r="B336" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C336" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D336" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E336" t="str">
+        <v>https://pr-inside.com/from-music-and-fintech-two-founders-set-out-to-fix-electronics-recycling-r5221357.htm</v>
+      </c>
+      <c r="F336" t="str">
+        <v>(PR-inside.com) American Circular launches in Tampa Bay with a computer-vision-powered facility, a mission to keep local value local, and introductory 75% revenue share for local businesses TAMPA, FL / ACCESS Newswire / September 10, 2026 / Adam Hohlt spent nearly 20 years making sure the world saw the value in the artists he represented, including spearheading the partnership for Gainesville-born Tom Petty and Grand Theft Auto VI, the highly anticipated upcoming game set in a fictionalized Florida. Today, Hohlt and Co-Founder Kevin Smith are applying the same instincts to a very different asset: retired electronics. Every year, Tampa Bay businesses retire millions ..</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="str">
+        <v>GameSquare to Participate in H.C. Wainwright 28th Annual Global Investment ...</v>
+      </c>
+      <c r="B337" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C337" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D337" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E337" t="str">
+        <v>https://pr-inside.com/gamesquare-to-participate-in-h-c-wainwright-28th-annual-global-investment-r5221352.htm</v>
+      </c>
+      <c r="F337" t="str">
+        <v>(PR-inside.com) FRISCO, TX / ACCESS Newswire / September 10, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), a next-generation media, entertainment, technology and digital native treasury company, today announced that Justin Kenna, Chief Executive Officer, will participate in one-on-one investor meetings at the H.C. Wainwright 28th Annual Global Investment Conference, being held September 14-16, 2026, in New York City. GameSquare will host investor meetings on September 14 and 15. Registered attendees interested in scheduling a meeting with GameSquare management should contact their H.C. Wainwright representative. For additional information or to register for the conference, please visit the H.C. Wainwright 28th Annual ..</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="str">
+        <v>The Parisian Macao Celebrates 10th Anniversary</v>
+      </c>
+      <c r="B338" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C338" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D338" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E338" t="str">
+        <v>https://www.prnewswire.com/news-releases/the-parisian-macao-celebrates-10th-anniversary-302875240.html</v>
+      </c>
+      <c r="F338" t="str">
+        <v>Demonstrating Sands China's long-term commitment to investing in Continuously expanding non-gaming offerings to support Macao's economic diversification MACAO, Sept. 10, 2026 /PRNewswire/ -- The Parisian® Macao will mark its 10th anniversary on Sept. 13. Over the past decade, the...</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="str">
+        <v>FARCRY 3 and FARCRY 3: Blood Dragon Coming to Nintendo Switch 2 in 2027</v>
+      </c>
+      <c r="B339" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C339" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D339" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E339" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360284</v>
+      </c>
+      <c r="F339" t="str">
+        <v>FARCRY 3 Classic Edition and FARCRY 3: Blood Dragon Classic Edition are coming to Switch 2 in Spring 2027. FARCRY 3 is a thrilling open-world FPS adventure in which you play as Jason Brody, a tourist fighting to survive on the fictional Rook islands. Face your insanity as you test your mettle in a world beyond civilization, ruled by piracy and human misery. Customize your loadout, active skills, and approach to each mission to suit your playstyle, whether you prefer to run in with gun... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360284</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="str">
+        <v>CSTS and ShanKai Sports Join Forces to Launch CSTS HOSPITALITY: A Game-Changing Global Powerhouse in Sports Hospitality</v>
+      </c>
+      <c r="B340" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C340" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D340" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E340" t="str">
+        <v>https://www.prnewswire.com/news-releases/csts-and-shankai-sports-join-forces-to-launch-csts-hospitality-a-game-changing-global-powerhouse-in-sports-hospitality-302875074.html</v>
+      </c>
+      <c r="F340" t="str">
+        <v>NEW YORK and HONG KONG, Sept. 10, 2026 /PRNewswire/ -- CSTS Enterprises ("CSTS") and ShanKai Sports today announced the launch of CSTS Hospitality, a new joint-venture established to become the region's leading platform for premium sports hospitality and global event experiences....</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="str">
+        <v>Apple unveils iPhone Duo</v>
+      </c>
+      <c r="B341" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C341" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D341" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E341" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360274</v>
+      </c>
+      <c r="F341" t="str">
+        <v>Apple introduced iPhone Duo, the first foldable iPhone. Opened, it is the thinnest iPhone ever, with a 7.6-inch inner display that provides a large canvas for viewing content, gaming, and multitasking, and a special nano-texture finish that minimizes glare for an unparalleled viewing experience. Closed, the 5.4-inch outer display delivers 90 percent of the screen area of iPhone 18 Pro in a compact, pocketable design.1 Both displays share the same aspect ratio, so content scales proportio... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360274</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="str">
+        <v>World's First Robot Sports League Launched in Riyadh, Plans to Hit 8 Cities Worldwide</v>
+      </c>
+      <c r="B342" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C342" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D342" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E342" t="str">
+        <v>https://www.prnewswire.com/news-releases/worlds-first-robot-sports-league-launched-in-riyadh-plans-to-hit-8-cities-worldwide-302874350.html</v>
+      </c>
+      <c r="F342" t="str">
+        <v>RIYADH, Saudi Arabia, Sept. 9, 2026 /PRNewswire/ -- CyberHero, the world's first global humanoid robot sports league, launched in Riyadh on September 9, with host Hero Esports announcing plans for an inaugural season spanning eight cities worldwide. The inaugural Riyadh event marked the...</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="str">
+        <v>May The Worst Team Win</v>
+      </c>
+      <c r="B343" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C343" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D343" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E343" t="str">
+        <v>https://www.pr.com/press-release/978547</v>
+      </c>
+      <c r="F343" t="str">
+        <v>Loserball is back and ready to kick off another NFL season, with the hilarious reverse sports fantasy game that rewards players when it all goes wrong on the field. Weekly free-to-play contests are open now to win cash and prizes, set up private leagues, and bring the glorious satisfaction of rooting for utter catastrophe on every down. [PR.com]</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="str">
+        <v>Get ready for the game with new football features in Search</v>
+      </c>
+      <c r="B344" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C344" t="str">
+        <v>mlpr-google</v>
+      </c>
+      <c r="D344" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E344" t="str">
+        <v>https://blog.google/products-and-platforms/products/search/football-features-google-search/</v>
+      </c>
+      <c r="F344" t="str">
+        <v>Track live game feeds, explore detailed stats, and get custom fantasy recommendations directly in Search this season.</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="str">
+        <v>GOAT USA LAUNCHES NEW YORK GIANTS CO-BRANDED LIFESTYLE COLLECTION</v>
+      </c>
+      <c r="B345" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C345" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D345" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E345" t="str">
+        <v>https://www.prnewswire.com/news-releases/goat-usa-launches-new-york-giants-co-branded-lifestyle-collection-302874040.html</v>
+      </c>
+      <c r="F345" t="str">
+        <v>Fans can visit Giants' Social Media Channels for a chance to win Giants x GOAT USA merch, pregame field experience and tickets to an upcoming game NEW YORK, Sept. 9, 2026 /PRNewswire/ -- GOAT USA, the American casual lifestyle brand built on confidence, connection, and community, today...</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="str">
+        <v>Get exclusive digital cards and more from The Legend of Zelda in the Nintendo Today! app</v>
+      </c>
+      <c r="B346" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C346" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D346" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E346" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360241</v>
+      </c>
+      <c r="F346" t="str">
+        <v>Collect a new card every day The Legend of Zelda Collection Cards are now available in the Nintendo Today! smart device app*. A new digital card will be available to collect each day, featuring characters, items, and other elements inspired by titles throughout the history of the Legend of Zelda series. - - Along with your card, you&amp;#39;ll also get the opportunity to take a quiz challenge. Answer correctly to earn digital rewards like wallpapers and missed collectible cards. - - Be sure to... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360241</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="str">
+        <v>Jordan Brand Invites Players to Control the Game With the Tatum 5, Jayson Tatum's New Signature Shoe</v>
+      </c>
+      <c r="B347" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C347" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D347" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E347" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360234</v>
+      </c>
+      <c r="F347" t="str">
+        <v>What is it? - The Jordan Brand Tatum 5 is the latest evolution of Jayson Tatum&amp;#39;s signature line, representing the next step in a design philosophy rooted in efficiency, control and effortless performance. - - Who&amp;#39;s it for? - Created for players who dictate the pace of the game, the Tatum 5 focuses on delivering a lightweight, responsive feel that offers containment and confidence in every movement &amp;#8212; reflecting Tatum&amp;#39;s progression as a player and serving the next generation of athletes. - - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360234</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="str">
+        <v>Ready, set, stay: Holiday Inn in Saudi Arabia is giving guests more ways to play, connect and level up every moment together</v>
+      </c>
+      <c r="B348" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C348" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D348" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E348" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360231</v>
+      </c>
+      <c r="F348" t="str">
+        <v>Holiday Inn, part of IHG Hotels &amp;amp; Resorts &amp;#39; Essentials Collection, is inviting guests to Level Up Your Stay through a new partnership with EStars, a global educational esports provider, with the launch of Holiday Inn x Elite Gaming Pods across four hotels in Saudi Arabia. - - Built on Holiday Inn&amp;#39;s belief that travel is better together, the partnership gives guests a new way to gather, connect and make every moment count during their stay. Launched during the Esports World Cup 2026, t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360231</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="str">
+        <v>FUTURE GOLF, AUSTRALIA'S LARGEST AND FASTEST-GROWING GOLF COMMUNITY, OFFICIALLY LAUNCHES ACROSS THE UNITED STATES</v>
+      </c>
+      <c r="B349" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C349" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D349" t="str">
+        <v>SaaS, Gaming, Education</v>
+      </c>
+      <c r="E349" t="str">
+        <v>https://www.prnewswire.com/news-releases/future-golf-australias-largest-and-fastest-growing-golf-community-officially-launches-across-the-united-states-302873959.html</v>
+      </c>
+      <c r="F349" t="str">
+        <v>Multi-Course Golf Membership Model Debuts in California, Bringing a More Flexible, Technology-Driven and Community-Focused Way to Experience the Game WALNUT CREEK, Calif., Sept. 9, 2026 /PRNewswire/ -- Future Golf announces the U.S. expansion of its multi-course golf membership platform,...</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="str">
+        <v>Yammer Word Card Game Rolls Out To 320 Walmart Stores Nationwide</v>
+      </c>
+      <c r="B350" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C350" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D350" t="str">
+        <v>Retail, Gaming</v>
+      </c>
+      <c r="E350" t="str">
+        <v>https://www.prweb.com/releases/yammer-word-card-game-rolls-out-to-320-walmart-stores-nationwide-302870114.html</v>
+      </c>
+      <c r="F350" t="str">
+        <v>Independent game maker Royalton Games reaches major retail milestone as its family-friendly word game hits Walmart shelves. CHICAGO, Sept. 9, 2026 /PRNewswire-PRWeb/ -- Royalton Games announced today that its popular Yammer Word Card Game is now available at 320 Walmart stores across the...</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="str">
+        <v>Blue Buffalo Launches New Limited-Edition Game Day Nudges® and Health Bars® Touchdown Treats for Football Season</v>
+      </c>
+      <c r="B351" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C351" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D351" t="str">
+        <v>Healthcare, Gaming</v>
+      </c>
+      <c r="E351" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360216</v>
+      </c>
+      <c r="F351" t="str">
+        <v>Key Takeaways: - - - &amp;#8226; Blue Buffalo launches limited-time dog treats for football season: Game Day Nudges and Health Bars Touchdown Treats. - - &amp;#8226; Game Day Nudges are available in Steak Grillers, Chicken Jerky Cut and Chicken Pot Pie flavors and feature limited-edition game-day packaging. - - &amp;#8226; Health Bars Touchdown Treats are football-shaped and Bacon, Egg &amp;amp; Cheese flavored with oven-baked, real USA bacon. - - &amp;#8226; Game Day Nudges are available now at participating retailers nationwide; He... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360216</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="str">
+        <v>SPRIBE OÜ secures Provisional Injunction for Aviator IP rights in all EU territories</v>
+      </c>
+      <c r="B352" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C352" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D352" t="str">
+        <v>Real Estate, Gaming</v>
+      </c>
+      <c r="E352" t="str">
+        <v>https://www.prnewswire.com/news-releases/spribe-ou-secures-provisional-injunction-for-aviator-ip-rights-in-all-eu-territories-302873883.html</v>
+      </c>
+      <c r="F352" t="str">
+        <v>LONDON, Sept. 9, 2026 /PRNewswire/ -- SPRIBE OÜ, the developer and owner of the globally recognised Aviator game, has secured provisional protection from the Maltese courts in proceedings concerning alleged infringement of its intellectual property rights. The proceedings were initiated...</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="str">
+        <v>Ring launches NFL Game Day Cam Cover for all 32 teams</v>
+      </c>
+      <c r="B353" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C353" t="str">
+        <v>mlpr-amazon</v>
+      </c>
+      <c r="D353" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E353" t="str">
+        <v>https://www.aboutamazon.com/news/devices/ring-nfl-game-day-cam-cover?utm_source=rss</v>
+      </c>
+      <c r="F353" t="str">
+        <v>Ring's officially licensed NFL camera cover lets fans showcase team pride on their compatible indoor Ring cameras, just in time for the 2026-2027 NFL season.</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="str">
+        <v>LagoFast Brings Years of Game Acceleration Experience to Gamescom 2026</v>
+      </c>
+      <c r="B354" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C354" t="str">
+        <v>Send2Press</v>
+      </c>
+      <c r="D354" t="str">
+        <v>Energy, Gaming, Media</v>
+      </c>
+      <c r="E354" t="str">
+        <v>https://www.send2press.com/wire/lagofast-brings-years-of-game-acceleration-experience-to-gamescom-2026/</v>
+      </c>
+      <c r="F354" t="str">
+        <v>COLOGNE, Germany, Sept. 9, 2026 (SEND2PRESS NEWSWIRE) -- JUNYUN LIMITED, the company behind LagoFast, today shared highlights from LagoFast's participation in gamescom 2026. Bringing years of game acceleration experience to the exhibition, LagoFast showcased network optimization, FPS features and gaming utilities designed to support more stable connections and smoother PC gameplay. The team also met with players, content creators and game companies to exchange feedback and explore potential collaboration.</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="str">
+        <v>GameSquare Enters Definitive Contribution Agreement to Acquire Sports, ...</v>
+      </c>
+      <c r="B355" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C355" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D355" t="str">
+        <v>Finance, SaaS, Gaming</v>
+      </c>
+      <c r="E355" t="str">
+        <v>https://pr-inside.com/gamesquare-enters-definitive-contribution-agreement-to-acquire-sports-r5220941.htm</v>
+      </c>
+      <c r="F355" t="str">
+        <v>(PR-inside.com) Highly profitable transaction expected to be immediately accretive to earnings and support multiple recurring revenue opportunities FanEngine's assets add well-known global IP assets Peaky Blinders, Simon's Cat, The Two Robbies and Friends, 4Cast Media Platform featuring Former England Captain Ben Stokes Following this acquisition, GameSquare expected to deliver over $150 million in annual revenue and $30 million Adjusted EBITDA in 2027 FRISCO, TX / ACCESS Newswire / September 9, 2026 / GameSquare Holdings, Inc. (NASDAQ:GAME) ("GameSquare" or the "Company") today announced that it has entered into a definitive Contribution Agreement (the Transaction) to acquire the assets comprising FanEngine Holdings Ltd. ("FanEngine"), a technology ..</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="str">
+        <v>FLY REBEL FLY: American Rebel Light Beer Launches Abraham Lincoln "Be ...</v>
+      </c>
+      <c r="B356" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C356" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D356" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E356" t="str">
+        <v>https://pr-inside.com/fly-rebel-fly-american-rebel-light-beer-launches-abraham-lincoln-be-r5220932.htm</v>
+      </c>
+      <c r="F356" t="str">
+        <v>(PR-inside.com) From Lincoln to The Linc, America's Patriotic Beer Builds on Pennsylvania Momentum and Prepares for Its First Regular-Season NFL Game-Day Service Latest "Historic Moments" Video Featuring Abraham Lincoln and American Rebel CEO Andy Ross is Now Featured on AmericanRebel.com Days Before Philadelphia's September 13 NFL Home Opener PHILADELPHIA, PA AND NASHVILLE, TN / ACCESS Newswire / September 9, 2026 / American Rebel Holdings, Inc. (OTCID:AREB), America's Patriotic Brand™ and creator of American Rebel Light Beer - America's Patriotic, God-Fearing, Constitution-Loving, National Anthem-Singing, Stand Your Ground Beer™ - today announced the release of its new "LINCOLN - BE A REBEL" campaign video, the ..</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="str">
+        <v>FLY REBEL FLY: American Rebel Light Beer Launches Abraham Lincoln "Be a Rebel" Campaign Ahead of Philadelphia Eagles Home Opener</v>
+      </c>
+      <c r="B357" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C357" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D357" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E357" t="str">
+        <v>https://www.newswire.com/news/fly-rebel-fly-american-rebel-light-beer-launches-abraham-lincoln-be-a-rebel</v>
+      </c>
+      <c r="F357" t="str">
+        <v>From Lincoln to The Linc, America's Patriotic Beer Builds on Pennsylvania Momentum and Prepares for Its First Regular-Season NFL Game-Day Service Latest "Historic Moments" Video Featuring Abraham Lincoln and American Rebel CEO Andy Ross is Now Featured on AmericanRebel.com Days Before Philadelphia's September 13 NFL Home Opener</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="str">
+        <v>Recent Release, "I Follow," from Page Publishing Author Gene Cerruti, Presents a Taut Thriller About Brothers Turned Amateur Sleuths After Witnessing a Brutal Crime</v>
+      </c>
+      <c r="B358" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C358" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D358" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E358" t="str">
+        <v>https://www.pr.com/press-release/978215</v>
+      </c>
+      <c r="F358" t="str">
+        <v>Gene Cerruti has completed a new book, "I Follow" that thrusts readers into a high-stakes cat-and-mouse game when brothers Michael and Jeremiah stumble upon a horrifying scene during an outdoor adventure. Witnessing what appears to be a body dump by the infamous "Eden County Slayer," the brothers make a fateful decision: rather than immediately contacting authorities, they choose to shadow the killer [PR.com]</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="str">
+        <v>Snail Games 宣佈《Honeycomb: The World Beyond》全球同步登陸 PC 及主機平台</v>
+      </c>
+      <c r="B359" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C359" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D359" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E359" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/09/3358292/0/zh-hant/snail-games-%E5%AE%A3%E4%BD%88-honeycomb-the-world-beyond-%E5%85%A8%E7%90%83%E5%90%8C%E6%AD%A5%E7%99%BB%E9%99%B8-pc-%E5%8F%8A%E4%B8%BB%E6%A9%9F%E5%B9%B3%E5%8F%B0.html</v>
+      </c>
+      <c r="F359" t="str">
+        <v>加州卡爾弗城, Sept. 09, 2026 (GLOBE NEWSWIRE) -- 全球領先的互動數碼娛樂獨立開發商和發行商 Snail, Inc. (Nasdaq: SNAL)（「Snail Games」或「公司」） 今日宣佈正式推出 《Honeycomb: The World Beyond》 ，亦即一款由 Frozen Way Studio 開發並與 Snail Games USA 合作發行的科幻生存沙盒遊戲。 《Honeycomb: The World Beyond》 現已於全球登陸 Steam 、 Epic Games Store 、 PlayStation 5 及 Xbox Series X|S 平台。</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="str">
+        <v>Snail Games 宣布《蜂巢：异星物语》全球上线 PC 及主机平台</v>
+      </c>
+      <c r="B360" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C360" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D360" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E360" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/09/3358292/0/zh-hans/snail-games-%E5%AE%A3%E5%B8%83-%E8%9C%82%E5%B7%A2-%E5%BC%82%E6%98%9F%E7%89%A9%E8%AF%AD-%E5%85%A8%E7%90%83%E4%B8%8A%E7%BA%BF-pc-%E5%8F%8A%E4%B8%BB%E6%9C%BA%E5%B9%B3%E5%8F%B0.html</v>
+      </c>
+      <c r="F360" t="str">
+        <v>加利福尼亚州卡尔弗城, Sept. 09, 2026 (GLOBE NEWSWIRE) -- 全球领先的互动数字娱乐独立开发商和发行商 Snail, Inc. (Nasdaq：SNAL，以下称为“Snail Games”或“公司”) ，今日宣布正式推出由 Frozen Way Studio 开发、Snail Games USA 联合发行的科幻生存沙盒游戏 《蜂巢：异星物语》 。 《蜂巢：异星物语》 现已全球发售，上线 Steam 、 Epic Games Store 、 PlayStation 5 和 Xbox Series X|S 平台。</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="str">
+        <v>Q-ME Brings the Future of Pocket Technology to the Phoenix Metropolitan Area Arizona startup launches the world's first all-in-one capture</v>
+      </c>
+      <c r="B361" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C361" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D361" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E361" t="str">
+        <v>https://www.prweb.com/releases/q-me-brings-the-future-of-pocket-technology-to-the-phoenix-metropolitan-area-arizona-startup-launches-the-worlds-first-all-in-one-capture-302869069.html</v>
+      </c>
+      <c r="F361" t="str">
+        <v>Q-ME Brings the Future of Pocket Technology to the Phoenix Metropolitan Area Arizona startup launches GoFundMe campaign to fund the world's first all-in-one capture, projection, and gaming device that fits in your pocket PHOENIX, Sept. 8, 2026 /PRNewswire-PRWeb/ -- A bold new tech...</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" t="str">
+        <v>GameSquare Regains Compliance with Nasdaq's Minimum Bid Price Requirement ...</v>
+      </c>
+      <c r="B362" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C362" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D362" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E362" t="str">
+        <v>https://pr-inside.com/gamesquare-regains-compliance-with-nasdaq-s-minimum-bid-price-requirement-r5220718.htm</v>
+      </c>
+      <c r="F362" t="str">
+        <v>(PR-inside.com) FRISCO, TX / ACCESS Newswire / September 8, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), today announced that it received formal written confirmation from The Nasdaq Stock Market, LLC ("Nasdaq") confirming that the Company has regained compliance with Nasdaq's minimum bid price requirement. To regain compliance with the minimum bid price requirement, the Company's shares of common stock were required to maintain a minimum closing bid price of $1.00 or more for at least 10 consecutive business days. The closing bid price of the shares has been at $1.00 per share or greater for 10 consecutive business days from ..</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" t="str">
+        <v>Snail Games Announces Global Launch of Honeycomb: The World Beyond Across PC and Console Platforms</v>
+      </c>
+      <c r="B363" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C363" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D363" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E363" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/08/3358016/0/en/snail-games-announces-global-launch-of-honeycomb-the-world-beyond-across-pc-and-console-platforms.html</v>
+      </c>
+      <c r="F363" t="str">
+        <v>CULVER CITY, Calif., Sept. 08, 2026 (GLOBE NEWSWIRE) -- Snail, Inc. (Nasdaq: SNAL) (“Snail Games” or the “Company”), a leading global independent developer and publisher of interactive digital entertainment, today announced the official launch of Honeycomb: The World Beyond , a science-fiction survival sandbox game developed by Frozen Way Studio and published in partnership with Snail Games USA. Honeycomb: The World Beyond is now available globally on Steam , Epic Games Store , PlayStation 5 , and Xbox Series X|S .</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" t="str">
+        <v>NFL Films Celebrates 50th Anniversary of Inside the NFL</v>
+      </c>
+      <c r="B364" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C364" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D364" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E364" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360161</v>
+      </c>
+      <c r="F364" t="str">
+        <v>NFL Films is celebrating the 50th Anniversary of Inside the NFL and its second season on X as an X Original, premiering Wednesday, Sept. 9. Inside the NFL will deliver fans premium football content every day throughout the season with hundreds of short form clips, mic&amp;#39;d up moments and game edits exclusively on X. - - For 50 seasons, Inside the NFL has been the definitive source for weekly NFL Films highlights, showcasing previously unseen angles of pivotal game action and behind-the-s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360161</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" t="str">
+        <v>The internet's favorite cat gets her first game with Pusheen's Place, only on Apple Arcade</v>
+      </c>
+      <c r="B365" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C365" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D365" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E365" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360160</v>
+      </c>
+      <c r="F365" t="str">
+        <v>On October 1, Apple Arcade is rolling out a lineup of fun new games for players of every style, from cozy cat collecting to zombie-blasting mayhem to beloved App Store hits. Whether players want to unwind in Pusheen&amp;#39;s Place, dive into the adrenaline-pumping chaos of River City Survivors, or revisit App Store favorites like Terraria+, Touchgrind BMX 2+, and 4 Pics 1 Word+, there&amp;#39;s plenty to discover, download, and play. - - Pusheen&amp;#39;s Place is the first officially licensed game starring... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360160</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="str">
+        <v>Auburn Baseball, College of Education lab leverage data to develop athletes and researchers</v>
+      </c>
+      <c r="B366" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C366" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D366" t="str">
+        <v>Gaming, Education</v>
+      </c>
+      <c r="E366" t="str">
+        <v>https://www.prnewswire.com/news-releases/auburn-baseball-college-of-education-lab-leverage-data-to-develop-athletes-and-researchers-302872444.html</v>
+      </c>
+      <c r="F366" t="str">
+        <v>AUBURN, Ala., Sept. 8, 2026 /PRNewswire/ -- At Auburn University's Plainsman Park, fans can catch a baseball game with elite collegiate athletes, and behind the scenes, research is being conducted within a School of Kinesiology laboratory. Student researchers in the College of Education's...</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="str">
+        <v>National Football League Alumni Association and Oobli Team Up to Introduce ...</v>
+      </c>
+      <c r="B367" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C367" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D367" t="str">
+        <v>Healthcare, Gaming, Education</v>
+      </c>
+      <c r="E367" t="str">
+        <v>https://pr-inside.com/national-football-league-alumni-association-and-oobli-team-up-to-introduce-r5220494.htm</v>
+      </c>
+      <c r="F367" t="str">
+        <v>(PR-inside.com) CANTON, OH / ACCESS Newswire / September 8, 2026 / As millions of fans look forward to the start of the 2026 pro football season this week, the National Football League Alumni Association and Oobli, an American food innovation company, announced a strategic partnership built around a simple, game-changing idea: that families shouldn't have to choose between health and the sweet taste they love. The announcement brings together two organizations committed to helping Americans make healthier lifestyle choices through innovation, education, and better nutrition. Millions of American families are navigating challenges like Type 2 diabetes, obesity, and metabolic disease and are looking ..</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" t="str">
+        <v>Chris Bates' Top 211 Prep Expo Partners with STATDOG to Deliver Lacrosse Performance Analytics for Middle School Student-Athletes</v>
+      </c>
+      <c r="B368" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C368" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D368" t="str">
+        <v>Gaming, Education</v>
+      </c>
+      <c r="E368" t="str">
+        <v>https://www.prweb.com/releases/chris-bates-top-211-prep-expo-partners-with-statdog-to-deliver-lacrosse-performance-analytics-for-middle-school-student-athletes-302869804.html</v>
+      </c>
+      <c r="F368" t="str">
+        <v>Innovative collaboration equips young lacrosse players and prep coaches with individualized, actionable game data to drive athletic development on and off the field. ORLANDO, Fla. and MIDDLETOWN, Del., Sept. 8, 2026 /PRNewswire-PRWeb/ -- Chris Bates' Top 211 Prep Expo today announced an...</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" t="str">
+        <v>Sesame Street Brings a New Generation to The Monster at the End of This Book, Celebrating its 55th Anniversary</v>
+      </c>
+      <c r="B369" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C369" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D369" t="str">
+        <v>SaaS, Gaming, Media</v>
+      </c>
+      <c r="E369" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360135</v>
+      </c>
+      <c r="F369" t="str">
+        <v>Throughout September, Sesame Workshop, the global nonprofit behind Sesame Street, is celebrating one of the most beloved stories in children&amp;#39;s publishing with a multi-platform campaign inspired by The Monster at the End of This Book, bringing Grover&amp;#39;s classic adventure to families through books, streaming, music, gaming, and social media. - - More than five decades after first captivating readers, the story continues to delight new generations with humor, heart, and an unforgettable twist... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360135</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" t="str">
+        <v>Gaming Realms PLC Announces Interim Results</v>
+      </c>
+      <c r="B370" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C370" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D370" t="str">
+        <v>Finance, Gaming, Media</v>
+      </c>
+      <c r="E370" t="str">
+        <v>https://pr-inside.com/gaming-realms-plc-announces-interim-results-r5220408.htm</v>
+      </c>
+      <c r="F370" t="str">
+        <v>(PR-inside.com) Strong growth in core content licensing business; revenue up 12% and Adjusted EBITDA1 margins expanding UK revenues return to growth despite near doubling of Remote Gaming Duty Core content licensing revenue increased 23% in the two months post-period compared to the same period in 2025 LONDON, UK / ACCESS Newswire / September 8, 2026 / Gaming Realms plc (AIM:GMR), the developer and licensor of mobile focused gaming content, is pleased to announce its interim results for the six months to 30 June 2026 (the "Period" or "H1'26"). Financial highlights: H1'26 H1'25 Change £m £m % Content licensing revenue 13.0 11.7 +12% Brand licensing revenue 0.7 2.4 -71% Social publishing revenue 1.7 1.9 -9% Total revenue 15.5 16.0 -3% Adjusted EBITDA (excl. brand licensing) 5.9 5.1 +16% Adju</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="str">
+        <v>ASUS Launches K-12 EmpowerED Hardware Grant</v>
+      </c>
+      <c r="B371" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C371" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D371" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E371" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/08/3357298/0/en/asus-launches-k-12-empowered-hardware-grant.html</v>
+      </c>
+      <c r="F371" t="str">
+        <v>Applications now open: Four winning schools will receive a fully equipped ASUS tech lab for STEM, AI, Media, Digital Creativity and Esports Applications now open: Four winning schools will receive a fully equipped ASUS tech lab for STEM, AI, Media, Digital Creativity and Esports</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="str">
+        <v>ATTACK SHARK gibt strategische Partnerschaft mit dem „League of Legends"-Team von Cloud9 Esports bekannt</v>
+      </c>
+      <c r="B372" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C372" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D372" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E372" t="str">
+        <v>https://www.prnewswire.com/news-releases/attack-shark-gibt-strategische-partnerschaft-mit-dem-league-of-legends-team-von-cloud9-esports-bekannt-302871879.html</v>
+      </c>
+      <c r="F372" t="str">
+        <v>NEW YORK, 8. September 2026 /PRNewswire/ -- Die Marke für leistungsstarke Gaming-Peripheriegeräte ATTACK SHARK gab heute eine Partnerschaft mit der führenden E-Sport-Organisation Cloud9 Esports bekannt. Die Zusammenarbeit konzentriert sich auf das „League of Legends"-Team von Cloud9 und...</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="str">
+        <v>ATTACK SHARK annonce un partenariat stratégique avec l'équipe League of Legends de Cloud9 Esports</v>
+      </c>
+      <c r="B373" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C373" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D373" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E373" t="str">
+        <v>https://www.prnewswire.com/news-releases/attack-shark-annonce-un-partenariat-strategique-avec-lequipe-league-of-legends-de-cloud9-esports-302871870.html</v>
+      </c>
+      <c r="F373" t="str">
+        <v>NEW YORK, 8 septembre 2026 /PRNewswire/ -- La marque de périphériques de jeu haute performance ATTACK SHARK a annoncé aujourd'hui un partenariat avec Cloud9 Esports, l'une des principales organisations e-sport. Axée sur l'équipe de League of Legends de Cloud9, cette collaboration...</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="str">
+        <v>ATTACK SHARK anuncia una alianza estratégica con el equipo de League of Legends de Cloud9 Esports</v>
+      </c>
+      <c r="B374" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="C374" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D374" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E374" t="str">
+        <v>https://www.prnewswire.com/news-releases/attack-shark-anuncia-una-alianza-estrategica-con-el-equipo-de-league-of-legends-de-cloud9-esports-302871400.html</v>
+      </c>
+      <c r="F374" t="str">
+        <v>NUEVA YORK, 7 de septiembre de 2026 /PRNewswire/ -- La marca de periféricos de alto rendimiento para videojuegos ATTACK SHARK anunció hoy una alianza con la destacada organización de esports Cloud9 Esports. Centrada en el equipo de League of Legends de Cloud9, esta colaboración mostrará...</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="str">
+        <v>TECNO gewinnt zwei IFA Global Product Technology Innovation Awards für sein modulares Smartphone und den Tonino Lamborghini TECNO TAURUS</v>
+      </c>
+      <c r="B375" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="C375" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D375" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E375" t="str">
+        <v>https://www.prnewswire.com/news-releases/tecno-gewinnt-zwei-ifa-global-product-technology-innovation-awards-fur-sein-modulares-smartphone-und-den-tonino-lamborghini-tecno-taurus-302871379.html</v>
+      </c>
+      <c r="F375" t="str">
+        <v>BERLIN, 7. September 2026 /PRNewswire/ -- TECNO, eine weltweit tätige, KI-gestützte innovative Technologiemarke, wurde auf der IFA 2026 mit zwei IFA Global Product Technology Innovation Awards ausgezeichnet: Der Tonino Lamborghini TECNO TAURUS erhielt den „Miniaturized Gaming PC...</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="str">
+        <v>MCHOSE Brings Latest Gaming Innovations to IFA 2026</v>
+      </c>
+      <c r="B376" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="C376" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D376" t="str">
+        <v>Retail, Gaming</v>
+      </c>
+      <c r="E376" t="str">
+        <v>https://www.prnewswire.com/news-releases/mchose-brings-latest-gaming-innovations-to-ifa-2026-302871370.html</v>
+      </c>
+      <c r="F376" t="str">
+        <v>BERLIN, Sept. 7, 2026 /PRNewswire/ -- MCHOSE, a consumer technology brand focused on gaming peripherals and desktop setups, is showcasing its latest products at IFA 2026, led by the GOD60 and ACE75 Hall Effect keyboards alongside new gaming mice, headsets and its expanding M HUB software...</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="str">
+        <v>Intel Agentic PCs Give ASU Football an On-Field Edge</v>
+      </c>
+      <c r="B377" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="C377" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D377" t="str">
+        <v>AI, Gaming, Education</v>
+      </c>
+      <c r="E377" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360095</v>
+      </c>
+      <c r="F377" t="str">
+        <v>- - &amp;#8226; Intel collaborated with Arizona State University (ASU) to equip its football program with Lenovo ThinkPad X9 Aura Edition PCs powered by Intel vPro&amp;#174;. - - &amp;#8226; Intel engineers co-developed a custom, built-in play card AI agent that automatically translates opponent game footage into digital whiteboard diagrams, leading to an ASU projected 15% to 20% reduction in game preparation time for ASU coaching staff. - - &amp;#8226; This athletics deployment serves as a blueprint for modern enterprises, sho... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360095</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="str">
+        <v>Tune into GTA RP Week for Drops, rewards, and top streamers</v>
+      </c>
+      <c r="B378" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="C378" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D378" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E378" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360092</v>
+      </c>
+      <c r="F378" t="str">
+        <v>Celebrate the launch of nopixel V! Watch Lirik, buddha, and more top GTA RP streamers heist, race, and risk it all while scoring perks like exclusive GTA Online in-game Drops, three new emotes, numerous chat badges, and more. - - Earn valuable GTAV Drops - - Tune into any nopixel V streamer from September 8&amp;#8211;30 to earn up to GTA $1,500,000 and the Burger Shot Tracksuit. Streamers who are live within nopixel V will have the logo in their name as an identifier, so you know who you need to w... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360092</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="str">
+        <v>Hacksaw Gaming Expands into Crash Games with Moneyplane</v>
+      </c>
+      <c r="B379" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="C379" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D379" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E379" t="str">
+        <v>https://pr-inside.com/hacksaw-gaming-expands-into-crash-games-with-moneyplane-r5220042.htm</v>
+      </c>
+      <c r="F379" t="str">
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / September 7, 2026 / Hacksaw (STO:HACK) - Hacksaw Gaming is expanding its game portfolio with the launch of its first crash game, Moneyplane. The launch marks a strategic move beyond the company's established slots and instant win portfolio and into an increasingly prominent category within iGaming. Built around Hacksaw Gaming's new Bail2Win™ format, Moneyplane strips the action back to a simple premise: place a bet before take-off, watch as the Moneyplane climbs and the multiplier increases, then choose when to cash out before the plane crashes. Players can reach a maximum win of 10,000x their ..</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="str">
+        <v>Hyundai Motor Company Becomes Official Automotive Partner of the UEFA Champions League</v>
+      </c>
+      <c r="B380" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="C380" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D380" t="str">
+        <v>Automotive, Gaming</v>
+      </c>
+      <c r="E380" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyundai-motor-company-becomes-official-automotive-partner-of-the-uefa-champions-league-302871061.html</v>
+      </c>
+      <c r="F380" t="str">
+        <v>Hyundai Motor Company becomes Official Automotive Partner of the UEFA Champions League in a multi-year partnership, beginning with the 2026/27 season The competition sets the benchmark for European club football by bringing together the best in the game, a standard Hyundai measures itself...</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="str">
+        <v>ATTACK SHARK Announces Strategic Partnership with Cloud9 Esports' League of Legends Team</v>
+      </c>
+      <c r="B381" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="C381" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D381" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E381" t="str">
+        <v>https://www.prnewswire.com/news-releases/attack-shark-announces-strategic-partnership-with-cloud9-esports-league-of-legends-team-302870799.html</v>
+      </c>
+      <c r="F381" t="str">
+        <v>NEW YORK, Sept. 6, 2026 /PRNewswire/ -- High-performance gaming peripheral brand ATTACK SHARK today announced a partnership with leading esports organization Cloud9 Esports. Focused on Cloud9's League of Legends team, the collaboration will showcase professional gaming insights, esports...</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" t="str">
+        <v>TECNO Wins Two IFA Global Product Technology Innovation Awards for Modular Phone and Tonino Lamborghini TECNO TAURUS</v>
+      </c>
+      <c r="B382" t="str">
+        <v>2026-09-05</v>
+      </c>
+      <c r="C382" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D382" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E382" t="str">
+        <v>https://www.prnewswire.com/news-releases/tecno-wins-two-ifa-global-product-technology-innovation-awards-for-modular-phone-and-tonino-lamborghini-tecno-taurus-302870739.html</v>
+      </c>
+      <c r="F382" t="str">
+        <v>BERLIN, Sept. 5, 2026 /PRNewswire/ -- TECNO, a global AI-driven innovative technology brand, achieved two IFA Global Product Technology Innovation Awards at IFA 2026: Tonino Lamborghini TECNO TAURUS took the Miniaturized Gaming PC Technology Innovation Gold Award, standing out with its...</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="str">
+        <v>What Gives With Eylsia Nicolas's Numbers? Why One of the Fastest‑Growing ...</v>
+      </c>
+      <c r="B383" t="str">
+        <v>2026-09-05</v>
+      </c>
+      <c r="C383" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D383" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E383" t="str">
+        <v>https://pr-inside.com/what-gives-with-eylsia-nicolas-s-numbers-why-one-of-the-fastest-growing-r5219645.htm</v>
+      </c>
+      <c r="F383" t="str">
+        <v>(PR-inside.com) NORTH PALM BEACH, FL / ACCESS Newswire / September 5, 2026 / Eylsia Nicolas is one of the most unusual success stories in modern music. She has nearly three‑quarters of a billion views on Meta, dominates global singer‑songwriter charts, earns rave reviews from curators, critics, and radio stations - yet on industry‑partnered platforms, you practically need a magnifying glass to find her. Why? According to Nicolas, the answer is simple: "I don't play the industry game. I create for my fans - the people who actually want to see me." Her numbers reflect a deeper truth about her career: Eylsia Nicolas has always been ..</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="str">
+        <v>TCL Inspires Her Greatness at the FIBA Women's Basketball World Cup 2026</v>
+      </c>
+      <c r="B384" t="str">
+        <v>2026-09-05</v>
+      </c>
+      <c r="C384" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D384" t="str">
+        <v>Energy, Gaming</v>
+      </c>
+      <c r="E384" t="str">
+        <v>https://www.prnewswire.com/news-releases/tcl-inspires-her-greatness-at-the-fiba-womens-basketball-world-cup-2026-302870648.html</v>
+      </c>
+      <c r="F384" t="str">
+        <v>As a FIBA Global Partner, TCL brings TCLforHer to life through technology-enabled fan experiences that celebrate women athletes, connect fans, and extend the energy of the game beyond the court. BERLIN, Sept. 5, 2026 /PRNewswire/ -- The FIBA Women's Basketball World Cup 2026 takes place...</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="str">
+        <v>Press Release: IAGA Institute – Indore’s Leading School for Animation, VFX &amp; Game Design Indore, Madhya Pradesh — August 2026:</v>
+      </c>
+      <c r="B385" t="str">
+        <v>2026-09-05</v>
+      </c>
+      <c r="C385" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D385" t="str">
+        <v>AI, Gaming, Media, Education</v>
+      </c>
+      <c r="E385" t="str">
+        <v>https://express-press-release.net/news/2026/09/05/1767776</v>
+      </c>
+      <c r="F385" t="str">
+        <v>&amp;#160; Indore, India, 2026-09-05 — /EPR Network/ — IAGA Institute, a premier academy for Animation, VFX, Game Design, Filmmaking, and AI Content Creation, continues to [read full press release...]</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="str">
+        <v>AI Scribe for Physiotherapy Documentation Australia: A Game Changer | IntuScribe 2026</v>
+      </c>
+      <c r="B386" t="str">
+        <v>2026-09-05</v>
+      </c>
+      <c r="C386" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D386" t="str">
+        <v>AI, Healthcare, Gaming</v>
+      </c>
+      <c r="E386" t="str">
+        <v>https://express-press-release.net/news/2026/09/05/1767625</v>
+      </c>
+      <c r="F386" t="str">
+        <v>BRISBANE, Australia, 2026-09-05 — /EPR Network/ — For Australian physiotherapists, the demands of clinical documentation can often overshadow the core work of patient care. From [read full press release...]</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="str">
+        <v>HUNTER NATION CELEBRATES HISTORIC TRUMP EXECUTIVE ORDER PUTTING IN MOTION THE DELISTING OF THE GRAY WOLF FROM THE ENDANGERED SPECIES ACT</v>
+      </c>
+      <c r="B387" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C387" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D387" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E387" t="str">
+        <v>https://www.prnewswire.com/news-releases/hunter-nation-celebrates-historic-trump-executive-order-putting-in-motion-the-delisting-of-the-gray-wolf-from-the-endangered-species-act-302870385.html</v>
+      </c>
+      <c r="F387" t="str">
+        <v>Monumental Victory for Hunters, Ranchers, Farmers and Rural America Restores Science-Based Wildlife Management to States, Protects Livestock, Big Game Herds, and Rural Communities Nationwide MISSION, Kan., Sept. 4, 2026 /PRNewswire/ -- Today, Hunter Nation, Inc., the nation's leading...</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="str">
+        <v>High Roller Technologies to Present at the Sidoti Small-Cap Virtual Conference</v>
+      </c>
+      <c r="B388" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C388" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D388" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E388" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/04/3356756/0/en/high-roller-technologies-to-present-at-the-sidoti-small-cap-virtual-conference.html</v>
+      </c>
+      <c r="F388" t="str">
+        <v>LAS VEGAS, Nevada, Sept. 04, 2026 (GLOBE NEWSWIRE) -- High Roller Technologies, Inc. ("High Roller" or the "Company") (NYSE: ROLR), a publicly traded online gaming and prediction markets company, today announced that members of its management team will present at the Sidoti Small-Cap Virtual Conference, September 23–24, 2026.</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="str">
+        <v>Primero Games Acquires Win Systems Gaming Division, Expanding International Reach</v>
+      </c>
+      <c r="B389" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C389" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D389" t="str">
+        <v>Finance, Gaming, Media</v>
+      </c>
+      <c r="E389" t="str">
+        <v>https://www.prnewswire.com/news-releases/primero-games-acquires-win-systems-gaming-division-expanding-international-reach-302870282.html</v>
+      </c>
+      <c r="F389" t="str">
+        <v>Acquisition adds slot and electronic-roulette products, manufacturing capabilities and an installed base of more than 3,000 gaming positions across Latin America and the Caribbean. NORCROSS, Ga., Sept. 4, 2026 /PRNewswire/ -- Primero Games LLC ("Primero"), a provider of gaming content,...</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="str">
+        <v>AGA Estimates $29.5 Billion in Legal NFL Wagering; Flat Year-Over-Year Growth as Backdoor Sports Betting on "Prediction Markets" Explodes</v>
+      </c>
+      <c r="B390" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C390" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D390" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E390" t="str">
+        <v>https://www.prnewswire.com/news-releases/aga-estimates-29-5-billion-in-legal-nfl-wagering-flat-year-over-year-growth-as-backdoor-sports-betting-on-prediction-markets-explodes-302870228.html</v>
+      </c>
+      <c r="F390" t="str">
+        <v>WASHINGTON, Sept. 4, 2026 /PRNewswire/ -- Americans are estimated to legally wager $29.5 billion on the 2026 NFL season through U.S. regulated commercial sportsbooks, according to the American Gaming Association (AGA). The projection indicates no growth in the legal, state-regulated...</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="str">
+        <v>Kasparov and Topalov Renew Legendary Rivalry With Return to the Board at Clutch Chess: The Legends in Saint Louis</v>
+      </c>
+      <c r="B391" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C391" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D391" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E391" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/kasparov-topalov-renew-legendary-rivalry-141500862.html</v>
+      </c>
+      <c r="F391" t="str">
+        <v>ST. LOUIS, September 04, 2026--Some chess rivalries are defined by championships. Others are defined by moments that forever change how the game is remembered.</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="str">
+        <v>Ball Over Everything in NBA® 2K27 Now Available Worldwide</v>
+      </c>
+      <c r="B392" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C392" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D392" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E392" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/ball-over-everything-nba-2k27-140000550.html</v>
+      </c>
+      <c r="F392" t="str">
+        <v>NEW YORK, September 04, 2026--Today, 2K announced that NBA® 2K27, the latest iteration of the NBA video game franchise developed by Visual Concepts and published by 2K, is now available worldwide on PlayStation®5 (PS5®), XBOX Series X|S, PC via Steam and Nintendo Switch™ 2. NBA 2K27 arrives with overhauled gameplay and new depth across every mode, from the court to The City to the front office.</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="str">
+        <v>Fern�ndez is ready to face Coventry, says Maresca</v>
+      </c>
+      <c r="B393" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C393" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D393" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E393" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360044</v>
+      </c>
+      <c r="F393" t="str">
+        <v>The Argentinian midfielder along with new wingers Allan Elias and Iliman Ndiaye signed after our 4-1 away to Crystal Palace on Friday night but are in contention to start City&amp;#39;s game at the Etihad Stadium. - - With the transfer window closing on Tuesday, the City boss says he is delighted with the make-up of his squad for the season. - - Fern�ndez has played only 25 minutes for Chelsea this season ahead of his move, but will be ready to make his debut. - - &amp;#8220;Enzo is ready, yes,&amp;#8221; he said in his... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360044</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="str">
+        <v>Meridian Holdings Subsidiary Expanse Studios Enters Slovenian Market With Casino Portoroz Distribution Agreement</v>
+      </c>
+      <c r="B394" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C394" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D394" t="str">
+        <v>Finance, SaaS, Retail, Gaming, Media</v>
+      </c>
+      <c r="E394" t="str">
+        <v>https://www.newmediawire.com/news/meridian-holdings-subsidiary-expanse-studios-enters-slovenian-market-with-casino-portoroz-distribution-agreement-7089280</v>
+      </c>
+      <c r="F394" t="str">
+        <v>Expanse Studios Titles to Be Available on Casino.si, Slovenia’s First Licensed Online Casino Platform LAS VEGAS, NV - September 4, 2026 ( NEWMEDIAWIRE ) - Meridian Holdings Inc. (NASDAQ: MRDN) (“Meridian” or the “Company”), an international developer, licensor and operator of online gaming and e-commerce platforms, today announced that its subsidiary and B2B game development division Expanse Studios (“Expanse”) has signed a content distribution agreement with Casino Portoroz d.d., one of Slovenia’s leading gaming operators. Under the agreement, which is the studio’s first operator agreement in Slovenia, Expanse titles certified for the Slovenian market will live on Casino.si, the operator’s online gaming platform. The agreement follows the certification of Expanse Studios titles for the Sl</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="str">
+        <v>Hacksaw Gaming Expands Brazil Reach with Brazino777 Partnership</v>
+      </c>
+      <c r="B395" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C395" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D395" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E395" t="str">
+        <v>https://pr-inside.com/hacksaw-gaming-expands-brazil-reach-with-brazino777-partnership-r5219259.htm</v>
+      </c>
+      <c r="F395" t="str">
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / September 4, 2026 / Hacksaw (STO:HACK) - Hacksaw Gaming has strengthened its presence in Brazil through a new partnership with Brazino777, bringing its innovative portfolio of slots and instant win titles to another major operator in the market. Brazino777 operates a broad online gaming offering spanning slots, table games, live casino and sports betting. Licensed in Brazil since 2025, the brand has built its local presence around an offering tailored specifically to the Brazilian audience. André Medeiros, Country Manager Brazil at Brazino777: "Hacksaw has a very distinctive style, and that is exactly what makes this partnership ..</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="str">
+        <v>Gamescom 2026: Samsung Odyssey Breaks Boundaries — Supporting Every Way You Play</v>
+      </c>
+      <c r="B396" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C396" t="str">
+        <v>mlpr-samsung</v>
+      </c>
+      <c r="D396" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E396" t="str">
+        <v>https://news.samsung.com/global/gamescom-2026-samsung-odyssey-breaks-boundaries-supporting-every-way-you-play</v>
+      </c>
+      <c r="F396" t="str">
+        <v>Samsung Electronics returned to Gamescom 2026 in Cologne, Germany, where players, streamers, media, and industry partners gathered to experience the latest in gaming. At the Samsung booth, the company paired its latest products with games, activities, and partner experiences designed to support a variety of genres and play styles. Reflecting Gamescom 2026’s “The Heart of […]</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="str">
+        <v>GIGABYTE destaca lo más impresionante de la Gamescom 2026 con AORUS INFINITY y experiencia de juego inmersivas</v>
+      </c>
+      <c r="B397" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C397" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D397" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E397" t="str">
+        <v>https://www.prnewswire.com/news-releases/gigabyte-destaca-lo-mas-impresionante-de-la-gamescom-2026-con-aorus-infinity-y-experiencia-de-juego-inmersivas-302869716.html</v>
+      </c>
+      <c r="F397" t="str">
+        <v>TAIPÉI, 4 de septiembre de 2026 /PRNewswire/ -- GIGABYTE, la marca líder mundial en informática, concluyó la Gamescom 2026 con una gran participación de «gamers» en su exposición AORUS INFINITY, donde el hardware de «gaming» insignia, las tecnologías inteligentes y el diseño unico de los...</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="str">
+        <v>Serve, Sip, Swing: Dunkin'® Debuts Limited-Edition HEAD Collab and Tennis-Inspired Merch Collection</v>
+      </c>
+      <c r="B398" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C398" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D398" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E398" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359990</v>
+      </c>
+      <c r="F398" t="str">
+        <v>Game, set, style. Dunkin&amp;#39; is serving up another reason to celebrate tennis season with a limited-edition merch drop designed for those who want to bring Dunkin&amp;#39; style from the court to their coffee runs. - - Beginning Friday, Sept. 4 at 10 a.m. ET, fans can shop Serve, Sip, Swing, with Dunkin&amp;#39;, a limited-edition tennis-inspired collection available exclusively on DunkinRunsOnMerch.com while supplies last. - - At the center of the collection is an exclusive collaboration with iconic tennis... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359990</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="str">
+        <v>AKKO präsentiert auf der IFA 2026 Gaming-Peripheriegeräte der nächsten Generation und läutet damit ein neues Jahrzehnt der Innovation ein</v>
+      </c>
+      <c r="B399" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C399" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D399" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E399" t="str">
+        <v>https://www.prnewswire.com/news-releases/akko-prasentiert-auf-der-ifa-2026-gaming-peripheriegerate-der-nachsten-generation-und-lautet-damit-ein-neues-jahrzehnt-der-innovation-ein-302869567.html</v>
+      </c>
+      <c r="F399" t="str">
+        <v>BERLIN, 4. September 2026 /PRNewswire/ -- AKKO, eine weltweit tätige Marke für Tastaturen und Gaming-Peripheriegeräte, wird auf der IFA 2026, die vom 4. bis 8. September im Berlin Expo Center City stattfindet, ihre neuesten Gaming-Mäuse, Headsets, Tastaturen und Desktop-Zubehörteile...</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="str">
+        <v>Gameplan's Unreal Engine 3D Fundamentals Certification Listed on Florida's ...</v>
+      </c>
+      <c r="B400" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C400" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D400" t="str">
+        <v>Finance, Gaming, Education</v>
+      </c>
+      <c r="E400" t="str">
+        <v>https://pr-inside.com/gameplan-s-unreal-engine-3d-fundamentals-certification-listed-on-florida-s-r5219183.htm</v>
+      </c>
+      <c r="F400" t="str">
+        <v>(PR-inside.com) Information Technology credential could give eligible Florida schools a funded pathway to introduce real-time 3D skills to students through 10th grade MIAMI, FL / ACCESS Newswire / September 3, 2026 / Gameplan, an education technology company helping schools connect student interest in gaming and technology with career-ready skills, today announced that its Unreal Engine 3D Fundamentals Certification is listed on Florida's 2026-27 Career and Professional Education, or CAPE, Industry Certification Funding List, pending final approval by the Florida State Board of Education. Gameplan announced that as of July 31, 2026, its Unreal Engine 3D Fundamentals Certification, listed under certification code GAMEP001, appears ..</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="str">
+        <v>Lightning Link™ by Aristocrat™ Expands Online Presence on Platforms Across North America with Release of New Game, Tiki Fire™</v>
+      </c>
+      <c r="B401" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C401" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D401" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E401" t="str">
+        <v>https://www.prnewswire.com/news-releases/lightning-link-by-aristocrat-expands-online-presence-on-platforms-across-north-america-with-release-of-new-game-tiki-fire-302869492.html</v>
+      </c>
+      <c r="F401" t="str">
+        <v>LAS VEGAS, Sept. 3, 2026 /PRNewswire/ -- Following Aristocrat's introduction of its phenomenally popular Lightning Link™ slot brand to online casino platforms across North America, the reaction was as fast as lightning, and the launch title High Stakes™ rocketed to the top of the charts....</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="str">
+        <v>Cleveland Gaming Classic, Ohio's 3-Day Event for Gamers, Collectors and Fans All Across the Land Opens Friday, September 11, 2026 produced by Party411 Events</v>
+      </c>
+      <c r="B402" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C402" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D402" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E402" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/cleveland-gaming-classic-ohios-3-190000272.html</v>
+      </c>
+      <c r="F402" t="str">
+        <v>CLEVELAND, September 03, 2026--The Cleveland Gaming Classic (CGC) is Ohio's largest weekend of everything gaming and more, held annually at the Huntington Convention Center in Cleveland, Ohio. The event runs from September 11 - 13, 2026. This year's event is forecasted to attract an estimated 12,000+ attendees.</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="str">
+        <v>AKKO Unveils Next-Generation Gaming Peripherals at IFA 2026, Entering a New Decade of Innovation</v>
+      </c>
+      <c r="B403" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C403" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D403" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E403" t="str">
+        <v>https://www.prnewswire.com/news-releases/akko-unveils-next-generation-gaming-peripherals-at-ifa-2026-entering-a-new-decade-of-innovation-302869110.html</v>
+      </c>
+      <c r="F403" t="str">
+        <v>BERLIN, Sept. 3, 2026 /PRNewswire/ -- AKKO, a global keyboard and gaming peripherals brand, will showcase its latest gaming mice, headsets, keyboards and desktop accessories at IFA 2026, taking place September 4–8 at Berlin Expo Center City. Visitors can explore the lineup at Hall 7.2b,...</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="str">
+        <v>Scientific Games' New Scratch Connect Product Sees 40% of Ohio Players Click to Engage Again After Online Play</v>
+      </c>
+      <c r="B404" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C404" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D404" t="str">
+        <v>Retail, Gaming</v>
+      </c>
+      <c r="E404" t="str">
+        <v>https://www.prnewswire.com/news-releases/scientific-games-new-scratch-connect-product-sees-40-of-ohio-players-click-to-engage-again-after-online-play-302868571.html</v>
+      </c>
+      <c r="F404" t="str">
+        <v>Scratch Connect Delivers Digitally as 90% of Players Complete Connected Retail-to-Online Experience ATLANTA, Sept. 3, 2026 /PRNewswire/ -- Scientific Games announces that the Ohio Lottery's first Scratch Connect game, which moves players seamlessly from the retail Scratch-Off game to a...</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="str">
+        <v>Power-up your play: First-ever LEGO® PlayStation™ set revealed</v>
+      </c>
+      <c r="B405" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C405" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D405" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E405" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359940</v>
+      </c>
+      <c r="F405" t="str">
+        <v>- - &amp;#8226; For the very first time, this 1,911-piece LEGO&amp;#174; set recreates the legendary original PlayStation console and controller in brick form - &amp;#8226; Standout features include functional Open and Power buttons, a plug-in controller and hidden buildable dioramas of iconic games Gran Turismo &amp;#8482; and Ape Escape &amp;#8482; - &amp;#8226; Following the reveal at PlayStation&amp;#39;s State of Play broadcast this set will be available for LEGO Insiders Early Access from 1 October 2026 and to all from 4 October 2026 at LEGO.com/... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359940</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="str">
+        <v>California Asks Ferret Advocates to Trust ‘Further Consideration’ – History Gives Them Little Reason To</v>
+      </c>
+      <c r="B406" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C406" t="str">
+        <v>Send2Press</v>
+      </c>
+      <c r="D406" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E406" t="str">
+        <v>https://www.send2press.com/wire/california-asks-ferret-advocates-to-trust-further-consideration-history-gives-them-little-reason-to/</v>
+      </c>
+      <c r="F406" t="str">
+        <v>LA MESA, Calif., Sept. 3, 2026 (SEND2PRESS NEWSWIRE) -- In March 2025, Legalize Ferrets (LegalizeFerrets.org) filed Form FGC-1 with the California Fish and Game Commission - the formal petition, under Government Code §11340.6, asking the state to reconsider its classification of domestic ferrets as restricted wild animals under Title 14, §671. Preparing it properly took considerable effort. The Commission accepted it as Petition 2025-003.</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" t="str">
+        <v>Markiplier Makes Strategic Investment in Strada</v>
+      </c>
+      <c r="B407" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C407" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D407" t="str">
+        <v>SaaS, Gaming, Media</v>
+      </c>
+      <c r="E407" t="str">
+        <v>https://pr-inside.com/markiplier-makes-strategic-investment-in-strada-r5218950.htm</v>
+      </c>
+      <c r="F407" t="str">
+        <v>(PR-inside.com) Markiplier Makes Strategic Investment in Strada Eager to help fellow creators "ditch the cloud" LOS ANGELES, CA / ACCESS Newswire / September 3, 2026 / Technology company Strada , which uses a proprietary peer-to-peer network for remote video editing workflows, announced today a significant investment from Mark Fischbach, the famed content creator, filmmaker, and actor known professionally as Markiplier . This investment coincides with rapid growth in Strada's global users, all of whom are achieving results that are impossible with cloud-based alternatives. Frequently described by users as "absolutely game changing," Strada will be on display at the upcoming IBC Trade Show ..</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="str">
+        <v>Playco cut manual fixes 50% prototyping games with GPT-6 Astra</v>
+      </c>
+      <c r="B408" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C408" t="str">
+        <v>mlpr-openai</v>
+      </c>
+      <c r="D408" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E408" t="str">
+        <v>https://openai.com/index/playco-game-prototyping-with-astra</v>
+      </c>
+      <c r="F408" t="str">
+        <v>Using GPT-6 Astra, Playco built three themed game prototypes from one grey box foundation and reported 50% fewer manual fixes than with the previous model.</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" t="str">
+        <v>Icon elements inspired by the Fire Emblem Engage game are here for a limited time</v>
+      </c>
+      <c r="B409" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C409" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D409" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E409" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359934</v>
+      </c>
+      <c r="F409" t="str">
+        <v>Time to refresh your user icon? Redeem your My Nintendo&amp;#8482; Platinum Points* for exclusive rewards, including icon elements you can use to create a new look for your user icon! Icon elements featuring the Fire Emblem&amp;#8482; Engage game are available at these times: - - - &amp;#8226; Wave 1: 9/2 at 6:00 p.m. PT - 9/9 at 5:59 p.m. PT - &amp;#8226; Wave 2: 9/9 at 6:00 p.m. PT - 9/16 at 5:59 p.m. PT - - - Fire Emblem Engage In a war against the Fell Dragon, four kingdoms worked together with heroes from other wor... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359934</v>
+      </c>
+    </row>
+    <row r="410" xml:space="preserve">
+      <c r="A410" t="str">
+        <v>U.S. Polo Assn. Marks Continued Success as Title Sponsor of the 2026 Pacific Coast Open</v>
+      </c>
+      <c r="B410" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C410" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D410" t="str">
+        <v>Retail, Gaming, Media, Education</v>
+      </c>
+      <c r="E410" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/109714/</v>
+      </c>
+      <c r="F410" t="str" xml:space="preserve">
+        <v xml:space="preserve">SANTA BARBARA, CA, Sept 3, 2026 - (ACN Newswire) - U.S. Polo Assn.®, the official sports brand of the United States Polo Association (USPA), celebrated the conclusion of the 2026 U.S. Polo Assn. Pacific Coast Open, held August 14-30 at the renowned Santa Barbara Polo &amp; Racquet Club in Carpinteria, California. As one of the oldest polo tournaments in the world and the most prestigious championship in the Western United States, the Pacific Coast Open once again delivered world-class competition while highlighting the enduring connection between sport, style, and community.
+2026 U.S. Polo Assn. Pacific Coast Open Winners, Klentner Ranch, on stage with trophy; Photo Credit: Michelle Lauren
+This year marked the second time U.S. Polo Assn. served as Title Sponsor of the Pacific Coast Open and the ninth consecutive year partnering with the Santa Barbara Polo &amp; Racquet Club as Official Apparel Brand and Stadium Sponsor. The longstanding relationship reflects the brand's authentic connection to the sport of polo and its ongoing commitment to supporting the sport at every level, from elite competition and player development to fan engagement and community impact.
+"The Pacific Coast Open represents the history, competitive excellence, and strong sense of community that define the sport of polo," said Tim Kelly, Chairman of the United States Polo Association. "Through the continued support of U.S. Polo Assn. and the commitment of the Santa Barbara Polo &amp; Racquet Club, this championship provides an important stage for exceptional players and horses while introducing more fans to the excitement and traditions of our sport."
+Founded in 1908, the Pacific Coast Open remains a coveted event in the sport of polo and a fixture on the international polo calendar. Set against the backdrop of California's coastline, the tournament brought together talented players, passionate spectators, and longtime supporters for more than two weeks of high-goal competition at one of polo's most esteemed venues.
+U.S. Polo Assn. Pacific Coast Open | At a Glance
+Tournament: U.S. Polo Assn. Pacific Coast Open
+Dates: August 14-30, 2026
+Location: Santa Barbara Polo &amp; Racquet Club, Carpinteria, California
+Significance: One of the oldest polo tournaments in the world and the most prestigious championship in the Western United States
+U.S. Polo Assn. Role: Title Sponsor, Official Apparel Brand and Stadium Sponsor
+Partnership Milestone: Nine consecutive years partnering with Santa Barbara Polo &amp; Racquet Club, two consecutive years as Title Sponsor for Pacific Coast Open
+Championship Matchup: La Karina (Brian Boyd (0), Carlos ‘Carlitos' Gracida Jr. (4), Felipe ‘Pipe' Vercellino (8), Lucas Escobar (5), SUB: Iñaki Wulff (0) vs. Klentner Ranch (Jake Klentner (2), Ignacio ‘Nachi' Viana (7), Jesse Bray (7), Justin Klentner (1)
+Champion: Klentner Ranch
+Final Score: 16-9
+Most Valuable Player: Ignacio ‘Nachi' Viana (Klentner Ranch)
+Best Playing Pony: Dolfi Cautivadora
+Charity Beneficiary: Polo Training Center Santa Barbara (La Karina) and The Horse Project (Klentner Ranch)
+Game Highlights: Klentner Ranch set the pace early, seizing control of the U.S. Polo Assn. Pacific Coast Open final with a commanding first-half performance. La Karina mounted a spirited fifth-chukker comeback, cutting the lead to just two goals, but Jesse Bray answered aboard Best Playing Pony Dolfi Cautivadora to swing the momentum back to Klentner Ranch. The team then erupted for five goals in the sixth chukker, powering to a decisive 16-9 championship victory.
+Action on the U.S. Polo Assn. Stadium between teams La Karina and Klentner Ranch for the 2026 U.S. Polo Assn. Pacific Coast Open at the Santa Barbara Polo &amp; Racquet Club; Photo Credit: Michelle Lauren2026 U.S. Polo Assn. Pacific Coast Open Runner-Up, La Karina, on stage accepting the charity check donation to Polo Training Center Santa Barbara; Photo Credit: Michelle LaurenBeautiful U.S. Polo Assn. Pacific Coast Open attendees on the field during the iconic divot stomp; Photo Credit: Michelle Lauren
+"The U.S. Polo Assn. Pacific Coast Open is one of the great championships in our sport, steeped in history and respected by players and fans around the world," said J. Michael Prince, President and CEO of USPA Global, the company that manages the multi-billion-dollar U.S. Polo Assn. brand. "Our continued partnership with the Santa Barbara Polo &amp; Racquet Club and title sponsorship of this iconic tournament allows us to celebrate the sport's West Coast heritage while creating memorable experiences that connect people to the game in an authentic way."
+Throughout the tournament, U.S. Polo Assn. enhanced the fan experience with official Pacific Coast Open event merchandise available at the Santa Barbara Polo &amp; Racquet Club Boutique and online at www.uspashop.com. The brand also introduced guests to Divot Stomp™, U.S. Polo Assn.'s refreshing signature cocktail featured during Sunday matches, while celebrating America's 250th Anniversary with special red, white, and blue cap giveaways during the traditional on-field divot stomp for fans.
+In addition, U.S. Polo Assn. brought its award-winning global campaign, The Polo Shirt: An Icon Born From The Game™, to life through a large-scale inflatable polo shirt installation at the club entrance. The activation served as a visual reminder of the brand's authentic roots in the sport and its position as the only globally recognized sports brand inspired directly by the game of polo.
+On the field, the tournament featured an impressive roster of players of the sport's most accomplished competitors, such as Pipe Vercellino (8-goal), Nachi Viana (7-goal), Jesse Bray (7-goal), Nico Escobar (6-goal), and Lucas Escobar (5-goal), to name a few.
+Beyond the competition, U.S. Polo Assn. continued its commitment to supporting the broader polo community through charitable giving. During the final awards ceremony, the brand made donations on behalf of the finalists to local polo and equine organizations, The Horse Project Santa Barbara, and Polo Training Center Santa Barbara, alongside a separate donation to Hearts Therapeutic Equestrian Center, helping support programs that promote education, horsemanship, therapeutic riding, and access to the sport.
+"Year after year, the Pacific Coast Open showcases the very best of our sport, and U.S. Polo Assn. continues to be an invaluable partner in helping us elevate the experience for both players and spectators," said Henry Walker, President of the Santa Barbara Polo &amp; Racquet Club. "Our 115-year commitment to the sport and Santa Barbara has been unwavering, and the contributions to our communities and the prestige we bring cannot be measured."
+As another successful U.S. Polo Assn. Pacific Coast Open season comes to a close, the tournament continues to reinforce its place as a defining championship in the sport and a celebration of polo's enduring traditions. Through its ongoing investment in the game, its players, and its communities, U.S. Polo Assn. remains committed to advancing the sport while creating meaningful experiences for fans around the world.
+About U.S. Polo Assn. and USPA Global
+U.S. Polo Assn. is the official sports brand of the United States Polo Association (USPA), the largest association of polo clubs and polo players in the United States, founded in 1890. With a multi-billion-dollar global footprint and worldwide distribution through more than 1,200 U.S. Polo Assn. retail stores as well as thousands of additional points of distribution, U.S. Polo Assn. offers apparel, accessories, and footwear for men, women, and children in more than 190 countries worldwide. U.S. Polo Assn.'s Global Polo Shirt Campaign, An Icon Born from the Game, is a powerful tribute to the iconic polo shirt's authentic sports origins and its evolution into one of the world's most enduring style essentials.
+The global sport brand sponsors major polo events around the world, including the U.S. Open Polo Championship®, held annually at NPC in The Palm Beaches, the premier polo tournament in the United States. Historic deals with ESPN in the United States, TNT and Eurosport in Europe, Star Sports in India, and BeIn Sports in the Middle East now broadcast several of the premier polo championships in the world, sponsored by U.S. Polo Assn., making the thrilling sport accessible to millions of sports fans globally for the very first time.
+U.S. Polo Assn. has recently been named one of USA Today's Most Trusted Brands and in 2026 was ranked the top sports licensor in the world, surpassing the NFL, PGA Tour, and Formula 1, according to License Global. The sport-inspired brand has been recognized internationally with awards for global growth and sport content. Due to its tremendous success as a global brand, U.S. Polo Assn. has been featured in Fortune, Forbes, Modern Retail, and GQ, as well as on Yahoo Finance and Bloomberg, among many other noteworthy media sources around the world. For more information, visit uspoloassnglobal.com and follow @uspoloassn.
+USPA Global is a subsidiary of the United States Polo Association (USPA) and manages the multi-billion-dollar sports brand, U.S. Polo Assn. USPA Global also manages the subsidiary, Global Polo, which is the worldwide leader in polo sport content. To learn more, visit globalpolo.com or Global Polo on YouTube.
+For Further Information, Contact:
+Stacey Kovalsky - VP, Global PR &amp; Communications
+Phone +001.561.790.8036
+E-mail: skovalsky@uspagl.com
+Shannon Stilson - VP, Sports Marketing &amp; Media
+Phone +001.561.227.6994
+E-mail: sstilson@uspagl.com
+SOURCE: USPA Global
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" t="str">
+        <v>Recent Release, "MJ's Special Towel," from Christian Faith Publishing Author Corrine Martin, Shows Young Readers How to Find Courage Through a Grandmother's Wisdom</v>
+      </c>
+      <c r="B411" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C411" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D411" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E411" t="str">
+        <v>https://www.pr.com/press-release/977730</v>
+      </c>
+      <c r="F411" t="str">
+        <v>Corrine Martin has completed a new book, "MJ's Special Towel," a charming children's story about MJ, a shy and quiet little boy with an extraordinary passion for basketball. From his earliest years, MJ would rather shoot hoops than sit down to dinner, carrying his beloved ball wherever his small feet would take him. Yet despite his dedication to the game, MJ struggles when losses come—and they come often. [PR.com]</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" t="str">
+        <v>HOT WHEELS™ Infinite Rush Unveils New Trailer Showcasing Vehicle Collection and Track Builder</v>
+      </c>
+      <c r="B412" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C412" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D412" t="str">
+        <v>Automotive, Gaming</v>
+      </c>
+      <c r="E412" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359930</v>
+      </c>
+      <c r="F412" t="str">
+        <v>Milestone and Mattel have released a new trailer for HOT WHEELS&amp;#8482; Infinite Rush, the upcoming high-speed arcade racing game launching on September 10, 2026, with Early Access beginning September 7, 2026. - - Watch HOT WHEELS Infinite Rush Beyond the Track Episode 3 trailer here: https://youtu.be/6TyjncRHQUw [youtu.be] - - Key Highlights - - - &amp;#8226; Build the Ultimate Collection - With more than 150 vehicles available at launch, ranging from iconic Hot Wheels&amp;#8482; Originals to... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359930</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" t="str">
+        <v>Enzo Fern�ndez squad number revealed</v>
+      </c>
+      <c r="B413" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C413" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D413" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E413" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359903</v>
+      </c>
+      <c r="F413" t="str">
+        <v>Fern�ndez joined City on Tuesday from Chelsea on a five-year-contract. - - He followed in the footsteps of Elliot Anderson, Ger�nimo Rulli and Ayyoub Bouaddi in linking up with Enzo Maresca&amp;#39;s first team squad and was joined by Iliman Ndiaye on deadline day. - - The 25-year-old has made the move to the Etihad armed with a formidable reputation for being one of the most complete and talented midfielders operating in the world game. - - A World Cup and Copa America winner in 2022 and 2024 resp... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359903</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" t="str">
+        <v>Sports CIOs Face Game-Day Risk as Venue Technology Ownership Remains Fragmented, Finds Info-Tech Research Group</v>
+      </c>
+      <c r="B414" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C414" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D414" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E414" t="str">
+        <v>https://www.prnewswire.com/news-releases/sports-cios-face-game-day-risk-as-venue-technology-ownership-remains-fragmented-finds-info-tech-research-group-302868195.html</v>
+      </c>
+      <c r="F414" t="str">
+        <v>Sports organizations depend on ticketing, mobile apps, access control, point-of-sale systems, sponsorship platforms, and fan data to work together in real time, even when those capabilities are controlled by different teams, venues, leagues, vendors, and partners. Info-Tech Research...</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" t="str">
+        <v>Explore the Designed for Xbox Cozy Collection</v>
+      </c>
+      <c r="B415" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C415" t="str">
+        <v>mlpr-microsoft</v>
+      </c>
+      <c r="D415" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E415" t="str">
+        <v>https://news.xbox.com/en-us/2026/09/01/designed-for-xbox-cozy-collection/</v>
+      </c>
+      <c r="F415" t="str">
+        <v>The post Explore the Designed for Xbox Cozy Collection appeared first on Source.</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" t="str">
+        <v>New Mexico State at Florida State Delivers the CW’s Most-Watched Sports Broadcast in Network History</v>
+      </c>
+      <c r="B416" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C416" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D416" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E416" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/mexico-state-florida-state-delivers-161500563.html</v>
+      </c>
+      <c r="F416" t="str">
+        <v>BURBANK, Calif., September 02, 2026--Saturday's New Mexico State and Florida State college football game delivers the largest audience for a sports broadcast in The CW Network's history.</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" t="str">
+        <v>e.l.f. Beauty Brings Change the Board Game to the University of California, Berkeley, Inspiring the Next Generation of Leaders</v>
+      </c>
+      <c r="B417" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C417" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D417" t="str">
+        <v>Finance, Gaming, Education</v>
+      </c>
+      <c r="E417" t="str">
+        <v>https://finance.yahoo.com/small-business/articles/e-l-f-beauty-brings-160100367.html</v>
+      </c>
+      <c r="F417" t="str">
+        <v>OAKLAND, Calif., September 02, 2026--e.l.f. Beauty (NYSE: ELF) announces the latest expansion of its Change the Board Game initiative with the launch of a new 12-week course at the University of California (UC), Berkeley, bringing its mission to democratize access to the highest seats of power directly to the next generation of leaders.</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" t="str">
+        <v>Global Gaming Women Announces Event Lineup for 2026 Global Gaming Expo</v>
+      </c>
+      <c r="B418" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C418" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D418" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E418" t="str">
+        <v>https://www.prnewswire.com/news-releases/global-gaming-women-announces-event-lineup-for-2026-global-gaming-expo-302866989.html</v>
+      </c>
+      <c r="F418" t="str">
+        <v>From networking and empowerment to celebration and fundraising, GGW invites industry to partake in dynamic, mission-driven programming LAS VEGAS, Sept. 2, 2026 /PRNewswire/ -- Global Gaming Women (GGW), a non-profit dedicated to supporting, inspiring, and influencing the development of...</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" t="str">
+        <v>Inclusive gaming award honors accessible games and projects at gamescom 2026</v>
+      </c>
+      <c r="B419" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C419" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D419" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E419" t="str">
+        <v>https://pressat.co.uk/releases/inclusive-gaming-award-honors-accessible-games-and-projects-at-gamescom-2026-b4503c244f5b69ca80ee8a4afbbed1d8/</v>
+      </c>
+      <c r="F419" t="str">
+        <v>Wednesday 2 September, 2026 Cologne, Germany. This year’s gamescom, the world’s largest entertainment trade fair, set the stage for an extraordinary and unique event: the Gaming ohne Grenzen Award. Powered by telecommunications provider congstar and the initiative Gaming ohne Grenzen (“Gaming without Borders”), the award recognizes outstanding achievements in promoting inclusion within the gaming industry, honoring games, projects, gadgets and individuals who are committed to ensuring that more people can enjoy gaming. The award was presented at gamescom in Cologne, Germany, on August 26, 2026. A jury of experts from various fields selected the award winners in nine categories following an intensive process: Award National: Tiny BookshopAward International: Forza Horizon 6Award Representat</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" t="str">
+        <v>EA SPORTS FC™ 27 Brings Fans Closer to The World’s Game With New Partners, Leagues, and Stadiums</v>
+      </c>
+      <c r="B420" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C420" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D420" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E420" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/ea-sports-fc-27-brings-140000227.html</v>
+      </c>
+      <c r="F420" t="str">
+        <v>REDWOOD CITY, Calif., September 02, 2026--Today, Electronic Arts announced an expanded roster of leagues, clubs, partners and stadiums coming to EA SPORTS FC 27, bringing players closer to the football they love through one of the most authentic representations of The World’s Game. Additions include new and renewed partnerships with a number of major European clubs, the highly anticipated return of Liga MX, and the continuation of EA SPORTS FC’s long-term relationship with the Bundesliga, the RO</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" t="str">
+        <v>CreatorFi Raises $45 Million to Fund the Next Generation of Independent Media</v>
+      </c>
+      <c r="B421" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C421" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D421" t="str">
+        <v>Finance, Retail, Gaming, Education</v>
+      </c>
+      <c r="E421" t="str">
+        <v>https://www.newmediawire.com/news/creatorfi-raises-45-million-to-fund-the-next-generation-of-independent-media-7089176</v>
+      </c>
+      <c r="F421" t="str">
+        <v>Financing Will Help Creators, Distributors, Talent Managers, Record Labels, and Game Studios Acquire, Create, and Grow the IP They Own NEW YORK, NY - September 2, 2026 ( NEWMEDIAWIRE ) - CreatorFi , a fintech company backing creator-led media businesses, today announced a $45 million combined debt and equity financing, with capacity for up to an additional $100 million. The equity financing was led by EV3, with participation from Uncorrelated Ventures, Protagonist, and other existing investors, alongside angel investors including executives from State Street, J.P. Morgan Chase, and Periscope. The debt financing was led by VerisFi Capital. CreatorFi advances capital against recurring creator revenue: Roblox earnings, Spotify royalties, YouTube AdSense, TikTok Shop sales, and other digital i</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" t="str">
+        <v>High Roller Technologies Announces ROLR™ Prediction Markets Platform Commercial Launch Timing</v>
+      </c>
+      <c r="B422" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C422" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D422" t="str">
+        <v>Finance, SaaS, Gaming</v>
+      </c>
+      <c r="E422" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/02/3355048/0/en/high-roller-technologies-announces-rolr-prediction-markets-platform-commercial-launch-timing.html</v>
+      </c>
+      <c r="F422" t="str">
+        <v>LAS VEGAS, Nevada, Sept. 02, 2026 (GLOBE NEWSWIRE) -- High Roller Technologies, Inc. ("High Roller" or the "Company") (NYSE: ROLR), a publicly traded online gaming and prediction markets company, today announced the invitation-only launch timing of its ROLR ™ prediction markets platform on September 15, 2026, followed by a public commercial launch targeted by the end of October 2026.</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" t="str">
+        <v>GIGABYTE präsentiert die Highlights des immersiven Gaming-Showcase AORUS INFINITY auf der gamescom 2026</v>
+      </c>
+      <c r="B423" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C423" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D423" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E423" t="str">
+        <v>https://www.prnewswire.com/news-releases/gigabyte-prasentiert-die-highlights-des-immersiven-gaming-showcase-aorus-infinity-auf-der-gamescom-2026-302867634.html</v>
+      </c>
+      <c r="F423" t="str">
+        <v>TAIPEI, 2. September 2026 /PRNewswire/ -- GIGABYTE, einer der weltweit führenden Hersteller von Motherboards, Grafikkarten und Hardwarelösungen, präsentierte auf der gamescom 2026 den AORUS-INFINITY-Showcase. Im Rahmen der Präsentation wurden aktuelle Gaming-Hardware, KI-gestützte...</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" t="str">
+        <v>Recent Release, "The Total Soccer Fitness &amp; Training," from Page Publishing Author Thomas DeNigris Offers a Comprehensive Guide to Developing Young Players</v>
+      </c>
+      <c r="B424" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C424" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D424" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E424" t="str">
+        <v>https://www.pr.com/press-release/977631</v>
+      </c>
+      <c r="F424" t="str">
+        <v>Thomas DeNigris has completed a new book, "The Total Soccer Fitness &amp; Training": Guide to Player Development, which addresses a critical gap in youth soccer coaching by shifting focus from match wins to genuine player development. Drawing on decades of field experience, DeNigris presents a systematic approach that emphasizes skill-building, athletic progression, and a love for the game itself. The guide [PR.com]</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" t="str">
+        <v>Acer Expands Gaming Handheld Portfolio with Predator Atlas 7</v>
+      </c>
+      <c r="B425" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C425" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D425" t="str">
+        <v>SaaS, Energy, Gaming</v>
+      </c>
+      <c r="E425" t="str">
+        <v>https://www.prnewswire.com/news-releases/acer-expands-gaming-handheld-portfolio-with-predator-atlas-7-302867404.html</v>
+      </c>
+      <c r="F425" t="str">
+        <v>Also showcases broad innovation capabilities by unveiling the Project DualPlay Mini concept, merging on-the-go gaming and productivity in a single device Editor's Summary The Predator Atlas 7 offers the breakthrough handheld performance and battery efficiency of Intel Arc G-Series...</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" t="str">
+        <v>WTW and WSL Football join forces to support the growth of the women’s game</v>
+      </c>
+      <c r="B426" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C426" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D426" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E426" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/02/3354890/0/en/wtw-and-wsl-football-join-forces-to-support-the-growth-of-the-women-s-game.html</v>
+      </c>
+      <c r="F426" t="str">
+        <v>LONDON, Sept. 02, 2026 (GLOBE NEWSWIRE) -- Leading global advisory, broking and solutions company, WTW, (NASDAQ: WTW), has become the official insurance partner of the Barclays WSL and WSL2 in a new multi-year partnership.</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" t="str">
+        <v>Hacksaw Gaming Accelerates Mexico Expansion with Market Leader Caliente.mx ...</v>
+      </c>
+      <c r="B427" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C427" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D427" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E427" t="str">
+        <v>https://pr-inside.com/hacksaw-gaming-accelerates-mexico-expansion-with-market-leader-caliente-mx-r5218461.htm</v>
+      </c>
+      <c r="F427" t="str">
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / September 2, 2026 / Hacksaw (STO:HACK) - The partnership brings Hacksaw Gaming's content to Caliente.mx's players as the company continues to build its presence across Latin America. Hacksaw Gaming has signed a major new partnership with Caliente.mx, Mexico's leading online gaming operator, marking an important step in Hacksaw's continued expansion across Latin America. With an estimated 80% share of the Mexican online gaming market, Caliente.mx gives Hacksaw significant reach in one of Latin America's most important and fastest growing markets. The agreement will see Hacksaw Gaming's portfolio of slots and instant win titles added to Caliente.mx's ..</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" t="str">
+        <v>Kicking off safer futures for young people</v>
+      </c>
+      <c r="B428" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C428" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D428" t="str">
+        <v>Real Estate, Retail, Gaming</v>
+      </c>
+      <c r="E428" t="str">
+        <v>https://pressat.co.uk/releases/kicking-off-safer-futures-for-young-people-3cef301986eea4e7440d8688f9fbf3d7/</v>
+      </c>
+      <c r="F428" t="str">
+        <v xml:space="preserve">Wednesday 2 September, 2026 More than a game: football initiative created safe space for Birmingham youngsters VPS and Sport 4 Life turn the findings of Safer Sites, Safer Futures into positive action Young people in Birmingham were given the opportunity to get active, make new connections and enjoy sport in a safe and supportive environment, through an initiative backed by property security specialist VPS and youth charity Sport 4 Life UK. Around 25 young people aged 11-14 took part in a free football session at Hodge Hill College in Birmingham on Tuesday 1 September, in the final days of the summer holidays. The event combined football and skills development with the chance to meet others and spend time in a safe environment supported by trusted adults. VPS funded the programme of youth </v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" t="str">
+        <v>A Shrinking Supply of New Physical Games May Be Making Old Ones Scarcer and More Valuable</v>
+      </c>
+      <c r="B429" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C429" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D429" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E429" t="str">
+        <v>https://www.prnewswire.com/news-releases/a-shrinking-supply-of-new-physical-games-may-be-making-old-ones-scarcer-and-more-valuable-302866910.html</v>
+      </c>
+      <c r="F429" t="str">
+        <v>Physical game spending fell to $1.5 billion in calendar year 2025, even as exceptional vintage sealed copies have reached seven-figure auction prices, according to Circana and Heritage Auctions. MORTON GROVE, Ill., Sept. 1, 2026 /PRNewswire/ -- The market for physical video games is no...</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" t="str">
+        <v>Crimson Moon Available Now, Bringing Heavy-Metal Gothic Action to Solo and Co-op Players on PC, PlayStation 5, and Xbox Series X|S</v>
+      </c>
+      <c r="B430" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C430" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D430" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E430" t="str">
+        <v>https://finance.yahoo.com/technology/articles/crimson-moon-available-now-bringing-170000144.html</v>
+      </c>
+      <c r="F430" t="str">
+        <v>FORT WORTH, Texas, September 01, 2026--Crimson Moon is available now on PC via Steam and the Epic Games Store, PlayStation 5, and Xbox Series X|S for $19.99 USD.</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" t="str">
+        <v>Augmentt Extends Secure Autopilot to Manage SharePoint, Purview and Teams Policy Across Every Client Tenant</v>
+      </c>
+      <c r="B431" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C431" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D431" t="str">
+        <v>Real Estate, Gaming</v>
+      </c>
+      <c r="E431" t="str">
+        <v>https://www.prweb.com/releases/augmentt-extends-secure-autopilot-to-manage-sharepoint-purview-and-teams-policy-across-every-client-tenant-302866350.html</v>
+      </c>
+      <c r="F431" t="str">
+        <v>New capabilities let MSPs verify and enforce Microsoft 365 data protection and collaboration policy — including DLP for Microsoft 365 Copilot — from the same console where they already manage Conditional Access and Intune. OTTAWA, ON, Sept. 1, 2026 /PRNewswire-PRWeb/ -- Augmentt, a...</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" t="str">
+        <v>Persistent Systems named Official Tactical Communications Partner of America's Game</v>
+      </c>
+      <c r="B432" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C432" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D432" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E432" t="str">
+        <v>https://www.prnewswire.com/news-releases/persistent-systems-named-official-tactical-communications-partner-of-americas-game-302865128.html</v>
+      </c>
+      <c r="F432" t="str">
+        <v>Four-year partnership of the Army-Navy Game presented by USAA begins with 127th meeting Game takes place December 12, 2026 at MetLife Stadium NEW YORK, Sept. 1, 2026 /PRNewswire/ -- Persistent Systems, LLC ("Persistent"), a leader in advanced networking solutions announced today that they...</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" t="str">
+        <v>Huawei Hosts Games Summit 2026, Deepening Support for Chinese Game Developers Expanding into Europe</v>
+      </c>
+      <c r="B433" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C433" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D433" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E433" t="str">
+        <v>https://www.prnewswire.com/news-releases/huawei-hosts-games-summit-2026-deepening-support-for-chinese-game-developers-expanding-into-europe-302866133.html</v>
+      </c>
+      <c r="F433" t="str">
+        <v>Summit connects Chinese studios with European partners, market insights, and Huawei's localization and compliance expertise DÜSSELDORF, Germany, Sept. 1, 2026 /PRNewswire/ -- Huawei today hosted the HUAWEI Games Summit 2026 in Düsseldorf during Gamescom week, a strategic gathering...</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" t="str">
+        <v>CODY RHODES ENLISTS MILLIONS OF GAMERS TO SEARCH FOR JOHN CENA IN CLASH OF CLANS AND WWE CROSSOVER</v>
+      </c>
+      <c r="B434" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C434" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D434" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E434" t="str">
+        <v>https://www.prnewswire.com/news-releases/cody-rhodes-enlists-millions-of-gamers-to-search-for-john-cena-in-clash-of-clans-and-wwe-crossover-302865315.html</v>
+      </c>
+      <c r="F434" t="str">
+        <v>Clash of Clans and WWE reunite for their second collaboration with six WWE Superstars reimagined as Clash of Clans characters, and a worldwide hunt for Cena's in-game village. Rhodes and Cena are long-time players of Clash of Clans — now Rhodes has enlisted WWE Superstars, including The...</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" t="str">
+        <v>Game. Set. Sip: Dunkin'® and American Express® Serve Up a Tennis Takeover at Grand Central Terminal</v>
+      </c>
+      <c r="B435" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C435" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D435" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E435" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359775</v>
+      </c>
+      <c r="F435" t="str">
+        <v>Game. Set. Sip! Tennis season is officially in full swing, and Dunkin&amp;#39; and American Express&amp;#174; Gold Card are teaming up to bring a two-day tennis takeover to the heart of New York City. - - Today and tomorrow, Aug. 30-31, stop by Vanderbilt Hall at Grand Central Terminal from 9:30 a.m. to 5:30 p.m. for a tennis-themed pop-up packed with new Dunkin&amp;#39; drinks, MUNCHKINS&amp;#174; Donut Hole Treats, games, photo ops and more. - - Whether you&amp;#39;re heading courtside or passing through Grand Central, here&amp;#39;s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359775</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" t="str">
+        <v>Samsung Hosts #PlayGalaxy Cup World Final at Gamescom 2026</v>
+      </c>
+      <c r="B436" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C436" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D436" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E436" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359774</v>
+      </c>
+      <c r="F436" t="str">
+        <v>Samsung Electronics Co., Ltd. today announced that it hosted the #PlayGalaxy Cup World Final from Aug. 27&amp;#8211;28 at the company&amp;#39;s booth at Gamescom 2026, held at Koelnmesse in Cologne, Germany, from Aug. 26&amp;#8211;30. - - The #PlayGalaxy Cup is a global mobile gaming tournament designed to showcase the powerful gaming performance of Galaxy smartphones. This year marked the first time the competition was held as a full-season league, with regional qualifiers leading up to the World Final. - - &amp;#8220;This y... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359774</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" t="str">
+        <v>See Every NFL City Through the Eyes of the Players Who Know It Best: Marriott Bonvoy Teams Up with NFL Stars to Launch 37 Player-Curated City Guides</v>
+      </c>
+      <c r="B437" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C437" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D437" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E437" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359769</v>
+      </c>
+      <c r="F437" t="str">
+        <v>As the NFL&amp;#39;s global footprint continues to expand, Marriott Bonvoy announced today the release of 37 player-curated City Guides, inviting traveling fans to go beyond the stadium and discover the destinations that make attending an NFL game so unforgettable, all through the expert eyes of those who know it best. - - The Marriott Bonvoy City Guides cover every U.S. and international city set to host an NFL game this season, including Melbourne, Rio de Janeiro, Mexico City, London, Paris and... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359769</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" t="str">
+        <v>October 2026 Global Sources Hong Kong Shows: 25% Jump in Buyer Pre-registration as Europe and North America Lead the Surge</v>
+      </c>
+      <c r="B438" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C438" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D438" t="str">
+        <v>Retail, Gaming</v>
+      </c>
+      <c r="E438" t="str">
+        <v>https://www.prnewswire.com/news-releases/october-2026-global-sources-hong-kong-shows-25-jump-in-buyer-pre-registration-as-europe-and-north-america-lead-the-surge-302865571.html</v>
+      </c>
+      <c r="F438" t="str">
+        <v>HONG KONG, Sept. 1, 2026 /PRNewswire/ -- Global Sources Hong Kong Shows will be held from October 11 to 21, 2026 at AsiaWorld-Expo. This year's edition brings together 4,200+ suppliers across 8,000+ booths, showcasing 330,000+ new products spanning consumer electronics, gaming, mobile...</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" t="str">
+        <v>Lenovo Labour Day Sale Makes It Easier to Find the Right Tech for Work, School and Play</v>
+      </c>
+      <c r="B439" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C439" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D439" t="str">
+        <v>Gaming, Education</v>
+      </c>
+      <c r="E439" t="str">
+        <v>https://finance.yahoo.com/technology/articles/lenovo-labour-day-sale-makes-202000927.html</v>
+      </c>
+      <c r="F439" t="str">
+        <v>RESEARCH TRIANGLE PARK, N.C., August 31, 2026--Lenovo is marking Labour Day with two weeks of savings designed to help customers upgrade the technology they rely on every day. From August 31 through September 13, shoppers can find special offers across laptops, gaming PCs, tablets, monitors and accessories at Lenovo.com, along with additional savings opportunities throughout the sale.</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" t="str">
+        <v>The Road Ahead: New Video Game Driving Simulator Helps Teens Practice Safe Driving</v>
+      </c>
+      <c r="B440" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C440" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D440" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E440" t="str">
+        <v>https://www.prnewswire.com/news-releases/the-road-ahead-new-video-game-driving-simulator-helps-teens-practice-safe-driving-302865286.html</v>
+      </c>
+      <c r="F440" t="str">
+        <v>Driving scenarios address distraction, speeding, impaired driving and work zone safety. FOR NEWS MEDIA FULL IMAGE LIBRARY WHAT YOU NEED TO KNOW: A new free web-based driving simulation game that uses immersive storytelling is now available to help teens and soon-to-be drivers practice...</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" t="str">
+        <v>The Doux Launches "My Salon Empire" on Roblox Celebrating Textured Hair and Inclusive Representation</v>
+      </c>
+      <c r="B441" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C441" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D441" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E441" t="str">
+        <v>https://www.prnewswire.com/news-releases/the-doux-launches-my-salon-empire-on-roblox-celebrating-textured-hair-and-inclusive-representation-302864998.html</v>
+      </c>
+      <c r="F441" t="str">
+        <v>The Doux launches "My Salon Empire" on Roblox, a free-to-play experience celebrating textured hair, salon culture, creativity, entrepreneurship, and inclusive representation in gaming. Players build and manage virtual salons by consulting with clients, shampooing and styling hair,...</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" t="str">
+        <v>Meridian Holdings to Participate in the H.C. Wainwright 28th Annual Global Investment Conference</v>
+      </c>
+      <c r="B442" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C442" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D442" t="str">
+        <v>Finance, Retail, Gaming</v>
+      </c>
+      <c r="E442" t="str">
+        <v>https://www.newmediawire.com/news/meridian-holdings-to-participate-in-the-h-c-wainwright-28th-annual-global-investment-conference-7089062</v>
+      </c>
+      <c r="F442" t="str">
+        <v>LAS VEGAS, NV - August 31, 2026 ( NEWMEDIAWIRE ) - Meridian Holdings Inc. (NASDAQ: MRDN) ("Meridian" or the "Company"), an international developer, licensor, and operator of online gaming and e-commerce platforms, today announced that management will participate in the H.C. Wainwright 28th Annual Global Investment Conference taking place September 14-16, 2026. William Scott, Chairman and Chief Financial Officer of Meridian, will participate in investor meetings throughout the conference. For more information, or to schedule a meeting with management, please contact your H.C. Wainwright representative. About Meridian Holdings Meridian Holdings Inc. (NASDAQ: MRDN), headquartered in Las Vegas, Nevada, is an established B2B and B2C gaming technology group operating across 25+ international reg</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" t="str">
+        <v>Killscreen Restarts the Console War With Duke Prime CWE for Halo on PS5</v>
+      </c>
+      <c r="B443" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C443" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D443" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E443" t="str">
+        <v>https://www.prweb.com/releases/killscreen-restarts-the-console-war-with-duke-prime-cwe-for-halo-on-ps5-302864645.html</v>
+      </c>
+      <c r="F443" t="str">
+        <v>With Halo now on PlayStation, Killscreen launches Duke Prime CWE — a transparent green custom PS5 controller that deliberately crosses console-war lines with classic colored ABXY controls and competition-focused upgrades. LARGO, Fla., Aug. 31, 2026 /PRNewswire-PRWeb/ -- Killscreen today...</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" t="str">
+        <v>TCL Powers the Tides of Annihilation Experience at Gamescom 2026 with Advanced Display Technology</v>
+      </c>
+      <c r="B444" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C444" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D444" t="str">
+        <v>Retail, Gaming</v>
+      </c>
+      <c r="E444" t="str">
+        <v>https://www.prnewswire.com/news-releases/tcl-powers-the-tides-of-annihilation-experience-at-gamescom-2026-with-advanced-display-technology-302864874.html</v>
+      </c>
+      <c r="F444" t="str">
+        <v>COLOGNE, Germany, Aug. 31, 2026 /PRNewswire/ -- TCL, a leading consumer electronics brand, announced its role as the 2026 European Monitor &amp; TV Partner of Tides of Annihilation, the upcoming fantasy action-adventure game from Eclipse Glow Games. At gamescom 2026, TCL powers the game's...</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" t="str">
+        <v>Recent Release, "Hunting with Sights on Jesus," from Christian Faith Publishing Author Adam E. Blair, Explores Divine Providence Through Wilderness Adventures</v>
+      </c>
+      <c r="B445" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C445" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D445" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E445" t="str">
+        <v>https://www.pr.com/press-release/977406</v>
+      </c>
+      <c r="F445" t="str">
+        <v>Adam E. Blair has completed a new book, titled, "Hunting with Sights on Jesus," a collection of authentic narratives drawn from decades spent pursuing game in the rugged hills of East Tennessee. These gripping accounts span from heart-pounding hunting expeditions to unexpected encounters that will leave readers questioning what they thought possible. Through firsthand experiences accumulated over more than three [PR.com]</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" t="str">
+        <v>Recent Release, "The Encyclopedia of College Football," from Newman Springs Publishing Author Timothy E. Robinson, Chronicles College Football's Defining Era</v>
+      </c>
+      <c r="B446" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C446" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D446" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E446" t="str">
+        <v>https://www.pr.com/press-release/977344</v>
+      </c>
+      <c r="F446" t="str">
+        <v>Timothy E. Robinson has completed a new book covering the pivotal years 1957 to 1975 through meticulous documentation and analysis. This third volume in the multi-volume series presents the yearly history of college football with unprecedented detail, capturing the sport during a transformative period when the modern game was taking shape. The work encompasses win-loss records for over 1,000 teams, providing researchers, [PR.com]</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" t="str">
+        <v>e.l.f. Beauty and Parity Release "Girls Who Play Change the Game", Connecting Girls' Sports Participation to Long-Term Workplace Impact</v>
+      </c>
+      <c r="B447" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C447" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D447" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E447" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/e-l-f-beauty-parity-040100607.html</v>
+      </c>
+      <c r="F447" t="str">
+        <v>OAKLAND, Calif., August 31, 2026--e.l.f. Beauty (NYSE: ELF) and Parity today released a first-of-its-kind research report revealing a powerful, data-backed link between girls' sports participation and women’s workplace performance. The study draws on more than 9,500 respondents across the United States, Canada, Germany and the United Kingdom, making it one of the largest and broadest studies of its kind.</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" t="str">
+        <v>Dowinx Reframes Everyday Seating Around the Way People Really Live</v>
+      </c>
+      <c r="B448" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C448" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D448" t="str">
+        <v>Retail, Gaming</v>
+      </c>
+      <c r="E448" t="str">
+        <v>https://www.prnewswire.com/news-releases/dowinx-reframes-everyday-seating-around-the-way-people-really-live-302864516.html</v>
+      </c>
+      <c r="F448" t="str">
+        <v>The QL-66B6 Executive Office Chair brings adaptive comfort to hybrid spaces for work, gaming and relaxation HONG KONG and LOS ANGELES, Aug. 30, 2026 /PRNewswire/ -- As the consumer technology industry looks toward IFA 2026 and the future of connected living, Dowinx is focusing on a more...</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" t="str">
+        <v>ATTACK SHARK Unveils R86 HE Carbon Fiber Magnetic Switch Gaming Keyboard, Redefining the 75% Competitive Keyboard Experience</v>
+      </c>
+      <c r="B449" t="str">
+        <v>2026-08-30</v>
+      </c>
+      <c r="C449" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D449" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E449" t="str">
+        <v>https://www.prnewswire.com/news-releases/attack-shark-unveils-r86-he-carbon-fiber-magnetic-switch-gaming-keyboard-redefining-the-75-competitive-keyboard-experience-302864384.html</v>
+      </c>
+      <c r="F449" t="str">
+        <v>NEW YORK, Aug. 30, 2026 /PRNewswire/ -- Gaming peripheral brand ATTACK SHARK has announced the launch of the R86 HE Carbon Fiber Magnetic Switch Gaming Keyboard, a flagship model designed to elevate expectations for high-end competitive gaming keyboards. Scheduled for release on 7...</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" t="str">
+        <v>Real Hair, Real Results: Why Women Are Still Obsessed With OQ Hair Bundles</v>
+      </c>
+      <c r="B450" t="str">
+        <v>2026-08-30</v>
+      </c>
+      <c r="C450" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D450" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E450" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359725</v>
+      </c>
+      <c r="F450" t="str">
+        <v>Finding hair online that actually lives up to the picture can feel like a game of chance. We have all been there: the hair comes out of the package looking silky and soft, but after one wash or a few days in the heat, it turns into a dry, tangled nest that sheds everywhere. If you are tired of wasting your coins on hair that only lasts a week, it is time to stick with a name that actually delivers. That is exactly why so many women keep OQ Hair Bundles on heavy rotation for their go-to pro... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359725</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" t="str">
+        <v>Viral SEO Launches AI Assistant for Google Search Console Insights</v>
+      </c>
+      <c r="B451" t="str">
+        <v>2026-08-29</v>
+      </c>
+      <c r="C451" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D451" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E451" t="str">
+        <v>https://www.newsfilecorp.com/release/311947/Viral-SEO-Launches-AI-Assistant-for-Google-Search-Console-Insights</v>
+      </c>
+      <c r="F451" t="str">
+        <v>Viral SEO Launches an AI Assistant That Reads Google Search Console For Startup FoundersThe tool connects to a site's Search Console account and answers questions about what to fix first.Tbilisi, Georgia--(Newsfile Corp. - August 29, 2026) - Viral SEO today released an AI assistant that connects to a website owner's Google Search Console account and turns the data sitting in it into specific fixes. Instead of reading charts, users ask questions in plain English and get answers tied to their own...</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" t="str">
+        <v>Hear More. See More. React Faster: JBL rolls out major QuantumENGINE update</v>
+      </c>
+      <c r="B452" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C452" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D452" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E452" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359718</v>
+      </c>
+      <c r="F452" t="str">
+        <v>AI-powered Footstep Booster: A game-aware audio enhancement that continuously analyzes gameplay audio to identify critical sounds from footsteps and voices to gunshots and explosions. Audio clarity is sharpened, improving directionality of enemy footsteps in leading FPS titles for faster reaction times, without compromising audio quality. - - Game-centric user profiles: Provide&amp;amp;#8239;optimized sound configurations for top games, helping players&amp;amp;#8239;gain a competitive advantage and del... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359718</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" t="str">
+        <v>Visible reimagines home connectivity with Visible One, its first mobile and fiber bundle</v>
+      </c>
+      <c r="B453" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C453" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D453" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E453" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359706</v>
+      </c>
+      <c r="F453" t="str">
+        <v>At a Glance - - - &amp;#8226; Meet Visible One : Get fiber home internet with Visible Fiber&amp;#8212;Visible&amp;#39;s first converged plan combining mobile service and home internet into a single bill, offering speeds up to 1 GB with super low lag for effortless streaming gaming, and working from home. - &amp;#8226; Special intro pricing: New customers can try Visible One for $50/month for the first two months ($100 paid upfront; $55/mo thereafter) to get home fiber internet and mobile service on one easy bill. For power... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359706</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" t="str">
+        <v>The path to becoming Elden Lord begins today!</v>
+      </c>
+      <c r="B454" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C454" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D454" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E454" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359685</v>
+      </c>
+      <c r="F454" t="str">
+        <v>ELDEN RING Tarnished Edition is now available for the Nintendo Switch&amp;#8482; 2 system! This version of the game also includes the expansion, &amp;#8220;Shadow of the Erdtree,&amp;#8221; additional armor, and custom skins for Torrent, your spectral steed. - - Unravel the mysteries of the Elden Ring&amp;#39;s power. Encounter adversaries with profound backgrounds, characters with their own unique motivations for helping or hindering your progress, and fearsome creatures. - - Guided by grace, brandish the power of the Eld... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359685</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" t="str">
+        <v>Ancient Warrior Analysis Finds UK Searches for Iconic Fictional Weapons Jump Around Major Entertainment Events</v>
+      </c>
+      <c r="B455" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C455" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D455" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E455" t="str">
+        <v>https://www.prweb.com/releases/ancient-warrior-analysis-finds-uk-searches-for-iconic-fictional-weapons-jump-around-major-entertainment-events-302863084.html</v>
+      </c>
+      <c r="F455" t="str">
+        <v>UK search demand for "master sword," "lightsaber," and "witcher sword" rose between 170% and 337% around major gaming, television, and fandom events. SCARBOROUGH, England, Aug. 28, 2026 /PRNewswire/ -- Searches for recognisable fictional weapons rose sharply around three major...</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" t="str">
+        <v>Viral SEO Launches an AI Assistant That Reads Google Search Console For Startup Founders</v>
+      </c>
+      <c r="B456" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C456" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D456" t="str">
+        <v>AI, Gaming</v>
+      </c>
+      <c r="E456" t="str">
+        <v>https://pressreleasenews.org/pressroom/viral-seo-launches-an-ai-assistant-that-reads-google-search-console-for-startup-founders</v>
+      </c>
+      <c r="F456" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" t="str">
+        <v>GIGABYTE Collaborates with NVIDIA to Enhance Gaming with GeForce RTX™ 50 Series and CONTROL Resonant Bundle</v>
+      </c>
+      <c r="B457" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C457" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D457" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E457" t="str">
+        <v>https://www.prweb.com/releases/gigabyte-collaborates-with-nvidia-to-enhance-gaming-with-geforce-rtx-50-series-and-control-resonant-bundle-302858927.html</v>
+      </c>
+      <c r="F457" t="str">
+        <v>TAIPEI, Aug. 28, 2026 /PRNewswire/ -- GIGABYTE, the world's leading computer brand, announced a collaboration with NVIDIA for the CONTROL Resonant game bundle across eligible graphics cards, laptops, and gaming desktops powered by NVIDIA® GeForce RTX™ 5070 or above GPUs and Laptop GPUs....</v>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" t="str">
+        <v>GIGABYTE colabora con NVIDIA en la mejora del gaming con la serie GeForce RTX™ 50 y el videojuego CONTROL Resonant</v>
+      </c>
+      <c r="B458" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C458" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D458" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E458" t="str">
+        <v>https://www.prnewswire.com/news-releases/gigabyte-colabora-con-nvidia-en-la-mejora-del-gaming-con-la-serie-geforce-rtx-50-y-el-videojuego-control-resonant-302861721.html</v>
+      </c>
+      <c r="F458" t="str">
+        <v>TAIPÉI, 28 de agosto de 2026 /PRNewswire/ -- GIGABYTE, la marca líder mundial en informática, ha anunciado una colaboración con NVIDIA para ofrecer el paquete de juegos CONTROL Resonant con una selección de tarjetas gráficas, portátiles y ordenadores de sobremesa gamingequipados con GPU...</v>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" t="str">
+        <v>GIGABYTE s'associe à NVIDIA pour améliorer l'expérience de jeu grâce au pack contenant une GeForce RTX™ Série 50 et le jeu CONTROL Resonant</v>
+      </c>
+      <c r="B459" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C459" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D459" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E459" t="str">
+        <v>https://www.prnewswire.com/news-releases/gigabyte-sassocie-a-nvidia-pour-ameliorer-lexperience-de-jeu-grace-au-pack-contenant-une-geforce-rtx-serie-50-et-le-jeu-control-resonant-302862895.html</v>
+      </c>
+      <c r="F459" t="str">
+        <v>TAIPEI, 28 août 2026 /PRNewswire/ -- GIGABYTE, leader mondial des marques informatiques, a annoncé une collaboration avec NVIDIA pour le pack gaming CONTROL Resonant, disponible sur une sélection de cartes graphiques, d'ordinateurs portables et d'ordinateurs de jeux équipés de GPU NVIDIA®...</v>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" t="str">
+        <v>'Ragnarok Zero: Global' Resmi Lansmanının Ardından Güçlü Bir İvme Kazandı</v>
+      </c>
+      <c r="B460" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C460" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D460" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E460" t="str">
+        <v>https://www.prnewswire.com/news-releases/ragnarok-zero-global-resmi-lansmannn-ardndan-guclu-bir-ivme-kazand-302862824.html</v>
+      </c>
+      <c r="F460" t="str">
+        <v>KUALA LUMPUR, Malezya, 28 Ağustos 2026 /PRNewswire/ -- Gravity Game Unite (GGU)'nin yeni küresel PC MMORPG oyunu, Ragnarok Zero: Global, resmi lansmanının ardından dünyanın dört bir yanındaki oyunculardan büyük ilgi görerek güçlü bir başlangıç yaptı. Özellikle, Güneydoğu Asya'daki Odin...</v>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" t="str">
+        <v>Bilt Partners with Global Citizen and Global Citizen Ambassador Hugh Jackman for September Rent Day®</v>
+      </c>
+      <c r="B461" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C461" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D461" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E461" t="str">
+        <v>https://finance.yahoo.com/small-business/articles/bilt-partners-global-citizen-global-131000150.html</v>
+      </c>
+      <c r="F461" t="str">
+        <v>NEW YORK, August 28, 2026--Bilt, the membership that connects where you live with the places you love, today announced a collaboration with Global Citizen, and Global Citizen Ambassador Hugh Jackman as the featured guest for September Rent Day®. Hugh joins Bilt's monthly Rent Free™ game show, where the better he does, the more Bilt Members win free rent.</v>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" t="str">
+        <v>Cooking Mastery Hits 3 Million Global Downloads, Marking Major Milestone for Meow Studios</v>
+      </c>
+      <c r="B462" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C462" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D462" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E462" t="str">
+        <v>https://pressreleasenews.org/pressroom/cooking-mastery-hits-3-million-global-downloads-marking-major-milestone-for-meow-studios</v>
+      </c>
+      <c r="F462" t="str">
+        <v>Meow Studios' Cooking Mastery has surpassed 3 million downloads worldwide, reflecting the game's global appeal and the studio's ongoing commitment to updates and community engagement.</v>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" t="str">
+        <v>Recent Release, "R. And A.'s Official Winter Rules," Offers Cold-Weather Golfers a Practical Guide to Keeping Their Game Competitive When Temperatures Drop</v>
+      </c>
+      <c r="B463" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C463" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D463" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E463" t="str">
+        <v>https://www.pr.com/press-release/977157</v>
+      </c>
+      <c r="F463" t="str">
+        <v>Robert Barker has completed a new book, "R. and A.'s Official Winter Rules," born from decades of experience managing one of Indianapolis's most challenging courses. After playing over three hundred rounds in a single season alongside his assistant, Barker and Adam West Roberts recognized a genuine need in the golfing community: a comprehensive collection of rules designed specifically for winter play. Rather [PR.com]</v>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" t="str">
+        <v>'Ragnarok Zero: Global' Sees Strong Momentum Following Official Launch</v>
+      </c>
+      <c r="B464" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C464" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D464" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E464" t="str">
+        <v>https://www.prnewswire.com/news-releases/ragnarok-zero-global-sees-strong-momentum-following-official-launch-302862622.html</v>
+      </c>
+      <c r="F464" t="str">
+        <v>KUALA LUMPUR, Malaysia, Aug. 28, 2026 /PRNewswire/ -- Gravity Game Unite (GGU)'s new global PC MMORPG, Ragnarok Zero: Global, has made a strong start, drawing enthusiastic interest from players around the world following its official launch. In particular, the Odin server in Southeast...</v>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" t="str">
+        <v>4‑Year Running: Anti-Cheat Expert (ACE) Appears at Gamescom, Partnering with European Game Studios</v>
+      </c>
+      <c r="B465" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C465" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D465" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E465" t="str">
+        <v>https://www.prnewswire.com/news-releases/4year-running-anti-cheat-expert-ace--appears-at-gamescom-partnering-with-european-game-studios-302862554.html</v>
+      </c>
+      <c r="F465" t="str">
+        <v>COLOGNE, Germany, Aug. 28, 2026 /PRNewswire/ -- Anti-Cheat Expert (ACE) returned to Gamescom for the fourth consecutive year, presenting a full-lifecycle security framework for complex game operations. During the event, ACE and Tencent Cloud signed a partnership agreement with German game...</v>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" t="str">
+        <v>Block Blast! Expands Local Player Experiences in Japan</v>
+      </c>
+      <c r="B466" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C466" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D466" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E466" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/block-blast-expands-local-player-040000996.html</v>
+      </c>
+      <c r="F466" t="str">
+        <v>TOKYO, August 28, 2026--Block Blast! is continuing to expand its local player engagement in Japan, most recently meeting gaming creators and fans at TikTok for Gaming GG祭2026 on August 11 at Tokyo Big Sight. The appearance follows earlier seasonal activities in Japan and reflects Hungry Studio’s effort to create experiences shaped around local players.</v>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" t="str">
+        <v>Sneaky Sasquatch fans are in for a big treat on Apple Arcade with an exciting crossover, a new sneaky adventure, and birthday stickers in Messages</v>
+      </c>
+      <c r="B467" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C467" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D467" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E467" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359636</v>
+      </c>
+      <c r="F467" t="str">
+        <v>More Sasquatch, more fun: Today, the sneakiest crossover of the summer lands exclusively on Apple Arcade. Through October 7, Sneaky Sasquatch transforms the iconic world of Subway Surfers+ with the charm and aesthetic of the hit open-world Arcade game. Players can unlock four character skins and two unique hoverboards, and dash through a reimagined level inspired by Sasquatch Valley locations, with raccoon coins replacing the classic gold ones and the security guard trading his usual l... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359636</v>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" t="str">
+        <v>NorthStar Gaming Acknowledges AGCO Order of Monetary Penalty</v>
+      </c>
+      <c r="B468" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C468" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D468" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E468" t="str">
+        <v>https://www.newsfilecorp.com/release/311884/NorthStar-Gaming-Acknowledges-AGCO-Order-of-Monetary-Penalty</v>
+      </c>
+      <c r="F468" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - August 27, 2026) - NorthStar Gaming Holdings Inc. (TSXV: BET) ("NorthStar" or the "Company") today acknowledges receipt of an Order of Monetary Penalty (the Order) from the Alcohol and Gaming Commission of Ontario (AGCO) in respect of its licensed subsidiary, NorthStar Gaming (Ontario) Inc. NorthStar has agreed to settle the matter for $80,000.The Order relates to a single player account during the period of March 2024 to June 2025. During such period, the...</v>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" t="str">
+        <v>Ahlan wa sahlan (welcome), Omar! Marmoush arrives on loan</v>
+      </c>
+      <c r="B469" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C469" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D469" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E469" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359627</v>
+      </c>
+      <c r="F469" t="str">
+        <v>Omar said: &amp;#34;It feels amazing to be here. I&amp;#39;m so excited to get started with the team and I can&amp;#39;t wait to meet the fans. - - &amp;#34;Tottenham Hotspur is one of the biggest clubs in England, if not the world, and the project was very attractive to me. - - &amp;#8220;I&amp;#39;ve spoken with the Head Coach, I loved what he had to say and I&amp;#39;m sure our passion for the game will go very well together.&amp;#8221; - - Sporting Director, Johan Lange, said: &amp;#34;Omar is a quality player and his arrival represents a statement of our intent.... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359627</v>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" t="str">
+        <v>Once Human Now Available on PS5 and XBOX</v>
+      </c>
+      <c r="B470" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C470" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D470" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E470" t="str">
+        <v>https://www.prnewswire.com/news-releases/once-human-now-available-on-ps5-and-xbox-302862134.html</v>
+      </c>
+      <c r="F470" t="str">
+        <v>Free-To-Play Strange Worlds Survival Title Also Reveals Ocean Expansion The Largest Content Update Yet GUANGZHOU, China, Aug. 27, 2026 /PRNewswire/ -- NetEase Games and Starry Studio announced that their hit free-to-play strange worlds survival title, Once Human is out now on PlayStation...</v>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" t="str">
+        <v>Samsung Introduces New Odyssey Lineup for Fast-Paced Gaming at Gamescom 2026</v>
+      </c>
+      <c r="B471" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C471" t="str">
+        <v>mlpr-samsung</v>
+      </c>
+      <c r="D471" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E471" t="str">
+        <v>https://news.samsung.com/global/samsung-introduces-new-odyssey-lineup-for-fast-paced-gaming-at-gamescom-2026</v>
+      </c>
+      <c r="F471" t="str">
+        <v>Samsung Electronics today announced its 2027 Odyssey gaming monitor lineup at Gamescom 2026, the world’s largest gaming event, being held in Cologne, Germany from Aug. 26-30. The new lineup introduces multiple Odyssey models that feature world-first innovations, empowering players with greater versatility across speed, screen size, picture quality, and flexible display modes. “Players come to […]</v>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" t="str">
+        <v>Greener Game, Bigger Impact: Veolia Brings Sustainability Leadership to Pickleball Tournaments in North Carolina and Arizona with Professional Pickleball Association (PPA)</v>
+      </c>
+      <c r="B472" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C472" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D472" t="str">
+        <v>Energy, Gaming</v>
+      </c>
+      <c r="E472" t="str">
+        <v>https://finance.yahoo.com/energy/articles/greener-game-bigger-impact-veolia-160000735.html</v>
+      </c>
+      <c r="F472" t="str">
+        <v>CARY, N.C. &amp; MESA, Ariz., August 27, 2026--For the past three years, to support the growth of pickleball in the United States, Veolia, a global leader in the water, waste and energy sectors, is demonstrating how large sporting events can reduce waste and conserve resources through its ongoing partnership with the Professional Pickleball Association (PPA). Veolia sponsors six tournaments on the professional tour per year, including two tournaments this September:</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" t="str">
+        <v>Xsolla Launches Game Biz Institute, an Editorial Platform Where Industry Practitioners Explain the Business of Games</v>
+      </c>
+      <c r="B473" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C473" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D473" t="str">
+        <v>Finance, SaaS, Gaming</v>
+      </c>
+      <c r="E473" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/xsolla-launches-game-biz-institute-153200538.html</v>
+      </c>
+      <c r="F473" t="str">
+        <v>LOS ANGELES, August 27, 2026--Xsolla, a global commerce company, today announced the launch of Game Biz Institute (GBI), an editorial platform where named industry practitioners and researchers examine the commercial layer of games: direct-to-player distribution, payments, monetization, user acquisition, and retention.</v>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" t="str">
+        <v>IKEA and XBOX launch a new gaming-inspired collection designed to feel at home wherever play happens</v>
+      </c>
+      <c r="B474" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C474" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D474" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E474" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359602</v>
+      </c>
+      <c r="F474" t="str">
+        <v>Introducing YXSTABY, a nine-piece collection designed for gaming. - - Gaming is one of the world&amp;#39;s biggest hobbies and an essential part of everyday life for more than 3 billion people. At home, it moves from room to room and screen to screen, takes place alongside everyday activities, at kitchen tables, on sofas, alongside homework, dinner. The YXSTABY collection is designed for the way gaming fits into daily life, with thoughtful, versatile pieces that make room when it&amp;#39;s time to play. - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359602</v>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" t="str">
+        <v>It's Go Time for the GAME SHOW EXPERIENCE, Scientific Games' Multi-State SG Signature Linked Game</v>
+      </c>
+      <c r="B475" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C475" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D475" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E475" t="str">
+        <v>https://www.prnewswire.com/news-releases/its-go-time-for-the-game-show-experience-scientific-games-multi-state-sg-signature-linked-game-302861489.html</v>
+      </c>
+      <c r="F475" t="str">
+        <v>13 U.S. Lotteries Begin Launching Omnichannel Games, GAME SHOW EXPERIENCE Winners' Event in L.A. Coming in 2027 with up to $10 Million up for Grabs ATLANTA, Aug. 27, 2026 /PRNewswire/ -- Scientific Games' omnichannel SG Signature Linked Game, the GAME SHOW EXPERIENCE, has officially...</v>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" t="str">
+        <v>Exciting updates for Sneaky Sasquatch come to Apple Arcade</v>
+      </c>
+      <c r="B476" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C476" t="str">
+        <v>mlpr-apple</v>
+      </c>
+      <c r="D476" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E476" t="str">
+        <v>https://www.apple.com/newsroom/2026/08/exciting-updates-for-sneaky-sasquatch-come-to-apple-arcade/</v>
+      </c>
+      <c r="F476" t="str">
+        <v>Through October 7, Sneaky Sasquatch transforms Subway Surfers+ with the charm and aesthetic of the hit open-world Apple Arcade game.</v>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" t="str">
+        <v>HI-CHEW® Brings Back Halloween Mystery Mix with an All-New Secret Flavor to Uncover</v>
+      </c>
+      <c r="B477" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C477" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D477" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E477" t="str">
+        <v>https://www.prnewswire.com/news-releases/hi-chew-brings-back-halloween-mystery-mix-with-an-all-new-secret-flavor-to-uncover-302861011.html</v>
+      </c>
+      <c r="F477" t="str">
+        <v>Featuring Green Apple, Orange Creamsicle, Cotton Candy and a secret new flavor hidden in every bag for a frightfully fun guessing game. IRVINE, Calif., Aug. 27, 2026 /PRNewswire/ -- HI-CHEW®, the immensely fruity, intensely chewy candy brand is embracing the unknown this Halloween with...</v>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" t="str">
+        <v>Biggest, Bloodiest Update to Hunt: Showdown 1896 is Almost Here</v>
+      </c>
+      <c r="B478" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C478" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D478" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E478" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359591</v>
+      </c>
+      <c r="F478" t="str">
+        <v>Hunters, - - This September 8 th we bring you a grim tale of dark experiments, a story of monstrous hunger, and bloody, Corrupted promises of power in Blood Testament. Our new in-game Event will be the biggest one this year, and will bring with it Update 2.9 with good bloody content and many exciting changes. - - Take a look at the trailer for Blood Testament now: - - Blood Testament: Event Official Cinematic Trailer: Hunt: Showdown 1896 - - A New Nightmare Is Rising - Desperate men make... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359591</v>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" t="str">
+        <v>Metro 2039 Reveals “Renegade” Gameplay Trailer at Opening Night Live</v>
+      </c>
+      <c r="B479" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C479" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D479" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E479" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359590</v>
+      </c>
+      <c r="F479" t="str">
+        <v>At Opening Night Live, we revealed our next gameplay trailer delving deeper into the character and motivations of our new voiced protagonist, The Stranger. - - Entitled &amp;#8220;Renegade&amp;#8221;, this action-packed 2-minute trailer is captured entirely in-game from gameplay and custom camera work. The next iteration of the critically acclaimed METRO Franchise, METRO 2039 launches February 2027 on PlayStation 5, Xbox Series S: X, Steam and Epic Games Store. - - Introduced on stage by 4A Games Executive Prod... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359590</v>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" t="str">
+        <v>Game Set Mahj Says "Let Them Play Mahjong" With Debut of Scheduling &amp;amp; Coordination Tool For Mahjong Groups</v>
+      </c>
+      <c r="B480" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C480" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D480" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E480" t="str">
+        <v>https://www.prnewswire.com/news-releases/game-set-mahj-says-let-them-play-mahjong-with-debut-of-scheduling--coordination-tool-for-mahjong-groups-302861256.html</v>
+      </c>
+      <c r="F480" t="str">
+        <v>Designed for how American Mahjong is played, Game Set Mahj helps mahjong groups organize their games, players to find their mahjong crew and everyone keep their mahjong life simplified. DENVER, Aug. 27, 2026 /PRNewswire/ -- Game Set Mahj, a new platform designed to help mahjong clubs,...</v>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" t="str">
+        <v>CTW to Participate and Present at Upcoming September Investment Conferences</v>
+      </c>
+      <c r="B481" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C481" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D481" t="str">
+        <v>Finance, SaaS, Gaming</v>
+      </c>
+      <c r="E481" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352000/0/en/ctw-to-participate-and-present-at-upcoming-september-investment-conferences.html</v>
+      </c>
+      <c r="F481" t="str">
+        <v>TOKYO, Aug. 27, 2026 (GLOBE NEWSWIRE) -- CTW (Nasdaq: CTW) ("CTW" or "the Company"), a leading game platform company providing global access to web-based games through its flagship platform, G123.jp , today announced that its management and investor relations teams will participate at the following upcoming September 2026 investment conferences.</v>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" t="str">
+        <v>When Algorithms Screen Algorithms, Real Leaders Don't Get Hired</v>
+      </c>
+      <c r="B482" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C482" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D482" t="str">
+        <v>AI, Gaming, Media</v>
+      </c>
+      <c r="E482" t="str">
+        <v>https://www.prweb.com/releases/when-algorithms-screen-algorithms-real-leaders-dont-get-hired-302860438.html</v>
+      </c>
+      <c r="F482" t="str">
+        <v>When corporations automated hiring, candidates deployed AI bots to game the system. The result is an enterprise disaster: congested funnels, compromised video interviews, and an influx of synthetic hires who freeze under actual operational pressure. In Forbes, executive search leader...</v>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" t="str">
+        <v>NetDragon Announces 2026 Interim Financial Results</v>
+      </c>
+      <c r="B483" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C483" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D483" t="str">
+        <v>Finance, AI, Gaming, Education</v>
+      </c>
+      <c r="E483" t="str">
+        <v>https://www.prnewswire.com/news-releases/netdragon-announces-2026-interim-financial-results-302861727.html</v>
+      </c>
+      <c r="F483" t="str">
+        <v>NetDragon Transforms with AI Workforce Ecosystem - Moyu Improving Business Performance of Both Gaming and Education Business Continues Shareholder Return as Promised HONG KONG, Aug. 27, 2026 /PRNewswire/ -- NetDragon Websoft Holdings Limited ("NetDragon" or the "Company"; Hong Kong Stock...</v>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" t="str">
+        <v>Samsung Display Elevates Gaming Immersion with QD-OLED at Gamescom 2026</v>
+      </c>
+      <c r="B484" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C484" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D484" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E484" t="str">
+        <v>https://finance.yahoo.com/technology/articles/samsung-display-elevates-gaming-immersion-083000762.html</v>
+      </c>
+      <c r="F484" t="str">
+        <v>SEOUL, South Korea, August 27, 2026--Samsung Display will showcase the gaming performance advantages of QD-OLED through collaborations with global game companies at gamescom 2026, the world’s largest gaming exhibition. The company also announced plans to begin mass production of 24.5-inch QD-OLED panels optimized for eSports and FPS games by the end of this year, underscoring its technology leadership in the gaming monitor market.</v>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" t="str">
+        <v>WEMADE Launches Global Pre-Registration for Web3 Roguelike Defense Game Hellsquad Rrrush!: Stone Rush</v>
+      </c>
+      <c r="B485" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C485" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D485" t="str">
+        <v>Crypto, Gaming</v>
+      </c>
+      <c r="E485" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351810/0/en/wemade-launches-global-pre-registration-for-web3-roguelike-defense-game-hellsquad-rrrush-stone-rush.html</v>
+      </c>
+      <c r="F485" t="str">
+        <v>Following over 1 million downloads for its Web2 predecessor, LightCON’s hit casual defense game expands into Web3 with exclusive token rewards and cross-game utility Following over 1 million downloads for its Web2 predecessor, LightCON’s hit casual defense game expands into Web3 with exclusive token rewards and cross-game utility</v>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" t="str">
+        <v>Tencent Games Central Tech Makes Its gamescom Debut, Accelerating Game Industry Innovation with Full-Pipeline Proprietary AI Technologies</v>
+      </c>
+      <c r="B486" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C486" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D486" t="str">
+        <v>AI, Gaming, Media</v>
+      </c>
+      <c r="E486" t="str">
+        <v>https://www.prnewswire.com/news-releases/tencent-games-central-tech-makes-its-gamescom-debut-accelerating-game-industry-innovation-with-full-pipeline-proprietary-ai-technologies-302861469.html</v>
+      </c>
+      <c r="F486" t="str">
+        <v>COLOGNE, Germany, Aug. 27, 2026 /PRNewswire/ -- Tencent Games Central Tech recently made its gamescom debut as a unified brand. Together with Motus AI, GIGA, MagicDawn, ACE, GVoice and WeTest, it presented a proprietary technology portfolio covering game content production, gameplay...</v>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" t="str">
+        <v>„The International 2026" endet in Shanghai - ein Fest für Esports, Kultur und globale Verbundenheit</v>
+      </c>
+      <c r="B487" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C487" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D487" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E487" t="str">
+        <v>https://www.prnewswire.com/news-releases/the-international-2026-endet-in-shanghai--ein-fest-fur-esports-kultur-und-globale-verbundenheit-302861236.html</v>
+      </c>
+      <c r="F487" t="str">
+        <v>SHANGHAI, 27. August 2026 /PRNewswire/ -- The International 2026 (TI2026), die 15. Ausgabe des weltweit führenden E-Sport-Turniers von Dota 2, ging am 23. August im SPD Bank Oriental Sports Center zu Ende. In einem spannenden Best-of-Five-Finale besiegte Team Spirit Team Vision mit 3:2...</v>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" t="str">
+        <v>Red Bulls to Host Anime Night at Sports Illustrated Stadium, presented by New Jersey Lottery, Featuring Yu-Gi-Oh! TCG Giveaways</v>
+      </c>
+      <c r="B488" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C488" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D488" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E488" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359570</v>
+      </c>
+      <c r="F488" t="str">
+        <v>Red Bull New York will host Anime Night, presented by the New Jersey Lottery, on Saturday, August 29, when New York faces Philadelphia Union at Sports Illustrated Stadium. Kickoff is scheduled for 7:30 PM ET. - - The matchday will center on Yu-Gi-Oh!, with themed giveaways, hands-on gameplay and prizing throughout Sports Illustrated Stadium. Fan favorite Darren Dunstan, the English voice actor of Maximillion Pegasus, will be in attendance. - - On the BULLevard, fans can learn the game throug... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359570</v>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" t="str">
+        <v>Play the Call of Duty: Modern Warfare 4 Open Beta this weekend!</v>
+      </c>
+      <c r="B489" t="str">
+        <v>2026-08-26</v>
+      </c>
+      <c r="C489" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D489" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E489" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359561</v>
+      </c>
+      <c r="F489" t="str">
+        <v>Call of Duty&amp;#174;: Modern Warfare&amp;#174; 4 comes out for the Nintendo Switch&amp;#8482; 2 system on Oct. 23, but you can explore some of its multiplayer* and single-player content this weekend ! - - From Aug. 28 at 10:00 a.m. PT to Sept. 1 at 10:00 a.m. PT, players with a Nintendo Switch 2 system can take part in the Modern Warfare 4 Open Beta. There&amp;#39;s a lot of content to dive into, such as Multiplayer modes, a playable Campaign mission, Ground War, and much more. - - To get ahead of the curve, you... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359561</v>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" t="str">
+        <v>All Bettors Just Launched. And It’s Betting You’re Tired of Betting Platforms</v>
+      </c>
+      <c r="B490" t="str">
+        <v>2026-08-26</v>
+      </c>
+      <c r="C490" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D490" t="str">
+        <v>SaaS, Gaming</v>
+      </c>
+      <c r="E490" t="str">
+        <v>https://pressreleasenews.org/pressroom/all-bettors-just-launched-and-its-betting-youre-tired-of-betting-platforms</v>
+      </c>
+      <c r="F490" t="str">
+        <v>All Bettors has officially launched as a social, entertainment-first gaming platform that removes financial risk with a free-to-play platform. It offers casino-style games like Blackjack, Slots, and MadChicken, as well as social prediction markets in a real and fun competition.</v>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" t="str">
+        <v>Ovintiv Announces Permian and Montney Inventory Additions</v>
+      </c>
+      <c r="B491" t="str">
+        <v>2026-08-26</v>
+      </c>
+      <c r="C491" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D491" t="str">
+        <v>Finance, Gaming</v>
+      </c>
+      <c r="E491" t="str">
+        <v>https://www.prnewswire.com/news-releases/ovintiv-announces-permian-and-montney-inventory-additions-302861037.html</v>
+      </c>
+      <c r="F491" t="str">
+        <v>DENVER, Aug. 26, 2026 /PRNewswire/ -- Ovintiv Inc. (NYSE: OVV) (TSX: OVV) today provided an update on its 2026 ground game acquisition program. On a year-to-date basis, the Company has entered into over 60 transactions, which will result in the addition of approximately 41,000 net acres...</v>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" t="str">
+        <v>N�TRL and “Bussin' With The Boys“ Team Up to Celebrate College Football's Biggest Fans of a Good Time</v>
+      </c>
+      <c r="B492" t="str">
+        <v>2026-08-26</v>
+      </c>
+      <c r="C492" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D492" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E492" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359557</v>
+      </c>
+      <c r="F492" t="str">
+        <v>Key Facts - - - &amp;#8226; N�TRL Vodka Seltzer and &amp;#8220;Bussin&amp;#39; With The Boys&amp;#8221; are launching a new integrated marketing campaign to celebrate the start of college football season.--- - &amp;#8226; The campaign stars co-hosts Will Compton and Taylor Lewan and includes a hero spot inspired by the lengths fans will go to spend more game day moments with friends. - - - &amp;#8226; New digital content, social media activations and fan-focused experiences will roll out throughout the season, bringing N�TRL into the heart of ga... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359557</v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" t="str">
+        <v>GothamChess Joins BASILISK, Science's Esports Team, as Head of Chess</v>
+      </c>
+      <c r="B493" t="str">
+        <v>2026-08-26</v>
+      </c>
+      <c r="C493" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D493" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E493" t="str">
+        <v>https://www.prnewswire.com/news-releases/gothamchess-joins-basilisk-sciences-esports-team-as-head-of-chess-302860943.html</v>
+      </c>
+      <c r="F493" t="str">
+        <v>The World's #1 Chess Content Creator, Levy "GothamChess" Rozman, Joins BASILISK to Shape the Next Era of Chess Content and Competition NEW YORK, Aug. 26, 2026 /PRNewswire/ -- BASILISK, the global esports organization built to champion science, today announced the signing of Levy...</v>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" t="str">
+        <v>From disc to digital: XBOX Insiders get new flexibility for physical games​‌</v>
+      </c>
+      <c r="B494" t="str">
+        <v>2026-08-26</v>
+      </c>
+      <c r="C494" t="str">
+        <v>mlpr-microsoft</v>
+      </c>
+      <c r="D494" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E494" t="str">
+        <v>https://news.xbox.com/en-us/2026/08/26/your-discs-now-also-digital/</v>
+      </c>
+      <c r="F494" t="str">
+        <v>The post From disc to digital: XBOX Insiders get new flexibility for physical games​‌ appeared first on Source.</v>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" t="str">
+        <v>MBC GROUP REVEALS MBC GAMES STUDIO WITH DEBUT TITLE UNVEILING AT GAMESCOM</v>
+      </c>
+      <c r="B495" t="str">
+        <v>2026-08-26</v>
+      </c>
+      <c r="C495" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D495" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E495" t="str">
+        <v>https://www.prnewswire.com/news-releases/mbc-group-reveals-mbc-games-studio-with-debut-title-unveiling-at-gamescom-302860777.html</v>
+      </c>
+      <c r="F495" t="str">
+        <v>RIYADH, Saudi Arabia, Aug. 26, 2026 /PRNewswire/ -- MBC GROUP, the leading media and entertainment conglomerate in the Middle East and North Africa ("MENA"), today unveiled '1001 Threads of Mizan', the debut title from MBC Game Studio ("MGS"), at Gamescom in Cologne, Germany. An Arabian...</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" t="str">
+        <v>Samsung Showcases P9 and P7 SSDs Featuring USB4 at Gamescom 2026</v>
+      </c>
+      <c r="B496" t="str">
+        <v>2026-08-26</v>
+      </c>
+      <c r="C496" t="str">
+        <v>mlpr-samsung</v>
+      </c>
+      <c r="D496" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E496" t="str">
+        <v>https://news.samsung.com/global/samsung-showcases-p9-and-p7-ssds-featuring-usb4-at-gamescom-2026</v>
+      </c>
+      <c r="F496" t="str">
+        <v>Samsung Electronics a global leader in advanced memory technology, today unveiled the P9 and P7, its next-generation portable solid-state drives (SSDs) featuring USB4 connectivity. The company introduced the new P Series at Gamescom 2026, the world’s largest gaming event, held in Cologne, Germany from Aug. 26-30. Designed to meet rapidly growing storage demands driven by […]</v>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" t="str">
+        <v>TutorFlow Launches AI Game Generation from a Single Sentence</v>
+      </c>
+      <c r="B497" t="str">
+        <v>2026-08-26</v>
+      </c>
+      <c r="C497" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D497" t="str">
+        <v>AI, Gaming, Education</v>
+      </c>
+      <c r="E497" t="str">
+        <v>https://prunderground.com/tutorflow-launches-ai-game-generation-from-a-single-sentence/cmt7haah3000704l7nqmf9trk</v>
+      </c>
+      <c r="F497" t="str">
+        <v>TutorFlow has opened the beta of TutorFlow Games. A teacher writes one sentence, and TutorFlow returns a playable browser game built around that lesson. The post TutorFlow Launches AI Game Generation from a Single Sentence first appeared on</v>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" t="str">
+        <v>ZOOPUNK feiert auf der gamescom 2026 sein Live-Debüt am Eröffnungsabend</v>
+      </c>
+      <c r="B498" t="str">
+        <v>2026-08-26</v>
+      </c>
+      <c r="C498" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D498" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E498" t="str">
+        <v>https://www.prnewswire.com/news-releases/zoopunk-feiert-auf-der-gamescom-2026-sein-live-debut-am-eroffnungsabend-302860752.html</v>
+      </c>
+      <c r="F498" t="str">
+        <v>TiGames präsentiert sein „F.I.S.T."-Prequel auf einer der größten Bühnen der Gaming-Welt und gibt dabei einen Einblick in die Kampfstile dreier spielbarer Helden, atemberaubende neue Welten sowie einen ersten Blick auf einen geheimnisvollen vierten Charakter SHANGHAI, 26. August 2026...</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" t="str">
         <v>GIGABYTE Partners with AMD to Bring Onimusha: Way of the Sword Game Bundle to Gamers</v>
       </c>
-      <c r="B75" t="str">
+      <c r="B499" t="str">
         <v>2026-08-26</v>
       </c>
-      <c r="C75" t="str">
+      <c r="C499" t="str">
         <v>mlpr-prnewswire-wire</v>
       </c>
-      <c r="D75" t="str">
-[...2 lines deleted...]
-      <c r="E75" t="str">
+      <c r="D499" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E499" t="str">
         <v>https://www.prnewswire.com/news-releases/gigabyte-partners-with-amd-to-bring-onimusha-way-of-the-sword-game-bundle-to-gamers-302859987.html</v>
       </c>
-      <c r="F75" t="str">
+      <c r="F499" t="str">
         <v>TAIPEI, Aug. 26, 2026 /PRNewswire/ -- GIGABYTE, the world's leading computer brand, announced the Onimusha: Way of the Sword Game Bundle for eligible graphics cards and gaming desktops powered by the latest AMD technologies. Featuring select products equipped with AMD Radeon™ RX 9070 XT,...</v>
       </c>
     </row>
-    <row r="76" xml:space="preserve">
-      <c r="A76" t="str">
+    <row r="500">
+      <c r="A500" t="str">
+        <v>GIGABYTE geht eine Partnerschaft mit AMD ein, um das Spielepaket Onimusha: Way of the Sword für Gamer auf den Markt zu bringen</v>
+      </c>
+      <c r="B500" t="str">
+        <v>2026-08-26</v>
+      </c>
+      <c r="C500" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D500" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E500" t="str">
+        <v>https://www.prnewswire.com/news-releases/gigabyte-geht-eine-partnerschaft-mit-amd-ein-um-das-spielepaket-onimusha-way-of-the-sword-fur-gamer-auf-den-markt-zu-bringen-302860094.html</v>
+      </c>
+      <c r="F500" t="str">
+        <v>TAIPEI, 26. August 2026 /PRNewswire/ -- GIGABYTE, die weltweit führende Computermarke, kündigte das Spielepaket Onimusha: Way of the Sword für kompatible Grafikkarten und Gaming-Desktops mit den neuesten AMD-Technologien an. Das Paket umfasst ausgewählte Produkte mit AMD Radeon™ RX 9070...</v>
+      </c>
+    </row>
+    <row r="501" xml:space="preserve">
+      <c r="A501" t="str">
         <v>A Deep Dive Into Fandom and Podcasting With The Ringer’s Mallory Rubin</v>
       </c>
-      <c r="B76" t="str">
+      <c r="B501" t="str">
         <v>2026-08-26</v>
       </c>
-      <c r="C76" t="str">
+      <c r="C501" t="str">
         <v>mlpr-spotify</v>
       </c>
-      <c r="D76" t="str">
+      <c r="D501" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E76" t="str">
+      <c r="E501" t="str">
         <v>https://newsroom.spotify.com/2026-08-26/mallory-rubin-house-of-r-interview/</v>
       </c>
-      <c r="F76" t="str" xml:space="preserve">
+      <c r="F501" t="str" xml:space="preserve">
         <v xml:space="preserve">Mallory Rubin knows her career is unique. “Sometimes I describe my job to people and they’re like, ‘Wait, you get to just talk about Game of Thrones and football for a living? Like, what?’” she said recently, laughing. In her roles as The Ringer’s director of content and cohost of the House of R podcast,... 
 The post A Deep Dive Into Fandom and Podcasting With The Ringer’s Mallory Rubin appeared first on Spotify.</v>
       </c>
     </row>
-    <row r="77">
-      <c r="A77" t="str">
+    <row r="502">
+      <c r="A502" t="str">
         <v>The Player Council Soft Launches Today on PC: Participate in the Game Development Process!</v>
       </c>
-      <c r="B77" t="str">
+      <c r="B502" t="str">
         <v>2026-08-26</v>
       </c>
-      <c r="C77" t="str">
+      <c r="C502" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D77" t="str">
+      <c r="D502" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E77" t="str">
+      <c r="E502" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=359549</v>
       </c>
-      <c r="F77" t="str">
+      <c r="F502" t="str">
         <v>At Gamescom 2026, Ubisoft announced the soft launch of The Player Council, a new platform where players can be part of the game development process by connecting with developers directly. Participating players will be able to discover and weigh in on games at various stages of development, including new game concepts and prototypes as well as evolving experiences for existing games on PC. The Player Council gives you valuable insight into the development process and unprecedented access t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359549</v>
       </c>
     </row>
-    <row r="78">
-      <c r="A78" t="str">
+    <row r="503">
+      <c r="A503" t="str">
         <v>Epomaker Makes Its Gamescom Debut in Germany, Bringing the Community ...</v>
       </c>
-      <c r="B78" t="str">
+      <c r="B503" t="str">
         <v>2026-08-26</v>
       </c>
-      <c r="C78" t="str">
+      <c r="C503" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D78" t="str">
-[...2 lines deleted...]
-      <c r="E78" t="str">
+      <c r="D503" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E503" t="str">
         <v>https://pr-inside.com/epomaker-makes-its-gamescom-debut-in-germany-bringing-the-community-r5216402.htm</v>
       </c>
-      <c r="F78" t="str">
+      <c r="F503" t="str">
         <v>(PR-inside.com) In 2026, Epomaker makes its debut at Gamescom in Germany, turning an offline meetup into a celebration created for and with the community. NEW YORK CITY, NY / ACCESS Newswire / August 26, 2026 / As one of the world's largest gaming events, Gamescom brings together media outlets, gamers, gaming brands, and peripheral brands from around the world. More than an exhibition, it has become a major gaming festival where brands and users can connect in person. Epomaker makes its first appearance at Gamescom today, meeting visitors and showcasing some of its latest and most popular keyboards and peripherals. The event runs ..</v>
       </c>
     </row>
-    <row r="79">
-      <c r="A79" t="str">
+    <row r="504">
+      <c r="A504" t="str">
         <v>Concluye en Shanghái The International 2026, celebrando deportes electrónicos, cultura y conexión global</v>
       </c>
-      <c r="B79" t="str">
+      <c r="B504" t="str">
         <v>2026-08-26</v>
       </c>
-      <c r="C79" t="str">
-[...5 lines deleted...]
-      <c r="E79" t="str">
+      <c r="C504" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D504" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E504" t="str">
         <v>https://www.prnewswire.com/news-releases/concluye-en-shanghai-the-international-2026-celebrando-deportes-electronicos-cultura-y-conexion-global-302860666.html</v>
       </c>
-      <c r="F79" t="str">
+      <c r="F504" t="str">
         <v>SHANGHÁI, 26 de agosto de 2026 /PRNewswire/ -- The International 2026 (TI2026), la 15ª edición del principal torneo mundial de esports de Dota 2, finalizó el pasado 23 de agosto en el SPD Bank Oriental Sports Center, con la victoria de Team Spirit sobre Team Vision por 3-2 en una...</v>
       </c>
     </row>
-    <row r="80">
-      <c r="A80" t="str">
+    <row r="505">
+      <c r="A505" t="str">
         <v>Chartwells K12 Levels Up Nutrition Education with New "Nutrition: Game On" Program for Elementary Students</v>
       </c>
-      <c r="B80" t="str">
+      <c r="B505" t="str">
         <v>2026-08-26</v>
       </c>
-      <c r="C80" t="str">
-[...2 lines deleted...]
-      <c r="D80" t="str">
+      <c r="C505" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D505" t="str">
         <v>Gaming, Education</v>
       </c>
-      <c r="E80" t="str">
+      <c r="E505" t="str">
         <v>https://www.prnewswire.com/news-releases/chartwells-k12-levels-up-nutrition-education-with-new-nutrition-game-on-program-for-elementary-students-302860655.html</v>
       </c>
-      <c r="F80" t="str">
+      <c r="F505" t="str">
         <v>Immersive year-round program transforms school cafeterias into interactive learning environments where healthy habits become an adventure Chartwells K12 launches Nutrition: Game On, a new year-round elementary nutrition education program that combines storytelling, movement, taste tests,...</v>
       </c>
     </row>
-    <row r="81">
-      <c r="A81" t="str">
+    <row r="506">
+      <c r="A506" t="str">
         <v>Northrop Grumman and the United States Air Force Academy Unveil B-21 Raider-Inspired Uniforms for 2026 Air Power Legacy Series</v>
       </c>
-      <c r="B81" t="str">
+      <c r="B506" t="str">
         <v>2026-08-26</v>
       </c>
-      <c r="C81" t="str">
+      <c r="C506" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D81" t="str">
-[...2 lines deleted...]
-      <c r="E81" t="str">
+      <c r="D506" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E506" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=359534</v>
       </c>
-      <c r="F81" t="str">
+      <c r="F506" t="str">
         <v>Summary Northrop Grumman and the U.S. Air Force Academy unveiled a B-21 Raider-inspired football uniform that connects Air Force heritage to the future of American airpower and strategic deterrence. Key Takeaways - - - &amp;#8226; The B-21 Raider-inspired design will debut Oct. 3 at Falcon Stadium during the Air Power Legacy Series game against the U.S. Naval Academy. - - &amp;#8226; The uniform reflects the stealth, technology and mission significance of the Air Force&amp;#39;s next-generation bomber. - - - (PH... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359534</v>
       </c>
     </row>
-    <row r="82">
-      <c r="A82" t="str">
+    <row r="507">
+      <c r="A507" t="str">
         <v>GameSquare's Hatchet to Launch First-Of-Its-Kind AI Platform for Brands ...</v>
       </c>
-      <c r="B82" t="str">
+      <c r="B507" t="str">
         <v>2026-08-26</v>
       </c>
-      <c r="C82" t="str">
+      <c r="C507" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D82" t="str">
+      <c r="D507" t="str">
         <v>Finance, AI, SaaS, Gaming</v>
       </c>
-      <c r="E82" t="str">
+      <c r="E507" t="str">
         <v>https://pr-inside.com/gamesquare-s-hatchet-to-launch-first-of-its-kind-ai-platform-for-brands-r5216273.htm</v>
       </c>
-      <c r="F82" t="str">
+      <c r="F507" t="str">
         <v>(PR-inside.com) Service Is One Of The First &amp; Only Full-Cycle Platform Built With Gamers In Mind Where Users Can Access Ratings, Analytics &amp; AI Intelligence To Find Perfect Match FRISCO, TX / ACCESS Newswire / August 26, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), the category defining culture company transforming how today's media, entertainment and technology giants connect with Gen Z, Gen Alpha, and Millennial audiences, announced today the evolution of its cutting-edge Stream Hatchet division into Hatchet, the first platform to bring gaming-native creator intelligence and full-funnel brand marketing analytics together, helping marketers discover, match, activate and measure ..</v>
       </c>
     </row>
-    <row r="83">
-      <c r="A83" t="str">
+    <row r="508">
+      <c r="A508" t="str">
         <v>High Roller Technologies Names Michael D. Franz as ROLR™ Prediction Challenge Season Champion</v>
       </c>
-      <c r="B83" t="str">
+      <c r="B508" t="str">
         <v>2026-08-26</v>
       </c>
-      <c r="C83" t="str">
+      <c r="C508" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D83" t="str">
+      <c r="D508" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E83" t="str">
+      <c r="E508" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/26/3351247/0/en/high-roller-technologies-names-michael-d-franz-as-rolr-prediction-challenge-season-champion.html</v>
       </c>
-      <c r="F83" t="str">
+      <c r="F508" t="str">
         <v>LAS VEGAS, Nevada, Aug. 26, 2026 (GLOBE NEWSWIRE) -- High Roller Technologies, Inc. ("High Roller" or the "Company") (NYSE: ROLR), a publicly traded online gaming and prediction markets company, today announced the winners of the ROLR ™ Free-To-Trade Prediction Challenge, which concluded August 12, 2026 following an eight-week competition that introduced participants to the ROLR prediction markets brand ahead of its planned commercial launch.</v>
       </c>
     </row>
-    <row r="84">
-      <c r="A84" t="str">
+    <row r="509">
+      <c r="A509" t="str">
         <v>Hacksaw Gaming Announces Partnership with Tokyo.cz in Czech Republic</v>
       </c>
-      <c r="B84" t="str">
+      <c r="B509" t="str">
         <v>2026-08-26</v>
       </c>
-      <c r="C84" t="str">
+      <c r="C509" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D84" t="str">
+      <c r="D509" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E84" t="str">
+      <c r="E509" t="str">
         <v>https://pr-inside.com/hacksaw-gaming-announces-partnership-with-tokyo-cz-in-czech-republic-r5216171.htm</v>
       </c>
-      <c r="F84" t="str">
+      <c r="F509" t="str">
         <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / August 26, 2026 / Hacksaw (STO:HACK) - Hacksaw Gaming announces a new partnership with Tokyo.cz, bringing its high-impact slot titles to players on the operator's platform in the Czech Republic. The agreement marks Hacksaw Gaming's fourth live operator in the Czech market, extending its reach across the locally licensed market. Tokyo.cz launched in March 2023. Despite its recent digital debut, the platform is backed by 3E PROJEKT, a.s., a company with decades of experience in land-based gaming, including the operation of multiple casinos under the "San Marco" brand. Blending this heritage with a modern online offering, Tokyo.cz ..</v>
       </c>
     </row>
-    <row r="85">
-      <c r="A85" t="str">
+    <row r="510">
+      <c r="A510" t="str">
         <v>Laptop Market: Why Affordable AI Performance Could Change the Competitive Game</v>
       </c>
-      <c r="B85" t="str">
+      <c r="B510" t="str">
         <v>2026-08-26</v>
       </c>
-      <c r="C85" t="str">
+      <c r="C510" t="str">
         <v>Express Press Release</v>
       </c>
-      <c r="D85" t="str">
+      <c r="D510" t="str">
         <v>AI, Gaming</v>
       </c>
-      <c r="E85" t="str">
+      <c r="E510" t="str">
         <v>https://express-press-release.net/news/2026/08/26/1769414</v>
       </c>
-      <c r="F85" t="str">
+      <c r="F510" t="str">
         <v>The global laptop market is worth USD 228.8 billion in 2025, rising to an estimated USD 240.4 billion in 2026 and a projected USD 352.0 billion by [read full press release...]</v>
       </c>
     </row>
-    <row r="86">
-      <c r="A86" t="str">
+    <row r="511">
+      <c r="A511" t="str">
         <v>The International 2026 Concludes in Shanghai, Celebrating Esports, Culture and Global Connection</v>
       </c>
-      <c r="B86" t="str">
+      <c r="B511" t="str">
         <v>2026-08-26</v>
       </c>
-      <c r="C86" t="str">
-[...5 lines deleted...]
-      <c r="E86" t="str">
+      <c r="C511" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D511" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E511" t="str">
         <v>https://www.prnewswire.com/news-releases/the-international-2026-concludes-in-shanghai-celebrating-esports-culture-and-global-connection-302860393.html</v>
       </c>
-      <c r="F86" t="str">
+      <c r="F511" t="str">
         <v>SHANGHAI, Aug. 26, 2026 /PRNewswire/ -- The International 2026 (TI2026), the 15th edition of Dota 2's premier global esports tournament, concluded on August 23 at the SPD Bank Oriental Sports Center, with Team Spirit defeating Team Vision 3–2 in a thrilling best-of-five Grand Final to...</v>
       </c>
     </row>
-    <row r="87">
-      <c r="A87" t="str">
+    <row r="512">
+      <c r="A512" t="str">
         <v>Nex and Bandai Namco Entertainment America Inc. Announce Collaboration to Bring PAC-MAN™ to Nex Playground in Q3 2026</v>
       </c>
-      <c r="B87" t="str">
+      <c r="B512" t="str">
         <v>2026-08-26</v>
       </c>
-      <c r="C87" t="str">
+      <c r="C512" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D87" t="str">
-[...2 lines deleted...]
-      <c r="E87" t="str">
+      <c r="D512" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E512" t="str">
         <v>https://finance.yahoo.com/media-advertising/articles/nex-bandai-namco-entertainment-america-070000621.html</v>
       </c>
-      <c r="F87" t="str">
+      <c r="F512" t="str">
         <v>SAN FRANCISCO, August 26, 2026--Nex, maker of Nex Playground, the active play system that gets families moving together, has entered a licensing partnership with Bandai Namco Entertainment America Inc., to bring PAC-MAN™ on NEX to the console later this year. The collaboration introduces one of gaming's most enduring franchises to a new generation of families while expanding Nex Playground's growing library of globally recognized entertainment experiences.</v>
       </c>
     </row>
-    <row r="88">
-      <c r="A88" t="str">
+    <row r="513">
+      <c r="A513" t="str">
         <v>Xsolla President Chris Hewish Debuts "Durable Advantage" at Gamescom 2026</v>
       </c>
-      <c r="B88" t="str">
+      <c r="B513" t="str">
         <v>2026-08-26</v>
       </c>
-      <c r="C88" t="str">
+      <c r="C513" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D88" t="str">
-[...2 lines deleted...]
-      <c r="E88" t="str">
+      <c r="D513" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E513" t="str">
         <v>https://finance.yahoo.com/technology/articles/xsolla-president-chris-hewish-debuts-070000747.html</v>
       </c>
-      <c r="F88" t="str">
+      <c r="F513" t="str">
         <v>COLOGNE, Germany, August 26, 2026--Xsolla, a leading global commerce company, today announced Durable Advantage: Five Pillars of the Modern Game Business, a new book authored by Chris Hewish, President of Xsolla, launching at Gamescom 2026 in Cologne.</v>
       </c>
     </row>
-    <row r="89">
-      <c r="A89" t="str">
+    <row r="514">
+      <c r="A514" t="str">
         <v>Silver Palace wurde bei den gamescom Awards nominiert für „Best Mobile Game" - zeitgleich feierte der brandneue Trailer bei der Opening Night Live seine Premiere.</v>
       </c>
-      <c r="B89" t="str">
+      <c r="B514" t="str">
         <v>2026-08-26</v>
       </c>
-      <c r="C89" t="str">
-[...5 lines deleted...]
-      <c r="E89" t="str">
+      <c r="C514" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D514" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E514" t="str">
         <v>https://www.prnewswire.com/news-releases/silver-palace-wurde-bei-den-gamescom-awards-nominiert-fur-best-mobile-game--zeitgleich-feierte-der-brandneue-trailer-bei-der-opening-night-live-seine-premiere-302860205.html</v>
       </c>
-      <c r="F89" t="str">
+      <c r="F514" t="str">
         <v>Silver Palace kommt zur gamescom: Stimmen Sie bei den Awards ab, spielen Sie das Spiel vor Ort an und begeben Sie sich auf ein geheimnisvolles Detektivabenteuer. SINGAPUR, 26. August 2026 /PRNewswire/ -- Das mit der Unreal Engine 5 entwickelte Open-World-Action-RPG Silver Palace von...</v>
       </c>
     </row>
-    <row r="90">
-      <c r="A90" t="str">
+    <row r="515">
+      <c r="A515" t="str">
         <v>Silver Palace nommé aux gamescom awards dans les catégorie Best Mobile Game, et dévoile une nouvelle bande-annonce à l'ONL</v>
       </c>
-      <c r="B90" t="str">
+      <c r="B515" t="str">
         <v>2026-08-26</v>
       </c>
-      <c r="C90" t="str">
-[...5 lines deleted...]
-      <c r="E90" t="str">
+      <c r="C515" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D515" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E515" t="str">
         <v>https://www.prnewswire.com/news-releases/silver-palace-nomme-aux-gamescom-awards-dans-les-categorie-best-mobile-game-et-devoile-une-nouvelle-bande-annonce-a-lonl-302860204.html</v>
       </c>
-      <c r="F90" t="str">
+      <c r="F515" t="str">
         <v>Silver Palace sera présent à la gamescom, où les joueurs pourront voter pour le jeu et l'essayer sur place, avant de plonger dans une mystérieuse aventure de détective. SINGAPOUR, 26 août 2026 /PRNewswire/ -- Silver Palace, le RPG d'action en monde ouvert développé par Elementa avec...</v>
       </c>
     </row>
-    <row r="91">
-      <c r="A91" t="str">
+    <row r="516">
+      <c r="A516" t="str">
         <v>Silver Palace Nominated for gamescom Best Mobile Game Award as New Trailer Debuts at Opening Night Live</v>
       </c>
-      <c r="B91" t="str">
+      <c r="B516" t="str">
         <v>2026-08-26</v>
       </c>
-      <c r="C91" t="str">
-[...5 lines deleted...]
-      <c r="E91" t="str">
+      <c r="C516" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D516" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E516" t="str">
         <v>https://www.prnewswire.com/news-releases/silver-palace-nominated-for-gamescom-best-mobile-game-award-as-new-trailer-debuts-at-opening-night-live-302860141.html</v>
       </c>
-      <c r="F91" t="str">
+      <c r="F516" t="str">
         <v>Silver Palace makes its gamescom debut, inviting players to vote and embark on a mysterious detective adventure. SINGAPORE, Aug. 26, 2026 /PRNewswire/ -- Elementa's Unreal Engine 5-powered open-world action RPG Silver Palace, has been shortlisted for this year's gamescom Best Mobile Game...</v>
       </c>
     </row>
-    <row r="92">
-      <c r="A92" t="str">
+    <row r="517">
+      <c r="A517" t="str">
         <v>Combos Makes Its Global Debut at Gamescom, Bringing AI-Created Games by Everyday Creators</v>
       </c>
-      <c r="B92" t="str">
+      <c r="B517" t="str">
         <v>2026-08-26</v>
       </c>
-      <c r="C92" t="str">
-[...2 lines deleted...]
-      <c r="D92" t="str">
+      <c r="C517" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D517" t="str">
         <v>AI, SaaS, Gaming</v>
       </c>
-      <c r="E92" t="str">
+      <c r="E517" t="str">
         <v>https://www.prnewswire.com/news-releases/combos-makes-its-global-debut-at-gamescom-bringing-ai-created-games-by-everyday-creators-302859934.html</v>
       </c>
-      <c r="F92" t="str">
+      <c r="F517" t="str">
         <v>The AI game creation platform arrives in Cologne with 10+ playable titles built by creators with no coding background and a growing community of 300,000+ creators across 110+ countries COLOGNE, Germany, Aug. 25, 2026 /PRNewswire/ -- Combos, the AI game creation platform by Converge.AI, is...</v>
       </c>
     </row>
-    <row r="93">
-      <c r="A93" t="str">
+    <row r="518">
+      <c r="A518" t="str">
         <v>Samsung To Showcase Wide-Ranging Gaming Solutions With Immersive Exhibition at Gamescom 2026</v>
       </c>
-      <c r="B93" t="str">
+      <c r="B518" t="str">
         <v>2026-08-25</v>
       </c>
-      <c r="C93" t="str">
+      <c r="C518" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D93" t="str">
-[...2 lines deleted...]
-      <c r="E93" t="str">
+      <c r="D518" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E518" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=359496</v>
       </c>
-      <c r="F93" t="str">
+      <c r="F518" t="str">
         <v>Samsung Electronics Co., Ltd. today announced that it will be displaying its comprehensive gaming ecosystem spanning PC, console, and mobile games at Gamescom 2026, which is one of the world&amp;#39;s largest gaming events taking place in Cologne, Germany, from Aug. 26&amp;#8211;30. - - Across a 1,090-square-meter exhibition space, Samsung will present its full package of gaming devices &amp;#8212; which includes gaming monitors, mobile devices, SSDs, and headsets &amp;#8212; under its theme of &amp;#8220;#PlaySamsung.&amp;#8221; The space will... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359496</v>
       </c>
     </row>
-    <row r="94">
-      <c r="A94" t="str">
+    <row r="519">
+      <c r="A519" t="str">
         <v>Marriott International President and Chief Executive Officer to Speak at Bank of America Gaming and Lodging Conference September 9; Remarks to be Webcast</v>
       </c>
-      <c r="B94" t="str">
+      <c r="B519" t="str">
         <v>2026-08-25</v>
       </c>
-      <c r="C94" t="str">
+      <c r="C519" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D94" t="str">
+      <c r="D519" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E94" t="str">
+      <c r="E519" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=359495</v>
       </c>
-      <c r="F94" t="str">
+      <c r="F519" t="str">
         <v>Marriott International President and Chief Executive Officer to Speak at Bank of America Gaming and Lodging Conference September 9; Remarks to be Webcast - - Marriott International, Inc.&amp;#39;s (Nasdaq: MAR) President and Chief Executive Officer Anthony Capuano will speak at the 2026 Bank of America Gaming and Lodging Conference, to be held on Wednesday, September 9. Mr. Capuano&amp;#39;s remarks will be at approximately 9:00 a.m., Eastern Time, and will be webcast live. - - To access the webcast, pleas... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359495</v>
       </c>
     </row>
-    <row r="95">
-      <c r="A95" t="str">
+    <row r="520">
+      <c r="A520" t="str">
         <v>AWS, NBA Africa, and Learn Fresh Bring Math Education to Students in South Africa</v>
       </c>
-      <c r="B95" t="str">
+      <c r="B520" t="str">
         <v>2026-08-25</v>
       </c>
-      <c r="C95" t="str">
+      <c r="C520" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D95" t="str">
+      <c r="D520" t="str">
         <v>AI, SaaS, Retail, Gaming, Education</v>
       </c>
-      <c r="E95" t="str">
+      <c r="E520" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=359493</v>
       </c>
-      <c r="F95" t="str">
+      <c r="F520" t="str">
         <v>Amazon Web Services (AWS) today announced a commitment of AWS AI and cloud technology to support the growth of NBA Math Hoops, a community-based basketball program that empowers youth ages 8-14 to develop foundational math and social-emotional skills through the game of basketball in South Africa. As part of the program, AWS will provide nonprofit organization Learn Fresh with AI tools, cloud infrastructure and technical expertise to bring the basketball-based math education program to 1... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359493</v>
       </c>
     </row>
-    <row r="96">
-      <c r="A96" t="str">
+    <row r="521">
+      <c r="A521" t="str">
         <v>From Tailgates to Group Chats, Coca‑Cola® is Celebrating Football Fans Everywhere This Season</v>
       </c>
-      <c r="B96" t="str">
+      <c r="B521" t="str">
         <v>2026-08-25</v>
       </c>
-      <c r="C96" t="str">
+      <c r="C521" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D96" t="str">
-[...2 lines deleted...]
-      <c r="E96" t="str">
+      <c r="D521" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E521" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=359482</v>
       </c>
-      <c r="F96" t="str">
+      <c r="F521" t="str">
         <v>Coca&amp;amp;#8209;Cola&amp;#174; is kicking off the 2026 football season with the return of &amp;#8220;Fan Work Is Thirsty Work,&amp;#8221; celebrating the passion, rituals and traditions fans bring to every rivalry and game-day moment. - - - &amp;#8226; Coca&amp;amp;#8209;Cola is putting fans at the center of its 2026 football campaign, celebrating the everyday moments that made fandom special. - - - - - &amp;#8226; Throughout the season, Coca&amp;amp;#8209;Cola will connect with fans through limited-time team packaging, a 74-stop &amp;#8220;Fan Work Is Thirsty Wo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359482</v>
       </c>
     </row>
-    <row r="97">
-      <c r="A97" t="str">
+    <row r="522">
+      <c r="A522" t="str">
         <v>ZOOPUNK Makes Its Opening Night Live Debut at gamescom 2026</v>
       </c>
-      <c r="B97" t="str">
+      <c r="B522" t="str">
         <v>2026-08-25</v>
       </c>
-      <c r="C97" t="str">
-[...5 lines deleted...]
-      <c r="E97" t="str">
+      <c r="C522" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D522" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E522" t="str">
         <v>https://www.prnewswire.com/news-releases/zoopunk-makes-its-opening-night-live-debut-at-gamescom-2026-302859796.html</v>
       </c>
-      <c r="F97" t="str">
+      <c r="F522" t="str">
         <v>TiGames brings its F.I.S.T. prequel to one of gaming's biggest stages, showcasing the combat styles of three playable heroes, striking new worlds, and a first glimpse of a mysterious fourth character SHANGHAI, Aug. 25, 2026 /PRNewswire/ -- TiGames today unveiled a brand new trailer for...</v>
       </c>
     </row>
-    <row r="98">
-      <c r="A98" t="str">
+    <row r="523">
+      <c r="A523" t="str">
         <v>Arabian Fantasy Adventure 1001 Threads of Mizan Revealed at Gamescom</v>
       </c>
-      <c r="B98" t="str">
+      <c r="B523" t="str">
         <v>2026-08-25</v>
       </c>
-      <c r="C98" t="str">
+      <c r="C523" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D98" t="str">
-[...2 lines deleted...]
-      <c r="E98" t="str">
+      <c r="D523" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E523" t="str">
         <v>https://finance.yahoo.com/technology/articles/arabian-fantasy-adventure-1001-threads-200000897.html</v>
       </c>
-      <c r="F98" t="str">
+      <c r="F523" t="str">
         <v>LONDON &amp; COLOGNE, Germany, August 25, 2026--MBC Game Studio revealed at Opening Night Live its debut title 1001 Threads of Mizan, an epic action-adventure set within the rich world of One Thousand and One Nights. The new studio is led by CEO Daniel Engelhardt and COO Trevor Williams, alongside a global team drawn from acclaimed studios including BioWare, Hi-Rez, Ubisoft Montréal and Bungie, bringing deep expertise in gameplay, world-building and creative development. Together, they are bringing</v>
       </c>
     </row>
-    <row r="99">
-      <c r="A99" t="str">
+    <row r="524">
+      <c r="A524" t="str">
         <v>Designed for XBOX 25th Anniversary Collection is now available for preorder</v>
       </c>
-      <c r="B99" t="str">
+      <c r="B524" t="str">
         <v>2026-08-25</v>
       </c>
-      <c r="C99" t="str">
+      <c r="C524" t="str">
         <v>mlpr-microsoft</v>
       </c>
-      <c r="D99" t="str">
-[...2 lines deleted...]
-      <c r="E99" t="str">
+      <c r="D524" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E524" t="str">
         <v>https://news.xbox.com/en-us/2026/08/25/designed-for-xbox-25th-annversary-accessories-hardware/</v>
       </c>
-      <c r="F99" t="str">
+      <c r="F524" t="str">
         <v>The post Designed for XBOX 25th Anniversary Collection is now available for preorder appeared first on Source.</v>
       </c>
     </row>
-    <row r="100">
-      <c r="A100" t="str">
+    <row r="525">
+      <c r="A525" t="str">
         <v>Nasdaq Exposure, Income And Options: The Infrastructure Capital Nasdaq Option Income ETF QVOL</v>
       </c>
-      <c r="B100" t="str">
+      <c r="B525" t="str">
         <v>2026-08-25</v>
       </c>
-      <c r="C100" t="str">
+      <c r="C525" t="str">
         <v>NewMediaWire</v>
       </c>
-      <c r="D100" t="str">
+      <c r="D525" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E100" t="str">
+      <c r="E525" t="str">
         <v>https://www.newmediawire.com/news/nasdaq-exposure-income-and-options-the-infrastructure-capital-nasdaq-option-income-etf-qvol-7088886</v>
       </c>
-      <c r="F100" t="str">
+      <c r="F525" t="str">
         <v>By Meg Flippin, Benzinga DETROIT, MICHIGAN - August 25, 2026 ( NEWMEDIAWIRE ) - Uncertainty is center stage as we head further into the second part of the year, with Wall Street playing a game of will-they-or-won’t-they on whether the Fed raises rates or holds them steady when the central bank meets again. There are solid arguments for both. On the hold-the-rate-steady side of the argument - many point to the fact that inflation is starting to cool, and the full impact of the previous rate hikes hasn’t been fully felt. On the flip side, the investors who want the Fed to raise rates argue core inflation remains above the 2% target, and a resilient labor market could cause prices to rise again. Whichever way it plays out with the Fed, interest rates remain elevated, which bodes well for inco</v>
       </c>
     </row>
-    <row r="101">
-      <c r="A101" t="str">
+    <row r="526">
+      <c r="A526" t="str">
         <v>Skillprint Flow Launches to Turn Gameplay into Human-Performance Data ...</v>
       </c>
-      <c r="B101" t="str">
+      <c r="B526" t="str">
         <v>2026-08-25</v>
       </c>
-      <c r="C101" t="str">
+      <c r="C526" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D101" t="str">
+      <c r="D526" t="str">
         <v>Finance, AI, SaaS, Gaming</v>
       </c>
-      <c r="E101" t="str">
+      <c r="E526" t="str">
         <v>https://pr-inside.com/skillprint-flow-launches-to-turn-gameplay-into-human-performance-data-r5215981.htm</v>
       </c>
-      <c r="F101" t="str">
+      <c r="F526" t="str">
         <v>(PR-inside.com) New platform turns gameplay into AI-ready behavioral data while running passively in the background, provides real-time player intelligence, and shares revenue 50/50 with game studios. SAN FRANCISCO, CA / ACCESS Newswire / August 25, 2026 / Skillprint today launched Skillprint Flow, an API and toolset that gives game studios a new revenue stream from gameplay they already generate. Flow analyzes non-identifying gameplay data and transforms it into structured human-performance data that helps data partners understand how real people think, learn, adapt, and make decisions, with the goal of building AI that can better understand and augment human capability. Skillprint works with ..</v>
       </c>
     </row>
-    <row r="102">
-      <c r="A102" t="str">
+    <row r="527">
+      <c r="A527" t="str">
         <v>Skillprint Flow Launches to Turn Gameplay into Human-Performance Data for AI, Creating a New Revenue Stream for Game Studios</v>
       </c>
-      <c r="B102" t="str">
+      <c r="B527" t="str">
         <v>2026-08-25</v>
       </c>
-      <c r="C102" t="str">
+      <c r="C527" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D102" t="str">
+      <c r="D527" t="str">
         <v>Finance, AI, SaaS, Gaming</v>
       </c>
-      <c r="E102" t="str">
+      <c r="E527" t="str">
         <v>https://www.newswire.com/news/skillprint-flow-launches-to-turn-gameplay-into-human-performance-data-for-ai</v>
       </c>
-      <c r="F102" t="str">
+      <c r="F527" t="str">
         <v>New platform turns gameplay into AI-ready behavioral data while running passively in the background, provides real-time player intelligence, and shares revenue 50/50 with game studios.</v>
       </c>
     </row>
-    <row r="103">
-      <c r="A103" t="str">
+    <row r="528">
+      <c r="A528" t="str">
         <v>Leading Publishers Bring Blockbuster PC Games and Technology to NVIDIA RTX Spark</v>
       </c>
-      <c r="B103" t="str">
+      <c r="B528" t="str">
         <v>2026-08-25</v>
       </c>
-      <c r="C103" t="str">
+      <c r="C528" t="str">
         <v>mlpr-nvidia</v>
       </c>
-      <c r="D103" t="str">
-[...2 lines deleted...]
-      <c r="E103" t="str">
+      <c r="D528" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E528" t="str">
         <v>https://blogs.nvidia.com/blog/gamescom-rtx-spark-pc-games-technology/</v>
       </c>
-      <c r="F103" t="str">
+      <c r="F528" t="str">
         <v>NVIDIA is bringing the next wave of RTX gaming to the Gamescom conference running this week in Cologne, Germany, with support for new games, anti-cheat technologies and increased visual quality.  Electronic Arts, Embark and Ubisoft are among the latest game publishers and developers bringing their blockbuster titles to NVIDIA RTX Spark ahead of its launch […]</v>
       </c>
     </row>
-    <row r="104">
-      <c r="A104" t="str">
+    <row r="529">
+      <c r="A529" t="str">
         <v>Two new Nintendo Switch 2 bundles deliver sun-soaked sports, high-speed thrills and extra value</v>
       </c>
-      <c r="B104" t="str">
+      <c r="B529" t="str">
         <v>2026-08-25</v>
       </c>
-      <c r="C104" t="str">
+      <c r="C529" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D104" t="str">
+      <c r="D529" t="str">
         <v>Energy, Gaming</v>
       </c>
-      <c r="E104" t="str">
+      <c r="E529" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=359460</v>
       </c>
-      <c r="F104" t="str">
+      <c r="F529" t="str">
         <v>Power up your play with two exciting Nintendo Switch 2 bundles, arriving in the coming months and bringing even more fun to players! Gather friends and family together, whether in the same room� or miles away�, for some high-energy races across a sprawling world, or 12 motion-control� sports games as you pair Nintendo Switch 2 with either the Mario Kart World game or the upcoming Nintendo Switch Sports Resort game! The bundles also come with a 3-Month (90-Day) Nintendo Switch On... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359460</v>
       </c>
     </row>
-    <row r="105">
-      <c r="A105" t="str">
+    <row r="530">
+      <c r="A530" t="str">
         <v>The RoyaLand Company, Ltd. Adds Nazario Matachione to Its Board of Directors</v>
       </c>
-      <c r="B105" t="str">
+      <c r="B530" t="str">
         <v>2026-08-25</v>
       </c>
-      <c r="C105" t="str">
+      <c r="C530" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D105" t="str">
-[...2 lines deleted...]
-      <c r="E105" t="str">
+      <c r="D530" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E530" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/25/3350592/0/en/the-royaland-company-ltd-adds-nazario-matachione-to-its-board-of-directors.html</v>
       </c>
-      <c r="F105" t="str">
+      <c r="F530" t="str">
         <v>Hamilton, Bermuda and Naples, Italy, Aug. 25, 2026 (GLOBE NEWSWIRE) -- The Royaland Company Ltd. (the “Company”) (OTCQB: RLNDF), a Bermuda holding company focused on creating an online and offline immersive, fantasy-based royalty-themed game called TheRoyal.Land as well as ownership and growth of its Italian professional football club Savoia 1908 FC, today announced that it added Nazario Matachione to its Board of Directors.</v>
       </c>
     </row>
-    <row r="106">
-      <c r="A106" t="str">
+    <row r="531">
+      <c r="A531" t="str">
         <v>ASUS Republic of Gamers Announces ROG XBOX Ally X20 is Now Available for Pre-Order</v>
       </c>
-      <c r="B106" t="str">
+      <c r="B531" t="str">
         <v>2026-08-25</v>
       </c>
-      <c r="C106" t="str">
+      <c r="C531" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D106" t="str">
-[...2 lines deleted...]
-      <c r="E106" t="str">
+      <c r="D531" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E531" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/25/3350432/0/en/asus-republic-of-gamers-announces-rog-xbox-ally-x20-is-now-available-for-pre-order.html</v>
       </c>
-      <c r="F106" t="str">
+      <c r="F531" t="str">
         <v>Available for pre-order standalone or bundled with premium accessories, the ROG XBOX Ally X20 will be on shelves on October 15 Available for pre-order standalone or bundled with premium accessories, the ROG XBOX Ally X20 will be on shelves on October 15</v>
       </c>
     </row>
-    <row r="107">
-      <c r="A107" t="str">
+    <row r="532">
+      <c r="A532" t="str">
         <v>Unreal Engine 5: The Future of Entropia Universe is Coming Soon</v>
       </c>
-      <c r="B107" t="str">
+      <c r="B532" t="str">
         <v>2026-08-25</v>
       </c>
-      <c r="C107" t="str">
-[...5 lines deleted...]
-      <c r="E107" t="str">
+      <c r="C532" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D532" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E532" t="str">
         <v>https://www.prnewswire.com/news-releases/unreal-engine-5-the-future-of-entropia-universe-is-coming-soon-302859358.html</v>
       </c>
-      <c r="F107" t="str">
+      <c r="F532" t="str">
         <v>GOTHENBURG, Sweden, Aug. 25, 2026 /PRNewswire/ -- MindArk PE AB is preparing to take the next major step in the evolution of Entropia Universe, with an upcoming update that will introduce significant improvements to the game's character systems and user interface as development continues...</v>
       </c>
     </row>
-    <row r="108">
-      <c r="A108" t="str">
+    <row r="533">
+      <c r="A533" t="str">
         <v>Jackpot Digital Launches Two Jackpot Blitz(R) ETGs at Inn of the Mountain Gods Resort &amp; Casino</v>
       </c>
-      <c r="B108" t="str">
+      <c r="B533" t="str">
         <v>2026-08-25</v>
       </c>
-      <c r="C108" t="str">
+      <c r="C533" t="str">
         <v>mlpr-newsfile</v>
       </c>
-      <c r="D108" t="str">
+      <c r="D533" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E108" t="str">
+      <c r="E533" t="str">
         <v>https://www.newsfilecorp.com/release/311367/Jackpot-Digital-Launches-Two-Jackpot-BlitzR-ETGs-at-Inn-of-the-Mountain-Gods-Resort-Casino</v>
       </c>
-      <c r="F108" t="str">
+      <c r="F533" t="str">
         <v>Vancouver, British Columbia--(Newsfile Corp. - August 25, 2026) - Jackpot Digital Inc. (TSXV: JJ) (OTCQB: JPOTF) (Frankfurt Stock Exchange: LVH3) (the "Company" or "Jackpot Digital"), the world's leading provider of innovative dealerless electronic poker gaming tables, is pleased to announce the successful installation of two Jackpot Blitz® dealerless poker electronic table games ("ETGs") at Inn of the Mountain Gods Resort &amp; Casino ("Inn of the Mountain Gods"), a Mescalero Apache Tribe-owned...</v>
       </c>
     </row>
-    <row r="109">
-      <c r="A109" t="str">
+    <row r="534">
+      <c r="A534" t="str">
         <v>Farm Rich Is Again the Official Frozen Snack of the SEC</v>
       </c>
-      <c r="B109" t="str">
+      <c r="B534" t="str">
         <v>2026-08-25</v>
       </c>
-      <c r="C109" t="str">
-[...5 lines deleted...]
-      <c r="E109" t="str">
+      <c r="C534" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D534" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E534" t="str">
         <v>https://www.prnewswire.com/news-releases/farm-rich-is-again-the-official-frozen-snack-of-the-sec-302856792.html</v>
       </c>
-      <c r="F109" t="str">
+      <c r="F534" t="str">
         <v>Season-long sponsorship brings craveable game-day snacks and experiences to SEC fans. ST. SIMONS ISLAND, Ga., Aug. 25, 2026 /PRNewswire/ -- Farm Rich, one of America's favorite frozen snack and appetizer brands, is once again kicking off another season of game-day entertaining as the...</v>
       </c>
     </row>
-    <row r="110">
-      <c r="A110" t="str">
+    <row r="535">
+      <c r="A535" t="str">
         <v>Xsolla Unveils Integrated Commerce Strategy at gamescom dev and gamescom 2026 With New Tools and Innovations</v>
       </c>
-      <c r="B110" t="str">
+      <c r="B535" t="str">
         <v>2026-08-25</v>
       </c>
-      <c r="C110" t="str">
+      <c r="C535" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D110" t="str">
+      <c r="D535" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E110" t="str">
+      <c r="E535" t="str">
         <v>https://finance.yahoo.com/media-advertising/articles/xsolla-unveils-integrated-commerce-strategy-070000920.html</v>
       </c>
-      <c r="F110" t="str">
+      <c r="F535" t="str">
         <v>COLOGNE, Germany, August 25, 2026--Xsolla, a global video game commerce company that helps developers launch, grow, and monetize their games, today announced it is set to return to gamescom dev and gamescom 2026, the world’s premier event for computer and video games, taking place August 24th to August 30th in Cologne, Germany, EU.</v>
       </c>
     </row>
-    <row r="111">
-      <c r="A111" t="str">
+    <row r="536">
+      <c r="A536" t="str">
         <v>Xabi Alonso explains Marco Palestra and Moises Caicedo absences against Fulham</v>
       </c>
-      <c r="B111" t="str">
+      <c r="B536" t="str">
         <v>2026-08-24</v>
       </c>
-      <c r="C111" t="str">
+      <c r="C536" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D111" t="str">
-[...2 lines deleted...]
-      <c r="E111" t="str">
+      <c r="D536" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E536" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=359412</v>
       </c>
-      <c r="F111" t="str">
+      <c r="F536" t="str">
         <v>Our top-flight campaign begins a stone&amp;#39;s throw away from Stamford Bridge, with Alonso&amp;#39;s first competitive game as Chelsea manager taking place at Craven Cottage, the home of our west London neighbours. - - The Spaniard has named a starting XI that includes Robert Sanchez, Josh Acheampong, Maxence Lacroix, Levi Colwill, Malo Gusto, Reece James, Romeo Lavia, Jorrel Hato, Cole Palmer, Morgan Rogers and Joao Pedro, but the absence of Palestra and Caicedo is noteworthy. - - Alonso face... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359412</v>
       </c>
     </row>
-    <row r="112">
-      <c r="A112" t="str">
+    <row r="537">
+      <c r="A537" t="str">
         <v>Las Vegas Raiders Announce $25 Million Game-Changing Gift to Intermountain Health to Help Build Nevada's First Stand-Alone Children's Hospital</v>
       </c>
-      <c r="B112" t="str">
+      <c r="B537" t="str">
         <v>2026-08-24</v>
       </c>
-      <c r="C112" t="str">
-[...2 lines deleted...]
-      <c r="D112" t="str">
+      <c r="C537" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D537" t="str">
         <v>Healthcare, Gaming</v>
       </c>
-      <c r="E112" t="str">
+      <c r="E537" t="str">
         <v>https://www.prnewswire.com/news-releases/las-vegas-raiders-announce-25-million-game-changing-gift-to-intermountain-health-to-help-build-nevadas-first-stand-alone-childrens-hospital-302858491.html</v>
       </c>
-      <c r="F112" t="str">
+      <c r="F537" t="str">
         <v>Led by Raiders owners Mark Davis, Egon Durban, and Michael Meldman, this marks the largest philanthropic commitment in franchise history LAS VEGAS, Aug. 24, 2026 /PRNewswire/ -- The Las Vegas Raiders and Intermountain Health today announced a $25 million gift to help build Nevada's first...</v>
       </c>
     </row>
-    <row r="113">
-      <c r="A113" t="str">
+    <row r="538">
+      <c r="A538" t="str">
         <v>Kia Accelerates Its Connection with New Generations by Entering the Esports Ecosystem Through League of Legends in Latin America</v>
       </c>
-      <c r="B113" t="str">
+      <c r="B538" t="str">
         <v>2026-08-24</v>
       </c>
-      <c r="C113" t="str">
+      <c r="C538" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D113" t="str">
-[...2 lines deleted...]
-      <c r="E113" t="str">
+      <c r="D538" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E538" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=359375</v>
       </c>
-      <c r="F113" t="str">
+      <c r="F538" t="str">
         <v>- - &amp;#8226; Kia Central &amp;amp; South America has become an official sponsor of the LCS and CBLOL, two of the most important League of Legends leagues in the Americas - &amp;#8226; The partnership strengthens the brand&amp;#39;s connection with an industry that brings together more than 300 million players across Latin America - &amp;#8226; Kia launches &amp;#8220;Runes to Road,&amp;#8221; a regional activation designed to bring League of Legends fans closer to the action - &amp;#8226; Participants from Argentina, Brazil, Chile, Colombia, Ecuador, and Pe... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359375</v>
       </c>
     </row>
-    <row r="114">
-      <c r="A114" t="str">
+    <row r="539">
+      <c r="A539" t="str">
         <v>Renova Technology Joins Association of Gaming Equipment Manufacturers (AGEM) to Strengthen Gaming Industry Partnerships</v>
       </c>
-      <c r="B114" t="str">
+      <c r="B539" t="str">
         <v>2026-08-24</v>
       </c>
-      <c r="C114" t="str">
-[...5 lines deleted...]
-      <c r="E114" t="str">
+      <c r="C539" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D539" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E539" t="str">
         <v>https://www.prnewswire.com/news-releases/renova-technology-joins-association-of-gaming-equipment-manufacturers-agem-to-strengthen-gaming-industry-partnerships-302858371.html</v>
       </c>
-      <c r="F114" t="str">
+      <c r="F539" t="str">
         <v>New membership expands Renova's gaming industry presence and creates opportunities for greater industry collaboration. NORCROSS, Ga., Aug. 24, 2026 /PRNewswire/ -- Renova Technology, Inc. is proud to announce that it is now a member of the Association of Gaming Equipment Manufacturers...</v>
       </c>
     </row>
-    <row r="115">
-      <c r="A115" t="str">
+    <row r="540">
+      <c r="A540" t="str">
         <v>AIAI Holdings Commences Discussions with Messier 42 LLC Regarding Acquisition ...</v>
       </c>
-      <c r="B115" t="str">
+      <c r="B540" t="str">
         <v>2026-08-24</v>
       </c>
-      <c r="C115" t="str">
+      <c r="C540" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D115" t="str">
+      <c r="D540" t="str">
         <v>Finance, AI, Gaming</v>
       </c>
-      <c r="E115" t="str">
+      <c r="E540" t="str">
         <v>https://pr-inside.com/aiai-holdings-commences-discussions-with-messier-42-llc-regarding-acquisition-r5215548.htm</v>
       </c>
-      <c r="F115" t="str">
+      <c r="F540" t="str">
         <v>(PR-inside.com) DALLAS, TX / ACCESS Newswire / August 24, 2026 / AIAI Holdings Corporation (NASDAQ:AIAI) ("Ai2" or the "Company"), an AI-enabled diversified holding company utilizing Transformational AI (TAI) to enhance portfolio performance, announced today that, following discussions with its board, the Company is commencing discussions with Messier 42 LLC, a company controlled by our founder and controlling stockholder, John P. Rochon, to begin the process of acquiring a number of M42's existing and targeted businesses across multiple sectors to help execute the Company's vision, including international and domestic defense, intelligence, healthcare, gaming and rare earth minerals. The Company anticipates that, if ..</v>
       </c>
     </row>
-    <row r="116">
-      <c r="A116" t="str">
+    <row r="541">
+      <c r="A541" t="str">
         <v>EVA LIVE EXPANDS INTO GLOBAL GAMING MARKET PROJECTED TO EXCEED $200 BILLION THROUGH MAJORITY OWNERSHIP OF INTERNATIONAL GAMING ALLIANCE</v>
       </c>
-      <c r="B116" t="str">
+      <c r="B541" t="str">
         <v>2026-08-24</v>
       </c>
-      <c r="C116" t="str">
+      <c r="C541" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D116" t="str">
+      <c r="D541" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E116" t="str">
+      <c r="E541" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/24/3349717/0/en/eva-live-expands-into-global-gaming-market-projected-to-exceed-200-billion-through-majority-ownership-of-international-gaming-alliance.html</v>
       </c>
-      <c r="F116" t="str">
+      <c r="F541" t="str">
         <v>International Gaming Alliance Enters Three-Year Master Services Agreement With Lottery.com International</v>
       </c>
     </row>
-    <row r="117">
-      <c r="A117" t="str">
+    <row r="542">
+      <c r="A542" t="str">
         <v>LG ELECTRONICS ANNOUNCES U.S. PRICING AND AVAILABILITY FOR WORLD'S FIRST NATIVE 1000HZ FULL HD GAMING MONITOR</v>
       </c>
-      <c r="B117" t="str">
+      <c r="B542" t="str">
         <v>2026-08-24</v>
       </c>
-      <c r="C117" t="str">
+      <c r="C542" t="str">
         <v>mlpr-prnewswire-wire</v>
       </c>
-      <c r="D117" t="str">
-[...2 lines deleted...]
-      <c r="E117" t="str">
+      <c r="D542" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E542" t="str">
         <v>https://www.prnewswire.com/news-releases/lg-electronics-announces-us-pricing-and-availability-for-worlds-first-native-1000hz-full-hd-gaming-monitor-302857677.html</v>
       </c>
-      <c r="F117" t="str">
+      <c r="F542" t="str">
         <v>LG's Newest UltraGear Monitor Brings Tournament-Ready Speed, Clarity and Control to Every Competitive Gamer's Setup News Summary: LG Electronics announced U.S. availability for its new LG UltraGear model (25G590B), the world's first FHD gaming monitor1 with a native 1000Hz refresh rate2...</v>
       </c>
     </row>
-    <row r="118">
-      <c r="A118" t="str">
+    <row r="543">
+      <c r="A543" t="str">
         <v>AG.AL Crowned Esports World Cup 2026 Club Champion After Landmark Competition in Paris</v>
       </c>
-      <c r="B118" t="str">
+      <c r="B543" t="str">
         <v>2026-08-24</v>
       </c>
-      <c r="C118" t="str">
-[...5 lines deleted...]
-      <c r="E118" t="str">
+      <c r="C543" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D543" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E543" t="str">
         <v>https://www.prnewswire.com/news-releases/agal-crowned-esports-world-cup-2026-club-champion-after-landmark-competition-in-paris-302858222.html</v>
       </c>
-      <c r="F118" t="str">
+      <c r="F543" t="str">
         <v>AG.AL claims the $7 million Club Championship title after seven weeks featuring more than 2,000 players, 200 Clubs and 25 tournaments 850 million viewers and 440 million hours watched, up 13% and 26% year-on-year, highlight record-breaking event 175,000 tickets sold to esports...</v>
       </c>
     </row>
-    <row r="119">
-      <c r="A119" t="str">
+    <row r="544">
+      <c r="A544" t="str">
         <v>Born in Riyadh. Sold Out in Paris. stc and EWC a Winning Partnership</v>
       </c>
-      <c r="B119" t="str">
+      <c r="B544" t="str">
         <v>2026-08-24</v>
       </c>
-      <c r="C119" t="str">
+      <c r="C544" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D119" t="str">
-[...2 lines deleted...]
-      <c r="E119" t="str">
+      <c r="D544" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E544" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=359342</v>
       </c>
-      <c r="F119" t="str">
+      <c r="F544" t="str">
         <v>- - &amp;#8226; stc group served as a Founding and Elite Partner of the Esports World Cup for the third consecutive year. - - &amp;#8226; stc group held the naming rights to three key venues: the stc Arena, stc Players&amp;#39; Lounge, and stc Contenders. - - &amp;#8226; EWC 2026, the largest edition of the tournament to date, brought together more than 2,000 players and 200 clubs from over 100 countries, competing across 25 tournaments and 24 game titles. - - &amp;#8226; stc tv&amp;#39;s dedicated EWC channel generated over 3 million plays... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359342</v>
       </c>
     </row>
-    <row r="120">
-      <c r="A120" t="str">
+    <row r="545">
+      <c r="A545" t="str">
         <v>Paysafe Launches Video Gaming Arena to Connect Publishers with Millions of Gamers</v>
       </c>
-      <c r="B120" t="str">
+      <c r="B545" t="str">
         <v>2026-08-24</v>
       </c>
-      <c r="C120" t="str">
+      <c r="C545" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D120" t="str">
+      <c r="D545" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E120" t="str">
+      <c r="E545" t="str">
         <v>https://finance.yahoo.com/media-advertising/articles/paysafe-launches-video-gaming-arena-070500988.html</v>
       </c>
-      <c r="F120" t="str">
+      <c r="F545" t="str">
         <v>LONDON, August 24, 2026--Paysafe unveils video gaming arena, helping publishers and developers reach 19M gamers through discovery, rewards, community and payments.</v>
       </c>
     </row>
-    <row r="121">
-      <c r="A121" t="str">
+    <row r="546">
+      <c r="A546" t="str">
         <v>Gravity Game Unite, 18 Ağustos'ta Ragnarok Zero: Global'i resmi olarak piyasaya sürdü</v>
       </c>
-      <c r="B121" t="str">
+      <c r="B546" t="str">
         <v>2026-08-24</v>
       </c>
-      <c r="C121" t="str">
-[...5 lines deleted...]
-      <c r="E121" t="str">
+      <c r="C546" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D546" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E546" t="str">
         <v>https://www.prnewswire.com/news-releases/gravity-game-unite-18-austosta-ragnarok-zero-globali-resmi-olarak-piyasaya-surdu-302857912.html</v>
       </c>
-      <c r="F121" t="str">
+      <c r="F546" t="str">
         <v>KUALA LUMPUR, Malezya, 24 Ağustos 2026 /PRNewswire/ -- Küresel oyun şirketi Gravity'nin Malezya merkezli iştiraki Gravity Game Unite (GGU), yeni PC MMORPG oyunu Ragnarok Zero: Global'i 18 Ağustos'ta Güneydoğu Asya, Avrupa ve Okyanusya'da resmi olarak piyasaya sürdü. Güneydoğu Asya, Avrupa...</v>
       </c>
     </row>
-    <row r="122">
-      <c r="A122" t="str">
+    <row r="547">
+      <c r="A547" t="str">
         <v>Gravity Game Unite Officially Launched Ragnarok Zero: Global on August 18th</v>
       </c>
-      <c r="B122" t="str">
+      <c r="B547" t="str">
         <v>2026-08-24</v>
       </c>
-      <c r="C122" t="str">
-[...5 lines deleted...]
-      <c r="E122" t="str">
+      <c r="C547" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D547" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E547" t="str">
         <v>https://www.prnewswire.com/news-releases/gravity-game-unite-officially-launched-ragnarok-zero-global-on-august-18th-302857905.html</v>
       </c>
-      <c r="F122" t="str">
+      <c r="F547" t="str">
         <v>KUALA LUMPUR, Malaysia, Aug. 24, 2026 /PRNewswire/ -- Global gaming company Gravity's Malaysia-based subsidiary, Gravity Game Unite (GGU), officially launched its new PC MMORPG, Ragnarok Zero: Global, across Southeast Asia, Europe, and Oceania on August 18. Starting August 18 local time...</v>
       </c>
     </row>
-    <row r="123">
-      <c r="A123" t="str">
+    <row r="548">
+      <c r="A548" t="str">
         <v>AG AL's Gwen Snatches Esports World Cup Club Championship Glory In Unbelievable Trackmania Final</v>
       </c>
-      <c r="B123" t="str">
+      <c r="B548" t="str">
         <v>2026-08-23</v>
       </c>
-      <c r="C123" t="str">
-[...5 lines deleted...]
-      <c r="E123" t="str">
+      <c r="C548" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D548" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E548" t="str">
         <v>https://www.prnewswire.com/news-releases/ag-als-gwen-snatches-esports-world-cup-club-championship-glory-in-unbelievable-trackmania-final-302857779.html</v>
       </c>
-      <c r="F123" t="str">
+      <c r="F548" t="str">
         <v>Gwendal "Gwen" Duparc has lifted the trophy at the inaugural Trackmania at Esports World Cup 2026 tournament and secured AG AL the Club Championship victory Media Lobby PARIS, Aug. 23, 2026 /PRNewswire/ -- Gwendal "Gwen" Duparc has done the unthinkable and secured the Esports World Cup...</v>
       </c>
     </row>
-    <row r="124">
-      <c r="A124" t="str">
+    <row r="549">
+      <c r="A549" t="str">
         <v>What If Your Selfie Became a Game? DREAMOSIS Turns You and Anything You Own Into a Collectible World</v>
       </c>
-      <c r="B124" t="str">
+      <c r="B549" t="str">
         <v>2026-08-22</v>
       </c>
-      <c r="C124" t="str">
-[...5 lines deleted...]
-      <c r="E124" t="str">
+      <c r="C549" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D549" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E549" t="str">
         <v>https://www.prnewswire.com/news-releases/what-if-your-selfie-became-a-game-dreamosis-turns-you-and-anything-you-own-into-a-collectible-world-302857713.html</v>
       </c>
-      <c r="F124" t="str">
+      <c r="F549" t="str">
         <v>DREAMOSIS is a new kind of mobile game where your selfie, everyday objects and real-world places become the building blocks of your own evolving collectible universe. LONDON, Aug. 22, 2026 /PRNewswire/ -- Take a selfie. Photograph anything around you. DREAMOSIS turns the combination into...</v>
       </c>
     </row>
-    <row r="125">
-      <c r="A125" t="str">
+    <row r="550">
+      <c r="A550" t="str">
         <v>288game.com.pk publishes trusted guide to 2888 game in Pakistan</v>
       </c>
-      <c r="B125" t="str">
+      <c r="B550" t="str">
         <v>2026-08-22</v>
       </c>
-      <c r="C125" t="str">
+      <c r="C550" t="str">
         <v>PressReleaseNews</v>
       </c>
-      <c r="D125" t="str">
-[...2 lines deleted...]
-      <c r="E125" t="str">
+      <c r="D550" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E550" t="str">
         <v>https://pressreleasenews.org/pressroom/288game-com-pk-publishes-trusted-guide-to-2888-game-in-pakistan</v>
       </c>
-      <c r="F125" t="str">
+      <c r="F550" t="str">
         <v>288game.com.pk releases a new informational blog covering the 2888 game in Pakistan, offering trusted third-party insights and guidance for users seeking reliable details on 288 and 2888 gaming platforms.</v>
       </c>
     </row>
-    <row r="126">
-      <c r="A126" t="str">
+    <row r="551">
+      <c r="A551" t="str">
         <v>Elseland Showcases New Possibilities for AI Game Creation with 20 Original Titles</v>
       </c>
-      <c r="B126" t="str">
+      <c r="B551" t="str">
         <v>2026-08-21</v>
       </c>
-      <c r="C126" t="str">
+      <c r="C551" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D126" t="str">
+      <c r="D551" t="str">
         <v>AI, Gaming</v>
       </c>
-      <c r="E126" t="str">
+      <c r="E551" t="str">
         <v>https://finance.yahoo.com/technology/ai/articles/elseland-showcases-possibilities-ai-game-230000668.html</v>
       </c>
-      <c r="F126" t="str">
+      <c r="F551" t="str">
         <v>SINGAPORE, August 21, 2026--Elseland today unveiled 20 new original titles that demonstrate the creative possibilities of AI game development. Created with AI across visual design, world building, gameplay and storytelling, the collection spans match 3, puzzle, arcade, action, hypercasual and interactive narrative genres.</v>
       </c>
     </row>
-    <row r="127">
-      <c r="A127" t="str">
+    <row r="552">
+      <c r="A552" t="str">
         <v>Elseland Unveils 20 Games Created with AI, Advancing AI Game Development at Scale</v>
       </c>
-      <c r="B127" t="str">
+      <c r="B552" t="str">
         <v>2026-08-21</v>
       </c>
-      <c r="C127" t="str">
-[...2 lines deleted...]
-      <c r="D127" t="str">
+      <c r="C552" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D552" t="str">
         <v>AI, Gaming</v>
       </c>
-      <c r="E127" t="str">
+      <c r="E552" t="str">
         <v>https://www.prnewswire.com/news-releases/elseland-unveils-20-games-created-with-ai-advancing-ai-game-development-at-scale-302854045.html</v>
       </c>
-      <c r="F127" t="str">
+      <c r="F552" t="str">
         <v>What began as a solo AI experiment has grown into a team production system that turns diverse ideas into playable games faster. SINGAPORE and LOS ANGELES, Aug. 21, 2026 /PRNewswire/ -- Elseland today unveiled 20 new original games created with AI across every stage of production. The...</v>
       </c>
     </row>
-    <row r="128">
-      <c r="A128" t="str">
+    <row r="553">
+      <c r="A553" t="str">
         <v>Grandmaster Wesley So Defends Title, Wins 2026 Sinquefield Cup</v>
       </c>
-      <c r="B128" t="str">
+      <c r="B553" t="str">
         <v>2026-08-21</v>
       </c>
-      <c r="C128" t="str">
+      <c r="C553" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D128" t="str">
-[...2 lines deleted...]
-      <c r="E128" t="str">
+      <c r="D553" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E553" t="str">
         <v>https://finance.yahoo.com/media-advertising/articles/grandmaster-wesley-defends-title-wins-181700842.html</v>
       </c>
-      <c r="F128" t="str">
+      <c r="F553" t="str">
         <v>SAINT LOUIS, August 21, 2026--Grandmaster (GM) Wesley So has once again claimed the 2026 Sinquefield Cup, defeating Grandmaster R. Praggnanandhaa in a playoff Armageddon game to capture the prestigious title for the third time and winning $103,125 in the final leg of the 2026 Grand Chess Tour. With the victory, So becomes a three-time Sinquefield Cup champion.</v>
       </c>
     </row>
-    <row r="129">
-      <c r="A129" t="str">
+    <row r="554">
+      <c r="A554" t="str">
         <v>Enter Google Play’s sweepstakes to win legendary experiences and collectibles with your Play Points.</v>
       </c>
-      <c r="B129" t="str">
+      <c r="B554" t="str">
         <v>2026-08-21</v>
       </c>
-      <c r="C129" t="str">
+      <c r="C554" t="str">
         <v>mlpr-google</v>
       </c>
-      <c r="D129" t="str">
-[...2 lines deleted...]
-      <c r="E129" t="str">
+      <c r="D554" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E554" t="str">
         <v>https://blog.google/products-and-platforms/platforms/google-play/google-play-sweepstakes/</v>
       </c>
-      <c r="F129" t="str">
+      <c r="F554" t="str">
         <v>Redeem Google Play Points in the sweepstakes to win a trip to New York Comic Con, rare collectibles, gaming gear, and more.</v>
       </c>
     </row>
-    <row r="130">
-      <c r="A130" t="str">
+    <row r="555">
+      <c r="A555" t="str">
         <v>Konsa completes Arsenal switch</v>
       </c>
-      <c r="B130" t="str">
+      <c r="B555" t="str">
         <v>2026-08-21</v>
       </c>
-      <c r="C130" t="str">
+      <c r="C555" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D130" t="str">
-[...2 lines deleted...]
-      <c r="E130" t="str">
+      <c r="D555" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E555" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=359284</v>
       </c>
-      <c r="F130" t="str">
+      <c r="F555" t="str">
         <v>Aston Villa can confirm that Ezri Konsa has completed a permanent transfer to Arsenal. - - Ezri was signed from Brentford in 2019 and went on to make 286 appearances, scoring 12 goals, with the highlight of his time at Villa coming in May when he helped the club win the UEFA Europa League. - - He has also become a regular international for England, playing in every game of the Three Lions&amp;#39; 2026 FIFA World Cup run to the semi-final. - - A universally popular and highly-respected figure in... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359284</v>
       </c>
     </row>
-    <row r="131">
-      <c r="A131" t="str">
+    <row r="556">
+      <c r="A556" t="str">
         <v>Game, Set, Pit! Dickey’s Barbecue Launches Mobile Games To Connect with Next Generation of Fans</v>
       </c>
-      <c r="B131" t="str">
+      <c r="B556" t="str">
         <v>2026-08-21</v>
       </c>
-      <c r="C131" t="str">
+      <c r="C556" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D131" t="str">
-[...2 lines deleted...]
-      <c r="E131" t="str">
+      <c r="D556" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E556" t="str">
         <v>https://finance.yahoo.com/media-advertising/articles/game-set-pit-dickey-barbecue-162000015.html</v>
       </c>
-      <c r="F131" t="str">
+      <c r="F556" t="str">
         <v>DALLAS, August 21, 2026--With nearly 30% of all online orders now placed through the Dickey's mobile app, Dickey's Barbecue Pit is giving guests another reason to tap in. The world's largest barbecue concept announced today the launch of three new interactive mobile games exclusively for Big Yellow Cup Rewards members, allowing fans to earn loyalty points simply by playing, engaging and making every visit to the Dickey's app even more rewarding.</v>
       </c>
     </row>
-    <row r="132">
-      <c r="A132" t="str">
+    <row r="557">
+      <c r="A557" t="str">
         <v>ViewX Launches Liber and Immer Glasses-Free AI 3D Displays on Kickstarter</v>
       </c>
-      <c r="B132" t="str">
+      <c r="B557" t="str">
         <v>2026-08-21</v>
       </c>
-      <c r="C132" t="str">
-[...2 lines deleted...]
-      <c r="D132" t="str">
+      <c r="C557" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D557" t="str">
         <v>AI, Gaming</v>
       </c>
-      <c r="E132" t="str">
+      <c r="E557" t="str">
         <v>https://www.prnewswire.com/news-releases/viewx-launches-liber-and-immer-glasses-free-ai-3d-displays-on-kickstarter-302857181.html</v>
       </c>
-      <c r="F132" t="str">
+      <c r="F557" t="str">
         <v>The new 15.6- and 27-inch Spatial AI displays combine on-display 3D processing, high-speed eye tracking and a growing 3D software ecosystem for gaming, entertainment and professional applications. LOS ANGELES, Aug. 21, 2026 /PRNewswire/ -- ViewX, a developer of next-generation spatial...</v>
       </c>
     </row>
-    <row r="133">
-      <c r="A133" t="str">
+    <row r="558">
+      <c r="A558" t="str">
         <v>PlayOn Sports Brings the Nation's Top High School Football Games to Fans Nationwide with 2026 MaxPreps Game of the Week</v>
       </c>
-      <c r="B133" t="str">
+      <c r="B558" t="str">
         <v>2026-08-21</v>
       </c>
-      <c r="C133" t="str">
-[...2 lines deleted...]
-      <c r="D133" t="str">
+      <c r="C558" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D558" t="str">
         <v>Gaming, Media, Education</v>
       </c>
-      <c r="E133" t="str">
+      <c r="E558" t="str">
         <v>https://www.prnewswire.com/news-releases/playon-sports-brings-the-nations-top-high-school-football-games-to-fans-nationwide-with-2026-maxpreps-game-of-the-week-302857248.html</v>
       </c>
-      <c r="F133" t="str">
+      <c r="F558" t="str">
         <v>Game of the Week kicks off today with No. 1 St. John Bosco vs. No. 2 Bishop Gorman, streaming free nationwide on the MaxPreps YouTube channel and giving high school athletes, teams and communities a national stage ATLANTA, Aug. 21, 2026 /PRNewswire/ -- PlayOn Sports today kicks off the...</v>
       </c>
     </row>
-    <row r="134">
-      <c r="A134" t="str">
+    <row r="559">
+      <c r="A559" t="str">
         <v>Cinemo, Dolby, and SmashLabs Bring In-Car Immersive Gaming Experiences to the Next Level</v>
       </c>
-      <c r="B134" t="str">
+      <c r="B559" t="str">
         <v>2026-08-21</v>
       </c>
-      <c r="C134" t="str">
+      <c r="C559" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D134" t="str">
+      <c r="D559" t="str">
         <v>Automotive, Gaming</v>
       </c>
-      <c r="E134" t="str">
+      <c r="E559" t="str">
         <v>https://finance.yahoo.com/technology/articles/cinemo-dolby-smashlabs-bring-car-091800128.html</v>
       </c>
-      <c r="F134" t="str">
+      <c r="F559" t="str">
         <v>KARLSRUHE, Germany, August 21, 2026--Cinemo, a global leader and one-stop-shop provider for fully integrated, innovative multi-device in-car infotainment solutions, today announced a collaboration with Dolby Laboratories and SmashLabs to bring immersive, music-led gaming into the vehicle cabin creating highly engaging entertainment experiences across a broad range of in-car moments, whether on the move, parked, or while charging.</v>
       </c>
     </row>
-    <row r="135">
-      <c r="A135" t="str">
+    <row r="560">
+      <c r="A560" t="str">
         <v>Unlock Gaming Potential with Exciting New Gear at HyperX Level Awakening 2026</v>
       </c>
-      <c r="B135" t="str">
+      <c r="B560" t="str">
         <v>2026-08-20</v>
       </c>
-      <c r="C135" t="str">
+      <c r="C560" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D135" t="str">
+      <c r="D560" t="str">
         <v>Finance, SaaS, Gaming</v>
       </c>
-      <c r="E135" t="str">
+      <c r="E560" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/20/3348856/0/en/unlock-gaming-potential-with-exciting-new-gear-at-hyperx-level-awakening-2026.html</v>
       </c>
-      <c r="F135" t="str">
+      <c r="F560" t="str">
         <v>HyperX Cloud Alpha Air and HyperX Pulsefire Haste 3 Pro headline a new lineup designed to help gamers hear more, react faster, and play at their peak HyperX Cloud Alpha Air and HyperX Pulsefire Haste 3 Pro headline a new lineup designed to help gamers hear more, react faster, and play at their peak</v>
       </c>
     </row>
-    <row r="136">
-      <c r="A136" t="str">
+    <row r="561">
+      <c r="A561" t="str">
         <v>Bluberi Expands Creative Development with Three New Game Studios</v>
       </c>
-      <c r="B136" t="str">
+      <c r="B561" t="str">
         <v>2026-08-20</v>
       </c>
-      <c r="C136" t="str">
+      <c r="C561" t="str">
         <v>mlpr-newsfile</v>
       </c>
-      <c r="D136" t="str">
-[...2 lines deleted...]
-      <c r="E136" t="str">
+      <c r="D561" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E561" t="str">
         <v>https://www.newsfilecorp.com/release/310666/Bluberi-Expands-Creative-Development-with-Three-New-Game-Studios</v>
       </c>
-      <c r="F136" t="str">
+      <c r="F561" t="str">
         <v>Las Vegas, Nevada--(Newsfile Corp. - August 20, 2026) - Bluberi today announced a significant expansion of its game development organization with the addition of three new creative studios, reinforcing the company's long-term investment in Research and Develop innovation, talent, and game development across both land-based and online gaming.The expansion includes the launch of Blu Chip, a new Las Vegas-based game studio; a new Atlanta studio led by industry veteran Ron Williams II; and Bluberi's...</v>
       </c>
     </row>
-    <row r="137">
-      <c r="A137" t="str">
+    <row r="562">
+      <c r="A562" t="str">
         <v>Bring the Fire: Play Games on GeForce NOW With New Firefox Browser Support</v>
       </c>
-      <c r="B137" t="str">
+      <c r="B562" t="str">
         <v>2026-08-20</v>
       </c>
-      <c r="C137" t="str">
+      <c r="C562" t="str">
         <v>mlpr-nvidia</v>
       </c>
-      <c r="D137" t="str">
+      <c r="D562" t="str">
         <v>SaaS, Gaming, Education</v>
       </c>
-      <c r="E137" t="str">
+      <c r="E562" t="str">
         <v>https://blogs.nvidia.com/blog/geforce-now-thursday-firefox/</v>
       </c>
-      <c r="F137" t="str">
+      <c r="F562" t="str">
         <v>It’s a new way into the cloud.  GeForce NOW welcomes Firefox support to the cloud, opening up another way to jump into high-performance PC gaming straight from the browser, starting today. Whether on a school laptop or everyday PC, it’s now even easier to play supported PC games without downloading a dedicated app. Plus, discover […]</v>
       </c>
     </row>
-    <row r="138">
-      <c r="A138" t="str">
+    <row r="563">
+      <c r="A563" t="str">
         <v>Demeo x Dungeons &amp; Dragons: Battlemarked Expands to New Platforms with New Adventures on September 22</v>
       </c>
-      <c r="B138" t="str">
+      <c r="B563" t="str">
         <v>2026-08-20</v>
       </c>
-      <c r="C138" t="str">
+      <c r="C563" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D138" t="str">
-[...2 lines deleted...]
-      <c r="E138" t="str">
+      <c r="D563" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E563" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=359154</v>
       </c>
-      <c r="F138" t="str">
+      <c r="F563" t="str">
         <v>Adventurers, mark your calendars because September 22 is shaping up to be the biggest day yet for Demeo x Dungeons &amp;amp; Dragons: Battlemarked. Today Resolution Games, in collaboration with Wizards of the Coast, a division of Hasbro, announced that September 22 will mark the game&amp;#39;s long-awaited debut on XBOX ( pre-order available now ) as well as the launch of &amp;#8220;Campaign III: Twilight&amp;#39;s End,&amp;#8221; a brand-new premium downloadable adventure (trailer here ). Launching the same day across XBOX ( pre... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359154</v>
       </c>
     </row>
-    <row r="139">
-      <c r="A139" t="str">
+    <row r="564">
+      <c r="A564" t="str">
         <v>Icon elements inspired by the Fire Emblem™: Three Houses game are here for a limited time</v>
       </c>
-      <c r="B139" t="str">
+      <c r="B564" t="str">
         <v>2026-08-20</v>
       </c>
-      <c r="C139" t="str">
+      <c r="C564" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D139" t="str">
-[...2 lines deleted...]
-      <c r="E139" t="str">
+      <c r="D564" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E564" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=359184</v>
       </c>
-      <c r="F139" t="str">
+      <c r="F564" t="str">
         <v>Time to refresh your user icon? Redeem your My Nintendo&amp;#8482; Platinum Points* for exclusive rewards, including icon elements you can use to create a new look for your user icon! - - Icon elements featuring the Fire Emblem&amp;#8482;: Three Houses game are available at these times: - - - &amp;#8226; Wave 1: 8/19 at 6:00 p.m. PT - 8/26 at 5:59 p.m. PT - &amp;#8226; Wave 2: 8/26 at 6:00 p.m. PT - 9/2 at 5:59 p.m. PT - - - Fire Emblem: Three Houses - - War is coming to the continent of F�dlan. Here, order is maintained by... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359184</v>
       </c>
     </row>
-    <row r="140">
-      <c r="A140" t="str">
+    <row r="565">
+      <c r="A565" t="str">
         <v>Mattel Brick Shop™ Celebrates 25 Years of Microsoft's Iconic XBOX Game Console with New Premium Building Set</v>
       </c>
-      <c r="B140" t="str">
+      <c r="B565" t="str">
         <v>2026-08-20</v>
       </c>
-      <c r="C140" t="str">
+      <c r="C565" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D140" t="str">
+      <c r="D565" t="str">
         <v>Finance, Retail, Gaming</v>
       </c>
-      <c r="E140" t="str">
+      <c r="E565" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=359172</v>
       </c>
-      <c r="F140" t="str">
+      <c r="F565" t="str">
         <v>Mattel, Inc. (NASDAQ: MAT), a leading global play and family entertainment company and owner of one of the world&amp;#39;s most iconic brand portfolios, announced a new release from its premium building brand Mattel Brick Shop&amp;#8482;, a highly detailed, 1:1-scale buildable display model of the original Microsoft XBOX console. Created in celebration of the console&amp;#39;s 25th anniversary, the collector display piece is available for presale now at select retailers globally, including Amazon, Best Buy and Matt... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359172</v>
       </c>
     </row>
-    <row r="141">
-      <c r="A141" t="str">
+    <row r="566">
+      <c r="A566" t="str">
         <v>DouYu International Holdings Limited Reports Second Quarter 2026 Unaudited Financial Results</v>
       </c>
-      <c r="B141" t="str">
+      <c r="B566" t="str">
         <v>2026-08-20</v>
       </c>
-      <c r="C141" t="str">
+      <c r="C566" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D141" t="str">
+      <c r="D566" t="str">
         <v>Finance, SaaS, Gaming, Media</v>
       </c>
-      <c r="E141" t="str">
+      <c r="E566" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/20/3348142/0/en/douyu-international-holdings-limited-reports-second-quarter-2026-unaudited-financial-results.html</v>
       </c>
-      <c r="F141" t="str">
+      <c r="F566" t="str">
         <v>WUHAN, China, Aug. 20, 2026 (GLOBE NEWSWIRE) -- DouYu International Holdings Limited ("DouYu" or the "Company") (Nasdaq: DOYU), a leading game-centric live streaming platform in China and a pioneer in the eSports value chain, today announced its unaudited financial results for the second quarter ended June 30, 2026.</v>
       </c>
     </row>
-    <row r="142">
-      <c r="A142" t="str">
+    <row r="567">
+      <c r="A567" t="str">
         <v>NetEase Announces Second Quarter and Interim 2026 Unaudited Financial Results</v>
       </c>
-      <c r="B142" t="str">
+      <c r="B567" t="str">
         <v>2026-08-20</v>
       </c>
-      <c r="C142" t="str">
-[...2 lines deleted...]
-      <c r="D142" t="str">
+      <c r="C567" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D567" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E142" t="str">
+      <c r="E567" t="str">
         <v>https://www.prnewswire.com/news-releases/netease-announces-second-quarter-and-interim-2026-unaudited-financial-results-302856259.html</v>
       </c>
-      <c r="F142" t="str">
+      <c r="F567" t="str">
         <v>HONG KONG, Aug. 20, 2026 /PRNewswire/ -- NetEase, Inc. (NASDAQ: NTES and HKEX: 9999, "NetEase" or the "Company"), a leading internet and game services provider, today announced its unaudited financial results for the second quarter ended June 30, 2026. In this results announcement, "we",...</v>
       </c>
     </row>
-    <row r="143">
-      <c r="A143" t="str">
+    <row r="568">
+      <c r="A568" t="str">
         <v>3 Ways to Slay: CurlyMe 3-In-1 Half Wig Sparks a New Hair Revolution</v>
       </c>
-      <c r="B143" t="str">
+      <c r="B568" t="str">
         <v>2026-08-20</v>
       </c>
-      <c r="C143" t="str">
+      <c r="C568" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D143" t="str">
-[...2 lines deleted...]
-      <c r="E143" t="str">
+      <c r="D568" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E568" t="str">
         <v>https://pr-inside.com/ways-to-slay-curlyme-3-in-1-half-wig-sparks-a-new-hair-revolution-r5214287.htm</v>
       </c>
-      <c r="F143" t="str">
+      <c r="F568" t="str">
         <v>(PR-inside.com) HENAN, CN / ACCESS Newswire / August 20, 2026 / Black women constantly hunt for affordable, low-effort, and protective hair solutions. The CurlyMe 3-in-1 half wig easily became one of the top picks out there. It's super versatile, made with top-tier quality, and simple enough for beginners. Make one purchase and get three trendy wig styles to totally revolutionize your hair game. The Revolutionary 3-In-1 Design A star feature of the CurlyMe half wig is its flexible 3-in-1 design, and it's bringing a whole new revolution to hairstyling. One single wig can be worn three ways: half wig, headband wig, and ponytail ..</v>
       </c>
     </row>
-    <row r="144">
-      <c r="A144" t="str">
+    <row r="569">
+      <c r="A569" t="str">
         <v>Alpha Compute July 2026 Monthly Update: Total Gamee Revenue and Alpha-01 NVIDIA Cluster Cash Receipts for July were $1.57 million, representing an approximately 35x increase over the Company’s total revenue in April 2026</v>
       </c>
-      <c r="B144" t="str">
+      <c r="B569" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C144" t="str">
+      <c r="C569" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D144" t="str">
+      <c r="D569" t="str">
         <v>Finance, AI, Gaming</v>
       </c>
-      <c r="E144" t="str">
+      <c r="E569" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/19/3347947/0/en/alpha-compute-july-2026-monthly-update-total-gamee-revenue-and-alpha-01-nvidia-cluster-cash-receipts-for-july-were-1-57-million-representing-an-approximately-35x-increase-over-the-.html</v>
       </c>
-      <c r="F144" t="str">
+      <c r="F569" t="str">
         <v>Alpha-01 deployment fully funded by $6.4 million customer prepayment of lease payments; AI gaming subsidiary Gamee delivers third consecutive month of revenue growth with positive EBITDA; company builds out Global Infrastructure Services executive bench and reports sales pipeline in excess of $1.5 billion Alpha-01 deployment fully funded by $6.4 million customer prepayment of lease payments; AI gaming subsidiary Gamee delivers third consecutive month of revenue growth with positive EBITDA; company builds out Global Infrastructure Services executive bench and reports sales pipeline in excess of $1.5 billion</v>
       </c>
     </row>
-    <row r="145">
-      <c r="A145" t="str">
+    <row r="570">
+      <c r="A570" t="str">
         <v>Xsolla Announces Multi-Year Strategic Partnership With the Good Game Club Podcast to Amplify Positive Stories From the Global Games Industry</v>
       </c>
-      <c r="B145" t="str">
+      <c r="B570" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C145" t="str">
+      <c r="C570" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D145" t="str">
+      <c r="D570" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E145" t="str">
+      <c r="E570" t="str">
         <v>https://finance.yahoo.com/media-advertising/articles/xsolla-announces-multi-strategic-partnership-161000234.html</v>
       </c>
-      <c r="F145" t="str">
+      <c r="F570" t="str">
         <v>LOS ANGELES, August 19, 2026--Xsolla, a global video game commerce company, today announced a multi-year strategic partnership with Good Game Club, the independent, global podcast dedicated to sharing positive stories from the gaming ecosystem. The partnership builds on a broader effort to support the developers, publishers, and creators shaping the future of the games industry in a positive way by supporting good stories from the human side of video game businesses. The partnership spans the gl</v>
       </c>
     </row>
-    <row r="146">
-      <c r="A146" t="str">
+    <row r="571">
+      <c r="A571" t="str">
         <v>Central Cee and Coca‑Cola Drop New Song 'The Team' – A Soundtrack To Your Premier League Season</v>
       </c>
-      <c r="B146" t="str">
+      <c r="B571" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C146" t="str">
+      <c r="C571" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D146" t="str">
+      <c r="D571" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E146" t="str">
+      <c r="E571" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=359109</v>
       </c>
-      <c r="F146" t="str">
+      <c r="F571" t="str">
         <v>Coca-Cola Zero Sugar, the Official Soft Drink of the Premier League, and West London-hailing global rap phenomenon Central Cee have released a new original track &amp;#39;The Team&amp;#39;, an ode to the beautiful game. - - Made for Coca-Cola&amp;#39;s new Premier League campaign &amp;#39;Taste Every Second&amp;#39;, the original track &amp;#39;The Team&amp;#39; released under Live Yours (Columbia Records) and Coca-Cola&amp;#39;s own real thing records, is the exclusive soundtrack this season has been waiting for. Landing on streaming platforms on 18th... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359109</v>
       </c>
     </row>
-    <row r="147">
-      <c r="A147" t="str">
+    <row r="572">
+      <c r="A572" t="str">
         <v>Epomaker × Human Fall Flat HE108: A Keyboard Inspired by 10 Years of ...</v>
       </c>
-      <c r="B147" t="str">
+      <c r="B572" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C147" t="str">
+      <c r="C572" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D147" t="str">
-[...2 lines deleted...]
-      <c r="E147" t="str">
+      <c r="D572" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E572" t="str">
         <v>https://pr-inside.com/epomaker-human-fall-flat-he108-a-keyboard-inspired-by-10-years-of-r5213995.htm</v>
       </c>
-      <c r="F147" t="str">
+      <c r="F572" t="str">
         <v>(PR-inside.com) Created to celebrate Human Fall Flat's 10th anniversary, the official collaboration combines playful design with Hall Effect gaming performance. NEW YORK CITY, NY / ACCESS Newswire / August 19, 2026 / Human Fall Flat has entertained millions of players around the world with its charming characters, lifelike physics, and memorable multiplayer moments. To celebrate the game's 10th anniversary, Epomaker has partnered with Human Fall Flat to introduce the Epomaker × Human Fall Flat HE108, a special edition wireless Hall Effect keyboard inspired by the game's iconic world. Created around a shared commitment to putting community first, this collaboration combines the exclusive ..</v>
       </c>
     </row>
-    <row r="148">
-      <c r="A148" t="str">
+    <row r="573">
+      <c r="A573" t="str">
         <v>Epomaker × Human Fall Flat HE108: A Keyboard Inspired by 10 Years of Fun</v>
       </c>
-      <c r="B148" t="str">
+      <c r="B573" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C148" t="str">
+      <c r="C573" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D148" t="str">
-[...2 lines deleted...]
-      <c r="E148" t="str">
+      <c r="D573" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E573" t="str">
         <v>https://www.newswire.com/news/epomaker-human-fall-flat-he108-a-keyboard-inspired-by-10-years-of-fun</v>
       </c>
-      <c r="F148" t="str">
+      <c r="F573" t="str">
         <v>Created to celebrate Human Fall Flat's 10th anniversary, the official collaboration combines playful design with Hall Effect gaming performance.</v>
       </c>
     </row>
-    <row r="149">
-      <c r="A149" t="str">
+    <row r="574">
+      <c r="A574" t="str">
         <v>Marquis Who's Who Interviews and Honors Ricardo Sisnett for Leadership ...</v>
       </c>
-      <c r="B149" t="str">
+      <c r="B574" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C149" t="str">
+      <c r="C574" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D149" t="str">
+      <c r="D574" t="str">
         <v>AI, Gaming, Media</v>
       </c>
-      <c r="E149" t="str">
+      <c r="E574" t="str">
         <v>https://pr-inside.com/marquis-who-s-who-interviews-and-honors-ricardo-sisnett-for-leadership-r5213988.htm</v>
       </c>
-      <c r="F149" t="str">
+      <c r="F574" t="str">
         <v>(PR-inside.com) SAN DIEGO, CA / ACCESS Newswire / August 19, 2026 / Marquis Who's Who is proud to interview and honor Ricardo Sisnett for his distinguished contributions to technology, software development, artificial intelligence and the video game industry. As in all Marquis Who's Who biographical volumes, individuals profiled are selected on the basis of current reference value. Factors such as position, noteworthy accomplishments, visibility and prominence in a field are all taken into account during the selection process. In Mr. Sisnett's case, that recognition reflects a career defined by technical excellence, international experience, creative curiosity and a commitment to making technology ..</v>
       </c>
     </row>
-    <row r="150">
-      <c r="A150" t="str">
+    <row r="575">
+      <c r="A575" t="str">
         <v>Tom Clancy's Rainbow Six(R) Siege Cuts Critical Toxic Voice Chat by ...</v>
       </c>
-      <c r="B150" t="str">
+      <c r="B575" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C150" t="str">
+      <c r="C575" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D150" t="str">
+      <c r="D575" t="str">
         <v>AI, SaaS, Gaming</v>
       </c>
-      <c r="E150" t="str">
+      <c r="E575" t="str">
         <v>https://pr-inside.com/tom-clancy-s-rainbow-six-r-siege-cuts-critical-toxic-voice-chat-by-r5213972.htm</v>
       </c>
-      <c r="F150" t="str">
+      <c r="F575" t="str">
         <v>(PR-inside.com) ToxMod gives Rainbow Six Siege team its first scalable view into voice chat and actionable intelligence to support a healthier player community, reducing critical toxic voice chat by 50% BOSTON, MA / ACCESS Newswire / August 19, 2026 / Modulate , the frontier conversational voice intelligence company, today announced thatRainbow Six Siege has reduced critical toxic voice chat by 50% using ToxMod , Modulate's AI-powered voice intelligence platform. Following a year of measurable improvements in player behavior and moderation outcomes, Ubisoft has renewed its partnership with Modulate to continue supporting healthier voice chat experiences across the game. General voice toxicity also ..</v>
       </c>
     </row>
-    <row r="151">
-      <c r="A151" t="str">
+    <row r="576">
+      <c r="A576" t="str">
         <v>JACK.com Taps Livestream Superstar N3on to Spearhead U.S. Expansion</v>
       </c>
-      <c r="B151" t="str">
+      <c r="B576" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C151" t="str">
-[...2 lines deleted...]
-      <c r="D151" t="str">
+      <c r="C576" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D576" t="str">
         <v>SaaS, Gaming, Media</v>
       </c>
-      <c r="E151" t="str">
+      <c r="E576" t="str">
         <v>https://www.prnewswire.com/news-releases/jackcom-taps-livestream-superstar-n3on-to-spearhead-us-expansion-302854860.html</v>
       </c>
-      <c r="F151" t="str">
+      <c r="F576" t="str">
         <v>Global livestream star joins the international gaming platform to help drive its growth through exclusive content, livestreams and fan experiences LOS ANGELES, Aug. 19, 2026 /PRNewswire/ -- Global creator and livestreaming powerhouse N3on has signed a new partnership with JACK.com, the...</v>
       </c>
     </row>
-    <row r="152">
-      <c r="A152" t="str">
+    <row r="577">
+      <c r="A577" t="str">
         <v>Winners Inc. Announces Approval of Gaming License For Its Prediction Markets Trading Platform Mevu.com</v>
       </c>
-      <c r="B152" t="str">
+      <c r="B577" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C152" t="str">
+      <c r="C577" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D152" t="str">
+      <c r="D577" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E152" t="str">
+      <c r="E577" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/19/3347634/0/en/winners-inc-announces-approval-of-gaming-license-for-its-prediction-markets-trading-platform-mevu-com.html</v>
       </c>
-      <c r="F152" t="str">
+      <c r="F577" t="str">
         <v>Winners Announces Approval of Gaming License For Its Prediction Markets Trading Platform Mevu.com</v>
       </c>
     </row>
-    <row r="153">
-      <c r="A153" t="str">
+    <row r="578">
+      <c r="A578" t="str">
         <v>Mathnasium Opens in Downtown Concord, Invites Families to Sept. 12 Grand Opening</v>
       </c>
-      <c r="B153" t="str">
+      <c r="B578" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C153" t="str">
-[...5 lines deleted...]
-      <c r="E153" t="str">
+      <c r="C578" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D578" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E578" t="str">
         <v>https://www.prnewswire.com/news-releases/mathnasium-opens-in-downtown-concord-invites-families-to-sept-12-grand-opening-302854627.html</v>
       </c>
-      <c r="F153" t="str">
+      <c r="F578" t="str">
         <v>Former Acton location has relocated to 197 Sudbury Road and continues to serve families as Mathnasium of Acton Concord New center offers personalized math instruction for students in grades K-12 Free grand opening celebration will feature family activities, Kona Ice and a Nintendo Switch...</v>
       </c>
     </row>
-    <row r="154">
-      <c r="A154" t="str">
+    <row r="579">
+      <c r="A579" t="str">
         <v>Cizzle Brands Corporation Announces Filing of Form F-10 Registration Statement with the U.S. Securities and Exchange Commission and Intention to List on a U.S. Exchange; Appoints Finance &amp; Governance Veteran Dominic Scarangella to Board of Directors</v>
       </c>
-      <c r="B154" t="str">
+      <c r="B579" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C154" t="str">
+      <c r="C579" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D154" t="str">
+      <c r="D579" t="str">
         <v>Healthcare, Gaming</v>
       </c>
-      <c r="E154" t="str">
+      <c r="E579" t="str">
         <v>https://finance.yahoo.com/markets/stocks/articles/cizzle-brands-corporation-announces-filing-115000229.html</v>
       </c>
-      <c r="F154" t="str">
+      <c r="F579" t="str">
         <v>TORONTO, August 19, 2026--Cizzle Brands Corporation (Cboe Canada: CZZL; OTCQB: CZZLF; Frankfurt: 8YF) ("Cizzle Brands" or the "Company"), the vertically integrated sports nutrition company that is elevating the game in health and wellness, is pleased to announce two important milestones in support of its continued growth: (i) the filing of a registration statement on Form F-10 (the "Registration Statement") with the United States Securities and Exchange Commission (the "SEC"), together with the</v>
       </c>
     </row>
-    <row r="155">
-      <c r="A155" t="str">
+    <row r="580">
+      <c r="A580" t="str">
         <v>HAVIT präsentiert auf der Gamescom 2026 seine jahrzehntelange Audio-Expertise</v>
       </c>
-      <c r="B155" t="str">
+      <c r="B580" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C155" t="str">
-[...5 lines deleted...]
-      <c r="E155" t="str">
+      <c r="C580" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D580" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E580" t="str">
         <v>https://www.prnewswire.com/news-releases/havit-prasentiert-auf-der-gamescom-2026-seine-jahrzehntelange-audio-expertise-302838818.html</v>
       </c>
-      <c r="F155" t="str">
+      <c r="F580" t="str">
         <v>KÖLN, Deutschland, 19. August 2026 /PRNewswire/ -- HAVIT, eine weltweit tätige Marke für Verbrauchertechnik, wird ihre neuesten Gaming-Produkte auf der Gamescom 2026 in Köln vorstellen und dabei zeigen, wie die Marke akustische Innovationen und Gaming-Technologie miteinander verbindet, um...</v>
       </c>
     </row>
-    <row r="156">
-      <c r="A156" t="str">
+    <row r="581">
+      <c r="A581" t="str">
         <v>HAVIT Showcases Its Decades of Audio Expertise at Gamescom 2026</v>
       </c>
-      <c r="B156" t="str">
+      <c r="B581" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C156" t="str">
-[...2 lines deleted...]
-      <c r="D156" t="str">
+      <c r="C581" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D581" t="str">
         <v>Retail, Gaming</v>
       </c>
-      <c r="E156" t="str">
+      <c r="E581" t="str">
         <v>https://www.prnewswire.com/news-releases/havit-showcases-its-decades-of-audio-expertise-at-gamescom-2026-302837973.html</v>
       </c>
-      <c r="F156" t="str">
+      <c r="F581" t="str">
         <v>COLOGNE, Germany, Aug. 19, 2026 /PRNewswire/ -- HAVIT, a global consumer tech brand, will bring its latest gaming gear to Gamescom 2026 in Cologne, presenting how the brand combines acoustic innovation and gaming technology to deliver immersive and competitive experiences for players...</v>
       </c>
     </row>
-    <row r="157">
-      <c r="A157" t="str">
+    <row r="582">
+      <c r="A582" t="str">
         <v>Qatar to Showcase Its Gaming Ambitions at Gamescom 2026</v>
       </c>
-      <c r="B157" t="str">
+      <c r="B582" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C157" t="str">
+      <c r="C582" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D157" t="str">
-[...2 lines deleted...]
-      <c r="E157" t="str">
+      <c r="D582" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E582" t="str">
         <v>https://finance.yahoo.com/media-advertising/articles/qatar-showcase-gaming-ambitions-gamescom-070000165.html</v>
       </c>
-      <c r="F157" t="str">
+      <c r="F582" t="str">
         <v>DOHA, Qatar, August 19, 2026--Qatar to showcase its gaming ambitions at Gamescom 2026</v>
       </c>
     </row>
-    <row r="158">
-      <c r="A158" t="str">
+    <row r="583">
+      <c r="A583" t="str">
         <v>GCI : Le problème des 174 milliards de streaming illégal lors de la Coupe du monde</v>
       </c>
-      <c r="B158" t="str">
+      <c r="B583" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C158" t="str">
-[...2 lines deleted...]
-      <c r="D158" t="str">
+      <c r="C583" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D583" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E158" t="str">
+      <c r="E583" t="str">
         <v>https://www.prnewswire.com/news-releases/gci--le-probleme-des-174-milliards-de-streaming-illegal-lors-de-la-coupe-du-monde-302853927.html</v>
       </c>
-      <c r="F158" t="str">
+      <c r="F583" t="str">
         <v>La GCI estime à 174,3 milliards le nombre de visionnages illégaux éligibles à l'échelle mondiale pendant la Coupe du monde de la FIFA 2026, dont 95 % comportaient des publicités pour des jeux d'argent non réglementés. HENDERSON, Nevada, 19 août 2026 /PRNewswire/ -- La Gaming Compliance...</v>
       </c>
     </row>
-    <row r="159">
-      <c r="A159" t="str">
+    <row r="584">
+      <c r="A584" t="str">
         <v>GCI: Das Problem der illegalen Streamings bei der Weltmeisterschaft im Wert von 174 Milliarden</v>
       </c>
-      <c r="B159" t="str">
+      <c r="B584" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C159" t="str">
-[...5 lines deleted...]
-      <c r="E159" t="str">
+      <c r="C584" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D584" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E584" t="str">
         <v>https://www.prnewswire.com/news-releases/gci-das-problem-der-illegalen-streamings-bei-der-weltmeisterschaft-im-wert-von-174-milliarden-302853928.html</v>
       </c>
-      <c r="F159" t="str">
+      <c r="F584" t="str">
         <v>GCI schätzt die weltweite Zahl der relevanten Aufrufe illegaler Streams während der FIFA-Fußball-Weltmeisterschaft 2026 auf 174,3 Milliarden, wobei 95 % davon Werbung für unregulierte Glücksspielangebote enthalten. HENDERSON, Nevada, 19. August 2026 /PRNewswire/ -- Gaming Compliance...</v>
       </c>
     </row>
-    <row r="160">
-      <c r="A160" t="str">
+    <row r="585">
+      <c r="A585" t="str">
         <v>GCI: The World Cup's 174 Billion Illegal Streaming Problem</v>
       </c>
-      <c r="B160" t="str">
+      <c r="B585" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C160" t="str">
-[...2 lines deleted...]
-      <c r="D160" t="str">
+      <c r="C585" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D585" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E160" t="str">
+      <c r="E585" t="str">
         <v>https://www.prnewswire.com/news-releases/gci-the-world-cups-174-billion-illegal-streaming-problem-302852859.html</v>
       </c>
-      <c r="F160" t="str">
+      <c r="F585" t="str">
         <v>GCI estimates 174.3 billion qualifying illegal stream views globally across the 2026 FIFA World Cup, with 95% carrying advertising for unregulated gambling HENDERSON, Nev. , Aug. 19, 2026 /PRNewswire/ -- Gaming Compliance International (GCI) today releases its first complete global...</v>
       </c>
     </row>
-    <row r="161">
-      <c r="A161" t="str">
+    <row r="586">
+      <c r="A586" t="str">
         <v>GCI:El problema de los 174.000 millones de visualizaciones ilegales en streaming durante la Copa Mundial</v>
       </c>
-      <c r="B161" t="str">
+      <c r="B586" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C161" t="str">
-[...2 lines deleted...]
-      <c r="D161" t="str">
+      <c r="C586" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D586" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E161" t="str">
+      <c r="E586" t="str">
         <v>https://www.prnewswire.com/news-releases/gciel-problema-de-los-174-000-millones-de-visualizaciones-ilegales-en-streaming-durante-la-copa-mundial-302853931.html</v>
       </c>
-      <c r="F161" t="str">
+      <c r="F586" t="str">
         <v>GCI estima que a nivel mundial se registraron 174.300 millones de visualizaciones ilegales en streaming durante la Copa Mundial de la FIFA 2026, de las cuales el 95% incluían publicidad de apuestas no reguladas. HENDERSON, Nev., 19 de agosto de 2026 /PRNewswire/ -- Gaming Compliance...</v>
       </c>
     </row>
-    <row r="162">
-      <c r="A162" t="str">
+    <row r="587">
+      <c r="A587" t="str">
         <v>Tempest Droneworx Unveils Game-Changing Corvus MRDR(TM) for Developers</v>
       </c>
-      <c r="B162" t="str">
+      <c r="B587" t="str">
         <v>2026-08-18</v>
       </c>
-      <c r="C162" t="str">
+      <c r="C587" t="str">
         <v>mlpr-newsfile</v>
       </c>
-      <c r="D162" t="str">
-[...2 lines deleted...]
-      <c r="E162" t="str">
+      <c r="D587" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E587" t="str">
         <v>https://www.newsfilecorp.com/release/310322/Tempest-Droneworx-Unveils-GameChanging-Corvus-MRDRTM-for-Developers</v>
       </c>
-      <c r="F162" t="str">
+      <c r="F587" t="str">
         <v>Houston, Texas--(Newsfile Corp. - August 18, 2026) - Autonomous developers spend enormous amounts of time and money getting to the point where they can test. Aircraft, crews, ranges, travel, weather, and hardware are all part of the equation.      Tempest Droneworx built Corvus MRDR (Modular Robotics Development &amp; Reporting) to change that equation-allowing engineers to test their own algorithms and control methods at scale, then      progressively replace simulated vehicles with real ones...</v>
       </c>
     </row>
-    <row r="163">
-      <c r="A163" t="str">
+    <row r="588">
+      <c r="A588" t="str">
         <v>Red Sparrow Digital Partners with Australian Game Development Studio Virtual Escapes Gaming</v>
       </c>
-      <c r="B163" t="str">
+      <c r="B588" t="str">
         <v>2026-08-18</v>
       </c>
-      <c r="C163" t="str">
+      <c r="C588" t="str">
         <v>Express Press Release</v>
       </c>
-      <c r="D163" t="str">
-[...2 lines deleted...]
-      <c r="E163" t="str">
+      <c r="D588" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E588" t="str">
         <v>https://express-press-release.net/news/2026/08/18/1766674</v>
       </c>
-      <c r="F163" t="str">
+      <c r="F588" t="str">
         <v>Dhaka, Bangladesh, 2026-08-18 — /EPR Network/ — Red Sparrow Digital (RSD), a leading digital marketing agency in Bangladesh, has officially onboarded Virtual Escapes Gaming, an Australian [read full press release...]</v>
       </c>
     </row>
-    <row r="164">
-      <c r="A164" t="str">
+    <row r="589">
+      <c r="A589" t="str">
         <v>Team Liquid and Alienware Extend Esports' Longest-Running Partnership</v>
       </c>
-      <c r="B164" t="str">
+      <c r="B589" t="str">
         <v>2026-08-18</v>
       </c>
-      <c r="C164" t="str">
+      <c r="C589" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D164" t="str">
-[...2 lines deleted...]
-      <c r="E164" t="str">
+      <c r="D589" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E589" t="str">
         <v>https://finance.yahoo.com/media-advertising/articles/team-liquid-alienware-extend-esports-160000196.html</v>
       </c>
-      <c r="F164" t="str">
+      <c r="F589" t="str">
         <v>LOS ANGELES, August 18, 2026--Global esports powerhouse Team Liquid and Dell Technologies’ iconic gaming brand, Alienware, today announced a new five-year extension of their historic collaboration, continuing the longest-running partnership in esports. The new agreement, which includes future extension options, carries through 2031.</v>
       </c>
     </row>
-    <row r="165">
-      <c r="A165" t="str">
+    <row r="590">
+      <c r="A590" t="str">
         <v>Labor Day Weekend 2026 Rounds Out the A250 Celebration at Georgia’s Lanier Islands Resort</v>
       </c>
-      <c r="B165" t="str">
+      <c r="B590" t="str">
         <v>2026-08-18</v>
       </c>
-      <c r="C165" t="str">
+      <c r="C590" t="str">
         <v>Express Press Release</v>
       </c>
-      <c r="D165" t="str">
-[...2 lines deleted...]
-      <c r="E165" t="str">
+      <c r="D590" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E590" t="str">
         <v>https://express-press-release.net/news/2026/08/18/1766202</v>
       </c>
-      <c r="F165" t="str">
+      <c r="F590" t="str">
         <v>BUFORD, GA, United States, 2026-08-18 — /EPR Network/ — Marking the unofficial end of summer for many, Labor Day Weekend at Lanier Islands Resort also represents [read full press release...]</v>
       </c>
     </row>
-    <row r="166">
-      <c r="A166" t="str">
+    <row r="591">
+      <c r="A591" t="str">
         <v>Introducing Cobham Next Gen</v>
       </c>
-      <c r="B166" t="str">
+      <c r="B591" t="str">
         <v>2026-08-18</v>
       </c>
-      <c r="C166" t="str">
+      <c r="C591" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D166" t="str">
-[...2 lines deleted...]
-      <c r="E166" t="str">
+      <c r="D591" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E591" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=359016</v>
       </c>
-      <c r="F166" t="str">
+      <c r="F591" t="str">
         <v>The new name more accurately reflects the age profile of our leading Academy side and Chelsea&amp;#39;s long-standing heritage of developing the next generation of players for the senior game. While the squad competed in Premier League 2 as an Under-21s side, its average age last season was closer to that of an Under-18s group, with several players as young as 16 years old featuring regularly. - - Cobham Next Gen also better fits the role of the squad within the Academy. It recognises a group of yo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359016</v>
       </c>
     </row>
-    <row r="167">
-      <c r="A167" t="str">
+    <row r="592">
+      <c r="A592" t="str">
         <v>2026 NFL Melbourne National Anthem and In-Game Entertainment Announced</v>
       </c>
-      <c r="B167" t="str">
+      <c r="B592" t="str">
         <v>2026-08-18</v>
       </c>
-      <c r="C167" t="str">
+      <c r="C592" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D167" t="str">
+      <c r="D592" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E167" t="str">
+      <c r="E592" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=359011</v>
       </c>
-      <c r="F167" t="str">
+      <c r="F592" t="str">
         <v>The National Football League announced that Australian singer Cody Simpson and American rock band Infinity Song will perform the National Anthems of Australia and the United States prior to the 2026 NFL Melbourne Game between the San Francisco 49ers and Los Angeles Rams on Friday, Sept. 11 at 10:35 a.m. ET AEST live on Netflix (Thursday, Sept. 10 at 8:35 p.m. ET in the United States) at the Melbourne Cricket Ground. - - Simpson will perform the Australian National Anthem, followed by Infi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359011</v>
       </c>
     </row>
-    <row r="168">
-      <c r="A168" t="str">
+    <row r="593">
+      <c r="A593" t="str">
         <v>Anno 117: Pax Romana – Tune In August 20 for The Hippodrome DLC Livestream</v>
       </c>
-      <c r="B168" t="str">
+      <c r="B593" t="str">
         <v>2026-08-18</v>
       </c>
-      <c r="C168" t="str">
+      <c r="C593" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D168" t="str">
-[...2 lines deleted...]
-      <c r="E168" t="str">
+      <c r="D593" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E593" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=359004</v>
       </c>
-      <c r="F168" t="str">
+      <c r="F593" t="str">
         <v>Anno 117: Pax Romana&amp;#39;s second DLC, The Hippodrome, is launching on August 20 for PS5, Xbox Series X: S, and PC via the Ubisoft Store, Steam, and the Epic Games Store. To celebrate, developers will host a livestream at 5:00 PM CEST/8:00 AM PDT on August 20 at twitch.tv/annogame. The livestream will dive deep into The Hippodrome&amp;#39;s gameplay, giving you all the details you&amp;#39;ll need to become a chariot-racing champion. - - The dev team will also highlight the improvements and quality-of-life f... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359004</v>
       </c>
     </row>
-    <row r="169">
-      <c r="A169" t="str">
+    <row r="594">
+      <c r="A594" t="str">
         <v>Inspired Announces General Counsel Transition</v>
       </c>
-      <c r="B169" t="str">
+      <c r="B594" t="str">
         <v>2026-08-18</v>
       </c>
-      <c r="C169" t="str">
+      <c r="C594" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D169" t="str">
+      <c r="D594" t="str">
         <v>Finance, Gaming, Media</v>
       </c>
-      <c r="E169" t="str">
+      <c r="E594" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/18/3346921/0/en/inspired-announces-general-counsel-transition.html</v>
       </c>
-      <c r="F169" t="str">
+      <c r="F594" t="str">
         <v>NEW YORK, Aug. 18, 2026 (GLOBE NEWSWIRE) -- Inspired Entertainment, Inc. (“Inspired” or the “Company”) (NASDAQ: INSE), a leading B2B provider of gaming content, technology, hardware and services, today announced that Simona Camilleri has stepped down from her role as General Counsel. The Company’s Board of Directors has promoted Carys Damon, Inspired’s Corporate Secretary, to the role of Executive Vice President, General Counsel and Board Secretary effective September 7, 2026. Dr. Camilleri will remain available to assist with the transition through the end of 2026.</v>
       </c>
     </row>
-    <row r="170">
-      <c r="A170" t="str">
+    <row r="595">
+      <c r="A595" t="str">
         <v>Reliance Animation Academy Ultadanga Emerges as a Leading Game Design Institute in Kolkata with Industry-Oriented Training</v>
       </c>
-      <c r="B170" t="str">
+      <c r="B595" t="str">
         <v>2026-08-18</v>
       </c>
-      <c r="C170" t="str">
+      <c r="C595" t="str">
         <v>Express Press Release</v>
       </c>
-      <c r="D170" t="str">
+      <c r="D595" t="str">
         <v>Gaming, Education</v>
       </c>
-      <c r="E170" t="str">
+      <c r="E595" t="str">
         <v>https://express-press-release.net/news/2026/08/18/1765949</v>
       </c>
-      <c r="F170" t="str">
+      <c r="F595" t="str">
         <v>Kolkata, India, 2026-08-18 — /EPR Network/ — Responding to this growing need, Reliance Animation Academy Ultadanga is strengthening its position as a leading Game Design [read full press release...]</v>
       </c>
     </row>
-    <row r="171">
-      <c r="A171" t="str">
+    <row r="596">
+      <c r="A596" t="str">
         <v>Galaxy Gaming Completes Landmark Progressive Jackpot Deployment Across MSC Cruises In North America</v>
       </c>
-      <c r="B171" t="str">
+      <c r="B596" t="str">
         <v>2026-08-18</v>
       </c>
-      <c r="C171" t="str">
+      <c r="C596" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D171" t="str">
-[...2 lines deleted...]
-      <c r="E171" t="str">
+      <c r="D596" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E596" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/18/3346890/11636/en/galaxy-gaming-completes-landmark-progressive-jackpot-deployment-across-msc-cruises-in-north-america.html</v>
       </c>
-      <c r="F171" t="str">
+      <c r="F596" t="str">
         <v>LAS VEGAS, Aug. 18, 2026 (GLOBE NEWSWIRE) -- Galaxy Gaming, Inc. ® (OTC:GLXZ), a leading developer and distributor of casino table games and technology, today announced the successful completion of the first phase of its Galaxy Operating System® (GOS) deployment across the MSC Cruises fleet in North America.</v>
       </c>
     </row>
-    <row r="172">
-      <c r="A172" t="str">
+    <row r="597">
+      <c r="A597" t="str">
         <v>Yalla Group Limited Announces Unaudited Second Quarter 2026 Financial Results</v>
       </c>
-      <c r="B172" t="str">
+      <c r="B597" t="str">
         <v>2026-08-17</v>
       </c>
-      <c r="C172" t="str">
-[...2 lines deleted...]
-      <c r="D172" t="str">
+      <c r="C597" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D597" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E172" t="str">
+      <c r="E597" t="str">
         <v>https://www.prnewswire.com/news-releases/yalla-group-limited-announces-unaudited-second-quarter-2026-financial-results-302852771.html</v>
       </c>
-      <c r="F172" t="str">
+      <c r="F597" t="str">
         <v>DUBAI, UAE, Aug. 17, 2026 /PRNewswire/ -- Yalla Group Limited ("Yalla" or the "Company") (NYSE: YALA), the largest Middle East and North Africa (MENA)-based online social networking and gaming company, today announced its unaudited financial results for the second quarter ended June 30,...</v>
       </c>
     </row>
-    <row r="173">
-      <c r="A173" t="str">
+    <row r="598">
+      <c r="A598" t="str">
         <v>Who Are You Without the Game? Pro Athletes Share What They've Learned ...</v>
       </c>
-      <c r="B173" t="str">
+      <c r="B598" t="str">
         <v>2026-08-17</v>
       </c>
-      <c r="C173" t="str">
+      <c r="C598" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D173" t="str">
-[...2 lines deleted...]
-      <c r="E173" t="str">
+      <c r="D598" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E598" t="str">
         <v>https://pr-inside.com/who-are-you-without-the-game-pro-athletes-share-what-they-ve-learned-r5213238.htm</v>
       </c>
-      <c r="F173" t="str">
+      <c r="F598" t="str">
         <v>(PR-inside.com) Identity Sports Executive Director Zach Vogel launches "True Identity," a new 31-day devotional exploring what defines athletes beyond performance. SCOTTSDALE, AZ / ACCESS Newswire / August 17, 2026 / For athletes, identity can become tangled up in numbers: wins, stats, playing time, rankings and roster spots. Zach Vogel knows what happens when all of that disappears. Vogel, executive director of Scottsdale-based nonprofit Identity Sports, is the author of "True Identity: An Athlete's Guide to Finding Peace in All Circumstances," a new 31-day Christian devotional that challenges athletes to separate who they are from how they perform. The book brings together stories from professional ..</v>
       </c>
     </row>
-    <row r="174">
-      <c r="A174" t="str">
+    <row r="599">
+      <c r="A599" t="str">
         <v>Game. Set. Celebrate. Ocean Blue World Serves Up MATCH POINT at Nicksan</v>
       </c>
-      <c r="B174" t="str">
+      <c r="B599" t="str">
         <v>2026-08-17</v>
       </c>
-      <c r="C174" t="str">
+      <c r="C599" t="str">
         <v>PRWeb</v>
       </c>
-      <c r="D174" t="str">
-[...2 lines deleted...]
-      <c r="E174" t="str">
+      <c r="D599" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E599" t="str">
         <v>https://www.prweb.com/releases/game-set-celebrate-ocean-blue-world-serves-up-match-point-at-nicksan-302852682.html</v>
       </c>
-      <c r="F174" t="str">
+      <c r="F599" t="str">
         <v>From court to table, Ocean Blue World brought tournament week to a stylish close with MATCH POINT, a by-invitation-only celebration lunch hosted at Nicksan at The Shoppes at Palmilla. Following unforgettable matches at the Mifel Tennis Open by Telcel Oppo, the afternoon gathered Ocean...</v>
       </c>
     </row>
-    <row r="175">
-      <c r="A175" t="str">
+    <row r="600">
+      <c r="A600" t="str">
         <v>CINÈST Launches Core Collection on Kickstarter, Bringing a New Design-Led Approach to Home Theater</v>
       </c>
-      <c r="B175" t="str">
+      <c r="B600" t="str">
         <v>2026-08-17</v>
       </c>
-      <c r="C175" t="str">
+      <c r="C600" t="str">
         <v>PRUnderground</v>
       </c>
-      <c r="D175" t="str">
-[...2 lines deleted...]
-      <c r="E175" t="str">
+      <c r="D600" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E600" t="str">
         <v>https://prunderground.com/cin-st-launches-core-collection-on-kickstarter-bringing-a-new-design-led-approac/cmswotx4o000b04l5x5mhrw7g</v>
       </c>
-      <c r="F175" t="str">
+      <c r="F600" t="str">
         <v>The new home entertainment brand introduces an integrated, UST projector cabinet system designed to bring high-tech cinematic performance into design-forward spaces The post CINÈST Launches Core Collection on Kickstarter, Bringing a New Design-Led Approach to Home Theater first appeared on</v>
       </c>
     </row>
-    <row r="176">
-      <c r="A176" t="str">
+    <row r="601">
+      <c r="A601" t="str">
         <v>Das Smartphone wird zur Gaming-Zentrale: Mit dem 7,5-Zoll Neo 5 Max stellt nubia die neue PadPhone-Kategorie vor</v>
       </c>
-      <c r="B176" t="str">
+      <c r="B601" t="str">
         <v>2026-08-17</v>
       </c>
-      <c r="C176" t="str">
-[...5 lines deleted...]
-      <c r="E176" t="str">
+      <c r="C601" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D601" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E601" t="str">
         <v>https://www.prnewswire.com/news-releases/das-smartphone-wird-zur-gaming-zentrale-mit-dem-7-5-zoll-neo-5-max-stellt-nubia-die-neue-padphone-kategorie-vor-302852883.html</v>
       </c>
-      <c r="F176" t="str">
+      <c r="F601" t="str">
         <v>Erstmals bringt nubia sein PadPhone-Konzept auf 7,5 Zoll und macht das Neo 5 Max zum mobilen All-in-One-Hub für Gaming, Entertainment und Alltag SHENZHEN, China, 17. August 2026 /PRNewswire/ -- nubia, eine Lifestyle-Smartphone-Marke mit Fokus auf personalisierte Nutzererlebnisse und...</v>
       </c>
     </row>
-    <row r="177">
-      <c r="A177" t="str">
+    <row r="602">
+      <c r="A602" t="str">
         <v>FaZe Esports, a GameSquare Company, Wins Rainbow Six Championship at ...</v>
       </c>
-      <c r="B177" t="str">
+      <c r="B602" t="str">
         <v>2026-08-17</v>
       </c>
-      <c r="C177" t="str">
+      <c r="C602" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D177" t="str">
+      <c r="D602" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E177" t="str">
+      <c r="E602" t="str">
         <v>https://pr-inside.com/faze-esports-a-gamesquare-company-wins-rainbow-six-championship-at-r5213178.htm</v>
       </c>
-      <c r="F177" t="str">
+      <c r="F602" t="str">
         <v>(PR-inside.com) FaZe Esports Earns $750,000 Championship Prize, Expected to Contribute to GameSquare's Third Quarter 2026 Revenue Latest Victory Follows Back-to-Back Six Invitational World Championships in 2025 and 2026 Win Adds 1,000 Club Championship Points as FaZe Esports Continues to Compete for Additional Esports World Cup Winnings FRISCO, TX / ACCESS Newswire / August 17, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), today announced that its wholly owned subsidiary, FaZe Esports, won the Rainbow Six championship at the 2026 Esports World Cup in Paris, France, earning $750,000 in prize winnings, which is expected to contribute to GameSquare's third quarter 2026 revenue. FaZe Esports ..</v>
       </c>
     </row>
-    <row r="178">
-      <c r="A178" t="str">
+    <row r="603">
+      <c r="A603" t="str">
         <v>FaZe Esports, a GameSquare Company, Wins Rainbow Six Championship at 2026 Esports World Cup</v>
       </c>
-      <c r="B178" t="str">
+      <c r="B603" t="str">
         <v>2026-08-17</v>
       </c>
-      <c r="C178" t="str">
+      <c r="C603" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D178" t="str">
+      <c r="D603" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E178" t="str">
+      <c r="E603" t="str">
         <v>https://www.newswire.com/news/faze-esports-a-gamesquare-company-wins-rainbow-six-championship-at-2026-esports</v>
       </c>
-      <c r="F178" t="str">
+      <c r="F603" t="str">
         <v>FaZe Esports Earns $750,000 Championship Prize, Expected to Contribute to GameSquare's Third Quarter 2026 Revenue Latest Victory Follows Back-to-Back Six Invitational World Championships in 2025 and 2026 Win Adds 1,000 Club Championship Points as FaZe Esports Continues to Compete for Additional Esports World Cup Winnings</v>
       </c>
     </row>
-    <row r="179">
-      <c r="A179" t="str">
+    <row r="604">
+      <c r="A604" t="str">
         <v>Get closer to the game with Gemini and Pixel</v>
       </c>
-      <c r="B179" t="str">
+      <c r="B604" t="str">
         <v>2026-08-17</v>
       </c>
-      <c r="C179" t="str">
+      <c r="C604" t="str">
         <v>mlpr-google</v>
       </c>
-      <c r="D179" t="str">
+      <c r="D604" t="str">
         <v>AI, Gaming</v>
       </c>
-      <c r="E179" t="str">
+      <c r="E604" t="str">
         <v>https://blog.google/products-and-platforms/products/gemini/google-gemini-pixel-football-club-partnerships/</v>
       </c>
-      <c r="F179" t="str">
+      <c r="F604" t="str">
         <v>Google Gemini and Pixel partner with five global football clubs to elevate the fan matchday experience through AI and  Smartphone Technology.</v>
       </c>
     </row>
-    <row r="180">
-      <c r="A180" t="str">
+    <row r="605">
+      <c r="A605" t="str">
         <v>Samsung Announces Partnership With Call of Duty®: Modern Warfare® 4</v>
       </c>
-      <c r="B180" t="str">
+      <c r="B605" t="str">
         <v>2026-08-17</v>
       </c>
-      <c r="C180" t="str">
+      <c r="C605" t="str">
         <v>mlpr-samsung</v>
       </c>
-      <c r="D180" t="str">
-[...2 lines deleted...]
-      <c r="E180" t="str">
+      <c r="D605" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E605" t="str">
         <v>https://news.samsung.com/global/samsung-announces-partnership-with-call-of-duty-modern-warfare-4</v>
       </c>
-      <c r="F180" t="str">
+      <c r="F605" t="str">
         <v>Samsung Electronics today announced an exclusive partnership with Activision as the official TV, monitor, soundbar, and Wi-Fi speaker of Call of Duty: Modern Warfare 4, the latest title in one of the world’s largest first-person shooter (FPS) franchises. The collaboration brings Call of Duty together with Samsung’s premium display and connected gaming technologies to give […]</v>
       </c>
     </row>
-    <row r="181">
-      <c r="A181" t="str">
+    <row r="606">
+      <c r="A606" t="str">
         <v>Xsolla Adds 15+ New Local Payment Methods, Letting Game Developers Reach Players Across Asia-Pacific, Europe, and the Americas</v>
       </c>
-      <c r="B181" t="str">
+      <c r="B606" t="str">
         <v>2026-08-17</v>
       </c>
-      <c r="C181" t="str">
+      <c r="C606" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D181" t="str">
+      <c r="D606" t="str">
         <v>SaaS, Gaming, Media</v>
       </c>
-      <c r="E181" t="str">
+      <c r="E606" t="str">
         <v>https://finance.yahoo.com/small-business/articles/xsolla-adds-15-local-payment-080000164.html</v>
       </c>
-      <c r="F181" t="str">
+      <c r="F606" t="str">
         <v>LOS ANGELES, August 17, 2026--Xsolla, a global video game commerce company, today announced the addition of 15+ new payment methods to Xsolla Payments ahead of Gamescom 2026, spanning Asia and Oceania, EMEA, and the Americas. Game developers and publishers can now accept the local payment methods players already use, across markets from Indonesia and the Philippines to Germany, France, and the United States, with no additional integration required for any individual method.</v>
       </c>
     </row>
-    <row r="182">
-      <c r="A182" t="str">
+    <row r="607">
+      <c r="A607" t="str">
         <v>JUNEiNTER Unveils the LCP Game Revenue Estimation Model</v>
       </c>
-      <c r="B182" t="str">
+      <c r="B607" t="str">
         <v>2026-08-17</v>
       </c>
-      <c r="C182" t="str">
+      <c r="C607" t="str">
         <v>Pressat</v>
       </c>
-      <c r="D182" t="str">
+      <c r="D607" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E182" t="str">
+      <c r="E607" t="str">
         <v>https://pressat.co.uk/releases/juneinter-unveils-the-lcp-game-revenue-estimation-model-0957102d5dc421ac123eebabd5aea3cf/</v>
       </c>
-      <c r="F182" t="str">
+      <c r="F607" t="str">
         <v xml:space="preserve">Monday 17 August, 2026 With the global game market grown to an approximate value of US$200 billion annually, JUNEiNTER unveils a model designed to estimate the future revenue of individual games. JUNEiNTER announced the release of the “LCP Model,” which estimates future revenue based on operating data from live service games and a public event of a free-trial marking its launch. Whereas games generate recurring monthly cash flows and function as digital assets, the industry has lacked established standards to calculate the future revenue of individual titles — making their revenue streams difficult to be utilized as measurable financial assets. The LCP Model was developed from the fundamental question: “How much revenue will our game generate?” The S66 Engine, which applies the LCP Model, </v>
       </c>
     </row>
-    <row r="183">
-      <c r="A183" t="str">
+    <row r="608">
+      <c r="A608" t="str">
         <v>Ragnarok Zero: Global, 18 Ağustos'ta Resmi Olarak Piyasaya Çıkacak</v>
       </c>
-      <c r="B183" t="str">
+      <c r="B608" t="str">
         <v>2026-08-17</v>
       </c>
-      <c r="C183" t="str">
-[...5 lines deleted...]
-      <c r="E183" t="str">
+      <c r="C608" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D608" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E608" t="str">
         <v>https://www.prnewswire.com/news-releases/ragnarok-zero-global-18-austosta-resmi-olarak-piyasaya-ckacak-302852626.html</v>
       </c>
-      <c r="F183" t="str">
+      <c r="F608" t="str">
         <v>KUALA LUMPUR, Malezya, 17 Ağustos 2026 /PRNewswire/ -- Küresel oyun şirketi Gravity'nin Malezya merkezli iştiraki Gravity Game Unite (GGU), yeni PC MMORPG oyunu Ragnarok Zero: Global'in, 18 Ağustos 2026'daki resmi lansmanı öncesinde oyuncularla etkileşimi artırmaya yönelik çabalarını...</v>
       </c>
     </row>
-    <row r="184">
-      <c r="A184" t="str">
+    <row r="609">
+      <c r="A609" t="str">
         <v>Ragnarok Zero: Global Set to Officially Launch on August 18</v>
       </c>
-      <c r="B184" t="str">
+      <c r="B609" t="str">
         <v>2026-08-16</v>
       </c>
-      <c r="C184" t="str">
-[...5 lines deleted...]
-      <c r="E184" t="str">
+      <c r="C609" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D609" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E609" t="str">
         <v>https://www.prnewswire.com/news-releases/ragnarok-zero-global-set-to-officially-launch-on-august-18-302852339.html</v>
       </c>
-      <c r="F184" t="str">
+      <c r="F609" t="str">
         <v>KUALA LUMPUR, Malaysia, Aug. 16, 2026 /PRNewswire/ -- Global gaming company Gravity's Malaysia-based subsidiary, Gravity Game Unite (GGU), is accelerating its efforts to engage players ahead of the official launch of its new PC MMORPG, Ragnarok Zero: Global, on August 18, 2026. Ahead of...</v>
       </c>
     </row>
-    <row r="185">
-      <c r="A185" t="str">
+    <row r="610">
+      <c r="A610" t="str">
         <v>Women's Lacrosse League Caps Historic Inaugural Season Ahead of First Championship</v>
       </c>
-      <c r="B185" t="str">
+      <c r="B610" t="str">
         <v>2026-08-14</v>
       </c>
-      <c r="C185" t="str">
-[...5 lines deleted...]
-      <c r="E185" t="str">
+      <c r="C610" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D610" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E610" t="str">
         <v>https://www.prnewswire.com/news-releases/womens-lacrosse-league-caps-historic-inaugural-season-ahead-of-first-championship-302852125.html</v>
       </c>
-      <c r="F185" t="str">
+      <c r="F610" t="str">
         <v>PHILADELPHIA, Aug. 14, 2026 /PRNewswire/ -- The Women's Lacrosse League (WLL) today announced performance across its inaugural regular season, ahead of the first-ever WLL Championship fueled by Gatorade between the California Palms and Maryland Charm. The game will be played Saturday, Aug....</v>
       </c>
     </row>
-    <row r="186">
-      <c r="A186" t="str">
+    <row r="611">
+      <c r="A611" t="str">
         <v>Vertiqal Studios Reports Second Quarter 2026 Results with Revenue Up 13% Year over Year, and Announces Changes to Its Board of Directors</v>
       </c>
-      <c r="B186" t="str">
+      <c r="B611" t="str">
         <v>2026-08-14</v>
       </c>
-      <c r="C186" t="str">
+      <c r="C611" t="str">
         <v>mlpr-newsfile</v>
       </c>
-      <c r="D186" t="str">
+      <c r="D611" t="str">
         <v>Finance, Gaming, Media</v>
       </c>
-      <c r="E186" t="str">
+      <c r="E611" t="str">
         <v>https://www.newsfilecorp.com/release/309709/Vertiqal-Studios-Reports-Second-Quarter-2026-Results-with-Revenue-Up-13-Year-over-Year-and-Announces-Changes-to-Its-Board-of-Directors</v>
       </c>
-      <c r="F186" t="str">
+      <c r="F611" t="str">
         <v>Toronto, Ontario--(Newsfile Corp. - August 14, 2026) - Vertiqal Studios Corp. (TSX: VRTS) (FSE: 9PY0) ("Vertiqal" or "the Company") Vertiqal Studios, a leading digital-channel network and video-production studio, as well as the owner of North America's largest gaming and lifestyle network on social media, is pleased to announce its financial results for the three and six months ended June 30, 2026. The Company also announced the appointment of Jay Kovitz to its Board of Directors and the...</v>
       </c>
     </row>
-    <row r="187">
-      <c r="A187" t="str">
+    <row r="612">
+      <c r="A612" t="str">
         <v>Snail Games Highlights Multiple Milestones Across Gaming Portfolio</v>
       </c>
-      <c r="B187" t="str">
+      <c r="B612" t="str">
         <v>2026-08-14</v>
       </c>
-      <c r="C187" t="str">
+      <c r="C612" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D187" t="str">
+      <c r="D612" t="str">
         <v>Finance, Gaming, Media</v>
       </c>
-      <c r="E187" t="str">
+      <c r="E612" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/14/3345560/0/en/snail-games-highlights-multiple-milestones-across-gaming-portfolio.html</v>
       </c>
-      <c r="F187" t="str">
+      <c r="F612" t="str">
         <v>CULVER CITY, Calif., Aug. 14, 2026 (GLOBE NEWSWIRE) -- Snail, Inc. (Nasdaq: SNAL) ("Snail Games" or the "Company") , a leading independent global developer and publisher of interactive digital entertainment, today highlighted several recent milestones across its gaming portfolio, including a newly released title, upcoming PixARK content, and continued development of the indie portfolio.</v>
       </c>
     </row>
-    <row r="188">
-      <c r="A188" t="str">
+    <row r="613">
+      <c r="A613" t="str">
         <v>Prime Video Announces 2026-27 NBA on Prime Schedule</v>
       </c>
-      <c r="B188" t="str">
+      <c r="B613" t="str">
         <v>2026-08-14</v>
       </c>
-      <c r="C188" t="str">
+      <c r="C613" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D188" t="str">
+      <c r="D613" t="str">
         <v>Gaming, Media, Education</v>
       </c>
-      <c r="E188" t="str">
+      <c r="E613" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358909</v>
       </c>
-      <c r="F188" t="str">
+      <c r="F613" t="str">
         <v>NBA on Prime opening night features reigning champion New York Knicks vs Boston Celtics and Houston Rockets vs San Antonio Spurs (from Austin, TX) on October 23 - - Black Friday Gameday returns on November 27 with an Emirates NBA Cup 2026 Group Play Doubleheader featuring Miami Heat vs. New York Knicks and Los Angeles Lakers vs San Antonio Spurs - - Prime Video exclusively streams Emirates NBA Cup 2026 Championship Game on December 11 from Butler University&amp;#39;s historic Hinkle Fieldhouse... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358909</v>
       </c>
     </row>
-    <row r="189">
-      <c r="A189" t="str">
+    <row r="614">
+      <c r="A614" t="str">
         <v>Mattel Game Studios Forms to Accelerate Digital Games for Hot Wheels, UNO, and More</v>
       </c>
-      <c r="B189" t="str">
+      <c r="B614" t="str">
         <v>2026-08-14</v>
       </c>
-      <c r="C189" t="str">
+      <c r="C614" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D189" t="str">
+      <c r="D614" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E189" t="str">
+      <c r="E614" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358905</v>
       </c>
-      <c r="F189" t="str">
+      <c r="F614" t="str">
         <v>Mattel, Inc. (NASDAQ: MAT) today announced the formation of Mattel Game Studios, a new global digital game organization that will develop, publish, and operate original interactive experiences inspired by Mattel&amp;#39;s portfolio of iconic brands. The launch advances Mattel&amp;#39;s vision to extend physical play to the virtual world by creating digital games and experiences that drive sustained engagement for fans of all ages. - - Mattel Game Studios brings together nearly 300 artists, designers,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358905</v>
       </c>
     </row>
-    <row r="190">
-      <c r="A190" t="str">
+    <row r="615">
+      <c r="A615" t="str">
         <v>EA SPORTS Madden NFL 27 is now available worldwide!</v>
       </c>
-      <c r="B190" t="str">
+      <c r="B615" t="str">
         <v>2026-08-14</v>
       </c>
-      <c r="C190" t="str">
+      <c r="C615" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D190" t="str">
-[...2 lines deleted...]
-      <c r="E190" t="str">
+      <c r="D615" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E615" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358901</v>
       </c>
-      <c r="F190" t="str">
+      <c r="F615" t="str">
         <v>Ready for kickoff? EA SPORTS&amp;#8482; Madden NFL 27 is now available for the Nintendo Switch&amp;#8482; 2 system! - - It&amp;#39;s your league, so run it your way. The all-new Persona Engine transforms Franchise into a reactive, evolving league where every NFL athlete has a distinct, realistic personality that informs their motivations, demands, and reactions. - - Gameplay gets more physical with precise control from authentic WR/DB battles, new short-yardage mechanics, defensive coverage improvements, and new... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358901</v>
       </c>
     </row>
-    <row r="191">
-      <c r="A191" t="str">
+    <row r="616">
+      <c r="A616" t="str">
         <v>Detroit Lions Name L1VE Official Immersive Partner</v>
       </c>
-      <c r="B191" t="str">
+      <c r="B616" t="str">
         <v>2026-08-14</v>
       </c>
-      <c r="C191" t="str">
+      <c r="C616" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D191" t="str">
-[...2 lines deleted...]
-      <c r="E191" t="str">
+      <c r="D616" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E616" t="str">
         <v>https://finance.yahoo.com/media-advertising/articles/detroit-lions-name-l1ve-official-130000294.html</v>
       </c>
-      <c r="F191" t="str">
+      <c r="F616" t="str">
         <v>NEW YORK &amp; DETROIT, August 14, 2026--L1VE, the pioneer of immersive live rights and proprietary Social Presence technology, today announced it has been named the Official Immersive Partner of the Detroit Lions. The partnership allows fans to experience Detroit Lions football from inside the stadium with Social presence, starting with the preseason game on August 22nd at Ford Field.</v>
       </c>
     </row>
-    <row r="192">
-      <c r="A192" t="str">
+    <row r="617">
+      <c r="A617" t="str">
         <v>47 Compton High School Students Earn Unreal Engine Credentials as CTE Pathway Achieves 92% Pass Rate</v>
       </c>
-      <c r="B192" t="str">
+      <c r="B617" t="str">
         <v>2026-08-14</v>
       </c>
-      <c r="C192" t="str">
-[...2 lines deleted...]
-      <c r="D192" t="str">
+      <c r="C617" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D617" t="str">
         <v>Gaming, Education</v>
       </c>
-      <c r="E192" t="str">
+      <c r="E617" t="str">
         <v>https://www.prnewswire.com/news-releases/47-compton-high-school-students-earn-unreal-engine-credentials-as-cte-pathway-achieves-92-pass-rate-302851502.html</v>
       </c>
-      <c r="F192" t="str">
+      <c r="F617" t="str">
         <v>COMPTON, Calif., Aug. 14, 2026 /PRNewswire/ -- Compton Early College High School is demonstrating how schools can turn student interest in gaming and technology into measurable career outcomes, with students achieving a 92% pass rate on the Unreal Engine 3D Fundamentals certification exam...</v>
       </c>
     </row>
-    <row r="193">
-      <c r="A193" t="str">
+    <row r="618">
+      <c r="A618" t="str">
         <v>3D Display Market Advances as Consumer Electronics Embrace Immersive Displays</v>
       </c>
-      <c r="B193" t="str">
+      <c r="B618" t="str">
         <v>2026-08-14</v>
       </c>
-      <c r="C193" t="str">
+      <c r="C618" t="str">
         <v>Express Press Release</v>
       </c>
-      <c r="D193" t="str">
+      <c r="D618" t="str">
         <v>Healthcare, Retail, Gaming</v>
       </c>
-      <c r="E193" t="str">
+      <c r="E618" t="str">
         <v>https://express-press-release.net/news/2026/08/14/1767138</v>
       </c>
-      <c r="F193" t="str">
+      <c r="F618" t="str">
         <v>Flat screens have dominated our lives for decades, but that&amp;#8217;s changing fast. From glasses-free gaming monitors to holographic medical imaging tools, 3D displays are moving [read full press release...]</v>
       </c>
     </row>
-    <row r="194">
-      <c r="A194" t="str">
+    <row r="619">
+      <c r="A619" t="str">
         <v>Paysafe Becomes Envision Racing Title Partner to Build the Future of Fan Engagement; Where Motorsport, Gaming and Payments Become One</v>
       </c>
-      <c r="B194" t="str">
+      <c r="B619" t="str">
         <v>2026-08-14</v>
       </c>
-      <c r="C194" t="str">
+      <c r="C619" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D194" t="str">
-[...2 lines deleted...]
-      <c r="E194" t="str">
+      <c r="D619" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E619" t="str">
         <v>https://finance.yahoo.com/media-advertising/articles/paysafe-becomes-envision-racing-title-075900076.html</v>
       </c>
-      <c r="F194" t="str">
+      <c r="F619" t="str">
         <v>LONDON, August 14, 2026--Introducing Paysafe Envision Racing: a new partnership between Paysafe and Formula E team Envision Racing.</v>
       </c>
     </row>
-    <row r="195" xml:space="preserve">
-      <c r="A195" t="str">
+    <row r="620" xml:space="preserve">
+      <c r="A620" t="str">
         <v>'Doomsday: Last Survivors' Unleashes Growth Potential as Gross Billings Hit Record Highs</v>
       </c>
-      <c r="B195" t="str">
+      <c r="B620" t="str">
         <v>2026-08-14</v>
       </c>
-      <c r="C195" t="str">
+      <c r="C620" t="str">
         <v>mlpr-acnnewswire</v>
       </c>
-      <c r="D195" t="str">
+      <c r="D620" t="str">
         <v>Finance, SaaS, Automotive, Gaming</v>
       </c>
-      <c r="E195" t="str">
+      <c r="E620" t="str">
         <v>https://www.acnnewswire.com/press-release/english/109121/</v>
       </c>
-      <c r="F195" t="str" xml:space="preserve">
+      <c r="F620" t="str" xml:space="preserve">
         <v xml:space="preserve">2026 Interim Financial Highlights and 2H26 Outlook of IGG Inc:
 - The Group’s revenue for the first half of 2026 reached approximately HK$2.9 billion, representing a year-on-year increase of 6% and a half-on-half growth of 4%. Notably, the mid-generation title “Doomsday: Last Survivors” achieved breakthrough results with record-breaking monthly and quarterly gross billings, contributing approximately HK$700 million in revenue—a remarkable 33% jump year-on-year. The Group’s other mid-generation title, “Viking Rise”, contributed approximately HK$350 million to total revenue. Meanwhile, the APP Business also maintained its growth trajectory, generating approximately HK$570 million in revenue, up 7% year-on-year. “Lords Mobile”, IGG’s flagship title launched a decade ago, demonstrated remarkable longevity by contributing HK$1.02 billion in revenue.
 - For the first half of 2026, the Group recorded a net profit of HK$310 million, with net profit from its core business (non-IFRS measure) reaching HK$320 million, and its investment business recording an unrealized loss of approximately HK$10 million arising from the fair-value changes of investees.
 - The Board of Directors declared an interim dividend of HK8.2 cents per ordinary share and a special dividend of HK8.2 cents per ordinary share, totalling HK16.4 cents per ordinary share, which represents approximately 60% of the interim profit.
 HONG KONG, August 14, 2026 - (ACN Newswire) - IGG Inc (“IGG” or the “Group”, stock code: 799.HK), a leading global developer and publisher of mobile games and applications, announces its unaudited consolidated interim results for the six months ended 30 June 2026.
 Capitalizing on its global and diversified business edge, the Group recorded a steady revenue of HK$2.9 billion, up 6% year-on-year and 4% half-on-half, despite intensified global geopolitical conflicts during the period. The Group’s game business maintained steady growth, with the mid-generation title “Doomsday: Last Survivors” hitting record highs in both monthly and quarterly gross billings, generating approximately HK$700 million in revenue—a notable 33% increase year-on-year. The Group’s other mid-generation title, “Viking Rise”, contributed approximately HK$350 million to the total revenue. “Lords Mobile”, IGG’s flagship title launched a decade ago, demonstrated remarkable longevity in a highly competitive market by contributing HK$1.02 billion in revenue, holding steady compared to the second half of 2025. Additionally, the APP Business also maintained its growth trajectory, generating approximately HK$570 million in revenue, up 7% year-on-year. During the period, revenue from Asia, Europe and North America accounted for 41%, 37% and 18%, respectively, of the Group’s total revenue.
 For the first half of 2026, the Group recorded a net profit of HK$310 million, reflecting a slight year-on-year decrease of 4%, yet achieving a half-on-half growth of 20%. The Group’s net profit for its core business (non-IFRS measure) reached HK$320 million, representing a mild decrease of 6% year-on-year, but a notable half-on-half increase of 45%. This overall resilience was achieved despite the investment business recording an unrealized loss of approximately HK$10 million arising from the fair-value changes of investees. As at 30 June 2026, the Group’s mobile games were available in 23 different languages worldwide, with approximately 1.68 billion users in total and over 12 million monthly active users (“MAU”) across more than 200 countries and regions.
 “Lords Mobile”, IGG’s flagship title, reached its 10-year milestone during the period. It is the Group’s first cross-platform, multi-language game that integrates strategy, role-playing, and real-time competitive gameplay designed for a global audience. It has been lauded by Sensor Tower for its longevity and has received widespread acclaim from gamers, while consistently generating stable revenue for the Group. To mark this 10th anniversary milestone, the Group dedicated its efforts to creating a major update and exclusive celebrations. The festivities featured an initial onboarding simulation, a global online tournament, and a collaborative anniversary theme song co-created with players. Meanwhile, the game continued with more IP collaborations, partnering with “tokidoki” co-founder and artist Simone Legno to introduce the classic UnicornoTM character, alongside a crossover with the popular “Transformers” movie. These initiatives continue to inject fresh vitality into the game’s enduring ecosystem. As the bedrock of the Group’s operations, “Lords Mobile” delivered revenue of HK$1.02 billion during the period, remaining stable compared to the second half of 2025 and demonstrating robust resilience.
 “Doomsday: Last Survivors”, the Group’s key growth driver, has consistently introduced innovative features and dynamic marketing initiatives since its debut four years ago, earning widespread acclaim from more than 100 million registered users. In 2026, “Doomsday: Last Survivors” rolled out a series of strategic initiatives, including debuting its first-ever global online tournament, teaming up with hit anime titles “Ghost in the Shell: SAC_2045” and “FAIRY TAIL” for special collaborations, and organizing global offline player meetups. These coordinated efforts successfully propelled the game’s monthly and quarterly gross billings to consecutive record highs. During the period, the game generated revenue of approximately HK$700 million, up 33% year-on-year, further demonstrating its strong growth potential. “Viking Rise”, the Group’s other mid-generation Viking-themed title, also delivered solid results. In the first half of 2026, the game introduced innovative combat mechanics and diverse themed events, enriching its in-game social ecosystem and strengthening its long-term foundation. As at 30 June 2026, the game had over 76 million registered users and generated approximately HK$350 million in revenue.
 “Fate War”, a new strategy game released in 2025, was prominently featured on Apple’s App Store and Google Play Store worldwide. Since its launch, the game has been continuously enhancing its onboarding experience while enriching its social and combat ecosystems. During the period, “Fate War” generated over HK$18 million in average monthly gross billing. Meanwhile, several of the Group’s meticulously crafted new strategy titles are poised for release. These games blend classic core gameplay with trending features, striving to bring players a refreshing tactical experience.
 Leveraging its global operational expertise and a base of more than 1.6 billion users, the Group established a second growth curve through its APP Business. In the first half of 2026, the APP Business maintained approximately 71 million MAU, delivering stable performance year-on-year while growing 6% compared to the second half of 2025, further solidifying its platform development. During the period, the APP Business generated approximately HK$570 million in revenue, accounting for 20% of the Group’s total revenue and representing a 7% increase year-on-year. Additionally, it contributed a noteworthy net profit, accounting for 15% of the Group’s total profit and driving its diversified growth trajectory.
 The Group consistently prioritizes shareholder returns. The Board of Directors declared an interim dividend of HK8.2 cents per ordinary share, and a special dividend of HK8.2 cents per ordinary share. Total dividends declared for the period amounted to HK16.4 cents per ordinary share, representing approximately 60% of interim profit. In the first half of 2026, the Group allocated approximately HK$2.4 million for share buy-backs. Together with the dividends declared, this represents approximately 61% of interim profit, consistently delivering high-ratio shareholder returns.
 Looking ahead to the second half, the Group has established a solid foundation to unleash long-term potential: the core game “Doomsday: Last Survivors” is expected to sustain its strong momentum; a pipeline of new titles is set for launch to unlock growth potential; and the APP Business continues to deliver steady performance. Embracing the corporate spirit of “Innovators at Work, Gamers at Heart”, the Group will continue to deepen its global operational excellence and push ahead with the coordinated development of its diversified product matrix, to generate enduring, sustainable value for shareholders.
 About IGG Inc
 Established in 2006, IGG Inc is a leading global developer and operator of mobile games and applications, with headquarters in Singapore and local offices in the United States, China, Canada, Japan, South Korea, Thailand, the Philippines, Indonesia, Brazil, Türkiye, Italy and Spain. IGG offers multi-language and multifarious games and mobile applications to users around the world. The Group has established long-term partnerships with over 100 business partners, including global platforms, advertising channels, and vendors such as Apple, Google and Meta. IGG’s most popular games include “Lords Mobile”, “Doomsday: Last Survivors”, “Viking Rise”, “Fate War”, along with a diverse range of mobile applications.
 [1] APP Business: development and operations of the Group’s mobile applications.
 [2] Net profit for core business (non-IFRS measure): net profit excluding gain/loss on investments. Gain/loss on investments including: (1) fair value change and gain/loss on disposal of other financial assets or liabilities and dividend income; and (2) share of results of associates and joint ventures, impairment loss on interest in associates and joint ventures and net gain/loss on disposal and deemed disposal of associates and joint ventures.
 [3] “Lords Mobile” was awarded “Best Evergreen Strategy Game” at the Sensor Tower APAC Awards 2025.
 [4] User data as at June 30, 2026
  Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
-    <row r="196">
-      <c r="A196" t="str">
+    <row r="621">
+      <c r="A621" t="str">
         <v>Global Sales of Pokémon Pokopia for Nintendo Switch 2 Surpass 5 Million Units</v>
       </c>
-      <c r="B196" t="str">
+      <c r="B621" t="str">
         <v>2026-08-14</v>
       </c>
-      <c r="C196" t="str">
+      <c r="C621" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D196" t="str">
-[...2 lines deleted...]
-      <c r="E196" t="str">
+      <c r="D621" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E621" t="str">
         <v>https://finance.yahoo.com/media-advertising/articles/global-sales-pok-mon-pokopia-000000494.html</v>
       </c>
-      <c r="F196" t="str">
+      <c r="F621" t="str">
         <v>REDMOND, Wash., August 14, 2026--Global sales of the Pokémon Pokopia game have surpassed 5 million units across physical and digital versions, just over four months after its launch.</v>
       </c>
     </row>
-    <row r="197">
-      <c r="A197" t="str">
+    <row r="622">
+      <c r="A622" t="str">
         <v>Best Wig Companies Leading the Hair Industry in 2026</v>
       </c>
-      <c r="B197" t="str">
+      <c r="B622" t="str">
         <v>2026-08-13</v>
       </c>
-      <c r="C197" t="str">
+      <c r="C622" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D197" t="str">
+      <c r="D622" t="str">
         <v>Healthcare, Gaming</v>
       </c>
-      <c r="E197" t="str">
+      <c r="E622" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358624</v>
       </c>
-      <c r="F197" t="str">
+      <c r="F622" t="str">
         <v>Finding a human hair wig that gives a real scalp-like finish without eating up your entire morning is the ultimate goal. In 2026, the hair game has officially shifted&amp;#8212;glue-heavy installs and unnatural hairlines are out, while health-first protective styles, instant wear-and-go units, and authentic natural textures are taking over. - - Whether you&amp;#39;re rushing out the door for a quick errands run or getting fully glammed up for the weekend, having a go-to unit that looks like it&amp;#39;s growing stra... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358624</v>
       </c>
     </row>
-    <row r="198">
-      <c r="A198" t="str">
+    <row r="623">
+      <c r="A623" t="str">
         <v>Wipfli Report: Tribal Gaming Revenue Up, Profits Tightened by Rising Costs</v>
       </c>
-      <c r="B198" t="str">
+      <c r="B623" t="str">
         <v>2026-08-13</v>
       </c>
-      <c r="C198" t="str">
-[...2 lines deleted...]
-      <c r="D198" t="str">
+      <c r="C623" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D623" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E198" t="str">
+      <c r="E623" t="str">
         <v>https://www.prnewswire.com/news-releases/wipfli-report-tribal-gaming-revenue-up-profits-tightened-by-rising-costs-302851272.html</v>
       </c>
-      <c r="F198" t="str">
+      <c r="F623" t="str">
         <v>Annual study of 113 tribal casinos across 18 states finds strong revenue growth, healthy balance sheets and continued pressure from operating expenses MILWAUKEE, Aug. 13, 2026 /PRNewswire/ -- Tribal casinos generated strong revenue growth in 2025, with average casino revenue increasing by...</v>
       </c>
     </row>
-    <row r="199">
-      <c r="A199" t="str">
+    <row r="624">
+      <c r="A624" t="str">
         <v>The Elder Scrolls IV: Oblivion Remastered arrives on Nintendo Switch 2</v>
       </c>
-      <c r="B199" t="str">
+      <c r="B624" t="str">
         <v>2026-08-13</v>
       </c>
-      <c r="C199" t="str">
+      <c r="C624" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D199" t="str">
-[...2 lines deleted...]
-      <c r="E199" t="str">
+      <c r="D624" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E624" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358847</v>
       </c>
-      <c r="F199" t="str">
+      <c r="F624" t="str">
         <v>Take Cyrodiil with you wherever you go. The Elder Scrolls IV: Oblivion Remastered game is now available on the Nintendo Switch&amp;#8482; 2 system. - - The gates of Oblivion have opened on Nintendo Switch 2. Whether you&amp;#39;re returning to the familiar forests, cities and dungeons, or stepping into this uncharted world for the first time, you can now experience The Elder Scrolls IV: Oblivion Remastered wherever you play. The game features the complete adventure, including the Shivering Isles and Knig... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358847</v>
       </c>
     </row>
-    <row r="200">
-      <c r="A200" t="str">
+    <row r="625">
+      <c r="A625" t="str">
         <v>Nexters appoints Aghanim as global DTC enablement partner</v>
       </c>
-      <c r="B200" t="str">
+      <c r="B625" t="str">
         <v>2026-08-13</v>
       </c>
-      <c r="C200" t="str">
-[...2 lines deleted...]
-      <c r="D200" t="str">
+      <c r="C625" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D625" t="str">
         <v>SaaS, Gaming, Media</v>
       </c>
-      <c r="E200" t="str">
+      <c r="E625" t="str">
         <v>https://www.prnewswire.com/news-releases/nexters-appoints-aghanim-as-global-dtc-enablement-partner-302850607.html</v>
       </c>
-      <c r="F200" t="str">
+      <c r="F625" t="str">
         <v>LOS ANGELES, Aug. 13, 2026 /PRNewswire/ -- Aghanim, an integrated commerce, liveops automation, community engagement, and payments platform for video game studios, today announced a strategic partnership with Nexters Global (Nexters) within its mobile game business. Nexters is a game...</v>
       </c>
     </row>
-    <row r="201">
-      <c r="A201" t="str">
+    <row r="626">
+      <c r="A626" t="str">
         <v>This working handheld radio only picks up transmissions from your favorite video games</v>
       </c>
-      <c r="B201" t="str">
+      <c r="B626" t="str">
         <v>2026-08-13</v>
       </c>
-      <c r="C201" t="str">
+      <c r="C626" t="str">
         <v>PRWeb</v>
       </c>
-      <c r="D201" t="str">
+      <c r="D626" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E201" t="str">
+      <c r="E626" t="str">
         <v>https://www.prweb.com/releases/this-working-handheld-radio-only-picks-up-transmissions-from-your-favorite-video-games-302844710.html</v>
       </c>
-      <c r="F201" t="str">
+      <c r="F626" t="str">
         <v>Now shipping from Colorado Springs: the TACCOM v2 gives flight sim, space sim, and milsim squads open push-to-talk airwaves, starting at $99 COLORADO SPRINGS, Colo., Aug. 13, 2026 /PRNewswire-PRWeb/ -- BlueUplink has begun shipping the TACCOM v2, a handheld, out-of-game VoIP radio whose...</v>
       </c>
     </row>
-    <row r="202">
-      <c r="A202" t="str">
+    <row r="627">
+      <c r="A627" t="str">
         <v>Class Is in Session: GeForce NOW Levels Up Linux, Chromebooks and More</v>
       </c>
-      <c r="B202" t="str">
+      <c r="B627" t="str">
         <v>2026-08-13</v>
       </c>
-      <c r="C202" t="str">
+      <c r="C627" t="str">
         <v>mlpr-nvidia</v>
       </c>
-      <c r="D202" t="str">
+      <c r="D627" t="str">
         <v>SaaS, Gaming, Media, Education</v>
       </c>
-      <c r="E202" t="str">
+      <c r="E627" t="str">
         <v>https://blogs.nvidia.com/blog/geforce-now-thursday-linux-native-app/</v>
       </c>
-      <c r="F202" t="str">
+      <c r="F627" t="str">
         <v>GeForce NOW is giving cloud gaming an extra-credit upgrade just in time for back-to-school season. The native Linux app for GeForce NOW is officially out of beta. GeForce NOW is also delivering new cloud optimizations that make Frame Generation feel even more responsive while streaming. On top of that, Performance members will see higher frame […]</v>
       </c>
     </row>
-    <row r="203">
-      <c r="A203" t="str">
+    <row r="628">
+      <c r="A628" t="str">
         <v>GameSquare Appoints Tom Wild as Vice President of Creative Strategy ...</v>
       </c>
-      <c r="B203" t="str">
+      <c r="B628" t="str">
         <v>2026-08-13</v>
       </c>
-      <c r="C203" t="str">
+      <c r="C628" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D203" t="str">
+      <c r="D628" t="str">
         <v>Finance, SaaS, Gaming</v>
       </c>
-      <c r="E203" t="str">
+      <c r="E628" t="str">
         <v>https://pr-inside.com/gamesquare-appoints-tom-wild-as-vice-president-of-creative-strategy-r5211911.htm</v>
       </c>
-      <c r="F203" t="str">
+      <c r="F628" t="str">
         <v>(PR-inside.com) Senior strategic hire strengthens GameSquare's regional capabilities as the Company expands its award-winning agency platform across key global markets FRISCO, TX / ACCESS Newswire / August 13, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), a next-generation media, entertainment, technology and digital native treasury company, today announced the appointment of Tom Wild as Vice President of Creative Strategy, EMEA. Based in London, Wild will report to Paul Ioakim, GameSquare's Head of Agency. The appointment represents a continued investment in GameSquare's international growth strategy as gaming, creators and digital entertainment increasingly influence mainstream culture and reshape how brands engage with consumers. ..</v>
       </c>
     </row>
-    <row r="204">
-      <c r="A204" t="str">
+    <row r="629">
+      <c r="A629" t="str">
         <v>Cizzle Brands Corporation Announces that CWENCH Hydration has been Named as the Official Hydration Drink of Leading Esports Organization, Luminosity Gaming</v>
       </c>
-      <c r="B204" t="str">
+      <c r="B629" t="str">
         <v>2026-08-13</v>
       </c>
-      <c r="C204" t="str">
+      <c r="C629" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D204" t="str">
+      <c r="D629" t="str">
         <v>Healthcare, Gaming</v>
       </c>
-      <c r="E204" t="str">
+      <c r="E629" t="str">
         <v>https://finance.yahoo.com/media-advertising/articles/cizzle-brands-corporation-announces-cwench-115000147.html</v>
       </c>
-      <c r="F204" t="str">
+      <c r="F629" t="str">
         <v>TORONTO, August 13, 2026--Cizzle Brands Corporation (Cboe Canada: CZZL; OTCQB: CZZLF; Frankfurt: 8YF) ("Cizzle Brands" or the "Company"), the sports nutrition company that is elevating the game in health and wellness, is pleased to announce that it has entered into an agreement (the "Agreement") with Luminosity Gaming ("Luminosity" or the "Organization"), the Toronto-based esports organization founded by Steve Maida, to make CWENCH Hydration™ the Official Hydration Drink of Luminosity.</v>
       </c>
     </row>
-    <row r="205">
-      <c r="A205" t="str">
+    <row r="630">
+      <c r="A630" t="str">
         <v>High Roller Technologies Secures Exclusive Prediction Markets Platform License and Development Agreement with mrkts.com to Advance ROLR™ Launch</v>
       </c>
-      <c r="B205" t="str">
+      <c r="B630" t="str">
         <v>2026-08-13</v>
       </c>
-      <c r="C205" t="str">
+      <c r="C630" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D205" t="str">
+      <c r="D630" t="str">
         <v>Finance, SaaS, Gaming</v>
       </c>
-      <c r="E205" t="str">
+      <c r="E630" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/13/3344417/0/en/high-roller-technologies-secures-exclusive-prediction-markets-platform-license-and-development-agreement-with-mrkts-com-to-advance-rolr-launch.html</v>
       </c>
-      <c r="F205" t="str">
+      <c r="F630" t="str">
         <v>LAS VEGAS, Nevada, Aug. 13, 2026 (GLOBE NEWSWIRE) -- High Roller Technologies, Inc. ("High Roller" or the "Company") (NYSE: ROLR), a publicly traded online gaming and prediction markets company, today announced that it has entered into a Platform License and Development Services Agreement with DeepEther Labs, Ltd., the Malta-based technology company behind mrkts.com, the B2B prediction markets platform, and the Elantil iGaming platform, to support the development, launch and ongoing operation of the Company’s planned prediction markets platform.</v>
       </c>
     </row>
-    <row r="206">
-      <c r="A206" t="str">
+    <row r="631">
+      <c r="A631" t="str">
         <v>Bragg Gaming Group Reports Second Quarter 2026 Financial Results</v>
       </c>
-      <c r="B206" t="str">
+      <c r="B631" t="str">
         <v>2026-08-13</v>
       </c>
-      <c r="C206" t="str">
+      <c r="C631" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D206" t="str">
+      <c r="D631" t="str">
         <v>Finance, SaaS, Gaming, Media</v>
       </c>
-      <c r="E206" t="str">
+      <c r="E631" t="str">
         <v>https://finance.yahoo.com/markets/stocks/articles/bragg-gaming-group-reports-second-113000293.html</v>
       </c>
-      <c r="F206" t="str">
+      <c r="F631" t="str">
         <v>TORONTO, August 13, 2026--Bragg Gaming Group (NASDAQ:BRAG; TSX:BRAG) ("bragg" or the "Company"), a leading igaming content and platform technology solutions provider, today announced its financial results for the second quarter of 2026.</v>
       </c>
     </row>
-    <row r="207">
-      <c r="A207" t="str">
+    <row r="632">
+      <c r="A632" t="str">
         <v>MOHEGAN ANNOUNCES THIRD QUARTER FISCAL 2026 OPERATING RESULTS</v>
       </c>
-      <c r="B207" t="str">
+      <c r="B632" t="str">
         <v>2026-08-13</v>
       </c>
-      <c r="C207" t="str">
-[...5 lines deleted...]
-      <c r="E207" t="str">
+      <c r="C632" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D632" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E632" t="str">
         <v>https://www.prnewswire.com/news-releases/mohegan-announces-third-quarter-fiscal-2026-operating-results-302849782.html</v>
       </c>
-      <c r="F207" t="str">
+      <c r="F632" t="str">
         <v>UNCASVILLE, Conn., Aug. 13, 2026 /PRNewswire/ -- Mohegan Tribal Gaming Authority ("Mohegan," "we" or "our") today announced operating results for its third fiscal quarter ended June 30, 2026. Third Quarter 2026 and Recent Highlights: Completed sale of the Connecticut Sun WNBA franchise...</v>
       </c>
     </row>
-    <row r="208" xml:space="preserve">
-      <c r="A208" t="str">
+    <row r="633" xml:space="preserve">
+      <c r="A633" t="str">
         <v>36th Food Expo opens today</v>
       </c>
-      <c r="B208" t="str">
+      <c r="B633" t="str">
         <v>2026-08-13</v>
       </c>
-      <c r="C208" t="str">
+      <c r="C633" t="str">
         <v>mlpr-acnnewswire</v>
       </c>
-      <c r="D208" t="str">
+      <c r="D633" t="str">
         <v>SaaS, Healthcare, Retail, Gaming, Education</v>
       </c>
-      <c r="E208" t="str">
+      <c r="E633" t="str">
         <v>https://www.acnnewswire.com/press-release/english/109104/</v>
       </c>
-      <c r="F208" t="str" xml:space="preserve">
+      <c r="F633" t="str" xml:space="preserve">
         <v xml:space="preserve">HONG KONG, August 13, 2026 - (ACN Newswire) - The HKTDC Food Expo, Beauty &amp; Wellness Expo and Home Delights Expo, organised by the Hong Kong Trade Development Council (HKTDC), opened today at the Hong Kong Convention and Exhibition Centre. The three fairs will run concurrently for five days from 13 to 17 August and are open to the public. The Food Expo PRO (13 to 15 August) is open exclusively to trade buyers during its first two days, while on its final day it will welcome both trade buyers and the public. The Hong Kong International Tea Fair (13 to 15 August) is again fully open to both trade visitors and the public this year. The International Conference of the Modernization of Chinese Medicine &amp; Health Products (ICMCM), jointly organised by the Modernized Chinese Medicine International Association (MCMIA), HKTDC and 10 leading research institutions, also commenced today and will run from 13 to 15 August.
 Officiating at today’s opening ceremony for the fairs was guest of honour Paul Chan, Financial Secretary of the Hong Kong Special Administrative Region (HKSAR) Government, who was joined by Dr Jonathan Choi, Council Member of the HKTDC and Sophia Chong, Executive Director of the HKTDC.
 Dr Choi said: “This year, we are bringing together more than 1,850 exhibitors from over 30 countries and regions, creating a vibrant marketplace that spans food, tea, home living, beauty and wellness sectors. Today, wellness has become an integral part of everyday life. It is reflected in the food and beverages we enjoy, the way we care for our home and how we nurture our physical and mental well-being. Under the fairs’ central theme of ‘Live Well. Stay Well’, we offer a wide range of food and beverage, lifestyle products, services and experiences that support healthier, happier and more balanced lifestyles.”
 Ms Chong said: "As an international business centre and a key food trading hub in the region, Hong Kong has long served as a platform for global food and catering enterprises seeking to expand into the Chinese Mainland, Asia and international markets. Through the Food Expo PRO, the ICMCM, and a diverse range of industry exchange platforms, the HKTDC fosters cross-border and cross-sector collaboration, further strengthening Hong Kong’s role as a bridge connecting the Chinese Mainland and international markets, while supporting the high-quality development of the food and health industries.”
 Five Themed Days promote quality living
 To complement this year’s theme, “Live Well. Stay Well”, the fairs will feature Five Themed Days, designed to encourage people to embrace a healthy and fulfilling lifestyle.
 1. Happy Eat Happy Life (13 August)
 Promoting balanced nutrition and healthy living, the Food Expo showcases a wide range of wellness-focused products, including a cistanche health drink, often referred to as “desert ginseng” (Booth: 1B-B12); ready-to-eat bird’s nest with rock sugar made with “five-free” commitment - free of bleaching agents, artificial-colourings, dyes, preservatives, and stabilizers (Booth: 3D-B02K); longan, jujube and rose healthy life tea (Booth: 1B-B12); nutritious fresh fish soup (Booth: 1A-B12); and organic dried blueberries from the Changbai Mountains (Booth: 3D-C16).
 The Home Delights Expo also features products that support healthy living, including a high-speed food processor capable of preparing texture-modified meals (Booth: 3F-D02), helping the elderly and those with swallowing difficulties enjoy a more varied diet. At the Beauty &amp; Wellness Expo, visitors can experience the Mannings Health Assessments (Booth: 3E-A18), offering a range of complimentary health assessments and personalised consultations, including traditional Chinese wellness consultation, skin and scalp assessments, cardiovascular and stress tests, to help visitors discover a healthier lifestyle according to their individual needs.
 What’s more, the Department of Health will present activities such as “EatSmart Restaurant Star+”, encouraging restaurants to offer a wider variety of healthy menu options and helping the public adopt healthier eating habits.
 2. The World in Blink (14 August)
 Centred on visual enjoyment, this themed day features a curated selection of food and lifestyle products from around the world. The Food Expo brings together global delicacies including limited-harvest natural honey from South Africa (Booth: 3B-E11); crafted chocolates served as an inflight snack by Finnair (Booth: 3B-D11); organic raw cacao nibs from Peru (Booth: 1E-E27); and a creative Chiu Chow style foie gras toast inspired by the classic Chiu Chow goose dish (Booth: 3B-C18). Asian flavours include pandan chiffon cakes from a renowned Singaporean confectionery brand (Booth: 3B-D01); Karun Thai tea (Booth: 3B-D11); and a Korean water-shake probiotic yoghurt (Booth: 1E-D30).
 The Beauty &amp; Wellness Expo will showcase innovative beauty products, including home-use beauty devices developed by a leading Korean aesthetic medical company (Booth: 3E-B18) and clear aligners (Booth: 3E-C19).
 Visitors can also enjoy cultural activities such as intangible cultural heritage embroidery ornament workshops and ethnic dance performances, offering visitors an opportunity to experience diverse international cultures.
 3. Coffee or Tea? (15 August)
 Following its debut at last year’s Food Expo PRO, the dedicated “Coffee Zone” returns with exhibitors from Yunnan Province, the Chinese Mainland’s largest coffee-growing region, showcasing earthy truffle dried mushroom flavoured drip coffee (Booth: 5E-B02). Other highlights include Arabica coffee beans from Myanmar (Booth: 5E-B32); Kona coffee, well known as the "Hawaiian queen coffee" (Booth: 5E-B19); and a locally developed sparkling coffee infused with spicy notes of Hong Kong ginger (Booth: 5E-C32).
 The Hong Kong International Tea Fair presents a range of rare teas, including the exceptionally rare purple bud raw Pu'er tea from Kunlu Mountain, Yunnan (Booth: 5F-F17); white tea from Laos (Booth: 5F-E13); and Ceylon tea from Sri Lanka (Booth: 5F-D20). Making its debut this year is the Chinese Mainland Matcha Pavilion, presented by Guizhou (Booth: 5F-D21) and Zhejiang  – the Chinese mainland’s two leading matcha-exporting regions – showcasing ceremonial-grade matcha(Booth: 5F-D07), beverage-grade matcha and matcha desserts (Booth: 5F-D11). The inaugural Yixing Zisha Teaware Pavilion highlights the exquisite craftsmanship of traditional Yixing purple clay teaware (Booth: 5G-B18).
 A new “Tea Lifestyle” zone features innovative tea beverages such as Pu’er coffee tea (Booth: 5F-F15) and LockCha beer (Booth: 5G-C31), alongside lifestyle products including Zen-inspired bonsai displays (Booth: 5G-C27B), demonstrating the integration of tea culture into contemporary living.
 In addition, a variety of tea-related activities will be held, including tea meditation experiences, a showcase of winning teas from the International Tea Competition 2026, and the 2026 Dacheng Guoxue Cup: the Cross-Strait and Hong Kong-Macao teenager tea art competition. The Hong Kong Gong Fu Tea Art and Culture Association will present a seminar titled “Hong Kong Intangible Cultural Heritage – Chiu Chow Kung Fu Tea”.
 4. Stay Fresh, Stay Ahead (16 August)
 This day focuses on premium fresh produce and products. Hong Kong’s Fish Marketing Organization and Vegetable Marketing Organization (Booth: 1E-A18) have expanded their presence at the exhibition and will introduce their new unified brand, “Hong Kong Harvest”, showcasing quality local fishery and agricultural products as well as processed products.
 The Chinese Mainland pavilion, organised by the Agricultural Trade Promotion Center of the Ministry of Agriculture and Rural Affairs of China, alongside other Chinese Mainland pavilions, will present hundreds of agricultural products and regional delicacies, including Yunnan ham, Xinjiang wines, Qingyuan chicken from Guangdong, Anhui foie gras, Hainan coconut water, Sichuan chilli powder and Xizang yak meat.
 Celebrating its 15th edition in 2026, the Gourmet Zone will host 15 star chefs to demonstrate the preparation of a range of exquisite dishes. Water Leung, Executive Chef of Chiu Ka Banquet, will demonstrate the preparation of authentic Chiu Chow pan-fried bombay duck with fresh tomato on the day. A commemorative premium recipe book, “Star Chef’s Culinary Creations”, jointly presented with food distributor Ng Fung Hong, which celebrates its 75th anniversary this year, will be made available to those taking part in the cooking demonstrations. Participants will also be able to sample the dishes prepared on-site.
 5. Let’s Chill (17 August)
 Visitors can relax and enjoy this final themed day, with the Beauty &amp; Wellness Expo introducing the brand-new “Stay Relax” zone, featuring products such as a red-light therapy pod (Booth: 3E-C06) and medical wellness products designed to relieve pain (Booth: 3E-C02).
@@ -4704,3469 +13599,3469 @@
 HKTDC Beauty &amp; Wellness Expo
 hkbeautyexpo.hktdc.com
 HKTDC Home Delights Expo
 homedelights.hktdc.com
 The International Conference of the Modernization of Chinese Medicine and Health Products (ICMCM)
 icmcm.hktdc.com
 August Happy Buy website
 https://ecoupon.hktdc.com/food/tabs/home
 Media enquiries
 HKTDC’s Communications &amp; Public Affairs Department:
 Winnie Kan
 Tel: (852) 2584 4055
 Email: winnie.wy.kan@hktdc.org
 Clayton Lauw
 Tel: (852) 2584 4472
 Email: clayton.y.lauw@hktdc.org
 Katy Wong
 Tel: (852) 2584 4524
 Email: katy.ky.wong@hktdc.org
 HKTDC Media Room: http://mediaroom.hktdc.com
 About HKTDC 
 The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. 
  Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
-    <row r="209" xml:space="preserve">
-      <c r="A209" t="str">
+    <row r="634" xml:space="preserve">
+      <c r="A634" t="str">
         <v>U.S. Polo Assn. Takes No. 1 Spot for All Sports Brands and Climbs to No. 22 Overall on License Global's 2026 'Top Global Licensors' Ranking</v>
       </c>
-      <c r="B209" t="str">
+      <c r="B634" t="str">
         <v>2026-08-13</v>
       </c>
-      <c r="C209" t="str">
+      <c r="C634" t="str">
         <v>mlpr-acnnewswire</v>
       </c>
-      <c r="D209" t="str">
+      <c r="D634" t="str">
         <v>Retail, Gaming, Media</v>
       </c>
-      <c r="E209" t="str">
+      <c r="E634" t="str">
         <v>https://www.acnnewswire.com/press-release/english/109100/</v>
       </c>
-      <c r="F209" t="str" xml:space="preserve">
+      <c r="F634" t="str" xml:space="preserve">
         <v xml:space="preserve">West Palm Beach, FL, Aug 13, 2026 - (ACN Newswire) - U.S. Polo Assn.®, the official sports brand of the United States Polo Association (USPA), was named the highest-ranking sports brand on License Global's annual Top Global Licensor list for the second consecutive year, surpassing the NFL Players Association, PGA Tour, and Formula 1. Marking another milestone, U.S. Polo Assn. climbs to No. 22 overall on the global licensor list spanning the entertainment, fashion, lifestyle, and sports industries. This achievement reflects the continued expansion of the multi-billion-dollar brand globally as it delivered a record year on all fronts with $2.7B in retail sales in 2025.
 U.S. Polo Assn.®, the official sports brand of the United States Polo Association (USPA), ranked the No. 1 Sports Licensor on License Global's annual Top Global Licensor list. This achievement reflects the continued expansion of the multi-billion-dollar sport brand globally as it delivered a record year on all fronts with $2.7B in retail sales in 2025.U.S. Polo Assn.®, the official sports brand of the United States Polo Association (USPA), was ranked the No. 1 Sports Licensor, surpassing the NFL, PGA Tour, and Formula 1 on License Global's annual Top Global Licensor list. The global sport brand, with distribution in 190 countries, also ranks No. 22 among other leading global brands in the fashion, sport, entertainment, and lifestyle industries.
 The latest recognition by License Global comes amid another year of significant growth for U.S. Polo Assn., driven by its authentic connection to the sport of polo and a long-term global expansion strategy. The 2026 Top Global Licensor ranking highlights the brand's continued success, which has steadily expanded its presence across global markets through key partnerships, retail growth, digital commerce, and consumer engagement initiatives.
 As one of the key initiatives supporting that momentum, U.S. Polo Assn. recently launched its global campaign, The Polo Shirt: An Icon Born from the Game™, celebrating the sport of polo's authentic role in inspiring one of fashion's most recognizable styles. The campaign highlights the brand's unique position being directly connected to the sport from which the polo shirt originated, creating a powerful point of differentiation in today's competitive marketplace.
 "Remaining the No. 1 Sports Licensor and moving up to No. 22 overall among the world's leading licensing titans on License Global is an important milestone for U.S. Polo Assn. and reflects the incredible work being executed across our global business," said J. Michael Prince, President and CEO of USPA Global, the company that manages and markets the U.S. Polo Assn. brand. "As the official sports brand of the United States Polo Association, our authentic connection to the sport of polo remains a powerful differentiator for U.S. Polo Assn. that continues to resonate with consumers and sports fans worldwide."
 The annual License Global ranking is widely regarded as one of the licensing industry's most influential benchmarks, measuring worldwide retail sales of licensed consumer products and experiences across a broad range of categories. According to the 2026 report, the world's leading licensors generated more than $338 billion in retail sales, highlighting the continued strength and evolution of the global licensing sector. The world's largest brand remains The Walt Disney Company at $63 billion in retail sales. Other notable brands on the list included NBCUniversal, Warner Bros. Discovery, The Hershey Company, BMW Group, Sony Pictures Consumer Products, and John Deere, to name a few.
 For U.S. Polo Assn., the recognition underscores years of strategic investment in brand building and international market development. Today, the brand's global footprint reaches consumers in 190 countries through an extensive network of e-commerce platforms, strategic global partners, and more than 1,200 U.S. Polo Assn. retail stores, all with a shared commitment to delivering authentic, accessible, sport-inspired products that reflect the heritage and excitement of the sport of polo.
 To be considered for inclusion in the annual ranking, participating brands and corporate entities submit retail sales figures based on worldwide licensed merchandise sales. Those figures are supplemented by independent research and verification conducted by License Global's editorial team through industry sources, financial filings, annual reports, and market analysis.
 This recognition for U.S. Polo Assn. follows another milestone in 2026, as the brand was listed on USA TODAY's Most Trusted Brands 2026 list alongside other notable brands including Nike, Rolex, Disney, YETI, and American Eagle Outfitters, to name a few. This prestigious consumer-driven ranking highlights best-in-class brands across the United States based on trust, reliability, and overall customer experience. U.S. Polo Assn.'s inclusion on both USA TODAY and License Global underscores the brand's ability to consistently deliver quality products and meaningful experiences while maintaining a strong emotional connection with consumers and sports fans worldwide through the authenticity of sports.
 "Continued growth in licensing comes from combining a strong, consistent global brand with local market expertise," said Molly Robbins, SVP of Global Licensing &amp; Business Development for USPA Global. "Our partners around the world play a critical role in bringing the U.S. Polo Assn. brand to life in ways that resonate with consumers, and we are proud of what we have built together."
 "This recognition from License Global speaks to the strength of those relationships and the incredible work being executed across our global network," continues Robbins.
 As U.S. Polo Assn. continues its upward trajectory, the brand remains focused on expanding its presence in established and emerging markets while sharing the heritage, style, and excitement of the sport of polo with consumers and sports fans around the world.
 About U.S. Polo Assn. and USPA Global
 U.S. Polo Assn. is the official sports brand of the United States Polo Association (USPA), the largest association of polo clubs and polo players in the United States, founded in 1890. With a multi-billion-dollar global footprint and worldwide distribution through more than 1,200 U.S. Polo Assn. retail stores as well as thousands of additional points of distribution, U.S. Polo Assn. offers apparel, accessories, and footwear for men, women, and children in more than 190 countries worldwide. U.S. Polo Assn.'s Global Polo Shirt Campaign, An Icon Born from the Game, is a powerful tribute to the iconic polo shirt's authentic sports origins and its evolution into one of the world's most enduring style essentials.
 The global sport brand sponsors major polo events around the world, including the U.S. Open Polo Championship®, held annually at NPC in The Palm Beaches, the premier polo tournament in the United States. Historic deals with ESPN in the United States, TNT and Eurosport in Europe, Star Sports in India, and BeIn Sports in the Middle East now broadcast several of the premier polo championships in the world, sponsored by U.S. Polo Assn., making the thrilling sport accessible to millions of sports fans globally for the very first time.
 U.S. Polo Assn. has recently been named one of USA Today's Most Trusted Brands and in 2026 was ranked the top sports licensor in the world, surpassing the NFL, PGA Tour, and Formula 1, according to License Global. The sport-inspired brand has been recognized internationally with awards for global growth and sport content. Due to its tremendous success as a global brand, U.S. Polo Assn. has been featured in Fortune, Forbes, Modern Retail, and GQ as well as on Yahoo Finance and Bloomberg, among many other noteworthy media sources around the world. For more information, visit uspoloassnglobal.com and follow @uspoloassn.
 USPA Global is a subsidiary of the United States Polo Association (USPA) and manages the multi-billion-dollar sports brand, U.S. Polo Assn. USPA Global also manages the subsidiary, Global Polo, which is the worldwide leader in polo sport content. To learn more, visit globalpolo.com or Global Polo on YouTube.
 For Further Information, Contact:
 Stacey Kovalsky - VP, Global PR &amp; Communications
 Phone +001.561.790.8036 - Email: skovalsky@uspagl.com
 Kaela Drake - Senior PR &amp; Communications Specialist
 Phone +001.561.790.8036 - Email: kdrake@uspagl.com
 SOURCE: USPA Global
  Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
-    <row r="210">
-      <c r="A210" t="str">
+    <row r="635">
+      <c r="A635" t="str">
         <v>Starbreeze Entertainment &amp; VICE Studios Partners with Curtis “50 Cent” Jackson and G-Unit Film &amp; Television for PAYDAY</v>
       </c>
-      <c r="B210" t="str">
+      <c r="B635" t="str">
         <v>2026-08-13</v>
       </c>
-      <c r="C210" t="str">
+      <c r="C635" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D210" t="str">
+      <c r="D635" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E210" t="str">
+      <c r="E635" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358835</v>
       </c>
-      <c r="F210" t="str">
+      <c r="F635" t="str">
         <v>Starbreeze Entertainment together with VICE Studios (Gangs of London) have partnered with Curtis &amp;#8220;50 Cent&amp;#8221; Jackson and his G-Unit Film &amp;amp; Television, to executive produce an adaptation of Starbreeze&amp;#39;s iconic, long-running video game franchise PAYDAY&amp;#174; for global audiences. - - &amp;#8220;G-Unit Film &amp;amp; TV has built cinematic crime stories that connect with audiences around the world. Teaming up with Starbreeze and VICE Studios and bringing the world of PAYDAY to the screen gives us the chance to build... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358835</v>
       </c>
     </row>
-    <row r="211" xml:space="preserve">
-      <c r="A211" t="str">
+    <row r="636" xml:space="preserve">
+      <c r="A636" t="str">
         <v>Kefi B.V. and Aligned Shareholders Announce Strategic Vision for WSC World Sporting Consulting Limited: Targeting Near-Term Public Listing and Global Expansion of the TCR Ecosystem</v>
       </c>
-      <c r="B211" t="str">
+      <c r="B636" t="str">
         <v>2026-08-13</v>
       </c>
-      <c r="C211" t="str">
+      <c r="C636" t="str">
         <v>mlpr-acnnewswire</v>
       </c>
-      <c r="D211" t="str">
+      <c r="D636" t="str">
         <v>Finance, SaaS, Real Estate, Retail, Automotive, Gaming, Media</v>
       </c>
-      <c r="E211" t="str">
+      <c r="E636" t="str">
         <v>https://www.acnnewswire.com/press-release/english/109098/</v>
       </c>
-      <c r="F211" t="str" xml:space="preserve">
+      <c r="F636" t="str" xml:space="preserve">
         <v xml:space="preserve">AMSTERDAM/HONG KONG, August 13, 2026 - (ACN Newswire) - Kefi B.V., a major shareholder and principal creditor of WSC Group (the owner and promoter of the globally recognized TCR Series), together with its aligned shareholders, today announced a comprehensive strategic vision aimed at accelerating the commercial growth of the TCR platform and bringing WSC WORLD SPORTING CONSULTING LIMITED (WSC Group) to a public listing on a major international exchange in the near future.
 The Foundation: Kefi's Decisive Role in Building the TCR Ecosystem
 Kefi B.V. and its predecessor entity have invested the largest amount of capital into WSC Group among all shareholders since 2018, while simultaneously providing strategic resources and support to fellow shareholders throughout this period. This commitment was made well before the Fédération Internationale de l'Automobile (FIA) adopted the TCR Regulations as its global touring car standard. Kefi's high-conviction capital investment proved decisive, enabling the seamless integration of FIA standards and the global debut of the first commercially available road car bearing the TCR brand.
 Following this foundational investment, WSC Group successfully launched landmark co-branding initiatives with major automotive manufacturers. In 2019, the Volkswagen Golf GTI TCR road car was introduced to the European and Asian markets, pushing sales significantly with the strength of the TCR brand and becoming a sought-after performance icon. In 2021, the Hyundai Elantra N TCR Edition further demonstrated the power of the TCR brand to drive consumer car sales in global markets. These achievements confirm that the commercial potential of the TCR ecosystem is limitless, extending far beyond the racetrack and into the showrooms of the world's largest automakers.
 Beyond Capital: Kefi's Strategic Partnership and Long-Term Support
 Kefi B.V.'s contribution to WSC Group has extended far beyond capital injections. Over nearly a decade of close collaboration, Kefi has provided continuous long-term strategic support: referring high-value business networks and introducing real commercial opportunities to the company and its shareholders, offering professional advisory services on corporate governance, legal structuring, and financial strategy, and connecting WSC Group with strategic partners across the automotive, technology, and media sectors.
 "Over nearly ten years of close collaboration, we have grown alongside WSC," stated a spokesperson for Kefi B.V. "We have deep insight into the company's inner circle, its daily workings, and its operational details. We maintain absolute clarity regarding our rights as a major shareholder and creditor, and we believe the time has come to unlock the true, unmaximised value of this extraordinary global IP."
 Kefi as the Institutional Interface for WSC
 Given its extensive expertise in global laws, regulations, and capital markets, Kefi B.V. acts as the primary communication channel on behalf of WSC Group when engaging with institutional investors and sophisticated partners. This role ensures that WSC Group's engagement with the global investment community meets the highest standards of professionalism, regulatory compliance, and fiduciary transparency, standards that are essential for the company's path to a public listing.
 Kefi's efforts in this capacity have already brought tangible benefits to all minority shareholders by enhancing the company's credibility, expanding its investor base, and laying the groundwork for a liquidity event that will deliver significant value to all stakeholders.
 A New Chapter: Evolving for the Next Phase of Growth
 The TCR ecosystem has now matured into a global institution operating across more than 40 countries with over 16 major manufacturers. The scale and complexity of the business today demands institutional governance, centralized commercial expertise, and capital markets experience to take the platform to its next level of growth. Kefi B.V. and its aligned shareholders are therefore advocating for the introduction of enhanced professional structures and a business model upgrade that matches the ambition and scale of the opportunity ahead.
 From Grassroots to World-Class: A Platform for All Drivers
 At its core, TCR cars remain the most affordable and exciting category in global motorsport. With a complete race-ready car costing a fraction of GT3 or single-seater alternatives, TCR delivers thrilling, close-contact touring car racing that is accessible to a wide range of participants. Yet affordability does not come at the expense of competition quality. The TCR Series attracts the full spectrum of driving talent, from passionate gentleman drivers to top-tier professionals with elite driving skills competing at the highest level of touring car racing. This unique combination of accessibility and world-class competition is what sets the TCR Series apart and gives WSC an unrivalled depth of driver engagement across all levels.
 Kefi B.V. and its aligned shareholders aim to bring the enthusiasm of motorsport back to the world, to reignite the passion that comes from watching production-based cars, driven by relatable heroes, battling bumper-to-bumper on circuits and street tracks across every continent.
 Unprecedented Growth and Media Value
 The TCR ecosystem has demonstrated explosive growth. According to recent data certified by IRIS Sport, the Kumho FIA TCR World Tour saw its total media value increase by 103% in the past season alone. Global reach expanded by 33% to 296 million, generating 1.58 billion media contacts. With over 900 hours of broadcasting and a rapidly expanding digital footprint, the TCR ecosystem has proven its capability to deliver massive international visibility, particularly in high-growth markets such as China, Pan-Asia, and Latin America.
 The TCR Ecosystem: Beyond Traditional Racing
 The TCR ecosystem extends well beyond traditional circuit racing. WSC Group's intellectual property encompasses a comprehensive portfolio of assets and growth verticals, including e-sports and competitive sim racing, video gaming (PC and mobile applications), legal street racing events that bring motorsport directly to city centres, the ETCR (Electric) and HTCR (Hybrid) platforms for next-generation powertrains, and TCR-branded racing academies and driving experiences. This breadth of the ecosystem positions WSC Group as a multi-dimensional sports, entertainment, and technology platform with numerous avenues for monetisation and audience growth.
 Fundraising and Use of Proceeds
 To capitalize on this momentum, Kefi B.V. and its aligned shareholders are actively pursuing a new round of fundraising to prepare WSC Group for a public listing. The proceeds will be deployed towards:
 - General Working Capital: Strengthening the operational foundation and supporting day-to-day business expansion across all markets.
 - Research &amp; Development and TCR Lab: Establishing a dedicated TCR Lab focused on advancing new materials for car kits and components, developing the ETCR (Electric) and HTCR (Hybrid) platforms, and integrating cutting-edge technologies such as solid-state batteries. The TCR Lab will position the ecosystem as the ultimate R&amp;D testing ground for the automotive industry, attracting manufacturer investment and accelerating innovation.
 - Marketing and Fan Engagement: Expanding global broadcasting partnerships, developing digital content strategies, building experiential fan engagement platforms, and deepening relationships with drivers, racing teams, and national promoters worldwide.
 Future Growth Through Strategic Acquisitions
 Looking ahead, Kefi B.V. will leverage its extensive global networks and M&amp;A expertise to identify and execute strategic acquisitions that complement and expand the TCR ecosystem. This may include acquiring complementary motorsport properties, technology platforms, media assets, or regional promotion rights that accelerate WSC Group's path to becoming the dominant global touring car and accessible motorsport conglomerate.
 Valuation Outlook: Exponential Upside
 Based on peer comparisons with publicly listed motorsport properties, including Formula 1 (market capitalization exceeding US$22 billion) and MotoGP (acquired by Liberty Media for €4.2 billion at 8.8x revenue), the future valuation of WSC Group upon achieving a public listing is expected to be exponentially higher than its current private valuation. The TCR ecosystem's unmatched global footprint (40+ series, 200+ annual races, 1,000+ cars, 16+ manufacturers) and its rare FIA endorsement represent an IP asset with no direct comparable at its current valuation level. Early investors stand to benefit from a significant valuation re-rating as the company transitions from a privately held entity to a publicly listed global sports and entertainment platform.
 Welcoming New Partnerships
 Kefi B.V. and its aligned shareholders warmly welcome new partnerships with major car manufacturers, leading technology companies, and upstream/downstream supply chain participants who share the vision of building the TCR ecosystem into the world's premier accessible motorsport platform.
 About WSC Group and the TCR Ecosystem
 Founded in 2014, WSC Group is the sole owner of the TCR (Touring Car Racing) technical regulations. TCR is the most successful customer racing concept of the 21st century, currently licensed to over 40 national and regional series globally, encompassing more than 200 annual races. Over 1,000 TCR-specification cars have been built by more than 16 major automotive manufacturers, including Alfa Romeo, Audi, Cupra, Geely, Honda, Hyundai, Peugeot, Toyota, and Volkswagen. In a rare endorsement, the FIA adopted the private TCR regulations for its top-tier touring car world championship, the Kumho FIA TCR World Tour.
 WSC Group is backed by a consortium of strategic investors who are committed to driving the next phase of the company's global expansion and public listing.
 Media Contact:
 Kefi B.V. Corporate Communications
 Amsterdam / Hong Kong
 media@kefi-bv.com
  Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
-    <row r="212">
-      <c r="A212" t="str">
+    <row r="637">
+      <c r="A637" t="str">
         <v>Vissel Kobe and Micware Announce Joint Venture Utilizing “PreSpot,” an Indoor Digital Twin Experience Service for Stadiums</v>
       </c>
-      <c r="B212" t="str">
+      <c r="B637" t="str">
         <v>2026-08-13</v>
       </c>
-      <c r="C212" t="str">
+      <c r="C637" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D212" t="str">
+      <c r="D637" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E212" t="str">
+      <c r="E637" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/13/3344242/0/en/vissel-kobe-and-micware-announce-joint-venture-utilizing-prespot-an-indoor-digital-twin-experience-service-for-stadiums.html</v>
       </c>
-      <c r="F212" t="str">
+      <c r="F637" t="str">
         <v>A service designed to enhance the spectator experience at J. League club Vissel Kobe’s home games by providing support—from seat selection to navigation within the stadium—both before and after the game A service designed to enhance the spectator experience at J. League club Vissel Kobe’s home games by providing support—from seat selection to navigation within the stadium—both before and after the game</v>
       </c>
     </row>
-    <row r="213" xml:space="preserve">
-      <c r="A213" t="str">
+    <row r="638" xml:space="preserve">
+      <c r="A638" t="str">
         <v>The Future Is for Everyone: Free AI Glasses for Every Blind and Visually Impaired Adult Vision Ireland Supports</v>
       </c>
-      <c r="B213" t="str">
+      <c r="B638" t="str">
         <v>2026-08-13</v>
       </c>
-      <c r="C213" t="str">
+      <c r="C638" t="str">
         <v>mlpr-meta</v>
       </c>
-      <c r="D213" t="str">
+      <c r="D638" t="str">
         <v>AI, Retail, Gaming</v>
       </c>
-      <c r="E213" t="str">
+      <c r="E638" t="str">
         <v>https://about.fb.com/news/2026/08/the-future-is-for-everyone-free-ai-glasses-for-every-blind-and-visually-impaired-adult-vision-ireland-supports/</v>
       </c>
-      <c r="F213" t="str" xml:space="preserve">
+      <c r="F638" t="str" xml:space="preserve">
         <v xml:space="preserve">“What I really like about the glasses is the speed at which I get the information I need – instead of waiting for someone to read a letter or waiting for someone to tell me what I have in the fridge, I’ll just do it on impulse. Now I’m doing things for myself independently, that maybe before I wouldn’t have done.” — Brian Manning, Vision Ireland  Meta is donating 15,000 Ray-Ban Meta glasses to Vision Ireland, Ireland’s national sight loss charity. This is enough for every blind and visually impaired adult the charity supports  – because we believe the Future is for Everyone.  Ray-Ban Meta glasses, built in collaboration with Europe’s EssilorLuxottica, are one of the fastest growing consumer products and we are making sure we are building them for everyone. People use our glasses because they’re genuinely helpful – from listening to music, to live translation and hands-free calls – and they can be life-changing for people who are blind or have low vision.  These glasses will give people who are blind or low vision in Ireland access to transformative AI technology that can help with everyday tasks like reading text, identifying objects and accessing information about the world around them. Vision Ireland is Ireland’s national sight loss charity and earlier this year jointly hosted an AI glasses Demo Day at Meta Ireland HQ. Team members from Vision Ireland and advocates from across the blind and low vision community were given hands-on tutorials with Meta’s AI glasses, and took part in a roundtable discussion where demo participants shared their feedback on their experience using the glasses. How People will Receive Their Glasses Eligible people who are blind or low vision can register their interest online via meta.vi.ie or via the dedicated phone number +353 1 882 1910. Vision Ireland will then manage a phased roll-out process from application, assessment, eligibility and selection through to in person training and support. Training &amp; Support Every pair of glasses will include access to training, funded by Meta, designed to help people use them effectively. Training will cover how their glasses can identify objects, read text, and manage everyday tasks using only their voice — a step change in daily independence. In-person events: Vision Ireland will host events across the country where people can receive their glasses, get hands-on guidance from trained staff, and connect with other participants in the programme. Helpdesk support: Vision Ireland helpdesk will be available to support recipients with follow up questions after their training. Ireland is the home of Meta’s international headquarters and one of Meta’s largest hubs outside the US. We’ve had a significant presence in the country dating back to 2009 and now have multiple sites across the country, including our Reality Labs facility in Cork – which has played a crucial role in the development of next-generation display solutions for Meta’s AI and AR wearables, the next generation of computing. Clonee Data Center in Meath is also part of Meta’s global infrastructure that brings to life our technologies and services.    Anne O’Leary, Vice President and Head of Meta Ireland, said: “I’m incredibly proud of today’s landmark donation of 15,000 Ray-Ban Meta glasses to Vision Ireland, our country’s national sight loss charity. We’ve already seen how these glasses can transform the daily lives of those with sight loss, and this partnership means that this game changing technology will continue to have a far-reaching impact for those who are blind or visually impaired.” Dina Powell-McCormick, President and Vice-Chair, Meta said: “Through this partnership with Vision Ireland, we are bringing Ray-Ban Meta glasses to thousands of blind people across the country. I’ve seen firsthand how meaningful this technology is for blind veterans in the U.S., and we’re committed to making it accessible around the world. We believe the future is for everyone, and this partnership is a powerful example of that commitment.” Chris White, Chief Executive Officer, Vision Ireland: “This transformative gift of 15,000 Ray-Ban Meta glasses to the blind and vision-impaired community will give thousands of people greater independence, confidence and choice in their everyday lives. As Ireland’s national sight loss charity, Vision Ireland is immensely proud to lead the national rollout and help ensure this innovative technology delivers meaningful and lasting impact.”
 The post The Future Is for Everyone: Free AI Glasses for Every Blind and Visually Impaired Adult Vision Ireland Supports appeared first on Meta Newsroom.</v>
       </c>
     </row>
-    <row r="214">
-      <c r="A214" t="str">
+    <row r="639">
+      <c r="A639" t="str">
         <v>Enthusiast Gaming Reports Q2 2026 Financial Results</v>
       </c>
-      <c r="B214" t="str">
+      <c r="B639" t="str">
         <v>2026-08-12</v>
       </c>
-      <c r="C214" t="str">
+      <c r="C639" t="str">
         <v>mlpr-newsfile</v>
       </c>
-      <c r="D214" t="str">
-[...2 lines deleted...]
-      <c r="E214" t="str">
+      <c r="D639" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E639" t="str">
         <v>https://www.newsfilecorp.com/release/309353/Enthusiast-Gaming-Reports-Q2-2026-Financial-Results</v>
       </c>
-      <c r="F214" t="str">
+      <c r="F639" t="str">
         <v>Q2 2026 Adjusted EBITDA more than doubled year-over-year to $0.7 million, from $0.3 million in Q2 2025, marking the fourth consecutive quarter of positive Adjusted EBITDA and $5.1 million of trailing twelve-month Adjusted EBITDASignificant year-over-year increase in users across the core product portfolio, alongside increased engagementPipeline of new features and products aligned with major gaming releases and moments in the coming monthsToronto, Ontario--(Newsfile Corp. - August 12, 2026) -...</v>
       </c>
     </row>
-    <row r="215">
-      <c r="A215" t="str">
+    <row r="640">
+      <c r="A640" t="str">
         <v>Snap Soccer Names SkillShow Official Video Partner</v>
       </c>
-      <c r="B215" t="str">
+      <c r="B640" t="str">
         <v>2026-08-12</v>
       </c>
-      <c r="C215" t="str">
-[...2 lines deleted...]
-      <c r="D215" t="str">
+      <c r="C640" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D640" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E215" t="str">
+      <c r="E640" t="str">
         <v>https://www.prnewswire.com/news-releases/snap-soccer-names-skillshow-official-video-partner-302850158.html</v>
       </c>
-      <c r="F215" t="str">
+      <c r="F640" t="str">
         <v>Partnership brings professional game film, highlights, skills videos, and recruiting content to families and clubs across the Gulf Coast and beyond. PENSACOLA, Fla., Aug. 12, 2026 /PRNewswire/ -- Snap Soccer, one of the largest competitive youth soccer tournament operators on the Gulf...</v>
       </c>
     </row>
-    <row r="216">
-      <c r="A216" t="str">
+    <row r="641">
+      <c r="A641" t="str">
         <v>Kim Kardashian Turns to Broc Shot as Her New Skin Health Game-Changer</v>
       </c>
-      <c r="B216" t="str">
+      <c r="B641" t="str">
         <v>2026-08-12</v>
       </c>
-      <c r="C216" t="str">
-[...2 lines deleted...]
-      <c r="D216" t="str">
+      <c r="C641" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D641" t="str">
         <v>Healthcare, Gaming</v>
       </c>
-      <c r="E216" t="str">
+      <c r="E641" t="str">
         <v>https://www.prnewswire.com/news-releases/kim-kardashian-turns-to-broc-shot-as-her-new-skin-health-game-changer-302849844.html</v>
       </c>
-      <c r="F216" t="str">
+      <c r="F641" t="str">
         <v>After More Than a Decade Living with Psoriasis, Kardashian Shares the Natural Sulforaphane-Based Supplement That Became an Essential Part of Her Wellness Routine LOS ANGELES, Aug. 12, 2026 /PRNewswire/ -- Broc Shot, the first supplement recognized by the National Psoriasis Foundation,...</v>
       </c>
     </row>
-    <row r="217">
-      <c r="A217" t="str">
+    <row r="642">
+      <c r="A642" t="str">
         <v>Rise with ELDEN RING Tarnished Edition, launching Aug. 28 on Nintendo Switch 2</v>
       </c>
-      <c r="B217" t="str">
+      <c r="B642" t="str">
         <v>2026-08-12</v>
       </c>
-      <c r="C217" t="str">
+      <c r="C642" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D217" t="str">
-[...2 lines deleted...]
-      <c r="E217" t="str">
+      <c r="D642" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E642" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358797</v>
       </c>
-      <c r="F217" t="str">
+      <c r="F642" t="str">
         <v>The Lands Between&amp;#8212;a place of myth, gods, and broken dreams. Long ago, Queen Marika and her divine offspring reigned here, but since the Elden Ring was shattered, the world has fallen into decay. Now, the land whispers for a King. - - The &amp;#8220;Tarnished,&amp;#8221; long exiled, are finally seeing the light of Grace once more. Step into this hauntingly beautiful realm, unravel its ancient mysteries, and rise as the one true Elden Lord. - - The ELDEN RING Tarnished Edition game arrives on the Nintendo Swi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358797</v>
       </c>
     </row>
-    <row r="218">
-      <c r="A218" t="str">
+    <row r="643">
+      <c r="A643" t="str">
         <v>Jonas Brothers to Headline Halftime Show at 2026 NFL Melbourne Game</v>
       </c>
-      <c r="B218" t="str">
+      <c r="B643" t="str">
         <v>2026-08-12</v>
       </c>
-      <c r="C218" t="str">
+      <c r="C643" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D218" t="str">
+      <c r="D643" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E218" t="str">
+      <c r="E643" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358793</v>
       </c>
-      <c r="F218" t="str">
+      <c r="F643" t="str">
         <v>The National Football League announced that the multi-platinum Jonas Brothers will headline the halftime show during the 2026 NFL Melbourne Game between the San Francisco 49ers and Los Angeles Rams on Friday, Sept. 11 at 10:35 a.m. AEST live on Netflix (Thursday, Sept. 10 at 8:35 p.m. ET in the United States) at the iconic Melbourne Cricket Ground, in partnership with the Victorian State Government and Visit Victoria. - - The Melbourne performance is the first of a record seven halftime s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358793</v>
       </c>
     </row>
-    <row r="219">
-      <c r="A219" t="str">
+    <row r="644">
+      <c r="A644" t="str">
         <v>APEX Mobile Media's Gaming Division, AGN, Partners with Duolingo to ...</v>
       </c>
-      <c r="B219" t="str">
+      <c r="B644" t="str">
         <v>2026-08-12</v>
       </c>
-      <c r="C219" t="str">
+      <c r="C644" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D219" t="str">
+      <c r="D644" t="str">
         <v>Retail, Gaming, Education</v>
       </c>
-      <c r="E219" t="str">
+      <c r="E644" t="str">
         <v>https://pr-inside.com/apex-mobile-media-s-gaming-division-agn-partners-with-duolingo-to-r5211555.htm</v>
       </c>
-      <c r="F219" t="str">
+      <c r="F644" t="str">
         <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 12, 2026 / AGN, the gaming division of APEX Mobile Media and Canada's leading In-Game Advertising partner, today announced a new partnership with Duolingo, the world's #1 education app. Through this partnership, AGN will represent Duolingo's advertising offering in Canada, giving brands access to one of the most recognizable and consistently used consumer apps in the world. The partnership marks Duolingo's first dedicated advertising representation in Canada, giving Canadian brands access to a learning environment defined by daily use, active participation, and strong user attention. With more than 2.5 million monthly active users in Canada ..</v>
       </c>
     </row>
-    <row r="220">
-      <c r="A220" t="str">
+    <row r="645">
+      <c r="A645" t="str">
         <v>APEX Mobile Media's Gaming Division, AGN, Partners with Duolingo to Give Canadian Advertisers Access to One of the World's Most Engaged Learning Platforms</v>
       </c>
-      <c r="B220" t="str">
+      <c r="B645" t="str">
         <v>2026-08-12</v>
       </c>
-      <c r="C220" t="str">
+      <c r="C645" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D220" t="str">
+      <c r="D645" t="str">
         <v>SaaS, Gaming, Education</v>
       </c>
-      <c r="E220" t="str">
+      <c r="E645" t="str">
         <v>https://www.newswire.com/news/apex-mobile-medias-gaming-division-agn-partners-with-duolingo-to-give-canadian</v>
       </c>
-      <c r="F220" t="str">
+      <c r="F645" t="str">
         <v>AGN will represent Duolingo Ads in Canada, giving brands access to more than 2.5 million monthly active users on the world’s leading mobile learning platform.</v>
       </c>
     </row>
-    <row r="221">
-      <c r="A221" t="str">
+    <row r="646">
+      <c r="A646" t="str">
         <v>“The Flame Game” by Paula Fontana — Amazon's Best-Selling Book Available for Free Download – Ending Soon (8/14/2026)</v>
       </c>
-      <c r="B221" t="str">
+      <c r="B646" t="str">
         <v>2026-08-12</v>
       </c>
-      <c r="C221" t="str">
+      <c r="C646" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D221" t="str">
+      <c r="D646" t="str">
         <v>Retail, Gaming</v>
       </c>
-      <c r="E221" t="str">
+      <c r="E646" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358644</v>
       </c>
-      <c r="F221" t="str">
+      <c r="F646" t="str">
         <v>Best Seller Publishing is proud to announce the release of &amp;#8220;The Flame Game: Master High-Stakes Environments, Transform Your Pressure, and Forge A Lasting Legacy&amp;#8221; by motivational speaker and leadership strategist Paula Fontana&amp;#8212;available for free download on Amazon for two more days&amp;#8212;now through August 14, 2026. - - In today&amp;#39;s high-pressure workplaces, too many talented professionals feel forced to shrink themselves, silence their voices, and sacrifice their well-being just to survive. Pau... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358644</v>
       </c>
     </row>
-    <row r="222">
-      <c r="A222" t="str">
+    <row r="647">
+      <c r="A647" t="str">
         <v>nubia Neo 5 Max with 7.5-Inch Display Lands as a New PadPhone Category</v>
       </c>
-      <c r="B222" t="str">
+      <c r="B647" t="str">
         <v>2026-08-12</v>
       </c>
-      <c r="C222" t="str">
-[...5 lines deleted...]
-      <c r="E222" t="str">
+      <c r="C647" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D647" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E647" t="str">
         <v>https://www.prnewswire.com/news-releases/nubia-neo-5-max-with-7-5-inch-display-lands-as-a-new-padphone-category-302849544.html</v>
       </c>
-      <c r="F222" t="str">
+      <c r="F647" t="str">
         <v>SHENZHEN, China, Aug. 12, 2026 /PRNewswire/ -- nubia, a highly personalized and lifestyle smartphone brand committed to bringing pro-level gaming to everyone, announced the global rollout of nubia Neo 5 Max, introducing a new PadPhone category that combines the expansive viewing...</v>
       </c>
     </row>
-    <row r="223">
-      <c r="A223" t="str">
+    <row r="648">
+      <c r="A648" t="str">
         <v>Ishe Samuels-Smith heads out on loan</v>
       </c>
-      <c r="B223" t="str">
+      <c r="B648" t="str">
         <v>2026-08-11</v>
       </c>
-      <c r="C223" t="str">
+      <c r="C648" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D223" t="str">
-[...2 lines deleted...]
-      <c r="E223" t="str">
+      <c r="D648" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E648" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358757</v>
       </c>
-      <c r="F223" t="str">
+      <c r="F648" t="str">
         <v>Ishe Samuels-Smith has joined Notts County on loan for the 2026/27 season. - - The defender arrived at Chelsea from Everton in 2023 and quickly became a regular for our Under-21s, in addition to being named among the substitutes for the senior team on several occasions in his first two years. - - Samuels-Smith spent last season on loan in the Championship with Swansea City, making eight appearances for the Welsh club. The 20-year-old will now earn further experience of the men&amp;#39;s game in Le... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358757</v>
       </c>
     </row>
-    <row r="224">
-      <c r="A224" t="str">
+    <row r="649">
+      <c r="A649" t="str">
         <v>Organizations Across Pennsylvania Urge Lawmakers to Save Skill Games ...</v>
       </c>
-      <c r="B224" t="str">
+      <c r="B649" t="str">
         <v>2026-08-11</v>
       </c>
-      <c r="C224" t="str">
+      <c r="C649" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D224" t="str">
+      <c r="D649" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E224" t="str">
+      <c r="E649" t="str">
         <v>https://pr-inside.com/organizations-across-pennsylvania-urge-lawmakers-to-save-skill-games-r5211190.htm</v>
       </c>
-      <c r="F224" t="str">
+      <c r="F649" t="str">
         <v>(PR-inside.com) Veterans Posts, Fire Departments, Fraternal Groups, and Small Businesses Will Face Closures, Layoffs, and Cuts to Community Programs Without Fair Legislation HARRISBURG, PA / ACCESS Newswire / August 11, 2026 /Pennsylvania Taverns and Players Association (PA TAP) today called on the General Assembly to pass fair and reasonable skill game legislation before the October 13, 2026, court deadline, warning that thousands of organizations and small businesses across the Commonwealth depend on the revenue to survive. Supporters are urging lawmakers to approve legislation that regulates Pennsylvania Skill Games and establishes a $500 monthly fee per terminal. They say the proposal would preserve a ..</v>
       </c>
     </row>
-    <row r="225">
-      <c r="A225" t="str">
+    <row r="650">
+      <c r="A650" t="str">
         <v>CHIPOTLE IQ RETURNS WITH MORE THAN $1 MILLION IN FREE CHIPOTLE, PLUS NEW DAILY STREAKS, SILVER TICKETS AND A COLLECTIBLE CARD GAME</v>
       </c>
-      <c r="B225" t="str">
+      <c r="B650" t="str">
         <v>2026-08-11</v>
       </c>
-      <c r="C225" t="str">
-[...5 lines deleted...]
-      <c r="E225" t="str">
+      <c r="C650" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D650" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E650" t="str">
         <v>https://www.prnewswire.com/news-releases/chipotle-iq-returns-with-more-than-1-million-in-free-chipotle-plus-new-daily-streaks-silver-tickets-and-a-collectible-card-game-302847784.html</v>
       </c>
-      <c r="F225" t="str">
+      <c r="F650" t="str">
         <v>From August 18 through August 20, Chipotle Rewards members can put their brand knowledge to the test for a chance to win BUY-ONE-GET-ONE (BOGO) free entrée codes, free Cilantro Lime Sauce offers, free Queso Blanco offers and Chipotle Rewards points1 New Daily Streaks will reward fans with...</v>
       </c>
     </row>
-    <row r="226">
-      <c r="A226" t="str">
+    <row r="651">
+      <c r="A651" t="str">
         <v>Grandstand Launches Rollcard, a Purpose-Built High-Limit Debit Card for Sports Betting, Casino and Prediction Markets</v>
       </c>
-      <c r="B226" t="str">
+      <c r="B651" t="str">
         <v>2026-08-11</v>
       </c>
-      <c r="C226" t="str">
+      <c r="C651" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D226" t="str">
+      <c r="D651" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E226" t="str">
+      <c r="E651" t="str">
         <v>https://finance.yahoo.com/markets/crypto/articles/grandstand-launches-rollcard-purpose-built-113000894.html</v>
       </c>
-      <c r="F226" t="str">
+      <c r="F651" t="str">
         <v>CHARLOTTE, N.C., August 11, 2026--Grandstand Limited (Nasdaq: GRSD) ("Grandstand" or the "Company"), the intelligence layer of sports, gaming and entertainment, today announced the public launch of Rollcard, a Visa debit card1 purpose-built for high rollers, including sports bettors, casino players and prediction market traders.</v>
       </c>
     </row>
-    <row r="227">
-      <c r="A227" t="str">
+    <row r="652">
+      <c r="A652" t="str">
         <v>HUYA Inc. Reports Second Quarter 2026 Unaudited Financial Results</v>
       </c>
-      <c r="B227" t="str">
+      <c r="B652" t="str">
         <v>2026-08-11</v>
       </c>
-      <c r="C227" t="str">
-[...2 lines deleted...]
-      <c r="D227" t="str">
+      <c r="C652" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D652" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E227" t="str">
+      <c r="E652" t="str">
         <v>https://www.prnewswire.com/news-releases/huya-inc-reports-second-quarter-2026-unaudited-financial-results-302848089.html</v>
       </c>
-      <c r="F227" t="str">
+      <c r="F652" t="str">
         <v>GUANGZHOU, China, Aug. 11, 2026 /PRNewswire/ -- HUYA Inc. ("Huya" or the "Company") (NYSE: HUYA), a leading game-related entertainment and services provider, today announced its unaudited financial results for the second quarter ended June 30, 2026. Second Quarter 2026 Highlights Total...</v>
       </c>
     </row>
-    <row r="228">
-      <c r="A228" t="str">
+    <row r="653">
+      <c r="A653" t="str">
         <v>TPB Supports Launch of 'GOLAMAN' as a Digital Gateway to Philippine Golf Tourism</v>
       </c>
-      <c r="B228" t="str">
+      <c r="B653" t="str">
         <v>2026-08-11</v>
       </c>
-      <c r="C228" t="str">
-[...5 lines deleted...]
-      <c r="E228" t="str">
+      <c r="C653" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D653" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E653" t="str">
         <v>https://www.prnewswire.com/news-releases/tpb-supports-launch-of-golaman-as-a-digital-gateway-to-philippine-golf-tourism-302848160.html</v>
       </c>
-      <c r="F228" t="str">
+      <c r="F653" t="str">
         <v>MANILA, Philippines, Aug. 11, 2026 /PRNewswire/ -- In the Philippines, golf is as much about experiencing the country's diverse natural landscapes, hospitality, and communities as it is about the game itself. Recognizing this as a high-value travel segment, the Tourism Promotions Board...</v>
       </c>
     </row>
-    <row r="229">
-      <c r="A229" t="str">
+    <row r="654">
+      <c r="A654" t="str">
         <v>Samsung to Showcase Latest Gaming Innovations at Gamescom 2026</v>
       </c>
-      <c r="B229" t="str">
+      <c r="B654" t="str">
         <v>2026-08-11</v>
       </c>
-      <c r="C229" t="str">
+      <c r="C654" t="str">
         <v>mlpr-samsung</v>
       </c>
-      <c r="D229" t="str">
+      <c r="D654" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E229" t="str">
+      <c r="E654" t="str">
         <v>https://news.samsung.com/global/samsung-to-showcase-latest-gaming-innovations-at-gamescom-2026</v>
       </c>
-      <c r="F229" t="str">
+      <c r="F654" t="str">
         <v>Samsung Electronics today announced its participation at Gamescom 2026, taking place at Koelnmesse in Cologne, Germany, from Aug. 26-30. There, the company will showcase its full-stack gaming vision that seamlessly connects various gaming platforms. As the world’s largest gaming event, Gamescom features approximately 1,500 software, hardware and game content companies. The event attracted 360,000 visitors […]</v>
       </c>
     </row>
-    <row r="230">
-      <c r="A230" t="str">
+    <row r="655">
+      <c r="A655" t="str">
         <v>Samsung’s 2026 TV and Audio Lineup Earns Praise for Picture, Sound and Gaming</v>
       </c>
-      <c r="B230" t="str">
+      <c r="B655" t="str">
         <v>2026-08-11</v>
       </c>
-      <c r="C230" t="str">
+      <c r="C655" t="str">
         <v>mlpr-samsung</v>
       </c>
-      <c r="D230" t="str">
-[...2 lines deleted...]
-      <c r="E230" t="str">
+      <c r="D655" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E655" t="str">
         <v>https://news.samsung.com/global/samsungs-2026-tv-and-audio-lineup-earns-praise-for-picture-sound-and-gaming</v>
       </c>
-      <c r="F230" t="str">
+      <c r="F655" t="str">
         <v>Samsung Electronics’ latest TV and audio lineup is earning recognition from leading global technology and home entertainment publications. From the Micro RGB TV to Neo QLED 4K and OLED TVs, Q-Series soundbars and Music Studio Wi-Fi speakers, reviewers praised innovations that elevate the viewing, gaming and listening experience. The strong reception reinforces Samsung’s leadership in […]</v>
       </c>
     </row>
-    <row r="231">
-      <c r="A231" t="str">
+    <row r="656">
+      <c r="A656" t="str">
         <v>PhilWeb Q2 Net Income Surges 237% Q-Q on Digital Gaming Solutions Growth and AI Pilot</v>
       </c>
-      <c r="B231" t="str">
+      <c r="B656" t="str">
         <v>2026-08-11</v>
       </c>
-      <c r="C231" t="str">
-[...2 lines deleted...]
-      <c r="D231" t="str">
+      <c r="C656" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D656" t="str">
         <v>Finance, AI, Gaming</v>
       </c>
-      <c r="E231" t="str">
+      <c r="E656" t="str">
         <v>https://www.prnewswire.com/news-releases/philweb-q2-net-income-surges-237-q-q-on-digital-gaming-solutions-growth-and-ai-pilot-302847989.html</v>
       </c>
-      <c r="F231" t="str">
+      <c r="F656" t="str">
         <v>Core Digital Gaming Solutions account for 57% of total second-quarter revenues Key Highlights: Profitability Acceleration: Q2 2026 net income reached ₱47 million, up 237% quarter-on-quarter from ₱13.9 million in Q1 2026. Revenue Scaling: Q2 2026 revenue expanded to ₱352.4 million, a 96%...</v>
       </c>
     </row>
-    <row r="232">
-      <c r="A232" t="str">
+    <row r="657">
+      <c r="A657" t="str">
         <v>MaxLinear Introduces Carmel™ High-Speed USB-to-UART Product for Next-Generation AI Data Center Console Access</v>
       </c>
-      <c r="B232" t="str">
+      <c r="B657" t="str">
         <v>2026-08-11</v>
       </c>
-      <c r="C232" t="str">
+      <c r="C657" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D232" t="str">
+      <c r="D657" t="str">
         <v>AI, Gaming</v>
       </c>
-      <c r="E232" t="str">
+      <c r="E657" t="str">
         <v>https://finance.yahoo.com/technology/ai/articles/maxlinear-introduces-carmel-high-speed-024100109.html</v>
       </c>
-      <c r="F232" t="str">
+      <c r="F657" t="str">
         <v>CARLSBAD, Calif., August 11, 2026--MaxLinear introduces Carmel™, a high-speed USB-to-UART device that enables low-latency console access for next-generation AI infrastructure.</v>
       </c>
     </row>
-    <row r="233">
-      <c r="A233" t="str">
+    <row r="658">
+      <c r="A658" t="str">
         <v>GameSquare Holdings Reports 2026 Second Quarter Results with Revenue ...</v>
       </c>
-      <c r="B233" t="str">
+      <c r="B658" t="str">
         <v>2026-08-10</v>
       </c>
-      <c r="C233" t="str">
+      <c r="C658" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D233" t="str">
+      <c r="D658" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E233" t="str">
+      <c r="E658" t="str">
         <v>https://pr-inside.com/gamesquare-holdings-reports-2026-second-quarter-results-with-revenue-r5210848.htm</v>
       </c>
-      <c r="F233" t="str">
+      <c r="F658" t="str">
         <v>(PR-inside.com) Gross margin of 49.0% in the second quarter of 2026, representing a year-over-year increase of 19.6 percentage points Net loss of $10.6 million, includes $7.8 million in changes in unrealized loss and realized loss on digital assets and investments in ETH fund Adjusted EBITDA of $1.0 million for the second quarter, driven by higher sales, strong gross margin expansion, and improved operating leverage FRISCO, TX / ACCESS Newswire / August 10, 2026 / GameSquare Holdings, Inc. (NASDAQ:GAME), ("GameSquare", or the "Company"), today announced financial results for the three- and six-months ended June 30, 2026. Justin Kenna, CEO of GameSquare stated, "GameSquare delivered a strong ..</v>
       </c>
     </row>
-    <row r="234">
-      <c r="A234" t="str">
+    <row r="659">
+      <c r="A659" t="str">
         <v>Trevoh Chalobah leaves Chelsea for Como</v>
       </c>
-      <c r="B234" t="str">
+      <c r="B659" t="str">
         <v>2026-08-10</v>
       </c>
-      <c r="C234" t="str">
+      <c r="C659" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D234" t="str">
-[...2 lines deleted...]
-      <c r="E234" t="str">
+      <c r="D659" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E659" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358707</v>
       </c>
-      <c r="F234" t="str">
+      <c r="F659" t="str">
         <v>Chalobah arrived at Chelsea as an Under-9, following in the footsteps of his elder brother Nathaniel. He progressed through our Academy and was an integral part of the side that won the UEFA Youth League in 2016. Chalobah also lifted consecutive FA Youth Cups, scoring semi-final and final goals in 2017. - - A series of successful loans in the senior game &amp;#8211; at Ipswich Town, Huddersfield Town and Lorient &amp;#8211; followed, before Chalobah stepped up to become a permanent member of the Chelsea squad... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358707</v>
       </c>
     </row>
-    <row r="235">
-      <c r="A235" t="str">
+    <row r="660">
+      <c r="A660" t="str">
         <v>Meridian Holdings (MRDN) Notes Jerusalem Post Article Reviewing Second ...</v>
       </c>
-      <c r="B235" t="str">
+      <c r="B660" t="str">
         <v>2026-08-10</v>
       </c>
-      <c r="C235" t="str">
+      <c r="C660" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D235" t="str">
+      <c r="D660" t="str">
         <v>Finance, Retail, Gaming</v>
       </c>
-      <c r="E235" t="str">
+      <c r="E660" t="str">
         <v>https://pr-inside.com/meridian-holdings-mrdn-notes-jerusalem-post-article-reviewing-second-r5210765.htm</v>
       </c>
-      <c r="F235" t="str">
+      <c r="F660" t="str">
         <v>(PR-inside.com) LAS VEGAS, NV / ACCESS Newswire / August 10, 2026 / Meridian Holdings Inc. (NASDAQ:MRDN)("Meridian" or the "Company"), a global operator and licensor of online and retail sports betting, gaming and casino platforms, serving B2B and B2C customers across over 20 regulated markets, today noted the publication of a sponsored article in The Jerusalem Post reviewing the Company's second quarter 2026 financial results. The article, published on August 6, 2026, discusses the Company's previously announced results for the second quarter ended June 30, 2026, including revenue of $50.2 million, an increase of 16% year over year; Adjusted EBITDA of $5.9 million, ..</v>
       </c>
     </row>
-    <row r="236">
-      <c r="A236" t="str">
+    <row r="661">
+      <c r="A661" t="str">
         <v>California Fish and Game Commission Leaves Ferret Petition Off Final Agenda Before Critical Court Hearing</v>
       </c>
-      <c r="B236" t="str">
+      <c r="B661" t="str">
         <v>2026-08-10</v>
       </c>
-      <c r="C236" t="str">
+      <c r="C661" t="str">
         <v>Send2Press</v>
       </c>
-      <c r="D236" t="str">
-[...2 lines deleted...]
-      <c r="E236" t="str">
+      <c r="D661" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E661" t="str">
         <v>https://www.send2press.com/wire/california-fish-and-game-commission-leaves-ferret-petition-off-final-agenda-before-critical-court-hearing/</v>
       </c>
-      <c r="F236" t="str">
+      <c r="F661" t="str">
         <v>LA MESA, Calif., Aug. 10, 2026 (SEND2PRESS NEWSWIRE) -- The California Fish and Game Commission has released its final agenda for the August 12-13 meeting in Sacramento, and once again Petition 2025-003 - seeking to legalize domestic ferrets as pets in California - is not on the agenda. This meeting represents the Commission's last regularly scheduled public opportunity to consider the petition before "Wright v. California Fish and Game Commission et al." is heard in Sacramento County Superior Court on October 2, 2026, Legalize Ferrets announced today.</v>
       </c>
     </row>
-    <row r="237" xml:space="preserve">
-      <c r="A237" t="str">
+    <row r="662" xml:space="preserve">
+      <c r="A662" t="str">
         <v>Intel Gamer Days 2026 Kicking Off with AAA Gaming Bundle &amp; Partnerships</v>
       </c>
-      <c r="B237" t="str">
+      <c r="B662" t="str">
         <v>2026-08-10</v>
       </c>
-      <c r="C237" t="str">
+      <c r="C662" t="str">
         <v>mlpr-intel</v>
       </c>
-      <c r="D237" t="str">
+      <c r="D662" t="str">
         <v>Retail, Gaming, Media</v>
       </c>
-      <c r="E237" t="str">
+      <c r="E662" t="str">
         <v>https://newsroom.intel.com/client-computing/intel-gamer-days-2026-kicking-off-with-aaa-gaming-bundle-partnerships</v>
       </c>
-      <c r="F237" t="str" xml:space="preserve">
+      <c r="F662" t="str" xml:space="preserve">
         <v xml:space="preserve">What’s New: Intel’s annual Gamer Days campaign officially kicks off today, bringing gamers around the globe exciting new retail promotions, giveaways, and content collaborations with participating partners.Headlining this year’s Intel® Gamer Days campaign is the Intel retail bundle running August 10th through September 13th. With this bundle, gamers can secure their own digital copies of …
 The post Intel Gamer Days 2026 Kicking Off with AAA Gaming Bundle &amp; Partnerships appeared first on Newsroom.</v>
       </c>
     </row>
-    <row r="238">
-      <c r="A238" t="str">
+    <row r="663">
+      <c r="A663" t="str">
         <v>STORMCRAFT PC Joins Intel Gamer Days 2026 With 29 Qualifying Gaming PCs, Launches New Intel Core Ultra 7 Systems Featuring GeForce RTX 5090, 5080 and 5070 Founders Edition Graphics</v>
       </c>
-      <c r="B238" t="str">
+      <c r="B663" t="str">
         <v>2026-08-10</v>
       </c>
-      <c r="C238" t="str">
+      <c r="C663" t="str">
         <v>mlpr-prnewswire-wire</v>
       </c>
-      <c r="D238" t="str">
-[...2 lines deleted...]
-      <c r="E238" t="str">
+      <c r="D663" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E663" t="str">
         <v>https://www.prnewswire.com/news-releases/stormcraft-pc-joins-intel-gamer-days-2026-with-29-qualifying-gaming-pcs-launches-new-intel-core-ultra-7-systems-featuring-geforce-rtx-5090-5080-and-5070-founders-edition-graphics-302846636.html</v>
       </c>
-      <c r="F238" t="str">
+      <c r="F663" t="str">
         <v>Centaur debuts as a new STORMCRAFT PC line with GeForce RTX 5080 Founders Edition graphics, while new RTX 5090 and RTX 5070 Founders Edition configurations expand the Valkyrie and Phantom families CHINO, Calif., Aug. 10, 2026 /PRNewswire/ -- STORMCRAFT PC, a California gaming PC brand...</v>
       </c>
     </row>
-    <row r="239">
-      <c r="A239" t="str">
+    <row r="664">
+      <c r="A664" t="str">
         <v>InventHelp Inventor Develops Bass Tournament Card Game (AFD-144)</v>
       </c>
-      <c r="B239" t="str">
+      <c r="B664" t="str">
         <v>2026-08-10</v>
       </c>
-      <c r="C239" t="str">
-[...5 lines deleted...]
-      <c r="E239" t="str">
+      <c r="C664" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D664" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E664" t="str">
         <v>https://www.prnewswire.com/news-releases/inventhelp-inventor-develops-bass-tournament-card-game-afd-144-302845712.html</v>
       </c>
-      <c r="F239" t="str">
+      <c r="F664" t="str">
         <v>PITTSBURGH, Aug. 10, 2026 /PRNewswire/ -- "I wanted to create a fun and challenging card game with a bass fishing theme," said an inventor, from Canyon Lake, Texas, "so I invented the BASS TOURNAMENT CARD GAME. My design would offer the perfect choice for game night, family get-togethers,...</v>
       </c>
     </row>
-    <row r="240">
-      <c r="A240" t="str">
+    <row r="665">
+      <c r="A665" t="str">
         <v>BrightView Returns to Field of Dreams as Iconic Ballpark Enters a New Era</v>
       </c>
-      <c r="B240" t="str">
+      <c r="B665" t="str">
         <v>2026-08-10</v>
       </c>
-      <c r="C240" t="str">
+      <c r="C665" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D240" t="str">
+      <c r="D665" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E240" t="str">
+      <c r="E665" t="str">
         <v>https://finance.yahoo.com/media-advertising/articles/brightview-returns-field-dreams-iconic-110000830.html</v>
       </c>
-      <c r="F240" t="str">
+      <c r="F665" t="str">
         <v>BLUE BELL, Pa., August 10, 2026--When the Philadelphia Phillies and Minnesota Twins take the field at the iconic Field of Dreams ballpark in Dyersville, Iowa, on Aug. 13, they'll do so on a playing surface prepared by BrightView (NYSE: BV), MLB's Field Consultant, which built the field in 2019 and has maintained it for every Major League Baseball game played there since.</v>
       </c>
     </row>
-    <row r="241">
-      <c r="A241" t="str">
+    <row r="666">
+      <c r="A666" t="str">
         <v>“The Flame Game” by Paula Fontana — Free on Amazon for a Limited Time (Until 8/14/2026)</v>
       </c>
-      <c r="B241" t="str">
+      <c r="B666" t="str">
         <v>2026-08-10</v>
       </c>
-      <c r="C241" t="str">
+      <c r="C666" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D241" t="str">
+      <c r="D666" t="str">
         <v>Retail, Gaming</v>
       </c>
-      <c r="E241" t="str">
+      <c r="E666" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358643</v>
       </c>
-      <c r="F241" t="str">
+      <c r="F666" t="str">
         <v>Best Seller Publishing is proud to announce the release of &amp;#8220;The Flame Game: Master High-Stakes Environments, Transform Your Pressure, and Forge A Lasting Legacy&amp;#8221; by motivational speaker and leadership strategist Paula Fontana &amp;#8212;available for free download on Amazon for a limited time&amp;#8212;now through August 14, 2026. - - In today&amp;#39;s high-pressure workplaces, too many talented professionals feel forced to shrink themselves, silence their voices, and sacrifice their well-being just to survive... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358643</v>
       </c>
     </row>
-    <row r="242">
-      <c r="A242" t="str">
+    <row r="667">
+      <c r="A667" t="str">
         <v>PourPlays Launches the First Gamified Wine Education Platform, Making Wine Discovery Engaging, Rewarding, and Fun for a New Generation</v>
       </c>
-      <c r="B242" t="str">
+      <c r="B667" t="str">
         <v>2026-08-10</v>
       </c>
-      <c r="C242" t="str">
-[...2 lines deleted...]
-      <c r="D242" t="str">
+      <c r="C667" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D667" t="str">
         <v>SaaS, Gaming, Education</v>
       </c>
-      <c r="E242" t="str">
+      <c r="E667" t="str">
         <v>https://www.prnewswire.com/news-releases/pourplays-launches-the-first-gamified-wine-education-platform-making-wine-discovery-engaging-rewarding-and-fun-for-a-new-generation-302846942.html</v>
       </c>
-      <c r="F242" t="str">
+      <c r="F667" t="str">
         <v>FORT MYERS, Fla., Aug. 10, 2026 /PRNewswire/ -- PourPlays today announced the launch of its gamified wine education platform alongside the release of PairPlays, its debut food and wine pairing game. Built for consumers who prefer to learn online and in gamified ways, PourPlays transforms...</v>
       </c>
     </row>
-    <row r="243">
-      <c r="A243" t="str">
+    <row r="668">
+      <c r="A668" t="str">
         <v>SOHU.COM REPORTS SECOND QUARTER 2026 UNAUDITED FINANCIAL RESULTS</v>
       </c>
-      <c r="B243" t="str">
+      <c r="B668" t="str">
         <v>2026-08-10</v>
       </c>
-      <c r="C243" t="str">
-[...2 lines deleted...]
-      <c r="D243" t="str">
+      <c r="C668" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D668" t="str">
         <v>Finance, SaaS, Gaming</v>
       </c>
-      <c r="E243" t="str">
+      <c r="E668" t="str">
         <v>https://www.prnewswire.com/news-releases/sohucom-reports-second-quarter-2026-unaudited-financial-results-302846862.html</v>
       </c>
-      <c r="F243" t="str">
+      <c r="F668" t="str">
         <v>BEIJING, Aug 10, 2026 /PRNewswire/ -- Sohu.com Limited (NASDAQ: SOHU) ("Sohu" or the "Company"), a leading Chinese online media platform and game business group, today reported unaudited financial results for the second quarter ended June 30, 2026. Second Quarter Highlights[1] Total...</v>
       </c>
     </row>
-    <row r="244">
-      <c r="A244" t="str">
+    <row r="669">
+      <c r="A669" t="str">
         <v>KUAISHOU GAMING WINS AT THE HONOR OF KINGS WORLD CUP AT ESPORTS WORLD CUP 2026 AS PACKED GLOBAL ESPORTS SEASON HITS FULL SWING</v>
       </c>
-      <c r="B244" t="str">
+      <c r="B669" t="str">
         <v>2026-08-10</v>
       </c>
-      <c r="C244" t="str">
-[...5 lines deleted...]
-      <c r="E244" t="str">
+      <c r="C669" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D669" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E669" t="str">
         <v>https://www.prnewswire.com/news-releases/kuaishou-gaming-wins-at-the-honor-of-kings-world-cup-at-esports-world-cup-2026-as-packed-global-esports-season-hits-full-swing-302846859.html</v>
       </c>
-      <c r="F244" t="str">
+      <c r="F669" t="str">
         <v>Kuaishou Gaming (KSG) have won the prestigious Honor of Kings World Cup at Esports World Cup 2026 (KWC at EWC26), taking home the lion's share of the $3,000,000 prize pool The 2026 Honor of Kings esports season is in full swing with the second half of the year set to feature the Honor of...</v>
       </c>
     </row>
-    <row r="245">
-      <c r="A245" t="str">
+    <row r="670">
+      <c r="A670" t="str">
         <v>GearUP and Escape from Tarkov Partner to Enhance Online Gaming Experience for the New Season</v>
       </c>
-      <c r="B245" t="str">
+      <c r="B670" t="str">
         <v>2026-08-09</v>
       </c>
-      <c r="C245" t="str">
-[...2 lines deleted...]
-      <c r="D245" t="str">
+      <c r="C670" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D670" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E245" t="str">
+      <c r="E670" t="str">
         <v>https://www.prnewswire.com/news-releases/gearup-and-escape-from-tarkov-partner-to-enhance-online-gaming-experience-for-the-new-season-302846621.html</v>
       </c>
-      <c r="F245" t="str">
+      <c r="F670" t="str">
         <v>SINGAPORE, Aug. 9, 2026 /PRNewswire/ -- GearUP, a global game network optimization platform, and Escape from Tarkov, the acclaimed multiplayer tactical shooter, announced on August 4 a collaboration to help players enjoy a smoother and more reliable online experience as the game enters...</v>
       </c>
     </row>
-    <row r="246">
-      <c r="A246" t="str">
+    <row r="671">
+      <c r="A671" t="str">
         <v>Heated Rivalry will return to Sky and NOW in Spring 2027 exclusively in the UK and Ireland, with new additions to its lead cast</v>
       </c>
-      <c r="B246" t="str">
+      <c r="B671" t="str">
         <v>2026-08-08</v>
       </c>
-      <c r="C246" t="str">
+      <c r="C671" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D246" t="str">
+      <c r="D671" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E246" t="str">
+      <c r="E671" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358665</v>
       </c>
-      <c r="F246" t="str">
+      <c r="F671" t="str">
         <v>Heated Rivalry, the steamy Sky Exclusive romantic drama adapted from Rachel Reid&amp;#39;s critically acclaimed&amp;amp;#8239;Game Changers&amp;amp;#8239;book series, is confirmed to return to Sky and streaming service NOW in Spring 2027, exclusively in the UK and Ireland. - - Today,&amp;amp;#8239; Justice Smith &amp;amp;#8239;(I Saw the TV Glow, Now You See Me: Now You Don&amp;#39;t) and&amp;amp;#8239; Charlie Gillespie &amp;amp;#8239;(One Night Only, Splitsville, Suze) have also been confirmed as new cast additions, playing Harris Drover and Troy B... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358665</v>
       </c>
     </row>
-    <row r="247">
-      <c r="A247" t="str">
+    <row r="672">
+      <c r="A672" t="str">
         <v>Universal Orlando Resort Unwraps Its Destination-Wide Holiday Celebration November 14 Through January 3, Featuring Beloved Seasonal Experiences, Including New Holiday Merriment Spread Across Universal Epic Universe</v>
       </c>
-      <c r="B247" t="str">
+      <c r="B672" t="str">
         <v>2026-08-07</v>
       </c>
-      <c r="C247" t="str">
+      <c r="C672" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D247" t="str">
-[...2 lines deleted...]
-      <c r="E247" t="str">
+      <c r="D672" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E672" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358659</v>
       </c>
-      <c r="F247" t="str">
+      <c r="F672" t="str">
         <v>Click Here to Download Images - - Universal Orlando Resort invites guests to enjoy all things merry and bright, naughty and nice during its destination-wide Holidays celebration from November 14 through January 3, 2027. For the first time at Universal Epic Universe, holiday d�cor will debut at SUPER NINTENDO WORLD and How to Train Your Dragon &amp;#8211; Isle of Berk, while the cosmic winter wonderland of Celestial Park returns for the holiday season. Guests of all ages can also revel... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358659</v>
       </c>
     </row>
-    <row r="248">
-      <c r="A248" t="str">
+    <row r="673">
+      <c r="A673" t="str">
         <v>Try the latest Game Trial, NBA 2K26</v>
       </c>
-      <c r="B248" t="str">
+      <c r="B673" t="str">
         <v>2026-08-07</v>
       </c>
-      <c r="C248" t="str">
+      <c r="C673" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D248" t="str">
-[...2 lines deleted...]
-      <c r="E248" t="str">
+      <c r="D673" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E673" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358658</v>
       </c>
-      <c r="F248" t="str">
+      <c r="F673" t="str">
         <v>From Aug. 7 at 10 a.m. PT to Aug. 13 at 11:59 p.m. PT, Nintendo Switch Online members* can download and try the full NBA 2K26 games for both the Nintendo Switch&amp;#8482; 2 and Nintendo Switch systems at no additional cost. - - Hit the court solo or test your skills in local** and online multiplayer modes. Build your own basketball player and climb the ranks, collect and compete with NBA and WNBA superstars, and lead a team towards the ultimate goal: winning a championship. - - If you decide... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358658</v>
       </c>
     </row>
-    <row r="249">
-      <c r="A249" t="str">
+    <row r="674">
+      <c r="A674" t="str">
         <v>The Inner Circle acknowledges Michael D. Paulos as a Pinnacle Professional Member Inner Circle of Excellence.</v>
       </c>
-      <c r="B249" t="str">
+      <c r="B674" t="str">
         <v>2026-08-07</v>
       </c>
-      <c r="C249" t="str">
-[...5 lines deleted...]
-      <c r="E249" t="str">
+      <c r="C674" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D674" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E674" t="str">
         <v>https://www.prnewswire.com/news-releases/the-inner-circle-acknowledges-michael-d-paulos-as-a-pinnacle-professional-member-inner-circle-of-excellence-302846093.html</v>
       </c>
-      <c r="F249" t="str">
+      <c r="F674" t="str">
         <v>LAS VEGAS, Aug. 7, 2026 /PRNewswire/ -- Prominently featured in The Inner Circle, Michael D. Paulos is acknowledged as a Pinnacle Professional Member Inner Circle of Excellence for his contributions in Gaming Industry Operations and Business Development. Michael D. Paulos has built a...</v>
       </c>
     </row>
-    <row r="250">
-      <c r="A250" t="str">
+    <row r="675">
+      <c r="A675" t="str">
         <v>Epomaker Enters Gaming Audio with the GX1 Gaming Headset</v>
       </c>
-      <c r="B250" t="str">
+      <c r="B675" t="str">
         <v>2026-08-07</v>
       </c>
-      <c r="C250" t="str">
+      <c r="C675" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D250" t="str">
-[...2 lines deleted...]
-      <c r="E250" t="str">
+      <c r="D675" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E675" t="str">
         <v>https://pr-inside.com/epomaker-enters-gaming-audio-with-the-gx1-gaming-headset-r5209723.htm</v>
       </c>
-      <c r="F250" t="str">
+      <c r="F675" t="str">
         <v>(PR-inside.com) Designed for immersive play, clear communication, and all-day comfort, the Epomaker GX1 brings the brand's user-focused design philosophy into gaming audio. NEW YORK CITY, NY / ACCESS Newswire / August 7, 2026 / After years of dedication to mechanical keyboards, Epomaker continues to believe that meaningful products begin with careful listening to users. The GX1 is Epomaker's first gaming headset, created in response to real community feedback from players who wanted accurate sound positioning, stable connectivity, and a headset comfortable enough for long sessions. While the GX1 is built around gaming, it is not limited to gaming alone. It can support a ..</v>
       </c>
     </row>
-    <row r="251">
-      <c r="A251" t="str">
+    <row r="676">
+      <c r="A676" t="str">
         <v>Fore Athletes Appoints Marc Trachtenberg as Chief Executive Officer</v>
       </c>
-      <c r="B251" t="str">
+      <c r="B676" t="str">
         <v>2026-08-07</v>
       </c>
-      <c r="C251" t="str">
+      <c r="C676" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D251" t="str">
+      <c r="D676" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E251" t="str">
+      <c r="E676" t="str">
         <v>https://pr-inside.com/fore-athletes-appoints-marc-trachtenberg-as-chief-executive-officer-r5209678.htm</v>
       </c>
-      <c r="F251" t="str">
+      <c r="F676" t="str">
         <v>(PR-inside.com) Veteran entrepreneur and technology executive to lead the company's next phase of growth alongside Co-Founder and NFL QB Josh Dobbs ATLANTA, GA / ACCESS Newswire / August 7, 2026 / Fore Athletes, the premier golf network for professional athletes, today announced the appointment of Marc Trachtenberg as Chief Executive Officer. As CEO, Trachtenberg will lead the company's strategic vision, technology expansion, brand partnerships, and long-term growth as Fore Athletes continues building the leading platform for professional athletes connected through the game of golf. Trachtenberg is an accomplished entrepreneur, investor, and technology executive with a proven track record of founding, scaling, and successfully ..</v>
       </c>
     </row>
-    <row r="252">
-      <c r="A252" t="str">
+    <row r="677">
+      <c r="A677" t="str">
         <v>Ondas Selected to Provide Advanced Counter-Drone Protection for Jacksonville ...</v>
       </c>
-      <c r="B252" t="str">
+      <c r="B677" t="str">
         <v>2026-08-07</v>
       </c>
-      <c r="C252" t="str">
+      <c r="C677" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D252" t="str">
+      <c r="D677" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E252" t="str">
+      <c r="E677" t="str">
         <v>https://pr-inside.com/ondas-selected-to-provide-advanced-counter-drone-protection-for-jacksonville-r5209672.htm</v>
       </c>
-      <c r="F252" t="str">
+      <c r="F677" t="str">
         <v>(PR-inside.com) Ondas' Sentrycs' Cyber-over-RF (CoRF) System to enable detection, identification, and controlled mitigation of unauthorized drones during game days at EverBank Stadium Selection builds on Sentrycs' successful deployment across multiple host venues during the 2026 FIFA World Cup WEST PALM BEACH, FL / ACCESS Newswire / August 7, 2026 /Ondas Inc. (NASDAQ:ONDS) ("Ondas" or the "Company"), a leading provider of advanced autonomous systems and next-generation defense and security technologies, announced today that its subsidiary, Sentrycs, has been selected to provide advanced counter-drone protection for Jacksonville Jaguars games at EverBank Stadium during the upcoming NFL season. The selection makes the Jaguars the first NFL franchise ..</v>
       </c>
     </row>
-    <row r="253">
-      <c r="A253" t="str">
+    <row r="678">
+      <c r="A678" t="str">
         <v>Ondas Selected to Provide Advanced Counter-Drone Protection for Jacksonville Jaguars NFL Games</v>
       </c>
-      <c r="B253" t="str">
+      <c r="B678" t="str">
         <v>2026-08-07</v>
       </c>
-      <c r="C253" t="str">
+      <c r="C678" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D253" t="str">
-[...2 lines deleted...]
-      <c r="E253" t="str">
+      <c r="D678" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E678" t="str">
         <v>https://www.newswire.com/news/ondas-selected-to-provide-advanced-counter-drone-protection-for-jacksonville</v>
       </c>
-      <c r="F253" t="str">
+      <c r="F678" t="str">
         <v>Ondas' Sentrycs' Cyber-over-RF (CoRF) System to enable detection, identification, and controlled mitigation of unauthorized drones during game days at EverBank Stadium Selection builds on Sentrycs' successful deployment across multiple host venues during the 2026 FIFA World Cup</v>
       </c>
     </row>
-    <row r="254">
-      <c r="A254" t="str">
+    <row r="679">
+      <c r="A679" t="str">
         <v>ATTACK SHARK Unveils F1 AIR, a 39g Flagship Gaming Mouse Built for Competitive Precision and Speed</v>
       </c>
-      <c r="B254" t="str">
+      <c r="B679" t="str">
         <v>2026-08-07</v>
       </c>
-      <c r="C254" t="str">
-[...5 lines deleted...]
-      <c r="E254" t="str">
+      <c r="C679" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D679" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E679" t="str">
         <v>https://www.prnewswire.com/news-releases/attack-shark-unveils-f1-air-a-39g-flagship-gaming-mouse-built-for-competitive-precision-and-speed-302845999.html</v>
       </c>
-      <c r="F254" t="str">
+      <c r="F679" t="str">
         <v>NEW YORK, Aug. 7, 2026 /PRNewswire/ -- Gaming peripheral brand ATTACK SHARK has announced the upcoming launch of the F1 AIR, a new flagship ultra-lightweight gaming mouse designed for competitive esports players seeking top-tier performance, responsiveness, and precision. Weighing just...</v>
       </c>
     </row>
-    <row r="255">
-      <c r="A255" t="str">
+    <row r="680">
+      <c r="A680" t="str">
         <v>Yalla Group Limited to Report Second Quarter 2026 Financial Results on August 17, 2026 Eastern Time</v>
       </c>
-      <c r="B255" t="str">
+      <c r="B680" t="str">
         <v>2026-08-07</v>
       </c>
-      <c r="C255" t="str">
-[...2 lines deleted...]
-      <c r="D255" t="str">
+      <c r="C680" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D680" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E255" t="str">
+      <c r="E680" t="str">
         <v>https://www.prnewswire.com/news-releases/yalla-group-limited-to-report-second-quarter-2026-financial-results-on-august-17-2026-eastern-time-302845668.html</v>
       </c>
-      <c r="F255" t="str">
+      <c r="F680" t="str">
         <v>DUBAI, UAE, Aug. 7, 2026 /PRNewswire/ -- Yalla Group Limited ("Yalla" or the "Company") (NYSE: YALA), the largest Middle East and North Africa (MENA)-based online social networking and gaming company, today announced that it will report its unaudited financial results for the second...</v>
       </c>
     </row>
-    <row r="256">
-      <c r="A256" t="str">
+    <row r="681">
+      <c r="A681" t="str">
         <v>Laptop Market Opportunities Rise with Expanding Education Technology</v>
       </c>
-      <c r="B256" t="str">
+      <c r="B681" t="str">
         <v>2026-08-07</v>
       </c>
-      <c r="C256" t="str">
+      <c r="C681" t="str">
         <v>Express Press Release</v>
       </c>
-      <c r="D256" t="str">
+      <c r="D681" t="str">
         <v>Gaming, Education</v>
       </c>
-      <c r="E256" t="str">
+      <c r="E681" t="str">
         <v>https://express-press-release.net/news/2026/08/07/1766287</v>
       </c>
-      <c r="F256" t="str">
+      <c r="F681" t="str">
         <v>The global Laptop Market is witnessing steady growth as consumers, businesses, educational institutions, and gaming users increasingly demand portable, high-performance computing devices. Rising internet penetration, [read full press release...]</v>
       </c>
     </row>
-    <row r="257">
-      <c r="A257" t="str">
+    <row r="682">
+      <c r="A682" t="str">
         <v>The summer fun continues in the Mario Kart World Open August 2026 event!</v>
       </c>
-      <c r="B257" t="str">
+      <c r="B682" t="str">
         <v>2026-08-06</v>
       </c>
-      <c r="C257" t="str">
+      <c r="C682" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D257" t="str">
-[...2 lines deleted...]
-      <c r="E257" t="str">
+      <c r="D682" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E682" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358601</v>
       </c>
-      <c r="F257" t="str">
+      <c r="F682" t="str">
         <v>Join us to race anytime from August 15 at 2:00 p.m. PT until August 16 at 6:00 p.m. PT. - - Participants from the North and South American regions will receive 50 My Nintendo&amp;#8482; Platinum Points*. To join in, you&amp;#39;ll need the Mario Kart World game, a Nintendo Account, an internet connection, and a Nintendo Switch Online ** membership. Find out more about Nintendo Switch Online&amp;#8212;and learn how you can get a free 7-day trial membership&amp;#8212;on the official site or from the HOME Menu on you... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358601</v>
       </c>
     </row>
-    <row r="258">
-      <c r="A258" t="str">
+    <row r="683">
+      <c r="A683" t="str">
         <v>Rippling Launches AI Spend Console to Track AI Usage and ROI Across the Business</v>
       </c>
-      <c r="B258" t="str">
+      <c r="B683" t="str">
         <v>2026-08-06</v>
       </c>
-      <c r="C258" t="str">
+      <c r="C683" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D258" t="str">
+      <c r="D683" t="str">
         <v>Crypto, AI, Gaming</v>
       </c>
-      <c r="E258" t="str">
+      <c r="E683" t="str">
         <v>https://finance.yahoo.com/technology/ai/articles/rippling-launches-ai-spend-console-170000952.html</v>
       </c>
-      <c r="F258" t="str">
+      <c r="F683" t="str">
         <v>SAN FRANCISCO, August 06, 2026--Rippling today announced AI Spend Console, a new capability that helps companies understand and control AI spend. Unlike other systems that passively report on token consumption, Rippling’s AI Spend Console includes advanced employee usage insights and a gateway that actively controls and shapes AI usage in your company. Customers are invited to join the waitlist starting today.</v>
       </c>
     </row>
-    <row r="259">
-      <c r="A259" t="str">
+    <row r="684">
+      <c r="A684" t="str">
         <v>Everything to know about ‘Madden,’ a new movie coming to Prime Video November 18</v>
       </c>
-      <c r="B259" t="str">
+      <c r="B684" t="str">
         <v>2026-08-06</v>
       </c>
-      <c r="C259" t="str">
+      <c r="C684" t="str">
         <v>mlpr-amazon</v>
       </c>
-      <c r="D259" t="str">
+      <c r="D684" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E259" t="str">
+      <c r="E684" t="str">
         <v>https://www.aboutamazon.com/news/entertainment/madden-movie-nicolas-cage-prime-video?utm_source=rss</v>
       </c>
-      <c r="F259" t="str">
+      <c r="F684" t="str">
         <v>Nicolas Cage stars as legendary NFL coach John Madden in this film charting his unlikely journey from Super Bowl winner to video game icon.</v>
       </c>
     </row>
-    <row r="260">
-      <c r="A260" t="str">
+    <row r="685">
+      <c r="A685" t="str">
         <v>SEGG Media's Quadrant Premieres New Oliver Bearman Content Feature Sponsored by That Prize Guy</v>
       </c>
-      <c r="B260" t="str">
+      <c r="B685" t="str">
         <v>2026-08-06</v>
       </c>
-      <c r="C260" t="str">
+      <c r="C685" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D260" t="str">
+      <c r="D685" t="str">
         <v>Finance, Automotive, Gaming, Media</v>
       </c>
-      <c r="E260" t="str">
+      <c r="E685" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/06/3340464/0/en/SEGG-Media-s-Quadrant-Premieres-New-Oliver-Bearman-Content-Feature-Sponsored-by-That-Prize-Guy.html</v>
       </c>
-      <c r="F260" t="str">
+      <c r="F685" t="str">
         <v>FORT WORTH, Texas, Aug. 06, 2026 (GLOBE NEWSWIRE) -- Sports Entertainment Gaming Global Corporation (“SEGG Media” or the “Company”) (NASDAQ: SEGG, LTRYW) today announced the premiere of a new Quadrant content feature starring Formula 1 driver Oliver Bearman, sponsored by That Prize Guy. The feature premieres today at 11:00am EDT/4:00pm BST across Quadrant's digital platforms and represents the latest content deliverable under Quadrant's previously announced partnership with That Prize Guy.</v>
       </c>
     </row>
-    <row r="261">
-      <c r="A261" t="str">
+    <row r="686">
+      <c r="A686" t="str">
         <v>Minecraft for Nintendo Switch 2 arrives Oct. 27!</v>
       </c>
-      <c r="B261" t="str">
+      <c r="B686" t="str">
         <v>2026-08-06</v>
       </c>
-      <c r="C261" t="str">
+      <c r="C686" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D261" t="str">
-[...2 lines deleted...]
-      <c r="E261" t="str">
+      <c r="D686" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E686" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358585</v>
       </c>
-      <c r="F261" t="str">
+      <c r="F686" t="str">
         <v>Mark your calendars, Minecrafters! - - Imagine a town crier (me), rolling into a blocky village square with an equally blocky trumpet to announce some joyful news. Queue the fanfare: Minecraft is coming for the Nintendo Switch&amp;#8482; 2 system on Oct. 27 ! Can I get a very enthusiastic Hmmm?? - - Let me unfurl this metaphorical scroll a little to remind you why we&amp;#39;re all so excited. First, Nintendo Switch 2 renders the world of Minecraft to lush life with Vibrant Visuals* when set as the def... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358585</v>
       </c>
     </row>
-    <row r="262">
-      <c r="A262" t="str">
+    <row r="687">
+      <c r="A687" t="str">
         <v>GeForce NOW Shakes Up August With 26 New Games</v>
       </c>
-      <c r="B262" t="str">
+      <c r="B687" t="str">
         <v>2026-08-06</v>
       </c>
-      <c r="C262" t="str">
+      <c r="C687" t="str">
         <v>mlpr-nvidia</v>
       </c>
-      <c r="D262" t="str">
-[...2 lines deleted...]
-      <c r="E262" t="str">
+      <c r="D687" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E687" t="str">
         <v>https://blogs.nvidia.com/blog/geforce-now-thursday-august-2026-games-list/</v>
       </c>
-      <c r="F262" t="str">
+      <c r="F687" t="str">
         <v>August is here, bringing 26 new games for GeForce NOW members.  Command the seas in World of Warships: Legends and discover what’s next in the GeForce NOW library, starting with the eight newly added games this week.  In addition, GeForce NOW is at the QuakeCon gaming conference this week in Grapevine, Texas, with hands-on experiences […]</v>
       </c>
     </row>
-    <row r="263">
-      <c r="A263" t="str">
+    <row r="688">
+      <c r="A688" t="str">
         <v>GameSquare Signs with Azuki to Drive Creator Marketing for Gates Awakened ...</v>
       </c>
-      <c r="B263" t="str">
+      <c r="B688" t="str">
         <v>2026-08-06</v>
       </c>
-      <c r="C263" t="str">
+      <c r="C688" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D263" t="str">
+      <c r="D688" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E263" t="str">
+      <c r="E688" t="str">
         <v>https://pr-inside.com/gamesquare-signs-with-azuki-to-drive-creator-marketing-for-gates-awakened-r5209169.htm</v>
       </c>
-      <c r="F263" t="str">
+      <c r="F688" t="str">
         <v>(PR-inside.com) GameSquare's agency team to lead talent deployment to expand Azuki's existing creator program in support of Gates Awakened launch and manga launch FRISCO, TX / ACCESS Newswire / August 6, 2026 / GameSquare (NASDAQ:GAME) today announced a partnership with Azuki Labs to amplify creator marketing in support of Azuki's trading card game (TCG) Gates Awakened launch. The engagement spans talent ideation and growing Azuki's existing creator program, with campaigns running through October 2026. "We've seen firsthand how Azuki has built one of the most passionate and engaged communities in modern entertainment," said Justin Kenna, CEO, GameSquare. "The Gates Awakened and Manga launches ..</v>
       </c>
     </row>
-    <row r="264">
-      <c r="A264" t="str">
+    <row r="689">
+      <c r="A689" t="str">
         <v>Mohegan Invites You to Join Its Third Quarter Fiscal 2026 Operating Results Conference Call</v>
       </c>
-      <c r="B264" t="str">
+      <c r="B689" t="str">
         <v>2026-08-06</v>
       </c>
-      <c r="C264" t="str">
-[...5 lines deleted...]
-      <c r="E264" t="str">
+      <c r="C689" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D689" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E689" t="str">
         <v>https://www.prnewswire.com/news-releases/mohegan-invites-you-to-join-its-third-quarter-fiscal-2026-operating-results-conference-call-302843832.html</v>
       </c>
-      <c r="F264" t="str">
+      <c r="F689" t="str">
         <v>UNCASVILLE, Conn., Aug. 6, 2026 /PRNewswire/ -- Mohegan Tribal Gaming Authority, or Mohegan, will host a conference call regarding its third quarter fiscal 2026 operating results on Thursday, August 13, 2026, at 11:00 a.m. (Eastern Time). Those interested in participating in the call...</v>
       </c>
     </row>
-    <row r="265">
-      <c r="A265" t="str">
+    <row r="690">
+      <c r="A690" t="str">
         <v>LONGi Becomes Official Partner of FC Bayern Munich, Uniting Solar Energy Innovation and Football Passion</v>
       </c>
-      <c r="B265" t="str">
+      <c r="B690" t="str">
         <v>2026-08-06</v>
       </c>
-      <c r="C265" t="str">
-[...2 lines deleted...]
-      <c r="D265" t="str">
+      <c r="C690" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D690" t="str">
         <v>Energy, Gaming</v>
       </c>
-      <c r="E265" t="str">
+      <c r="E690" t="str">
         <v>https://www.prnewswire.com/news-releases/longi-becomes-official-partner-of-fc-bayern-munich-uniting-solar-energy-innovation-and-football-passion-302844853.html</v>
       </c>
-      <c r="F265" t="str">
+      <c r="F690" t="str">
         <v>Announced in Hong Kong during FC Bayern Munich's Asia visit, the global partnership brings LONGi and one of football's most iconic clubs together through "POWER ON, GAME ON". HONG KONG, Aug. 6, 2026 /PRNewswire/ -- LONGi, a global green energy leader, today announced a global partnership...</v>
       </c>
     </row>
-    <row r="266">
-      <c r="A266" t="str">
+    <row r="691">
+      <c r="A691" t="str">
         <v>Huya to Exclusively Publish Xiao Xiao Qi Yu, an Officially Licensed Zanmang Loopy IP Mobile Game Powered by Triple Match 3D's Core Gameplay</v>
       </c>
-      <c r="B266" t="str">
+      <c r="B691" t="str">
         <v>2026-08-06</v>
       </c>
-      <c r="C266" t="str">
+      <c r="C691" t="str">
         <v>mlpr-prnewswire-wire</v>
       </c>
-      <c r="D266" t="str">
+      <c r="D691" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E266" t="str">
+      <c r="E691" t="str">
         <v>https://www.prnewswire.com/news-releases/huya-to-exclusively-publish-xiao-xiao-qi-yu-an-officially-licensed-zanmang-loopy-ip-mobile-game-powered-by-triple-match-3ds-core-gameplay-302844803.html</v>
       </c>
-      <c r="F266" t="str">
+      <c r="F691" t="str">
         <v>GUANGZHOU, China, Aug. 6, 2026 /PRNewswire/ -- HUYA Inc. ("Huya" or the "Company") (NYSE: HUYA), a leading game-related entertainment and services provider, today announced that it will exclusively publish Xiao Xiao Qi Yu, a 3D match-based casual mobile game officially licensed under the...</v>
       </c>
     </row>
-    <row r="267">
-      <c r="A267" t="str">
+    <row r="692">
+      <c r="A692" t="str">
         <v>HOT WHEELS™ Infinite Rush Reveals Campaign Progression, - Vehicle Classes and Customisation Features in New Trailer</v>
       </c>
-      <c r="B267" t="str">
+      <c r="B692" t="str">
         <v>2026-08-06</v>
       </c>
-      <c r="C267" t="str">
+      <c r="C692" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D267" t="str">
+      <c r="D692" t="str">
         <v>Automotive, Gaming</v>
       </c>
-      <c r="E267" t="str">
+      <c r="E692" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358572</v>
       </c>
-      <c r="F267" t="str">
+      <c r="F692" t="str">
         <v>Milestone and Mattel have released a new trailer for HOT WHEELS&amp;#8482; Infinite Rush, the upcoming arcade racing game launching on September 10, 2026, with Early Access starting September 7. - - Watch HOT WHEELS Infinite Rush Beyond the Track Episode 2 trailer here: https://youtu.be/rCJpMGhxZWg - - Key Highlights - - - &amp;#8226; Four Toy-Scale Islands - Explore four themed islands packed with races and free-roaming activities. Players can freely sky-jump between islands as they unlock ne... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358572</v>
       </c>
     </row>
-    <row r="268">
-      <c r="A268" t="str">
+    <row r="693">
+      <c r="A693" t="str">
         <v>Doginal Dogs Unveils Doginal Dogs Legends, a Premium Hand-Drawn Trading Card Game, With Preorders Open Ahead of DDNYC 2026 Launch</v>
       </c>
-      <c r="B268" t="str">
+      <c r="B693" t="str">
         <v>2026-08-06</v>
       </c>
-      <c r="C268" t="str">
+      <c r="C693" t="str">
         <v>mlpr-newsfile</v>
       </c>
-      <c r="D268" t="str">
-[...2 lines deleted...]
-      <c r="E268" t="str">
+      <c r="D693" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E693" t="str">
         <v>https://www.newsfilecorp.com/release/308084/Doginal-Dogs-Unveils-Doginal-Dogs-Legends-a-Premium-HandDrawn-Trading-Card-Game-With-Preorders-Open-Ahead-of-DDNYC-2026-Launch</v>
       </c>
-      <c r="F268" t="str">
+      <c r="F693" t="str">
         <v>New York, New York--(Newsfile Corp. - August 6, 2026) - Doginal Dogs today announced Doginal Dogs Legends, a premium trading card game built for both collectors and competitive players, and opened preorders for its first edition. The debut set, titled Rise of the Pack, features 111 original hand-drawn cards and will officially launch at DDNYC 2026, the brand's flagship New York event, this September.Developed over nearly two years by the core Doginal Dogs team, the game has been built to premium...</v>
       </c>
     </row>
-    <row r="269">
-      <c r="A269" t="str">
+    <row r="694">
+      <c r="A694" t="str">
         <v>Dentsu Produces Egg Hunt 2026: The Grand Eggspress, a Major Roblox Adventure RPG</v>
       </c>
-      <c r="B269" t="str">
+      <c r="B694" t="str">
         <v>2026-08-05</v>
       </c>
-      <c r="C269" t="str">
+      <c r="C694" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D269" t="str">
+      <c r="D694" t="str">
         <v>SaaS, Gaming, Media</v>
       </c>
-      <c r="E269" t="str">
+      <c r="E694" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358558</v>
       </c>
-      <c r="F269" t="str">
+      <c r="F694" t="str">
         <v>Dentsu, in collaboration with GeekOut Inc.*1 and Studio Koi Koi Inc.*2, announced that it oversees the comprehensive planning and creative supervision of Egg Hunt 2026: The Grand Eggspress, a large-scale adventure RPG experience for Roblox *3, an immersive gaming and creation platform, while also supporting its global expansion. The project is being developed as part of House of Creators *4, dentsu&amp;#39;s initiative dedicated to discovering and supporting content creators while expanding crea... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358558</v>
       </c>
     </row>
-    <row r="270">
-      <c r="A270" t="str">
+    <row r="695">
+      <c r="A695" t="str">
         <v>Fire Emblem: Fortune's Weave Direct threads together strategic combat with a story of Gods and Heroes only on Nintendo Switch 2</v>
       </c>
-      <c r="B270" t="str">
+      <c r="B695" t="str">
         <v>2026-08-05</v>
       </c>
-      <c r="C270" t="str">
+      <c r="C695" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D270" t="str">
-[...2 lines deleted...]
-      <c r="E270" t="str">
+      <c r="D695" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E695" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358549</v>
       </c>
-      <c r="F270" t="str">
+      <c r="F695" t="str">
         <v>During today&amp;#39;s Fire Emblem: Fortune&amp;#39;s Weave Direct presentation, Nintendo shared news on the latest entry in the Fire Emblem series, which launches exclusively for the Nintendo Switch 2 system on Sept. 17. - - The Dagdan Empire: a land at the peak of prosperity under the rule of the gods. In the Empire&amp;#39;s capital city of Dagsion, worthy fighters from all over the land arrive to compete in the Heroic Games, with the winner granted one wish. Among the combatants are four Heroes tied to t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358549</v>
       </c>
     </row>
-    <row r="271">
-      <c r="A271" t="str">
+    <row r="696">
+      <c r="A696" t="str">
         <v>Tryllium Announces Industry Workshop Featuring Veteran Voice Director ...</v>
       </c>
-      <c r="B271" t="str">
+      <c r="B696" t="str">
         <v>2026-08-05</v>
       </c>
-      <c r="C271" t="str">
+      <c r="C696" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D271" t="str">
+      <c r="D696" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E271" t="str">
+      <c r="E696" t="str">
         <v>https://pr-inside.com/tryllium-announces-industry-workshop-featuring-veteran-voice-director-r5208706.htm</v>
       </c>
-      <c r="F271" t="str">
+      <c r="F696" t="str">
         <v>(PR-inside.com) Client Abacus Entertainment will host acclaimed casting and voice director Wes Gleason for his first workshop with the company on October 17, giving voice actors direct access to an accomplished industry professional. NEW YORK CITY, NY / ACCESS Newswire / August 5, 2026 / Tryllium announced today that its client, Abacus Entertainment, will host veteran casting and voice director Wes Gleason for his first workshop with the company on Saturday, October 17, 2026. The live online workshop gives voice actors the opportunity to learn directly one of the voice directors behind some of the entertainment industry's most recognizable video game and ..</v>
       </c>
     </row>
-    <row r="272">
-      <c r="A272" t="str">
+    <row r="697">
+      <c r="A697" t="str">
         <v>James Avery Expands College Collection with New Schools and Game Day Styles</v>
       </c>
-      <c r="B272" t="str">
+      <c r="B697" t="str">
         <v>2026-08-05</v>
       </c>
-      <c r="C272" t="str">
-[...5 lines deleted...]
-      <c r="E272" t="str">
+      <c r="C697" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D697" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E697" t="str">
         <v>https://www.prnewswire.com/news-releases/james-avery-expands-college-collection-with-new-schools-and-game-day-styles-302843763.html</v>
       </c>
-      <c r="F272" t="str">
+      <c r="F697" t="str">
         <v>New schools and Enamel Connected Hearts styles bring a polished twist to everyday looks, tailgates and campus traditions KERRVILLE, Texas, Aug. 5, 2026 /PRNewswire/ -- As fans start planning their fall wardrobes around football Saturdays, campus weekends and spirited tailgates, James...</v>
       </c>
     </row>
-    <row r="273">
-      <c r="A273" t="str">
+    <row r="698">
+      <c r="A698" t="str">
         <v>Nike Basketball Debuts the Kobe 10 Protro: An Iconic Silhouette Reimagined for Today's Game</v>
       </c>
-      <c r="B273" t="str">
+      <c r="B698" t="str">
         <v>2026-08-05</v>
       </c>
-      <c r="C273" t="str">
+      <c r="C698" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D273" t="str">
-[...2 lines deleted...]
-      <c r="E273" t="str">
+      <c r="D698" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E698" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358536</v>
       </c>
-      <c r="F273" t="str">
+      <c r="F698" t="str">
         <v>What is the Nike Kobe 10 Protro? - The Kobe 10 Protro reimagines Kobe Bryant&amp;#39;s iconic 2015 signature basketball shoe with performance innovations designed for today&amp;#39;s game. - - What&amp;#39;s new in the Kobe 10 Protro? - The silhouette features meaningful performance updates to the upper, cushioning and traction while preserving the design philosophy that made the original an athlete favorite. The result is a shoe that honors Kobe&amp;#39;s legacy while meeting the demands of the modern game. - - How was... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358536</v>
       </c>
     </row>
-    <row r="274">
-      <c r="A274" t="str">
+    <row r="699">
+      <c r="A699" t="str">
         <v>Pool Brain Hires Eric Knight to Help Revolutionize Pool Industry Technology and Education</v>
       </c>
-      <c r="B274" t="str">
+      <c r="B699" t="str">
         <v>2026-08-05</v>
       </c>
-      <c r="C274" t="str">
+      <c r="C699" t="str">
         <v>PRWeb</v>
       </c>
-      <c r="D274" t="str">
+      <c r="D699" t="str">
         <v>Gaming, Education</v>
       </c>
-      <c r="E274" t="str">
+      <c r="E699" t="str">
         <v>https://www.prweb.com/releases/pool-brain-hires-eric-knight-to-help-revolutionize-pool-industry-technology-and-education-302843467.html</v>
       </c>
-      <c r="F274" t="str">
+      <c r="F699" t="str">
         <v>Industry veteran joins Pool Brain to accelerate innovation, elevate education, and help shape the future of pool service technology PHOENIX, Aug. 5, 2026 /PRNewswire-PRWeb/ -- Pool Brain has announced it has hired Eric Knight, in a strategic move to accelerate delivery of game changing...</v>
       </c>
     </row>
-    <row r="275">
-      <c r="A275" t="str">
+    <row r="700">
+      <c r="A700" t="str">
         <v>Hacksaw Openrgs Welcomes Zerplaay Games As New Partner Studio</v>
       </c>
-      <c r="B275" t="str">
+      <c r="B700" t="str">
         <v>2026-08-05</v>
       </c>
-      <c r="C275" t="str">
+      <c r="C700" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D275" t="str">
-[...2 lines deleted...]
-      <c r="E275" t="str">
+      <c r="D700" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E700" t="str">
         <v>https://pr-inside.com/hacksaw-openrgs-welcomes-zerplaay-games-as-new-partner-studio-r5208574.htm</v>
       </c>
-      <c r="F275" t="str">
+      <c r="F700" t="str">
         <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / August 5, 2026 / Hacksaw (STO:HACK) OpenRGS has welcomed Zerplaay Games as its latest partner studio, further strengthening its growing ecosystem of independent game developers. Through the partnership, Zerplaay Games will develop and launch its upcoming titles via OpenRGS, benefiting from Hacksaw Gaming's global distribution network and the tools needed to scale across multiple locally licensed online gaming markets. Peter Van Treuren, Co-Founder and CEO of Zerplaay Games:"At Zerplaay, we've built our studio around one simple belief: exceptional games are created when world-class game development meets cinematic storytelling. That's why we've brought together industry veterans from ..</v>
       </c>
     </row>
-    <row r="276">
-      <c r="A276" t="str">
+    <row r="701">
+      <c r="A701" t="str">
         <v>Dubbing AI Launches $49 USB-C AI Voice-Changing Earbuds for Mobile Gaming, Streaming and Calls</v>
       </c>
-      <c r="B276" t="str">
+      <c r="B701" t="str">
         <v>2026-08-05</v>
       </c>
-      <c r="C276" t="str">
+      <c r="C701" t="str">
         <v>PressReleaseNews</v>
       </c>
-      <c r="D276" t="str">
+      <c r="D701" t="str">
         <v>AI, Gaming, Media</v>
       </c>
-      <c r="E276" t="str">
+      <c r="E701" t="str">
         <v>https://pressreleasenews.org/pressroom/dubbing-ai-launches-49-usb-c-ai-voice-changing-earbuds-for-mobile-gaming-streaming-and-calls</v>
       </c>
-      <c r="F276" t="str">
+      <c r="F701" t="str">
         <v>New mobile voice changer combines an integrated microphone, USB-C plug-and-play connectivity and access to more than 500 AI voices in a portable wired design.</v>
       </c>
     </row>
-    <row r="277">
-      <c r="A277" t="str">
+    <row r="702">
+      <c r="A702" t="str">
         <v>New "My Hero Academia" Anime Game App "My Hero Academia UNITED SURVIVAL" Surpasses 800,000 Pre-Registrations! Additional Rewards Confirmed--Launching August 6!</v>
       </c>
-      <c r="B277" t="str">
+      <c r="B702" t="str">
         <v>2026-08-05</v>
       </c>
-      <c r="C277" t="str">
+      <c r="C702" t="str">
         <v>mlpr-prnewswire-wire</v>
       </c>
-      <c r="D277" t="str">
-[...2 lines deleted...]
-      <c r="E277" t="str">
+      <c r="D702" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E702" t="str">
         <v>https://www.prnewswire.com/news-releases/new-my-hero-academia-anime-game-app-my-hero-academia-united-survival-surpasses-800-000-pre-registrations-additional-rewards-confirmedlaunching-august-6-302843091.html</v>
       </c>
-      <c r="F277" t="str">
+      <c r="F702" t="str">
         <v>TOKYO, Aug. 4, 2026 /PRNewswire/ -- KLab Inc., a leader in online mobile games, announced that the official launch date for its new game app based on the "My Hero Academia" anime series, developed under license from the My Hero Academia Production Committee, "My Hero Academia UNITED...</v>
       </c>
     </row>
-    <row r="278">
-      <c r="A278" t="str">
+    <row r="703">
+      <c r="A703" t="str">
         <v>Paper Transport Supports Truckers Against Trafficking with the Launch of the "Miles That Matter" Campaign Based on Green Bay Packers Away Game Mileage</v>
       </c>
-      <c r="B278" t="str">
+      <c r="B703" t="str">
         <v>2026-08-04</v>
       </c>
-      <c r="C278" t="str">
-[...5 lines deleted...]
-      <c r="E278" t="str">
+      <c r="C703" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D703" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E703" t="str">
         <v>https://www.prnewswire.com/news-releases/paper-transport-supports-truckers-against-trafficking-with-the-launch-of-the-miles-that-matter-campaign-based-on-green-bay-packers-away-game-mileage-302842982.html</v>
       </c>
-      <c r="F278" t="str">
+      <c r="F703" t="str">
         <v>Paper Transport will donate 50 cents for every mile it transports the team's equipment to 2026 away games DE PERE, Wis., Aug. 4, 2026 /PRNewswire/ -- Paper Transport (PTI), a leading dedicated transportation provider with more than 35 years of transportation expertise, is launching a new...</v>
       </c>
     </row>
-    <row r="279">
-      <c r="A279" t="str">
+    <row r="704">
+      <c r="A704" t="str">
         <v>Esports Festival by the Esports World Cup 2026 Draws Thousands to Paris in the Largest Free Public Gaming &amp;amp; Esports Celebration, Unveiling First Esports Nations Cup Jersey</v>
       </c>
-      <c r="B279" t="str">
+      <c r="B704" t="str">
         <v>2026-08-04</v>
       </c>
-      <c r="C279" t="str">
-[...5 lines deleted...]
-      <c r="E279" t="str">
+      <c r="C704" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D704" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E704" t="str">
         <v>https://www.prnewswire.com/news-releases/esports-festival-by-the-esports-world-cup-2026-draws-thousands-to-paris-in-the-largest-free-public-gaming--esports-celebration-unveiling-first-esports-nations-cup-jersey-302842831.html</v>
       </c>
-      <c r="F279" t="str">
+      <c r="F704" t="str">
         <v>Media Kit Fans gathered on the Champs-Élysées as the Esports World Cup 2026 celebrated creators, Clubs, players and communities through France's largest free public celebration of gaming and esports. The festival featured the first public unveiling of an official Esports Nations Cup...</v>
       </c>
     </row>
-    <row r="280">
-      <c r="A280" t="str">
+    <row r="705">
+      <c r="A705" t="str">
         <v>New update for Nintendo Switch Online + Expansion Pack members (AUG/2026)</v>
       </c>
-      <c r="B280" t="str">
+      <c r="B705" t="str">
         <v>2026-08-04</v>
       </c>
-      <c r="C280" t="str">
+      <c r="C705" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D280" t="str">
-[...2 lines deleted...]
-      <c r="E280" t="str">
+      <c r="D705" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E705" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358506</v>
       </c>
-      <c r="F280" t="str">
+      <c r="F705" t="str">
         <v>Oh, hey, classic game fans! If you&amp;#39;ve been looking to create (or recreate) some retro memories, Nintendo Switch Online + Expansion Pack members* can get access to a wide variety of classic goodies from the following systems: - - - &amp;#8226; Game Boy&amp;#8482; Advance - &amp;#8226; Nintendo 64&amp;#8482; - &amp;#8226; Virtual Boy&amp;#8482; - &amp;#8226; Super NES&amp;#8482; - &amp;#8226; Game Boy - &amp;#8226; NES&amp;#8482; - &amp;#8226; SEGA Genesis&amp;#8482; - - - Additionally, members who also have a Nintendo Switch&amp;#8482; 2 system can also get access to: - - - &amp;#8226; Nintendo GameCube... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358506</v>
       </c>
     </row>
-    <row r="281">
-      <c r="A281" t="str">
+    <row r="706">
+      <c r="A706" t="str">
         <v>Snail, Inc. Subsidiary Egofold Introduces AI Ranch and NHPs™, a New Generation of AI Gaming Companions, at Ai4 2026</v>
       </c>
-      <c r="B281" t="str">
+      <c r="B706" t="str">
         <v>2026-08-04</v>
       </c>
-      <c r="C281" t="str">
+      <c r="C706" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D281" t="str">
+      <c r="D706" t="str">
         <v>Finance, AI, Gaming</v>
       </c>
-      <c r="E281" t="str">
+      <c r="E706" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/04/3338708/0/en/Snail-Inc-Subsidiary-Egofold-Introduces-AI-Ranch-and-NHPs-a-New-Generation-of-AI-Gaming-Companions-at-Ai4-2026.html</v>
       </c>
-      <c r="F281" t="str">
+      <c r="F706" t="str">
         <v>CULVER CITY, Calif., Aug. 04, 2026 (GLOBE NEWSWIRE) -- Snail, Inc. (Nasdaq: SNAL) (“Snail Games” or the “Company”) , a leading independent global developer and publisher of interactive digital entertainment, today announced its subsidiary, Egofold, will publicly debut AI Ranch and NHPs™, an artificial intelligence initiative, at Ai4 2026, taking place August 4–6 in Las Vegas.</v>
       </c>
     </row>
-    <row r="282">
-      <c r="A282" t="str">
+    <row r="707">
+      <c r="A707" t="str">
         <v>/C O R R E C T I O N -- BSA-AML Compliance Group LLC/</v>
       </c>
-      <c r="B282" t="str">
+      <c r="B707" t="str">
         <v>2026-08-04</v>
       </c>
-      <c r="C282" t="str">
-[...5 lines deleted...]
-      <c r="E282" t="str">
+      <c r="C707" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D707" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E707" t="str">
         <v>https://www.prnewswire.com/news-releases/treasury-deputy-assistant-secretary-scott-rembrandt-to-deliver-opening-keynote-address-at-the-2026-annual-bsaaml-gaming-conference-302842001.html</v>
       </c>
-      <c r="F282" t="str">
+      <c r="F707" t="str">
         <v>In the news release, Treasury Deputy Assistant Secretary Scott Rembrandt to Deliver Opening Keynote Address at the 2026 Annual BSA/AML Gaming Conference, issued 04-Aug-2026 by BSA-AML Compliance Group LLC over PR Newswire, we are advised by the company that changes have been made. The...</v>
       </c>
     </row>
-    <row r="283">
-      <c r="A283" t="str">
+    <row r="708">
+      <c r="A708" t="str">
         <v>Fire Emblem: Fortune’s Weave Direct Threads Together Strategic Combat With a Story of Gods and Heroes Only on Nintendo Switch 2</v>
       </c>
-      <c r="B283" t="str">
+      <c r="B708" t="str">
         <v>2026-08-04</v>
       </c>
-      <c r="C283" t="str">
+      <c r="C708" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D283" t="str">
-[...2 lines deleted...]
-      <c r="E283" t="str">
+      <c r="D708" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E708" t="str">
         <v>https://finance.yahoo.com/technology/articles/fire-emblem-fortune-weave-direct-143000151.html</v>
       </c>
-      <c r="F283" t="str">
+      <c r="F708" t="str">
         <v>REDMOND, Wash., August 04, 2026--During today’s Fire Emblem: Fortune’s Weave Direct presentation, Nintendo shared news on the latest entry in the Fire Emblem series, which launches exclusively for the Nintendo Switch 2 system on Sept. 17.</v>
       </c>
     </row>
-    <row r="284">
-      <c r="A284" t="str">
+    <row r="709">
+      <c r="A709" t="str">
         <v>SEGG Media Outlines Strategic Program Around Three Core Growth Platforms</v>
       </c>
-      <c r="B284" t="str">
+      <c r="B709" t="str">
         <v>2026-08-04</v>
       </c>
-      <c r="C284" t="str">
+      <c r="C709" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D284" t="str">
+      <c r="D709" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E284" t="str">
+      <c r="E709" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/04/3338524/0/en/SEGG-Media-Outlines-Strategic-Program-Around-Three-Core-Growth-Platforms.html</v>
       </c>
-      <c r="F284" t="str">
+      <c r="F709" t="str">
         <v>FORT WORTH, Texas, Aug. 04, 2026 (GLOBE NEWSWIRE) -- Sports Entertainment Gaming Global Corporation (NASDAQ: SEGG, LTRYW) (“SEGG Media,” “SEGG” or the “Company”), today outlined a strategic program for the remainder of the fiscal year. The program is designed to concentrate the Company’s investment in its priority growth platforms, apply more disciplined capital allocation, and strengthen corporate governance.</v>
       </c>
     </row>
-    <row r="285">
-      <c r="A285" t="str">
+    <row r="710">
+      <c r="A710" t="str">
         <v>Cleveland Golf Introduces RTZ 2 Wedges</v>
       </c>
-      <c r="B285" t="str">
+      <c r="B710" t="str">
         <v>2026-08-04</v>
       </c>
-      <c r="C285" t="str">
+      <c r="C710" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D285" t="str">
-[...2 lines deleted...]
-      <c r="E285" t="str">
+      <c r="D710" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E710" t="str">
         <v>https://pr-inside.com/cleveland-golf-introduces-rtz-2-wedges-r5208246.htm</v>
       </c>
-      <c r="F285" t="str">
+      <c r="F710" t="str">
         <v>(PR-inside.com) A Modern Wedge Made to Play Like the Tour's Best HUNTINGTON BEACH, CA / ACCESS Newswire / August 4, 2026 / Combining decades of short-game expertise with innovations designed to elevate scoring performance, CLEVELAND GOLF® announces the launch of their RTZ 2 Wedges and the next chapter in one of golf's most storied wedge lineages. The new RTZ 2 Wedge lineup combines Cleveland Golf's most advanced performance technologies with lessons learned from generations of wedge design, resulting in a wedge family that delivers greater consistency, improved control, and more options for golfers to play the shots they see. To help lead this next ..</v>
       </c>
     </row>
-    <row r="286">
-      <c r="A286" t="str">
+    <row r="711">
+      <c r="A711" t="str">
         <v>TradeGlass Rethinks Market Analysis with a Game-Theory-Based 360° Framework</v>
       </c>
-      <c r="B286" t="str">
+      <c r="B711" t="str">
         <v>2026-08-04</v>
       </c>
-      <c r="C286" t="str">
+      <c r="C711" t="str">
         <v>PR.com</v>
       </c>
-      <c r="D286" t="str">
-[...2 lines deleted...]
-      <c r="E286" t="str">
+      <c r="D711" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E711" t="str">
         <v>https://www.pr.com/press-release/975468</v>
       </c>
-      <c r="F286" t="str">
+      <c r="F711" t="str">
         <v>TradeGlass introduces an automated yet fully inspectable approach to market analysis, synchronizing technical, fundamental, macroeconomic, news, sentiment and risk information into one coherent outlook. Its methodology is documented in a public whitepaper, with complementary desktop and mobile experiences and a free tier available to everyone. [PR.com]</v>
       </c>
     </row>
-    <row r="287">
-      <c r="A287" t="str">
+    <row r="712">
+      <c r="A712" t="str">
         <v>BT and EE score historic double award win as studies reveal UK's best connectivity</v>
       </c>
-      <c r="B287" t="str">
+      <c r="B712" t="str">
         <v>2026-08-04</v>
       </c>
-      <c r="C287" t="str">
+      <c r="C712" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D287" t="str">
-[...2 lines deleted...]
-      <c r="E287" t="str">
+      <c r="D712" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E712" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358474</v>
       </c>
-      <c r="F287" t="str">
+      <c r="F712" t="str">
         <v>- - &amp;#8226; In a UK first, BT&amp;#39;s networks have been independently proven to deliver the nation&amp;#39;s best mobile and broadband connectivity at the same time. - &amp;#8226; In a nationwide study analysing the performance of all major broadband providers, Ookla found the Full Fibre network that delivers both BT and EE broadband to be the best in the UK &amp;#8211; producing the fastest real-world speeds and highest-quality gaming experience. - &amp;#8226; At the same time, RootMetrics&amp;#174; found EE &amp;#8211; part of the BT family &amp;#8211; retains... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358474</v>
       </c>
     </row>
-    <row r="288">
-      <c r="A288" t="str">
+    <row r="713">
+      <c r="A713" t="str">
         <v>XBOX celebrates 25 years of play with updates, FanFest tour dates and more</v>
       </c>
-      <c r="B288" t="str">
+      <c r="B713" t="str">
         <v>2026-08-03</v>
       </c>
-      <c r="C288" t="str">
+      <c r="C713" t="str">
         <v>mlpr-microsoft</v>
       </c>
-      <c r="D288" t="str">
-[...2 lines deleted...]
-      <c r="E288" t="str">
+      <c r="D713" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E713" t="str">
         <v>https://news.xbox.com/en-us/2026/08/03/xbox-anniversary-x25-fanfest-gear-community-designs/</v>
       </c>
-      <c r="F288" t="str">
+      <c r="F713" t="str">
         <v>The post XBOX celebrates 25 years of play with updates, FanFest tour dates and more appeared first on Source.</v>
       </c>
     </row>
-    <row r="289">
-      <c r="A289" t="str">
+    <row r="714">
+      <c r="A714" t="str">
         <v>Secured Signing Introduces Industry-First ID Trust Console for Regular Identity Verification in RON and Live Video Signings</v>
       </c>
-      <c r="B289" t="str">
+      <c r="B714" t="str">
         <v>2026-08-03</v>
       </c>
-      <c r="C289" t="str">
+      <c r="C714" t="str">
         <v>Send2Press</v>
       </c>
-      <c r="D289" t="str">
+      <c r="D714" t="str">
         <v>AI, SaaS, Gaming, Media</v>
       </c>
-      <c r="E289" t="str">
+      <c r="E714" t="str">
         <v>https://www.send2press.com/wire/secured-signing-introduces-industry-first-id-trust-console-for-regular-identity-verification-in-ron-and-live-video-signings/</v>
       </c>
-      <c r="F289" t="str">
+      <c r="F714" t="str">
         <v>MOUNTAIN VIEW, Calif., Aug. 3, 2026 (SEND2PRESS NEWSWIRE) -- Secured Signing, a global leader in Digital Signature, Video Signing and Remote Online Notarization solutions, announces the launch of the ID Trust Console, an identity checking and verification feature now available across its video signing and Remote Online Notarization (RON) platform.</v>
       </c>
     </row>
-    <row r="290">
-      <c r="A290" t="str">
+    <row r="715">
+      <c r="A715" t="str">
         <v>Papaya Gaming Implements Strategic Legal Framework to Protect Operations and Stakeholders During Appeal of U.S. Judgment</v>
       </c>
-      <c r="B290" t="str">
+      <c r="B715" t="str">
         <v>2026-08-03</v>
       </c>
-      <c r="C290" t="str">
+      <c r="C715" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D290" t="str">
-[...2 lines deleted...]
-      <c r="E290" t="str">
+      <c r="D715" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E715" t="str">
         <v>https://finance.yahoo.com/technology/articles/papaya-gaming-implements-strategic-legal-141500438.html</v>
       </c>
-      <c r="F290" t="str">
+      <c r="F715" t="str">
         <v>DOVER, Del., August 03, 2026--Papaya Gaming Ltd. ("Papaya" or the "Company"), the pioneering technology company of the multiplayer Skill-Based Tournaments category, today announced that it has taken a proactive and strategic series of legal steps to ensure the continuity of its profitable business operations, its employees, its players, and all of its stakeholders during the appeal of the judgment issued against it in the United States.</v>
       </c>
     </row>
-    <row r="291">
-      <c r="A291" t="str">
+    <row r="716">
+      <c r="A716" t="str">
         <v>DataXGrowth Launches The Growth Trail, a Free Marketing Strategy Game Built to Expose Fragile Growth</v>
       </c>
-      <c r="B291" t="str">
+      <c r="B716" t="str">
         <v>2026-08-03</v>
       </c>
-      <c r="C291" t="str">
+      <c r="C716" t="str">
         <v>PR.com</v>
       </c>
-      <c r="D291" t="str">
-[...2 lines deleted...]
-      <c r="E291" t="str">
+      <c r="D716" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E716" t="str">
         <v>https://www.pr.com/press-release/975547</v>
       </c>
-      <c r="F291" t="str">
+      <c r="F716" t="str">
         <v>The browser-based diagnostic challenges marketers to manage 12 quarters of growth decisions and reveals whether they created a durable growth engine or an expensive illusion. [PR.com]</v>
       </c>
     </row>
-    <row r="292">
-      <c r="A292" t="str">
+    <row r="717">
+      <c r="A717" t="str">
         <v>CTW to Attend Anime NYC 2026 as Official Event Sponsor, Advancing Its North American Expansion Initiatives</v>
       </c>
-      <c r="B292" t="str">
+      <c r="B717" t="str">
         <v>2026-08-03</v>
       </c>
-      <c r="C292" t="str">
+      <c r="C717" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D292" t="str">
+      <c r="D717" t="str">
         <v>Finance, SaaS, Gaming</v>
       </c>
-      <c r="E292" t="str">
+      <c r="E717" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/03/3337499/0/en/CTW-to-Attend-Anime-NYC-2026-as-Official-Event-Sponsor-Advancing-Its-North-American-Expansion-Initiatives.html</v>
       </c>
-      <c r="F292" t="str">
+      <c r="F717" t="str">
         <v>TOKYO, Aug. 03, 2026 (GLOBE NEWSWIRE) -- CTW (Nasdaq: CTW) ("CTW" or "the Company"), a leading game platform company providing global access to web-based games through its flagship platform, G123.jp , today announced that it will sponsor and participate in Anime NYC 2026 , taking place August 20-23, 2026, at the Jacob K. Javits Convention Center in New York City.</v>
       </c>
     </row>
-    <row r="293">
-      <c r="A293" t="str">
+    <row r="718">
+      <c r="A718" t="str">
         <v>GameSquare Expands Premium Gaming IP Portfolio Through Sales Partnership ...</v>
       </c>
-      <c r="B293" t="str">
+      <c r="B718" t="str">
         <v>2026-08-03</v>
       </c>
-      <c r="C293" t="str">
+      <c r="C718" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D293" t="str">
+      <c r="D718" t="str">
         <v>Finance, Real Estate, Gaming</v>
       </c>
-      <c r="E293" t="str">
+      <c r="E718" t="str">
         <v>https://pr-inside.com/gamesquare-expands-premium-gaming-ip-portfolio-through-sales-partnership-r5207749.htm</v>
       </c>
-      <c r="F293" t="str">
+      <c r="F718" t="str">
         <v>(PR-inside.com) Agreement adds recognized global gaming properties to GameSquare's growing catalog of IP available to brand partners FRISCO, TX / ACCESS Newswire / August 3, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), a next-generation media, entertainment, technology and digital native treasury company, today announced a strategic partnership with MEGA Advanced Ltd. ("MEGA"), owner and operator of the Esports Awards and The Mobies, The Mobile Awards. Under the agreement, GameSquare will serve as the sales organization for the Esports Awards and The Mobies. The partnership expands the portfolio of premium gaming and esports intellectual property GameSquare can bring to brands and ..</v>
       </c>
     </row>
-    <row r="294">
-      <c r="A294" t="str">
+    <row r="719">
+      <c r="A719" t="str">
         <v>GameSquare Expands Premium Gaming IP Portfolio Through Sales Partnership with MEGA</v>
       </c>
-      <c r="B294" t="str">
+      <c r="B719" t="str">
         <v>2026-08-03</v>
       </c>
-      <c r="C294" t="str">
+      <c r="C719" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D294" t="str">
-[...2 lines deleted...]
-      <c r="E294" t="str">
+      <c r="D719" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E719" t="str">
         <v>https://www.newswire.com/news/gamesquare-expands-premium-gaming-ip-portfolio-through-sales-partnership-with</v>
       </c>
-      <c r="F294" t="str">
+      <c r="F719" t="str">
         <v>Agreement adds recognized global gaming properties to GameSquare's growing catalog of IP available to brand partners</v>
       </c>
     </row>
-    <row r="295">
-      <c r="A295" t="str">
+    <row r="720">
+      <c r="A720" t="str">
         <v>Bally's Corporation Completes Acquisition of Sam's Town Shreveport</v>
       </c>
-      <c r="B295" t="str">
+      <c r="B720" t="str">
         <v>2026-08-03</v>
       </c>
-      <c r="C295" t="str">
+      <c r="C720" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D295" t="str">
+      <c r="D720" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E295" t="str">
+      <c r="E720" t="str">
         <v>https://finance.yahoo.com/small-business/articles/ballys-corporation-completes-acquisition-sams-110000299.html</v>
       </c>
-      <c r="F295" t="str">
+      <c r="F720" t="str">
         <v>PROVIDENCE, R.I., August 03, 2026--Bally's Corporation (NYSE: BALY) today announced the successful closing of its acquisition of Sam's Town Shreveport from Boyd Gaming, marking another milestone in the company's continued investment in Louisiana and expansion of its regional gaming and entertainment portfolio.</v>
       </c>
     </row>
-    <row r="296">
-      <c r="A296" t="str">
+    <row r="721">
+      <c r="A721" t="str">
         <v>Vueeze DawgReserve Decanter Reviews 2026: Is This the Bulldog Barware Centerpiece Die-Hard Georgia Fans Have Been Waiting For?</v>
       </c>
-      <c r="B296" t="str">
+      <c r="B721" t="str">
         <v>2026-08-02</v>
       </c>
-      <c r="C296" t="str">
+      <c r="C721" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D296" t="str">
-[...2 lines deleted...]
-      <c r="E296" t="str">
+      <c r="D721" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E721" t="str">
         <v>https://www.newswire.com/news/vueeze-dawgreserve-decanter-reviews-2026-is-this-the-bulldog-barware</v>
       </c>
-      <c r="F296" t="str">
+      <c r="F721" t="str">
         <v>As Georgia football fans look for distinctive game-day gifts and display-worthy home-bar pieces in 2026, this Vueeze DawgReserve Decanter review examines the brand-stated bulldog design, lead-free glass construction, pricing tiers, 30-day return offer, and key licensing and ordering details buyers should verify before purchasing.</v>
       </c>
     </row>
-    <row r="297">
-      <c r="A297" t="str">
+    <row r="722">
+      <c r="A722" t="str">
         <v>Building the Ultimate Gaming Experience, Omniverse Upgrade: Dodge Brings the Viper ACR to Forza Horizon 6 and LEGO Technic</v>
       </c>
-      <c r="B297" t="str">
+      <c r="B722" t="str">
         <v>2026-08-01</v>
       </c>
-      <c r="C297" t="str">
-[...2 lines deleted...]
-      <c r="D297" t="str">
+      <c r="C722" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D722" t="str">
         <v>Automotive, Gaming</v>
       </c>
-      <c r="E297" t="str">
+      <c r="E722" t="str">
         <v>https://www.prnewswire.com/news-releases/building-the-ultimate-gaming-experience-omniverse-upgrade-dodge-brings-the-viper-acr-to-forza-horizon-6-and-lego-technic-302840480.html</v>
       </c>
-      <c r="F297" t="str">
+      <c r="F722" t="str">
         <v>AUBURN HILLS, Mich., Aug. 1, 2026 /PRNewswire/ -- Dodge, LEGO and Microsoft have come together to create a unique experience for gamers and car enthusiasts on Forza Horizon 6, featuring the legendary 2016 Dodge Viper ACR, the fastest street-legal Viper track car ever. The Dodge Viper...</v>
       </c>
     </row>
-    <row r="298">
-      <c r="A298" t="str">
+    <row r="723">
+      <c r="A723" t="str">
         <v>GolfStatus and Dormie Network Open Nominations for the Sixth Annual Play It Forward Campaign</v>
       </c>
-      <c r="B298" t="str">
+      <c r="B723" t="str">
         <v>2026-08-01</v>
       </c>
-      <c r="C298" t="str">
+      <c r="C723" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D298" t="str">
-[...2 lines deleted...]
-      <c r="E298" t="str">
+      <c r="D723" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E723" t="str">
         <v>https://finance.yahoo.com/media-advertising/articles/golfstatus-dormie-network-open-nominations-090000344.html</v>
       </c>
-      <c r="F298" t="str">
+      <c r="F723" t="str">
         <v>LINCOLN, Neb., August 01, 2026--GolfStatus, Dormie Network, and Dormie Network Foundation are proud to announce the return of Play It Forward, an annual campaign celebrating the nonprofit organizations and charity golf events that are changing lives through the game of golf. Now in its sixth year, Play It Forward will award one deserving golf fundraiser with a $10,000 donation to help further its mission and expand its impact.</v>
       </c>
     </row>
-    <row r="299">
-      <c r="A299" t="str">
+    <row r="724">
+      <c r="A724" t="str">
         <v>KAIJU NO. 8 THE GAME Celebrates 1st Anniversary: "All Fronts, All Awaken"</v>
       </c>
-      <c r="B299" t="str">
+      <c r="B724" t="str">
         <v>2026-08-01</v>
       </c>
-      <c r="C299" t="str">
-[...5 lines deleted...]
-      <c r="E299" t="str">
+      <c r="C724" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D724" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E724" t="str">
         <v>https://www.prnewswire.com/news-releases/kaiju-no-8-the-game-celebrates-1st-anniversary-all-fronts-all-awaken-302840347.html</v>
       </c>
-      <c r="F299" t="str">
+      <c r="F724" t="str">
         <v>Dive into Main Story Chapter 14 and enjoy massive anniversary campaigns! LOS ANGELES, Aug. 1, 2026 /PRNewswire/ -- KAIJU NO. 8 THE GAME, co-produced by Akatsuki Games, TOHO, and Production I.G, today officially launched its 1st Anniversary celebration under the theme "All Fronts, All...</v>
       </c>
     </row>
-    <row r="300">
-      <c r="A300" t="str">
+    <row r="725">
+      <c r="A725" t="str">
         <v>Virtual Reality (VR) Market Emerging Immersive Technology Trends</v>
       </c>
-      <c r="B300" t="str">
+      <c r="B725" t="str">
         <v>2026-07-31</v>
       </c>
-      <c r="C300" t="str">
+      <c r="C725" t="str">
         <v>Express Press Release</v>
       </c>
-      <c r="D300" t="str">
+      <c r="D725" t="str">
         <v>Automotive, Gaming, Education</v>
       </c>
-      <c r="E300" t="str">
+      <c r="E725" t="str">
         <v>https://express-press-release.net/news/2026/07/31/1765540</v>
       </c>
-      <c r="F300" t="str">
+      <c r="F725" t="str">
         <v>The Virtual Reality (VR) Market is witnessing remarkable growth as businesses and consumers increasingly adopt immersive technologies across gaming, healthcare, education, manufacturing, automotive, and enterprise applications. Virtual [read full press release...]</v>
       </c>
     </row>
-    <row r="301">
-      <c r="A301" t="str">
+    <row r="726">
+      <c r="A726" t="str">
         <v>CORSAIR Deepens Strategic Relationship with Bitfocus, Extending Elgato’s Reach into Professional Broadcast and Live Production</v>
       </c>
-      <c r="B301" t="str">
+      <c r="B726" t="str">
         <v>2026-07-31</v>
       </c>
-      <c r="C301" t="str">
+      <c r="C726" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D301" t="str">
+      <c r="D726" t="str">
         <v>Finance, SaaS, Gaming, Media</v>
       </c>
-      <c r="E301" t="str">
+      <c r="E726" t="str">
         <v>https://finance.yahoo.com/technology/articles/corsair-deepens-strategic-relationship-bitfocus-113000329.html</v>
       </c>
-      <c r="F301" t="str">
+      <c r="F726" t="str">
         <v>MILPITAS, Calif., July 31, 2026--CORSAIR Gaming, Inc. (Nasdaq: CRSR) ("Corsair" or the "Company"), a leading global provider of high-performance gear for gamers, streamers, and content creators, today announced that during the quarter it made a minority investment in Bitfocus AS ("Bitfocus"), the Oslo-based software company behind Companion and Buttons, the enterprise-grade control and automation platform for broadcast, live events, AV, and control rooms.</v>
       </c>
     </row>
-    <row r="302">
-      <c r="A302" t="str">
+    <row r="727">
+      <c r="A727" t="str">
         <v>Recent Release, "Free Game for a Dollar," from Author R. L. Bow-Griff, Offers 366 Original Insights to Expand Consciousness and Illuminate Everyday Challenges</v>
       </c>
-      <c r="B302" t="str">
+      <c r="B727" t="str">
         <v>2026-07-31</v>
       </c>
-      <c r="C302" t="str">
+      <c r="C727" t="str">
         <v>PR.com</v>
       </c>
-      <c r="D302" t="str">
-[...2 lines deleted...]
-      <c r="E302" t="str">
+      <c r="D727" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E727" t="str">
         <v>https://www.pr.com/press-release/974860</v>
       </c>
-      <c r="F302" t="str">
+      <c r="F727" t="str">
         <v>R. L. Bow-Griff has completed a new book, titled, "Free Game for a Dollar," a collection of 366 carefully crafted sayings that deliver profound wisdom at an exceptional value. The premise is elegantly simple: accessible guidance that costs far less than its true worth, making transformation available to anyone willing to engage with its pages. Each saying follows a "Less Is More" philosophy, distilling [PR.com]</v>
       </c>
     </row>
-    <row r="303">
-      <c r="A303" t="str">
+    <row r="728">
+      <c r="A728" t="str">
         <v>Sohu.com to Report Second Quarter 2026 Financial Results on August 10, 2026</v>
       </c>
-      <c r="B303" t="str">
+      <c r="B728" t="str">
         <v>2026-07-31</v>
       </c>
-      <c r="C303" t="str">
-[...2 lines deleted...]
-      <c r="D303" t="str">
+      <c r="C728" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D728" t="str">
         <v>Finance, SaaS, Gaming</v>
       </c>
-      <c r="E303" t="str">
+      <c r="E728" t="str">
         <v>https://www.prnewswire.com/news-releases/sohucom-to-report-second-quarter-2026-financial-results-on-august-10-2026-302839683.html</v>
       </c>
-      <c r="F303" t="str">
+      <c r="F728" t="str">
         <v>BEIJING, July 31, 2026 /PRNewswire/ -- Sohu.com Limited (NASDAQ: SOHU), a leading Chinese online media platform and game business group, will report its second quarter 2026 unaudited financial results on Monday, August 10, 2026, before U.S. market hours. Sohu's management team will host a...</v>
       </c>
     </row>
-    <row r="304">
-      <c r="A304" t="str">
+    <row r="729">
+      <c r="A729" t="str">
         <v>Enhance your Xenoblade Chronicles 2 journey—exclusively on Nintendo Switch 2!</v>
       </c>
-      <c r="B304" t="str">
+      <c r="B729" t="str">
         <v>2026-07-30</v>
       </c>
-      <c r="C304" t="str">
+      <c r="C729" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D304" t="str">
-[...2 lines deleted...]
-      <c r="E304" t="str">
+      <c r="D729" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E729" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358366</v>
       </c>
-      <c r="F304" t="str">
+      <c r="F729" t="str">
         <v>An enhanced version of the Xenoblade Chronicles&amp;#8482; 2 game is now available for the Nintendo Switch&amp;#8482; 2 system! Now, you can lead Rex, Pyra, and the world to refuge with a smoother framerate and up to 4K resolution* in TV mode. &amp;#8220;Wait&amp;#8230;how can I start playing?&amp;#8221; Great question! There are two ways that you can dive into this improved version of the game: If you already have Xenoblade Chronicle 2 Not to worry&amp;#8212;if you already have Xenoblade Chronicle 2 for the Nintendo Switch system, you can... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358366</v>
       </c>
     </row>
-    <row r="305">
-      <c r="A305" t="str">
+    <row r="730">
+      <c r="A730" t="str">
         <v>Galactic Civilizations IV: Federations &amp;amp; Empires Turns Every Form of Government Into a Different Game</v>
       </c>
-      <c r="B305" t="str">
+      <c r="B730" t="str">
         <v>2026-07-30</v>
       </c>
-      <c r="C305" t="str">
-[...2 lines deleted...]
-      <c r="D305" t="str">
+      <c r="C730" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D730" t="str">
         <v>AI, Gaming</v>
       </c>
-      <c r="E305" t="str">
+      <c r="E730" t="str">
         <v>https://www.prnewswire.com/news-releases/galactic-civilizations-iv-federations--empires-turns-every-form-of-government-into-a-different-game-302839346.html</v>
       </c>
-      <c r="F305" t="str">
+      <c r="F730" t="str">
         <v>Expansion arrives alongside free Version 4.0 update for every owner, adding additional forms of Government, a hand-built Map Editor, internal Political Parties, Leader-run Institutions, smarter AI, and a redesigned Diplomacy screen PLYMOUTH, Mich., July 30, 2026 /PRNewswire/ -- Stardock...</v>
       </c>
     </row>
-    <row r="306">
-      <c r="A306" t="str">
+    <row r="731">
+      <c r="A731" t="str">
         <v>ESSENCE Ventures Makes Strategic Investment in REVOLT’s Parent Company, Connecting Two Leaders in Cultural Influence</v>
       </c>
-      <c r="B306" t="str">
+      <c r="B731" t="str">
         <v>2026-07-30</v>
       </c>
-      <c r="C306" t="str">
+      <c r="C731" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D306" t="str">
-[...2 lines deleted...]
-      <c r="E306" t="str">
+      <c r="D731" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E731" t="str">
         <v>https://finance.yahoo.com/media-advertising/articles/essence-ventures-makes-strategic-investment-170300734.html</v>
       </c>
-      <c r="F306" t="str">
+      <c r="F731" t="str">
         <v>NEW YORK, July 30, 2026--ESSENCE Ventures, the investment and operating arm of Sundial Media &amp; Technology Group today announced a strategic investment in Offscript Worldwide, the parent brand of REVOLT, REVOLT Sports, 3BLACKDOT and the Offscript Creator Network, bringing together two media portfolios with complementary audiences and capabilities across entertainment, music, women’s lifestyle, beauty, creators, sports and gaming, technology and live experiences. The partnership will offer adverti</v>
       </c>
     </row>
-    <row r="307">
-      <c r="A307" t="str">
+    <row r="732">
+      <c r="A732" t="str">
         <v>Melanie Van Dusen Named to Sports Business Journal's 2026 Game Changers: Women in Sports Business Class</v>
       </c>
-      <c r="B307" t="str">
+      <c r="B732" t="str">
         <v>2026-07-30</v>
       </c>
-      <c r="C307" t="str">
-[...5 lines deleted...]
-      <c r="E307" t="str">
+      <c r="C732" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D732" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E732" t="str">
         <v>https://www.prnewswire.com/news-releases/melanie-van-dusen-named-to-sports-business-journals-2026-game-changers-women-in-sports-business-class-302839224.html</v>
       </c>
-      <c r="F307" t="str">
+      <c r="F732" t="str">
         <v>Recognition comes as Berk Communications, a MikeWorldWide company, continues to strengthen its position as one of the nation's leading sports communications agencies. NEW YORK, July 30, 2026 /PRNewswire/ -- Berk Communications, a MikeWorldWide company, today announced that Executive Vice...</v>
       </c>
     </row>
-    <row r="308">
-      <c r="A308" t="str">
+    <row r="733">
+      <c r="A733" t="str">
         <v>Virtuix Lands Tesla as First Omni One Enterprise Customer, Signaling Major Push into Humanoid Robotics</v>
       </c>
-      <c r="B308" t="str">
+      <c r="B733" t="str">
         <v>2026-07-30</v>
       </c>
-      <c r="C308" t="str">
+      <c r="C733" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D308" t="str">
+      <c r="D733" t="str">
         <v>Finance, Retail, Automotive, Gaming</v>
       </c>
-      <c r="E308" t="str">
+      <c r="E733" t="str">
         <v>https://www.globenewswire.com/news-release/2026/07/30/3336154/0/en/Virtuix-Lands-Tesla-as-First-Omni-One-Enterprise-Customer-Signaling-Major-Push-into-Humanoid-Robotics.html</v>
       </c>
-      <c r="F308" t="str">
+      <c r="F733" t="str">
         <v>AUSTIN, Texas, July 30, 2026 (GLOBE NEWSWIRE) -- Virtuix Holdings Inc. (NASDAQ: VTIX) has taken a decisive step into the industrial sector with the sale of an Omni One Enterprise system to Tesla’s Optimus humanoid robot division. The purchase, announced July 27, 2026, marks Virtuix’s first confirmed enterprise sale into one of the world’s most closely watched robotics programs, signaling a significant evolution for full-body simulation technology beyond consumer gaming.</v>
       </c>
     </row>
-    <row r="309">
-      <c r="A309" t="str">
+    <row r="734">
+      <c r="A734" t="str">
         <v>Beyond the Game: SnapFresh Founder Jessie Zhang Visits New York to Explore the Future of DIY Innovation</v>
       </c>
-      <c r="B309" t="str">
+      <c r="B734" t="str">
         <v>2026-07-30</v>
       </c>
-      <c r="C309" t="str">
+      <c r="C734" t="str">
         <v>Send2Press</v>
       </c>
-      <c r="D309" t="str">
+      <c r="D734" t="str">
         <v>Retail, Gaming</v>
       </c>
-      <c r="E309" t="str">
+      <c r="E734" t="str">
         <v>https://www.send2press.com/wire/beyond-the-game-snapfresh-founder-jessie-zhang-visits-new-york-to-explore-the-future-of-diy-innovation/</v>
       </c>
-      <c r="F309" t="str">
+      <c r="F734" t="str">
         <v>NEW YORK, N.Y., July 30, 2026 (SEND2PRESS NEWSWIRE) -- As global attention turned toward the United States during the FIFA World Cup season, SnapFresh Founder Jessie Zhang embarked on a meaningful journey to New York to gain firsthand insights into the U.S. market, consumer lifestyles, and the future of DIY innovation.</v>
       </c>
     </row>
-    <row r="310">
-      <c r="A310" t="str">
+    <row r="735">
+      <c r="A735" t="str">
         <v>Best in Class: Stream PC Games and Study on the Same Laptop With GeForce NOW</v>
       </c>
-      <c r="B310" t="str">
+      <c r="B735" t="str">
         <v>2026-07-30</v>
       </c>
-      <c r="C310" t="str">
+      <c r="C735" t="str">
         <v>mlpr-nvidia</v>
       </c>
-      <c r="D310" t="str">
+      <c r="D735" t="str">
         <v>SaaS, Gaming, Education</v>
       </c>
-      <c r="E310" t="str">
+      <c r="E735" t="str">
         <v>https://blogs.nvidia.com/blog/geforce-now-thursday-back-to-school-2026/</v>
       </c>
-      <c r="F310" t="str">
+      <c r="F735" t="str">
         <v>Back to school means balancing assignments, deadlines and downtime. GeForce NOW makes it easy to have it all. With cloud gaming, everyday laptops used for class can also become GeForce RTX-powered gaming setups.  When it’s time to switch from studying to gaming, members can jump into Halo: Campaign Evolved, as GeForce NOW is bringing one […]</v>
       </c>
     </row>
-    <row r="311">
-      <c r="A311" t="str">
+    <row r="736">
+      <c r="A736" t="str">
         <v>Esports Foundation and adidas Announce Landmark Partnership to Outfit Every Team at the Inaugural Esports Nations Cup</v>
       </c>
-      <c r="B311" t="str">
+      <c r="B736" t="str">
         <v>2026-07-30</v>
       </c>
-      <c r="C311" t="str">
-[...5 lines deleted...]
-      <c r="E311" t="str">
+      <c r="C736" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D736" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E736" t="str">
         <v>https://www.prnewswire.com/news-releases/esports-foundation-and-adidas-announce-landmark-partnership-to-outfit-every-team-at-the-inaugural-esports-nations-cup-302838681.html</v>
       </c>
-      <c r="F311" t="str">
+      <c r="F736" t="str">
         <v>Over 100 countries and territories will wear custom adidas national jerseys at the Esports Nations Cup (ENC), equipping every team competing across 16 of the world's most popular esports titles. The inaugural four-week event is set to take place starting November 2, 2026 in Riyadh, Saudi...</v>
       </c>
     </row>
-    <row r="312">
-      <c r="A312" t="str">
+    <row r="737">
+      <c r="A737" t="str">
         <v>Quectel Launches FCE870X and FME170X Tri-band Wi-Fi 7 Modules With Bluetooth 6.0 for Set-top Boxes, Gaming Devices and More</v>
       </c>
-      <c r="B312" t="str">
+      <c r="B737" t="str">
         <v>2026-07-30</v>
       </c>
-      <c r="C312" t="str">
+      <c r="C737" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D312" t="str">
-[...2 lines deleted...]
-      <c r="E312" t="str">
+      <c r="D737" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E737" t="str">
         <v>https://finance.yahoo.com/technology/articles/quectel-launches-fce870x-fme170x-tri-080000953.html</v>
       </c>
-      <c r="F312" t="str">
+      <c r="F737" t="str">
         <v>BELGRADE, Serbia, July 30, 2026--Quectel Wireless Solutions, a global end-to-end IoT solutions provider, today announces the FCE870X and FME170X tri-band Wi-Fi 7 modules, powered by the Synaptics SYN4384 chipset and designed for set-top boxes, gaming devices, digital signage, VR/AR headsets, smart gateways and other high-performance connected products.</v>
       </c>
     </row>
-    <row r="313">
-      <c r="A313" t="str">
+    <row r="738">
+      <c r="A738" t="str">
         <v>Meridian Holdings Announces Leadership Team to Drive Next Stage of Global Expansion</v>
       </c>
-      <c r="B313" t="str">
+      <c r="B738" t="str">
         <v>2026-07-29</v>
       </c>
-      <c r="C313" t="str">
+      <c r="C738" t="str">
         <v>NewMediaWire</v>
       </c>
-      <c r="D313" t="str">
+      <c r="D738" t="str">
         <v>Finance, Retail, Gaming</v>
       </c>
-      <c r="E313" t="str">
+      <c r="E738" t="str">
         <v>https://www.newmediawire.com/news/meridian-holdings-announces-leadership-team-to-drive-next-stage-of-global-expansion-7088048</v>
       </c>
-      <c r="F313" t="str">
+      <c r="F738" t="str">
         <v xml:space="preserve">Zoran Milosevic Appointed Chief Executive Officer; William Scott to Serve as Chairman and Chief Financial Officer; and Michael Prescott Joins Board as Independent Director LAS VEGAS, NV - July 29, 2026 ( NEWMEDIAWIRE ) - Meridian Holdings Inc. (NASDAQ: MRDN) ("Meridian" or the "Company"), an international developer, licensor, and global operator of online gaming and e-commerce platforms, today announced a series of executive and Board appointments following a Board-led succession process. The new structure aligns operating leadership, financial stewardship and independent oversight with the Company's planned next phase of disciplined execution and international growth. Zoran Milosevic , who has successfully led Meridianbet for more than 18 years, has been appointed Chief Executive Officer </v>
       </c>
     </row>
-    <row r="314">
-      <c r="A314" t="str">
+    <row r="739">
+      <c r="A739" t="str">
         <v>Patricia Tate Named CEO of Salt River Community Gaming Enterprises</v>
       </c>
-      <c r="B314" t="str">
+      <c r="B739" t="str">
         <v>2026-07-29</v>
       </c>
-      <c r="C314" t="str">
-[...5 lines deleted...]
-      <c r="E314" t="str">
+      <c r="C739" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D739" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E739" t="str">
         <v>https://www.prnewswire.com/news-releases/patricia-tate-named-ceo-of-salt-river-community-gaming-enterprises-302838277.html</v>
       </c>
-      <c r="F314" t="str">
+      <c r="F739" t="str">
         <v>Historic appointment marks the first time a woman and tribal member will lead the organization overseeing Casino Arizona and Talking Stick Resort SALT RIVER PIMA-MARICOPA INDIAN COMMUNITY, Ariz., July 29, 2026 /PRNewswire/ -- Salt River Community Gaming Enterprises (SRCGE) today announced...</v>
       </c>
     </row>
-    <row r="315">
-      <c r="A315" t="str">
+    <row r="740">
+      <c r="A740" t="str">
         <v>The Games of the Future 2026 Opens in Astana</v>
       </c>
-      <c r="B315" t="str">
+      <c r="B740" t="str">
         <v>2026-07-29</v>
       </c>
-      <c r="C315" t="str">
-[...5 lines deleted...]
-      <c r="E315" t="str">
+      <c r="C740" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D740" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E740" t="str">
         <v>https://www.prnewswire.com/news-releases/the-games-of-the-future-2026-opens-in-astana-302838226.html</v>
       </c>
-      <c r="F315" t="str">
+      <c r="F740" t="str">
         <v>The world's premier phygital sporting event is now underway, as the world's leading clubs and athletes compete in 12 days of world-class competition that fuses elite physical sport with cutting-edge esports on one global stage. ASTANA, Kazakhstan, July 29, 2026 /PRNewswire/ -- The Games...</v>
       </c>
     </row>
-    <row r="316">
-      <c r="A316" t="str">
+    <row r="741">
+      <c r="A741" t="str">
         <v>Climate First Bank Launches New Flagship Consumer Checking Account ...</v>
       </c>
-      <c r="B316" t="str">
+      <c r="B741" t="str">
         <v>2026-07-29</v>
       </c>
-      <c r="C316" t="str">
+      <c r="C741" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D316" t="str">
+      <c r="D741" t="str">
         <v>Retail, Gaming</v>
       </c>
-      <c r="E316" t="str">
+      <c r="E741" t="str">
         <v>https://pr-inside.com/climate-first-bank-launches-new-flagship-consumer-checking-account-r5206010.htm</v>
       </c>
-      <c r="F316" t="str">
+      <c r="F741" t="str">
         <v>(PR-inside.com) Earn 46x National Checking Average and direct a $100 donation to a select nonprofit partner Climate First Bank CEO: "For customers looking to do well and do good, it's a true game changer" ST. PETERSBURG, FL / ACCESS Newswire / July 29, 2026 /Climate First Bank, the world's first FDIC-insured digital community bank founded to combat the climate crisis, today launched a new flagship checking account - Impact Checking - that offers consumers both a high-yield return on their money and a bank-funded donation to a select nonprofit of the customer's choice. With a qualifying direct deposit, Climate First Bank customers will earn ..</v>
       </c>
     </row>
-    <row r="317">
-      <c r="A317" t="str">
+    <row r="742">
+      <c r="A742" t="str">
         <v>Climate First Bank Launches New Flagship Consumer Checking Account - Impact Checking</v>
       </c>
-      <c r="B317" t="str">
+      <c r="B742" t="str">
         <v>2026-07-29</v>
       </c>
-      <c r="C317" t="str">
+      <c r="C742" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D317" t="str">
+      <c r="D742" t="str">
         <v>Retail, Gaming</v>
       </c>
-      <c r="E317" t="str">
+      <c r="E742" t="str">
         <v>https://www.newswire.com/news/climate-first-bank-launches-new-flagship-consumer-checking-account-22835579</v>
       </c>
-      <c r="F317" t="str">
+      <c r="F742" t="str">
         <v>Earn 46x National Checking Average and direct a $100 donation to a select nonprofit partner Climate First Bank CEO: "For customers looking to do well and do good, it's a true game changer"</v>
       </c>
     </row>
-    <row r="318">
-      <c r="A318" t="str">
+    <row r="743">
+      <c r="A743" t="str">
         <v>XBOX celebrates 25 years of play and returns to gamescom</v>
       </c>
-      <c r="B318" t="str">
+      <c r="B743" t="str">
         <v>2026-07-29</v>
       </c>
-      <c r="C318" t="str">
+      <c r="C743" t="str">
         <v>mlpr-microsoft</v>
       </c>
-      <c r="D318" t="str">
-[...2 lines deleted...]
-      <c r="E318" t="str">
+      <c r="D743" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E743" t="str">
         <v>https://news.xbox.com/en-us/2026/07/28/xbox-gamescom-2026/</v>
       </c>
-      <c r="F318" t="str">
+      <c r="F743" t="str">
         <v>The post XBOX celebrates 25 years of play and returns to gamescom appeared first on Source.</v>
       </c>
     </row>
-    <row r="319">
-      <c r="A319" t="str">
+    <row r="744">
+      <c r="A744" t="str">
         <v>LiveBarn Launches Analytics Platform Built for Every Part of the Youth Hockey Community</v>
       </c>
-      <c r="B319" t="str">
+      <c r="B744" t="str">
         <v>2026-07-29</v>
       </c>
-      <c r="C319" t="str">
-[...2 lines deleted...]
-      <c r="D319" t="str">
+      <c r="C744" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D744" t="str">
         <v>SaaS, Gaming, Media</v>
       </c>
-      <c r="E319" t="str">
+      <c r="E744" t="str">
         <v>https://www.prnewswire.com/news-releases/livebarn-launches-analytics-platform-built-for-every-part-of-the-youth-hockey-community-302836982.html</v>
       </c>
-      <c r="F319" t="str">
+      <c r="F744" t="str">
         <v>From parents enjoying individualized game highlights, to coaches breaking down hundreds of metrics, LiveBarn Analytics brings advanced hockey insights and video to everyone in youth hockey. MONTREAL, July 29, 2026 /PRNewswire/ -- LiveBarn today announced the launch of LiveBarn Analytics,...</v>
       </c>
     </row>
-    <row r="320">
-      <c r="A320" t="str">
+    <row r="745">
+      <c r="A745" t="str">
         <v>Connectivity Plays Its Part: Lessons From 2026 World Cup That Spain Should Consider for 2030, research by GSMA Intelligence</v>
       </c>
-      <c r="B320" t="str">
+      <c r="B745" t="str">
         <v>2026-07-29</v>
       </c>
-      <c r="C320" t="str">
-[...5 lines deleted...]
-      <c r="E320" t="str">
+      <c r="C745" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D745" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E745" t="str">
         <v>https://www.prnewswire.com/news-releases/connectivity-plays-its-part-lessons-from-2026-world-cup-that-spain-should-consider-for-2030-research-by-gsma-intelligence-302837846.html</v>
       </c>
-      <c r="F320" t="str">
+      <c r="F745" t="str">
         <v>MADRID, July 29, 2026 /PRNewswire/ -- The 2026 FIFA World Cup turned stadiums, airports, host cities and fan zones across US, Canada and Mexico into major testing grounds for telecommunications networks. New GSMA Intelligence research 'World Cup 2026: are operators the game-changers?',...</v>
       </c>
     </row>
-    <row r="321">
-      <c r="A321" t="str">
+    <row r="746">
+      <c r="A746" t="str">
         <v>SEGG Media Partners with International Gaming Alliance to Expand Lottery.com Into Latin America and Canada</v>
       </c>
-      <c r="B321" t="str">
+      <c r="B746" t="str">
         <v>2026-07-29</v>
       </c>
-      <c r="C321" t="str">
+      <c r="C746" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D321" t="str">
+      <c r="D746" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E321" t="str">
+      <c r="E746" t="str">
         <v>https://www.globenewswire.com/news-release/2026/07/29/3335244/0/en/SEGG-Media-Partners-with-International-Gaming-Alliance-to-Expand-Lottery-com-Into-Latin-America-and-Canada.html</v>
       </c>
-      <c r="F321" t="str">
+      <c r="F746" t="str">
         <v>First Partner Under Lottery.com’s New Global Affiliate Program Powers SEGG Media’s LATAM Growth Strategy and Puts Its Proprietary Spektrum Technology to Work First Partner Under Lottery.com’s New Global Affiliate Program Powers SEGG Media’s LATAM Growth Strategy and Puts Its Proprietary Spektrum Technology to Work</v>
       </c>
     </row>
-    <row r="322">
-      <c r="A322" t="str">
+    <row r="747">
+      <c r="A747" t="str">
         <v>Meridian Holdings Reports Second Quarter 2026 Financial Results</v>
       </c>
-      <c r="B322" t="str">
+      <c r="B747" t="str">
         <v>2026-07-29</v>
       </c>
-      <c r="C322" t="str">
+      <c r="C747" t="str">
         <v>NewMediaWire</v>
       </c>
-      <c r="D322" t="str">
+      <c r="D747" t="str">
         <v>Finance, Retail, Gaming</v>
       </c>
-      <c r="E322" t="str">
+      <c r="E747" t="str">
         <v>https://www.newmediawire.com/news/meridian-holdings-reports-second-quarter-2026-financial-results-7088041</v>
       </c>
-      <c r="F322" t="str">
+      <c r="F747" t="str">
         <v>Revenue Up 16% Year-Over-Year to $50.2 Million Second Consecutive Quarter of GAAP Profitability with Net Income Attributable to MRDN of $2.2 Million and Diluted EPS of $0.17 Adjusted EBITDA Up 43% Year-Over-Year to $5.9 Million Total Debt Reduced 45% Year-Over-Year to $26.7 Million; Cash and Cash Equivalents of $17.3 Million Net Debt Reduced 65% Year-Over-Year to $9.4 Million; Net Debt Leverage of 0.39x LAS VEGAS, NV - July 29, 2026 ( NEWMEDIAWIRE ) - Meridian Holdings Inc. (NASDAQ: MRDN) ("Meridian Holdings" or the "Company"), a global operator and licensor of online and retail sports betting, gaming and casino platforms, serving B2B and B2C customers across over 20 regulated markets, today announced its financial results for the second quarter ended June 30, 2026. The Company delivered r</v>
       </c>
     </row>
-    <row r="323">
-      <c r="A323" t="str">
+    <row r="748">
+      <c r="A748" t="str">
         <v>Recent Release, "The Knock That Never Ends," from Page Publishing Author Benjamin Widmyer, Explores How a Reckless Prank Triggers Terrifying Consequences Across a Decade</v>
       </c>
-      <c r="B323" t="str">
+      <c r="B748" t="str">
         <v>2026-07-29</v>
       </c>
-      <c r="C323" t="str">
+      <c r="C748" t="str">
         <v>PR.com</v>
       </c>
-      <c r="D323" t="str">
-[...2 lines deleted...]
-      <c r="E323" t="str">
+      <c r="D748" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E748" t="str">
         <v>https://www.pr.com/press-release/974470</v>
       </c>
-      <c r="F323" t="str">
+      <c r="F748" t="str">
         <v>Benjamin Widmyer has completed a new book, "The Knock That Never Ends," a gripping exploration of four friends whose thoughtless game of ding-dong ditch on a quiet suburban night transforms into a nightmare when they discover they've taken something from the wrong house. What begins as a moment of youthful mischief spirals into paranoia and fear as the friends are hunted through the darkness, leading to a [PR.com]</v>
       </c>
     </row>
-    <row r="324">
-      <c r="A324" t="str">
+    <row r="749">
+      <c r="A749" t="str">
         <v>Hacksaw Gaming Announces Hollywoodbets Partnership In South Africa</v>
       </c>
-      <c r="B324" t="str">
+      <c r="B749" t="str">
         <v>2026-07-29</v>
       </c>
-      <c r="C324" t="str">
+      <c r="C749" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D324" t="str">
+      <c r="D749" t="str">
         <v>SaaS, Retail, Gaming</v>
       </c>
-      <c r="E324" t="str">
+      <c r="E749" t="str">
         <v>https://pr-inside.com/hacksaw-gaming-announces-hollywoodbets-partnership-in-south-africa-r5205781.htm</v>
       </c>
-      <c r="F324" t="str">
+      <c r="F749" t="str">
         <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / July 29, 2026 / Hacksaw (STO:HACK) - Hacksaw Gaming announces a new partnership with Hollywoodbets, bringing its standout slot portfolio to players on the operator's platform in South Africa. One of the most recognised names in South African online gaming, Hollywoodbets traces its origins back to "Winning Form", a racecard publishing business deeply rooted in the country's horse racing scene. Since opening its first branch in Durban in 2000, the brand has grown into one of the market's leading omnichannel operators. Today, Hollywoodbets combines a major online gaming platform with an extensive retail footprint of more ..</v>
       </c>
     </row>
-    <row r="325">
-      <c r="A325" t="str">
+    <row r="750">
+      <c r="A750" t="str">
         <v>Group From Ts’elxwéyeqw Tribe Completes Acquisition of Elements Casino Chilliwack From Great Canadian Entertainment</v>
       </c>
-      <c r="B325" t="str">
+      <c r="B750" t="str">
         <v>2026-07-28</v>
       </c>
-      <c r="C325" t="str">
+      <c r="C750" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D325" t="str">
+      <c r="D750" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E325" t="str">
+      <c r="E750" t="str">
         <v>https://finance.yahoo.com/small-business/articles/group-ts-elxw-yeqw-tribe-204200279.html</v>
       </c>
-      <c r="F325" t="str">
+      <c r="F750" t="str">
         <v>Ts’elxwéyeqw (Chilliwack, BC), July 28, 2026--Great Canadian Entertainment ("Great Canadian") and a consortium group of certain communities from the Ts’elxwéyeqw Tribe, through an entity affiliated with Ts’elxwéyeqw Tribe Management Ltd. (the "Ts’elxwéyeqw Group"), announced today the successful closing of the Ts’elxwéyeqw Group’s acquisition from Great Canadian of Elements Casino Chilliwack, one of the premier gaming and entertainment destinations in the Fraser Valley region of British Columbia</v>
       </c>
     </row>
-    <row r="326">
-      <c r="A326" t="str">
+    <row r="751">
+      <c r="A751" t="str">
         <v>SEGG Media Announces Strategic Intent to Acquire Premium Gaming and Casino Assets to Drive Shareholder Value</v>
       </c>
-      <c r="B326" t="str">
+      <c r="B751" t="str">
         <v>2026-07-28</v>
       </c>
-      <c r="C326" t="str">
+      <c r="C751" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D326" t="str">
+      <c r="D751" t="str">
         <v>Finance, SaaS, Gaming</v>
       </c>
-      <c r="E326" t="str">
+      <c r="E751" t="str">
         <v>https://www.globenewswire.com/news-release/2026/07/28/3334651/0/en/SEGG-Media-Announces-Strategic-Intent-to-Acquire-Premium-Gaming-and-Casino-Assets-to-Drive-Shareholder-Value.html</v>
       </c>
-      <c r="F326" t="str">
+      <c r="F751" t="str">
         <v>Proposed expansion would add a regulated physical casino and online gaming platform, to SEGG Media’s diversified sports, gaming and entertainment portfolio Proposed expansion would add a regulated physical casino and online gaming platform, to SEGG Media’s diversified sports, gaming and entertainment portfolio</v>
       </c>
     </row>
-    <row r="327">
-      <c r="A327" t="str">
+    <row r="752">
+      <c r="A752" t="str">
         <v>Back Together Weekend Brings Fans Closer to the Game with Nationwide NFL Training Camps</v>
       </c>
-      <c r="B327" t="str">
+      <c r="B752" t="str">
         <v>2026-07-28</v>
       </c>
-      <c r="C327" t="str">
+      <c r="C752" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D327" t="str">
-[...2 lines deleted...]
-      <c r="E327" t="str">
+      <c r="D752" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E752" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358251</v>
       </c>
-      <c r="F327" t="str">
+      <c r="F752" t="str">
         <v>For the sixth consecutive year, all 32 clubs will kick off the 2026 preseason with Training Camp: Back Together Weekend presented by YouTube TV, a league-wide celebration taking place Saturday, August 1 and Sunday, August 2. The weekend event gives fans their first look at the 2026 season, with opportunities to watch their favorite new and returning players take the field while enjoying an expanded lineup of club-led experiences. In addition to open practices and player interactions, clubs... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358251</v>
       </c>
     </row>
-    <row r="328">
-      <c r="A328" t="str">
+    <row r="753">
+      <c r="A753" t="str">
         <v>AceGuardian Technologies Launches QuintAce, an Adaptive AI Coaching ...</v>
       </c>
-      <c r="B328" t="str">
+      <c r="B753" t="str">
         <v>2026-07-28</v>
       </c>
-      <c r="C328" t="str">
+      <c r="C753" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D328" t="str">
+      <c r="D753" t="str">
         <v>AI, SaaS, Retail, Gaming</v>
       </c>
-      <c r="E328" t="str">
+      <c r="E753" t="str">
         <v>https://pr-inside.com/aceguardian-technologies-launches-quintace-an-adaptive-ai-coaching-r5205575.htm</v>
       </c>
-      <c r="F328" t="str">
+      <c r="F753" t="str">
         <v>(PR-inside.com) Built on AceGuardian's foundational enterprise model which already protects 30% of real-money poker traffic SAN FRANCISCO, CA / ACCESS Newswire / July 28, 2026 / AceGuardian Technologies today launched QuintAce, an online AI poker coaching and analytics platform designed to help players master the science behind real-world game theory. QuintAce is the first consumer product built on AceGuardian's foundational enterprise model, the same technology that currently secures an estimated 30% of global online real-money poker traffic through scaled fair-play detection. QuintAce proves that anyone can learn the strategic science that separates everyday players from the professionals. Operating in real-world complexity rather than ..</v>
       </c>
     </row>
-    <row r="329">
-      <c r="A329" t="str">
+    <row r="754">
+      <c r="A754" t="str">
         <v>Demeo x Dungeons &amp; Dragons: Battlemarked Joins XBOX Later This Year</v>
       </c>
-      <c r="B329" t="str">
+      <c r="B754" t="str">
         <v>2026-07-28</v>
       </c>
-      <c r="C329" t="str">
+      <c r="C754" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D329" t="str">
-[...2 lines deleted...]
-      <c r="E329" t="str">
+      <c r="D754" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E754" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358180</v>
       </c>
-      <c r="F329" t="str">
+      <c r="F754" t="str">
         <v>XBOX players, your seat at the digital tabletop awaits! Today, Resolution Games and Wizards of the Coast are thrilled to confirm that Demeo x Dungeons &amp;amp; Dragons: Battlemarked will launch on XBOX Series X: S, XBOX on PC and XBOX Handheld later this year with XBOX Play Anywhere, bringing its fast-paced cooperative tactical adventure to one of gaming&amp;#39;s most passionate multiplayer communities. Whether you&amp;#39;re a veteran dungeon crawler or answering your first call to adventure, XBOX players... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358180</v>
       </c>
     </row>
-    <row r="330">
-      <c r="A330" t="str">
+    <row r="755">
+      <c r="A755" t="str">
         <v>EdgeLabs Brings 50+ Titles to SOFTSWISS Game Aggregator</v>
       </c>
-      <c r="B330" t="str">
+      <c r="B755" t="str">
         <v>2026-07-28</v>
       </c>
-      <c r="C330" t="str">
-[...2 lines deleted...]
-      <c r="D330" t="str">
+      <c r="C755" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D755" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E330" t="str">
+      <c r="E755" t="str">
         <v>https://www.prnewswire.com/news-releases/edgelabs-brings-50-titles-to-softswiss-game-aggregator-302835836.html</v>
       </c>
-      <c r="F330" t="str">
+      <c r="F755" t="str">
         <v>Toronto-based game studio expands its international distribution across Europe, Latin America and CIS markets TORONTO, July 28, 2026 /PRNewswire/ -- EdgeLabs, a B2B game studio developing premium slots, fish-shooting games and instant-win titles, has entered into a content partnership...</v>
       </c>
     </row>
-    <row r="331">
-      <c r="A331" t="str">
+    <row r="756">
+      <c r="A756" t="str">
         <v>BC.GAME's BC Engine Stakers Have Earned Over $5 Million</v>
       </c>
-      <c r="B331" t="str">
+      <c r="B756" t="str">
         <v>2026-07-28</v>
       </c>
-      <c r="C331" t="str">
-[...2 lines deleted...]
-      <c r="D331" t="str">
+      <c r="C756" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D756" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E331" t="str">
+      <c r="E756" t="str">
         <v>https://www.prnewswire.com/news-releases/bcgames-bc-engine-stakers-have-earned-over-5-million-302836226.html</v>
       </c>
-      <c r="F331" t="str">
+      <c r="F756" t="str">
         <v>Total staker earnings have increased by nearly $2.9 million in two months, up approximately 138% from the $2.1 million reported in late May BELIZE CITY, Belize, July 28, 2026 /PRNewswire/ -- Stakers participating in BC.GAME's BC Engine have now earned more than 5 million BCD, equivalent...</v>
       </c>
     </row>
-    <row r="332">
-      <c r="A332" t="str">
+    <row r="757">
+      <c r="A757" t="str">
         <v>Gaming Realms PLC Announces H1 2026 Pre-Close Trading Update</v>
       </c>
-      <c r="B332" t="str">
+      <c r="B757" t="str">
         <v>2026-07-28</v>
       </c>
-      <c r="C332" t="str">
+      <c r="C757" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D332" t="str">
+      <c r="D757" t="str">
         <v>Finance, Gaming, Media</v>
       </c>
-      <c r="E332" t="str">
+      <c r="E757" t="str">
         <v>https://pr-inside.com/gaming-realms-plc-announces-h1-2026-pre-close-trading-update-r5205402.htm</v>
       </c>
-      <c r="F332" t="str">
+      <c r="F757" t="str">
         <v>(PR-inside.com) Continued growth in core Content Licensing business with adjusted EBITDA up 16% UK returns to growth following Remote Gaming Duty increase LONDON, UK / ACCESS Newswire / July 28, 2026 / Gaming Realms plc (AIM:GMR), the developer and licensor of mobile-focused gaming content, is pleased to announce its pre-close trading update for the six months ended 30 June 2026 ("H126" or the "Period"). Highlights: Group revenue expected to be approx. £15.5 million and Adjusted EBITDA £6.6 million Core business revenue and Adjusted EBITDA up 9% and 16% respectively UK revenues up 3% despite Remote Gaming Duty ("RGD") increasing from 21% to 40% from 1 April 2026 UK ..</v>
       </c>
     </row>
-    <row r="333">
-      <c r="A333" t="str">
+    <row r="758">
+      <c r="A758" t="str">
         <v>Jose Daniel Duarte Camacho Says iGaming Operations Are Entering a New Era of Compliance, Data Intelligence, and Responsible Growth</v>
       </c>
-      <c r="B333" t="str">
+      <c r="B758" t="str">
         <v>2026-07-27</v>
       </c>
-      <c r="C333" t="str">
+      <c r="C758" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D333" t="str">
-[...2 lines deleted...]
-      <c r="E333" t="str">
+      <c r="D758" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E758" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358200</v>
       </c>
-      <c r="F333" t="str">
+      <c r="F758" t="str">
         <v>As the global iGaming sector continues to expand, business strategist Jose Daniel Duarte Camacho is emphasizing that operational excellence, regulatory discipline, and responsible gaming safeguards are becoming central to the industry&amp;#39;s next phase of growth. - - The online gambling market was valued at approximately $88 billion in 2025 and is projected to grow to more than $202 billion by 2033, reflecting the continued shift toward digital platforms, mobile access, and data-driven user ex... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358200</v>
       </c>
     </row>
-    <row r="334">
-      <c r="A334" t="str">
+    <row r="759">
+      <c r="A759" t="str">
         <v>EA SPORTS™ Madden NFL 27 is now available for pre-order!</v>
       </c>
-      <c r="B334" t="str">
+      <c r="B759" t="str">
         <v>2026-07-27</v>
       </c>
-      <c r="C334" t="str">
+      <c r="C759" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D334" t="str">
-[...2 lines deleted...]
-      <c r="E334" t="str">
+      <c r="D759" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E759" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358189</v>
       </c>
-      <c r="F334" t="str">
+      <c r="F759" t="str">
         <v>Run the league one decision at a time in EA SPORTS&amp;#8482; Madden NFL 27 for the Nintendo Switch&amp;#8482; 2 system. Powered by the all-new Persona Engine, gameplay gets physical with more precise control from authentic WR/DB battles, new short-yardage mechanics, defensive coverage improvements, and new strategic pre-play settings and controls. - - If you&amp;#39;d like to pre-order the game, please click the links to learn more. The game releases on Aug. 13. EA SPORTS&amp;#8482; Madden NFL 27 Regular Price:$69.99... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358189</v>
       </c>
     </row>
-    <row r="335">
-      <c r="A335" t="str">
+    <row r="760">
+      <c r="A760" t="str">
         <v>Avia CEO &amp; Founder Vickie Chen to Present at ChinaJoy 2026 on the Future of Skill-Based Casual Gaming</v>
       </c>
-      <c r="B335" t="str">
+      <c r="B760" t="str">
         <v>2026-07-27</v>
       </c>
-      <c r="C335" t="str">
+      <c r="C760" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D335" t="str">
-[...2 lines deleted...]
-      <c r="E335" t="str">
+      <c r="D760" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E760" t="str">
         <v>https://finance.yahoo.com/media-advertising/articles/avia-ceo-founder-vickie-chen-160000997.html</v>
       </c>
-      <c r="F335" t="str">
+      <c r="F760" t="str">
         <v>SAN FRANCISCO, July 27, 2026--AviaGames, the leader in casual, skill-based gaming, today announced that CEO and Founder Vickie Chen will take the stage at ChinaJoy 2026 to present "Putting Players First, Uniting Brand &amp; Performance: Redefining the North American Skill-Based Casual Gaming Sector." Drawing on nearly a decade of building one of North America's leading skill-based gaming companies, Vickie Chen will share practical insights into one of the industry's fastest-growing mobile games genr</v>
       </c>
     </row>
-    <row r="336">
-      <c r="A336" t="str">
+    <row r="761">
+      <c r="A761" t="str">
         <v>21.com Announces 2026 Growth Roadmap Under CEO and Founder Michael Carlton</v>
       </c>
-      <c r="B336" t="str">
+      <c r="B761" t="str">
         <v>2026-07-27</v>
       </c>
-      <c r="C336" t="str">
+      <c r="C761" t="str">
         <v>mlpr-newsfile</v>
       </c>
-      <c r="D336" t="str">
-[...2 lines deleted...]
-      <c r="E336" t="str">
+      <c r="D761" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E761" t="str">
         <v>https://www.newsfilecorp.com/release/303459/21.com-Announces-2026-Growth-Roadmap-Under-CEO-and-Founder-Michael-Carlton</v>
       </c>
-      <c r="F336" t="str">
+      <c r="F761" t="str">
         <v>Belize City, Belize--(Newsfile Corp. - July 27, 2026) - 21.com today announced its 2026 growth roadmap, outlining the company's next stage of development as a high-quality iGaming brand focused on technology, user experience, performance, responsible gaming and long-term brand trust.Michael Carlton, CEO and Founder of 21.comTo view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/8871/303459_21comen.jpgThe corporate update also confirms the leadership of...</v>
       </c>
     </row>
-    <row r="337">
-      <c r="A337" t="str">
+    <row r="762">
+      <c r="A762" t="str">
         <v>The Hockey Barn, Inc. Redefines the Hockey Experience</v>
       </c>
-      <c r="B337" t="str">
+      <c r="B762" t="str">
         <v>2026-07-27</v>
       </c>
-      <c r="C337" t="str">
+      <c r="C762" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D337" t="str">
-[...2 lines deleted...]
-      <c r="E337" t="str">
+      <c r="D762" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E762" t="str">
         <v>https://finance.yahoo.com/small-business/articles/hockey-barn-inc-redefines-hockey-140000537.html</v>
       </c>
-      <c r="F337" t="str">
+      <c r="F762" t="str">
         <v>ALPHARETTA, Ga., July 27, 2026--Today, The Hockey Barn, Inc. announced the launch of a new hockey brand built around one simple mission: creating a better hockey experience. Opening its flagship location this August, The Hockey Barn introduces a membership-based hockey community designed to become the home where players, families, coaches, officials, fans, and the organizations that support them come together to strengthen relationships, inspire development, and grow the game.</v>
       </c>
     </row>
-    <row r="338">
-      <c r="A338" t="str">
+    <row r="763">
+      <c r="A763" t="str">
         <v>Plaza Mexico Presents 'Jueves de Loteria'</v>
       </c>
-      <c r="B338" t="str">
+      <c r="B763" t="str">
         <v>2026-07-27</v>
       </c>
-      <c r="C338" t="str">
+      <c r="C763" t="str">
         <v>PRLog</v>
       </c>
-      <c r="D338" t="str">
-[...2 lines deleted...]
-      <c r="E338" t="str">
+      <c r="D763" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E763" t="str">
         <v>https://www.prlog.org/13160664-plaza-mexico-presents-jueves-de-loteria.html</v>
       </c>
-      <c r="F338" t="str">
+      <c r="F763" t="str">
         <v>We are thrilled to invite you to our weekly "Jueves de Loteria" at Plaza Mexico's 'Mercado'. Join us every Thursday evening from 4:00 pm to 6:00 pm for a fun-filled night of Lotería, the traditional Mexican game that has captured hearts for generations.</v>
       </c>
     </row>
-    <row r="339">
-      <c r="A339" t="str">
+    <row r="764">
+      <c r="A764" t="str">
         <v>Author Raul A. Castillo’s New Book, "Chess: Simple and Easy," is an Intuitive Guide Designed to Help Beginners and Seasoned Players Alike Level Up Their Chess Game</v>
       </c>
-      <c r="B339" t="str">
+      <c r="B764" t="str">
         <v>2026-07-27</v>
       </c>
-      <c r="C339" t="str">
+      <c r="C764" t="str">
         <v>PR.com</v>
       </c>
-      <c r="D339" t="str">
+      <c r="D764" t="str">
         <v>Gaming, Education</v>
       </c>
-      <c r="E339" t="str">
+      <c r="E764" t="str">
         <v>https://www.pr.com/press-release/974230</v>
       </c>
-      <c r="F339" t="str">
+      <c r="F764" t="str">
         <v>Recent release “Chess: Simple and Easy” from Newman Springs Publishing author Raul A. Castillo is a comprehensive guide that breaks down the rules and strategies of chess for anyone interested in learning and mastering the game. From optimal opening moves to learning how to shift the board in one’s favor, “Chess: Simple and Easy” is perfect for both novices and pros alike. [PR.com]</v>
       </c>
     </row>
-    <row r="340">
-      <c r="A340" t="str">
+    <row r="765">
+      <c r="A765" t="str">
         <v>stc tv Launches Dedicated Channel for Esports World Cup 2026</v>
       </c>
-      <c r="B340" t="str">
+      <c r="B765" t="str">
         <v>2026-07-27</v>
       </c>
-      <c r="C340" t="str">
+      <c r="C765" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D340" t="str">
+      <c r="D765" t="str">
         <v>SaaS, Gaming, Media</v>
       </c>
-      <c r="E340" t="str">
+      <c r="E765" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358163</v>
       </c>
-      <c r="F340" t="str">
+      <c r="F765" t="str">
         <v>stc group, a leading digital enabler, has reaffirmed its commitment as a Founding and Elite partner of the Esports World Cup in Paris by delivering an exceptional digital broadcasting experience on its stc tv platform. To mark the start of the tournament, the platform has launched the dedicated stc EWC channel to cover the event in real time, bringing the electrifying atmosphere to audiences worldwide and enabling fans to catch every moment of the action. - - The stc EWC channel provides co... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358163</v>
       </c>
     </row>
-    <row r="341">
-      <c r="A341" t="str">
+    <row r="766">
+      <c r="A766" t="str">
         <v>The9 Posts Record Quarterly Profit; Expects Sequential Growth Through 2026</v>
       </c>
-      <c r="B341" t="str">
+      <c r="B766" t="str">
         <v>2026-07-27</v>
       </c>
-      <c r="C341" t="str">
-[...2 lines deleted...]
-      <c r="D341" t="str">
+      <c r="C766" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D766" t="str">
         <v>Finance, AI, SaaS, Gaming</v>
       </c>
-      <c r="E341" t="str">
+      <c r="E766" t="str">
         <v>https://www.prnewswire.com/news-releases/the9-posts-record-quarterly-profit-expects-sequential-growth-through-2026-302834903.html</v>
       </c>
-      <c r="F341" t="str">
+      <c r="F766" t="str">
         <v>Digital asset gains power record quarter; AI-powered game creation platform the9bit surpasses 8 million registered users SHANGHAI, July 27, 2026 /PRNewswire/ -- The9 Limited (Nasdaq: NCTY) ("The9" or the "Company"), a global diversified high-tech company, today reported net income of...</v>
       </c>
     </row>
-    <row r="342">
-      <c r="A342" t="str">
+    <row r="767">
+      <c r="A767" t="str">
         <v>The Scarcest LeBron James, Kobe Bryant and Allen Iverson Game Worn ...</v>
       </c>
-      <c r="B342" t="str">
+      <c r="B767" t="str">
         <v>2026-07-25</v>
       </c>
-      <c r="C342" t="str">
+      <c r="C767" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D342" t="str">
+      <c r="D767" t="str">
         <v>Healthcare, Gaming</v>
       </c>
-      <c r="E342" t="str">
+      <c r="E767" t="str">
         <v>https://pr-inside.com/the-scarcest-lebron-james-kobe-bryant-and-allen-iverson-game-worn-r5204684.htm</v>
       </c>
-      <c r="F342" t="str">
+      <c r="F767" t="str">
         <v>(PR-inside.com) One of Only 12 Photo-Matched Miami Heat LeBron Jerseys in 10 Years + The Only Iverson Colorway Ever Offered + Kobe's 2001 Finals Clincher Sneakers All End at 10:00 PM EST MESA, AZ / ACCESS Newswire / July 25, 2026 / Infinite Auctions LLC, a wholly-owned subsidiary of Medical Care Technologies Inc. (OTC PINK:MDCE), is in the final hours of its Game Used Flash Auction featuring some of the rarest publicly available game-worn NBA pieces of the last decade. Collectors have until Saturday, July 25 at 10:00 PM Eastern Time to bid on these headline lots: LeBron James April 12, 2014 Game Used ..</v>
       </c>
     </row>
-    <row r="343">
-      <c r="A343" t="str">
+    <row r="768">
+      <c r="A768" t="str">
         <v>The Scarcest LeBron James, Kobe Bryant and Allen Iverson Game Worn Memorabilia You'll See This Year Closes in Hours</v>
       </c>
-      <c r="B343" t="str">
+      <c r="B768" t="str">
         <v>2026-07-25</v>
       </c>
-      <c r="C343" t="str">
+      <c r="C768" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D343" t="str">
-[...2 lines deleted...]
-      <c r="E343" t="str">
+      <c r="D768" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E768" t="str">
         <v>https://www.newswire.com/news/the-scarcest-lebron-james-kobe-bryant-and-allen-iverson-game-worn-memorabilia</v>
       </c>
-      <c r="F343" t="str">
+      <c r="F768" t="str">
         <v>One of Only 12 Photo-Matched Miami Heat LeBron Jerseys in 10 Years + The Only Iverson Colorway Ever Offered + Kobe's 2001 Finals Clincher Sneakers All End at 10:00 PM EST</v>
       </c>
     </row>
-    <row r="344">
-      <c r="A344" t="str">
+    <row r="769">
+      <c r="A769" t="str">
         <v>Photos of the Nintendo Experiences at San Diego Comic-Con are Available on Business Wire’s Website</v>
       </c>
-      <c r="B344" t="str">
+      <c r="B769" t="str">
         <v>2026-07-25</v>
       </c>
-      <c r="C344" t="str">
+      <c r="C769" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D344" t="str">
-[...2 lines deleted...]
-      <c r="E344" t="str">
+      <c r="D769" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E769" t="str">
         <v>https://finance.yahoo.com/media-advertising/articles/photos-nintendo-experiences-san-diego-130100465.html</v>
       </c>
-      <c r="F344" t="str">
+      <c r="F769" t="str">
         <v>SAN DIEGO, July 25, 2026--Photos of the Nintendo Experiences at San Diego Comic-Con are Available on Business Wire’s Website</v>
       </c>
     </row>
-    <row r="345">
-      <c r="A345" t="str">
+    <row r="770">
+      <c r="A770" t="str">
         <v>XBOX brings classic games to PC and handhelds</v>
       </c>
-      <c r="B345" t="str">
+      <c r="B770" t="str">
         <v>2026-07-24</v>
       </c>
-      <c r="C345" t="str">
+      <c r="C770" t="str">
         <v>mlpr-microsoft</v>
       </c>
-      <c r="D345" t="str">
-[...2 lines deleted...]
-      <c r="E345" t="str">
+      <c r="D770" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E770" t="str">
         <v>https://news.xbox.com/en-us/2026/07/22/xbox-backward-compatibility-on-pc/</v>
       </c>
-      <c r="F345" t="str">
+      <c r="F770" t="str">
         <v>The post XBOX brings classic games to PC and handhelds appeared first on Source.</v>
       </c>
     </row>
-    <row r="346">
-      <c r="A346" t="str">
+    <row r="771">
+      <c r="A771" t="str">
         <v>Métis Life on Roblox Reclaims Endangered Languages for Next-Gen Players</v>
       </c>
-      <c r="B346" t="str">
+      <c r="B771" t="str">
         <v>2026-07-24</v>
       </c>
-      <c r="C346" t="str">
+      <c r="C771" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D346" t="str">
+      <c r="D771" t="str">
         <v>Gaming, Media, Education</v>
       </c>
-      <c r="E346" t="str">
+      <c r="E771" t="str">
         <v>https://finance.yahoo.com/technology/articles/m-tis-life-roblox-reclaims-160000102.html</v>
       </c>
-      <c r="F346" t="str">
+      <c r="F771" t="str">
         <v>VANCOUVER, British Columbia, July 24, 2026--The world’s largest Indigenous language learning video game, Métis Life, on Roblox, celebrates Métis Nation Day with exciting new updates.</v>
       </c>
     </row>
-    <row r="347">
-      <c r="A347" t="str">
+    <row r="772">
+      <c r="A772" t="str">
         <v>While the NBA Waits on LeBron's Next Decision... Infinite Auctions ...</v>
       </c>
-      <c r="B347" t="str">
+      <c r="B772" t="str">
         <v>2026-07-24</v>
       </c>
-      <c r="C347" t="str">
+      <c r="C772" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D347" t="str">
+      <c r="D772" t="str">
         <v>Healthcare, Gaming</v>
       </c>
-      <c r="E347" t="str">
+      <c r="E772" t="str">
         <v>https://pr-inside.com/while-the-nba-waits-on-lebron-s-next-decision-infinite-auctions-r5204443.htm</v>
       </c>
-      <c r="F347" t="str">
+      <c r="F772" t="str">
         <v>(PR-inside.com) Legendary Game-Worn Pieces from LeBron James, Kobe Bryant, Allen Iverson &amp; Carmelo Anthony Close Online Tomorrow at 10:00 PM EST. MESA, AZ / ACCESS Newswire / July 24, 2026 / Infinite Auctions LLC, a wholly-owned subsidiary of Medical Care Technologies Inc. (OTC PINK:MDCE), is capitalizing on the national spotlight surrounding LeBron James' free-agency decision with a high-intensity Game Used Flash Auction featuring some of the most significant game-worn memorabilia in recent auction history. As the league continues waiting on King James' next move, collectors can act now on these standout lots: LeBron James April 12, 2014 Game Used Photo Matched Miami Heat Away ..</v>
       </c>
     </row>
-    <row r="348">
-      <c r="A348" t="str">
+    <row r="773">
+      <c r="A773" t="str">
         <v>While the NBA Waits on LeBron's Next Decision... Infinite Auctions Features LeBron Game Used Heat Jersey ending Tomorrow</v>
       </c>
-      <c r="B348" t="str">
+      <c r="B773" t="str">
         <v>2026-07-24</v>
       </c>
-      <c r="C348" t="str">
+      <c r="C773" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D348" t="str">
-[...2 lines deleted...]
-      <c r="E348" t="str">
+      <c r="D773" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E773" t="str">
         <v>https://www.newswire.com/news/while-the-nba-waits-on-lebron-s-next-decision-infinite-auctions-features-lebron</v>
       </c>
-      <c r="F348" t="str">
+      <c r="F773" t="str">
         <v>Legendary Game-Worn Pieces from LeBron James, Kobe Bryant, Allen Iverson &amp;amp; Carmelo Anthony Close Online Tomorrow at 10:00 PM EST.</v>
       </c>
     </row>
-    <row r="349">
-      <c r="A349" t="str">
+    <row r="774">
+      <c r="A774" t="str">
         <v>North American Hockey Leaders Launch India Hockey 360 Festival to Grow the Game Globally</v>
       </c>
-      <c r="B349" t="str">
+      <c r="B774" t="str">
         <v>2026-07-24</v>
       </c>
-      <c r="C349" t="str">
-[...5 lines deleted...]
-      <c r="E349" t="str">
+      <c r="C774" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D774" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E774" t="str">
         <v>https://www.prnewswire.com/news-releases/north-american-hockey-leaders-launch-india-hockey-360-festival-to-grow-the-game-globally-302834140.html</v>
       </c>
-      <c r="F349" t="str">
+      <c r="F774" t="str">
         <v>CHANDIGARH, India, July 24, 2026 /PRNewswire/ -- Co-organized by NHL broadcaster Randip Janda and Tulsea Sports Marketing (TSM), a multicultural sports marketing firm based in New York, Los Angeles and India, the inaugural India Hockey 360 Festival will bring North American hockey...</v>
       </c>
     </row>
-    <row r="350">
-      <c r="A350" t="str">
+    <row r="775">
+      <c r="A775" t="str">
         <v>Ragnarok Origin Classic Officially Launched in North, Central and South America on July 23, 2026</v>
       </c>
-      <c r="B350" t="str">
+      <c r="B775" t="str">
         <v>2026-07-24</v>
       </c>
-      <c r="C350" t="str">
+      <c r="C775" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D350" t="str">
+      <c r="D775" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E350" t="str">
+      <c r="E775" t="str">
         <v>https://www.globenewswire.com/news-release/2026/07/24/3332739/0/en/Ragnarok-Origin-Classic-Officially-Launched-in-North-Central-and-South-America-on-July-23-2026.html</v>
       </c>
-      <c r="F350" t="str">
+      <c r="F775" t="str">
         <v>Seoul, South Korea, July 24, 2026 (GLOBE NEWSWIRE) -- GRAVITY Co., Ltd. (NasdaqGM: GRVY) (“Gravity” or “Company”), a developer and publisher of online and mobile games, announced that GRAVITY Game Vision, Ltd., Gravity's wholly-owned subsidiary in Hong Kong, has officially launched Ragnarok Origin Classic, an MMORPG Mobile and PC game, in North, Central and South America on July 23, 2026.</v>
       </c>
     </row>
-    <row r="351">
-      <c r="A351" t="str">
+    <row r="776">
+      <c r="A776" t="str">
         <v>Recent Release, "Rabbit the F.I.S.H.," Follows a Young Athlete's Quest to Transform Setback Into Triumph Through Soccer</v>
       </c>
-      <c r="B351" t="str">
+      <c r="B776" t="str">
         <v>2026-07-24</v>
       </c>
-      <c r="C351" t="str">
+      <c r="C776" t="str">
         <v>PR.com</v>
       </c>
-      <c r="D351" t="str">
-[...2 lines deleted...]
-      <c r="E351" t="str">
+      <c r="D776" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E776" t="str">
         <v>https://www.pr.com/press-release/974065</v>
       </c>
-      <c r="F351" t="str">
+      <c r="F776" t="str">
         <v>Laurence C. Lester and Christopher A. Lester have completed a new book, titled, "Rabbit the F.I.S.H.": (Finest in Soccer History), a tale centered on a determined youth player who discovers his passion for the beautiful game. When Rabbit's parents encourage him to pursue physical activity through soccer, neither they nor the young protagonist realize the depth of talent that will emerge. What begins as simple [PR.com]</v>
       </c>
     </row>
-    <row r="352">
-      <c r="A352" t="str">
+    <row r="777">
+      <c r="A777" t="str">
         <v>marvnBoost Puts Fact-Checked iGaming Content Generation on the Floor at SBC Summit Lisbon 2026</v>
       </c>
-      <c r="B352" t="str">
+      <c r="B777" t="str">
         <v>2026-07-23</v>
       </c>
-      <c r="C352" t="str">
+      <c r="C777" t="str">
         <v>Pressat</v>
       </c>
-      <c r="D352" t="str">
+      <c r="D777" t="str">
         <v>Crypto, AI, SaaS, Gaming, Media</v>
       </c>
-      <c r="E352" t="str">
+      <c r="E777" t="str">
         <v>https://pressat.co.uk/releases/marvnboost-puts-fact-checked-igaming-content-generation-on-the-floor-at-sbc-summit-lisbon-2026-ae0a9f5b17088af7d987c9ca28e5f321/</v>
       </c>
-      <c r="F352" t="str">
+      <c r="F777" t="str">
         <v>Thursday 23 July, 2026 Marlin Media's B2B AI content engine brings structured, fact-checked content generation to operators, affiliates, and providers. LISBON, Portugal, [23rd July 2026] marvnBoost ( boost.marvn.ai ), the iGaming AI content generation platform from Marlin Media, today announced its presence at SBC Summit Lisbon 2026, taking place 29 September to 1 October at the Feira Internacional de Lisboa and MEO Arena. The summit is one of the industry’s largest gatherings, with organisers projecting 35,000 professionals from across the betting, gaming, payments, marketing, and technology verticals, plus the co-located Affiliate Leaders Summit for performance marketing teams. The event also fields a dedicated Casino &amp; iGaming Zone on an exhibition floor spanning over 100,000m². marvnBo</v>
       </c>
     </row>
-    <row r="353">
-      <c r="A353" t="str">
+    <row r="778">
+      <c r="A778" t="str">
         <v>Halloween Horror Nights Drops A New Scare Zone Inspired By Fortnite's Signature Event “Fortnitemares” At Universal Orlando Resort And Universal Studios Hollywood</v>
       </c>
-      <c r="B353" t="str">
+      <c r="B778" t="str">
         <v>2026-07-23</v>
       </c>
-      <c r="C353" t="str">
+      <c r="C778" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D353" t="str">
+      <c r="D778" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E353" t="str">
+      <c r="E778" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358101</v>
       </c>
-      <c r="F353" t="str">
+      <c r="F778" t="str">
         <v>Click Here to Download Photos and Here to Purchase Tickets and Packages - - Halloween Horror Nights puts a twisted spin on the global video game phenomenon, Fortnite, with an immersive and thrilling scare zone inspired by Fortnitemares, the game&amp;#39;s signature Halloween event. Debuting this fall at Universal Orlando Resort beginning August 28 and September 3 at Universal Studios Hollywood. - - Fortnite is a global ecosystem where players create, compete, and ha... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358101</v>
       </c>
     </row>
-    <row r="354">
-      <c r="A354" t="str">
+    <row r="779">
+      <c r="A779" t="str">
         <v>Icon elements inspired by the Splatoon Raiders game are here for a limited time</v>
       </c>
-      <c r="B354" t="str">
+      <c r="B779" t="str">
         <v>2026-07-23</v>
       </c>
-      <c r="C354" t="str">
+      <c r="C779" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D354" t="str">
-[...2 lines deleted...]
-      <c r="E354" t="str">
+      <c r="D779" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E779" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358100</v>
       </c>
-      <c r="F354" t="str">
+      <c r="F779" t="str">
         <v>Time to refresh your user icon? Redeem your My Nintendo&amp;#8482; Platinum Points* for exclusive rewards, including icon elements you can use to create a new look for your user icon! Icon elements featuring the Splatoon&amp;#8482; Raiders game are available at these times: - - - &amp;#8226; Wave 1: 7/22 at 6:00 p.m. PT - 7/29 at 5:59 p.m. PT - &amp;#8226; Wave 2: 7/29 at 6:00 p.m. PT - 8/5 at 5:59 p.m. PT - &amp;#8226; Wave 3: 8/5 at 6:00 p.m. PT - 8/12 at 5:59 p.m. PT - &amp;#8226; Wave 4: 8/12 at 6:00 p.m. PT - 8/19 at 5:59 p.m. PT - - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358100</v>
       </c>
     </row>
-    <row r="355">
-      <c r="A355" t="str">
+    <row r="780">
+      <c r="A780" t="str">
         <v>One of the World's Most Popular Slot Brands, Lightning Link™ by Aristocrat™, Makes Online Premiere on Platforms Across North America</v>
       </c>
-      <c r="B355" t="str">
+      <c r="B780" t="str">
         <v>2026-07-23</v>
       </c>
-      <c r="C355" t="str">
-[...5 lines deleted...]
-      <c r="E355" t="str">
+      <c r="C780" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D780" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E780" t="str">
         <v>https://www.prnewswire.com/news-releases/one-of-the-worlds-most-popular-slot-brands-lightning-link-by-aristocrat-makes-online-premiere-on-platforms-across-north-america-302833506.html</v>
       </c>
-      <c r="F355" t="str">
+      <c r="F780" t="str">
         <v>High Stakes™ Title Now Available from Aristocrat Interactive™ on the Region's Leading iGaming Platforms LAS VEGAS, July 23, 2026 /PRNewswire/ -- Lightning is striking online regulated gaming across North America with the game-changing arrival of one of the world's most popular slot...</v>
       </c>
     </row>
-    <row r="356">
-      <c r="A356" t="str">
+    <row r="781">
+      <c r="A781" t="str">
         <v>Beyond the Black Tank: Laveo™ by DryFlush Unveils Game-Changing Conversion Kit for Clean, Simple Off-Grid Waste Solutions</v>
       </c>
-      <c r="B356" t="str">
+      <c r="B781" t="str">
         <v>2026-07-23</v>
       </c>
-      <c r="C356" t="str">
+      <c r="C781" t="str">
         <v>PRWeb</v>
       </c>
-      <c r="D356" t="str">
+      <c r="D781" t="str">
         <v>Energy, Gaming</v>
       </c>
-      <c r="E356" t="str">
+      <c r="E781" t="str">
         <v>https://www.prweb.com/releases/beyond-the-black-tank-laveo-by-dryflush-unveils-game-changing-conversion-kit-for-clean-simple-off-grid-waste-solutions-302831755.html</v>
       </c>
-      <c r="F356" t="str">
+      <c r="F781" t="str">
         <v>Laveo™ by Dry Flush has introduced the Blackwater Conversion Kit, giving RV owners and van lifers a direct path to one of the best portable toilet solutions for camper vans and RVs. It is a self-contained, waterless and odor-free system that mounts over an existing floor flange without a...</v>
       </c>
     </row>
-    <row r="357">
-      <c r="A357" t="str">
+    <row r="782">
+      <c r="A782" t="str">
         <v>Trigon Sports Acquires Proper Pitch, Inc., Expanding American-Made ...</v>
       </c>
-      <c r="B357" t="str">
+      <c r="B782" t="str">
         <v>2026-07-23</v>
       </c>
-      <c r="C357" t="str">
+      <c r="C782" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D357" t="str">
+      <c r="D782" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E357" t="str">
+      <c r="E782" t="str">
         <v>https://pr-inside.com/trigon-sports-acquires-proper-pitch-inc-expanding-american-made-r5204165.htm</v>
       </c>
-      <c r="F357" t="str">
+      <c r="F782" t="str">
         <v>(PR-inside.com) Trigon Sports completes acquisition of Proper Pitch, Inc., bringing American-made pitching mound production to its Memphis, Tennessee manufacturing facility. MEMPHIS, TN / ACCESS Newswire / July 23, 2026 / Trigon Sports, a leading manufacturer and distributor ofpremium athletic equipment , includingbaseball equipment , announced the acquisition of Proper Pitch, Inc., headquartered in Fuquay-Varina, North Carolina. The acquisition expands Trigon Sports' portfolio to include Proper Pitch's full line of American-made baseball pitching mounds and training aids. Proper Pitch has been a trusted producer of American-madepitching mounds , including portable pitching mounds, practice mounds, and game mounds, since the mid-1990s, and has operated under ..</v>
       </c>
     </row>
-    <row r="358">
-      <c r="A358" t="str">
+    <row r="783">
+      <c r="A783" t="str">
         <v>Pokemon Cards for Baristas</v>
       </c>
-      <c r="B358" t="str">
+      <c r="B783" t="str">
         <v>2026-07-23</v>
       </c>
-      <c r="C358" t="str">
+      <c r="C783" t="str">
         <v>PR.com</v>
       </c>
-      <c r="D358" t="str">
-[...2 lines deleted...]
-      <c r="E358" t="str">
+      <c r="D783" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E783" t="str">
         <v>https://www.pr.com/press-release/974111</v>
       </c>
-      <c r="F358" t="str">
+      <c r="F783" t="str">
         <v>Reno coffee shop creates the first Pokemon style Trading Card Game for Baristas and coffee shops. [PR.com]</v>
       </c>
     </row>
-    <row r="359">
-      <c r="A359" t="str">
+    <row r="784">
+      <c r="A784" t="str">
         <v>Adapti, Inc. and Ballengee Group Congratulates Clients Featured at ...</v>
       </c>
-      <c r="B359" t="str">
+      <c r="B784" t="str">
         <v>2026-07-23</v>
       </c>
-      <c r="C359" t="str">
+      <c r="C784" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D359" t="str">
+      <c r="D784" t="str">
         <v>AI, Gaming</v>
       </c>
-      <c r="E359" t="str">
+      <c r="E784" t="str">
         <v>https://pr-inside.com/adapti-inc-and-ballengee-group-congratulates-clients-featured-at-r5204138.htm</v>
       </c>
-      <c r="F359" t="str">
+      <c r="F784" t="str">
         <v>(PR-inside.com) DALLAS, TX / ACCESS Newswire / July 23, 2026 / Adapti, Inc. (OTC PINK:ADTI), a company developing AI technology to integrate sports and influencer management, today announces success from All-Star Week. Client selections to the Futures Game included minor Florida Marlins minor league prospect RHP Karson Millbrandt, Washington Nationals prospect RHP Miguel Sime, Jr., and Cleveland Guardians C/OF Cooper Ingle. Ingle was promoted to the Guardians major league roster recently and became ineligible to participate and was replaced. Karson Millbrandt is MLB Pipeline's 76th ranked prospect and was the Southern League's pitcher of the month for May 2026 as well as pitcher ..</v>
       </c>
     </row>
-    <row r="360">
-      <c r="A360" t="str">
+    <row r="785">
+      <c r="A785" t="str">
         <v>Adapti, Inc. and Ballengee Group Congratulates Clients Featured at All-Star Futures Game, MLB Draft and All-Star Game</v>
       </c>
-      <c r="B360" t="str">
+      <c r="B785" t="str">
         <v>2026-07-23</v>
       </c>
-      <c r="C360" t="str">
+      <c r="C785" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D360" t="str">
-[...2 lines deleted...]
-      <c r="E360" t="str">
+      <c r="D785" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E785" t="str">
         <v>https://www.newswire.com/news/adapti-inc-and-ballengee-group-congratulates-clients-featured-at-all-star</v>
       </c>
-      <c r="F360" t="str">
+      <c r="F785" t="str">
         <v/>
       </c>
     </row>
-    <row r="361">
-      <c r="A361" t="str">
+    <row r="786">
+      <c r="A786" t="str">
         <v>GameSquare Repurchases Over 1 Million Shares in July 2026</v>
       </c>
-      <c r="B361" t="str">
+      <c r="B786" t="str">
         <v>2026-07-23</v>
       </c>
-      <c r="C361" t="str">
+      <c r="C786" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D361" t="str">
+      <c r="D786" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E361" t="str">
+      <c r="E786" t="str">
         <v>https://pr-inside.com/gamesquare-repurchases-over-1-million-shares-in-july-r5204135.htm</v>
       </c>
-      <c r="F361" t="str">
+      <c r="F786" t="str">
         <v>(PR-inside.com) FRISCO, TX / ACCESS Newswire / July 23, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), a next-generation media, entertainment, technology and digital native treasury company, today announced it repurchased over 1 million shares of its common stock during the month of July 2026 for less than $0.4 million, representing an average price of approximately $0.38 per share. Following this transaction, the Company has approximately $10.9 million remaining under its current authorization, which was expanded on April 14, 2026. Consistent with its capital allocation priorities, GameSquare intends to continue to opportunistically repurchase its common stock. Since October 2025, the ..</v>
       </c>
     </row>
-    <row r="362">
-      <c r="A362" t="str">
+    <row r="787">
+      <c r="A787" t="str">
         <v>Megan Rapinoe Launches New Interview Show, Why Are You Like This?, with Vox Media</v>
       </c>
-      <c r="B362" t="str">
+      <c r="B787" t="str">
         <v>2026-07-23</v>
       </c>
-      <c r="C362" t="str">
+      <c r="C787" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D362" t="str">
-[...2 lines deleted...]
-      <c r="E362" t="str">
+      <c r="D787" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E787" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358064</v>
       </c>
-      <c r="F362" t="str">
+      <c r="F787" t="str">
         <v>Soccer legend, activist, and entrepreneur Megan Rapinoe and Vox Media announced the launch of a new weekly interview show, Why Are You Like This?, hosted by Rapinoe. The show will highlight artists, athletes, activists, and architects of culture who share Rapinoe&amp;#39;s curiosity and refusal to accept the status quo: people who looked at the way things were and decided to build something different. Rapinoe, who&amp;#39;s famed for her game-changing impact on and off the field, will lead conversatio... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358064</v>
       </c>
     </row>
-    <row r="363">
-      <c r="A363" t="str">
+    <row r="788">
+      <c r="A788" t="str">
         <v>BC Token Hits $0.02, Setting a New All-Time High</v>
       </c>
-      <c r="B363" t="str">
+      <c r="B788" t="str">
         <v>2026-07-23</v>
       </c>
-      <c r="C363" t="str">
-[...2 lines deleted...]
-      <c r="D363" t="str">
+      <c r="C788" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D788" t="str">
         <v>Crypto, Gaming</v>
       </c>
-      <c r="E363" t="str">
+      <c r="E788" t="str">
         <v>https://www.prnewswire.com/news-releases/bc-token-hits-0-02--setting-a-new-all-time-high-302832793.html</v>
       </c>
-      <c r="F363" t="str">
+      <c r="F788" t="str">
         <v>$BC has risen nearly 70% since April as BC Engine continues to expand the token's utility across the BC.GAME ecosystem BELIZE CITY, Belize, July 22, 2026 /PRNewswire/ -- BC Token ($BC), the ecosystem token of BC.GAME, reached $0.02 on July 23, setting a new all-time high and extending its...</v>
       </c>
     </row>
-    <row r="364">
-      <c r="A364" t="str">
+    <row r="789">
+      <c r="A789" t="str">
         <v>Motorsport Games Adopts Limited Duration Stockholder Rights Plan</v>
       </c>
-      <c r="B364" t="str">
+      <c r="B789" t="str">
         <v>2026-07-23</v>
       </c>
-      <c r="C364" t="str">
+      <c r="C789" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D364" t="str">
+      <c r="D789" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E364" t="str">
+      <c r="E789" t="str">
         <v>https://www.globenewswire.com/news-release/2026/07/23/3331833/0/en/Motorsport-Games-Adopts-Limited-Duration-Stockholder-Rights-Plan.html</v>
       </c>
-      <c r="F364" t="str">
+      <c r="F789" t="str">
         <v>MIRAMAR, Fla., July 22, 2026 (GLOBE NEWSWIRE) -- Motorsport Games Inc. (NASDAQ: MSGM) (“Motorsport Games” or the “Company”), a racing game developer, publisher, and esports ecosystem provider of official motorsport racing series, today announced that its Board of Directors has unanimously approved and adopted a limited duration stockholder rights plan (the “Rights Plan”) and declared a dividend distribution of one right for each outstanding share of the Company’s Class A common stock. The Rights Plan is effective immediately and will expire on July 20, 2027, or earlier, as provided in the Rights Plan. The record date for such dividend distribution is August 3, 2026.</v>
       </c>
     </row>
-    <row r="365">
-      <c r="A365" t="str">
+    <row r="790">
+      <c r="A790" t="str">
         <v>Meridian Holdings to Announce Second Quarter 2026 Financial Results</v>
       </c>
-      <c r="B365" t="str">
+      <c r="B790" t="str">
         <v>2026-07-22</v>
       </c>
-      <c r="C365" t="str">
+      <c r="C790" t="str">
         <v>NewMediaWire</v>
       </c>
-      <c r="D365" t="str">
+      <c r="D790" t="str">
         <v>Finance, Retail, Gaming</v>
       </c>
-      <c r="E365" t="str">
+      <c r="E790" t="str">
         <v>https://www.newmediawire.com/news/meridian-holdings-to-announce-second-quarter-2026-financial-results-7087894</v>
       </c>
-      <c r="F365" t="str">
+      <c r="F790" t="str">
         <v>LAS VEGAS, NV - July 22, 2026 ( NEWMEDIAWIRE ) - Meridian Holdings Inc. (NASDAQ: MRDN) ("Meridian Holdings" or the "Company"), a global gaming and entertainment technology group that operates and licenses online and retail platforms across sports betting, iGaming, and prize-based entertainment, serving B2B and B2C customers across over 20 regulated markets, today announced the Company will report its second quarter 2026 financial results before the market opens on Wednesday, July 29, 2026. Management will host a conference call the same day at 8:00 AM ET to discuss the results. The live audio webcast and an accompanying investor presentation will be made available on Meridian Holdings’ investor relations website at https://meridian-holdings.com/investors/ . About Meridian Holdings Meridian</v>
       </c>
     </row>
-    <row r="366">
-      <c r="A366" t="str">
+    <row r="791">
+      <c r="A791" t="str">
         <v>SEGG Media Opens Sports.com Predict to the Public, Expanding Platform to 1,195 Prediction Markets Across 18 New Sports Categories</v>
       </c>
-      <c r="B366" t="str">
+      <c r="B791" t="str">
         <v>2026-07-22</v>
       </c>
-      <c r="C366" t="str">
+      <c r="C791" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D366" t="str">
+      <c r="D791" t="str">
         <v>Finance, SaaS, Gaming</v>
       </c>
-      <c r="E366" t="str">
+      <c r="E791" t="str">
         <v>https://www.globenewswire.com/news-release/2026/07/22/3331658/0/en/SEGG-Media-Opens-Sports-com-Predict-to-the-Public-Expanding-Platform-to-1-195-Prediction-Markets-Across-18-New-Sports-Categories.html</v>
       </c>
-      <c r="F366" t="str">
+      <c r="F791" t="str">
         <v>FORT WORTH, Texas, July 22, 2026 (GLOBE NEWSWIRE) -- Sports Entertainment Gaming Global Corporation (NASDAQ: SEGG, LTRYW) (“SEGG Media” or “the Company”) today announced that Sports.com Predict, its real-time sports prediction market platform, has moved from limited release to public access, in jurisdictions where such access is currently permitted. The milestone follows a phased rollout that began with a capped group of waitlist users and builds toward the Company's stated strategy of scaling Sports.com Predict as a recurring, transaction-based revenue stream.</v>
       </c>
     </row>
-    <row r="367">
-      <c r="A367" t="str">
+    <row r="792">
+      <c r="A792" t="str">
         <v>Lucky Hand Mining Game LLC Completes Initial Development Phase of Telegram Mini App, Official Website, and Corporate CRM System; Enters Testing Phase and Prepares Public White Paper</v>
       </c>
-      <c r="B367" t="str">
+      <c r="B792" t="str">
         <v>2026-07-22</v>
       </c>
-      <c r="C367" t="str">
-[...2 lines deleted...]
-      <c r="D367" t="str">
+      <c r="C792" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D792" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E367" t="str">
+      <c r="E792" t="str">
         <v>https://www.prnewswire.com/news-releases/lucky-hand-mining-game-llc-completes-initial-development-phase-of-telegram-mini-app-official-website-and-corporate-crm-system-enters-testing-phase-and-prepares-public-white-paper-302832421.html</v>
       </c>
-      <c r="F367" t="str">
+      <c r="F792" t="str">
         <v>LOS ANGELES, July 22, 2026 /PRNewswire/ -- Lucky Hand Mining Game LLC, a subsidiary of Buscar Company (OTC: CGLD), today announced the completion of the initial development phase for its Lucky Hand Mining gaming platform. The project includes a full-featured Telegram Mini App, the...</v>
       </c>
     </row>
-    <row r="368">
-      <c r="A368" t="str">
+    <row r="793">
+      <c r="A793" t="str">
         <v>Select your character and go toe-to-toe in these games!</v>
       </c>
-      <c r="B368" t="str">
+      <c r="B793" t="str">
         <v>2026-07-22</v>
       </c>
-      <c r="C368" t="str">
+      <c r="C793" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D368" t="str">
-[...2 lines deleted...]
-      <c r="E368" t="str">
+      <c r="D793" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E793" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358047</v>
       </c>
-      <c r="F368" t="str">
+      <c r="F793" t="str">
         <v>Are you ready to take it to the streets? The digital streets, that is! - - Whether you&amp;#39;re facing off against your archnemesis or your best bud(s*), sometimes ya just gotta prove you&amp;#39;re a champ through the ancient art of in-game fisticuffs. - - In these fighting games, you&amp;#39;ll need to use your mitts, kicks, and any other fancy means to come out on top in 1v1 combat. Guilty Gear -Strive- Nintendo Switch Edition Regular Price:$59.99 Nintendo Switch Learn more Street Fighter&amp;#8482; 6 Years 1-... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358047</v>
       </c>
     </row>
-    <row r="369">
-      <c r="A369" t="str">
+    <row r="794">
+      <c r="A794" t="str">
         <v>Lil Baby Flexes His Fashion Evolution in Cinematic “Dead Fresh” Music Video</v>
       </c>
-      <c r="B369" t="str">
+      <c r="B794" t="str">
         <v>2026-07-22</v>
       </c>
-      <c r="C369" t="str">
+      <c r="C794" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D369" t="str">
+      <c r="D794" t="str">
         <v>Gaming, Media, Education</v>
       </c>
-      <c r="E369" t="str">
+      <c r="E794" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358041</v>
       </c>
-      <c r="F369" t="str">
+      <c r="F794" t="str">
         <v>WATCH THE &amp;#8220;DEAD FRESH&amp;#8221; VIDEO HERE - - Grammy-Award winner Lil Baby releases the official music video for his summer heater, &amp;#8220;Dead Fresh.&amp;#8221; Directed by previous collaborator Kid Art, the cinematic visual takes the global superstar&amp;#39;s fashion game to new heights with several sharp, crisp looks from world-class designers &amp;#8211; he serves a tennis ensemble of a Victor Victor x Eric Emanuel jacket and shorts paired with Prada shoes, commands the golf course in a Jacquemus collared shirt, Bottega... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358041</v>
       </c>
     </row>
-    <row r="370">
-      <c r="A370" t="str">
+    <row r="795">
+      <c r="A795" t="str">
         <v>Stardock to Publish Crimson Freedom, a Story-Driven RTS Set on 22nd-Century Mars</v>
       </c>
-      <c r="B370" t="str">
+      <c r="B795" t="str">
         <v>2026-07-22</v>
       </c>
-      <c r="C370" t="str">
-[...5 lines deleted...]
-      <c r="E370" t="str">
+      <c r="C795" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D795" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E795" t="str">
         <v>https://www.prnewswire.com/news-releases/stardock-to-publish-crimson-freedom-a-story-driven-rts-set-on-22nd-century-mars-302832340.html</v>
       </c>
-      <c r="F370" t="str">
+      <c r="F795" t="str">
         <v>Yboga's real-time strategy game brings classic base-building and three warring factions to the red planet PLYMOUTH, Mich., July 22, 2026 /PRNewswire/ -- Stardock Entertainment announced today that Crimson Freedom, a narrative rich real-time strategy game developed by independent studio...</v>
       </c>
     </row>
-    <row r="371">
-      <c r="A371" t="str">
+    <row r="796">
+      <c r="A796" t="str">
         <v>Inaugural UPSHOT Championship Weekend to Celebrate Historic First Season of Elite Women's Basketball</v>
       </c>
-      <c r="B371" t="str">
+      <c r="B796" t="str">
         <v>2026-07-22</v>
       </c>
-      <c r="C371" t="str">
-[...5 lines deleted...]
-      <c r="E371" t="str">
+      <c r="C796" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D796" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E796" t="str">
         <v>https://www.prnewswire.com/news-releases/inaugural-upshot-championship-weekend-to-celebrate-historic-first-season-of-elite-womens-basketball-302832318.html</v>
       </c>
-      <c r="F371" t="str">
+      <c r="F796" t="str">
         <v>JACKSONVILLE, Fla., July 22, 2026 /PRNewswire/ -- The UPSHOT League today announced that its inaugural UPSHOT Championship Game will take place on Saturday, August 29, at 7:00 p.m. at VyStar Veterans Memorial Arena in Jacksonville, where one team will make history as the league's first...</v>
       </c>
     </row>
-    <row r="372">
-      <c r="A372" t="str">
+    <row r="797">
+      <c r="A797" t="str">
         <v>JetStream Security Achieves FedRAMP Class D (High) Certification Through ...</v>
       </c>
-      <c r="B372" t="str">
+      <c r="B797" t="str">
         <v>2026-07-22</v>
       </c>
-      <c r="C372" t="str">
+      <c r="C797" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D372" t="str">
+      <c r="D797" t="str">
         <v>AI, SaaS, Gaming</v>
       </c>
-      <c r="E372" t="str">
+      <c r="E797" t="str">
         <v>https://pr-inside.com/jetstream-security-achieves-fedramp-class-d-high-certification-through-r5203895.htm</v>
       </c>
-      <c r="F372" t="str">
+      <c r="F797" t="str">
         <v>(PR-inside.com) JetStream SAIG Platform™, the security-first AI governance control plane, is now certified at FedRAMP Class D (High), giving federal agencies and private companies a single system to deploy agentic AI with enterprise visibility, identity-bound accountability, and runtime control. SAN FRANCISCO, CA / ACCESS Newswire / July 22, 2026 / JetStream Security, the security-first AI governance platform, in partnership with Second Front Systems (2F), a public-benefit software company powering software for the free world, today announced that JetStream's SAIG Platform™ has achieved FedRAMP Class D (High) Certification through Second Front's Game Warden platform. JetStream's SAIG Platform™ is the first purpose-built AI governance ..</v>
       </c>
     </row>
-    <row r="373">
-      <c r="A373" t="str">
+    <row r="798">
+      <c r="A798" t="str">
         <v>Sotheby's Just Sold an Iverson Jersey for $192K - Now Bid on This Rare ...</v>
       </c>
-      <c r="B373" t="str">
+      <c r="B798" t="str">
         <v>2026-07-22</v>
       </c>
-      <c r="C373" t="str">
+      <c r="C798" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D373" t="str">
+      <c r="D798" t="str">
         <v>Healthcare, Gaming</v>
       </c>
-      <c r="E373" t="str">
+      <c r="E798" t="str">
         <v>https://pr-inside.com/sotheby-s-just-sold-an-iverson-jersey-for-192k-now-bid-on-this-rare-r5203894.htm</v>
       </c>
-      <c r="F373" t="str">
+      <c r="F798" t="str">
         <v>(PR-inside.com) Only Known Photo-Matched Iverson Jersey in This Style &amp; Colorway Sits at $20K as Vince Carter Nets and Raptors Pieces Draw Heavy Attention Before July 25 Close. MESA, AZ / ACCESS Newswire / July 22, 2026 / Infinite Auctions LLC, a wholly-owned subsidiary of Medical Care Technologies Inc. (OTC PINK:MDCE), is highlighting two of basketball's most electrifying legends as its summer auction enters the final stretch. Leading the field is the Allen Iverson February 27, 2006 Game Used Photo Matched Signed Philadelphia 76ers Road Jersey (MeiGray/RGU LOA) - the only known photo-matched example in this style and colorway. The jersey currently sits ..</v>
       </c>
     </row>
-    <row r="374">
-      <c r="A374" t="str">
+    <row r="799">
+      <c r="A799" t="str">
         <v>CCT Appoints Adam Fong as Chief Product Officer to Lead Next Phase of Product Innovation</v>
       </c>
-      <c r="B374" t="str">
+      <c r="B799" t="str">
         <v>2026-07-22</v>
       </c>
-      <c r="C374" t="str">
-[...2 lines deleted...]
-      <c r="D374" t="str">
+      <c r="C799" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D799" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E374" t="str">
+      <c r="E799" t="str">
         <v>https://www.prnewswire.com/news-releases/cct-appoints-adam-fong-as-chief-product-officer-to-lead-next-phase-of-product-innovation-302831863.html</v>
       </c>
-      <c r="F374" t="str">
+      <c r="F799" t="str">
         <v>Veteran gaming technology leader joins CCT to shape the future of the Casino Insight platform and strengthen long-term product strategy for casino operators. TULSA, Okla., July 22, 2026 /PRNewswire/ -- CCT today announced the appointment of Adam Fong as Chief Product Officer (CPO), adding...</v>
       </c>
     </row>
-    <row r="375">
-      <c r="A375" t="str">
+    <row r="800">
+      <c r="A800" t="str">
         <v>GameSquare's TubeBuddy Launches New AI-Powered Creator Tool to Deliver ...</v>
       </c>
-      <c r="B375" t="str">
+      <c r="B800" t="str">
         <v>2026-07-22</v>
       </c>
-      <c r="C375" t="str">
+      <c r="C800" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D375" t="str">
+      <c r="D800" t="str">
         <v>Finance, AI, SaaS, Gaming</v>
       </c>
-      <c r="E375" t="str">
+      <c r="E800" t="str">
         <v>https://pr-inside.com/gamesquare-s-tubebuddy-launches-new-ai-powered-creator-tool-to-deliver-r5203858.htm</v>
       </c>
-      <c r="F375" t="str">
+      <c r="F800" t="str">
         <v>(PR-inside.com) New AI feature helps creators answer "What should I make next?" using proprietary channel data, audience comments and niche insights Early results drive strong user engagement, conversion and an approximately 10% increase in new subscribers since the recent marketing launch FRISCO, TX / ACCESS Newswire / July 22, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), a next-generation media, entertainment, technology and digital-native company, today announced that TubeBuddy, its leading growth and optimization platform for YouTube creators, has launched, a new AI-powered tool designed to provide creators with personalized, data-backed recommendations for what videos to make next. Unlike generic AI ideation ..</v>
       </c>
     </row>
-    <row r="376" xml:space="preserve">
-      <c r="A376" t="str">
+    <row r="801" xml:space="preserve">
+      <c r="A801" t="str">
         <v>U.S. Polo Assn. Sponsors the 2026 St. Regis British Open Polo Championship for the Cowdray Gold Cup as Official Apparel Partner</v>
       </c>
-      <c r="B376" t="str">
+      <c r="B801" t="str">
         <v>2026-07-22</v>
       </c>
-      <c r="C376" t="str">
+      <c r="C801" t="str">
         <v>mlpr-acnnewswire</v>
       </c>
-      <c r="D376" t="str">
+      <c r="D801" t="str">
         <v>SaaS, Energy, Retail, Gaming, Media</v>
       </c>
-      <c r="E376" t="str">
+      <c r="E801" t="str">
         <v>https://www.acnnewswire.com/press-release/english/108622/</v>
       </c>
-      <c r="F376" t="str" xml:space="preserve">
+      <c r="F801" t="str" xml:space="preserve">
         <v xml:space="preserve">WEST PALM BEACH, FL AND WINDSOR, ENGLAND, July 22, 2026 - (ACN Newswire) - U.S. Polo Assn.® in partnership with Brand Machine Group (BMG), its partner in the United Kingdom, proudly continued its long-standing support of the British high-goal season as the Official Apparel Partner of the 2026 St. Regis British Open Polo Championship for the Cowdray Gold Cup, held June 23 through July 19 at Cowdray Park Polo Club, known widely as "The Home of British Polo."
 1) 2026 St. Regis British Open Polo Championship for the Cowdray Gold Cup Winners, Gaston Polo Team, accepting trophy on stage at Cowdray Park Polo Club
 2) Gaston Polo Team attacking the ball against Dubai Polo Team in the 2026 St. Regis British Open Polo Championship for the Cowdray Gold Cup Final
 3) The British Ladies Open Championship Finalists, Yaguara and Salty Polo, on stage at Cowdray Park Polo Club
 4) U.S. Polo Assn.'s Experiential Merchandise Tent spotlighting the brand's campaign, ‘The Polo Shirt: An Icon Born from the Game™‘ at the 2026 St. Regis British Open Polo Championship for the Cowdray Gold Cup
 Photo Credit: Mark Beaumont
 The British Open Polo Championship for the Cowdray Gold Cup Final will be featured on the award-winning series, "Breakaway: Polo in Europe" on TNT, Eurosport, and Global Polo YouTube. Check local listings for airtimes.
 As one of the most celebrated tournaments in the world, the St. Regis British Open Polo Championship for the Cowdray Gold Cup brought 19 elite teams and many of the sport of polo's most accomplished international players together for nearly a month of high-goal competition. The 22-goal tournament featured standout players, including 10-goalers Poroto Cambiaso and Camilo ‘Jeta' Castagnola, along with a deep field of 9-goal talent such as Adolfo Cambiaso, Facundo Pieres, Fran Elizalde, Tomas Panelo, Hilario Ulloa, Pablo Mac Donough, Juan Martin Nero, Bartolome ‘Barto' Castagnola, and rising star Lorenzo Chavanne (8-goal), to name a few.
 As part of its multi-year partnership with Cowdray Park Polo Club, U.S. Polo Assn. provided custom co-branded apparel to all on-site staff, presented the MVP Award, and donated to Cowdray's selected charity, Midhurst Palliative Care. Enhancing the final day of the tournament, U.S. Polo Assn. hosted an Experiential Merchandise Tent highlighting the brand's newest global campaign, The Polo Shirt: An Icon Born from the Game™, a photo wall, an inflatable polo shirt, and the brand's signature cocktail, The Divot Stomp, served in a souvenir aluminum cup with a polo mallet stirrer. All branded elements highlighted the U.S. Polo Assn.'s authentic connection to the sport of polo and the evolution of its fashion icon, the polo shirt.
 St. Regis British Open Polo Championship for the Cowdray Gold Cup Final At-a-Glance:
 Final Matchup: Gaston Polo Team (Gonzalo Ferrari, Cruz Heguy, Beltran Laulhe, Jean Pal Luksic) vs. Dubai Polo Team (Tariq Albwardy, Bartolome ‘Barto' Castagnola, Antonio Heguy, Santos Merlos)
 Date: July 19, 2026
 Location: Cowdray Park Polo Club
 Final Score: 9 (Gaston Polo Team) - 8 (Dubai Polo Team)
 U.S. Polo Assn. MVP Award: Cruz Heguy (Gaston Polo Team), presented with the U.S. Polo Assn. MVP Weekender Bag by J. Michael Prince (President &amp; CEO, USPA Global) and Boo Jalil (CEO, Brand Machine Group). St. Regis also presented a 2-Night Stay at any Europe St. Regis hotel, given by Gwendoline Christie
 Best Playing Pony: Alberts Yarára, played by Bartolome ‘Barto' Castagnola, owned by Dubai Polo Team, and presented by The Honorary Lila Pearson
 Charity Beneficiary: Midhurst Palliative Care
 Broadcast: Game featured on "Breakaway: Polo in Europe" on TNT, Eurosport, and Global Polo YouTube. Check local listings for airtimes.
 Game Highlights: In an unforgettable final, underdog Gaston Polo Team defeated Dubai Polo Team 9-8, leading nearly 80 percent of the match and never allowing the favorites to pull away. Gaston opened with its strongest chukka, taking an early 2-0 lead, while Dubai's Bartolome ‘Barto' Castagnola worked to control the pace alongside Santos Merlos and Antonio Heguy. The Gaston players responded with fast, open, attacking gameplay, breaking up Dubai's rhythm and keeping the closely matched contest within reach throughout. Cruz Heguy finished as the top goal scorer, helping write a new chapter in Cowdray Gold Cup history as the Heguy name returned to the trophy across generations.
 "U.S. Polo Assn. is honored to continue supporting the 2026 St. Regis British Open Polo Championship for the Cowdray Gold Cup as the Official Apparel Partner, one of the most prestigious tournaments in the world," said J. Michael Prince, President and CEO of USPA Global, the company that manages and markets the multi-billion-dollar U.S. Polo Assn. brand. "From world-class athletes and historic grounds to meaningful fan engagement, this tournament represents everything that makes the sport of polo so compelling."
 This year also marked a significant milestone for the women's tournament, with the British Ladies Open Championship Final held on the same day as the St. Regis British Open Polo Championship for the Cowdray Gold Cup for the first time. The 22-Goal British Ladies Open Championship, played July 6-19, further underscored Cowdray Park Polo Club's role as a global stage for the sport of polo and reflected the sport's distinctive format, where men and women can compete together at the highest levels. U.S. Polo Assn. proudly donated to the Power of Polo charity at the British Ladies Open Championship.
 British Ladies Open Championship Final At-a-Glance:
 Final Matchup: Yaguara (Mia Cambiaso, Myla Cambiaso, Milly Hine, Martina Lowe) vs. Salty Polo (Nina Clarkin, Bella Lavinia, Catalina Lavinia, Madison Rochlin)
 Date: July 19, 2026
 Location: Cowdray Park Polo Club
@@ -8174,9886 +17069,4146 @@
 Gusbourne MVP Award: Milly Hine (Yaguara)
 Best Playing Pony: Matuza Cassie, owned and played by Catalina Lavinia (Salty Polo)
 Charity Beneficiary: Power of Polo
 "In partnership with U.S. Polo Assn., we are proud to continue building meaningful connections between sport, heritage, and lifestyle while bringing the energy of the St. Regis British Open Polo Championship for the Cowdray Gold Cup to fans and consumers in the U.K. and beyond," said Boo Jalil, CEO of Brand Machine Group, the United Kingdom partner for the U.S. Polo Assn. brand. "This tournament is an exceptional platform to showcase the authenticity of U.S. Polo Assn. and its deep connection to the sport of polo, while also supporting an elevated experience for guests throughout the final day."
 Cowdray Park Polo Club, set in the heart of the English countryside, is known for hosting some of the most competitive and memorable moments in the sport of polo. The 2026 Final for the 2026 St. Regis British Open Polo Championship for the Cowdray Gold Cup continued that tradition, bringing together global athletes, passionate fans, luxury partners, and a vibrant on-site atmosphere that celebrated both the history and future of the tournament.
 "We are delighted to have U.S. Polo Assn. continue as the Official Apparel Partner of the St. Regis British Open Polo Championship for the Cowdray Gold Cup," said Jonathan Russell, CEO of Cowdray Estate. "Their ongoing support enhances the tournament experience for players, staff, and guests, while helping elevate the global profile of Cowdray Park Polo Club and one of the most important competitions in the sport of polo."
 About U.S. Polo Assn. and USPA Global
 U.S. Polo Assn. is the official sports brand of the United States Polo Association (USPA), the largest association of polo clubs and polo players in the United States, founded in 1890. With a multi-billion-dollar global footprint and worldwide distribution through more than 1,200 U.S. Polo Assn. retail stores as well as thousands of additional points of distribution, U.S. Polo Assn. offers apparel, accessories, and footwear for men, women, and children in more than 190 countries worldwide. The brand sponsors major polo events around the world, including the U.S. Open Polo Championship®, held annually at NPC in The Palm Beaches, the premier polo tournament in the United States. Historic deals with ESPN in the United States, TNT and Eurosport in Europe, Star Sports in India, and BeIn Sports in the Middle East now broadcast several of the premier polo championships in the world, sponsored by U.S. Polo Assn., making the thrilling sport accessible to millions of sports fans globally for the very first time.
 U.S. Polo Assn. has recently been named one of USA Today's Most Trusted Brands and has consistently been named one of the top global sports licensors in the world alongside the NFL, PGA Tour, and Formula 1, according to License Global. In addition, the sport-inspired brand is being recognized internationally with awards for global growth and sport content. Due to its tremendous success as a global brand, U.S. Polo Assn. has been featured in Forbes, Fortune, Modern Retail, and GQ as well as on Yahoo Finance and Bloomberg, among many other noteworthy media sources around the world. For more information, visit uspoloassnglobal.com and follow @uspoloassn.
 USPA Global is a subsidiary of the United States Polo Association (USPA) and manages the multi-billion-dollar sports brand, U.S. Polo Assn. USPA Global also manages the subsidiary, Global Polo, which is the worldwide leader in polo sport content. To learn more, visit globalpolo.com or Global Polo on YouTube.
 About Brand Machine Group (BMG)
 BMG is an international leader in fashion innovation which has established itself as a vertical manufacturer and global licensing specialist with over four decades of industry experience. Partnering with recognized market leaders, BMG manages a seamless and collaborative process of designing, manufacturing, and delivering quality products while championing the DNA of a diverse portfolio of brands, spanning fashion, sports, outdoor, and homeware including adult fashion, kidswear, and accessories.
 BMG's portfolio of brands includes U.S. Polo Assn., Penfield, New Balance Kids, Duchamp, Jack Wills, Flyers American Born, Lee Kids, Peckham Rye, Wrangler Kids, Juicy Couture, Franklin &amp; Marshall, Elle Junior and Ben Sherman. BMG reaffirms its commitment to upholding sustainable and ethical business practices by ensuring full transparency throughout its global supply chain, aligning with the ETI Base Code.
 Visit brandmachinegroup.com and follow @brandmachinegroup. For appointments contact, sales@brandmachinegroup.com.
 For Further Information, Contact:
 Shannon Stilson - VP, Sports Marketing &amp; Media
 Phone +001.561.227.6994 - E-mail: sstilson@uspagl.com
 Stacey Kovalsky - VP, Global PR &amp; Communications
 Phone +001.561.790.8036 - E-mail: skovalsky@uspagl.com
 Gina Digregorio - Marketing Consultant, Brand Machine Group
 Phone: +44 (0) 7741 635 984| E-mail: gina.digregorio@brandmachinegroup.com
 SOURCE: U.S. Polo Assn.
  Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
-    <row r="377">
-      <c r="A377" t="str">
+    <row r="802">
+      <c r="A802" t="str">
         <v>Men Are Ignoring Their Bodies to Avoid Missing the Game</v>
       </c>
-      <c r="B377" t="str">
+      <c r="B802" t="str">
         <v>2026-07-22</v>
       </c>
-      <c r="C377" t="str">
-[...5 lines deleted...]
-      <c r="E377" t="str">
+      <c r="C802" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D802" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E802" t="str">
         <v>https://www.prnewswire.com/news-releases/men-are-ignoring-their-bodies-to-avoid-missing-the-game-302832012.html</v>
       </c>
-      <c r="F377" t="str">
+      <c r="F802" t="str">
         <v>PHILADELPHIA, Pa., July 22, 2026 /PRNewswire/ -- New research from TENA found that 73% of men admit to delaying bathroom breaks while watching sports so they don't miss key moments*. The findings come during a packed sporting summer, when fans sit for long stretches, often sacrificing...</v>
       </c>
     </row>
-    <row r="378">
-      <c r="A378" t="str">
+    <row r="803">
+      <c r="A803" t="str">
         <v>Gravity Game Unite (GGU), PC MMORPG oyunu 'Ragnarok Zero: Global' için düzenlenen Avrupa Kullanıcı Buluşmasını Başarıyla Tamamladı!</v>
       </c>
-      <c r="B378" t="str">
+      <c r="B803" t="str">
         <v>2026-07-22</v>
       </c>
-      <c r="C378" t="str">
-[...5 lines deleted...]
-      <c r="E378" t="str">
+      <c r="C803" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D803" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E803" t="str">
         <v>https://www.prnewswire.com/news-releases/gravity-game-unite-ggu-pc-mmorpg-oyunu-ragnarok-zero-global-icin-duzenlenen-avrupa-kullanc-bulumasn-baaryla-tamamlad-302831944.html</v>
       </c>
-      <c r="F378" t="str">
+      <c r="F803" t="str">
         <v>KUALA LUMPUR, Malezya, 22 Temmuz 2026 /PRNewswire/ -- Küresel oyun şirketi Gravity'nin Malezya'daki iştiraki Gravity Game Unite (GGU), Almanya'da düzenlenen "Ragnarok Zero: Global Avrupa Kullanıcı Buluşması"nı başarıyla tamamladı. Gravity Game Unite (GGU), 18 Temmuz'da Almanya'nın...</v>
       </c>
     </row>
-    <row r="379">
-      <c r="A379" t="str">
+    <row r="804">
+      <c r="A804" t="str">
         <v>ATTACK SHARK Unveils RS6 ULTRA, a Flagship Esports Mouse Featuring Its Proprietary Magnetic Hot-Swappable Battery Technology</v>
       </c>
-      <c r="B379" t="str">
+      <c r="B804" t="str">
         <v>2026-07-22</v>
       </c>
-      <c r="C379" t="str">
-[...2 lines deleted...]
-      <c r="D379" t="str">
+      <c r="C804" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D804" t="str">
         <v>Energy, Gaming</v>
       </c>
-      <c r="E379" t="str">
+      <c r="E804" t="str">
         <v>https://www.prnewswire.com/news-releases/attack-shark-unveils-rs6-ultra-a-flagship-esports-mouse-featuring-its-proprietary-magnetic-hot-swappable-battery-technology-302831566.html</v>
       </c>
-      <c r="F379" t="str">
+      <c r="F804" t="str">
         <v>NEW YORK , July 21, 2026 /PRNewswire/ -- Gaming peripheral brand ATTACK SHARK has announced the upcoming launch of the RS6 ULTRA, its most advanced wireless gaming mouse to date. Designed for competitive FPS players and the premium esports peripheral market, the new model combines a...</v>
       </c>
     </row>
-    <row r="380" xml:space="preserve">
-      <c r="A380" t="str">
+    <row r="805" xml:space="preserve">
+      <c r="A805" t="str">
         <v>Ten-bagger Stock: CMBC Capital (01141.HK) "Growth" Reassessment</v>
       </c>
-      <c r="B380" t="str">
+      <c r="B805" t="str">
         <v>2026-07-22</v>
       </c>
-      <c r="C380" t="str">
+      <c r="C805" t="str">
         <v>mlpr-acnnewswire</v>
       </c>
-      <c r="D380" t="str">
+      <c r="D805" t="str">
         <v>Finance, SaaS, Energy, Retail, Automotive, Gaming</v>
       </c>
-      <c r="E380" t="str">
+      <c r="E805" t="str">
         <v>https://www.acnnewswire.com/press-release/english/108634/</v>
       </c>
-      <c r="F380" t="str" xml:space="preserve">
+      <c r="F805" t="str" xml:space="preserve">
         <v xml:space="preserve">HONG KONG, July 22, 2026 - (ACN Newswire) - While the market is still indulging in the static discussion of "breaking net" and "undervaluation" of Hong Kong financial stocks, astute capital has long set its sights on the tracks with more dynamic growth potential. The strong upward trend of CMBC Capital (01141.HK)'s stock price since 2025 is by no means a simple oversold rebound, but a profound cognitive revolution: The market is re-examining this company - which has transformed from a traditional local Hong Kong brokerage into a core carrier of the "super connector" linking the Chinese mainland and global capital.
 If the last round of rally was based on the confirmation of shareholder background and margin of safety, then the subsequent market trend will be the full pricing of CMBC Capital's extremely high performance explosive power under the threefold macro dividends of "cross-border finance", "Greater Bay Area integration" and "enterprise overseas expansion services".
 I.Strategic Positioning: Deeply Cultivate the Dividends of the Greater Bay Area and Become the Golden Channel for "Connectivity"
 Unlike ordinary brokerages that "live at the mercy of the weather" by relying on secondary market fluctuations, the core investment logic of CMBC Capital lies in its precise strategic positioning - deeply rooted in the Guangdong-Hong Kong-Macao Greater Bay Area, the most dynamic economic hinterland in the world.
 Since the beginning of this year, the country has introduced frequent policy support for financial connectivity in the Greater Bay Area, from the expansion of the "Cross-boundary Wealth Management Connect" business to the promotion of the dual-currency stock model in Hong Kong dollars and RMB, all of which indicate that Hong Kong's status as the "bridgehead" for mainland capital going overseas and the "preferred destination" for overseas capital entering China is unshakable. As an important overseas strategic platform of China Minsheng Bank, CMBC Capital is inherently endowed with the historical mission of serving private enterprises going overseas and attracting foreign capital to flow back.
 This unique strategic position endows CMBC Capital with an extremely strong ability to capture "policy dividends". When a large number of mainland private enterprises are in urgent need of building overseas financing platforms through Hong Kong, or acquiring advanced overseas technologies through mergers, acquisitions and reorganizations, CMBC Capital, with its deep understanding of mainland corporate culture and proficient application of Hong Kong capital rules, has become the most indispensable "intermediary".
 The rise in its stock price since the beginning of this year is exactly the "awakening" of the market to this strategic value. Investors have begun to realize that CMBC Capital is no longer just a trading code, but a direct beneficiary of the accelerated capital flow in the Greater Bay Area. With the deepening of financial integration in the Greater Bay Area, its value as a cross-border asset management channel will grow exponentially, and this "track dividend" is a long-term growth logic that cannot be obscured by any short-term market fluctuations.
 II.Differentiated Competition: Serve the Real Economy and Seize the Financing Wave of "New Quality Productivity"
 In the field of investment banking business, CMBC Capital has blazed a trail of differentiated competition, which is also the endogenous driving force supporting the continuous strengthening of its stock price. Unlike the red-ocean competition of leading brokerages in giant blue-chip stocks, CMBC Capital has astutely set its sights on small and medium-sized hard technology enterprises and new consumer brands representing "new quality productivity".
 At present, China's economy is in a critical period of transformation and upgrading, and a large number of emerging enterprises with core technologies are in urgent need of the nourishment of the capital market. However, these enterprises are often unable to receive sufficient attention from traditional large financial institutions due to their still small scale and novel business models. Relying on China Minsheng Bank's 20 years of profound accumulation in serving small and medium-sized enterprises, CMBC Capital has established a set of enterprise service systems with rapid response and flexible customization.
 From assisting specialized, refined, differential, and innovative enterprises to list in Hong Kong, to providing structured financing for enterprises in the transition period, and then to helping domestic enterprises issue overseas green bonds, CMBC Capital's investment banking layout in the emerging economic field has begun to take shape. Since the beginning of this year, it has rich project reserves in the fields of biomedicine, new energy, high-end manufacturing, etc. As these enterprises gradually enter the capital market or complete financing, CMBC Capital will obtain underwriting fees and financial advisor income far exceeding the industry average.
 This "small but beautiful", "refined and specialized" business model enables CMBC Capital to demonstrate amazing resilience during the shift period of economic growth. The high premium given by the market is precisely based on its huge potential as an "incubator" and "booster" during the outbreak of China's new economic engine. Buying CMBC Capital is essentially buying an option on the rise of China's new economic forces.
 III.Optimization of Asset Structure: Start with a Light Load, an Efficiency Revolution Empowered by Fintech
 In addition to the grand narrative, the improvement of operational efficiency at the micro level is also a key driver of the stock price rise. Since the beginning of this year, CMBC Capital has carried out drastic adjustments to its asset structure, resolutely divested inefficient assets, and focused on light-capital businesses with high turnover and high returns.
 This "slimming and strengthening" strategy has significantly improved the company's return on equity (ROE). Against the backdrop of the sweeping fintech wave, CMBC Capital has not stuck to traditions, but actively embraced digital transformation. By introducing intelligent trading systems, quantitative investment research tools and big data risk control models, it has greatly reduced operating costs and improved the efficiency of transaction matching.
 This efficiency reform is particularly evident in the wealth management business. Facing the growing affluent class and high-net-worth individuals, CMBC Capital uses digital means to break the physical boundaries of traditional services, and can provide customers with global asset allocation solutions at a lower cost. With the explosive growth of the middle class's wealth management demand, CMBC Capital's assets under management (AUM) are expected to achieve non-linear growth.
 The market often gives extremely high valuation rewards for "cost reduction and efficiency improvement". The profit space released by CMBC Capital through internal reforms not only thickens earnings per share (EPS), but also sends a signal to the market that the management is proactive, pragmatic and efficient. This marginal improvement of the management is the strongest catalyst for the continuous rise of the stock price, and also proves that the stock price rise this year has solid performance support.
 IV.Liquidity Inflection Point and Beta Dividend: Small Market Capitalization, Great Flexibility
 From the technical perspective of market trading, CMBC Capital has typical high Beta attributes, that is, when the market rises, its increase often far exceeds that of the broader market. Since the beginning of this year, as the Federal Reserve's interest rate hike cycle has peaked and global liquidity expectations have reversed, the Hong Kong stock market has welcomed long-lost incremental funds.
 For institutional funds seeking excess returns, although large bank stocks are stable, they lack flexibility; As a small and medium-sized market capitalization financial holding platform, CMBC Capital has become the best target for funds to pursue "flexibility" in the game. A small amount of capital inflow can leverage a considerable increase in stock price, and this liquidity advantage is particularly obvious in the early stage of the market rally.
 More importantly, the current Hong Kong stock market is undergoing a style switch from "risk aversion" to "profit seeking". Capital has started to flow from defensive sectors to offensive sectors with growth expectations. CMBC Capital has both the safety of financial stocks and the growth potential of technology stocks, and this rare "dual attribute" has made it a must-have option for capital allocation.
 We can clearly see that the heavy-volume rise in stock price since the beginning of this year is by no means the result of retail investors following the trend, but the result of smart money snapping up chips at low levels. As market sentiment further accumulates, the spread of the wealth effect will attract more trend-following capital to enter the market, forming a positive feedback loop. For investors, entering the market at this time is exactly the best opportunity to catch this express train.
 V.Conclusion: To revalue CMBC Capital is to revalue the open future of China's finance.
 To sum up, if we only regard CMBC Capital as an ordinary Hong Kong stock brokerage, we will miss this magnificent investment opportunity.
 The sharp rise of CMBC Capital (01141.HK) this year is the market's reconfirmation of its identity as a "cross-border financial platform in the Greater Bay Area", a re-pricing of its investment banking capability of "serving new quality productivity", and a full affirmation of its "asset-light, high-efficiency" operation model.
 CMBC Capital joined the Stock Connect program in 2017, with its historical market capitalization peaking at HK$30 billion.Looking forward to the future, against the grand background of the steady advancement of RMB internationalization, the accelerated overseas expansion of mainland enterprises, and the continuous consolidation of Hong Kong's status as an international financial center, the value of CMBC Capital as a key node connecting the inside and outside has far from been fully tapped by the market.
  Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
-    <row r="381" xml:space="preserve">
-      <c r="A381" t="str">
+    <row r="806" xml:space="preserve">
+      <c r="A806" t="str">
         <v>The explosive growth of CMBC Capital (01141.HK)'s sponsorship business defines a new value paradigm</v>
       </c>
-      <c r="B381" t="str">
+      <c r="B806" t="str">
         <v>2026-07-22</v>
       </c>
-      <c r="C381" t="str">
+      <c r="C806" t="str">
         <v>mlpr-acnnewswire</v>
       </c>
-      <c r="D381" t="str">
+      <c r="D806" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E381" t="str">
+      <c r="E806" t="str">
         <v>https://www.acnnewswire.com/press-release/english/108635/</v>
       </c>
-      <c r="F381" t="str" xml:space="preserve">
+      <c r="F806" t="str" xml:space="preserve">
         <v xml:space="preserve">HONG KONG, July 22, 2026 - (ACN Newswire) - In the magnificent capital market, trading volume is often the thermometer of the market, while the activity of investment banking business is a barometer for the intrinsic value of listed companies. Since the beginning of this year, CMBC Capital (01141.HK) has delivered an impressive performance in the Hong Kong stock secondary market, and the strong climb of its share price is actually strongly supported by the "explosive growth" development of its primary market investment banking business.
 As an important window for the Chinese-funded financial institutions in Hong Kong, CMBC Capital  has not relied solely on market trends to achieve results this year. Instead, with its keen market insight and professional underwriting capability, it has successively sponsored a number of high-quality enterprises to list on the Hong Kong stock market. This strategic approach of "investment banking taking the lead and empowering the real economy" has not only brought a substantial increase in the company's immediate performance, but also built a huge reserve pool of potential assets.As a former Stock Connect constituent, CMBC Capital once reached a market capitalization peak of HK$30 billion. Benefiting from robust earnings growth, the company may be poised for a ‘Davis Double Play,’ presenting significant potential for valuation reversion.
 I. A bumper year for investment banking: With sponsorship as the vanguard, making a strong breakthrough through the market fog
 Since the beginning of this year, CMBC Capital has delivered a remarkable report card in its sponsorship business. This year, the company has frequently appeared in the "sponsor" column of the prospectuses of many well-known enterprises, covering not only popular tracks such as TMT, healthcare and consumption, but also playing a leading role in benchmark projects in some segments fields. Such high-frequency appearances in sponsorship projects are by no means accidental, but the inevitable result of the company's long-term dedication to serving small and medium-sized enterprises and building a full-industry-chain financial service system.
 Investment banking business is the crown jewel of securities firms. The improvement in the quantity and quality of sponsorship projects directly means a jump in brand premium and tangible growth in revenue. The sponsorship business brings not only high underwriting fee income, but also a package of revenues including placement commissions and financial advisory fees. More importantly, the explosion of such business volume has sent an extremely strong signal to the market: CMBC Capital 's project contracting capability and pricing capability in the primary market have ranked among the top in the industry. It is this hard-core support from fundamentals that forms the most solid foundation for the share price rise since the beginning of this year.
 II. Deepening of the moat: From "one-off transactions" to "win-win in the ecosystem"
 The Investors may ask: Can sponsoring the listing of several companies really support the long-term logic of the stock price' The answer is definitely yes. Because the competition of modern investment banks has long gone beyond the game of single transactions, and has evolved into competition of ecosystems.
 The intensive sponsorship activities of CMBC Capital  since this year are actually weaving a high-value enterprise resource network. Every enterprise sponsored and listed by CMBC Capital  has become its long-term strategic partner. The needs of these enterprises for refinancing, merger and acquisition, debt restructuring and corporate wealth management after listing will become a recurring source of business for CMBC Capital .
 This has built an extremely deep moat for CMBC Capital . When an enterprise chooses CMBC Capital  at the beginning of its listing, it means that the two sides have established deep trust. In the current Hong Kong stock market, enterprises are increasingly dependent on Chinese-funded investment banks that "understand China and connect the world". Backed by China Minsheng Bank, CMBC Capital  is not only familiar with the business models of mainland enterprises, but also proficient in the rules of the international capital market. This "bilingual" advantage makes it highly capable in its sponsorship business.
 For investors, buying CMBC Capital  means not only buying a securities firm, but also an "invisible asset package" composed of dozens or even hundreds of high-quality Hong Kong-listed companies. The growth of these enterprises is deeply tied to the fate of CMBC Capital , forming a community of shared interests where all thrive together. This ecosystem effect has greatly improved the stability and predictability of CMBC Capital 's performance, which is the core logic supporting the upward shift of its valuation center.
 III. Logic verification: The sponsorship boom confirms "Minsheng speed" and the "iron execution team"
 The sharp rise in share price since the beginning of this year has, to a large extent, been a strong response to the previous doubts in the market. Previously, the market was often worried that small and medium-sized securities firms had shortcomings in project execution, risk control and efficiency. However, CMBC Capital 's intensive and successful sponsorship track record this year proves that it has an "iron execution team".
 Against the background of the accelerated pace of hearings at the Hong Kong Stock Exchange and stricter listing review, being able to continuously promote the successful listing hearing and listing of multiple enterprises is in itself a scarce capability. It reflects CMBC Capital 's professional competence in various links such as compliance and risk control, due diligence, roadshow and promotion. Such "Minsheng speed" and "Minsheng efficiency" have won dual recognition from issuers and investors.
 The improvement of capability has been directly translated into the expansion of market share. In the highly competitive Hong Kong stock investment banking circle, reputation is life. Every successful project is a free advertisement for CMBC Capital 's brand image. Once this positive cycle is formed, subsequent projects will keep coming like a snowball. Share price is a reflection of expectations. The market has keenly captured the trend of CMBC Capital 's "rising reputation" in the investment banking industry, so funds have rushed to buy shares in advance, pushing up the share price, which is a reasonable pricing for its rising industry status.
 IV. Treasure hunting mode: The overlooked Pre-IPO investment gold mine
 In addition to the obvious intermediary fee income, behind CMBC Capital 's intensive sponsorship of enterprise listings, there is also a huge gold mine hidden - cornerstone investment and Pre-IPO investment opportunities.
 As a sponsor, CMBC Capital  often has the opportunity to access high-quality enterprises earlier than ordinary investors, and also has more in-depth information advantages. In many IPO cases this year, CMBC Capital  has strategically held some shares with great growth potential either through its affiliated funds or through cornerstone investment.
 As the share prices of these enterprises have delivered strong results in the secondary market, CMBC Capital 's proprietary investment performance will be significantly boosted. This two-wheel drive model of "investment banking + investment" has greatly amplified the company's earnings elasticity. If sponsorship fees are the certain income that is "money in the bank", then the appreciation of these equity investments is the "higher-than-expected" source of share price growth momentum.
 Investors tend to overlook this part of the "invisible value". As the sponsored enterprises go public one after another this year, the value of these investment projects will be gradually reflected in the financial reports, becoming a catalyst to trigger the next wave of share price rise. This unique profit model means that CMBC Capital 's valuation logic cannot simply follow the traditional PE/PB model, and it should be given a higher valuation premium based on return on investment (ROI).
 V. Outlook for the future: Building on the momentum, full potential to become a leading investment bank
 Looking ahead, CMBC Capital 's investment banking business is still in an upward channel. With the deepening of the reform of the Hong Kong stock market, specialist technology companies and overseas enterprises have strong enthusiasm for listing in Hong Kong, and the market's demand for professional investment banking services is only increasing.
 Through its excellent performance since the beginning of this year, CMBC Capital  has proved that it has the capability to undertake complex projects and serve emerging industries. This has laid a solid foundation for it to undertake larger-scale and higher-quality IPO projects in the future. We have every reason to believe that in the future top 10 IPO list of the Hong Kong stock market, the name of CMBC Capital  will no longer be a rare guest, but a frequent one.
 For secondary market investors, this is undoubtedly the biggest positive. The explosive growth of investment banking business will directly drive the linkage growth of brokerage business (margin financing) and asset management business (institutional client introduction). The synergy effect of the entire business line will be fully activated, and the overall profitability of the company will rise to a new level.
 Conclusions: Enjoy the harvest moment and grasp the deterministic growth
 From the high growth of sponsorship revenue, to the deep binding of ecosystem resources, and then to the hidden gold mine of investment income, CMBC Capital  is showing the market a completely different self - a new generation of Chinese-funded investment bank full of vitality, strong enterprising spirit and deterministic growth.
 Although the current stock price has risen, compared with the long-term value brought by the explosive growth of its investment banking business, it is still in a "valued at a discount". Investors should not be troubled by short-term fluctuations, but should look beyond the phenomenon to understand the essence, and see the increasingly important role CMBC Capital  plays in the tide of Hong Kong stock IPOs. In this big year for investment banks, CMBC Capital  is undoubtedly the core asset most worth holding.
  Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
-    <row r="382">
-      <c r="A382" t="str">
+    <row r="807">
+      <c r="A807" t="str">
         <v>Galaxy Gaming Announces Termination of Merger with Evolution</v>
       </c>
-      <c r="B382" t="str">
+      <c r="B807" t="str">
         <v>2026-07-21</v>
       </c>
-      <c r="C382" t="str">
+      <c r="C807" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D382" t="str">
+      <c r="D807" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E382" t="str">
+      <c r="E807" t="str">
         <v>https://www.globenewswire.com/news-release/2026/07/21/3330991/11636/en/Galaxy-Gaming-Announces-Termination-of-Merger-with-Evolution.html</v>
       </c>
-      <c r="F382" t="str">
+      <c r="F807" t="str">
         <v>LAS VEGAS, July 21, 2026 (GLOBE NEWSWIRE) -- Galaxy Gaming, Inc.® (OTC: GLXZ) (“Galaxy” or the “Company”), the world’s leading independent developer and distributor of casino table games and technology, was notified by Evolution Malta Holding Limited, a company registered in Malta (“Evolution”) that Evolution terminated the previously announced Agreement and Plan of Merger, dated July 18, 2024, by and among Galaxy, Evolution, and Galaga Merger Sub, Inc., a Nevada corporation and a wholly owned subsidiary of Evolution (as amended, the “Merger Agreement”). In accordance with the terms of the Merger Agreement, Evolution is required to pay Galaxy a termination fee in the amount of $5,234,678 within two (2) business days of the date of termination of the Merger Agreement.</v>
       </c>
     </row>
-    <row r="383">
-      <c r="A383" t="str">
+    <row r="808">
+      <c r="A808" t="str">
         <v>Play a Video Game Against a Dish of Living Neurons: Intactis Bio Launches "Biostack"</v>
       </c>
-      <c r="B383" t="str">
+      <c r="B808" t="str">
         <v>2026-07-21</v>
       </c>
-      <c r="C383" t="str">
-[...2 lines deleted...]
-      <c r="D383" t="str">
+      <c r="C808" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D808" t="str">
         <v>AI, Energy, Gaming, Media</v>
       </c>
-      <c r="E383" t="str">
+      <c r="E808" t="str">
         <v>https://www.prnewswire.com/news-releases/play-a-video-game-against-a-dish-of-living-neurons-intactis-bio-launches-biostack-302831095.html</v>
       </c>
-      <c r="F383" t="str">
+      <c r="F808" t="str">
         <v>Served from a rack mountable Biohybrid Processing Unit (BPU) to lower AI energy usage. SALT LAKE CITY, July 21, 2026 /PRNewswire/ -- Intactis Bio launched the Biostack Alpha, a video game in which allows anyone to compete against living human neurons grown in the lab. A player sits on one...</v>
       </c>
     </row>
-    <row r="384">
-      <c r="A384" t="str">
+    <row r="809">
+      <c r="A809" t="str">
         <v>Alliance for OpenUSD Drives Global 3D Data Interoperability and Agentic AI Workflows with New Core Specification Milestones and Members</v>
       </c>
-      <c r="B384" t="str">
+      <c r="B809" t="str">
         <v>2026-07-21</v>
       </c>
-      <c r="C384" t="str">
-[...2 lines deleted...]
-      <c r="D384" t="str">
+      <c r="C809" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D809" t="str">
         <v>AI, Gaming</v>
       </c>
-      <c r="E384" t="str">
+      <c r="E809" t="str">
         <v>https://www.prnewswire.com/news-releases/alliance-for-openusd-drives-global-3d-data-interoperability-and-agentic-ai-workflows-with-new-core-specification-milestones-and-members-302830574.html</v>
       </c>
-      <c r="F384" t="str">
+      <c r="F809" t="str">
         <v>With new members ByteDance, Huawei, Physicl, and Unity, AOUSD establishes OpenUSD as the foundational 3D data layer across enterprise software, gaming and simulation pipelines Summary AOUSD welcomes ByteDance, Huawei, Physicl, and Unity as General Members, expanding its reach into gaming,...</v>
       </c>
     </row>
-    <row r="385">
-      <c r="A385" t="str">
+    <row r="810">
+      <c r="A810" t="str">
         <v>The Secret to Healthy Video Gaming at Home: Asking Better Questions</v>
       </c>
-      <c r="B385" t="str">
+      <c r="B810" t="str">
         <v>2026-07-21</v>
       </c>
-      <c r="C385" t="str">
-[...2 lines deleted...]
-      <c r="D385" t="str">
+      <c r="C810" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D810" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E385" t="str">
+      <c r="E810" t="str">
         <v>https://www.prnewswire.com/news-releases/the-secret-to-healthy-video-gaming-at-home-asking-better-questions-302829761.html</v>
       </c>
-      <c r="F385" t="str">
+      <c r="F810" t="str">
         <v>New Games for Change white paper highlights the gap between public narratives about video games and families' lived experiences. It also points to a practical opportunity: nearly 60% of children say they want their parents more involved in their video gaming lives.[1] NEW YORK, July 21,...</v>
       </c>
     </row>
-    <row r="386">
-      <c r="A386" t="str">
+    <row r="811">
+      <c r="A811" t="str">
         <v>Saudia Joins Esports World Cup 2026 as Official Airline, Unveils Branded EWC Aircraft</v>
       </c>
-      <c r="B386" t="str">
+      <c r="B811" t="str">
         <v>2026-07-21</v>
       </c>
-      <c r="C386" t="str">
-[...5 lines deleted...]
-      <c r="E386" t="str">
+      <c r="C811" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D811" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E811" t="str">
         <v>https://www.prnewswire.com/news-releases/saudia-joins-esports-world-cup-2026-as-official-airline-unveils-branded-ewc-aircraft-302830862.html</v>
       </c>
-      <c r="F386" t="str">
+      <c r="F811" t="str">
         <v>Saudi Arabia's national carrier brings the tournament beyond the arena with the world's first esports-themed commercial aircraft, in-flight esports entertainment and fan experiences connecting Riyadh and Paris. The national flag carrier of the Kingdom of Saudi Arabia expands its...</v>
       </c>
     </row>
-    <row r="387">
-      <c r="A387" t="str">
+    <row r="812">
+      <c r="A812" t="str">
         <v>Interblock Appoints Kay Oswald as Chief Executive Officer</v>
       </c>
-      <c r="B387" t="str">
+      <c r="B812" t="str">
         <v>2026-07-21</v>
       </c>
-      <c r="C387" t="str">
-[...2 lines deleted...]
-      <c r="D387" t="str">
+      <c r="C812" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D812" t="str">
         <v>Retail, Gaming</v>
       </c>
-      <c r="E387" t="str">
+      <c r="E812" t="str">
         <v>https://www.prnewswire.com/news-releases/interblock-appoints-kay-oswald-as-chief-executive-officer-302830154.html</v>
       </c>
-      <c r="F387" t="str">
+      <c r="F812" t="str">
         <v>Proven global operator with 25+ years scaling international technology and consumer businesses to drive Company's next phase of growth LAS VEGAS, July 21, 2026 /PRNewswire/ -- Interblock, the global leader in electronic table gaming products, today announced that the Board of Directors...</v>
       </c>
     </row>
-    <row r="388">
-      <c r="A388" t="str">
+    <row r="813">
+      <c r="A813" t="str">
         <v>Coda Launches Playbook on Turning Linkouts into a Growth Channel</v>
       </c>
-      <c r="B388" t="str">
+      <c r="B813" t="str">
         <v>2026-07-21</v>
       </c>
-      <c r="C388" t="str">
-[...5 lines deleted...]
-      <c r="E388" t="str">
+      <c r="C813" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D813" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E813" t="str">
         <v>https://www.prnewswire.com/news-releases/coda-launches-playbook-on-turning-linkouts-into-a-growth-channel-302830343.html</v>
       </c>
-      <c r="F388" t="str">
+      <c r="F813" t="str">
         <v>SINGAPORE, July 21, 2026 /PRNewswire/ -- Coda, a global leader in digital monetization and distribution, launched Beyond the App Store: A Publisher's Guide to Direct Linkouts and Out-of-App Monetization, a new white paper showing mobile game publishers how to turn linkouts into a scalable...</v>
       </c>
     </row>
-    <row r="389">
-      <c r="A389" t="str">
+    <row r="814">
+      <c r="A814" t="str">
         <v>Winning Ground: The First Online Gambling Report Spanning Every African Nation</v>
       </c>
-      <c r="B389" t="str">
+      <c r="B814" t="str">
         <v>2026-07-20</v>
       </c>
-      <c r="C389" t="str">
-[...2 lines deleted...]
-      <c r="D389" t="str">
+      <c r="C814" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D814" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E389" t="str">
+      <c r="E814" t="str">
         <v>https://www.prnewswire.com/news-releases/winning-ground-the-first-online-gambling-report-spanning-every-african-nation-302826873.html</v>
       </c>
-      <c r="F389" t="str">
+      <c r="F814" t="str">
         <v>Two full years of data show regulated online gambling revenue rising from $4.4 billion in 2024 to $5.2 billion in 2025 as more African consumers begin to choose licensed, safer online gambling options HENDERSON, Nev., July 20, 2026 /PRNewswire/ -- New analysis from Gaming Compliance...</v>
       </c>
     </row>
-    <row r="390">
-      <c r="A390" t="str">
+    <row r="815">
+      <c r="A815" t="str">
         <v>With Exhibitor Space Sold Out, Registration is Open for the 2026 Building Industry Show, the "Not Your Typical Tradeshow" Experience</v>
       </c>
-      <c r="B390" t="str">
+      <c r="B815" t="str">
         <v>2026-07-20</v>
       </c>
-      <c r="C390" t="str">
-[...5 lines deleted...]
-      <c r="E390" t="str">
+      <c r="C815" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D815" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E815" t="str">
         <v>https://www.prnewswire.com/news-releases/with-exhibitor-space-sold-out-registration-is-open-for-the-2026-building-industry-show-the-not-your-typical-tradeshow-experience-302830032.html</v>
       </c>
-      <c r="F390" t="str">
+      <c r="F815" t="str">
         <v>Southern California's highly anticipated annual event to feature legendary rock concert experience, casino-style gaming tables, the industry's leading business networking, iHeart Radio broadcast, massive prizes and more. IRVINE, Calif., July 20, 2026 /PRNewswire/ -- It's official: The...</v>
       </c>
     </row>
-    <row r="391">
-      <c r="A391" t="str">
+    <row r="816">
+      <c r="A816" t="str">
         <v>NorthShore Adult Diapers Hosts First-Ever Weekend Celebration for People Living With Incontinence</v>
       </c>
-      <c r="B391" t="str">
+      <c r="B816" t="str">
         <v>2026-07-20</v>
       </c>
-      <c r="C391" t="str">
-[...5 lines deleted...]
-      <c r="E391" t="str">
+      <c r="C816" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D816" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E816" t="str">
         <v>https://www.prnewswire.com/news-releases/northshore-adult-diapers-hosts-first-ever-weekend-celebration-for-people-living-with-incontinence-302830023.html</v>
       </c>
-      <c r="F391" t="str">
+      <c r="F816" t="str">
         <v>NorthShore is proving that Heavy Bladder Leaks (HBL) don't have to limit life by hosting two full, unrestricted weekends in Chicago this summer — featuring an architecture river cruise, a Cubs game at Wrigley Field, and experiences built around the freedom that comes with trusted,...</v>
       </c>
     </row>
-    <row r="392">
-      <c r="A392" t="str">
+    <row r="817">
+      <c r="A817" t="str">
         <v>Melvine Malard signs for Chelsea!</v>
       </c>
-      <c r="B392" t="str">
+      <c r="B817" t="str">
         <v>2026-07-20</v>
       </c>
-      <c r="C392" t="str">
+      <c r="C817" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D392" t="str">
-[...2 lines deleted...]
-      <c r="E392" t="str">
+      <c r="D817" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E817" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357936</v>
       </c>
-      <c r="F392" t="str">
+      <c r="F817" t="str">
         <v>The French international is regarded as one of the most dangerous forwards in the game and will strengthen the Chelsea attack ahead of the new campaign. - - &amp;#39;I&amp;#39;m so happy because I have a plan for my life and my career, and Chelsea were a part of that plan,&amp;#39; said Malard, who recently turned 26. - - &amp;#39;It is a great club and a big club so I am very excited to get started. I have played against Chelsea a lot of times and have always lost so I know the team have good players. And I have known Son... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357936</v>
       </c>
     </row>
-    <row r="393">
-      <c r="A393" t="str">
+    <row r="818">
+      <c r="A818" t="str">
         <v>Gear up for Splatoon Raiders at Nintendo NEW YORK and Nintendo SAN FRANCISCO</v>
       </c>
-      <c r="B393" t="str">
+      <c r="B818" t="str">
         <v>2026-07-20</v>
       </c>
-      <c r="C393" t="str">
+      <c r="C818" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D393" t="str">
-[...2 lines deleted...]
-      <c r="E393" t="str">
+      <c r="D818" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E818" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357935</v>
       </c>
-      <c r="F393" t="str">
+      <c r="F818" t="str">
         <v>The Splatoon&amp;#8482; Raiders game launches on July 23, and Nintendo NEW YORK and Nintendo SAN FRANCISCO is celebrating in style! Buy the game in-store to receive a gift with your purchase (while supplies last). - - Be sure to swim by stores on July 23 to get in on all the fun. There will be in-store missions for you to tackle, including Combine the Gadgets, Target Salmonids, game demos, and more! Complete a few missions and you can snag a giveaway item (while supplies last). Event de... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357935</v>
       </c>
     </row>
-    <row r="394">
-      <c r="A394" t="str">
+    <row r="819">
+      <c r="A819" t="str">
         <v>AI-Driven LiveOps and Mobile Dominance Take Center Stage at Global Games Show Riyadh 2026</v>
       </c>
-      <c r="B394" t="str">
+      <c r="B819" t="str">
         <v>2026-07-20</v>
       </c>
-      <c r="C394" t="str">
+      <c r="C819" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D394" t="str">
+      <c r="D819" t="str">
         <v>AI, SaaS, Gaming</v>
       </c>
-      <c r="E394" t="str">
+      <c r="E819" t="str">
         <v>https://www.pr-inside.com/ai-driven-liveops-and-mobile-dominance-take-center-stage-at-global-games-show-riyadh-r5202961.htm</v>
       </c>
-      <c r="F394" t="str">
+      <c r="F819" t="str">
         <v>(PR-inside.com) Riyadh, Saudi Arabia, 17 July 2026 - (ACN Newswire) - Riyadh cemented its status as the world's most vibrant sandbox for interactive media as the Global Games Show Riyadh held from 29-30th June, concluded its highly anticipated two-day B2B run. Shifting focus away from traditional console lifecycles, the event leaned heavily into technological innovations that transformed the back end of game development, including cloud gaming, AR/VR, and automated AI game design. It also focused on an emerging gaming platform: mobile phones. Defying the challenges of the prevailing geopolitical landscape, organized by VAP Group and powered by Times Of Games, the event ..</v>
       </c>
     </row>
-    <row r="395" xml:space="preserve">
-      <c r="A395" t="str">
+    <row r="820" xml:space="preserve">
+      <c r="A820" t="str">
         <v>How the World’s Biggest Soccer Tournament Soundtracked the Summer</v>
       </c>
-      <c r="B395" t="str">
+      <c r="B820" t="str">
         <v>2026-07-20</v>
       </c>
-      <c r="C395" t="str">
+      <c r="C820" t="str">
         <v>mlpr-spotify</v>
       </c>
-      <c r="D395" t="str">
-[...2 lines deleted...]
-      <c r="E395" t="str">
+      <c r="D820" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E820" t="str">
         <v>https://newsroom.spotify.com/2026-07-20/world-soccer-tournament-music-streaming-data/</v>
       </c>
-      <c r="F395" t="str" xml:space="preserve">
+      <c r="F820" t="str" xml:space="preserve">
         <v xml:space="preserve">As the world’s biggest soccer tournament unfolded across North America this summer, fans turned to Spotify to soundtrack every match. A record-breaking official anthem, fan-adopted favorites, and a surge in playlist creation made the 2026 tournament the most musical—and most streamed—yet. Here’s what you need to know about the music behind the game. Spain won,... 
 The post How the World’s Biggest Soccer Tournament Soundtracked the Summer appeared first on Spotify.</v>
       </c>
     </row>
-    <row r="396">
-      <c r="A396" t="str">
+    <row r="821">
+      <c r="A821" t="str">
         <v>Carry1st Africa Cup 2026 offers $30,000 prize pool for African call of duty: mobile gamers</v>
       </c>
-      <c r="B396" t="str">
+      <c r="B821" t="str">
         <v>2026-07-20</v>
       </c>
-      <c r="C396" t="str">
+      <c r="C821" t="str">
         <v>PressReleaseNews</v>
       </c>
-      <c r="D396" t="str">
-[...2 lines deleted...]
-      <c r="E396" t="str">
+      <c r="D821" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E821" t="str">
         <v>https://pressreleasenews.org/pressroom/carry1st-africa-cup-2026-offers-30-000-prize-pool-for-african-call-of-duty-mobile-gamers</v>
       </c>
-      <c r="F396" t="str">
+      <c r="F821" t="str">
         <v>Carry1st announces the Africa Cup 2026 for Call of Duty: Mobile, featuring a $30,000 prize pool. Regional qualifiers will lead to a grand final, building Africa's esports ecosystem.</v>
       </c>
     </row>
-    <row r="397">
-      <c r="A397" t="str">
+    <row r="822">
+      <c r="A822" t="str">
         <v>Medical Care Technologies (OTC PINK:MDCE) Showcases Diversified Strength ...</v>
       </c>
-      <c r="B397" t="str">
+      <c r="B822" t="str">
         <v>2026-07-20</v>
       </c>
-      <c r="C397" t="str">
+      <c r="C822" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D397" t="str">
+      <c r="D822" t="str">
         <v>Finance, AI, SaaS, Healthcare, Gaming</v>
       </c>
-      <c r="E397" t="str">
+      <c r="E822" t="str">
         <v>https://pr-inside.com/medical-care-technologies-otc-pink-mdce-showcases-diversified-strength-r5202893.htm</v>
       </c>
-      <c r="F397" t="str">
+      <c r="F822" t="str">
         <v>(PR-inside.com) Subsidiaries Infinite Auctions and Real Game Used Deliver Revenue Momentum While MDCE Advances Melanoma Scan Beta and Wound Monitoring Initiatives MESA, AZ / ACCESS Newswire / July 20, 2026 /Medical Care Technologies Inc. (OTC PINK:MDCE) today highlighted its diversified business model, combining active revenue generation from subsidiaries with continued advancement of its AI vision technology platform. Wholly-owned subsidiaries Infinite Auctions and Real Game Used continue to perform strongly. Infinite Auctions' current live online auction, featuring high-profile sports memorabilia, is seeing robust engagement and is scheduled to close this Saturday, July 25. Real Game Used's new automated photo-match authentication platform is gaining traction ..</v>
       </c>
     </row>
-    <row r="398">
-      <c r="A398" t="str">
+    <row r="823">
+      <c r="A823" t="str">
         <v>Medical Care Technologies (OTC PINK:MDCE) Showcases Diversified Strength and Positions AI Vision Platform for Multi-Billion Dollar Wound Care Market</v>
       </c>
-      <c r="B398" t="str">
+      <c r="B823" t="str">
         <v>2026-07-20</v>
       </c>
-      <c r="C398" t="str">
+      <c r="C823" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D398" t="str">
+      <c r="D823" t="str">
         <v>Finance, AI, SaaS, Healthcare, Gaming</v>
       </c>
-      <c r="E398" t="str">
+      <c r="E823" t="str">
         <v>https://www.newswire.com/news/medical-care-technologies-otc-pink-mdce-showcases-diversified-strength-and</v>
       </c>
-      <c r="F398" t="str">
+      <c r="F823" t="str">
         <v>Subsidiaries Infinite Auctions and Real Game Used Deliver Revenue Momentum While MDCE Advances Melanoma Scan Beta and Wound Monitoring Initiatives</v>
       </c>
     </row>
-    <row r="399">
-      <c r="A399" t="str">
+    <row r="824">
+      <c r="A824" t="str">
         <v>iPost and ZeroBounce Partner to Deliver Cleaner Data and Stronger Email Performance for Regulated Industries</v>
       </c>
-      <c r="B399" t="str">
+      <c r="B824" t="str">
         <v>2026-07-20</v>
       </c>
-      <c r="C399" t="str">
+      <c r="C824" t="str">
         <v>PRWeb</v>
       </c>
-      <c r="D399" t="str">
+      <c r="D824" t="str">
         <v>SaaS, Healthcare, Gaming, Media</v>
       </c>
-      <c r="E399" t="str">
+      <c r="E824" t="str">
         <v>https://www.prweb.com/releases/ipost-and-zerobounce-partner-to-deliver-cleaner-data-and-stronger-email-performance-for-regulated-industries-302828263.html</v>
       </c>
-      <c r="F399" t="str">
+      <c r="F824" t="str">
         <v>iPost, the leading email sending platform built to solve real challenges in highly regulated and other data and content sensitive industries, including gaming, legal services, and scholarly/STM (science, technology, medical) publishing, today announced a new strategic partnership with...</v>
       </c>
     </row>
-    <row r="400">
-      <c r="A400" t="str">
+    <row r="825">
+      <c r="A825" t="str">
         <v>Fast. Precise. Stable: Goodix GT9926 Redefines Gaming Touch</v>
       </c>
-      <c r="B400" t="str">
+      <c r="B825" t="str">
         <v>2026-07-20</v>
       </c>
-      <c r="C400" t="str">
-[...5 lines deleted...]
-      <c r="E400" t="str">
+      <c r="C825" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D825" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E825" t="str">
         <v>https://www.prnewswire.com/news-releases/fast-precise-stable-goodix-gt9926-redefines-gaming-touch-302829487.html</v>
       </c>
-      <c r="F400" t="str">
+      <c r="F825" t="str">
         <v>SHENZHEN, China, July 20, 2026 /PRNewswire/ -- When the match is on the line, it's not just about fast fingers. Touch performance matters too. Goodix's flexible OLED touch screen controller GT9926 delivers a major upgrade in gaming performance: Fast: GT9926's new chip architecture enables...</v>
       </c>
     </row>
-    <row r="401">
-      <c r="A401" t="str">
+    <row r="826">
+      <c r="A826" t="str">
         <v>BC Token Reaches New All-Time High Near $0.0179, Extending Its July Rally</v>
       </c>
-      <c r="B401" t="str">
+      <c r="B826" t="str">
         <v>2026-07-20</v>
       </c>
-      <c r="C401" t="str">
-[...2 lines deleted...]
-      <c r="D401" t="str">
+      <c r="C826" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D826" t="str">
         <v>Crypto, Gaming</v>
       </c>
-      <c r="E401" t="str">
+      <c r="E826" t="str">
         <v>https://www.prnewswire.com/news-releases/bc-token-reaches-new-all-time-high-near-0-0179--extending-its-july-rally-302829425.html</v>
       </c>
-      <c r="F401" t="str">
+      <c r="F826" t="str">
         <v>The token set another price record just three days after reaching $0.01561 on July 17. As BC.GAME continues to expand its token ecosystem, $BC is now more than 50% above its April price level. BELIZE CITY, Belize, July 20, 2026 /PRNewswire/ -- BC Token ($BC), the ecosystem token of...</v>
       </c>
     </row>
-    <row r="402">
-      <c r="A402" t="str">
+    <row r="827">
+      <c r="A827" t="str">
         <v>British Airways selects RTX's Pratt &amp;amp; Whitney GTF™ engines to power up to 63 Airbus A320neo aircraft</v>
       </c>
-      <c r="B402" t="str">
+      <c r="B827" t="str">
         <v>2026-07-20</v>
       </c>
-      <c r="C402" t="str">
-[...2 lines deleted...]
-      <c r="D402" t="str">
+      <c r="C827" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D827" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E402" t="str">
+      <c r="E827" t="str">
         <v>https://www.prnewswire.com/news-releases/british-airways-selects-rtxs-pratt--whitney-gtf-engines-to-power-up-to-63-airbus-a320neo-aircraft-302829308.html</v>
       </c>
-      <c r="F402" t="str">
+      <c r="F827" t="str">
         <v>UK flag carrier opts for game-changing geared architecture LONDON, July 20, 2026 /PRNewswire/ -- Farnborough International Airshow – Pratt &amp; Whitney, an RTX (NYSE: RTX) business, announced today that British Airways has selected GTF engines to power 33 firm and 30 option Airbus A320neo...</v>
       </c>
     </row>
-    <row r="403">
-      <c r="A403" t="str">
+    <row r="828">
+      <c r="A828" t="str">
         <v>Ryan Fox Pulls Off Sunday Rally to Capture The Open Championship For ...</v>
       </c>
-      <c r="B403" t="str">
+      <c r="B828" t="str">
         <v>2026-07-19</v>
       </c>
-      <c r="C403" t="str">
+      <c r="C828" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D403" t="str">
-[...2 lines deleted...]
-      <c r="E403" t="str">
+      <c r="D828" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E828" t="str">
         <v>https://pr-inside.com/ryan-fox-pulls-off-sunday-rally-to-capture-the-open-championship-for-r5202637.htm</v>
       </c>
-      <c r="F403" t="str">
+      <c r="F828" t="str">
         <v>(PR-inside.com) HUNTINGTON BEACH, CA / ACCESS Newswire / July 19, 2026 / Srixon staffer Ryan Fox captured his first major championship title on Sunday, winning The Open Championship at Royal Birkdale and etching his name into golf history with a breakthrough performance on one of the game's biggest stages. Fox showcased a complete performance throughout the week, combining power, precision, and creativity to secure the coveted Claret Jug. The victory marks the first major championship of his career. "This is unbelievable to be honest; I don't really know what to think at the moment. My nerves are all over the place, I'm not ..</v>
       </c>
     </row>
-    <row r="404">
-      <c r="A404" t="str">
+    <row r="829">
+      <c r="A829" t="str">
         <v>As Fanatics Fest Takes Over New York, Carmelo Anthony's Final Knicks ...</v>
       </c>
-      <c r="B404" t="str">
+      <c r="B829" t="str">
         <v>2026-07-19</v>
       </c>
-      <c r="C404" t="str">
+      <c r="C829" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D404" t="str">
+      <c r="D829" t="str">
         <v>Healthcare, Energy, Gaming</v>
       </c>
-      <c r="E404" t="str">
+      <c r="E829" t="str">
         <v>https://pr-inside.com/as-fanatics-fest-takes-over-new-york-carmelo-anthony-s-final-knicks-r5202540.htm</v>
       </c>
-      <c r="F404" t="str">
+      <c r="F829" t="str">
         <v>(PR-inside.com) Iconic Photo-Matched Madison Square Garden Jersey from Melo's Last Game as a New York Knick - The Perfect NYC Collectible MESA, AZ / ACCESS Newswire / July 19, 2026 / Infinite Auctions LLC, a wholly-owned subsidiary of Medical Care Technologies Inc. (OTC PINK:MDCE), is bringing serious New York Knicks energy to Fanatics Fest weekend with a standout item: Carmelo Anthony's game-worn final home jersey as a New York Knick. View the full auction listing and place bids here: https://infiniteauctions.com/ This white Adidas Climacool New York Knicks home jersey was worn by franchise icon Carmelo Anthony on April 12, 2017 - his final game ..</v>
       </c>
     </row>
-    <row r="405">
-      <c r="A405" t="str">
+    <row r="830">
+      <c r="A830" t="str">
         <v>As Fanatics Fest Takes Over New York, Carmelo Anthony's Final Knicks Game-Worn Jersey Drops at Infinite Auctions - OTC PINK:MDCE</v>
       </c>
-      <c r="B405" t="str">
+      <c r="B830" t="str">
         <v>2026-07-19</v>
       </c>
-      <c r="C405" t="str">
+      <c r="C830" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D405" t="str">
-[...2 lines deleted...]
-      <c r="E405" t="str">
+      <c r="D830" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E830" t="str">
         <v>https://www.newswire.com/news/as-fanatics-fest-takes-over-new-york-carmelo-anthonys-final-knicks-game-worn</v>
       </c>
-      <c r="F405" t="str">
+      <c r="F830" t="str">
         <v>Iconic Photo-Matched Madison Square Garden Jersey from Melo's Last Game as a New York Knick - The Perfect NYC Collectible</v>
       </c>
     </row>
-    <row r="406">
-      <c r="A406" t="str">
+    <row r="831">
+      <c r="A831" t="str">
         <v>As LeBron Dominates Fanatics Fest This Weekend, His Record-Setting ...</v>
       </c>
-      <c r="B406" t="str">
+      <c r="B831" t="str">
         <v>2026-07-18</v>
       </c>
-      <c r="C406" t="str">
+      <c r="C831" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D406" t="str">
+      <c r="D831" t="str">
         <v>Healthcare, Gaming</v>
       </c>
-      <c r="E406" t="str">
+      <c r="E831" t="str">
         <v>https://pr-inside.com/as-lebron-dominates-fanatics-fest-this-weekend-his-record-setting-r5202311.htm</v>
       </c>
-      <c r="F406" t="str">
+      <c r="F831" t="str">
         <v>(PR-inside.com) The Historic Jersey Worn on the Night LeBron Cemented His Legacy as the Greatest All-Around Player - Now Live at Infinite Auctions MESA, AZ / ACCESS Newswire / July 18, 2026 / Infinite Auctions LLC, a wholly-owned subsidiary of Medical Care Technologies Inc. (OTC PINK:MDCE), today spotlighted a premier item in its ongoing summer memorabilia auction: the LeBron James April 12, 2014 Game Used Photo Matched Record Setting Miami Heat Away Jersey. View the full auction listing and place bids here: https://infiniteauctions.com/auctions On April 12, 2014, LeBron James wore this jersey in his final game of the 2013-14 NBA regular season, delivering a ..</v>
       </c>
     </row>
-    <row r="407">
-      <c r="A407" t="str">
+    <row r="832">
+      <c r="A832" t="str">
         <v>See some slippery Salmonids, soon to be skillfully splatted in Splatoon Raiders</v>
       </c>
-      <c r="B407" t="str">
+      <c r="B832" t="str">
         <v>2026-07-17</v>
       </c>
-      <c r="C407" t="str">
+      <c r="C832" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D407" t="str">
-[...2 lines deleted...]
-      <c r="E407" t="str">
+      <c r="D832" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E832" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357858</v>
       </c>
-      <c r="F407" t="str">
+      <c r="F832" t="str">
         <v>(Phew, try saying that headline five times fast.) - - &amp;#8230; - - (Wait, you were able to do it?? Talk about skills!) - - This just in from our associates at the Squid Research Lab! That studious team of researchers love to, uh, research things. Today, they&amp;#39;ve set their sights on some odd-looking enemies that can be found in the Splatoon&amp;#8482; Raiders game (releasing exclusively for the Nintendo Switch&amp;#8482; 2 system on July 23 ). - - Called Salmonids, these beastly baddies are up to no good&amp;#8212;wat... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357858</v>
       </c>
     </row>
-    <row r="408">
-      <c r="A408" t="str">
+    <row r="833">
+      <c r="A833" t="str">
         <v>Senior Women's National Team Training Camp Roster Announced Ahead of Victoria Camp</v>
       </c>
-      <c r="B408" t="str">
+      <c r="B833" t="str">
         <v>2026-07-17</v>
       </c>
-      <c r="C408" t="str">
+      <c r="C833" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D408" t="str">
-[...2 lines deleted...]
-      <c r="E408" t="str">
+      <c r="D833" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E833" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357857</v>
       </c>
-      <c r="F408" t="str">
+      <c r="F833" t="str">
         <v>Canada Basketball has announced the athletes who will attend the Senior Women&amp;#39;s National Team training camp from July 18-25 in Victoria, B.C. as preparations continue for the FIBA Women&amp;#39;s Olympic Pre-Qualifying Tournament 2026 in Guadalajara, Mexico. - - As part of training camp, Canada will take on the reigning NCAA champion UCLA Bruins in an exhibition game on July 22 during W&amp;#39;HOOP IT UP at Save-On-Foods Memorial Centre. - - Tickets for W&amp;#39;HOOP IT UP are on sale now through Ticketmaster. T... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357857</v>
       </c>
     </row>
-    <row r="409">
-      <c r="A409" t="str">
+    <row r="834">
+      <c r="A834" t="str">
         <v>Sports and True Crime Collide in New Investigation Discovery Series Executive Produced by Shaquille O'Neal, GAME DAY MURDERS</v>
       </c>
-      <c r="B409" t="str">
+      <c r="B834" t="str">
         <v>2026-07-17</v>
       </c>
-      <c r="C409" t="str">
+      <c r="C834" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D409" t="str">
-[...2 lines deleted...]
-      <c r="E409" t="str">
+      <c r="D834" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E834" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357855</v>
       </c>
-      <c r="F409" t="str">
+      <c r="F834" t="str">
         <v>Watch the GAME DAY MURDERS Trailer Here - - Today Investigation Discovery, the leading true crime network, announced the premiere date for GAME DAY MURDERS, a gripping new series executive produced by NBA legend and true crime enthusiast Shaquille O&amp;#39;Neal. The six-episode series reveals shocking murder cases that rocked the world of sports and forever altered the lives of athletes, teammates, families, and entire communities. Guided by veteran sports broadcaster Lindsay Czarni... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357855</v>
       </c>
     </row>
-    <row r="410">
-      <c r="A410" t="str">
+    <row r="835">
+      <c r="A835" t="str">
         <v>Nike Strengthens the Most Dominant Roster in Football With Top Prep and College NIL Athlete Signings</v>
       </c>
-      <c r="B410" t="str">
+      <c r="B835" t="str">
         <v>2026-07-17</v>
       </c>
-      <c r="C410" t="str">
+      <c r="C835" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D410" t="str">
+      <c r="D835" t="str">
         <v>Gaming, Education</v>
       </c>
-      <c r="E410" t="str">
+      <c r="E835" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357850</v>
       </c>
-      <c r="F410" t="str">
+      <c r="F835" t="str">
         <v>What&amp;#39;s happening? - Nike is deepening the most dominant football roster across all levels of the game with the addition of top high school players along with elite college athletes from the brand&amp;#39;s top programs, reflecting an unparalleled commitment to supporting the next generation of rising talent. - - What high school football players are joining Nike&amp;#39;s roster? - Nike has signed top prospects Jermaine Cobbins, Madoxx Davis, Jaxon Dollar, Quentin Hale, Elijah Haven, Peyton Houston, Myso... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357850</v>
       </c>
     </row>
-    <row r="411">
-      <c r="A411" t="str">
+    <row r="836">
+      <c r="A836" t="str">
         <v>From Game to Carnegie Hall: Black Myth: Wukong Brings Chinese Music and Culture to New York</v>
       </c>
-      <c r="B411" t="str">
+      <c r="B836" t="str">
         <v>2026-07-17</v>
       </c>
-      <c r="C411" t="str">
+      <c r="C836" t="str">
         <v>GetNews</v>
       </c>
-      <c r="D411" t="str">
-[...2 lines deleted...]
-      <c r="E411" t="str">
+      <c r="D836" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E836" t="str">
         <v>https://www.getnews.info/story/2026/07/17/from-game-to-carnegie-hall-black-myth-wukong-brings-chinese-music-and-culture-to-new-york/?source=barchart</v>
       </c>
-      <c r="F411" t="str">
+      <c r="F836" t="str">
         <v/>
       </c>
     </row>
-    <row r="412">
-      <c r="A412" t="str">
+    <row r="837">
+      <c r="A837" t="str">
         <v>TikTok, NBA and WNBA Announce Global Partnership</v>
       </c>
-      <c r="B412" t="str">
+      <c r="B837" t="str">
         <v>2026-07-17</v>
       </c>
-      <c r="C412" t="str">
+      <c r="C837" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D412" t="str">
+      <c r="D837" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E412" t="str">
+      <c r="E837" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357833</v>
       </c>
-      <c r="F412" t="str">
+      <c r="F837" t="str">
         <v>With nearly half of TikTok&amp;#39;s more than a billion users following basketball*, TikTok, the National Basketball Association (NBA) and the Women&amp;#39;s National Basketball Association (WNBA announced a new global content partnership spanning both leagues. The multi-year agreement combines creator access to events and highlights with live-game discovery through TikTok GamePlan, and advertiser opportunities with TikTok Pulse Premiere. - - The global basketball community is thriving on TikTok, with gl... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357833</v>
       </c>
     </row>
-    <row r="413">
-      <c r="A413" t="str">
+    <row r="838">
+      <c r="A838" t="str">
         <v>Once Human Sets August 25 Launch Date on PS5 and XBOX with New First-Person Perspective and Full Crossplay</v>
       </c>
-      <c r="B413" t="str">
+      <c r="B838" t="str">
         <v>2026-07-17</v>
       </c>
-      <c r="C413" t="str">
-[...2 lines deleted...]
-      <c r="D413" t="str">
+      <c r="C838" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D838" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E413" t="str">
+      <c r="E838" t="str">
         <v>https://www.prnewswire.com/news-releases/once-human-sets-august-25-launch-date-on-ps5-and-xbox-with-new-first-person-perspective-and-full-crossplay-302828555.html</v>
       </c>
-      <c r="F413" t="str">
+      <c r="F838" t="str">
         <v>Pre-orders open now with exclusive platform-specific reward packs! GUANGZHOU, China, July 17, 2026 /PRNewswire/ -- NetEase Games and Starry Studio are thrilled to announce that their hit strange worlds survival title, Once Human will officially launch on PlayStation 5 and XBOX Series X|S...</v>
       </c>
     </row>
-    <row r="414">
-      <c r="A414" t="str">
+    <row r="839">
+      <c r="A839" t="str">
         <v>ASICS releases Integrated Report 2025</v>
       </c>
-      <c r="B414" t="str">
+      <c r="B839" t="str">
         <v>2026-07-17</v>
       </c>
-      <c r="C414" t="str">
+      <c r="C839" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D414" t="str">
-[...2 lines deleted...]
-      <c r="E414" t="str">
+      <c r="D839" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E839" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357826</v>
       </c>
-      <c r="F414" t="str">
+      <c r="F839" t="str">
         <v>ASICS released its &amp;#8220;Integrated Report 2025&amp;#8221; (English edition), aimed at shareholders, investors, and all stakeholders. - - The theme for this year&amp;#39;s report is &amp;#8220;Ahead of the Game.&amp;#8221; As ASICS strives to become the No.1 global sports brand, the report clearly explains that the &amp;#8220;Transformation to a Global Integrated Enterprise (GIE)&amp;#8221;, the management direction of its Mid-Term Plan 2026, is supporting the enhancement of corporate value over the mid to long term. - - Highlights of the &amp;#8220;Integrated R... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357826</v>
       </c>
     </row>
-    <row r="415">
-      <c r="A415" t="str">
+    <row r="840">
+      <c r="A840" t="str">
         <v>Real Game Used (OTC PINK:MDCE) Gains Momentum with New Automated Authentication ...</v>
       </c>
-      <c r="B415" t="str">
+      <c r="B840" t="str">
         <v>2026-07-17</v>
       </c>
-      <c r="C415" t="str">
+      <c r="C840" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D415" t="str">
+      <c r="D840" t="str">
         <v>Finance, AI, Healthcare, Gaming</v>
       </c>
-      <c r="E415" t="str">
+      <c r="E840" t="str">
         <v>https://pr-inside.com/real-game-used-otc-pink-mdce-gains-momentum-with-new-automated-authentication-r5202074.htm</v>
       </c>
-      <c r="F415" t="str">
+      <c r="F840" t="str">
         <v>(PR-inside.com) Strong Subsidiary Performance Underscores Medical Care Technologies' Diversified Revenue Model and AI Innovation MESA, AZ / ACCESS Newswire / July 17, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today announced continued progress at its wholly-owned subsidiary Real Game Used, where the newly launched automated submission website has already received dozens of authentication submissions since going live. To learn more, visit: https://realgameused.com Real Game Used's AI-enhanced photo match authentication services are further showcased through multiple high-profile items currently featured in the ongoing auction at sister subsidiary Infinite Auctions. These include standout pieces such as Kobe Bryant's 2001 NBA Finals game-worn sneakers, and game ..</v>
       </c>
     </row>
-    <row r="416">
-      <c r="A416" t="str">
+    <row r="841">
+      <c r="A841" t="str">
         <v>Real Game Used (OTC PINK:MDCE) Gains Momentum with New Automated Authentication Platform and Featured Items in Infinite Auctions</v>
       </c>
-      <c r="B416" t="str">
+      <c r="B841" t="str">
         <v>2026-07-17</v>
       </c>
-      <c r="C416" t="str">
+      <c r="C841" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D416" t="str">
+      <c r="D841" t="str">
         <v>Finance, AI, SaaS, Healthcare, Gaming</v>
       </c>
-      <c r="E416" t="str">
+      <c r="E841" t="str">
         <v>https://www.newswire.com/news/real-game-used-otc-pink-mdce-gains-momentum-with-new-automated-authentication</v>
       </c>
-      <c r="F416" t="str">
+      <c r="F841" t="str">
         <v>Strong Subsidiary Performance Underscores Medical Care Technologies' Diversified Revenue Model and AI Innovation</v>
       </c>
     </row>
-    <row r="417">
-      <c r="A417" t="str">
+    <row r="842">
+      <c r="A842" t="str">
         <v>Ragnarok: Rebirth Global Officially Launched in North, Central and South America (except Brazil) on July 16, 2026</v>
       </c>
-      <c r="B417" t="str">
+      <c r="B842" t="str">
         <v>2026-07-17</v>
       </c>
-      <c r="C417" t="str">
+      <c r="C842" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D417" t="str">
+      <c r="D842" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E417" t="str">
+      <c r="E842" t="str">
         <v>https://www.globenewswire.com/news-release/2026/07/17/3328976/0/en/Ragnarok-Rebirth-Global-Officially-Launched-in-North-Central-and-South-America-except-Brazil-on-July-16-2026.html</v>
       </c>
-      <c r="F417" t="str">
+      <c r="F842" t="str">
         <v>Seoul, Korea, July 17, 2026 (GLOBE NEWSWIRE) -- GRAVITY Co., Ltd. (NasdaqGM: GRVY) (“Gravity” or “Company”), a developer and publisher of online and mobile games, announced that GRAVITY Game Vision, Ltd. (“Gravity Game Vision”), Gravity's wholly-owned subsidiary in Hong Kong, has officially launched Ragnarok: Rebirth Global, a 3D MMORPG Mobile game, in North, Central and South America (except Brazil) on July 16, 2026.</v>
       </c>
     </row>
-    <row r="418">
-      <c r="A418" t="str">
+    <row r="843">
+      <c r="A843" t="str">
         <v>BC Token Hits Record $0.01561 as BC Engine Expands Utility Across BC.GAME</v>
       </c>
-      <c r="B418" t="str">
+      <c r="B843" t="str">
         <v>2026-07-17</v>
       </c>
-      <c r="C418" t="str">
-[...2 lines deleted...]
-      <c r="D418" t="str">
+      <c r="C843" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D843" t="str">
         <v>Crypto, Gaming</v>
       </c>
-      <c r="E418" t="str">
+      <c r="E843" t="str">
         <v>https://www.prnewswire.com/news-releases/bc-token-hits-record-0-01561-as-bc-engine-expands-utility-across-bcgame-302828430.html</v>
       </c>
-      <c r="F418" t="str">
+      <c r="F843" t="str">
         <v>The Solana-based token has posted successive price milestones since April as BC Engine adds rewards, ecosystem contributors, buybacks and burn functions BELIZE CITY, Belize, July 17, 2026 /PRNewswire/ -- BC Token ($BC), the native token of the BC.GAME ecosystem, reached approximately...</v>
       </c>
     </row>
-    <row r="419">
-      <c r="A419" t="str">
+    <row r="844">
+      <c r="A844" t="str">
         <v>IronSpark Studios Launches in Birmingham, AL</v>
       </c>
-      <c r="B419" t="str">
+      <c r="B844" t="str">
         <v>2026-07-16</v>
       </c>
-      <c r="C419" t="str">
-[...5 lines deleted...]
-      <c r="E419" t="str">
+      <c r="C844" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D844" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E844" t="str">
         <v>https://www.prnewswire.com/news-releases/ironspark-studios-launches-in-birmingham-al-302828045.html</v>
       </c>
-      <c r="F419" t="str">
+      <c r="F844" t="str">
         <v>IronSpark is a new creative studio focused on animation, game development, and interactive experiences. BIRMINGHAM, Ala., July 16, 2026 /PRNewswire/ -- Storytelling has a new home in Birmingham, Alabama, with the launch of IronSpark Studios, a creative media company focused on animation,...</v>
       </c>
     </row>
-    <row r="420">
-      <c r="A420" t="str">
+    <row r="845">
+      <c r="A845" t="str">
         <v>US grocery slowdown enters a new phase as stretched consumers buy less -- Bain &amp;amp; Company analysis</v>
       </c>
-      <c r="B420" t="str">
+      <c r="B845" t="str">
         <v>2026-07-16</v>
       </c>
-      <c r="C420" t="str">
-[...5 lines deleted...]
-      <c r="E420" t="str">
+      <c r="C845" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D845" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E845" t="str">
         <v>https://www.prnewswire.com/news-releases/us-grocery-slowdown-enters-a-new-phase-as-stretched-consumers-buy-less--bain--company-analysis-302827894.html</v>
       </c>
-      <c r="F420" t="str">
+      <c r="F845" t="str">
         <v>New analysis of NielsenIQ data reveals falling unit sales across every US region as consumers cut basket sizes, turning the grocery marketplace into a share game for the industry BOSTON, July 16, 2026 /PRNewswire/ -- The US grocery slowdown has entered a decisive new phase of falling unit...</v>
       </c>
     </row>
-    <row r="421">
-      <c r="A421" t="str">
+    <row r="846">
+      <c r="A846" t="str">
         <v>Die italienische Künstlerin LeiKiè präsentiert PAPgame in einem neuen Musikvideo, während Not Just Music die Marke PAPmusic weiter ausbaut</v>
       </c>
-      <c r="B421" t="str">
+      <c r="B846" t="str">
         <v>2026-07-16</v>
       </c>
-      <c r="C421" t="str">
-[...5 lines deleted...]
-      <c r="E421" t="str">
+      <c r="C846" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D846" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E846" t="str">
         <v>https://www.prnewswire.com/news-releases/die-italienische-kunstlerin-leikie-prasentiert-papgame-in-einem-neuen-musikvideo-wahrend-not-just-music-die-marke-papmusic-weiter-ausbaut-302827875.html</v>
       </c>
-      <c r="F421" t="str">
+      <c r="F846" t="str">
         <v>„I PlayPAP music Game" ist das zweite musikalische Kapitel, in dem das Geheimnis endlich gelüftet wird: PAPgame ist ein Videospiel. Aber das ist erst der Anfang … MAILAND, 16. Juli 2026 /PRNewswire/ -- Sehen Sie sich das offizielle Musikvideo an und entdecken Sie die ersten Hinweise auf...</v>
       </c>
     </row>
-    <row r="422">
-      <c r="A422" t="str">
+    <row r="847">
+      <c r="A847" t="str">
         <v>HOT WHEELS™ Infinite Rush Reveals New Trailer Showcasing Four Islands and Free-Roaming Challenges, Now Launching September 10</v>
       </c>
-      <c r="B422" t="str">
+      <c r="B847" t="str">
         <v>2026-07-16</v>
       </c>
-      <c r="C422" t="str">
+      <c r="C847" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D422" t="str">
+      <c r="D847" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E422" t="str">
+      <c r="E847" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357782</v>
       </c>
-      <c r="F422" t="str">
+      <c r="F847" t="str">
         <v>Watch HOT WHEELS Infinite Rush Beyond the Track Episode 1 trailer here: https://youtu.be/il5mmbk55j4 - - Milestone, a leading global racing game developer, and Mattel, Inc. (NASDAQ: MAT), a leading global play and family entertainment company and owner of one of the most iconic brand portfolios in the world, today unveiled a new trailer for HOT WHEELS&amp;#8482; Infinite Rush, the upcoming arcade racing game announced at the 2026 Summer Game Fest live showcase. HOT WHEELS Infinite... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357782</v>
       </c>
     </row>
-    <row r="423">
-      <c r="A423" t="str">
+    <row r="848">
+      <c r="A848" t="str">
         <v>Crocs x Super Mario Collection - Available now</v>
       </c>
-      <c r="B423" t="str">
+      <c r="B848" t="str">
         <v>2026-07-16</v>
       </c>
-      <c r="C423" t="str">
+      <c r="C848" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D423" t="str">
-[...2 lines deleted...]
-      <c r="E423" t="str">
+      <c r="D848" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E848" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357774</v>
       </c>
-      <c r="F423" t="str">
+      <c r="F848" t="str">
         <v>Ready for the Jump? Designed for fans of all ages, the Crocs x Super Mario&amp;#8482; collection showcases the Mushroom Kingdom with Crocs&amp;#39; signature comfort and self-expression in a world where imagination and everyday life collide. The collection features elevated design elements including custom backstraps, three-dimensional graphics and exclusive co-branded Jibbitz&amp;#8482; charms. - - The Super Mario&amp;#8482; collection is now available on crocs.com, Nintendo Store, and select wholesale partners globall... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357774</v>
       </c>
     </row>
-    <row r="424">
-      <c r="A424" t="str">
+    <row r="849">
+      <c r="A849" t="str">
         <v>Nike and Chivas de Guadalajara Bring the Swoosh to One of Mexico's Greatest Football Clubs</v>
       </c>
-      <c r="B424" t="str">
+      <c r="B849" t="str">
         <v>2026-07-16</v>
       </c>
-      <c r="C424" t="str">
+      <c r="C849" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D424" t="str">
-[...2 lines deleted...]
-      <c r="E424" t="str">
+      <c r="D849" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E849" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357766</v>
       </c>
-      <c r="F424" t="str">
+      <c r="F849" t="str">
         <v>What&amp;#39;s happening? - Nike is becoming the exclusive sports sponsor and supplier of Club Deportivo Guadalajara, better known as Chivas de Guadalajara, one of the most storied clubs in Mexican football. - - What is the partnership between Nike and Chivas de Guadalajara? - Nike will outfit the Chivas de Guadalajara women&amp;#39;s and men&amp;#39;s teams, youth academy, Chivas de Guadalajara Esports team and technical staff while working alongside the club to inspire the next generation and grow the game thr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357766</v>
       </c>
     </row>
-    <row r="425">
-      <c r="A425" t="str">
+    <row r="850">
+      <c r="A850" t="str">
         <v>L'artiste italienne LeiKiè dévoile « PAPgame » dans un nouveau clip vidéo, alors que Not Just Music poursuit le développement de la marque PAPmusic</v>
       </c>
-      <c r="B425" t="str">
+      <c r="B850" t="str">
         <v>2026-07-16</v>
       </c>
-      <c r="C425" t="str">
-[...5 lines deleted...]
-      <c r="E425" t="str">
+      <c r="C850" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D850" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E850" t="str">
         <v>https://www.prnewswire.com/news-releases/lartiste-italienne-leikie-devoile--papgame--dans-un-nouveau-clip-video-alors-que-not-just-music-poursuit-le-developpement-de-la-marque-papmusic-302827754.html</v>
       </c>
-      <c r="F425" t="str">
+      <c r="F850" t="str">
         <v>« I Play PAPmusic Game », le deuxième volet musical, donne enfin la clé du mystère : PAPgame est un jeu vidéo. Mais ce n'est que le début… MILAN, 16 juillet 2026 /PRNewswire/ -- Regardez le clip officiel et découvrez les premiers indices qui vous mèneront à PAPgame. Vidéo officielle sur...</v>
       </c>
     </row>
-    <row r="426">
-      <c r="A426" t="str">
+    <row r="851">
+      <c r="A851" t="str">
         <v>Steve Buscemi Joins FX's Far Cry</v>
       </c>
-      <c r="B426" t="str">
+      <c r="B851" t="str">
         <v>2026-07-16</v>
       </c>
-      <c r="C426" t="str">
+      <c r="C851" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D426" t="str">
+      <c r="D851" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E426" t="str">
+      <c r="E851" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357763</v>
       </c>
-      <c r="F426" t="str">
+      <c r="F851" t="str">
         <v>Steve Buscemi is the latest to join FX&amp;#39;s Far Cry cast, joining Rob Mac (It&amp;#39;s Always Sunny in Philadelphia, Welcome to Wrexham, Mythic Quest) and Lizzie Caplan (Mean Girls, Fleishman is in Trouble, Masters of Sex). The anthology series, inspired by the world of Ubisoft&amp;#39;s FARCRY, will feature an original story, and each season will feature a new location and a new cast of characters. The video game series, which has over 100 million players to date, is known for its inventive first-person s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357763</v>
       </c>
     </row>
-    <row r="427">
-      <c r="A427" t="str">
+    <row r="852">
+      <c r="A852" t="str">
         <v>Fans Stepped up to the Plate to Learn CPR at the 2026 MLB All-Star Game</v>
       </c>
-      <c r="B427" t="str">
+      <c r="B852" t="str">
         <v>2026-07-16</v>
       </c>
-      <c r="C427" t="str">
+      <c r="C852" t="str">
         <v>NewMediaWire</v>
       </c>
-      <c r="D427" t="str">
+      <c r="D852" t="str">
         <v>Healthcare, Retail, Gaming, Education</v>
       </c>
-      <c r="E427" t="str">
+      <c r="E852" t="str">
         <v>https://www.newmediawire.com/news/fans-stepped-up-to-the-plate-to-learn-cpr-at-the-2026-mlb-all-star-game-7087773</v>
       </c>
-      <c r="F427" t="str">
+      <c r="F852" t="str">
         <v>PHILADELPHIA - July 16, 2026 ( NEWMEDIAWIRE ) - When cardiac arrest strikes outside of a hospital, survival rates remain unacceptably low , often because CPR is not administered immediately, according to the American Heart Association. At the 2026 MLB All-Star Game, Major League Baseball (MLB) and the American Heart Association worked together to change that reality by empowering fans with lifesaving skills. During All-Star Week, fans who visited the Capital One All-Star Village in Philadelphia took part in Hands-Only CPR education led by certified trainers. Throughout the event, attendees received walk-up instruction and learned the simple, lifesaving skills needed to respond confidently in a cardiac emergency. The activation helped empower fans with the knowledge and confidence to take a</v>
       </c>
     </row>
-    <row r="428">
-      <c r="A428" t="str">
+    <row r="853">
+      <c r="A853" t="str">
         <v>Stream Hatchet Named a Data Provider for the 2026 Esports World Cup</v>
       </c>
-      <c r="B428" t="str">
+      <c r="B853" t="str">
         <v>2026-07-16</v>
       </c>
-      <c r="C428" t="str">
+      <c r="C853" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D428" t="str">
-[...2 lines deleted...]
-      <c r="E428" t="str">
+      <c r="D853" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E853" t="str">
         <v>https://www.newswire.com/news/stream-hatchet-named-a-data-provider-for-the-2026-esports-world-cup</v>
       </c>
-      <c r="F428" t="str">
+      <c r="F853" t="str">
         <v>Two consecutive years Stream Hatchet has provided key insights for the Esports World Cup Foundation 2026 Esports World Cup taking place July 6 to August 23 in Paris, France</v>
       </c>
     </row>
-    <row r="429">
-      <c r="A429" t="str">
+    <row r="854">
+      <c r="A854" t="str">
         <v>Video Game Market Investment Opportunities</v>
       </c>
-      <c r="B429" t="str">
+      <c r="B854" t="str">
         <v>2026-07-16</v>
       </c>
-      <c r="C429" t="str">
+      <c r="C854" t="str">
         <v>Express Press Release</v>
       </c>
-      <c r="D429" t="str">
+      <c r="D854" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E429" t="str">
+      <c r="E854" t="str">
         <v>https://express-press-release.net/news/2026/07/16/1762999</v>
       </c>
-      <c r="F429" t="str">
+      <c r="F854" t="str">
         <v>The global Video Game Market was valued at USD 322.6 billion in 2025 and is projected to grow from USD 351.6 billion in 2026 to USD 498.0 [read full press release...]</v>
       </c>
     </row>
-    <row r="430">
-      <c r="A430" t="str">
+    <row r="855">
+      <c r="A855" t="str">
         <v>Ragnarok: The New World Officially Launched in Southeast Asia on July 16, 2026</v>
       </c>
-      <c r="B430" t="str">
+      <c r="B855" t="str">
         <v>2026-07-16</v>
       </c>
-      <c r="C430" t="str">
+      <c r="C855" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D430" t="str">
+      <c r="D855" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E430" t="str">
+      <c r="E855" t="str">
         <v>https://www.globenewswire.com/news-release/2026/07/16/3328291/0/en/Ragnarok-The-New-World-Officially-Launched-in-Southeast-Asia-on-July-16-2026.html</v>
       </c>
-      <c r="F430" t="str">
+      <c r="F855" t="str">
         <v>Seoul, Korea, July 16, 2026 (GLOBE NEWSWIRE) -- GRAVITY Co., Ltd. (NasdaqGM: GRVY) (“Gravity” or “Company”), a developer and publisher of online and mobile games, announced that GRAVITY Game Vision, Ltd. (“Gravity Game Vision”), Gravity's wholly-owned subsidiary in Hong Kong, has officially launched Ragnarok: The New World , the first open-world MMORPG Mobile and PC game based on Ragnarok IP, in Southeast Asia on July 16, 2026.</v>
       </c>
     </row>
-    <row r="431">
-      <c r="A431" t="str">
+    <row r="856">
+      <c r="A856" t="str">
         <v>Esports Market Industry Statistics and Growth</v>
       </c>
-      <c r="B431" t="str">
+      <c r="B856" t="str">
         <v>2026-07-16</v>
       </c>
-      <c r="C431" t="str">
+      <c r="C856" t="str">
         <v>Express Press Release</v>
       </c>
-      <c r="D431" t="str">
-[...2 lines deleted...]
-      <c r="E431" t="str">
+      <c r="D856" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E856" t="str">
         <v>https://express-press-release.net/news/2026/07/16/1762867</v>
       </c>
-      <c r="F431" t="str">
+      <c r="F856" t="str">
         <v>The global Esports Market was valued at USD 2.6 billion in 2025 and is projected to grow from USD 3.3 billion in 2026 to USD 12.0 billion [read full press release...]</v>
       </c>
     </row>
-    <row r="432">
-      <c r="A432" t="str">
+    <row r="857">
+      <c r="A857" t="str">
         <v>World Cup Viewing Style Guide | COOFANDY Vintage Knit Shirt × Lightweight Shorts: The Most Stylish Game Day Look This Summer</v>
       </c>
-      <c r="B432" t="str">
+      <c r="B857" t="str">
         <v>2026-07-15</v>
       </c>
-      <c r="C432" t="str">
+      <c r="C857" t="str">
         <v>GetNews</v>
       </c>
-      <c r="D432" t="str">
-[...2 lines deleted...]
-      <c r="E432" t="str">
+      <c r="D857" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E857" t="str">
         <v>https://www.getnews.info/story/2026/07/15/world-cup-viewing-style-guide-coofandy-vintage-knit-shirt-lightweight-shorts-the-most-stylish-game-day-look-this-summer/?source=barchart</v>
       </c>
-      <c r="F432" t="str">
+      <c r="F857" t="str">
         <v/>
       </c>
     </row>
-    <row r="433">
-      <c r="A433" t="str">
+    <row r="858">
+      <c r="A858" t="str">
         <v>Order Books now Open: New Opel Mokka YES with Extra Slice of Style</v>
       </c>
-      <c r="B433" t="str">
+      <c r="B858" t="str">
         <v>2026-07-15</v>
       </c>
-      <c r="C433" t="str">
+      <c r="C858" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D433" t="str">
+      <c r="D858" t="str">
         <v>Energy, Gaming</v>
       </c>
-      <c r="E433" t="str">
+      <c r="E858" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357726</v>
       </c>
-      <c r="F433" t="str">
+      <c r="F858" t="str">
         <v>- - &amp;#8226; Character at first glance: YES special edition from &amp;#8364;30,340 (RRP incl. VAT in Germany) with Koral Orange paint and orange accents in the interior - &amp;#8226; Attractive YES advantages: Roof in carbon black, black 17-inch alloy wheels, wheel arches and elements in front and rear bumpers, reversing camera, six-way adjustable front seats, armrest in the centre console - &amp;#8226; Wide range of drive options: Battery-electric, hybrid or with efficient combustion engine - &amp;#8226; Real statements: Mokka YES... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357726</v>
       </c>
     </row>
-    <row r="434">
-      <c r="A434" t="str">
+    <row r="859">
+      <c r="A859" t="str">
         <v>Nineties Television Idols Go Head-to-Head in HGTV's Throwback Home Renovation Competition Series 'Totally '90s House'</v>
       </c>
-      <c r="B434" t="str">
+      <c r="B859" t="str">
         <v>2026-07-15</v>
       </c>
-      <c r="C434" t="str">
+      <c r="C859" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D434" t="str">
-[...2 lines deleted...]
-      <c r="E434" t="str">
+      <c r="D859" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E859" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357725</v>
       </c>
-      <c r="F434" t="str">
+      <c r="F859" t="str">
         <v>Popular nineties television idols with a passion for design and renovation will go step by step back into the iconic decade as they search for America&amp;#39;s homes frozen in time in the new HGTV series Totally &amp;#39;90s House, premiering Wednesday, Aug. 26, at 9 p.m. ET/PT. A true blast from the past, the six-episode renovation competition, hosted by actor, producer and game show host Jaleel White ( Family Matters ), will follow two celeb teams as they scour the country for houses stuck in th... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357725</v>
       </c>
     </row>
-    <row r="435">
-      <c r="A435" t="str">
+    <row r="860">
+      <c r="A860" t="str">
         <v>ESA Announces 2026 Recipients of the Interactive Entertainment Impact Awards</v>
       </c>
-      <c r="B435" t="str">
+      <c r="B860" t="str">
         <v>2026-07-15</v>
       </c>
-      <c r="C435" t="str">
-[...2 lines deleted...]
-      <c r="D435" t="str">
+      <c r="C860" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D860" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E435" t="str">
+      <c r="E860" t="str">
         <v>https://www.prnewswire.com/news-releases/esa-announces-2026-recipients-of-the-interactive-entertainment-impact-awards-302826614.html</v>
       </c>
-      <c r="F435" t="str">
+      <c r="F860" t="str">
         <v>Representative Stephanie Bice (R-OK), Representative Jim McGovern (D-MA) and iCivics recognized as champions of the U.S. video game industry WASHINGTON, July 15, 2026 /PRNewswire/ -- The Entertainment Software Association (ESA) today announced the 2026 recipients of the Interactive...</v>
       </c>
     </row>
-    <row r="436">
-      <c r="A436" t="str">
+    <row r="861">
+      <c r="A861" t="str">
         <v>Infinite Auctions LLC (OTC PINK:MDCE) Highlights Rare Kobe Bryant 2001 ...</v>
       </c>
-      <c r="B436" t="str">
+      <c r="B861" t="str">
         <v>2026-07-15</v>
       </c>
-      <c r="C436" t="str">
+      <c r="C861" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D436" t="str">
+      <c r="D861" t="str">
         <v>Healthcare, Gaming</v>
       </c>
-      <c r="E436" t="str">
+      <c r="E861" t="str">
         <v>https://pr-inside.com/infinite-auctions-llc-otc-pink-mdce-highlights-rare-kobe-bryant-r5201365.htm</v>
       </c>
-      <c r="F436" t="str">
+      <c r="F861" t="str">
         <v>(PR-inside.com) Kobe Bryant 2001 NBA Finals Game-Worn Sneakers Up for Auction - Photo-Matched &amp; Dual Signed LOS ANGELES, CA / ACCESS Newswire / July 15, 2026 / Infinite Auctions LLC, a subsidiary of Medical Care Technologies Inc. (OTC PINK:MDCE), today spotlighted one of its most exciting live auctions - a historic piece of Kobe Bryant memorabilia that is generating massive interest among Lakers and basketball fans worldwide. View the Kobe Bryant sneakers auction here:Kobe Bryant 2001 NBA Finals Game 5 Photo-Matched, Dual-Signed Adidas "The Kobe 1" Sneakers The featured lot is a Kobe Bryant 2001 NBA Finals Game 5 Photo-Matched, Dual-Signed Adidas "The Kobe ..</v>
       </c>
     </row>
-    <row r="437">
-      <c r="A437" t="str">
+    <row r="862">
+      <c r="A862" t="str">
         <v>Infinite Auctions LLC (OTC PINK:MDCE) Highlights Rare Kobe Bryant 2001 NBA Finals Game-Used Sneakers as New Auction Site Approaches 100,000 Views</v>
       </c>
-      <c r="B437" t="str">
+      <c r="B862" t="str">
         <v>2026-07-15</v>
       </c>
-      <c r="C437" t="str">
+      <c r="C862" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D437" t="str">
-[...2 lines deleted...]
-      <c r="E437" t="str">
+      <c r="D862" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E862" t="str">
         <v>https://www.newswire.com/news/infinite-auctions-llc-otc-pink-mdce-highlights-rare-kobe-bryant-2001-nba-finals</v>
       </c>
-      <c r="F437" t="str">
+      <c r="F862" t="str">
         <v>Kobe Bryant 2001 NBA Finals Game-Worn Sneakers Up for Auction - Photo-Matched &amp;amp; Dual Signed</v>
       </c>
     </row>
-    <row r="438">
-      <c r="A438" t="str">
+    <row r="863">
+      <c r="A863" t="str">
         <v>The Advocates Partner with Seattle Storm and Seattle Reign FC to Recognize Youth Athletes in the Community</v>
       </c>
-      <c r="B438" t="str">
+      <c r="B863" t="str">
         <v>2026-07-15</v>
       </c>
-      <c r="C438" t="str">
+      <c r="C863" t="str">
         <v>PRWeb</v>
       </c>
-      <c r="D438" t="str">
-[...2 lines deleted...]
-      <c r="E438" t="str">
+      <c r="D863" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E863" t="str">
         <v>https://www.prweb.com/releases/the-advocates-partner-with-seattle-storm-and-seattle-reign-fc-to-recognize-youth-athletes-in-the-community-302826050.html</v>
       </c>
-      <c r="F438" t="str">
+      <c r="F863" t="str">
         <v>Advocate Athlete program celebrates girls leading beyond the game. SEATTLE, July 15, 2026 /PRNewswire-PRWeb/ -- The Advocates Injury Attorneys, a Pacific Northwest law firm, have partnered with the Seattle Storm and Seattle Reign FC to celebrate young women athletes in the greater Seattle...</v>
       </c>
     </row>
-    <row r="439">
-      <c r="A439" t="str">
+    <row r="864">
+      <c r="A864" t="str">
         <v>GameSquare Provides Update to Capital Allocation Strategy</v>
       </c>
-      <c r="B439" t="str">
+      <c r="B864" t="str">
         <v>2026-07-15</v>
       </c>
-      <c r="C439" t="str">
+      <c r="C864" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D439" t="str">
+      <c r="D864" t="str">
         <v>Finance, SaaS, Gaming</v>
       </c>
-      <c r="E439" t="str">
+      <c r="E864" t="str">
         <v>https://pr-inside.com/gamesquare-provides-update-to-capital-allocation-strategy-r5201297.htm</v>
       </c>
-      <c r="F439" t="str">
+      <c r="F864" t="str">
         <v>(PR-inside.com) GameSquare recently sold 1,209 ETH and holds approximately 14.3K ETH at July 14, 2026 Prioritizing share repurchases reflects management's belief that GameSquare common stock offers compelling return potential in light of positive momentum across the Company's platform FRISCO, TX / ACCESS Newswire / July 15, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), a next-generation media, entertainment, and technology company, today provided an update on its capital-allocation priorities. The Company is prioritizing the use of capital to support its share repurchase program as positive momentum continues to build across its operating platform. GameSquare recently liquidated 1,209 ETH. A portion of the ..</v>
       </c>
     </row>
-    <row r="440">
-      <c r="A440" t="str">
+    <row r="865">
+      <c r="A865" t="str">
         <v>Casio bringt neue G-SHOCK-Markenerlebnisse für junge Menschen auf Roblox</v>
       </c>
-      <c r="B440" t="str">
+      <c r="B865" t="str">
         <v>2026-07-15</v>
       </c>
-      <c r="C440" t="str">
-[...5 lines deleted...]
-      <c r="E440" t="str">
+      <c r="C865" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D865" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E865" t="str">
         <v>https://www.prnewswire.com/news-releases/casio-bringt-neue-g-shock-markenerlebnisse-fur-junge-menschen-auf-roblox-302823822.html</v>
       </c>
-      <c r="F440" t="str">
+      <c r="F865" t="str">
         <v>Präsentation von Uhrenmodellen und einer einzigartigen virtuellen G-SHOCK-Welt TOKIO, 15. Juli 2026 /PRNewswire/ -- Casio Computer Co., Ltd. gab heute bekannt, dass das Unternehmen im Rahmen des Projekts VIRTUAL G-SHOCK Inhalte auf der immersiven Gaming- und Kreativplattform Roblox...</v>
       </c>
     </row>
-    <row r="441">
-      <c r="A441" t="str">
+    <row r="866">
+      <c r="A866" t="str">
         <v>Casio to Bring New G-SHOCK Brand Experiences to Young People on Roblox</v>
       </c>
-      <c r="B441" t="str">
+      <c r="B866" t="str">
         <v>2026-07-15</v>
       </c>
-      <c r="C441" t="str">
-[...2 lines deleted...]
-      <c r="D441" t="str">
+      <c r="C866" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D866" t="str">
         <v>SaaS, Gaming, Media</v>
       </c>
-      <c r="E441" t="str">
+      <c r="E866" t="str">
         <v>https://www.prnewswire.com/news-releases/casio-to-bring-new-g-shock-brand-experiences-to-young-people-on-roblox-302823649.html</v>
       </c>
-      <c r="F441" t="str">
+      <c r="F866" t="str">
         <v>Offering Watch Items and a Uniquely G-SHOCK Virtual World TOKYO, July 14, 2026 /PRNewswire/ -- Casio Computer Co., Ltd. announced today that it will begin offering content on an immersive gaming and creation platform Roblox as part of the VIRTUAL G-SHOCK project. Casio will offer avatar...</v>
       </c>
     </row>
-    <row r="442">
-      <c r="A442" t="str">
+    <row r="867">
+      <c r="A867" t="str">
         <v>Looking for Summer Event Ideas? Texas Sumo Game Rental Recommends Obstacle Course Rentals</v>
       </c>
-      <c r="B442" t="str">
+      <c r="B867" t="str">
         <v>2026-07-14</v>
       </c>
-      <c r="C442" t="str">
+      <c r="C867" t="str">
         <v>GetNews</v>
       </c>
-      <c r="D442" t="str">
+      <c r="D867" t="str">
         <v>Gaming, Education</v>
       </c>
-      <c r="E442" t="str">
+      <c r="E867" t="str">
         <v>https://www.getnews.info/story/2026/07/14/looking-for-summer-event-ideas-texas-sumo-game-rental-recommends-obstacle-course-rentals/?source=barchart</v>
       </c>
-      <c r="F442" t="str">
+      <c r="F867" t="str">
         <v/>
       </c>
     </row>
-    <row r="443">
-      <c r="A443" t="str">
+    <row r="868">
+      <c r="A868" t="str">
         <v>Hacksaw Gaming Launches in Buenos Aires City With Betano</v>
       </c>
-      <c r="B443" t="str">
+      <c r="B868" t="str">
         <v>2026-07-14</v>
       </c>
-      <c r="C443" t="str">
+      <c r="C868" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D443" t="str">
-[...2 lines deleted...]
-      <c r="E443" t="str">
+      <c r="D868" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E868" t="str">
         <v>https://pr-inside.com/hacksaw-gaming-launches-in-buenos-aires-city-with-betano-r5201035.htm</v>
       </c>
-      <c r="F443" t="str">
+      <c r="F868" t="str">
         <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / July 14, 2026 / Hacksaw (STO:HACK) - Hacksaw Gaming has partnered with Betano, the leading sports betting and online gaming brand owned by Kaizen Gaming, to launch in the newly licensed jurisdiction of Buenos Aires City on July 14th. As part of the agreement, Betano will become Hacksaw Gaming's exclusive launch partner in Buenos Aires City for an initial one-month period, reinforcing the strong relationship between the two companies. Through the partnership, Betano customers in Buenos Aires City will gain access to Hacksaw Gaming's entertaining and innovative portfolio of slots and instant win titles. Operated by Kaizen ..</v>
       </c>
     </row>
-    <row r="444">
-      <c r="A444" t="str">
+    <row r="869">
+      <c r="A869" t="str">
         <v>EA SPORTS Madden NFL 27 Arcade Edition brings authentic gridiron action to Apple Arcade on August 6</v>
       </c>
-      <c r="B444" t="str">
+      <c r="B869" t="str">
         <v>2026-07-14</v>
       </c>
-      <c r="C444" t="str">
+      <c r="C869" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D444" t="str">
+      <c r="D869" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E444" t="str">
+      <c r="E869" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357647</v>
       </c>
-      <c r="F444" t="str">
+      <c r="F869" t="str">
         <v>On August 6, the most authentic NFL video game comes to Apple devices with Madden NFL 27 Arcade Edition. Designed specifically for Apple Arcade, this all-new release in the massively popular franchise lets fans live out their gridiron dreams, offering an immersive season-based experience featuring current NFL teams and realistic simulation gameplay. Arcade also welcomes NFL Retro Bowl &amp;#39;27 and Retro Bowl College+, adding to the blockbuster catalog of hit sports games on the service incl... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357647</v>
       </c>
     </row>
-    <row r="445">
-      <c r="A445" t="str">
+    <row r="870">
+      <c r="A870" t="str">
         <v>SQAIRZ Congratulates Tristan Peters on 2026 American League All-Star Selection</v>
       </c>
-      <c r="B445" t="str">
+      <c r="B870" t="str">
         <v>2026-07-14</v>
       </c>
-      <c r="C445" t="str">
-[...5 lines deleted...]
-      <c r="E445" t="str">
+      <c r="C870" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D870" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E870" t="str">
         <v>https://www.prnewswire.com/news-releases/sqairz-congratulates-tristan-peters-on-2026-american-league-all-star-selection-302825203.html</v>
       </c>
-      <c r="F445" t="str">
+      <c r="F870" t="str">
         <v>WINDHAM, N.H., July 14, 2026 /PRNewswire/ -- SQAIRZ congratulates Tristan Peters on being named to the 2026 American League All-Star Team, recognizing a season that has established him among the game's elite players. Peters has been part of the SQAIRZ athlete family for the past two...</v>
       </c>
     </row>
-    <row r="446" xml:space="preserve">
-      <c r="A446" t="str">
+    <row r="871" xml:space="preserve">
+      <c r="A871" t="str">
         <v>U.S. Polo Assn. Returns to 2026 DMMI Royal Charity Polo Cup as Official Apparel and Team Sponsor</v>
       </c>
-      <c r="B446" t="str">
+      <c r="B871" t="str">
         <v>2026-07-14</v>
       </c>
-      <c r="C446" t="str">
+      <c r="C871" t="str">
         <v>mlpr-acnnewswire</v>
       </c>
-      <c r="D446" t="str">
+      <c r="D871" t="str">
         <v>Healthcare, Retail, Gaming, Media</v>
       </c>
-      <c r="E446" t="str">
+      <c r="E871" t="str">
         <v>https://www.acnnewswire.com/press-release/english/108447/</v>
       </c>
-      <c r="F446" t="str" xml:space="preserve">
+      <c r="F871" t="str" xml:space="preserve">
         <v xml:space="preserve">WEST PALM BEACH, FL AND WINDSOR, ENGLAND, July 14, 2026 - (ACN Newswire) - U.S. Polo Assn.®, the global sports brand in partnership with Brand Machine Group (BMG), its licensing partner in the United Kingdom, proudly returned as the Official Apparel and Team Sponsor for the 2026 DMMI Royal Charity Polo Cup. The prestigious charitable event took place on July 10 at the historic Flemish Farm's Guards Polo Club in Windsor Great Park.
 1) (left to right) U.S. Polo Assn. Team Accepts 2026 DMMI Royal Charity Polo Cup Trophy: Boo Jalil (BMG), Amr Zeden, Aiyawatt Srivaddhanaprahba, HRH The Princess of Wales, HRH The Prince of Wales, Mark Tomlinson, J. Michael Prince (USPA Global)
 2) The 2026 DMMI Royal Charity Polo Cup in full swing at Flemish Farm's Guards Polo Club in Windsor Great Park
 3) U.S. Polo Assn. Team Captain, HRH The Prince of Wales, riding a polo pony at the 2026 DMMI Royal Charity Polo Cup
 Photo Credit: Chris Jackson - Getty Images
 His Royal Highness The Prince of Wales once again captained the U.S. Polo Assn. Team, and this annual gathering brought together distinguished guests and top-level polo players for a fun-filled day centered on friendly competition and charitable giving through the sport of polo. HRH The Prince of Wales competed in an exciting round-robin format match against Manta Marine and The Mirror Polo Team. The high-profile charitable event featured excellent gameplay from all participants and concluded with HRH The Prince of Wales defending last year's title with the U.S. Polo Assn. Team. The Royal Charity Cup continues to serve as a highlight for U.S. Polo Assn. during the British polo season as a celebration of sportsmanship, horsemanship, and philanthropy through the sport of polo.
 Royal Charity Polo Cup at-a-Glance:
 Teams:
 U.S. Polo Assn. Team (HRH The Prince of Wales, Mark Tomlinson, Aiyawatt Srivaddhanaprabha, Amr Zedan)
 Mirror Polo Team (Rafi Bruckner, Steve Cox, Sarkis Gabrelian, Nico Roberts)
 Manta Marine Team (James Beh, Jovey Beh, Mohamed Ndao, Ivan Rubinich)
 Date: July 10, 2026
 Location: Flemish Farm's Guards Polo Club in Windsor Great Park, England
 Most Valuable Player: Rafi Bruckner (Mirror Polo Team)
 Best Playing Pony: Chechu, played by HRH The Prince of Wales (U.S. Polo Assn. Team)
 Marking its eighth consecutive year of support, U.S. Polo Assn. outfitted all participating polo players, umpires, and flaggers in custom-designed performance jerseys, while also providing curated commemorative gifts for event attendees. The tailored gift set included a canvas tote bag, a silk pillowcase, a lapel pin, co-branded event caps developed exclusively for this year's event, as well as the brand's newest annual issue of Field X Fashion magazine. U.S. Polo Assn. also brought its newest global polo shirt campaign, An Icon Born from the Game™, to life throughout the Royal Charity Cup through visibility on player jerseys and polo shirt bag tags featured at the hospitality table, further highlighting the brand's authentic sports origins and the polo shirt's evolution into one of the world's most enduring style essentials.
 "We are proud to once again support His Royal Highness The Prince of Wales for the eighth consecutive year as he captained the U.S. Polo Assn. Team for this sport-inspired charitable event," said J. Michael Prince, President and CEO of USPA Global, the company which manages the global, multi-billion-dollar U.S. Polo Assn. brand. "Together with our partners at Brand Machine Group, U.S. Polo Assn. is honored to help drive awareness and financial support through the sport of polo for the Official Royal Charities of The Prince and Princess of Wales, which make a meaningful difference across the United Kingdom."
 The annual high-profile philanthropic event raised more than £1 million for 10 important charities across the United Kingdom that are supported by The Prince and Princess of Wales. The 2026 event contribution takes the total raised from Royal Charity Polo Days played in the U.K. over the last 15 years to more than £15 million.
 Those charities include: Evelina London Children's Hospital, Forward Trust, Maternal Mental Health Alliance, Royal Navy and Royal Marines Charity, The Passage, The Royal College of Paramedics, Shout, Ty Hafan, Wales Air Ambulance, and We Are Farming Minds.
 In addition to U.S. Polo Assn.'s role as the Official Apparel and Team Sponsor, the 2026 DMMI Royal Charity Polo Cup was supported by a distinguished roster of partners. Title Sponsor DMMI was joined by Team Sponsors Manta Marine Technologies and The Mirror Polo Team, Beverage Sponsors Moët Chandon and Whispering Angel, and the Catering Sponsor, AP &amp; Co. The Most Valuable Player Award was sponsored by Audi, and the Best Playing Pony Sponsor was the Cox Family of Oklahoma. Together, these partners contributed to elevating the Royal Charity Cup experience and reinforced the philanthropic mission of the annual event.
 "Each year, the Royal Charity Polo Cup continues to grow in both impact and prestige, and U.S. Polo Assn. is proud to play a role in its continued success," said Boo Jalil, CEO of Brand Machine Group. "Our collaboration allows us to further connect our global brand to the sport of polo while supporting an event that brings together style, sport, and charity in a meaningful way."
 Guests and fans of the sport of polo can also look ahead to the award-winning broadcast, Breakaway: Polo in Europe, coming to ESPN, TNT, and Eurosport this summer, which highlights exciting sporting events across the continent. The episode can also be viewed on Global Polo's YouTube channel. Check your local listings for airtimes.
 Guards Polo Club is one of only four polo clubs in the United Kingdom that stage elite tournaments, including the Royal Charity Polo Cup. Established in 1955 as the Household Brigade Polo Club under the presidency of His Royal Highness Prince Philip, Duke of Edinburgh, the club was renamed to the Guards Polo Club in 1969 and celebrates nearly seven decades of premier polo.
 About U.S. Polo Assn. and USPA Global
 U.S. Polo Assn. is the official sports brand of the United States Polo Association (USPA), the largest association of polo clubs and polo players in the United States, founded in 1890. With a multi-billion-dollar global footprint and worldwide distribution through more than 1,200 U.S. Polo Assn. retail stores as well as thousands of additional points of distribution, U.S. Polo Assn. offers apparel, accessories, and footwear for men, women, and children in more than 190 countries worldwide. The brand sponsors major polo events around the world, including the U.S. Open Polo Championship®, held annually at NPC in The Palm Beaches, the premier polo tournament in the United States. Historic deals with ESPN in the United States, TNT and Eurosport in Europe, Star Sports in India, and BeIn Sports in the Middle East now broadcast several of the premier polo championships in the world, sponsored by U.S. Polo Assn., making the thrilling sport accessible to millions of sports fans globally for the very first time.
 U.S. Polo Assn. has recently been named one of USA Today's Most Trusted Brands and has consistently been named one of the top global sports licensors in the world alongside the NFL, PGA Tour, and Formula 1, according to License Global. In addition, the sport-inspired brand is being recognized internationally with awards for global growth and sport content. Due to its tremendous success as a global brand, U.S. Polo Assn. has been featured in Forbes, Fortune, Modern Retail, and GQ as well as on Yahoo Finance and Bloomberg, among many other noteworthy media sources around the world. For more information, visit uspoloassnglobal.com and follow @uspoloassn.
 USPA Global is a subsidiary of the United States Polo Association (USPA) and manages the multi-billion-dollar sports brand, U.S. Polo Assn. USPA Global also manages the subsidiary, Global Polo, which is the worldwide leader in polo sport content. To learn more, visit globalpolo.com or Global Polo on YouTube.
 About Brand Machine Group (BMG)
 BMG is an international leader in fashion innovation which has established itself as a vertical manufacturer and global licensing specialist with over four decades of industry experience. Partnering with recognized market leaders, BMG manages a seamless and collaborative process of designing, manufacturing, and delivering quality products while championing the DNA of a diverse portfolio of brands, spanning fashion, sports, outdoor, and homeware including adult fashion, kidswear, and accessories.
 BMG's portfolio of brands includes U.S. Polo Assn., Penfield, New Balance Kids, Duchamp, Jack Wills, Flyers American Born, Lee Kids, Peckham Rye, Wrangler Kids, Juicy Couture, Franklin &amp; Marshall, Elle Junior and Ben Sherman. BMG reaffirms its commitment to upholding sustainable and ethical business practices by ensuring full transparency throughout its global supply chain, aligning with the ETI Base Code.
 Visit brandmachinegroup.com and follow @brandmachinegroup. For appointments, contact sales@brandmachinegroup.com.
 For Further Information, Contact:
 Shannon Stilson - VP, Sports Marketing &amp; Media
 Phone +001.561.227.6994 - E-mail: sstilson@uspagl.com
 Stacey Kovalsky - VP, Global PR &amp; Communications
 Phone +001.561.790.8036 - E-mail: skovalsky@uspagl.com
 Gina Digregorio - Marketing Consultant, Brand Machine Group
 Phone: +44 (0) 7741 635 984 - E-mail: gina.digregorio@brandmachinegroup.com
 SOURCE: U.S. Polo Assn.
  Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
-    <row r="447">
-      <c r="A447" t="str">
+    <row r="872">
+      <c r="A872" t="str">
         <v>BML2026 vereint ein Star-Aufgebot von Chinas führenden Gaming-Franchises im Anime-Stil</v>
       </c>
-      <c r="B447" t="str">
+      <c r="B872" t="str">
         <v>2026-07-14</v>
       </c>
-      <c r="C447" t="str">
-[...5 lines deleted...]
-      <c r="E447" t="str">
+      <c r="C872" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D872" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E872" t="str">
         <v>https://www.prnewswire.com/news-releases/bml2026-vereint-ein-star-aufgebot-von-chinas-fuhrenden-gaming-franchises-im-anime-stil-302824868.html</v>
       </c>
-      <c r="F447" t="str">
+      <c r="F872" t="str">
         <v>Bahnbrechendes Konzert erreicht eine Spitzen-Zuschauerzahl von 45 Millionen im Livestream SHANGHAI, 14. Juli 2026 /PRNewswire/ -- BILIBILI MACRO LINK-PLAY! 2026 (BML2026), Bilibilis umfassendes Live-Konzert rund um ACGN (Anime, Comics, Games und Novels), ging am 12. Juli zu Ende. Die...</v>
       </c>
     </row>
-    <row r="448">
-      <c r="A448" t="str">
+    <row r="873">
+      <c r="A873" t="str">
         <v>BML2026 Brings Together an All-Star Lineup of China's Leading Anime-Style Gaming Franchises</v>
       </c>
-      <c r="B448" t="str">
+      <c r="B873" t="str">
         <v>2026-07-14</v>
       </c>
-      <c r="C448" t="str">
-[...5 lines deleted...]
-      <c r="E448" t="str">
+      <c r="C873" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D873" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E873" t="str">
         <v>https://www.prnewswire.com/news-releases/bml2026-brings-together-an-all-star-lineup-of-chinas-leading-anime-style-gaming-franchises-302824753.html</v>
       </c>
-      <c r="F448" t="str">
+      <c r="F873" t="str">
         <v>Landmark concert reaches a peak livestream audience of 45 million SHANGHAI, July 14, 2026 /PRNewswire/ -- BILIBILI MACRO LINK-PLAY! 2026 (BML2026), Bilibili's all-encompassing live ACGN concert, concluded on July 12 after making history as the first event to bring together China's leading...</v>
       </c>
     </row>
-    <row r="449">
-      <c r="A449" t="str">
+    <row r="874">
+      <c r="A874" t="str">
         <v>Beyond the Screen: Hero Esports CEO Highlights Role of Esports in Creating Shared Urban Experiences at LEAP East 2026</v>
       </c>
-      <c r="B449" t="str">
+      <c r="B874" t="str">
         <v>2026-07-14</v>
       </c>
-      <c r="C449" t="str">
-[...5 lines deleted...]
-      <c r="E449" t="str">
+      <c r="C874" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D874" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E874" t="str">
         <v>https://www.prnewswire.com/news-releases/beyond-the-screen-hero-esports-ceo-highlights-role-of-esports-in-creating-shared-urban-experiences-at-leap-east-2026-302824714.html</v>
       </c>
-      <c r="F449" t="str">
+      <c r="F874" t="str">
         <v>HONG KONG, July 13, 2026 /PRNewswire/ -- Esports plays a vital role in bringing people together through shared, real-life experiences in modern cities, said Danny Tang, Co-Founder and CEO of Hero Esports, at LEAP East 2026. The Inaugural LEAP East 2026 was held at the Hong Kong Convention...</v>
       </c>
     </row>
-    <row r="450">
-      <c r="A450" t="str">
+    <row r="875">
+      <c r="A875" t="str">
         <v>Woodford Believes Sports Entertainment Gaming Global Corporation (Nasdaq:SEGG) ...</v>
       </c>
-      <c r="B450" t="str">
+      <c r="B875" t="str">
         <v>2026-07-13</v>
       </c>
-      <c r="C450" t="str">
+      <c r="C875" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D450" t="str">
+      <c r="D875" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E450" t="str">
+      <c r="E875" t="str">
         <v>https://pr-inside.com/woodford-believes-sports-entertainment-gaming-global-corporation-nasdaq-segg-r5200713.htm</v>
       </c>
-      <c r="F450" t="str">
+      <c r="F875" t="str">
         <v>(PR-inside.com) SEGG acknowledges the Woodford agreements, security rights and LCIA arbitration, but does not explain how later borrowing, secured financing and share issuance complied with those protections LONDON, GB / ACCESS Newswire / July 13, 2026 / Woodford Eurasia Assets Ltd. today issued the following response to the delayed audited 2025 Form 10-K filed by Sports Entertainment Gaming Global Corporation (Nasdaq:SEGG) (formerly Lottery.com Inc.). SEGG's filing confirms that the Woodford Loan Agreement existed; that SEGG received money under it; that Woodford was granted conversion rights, warrants equal to 15% of the company's then-outstanding shares and a first floating charge over all present and ..</v>
       </c>
     </row>
-    <row r="451">
-      <c r="A451" t="str">
+    <row r="876">
+      <c r="A876" t="str">
         <v>CORDISH GAMING GROUP NAMES JASON BIRNEY EXECUTIVE VICE PRESIDENT &amp;amp; GENERAL MANAGER OF LIVE! CASINO &amp;amp; HOTEL PHILADELPHIA</v>
       </c>
-      <c r="B451" t="str">
+      <c r="B876" t="str">
         <v>2026-07-13</v>
       </c>
-      <c r="C451" t="str">
-[...5 lines deleted...]
-      <c r="E451" t="str">
+      <c r="C876" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D876" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E876" t="str">
         <v>https://www.prnewswire.com/news-releases/cordish-gaming-group-names-jason-birney-executive-vice-president--general-manager-of-live-casino--hotel-philadelphia-302823843.html</v>
       </c>
-      <c r="F451" t="str">
+      <c r="F876" t="str">
         <v>Seasoned Industry Executive Brings More Than Two Decades of Leadership Experience to Region's Premier Gaming &amp; Entertainment Destination PHILADELPHIA, July 13, 2026 /PRNewswire/ -- Cordish Gaming Group, the gaming division of The Cordish Companies, today announced JASON BIRNEY has been...</v>
       </c>
     </row>
-    <row r="452">
-      <c r="A452" t="str">
+    <row r="877">
+      <c r="A877" t="str">
         <v>FIRST.bet Founder and CEO Tom Light Named to Emerging Leaders of Gaming ...</v>
       </c>
-      <c r="B452" t="str">
+      <c r="B877" t="str">
         <v>2026-07-13</v>
       </c>
-      <c r="C452" t="str">
+      <c r="C877" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D452" t="str">
-[...2 lines deleted...]
-      <c r="E452" t="str">
+      <c r="D877" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E877" t="str">
         <v>https://pr-inside.com/first-bet-founder-and-ceo-tom-light-named-to-emerging-leaders-of-gaming-r5200547.htm</v>
       </c>
-      <c r="F452" t="str">
+      <c r="F877" t="str">
         <v>(PR-inside.com) The FIRST.bet Founder and CEO joins the 2026 list of influential leaders shaping the global gaming industry LONDON, UK / ACCESS Newswire / July 13, 2026 / Tom Light, Founder and CEO of FIRST.bet, has been named a member of the Emerging Leaders of Gaming 40 Under 40 Class of 2026. Presented by The Innovation Group in partnership with Global Gaming Business and iGB, the program recognizes professionals under 40 who are making a significant impact on the global gaming industry. The professionals recognized were selected from a record field of more than 250 nominations from around the world. Tom Light is ..</v>
       </c>
     </row>
-    <row r="453">
-      <c r="A453" t="str">
+    <row r="878">
+      <c r="A878" t="str">
         <v>Brightstar Lottery Signs Seven-Year Contract Extension with Washington's Lottery</v>
       </c>
-      <c r="B453" t="str">
+      <c r="B878" t="str">
         <v>2026-07-13</v>
       </c>
-      <c r="C453" t="str">
-[...2 lines deleted...]
-      <c r="D453" t="str">
+      <c r="C878" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D878" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E453" t="str">
+      <c r="E878" t="str">
         <v>https://www.prnewswire.com/news-releases/brightstar-lottery-signs-seven-year-contract-extension-with-washingtons-lottery-302823112.html</v>
       </c>
-      <c r="F453" t="str">
+      <c r="F878" t="str">
         <v>Brightstar will deploy new lottery terminals and self-service vending machines, upgrade the Lottery's gaming system, and make other enhancements LONDON, July 13, 2026 /PRNewswire/ -- Brightstar Lottery PLC (NYSE: BRSL) ("Brightstar") announced today that its subsidiary, Brightstar Global...</v>
       </c>
     </row>
-    <row r="454">
-      <c r="A454" t="str">
+    <row r="879">
+      <c r="A879" t="str">
         <v>BC.GAME Adds Support for CASHCAT as Robinhood Chain Activity Surges</v>
       </c>
-      <c r="B454" t="str">
+      <c r="B879" t="str">
         <v>2026-07-13</v>
       </c>
-      <c r="C454" t="str">
-[...2 lines deleted...]
-      <c r="D454" t="str">
+      <c r="C879" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D879" t="str">
         <v>Crypto, SaaS, Gaming</v>
       </c>
-      <c r="E454" t="str">
+      <c r="E879" t="str">
         <v>https://www.prnewswire.com/news-releases/bcgame-adds-support-for-cashcat-as-robinhood-chain-activity-surges-302823592.html</v>
       </c>
-      <c r="F454" t="str">
+      <c r="F879" t="str">
         <v>BELIZE CITY, Belize, July 13, 2026 /PRNewswire/ -- As activity across Robinhood Chain continues to build, BC.GAME has added support for CASHCAT, allowing users to use the token directly on the platform. Robinhood Chain has attracted significant trading activity since launch. Recent...</v>
       </c>
     </row>
-    <row r="455">
-      <c r="A455" t="str">
+    <row r="880">
+      <c r="A880" t="str">
         <v>Turn up the heat this summer in the Mario Kart World Open July 2026 event!</v>
       </c>
-      <c r="B455" t="str">
+      <c r="B880" t="str">
         <v>2026-07-10</v>
       </c>
-      <c r="C455" t="str">
+      <c r="C880" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D455" t="str">
-[...2 lines deleted...]
-      <c r="E455" t="str">
+      <c r="D880" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E880" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357493</v>
       </c>
-      <c r="F455" t="str">
+      <c r="F880" t="str">
         <v>Join us anytime from July 18 at 2:00 p.m. PT until July 19 at 6:00 p.m. PT. - - Participants from the North and South American regions will receive 50 My Nintendo&amp;#8482; Platinum Points*. To join in, you&amp;#39;ll need the Mario Kart World game, a Nintendo Account, an internet connection, and a Nintendo Switch Online ** membership. See the details below for more information. Event Overview: The Mario Kart World Open July 2026 event will use the following settings: - - - &amp;#8226; Mode: VS Race - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357493</v>
       </c>
     </row>
-    <row r="456">
-      <c r="A456" t="str">
+    <row r="881">
+      <c r="A881" t="str">
         <v>Runestone Partners With Raidiant To Power Gender-Inclusive 'Calling All Heroes' Overwatch Series</v>
       </c>
-      <c r="B456" t="str">
+      <c r="B881" t="str">
         <v>2026-07-10</v>
       </c>
-      <c r="C456" t="str">
-[...5 lines deleted...]
-      <c r="E456" t="str">
+      <c r="C881" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D881" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E881" t="str">
         <v>https://www.prnewswire.com/news-releases/runestone-partners-with-raidiant-to-power-gender-inclusive-calling-all-heroes-overwatch-series-302822475.html</v>
       </c>
-      <c r="F456" t="str">
+      <c r="F881" t="str">
         <v>Global esports data provider Runestone enters the Overwatch® Esports ecosystem for the first time, partnering with Raidiant on "Calling All Heroes." WALNUT CREEK, Calif., July 10, 2026 /PRNewswire/ -- Runestone, the global esports data infrastructure provider, announces a strategic...</v>
       </c>
     </row>
-    <row r="457">
-      <c r="A457" t="str">
+    <row r="882">
+      <c r="A882" t="str">
         <v>LeFluffy Announces GrimCat: An NFT Collection Built for a New Generation of Gaming Through True Digital Ownership</v>
       </c>
-      <c r="B457" t="str">
+      <c r="B882" t="str">
         <v>2026-07-10</v>
       </c>
-      <c r="C457" t="str">
-[...2 lines deleted...]
-      <c r="D457" t="str">
+      <c r="C882" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D882" t="str">
         <v>Crypto, Gaming</v>
       </c>
-      <c r="E457" t="str">
+      <c r="E882" t="str">
         <v>https://www.prnewswire.com/news-releases/lefluffy-announces-grimcat-an-nft-collection-built-for-a-new-generation-of-gaming-through-true-digital-ownership-302821964.html</v>
       </c>
-      <c r="F457" t="str">
+      <c r="F882" t="str">
         <v>OSAKA, Japan, July 10, 2026 /PRNewswire/ -- GrimCat is more than an NFT collection, it's the foundation of an upcoming blockchain gaming universe where players once again own what they purchase, collect, and earn. The Web3 gaming landscape has promised digital ownership for years, yet...</v>
       </c>
     </row>
-    <row r="458">
-      <c r="A458" t="str">
+    <row r="883">
+      <c r="A883" t="str">
         <v>De nubia Neo 5 GT Special Edition wordt gelanceerd met het eerste en enige dubbele actieve koelsysteem op basis van vloeistof en lucht in zijn klasse</v>
       </c>
-      <c r="B458" t="str">
+      <c r="B883" t="str">
         <v>2026-07-10</v>
       </c>
-      <c r="C458" t="str">
-[...5 lines deleted...]
-      <c r="E458" t="str">
+      <c r="C883" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D883" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E883" t="str">
         <v>https://www.prnewswire.com/news-releases/de-nubia-neo-5-gt-special-edition-wordt-gelanceerd-met-het-eerste-en-enige-dubbele-actieve-koelsysteem-op-basis-van-vloeistof-en-lucht-in-zijn-klasse-302822701.html</v>
       </c>
-      <c r="F458" t="str">
+      <c r="F883" t="str">
         <v>SHENZHEN, China, 10 juli 2026 /PRNewswire/ -- nubia, een sterk gepersonaliseerd lifestyle-smartphonemerk, heeft de lancering aangekondigd van de nubia Neo 5 GT Special Edition, de nieuwste toevoeging aan de Neo-reeks, gebaseerd op de overtuiging dat iedereen van gaming op professioneel...</v>
       </c>
     </row>
-    <row r="459">
-      <c r="A459" t="str">
+    <row r="884">
+      <c r="A884" t="str">
         <v>Recent Release, "Sonny's Best Day Ever," from Christian Faith Publishing Author Tiffany Hampton, Captures a Young Basketball Player's Profound Discovery</v>
       </c>
-      <c r="B459" t="str">
+      <c r="B884" t="str">
         <v>2026-07-10</v>
       </c>
-      <c r="C459" t="str">
+      <c r="C884" t="str">
         <v>PR.com</v>
       </c>
-      <c r="D459" t="str">
-[...2 lines deleted...]
-      <c r="E459" t="str">
+      <c r="D884" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E884" t="str">
         <v>https://www.pr.com/press-release/973046</v>
       </c>
-      <c r="F459" t="str">
+      <c r="F884" t="str">
         <v>Tiffany Hampton has completed a new book called, "Sonny's Best Day Ever," a tender exploration of childhood passion and spiritual awakening. The story follows a young athlete whose love for basketball burns bright, yet whose heart harbors an unspoken longing for something deeper. Through the lens of one transformative day before his biggest game, readers encounter a narrative that mirrors the unpredictable [PR.com]</v>
       </c>
     </row>
-    <row r="460">
-      <c r="A460" t="str">
+    <row r="885">
+      <c r="A885" t="str">
         <v>Youtuber Launches First Roblox Game, Expanding Creator Revenue Streams</v>
       </c>
-      <c r="B460" t="str">
+      <c r="B885" t="str">
         <v>2026-07-09</v>
       </c>
-      <c r="C460" t="str">
+      <c r="C885" t="str">
         <v>PressReleaseNews</v>
       </c>
-      <c r="D460" t="str">
+      <c r="D885" t="str">
         <v>Finance, SaaS, Gaming</v>
       </c>
-      <c r="E460" t="str">
+      <c r="E885" t="str">
         <v>https://pressreleasenews.org/pressroom/youtuber-launches-first-roblox-game-expanding-creator-revenue-streams</v>
       </c>
-      <c r="F460" t="str">
+      <c r="F885" t="str">
         <v>A prominent YouTuber has released their first Roblox game, marking a new milestone in creator monetization. The game, developed in partnership with a Roblox studio, aims to leverage the platform's massive user base.</v>
       </c>
     </row>
-    <row r="461">
-      <c r="A461" t="str">
+    <row r="886">
+      <c r="A886" t="str">
         <v>SHIVERSTICKS NAMED OFFICIAL POPSICLE OF PERFECT GAME</v>
       </c>
-      <c r="B461" t="str">
+      <c r="B886" t="str">
         <v>2026-07-09</v>
       </c>
-      <c r="C461" t="str">
-[...2 lines deleted...]
-      <c r="D461" t="str">
+      <c r="C886" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D886" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E461" t="str">
+      <c r="E886" t="str">
         <v>https://www.prnewswire.com/news-releases/shiversticks-named-official-popsicle-of-perfect-game-302822148.html</v>
       </c>
-      <c r="F461" t="str">
+      <c r="F886" t="str">
         <v>Former MLB All-Star Vernon Wells to Make Select Appearances at Perfect Game Events to Promote the Partnership SANFORD, Fla., July 9, 2026 /PRNewswire/ -- Perfect Game, the world's largest youth baseball and softball platform and scouting service, today announced a new partnership with...</v>
       </c>
     </row>
-    <row r="462">
-      <c r="A462" t="str">
+    <row r="887">
+      <c r="A887" t="str">
         <v>Try a free demo and see what you can egg-spect in Yoshi's latest adventure!</v>
       </c>
-      <c r="B462" t="str">
+      <c r="B887" t="str">
         <v>2026-07-09</v>
       </c>
-      <c r="C462" t="str">
+      <c r="C887" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D462" t="str">
-[...2 lines deleted...]
-      <c r="E462" t="str">
+      <c r="D887" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E887" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357420</v>
       </c>
-      <c r="F462" t="str">
+      <c r="F887" t="str">
         <v>Gather &amp;#39;round, readers&amp;#8212;players with a Nintendo Switch&amp;#8482; 2 system can now crack open Yoshi&amp;#39;s latest adventure with a free demo ! In the Yoshi&amp;#8482; and the Mysterious Book game demo, you&amp;#39;ll be able to start exploring the first chapter&amp;#8212;discovering creatures and experimenting to find out all about them. - - And if you decide to purchase the game after completing the demo, your save file will carry over to the full version of the game. That means you can pick up exactly where you left off! Ab... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357420</v>
       </c>
     </row>
-    <row r="463">
-      <c r="A463" t="str">
+    <row r="888">
+      <c r="A888" t="str">
         <v>Become a Defender's Worst Nightmare With the Nike JA 4, Ja Morant's Fourth Signature Shoe</v>
       </c>
-      <c r="B463" t="str">
+      <c r="B888" t="str">
         <v>2026-07-09</v>
       </c>
-      <c r="C463" t="str">
+      <c r="C888" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D463" t="str">
+      <c r="D888" t="str">
         <v>Energy, Gaming</v>
       </c>
-      <c r="E463" t="str">
+      <c r="E888" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357411</v>
       </c>
-      <c r="F463" t="str">
+      <c r="F888" t="str">
         <v>What&amp;#39;s new about the JA 4? - The Nike JA 4 builds off of the energy of the JA 3, further enabling the shifty, explosive style of play at the center of Ja Morant&amp;#39;s game. - - What is the JA 4 innovation? - Ja&amp;#39;s fourth signature Nike shoe features a new TPU JA-Frame for ultimate security in every cut, a Cushlon 3.0 midsole and supercritical foam SPRPWR sock liner for confident drives to the hoop, and a precise traction pattern for quick changes in direction. - - When is the JA 4 available? - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357411</v>
       </c>
     </row>
-    <row r="464">
-      <c r="A464" t="str">
+    <row r="889">
+      <c r="A889" t="str">
         <v>Jackpot.com Partners with THNDR to Launch Industry-First P2P Skill Games and Tournaments</v>
       </c>
-      <c r="B464" t="str">
+      <c r="B889" t="str">
         <v>2026-07-09</v>
       </c>
-      <c r="C464" t="str">
-[...2 lines deleted...]
-      <c r="D464" t="str">
+      <c r="C889" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D889" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E464" t="str">
+      <c r="E889" t="str">
         <v>https://www.prnewswire.com/news-releases/jackpotcom-partners-with-thndr-to-launch-industry-first-p2p-skill-games-and-tournaments-302822062.html</v>
       </c>
-      <c r="F464" t="str">
+      <c r="F889" t="str">
         <v>SAN FRANCISCO, July 9, 2026 /PRNewswire/ -- Jackpot.com, the leading digital lottery courier platform, today announced the launch of peer-to-peer (P2P) skill games and competitive tournaments — through a partnership with THNDR, the leading B2B skill gaming platform. The launch marks a...</v>
       </c>
     </row>
-    <row r="465">
-      <c r="A465" t="str">
+    <row r="890">
+      <c r="A890" t="str">
         <v>12 Hours of Freedom: NorthShore Gives People with Incontinence the Ultimate Day Out in Chicago</v>
       </c>
-      <c r="B465" t="str">
+      <c r="B890" t="str">
         <v>2026-07-09</v>
       </c>
-      <c r="C465" t="str">
-[...5 lines deleted...]
-      <c r="E465" t="str">
+      <c r="C890" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D890" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E890" t="str">
         <v>https://www.prnewswire.com/news-releases/12-hours-of-freedom-northshore-gives-people-with-incontinence-the-ultimate-day-out-in-chicago-302821865.html</v>
       </c>
-      <c r="F465" t="str">
+      <c r="F890" t="str">
         <v>NorthShore is proving that Heavy Bladder Leaks (HBL) don't have to limit life by hosting a full, unrestricted weekend in Chicago featuring an architecture river cruise, a Cubs game at Wrigley Field, and experiences built around the freedom that comes with trusted, high-performance...</v>
       </c>
     </row>
-    <row r="466">
-      <c r="A466" t="str">
+    <row r="891">
+      <c r="A891" t="str">
         <v>MuMuPlayer 6.0 Redefines PC Mobile Gaming with Android 15 Support</v>
       </c>
-      <c r="B466" t="str">
+      <c r="B891" t="str">
         <v>2026-07-09</v>
       </c>
-      <c r="C466" t="str">
-[...5 lines deleted...]
-      <c r="E466" t="str">
+      <c r="C891" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D891" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E891" t="str">
         <v>https://www.prnewswire.com/news-releases/mumuplayer-6-0-redefines-pc-mobile-gaming-with-android-15-support-302820568.html</v>
       </c>
-      <c r="F466" t="str">
+      <c r="F891" t="str">
         <v>The latest version brings a higher Android system, smoother gameplay, game translation, acceleration, and easier access to global mobile games on PC. HONG KONG, July 9, 2026 /PRNewswire/ -- MuMuPlayer today announced the launch of MuMuPlayer 6.0, the latest version of its Android emulator...</v>
       </c>
     </row>
-    <row r="467">
-      <c r="A467" t="str">
+    <row r="892">
+      <c r="A892" t="str">
         <v>Medical Care Technologies Showcases Strength of Operating Subsidiaries ...</v>
       </c>
-      <c r="B467" t="str">
+      <c r="B892" t="str">
         <v>2026-07-09</v>
       </c>
-      <c r="C467" t="str">
+      <c r="C892" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D467" t="str">
+      <c r="D892" t="str">
         <v>Finance, AI, SaaS, Healthcare, Gaming</v>
       </c>
-      <c r="E467" t="str">
+      <c r="E892" t="str">
         <v>https://pr-inside.com/medical-care-technologies-showcases-strength-of-operating-subsidiaries-r5199411.htm</v>
       </c>
-      <c r="F467" t="str">
+      <c r="F892" t="str">
         <v>(PR-inside.com) Infinite Auctions and Real Game News Deliver Tangible Results and Non-Dilutive Funding for Core Technology Initiatives MESA, AZ / ACCESS Newswire / July 9, 2026 /Medical Care Technologies Inc. (OTC PINK:MDCE) announced today that its two wholly-owned subsidiaries are delivering robust operational performance, generating revenue and technological innovation that support the parent company's healthcare technology development. Infinite Auctions has launched a new website powered by a fully in-house developed auction software platform. A significant portion of the iconic memorabilia featured will contribute proceeds to company operations and the advancement of AI vision-based technologies. Complementing this, subsidiary Real Game Used has rolled out a ..</v>
       </c>
     </row>
-    <row r="468">
-      <c r="A468" t="str">
+    <row r="893">
+      <c r="A893" t="str">
         <v>Medical Care Technologies Showcases Strength of Operating Subsidiaries with New Websites, Automated Systems, and Star-Powered Auction Momentum</v>
       </c>
-      <c r="B468" t="str">
+      <c r="B893" t="str">
         <v>2026-07-09</v>
       </c>
-      <c r="C468" t="str">
+      <c r="C893" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D468" t="str">
+      <c r="D893" t="str">
         <v>Finance, Healthcare, Gaming</v>
       </c>
-      <c r="E468" t="str">
+      <c r="E893" t="str">
         <v>https://www.newswire.com/news/medical-care-technologies-showcases-strength-of-operating-subsidiaries-with-new</v>
       </c>
-      <c r="F468" t="str">
+      <c r="F893" t="str">
         <v>Infinite Auctions and Real Game News Deliver Tangible Results and Non-Dilutive Funding for Core Technology Initiatives</v>
       </c>
     </row>
-    <row r="469">
-      <c r="A469" t="str">
+    <row r="894">
+      <c r="A894" t="str">
         <v>GeForce NOW Turns Up the Heat With New GeForce RTX 5080-Powered Toronto Server</v>
       </c>
-      <c r="B469" t="str">
+      <c r="B894" t="str">
         <v>2026-07-09</v>
       </c>
-      <c r="C469" t="str">
+      <c r="C894" t="str">
         <v>mlpr-nvidia</v>
       </c>
-      <c r="D469" t="str">
+      <c r="D894" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E469" t="str">
+      <c r="E894" t="str">
         <v>https://blogs.nvidia.com/blog/geforce-now-thursday-toronto-expansion/</v>
       </c>
-      <c r="F469" t="str">
+      <c r="F894" t="str">
         <v>This GFN Thursday brings more games, more power and more ways to play on GeForce NOW.  The cloud gaming service is expanding with a new GeForce RTX 5080-powered server in Toronto, bringing dedicated high performance in the cloud closer to members across the region. NTE: Neverness to Everness also gets an update in the cloud, […]</v>
       </c>
     </row>
-    <row r="470">
-      <c r="A470" t="str">
+    <row r="895">
+      <c r="A895" t="str">
         <v>Jackpot.com and THNDR Partner to Bring Skill Gaming to Lottery</v>
       </c>
-      <c r="B470" t="str">
+      <c r="B895" t="str">
         <v>2026-07-09</v>
       </c>
-      <c r="C470" t="str">
-[...2 lines deleted...]
-      <c r="D470" t="str">
+      <c r="C895" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D895" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E470" t="str">
+      <c r="E895" t="str">
         <v>https://www.prnewswire.com/news-releases/jackpotcom-and-thndr-partner-to-bring-skill-gaming-to-lottery-302821474.html</v>
       </c>
-      <c r="F470" t="str">
+      <c r="F895" t="str">
         <v>Leading lottery courier, Jackpot.com, adds P2P skill games and tournaments, live now in 6 states on THNDR's cross-operator network. LONDON, July 9, 2026 /PRNewswire/ -- THNDR, the B2B skill games platform for regulated operators, today announced a partnership with Jackpot.com, the leading...</v>
       </c>
     </row>
-    <row r="471">
-      <c r="A471" t="str">
+    <row r="896">
+      <c r="A896" t="str">
         <v>New updates for the Nintendo Classics library of games!</v>
       </c>
-      <c r="B471" t="str">
+      <c r="B896" t="str">
         <v>2026-07-09</v>
       </c>
-      <c r="C471" t="str">
+      <c r="C896" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D471" t="str">
-[...2 lines deleted...]
-      <c r="E471" t="str">
+      <c r="D896" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E896" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357395</v>
       </c>
-      <c r="F471" t="str">
+      <c r="F896" t="str">
         <v>Oh, hey, classic game fans! If you&amp;#39;ve been looking to create (or recreate) some retro memories, Nintendo Switch Online and Nintendo Switch Online + Expansion Pack members* can get access to a wide variety of classic goodies! It&amp;#39;s an easy way to play beloved games from yesteryear on your Nintendo Switch&amp;#8482; 2 or Nintendo Switch system. - - So, let&amp;#39;s see what members will be able to play next! - - Nintendo Classics &amp;#8211; July 2026 Game Updates - - Game Boy&amp;#8482; &amp;#8211; Nintendo Classics - - Requi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357395</v>
       </c>
     </row>
-    <row r="472">
-      <c r="A472" t="str">
+    <row r="897">
+      <c r="A897" t="str">
         <v>GameSquare Signs Dairy MAX as Brand Partner for the World of Dance</v>
       </c>
-      <c r="B472" t="str">
+      <c r="B897" t="str">
         <v>2026-07-09</v>
       </c>
-      <c r="C472" t="str">
+      <c r="C897" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D472" t="str">
+      <c r="D897" t="str">
         <v>Finance, SaaS, Gaming, Media, Education</v>
       </c>
-      <c r="E472" t="str">
+      <c r="E897" t="str">
         <v>https://pr-inside.com/gamesquare-signs-dairy-max-as-brand-partner-for-the-world-of-dance-r5199381.htm</v>
       </c>
-      <c r="F472" t="str">
+      <c r="F897" t="str">
         <v>(PR-inside.com) Partnership highlights the expansion of "Level Unlocked" brand bringing nutrition education, elite training and mentorship to a global community of young performers Dairy MAX named Official Performance Partner of the 2026 World of Dance Summit and the Naming Rights Partner of the World of Dance Master Class Initiative taking place from July 7 to 10, 2026 FRISCO, TX / ACCESS Newswire / July 9, 2026 / GameSquare Holdings, Inc. (NASDAQ:GAME) ("GameSquare" or the "Company") today announced a new brand activation with Dairy MAX in connection with World of Dance, the global dance platform for live events, digital content, creators and youth culture. ..</v>
       </c>
     </row>
-    <row r="473">
-      <c r="A473" t="str">
+    <row r="898">
+      <c r="A898" t="str">
         <v>Factions Clash in Dawn of War IV's Multiplayer Mode</v>
       </c>
-      <c r="B473" t="str">
+      <c r="B898" t="str">
         <v>2026-07-09</v>
       </c>
-      <c r="C473" t="str">
+      <c r="C898" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D473" t="str">
-[...2 lines deleted...]
-      <c r="E473" t="str">
+      <c r="D898" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E898" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357387</v>
       </c>
-      <c r="F473" t="str">
+      <c r="F898" t="str">
         <v>Warhammer 40,000: Dawn of War IV developer KING Art Games has provided a fresh look at the strategy game&amp;#39;s multiplayer mode with two Battlefield Report videos featuring the game&amp;#39;s four distinct factions. Across both matches, players can see how each faction offers a fundamentally different strategic approach, changing not just which units you command, but how you approach every battle. - - Creative Director Jan Theysen and Senior Game Designer Elliott Verbiest face off in two 1v1 multi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357387</v>
       </c>
     </row>
-    <row r="474">
-      <c r="A474" t="str">
+    <row r="899">
+      <c r="A899" t="str">
         <v>The Crew Motorfest Comes to Nintendo Switch 2 on October 8</v>
       </c>
-      <c r="B474" t="str">
+      <c r="B899" t="str">
         <v>2026-07-09</v>
       </c>
-      <c r="C474" t="str">
+      <c r="C899" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D474" t="str">
+      <c r="D899" t="str">
         <v>Retail, Gaming</v>
       </c>
-      <c r="E474" t="str">
+      <c r="E899" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357385</v>
       </c>
-      <c r="F474" t="str">
+      <c r="F899" t="str">
         <v>The Crew Motorfest &amp;amp;#8239;will be available on Nintendo Switch 2 starting on October&amp;amp;#8239;8&amp;amp;#8239;in both a physical retail edition and digitally via the Nintendo eShop.&amp;amp;#8239;&amp;amp;#8239; - - The Crew Motorfest is a celebration of driving, set in the stunning landscapes of the Hawaiian archipelago. It&amp;#39;s all about the freedom to drive your way&amp;amp;#8239;in this&amp;amp;#8239;massive playground&amp;amp;#8239;- discovering new roads, jumping into thematic campaigns that bring to life different eras and styles of ca... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357385</v>
       </c>
     </row>
-    <row r="475">
-      <c r="A475" t="str">
+    <row r="900">
+      <c r="A900" t="str">
         <v>Bringing Fans Closer to the Game: Hisense Enhances FIFA World Cup 2026™ Viewing Through Display Innovation</v>
       </c>
-      <c r="B475" t="str">
+      <c r="B900" t="str">
         <v>2026-07-09</v>
       </c>
-      <c r="C475" t="str">
-[...2 lines deleted...]
-      <c r="D475" t="str">
+      <c r="C900" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D900" t="str">
         <v>Retail, Gaming</v>
       </c>
-      <c r="E475" t="str">
+      <c r="E900" t="str">
         <v>https://www.prnewswire.com/news-releases/bringing-fans-closer-to-the-game-hisense-enhances-fifa-world-cup-2026-viewing-through-display-innovation-302821566.html</v>
       </c>
-      <c r="F475" t="str">
+      <c r="F900" t="str">
         <v>QINGDAO, China, July 9, 2026 /PRNewswire/ -- Hisense, a leading brand in global consumer electronics and home appliances, and an official sponsor of the FIFA World Cup 2026TM, is helping football fans experience every match with greater realism, immersion, and excitement through its...</v>
       </c>
     </row>
-    <row r="476">
-      <c r="A476" t="str">
+    <row r="901">
+      <c r="A901" t="str">
         <v>nubia Neo 5 GT Special Edition Debuts with the First and Only Liquid and Air Dual Active Cooling System in Its Class</v>
       </c>
-      <c r="B476" t="str">
+      <c r="B901" t="str">
         <v>2026-07-09</v>
       </c>
-      <c r="C476" t="str">
-[...5 lines deleted...]
-      <c r="E476" t="str">
+      <c r="C901" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D901" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E901" t="str">
         <v>https://www.prnewswire.com/news-releases/nubia-neo-5-gt-special-edition-debuts-with-the-first-and-only-liquid-and-air-dual-active-cooling-system-in-its-class-302821740.html</v>
       </c>
-      <c r="F476" t="str">
+      <c r="F901" t="str">
         <v>SHENZHEN, China, July 9, 2026 /PRNewswire/ -- nubia, a highly personalized and lifestyle smartphone brand, announced the launch of nubia Neo 5 GT Special Edition, the latest addition to its Neo lineup built on the belief to bring pro-level gaming to everyone. Designed for young gamers and...</v>
       </c>
     </row>
-    <row r="477">
-      <c r="A477" t="str">
+    <row r="902">
+      <c r="A902" t="str">
         <v>Wimbledon Champion Pat Cash Partners with Urban Turf Solutions to Launch New Signature Tennis Surface</v>
       </c>
-      <c r="B477" t="str">
+      <c r="B902" t="str">
         <v>2026-07-09</v>
       </c>
-      <c r="C477" t="str">
+      <c r="C902" t="str">
         <v>Pressat</v>
       </c>
-      <c r="D477" t="str">
+      <c r="D902" t="str">
         <v>Real Estate, Gaming</v>
       </c>
-      <c r="E477" t="str">
+      <c r="E902" t="str">
         <v>https://pressat.co.uk/releases/wimbledon-champion-pat-cash-partners-with-urban-turf-solutions-to-launch-new-signature-tennis-surface-b2e3afcbc93084f6aec55d9a7931af5d/</v>
       </c>
-      <c r="F477" t="str">
+      <c r="F902" t="str">
         <v xml:space="preserve">Thursday 9 July, 2026 GOLD COAST, Australia | 9 July 2026 – Former Wimbledon champion, and Aussie Icon, Pat Cash has entered into a strategic partnership with Australian sports surface manufacturer Urban Turf Solutions (UTS) to launch the Pat Cash Signature Surface, a new range of premium artificial turf tennis courts developed through direct collaboration between Cash and the UTS team. More than a traditional endorsement, the partnership has seen Cash actively involved in the product's development, testing and refinement. Drawing on decades of experience at the highest level of the game, Cash has worked alongside UTS to help shape a surface designed to deliver tournament-grade performance while meeting the practical demands of modern facilities. The Pat Cash Signature Surface will launch </v>
       </c>
     </row>
-    <row r="478">
-      <c r="A478" t="str">
+    <row r="903">
+      <c r="A903" t="str">
         <v>PhilWeb secures exclusive partnership with Pragmatic Play, expanding tech-enabled gaming services in the PH</v>
       </c>
-      <c r="B478" t="str">
+      <c r="B903" t="str">
         <v>2026-07-09</v>
       </c>
-      <c r="C478" t="str">
-[...5 lines deleted...]
-      <c r="E478" t="str">
+      <c r="C903" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D903" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E903" t="str">
         <v>https://www.prnewswire.com/news-releases/philweb-secures-exclusive-partnership-with-pragmatic-play-expanding-tech-enabled-gaming-services-in-the-ph-302821625.html</v>
       </c>
-      <c r="F478" t="str">
+      <c r="F903" t="str">
         <v>MANILA, Philippines, July 9, 2026 /PRNewswire/ -- Listed PhilWeb Corporation ("PhilWeb" or the "Company", PSE: WEB) today announced an exclusive partnership with Pragmatic Play that will enable licensed gaming operators in the Philippines to utilize international ecosystem partner...</v>
       </c>
     </row>
-    <row r="479">
-      <c r="A479" t="str">
+    <row r="904">
+      <c r="A904" t="str">
         <v>LG Display reveals experimental study results on Gaming OLED performance</v>
       </c>
-      <c r="B479" t="str">
+      <c r="B904" t="str">
         <v>2026-07-09</v>
       </c>
-      <c r="C479" t="str">
-[...5 lines deleted...]
-      <c r="E479" t="str">
+      <c r="C904" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D904" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E904" t="str">
         <v>https://www.prnewswire.com/news-releases/lg-display-reveals-experimental-study-results-on-gaming-oled-performance-302820661.html</v>
       </c>
-      <c r="F479" t="str">
+      <c r="F904" t="str">
         <v>SEOUL, South Korea, July 8, 2026 /PRNewswire/ -- LG Display, the world's leading innovator of display technologies, announced today the outcomes of its experimental study on how the refresh rate of gaming monitors affects actual real-world gaming performance, with its related research...</v>
       </c>
     </row>
-    <row r="480">
-      <c r="A480" t="str">
+    <row r="905">
+      <c r="A905" t="str">
         <v>Esports World Cup 2026 Opens in Paris, Marking a New Global Chapter for Competitive Gaming</v>
       </c>
-      <c r="B480" t="str">
+      <c r="B905" t="str">
         <v>2026-07-08</v>
       </c>
-      <c r="C480" t="str">
-[...5 lines deleted...]
-      <c r="E480" t="str">
+      <c r="C905" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D905" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E905" t="str">
         <v>https://www.prnewswire.com/news-releases/esports-world-cup-2026-opens-in-paris-marking-a-new-global-chapter-for-competitive-gaming-302821128.html</v>
       </c>
-      <c r="F480" t="str">
+      <c r="F905" t="str">
         <v>The world's best esports players arrive in Paris today for the opening of the first international edition of the Esports World Cup, set to bring together more than 2,000 players and 200 Clubs from over 100 countries. More than 1.5 million players competed through 330 globally-hosted Road...</v>
       </c>
     </row>
-    <row r="481">
-      <c r="A481" t="str">
+    <row r="906">
+      <c r="A906" t="str">
         <v>In HelloNation, Twin Peaks Marketing Director Stephanie Gray Explores What Creates a True Game-Day Atmosphere</v>
       </c>
-      <c r="B481" t="str">
+      <c r="B906" t="str">
         <v>2026-07-08</v>
       </c>
-      <c r="C481" t="str">
-[...5 lines deleted...]
-      <c r="E481" t="str">
+      <c r="C906" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D906" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E906" t="str">
         <v>https://www.prnewswire.com/news-releases/in-hellonation-twin-peaks-marketing-director-stephanie-gray-explores-what-creates-a-true-game-day-atmosphere-302820954.html</v>
       </c>
-      <c r="F481" t="str">
+      <c r="F906" t="str">
         <v>The article highlights how sports bars combine viewing, food, and hospitality to elevate the fan experience. CHATTANOOGA, Tenn., July 8, 2026 /PRNewswire/ -- What transforms a typical Sunday into a true game-day experience? A recent HelloNation article explores that question with...</v>
       </c>
     </row>
-    <row r="482">
-      <c r="A482" t="str">
+    <row r="907">
+      <c r="A907" t="str">
         <v>A Compact Layout with Full TMR Precision: Epomaker HE65 V2 TMR</v>
       </c>
-      <c r="B482" t="str">
+      <c r="B907" t="str">
         <v>2026-07-08</v>
       </c>
-      <c r="C482" t="str">
+      <c r="C907" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D482" t="str">
-[...2 lines deleted...]
-      <c r="E482" t="str">
+      <c r="D907" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E907" t="str">
         <v>https://pr-inside.com/a-compact-layout-with-full-tmr-precision-epomaker-he65-v2-tmr-r5199050.htm</v>
       </c>
-      <c r="F482" t="str">
+      <c r="F907" t="str">
         <v>(PR-inside.com) The Epomaker HE65 V2 TMR packages advanced TMR technology, support for both mechanical and magnetic switches, and high-performance responsiveness into a space-efficient 65% layout. NEW YORK CITY, NY / ACCESS Newswire / July 8, 2026 / Following the successful launch of the HE75 V2 TMR, Epomaker received strong interest from enthusiasts seeking the same TMR-powered experience in additional layouts. In response, Epomaker introduced the HE65 V2 TMR, bringing the same advanced TMR technology and responsive performance to a compact layout designed for both competitive gaming and streamlined desktop setups. Compact Precision for Competitive Play Hall Effect keyboards have already met the needs ..</v>
       </c>
     </row>
-    <row r="483">
-      <c r="A483" t="str">
+    <row r="908">
+      <c r="A908" t="str">
         <v>Pawn Shop Debuts in Los Angeles With a New Vision for Sports Hospitality</v>
       </c>
-      <c r="B483" t="str">
+      <c r="B908" t="str">
         <v>2026-07-08</v>
       </c>
-      <c r="C483" t="str">
+      <c r="C908" t="str">
         <v>PRWeb</v>
       </c>
-      <c r="D483" t="str">
-[...2 lines deleted...]
-      <c r="E483" t="str">
+      <c r="D908" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E908" t="str">
         <v>https://www.prweb.com/releases/pawn-shop-debuts-in-los-angeles-with-a-new-vision-for-sports-hospitality-302820179.html</v>
       </c>
-      <c r="F483" t="str">
+      <c r="F908" t="str">
         <v>A First-of-Its-Kind Hospitality Destination Redefining How Fans Experience the Game Opens LOS ANGELES, July 8, 2026 /PRNewswire-PRWeb/ -- Pawn Shop, a new culture-forward hospitality concept rooted in sports, is now open at 5901 Melrose Avenue, the longtime home of the iconic Brothers...</v>
       </c>
     </row>
-    <row r="484">
-      <c r="A484" t="str">
+    <row r="909">
+      <c r="A909" t="str">
         <v>Medical Care Technologies Subsidiary Infinite Auctions Surges Past ...</v>
       </c>
-      <c r="B484" t="str">
+      <c r="B909" t="str">
         <v>2026-07-08</v>
       </c>
-      <c r="C484" t="str">
+      <c r="C909" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D484" t="str">
+      <c r="D909" t="str">
         <v>Healthcare, Gaming</v>
       </c>
-      <c r="E484" t="str">
+      <c r="E909" t="str">
         <v>https://pr-inside.com/medical-care-technologies-subsidiary-infinite-auctions-surges-past-r5199016.htm</v>
       </c>
-      <c r="F484" t="str">
+      <c r="F909" t="str">
         <v>(PR-inside.com) Iconic LeBron, Kobe, and Iverson Game Worn Items Headline Event Generating Non-Dilutive Capital for Operations and Technology Development MESA, AZ / ACCESS Newswire / July 8, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today highlighted powerful momentum at its wholly-owned subsidiary Infinite Auctions, where the ongoing summer memorabilia auction has already reached $158,478.02 in total value with over 82,500 views and more than two weeks remaining until the July 25 close. The auction features standout iconic items, including a LeBron James record milestone jersey with a current bid of $42,500, a pair of Kobe Bryant 2001 NBA Finals game-worn sneakers at ..</v>
       </c>
     </row>
-    <row r="485">
-      <c r="A485" t="str">
+    <row r="910">
+      <c r="A910" t="str">
         <v>Medical Care Technologies Subsidiary Infinite Auctions Surges Past $158,000 in High-Profile Memorabilia Auction with Explosive Viewer Engagement</v>
       </c>
-      <c r="B485" t="str">
+      <c r="B910" t="str">
         <v>2026-07-08</v>
       </c>
-      <c r="C485" t="str">
+      <c r="C910" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D485" t="str">
+      <c r="D910" t="str">
         <v>Healthcare, Gaming</v>
       </c>
-      <c r="E485" t="str">
+      <c r="E910" t="str">
         <v>https://www.newswire.com/news/medical-care-technologies-subsidiary-infinite-auctions-surges-past-158-000-in</v>
       </c>
-      <c r="F485" t="str">
+      <c r="F910" t="str">
         <v>Iconic LeBron, Kobe, and Iverson Game Worn Items Headline Event Generating Non-Dilutive Capital for Operations and Technology Development</v>
       </c>
     </row>
-    <row r="486">
-      <c r="A486" t="str">
+    <row r="911">
+      <c r="A911" t="str">
         <v>GameSquare's Stream Hatchet Publishes Esports Live Streaming Trends ...</v>
       </c>
-      <c r="B486" t="str">
+      <c r="B911" t="str">
         <v>2026-07-08</v>
       </c>
-      <c r="C486" t="str">
+      <c r="C911" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D486" t="str">
+      <c r="D911" t="str">
         <v>Finance, Gaming, Media</v>
       </c>
-      <c r="E486" t="str">
+      <c r="E911" t="str">
         <v>https://pr-inside.com/gamesquare-s-stream-hatchet-publishes-esports-live-streaming-trends-r5199004.htm</v>
       </c>
-      <c r="F486" t="str">
+      <c r="F911" t="str">
         <v>(PR-inside.com) 2.7B hours of esports tournaments were watched in 2025 thanks to the rise of co-streaming FRISCO, TX / ACCESS Newswire / July 8, 2026 / Stream Hatchet, the leading provider of data analytics for the live streaming and gaming ecosystem and wholly-owned subsidiary of GameSquare Holdings (NASDAQ:GAME) ("GameSquare", or the "Company"), has released its Esports Live Streaming Trends Report. The report reveals key insights into the evolution of the global esports market relevant to game publishers, esports organizers, and brands. Access to the report is available at: https://streamhatchet.com/reports/esports-live-streaming-trends/ "According to Stream Hatchet's proprietary data, esports continues to prove that it is one of ..</v>
       </c>
     </row>
-    <row r="487">
-      <c r="A487" t="str">
+    <row r="912">
+      <c r="A912" t="str">
         <v>GameSquare's Stream Hatchet Publishes Esports Live Streaming Trends Report</v>
       </c>
-      <c r="B487" t="str">
+      <c r="B912" t="str">
         <v>2026-07-08</v>
       </c>
-      <c r="C487" t="str">
+      <c r="C912" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D487" t="str">
+      <c r="D912" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E487" t="str">
+      <c r="E912" t="str">
         <v>https://www.newswire.com/news/gamesquares-stream-hatchet-publishes-esports-live-streaming-trends-report</v>
       </c>
-      <c r="F487" t="str">
+      <c r="F912" t="str">
         <v>2.7B hours of esports tournaments were watched in 2025 thanks to the rise of co-streaming</v>
       </c>
     </row>
-    <row r="488">
-      <c r="A488" t="str">
+    <row r="913">
+      <c r="A913" t="str">
         <v>Stuck on the Sidelines: Three-Quarters of Adults Will Watch Football This Summer, but a Third Haven't Played a Game in Six Months or More</v>
       </c>
-      <c r="B488" t="str">
+      <c r="B913" t="str">
         <v>2026-07-08</v>
       </c>
-      <c r="C488" t="str">
+      <c r="C913" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D488" t="str">
-[...2 lines deleted...]
-      <c r="E488" t="str">
+      <c r="D913" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E913" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357322</v>
       </c>
-      <c r="F488" t="str">
+      <c r="F913" t="str">
         <v>With the summer of football now in full swing, Carlsberg has sought to change this and get people back out and experiencing the joy of playing football. &amp;amp;#8203; - - According to the research conducted by Carlsberg, most (44%) feel they don&amp;#39;t have enough time, the team to play with (39%) or the space (16%) to play. And, so, the role for Carlsberg is simple: bring the joy of playing the game back to people, by making it easy to play again. - - As a result, &amp;#8220;Goal Posters&amp;#8221; have popped up on wall... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357322</v>
       </c>
     </row>
-    <row r="489">
-      <c r="A489" t="str">
+    <row r="914">
+      <c r="A914" t="str">
         <v>Stuck on the Sidelines: Carlsberg reveals Three-Quarters of Adults Will Watch Football This Summer, but a Third Haven't Played a Game in Six Months or More</v>
       </c>
-      <c r="B489" t="str">
+      <c r="B914" t="str">
         <v>2026-07-07</v>
       </c>
-      <c r="C489" t="str">
-[...5 lines deleted...]
-      <c r="E489" t="str">
+      <c r="C914" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D914" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E914" t="str">
         <v>https://www.prnewswire.com/news-releases/stuck-on-the-sidelines-carlsberg-reveals-three-quarters-of-adults-will-watch-football-this-summer-but-a-third-havent-played-a-game-in-six-months-or-more-302819967.html</v>
       </c>
-      <c r="F489" t="str">
+      <c r="F914" t="str">
         <v>COPENHAGEN, Denmark, July 7, 2026 /PRNewswire/ -- A third of adults (31%) admit that they've not had a kickabout in six months or more*, compared to the whopping 73% who will watch a game this summer. With the summer of football now in full swing, Carlsberg has sought to change this and...</v>
       </c>
     </row>
-    <row r="490">
-      <c r="A490" t="str">
+    <row r="915">
+      <c r="A915" t="str">
         <v>Federal Agencies and State Gaming Regulators to Participate in the 2026 Annual BSA/AML Gaming Conference</v>
       </c>
-      <c r="B490" t="str">
+      <c r="B915" t="str">
         <v>2026-07-07</v>
       </c>
-      <c r="C490" t="str">
-[...5 lines deleted...]
-      <c r="E490" t="str">
+      <c r="C915" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D915" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E915" t="str">
         <v>https://www.prnewswire.com/news-releases/federal-agencies-and-state-gaming-regulators-to-participate-in-the-2026-annual-bsaaml-gaming-conference-302820064.html</v>
       </c>
-      <c r="F490" t="str">
+      <c r="F915" t="str">
         <v>LAS VEGAS, July 7, 2026 /PRNewswire/ -- The BSA-AML Compliance Group is excited to share an early preview of the agenda for the Annual BSA/AML Gaming Conference, the most respected and comprehensive anti-money laundering compliance event for the gaming sector. The 2026 conference will be...</v>
       </c>
     </row>
-    <row r="491">
-      <c r="A491" t="str">
+    <row r="916">
+      <c r="A916" t="str">
         <v>Artist Werner Bronkhorst celebrates World Cup with Big Balls exhibition</v>
       </c>
-      <c r="B491" t="str">
+      <c r="B916" t="str">
         <v>2026-07-07</v>
       </c>
-      <c r="C491" t="str">
-[...5 lines deleted...]
-      <c r="E491" t="str">
+      <c r="C916" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D916" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E916" t="str">
         <v>https://www.prnewswire.com/news-releases/artist-werner-bronkhorst-celebrates-world-cup-with-big-balls-exhibition-302819957.html</v>
       </c>
-      <c r="F491" t="str">
+      <c r="F916" t="str">
         <v>LOS ANGELES, July 7, 2026 /PRNewswire/ -- The globally recognised contemporary artist Werner Bronkhorst marks the Football World Cup with Big Balls: an all-new collection of football-inspired paintings to celebrate the world's most loved ball game. The works will debut in LA from July 9 -...</v>
       </c>
     </row>
-    <row r="492">
-      <c r="A492" t="str">
+    <row r="917">
+      <c r="A917" t="str">
         <v>Play the 55th MAXIMUS CUP online event and you could earn an in-game collaborative theme!</v>
       </c>
-      <c r="B492" t="str">
+      <c r="B917" t="str">
         <v>2026-07-07</v>
       </c>
-      <c r="C492" t="str">
+      <c r="C917" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D492" t="str">
-[...2 lines deleted...]
-      <c r="E492" t="str">
+      <c r="D917" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E917" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357288</v>
       </c>
-      <c r="F492" t="str">
+      <c r="F917" t="str">
         <v>[Mission loading&amp;#8230;] - - Lock in for the Tetris&amp;#174; 99 55th MAXIMUS CUP online event! This time, you&amp;#39;ll have the opportunity to earn an in-game theme inspired by the Star Fox&amp;#8482; game for the Nintendo Switch&amp;#8482; 2 system. During the event, collect 100 event points by playing matches in Tetris 99 mode to unlock the in-game theme. - - The event will be: - - July 10 (Fri.) at 12:00 a.m. PT to July 13 (Mon.) at 11:59 p.m. PT - - You can learn more details at: tetris99.nintendo.com - - Good l... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357288</v>
       </c>
     </row>
-    <row r="493">
-      <c r="A493" t="str">
+    <row r="918">
+      <c r="A918" t="str">
         <v>JW Marriott Unveils a Mindful Sanctuary in Kenya's Solio Game Reserve</v>
       </c>
-      <c r="B493" t="str">
+      <c r="B918" t="str">
         <v>2026-07-07</v>
       </c>
-      <c r="C493" t="str">
+      <c r="C918" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D493" t="str">
-[...2 lines deleted...]
-      <c r="E493" t="str">
+      <c r="D918" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E918" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357279</v>
       </c>
-      <c r="F493" t="str">
+      <c r="F918" t="str">
         <v>Download high-resolution images here - - Key Facts - - - &amp;#8226; JW Marriott Mount Kenya Rhino Reserve Safari Camp opens in Solio Game Reserve, Laikipia, Kenya, a 45,000-acre private conservancy known for its role in rhino conservation. - - - - - - &amp;#8226; The camp features 19 tented suites, complemented by spaces designed to support holistic well-being, including garden-led dining and the brand&amp;#39;s signature Spa by JW offering restorative treatments. - - - - - - &amp;#8226; Guests can participate in gu... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357279</v>
       </c>
     </row>
-    <row r="494">
-      <c r="A494" t="str">
+    <row r="919">
+      <c r="A919" t="str">
         <v>Code Ninjas Appoints Brand Partnerships Veteran Paul Eulette as Vice President of Partnerships</v>
       </c>
-      <c r="B494" t="str">
+      <c r="B919" t="str">
         <v>2026-07-07</v>
       </c>
-      <c r="C494" t="str">
-[...2 lines deleted...]
-      <c r="D494" t="str">
+      <c r="C919" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D919" t="str">
         <v>Retail, Gaming, Education</v>
       </c>
-      <c r="E494" t="str">
+      <c r="E919" t="str">
         <v>https://www.prnewswire.com/news-releases/code-ninjas-appoints-brand-partnerships-veteran-paul-eulette-as-vice-president-of-partnerships-302818891.html</v>
       </c>
-      <c r="F494" t="str">
+      <c r="F919" t="str">
         <v>Industry Veteran to Lead Strategic Partnership Development Across the World's Largest Kids Coding Franchise Focus Areas Include Technology, Gaming, Entertainment, Sports and Consumer Brand Collaboration New Initiatives Designed to Enhance Student Experiences While Driving Enrollment and...</v>
       </c>
     </row>
-    <row r="495">
-      <c r="A495" t="str">
+    <row r="920">
+      <c r="A920" t="str">
         <v>HEY SEVEN OFFICIALLY LAUNCHES THE GAMING INDUSTRY'S FIRST AI-NATIVE PREMIUM PLAYER DEVELOPMENT PLATFORM</v>
       </c>
-      <c r="B495" t="str">
+      <c r="B920" t="str">
         <v>2026-07-07</v>
       </c>
-      <c r="C495" t="str">
-[...2 lines deleted...]
-      <c r="D495" t="str">
+      <c r="C920" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D920" t="str">
         <v>AI, SaaS, Gaming</v>
       </c>
-      <c r="E495" t="str">
+      <c r="E920" t="str">
         <v>https://www.prnewswire.com/news-releases/hey-seven-officially-launches-the-gaming-industrys-first-ai-native-premium-player-development-platform-302818804.html</v>
       </c>
-      <c r="F495" t="str">
+      <c r="F920" t="str">
         <v>Unifying three signals- gaming, behavioral, and conversational- into a single holistic player profile, driving incremental player monetization at scale. LAS VEGAS, July 7, 2026 /PRNewswire/ -- Hey Seven officially launched an AI-native premium player development platform, purpose-built to...</v>
       </c>
     </row>
-    <row r="496">
-      <c r="A496" t="str">
+    <row r="921">
+      <c r="A921" t="str">
         <v>Reserve Replacement Returns to the Top of the Upstream Agenda to Support an Orderly Energy Transition</v>
       </c>
-      <c r="B496" t="str">
+      <c r="B921" t="str">
         <v>2026-07-07</v>
       </c>
-      <c r="C496" t="str">
-[...2 lines deleted...]
-      <c r="D496" t="str">
+      <c r="C921" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D921" t="str">
         <v>Energy, Gaming</v>
       </c>
-      <c r="E496" t="str">
+      <c r="E921" t="str">
         <v>https://www.prnewswire.com/news-releases/reserve-replacement-returns-to-the-top-of-the-upstream-agenda-to-support-an-orderly-energy-transition-302818818.html</v>
       </c>
-      <c r="F496" t="str">
+      <c r="F921" t="str">
         <v>As Many as 80% of the Largest National and International Oil Companies Face Significant Production Decline by 2040 Existing Output Must Be Replaced to Maintain Energy Affordability and Security and Support an Orderly Energy Transition Technology Could Be One of the Game Changers for...</v>
       </c>
     </row>
-    <row r="497">
-      <c r="A497" t="str">
+    <row r="922">
+      <c r="A922" t="str">
         <v>Gravity Game Unite Launches 2nd Open Beta Test for PC MMORPG Ragnarok Zero: Global</v>
       </c>
-      <c r="B497" t="str">
+      <c r="B922" t="str">
         <v>2026-07-07</v>
       </c>
-      <c r="C497" t="str">
-[...5 lines deleted...]
-      <c r="E497" t="str">
+      <c r="C922" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D922" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E922" t="str">
         <v>https://www.prnewswire.com/news-releases/gravity-game-unite-launches-2nd-open-beta-test-for-pc-mmorpg-ragnarok-zero-global-302818405.html</v>
       </c>
-      <c r="F497" t="str">
+      <c r="F922" t="str">
         <v>KUALA LUMPUR, Malaysia, July 7, 2026 /PRNewswire/ -- Gravity Game Unite (GGU), the Malaysian subsidiary of global game company Gravity, has officially launched the 2nd Open Beta Test (OBT2) for the PC MMORPG Ragnarok Zero: Global. The 2nd OBT runs from July 7, 2026 at 9:00 AM to July 15,...</v>
       </c>
     </row>
-    <row r="498">
-      <c r="A498" t="str">
+    <row r="923">
+      <c r="A923" t="str">
         <v>BC.GAME Wraps Participation at iGB Live London 2026</v>
       </c>
-      <c r="B498" t="str">
+      <c r="B923" t="str">
         <v>2026-07-06</v>
       </c>
-      <c r="C498" t="str">
-[...5 lines deleted...]
-      <c r="E498" t="str">
+      <c r="C923" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D923" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E923" t="str">
         <v>https://www.prnewswire.com/news-releases/bcgame-wraps-participation-at-igb-live-london-2026-302818277.html</v>
       </c>
-      <c r="F498" t="str">
+      <c r="F923" t="str">
         <v>BELIZE CITY, Belize, July 6, 2026 /PRNewswire/ -- BC.GAME participated in iGB Live London 2026 at ExCeL London, with the team present at stand L60 across the two-day exhibition. The booth featured a football-inspired design aligned with the ongoing global football season, attracting...</v>
       </c>
     </row>
-    <row r="499">
-      <c r="A499" t="str">
+    <row r="924">
+      <c r="A924" t="str">
         <v>New Beko research reveals eight in ten fans miss key sporting moments as matchday</v>
       </c>
-      <c r="B499" t="str">
+      <c r="B924" t="str">
         <v>2026-07-06</v>
       </c>
-      <c r="C499" t="str">
-[...5 lines deleted...]
-      <c r="E499" t="str">
+      <c r="C924" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D924" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E924" t="str">
         <v>https://www.prnewswire.com/news-releases/new-beko-research-reveals-eight-in-ten-fans-miss-key-sporting-moments-as-matchday-302817732.html</v>
       </c>
-      <c r="F499" t="str">
+      <c r="F924" t="str">
         <v>Summer sport is turning the kitchen into the heart of home hosting, with fridges, ovens and freezers helping to prep food and drinks while guests stay focused on the game. ISTANBUL, July 6, 2026 /PRNewswire/ -- Beko, Europe's leading home appliances company, has announced a new study...</v>
       </c>
     </row>
-    <row r="500">
-      <c r="A500" t="str">
+    <row r="925">
+      <c r="A925" t="str">
         <v>"BLEACH Mirrors High" Begins Closed Beta Test Applications, Unveils New Trailer and New Soul Reapers at Anime Expo 2026</v>
       </c>
-      <c r="B500" t="str">
+      <c r="B925" t="str">
         <v>2026-07-04</v>
       </c>
-      <c r="C500" t="str">
-[...5 lines deleted...]
-      <c r="E500" t="str">
+      <c r="C925" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D925" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E925" t="str">
         <v>https://www.prnewswire.com/news-releases/bleach-mirrors-high-begins-closed-beta-test-applications-unveils-new-trailer-and-new-soul-reapers-at-anime-expo-2026-302817809.html</v>
       </c>
-      <c r="F500" t="str">
+      <c r="F925" t="str">
         <v>LOS ANGELES, July 4, 2026 /PRNewswire/ -- At Anime Expo 2026, Bandai Namco Entertainment Inc. opened Closed Beta Test applications for BLEACH Mirrors High, the new mobile action game that depicts the story following the Thousand-Year Blood War arc of the animated TV series BLEACH, and...</v>
       </c>
     </row>
-    <row r="501">
-      <c r="A501" t="str">
+    <row r="926">
+      <c r="A926" t="str">
         <v>Lucy Bronze signs new Chelsea contract</v>
       </c>
-      <c r="B501" t="str">
+      <c r="B926" t="str">
         <v>2026-07-03</v>
       </c>
-      <c r="C501" t="str">
+      <c r="C926" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D501" t="str">
-[...2 lines deleted...]
-      <c r="E501" t="str">
+      <c r="D926" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E926" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357154</v>
       </c>
-      <c r="F501" t="str">
+      <c r="F926" t="str">
         <v>On putting pen to paper, Bronze said: &amp;#39;I feel like this is the right thing for me at this time. I&amp;#39;ve really enjoyed the last two years being at Chelsea and back in England, and I feel like we&amp;#39;re in a place now where we&amp;#39;re moving forward as a club. Added to the move to Stamford Bridge, it&amp;#39;s a really exciting time to be part of the team.&amp;#39; - - One of the most experienced and highly decorated players in the women&amp;#39;s game, the defender first signed for the Blues from Barcelona ahead of the 2024/2... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357154</v>
       </c>
     </row>
-    <row r="502">
-      <c r="A502" t="str">
+    <row r="927">
+      <c r="A927" t="str">
         <v>Medical Care Technologies Inc. (OTC Pink:MDCE) Subsidiary Infinite ...</v>
       </c>
-      <c r="B502" t="str">
+      <c r="B927" t="str">
         <v>2026-07-03</v>
       </c>
-      <c r="C502" t="str">
+      <c r="C927" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D502" t="str">
+      <c r="D927" t="str">
         <v>Healthcare, Gaming</v>
       </c>
-      <c r="E502" t="str">
+      <c r="E927" t="str">
         <v>https://pr-inside.com/medical-care-technologies-inc-otc-pink-mdce-subsidiary-infinite-r5197402.htm</v>
       </c>
-      <c r="F502" t="str">
+      <c r="F927" t="str">
         <v>(PR-inside.com) Rare Dual-Signed, Photo-Matched "The Kobe 1" Sneakers from Series-Clinching 01' NBA Finals Game 5 Now Available Alongside 2009 Playoff Sneakers at $40,000 Buy It Now in Live Summer 2026 Flash Auction. MESA, AZ / ACCESS Newswire / July 3, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today announced that two of the most significant Kobe Bryant game-worn sneaker lots in recent years are now available in its Infinite Auctions Summer 2026 Game Used Flash Auction at https://infiniteauctions.com/auctions, currently live and running through Saturday, July 18, 2026 at 9:00 PM EST. Both lots feature exceptional provenance, dual signatures, and ironclad photo-match authentication ..</v>
       </c>
     </row>
-    <row r="503">
-      <c r="A503" t="str">
+    <row r="928">
+      <c r="A928" t="str">
         <v>Medical Care Technologies Inc. (OTC Pink:MDCE) Subsidiary Infinite Auctions Presents Kobe Bryant 2001 NBA Finals Championship Sneakers with $200,000 Buy It Now Option</v>
       </c>
-      <c r="B503" t="str">
+      <c r="B928" t="str">
         <v>2026-07-03</v>
       </c>
-      <c r="C503" t="str">
+      <c r="C928" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D503" t="str">
+      <c r="D928" t="str">
         <v>Healthcare, Gaming</v>
       </c>
-      <c r="E503" t="str">
+      <c r="E928" t="str">
         <v>https://www.newswire.com/news/medical-care-technologies-inc-otc-pink-mdce-subsidiary-infinite-4462392</v>
       </c>
-      <c r="F503" t="str">
+      <c r="F928" t="str">
         <v>Rare Dual-Signed, Photo-Matched "The Kobe 1" Sneakers from Series-Clinching 01' NBA Finals Game 5 Now Available Alongside 2009 Playoff Sneakers at $40,000 Buy It Now in Live Summer 2026 Flash Auction.</v>
       </c>
     </row>
-    <row r="504">
-      <c r="A504" t="str">
+    <row r="929">
+      <c r="A929" t="str">
         <v>Ultra-Portable Large-Screen Companion for Nintendo Switch Gamers -- HAILESI S135 Portable Monitor | 500 Nits Peak Brightness &amp;amp; Crisp 2.2K Resolution, a Top-Tier Pick Worth Considering</v>
       </c>
-      <c r="B504" t="str">
+      <c r="B929" t="str">
         <v>2026-07-03</v>
       </c>
-      <c r="C504" t="str">
-[...5 lines deleted...]
-      <c r="E504" t="str">
+      <c r="C929" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D929" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E929" t="str">
         <v>https://www.prnewswire.com/news-releases/ultra-portable-large-screen-companion-for-nintendo-switch-gamers--hailesi-s135-portable-monitor--500-nits-peak-brightness--crisp-2-2k-resolution-a-top-tier-pick-worth-considering-302816513.html</v>
       </c>
-      <c r="F504" t="str">
+      <c r="F929" t="str">
         <v>SHENZHEN, China, July 3, 2026 /PRNewswire/ -- For gamers who often spend time in cafes, outdoor camps, and high-speed trains, the Nintendo Switch serves as an ideal portable travel companion. However, it comes with a well-known drawback: its compact built-in screen only offers a mediocre...</v>
       </c>
     </row>
-    <row r="505">
-      <c r="A505" t="str">
+    <row r="930">
+      <c r="A930" t="str">
         <v>ATTACK SHARK Launches R98 HE, Redefining Hall-Effect Magnetic Switch Keyboard Experience with Industry-leading Design</v>
       </c>
-      <c r="B505" t="str">
+      <c r="B930" t="str">
         <v>2026-07-03</v>
       </c>
-      <c r="C505" t="str">
-[...2 lines deleted...]
-      <c r="D505" t="str">
+      <c r="C930" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D930" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E505" t="str">
+      <c r="E930" t="str">
         <v>https://www.prnewswire.com/news-releases/attack-shark-launches-r98-he-redefining-hall-effect-magnetic-switch-keyboard-experience-with-industry-leading-design-302817459.html</v>
       </c>
-      <c r="F505" t="str">
+      <c r="F930" t="str">
         <v>NEW YORK, July 2, 2026 /PRNewswire/ -- Gaming peripheral brand ATTACK SHARK has announced the launch of its R98 HE, a new flagship competitive magnetic switch keyboard designed to raise the standard for high-end hall-effect magnetic switch keyboards. Targeting professional gaming, office...</v>
       </c>
     </row>
-    <row r="506">
-      <c r="A506" t="str">
+    <row r="931">
+      <c r="A931" t="str">
         <v>Find your flow in Rhythm Heaven Groove</v>
       </c>
-      <c r="B506" t="str">
+      <c r="B931" t="str">
         <v>2026-07-03</v>
       </c>
-      <c r="C506" t="str">
+      <c r="C931" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D506" t="str">
+      <c r="D931" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E506" t="str">
+      <c r="E931" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357112</v>
       </c>
-      <c r="F506" t="str">
+      <c r="F931" t="str">
         <v>Tap. To. The. Beat! - - Playing the Rhythm Heaven&amp;#8482; Groove game is pretty simple: You listen to the beat, get in the groove, and press the right button at the right time. In other words, it&amp;#39;s all about challenging your sense of rhythm. But it&amp;#39;s a little silly to explain a rhythm game with text, so please take a moment to watch the video above. We&amp;#39;ll wait! - - (Waits.) - - OK, are you back? So, while watching, did you subconsciously move your head or tap your foot? If so, you just experienced... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357112</v>
       </c>
     </row>
-    <row r="507">
-      <c r="A507" t="str">
+    <row r="932">
+      <c r="A932" t="str">
         <v>Nike Becomes the Official Ball Supplier of Germany's Women's Bundesliga and Supercup</v>
       </c>
-      <c r="B507" t="str">
+      <c r="B932" t="str">
         <v>2026-07-03</v>
       </c>
-      <c r="C507" t="str">
+      <c r="C932" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D507" t="str">
-[...2 lines deleted...]
-      <c r="E507" t="str">
+      <c r="D932" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E932" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357107</v>
       </c>
-      <c r="F507" t="str">
+      <c r="F932" t="str">
         <v>What&amp;#39;s happening? - Nike is becoming the official ball supplier of the Women&amp;#39;s Bundesliga, Germany&amp;#39;s top women&amp;#39;s football leagues, and the Supercup. This marks Nike&amp;#39;s first league and cup partnership in Germany and reflects the leading role Nike plays in defining and accelerating the women&amp;#39;s game around the world. - - What Nike football will be used in the Women&amp;#39;s Bundesliga? - Nike&amp;#39;s Control football is the new official match ball for both the first and second divisions of the Women&amp;#39;s Bu... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357107</v>
       </c>
     </row>
-    <row r="508">
-      <c r="A508" t="str">
+    <row r="933">
+      <c r="A933" t="str">
         <v>IHG Hotels &amp; Resorts cements its place as the home of Australian Rugby</v>
       </c>
-      <c r="B508" t="str">
+      <c r="B933" t="str">
         <v>2026-07-03</v>
       </c>
-      <c r="C508" t="str">
+      <c r="C933" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D508" t="str">
-[...2 lines deleted...]
-      <c r="E508" t="str">
+      <c r="D933" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E933" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357104</v>
       </c>
-      <c r="F508" t="str">
+      <c r="F933" t="str">
         <v>IHG Hotels &amp;amp; Resorts, one of the world&amp;#39;s leading hospitality companies, is renewing its partnership with Rugby Australia, extending a 24-year relationship for a further three years through to 2028. The partnership has seen IHG hotels welcome players, team management and Rugby Australia colleagues across the globe while helping fans stay close to the game across Australia and New Zealand. - - The renewal marks the next chapter in IHG&amp;#39;s commitment to Australian Rugby, continuing a partnership... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357104</v>
       </c>
     </row>
-    <row r="509">
-      <c r="A509" t="str">
+    <row r="934">
+      <c r="A934" t="str">
         <v>Facephi Reinforces Its Presence in the Regulated Gaming Industry Following Successful Deployment with The OxiaCore Project</v>
       </c>
-      <c r="B509" t="str">
+      <c r="B934" t="str">
         <v>2026-07-02</v>
       </c>
-      <c r="C509" t="str">
+      <c r="C934" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D509" t="str">
-[...2 lines deleted...]
-      <c r="E509" t="str">
+      <c r="D934" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E934" t="str">
         <v>https://www.globenewswire.com/news-release/2026/07/02/3321442/0/en/Facephi-Reinforces-Its-Presence-in-the-Regulated-Gaming-Industry-Following-Successful-Deployment-with-The-OxiaCore-Project.html</v>
       </c>
-      <c r="F509" t="str">
+      <c r="F934" t="str">
         <v>Facephi Reinforces Its Presence in the Regulated Gaming Industry Following Successful Deployment with The OxiaCore Project</v>
       </c>
     </row>
-    <row r="510">
-      <c r="A510" t="str">
+    <row r="935">
+      <c r="A935" t="str">
         <v>Jupiter Hammerheads to Wear InjuredVeterans.com-Sponsored America 250 ...</v>
       </c>
-      <c r="B510" t="str">
+      <c r="B935" t="str">
         <v>2026-07-02</v>
       </c>
-      <c r="C510" t="str">
+      <c r="C935" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D510" t="str">
-[...2 lines deleted...]
-      <c r="E510" t="str">
+      <c r="D935" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E935" t="str">
         <v>https://pr-inside.com/jupiter-hammerheads-to-wear-injuredveterans-com-sponsored-america-r5197104.htm</v>
       </c>
-      <c r="F510" t="str">
+      <c r="F935" t="str">
         <v>(PR-inside.com) Game-Worn Jerseys Will Be Auctioned Following July 3-4 Games, With All Proceeds Benefiting Friends of Fisher House, West Palm Beach JUPITER, FL / ACCESS Newswire / July 2, 2026 / InjuredVeterans.com , a nationwide legal resource for disabled veterans empowered by Gordon &amp; Partners, P.A., will serve as the jersey sponsor for the Jupiter Hammerheads' specialty America 250 uniforms during the Mega Bash at Roger Dean Chevrolet Stadium on July 3 and 4, 2026. Following the games, game-worn jerseys will be auctioned via MiLB Auctions atmilbauctions.com , with all proceeds benefitingFriends of Fisher House, West Palm Beach . Friends of Fisher House ..</v>
       </c>
     </row>
-    <row r="511">
-      <c r="A511" t="str">
+    <row r="936">
+      <c r="A936" t="str">
         <v>Jupiter Hammerheads to Wear InjuredVeterans.com-Sponsored America 250 Jerseys at Mega Bash in Support of Veterans, Current Military Members and Their Families</v>
       </c>
-      <c r="B511" t="str">
+      <c r="B936" t="str">
         <v>2026-07-02</v>
       </c>
-      <c r="C511" t="str">
+      <c r="C936" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D511" t="str">
-[...2 lines deleted...]
-      <c r="E511" t="str">
+      <c r="D936" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E936" t="str">
         <v>https://www.newswire.com/news/jupiter-hammerheads-to-wear-injuredveterans-com-sponsored-america-250-jerseys</v>
       </c>
-      <c r="F511" t="str">
+      <c r="F936" t="str">
         <v>Game-Worn Jerseys Will Be Auctioned Following July 3-4 Games, With All Proceeds Benefiting Friends of Fisher House, West Palm Beach</v>
       </c>
     </row>
-    <row r="512">
-      <c r="A512" t="str">
+    <row r="937">
+      <c r="A937" t="str">
         <v>We re in the Game: Bear Bryant Award Returns to EA SPORTS College Football 27</v>
       </c>
-      <c r="B512" t="str">
+      <c r="B937" t="str">
         <v>2026-07-02</v>
       </c>
-      <c r="C512" t="str">
+      <c r="C937" t="str">
         <v>NewMediaWire</v>
       </c>
-      <c r="D512" t="str">
+      <c r="D937" t="str">
         <v>Healthcare, Retail, Gaming, Media</v>
       </c>
-      <c r="E512" t="str">
+      <c r="E937" t="str">
         <v>https://www.newmediawire.com/news/we-re-in-the-game-bear-bryant-award-returns-to-ea-sports-college-football-27-7087471</v>
       </c>
-      <c r="F512" t="str">
+      <c r="F937" t="str">
         <v>HOUSTON - July 2, 2026 ( NEWMEDIAWIRE ) - The name of the legendary Paul “Bear” Bryant is synonymous with excellence in the game of college football, and once again, fans playing EA SPORTS College Football 27’s Dynasty Mode will have the chance to win the American Heart Association’s Paul “Bear” Bryant Award as the game’s National Coach of the Year. Last year’s video game release saw the Bryant Award join the Heisman Trophy, Lou Groza Award, Lombardi Award, Unitas Golden Arm Award and Broyles Award as featured awards in the game. The continued inclusion of the Paul “Bear” Bryant Coach of the Year Award in one of the most celebrated video game franchises in history is another step in the efforts by the American Heart Association, a relentless force changing the future of health for everyone</v>
       </c>
     </row>
-    <row r="513">
-      <c r="A513" t="str">
+    <row r="938">
+      <c r="A938" t="str">
         <v>Icon elements inspired by the Rhythm Heaven Groove game are here for a limited time</v>
       </c>
-      <c r="B513" t="str">
+      <c r="B938" t="str">
         <v>2026-07-02</v>
       </c>
-      <c r="C513" t="str">
+      <c r="C938" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D513" t="str">
-[...2 lines deleted...]
-      <c r="E513" t="str">
+      <c r="D938" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E938" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=357074</v>
       </c>
-      <c r="F513" t="str">
+      <c r="F938" t="str">
         <v>Time to refresh your user icon? Redeem your My Nintendo&amp;#8482; Platinum Points* for exclusive rewards, including icon elements you can use to create a new look for your user icon! - - Icon elements featuring the Rhythm Heaven&amp;#8482; Groove game are available at these times: - - - &amp;#8226; Wave 1: 7/1 at 6:00 p.m. PT - 7/8 at 5:59 p.m. PT - &amp;#8226; Wave 2: 7/8 at 6:00 p.m. PT - 7/15 at 5:59 p.m. PT - &amp;#8226; Wave 3: 7/15 at 6:00 p.m. PT - 7/22 at 5:59 p.m. PT - &amp;#8226; Wave 4: 7/22 at 6:00 p.m. PT - 7/29 at 5:59 p.m. P... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357074</v>
       </c>
     </row>
-    <row r="514">
-      <c r="A514" t="str">
+    <row r="939">
+      <c r="A939" t="str">
         <v>Joyride Through July With 12 Games Coming to GeForce NOW</v>
       </c>
-      <c r="B514" t="str">
+      <c r="B939" t="str">
         <v>2026-07-02</v>
       </c>
-      <c r="C514" t="str">
+      <c r="C939" t="str">
         <v>mlpr-nvidia</v>
       </c>
-      <c r="D514" t="str">
+      <c r="D939" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E514" t="str">
+      <c r="E939" t="str">
         <v>https://blogs.nvidia.com/blog/geforce-now-thursday-july-2026-games-list/</v>
       </c>
-      <c r="F514" t="str">
+      <c r="F939" t="str">
         <v>Summer is heating up — and GeForce NOW is taking players along for the ride. Start the month with Monopoly: Star Wars Heroes vs. Villains, bringing a galaxy far, far away to the iconic board-game franchise, alongside 12 new games joining the cloud this month.  Plus, don’t let the sun set on the biggest GeForce […]</v>
       </c>
     </row>
-    <row r="515">
-      <c r="A515" t="str">
+    <row r="940">
+      <c r="A940" t="str">
         <v>KAIJU NO. 8 THE GAME: Summer's Here! ★5 Kikoru Shinomiya in "Swimsuit Suit" debuts with Special Event and 1,500+ Dimensional Crystal Rewards!</v>
       </c>
-      <c r="B515" t="str">
+      <c r="B940" t="str">
         <v>2026-07-01</v>
       </c>
-      <c r="C515" t="str">
-[...5 lines deleted...]
-      <c r="E515" t="str">
+      <c r="C940" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D940" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E940" t="str">
         <v>https://www.prnewswire.com/news-releases/kaiju-no-8-the-game-summers-here-5-kikoru-shinomiya-in-swimsuit-suit-debuts-with-special-event-and-1-500-dimensional-crystal-rewards-302816358.html</v>
       </c>
-      <c r="F515" t="str">
+      <c r="F940" t="str">
         <v>LOS ANGELES, July 1, 2026 /PRNewswire/ -- KAIJU NO. 8 THE GAME, co-produced by Akatsuki Games, TOHO, and Production I.G, today announced the arrival of the summer update featuring ★5 [Waterside Respite] Kikoru Shinomiya, clad in the new "Swimsuit Suit." Her arrival headlines the new...</v>
       </c>
     </row>
-    <row r="516">
-      <c r="A516" t="str">
+    <row r="941">
+      <c r="A941" t="str">
         <v>Phaser Studio Launches Game Agent: Build a Complete Video Game From a Single Sentence</v>
       </c>
-      <c r="B516" t="str">
+      <c r="B941" t="str">
         <v>2026-07-01</v>
       </c>
-      <c r="C516" t="str">
-[...2 lines deleted...]
-      <c r="D516" t="str">
+      <c r="C941" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D941" t="str">
         <v>AI, Gaming, Media</v>
       </c>
-      <c r="E516" t="str">
+      <c r="E941" t="str">
         <v>https://www.prnewswire.com/news-releases/phaser-studio-launches-game-agent-build-a-complete-video-game-from-a-single-sentence-302816338.html</v>
       </c>
-      <c r="F516" t="str">
+      <c r="F941" t="str">
         <v>SAN FRANCISCO, July 1, 2026 /PRNewswire/ -- Phaser Studio Inc., the company behind the open-source Phaser game framework, recently launched the Phaser Game Agent, an AI tool that turns one sentence into a complete, playable video game. Describe the game you want, and the agent handles the...</v>
       </c>
     </row>
-    <row r="517">
-      <c r="A517" t="str">
+    <row r="942">
+      <c r="A942" t="str">
         <v>There Is No Place Like ALYZE: Why Health Experts Say Utah's New Integrated ...</v>
       </c>
-      <c r="B517" t="str">
+      <c r="B942" t="str">
         <v>2026-07-01</v>
       </c>
-      <c r="C517" t="str">
+      <c r="C942" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D517" t="str">
+      <c r="D942" t="str">
         <v>Healthcare, Retail, Gaming</v>
       </c>
-      <c r="E517" t="str">
+      <c r="E942" t="str">
         <v>https://pr-inside.com/there-is-no-place-like-alyze-why-health-experts-say-utah-s-new-integrated-r5196694.htm</v>
       </c>
-      <c r="F517" t="str">
+      <c r="F942" t="str">
         <v>(PR-inside.com) Combining a CLIA-certified on-site laboratory, functional medicine, luxury fitness, precision medicine, full recovery services, and aesthetic wellness under one roof, ALYZE opens in Bountiful as something the consumer health market has not seen before BOUNTIFUL, UT / ACCESS Newswire / July 1, 2026 / The wellness industry is full of excellent individual services. Luxury gyms that deliver serious fitness. Functional medicine clinics that go deeper than a standard physical. Recovery studios with world-class equipment. Hormone clinics that specialize in what primary care will not touch. Medspas that handle aesthetics and skin health. Longevity centers focused on the long game. What has never ..</v>
       </c>
     </row>
-    <row r="518">
-      <c r="A518" t="str">
+    <row r="943">
+      <c r="A943" t="str">
         <v>Medical Care Technologies Inc. (OTC Pink:MDCE) Launches Infinite Auctions ...</v>
       </c>
-      <c r="B518" t="str">
+      <c r="B943" t="str">
         <v>2026-07-01</v>
       </c>
-      <c r="C518" t="str">
+      <c r="C943" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D518" t="str">
+      <c r="D943" t="str">
         <v>Healthcare, Gaming</v>
       </c>
-      <c r="E518" t="str">
+      <c r="E943" t="str">
         <v>https://pr-inside.com/medical-care-technologies-inc-otc-pink-mdce-launches-infinite-auctions-r5196666.htm</v>
       </c>
-      <c r="F518" t="str">
+      <c r="F943" t="str">
         <v>(PR-inside.com) Star-Studded Lineup Featuring LeBron James, Kobe Bryant, Carmelo Anthony &amp; Allen Iverson Headlines Premium Game-Worn Memorabilia Auction MESA, AZ / ACCESS Newswire / July 1, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today announced the official opening of its Infinite Auctions Summer 2026 Game Used Flash Auction. Bidding is live today, July 1, 2026, and will run through Saturday, July 18, 2026 at 9:00 PM EST. This high-profile auction showcases an exceptional collection of authentic game-used memorabilia from NBA legends, with all items rigorously authenticated by MDCE's subsidiary Real Game Used (RGU) at www.realgameused.com, the industry leader in photo-match authentication. Standout lots ..</v>
       </c>
     </row>
-    <row r="519">
-      <c r="A519" t="str">
+    <row r="944">
+      <c r="A944" t="str">
         <v>Medical Care Technologies Inc. (OTC Pink:MDCE) Launches Infinite Auctions EPIC Summer 2026 Game Used Sports Auction - Bidding Opens Today</v>
       </c>
-      <c r="B519" t="str">
+      <c r="B944" t="str">
         <v>2026-07-01</v>
       </c>
-      <c r="C519" t="str">
+      <c r="C944" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D519" t="str">
+      <c r="D944" t="str">
         <v>Healthcare, Gaming</v>
       </c>
-      <c r="E519" t="str">
+      <c r="E944" t="str">
         <v>https://www.newswire.com/news/medical-care-technologies-inc-otc-pink-mdce-launches-infinite-auctions-epic</v>
       </c>
-      <c r="F519" t="str">
+      <c r="F944" t="str">
         <v>Star-Studded Lineup Featuring LeBron James, Kobe Bryant, Carmelo Anthony &amp;amp; Allen Iverson Headlines Premium Game-Worn Memorabilia Auction</v>
       </c>
     </row>
-    <row r="520">
-      <c r="A520" t="str">
+    <row r="945">
+      <c r="A945" t="str">
         <v>Gaming and Leisure Properties, Inc. Schedules Second Quarter 2026 Earnings Release and Conference Call</v>
       </c>
-      <c r="B520" t="str">
+      <c r="B945" t="str">
         <v>2026-07-01</v>
       </c>
-      <c r="C520" t="str">
+      <c r="C945" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D520" t="str">
+      <c r="D945" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E520" t="str">
+      <c r="E945" t="str">
         <v>https://www.globenewswire.com/news-release/2026/07/01/3320491/29133/en/Gaming-and-Leisure-Properties-Inc-Schedules-Second-Quarter-2026-Earnings-Release-and-Conference-Call.html</v>
       </c>
-      <c r="F520" t="str">
+      <c r="F945" t="str">
         <v>WYOMISSING, Pa., July 01, 2026 (GLOBE NEWSWIRE) -- Gaming and Leisure Properties, Inc. (NASDAQ: GLPI) announced today that the Company will release its 2026 second quarter financial results after the market close on Thursday, July 30, 2026. The Company will host a conference call at 10:00 a.m. ET on Friday, July 31, 2026.</v>
       </c>
     </row>
-    <row r="521">
-      <c r="A521" t="str">
+    <row r="946">
+      <c r="A946" t="str">
         <v>FORGED IN VALOR, CROWNED BY HONOR: HONOR OF KINGS WORLD CUP AT 2026 ESPORTS WORLD CUP KICKS OFF ON JULY 30TH</v>
       </c>
-      <c r="B521" t="str">
+      <c r="B946" t="str">
         <v>2026-07-01</v>
       </c>
-      <c r="C521" t="str">
-[...5 lines deleted...]
-      <c r="E521" t="str">
+      <c r="C946" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D946" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E946" t="str">
         <v>https://www.prnewswire.com/news-releases/forged-in-valor-crowned-by-honor-honor-of-kings-world-cup-at-2026-esports-world-cup-kicks-off-on-july-30th-302815464.html</v>
       </c>
-      <c r="F521" t="str">
+      <c r="F946" t="str">
         <v>The road to glory begins July 30, as the Honor of Kings World Cup arrives at the Esports World Cup 2026 in Paris Twenty elite teams from the Honor of Kings and Arena of Valor competitive scenes are set to collide in a landmark first-ever cross-title battle at the Honor of Kings World Cup...</v>
       </c>
     </row>
-    <row r="522">
-      <c r="A522" t="str">
+    <row r="947">
+      <c r="A947" t="str">
         <v>2026 Awards: Chumba Casino Earns Top Sweepstakes Recognition</v>
       </c>
-      <c r="B522" t="str">
+      <c r="B947" t="str">
         <v>2026-06-30</v>
       </c>
-      <c r="C522" t="str">
+      <c r="C947" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D522" t="str">
+      <c r="D947" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E522" t="str">
+      <c r="E947" t="str">
         <v>https://pr-inside.com/awards-chumba-casino-earns-top-sweepstakes-recognition-r5196419.htm</v>
       </c>
-      <c r="F522" t="str">
+      <c r="F947" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Chumba Casino Takes Home Major Honors at the 2026 Online Gambling Awards Chumba Casino picked up top sweepstakes casino recognition at the 2026 online gambling awards, and honestly, it's not hard to see why. The platform has operated since 2017 under VGW Group, in that stretch, it's assembled one of the most consistent track records anywhere in sweepstakes gaming, and the award specifically cited Chumba's player protection standards, it's redemption reliability, and the overall user experience online casino players have come to expect from this brand. This isn't a participation ..</v>
       </c>
     </row>
-    <row r="523">
-      <c r="A523" t="str">
+    <row r="948">
+      <c r="A948" t="str">
         <v>Chumba Casino Revealed as a Top Casino Choice for US Players</v>
       </c>
-      <c r="B523" t="str">
+      <c r="B948" t="str">
         <v>2026-06-30</v>
       </c>
-      <c r="C523" t="str">
+      <c r="C948" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D523" t="str">
+      <c r="D948" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E523" t="str">
+      <c r="E948" t="str">
         <v>https://pr-inside.com/chumba-casino-revealed-as-a-top-casino-choice-for-us-players-r5196404.htm</v>
       </c>
-      <c r="F523" t="str">
+      <c r="F948" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / How Chumba Casino Works and Why It Keeps Growing Chumba Casino operates under the same sweepstakes model that has overtaken the online casino space over the past several years. VGW Holdings, an Australian company that effectively pioneered the social gaming platform format, owns and operates it. Dozens of competitors have since tried to replicate what VGW built, the core mechanic is simple. Players buy Gold Coins, the fun-play virtual currency, and receive Sweeps Coins as a promotional bonus alongside those purchases. Sweeps Coins are the ones that matter. They ..</v>
       </c>
     </row>
-    <row r="524">
-      <c r="A524" t="str">
+    <row r="949">
+      <c r="A949" t="str">
         <v>Chumba Casino Chosen Among the Best Sweepstakes Platforms 2026</v>
       </c>
-      <c r="B524" t="str">
+      <c r="B949" t="str">
         <v>2026-06-30</v>
       </c>
-      <c r="C524" t="str">
+      <c r="C949" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D524" t="str">
+      <c r="D949" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E524" t="str">
+      <c r="E949" t="str">
         <v>https://pr-inside.com/chumba-casino-chosen-among-the-best-sweepstakes-platforms-r5196380.htm</v>
       </c>
-      <c r="F524" t="str">
+      <c r="F949" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Why Chumba Casino Continues to Lead the Sweepstakes Space Chumba Casino has been around longer than most of its competitors, and that longevity counts for something, operated by VGW Group, the platform launched well before the current wave of sweepstakes sites flooded the market . That head start gave it years to refine its dual-currency system, expand it's game library, and iron out the redemption headaches that plague newer operators. In a space where platforms appear and vanish within months? Chumba's track record is hard to ignore. The sweepstakes model ..</v>
       </c>
     </row>
-    <row r="525">
-      <c r="A525" t="str">
+    <row r="950">
+      <c r="A950" t="str">
         <v>Chumba Casino Named a Leading Social Casino Brand 2026</v>
       </c>
-      <c r="B525" t="str">
+      <c r="B950" t="str">
         <v>2026-06-30</v>
       </c>
-      <c r="C525" t="str">
+      <c r="C950" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D525" t="str">
+      <c r="D950" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E525" t="str">
+      <c r="E950" t="str">
         <v>https://pr-inside.com/chumba-casino-named-a-leading-social-casino-brand-r5196360.htm</v>
       </c>
-      <c r="F525" t="str">
+      <c r="F950" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Chumba Casino has been named one of the leading social casino operators in the United States for 2026, reinforcing a position the platform has been building quietly, and, for years, the recognition lands as the sweepstakes gaming platform continues to widen its player base, grow it's game library. And sharpen a digital casino experience that has become the benchmark for the social gaming industry. Operated by VGW Holdings, Chumba Casino runs on the same dual-currency sweepstakes model that opened the door for legal online gaming across most U.S. states; ..</v>
       </c>
     </row>
-    <row r="526">
-      <c r="A526" t="str">
+    <row r="951">
+      <c r="A951" t="str">
         <v>Chumba Casino Wins Best Sweepstakes Casino Experience Award 2026</v>
       </c>
-      <c r="B526" t="str">
+      <c r="B951" t="str">
         <v>2026-06-30</v>
       </c>
-      <c r="C526" t="str">
+      <c r="C951" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D526" t="str">
+      <c r="D951" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E526" t="str">
+      <c r="E951" t="str">
         <v>https://pr-inside.com/chumba-casino-wins-best-sweepstakes-casino-experience-award-r5196347.htm</v>
       </c>
-      <c r="F526" t="str">
+      <c r="F951" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Chumba Casino Recognized as Best Sweepstakes Casino 2026 Virtual Gaming International, the VGW Group subsidiary behind Chumba Casino, announced today that the platform has received the Best Sweepstakes Casino Experience award for 2026. An independent panel made the call after evaluating customer experience, game quality, redemption reliability, and promotional transparency across the sweepstakes casino rankings. This isn't a surprise to anyone paying attention. Chumba Casino has operated as a social casino platform since 2017 and has consistently ranked among the best sweepstakes casino options available to U.S. players. The award specifically ..</v>
       </c>
     </row>
-    <row r="527">
-      <c r="A527" t="str">
+    <row r="952">
+      <c r="A952" t="str">
         <v>Chumba Casino Recognized as a Leading Sweepstakes Casino</v>
       </c>
-      <c r="B527" t="str">
+      <c r="B952" t="str">
         <v>2026-06-30</v>
       </c>
-      <c r="C527" t="str">
+      <c r="C952" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D527" t="str">
+      <c r="D952" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E527" t="str">
+      <c r="E952" t="str">
         <v>https://pr-inside.com/chumba-casino-recognized-as-a-leading-sweepstakes-casino-r5196326.htm</v>
       </c>
-      <c r="F527" t="str">
+      <c r="F952" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / How Chumba Casino Built Its Reputation in the Sweepstakes Space Chumba Casino has operated as a sweepstakes gaming platform since 2017. In that stretch, it quietly became the name most people associate with legal online gaming outside of regulated state markets. Run by Virtual Gaming International (VGI), the platform uses the same dual-currency structure that defines the sweepstakes casino category, Gold Coins for entertainment play and Sweeps Coins that can be redeemed for real money prizes. That model is not new, what separates Chumba is how long it has ..</v>
       </c>
     </row>
-    <row r="528">
-      <c r="A528" t="str">
+    <row r="953">
+      <c r="A953" t="str">
         <v>2026 Casino Awards: Chumba Casino Takes the Top Spot</v>
       </c>
-      <c r="B528" t="str">
+      <c r="B953" t="str">
         <v>2026-06-30</v>
       </c>
-      <c r="C528" t="str">
+      <c r="C953" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D528" t="str">
+      <c r="D953" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E528" t="str">
+      <c r="E953" t="str">
         <v>https://pr-inside.com/casino-awards-chumba-casino-takes-the-top-spot-r5196237.htm</v>
       </c>
-      <c r="F528" t="str">
+      <c r="F953" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Chumba Casino Wins Best Online Casino at the 2026 iGaming Awards Chumba Casino has been named the best online casino at the 2026 iGaming awards ceremony, and honestly, it's not hard to see why. VGW Group's platform has spent years constructing a sweepstakes model casino that outperforms competitors on game variety, payout reliability, and user trust, this casino awards distinction caps a string of industry recognition milestones for a platform veteran players already treated as the benchmark. The press release confirmed Chumba was assessed across multiple categories: online casino payout ..</v>
       </c>
     </row>
-    <row r="529" xml:space="preserve">
-      <c r="A529" t="str">
+    <row r="954" xml:space="preserve">
+      <c r="A954" t="str">
         <v>Three ways Intel and MSI co-engineered the world’s first Arc G3 handheld</v>
       </c>
-      <c r="B529" t="str">
+      <c r="B954" t="str">
         <v>2026-06-30</v>
       </c>
-      <c r="C529" t="str">
+      <c r="C954" t="str">
         <v>mlpr-intel</v>
       </c>
-      <c r="D529" t="str">
+      <c r="D954" t="str">
         <v>AI, Gaming</v>
       </c>
-      <c r="E529" t="str">
+      <c r="E954" t="str">
         <v>https://newsroom.intel.com/client-computing/three-ways-intel-msi-co-engineered-worlds-first-arc-g3-handheld</v>
       </c>
-      <c r="F529" t="str" xml:space="preserve">
+      <c r="F954" t="str" xml:space="preserve">
         <v xml:space="preserve">At Computex in Taipei, Taiwan, the world got a glimpse into the first handheld gaming device powered by the all-new Intel® Arc™ G3 Extreme processor.Created by Taiwan-based MSI, the Claw 8 EX AI+ is now available for sale in an eye-catching “void purple” color exclusive to the device.But creating an all-new handheld design isn’t like …
 The post Three ways Intel and MSI co-engineered the world’s first Arc G3 handheld appeared first on Newsroom.</v>
       </c>
     </row>
-    <row r="530">
-      <c r="A530" t="str">
+    <row r="955">
+      <c r="A955" t="str">
         <v>i3 Broadband Celebrates 100,000 Customer Milestone as Fiber Internet Delivers Best Performance for Gaming, Streaming and Smart Home Devices</v>
       </c>
-      <c r="B530" t="str">
+      <c r="B955" t="str">
         <v>2026-06-30</v>
       </c>
-      <c r="C530" t="str">
+      <c r="C955" t="str">
         <v>PRWeb</v>
       </c>
-      <c r="D530" t="str">
+      <c r="D955" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E530" t="str">
+      <c r="E955" t="str">
         <v>https://www.prweb.com/releases/i3-broadband-celebrates-100-000-customer-milestone-as-fiber-internet-delivers-best-performance-for-gaming-streaming-and-smart-home-devices-302812535.html</v>
       </c>
-      <c r="F530" t="str">
+      <c r="F955" t="str">
         <v>Homeowners searching for the best internet provider for gaming, streaming and seamless smart home performance can look to i3 Broadband. The provider recently connected its 100,000th customer, thanks to its true fiber-to-the-home network. EAST PEORIA, Ill., June 30, 2026 /PRNewswire-PRWeb/...</v>
       </c>
     </row>
-    <row r="531">
-      <c r="A531" t="str">
+    <row r="956">
+      <c r="A956" t="str">
         <v>Casino Top 10 Names Chumba Casino a Leading US Casino Brand 2026</v>
       </c>
-      <c r="B531" t="str">
+      <c r="B956" t="str">
         <v>2026-06-30</v>
       </c>
-      <c r="C531" t="str">
+      <c r="C956" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D531" t="str">
-[...2 lines deleted...]
-      <c r="E531" t="str">
+      <c r="D956" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E956" t="str">
         <v>https://pr-inside.com/casino-top-10-names-chumba-casino-a-leading-us-casino-brand-r5196114.htm</v>
       </c>
-      <c r="F531" t="str">
+      <c r="F956" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Casino Top 10 Releases 2026 Casino Brand Rankings Casino Top 10 has published it's annual top 10 casino list for 2026, and Chumba Casino has locked in a position as a leading US casino brand. The rankings evaluate platforms across the US online gambling market based on player experience, payout reliability, casino game variety, and long-term operational credibility, this year's list reflects a market that has pivoted hard toward sweepstakes casino models and virtual currency casino platforms, a trend building since 2020 that hit a clear inflection point over ..</v>
       </c>
     </row>
-    <row r="532">
-      <c r="A532" t="str">
+    <row r="957">
+      <c r="A957" t="str">
         <v>No Easy Games Left: BC.GAME Adds Cashback and Combo Rewards for the Knockout Stage</v>
       </c>
-      <c r="B532" t="str">
+      <c r="B957" t="str">
         <v>2026-06-30</v>
       </c>
-      <c r="C532" t="str">
-[...5 lines deleted...]
-      <c r="E532" t="str">
+      <c r="C957" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D957" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E957" t="str">
         <v>https://www.prnewswire.com/news-releases/no-easy-games-left-bcgame-adds-cashback-and-combo-rewards-for-the-knockout-stage-302814334.html</v>
       </c>
-      <c r="F532" t="str">
+      <c r="F957" t="str">
         <v>BELIZE CITY, Belize, June 30, 2026 /PRNewswire/ -- What happens when football reaches the stage where there are no second chances? The knockout stage changes the rhythm of every match. There is little room to recover from a slow start. An early goal can shift the entire mood of the game....</v>
       </c>
     </row>
-    <row r="533">
-      <c r="A533" t="str">
+    <row r="958">
+      <c r="A958" t="str">
         <v>Casino Top 10 Awards Chumba Casino Best Sweepstakes Casino Experience</v>
       </c>
-      <c r="B533" t="str">
+      <c r="B958" t="str">
         <v>2026-06-30</v>
       </c>
-      <c r="C533" t="str">
+      <c r="C958" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D533" t="str">
+      <c r="D958" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E533" t="str">
+      <c r="E958" t="str">
         <v>https://pr-inside.com/casino-top-10-awards-chumba-casino-best-sweepstakes-casino-experience-r5196112.htm</v>
       </c>
-      <c r="F533" t="str">
+      <c r="F958" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / What the Casino Top 10 Award Means for the Sweepstakes Industry Casino Top 10 has named Chumba Casino the winner of its Best Sweepstakes Casino Experience award. And honestly, it's not hard to see why. The platform, operated by VGW Holdings, has been a fixture in the sweepstakes casino space longer than most of it's competitors have existed, this recognition isn't rooted in flashy marketing. It isn't about a single standout feature, either, it reflects sustained performance across game quality, customer experience, and redemption consistency over a full evaluation ..</v>
       </c>
     </row>
-    <row r="534">
-      <c r="A534" t="str">
+    <row r="959">
+      <c r="A959" t="str">
         <v>Casino Top 10 Recognizes Chumba Casino as a Leading Social Casino</v>
       </c>
-      <c r="B534" t="str">
+      <c r="B959" t="str">
         <v>2026-06-30</v>
       </c>
-      <c r="C534" t="str">
+      <c r="C959" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D534" t="str">
+      <c r="D959" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E534" t="str">
+      <c r="E959" t="str">
         <v>https://pr-inside.com/casino-top-10-recognizes-chumba-casino-as-a-leading-social-casino-r5196073.htm</v>
       </c>
-      <c r="F534" t="str">
+      <c r="F959" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / What the Casino Top 10 Recognition Means for Chumba Casino Casino Top 10 built its reputation on hands-on platform evaluations, not surface-level comparisons, this press release announcement reflects that approach. The team behind the online casino rankings tested Chumba Casino across game quality, mobile casino experience, customer support casino responsiveness, and redemption reliability before including it among the best free casino apps and sweepstakes casino sites operating in the United States right now. For players unfamiliar with the platform, Chumba Casino is operated by VGW Holdings, a company running social ..</v>
       </c>
     </row>
-    <row r="535">
-      <c r="A535" t="str">
+    <row r="960">
+      <c r="A960" t="str">
         <v>USACasinos.com Recognizes Chumba Casino as a Top Casino Platform 2026</v>
       </c>
-      <c r="B535" t="str">
+      <c r="B960" t="str">
         <v>2026-06-30</v>
       </c>
-      <c r="C535" t="str">
+      <c r="C960" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D535" t="str">
+      <c r="D960" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E535" t="str">
+      <c r="E960" t="str">
         <v>https://pr-inside.com/usacasinos-com-recognizes-chumba-casino-as-a-top-casino-platform-r5196071.htm</v>
       </c>
-      <c r="F535" t="str">
+      <c r="F960" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / What the Recognition Means for Chumba Casino USACasinos.com has formally placed Chumba Casino in its top casino platform ranking for 2026. It sits among a tight group of casinos that cleared the site's evaluation criteria across game quality, redemption reliability, and overall player experience, the nod follows a hands-on review process, the editorial team tested registration flow, the coin buy system, and the game library. And cash prize redemption from start to finish. Chumba Casino, operated by VGW Holdings, has been one of the longest-running names in the sweepstakes casino ..</v>
       </c>
     </row>
-    <row r="536">
-      <c r="A536" t="str">
+    <row r="961">
+      <c r="A961" t="str">
         <v>McLuck Casino: Top Choice for US Social Casino Players</v>
       </c>
-      <c r="B536" t="str">
+      <c r="B961" t="str">
         <v>2026-06-30</v>
       </c>
-      <c r="C536" t="str">
+      <c r="C961" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D536" t="str">
+      <c r="D961" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E536" t="str">
+      <c r="E961" t="str">
         <v>https://pr-inside.com/mcluck-casino-top-choice-for-us-social-casino-players-r5196070.htm</v>
       </c>
-      <c r="F536" t="str">
+      <c r="F961" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Platform Redefines the Free-to-Play Casino Experience With Generous Coin Packages, Fast Redemptions, and a Game Library That Rivals Real Money Sites McLuck Casino has positioned itself as one of the strongest social casino platforms available to US players in 2026. Chumba Casino, Stake.us, WOW Vegas, Pulsz Casino, Funrize Casino, Fortune Coins Casino, they're all scrapping for attention, mcLuck carved out a reputation built on consistency, not flash. The platform operates under the promotional sweepstakes model, which means players across nearly every US state can access casino-style entertainment without hitting ..</v>
       </c>
     </row>
-    <row r="537">
-      <c r="A537" t="str">
+    <row r="962">
+      <c r="A962" t="str">
         <v>XAILIENT ANNOUNCES SUCCESSFUL INDEPENDENT VALIDATION OF CASINO EYE-D BY GAMING LABORATORIES INTERNATIONAL (GLI)</v>
       </c>
-      <c r="B537" t="str">
+      <c r="B962" t="str">
         <v>2026-06-30</v>
       </c>
-      <c r="C537" t="str">
-[...2 lines deleted...]
-      <c r="D537" t="str">
+      <c r="C962" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D962" t="str">
         <v>AI, Gaming</v>
       </c>
-      <c r="E537" t="str">
+      <c r="E962" t="str">
         <v>https://www.prnewswire.com/news-releases/xailient-announces-successful-independent-validation-of-casino-eye-d-by-gaming-laboratories-international-gli-302813947.html</v>
       </c>
-      <c r="F537" t="str">
+      <c r="F962" t="str">
         <v>LAS VEGAS, June 29, 2026 /PRNewswire/ -- Xailient, a leader in Edge AI-powered Facial Recognition (FR) solutions for the gaming industry, today announced that Gaming Laboratories International (GLI) has conducted a successful independent validation of the company's ground breaking Casino...</v>
       </c>
     </row>
-    <row r="538">
-      <c r="A538" t="str">
+    <row r="963">
+      <c r="A963" t="str">
         <v>McLuck Casino Named a Trusted US Sweepstakes Platform</v>
       </c>
-      <c r="B538" t="str">
+      <c r="B963" t="str">
         <v>2026-06-30</v>
       </c>
-      <c r="C538" t="str">
+      <c r="C963" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D538" t="str">
+      <c r="D963" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E538" t="str">
+      <c r="E963" t="str">
         <v>https://pr-inside.com/mcluck-casino-named-a-trusted-us-sweepstakes-platform-r5196067.htm</v>
       </c>
-      <c r="F538" t="str">
+      <c r="F963" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / McLuck Casino Secures Trusted Platform Status McLuck Casino has been formally recognized as a trusted sweepstakes platform within the US sweepstakes gaming market, a distinction that carries weight in a space where new operators surface almost monthly, not all of them stick around. The designation reflects the platform's consistent track record across player safety, transparent redemption processes. And compliance with sweepstakes legality throughout the United States. For players still asking "is McLuck Casino legit," this should settle it. The platform operates under a fully compliant sweepstakes model, maintains clear dual-currency ..</v>
       </c>
     </row>
-    <row r="539">
-      <c r="A539" t="str">
+    <row r="964">
+      <c r="A964" t="str">
         <v>Casino Top 10 Ranks Chumba Casino Among the Best Sweepstakes Casinos ...</v>
       </c>
-      <c r="B539" t="str">
+      <c r="B964" t="str">
         <v>2026-06-30</v>
       </c>
-      <c r="C539" t="str">
+      <c r="C964" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D539" t="str">
+      <c r="D964" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E539" t="str">
+      <c r="E964" t="str">
         <v>https://pr-inside.com/casino-top-10-ranks-chumba-casino-among-the-best-sweepstakes-casinos-r5196066.htm</v>
       </c>
-      <c r="F539" t="str">
+      <c r="F964" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Leading Casino Ranking Site Recognizes Chumba Casino as a Top Sweepstakes Gaming Platform for American Players in 2025 Casino Top 10, a widely referenced casino ranking site covering online gambling alternatives across the United States, has placed Chumba Casino among the best sweepstakes casinos available to American players. The recognition lands at a moment when the sweepstakes casino market keeps accelerating, more players are gravitating toward virtual currency casino platforms as a legal online casino option, especially in states where traditional real-money gambling remains off the table. Chumba Casino, operated ..</v>
       </c>
     </row>
-    <row r="540">
-      <c r="A540" t="str">
+    <row r="965">
+      <c r="A965" t="str">
         <v>McLuck Casino 2026 Review - Games, Bonuses &amp; Rewards</v>
       </c>
-      <c r="B540" t="str">
+      <c r="B965" t="str">
         <v>2026-06-30</v>
       </c>
-      <c r="C540" t="str">
+      <c r="C965" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D540" t="str">
+      <c r="D965" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E540" t="str">
+      <c r="E965" t="str">
         <v>https://pr-inside.com/mcluck-casino-2026-review-games-bonuses-rewards-r5196035.htm</v>
       </c>
-      <c r="F540" t="str">
+      <c r="F965" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / How Does McLuck Casino Work and Is It Legit? McLuck operates as a sweepstakes casino, a legal model that shares almost nothing with a traditional online casino real money platform. You're not depositing cash and wagering it directly. Instead, you buy Gold Coin packages and receive Sweeps Coins as a promotional bonus, not necessary if you'd rather stick with daily login rewards or social media giveaways, that dual-currency structure is what keeps McLuck compliant with sweepstakes gaming laws across most U.S. states. Is McLuck casino legit? Yes. The platform publishes ..</v>
       </c>
     </row>
-    <row r="541">
-      <c r="A541" t="str">
+    <row r="966">
+      <c r="A966" t="str">
         <v>Casino Top 10 Names Chumba Casino a Top US Sweepstakes Casino for 2026 ...</v>
       </c>
-      <c r="B541" t="str">
+      <c r="B966" t="str">
         <v>2026-06-29</v>
       </c>
-      <c r="C541" t="str">
+      <c r="C966" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D541" t="str">
-[...2 lines deleted...]
-      <c r="E541" t="str">
+      <c r="D966" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E966" t="str">
         <v>https://pr-inside.com/casino-top-10-names-chumba-casino-a-top-us-sweepstakes-casino-for-r5196019.htm</v>
       </c>
-      <c r="F541" t="str">
+      <c r="F966" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Casino Top 10 Rankings and What They Mean for Players Casino Top 10, one of the more established review platforms covering the online casino space in the United States, has dropped its 2026 rankings, and Chumba Casino secured a top position. The placement reflects months of hands-on evaluation. Game quality, bonus structures, mobile performance, the cash prize redemption process, all of it factored in. For players tracking the sweepstakes casino market closely, this should not come as a shock. Chumba has operated since 2017 under VGW Group and has ..</v>
       </c>
     </row>
-    <row r="542">
-      <c r="A542" t="str">
+    <row r="967">
+      <c r="A967" t="str">
         <v>Why McLuck Is One of the Best Sweepstakes Casinos 2026</v>
       </c>
-      <c r="B542" t="str">
+      <c r="B967" t="str">
         <v>2026-06-29</v>
       </c>
-      <c r="C542" t="str">
+      <c r="C967" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D542" t="str">
-[...2 lines deleted...]
-      <c r="E542" t="str">
+      <c r="D967" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E967" t="str">
         <v>https://pr-inside.com/why-mcluck-is-one-of-the-best-sweepstakes-casinos-r5195946.htm</v>
       </c>
-      <c r="F542" t="str">
+      <c r="F967" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / How McLuck Stands Out in the Sweepstakes Casino Space The sweepstakes casino market has gotten crowded, dozens of platforms launched over the past 18 months, each promising the best online casino experience without the regulatory baggage of traditional real money sites . Most blend together, mcLuck doesn't. What separates McLuck from competitors like Pulsz, WOW Vegas. And even the long-established Chumba Casino app is the consistency of the experience. The game library runs deep, over 700 titles at last count, and the providers behind those games are names that carry ..</v>
       </c>
     </row>
-    <row r="543">
-      <c r="A543" t="str">
+    <row r="968">
+      <c r="A968" t="str">
         <v>Football's latest viral sensation Vozinha lands first commercial deal with Cristiano Ronaldo-backed UFL game</v>
       </c>
-      <c r="B543" t="str">
+      <c r="B968" t="str">
         <v>2026-06-29</v>
       </c>
-      <c r="C543" t="str">
-[...5 lines deleted...]
-      <c r="E543" t="str">
+      <c r="C968" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D968" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E968" t="str">
         <v>https://www.prnewswire.com/news-releases/footballs-latest-viral-sensation-vozinha-lands-first-commercial-deal-with-cristiano-ronaldo-backed-ufl-game-302813720.html</v>
       </c>
-      <c r="F543" t="str">
+      <c r="F968" t="str">
         <v>LIMASSOL, Cyprus, June 29, 2026 /PRNewswire/ -- Following his viral rise, Vozinha, the Cape Verde national team goalkeeper, has partnered with UFL on mobile, an AAA-quality football game backed by Cristiano Ronaldo. In recent days, Vozinha has become one of the biggest stories in world...</v>
       </c>
     </row>
-    <row r="544">
-      <c r="A544" t="str">
+    <row r="969">
+      <c r="A969" t="str">
         <v>Casino Top 10 Selects Chumba Casino as a Top-Rated US Casino Site</v>
       </c>
-      <c r="B544" t="str">
+      <c r="B969" t="str">
         <v>2026-06-29</v>
       </c>
-      <c r="C544" t="str">
+      <c r="C969" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D544" t="str">
+      <c r="D969" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E544" t="str">
+      <c r="E969" t="str">
         <v>https://pr-inside.com/casino-top-10-selects-chumba-casino-as-a-top-rated-us-casino-site-r5195921.htm</v>
       </c>
-      <c r="F544" t="str">
+      <c r="F969" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Casino Top 10 Rankings Place Chumba Casino Among the Best Online Casino Options Casino Top 10, an independent review platform specializing in peer-reviewed casino ratings and casino site recommendations, has officially selected Chumba Casino as a top-rated US casino site for 2026. The nod follows a thorough Chumba Casino review process, that process evaluated game quality, promotional consistency, mobile casino experience, and the platform's track record with Sweeps Coin redemptions. Chumba Casino operates under VGW Group, the company that helped pioneer the sweepstakes casino model in North America. Players can ..</v>
       </c>
     </row>
-    <row r="545">
-      <c r="A545" t="str">
+    <row r="970">
+      <c r="A970" t="str">
         <v>McLuck Casino USA Review - Best Sweepstakes Features 2026</v>
       </c>
-      <c r="B545" t="str">
+      <c r="B970" t="str">
         <v>2026-06-29</v>
       </c>
-      <c r="C545" t="str">
+      <c r="C970" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D545" t="str">
+      <c r="D970" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E545" t="str">
+      <c r="E970" t="str">
         <v>https://pr-inside.com/mcluck-casino-usa-review-best-sweepstakes-features-r5195920.htm</v>
       </c>
-      <c r="F545" t="str">
+      <c r="F970" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / How Does McLuck Casino Work - And Why Does It Matter Right Now The US online gaming market has surged over the past 18 months, pushing sweepstakes platforms squarely into the mainstream, mcLuck Casino sits at the center of that shift. The platform runs on the same promotional sweepstakes model that powers sites like Chumba Casino, Stake.us, and WOW Vegas, but the execution here feels tighter than most of its competitors, and it shows in the details. Here's the short version. You sign up, receive gold coins and sweep coins ..</v>
       </c>
     </row>
-    <row r="546">
-      <c r="A546" t="str">
+    <row r="971">
+      <c r="A971" t="str">
         <v>Prime Video Adds Chelsea Gray as WNBA on Prime Player Contributor</v>
       </c>
-      <c r="B546" t="str">
+      <c r="B971" t="str">
         <v>2026-06-29</v>
       </c>
-      <c r="C546" t="str">
+      <c r="C971" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D546" t="str">
+      <c r="D971" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E546" t="str">
+      <c r="E971" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=356907</v>
       </c>
-      <c r="F546" t="str">
+      <c r="F971" t="str">
         <v>Prime Video today announced Las Vegas Aces point guard Chelsea Gray will join WNBA on Prime as a player contributor, making select appearances during the 2026 WNBA season. - - &amp;#8220;Basketball is a big part of my life, and joining WNBA on Prime gives me a chance to share a different perspective with viewers,&amp;#8221; said Gray. &amp;#8220;I want those watching at home to experience what it&amp;#39;s like to be on the floor: the reads, the adjustments, and the small moments that can impact a game.&amp;#8221; - - Gray is one of the m... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356907</v>
       </c>
     </row>
-    <row r="547">
-      <c r="A547" t="str">
+    <row r="972">
+      <c r="A972" t="str">
         <v>Learn the bass-ics of Rhythm Heaven Groove—then try it for yourself!</v>
       </c>
-      <c r="B547" t="str">
+      <c r="B972" t="str">
         <v>2026-06-29</v>
       </c>
-      <c r="C547" t="str">
+      <c r="C972" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D547" t="str">
-[...2 lines deleted...]
-      <c r="E547" t="str">
+      <c r="D972" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E972" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=356895</v>
       </c>
-      <c r="F547" t="str">
+      <c r="F972" t="str">
         <v>Get ready to drum up some fun in the Rhythm Heaven&amp;#8482; Groove game, coming to the Nintendo Switch &amp;#8482; system on July 2 ! Time your button presses to the beat across a splashy collection of games that will challenge your rhythm. - - But don&amp;#39;t fret&amp;#8212;we&amp;#39;ve got a few gameplay notes that may strike a chord with you. And if it&amp;#39;s all music to your ears, you can check out a free demo of the game now! Find the beat across absurd games Catch flying veggies, bounce fruit off your biceps, swing s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356895</v>
       </c>
     </row>
-    <row r="548">
-      <c r="A548" t="str">
+    <row r="973">
+      <c r="A973" t="str">
         <v>USACasinos.com 2026 Awards: Chumba Casino Takes Top Social Casino Spot ...</v>
       </c>
-      <c r="B548" t="str">
+      <c r="B973" t="str">
         <v>2026-06-29</v>
       </c>
-      <c r="C548" t="str">
+      <c r="C973" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D548" t="str">
+      <c r="D973" t="str">
         <v>Crypto, Gaming</v>
       </c>
-      <c r="E548" t="str">
+      <c r="E973" t="str">
         <v>https://pr-inside.com/usacasinos-com-2026-awards-chumba-casino-takes-top-social-casino-spot-r5195842.htm</v>
       </c>
-      <c r="F548" t="str">
+      <c r="F973" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / USACasinos.com 2026 Awards and What They Represent The USACasinos.com 2026 awards draw from year-round evaluation of platforms operating across social casino, sweepstakes casino, bitcoin casino, and real money online gambling categories, casino award winners for 2026 were selected through hands-on testing, player feedback analysis, and assessment of operational transparency, not advertising spend or brand recognition alone. This year's online gaming recognition program widened it's criteria to match how fast the market has shifted. Categories now account for mobile casino experience quality. They factor in redemption speed . Crypto deposit availability ..</v>
       </c>
     </row>
-    <row r="549">
-      <c r="A549" t="str">
+    <row r="974">
+      <c r="A974" t="str">
         <v>Infinite Auctions Presents the LeBron James Game Jersey That Cemented ...</v>
       </c>
-      <c r="B549" t="str">
+      <c r="B974" t="str">
         <v>2026-06-29</v>
       </c>
-      <c r="C549" t="str">
+      <c r="C974" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D549" t="str">
+      <c r="D974" t="str">
         <v>Healthcare, Gaming</v>
       </c>
-      <c r="E549" t="str">
+      <c r="E974" t="str">
         <v>https://pr-inside.com/infinite-auctions-presents-the-lebron-james-game-jersey-that-cemented-r5195815.htm</v>
       </c>
-      <c r="F549" t="str">
+      <c r="F974" t="str">
         <v>(PR-inside.com) The Night LeBron Completed His 10th Consecutive 25/5/5 Season - Surpassing Oscar Robertson's Record of 9, with Jordan and Kobe at 8. MESA, AZ / ACCESS Newswire / June 29, 2026 / Infinite Auctions, a wholly owned subsidiary of Medical Care Technologies Inc. (OTC PINK:MDCE), is excited to feature one of the most historically significant LeBron James game-used jerseys ever to hit the auction market. Bidding opens July 1st at https://infiniteauctions.com for the photo-matched Miami Heat away jersey worn by LeBron James on April 12, 2014 - the exact night he completed his record-setting 10th NBA regular season averaging at least ..</v>
       </c>
     </row>
-    <row r="550">
-      <c r="A550" t="str">
+    <row r="975">
+      <c r="A975" t="str">
         <v>Infinite Auctions Presents the LeBron James Game Jersey That Cemented His Legacy as the Most Complete Player in NBA History</v>
       </c>
-      <c r="B550" t="str">
+      <c r="B975" t="str">
         <v>2026-06-29</v>
       </c>
-      <c r="C550" t="str">
+      <c r="C975" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D550" t="str">
-[...2 lines deleted...]
-      <c r="E550" t="str">
+      <c r="D975" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E975" t="str">
         <v>https://www.newswire.com/news/infinite-auctions-presents-the-lebron-james-game-jersey-that-cemented-his</v>
       </c>
-      <c r="F550" t="str">
+      <c r="F975" t="str">
         <v>The Night LeBron Completed His 10th Consecutive 25/5/5 Season - Surpassing Oscar Robertson's Record of 9, with Jordan and Kobe at 8.</v>
       </c>
     </row>
-    <row r="551">
-      <c r="A551" t="str">
+    <row r="976">
+      <c r="A976" t="str">
         <v>Rogers Giving Away 500 Blue Jays Tickets to Coveted Canada Day Game</v>
       </c>
-      <c r="B551" t="str">
+      <c r="B976" t="str">
         <v>2026-06-29</v>
       </c>
-      <c r="C551" t="str">
+      <c r="C976" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D551" t="str">
+      <c r="D976" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E551" t="str">
+      <c r="E976" t="str">
         <v>https://www.globenewswire.com/news-release/2026/06/29/3319076/0/en/Rogers-Giving-Away-500-Blue-Jays-Tickets-to-Coveted-Canada-Day-Game.html</v>
       </c>
-      <c r="F551" t="str">
+      <c r="F976" t="str">
         <v>Rogers customers can win tickets to the July 1 game at three surprise GTA locations and on social media on June 30 Rogers customers can win tickets to the July 1 game at three surprise GTA locations and on social media on June 30</v>
       </c>
     </row>
-    <row r="552">
-      <c r="A552" t="str">
+    <row r="977">
+      <c r="A977" t="str">
         <v>Chumba Casino Wins Best Sweepstakes Casino Recognition for 2026</v>
       </c>
-      <c r="B552" t="str">
+      <c r="B977" t="str">
         <v>2026-06-29</v>
       </c>
-      <c r="C552" t="str">
+      <c r="C977" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D552" t="str">
+      <c r="D977" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E552" t="str">
+      <c r="E977" t="str">
         <v>https://pr-inside.com/chumba-casino-wins-best-sweepstakes-casino-recognition-for-r5195809.htm</v>
       </c>
-      <c r="F552" t="str">
+      <c r="F977" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / What the 2026 Award Means for Chumba Casino and the Sweepstakes Industry Chumba Casino has officially received best sweepstakes casino recognition for 2026, a distinction that carries real weight in a market now overrun with competitors scrapping for the same audience. The award lands at a pivotal moment, it's part of a broader iGaming industry recognition cycle evaluating customer experience, game quality . And platform reliability, and it arrives while the sweepstakes casino model faces more scrutiny and draws more players than at any prior point in it's history. VGW ..</v>
       </c>
     </row>
-    <row r="553">
-      <c r="A553" t="str">
+    <row r="978">
+      <c r="A978" t="str">
         <v>Selefina Sweet &amp;amp; Spicy Dry Rubs Make Every Summer Cookout a Knockout</v>
       </c>
-      <c r="B553" t="str">
+      <c r="B978" t="str">
         <v>2026-06-29</v>
       </c>
-      <c r="C553" t="str">
-[...5 lines deleted...]
-      <c r="E553" t="str">
+      <c r="C978" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D978" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E978" t="str">
         <v>https://www.prnewswire.com/news-releases/selefina-sweet--spicy-dry-rubs-make-every-summer-cookout-a-knockout-302812187.html</v>
       </c>
-      <c r="F553" t="str">
+      <c r="F978" t="str">
         <v>Bold Blends Bring Sizzle to the BBQ for National Grilling Month EAST RUTHERFORD, N.J., June 29, 2026 /PRNewswire/ -- Selefina Spices celebrates July's National Grilling Month by bringing layers of flavor to the BBQ with these three swicy blends. Grill masters can punch up their game with...</v>
       </c>
     </row>
-    <row r="554">
-      <c r="A554" t="str">
+    <row r="979">
+      <c r="A979" t="str">
         <v>Stran Expands Strategic Casino Market Presence with Industry Veteran Kevin Lewis to Accelerate Growth and Client Impact</v>
       </c>
-      <c r="B554" t="str">
+      <c r="B979" t="str">
         <v>2026-06-29</v>
       </c>
-      <c r="C554" t="str">
+      <c r="C979" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D554" t="str">
+      <c r="D979" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E554" t="str">
+      <c r="E979" t="str">
         <v>https://www.globenewswire.com/news-release/2026/06/29/3318941/0/en/Stran-Expands-Strategic-Casino-Market-Presence-with-Industry-Veteran-Kevin-Lewis-to-Accelerate-Growth-and-Client-Impact.html</v>
       </c>
-      <c r="F554" t="str">
+      <c r="F979" t="str">
         <v>Seasoned Promotional Products Leader Kevin Lewis Joins Stran to Drive $5M+ Book and Extend Account Reach in Las Vegas and Gaming Sector Seasoned Promotional Products Leader Kevin Lewis Joins Stran to Drive $5M+ Book and Extend Account Reach in Las Vegas and Gaming Sector</v>
       </c>
     </row>
-    <row r="555">
-      <c r="A555" t="str">
+    <row r="980">
+      <c r="A980" t="str">
         <v>Casino Top 10 Crowns Chumba Casino a Leading US Social Casino Brand</v>
       </c>
-      <c r="B555" t="str">
+      <c r="B980" t="str">
         <v>2026-06-29</v>
       </c>
-      <c r="C555" t="str">
+      <c r="C980" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D555" t="str">
+      <c r="D980" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E555" t="str">
+      <c r="E980" t="str">
         <v>https://pr-inside.com/casino-top-10-crowns-chumba-casino-a-leading-us-social-casino-brand-r5195774.htm</v>
       </c>
-      <c r="F555" t="str">
+      <c r="F980" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Casino Top 10, an independent review and ranking platform covering the online casino and sweepstakes space, has formally recognized Chumba Casino as a leading US social casino brand heading into the second half of 2026. The designation follows a granular evaluation of the platform's game library, promotional model, mobile experience, and prize redemption process, areas where Chumba Casino has maintained a strong track record since it's original launch under VGW Holdings. This press release casino announcement reflects the growing weight of sweepstakes casino sites within the broader casino gaming ..</v>
       </c>
     </row>
-    <row r="556">
-      <c r="A556" t="str">
+    <row r="981">
+      <c r="A981" t="str">
         <v>GameSquare Renews and Expands Partnership with Riot Games</v>
       </c>
-      <c r="B556" t="str">
+      <c r="B981" t="str">
         <v>2026-06-29</v>
       </c>
-      <c r="C556" t="str">
+      <c r="C981" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D556" t="str">
+      <c r="D981" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E556" t="str">
+      <c r="E981" t="str">
         <v>https://pr-inside.com/gamesquare-renews-and-expands-partnership-with-riot-games-r5195769.htm</v>
       </c>
-      <c r="F556" t="str">
+      <c r="F981" t="str">
         <v>(PR-inside.com) Stream Hatchet, a GameSquare Company, announces annual renewal with Riot Games extending relationship dating back to 2019 Partnership leverages GameSquare's full suite of data, analytics and creator intelligence tools to power Riot's global esports portfolio FRISCO, TX / ACCESS Newswire / June 29, 2026 / GameSquare Holdings, Inc. (NASDAQ:GAME) ("GameSquare" or the "Company") today announced that Riot Games has renewed and expanded its relationship with GameSquare's Stream Hatchet and Sideqik platforms. Riot Games has renewed its longstanding esports reporting relationship with Stream Hatchet, extending a partnership that has supported Riot since 2019. In addition, Riot has re-signed its influencer teams for a third ..</v>
       </c>
     </row>
-    <row r="557">
-      <c r="A557" t="str">
+    <row r="982">
+      <c r="A982" t="str">
         <v>Chumba Casino Named One of the Top US Casino Sites by USACasinos.com</v>
       </c>
-      <c r="B557" t="str">
+      <c r="B982" t="str">
         <v>2026-06-29</v>
       </c>
-      <c r="C557" t="str">
+      <c r="C982" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D557" t="str">
-[...2 lines deleted...]
-      <c r="E557" t="str">
+      <c r="D982" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E982" t="str">
         <v>https://pr-inside.com/chumba-casino-named-one-of-the-top-us-casino-sites-by-usacasinos-com-r5195737.htm</v>
       </c>
-      <c r="F557" t="str">
+      <c r="F982" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / USACasinos.com Releases Updated US Online Casino Rankings for 2026 USACasinos.com has published it's latest casino site ratings for 2026, and Chumba Casino earned a spot among the top rated online casinos USA players can access right now . The ranking evaluates platforms across several categories, sweepstakes casinos, social casino sites. And traditional real money online casino operations, weighing factors like game variety, redemption speed, mobile performance, and legal compliance. Chumba Casino, operated by VGW Group, has been a fixture in the sweepstakes casino space since 2017. That's close to a ..</v>
       </c>
     </row>
-    <row r="558">
-      <c r="A558" t="str">
+    <row r="983">
+      <c r="A983" t="str">
         <v>USACasinos.com Awards Chumba Casino Top Sweepstakes Casino of 2026</v>
       </c>
-      <c r="B558" t="str">
+      <c r="B983" t="str">
         <v>2026-06-29</v>
       </c>
-      <c r="C558" t="str">
+      <c r="C983" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D558" t="str">
-[...2 lines deleted...]
-      <c r="E558" t="str">
+      <c r="D983" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E983" t="str">
         <v>https://pr-inside.com/usacasinos-com-awards-chumba-casino-top-sweepstakes-casino-of-r5195656.htm</v>
       </c>
-      <c r="F558" t="str">
+      <c r="F983" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / What the Award Means for the Sweepstakes Casino Space USACasinos.com announced it's 2026 casino industry awards earlier this month, and Chumba Casino walked away with the top sweepstakes casino honor, a recognition that carries real weight given how saturated this market has become. VGW Group has operated the site since 2017, making it one of the longest-standing platforms in the sweepstakes model gaming category. That kind of longevity matters, dozens of sweepstakes casinos have launched and vanished in half that time. The award itself stems from sweepstakes casino reviews conducted ..</v>
       </c>
     </row>
-    <row r="559">
-      <c r="A559" t="str">
+    <row r="984">
+      <c r="A984" t="str">
         <v>FIFA Heroes is officially live, and Motorola users get even more</v>
       </c>
-      <c r="B559" t="str">
+      <c r="B984" t="str">
         <v>2026-06-29</v>
       </c>
-      <c r="C559" t="str">
+      <c r="C984" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D559" t="str">
-[...2 lines deleted...]
-      <c r="E559" t="str">
+      <c r="D984" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E984" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=356857</v>
       </c>
-      <c r="F559" t="str">
+      <c r="F984" t="str">
         <v>The FIFA Heroes game officially launches worldwide, giving fans everywhere access to a fresh, fast&amp;amp;#8209;paced way to experience the world&amp;#39;s most popular sport on their phones. The global rollout marks the first major moment in Motorola&amp;#39;s partnership with Solace, publisher of the new arcade&amp;amp;#8209;style, 5&amp;amp;#8209;a&amp;amp;#8209;side football title. - - Back in March, Motorola, a Lenovo Company, announced that it had become the official smartphone partner of the FIFA Heroes game. The title blends r... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356857</v>
       </c>
     </row>
-    <row r="560">
-      <c r="A560" t="str">
+    <row r="985">
+      <c r="A985" t="str">
         <v>AI App Builder HappySeeds Turns One Creator&amp;#8217;s Idea Into a Playable Football Game — No Dev Team</v>
       </c>
-      <c r="B560" t="str">
+      <c r="B985" t="str">
         <v>2026-06-28</v>
       </c>
-      <c r="C560" t="str">
+      <c r="C985" t="str">
         <v>PRUnderground</v>
       </c>
-      <c r="D560" t="str">
+      <c r="D985" t="str">
         <v>AI, Gaming</v>
       </c>
-      <c r="E560" t="str">
+      <c r="E985" t="str">
         <v>https://www.prunderground.com/ai-app-builder-happyseeds-turns-one-creators-idea-into-a-playable-football-game-no-dev-team/00386840/</v>
       </c>
-      <c r="F560" t="str">
+      <c r="F985" t="str">
         <v>Animal Cup, a football game built by one creator without a studio or development team, is now live and playable in the browser. The game pits eight animal-mascot national teams against each other in 7v7 matches, with six formations and three difficulty levels. The project demonstrates how a creator can move from a plain-language idea... Read more » The post AI App Builder HappySeeds Turns One Creator’s Idea Into a Playable Football Game -- No Dev Team first appeared on</v>
       </c>
     </row>
-    <row r="561">
-      <c r="A561" t="str">
+    <row r="986">
+      <c r="A986" t="str">
         <v>AI App Builder HappySeeds Turns One Creator's Idea Into a Playable Football Game -- No Dev Team</v>
       </c>
-      <c r="B561" t="str">
+      <c r="B986" t="str">
         <v>2026-06-28</v>
       </c>
-      <c r="C561" t="str">
-[...2 lines deleted...]
-      <c r="D561" t="str">
+      <c r="C986" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D986" t="str">
         <v>AI, Gaming</v>
       </c>
-      <c r="E561" t="str">
+      <c r="E986" t="str">
         <v>https://www.prnewswire.com/news-releases/ai-app-builder-happyseeds-turns-one-creators-idea-into-a-playable-football-game--no-dev-team-302812697.html</v>
       </c>
-      <c r="F561" t="str">
+      <c r="F986" t="str">
         <v>Animal Cup shows how creators can turn an idea into a live browser product — and how the same HappySeeds workflow can add user accounts and payments when creators are ready to sell what they build. SAN FRANCISCO, June 28, 2026 /PRNewswire/ -- Animal Cup, a football game built by one...</v>
       </c>
     </row>
-    <row r="562">
-      <c r="A562" t="str">
+    <row r="987">
+      <c r="A987" t="str">
         <v>The DEA's Marijuana Rescheduling Hearing Has a Bigger Problem Than ...</v>
       </c>
-      <c r="B562" t="str">
+      <c r="B987" t="str">
         <v>2026-06-26</v>
       </c>
-      <c r="C562" t="str">
+      <c r="C987" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D562" t="str">
-[...2 lines deleted...]
-      <c r="E562" t="str">
+      <c r="D987" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E987" t="str">
         <v>https://pr-inside.com/the-dea-s-marijuana-rescheduling-hearing-has-a-bigger-problem-than-r5195083.htm</v>
       </c>
-      <c r="F562" t="str">
+      <c r="F987" t="str">
         <v>(PR-inside.com) "Imagine watching a football game where the referee admits before kickoff that he wasn't appointed under the rules-but everyone decides to play anyway. That's essentially where the Drug Enforcement Administration's marijuana rescheduling hearing stands today" stated Duane Boise CEO MMJ International Holdings. WASHINGTON, D.C. / ACCESS Newswire / June 26, 2026 / On June 29, DEA will begin hearing testimony that could influence one of the biggest changes in federal marijuana policy in decades. The hearing will beconducted by a DEA Administrative Law Judge. Here's what makes that unusual. Earlier this year, the Department of Justice-the very agency defending DEA's actions-told a federal ..</v>
       </c>
     </row>
-    <row r="563">
-      <c r="A563" t="str">
+    <row r="988">
+      <c r="A988" t="str">
         <v>The DEA's Marijuana Rescheduling Hearing Has a Bigger Problem Than Marijuana</v>
       </c>
-      <c r="B563" t="str">
+      <c r="B988" t="str">
         <v>2026-06-26</v>
       </c>
-      <c r="C563" t="str">
+      <c r="C988" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D563" t="str">
-[...2 lines deleted...]
-      <c r="E563" t="str">
+      <c r="D988" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E988" t="str">
         <v>https://www.newswire.com/news/the-deas-marijuana-rescheduling-hearing-has-a-bigger-problem-than-22810796</v>
       </c>
-      <c r="F563" t="str">
+      <c r="F988" t="str">
         <v>"Imagine watching a football game where the referee admits before kickoff that he wasn't appointed under the rules-but everyone decides to play anyway. That's essentially where the Drug Enforcement Administration's marijuana rescheduling hearing stands today" stated Duane Boise CEO MMJ International Holdings.</v>
       </c>
     </row>
-    <row r="564">
-      <c r="A564" t="str">
+    <row r="989">
+      <c r="A989" t="str">
         <v>Prime Video to Deliver Comprehensive Coverage of NBA Summer League in Las Vegas</v>
       </c>
-      <c r="B564" t="str">
+      <c r="B989" t="str">
         <v>2026-06-26</v>
       </c>
-      <c r="C564" t="str">
+      <c r="C989" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D564" t="str">
+      <c r="D989" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E564" t="str">
+      <c r="E989" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=356824</v>
       </c>
-      <c r="F564" t="str">
+      <c r="F989" t="str">
         <v>Prime Video Sports today announced it will provide exclusive coverage of NBA Summer League, delivering 38 games over 10 consecutive days from July 9&amp;#8211;18. Fans can catch each game live on Prime Video in more than 200 countries around the world, with halftime coverage and bridge programming between each game. NBA Summer League tips off in Las Vegas on Thursday, July 9 at 3:30 p.m. ET with the Minnesota Timberwolves facing the New Orleans Pelicans. Highlights of Prime&amp;#39;s schedule includes the f... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356824</v>
       </c>
     </row>
-    <row r="565">
-      <c r="A565" t="str">
+    <row r="990">
+      <c r="A990" t="str">
         <v>Join the Summer Fair in Fire Emblem Shadows!</v>
       </c>
-      <c r="B565" t="str">
+      <c r="B990" t="str">
         <v>2026-06-26</v>
       </c>
-      <c r="C565" t="str">
+      <c r="C990" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D565" t="str">
-[...2 lines deleted...]
-      <c r="E565" t="str">
+      <c r="D990" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E990" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=356815</v>
       </c>
-      <c r="F565" t="str">
+      <c r="F990" t="str">
         <v>Summer has arrived in the Fire Emblem&amp;#8482; Shadows game for smart devices. Take part in the festivities with new features, rewards, a powerful new Disciple, and more. - - Here are some of the exciting additions this season. Deepen bonds with Disciple Support Conversations You can now discover the stories between disciples through their conversations. As you learn more about them, you might glean some insight into their past&amp;amp;hellip; - - At launch, 23 Disciples will be available for support... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356815</v>
       </c>
     </row>
-    <row r="566">
-      <c r="A566" t="str">
+    <row r="991">
+      <c r="A991" t="str">
         <v>Orange Slices Podcast Brings U.S. Soccer Community to Life at NYC Event Celebrating the Game's Past, Present, and Future</v>
       </c>
-      <c r="B566" t="str">
+      <c r="B991" t="str">
         <v>2026-06-26</v>
       </c>
-      <c r="C566" t="str">
-[...2 lines deleted...]
-      <c r="D566" t="str">
+      <c r="C991" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D991" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E566" t="str">
+      <c r="E991" t="str">
         <v>https://www.prnewswire.com/news-releases/orange-slices-podcast-brings-us-soccer-community-to-life-at-nyc-event-celebrating-the-games-past-present-and-future-302812127.html</v>
       </c>
-      <c r="F566" t="str">
+      <c r="F991" t="str">
         <v>NEW YORK, June 26, 2026 /PRNewswire/ -- As interest in soccer continues to surge across the United States, fans have increasingly sought deeper connection and community around the sport. Orange Slices, a podcast hosted by former U.S. Men's National Team player Heath Pearce and produced by...</v>
       </c>
     </row>
-    <row r="567">
-      <c r="A567" t="str">
+    <row r="992">
+      <c r="A992" t="str">
         <v>USACasinos.com Names Chumba Casino Best Social Casino in the US for ...</v>
       </c>
-      <c r="B567" t="str">
+      <c r="B992" t="str">
         <v>2026-06-26</v>
       </c>
-      <c r="C567" t="str">
+      <c r="C992" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D567" t="str">
+      <c r="D992" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E567" t="str">
+      <c r="E992" t="str">
         <v>https://pr-inside.com/usacasinos-com-names-chumba-casino-best-social-casino-in-the-us-for-r5195029.htm</v>
       </c>
-      <c r="F567" t="str">
+      <c r="F992" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / USACasinos.com Rankings Highlight Chumba Casino's Dominance USACasinos.com has officially named Chumba Casino the best social casino in the United States for 2026, placing it at the top of the platform's annual rankings, the casino industry award reflects months of hands-on evaluation across dozens of sweepstakes casino sites, covering game quality, mobile performance, redemption speed, and customer support responsiveness in granular detail. Chumba Casino, operated by VGW Group, has been a fixture in the sweepstakes space since 2017. That's close to a decade of continuous operation, which puts it in rare ..</v>
       </c>
     </row>
-    <row r="568">
-      <c r="A568" t="str">
+    <row r="993">
+      <c r="A993" t="str">
         <v>Casino Top 10 Recognizes Chumba Casino as a Top US Social Casino Brand ...</v>
       </c>
-      <c r="B568" t="str">
+      <c r="B993" t="str">
         <v>2026-06-26</v>
       </c>
-      <c r="C568" t="str">
+      <c r="C993" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D568" t="str">
+      <c r="D993" t="str">
         <v>SaaS, Gaming</v>
       </c>
-      <c r="E568" t="str">
+      <c r="E993" t="str">
         <v>https://pr-inside.com/casino-top-10-recognizes-chumba-casino-as-a-top-us-social-casino-brand-r5194999.htm</v>
       </c>
-      <c r="F568" t="str">
+      <c r="F993" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / What the Casino Top 10 Recognition Means for Chumba Casino Casino Top 10 evaluates online gaming platforms across a range of criteria, game variety, redemption reliability, mobile performance, and overall player trust, Chumba Casino earned it's placement on the back of years of consistent operation, a mature sweepstakes model casino structure, and deep brand recognition among US players. This isn't a newcomer riding hype. VGW Group has been running the platform since 2017. The site has processed millions of redemptions since launch, and that kind of track record speaks ..</v>
       </c>
     </row>
-    <row r="569">
-      <c r="A569" t="str">
+    <row r="994">
+      <c r="A994" t="str">
         <v>Casino Top 10 Names McLuck a Top Sweepstakes Casino Site in the USA</v>
       </c>
-      <c r="B569" t="str">
+      <c r="B994" t="str">
         <v>2026-06-26</v>
       </c>
-      <c r="C569" t="str">
+      <c r="C994" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D569" t="str">
-[...2 lines deleted...]
-      <c r="E569" t="str">
+      <c r="D994" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E994" t="str">
         <v>https://pr-inside.com/casino-top-10-names-mcluck-a-top-sweepstakes-casino-site-in-the-usa-r5194930.htm</v>
       </c>
-      <c r="F569" t="str">
+      <c r="F994" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / Casino Top 10 Releases Updated Rankings for Sweepstakes Casino Sites USA Casino Top 10, a trusted source for online casino reviews and trusted online casino recommendations, has published it's latest rankings of the top rated sweepstakes casinos available to players across the United States. McLuck Casino earned a leading position on the list, and honestly, it's not hard to see why. The 2026 rankings evaluated platforms across several categories: game variety, bonus transparency, mobile performance, and cash prize redemption speed. McLuck stood out for delivering a polished experience that feels ..</v>
       </c>
     </row>
-    <row r="570">
-      <c r="A570" t="str">
+    <row r="995">
+      <c r="A995" t="str">
         <v>OPPEIN Unveils Game-Changing AI Design Set to Transform the Industry</v>
       </c>
-      <c r="B570" t="str">
+      <c r="B995" t="str">
         <v>2026-06-26</v>
       </c>
-      <c r="C570" t="str">
+      <c r="C995" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D570" t="str">
+      <c r="D995" t="str">
         <v>AI, Gaming</v>
       </c>
-      <c r="E570" t="str">
+      <c r="E995" t="str">
         <v>https://www.globenewswire.com/news-release/2026/06/26/3318211/0/en/OPPEIN-Unveils-Game-Changing-AI-Design-Set-to-Transform-the-Industry.html</v>
       </c>
-      <c r="F570" t="str">
+      <c r="F995" t="str">
         <v>OPPEIN unveils self-developed AI design tool CAXA Home, cutting initial project design time by 80%.</v>
       </c>
     </row>
-    <row r="571">
-      <c r="A571" t="str">
+    <row r="996">
+      <c r="A996" t="str">
         <v>Casino Top 10 Names Chumba Casino Best Sweepstakes Casino for US Players ...</v>
       </c>
-      <c r="B571" t="str">
+      <c r="B996" t="str">
         <v>2026-06-26</v>
       </c>
-      <c r="C571" t="str">
+      <c r="C996" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D571" t="str">
-[...2 lines deleted...]
-      <c r="E571" t="str">
+      <c r="D996" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E996" t="str">
         <v>https://pr-inside.com/casino-top-10-names-chumba-casino-best-sweepstakes-casino-for-us-players-r5194911.htm</v>
       </c>
-      <c r="F571" t="str">
+      <c r="F996" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / Casino Top 10 Rankings Place Chumba Casino at Number One Casino Top 10 has published its annual sweepstakes casino rankings for 2026. Chumba Casino holds the top position, the Casino Top 10 rankings evaluate platforms on game quality, bonus structure, payout speed, mobile performance, and legal compliance, and Chumba scored highest across every category measured. Operated by VGW Group, Chumba has been running since 2017, and that kind of track record carries weight in a space where dozens of sweepstakes platforms have launched and vanished within a year or two, ..</v>
       </c>
     </row>
-    <row r="572">
-      <c r="A572" t="str">
+    <row r="997">
+      <c r="A997" t="str">
         <v>Casino Top 10 Ranks Chumba Casino Among the Best US Sweepstakes Casinos ...</v>
       </c>
-      <c r="B572" t="str">
+      <c r="B997" t="str">
         <v>2026-06-26</v>
       </c>
-      <c r="C572" t="str">
+      <c r="C997" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D572" t="str">
-[...2 lines deleted...]
-      <c r="E572" t="str">
+      <c r="D997" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E997" t="str">
         <v>https://pr-inside.com/casino-top-10-ranks-chumba-casino-among-the-best-us-sweepstakes-casinos-r5194882.htm</v>
       </c>
-      <c r="F572" t="str">
+      <c r="F997" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / Casino Top 10 Rankings and Evaluation Methodology Casino Top 10 published it's updated rankings for the best online casino platforms operating under the sweepstakes model in the United States. The independent methodology used by the site goes well beyond surface-level impressions, the team signs up, purchases coin packages, tests game performance across devices, and processes actual redemptions before assigning any placement. Chumba Casino landed among the top sweepstakes casinos in the US based on several weighted criteria. Casino game variety and software providers accounted for a significant portion of the ..</v>
       </c>
     </row>
-    <row r="573">
-      <c r="A573" t="str">
+    <row r="998">
+      <c r="A998" t="str">
         <v>USACasinos.com Names McLuck Best New Sweepstakes Casino of 2026</v>
       </c>
-      <c r="B573" t="str">
+      <c r="B998" t="str">
         <v>2026-06-26</v>
       </c>
-      <c r="C573" t="str">
+      <c r="C998" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D573" t="str">
+      <c r="D998" t="str">
         <v>Gaming, Media</v>
       </c>
-      <c r="E573" t="str">
+      <c r="E998" t="str">
         <v>https://pr-inside.com/usacasinos-com-names-mcluck-best-new-sweepstakes-casino-of-r5194810.htm</v>
       </c>
-      <c r="F573" t="str">
+      <c r="F998" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / What the USACasinos.com Recognition Means for the Sweepstakes Casino Space USACasinos.com, one of the more established names in online casino comparison guide content, has officially named McLuck the best new sweepstakes casino of 2026. The designation followed months of hands-on evaluation across dozens of platforms, covering game libraries, mobile performance, redemption speed, and bonus transparency in granular detail. This is not a participation trophy. USACasinos.com runs a structured review process that mirrors how real players interact with these sites, they sign up, buy coin packages, test customer support, and, most critically, ..</v>
       </c>
     </row>
-    <row r="574">
-      <c r="A574" t="str">
+    <row r="999">
+      <c r="A999" t="str">
         <v>Huya to Exclusively Publish The Legend of Swordman: Reunion in Chinese Mainland</v>
       </c>
-      <c r="B574" t="str">
+      <c r="B999" t="str">
         <v>2026-06-26</v>
       </c>
-      <c r="C574" t="str">
-[...2 lines deleted...]
-      <c r="D574" t="str">
+      <c r="C999" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D999" t="str">
         <v>Finance, Gaming</v>
       </c>
-      <c r="E574" t="str">
+      <c r="E999" t="str">
         <v>https://www.prnewswire.com/news-releases/huya-to-exclusively-publish-the-legend-of-swordman-reunion-in-chinese-mainland-302811672.html</v>
       </c>
-      <c r="F574" t="str">
+      <c r="F999" t="str">
         <v>GUANGZHOU, China, June 26, 2026 /PRNewswire/ -- HUYA Inc. ("Huya" or the "Company") (NYSE: HUYA), a leading game-related entertainment and services provider, today announced that it will exclusively publish the upcoming MMORPG title, The Legend of Swordman: Reunion, in the Chinese...</v>
       </c>
     </row>
-    <row r="575">
-      <c r="A575" t="str">
+    <row r="1000">
+      <c r="A1000" t="str">
         <v>Join the Beautiful Game: Discover Immersive Fan Experiences with Hisense at FIFA World Cup 2026™</v>
       </c>
-      <c r="B575" t="str">
+      <c r="B1000" t="str">
         <v>2026-06-26</v>
       </c>
-      <c r="C575" t="str">
-[...2 lines deleted...]
-      <c r="D575" t="str">
+      <c r="C1000" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D1000" t="str">
         <v>Retail, Gaming</v>
       </c>
-      <c r="E575" t="str">
+      <c r="E1000" t="str">
         <v>https://www.prnewswire.com/news-releases/join-the-beautiful-game-discover-immersive-fan-experiences-with-hisense-at-fifa-world-cup-2026-302811589.html</v>
       </c>
-      <c r="F575" t="str">
+      <c r="F1000" t="str">
         <v>QINGDAO, China, June 26, 2026 /PRNewswire/ -- Hisense, a leading brand in global consumer electronics and home appliances, is bringing football fans closer to the action throughout FIFA World Cup 2026TM with a series of immersive experiences at Stadium Fan Experience (SFE) areas and FIFA...</v>
       </c>
     </row>
-    <row r="576">
-      <c r="A576" t="str">
+    <row r="1001">
+      <c r="A1001" t="str">
         <v>Silver Palace Opens Sign-Ups for "Dichotomy" Beta Test!</v>
       </c>
-      <c r="B576" t="str">
+      <c r="B1001" t="str">
         <v>2026-06-26</v>
       </c>
-      <c r="C576" t="str">
-[...5 lines deleted...]
-      <c r="E576" t="str">
+      <c r="C1001" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D1001" t="str">
+        <v>Gaming</v>
+      </c>
+      <c r="E1001" t="str">
         <v>https://www.prnewswire.com/news-releases/silver-palace-opens-sign-ups-for-dichotomy-beta-test-302811519.html</v>
       </c>
-      <c r="F576" t="str">
+      <c r="F1001" t="str">
         <v>Return to Silvernia to Uncover New Mysteries in the Next Phase of the Victorian-Inspired Open-World Detective RPG. SINGAPORE, June 26, 2026 /PRNewswire/ -- Global game developer and publisher Elementa has officially launched the recruitment campaign for the "Dichotomy" Beta Test of Silver...</v>
-      </c>
-[...5738 lines deleted...]
-        <v>What gamers request most is better control in-game, and today Microsoft Hardware launches the SideWinder X4 Keyboard, a keyboard designed to give...</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:F863"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F1001"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Press Releases</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 