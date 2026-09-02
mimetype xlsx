--- v0 (2026-07-15)
+++ v1 (2026-09-02)
@@ -437,20046 +437,20993 @@
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Title</v>
       </c>
       <c r="B1" t="str">
         <v>Published</v>
       </c>
       <c r="C1" t="str">
         <v>Provider</v>
       </c>
       <c r="D1" t="str">
         <v>Topics</v>
       </c>
       <c r="E1" t="str">
         <v>URL</v>
       </c>
       <c r="F1" t="str">
         <v>Summary</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Zepto Life Technology Introduces FungiFlex® Pneumocystis jirovecii and FungiFlex® Mold Plus</v>
+        <v>What To Expect After Your Doctor Finds a Lung Nodule</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C2" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D2" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E2" t="str">
-        <v>https://www.prnewswire.com/news-releases/zepto-life-technology-introduces-fungiflex-pneumocystis-jirovecii-and-fungiflex-mold-plus-302825991.html</v>
+        <v>https://www.prnewswire.com/news-releases/what-to-expect-after-your-doctor-finds-a-lung-nodule-302866957.html</v>
       </c>
       <c r="F2" t="str">
-        <v>New targeted plasma cfDNA liquid biopsy testing options expand the FungiFlex ®menu, allowing clinicians to order targeted Pneumocystis jirovecii testing or combined mold and P. jirovecii detection based on the clinical question. ST. PAUL, Minn., July 15, 2026 /PRNewswire/ -- Zepto Life...</v>
+        <v>American Lung Association's campaign, in partnership with Olympus, offers roadmap to help patients gain control over their health with nodule management and early detection CHICAGO, Sept. 2, 2026 /PRNewswire/ -- One of the greatest opportunities to improve lung cancer outcomes is the...</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Elsevier Foundation and The Lancet Announce Winners of Inaugural Evidence to Impact Awards</v>
+        <v>Norroy Bioscience Initiates Pivotal Phase III Clinical Trial of 177Lu-NYM032, a PSMA-Targeted Radioligand Therapy for mCRPC</v>
       </c>
       <c r="B3" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C3" t="str">
-        <v>WebWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D3" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E3" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357704</v>
+        <v>https://www.prnewswire.com/news-releases/norroy-bioscience-initiates-pivotal-phase-iii-clinical-trial-of-177lu-nym032-a-psma-targeted-radioligand-therapy-for-mcrpc-302867430.html</v>
       </c>
       <c r="F3" t="str">
-        <v>The Elsevier Foundation and The Lancet announced the three winning teams of the inaugural edition of The Lancet &amp;#8211;Elsevier Foundation Evidence to Impact Awards. The Awards recognize research teams that go beyond publishing experimental findings: teams that have put implementation science to work, with communities, to change how health care is actually delivered. Today&amp;#39;s health landscape faces complex challenges: from rising non-communicable diseases and infectious diseases to malnutr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357704</v>
+        <v>WUXI, China, Sept. 2, 2026 /PRNewswire/ -- NORROY BIOSCIENCE (NORROY), a clinical-stage biotechnology company focused on innovative targeted radiopharmaceuticals, announced that it has received regulatory clearance from China's National Medical Products Administration (NMPA) to initiate a...</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>NeuroThera Labs Announces Initiation of Phase IIb Clinical Trial at Hannover Medical School in Germany for Innovative Treatment of Tourette Syndrome</v>
+        <v>Ensayo clínico de un innovador sistema de mapeo y ablación por campo pulsado</v>
       </c>
       <c r="B4" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C4" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D4" t="str">
-        <v>Healthcare, Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E4" t="str">
-        <v>https://www.newmediawire.com/news/neurothera-labs-announces-initiation-of-phase-iib-clinical-trial-at-hannover-medical-school-in-germany-for-innovative-treatment-of-tourette-syndrome-7087727</v>
+        <v>https://www.prnewswire.com/news-releases/ensayo-clinico-de-un-innovador-sistema-de-mapeo-y-ablacion-por-campo-pulsado-302867410.html</v>
       </c>
       <c r="F4" t="str">
-        <v>TORONTO, ONTARIO - July 15, 2026 ( NEWMEDIAWIRE ) - NeuroThera Labs Inc. (TSXV: NTLX) (the " Company " or " NeuroThera "), a clinical-stage biotech company and a majority-owned subsidiary of SciSparc Ltd., today announced the initiation of its Phase IIb clinical trial site at Hannover Medical School, Hanover (“MHH”), Germany, for SCI-110, its proprietary cannabinoid-based treatment candidate for Tourette Syndrome (TS) in adults. The trial, which previously received regulatory clearance from Germany’s Federal Institute for Drugs and Medical Devices and MHH's ethics committee, is now advancing towards the next stage at Hannover Medical School, one of the key clinical sites of the study. SCI-110 combines dronabinol with the endocannabinoid-like palmitoylethanolamide in an innovative one dosag</v>
+        <v>-Texas Cardiac Arrhythmia Institute en St. David's Medical Center primeros en EE.UU. en participar en un ensayo clínico de un innovador sistema de mapeo y ablación por campo pulsado AUSTIN, Texas, 2 de septiembre de 2026 /PRNewswire/ -- El Texas Cardiac Arrhythmia Institute (TCAI) en St....</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Befriending Networks launches free Dementia and Social Connection CPD training for third sector</v>
+        <v>Texas Cardiac Arrhythmia Institute at St. David's Medical Center first in U.S. to participate in trial for innovative mapping and pulsed field ablation system</v>
       </c>
       <c r="B5" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C5" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D5" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E5" t="str">
-        <v>https://pressat.co.uk/releases/befriending-networks-launches-free-dementia-and-social-connection-cpd-training-for-third-sector-858401ae84e5e76270439ec2dabd4a5b/</v>
+        <v>https://www.prnewswire.com/news-releases/texas-cardiac-arrhythmia-institute-at-st-davids-medical-center-first-in-us-to-participate-in-trial-for-innovative-mapping-and-pulsed-field-ablation-system-302866616.html</v>
       </c>
       <c r="F5" t="str">
-        <v>Wednesday 15 July, 2026 Booking is now live for the Connected Lives training programme, with events in 20 locations across Scotland and online. The new training programme from Befriending Networks kicks off in Edinburgh on Tuesday 11 August and will continue until February 2027, visiting 20 towns and cities across Scotland. Four online sessions will also be available for those who are unable to attend in person. Connected Lives training is free and open to staff and volunteers at third sector organisations based in Scotland who want to feel more confident supporting people living with dementia. Research suggests that social isolation is a key risk factor for developing dementia. Alzheimer’s Research UK estimates that if everyone kept socially connected, there would be five fewer cases of d</v>
+        <v>AUSTIN, Texas, Sept. 2, 2026 /PRNewswire/ -- The Texas Cardiac Arrhythmia Institute (TCAI) at St. David's Medical Center recently became the first facility in the nation to participate in a clinical trial to evaluate the safety and effectiveness of a next-generation mapping and pulsed...</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>England football legend David Seaman supporting Tesco and British Heart Foundation campaign to get fans on the ball with checking their blood pressure</v>
+        <v>Resetting Lives Inc. Expands Global Mission With Executive Health &amp; Life Audit(TM) for High-Achieving Leaders</v>
       </c>
       <c r="B6" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C6" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D6" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E6" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357699</v>
+        <v>https://www.newsfilecorp.com/release/312027/Resetting-Lives-Inc.-Expands-Global-Mission-With-Executive-Health-Life-AuditTM-for-HighAchieving-Leaders</v>
       </c>
       <c r="F6" t="str">
-        <v>David Seaman, the ex-England goalkeeper nicknamed &amp;#39;Safe Hands&amp;#39;, is encouraging football fans across the UK to put their heart health first by popping to their local Tesco Pharmacy for a free blood pressure check. - - The supermarket has teamed up with the British Heart Foundation to offer more than 50,000 blood pressure check appointments per week across over 350 Tesco Pharmacies so fans can get themselves checked as they shop for their big match essentials. - - The quick and simple test tha... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357699</v>
+        <v>Edmonton, Alberta--(Newsfile Corp. - September 2, 2026) - Resetting Lives Inc., founded by Nigerian-born, Canada-based transformation strategist Coach Ayomide Adeyina, is expanding its work around personal development and whole-person wellbeing with the development of the Executive Health &amp; Life Audit™, a proprietary self-awareness framework designed for high-achieving executives and leaders to examine the broader factors influencing how they live, lead and make decisions.The initiative reflects...</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Mitsui Chemicals Integrates Dental 3D Printing Business in Japan into Sun Medical</v>
+        <v>Dr. Daniel Amen Brings Brain Health to Faith Communities With New WHOLE-4 Program</v>
       </c>
       <c r="B7" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C7" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D7" t="str">
-        <v>Healthcare</v>
+        <v>SaaS, Healthcare, Education</v>
       </c>
       <c r="E7" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357695</v>
+        <v>https://www.prnewswire.com/news-releases/dr-daniel-amen-brings-brain-health-to-faith-communities-with-new-whole-4-program-302867386.html</v>
       </c>
       <c r="F7" t="str">
-        <v>Mitsui Chemicals, Inc. (Tokyo:4183; President &amp;amp; CEO: ICHIMURA Satoshi; &amp;#8220;Mitsui Chemicals&amp;#8221;) has decided to integrate its dental 3D printing business and some dental materials business in Japan into its subsidiary, Sun Medical Co., Ltd. (Head Office: Moriyama City, Shiga; President &amp;amp; CEO: SUZUKI Takefumi; &amp;#8220;Sun Medical&amp;#8221;). Mitsui Chemicals positions Sun Medical as the core of its dental 3D printing business and will continue to strengthen its capabilities. - - Kulzer Japan Co., Ltd. (Head Offic... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357695</v>
+        <v>New program combines brain science, mental health and spiritual principles to help churches build healthier communities COSTA MESA, Calif., Sept. 2, 2026 /PRNewswire/ -- Amen University, the online brain health education platform founded by double board-certified psychiatrist and 20-time...</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Ankle &amp; Foot Centers of America Shares Why Work-from-Home Habits Are ...</v>
+        <v>New York Cancer &amp; Blood Specialists Welcomes Medical Oncologist-Hematologist Dr. Rebecca Zweifler</v>
       </c>
       <c r="B8" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C8" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D8" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E8" t="str">
-        <v>https://pr-inside.com/ankle-foot-centers-of-america-shares-why-work-from-home-habits-are-r5201327.htm</v>
+        <v>https://www.pr.com/press-release/978101</v>
       </c>
       <c r="F8" t="str">
-        <v>(PR-inside.com) ATLANTA, GA / ACCESS Newswire / July 15, 2026 / While remote work has become a permanent part of life for many professionals,Ankle &amp; Foot Centers of Americais encouraging employees to pay closer attention to their foot health. Years after the work-from-home boom, podiatrists continue to see patients experiencing foot pain and other lower extremity issues related to prolonged sitting, reduced activity, and unsupportive footwear. Working from home often means spending long hours at a desk while barefoot or wearing slippers that lack proper arch support. Combined with hard flooring and decreased daily movement, these habits can contribute to conditions such ..</v>
+        <v>New York Cancer &amp; Blood Specialists (NYCBS), one of the Nation’s leading oncology practices, proudly announces the addition of hematologist-oncologist, Dr. Rebecca Zweifler. Beginning September 1, 2026, Dr. Zweifler will be practicing at NYCBS’s office located at 500 W 181st Street, 9th Floor, New York, NY 10033. “We are excited to welcome Dr. Zweifler to New York Cancer &amp; Blood [PR.com]</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>NYSE Content Update: Women's Health Equity Funding Up 41% in 2025 Report</v>
+        <v>Vara Receives World-First CE Certification for Autonomous AI in Breast Cancer Screening</v>
       </c>
       <c r="B9" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C9" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D9" t="str">
-        <v>Finance, Healthcare, Media</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E9" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-womens-health-equity-funding-up-41-in-2025-report-302826431.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/vara-receives-world-first-ce-060000026.html</v>
       </c>
       <c r="F9" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 15, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>BERLIN, Germany, September 02, 2026--Vara has received CE certification under the EU Medical Device Regulation (Class IIb) for autonomous triage in organised breast cancer screening – the first breast AI certified anywhere to report screening examinations as normal without radiologist review.</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Ractigen Therapeutics Announces Landmark Publication in Nature Medicine Highlighting Unprecedented Preclinical Efficacy and Positive First-in-Human Clinical Data for RAG-17 in SOD1-ALS</v>
+        <v>Nicox annonce l’extension de son horizon de trésorerie</v>
       </c>
       <c r="B10" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C10" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D10" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E10" t="str">
-        <v>https://www.prnewswire.com/news-releases/ractigen-therapeutics-announces-landmark-publication-in-nature-medicine-highlighting-unprecedented-preclinical-efficacy-and-positive-first-in-human-clinical-data-for-rag-17-in-sod1-als-302826429.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/02/3354826/0/fr/nicox-annonce-l-extension-de-son-horizon-de-tr%C3%A9sorerie.html</v>
       </c>
       <c r="F10" t="str">
-        <v>— Peer-reviewed publication details RAG-17's robust translation from "bench to bedside," validating the proprietary SCAD™ delivery platform for CNS-targeted RNAi therapies — — First-in-Human trial met primary safety endpoints with no Serious Adverse Events (SAEs); demonstrated mean...</v>
+        <v>1 Estimation non auditée préparée par la Direction sur la base des informations disponibles à la date du présent communiqué de presse. La prochaine publication financière de la Société portera sur les comptes du premier semestre 2026 et interviendra en octobre 2026. 2 La date PDUFA correspond à la date cible à laquelle la Food and Drug Administration (FDA) américaine prévoit d’achever la revue d’une demande d’autorisation de mise sur le marché (NDA) et de rendre sa décision, conformément au Prescription Durg User Fee Act (PDUFA).</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>As AI Rewrites Drug Discovery, This Bio-Native AI Company Just Joined the Russell 3000E, and Reports Earnings July 22</v>
+        <v>IBA joins PFAROS European initiative to advance PFAS destruction for healthcare and pharmaceutical applications</v>
       </c>
       <c r="B11" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C11" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D11" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E11" t="str">
-        <v>https://www.prnewswire.com/news-releases/as-ai-rewrites-drug-discovery-this-bio-native-ai-company-just-joined-the-russell-3000e-and-reports-earnings-july-22-302826193.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/02/3354822/0/en/iba-joins-pfaros-european-initiative-to-advance-pfas-destruction-for-healthcare-and-pharmaceutical-applications.html</v>
       </c>
       <c r="F11" t="str">
-        <v>Issued on behalf of MindWalk Holdings Corp. MindWalk Holdings Corp. (NASDAQ: HYFT) heads into its fourth-quarter and full-year results with fresh index inclusion, an expanded patent estate, and AI-designed programs aimed at two of medicine's biggest frontiers: GLP-1 metabolic health and...</v>
+        <v>Louvain-la-Neuve, Belgium, 2 September 2026, 7 a.m. – IBA (Ion Beam Applications S.A., EURONEXT), the world leader in particle accelerator technology, today announces its participation in PFAROS, a new European research and innovation initiative launched to address environmental emissions and exposure concerns related to per- and polyfluoroalkyl substances (PFAS) in the pharmaceutical and medical sectors. As part of the project, IBA will co-lead the work on end-of-life and waste-management technologies, bringing its electron beam and Rhodotron ® expertise to the assessment of PFAS destruction solutions.</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Intiveo Publishes the Most Comprehensive Benchmark Report for Dental and Oral Surgery Practices</v>
+        <v>Innate Pharma to Participate in the H.C. Wainwright 28th Annual Global Investment Conference</v>
       </c>
       <c r="B12" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C12" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D12" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E12" t="str">
-        <v>https://www.prnewswire.com/news-releases/intiveo-publishes-the-most-comprehensive-benchmark-report-for-dental-and-oral-surgery-practices-302826194.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/innate-pharma-participate-h-c-050000038.html</v>
       </c>
       <c r="F12" t="str">
-        <v>VANCOUVER, BC, July 15, 2026 /PRNewswire/ -- Intiveo, the patient engagement platform built for dental and oral surgery practices, today released its 2026 Dental Patient Engagement Report, a benchmark study drawn from communication and engagement data across more than 2,500 practices...</v>
-[...2 lines deleted...]
-    <row r="13">
+        <v>MARSEILLE, France, September 02, 2026--Regulatory News: Innate Pharma SA (Euronext Paris: IPH; Nasdaq: IPHA) ("Innate" or the "Company"), a clinical-stage biotechnology company developing immunotherapies for cancer patients, today announced that members of its executive team will participate in a fireside chat and one-on-one investor meetings at the following conference:</v>
+      </c>
+    </row>
+    <row r="13" xml:space="preserve">
       <c r="A13" t="str">
-        <v>SciSparc: NeuroThera Labs Announces Initiation of Phase IIb Clinical Trial at Hannover Medical School in Germany for Innovative Treatment of Tourette Syndrome</v>
+        <v>Sunshine Insurance Delivers Strong Digital-Intelligence Transformation Results, as Technology Empowerment Steps into a Greater Level</v>
       </c>
       <c r="B13" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C13" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D13" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>AI, SaaS, Healthcare, Real Estate, Automotive, Education</v>
       </c>
       <c r="E13" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327736/0/en/SciSparc-NeuroThera-Labs-Announces-Initiation-of-Phase-IIb-Clinical-Trial-at-Hannover-Medical-School-in-Germany-for-Innovative-Treatment-of-Tourette-Syndrome.html</v>
-[...2 lines deleted...]
-        <v>TEL AVIV, Israel, July 15, 2026 (GLOBE NEWSWIRE) -- SciSparc Ltd. (Nasdaq: SPRC) (“Company” or “SciSparc”), today announced that its subsidiary NeuroThera Labs Inc. (TSXV: NTLX) ("NeuroThera"), a clinical-stage pharmaceutical company focused on developing novel treatments for central nervous system disorders, announced the initiation of its Phase IIb clinical trial site at Hannover Medical School, Hanover, Germany (“MHH”), for SCI-110, its proprietary cannabinoid-based treatment candidate for Tourette Syndrome (TS) in adults.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109717/</v>
+      </c>
+      <c r="F13" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 2, 2026 - (ACN Newswire) - The competitive logic of the insurance industry has shifted from scale expansion to value cultivation. Against this backdrop, the role of technology has also been elevated from efficiency-enhancing tools to a strategic foundation for navigating economic cycles. As a leading privately owned insurance group in China, Sunshine Insurance (6963.HK) has released its interim results, which not only demonstrate solid financial performance but also clearly outline a digital-intelligence transformation path driven by the dual engines of “robot engineering” and “data engineering”.
+As of June 30, 2026, Sunshine Insurance recorded gross written premiums (“GWPs”) of RMB90.91 billion, up 12.5% year-on-year, with net profit attributable to equity owners of the parent rising 38.5% to RMB4.69 billion. The value of new business in life insurance business increased by 16.4%, while the property and casualty insurance business optimized the underwriting combined ratio to 98.7%. Behind these numbers, a deep-seated technological transformation spanning sales, services and management is unlocking sustained momentum.
+Sales Revolution: From “Human-Only” to “Human-Machine Collaboration”
+The traditional insurance industry has been heavily reliant on human resources, where the capability ceiling of the sales force often defines the upper limit of business growth. Sunshine Insurance is now breaking this constraint through AI agent technology.
+On the life insurance side, sales robots have been deeply embedded across the entire customer engagement lifecycle. According to the Company, the robot is powered by 13 AI agent platforms and nearly 100 vertical AI agents, covering 7 major categories and 60 to 70 sub-scenarios in life insurance sales. The system leverages big data to precisely generate customer profiles, automatically produce personalized marketing plans and communication strategies, and identify customer conversion intent in real time during interactions. As of the end of the Reporting Period, the robot has completed 263,000 instances of assisted customer management, achieving cumulative converted standard premiums exceeding RMB30 million. On the agency-team side, monthly customer outreach and face-to-face visits by marketers rose by more than 20%, the policy addition rate for existing clients climbed by 12%, and the new-agent policy-writing rate more than doubled. This means frontline agents have gained a reliable “digital advisor”, enabling systematic improvements in their operational efficiency and specialization.
+Practices in the property and casualty insurance segment have achieved greater scale deployment. Leveraging predictive models, the telesales assistant robot covers approximately 200,000 customer leads daily and steadily supports the daily operations of more than 2,000 agents, delivering a shift from a “scatter-gun approach” to “precision targeting”. Furthermore, the renewal prediction model, based on 75 factors, enables high-precision prediction of the renewal probability for each auto insurance customer. It supports automated quotation and differentiated operation, transforming in-depth cultivation of existing clients from experience-driven to algorithm-driven operations.
+“Autopilot” Moment for the Claims Value Chain
+Claims handling constitutes the most critical touchpoint of insurance service experience and a core link in operating costs. Sunshine Insurance’s “claims service robot” is driving automation across this sophisticated workflow.
+At present, the robot has expanded its service scope from auto insurance to third-party claims, bodily injury, and non-auto health and accident insurance. In the first half of the year, it served 1.09 million customers, provided over 400,000 intelligent assisted responses, and achieved a customer satisfaction rate of 98%. Notably, with the robot proactively tracking vehicle repairs and injury recovery status, the average claim settlement cycle for served customers has been shortened by 10 days. In non-auto insurance lines, such as the student safety insurance and supplementary medical insurance, pilot programs for end-to-end automated processing were launched through multi-agent collaboration. 
+On the loss-adjustment side, pilot programs have been launched for intelligent assessment of minor vehicle damage claims. Robots can autonomously guide customers through the document upload process. The full behavioral trajectory from claim reporting to settlement can be traced via the operations monitoring platform, laying a data foundation for continuous optimization of claims service. This represents more than efficiency gains; it signifies a redefinition of service standards.
+Management Empowerment: Dual Leaps from Actuarial Pricing to Frontline Execution
+Beyond optimizing “the last mile” customer experience, intelligent transformation on Sunshine Insurance’s management side is reshaping the underlying operational capabilities and frontline execution of the insurance business.
+Risk pricing sits at the core of insurance operations. Built on its “data engineering” foundation, Sunshine Insurance is revamping this core competency. The auto insurance risk pricing robot has completed the construction of a dataset covering the entire process of quoting, underwriting, and claims settlement, reducing data preparation time from 5 days to 1 day and shortening time required to detect anomalies cycle from 8 hours to 1 hour. A closed-loop capability of “automated anomaly inspection + model simulation verification + dynamic solution output” was preliminarily established, enabling actuarial pricing to leap from quarterly-level responses to nearly real-time dynamic adjustments.
+Meanwhile, the Group has established an integrated plan covering data collection, database construction and data application, and deeply integrated 20 strategic data engineering projects into key business areas. Such foundational investments are transforming data from static resources into fluid, insight-generating strategic assets.
+In addition, Sunshine Insurance has extended its management reach to the front-line grassroots level. The four-tiered branch management robot empowers grassroots through intelligent agents such as “AI Little Tabulator, AI Little Advisor, and AI Little Designer”. Managers can complete the entire process of tabulation, data querying, and attribution through natural language processing. To date, this system has been deployed across 820 four-tiered branches nationwide, with a cumulative total of 621,000 pushes in the first half of the year. It has standardized and automated management processes that previously relied on manual experience, allowing grassroots managers to conduct routine management analysis at lower cost and greater speed.
+Conclusion
+From human-machine collaboration at the sales frontline, to the automated restructuring of the reimbursement cycle, and further to the systematic upgrade of  actuarial pricing and grassroots management, Sunshine Insurance’s technology deployment has moved beyond the initial phase of process digitalization and entered a phase of deep, coordinated advancement characterized by a multi-intelligent agent architecture and dynamic closed-loop data.
+As China’s insurance industry enters a critical period of high-quality development, Sunshine Insurance’s practice offers a valuable reference case: the barriers to technology adoption are diminishing, and the true differentiator lies in the depth of integration between technology and core business scenarios, as well as the efficiency with which it transforms the operating value chain. An insurance group with total assets of over RMB700 billion has begun recalibrating its strategic direction through data and algorithms, and its next-phase growth trajectory warrants re-evaluation from multiple dimensions.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Aimwell Partners Inc. (OTC:AIMN) Confirms Advanced Discussions With ...</v>
+        <v>HardRx Review 2026: Could One Sildenafil + Tadalafil Tablet Be the Simpler ED Option Men Have Been Looking For?</v>
       </c>
       <c r="B14" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C14" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D14" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E14" t="str">
-        <v>https://pr-inside.com/aimwell-partners-inc-otc-aimn-confirms-advanced-discussions-with-r5201320.htm</v>
+        <v>https://www.newswire.com/news/hardrx-review-2026-could-one-sildenafil-tadalafil-tablet-be-the-simpler-ed</v>
       </c>
       <c r="F14" t="str">
-        <v>(PR-inside.com) MIAMI, FL / ACCESS Newswire / July 15, 2026 / Aimwell Partners Inc. (OTCID:AIMN), parent company of AimwellBio, today confirmed it is engaged in advanced discussions with an exclusive, referral-based life sciences capital markets network that connects biotechnology companies with institutional investors, banking relationships, strategic advisors, and other participants across the biotech investment ecosystem. The introduction originated through Christopher A. Jones, PhD, FRSM, Strategic Advisor to AimwellBio and one of the founding credentialed contributors to the company's Federated Health Intelligence Network. The company expects negotiations to conclude next week, at which time the counterparty and the scope of the relationship are anticipated ..</v>
+        <v>For men comparing online ED treatment in 2026, HardRx puts sildenafil and tadalafil into one compounded sublingual prescription-creating a convenience-driven option worth a closer look while keeping the final decision where it belongs: with a licensed clinician reviewing the patient's health history, medications, and treatment needs.</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>enVVeno Medical Highlights Newly Issued U.S. Patent Strengthening Competitive ...</v>
+        <v>Nutex Health Data Breach: Edelson Lechtzin LLP Investigates Theft of Patient and Employee Data</v>
       </c>
       <c r="B15" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C15" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D15" t="str">
-        <v>Finance, Healthcare, Real Estate, Media</v>
+        <v>Healthcare</v>
       </c>
       <c r="E15" t="str">
-        <v>https://pr-inside.com/envveno-medical-highlights-newly-issued-u-s-patent-strengthening-competitive-r5201313.htm</v>
+        <v>https://www.prnewswire.com/news-releases/nutex-health-data-breach-edelson-lechtzin-llp-investigates-theft-of-patient-and-employee-data-302867007.html</v>
       </c>
       <c r="F15" t="str">
-        <v>(PR-inside.com) CEO Explains How Broad Patent Protection, Combined with First-Ever FDA IDE Approval, Positions enVVe® to Own a Multi-Billion-Dollar Venous Disease Market Watch the "What This Means" video here IRVINE, CA / ACCESS Newswire / July 15, 2026 / enVVeno Medical Corporation (NASDAQ:NVNO) ("enVVeno Medical" or the "Company"), today announced that Robert Berman, Chief Executive Officer of enVVeno Medical participated in a Virtual Investor "What This Means" segment. As part of the segment, Mr. Berman discussed the Company's recent news announcing the issuance of the first U.S. Patent covering the company's enVVe system, further expanding its intellectual property portfolio and laying the groundwork to ..</v>
+        <v>Free case evaluations for individuals affected by the Nutex Health cyberattack claimed by The Gentlemen ransomware group HOUSTON, Sept. 1, 2026 /PRNewswire/ -- Edelson Lechtzin LLP, a national class action law firm, is investigating data privacy claims arising from a cyberattack on Nutex...</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Alpha Tau Successfully Treats First Immunocompromised Patient with Recurrent Cutaneous Squamous Cell Carcinoma in its ADMIRE Study at Banner MD Anderson Cancer Center</v>
+        <v>Ono Pharma Enters into a Drug Discovery Partnership with Aitia in Neurological Diseases</v>
       </c>
       <c r="B16" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C16" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D16" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E16" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327707/0/en/Alpha-Tau-Successfully-Treats-First-Immunocompromised-Patient-with-Recurrent-Cutaneous-Squamous-Cell-Carcinoma-in-its-ADMIRE-Study-at-Banner-MD-Anderson-Cancer-Center.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/ono-pharma-enters-drug-discovery-010000933.html</v>
       </c>
       <c r="F16" t="str">
-        <v>Alpha Tau Successfully Treats First Immunocompromised Patient with Recurrent Cutaneous Squamous Cell Carcinoma in its ADMIRE Study at Banner MD Anderson</v>
+        <v>OSAKA, Japan &amp; CAMBRIDGE, Mass., September 02, 2026--Ono Pharmaceutical Co., Ltd. (Headquarters: Osaka, Japan; President and COO: Toichi Takino; "Ono") today announced that it has entered into a drug discovery partnership agreement with Aitia, Inc. (Headquarters: Cambridge, Massachusetts, USA; CEO: Colin Hill; "Aitia").</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Foot &amp;#038; Ankle Center Warns Southern Utah Residents of Overlooked Summer Heat Risks</v>
+        <v>Zepp Health Corporation Reports Second Quarter of 2026 Unaudited Financial Results</v>
       </c>
       <c r="B17" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C17" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D17" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E17" t="str">
-        <v>https://www.prunderground.com/foot-ankle-center-warns-southern-utah-residents-of-overlooked-summer-heat-risks/00388703/</v>
+        <v>https://www.prnewswire.com/news-releases/zepp-health-corporation-reports-second-quarter-of-2026-unaudited-financial-results-302866933.html</v>
       </c>
       <c r="F17" t="str">
-        <v>As Southern Utah temperatures climb, St. George foot and ankle clinic highlights how extreme heat can affect foot and ankle health and ways to lower risk. The post Foot &amp;amp; Ankle Center Warns Southern Utah Residents of Overlooked Summer Heat Risks first appeared on</v>
-[...2 lines deleted...]
-    <row r="18">
+        <v>MILPITAS, Calif., Sept. 1, 2026 /PRNewswire/ -- Zepp Health Corporation (NYSE: ZEPP) ("Zepp", the "Company" or "we") today announced its unaudited financial results for the second quarter of 2026. Second Quarter of 2026 Financial and Operating Highlights: Revenue reached US$63.5 million,...</v>
+      </c>
+    </row>
+    <row r="18" xml:space="preserve">
       <c r="A18" t="str">
-        <v>Ascelia Pharma Announces Organizational Changes and a Reduced Cost ...</v>
+        <v>World No.1 with 56% Profit Surge: Saint Bella Redefines Family Care Economics</v>
       </c>
       <c r="B18" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C18" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D18" t="str">
-        <v>Healthcare</v>
+        <v>Finance, AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E18" t="str">
-        <v>https://pr-inside.com/ascelia-pharma-announces-organizational-changes-and-a-reduced-cost-r5201307.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) MALMÖ, SE / ACCESS Newswire / July 15, 2026 / Ascelia Pharma (STO:ACE), a biotech company focused on improving the lives of people with rare cancer conditions, today announces that CFO Anton Hansson will be leaving the Company. In connection with this change and cost reduction initiatives, Ascelia Pharma is reducing its cost base while focusing on the path forward for Orviglance®. The changes support alignment of resources with Ascelia Pharma's current priorities, including regulatory interactions with the U.S. Food and Drug Administration ("FDA") and bringing Orviglance to patients. "Our focus is on the upcoming Type A meeting with the FDA where ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109696/</v>
+      </c>
+      <c r="F18" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sep 2, 2026 - (ACN Newswire) - Postpartum care has historically presented a challenging unit economic profile: low purchase frequency, high labor intensity, and significant execution friction across regions. Constrained by these structural headwinds, most industry operators operate near break-even levels.
+Saint Bella Group (2508.HK), the world’s largest postpartum care provider by market share, has delivered a set of interim financial results that defies these broader sector dynamics. During the first half, profit growth significantly outpaced top-line expansion—demonstrating strong operational leverage.
+Five core financial metrics outline the mechanics driving this margin expansion:
+Revenue and Adjusted Profit Growth: H1 revenue grew 36.0% year-on-year (YoY) to RMB 611 million. Adjusted net profit surged 56.2% YoY to RMB 60.58 million, driving adjusted net margin up to 9.9%. Profit growth outstripped top-line gains as fixed-cost absorption improved.
+Core Brand Expansion (ASP up 15.9% to RMB 171,000): Across its brand portfolio—Saint Bella, Bella Isla, and Baby Bella (spanning ultra-luxury to upper-mid tiers)—group-wide average selling price (ASP) rose 15.9% YoY to RMB 171,000. Pricing power across core brands expanded despite broader macroeconomic discounting pressures in consumer services.
+Lifecycle Diversification: Postpartum care revenue grew 31.4% YoY to RMB 508 million. Non-postpartum, full-lifecycle services and products increased their revenue share to 31.5%, led by a 59.1% YoY surge in family care services and a 44.4% YoY gain in women’s health nutrition.
+Customer Lifetime Value (LTV) &amp; Retention Metrics: The repeat-purchase conversion rate across non-postpartum offerings reached a record 96.3%. Conversion from core postpartum care to STB postpartum recovery services reached 94%. Average contract duration for family care extended to 169 days with a 57% renewal rate, indicating a transition from transactional engagements to multi-period recurring revenue.
+Global Footprint, Consolidation &amp; AI Monetization: Operating centers in New York, Bangkok, and Singapore expanded operations, driving overseas revenue up 244% YoY. The acquisition of Wuhan-based Freya closed during the period. Proprietary AI agents generated RMB 6.9 million in revenue, marking initial financial validation for the group's technology stack.
+These operational data points signal a fundamental strategic shift: Saint Bella is transitioning from single-event postpartum care delivery to managing long-term customer lifetime value (LTV) across multiple brands and environments. While traditional peers remain focused on local bed-capacity competition, the industry leader is restructuring its growth flywheel.
+Core Operations: ASP Expansion, Penetration, and M&amp;A
+Postpartum care remains Saint Bella’s foundational anchor and primary customer acquisition channel, generating RMB 508 million in H1 revenue (+31.4% YoY). Across its tiered multi-brand structure—Saint Bella, Bella Isla, and Baby Bella—group ASP increased 15.9% YoY to RMB 171,000. Delivering simultaneous volume and price growth sets the group apart in a consumer sector currently marked by price-cutting.
+Top-line performance is backed by deep service attach rates and high retention. During the reporting period, 94% of postpartum care clients cross-purchased STB postpartum recovery services. With overall repeat-purchase conversion reaching 96.3%, brand equity continues to reinforce customer retention.
+Saint Bella is executing a dual organic and inorganic growth strategy. The strategic acquisition of Freya—a premium maternal and infant care operator in Wuhan—added three standalone centers, 160 beds, and approximately 10,000 high-net-worth members, resolving a strategic coverage gap in central China. By integrating its standardized operational workflows and higher-margin recovery services into Freya’s network, Saint Bella expects near-term scale efficiencies. As of H1, Saint Bella’s global footprint stood at 148 operating centers.
+Strategic Pivot: Capturing Full-Lifecycle Customer Value
+While postpartum care acts as an efficient acquisition vector, full-lifecycle services drive long-term monetization.
+The Group's monetization sequence follows a structured funnel:
+Initial Acquisition &amp; Trust: High-net-worth clients enter the funnel through premium postpartum care, establishing foundational brand trust.
+Postpartum Recovery Cross-Sell: STB services extend engagement beyond the standard 28-day stay, capturing spend across the full physiological recovery cycle.
+Family Care Retainers: Yujia’s age-tiered early childhood development framework (ages 0–3) extends average contract duration to 169 days, achieving a 57% renewal rate.
+Health &amp; Nutrition Recurrence: Women’s health nutrition transitions the engagement model into high-frequency, mid-ticket daily wellness spending.
+This multi-stage model is driving tangible financial shift. Outpacing the core postpartum segment, family care revenue rose 59.1% YoY while health nutrition grew 44.4% YoY, driving non-postpartum revenue to 31.5% of total revenue. Furthermore, the addition of Freya’s ~10,000 member base provides an immediate addressable pool for cross-selling.
+Scalable Infrastructure: Global Network, Specialized Talent, and AI Execution
+Executing this expanded service coverage across geographies relies on three key operational pillars: skilled labor supply, international distribution, and standardized quality controls.
+Talent Development: The group’s certified family care specialist pool reached 11,495 headcount, adding 1,995 newly certified specialists in H1 (+42% vs. H2 of the prior year). In a labor-intensive sector, maintaining a deep talent bench is essential for cross-regional scaling and quality assurance.
+Global Footprint &amp; Strategic Partnerships: Operating 148 centers worldwide, international sites in New York, Bangkok, and Singapore are progressively scaling operations. Complementing center-based models, an overseas in-home care program drove a 244% YoY increase in international revenue.
+To accelerate global expansion, Saint Bella entered into a strategic partnership with L Catterton, the consumer-focused private equity firm backed by LVMH. The partnership drives co-developing international market opportunities, introducing global brands, acquiring cross-border talent, and sourcing target M&amp;A candidates.
+Proprietary AI Deployment: "Dr. Bella," the group's proprietary domain-specific large language model, is deployed across 60+ affiliated brands and 207 postpartum centers. The system automates clinical consultations, dynamic care plan generation, and customer management.
+AI-driven operations generated RMB 6.9 million in revenue during H1, validating initial technology commercialization. Over the longer term, codifying human service expertise into scalable software protocols enhances cross-center operational consistency and lowers asset-light expansion costs.
+Outlook
+Market leadership in the family care sector is shifting away from pure center footprint expansion. Future enterprise value will accrue to platforms capable of establishing early client trust, extending service lifecycles, and standardizing service delivery through digital technology and trained talent pools.
+According to Frost &amp; Sullivan, Saint Bella ranked first globally by revenue in 2025, capturing a 0.5% market share—leading the second-largest operator by over 47%.
+While legacy operators remain focused on single-center economics, Saint Bella is leveraging high-end postpartum care as a customer acquisition bridge—building a full-lifecycle, omni-channel family care platform with defensible competitive moats.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>SlicedHealth Introduces GROW: A New Operational Platform Built to Help ...</v>
+        <v>Care Can’t Wait! Long-Term Care workers hold province wide day of action calling out delays in contract negotiations with Extendicare</v>
       </c>
       <c r="B19" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C19" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D19" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E19" t="str">
-        <v>https://pr-inside.com/slicedhealth-introduces-grow-a-new-operational-platform-built-to-help-r5201300.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/care-t-wait-long-term-222800346.html</v>
       </c>
       <c r="F19" t="str">
-        <v>(PR-inside.com) WOODSTOCK, GA / ACCESS Newswire / July 15, 2026 / SlicedHealth has launched GROW, an operational platform designed to give small and mid-sized hospitals the same clarity and control over contracts, credentialing, and compliance that has traditionally only been available to much larger health systems. GROW connects agreements to the day to day activity they are supposed to govern, so a hospital can see not just what a contract says, but whether it is actually being honored in practice. For years, the advice to rural and community hospitals was simple. Protect your margin, control your costs, and keep the doors open. ..</v>
+        <v>Markham, ON, September 01, 2026--For months, 8 CUPE locals representing over 1100 long term care workers across Ontario have been kept waiting for a fair contract. Where other workers would have been able to go on strike to force the employer back to the table, these workers are denied that right under the Hospital Labour Disputes Arbitration Act (HLDAA), forcing them into a long and drawn-out process to get a fair contract.</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Modular Medical Receives Research Demonstrating Positive Payor Reception ...</v>
+        <v>Telix Completes Enrollment in Phase 3 BiPASS Study, Aligns with FDA on NDA Pathway</v>
       </c>
       <c r="B20" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C20" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D20" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E20" t="str">
-        <v>https://pr-inside.com/modular-medical-receives-research-demonstrating-positive-payor-reception-r5201295.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354739/0/en/telix-completes-enrollment-in-phase-3-bipass-study-aligns-with-fda-on-nda-pathway.html</v>
       </c>
       <c r="F20" t="str">
-        <v>(PR-inside.com) Completed Independent Study Strongly Supports Favorable Payor Receptivity to Pivot's Differentiated Design and Simplified User Experience, and provides further validation of significant progress towards goal of achieving broad market access for Pivot SAN DIEGO, CA / ACCESS Newswire / July 15, 2026 / Modular Medical, Inc. ("Modular Medical" or "the Company") (NASDAQ:MODD), a commercial-stage medical device company that is commercializing the next generation of insulin delivery technology, today released findings from an independent market research study demonstrating positive receptivity to its FDA-cleared Pivot™ tubeless patch pump due to its differentiated design, streamlined user experience, and potential for reimbursement through the pharmacy ..</v>
+        <v>MELBOURNE, Australia and INDIANAPOLIS, Sept. 02, 2026 (GLOBE NEWSWIRE) -- Telix Pharmaceuticals Limited (ASX: TLX, NASDAQ: TLX, “Telix”) today announced completion of patient enrollment in the Phase 3 BiPASS™ study of its commercial PSMA-PET 1 imaging agents, Illuccix® (kit for the preparation of gallium Ga68 gozetotide injection) and Gozellix® (kit for the preparation of gallium Ga68 gozetotide injection) for prostate cancer imaging in the pre-biopsy setting. Telix has also aligned with the United States (U.S.) Food and Drug Administration (FDA) on a New Drug Application (NDA) pathway for BiPASS that, if approved, would support reimbursement as a new product and broaden patient access.</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>LataMed AI Corp. Announces Effectiveness of 5-for-1 Forward Stock Split</v>
+        <v>AHF Webinar Panel Discussion—Freedom from Debt: A Global Dialogue on Fiscal Space, Health, and Development</v>
       </c>
       <c r="B21" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C21" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D21" t="str">
-        <v>Finance, AI, Retail, Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E21" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-corp-announces-effectiveness-of-5-for-1-forward-stock-split-7087720</v>
+        <v>https://finance.yahoo.com/economy/policy/articles/ahf-webinar-panel-discussion-freedom-220800508.html</v>
       </c>
       <c r="F21" t="str">
-        <v>CARACAS, VENEZUELA - July 15, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMEDD) (the “Company”) today announced that its previously announced 5-for-1 forward stock split has become effective at the opening of trading following publication of the corporate action on the FINRA Daily List dated July 14, 2026. In connection with the forward stock split, the Company's common stock will begin trading today under the temporary trading symbol LMEDD . The temporary "D" designation is a standard FINRA identifier used in connection with certain corporate actions and is expected to remain in place for approximately twenty (20) business days, after which the trading symbol is expected to revert to LMED . The forward stock split has also been implemented in conjunction with the Company's mandatory s</v>
+        <v>MIAMI, September 01, 2026--AIDS Healthcare Foundation (AHF), in collaboration with the University of Miami Public Health Policy Lab, will co-host a webinar, "Freedom from Debt: A Global Dialogue on Fiscal Space, Health, and Development," on Thursday, September 3, 2026, at 10:00 AM EDT, virtually via Zoom. Register here.</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Modular Medical Receives Research Demonstrating Positive Payor Reception of Pivot Tubeless Patch Pump</v>
+        <v>Pennant Group to Participate in the 2026 Jefferies Healthcare Services Conference</v>
       </c>
       <c r="B22" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C22" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D22" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E22" t="str">
-        <v>https://www.newswire.com/news/modular-medical-receives-research-demonstrating-positive-payor-reception-of</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354734/0/en/pennant-group-to-participate-in-the-2026-jefferies-healthcare-services-conference.html</v>
       </c>
       <c r="F22" t="str">
-        <v>Completed Independent Study Strongly Supports Favorable Payor Receptivity to Pivot's Differentiated Design and Simplified User Experience, and provides further validation of significant progress towards goal of achieving broad market access for Pivot</v>
+        <v>EAGLE, Idaho, Sept. 01, 2026 (GLOBE NEWSWIRE) -- The Pennant Group, Inc. (NASDAQ: PNTG), the parent company of the Pennant group of affiliated home health, hospice and senior living companies, announced today that it will participate in the upcoming 2026 Jefferies Healthcare Services Conference on September 15, 2026.</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Wheel Launches Clinical Infrastructure for Medicare's Next Era of Cardiometabolic Care</v>
+        <v>Knight Therapeutics Announces Regulatory Approval of TAVALISSE® in Colombia</v>
       </c>
       <c r="B23" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C23" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D23" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E23" t="str">
-        <v>https://www.prweb.com/releases/wheel-launches-clinical-infrastructure-for-medicares-next-era-of-cardiometabolic-care-302825843.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354730/0/en/knight-therapeutics-announces-regulatory-approval-of-tavalisse-in-colombia.html</v>
       </c>
       <c r="F23" t="str">
-        <v>Company expands support for CMS' ACCESS Model and the Medicare GLP-1 Bridge, helping healthcare organizations operationalize technology-enabled, longitudinal care at scale AUSTIN, Texas, July 15, 2026 /PRNewswire-PRWeb/ -- Wheel, the leading clinical infrastructure company powering...</v>
+        <v>MONTREAL, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Knight Therapeutics Inc. ("Knight") (TSX: GUD), a pan-American (ex-US) pharmaceutical company, announced today that it has received regulatory approval from INVIMA, the Colombian health regulatory agency, for TAVALISSE ® (fostamatinib disodium hexahydrate) for the treatment of adult patients with chronic immune thrombocytopenia (ITP) who have had an insufficient response, loss of response, or intolerance to prior treatment with corticosteroids and intravenous immunoglobulin. 1</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>InnoCare Announces Phase III Study Results of TYK2 Inhibitor Soficitinib Meet Primary Endpoint in Patients with Atomic Dermatitis</v>
+        <v>Feinstein Institutes’ researchers find jumping genes at the center of blood immune networks disrupted in schizophrenia</v>
       </c>
       <c r="B24" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C24" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D24" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E24" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327622/0/en/InnoCare-Announces-Phase-III-Study-Results-of-TYK2-Inhibitor-Soficitinib-Meet-Primary-Endpoint-in-Patients-with-Atomic-Dermatitis.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/feinstein-institutes-researchers-jumping-genes-212800550.html</v>
       </c>
       <c r="F24" t="str">
-        <v>BEIJING, July 15, 2026 (GLOBE NEWSWIRE) -- InnoCare Pharma (HKEX: 09969; SSE: 688428), a leading biopharmaceutical company focusing on the treatment of cancer and autoimmune diseases, announced today that registrational phase III clinical study results of novel TYK2 (Tyrosine Kinase 2) inhibitor soficitinib (ICP-332) met the primary endpoint in patients with moderate-to-severe atopic dermatitis (AD).</v>
+        <v>MANHASSET, N.Y., September 01, 2026--Unlocking a crucial piece of schizophrenia’s molecular puzzle, scientists at Northwell Health’s Feinstein Institutes for Medical Research have found that jumping genes, also known as transposable elements, are linked to a communication breakdown in the blood gene expression networks of people living with schizophrenia. Jumping genes are DNA sequences from ancient viruses and other elements that could once move around the human genome – and in rare cases still</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Ernexa Therapeutics Receives Independent Validation of ERNA-101 with Complete Tumor Clearance and Durable Survival in Ovarian Cancer Models Ahead of Planned Clinical Entry</v>
+        <v>New National Survey From MedStar Health Finds Many Men Over 55 Are Missing Prostate Cancer Screening</v>
       </c>
       <c r="B25" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C25" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D25" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E25" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327620/0/en/Ernexa-Therapeutics-Receives-Independent-Validation-of-ERNA-101-with-Complete-Tumor-Clearance-and-Durable-Survival-in-Ovarian-Cancer-Models-Ahead-of-Planned-Clinical-Entry.html</v>
+        <v>https://www.prnewswire.com/news-releases/new-national-survey-from-medstar-health-finds-many-men-over-55-are-missing-prostate-cancer-screening-302866874.html</v>
       </c>
       <c r="F25" t="str">
-        <v>Independent CRO Successfully Reproduces ERNA-101 Combination Data in Larger Preclinical Study, Significantly Strengthening Confidence as Company Advances Toward IND</v>
+        <v>COLUMBIA, Md., Sept. 1, 2026 /PRNewswire/ -- A new national survey from MedStar Health suggests millions of men age 55 and older may be missing chances to get screened for prostate cancer, even though it is one of the most common cancers in men. Of surveyed men age 55 and older, 30% have...</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Intensity Therapeutics, Inc. Restarts Patient Treatment in the Randomized, Presurgical Triple Negative Breast Cancer Phase 2 Clinical Trial (INVINCIBLE-4 Study)</v>
+        <v>MindMaze Therapeutics to Present at Upcoming Investor and Industry Conferences</v>
       </c>
       <c r="B26" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C26" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D26" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E26" t="str">
-        <v>https://www.prnewswire.com/news-releases/intensity-therapeutics-inc-restarts-patient-treatment-in-the-randomized-presurgical-triple-negative-breast-cancer-phase-2-clinical-trial-invincible-4-study-302825854.html</v>
+        <v>https://www.newmediawire.com/news/mindmaze-therapeutics-to-present-at-upcoming-investor-and-industry-conferences-7089137</v>
       </c>
       <c r="F26" t="str">
-        <v>First patients dosed in Switzerland SHELTON, Conn., July 15, 2026 /PRNewswire/ -- Intensity Therapeutics, Inc. ("Intensity" or "the Company") (Nasdaq: INTS), a late-stage clinical biotechnology company focused on the discovery and development of novel intratumoral cancer therapies that...</v>
+        <v>GENEVA, SWITZERLAND - September 1, 2026 ( NEWMEDIAWIRE ) - MindMaze Therapeutics Holding SA (SIX: MMTX ) (MindMaze Therapeutics or the Company), a global leader in scalable precision neurotherapeutics, today announced its participation in several upcoming investor and industry conferences in the United States and Europe. Investor Conferences Conference: Baader Investment Conference Location: Munich, Germany Presentation: September 21, 2026 at 5:40 p.m. CET Conference: Global Markets Forum Location: New York, NY Presentation: October 7, 2026 Management will be available for one-on-one meetings. Investors interested in meeting with the Company are invited to contact ir@mindmazetherapeutics.com. Industry Conferences Conference: American Medical Rehabilitation Providers Association (AMRPA) Edu</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Profound Medical: Autonomous Robotics and Incisionless Surgery to Have Exceptional Presence at SRS2026</v>
+        <v>Paubox Opens HIPAA Compliant Forms to AI Agents</v>
       </c>
       <c r="B27" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C27" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D27" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E27" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327615/33471/en/Profound-Medical-Autonomous-Robotics-and-Incisionless-Surgery-to-Have-Exceptional-Presence-at-SRS2026.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/paubox-opens-hipaa-compliant-forms-211600835.html</v>
       </c>
       <c r="F27" t="str">
-        <v>TORONTO, July 15, 2026 (GLOBE NEWSWIRE) -- Profound Medical Corp. (NASDAQ:PROF; TSX:PRN) (“Profound” or the “Company”) is pleased to announce that its MRI-guided, AI-powered, Robotically-Driven and Incisionless TULSA Procedure™ will be highlighted in several presentations by leading physicians at the upcoming Society of Robotic Surgery (“SRS”) Annual Meeting to be held in Fort Lauderdale, FL, July 23-26, 2026.*</v>
+        <v>SAN FRANCISCO, September 01, 2026--Paubox has made its HIPAA compliant forms callable by AI agents. An agent can pull a form's questions, collect a patient's answers in conversation, and submit the completed response into Paubox. The record lands under the same business associate agreement (BAA) that covers the rest of the platform.</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Wellgistics Health Appoints Brett Thompson as Chief Technology Officer ...</v>
+        <v>Zentalis Pharmaceuticals Announces Inducement Grants Under Nasdaq Listing Rule 5635(c)(4)</v>
       </c>
       <c r="B28" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C28" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D28" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E28" t="str">
-        <v>https://pr-inside.com/wellgistics-health-appoints-brett-thompson-as-chief-technology-officer-r5201288.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354678/0/en/zentalis-pharmaceuticals-announces-inducement-grants-under-nasdaq-listing-rule-5635-c-4.html</v>
       </c>
       <c r="F28" t="str">
-        <v>(PR-inside.com) Experienced Healthcare Information Technology Specialist Joins Leading Pharmaceutical IT Company TAMPA, FL / ACCESS Newswire / July 15, 2026 /Wellgistics Health, Inc. (the "Company" or "Wellgistics") (NASDAQ:WGRX), a Health IT leader, integrating pharmacy dispensing AI platform EinsteinRx™ into patented pharmacy smart contracts platform PharmacyChain™, today announced that it appointed healthcare information technology executive Brett Thompson as the Company's consulting Chief Technology Officer (CTO). Mr. Thompson has more than thirty years of experience designing, developing, and leading enterprise software solutions, including more than seventeen years focused on healthcare and pharmacy technology. Throughout his career, he has structured and delivered commercial softwar</v>
+        <v>SAN DIEGO, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Zentalis ® Pharmaceuticals, Inc. (Nasdaq: ZNTL), a clinical oncology innovator advancing late-stage development of investigational first-in-class WEE1 inhibitor azenosertib as a biomarker-driven treatment approach for ovarian cancer, today announced that on September 1, 2026, the Compensation Committee of Zentalis’ Board of Directors granted non-qualified stock options to purchase an aggregate of 269,000 shares of the Company’s common stock to four (4) newly hired employees. The stock options were granted under the Zentalis Pharmaceuticals, Inc. 2022 Employment Inducement Incentive Award Plan (2022 Inducement Plan) as an inducement material to each such individual’s entering into employment with Zentalis in accordance with Nasdaq Listing Rule 5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>Wellgistics Health Appoints Brett Thompson as Chief Technology Officer</v>
+        <v>NeuroPace to Participate in 2026 Cantor Global Healthcare Conference</v>
       </c>
       <c r="B29" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C29" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D29" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E29" t="str">
-        <v>https://www.newswire.com/news/wellgistics-health-appoints-brett-thompson-as-chief-technology-officer</v>
+        <v>https://finance.yahoo.com/healthcare/articles/neuropace-participate-2026-cantor-global-210100686.html</v>
       </c>
       <c r="F29" t="str">
-        <v>Experienced Healthcare Information Technology Specialist Joins Leading Pharmaceutical IT Company</v>
+        <v>MOUNTAIN VIEW, Calif., September 01, 2026--NeuroPace, Inc. (Nasdaq: NPCE), a medical device company focused on transforming the lives of people living with epilepsy, today announced that its management team will participate in the upcoming 2026 Cantor Global Healthcare Conference.</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>Acumen Pharmaceuticals Highlights Enhanced Brain Delivery™ (EBD™) Program Data and Early Alzheimer’s Disease Insights at the Alzheimer’s Association International Conference (AAIC®) 2026</v>
+        <v>Glidewell Holds First Course at New East Coast Clinical Education Center ...</v>
       </c>
       <c r="B30" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C30" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D30" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E30" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327603/0/en/Acumen-Pharmaceuticals-Highlights-Enhanced-Brain-Delivery-EBD-Program-Data-and-Early-Alzheimer-s-Disease-Insights-at-the-Alzheimer-s-Association-International-Conference-AAIC-2026.html</v>
+        <v>https://pr-inside.com/glidewell-holds-first-course-at-new-east-coast-clinical-education-center-r5218383.htm</v>
       </c>
       <c r="F30" t="str">
-        <v>NEWTON, Mass., July 15, 2026 (GLOBE NEWSWIRE) -- Acumen Pharmaceuticals, Inc. (NASDAQ: ABOS) (Acumen), a clinical-stage biopharmaceutical company developing novel therapeutics that target soluble amyloid beta oligomers (AβOs) for the treatment of Alzheimer’s disease (AD), today announced new findings presented at the Alzheimer's Association International Conference (AAIC ® ) 2026 in London. Following collaboration with JCR Pharmaceuticals Co., Ltd. (JCR) on EBD candidate development, studies demonstrated improved brain penetration of anti-AβO antibodies through transferrin receptor-mediated delivery across both mouse and non-human primate models. Additionally, research from early symptomatic AD patients highlighted the lived experience among ALTITUDE-AD trial participants and their study p</v>
+        <v>(PR-inside.com) Sixty-four dentists complete inaugural two-day implant course with Dr. Timothy Kosinski to earn 12 hours of CE IRVINE, CA / ACCESS Newswire / September 1, 2026 / Glidewell, America's leading dental laboratory and developer of innovative technologies, held its first live course at its Glidewell Clinical Education Center in Raleigh, North Carolina over the weekend, marking the official opening of its new East Coast facility. The inaugural program, Surgical Placement of Dental Implants: A Restorative-Driven Approach, was taught August 28-29 by esteemed educator Timothy F. Kosinski, DDS, and drew 64 attendees, each of whom earned 12 hours of continuing education. Over two days, ..</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>BriaCell Arranges Scalable Manufacturing with FUJIFILM Biotechnologies for Bria-IMT™</v>
+        <v>CMS Approves New Technology Add-on Payment for Reflow Medical’s Spur® Peripheral Retrievable Stent System</v>
       </c>
       <c r="B31" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C31" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D31" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E31" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327609/0/en/BriaCell-Arranges-Scalable-Manufacturing-with-FUJIFILM-Biotechnologies-for-Bria-IMT.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/cms-approves-technology-add-payment-210000045.html</v>
       </c>
       <c r="F31" t="str">
-        <v>PHILADELPHIA and VANCOUVER, British Columbia, July 15, 2026 (GLOBE NEWSWIRE) -- BriaCell Therapeutics Corp. (Nasdaq: BCTX, BCTXL) (TSX: BCT) (“BriaCell” or the “Company”), a clinical-stage biotechnology company developing novel immunotherapies to transform cancer care, announces a manufacturing arrangement with FUJIFILM Biotechnologies California, a leading contract development and manufacturing organization (CDMO) specializing in cell therapies, to support the ongoing pivotal Phase 3 clinical development and potential future commercial supply of BriaCell’s lead clinical candidate, Bria-IMT, an off-the-shelf allogenic cell therapy.</v>
+        <v>SAN CLEMENTE, Calif., September 01, 2026--Reflow Medical, Inc. announced that the Centers for Medicare &amp; Medicaid Services (CMS) has granted the Spur Peripheral Retrievable Stent System a New Technology Add-on Payment (NTAP), providing additional reimbursement for eligible Fee-for-Service Medicare inpatient cases beginning October 1, 2026.</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>Cellectar Biosciences Announces Publication of Phase 1 Study of Iopofosine I 131 in Peer-Reviewed Journal Cancers</v>
+        <v>Glidewell Holds First Course at New East Coast Clinical Education Center in Raleigh, North Carolina</v>
       </c>
       <c r="B32" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C32" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D32" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E32" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327602/29076/en/Cellectar-Biosciences-Announces-Publication-of-Phase-1-Study-of-Iopofosine-I-131-in-Peer-Reviewed-Journal-Cancers.html</v>
+        <v>https://www.newswire.com/news/glidewell-holds-first-course-at-new-east-coast-clinical-education-center-in</v>
       </c>
       <c r="F32" t="str">
-        <v>Demonstrated Favorable Safety Profile and Preliminary Clinical Activity in Relapsed/Refractory Multiple Myeloma</v>
+        <v>Sixty-four dentists complete inaugural two-day implant course with Dr. Timothy Kosinski to earn 12 hours of CE</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>XRHealth Acquires Swing Therapeutics, Expanding Its Platform to Mobile Digital Therapeutics</v>
+        <v>Father-to-daughter bone marrow transplant gives daughter a second chance at life</v>
       </c>
       <c r="B33" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C33" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D33" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E33" t="str">
-        <v>https://www.prweb.com/releases/xrhealth-acquires-swing-therapeutics-expanding-its-platform-to-mobile-digital-therapeutics-302822708.html</v>
+        <v>https://www.prnewswire.com/news-releases/father-to-daughter-bone-marrow-transplant-gives-daughter-a-second-chance-at-life-302866842.html</v>
       </c>
       <c r="F33" t="str">
-        <v>XRHealth acquires Swing Therapeutics to expand its AI-powered digital health platform beyond XR into mobile apps, wearables, and FDA-authorized digital therapeutics for chronic pain and fibromyalgia, creating a comprehensive, reimbursable care platform BOSTON, July 15, 2026...</v>
+        <v>First case of its kind at Nicklaus Children's Hospital and among only a few in the U.S. MIAMI, Sept. 1, 2026 /PRNewswire/ -- Nicklaus Children's Hospital Helen &amp; Jacob Shaham Cancer &amp; Blood Disorders Institute has successfully accomplished a bone marrow transplant on a 2-year-old girl...</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>Aduro launches Aduro Mental Health &amp;amp; Resilience, a dedicated therapy benefit that connects mental and physical health.</v>
+        <v>Duncan Ferguson Joins Neovii Pharmaceuticals AG to Lead Global Commercial Expansion as Chief Commercial Officer</v>
       </c>
       <c r="B34" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C34" t="str">
-        <v>PRWeb</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D34" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E34" t="str">
-        <v>https://www.prweb.com/releases/aduro-launches-aduro-mental-health--resilience-a-dedicated-therapy-benefit-that-connects-mental-and-physical-health-302825756.html</v>
+        <v>https://www.newmediawire.com/news/duncan-ferguson-joins-neovii-pharmaceuticals-ag-to-lead-global-commercial-expansion-as-chief-commercial-officer-7089130</v>
       </c>
       <c r="F34" t="str">
-        <v>A different kind of mental health benefit for self-insured employers: a dedicated, employed team of therapists, care that sees the whole person across mental and physical health, and the workforce intelligence to prove it. SEATTLE, July 15, 2026 /PRNewswire-PRWeb/ -- For thirty years, the...</v>
+        <v xml:space="preserve">RAPPERSWIL, SWITZERLAND - September 1, 2026 ( NEWMEDIAWIRE ) - Neovii Pharmaceuticals AG today announced the appointment of Duncan Ferguson as Chief Commercial Officer (CCO) , effective 1 September 2026. Ferguson joins the company at a pivotal stage as Neovii accelerates the global expansion of its transplantation franchise and advances its strategic growth initiatives in immune-mediated diseases. Duncan brings nearly three decades of global commercial leadership experience spanning specialty pharmaceuticals, rare diseases, immunology, oncology and neuroscience. Throughout his career, he has built and scaled international commercial organizations, led successful market expansion strategies, and supported the launch and growth of innovative therapies across multiple regions. Most recently, </v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>MedPR Pro Launches Distribution Service to Enhance Medical Spa Marketing Visibility</v>
+        <v>Relay Therapeutics to Participate in Two Upcoming Investor Conferences in September</v>
       </c>
       <c r="B35" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C35" t="str">
-        <v>PressReleaseNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D35" t="str">
-        <v>AI, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E35" t="str">
-        <v>https://pressreleasenews.org/pressroom/medpr-pro-launches-distribution-service-to-enhance-medical-spa-marketing-visibility</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354648/0/en/relay-therapeutics-to-participate-in-two-upcoming-investor-conferences-in-september.html</v>
       </c>
       <c r="F35" t="str">
-        <v xml:space="preserve">MedPR Pro today launched a press release distribution service designed to support med spa marketing by improving visibility across traditional search engines and emerging artificial intelligence platforms. The service aims to address the challenges independent medical aesthetics clinics face in acquiring new patients amid rising </v>
+        <v>CAMBRIDGE, Mass., Sept. 01, 2026 (GLOBE NEWSWIRE) -- Relay Therapeutics, Inc. (Nasdaq: RLAY), a clinical-stage, small molecule precision medicine company developing potentially life-changing therapies for patients living with cancer and genetic disease, today announced that management will participate in two upcoming fireside chats in September:</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>Zomedica Announces "Fourth Friday at Four" Webinar on July 24, 2026: ...</v>
+        <v>Styx Biotechnologies Announces Strategic Agreement with ZoeNCure Therapeutics to Accelerate Next-Generation ADC Pipeline to Clinic</v>
       </c>
       <c r="B36" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C36" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D36" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E36" t="str">
-        <v>https://pr-inside.com/zomedica-announces-fourth-friday-at-four-webinar-on-july-r5201190.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/styx-biotechnologies-announces-strategic-agreement-204500467.html</v>
       </c>
       <c r="F36" t="str">
-        <v>(PR-inside.com) July session to spotlight the specialized, coordinated commercial organization that turns product innovation into clinical adoption, sustained utilization, and long-term recurring revenue ANN ARBOR, MI / ACCESS Newswire / July 15, 2026 / Zomedica Corp. (OTCQB:ZOMDF) ("Zomedica" or the "Company"), an animal health company offering innovative point-of-care diagnostic and therapeutic products for equine and companion animals, today announced the next installment of its "Fourth Friday at Four" investor webinar series, scheduled for Friday, July 24 at 4:00 p.m. Eastern Time. The July program, titled " Fourth Friday at Four - Zomedica's Sales Organization: From Strategy to the Clinic ," will give current ..</v>
+        <v>SAN DIEGO, September 01, 2026--Styx Biotechnologies, Inc., a San Diego-based biotechnology company developing next-generation antibody-drug conjugates (ADCs) for solid tumors, today announced a strategic agreement with ZoeNCure Therapeutics Pvt. Ltd. to accelerate selected Styx ADC programs toward first-in-human clinical studies.</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>Fractyl Health Reports Positive Randomized Data from REMAIN-1 Midpoint Cohort Demonstrating Durable Weight Maintenance One Year After GLP-1 Discontinuation</v>
+        <v>aTyr Pharma Provides Update on Timing of Regulatory Response for Planned Phase 3 Study of Efzofitimod in Pulmonary Sarcoidosis</v>
       </c>
       <c r="B37" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C37" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D37" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E37" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327527/0/en/Fractyl-Health-Reports-Positive-Randomized-Data-from-REMAIN-1-Midpoint-Cohort-Demonstrating-Durable-Weight-Maintenance-One-Year-After-GLP-1-Discontinuation.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354637/0/en/atyr-pharma-provides-update-on-timing-of-regulatory-response-for-planned-phase-3-study-of-efzofitimod-in-pulmonary-sarcoidosis.html</v>
       </c>
       <c r="F37" t="str">
-        <v>Up to 84% of GLP-1 induced weight loss retained with Revita® versus 46% with sham at one year in patients receiving complete duodenal ablations</v>
+        <v>aTyr Pharma Provides Update on Timing of Regulatory Response for Planned Phase 3 Study of Efzofitimod in Pulmonary Sarcoidosis</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>Recent Release, "I Was A Therapist," from Page Publishing Author Lila Karoub, Explores the Harrowing True Cases That Shaped Her Three-Decade Career in Mental Health</v>
+        <v>Braveheart Bio to Participate in Cantor Global Healthcare Conference</v>
       </c>
       <c r="B38" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C38" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D38" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E38" t="str">
-        <v>https://www.pr.com/press-release/973248</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354630/0/en/braveheart-bio-to-participate-in-cantor-global-healthcare-conference.html</v>
       </c>
       <c r="F38" t="str">
-        <v>Lila Karoub has completed a new book, "I Was A Therapist": True Case Studies of Child Abuse, Attempted Murder, and Marital Torture, a candid examination of the most challenging and transformative moments from her decades as a practicing psychotherapist. Drawing from her clinical experience, Karoub recounts pivotal cases involving attempted homicide, severe childhood trauma, and intimate partner [PR.com]</v>
+        <v>SAN FRANCISCO, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Braveheart Bio, Inc. (Nasdaq: BRVE), a clinical-stage biopharmaceutical company developing next-generation therapeutics for hypertrophic cardiomyopathy (HCM) and other serious cardiovascular diseases, today announced that it will participate in the Cantor Global Healthcare Conference, being held September 9-11 in New York, NY. Management will participate in a fireside chat on Thursday, September 10, 2026 at 3:20 p.m. EDT.</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>First Vet Brings Trusted Veterinary Lab Testing in Doha for Better Pet Health</v>
+        <v>Cellectis Announces Participation in Upcoming Investor Conferences</v>
       </c>
       <c r="B39" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C39" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D39" t="str">
-        <v>Healthcare</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E39" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762759</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354624/0/en/cellectis-announces-participation-in-upcoming-investor-conferences.html</v>
       </c>
       <c r="F39" t="str">
-        <v>Doha, Qatar – , 2026-07-15 — /EPR Network/ — First Vet is happy to offer trusted Veterinary Lab Testing in Doha for pets. The clinic [read full press release...]</v>
+        <v>NEW YORK, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Cellectis (the “Company”) (Euronext Growth: ALCLS - NASDAQ: CLLS), a clinical-stage biotechnology company using its pioneering gene editing platform to develop life-saving cell and gene therapies, today announced that it will participate in the upcoming investor conferences:</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>Nxera Pharma Webinar for Financial Results Presentation - 2Q2026</v>
+        <v>iBio to Participate in the 2026 Wells Fargo Annual Healthcare Conference</v>
       </c>
       <c r="B40" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C40" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D40" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E40" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327513/0/en/Nxera-Pharma-Webinar-for-Financial-Results-Presentation-2Q2026.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354626/0/en/ibio-to-participate-in-the-2026-wells-fargo-annual-healthcare-conference.html</v>
       </c>
       <c r="F40" t="str">
-        <v>Tokyo, Japan and Cambridge and London, UK, 15 July 2026 – Nxera Pharma Co. Ltd (“Nxera”; TSE 4565) will announce its earnings results and present operational highlights for 2Q 2026 on Friday, 7 August 2026. The Company will host a live webinar presentation with Chris Cargill (President, CEO), Hironoshin Nomura (CFO), Toshi Maeda (COO) and Patrik Foerch (CSO and President of Nxera Pharma UK), at 5:00 pm JST (9:00 am GMT) on Friday, 7 August 2026. The webinar is open to all existing and potential investors as well as sell-/buy-side analysts and will consist of a presentation followed by a Q&amp;amp;A session. Please click here to pre-register, which will provide a link to access the webinar. Presentation slides will be made available by 4:30 pm JST (8:30 am GMT) on 7 August 2026 through the inve</v>
+        <v>SAN DIEGO, Sept. 01, 2026 (GLOBE NEWSWIRE) -- iBio, Inc. (NASDAQ: IBIO), a clinical-stage biotechnology company developing long-acting antibody therapeutics for obesity, cardiometabolic and cardiopulmonary diseases, today announced that it will participate in the Wells Fargo 21st Annual Healthcare Conference, taking place September 8-10, 2026, in Boston.</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>Cumulus Neuroscience Presents Data at AAIC 2026 Annual Meeting Showing a Two-Minute Digital Task Matches or Outperforms Clinical Benchmarks for Alzheimer's Trial Pre-enrichment</v>
+        <v>Aura Biosciences Announces Inducement Grants under Nasdaq Listing Rule 5635(c)(4)</v>
       </c>
       <c r="B41" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C41" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D41" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E41" t="str">
-        <v>https://www.prnewswire.com/news-releases/cumulus-neuroscience-presents-data-at-aaic-2026-annual-meeting-showing-a-two-minute-digital-task-matches-or-outperforms-clinical-benchmarks-for-alzheimers-trial-pre-enrichment-302826250.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354619/0/en/aura-biosciences-announces-inducement-grants-under-nasdaq-listing-rule-5635-c-4.html</v>
       </c>
       <c r="F41" t="str">
-        <v>Across three independent studies, the NeuLogiq® Platform two-minute tablet-based Symbol Swap task delivered clinically meaningful discrimination between control, MCI and Alzheimer's dementia groups and detected blood-biomarker-defined pathology — including in clinically normal individuals...</v>
+        <v>BOSTON, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Aura Biosciences, Inc. (NASDAQ: AURA) (“Aura” or the “Company”), a clinical-stage biotechnology company developing a potentially transformative first-in-class therapy for patients with ocular cancers, today announced that inducement equity awards (collectively, “Inducement Awards”) were granted to Erica Kratz, Ph.D., Aura’s new Chief Regulatory and Quality Officer, Susan Abu-Absi, Ph.D., Aura’s new Chief Operating Officer, and Julie Person, Aura’s new Chief People Officer, each on September 1, 2026 (the “Grant Date”). The Inducement Awards were approved by the Compensation Committee of the Board of Directors of the Company in accordance with Nasdaq Listing Rule 5635(c)(4).</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>Are Survival Rates for Adults With Congenital Heart Disease Linked to Specialized Cardiac Care Access?</v>
+        <v>HelloNation Article Featuring Dental Expert Dr. Christopher Glenn Miller Explains Full Mouth Tooth Replacement Options From Dentures to Implants</v>
       </c>
       <c r="B42" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C42" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D42" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E42" t="str">
-        <v>https://www.newmediawire.com/news/are-survival-rates-for-adults-with-congenital-heart-disease-linked-to-specialized-cardiac-care-access-7087718</v>
+        <v>https://www.prnewswire.com/news-releases/hellonation-article-featuring-dental-expert-dr-christopher-glenn-miller-explains-full-mouth-tooth-replacement-options-from-dentures-to-implants-302864943.html</v>
       </c>
       <c r="F42" t="str">
-        <v xml:space="preserve">Research Highlights: In an analysis of the Global Burden of Disease Study compared with U.S. Census data from 1990-2021, researchers found that people with congenital heart disease living in states with lower average household incomes and fewer people with health insurance had higher rates of death and disability. The research authors hypothesize that this difference may be due to easier access to specialized care and treatment from adult congenital heart disease cardiologists in communities with higher income levels and more residents with health insurance. Congenital heart disease requires lifelong, regular access to specialized cardiac care. Expanding access to expert care, particularly in under-resourced regions of the U.S., could play a profound role in improving survival and quality </v>
+        <v>The article reviews how dentures and implant-based restorations support comfort, stability, and long-term jawbone health for patients missing teeth. ROCHESTER, N.Y., Sept. 1, 2026 /PRNewswire/ -- What options are available today for patients who need a full mouth replacement? According to...</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>Form 8.5 (EPT/RI)-Advanced Medical Solutions Group Plc</v>
+        <v>Bringing Meals, Health and Support to the Streets of Downtown Phoenix</v>
       </c>
       <c r="B43" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C43" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D43" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E43" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327503/0/en/Form-8-5-EPT-RI-Advanced-Medical-Solutions-Group-Plc.html</v>
+        <v>https://www.prnewswire.com/news-releases/bringing-meals-health-and-support-to-the-streets-of-downtown-phoenix-302866748.html</v>
       </c>
       <c r="F43" t="str">
-        <v>FORM 8.5 (EPT/RI)</v>
+        <v>AZ Blue Health Choice, AZ Langar on Wheels and Zeihan ProHealth partner to provide essential resources directly to people in need. PHOENIX, Sept. 1, 2026 /PRNewswire/ -- Thousands of hot meals, health screenings and essential supplies are reaching people experiencing homelessness in...</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>Luxury Spa in Norwalk CT Introduces Premium Facial &amp; Skincare Treatments</v>
+        <v>FROM TRANSPLANTATION TO DONATION: NEW CORE CEO DEBORAH MAURER LOOKS TO EXPAND WHAT'S POSSIBLE</v>
       </c>
       <c r="B44" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C44" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D44" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E44" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762729</v>
+        <v>https://www.prnewswire.com/news-releases/from-transplantation-to-donation-new-core-ceo-deborah-maurer-looks-to-expand-whats-possible-302866740.html</v>
       </c>
       <c r="F44" t="str">
-        <v>Norwalk, USA, 2026-07-15 — /EPR Network/ — Beautiful skin is more than a trend. It is a reflection of healthy care and self-confidence. Lzur Day [read full press release...]</v>
+        <v>Marking exactly one month into her tenure, longtime transplant director looks to build on CORE's nearly 50 years of life-saving impact through clinical innovation, stronger healthcare partnerships and investment in the future. PITTSBURGH, Sept. 1, 2026 /PRNewswire/ -- Deborah Maurer, RN,...</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>Dr. David B. Hardin Honored as a Professional of the Year for Healthcare, Rehabilitation, and Wound Care by Strathmore's Who's Who Worldwide Publication</v>
+        <v>Select Health Recognizes 30 Organizations Addressing Community Health Needs in Idaho, Nevada, Utah</v>
       </c>
       <c r="B45" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C45" t="str">
-        <v>PR.com</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D45" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E45" t="str">
-        <v>https://www.pr.com/press-release/973750</v>
+        <v>https://prunderground.com/select-health-recognizes-30-organizations-addressing-community-health-needs-in-i/cmtisu9ee00000bkvakxxi97a</v>
       </c>
       <c r="F45" t="str">
-        <v>Dr. David B. Hardin of Noblesville, Indiana has been named Professional of the Year for Healthcare, Rehabilitation, and Wound Care by Strathmore's Who's Who Worldwide for his outstanding contributions and achievements in his field. About Dr. David B. Hardin Dr. David B. Hardin is a physician serving patients through his medical practice in Indiana, offering patient care and related services. With more than four decades [PR.com]</v>
+        <v>Intermountain Health's Select Health awards $150,000 to 30 organizations addressing community health needs across Idaho, Nevada, and Utah The post Select Health Recognizes 30 Organizations Addressing Community Health Needs in Idaho, Nevada, Utah first appeared on</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>Pennington Biomedical, Our Lady of the Lake and Metamor Institute Show Promising Outcomes for Bariatric Surgery in Adolescents and Young Adults with Severe Obesity</v>
+        <v>Levi &amp; Korsinsky Notifies Fractyl Health, Inc. (GUTS) Investors - Lead ...</v>
       </c>
       <c r="B46" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C46" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D46" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E46" t="str">
-        <v>https://www.pr.com/press-release/973631</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-fractyl-health-inc-guts-investors-lead-r5218375.htm</v>
       </c>
       <c r="F46" t="str">
-        <v>Research collaboration highlights safe surgical outcomes and significant health improvements in young patients in Louisiana [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>NATIONAL UNIVERSITY HOSPITAL TO EXPAND WEARABLE TECHNOLOGY FOR PATIENT MONITORING FOLLOWING SUCCESSFUL PILOT</v>
+        <v>HRC Fertility Appoints Dr. Robert Boostanfar as Chief Medical Officer</v>
       </c>
       <c r="B47" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C47" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D47" t="str">
-        <v>Healthcare, Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E47" t="str">
-        <v>https://www.prnewswire.com/news-releases/national-university-hospital-to-expand-wearable-technology-for-patient-monitoring-following-successful-pilot-302826140.html</v>
+        <v>https://www.prnewswire.com/news-releases/hrc-fertility-appoints-dr-robert-boostanfar-as-chief-medical-officer-302866649.html</v>
       </c>
       <c r="F47" t="str">
-        <v>Continuous smartwatch monitoring shown to safely support post-surgical care, reducing disruptions for patients and easing nursing time for direct patient care SINGAPORE, July 14, 2026 /PRNewswire/ -- The National University Hospital (NUH) is set to expand the use of wearable technology...</v>
+        <v>LOS ANGELES, Sept. 1, 2026 /PRNewswire/ -- HRC Fertility, one of the nation's leading fertility networks, announced the appointment of Robert Boostanfar, M.D., as Chief Medical Officer (CMO). A longtime HRC physician, legacy partner and nationally recognized reproductive endocrinologist,...</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>Förderung einer kohlenstoffarmen Fertigung und globaler Nachhaltigkeitsverpflichtungen</v>
+        <v>Trends for Health Insurer Profitability as Assessed by Mark Farrah Associates</v>
       </c>
       <c r="B48" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C48" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D48" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E48" t="str">
-        <v>https://www.prnewswire.com/news-releases/forderung-einer-kohlenstoffarmen-fertigung-und-globaler-nachhaltigkeitsverpflichtungen-302826054.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/trends-health-insurer-profitability-assessed-174700231.html</v>
       </c>
       <c r="F48" t="str">
-        <v>Der Bericht hebt saubere Energie, Innovation und ESG-Anerkennung hervor ZIBO, China, 15. Juli 2026 /PRNewswire/ -- INTCO Medical („das Unternehmen"), ein weltweit führender Hersteller von Einweghandschuhen, hat seinen ESG-Bericht (Umwelt, Soziales und Unternehmensführung) für 2025...</v>
+        <v>PITTSBURGH, September 01, 2026--MFA compared 2025 and 2024, PMPM health premiums and expenses for the Individual, Employer-Group, Medicare, and Medicaid segments.</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>FDA grants Priority Review to Roche’s Gazyva/Gazyvaro for adults with primary membranous nephropathy</v>
+        <v>Helogen Announces October Missions to Advance Commercial Manufacturing in Orbit and Establish First Regulatory Pathway</v>
       </c>
       <c r="B49" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C49" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D49" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E49" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327447/0/en/FDA-grants-Priority-Review-to-Roche-s-Gazyva-Gazyvaro-for-adults-with-primary-membranous-nephropathy.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/helogen-announces-october-missions-advance-140000025.html</v>
       </c>
       <c r="F49" t="str">
-        <v>Basel, 15 July 2026 - Roche (SIX: RO, ROP; OTCQX: RHHBY) announced today that the US Food and Drug Administration (FDA) has granted Priority Review to the company’s supplemental Biologics License Application (sBLA) for Gazyva®/Gazyvaro® (obinutuzumab) for the treatment of primary membranous nephropathy (pMN). The priority review is based on the positive phase III MAJESTY results, which show superiority of Gazyva/Gazyvaro over an immunosuppressive therapy, tacrolimus, in adults with pMN. 1 The FDA has already granted Breakthrough Therapy Designation (BTD) to Gazyva/Gazyvaro in pMN and is expected to make a decision on approval by November 2026. This is the second indication in recent months for which the US FDA has granted priority review to Gazyva/Gazyvaro, following idiopathic nephrotic s</v>
+        <v>LOS ANGELES, September 01, 2026--Helogen, the ​​company building autonomous factories in space for advanced material production, today announced two missions scheduled for October 2026. The missions will support the manufacturing of biomaterials for artificial retinas and orthopedic applications, while advancing the company’s work toward GMP-compliant production and FDA review.</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>Molecular Partners Showcases Bispecific Radio-DARPins at Gordon Research Conference</v>
+        <v>SBC Medical to Participate in Several Upcoming Investor Conferences in September 2026</v>
       </c>
       <c r="B50" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C50" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D50" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E50" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327452/0/en/Molecular-Partners-Showcases-Bispecific-Radio-DARPins-at-Gordon-Research-Conference.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/sbc-medical-participate-several-upcoming-173500034.html</v>
       </c>
       <c r="F50" t="str">
-        <v>ZURICH-SCHLIEREN, Switzerland and CONCORD, Mass., July 15, 2026 (GLOBE NEWSWIRE) -- Molecular Partners AG (SIX: MOLN; NASDAQ: MOLN), a clinical-stage biotech company developing a novel class of custom-built protein drugs known as DARPin therapeutics (“Molecular Partners” or the “Company”), today highlights its approaches to overcoming target limitations in radioligand therapy (RLT) through Radio-DARPins, in a presentation at the Gordon Research Conference Radionuclide Theranostics for the Management of Cancer in Newry, Maine, US.</v>
+        <v>IRVINE, Calif., September 01, 2026--SBC Medical will be conducting a Non-Deal Roadshow (NDR) and participating in several investor conferences throughout September 2026.</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>Lake Park Dental Celebrates Gorgeous Grandma Day With a Toast to Milwaukee Smiles</v>
+        <v>RETRANSMISSION: Six Million Marijuana Patients - or a Medical Myth? ...</v>
       </c>
       <c r="B51" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C51" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D51" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E51" t="str">
-        <v>https://www.prunderground.com/lake-park-dental-celebrates-gorgeous-grandma-day-with-a-toast-to-milwaukee-smiles/00388662/</v>
+        <v>https://pr-inside.com/retransmission-six-million-marijuana-patients-or-a-medical-myth-r5218346.htm</v>
       </c>
       <c r="F51" t="str">
-        <v>This Gorgeous Grandma Day, Lake Park Dental in Milwaukee spotlights how modern, metal-free implants help women 55 and up smile with confidence again. The post Lake Park Dental Celebrates Gorgeous Grandma Day With a Toast to Milwaukee Smiles first appeared on</v>
+        <v>(PR-inside.com) "The marijuana physician participation is below 4% in major states - with three doctors generating more than one quarter of the recommendations in Colorado - ALJ testitomy undercuts claims of broad national medical acceptance by the fake marijuana news", said Duane Boise CEO MMJ International Holdings. WASHINGTON, D.C. / ACCESS Newswire / September 1, 2026 / Sworn testimony in the federal marijuana-rescheduling hearing challenges widely repeated media claims that six million registered medical marijuana patients demonstrate broad acceptance of marijuana within the American medical profession. The six million figure counts registrations in state authorized programs. It does not establish six million physician ..</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>Closing of Previously Announced Restructuring Transaction in Connection with CCAA Proceedings</v>
+        <v>Seven dozen medical students disperse across the Mid-South for clinical rotations</v>
       </c>
       <c r="B52" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C52" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D52" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E52" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327442/0/en/Closing-of-Previously-Announced-Restructuring-Transaction-in-Connection-with-CCAA-Proceedings.html</v>
+        <v>https://www.prnewswire.com/news-releases/seven-dozen-medical-students-disperse-across-the-mid-south-for-clinical-rotations-302866627.html</v>
       </c>
       <c r="F52" t="str">
-        <v>MONTREAL, July 14, 2026 (GLOBE NEWSWIRE) -- PREMIER HEALTH OF AMERICA INC. (TSX-V: PHA) (“ Premier Health” or the “Company” ) announces that, in connection with the restructuring proceedings initiated on June 23, 2026 by the Royal Bank of Canada (the “ Applicant ”) in its capacity as a secured creditor (the “ CCAA Proceedings ”) and the Court-approved restructuring transaction announced on July 3, 2026, Polar Valley Investments Limited (“ Polar ”) has successfully closed the acquisition of all of the equity interests in three affiliates of the Company, namely Solutions Staffing Inc. (“ SSI ”), Canadian Health Care Agency Ltd. (“ CHCA ”) and Premier Soin Nordik Inc. / Premier Health Nordik Inc. (“ Nordik Québec ”) (the “ Transaction ”).</v>
+        <v>Marking significant milestone for first class of Baptist University College of Osteopathic Medicine students MEMPHIS, Tenn., Sept. 1, 2026 /PRNewswire/ -- The first-ever third-year class of students of Baptist Health Sciences University College of Osteopathic Medicine began their clinical...</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>Q32 Bio Announces Pricing of $200 Million Public Offering of Common Stock and Pre-Funded Warrants</v>
+        <v>IdentityIQ Expands Access to Identity Protection and Financial Wellness Tools with New Spanish-Language Experience</v>
       </c>
       <c r="B53" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C53" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D53" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E53" t="str">
-        <v>https://www.prnewswire.com/news-releases/q32-bio-announces-pricing-of-200-million-public-offering-of-common-stock-and-pre-funded-warrants-302825849.html</v>
+        <v>https://www.prnewswire.com/news-releases/identityiq-expands-access-to-identity-protection-and-financial-wellness-tools-with-new-spanish-language-experience-302866626.html</v>
       </c>
       <c r="F53" t="str">
-        <v>WALTHAM, Mass., July 14, 2026 /PRNewswire/ -- Q32 Bio Inc. (Nasdaq: QTTB), ("Q32 Bio") a clinical stage biotechnology company focused on developing innovative therapies for alopecia areata and other autoimmune and inflammatory diseases, today announced the pricing of an underwritten...</v>
+        <v>New Spanish-language version brings identity protection, credit monitoring and financial health resources to more than 41 million Spanish-dominant speakers in the U.S. TEMECULA, Calif., Sept. 1, 2026 /PRNewswire/ -- IdentityIQ, a leading provider of identity theft protection, credit...</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>QUINT Reviews 2026: Why Q.SCALP and Q.FACE Are Winning Over Buyers Seeking a Smarter Monthly Routine</v>
+        <v>RiverBend Counseling Adds Kenzi Gray, LPC-Associate, to New Braunfels, TX Clinical Team</v>
       </c>
       <c r="B54" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C54" t="str">
-        <v>Newswire.com</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D54" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E54" t="str">
-        <v>https://www.newswire.com/news/quint-reviews-2026-why-q-scalp-and-q-face-are-winning-over-buyers-seeking-a</v>
+        <v>https://prunderground.com/riverbend-counseling-adds-kenzi-gray-lpc-associate-to-new-braunfels-tx-clinical-/cmtirbgdc000704kzei5b4vmt</v>
       </c>
       <c r="F54" t="str">
-        <v>As consumers look beyond demanding daily hair and skincare regimens, this QUINT review explores why Q.SCALP and Q.FACE are attracting attention, how the brand positions its once-monthly exosome-serum systems, and what buyers should confirm about pricing, subscriptions, FDA status, and guarantee terms before ordering.</v>
+        <v>RiverBend Counseling has added Kenzi Gray, LPC-Associate, in New Braunfels, TX. She works with teens, young adults, and adults on anxiety, identity, and life transitions. The post RiverBend Counseling Adds Kenzi Gray, LPC-Associate, to New Braunfels, TX Clinical Team first appeared on</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>Crescent Biopharma Announces Pricing of Public Offering of Ordinary Shares and Pre-Funded Warrants</v>
+        <v>GUTS INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B55" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C55" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D55" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E55" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327429/0/en/Crescent-Biopharma-Announces-Pricing-of-Public-Offering-of-Ordinary-Shares-and-Pre-Funded-Warrants.html</v>
+        <v>https://pr-inside.com/guts-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5218325.htm</v>
       </c>
       <c r="F55" t="str">
-        <v>WALTHAM, Mass., July 14, 2026 (GLOBE NEWSWIRE) -- Crescent Biopharma, Inc. (“Crescent” or the “Company”) (Nasdaq: CBIO), a clinical-stage biotechnology company dedicated to rapidly advancing the next wave of therapies for cancer patients, today announced the pricing of its underwritten public offering of 8,094,793 ordinary shares and in lieu of ordinary shares to certain investors, pre-funded warrants to purchase up to 525,897 ordinary shares. The ordinary shares are being sold to the public at a price of $14.50 per share and the pre-funded warrants are being sold at a price to the public of $14.499 per pre-funded warrant, which represents the per ordinary share price less the $0.001 per share exercise price for each such pre-funded warrant. The gross proceeds to Crescent from the offering</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Fractyl Health, Inc. (NASDAQ:GUTS) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/fractyl-health-inc-guts-class_action_lawsuit. Fractyl Case ..</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>Tenaya Therapeutics Reports Inducement Grants under NASDAQ Listing Rule 5635(c)(4)</v>
+        <v>Securities Lawsuit Alert: Fractyl Health, Inc. (GUTS) - Contact Levi ...</v>
       </c>
       <c r="B56" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C56" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D56" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E56" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327426/0/en/Tenaya-Therapeutics-Reports-Inducement-Grants-under-NASDAQ-Listing-Rule-5635-c-4.html</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-fractyl-health-inc-guts-contact-levi-r5218284.htm</v>
       </c>
       <c r="F56" t="str">
-        <v>SOUTH SAN FRANCISCO, Calif., July 14, 2026 (GLOBE NEWSWIRE) -- Tenaya Therapeutics Inc. (NASDAQ: TNYA), a clinical-stage biotechnology company with a mission to discover, develop and deliver potentially curative therapies that address the underlying causes of heart disease, today announced that it granted stock options to purchase 1,650,000 shares of Tenaya common stock to Eric Hyllengren, its newly appointed Chief Financial Officer, and an aggregate of 187,200 shares of Tenaya common stock to two new non-executive employees in connection with the commencement of their employment.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>Insilico Medicine and Bora Pharmaceuticals Announce Strategic Alliance for AI-Driven Drug Discovery and Development</v>
+        <v>Six Million Marijuana Patients - or a Medical Myth? Sworn DEA Testimony ...</v>
       </c>
       <c r="B57" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C57" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D57" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E57" t="str">
-        <v>https://www.prnewswire.com/news-releases/insilico-medicine-and-bora-pharmaceuticals-announce-strategic-alliance-for-ai-driven-drug-discovery-and-development-302824911.html</v>
+        <v>https://pr-inside.com/six-million-marijuana-patients-or-a-medical-myth-sworn-dea-testimony-r5218280.htm</v>
       </c>
       <c r="F57" t="str">
-        <v>Combines Insilico's Pharma.AI platform with Bora's global development, manufacturing, quality, and commercialization capabilities to explore a next-generation drug innovation model CAMBRIDGE, Mass. and TAIPEI, July 14, 2026 /PRNewswire/ -- Insilico Medicine ("Insilico"; HKEX: 3696), a...</v>
+        <v>(PR-inside.com) "The marijuana physician participation is below 4% in major states - with three doctors generating more than one quarter of the recommendations in Colorado - ALJ testitomy undercuts claims of broad national medical acceptance by the fake marijuana news", said Duane Boise CEO MMJ International Holdings. WASHINGTON, D.C. / ACCESS Newswire / September 1, 2026 / Sworn testimony in the federal marijuana-rescheduling hearing challenges widely repeated media claims that six million registered medical marijuana patients demonstrate broad acceptance of marijuana within the American medical profession. The six million figure counts registrations in state authorized programs. It does not establish six million physician ..</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>Lynk Pharmaceuticals Announces Completion of Patient Enrollment in Phase III Clinical Trial of Zemprocitinib for Ankylosing Spondylitis</v>
+        <v>Six Million Marijuana Patients - or a Medical Myth? Sworn DEA Testimony Exposes What the Headlines Left Out</v>
       </c>
       <c r="B58" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C58" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D58" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E58" t="str">
-        <v>https://www.prnewswire.com/news-releases/lynk-pharmaceuticals-announces-completion-of-patient-enrollment-in-phase-iii-clinical-trial-of-zemprocitinib-for-ankylosing-spondylitis-302825302.html</v>
+        <v>https://www.newswire.com/news/six-million-marijuana-patients-or-a-medical-myth-sworn-dea-testimony-3374864</v>
       </c>
       <c r="F58" t="str">
-        <v>HANGZHOU, China and SHANGHAI and BOSTON, July 14, 2026 /PRNewswire/ -- Lynk Pharmaceuticals Co., Ltd. ("Lynk Pharmaceuticals"), a clinical-stage innovative drug development company focused on immune and inflammatory diseases, today announced that patient enrollment was completed on July 9...</v>
+        <v>"The marijuana physician participation is below 4% in major states - with three doctors generating more than one quarter of the recommendations in Colorado - ALJ testitomy undercuts claims of broad national medical acceptance by the fake marijuana news", said Duane Boise CEO MMJ International Holdings.</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>Kelun-Biotech Announces Phase III Study of Sacituzumab Tirumotecan (sac-TMT) in Combination with Pembrolizumab as First-Line Treatment for PD-L1-Negative Non-Squamous NSCLC Met Primary Endpoint</v>
+        <v>Bronstein, Gewirtz &amp; Grossman LLC Urges Fractyl Health, Inc. Investors to Act: Class Action Filed Alleging Investor Harm</v>
       </c>
       <c r="B59" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C59" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D59" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E59" t="str">
-        <v>https://www.prnewswire.com/news-releases/kelun-biotech-announces-phase-iii-study-of-sacituzumab-tirumotecan-sac-tmt-in-combination-with-pembrolizumab-as-first-line-treatment-for-pd-l1-negative-non-squamous-nsclc-met-primary-endpoint-302825316.html</v>
+        <v>https://www.newsfilecorp.com/release/311067/Bronstein-Gewirtz-Grossman-LLC-Urges-Fractyl-Health-Inc.-Investors-to-Act-Class-Action-Filed-Alleging-Investor-Harm</v>
       </c>
       <c r="F59" t="str">
-        <v>As a head-to-head Phase III trial comparing sac-TMT plus pembrolizumab with the first-line standard of care (immunotherapy plus chemotherapy), OptiTROP-Lung06 demonstrated the superiority of replacing conventional pemetrexed/platinum chemotherapy with sac-TMT, with significantly prolonged...</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Fractyl Health, Inc. (NASDAQ: GUTS) and certain of its officers.This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Fractyl securities between January 13, 2025...</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>United Kingdom Digital Health Market Size to Reach USD 43.98 Billion by 2031, Driven by NHS Digitalization</v>
+        <v>The Benefit Doctor Responds as Healthcare Costs Hit 20-Year High</v>
       </c>
       <c r="B60" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C60" t="str">
-        <v>GetNews</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D60" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E60" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/united-kingdom-digital-health-market-size-to-reach-usd-4398-billion-by-2031-driven-by-nhs-digitalization/?source=barchart</v>
+        <v>https://prunderground.com/the-benefit-doctor-responds-as-healthcare-costs-hit-20-year-high/cmtitszxz000w04jsmo7jl2hv</v>
       </c>
       <c r="F60" t="str">
-        <v/>
+        <v>Phoenix-based employee benefits brokerage calls on employers to act as 2027 healthcare cost projections reach their steepest growth rate in over two decades. The post The Benefit Doctor Responds as Healthcare Costs Hit 20-Year High first appeared on</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>BrightSpring Health Services Set to Join S&amp;amp;P MidCap 400 and Karman Holdings to Join S&amp;amp;P SmallCap 600</v>
+        <v>In HelloNation, Dental Expert Dr. Landon B. Rockwell Explains the Safety of Dental X-Rays</v>
       </c>
       <c r="B61" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C61" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D61" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E61" t="str">
-        <v>https://www.prnewswire.com/news-releases/brightspring-health-services-set-to-join-sp-midcap-400-and-karman-holdings-to-join-sp-smallcap-600-302825665.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-dental-expert-dr-landon-b-rockwell-explains-the-safety-of-dental-x-rays-302745654.html</v>
       </c>
       <c r="F61" t="str">
-        <v>NEW YORK, July 14, 2026 /PRNewswire/ -- S&amp;P SmallCap 600 constituent BrightSpring Health Services Inc. (NASD: BTSG) will replace Chart Industries Inc. (NYSE: GTLS) in the S&amp;P MidCap 400, and Karman Holdings Inc. (NYSE: KRMN) will replace BrightSpring Health Services in the S&amp;P SmallCap...</v>
+        <v>The Article Examines Radiation Levels, Preventive Benefits, and How Modern Imaging Supports Long-Term Oral Health TOOELE, Utah, Sept. 1, 2026 /PRNewswire/ -- Are dental X-rays safe, and should patients be concerned about radiation exposure during routine dental checkups? According to a...</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>AI Search Engineers Reports That Professional Service Businesses Using ...</v>
+        <v>A Wave of Weight-Loss Drugs Is Quietly Creating a Multi-Billion-Dollar Opportunity That Aesthetic Medicine Is Racing to Capture</v>
       </c>
       <c r="B62" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C62" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D62" t="str">
-        <v>AI, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E62" t="str">
-        <v>https://pr-inside.com/ai-search-engineers-reports-that-professional-service-businesses-using-r5201092.htm</v>
+        <v>https://www.prnewswire.com/news-releases/a-wave-of-weight-loss-drugs-is-quietly-creating-a-multi-billion-dollar-opportunity-that-aesthetic-medicine-is-racing-to-capture-302866509.html</v>
       </c>
       <c r="F62" t="str">
-        <v>(PR-inside.com) The No. 1 AI certified agency and only AEO Verified agency in the United States releases comparative data showing that the integrated deployment of AI chatbots and Answer Engine Optimization produces three times more qualified leads for law firms, financial advisors, and medical practices than either system deployed independently. AMHERST, NY / ACCESS Newswire / July 14, 2026 / AI Search Engineers, the #1 AI certified agency and the only AEO Verified agency in the United States meeting all Tier 1 requirements under the AEO Differentiation Standard, today released comparative data documenting that professional service businesses deploying AI chatbots alongside Answer ..</v>
+        <v>NEW YORK, Sept. 1, 2026 /PRNewswire/ -- Equity Insider News Commentary - The global medical aesthetics market has quietly become one of the most durable growth stories in healthcare. Multiple market-research firms size it at roughly US$22 billion to US$23 billion in 2026, with projections...</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>AI Search Engineers Reports That Professional Service Businesses Using AI Chatbots Alongside Answer Engine Optimization See 3X More Qualified Leads Than Businesses Using Either System Alone</v>
+        <v>Pacific Mobile Structures Expands Healthcare Solutions with Custom Modular Diagnostic Imaging Centers</v>
       </c>
       <c r="B63" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C63" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D63" t="str">
-        <v>AI, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E63" t="str">
-        <v>https://www.newswire.com/news/ai-search-engineers-reports-that-professional-service-businesses-using-ai</v>
+        <v>https://www.prweb.com/releases/pacific-mobile-structures-expands-healthcare-solutions-with-custom-modular-diagnostic-imaging-centers-302858058.html</v>
       </c>
       <c r="F63" t="str">
-        <v>The No. 1 AI certified agency and only AEO Verified agency in the United States releases comparative data showing that the integrated deployment of AI chatbots and Answer Engine Optimization produces three times more qualified leads for law firms, financial advisors, and medical practices than either system deployed independently.</v>
+        <v>Pacific Mobile Structures is helping healthcare providers expand diagnostic imaging capacity faster with custom modular facilities designed for MRI, CT, X-ray, mammography, PET, and outpatient imaging services. By combining off-site construction with specialized medical-grade engineering,...</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>Cora Launches First Commercial, Raising the Standards for a New Generation</v>
+        <v>ALKU Acquires rockITdata to Expand AI Capabilities and Healthcare IT Solutions</v>
       </c>
       <c r="B64" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C64" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D64" t="str">
-        <v>Healthcare, Education</v>
+        <v>Finance, AI, Healthcare</v>
       </c>
       <c r="E64" t="str">
-        <v>https://www.prnewswire.com/news-releases/cora-launches-first-commercial-raising-the-standards-for-a-new-generation-302825649.html</v>
+        <v>https://www.prnewswire.com/news-releases/alku-acquires-rockitdata-to-expand-ai-capabilities-and-healthcare-it-solutions-302866278.html</v>
       </c>
       <c r="F64" t="str">
-        <v>The clean period care brand launches its Back to School campaign, reimagining period care for Gen Z and Gen Alpha. NEW YORK, July 14, 2026 /PRNewswire/ -- For millions of people, health class was the introduction to period care and the message was clear: discomfort was just part of the...</v>
+        <v>ALKU Pairs Staffing Model with rockITdata's Solutions Expertise to Deliver Complete Project Ownership and Fuel Rapid Growth Across AI, Healthcare IT and Federal Health ANDOVER, Mass., Sept. 1, 2026 /PRNewswire/ -- ALKU, a leading specialized staffing firm, today announced the acquisition...</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>Cardiovascular Logistics Names Dr. Gary Kirsh Chief Executive Officer</v>
+        <v>LeanTaaS Acquires Aidin to Orchestrate Patient Flow from Admission Through Transition</v>
       </c>
       <c r="B65" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C65" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D65" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E65" t="str">
-        <v>https://www.prnewswire.com/news-releases/cardiovascular-logistics-names-dr-gary-kirsh-chief-executive-officer-302825509.html</v>
+        <v>https://www.prnewswire.com/news-releases/leantaas-acquires-aidin-to-orchestrate-patient-flow-from-admission-through-transition-302866223.html</v>
       </c>
       <c r="F65" t="str">
-        <v>Veteran physician executive and former Solaris Health CEO to lead one of the nation's largest cardiology platforms NASHVILLE, Tenn., July 14, 2026 /PRNewswire/ -- Cardiovascular Logistics ("CVL" or the "Company"), one of the nation's leading cardiology management services organizations,...</v>
+        <v>Combination connects inpatient flow intelligence with care transition coordination to help health systems reduce avoidable days, unlock capacity, and improve timely patient access. SANTA CLARA, Calif., Sept. 1, 2026 /PRNewswire/ -- LeanTaaS, the market leader in capacity management,...</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>Celcuity Announces FDA Approval of REVTORPYK™ (gedatolisib) for the Treatment of HR+/HER2-, PIK3CA Wild-Type Locally Advanced or Metastatic Breast Cancer</v>
+        <v>Lighteum Medical Appoints Gaurav Agarwal as Chief Executive Officer</v>
       </c>
       <c r="B66" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C66" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D66" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E66" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327323/0/en/Celcuity-Announces-FDA-Approval-of-REVTORPYK-gedatolisib-for-the-Treatment-of-HR-HER2-PIK3CA-Wild-Type-Locally-Advanced-or-Metastatic-Breast-Cancer.html</v>
+        <v>https://www.prnewswire.com/news-releases/lighteum-medical-appoints-gaurav-agarwal-as-chief-executive-officer-302866022.html</v>
       </c>
       <c r="F66" t="str">
-        <v>MINNEAPOLIS, July 14, 2026 (GLOBE NEWSWIRE) -- Celcuity Inc. (Nasdaq: CELC), a biotechnology company focused on developing and commercializing targeted therapies for multiple solid tumor indications, today announced that the U.S. Food and Drug Administration (“FDA”) approved REVTORPYK™ (gedatolisib) for the treatment of patients with hormone receptor positive (“HR+”), human epidermal growth factor receptor 2 negative (“HER2-”), locally advanced or metastatic breast cancer without a PIK3CA mutation detected following progression on or after treatment with at least one line of endocrine therapy in the metastatic setting. REVTORPYK is the only inhibitor of class I PI3K isoforms (α, β, δ, γ) and mTOR complexes mTORC1 and mTORC2 to receive FDA approval.</v>
+        <v>Experienced MedTech Executive to Lead with a Focus on Customers, Speed and Execution SAN DIEGO, Sept. 1, 2026 /PRNewswire/ -- Lighteum Medical, a global provider of precision medical components, today announced the appointment of Gaurav Agarwal as Chief Executive Officer (CEO), effective...</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>Public Health Groups, Pediatricians and Parents Sue FDA Over Policy Allowing the Marketing of Unauthorized E-Cigarettes and Nicotine Pouches</v>
+        <v>/C O R R E C T I O N -- VirtuAlly/</v>
       </c>
       <c r="B67" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C67" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D67" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E67" t="str">
-        <v>https://www.prnewswire.com/news-releases/public-health-groups-pediatricians-and-parents-sue-fda-over-policy-allowing-the-marketing-of-unauthorized-e-cigarettes-and-nicotine-pouches-302825624.html</v>
+        <v>https://www.prnewswire.com/news-releases/virtually-expands-virtual-triage-nursing-service-through-collaboration-with-musc-health-302866388.html</v>
       </c>
       <c r="F67" t="str">
-        <v>WASHINGTON, July 14, 2026 /PRNewswire/ -- A coalition of public health organizations, pediatricians and parents today filed a federal lawsuit challenging the Food and Drug Administration's new enforcement policy that allows e-cigarette and nicotine pouch products to be marketed and sold...</v>
+        <v>In the news release, VirtuAlly Expands Virtual Triage Nursing Service Through Collaboration With MUSC Health, issued 01-Sep-2026 by VirtuAlly over PR Newswire, we are advised by the company that changes have been made. The complete, corrected release follows, with additional details at...</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>Jack and Jill of America Opens Its Doors: 47th National Convention Brings Baltimore a Town Hall with Laura Coates and a Free Community Health &amp;amp; Resource Fair</v>
+        <v>Haier Biomedical Highlights Automated Biostorage and Connected Pharma Solutions at ISPE Singapore 2026</v>
       </c>
       <c r="B68" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C68" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D68" t="str">
-        <v>Healthcare</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E68" t="str">
-        <v>https://www.prnewswire.com/news-releases/jack-and-jill-of-america-opens-its-doors-47th-national-convention-brings-baltimore-a-town-hall-with-laura-coates-and-a-free-community-health--resource-fair-302825616.html</v>
+        <v>https://www.prnewswire.com/news-releases/haier-biomedical-highlights-automated-biostorage-and-connected-pharma-solutions-at-ispe-singapore-2026-302866427.html</v>
       </c>
       <c r="F68" t="str">
-        <v>National convening will connect families, uplift Baltimore leaders and strengthen pathways for the next generation through two free public events WASHINGTON, July 14, 2026 /PRNewswire/ -- Thousands of families will arrive in Baltimore from July 21–26 as Jack and Jill of America,...</v>
+        <v>Haier Biomedical Accelerates Its Transformation into an Intelligent Biopharmaceutical Infrastructure Platform at ISPE Singapore 2026 SINGAPORE, Sept. 1, 2026 /PRNewswire/ -- Haier Biomedical (SHA: 688139) showcased a portfolio of automated and digital solutions spanning key pharmaceutical...</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>Formycon AG and OneSource Specialty Pharma Announce Strategic Manufacturing Partnership for Biosimilars</v>
+        <v>Ready Computing Selected by Alabama Medicaid Agency to Modernize One ...</v>
       </c>
       <c r="B69" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C69" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D69" t="str">
-        <v>Healthcare</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E69" t="str">
-        <v>https://www.newmediawire.com/news/formycon-ag-and-onesource-specialty-pharma-announce-strategic-manufacturing-partnership-for-biosimilars-7087710</v>
+        <v>https://pr-inside.com/ready-computing-selected-by-alabama-medicaid-agency-to-modernize-one-r5218267.htm</v>
       </c>
       <c r="F69" t="str">
-        <v>MUNICH, GERMANY and BANGALORE, INDIA - July 14, 2026 ( NEWMEDIAWIRE ) - Formycon AG (FSE: FYB, Prime Standard, “Formycon”) and OneSource Specialty Pharma Limited (BSE: 544292, NSE: ONESOURCE, “OneSource”), a multi-modality specialty pharma CDMO, today announced a strategic manufacturing partnership for biosimilars. Under the partnership, OneSource will serve as a strategic manufacturing partner for Formycon and provide integrated Drug Substance (DS) and Drug Product (DP) manufacturing capabilities from its state-of-the-art biologics’ facility in Bangalore, India. The collaboration brings together Formycon’s biosimilar development excellence with OneSource’s end-to-end biologics manufacturing expertise to support Formycon’s biosimilar programs for global markets. Dr. Stefan Glombitza, Chief</v>
+        <v>(PR-inside.com) Statewide initiative expands Ready Computing's leadership in healthcare interoperability while advancing Alabama's next-generation health information exchange. NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Ready Computing today announced that it has been selected by the Alabama Medicaid Agency to modernize and operate One Health Record (OHR), Alabama's statewide Health Information Exchange (HIE). The award marks another significant milestone in Ready Computing's continued expansion as a trusted partner for statewide healthcare interoperability initiatives. As part of the initiative, Ready Computing will migrate One Health Record to Microsoft Azure, establishing a modern, scalable cloud foundation designed to strengthen the security, reliability, ..</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>Chris Long Named President of Micross North America</v>
+        <v>Ready Computing Selected by Alabama Medicaid Agency to Modernize One Health Record, the State's Health Information Exchange</v>
       </c>
       <c r="B70" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C70" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D70" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E70" t="str">
-        <v>https://www.prnewswire.com/news-releases/chris-long-named-president-of-micross-north-america-302825611.html</v>
+        <v>https://www.newswire.com/news/ready-computing-selected-by-alabama-medicaid-agency-to-modernize-one-22831931</v>
       </c>
       <c r="F70" t="str">
-        <v>MELVILLE, N.Y., July 14, 2026 /PRNewswire/ -- Micross Components, Inc. ("Micross" or the "Company"), a global provider of high-reliability microelectronic products and services for aerospace, defense, space, medical, and industrial applications, and a portfolio company of Behrman Capital,...</v>
+        <v>Statewide initiative expands Ready Computing's leadership in healthcare interoperability while advancing Alabama's next-generation health information exchange.</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>Astrana Health, Inc. Schedules 2026 Second Quarter Financial Results Release and Conference Call</v>
+        <v>LambdaVision Advances Space-Based Manufacturing With Its First Mission Beyond the ISS</v>
       </c>
       <c r="B71" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C71" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D71" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E71" t="str">
-        <v>https://www.prnewswire.com/news-releases/astrana-health-inc-schedules-2026-second-quarter-financial-results-release-and-conference-call-302825414.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/lambdavision-advances-space-based-manufacturing-141100715.html</v>
       </c>
       <c r="F71" t="str">
-        <v>ALHAMBRA, Calif., July 14, 2026 /PRNewswire/ -- Astrana Health, Inc. ("Astrana," and together with its subsidiaries and affiliated entities, the "Company") (NASDAQ: ASTH), a physician-centric, technology-enabled healthcare company empowering providers to deliver accessible, high-quality,...</v>
+        <v>WOODBRIDGE, Conn., September 01, 2026--LambdaVision, a pre-clinical-stage biotech advancing on-Earth and microgravity bioprocesses, today announced an upcoming mission with Helogen Corporation to deepen its knowledge of the space-based properties of the protein used in LambdaVision’s artificial retina. Scheduled to launch in October 2026, the mission will mark LambdaVision’s first flight beyond the International Space Station (ISS) and an essential next step in the company’s strategy to expand i</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>Castle Biosciences Announces New York State Department of Health Approval of its AdvanceAD-Tx™ Test</v>
+        <v>MiSalud Health Launches Whole-Woman Health Care for Bilingual Front-Line Workers</v>
       </c>
       <c r="B72" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C72" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D72" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E72" t="str">
-        <v>https://www.prnewswire.com/news-releases/castle-biosciences-announces-new-york-state-department-of-health-approval-of-its-advancead-tx-test-302825462.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/misalud-health-launches-whole-woman-140700225.html</v>
       </c>
       <c r="F72" t="str">
-        <v>Approval expands access to Castle's precision medicine test designed to guide systemic treatment decision making in patients with moderate-to-severe atopic dermatitis FRIENDSWOOD, Texas, July 14, 2026 /PRNewswire/ -- Castle Biosciences, Inc. (Nasdaq: CSTL), a company improving health...</v>
+        <v>SAN FRANCISCO, September 01, 2026--MiSalud Health launches bilingual Spanish/English Women's Health Program for blue-collar workers, including overlooked part-time employees</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>Clinical Based Evidence of Eminent Spine's 3D Printed Titanium Pedicle Screw</v>
+        <v>Did You Lose Money on Fractyl Health, Inc. (GUTS)? Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B73" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C73" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D73" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E73" t="str">
-        <v>https://www.pr.com/press-release/973662</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-fractyl-health-inc-guts-levi-korsinsky-r5218254.htm</v>
       </c>
       <c r="F73" t="str">
-        <v>Eminent Spine, a leader in advanced 3D implant technology, releases the early clinical and implant results of the world's first FDA 510(k) approved 3D printed titanium pedicle screw. The proprietary 3D printed pedicle screw, designed and manufactured by Eminent Spine received FDA 501(k) clearance on April 28, 2025. The new novel 3D titanium printing cutting edge technology surpassed the FDA biomechanical testing critria. [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>Mobia Medical Announces Publication of Two-Year Data from VNS-REHAB Trial Demonstrating Durable and Continued Stroke Recovery with Vivistim® Paired VNS™ Therapy</v>
+        <v>Black Book Report Warns Hospital AI Adoption Is Outpacing Cybersecurity ...</v>
       </c>
       <c r="B74" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C74" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D74" t="str">
-        <v>Finance, Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E74" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327284/0/en/Mobia-Medical-Announces-Publication-of-Two-Year-Data-from-VNS-REHAB-Trial-Demonstrating-Durable-and-Continued-Stroke-Recovery-with-Vivistim-Paired-VNS-Therapy.html</v>
+        <v>https://pr-inside.com/black-book-report-warns-hospital-ai-adoption-is-outpacing-cybersecurity-r5218251.htm</v>
       </c>
       <c r="F74" t="str">
-        <v>Findings published in Neurology® show improvements in upper-limb motor function, activities of daily living, and quality of life were sustained for at least two years Findings published in Neurology® show improvements in upper-limb motor function, activities of daily living, and quality of life were sustained for at least two years</v>
+        <v>(PR-inside.com) New hospital action framework identifies shadow AI, agent privileges, third-party exposure and clinical downtime as urgent threats through 2027 CHICAGO, IL / ACCESS Newswire / September 1, 2026 / Hospitals are deploying artificial intelligence faster than many are adapting their identity controls, data-loss prevention, asset inventories, vendor oversight and incident-response plans, according to a new industry AI/cybersecurity report from Black Book Research. The report, "Hospital AI Cybersecurity Readiness: What Hospitals Must Do Now Before AI Pilots, Data Loading, Agents and Third Parties Create the Next Breach Surface," warns that AI is expanding healthcare's attack surface while simultaneously making phishing, vulnerability exploitation, credential ..</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>SS Innovations International (SSII) CEO Outlines Strategy to Expand Affordable Robotic Surgery</v>
+        <v>BigHat Biosciences Announces First Patient Dosed in Phase 1 Trial Evaluating BHB810, a Novel CDH17-Directed Antibody-Drug Conjugate, for the Treatment of Gastric Cancer and other Advanced Gastrointestinal Tumors</v>
       </c>
       <c r="B75" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C75" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D75" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Retail</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E75" t="str">
-        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-ceo-outlines-strategy-to-expand-affordable-robotic-surgery-7087705</v>
+        <v>https://finance.yahoo.com/healthcare/articles/bighat-biosciences-announces-first-patient-140000418.html</v>
       </c>
       <c r="F75" t="str">
-        <v>LOS ANGELES, CA - July 14, 2026 ( NEWMEDIAWIRE ) - For investors evaluating emerging medical technology companies, the competitive advantages behind a product can be as important as financial results. That was the focus of a recent Medsider interview with Dr. Sudhir Srivastava, founder, chairman and CEO of SS Innovations International (NASDAQ: SSII) , a developer of innovative surgical robotic technologies, who discussed the company’s strategy to broaden access to robotic surgery through lower-cost technology, physician training and remote surgical capabilities. Affordability and accessibility remain the company’s core priorities as it expands its surgical robotics platform globally, with artificial intelligence, automation, and new robotic platforms, remaining central to the company’s lon</v>
+        <v>SAN MATEO, Calif., September 01, 2026--BigHat Biosciences, a clinical-stage, AI-driven protein therapeutics platform company, today announced that the first patient has been dosed in its Phase 1 clinical trial evaluating BHB810, a novel, potentially best-in-class Cadherin-17 (CDH17)-directed VHH-Fc antibody-drug conjugate (ADC) for the treatment of gastric cancer and other advanced gastrointestinal (GI) malignancies. BHB810 was engineered using BigHat’s AI-powered antibody design platform to com</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>Children's Hospital of Philadelphia Initiative Substantially Increases Naloxone Co-Prescribing when Outpatient Opioids Are Prescribed</v>
+        <v>Black Book Report Warns Hospital AI Adoption Is Outpacing Cybersecurity Controls</v>
       </c>
       <c r="B76" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C76" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D76" t="str">
-        <v>Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E76" t="str">
-        <v>https://www.prnewswire.com/news-releases/childrens-hospital-of-philadelphia-initiative-substantially-increases-naloxone-co-prescribing-when-outpatient-opioids-are-prescribed-302825528.html</v>
+        <v>https://www.newswire.com/news/black-book-report-warns-hospital-ai-adoption-is-outpacing-cybersecurity-controls</v>
       </c>
       <c r="F76" t="str">
-        <v>Multidisciplinary initiative increased naloxone co-prescribing with outpatient opioid prescriptions from</v>
+        <v>New hospital action framework identifies shadow AI, agent privileges, third-party exposure and clinical downtime as urgent threats through 2027</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>Cosmos Health Share Buyback Expands to 4.49 Million Shares; Continues Open Market Repurchases</v>
+        <v>DepoIQ Is Now InFactIQ: Evidence Intelligence for Claims and Litigation</v>
       </c>
       <c r="B77" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C77" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D77" t="str">
-        <v>Finance, Healthcare</v>
+        <v>SaaS, Healthcare, Media</v>
       </c>
       <c r="E77" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327211/0/en/Cosmos-Health-Share-Buyback-Expands-to-4-49-Million-Shares-Continues-Open-Market-Repurchases.html</v>
+        <v>https://www.prweb.com/releases/depoiq-is-now-infactiq-evidence-intelligence-for-claims-and-litigation-302864665.html</v>
       </c>
       <c r="F77" t="str">
-        <v>Cosmos Health has now repurchased a total of approximately 4,488,000 shares for approximately $941,000.</v>
+        <v>DepoIQ is now InFactIQ, an evidence intelligence platform that reads the complete case file - testimony, medical records, bills, claim files, and video - to check a witness' story against the evidence. The platform fact-checks live testimony in real time and cites every finding to its...</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>Intermountain Health Dermatologist Discusses New FDA-Approved Sunscreen Ingredient</v>
+        <v>ODG by MCG Expert Joins Workers' Comp Experts for Panel Discussion on Claims Consistency at National Comp 2026</v>
       </c>
       <c r="B78" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C78" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D78" t="str">
-        <v>Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E78" t="str">
-        <v>https://www.prunderground.com/intermountain-health-dermatologist-discusses-new-fda-approved-sunscreen-ingredient/00388638/</v>
+        <v>https://www.prnewswire.com/news-releases/odg-by-mcg-expert-joins-workers-comp-experts-for-panel-discussion-on-claims-consistency-at-national-comp-2026-302860114.html</v>
       </c>
       <c r="F78" t="str">
-        <v>No matter the ingredient, Intermountain Health Dermatologists still emphasize importance of broad-spectrum sunscreens to protect from both UVA and UVB rays. The post Intermountain Health Dermatologist Discusses New FDA-Approved Sunscreen Ingredient first appeared on</v>
+        <v>Workers' compensation industry experts to explore how evidence-based guidelines, technology, and AI can support more consistent claims decisions SEATTLE, Sept. 1, 2026 /PRNewswire/ -- ODG by MCG, an MCG Health company and part of the Hearst Health network, announces its Director of...</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>Skilled Nursing Care Explained in HelloNation Article Featuring Senior Care Expert Rachel Baker</v>
+        <v>SpendMend Names Rob Proctor Chief Commercial Officer</v>
       </c>
       <c r="B79" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C79" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D79" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E79" t="str">
-        <v>https://www.prnewswire.com/news-releases/skilled-nursing-care-explained-in-hellonation-article-featuring-senior-care-expert-rachel-baker-302825492.html</v>
+        <v>https://pr-inside.com/spendmend-names-rob-proctor-chief-commercial-officer-r5218246.htm</v>
       </c>
       <c r="F79" t="str">
-        <v>The article outlines key signs families should recognize when home care support is no longer enough for a loved one's safety and health. MASSILLON, Ohio, July 14, 2026 /PRNewswire/ -- What are the clear signs that a loved one may need skilled nursing care rather than continuing home care...</v>
+        <v>(PR-inside.com) GRAND RAPIDS, MI / ACCESS Newswire / September 1, 2026 / SpendMend, the leading provider of cost cycle management solutions to the healthcare industry, today announced the appointment of Rob Proctor as Chief Commercial Officer. Proctor will lead all go-to-market activities for the company. Proctor brings more than 20 years of healthcare leadership and commercial experience spanning healthcare technology, health systems, consulting, and medical supply distribution. Throughout his career, he has built and led high-performing teams, developed scalable commercial systems, and partnered with healthcare executives to improve financial and operational performance. Most recently, Proctor served as Vice President of Enterprise Sales at ..</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>Savings of Up to 80% Drive Record Dental Travel to Mexico, 660,000 Monthly Border Crossings, MexicoSmile Finds</v>
+        <v>Medical Care Technologies Inc. (OTCID:MDCE) Centers StrainScan Pro ...</v>
       </c>
       <c r="B80" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C80" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D80" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E80" t="str">
-        <v>https://www.prnewswire.com/news-releases/savings-of-up-to-80-drive-record-dental-travel-to-mexico-660-000-monthly-border-crossings-mexicosmile-finds-302825485.html</v>
+        <v>https://pr-inside.com/medical-care-technologies-inc-otcid-mdce-centers-strainscan-pro-r5218241.htm</v>
       </c>
       <c r="F80" t="str">
-        <v>Cost savings of 50% to 80% are the dominant driver of dental tourism per a 2025 Journal of International Oral Health systematic review; 660,000 crossing in December 2023 (Statista). MERIDA, Yucatan, July 14, 2026 /PRNewswire/ -- MexicoSmile Dental Tourism Clinic , a popular dental center...</v>
+        <v>(PR-inside.com) Proprietary AI Vision Platform Now Positioned as a Quality-Control Tool for Farming Operations and High-Volume Foodservice Environments MESA, AZ / ACCESS Newswire / September 1, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today reinforced that StrainScan Pro is being advanced as an artificial intelligence vision platform built for the agriculture and foodservice industries - two of the largest economic sectors in the world. StrainScan Pro is proprietary AI vision software designed to support visual quality analysis, consistency checks, and early identification of quality issues. The Company is focusing the platform on practical enterprise use across farming, post-harvest handling, and foodservice operations, including ..</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>From GLP-1 skepticism and skin health to Apple Watch and Oura loyalty -- 1,400 young consumers talk Health &amp;amp; Wellness on Cafeteria</v>
+        <v>Medical Care Technologies Inc. (OTCID:MDCE) Centers StrainScan Pro on Multi-Trillion-Dollar Agriculture and Foodservice Markets</v>
       </c>
       <c r="B81" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C81" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D81" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E81" t="str">
-        <v>https://www.prweb.com/releases/from-glp-1-skepticism-and-skin-health-to-apple-watch-and-oura-loyalty--1-400-young-consumers-talk-health--wellness-on-cafeteria-302825386.html</v>
+        <v>https://www.newswire.com/news/medical-care-technologies-inc-otcid-mdce-centers-strainscan-pro-on-multi</v>
       </c>
       <c r="F81" t="str">
-        <v>The interactive report pulled together 240 hours of in-app, private text and voice notes about what Gen Next spends, what (and who) they trust, and which products start to feel like a scam. NEW YORK, July 14, 2026 /PRNewswire-PRWeb/ -- Cafeteria, the only consumer intelligence platform...</v>
+        <v>Proprietary AI Vision Platform Now Positioned as a Quality-Control Tool for Farming Operations and High-Volume Foodservice Environments</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>As Superintendents Return to Office, Avel eCare Highlights the School ...</v>
+        <v>1upHealth Launches 1up Clinical Connect to Help Payers Strengthen HEDIS ...</v>
       </c>
       <c r="B82" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C82" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D82" t="str">
-        <v>Healthcare, Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E82" t="str">
-        <v>https://pr-inside.com/as-superintendents-return-to-office-avel-ecare-highlights-the-school-r5201029.htm</v>
+        <v>https://pr-inside.com/uphealth-launches-1up-clinical-connect-to-help-payers-strengthen-hedis-r5218238.htm</v>
       </c>
       <c r="F82" t="str">
-        <v>(PR-inside.com) Avel eCare's Virtual Health System Connects School Staff to Experienced Nurses in Real Time, Closing Coverage Gaps for Students SIOUX FALLS, SD / ACCESS Newswire / July 14, 2026 / As superintendents and administrators return to their offices to prepare for the coming school year, many are once again confronting a persistent and often under-discussed problem: the majority of schools do not have consistent access to a school nurse. In their absence, office staff, teachers, and administrators are frequently left to manage health situations they are not trained or equipped to handle. Avel eCare, the Virtual Health System that has set the ..</v>
+        <v>(PR-inside.com) Interoperability Leader Announces Capital Health Plan as Inaugural User of New Solution BOSTON, MA / ACCESS Newswire / September 1, 2026 / 1upHealth, a leader in health data interoperability, today announced it has launched 1up Clinical Connect, a solution that allows health plans to automatically acquire clinical data from provider EHRs and unify it with claims data into a single longitudinal member record. Longstanding 1upHealth customer Capital Health Plan is the first to implement the new solution, using it to close care gaps, sharpen risk adjustment accuracy, and improve outcomes. Health plans need clinical data to run critical programs like HEDIS, Star ..</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>AMRADNET UK now in the UK!</v>
+        <v>CNS Pharmaceuticals Details Business Development Strategy Driving Its ...</v>
       </c>
       <c r="B83" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C83" t="str">
-        <v>Pressat</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D83" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E83" t="str">
-        <v>https://pressat.co.uk/releases/amradnet-uk-now-in-the-uk-c970fd76f9743f23b5890e52411fb777/</v>
+        <v>https://pr-inside.com/cns-pharmaceuticals-details-business-development-strategy-driving-its-r5218237.htm</v>
       </c>
       <c r="F83" t="str">
-        <v>Tuesday 14 July, 2026 The UK does not need another teleradiology vendor. It needs diagnostic capacity partners who can help NHS Trusts and hospitals move patients from scan to answer faster.AMRADNET is launching in the UK with a different radiology offering that goes beyond teleradiology reporting and encompasses scanning, interventional support, and CDC partnership pathways to help reduce delays and deliver better outcomes. With 22 years of U.S. and international radiology experience, the company has supported care across a wide range of clinical settings, including hospitals, imaging centres, urgent care, nursing and rehabilitation facilities, outpatient practices, and complex care environments. Having completed several million studies across multiple modalities and exam types, it unders</v>
+        <v>(PR-inside.com) Chief Business Officer, Dylan Wenke, Participates in Virtual Investor "What This Means" Segment Access the segment here HOUSTON, TX / ACCESS Newswire / September 1, 2026 / CNS Pharmaceuticals, Inc. (NASDAQ:CNSP) ("CNS" or the "Company"), a biotechnology company focused on building a pipeline of innovative therapies addressing significant unmet medical needs, today announced that it participated in a Virtual Investor "What This Means" Segment. Dylan Wenke, Chief Business Officer of CNS Pharmaceuticals, provided an update on its business development strategy as part of its broader transformation as the Company works to establish a pipeline focused on oncology or neurology with best in class ..</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>Spinogenix Reports Positive Data on Alzheimer's Patients Who Continued Treatment With Tazbentetol For Up To 84 Weeks</v>
+        <v>Salesforce Named a Leader in the 2026 Gartner® Magic Quadrant™ for Healthcare Provider Industry Cloud Platforms</v>
       </c>
       <c r="B84" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C84" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-salesforce</v>
       </c>
       <c r="D84" t="str">
-        <v>Healthcare</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E84" t="str">
-        <v>https://www.prnewswire.com/news-releases/spinogenix-reports-positive-data-on-alzheimers-patients-who-continued-treatment-with-tazbentetol-for-up-to-84-weeks-302825473.html</v>
+        <v>https://www.salesforce.com/news/stories/gartner-magic-quadrant-healthcare-provider-industry-cloud-platforms-2026/</v>
       </c>
       <c r="F84" t="str">
-        <v>Tazbentetol, a First-in-Class, Oral Synaptic Regenerative Investigational Therapy, Demonstrated Favorable Safety Profile and Durable Therapeutic Benefits Clinical Case Study Presented at AAIC Highlights Caregiver Report of Rapid Cognitive Improvement with Supporting Clinical Outcome...</v>
+        <v>Agentforce Health helps health systems unify patient data and deploy autonomous AI agents to deliver faster, more personalized care.</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>Sandiola Introduces Sandpiper™, a Purpose-Built Clinical Documentation Integrity AI for Community Hospitals and Health Systems</v>
+        <v>Vituity Launches MVMNT to Move Longevity Medicine From Conversation to Clinical Practice</v>
       </c>
       <c r="B85" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C85" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D85" t="str">
-        <v>AI, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E85" t="str">
-        <v>https://www.prnewswire.com/news-releases/sandiola-introduces-sandpiper-a-purpose-built-clinical-documentation-integrity-ai-for-community-hospitals-and-health-systems-302823399.html</v>
+        <v>https://www.newswire.com/news/vituity-launches-mvmnt-to-move-longevity-medicine-from-conversation-to-22854812</v>
       </c>
       <c r="F85" t="str">
-        <v>The optimal combination of technology and expert talent to ensure no patient acuity, earned reimbursement, or quality credit slips through the cracks. ENCINITAS, Calif., July 14, 2026 /PRNewswire/ -- Under the Inpatient Prospective Payment System, documentation is the payment. Every...</v>
+        <v>Inaugural summit brings clinicians and innovators together with evidence-based frameworks for integrating longevity medicine into practice today</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>Royal Canin® Launches Its First Fresh Therapeutic Diet Portfolio Available Exclusively Through Veterinarians</v>
+        <v>Syra Health, Wake County Public Health Expand Wellness Partnership</v>
       </c>
       <c r="B86" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C86" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D86" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E86" t="str">
-        <v>https://www.prnewswire.com/news-releases/royal-canin-launches-its-first-fresh-therapeutic-diet-portfolio-available-exclusively-through-veterinarians-302825457.html</v>
+        <v>https://www.prnewswire.com/news-releases/syra-health-wake-county-public-health-expand-wellness-partnership-302864492.html</v>
       </c>
       <c r="F86" t="str">
-        <v>New portfolio combines fresh, fully-cooked ingredients with science-backed therapeutic nutrition, giving veterinarians an innovative option for dogs with unique needs ST. LOUIS, July 14, 2026 /PRNewswire/ -- Royal Canin®, a global leader in pet health nutrition and one of the...</v>
-[...2 lines deleted...]
-    <row r="87">
+        <v>CARMEL, Ind., Sept. 1, 2026 /PRNewswire/ -- Syra Health Corp. (OTCQB: SYRA) ("Syra Health" or the "Company"), an integrated healthcare solutions company powering better health outcomes through prevention-focused, accessible, and affordable solutions, announced today the expansion of its...</v>
+      </c>
+    </row>
+    <row r="87" xml:space="preserve">
       <c r="A87" t="str">
-        <v>Pacto Medical Wins Red Dot Design Concept Award 2026 for Slimshot® Compact Prefilled Syringe</v>
+        <v>Cornerstone Robotics Announces Strategic Partnership with Medtronic to Expand Global Access to Robotic-assisted Surgery</v>
       </c>
       <c r="B87" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C87" t="str">
-        <v>PR.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D87" t="str">
-        <v>Healthcare</v>
+        <v>Finance, SaaS, Healthcare, Energy</v>
       </c>
       <c r="E87" t="str">
-        <v>https://www.pr.com/press-release/973561</v>
-[...2 lines deleted...]
-        <v>Slimshot® recognized in Medical Devices &amp; Technology Concept category; product selected for display at Red Dot Design Museum in Singapore. [PR.com]</v>
+        <v>https://www.acnnewswire.com/press-release/english/109692/</v>
+      </c>
+      <c r="F87" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sep 1, 2026 - (ACN Newswire) - Cornerstone Robotics, an innovative surgical robotics company founded and headquartered in Hong Kong, today announced a strategic partnership with Medtronic (NYSE: MDT), a global leader in healthcare technology. As part of the partnership, Medtronic will make an approximately US$700 million strategic investment in Cornerstone Robotics and have rights to distribute Cornerstone Robotics’ SentireTM surgical system in select markets outside the U.S. where the system is market approved.
+A Shared Vision: Bridging the Global Access Gap in Minimally Invasive Care
+With robotic-assisted surgery adoption still in single digits globally, the opportunity to make advanced surgical care accessible to more patients, physicians, and health systems around the world is significant.
+Addressing this market requires both continuous technical innovation and strong market scaling capabilities. By aligning Cornerstone Robotics’ technology with Medtronic’s comprehensive global presence, the two companies aim to make high-quality robotic-assisted surgery accessible to more patients worldwide.
+A Strategic Alignment: Scaling Technology Solutions to Reach More Patients
+Cornerstone Robotics has established a strong strategic foundation through its full-stack in-house R&amp;D and vertically integrated paradigm. By independently developing its core hardware, control software, advanced algorithms, and proprietary imaging and energy platforms, Cornerstone Robotics maintains substantial control over product integration, quality, and supply chain resilience. This underpins the exceptional stability and high-fidelity performance of the Sentire surgical system in demanding clinical environments.
+In 2024, Cornerstone Robotics’ Sentire surgical system received National Medical Products Administration approval in China. In May 2026, Sentire surgical system received CE Mark in the European Union and approval from Singapore Health Sciences Authority, both covering minimally invasive general, gynecologic, thoracic, and urologic surgical procedures.
+“This partnership marks an important step in advancing access to robotic-assisted surgery around the world,” said Professor Kwok Wai Samuel AU, Founder and CEO of Cornerstone Robotics. “There remains a significant gap between the growing demand for minimally invasive surgery and the availability of robotic-assisted surgical technologies. At Cornerstone Robotics, we have built a strong foundation through full-stack in-house R&amp;D and vertical integration, enabling us to continuously advance the core technologies of surgical robotics. Our partnership with Medtronic positions us to further accelerate and scale our work to bring the benefits of robotic-assisted surgery to more surgeons and patients around the world.”
+“This investment and distribution agreement strengthens Medtronic’s ability to further expand access to minimally invasive surgery to more patients around the world. We’re excited to bring more choice in robotics, and Sentire is a strong complement to our Hugo platform," said Matt Anderson, Senior Vice President and President, Surgical at Medtronic.
+The partnership marks a significant milestone for both companies to collaboratively advance their shared mission of making robotic-assisted surgery more accessible worldwide.
+Advisors
+Kirkland &amp; Ellis and Global Law Office are acting as legal counsel to Cornerstone Robotics. Morgan Stanley &amp; Co. LLC is serving as exclusive financial advisor to Medtronic, and Cleary Gottlieb Steen &amp; Hamilton LLP is serving as lead legal counsel.
+About Cornerstone Robotics
+Founded and headquartered in Hong Kong, Cornerstone Robotics is an innovative surgical robotics company driven by the vision of leading medical innovations for a healthier world. We advance surgical care with cutting-edge robotic systems that make high-quality healthcare more accessible and efficient globally. With three global R&amp;D hubs and six business centres worldwide, Cornerstone Robotics has established a 30,000-square-meter manufacturing facility in China. Developed entirely in-house, our SentireTM surgical system has completed multi-specialty clinical trials and received market approval across China, the European Union and Singapore, advancing high-quality surgical care worldwide.
+To find out more information, please visit https://en.csrbtx.com/ and follow us on LinkedIn.
+About Medtronic
+Bold thinking. Bolder actions. We are Medtronic. Medtronic plc, headquartered in Galway, Ireland, is the leading global healthcare technology company that boldly attacks the most challenging health problems facing humanity by searching out and finding solutions. Our Mission — to alleviate pain, restore health, and extend life — unites a global team of 95,000+ passionate people across more than 150 countries. Our technologies and therapies treat 70 health conditions and include cardiac devices, surgical robotics, insulin pumps, surgical tools, patient monitoring systems, and more. Powered by our diverse knowledge, insatiable curiosity, and desire to help all those who need it, we deliver innovative technologies that transform the lives of two people every second, every hour, every day. Expect more from us as we empower insight-driven care, experiences that put people first, and better outcomes for our world. In everything we do, we are engineering the extraordinary. For more information on Medtronic, visit www.Medtronic.com and follow on LinkedIn.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>Aguirre Medical Group Returns with a New Focus on Revenue Forecasting for Med Spas</v>
+        <v>Intelligent Bio Solutions Achieves Above 98% Accuracy in Method Comparison Study, Supporting Planned 2026 FDA 510(k) Submission</v>
       </c>
       <c r="B88" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C88" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D88" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E88" t="str">
-        <v>https://www.pr.com/press-release/973356</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354170/0/en/intelligent-bio-solutions-achieves-above-98-accuracy-in-method-comparison-study-supporting-planned-2026-fda-510-k-submission.html</v>
       </c>
       <c r="F88" t="str">
-        <v>Dallas-based Aguirre Medical Group returns with a new business model hyper-focused on revenue forecasting for medspas. Following the closure of its previous management services organization, founder AJ Aguirre is relaunching the company with a single service designed to make medical spa revenue more predictable. Cancer survivor and sobriety advocate, Aguirre will have a strong focus on not only company culture, but also [PR.com]</v>
+        <v>Multi-site clinical study delivers strong performance data for Intelligent Fingerprinting Drug Screening System Multi-site clinical study delivers strong performance data for Intelligent Fingerprinting Drug Screening System</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>Veterinary Referral Center of Central Oregon Expands Access to Advanced ...</v>
+        <v>CytoDyn Closes $16.5 Million Financing to Fund Continued Development of Leronlimab</v>
       </c>
       <c r="B89" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C89" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D89" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E89" t="str">
-        <v>https://pr-inside.com/veterinary-referral-center-of-central-oregon-expands-access-to-advanced-r5201014.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354141/19782/en/cytodyn-closes-16-5-million-financing-to-fund-continued-development-of-leronlimab.html</v>
       </c>
       <c r="F89" t="str">
-        <v>(PR-inside.com) BEND, OR / ACCESS Newswire / July 14, 2026 / The Veterinary Referral Center of Central Oregon (VRCCO) is proud to announce the expansion of its personalized medical travel program, designed to break down geographical barriers and streamline access to advanced, life-saving veterinary specialty and emergency care for families across the Pacific Northwest and beyond. Seeking advanced medical care for a pet often requires traveling significant distances. Recognizing the challenges of long-distance medical travel, VRCCO has built a comprehensive support system that accommodates the logistics of travel, allowing pet parents to focus entirely on their animal's recovery and well-being. "When a pet ..</v>
+        <v>VANCOUVER, Washington, Sept. 01, 2026 (GLOBE NEWSWIRE) -- CytoDyn Inc. (OTCQB: CYDY) ("CytoDyn" or the "Company"), a clinical-stage oncology company advancing leronlimab, a first-in-class humanized monoclonal antibody targeting the CCR5 receptor with therapeutic potential across multiple indications, including triple-negative breast cancer (TNBC) and metastatic colorectal cancer (mCRC), today announced that it has closed on a financing of $16.5 million in gross proceeds, with Paulson Investment Company acting as placement agent.</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>Veterinary Referral Center of Central Oregon Expands Access to Advanced Care with Enhanced Medical Travel Program</v>
+        <v>Intelligent Bio Solutions Announces Private Placement of up to $15 Million to a Single Existing Institutional Investor Priced At-the-Market Under Nasdaq Rules</v>
       </c>
       <c r="B90" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C90" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D90" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E90" t="str">
-        <v>https://www.newswire.com/news/veterinary-referral-center-of-central-oregon-expands-access-to-22823017</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354145/0/en/intelligent-bio-solutions-announces-private-placement-of-up-to-15-million-to-a-single-existing-institutional-investor-priced-at-the-market-under-nasdaq-rules.html</v>
       </c>
       <c r="F90" t="str">
-        <v/>
+        <v>$5 Million Upfront at Closing and $5 Million Tranche Warrant Callable by the Company Following FDA 510(k) Clearance of Intelligent Fingerprinting Drug Screening System $5 Million Upfront at Closing and $5 Million Tranche Warrant Callable by the Company Following FDA 510(k) Clearance of Intelligent Fingerprinting Drug Screening System</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>Dr. Patrick Ojo, Author of FREEDOM FOR PHARMACY, Signs Publishing Agreement With Brick Tower Press as Negotiated by Creative Management Partners (CMP) Agent Alan Morell</v>
+        <v>SCYNEXIS to Participate in Upcoming Investor Conferences</v>
       </c>
       <c r="B91" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C91" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D91" t="str">
-        <v>Retail, Education, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E91" t="str">
-        <v>https://www.newmediawire.com/news/dr-patrick-ojo-author-of-freedom-for-pharmacy-signs-publishing-agreement-with-brick-tower-press-as-negotiated-by-creative-management-partners-cmp-agent-alan-morell-7087700</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354140/0/en/scynexis-to-participate-in-upcoming-investor-conferences.html</v>
       </c>
       <c r="F91" t="str">
-        <v>- CMP Will Represent Dr. Ojo's Commercial Rights Across All Platforms BEVERLY HILLS, CA - July 14, 2026 ( NEWMEDIAWIRE ) - Announced today, Dr. Patrick Ojo, Author of FREEDOM FOR PHARMACY, signs Publishing Agreement with Brick Tower Press as Negotiated by Creative Management Partners (CMP) Agent Alan Morell signs with Creative Management Partners (CMP) Agent Alan Morell. CMP will represent Dr. Ojo Commercial Rights Across All Platforms. These include literary works, including a sequel to FREEDOM FOR PHARMACY , broadcast, adaptation of his book to a docuseries, speaking engagements, endorsements, advisory roles with online courses, and licensing. ABOUT DR. PATRICK OJO: Dr. Patrick Ojo was born and brought up in Benin City, Nigeria, Africa. He attended Benin Baptist Model Primary School, Evb</v>
+        <v>JERSEY CITY, N.J., Sept. 01, 2026 (GLOBE NEWSWIRE) -- SCYNEXIS, Inc. (Nasdaq: SCYX), a clinical-stage biotechnology company focused on developing innovative therapies for severe and difficult-to-treat diseases with significant unmet medical need, today announced that the company will participate in the following investor conferences:</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>Vadzo Introduces Falcon-821CRS as AI Patient Monitoring Camera with 4K HDR for Contactless Vital Sign Monitoring Under Variable Clinical Lighting</v>
+        <v>Yoga India Foundation – One of the Best Yoga Schools for Yoga Teacher Training in India</v>
       </c>
       <c r="B92" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C92" t="str">
-        <v>Newswire.com</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D92" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E92" t="str">
-        <v>https://www.newswire.com/news/vadzo-introduces-falcon-821crs-as-ai-patient-monitoring-camera-with-4k-22825233</v>
+        <v>https://pressreleasenews.org/pressroom/yoga-india-foundation-one-of-the-best-yoga-schools-for-yoga-teacher-training-in-india</v>
       </c>
       <c r="F92" t="str">
-        <v>The Falcon-821CRS is an 8MP color camera built on the Onsemi AR0821 sensor for contactless patient monitoring in hospitals and care facilities. It captures native 4K resolution with HDR and auto exposure across a single USB 3.2 GEN 1 connection for AI based on vital sign extraction and fall detection. It supports Windows, Linux, and Android through native UVC drivers in a compact S-Mount form factor suited for ceiling, wall, and bedside cart integration.</v>
+        <v>Yoga India Foundation is a leading yoga teacher training school in Rishikesh, India, offering Yoga Alliance-certified programs. With over 5,000 students trained from 90+ countries, the school provides authentic, traditional yoga education in a peaceful ashram setting. Programs include 100, 200, 300, and 500-hour courses,</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>Coming Soon: A New AI-Powered Health Companion on Your Wrist</v>
+        <v>Ayrmid Appoints Ideogen for Omisirge(R) in EMEA</v>
       </c>
       <c r="B93" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C93" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D93" t="str">
-        <v>AI, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E93" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357662</v>
+        <v>https://pr-inside.com/ayrmid-appoints-ideogen-for-omisirge-r-in-emea-r5218214.htm</v>
       </c>
       <c r="F93" t="str">
-        <v>AI Summary - - - &amp;#8226; Samsung will unveil the next evolution of Galaxy Watch at Galaxy Unpacked on July 22, expanding AI-powered health support across the ecosystem. - - - - - - &amp;#8226; The new Galaxy Watch delivers AI-driven insights in real time, supporting Samsung&amp;#39;s vision for a health-first, always-on device for personalized AI and connected wellness. - - - - As AI becomes an integral part of daily life, mobile devices serve as the primary entry point for unlocking its full potential. What... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357662</v>
+        <v>(PR-inside.com) Ayrmid Appoints Ideogen as Exclusive Partner for Omisirge® across Multiple Regions in Europe, MENA and CIS Ideogen granted exclusive rights to launch a managed access program for Omisirge across 55 markets, covering both FDA-approved Omisirge indications DUBLIN, IE / ACCESS Newswire / September 1, 2026 / Ayrmid Ltd. ("Ayrmid" or the "Company"), parent company of Gamida Cell Inc., today announced the appointment of Ideogen Group GmbH ("Ideogen") as its exclusive distributor for Omisirge® (omidubicel-onlv). Under the agreement, Ideogen is granted exclusive rights to launch a managed access program for Omisirge across 55 markets in Europe (excluding Greece and Cyprus), the Middle East ..</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>Doceree Unveils Semmelweis: The First AI Model Purpose-Built for Pharma Commercialization</v>
+        <v>"Beyond Quick Fixes": Moving Toward Meaningful Change</v>
       </c>
       <c r="B94" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C94" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D94" t="str">
-        <v>AI, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E94" t="str">
-        <v>https://www.prnewswire.com/news-releases/doceree-unveils-semmelweis-the-first-ai-model-purpose-built-for-pharma-commercialization-302825341.html</v>
+        <v>https://www.newsfilecorp.com/release/311977/Beyond-Quick-Fixes-Moving-Toward-Meaningful-Change</v>
       </c>
       <c r="F94" t="str">
-        <v>General AI is built to be right about everything. Semmelweis is built to be right about the next prescription. The first-generation model is the intelligence layer beneath Daily Command and the Doceree product suite — and the first in a series named for the unsung pioneers of medicine....</v>
+        <v>Austin, Texas--(Newsfile Corp. - September 1, 2026) - As the weight of stress, emotional overwhelm, and pervasive uncertainty continue to impact everyday life, Dr. Celeste Birkhofer's Beyond Quick Fixes: Essential Ingredients for Better Mental Health and a Fulfilling Life (Greenleaf Book Group Press, Sept 1, 2026, $23.95) provides a timely, research-informed guide to help move beyond reactive, superficial remedies to cultivate meaningful transformation and resilience. This book serves as a...</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>MNA: Baystate Franklin Nurses Cite Safety Risks in DPH Complaint Over Cuts to Patient Transport Services, Will Hold Press Conference July 16</v>
+        <v>Apptly and Koning Announce Strategic Partnership to Expand Patient Access to Non-Compression 3D Breast Imaging</v>
       </c>
       <c r="B95" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C95" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D95" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E95" t="str">
-        <v>https://www.prnewswire.com/news-releases/mna-baystate-franklin-nurses-cite-safety-risks-in-dph-complaint-over-cuts-to-patient-transport-services-will-hold-press-conference-july-16-302825344.html</v>
+        <v>https://www.newsfilecorp.com/release/312371/Apptly-and-Koning-Announce-Strategic-Partnership-to-Expand-Patient-Access-to-NonCompression-3D-Breast-Imaging</v>
       </c>
       <c r="F95" t="str">
-        <v>Following their DPH complaint, nurses will hold a press conference on July 16 highlighting the need for safe staffing and contractual patient care protection GREENFIELD, Mass., July 14, 2026 /PRNewswire/ -- Registered nurses at Baystate Franklin Medical Center (BFMC), represented by the...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 1, 2026) - Apptly Health Technologies Corp. (CSE: APPT) (FSE: 4KL) (the "Company" or "Apptly"), operator of the UberDoc direct-pay healthcare marketplace, today announced a strategic partnership with Koning Corporation ("Koning"), manufacturer of the FDA-approved Koning Vera Breast CT.Highlights:FDA-Approved Breast CT: The Koning Vera Breast CT is the only breast CT system with FDA premarket approval for diagnostic imaging of the breast....</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>/C O R R E C T I O N -- O Positiv Health/</v>
+        <v>Healthcare organizations can now connect EHR and additional industry data to ChatGPT</v>
       </c>
       <c r="B96" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C96" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-openai</v>
       </c>
       <c r="D96" t="str">
-        <v>Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E96" t="str">
-        <v>https://www.prnewswire.com/news-releases/o-positiv-health-introduces-new-gummy-format-of-1-best-selling-uro-vaginal-probiotic-302824151.html</v>
+        <v>https://openai.com/index/chatgpt-connects-health-records-and-healthcare-sources</v>
       </c>
       <c r="F96" t="str">
-        <v>/C O R R E C T I O N – O Positiv Health/ In the news release, O Positiv Health Introduces New Gummy Format Of #1 Best-Selling URO Vaginal Probiotic, issued July 14, 2026 by O Positiv Health over PR Newswire, we are advised by the company that changes have been made. The complete,...</v>
+        <v>ChatGPT can now connect to trusted healthcare data, helping clinicians securely access patient context, medical research, and more.</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>bioMérieux to Showcase Company's Latest in Diagnostic Innovations at ADLM 2026</v>
+        <v>Loamara Co. Announces Strategic Partnership With myRocky to Launch Loamara Wellness</v>
       </c>
       <c r="B97" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C97" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D97" t="str">
-        <v>Healthcare</v>
+        <v>SaaS, Healthcare, Retail</v>
       </c>
       <c r="E97" t="str">
-        <v>https://www.prnewswire.com/news-releases/biomerieux-to-showcase-companys-latest-in-diagnostic-innovations-at-adlm-2026-302825334.html</v>
+        <v>https://www.newmediawire.com/news/loamara-co-announces-strategic-partnership-with-myrocky-to-launch-loamara-wellness-7089100</v>
       </c>
       <c r="F97" t="str">
-        <v>ANAHEIM, Calif., July 14, 2026 /PRNewswire/ -- bioMérieux, a global leader in in vitro diagnostics, today announced it will showcase its latest diagnostic solutions and innovations at the 2026 Association for Diagnostics &amp; Laboratory Medicine (ADLM) Annual Conference &amp; Clinical Lab Expo,...</v>
+        <v>Ten-year Partnership Combines Loamara’s Product Development Expertise With myRocky’s Clinical Platform and Experience Supporting More Than 400,000 Patients TORONTO, ONTARIO - September 1, 2026 ( NEWMEDIAWIRE ) - Loamara Co. , the wellness company behind Green Monke, today announced a ten-year strategic partnership with Rocky Health Inc. (“myRocky”), a leading Health Canada approved digital health platform, to launch Loamara Wellness, a new product line focused on longevity, nutrition and proactive health. The first products will focus on supporting people using GLP 1 medications, alongside protein rich powders designed to support broader nutrition and wellness needs. Additional capsule, powder and gummy formats are expected to follow. The companies are targeting a commercial launch through</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>Doceree Launches Daily Command: The First Commercial Operating System for Pharma, Powered by Semmelweis</v>
+        <v>SmartConnect and Benepicks Unite to Eliminate the ICHRA "Medicare Cliff"</v>
       </c>
       <c r="B98" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C98" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D98" t="str">
-        <v>AI, Healthcare</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E98" t="str">
-        <v>https://www.prnewswire.com/news-releases/doceree-launches-daily-command-the-first-commercial-operating-system-for-pharma-powered-by-semmelweis-302825330.html</v>
+        <v>https://www.prnewswire.com/news-releases/smartconnect-and-benepicks-unite-to-eliminate-the-ichra-medicare-cliff-302862887.html</v>
       </c>
       <c r="F98" t="str">
-        <v>Built by 75. Proven by 5. Launched to the industry. Daily Command orchestrates the entire commercialization journey — physician awareness to filled prescription, every channel and format, including generative AI — and closes the loop from activation to outcome, all from a single...</v>
+        <v>Bridging the gap between ICHRA and Medicare: Two industry leaders combine tax-free health allowances and zero-cost advocacy to combat rising healthcare costs for the aging workforce. The Problem: Standard ICHRA platforms lack Medicare integration, leaving aging workers to navigate complex...</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>LEQEMBI® Real-World LEADER Study Presented at AAIC® 2026 Finds Over 75% of Early Alzheimer’s Patients Enrolled in the Study Remained Stable and Nearly 7% Improved Over an Average of 17 Months of Treatment</v>
+        <v>Vivos Therapeutics to Present at the 2026 Moody Capital Solutions Disruptive Growth &amp; Life Sciences Conference</v>
       </c>
       <c r="B99" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C99" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D99" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E99" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327109/0/en/LEQEMBI-Real-World-LEADER-Study-Presented-at-AAIC-2026-Finds-Over-75-of-Early-Alzheimer-s-Patients-Enrolled-in-the-Study-Remained-Stable-and-Nearly-7-Improved-Over-an-Average-of-17.html</v>
+        <v>https://www.newsfilecorp.com/release/312338/Vivos-Therapeutics-to-Present-at-the-2026-Moody-Capital-Solutions-Disruptive-Growth-Life-Sciences-Conference</v>
       </c>
       <c r="F99" t="str">
-        <v>Real-World Findings Support Long-Term Benefits of Continuous Treatment with LEQEMBI and Provide Important Insights into Treatment Experience Outside of a Clinical Trial Setting Real-World Findings Support Long-Term Benefits of Continuous Treatment with LEQEMBI and Provide Important Insights into Treatment Experience Outside of a Clinical Trial Setting</v>
+        <v>Littleton, Colorado--(Newsfile Corp. - September 1, 2026) - Vivos Therapeutics, Inc. (NASDAQ: VVOS) ("Vivos" or the "Company"), a leading medical technology and healthcare services company focused on the diagnosis and treatment of obstructive sleep apnea (OSA) and related breathing and sleep disorders, today announced that Founder and Chief Executive Officer R. Kirk Huntsman will present at the 2026 Moody Capital Solutions Disruptive Growth &amp; Life Sciences Conference, taking place September 9...</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Announces an Investigation Against ...</v>
+        <v>Emergent BioSolutions Awarded Contract Modification Valued at Approximately $24 Million for CYFENDUS® (Anthrax Vaccine Adsorbed, Adjuvanted)</v>
       </c>
       <c r="B100" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C100" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D100" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E100" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-announces-an-investigation-against-r5200955.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354039/33240/en/emergent-biosolutions-awarded-contract-modification-valued-at-approximately-24-million-for-cyfendus-anthrax-vaccine-adsorbed-adjuvanted.html</v>
       </c>
       <c r="F100" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Hims &amp; Hers Health, Inc. ("Hims &amp; Hers" or "the Company") (NYSE:HIMS). Investors who purchased Hims &amp; Hers securities prior to April 1, 2025, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/HIMS. Hims &amp; Hers Investigation Details The investigation concerns whether Hims &amp; Hers and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for Hims &amp; Hers Investors? If ..</v>
+        <v>GAITHERSBURG, Md., Sept. 01, 2026 (GLOBE NEWSWIRE) -- Emergent BioSolutions Inc. (NYSE: EBS) today announced a contract modification valued at approximately $24 million from the Biomedical Advanced Research and Development Authority (BARDA), part of the Administration for Strategic Preparedness and Response (ASPR) within the U.S. Department of Health and Human Services (HHS), to supply CYFENDUS ® (Anthrax Vaccine Adsorbed, Adjuvanted) for anthrax preparedness efforts. Anthrax remains a significant global biological threat due to its potential use in a bioterrorism event and its implications for public health and national security.</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>Renew Labs Receives Accreditation from the College of American Pathologists</v>
+        <v>Kala Bio and Virotek Announce Letter of Intent to Establish an Exclusive U.S. Distribution Partnership for Ophthalmology Genetic Testing Program</v>
       </c>
       <c r="B101" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C101" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D101" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E101" t="str">
-        <v>https://www.prnewswire.com/news-releases/renew-labs-receives-accreditation-from-the-college-of-american-pathologists-302824973.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354030/0/en/kala-bio-and-virotek-announce-letter-of-intent-to-establish-an-exclusive-u-s-distribution-partnership-for-ophthalmology-genetic-testing-program.html</v>
       </c>
       <c r="F101" t="str">
-        <v>PLEASANT GROVE, Utah, July 14, 2026 /PRNewswire/ -- Renew Labs, the clinical laboratory division of Renew Biotechnologies, has been awarded accreditation by the College of American Pathologists (CAP) Accreditation Committee based on the results of a recent on-site inspection. CAP...</v>
+        <v>ARLINGTON, Mass., Sept. 01, 2026 (GLOBE NEWSWIRE) -- Kala Bio, Inc. (Nasdaq: KALA) ("Kala") and Virotek Inc. ("Virotek"), a CLIA-registered precision health and clinical genomics company, today announced that they have entered into a letter of intent (the "LOI") outlining the principal terms under which the companies intend to negotiate a definitive agreement appointing Kala as the exclusive distributor and reseller in the United States of Virotek's genetic testing and screening program for ophthalmological indications.</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>AIAI Holdings' MediGuide Enters the State-of-the-Art Medicine Market ...</v>
+        <v>Clearmind Reaches Key Milestone: CMND-100 Phase IIa now Underway for Alcohol Use Disorder Trial, One-Third of Part C Enrolled</v>
       </c>
       <c r="B102" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C102" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D102" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E102" t="str">
-        <v>https://pr-inside.com/aiai-holdings-mediguide-enters-the-state-of-the-art-medicine-market-r5200940.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354028/0/en/clearmind-reaches-key-milestone-cmnd-100-phase-iia-now-underway-for-alcohol-use-disorder-trial-one-third-of-part-c-enrolled.html</v>
       </c>
       <c r="F102" t="str">
-        <v>(PR-inside.com) Leveraging Advanced Diagnostics and Screenings to Provide Personalized Proactive Care DALLAS, TX / ACCESS Newswire / July 14, 2026 / AIAI Holdings Corporation (NASDAQ:AIAI) ("Ai2" or the "Company"), an AI-enabled diversified holding company utilizing Transformational AI (TAI) to enhance portfolio performance, today announced that its portfolio company, MediGuide, has launched a state of the art (SOTA) precision healthcare solution that combines advanced medical intelligence, expert clinical review, and AI-enabled diagnostic support to enable more personalized, data-driven medical decision-making. The launch represents another milestone in MediGuide's innovation roadmap and reflects AIAI Holdings' strategy of supporting portfolio companies that responsibly integrate advanced</v>
+        <v>Vancouver, Canada, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Clearmind Medicine Inc. (Nasdaq: CMND) (the “Company”), a clinical-stage biopharmaceutical company advancing non-hallucinogenic psychedelic-derived neuroplastogen for scalable treatment of neuropsychiatric, metabolic, and addiction disorders including Alcohol Use Disorder (“AUD”), announced today the initiation of Phase lla, the next stage of its double-blind, placebo-controlled Phase I/IIa clinical trial evaluating CMND-100 for the treatment of AUD, with six patients enrolled to date. Three participants have been enrolled at Tel Aviv Sourasky Medical Center (TASMC) and three at Hadassah Medical Center in Jerusalem, initiating the first multiple-dose treatment phase of Part C (“phase IIa”) following the successful completion of the tria</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>Solutech Helps Radiation Oncology Practices Lower Equipment Service ...</v>
+        <v>DocGo Announces Upcoming Participation at Morgan Stanley 24th Annual Global Healthcare Conference</v>
       </c>
       <c r="B103" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C103" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D103" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E103" t="str">
-        <v>https://pr-inside.com/solutech-helps-radiation-oncology-practices-lower-equipment-service-r5200913.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/docgo-announces-upcoming-participation-morgan-113500846.html</v>
       </c>
       <c r="F103" t="str">
-        <v>(PR-inside.com) Independent service model helps providers reduce linear accelerator maintenance expenses while protecting uptime and patient access PLANO, TX / ACCESS Newswire / July 14, 2026 / Radiation oncology providers are facing new financial pressure following 2026 Medicare coding and reimbursement changes and the steadily rising OEM service and maintenance costs, forcing many practices to examine operating costs while trying to preserve access to cancer care in their communities. Effective Jan. 1, the Centers for Medicare &amp; Medicaid Services, or CMS, implemented significant changes to radiation treatment delivery and image guidance codes. The American Society for Radiation Oncology, or ASTRO, reported in a ..</v>
+        <v>NEW YORK, September 01, 2026--DocGo Inc. (Nasdaq: DCGO) ("DocGo"), a leading provider of technology-enabled mobile health and medical transportation services, announced today that Lee Bienstock, Chief Executive Officer, will participate in 1x1 meetings at the Morgan Stanley 24th Annual Global Healthcare Conference on Wednesday September 16th, and will deliver a fireside presentation at 12:20 PM ET on that day. A webcast of the event will be available on the investor relations section of DocGo’s</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>MPAI Publishes “AI for Health” and “Neural Network Watermarking- Technologies”</v>
+        <v>Ardelyx to Participate in Upcoming Investor Conferences</v>
       </c>
       <c r="B104" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C104" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D104" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E104" t="str">
-        <v>https://www.pr.com/press-release/969092</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354015/0/en/ardelyx-to-participate-in-upcoming-investor-conferences.html</v>
       </c>
       <c r="F104" t="str">
-        <v>MPAI has concluded its 68th General Assembly (MPAI-68) publishing AI for Health (MPAI-AIH) – Health Secure Platform (AIH-HSP) and Neural Network Watermarking (MPAI-NNW) – Technologies (TEC)” as MPAI Standards. [PR.com]</v>
+        <v>WALTHAM, Mass., Sept. 01, 2026 (GLOBE NEWSWIRE) -- Ardelyx Inc. (Nasdaq: ARDX), (“Ardelyx” or the “Company”) a commercial-stage biopharmaceutical company focused on the development and commercialization of innovative medicines that meet significant unmet medical needs, today announced its participation in the following investor conferences:</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>Marquis Who's Who Interviews and Honors Timothy P. Lantz for Leadership ...</v>
+        <v>BridgeBio to Participate in September Investor Conferences</v>
       </c>
       <c r="B105" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C105" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D105" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E105" t="str">
-        <v>https://pr-inside.com/marquis-who-s-who-interviews-and-honors-timothy-p-lantz-for-leadership-r5200905.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354014/0/en/bridgebio-to-participate-in-september-investor-conferences.html</v>
       </c>
       <c r="F105" t="str">
-        <v>(PR-inside.com) MEQUON, WI / ACCESS Newswire / July 14, 2026 / Marquis Who's Who is proud to interview and honor Timothy P. Lantz for his distinguished contributions to health care technology, e-commerce, business leadership, entrepreneurship and community impact. As in all Marquis Who's Who biographical volumes, individuals profiled are selected on the basis of current reference value. Factors such as position, noteworthy accomplishments, visibility and prominence in a field are all taken into account during the selection process. In Mr. Lantz's case, that recognition reflects a career defined by people-first leadership, strategic growth, innovation and a commitment to building businesses that ..</v>
+        <v>PALO ALTO, Calif., Sept. 01, 2026 (GLOBE NEWSWIRE) -- BridgeBio Pharma, Inc. (Nasdaq: BBIO) (“BridgeBio” or the “Company”), a commercial-stage, multi-product biopharmaceutical company focused on developing medicines for genetic conditions, today announced that members of its management team will participate in fireside chats at the following healthcare investor conferences:</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>Marquis Who's Who Interviews and Honors Theresa Porcaro for Leadership ...</v>
+        <v>Faeth Therapeutics to Participate in Upcoming September Investor Conferences</v>
       </c>
       <c r="B106" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C106" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D106" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E106" t="str">
-        <v>https://pr-inside.com/marquis-who-s-who-interviews-and-honors-theresa-porcaro-for-leadership-r5200903.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/faeth-therapeutics-participate-upcoming-september-113000001.html</v>
       </c>
       <c r="F106" t="str">
-        <v>(PR-inside.com) NORTH KINGSTOWN, RI / ACCESS Newswire / July 14, 2026 / Marquis Who's Who is proud to interview and honor Theresa Porcaro for her distinguished contributions to strategic healthcare marketing, growth leadership, patient acquisition and women's health advocacy. Ms. Porcaro's recognition reflects a career defined by adaptability, continuous learning, empathy and a powerful commitment to helping patients feel seen, heard and supported. Ms. Porcaro currently serves as vice president of growth and marketing at Pelvic Rehabilitation Medicine (PRM), where she leads national growth, patient acquisition and digital transformation for one of the nation's leading specialty healthcare organizations focused exclusively on pelvic ..</v>
+        <v>AUSTIN, Texas, September 01, 2026--Faeth Therapeutics (Nasdaq: FTH), a clinical-stage oncology company developing multi-node therapies for cancer patients, including its lead program PIKTOR, today announced that management will participate in the following upcoming investor conferences:</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>Freedom Rhymer Poetry Event Inspires Community of Healing and Powerful Self-Expression</v>
+        <v>Kazia Therapeutics Reports Preclinical Data Showing Paxalisib Reprograms Immunotherapy-Resistant MSS/pMMR Colorectal Cancer and Enhances Response to Immunotherapy</v>
       </c>
       <c r="B107" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C107" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D107" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E107" t="str">
-        <v>https://www.pr.com/press-release/969297</v>
+        <v>https://www.prnewswire.com/news-releases/kazia-therapeutics-reports-preclinical-data-showing-paxalisib-reprograms-immunotherapy-resistant-msspmmr-colorectal-cancer-and-enhances-response-to-immunotherapy-302865533.html</v>
       </c>
       <c r="F107" t="str">
-        <v>Local poets take center stage in an intimate slam competition celebrating creative triumph, art, and poetry as a vital public health initiative for community mental health and healing. [PR.com]</v>
+        <v>Paxalisib Monotherapy Significantly Reduced Tumor Burden in Pre-Clinical Model of MSS/pMMR Colorectal Cancer, With the Addition of Pembrolizumab Driving a Further Reduction Paxalisib Was Well Tolerated as Monotherapy and in Combination with Checkpoint Inhibition Kazia is Preparing to...</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>VSee Health Vision for AI-Enabled Enterprise Infrastructure as the ...</v>
+        <v>Keenova Marks the 2nd Annual National Hand Health Month with New Dupuytren's Contracture Mixed Reality Experience and Awareness Initiatives</v>
       </c>
       <c r="B108" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C108" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D108" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E108" t="str">
-        <v>https://pr-inside.com/vsee-health-vision-for-ai-enabled-enterprise-infrastructure-as-the-r5200895.htm</v>
+        <v>https://www.prnewswire.com/news-releases/keenova-marks-the-2nd-annual-national-hand-health-month-with-new-dupuytrens-contracture-mixed-reality-experience-and-awareness-initiatives-302865227.html</v>
       </c>
       <c r="F108" t="str">
-        <v>(PR-inside.com) VSEE's Telehealth Platform is Positioned at the Center of Healthcare's AI Transformation HOUSTON, TX / ACCESS Newswire / July 14, 2026 / VSee Health, Inc. (Nasdaq:VSEE) ("VSee" or the "Company"), a leading provider of enterprise telehealth solutions for hospitals and health systems, today shared its strategic initiatives and perspective on the role of artificial intelligence in healthcare and why enterprise telehealth platforms are well positioned to serve as the infrastructure layer for that transformation. "We believe healthcare is entering a new technology cycle in which artificial intelligence becomes an operating layer, rather than simply another application," said Dr. Imoigele Aisiku, Chairman and ..</v>
+        <v>Monthlong campaign in September aims to elevate awareness of hand health, encourage early detection of Dupuytren's contracture, and connect patients with appropriate care DUBLIN, Sept. 1, 2026 /PRNewswire/ -- Keenova Therapeutics plc today announced plans for the 2nd Annual National Hand...</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>VSee Health Vision for AI-Enabled Enterprise Infrastructure as the Next Frontier of Hospital Operations</v>
+        <v>Stoke Therapeutics and Biogen Announce Presentations of Clinical Data from Studies of Zorevunersen, an Investigational Medicine for the Treatment of Dravet Syndrome, at the 16th European Epilepsy Congress (EEC)</v>
       </c>
       <c r="B109" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C109" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D109" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E109" t="str">
-        <v>https://www.newswire.com/news/vsee-health-vision-for-ai-enabled-enterprise-infrastructure-as-the-next</v>
+        <v>https://finance.yahoo.com/healthcare/articles/stoke-therapeutics-biogen-announce-presentations-113000584.html</v>
       </c>
       <c r="F109" t="str">
-        <v>VSEE's Telehealth Platform is Positioned at the Center of Healthcare's AI Transformation</v>
+        <v>BEDFORD, Mass. &amp; CAMBRIDGE, Mass., September 01, 2026--Stoke Therapeutics, Inc. (Nasdaq: STOK), a biotechnology company dedicated to restoring protein expression by harnessing the body’s potential with RNA medicine, and Biogen Inc.</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>Clinicians Have Become Healthcare's Human Middleware, New Vendor-Agnostic ...</v>
+        <v>Functional Medicine IS Longevity Medicine(TM) Masterclass Returns to Redefine the Future of Healthspan</v>
       </c>
       <c r="B110" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C110" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D110" t="str">
-        <v>AI, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E110" t="str">
-        <v>https://pr-inside.com/clinicians-have-become-healthcare-s-human-middleware-new-vendor-agnostic-r5200885.htm</v>
+        <v>https://www.newswire.com/news/functional-medicine-is-longevity-medicine-tm-masterclass-returns-to-22854965</v>
       </c>
       <c r="F110" t="str">
-        <v>(PR-inside.com) EHR fragmentation, payer demands and unproven AI efficiencies are adding hidden labor across clinical workflows CHICAGO, IL / ACCESS Newswire / July 14, 2026 / Black Book Research today releasedThe Work That Didn't Disappear: The Black Book Clinician Reality Index , a nine-month national study finding that healthcare technology is frequently shifting work to clinicians rather than eliminating it. The vendor-agnostic survey of 1,919 clinicians found that 80.7% use at least one workaround every day, while 65.2% lose 30 minutes or more per day or shift to avoidable digital work. Clinicians reported repeatedly re-entering information, reconciling external records, monitoring disconnected queues, checking payer ..</v>
+        <v>Free 2-day online event brings together leading experts to unite functional and longevity medicine with cutting-edge science and clinical tools</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>Clinicians Have Become Healthcare's Human Middleware, New Vendor-Agnostic Report Finds from Black Book Research</v>
+        <v>Calluna Pharma Announces Participation in Upcoming Scientific and Investor Conferences</v>
       </c>
       <c r="B111" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C111" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D111" t="str">
-        <v>AI, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E111" t="str">
-        <v>https://www.newswire.com/news/clinicians-have-become-healthcares-human-middleware-new-vendor-agnostic-report</v>
+        <v>https://finance.yahoo.com/healthcare/articles/calluna-pharma-announces-participation-upcoming-110200416.html</v>
       </c>
       <c r="F111" t="str">
-        <v>EHR fragmentation, payer demands and unproven AI efficiencies are adding hidden labor across clinical workflows</v>
+        <v>OSLO, Norway &amp; BOSTON, September 01, 2026--Calluna Pharma Announces Participation in Upcoming Conferences to highlight Phase 2 AURORA study of CAL101 in IPF ahead of planned Q1 2027 readout</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>Silo Pharma's QwikAgents Joins AMD AI Developer Program to Advance Enterprise AI Agent Platform</v>
+        <v>ZEO ScientifiX Announces Multidisciplinary Expert Faculty Lineup for ...</v>
       </c>
       <c r="B112" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C112" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D112" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E112" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326873/0/en/Silo-Pharma-s-QwikAgents-Joins-AMD-AI-Developer-Program-to-Advance-Enterprise-AI-Agent-Platform.html</v>
+        <v>https://pr-inside.com/zeo-scientifix-announces-multidisciplinary-expert-faculty-lineup-for-r5218187.htm</v>
       </c>
       <c r="F112" t="str">
-        <v>Access to AMD Developer Cloud credits, AI development tools and technical resources to support next-generation enterprise AI agents Access to AMD Developer Cloud credits, AI development tools and technical resources to support next-generation enterprise AI agents</v>
+        <v>(PR-inside.com) Leading physicians, scientists, regulatory experts, and healthcare innovators will convene October 23-25 at Fort Lauderdale's Pier Sixty-Six Resort + Marina for three days of regenerative medicine education, hands-on clinical training, and interdisciplinary collaboration FORT LAUDERDALE, FL / ACCESS Newswire / September 1, 2026 / ZEO ScientifiX, Inc. (OTCQB:ZEOX) ("ZEO ScientifiX" or the "Company") today announced the multidisciplinary faculty and guest speaker lineup for the inaugural ZEO Xperience, a three-day immersive regenerative medicine event for healthcare professionals taking place October 23-25, 2026, at Pier Sixty-Six Resort + Marina in Fort Lauderdale, Florida. Bringing together physicians, scientists, regulatory professionals, clinical educators, and healthcare</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>New Research Reveals Major Communication Gap Between Health Plans and New Mothers</v>
+        <v>AI/ML Innovations subsidiary NeuralCloud Appoints Former FDA Reviewer ...</v>
       </c>
       <c r="B113" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C113" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D113" t="str">
-        <v>Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E113" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-research-reveals-major-communication-gap-between-health-plans-and-new-mothers-302824037.html</v>
+        <v>https://pr-inside.com/aiml-innovations-subsidiary-neuralcloud-appoints-former-fda-reviewer-r5218182.htm</v>
       </c>
       <c r="F113" t="str">
-        <v>More than half of new mothers don't fully understand their care plans, while health plan leaders rank member engagement and navigation as a top maternal health priority BALTIMORE, July 14, 2026 /PRNewswire/ -- More communication doesn't necessarily mean better communication for pregnant...</v>
+        <v>(PR-inside.com) Regulatory Executive Brings More Than 15 Years of FDA, Medical Device, SaMD, and Digital Health Experience to Support AIML's Medical Device Strategy TORONTO, ON / ACCESS Newswire / September 1, 2026 / AI/ML Innovations Inc. ("AIML" or the "Company") (CSE:AIML)(OTCQB:AIMLF)(FWB:42FB), a company advancing artificial intelligence and neural-network-based technologies for digital health, is pleased to announce that its wholly owned subsidiary, NeuralCloud Solutions Inc. ("NeuralCloud"), has appointed Dr. Mehmet A. Kosoglu, Ph.D., as Head of Regulatory. Dr. Kosoglu is a former U.S. Food and Drug Administration ("FDA") lead reviewer and scientist with more than 15 years of experience spanning medical device development, biotechnology, ..</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>MediPharm Labs Announces Positive Phase II LiBBY Trial Results Demonstrating Significant Reduction in Agitation Associated With Advanced Alzheimer’s Disease and Dementia</v>
+        <v>What is the Best Online PRP Course?</v>
       </c>
       <c r="B114" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C114" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D114" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E114" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326864/0/en/MediPharm-Labs-Announces-Positive-Phase-II-LiBBY-Trial-Results-Demonstrating-Significant-Reduction-in-Agitation-Associated-With-Advanced-Alzheimer-s-Disease-and-Dementia.html</v>
+        <v>https://pr-inside.com/what-is-the-best-online-prp-course-r5218181.htm</v>
       </c>
       <c r="F114" t="str">
-        <v>TORONTO, July 14, 2026 (GLOBE NEWSWIRE) -- MediPharm Labs Corp. (TSX: LABS) (OTCQB: MEDIF) (FSE: MLZ) (“MediPharm”, “MediPharm Labs” or the “Company”), a pharmaceutical company specializing in precision-based cannabinoids, today announced positive results from the Phase II LiBBY (Life’s End Benefits of Cannabidiol and Tetrahydrocannabinol) clinical trial evaluating the Company’s proprietary oral cannabinoid formulation for the treatment of agitation in patients with advanced dementia. The results were presented by the LiBBY team at AAIC in London, United Kingdom on July 14, 2026.</v>
+        <v>(PR-inside.com) The Best Online PRP Course is the AACM PRP &amp; PRF Certification Program SEATTLE, WA / ACCESS Newswire / September 1, 2026 / Among the online training options available, the American Academy of Cosmetic Medicine (AACM) is the best choice for medical professionals seeking structured, self-paced education in platelet-rich plasma (PRP) and platelet-rich fibrin (PRF) therapies for only $299, and it is accredited for 3 hours of continuing medical education credits. The course is accredited by the Accreditation Council for Continuing Medical Education (ACCME) , the Accreditation Council for Pharmacy Education (ACPE) , and the American Nurses Credentialing Center (ANCC) , and ..</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>SeaStar Medical Supports Advances in Critical Care of Pediatric Patients with Acute Kidney Injury (AKI)</v>
+        <v>Insurance Coverage for Transgender Surgery</v>
       </c>
       <c r="B115" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C115" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D115" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E115" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326859/0/en/SeaStar-Medical-Supports-Advances-in-Critical-Care-of-Pediatric-Patients-with-Acute-Kidney-Injury-AKI.html</v>
+        <v>https://pr-inside.com/insurance-coverage-for-transgender-surgery-r5218180.htm</v>
       </c>
       <c r="F115" t="str">
-        <v>Sponsors educational summit of leading pediatric AKI health care experts</v>
+        <v>(PR-inside.com) Insurance coverage for gender affirming surgeries is accepted by Dr. Sajan SEATTLE, WA / ACCESS Newswire / September 1, 2026 / For transgender and nonbinary patients considering gender affirming surgery, insurance can be an important factor when choosing a surgeon. Dr. Javad Sajan of Allure Esthetic Plastic Surgery accepts private insurance for transgender and gender affirming surgeries and is in-network with most private insurance carriers. His practice offers a range of gender affirming procedures, including FTM top surgery , MTF breast augmentation , body contouring , tracheal shave procedures , and other surgical options based on each patient's goals. Insurance coverage for ..</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>Vitalist to Participate in a Fireside Chat at the Health, Wellness &amp; Longevity Conference Presented by Maxim Group</v>
+        <v>RMTG's Cellgenic Commences Commercial Activity in Peru, Extending Its ...</v>
       </c>
       <c r="B116" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C116" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D116" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E116" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326840/0/en/Vitalist-to-Participate-in-a-Fireside-Chat-at-the-Health-Wellness-Longevity-Conference-Presented-by-Maxim-Group.html</v>
+        <v>https://pr-inside.com/rmtg-s-cellgenic-commences-commercial-activity-in-peru-extending-its-r5218178.htm</v>
       </c>
       <c r="F116" t="str">
-        <v>CALGARY, Alberta, July 14, 2026 (GLOBE NEWSWIRE) -- Vitalist Inc. ( TSX-V: VITA.V ; OTCQB: VTLSF ) (" Vitalist "), is pleased to announce that Company CEO Kalvie Legat and CSO Charles Herman will participate in a virtual fireside chat at the Health, Wellness &amp;amp; Longevity Conference presented by Maxim Group on Wednesday, July 22.</v>
+        <v>(PR-inside.com) Peru becomes the newest addition to Cellgenic's Latin American commercial network - one of three coordinated market initiatives across the region, subject to applicable local regulatory requirements. MIAMI, FL / ACCESS Newswire / September 1, 2026 / Regenerative Medical Technology Group, Inc. (the "Company" or "RMTG") (OTCID:RMTG), a regenerative medicine company operating through its wholly owned subsidiary Global Stem Cells Group, today announced the commencement of Cellgenic commercial activity in Peru through the establishment of local commercial arrangements, including exclusive representation arrangements in permitted channels. The Peru announcement extends Cellgenic's Latin American commercial network, which the Company has been building through market ..</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>Medical Care Technologies Inc. (OTC PINK:MDCE) Snapshot Recipes AI ...</v>
+        <v>Adicet Bio Announces Completion of Last Patient Visit for Planned Analysis of prula-cel (formerly ADI-001) Study in Patients with Systemic Lupus Erythematosus With or Without Lupus Nephritis and Provides Corporate Update</v>
       </c>
       <c r="B117" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C117" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D117" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Finance, Healthcare, Automotive</v>
       </c>
       <c r="E117" t="str">
-        <v>https://pr-inside.com/medical-care-technologies-inc-otc-pink-mdce-snapshot-recipes-ai-r5200876.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/adicet-bio-announces-completion-last-110000302.html</v>
       </c>
       <c r="F117" t="str">
-        <v>(PR-inside.com) First 24 Hours of Performance Ads Match Lifetime Downloads - Positioning for Accelerated Consumer Growth MESA, AZ / ACCESS Newswire / July 14, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today announced a major evolution for its popular AI-powered mobile app, Snapshot Recipes, introducing a new freemium model designed to dramatically expand user access while accelerating growth. Download Snapshot Recipes for free now: https://snapshotrecipes.app/get/ Snapshot Recipes empowers users to create instant, personalized recipes by simply snapping a photo of their groceries, open fridge, ingredients, a saved meal image, or even a screenshot from social media. The app instantly delivers chef-inspired recipes with ..</v>
+        <v>REDWOOD CITY, Calif., September 01, 2026--Adicet Bio, Inc. (Nasdaq: ACET), a clinical stage biotechnology company discovering and developing allogeneic gamma delta CAR-T cell and in vivo CAR-T therapies for autoimmune diseases, hematologic malignancies and solid tumors, today announced completion of the last patient visit for the planned Phase 1 safety and efficacy analysis of prulacabtagene leucel (prula-cel) in patients with systemic lupus erythematosus (SLE) with or without lupus nephritis (L</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>Medical Care Technologies Inc. (OTC PINK:MDCE) Snapshot Recipes AI Powered Mobile App Hits New Milestone with Freemium Model and Strong Marketing Results</v>
+        <v>Bionic Bloom Integrated Health Welcomes Sarah Jameson Albrecht, MS, as New Provider</v>
       </c>
       <c r="B118" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C118" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D118" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E118" t="str">
-        <v>https://www.newswire.com/news/medical-care-technologies-inc-otc-pink-mdce-snapshot-recipes-ai-powered-mobile</v>
+        <v>https://www.newswire.com/news/bionic-bloom-integrated-health-welcomes-sarah-jameson-albrecht-ms-as-new</v>
       </c>
       <c r="F118" t="str">
-        <v>First 24 Hours of Performance Ads Match Lifetime Downloads - Positioning for Accelerated Consumer Growth</v>
+        <v>Certified Nature Based Counselor brings trauma-informed, neurodivergent-affirming and creativity-centered support to adults and adolescents</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v>Ensysce Biosciences Awarded $5.3 Million Installment in NIDA Funding ...</v>
+        <v>Enanta Pharmaceuticals to Participate in September Investor Conferences</v>
       </c>
       <c r="B119" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C119" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D119" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E119" t="str">
-        <v>https://pr-inside.com/ensysce-biosciences-awarded-5-3-million-installment-in-nida-funding-r5200872.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/enanta-pharmaceuticals-participate-september-investor-110000580.html</v>
       </c>
       <c r="F119" t="str">
-        <v>(PR-inside.com) Funds Advance FDA-Designated Breakthrough Therapy First-in-Class Opioid with Oral Overdose-Protection SAN DIEGO, CA / ACCESS Newswire / July 14, 2026 /Ensysce Biosciences, Inc. (NASDAQ:ENSC) ("Ensysce" or the "Company"), a clinical-stage pharmaceutical company pioneering next-generation pain and central nervous system therapeutics engineered to minimize abuse and overdose risk, today announced receipt of a Notice of Award for $5.3 million from the National Institutes on Drug Abuse (NIDA)1 to support the development of its novel MPAR® (Multi-Pill Abuse Resistance) overdose-protection technology, and the lead agent, PF614-MPAR. This marks the third consecutive year of NIDA funding under this award, reflecting sustained institutional confidence in ..</v>
+        <v>WATERTOWN, Mass., September 01, 2026--Enanta Pharmaceuticals, Inc. (NASDAQ:ENTA), a clinical-stage biotechnology company dedicated to creating small molecule drugs for viral infections and immunological diseases, today announced that members of management will participate in two investor conferences in September:</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>Modular Medical Announces Completion of Research Initiative Indicating ...</v>
+        <v>ZEO ScientifiX Announces Multidisciplinary Expert Faculty Lineup for the ZEO Xperience</v>
       </c>
       <c r="B120" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C120" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D120" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E120" t="str">
-        <v>https://pr-inside.com/modular-medical-announces-completion-of-research-initiative-indicating-r5200870.htm</v>
+        <v>https://www.newswire.com/news/zeo-scientifix-announces-multidisciplinary-expert-faculty-lineup-for-the-zeo</v>
       </c>
       <c r="F120" t="str">
-        <v>(PR-inside.com) 97% of Surveyed Injection Users Would Consider Pump Therapy - if Easier to Learn and Improved Outcomes Conducting Additional Research Initiative in Conjunction with Commercialization of the Pivot Tubeless Insulin Patch Pump Company to Showcase Pivot at Association of Diabetes Care &amp; Education Specialists (ADCES) Annual Conference, August 7-10, 2026 SAN DIEGO, CA / ACCESS Newswire / July 14, 2026 / Modular Medical, Inc. ("Modular Medical" or "the Company") (NASDAQ:MODD), a commercial-stage medical device company that is commercializing the next generation of insulin delivery technology, today announced positive findings from a new comprehensive diabetes patient research initiative further supporting its commercialization strategy. The ..</v>
+        <v>Leading physicians, scientists, regulatory experts, and healthcare innovators will convene October 23-25 at Fort Lauderdale's Pier Sixty-Six Resort + Marina for three days of regenerative medicine education, hands-on clinical training, and interdisciplinary collaboration</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>Ensysce Biosciences Awarded $5.3 Million Installment in NIDA Funding Completing Multi-Year $15 Million Federal Grant</v>
+        <v>Q32 Bio to Participate in Upcoming September Investor Conferences</v>
       </c>
       <c r="B121" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C121" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D121" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E121" t="str">
-        <v>https://www.newswire.com/news/ensysce-biosciences-awarded-5-3-million-installment-in-nida-funding-completing</v>
+        <v>https://www.prnewswire.com/news-releases/q32-bio-to-participate-in-upcoming-september-investor-conferences-302865342.html</v>
       </c>
       <c r="F121" t="str">
-        <v>Funds Advance FDA-Designated Breakthrough Therapy First-in-Class Opioid with Oral Overdose-Protection</v>
+        <v>WALTHAM, Mass., Sept. 1, 2026 /PRNewswire/ -- Q32 Bio Inc. (Nasdaq: QTTB) ("Q32 Bio"), a clinical stage biotechnology company focused on developing innovative therapies for alopecia areata ("AA") and other autoimmune and inflammatory diseases, today announced that management will...</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>ESS Clinical Launches MSP Program to Help Districts Manage Coverage and Compliance for Critical Student Services</v>
+        <v>MiniMed Delivers Strong Start to Fiscal Year 2027 with U.S. Growth Acceleration</v>
       </c>
       <c r="B122" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C122" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D122" t="str">
-        <v>Healthcare, Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E122" t="str">
-        <v>https://www.prweb.com/releases/ess-clinical-launches-msp-program-to-help-districts-manage-coverage-and-compliance-for-critical-student-services-302823207.html</v>
+        <v>https://www.prnewswire.com/news-releases/minimed-delivers-strong-start-to-fiscal-year-2027-with-us-growth-acceleration-302865523.html</v>
       </c>
       <c r="F122" t="str">
-        <v>ESS has launched ESS Clinical MSP, a Managed Service Provider program that helps K-12 school districts simplify the management of clinical and related services. The program serves as a single point of contact for sourcing licensed specialists, coordinating vendors, tracking credentials...</v>
+        <v>Strong start to fiscal year with net sales of $843 million growing 17% as reported and 16% organic U.S. net sales growth accelerated to 13%; continued robust international net sales growth of 18% as reported, 17% organic Advanced global pipeline ahead of schedule with FDA submission for...</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>Modular Medical Announces Completion of Research Initiative Indicating Strong Interest in Simpler Insulin Delivery</v>
+        <v>Medtronic Announces Strategic Partnership with Cornerstone Robotics to Further Expand Global Access to Robotic-Assisted Surgery</v>
       </c>
       <c r="B123" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C123" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D123" t="str">
-        <v>Healthcare, Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E123" t="str">
-        <v>https://www.newswire.com/news/modular-medical-announces-completion-of-research-initiative-indicating-strong</v>
+        <v>https://www.prnewswire.com/news-releases/medtronic-announces-strategic-partnership-with-cornerstone-robotics-to-further-expand-global-access-to-robotic-assisted-surgery-302865504.html</v>
       </c>
       <c r="F123" t="str">
-        <v>97% of Surveyed Injection Users Would Consider Pump Therapy - if Easier to Learn and Improved Outcomes Conducting Additional Research Initiative in Conjunction with Commercialization of the Pivot Tubeless Insulin Patch Pump Company to Showcase Pivot at Association of Diabetes Care &amp;amp; Education Specialists (ADCES) Annual Conference, August 7-10, 2026</v>
+        <v>Partnership expands Medtronic's robotic-assisted surgery portfolio to expand access globally and gives surgeons and health systems more choice and flexibility $700 million investment includes rights to distribute Cornerstone Robotics' Sentire™ surgical system in select markets outside the...</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>SONATA Launches as a New Doctor-Led Preventive Healthcare Membership Bridging the Gap Between Deep Testing and Personalized Care</v>
+        <v>Enovis Invests in Innovation with Binding Offer to Acquire eCential Robotics, a Leading Developer of Enabling Technologies and Surgical Robotics</v>
       </c>
       <c r="B124" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C124" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D124" t="str">
-        <v>AI, Healthcare</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E124" t="str">
-        <v>https://www.prnewswire.com/news-releases/sonata-launches-as-a-new-doctor-led-preventive-healthcare-membership-bridging-the-gap-between-deep-testing-and-personalized-care-302824195.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353906/0/en/enovis-invests-in-innovation-with-binding-offer-to-acquire-ecential-robotics-a-leading-developer-of-enabling-technologies-and-surgical-robotics.html</v>
       </c>
       <c r="F124" t="str">
-        <v>Launching in New York, San Francisco, and Los Angeles, SONATA combines deep clinical testing, dedicated physicians, and clinical AI to help members build a fuller picture of their health and take action before disease starts. NEW YORK, July 14, 2026 /PRNewswire/ -- SONATA, offering a...</v>
+        <v>Dallas, TX, Sept. 01, 2026 (GLOBE NEWSWIRE) -- – Enovis™ Corporation (NYSE: ENOV), an innovation-driven medical technology company, announced today that it has entered into a binding offer to acquire eCential Robotics, a leading developer of enabling technologies and surgical robotics. The acquisition expands the ASTRA™ enabling technology platform with robotic automation capabilities, creating a more comprehensive ecosystem designed to improve surgical precision, streamline workflows, and enhance patient outcomes.</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>Hemab Therapeutics Presents Clinical and Preclinical Data from Sutacimig in Glanzmann Thrombasthenia and Factor VII Deficiency at the ISTH 2026 Congress</v>
+        <v>HealthTab™ Programme Expands Nationally Across England</v>
       </c>
       <c r="B125" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C125" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D125" t="str">
-        <v>Finance, Healthcare</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E125" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326747/0/en/Hemab-Therapeutics-Presents-Clinical-and-Preclinical-Data-from-Sutacimig-in-Glanzmann-Thrombasthenia-and-Factor-VII-Deficiency-at-the-ISTH-2026-Congress.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353905/0/en/healthtab-programme-expands-nationally-across-england.html</v>
       </c>
       <c r="F125" t="str">
-        <v>Sutacimig Phase 2 long-term extension (LTE) data show sustained bleed reduction and manageable safety and tolerability; Phase 3 initiation planned 2H 2026</v>
-[...2 lines deleted...]
-    <row r="126">
+        <v>VANCOUVER, British Columbia, Sept. 01, 2026 (GLOBE NEWSWIRE) -- AVRICORE HEALTH INC. (TSXV: AVCR) is pleased to announce that NHS England has confirmed the national expansion of the Barts Health pharmacy cholesterol testing programme powered by Avricore’s HealthTab™ platform.</v>
+      </c>
+    </row>
+    <row r="126" xml:space="preserve">
       <c r="A126" t="str">
-        <v>Médunik Canada becomes exclusive distributor of INCRELEX® in Canada, strengthening support for children with a rare growth disorder</v>
+        <v>45th Watch &amp; Clock Fair and 14th Salon de TIME open today</v>
       </c>
       <c r="B126" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C126" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D126" t="str">
-        <v>Healthcare</v>
+        <v>AI, SaaS, Healthcare, Energy, Retail, Automotive, Education</v>
       </c>
       <c r="E126" t="str">
-        <v>https://www.prnewswire.com/news-releases/medunik-canada-becomes-exclusive-distributor-of-increlex-in-canada-strengthening-support-for-children-with-a-rare-growth-disorder-302824220.html</v>
-[...2 lines deleted...]
-        <v>BLAINVILLE, QC, July 14, 2026 /PRNewswire/ - Médunik Canada, a Canadian owned and operated pharmaceutical company dedicated to improving the health and quality of life of people living with rare and debilitating diseases, part of Duchesnay Pharmaceutical Group, is pleased to announce that...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109684/</v>
+      </c>
+      <c r="F126" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sep 1, 2026 - (ACN Newswire) - The 45th Hong Kong Watch &amp; Clock Fair and the 14th Salon de TIME, jointly organised by the Hong Kong Trade Development Council (HKTDC), Hong Kong Watch Manufacturers Association Limited and The Federation of Hong Kong Watch Trades &amp; Industries Limited, open today under the theme “Sparkling Moments Through Time”. The twin fairs have attracted more than 630 exhibitors from 16 countries and regions, creating the world's largest one-stop watch and clock marketplace. 
+The 45th HKTDC Hong Kong Watch &amp; Clock Fair and the 14th Salon de TIME opened today. Guests at the opening ceremony included Algernon Yau (centre), Secretary for Commerce and Economic Development of the Hong Kong SAR Government; Sophia Chong (fourth from the right), HKTDC Executive Director; SK Chong (first from the right) and Frankie Lam (first from the left), Co-Chairmen of HKTDC Hong Kong Watch &amp; Clock Fair 2026 Organising Committee; and various industry representatives
+The physical fairs are taking place at the Hong Kong Convention and Exhibition Centre (HKCEC) for five consecutive days from 1 to 5 September. Meanwhile, the Click2Match AI-powered business matching platform will remain open until 12 September, allowing exhibitors and buyers worldwide to continue their business discussions online.
+The Hong Kong Watch &amp; Clock Fair showcases a wide variety of exquisitely crafted timepieces, accessories and components, offering a one-stop sourcing and trading platform for global buyers
+Salon de TIME will once again open to both industry professionals and the public for free. Selected brands will offer on-site retail sales, allowing visitors to purchase their favourite timepieces during the fair.
+A “Time Tunnel” has been specially created to celebrate the 45th edition of the Hong Kong Watch &amp; Clock Fair, allowing visitors to revisit three key stages in the fair’s development since its inception in 1982
+The fairs officially opened today with an opening ceremony officiated by Algernon Yau, Secretary for Commerce and Economic Development of the Hong Kong SAR Government. Joining him were Sophia Chong, Executive Director of the HKTDC, and SK Chong and Frankie Lam, Co-Chairmen of the HKTDC Hong Kong Watch &amp; Clock Fair Organising Committee 2026.
+Speaking at the ceremony, SK Chong said: “This year marks the 45th edition of the Hong Kong Watch &amp; Clock Fair, a remarkable milestone for both the fair and Hong Kong’s watch and clock industry. The fair boasts a truly international line-up featuring strong global participation, including group pavilions from Francéclat, the Swiss Independent Watchmakers Pavilion, Guangzhou and Taiwan, as well as a first-time pavilion from Hengyang, Hunan province. In addition, we are pleased to welcome new exhibitors from Norway, Singapore and the US, further reinforcing Hong Kong’s position as a premier international trading hub for the global watch industry.”
+HKTDC Executive Director Sophia Chong said: “Amid the ongoing reconfiguration of global supply chains and changing market demand, the Hong Kong Watch &amp; Clock Fair and Salon de TIME continue to provide the industry with an efficient business platform. By leveraging Hong Kong’s unique strengths as a superconnector and super value-adder, we help enterprises explore new markets and seize emerging opportunities. The fairs also support the watch and clock industry in moving up the value chain and strengthening brand development, further reinforcing Hong Kong’s leading position as an international hub for watch and clock trade.”
+“Time Tunnel” celebrates 45th edition-Salon de TIME reaches a new high
+The Hong Kong Watch &amp; Clock Fair features multiple thematic zones covering every segment of the watchmaking value chain. Among them, Pageant of Eternity showcases premium finished watches from original equipment manufacturers (OEMs) and original design manufacturers (ODMs).
+One exhibitor, Time Grand Ltd, a Hong Kong company with more than 20 years of industry experience, provides product development, engineering design and manufacturing services for watch brands worldwide. The company also collaborates with Swiss watchmaking enterprises to offer one-stop watch production solutions, highlighting Hong Kong's strengths in connecting local expertise with international markets.
+Other exhibition zones cover a comprehensive range of products and services, including Complete Watches, Clocks, Machinery &amp; Equipment, Packaging &amp; Display, Parts, Components &amp; Accessories, offering buyers a convenient one-stop sourcing platform.
+A “Time Tunnel” has been specially created to celebrate the 45th edition of the Hong Kong Watch &amp; Clock Fair, allowing visitors to revisit three key stages in the fair’s development since its inception in 1982:
+- 1980s to 1990s: The fair became a premier global sourcing platform for the watch and clock industry.
+- 2000s to 2020s: As Hong Kong’s watch industry evolved from OEM manufacturing to brand development, the fair became a professional platform for promotion, networking and industry exchange.
+- From 2020 onwards: The fair has further integrated manufacturing, sourcing and brand promotion, while expanding through cross-sector collaboration into a multifaceted platform that brings together craftsmanship, design, technology, lifestyle, culture and consumer engagement.
+Salon de TIME has reached a new record this year, attracting more than 150 watch brands from around the world. The event features six thematic zones, including Microbrands, where both the number of participating countries and regions and the number of brands have more than doubled compared with last year.
+A longstanding highlight of the fair, the World Brand Piazza returns for its 16th consecutive year, in collaboration with Prince Jewellery &amp; Watch, showcasing luxury creations from six internationally renowned watch brands: Baume &amp; Mercier, Corum, DeWitt, Franck Muller, Montblanc and Sarcar.
+Other themed zones include Chic &amp; Trendy, Craft Treasure, Renaissance Moment and Wearable Tech.
+This year's exhibitors are introducing distinctive new timepieces that reflect the latest market trends, leveraging the fair to gain exposure and capture new orders.
+Featured innovative watches include:
+Sports and outdoor trends drive demand for professional timepieces
+To capitalise on the growing popularity of sports and outdoor lifestyles, exhibitors are showcasing professional sports watches that blend practicality with style.
+- EDOX presents the “The Water Champion” Delfin 1973 Automatic, featuring a double O-ring crown and pusher system that enhances water resistance to 200 metres. (Booth: 3F-H20)
+- Making its debut at the fair, Norwegian brand Micromilspec showcases the MILGRAPH, a timepiece developed for special operations forces. Its offset crown design helps reduce the risk of wrist injuries, while the QuadGrip bezel ensures easy operation even when wearing full tactical gear. (Booth: 3F-F22)
+- A variety of brands are also introducing sports and outdoor performance watches, including ALBA and LORUS by Seiko (Booth: 3G-E18), CAUGHT (Booth: 3F-D05), Quantum (Booth: 3G-C03), SPINNAKER (Booth: 3G-D02) and Slazenger (Booth: 3G-C03).
+Sustainability trend drives growth in eco-friendly timepieces
+As environmental protection and corporate social responsibility (ESG) continue to gain importance, the fair once again highlights exhibitors offering sustainable watch products through its Green Solutions Suppliers label, making it easier for buyers to identify environmentally conscious suppliers.
+- Local microbrand Sunrex showcases the Sunrex 611, powered by the brand’s proprietary VILUMINUS™ solar movement. Equipped solely with a solar-powered battery, the watch harnesses light as its energy source and continues to operate even in the absence of light. (Booth: 3F-F17)
+- Microbrand Robotfigs presents the Cubot watch, crafted from upcycled materials such as metal wires, copper and acrylic. Transforming everyday surplus materials into imaginative robot-inspired creations, each watch comes with a dedicated robot display stand and three exclusive designer toy accessories: a baseball bat, skateboard and dumbbell, redefining the concept of a “time companion”. (Booth: 3F-H24)
+- Several exhibitors are also showcasing environmentally friendly watches and accessories, including Hip Shing Leather Watch Straps Mfy Ltd (Booth: 1B-C35) and Gordon C &amp; Co Ltd. (Booth: 1E-C09).
+Cross-sector collaborations and limited editions appeal to niche consumer segments
+Many brands are enhancing the value and artistic appeal of their timepieces through cross-industry collaborations and limited-edition releases.
+- LINK2CARE has partnered with Swiss watch brand MARVIN to launch a luxury smartwatch featuring a fishing-inspired relief dial and a bi-directional mechanical gear system that showcases MARVIN’s exquisite watchmaking craftsmanship. The watch features LINK2CARE’s patented leather strap, which incorporates medical-grade vital signs sensors, enabling wearers to monitor their health. (Booth: 3G-A07)
+- Memorigin presents the “Verdant Resonance Tourbillon Watch”, featuring a luminous carbon-fibre case designed to evoke the glow of fireflies under the night sky. A three-dimensional guzheng-inspired small-seconds display at the 9 o’clock position, complemented by green luminous incense-burner motifs, recreates the elegant atmosphere of traditional Chinese scholars’ gatherings. (Booth: 3F-C05)
+- The Swiss Independent Watchmakers Pavilion showcases the “Corleone Mini Collection” by Pilo &amp; Co Genève, created to celebrate the brand’s 25th anniversary. Reinterpreting the classic Corleone design as a ladies’ watch, each colour variant is limited to just 10 pieces, making it highly collectible. (Booth: 3F-H07).
+Microbrands win over younger consumers with creative designs
+In recent years, microbrands have emerged as a new force in the watch industry, attracting younger consumers with their distinctive designs and competitive pricing.
+- Making its debut at the fair, US brand BREDA is showcasing the “Pulse Locket” Gold and Metal Bracelet Watch. Featuring a unique locket-style design, the watch dial remains concealed when closed and is revealed only when the wearer chooses to open it. (Booth: 3F-D16)
+- Other participating microbrands include CIMIER (Booth: 3F-H26), Fayy (Booth: 3F-G19), Leger A. Fah (Booth: 3F-H20), No Identity (Booth: 3F-H25), AISION (Booth: 3F-H20), INANLOU (Booth: 3F-F15), as well as the strap-focused microbrand Monves (Booth: 3F-F16).
+Exciting activities open to the public
+Salon de TIME will present a wide range of signature activities and watch showcases open to the public. On 4 September, renowned watch artist and collector Labeg will host a workshop on crafting watch models from corrugated cardboard.
+A special “Time Arena” zone has also been introduced this year, blending sports and fine timepieces to offer visitors a fresh, interactive experience. One highlight, “Watch2Care Smart x Lifestyle Experience Days”, will take place from 4 to 5 September and feature a variety of hands-on activities, including yoga and mobility training sessions. Visitors can try their hand at pickleball, one of the fastest-growing sports in recent years.
+Other highlights include a series of watch parades and new product launch events. Memorigin will welcome several celebrity guests, including celebrity Vic Teo, Hong Kong basketball star Alfred Wong Lut Yiu, and renowned face-changing performer Hathor Wai. A lucky draw will be held daily throughout the fair, offering visitors the chance to win premium watches.
+Industry leaders share insights on market trends
+This year’s Hong Kong Watch &amp; Clock Fair features more than 40 events, including forums, seminars and networking sessions designed to foster industry exchange and knowledge sharing.
+The Hong Kong International Watch Forum, held today, brought together leaders of watch associations from the Chinese Mainland, Germany, France, Switzerland, Japan and Korea to share the latest trade statistics and industry developments in their respective markets. Discussions also explored new opportunities arising from integrating traditional watchmaking craftsmanship with emerging technologies.
+The Asian Watch Conference, to be held tomorrow (2 September), will be themed “Hong Kong as the hub of International Watch Trades”. The conference will feature a senior analyst from international research firm Euromonitor International (Hong Kong), who will provide insights into the latest developments in the global watch market. Representatives from online watch resale platform Chrono24 will discuss how to connect with demand across global markets, while a representative from Lazada Hong Kong will share strategies for leveraging e-commerce platforms to accelerate market expansion.
+On 3 September, FIYTA will hold an aeronautics launch event for a watch specially designed in honour of Lai Ka-ying, Hong Kong’s first female payload specialist. The company’s Chief Designer, Sun Lei, will also share the inspiration and design concepts behind the timepiece.
+Also taking place that day is the Tick-Tock Showtime: The Media Spotlight Pitch, jointly organised by Watch CataVlog. The event will feature presentations by 10 microbrands, with a judging panel comprising media representatives from Indonesia, the Middle East and Hong Kong, each selecting their favourite brand.
+On 4 September, the seminar “Off the Beaten Path: Indie Watchmakers vs. Independent Brands – Trends &amp; Trajectories” will explore the distinctions, evolution and future trends of independent watchmaking and independent brands. Speakers include Noel Wong, Founder of Watch The World, Watch Collector &amp; Discerning Commentator; Benjamin Hui, Watch Collector &amp; Founder of Independent Watcher; and Lu Jinzhi, Chairman of ZBIOLAND.
+Throughout the fair, watch brands including Watch2Care, SAGA, Peacock, Sea-Gull, Shanghai Watch, Franck Muller, Quantum and INANLOU will host a series of new product launch events, unveiling their latest timepieces to an international audience.
+The 43rd Hong Kong Watch &amp; Clock Design Competition, jointly organised by the HKTDC, the Hong Kong Watch Manufacturers Association Ltd and the Federation of Hong Kong Watch Trades &amp; Industries Ltd, aims to promote watch design exchange and nurture local talent. This year, the themes for the Open Group and Student Group are “Transcending Time” and “Contours of the Breeze” respectively. The competition will continue to feature The Made-to-Sell Award, recognising student entries with outstanding commercial potential. The award presentation ceremony will be held on 5 September at the fair’s event stage, with celebrity Joey Thye attending as a guest.
+In addition, CENTRESTAGE, another flagship event organised by the HKTDC, will be held at the Hong Kong Convention and Exhibition Centre from 2 to 5 September. Bringing together fashion brands and designer collections from around the world, the event will create strong synergies with the watch fairs and offer visitors a one-stop destination to source prestigious timepieces and stylish fashion apparel from across the globe.
+Photo download: https://bit.ly/3UOXqBY
+The 45th HKTDC Hong Kong Watch &amp; Clock Fair and the 14th Salon de TIME opened today. Guests at the opening ceremony included Algernon Yau (centre), Secretary for Commerce and Economic Development of the Hong Kong SAR Government; Sophia Chong (fourth from the right), HKTDC Executive Director; SK Chong (first from the right) and Frankie Lam (first from the left), Co-Chairmen of HKTDC Hong Kong Watch &amp; Clock Fair 2026 Organising Committee; and various industry representatives
+The Hong Kong Watch &amp; Clock Fair showcases a wide variety of exquisitely crafted timepieces, accessories and components, offering a one-stop sourcing and trading platform for global buyers
+A “Time Tunnel” has been specially created to celebrate the 45th edition of the Hong Kong Watch &amp; Clock Fair, allowing visitors to revisit three key stages in the fair’s development since its inception in 1982
+Salon de TIME features over 150 international brands and comprises six major themed zones, all of which are open to the public
+Sponsored for the 16th consecutive year by Prince Jewellery &amp; Watch, the World Brand Piazza showcases six world-class watch brands
+This year’s Salon de TIME features a strong lineup of Guochao-inspired brands and Chinese watchmakers, showcasing their craftsmanship and creativity. Among them is Zbioland, which presents the Barcelona ZBL1009 timepiece. The watch is powered by the brand’s first in-house developed Calibre 961 movement and draws inspiration from the works of renowned Spanish architect Antoni Gaudí, reflecting distinctive architectural aesthetics in its design
+This year's exhibition features an impressive collection of award-winning timepieces. Among them is CIGA Design's AVENTUR·Blue Planet, which features a three-dimensional rotating globe on the dial. The watch was honoured with the “Challenge Watch Prize” at the 2021 Grand Prix d'Horlogerie de Genève (GPHG), widely regarded as the "Oscars" of the watchmaking industry
+During the fair period, a series of watch launch events and watch parades are being held, featuring models showcasing exquisite timepieces and bringing these remarkable creations to life on the runway
+The winning and shortlisted entries of the 43rd Hong Kong Watch and Clock Design Competition are currently on display in the foyer of Hall 1, showcasing local creative talent
+Media enquiriesPlease contact the HKTDC’s Communications &amp; Public Affairs Department:
+Johnny Tsui
+Tel: (852) 2584 4395
+Email: johnny.cy.tsui@hktdc.org
+Websites
+Hong Kong Watch &amp; Clock Fair: https://www.hktdc.com/event/hkwatchfair/en
+Salon de TIME: https://www.hktdc.com/event/te/en
+HKTDC Media Room: mediaroom.hktdc.com
+About HKTDC
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>CervoMed Announces New Clinical, Plasma Biomarker and Imaging Data at AAIC 2026 for Neflamapimod in the Treatment of Dementia with Lewy Bodies (DLB)</v>
+        <v>UNLOCKD Expands Ancient Extracts Into Nine Mushroom World Locations as Companies Explore Next-Generation Functional Wellness Retail Concept</v>
       </c>
       <c r="B127" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C127" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D127" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Retail, Healthcare</v>
       </c>
       <c r="E127" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326737/0/en/CervoMed-Announces-New-Clinical-Plasma-Biomarker-and-Imaging-Data-at-AAIC-2026-for-Neflamapimod-in-the-Treatment-of-Dementia-with-Lewy-Bodies-DLB.html</v>
+        <v>https://www.newmediawire.com/news/unlockd-expands-ancient-extracts-into-nine-mushroom-world-locations-as-companies-explore-next-generation-functional-wellness-retail-concept-7089092</v>
       </c>
       <c r="F127" t="str">
-        <v>BOSTON, July 14, 2026 (GLOBE NEWSWIRE) -- CervoMed Announces New Clinical, Plasma Biomarker and Imaging Data at AAIC 2026 for Neflamapimod in the Treatment of Dementia with Lewy Bodies (DLB)</v>
+        <v>Ancient Extracts Selected as a Premium Functional Wellness Brand as Mushroom World Expands Beyond the Traditional CBD Retail Model and Toward Functional Mushrooms, Specialty Beverages and Next-generation Wellness LANCASTER, PA - September 1, 2026 ( NEWMEDIAWIRE ) - BitFrontier Capital Holdings, Inc. (OTCID: BFCH), doing business as UNLOCKD Inc. (“UNLOCKD” or the “Company”), today announced the expansion of its Ancient Extracts brand into all nine Mushroom World retail locations, establishing a specialty retail footprint for the Company’s growing portfolio of functional mushroom coffee, matcha, functional lattes and wellness products. The relationship represents more than an additional retail placement for Ancient Extracts. Management believes Mushroom World provides an early example of a b</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>Fistula Foundation Delivers More Than 5,500 Life-Changing Surgeries to Women Across 23 Provinces in the Democratic Republic of Congo in One Year</v>
+        <v>REE Medical's "Operation Onward" Branded Entertainment Series Reach Exceeds 715,000 in Under 30 Days</v>
       </c>
       <c r="B128" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C128" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D128" t="str">
-        <v>Healthcare</v>
+        <v>SaaS, Healthcare, Media</v>
       </c>
       <c r="E128" t="str">
-        <v>https://www.prweb.com/releases/fistula-foundation-delivers-more-than-5-500-life-changing-surgeries-to-women-across-23-provinces-in-the-democratic-republic-of-congo-in-one-year-302823205.html</v>
+        <v>https://www.prnewswire.com/news-releases/ree-medicals-operation-onward-branded-entertainment-series-reach-exceeds-715-000-in-under-30-days-302865588.html</v>
       </c>
       <c r="F128" t="str">
-        <v>Expanded program increases access to care, strengthens local health systems across more than 40 hospitals nationwide SAN JOSE, Calif., July 14, 2026 /PRNewswire-PRWeb/ -- Fistula Foundation today announced impressive, countrywide results one year into an expanded effort to reach women...</v>
+        <v>Influencer-led content strategy from REE Medical, Refuel Agency, and SPIRRA exceeded its first-episode reach goal by 60%, building a new platform for veteran stories and support. PRINCETON, N.J., Sept. 1, 2026 /PRNewswire/ -- Refuel Agency today announced early results from Operation...</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>Plus Therapeutics Highlights NCCN CNS Cancers Guidelines Update and Reinforces Clinical Role of CNSide® in Leptomeningeal Metastases Monitoring</v>
+        <v>Form 8.5 (EPT/RI)-Advanced Medical Solutions Group plc</v>
       </c>
       <c r="B129" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C129" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D129" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E129" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326729/0/en/Plus-Therapeutics-Highlights-NCCN-CNS-Cancers-Guidelines-Update-and-Reinforces-Clinical-Role-of-CNSide-in-Leptomeningeal-Metastases-Monitoring.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353883/0/en/form-8-5-ept-ri-advanced-medical-solutions-group-plc.html</v>
       </c>
       <c r="F129" t="str">
-        <v>Updated NCCN language continues to support CSF analysis in the diagnosis and management of leptomeningeal metastases, including CSF cytology follow-up every 4 to 8 weeks for patients receiving intrathecal therapy, to enable longitudinal patient monitoring Updated NCCN language continues to support CSF analysis in the diagnosis and management of leptomeningeal metastases, including CSF cytology follow-up every 4 to 8 weeks for patients receiving intrathecal therapy, to enable longitudinal patient monitoring</v>
+        <v>FORM 8.5 (EPT/RI)</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>Cypress Health Partners Releases 2025 DPT Student Experience Survey Highlighting Rising Debt Concerns, Career Pressures, and Long-Term Opportunities in Physical Therapy</v>
+        <v>Exonate Becomes Foventa Therapeutics</v>
       </c>
       <c r="B130" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C130" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D130" t="str">
-        <v>Healthcare, Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E130" t="str">
-        <v>https://www.prweb.com/releases/cypress-health-partners-releases-2025-dpt-student-experience-survey-highlighting-rising-debt-concerns-career-pressures-and-long-term-opportunities-in-physical-therapy-302823203.html</v>
+        <v>https://www.prnewswire.com/news-releases/exonate-becomes-foventa-therapeutics-302865302.html</v>
       </c>
       <c r="F130" t="str">
-        <v>Survey of 673 DPT students across 23 programs reveals growing concerns about PT school ROI, student debt, mentorship, and career growth pathways BOSTON, July 14, 2026 /PRNewswire-PRWeb/ -- Cypress Health Partners, today released the findings of its 2025 DPT Student Experience Survey, a...</v>
+        <v>The new name, which takes inspiration from the fovea, marks the company's transition to focus on clinical development in non-proliferative diabetic retinopathy. In earlier clinical trials, FOV407 exhibited remarkable ability to suppress harmful vascular leakage in patients' eyes....</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>Was My Pet Treated as Promised? APPCC Urges Owners to Ask Before Arranging Cremation</v>
+        <v>ProCARE Portal Introduces Industry-First Tiered Money-Back Satisfaction Guarantee for Enterprise Healthcare Provider Compensation Software</v>
       </c>
       <c r="B131" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C131" t="str">
-        <v>Pressat</v>
+        <v>PRWeb</v>
       </c>
       <c r="D131" t="str">
-        <v>Healthcare</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E131" t="str">
-        <v>https://pressat.co.uk/releases/was-my-pet-treated-as-promised-appcc-urges-owners-to-ask-before-arranging-cremation-fd6999d29a57b955b029c2fc2b189339/</v>
+        <v>https://www.prweb.com/releases/procare-portal-introduces-industry-first-tiered-money-back-satisfaction-guarantee-for-enterprise-healthcare-provider-compensation-software-302864687.html</v>
       </c>
       <c r="F131" t="str">
-        <v>Tuesday 14 July, 2026 Distressing social media images &amp; subsequent investigation prompt calls for greater transparency over how pets are collected, stored, identified and cremated. Pet owners and veterinary practices are being urged to ask tougher questions about what really happens after a pet is handed over for cremation. The Association of Private Pet Cemeteries and Crematoria, APPCC, says recent distressing images shared widely on social media have caused understandable horror among pet owners. The APPCC will not comment on any individual business, person or unverified circumstances, but says the public reaction highlights a much bigger issue. Herefordshire Council has confirmed that a multi-agency inquiry is under way. The council says it is working with the Animal and Plant Health Ag</v>
+        <v>Aligning vendor accountability with health system operational goals, ProCARE, a leading provider compensation platform, offers a risk-free framework to eliminate manual administrative burdens and restore compensation integrity. CHANDLER, Arizona, Sept. 1, 2026 /PRNewswire-PRWeb/ --...</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>Syngenta and Groundwork BioAg enter partnership to bring innovation in biologicals and soil carbon solutions to farmers</v>
+        <v>New UK supplement brand launches today for over three million people who work while Britain sleeps</v>
       </c>
       <c r="B132" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C132" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D132" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E132" t="str">
-        <v>https://www.prnewswire.com/news-releases/syngenta-and-groundwork-bioag-enter-partnership-to-bring-innovation-in-biologicals-and-soil-carbon-solutions-to-farmers-302824931.html</v>
+        <v>https://pressat.co.uk/releases/new-uk-supplement-brand-launches-today-for-over-three-million-people-who-work-while-britain-sleeps-00ad9de7d27227848f761a1f3efdb05a/</v>
       </c>
       <c r="F132" t="str">
-        <v>New strategic partnership combines advanced biological crop performance and soil health solution with carbon credit program Carbon program to be launched in Latin America and Europe Product distribution to include multiple other markets MAZOR, Israel, July 14, 2026 /PRNewswire/ --...</v>
+        <v>Tuesday 1 September, 2026 LONDON, 1 September 2026. Over three million people in the UK work through the night. Nurses, care workers, drivers, security officers, warehouse staff, bakers, emergency call handlers. They keep the country running at 3am, and almost nothing on the supplement shelf is built for them. Noctiva Health launches today to change that. Its debut product, Noctiva Reset, is a UK made once daily food supplement formulated for night shift workers, from a company that has made honesty its founding rule: every active ingredient disclosed to the milligram, no proprietary blends, and no claims the evidence does not support. "Nobody owns night workers," said Adi Jani, founder of Noctiva Health, who spent sixteen years presenting live overnight television. "The supplement industr</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>Atrium Therapeutics Announces FDA Clearance of Investigational New Drug Application for ATR 1072 for Treatment of PRKAG2 Syndrome</v>
+        <v>Surface Disinfectant Products Market Trends: From Hospitals to Households</v>
       </c>
       <c r="B133" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C133" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D133" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E133" t="str">
-        <v>https://www.prnewswire.com/news-releases/atrium-therapeutics-announces-fda-clearance-of-investigational-new-drug-application-for-atr-1072-for-treatment-of-prkag2-syndrome-302824844.html</v>
+        <v>https://express-press-release.net/news/2026/09/01/1769982</v>
       </c>
       <c r="F133" t="str">
-        <v>-- ATR 1072 is the company's first precision cardiology program to enter the clinic -- -- Corventis™ will be the first clinical trial for people living with PRKAG2 syndrome that evaluates a potential treatment for the underlying cause of the disease -- SAN DIEGO, July 14, 2026...</v>
+        <v>Hygiene has moved from an afterthought to a boardroom priority, and nowhere is that more visible than in the surface disinfectant products industry. From hospital [read full press release...]</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>Haoxi Health Technology Limited Announces Strategic Cooperation Framework with NOVA MEDIA to Develop An AI Digital Marketing System</v>
+        <v>GLOBAL POWER SOLUTIONS PROVIDES UPDATE ON POTENTIAL REACTIVATION OF PERU HOSPITAL PROJECT</v>
       </c>
       <c r="B134" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C134" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D134" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E134" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326680/0/en/Haoxi-Health-Technology-Limited-Announces-Strategic-Cooperation-Framework-with-NOVA-MEDIA-to-Develop-An-AI-Digital-Marketing-System.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353833/0/en/global-power-solutions-provides-update-on-potential-reactivation-of-peru-hospital-project.html</v>
       </c>
       <c r="F134" t="str">
-        <v>BEIJING, July 14, 2026 (GLOBE NEWSWIRE) -- Haoxi Health Technology Limited (the “Company” or “HAO”), a Beijing-headquartered online marketing solutions provider specializing in one-stop digital marketing services for the health and wellness industry, today announced the signing of a strategic cooperation framework agreement with NOVA MEDIA, a technology company with expertise in AI digital humans and generative AI.</v>
+        <v>Vancouver, British Columbia, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Global Power Solutions Corp. (TSXV: PWER) (FSE: NJA) (“Global Power” or the “Company”) is pleased to provide an update regarding the potential reactivation of a previously announced hospital development project in Peru involving EsSalud, Peru’s Social Health Insurance authority. The Company’s predecessor, Minaean SP Construction Corp., previously entered into a Memorandum of Understanding (“MOU”) with EsSalud in connection with the proposed development and construction of a 224-bed hospital in Chiclayo, Lambayeque Province, Peru. The project did not advance during the period of political and administrative change in Peru, and the previous MOU has since expired. Representatives of the current EsSalud administration have recentl</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>Medical Imaging Market Future Demand Analysis</v>
+        <v>New York Cancer &amp; Blood Specialists Welcomes Medical Oncologist-Hematologist Dr. Jacob Levenson</v>
       </c>
       <c r="B135" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C135" t="str">
-        <v>Express Press Release</v>
+        <v>PR.com</v>
       </c>
       <c r="D135" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E135" t="str">
-        <v>https://express-press-release.net/news/2026/07/14/1762647</v>
+        <v>https://www.pr.com/press-release/977992</v>
       </c>
       <c r="F135" t="str">
-        <v>The global medical imaging market was valued at USD 43.5 billion in 2025 and is projected to grow from USD 45.5 billion in 2026 to USD 64.7 [read full press release...]</v>
+        <v>New York Cancer &amp; Blood Specialists (NYCBS), one of the Nation’s leading oncology practices, proudly announces the addition of hematologist-oncologist, Dr. Jacob Levenson. Beginning August 31, 2026, Dr. Levenson will be practicing at NYCBS’s office located at 2330 Eastchester Road, Bronx, NY 10469. “We are pleased to welcome Dr. Levenson to New York Cancer &amp; Blood Specialists,” said Dr. [PR.com]</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>Spero Therapeutics Announces $105 Million Non-Recourse Non-Dilutive Financing Backed by a Portion of Utebzi Milestones &amp; Royalties</v>
+        <v>Why Healthcare Business Banking Solutions &amp; Services Are Evolving Faster Than Ever</v>
       </c>
       <c r="B136" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C136" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D136" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E136" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326666/0/en/Spero-Therapeutics-Announces-105-Million-Non-Recourse-Non-Dilutive-Financing-Backed-by-a-Portion-of-Utebzi-Milestones-Royalties.html</v>
+        <v>https://express-press-release.net/news/2026/09/01/1769971</v>
       </c>
       <c r="F136" t="str">
-        <v>CAMBRIDGE, Mass., July 14, 2026 (GLOBE NEWSWIRE) -- Spero Therapeutics, Inc. (Nasdaq: SPRO), a clinical-stage biopharmaceutical company focused on advancing next-generation medicines in immunology and inflammation, today announced a $105 million non-recourse non-dilutive royalty financing transaction with affiliates of Healthcare Royalty, a business of KKR (HCRx). Under the agreement, HCRx will receive a portion of future milestone and royalty payments associated with sales of Utebzi™ (tebipenem pivoxil). The proceeds will primarily be used to support advancement of Spero’s lead immunology drug candidate, SP001, a Phase 2-ready, Fc-silent, third-generation anti-CD40L monoclonal antibody with potential for development across a range of immune-mediated diseases.</v>
+        <v>Healthcare organizations are navigating one of the most financially complex periods in the industry&amp;#8217;s history. Rising costs, shifting reimbursement models, cyber threats, and evolving patient [read full press release...]</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>"Nursing is for Me, Mom - What's Next?" from LA Fridlington Introduces Young Readers to the Diverse Career Pathways Available Within the Nursing Profession</v>
+        <v>Avicenna International Hospital Publishes Face and Neck Lift Patient Pathway for UK Patients</v>
       </c>
       <c r="B137" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C137" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D137" t="str">
-        <v>Healthcare, Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E137" t="str">
-        <v>https://www.pr.com/press-release/973150</v>
+        <v>https://www.newsfilecorp.com/release/311618/Avicenna-International-Hospital-Publishes-Face-and-Neck-Lift-Patient-Pathway-for-UK-Patients</v>
       </c>
       <c r="F137" t="str">
-        <v>LA Fridlington has completed a new book, "Nursing is for Me, Mom - What's Next?: Teddy Learns about the Many Roles of a Nurse," which follows Teddy's journey through a school career fair where an engaging nurse mentor reveals the breadth of opportunities in healthcare. Through this narrative, readers discover that nursing extends far beyond hospital walls—into community settings, traveling positions, and [PR.com]</v>
-[...2 lines deleted...]
-    <row r="138">
+        <v>Istanbul, Turkey--(Newsfile Corp. - September 1, 2026) - Avicenna International Hospital has published its Face and Neck Lift Patient Pathway for UK Patients, setting out how its existing clinical process is applied to patients travelling from the UK to its Ataşehir, Istanbul hospital. The pathway documents clinical assessment before travel, individual surgical planning, hospital admission, early post-operative review and follow-up after the patient returns home. Dr Caner Kaya, Specialist in...</v>
+      </c>
+    </row>
+    <row r="138" xml:space="preserve">
       <c r="A138" t="str">
-        <v>Legacy Youth Zone Golf Day Raises Over £80,000 for Young People Across Croydon</v>
+        <v>Hong Kong's Belt and Road Summit explores new cross-regional opportunities this September</v>
       </c>
       <c r="B138" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C138" t="str">
-        <v>Pressat</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D138" t="str">
-        <v>Healthcare, Education</v>
+        <v>AI, SaaS, Healthcare, Energy, Media, Education</v>
       </c>
       <c r="E138" t="str">
-        <v>https://pressat.co.uk/releases/legacy-youth-zone-golf-day-raises-over-80000-for-young-people-across-croydon-b2efe860a69156de010c089a375d3ec0/</v>
-[...2 lines deleted...]
-        <v xml:space="preserve">Tuesday 14 July, 2026 Legacy Youth Zone Croydon is delighted to announce that its annual Golf Day, organised by Trustee Indy Chatwal, Managing Director of I See Apps, has raised more than £80,000 to support thousands of local young people. Held on Wednesday 24 June at the prestigious The Addington Golf Course, the event brought together more than 100 golfers, local business leaders, supporters and sponsors for a day of sport, networking and fundraising in aid of Legacy Youth Zone’s life-changing work. The headline sponsor was from Modern Health Group for the day alongside other sponsors including: BootBuddy, Roasting Party, Bradley &amp; Sons, Whisky Brokers Associates, Live Mauritius, Quilter, Namos Solutions, PMJ Risk Solutions, Sherrards, Roley’s, HotBoss, TW Drainage and Mobsta. The event </v>
+        <v>https://www.acnnewswire.com/press-release/english/109676/</v>
+      </c>
+      <c r="F138" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sep 1, 2026 - (ACN Newswire) - The 11th Belt and Road Summit, co-organised by the Government of the Hong Kong Special Administrative Region (HKSAR) and the Hong Kong Trade Development Council (HKTDC), will be held from 9 to 10 September (Wednesday to Thursday) at the Hong Kong Convention and Exhibition Centre in Wan Chai. For over a decade, Hong Kong has brought together government and business leaders from Belt and Road countries and regions to deepen local, regional economic and trade ties through this signature event. With the theme of Advancing High-quality Development - Embarking on a New Journey, this year’s Belt and Road Summit will explore fresh potential arising from new patterns of regional cooperation in trade, investment and development among Belt and Road and other markets, particularly ASEAN, Central Asia and the Middle East.  Presenting insights from nearly 100 distinguished policymakers and business leaders, new multifaceted thematic showcases and business matching activities, this year’s Summit offers a wealth of knowledge, extensive networks and quality investment and business opportunities, facilitated through Hong Kong, the global business platform that connects the Chinese Mainland and the world.
+The 11th Belt and Road Summit will be held from 9 to 10 September (Wednesday to Thursday) at the Hong Kong Convention and Exhibition Centre in Wan Chai. In 2025 (shown in photo), the event’s 10th edition attracted 6,200 participants from 70+ countries and regions. The picture shows the Belt and Road Summit in 2025.
+Anna Cheung, Associate Executive Director of the HKTDC, said: "Amid the reconfiguration of the global economic landscape, Hong Kong has been both an important platform for Mainland enterprises to go global and a preferred gateway for international enterprises to enter the Mainland and Asian markets.  As a core member of the GoGlobal Task Force which was established by the HKSAR Government to facilitate enterprises to go global, the HKTDC has been leveraging Hong Kong’s strengths as an international business and investment platform to facilitate cooperation. To further support Mainland enterprises in tapping opportunities in the Belt and Road and other emerging markets, this year’s Belt and Road Summit will introduce a dedicated Go Global Chapter, featuring thematic breakout sessions focusing on go global opportunities and Hong Kong’s professional services strengths, the newly established GoGlobal Connect Zone for service providers, roundtable discussions and the GoGlobal Business Study Mission to Nansha, Guangzhou. These initiatives will further strengthen Hong Kong’s role as a ‘superconnector’ and ‘super value-adder’, promoting high-quality cooperation in Belt and Road and other markets. The HKTDC has also been actively advancing cross-regional economic and trade cooperation. This year, we have organised a business delegation to visit Belt and Road countries and regions and hosted the flagship overseas promotion event ‘Think Business, Think Hong Kong’ in Malaysia, continuing to develop new markets, connect with new partners and explore new opportunities, further leveraging Hong Kong’s strengths in connecting the Chinese Mainland and the world, while deepening Hong Kong’s links with global markets."
+This year’s Belt and Road Summit will feature a new GoGlobal Connect Zone, showcasing professional services solutions across different sectors in Hong Kong and providing consultation and practical support for enterprises going global. The picture shows the Asia Summit on Global Health held in May 2026, featuring the “GoGlobal Connect” and the Business of Healthcare Advisory Zone.
+New directions in global economic development from the policy perspective
+The first day of the Summit will open with exchanges between government and corporate leaders. The Opening Session will feature heavyweights such as John Lee, Chief Executive of the HKSAR, Carolina Cosse, Vice President of Uruguay, Saleumxay Kommasith, Deputy Prime Minister of Laos, and Professor Frederick Ma, Chairman of the HKTDC, sharing their perspectives on global economic and trade development from the policy and international cooperation perspectives.
+The highly anticipated Policy Dialogue session, with the theme of Building Resilient Trade and Investment Frameworks in a Diverse Global Landscape, will be chaired by Algernon Yau, Secretary for Commerce and Economic Development of the HKSAR. He will exchange views with such government officials as Khandakar Abdul Muktadir, Minister for Commerce, Industries, Textiles and Jute of Bangladesh, Wasantha Samarasinghe, Minister of Trade, Commerce, Food Security and Co-operative Development of Sri Lanka, and Dr Kirida Bhaopichitr, Vice Minister for Commerce of Thailand, to discuss strengthening cross-border trade and investment cooperation and enhancing economic resilience, as well as sharing experiences in promoting trade facilitation and investment cooperation.
+The Business Plenary I: Harnessing Business Opportunities for Sustainable Growth and Shared Prosperity session, with a market focus on ASEAN and Central Asia, will explore how enterprises can promote sustainable development and achieve more inclusive economic growth while expanding business opportunities and advancing investment cooperation. The session will be chaired by Dr Victor K Fung, Chairman of Fung Investments, and feature Dr Jonathan Choi, Chairman of Sunwah Group, Shinta Widjaja Kamdani, CEO of Sintesa Group and Chairman of the Indonesian Employer Association, Vikrom Kromadit, CEO of Amata Corporation PCL, Farkhad Rashidovich Okhonov, Member of the Board of Directors and Chairman of the Management Board of Halyk Finance, Somboun Phongsavanh, Chairman of Shareholder Committee, Phongsavanh Group. They will share practical experiences from different markets and industries and explore ways to seize cross-border cooperation opportunities and foster mutual benefit and win-win cooperation.
+The Keynote Luncheon will feature welcome remarks by Paul Chan, Financial Secretary of the HKSAR, opening remarks by Wang Shuguang, Vice Chairman of the Board, President and Member of the Management Committee of China International Capital Corporation Limited, and a keynote address by Dr Kao Kim Hourn, Secretary-General of ASEAN.
+Exploring cooperation with Central Asia and the Middle East to support enterprises in going global through Hong Kong
+Continuing to focus on expanding international markets, deepening cross-regional cooperation and advancing high-quality development, this year’s Summit will introduce new thematic chapters, namely, the Go Global Chapter, Central Asia Chapter and Middle East Chapter.
+The new Go Global Chapter will provide a one-stop platform for Mainland enterprises to exchange ideas and connect with potential partners as they expand overseas. On the first day, the Thematic Breakout Session Hong Kong: Super Connector - World-class Springboard – Professional Services Empowering Global Expansion will explore how Hong Kong’s professional services can support enterprises in expanding into Belt and Road markets. On the second day, the Thematic Breakout Session Chinese Mainland Enterprises Going Global:  Driving Mutual Growth Across Belt and Road Economies will further share practical experiences of enterprises expanding into overseas markets.
+In addition, the Summit will feature a new GoGlobal Connect Zone, showcasing professional services solutions across different sectors in Hong Kong and providing consultation and practical support for enterprises going global. The Summit will also arrange one-on-one meetings between Mainland enterprises seeking to expand overseas and potential partners and service providers, as well as hold roundtable discussions on going global, providing more comprehensive and enhanced support for Mainland enterprises expanding overseas. The Summit will also organise the GoGlobal Business Study Mission to Nansha, Guangzhou, enabling participants to gain first-hand understanding of development and investment opportunities in the Greater Bay Area.
+Central Asia and Middle East Chapters showcase investment opportunities
+Following the successful delegations led by John Lee, Chief Executive of the HKSAR, and organised by the HKTDC over the past two years, Hong Kong, Central Asia and the Middle East have strengthened ties with reciprocal exchanges.  The Summit will further enhance these ties by inviting government officials and business leaders from these regions to share their latest development opportunities and investment prospects, and will feature a dedicated Central Asia Chapter and a Middle East Chapter, featuring consulates, business organisations and companies showcasing investment projects and commercial opportunities across the regions. The two-day Project Investment Sessions held during the Summit will also explore investment, infrastructure, smart city and professional services opportunities arising from major development projects in Central Asia and the Middle East. The Cocktail Reception will be officiated by Paul Lam, Secretary for Justice of the HKSAR, who will deliver welcoming remarks. The reception will also feature ethnic music performances, allowing participants to gain a deeper understanding of Central Asia and Middle East from another perspective and promoting cultural exchanges.
+Global expert insights on finance, technology, green development and youth
+The second day of the Summit will open with a special address session, featuring Professor Teresa Cheng, Secretary-General of the International Organization for Mediation and other distinguished guests. Making its debut this year, a Dialogue for Future session themed Think Tank Dialogue: The Belt and Road Initiative and Asia-Pacific Cooperation in a Changing Global Landscape will feature a conversation between Professor Li Cheng, Director of Centre on Contemporary China and the World and Professor of School of Governance and Policy, The University of Hong Kong and Gim Huay Neo, Managing Director of Member of the Managing Board, World Economic Forum. A Business plenary on the same day, themed Unlocking New Market Opportunities along and beyond the Belt and Road, will focus on the Middle East and African markets. Chaired by Professor KC Chan, Chairman of WeLab Bank, the panel of speakers will include Mansoor Rashid Al-Khater, Chief Executive Officer of Qatar Financial Centre, Muneer Ali Al Muneeri, Deputy President for Operations of Oman Investment Authority, Dr Mteto Nyati, Chairman of Eskom, Cliff Zhang, CEO &amp; Founding Partner of Templewater Hong Kong Limited and Samaila Zubairu, President and Chief Executive Officer of Africa Finance Corporation. The session will examine the immense potential of emerging markets within and beyond the Belt and Road countries and regions amid evolving global business landscapes, as well as how Hong Kong can support global enterprises in capturing new market opportunities.
+Alongside themes of Finance, Green Development, Youth and Technology, this year’s summit will introduce brand-new thematic breakout sessions including going global and the low-altitude economy. From corporate global expansion and emerging-industry advancement to talent nurturing, these sessions will explore fresh opportunities for high-quality development. Among them, the Thematic Breakout Session: Dialogue with Youth Business Leaders - Hong Kong as an International Hub for High-Calibre Talent will discuss how Hong Kong can leverage its strengths in local education, research, innovation and technology to attract top talent worldwide and inject new momentum into Hong Kong and regional growth.
+Project investment enhanced with signature projects and extended deal making
+The Summit will once again host Project Investment Session, Belt and Road Summit Deal Making and Exhibition zone, featuring more than 300 investment projects, with a combined investment value exceeding US$3.7 billion, and over 800 one-on-one project matching meetings to help enterprises connect with potential partners. The Project Investment Session will provide a platform for project owners from different countries to present their projects, giving investors and service intermediaries a comprehensive understanding of the investment opportunities in different sectors. Pitching sessions will focus on five main areas: (1) energy, natural resources and public utilities, (2) urban development, (3) New Market Focus: The Middle East, Africa and Latin America, (4) transport and logistics infrastructure, and (5) innovation and technology. The Signature Projects Session will highlight the massive infrastructure and investment potential of Alatau City and Data Centre Valley in Kazakhstan, as well as the Ankara-Istanbul High-Speed Rail in Türkiye. The Belt and Road Summit Deal Making session will create vital negotiation opportunities for participants. Running in parallel with the Summit and extended online from 14 to 15 September, it pools global resources and facilitates long-term collaboration and resource integration through one-on-one meetings.
+The exhibition zones bring together over 120 exhibitors. Alongside the Hong Kong Zone and Global Investment Zone, three new zones have been introduced this year. The University Zone assembles local universities to showcase research outputs, innovative technologies and talent-related strengths. The GreenTech Zone features artificial intelligence, green technologies and smart-city solutions, building bridges between technology enterprises and investors. The GoGlobal Connect Zone displays services and resources supporting enterprises’ overseas expansion, connecting businesses to global commercial networks and empowering them to tap into international markets. There are also regional-themed zones, including the returning Chinese Mainland Zone and the ASEAN Zone, which showcase promising investment projects and business opportunities from Belt and Road markets.
+The 11th Belt and Road Summit is supported by a wide range of partners, including China International Capital Corporation Limited as Strategic Partner, and Bank of China (Hong Kong) Limited as the Banking Partner. Other supporters include Standard Chartered Bank (Hong Kong) Limited as Cross-border Business Partner, The Hongkong and Shanghai Banking Corporation Limited as the Global Connectivity Partner, Huatai International Financial Holdings Company Limited as Innovative Finance Partner, International Financial Centre of Oman as Diamond Sponsor, as well as CCB International (Holdings) Limited and China Mobile International Limited as Platinum Sponsors.
+New ASEAN Market Day to be held alongside Belt and Road Week
+The Belt and Road Summit is one of the key flagship events of Belt and Road Week, a themed week featuring events related to the Belt and Road Initiative held around Hong Kong.
+With representatives of ASEAN member states coming to Hong Kong to participate in the Summit, the HKTDC will introduce a new flagship event, ASEAN Market Day, which will be held on the afternoon of 10 September. The event, the first in a series of market days, will bring together business leaders and experts to share practical experience, helping Hong Kong businesses, particularly SMEs, gain a deeper understanding of the latest development trends and business opportunities in different ASEAN markets before taking steps to expand. Following the session, participants can visit the ASEAN Zone at the Summit for consultation sessions with representatives from the HKTDC’s offices in ASEAN and various ASEAN Consulates General and associations to exchange views and connect with potential partners. Looking ahead, the HKTDC will continue with the series of market days focusing on different regions with high business potential, such as Africa and the Middle East, and closer to home, the Guangdong-Hong Kong-Macau Greater Bay Area in the Chinese Mainland.
+Held alongside the Summit is the Belt and Road Global Forum Annual Roundtable, a closed-door roundtable held on the morning of 11 September, which brings together Hong Kong, Mainland and international organisations and business associations to share information, interact and explore multilateral cooperation.  
+The 11th Belt and Road Summit
+Date
+9 to 10 September 2026
+Venue
+Hall 5B-E, Hong Kong Convention and Exhibition Centre
+Remarks
+Video and audio recordings at the Summit should be used only in the context of media reporting
+Media Registration
+Please contact lsong@yuantung.com.hk or tleung@yuantung.com.hk for media registration
+Websites
+Belt and Road Summit: https://www.beltandroadsummit.com/conference/bnr/en
+Programme:
+https://www.beltandroadsummit.com/conference/bnr/en/programme
+Speaker list: https://www.beltandroadsummit.com/conference/bnr/en/speaker
+Media representatives who would like to conduct interviews with the speakers, please submit interview requests to lsong@yuantung.com.hk or tleung@yuantung.com.hk by 4 September 2026.
+Photo download: https://bit.ly/45WBpUo
+The 11th Belt and Road Summit will be held from 9 to 10 September (Wednesday to Thursday) at the Hong Kong Convention and Exhibition Centre in Wan Chai. In 2025 (shown in photo), the event’s 10th edition attracted 6,200 participants from 70+ countries and regions. The picture shows the Belt and Road Summit in 2025.
+This year’s Belt and Road Summit will feature a new GoGlobal Connect Zone, showcasing professional services solutions across different sectors in Hong Kong and providing consultation and practical support for enterprises going global. The picture shows the Asia Summit on Global Health held in May 2026, featuring the “GoGlobal Connect” and the Business of Healthcare Advisory Zone.
+Media Enquiries
+Yuan Tung Financial Relations:
+Louise Song Tel: (852) 3428 5691 Email: lsong@yuantung.com.hk
+Tiffany Leung Tel: (852) 3428 2361 Email: tleung@yuantung.com.hk
+Fung Wong Tel: (852) 3428 3122 Email: hfwong@yuantung.com.hk
+HKTDC’s Communications &amp; Public Affairs Department
+Navin Law Tel: (852) 2584 4525 Email: navin.cm.law@hktdc.org
+Serena Cheung Tel: (852) 2584 4572 Email: serena.hm.cheung@hktdc.org
+Winnie Kan Tel: (852) 2584 4055 Email: winnie.wy.kan@hktdc.org
+HKTDC Media Room: https://mediaroom.hktdc.com/en
+About HKTDC 
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via trade publications, research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>HitGen Partner BioAge Labs Doses First Participant in Phase 2 Trial of BGE-102, a Novel Oral NLRP3 Inhibitor for Cardiovascular Risk Reduction</v>
+        <v>Fujirebio Expands Access in Canada to Blood-based Neurology Testing with Health Canada Class II Medical Device Licenses for the Lumipulse® G NfL Blood and Lumipulse G pTau 217 Plasma Assays</v>
       </c>
       <c r="B139" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C139" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D139" t="str">
-        <v>Finance, Healthcare</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E139" t="str">
-        <v>https://www.prnewswire.com/news-releases/hitgen-partner-bioage-labs-doses-first-participant-in-phase-2-trial-of-bge-102-a-novel-oral-nlrp3-inhibitor-for-cardiovascular-risk-reduction-302824804.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/fujirebio-expands-access-canada-blood-050000721.html</v>
       </c>
       <c r="F139" t="str">
-        <v>CHENGDU, China, July 14, 2026 /PRNewswire/ -- Shanghai Stock Exchange listed company HitGen Inc. ("HitGen", SSE: 688222.SH), congratulates its partner BioAge Labs, Inc. ("BioAge", NASDAQ: BIOA), a clinical-stage biopharmaceutical company developing therapeutic product candidates for...</v>
+        <v>GHENT, Belgium &amp; TOKYO, September 01, 2026--H.U. Group Holdings Inc. and its wholly owned subsidiary Fujirebio today announced that Health Canada has issued Class II Medical Device Licenses (MDL) for the Lumipulse G NfL Blood and the Lumipulse G pTau 217 Plasma assay for use on the fully automated LUMIPULSE® G immunoassay platform in the Canadian market.</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>Phase II Trial of Cadonilimab(PD-1/CTLA-4) Combination Regimen Launches in the United States for Perioperative Treatment of Gastric Cancer</v>
+        <v>Dr. Andrea Joy Smith Launches New Website for Dental Education, Clinical ...</v>
       </c>
       <c r="B140" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C140" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D140" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E140" t="str">
-        <v>https://www.prnewswire.com/news-releases/phase-ii-trial-of-cadonilimabpd-1ctla-4-combination-regimen-launches-in-the-united-states-for-perioperative-treatment-of-gastric-cancer-302824817.html</v>
+        <v>https://pr-inside.com/dr-andrea-joy-smith-launches-new-website-for-dental-education-clinical-r5218132.htm</v>
       </c>
       <c r="F140" t="str">
-        <v>HONG KONG, July 14, 2026 /PRNewswire/ -- Akeso, Inc. (9926.HK) ("Akeso" or the "Company") today announced that it has entered into a collaboration with Memorial Sloan Kettering Cancer Center (MSKCC) to advance a Phase II clinical study evaluating a cadonilimab-based combination regimen...</v>
+        <v>(PR-inside.com) SACRAMENTO, CA / ACCESS Newswire / September 1, 2026 / Dentist, mentor and educator Dr. Andrea Joy Smith, DDS, DICOI, DIAMDI, has launched a new professional website, DrAndreaJoySmith.com, bringing together her dental education programs, clinical insights, industry news, professional accomplishments and resources for dentists in one online destination. With more than 30 years of experience in dentistry, Dr. Smith has expanded her work beyond patient care to include dental education, mentorship and professional training. The new website reflects those areas of her career while creating a growing educational resource for dental professionals. A major component of the site is Dr. Smith's dental ..</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>RWS launches new linguistic validation service to significantly reduce clinical trial timelines</v>
+        <v>Herbal Dispatch Reports 2026 Second Quarter Financial Results</v>
       </c>
       <c r="B141" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C141" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D141" t="str">
-        <v>AI, Healthcare</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E141" t="str">
-        <v>https://www.prnewswire.com/news-releases/rws-launches-new-linguistic-validation-service-to-significantly-reduce-clinical-trial-timelines-302824011.html</v>
+        <v>https://www.newsfilecorp.com/release/312364/Herbal-Dispatch-Reports-2026-Second-Quarter-Financial-Results</v>
       </c>
       <c r="F141" t="str">
-        <v>New service brings critical eCOA trial services together under one program team to speed global studies MAIDENHEAD, England, July 14, 2026 /PRNewswire/ -- RWS (AIM: RWS.L), a global AI solutions company, today launched a new tech-enabled eCOA translation and linguistic validation service...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 1, 2026) - Herbal Dispatch Inc. (CSE: HERB) (OTCQB: LUFFF) (FSE: HA9) ("Herbal Dispatch" or the "Company"), a cannabis commerce and international distribution platform, today reported financial results for the three and six months ended June 30, 2026, highlighted by strong growth in its medical and international businesses, a 74% increase in quarterly gross profit, and an expansion in gross margin to 28.8%.The results reflect the continued...</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>Hennick Humber Hospital in Canada has selected Sectra One Cloud to speed up patient diagnostics with improved radiology workflows</v>
+        <v>North Carolina Approves Reimbursement of VR Therapy for Neurodivergent Residents Under NC Innovations Waiver</v>
       </c>
       <c r="B142" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C142" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D142" t="str">
         <v>SaaS, Healthcare</v>
       </c>
       <c r="E142" t="str">
-        <v>https://www.prnewswire.com/news-releases/hennick-humber-hospital-in-canada-has-selected-sectra-one-cloud-to-speed-up-patient-diagnostics-with-improved-radiology-workflows-302824777.html</v>
+        <v>https://www.prnewswire.com/news-releases/north-carolina-approves-reimbursement-of-vr-therapy-for-neurodivergent-residents-under-nc-innovations-waiver-302865547.html</v>
       </c>
       <c r="F142" t="str">
-        <v>LINKÖPING, Sweden and MISSISSAUGA, ON, July 14, 2026 /PRNewswire/ -- International medical imaging IT and cybersecurity company Sectra (STO: SECT B) will provide its fully managed, cloud enterprise imaging solution, Sectra One Cloud, to Hennick Humber Hospital (HHH) in Canada. This SaaS...</v>
+        <v>Under the state's NC Innovations Waiver, eligible families in Alliance Health's seven-county region can now request Floreo's virtual reality therapy platform through their care manager. CHEVY CHASE, Md., Sept. 1, 2026 /PRNewswire/ -- North Carolina has approved Medicaid Waiver...</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>Biovica Receives Ninth Work Order From a Leading Global Pharmaceutical ...</v>
+        <v>PMV Pharma Announces Pricing of Oversubscribed $50 Million Public Offering of Securities</v>
       </c>
       <c r="B143" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C143" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D143" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E143" t="str">
-        <v>https://pr-inside.com/biovica-receives-ninth-work-order-from-a-leading-global-pharmaceutical-r5200793.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353773/0/en/pmv-pharma-announces-pricing-of-oversubscribed-50-million-public-offering-of-securities.html</v>
       </c>
       <c r="F143" t="str">
-        <v>(PR-inside.com) UPPSALA, SE / ACCESS Newswire / July 14, 2026 / Biovica International (STO:BIOVIC-B)(STO:BIOVIC.B)(FRA:9II) - Biovica, a company specializing in blood-based cancer monitoring, today announced that it has received a new work order from a current customer, one of the world's leading pharmaceutical companies with a strong oncology pipeline. This marks the ninth work order received from the same customer, further strengthening the ongoing collaboration. The work order covers DiviTum® TKa testing services for a clinical breast cancer study evaluating a next-generation CDK inhibitor in combination with endocrine therapy. The study includes serial TKa testing over a period of up to four ..</v>
+        <v>PRINCETON, N.J., Aug. 31, 2026 (GLOBE NEWSWIRE) -- PMV Pharmaceuticals, Inc. (“PMV Pharma” or the “Company”; Nasdaq: PMVP), a precision oncology company pioneering the discovery and development of small molecule therapies targeting p53, announced today the pricing of an underwritten public offering consisting of (i) 22,055,000 shares of its common stock and, in lieu of common stock to certain investors, pre-funded warrants to purchase an aggregate of up to 19,900,000 shares of its common stock, and (ii) accompanying warrants to purchase an aggregate of 41,955,000 shares of common stock. The common stock and pre-funded warrants are being sold in combination with an accompanying warrant to purchase one share of common stock for each share of common stock or pre-funded warrant sold. The accom</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>Breakout Wellness UK Empowers the Next Generation of Wellness Innovators</v>
+        <v>VALOR Network Selects RADIN™ Health to Power Federal Teleradiology Services, with Total Medical Imaging Providing Nationwide Physician Coverage</v>
       </c>
       <c r="B144" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C144" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D144" t="str">
-        <v>Healthcare</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E144" t="str">
-        <v>https://www.prnewswire.com/news-releases/breakout-wellness-uk-empowers-the-next-generation-of-wellness-innovators-302823849.html</v>
+        <v>https://www.prnewswire.com/news-releases/valor-network-selects-radin-health-to-power-federal-teleradiology-services-with-total-medical-imaging-providing-nationwide-physician-coverage-302865521.html</v>
       </c>
       <c r="F144" t="str">
-        <v>A new accelerator programme from Growth Studio will support ambitious founders building the UK's next generation of health and wellness brands. LONDON, July 14, 2026 /PRNewswire/ -- Growth Studio has today announced the launch of Breakout Wellness UK - a new accelerator programme designed...</v>
+        <v>VALOR Network expands its federal healthcare imaging capabilities through RADIN's secure cloud-based radiology platform and Total Medical Imaging's national network of radiologists supporting diagnostic imaging services for the Department of Veterans Affairs and Department of War....</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>People in the UK fear cancer and heart disease – but overlook one of the biggest killers of working-age adults</v>
+        <v>PNR INVESTORS: Robbins Geller Rudman &amp; Dowd LLP Files Class Action Lawsuit Against Pentair plc and Announces Opportunity for Investors with Substantial Losses to Lead Class Action Lawsuit Before October 2, 2026 Deadline</v>
       </c>
       <c r="B145" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C145" t="str">
-        <v>Pressat</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D145" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E145" t="str">
-        <v>https://pressat.co.uk/releases/people-in-the-uk-fear-cancer-and-heart-disease-but-overlook-one-of-the-biggest-killers-of-working-age-adults-20627a86397f052890eaae27e1b1a97a/</v>
+        <v>https://www.newsfilecorp.com/release/311963/PNR-INVESTORS-Robbins-Geller-Rudman-Dowd-LLP-Files-Class-Action-Lawsuit-Against-Pentair-plc-and-Announces-Opportunity-for-Investors-with-Substantial-Losses-to-Lead-Class-Action-Lawsuit-Before-October-2-2026-Deadline</v>
       </c>
       <c r="F145" t="str">
-        <v>Tuesday 14 July, 2026 **EMBARGOED UNTIL 00:01 14th July 2026** New data released today has revealed that just 9% of people actively think about or monitor their liver health despite liver disease being one of the leading causes of premature death among working-age adults. Liver disease is largely absent from the UK's biggest health concerns according to a major new survey published today and commissioned by Liver UK, the new charity formed by the merger of the British Liver Trust and Children's Liver Disease Foundation. When asked to name the three health conditions they worry about most, respondents overwhelmingly identified cancer, heart disease, stroke and mental health. Liver disease barely featured, even though it caused more than 12,300 deaths across the UK in 2023 and remains one of</v>
+        <v>San Diego, California--(Newsfile Corp. - August 31, 2026) - The law firm of Robbins Geller Rudman &amp; Dowd LLP announces that purchasers of Pentair plc (NYSE: PNR) ordinary shares between March 11, 2025 and July 14, 2026, both dates inclusive (the "Class Period"), have until October 2, 2026 to seek appointment as lead plaintiff of the Pentair class action lawsuit.  Captioned City of Warren General Retirement Health, Life and Disability Benefits Plan and Trust v. Pentair plc, No. 26-cv-03597 (D....</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>Americans for Ibogaine Welcomes Milestone as Federal Government Mobilizes ...</v>
+        <v>Coastal Vision Medical Group Leads Orange County in Experience with ...</v>
       </c>
       <c r="B146" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C146" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D146" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E146" t="str">
-        <v>https://pr-inside.com/americans-for-ibogaine-welcomes-milestone-as-federal-government-mobilizes-r5200789.htm</v>
+        <v>https://pr-inside.com/coastal-vision-medical-group-leads-orange-county-in-experience-with-r5218071.htm</v>
       </c>
       <c r="F146" t="str">
-        <v>(PR-inside.com) HHS announcement marks the latest milestone in a movement led by Americans for Ibogaine. HHS, VA, FDA, NIH, ARPA-H and HRSA announce coordinated actions implementing Executive Order, accelerating research, clinical readiness and the pathway toward future FDA-approved psychedelic therapies. WASHINGTON, D.C. / ACCESS Newswire / July 14, 2026 / Americans for Ibogaine (AFI) today welcomed the coordinated, government-wide implementation of the Executive Order advancing psychedelic medicine, including a landmark HHS-VA partnership, new federal actions to accelerate ibogaine research, and efforts to prepare the healthcare system for the responsible deployment of future FDA-approved psychedelic therapies. Just 18 months ago, ibogaine and psychedelic medicine ..</v>
+        <v>(PR-inside.com) Dr. Dan B. Tran and Coastal Vision Recognized as Orange County Leaders in Advanced Cataract Lens Technology ORANGE, CA / ACCESS Newswire / August 31, 2026 / Coastal Vision Medical Group proudly announces that Dan B. Tran, MD, Founder and Medical Director, has performed the most TECNIS PureSee™ IOL procedures of any surgeon in Orange County, with Coastal Vision Medical Group also ranking as the highest volume PureSee practice in the county. The distinction reflects Coastal Vision Medical Group's extensive experience with the technology and its continued commitment to providing advanced, personalized cataract and refractive lens surgery options based on each patient's ..</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>XRP Healthcare, the First AI Healthcare Platform Built on the XRP Ledger, Announces BitMart Listing of XRPHAI</v>
+        <v>Coastal Vision Medical Group Leads Orange County in Experience with TECNIS PureSee(TM) IOL</v>
       </c>
       <c r="B147" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C147" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D147" t="str">
-        <v>Crypto, AI, SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E147" t="str">
-        <v>https://www.prnewswire.com/news-releases/xrp-healthcare-the-first-ai-healthcare-platform-built-on-the-xrp-ledger-announces-bitmart-listing-of-xrphai-302824243.html</v>
+        <v>https://www.newswire.com/news/coastal-vision-medical-group-leads-orange-county-in-experience-with-tecnis</v>
       </c>
       <c r="F147" t="str">
-        <v>Trading of XRPHAI/USDT begins on BitMart on 14 July 2026 at 10:00 UTC as XRP Healthcare expands its AI healthcare ecosystem with intelligent healthcare agents, Proof of Health™ and blockchain-powered healthcare engagement. DUBAI, UAE, July 14, 2026 /PRNewswire/ -- XRP Healthcare, the...</v>
+        <v>Dr. Dan B. Tran and Coastal Vision Recognized as Orange County Leaders in Advanced Cataract Lens Technology</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>IGC Pharma (NYSE: IGC) Showcasing 7 AI Breakthroughs Advancing Alzheimer’s Drug Discovery at AAIC 2026</v>
+        <v>Lobe Sciences Ltd. Announces Closing of Upsize to Non-Brokered Private ...</v>
       </c>
       <c r="B148" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C148" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D148" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E148" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/igc-pharma-nyse-igc-showcasing-7-ai-breakthroughs-advancing-alzheimers-drug-discovery-at-aaic-2026/?source=barchart</v>
+        <v>https://pr-inside.com/lobe-sciences-ltd-announces-closing-of-upsize-to-non-brokered-private-r5218055.htm</v>
       </c>
       <c r="F148" t="str">
-        <v/>
+        <v>(PR-inside.com) NOT FOR DISTRIBUTION TO U.S. NEWSWIRE SERVICES OR FOR DISSEMINATION IN THE UNITED STATES VANCOUVER, BC / ACCESS Newswire / August 31, 2026 / Lobe Sciences Ltd. ("Lobe" or the "Company") (CSE:LOBE)(OTCQB:LOBEF)(Frankfurt:LOBE.F), a clinical-stage biopharmaceutical company advancing therapeutic development programs through focused subsidiary companies, is pleased to announce closing of the second tranche of its previously announced non-brokered private placement offering of common shares in the capital of the Company ("Common Shares") at a price of $0.085 per Common Share (the "Private Placement"). The Company closed the first tranche of the Private Placement on August 19, 2026 (the "First Tranche") through the ..</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>ALZHEIMER'S BLOOD TEST COULD BRING HIGHLY ACCURATE DIAGNOSIS INTO EVERYDAY CLINICAL CARE</v>
+        <v>Let the DEA Marijuana Games Begin</v>
       </c>
       <c r="B149" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C149" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D149" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E149" t="str">
-        <v>https://www.prnewswire.com/news-releases/alzheimers-blood-test-could-bring-highly-accurate-diagnosis-into-everyday-clinical-care-302824484.html</v>
+        <v>https://pr-inside.com/let-the-dea-marijuana-games-begin-r5218051.htm</v>
       </c>
       <c r="F149" t="str">
-        <v>A blood test for Alzheimer's disease biomarkers helped improve diagnostic accuracy among specialists and primary care physicians in a real-world study. In a head-to-head comparison after reviewing blood test results, primary care physicians and specialists both had a diagnostic accuracy...</v>
+        <v>(PR-inside.com) "DEA's New Questionnaire Exposes a Federal Marijuana System Built on State Rules, Special Exceptions and Questions No One Can Answer Cleanly", stated Duane Boise CEO MMJ International Holdings. WASHINGTON, D.C. / ACCESS Newswire / August 31, 2026 / The marijuana industry celebrated Schedule III as federal recognition. Now federal recognition has arrived carrying a clipboard. BE CAREFUL WHAT YOU WISH FOR A 26-question Drug Enforcement Administration follow-up form obtained by Marijuana Moment asks state marijuana operators to identify their suppliers, laboratories, employees, inventory systems, interstate plans, security controls, patient-verification procedures and methods for destroying moldy, insect-infested or expired marijuana. This is where the political ..</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>Erasca Announces Pricing of Upsized Public Offering of Common Stock</v>
+        <v>Altrova Health Reports Third Quarter Fiscal 2026 Financial Results</v>
       </c>
       <c r="B150" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C150" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D150" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E150" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326554/0/en/Erasca-Announces-Pricing-of-Upsized-Public-Offering-of-Common-Stock.html</v>
+        <v>https://www.newsfilecorp.com/release/312309/Altrova-Health-Reports-Third-Quarter-Fiscal-2026-Financial-Results</v>
       </c>
       <c r="F150" t="str">
-        <v xml:space="preserve">SAN DIEGO, July 13, 2026 (GLOBE NEWSWIRE) -- Erasca, Inc. (Nasdaq: ERAS), a clinical-stage precision oncology company singularly focused on discovering, developing, and commercializing therapies for patients with RAS/MAPK pathway-driven cancers, today announced the pricing of an upsized public offering of 31,428,572 shares of its common stock. The shares of common stock are being sold to the public at a price of $17.50 per share. All of the shares of common stock to be sold in the public offering are to be sold by Erasca. The gross proceeds to Erasca from the offering, before deducting the underwriting discounts and commissions and other offering expenses, are expected to be approximately $550.0 million. In addition, Erasca has granted the underwriters a 30-day option to purchase up to an </v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 31, 2026) - Altrova Health Inc. (CSE: ROVA) (OTCQB: ATVHF) (FSE: WF8) ("Altrova Health" or the "Company") today announced its financial results for the three and nine-month periods ended June 30, 2026 ("Q3 Fiscal 2026"). The Company's condensed interim consolidated financial statements and related management's discussion and analysis for the period (collectively, the "Interim Filings") have been filed under the Company's profile on SEDAR+ at...</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>FDA approves Leqembi Iqlik® (lecanemab-irmb) subcutaneous injection as a starting dose for early Alzheimer's disease</v>
+        <v>Class Action Lawsuit Filed Against Fractyl Health, Inc. (GUTS) - Recover ...</v>
       </c>
       <c r="B151" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C151" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D151" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E151" t="str">
-        <v>https://www.prnewswire.com/news-releases/fda-approves-leqembi-iqlik-lecanemab-irmb-subcutaneous-injection-as-a-starting-dose-for-early-alzheimers-disease-302824479.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-fractyl-health-inc-guts-recover-r5218049.htm</v>
       </c>
       <c r="F151" t="str">
-        <v>STOCKHOLM, July 14, 2026 /PRNewswire/ -- BioArctic AB's (publ) (Nasdaq Stockholm: BIOA B) partner Eisai today announced that the US Food and Drug Administration (FDA) has approved a supplemental Biologics License Application (sBLA) for a once weekly lecanemab irmb subcutaneous injection...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>Autonomix Medical Enters into $2.6 Million Warrant Inducement Priced At-the-Market Under Nasdaq Rules</v>
+        <v>Konstantin vision eyewear center outlines measurement standards behind designer frames</v>
       </c>
       <c r="B152" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C152" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D152" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E152" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326547/0/en/Autonomix-Medical-Enters-into-2-6-Million-Warrant-Inducement-Priced-At-the-Market-Under-Nasdaq-Rules.html</v>
+        <v>https://pressreleasenews.org/pressroom/konstantin-vision-eyewear-center-outlines-measurement-standards-behind-designer-frames</v>
       </c>
       <c r="F152" t="str">
-        <v xml:space="preserve">THE WOODLANDS, TX, July 13, 2026 (GLOBE NEWSWIRE) -- Autonomix Medical, Inc. (NASDAQ: AMIX) (“Autonomix” or the “Company”), a medical device company dedicated to advancing precision nerve-targeted treatments, today announced it has entered into a warrant inducement agreement with an investor (“Investor”) for the immediate exercise of certain outstanding warrants that the Company issued on November 19, 2025 (the “November 2025 Warrants”). Pursuant to a warrant inducement agreement, the Investor has agreed to exercise the outstanding November 2025 Warrants to purchase an aggregate of 428,731 shares of the Company’s common stock at the amended and reduced exercise price of $6.00. The resale of the shares of common stock issuable upon exercise of the November 2025 Warrants has been registered </v>
+        <v>Konstantin Vision &amp; Eyewear Center in New York details its in-house fitting process for designer frames, covering measurements, alignment and on-site adjustments.</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>Reynolds Road Surgical Center Notice of Data Privacy Incident</v>
+        <v>Dual Restoration positions itself as a 24/7 biohazard cleanup company for medical centers in Brooklyn</v>
       </c>
       <c r="B153" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C153" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D153" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E153" t="str">
-        <v>https://www.prnewswire.com/news-releases/reynolds-road-surgical-center-notice-of-data-privacy-incident-302824361.html</v>
+        <v>https://pressreleasenews.org/pressroom/dual-restoration-positions-itself-as-a-24-7-biohazard-cleanup-company-for-medical-centers-in-brooklyn</v>
       </c>
       <c r="F153" t="str">
-        <v>TOLEDO, Ohio, July 13, 2026 /PRNewswire/ -- Reynolds Road Surgical Center LLC, doing business as Wildwood Surgical Center ("Wildwood"), writes to notify you of a data security incident involving personal information of certain members of our health care community. What Happened: On June...</v>
+        <v>Dual Restoration, a Brooklyn-based restoration firm, has launched a dedicated 24/7 biohazard cleanup company service for healthcare facilities managing infection and contamination risks.</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>ADDF Statement: FDA Approval of Subcutaneous Starting Dose for Leqembi Advances Alzheimer's Care Toward Combination Therapy Future</v>
+        <v>Ultra Violette Becomes First Brand in the US to Launch a Sunscreen Containing Newly FDA-Approved Filter Bemotrizinol</v>
       </c>
       <c r="B154" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C154" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D154" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E154" t="str">
-        <v>https://www.prnewswire.com/news-releases/addf-statement-fda-approval-of-subcutaneous-starting-dose-for-leqembi-advances-alzheimers-care-toward-combination-therapy-future-302824323.html</v>
+        <v>https://www.prnewswire.com/news-releases/ultra-violette-becomes-first-brand-in-the-us-to-launch-a-sunscreen-containing-newly-fda-approved-filter-bemotrizinol-302865398.html</v>
       </c>
       <c r="F154" t="str">
-        <v>Initiation of treatment with subcutaneous administration opens the door to fully at-home dosing, similar to injectable diabetes and GLP-1 weight loss therapies NEW YORK, July 13, 2026 /PRNewswire/ -- The U.S. Food and Drug Administration (FDA) today approved a weekly subcutaneous starting...</v>
+        <v>Cult Australian suncare brand debuts Unblock Screen™ SPF 50, the first US sunscreen formulated with Bemotrizinol (BEMT), approved by the FDA in June 2026 NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Ultra Violette, the cult Australian suncare brand known for pairing high-performance SPF with...</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>MemorialCare Requests Correction to Inaccurate Employment Information Published in Recent News Story</v>
+        <v>Enliven Therapeutics Announces Oral and Poster Presentations at the Society of Hematologic Oncology (SOHO) 2026 Annual Meeting</v>
       </c>
       <c r="B155" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C155" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D155" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E155" t="str">
-        <v>https://www.prnewswire.com/news-releases/memorialcare-requests-correction-to-inaccurate-employment-information-published-in-recent-news-story-302824297.html</v>
+        <v>https://www.prnewswire.com/news-releases/enliven-therapeutics-announces-oral-and-poster-presentations-at-the-society-of-hematologic-oncology-soho-2026-annual-meeting-302865282.html</v>
       </c>
       <c r="F155" t="str">
-        <v>FOUNTAIN VALLEY, Calif., July 13, 2026 /PRNewswire/ -- A Fox News Digital article published on July 13, 2026, identified Robert Acuna-Bagshaw as a current employee of MemorialCare Long Beach Medical Center. Mr. Acuna-Bagshaw has not been employed by MemorialCare since July 2025....</v>
+        <v>BURLINGAME, Calif., Aug. 31, 2026 /PRNewswire/ -- Enliven Therapeutics, Inc. (Enliven or the Company) (Nasdaq: ELVN), a clinical-stage biopharmaceutical company focused on the discovery and development of small molecule therapeutics, today announced that the Company will present data from...</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>FDA Approves LEQEMBI IQLIK® (lecanemab-irmb) Subcutaneous Injection as an Initiation Dose for Early Alzheimer’s Disease</v>
+        <v>Pomerantz LLP Brings Class Action Lawsuit Against Fractyl Health, Inc. ...</v>
       </c>
       <c r="B156" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C156" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D156" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E156" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326503/0/en/FDA-Approves-LEQEMBI-IQLIK-lecanemab-irmb-Subcutaneous-Injection-as-an-Initiation-Dose-for-Early-Alzheimer-s-Disease.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-brings-class-action-lawsuit-against-fractyl-health-inc-r5218031.htm</v>
       </c>
       <c r="F156" t="str">
-        <v>LEQEMBI IQLIK is a first-of-its-kind anti-amyloid treatment worldwide, offering at-home dosing for initiation and maintenance (approved in the U.S.)</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fractyl Health, Inc. ("Fractyl" or the "Company") (NASDAQ:GUTS) and certain officers. The class action, filed in the United States District Court for the Southern District of New York, and docketed under 26-cv-07167, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations ..</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>CoreViva Named One of Orange County's Best Places to Work in 2026</v>
+        <v>AN2 Therapeutics Presents Clinical and Translational Data Supporting Development of Epetraborole for Polycythemia Vera at the Society of Hematologic Oncology (SOHO) 2026 Annual Meeting</v>
       </c>
       <c r="B157" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C157" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D157" t="str">
-        <v>Healthcare</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E157" t="str">
-        <v>https://www.prweb.com/releases/coreviva-named-one-of-orange-countys-best-places-to-work-in-2026-302824230.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/an2-therapeutics-presents-clinical-translational-220000738.html</v>
       </c>
       <c r="F157" t="str">
-        <v>CoreViva, an innovative preventive health company providing whole-body MRI exams to improve health span and lifespan, is named one the 2026 Best Places to Work in Orange County by the Orange County Business Journal. NEWPORT BEACH, Calif., July 13, 2026 /PRNewswire-PRWeb/ -- CoreViva, a...</v>
+        <v>MENLO PARK, Calif., August 31, 2026--AN2 Therapeutics, Inc. (Nasdaq: ANTX), a clinical stage biopharmaceutical company focused on the discovery and development of novel small molecule therapeutics derived from its boron chemistry platform, today announced that four abstracts highlighting clinical and nonclinical data supporting the development of epetraborole, a novel boron-containing oral candidate for the treatment of polycythemia vera (PV), will be presented at the Society of Hematologic Onco</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>Birdsong Health Literacy Center of Excellence Appoints Jacqueline Schillereff ...</v>
+        <v>Astellas enters voluntary agreement with U.S. government supporting affordable access to medicines</v>
       </c>
       <c r="B158" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C158" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D158" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E158" t="str">
-        <v>https://pr-inside.com/birdsong-health-literacy-center-of-excellence-appoints-jacqueline-schillereff-r5200672.htm</v>
+        <v>https://www.prnewswire.com/news-releases/astellas-enters-voluntary-agreement-with-us-government-supporting-affordable-access-to-medicines-302865379.html</v>
       </c>
       <c r="F158" t="str">
-        <v>(PR-inside.com) NORFOLK, VA / ACCESS Newswire / July 13, 2026 /The Birdsong Health Literacy Center of Excellence is pleased to announce the appointment of Jacqueline Schillereff as its new Executive Director. Schillereff, who has been serving as Director of Business Development and Communications for the Center, brings a dynamic combination of leadership, communications expertise, relationship-building ability, operational discipline, and a deep commitment to advancing health literacy and community well-being. In her new role, Schillereff will lead the Center's growing efforts to improve health literacy, reduce health inequities, and empower individuals and families with the knowledge, confidence, and access they need to make ..</v>
+        <v>– Agreement supports commitment to patient access, affordability and innovation – TOKYO, Aug. 31, 2026 /PRNewswire/ -- Astellas Pharma Inc. (TSE: 4503, President and CEO: Naoki Okamura, "Astellas") today announced that it has reached an agreement with the U.S. government that reflects our...</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>Birdsong Health Literacy Center of Excellence Appoints Jacqueline Schillereff as Executive Director</v>
+        <v>Disc Medicine Announces Multiple Presentations Across Portfolio at the Society of Hematologic Oncology (SOHO) 2026 Annual Meeting</v>
       </c>
       <c r="B159" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C159" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D159" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E159" t="str">
-        <v>https://www.newswire.com/news/birdsong-health-literacy-center-of-excellence-appoints-jacqueline-22825117</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353741/0/en/disc-medicine-announces-multiple-presentations-across-portfolio-at-the-society-of-hematologic-oncology-soho-2026-annual-meeting.html</v>
       </c>
       <c r="F159" t="str">
-        <v/>
+        <v>WATERTOWN, Mass., Aug. 31, 2026 (GLOBE NEWSWIRE) -- Disc Medicine, Inc. (NASDAQ:IRON), a clinical-stage biopharmaceutical company focused on the discovery, development, and commercialization of novel treatments for patients suffering from serious hematologic diseases, today announced that it will present data from multiple clinical programs, including an oral presentation of initial data from the RESTORE-PV trial of DISC-3405 in patients with polycythemia vera (PV), at the SOHO Annual Meeting, which will be held in Houston, Texas on September 9-12, 2026.</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>Brayton Purcell LLP Calls Attention to New Medical Report Highlighting Severe Risks of Artificial Stone Silicosis and Limitations of Conventional Controls</v>
+        <v>ActivatedYou's Essential Skin Food Wins Collagen Product of the Year at the 2026 Mindful Awards</v>
       </c>
       <c r="B160" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C160" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D160" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E160" t="str">
-        <v>https://www.prnewswire.com/news-releases/brayton-purcell-llp-calls-attention-to-new-medical-report-highlighting-severe-risks-of-artificial-stone-silicosis-and-limitations-of-conventional-controls-302824206.html</v>
+        <v>https://www.prnewswire.com/news-releases/activatedyous-essential-skin-food-wins-collagen-product-of-the-year-at-the-2026-mindful-awards-302865386.html</v>
       </c>
       <c r="F160" t="str">
-        <v>American Thoracic Society workshop report underscores rapid disease progression and identifies elimination of the hazard as the most effective means of protection NOVATO, Calif., July 13, 2026 /PRNewswire/ -- A newly released medical report from the American Thoracic Society is bringing...</v>
+        <v>Plant-Based Collagen Support Supplement Recognized for Its Clean, Science-Backed Approach to Skin Health LOS ANGELES, Aug. 31, 2026 /PRNewswire/ -- ActivatedYou®, the wellness brand known for its holistic approach to health, announced today that its Essential Skin Food™ supplement has...</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>Astrana Health Strengthens Leadership Team to Accelerate Long-Term Growth</v>
+        <v>Adicet Bio Reports Inducement Grant under Nasdaq Listing Rule 5635(c)(4)</v>
       </c>
       <c r="B161" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C161" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D161" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance, Healthcare, Automotive</v>
       </c>
       <c r="E161" t="str">
-        <v>https://www.prnewswire.com/news-releases/astrana-health-strengthens-leadership-team-to-accelerate-long-term-growth-302824153.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/adicet-bio-reports-inducement-grant-213900981.html</v>
       </c>
       <c r="F161" t="str">
-        <v>Names Daniel Rothman President of Physician Enterprise and Vishal Gupta Senior Vice President of Enterprise Transformation ALHAMBRA, Calif., July 13, 2026 /PRNewswire/ -- Astrana Health, Inc. ("Astrana," and together with its subsidiaries and affiliated entities, the "Company") (NASDAQ:...</v>
+        <v>REDWOOD CITY, Calif., August 31, 2026--Adicet Bio, Inc. (Nasdaq: ACET), a clinical stage biotechnology company discovering and developing allogeneic gamma delta CAR T cell and in vivo CAR T therapies for autoimmune diseases, hematologic malignancies and solid tumors, today announced it granted an inducement award on August 31, 2026.</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>Sanuwave Health Reports Preliminary Q2 2026 Revenue of $9.6–$9.8 Million, Above High End of Revised Guidance</v>
+        <v>Investing in the Future by Upholding Traditional Values</v>
       </c>
       <c r="B162" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C162" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D162" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E162" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326468/20998/en/Sanuwave-Health-Reports-Preliminary-Q2-2026-Revenue-of-9-6-9-8-Million-Above-High-End-of-Revised-Guidance.html</v>
+        <v>https://www.prnewswire.com/news-releases/investing-in-the-future-by-upholding-traditional-values-302865368.html</v>
       </c>
       <c r="F162" t="str">
-        <v>Sanuwave Health Reports Preliminary Q2 2026 Revenue of $9.6–$9.8 Million, Above High End of Revised Guidance</v>
+        <v>Sealaska, the Alaska Native regional corporation for Southeast Alaska, is building a future rooted in Indigenous values. By growing businesses that improve ocean health around the world, Sealaska generates sustainable revenue that is reinvested in shareholders, communities, culture and...</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>Elk Grove Foot &amp; Ankle Clinic Opens Aug. 1 in Historic Old Town; Bringing Specialized Medical Foot Care and Same-Day Appointments to the Community</v>
+        <v>Greenway Reports First Quarter Fiscal 2027 Financial Results</v>
       </c>
       <c r="B163" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C163" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D163" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E163" t="str">
-        <v>https://www.pr.com/press-release/973084</v>
+        <v>https://www.prnewswire.com/news-releases/greenway-reports-first-quarter-fiscal-2027-financial-results-302865287.html</v>
       </c>
       <c r="F163" t="str">
-        <v>Elk Grove Foot and Ankle Clinic announces its grand opening on Aug. 1, 2026, at 9075 Elk Grove Blvd., Suite 220A, in Old Town Elk Grove. Founded by Dr. Christina Garvin, AACFAS, the practice brings specialized medical foot care and a patient-first model to the community. The clinic offers comprehensive conservative care, streamlined digital check-ins, and convenient same-day appointments. [PR.com]</v>
+        <v>KINGSVILLE, ON, Aug. 31, 2026 /PRNewswire/ -- Greenway Greenhouse Cannabis Corporation (CSE: GWAY) (OTCQB: GWAYF) ("Greenway" or the "Company"), a cultivator of high-quality greenhouse cannabis for the Canadian and international medical cannabis markets, today announced its unaudited...</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>Cleveland Medical Devices Reports Favorable PTAB Outcomes in Five of Six ResMed IPR Challenges</v>
+        <v>Certain BlackRock Closed-End Funds Announce Estimated Sources of Distributions</v>
       </c>
       <c r="B164" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C164" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D164" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare, Energy</v>
       </c>
       <c r="E164" t="str">
-        <v>https://www.prnewswire.com/news-releases/cleveland-medical-devices-reports-favorable-ptab-outcomes-in-five-of-six-resmed-ipr-challenges-302824198.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/certain-blackrock-closed-end-funds-203000551.html</v>
       </c>
       <c r="F164" t="str">
-        <v>CLEVELAND, July 13, 2026 /PRNewswire/ -- Cleveland Medical Devices Inc. announced that proceedings before the Patent Trial and Appeal Board have now produced favorable outcomes for Cleveland Medical Devices in five of the six inter partes review petitions filed by ResMed against patents...</v>
+        <v>NEW YORK, August 31, 2026--Today, BlackRock Resources &amp; Commodities Strategy Trust (NYSE: BCX), BlackRock Enhanced Equity Dividend Trust (NYSE: BDJ), BlackRock Energy and Resources Trust (NYSE: BGR), BlackRock Enhanced International Dividend Trust (NYSE: BGY), BlackRock Health Sciences Trust (NYSE: BME), BlackRock Health Sciences Term Trust (NYSE: BMEZ), BlackRock Enhanced Global Dividend Trust (NYSE: BOE), BlackRock Utilities, Infrastructure &amp; Power Opportunities Trust (NYSE: BUI), BlackRock En</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>Erasca Announces Proposed Public Offering of $500 Million of Common Stock</v>
+        <v>Olema Oncology to Participate in Upcoming Investor Conferences</v>
       </c>
       <c r="B165" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C165" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D165" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E165" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326465/0/en/Erasca-Announces-Proposed-Public-Offering-of-500-Million-of-Common-Stock.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353709/0/en/olema-oncology-to-participate-in-upcoming-investor-conferences.html</v>
       </c>
       <c r="F165" t="str">
-        <v>SAN DIEGO, July 13, 2026 (GLOBE NEWSWIRE) -- Erasca, Inc. (Nasdaq: ERAS), a clinical-stage precision oncology company singularly focused on discovering, developing, and commercializing therapies for patients with RAS/MAPK pathway-driven cancers, today announced that it intends to offer and sell, subject to market and other conditions, $500.0 million of shares of its common stock in a proposed underwritten public offering. All of the shares of common stock to be sold in the proposed offering are being offered by Erasca. In addition, Erasca intends to grant the underwriters a 30-day option to purchase up to an additional $75.0 million of shares of its common stock. There can be no assurance as to whether or when the proposed public offering may be completed, or as to the actual size or terms</v>
+        <v>SAN FRANCISCO, Aug. 31, 2026 (GLOBE NEWSWIRE) -- Olema Pharmaceuticals, Inc. (“Olema” or “Olema Oncology”, Nasdaq: OLMA), a clinical-stage biopharmaceutical company focused on the discovery, development, and commercialization of targeted therapies for breast cancer and beyond, today announced that the Company will participate in the following upcoming investor conferences:</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>MBX Biosciences Announces Executive Leadership Transition to Support the Company’s Next Phase of Growth</v>
+        <v>Zura Bio to Participate in the Cantor Global Healthcare Conference</v>
       </c>
       <c r="B166" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C166" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D166" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E166" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326463/0/en/MBX-Biosciences-Announces-Executive-Leadership-Transition-to-Support-the-Company-s-Next-Phase-of-Growth.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/zura-bio-participate-cantor-global-203000316.html</v>
       </c>
       <c r="F166" t="str">
-        <v>CARMEL, Ind. and BURLINGTON, Mass., July 13, 2026 (GLOBE NEWSWIRE) -- MBX Biosciences, Inc. (Nasdaq: MBX), a clinical-stage biopharmaceutical company focused on the discovery, development and commercialization of novel precision peptide therapies for the treatment of endocrine and metabolic disorders, today announced that its Board of Directors has appointed Steve Hoerter, current Executive Chairman of the Board, as its new Chairman and Chief Executive Officer. Mr. Hoerter succeeds Kent Hawryluk, who will step down as President, Chief Executive Officer and a member of the Board of Directors. In addition, the Board has appointed John Smither, current Interim Chief Financial Officer, as the Company’s new Chief Financial Officer. All leadership changes are effective immediately.</v>
+        <v>HENDERSON, Nev., August 31, 2026--Zura Bio Limited (Nasdaq: ZURA) ("Zura"), a clinical-stage biotechnology company developing novel and differentiated medicines to meaningfully improve the lives of patients with serious and debilitating autoimmune and inflammatory diseases, today announced that members of its management team will participate in the following upcoming investor conference:</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>Eupraxia Pharmaceuticals Strengthens Executive Leadership Team to Support Next Phase of Growth</v>
+        <v>SEC and FDA Announce MOU to Bolster Cooperation and Ensure Market Integrity</v>
       </c>
       <c r="B167" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C167" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D167" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E167" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326453/0/en/Eupraxia-Pharmaceuticals-Strengthens-Executive-Leadership-Team-to-Support-Next-Phase-of-Growth.html</v>
+        <v>https://www.newsfilecorp.com/release/312271/SEC-and-FDA-Announce-MOU-to-Bolster-Cooperation-and-Ensure-Market-Integrity</v>
       </c>
       <c r="F167" t="str">
-        <v>VANCOUVER, British Columbia, July 13, 2026 (GLOBE NEWSWIRE) -- Eupraxia Pharmaceuticals Inc. (“ Eupraxia ” or the “ Company ”) (TSX: EPRX) (NASDAQ: EPRX), a clinical-stage biotechnology company leveraging its proprietary Diffusphere™ technology designed to optimize local, controlled drug delivery for applications with significant unmet need, announced updates to its executive leadership and operating structure as the Company continues to prepare for its next stage of clinical and commercial development.</v>
+        <v>Washington, D.C.--(Newsfile Corp. - August 31, 2026) - The Securities and Exchange Commission and the Food and Drug Administration today announced that they have entered into a Memorandum of Understanding (MOU) designed to assist the agencies in carrying out their respective missions of ensuring the      integrity of the financial markets and protecting public health.          The MOU establishes a framework for the agencies to enhance cooperation in their regulatory and enforcement...</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>Tarsus Pharmaceuticals Announces Executive Leadership Transition as Company Advances Next Phase of Growth</v>
+        <v>Enovis to Participate in the 2026 Wells Fargo Healthcare Conference</v>
       </c>
       <c r="B168" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C168" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D168" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E168" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326452/0/en/Tarsus-Pharmaceuticals-Announces-Executive-Leadership-Transition-as-Company-Advances-Next-Phase-of-Growth.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353695/0/en/enovis-to-participate-in-the-2026-wells-fargo-healthcare-conference.html</v>
       </c>
       <c r="F168" t="str">
-        <v>IRVINE, Calif., July 13, 2026 (GLOBE NEWSWIRE) -- Tarsus Pharmaceuticals, Inc. (Nasdaq: TARS) today announced that Aziz Mottiwala, Chief Commercial Officer, is departing the Company to pursue a new opportunity as Chief Executive Officer of a public medical device company. Effective immediately, Neera Clase, formerly Senior Vice President of Market Access, will serve as Interim Chief Commercial Officer while Tarsus conducts a search for a permanent successor.</v>
+        <v>Dallas, TX, Aug. 31, 2026 (GLOBE NEWSWIRE) -- Enovis™ Corporation (NYSE: ENOV), an innovation-driven, medical technology growth company, today announced that it will participate in the 2026 Wells Fargo HealthCare conference on Tuesday, September 8, 2026 at the Encore Boston Harbor.</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>Peptide Stacking is the Newest Wellness Obsession. California Trim Clinic Breaks Down the Compounded Peptide Trend Patients Cannot Stop Searching</v>
+        <v>SI-BONE To Present at Morgan Stanley 24th Global Healthcare Conference on September 14, 2026</v>
       </c>
       <c r="B169" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C169" t="str">
-        <v>PRUnderground</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D169" t="str">
-        <v>Healthcare, Energy, Education</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E169" t="str">
-        <v>https://www.prunderground.com/peptide-stacking-is-the-newest-wellness-obsession-california-trim-clinic-breaks-down-the-compounded-peptide-trend-patients-cannot-stop-searching/00388514/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353689/0/en/si-bone-to-present-at-morgan-stanley-24th-global-healthcare-conference-on-september-14-2026.html</v>
       </c>
       <c r="F169" t="str">
-        <v xml:space="preserve">Peptide stacking has moved from bodybuilding forums and biohacker circles into everyday wellness searches. Patients are now hearing about combinations for weight loss, recovery, muscle support, skin, energy, longevity, inflammation, and metabolic health. The problem is not that patients are curious. The problem is that many people are learning about peptide stacks from TikTok clips, influencer protocols, private message sellers, and vials labeled "research use only." California Trim Clinic offers a different pathway. The clinic does not sell R&amp;amp;D peptides, gray-market peptides, or black-market vials. It provides doctor-prescribed, patient-specific compounded peptide care through licensed pharmacy partners when medically appropriate and legally permitted. Patients interested in learning </v>
+        <v>SANTA CLARA, Calif., Aug. 31, 2026 (GLOBE NEWSWIRE) -- SI-BONE, Inc. (Nasdaq: SIBN), the global leader in developing procedural solutions to address clinical challenges associated with compromised bone, today announced that the company will be participating in the upcoming 2026 Morgan Stanley 24 th Annual Global Healthcare Conference in New York, NY. Management will be hosting a fireside chat on Monday, September 14, 2026, at 8:30 a.m. Pacific Time/ 11:30 a.m. Eastern Time.</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>Promouvoir les engagements mondiaux en matière de production à faibles émissions de carbone et de développement durable</v>
+        <v>NeuroThera Labs Achieves Significant Enrollment Momentum in SCI210 Autism Clinical Trial</v>
       </c>
       <c r="B170" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C170" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D170" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E170" t="str">
-        <v>https://www.prnewswire.com/news-releases/promouvoir-les-engagements-mondiaux-en-matiere-de-production-a-faibles-emissions-de-carbone-et-de-developpement-durable-302824140.html</v>
+        <v>https://www.newmediawire.com/news/neurothera-labs-achieves-significant-enrollment-momentum-in-sci210-autism-clinical-trial-7089069</v>
       </c>
       <c r="F170" t="str">
-        <v>Un rapport met en avant l'énergie propre, l'innovation et la reconnaissance des critères ESG ZIBO, Chine, 13 juillet 2026 /PRNewswire/ -- INTCO Medical (« la Société »), l'un des principaux fabricants mondiaux de gants jetables, a publié son rapport 2025 sur les enjeux environnementaux,...</v>
+        <v xml:space="preserve">TORONTO, ONTARIO - August 31, 2026 ( NEWMEDIAWIRE ) - NeuroThera Labs Inc. (TSXV: NTLX) (the " Company " or " NeuroThera "), a clinical-stage pharmaceutical company and a subsidiary of SciSparc Ltd., today announced continued advancement in participant enrollment for its clinical trial assessing its innovative SCI-210 treatment for symptoms associated with autism spectrum disorder (“ ASD ”). The clinical trial, conducted at Soroka Medical Center in Israel, is a double-blind, randomized, placebo-controlled study evaluating the safety and efficacy of SCI-210 in children diagnosed with ASD. To date, 26 children have been enrolled, marking strong progress toward the planned total of 60 children between the ages of five and 18, each of whom will receive treatment over a 20-week period. SCI-210 </v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>VERAXA Biotech (VRXA) Partners With Ardigen to Advance AI-Driven Cancer Drug Development</v>
+        <v>Manhattan Womens Health Expands Leading Upper East Side Providers with Kelly Lu, NP</v>
       </c>
       <c r="B171" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C171" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D171" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E171" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-partners-with-ardigen-to-advance-ai-driven-cancer-drug-development-7087678</v>
+        <v>https://www.prweb.com/releases/manhattan-womens-health-expands-leading-upper-east-side-providers-with-kelly-lu-np-302864831.html</v>
       </c>
       <c r="F171" t="str">
-        <v>LOS ANGELES, CA - July 13, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) announced a collaboration with AI-driven bioinformatics company Ardigen S.A. to support development of its BiTAC(R) pipeline of T-cell engagers and future antibody-drug conjugates. The partnership will initially focus on developing AI-enabled tools to identify and prioritize synergistic dual-target combinations for VERAXA’s BiTAC platform, which is designed to improve tumor targeting while reducing off-target toxicity. VERAXA said integrating artificial intelligence into its research and development strategy could enhance target selection by analyzing large preclinical and clinical datasets, including programs that demonstrated efficacy but failed because of toxicity. The company believes the collaboration wil</v>
+        <v>Manhattan Womens Health, a premier OB/GYN practice located on New York City's Upper East Side, is pleased to welcome Kelly Lu, NP, to its distinguished clinical team. With this addition, the practice further reinforces its commitment to delivering exceptional obstetrical and gynecological...</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>NicholsMD Launches The Hair Lab™: A Dedicated Destination for Dermatologist-Led Hair Restoration, Scalp Health, and Hair Removal</v>
+        <v>PPMW LAUNCHES TELEHEALTH HERPES TREATMENT THROUGH PLANNED PARENTHOOD DIRECT, MEETING RISING DEMAND FOR STI CARE</v>
       </c>
       <c r="B172" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C172" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D172" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E172" t="str">
-        <v>https://www.prnewswire.com/news-releases/nicholsmd-launches-the-hair-lab-a-dedicated-destination-for-dermatologist-led-hair-restoration-scalp-health-and-hair-removal-302824134.html</v>
+        <v>https://www.prnewswire.com/news-releases/ppmw-launches-telehealth-herpes-treatment-through-planned-parenthood-direct-meeting-rising-demand-for-sti-care-302865288.html</v>
       </c>
       <c r="F172" t="str">
-        <v>GREENWICH, Conn., July 13, 2026 /PRNewswire/ -- NicholsMD of Greenwich, founded in 2013 as the first boutique dermatology practice in Greenwich, Connecticut, is proud to introduce The Hair Lab™ at its new flagship location at 32 Field Point Road in Greenwich's Central Business District....</v>
+        <v>As provider shortages and health center closures strain care access nationwide—especially in rural areas, Planned Parenthood of Metropolitan Washington, DC removes barriers to care with its new, convenient, and discreet telehealth HSV treatment. WASHINGTON, Aug. 31, 2026 /PRNewswire/ --...</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>Cosmos Health Share Buyback Reaches 4.36 Million Shares; Continues Open Market Repurchases</v>
+        <v>/C O R R E C T I O N -- WallachBeth Capital LLC/</v>
       </c>
       <c r="B173" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C173" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D173" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E173" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326424/0/en/Cosmos-Health-Share-Buyback-Reaches-4-36-Million-Shares-Continues-Open-Market-Repurchases.html</v>
+        <v>https://www.prnewswire.com/news-releases/wallachbeth-capital-announces-closing-of-tenon-medical-302865124.html</v>
       </c>
       <c r="F173" t="str">
-        <v>Cosmos Health has now repurchased a total of 4,355,000 shares for approximately $901,000.</v>
+        <v>In the news release, WallachBeth Capital Announces Closing of Tenon Medical, issued 31-Aug-2026 by WallachBeth Capital LLC over PR Newswire, we are advised by the company that changes have been made. The complete, corrected release follows, with additional details at the end: WallachBeth...</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>Synexis, LLC and Penn Veterinary Supply Collaborate to offer DHP(R) ...</v>
+        <v>Cohen &amp;amp; Jaffe: Reagan &amp;amp; Jax Memorial Golf Tournament Returns to Support Children's Charities</v>
       </c>
       <c r="B174" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C174" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D174" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E174" t="str">
-        <v>https://pr-inside.com/synexis-llc-and-penn-veterinary-supply-collaborate-to-offer-dhp-r-r5200634.htm</v>
+        <v>https://www.prnewswire.com/news-releases/cohen--jaffe-reagan--jax-memorial-golf-tournament-returns-to-support-childrens-charities-302865262.html</v>
       </c>
       <c r="F174" t="str">
-        <v>(PR-inside.com) OVERLAND PARK, KS / ACCESS Newswire / July 13, 2026 / Synexis®, LLC, the leader in touchless, continuous pathogen control technology, today announced a strategic collaboration with Penn Veterinary Supply to expand access to Synexis DHP® technology for veterinary and animal health professionals nationwide. The Synexis and Penn Veterinary Supply collaboration reflects a growing shift across veterinary medicine and animal care toward more proactive, science-based biosecurity strategies designed to address the continuous nature of pathogen exposure in indoor environments. Through Penn Veterinary Supply's long-standing relationships with veterinary professionals and animal care facilities, customers will gain expanded access to Synexis DHP technology ..</v>
+        <v>EAST NORWICH, N.Y., Aug. 31, 2026 /PRNewswire/ -- Honoring the memory of Reagan and Jaxson Cohen while supporting charities dedicated to children's health and well-being, the annual Reagan &amp; Jax Memorial Golf Tournament will take place on September 24, 2026. The rain date is October 15,...</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>Synexis, LLC and Penn Veterinary Supply Collaborate to offer DHP(R) Technology Across Animal Health Facilities Nationwide</v>
+        <v>Colorado Urology Names Megan Rood Chief Executive Officer</v>
       </c>
       <c r="B175" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C175" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D175" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E175" t="str">
-        <v>https://www.newswire.com/news/synexis-llc-and-penn-veterinary-supply-collaborate-to-offer-dhp-r-technology</v>
+        <v>https://www.prnewswire.com/news-releases/colorado-urology-names-megan-rood-chief-executive-officer-302865249.html</v>
       </c>
       <c r="F175" t="str">
-        <v>Penn Vet and Synexis advance continuous indoor pathogen control through veterinary research that supports biosecurity, animal health, and infection prevention.</v>
+        <v>Experienced Colorado healthcare leader brings more than 20 years of physician practice and ASC leadership experience to support continued growth and patient-centered care DENVER, Aug. 31, 2026 /PRNewswire/ -- Colorado Urology, Denver's leading independent urology practice, has named Megan...</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>New Autism Clinic for Young Children Prepares to Open its Doors in Johnson County</v>
+        <v>Boehringer Ingelheim Celebrates Grand Opening of New U.S. Animal Health Headquarters in Johns Creek, Georgia</v>
       </c>
       <c r="B176" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C176" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D176" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E176" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-autism-clinic-for-young-children-prepares-to-open-its-doors-in-johnson-county-302824024.html</v>
+        <v>https://www.prnewswire.com/news-releases/boehringer-ingelheim-celebrates-grand-opening-of-new-us-animal-health-headquarters-in-johns-creek-georgia-302865243.html</v>
       </c>
       <c r="F176" t="str">
-        <v>OLATHE, Kan., July 13, 2026 /PRNewswire/ -- Caravel Autism Health, a leader in the diagnosis and treatment of young children on the autism spectrum, is hosting a ribbon-cutting on Tuesday, July 14 to celebrate the grand opening of a new, state-of-the-art autism therapy clinic. The clinic,...</v>
+        <v>NexGard® Plus donation to Johns Creek Police Department K-9 officers marks the company's commitment to the community. JOHNS CREEK, Ga., Aug. 31, 2026 /PRNewswire/ -- Boehringer Ingelheim today celebrated the grand opening of its new U.S. Animal Health headquarters in Johns Creek, Georgia,...</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>Asian‑Led NutriWorks® Elevates Holistic Health Power of Passion Fruit Seed Extract in Newly-Debuting RejuvenAge NMN 18000 Capsules</v>
+        <v>Dr. Timothy Francis Scholarship Launches National Application Cycle for Future Medical Leaders and Integrative Healthcare Innovators</v>
       </c>
       <c r="B177" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C177" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D177" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E177" t="str">
-        <v>https://www.prunderground.com/asian-led-nutriworks-elevates-holistic-health-power-of-passion-fruit-seed-extract-in-newly-debuting-rejuvenage-nmn-18000-capsules/00388469/</v>
+        <v>https://www.newsfilecorp.com/release/312132/Dr.-Timothy-Francis-Scholarship-Launches-National-Application-Cycle-for-Future-Medical-Leaders-and-Integrative-Healthcare-Innovators</v>
       </c>
       <c r="F177" t="str">
-        <v>With global lifespans continuing to increase, consumers are overwhelmingly seeking products that not only improve their health, but return strength, youth, and vitality. Working to accomplish this goal through innovation and use of 'tried and true' ingredients is NutriWorks, an Asian beauty leader lauded for their modernization of Traditional Chinese Medicine (TCM) values and knowledge... Read more » The post AsianâLed NutriWorksÂ® Elevates Holistic Health Power of Passion Fruit Seed Extract in Newly-Debuting RejuvenAge NMN 18000 Capsules first appeared on</v>
+        <v>Las Vegas, Nevada--(Newsfile Corp. - August 31, 2026) - The Dr. Timothy Francis Scholarship for Medical Students officially announces the opening of its national application cycle, inviting undergraduate and professional students across the United States to apply for this prestigious merit-based opportunity. Established by Dr. Timothy Francis, a distinguished authority in chiropractic, applied kinesiology, and homeopathy with over four decades of clinical and teaching experience, the scholarship...</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>Cosmos Health Accelerates Prescription Medicine Strategy with Libytec Partnership to Commercialize DIABIT-IS X in Greece</v>
+        <v>Respiratory Protection Day: Safeguarding Puerto Rico's Workforce from Airborne Hazards</v>
       </c>
       <c r="B178" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C178" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D178" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E178" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326385/0/en/Cosmos-Health-Accelerates-Prescription-Medicine-Strategy-with-Libytec-Partnership-to-Commercialize-DIABIT-IS-X-in-Greece.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359764</v>
       </c>
       <c r="F178" t="str">
-        <v>Cosmos Health accelerates prescription medicine strategy with Libytec partnership to commercialize DIABIT-IS X in Greece.</v>
+        <v>For many workers across Puerto Rico, the air they breathe on the job can present an invisible occupational health risk. Construction workers, healthcare professionals, manufacturers, emergency responders, and others may encounter dust, fumes, chemicals, biological contaminants, and other airborne hazards as part of their work. Ahead of Respiratory Protection Day on September 1, Zimmetry Environmental is highlighting the importance of effective respiratory protection programs in identifying... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359764</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>Quankang Launches UES140 140W GaN Medical Power Supply for Medical and ITE Applications</v>
+        <v>RADIN™ Health Announces Northern Oklahoma Radiology Physicians' Adoption of RADIN PACS + Dictation AI to Expand Remote Radiology Services Across Oklahoma</v>
       </c>
       <c r="B179" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C179" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D179" t="str">
-        <v>Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E179" t="str">
-        <v>https://www.getnews.info/story/2026/07/13/quankang-launches-ues140-140w-gan-medical-power-supply-for-medical-and-ite-applications/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/radin-health-announces-northern-oklahoma-radiology-physicians-adoption-of-radin-pacs--dictation-ai-to-expand-remote-radiology-services-across-oklahoma-302865177.html</v>
       </c>
       <c r="F179" t="str">
-        <v/>
+        <v>NORP delivers statewide radiology coverage through a unified workflow while hospitals and imaging centers maintain their existing PACS and RIS environments SHERIDAN, Wyo., Aug. 31, 2026 /PRNewswire/ -- RADIN Health today announced that Northern Oklahoma Radiology Physicians (NORP) has...</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>OSR Health, A Message From the CEO</v>
+        <v>Recover Investment Losses: Class Action Initiated Against Fractyl Health, ...</v>
       </c>
       <c r="B180" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C180" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D180" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E180" t="str">
-        <v>https://www.newswire.com/news/osr-health-a-message-from-the-ceo-22825204</v>
+        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-fractyl-health-r5217946.htm</v>
       </c>
       <c r="F180" t="str">
-        <v>Read the CEO’s letter outlining OSR Health’s proposed Shareholder Loyalty CVR Program, VXM01 progress, Woori IO and the company’s long-term strategy</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>What Is an Aortic Dissection?</v>
+        <v>GUTS SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B181" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C181" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D181" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E181" t="str">
-        <v>https://www.newmediawire.com/news/what-is-an-aortic-dissection-7087671</v>
+        <v>https://pr-inside.com/guts-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217935.htm</v>
       </c>
       <c r="F181" t="str">
-        <v>DALLAS - July 13, 2026 ( NEWMEDIAWIRE ) - Following the sudden death of U.S. Senator Lindsey Graham of South Carolina, widespread news reports indicate he suffered from an aortic dissection. An aortic dissection is a tear in the inner layer of the aorta, the body's largest artery. Blood surges through the tear, causing the layers of the aortic wall to separate (dissect). Aortic dissection is a medical emergency that can be rapidly fatal if not diagnosed and treated promptly, according to the American Heart Association. Key Facts The aorta, the largest artery in the body, carries oxygen-rich blood from the heart to the rest of the body. Aortic disease can occur when the aortic wall is weakened and either bulges (aneurysm) or tears (dissection). A tear in the wall of the aorta allows blood t</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Fractyl Health, Inc. (NASDAQ:GUTS) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/fractyl-health-inc-guts-class_action_lawsuit. Fractyl Case ..</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>Family Care Center Opens North Peoria Behavioral Health Clinic</v>
+        <v>Aesthetics Hawaii Launches Physician-Guided Hyperbaric Oxygen Therapy in Honolulu, Bringing Hospital-Grade Chamber Technology to a Private Practice Setting</v>
       </c>
       <c r="B182" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C182" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D182" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E182" t="str">
-        <v>https://www.prnewswire.com/news-releases/family-care-center-opens-north-peoria-behavioral-health-clinic-302823931.html</v>
+        <v>https://www.prweb.com/releases/aesthetics-hawaii-launches-physician-guided-hyperbaric-oxygen-therapy-in-honolulu-bringing-hospital-grade-chamber-technology-to-a-private-practice-setting-302864805.html</v>
       </c>
       <c r="F182" t="str">
-        <v>PEORIA, Ariz., July 13, 2026 /PRNewswire/ -- Family Care Center has opened a new outpatient behavioral health clinic in North Peoria, expanding integrated mental health services in one of Arizona's fastest-growing communities. The clinic improves access to in-network care in the West...</v>
+        <v>Under the direction of Dr. David Yew, MD, the Honolulu practice introduces State of the Art Hard-Shell, 2.0 ATA hyperbaric chamber therapy under Direct Physician Oversight HONOLULU, Aug. 31, 2026 /PRNewswire-PRWeb/ -- Aesthetics Hawaii, a Honolulu-based aesthetic and longevity wellness...</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>Zelluna doses first solid tumour patient with ZI-MA4-1 in the ZIMA-101 Phase 1 trial</v>
+        <v>Caregility Expands Careforce Ecosystem with DataSource Technology to Scale Customer Support</v>
       </c>
       <c r="B183" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C183" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D183" t="str">
-        <v>Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E183" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326342/0/en/Zelluna-doses-first-solid-tumour-patient-with-ZI-MA4-1-in-the-ZIMA-101-Phase-1-trial.html</v>
+        <v>https://www.prweb.com/releases/caregility-expands-careforce-ecosystem-with-datasource-technology-to-scale-customer-support-302865098.html</v>
       </c>
       <c r="F183" t="str">
-        <v>July 13 2026 – Zelluna ASA (OSE: ZLNA), a company pioneering allogeneic “off-the-shelf” T Cell Receptor-based Natural Killer (TCR-NK) cell therapies for the treatment of solid cancers, today announced that the first patient has been given the first dose in ZIMA-101, the Company’s first-in-human Phase 1 clinical trial evaluating ZI-MA4-1, Zelluna’s lead TCR-NK product candidate.</v>
+        <v>Partnership extends Caregility's onsite preventive maintenance support capacity as health systems embrace inpatient virtual care and AI across complex, multi-site environments WALL, N.J., Aug. 31, 2026 /PRNewswire-PRWeb/ -- Caregility, a global leader in enterprise connected care and AI...</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>Amazfit Launches Its HYBRID TRAINING Ecosystem in Malaysia, Powered ...</v>
+        <v>Paralyzed Veterans of America Takes 2026 Healthcare Summit + Expo to Vegas to Advance Care for Spinal Cord Injury, MS, and ALS</v>
       </c>
       <c r="B184" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C184" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D184" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E184" t="str">
-        <v>https://pr-inside.com/amazfit-launches-its-hybrid-training-ecosystem-in-malaysia-powered-r5200610.htm</v>
+        <v>https://www.prnewswire.com/news-releases/paralyzed-veterans-of-america-takes-2026-healthcare-summit--expo-to-vegas-to-advance-care-for-spinal-cord-injury-ms-and-als-302865133.html</v>
       </c>
       <c r="F184" t="str">
-        <v>(PR-inside.com) KUALA LUMPUR, MY / ACCESS Newswire / July 13, 2026 / Amazfit , a leading global smart wearable brand owned by Zepp Health, officially launched its Hybrid Training ecosystem in Malaysia, bringing together intelligent training guidance, official HYROX tools and advanced performance tracking to help athletes train smarter across strength, endurance and recovery. The ecosystem is powered by the new Amazfit Balance 3 and Amazfit Balance Ultra, with the Balance 3 now available in Malaysia. Amazfit Balance 3 Stainless Steel Designed for the growing community of Malaysians embracing hybrid fitness and active lifestyles, the Amazfit Hybrid Training ecosystem combines the intelligence of ..</v>
+        <v>VA Secretary Doug Collins plus 400+ clinicians across U.S. unite to discuss emerging research, evaluate new tech, share breakthroughs, and strengthen medical care LAS VEGAS, Aug. 31, 2026 /PRNewswire/ -- Paralyzed Veterans of America today officially commenced its 2026 Healthcare Summit +...</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>Dr. Albert H. Yurvati's Four Books Receive National Spotlight in the New York Times Book Review</v>
+        <v>MEMSCAP: H1 2026 RESULTS</v>
       </c>
       <c r="B185" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C185" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D185" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E185" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357446</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/memscap-h1-2026-results-163000037.html</v>
       </c>
       <c r="F185" t="str">
-        <v>Writers&amp;#39; Branding and Reading Glass Books proudly celebrate the successful feature of Dr. Albert H. Yurvati&amp;#39;s four books in the July 12, 2026 issue of the New York Times Book Review. The national feature introduced &amp;#8220;Wet My Hands,&amp;#8221; &amp;#8220;This to Me,&amp;#8221; &amp;#8220;30 Degrees on Bypass,&amp;#8221; and &amp;#8220;Bride and Blades&amp;#8221; to one of the publishing industry&amp;#39;s most respected literary audiences, recognizing a body of work shaped by decades of medical excellence, military service, and personal perseverance. - - Each fe... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357446</v>
+        <v>GRENOBLE, France, August 31, 2026--Regulatory News: MEMSCAP (Euronext Paris: MEMS), leading provider of high-accuracy, high-stability pressure sensor solutions for the aerospace and medical markets using MEMS technology (Micro Electro Mechanical Systems), today announced its revenue and results for the first half of 2026 ended June 30, 2026.</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>Zealand Pharma - Transactions related to share buy-back program (week 28, 2026)</v>
+        <v>WallachBeth Capital Announces Closing of Tenon Medical</v>
       </c>
       <c r="B186" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C186" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D186" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E186" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326336/0/en/Zealand-Pharma-Transactions-related-to-share-buy-back-program-week-28-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/wallachbeth-capital-announces-closing-of-tenon-medical-302865124.html</v>
       </c>
       <c r="F186" t="str">
-        <v>Company announcement No. 32 / 2026</v>
+        <v>$3M Private Placement Offering JERSEY CITY, N.J., Aug. 31, 2026 /PRNewswire/ -- WallachBeth Capital LLC, a leading provider of capital markets and institutional execution services, announced today that Tenon Medical, Inc. (NASDAQ: TNON) ("Tenon" or the "Company"), a medical device company...</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>Metastatic Castration-resistant Prostate Cancer Market Poised for Strong Growth by 2036, Due to the Launch of Drug Classes Such as Anti-B7-H3 ADC, PROTAC Protein Degrader, NTD AR Inhibitor, Radionuclide Therapy, and Several Others | DelveInsight</v>
+        <v>BostonGene to Showcase Novel Genomic Classifier and Immunotherapy Selection Framework at SOHO 2026</v>
       </c>
       <c r="B187" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C187" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D187" t="str">
-        <v>Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E187" t="str">
-        <v>https://www.prnewswire.com/news-releases/metastatic-castration-resistant-prostate-cancer-market-poised-for-strong-growth-by-2036-due-to-the-launch-of-drug-classes-such-as-anti-b7-h3-adc-protac-protein-degrader-ntd-ar-inhibitor-radionuclide-therapy-and-several-others-302823584.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/bostongene-showcase-novel-genomic-classifier-160300784.html</v>
       </c>
       <c r="F187" t="str">
-        <v>The metastatic castration-resistant prostate cancer market is poised for substantial growth over the coming years, driven by the rising prevalence of advanced prostate cancer and continuous innovation in treatment options. Additionally, the ongoing late-stage clinical development of...</v>
+        <v>WALTHAM, Mass., August 31, 2026--BostonGene, developer of the leading AI model for tumor and immune biology, today announced that two abstracts have been accepted for poster presentation at Society of Hematologic Oncology (SOHO) 2026 Annual Meeting, taking place September 9 - 12 in Houston, Texas. The 14th Annual Meeting will bring together thousands of global experts to showcase practice-changing breakthroughs and practical clinical applications in blood cancer treatment.</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>FedEx Launches Dedicated Life Sciences Organization to Support the Next Generation of Healthcare Delivery</v>
+        <v>Tenon Medical Announces Closing of $3M Private Placement Offering</v>
       </c>
       <c r="B188" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C188" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D188" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E188" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357559</v>
+        <v>https://pr-inside.com/tenon-medical-announces-closing-of-3m-private-placement-offering-r5217893.htm</v>
       </c>
       <c r="F188" t="str">
-        <v>FedEx Corp. (NYSE: FDX) announced the launch of FedEx Life Sciences, a dedicated organization created to support the increasingly complex movement of pharmaceuticals, medical devices, biologics, clinical trials, and other critical healthcare shipments. - - As medicine becomes more specialized, global, and time-sensitive, life sciences companies need logistics networks built for precision, visibility, and reliability. From temperature-sensitive therapies and clinical trial materials to me... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357559</v>
+        <v>(PR-inside.com) LOS GATOS, CA / ACCESS Newswire / August 31, 2026 / Tenon Medical, Inc. (Nasdaq:TNON), a medical device company dedicated to transforming care for patients with certain sacro-pelvic disorders, has closed its previously announced private placement pursuant to securities purchase agreement with an institutional investor to sell 597,610 shares of common stock (or pre-funded warrants in lieu thereof), together with a warrant to purchase up to an aggregate 1,058,517 shares of common stock, in a private placement offering. The combined effective offering price for each share of common stock and accompanying warrants to be issued is $5.02. The combined effective ..</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>Atrium Health and OrthoCarolina join forces to build nationally recognized orthopedic destination</v>
+        <v>The Partner Companies Appoints Angelo Randerson as Director, Environmental, Health &amp;amp; Safety</v>
       </c>
       <c r="B189" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C189" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D189" t="str">
-        <v>Healthcare, Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E189" t="str">
-        <v>https://www.prweb.com/releases/atrium-health-and-orthocarolina-join-forces-to-build-nationally-recognized-orthopedic-destination-302823200.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-partner-companies-appoints-angelo-randerson-as-director-environmental-health--safety-302865097.html</v>
       </c>
       <c r="F189" t="str">
-        <v>Expanded collaboration builds on a longstanding relationship to advance access, coordinated care, education and innovation CHARLOTTE, N.C., July 13, 2026 /PRNewswire-PRWeb/ -- Atrium Health, part of Advocate Health, and OrthoCarolina announced they are strengthening and expanding their...</v>
+        <v>Randerson will lead TPC's enterprise-wide EHS strategy across its manufacturing operations, strengthening safety culture, regulatory compliance and risk management. CHICAGO, Aug. 31, 2026 /PRNewswire/ -- The Partner Companies (TPC) has announced Angelo Randerson as Director, Environmental...</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>Desert Oasis Healthcare Uses AI Technology to Help Detect Heart Rhythm Conditions Earlier</v>
+        <v>Dr. Tobias Janowitz joins Feinstein Institutes as new Institute of Cancer Research director</v>
       </c>
       <c r="B190" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C190" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D190" t="str">
-        <v>AI, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E190" t="str">
-        <v>https://www.newswire.com/news/desert-oasis-healthcare-uses-ai-technology-to-help-detect-heart-rhythm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/dr-tobias-janowitz-joins-feinstein-151200692.html</v>
       </c>
       <c r="F190" t="str">
-        <v>New program helps identify patients who may benefit from heart monitoring before a serious medical event occurs</v>
+        <v>MANHASSET, N.Y., August 31, 2026--At the Feinstein Institutes for Medical Research, clinicians and scientists produce knowledge to cure disease, conducting clinical trials and basic and translational science to improve cancer treatment. To help propel the Feinstein Institutes’ cancer research, Tobias Janowitz, MD, PhD, has been appointed director of its Institute of Cancer Research. In addition, he will take on the roles of Robert and Janet Perro Professor in Cancer Research and director of Tran</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>IPANY Partners With ExtensisHR to Deliver Enterprise-Level Benefits and HR Solutions to New York Providers</v>
+        <v>ECLAT Health Solutions to Showcase Unified Risk and Quality Review at RISE West 2026</v>
       </c>
       <c r="B191" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C191" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D191" t="str">
-        <v>Healthcare</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E191" t="str">
-        <v>https://www.prweb.com/releases/ipany-partners-with-extensishr-to-deliver-enterprise-level-benefits-and-hr-solutions-to-new-york-providers-302822878.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/eclat-health-solutions-showcase-unified-150100159.html</v>
       </c>
       <c r="F191" t="str">
-        <v>Partnership gives 3,500+ independent providers access to preferred health insurance pricing and comprehensive HR support SMITHTOWN, N.Y., July 13, 2026 /PRNewswire-PRWeb/ -- The Independent Practice Association of New York (IPANY), the largest Independent Practice Association in New York...</v>
+        <v>HERNDON, Va., August 31, 2026--ECLAT Health Solutions will showcase unified risk and quality review functionality within its evaire platform at RISE West in San Diego, Sept. 2-4.</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>AtlantiCare First in Region to Offer Robotic Nipple-Sparing Mastectomy Using da Vinci Single Port System</v>
+        <v>Pennsylvania Trial Attorneys David P. Thiruselvam and Keith Thomas ...</v>
       </c>
       <c r="B192" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C192" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D192" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E192" t="str">
-        <v>https://www.prnewswire.com/news-releases/atlanticare-first-in-region-to-offer-robotic-nipple-sparing-mastectomy-using-da-vinci-single-port-system-302823383.html</v>
+        <v>https://pr-inside.com/pennsylvania-trial-attorneys-david-p-thiruselvam-and-keith-thomas-r5217884.htm</v>
       </c>
       <c r="F192" t="str">
-        <v>Innovative, minimally invasive approach advances breast cancer care and enhances patient experience EGG HARBOR TOWNSHIP, N.J., July 13, 2026 /PRNewswire/ -- AtlantiCare today announced that it is the first healthcare system in the tri-state region to offer robotic nipple-sparing...</v>
+        <v>(PR-inside.com) The Victims' Recovery Law Center pursues civil claims against residential care facilities in Philadelphia, Pittsburgh, and across Pennsylvania whose negligent supervision and safety protocol failures cause catastrophic injury or wrongful death to patients in their care. PHILADELPHIA, PA / ACCESS Newswire / August 31, 2026 / When a residential care facility, a psychiatric hospital, a rehabilitation center, a group home, or a long-term care facility fails to implement adequate supervision protocols, places patients with known violent histories in unsafe conditions, or ignores documented warning signs of imminent harm, the consequences can be catastrophic and irreversible. The Victims' Recovery Law Center, a ..</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>In HelloNation, Health Insurance Expert David Wiley Explains Georgia Life Insurance Options for Families</v>
+        <v>BIOTECanada Announces 2026 Gold Leaf Award Winners, Recognizing Excellence Across Canada’s Biotechnology Ecosystem</v>
       </c>
       <c r="B193" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C193" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D193" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E193" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-health-insurance-expert-david-wiley-explains-georgia-life-insurance-options-for-families-302745652.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/biotecanada-announces-2026-gold-leaf-144900548.html</v>
       </c>
       <c r="F193" t="str">
-        <v>The article outlines how term and permanent life insurance differ in cost, coverage length, and long-term financial planning. WATKINSVILLE, Ga., July 13, 2026 /PRNewswire/ -- How can families in Georgia decide between term life insurance and permanent life insurance? Licensed insurance...</v>
+        <v>OTTAWA, Ontario, August 31, 2026--BIOTECanada, the national industry association representing Canada’s biotechnology sector, is pleased to announce the winners of the 2026 Gold Leaf Awards, recognizing outstanding leadership, innovation and impact across Canadian biotech.</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>As Ebola Spreads in Two More Provinces, NanoViricides Has Received ...</v>
+        <v>Scan.com Raises $220 Million to Build the Largest Medical Imaging Network in the US</v>
       </c>
       <c r="B194" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C194" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D194" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E194" t="str">
-        <v>https://pr-inside.com/as-ebola-spreads-in-two-more-provinces-nanoviricides-has-received-r5200563.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/scan-com-raises-220-million-143000683.html</v>
       </c>
       <c r="F194" t="str">
-        <v>(PR-inside.com) SHELTON, CT / ACCESS Newswire / July 13, 2026 / NanoViricides, Inc. (NYSE American:NNVC) (the "Company"), a clinical stage leader developing antiviral drugs that viruses cannot escape, announces that it has received National Ethics Committee approval for a Phase II Clinical Trial of NV-387 Oral Gummies as a Treatment for the Current Bundibugyo Ebolavirus in the Democratic Republic of Congo (DRC). The Company is now getting ready to file a Clinical Trial Application to ACOREP, the regulatory agency in DRC. NanoViricides has already put together a team with a renowned Principal Investigator and with support from a well known University in ..</v>
+        <v>ATLANTA, August 31, 2026--Scan.com raises $220M in funding to build the largest US medical imaging network, with revenue doubling YoY, surpassing a $165M annualized run rate.</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>As Ebola Spreads in Two More Provinces, NanoViricides Has Received National Ethics Committee Approval for a Phase II Clinical Trial of NV-387 Oral Gummies as a Treatment for Ebola in Congo</v>
+        <v>Vadzo Imaging announces the combination of HDR and VCM Autofocus with the Falcon-830CRH Onsemi HyperLux AR0830 8MP Color Rolling Shutter USB Camera</v>
       </c>
       <c r="B195" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C195" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D195" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E195" t="str">
-        <v>https://www.newswire.com/news/as-ebola-spreads-in-two-more-provinces-nanoviricides-has-received-national</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-announces-the-combination-of-hdr-and-vcm-autofocus-with-22853045</v>
       </c>
       <c r="F195" t="str">
-        <v/>
+        <v>The Falcon-830CRH is an 8MP 4K HDR USB Camera built on the Onsemi AR0830 HyperLux LP sensor that combines Line Interleaved HDR and enhanced Dynamic Range with software-controlled VCM autofocus inside a single UVC-compliant USB 3.2 Gen 1 module. It is engineered for retail analytics, access control, medical imaging, kiosk, and smart city programs where scene contrast and subject distance both change faster than a fixed exposure and fixed focus design can follow. It delivers 3840 x 2160 color output with in-sensor dynamic range extension and no host-side HDR compositing overhead.</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>Patel Orthopedics in Beverly Hills Advances Whole-Patient Orthopedic Care With Integrated Surgical, Regenerative, and Recovery Solutions</v>
+        <v>WellBeam, Kettering Health and Alternate Solutions Health Network Partner to Modernize Home Health Collaboration Through EMR-Integrated Workflows</v>
       </c>
       <c r="B196" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C196" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D196" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Healthcare</v>
       </c>
       <c r="E196" t="str">
-        <v>https://www.prweb.com/releases/patel-orthopedics-in-beverly-hills-advances-whole-patient-orthopedic-care-with-integrated-surgical-regenerative-and-recovery-solutions-302823197.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/wellbeam-kettering-health-alternate-solutions-141500104.html</v>
       </c>
       <c r="F196" t="str">
-        <v>Under the leadership of dual board-certified orthopedic surgeon Dr. Rajan M. Patel, the Beverly Hills practice combines robotic-assisted surgery, regenerative therapies, and advanced recovery technologies in a unified care model designed to restore function, mobility, and long-term...</v>
+        <v>REDWOOD CITY, Calif., August 31, 2026--WellBeam, a healthcare technology company focused on improving longitudinal care management through seamless EMR and clinical workflow interoperability, today announced a strategic partnership with Kettering Health, a regional integrated health system, and Alternate Solutions Health Network (ASHN), a leading provider of home health services. Together, the organizations are modernizing how physicians and home health clinicians collaborate to more effectively</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>iFabric Corp. Announces Launch of Aura Scrubs at U.S. National Mass ...</v>
+        <v>Brentwood Residents Can Now Access Specialized Therapy With Continuous Digital Support</v>
       </c>
       <c r="B197" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C197" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D197" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E197" t="str">
-        <v>https://pr-inside.com/ifabric-corp-announces-launch-of-aura-scrubs-at-u-s-national-mass-r5200561.htm</v>
+        <v>https://www.prweb.com/releases/brentwood-residents-can-now-access-specialized-therapy-with-continuous-digital-support-302862590.html</v>
       </c>
       <c r="F197" t="str">
-        <v>(PR-inside.com) Third major retailer to adopt IFTNA's technology-enhanced scrub platform New Brand Expands Commercial Reach of PROTX2® and ecoPEL™, the Company's Proprietary Antimicrobial and Durable Water Repellant Technologies MARKHAM, ON / ACCESS Newswire / July 13, 2026 / iFabric Corp. ("iFabric" or the "Company") (TSX:IFA)(OTCQX:IFABF) is pleased to announce that its wholly owned subsidiary, Intelligent Fabric Technologies (North America) Inc. ("IFTNA"), is launching Aura, a new performance medical apparel scrubs line developed, branded, and manufactured by IFTNA, in cooperation with a leading U.S. national mass retailer. The Aura scrubs collection is launching in approximately 400 brick-and-mortar stores across the United States, together with availability ..</v>
-[...2 lines deleted...]
-    <row r="198">
+        <v>Anchored Counseling Co., a therapy practice in Brentwood, Tennessee, is integrating its sister brand, Becoming Anchored Co., to offer clients continued guidance between in-person sessions. Residents can now pair clinical sessions with ongoing digital support, including guided podcasts,...</v>
+      </c>
+    </row>
+    <row r="198" xml:space="preserve">
       <c r="A198" t="str">
-        <v>U.S. Food and Drug Administration Accepts BioMarin's Supplemental New Drug Application for Full Approval of VOXZOGO® (vosoritide) for Children With Achondroplasia</v>
+        <v>Galaxis Technology Announces 2026 Interim Results, Revenue Surges 45.1% YoY and Overseas Business Expansion Accelerates</v>
       </c>
       <c r="B198" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C198" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D198" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare, Real Estate</v>
       </c>
       <c r="E198" t="str">
-        <v>https://www.prnewswire.com/news-releases/us-food-and-drug-administration-accepts-biomarins-supplemental-new-drug-application-for-full-approval-of-voxzogo-vosoritide-for-children-with-achondroplasia-302823072.html</v>
-[...2 lines deleted...]
-        <v>Application based on long-term safety and efficacy data from three ongoing studies, including adult height and additional clinical outcomes beyond linear growth, including body proportionality and arm span evaluated over long-term follow-up FDA PDUFA target action date of Feb. 28, 2027...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109646/</v>
+      </c>
+      <c r="F198" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 31, 2026 - (ACN Newswire) - The integrated intelligent intralogistics robotics provider - Zhejiang Galaxis Technology Group Co., Ltd. (“Galaxis Technology” or the “Company”, stock code: 2729.HK) is pleased to announce its interim results for the six-month period ended 30 June 2026 (the “Reporting Period”).
+During the Reporting Period, the Company recorded revenue of approximately RMB504.9 million, representing a YoY increase of 45.1%. The revenue growth was mainly attributable to the increase in the number of large-scale multi-function comprehensive system and AMR deployment projects delivered in PRC. The gross profit was approximately RMB88.2 million, representing a YoY increase of 42.7% and a gross profit margin of 17.5%. The loss for the period decreased to approximately RMB73.3 million, narrowing by 14.7% YoY. As at 30 June 2026, the Company achieved an aggregate backlog value of robots and systems of approximately RMB2.2 billion, which the Company expects to fulfill within the next three years, out of which 56 were ongoing overseas projects with an aggregate backlog value of RMB710 million.
+During the Reporting Period, the Company has been carrying out its globalization strategy systematically in overseas markets, setting up local teams in North America, Southeast Asia, South America, Europe and other overseas markets. The total number of its overseas partners reached 22, and its business has expanded to 31 countries and regions. Business opportunities sourced from overseas markets increased substantially by 61.5%. The Company made multiple key progress in overseas markets. It entered into the Australian market with very-narrow-aisle fork-type robots (VFRs) and secured project orders for VFR from a health supplement manufacturing company; officially entered the global shuttle system supplier directory of a globally renowned Swedish home goods retailer; secured new VFR projects in Japan with a leading global electronics manufacturer and a domestic furniture retailer, which marked its market presence in Japan; secured a new pallet shuttle project with a Brazilian food processing company, making progress in the development of South American markets.
+In terms of domestic market development, during the Reporting Period, the Company successfully completed a core exemplary project in the Chinese Mainland. The project deployed 120 MSRs, 98 VFRs and a 15-kilometer-long automated conveyor track, with a daily outbound processing capacity of 320,000 order lines, a daily throughput of 60,000 items, and a shipping accuracy and timely delivery rate above 99.9%, which fully illustrates its strengths in technology implementation and systematic delivery in large-scale and complex projects.
+The Company adheres to the R&amp;D philosophy of “scenario-oriented, technology-based”, continuously strengthening its integrated hardware and software technical edges and enriching its robot portfolio to meet the diverse needs of intralogistics scenarios. Its R&amp;D expenses during the Reporting Period amounted to RMB38.7 million, representing a YoY increase of 27.3%. As at 30 June 2026, the Company has 965 employees in total, among whom 286 are R&amp;D personnel, accounting for 29.6% of the total headcount. The consistent investment in R&amp;D and talent accumulation is being translated into a core driving force for product iteration and scenario-based deployment, laying a deep and solid foundation for the Company’s long-term competitive advantages.
+Looking ahead, Dr. GU Chunguang, Chairman of the Board, Executive Director and Chief Executive Officer of Galaxis Technology, stated: “In the first half of 2026, we achieved substantial revenue growth, secured benchmark projects in domestic and overseas markets and narrowed loss, which reflects positive operating momentum. Going forward, we will continue to follow the long-term development path of ‘based in China, best in global’ by maintaining product innovation leadership through continued investment in R&amp;D; strengthening localized execution in overseas markets; expanding into new industries and application scenarios; reinforcing industrial-chain collaboration; and improving management and operating efficiency, and achieve sustainable growth in both domestic and international markets. Thus, we can further strengthen our core competitive strengths.”
+About Zhejiang Galaxis Technology Group Co., Ltd.
+Galaxis Technology (Stock Code: 2729.HK)  is an intelligent intralogistics robotics provider focused on advancing automation in modern warehouse operations. The Company provides robotics products centred on three core product lines: multi-directional shuttle robots (MSRs), autonomous mobile robots (AMRs), and conveying and sorting robots (CSRs). These products possess core functions of storage, sorting and transport and cover the full scope of intralogistics business operations. Through sustained investment in R&amp;D, the Company has established a comprehensive intellectual property portfolio, including invention patents, utility models, and design patents. Over the years, it built extensive experience in delivering integrated intralogistics solutions across multiple industries.
+This press release is issued on behalf of Zhejiang Galaxis Technology Group Co., Ltd. by Porda Havas International Finance Communications Group. Should you have any enquiries, please contact:
+Porda Havas International Finance Communications Group
+Email: ProjectGalaxy.hk@pordahavas.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>Health Insurance Private Plans Reach Households Above the Subsidy Line ...</v>
+        <v>AdvoCare® Launches Clear Protein</v>
       </c>
       <c r="B199" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C199" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D199" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E199" t="str">
-        <v>https://pr-inside.com/health-insurance-private-plans-reach-households-above-the-subsidy-line-r5200555.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/advocare-launches-clear-protein-135900563.html</v>
       </c>
       <c r="F199" t="str">
-        <v>(PR-inside.com) Health Insurance Now offers private options to middle-income families squeezed by the 2026 subsidy cliff. BOCA RATON, FL / ACCESS Newswire / July 13, 2026 / Health Insurance Now is reaching middle-income households hit hardest by the 2026 changes to health insurance subsidies, a group earning just above the eligibility threshold that has left the Marketplace in disproportionate numbers. For these families,health insurance private planshave become the practical path to coverage once premium tax credits fall away. Reporting on early 2026 enrollment found that people with incomes between 400 percent and 500 percent of the federal poverty level accounted for about 27 ..</v>
+        <v>RICHARDSON, Texas, August 31, 2026--AdvoCare International, LLC, a leading health and wellness company, is pleased to announce the launch of Clear Protein, a refreshing new take on protein supplementation that delivers 20g of high‑quality protein, 0g sugar, and crisp fruit flavors — all in a light, juice‑like drink.</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>Bavarian Nordic’s Chikungunya Vaccine Submitted for Regulatory Approval in Brazil</v>
+        <v>Herbalife Reaffirms Third Quarter and Full Year 2026 Guidance</v>
       </c>
       <c r="B200" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C200" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D200" t="str">
-        <v>Healthcare</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E200" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326208/0/en/Bavarian-Nordic-s-Chikungunya-Vaccine-Submitted-for-Regulatory-Approval-in-Brazil.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/herbalife-reaffirms-third-quarter-full-135400744.html</v>
       </c>
       <c r="F200" t="str">
-        <v>COPENHAGEN, Denmark, July 13, 2026 – Bavarian Nordic A/S (OMX: BAVA) today announced that its partner, Eurofarma, has submitted a marketing authorization application to the Brazilian Health Regulatory Agency (Anvisa) for Bavarian Nordic’s chikungunya vaccine, CHIKV VLP, for the prevention of disease caused by chikungunya virus in individuals 12 years of age and older.</v>
+        <v>LOS ANGELES, August 31, 2026--Herbalife Ltd. (NYSE: HLF), a premier health and wellness company, community and platform, today reaffirmed the third quarter and full-year 2026 financial guidance it provided on August 5, 2026 in connection with its second quarter 2026 earnings release.</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>Cadrenal Therapeutics’ Late-Breaking Phase 2 Data Demonstrate Greater Than 25% Reduction in Thrombotic Events in HIT for First-in-Class 12-LOX Inhibitor CAD-1005 at ISTH 2026 Congress</v>
+        <v>DentScribe White Paper Reveals Why Diagnosed Treatment Goes Unscheduled</v>
       </c>
       <c r="B201" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C201" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D201" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E201" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326228/0/en/Cadrenal-Therapeutics-Late-Breaking-Phase-2-Data-Demonstrate-Greater-Than-25-Reduction-in-Thrombotic-Events-in-HIT-for-First-in-Class-12-LOX-Inhibitor-CAD-1005-at-ISTH-2026-Congres.html</v>
+        <v>https://www.prnewswire.com/news-releases/dentscribe-white-paper-reveals-why-diagnosed-treatment-goes-unscheduled-302865010.html</v>
       </c>
       <c r="F201" t="str">
-        <v>PARIS, July 13, 2026 (GLOBE NEWSWIRE) -- Cadrenal Therapeutics, Inc. (Nasdaq: CVKD), a late-stage biopharmaceutical company advancing novel therapies for rare immunothrombotic conditions, announced today that late-breaking clinical data from the Phase 2 study of the first-in-class 12-lipoxygenase (12-LOX) inhibitor CAD-1005 were featured in a highly anticipated late-breaking oral presentation at the International Society on Thrombosis and Haemostasis (ISTH) 2026 Congress in Paris.</v>
+        <v>New white paper shows Treatment Coordinator Notes can reveal why diagnosed care goes unscheduled and how practices can recover it. SUNNYVALE, Calif., Aug. 31, 2026 /PRNewswire/ -- The dentist diagnosed the treatment. The patient understood the need. The fee was discussed. Then nothing got...</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>Health Insurance Private Plans Reach Households Above the Subsidy Line</v>
+        <v>In HelloNation, Medical Weight Loss Expert Susan Stivalo Explains Who Is a Good Candidate for Medical Weight Loss Programs</v>
       </c>
       <c r="B202" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C202" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D202" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E202" t="str">
-        <v>https://www.newswire.com/news/health-insurance-private-plans-reach-households-above-the-subsidy-line</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-medical-weight-loss-expert-susan-stivalo-explains-who-is-a-good-candidate-for-medical-weight-loss-programs-302832983.html</v>
       </c>
       <c r="F202" t="str">
-        <v>Health Insurance Now offers private options to middle-income families squeezed by the 2026 subsidy cliff.</v>
+        <v>The Article Reviews Eligibility Factors, Health Considerations, and the Role of Personalized Medical Support in Weight Management. WHITE PLAINS, N.Y., Aug. 31, 2026 /PRNewswire/ -- Who is a good candidate for medical weight loss programs? HelloNation has published an article that answers...</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>Magna Legal Services and Naegeli Deposition &amp;amp; Trial Combine to Expand Presence in the Pacific Northwest</v>
+        <v>Emmaus Life Sciences Announces Agreement for Evaluation of L-glutamine for Pancreatic Cancer</v>
       </c>
       <c r="B203" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C203" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D203" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E203" t="str">
-        <v>https://www.prweb.com/releases/magna-legal-services-and-naegeli-deposition--trial-combine-to-expand-presence-in-the-pacific-northwest-302823734.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/emmaus-life-sciences-announces-agreement-133000413.html</v>
       </c>
       <c r="F203" t="str">
-        <v>Magna Legal Services, a nationwide leader in court reporting, medical record retrieval, litigation consulting, investigations and service of process, has combined with Naegeli Deposition &amp; Trial. The transaction became effective on Thursday, July 9 and was led by John Brownschidle, Head...</v>
-[...2 lines deleted...]
-    <row r="204">
+        <v>TORRANCE, Calif., August 31, 2026--Emmaus Life Sciences, Inc. (OTCQB: EMMA), a commercial-stage biopharmaceutical company and leader in the treatment of sickle cell disease, today announced that it has entered into an exclusive option agreement with Cedars-Sinai to continue investigating the clinical utility of L-glutamine oral powder in combination with chemotherapy, as a potential treatment for Pancreatic Ductal Adenocarcinoma (PDAC).</v>
+      </c>
+    </row>
+    <row r="204" xml:space="preserve">
       <c r="A204" t="str">
-        <v>Omada Health to Participate in Canaccord Genuity’s 46th Annual Growth Conference</v>
+        <v>Gench Education Announces 2026 Interim Results, High-Quality Education Delivers Steady Business Growth</v>
       </c>
       <c r="B204" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C204" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D204" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance, AI, SaaS, Healthcare, Media, Education</v>
       </c>
       <c r="E204" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326215/0/en/Omada-Health-to-Participate-in-Canaccord-Genuity-s-46th-Annual-Growth-Conference.html</v>
-[...2 lines deleted...]
-        <v>Omada Health (Nasdaq: OMDA) announced that members of senior management will participate in Canaccord Genuity’s 46th annual Growth Conference.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109644/</v>
+      </c>
+      <c r="F204" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 31, 2026 - (ACN Newswire) - Shanghai Gench Education Group Limited (“Gench Education” or the “Company”, together with its subsidiaries, the “Group”, Stock Code:1525.HK) -- the leading higher vocational education group in East China and the largest higher vocational education group in Shanghai, delightedly announced the unaudited consolidated interim results for the six months ended 30 June, 2026 (the “Reporting Period”).
+During the Reporting Period, the Group recorded revenue of approximately RMB569 million, representing an increase of 6.6% year-on-year (“YoY”). Gross profit was RMB354 million, up 11.7% YoY; Profit for the year was RMB179 million, a YoY rise of 10.2%. Basic and diluted earnings per share attributable to ordinary equity holders of the parent were RMB0.45, compared to RMB0.41 in the same period last year. The growth in performance was primarily attributable to the rise in average tuition fees, boarding fees per student, and revenue from education-related services during the Reporting Period. The Board has resolved the payment of an interim dividend of HKD$0.04 per ordinary share for the six months ended 30 June 2026, maintaining a stable dividend policy.
+Policy Dividends Continued to Be Released, Lingang’s Location Advantages Solidified Growth Foundation
+As the largest private university in Shanghai, Shanghai Jian Qiao University (the “University”) has fully benefited from dual support from national vocational education policy and Lingang special area policy. In February 2025, the Management Committee of Lingang New Area issued “the Action Plan for High-Quality Development of Industry-Education Integration in Lingang New Area of China (Shanghai) Pilot Free Trade Zone (2025-2027)”, explicitly supporting the University in building itself into an industry-education integration university. In December 2025, “Shanghai Lingang Science and Technology Innovation City Construction Plan” was launched, encouraging universities to participate in regional innovation development and bringing the Group opportunities in terms of policy support and resources.
+At the national level, in February 2026, the Ministry of Education issued the “Opinions of the Ministry of Education on Deepening the Reform of Key Elements in Vocational Education and Teaching”, which focuses on the key links of industry-education integration. In June 2026, the State Council issued the “Education Development Plan for the Fifteenth Five-Year Plan Period” (the “Plan”), which proposes launching the “Dual Excellence” construction of high-level application-oriented undergraduate universities, and leading and driving universities to focus on cultivating distinctive disciplinary specialty clusters around key industrial chains. Driven by these multiple policies, the University has leveraged its location in Lingang’s emerging industry agglomeration to transform its geographical advantages into institutional competitiveness. As of 31 August 2025, 77.5% of the University’s 2025 graduates were employed in the Yangtze River Delta region and 59.2% in Shanghai, which fully demonstrated the University’s effective integration into the regional development ecosystem through its educational outcomes.
+Teaching Quality Has Been Steadily Enhanced, While Digital and Intelligent Transformation Has Been Vigorously Advanced
+The University remains committed to teaching quality as its core priority, with ongoing efforts to strengthen faculty capacity building, curriculum development and smart campus construction. In terms of faculty, as of 30 September 2025, among the full-time teachers, the master degree or higher accounted for 86.4%, the doctoral degree accounted for 28.8%, the senior title accounted for 38.6%, and the double-position accounted for 47.8%. Grounded in its positioning as an application-oriented technological university, the University vigorously promotes professional teachers to practice in enterprises, organizes thematic workshops on industry education integration, and enhances teachers’ awareness and competence in industry-education integration.
+In terms of program and curriculum development, in the 2026/27 school year, the University has introduced two undergraduate majors, namely the Artificial Intelligence and the Electronic Packaging Technology, closely aligning with the demands of key industries such as integrated circuits and artificial intelligence. The University focuses on courses connotative construction, constructs “school level – city level – national level” 3-level courses building system, and enhances practical teaching and quality teaching. In 2025, 12 courses were selected as Shanghai first class undergraduate courses - the number of approved courses showed a YoY increase of 50%, reaching a historic new high. Besides, 26 courses were approved as Shanghai higher education municipal level key courses - the number of approved courses ranked the 7th place among higher education institutions in Shanghai, and thus became the only private university in the top 10. The courses cover various types including “AI+courses” and “industry-education integration courses”. In 2025, the “Fundamentals of Gemstone Geology and Crystallography” course of the College of Jewelry was selected as a “Online/Offline Hybrid First-Class Course”, achieving a breakthrough for the University in the construction of national first-class courses. In May 2026, the “Fundamentals of Intelligent Manufacturing Equipment” course of the College of Mechanical and Electronic Engineering was included in the national case collection of “Excellent Intelligent Manufacturing Courses”.
+The Group continues to deepen the upgrading and renovation of teaching and research instruments and equipment as well as teaching laboratories. The University has deployed smart classrooms integrated with high-definition cameras, intelligent audio devices and high-speed networks, and has built a smart teaching system covering the entire process of talent cultivation, curriculum teaching and quality monitoring. Furthermore, the Group has actively explored the deep integration of AI and education, embedded technologies such as AI, 5G, and VR into the teaching process, and initiated the construction of a DeepSeek-based large model for vertical-domain educational applications, thereby creating three intelligent agents for services, management, and teaching.
+Industry-Education Integration Has Been Further Deepened, While the Diversified Education Ecosystem Has Been Continuously Improved
+The Group is fully committed to building an industry-education integrated university. It implements a tripartite operational model integrating “academic schools + industrial colleges + corporate entities”, striving to achieve the synergistic development of “industry, academia, research, and innovation” as an integrated whole. As of 30 June 2026, the University has successively launched seven key industry-education integration projects covering the College of Mechanical and Electronic Engineering, the College of Journalism and Communications, the Business College, the College of Art Design and the College of Jewelry. It has established Medical Engineering Industrial College, the Live Streaming Economy Industrial College, and Big Data Industrial College, is actively preparing for the establishment of the Integrated Circuit Industrial College and the Intelligent Manufacturing Industrial College, and endeavors to create a distinctive educational framework featuring multi-track industry and college collaboration and comprehensive industry-education integration.
+International cooperation has made steady progress, while external exchanges have continued to expand. The University works with Vaughn College of Aeronautics and Technology, The Kyoto College of Graduate Studies for Informatics, Teesside University, among others, in junior college to master’s program, undergraduate to master’s program, dual bachelor’s program and other programs. In 2025, the University contracted with 11 overseas famous universities/colleges in Germany, United Kingdom, New Zealand, Thailand and other countries, to expand teachers and students’ overseas exchange channels. As the first private university in Shanghai that has obtained the qualification to recruit international students, the University also attracts international students from many countries around the world and forms an international student education system that combines long-term and short-term programs.
+The University has a well-established lifelong education system. With the Shanghai “Dual-system” Pilot Base for Continuing Education of Employees in Higher Education Institutions (Incubation) as a platform, the University has built an integrated, multi-field and cross-age lifelong education system for knowledge updating and ability enhancement, covering adult higher education, vocational skills training, and youth science and innovation education. As of 30 June 2026, the number of in-service students enrolled in the University’s adult continuing education programs amounted to 3,316, and a total of over 400 types of vocational skill certificate training had been provided.
+Financial Position Remains Sound, While the Asset-Liability Structure Has Been Continuously Optimized
+During the Reporting Period, finance costs of the Group decreased by 69.0% YoY, which was primarily due to the result of early repayment of most of long-term interest-bearing bank borrowings by the end of 2025. As at 30 June 2026, the scale of interest-bearing borrowings decreased to RMB276.7 million, with the gearing ratio remaining at 0.1. The financial position has become more robust.
+Looking forward, Mr. Zhao Donghui, Chairman of the Board and Executive Director of Gench Education, stated: “The Group’s performance in the first half of 2026 achieved steady growth, validating the feasibility of its high-quality development strategy. In the future, we will continue to adhere to the educational philosophy of ‘student-oriented, teaching-centred, undergraduate-focused’ and the work ideology of ‘quality as the core, teaching as the centre, students as the base, teachers as the principal’ to promote the high-quality development of our undertakings. We will also fully capitalize on this historic opportunity by proactively aligning with the national strategy of promoting the high-quality development of vocational education and with Lingang’s regional initiative of becoming a ‘Global Hub of Power’, cultivate more high-quality technical and skilled talents, and accelerate the transformation to an industry-education integration university, and strive to build our University into a first-class private university in China with more unique features and international standing and a long-distance runner for the high-quality development of higher education in China.”
+About Shanghai Gench Education Group Limited
+Gench Education (Stock Code: 1525.HK) is a higher vocational education group which provides undergraduate education and junior college education, focusing on high-quality schooling for the provision of excellent education for students. The Group operates Shanghai Jian Qiao University, being the domestic leading private university, at Lingang New Area of China (Shanghai) Pilot Free Trade Zone. As measured by the number of full-time students enrolled in the 2025/26 school year, the University is the largest private university in Shanghai and is also a leading private university in the entire Yangtze River Delta. According to CUAA.net , the University ranked third among all category I private universities in China for five consecutive years and first among private universities in the Yangtze River Delta for seven consecutive years. Over 26 years of operation, the schooling quality of the University ranked in the forefront of peer universities, which has accumulated a solid brand reputation. Since 2004, the University has been consecutively awarded “Shanghai Civilized Unit” over 18 years. The University has won numerous honorary titles such as “National Model Unit of Civilization ”, “Shanghai Garden Unit”, “Shanghai Safe and Civilized Campus”, etc. The University has also been granted reputable title of “Lei Feng Spirit College Demonstration Education Base” among the first batch of universities in the PRC in April 2024, and was awarded the “Contribution Award for Promoting Lei Feng Spirit in the New Era ” in September 2024. In February and March 2025, the University was successively recognized as an “Outstanding Unit in Information Disclosure Work among Shanghai Higher Education Institutions for 2023-2024” and an “Outstanding Unit in Petition Work within the Shanghai Education System for 2024”.
+This press release is issued by Porda Havas International Finance Communications Group on behalf of Shanghai Gench Education Group Limited. For further information, please contact:
+Porda Havas International Finance Communications Group
+E-mail: gench.hk@pordahavas.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>Oncolytics Biotech® Reports FDA Regulatory Milestone and Strong Clinical Progress in Randomized RAS-Mutant MSS Colorectal Cancer Trial</v>
+        <v>Health Canada Approves Sunshine Biopharma's Atenolol for Treating and ...</v>
       </c>
       <c r="B205" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C205" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D205" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E205" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326226/0/en/Oncolytics-Biotech-Reports-FDA-Regulatory-Milestone-and-Strong-Clinical-Progress-in-Randomized-RAS-Mutant-MSS-Colorectal-Cancer-Trial.html</v>
+        <v>https://pr-inside.com/health-canada-approves-sunshine-biopharma-s-atenolol-for-treating-and-r5217858.htm</v>
       </c>
       <c r="F205" t="str">
-        <v>Oncolytics announced more than 20 patients pre-identified for REO 033 colorectal cancer trial and scheduled Type D meeting with the FDA.</v>
+        <v>(PR-inside.com) FORT LAUDERDALE, FL / ACCESS Newswire / August 31, 2026 / Sunshine Biopharma Inc. (NASDAQ:SBFM) (the "Company"), a leading pharmaceutical company specializing in generic and specialty prescription medications, is pleased to announce the approval of its Atenolol tablets of 25mg, 50mg and 100mg for the Canadian market. Atenolol is the generic equivalent of the brand name, Tenormin®. Atenolol belongs to a class of drugs known as beta-blockers. It works by blocking the action of certain natural chemicals in the body, such as epinephrine, on the heart and blood vessels. This effect lowers the heart rate, blood pressure, and strain on the ..</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>PDS Optical Launches National Survey to Discover the Impact of Digital Screens on Veterans' Vision</v>
+        <v>Femcare Ltd Acquires Orion Medical Supplies Ltd in the UK</v>
       </c>
       <c r="B206" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C206" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D206" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E206" t="str">
-        <v>https://www.prweb.com/releases/pds-optical-launches-national-survey-to-discover-the-impact-of-digital-screens-on-veterans-vision-302822493.html</v>
+        <v>https://pr-inside.com/femcare-ltd-acquires-orion-medical-supplies-ltd-in-the-uk-r5217854.htm</v>
       </c>
       <c r="F206" t="str">
-        <v>PDS Optical is pioneering a new front in Veteran healthcare with the launch of the Pulse on Digital Strain Survey. This first-of-its-kind initiative is specifically designed to uncover how modern screen time affects the vision health of the Veteran community, a population previously...</v>
+        <v>(PR-inside.com) SALT LAKE CITY, UT / ACCESS Newswire / August 31, 2026 / Femcare Ltd. ("Femcare"), a wholly-owned subsidiary of Utah Medical Products, Inc. (Nasdaq:UTMD), announces that it has purchased the entire ordinary share capital of Orion Medical Supplies Ltd ("ORION") of the United Kingdom. ORION is a niche assembler and distributor, primarily in the UK and Europe, of Harm Reduction medical devices. Harm Reduction refers to programs and practices that aim to minimize negative health, social and legal impacts associated with drug use, drug policies and drug laws. ORION's kits incorporate devices that are designed to reduce the spread of blood ..</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>Ideal Option Releases 2025 Patient Outcomes Annual Report, Highlighting Life-Saving Impact Amid Washington State's Ongoing Opioid Crisis</v>
+        <v>USDA Deregulates The Darling 54 American Chestnut</v>
       </c>
       <c r="B207" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C207" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D207" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E207" t="str">
-        <v>https://www.prweb.com/releases/ideal-option-releases-2025-patient-outcomes-annual-report-highlighting-life-saving-impact-amid-washington-states-ongoing-opioid-crisis-302820598.html</v>
+        <v>https://pr-inside.com/usda-deregulates-the-darling-54-american-chestnut-r5217853.htm</v>
       </c>
       <c r="F207" t="str">
-        <v>New data show 96% opioid abstinence rates among long-term patients as statewide overdose deaths begin to decline. RENTON, Wash., July 13, 2026 /PRNewswire-PRWeb/ -- Ideal Option, a national leader in outpatient medication-assisted treatment (MAT) for addiction to opioids, stimulants and...</v>
+        <v>(PR-inside.com) The Historic Decision Moves America's Iconic Tree Closer To Forest-Scale Restoration MCGRAW, NY / ACCESS Newswire / August 31, 2026 / SilvaBio is proud to announce that the U.S. Department of Agriculture's (USDA) Animal and Plant Health Inspection Service (APHIS) have formally deregulated the Darling 54 American chestnut -a landmark achievement in a decades-long effort to restore this species to its 25-state native range. Photo credit John Carnessali Following a thorough, multi-year review process, the agency has determined that the modified American chestnut developed at the SUNY College of Environmental Science and Forestry (ESF) is "unlikely to pose a greater plant pest ..</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>No Win No Fee Medical Negligence Solicitors</v>
+        <v>BODYWELLE Expands Erectile Dysfunction Care With Shockwave Therapy ...</v>
       </c>
       <c r="B208" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C208" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D208" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E208" t="str">
-        <v>https://www.getnews.info/story/2026/07/13/no-win-no-fee-medical-negligence-solicitors/?source=barchart</v>
+        <v>https://pr-inside.com/bodywelle-expands-erectile-dysfunction-care-with-shockwave-therapy-r5217852.htm</v>
       </c>
       <c r="F208" t="str">
-        <v/>
+        <v>(PR-inside.com) The physician-led practice now offers low-intensity shockwave therapy for erectile dysfunction, following a review of health history, symptoms, and hormone and metabolic panels. MIAMI BEACH, FL / ACCESS Newswire / August 31, 2026 / BODYWELLE , a physician-led longevity and functional medicine practice in Miami Beach, has added low-intensity shockwave therapy to the treatments it offers for erectile dysfunction. The therapy is delivered as part of a men's sexual wellness evaluation rather than as a standalone service, an approach consistent with how the practice treats conditions with vascular and hormonal components. Information about the treatment and the factors that contribute to ..</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>Form 8.3 - Advanced Medical Solutions Group</v>
+        <v>BODYWELLE Expands Erectile Dysfunction Care With Shockwave Therapy in Miami Beach</v>
       </c>
       <c r="B209" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C209" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D209" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E209" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326195/0/en/Form-8-3-Advanced-Medical-Solutions-Group.html</v>
+        <v>https://www.newswire.com/news/bodywelle-expands-erectile-dysfunction-care-with-shockwave-therapy-in-22853482</v>
       </c>
       <c r="F209" t="str">
-        <v>8.3</v>
+        <v>The physician-led practice now offers low-intensity shockwave therapy for erectile dysfunction, following a review of health history, symptoms, and hormone and metabolic panels.</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>Cue Biopharma Appoints Dominic Borie, M.D., Ph.D., as Chief Medical Officer and Head of Research &amp; Development</v>
+        <v>Ocumetics Completes Manufacturing of Next Generation Solid State Accommodating Intraocular Lenses for Upcoming Group Two First in Human Clinical Surgeries</v>
       </c>
       <c r="B210" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C210" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D210" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E210" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326185/0/en/Cue-Biopharma-Appoints-Dominic-Borie-M-D-Ph-D-as-Chief-Medical-Officer-and-Head-of-Research-Development.html</v>
+        <v>https://www.newmediawire.com/news/ocumetics-completes-manufacturing-of-next-generation-solid-state-accommodating-intraocular-lenses-for-upcoming-group-two-first-in-human-clinical-surgeries-7089063</v>
       </c>
       <c r="F210" t="str">
-        <v>Physician-scientist and immunology leader joins Cue as the company advances key clinical programs in allergic and autoimmune diseases Physician-scientist and immunology leader joins Cue as the company advances key clinical programs in allergic and autoimmune diseases</v>
+        <v>CALGARY, ALBERTA - August 31, 2026 ( NEWMEDIAWIRE ) - Ocumetics Technology Corp. (“ Ocumetics ” or the “ Corporation ”) (TSXV: OTC) (OTCQB: OTCFF) (FRA: 2QBO) is pleased to announce the successful completion of manufacturing of its next generation solid state accommodating intraocular lenses (“Ocumetics Lens”), which will be used in the Company’s upcoming Group Two first-in-human clinical surgeries in Mexico City. The completion of manufacturing represents another significant milestone in Ocumetics’ clinical development program and follows the Company’s encouraging experience with its first group of human patients. Key Highlights - Next-generation Ocumetics Lenses successfully manufactured and ready for the Company’s upcoming Group Two first-in-human clinical surgeries in Mexico City. - Cl</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>Enovis™ Companion Animal Health Launches CT-RevitL™, the Next-Generation Laser Therapy System for Veterinary Care</v>
+        <v>Medical Care Technologies Inc. (OTCID:MDCE) Melanoma Scan Beta Seeks ...</v>
       </c>
       <c r="B211" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C211" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D211" t="str">
-        <v>Finance, Healthcare, Automotive</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E211" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326176/0/en/Enovis-Companion-Animal-Health-Launches-CT-RevitL-the-Next-Generation-Laser-Therapy-System-for-Veterinary-Care.html</v>
+        <v>https://pr-inside.com/medical-care-technologies-inc-otcid-mdce-melanoma-scan-beta-seeks-r5217851.htm</v>
       </c>
       <c r="F211" t="str">
-        <v>DALLAS, TX, July 13, 2026 (GLOBE NEWSWIRE) -- Enovis™ Corporation (NYSE: ENOV), an innovation-driven medical technology company, today announced the U.S. launch of CT-RevitL™, the next-generation veterinary PBM laser therapy system from its Companion Animal Health business. CT-RevitL delivers enhanced clinical performance, greater mobility and a more intuitive treatment experience for veterinary teams and their patients.</v>
+        <v>(PR-inside.com) Company Advances Beyond Public Cancer Imaging Datasets With First Real-World User-Submitted Testing Phase MESA, AZ / ACCESS Newswire / August 31, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today announced that its MDCE Melanoma Scan Beta platform is seeking its first set of volunteers for human-submitted dataset testing - a significant step beyond the Company's prior work training and evaluating models solely on established public cancer imaging datasets. Until now, development of MDCE Melanoma Scan Beta has centered on structured internal testing and AI model optimization using gold-standard public dermatology resources, including HAM10000, ISIC Archive collections, and TCIA melanoma cohorts. The move ..</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>Solésence Brings Patent-Backed Skin Health Innovation to Hair and Scalp</v>
+        <v>Medical Care Technologies Inc. (OTCID:MDCE) Melanoma Scan Beta Seeks First Volunteer Cohorts for Human-Submitted Image Dataset Testing</v>
       </c>
       <c r="B212" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C212" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D212" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E212" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326189/12101/en/Sol%C3%A9sence-Brings-Patent-Backed-Skin-Health-Innovation-to-Hair-and-Scalp.html</v>
+        <v>https://www.newswire.com/news/medical-care-technologies-inc-otcid-mdce-melanoma-scan-beta-seeks-first</v>
       </c>
       <c r="F212" t="str">
-        <v>New White Label Collection, Powered by WHSPR™ and Kleair™, Debuts with Revitalizing Scalp Serum and Scalp Screen Dry Shampoo SPF 45+ Sunscreen</v>
+        <v>Company Advances Beyond Public Cancer Imaging Datasets With First Real-World User-Submitted Testing Phase</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>Integrity Billing Marks More Than a Decade of Leadership in Behavioral Health Revenue Cycle Management</v>
+        <v>Ensysce Biosciences Completes Final Phase of PF614-MPAR-102 Clinical ...</v>
       </c>
       <c r="B213" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C213" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D213" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E213" t="str">
-        <v>https://www.prweb.com/releases/integrity-billing-marks-more-than-a-decade-of-leadership-in-behavioral-health-revenue-cycle-management-302821600.html</v>
+        <v>https://pr-inside.com/ensysce-biosciences-completes-final-phase-of-pf614-mpar-102-clinical-r5217850.htm</v>
       </c>
       <c r="F213" t="str">
-        <v>Integrity Billing Company, a family-owned behavioral health revenue cycle management firm based in Palm Springs, Florida, is celebrating more than 10 years of serving treatment providers nationwide. The company is recognized for its ethical, U.S.-based billing operations, clinical...</v>
+        <v>(PR-inside.com) ~ ~ The Second Study Fully Enrolled for Breakthrough Therapy-Designated, First-in-Class Opioid Designed to Protect Against Oral Overdose ~ ~ SAN DIEGO, CA / ACCESS Newswire / August 31, 2026 / Ensysce Biosciences, Inc. (NASDAQ:ENSC) ("Ensysce" or the "Company"), a biotechnology company developing novel neuroplastogenic therapies beyond mood disorders, with an initial focus on complex pain, and advancing next-generation pain and central nervous system therapeutics designed to reduce abuse and overdose risk, today announced completion of enrollment in the final stage of the PF614-MPAR-102 clinical study. The study evaluated its novel MPAR® (Multi-Pill Abuse Resistance) overdose-protection technology. Unlike traditional abuse-deterrent technologies, PF614-MPAR ..</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>Glioblastoma Foundation Marks 10 Years with New Push to Accelerate ...</v>
+        <v>While Measles Cases Continue to Increase in The USA and Globally, NanoViricides ...</v>
       </c>
       <c r="B214" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C214" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D214" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E214" t="str">
-        <v>https://pr-inside.com/glioblastoma-foundation-marks-10-years-with-new-push-to-accelerate-r5200541.htm</v>
+        <v>https://pr-inside.com/while-measles-cases-continue-to-increase-in-the-usa-and-globally-nanoviricides-r5217848.htm</v>
       </c>
       <c r="F214" t="str">
-        <v>(PR-inside.com) As glioblastoma continues to challenge the medical community, the Foundation unveils a new genomic testing lab, an advancing drug pipeline, and a sharper focus on accelerating personalized treatment for patients ahead of Glioblastoma Awareness Day on July 15. DURHAM, NC / ACCESS Newswire / July 13, 2026 / Over the past decade, the Glioblastoma Foundation has worked to advance research, educate patients and caregivers, support the glioblastoma community, and foster collaborations aimed at improving outcomes for individuals facing one of the most aggressive forms of cancer. As it enters its second decade, the Glioblastoma Foundation is expanding its efforts by building the ..</v>
+        <v>(PR-inside.com) SHELTON, CT / ACCESS Newswire / August 31, 2026 / NanoViricides, Inc., a publicly traded company (NYSE American: NNVC ) (the "Company"), and a clinical stage, leading global pioneer in the development of broad-spectrum antivirals based on host-mimetic nanomedicine technology that viruses cannot escape, provides an update on its Measles Drug Treatment Program. While CDC is reviewing the two recent measles-related fatalities in Pennsylvania, the total number of confirmed measles cases in the USA has reached 2,903 as of August 27, 2026, in comparison to 2,289 confirmed cases in the whole year of 2025, indicating continuing expansion of measles1. Cases of ..</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>Hypha Labs (OTCQB:FUNI) Sees State-by-State Psilocybin Reform Creating ...</v>
+        <v>Ensysce Biosciences Completes Final Phase of PF614-MPAR-102 Clinical Study</v>
       </c>
       <c r="B215" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C215" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D215" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E215" t="str">
-        <v>https://pr-inside.com/hypha-labs-otcqb-funi-sees-state-by-state-psilocybin-reform-creating-r5200540.htm</v>
+        <v>https://www.newswire.com/news/ensysce-biosciences-completes-final-phase-of-pf614-mpar-102-clinical-study</v>
       </c>
       <c r="F215" t="str">
-        <v>(PR-inside.com) Company Believes Industry Is Following the Early Regulatory Path That Fueled the Cannabis Market LAS VEGAS, NV / ACCESS Newswire / July 13, 2026 / Hypha Labs, Inc. (OTCQB:FUNI), a biotechnology company developing advanced mushroom production technologies, believes the rapidly expanding state-by-state adoption of psilocybin programs is creating a significant long-term opportunity for scalable manufacturing infrastructure. With Oregon, Colorado, and New Mexico now operating statewide psilocybin programs and more than two dozen states considering medical, research, or decriminalization legislation, Hypha Labs believes the industry is following a regulatory path similar to the early days of cannabis. "We believe the psychedelic industry is approaching ..</v>
+        <v>~ ~ The Second Study Fully Enrolled for Breakthrough Therapy-Designated, First-in-Class Opioid Designed to Protect Against Oral Overdose ~ ~</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>Glioblastoma Foundation Marks 10 Years with New Push to Accelerate Personalized Treatment</v>
+        <v>While Measles Cases Continue to Increase in The USA and Globally, NanoViricides is Getting Ready for Clinical Trials of Its Revolutionary Broad-spectrum Drug Candidate NV-387 as A Treatment for Measles</v>
       </c>
       <c r="B216" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C216" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D216" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E216" t="str">
-        <v>https://www.newswire.com/news/glioblastoma-foundation-marks-10-years-with-new-push-to-accelerate-22823333</v>
+        <v>https://www.newswire.com/news/while-measles-cases-continue-to-increase-in-the-usa-and-globally-nanoviricides</v>
       </c>
       <c r="F216" t="str">
-        <v>As glioblastoma continues to challenge the medical community, the Foundation unveils a new genomic testing lab, an advancing drug pipeline, and a sharper focus on accelerating personalized treatment for patients ahead of Glioblastoma Awareness Day on July 15.</v>
+        <v/>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>Autonomix Medical Strengthens Global Intellectual Property Position with New Neural Sensing Patent Grant</v>
+        <v>Wholechain and iFoodDS Integrate to Simplify Compliance with FDA's Food Traceability Rule</v>
       </c>
       <c r="B217" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C217" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D217" t="str">
-        <v>Finance, Healthcare, Real Estate</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E217" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326108/0/en/Autonomix-Medical-Strengthens-Global-Intellectual-Property-Position-with-New-Neural-Sensing-Patent-Grant.html</v>
+        <v>https://www.prweb.com/releases/wholechain-and-ifoodds-integrate-to-simplify-compliance-with-fdas-food-traceability-rule-302864652.html</v>
       </c>
       <c r="F217" t="str">
-        <v>IP portfolio reflects Autonomix’s neural sensing leadership in multi-billion-dollar denervation market</v>
+        <v>Wholechain and iFoodDS have completed a software integration enabling seafood suppliers using Wholechain to seamlessly share critical data across the iFoodDS Trace Exchange™ network to streamline compliance with the FDA's FSMA 204 rule. BLOOMFIELD HILLS, Mich. and SEATTLE, Aug. 31, 2026...</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>Cognition Therapeutics Participating in Fireside Chat at B. Riley Securities' Mind, Muscle &amp; Vision Summit</v>
+        <v>Higgs Boson Health Announces Acquisition by Globus Medical</v>
       </c>
       <c r="B218" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C218" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D218" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E218" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326105/0/en/Cognition-Therapeutics-Participating-in-Fireside-Chat-at-B-Riley-Securities-Mind-Muscle-Vision-Summit.html</v>
+        <v>https://www.prweb.com/releases/higgs-boson-health-announces-acquisition-by-globus-medical-302864641.html</v>
       </c>
       <c r="F218" t="str">
-        <v>PURCHASE, N.Y., July 13, 2026 (GLOBE NEWSWIRE) -- Cognition Therapeutics, Inc. (Nasdaq: CGTX), a clinical-stage company developing drugs that treat neurodegenerative disorders, announced that the Company’s president and CEO, Lisa Ricciardi , has been invited to participate in a fireside discussion at the B. Riley Mind, Muscle &amp;amp; Vision Summit on July 16, 2026. During the discussion with analyst, William Wood, Ph.D., Ms. Ricciardi will review the status of the Company's ongoing START study as well as the planned initiation of a Phase 3 registrational study of zervimesine (CT1812) in dementia with Lewy bodies (DLB) psychosis.</v>
+        <v>Higgs Boson Health today announced it has been acquired by Globus Medical, Inc. (NYSE: GMED), a leading musculoskeletal solutions company. The Higgs Boson Health team joins Globus Medical to extend surgical intelligence beyond the operating room and across the full care pathway. DURHAM, N....</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>Dario Expects Proprietary AI Engine DarioIQ™ to Increase Recurring Revenue from Existing Customers by 10-15%</v>
+        <v>BetterLife Pharma Appoints Charles Duncan as Director and Chair of the Audit Committee</v>
       </c>
       <c r="B219" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C219" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D219" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E219" t="str">
-        <v>https://www.prnewswire.com/news-releases/dario-expects-proprietary-ai-engine-darioiq-to-increase-recurring-revenue-from-existing-customers-by-10-15-302823563.html</v>
+        <v>https://www.newsfilecorp.com/release/311653/BetterLife-Pharma-Appoints-Charles-Duncan-as-Director-and-Chair-of-the-Audit-Committee</v>
       </c>
       <c r="F219" t="str">
-        <v>DarioIQ drives higher engagement and retention, better clinical outcomes, higher client ROI and recurring revenue growth for Dario Dario IQ's AI-driven personalization increases member engagement by 40% and improves member retention by 20% by leveraging 13+ billion proprietary real-world...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 31, 2026) - BetterLife Pharma Inc. (CSE: BETR) (OTCQB: BETRF) (FSE: NPAU) ("BetterLife" or the "Company"), an emerging biotechnology company developing BETR-001 for the treatment of migraine and headache disorders, is pleased to announce the appointment of Charles Duncan, PhD as Director and Chair of the Audit Committee.Dr. Duncan is a biotechnology strategist, board director and former top-ranked Wall Street biotechnology analyst with nearly...</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>Zimmer Biomet Announces Webcast and Conference Call of Second Quarter 2026 Financial Results</v>
+        <v>Elicio Therapeutics to Participate at the H.C. Wainwright 28th Annual Global Investment Conference</v>
       </c>
       <c r="B220" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C220" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D220" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E220" t="str">
-        <v>https://www.prnewswire.com/news-releases/zimmer-biomet-announces-webcast-and-conference-call-of-second-quarter-2026-financial-results-302823400.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353238/0/en/elicio-therapeutics-to-participate-at-the-h-c-wainwright-28th-annual-global-investment-conference.html</v>
       </c>
       <c r="F220" t="str">
-        <v>WARSAW, Ind., July 13, 2026 /PRNewswire/ -- Zimmer Biomet Holdings, Inc. (NYSE and SIX: ZBH), a global medical technology leader, today announced its second quarter earnings conference call will be webcast on Wednesday, August 5, 2026 at 8:30 a.m. ET. A news release detailing the...</v>
+        <v>BOSTON, Aug. 31, 2026 (GLOBE NEWSWIRE) -- Elicio Therapeutics, Inc. (Nasdaq: ELTX, “Elicio” or the “Company”), a clinical-stage biotechnology company developing next-generation immunotherapies for KRAS-driven cancers, today announced that Robert Connelly, Chief Executive Officer and Pete DeMuth, PhD, Chief Scientific Officer, will participate in a fireside chat at the upcoming H.C. Wainwright 28th Annual Global Investment Conference, taking place September 14-16, 2026, in New York, New York.</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>Longeveron Announces Presentation of Clinical Data at the 2026 Alzheimer’s Association International Conference (AAIC) that Indicate Its Cellular Therapy Laromestrocel Reduced Neuroinflammation in Patients with Alzheimer’s Disease</v>
+        <v>From Full Sail to Full-Scale: Adia Med Inc. Assembles Intern Social Media Team</v>
       </c>
       <c r="B221" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C221" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D221" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E221" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326085/0/en/Longeveron-Announces-Presentation-of-Clinical-Data-at-the-2026-Alzheimer-s-Association-International-Conference-AAIC-that-Indicate-Its-Cellular-Therapy-Laromestrocel-Reduced-Neuroi.html</v>
+        <v>https://www.newsfilecorp.com/release/311967/From-Full-Sail-to-FullScale-Adia-Med-Inc.-Assembles-Intern-Social-Media-Team</v>
       </c>
       <c r="F221" t="str">
-        <v>Longeveron reports new data analysis for its stem cell therapy laromestrocel in mild Alzheimer's disease at AAIC 2026.</v>
+        <v>Winter Park, Florida--(Newsfile Corp. - August 31, 2026) - Adia Med Inc. (OTCQB: ADIA), a regenerative medicine company focused on stem cell therapies, biologics, and advanced clinical services, today announced that its introductory innovation session earlier this month at Full Sail University delivered exactly the spark the Company was looking for —  and that Adia Med has already assembled a social media team of interns to convert that momentum into a new era of organic marketing.From Full Sail...</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>Cynosure Lutronic Brings Next-Generation Monopolar RF to Europe as Patient Demand for Non-Invasive Skin Tightening Reaches New Heights</v>
+        <v>Kalaris to Present at Morgan Stanley 24th Annual Global Healthcare Conference</v>
       </c>
       <c r="B222" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C222" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D222" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E222" t="str">
-        <v>https://www.prnewswire.com/news-releases/cynosure-lutronic-brings-next-generation-monopolar-rf-to-europe-as-patient-demand-for-non-invasive-skin-tightening-reaches-new-heights-302823763.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353242/0/en/kalaris-to-present-at-morgan-stanley-24th-annual-global-healthcare-conference.html</v>
       </c>
       <c r="F222" t="str">
-        <v>XERF, the dual-frequency skin tightening technology that has transformed aesthetics practices in the US and Asia-Pacific, is now available across EMEA. It arrives as new consumer research reveals a spike in demand for non-invasive rejuvenation. XERF arrives in Europe following strong...</v>
+        <v>BERKELEY HEIGHTS, N.J., Aug. 31, 2026 (GLOBE NEWSWIRE) -- Kalaris Therapeutics, Inc. (Nasdaq: KLRS) (“Kalaris”), a clinical-stage biopharmaceutical company dedicated to the development and commercialization of treatments for prevalent retinal diseases, today announced that management will participate in a Fireside Chat at the upcoming Morgan Stanley 24th Annual Global Healthcare Conference. Kalaris is currently developing TH103, a dual-action anti-VEGF therapeutic, in a Phase 1b/2 multiple ascending dose study for neovascular Age-related Macular Degeneration (nAMD).</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>KHAI Ventures Secures Distribution Rights for Wellytics' Health Data and Advanced Software Platform</v>
+        <v>T-MAXIMUM B7-H3-Targeted Allogeneic CAR-T Therapy MT027 Receives FDA Fast Track Designation, Accelerating Global Development for Intracranial Solid Tumors</v>
       </c>
       <c r="B223" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C223" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D223" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Healthcare, Automotive</v>
       </c>
       <c r="E223" t="str">
-        <v>https://www.prweb.com/releases/khai-ventures-secures-distribution-rights-for-wellytics-health-data-and-advanced-software-platform-302823186.html</v>
+        <v>https://www.prnewswire.com/news-releases/t-maximum-b7-h3-targeted-allogeneic-car-t-therapy-mt027-receives-fda-fast-track-designation-accelerating-global-development-for-intracranial-solid-tumors-302862435.html</v>
       </c>
       <c r="F223" t="str">
-        <v>Healthcare AI, portfolio operations company KHAI Ventures has entered into a strategic distribution agreement with Wellytics Health, a healthcare technology and AI company. Under the agreement, KHAI Ventures secures unrestricted commercial and research rights to utilize, enhance, market,...</v>
+        <v>MT027 has previously been granted FDA Orphan Drug Designation and has entered Phase II clinical development in recurrent glioblastoma BEIJING, Aug. 31, 2026 /PRNewswire/ -- T-MAXIMUM PHARMACEUTICAL Inc. ("T-MAXIMUM") today announced that its investigational allogeneic CAR-T cell therapy...</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>VERAXA Biotech to Launch AI-enabled Drug Discovery Collaboration with Ardigen to Support Growing BiTAC® Pipeline</v>
+        <v>Emergent BioSolutions Reinforces Commitment to Opioid Overdose Education and Preparedness on International Overdose Awareness Day</v>
       </c>
       <c r="B224" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C224" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D224" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>Finance, Healthcare, Education</v>
       </c>
       <c r="E224" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326056/0/en/VERAXA-Biotech-to-Launch-AI-enabled-Drug-Discovery-Collaboration-with-Ardigen-to-Support-Growing-BiTAC-Pipeline.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353232/33240/en/emergent-biosolutions-reinforces-commitment-to-opioid-overdose-education-and-preparedness-on-international-overdose-awareness-day.html</v>
       </c>
       <c r="F224" t="str">
-        <v>VERAXA Biotech initiates a collaboration with Ardigen SA to optimize cancer target pair selection for growing BiTAC® pipeline.</v>
+        <v>GAITHERSBURG, Md., Aug. 31, 2026 (GLOBE NEWSWIRE) -- In recognition of International Overdose Awareness Day (IOAD), Emergent BioSolutions (NYSE: EBS) is reaffirming its commitment to expanding awareness of opioid overdose risks and increasing preparedness to help save lives. According to the World Health Organization, opioids are associated with nearly 80 percent of drug-related deaths worldwide, highlighting the continued need for education, preparedness and access to life-saving interventions. i As opioid overdose remains a significant global public health challenge, Emergent is focused on empowering people with the information and tools needed to act in the event of an opioid overdose emergency.</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>Quadruple amputee's 3,000-mile banger rally for Scotland's amputees</v>
+        <v>Life Sciences Quality Management Software Market: The Push Toward Connected, Scalable Quality Infrastructure</v>
       </c>
       <c r="B225" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C225" t="str">
-        <v>Pressat</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D225" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E225" t="str">
-        <v>https://pressat.co.uk/releases/quadruple-amputees-3000-mile-banger-rally-for-scotlands-amputees-2695a7df6bba992683009800c11720b3/</v>
+        <v>https://express-press-release.net/news/2026/08/31/1769908</v>
       </c>
       <c r="F225" t="str">
-        <v>Monday 13 July, 2026 Cor Hutton has two prosthetic legs, two transplanted hands, one third of a lung and a recent kidney transplant. This August she's driving a clapped-out Audi TT to Nice. She built Scotland's amputee charity because the support she needed didn't exist. Now she's driving to fund it. Sepsis took both of Cor Hutton's hands and both of her feet. Her family never left her side. But when she looked for someone who truly understood what she was living through, she couldn't find them. So, she built Finding Your Feet. Today, Finding Your Feet (FYF) is Scotland's only nationwide charity supporting amputees, those born without limbs, and their families. It offers peer support, counselling, well-being services and inclusive clubs and activities, the kind of community that Cor needed</v>
+        <v>Quality is not optional in the life sciences industry — it is the foundation on which patient safety, regulatory approval, and business survival are built. [read full press release...]</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>ANI Pharmaceuticals Announces Positive Six-Month Topline Data from the Phase 4 Open-Label, Single-Arm SYNCHRONICITY Trial Evaluating Fluocinolone Acetonide Intravitreal Implant in Patients with Chronic Non-Infectious Uveitis</v>
+        <v>Karyopharm Submits Supplemental New Drug Application to the FDA for XPOVIO® (selinexor) Plus Ruxolitinib for Patients with Myelofibrosis</v>
       </c>
       <c r="B226" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C226" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D226" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E226" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326047/0/en/ANI-Pharmaceuticals-Announces-Positive-Six-Month-Topline-Data-from-the-Phase-4-Open-Label-Single-Arm-SYNCHRONICITY-Trial-Evaluating-Fluocinolone-Acetonide-Intravitreal-Implant-in-P.html</v>
+        <v>https://www.prnewswire.com/news-releases/karyopharm-submits-supplemental-new-drug-application-to-the-fda-for-xpovio-selinexor-plus-ruxolitinib-for-patients-with-myelofibrosis-302864537.html</v>
       </c>
       <c r="F226" t="str">
-        <v>PRINCETON, N.J., July 13, 2026 (GLOBE NEWSWIRE) -- ANI Pharmaceuticals, Inc. (Nasdaq: ANIP) (ANI or the Company) today announced positive topline data from its Phase 4, open-label, single-arm SYNCHRONICITY clinical trial of Fluocinolone Acetonide Intravitreal Implant in patients with chronic non-infectious uveitis affecting the posterior segment of the eye (chronic NIU-PS).</v>
+        <v>– sNDA Submitted under the Accelerated Approval Pathway; Priority Review Requested – NEWTON, Mass., Aug. 31, 2026 /PRNewswire/ -- Karyopharm Therapeutics Inc. (Nasdaq: KPTI), a commercial-stage pharmaceutical company pioneering novel cancer therapies, today announced that it has submitted...</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>Karmanos Cancer Institute Rolls Out New Oncology Clinical Trials App Features</v>
+        <v>Lost Money on Fractyl Health, Inc. (GUTS)? Join Class Action Before ...</v>
       </c>
       <c r="B227" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C227" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D227" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E227" t="str">
-        <v>https://www.prnewswire.com/news-releases/karmanos-cancer-institute-rolls-out-new-oncology-clinical-trials-app-features-302823127.html</v>
+        <v>https://pr-inside.com/lost-money-on-fractyl-health-inc-guts-join-class-action-before-r5217816.htm</v>
       </c>
       <c r="F227" t="str">
-        <v>New app functions empower patients, caregivers and health care professionals to easily find and access Karmanos' large portfolio of innovative cancer treatment options through actively recruiting clinical trials DETROIT, July 13, 2026 /PRNewswire/ -- The Barbara Ann Karmanos Cancer...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>Bora Biologics Expands U.S. Commercial Manufacturing Platform with ...</v>
+        <v>Aviva Aesthetics Expands Greater Phoenix and Scottsdale Presence Through Partnership with Perfect Skin Center</v>
       </c>
       <c r="B228" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C228" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D228" t="str">
         <v>SaaS, Healthcare</v>
       </c>
       <c r="E228" t="str">
-        <v>https://pr-inside.com/bora-biologics-expands-u-s-commercial-manufacturing-platform-with-r5200438.htm</v>
+        <v>https://www.prweb.com/releases/aviva-aesthetics-expands-greater-phoenix-and-scottsdale-presence-through-partnership-with-perfect-skin-center-302864610.html</v>
       </c>
       <c r="F228" t="str">
-        <v>(PR-inside.com) Expansion Scales U.S. Single-Use Drug Substance Capacity to 20,000 Liters Across Two FDA-Registered Facilities SAN DIEGO, CA / ACCESS Newswire / July 13, 2026 / Bora Biologics, a U.S.-based biologics CDMO engineered for licensed supply, today announced the expansion of its U.S. drug substance manufacturing platform through the addition of the Rockville, Maryland site. The addition strengthens the company's U.S.-anchored BioSecure commercial platform and reinforces its long-term investment in domestic biologics manufacturing. With the addition of Rockville, Bora Biologics scales its total offering of installed U.S. single-use bioreactor capacity to 20,000 liters - scalable to 30,000 liters - across two FDA-registered facilities ..</v>
+        <v>Physician-led practice with a 26-year legacy joins the entrepreneur-owned platform, adding two Phoenix-area locations in Tempe and Scottsdale CHICAGO, Aug. 31, 2026 /PRNewswire-PRWeb/ -- Aviva Aesthetics, the nation's only entrepreneur-owned medical aesthetics platform, today announced a...</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>Bora Biologics Expands U.S. Commercial Manufacturing Platform with Addition of Rockville Site</v>
+        <v>How To Cover Medical Costs That Insurance Doesn't Cover</v>
       </c>
       <c r="B229" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C229" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D229" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E229" t="str">
-        <v>https://www.newswire.com/news/bora-biologics-expands-u-s-commercial-manufacturing-platform-with-addition-of</v>
+        <v>https://www.newswire.com/news/how-to-cover-medical-costs-that-insurance-doesnt-cover</v>
       </c>
       <c r="F229" t="str">
-        <v>Expansion Scales U.S. Single-Use Drug Substance Capacity to 20,000 Liters Across Two FDA-Registered Facilities</v>
+        <v/>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>One Mnet Health Names Matt Ellis Chief Revenue Officer to Lead Next Phase of Growth</v>
+        <v>Pomerantz LLP Announces Securities Class Action Lawsuit Against Fractyl ...</v>
       </c>
       <c r="B230" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C230" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D230" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E230" t="str">
-        <v>https://www.prweb.com/releases/one-mnet-health-names-matt-ellis-chief-revenue-officer-to-lead-next-phase-of-growth-302823417.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-announces-securities-class-action-lawsuit-against-fractyl-r5217797.htm</v>
       </c>
       <c r="F230" t="str">
-        <v>Experienced revenue cycle executive joins to unify One Mnet Health's software and services under one commercial strategy. ALISO VIEJO, Calif., July 13, 2026 /PRNewswire-PRWeb/ -- One Mnet Health, a leading healthcare technology and patient billing company that serves hospitals, ASCs, and...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fractyl Health, Inc. ("Fractyl" or the "Company") (NASDAQ:GUTS) and certain officers. The class action, filed in the United States District Court for the Southern District of New York, and docketed under 26-cv-07167, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations ..</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>Recent Release, "The Cure: Magic Mushroom Therapy to Heal Mankind Mentally," by Author Michael Davis, Explores Psilocybin's Potential to Transform Mental Health Treatment</v>
+        <v>Dr. Philip S. Low Inducted into 2026 ACS Division of Medicinal Chemistry Hall of Fame</v>
       </c>
       <c r="B231" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C231" t="str">
-        <v>PR.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D231" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E231" t="str">
-        <v>https://www.pr.com/press-release/972986</v>
+        <v>https://www.prweb.com/releases/dr-philip-s-low-inducted-into-2026-acs-division-of-medicinal-chemistry-hall-of-fame-302864612.html</v>
       </c>
       <c r="F231" t="str">
-        <v>Michael Davis has completed a new book, "The Cure: Magic Mushroom Therapy to Heal Mankind Mentally" — a captivating exploration of the transformative power of psilocybin, the active compound in magic mushrooms. Drawing on his own personal experiences, Davis makes a compelling case for embracing this ancient natural remedy to address the mental health crisis plaguing our nation. Author Michael Davis was [PR.com]</v>
+        <v>Purdue drug discovery pioneer and LIFT founder recognized posthumously for targeted-therapy research that yielded three FDA-approved medicines WEST LAFAYETTE, Ind., Aug. 31, 2026 /PRNewswire-PRWeb/ -- The Low Institute for Therapeutics (LIFT) today announced that its Founder, the late Dr....</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>Advancing Low-Carbon Manufacturing and Global Sustainability Commitments</v>
+        <v>OMEZA's OCM will be featured in an approved abstract treating a complex chronic burn patient at Fall SAWC Oct.15-18 in Las Vegas</v>
       </c>
       <c r="B232" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C232" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D232" t="str">
-        <v>Healthcare, Energy</v>
+        <v>Healthcare</v>
       </c>
       <c r="E232" t="str">
-        <v>https://www.prnewswire.com/news-releases/advancing-low-carbon-manufacturing-and-global-sustainability-commitments-302823717.html</v>
+        <v>https://www.prweb.com/releases/omezas-ocm-will-be-featured-in-an-approved-abstract-treating-a-complex-chronic-burn-patient-at-fall-sawc-oct15-18-in-las-vegas-302862585.html</v>
       </c>
       <c r="F232" t="str">
-        <v>Report highlights clean energy, innovation and ESG recognition ZIBO, China, July 13, 2026 /PRNewswire/ -- INTCO Medical ("the Company"), a leading global manufacturer of disposable gloves, has released its 2025 Environmental, Social and Governance (ESG) Report, outlining progress in...</v>
+        <v>Approved Abstract: A Retrospective Observational Evaluation of OCM as Primary Therapy for a Thermal Burn Wound in an Adult Private Practice Wound Setting. The abstract will be presented at the 2026 Fall SAWC Conference, in Las Vegas, NV by Dr. Angelina Ferguson. Dr. Ferguson is the Chief...</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>LataMed AI Begins Evaluating Global Healthcare Expansion Opportunities Through Planned Attendance at World Health Expo 2027</v>
+        <v>Origin Agritech Establishes R&amp;D Center in Guizhou with Biotech Unit and State-Backed Seed Joint Venture</v>
       </c>
       <c r="B233" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C233" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D233" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E233" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-begins-evaluating-global-healthcare-expansion-opportunities-through-planned-attendance-at-world-health-expo-2027-7087662</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353155/0/en/origin-agritech-establishes-r-d-center-in-guizhou-with-biotech-unit-and-state-backed-seed-joint-venture.html</v>
       </c>
       <c r="F233" t="str">
-        <v>CARACAS, VENEZUELA - July 13, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (the “Company”), a development-stage digital health and artificial intelligence technology company focused on telehealth infrastructure, healthcare analytics, and care coordination solutions for emerging markets, today announced that management has begun planning for the Company's anticipated attendance at the World Health Expo 2027 in Dubai, United Arab Emirates, as part of its broader strategy to evaluate international healthcare expansion opportunities. Management believes attendance at World Health Expo 2027 will provide an important opportunity to engage with healthcare leaders, technology innovators, healthcare providers, government representatives, and potential strategic partners from around the worl</v>
+        <v>Wholly Owned Guizhou Origin and a 25%-Held Joint Venture with a State-Owned Seed Group Form a Full-Chain Research, Production, and Distribution Platform for Southwest China</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>Red Cross Declares Emergency Blood Shortage after Blood Supply Falls 25%</v>
+        <v>Herbalife Announces Planned CEO Transition</v>
       </c>
       <c r="B234" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C234" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D234" t="str">
-        <v>Healthcare</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E234" t="str">
-        <v>https://www.prnewswire.com/news-releases/red-cross-declares-emergency-blood-shortage-after-blood-supply-falls-25-302821097.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/herbalife-announces-planned-ceo-transition-105000856.html</v>
       </c>
       <c r="F234" t="str">
-        <v>Donations far lower than needed as hospitals work to protect patient care News Summary: The American Red Cross is declaring an emergency blood shortage after the national blood supply fell about 25% in June. Red Cross blood distributions to hospitals are nearly 3,500 units higher per week...</v>
-[...2 lines deleted...]
-    <row r="235">
+        <v>LOS ANGELES, August 31, 2026--Herbalife Ltd. (NYSE: HLF) ("the Company"), a premier health and wellness company, community and platform, today announced that Stephan Gratziani will transition from his role as Chief Executive Officer, effective October 31, 2026. Following the transition, Gratziani will continue supporting Herbalife as a consultant focused on strategy and business development.</v>
+      </c>
+    </row>
+    <row r="235" xml:space="preserve">
       <c r="A235" t="str">
-        <v>Declan Rice Playing While Recovering From a Virus Underscores the UK’s Failure to Warn About Post‑Viral Illness and M.E.</v>
+        <v>Micot Pharma Reports Positive Operating Cash Flow and Advances Late-Stage Pipeline in 1H 2026</v>
       </c>
       <c r="B235" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C235" t="str">
-        <v>Pressat</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D235" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E235" t="str">
-        <v>https://pressat.co.uk/releases/declan-rice-playing-while-recovering-from-a-virus-underscores-the-uks-failure-to-warn-about-post-viral-illness-and-me-f006d64d8f99ac354917e017ceb90769/</v>
-[...2 lines deleted...]
-        <v>Monday 13 July, 2026 England midfielder Declan Rice, still recovering from a virus, played 45 minutes in 33+ degree heat during the Quarter Final match against Norway on Saturday night. Fans noted he was clearly struggling and wished him well on social media. His commitment was widely praised, but for people living with post-viral illness and Myalgic Encephalomyelitis (M.E.), the moment was deeply concerning. When a national figure pushes through illness in extreme conditions, it reinforces a powerful cultural message: that exertion during or after viral infection is harmless, even admirable. For many people, it is not. For some, it leads to lifelong disability. This moment exposes a critical failure in UK public health communication, specifically the Chief Medical Officer’s physical activ</v>
+        <v>https://www.acnnewswire.com/press-release/english/109638/</v>
+      </c>
+      <c r="F235" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 31, 2026 - (ACN Newswire) - Operating Cash Flow Turns Positive for the First Time, with a Significantly Strengthened Capital Structure
+On August 28, 2026, Micot Pharma (02335.HK), the first publicly listed peptide-focused innovative drug company in Hong Kong, announced its interim results for the first half of 2026.
+During the reporting period, the Company recorded research and development expenses of RMB128 million, representing a significant year-on-year increase of 215.9%, reflecting an acceleration in R&amp;D investment. Meanwhile, net cash generated from operating activities reached RMB109 million, marking a turnaround from net operating cash outflow in the corresponding period of 2025.
+An important contributor to this shift was the commercialization partnership for MT1013.
+In February 2026, Micot Pharma entered into an exclusive commercialization licensing agreement with Everest Medicines for MT1013, the Company's Core Product. Under the agreement, Everest Medicines was granted exclusive commercialization rights for MT1013 in Greater China and the Asia-Pacific region excluding Japan for the treatment of secondary hyperparathyroidism (SHPT).
+Micot Pharma received an upfront payment of RMB200 million and is eligible to receive potential regulatory and commercial milestone payments of up to RMB1.04 billion, as well as tiered royalties based on net product sales.
+As of the end of June 2026, the Company's cash and financial assets totaled approximately RMB1.227 billion, compared with RMB270 million at the end of 2025. Total equity reached approximately RMB957 million, compared with net liabilities of approximately RMB960 million at the end of 2025. The Company's gearing ratio also declined substantially from 389.6% to 25.2%.
+For a clinical-stage biotechnology company, the strengthening of liquidity and capital structure provides important financial support for the continued advancement of multiple clinical programs.
+MT1013 Advances Through Phase III, with a Clearer Path Toward Commercialization
+Beyond its financial position, the key question for the market remains the progress and clinical potential of Micot Pharma's pipeline.
+MT1013 remains the Company's most advanced asset and the product closest to commercialization.
+MT1013 is the world’s first-in-class, new-generation dual-targeting peptide drug being developed for secondary hyperparathyroidism associated with chronic kidney disease (CKD-SHPT).The drug features a pioneering dual mechanism of action—“CaSR agonist + OGP (Osteogenic Growth Peptide) mimetic.”
+Unlike conventional approaches that primarily focus on suppressing parathyroid hormone (PTH), MT1013 is designed to regulate PTH, calcium and phosphorus metabolism while simultaneously activating osteogenic pathways to promote bone formation and repair. This represents a potential therapeutic shift from indirectly suppressing bone resorption toward actively promoting bone formation.
+The Phase III clinical study of MT1013 has completed patient enrollment, and the Company expects to submit a New Drug Application (NDA) in early 2027.
+In a head-to-head clinical study against the calcimimetic etelcalcetide, the composite target attainment rate for serum calcium, phosphorus, and iPTH in the MT1013 groups after 20–27 weeks of treatment was 39.29% and 34.48%, respectively, approximately 2.2–2.5 times that of etelcalcetide (15.63%).
+In addition, the proportion of patients in the MT1013 groups achieving a reduction of more than 30% in intact parathyroid hormone (iPTH) from baseline reached 83.9%–93.3%.
+Clinical data from MT1013 have also been accepted as Late-Breaking Science by the American Society of Nephrology (ASN) Kidney Week.
+Against this backdrop, Micot Pharma's commercialization partnership with Everest Medicines represents an important step in translating the clinical and scientific value of MT1013 into potential commercial value.
+Positive Phase II Data for MT200605 Further Validate Its Potential as an Innovative Stroke Therapy
+Shortly before the release of its interim results, Micot Pharma announced on August 26 that it had completed the Phase II clinical trial of MT200605, its internally developed candidate for the treatment of acute ischemic stroke (AIS).
+The study was a multicenter, randomized, double-blind, placebo-controlled Phase II trial involving 360 patients, who were randomized at a 1:1:1:1 ratio into three MT200605 dose groups and a placebo group.
+For the primary efficacy endpoint, the proportion of patients achieving a modified Rankin Scale (mRS) score of 0–1 in the high-dose MT200605 group was higher than that in the placebo group, with the odds ratio (OR) for functional recovery improving by more than 100% versus placebo.
+From a clinical-benefit perspective, the results suggest that approximately one additional patient could achieve functional independence for every six patients treated.
+The signal is noteworthy in the context of neuroprotection research, a field in which translating biological mechanisms into meaningful improvements in functional outcomes has historically been challenging.
+For the secondary endpoints, improvement in National Institutes of Health Stroke Scale (NIHSS) scores in the high-dose group began to separate from placebo by Day 7. The direction of improvement was consistent with the mRS results, with a more pronounced difference observed by Day 14, suggesting faster early neurological recovery among patients receiving high-dose MT200605.
+Another differentiated observation involved acute kidney injury (AKI).
+MT200605 demonstrated the potential to reduce the incidence of AKI among patients with AIS in a dose-dependent manner. In the high-dose group, the incidence of AKI was more than 80% lower than that in the placebo group, indicating potential renal-protective benefits in addition to its neurological effects.
+A Differentiated BDNF/TrkB-Based Mechanism Supporting Potential Brain and Kidney Protection
+Mechanistically, MT200605 is a small molecule compound that acts as a tropomyosin receptor kinase B (TrkB) agonist with brain-derived neurotrophic factor (BDNF)-like effects.
+By activating TrkB, it modulates downstream signaling pathways to protect the structure and function of brain neural tissues. Additionally, it enhances mitochondrial ATP synthesis and exerts antioxidant effects by scavenging oxygen free radicals.
+This differentiated mechanism may also contribute to the renal-protective signal observed in the Phase II trial.
+MT200605 has received recognition from both domestic and international scientific and regulatory communities. The program has been selected for China's National Science and Technology Major Project for Innovative Drug Development. Its preclinical and Phase I clinical findings have also been accepted for oral presentation at the 18th World Stroke Congress.
+In addition, the U.S. Food and Drug Administration granted Orphan Drug Designation to MT200605 for the treatment of Huntington's disease in March 2026.
+A Multi-Layered Pipeline Strengthens Micot Pharma's Capacity for Sustained R&amp;D Output
+Beyond MT1013 and MT200605, Micot Pharma is building a broader pipeline spanning different stages of clinical development.
+XTL6001, a GLP-1R/GCGR/MasR triple agonist, has completed database lock for its Phase I clinical trial. By incorporating MasR into its mechanism of action, XTL6001 is designed to extend its therapeutic potential beyond weight management and metabolic regulation toward renal protection and anti-inflammatory and anti-fibrotic effects.
+Research relating to XTL6001 has been accepted for presentation at several major international scientific conferences, including the American Diabetes Association (ADA) Scientific Sessions 2026, the European Association for the Study of Diabetes (EASD) Annual Meeting 2026 and ASN Kidney Week 2026.
+Meanwhile, MT1002 continues to advance across indications including anticoagulation during hemodialysis and acute ischemic stroke, further expanding Micot Pharma's development footprint in cardiovascular, cerebrovascular and renal diseases.
+Entering an Accelerated Validation Phase for R&amp;D Outcomes
+Taken together, the most important takeaway from Micot Pharma's 2026 interim results is not whether a clinical-stage biotechnology company can achieve near-term profitability.
+Rather, three developments are taking place simultaneously.
+First, MT1013 has entered the critical late-stage clinical development period ahead of a potential NDA submission, while its commercialization partnership with Everest Medicines has established a clearer pathway toward commercialization.
+Second, the Phase II results of MT200605 have provided further clinical evidence supporting the therapeutic potential of its differentiated mechanism in acute ischemic stroke.
+Third, proceeds from the Company's Hong Kong listing, together with the upfront payment received under the MT1013 commercialization agreement, have substantially strengthened Micot Pharma's liquidity and capital structure, providing greater financial flexibility to advance its clinical pipeline.
+For investors and industry observers, these developments may represent the central theme through which Micot Pharma's first interim results following its Hong Kong listing should be understood: the Company is moving from a stage dominated by R&amp;D investment toward one in which clinical progress, external partnerships and pipeline value are increasingly being validated through tangible milestones.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>Leads Biolabs Announces Multiple Studies Selected for ESMO 2026, Highlighting the Growing Global Competitiveness of Its Core Pipeline</v>
+        <v>Will we "see" you in New York at Moody's Capital 2026 Disruptive Growth ...</v>
       </c>
       <c r="B236" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C236" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D236" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare, Retail, Education</v>
       </c>
       <c r="E236" t="str">
-        <v>https://www.prnewswire.com/news-releases/leads-biolabs-announces-multiple-studies-selected-for-esmo-2026-highlighting-the-growing-global-competitiveness-of-its-core-pipeline-302823685.html</v>
+        <v>https://pr-inside.com/will-we-see-you-in-new-york-at-moody-s-capital-2026-disruptive-growth-r5217759.htm</v>
       </c>
       <c r="F236" t="str">
-        <v>NANJING, China, July 13, 2026 /PRNewswire/ -- Nanjing Leads Biolabs Co., Ltd. ("Leads Biolabs" or the "Company," Stock Code: 9887.HK) today announced that six of its latest research studies have been accepted for presentation at the 2026 European Society for Medical Oncology (ESMO) Annual...</v>
+        <v>(PR-inside.com) Dr. Roger Wu, CEO of 20Slash20 Inc, to Present The Eye Drink Company Overview at Moody's Capital 2026 Disruptive Growth and Life Sciences Conference September 9-10. NEW YORK, NY / ACCESS Newswire / August 31, 2026 / As an incubated client of Fast Moving Consumer Goods (OTCID:GGII), 20Slash20, Inc., a health and wellness company focused on advancing eye health awareness through innovative consumer products and education, announced today that Dr. Roger Wu, Founder and CEO of 20Slash20, will present the company's vision, growth strategy, and market opportunities at the Moody's Capital 2026 Disruptive Growth and Life Sciences Conference September 9-10. Dr. Wu's ..</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>Tahlia Rahme Brings Warm, Evidence-Based Child Psychology to Melbourne</v>
+        <v>Recent Release "Borderline Personality Disorder..." by Carlos A. Rueda, Ph.D. Clarifies Two Conditions Often Confused in Clinical Practice</v>
       </c>
       <c r="B237" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C237" t="str">
         <v>PR.com</v>
       </c>
       <c r="D237" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E237" t="str">
-        <v>https://www.pr.com/press-release/972337</v>
+        <v>https://www.pr.com/press-release/977362</v>
       </c>
       <c r="F237" t="str">
-        <v>As demand for accessible youth mental health services rise across Australia, MLA Psychology strengthens its clinical offering with the appointment of neuroaffirming child and adolescent psychologist Tahlia Rahme. [PR.com]</v>
+        <v>Carlos A. Rueda, Ph.D. has completed a new book exploring the intricate relationship between borderline personality disorder and premenstrual dysphoric disorder—conditions that frequently overlap in ways that lead to profound diagnostic challenges. The work examines whether these conditions should be understood as separate entities or recognized as interconnected phenomena, a distinction with significant [PR.com]</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>Faron Provides Update on Investigator-Initiated Trial Portfolio for ...</v>
+        <v>Recent Release, "A Healthy Transformation," from Christian Faith Publishing Author Deodge Hill, Explores How Believers Can Honor God Through Their Bodies and Wellness</v>
       </c>
       <c r="B238" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C238" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D238" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E238" t="str">
-        <v>https://pr-inside.com/faron-provides-update-on-investigator-initiated-trial-portfolio-for-r5200399.htm</v>
+        <v>https://www.pr.com/press-release/977404</v>
       </c>
       <c r="F238" t="str">
-        <v>(PR-inside.com) Investigators update from BLAZE in checkpoint-resistant solid tumors highlights continued progress across Faron's expanding Investigator-Initiated Trial (IIT) portfolio TURKU, FI / ACCESS Newswire / July 13, 2026 / Faron Pharmaceuticals Ltd. (HEL:FARON)(LSE:FARN), a global, clinical-stage biopharmaceutical company focused on creating innovative cancer treatments that leverage the patient's own immune system, today provides an update on its portfolio of Investigator-Initiated Trials (IITs) evaluating bexmarilimab, its wholly owned anti-Clever-1 immunotherapy, in multiple oncology indications. The update covers five IITs in solid tumors and hematological malignancies, reflecting both advances and adjustments across the program. BLAZE: Investigators update combination treatmen</v>
+        <v>Deodge Hill has completed a new book, "A Healthy Transformation: Fit for His Purpose," a faith-centered guide designed to help readers achieve physical, mental, and spiritual wholeness. By seamlessly blending practical health principles with biblical encouragement, this work equips believers to break free from unhealthy patterns, establish sustainable habits, and discover how their wellness journey connects to [PR.com]</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>Genflow Biosciences PLC Announces Mid-Year Operational and Corporate ...</v>
+        <v>Recent Release, "Inspired to Influence," from Christian Faith Publishing Author Angel Morgan, Chronicles a Transformative Spiritual Journey Through Challenging Seasons</v>
       </c>
       <c r="B239" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C239" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D239" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E239" t="str">
-        <v>https://pr-inside.com/genflow-biosciences-plc-announces-mid-year-operational-and-corporate-r5200397.htm</v>
+        <v>https://www.pr.com/press-release/977391</v>
       </c>
       <c r="F239" t="str">
-        <v>(PR-inside.com) LONDON, UK / ACCESS Newswire / July 13, 2026 / Genflow Biosciences Plc (LSE:GENF)(OTCQB:GENFF) ("Genflow" or the "Company"), an emerging leader in the field of longevity research, provides a mid-year operational and corporate summary covering the six-month period to 30 June 2026. No delays in the dog clinical trial: Positive preliminary interim results from the SLAB trial, followed by confirmation of sustained safety and efficacy at the three-month follow-up Expansion of confidentiality agreements with additional Tier-1 animal health companies Strategic technology collaboration with Acuitas Therapeutics ("Acuitas ") for fully funded, non-dilutive LNP delivery development International patent publication extending SIRT6 protection into muscular disease indications New ..</v>
+        <v>Angel Morgan has completed a new book, titled, "Inspired to Influence" that traces her personal expedition through invisibility, loss, and ultimately, profound restoration. When facing medical emergencies, devastating diagnoses, and the untimely death of beloved family members, Morgan found herself emotionally overwhelmed and mentally struggling to process her circumstances. Isolated despite having loving family [PR.com]</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>SCENESSE® approved for EPP in Canada</v>
+        <v>Medical Device Coatings Market Benefits From Antimicrobial Solutions</v>
       </c>
       <c r="B240" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C240" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D240" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E240" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3325896/0/en/SCENESSE-approved-for-EPP-in-Canada.html</v>
+        <v>https://express-press-release.net/news/2026/08/31/1769878</v>
       </c>
       <c r="F240" t="str">
-        <v>Health Canada NOC enables treatment for porphyria, metabolic disorder Health Canada NOC enables treatment for porphyria, metabolic disorder</v>
+        <v>The global Medical Device Coatings Market was valued at USD 16.3 billion in 2025 and is projected to reach USD 30.0 billion by 2033, expanding at a 7.9% CAGR from 2026 [read full press release...]</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>New clinical data on the Leqembi® subcutaneous autoinjector presented at AAIC® 2026 support similar efficacy and safety to IV formulation in early Alzheimer's disease</v>
+        <v>Nutex Health Hospitals Earn Multiple Community Honors in Second Quarter 2026</v>
       </c>
       <c r="B241" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C241" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D241" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E241" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-clinical-data-on-the-leqembi-subcutaneous-autoinjector-presented-at-aaic-2026-support-similar-efficacy-and-safety-to-iv-formulation-in-early-alzheimers-disease-302823525.html</v>
+        <v>https://www.prnewswire.com/news-releases/nutex-health-hospitals-earn-multiple-community-honors-in-second-quarter-2026-302863096.html</v>
       </c>
       <c r="F241" t="str">
-        <v>STOCKHOLM, July 13, 2026 /PRNewswire/ -- BioArctic AB's (publ) (Nasdaq Stockholm: BIOA B) partner Eisai today presented new data at the 2026 Alzheimer's Association International Conference (AAIC), held in London, July 12-15, demonstrating that the Leqembi (lecanemab) subcutaneous...</v>
+        <v>HOUSTON, Aug. 31, 2026 /PRNewswire/ -- Nutex Health Inc. ("Nutex Health" or the "Company") (NASDAQ: NUTX), a physician-led, integrated healthcare delivery system comprised of 28 state-of-the-art micro hospitals and hospital outpatient departments in 12 states and primary care-centric,...</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>ALZHEIMER'S ASSOCIATION LAUNCHES "PROTECT-COG" STUDY TO TEST U.S. POINTER LIFESTYLE AND GLP-1 OR SIMILAR DRUG TO CUT RISK OF COGNITIVE DECLINE</v>
+        <v>Alvotech Announces FDA Acceptance for Review of Biologics License Application for AVT80, Expanding Proposed Biosimilar Program for Entyvio® to Subcutaneous Presentations</v>
       </c>
       <c r="B242" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C242" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D242" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E242" t="str">
-        <v>https://www.prnewswire.com/news-releases/alzheimers-association-launches-protect-cog-study-to-test-us-pointer-lifestyle-and-glp-1-or-similar-drug-to-cut-risk-of-cognitive-decline-302823408.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353086/0/en/alvotech-announces-fda-acceptance-for-review-of-biologics-license-application-for-avt80-expanding-proposed-biosimilar-program-for-entyvio-to-subcutaneous-presentations.html</v>
       </c>
       <c r="F242" t="str">
-        <v>LONDON, July 13, 2026 /PRNewswire/ -- The Alzheimer's Association today announced the launch of the PROTECT-Cog Study (Prevention of Risk fOr cogniTive dEcline through Combined Therapy), a first-of-its-kind global clinical trial designed to evaluate whether combining a proven multidomain...</v>
+        <v>REYKJAVIK, Iceland, Aug. 31, 2026 (GLOBE NEWSWIRE) -- Alvotech (NASDAQ: ALVO; ALVO-SDB), a global biotechnology company specializing in the development and manufacture of biosimilar medicines for patients worldwide, today announced that the U.S. Food and Drug Administration (FDA) has accepted for review a Biologics License Application (BLA) for AVT80, a proposed interchangeable biosimilar to Entyvio® (vedolizumab) prefilled syringe and autoinjector for subcutaneous administration.</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>FROM THE ALZHEIMER'S ASSOCIATION INTERNATIONAL CONFERENCE 2026 LIFESTYLE PROGRAM IMPROVES BRAIN HEALTH AMONG OLDER ADULTS AT RISK FOR DEMENTIA ACROSS LATIN AMERICA</v>
+        <v>Matvæla- og lyfjastofnun Bandaríkjanna (FDA) tekur til afgreiðslu umsókn Alvotech um markaðsleyfi fyrir fyrirhugaða hliðstæðu við Entyvio í sprautu eða lyfjapenna</v>
       </c>
       <c r="B243" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C243" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D243" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E243" t="str">
-        <v>https://www.prnewswire.com/news-releases/from-the-alzheimers-association-international-conference-2026-lifestyle-program-improves-brain-health-among-older-adults-at-risk-for-dementia-across-latin-america-302823398.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353084/0/is/matv%C3%A6la-og-lyfjastofnun-bandar%C3%ADkjanna-fda-tekur-til-afgrei%C3%B0slu-ums%C3%B3kn-alvotech-um-marka%C3%B0sleyfi-fyrir-fyrirhuga%C3%B0a-hli%C3%B0st%C3%A6%C3%B0u-vi%C3%B0-entyvio-%C3%AD-sprautu-e%C3%B0a-lyfjapenna.html</v>
       </c>
       <c r="F243" t="str">
-        <v>- LatAm-FINGERS Study Findings Confirm and Expand U.S. POINTER Trial Results - - Show Structured Dementia Risk Reduction Strategies Adaptable Across Cultures - Key Takeaways The LatAm-FINGERS study shows lifestyle interventions adapted across Latin American cultures, health systems and...</v>
+        <v>REYKJAVÍK (31. ágúst 2026) – Alvotech (NASDAQ: ALVO, ALVO SDB) tilkynnti í dag að Matvæla- og lyfjastofnun Bandaríkjanna (FDA) hefði tekið til afgreiðslu umsókn um markaðsleyfi í Bandaríkjunum fyrir AVT80, fyrirhugaða hliðstæðu með útskiptileika við Entyivo (vedolizumab) í áfylltri sprautu eða lyfjapenna.</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>Antengene Announces Receipt of USD 60 Million Upfront Payment from UCB</v>
+        <v>National #VoteLikeHealth Campaign to Put Healthcare at Center of Midterm Elections</v>
       </c>
       <c r="B244" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C244" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D244" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E244" t="str">
-        <v>https://www.prnewswire.com/news-releases/antengene-announces-receipt-of-usd-60-million-upfront-payment-from-ucb-302823509.html</v>
+        <v>https://www.prweb.com/releases/national-votelikehealth-campaign-to-put-healthcare-at-center-of-midterm-elections-302863277.html</v>
       </c>
       <c r="F244" t="str">
-        <v>SHANGHAI and HONG KONG, July 13, 2026 /PRNewswire/ -- Antengene Corporation Limited ("Antengene", SEHK: 6996.HK), a leading innovative, commercial-stage global biotech company dedicated to discovering, developing and commercializing first-in-class and/or best-in-class medicines for...</v>
+        <v>Community Catalyst, the nation's leading health advocacy organization, this morning launched its Vote Like Your Health Depends On It campaign (#VoteLikeHealth) ahead of the midterm elections in November. BOSTON, Aug. 31, 2026 /PRNewswire-PRWeb/ -- Community Catalyst, the nation's leading...</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>Deepening Collaboration in AI-Powered R&amp;amp;D Acceleration: Insilico Medicine and CMS announce additional collaborations in CNS diseases</v>
+        <v>Why the Pharma HUB And Patient Access Support Service Market Is at an Inflection Point</v>
       </c>
       <c r="B245" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C245" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D245" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E245" t="str">
-        <v>https://www.prnewswire.com/news-releases/deepening-collaboration-in-ai-powered-rd-acceleration-insilico-medicine-and-cms-announce-additional-collaborations-in-cns-diseases-302823160.html</v>
+        <v>https://express-press-release.net/news/2026/08/31/1769824</v>
       </c>
       <c r="F245" t="str">
-        <v>SHANGHAI, July 12, 2026 /PRNewswire/ -- Insilico Medicine ("Insilico", 03696.HK), a clinical-stage biotechnology company driven by generative artificial intelligence (AI), and China Medical System Holdings Limited ("CMS", 867.HK/8A8.SG), an open-platform innovative company linking...</v>
+        <v>Patient support hubs have quietly become one of the most strategically important &amp;#8212; and most contested &amp;#8212; functions in pharmaceutical commercialization. For years, the model [read full press release...]</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>Study: "Physical Therapy for the Brain" Delivered by Telephone Shows Outcomes Meeting or Exceeding National In-Person Benchmarks</v>
+        <v>BioMarin Announces Global Settlement with Ascendis Pharma A/S; Ascendis Will Pay Royalties to BioMarin on Yuviwel Sales in U.S., EU, Brazil and South Korea</v>
       </c>
       <c r="B246" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C246" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D246" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E246" t="str">
-        <v>https://www.prnewswire.com/news-releases/study-physical-therapy-for-the-brain-delivered-by-telephone-shows-outcomes-meeting-or-exceeding-national-in-person-benchmarks-302823307.html</v>
+        <v>https://www.prnewswire.com/news-releases/biomarin-announces-global-settlement-with-ascendis-pharma-as-ascendis-will-pay-royalties-to-biomarin-on-yuviwel-sales-in-us-eu-brazil-and-south-korea-302864555.html</v>
       </c>
       <c r="F246" t="str">
-        <v>Real-world data from 141 Medicare patients shows significant gains in cognitive function and quality of life through a highly accessible delivery model designed to reach rural neurology deserts LONDON, July 12, 2026 /PRNewswire/ -- Moneta Health, a brain health company delivering...</v>
+        <v>Agreement Resolves all Pending Patent-Related Proceedings Between BioMarin and Ascendis SAN RAFAEL, Calif., Aug. 30, 2026 /PRNewswire/ -- BioMarin Pharmaceutical Inc. (Nasdaq: BMRN) today announced that it has entered into binding terms with Ascendis Pharma A/S, resolving the patent and...</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>Ascelia Pharma Provides Orviglance Update</v>
+        <v>HUAWEI WATCH D3 Makes Early Debut at ESC Congress 2026: A New Era in Wrist-Based Blood Pressure Management</v>
       </c>
       <c r="B247" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C247" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D247" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E247" t="str">
-        <v>https://pr-inside.com/ascelia-pharma-provides-orviglance-update-r5200292.htm</v>
+        <v>https://www.prnewswire.com/news-releases/huawei-watch-d3-makes-early-debut-at-esc-congress-2026-a-new-era-in-wrist-based-blood-pressure-management-302864640.html</v>
       </c>
       <c r="F247" t="str">
-        <v>(PR-inside.com) MALMÖ, SE / ACCESS Newswire / July 12, 2026 / Ascelia Pharma (STO:ACE) - Ascelia Pharma AB (publ) (STO:ACE), a biopharmaceutical company focused on improving the lives of people living with rare cancer conditions, provides an update following the recent publication of the Complete Response Letter (CRL) by the U.S. Food and Drug Administration (FDA) regarding the New Drug Application (NDA) for Orviglance®. As previously communicated, Ascelia Pharma ("Ascelia") is preparing for a Type A meeting with the FDA to obtain a detailed understanding of the matters outlined in the CRL and to find an expedited path forward for Orviglance. Ascelia views ..</v>
+        <v>MUNICH, Aug. 31, 2026 /PRNewswire/ -- The European Society of Cardiology Congress (ESC Congress 2026), one of the world's most influential academic gatherings in cardiovascular medicine, officially kicked off today in Munich, Germany. Huawei showcased its latest innovations in health and...</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>Cypress Health Partners Physical Therapist Volunteers on Orthopedic Mission Trip in Honduras</v>
+        <v>SpeedyIndex Brings AI Agents to Link Building: Donor Domains to Be Scored by Long-Term Indexing Health</v>
       </c>
       <c r="B248" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C248" t="str">
         <v>PRWeb</v>
       </c>
       <c r="D248" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E248" t="str">
-        <v>https://www.prweb.com/releases/cypress-health-partners-physical-therapist-volunteers-on-orthopedic-mission-trip-in-honduras-302823069.html</v>
+        <v>https://www.prweb.com/releases/speedyindex-brings-ai-agents-to-link-building-donor-domains-to-be-scored-by-long-term-indexing-health-302864590.html</v>
       </c>
       <c r="F248" t="str">
-        <v>Five-day medical mission highlights the critical role of physical therapy in restoring patient mobility and improving access to care PORTLAND, Maine, July 12, 2026 /PRNewswire-PRWeb/ -- Earlier this year, physical therapist Andrew Genova, PT, DPT, Managing Partner at MVPT Physical...</v>
+        <v>An AI Consultant in the SpeedyIndex dashboard handled 57% of support requests in its first week. Next up, in Q4 2026: AI agents that rate donor domains by how Google has indexed them over months, quarters and years VANTAA, Finland and HELSINKI, Aug. 30, 2026 /PRNewswire-PRWeb/ --...</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>A New Approach to Treating Brain Cancer: HDT Bio Launches Canadian Clinical Program at McGill University</v>
+        <v>HUTCHMED Announces SANOVO Trial Demonstrated Significant Progression-Free Survival Benefit of ORPATHYS® Plus TAGRISSO® in Treatment-Naïve Patients with MET-Overexpressing EGFR-mutated Lung Cancer in China</v>
       </c>
       <c r="B249" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C249" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D249" t="str">
-        <v>Healthcare, Education</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E249" t="str">
-        <v>https://www.prnewswire.com/news-releases/a-new-approach-to-treating-brain-cancer-hdt-bio-launches-canadian-clinical-program-at-mcgill-university-302822942.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353003/0/en/hutchmed-announces-sanovo-trial-demonstrated-significant-progression-free-survival-benefit-of-orpathys-plus-tagrisso-in-treatment-na%C3%AFve-patients-with-met-overexpressing-egfr-mutate.html</v>
       </c>
       <c r="F249" t="str">
-        <v>HDT Bio Canada Inc. partners with McGill University and The Neuro to advance HDT-401, an investigational locally administered RNA immune activator, into Phase 1 clinical evaluation for glioblastoma in Canada MONTREAL and SEATTLE, July 12, 2026 /PRNewswire/ -- Among the deadliest of brain...</v>
+        <v>Findings build on the established success of the global SAFFRON and China SACHI trials, extending the clinical value of the all-oral combination into the first-line setting Findings build on the established success of the global SAFFRON and China SACHI trials, extending the clinical value of the all-oral combination into the first-line setting</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>LEQEMBI® Subcutaneous Autoinjector Clinical Data Supports Similar Efficacy and Safety to IV Formulation in Early Alzheimer’s Disease Presented at the Alzheimer’s Association International Conference® (AAIC®) 2026</v>
+        <v>Class Action Lawsuit Filed Against Fractyl Health, Inc. (GUTS) – Recover ...</v>
       </c>
       <c r="B250" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C250" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D250" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E250" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/12/3325847/0/en/LEQEMBI-Subcutaneous-Autoinjector-Clinical-Data-Supports-Similar-Efficacy-and-Safety-to-IV-Formulation-in-Early-Alzheimer-s-Disease-Presented-at-the-Alzheimer-s-Association-Interna.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-fractyl-health-inc-guts-recover-r5217695.htm</v>
       </c>
       <c r="F250" t="str">
-        <v>New clinical and real-world data support a subcutaneous treatment pathway from initiation through maintenance treatment, offering dosing convenience for patients and care partners New clinical and real-world data support a subcutaneous treatment pathway from initiation through maintenance treatment, offering dosing convenience for patients and care partners</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 30, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>LEQEMBI® Subcutaneous Autoinjector Clinical Data Supports Similar Efficacy and Safety to IV Formulation in Early Alzheimer's Disease Presented at the Alzheimer's Association International Conference® (AAIC®) 2026</v>
+        <v>Pomerantz LLP Brings Class Action Against Fractyl Health, Inc. – GUTS</v>
       </c>
       <c r="B251" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C251" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D251" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E251" t="str">
-        <v>https://www.prnewswire.com/news-releases/leqembi-subcutaneous-autoinjector-clinical-data-supports-similar-efficacy-and-safety-to-iv-formulation-in-early-alzheimers-disease-presented-at-the-alzheimers-association-international-conference-aaic-2026-302823332.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-brings-class-action-against-fractyl-health-inc-guts-r5217663.htm</v>
       </c>
       <c r="F251" t="str">
-        <v>New clinical and real-world data support a subcutaneous treatment pathway from initiation through maintenance treatment, offering dosing convenience for patients and care partners TOKYO and CAMBRIDGE, Mass., July 12, 2026 /PRNewswire/ -- Eisai Co., Ltd. and Biogen Inc. (Nasdaq: BIIB)...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 30, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fractyl Health, Inc. ("Fractyl" or the "Company") (NASDAQ:GUTS) and certain officers. The class action, filed in the United States District Court for the Southern District of New York, and docketed under 26-cv-07167, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations ..</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>Unicycive Therapeutics, Inc. (UNCY) Investigation: Bronstein, Gewirtz ...</v>
+        <v>Foodsane. The Compassion led alternative to diet culture.</v>
       </c>
       <c r="B252" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C252" t="str">
-        <v>PR-Inside</v>
+        <v>Pressat</v>
       </c>
       <c r="D252" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E252" t="str">
-        <v>https://pr-inside.com/unicycive-therapeutics-inc-uncy-investigation-bronstein-gewirtz-r5200243.htm</v>
+        <v>https://pressat.co.uk/releases/foodsane-the-compassion-led-alternative-to-diet-culture-48564cab8e6c7c2050146b353bb58dfa/</v>
       </c>
       <c r="F252" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 12, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Unicycive Therapeutics, Inc. ("Unicycive" or "the Company") (NASDAQ:UNCY). Investors who purchased Unicycive securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/UNCY. Unicycive Investigation Details On June 30, 2026, Unicycive disclosed that the FDA had issued a second Complete Response Letter ("CRL") regarding the Company's resubmitted New Drug Application for its kidney disease therapy, oxylanthanum, identifying the "same third-party manufacturing deficiencies that were identified in the previous CRL issued in ..</v>
+        <v>Sunday 30 August, 2026 Chartered Psychologist/Senior Accredited Psychotherapist Launches Foodsane: A Compassion-Led Alternative to Diet Culture Devon, UK. Dr Joanna North, Chartered Researching Psychologist, Fellow of the British Psychological Society, and Senior Accredited Psychotherapist, has launched Foodsane, a psychology-based wellness community offering a "middle way" between diet culture, weight loss medication and disordered eating. (www.foodsane.co.uk). Drawing on more than forty years of clinical practice, Dr North developed the RAFT framework: Right Amount, Right Food, Right Time and the accompanying concept of Time Related Eating (TRE), both grounded in nervous-system regulation, interoception (body awareness), and self-compassion rather than restriction or willpower. The initi</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>RE.DOCTOR Launches Mobile-First Home Health Care Agency Software to Streamline Workflows and Introduce Contactless Vital Monitoring</v>
+        <v>Hims &amp; Hers Health, Inc. (HIMS) Investigation: Bronstein, Gewirtz &amp; ...</v>
       </c>
       <c r="B253" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C253" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D253" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E253" t="str">
-        <v>https://www.pr.com/press-release/969323</v>
+        <v>https://pr-inside.com/hims-hers-health-inc-hims-investigation-bronstein-gewirtz-r5217596.htm</v>
       </c>
       <c r="F253" t="str">
-        <v>Next-generation cloud platform cuts administrative burdens for mobile clinical workforces while embedding seamless, secure data collection tools at the patient bedside. [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 30, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Hims &amp; Hers Health, Inc. ("Hims" or "the Company") (NYSE:HIMS). Investors who purchased Hims securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/hims-hers-health-inc-hims-class_action_lawsuit. Hims Investigation Details On July 29, 2026, the Federal Trade Commission ("FTC") filed a lawsuit against Hims, accusing it of sharing customers' medical information with third-party advertisers. The FTC's criminal complaint accuses Hims of "deceptive and unlawful privacy practices," including sharing sensitive details about patient ..</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>Frequent Heartburn or Reflux Can Be a Sign of Something More Serious, Says Intermountain Health</v>
+        <v>Securities Lawsuit Alert: Fractyl Health, Inc. (GUTS) – Contact Levi ...</v>
       </c>
       <c r="B254" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C254" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D254" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E254" t="str">
-        <v>https://www.prunderground.com/frequent-heartburn-or-reflux-can-be-a-sign-of-something-more-serious-says-intermountain-health/00388158/</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-fractyl-health-inc-guts-contact-levi-r5217546.htm</v>
       </c>
       <c r="F254" t="str">
-        <v>Dr. Nathan Merriman, Intermountain Health, explains the risk of Gastroesophageal Reflux Disease and how it increases the risk of Esophageal Cancer The post Frequent Heartburn or Reflux Can Be a Sign of Something More Serious, Says Intermountain Health first appeared on</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 30, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>MMJ The Voice DEA Didn't Want to Hear From During Marijuana Rescheduling ...</v>
+        <v>Pomerantz LLP Announces Securities Class Action Against Fractyl Health, ...</v>
       </c>
       <c r="B255" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C255" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D255" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E255" t="str">
-        <v>https://pr-inside.com/mmj-the-voice-dea-didn-t-want-to-hear-from-during-marijuana-rescheduling-r5200181.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-announces-securities-class-action-against-fractyl-health-r5217509.htm</v>
       </c>
       <c r="F255" t="str">
-        <v>(PR-inside.com) " DEA silenced the only FDA-pathway cannabinoid developer at its ALJ hearing. The courts won't." - Duane Boise, CEO, MMJ International Holdings. WASHINGTON, D.C. / ACCESS Newswire / July 12, 2026 / The most revealing moment of the DEA's marijuana rescheduling process may not have occurred during seven days of testimony in Arlington. It occurred weeks earlier, when the DEA decided who would not be allowed into the hearing room. The agency excluded MMJ International Holdings-the only company developing botanical cannabinoid medicines through the FDA's formal drug approval process-from participating in a hearing whose central question was whether marijuana has a "currently ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 30, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fractyl Health, Inc. ("Fractyl" or the "Company") (NASDAQ:GUTS) and certain officers. The class action, filed in the United States District Court for the Southern District of New York, and docketed under 26-cv-07167, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations ..</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>MMJ The Voice DEA Didn't Want to Hear From During Marijuana Rescheduling Hearings</v>
+        <v>Intermountain Health Experts Explain ACOG Guidelines for Immunizations for Pregnant Women</v>
       </c>
       <c r="B256" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C256" t="str">
-        <v>Newswire.com</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D256" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E256" t="str">
-        <v>https://www.newswire.com/news/mmj-the-voice-dea-didnt-want-to-hear-from-during-marijuana-rescheduling-hearings</v>
+        <v>https://prunderground.com/intermountain-health-experts-explain-acog-guidelines-for-immunizations-for-pregn/cmtd3mxku000n04ihl6fy28yh</v>
       </c>
       <c r="F256" t="str">
-        <v>" DEA silenced the only FDA-pathway cannabinoid developer at its ALJ hearing. The courts won't." - Duane Boise, CEO, MMJ International Holdings .</v>
+        <v>New immunizations guidelines for pregnant women help protect moms and babies from common preventable diseases The post Intermountain Health Experts Explain ACOG Guidelines for Immunizations for Pregnant Women first appeared on</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>Evaxion presents new preclinical data for cytomegalovirus vaccine program EVX-V1</v>
+        <v>Faith Rooted Author Releases Seven Book Library Built Around One Conviction: Identity Precedes Everything</v>
       </c>
       <c r="B257" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C257" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D257" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E257" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/12/3325846/0/en/Evaxion-presents-new-preclinical-data-for-cytomegalovirus-vaccine-program-EVX-V1.html</v>
+        <v>https://www.pr.com/press-release/969718</v>
       </c>
       <c r="F257" t="str">
-        <v>COPENHAGEN, Denmark, July 12, 2026 - Evaxion A/S (NASDAQ: EVAX) (“Evaxion”), a clinical-stage TechBio company developing novel vaccines with its pioneering AI-Immunology™ platform, presents new data further supporting the multi-component concept of its cytomegalovirus (CMV) vaccine program EVX-V1.</v>
+        <v>Caleb Colona completes the Dig Deep Foundations Series with works spanning fiction, parable, health, finance, and identity all organized around the RESET, BUILD, RISE framework. [PR.com]</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>Bacteria From Gum Disease May Cause Inflammation, Harden Heart Valves</v>
+        <v>Alnylam Presents New Data at ESC Congress 2026 Reinforcing Strength in RNAi-Powered TTR Silencing Across ATTR-CM Patient Populations and Treatment Settings</v>
       </c>
       <c r="B258" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C258" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D258" t="str">
-        <v>Retail, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E258" t="str">
-        <v>https://www.newmediawire.com/news/bacteria-from-gum-disease-may-cause-inflammation-harden-heart-valves-7087657</v>
+        <v>https://finance.yahoo.com/healthcare/articles/alnylam-presents-data-esc-congress-122300504.html</v>
       </c>
       <c r="F258" t="str">
-        <v>Research Highlights : A lab study investigating mouse and human cardiac tissue found a potential link between gum disease (periodontitis) and a narrowing of the aortic valves (aortic valve stenosis). Currently, there is no medication or treatment available that can prevent or slow the progression of aortic valve stenosis. However, these findings suggest that treating gum disease and associated inflammation of the gums might help prevent the most common form of heart valve disease. Note: The study featured in this news release is a research abstract. Abstracts presented at the American Heart Association’s scientific meetings are not peer-reviewed, and the findings are considered preliminary until published as full manuscripts in a peer-reviewed scientific journal. Embargoed until 8 a.m. CT/</v>
+        <v>CAMBRIDGE, Mass., August 30, 2026--Alnylam Pharmaceuticals, Inc. (Nasdaq: ALNY), the leading RNAi therapeutics company, today announced new data at the European Society of Cardiology (ESC) Congress 2026 demonstrating the strength of RNAi-powered silencing for cardiovascular disease. The findings further reinforce the clinical profile of AMVUTTRA® (vutrisiran) across transthyretin amyloidosis (ATTR) patient populations, treatment settings, and manifestations of disease.</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>EV All Day Launches Instant Battery-Health Check for Used Electric Cars</v>
+        <v>Aeitto Launches the EasePress Max6, a Filter-Free Slow Juicer That Rinses Clean Without a Brush</v>
       </c>
       <c r="B259" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C259" t="str">
-        <v>PRWeb</v>
+        <v>PR.com</v>
       </c>
       <c r="D259" t="str">
-        <v>Healthcare, Energy, Automotive</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E259" t="str">
-        <v>https://www.prweb.com/releases/ev-all-day-launches-instant-battery-health-check-for-used-electric-cars-302823331.html</v>
+        <v>https://www.pr.com/press-release/972578</v>
       </c>
       <c r="F259" t="str">
-        <v>A used electric car's most valuable part, its battery, is also the one thing no advert, V5C or history check will show you. EV All Day's new £9.99 check changes that, giving buyers an instant, independent estimate of battery health, real-world range and remaining warranty before they ever...</v>
+        <v>Aeitto, a user-centric kitchen appliance brand serving health-focused households across North America, today unveiled its new Max6 Slow Juicer, centered on a revolutionary filter-free design that solves the biggest consumer headache: tedious, brush-dependent cleanup after juicing. [PR.com]</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>Hemab Therapeutics Presents New Clinical Data from HMB-002 in Von Willebrand Disease and Introduces HMB-003 for Heavy Menstrual Bleeding at the ISTH 2026 Congress</v>
+        <v>Bayer Announces Phase III REVEAL Study with Investigational PET Radiotracer Iodine 124 Evuzamitide Presented as Late-Breaker at ESC 2026</v>
       </c>
       <c r="B260" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C260" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D260" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E260" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/12/3325841/0/en/Hemab-Therapeutics-Presents-New-Clinical-Data-from-HMB-002-in-Von-Willebrand-Disease-and-Introduces-HMB-003-for-Heavy-Menstrual-Bleeding-at-the-ISTH-2026-Congress.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/bayer-announces-phase-iii-reveal-114500219.html</v>
       </c>
       <c r="F260" t="str">
-        <v>HMB-002 clinical data demonstrate proof of mechanism, with dose-dependent, greater than or equal to 2.4-fold peak increases in Von Willebrand Factor (VWF) and Factor VIII (FVIII), normalization of peak thrombin generation and activated partial thromboplastin time (APTT), and durability supporting potential monthly subcutaneous dosing</v>
+        <v>WHIPPANY, N.J., August 30, 2026--Bayer today announced the presentation of first detailed results from the Phase III REVEAL study, an investigator-initiated study by Brigham and Women’s Hospital, that evaluated the investigational positron emission tomography (PET) radiotracer iodine 124 evuzamitide (I 124 evuzamitide) for the diagnosis of cardiac amyloidosis.1 The pivotal study met its primary endpoints in the assessment of sensitivity and specificity for the diagnosis of cardiac amyloidosis ba</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>FROM THE ALZHEIMER'S ASSOCIATION INTERNATIONAL CONFERENCE 2026</v>
+        <v>Ascletis Announces First Participant Dosed in a Global Phase III Clinical Program of Once-Daily Oral Small Molecule GLP-1 Receptor Agonist ASC30 for Chronic Weight Management</v>
       </c>
       <c r="B261" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C261" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D261" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E261" t="str">
-        <v>https://www.prnewswire.com/news-releases/from-the-alzheimers-association-international-conference-2026-302823298.html</v>
+        <v>https://www.prnewswire.com/news-releases/ascletis-announces-first-participant-dosed-in-a-global-phase-iii-clinical-program-of-once-daily-oral-small-molecule-glp-1-receptor-agonist-asc30-for-chronic-weight-management-302864376.html</v>
       </c>
       <c r="F261" t="str">
-        <v>FORMER ELITE SOCCER PLAYERS SHOW EVIDENCE OF BRAIN HEALTH CHANGES IN MID-LIFE Key Takeaways New research provides insights into brain health among former elite professional soccer players during midlife. Former players reported high levels of depression, anxiety, and subjective...</v>
+        <v>- Expected to enroll approximately 4,600 participants with obesity or overweight across two pivotal trials (AURORA-1 and AURORA-2) in the U.S., Europe, and Canada. - Global Phase III clinical program to investigate efficacy and safety of three maintenance doses (20 mg, 40 mg, and 60 mg)...</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>MNA: Brigham Nurses Prepare for End of Lockout on Monday with Solidarity Walk-In as MGB Home Care Clinicians Demonstrate Power with Ongoing MGB HQ Strike Picketing</v>
+        <v>INTCO Medical annonce une croissance de 40,6% de son chiffre d'affaires au premier semestre 2026 et porte à 107 milliards d'unités sa capacité de production de gants jetables, la plus importante au monde</v>
       </c>
       <c r="B262" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C262" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D262" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E262" t="str">
-        <v>https://www.prnewswire.com/news-releases/mna-brigham-nurses-prepare-for-end-of-lockout-on-monday-with-solidarity-walk-in-as-mgb-home-care-clinicians-demonstrate-power-with-ongoing-mgb-hq-strike-picketing-302823289.html</v>
+        <v>https://www.prnewswire.com/news-releases/intco-medical-annonce-une-croissance-de-40-6-de-son-chiffre-daffaires-au-premier-semestre-2026-et-porte-a-107-milliards-dunites-sa-capacite-de-production-de-gants-jetables-la-plus-importante-au-monde-302864362.html</v>
       </c>
       <c r="F262" t="str">
-        <v>Brigham nurses and MGB Home Care clinicians have told the Governor and MGB they are prepared to negotiate until contract resolutions are reached BOSTON, July 11, 2026 /PRNewswire/ -- Brigham and Women's Hospital nurses, who are locked out by Mass General Brigham billionaires through...</v>
+        <v>ZIBO, Chine, 30 août 2026 /PRNewswire/ -- INTCO Medical (la « société », 300677.SZ), l'un des principaux fabricants mondiaux de gants jetables, annonce un chiffre d'affaires de 6,91 milliards RMB (environ 1,03 milliard USD) pour le semestre clos le 30 juin 2026, soit une hausse de 40,61%...</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>New to The Street Show #761 to Broadcast Across Bloomberg U.S., Latin ...</v>
+        <v>INTCO Medical meldet für das erste Halbjahr 2026 ein Umsatzwachstum von 40,6 % und baut die weltweit größte Produktionskapazität für Einweghandschuhe auf 107 Milliarden Stück aus</v>
       </c>
       <c r="B263" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C263" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D263" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E263" t="str">
-        <v>https://pr-inside.com/new-to-the-street-show-761-to-broadcast-across-bloomberg-u-s-latin-r5200002.htm</v>
+        <v>https://www.prnewswire.com/news-releases/intco-medical-meldet-fur-das-erste-halbjahr-2026-ein-umsatzwachstum-von-40-6--und-baut-die-weltweit-groWte-produktionskapazitat-fur-einweghandschuhe-auf-107-milliarden-stuck-aus-302864357.html</v>
       </c>
       <c r="F263" t="str">
-        <v>(PR-inside.com) The show broadcasts at 6:30 PM ET as sponsored programming, with television commercials featuring Big Sky Industrial, Envoy Medical, FreeCast and Datavault AI NEW YORK CITY, NY / ACCESS Newswire / July 11, 2026 / New to The Street announces the upcoming broadcast of Show #761, airing at 6:30 PM ET as sponsored programming across Bloomberg Television in the United States, Latin America and the Middle East and North Africa (MENA). The program features executive interviews and corporate updates from: Sagtec Global Limited (NASDAQ:SAGT) Virtuix Holdings Inc. (NASDAQ:VTIX) Lantern Pharma Inc. (NASDAQ:LTRN) YY Group Holding Limited (NASDAQ:YYGH) Show #761 gives business leaders an international platform to discuss ..</v>
+        <v>ZIBO, China, 30. August 2026 /PRNewswire/ -- INTCO Medical („das Unternehmen", 300677.SZ), ein weltweit führender Hersteller von Einweghandschuhen, meldete für die sechs Monate bis zum 30. Juni 2026 einen Umsatz von 6,91 Mrd. RMB (ca. 1,03 Mrd. US-Dollar), ein Plus von 40,61 % gegenüber...</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>New to The Street Show #761 to Broadcast Across Bloomberg U.S., Latin America and MENA, Featuring Sagtec Global, Virtuix, Lantern Pharma and YY Group</v>
+        <v>INTCO Medical rapporteert omzetgroei van 40,6% in de eerste helft van 2026, breidt de grootste wegwerphandschoenencapaciteit ter wereld uit tot 107 miljard stuks</v>
       </c>
       <c r="B264" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C264" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D264" t="str">
-        <v>AI, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E264" t="str">
-        <v>https://www.newswire.com/news/new-to-the-street-show-761-to-broadcast-across-bloomberg-u-s-latin-america-and</v>
+        <v>https://www.prnewswire.com/news-releases/intco-medical-rapporteert-omzetgroei-van-40-6-in-de-eerste-helft-van-2026--breidt-de-grootste-wegwerphandschoenencapaciteit-ter-wereld-uit-tot-107-miljard-stuks-302864348.html</v>
       </c>
       <c r="F264" t="str">
-        <v>The show broadcasts at 6:30 PM ET as sponsored programming, with television commercials featuring Big Sky Industrial, Envoy Medical, FreeCast and Datavault AI</v>
+        <v>ZIBO, China, 30 augustus 2026 /PRNewswire/ -- INTCO Medical ("het bedrijf", 300677.SZ), een toonaangevende wereldwijde fabrikant van wegwerphandschoenen, rapporteerde een omzet van RMB 6,91 miljard (ongeveer USD 1,03 miljard) voor het semester dat eindigt op 30 juni 2026, een stijging van...</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>Intermountain Health Data May Help Moms More Safely Deliver Babies and Shorten Labor and Delivery</v>
+        <v>Pomerantz LLP Announces The Filing of a Class Action Litigation Against ...</v>
       </c>
       <c r="B265" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C265" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D265" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E265" t="str">
-        <v>https://www.prunderground.com/intermountain-health-data-may-help-moms-more-safely-deliver-babies-and-shorten-labor-and-delivery/00388150/</v>
+        <v>https://pr-inside.com/pomerantz-llp-announces-the-filing-of-a-class-action-litigation-against-r5217402.htm</v>
       </c>
       <c r="F265" t="str">
-        <v>Intermountain Health used labor and delivery data to improve the outcomes and experience for pregnant moms and their newborn babies The post Intermountain Health Data May Help Moms More Safely Deliver Babies and Shorten Labor and Delivery first appeared on</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fractyl Health, Inc. ("Fractyl" or the "Company") (NASDAQ:GUTS) and certain officers. The class action, filed in the United States District Court for the Southern District of New York, and docketed under 26-cv-07167, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations ..</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>DRAI Health Introduces SpaceXAI-Powered Personalized Voice Interaction in heyDRAI</v>
+        <v>Cunion Frames Its Wearable Health Ecosystem Around Five Health Benefits</v>
       </c>
       <c r="B266" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C266" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D266" t="str">
-        <v>AI, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E266" t="str">
-        <v>https://www.prweb.com/releases/drai-health-introduces-spacexai-powered-personalized-voice-interaction-in-heydrai-302822689.html</v>
+        <v>https://www.newsfilecorp.com/release/312026/Cunion-Frames-Its-Wearable-Health-Ecosystem-Around-Five-Health-Benefits</v>
       </c>
       <c r="F266" t="str">
-        <v>New capability delivers more natural, adaptive, and human-centered voice-guided healthcare experiences LOS ANGELES, July 11, 2026 /PRNewswire-PRWeb/ -- DRAI Health today announced the launch of a new personalized voice interaction capability within heyDRAI, its AI-powered healthcare...</v>
+        <v>San Diego, California--(Newsfile Corp. - August 29, 2026) - Most health technology can overwhelm users with constant notifications and dashboards, eventually causing them to disengage. In response to this challenge, Cunion is building an ecosystem around the premise that the healthiest device is the one that stays quiet until it has something worth saying. From this approach, Cunion identifies five practical health benefits across its wearable ecosystem.To view an enhanced version of this...</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>Inspire Medical Investigation Continued: Kahn Swick &amp;amp; Foti, LLC Continues to Investigate the Officers and Directors of Inspire Medical Systems, Inc. - INSP</v>
+        <v>Women Leaders Association Adds Lisa Reilly as Boston Coaching Partner, Bringing 23 Years of Biotech Leadership and Her Reclamation Method to High-Achieving Women</v>
       </c>
       <c r="B267" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C267" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D267" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E267" t="str">
-        <v>https://www.prnewswire.com/news-releases/inspire-medical-investigation-continued-kahn-swick--foti-llc-continues-to-investigate-the-officers-and-directors-of-inspire-medical-systems-inc---insp-302823089.html</v>
+        <v>https://www.prnewswire.com/news-releases/women-leaders-association-adds-lisa-reilly-as-boston-coaching-partner-bringing-23-years-of-biotech-leadership-and-her-reclamation-method-to-high-achieving-women-302864321.html</v>
       </c>
       <c r="F267" t="str">
-        <v>NEW YORK and NEW ORLEANS, July 10, 2026 /PRNewswire/ -- Former Attorney General of Louisiana, Charles C. Foti, Jr., Esq., a partner at the law firm of Kahn Swick &amp; Foti, LLC ("KSF"), announces that KSF continues its investigation into Inspire Medical Systems, Inc. (NYSE: INSP). In August...</v>
+        <v>The association's Boston Coaching Partners roster grows to three — adding an executive and career coach who helps high-performing women lead with clarity, confidence, and authenticity without sacrificing themselves in the process BOSTON, Aug. 29, 2026 /PRNewswire/ -- The Women Leaders...</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>GuideAI Health Announces Marketing and Communications Programs</v>
+        <v>Dr. Anita Narang Recognized Among Victoria's Top Optometrists While Advancing the Future of Eye Care</v>
       </c>
       <c r="B268" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C268" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D268" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E268" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325766/0/en/GuideAI-Health-Announces-Marketing-and-Communications-Programs.html</v>
+        <v>https://prunderground.com/dr-anita-narang-recognized-among-victoria-s-top-optometrists-while-advancing-the/cmtdylx5j00000akck2eie5rb</v>
       </c>
       <c r="F268" t="str">
-        <v>BOSTON, July 10, 2026 (GLOBE NEWSWIRE) -- GuideAI Health Corp. (Cboe CA: GDAI ) (" GuideAI " or the " Company ") is pleased to announce that it has engaged Upswitch Media Corp. ("Upswitch") and BTV-Business Television ("BTV") — to execute a coordinated marketing, communications and investor-awareness program (the "Program"). The Program is designed to raise awareness of the Company and its artificial intelligence (AI) platform for the detection and characterization of vascular disease among the news, investment and healthcare communities.</v>
+        <v>The post Dr. Anita Narang Recognized Among Victoria's Top Optometrists While Advancing the Future of Eye Care first appeared on</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>LB Pharmaceuticals Reports Inducement Grant to New Employee Under Nasdaq Listing Rule 5635(c)(4)</v>
+        <v>Pomerantz LLP Announces Commencement of Class Action Litigation Against ...</v>
       </c>
       <c r="B269" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C269" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D269" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E269" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325759/0/en/LB-Pharmaceuticals-Reports-Inducement-Grant-to-New-Employee-Under-Nasdaq-Listing-Rule-5635-c-4.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-announces-commencement-of-class-action-litigation-against-r5217355.htm</v>
       </c>
       <c r="F269" t="str">
-        <v>NEW YORK, July 10, 2026 (GLOBE NEWSWIRE) -- LB Pharmaceuticals Inc (“LB Pharmaceuticals” or the “Company”) (Nasdaq: LBRX), today announced that it has granted to Christopher Zergebel, the new Senior Vice President, Clinical Operations of LB Pharmaceuticals, an equity award outside of, but subject to the terms and conditions of, the LB Pharmaceuticals Inc 2025 Equity Incentive Plan. The equity award was granted on July 10, 2026, pursuant to the “inducement grant” exception provided under Nasdaq Listing Rule 5635(c)(4) as an inducement material to Mr. Zergebel entering into employment with LB Pharmaceuticals.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fractyl Health, Inc. ("Fractyl" or the "Company") (NASDAQ:GUTS) and certain officers. The class action, filed in the United States District Court for the Southern District of New York, and docketed under 26-cv-07167, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations ..</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>HealthTree Foundation Announces the Appointment of Lisa Gray to Its Board of Directors</v>
+        <v>Meant Earns LegitScript Certification for Its Online GLP-1 Weight Care Platform</v>
       </c>
       <c r="B270" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C270" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D270" t="str">
-        <v>Healthcare, Education</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E270" t="str">
-        <v>https://www.prnewswire.com/news-releases/healthtree-foundation-announces-the-appointment-of-lisa-gray-to-its-board-of-directors-302823076.html</v>
+        <v>https://www.prnewswire.com/news-releases/meant-earns-legitscript-certification-for-its-online-glp-1-weight-care-platform-302852709.html</v>
       </c>
       <c r="F270" t="str">
-        <v>SALT LAKE CITY, July 10, 2026 /PRNewswire/ -- The HealthTree Foundation, a nonprofit organization dedicated to advancing cures for multiple myeloma and other blood cancers through patient empowerment, research, and education, today announced the appointment of Lisa Gray, an accomplished...</v>
+        <v>MANASSAS, Va., Aug. 29, 2026 /PRNewswire/ -- Meant has earned LegitScript certification for its online GLP-1 weight-care platform, a step that reinforces the transparency behind how the service connects patients with licensed U.S. clinical oversight, private Care Coach support and ongoing...</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>Revelation Biosciences Announces Adoption of Stockholder Rights Plan</v>
+        <v>Cytokinetics Announces Additional Results from ACACIA-HCM and MAPLE-HCM Presented in Late Breaking Clinical Trial Session at the European Society of Cardiology (ESC) Congress 2026</v>
       </c>
       <c r="B271" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C271" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D271" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E271" t="str">
-        <v>https://pr-inside.com/revelation-biosciences-announces-adoption-of-stockholder-rights-plan-r5199875.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/29/3352934/35409/en/cytokinetics-announces-additional-results-from-acacia-hcm-and-maple-hcm-presented-in-late-breaking-clinical-trial-session-at-the-european-society-of-cardiology-esc-congress-2026.html</v>
       </c>
       <c r="F271" t="str">
-        <v>(PR-inside.com) SAN DIEGO, CA / ACCESS Newswire / July 10, 2026 /Revelation Biosciences, Inc. (NASDAQ:REVB) (the "Company" or "Revelation"), a clinical-stage life sciences company developing innovative solutions to treat acute and chronic disease, today announced that its Board of Directors (the "Board") has adopted a stockholder rights plan (the "Rights Plan") and declared a dividend distribution of one right (a "Right") for each outstanding share of the Company's common stock. The Rights Plan was adopted pursuant to a Rights Agreement, dated as of July 10, 2026 (the "Rights Agreement"), between the Company and Continental Stock Transfer &amp; Trust Company, as rights agent. ..</v>
+        <v>Additional Results from ACACIA-HCM Demonstrate Improvements in Cardiac Structure and Diastolic Function in Patients with Non-Obstructive HCM</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>Context Therapeutics Announces Inducement Grant Under Nasdaq Listing Rule 5635(c)(4)</v>
+        <v>Bionic Bloom Integrated Health Welcomes Kathryn Silver, MA, RMHCI as New Art Therapy Provider</v>
       </c>
       <c r="B272" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C272" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D272" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E272" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325745/0/en/Context-Therapeutics-Announces-Inducement-Grant-Under-Nasdaq-Listing-Rule-5635-c-4.html</v>
+        <v>https://www.newswire.com/news/bionic-bloom-integrated-health-welcomes-kathryn-silver-ma-rmhci-as-new-art</v>
       </c>
       <c r="F272" t="str">
-        <v>PHILADELPHIA, July 10, 2026 (GLOBE NEWSWIRE) -- Context Therapeutics Inc. (“Context” or the “Company”) (Nasdaq: CNTX), a clinical-stage biopharmaceutical company advancing T cell engaging bispecific antibodies for solid tumors, today announced that Context has granted a non-qualified stock option award to purchase 146,000 shares of its common stock to a new employee as an inducement material for accepting employment with Context.</v>
+        <v>Experienced art therapist expands access to creative, trauma-informed care for adults, adolescents and families</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>Q32 Bio to Report 36-Week Topline Results from Part B of SIGNAL-AA Clinical Trial of Bempikibart in Alopecia Areata on July 13, 2026</v>
+        <v>INTCO Medical Reports 40.6% H1 2026 Revenue Growth, Expands World's Largest Disposable Glove Capacity to 107 Billion Pieces</v>
       </c>
       <c r="B273" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C273" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D273" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E273" t="str">
-        <v>https://www.prnewswire.com/news-releases/q32-bio-to-report-36-week-topline-results-from-part-b-of-signal-aa-clinical-trial-of-bempikibart-in-alopecia-areata-on-july-13-2026-302822915.html</v>
+        <v>https://www.prweb.com/releases/intco-medical-reports-40-6-h1-2026-revenue-growth-expands-worlds-largest-disposable-glove-capacity-to-107-billion-pieces-302863234.html</v>
       </c>
       <c r="F273" t="str">
-        <v>-- Conference call to be held Monday, July 13th at 8:00 a.m. E.T. -- WALTHAM, Mass., July 10, 2026 /PRNewswire/ -- Q32 Bio Inc. (Nasdaq: QTTB) ("Q32 Bio"), a clinical stage biotechnology company focused on developing innovative therapies for alopecia areata ("AA") and other autoimmune and...</v>
+        <v>ZIBO, China, Aug. 29, 2026 /PRNewswire/ -- INTCO Medical ("the Company", 300677.SZ), a leading global manufacturer of disposable gloves, reported revenue of RMB 6.91 billion (approx. US$1.03 billion) for the six months ended June 30, 2026, up 40.61% from a year earlier. Net profit...</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>VERAXA Biotech AG Appoints Carl von Halem as Interim Chief Financial Officer and Successor to Torsten Bürgermeister</v>
+        <v>Protagonist Therapeutics Announces U.S. FDA Approval of Hepcidin Mimetic Peptide MIMRYLO(TM) (rusfertide) for Polycythemia Vera</v>
       </c>
       <c r="B274" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C274" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D274" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E274" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325749/0/en/VERAXA-Biotech-AG-Appoints-Carl-von-Halem-as-Interim-Chief-Financial-Officer-and-Successor-to-Torsten-B%C3%BCrgermeister.html</v>
+        <v>https://www.newswire.com/news/protagonist-therapeutics-announces-u-s-fda-approval-of-hepcidin-mimetic-peptide</v>
       </c>
       <c r="F274" t="str">
-        <v>VERAXA Biotech AG today announced the appointment of Carl von Halem as as Interim Chief Financial Officer.</v>
+        <v>MIMRYLO &amp;trade; is the First and Only Hepcidin Mimetic Peptide Therapy Approved for the Treatment of Erythrocytosis in Adults with Polycythemia Vera, Offering a Novel Mechanism to Maintain Hematocrit Control, Meaningfully Reduce Phlebotomy Burden, and Improve Fatigue Approval Supported by Phase 3 VERIFY Results Showing 76.9% of Patients Achieved Response During Weeks 20-32 FDA Approval Triggers $275M in Milestones, 14%-29% Royalties, with Up to an Additional $875M in Potential Future Milestones Investor call to be held Monday, August 31st at 8:30 am ET</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>BridgeBio Pharma Reports Inducement Grants under Nasdaq Listing Rule 5635(c)(4)</v>
+        <v>Astellas Becomes Host City Partner for One Young World 2027 Tokyo Summit</v>
       </c>
       <c r="B275" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C275" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D275" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E275" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325740/0/en/BridgeBio-Pharma-Reports-Inducement-Grants-under-Nasdaq-Listing-Rule-5635-c-4.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359715</v>
       </c>
       <c r="F275" t="str">
-        <v>PALO ALTO, Calif., July 10, 2026 (GLOBE NEWSWIRE) -- BridgeBio Pharma, Inc. (Nasdaq: BBIO) (“BridgeBio” or the “Company”), a biopharmaceutical company focused on developing medicines for genetic conditions, today announced that on July 7, 2026, the compensation committee of BridgeBio’s board of directors approved equity grants to 37 new employees in restricted stock units for an aggregate of 83,283 shares of the Company’s common stock. One-fourth of the shares underlying each employee’s restricted stock units will vest on August 16, 2027, with one-twelfth of the remaining shares underlying each such employee’s restricted stock units vesting on a quarterly basis thereafter, in each case, subject to each such employee’s continued employment with the Company or one of its subsidiaries on such</v>
+        <v>Astellas Pharma Inc. (TSE: 4503, President and CEO: Naoki Okamura, &amp;#8220;Astellas&amp;#8221;) today announced that it has become the first Host City Partner for the One Young World 2027 Tokyo Summit (&amp;#8220;the Summit&amp;#8221;), the world&amp;#39;s largest gatherings of young leaders. - - The Summit is scheduled to take place at the Tokyo International Forum from September 28 to October 1, 2027, with more than 2,000 young leaders from over 190 countries expected to attend. Delegates will discuss global social, environmental... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359715</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>Gundry MD Celebrates National Day on July 11 with Exclusive Offers and Antioxidant-Rich Health Tips</v>
+        <v>Visit to Taiwan Civil Aeronautics Administration (CAA)to Exchange Views on Type Certificationand the Commercial Deployment of eVTOL</v>
       </c>
       <c r="B276" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C276" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D276" t="str">
         <v>Healthcare, Education</v>
       </c>
       <c r="E276" t="str">
-        <v>https://www.prnewswire.com/news-releases/gundry-md-celebrates-national--day-on-july-11-with-exclusive-offers-and-antioxidant-rich-health-tips-302823054.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359713</v>
       </c>
       <c r="F276" t="str">
-        <v>Founded by Dr. Steven Gundry, Gundry MD Marks the Holiday With Savings and Education on Polyphenol-Rich Nutrition LOS ANGELES, July 10, 2026 /PRNewswire/ -- Gundry MD®, the health and wellness brand founded by renowned cardiologist Dr. Steven Gundry, is celebrating National Polyphenol Day...</v>
+        <v>SkyDrive held a discussion with the Taiwan Civil Aeronautics Administration (CAA), joined by its Taiwanese business partner, 7A Drones, as well as the Industrial Technology Research Institute (ITRI), a premier research organization in Taiwan. - - Together with ITRI and 7A Drones, SkyDrive is working to establish a public-private partnership framework and introduce an eVTOL emergency medical transport model in Taiwan&amp;#39;s Penghu Islands (*1). - - In the course of this visit, discussions were hel... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359713</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>Greenland Mines (GRML) Secures Australian Patent for Klotho Gene Therapy Platform</v>
+        <v>FedEx Passes Milestone in CEIV Pharma Certifications</v>
       </c>
       <c r="B277" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C277" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D277" t="str">
-        <v>Finance, SaaS, Healthcare, Real Estate, Retail</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E277" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-secures-australian-patent-for-klotho-gene-therapy-platform-7087634</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359709</v>
       </c>
       <c r="F277" t="str">
-        <v>LOS ANGELES, CA - July 10, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) announced that IP Australia has granted Australian Patent No. 2023252508 covering gene therapy technology exclusively licensed by the company’s Biotech Division for the treatment of neuromuscular diseases through expression of the human Klotho protein. The patent strengthens the intellectual property supporting Greenland Mines’ Klotho-based therapeutic platform and includes claims covering gene therapy constructs, neuronal and induced pluripotent stem cells, and viral and non-viral delivery systems. The company said the patent further supports development of its KLTO-202 program targeting amyotrophic lateral sclerosis (“ALS”) and other neuromuscular disorders. To view the full press release, visit: https://nn</v>
+        <v>FedEx Corp. (NYSE: FDX) has achieved a major milestone in its healthcare logistics journey, securing 30 IATA CEIV Pharma certifications across its global air hubs and cargo handling facilities. This accomplishment positions FedEx among the top global transportation providers with one of the industry&amp;#39;s largest networks recognized for excellence in pharmaceutical handling. This underscores a commitment to precision and quality and is a testament to the capabilities leveraged by FedEx Life S... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359709</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>BayCare Marks Milestone in Expanding Access to Care in Manatee County</v>
+        <v>Lobe Sciences Ltd. Announces Upsize to Non-Brokered Private Placement</v>
       </c>
       <c r="B278" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C278" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D278" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E278" t="str">
-        <v>https://www.prnewswire.com/news-releases/baycare-marks-milestone-in-expanding-access-to-care-in-manatee-county-302823014.html</v>
+        <v>https://pr-inside.com/lobe-sciences-ltd-announces-upsize-to-non-brokered-private-placement-r5217288.htm</v>
       </c>
       <c r="F278" t="str">
-        <v>PALMETTO, Fla., July 10, 2026 /PRNewswire/ -- BayCare marked a major milestone today with a topping out ceremony for BayCare Hospital Manatee, placing the final steel beam for the health system's first hospital in Manatee County and advancing its efforts to expand access to care for a...</v>
+        <v>(PR-inside.com) NOT FOR DISTRIBUTION TO U.S. NEWSWIRE SERVICES OR FOR DISSEMINATION IN THE UNITED STATES. VANCOUVER, BC / ACCESS Newswire / August 28, 2026 / Lobe Sciences Ltd. ("Lobe" or the "Company") (CSE:LOBE)(OTCQB:LOBEF)(Frankfurt:LOBE), a clinical-stage biopharmaceutical company advancing therapeutic development programs through focused subsidiary companies, is pleased to announce an upsize to its previously announced non-brokered private placement offering of common shares in the capital of the Company ("CommonShares") at a price of $0.085 per Common Share (the "Private Placement"). The Company closed the first tranche of the Private Placement on August 19, 2026 (the "First Tranche") through the issuance of 24,705,880 for ..</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>Why Quantum BioPharma (QNTM) Is 'One to Watch'</v>
+        <v>Takeda Receives U.S. FDA Approval of MIMRYLO™ (rusfertide), Marking a Potential Shift in the Treatment Paradigm for Polycythemia Vera</v>
       </c>
       <c r="B279" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C279" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D279" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E279" t="str">
-        <v>https://www.newmediawire.com/news/why-quantum-biopharma-qntm-is-one-to-watch-7087631</v>
+        <v>https://finance.yahoo.com/healthcare/articles/takeda-receives-u-fda-approval-224000959.html</v>
       </c>
       <c r="F279" t="str">
-        <v>LOS ANGELES, CA - July 10, 2026 ( NEWMEDIAWIRE ) - Quantum BioPharma (NASDAQ: QNTM) (CSE: QNTM) is a biopharmaceutical company focused on developing therapies and biotech solutions targeting neurodegenerative, metabolic and alcohol misuse disorders. QNTM was highlighted in a recent article discussing its advancement of a diversified platform spanning clinical-stage therapeutics, consumer-focused wellness products and strategic investments designed to address areas of significant unmet need. The publication reads, “The company’s strategy combines pharmaceutical research and development with commercialization partnerships and licensing structures intended to support multiple potential revenue streams and long-term growth initiatives. Quantum BioPharma is advancing programs across multiple st</v>
+        <v>OSAKA, Japan &amp; CAMBRIDGE, Mass., August 28, 2026--Takeda (TSE:4502/NYSE:TAK) announced U.S. Food and Drug Administration (FDA) approval of the New Drug Application (NDA)* for MIMRYLO™ (rusfertide) for the treatment of erythrocytosis in adults with polycythemia vera (PV), a blood cancer.</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>Haoxi Health Technology Ltd Announces $4 Million Registered Direct Offering</v>
+        <v>California lawmakers pass bill to create landmark 'non-ultra-processed' food label</v>
       </c>
       <c r="B280" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C280" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D280" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E280" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325686/0/en/Haoxi-Health-Technology-Ltd-Announces-4-Million-Registered-Direct-Offering.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359695</v>
       </c>
       <c r="F280" t="str">
-        <v>BEIJING, July 10, 2026 (GLOBE NEWSWIRE) -- Haoxi Health Technology Ltd (NASDAQ: HAO) (“Haoxi” or the “Company”), today announced that it has entered into a definitive agreement with certain investors for the purchase and sale of an aggregate of 10,000,000 of the Company’s Class A Ordinary Shares, par value $0.32 per share (the “Shares”) (or pre-funded warrants in lieu thereof) at a purchase price of $0.40 per share in a registered direct offering. The purchase price for the pre-funded warrants is identical to the purchase price for Shares, less the exercise price of $0.33 per share.</v>
+        <v>Today the California Legislature took a major step toward protecting public health by passing a first-of-its-kind bill to create a certified &amp;#8220;non-ultra-processed&amp;#8221; food label intended to make it easier for consumers to choose less-processed foods in the grocery store. - - Assembly Bill 2244, authored by Assemblymember Jesse Gabriel (D-Encino ), would develop a state certification program for products that are not ultra-processed, or UPF. If enacted, it would create a new standardized and go... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359695</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>MONPURE LONDON ACCELERATES US RETAIL EXPANSION WITH PARTNER, THE PCA COMPANIES</v>
+        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Fractyl Health, ...</v>
       </c>
       <c r="B281" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C281" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D281" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E281" t="str">
-        <v>https://www.prnewswire.com/news-releases/monpure-london-accelerates-us-retail-expansion-with-partner-the-pca-companies-302822935.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-fractyl-health-r5217283.htm</v>
       </c>
       <c r="F281" t="str">
-        <v>NEW YORK, July 10, 2026 /PRNewswire/ -- MONPURE London, the trichologist-backed British hair and scalp health brand adds Ulta Beauty to a growing US retail roster that already includes Nordstrom, Bloomingdale's and Mybeautyspace.com. MONPURE London has launched on Ulta.com, bringing its...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>BigHeart Health Launches My Health. My Power. -- A Free Program Connecting Illinois Medicaid Members to Preventive Care and Social Support</v>
+        <v>Global pharmacy leaders identify priorities for integrating pharmacists into primary health care</v>
       </c>
       <c r="B282" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C282" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D282" t="str">
-        <v>Healthcare</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E282" t="str">
-        <v>https://www.prnewswire.com/news-releases/bigheart-health-launches-my-health-my-power--a-free-program-connecting-illinois-medicaid-members-to-preventive-care-and-social-support-302822855.html</v>
+        <v>https://www.prnewswire.com/news-releases/global-pharmacy-leaders-identify-priorities-for-integrating-pharmacists-into-primary-health-care-302863186.html</v>
       </c>
       <c r="F282" t="str">
-        <v>Virtual care company partners with Walmart to launch statewide grocery store enrollment campaign. CHICAGO, July 10, 2026 /PRNewswire/ -- BigHeart Health (formerly MyOwnDoctor) announces the launch of My Health. My Power., a free program available to Illinois Medicaid members that provides...</v>
+        <v>MONTRÉAL, Aug. 28, 2026 /PRNewswire/ -- Pharmacy leaders, invited from around the world, gathered in Montréal today for an international forum on advancing pharmacists' integration into primary health care, where they identified workforce readiness, sustainable funding models, supportive...</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>AB Science provides an update on its clinical program, suspending some non-priority clinical trials to focus on two clinical programs</v>
+        <v>Second meeting of the IHR Emergency Committee on the epidemic of Ebola Bundibugyo virus disease in the Democratic Republic of the Congo – Meeting report</v>
       </c>
       <c r="B283" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C283" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D283" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E283" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325623/0/en/AB-Science-provides-an-update-on-its-clinical-program-suspending-some-non-priority-clinical-trials-to-focus-on-two-clinical-programs.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359686</v>
       </c>
       <c r="F283" t="str">
-        <v>PRESS RELEASE</v>
+        <v>The Director-General (DG) of the World Health Organization (WHO) is hereby transmitting the report of the second meeting of the International Health Regulations (2005) ( IHR ) Emergency Committee (Committee) regarding the epidemic of Ebola disease caused by Bundibugyo virus (BVD) in the Democratic Republic of the Congo (DRC), held on Tuesday, 18 August 2026, from 12:00 to 17:00 CEST. - - The DG welcomes the Statement by the Committee, presented at the beginning of its report, and expresse... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359686</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>Fulflex Acquires 300,000-Square-Foot, Fully Automated Medical Products Manufacturing Facility in Texas</v>
+        <v>Innolitics and BEACON-Neuro.AI Partner to Bring FDA Breakthrough Device BEACONPredict to Market</v>
       </c>
       <c r="B284" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C284" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D284" t="str">
-        <v>Finance, SaaS, Healthcare</v>
+        <v>AI, Healthcare, Education</v>
       </c>
       <c r="E284" t="str">
-        <v>https://www.prnewswire.com/news-releases/fulflex-acquires-300-000-square-foot-fully-automated-medical-products-manufacturing-facility-in-texas-302822626.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/innolitics-beacon-neuro-ai-partner-221700178.html</v>
       </c>
       <c r="F284" t="str">
-        <v>Investment strengthens Fulflex's North American healthcare manufacturing platform, expands capacity, and welcomes more than 250 employees to the global organization. JACKSONVILLE, Texas, July 10, 2026 /PRNewswire/ -- Fulflex today announced the successful completion of its acquisition of...</v>
+        <v>SAN FRANCISCO, August 28, 2026--Innolitics, a medical-device software and FDA regulatory services provider, and BEACON-Neuro.AI Inc., a Washington University in St. Louis startup, today announced the partnership behind BEACONPredict, AI software for predicting malignant cerebral edema risk after acute ischemic stroke. Innolitics brought the regulatory strategy and software engineering; BEACON-Neuro.AI brought the clinical science out of Dr.</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>Cosmos Health Launches Subscription Model</v>
+        <v>Pomerantz LLP Announces The Filing of a Class Action Lawsuit Against ...</v>
       </c>
       <c r="B285" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C285" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D285" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E285" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325604/0/en/Cosmos-Health-Launches-Subscription-Model.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-announces-the-filing-of-a-class-action-lawsuit-against-r5217265.htm</v>
       </c>
       <c r="F285" t="str">
-        <v>Cosmos Health launches subscription model.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fractyl Health, Inc. ("Fractyl" or the "Company") (NASDAQ:GUTS) and certain officers. The class action, filed in the United States District Court for the Southern District of New York, and docketed under 26-cv-07167, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations ..</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>Vadzo Imaging Introduces Falcon-821CRS: 4K HDR Surgical Camera Module for Orthopedic Imaging and Surgical Visualization</v>
+        <v>Trinity Biotech Provides Diagnostics Business, Transformation And Corporate Update</v>
       </c>
       <c r="B286" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C286" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D286" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E286" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-introduces-falcon-821crs-4k-hdr-surgical-camera-module-22804655</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352900/8624/en/trinity-biotech-provides-diagnostics-business-transformation-and-corporate-update.html</v>
       </c>
       <c r="F286" t="str">
-        <v>The Falcon-821CRS is an 8MP 4K HDR surgical camera module built on the Onsemi AR0821 HyperLux sensor. Designed for orthopedic imaging, surgical visualization, intraoperative guidance, and operating room integration, this medical-grade USB camera module delivers color-accurate 4K output with on-chip High Dynamic Range, fixed focus optics, and USB 3.0 connectivity. It supports Windows, Linux, and Android in an S-Mount form factor, providing OEM medical device designers and surgical imaging system engineers with a production-ready imaging platform.</v>
+        <v>- Continued execution of transformation strategy drives commercial, manufacturing and pipeline progress</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>Sanofi's subcutaneous Sarclisa Escena approved in the US as first anticancer treatment administered via on-body injector</v>
+        <v>Novanta to Present at Baird Global Healthcare Conference on Tuesday, September 15, 2026</v>
       </c>
       <c r="B287" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C287" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D287" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E287" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357483</v>
+        <v>https://finance.yahoo.com/healthcare/articles/novanta-present-baird-global-healthcare-210000225.html</v>
       </c>
       <c r="F287" t="str">
-        <v>- - &amp;#8226; Sarclisa Escena administered via the CirCLIQ &amp;#174; on-body injector (OBI) offers a treatment experience designed with patients and HCPs in mind - &amp;#8226; The first anticancer treatment to be administered through an OBI, and the first MM treatment available by both SC OBI and manual SC administration in the US - &amp;#8226; Efficacy of Sarclisa now available in SC formulation with innovative OBI across approved combinations and lines of therapy The US Food and Drug Administration (FDA) has approved subcut... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357483</v>
+        <v>BOSTON, August 28, 2026--Novanta Inc. (Nasdaq: NOVT) (the "Company"), a trusted technology partner to medical and advanced technology equipment manufacturers, announced today that Robert Buckley, Chief Financial Officer, and John Lesica, Chief Operating Officer of Medical Solutions, are scheduled to present at the Baird Global Healthcare Conference on Tuesday, September 15, 2026, in New York, NY.</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>WHO joins the Open Health Stack Software Foundation to advance open, standards-based digital health for all countries</v>
+        <v>Theralase(R) Releases Q2 2026 Financial Statements</v>
       </c>
       <c r="B288" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C288" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D288" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Energy</v>
       </c>
       <c r="E288" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357482</v>
+        <v>https://www.newsfilecorp.com/release/311984/TheralaseR-Releases-Q2-2026-Financial-Statements</v>
       </c>
       <c r="F288" t="str">
-        <v>Digital health systems in many countries have grown in a fragmented way. One programme for immunization, another for HIV, another for maternal health, each built separately, often by different partners, on isolated platforms that cannot easily talk to one another. Health workers re-enter the same information more than once. Ministries struggle to see a complete picture of their own health system and every new investment adds another disconnected piece rather than strengthening the whole in... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357482</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Theralase® Technologies Inc. (TSXV: TLT) (OTCQB: TLTFF) ("Theralase®" or the "Company"), a clinical-stage pharmaceutical company dedicated to the research and development of energy-activated small molecules for the safe and effective destruction of various cancers, bacteria and viruses, has released the Company's unaudited interim consolidated financial statements for the six-month period ended June 30th, 2026 ("Financial...</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>Fifty 1 Labs Announces Strategic Evolution into Peptide Biotechnology ...</v>
+        <v>Oragenics Reports Continued Clinical Progress, Provides Regulatory and NYSE American Listing Update</v>
       </c>
       <c r="B289" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C289" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D289" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E289" t="str">
-        <v>https://pr-inside.com/fifty-1-labs-announces-strategic-evolution-into-peptide-biotechnology-r5199759.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352888/0/en/oragenics-reports-continued-clinical-progress-provides-regulatory-and-nyse-american-listing-update.html</v>
       </c>
       <c r="F289" t="str">
-        <v>(PR-inside.com) Company outlines dual platform spanning peptide R&amp;D, AI-enabled discovery, and planned U.S. telehealth peptide services VANCOUVER, BC / ACCESS Newswire / July 10, 2026 / Fifty 1 Labs, Inc. (OTCID:FITY) (the "Company" or "Fifty 1 Labs") today announced that it is positioning itself as a peptide biotechnology and telehealth company focused on advancing peptide science, musculoskeletal ("MSK") health, recovery, and evidence-driven product innovation. The Company's emerging strategy integrates three complementary areas: peptide research and development, AI-enabled discovery workflows, and a planned U.S.-focused telehealth peptide services platform. Fifty 1 Labs intends to pursue peptide products and programs that may include BPC-157, TB-500, MOTS-c, ..</v>
+        <v>SARASOTA, Fla., Aug. 28, 2026 (GLOBE NEWSWIRE) -- Oragenics, Inc. (NYSE American: OGEN), a clinical-stage biopharmaceutical company developing brain-targeted therapeutics through its proprietary intranasal delivery platform, today provided an update on its Phase IIa clinical trial, U.S. regulatory pathway, and NYSE American continued listing status.</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>CVS Health declares quarterly dividend</v>
+        <v>Zimmer Biomet Announces Quarterly Dividend for Third Quarter of 2026</v>
       </c>
       <c r="B290" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C290" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D290" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E290" t="str">
-        <v>https://www.prnewswire.com/news-releases/cvs-health-declares-quarterly-dividend-302822832.html</v>
+        <v>https://www.prnewswire.com/news-releases/zimmer-biomet-announces-quarterly-dividend-for-third-quarter-of-2026-302863013.html</v>
       </c>
       <c r="F290" t="str">
-        <v>WOONSOCKET, R.I., July 10, 2026 /PRNewswire/ -- CVS Health® (NYSE: CVS) has announced that its board of directors has approved a quarterly dividend of sixty-six and one-half cents ($0.665 cents) per share on the Common Stock of the Corporation. The dividend is payable on August 3, 2026,...</v>
+        <v>WARSAW, Ind., Aug. 28, 2026 /PRNewswire/ -- Zimmer Biomet Holdings, Inc. (NYSE and SIX: ZBH), a global medical technology leader, today announced that its Board of Directors has approved the payment of a quarterly cash dividend to stockholders for the third quarter of 2026. The cash...</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>Anatomage Inc. Announces Recipients of the 2026 Anatomage Teacher Awards</v>
+        <v>Armor Health Establishes Dedicated Client Relations Executive Providing Leadership to Strengthen Partnerships and Support Continued Expansion</v>
       </c>
       <c r="B291" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C291" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D291" t="str">
-        <v>Healthcare, Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E291" t="str">
-        <v>https://www.prnewswire.com/news-releases/anatomage-inc-announces-recipients-of-the-2026-anatomage-teacher-awards-302822389.html</v>
+        <v>https://www.prnewswire.com/news-releases/armor-health-establishes-dedicated-client-relations-executive-providing-leadership-to-strengthen-partnerships-and-support-continued-expansion-302863137.html</v>
       </c>
       <c r="F291" t="str">
-        <v>SANTA CLARA, Calif., July 10, 2026 /PRNewswire/ -- Anatomage Inc., a market leader in medical education technology, is proud to announce the recipients of the Anatomage Teacher Awards, recognizing exceptional educators who have had a positive impact on their students, school, and...</v>
+        <v>MIAMI, Aug. 28, 2026 /PRNewswire/ -- Armor Health (ArmorHealthcare.com), a national provider of correctional healthcare, has named Tamara Taylor, RN, CCHP the Regional Vice President of Client Relations, a newly created position focused on strengthening the company's partnerships with the...</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>Expanded Services at Intermountain Bear River Valley Hospital Added to Meet Growing Community Needs</v>
+        <v>Xenon Pharmaceuticals Reports Inducement Grants Under Nasdaq Listing Rule 5635(c)(4)</v>
       </c>
       <c r="B292" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C292" t="str">
-        <v>PRUnderground</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D292" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E292" t="str">
-        <v>https://www.prunderground.com/expanded-services-at-intermountain-bear-river-valley-hospital-added-to-meet-growing-community-needs/00388219/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352881/33485/en/xenon-pharmaceuticals-reports-inducement-grants-under-nasdaq-listing-rule-5635-c-4.html</v>
       </c>
       <c r="F292" t="str">
-        <v>Intermountain Health Bear River Valley Hospital expands to help northern Utah patients access care available in their community The post Expanded Services at Intermountain Bear River Valley Hospital Added to Meet Growing Community Needs first appeared on</v>
+        <v>VANCOUVER, BC and BOSTON, MA, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Xenon Pharmaceuticals Inc. (Nasdaq: XENE), a neuroscience-focused biopharmaceutical company dedicated to drug discovery, clinical development, and commercialization of life-changing therapeutics for patients in need, today announced equity inducement grants to five new non-officer employees consisting of an aggregate of 13,450 share options and 7,850 restricted share units (RSUs). All of the foregoing share options and RSUs were approved by the Compensation Committee of the Company’s Board of Directors with an effective date of August 27, 2026 and were granted as inducements material to the employees entering into employment with the Company in accordance with Nasdaq Listing Rule 5635(c)(4).</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>Growing Demand for Trusted Ibogaine Treatment Information Prompts Launch of New Patient Education Initiative</v>
+        <v>Transactions in Zealand Pharma shares and/or related securities by persons discharging managerial responsibilities and/or their closely associated persons</v>
       </c>
       <c r="B293" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C293" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D293" t="str">
-        <v>Healthcare, Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E293" t="str">
-        <v>https://www.getnews.info/story/2026/07/10/growing-demand-for-trusted-ibogaine-treatment-information-prompts-launch-of-new-patient-education-initiative/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352878/0/en/transactions-in-zealand-pharma-shares-and-or-related-securities-by-persons-discharging-managerial-responsibilities-and-or-their-closely-associated-persons.html</v>
       </c>
       <c r="F293" t="str">
-        <v/>
+        <v>Company announcement – No. 43 / 2026</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>OpenEvidence Launches EvidenceGrade™, Empowering Physicians To See the Strength of Cited Evidence Beneath Each AI Answer</v>
+        <v>ExpressRx Launches Medication Safety Initiative with DisposeRx Singles in All 26 Retail Locations</v>
       </c>
       <c r="B294" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C294" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D294" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Healthcare, Retail, Education</v>
       </c>
       <c r="E294" t="str">
-        <v>https://www.prnewswire.com/news-releases/openevidence-launches-evidencegrade-empowering-physicians-to-see-the-strength-of-cited-evidence-beneath-each-ai-answer-302822750.html</v>
+        <v>https://www.prnewswire.com/news-releases/expressrx-launches-medication-safety-initiative-with-disposerx-singles-in-all-26-retail-locations-302863125.html</v>
       </c>
       <c r="F294" t="str">
-        <v>MIAMI, July 10, 2026 /PRNewswire/ -- OpenEvidence, America's most widely used medical knowledge platform, today announced EvidenceGrade, a new feature that grades and visualizes, in real time, the quality of the published evidence cited in—and used to inform—every answer. A well-known...</v>
+        <v>New program combines patient education with affordable, in-home medication disposal to help reduce the risks of unused medications in the home. SOUTHERN PINES, N.C., Aug. 28, 2026 /PRNewswire/ -- DisposeRx®, the leader of in-home medication disposal, today announced a new partnership with...</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>South Beach Detox Meets Rising South Florida Treatment Demand with ...</v>
+        <v>SS Innovations International (SSII) Indian Surgical Robotics Growth Points to Broader Market Opportunity</v>
       </c>
       <c r="B295" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C295" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D295" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E295" t="str">
-        <v>https://pr-inside.com/south-beach-detox-meets-rising-south-florida-treatment-demand-with-r5199743.htm</v>
+        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-indian-surgical-robotics-growth-points-to-broader-market-opportunity-7089037</v>
       </c>
       <c r="F295" t="str">
-        <v>(PR-inside.com) The facility's 36-bed dual-diagnosis program offers a personalized treatment approach in a regional behavioral health system under growing strain MIAMI BEACH, FL / ACCESS Newswire / July 10, 2026 / As demand for mental health and substance use treatment continues to rise in South Florida, South Beach Detox is drawing attention to the growing role that smaller, highly personalized treatment programs play in expanding access to care. With just 36 beds, the facility's modest size is a critical advantage for individuals seeking highly individualized care, and highlights an alternative treatment model that runs counter to the industry trend toward large-scale drug ..</v>
+        <v>SS Innovation’s SSi Mantra system was used in more than 50 robotic surgeries in a single day at Mohak Bariatrics and Robotics in Indore, highlighting growing clinical utilization in India. The milestone comes as SS Innovations reports 224 SSi Mantra systems installed across 12 countries, providing a growing installed base for future procedure and instrument revenue. Second-quarter 2026 installations reached 30 systems, above the 25 systems modeled by the analyst cited in the supplied report. Quarterly revenue reached $13.9 million, up 39% year over year, while system sales increased 41% to $12.4 million. FDA review of the SSi Mantra 510(k) application is now expected by the end of the first quarter of 2027, while European CE marking remains targeted for the end of 2026. The company’s progr</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>South Beach Detox Meets Rising South Florida Treatment Demand with Individualized Mental Health and Addiction Care</v>
+        <v>U.S. Food and Drug Administration Authorizes Juul Labs' Next Generation JUUL2 System</v>
       </c>
       <c r="B296" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C296" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D296" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E296" t="str">
-        <v>https://www.newswire.com/news/south-beach-detox-meets-rising-south-florida-treatment-demand-with</v>
+        <v>https://www.prnewswire.com/news-releases/us-food-and-drug-administration-authorizes-juul-labs-next-generation-juul2-system-302863088.html</v>
       </c>
       <c r="F296" t="str">
-        <v>The facility's 36-bed dual-diagnosis program offers a personalized treatment approach in a regional behavioral health system under growing strain</v>
+        <v>FDA determines JUUL2 System meets statutory standard of being "appropriate for the protection of public health" JUUL2 System incorporates a suite of innovative technology to better serve adults who smoke WASHINGTON, Aug. 28, 2026 /PRNewswire/ -- Yesterday, the U.S. Food and Drug...</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>Jill Bray Begins Second Term as ARCS Foundation National President</v>
+        <v>U.S. FDA Leadership from Three Centers and OII Headline the Center Office Updates Session of the 2026 PDA/FDA Joint Regulatory Conference</v>
       </c>
       <c r="B297" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C297" t="str">
         <v>PRWeb</v>
       </c>
       <c r="D297" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E297" t="str">
-        <v>https://www.prweb.com/releases/jill-bray-begins-second-term-as-arcs-foundation-national-president-302820577.html</v>
+        <v>https://www.prweb.com/releases/us-fda-leadership-from-three-centers-and-oii-headline-the-center-office-updates-session-of-the-2026-pdafda-joint-regulatory-conference-302862992.html</v>
       </c>
       <c r="F297" t="str">
-        <v>Jill Bray has begun her second term as President of ARCS Foundation National, continuing her leadership of the organization's mission to support outstanding graduate students in STEM and medical research fields. Bray's first term saw the launch of the ARCS Foundation National Scholar...</v>
+        <v>PDA announced today that senior leaders from the FDA's centers for drugs, biologics and veterinary medicine as well as the Office of Inspections and Investigations will participate in the plenary on Monday, Sept. 14, as part of the 2026 PDA/FDA Joint Regulatory Conference in Washington, D....</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>Clearmind Medicine Responds to the U.S. Administration’s RFI for Addiction Treatment Innovations as Part of the Great American Recovery Initiative</v>
+        <v>VERAXA Biotech (VRXA), Secarna Partnership Milestone Opens New Potential Market for Conjugation Technology</v>
       </c>
       <c r="B298" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C298" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D298" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E298" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325479/0/en/Clearmind-Medicine-Responds-to-the-U-S-Administration-s-RFI-for-Addiction-Treatment-Innovations-as-Part-of-the-Great-American-Recovery-Initiative.html</v>
+        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-secarna-partnership-milestone-opens-new-potential-market-for-conjugation-technology-7089036</v>
       </c>
       <c r="F298" t="str">
-        <v>Vancouver, Canada, July 10, 2026 (GLOBE NEWSWIRE) -- Clearmind Medicine Inc. (Nasdaq: CMND), a clinical-stage a biotech company developing novel, non-hallucinogenic, next-generation, neuroplastogen-derived therapeutics to solve major under-treated mental health problems, with a focus on Alcohol Use Disorder and other addiction related diagnoses, today announced that it has submitted a formal response to the U.S. Department of Health and Human Services (HHS) Request for Information (RFI) about MEAI’s potential as an innovative, empirically-evidenced intervention for the treatment of addiction.</v>
+        <v>VERAXA Biotech and Secarna Pharmaceuticals have reported an initial in vitro proof of concept for an antibody oligonucleotide conjugate (“AOC”) developed through their research alliance. The AOC candidate demonstrated greater potency than the equivalent unconjugated oligonucleotide in early testing, providing a first experimental validation of the collaboration. AOCs are an emerging class of antibody-guided therapies designed to use an antibody to deliver therapeutic oligonucleotides selectively to disease-relevant cells. VERAXA contributes antibody conjugation expertise and proprietary click chemistry, allowing it to participate in AOCs without shifting its core oncology strategy. The collaboration adds to VERAXA’s growing partnering track record, which also includes its bispecific ADC di</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>Form 8.3 Advanced Medical Solutions Group</v>
+        <v>10x Genomics Wins Patent Infringement Verdict Against Parse Biosciences</v>
       </c>
       <c r="B299" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C299" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D299" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E299" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325477/0/en/Form-8-3-Advanced-Medical-Solutions-Group.html</v>
+        <v>https://www.prnewswire.com/news-releases/10x-genomics-wins-patent-infringement-verdict-against-parse-biosciences-302863074.html</v>
       </c>
       <c r="F299" t="str">
-        <v>8.3</v>
+        <v>Jury finds Parse willfully infringed Scale Biosciences' patents and rejects Parse's invalidity challenge PLEASANTON, Calif., Aug. 28, 2026 /PRNewswire/ -- 10x Genomics, Inc. (Nasdaq: TXG), the life science technology leader focused on accelerating science and advancing human health, today...</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>FSP Group to Showcase Industrial and Networking Power Solutions at TECHNO-FRONTIER 2026</v>
+        <v>Regenerative Hydrogel Is Redefining Cartilage Repair as Regentis Advances GelrinC</v>
       </c>
       <c r="B300" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C300" t="str">
-        <v>PRWeb</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D300" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E300" t="str">
-        <v>https://www.prweb.com/releases/fsp-group-to-showcase-industrial-and-networking-power-solutions-at-techno-frontier-2026-302820819.html</v>
+        <v>https://www.newmediawire.com/news/regenerative-hydrogel-is-redefining-cartilage-repair-as-regentis-advances-gelrinc-7089035</v>
       </c>
       <c r="F300" t="str">
-        <v>FSP showcases its latest industrial, networking, and medical power solutions, featuring two new high-performance PSUs at TECHNO-FRONTIER 2026. TAIPEI, July 10, 2026 /PRNewswire-PRWeb/ -- FSP Group will participate in the "TECHNO-FRONTIER 2026" exhibition in Japan. The exhibition will...</v>
+        <v>Researchers are developing new regenerative approaches, including stem cells, 3D-printed scaffolds and smart biomaterials designed to help the body repair damaged tissue. Focused on smart biomaterials, Regentis is advancing a hydrogel-based approach through GelrinC, a cell-free, off-the-shelf implant designed to support the regeneration of damaged knee cartilage. With encouraging clinical results, European approval and an ongoing U.S. pivotal trial, GelrinC is advancing toward a potential new approach to cartilage repair. LOS ANGELES, CA - August 28, 2026 ( NEWMEDIAWIRE ) - Regenerative medicine is increasingly focused on a simple but ambitious goal: rather than simply treating damaged tissue, can medicine help the body rebuild it? One company pursuing a regenerative approach is Regentis B</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>MIRA Pharmaceuticals Reports Successful Formulation Results Supporting ...</v>
+        <v>AM Best Affirms Credit Ratings of UnitedHealth Group Incorporated and Its Subsidiaries</v>
       </c>
       <c r="B301" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C301" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D301" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E301" t="str">
-        <v>https://pr-inside.com/mira-pharmaceuticals-reports-successful-formulation-results-supporting-r5199735.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/am-best-affirms-credit-ratings-182700862.html</v>
       </c>
       <c r="F301" t="str">
-        <v>(PR-inside.com) Optimized Oral Formulation Demonstrates Favorable Oral Bioavailability Together with Robust Brain and Liver Distribution Following Oral Administration MIAMI, FL / ACCESS Newswire / July 10, 2026 /MIRA Pharmaceuticals, Inc. (NASDAQ:MIRA) ("MIRA" or the "Company"), a clinical-stage pharmaceutical company, today announced positive results from preclinical studies evaluating optimized oral formulations of MIRA-55, the Company's oral drug candidate being developed as a non-opioid therapy for chronic inflammatory pain. Following evaluation of multiple oral formulations, the Company selected a lead formulation demonstrating favorable oral bioavailability together with sustained systemic exposure and reproducible distribution into both brain and liver tissue following oral administ</v>
+        <v>OLDWICK, N.J., August 28, 2026--AM Best has affirmed the Long-Term Issuer Credit Rating (Long-Term ICR) of "a-" (Excellent) and the Long and Short-Term Issue Credit Ratings (Long-Term IR; Short-Term IR) of UnitedHealth Group Incorporated (UnitedHealth Group) (Minnetonka, MN) [NYSE: UNH]. Concurrently AM Best has affirmed the Financial Strength Rating (FSR) of A (Excellent) and the Long-Term ICRs of "a+" (Excellent) of the health and dental insurance subsidiaries of UnitedHealth Group, collective</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>Biotech Division of Greenland Mines Announces Australian Patent Grant for Klotho Gene Therapy Technology for Treatment of Neuromuscular Diseases</v>
+        <v>Dr. Steven Shannon Scholarship Opens Applications for Undergraduate Students Pursuing Careers in Medicine</v>
       </c>
       <c r="B302" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C302" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D302" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E302" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325439/0/en/Biotech-Division-of-Greenland-Mines-Announces-Australian-Patent-Grant-for-Klotho-Gene-Therapy-Technology-for-Treatment-of-Neuromuscular-Diseases.html</v>
+        <v>https://www.prnewswire.com/news-releases/dr-steven-shannon-scholarship-opens-applications-for-undergraduate-students-pursuing-careers-in-medicine-302863061.html</v>
       </c>
       <c r="F302" t="str">
-        <v>NEW YORK, July 10, 2026 (GLOBE NEWSWIRE) -- via IBN -- Greenland Mines Ltd (Nasdaq: GRML) ("Greenland Mines" or the "Company") today announced that IP Australia has granted Australian Patent No. 2023252508, entitled "Treatment of Neuromuscular Diseases via Gene Therapy that Expresses Klotho Protein," covering technology exclusively licensed by the Company's Biotech Division. The patented technology was invented by researchers at Universitat Autònoma de Barcelona and collaborating institutions.</v>
+        <v>LINCOLN, Neb., Aug. 28, 2026 /PRNewswire/ -- The Dr. Steven Shannon Scholarship for Medical Students is accepting applications from undergraduate students across the United States who are preparing for careers in medicine and related healthcare fields. The one-time scholarship opportunity...</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>Football Fever and the Power of Sport Inspiring Children to Get Active, According to Parents</v>
+        <v>ByHeart Update: FDA Confirms Review of ByHeart's Root Cause Investigation and Action Plan, Following Completion of Facility Inspections</v>
       </c>
       <c r="B303" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C303" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D303" t="str">
-        <v>Healthcare, Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E303" t="str">
-        <v>https://pressat.co.uk/releases/football-fever-and-the-power-of-sport-inspiring-children-to-get-active-according-to-parents-007eab84f0bff3ab0a93c4e830ddb4e8/</v>
+        <v>https://www.prnewswire.com/news-releases/byheart-update-fda-confirms-review-of-byhearts-root-cause-investigation-and-action-plan-following-completion-of-facility-inspections-302863037.html</v>
       </c>
       <c r="F303" t="str">
-        <v>Friday 10 July, 2026 Youth Sport Trust survey reveals footballers including England captain Harry Kane dominate the sporting role models parents say inspire children to move more, as Summer of Sport and National School Sports Week show how sport can unite communities. As England’s Men’s Football Team prepare for a World Cup quarter final against Norway with their run capturing the attention of all generations of the nation, new research commissioned by the Youth Sport Trust reveals the British athletes inspiring the nation’s children to be active, according to their parents. The survey, carried out ahead of this year’s National School Sports Week, explored the importance of sporting role models in motivating young people to move more, build healthy habits for life and experience the life-c</v>
+        <v>FDA found no factors that could explain the cause of the outbreak in ByHeart facilities FDA responded with no further questions on ByHeart's investigation and Action Plan ByHeart introduces new C. botulinum testing protocols 1000x more sensitive than the standard industry test methodology...</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>Trulieve Named to TIME's America's Best Companies 2026 List</v>
+        <v>Sense Neuro Diagnostics Appoints Scott D. Wampler as Chief Executive Officer</v>
       </c>
       <c r="B304" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C304" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D304" t="str">
-        <v>Finance, Healthcare</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E304" t="str">
-        <v>https://www.prnewswire.com/news-releases/trulieve-named-to-times-americas-best-companies-2026-list-302822446.html</v>
+        <v>https://www.prnewswire.com/news-releases/sense-neuro-diagnostics-appoints-scott-d-wampler-as-chief-executive-officer-302863030.html</v>
       </c>
       <c r="F304" t="str">
-        <v>TALLAHASSEE, Fla., July 10, 2026 /PRNewswire/ -- Trulieve Cannabis Corp. (NYSE: TRLV) ("Trulieve" or "the Company"), a leading and top-performing medical cannabis company in the U.S., today announced that it has been named to TIME's list of America's Best Companies 2026. Compiled by TIME...</v>
+        <v>Experienced medical device executive to lead the company through its next phase of clinical, regulatory and strategic development CINCINNATI, Aug. 28, 2026 /PRNewswire/ -- Sense Neuro Diagnostics, a medical technology company developing a novel, non-invasive platform designed to rapidly...</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>BMGL Regains Compliance With Nasdaq Minimum Bid Price Requirement</v>
+        <v>Class Action Filed Against Fractyl Health, Inc. (GUTS) Over Securities ...</v>
       </c>
       <c r="B305" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C305" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D305" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E305" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325414/0/en/BMGL-Regains-Compliance-With-Nasdaq-Minimum-Bid-Price-Requirement.html</v>
+        <v>https://pr-inside.com/class-action-filed-against-fractyl-health-inc-guts-over-securities-r5217199.htm</v>
       </c>
       <c r="F305" t="str">
-        <v>Singapore, July 10, 2026 (GLOBE NEWSWIRE) -- Basel Medical Group Ltd (Nasdaq: BMGL) (the “Company”) today announced that it has received notification from Nasdaq that the Company has regained compliance with the Nasdaq minimum bid price rule. On January 22, 2026, Nasdaq notified the Company that its ordinary shares failed to maintain a minimum bid price of $1.00 over the previous 30 consecutive business days as required by the Listing Rules of The Nasdaq Stock Market. Since then, Nasdaq has determined that for the last 10 consecutive business days, from June 23, 2026 to July 7, 2026, the closing bid price of the Company’s ordinary shares has been at $1.00 per share or greater. Accordingly, the Company has regained compliance with Listing Rule 5550(a)(2).</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>Smartee S22: Incorporating GS MART Technology into Occlusal Reconstructive Therapy in Prosthodontics</v>
+        <v>C5 Artist Foundation Presents Dance Divas October 10-11</v>
       </c>
       <c r="B306" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C306" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D306" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E306" t="str">
-        <v>https://www.prnewswire.com/news-releases/smartee-s22-incorporating-gs-mart-technology-into-occlusal-reconstructive-therapy-in-prosthodontics-302822690.html</v>
+        <v>https://www.prweb.com/releases/c5-artist-foundation-presents-dance-divas-october-10-11-302861920.html</v>
       </c>
       <c r="F306" t="str">
-        <v>SHENZHEN, China, July 10, 2026 /PRNewswire/ -- Smartee Denti-Technology has announced the launch of S22: GS MART (Mandibular Repositioning Technology) for Occlusal Reconstruction in Prosthodontic Dentistry, expanding the clinical application of its GS MART into prosthodontic dentistry....</v>
+        <v>Chicago's leading professional dancers return to The Rhapsody Theater stage for three unforgettable performances benefiting the Chicago Dance Health Fund CHICAGO, Aug. 28, 2026 /PRNewswire-PRWeb/ -- The C5 Artists Foundation, a non-profit organization established to support the Chicago...</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>Tokyo Lifestyle Co., Ltd. Reports Fiscal Year 2026 Financial Results</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Announces an Investigation Against ...</v>
       </c>
       <c r="B307" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C307" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D307" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E307" t="str">
-        <v>https://www.prnewswire.com/news-releases/tokyo-lifestyle-co-ltd-reports-fiscal-year-2026-financial-results-302822525.html</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-announces-an-investigation-against-r5217186.htm</v>
       </c>
       <c r="F307" t="str">
-        <v>TOKYO, July 10, 2026 /PRNewswire/ -- Tokyo Lifestyle Co., Ltd. ("Tokyo Lifestyle" or the "Company") (Nasdaq: TKLF), a retailer and wholesaler of Japanese beauty and health products, sundry products, luxury products, electronic products, collectible cards, trendy toys as well as other...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Hims &amp; Hers Health, Inc. ("Hims" or "the Company") (NYSE:HIMS). Investors who purchased Hims securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/hims-hers-health-inc-hims-class_action_lawsuit. Hims Investigation Details On July 29, 2026, the Federal Trade Commission ("FTC") filed a lawsuit against Hims, accusing it of sharing customers' medical information with third-party advertisers. The FTC's criminal complaint accuses Hims of "deceptive and unlawful privacy practices," including sharing sensitive details about patient ..</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>Panchmukhi Air Ambulance in Mumbai Promises to Promote Caution in Transit</v>
+        <v>Tampa General Hospital and Florida Orthopaedic Institute First in World to Use New EVOS Pelvic and Acetabular System</v>
       </c>
       <c r="B308" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C308" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D308" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E308" t="str">
-        <v>https://express-press-release.net/news/2026/07/10/1761598</v>
+        <v>https://www.prnewswire.com/news-releases/tampa-general-hospital-and-florida-orthopaedic-institute-first-in-world-to-use-new-evos-pelvic-and-acetabular-system-302862998.html</v>
       </c>
       <c r="F308" t="str">
-        <v>Mumbai, India, 2026-07-10 — /EPR Network/ — Medical transport services designed to transport critical patients to distant locations must be equipped with life-support facilities, as [read full press release...]</v>
+        <v>World-first procedure marks a significant advancement in the surgical treatment of complex pelvic trauma and underscores the power of academic medicine to bring innovations from development to the operating room. TAMPA, Fla., Aug. 28, 2026 /PRNewswire/ -- Tampa General Hospital and...</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>Panchmukhi Air Ambulance Service in Raipur Must Be Opted for a Smooth Journey</v>
+        <v>The Emily Program to Join Minnesota Mental Health Organizations at 2026 Minnesota State Fair</v>
       </c>
       <c r="B309" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C309" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D309" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare, Education</v>
       </c>
       <c r="E309" t="str">
-        <v>https://express-press-release.net/news/2026/07/10/1761567</v>
+        <v>https://finance.yahoo.com/healthcare/articles/emily-program-join-minnesota-mental-165600595.html</v>
       </c>
       <c r="F309" t="str">
-        <v>Raipur, India, 2026-07-10 — /EPR Network/ — Time sensitivity in medical emergencies is a critical factor that makes it necessary to conduct a medical transport [read full press release...]</v>
+        <v>ST. PAUL, Minn., August 28, 2026--The Emily Program, a national leader in eating disorder treatment and recovery, will participate in the ninth annual Mental Health Awareness at the Minnesota State Fair on Monday, August 31, joining dozens of Minnesota mental health organizations to connect fairgoers with resources, education, and support. With one in nine Minnesotans experiencing an eating disorder in their lifetime, the organization aims to raise awareness, reduce stigma, and provide vital con</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>Puncture Robotic Showcases AI-Powered Hair Restoration Innovation at WCHR 2026</v>
+        <v>Hagens Berman Alerts Capricor Therapeutics, Inc. (NASDAQ: CAPR) Investors to FDA Review Extension for Deramiocel Amid Ongoing Securities Class Action and September 28 Lead Plaintiff Deadline</v>
       </c>
       <c r="B310" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C310" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D310" t="str">
-        <v>AI, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E310" t="str">
-        <v>https://www.prnewswire.com/news-releases/puncture-robotic-showcases-ai-powered-hair-restoration-innovation-at-wchr-2026-302822668.html</v>
+        <v>https://www.prnewswire.com/news-releases/hagens-berman-alerts-capricor-therapeutics-inc-nasdaq-capr-investors-to-fda-review-extension-for-deramiocel-amid-ongoing-securities-class-action-and-september-28-lead-plaintiff-deadline-302862977.html</v>
       </c>
       <c r="F310" t="str">
-        <v>SEOUL, South Korea, July 10, 2026 /PRNewswire/ -- Artificial intelligence is rapidly reshaping medical aesthetics, and hair restoration is undergoing a significant technological transformation. At the 14th World Congress for Hair Research (WCHR 2026), Puncture Robotic attracted...</v>
+        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- Hagens Berman Sobol Shapiro LLP—a national plaintiffs' rights law firm with a premier securities practice group—notifies investors in Capricor Therapeutics, Inc. (NASDAQ: CAPR) of the upcoming September 28, 2026 lead plaintiff deadline in the...</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>MLA Psychology Highlights the Lasting Impact of Birth Trauma During Birth Trauma Awareness Week 2026</v>
+        <v>Energy Efficiency and Cost Savings: Dryer Vent Wizard Blog Reveals How Dryer Vent Health Matters</v>
       </c>
       <c r="B311" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C311" t="str">
-        <v>Express Press Release</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D311" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Energy</v>
       </c>
       <c r="E311" t="str">
-        <v>https://express-press-release.net/news/2026/07/10/1761477</v>
+        <v>https://prunderground.com/energy-efficiency-and-cost-savings-dryer-vent-wizard-blog-reveals-how-dryer-vent/cmtczw6g2000704i2acff48md</v>
       </c>
       <c r="F311" t="str">
-        <v>Gold Coast, Australia, 2026-07-10 — /EPR Network/ — Birth Trauma Awareness Week, taking place July 13-19, 2026, shines a spotlight on an often-overlooked public health issue [read full press release...]</v>
+        <v>Dryer Vent Cleaning is essential in both commercial and home dryer vent systems. Proper Installation is also key to dryer safety. The post Energy Efficiency and Cost Savings: Dryer Vent Wizard Blog Reveals How Dryer Vent Health Matters first appeared on</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>Panchmukhi Dead Body Transfer in Delhi is authorized for Corpse Transportation</v>
+        <v>The brain health movement just got bigger with BrainHealth.com</v>
       </c>
       <c r="B312" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C312" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D312" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E312" t="str">
-        <v>https://express-press-release.net/news/2026/07/10/1761474</v>
+        <v>https://www.prnewswire.com/news-releases/the-brain-health-movement-just-got-bigger-with-brainhealthcom-302862984.html</v>
       </c>
       <c r="F312" t="str">
-        <v>Delhi, India, 2026-07-10 — /EPR Network/ — The time of death of a loved one can bring about immense grief in the lives of the [read full press release...]</v>
+        <v>American Academy of Neurology launches new public website MINNEAPOLIS, Aug. 28, 2026 /PRNewswire/ -- The American Academy of Neurology (AAN) has launched BrainHealth.com, a new public resource offering expert-reviewed information, tools and stories to help people improve and protect their...</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>The Menzies Anxiety Centre Reinforces Commitment to Evidence-Based Anxiety Care Across Sydney</v>
+        <v>LifeTech Scientific Corporation Announces 2026 Interim Results</v>
       </c>
       <c r="B313" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C313" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D313" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E313" t="str">
-        <v>https://express-press-release.net/news/2026/07/10/1761471</v>
+        <v>https://www.prnewswire.com/news-releases/lifetech-scientific-corporation-announces-2026-interim-results-302862975.html</v>
       </c>
       <c r="F313" t="str">
-        <v>Five Dock, Australia, 2026-07-10 — /EPR Network/ — The Menzies Anxiety Centre is continuing its commitment to delivering high-quality psychological services by combining evidence-based treatment [read full press release...]</v>
+        <v>HONG KONG, Aug. 28, 2026 /PRNewswire/ -- LifeTech Scientific Corporation ("LifeTech" or the "Company", together with its subsidiaries, the "Group", stock code: 1302.HK), a medical device company specializing in minimally invasive interventional solutions for cardio-cerebrovascular and...</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>As Stress, Burnout, and Digital Overload Shape Daily Life, "Doing Nothing" Can Help the Body and Mind Recover</v>
+        <v>Dr. Mark Huh of Rapha Dental Recognized by NJ Top Dentists for 2026</v>
       </c>
       <c r="B314" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C314" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D314" t="str">
         <v>Healthcare, Education</v>
       </c>
       <c r="E314" t="str">
-        <v>https://www.prnewswire.com/news-releases/as-stress-burnout-and-digital-overload-shape-daily-life-doing-nothing-can-help-the-body-and-mind-recover-302822463.html</v>
+        <v>https://www.pr.com/press-release/977608</v>
       </c>
       <c r="F314" t="str">
-        <v>WHITTIER, Calif., July 10, 2026 /PRNewswire/ -- A few quiet seconds in line often become a chance to check email. A break between meetings can turn into a quick scroll. Even rest can start to feel like another task. Southern California University of Health Sciences (SCU) is highlighting a...</v>
+        <v>Rapha Dental is pleased to announce that Dr. Mark Huh, DMD, has been reviewed and approved by NJ Top Dentists for 2026. Based in Cinnaminson, NJ, Dr. Huh provides family, cosmetic, implant, restorative, and emergency dental care with an emphasis on conservative treatment, patient education, and personalized care for patients throughout Burlington County. [PR.com]</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>Cross-Borough Deliveries Are Where NYC Couriers Fail: Xentra Transport Splits Manhattan, Brooklyn and Queens Into Dedicated Driver Zones</v>
+        <v>Orsini to Serve as Specialty Pharmacy Partner for Priovant's LISRAYA™ (brepocitinib)</v>
       </c>
       <c r="B315" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C315" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D315" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Healthcare</v>
       </c>
       <c r="E315" t="str">
-        <v>https://www.pr.com/press-release/973353</v>
+        <v>https://www.prnewswire.com/news-releases/orsini-to-serve-as-specialty-pharmacy-partner-for-priovants-lisraya-brepocitinib-302862937.html</v>
       </c>
       <c r="F315" t="str">
-        <v>Cross-borough runs are the weak point of same day delivery in New York. A driver finishing in Jamaica gets sent to Tribeca, and the customer eats the delay. Xentra Transport, a NYC-based courier and freight company, has scrapped the citywide driver pool and assigned dedicated drivers to Manhattan, Brooklyn and Queens. The company handles medical, legal, catering, freight and white glove work across the five boroughs and [PR.com]</v>
+        <v>LISRAYA is the first FDA-approved targeted therapy for dermatomyositis. ELK GROVE VILLAGE, Ill., Aug. 28, 2026 /PRNewswire/ -- Orsini, a leader in rare disease pharmacy solutions, announced today that it is a specialty pharmacy partner for Priovant's LISRAYA™ (brepocitinib), a once-daily...</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>Author Sandy Malone Opens Up About Losing Her Mother to Alzheimer&amp;#039;s on Top-Ranked Mental Health Podcast</v>
+        <v>Mobile Healthcare Takes a Bigger Role in Rural Communities</v>
       </c>
       <c r="B316" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C316" t="str">
-        <v>PRUnderground</v>
+        <v>PRWeb</v>
       </c>
       <c r="D316" t="str">
-        <v>Healthcare, Media</v>
+        <v>Healthcare</v>
       </c>
       <c r="E316" t="str">
-        <v>https://www.prunderground.com/author-sandy-malone-opens-up-about-losing-her-mother-to-alzheimers-on-top-ranked-mental-health-podcast/00388289/</v>
+        <v>https://www.prweb.com/releases/mobile-healthcare-takes-a-bigger-role-in-rural-communities-302861352.html</v>
       </c>
       <c r="F316" t="str">
-        <v>Malone shares her personal journey of losing her mother to Alzheimer's disease and offers a preview of her forthcoming book during an emotional conversation on one of the world's leading mental health podcasts. The post Author Sandy Malone Opens Up About Losing Her Mother to Alzheimer's on Top-Ranked Mental Health Podcast first appeared on</v>
+        <v>New national toolkit highlights how mobile healthcare can expand access in rural communities. COLUMBUS, Ohio, Aug. 28, 2026 /PRNewswire-PRWeb/ -- Mobile healthcare is gaining greater attention as hospitals, health systems and community organizations look for practical ways to bring care...</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>CardioCharge Review: Is This Stimulant-Free Heart Support Powder the Smarter Daily Upgrade Buyers Are Rechecking Before Ordering?</v>
+        <v>Intermountain Health Athletic Trainers Keep Kids Safe At High School Sports</v>
       </c>
       <c r="B317" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C317" t="str">
-        <v>Newswire.com</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D317" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E317" t="str">
-        <v>https://www.newswire.com/news/cardiocharge-review-is-this-stimulant-free-heart-support-powder-the-smarter</v>
+        <v>https://prunderground.com/intermountain-health-athletic-trainers-keep-kids-safe-at-high-school-sports/cmtd2msdc000m04l3q4b0unbe</v>
       </c>
       <c r="F317" t="str">
-        <v>As interest in stimulant-free heart health support grows, this CardioCharge review examines the brand-stated seven-ingredient electrolyte formula, caffeine-free morning format, current pricing, 365-day guarantee, and the key details buyers are comparing before choosing a daily cardiovascular wellness supplement.</v>
+        <v>Intermountain Health athletic trainers at high schools across Utah will be monitoring athletes and helping coaches plan workouts and keeping kids safe from heat illness. The post Intermountain Health Athletic Trainers Keep Kids Safe At High School Sports first appeared on</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>Cue Biopharma Announces $50.0 Million Private Placement</v>
+        <v>Taking a BiTE Out of Cancer at Intermountain Health</v>
       </c>
       <c r="B318" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C318" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D318" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E318" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325290/0/en/Cue-Biopharma-Announces-50-0-Million-Private-Placement.html</v>
+        <v>https://prunderground.com/taking-a-bite-out-of-cancer-at-intermountain-health/cmtd1onlk000f04l2vs5nthze</v>
       </c>
       <c r="F318" t="str">
-        <v>BOSTON, July 09, 2026 (GLOBE NEWSWIRE) -- Cue Biopharma, Inc. (Nasdaq: CUE), a clinical stage biopharmaceutical company focused on developing transformative therapies targeting functional cures for immunological disorders, today announced that it has entered into a securities purchase agreement with a group of accredited investors for the private placement of (i) 1,418,071 shares of common stock at a purchase price of $33.21 per share and (ii) to certain investors, in lieu of shares of common stock, pre-funded warrants to purchase up to 87,500 shares of common stock at a price per pre-funded warrant of $33.209, for gross proceeds of approximately $50.0 million.</v>
+        <v>Bispecific T-cell Engager (BiTE) therapy through the Intermountain Health Oncology Clinical Program is Bringing Care Close to Home The post Taking a BiTE Out of Cancer at Intermountain Health first appeared on</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>Gummi World, The Most Certified Gummy Manufacturer, Says Compliance Will Decide the Clinical-Grade Gummy Race</v>
+        <v>/C O R R E C T I O N -- FlyteHealth/</v>
       </c>
       <c r="B319" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C319" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D319" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E319" t="str">
-        <v>https://www.prunderground.com/gummi-world-the-most-certified-gummy-manufacturer-says-compliance-will-decide-the-clinical-grade-gummy-race-2/00388271/</v>
+        <v>https://www.prnewswire.com/news-releases/flytehealth-achieves-general-availability-in-the-cms-health-technology-ecosystem-recognized-at-one-year-anniversary-event-in-washington-dc-302836748.html</v>
       </c>
       <c r="F319" t="str">
-        <v>The supplement gummy category is splitting into two tiers, and Gummi World, the industry's most certified gummy manufacturer, says producing products for the premium end of the market requires a level of certification, quality systems and manufacturing infrastructure that not every manufacturer has built. The post Gummi World, The Most Certified Gummy Manufacturer, Says Compliance Will Decide the Clinical-Grade Gummy Race first appeared on</v>
+        <v>In the news release, FlyteHealth Achieves General Availability in the CMS Health Technology Ecosystem, Recognized at One-Year Anniversary Event in Washington, D.C., issued 28-Jul-2026 by FlyteHealth over PR Newswire, we are advised by the company that changes have been made. The complete,...</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>Stanford-Born Medical Company Advances Next Generation of Cancer Treatment Toward Clinical Deployment</v>
+        <v>Vadzo Imaging Validates Dynamic ROI in the AR1335 13MP Monochrome M12 VCM USB Camera Falcon-1335MRH</v>
       </c>
       <c r="B320" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C320" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D320" t="str">
-        <v>Healthcare, Education</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E320" t="str">
-        <v>https://www.prnewswire.com/news-releases/stanford-born-medical-company-advances-next-generation-of-cancer-treatment-toward-clinical-deployment-302822482.html</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-dynamic-roi-in-the-ar1335-13mp-monochrome-m12-22852336</v>
       </c>
       <c r="F320" t="str">
-        <v>SILICON VALLEY, Calif., July 9, 2026 /PRNewswire/ -- TibaRay, a Silicon Valley medical technology company founded on Stanford University research, announced today that its first Galactica™ cancer treatment systems have entered manufacturing. The milestone marks a major step for TibaRay as...</v>
+        <v>Vadzo Imaging has validated Dynamic ROI operation on the Falcon-1335MRH, a 13MP monochrome USB camera product built on the Onsemi AR1335 back-side-illuminated CMOS sensor. The module pairs rolling shutter readout with software-controlled VCM autofocus on M12 optics to deliver 4K low-noise imaging across a USB 3.2 Gen 1 UVC interface. It targets machine vision, inspection, medical, retail automation, and embedded vision programs where resolution, sensitivity, and variable working distance appear in the same requirement list.</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>Quantum Insights Launches AURA AI Platform for Clinical Research Labs</v>
+        <v>Global Healthy Living Foundation Partners with RhAPP to Expand Polymyalgia Rheumatica Patient Education</v>
       </c>
       <c r="B321" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C321" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D321" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E321" t="str">
-        <v>https://pressreleasenews.org/pressroom/quantum-insights-launches-aura-ai-platform-for-clinical-research-labs</v>
+        <v>https://finance.yahoo.com/healthcare/articles/global-healthy-living-foundation-partners-140000463.html</v>
       </c>
       <c r="F321" t="str">
-        <v xml:space="preserve">Quantum Insights GmbH announced AURA, an AI-powered analytics platform for clinical research labs that reduces time-to-insight on multi-omics datasets by up to 70% while keeping patient data on-premises. The platform integrates with existing LIMS and ELN systems and is available immediately through a tiered subscription </v>
+        <v>UPPER NYACK, N.Y., August 28, 2026--GHLF and RhAPP partner for polymyalgia rheumatica education and support</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>Solaris Energy Infrastructure Set to Join S&amp;amp;P SmallCap 600</v>
+        <v>AI Health Analysis Delivers Deep Health Insights in One Minute</v>
       </c>
       <c r="B322" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C322" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D322" t="str">
-        <v>Finance, Healthcare, Energy</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E322" t="str">
-        <v>https://www.prnewswire.com/news-releases/solaris-energy-infrastructure-set-to-join-sp-smallcap-600-302822362.html</v>
+        <v>https://www.prweb.com/releases/ai-health-analysis-delivers-deep-health-insights-in-one-minute-302862555.html</v>
       </c>
       <c r="F322" t="str">
-        <v>NEW YORK, July 9, 2026 /PRNewswire/ -- Solaris Energy Infrastructure Inc. (NYSE: SEI) will replace Catalyst Pharmaceuticals Inc. (NASD: CPRX) in the S&amp;P SmallCap 600 effective prior to the opening of trading on Wednesday, July 15. Angelini Pharma S.p.A. is acquiring Catalyst...</v>
+        <v>**HealthRestore launches HealthySelfie, a new AI-powered health analysis delivering 20+ personalised health insights in approximately one minute. Using a smartphone as the interface, HealthySelfie gives users rapid access to detailed health intelligence, personalised food-response...</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>HCC Healthcare Signs Business Combination Agreement with RF Acquisition Corp III to Pursue Nasdaq Listing</v>
+        <v>Dogtopia Marks Record First Half of 2026 with National Recognition for Innovation and Growth</v>
       </c>
       <c r="B323" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C323" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D323" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E323" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3325251/0/en/HCC-Healthcare-Signs-Business-Combination-Agreement-with-RF-Acquisition-Corp-III-to-Pursue-Nasdaq-Listing.html</v>
+        <v>https://www.prnewswire.com/news-releases/dogtopia-marks-record-first-half-of-2026-with-national-recognition-for-innovation-and-growth-302862422.html</v>
       </c>
       <c r="F323" t="str">
-        <v>Transaction expected to provide HCC Healthcare with access to public capital markets to accelerate growth in integrated medical and long-term care services across Asia Transaction expected to provide HCC Healthcare with access to public capital markets to accelerate growth in integrated medical and long-term care services across Asia</v>
-[...2 lines deleted...]
-    <row r="324">
+        <v>Leading Pet Wellness Franchise Celebrates Customer Loyalty and Continued Growth PHOENIX, Aug. 28, 2026 /PRNewswire/ -- Following a record first half of 2026, Dogtopia, the nation's leading pet wellness franchise, has earned two new national honors: a Health-Focused Product of the Year...</v>
+      </c>
+    </row>
+    <row r="324" xml:space="preserve">
       <c r="A324" t="str">
-        <v>Day 7 ALJ Hearing: Prominent Pain Physician Calls State Medical Marijuana ...</v>
+        <v>CIMC Group Announces 2026 Interim Results</v>
       </c>
       <c r="B324" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C324" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D324" t="str">
-        <v>Healthcare</v>
+        <v>Finance, AI, SaaS, Healthcare, Energy, Retail, Automotive</v>
       </c>
       <c r="E324" t="str">
-        <v>https://pr-inside.com/day-7-alj-hearing-prominent-pain-physician-calls-state-medical-marijuana-r5199567.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) "Dr. Kenneth Finn, former President of the American Board of Pain Medicine, testified that today's state 'medical marijuana' system is a 'ruse'-one where the clinical evidence is lacking and standards are missing, as he reminisced of the old pill mills" stated Duane Boise CEO MMJ International Holdings. WASHINGTON, D.C. / ACCESS Newswire / July 9, 2026 / Day seven of the Drug Enforcement Administration's marijuana rescheduling hearing produced some of the most pointed testimony yet against the government's effort to move marijuana to Schedule III - and it came from a board certified pain physician the court accepted as an expert. Kenneth ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109593/</v>
+      </c>
+      <c r="F324" t="str" xml:space="preserve">
+        <v xml:space="preserve">Financial Highlights
+RMB (million)
+1H2025
+1H2026
+1Q2026
+2Q2026
+Quarter-on-Quarter Change
+Revenue
+76,090
+78,913
+32,664
+46,249
++42%
+Operating Profit
+2,817
+1,962
+607
+1,355
++123%
+Foreign Exchange Losses
+47
+803
+228
+574
+The expanded loss is attributable to the expansion of business scale.
+Pre-FX Loss Operating Profit [1]
+2,864
+2,764
+835
+1,929
++131%
+Profit Before Income Tax
+2,798
+1,969
+615
+1,353
++120%
+Gross Profit
+9,643
+9,380
+3,770
+5,611
++49%
+Gross Profit Margin
+12.67%
+11.89%
+11.54%
+12.13%
++0.6pct
+Net Profit
+1,764
+1,373
+412
+961
++133%
+Net Profit Attributable to Shareholders and Other Equity Holders of the Company [2]
+1,278
+740
+209
+531
++154%
+Notes: 1. Pre-FX Loss Operating Profit = Operating Profit + Foreign Exchange Losses
+2. Net profit attributable to shareholders and other equity holders of the Company, with interest on perpetual bonds of approximately RMB47.8 million
+Results Highlights
+1. Profitability of energy-related businesses continued to be released, with net profit increasing by RMB1.36 billion: The combined net profit of the offshore engineering segment and the finance and asset management segment (mainly drilling rig leasing) increased by approximately RMB1.339 billion, while that of the energy, chemical and liquid food equipment segment increased by RMB20 million. Among them, the gross profit margin of the offshore engineering segment increased by 10.1 percentage points year-on-year (“YoY”) to 20.9%, with net profit reaching RMB718 million, making it the Company’s largest profit-generating segment. The finance and asset management segment successfully turned losses into profits, with a net profit margin of 9.8%. As at the end of June, total orders on hand amounted to approximately RMB83.6 billion, with production schedules extending to 2030: orders on hand for the offshore engineering and energy, chemical and liquid food equipment segments amounted to US$7.62 billion and RMB31.77 billion, respectively. In particular, CIMC Raffles secured one FPSO and one FLNG EPCIC / EPC general contracting order during the year, making it the first offshore engineering enterprise in China with dual-project general contracting capabilities (EPCIC / EPC). Benefiting from rising demand for increased deepwater oil and gas production, new orders accelerated in the third quarter.
+2. Double breakthroughs in modular data center deliveries and orders: The modular data center business recorded explosive growth, with revenue increasing by more than five times YoY. During the Reporting Period, new contracts were signed for 200MW of cloud computing and AI computing power data center projects.
+3. Logistics-related businesses consolidated their industry positions, with demand bottoming out and recovering quarter-on-quarter: Core products including standard dry containers, reefer containers, chemical tank containers and semi-trailers maintained their global No. 1 positions. During the Reporting Period, the overall gross profit margin declined due to exchange rate fluctuations and pressure on demand, while demand for containers, road transportation vehicles, airport facilities and logistics equipment, and recycled load bottomed out and recovered quarter-on-quarter.
+4. Interest expenses continued to be optimised, with a more robust financial structure: As at the end of Reporting Period, interest-bearing debt amounted to RMB34.8 billion, down RMB6.4 billion from the end of June 2025, with the interest-bearing debt ratio at approximately 20%. Benefiting from the optimisation of financing rates and scale, net interest expenses decreased by approximately RMB218 million YoY during the Reporting Period, and the financial structure continued to be optimised.
+HONG KONG, August 28, 2026 - (ACN Newswire) - China International Marine Containers (Group) Co., Ltd. (“CIMC Group” or the “Group”, stock code: 000039.SZ/02039.HK) is pleased to announce its unaudited interim results for the six months ended 30 June 2026 (the “Reporting Period”).
+The management of CIMC Group stated that in the first half of 2026, global changes unseen in a century accelerated, geopolitical conflicts reshaped the energy and trade landscape, while global merchandise trade demonstrated resilience amid fluctuations. Against a backdrop of opportunities and challenges, the Group closely followed the main business tone of “focusing on high-quality development and cultivating new growth drivers”, coordinated the reasonable growth of “quantity” and the effective improvement of “quality”, and, leveraging its diversified business portfolio and global operating platform, mitigated fluctuations in individual regions to achieve steady and high-quality development. In the first half of 2026, the Group achieved revenue of RMB78.9 billion and net profit of RMB1.37 billion, while net profit attributable to shareholders and other equity holders of the Company amounted to RMB740 million. During the Reporting Period, domestic revenue accounted for approximately 53.62%, while overseas revenue accounted for approximately 46.38%, maintaining a balanced market structure.
+To effectively safeguard shareholder value and convey confidence in long-term development, the Company repurchased H Shares amounting to approximately HKD173 million during the first half of 2026, with approximately 19.28 million H Shares repurchased in aggregate. As at the end of June, the Company had completed the implementation of its 2025 H Share repurchase plan. Meanwhile, to further enhance shareholder confidence, the Company announced in July 2026 its plan to repurchase a portion of its H Shares, with the total repurchase amount not exceeding HKD173 million.
+In respect of A Shares, the Company recently announced a proposal to change the use of the A Shares repurchased in 2023 and cancel such shares and reduce its registered capital, namely, to cancel the 24.65 million A Shares repurchased by the Company in 2023 and correspondingly reduce the registered capital of the Company, thereby adopting multiple measures to safeguard the interests of its investors.
+Segments Results (RMB million)
+1H2026 Business
+Indicators
+Revenue
+% of Total
+Revenue
+Gross
+Profit
+% of Total Gross Profit
+Gross Profit Margin
+Net
+Profit
+Container manufacturing
+21,920
+27.78%
+1,827
+19.48%
+8.34%
+272
+Road transportation vehicles
+10,737
+13.61%
+1,551
+16.53%
+14.44%
+356
+Energy, chemical, and liquid food equipment
+13,396
+16.98%
+1,962
+20.92%
+14.65%
+480
+Offshore engineering
+7,935
+10.06%
+1,659
+17.69%
+20.91%
+718
+Airport facilities and logistics equipment, fire safety and rescue equipment
+3,357
+4.25%
+706
+7.52%
+21.03%
+71
+Logistics services
+13,945
+17.67%
+910
+9.70%
+6.53%
+240
+Finance and asset management
+1,710
+2.17%
+287
+3.06%
+16.77%
+167
+The above major segments
+72,999
+92.52%
+8,902
+94.90%
+12.19%
+2,304
+Core Business Performance
+1. In the Logistics Field
+Container Manufacturing Business: During the Reporting Period, although global trade continued to face adverse factors such as high inflation and geopolitical frictions, the growth of global merchandise trade continued to maintain a certain degree of resilience. According to Container Trades Statistics, global container trade volume increased by approximately 5.2% YoY in the first half of 2026, mainly benefiting from the growth of trade related to the global technology industry. Meanwhile, the low efficiency of container shipping caused by the blockage of the Strait of Hormuz, disruption to the resumption of shipping routes in the Red Sea and port congestion supported demand for containers. During the Reporting Period, the growth in demand for container shipping together with the replacement and renewal requirements for the massive existing container fleet drove a steady rebound in new container sales across the industry in the second quarter, reversing the downward trend seen in the first quarter, while prices also stabilised simultaneously.
+During the Reporting Period, the Group’s container manufacturing business achieved growth in both production and sales volume. In particular, the accumulated sales volume of dry containers reached 1.1385 million TEUs, representing a YoY increase of approximately 1.12%; meanwhile, benefiting from the bountiful harvest of fresh fruits in South America and the harvest season in the Northern Hemisphere, sales volume of reefer containers reached 108,200 TEUs, representing a YoY increase of approximately 17.61%. During the Reporting Period, the container segment recorded revenue of RMB21.920 billion, representing a YoY increase of 0.85%, and net profit of RMB272 million, mainly affected by the YoY decline in the price of standard containers and exchange rates.
+Logistics Services Business: During the Reporting Period, the multimodal transport market environment gradually improved, particularly the container shipping market, where freight rates continued to rise since March. During the Reporting Period, the segment achieved revenue of RMB13.945 billion, representing a YoY increase of 2.70%, and net profit of RMB240 million, representing a YoY increase of 18.81%. CIMC Wetrans actively captured the upward trend by deepening customer relationship management, optimising product mix, accelerating overseas expansion and strengthening operational efficiency. During the Reporting Period, the proportion of direct customers in the sea transportation business continued to increase; the port logistics business added route, extra sailing and vessel space agency services for multiple leading shipping companies; the industry logistics business added new cold chain equipment deployment, with cold chain business volume increasing by 14% YoY; the customer structure of the air transportation business continued to be optimised, with business volume increasing by 11% YoY; and the service network of the land transportation business continued to expand. CIMC Wetrans ranked TOP 13 in the 2026 Top 50 Ocean Freight Forwarders list issued by Transport Topics, an authoritative magazine in the global logistics industry, up one place from last year and ranking fifth among Chinese enterprises.
+Road Transportation Vehicles Business: During the Reporting Period, CIMC Vehicles achieved revenue of RMB10.737 billion, representing a YoY increase of 10.09%, and net profit of RMB356 million. Among them, the global semi-trailer business achieved revenue of RMB7.602 billion, representing a YoY increase of 9.79%. In 2026, CIMC Vehicles continued to extend the production and marketing models of the StarLink Project to more product lines and regions, deepening ecosystem cooperation while improving efficiency and reducing costs. The core production efficiency of the semi-trailer business under the StarLink Project continued to improve, and its domestic market share remained No. 1 for seven consecutive years. In overseas markets, revenue and sales volume in the Global South increased significantly, while gross profit margin remained basically flat due to fluctuations in ocean freight rates; production in the European market recovered, while freight rates and equipment orders in the North American market showed marginal improvement in the second quarter. The market share of core DTB products further increased, with a total of 13,238 truck bodies products products sold. Meanwhile, sales volume of EV-DTB truck bodies products for new energy heavy-duty trucks increased significantly, with deliveries of EV-DTB dump truck and mixer truck truck bodies products continuing to rise. The pure electric tractor and trailer business officially established the world’s first EV-RT offline experience center.
+Airport Facilities &amp; Logistics Equipment / Fire Safety &amp; Rescue Equipment Business: During the Reporting Period, revenue amounted to RMB3.357 billion, representing a YoY increase of 7.58%; net profit amounted to RMB71 million, representing a YoY decrease of 11.25%, mainly due to exchange rate fluctuations. During the Reporting Period, orders on hand maintained steady growth. The airport facilities and logistics equipment business secured a series of major benchmark orders, including boarding bridge projects worth hundreds of millions of RMB for Paris Airport and Orly Airport in France, as well as bulk orders for A380 catering vehicles in Singapore, further enhancing its global competitiveness. The logistics automation business successfully implemented multiple e-commerce projects in Southeast Asia, and also secured new orders and contracts in newly expanded industries such as State Grid and China Tobacco. The operating results of the fire safety and rescue equipment business showed significant improvement, with the successful securing of a major procurement order for 13 dual-boom water tower fire trucks under the national government subsidy-funded project for hazardous chemical emergency rescue teams. Cumulative new orders reached RMB1.675 billion, achieving steady growth.
+II. In the Energy Industries Field
+In respect of the energy, chemical and liquid food equipment business, revenue amounted to RMB13.396 billion, representing a YoY increase of 2.98%; net profit amounted to RMB480 million, representing a YoY increase of 4.35%. Among them, CIMC Enric achieved revenue of RMB12.87 billion, representing a YoY increase of 2.0%; newly signed orders amounted to RMB13.71 billion, representing a significant YoY increase of 27.7%; and as at the end of June, orders on hand amounted to RMB31.77 billion, representing a YoY increase of 8.9%.
+Specifically, revenue of the clean energy segment grew steadily. Benefiting from expanding demand in areas such as semiconductors and off-grid distributed power generation, the segment delivered electronic specialty gas clean gas cylinders (Y-type cylinders) and specialty tube skid containers in batches, and launched new hydrogen-rich power generation module products. CIMC Enric successfully delivered an integrated LNG liquefaction plant in Indonesia, while implementing its third benchmark steelmaking coke integrated project — the Shougang Shuicheng Steel project in Liupanshui, Guizhou. It also secured newly signed domestic Panzhihua Iron and Steel projects and its first overseas steelmaking coke integrated project with Tsingshan in Indonesia. In the hydrogen energy field, it contributed to the construction of Hong Kong’s first commercial building hydrogen energy charging station and launched China’s first 20-foot Type IV cylinder hydrogen tube skid container. During the Reporting Period, the clean energy segment recorded newly signed orders of RMB10.61 billion, representing a YoY increase of 18.3%, among which newly signed orders for waterborne clean energy reached RMB4.535 billion, representing a significant YoY increase of 40.1%, with shipbuilding orders scheduled through 2029. The chemical and environment segment benefited from the recovery of the chemical industry and high-growth industries such as semiconductors, with demand for tank containers improving, while the medical equipment components business maintained steady growth. As at the end of June 2026, orders on hand increased by 86.8% YoY to RMB1.57 billion. The liquid food segment focused on the non-alcoholic beverage and new consumption sectors, successfully securing and signing multiple turnkey projects, including projects for Japanese breweries and Chinese whisky distilleries. Cumulative newly signed orders reached RMB1.44 billion, representing a strong YoY increase of 108.4%.
+In respect of the offshore engineering business, benefiting from the cost advantages of deepwater locations, the deepwater offshore engineering market for FPSO/FLNG continued to strengthen. CIMC Raffles, the main operating entity, achieved an important breakthrough in the international high-end offshore engineering general contracting market by signing China’s first FPSO EPCIC general contracting contract, further enhancing its industry competitiveness. During the Reporting Period, revenue amounted to RMB7.935 billion, representing a YoY decrease of 0.98%; net profit amounted to RMB718 million, representing a YoY increase of 155.52%. In terms of market orders, new orders amounted to US$3.2 billion during the Reporting Period, a substantial increase from US$106 million in the same period last year. As at the end of June, CIMC Raffles had cumulative orders on hand of US$7.62 billion, reaching a record high. In terms of project construction and delivery, in January, the PCTC with a capacity of 7,000 vehicles, “NOCC ADRIATIC”, constructed for a Norwegian shipowner, was delivered 70 days ahead of its contractual delivery schedule; in February, the Norse Energi, the world’s largest fully DC wind turbine installation vessel in terms of lifting capacity, completed its seaworthiness delivery; in March, construction commenced on the first vessel of a new generation of seabed rock dumping vessels built for Van Oord, a leading Dutch offshore engineering company; in April, the fore-body module of the P85 hull was slid onto a barge at the Haiyang base, laying a solid foundation for the subsequent successful major assembly of the P85 project; in May, construction of the VLCC tanker officially commenced, entering the substantive construction stage; and in June, the main upper module structure of the project constructed for Golar was successfully capped, marking a key milestone in the project’s construction.
+In respect of the offshore engineering asset operation and management business, all offshore engineering assets of the Group currently under lease have been operating normally under their respective lease contracts, and the Group continued to provide high-quality services to customers. Benefiting from the successful lease of the Blue Whale No. 1 platform, increased prices upon the renewal of contracts for multiple drilling platforms, and lower operating costs resulting from refined management, operating profit improved during the Reporting Period. During the Reporting Period, the sixth-generation semi-submersible drilling platform “Deepsea Yantai” secured a new drilling contract, injecting momentum into revenue growth; the semi-submersible lifting/life support platform Blue Gretha successfully arrived at its designated operating area to provide high-quality services to clients. Meanwhile, several semi-submersible drilling and life support platforms and other offshore engineering assets of the Group actively pursued new contracts.
+Future Development and Prospects
+The management of the Group stated, “2026 is the first year of the ‘15th Five-Year Plan’. The Group will be based on the new development stage, closely follow national policy guidance, and closely focus on ‘focusing on high-quality development and cultivating new growth drivers’. With a more proactive strategic approach, we will cultivate new opportunities and open up new prospects amid complex changes, striving to build ‘a high-quality and respected world-class enterprise’.”
+About China International Marine Containers (Group) Co., Ltd.
+The CIMC Group is a world-leading equipment and solution provider in the logistics and energy industries, and its industry clusters mainly cover the logistics and energy fields. In the logistics field, the Group has established a general transportation equipment portfolio covering “sea, land and air”: its container manufacturing business provides key circulation equipment for the container shipping industry; its road transportation vehicles business connects the arteries of land transportation; its airport facilities and logistics equipment/fire safety and rescue equipment businesses expand into aviation hubs and specialised scenarios; its logistics services business provides professional services across the entire-value chain; and its recycled load business provides professional supporting services. In the energy field, the Group is principally engaged in the energy, chemical, and liquid food equipment business and offshore engineering business. Meanwhile, the Group also continuously develops emerging industries and has finance and asset management businesses that serve the Group itself. As a diversified multinational industrial group serving the global market, CIMC has over 300 member enterprises across Asia, North America, Europe, and Australia, with a total of four listed companies, and customers and sales networks covering more than 100 countries and regions worldwide. In 2025, the Group recorded revenue of RMB 156.6 billion, ranking 154th on the 2025 Fortune 500 China list. The Group has maintained the world’s No.1 position for many consecutive years in core products such as standard dry containers, reefer containers, tank containers and semi-trailers. For more information, please visit http://www.cimc.com/.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>Day 7 ALJ Hearing: Prominent Pain Physician Calls State Medical Marijuana System a Ruse</v>
+        <v>Cosmos Health Strengthens Balance Sheet and Streamlines Capital Structure; Retires $8M ATW Convertible Note One Year Ahead of Maturity, Eliminating Further Dilution From Conversions</v>
       </c>
       <c r="B325" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C325" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D325" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E325" t="str">
-        <v>https://www.newswire.com/news/day-7-alj-hearing-prominent-pain-physician-calls-state-medical-marijuana-system</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352713/0/en/cosmos-health-strengthens-balance-sheet-and-streamlines-capital-structure-retires-8m-atw-convertible-note-one-year-ahead-of-maturity-eliminating-further-dilution-from-conversions.html</v>
       </c>
       <c r="F325" t="str">
-        <v>"Dr. Kenneth Finn, former President of the American Board of Pain Medicine, testified that today's state 'medical marijuana' system is a 'ruse'-one where the clinical evidence is lacking and standards are missing, as he r eminisced of the old pill mills " stated Duane Boise CEO MMJ International Holdings.</v>
+        <v>Cosmos Health strengthens balance sheet and streamlines capital structure. Retires $8M ATW convertible note, eliminating further dilution.</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>Gerresheimer Publishes Its First Voluntary Sustainability Report Aligned With the CSRD</v>
+        <v>Pinion Immunotherapeutics Publishes Preclinical Data Supporting Clinical-Ready RNA Immunotherapy for HPV-16 Cervical Precancer</v>
       </c>
       <c r="B326" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C326" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D326" t="str">
-        <v>Healthcare, Energy</v>
+        <v>Healthcare</v>
       </c>
       <c r="E326" t="str">
-        <v>https://www.newmediawire.com/news/gerresheimer-publishes-its-first-voluntary-sustainability-report-aligned-with-the-csrd-7087611</v>
+        <v>https://finance.yahoo.com/healthcare/articles/pinion-immunotherapeutics-publishes-preclinical-data-130800970.html</v>
       </c>
       <c r="F326" t="str">
-        <v>2025 Results: -31% CO2e, 54% electricity from renewable sources, -63% lost time incident rate Ambitious CO2e reduction target of -52% by 2030 DUSSELDORF, GERMANY - July 9, 2026 ( NEWMEDIAWIRE ) - Gerresheimer, an innovative systems and solutions provider and global partner to the pharma, biotech, and cosmetics industries, has published its first voluntary separate Non-financial Report for the 2025 financial year, aligned with the Corporate Sustainability Reporting Directive (CSRD). The audited report transparently details the Group’s sustainability performance in financial year 2025. Gerresheimer was able to reduce its scope 1 and scope 2 CO2e emissions by 31% compared to the base year 2019 and increase the share of electricity from renewable sources in its total electricity consumption to</v>
+        <v>NORTH BETHESDA, Md., August 28, 2026--Pinion Immunotherapeutics has published preclinical data supporting ARV-2001, its lead RNA immunotherapy, in the peer-reviewed journal Vaccines. With an Investigational New Drug application cleared by the FDA, Pinion is ready to begin clinical development for women with HPV-16-positive high-grade cervical precancer (CIN2/3).</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>Encompass Health announces date of 2026 second quarter earnings call</v>
+        <v>Sustainable Innovation &amp; Health Dividend Fund Normal Course Issuer Bid</v>
       </c>
       <c r="B327" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C327" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D327" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance, Healthcare, Education</v>
       </c>
       <c r="E327" t="str">
-        <v>https://www.prnewswire.com/news-releases/encompass-health-announces-date-of-2026-second-quarter-earnings-call-302822276.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352711/0/en/sustainable-innovation-health-dividend-fund-normal-course-issuer-bid.html</v>
       </c>
       <c r="F327" t="str">
-        <v>BIRMINGHAM, Ala., July 9, 2026 /PRNewswire/ -- Encompass Health Corp. (NYSE: EHC) today announced it will report results for its second quarter ended June 30, 2026, after the market closes on Wednesday, Aug. 5, 2026. The Company will host an investor conference call at 10 a.m. ET on...</v>
+        <v>TORONTO, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Sustainable Innovation &amp;amp; Health Dividend Fund (the “Fund”) (TSX: SIH.UN) announced that it has filed a notice with the Toronto Stock Exchange (the “TSX”) and received its approval to make a normal course issuer bid (“NCIB”). Purchases pursuant to the NCIB will be made in the open market through the facilities of the TSX and Alternative Canadian Trading Systems. This NCIB will commence on September 3, 2026 and will terminate on September 2, 2027. In accordance with the Declaration of Trust by which the Fund is governed, market purchases pursuant to its NCIB may be effected by the Fund.</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>Inventiva Announces Completion of the EIB Warrant Restructuring with the Issuance of New EIB Warrants</v>
+        <v>Simplify Healthcare Names Kamal Ahuja Chief Growth Officer to Accelerate Expansion of Its Payer AI Platform</v>
       </c>
       <c r="B328" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C328" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D328" t="str">
-        <v>Finance, Healthcare</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E328" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3325223/0/en/Inventiva-Announces-Completion-of-the-EIB-Warrant-Restructuring-with-the-Issuance-of-New-EIB-Warrants.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/simplify-healthcare-names-kamal-ahuja-125200623.html</v>
       </c>
       <c r="F328" t="str">
-        <v>Daix (France), New York City (New York, United States), July 9, 2026 – Inventiva (Euronext Paris and NASDAQ: IVA) (“ Inventiva ” or the “ Company ”), a clinical-stage biopharmaceutical company focused on the development of an oral therapy for the treatment of metabolic dysfunction-associated steatohepatitis (“ MASH ”), is pleased to announce the completion of the final step of the transactions previously announced on June 2, 2026 (the “ Combined Transaction ”) through the issuance of approximately 15.7 million new warrants ( bons de souscription d’actions ) (the " New EIB Warrants ") to the European Investment Bank (the " EIB ") and the surrender and cancellation of all remaining warrants originally issued to the EIB in January 2024 (the “ Legacy EIB Tranche B Warrants ”) that were not rep</v>
+        <v>AURORA, Ill., August 28, 2026--Simplify Healthcare®, a Simplify Group™ company and leading provider of technology solutions for payers, today announced Kamal Ahuja’s promotion to Chief Growth Officer. In this role, Kamal will lead the growth strategy and market expansion for the Payer AI Platform, helping health plans modernize operations through connected workflows, intelligent automation, and a unified data foundation.</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>Sheila Busheri Scholarship for Medical Students Opens 2027 Application Cycle for Future Healthcare Leaders</v>
+        <v>Dr. Irfan Atcha Marks 30 Years in Chicago Implant Dentistry</v>
       </c>
       <c r="B329" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C329" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D329" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E329" t="str">
-        <v>https://www.getnews.info/story/2026/07/09/sheila-busheri-scholarship-for-medical-students-opens-2027-application-cycle-for-future-healthcare-leaders/?source=barchart</v>
+        <v>https://pr-inside.com/dr-irfan-atcha-marks-30-years-in-chicago-implant-dentistry-r5217115.htm</v>
       </c>
       <c r="F329" t="str">
-        <v/>
+        <v>(PR-inside.com) Chicago dentist reflects on three decades of changing technology, complex patient care, and the evolution of dental implant treatment. CHICAGO, IL / ACCESS Newswire / August 28, 2026 / Dr. Irfan Atchais marking 30 years of practising dentistry in Chicago, reaching a career milestone that spans major changes in dental implant technology, treatment planning, and approaches to complex dental rehabilitation. Atcha began practising in Chicago in 1996 after earning his Doctor of Dental Surgery degree from the University of Illinois College of Dentistry. Over the three decades since, his work has become increasingly focused on dental implants and patients with complex needs, ..</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>Michael Rasekhi Scholarship for Medical Students Announces National Call for Applications</v>
+        <v>Tees Valley Tennis Foundation Opens Applications for Financial Support</v>
       </c>
       <c r="B330" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C330" t="str">
-        <v>GetNews</v>
+        <v>Pressat</v>
       </c>
       <c r="D330" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E330" t="str">
-        <v>https://www.getnews.info/story/2026/07/09/michael-rasekhi-scholarship-for-medical-students-announces-national-call-for-applications/?source=barchart</v>
+        <v>https://pressat.co.uk/releases/tees-valley-tennis-foundation-opens-applications-for-financial-support-b6a356030cada74a59a7527108a78f55/</v>
       </c>
       <c r="F330" t="str">
-        <v/>
+        <v xml:space="preserve">Friday 28 August, 2026 Applications now open for support with coaching, equipment, competition costs and travel for young tennis and padel players Teesside, 28 August 2026: Tees Valley Tennis Foundation has opened its main support application route for young people facing financial barriers to taking part in tennis or padel. Parents and guardians can now apply to the Foundation for support where cost is making it difficult for a young person to start, continue or progress in the sport. The Foundation can consider requests relating to: coaching and participation;essential tennis or padel equipment;competition and tournament costs;travel connected with tennis or padel; andother reasonable tennis or padel-related costs. Support is intended for young people aged 8-18 who live at a TS postcode </v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>Dr. Eric Haeger Scholarship for Future Doctors Announces 2026 Application Cycle for Undergraduate Pre-Medical Students Nationwide</v>
+        <v>Choose Health Launches Most Comprehensive At-Home Liver Function Test with 20+ Biomarkers and Clinical Risk Scores</v>
       </c>
       <c r="B331" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C331" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D331" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E331" t="str">
-        <v>https://www.getnews.info/story/2026/07/09/dr-eric-haeger-scholarship-for-future-doctors-announces-2026-application-cycle-for-undergraduate-premedical-students-nationwide/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/choose-health-launches-most-comprehensive-at-home-liver-function-test-with-20-biomarkers-and-clinical-risk-scores-302862404.html</v>
       </c>
       <c r="F331" t="str">
-        <v/>
+        <v>New Test Brings Fatty Liver Risk Screening Home as Roughly 100 million Americans Live with Liver Disease, Most Undiagnosed AUSTIN, Texas, Aug. 28, 2026 /PRNewswire/ -- Choose Health, an at-home blood testing company, announced the launch of the Comprehensive Liver Function Test, a...</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>Dr. Ranjan Rajbanshi Scholarship for Medical Students Opens 2026 Application Cycle for Aspiring Healthcare Professionals Nationwide</v>
+        <v>Novavax's Partnership Strategy Continues to Deliver with XFG-adapted Nuvaxovid™ Approvals in the U.S., EU and Japan for 2026-2027 Vaccination Season</v>
       </c>
       <c r="B332" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C332" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D332" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E332" t="str">
-        <v>https://www.getnews.info/story/2026/07/09/dr-ranjan-rajbanshi-scholarship-for-medical-students-opens-2026-application-cycle-for-aspiring-healthcare-professionals-nationwide/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/novavaxs-partnership-strategy-continues-to-deliver-with-xfg-adapted-nuvaxovid-approvals-in-the-us-eu-and-japan-for-2026-2027-vaccination-season-302862775.html</v>
       </c>
       <c r="F332" t="str">
-        <v/>
+        <v>COVID-19 remains a public health challenge, particularly among older adults and high-risk populations1 Novavax's partners are ready to bring its protein-based, non-mRNA vaccine with a favorable tolerability profile to global markets, providing an important option for healthcare providers...</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>Dr. Timothy Francis Scholarship for Medical Students Announces National Application Cycle for Future Healthcare Leaders</v>
+        <v>Tenon Medical Announces Pricing of $3M Private Placement Offering</v>
       </c>
       <c r="B333" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C333" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D333" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E333" t="str">
-        <v>https://www.getnews.info/story/2026/07/09/dr-timothy-francis-scholarship-for-medical-students-announces-national-application-cycle-for-future-healthcare-leaders/?source=barchart</v>
+        <v>https://pr-inside.com/tenon-medical-announces-pricing-of-3m-private-placement-offering-r5217112.htm</v>
       </c>
       <c r="F333" t="str">
-        <v/>
+        <v>(PR-inside.com) LOS GATOS, CA / ACCESS Newswire / August 28, 2026 / Tenon Medical, Inc.(NASDAQ:TNON), a medical device company dedicated to transforming care for patients with certain sacro-pelvic disorders, today announced that on August 27, 2026 it has entered into a securities purchase agreement with an institutional investor to sell 597,610 shares of common stock (or pre-funded warrants in lieu thereof), together with a warrant to purchase up to an aggregate 1,058,517 shares of common stock, in a private placement offering. The combined effective offering price for each share of common stock and accompanying warrants to be issued is $5.02. The ..</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>Dr. Steven Muscoreil Scholarship for Future Doctors Announces 2026 Application Cycle for Pre-Medical Students Nationwide</v>
+        <v>Glucose Health, Inc. (OTCID: GLUC) Appoints Consumer Products Industry Veteran John Duffy as Chief Executive Officer to Accelerate Growth, Elevate Brand Leadership, and Maximize Long-Term Shareholder Value</v>
       </c>
       <c r="B334" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C334" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D334" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E334" t="str">
-        <v>https://www.getnews.info/story/2026/07/09/dr-steven-muscoreil-scholarship-for-future-doctors-announces-2026-application-cycle-for-premedical-students-nationwide/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352665/0/en/glucose-health-inc-otcid-gluc-appoints-consumer-products-industry-veteran-john-duffy-as-chief-executive-officer-to-accelerate-growth-elevate-brand-leadership-and-maximize-long-term.html</v>
       </c>
       <c r="F334" t="str">
-        <v/>
+        <v>Glucose Health, Inc. (OTCID: GLUC) Appoints Consumer Products Industry Veteran John Duffy as Chief Executive Officer to Accelerate Growth</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>Allegheny Health Network Names Allan Klapper, MD, President of AHN Grove City Hospital</v>
+        <v>Lobe Sciences Expands Leadership Team with New CFO Appointment</v>
       </c>
       <c r="B335" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C335" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D335" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E335" t="str">
-        <v>https://www.prnewswire.com/news-releases/allegheny-health-network-names-allan-klapper-md-president-of-ahn-grove-city-hospital-302822214.html</v>
+        <v>https://pr-inside.com/lobe-sciences-expands-leadership-team-with-new-cfo-appointment-r5217111.htm</v>
       </c>
       <c r="F335" t="str">
-        <v>GROVE CITY, Pa., July 9, 2026 /PRNewswire/ -- Allegheny Health Network (AHN) today announced that Allan Klapper, MD, has been named the president of AHN Grove City Hospital. Dr. Klapper will maintain his responsibility as president of AHN Wexford Hospital. At Grove City Hospital, he...</v>
+        <v>(PR-inside.com) Dr. David Kideckel, PhD, MBA, joins as Chief Financial Officer, bringing nearly two decades of life sciences, capital markets and corporate advisory experience Current CFO, Mirza Rahimani, transitions to Vice President of Finance, providing continuity across financial reporting and operations Appointment strengthens Lobe's leadership team as the Company advances L-130, its differentiated conjugated psilocin therapeutic being developed at sub-hallucinogenic doses for chronic cluster headache VANCOUVER, BC / ACCESS Newswire / August 28, 2026 / Lobe Sciences Ltd. (CSE:LOBE)(OTCQB:LOBEF)(FSE:LOBE.F) ("Lobe" or the "Company"), a clinical-stage biopharmaceutical company advancing differentiated therapeutics for serious conditions with significant unmet medical needs, today announ</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>Cosmos Health Expands Share Buyback to 4.14 Million Shares; Continues Open Market Repurchases</v>
+        <v>BetterLife Pharma Inc. Announces Pricing of US$100 Million Public Offering of Common Shares and Pre-Funded Warrants</v>
       </c>
       <c r="B336" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C336" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D336" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E336" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3325172/0/en/Cosmos-Health-Expands-Share-Buyback-to-4-14-Million-Shares-Continues-Open-Market-Repurchases.html</v>
+        <v>https://www.newsfilecorp.com/release/311933/BetterLife-Pharma-Inc.-Announces-Pricing-of-US100-Million-Public-Offering-of-Common-Shares-and-PreFunded-Warrants</v>
       </c>
       <c r="F336" t="str">
-        <v>Cosmos Health has now repurchased a total of 4,140,000 shares for approximately $831,000.</v>
+        <v>AMENDED AND RESTATED PRELIMINARY PROSPECTUS ACCESSIBLE ON SEDAR+Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - BetterLife Pharma Inc. (CSE: BETR) ("BetterLife" or the "Company"), a biotechnology company developing treatments for neurological disorders, is pleased to announce today that it has priced its previously announced public offering (the "Offering") of common shares of the Company ("Common Shares") and/or pre-funded common share purchase warrants of the Company...</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>Fogg Law Group Secures $2 Million Medical Malpractice Jury Verdict in Lee County Stillbirth Case</v>
+        <v>BioLineRx Announces $3.75 Million Registered Direct Offering and Concurrent Private Placement</v>
       </c>
       <c r="B337" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C337" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D337" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E337" t="str">
-        <v>https://www.prnewswire.com/news-releases/fogg-law-group-secures-2-million-medical-malpractice-jury-verdict-in-lee-county-stillbirth-case-302822030.html</v>
+        <v>https://www.prnewswire.com/news-releases/biolinerx-announces-3-75-million-registered-direct-offering-and-concurrent-private-placement-302862746.html</v>
       </c>
       <c r="F337" t="str">
-        <v>PALM BEACH GARDENS, Fla., July 9, 2026 /PRNewswire/ -- Florida-based Fogg Law Group recently obtained a $2,000,000 jury verdict on behalf of parents who filed a medical malpractice lawsuit following the stillbirth of their daughter. After a week-long trial in Lee County, Florida, jurors...</v>
+        <v>TEL AVIV, Israel, Aug. 28, 2026 /PRNewswire/ -- BioLineRx Ltd. (NASDAQ: BLRX) (TASE: BLRX) ("BioLineRx" or the "Company"), a clinical-stage biopharmaceutical company pursuing life-changing therapies in oncology and rare diseases, today announced that it has entered into a definitive...</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>Pulmonary Fibrosis Foundation Elects Dr. Bradford Bemiss and Dr. Krishna Thavarajah to Board of Directors</v>
+        <v>ENvue Medical, Inc. Announces 1-for-12 Reverse Stock Split</v>
       </c>
       <c r="B338" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C338" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D338" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E338" t="str">
-        <v>https://www.prweb.com/releases/pulmonary-fibrosis-foundation-elects-dr-bradford-bemiss-and-dr-krishna-thavarajah-to-board-of-directors-302822203.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352655/0/en/envue-medical-inc-announces-1-for-12-reverse-stock-split.html</v>
       </c>
       <c r="F338" t="str">
-        <v>The Pulmonary Fibrosis Foundation is strengthening its Board with two leading PF and ILD experts whose clinical, research and patient care experience will help guide the organization's next chapter. CHICAGO, July 9, 2026 /PRNewswire-PRWeb/ -- The Pulmonary Fibrosis Foundation (PFF) today...</v>
+        <v>TYLER, Texas, Aug. 28, 2026 (GLOBE NEWSWIRE) -- ENvue Medical, Inc. (NASDAQ: FEED) ("ENvue" or the "Company"), a commercial-stage medical technology company, today announced that a reverse stock split of the Company’s issued and outstanding common stock, par value $0.001 per share (the “Common Stock”) at a ratio of 1-for-12 is expected to become effective on September 1, 2026. The Company's Common Stock will begin trading on the Nasdaq Capital Market on a post-split basis at the market open on September 1, 2026, under the Company's existing trading symbol "FEED", but will trade under a new CUSIP number, 63008J876.</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>VERAXA Biotech (VRXA) Advances Lead BiTAC® T-Cell Engager Program With Cell Line Development Partnership</v>
+        <v>HiRO and Differentia Biotech Forge Strategic Alliance to Redefine Clinical Trial Design Through AI-Powered Simulation</v>
       </c>
       <c r="B339" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C339" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D339" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E339" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-advances-lead-bitac-r-t-cell-engager-program-with-cell-line-development-partnership-7087607</v>
+        <v>https://www.prnewswire.com/news-releases/hiro-and-differentia-biotech-forge-strategic-alliance-to-redefine-clinical-trial-design-through-ai-powered-simulation-302862508.html</v>
       </c>
       <c r="F339" t="str">
-        <v>LOS ANGELES, CA - July 9, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) , an emerging leader in designing novel cancer therapies, has begun cell line development for its lead BiTAC(R) T-cell engager (“BiTAC(R)-TCE”) program, marking another step in preparing the company’s most advanced oncology candidate for future clinical development. The company has initiated cell line development for its lead BiTAC(R) T-cell engager program, selecting ATUM to support manufacturing development as the candidate advances toward IND/CTA-enabling studies. ATUM will apply its Leap-In Transposase(R) technology to generate stable clonal cell lines for VERAXA’s lead therapeutic candidate. The collaboration represents an important development milestone, supporting manufacturing, analytical development an</v>
+        <v>Memorandum of Understanding establishes a framework for joint development of clinical trial simulation capabilities The partnership unites global clinical operations excellence with advanced digital twin technology, delivering simulation-first drug development to biotech sponsors...</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>SS Innovations International (SSII) Is 'One to Watch'</v>
+        <v>Minerva Neurosciences to Participate in Two Upcoming Investor Conferences</v>
       </c>
       <c r="B340" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C340" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D340" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E340" t="str">
-        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-is-one-to-watch-7087605</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352656/32445/en/minerva-neurosciences-to-participate-in-two-upcoming-investor-conferences.html</v>
       </c>
       <c r="F340" t="str">
-        <v>LOS ANGELES, CA - July 9, 2026 ( NEWMEDIAWIRE ) - SS Innovations International (NASDAQ: SSII) develops differentiated surgical robotic technologies, highlighted by its advanced, cost-efficient SSi Mantra surgical robotic system. Spearheaded by a team of visionary engineers and Dr. Sudhir Srivastava, an acclaimed robotic cardiac surgeon and the company’s founder, Chairman and Chief Executive Officer, the SSi Mantra features differentiated capabilities in areas such as telesurgery, cardiac surgery and pediatric procedures. The SSi Mantra’s broad-based surgical robotic applications, modularity, user friendliness, training capabilities, clinical track record and relative cost advantages have contributed to its early commercial success. Clinically validated, advanced surgical robotics technolog</v>
+        <v>BURLINGTON, Mass., Aug. 28, 2026 (GLOBE NEWSWIRE) -- Minerva Neurosciences, Inc. (Nasdaq: NERV), a clinical-stage biopharmaceutical company focused on the development of therapies to treat central nervous system disorders, today announced that management will participate in two upcoming investor conferences.</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>Vadzo Introduces Falcon-821CRS Telehealth Camera Module with 4K HDR for Remote Clinical Examinations Under Mixed Lighting</v>
+        <v>If You Can't Start Your Day Without Coffee, This Article Is for You</v>
       </c>
       <c r="B341" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C341" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D341" t="str">
-        <v>SaaS, Healthcare, Automotive</v>
+        <v>Healthcare, Energy</v>
       </c>
       <c r="E341" t="str">
-        <v>https://www.newswire.com/news/vadzo-introduces-falcon-821crs-telehealth-camera-module-with-4k-hdr-22807777</v>
+        <v>https://pr-inside.com/if-you-can-t-start-your-day-without-coffee-this-article-is-for-you-r5217106.htm</v>
       </c>
       <c r="F341" t="str">
-        <v>The Falcon-821CRS is an 8MP color rolling shutter USB camera built on the Onsemi AR0821 HyperLux sensor and introduced as a telehealth camera module for remote clinical examinations conducted under mixed lighting conditions. The camera delivers 4K LI-HDR output, on-chip auto exposure, and full UVC compliance with no driver installation required on Windows, Linux, or Android. It supports teleconsultation, virtual care, remote patient examination, telemedicine cart deployments, and OEM medical device integration through a single USB 3.2 connection.</v>
+        <v>(PR-inside.com) LOS ANGELES, CA / ACCESS Newswire / August 28, 2026 / It starts with a morning coffee. Then perhaps another cup before lunch. By midafternoon, focus starts to fade, and an espresso, energy drink, or other caffeinated pick-me-up begins to sound tempting. Wait Before You Take Another Sip: Do You Know How Much Caffeine You're Really Drinking? But coffee isn't the only source of caffeine throughout the day. Tea, energy drinks, pre-workout supplements, and other caffeinated products can all contribute to total daily intake-and those seemingly small sources can add up. According to the U.S. Food and Drug Administration (FDA), an 8-ounce cup ..</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>AZ Blue Health Choice Expands Access to Care with In-Home, Whole-Family Care Model Through Nest Health Partnership</v>
+        <v>Shareholders of Fractyl Health, Inc. (GUTS): Protect Your Rights Before ...</v>
       </c>
       <c r="B342" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C342" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D342" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E342" t="str">
-        <v>https://www.prnewswire.com/news-releases/az-blue-health-choice-expands-access-to-care-with-in-home-whole-family-care-model-through-nest-health-partnership-302822167.html</v>
+        <v>https://pr-inside.com/shareholders-of-fractyl-health-inc-guts-protect-your-rights-before-r5217105.htm</v>
       </c>
       <c r="F342" t="str">
-        <v>Program delivers measurable results for Medicaid members, closing care gaps and reducing avoidable ER visits in Mohave and Maricopa Counties PHOENIX, July 9, 2026 /PRNewswire/ -- One year after launching its partnership with Nest Health, Blue Cross Blue Shield of Arizona Health Choice (AZ...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>OrangeBag Now Serves All of Houston and Surrounding Areas with Commercial Laundry and Linen Service</v>
+        <v>La FDA aprueba Mounjaro (tirzepatida) de Lilly para reducir el riesgo cardiovascular en adultos con diabetes tipo 2</v>
       </c>
       <c r="B343" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C343" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D343" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E343" t="str">
-        <v>https://www.pr.com/press-release/972953</v>
+        <v>https://www.prnewswire.com/news-releases/la-fda-aprueba-mounjaro-tirzepatida-de-lilly-para-reducir-el-riesgo-cardiovascular-en-adultos-con-diabetes-tipo-2-843973142.html</v>
       </c>
       <c r="F343" t="str">
-        <v>OrangeBag has expanded its commercial laundry and linen service to cover all of Greater Houston. Businesses from Downtown and the Galleria to Sugar Land, The Woodlands, Katy, and Pearland can now schedule pickup and delivery for hotels, gyms, spas, medical offices, and short-term rentals. The program offers guaranteed counts, documented pricing, and contract terms under three years. [PR.com]</v>
+        <v>Mounjaro es el primer y único agonista de los receptores GIP y GLP-1 que ha demostrado reducir el riesgo de ataque al corazón, derrame cerebral o muerte cardiovascular en adultos con diabetes tipo 2 y con alto riesgo de sufrir dichos eventos, además de sus beneficios consolidados en lo...</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>In HelloNation, Pediatric Expert Dr. James Wapshare Explains What Parents Should Expect at a Newborn's First Pediatric Visit</v>
+        <v>Pomerantz LLP Announces Commencement of Class Action Lawsuit Against ...</v>
       </c>
       <c r="B344" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C344" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D344" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E344" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-pediatric-expert-dr-james-wapshare-explains-what-parents-should-expect-at-a-newborns-first-pediatric-visit-302822157.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-announces-commencement-of-class-action-lawsuit-against-r5217067.htm</v>
       </c>
       <c r="F344" t="str">
-        <v>The article reviews key steps, guidance, and early care topics covered during a newborn's first medical appointment. GOSHEN, N.Y., July 9, 2026 /PRNewswire/ -- What should parents expect during a newborn's first pediatric visit? HelloNation has published an article that answers this...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fractyl Health, Inc. ("Fractyl" or the "Company") (NASDAQ:GUTS) and certain officers. The class action, filed in the United States District Court for the Southern District of New York, and docketed under 26-cv-07167, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations ..</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>SueWallSt Reminds Shareholders of a Lead Plaintiff Deadline of August 31, 2026 in Insulet Corporation Lawsuit - PODD</v>
+        <v>VMRD Launches Rapid Horse-Side Insulin Test to Decrease Risk of Laminitis in Metabolic Horses</v>
       </c>
       <c r="B345" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C345" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D345" t="str">
-        <v>Healthcare</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E345" t="str">
-        <v>https://www.prnewswire.com/news-releases/suewallst-reminds-shareholders-of-a-lead-plaintiff-deadline-of-august-31-2026-in-insulet-corporation-lawsuit---podd-302822151.html</v>
+        <v>https://www.pr.com/press-release/977735</v>
       </c>
       <c r="F345" t="str">
-        <v>Notice to Pension Funds, Asset Managers, and Fiduciaries Holding PODD: Institutional Portfolios Face Significant Exposure Following Two Omnipod Medical Device Corrections and Over $90 Per Share Decline from Pre-Disclosure Levels NEW YORK, July 9, 2026 /PRNewswire/ -- Institutional...</v>
+        <v>VMRD, Inc. is thrilled to share the launch of their exciting new test for horse-side measurement of insulin in horses. Run on the same palm-sized reader as VMRD SAA and Foal IgG, this highly portable multi-functional testing platform embodies VMRD’s vision of improving animal health through high-quality, practical diagnostics. Equine Metabolic Syndrome and insulin dysregulation are incredibly common in the equine [PR.com]</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>Using Brain Implants, Intermountain Health Performs 100th Procedure to Reduce Epilepsy Seizures</v>
+        <v>Bionic Bloom Integrated Health Welcomes Celeste Verastegui as New Provider</v>
       </c>
       <c r="B346" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C346" t="str">
-        <v>PRUnderground</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D346" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E346" t="str">
-        <v>https://www.prunderground.com/using-brain-implants-intermountain-health-performs-100th-procedure-to-reduce-epilepsy-seizures/00388234/</v>
+        <v>https://www.newswire.com/news/bionic-bloom-integrated-health-welcomes-celeste-verastegui-as-new-provider</v>
       </c>
       <c r="F346" t="str">
-        <v>Intermountain Health Doctors Perform 100th Surgical Procedure to Improve Lives of Epilepsy Patients Using High-Tech Brain Implants to Reduce Seizures The post Using Brain Implants, Intermountain Health Performs 100th Procedure to Reduce Epilepsy Seizures first appeared on</v>
+        <v>Vibrational therapist and educator brings sound healing, breathwork and integrative mentorship to the organization's expanding provider network</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>ACHP Forms Patient Advisory Council to Elevate Patient Voices in Chronic Disease Research</v>
+        <v>FDA approves Lilly's Mounjaro (tirzepatide) to reduce cardiovascular risk in adults with type 2 diabetes</v>
       </c>
       <c r="B347" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C347" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D347" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E347" t="str">
-        <v>https://www.prnewswire.com/news-releases/achp-forms-patient-advisory-council-to-elevate-patient-voices-in-chronic-disease-research-302822133.html</v>
+        <v>https://www.prnewswire.com/news-releases/fda-approves-lillys-mounjaro-tirzepatide-to-reduce-cardiovascular-risk-in-adults-with-type-2-diabetes-302862415.html</v>
       </c>
       <c r="F347" t="str">
-        <v>WASHINGTON, July 9, 2026 /PRNewswire/ -- The Alliance of Community Health Plans (ACHP) is amplifying patients' voices on chronic disease research via its newly launched Patient Advisory Council. The council's purpose is to ensure patient perspectives remain at the center of ACHP's...</v>
+        <v>Mounjaro is the first and only GIP and GLP-1 receptor agonist proven to lower heart attack, stroke or cardiovascular death risk in adults with type 2 diabetes at high risk for these events – in addition to its established A1C and weight loss benefits It is estimated that as many as one in...</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>Renew Biotechnologies Unifies Wasatch BioLabs and Resonant Under One Brand to Advance Sequencing-Based Diagnostics</v>
+        <v>InxMed Announces Publication in The Lancet Oncology Featuring Encouraging Antitumor Activity of Ifebemtinib in Combination with Garsorasib in Previously Treated Metastatic Colorectal Cancer (CRC) Harboring KRAS G12C Mutation</v>
       </c>
       <c r="B348" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C348" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D348" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E348" t="str">
-        <v>https://www.prnewswire.com/news-releases/renew-biotechnologies-unifies-wasatch-biolabs-and-resonant-under-one-brand-to-advance-sequencing-based-diagnostics-302821155.html</v>
+        <v>https://www.prnewswire.com/news-releases/inxmed-announces-publication-in-the-lancet-oncology-featuring-encouraging-antitumor-activity-of-ifebemtinib-in-combination-with-garsorasib-in-previously-treated-metastatic-colorectal-cancer-crc-harboring-kras-g12c-mutation-302862617.html</v>
       </c>
       <c r="F348" t="str">
-        <v>Brand consolidation strengthens Renew's ability to move advanced molecular technologies from discovery to clinical implementation. PLEASANT GROVE, Utah, July 9, 2026 /PRNewswire/ -- Renew Biotechnologies today announced the consolidation of Wasatch BioLabs and Resonant under the Renew...</v>
+        <v>NANJING, China, Aug. 28, 2026 /PRNewswire/ -- InxMed Co., Ltd ("InxMed"), a clinical-stage biotechnology company dedicated to developing innovative therapies targeting cancer treatment resistance and metastasis, today announced that the clinical results of ifebemtinib (IN10018), a highly...</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>DIA AND MHRA LAUNCH NEW GLOBAL REGULATORY SCIENCE SUMMIT IN LONDON TO ADVANCE SAFER AND SMARTER HEALTH INNOVATION</v>
+        <v>Avricore Grants Options</v>
       </c>
       <c r="B349" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C349" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D349" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E349" t="str">
-        <v>https://www.prnewswire.com/news-releases/dia-and-mhra-launch-new-global-regulatory-science-summit-in-london-to-advance-safer-and-smarter-health-innovation-302822113.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352606/0/en/avricore-grants-options.html</v>
       </c>
       <c r="F349" t="str">
-        <v>The DIA-MHRA Global Summit Unites Two World-Leading Organizations Around Regulatory Science, Scientific Innovation, Health Access, Patient Safety, and Cross-Sector Collaboration LONDON, July 9, 2026 /PRNewswire/ -- The Drug Information Association (DIA) and the Medicines and Healthcare...</v>
-[...2 lines deleted...]
-    <row r="350">
+        <v>VANCOUVER, British Columbia, Aug. 28, 2026 (GLOBE NEWSWIRE) -- AVRICORE HEALTH INC. (TSXV: AVCR) today announces that the Company’s board of directors has approved the granting of stock options (the “Options”) exercisable for a total of 3,300,000 common shares to its directors, officers, employees and consultants at an exercise price of CAD $0.06 per common share.</v>
+      </c>
+    </row>
+    <row r="350" xml:space="preserve">
       <c r="A350" t="str">
-        <v>Hydrogels for Medical Application Market to Reach USD 2.93 Billion by 2033, Expanding at 9.2% CAGR Driven by Advanced Wound Care Demand, Controlled Drug Delivery Innovation, and Tissue Engineering Breakthroughs - Verified Market Research</v>
+        <v>Cryofocus Announces 2026 Interim Results: Loss Narrows 37.9% to RMB 16.9 Million, Gross Margin Improves to 68.5%</v>
       </c>
       <c r="B350" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C350" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D350" t="str">
-        <v>Healthcare</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E350" t="str">
-        <v>https://www.prnewswire.com/news-releases/hydrogels-for-medical-application-market-to-reach-usd-2-93-billion-by-2033--expanding-at-9-2-cagr-driven-by-advanced-wound-care-demand-controlled-drug-delivery-innovation-and-tissue-engineering-breakthroughs--verified-market-r-302821850.html</v>
-[...2 lines deleted...]
-        <v>The global Hydrogels for Medical Application Market, valued at USD 1.50 billion in 2025, is entering a sustained scaling phase as clinical adoption of hydrogel-based platforms accelerates across hospitals, specialty clinics, and research institutions worldwide. Rising healthcare demand...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109571/</v>
+      </c>
+      <c r="F350" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 28, 2026 - (ACN Newswire) - Cryofocus Medtech (Shanghai) Co., Ltd. (“Cryofocus” or the “Company,” stock code: 6922.HK), a leading innovative medical device platform specializing in minimally-invasive interventional cryotherapy, today announced its interim results for the six months ended June 30, 2026. During the Reporting Period, the Company continued to expand its product pipeline, with a significant 37.9% narrowing of its loss for the period to RMB 16.9 million. Gross profit margin improved to 68.5% from 67.1% in the same period last year, while cash and cash equivalents surged 69.2% to RMB 59.3 million compared to the end of 2025, underscoring enhanced operational quality and financial resilience.
+Product Pipeline Continues to Expand, Commercial Footprint Widens
+As a pioneer in the field of minimally-invasive interventional cryotherapy in China, Cryofocus has established a comprehensive product portfolio covering both vascular intervention and natural orifice transluminal endoscopic surgery (NOTES). As of June 30, 2026, the Company had a total of 25 products and product candidates, of which 11 had been commercialized. These include the Atrial Fibrillation Cryoablation System, Malignant Stenosis Cryoablation System, Cryoadhesion System, Bladder Cryoablation System, and Pulmonary Nodule Localization Needle, among others.
+In January 2026, the Company’s Endoscopic Additional Working Channel Catheter received approval from the Zhejiang Medical Products Administration, further enriching its commercial product matrix. Meanwhile, several high-value product candidates have entered the critical confirmatory clinical trial stage and are expected to receive approvals sequentially between 2027 and 2029. These include:
+- Vascular Intervention:
+Cryofocus Renal Denervation System (Cryo-RDN System): Designed to be the world’s first cryoablation product specifically targeting hypertension. It was granted Breakthrough Device designation by the U.S. FDA in December 2022.
+- Respiratory Intervention:
+COPD Cryospray System, Peri-Pulmonary Nodule Cryoablation System, Asthma Cryoablation System, and Benign Stenosis Cryoablation System: These products form a matrix of investigational devices targeting the same hospital department. As they receive approvals in the coming period, the synergistic effect of this product matrix is expected to amplify.
+The Company’s R&amp;D team comprises 40 professionals. As of June 30, 2026, Cryofocus held 179 patents and 35 patent applications domestically and internationally, continuously deepening its technological moat.
+Loss Narrows Significantly, Gross Margin Improves Against Headwinds
+Alongside steady progress in its product pipeline, the Company delivered impressive financial metrics. For the first half of 2026, Cryofocus recorded revenue of RMB 40.7 million and gross profit of RMB 27.9 million. The loss for the period amounted to RMB 16.9 million, a decrease of RMB 10.3 million or 37.9% from RMB 27.2 million in the same period of 2025.
+Against the backdrop of an active adjustment in revenue scale, the Company’s overall gross profit margin rose from 67.1% to 68.5%, primarily driven by process improvements and optimizations for certain products. This indicates that structural improvements in the product mix and enhanced production efficiency have effectively offset the impact of revenue fluctuations on profitability.
+Comprehensive Cost Optimization Boosts Operating Efficiency Significantly 
+The substantial narrowing of losses was underpinned by the Company’s holistic cost control measures:
+- Administrative expenses decreased by 34.0% from RMB 33.7 million to RMB 22.3 million, mainly due to reductions in staff costs and share-based payments.
+- Selling and distribution expenses fell by 14.5% from RMB 9.2 million to RMB 7.8 million.
+- Research and development expenses declined by 15.1% from RMB 17.9 million to RMB 15.2 million.
+- Finance costs dropped by 22.7% from RMB 1.1 million to RMB 0.8 million.
+Furthermore, other income and gains surged over 550% from RMB 0.5 million to RMB 3.2 million, primarily attributable to an increase in government grants. The combined effect of comprehensive cost optimization and growth in non-recurring income enabled the Company to achieve a sharp compression of losses despite a temporary decline in revenue.
+Cash Reserves Surge 69.2%, Strengthening Capital Position
+As of June 30, 2026, the Company’s cash and cash equivalents stood at RMB 59.3 million, an increase of RMB 24.2 million or 69.2% from RMB 35.0 million as of December 31, 2025. This growth was mainly driven by the completion of an H-share placing in January 2026, under which the Company issued 5,595,000 H-shares and raised net proceeds of approximately HK$29.73 million.
+Additionally, the Company’s current ratio improved from 1.5 to 1.7, the quick ratio rose from 1.0 to 1.2, and the gearing ratio decreased from 64.7% to 61.8%, reflecting enhanced short-term solvency and overall financial safety.
+Outlook: Committed to Becoming a Global Minimally-Invasive Interventional Cryotherapy Medical Device Platform, Bringing Benefits to Patients and Physicians Worldwide
+In the first half of 2026, the Company proactively adjusted its sales strategy to align with evolving industry demands, leading to a temporary dip in revenue. However, earnings quality improved markedly, signaling a positive trend of “structural revenue adjustment with clear profit elasticity.”
+Looking ahead, the Company will:
+- Rapidly advance the clinical development and commercialization of its product candidates based on cryotherapy technology;
+- Continue to focus on minimally-invasive interventional cryotherapy and further expand its product portfolio leveraging its technology platform;
+- Persistently research and develop various underlying and supporting technologies; and
+- Selectively expand its global footprint.
+With high-value products such as the Cryofocus Renal Denervation System, COPD Cryospray System, and Peri-Pulmonary Nodule Cryoablation System entering the regulatory submission and launch cycle, coupled with a significantly strengthened cash position and continuous loss reduction, Cryofocus is steadily accelerating toward its vision of becoming a “global minimally-invasive interventional cryotherapy medical device platform.”
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>Serina Therapeutics Announces Completion of Sentinel Dosing in Cohort 1 of Phase 1b Registrational Trial of SER-252 for Advanced Parkinson’s Disease</v>
+        <v>Teva Announces Proposed Acquisition of a Novel Neuroscience Product Reinforcing Disciplined Business Development Approach Under Pivot to Growth Strategy</v>
       </c>
       <c r="B351" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C351" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D351" t="str">
-        <v>Finance, SaaS, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E351" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3325085/0/en/Serina-Therapeutics-Announces-Completion-of-Sentinel-Dosing-in-Cohort-1-of-Phase-1b-Registrational-Trial-of-SER-252-for-Advanced-Parkinson-s-Disease.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352601/0/en/teva-announces-proposed-acquisition-of-a-novel-neuroscience-product-reinforcing-disciplined-business-development-approach-under-pivot-to-growth-strategy.html</v>
       </c>
       <c r="F351" t="str">
-        <v>HUNTSVILLE, Ala., July 09, 2026 (GLOBE NEWSWIRE) -- Serina Therapeutics, Inc. (“Serina” or the "Company") (NYSE American: SER), a clinical-stage biotechnology company developing its proprietary POZ Platform ™ drug optimization technology, today announced the completion of sentinel dosing in Cohort 1 of its ongoing Phase 1b registrational clinical trial evaluating SER-252 in patients with advanced Parkinson’s disease.</v>
-[...2 lines deleted...]
-    <row r="352">
+        <v>Teva Pharmaceuticals proposes acquiring BXCL501, expanding its neuroscience portfolio with a novel agitation treatment under FDA review</v>
+      </c>
+    </row>
+    <row r="352" xml:space="preserve">
       <c r="A352" t="str">
-        <v>Wiley Launches Advanced Immunology to Deepen Understanding of the Immune System in Health and Disease</v>
+        <v>Analogue Announces 2026 Interim Results</v>
       </c>
       <c r="B352" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C352" t="str">
-        <v>WebWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D352" t="str">
-        <v>Finance, Healthcare, Media</v>
+        <v>Finance, AI, SaaS, Healthcare, Real Estate, Energy</v>
       </c>
       <c r="E352" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357434</v>
-[...2 lines deleted...]
-        <v>Wiley (NYSE: WLY), a global leader in authoritative content and research intelligence, today announced the launch of Advanced Immunology, a new open access journal designed to connect basic science and clinical discovery across the immune system. - - This new title, now open for submissions, is part of the ongoing expansion of Wiley&amp;#39;s Advanced Portfolio, reflecting Wiley&amp;#39;s commitment to accelerating science that addresses humanity&amp;#39;s most pressing challenges across a wide range of disciplin... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357434</v>
+        <v>https://www.acnnewswire.com/press-release/english/109565/</v>
+      </c>
+      <c r="F352" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 28, 2026 - (ACN Newswire) - Analogue Holdings Limited (“Analogue” or the “Company”, together with its subsidiaries, the “Group”) (stock code: 1977), a leading provider of electrical and mechanical (“E&amp;M”) engineering solutions, and information and communications technology services for smart cities, today announced its interim results for the six months ended 30 June 2026 (the “Period”) with interim contracts-in-hand continuing their record-setting performance, providing a solid foundation for the business over the next three years and beyond.
+Business Highlights
+- Interim contracts-in-hand surged by 34.9% to HK$17,649.3 million, attaining yet another record high
+- Revenue was HK$3,036.6 million, up by 5.7%, primarily driven by steady project execution in the Building Services and Environmental Engineering segments
+- Profit attributable to owners of the Company increased 88.1% to HK$152.0 million. The increase was partly attributable to the disposal of an approximately 3% equity stake in Nanjing Canatal Data-Centre Environmental Tech Co., Ltd.(Shanghai Stock Code: 603912)
+- The Group maintained a strong cash position, with bank balances and cash at HK$1,214.1 million
+- Interim dividend amounted to HK4.9 cents per share, with a year-on-year increase of more than 88%
+- Artificial Intelligence (AI) has been integrated into Analogue’s interconnected smart ecosystem to create value for customers, by realising a smart platform for buildings, and advanced operational solutions for water and sewage treatment, as evidenced by the prestigious accolades across both the research and adoption categories at the inaugural Construction Industry Council AI Award 2026 and at the ASHRAE Region XIII Technology Award 2026
+Chairman Dr Mak Kin Wah said, “Building on our outstanding achievement of record-high contracts-in-hand in 2025, the Group maintained steady business performance in the first half of 2026. By integrating research, development and application of AI technologies, we have achieved optimised operations and enhanced quality that earn wide recognition from the industry. Committed to innovation, the Group will further promote integration of AI, Digital Twin, and the Internet of Things (“IoT”), develop cross-technology integrated solutions, and enhance performance in engineering operations, safety, and sustainable development, to create greater value for clients.”
+“Our commitment to business ethics, quality, safety, health and environmental sustainability remains at the core of everything we do, guiding our decisions, shaping our culture, and contributing to a more sustainable future."
+Business Review: Building Services
+- This segment remains the largest revenue contributor, with revenue reaching HK$1,649.6 million.
+- Interim contracts-in-hand reached a record-high level of HK$7,996.6 million, with order intake standing at HK$1,348.8 million and many of the tenders submitted in the Period due for determination in phases later this year.
+- Many projects in the Northern Metropolis, including Fanling and Kwu Tung housing projects and various hospitals, were prioritised for commencement and progress in execution.
+- The Group’s expertise in Building Information Modelling (BIM), Design for Manufacture and Assembly (DfMA) and Modular Integrated Mechanical, Electrical and Plumbing (MiMEP) continued to gain market traction and helped secure major contracts.
+- Leveraging our comprehensive interdisciplinary capacity and new engineering techniques, this segment maintained our industry leadership, and was broadening our market reach to different parts of Asia.
+Environmental Engineering
+- This segment achieved record-high interim contracts-in-hand, which surged substantially by 78.3% year-on-year to HK$8,164.2 million. Order intake stood at HK$910.1 million with active ongoing tendering activities and many of the tenders submitted in the period due for determination in phases later this year. Segment revenue increased by 17.2% year-on-year or HK$123.2 million.
+- A number of projects, including a landmark engineering contract to reprovision critical sewage treatment works to caverns, were prioritised for commencement and execution.
+- New term contracts for sewage and E&amp;M systems were also added to the recurrent operation, maintenance, and facility management services provided by the segment.
+- By deploying AI and Digital Twin under our industry-recognised AlgoWater® brand, the segment continued to strengthen our industry leading position by advancing in intelligent automation, predictive asset management, and real-time process optimisation that significantly enhance treatment efficiency and energy savings for industrial operations.
+- Continued to pursue project opportunities with partners in the Chinese Mainland and different parts in Asia and Europe.
+Information, Communications and Building Technologies (“ICBT”)
+- Segment revenue amounted to HK$290.9 million. Contracts-in-hand totalled HK$830.8 million. Order intake was HK$269.9 million.
+- As an early mover backed by its own R&amp;D capability and extensive project experience, this segment was well positioned to continue to advance innovation. A robust digital foundation was established through the Digital Plant and Centralised Management Platform (CMP) that enables real-time insights and data-driven decisions.
+- Integration of IoT and advanced Building Management System (BMS) under our acclaimed DigiFusion® AI Smart Building Platform delivers optimised operational efficiency and enhanced tenant experiences in smart buildings and city infrastructure, as well as resource circularity for our clients.
+Lifts and Escalators
+- Revenue and contracts-in-hand were at HK$255.9 million and HK$657.7 million respectively.
+- Order intake totalled HK$278.4 million, with ongoing tendering activities in different parts of the world.
+- Transel Elevator &amp; Electric Inc. (TEI), the associate company in the United States, maintained its strength as one of the largest independent lift and escalator companies in New York and continued to expand in the southeastern part of the country, strengthening our market positioning and future growth.
+- Competitiveness was strengthened with enhanced automation in production lines and strict quality controls, to anchor the end-to-end business model from design, through manufacturing, to installation and maintenance services.
+- The product portfolio was broadened in line with the expanding international market reach and enhanced with next-generation product innovations.
+For further details of the 2026 Interim Results, please refer to the announcement filed with The Stock Exchange of Hong Kong Limited.
+About Analogue Holdings Limited
+Established in 1977, Analogue Holdings Limited is a leading provider of electrical and mechanical (“E&amp;M”) engineering solutions and information and communications technology (“ICT”) services for smart cities, with headquarters in Hong Kong and operations in the Chinese Mainland, Macau, the United States, the United Kingdom, Germany, Singapore and Malaysia. Serving a wide spectrum of customers from public and private sectors, the Group provides multidisciplinary and comprehensive E&amp;M engineering and technology services in four major segments, including Building Services, Environmental Engineering, Information, Communications and Building Technologies (“ICBT”) and Lifts &amp; Escalators.
+The Group also manufactures and sells lifts and escalators internationally and has entered into an alliance with Transel Elevator &amp; Electric Inc. (“TEI”), one of the largest independent lifts and escalators companies in New York, the United States. The Group’s associate partner, Nanjing Canatal Data-Centre Environmental Tech Co., Ltd. (Shanghai Stock Code: 603912), specialises in precision environmental control technologies and related energy-saving and temperature control equipment for data centres.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>Air Canada Foundation’s 14th Annual Golf Tournament Raises Record Breaking $1.5 Million, Celebrates Lifetime Impact Surpassing $20 Million</v>
+        <v>Tigermed Announces 2026 Interim Results</v>
       </c>
       <c r="B353" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C353" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D353" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E353" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3325062/0/en/Air-Canada-Foundation-s-14th-Annual-Golf-Tournament-Raises-Record-Breaking-1-5-Million-Celebrates-Lifetime-Impact-Surpassing-20-Million.html</v>
+        <v>https://www.prnewswire.com/news-releases/tigermed-announces-2026-interim-results-302862702.html</v>
       </c>
       <c r="F353" t="str">
-        <v>MONTR&amp;#201;AL, July 09, 2026 (GLOBE NEWSWIRE) -- The Air Canada Foundation hosted its 14 th annual Golf Tournament on Tuesday at Club de golf Le Mirage in Terrebonne, Québec. The event raised a record breaking $1.5 million to support the health and well-being of children and youth across Canada.</v>
+        <v>HANGZHOU, China, Aug. 28, 2026 /PRNewswire/ -- Hangzhou Tigermed Consulting Co., Ltd. (300347.SZ / 3347.HK), a leading global provider of integrated research and development solutions for biopharmaceutical and medical device industry, announced its 2026 interim results (the "Reporting...</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>Willkins Expands Its Premium Supplement Range to Support Everyday Health and Peak Performance</v>
+        <v>“Declutter Your Home, Declutter Your Life,” Best-Selling Book Free for One More Day (Ending Soon) (Until 8/28/26)</v>
       </c>
       <c r="B354" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C354" t="str">
-        <v>PRUnderground</v>
+        <v>WebWire</v>
       </c>
       <c r="D354" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Energy, Retail</v>
       </c>
       <c r="E354" t="str">
-        <v>https://www.prunderground.com/willkins-expands-its-premium-supplement-range-to-support-everyday-health-and-peak-performance/00388197/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359243</v>
       </c>
       <c r="F354" t="str">
-        <v>Willkins, a trusted health and wellness brand, continues to strengthen its position in the nutritional supplement market by offering premium-quality vitamins, minerals, and wellness supplements. The post Willkins Expands Its Premium Supplement Range to Support Everyday Health and Peak Performance first appeared on</v>
+        <v>Best Seller Publishing announces the release Michele Rase&amp;#39;s new book, &amp;#8220;Declutter Your Home, Declutter Your Life.&amp;#8221; The book is currently free and available for download on Amazon for one more day. - - &amp;#8220;Declutter Your Home, Declutter Your Life&amp;#8221; is about creating a home that gives you energy instead of quietly draining it. Life and Health Coach Michele Rase explores how clutter can create emotional and mental noise, especially when tied to memories, guilt, unfinished decisions, or past... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359243</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>Piedmont Urgent Care Retires Billing Voicemail With an AI Agent Built by Hello Patient</v>
+        <v>Philips Korea and HoneyNaps Sign Strategic MOU to Advance Sleep and Cardiovascular Health</v>
       </c>
       <c r="B355" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C355" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D355" t="str">
-        <v>AI, Healthcare</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E355" t="str">
-        <v>https://www.prnewswire.com/news-releases/piedmont-urgent-care-retires-billing-voicemail-with-an-ai-agent-built-by-hello-patient-302822079.html</v>
+        <v>https://www.prnewswire.com/news-releases/philips-korea-and-honeynaps-sign-strategic-mou-to-advance-sleep-and-cardiovascular-health-302862454.html</v>
       </c>
       <c r="F355" t="str">
-        <v>At WellStreet's Georgia network, Piedmont Urgent Care, more than 20,000 patient billing calls a month are now answered with no hold time, freeing close to 1,000 staff hours a month. AUSTIN, Texas, July 9, 2026 /PRNewswire/ -- Piedmont Urgent Care, the largest network of urgent cares in...</v>
+        <v>Partnership will explore new healthcare opportunities arising from the link between sleep disorders and cardiovascular disease Collaboration to span the integration of sleep data with cardiovascular risk factors, academic initiatives, and more Philips' health technology expertise and...</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>The Protocase Companies Mark Major U.S. Manufacturing Milestone With Launch of Laser Cutting Operations in Wilmington</v>
+        <v>Quoin Pharmaceuticals Announces Private Placement Financing of Up to $50.0 Million</v>
       </c>
       <c r="B356" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C356" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D356" t="str">
-        <v>Energy, Automotive, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E356" t="str">
-        <v>https://www.newmediawire.com/news/the-protocase-companies-mark-major-u-s-manufacturing-milestone-with-launch-of-laser-cutting-operations-in-wilmington-7087600</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352590/0/en/quoin-pharmaceuticals-announces-private-placement-financing-of-up-to-50-0-million.html</v>
       </c>
       <c r="F356" t="str">
-        <v>Latest Investment Expands Production Capacity and Strengthens the Company's Growing U.S. Manufacturing Footprint WILMINGTON, NC - July 9, 2026 ( NEWMEDIAWIRE ) - The Protocase Companies today announced the launch of laser cutting operations at its Wilmington, North Carolina manufacturing facility, marking a major milestone in the company's continued expansion of its U.S. manufacturing footprint. The first production parts were successfully cut on July 7, bringing one of Protocase's foundational manufacturing capabilities to its rapidly growing U.S. operation. Laser cutting is one of the core technologies behind Protocase's proprietary High Velocity Mass Customization (HVMC) manufacturing model. Bringing the capability to Wilmington establishes end-to-end precision sheet metal fabrication w</v>
+        <v>ASHBURN, Va., Aug. 28, 2026 (GLOBE NEWSWIRE) -- Quoin Pharmaceuticals Ltd. (NASDAQ: QNRX) (the “Company” or “Quoin”), a late clinical-stage specialty pharmaceutical company focused on rare and orphan diseases, today announced that it has entered into a securities purchase agreement with new and existing healthcare-focused institutional investors to raise up to approximately $50.0 million in gross proceeds, including initial upfront funding of approximately $30.8 million and up to an additional approximately $19.2 million upon the potential cash exercise of accompanying ordinary warrants at the election of the investors.</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>Geon Performance Solutions Appoints Cathy Dodd as Chief Commercial ...</v>
+        <v>Recent Release, "365 Days of Wholeness," from Christian Faith Publishing Author Laverne Williams, is a Transformative Journal Guiding Readers Toward Spiritual Renewal</v>
       </c>
       <c r="B357" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C357" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D357" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E357" t="str">
-        <v>https://pr-inside.com/geon-performance-solutions-appoints-cathy-dodd-as-chief-commercial-r5199495.htm</v>
+        <v>https://www.pr.com/press-release/977176</v>
       </c>
       <c r="F357" t="str">
-        <v>(PR-inside.com) WESTLAKE, OH / ACCESS Newswire / July 9, 2026 / Geon® Performance Solutions, a global leader in the formulation, development and manufacture of performance polymer solutions, today announced the appointment of Cathy Dodd as chief commercial officer (CCO). In this role, Dodd will oversee the company's sales, marketing and business development strategies to expand Geon's global reach. She will assume the role July 13th, 2026. As CCO, Dodd will lead Geon's efforts to collaborate with customers on solving complex challenges and developing innovative, sustainable solutions across the markets the company serves, including medical, building and infrastructure, power and communications, transportation, industrial ..</v>
+        <v>Laverne Williams has completed a new book, "365 Days of Wholeness: A Year of Spiritual Renewal, Emotional Clarity, and Holistic Health," offering readers a comprehensive companion for their wellness journey. This thoughtfully crafted journal combines monthly themes, inspirational quotes on wholeness, reflective prompts for deepening self-awareness, uplifting affirmations, and practical health advice to help [PR.com]</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>TailorMed and Tennr Announce Collaboration to Streamline Patient Medication ...</v>
+        <v>Recent Release, "Diary of a Stroked-Out, Stroked-Up Sista Girl," from Christian Faith Publishing Author Twana Hall-Scott, Explores Faith Amid Life's Trials</v>
       </c>
       <c r="B358" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C358" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D358" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E358" t="str">
-        <v>https://pr-inside.com/tailormed-and-tennr-announce-collaboration-to-streamline-patient-medication-r5199491.htm</v>
+        <v>https://www.pr.com/press-release/977179</v>
       </c>
       <c r="F358" t="str">
-        <v>(PR-inside.com) Collaboration connects referral automation and medication journey support for infusion centers, specialty pharmacies, and the patients they serve NEW YORK, NY / ACCESS Newswire / July 9, 2026 / TailorMed, a leading medication success platform, and Tennr, the patient orchestration platform that moves patients from script to seat, today announced a collaboration designed to help infusion centers and specialty pharmacies streamline patient access, affordability, and adherence workflows. The collaboration brings together two advanced technology platforms focused on reducing burden for care teams and their patients. Tennr helps providers automate referral intake, documentation review, and access-related workflows, while TailorMed helps organizations identify, ..</v>
+        <v>Twana Hall-Scott has completed a new book, titled, "Diary of a Stroked-Out, Stroked-Up Sista Girl," a candid exploration of overcoming relationship drama and health trauma. When a stroke altered her life in October 2015, Hall-Scott faced unexpected losses—her ability to read and vision in half of each eye—yet discovered unexpected blessings through the experience. This memoir captures the raw, [PR.com]</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>MyOutdoorJoy Celebrates the Launch of the New One Million Kids Outdoors Initiative</v>
+        <v>Recent Release, "Priscilla," from Christian Faith Publishing Author Lois Jean Lee, Follows a Woman Confronting Life's Most Unexpected Challenge with Courage and Grace</v>
       </c>
       <c r="B359" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C359" t="str">
         <v>PR.com</v>
       </c>
       <c r="D359" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E359" t="str">
-        <v>https://www.pr.com/press-release/973054</v>
+        <v>https://www.pr.com/press-release/977203</v>
       </c>
       <c r="F359" t="str">
-        <v>MyOutdoorJoy is excited to be an official partner of the One Million Kids Outdoors (1MKO) initiative. In partnership with the Outdoors Alliance for Kids, the One Million Kids Outdoors (1MKO) Initiative is a national movement that aims to get one million kids outdoors over the next year to transform their health and well-being. [PR.com]</v>
+        <v>Lois Jean Lee has completed a new book, titled, "Priscilla," a poignant exploration of resilience and human connection. The narrative centers on a 63-year-old secretary whose ordinary life shifts dramatically when a routine doctor's visit reveals a devastating diagnosis: Non-Hodgkin's Lymphoma. What begins as concern over a seemingly minor physical symptom becomes a journey through medical testing, treatment [PR.com]</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>Liberty HealthShare CEO Featured on Becker's Healthcare Podcast</v>
+        <v>Veterans and Military Families Get More Access to Ketamine-Based Mental Health Care for PTSD Across Tampa Bay</v>
       </c>
       <c r="B360" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C360" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D360" t="str">
-        <v>Healthcare, Retail, Media</v>
+        <v>Healthcare</v>
       </c>
       <c r="E360" t="str">
-        <v>https://www.prnewswire.com/news-releases/liberty-healthshare-ceo-featured-on-beckers-healthcare-podcast-302821982.html</v>
+        <v>https://www.newswire.com/news/veterans-and-military-families-get-more-access-to-ketamine-based-mental-health</v>
       </c>
       <c r="F360" t="str">
-        <v>Dorsey Morrow Discusses Affordability, Transparency, and Consumer Choice Ministry Reports 20 Consecutive Months of Enrollment Growth as Americans Explore Alternatives to Health Insurance CANTON, Ohio, July 9, 2026 /PRNewswire/ -- Liberty HealthShare® Chief Executive Officer Dorsey Morrow...</v>
+        <v>Bionic Bloom Integrated Health accepts TRICARE insurance for eligible therapeutic services within individualized treatment plans, helping reduce the overall cost of care</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>Endoscopy Procedure Estimates Market Hospital Procedure Trends</v>
+        <v>Cytokinetics Announces Positive Results from ACACIA-HCM Presented in Hot Line Session at the European Society of Cardiology (ESC) Congress 2026 and Published in The New England Journal of Medicine</v>
       </c>
       <c r="B361" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C361" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D361" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E361" t="str">
-        <v>https://express-press-release.net/news/2026/07/09/1762207</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352576/35409/en/cytokinetics-announces-positive-results-from-acacia-hcm-presented-in-hot-line-session-at-the-european-society-of-cardiology-esc-congress-2026-and-published-in-the-new-england-journ.html</v>
       </c>
       <c r="F361" t="str">
-        <v>The global Endoscopy Procedures Estimate Market size was estimated at 193.87 million procedures in 2025 and is projected to reach 217.10 million procedures by 2033, registering a [read full press release...]</v>
+        <v>ACACIA-HCM is the First Phase 3 Clinical Trial to Successfully Demonstrate Statistically Significant Improvements Across Both Patient-Reported and Physician-Assessed Endpoints in Non-Obstructive HCM</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>Systemic Lupus Erythematosus Market at a Turning Point as 6 Late-Stage Emerging Therapies Set to Redefine Treatment Landscape | DelveInsight</v>
+        <v>DC Healthcare Q2 EBITDA Surges to RM2.91 Million on Stronger Operating ...</v>
       </c>
       <c r="B362" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C362" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D362" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E362" t="str">
-        <v>https://www.prnewswire.com/news-releases/systemic-lupus-erythematosus-market-at-a-turning-point-as-6-late-stage-emerging-therapies-set-to-redefine-treatment-landscape--delveinsight-302821555.html</v>
+        <v>https://pr-inside.com/dc-healthcare-q2-ebitda-surges-to-rm2-91-million-on-stronger-operating-r5217023.htm</v>
       </c>
       <c r="F362" t="str">
-        <v>Companies like Biogen and Royalty Pharma (Litifilimab), Biogen and UCB (Dapirolizumab pegol), Idorsia Pharmaceuticals and Viatris (Cenerimod), Novartis (Ianalumab, YTB3231), Kyowa Kirin (KK-4277), and others are advancing late, mid, and early-stage drugs, showing promise in the systemic...</v>
+        <v>(PR-inside.com) KUALA LUMPUR, MY / ACCESS Newswire / August 28, 2026 / DC Healthcare Holdings Berhad("DC Healthcare" or the "Group"), a medical aesthetic services provider specialising in non-invasive and minimally invasive procedures, today announced its financial results for the second quarter ended 30 June 2026 ("Q2 FY2026"), delivering higher revenue and a strong year-on-year improvement in operating performance, with earnings before interest, tax, depreciation and amortisation ("EBITDA") rising significantly during the quarter. For Q2 FY2026, DC Healthcare recorded revenue of RM22.62 million, representing a 10% increase from RM20.60 million in the corresponding quarter ended 30 June 2025 ("Q2 FY2025"). The improvement was ..</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>SunBooster Launches in the US, Bringing the Sun's Wellness Benefits to Modern Indoor Lifestyles</v>
+        <v>International Plus Opens Ongoing London Consultation Service for UK Dental Patients</v>
       </c>
       <c r="B363" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C363" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D363" t="str">
-        <v>Healthcare, Energy</v>
+        <v>Healthcare</v>
       </c>
       <c r="E363" t="str">
-        <v>https://www.prweb.com/releases/sunbooster-launches-in-the-us-bringing-the-suns-wellness-benefits-to-modern-indoor-lifestyles-302821995.html</v>
+        <v>https://www.newsfilecorp.com/release/311385/International-Plus-Opens-Ongoing-London-Consultation-Service-for-UK-Dental-Patients</v>
       </c>
       <c r="F363" t="str">
-        <v>Designed for today's indoor lifestyles, SunBooster by SunLED Life Science restores beneficial near-infrared light during screen time, supporting energy, mood and overall wellbeing NEW YORK and AMSTERDAM, July 9, 2026 /PRNewswire-PRWeb/ -- SunLED Life Science, a health-centered technology...</v>
-[...2 lines deleted...]
-    <row r="364">
+        <v>London, United Kingdom--(Newsfile Corp. - August 28, 2026) - International Plus, a Turkish dental group, announced the opening of an ongoing consultation service in London for UK patients considering dental treatment at the group's Istanbul facility. The service provides an in-person clinical assessment and treatment-planning stage in the United Kingdom before a patient decides whether to proceed with treatment in Istanbul.Image Description: Exterior view of the International Plus clinic,...</v>
+      </c>
+    </row>
+    <row r="364" xml:space="preserve">
       <c r="A364" t="str">
-        <v>Stanford Surgeon Performs North America's First PITAC Procedure for ...</v>
+        <v>Fosun International Delivers 160.3% YoY Profit Growth in 1H2026</v>
       </c>
       <c r="B364" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C364" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D364" t="str">
-        <v>Healthcare, Education</v>
+        <v>Finance, SaaS, Healthcare, Real Estate, Automotive</v>
       </c>
       <c r="E364" t="str">
-        <v>https://pr-inside.com/stanford-surgeon-performs-north-america-s-first-pitac-procedure-for-r5199430.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) Dr. Leah Backhus discusses how the minimally invasive chemotherapy technique offers a new option for pleural mesothelioma patients who aren't candidates for more extensive surgery. CHESTNUT HILL, MA / ACCESS Newswire / July 9, 2026 / Mesothelioma Hope , a leading online resource providing education, patient advocacy, and support for those diagnosed with mesothelioma, has published a new interview with Dr. Leah Backhus, the Stanford Medicine thoracic surgeon who performed North America's first PITAC (pressurized intrathoracic aerosol chemotherapy) procedure forpleural mesotheliomain 2025. The full interview is available atMesotheliomaHope.com . PITAC is a minimally invasive procedure that delivers aerosolized chemotherapy directly into the chest ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109551/</v>
+      </c>
+      <c r="F364" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 28, 2026 - (ACN Newswire) - On the evening of 27 August, Fosun International announced its 2026 interim results. During the Reporting Period, its total revenue reached RMB86.96 billion; profit attributable to owners of the parent reached RMB1.72 billion, representing a year-on-year increase of 160.3%; overseas revenue reached RMB49.16 billion, with its share of total revenue rising to 56.5%; total debt to total capital ratio decreased to 55.7%.
+These figures show that Fosun’s results fall in the upper-middle range of the Company’s profit alert (profit attributable to owners of the parent is expected to range from approximately RMB1.5 billion to RMB1.8 billion, representing a year-on-year increase of approximately 127% to 172%) issued on 29 July. This marks Fosun’s return to a growth trajectory following the completion of a systematic realignment of “repairing the roof on a sunny day”.
+Over the past few years, Fosun has taken a rather unconventional path. Since 2022, in response to the severe market disruption caused by the pandemic, the Company has advanced its business streamlining and core business-focused strategy, divesting assets and businesses and generating cumulative cash proceeds of approximately RMB75 billion. In March 2026, pursuant to the principle of prudence, Fosun made one-off, non-cash impairment provisions and value revaluations on certain real estate projects with impairment indicators and goodwill and intangible assets of certain non-core business segments. The move drew considerable market attention at the time. At the Company’s 2025 annual results presentation at the end of March, Guo Guangchang, Chairman of Fosun International, explained, “This is about ‘repairing the roof on a sunny day’, allowing Fosun to focus its resources and efforts more effectively on core, high-growth areas.”
+The market has now responded to Fosun’s “repairing the roof on a sunny day” initiative. From the announcement of profit alert in early March to 25 August, before its interim results announcement, Fosun’s share price rose sharply from HKD3.6 to HKD5.41, representing an increase of more than 50%. The market has gradually recognized and priced in the Group’s “risk clearance” efforts.
+More importantly, the earnings growth driven by the Group’s businesses has begun to materialize. At the 2026 interim results presentation held in Hong Kong on 28 August, Guo Guangchang said: “The strong results recovery we delivered in the first half of the year reflects the outcome of the strategic adjustments we have made over the past few years. Our ‘repairing the roof on a sunny day’ strategy has paid off, allowing us to put historical burdens behind us. These results mark the beginning of Fosun’s continued progress along a trajectory of steady growth.”
+Solid Core Businesses, with Pharmaceuticals and Insurance Posting Strong Results
+First, let us look at Fosun’s core businesses. In the first half of 2026, its four core businesses — Fosun Pharma, Yuyuan, Fosun Insurance Portugal (Fidelidade), and the Tourism segment — generated a total revenue of RMB63.88 billion, accounting for 73.5% of the Group’s total revenue, further demonstrating the results of its core business-focused strategy.
+Among them, the pharmaceutical and insurance segments delivered particularly strong performance.
+In the first half of the year, Fosun Pharma achieved operating revenue of RMB20.377 billion. Revenue from innovative drugs recorded a year-on-year increase of 13.84%, with their contribution to pharmaceutical business revenue rising to 33.35%, establishing innovative drugs as a key growth driver. Its innovative biopharmaceutical platform, Henlius, reported revenue of RMB3.5882 billion, representing a year-on-year increase of 27.3%, while net profit amounted to RMB430.4 million, up 10.3% year-on-year, sustaining growth momentum in revenue and profit. Commercialization of innovative drugs continued to gain traction. During the Reporting Period, Fosun Pharma had a total of 20 indications of 7 innovative drugs approved for launch both domestically and overseas. With their revenue share on a steady rise, innovative drugs have become the main growth engine driving the pharmaceutical business forward.
+The insurance segment delivered a stellar performance, with Fosun’s domestic and overseas insurance companies all posting broad-based improvements. Fidelidade’s overall market share in Portugal reached 30.1%, and its international business accounted for 26.7% of its consolidated total business. In the first half of the year, Fidelidade recorded net profit attributable to owners of the parent of EUR165 million, up 23.8% year-on-year, maintaining steady growth.
+In Chinese mainland, Pramerica Fosun Life Insurance recorded gross written premiums of RMB8.38 billion in the first half of 2026, up 52.2% year-on-year. Net profit reached RMB780 million, representing a year-on-year increase of 270% and exceeding its net profit for the full year of 2025. Fosun United Health Insurance reported a 36.2% year-on-year increase in revenue and net profit of RMB572 million. Peak Reinsurance’s reinsurance revenue and gross written premiums increased by 25% and 11.8% year-on- year, respectively, while net profit after tax reached USD89.70 million. In April 2026, Moody’s upgraded Peak Re’s rating from Baa1 to A3, with a “stable” outlook.
+Guo Guangchang said at the results presentation: “Integrating our insurance business with industries in which we have established competitive advantages has been a strategic priority for Fosun for over three decades — a critical linkage we have long sought to unlock. I believe we have now achieved it. This integration will significantly strengthen our industrial operational capabilities and future profitability, providing sustained momentum for Fosun’s development.”
+“Successfully navigating another cycle” is how the market has described Fosun’s latest round of adjustments. A closer look reveals how Fosun has successfully navigated the cycle. On the one hand, the Group has continued to streamline its business to generate cash proceeds. In the first half of the year, the Group generated proceeds equivalent to more than RMB12.0 billion from the divestment of non-strategic and non-core assets. Its total debt to total capital ratio was reduced to 55.7%, while its cash, bank balances and term deposits amounted to RMB61.214 billion. On the other hand, the innovation and globalization strategy that the Group has been pursuing for years has entered a value-realization phase, serving as the core engine driving profit recovery.
+Integrated Innovation Strategy Bears Fruit
+Since innovative drugs took off in the domestic market in 2025, Fosun has repeatedly broken into the spotlight, with multiple innovative drug business development (BD) drawing significant market attention. In fact, as the saying goes, “One minute on stage takes ten years of hard work off stage”. This series of innovation achievements is the result of Fosun’s forward-looking innovation strategy established nearly two decades ago.
+Notably, for more than a decade, Fosun has built a globally integrated innovation system across its core business areas, combining “independent R&amp;D + investment incubation + ecosystem collaboration”, and has consistently made substantial investments in technology innovation. In the first half of this year alone, investment in technology innovation reached RMB4.2 billion, representing a year-on-year increase of 16.7%.
+In the first half of this year, Fosun saw a series of innovations come to fruition. HANSIZHUANG, independently developed by Henlius, received approval from the National Medical Products Administration (NMPA) for its perioperative indication in gastric cancer, pioneering a postoperative “chemo-sparing” regimen and making it the world’s first and only anti-PD-1 monoclonal antibody approved for this indication. Its core pipeline asset, HLX43, as a potential best-in-class (BIC) broad-spectrum anti-tumor PD-L1 ADC, has demonstrated preliminary clinical efficacy characterized by high efficacy and low toxicity across multiple solid tumors, including non-small cell lung cancer (NSCLC), with over 1,500 patients enrolled globally. To date, Henlius has 10 products approved in over 60 countries and regions, and has benefited over 1.1 million patients.
+In addition, FUMAINING (luvoxmetinib tablets), independently developed by Fosun Pharma, was approved for the treatment of paediatric and adolescent patients with relapsed or refractory Langerhans cell histiocytosis (LCH), continuing to fill the gap in the treatment of rare diseases. In terms of neurodegenerative diseases, Fosun Pharma expanded its global collaboration with AriBio on AR1001, extending its rights to develop and commercialize the product to key markets including the U.S., Europe and Japan. Meanwhile, post-marketing confirmatory clinical trials for sodium oligomannate capsules have progressed steadily, with more than 1,000 patients enrolled as of 31 July 2026. In addition, HT001, an oral NLRP3 inhibitor for the treatment of Parkinson’s disease in-licensed by Hengtai Bio, an investee and incubated company of Fosun Pharma, commenced its Phase I clinical trial in Australia.
+Fosun’s innovation achievements demonstrate the forward-looking nature of its innovation strategy and its ability to identify the right opportunities in R&amp;D. As Guo Guangchang remarked at the results presentation, through years of effort, Fosun has built globally integrated innovation capabilities rooted in China. This distinctive strength of Fosun is expected to create greater value for all in the years ahead.
+“Fosun has never pursued innovation behind closed doors. Instead, we leverage our resource-integration capabilities and a global perspective to drive smart innovation, bringing together the best technologies, teams and supply chains from around the world to solve real problems. This is how we unlock vast market potential,” said Guo Guangchang.
+Unlocking Value through Global Operations
+Globalization has been another forward-looking strategic move for Fosun. Since its listing in Hong Kong in 2007, when many Chinese companies were still focused primarily on their domestic markets, Fosun had already begun expanding overseas ahead of its peers.
+Nearly two decades later, as a growing number of Chinese companies embrace the view that they must go global or risk being left behind, and seek to capture overseas markets by taking their products overseas, Fosun has already established a profound business presence in more than 40 countries and regions. With local teams operating overseas, it has successfully operated a number of companies within the Fosun ecosystem. “Global operations” have become a defining feature of Fosun’s globalization strategy and a core engine underpinning the development of its businesses.
+Guo Guangchang said at the interim results presentation that Fosun continues to strengthen its global operational capabilities. On the one hand, it is helping Chinese products and services enter overseas markets. On the other hand, it is introducing high-quality products and services from around the world into China. Drawing on the global resource-mobilization capabilities it has built over the years, Fosun is able to identify high-quality projects and technologies worldwide and rapidly mobilize the resources needed to advance them.
+In the first half of 2026, Fosun’s overseas revenue reached RMB49.16 billion, accounting for 56.5% of total revenue, up 3 percentage points as compared to the same period of 2025 and marking a record high in the proportion of overseas revenue.
+In the field of pharmaceuticals and healthcare, Fosun made substantial progress in the global expansion of innovative drugs and commercial business development. Henlius’ HANSIZHUANG was approved for three new indications in the European Union (EU), while HLX11 (pertuzumab injection) was approved in the EU and HLX14 (denosumab injection) was approved in Canada. At the beginning of 2026, Fosun Pharma entered into a strategic partnership with Eisai for HANSIZHUANG, with an aggregate potential consideration exceeding USD300 million, underscoring how the global value of Chinese innovative drugs is being repriced by international markets.
+In the first half of the year, Yuyuan generated revenue of RMB532 million in Hong Kong SAR and Macau SAR in the first half of 2026, representing a year-on-year increase of 285.83%, while revenue from the Japanese market reached RMB306 million, representing a year-on-year increase of 6.09%. Laomiao has 15 stores in Hong Kong SAR, Macau SAR, overseas markets and duty-free channels. Club Med has also continued to expand its global footprint, with Club Med Urban Oasis Hangzhou Longwu already open and Club Med South Africa Beach &amp; Safari now in soft opening.
+Leveraging Fosun’s global ecosystem, Fidelidade in the insurance segment has expanded its business from Portugal to Portuguese-speaking countries and markets across Europe, Latin America, and Africa. Its international business now accounts for 26.7% of its consolidated total business, with continued growth in Portuguese-speaking countries. Meanwhile, Peak Reinsurance has maintained steady growth thanks to its global business footprint.
+The guiding principle behind Fosun’s globalization strategy is “Combining Global Resources with China’s Capabilities”, deeply integrating China’s manufacturing capabilities, service capabilities, and innovation dividends, with global markets.  Starting with leveraging China’s growth momentum to establish its business presence, and progressing to a two-way engagement of “mutual empowerment between China and the world”, Fosun has now entered the 3.0 phase of “global organization + local operations”. In this phase, Fosun “truly operates with a global perspective”, having developed the ability to foster cross-regional, cross-cultural, and cross-organizational synergies within its business ecosystem and support the continued growth of its overseas revenue.
+At the interim results presentation held on 28 August, Guo Guangchang said: “Fosun’s future development goal is to ‘spur the horse to full speed’.  We have already positioned ourselves on a trajectory of steady growth. Going forward, we will continue to advance innovation-driven and global development in industries where we have established competitive advantages, building on our momentum and accelerating further.”
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>New Survey From The Longevity Centers of America Finds Working-Age ...</v>
+        <v>Invitation to presentation of Sectra's three-month report 2026/2027</v>
       </c>
       <c r="B365" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C365" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D365" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E365" t="str">
-        <v>https://pr-inside.com/new-survey-from-the-longevity-centers-of-america-finds-working-age-r5199421.htm</v>
+        <v>https://www.prnewswire.com/news-releases/invitation-to-presentation-of-sectras-three-month-report-20262027-302862639.html</v>
       </c>
       <c r="F365" t="str">
-        <v>(PR-inside.com) A national survey of 1,750 U.S. adults finds that frustration with the healthcare system runs deepest in midlife, not old age. WEST PALM BEACH, FL / ACCESS Newswire / July 9, 2026 / Adults aged 30 to 44 were more than twice as likely as those over 60 to say a doctor had dismissed a health concern in the past two years (38% vs. 17%), according to a national survey released by The Longevity Centers of America (LCOA). The finding runs counter to a common assumption that older adults, who use the healthcare system most, are its most frustrated users. It surfaced ..</v>
+        <v>LINKÖPING, Sweden, Aug. 28, 2026 /PRNewswire/ -- International medical imaging IT and cybersecurity company Sectra (STO: SECT B) invites investors, analysts, and the media to a presentation of the company's three-month report with President Torbjörn Kronander and CFO Jessica Holmquist....</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>Ocumetics Announces Corporate and Operational Update as Positive Six-Month Clinical Results Advance Next Phase of First-in-Human Study</v>
+        <v>Evonik expands lipid-based drug delivery capabilities with new GMP manufacturing facility in Vancouver</v>
       </c>
       <c r="B366" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C366" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D366" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E366" t="str">
-        <v>https://www.newmediawire.com/news/ocumetics-announces-corporate-and-operational-update-as-positive-six-month-clinical-results-advance-next-phase-of-first-in-human-study-7087593</v>
+        <v>https://www.prnewswire.com/news-releases/evonik-expands-lipid-based-drug-delivery-capabilities-with-new-gmp-manufacturing-facility-in-vancouver-302862186.html</v>
       </c>
       <c r="F366" t="str">
-        <v>CALGARY, ALBERTA - July 9, 2026 ( NEWMEDIAWIRE ) - Ocumetics Technology Corp. ("Ocumetics" or the "Company") (TSXV: OTC) (OTCQB: OTCFF) (FRA: 2QBO), a developer of advanced vision restoration technologies, is pleased to provide shareholders with a corporate and operational update highlighting continued progress across its clinical development program, manufacturing activities, regulatory initiatives, financing strategy and commercialization efforts. Key Highlights - Positive six-month results from the Company's First-in-Human ("FIH") study support advancement to Group Two clinical surgeries . - Financing initiative launched to fund completion of the FIH study and accelerate commercialization activities. - Next-generation accommodating intraocular lens (“ Ocumetics Lens ”) with a breakthrou</v>
+        <v>New GMP (good manufacturing practice) facility to meet increasing demand for lipid nanoparticle (LNP) development and clinical drug product manufacturing Evonik invests over 150 million CAD (93 million EUR) Project is supported with up to 68 million CAD (42 million EUR) external funding...</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>Health Insurance Comparison for International Students Entering U.S. Universities in Fall 2026</v>
+        <v>Healthcare Can't Afford to Wait Until People Get Sick, SCU Says</v>
       </c>
       <c r="B367" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C367" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D367" t="str">
         <v>Healthcare, Education</v>
       </c>
       <c r="E367" t="str">
-        <v>https://pressreleasenews.org/pressroom/health-insurance-comparison-for-international-students-entering-u-s-universities-in-fall-2026</v>
+        <v>https://www.prnewswire.com/news-releases/healthcare-cant-afford-to-wait-until-people-get-sick-scu-says-302862360.html</v>
       </c>
       <c r="F367" t="str">
-        <v xml:space="preserve">California, United States, June 18, 2026 -- A side-by-side evaluation of five health insurance providers for F-1, J-1, and OPT students enrolling at U.S. universities in Fall 2026, assessed by PPO network quality, university waiver acceptance, coverage depth, and annual cost. </v>
+        <v>New perspective from Southern California University of Health Sciences (SCU) argues that prevention must play a larger role in the future of U.S. healthcare WHITTIER, Calif., Aug. 28, 2026 /PRNewswire/ -- What if one of the biggest opportunities to reduce America's healthcare burden...</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v>FDA Approves RHB-204 for Crohn’s Disease: Market Impact Analysis by DelveInsight | AstraZeneca, Immunic, Suzhou Connect Biopharma, Pfizer, Bristol-Myers Squibb</v>
+        <v>Roche’s Vabysmo demonstrates sustained two-year results in a difficult-to-treat form of neovascular age-related macular degeneration (nAMD)</v>
       </c>
       <c r="B368" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C368" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D368" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E368" t="str">
-        <v>https://www.getnews.info/story/2026/07/09/fda-approves-rhb204-for-crohns-disease-market-impact-analysis-by-delveinsight-astrazeneca-immunic-suzhou-connect-biopharma-pfizer-bristolmyers-squibb/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352514/0/en/roche-s-vabysmo-demonstrates-sustained-two-year-results-in-a-difficult-to-treat-form-of-neovascular-age-related-macular-degeneration-namd.html</v>
       </c>
       <c r="F368" t="str">
-        <v/>
+        <v>Basel, 28 August 2026 - Roche (SIX: RO, ROP; OTCQX: RHHBY) announced today new two-year data from the Phase IIIb/IV SALWEEN study of Vabysmo ® (faricimab), presented at the 19 th Asia-Pacific Vitreo-retina Society (APVRS) Congress in Australia. 1 The results showed significant improvements in vision and retinal health in patients with polypoidal choroidal vasculopathy (PCV), a severe sub-type of neovascular age-related macular degeneration (nAMD), the leading cause of vision loss in people over the age of 60. 1-3</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>Clinical Trial Supplies Market Industry Statistics and Growth</v>
+        <v>Smart Scale Market: Connected Health Devices Get More Intelligent</v>
       </c>
       <c r="B369" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C369" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D369" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E369" t="str">
-        <v>https://express-press-release.net/news/2026/07/09/1762194</v>
+        <v>https://express-press-release.net/news/2026/08/28/1769688</v>
       </c>
       <c r="F369" t="str">
-        <v>The global Clinical Trial Supplies Market size was valued at USD 5.7 billion in 2025 and is projected to grow from USD 6.1 billion in 2026 to [read full press release...]</v>
+        <v>The global smart scale market was valued at USD 1.8 billion in 2025 and is expected to reach USD 1.9 billion in 2026. The market is projected to expand to USD [read full press release...]</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>ENvue Medical Unveils Its First Robotic-Assisted, Artificial Intelligence, Feeding Tube Automation Tool</v>
+        <v>DualityBio Enters a Global Collaboration and License Agreement with Genentech to Develop Next-Generation ADCs Built on DualityBio's DUPAC Novel-Payload Platform</v>
       </c>
       <c r="B370" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C370" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D370" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E370" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324896/0/en/ENvue-Medical-Unveils-Its-First-Robotic-Assisted-Artificial-Intelligence-Feeding-Tube-Automation-Tool.html</v>
+        <v>https://www.prnewswire.com/news-releases/dualitybio-enters-a-global-collaboration-and-license-agreement-with-genentech-to-develop-next-generation-adcs-built-on-dualitybios-dupac-novel-payload-platform-302862514.html</v>
       </c>
       <c r="F370" t="str">
-        <v>ENvue Targeting Combined $10 Billion+ Enteral Feeding and Vascular Access Market Opportunity*</v>
-[...2 lines deleted...]
-    <row r="371">
+        <v>Collaboration leverages DualityBio's proprietary DUPAC payload platform and early global clinical development capabilities, with Genentech assuming further clinical development and global commercialization DUPAC, one of the DualityBio's four proprietary ADC technology platforms, comprises...</v>
+      </c>
+    </row>
+    <row r="371" xml:space="preserve">
       <c r="A371" t="str">
-        <v>Medical Care Technologies Showcases Strength of Operating Subsidiaries ...</v>
+        <v>Redion Holiday Barometer 2026: Singapore Sets a Global Benchmark for the Most Insured Travelers as Expectations for Travel Support Rise</v>
       </c>
       <c r="B371" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C371" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D371" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Gaming</v>
+        <v>AI, SaaS, Healthcare, Automotive</v>
       </c>
       <c r="E371" t="str">
-        <v>https://pr-inside.com/medical-care-technologies-showcases-strength-of-operating-subsidiaries-r5199411.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) Infinite Auctions and Real Game News Deliver Tangible Results and Non-Dilutive Funding for Core Technology Initiatives MESA, AZ / ACCESS Newswire / July 9, 2026 /Medical Care Technologies Inc. (OTC PINK:MDCE) announced today that its two wholly-owned subsidiaries are delivering robust operational performance, generating revenue and technological innovation that support the parent company's healthcare technology development. Infinite Auctions has launched a new website powered by a fully in-house developed auction software platform. A significant portion of the iconic memorabilia featured will contribute proceeds to company operations and the advancement of AI vision-based technologies. Complementing this, subsidiary Real Game Used has rolled out a ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109546/</v>
+      </c>
+      <c r="F371" t="str" xml:space="preserve">
+        <v xml:space="preserve">SINGAPORE, August 28, 2026 - (ACN Newswire) - Singapore has emerged as the world’s most mature travel protection market, with 86% of travelers covered by travel insurance when they travel, the highest rate recorded globally according to the latest Holiday Barometer 2026 report by Redion (formerly Europ Assistance) and Ipsos.  Alongside strong risk awareness among Singaporeans, the findings highlight growing expectations for comprehensive protection for a broader scope of travel risks, with real-time assistance and seamless digital support increasingly viewed as essential elements of the travel journey.
+As one of the region's most active outbound travel markets with frequent, high-spending travelers and digitally engaged consumers, Singapore offers a glimpse into how traveler expectations are evolving amid growing awareness of global risks. The increasing demand for reassurance through travel protection and assistance is posing a challenge for insurers and travel providers beyond driving insurance penetration towards delivering broader protection, stronger assistance capabilities and more integrated travel solutions that support travelers throughout their journeys.
+Travel protection has become a standard expectation
+Singapore ranks highest globally for travel insurance and protection coverage, with 86% of travelers covered when traveling and more than half (51%) intending to continue subscribing to travel insurance in the future. This market maturity is reflected in the types of risks Singaporeans choose to protect against, including loss of personal belongings, transportation accidents and health-related incidents, suggesting that travelers increasingly value comprehensive protection that extends beyond basic policy coverage.
+Singaporeans also remain among the world’s highest-spending travelers, with an average leisure holiday budget of USD 2,818. Yet affordability and company reputation remain important purchasing considerations when selecting travel protection, indicating that consumers are willing to invest in coverage when it offers clear value, trusted service and meaningful benefits.
+Virginie Babinet, CEO Travel Insurance &amp; Assistance – Redion Group, said, "Building on the record levels seen last year, the desire to travel remains strong and undiminished, despite tougher trade-offs and the cost of living remaining a top global concern. What is changing, however, is the travel landscape itself. Security considerations are weighing more heavily on destination choices, with decisions increasingly shaped by risk considerations. At the same time, artificial intelligence is now a genuine planning tool for a growing number of travelers worldwide, as demonstrated by the distinct jump in numbers, particularly in emerging and high growth markets."
+Hassen Bennour, CEO of Redion Asia Pacific, said, “Singapore continues to set the pace for travel protection in the region, with 86% of travelers already covered, among the highest levels in the world. What is changing, however, is what travelers now expect this protection to deliver. Beyond coverage, Singaporeans want broader multi-risk protection, embedded assistance and reassurance that travels with them across every trip. At the same time, artificial intelligence is helping travelers plan faster, but confidence in the final decision still rests with human expertise. For insurers and industry partners, this is where the next opportunity lies: pairing digital speed with trusted human guidance to meet the standards of one of the most demanding travel markets globally."
+AI and digital tools help Singaporeans travel smarter, but human control still leads
+Singapore's strong digital adoption is also reshaping how travellers research, plan and manage their journeys. Nearly half (45%) of Singaporeans have used AI in holiday planning or booking, primarily to research destinations, compare travel options and build itineraries. A similar proportion (48%) would consider allowing AI to make bookings on their behalf, provided they retain the ability to review and approve decisions before purchase.
+The same trend is emerging in travel insurance. While the use of AI to compare travel insurance products remains relatively limited today, many travelers (47%) expect to rely on it more in the future because of the convenience and speed it offers. Interest is also growing in digital services that complement insurance policies, including emergency assistance, 24/7 customer support, real-time alerts, mobile access and digital claims services.
+The implication is evident that AI is preferred as a tool in the planning process, but decision-making and the trust that comes with it still needs a human checkpoint built into the journey. Rather than replacing human involvement, the findings suggest that travelers want digital convenience supported by visible human oversight, combining the speed of technology with the confidence of expert guidance.
+Frequent outbound and experience-driven travelers expect reassurance throughout the journey
+Singaporeans remain among the region’s most active travelers. More than 9 in 10 take at least one leisure trip annually, while the majority (84%) intend to travel internationally, despite persisting geopolitical uncertainty. Travel is increasingly experience-driven, with nearly 7 in 10 preferring city destinations, citing relaxation, exploration and local food and cultural discovery among their key motivations. Combined with high travel spending, these behaviors reflect a market that increasingly prioritizes quality experiences alongside value.
+As travellers invest more in their trips, expectations around protection and support naturally rise. The research found that concerns around natural disasters, epidemic outbreaks, terrorism and travel disruptions continue to influence travel decisions. Rather than discouraging travel, these concerns are driving demand for greater reassurance, flexibility and support before, during and after each journey. This creates opportunities for insurers and travel providers to embed safety, assistance and peace of mind into the overall customer journey as enablers of worry-free travel experiences.
+With most travelers taking their longest trips during the year-end period, particularly in November and December, the final quarter remains a critical window for travel providers to engage consumers through premium offerings, bundled experiences and integrated protection solutions. As expectations around travel continue to evolve, Singapore's world-leading level of protection coverage underscores a broader shift in how travellers view insurance and assistance. Increasingly, travellers are seeking protection that delivers peace of mind throughout the entire journey, supported by digital convenience, responsive assistance and trusted expertise whenever they need it.
+About Redion (formerly Europ Assistance)
+Redion is a world leader in assistance, travel insurance and employee benefits. The name, revealed in 2026, reflects the full maturity of the global Care platform that has been operating under Generali Care, bringing together Europ Assistance and Generali Employee Benefits (GEB). Operating in more than 190 countries, with over 12,000 employees and €5.8 billion in annual business volume, Redion delivers services spanning travel insurance, emergency and medical assistance, employee protection (life, disability, accident, medical), health and mobility solutions, as well as global B2B2C and embedded insurance programmes. Within its employee benefits offering, Redion builds on a global network of 224 active partners to provide multinational clients with protection, health, pension and wellbeing solutions across markets, combining global scale, local expertise and deep technical capabilities.
+For media enquiries, please contact:
+Benedict Gerald Rozario, 
+Marketing &amp; Communication, 
+Redion East Asia
+M: +60-12 979 7238
+E: benedict.rozario@eastasia.redion.com
+Nadzwan Tahir, 
+Senior Executive
+Narro Communications
+M: +60-18 399 1646
+E: nadzwan@narrocomms.com 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>Medical Care Technologies Showcases Strength of Operating Subsidiaries with New Websites, Automated Systems, and Star-Powered Auction Momentum</v>
+        <v>San Diego Disability Lawyer Craig Fahey Explains What Happens During a Continuing Disability Review</v>
       </c>
       <c r="B372" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C372" t="str">
-        <v>Newswire.com</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D372" t="str">
-        <v>Finance, Healthcare, Gaming</v>
+        <v>Healthcare</v>
       </c>
       <c r="E372" t="str">
-        <v>https://www.newswire.com/news/medical-care-technologies-showcases-strength-of-operating-subsidiaries-with-new</v>
+        <v>https://pressreleasenews.org/pressroom/san-diego-disability-lawyer-craig-fahey-explains-what-happens-during-a-continuing-disability-review</v>
       </c>
       <c r="F372" t="str">
-        <v>Infinite Auctions and Real Game News Deliver Tangible Results and Non-Dilutive Funding for Core Technology Initiatives</v>
+        <v xml:space="preserve">SSDI attorney Craig Fahey explains how SSA's Continuing Disability Reviews work, what triggers one, and what's changing as the agency shifts processing to a new federal unit in 2026, helping San Diego recipients protect benefits they still qualify for. </v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>IGC Pharma to Showcase AI Portfolio at AAIC 2026, Including AHA Platform ...</v>
+        <v>Singclean 2nd Leaders Summit Charts New Course in Global Aesthetics</v>
       </c>
       <c r="B373" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C373" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D373" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E373" t="str">
-        <v>https://pr-inside.com/igc-pharma-to-showcase-ai-portfolio-at-aaic-2026-including-aha-platform-r5199409.htm</v>
+        <v>https://www.prnewswire.com/news-releases/singclean-2nd-leaders-summit-charts-new-course-in-global-aesthetics-302862468.html</v>
       </c>
       <c r="F373" t="str">
-        <v>(PR-inside.com) Seven presentations highlight patent-pending agentic automation, speech-based cognitive models, EHR mining, and predictive analytics designed to support Alzheimer's discovery and clinical development POTOMAC, MD / ACCESS Newswire / July 9, 2026 / IGC Pharma, Inc. (NYSE American:IGC) ("IGC" or the "Company"), a clinical-stage biotechnology company developing therapeutics for Alzheimer's disease, today announced it will showcase its artificial intelligence portfolio across seven scientific presentations at the Alzheimer's Association International Conference (AAIC) 2026, taking place July 12-15 in London. IGC Pharma is building computational infrastructure designed to accelerate data integration, patient stratification, and clinical development workflows in Alzheimer's diseas</v>
+        <v>SHANGHAI, Aug. 28, 2026 /PRNewswire/ -- Hosted within the IMCAS China Conference venue at W Shanghai - The Bund, Singclean 2nd International Medical Aesthetic Leaders Summit themed "Global Vision, Embark on a New Chapter" came to a successful conclusion. Gathering top global doctors and...</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>SimiTree Expands CLARITY Into a Full RCM Platform, Now Available as ...</v>
+        <v>Akeso 2026 Interim Results: Strong Commercialization Momentum; IO2.0+ Global Strategy Redefining Clinical Standards; Bispecific Advancement in ADC, I&amp;amp;I and Alzheimer's</v>
       </c>
       <c r="B374" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C374" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D374" t="str">
-        <v>Finance, SaaS, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E374" t="str">
-        <v>https://pr-inside.com/simitree-expands-clarity-into-a-full-rcm-platform-now-available-as-r5199402.htm</v>
+        <v>https://www.prnewswire.com/news-releases/akeso-2026-interim-results-strong-commercialization-momentum-io2-0-global-strategy-redefining-clinical-standards-bispecific-advancement-in-adc-ii-and-alzheimers-302862455.html</v>
       </c>
       <c r="F374" t="str">
-        <v>(PR-inside.com) EMR-agnostic RCM platform gives post-acute and behavioral health organizations greater control over their revenue cycle. HAMDEN, CT / ACCESS Newswire / July 9, 2026 / SimiTree, a leading services and software company focused on behavioral health, home health, and hospice providers, today announced the evolution of CLARITY into the CLARITY RCM Platform, a comprehensive, standalone revenue cycle management technology platform available to any post-acute or behavioral health organization. Since its launch, CLARITY has earned a reputation for bringing unprecedented transparency to revenue cycle performance. What began as a powerful analytics dashboard has grown into a full-featured RCM platform, one that organizations can ..</v>
+        <v>HONG KONG, Aug. 27, 2026 /PRNewswire/ -- Akeso, Inc. (9926.HK) ("Akeso" or the "Company") announced its 2026 interim results. During the reporting period, the Company achieved record-high drug sales revenue, further advanced its global immuno-oncology (IO) 2.0 strategy, progressively...</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>Dr. Ran Rubinstein Discusses FDA-Approved SKINVIVE by JUVÉDERM for ...</v>
+        <v>Central Ohio Primary Care Physicians Data Breach: Edelson Lechtzin LLP Launches Investigation Into Exposure of Patient and Employee Information</v>
       </c>
       <c r="B375" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C375" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D375" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E375" t="str">
-        <v>https://pr-inside.com/dr-ran-rubinstein-discusses-fda-approved-skinvive-by-juv-derm-for-r5199400.htm</v>
+        <v>https://www.prnewswire.com/news-releases/central-ohio-primary-care-physicians-data-breach-edelson-lechtzin-llp-launches-investigation-into-exposure-of-patient-and-employee-information-302862451.html</v>
       </c>
       <c r="F375" t="str">
-        <v>(PR-inside.com) Double board-certified facial plastic surgeon Dr. Ran Rubinstein discusses the newest FDA-approved indication for SKINVIVE by JUVÉDERM and what it means for patients interested in non-surgical neck rejuvenation in Newburgh, NY and Montvale, NJ. NEWBURGH, NY AND MONTVALE, NJ / ACCESS Newswire / July 9, 2026 / Dr. Ran Rubinstein, a double board-certified facial plastic surgeon serving patients throughLaser &amp; Cosmetic Surgery Specialists, PCin Newburgh, NY andRubinstein Plastic Surgery Centerin Montvale, NJ, is highlighting the newest FDA approval of SKINVIVE by JUVÉDERM for reducing visible neck lines in adults over the age of 21. The new indication gives patients another non-surgical ..</v>
+        <v>National class action firm offering free case evaluations to Central Ohio Primary Care Physicians patients and employees affected by the COPCP data breach and Chaos ransomware attack WESTERVILLE, Ohio, Aug. 27, 2026 /PRNewswire/ -- Edelson Lechtzin LLP, a national class action law firm,...</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>Dr. Ran Rubinstein Discusses FDA-Approved SKINVIVE by JUVÉDERM for Neck Lines in Newburgh, NY and Montvale, NJ</v>
+        <v>Supporting Thailand’s next generation of AI startups</v>
       </c>
       <c r="B376" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C376" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-openai</v>
       </c>
       <c r="D376" t="str">
-        <v>Healthcare</v>
+        <v>AI, Healthcare, Education</v>
       </c>
       <c r="E376" t="str">
-        <v>https://www.newswire.com/news/dr-ran-rubinstein-discusses-fda-approved-skinvive-by-juv-derm-for-neck-22821733</v>
+        <v>https://openai.com/index/supporting-next-generation-ai-startups-thailand</v>
       </c>
       <c r="F376" t="str">
-        <v>Double board-certified facial plastic surgeon Dr. Ran Rubinstein discusses the newest FDA-approved indication for SKINVIVE by JUV&amp;Eacute;DERM and what it means for patients interested in non-surgical neck rejuvenation in Newburgh, NY and Montvale, NJ.</v>
+        <v>OpenAI and Thailand’s MHESI launch an eight-week accelerator helping 10 health, wellness, and education startups turn AI prototypes into trusted products.</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>IGC Pharma to Showcase AI Portfolio at AAIC 2026, Including AHA Platform That Reduced Alzheimer's Data Harmonization Time by 90% in Representative Workflow</v>
+        <v>Midi Health Supplements Review 2026: Is This the Midlife Wellness Line Worth Adding to Your Daily Routine?</v>
       </c>
       <c r="B377" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C377" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D377" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E377" t="str">
-        <v>https://www.newswire.com/news/igc-pharma-to-showcase-ai-portfolio-at-aaic-2026-including-aha-platform-that</v>
+        <v>https://www.newswire.com/news/midi-health-supplements-review-2026-is-this-the-midlife-wellness-line-worth</v>
       </c>
       <c r="F377" t="str">
-        <v>Seven presentations highlight patent-pending agentic automation, speech-based cognitive models, EHR mining, and predictive analytics designed to support Alzheimer's discovery and clinical development</v>
-[...2 lines deleted...]
-    <row r="378">
+        <v>As interest in midlife-focused wellness continues growing in 2026, this Midi Health Supplements review explores the brand-stated formulas for stress, cognitive, metabolic, digestive, muscle, and GLP-1 nutritional support, while breaking down the ingredients, pricing, testing disclosures, subscription terms, and buyer considerations consumers are comparing before adding a new supplement to their daily routine.</v>
+      </c>
+    </row>
+    <row r="378" xml:space="preserve">
       <c r="A378" t="str">
-        <v>Retia Medical Appoints Christopher Benassi to Strategic Advisory Board</v>
+        <v>Modern Dental Group Announces 2026 Interim Results</v>
       </c>
       <c r="B378" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C378" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D378" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, AI, Healthcare, Retail, Education</v>
       </c>
       <c r="E378" t="str">
-        <v>https://www.prnewswire.com/news-releases/retia-medical-appoints-christopher-benassi-to-strategic-advisory-board-302821463.html</v>
-[...2 lines deleted...]
-        <v>Veteran Baxter Connected Care Executive Christopher Benassi Joins Advisory Board as Company Advances FDA-Cleared Cardiovascular Intelligence Platform WHITE PLAINS, N.Y., July 9, 2026 /PRNewswire/ -- Retia Medical, the developer of cardiovascular intelligence software that transforms...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109542/</v>
+      </c>
+      <c r="F378" t="str" xml:space="preserve">
+        <v xml:space="preserve">RESULTS HIGHLIGHTS:
+- The Revenue for the six months ended 30 June 2026 was approximately HK$2,032.5 million, representing an increase of approximately 10.8% as compared to the same period in 2025. The growth in revenue was primarily attributable to the continued organic growth of the Group—driven by the accelerating adoption of digitalization across the global dental industry, particularly in Europe and Australia—alongside the stabilization and operational turnaround of the Mainland China market. This expansion was partially offset by a revenue decline in North America, which was impacted by a softer macroeconomic environment affecting high-value discretionary procedures, as well as management’s strategic decision to rationalize loss-making Dental Service Organization (DSO) accounts to optimize customer mix and protect margins.
+- The Gross Profit Margin for the six months ended 30 June 2026 was approximately 58.1%; the gross profit was approximately HK$1,180.9 million, reflecting an increase of approximately 17.4% as compared to the same period in 2025.
+- The Group’s EBITDA for the six months ended 30 June 2026 was approximately HK$ 560.7 million, representing an increase of approximately 22.8% as compared to the same period in 2025.
+- The Group’s Net Profit for the six months ended 30 June 2026 was approximately HK$ 377.6 million, representing an increase of 30.8% as compared to the same period in 2025.
+- Basic earnings per share for the six months ended 30 June 2026 amounted to HK40.07 cents, representing an increase of approximately 31.9% as compared to the same period in 2025.
+- The Board declared an interim dividend of HK14.0 cents per ordinary share for the six months ended 30 June 2026.
+ADDITIONAL HIGHLIGHTS:
+- For the six months ended 30 June 2026, the Group’s digital solution cases that are produced from its Mainland China, Thailand and Vietnam production facilities increased to approximately 627,773 cases, reflecting an increase of 29.2% as compared with the same period in 2025 as a result of our clients’ continued adoption of intra-oral scanners.
+HONG KONG, August 28, 2026 - (ACN Newswire) - 27 August 2026, Modern Dental Group Limited (“Modern Dental” or “the Group”, stock code: 03600.HK), a leading global dental prosthetic device provider, is pleased to announce the unaudited interim results for the six months ended 30 June, 2026 (“the Period”).
+In the first half of 2026, the global macroeconomic environment remains uncertain, with geopolitical tensions and potential tariff changes continuing to create headwinds. However, the Group’s geographically diversified production footprint and global distribution network position us strongly to navigate these challenges. Unlike many competitors reliant on single-country manufacturing, our operations across China, Vietnam and Thailand (including the newly acquired Hexa Ceram) provide superior resilience and flexibility. This strategy, combined with our ability to adapt quickly to local market conditions, enables the Group to mitigate risks and capitalise on opportunities across regions.
+The dental industry has continued to demonstrate remarkable resilience, underpinned by irreversible demographic trends, including aging populations and increasing awareness of oral health, which drive consistent long-term demand. Building on our well performance, the Group is well placed to sustain momentum and further strengthen its market leadership.
+Digitalisation remains an irreversible industry trend that is accelerating consolidation of the dental prosthetics industry. We are at the forefront of this transformation, with digital solution cases now representing approximately 35–43% of total volume. Our centralized digital workflows, intra-oral scanner partnerships, proprietary solutions and global education centers have enhanced operational efficiency, reduced turnaround times and delivers superior customer experiences. These initiatives create high entry barriers and will continue to drive margin expansion and market share gains in the coming years.
+European Businesses
+During the period under review, the European market recorded a revenue of approximately HK$1,093.3 million, representing an increase of approximately HK$173.0 million as compared with the six months ended 30 June 2025. This geographic market accounted for approximately 53.8% of the Group’s total revenue. The increase of revenue from the European market was attributable to the increase in sales order volume driven by the launch of new products, such as digital dentures, and our state-of-the-art digital workflows.
+North American Businesses
+During the period under review, the North American market recorded a revenue of approximately HK$331.3 million, representing a decrease of approximately HK$34.4 million as compared with the six months ended 30 June 2025. This geographic market accounted for approximately 16.3% of the Group’s total revenue.
+The top-line contraction in North America was primarily driven by a softer macroeconomic environment, which temporarily weighed on consumer sentiment and demand for high-value discretionary cosmetic procedures. In response, management proactively initiated a strategic rationalization of loss-making Dental Service Organization (DSO) accounts aimed at optimizing the customer mix, protecting gross margins, and focusing resources on higher-margin accounts.
+Concurrently, the Group’s diversified production footprint across the US, China, Vietnam, and Thailand continues to afford significant supply chain agility to navigate trade and tariff complexities—a key differentiator in the market. Demonstrating the resilience of this strategy, our US import business unit delivered a 1.4% period-on-period sales growth in the first half of 2026. This performance underscores how the accelerating trend toward clinical digitalization and the cost-competitiveness of our imported product lines have effectively mitigated and offset the impact of US tariffs.
+Greater China Businesses
+During the period under review, the Greater China market recorded a revenue of approximately HK$300.0 million, representing an increase of approximately HK$6.8 million as compared with six months ended 30 June 2025. This geographic market accounted for approximately 14.8% of the Group’s total revenue.
+Regional performance reflected diverging market dynamics across territories. In local currency terms, sales in Mainland China increased by approximately 0.9% year-on-year, signalling that the market has largely bottomed out from the initial impact of Volume-Based Procurement (VBP) policies and prolonged price competition. To protect sustainable profitability, the Group deliberately pivoted away from low-margin segments to focus on serving mid- to high-value customers. Conversely, sales in the Hong Kong market decreased by approximately 8.5% in local currency year-on-year. This contraction was primarily driven by a temporary reduction in local patient visits, as cross-border dental consumption increased due to aggressive promotions for dental treatments offered by Mainland China clinics targeting Hong Kong residents.
+Despite these near-term shifts, the Group remains optimistic about the mid- to long-term outlook for the Greater China region. Government procurement measures in Mainland China are expected to standardize prosthetic pricing and enhance market transparency, creating a more level playing field where the Group’s leading brand reputation, production scale, and operational efficiency serve as distinct competitive advantages. To capture evolving market demand, the Group is actively expanding its product portfolio, particularly in mid-end offerings and products.
+Australian Businesses
+During the period under review, the Australian market recorded a revenue of approximately HK$162.8 million, representing an increase of approximately HK$24.9 million as compared with the six months ended 30 June 2025. This geographic market accounted for approximately 8.0% of the Group’s total revenue. The increase in revenue from Australia was primarily driven by strong adoption of digital dental products and anti-snoring devices, and wins in dental service organization (DSO) customers.
+Other Markets
+Other markets primarily include Indian Ocean countries, Malaysia, Taiwan, Singapore and Thailand. For the six months ended 30 June 2026, these markets recorded a revenue of approximately HK$145.2 million, representing an increase of approximately HK$27.4 million as compared with the six months ended 30 June 2025. This geographic market accounted for approximately 7.1% of the Group’s total revenue. The increase in revenue from Other markets was primarily driven by the strong revenue contributions from Thailand, Singapore and Malaysia. The scaled manufacturing hubs in Thailand and Vietnam have enhanced regional supply efficiency, broadened product availability, and strengthened the Group’s competitive footprint in the region.
+Future Prospects and Strategies
+Looking ahead, the Group remains committed to reinforcing its worldwide leading position through a multi-dimensional approach. We will continue to pursue selective acquisitions, joint ventures and partnerships to expand and complement our product offerings, particularly in our high-growth clear aligner, Trioclear, while strengthening our distribution and sales networks. Ongoing investments in mass-scale production facilities, AI, automation, research and development, and digital innovation will drive efficiency gains and secure our position at the forefront of the industry.
+With the Board’s extensive experience and prudent governance, the Group is well positioned to seize new business opportunities while remaining strict financial discipline to safeguard Shareholders’ interests. The Board expresses its sincere gratitude to our dedicated employees, loyal customers, suppliers, and business partners for their unwavering commitment. Their collective efforts have been instrumental in delivering another year of record results and will continue to support the Group’s long-term success.
+About Modern Dental Group
+Modern Dental Group Limited (Stock code: 03600.HK) is a leading global dental prosthetics provider, distributor and consultant with a focus on providing custom-made prostheses to customers in the growing prosthetics industry. Our product portfolio is broadly categorized into three product lines: fixed prosthetic devices, such as crowns and bridges; removable prosthetic devices, such as removable dentures; and other devices, such as orthodontic devices, sports guards, clear aligners, and anti-snoring devices.
+Modern Dental Group has a global portfolio of respected brands, including Labocast, Permadental and Elysee Dental in Western Europe, YZJ Dental in China, Modern Dental Lab in Hong Kong, Modern Dental USA and MicroDental in the United States, Modern Dental Pacific in Australia and New Zealand, Modern Dental SG in Singapore, Modern Dental TW in Taiwan, Apex Digital Dental in Malaysia and Hexa Ceram in Thailand. We have grown these brands by providing premium and consistent quality products and superior customer service. We have more than 80 service centers in over 30 countries and serve over 35,000 customers.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>Withings Launches Withings Medical, Bringing Clinical Care to Medicare-Eligible Patients Under CMS's New ACCESS Model</v>
+        <v>/C O R R E C T I O N -- O Positiv Health/</v>
       </c>
       <c r="B379" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C379" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D379" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E379" t="str">
-        <v>https://www.prnewswire.com/news-releases/withings-launches-withings-medical-bringing-clinical-care-to-medicare-eligible-patients-under-cmss-new-access-model-302821919.html</v>
+        <v>https://www.prnewswire.com/news-releases/o-positiv-health-launches-uro-hair-growth--volume-to-address-common-causes-of-hair-loss-in-women-302853352.html</v>
       </c>
       <c r="F379" t="str">
-        <v>A new clinical care service, launching first in the U.S., built on nearly two decades of health monitoring. BOSTON, July 9, 2026 /PRNewswire/ -- Withings, a leader in connected health and at-home monitoring, today announced Withings Medical, a new clinical care service marking the...</v>
+        <v>In the news release, O Positiv Health Launches URO Hair Growth + Volume to Address Common Causes of Hair Loss in Women, issued 18-Aug-2026 by O Positiv Health over PR Newswire, we are advised by the company that changes have been made. The complete, corrected release follows: O Positiv...</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>VSee Health CEO Issues Shareholder Update as Company Focuses on iDoc ...</v>
+        <v>As Postpartum Psychosis Draws National Attention, The Motherhood Center Offers Clinical Expertise to Help Newsrooms Cover It Responsibly</v>
       </c>
       <c r="B380" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C380" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D380" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E380" t="str">
-        <v>https://pr-inside.com/vsee-health-ceo-issues-shareholder-update-as-company-focuses-on-idoc-r5199397.htm</v>
+        <v>https://www.prweb.com/releases/as-postpartum-psychosis-draws-national-attention-the-motherhood-center-offers-clinical-expertise-to-help-newsrooms-cover-it-responsibly-302862380.html</v>
       </c>
       <c r="F380" t="str">
-        <v>(PR-inside.com) HOUSTON, TX / ACCESS Newswire / July 9, 2026 /VSee Health, Inc. (NASDAQ:VSEE) ("VSee" or the "Company"), a leading provider of telehealth and digital health solutions, today issued the following letter from Chairman and Chief Executive Officer Dr. Imoigele Aisiku providing shareholders with an update on the Company's strategic transformation and outlook. Dear Fellow Shareholders, Over the past two years, VSee Health has undergone a significant transformation. Our objective has been straightforward: simplify the Company, strengthen our operating business, improve our financial profile and position VSee for long-term growth. Today, I would like to update you on several important milestones that we ..</v>
+        <v>Dr. Catherine Birndorf, Co-Founder and Medical Director of the nation's leading perinatal mental health treatment center, is available to provide evidence-based information and context on postpartum psychosis and the full spectrum of Perinatal Mood and Anxiety Disorders (PMADs). NEW YORK,...</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
-        <v>VSee Health CEO Issues Shareholder Update as Company Focuses on iDoc TeleHealth Solutions for Revenue Growth and Profitability</v>
+        <v>Notice of Data Privacy Incident</v>
       </c>
       <c r="B381" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C381" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D381" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E381" t="str">
-        <v>https://www.newswire.com/news/vsee-health-ceo-issues-shareholder-update-as-company-focuses-on-idoc-telehealth</v>
+        <v>https://www.prnewswire.com/news-releases/notice-of-data-privacy-incident-302862348.html</v>
       </c>
       <c r="F381" t="str">
-        <v/>
+        <v>Psychiatry of Texas PLLC HOUSTON, Aug. 27, 2026 /PRNewswire/ -- Psychiatry of Texas PLLC writes to notify you of a data privacy event that involved protected health information (PHI). What Happened? On March 31, 2026, we learned of an anomaly on our network and launched an immediate...</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>LataMed AI Chief Executive Officer Dr. Kevin Rodan to Be Recognized by Ministry of Health for Healthcare Innovation</v>
+        <v>INVESTOR ALERT: Pomerantz Law Firm Investigates Claims On Behalf of Investors of Teladoc Health, Inc. - TDOC</v>
       </c>
       <c r="B382" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C382" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D382" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E382" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-chief-executive-officer-dr-kevin-rodan-to-be-recognized-by-ministry-of-health-for-healthcare-innovation-7087591</v>
+        <v>https://www.prnewswire.com/news-releases/investor-alert-pomerantz-law-firm-investigates-claims-on-behalf-of-investors-of-teladoc-health-inc---tdoc-302862337.html</v>
       </c>
       <c r="F382" t="str">
-        <v>CARACAS, VENEZUELA - July 9, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (the “Company”), a development-stage digital health and artificial intelligence technology company focused on telehealth infrastructure, healthcare analytics, and care coordination solutions for emerging markets, today announced that Dr. Kevin Rodan, Chief Executive Officer of LataMed AI Corp., is expected to receive a Certificate of Excellence from the Ministry of Health in recognition of his contributions to healthcare innovation, technological development, clinical practice, and healthcare advancement. According to information provided to the Company, the recognition is expected to be presented on July 10, 2026 as part of Ministry of Health initiatives focused on acknowledging healthcare professionals whos</v>
+        <v>NEW YORK, Aug. 27, 2026 /PRNewswire/ -- Pomerantz LLP is investigating claims on behalf of investors of Teladoc Health, Inc. ("Teladoc" or the "Company") (NYSE: TDOC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, ext. 7980. The...</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>Emergency Care Partners Announces Strategic Partnership with Empower ...</v>
+        <v>Knight Therapeutics Announces Supplemental Regulatory Submission for MINJUVI® (tafasitamab) in Brazil</v>
       </c>
       <c r="B383" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C383" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D383" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E383" t="str">
-        <v>https://pr-inside.com/emergency-care-partners-announces-strategic-partnership-with-empower-r5199396.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352450/0/en/knight-therapeutics-announces-supplemental-regulatory-submission-for-minjuvi-tafasitamab-in-brazil.html</v>
       </c>
       <c r="F383" t="str">
-        <v>(PR-inside.com) PHOENIX, AZ / ACCESS Newswire / July 9, 2026 / Emergency Care Partners (ECP), the nation's largest single specialty provider of emergency medicine physician services, today announced a new strategic partnership with Empower Emergency Physicians, a premier independent emergency medicine group based in the Phoenix Metropolitan area. Founded in 2003, Empower Emergency Physicians serves as the exclusive emergency medicine services provider for Dignity Health CommonSpirit's St. Joseph's Hospitals, including: St. Joseph's Hospital and Medical Center, St. Joseph's Westgate Medical Center, and freestanding emergency rooms: St. Joseph's Glendale Medical Center, and St. Joseph's Litchfield Park Medical Center. Collectively, the group's clinicians treat ..</v>
+        <v>MONTREAL, Aug. 27, 2026 (GLOBE NEWSWIRE) -- Knight Therapeutics Inc. ("Knight") (TSX: GUD), a pan-American (ex-US) pharmaceutical company, announced today that it has submitted a supplemental application to ANVISA, the Brazilian health regulatory agency, seeking approval for an additional indication for MINJUVI ® (tafasitamab) in combination with lenalidomide added to R-CHOP (rituximab, cyclophosphamide, doxorubicin, vincristine and prednisone; Tafa-Len-R-CHOP) as a first-line treatment for adults with previously untreated diffuse large B-cell lymphoma (DLBCL) or high-grade B-cell lymphoma (HGBL). The supplemental application for the additional indication was selected for review under Project Orbis.</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>As Supplement Enforcement Tightens, One Platform is Betting Every Brand ...</v>
+        <v>U.S. FDA Approves Gilead’s Bixlenvo™, a New Once-Daily Single Tablet Option for Virologically Suppressed Adults With HIV, Including Those on Complex Regimens</v>
       </c>
       <c r="B384" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C384" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D384" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E384" t="str">
-        <v>https://pr-inside.com/as-supplement-enforcement-tightens-one-platform-is-betting-every-brand-r5199395.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/u-fda-approves-gilead-bixlenvo-214700290.html</v>
       </c>
       <c r="F384" t="str">
-        <v>(PR-inside.com) Federal regulators increased scrutiny of dietary supplements throughout 2025. NutraVeri gives founders a 60-second readiness score before they invest in formulas that regulators - or the market - may reject. MIAMI, FL / ACCESS Newswire / July 9, 2026 /Nitches Inc. (OTCID:NICH) - The dietary supplement industry is entering one of the most closely scrutinized periods in its history, and NutraVeri believes every founder will soon need something the industry has never had: an objective readiness check before manufacturing begins. Regulatory scrutiny intensified throughout 2025 as the U.S. Food and Drug Administration (FDA), the Federal Trade Commission (FTC), and the National Advertising ..</v>
+        <v>FOSTER CITY, Calif., August 27, 2026--Gilead Sciences, Inc. (Nasdaq: GILD) today announced that the U.S. Food and Drug Administration (FDA) approved Bixlenvo™ (bictegravir 75 mg/lenacapavir 50 mg), the smallest once-daily single tablet regimen (STR) for the treatment of HIV in adults who are virologically suppressed.</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>Fate Therapeutics Receives FDA Clearance of Investigational New Drug Application for FT839 Product Candidate</v>
+        <v>Emerging Growth Research Issues Updated Press Release Announcing Company-Sponsored Research on SBC Medical Group Holdings Incorporated</v>
       </c>
       <c r="B385" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C385" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D385" t="str">
-        <v>Finance, Healthcare, Automotive</v>
+        <v>Healthcare</v>
       </c>
       <c r="E385" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324792/24675/en/Fate-Therapeutics-Receives-FDA-Clearance-of-Investigational-New-Drug-Application-for-FT839-Product-Candidate.html</v>
+        <v>https://www.newswire.com/news/emerging-growth-research-issues-updated-press-release-announcing-2182896</v>
       </c>
       <c r="F385" t="str">
-        <v>First-of-Kind, Dual-CAR T cell Targeting CD19 and CD38 for Comprehensive Elimination of Complex, Multi-System Autoimmune Disorders Advances into Phase 1/2 Clinical Development</v>
+        <v/>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>Quoin Pharmaceuticals Receives FDA IND Clearance to Initiate Phase 2 Study of QRX003 in Peeling Skin Syndrome</v>
+        <v>NuGen Announces Filing of Corrective Disclosure Pursuant to OSC Review</v>
       </c>
       <c r="B386" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C386" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D386" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E386" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324798/0/en/Quoin-Pharmaceuticals-Receives-FDA-IND-Clearance-to-Initiate-Phase-2-Study-of-QRX003-in-Peeling-Skin-Syndrome.html</v>
+        <v>https://www.newsfilecorp.com/release/311906/NuGen-Announces-Filing-of-Corrective-Disclosure-Pursuant-to-OSC-Review</v>
       </c>
       <c r="F386" t="str">
-        <v>Quoin Pharmaceuticals (NASDAQ: QNRX) receives FDA IND clearance for a Phase 2 study of QRX003 in Peeling Skin Syndrome, with initiation expected in 2H 2026</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 27, 2026) - NuGen Medical Devices Inc. (TSXV: NGMD) ("NuGen" or the "Company") announces that further to the review by the Ontario Securities Commission ("OSC") of the Company's continuous disclosure, the Company has made corrective disclosure with respect to the following:the Company has included in its recently filed management information circular dated August 17, 2026 (the "Circular") the executive compensation disclosure for the year ended December...</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>Smiles on the Upper Westside Welcomes Dr. Nwadiuto Ekeh to New York City Dental Practice</v>
+        <v>Kane Biotech Announces Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B387" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C387" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D387" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E387" t="str">
-        <v>https://www.prnewswire.com/news-releases/smiles-on-the-upper-westside-welcomes-dr-nwadiuto-ekeh-to-new-york-city-dental-practice-302820027.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352435/0/en/kane-biotech-announces-second-quarter-2026-financial-results.html</v>
       </c>
       <c r="F387" t="str">
-        <v>NEW YORK, July 13, 2026 /PRNewswire/ -- Smiles on the Upper Westside is pleased to announce that Dr. Nwadiuto Ekeh, DDS, has joined the practice's dental team. Dr. Ekeh brings a dedication to gentle, patient-centered care and specialized training in preventive, restorative, and aesthetic...</v>
+        <v>WINNIPEG, Manitoba, Aug. 27, 2026 (GLOBE NEWSWIRE) -- Kane Biotech Inc. (TSX-V:KNE) (the “Company”, “Kane” or “Kane Biotech”) announces today its second quarter 2026 financial results.</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>Mall of Hope Calls on The Community to Help Families Living with Alzheimer’s and Dementia</v>
+        <v>Emerging Growth Research Issues Company-Sponsored Research Flash Report ...</v>
       </c>
       <c r="B388" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C388" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D388" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E388" t="str">
-        <v>https://express-press-release.net/news/2026/07/09/1762147</v>
+        <v>https://pr-inside.com/emerging-growth-research-issues-company-sponsored-research-flash-report-r5216916.htm</v>
       </c>
       <c r="F388" t="str">
-        <v>USA, 2026-07-09 — /EPR Network/ — Mall of Hope is inviting individuals, businesses, and community partners to join its mission of supporting families affected by Alzheimer&amp;#8217;s [read full press release...]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Emerging Growth Research, LLC ("Emerging Growth Research" or "EGR") today announced the release of its company-sponsored research flash report on OSR Health, Inc. (NASDAQ:OSRH), a global healthcare holding company advancing oral immunotherapies for cancer and age-related disease, non-invasive glucose monitoring technology, and fourth-party logistics (4PL) operations. This release is being issued as an updated version of EGR's previously published press release. The updated release is intended to clarify the company-sponsored nature of the research and provide additional disclosure regarding EGR's financial relationship with the Company. The flash report highlights OSRH's ..</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>CervoMed Announces Completion of Enrollment in Phase 2 Study of Neflamapimod for Nonfluent Variant Primary Progressive Aphasia, a Type of Frontotemporal Dementia</v>
+        <v>Emerging Growth Research Issues Company-Sponsored Research Flash Report on OSR Health, Inc.</v>
       </c>
       <c r="B389" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C389" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D389" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E389" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324708/0/en/CervoMed-Announces-Completion-of-Enrollment-in-Phase-2-Study-of-Neflamapimod-for-Nonfluent-Variant-Primary-Progressive-Aphasia-a-Type-of-Frontotemporal-Dementia.html</v>
+        <v>https://www.newswire.com/news/emerging-growth-research-issues-company-sponsored-research-flash-report-on-osr</v>
       </c>
       <c r="F389" t="str">
-        <v>Interim biomarker data accepted for presentation at the 19 th Clinical Trials on Alzheimer's Disease (CTAD) conference</v>
+        <v/>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>Award-Winning Collective Counseling Solutions and The Second Act Launch Joint Venture to Reimagine Behavioral Health Navigation</v>
+        <v>Before Recommending an International Student Health Insurance Company: What Five U.S. Universities Actually Require in 2026–2027</v>
       </c>
       <c r="B390" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C390" t="str">
-        <v>PRWeb</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D390" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E390" t="str">
-        <v>https://www.prweb.com/releases/award-winning-collective-counseling-solutions-and-the-second-act-launch-joint-venture-to-reimagine-behavioral-health-navigation-302820391.html</v>
+        <v>https://pressreleasenews.org/pressroom/before-recommending-an-international-student-health-insurance-company-what-five-u-s-universities-actually-require-in-2026-2027</v>
       </c>
       <c r="F390" t="str">
-        <v>Award-winning, Denver-based behavioral health innovator Collective Counseling Solutions and The Second Act, creator of the AI-powered matching platform trysam.ai, today announced a joint venture to launch a purpose-built platform that simplifies how individuals find the right therapist....</v>
+        <v/>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>Maternity Products Market to Reach USD 102.49 Billion by 2036 Driven by Rising Maternal Health Awareness, Growing Demand for Pregnancy Wellness Solutions</v>
+        <v>SpyGlass Pharma Celebrates Grand Opening of New Irvine Headquarters, Positioning Itself for First Product Launch and Custom R&amp;amp;D Space</v>
       </c>
       <c r="B391" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C391" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D391" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E391" t="str">
-        <v>https://www.prnewswire.com/news-releases/maternity-products-market-to-reach-usd-102-49-billion-by-2036-driven-by-rising-maternal-health-awareness-growing-demand-for-pregnancy-wellness-solutions-302821818.html</v>
+        <v>https://www.prnewswire.com/news-releases/spyglass-pharma-celebrates-grand-opening-of-new-irvine-headquarters-positioning-itself-for-first-product-launch-and-custom-rd-space-302862270.html</v>
       </c>
       <c r="F391" t="str">
-        <v>NEWARK, Del., July 9, 2026 /PRNewswire/ -- According to Future Market Insights (FMI), the global maternity products market is entering a robust growth phase as expectant and new mothers increasingly prioritize comfort, wellness, and specialized pregnancy care solutions. The market was...</v>
+        <v>Future portfolio expansion will advance a new era of ophthalmic care while driving continued growth of Irvine's MedTech and life sciences sector. IRVINE, Calif., Aug. 27, 2026 /PRNewswire/ -- SpyGlass Pharma, a biopharmaceutical clinical-stage company dedicated to transforming treatment...</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>Cardinal Health to Announce Fourth-Quarter and Year-End Results for Fiscal Year 2026 on August 11</v>
+        <v>INVESTOR ALERT: Pomerantz Law Firm Investigates Claims On Behalf of Investors of Hims &amp;amp; Hers Health, Inc. - HIMS</v>
       </c>
       <c r="B392" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C392" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D392" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E392" t="str">
-        <v>https://www.prnewswire.com/news-releases/cardinal-health-to-announce-fourth-quarter-and-year-end-results-for-fiscal-year-2026-on-august-11-302819942.html</v>
+        <v>https://www.prnewswire.com/news-releases/investor-alert-pomerantz-law-firm-investigates-claims-on-behalf-of-investors-of-hims--hers-health-inc---hims-302862268.html</v>
       </c>
       <c r="F392" t="str">
-        <v>DUBLIN, Ohio, July 9, 2026 /PRNewswire/ -- Cardinal Health (NYSE: CAH) plans to release fourth-quarter and year-end financial results for its fiscal year 2026 on August 11, prior to the opening of trading on the New York Stock Exchange. The company will webcast a discussion of these...</v>
+        <v>NEW YORK, Aug. 27, 2026 /PRNewswire/ -- Pomerantz LLP is investigating claims on behalf of investors of Hims &amp; Hers Health, Inc. ("Hims" or the "Company") (NYSE: HIMS). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, ext. 7980. The...</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>RYBODYN AWARDED $1.3M DOW GRANT TO ADVANCE NOVEL ANTIBODY THERAPIES FOR LUNG CANCER</v>
+        <v>Advanced Recovery Systems and Promises Behavioral Health Combine to Advance Behavioral Health Care Delivery</v>
       </c>
       <c r="B393" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C393" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D393" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E393" t="str">
-        <v>https://www.prnewswire.com/news-releases/rybodyn-awarded-1-3m-dow-grant-to-advance-novel-antibody-therapies-for-lung-cancer-302821583.html</v>
+        <v>https://www.pr.com/press-release/977591</v>
       </c>
       <c r="F393" t="str">
-        <v>Competitive CDMRP award funds preclinical programs against two cryptic cell-surface targets discovered directly in patient tumors using the company's AI-powered RyboCypher™ platform and CypherAtlas™ knowledgebase SAN DIEGO, July 9, 2026 /PRNewswire/ -- RyboDyn, Inc., a biotechnology...</v>
+        <v>Advanced Recovery Systems and Promises Behavioral Health have combined, bringing together two organizations focused on evidence-based, compassionate care for people experiencing addiction and mental health conditions. [PR.com]</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>Blue Earth Therapeutics announces first participant dosed in Phase 1 clinical trial investigating Actinium (²²⁵Ac) rhPSMA-10.1 Injection in metastatic castration-resistant prostate cancer</v>
+        <v>Pfizer and BioNTech Receive U.S. FDA Approval for XFG-adapted COVID-19 Vaccine</v>
       </c>
       <c r="B394" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C394" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D394" t="str">
-        <v>SaaS, Healthcare, Education</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E394" t="str">
-        <v>https://www.prnewswire.com/news-releases/blue-earth-therapeutics-announces-first-participant-dosed-in-phase-1-clinical-trial-investigating-actinium-ac-rhpsma-10-1-injection-in-metastatic-castration-resistant-prostate-cancer-302820625.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352417/0/en/pfizer-and-biontech-receive-u-s-fda-approval-for-xfg-adapted-covid-19-vaccine.html</v>
       </c>
       <c r="F394" t="str">
-        <v>The University College London (UCL) sponsored study evaluates safety, tolerability and radiation dosimetry of an investigational alpha‑emitting PSMA‑targeted radiopharmaceutical therapy, building on Blue Earth Therapeutics' radiohybrid platform. For Media and Investors only OXFORD,...</v>
+        <v>NEW YORK and MAINZ, GERMANY, August 27, 2026 — Pfizer Inc. (NYSE: PFE, “Pfizer”) and BioNTech SE (Nasdaq: BNTX, “BioNTech”) announced today that the U.S. Food and Drug Administration (FDA) has approved the supplemental Biologics License Application (sBLA) for the companies’ 2026-2027 COVID-19 vaccine formula targeting the XFG variant (COMIRNATY ® XFG; COVID-19 Vaccine, mRNA) for use in adults ages 65 years and older, as well as in individuals ages 5 through 64 years with at least one underlying condition that puts them at high risk for severe outcomes from COVID-19. 1</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>Acumen Pharmaceuticals and Unlearn Collaborate to Explore Analyses ...</v>
+        <v>Vanta Announces Engagement of Independent Trading Group for Market-Making ...</v>
       </c>
       <c r="B395" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C395" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D395" t="str">
-        <v>AI, Healthcare</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E395" t="str">
-        <v>https://pr-inside.com/acumen-pharmaceuticals-and-unlearn-collaborate-to-explore-analyses-r5199290.htm</v>
+        <v>https://pr-inside.com/vanta-announces-engagement-of-independent-trading-group-for-market-making-r5216900.htm</v>
       </c>
       <c r="F395" t="str">
-        <v>(PR-inside.com) SAN FRANCISCO, CA AND NEWTON, MA / ACCESS Newswire / July 9, 2026 / Unlearn, a pioneer of AI-powered solutions for clinical development, today announced a collaboration with Acumen Pharmaceuticals (Acumen), a clinical-stage biopharmaceutical company developing novel therapeutics that target toxic soluble amyloid beta oligomers (AβOs) for the treatment of Alzheimer's disease (AD). The collaboration will utilize Unlearn's AI-generated digital twins of trial participants in two of Acumen's AD clinical trials testing their AβO-specific antibody sabirnetug. Digital twins are comprehensive forecasts of an individual trial participant's clinical outcomes at all future timepoints across a given study, used to augment insights ..</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 27, 2026 /Vanta Holdings Inc. (CSE:VNTA)(OTC:VNTXF)(FSE:7BC, WKN:A4205J) ("Vanta" or the "Company"), a consumer health sciences and longevity company focused on preventative wellness and healthspan extension, and parent of the Vanta premium longevity brand, announces that it has engaged the services of Independent Trading Group (ITG) Inc. ("ITG") to provide market-making services in accordance with Canadian Securities Exchange ("CSE") policies, effective August 27, 2026. The engagement of ITG forms part of the Company's broader strategic capital markets initiatives, aimed at enhancing trading liquidity, supporting orderly market conditions, and improving overall market quality for the Company's ..</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>Acumen Pharmaceuticals and Unlearn Collaborate to Explore Analyses of Alzheimer's Disease Clinical Programs</v>
+        <v>IQVIA Wins Multiple Industry Awards for AI and Technology Innovation Across Life Sciences and Healthcare</v>
       </c>
       <c r="B396" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C396" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D396" t="str">
-        <v>Healthcare</v>
+        <v>Finance, AI, Healthcare</v>
       </c>
       <c r="E396" t="str">
-        <v>https://www.newswire.com/news/acumen-pharmaceuticals-and-unlearn-collaborate-to-explore-analyses-of</v>
+        <v>https://finance.yahoo.com/healthcare/articles/iqvia-wins-multiple-industry-awards-201500808.html</v>
       </c>
       <c r="F396" t="str">
-        <v/>
+        <v>RESEARCH TRIANGLE PARK, N.C., August 27, 2026--IQVIA (NYSE:IQV), a leading global provider of clinical research services, commercial insights and healthcare intelligence to the life sciences and healthcare industries, today announced it received recognition this year from multiple independent industry awards programs for its use of AI to help healthcare and life sciences organizations improve decisions, strengthen regulated workflows, protect patient privacy and optimize clinical trial execution</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>Greenwich LifeSciences Announces European Approval for Use of Commercially Manufactured GP2 in FLAMINGO-01</v>
+        <v>Moderna Receives U.S. FDA Approval for Updated 2026-2027 COVID-19 Vaccines ...</v>
       </c>
       <c r="B397" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C397" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D397" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E397" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324636/0/en/Greenwich-LifeSciences-Announces-European-Approval-for-Use-of-Commercially-Manufactured-GP2-in-FLAMINGO-01.html</v>
+        <v>https://pr-inside.com/moderna-receives-u-s-fda-approval-for-updated-2026-2027-covid-19-vaccines-r5216895.htm</v>
       </c>
       <c r="F397" t="str">
-        <v>STAFFORD, Texas, July 09, 2026 (GLOBE NEWSWIRE) -- Greenwich LifeSciences, Inc. (Nasdaq: GLSI) (the "Company"), a clinical-stage biopharmaceutical company focused on its Phase III clinical trial, FLAMINGO-01, which is evaluating GLSI-100, an immunotherapy to prevent breast cancer recurrences, today provided the following update on the use of commercially manufactured GP2 in FLAMINGO-01 in Europe.</v>
+        <v>(PR-inside.com) CAMBRIDGE, MA / ACCESS Newswire / August 27, 2026 / Moderna, Inc. (NASDAQ:MRNA) today announced that the U.S. Food and Drug Administration (FDA) has approved the supplemental Biologics License Applications (sBLA) for the 2026-2027 formulas for Spikevax® (COVID-19 Vaccine, mRNA) and mNEXSPIKE® (COVID-19 Vaccine, mRNA), containing the JN.1-lineage XFG subvariant of SARS-CoV-2 to help prevent COVID-19. The updated formula for Spikevax is now approved for individuals 6 months through 64 years of age with at least one underlying condition placing them at high risk for severe outcomes from COVID-19, and all adults 65 years of age and older. mNEXSPIKE, Moderna's latest ..</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>InxMed Announces Publication in The Lancet Respiratory Medicine Featuring Promising Anticancer Activity of Ifebemtinib in combination with Garsorasib in First-Line non-small cell lung cancer (NSCLC) Harboring KRAS G12C Mutation</v>
+        <v>Moderna Receives U.S. FDA Approval for Updated 2026-2027 COVID-19 Vaccines</v>
       </c>
       <c r="B398" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C398" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D398" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E398" t="str">
-        <v>https://www.prnewswire.com/news-releases/inxmed-announces-publication-in-the-lancet-respiratory-medicine-featuring-promising-anticancer-activity-of-ifebemtinib-in-combination-with-garsorasib-in-first-line-non-small-cell-lung-cancer-nsclc-harboring-kras-g12c-mutation-302821769.html</v>
+        <v>https://www.newswire.com/news/moderna-receives-u-s-fda-approval-for-updated-2026-2027-covid-19-vaccines</v>
       </c>
       <c r="F398" t="str">
-        <v>NANJING, China, July 9, 2026 /PRNewswire/ -- InxMed Co., Ltd ("InxMed"), a clinical-stage biotechnology company dedicated to developing innovative therapies targeting cancer treatment resistance and metastasis, today announced that the clinical results of ifebemtinib (IN10018), a highly...</v>
+        <v/>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>Willis: Food industry faces mounting risks and falling confidence in risk management in 2026</v>
+        <v>American College of Lifestyle Medicine Annual Conference to highlight lifestyle medicine implementation, clinical value and successful behavior change</v>
       </c>
       <c r="B399" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C399" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D399" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E399" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324583/0/en/Willis-Food-industry-faces-mounting-risks-and-falling-confidence-in-risk-management-in-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/american-college-of-lifestyle-medicine-annual-conference-to-highlight-lifestyle-medicine-implementation-clinical-value-and-successful-behavior-change-302862217.html</v>
       </c>
       <c r="F399" t="str">
-        <v>LONDON, July 09, 2026 (GLOBE NEWSWIRE) -- Fears over food safety and health have risen sharply, with almost half of companies (45%) naming this among their biggest risks, up from 29% in 2024, amid growing concern over ultra-processed foods and rising litigation exposure. That’s according to the Global Food, Beverage and Agriculture Risk Report 2026 , published today by Willis, a WTW business (NASDAQ: WTW).</v>
+        <v>The American College of Lifestyle Medicine (ACLM) has announced a full lineup of 145 keynote and concurrent sessions for its accredited, hybrid 2026 Lifestyle Medicine Annual Conference, set for November 8 to 11. The event presentations will showcase implementation of lifestyle medicine...</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>WuXi Biologics' MFG8 Drug Substance Facility Secures FDA PLI Approval, Advancing Commercial Supply of a Potential Blockbuster Autoimmune Therapy</v>
+        <v>Hoomanely Unveils AI-Native Platform to Build the Health Intelligence ...</v>
       </c>
       <c r="B400" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C400" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D400" t="str">
-        <v>Healthcare</v>
+        <v>AI, SaaS, Healthcare, Education</v>
       </c>
       <c r="E400" t="str">
-        <v>https://www.prnewswire.com/news-releases/wuxi-biologics-mfg8-drug-substance-facility-secures-fda-pli-approval-advancing-commercial-supply-of-a-potential-blockbuster-autoimmune-therapy-302821695.html</v>
+        <v>https://pr-inside.com/hoomanely-unveils-ai-native-platform-to-build-the-health-intelligence-r5216893.htm</v>
       </c>
       <c r="F400" t="str">
-        <v>SHIJIAZHUANG, China, July 9, 2026 /PRNewswire/ -- WuXi Biologics (2269.HK), a leading global Contract Research, Development and Manufacturing Organization (CRDMO), announced that its MFG8 drug substance manufacturing facility located in Hebei has successfully passed the Pre-License...</v>
+        <v>(PR-inside.com) By Learning an Animal's Patterns Over Its Lifetime, the Company Aims to Make Interspecies Health Communication Possible During an 18-Month Beta, EverBowl Generated More Than 5 Million Multimodal Data Points Across 80-Plus Dogs PALO ALTO, CA / ACCESS Newswire / August 27, 2026 / Every day, animals reveal information about their health through how they eat, drink, move, sound and behave. Today, Hoomanely unveiled an AI-native platform designed to gather these signals and translate them into individualized, longitudinal health intelligence. (Left to Right) Vipin Ravindran (CTO)_Harshal Hinger (COO)_Sai Supriya Sharath (CEO) with dog Starting with dogs, the platform learns what is normal for each ..</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>Rong Diao Honored as a Professional of the Year for 2026 in Food/Biotech by Strathmore's Who's Who Worldwide Publication</v>
+        <v>Vadzo Imaging Validates Onvif Profile S, T, and G on Innova-234MGS AR0234 2MP Monochrome Gigabit Ethernet Camera for Patient Monitoring Applications</v>
       </c>
       <c r="B401" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C401" t="str">
-        <v>PR.com</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D401" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E401" t="str">
-        <v>https://www.pr.com/press-release/973257</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-onvif-profile-s-t-and-g-on-innova-234mgs-22851059</v>
       </c>
       <c r="F401" t="str">
-        <v>Rong Diao of Morris Plains, New Jersey, has been named a Professional of the Year for 2026 in food/biotech by Strathmore's Who's Who Worldwide for her outstanding contributions and achievements in food, biotech, manufacturing, and research and development. About Rong Diao Rong Diao is an owner of Omni BioFood and a respected leader in the food and biotechnology industries. Omni BioFood specializes in research and [PR.com]</v>
+        <v>Built for continuous patient monitoring and clinical imaging that must resolve motion accurately without adding heat or complexity to a patient room, this camera pairs the Onsemi AR0234 global shutter sensor with Onvif compliance and low operational power over GigE Vision, giving healthcare technology providers dependable monochrome imaging that integrates directly with hospital network infrastructure already in place.</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>Dayton Children's Hospital goes live with Sectra's ophthalmology solution to unify imaging across specialties</v>
+        <v>Roivant Announces FDA Approval of LISRAYA™ (brepocitinib) for Adults with Dermatomyositis; Now Available in the U.S.</v>
       </c>
       <c r="B402" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C402" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D402" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E402" t="str">
-        <v>https://www.prnewswire.com/news-releases/dayton-childrens-hospital-goes-live-with-sectras-ophthalmology-solution-to-unify-imaging-across-specialties-302821675.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352365/34323/en/roivant-announces-fda-approval-of-lisraya-brepocitinib-for-adults-with-dermatomyositis-now-available-in-the-u-s.html</v>
       </c>
       <c r="F402" t="str">
-        <v>LINKÖPING, Sweden, July 9, 2026 /PRNewswire/ -- International medical imaging IT and cybersecurity company Sectra (STO: SECT B) announces that Dayton Children's Hospital is now live with Sectra's ophthalmology solution, extending the hospital's enterprise imaging platform beyond radiology....</v>
+        <v>BASEL, Switzerland and LONDON and NEW YORK, Aug. 27, 2026 (GLOBE NEWSWIRE) -- Roivant (Nasdaq: ROIV) today announced that the U.S. Food and Drug Administration (FDA) has approved LISRAYA™ (brepocitinib) 30 mg for the treatment of adults with dermatomyositis (DM). LISRAYA is a pill taken once daily.</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>New German expert consensus highlights role for NPWT in mitigating the economic impact of postoperative wound complications</v>
+        <v>Priovant Announces FDA Approval of LISRAYA™ (brepocitinib) for Adults with Dermatomyositis; Now Available in the U.S.</v>
       </c>
       <c r="B403" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C403" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D403" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E403" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324546/0/en/New-German-expert-consensus-highlights-role-for-NPWT-in-mitigating-the-economic-impact-of-postoperative-wound-complications.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352364/34323/en/priovant-announces-fda-approval-of-lisraya-brepocitinib-for-adults-with-dermatomyositis-now-available-in-the-u-s.html</v>
       </c>
       <c r="F403" t="str">
-        <v>Smith+Nephew (LSE: SN, NYSE: SNN), the global medical technology company, today announces the publication by expert clinicians of new consensus-based guidance - developed by them for the use of single-use negative pressure wound therapy (sNPWT) in closed surgical incisions. The guidance is supported by practical clinical practice recommendations for Germany and has been published in the internationally recognised journal of surgery Die Chirurgie. The new German consensus was supported by Smith+Nephew, a pioneer in sNPWT and manufacturer of the PICO™7 sNPWT system.</v>
+        <v>DURHAM, N.C., Aug. 27, 2026 (GLOBE NEWSWIRE) -- Priovant Therapeutics today announced that the U.S. Food and Drug Administration (FDA) has approved LISRAYA™ (brepocitinib) 30 mg for the treatment of adults with dermatomyositis (DM). LISRAYA is a pill taken once daily.</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>New German expert consensus provides first risk-based recommendations for sNPWT use in closed surgical incisions</v>
+        <v>Florida's First Pediatric Cardiac Robotic Surgery Performed at Nicklaus Children's Hospital</v>
       </c>
       <c r="B404" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C404" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D404" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E404" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324547/0/en/New-German-expert-consensus-provides-first-risk-based-recommendations-for-sNPWT-use-in-closed-surgical-incisions.html</v>
+        <v>https://www.prnewswire.com/news-releases/floridas-first-pediatric-cardiac-robotic-surgery-performed-at-nicklaus-childrens-hospital-302862142.html</v>
       </c>
       <c r="F404" t="str">
-        <v>Smith+Nephew (LSE: SN, NYSE: SNN), the global medical technology company, today announces the publication of new consensus-based guidance - developed independently by expert clinicians for the use of single-use negative pressure wound therapy (sNPWT) in closed surgical incisions. The guidance is supported by practical clinical practice recommendations for Germany. Published in internationally recognised journal of surgery Die Chirurgie, the new German consensus was supported by Smith+Nephew, a pioneer in sNPWT and manufacturer of the PICO ™ 7 sNPWT system.</v>
+        <v>Cardiovascular Surgeons within Nicklaus Children's Hospital Heart Institute Have Completed the First Robotics-Assisted Atrial Septal Defect (ASD) Repair in Florida and One of Few in the Nation MIAMI, Aug. 27, 2026 /PRNewswire/ -- The cardiovascular surgery team at Nicklaus Children's...</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>Roche receives CE Mark for blood test to identify tuberculosis infection</v>
+        <v>Nano-X Imaging (NNOX) to Report Second-Quarter 2026 Financial Results Sept. 9</v>
       </c>
       <c r="B405" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C405" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D405" t="str">
-        <v>Healthcare</v>
+        <v>Finance, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E405" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324540/0/en/Roche-receives-CE-Mark-for-blood-test-to-identify-tuberculosis-infection.html</v>
+        <v>https://www.newmediawire.com/news/nano-x-imaging-nnox-to-report-second-quarter-2026-financial-results-sept-9-7088982</v>
       </c>
       <c r="F405" t="str">
-        <v>Basel, 9 July 2026 - Roche (SIX: RO, ROP; OTCQX: RHHBY) announced today that its Elecsys IGRA TB test has received the CE Mark, introducing a new blood testing solution for identifying tuberculosis infection (TBI, also known as latent TB) in routine laboratory settings. The new solution enables fast, simple, and efficient diagnosis, and can provide results in under 24 hours. The Interferon Gamma Release Assay (IGRA) itself takes just 19 minutes per patient to process, which is approximately half the time of currently used methods. Laboratories now have an option for IGRA testing, with faster turnaround and scalable throughput on Roche’s systems.</v>
+        <v>LOS ANGELES, CA - August 27, 2026 ( NEWMEDIAWIRE ) - Nanox (NASDAQ: NNOX) , an innovative medical imaging technology company, announced it will report financial results for the quarter ended June 30, 2026, before market open on Sept. 9, 2026. CEO and Acting Chairman Erez Meltzer and CFO Guy Nathanzon will host a conference call beginning at 8:30 a.m. ET to review the results and provide a business update. A live webcast will also be available through the Investor Relations section of the Nanox website. To view the full press release, visit https://ibn.fm/y877D About Nanox Nanox is focused on driving the world’s transition to preventive health care by delivering an integrated, end-to-end medical imaging and healthcare services platform. Nanox combines affordable imaging hardware, advanced A</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>DEA's Own Pharmacologist Undercuts Marijuana Rescheduling Order</v>
+        <v>Sports Research® Expands Creatine Portfolio as the Category Evolves Beyond Traditional Sports Performance into Everyday Wellness</v>
       </c>
       <c r="B406" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C406" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D406" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E406" t="str">
-        <v>https://pr-inside.com/dea-s-own-pharmacologist-undercuts-marijuana-rescheduling-order-r5199261.htm</v>
+        <v>https://www.prnewswire.com/news-releases/sports-research-expands-creatine-portfolio-as-the-category-evolves-beyond-traditional-sports-performance-into-everyday-wellness-302862115.html</v>
       </c>
       <c r="F406" t="str">
-        <v>(PR-inside.com) "Government's Own Scientific Expert Testified Marijuana Failed DEA's Traditional Medical Use Standard, Lacked Reproducible Chemistry, and That HHS Omitted Critical Public Health Findings" stated Duane Boise CEO MMJ International Holdings. WASHINGTON, DC / ACCESS Newswire / July 8, 2026 / One witness may ultimately define the entire DEA marijuana rescheduling proceeding-not because she opposed marijuana legalization, but because she authored the Drug Enforcement Administration's own scientific review. Dr. Luli Akinfiresoye, a pharmacologist in DEA's Drug and Chemical Evaluation Section and author of the agency's 2024 Scientific Data Review, testified under subpoena during the marijuana rescheduling hearing. Her testimony revealed a striking scientific ..</v>
+        <v>New Creatine Capsules launch at Costco and Amazon, delivering 5 grams of creatine monohydrate per serving in a convenient capsule format. LOS ANGELES, Aug. 27, 2026 /PRNewswire/ -- Sports Research®, a leading health and wellness company, today announced the launch of its new Creatine...</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>HanchorBio Tests Broader Ambitions for HCB101 Through InxMed Partnership</v>
+        <v>Fractyl Health, Inc. (GUTS) Class Action Lawsuit: Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B407" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C407" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D407" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E407" t="str">
-        <v>https://www.prnewswire.com/news-releases/hanchorbio-tests-broader-ambitions-for-hcb101-through-inxmed-partnership-302821384.html</v>
+        <v>https://pr-inside.com/fractyl-health-inc-guts-class-action-lawsuit-levi-korsinsky-r5216869.htm</v>
       </c>
       <c r="F407" t="str">
-        <v>Taiwan-listed biotech looks to expand the value of its lead oncology asset through combination research with late-stage cancer drug resistance specialist InxMed. TAIPEI and SHANGHAI and SAN FRANCISCO, July 8, 2026 /PRNewswire/ -- HanchorBio, Inc. (TWSE: 7827) is taking another step to...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>Insilico Medicine Releases Positive Profit Alert for the First Half of 2026</v>
+        <v>Incuvio Health Expands Business Process Outsourcing (BPO) Capabilities to Help Healthcare Organizations Scale with Confidence</v>
       </c>
       <c r="B408" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C408" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D408" t="str">
-        <v>AI, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E408" t="str">
-        <v>https://www.prnewswire.com/news-releases/insilico-medicine-releases-positive-profit-alert-for-the-first-half-of-2026-302821358.html</v>
+        <v>https://www.prnewswire.com/news-releases/incuvio-health-expands-business-process-outsourcing-bpo-capabilities-to-help-healthcare-organizations-scale-with-confidence-302862111.html</v>
       </c>
       <c r="F408" t="str">
-        <v>CAMBRIDGE, Mass., July 8, 2026 /PRNewswire/ -- Insilico Medicine ("Insilico" or the "Company", HKEX: 3696), a generative artificial intelligence (AI)-driven clinical-stage biotech company, today delivered a positive profit alert for the six months ended June 30, 2026 ("First Half of...</v>
+        <v>Expanded BPO services strengthen Incuvio Health's ability to support healthcare organizations through technology-enabled operational excellence, clinical expertise, and scalable workforce solutions. LOS ANGELES, Aug. 27, 2026 /PRNewswire/ -- Incuvio Health today announced the expansion of...</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
-        <v>Lynk Pharmaceuticals Announces First Patient Dosed in Phase II Clinical Trial of LNK01004 Ointment for Vitiligo</v>
+        <v>Intermountain Medical Center First in Utah to Offer Innovative MRI for Cancer and Heart Patients</v>
       </c>
       <c r="B409" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C409" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D409" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E409" t="str">
-        <v>https://www.prnewswire.com/news-releases/lynk-pharmaceuticals-announces-first-patient-dosed-in-phase-ii-clinical-trial-of-lnk01004-ointment-for-vitiligo-302820857.html</v>
+        <v>https://prunderground.com/intermountain-medical-center-first-in-utah-to-offer-innovative-mri-for-cancer-an/cmtbo66j800gh04jvyzrz8u9b</v>
       </c>
       <c r="F409" t="str">
-        <v>HANGZHOU, China, SHANGHAI and BOSTON, July 8, 2026 /PRNewswire/ -- Lynk Pharmaceuticals Co., Ltd. ("Lynk Pharmaceuticals"), a clinical-stage innovative drug development company focused on immune and inflammatory diseases, today announced that the first patient was successfully dosed on...</v>
+        <v>As a first in Utah, Intermountain Health brings Innovative MRI technology to Intermountain Medical Center to enhance care for cancer and heart patients. The post Intermountain Medical Center First in Utah to Offer Innovative MRI for Cancer and Heart Patients first appeared on</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
-        <v>Inspirational Memoir “The Miracle of Eve: Saved by Grace!” Shares a Powerful Story of Faith, Survival, Family, and Hope Through Cancer</v>
+        <v>How Avel eCare's Virtual Health System Helps Rural Physicians Stay ...</v>
       </c>
       <c r="B410" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C410" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D410" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E410" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357370</v>
+        <v>https://pr-inside.com/how-avel-ecare-s-virtual-health-system-helps-rural-physicians-stay-r5216858.htm</v>
       </c>
       <c r="F410" t="str">
-        <v>In her moving and faith-filled memoir, &amp;#8220;The Miracle of Eve: Saved by Grace!,&amp;#8221; author Yvonne D. Baku opens her heart to readers with a story that is as vulnerable as it is victorious. What began as a season of unexplained pain, exhaustion, uncertainty, and medical appointments soon became a life-altering journey through a diagnosis of stage IV large B-cell non-Hodgkin&amp;#39;s lymphoma &amp;#8212; a journey that tested her body, her marriage, her family, her faith, and her understanding of purpose. - - At... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357370</v>
+        <v>(PR-inside.com) See how Avel's Virtual Health System supports rural physicians through collaboration, reduced burnout, and better access to specialist care. SIOUX FALLS, SD / ACCESS Newswire / August 27, 2026 / When a massive explosion happened in a small rural town, the local hospital suddenly faced a situation that would challenge even a large trauma center. Five burn patients were on the way. For the physician working that shift, the moment was especially overwhelming. She was a traveling physician-not a full-time emergency medicine specialist-and she was covering in her hometown community. Dr. Kelly Rhone, Chief Medical Officer at Avel eCare, remembers the moment clearly. "We knew ..</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
-        <v>LumaCare Lasers Partners with Flex to Unlock HSA and FSA Funds for Cold Laser Therapy</v>
+        <v>Oryon Cell Therapies Appoints Kenny Choi, Ph.D. as Chief Technical Officer</v>
       </c>
       <c r="B411" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C411" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D411" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E411" t="str">
-        <v>https://www.prunderground.com/lumacare-lasers-partners-with-flex-to-unlock-hsa-and-fsa-funds-for-cold-laser-therapy/00388137/</v>
+        <v>https://finance.yahoo.com/healthcare/articles/oryon-cell-therapies-appoints-kenny-170200811.html</v>
       </c>
       <c r="F411" t="str">
-        <v>Cold laser therapy device manufacturer announces its dual-head LumaCare Duo device is now eligible for purchase using HSA and FSA funds through a new partnership with Flex. The post LumaCare Lasers Partners with Flex to Unlock HSA and FSA Funds for Cold Laser Therapy first appeared on</v>
+        <v>WATERTOWN, Mass., August 27, 2026--Oryon Cell Therapies ("Oryon"), a clinical-stage biotechnology company focused on developing autologous neuron replacement medicines for Parkinson’s disease and other neurodegenerative disorders, today announced the appointment of Kenny Choi, Ph.D., as Chief Technical Officer (CTO). Dr. Choi will lead Oryon’s technical operations and Chemistry, Manufacturing, and Controls (CMC) strategy, including transfer of the manufacturing process for the company’s autologo</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
-        <v>RipeGlobal and Subscribili Partner to Drive Case Acceptance and Practice Growth Across Dental Organizations</v>
+        <v>ABIONYX Pharma Provides an Update on Its Activity and Cash Position for the First Half of 2026</v>
       </c>
       <c r="B412" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C412" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D412" t="str">
-        <v>AI, SaaS, Healthcare, Education</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E412" t="str">
-        <v>https://www.prnewswire.com/news-releases/ripeglobal-and-subscribili-partner-to-drive-case-acceptance-and-practice-growth-across-dental-organizations-302820356.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/abionyx-pharma-provides-activity-cash-165900783.html</v>
       </c>
       <c r="F412" t="str">
-        <v>Integration combines clinical education, AI-driven scheduling, and in-office membership infrastructure to close the care gap for uninsured patients, accelerate case acceptance, and unlock chair time for DSOs nationwide AUSTIN, Texas, July 8, 2026 /PRNewswire-PRWeb/ -- RipeGlobal, the...</v>
+        <v>TOULOUSE, France &amp; FULLERTON, Calif., August 27, 2026--Regulatory News: ABIONYX Pharma (FR0012616852 - ABNX - PEA PME eligible), a next-generation biopharmaceutical company developing innovative therapies for sepsis and critical care based on a proprietary apoA-I-based technology platform, today provides an update on its activity and cash position as of June 30, 2026.</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
-        <v>Gout Pipeline Accelerates as 25+ Pharma Companies Rigorously Develop Drugs for Market Entry | DelveInsight</v>
+        <v>GLOBO Language Solutions Shortlisted for The 2026 A.I. Awards</v>
       </c>
       <c r="B413" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C413" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D413" t="str">
-        <v>Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E413" t="str">
-        <v>https://www.getnews.info/story/2026/07/08/gout-pipeline-accelerates-as-25-pharma-companies-rigorously-develop-drugs-for-market-entry-delveinsight/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/globo-language-solutions-shortlisted-for-the-2026-ai-awards-302862076.html</v>
       </c>
       <c r="F413" t="str">
-        <v/>
+        <v>First-to-market AI medical interpretation levels up every step of the LEP patient's healthcare journey PHILADELPHIA, Aug. 27, 2026 /PRNewswire/ -- GLOBO Language Solutions ("GLOBO"), the leading B2B provider of interpreting and translation services, today announced being shortlisted in...</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
-        <v>ESCLC Pipeline Accelerates as 25+ Pharma Companies Rigorously Develop Drugs for Market Entry | DelveInsight</v>
+        <v>Groundbreaking Healthcare Training Provider Launches 48 Week Associate Degree in Medical Assisting, Breaking the Mold on the Two-Year Associate Degree</v>
       </c>
       <c r="B414" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C414" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D414" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E414" t="str">
-        <v>https://www.getnews.info/story/2026/07/08/esclc-pipeline-accelerates-as-25-pharma-companies-rigorously-develop-drugs-for-market-entry-delveinsight/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/groundbreaking-healthcare-training-provider-launches-48-week-associate-degree-in-medical-assisting-breaking-the-mold-on-the-two-year-associate-degree-302861896.html</v>
       </c>
       <c r="F414" t="str">
-        <v/>
+        <v>The College of Health Care Professions unveils new accelerated Medical Assistant Associate designed for learners to complete full 61.5 credits in under a year. HOUSTON, August 27, 2026 /PRNewswire/ -- The College of Health Care Professions (CHCP) today announced the launch of an...</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
-        <v>Eczema Pipeline Accelerates as 100+ Pharma Companies Rigorously Develop Drugs for Market Entry | DelveInsight</v>
+        <v>AMA introduces Ethical AI Use in Medicine Series</v>
       </c>
       <c r="B415" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C415" t="str">
-        <v>GetNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D415" t="str">
-        <v>Healthcare</v>
+        <v>AI, Healthcare, Education</v>
       </c>
       <c r="E415" t="str">
-        <v>https://www.getnews.info/story/2026/07/08/eczema-pipeline-accelerates-as-100-pharma-companies-rigorously-develop-drugs-for-market-entry-delveinsight/?source=barchart</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359610</v>
       </c>
       <c r="F415" t="str">
-        <v/>
+        <v>The American Medical Association (AMA) today announced the Ethical AI Use in Medicine Series, a new continuing medical education (CME) program that helps physicians safely, effectively and ethically utilize augmented/artificial intelligence (AI) in clinical practice. &amp;#8220;As AI rapidly transforms medical practice, the AMA is committed to equipping physicians with clear, practical ethics guidance rooted in our Code of Medical Ethics,&amp;#8221; said AMA President Willie Underwood III, MD, MSc, MPH. &amp;#8220;By... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359610</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
-        <v>RNA Therapies Pipeline Accelerates as 20+ Pharma Companies Rigorously Develop Drugs for Market Entry | DelveInsight</v>
+        <v>UK Men’s Sheds Awards 2026 celebrate the people and projects making a difference across the UK</v>
       </c>
       <c r="B416" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C416" t="str">
-        <v>GetNews</v>
+        <v>Pressat</v>
       </c>
       <c r="D416" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E416" t="str">
-        <v>https://www.getnews.info/story/2026/07/08/rna-therapies-pipeline-accelerates-as-20-pharma-companies-rigorously-develop-drugs-for-market-entry-delveinsight/?source=barchart</v>
+        <v>https://pressat.co.uk/releases/uk-mens-sheds-awards-2026-celebrate-the-people-and-projects-making-a-difference-across-the-uk-86596205b110365d7876e2ea163d8452/</v>
       </c>
       <c r="F416" t="str">
-        <v/>
+        <v>Thursday 27 August, 2026 The UK Men’s Sheds Association (UKMSA) is inviting its entries to the UK Men’s Sheds Awards 2026, celebrating the people, projects and partnerships that make Men’s Sheds such an important part of communities across the UK. Men’s Sheds offer friendship and support, skills sharing, and support for veterans whilst often improving local environments by delivering community projects. With around 1,100 Sheds in the UK, the Awards sponsored by Diageo/DrinkiQ, recognise those achievements and provide an opportunity to showcase the impact of the UK’s growing Shed movement on the men themselves, their families and the wider community. Whether it is a long-established Shed, a newly formed group or an individual Shedder making a difference, UKMSA wants to hear the stories behi</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
-        <v>Glioblastoma Pipeline Accelerates as 200+ Pharma Companies Rigorously Develop Drugs for Market Entry | DelveInsight</v>
+        <v>Norstella Launches Capsul, A Free Daily Intelligence Brief for the Pharma and Biotech Industry</v>
       </c>
       <c r="B417" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C417" t="str">
-        <v>GetNews</v>
+        <v>PRWeb</v>
       </c>
       <c r="D417" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E417" t="str">
-        <v>https://www.getnews.info/story/2026/07/08/glioblastoma-pipeline-accelerates-as-200-pharma-companies-rigorously-develop-drugs-for-market-entry-delveinsight/?source=barchart</v>
+        <v>https://www.prweb.com/releases/norstella-launches-capsul-a-free-daily-intelligence-brief-for-the-pharma-and-biotech-industry-302861315.html</v>
       </c>
       <c r="F417" t="str">
-        <v/>
-[...2 lines deleted...]
-    <row r="418">
+        <v>A new weekday brief from the newsroom behind Pink Sheet, Scrip and In Vivo, distilling the day's most consequential drug development, regulatory and dealmaking news into a single, six-minute read NEW YORK, Aug. 27, 2026 /PRNewswire-PRWeb/ -- Norstella, the leading global provider of...</v>
+      </c>
+    </row>
+    <row r="418" xml:space="preserve">
       <c r="A418" t="str">
-        <v>JAK Inhibitor Pipeline Accelerates as 50+ Pharma Companies Rigorously Develop Drugs for Market Entry | DelveInsight</v>
+        <v>The World's Leading Minds in Biotechnology Will Meet in Riyadh This September</v>
       </c>
       <c r="B418" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C418" t="str">
-        <v>GetNews</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D418" t="str">
-        <v>Healthcare</v>
+        <v>AI, SaaS, Healthcare, Energy, Education</v>
       </c>
       <c r="E418" t="str">
-        <v>https://www.getnews.info/story/2026/07/08/jak-inhibitor-pipeline-accelerates-as-50-pharma-companies-rigorously-develop-drugs-for-market-entry-delveinsight/?source=barchart</v>
-[...2 lines deleted...]
-        <v/>
+        <v>https://www.acnnewswire.com/press-release/english/109521/</v>
+      </c>
+      <c r="F418" t="str" xml:space="preserve">
+        <v xml:space="preserve">RIYADH, KSA, Aug 28, 2026 - (ACN Newswire) - The Riyadh Global Medical Biotechnology Summit has published the scientific program for its fourth edition, and the names on it belong to the people currently deciding what medicine will be able to do in the next twenty years. Sixty confirmed speakers and moderators from eleven countries are named across three days, from 14 to 16 September 2026, at the Sofitel Riyadh Hotel and Convention Centre.
+Among them are Prof. Jin-Soo Kim of KAIST, whose work on mitochondrial DNA editing reaches beyond CRISPR; Dr. Matthew H. Porteus of Stanford University, engineering genetic circuits into cell-based medicines; Dr. Alex Shalek of MIT; Prof. Vijay Kuchroo of Harvard Medical School; Prof. Keith T. Flaherty of the Massachusetts General Hospital Cancer Center and President of the American Association for Cancer Research; Prof. George F. Gao of the Chinese Academy of Sciences; President Mitsuo Ochi of Hiroshima University; and Dr. Zdenko Herceg of the International Agency for Research on Cancer.
+They are joined by the people who move science into the world. Dr. Steve Yang, Co-CEO of WuXi AppTec, and Mr. Alec Reynolds of Flagship Pioneering open the program on global partnership. Mr. Kasim Kutay, Chief Executive Officer of Novo Holdings, speaks on where capital should go next. Dr. Hyun-Young Park, Deputy Minister of the Korea National Institute of Health, delivers the closing keynote. Alongside them stand the Saudi institutions building a biotechnology sector in real time: KAIMRC, Lifera, HUMAIN, SPIMACO, KAUST, the Saudi Food and Drug Authority, and Astronaut Rayyanah Barnawi on what the human immune system does in space.
+The program runs across six tracks: artificial intelligence in biotechnology, multi-omics, biotech investment, immunology, bioengineering and synthetic biology, and biotech workforce development. Its defining feature is that discovery and delivery share the same stage. Genome editing and population genomics sit beside regulation, domestic manufacturing, and procurement, and in several sessions the scientists and the regulators are on the same panel. That is the premise of the Kingdom's National Biotechnology Strategy, which targets $34.6 billion in non-oil GDP from biotechnology by 2040: a discovery is worth only as much as the system available to carry it to a patient.
+"Biotechnology is where the health of every nation will be decided over the next twenty years. Saudi Arabia has chosen not to watch that happen from a distance. We are building the laboratories, the manufacturing, the regulatory ecosystems, and above all, the bio-workforce talent. And we are building it in partnership with the world, under one roof.
+That is what this Summit is for. Its themes highlight where medicine and biotechnology converge to shape the future of biosciences.
+Discoveries and breakthroughs are transforming how we care for patients. The diversity of emerging technologies and therapies is creating significant opportunities to explore, advance, invest, and translate scientific progress into better health outcomes. Please join us in Riyadh this September." H.E. Prof. Bandar bin Abdulmohsen Al-Knawy, Chief Executive Officer of Health Affairs, Ministry of National Guard, and President, King Saud bin Abdulaziz University for Health Sciences
+The Summit is organized and supervised by the Ministry of National Guard, represented by its Health Affairs sector, and hosted by King Abdullah International Medical Research Center (KAIMRC) and King Saud bin Abdulaziz University for Health Sciences (KSAU-HS), with the Ministry of Investment and Invest Saudi serving as strategic partners. The fourth edition is expected to welcome more than 15,000 visitors, over 200 biotechnology and healthcare brands, and delegations from more than 70 countries, under the theme Building the Foundations of Biotechnology Excellence.
+The full scientific program is attached and available at rgmbs.org, where registration is open for delegates, exhibitors, and industry partners. Follow the Summit at #RGMBS2026.
+For further information regarding summit programing visit: https://rgmbs.org/program#conference-agenda 
+About the Riyadh Global Medical Biotechnology Summit
+The Riyadh Global Medical Biotechnology Summit is the Kingdom of Saudi Arabia's flagship platform for medical biotechnology, convening the global scientific, investment, and policy communities in Riyadh. Organized and supervised by the Ministry of National Guard, represented by its Health Affairs sector, and hosted by KAIMRC and KSAU-HS, the Summit advances the goals of the National Biotechnology Strategy and supports the Kingdom's emergence as a global destination for health innovation. The fourth edition takes place from 14 to 16 September 2026 in Riyadh.
+For Media Inquiry
+Email: PR@legends.sa 
+Telephone: +966 559 810 777
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
-        <v>Levi &amp;amp; Korsinsky Reminds Insulet Corporation Investors of the Pending Class Action Lawsuit With a Lead Plaintiff Deadline of August 31, 2026 - PODD</v>
+        <v>Azalea Health Expands Patient Engagement Options Through Partnership with Curogram</v>
       </c>
       <c r="B419" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C419" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D419" t="str">
-        <v>Healthcare</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E419" t="str">
-        <v>https://www.prnewswire.com/news-releases/levi--korsinsky-reminds-insulet-corporation-investors-of-the-pending-class-action-lawsuit-with-a-lead-plaintiff-deadline-of-august-31-2026---podd-302821158.html</v>
+        <v>https://prunderground.com/azalea-health-expands-patient-engagement-options-through-partnership-with-curogr/cmt8wewio001h04l4xm3x5pcd</v>
       </c>
       <c r="F419" t="str">
-        <v>Insulet's SEC Filings Touted Quality Assurance Inspections "At Various Steps in the Manufacturing Cycle" While Manufacturing Issues at Its Acton Facility Allegedly Led to Medical Device Corrections Affecting Millions of Pods NEW YORK, July 8, 2026 /PRNewswire/ -- Levi &amp; Korsinsky, LLP...</v>
+        <v>Curogram joined Azalea Apps Integration Partnership Program, making its patient communication platform available to healthcare organizations using Azalea Health's EHR. The post Azalea Health Expands Patient Engagement Options Through Partnership with Curogram first appeared on</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
-        <v>AIMEI HEALTH TECHNOLOGY CO., LTD. ANNOUNCES TERMINATION OF BUSINESS COMBINATION AGREEMENT WITH UNITED HYDROGEN GROUP INC.</v>
+        <v>Mission Therapeutics and NeuraLight Partner to Bring Precision Brain Function Biomarkers to a Global Parkinson's Disease Clinical Trial</v>
       </c>
       <c r="B420" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C420" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D420" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E420" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324473/0/en/AIMEI-HEALTH-TECHNOLOGY-CO-LTD-ANNOUNCES-TERMINATION-OF-BUSINESS-COMBINATION-AGREEMENT-WITH-UNITED-HYDROGEN-GROUP-INC.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/mission-therapeutics-neuralight-partner-bring-155800943.html</v>
       </c>
       <c r="F420" t="str">
-        <v>Aimei Health Technology Co., Ltd. Announces Termination of Business Combination Agreement</v>
+        <v>CAMBRIDGE, England &amp; NEW YORK &amp; TEL AVIV, Israel, August 27, 2026--Mission Therapeutics, a clinical-stage biotechnology company developing first-in-class therapeutics that enhance mitophagy to protect cell and organ health and NeuraLight, a leader in precision brain function measures, today announced a partnership to deploy NeuraLight's brain function biomarker assessments across Mission's multinational trial of MTX325 in Parkinson's disease.</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
-        <v>Evolent To Release Second Quarter 2026 Financial Results on Thursday, August 6, 2026</v>
+        <v>State Networks, Community-based Organizations, and Healthcare Organizations Critical to Community Health Worker Sustainability, says new research from National Association of CHWs (NACHW)</v>
       </c>
       <c r="B421" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C421" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D421" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E421" t="str">
-        <v>https://www.prnewswire.com/news-releases/evolent-to-release-second-quarter-2026-financial-results-on-thursday-august-6-2026-302820804.html</v>
+        <v>https://www.prnewswire.com/news-releases/state-networks-community-based-organizations-and-healthcare-organizations-critical-to-community-health-worker-sustainability-says-new-research-from-national-association-of-chws-nachw-302862004.html</v>
       </c>
       <c r="F421" t="str">
-        <v>WASHINGTON, July 8, 2026 /PRNewswire/ -- Evolent Health, Inc. (NYSE: EVH), a company focused on achieving better health outcomes for people with complex conditions, today announced it will release its second quarter 2026 financial results on Thursday, August 6, 2026, before market open,...</v>
+        <v>NACHW marks National Community Health Worker Awareness Week #NCHWAW with new resources for cross-sector education BOSTON, Aug. 27, 2026 /PRNewswire/ -- In recognition of National Community Health Worker (CHW) Awareness Week #NCHWAW, an expanded report with new tools, Strengthening Public...</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
-        <v>Hair Restoration Institute of Minnesota Reports Strong Early Patient Response to Dutasteride Mesotherapy</v>
+        <v>AssureCare's Carlton Rodrigo Named to Cincinnati Business Courier's 2026 '40 Under 40'</v>
       </c>
       <c r="B422" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C422" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D422" t="str">
-        <v>Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E422" t="str">
-        <v>https://www.prnewswire.com/news-releases/hair-restoration-institute-of-minnesota-reports-strong-early-patient-response-to-dutasteride-mesotherapy-302821207.html</v>
+        <v>https://www.prnewswire.com/news-releases/assurecares-carlton-rodrigo-named-to-cincinnati-business-couriers-2026-40-under-40-302862003.html</v>
       </c>
       <c r="F422" t="str">
-        <v>Bloomington clinic sees rising demand for targeted scalp injection treatment weeks after becoming the first provider in Minnesota to offer it BLOOMINGTON, Minn., July 8, 2026 /PRNewswire/ -- Hair Restoration Institute of Minnesota (HRIMN), the first hair restoration provider in Minnesota...</v>
+        <v>A ten-year journey at AssureCare, four promotions, a leader who has been raising the bar since day one. CINCINNATI, Aug. 27, 2026 /PRNewswire/ -- AssureCare®, a leading AI-powered population health management company, today announced that Carlton Rodrigo, Senior Director of Account...</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
-        <v>More Correctional Facilities Are Choosing Armor Health for Innovative, Patient-Centered Healthcare Services</v>
+        <v>Kansas City University President Warns New Federal Student Loan Limits Could Deepen Physician Shortage</v>
       </c>
       <c r="B423" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C423" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D423" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E423" t="str">
-        <v>https://www.prnewswire.com/news-releases/more-correctional-facilities-are-choosing-armor-health-for-innovative-patient-centered-healthcare-services-302821196.html</v>
+        <v>https://www.prnewswire.com/news-releases/kansas-city-university-president-warns-new-federal-student-loan-limits-could-deepen-physician-shortage-302861986.html</v>
       </c>
       <c r="F423" t="str">
-        <v>MIAMI, July 8, 2026 /PRNewswire/ -- As correctional healthcare continues to evolve, more jails and correctional facilities are placing their trust in Armor Health to deliver high-quality, compassionate, and innovative contract healthcare services. Built on a foundation of clinical...</v>
+        <v>KANSAS CITY, Mo., Aug. 28, 2026 /PRNewswire/ -- Kansas City University President and Chief Executive Officer Marc B. Hahn, DO, is raising concerns about how new federal student loan limits could affect medical education and worsen the nation's growing physician shortage. In an op-ed...</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
-        <v>Cosmos Health Share Buyback Surpasses 4 Million Shares; Continues Open Market Repurchases</v>
+        <v>Connecting clinical knowledge with care delivery: NCODA and Cureety partner to bring trusted regimen guidance at the point of care</v>
       </c>
       <c r="B424" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C424" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D424" t="str">
-        <v>Finance, Healthcare</v>
+        <v>SaaS, Healthcare, Education</v>
       </c>
       <c r="E424" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324405/0/en/Cosmos-Health-Share-Buyback-Surpasses-4-Million-Shares-Continues-Open-Market-Repurchases.html</v>
+        <v>https://www.prnewswire.com/news-releases/connecting-clinical-knowledge-with-care-delivery-ncoda-and-cureety-partner-to-bring-trusted-regimen-guidance-at-the-point-of-care-302861946.html</v>
       </c>
       <c r="F424" t="str">
-        <v>Cosmos Health has now repurchased a total of 4,060,000 shares for approximately $811,000.</v>
+        <v>Collaboration brings evidence-based patient education and regimen resources into Cureety's oncology care platform to support informed, patient-centered care. CAZENOVIA, N.Y. and PARIS, Aug. 27, 2026 /PRNewswire/ -- NCODA and Cureety, an oncology-specialized digital health platform, today...</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
-        <v>Northwest Biotherapeutics Presents Updated Survival Data from Phase III Trial of DCVax®-L For Glioblastoma Using Individual Patient Level Data in Multiple Independent Analyses</v>
+        <v>Innovation durch Zusammenarbeit macht Precision BioLogic zu einem festen Begriff in der Diagnostik und Forschung im Bereich der Hämostase</v>
       </c>
       <c r="B425" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C425" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D425" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E425" t="str">
-        <v>https://www.prnewswire.com/news-releases/northwest-biotherapeutics-presents-updated-survival-data-from-phase-iii-trial-of-dcvax-l-for-glioblastoma-using-individual-patient-level-data-in-multiple-independent-analyses-302821136.html</v>
+        <v>https://www.prnewswire.com/news-releases/innovation-durch-zusammenarbeit-macht-precision-biologic-zu-einem-festen-begriff-in-der-diagnostik-und-forschung-im-bereich-der-hamostase-302861956.html</v>
       </c>
       <c r="F425" t="str">
-        <v>Scientific Presentation at British Neuro-Oncology Annual Meeting Shows Original Analysis of Survival Extension Was Likely Underestimated BETHESDA, Md., July 8, 2026 /PRNewswire/ -- Northwest Biotherapeutics (OTCQB:NWBO) (the "Company" or "NWBio"), a biotechnology company developing DCVax®...</v>
+        <v>HALIFAX, NS, 27. August 2026 /PRNewswire/ -- Das gebündelte Fachwissen von Precision BioLogic Inc., einem führenden Entwickler von Diagnostikprodukten für die Hämostase, und dessen Tochtergesellschaften Affinity Biologicals sowie George King Bio-Medical, zieht die Aufmerksamkeit von...</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
-        <v>RateQuote and Benepicks Announce Strategic Partnership for End-to-End ICHRA Enrollment</v>
+        <v>39 Years, $39 Million: Walmart and Sam's Club Continue Longstanding Support of Children's Miracle Network</v>
       </c>
       <c r="B426" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C426" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D426" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E426" t="str">
-        <v>https://www.prnewswire.com/news-releases/ratequote-and-benepicks-announce-strategic-partnership-for-end-to-end-ichra-enrollment-302820277.html</v>
+        <v>https://www.prnewswire.com/news-releases/39-years-39-million-walmart-and-sams-club-continue-longstanding-support-of-childrens-miracle-network-302860917.html</v>
       </c>
       <c r="F426" t="str">
-        <v>Combining licensed agent expertise and ICHRA technology to deliver complete enrollment for carriers, brokers, and employers. CHARLESTON, S.C., July 8, 2026 /PRNewswire-PRWeb/ -- RateQuote, a national health insurance brokerage, and Benepicks, a purpose-built ICHRA technology platform,...</v>
+        <v>Dedicated associates, customers and members unite to celebrate campaign success, funding critical children's hospital needs to make big change for all kids SALT LAKE CITY, Aug. 27, 2026 /PRNewswire/ -- As Children's Miracle Network celebrates 39 years of partnership with Walmart and Sam's...</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
-        <v>/U P D A T E -- Pearl Health/</v>
+        <v>Capline Healthcare Management Introduces AR Follow-Up Strategy to Help Practices Recover Up to 35% More Revenue While Reducing 90+ Day Aging Claims</v>
       </c>
       <c r="B427" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C427" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D427" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E427" t="str">
-        <v>https://www.prnewswire.com/news-releases/pearl-health-raises-110-million-to-expand-its-ai-platform-helping-providers-deliver-better-outcomes-at-lower-cost-for-medicare-patients-302820795.html</v>
+        <v>https://www.prnewswire.com/news-releases/capline-healthcare-management-introduces-ar-follow-up-strategy-to-help-practices-recover-up-to-35-more-revenue-while-reducing-90-day-aging-claims-302861286.html</v>
       </c>
       <c r="F427" t="str">
-        <v>In the news release, Pearl Health Raises $110 Million to Expand Its AI Platform Helping Providers Deliver Better Outcomes at Lower Cost for Medicare Patients, issued 08-Jul-2026 by Pearl Health over PR Newswire, we are advised by the company that changes have been made. The complete,...</v>
-[...2 lines deleted...]
-    <row r="428">
+        <v>Houston-based RCM company rolls out a disciplined, age-based accounts receivable follow-up model to help medical practices recover aging claims and reduce balances stuck past 90 days. HOUSTON, Aug. 27, 2026 /PRNewswire/ -- Capline Healthcare Management, a U.S.-based revenue cycle...</v>
+      </c>
+    </row>
+    <row r="428" xml:space="preserve">
       <c r="A428" t="str">
-        <v>PIH Health First in Los Angeles County and Orange County to Transition to SCOUT MD™ Localization Technology</v>
+        <v>Overseas Growth Gathers Momentum as CanSinoBIO's Global Strategy Unlocks New Opportunities</v>
       </c>
       <c r="B428" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C428" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D428" t="str">
-        <v>Healthcare</v>
+        <v>Finance, SaaS, Healthcare, Automotive</v>
       </c>
       <c r="E428" t="str">
-        <v>https://www.prnewswire.com/news-releases/pih-health-first-in-los-angeles-county-and-orange-county-to-transition-to-scout-md-localization-technology-302821083.html</v>
-[...2 lines deleted...]
-        <v>Advanced wire-free radar technology supports surgical precision and enhances patient care WHITTIER, Calif., July 8, 2026 /PRNewswire/ -- PIH Health Whittier Hospital has become the first hospital in Los Angeles County and Orange County to transition to SCOUT MD™ localization technology,...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109499/</v>
+      </c>
+      <c r="F428" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 27, 2026 - (ACN Newswire) - CanSino Biologics Inc. (“CanSinoBIO,” 06185.HK/688185.SH) released its financial results for the first half of 2026. The Company reported revenue of approximately RMB 550 million, up 43.8% year on year, while its net loss attributable to shareholders narrowed significantly.  Notably, while demand in China’s vaccine market remains challenging, CanSinoBIO’s international business maintained strong growth momentum, generating overseas revenue of RMB 150 million during the reporting period. 
+As established products accelerate their expansion into overseas markets, and collaboration models such as technology partnerships and localized industrialization continue to take shape, CanSinoBIO’s overseas business is evolving from a strategic initiative into an increasingly important contributor to the Company’s performance. This reflects the Company’s forward-looking understanding of global vaccine market trends and evolving demand in international markets.
+At a time when the vaccine industry is facing changes in demand structure, the combination of domestic innovation capabilities and access to international markets is becoming an increasingly important measure of corporate growth resilience.
+Overseas Growth Accelerates
+In the first half of 2026, China’s vaccine industry continued to face demand-side pressure. As the target population for infant and young-child vaccination continues to decline, demand pressure on traditional pediatric vaccines has become increasingly visible. “Volume contraction and price decline” has emerged as a widespread challenge across the industry.
+Based on disclosed financial results across the sector, this pressure appears to be industry-wide. In 2025, Zhifei Biological generated RMB1.187 billion in revenue from self-developed products, up 1.23% year on year. Walvax Biotechnology reported 2025 revenue of RMB2.418 billion, down 14.29% year on year; despite a 53.36% year-on-year increase in batch-release volume for its core 13-valent pneumococcal conjugate vaccine, revenue remained under pressure. Kangtai Biological reported revenue of RMB1.273 billion in the first half of 2026, down 8.55% year on year.
+Against this industry backdrop, the growth of CanSinoBIO’s international business is particularly noteworthy. The Company reported overseas revenue of RMB 150 million in the first half of 2026. This growth was driven, on the one hand, by the continued expansion of mature products into overseas markets and, on the other, by the further deepening of the Company’s international partnership models. For CanSinoBIO, this also means that its products, manufacturing processes and quality control capabilities, validated in the domestic market, are beginning to unlock value overseas through more diversified approaches.
+Meanwhile, the Company continues to advance its international market footprint. Registration filings and commercialization efforts remain underway across Southeast Asia, South America and the Middle East. Menhycia(R) has obtained registration approvals in Indonesia and Argentina, and product supply has already commenced in Indonesia. As more products progress through overseas registration and commercialization, CanSinoBIO’s international business is expected to develop more diversified revenue streams and further strengthen its commercial resilience.
+From this perspective, CanSinoBIO’s globalization strategy is evolving. Overseas markets are no longer merely destinations for mature products, but are increasingly becoming markets in which products, technologies and industrial capabilities can jointly create value. For an innovative vaccine company, this shift from “exporting products” to “exporting capabilities and systems” creates greater room for long-term growth in its overseas business.
+Portfolio Upgrades Strengthen the Commercial Foundation
+Sustained overseas expansion is underpinned by a stable product portfolio and strong technological capabilities.
+According to the Company’s interim report, domestic revenue continued to grow despite factors such as changes in value-added tax, reflecting opportunities created by ongoing innovation. Menhycia(R), China’s first quadrivalent meningococcal conjugate vaccine, expanded its indicated population in February to children aged 3 months to 6 years, broadening its addressable population. Meanwhile, iPneucia(R), a 13-valent pneumococcal conjugate vaccine featuring dual-carrier technology (CRM197/TT), offers a differentiated option for pediatric pneumococcal disease prevention in China. Since its launch in September 2025, iPneucia(R) has continued to expand market access and is now available in nearly 30 provincial-level markets across China.
+From meningococcal disease to pneumococcal disease, CanSinoBIO is using innovative products to address vaccine segments that continue to offer meaningful unmet demand. As traditional vaccine categories face pressure on volumes, structural growth driven by product and technology upgrades is providing important support for the Company’s commercial resilience.
+More importantly, the product-development and industrialization capabilities established in the domestic market also provide a foundation for overseas expansion. For an innovative vaccine company, successful commercialization in China not only broadens revenue sources, but also validates the manufacturing, quality-control and supply systems required to replicate and extend those capabilities into international markets.
+Domestic product upgrades and overseas business growth are thereforeclosely connected rather than separate. The former provides the foundation in products and technologies, while the latter expands the geographic boundaries within which those products can realize their value.
+Multi-Layered Pipeline Takes Shape to Support Future Growth
+For an innovative vaccine company, long-term growth depends not only on the commercial performance of existing products, but also on the ability to maintain a steady flow of new products. By pursuing continued ramp-up of marketed products, advancing products under regulatory review and developing next-generation candidates, CanSinoBIO is building a more sustainable and well-sequenced product pipeline.
+Tripecia(R) (DT3cP Infant), CanSinoBIO’s three-component acellular diphtheria, tetanus and pertussis combined vaccine for infants, received NDA approval in April 2026, becoming the first approved three-component DTP vaccine in China. In August 2026, the first commercial batches received the Certificate for Batch Release of Biological Products. Provincial tendering and market-access processes are progressing in an orderly manner, and the product has begun entering the market supply stage.
+While Tripecia(R) represents an upgrade in pertussis vaccination for infants, the Td5cp vaccine for adolescents and adults — which has also been granted Priority Review status — is expected to extend CanSinoBIO’s pertussis vaccine portfolio to a broader population. The New Drug Application for Td5cp has been accepted by China’s National Medical Products Administration (NMPA).
+In addition, CanSinoBIO’s independently developed Adsorbed Tetanus Vaccine, Tetcia(R), has been formally approved, further strengthening the Company’s adult vaccine portfolio. From infants to adolescents and adults, and from individual products to a multi-product portfolio, this strategy is broadening the foundation for future commercial growth.
+In pneumococcal vaccines, CanSinoBIO’s 24-valent Pneumococcal Polysaccharide Conjugate Vaccine (CRM197/Tetanus Toxoid) (PCV24) formally initiated Phase I/II clinical trials in May 2026, and participant enrollment across different cohorts is progressing as planned. At the same time, the Company continues to advance development of its DT3cP-Hib-MCV4 combination vaccine, extending its portfolio toward increasingly multivalent and combination vaccine formats.
+Over the longer term, CanSinoBIO is continuing to build its mRNA platform and explore applications in preventive vaccines and therapeutic biologics. The Company is conducting early-stage research into mRNA applications for glioblastoma, rhabdomyosarcoma and cervical cancer, while also exploring in vivo CAR therapies. These programs remain at an early stage, with the Company continuing to assess the potential of mRNA and related technologies in disease treatment. Additionally, on August 25, CanSinoBIO announced that its subsidiary, CanSino Shanghai, had entered a strategic collaboration with deepGeneAI on mRNA therapeutic cancer vaccines. The two parties will leverage their respective strengths in mRNA vaccine technology and tumor neoantigen discovery and design to jointly advance the development and commercialization of personalized mRNA therapeutic cancer vaccines.
+These pipeline programs represent extensions of CanSinoBIO’s existing technology platforms and product-development experience. The Company’s core platforms — including viral vector vaccines, synthetic vaccines, protein structure design and VLP assembly, mRNA vaccines, as well as formulation and delivery technologies — provide a foundation for continued product iteration and technology translation.
+Innovation Supports Long-Term Development
+Viewed in the context of its 2026 interim results, CanSinoBIO’s story is not simply one of revenue growth.
+Against a changing domestic vaccine demand structure, innovative products have continued to deliver solid commercial performance, demonstrating the resilience created by product upgrades. Overseas business model expanded beyond finished-product exports to include technology collaboration and local manufacturing capabilities, indicating that international markets are becoming a new source of growth. At the same time, Tripecia(R) has entered the market supply stage, the Td5cp vaccine for adolescents and adults is progressing through regulatory review, and pipeline programs including PCV24, multivalent and combination vaccines, and mRNA technologies continue to advance, providing both product succession and technology reserves for the future.
+These three pathways ultimately point to the same growth logic: domestic innovation capabilities form the product foundation, overseas expansion broadens the commercial opportunity, and sustained R&amp;D determines whether growth can continue over the long term.
+In an environment where demand for traditional vaccines is under pressure and industry competition is intensifying, growth is increasingly shifting away from reliance on product-volume expansion alone and toward a model jointly driven by product upgrades, technological innovation and global markets. For CanSinoBIO, continued growth in the overseas business is providing increasingly visible financial evidence of this transition.
+As more innovative products enter the market, more mature products expand overseas and the Company’s technical capabilities extend further into international value chains, CanSinoBIO’s growth runway is expanding from a single domestic market to the global market. For the Company, internationalization is not only about broadening geographic reach; it is also an important pathway for innovative products and technologies to realize greater commercial value while contributing to global public health.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
-        <v>AAPC Launches CPC-M Credential, the Highest Standard of Mastery in Medical Coding</v>
+        <v>Fractyl Health, Inc. (GUTS) Lawsuit - Investors Urged to Contact Levi ...</v>
       </c>
       <c r="B429" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C429" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D429" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E429" t="str">
-        <v>https://www.prweb.com/releases/aapc-launches-cpc-m-credential-the-highest-standard-of-mastery-in-medical-coding-302820247.html</v>
+        <v>https://pr-inside.com/fractyl-health-inc-guts-lawsuit-investors-urged-to-contact-levi-r5216748.htm</v>
       </c>
       <c r="F429" t="str">
-        <v>New certification recognizes experienced medical coding professionals whose expertise drives compliance, revenue integrity, and organizational leadership SALT LAKE CITY, July 8, 2026 /PRNewswire-PRWeb/ -- AAPC, the nation's leading organization for healthcare business professionals, today...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
-        <v>Nuritas and Professor Graeme Close Launch Clinical Study Evaluating Bioactive Peptides in Longevity and Healthy Aging</v>
+        <v>Dave's Killer Bread reveals new consumer insights for Organic Month</v>
       </c>
       <c r="B430" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C430" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D430" t="str">
-        <v>Healthcare, Education</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E430" t="str">
-        <v>https://www.prweb.com/releases/nuritas-and-professor-graeme-close-launch-clinical-study-evaluating-bioactive-peptides-in-longevity-and-healthy-aging-302820234.html</v>
+        <v>https://www.prnewswire.com/news-releases/daves-killer-bread-reveals-new-consumer-insights-for-organic-month-302861852.html</v>
       </c>
       <c r="F430" t="str">
-        <v>New landmark research collaboration between Liverpool John Moores University and Nuritas investigates the role of PeptiStrong® in supporting functional strength, muscle health and longevity in adults aged 60-85 DUBLIN, July 8, 2026 /PRNewswire-PRWeb/ -- Nuritas, a biotechnology...</v>
+        <v>DKB survey indicates Gen Z is more aware of organic health benefits than previous generations MILWAUKIE, Ore., Aug. 27, 2026 /PRNewswire/ -- Dave's Killer Bread® (DKB), the nation's No. 1 organic bread brand*, reveals findings from new research about consumer preferences and purchasing...</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
-        <v>Weight Loss Rankings Launches Free, Independent Scores for GLP-1 Telehealth Providers</v>
+        <v>SpendRule Names Health System Transformation Leader Beth Graefe, EdD, as Strategic Advisor</v>
       </c>
       <c r="B431" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C431" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D431" t="str">
-        <v>Healthcare, Retail</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E431" t="str">
-        <v>https://pressreleasenews.org/pressroom/weight-loss-rankings-launches-free-independent-scores-for-glp-1-telehealth-providers</v>
+        <v>https://www.prnewswire.com/news-releases/spendrule-names-health-system-transformation-leader-beth-graefe-edd-as-strategic-advisor-302861875.html</v>
       </c>
       <c r="F431" t="str">
-        <v>Weight Loss Rankings launches as a free, independent, bilingual directory that scores GLP-1 telehealth providers on price, clinical oversight, and safety. It pairs independent 0-10 provider scores with an evidence-based, PMID-cited research library and free consumer tools.</v>
+        <v>Veteran of more than 100 hospital margin improvement initiatives joins SpendRule's Advisory Board as the healthcare industry confronts mounting pressures to reduce costs DALLAS, Aug. 27, 2026 /PRNewswire/ -- SpendRule, healthcare's first AI-native contract-to-payment integrity platform,...</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
-        <v>All Kinds of Therapy Expands Directory Ecosystem with Wave of Innovative 2026 Partners</v>
+        <v>CORRECTION FROM SOURCE: DataMeds AI and Tollo Health Announce Fall ...</v>
       </c>
       <c r="B432" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C432" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D432" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Crypto, AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E432" t="str">
-        <v>https://www.prweb.com/releases/all-kinds-of-therapy-expands-directory-ecosystem-with-wave-of-innovative-2026-partners-302820202.html</v>
+        <v>https://pr-inside.com/correction-from-source-datameds-ai-and-tollo-health-announce-fall-r5216740.htm</v>
       </c>
       <c r="F432" t="str">
-        <v>The leading independent directory for behavioral health and transitional care announces meaningful growth, broadening its coverage of local, remote, and specialized options for adolescents, young adults, and family systems. SOUTH PORTLAND, Maine, July 8, 2026 /PRNewswire-PRWeb/ -- All...</v>
+        <v>(PR-inside.com) This version includes the correct image. 50% off available online at www.TolloHealth.Shop and www.CorexaRx.com Soon to become available at Health Lives Here™ pharmacies and on Amazon.com TAMPA, FL / ACCESS Newswire / August 27, 2026 /DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," "DataMEDS," or the "Company"), an integrated healthcare company leveraging its Health IT infrastructure and artificial intelligence platform EinsteinRx™ combined with blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the tokenization of pharmaceutical serialization and the compliant delivery of healthcare and monetization of health data, today announced the U.S. ‘direct-to consumer' (DTC) launch of medical food Galectovid for the 2026 Cold &amp; Flu ..</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
-        <v>BioVigil Adds Hospital Executive Patti DePompei to Board of Directors</v>
+        <v>CORRECTION FROM SOURCE: DataMeds AI and Tollo Health Announce Fall 2026 Cold &amp; Flu #Back2School50% Marketing Campaign for Viral Infections Medical Food Galectovid(TM)</v>
       </c>
       <c r="B433" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C433" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D433" t="str">
-        <v>Healthcare, Education</v>
+        <v>AI, Healthcare, Retail</v>
       </c>
       <c r="E433" t="str">
-        <v>https://www.prweb.com/releases/biovigil-adds-hospital-executive-patti-depompei-to-board-of-directors-302820211.html</v>
+        <v>https://www.newswire.com/news/correction-from-source-datameds-ai-and-tollo-health-announce-fall-2026-cold-flu</v>
       </c>
       <c r="F433" t="str">
-        <v>BioVigil hand hygiene and infection prevention has added former University Hospitals Rainbow Babies &amp; Children's Hospital and MacDonald Women's Hospital President Patti DePompei to its Board of Directors. ANN ARBOR, Mich., July 8, 2026 /PRNewswire-PRWeb/ -- BioVigil, the leader in...</v>
+        <v>This version includes the correct image. 50% off available online at&amp;nbsp; www.TolloHealth.Shop and&amp;nbsp; www.CorexaRx.com Soon to become available at Health Lives Here&amp;trade; pharmacies and on Amazon.com&amp;nbsp;</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
-        <v>New Waterjet Therapy at Intermountain Lutheran and Saint Joseph Hospitals Targets Prostate Condition</v>
+        <v>VSee Health Poised for Growth</v>
       </c>
       <c r="B434" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C434" t="str">
-        <v>PRUnderground</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D434" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E434" t="str">
-        <v>https://www.prunderground.com/new-waterjet-therapy-at-intermountain-lutheran-and-saint-joseph-hospitals-targets-prostate-condition/00388096/</v>
+        <v>https://www.newswire.com/news/vsee-health-poised-for-growth</v>
       </c>
       <c r="F434" t="str">
-        <v>Men with Benign Prostatic Hyperplasia (BPH), or an enlarged prostate can now be treated via Aquablation Therapy at Intermountain Health Lutheran Hospital The post New Waterjet Therapy at Intermountain Lutheran and Saint Joseph Hospitals Targets Prostate Condition first appeared on</v>
+        <v>VSee Health announces Annual Meeting Results</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
-        <v>MTM Health Names Chris Echols Regional Vice President of Operations</v>
+        <v>NeuroOne Announces Successful Robotic-Assisted Drug Delivery Using Next-Generation StereoCED™ Platform</v>
       </c>
       <c r="B435" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C435" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D435" t="str">
-        <v>Healthcare</v>
+        <v>Finance, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E435" t="str">
-        <v>https://pr-inside.com/mtm-health-names-chris-echols-regional-vice-president-of-operations-r5199049.htm</v>
+        <v>https://www.newmediawire.com/news/neuroone-announces-successful-robotic-assisted-drug-delivery-using-next-generation-stereoced-tm-platform-7088976</v>
       </c>
       <c r="F435" t="str">
-        <v>(PR-inside.com) LAKE SAINT LOUIS, MO / ACCESS Newswire / July 8, 2026 / MTM Health, a leading provider of non-emergency medical transportation (NEMT) and healthcare logistics solutions, is pleased to announce the appointment of Chris Echols as Regional Vice President of Operations, effective July 6, 2026. In this role, Echols will oversee client relationships and overall NEMT operations across the eastern region of the United States. Echols brings more than two decades of senior leadership experience in healthcare services, with a strong focus on NEMT operations, strategic planning, financial analysis, contracting, and operational excellence. Most relevantly, he served as Senior Vice President ..</v>
+        <v>Successful Large-Animal Procedures Build Momentum Toward Planned Launch of the StereoCED™ Platform for Human Investigational Clinical Studies Later This Quarter Related StereoCED™ Revenue Expected to be Recognized in the Current Fiscal Quarter EDEN PRAIRIE, MINN. - August 27, 2026 ( NEWMEDIAWIRE ) - NeuroOne Medical Technologies Corporation (Nasdaq: NMTC) (“NeuroOne” or the “Company”), a medical technology company dedicated to transforming the surgical diagnosis and treatment of neurological disorders, today reported the successful completion of three separate large-animal procedures using its next-generation StereoCED™ platform. In two of the three procedures, NeuroOne’s drug delivery electrodes both delivered a study agent directly into targeted brain tissue and recorded intracranial ele</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
-        <v>WorldWide HealthStaff Solutions connects health systems with experienced perioperative nurses to support surgical care</v>
+        <v>CNS Pharmaceuticals Participates in the Virtual Investor "Why Now" ...</v>
       </c>
       <c r="B436" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C436" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D436" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare, Media</v>
       </c>
       <c r="E436" t="str">
-        <v>https://www.prnewswire.com/news-releases/worldwide-healthstaff-solutions-connects-health-systems-with-experienced-perioperative-nurses-to-support-surgical-care-302820907.html</v>
+        <v>https://pr-inside.com/cns-pharmaceuticals-participates-in-the-virtual-investor-why-now-r5216737.htm</v>
       </c>
       <c r="F436" t="str">
-        <v>CHARLOTTE, N.C., July 8, 2026 /PRNewswire/ -- As hospitals and surgical care providers in the U.S. continue to face nursing shortages, WorldWide HealthStaff Solutions (WWHS), a Medical Solutions company, is helping organizations fill critical staffing gaps and support patient care with...</v>
+        <v>(PR-inside.com) Video webcast now available here HOUSTON, TX / ACCESS Newswire / August 27, 2026 / CNS Pharmaceuticals, Inc. (NASDAQ:CNSP) ("CNS" or the "Company"), a biotechnology company focused on building a pipeline of innovative therapies addressing significant unmet medical needs, today announced that it participated in the Virtual Investor "Why Now" on-demand conference. Rami Levin, President and Chief Executive Officer of CNS Pharmaceuticals, highlighted the Company's strategic transformation that is being built on the strength of its newly assembled executive leadership team, enhanced financial position following its recent financing, and disciplined approach to evaluating differentiated assets. Mr. Levin emphasized the Company's efforts to ..</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
-        <v>Vitamin brands boost ad spend by 27% as 11.8 million Australians turn to supplements</v>
+        <v>enVVeno Medical Participates in the Virtual Investor 'Why Now' On-Demand ...</v>
       </c>
       <c r="B437" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C437" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D437" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Finance, Healthcare, Media</v>
       </c>
       <c r="E437" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357334</v>
+        <v>https://pr-inside.com/envveno-medical-participates-in-the-virtual-investor-why-now-on-demand-r5216735.htm</v>
       </c>
       <c r="F437" t="str">
-        <v>Australia&amp;#39;s vitamins and supplements market is heating up, with brands increasing advertising investment as millions of Australians continue to make supplements part of their everyday health routines. - - New Nielsen Ad Intel data shows advertising spend in the vitamins and supplements sector reached $75.1 million in the 12 months from 1 June 2025 to 31 May 2026, up 26.5% year-on-year. - - The lift in spend comes as Nielsen Consumer &amp;amp; Media View (CMV) data shows the category has become f... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357334</v>
-[...2 lines deleted...]
-    <row r="438">
+        <v>(PR-inside.com) Video Webcast Now Available Here IRVINE, CA / ACCESS Newswire / August 27, 2026 / enVVeno Medical Corporation (NASDAQ:NVNO) ("enVVeno Medical" or the "Company") today announced that Robert Berman, Chief Executive Officer of enVVeno Medical, participated in the Virtual Investor "Why Now" on-demand conference. For the event, Mr. Berman highlighted the Company's investment opportunity, including the significant unmet need for effective treatment options for patients with severe Deep Venous Insufficiency (DVI) and the substantial market opportunity for Company's non-surgical replacement venous valve called enVVe. He also discussed the Company's recent achievement of the FDA IDE approval for a U.S. pivotal study evaluating ..</v>
+      </c>
+    </row>
+    <row r="438" xml:space="preserve">
       <c r="A438" t="str">
-        <v>Global Medical Device Reprocessing Market to Register Sustainable Growth at a CAGR of ~8% by 2034 | DelveInsight</v>
+        <v>VVater Expands Global Presence Through New Partnership in Asia-Pacific and the Middle East</v>
       </c>
       <c r="B438" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C438" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D438" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Energy, Retail</v>
       </c>
       <c r="E438" t="str">
-        <v>https://www.prnewswire.com/news-releases/global-medical-device-reprocessing-market-to-register-sustainable-growth-at-a-cagr-of-8-by-2034--delveinsight-302820495.html</v>
-[...2 lines deleted...]
-        <v>The medical device reprocessing market is witnessing steady growth, driven by the increasing demand for cost-effective healthcare solutions and the rising emphasis on reducing medical waste. Hospitals and healthcare providers are increasingly adopting reprocessed SUDs to lower procurement...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109475/</v>
+      </c>
+      <c r="F438" t="str" xml:space="preserve">
+        <v xml:space="preserve">AUSTIN, TX, Aug 27, 2026 - (ACN Newswire) - VVater, America's Next Water Company and the world's premier innovator in advanced water treatment solutions, today announced an expanded international presence across Asia-Pacific Middle East (APME) as the company continues to scale its innovative water treatment technology globally and support new sectors.
+Via a new partnership agreement, VVater APME will be established. This newly formed venture will bring VVater's technology to a wide range of markets and strategic customers around the world as water scarcity, water quality, regulatory expectations and long-term water stewardship become increasingly important drivers of operational resilience and economic performance.
+VVater APME is a partnership formed between VVater and Ecosafe International, a regionally recognised water risk management and water stewardship consultancy, which supports organisations to navigate their water journey through governance, assurance, risk reduction and practical innovation. With an extensive track record supporting organisations including BHP, Rio Tinto, Chevron, Shell, JLL and NEOM, Ecosafe advises governments, mining operators, healthcare and industrial organisations on achieving safer, more sustainable and more resilient water outcomes across APME. VVater APME will operate with dedicated sector exclusivity in Australia, New Zealand, Saudi Arabia, Qatar and the UAE.
+"What drew us to this partnership is how much overlap there already was," said Kevin Gast, CEO and Chairman of VVater. "Ecosafe has spent years building trust with operators in some of the toughest water environments in the world. Pairing that with our technology means we can move faster into markets that badly need it."
+"For years we've watched clients wrestle with sourcing credible, provable water treatment technology once a risk assessment tells them what they're up against," said Ryan Milne, Founder of Ecosafe International. "This partnership closes a critical gap for us. We've always helped clients understand and govern water risk. Now we can combine that trusted advisory capability with proven technology solutions that accelerate the transition from water risk to water certainty."
+VVater APME is designed with a defined path to expand into installation, operations, and eventually in-territory manufacturing, creating long-term capability and supporting regional water security outcomes as the partnership matures.
+The agreement gives VVater APME access to VVater's full suite of proprietary technology, led by the Farady Reactor, a breakthrough in water treatment. Wherever it's deployed, from remote, self-managed water systems and mine sites to municipal water systems and industrial plants, the Farady Reactor transforms wastewater, sewage and drinking water alike, offering a glimpse of what next-generation water infrastructure can look like.
+VVater APME is the latest step in the company's international growth, following recognition from TIME, CES and Fast Company, and deployments with partners including Nestle and the City of Bastrop, Texas. The agreement reflects VVater's continued push to bring advanced treatment and reuse technology into markets facing mounting water stress.
+About VVater
+VVater is America's Next Water Company, delivering the future of purification through its award-winning Farady Reactor (Time Best Invention Award 2025, CES Best of Innovation 2025, World Future Award 2025. The first company in history to win all 3 in 1 year achieving a Triple Crown), proprietary ALTEP (Advanced Low Tension Electroporation Process), Advanced Dissolved Air Flotation, and Micro &amp; Nano Bubble technologies. Unlike outdated chemical, filtration, and membrane systems, VVater's electric-field breakthroughs eliminate microplastics, microorganisms, and other contaminants with record retention times, without producing toxic byproducts or requiring costly consumables. With over 4.3B gallons treated and validation from global leaders, VVater is scaling into municipal drinking water and wastewater, DPR/IPR, onsite reuse for data centers, commercial buildings, and resorts, residential purification, and consumer health water, delivering a 60% smaller footprint, 40% CapEx savings, 80% OpEx savings, and 40% less energy use. For more information, please visit www.vvater.com.
+Contact Information
+VVATER Media Office
+Global Media Room
+media@vvater.com
+Nicholas Koulermos
+vvater@5wpr.com
+SOURCE: VVater LLC
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
-        <v>Medical Radiation Detection, Monitoring &amp;amp; Safety Market worth $2.22 billion by 2031 | MarketsandMarkets™</v>
+        <v>Rongtao Medical Publishes Legacy Ultrasound Cybersecurity Framework Built on FDA, CISA and OEM Evidence</v>
       </c>
       <c r="B439" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C439" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D439" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E439" t="str">
-        <v>https://www.prnewswire.com/news-releases/medical-radiation-detection-monitoring--safety-market-worth-2-22-billion-by-2031--marketsandmarkets-302820471.html</v>
+        <v>https://www.prnewswire.com/news-releases/rongtao-medical-publishes-legacy-ultrasound-cybersecurity-framework-built-on-fda-cisa-and-oem-evidence-302861814.html</v>
       </c>
       <c r="F439" t="str">
-        <v>DELRAY BEACH, Fla., July 8, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the Medical Radiation Detection, Monitoring &amp; Safety Market is projected to grow from about USD 1.47 billion in 2026 to USD 2.22 billion by 2031, at a CAGR of 8.6%. Browse 500 market data Tables and 50...</v>
+        <v>Analysis finds nine in ten cleared ultrasound system designs predate the US cyber-device statute — and all four CISA advisories naming ultrasound lines had incomplete patch coverage GUANGZHOU, China, Aug. 27, 2026 /PRNewswire/ -- Guangzhou Rongtao Medical Technology Co., Ltd. ("Rongtao...</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
-        <v>Newest Issue of Chairside(R) Magazine Explores the Innovations Reshaping ...</v>
+        <v>VEMERIX Report Reveals the True Cost of Mesotherapy Consumables and the 2026 Rules Reshaping Injector Sourcing</v>
       </c>
       <c r="B440" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C440" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D440" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E440" t="str">
-        <v>https://pr-inside.com/newest-issue-of-chairside-r-magazine-explores-the-innovations-reshaping-r5199020.htm</v>
+        <v>https://www.prnewswire.com/news-releases/vemerix-report-reveals-the-true-cost-of-mesotherapy-consumables-and-the-2026-rules-reshaping-injector-sourcing-302861786.html</v>
       </c>
       <c r="F440" t="str">
-        <v>(PR-inside.com) Volume 21, Issue 2 highlights the technologies, workflows and clinical insights helping dentists improve efficiency, predictability and patient care. IRVINE, CA / ACCESS Newswire / July 8, 2026 / Volume 21, Issue 2 of Chairside®magazine is now available in print and online at chairsidemagazine.com. This special innovations issue features two free CEUs and examines the breakthroughs driving progress in modern dentistry. "Innovation only matters if it solves real problems for practicing dentists," said Jim Glidewell, CDT, founder and president of Glidewell. "This new issue of Chairside magazine highlights the people, research and technologies shaping today's advancements, with a focus on how they ..</v>
+        <v>Deep-research analysis of 15.3 million injectable procedures finds markups of up to 330x on single-use tips — and a new China requirement for delivery needles to carry their own registration WEIHAI, China, Aug. 27, 2026 /PRNewswire/ -- VEMERIX, the international brand of medical device...</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
-        <v>EduMed.org launches interactive school matching tool for nursing and allied health students</v>
+        <v>DataMeds AI and Tollo Health Announce Fall 2026 Cold &amp; Flu #Back2School50% ...</v>
       </c>
       <c r="B441" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C441" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D441" t="str">
-        <v>Healthcare, Education</v>
+        <v>Finance, Crypto, AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E441" t="str">
-        <v>https://www.prweb.com/releases/edumedorg-launches-interactive-school-matching-tool-for-nursing-and-allied-health-students-302820180.html</v>
+        <v>https://pr-inside.com/datameds-ai-and-tollo-health-announce-fall-2026-cold-flu-back2school-r5216731.htm</v>
       </c>
       <c r="F441" t="str">
-        <v>New quizzes, school comparisons and expert guidance help students identify degree programs that fit their learning style, budget and career goals. RENO, Nev., July 8, 2026 /PRNewswire-PRWeb/ -- EduMed.org -- a leader in higher education information for nursing and allied health -- today...</v>
+        <v>(PR-inside.com) 50% off available online at www.TolloHealth.Shop and www.CorexaRx.com Soon to become available at Health Lives Here™ pharmacies and on Amazon.com TAMPA, FL / ACCESS Newswire / August 27, 2026 /DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," "DataMEDS," or the "Company"), an integrated healthcare company leveraging its Health IT infrastructure and artificial intelligence platform EinsteinRx™ combined with blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the tokenization of pharmaceutical serialization and the compliant delivery of healthcare and monetization of health data, today announced the U.S. ‘direct-to consumer' (DTC) launch of medical food Galectovid for the 2026 Cold &amp; Flu Season through its #Back2School50% for ..</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
-        <v>Newest Issue of Chairside(R) Magazine Explores the Innovations Reshaping Modern Dentistry</v>
+        <v>DataMeds AI and Tollo Health Announce Fall 2026 Cold &amp; Flu #Back2School50% Marketing Campaign for Viral Infections Medical Food Galectovid(TM)</v>
       </c>
       <c r="B442" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C442" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D442" t="str">
-        <v>Healthcare</v>
+        <v>AI, Healthcare, Retail</v>
       </c>
       <c r="E442" t="str">
-        <v>https://www.newswire.com/news/newest-issue-of-chairside-r-magazine-explores-the-innovations-22815991</v>
+        <v>https://www.newswire.com/news/datameds-ai-and-tollo-health-announce-fall-2026-cold-flu-back2school50</v>
       </c>
       <c r="F442" t="str">
-        <v>Volume 21, Issue 2 highlights the technologies, workflows and clinical insights helping dentists improve efficiency, predictability and patient care.</v>
+        <v>50% off available online at&amp;nbsp; www.TolloHealth.Shop and&amp;nbsp; www.CorexaRx.com Soon to become available at Health Lives Here&amp;trade; pharmacies and on Amazon.com&amp;nbsp;</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
-        <v>Vadzo Announces Processed Bayer Output from Falcon-2020BRS with Support for On-Board IQ Processing such as Color Correction, Auto Exposure and Denoising</v>
+        <v>HUM Nutrition Launches Stack &amp;amp; Sculpt™, a Peptide-Powered Creatine for Toning</v>
       </c>
       <c r="B443" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C443" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D443" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E443" t="str">
-        <v>https://www.newswire.com/news/vadzo-announces-processed-bayer-output-from-falcon-2020brs-with-22814273</v>
+        <v>https://www.prnewswire.com/news-releases/hum-nutrition-launches-stack--sculpt-a-peptide-powered-creatine-for-toning-302860131.html</v>
       </c>
       <c r="F443" t="str">
-        <v>The Falcon-2020BRS is a 20MP color USB camera built on the onsemi HyperLux LP AR2020 sensor. It delivers processed Bayer output through an onboard ISP supporting color correction, auto exposure and denoising over USB 3.2 Gen 1. The camera is designed for aerial survey, document scanning, precision metrology, semiconductor inspection, high-resolution medical imaging and industrial inspection applications requiring 5120 x 3840 pixel resolution with per-frame IQ consistency on Windows, Linux and Android.</v>
+        <v>Introducing Advanced Toning Technology™. This refreshing formula pairs 5g of creatine monohydrate with 2.4g of clinically studied PeptiStrong® from Nuritas, bringing HUM's clean and clinical approach to the fastest-growing category in women's wellness. LOS ANGELES, Aug. 27, 2026...</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
-        <v>Porton Advanced's UC-MSCs Cell Bank for Exosome Manufacturing Receives U.S. FDA Drug Master File (DMF) Acceptance</v>
+        <v>ICU Medical to Participate in Upcoming Investor Conferences</v>
       </c>
       <c r="B444" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C444" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D444" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E444" t="str">
-        <v>https://www.prnewswire.com/news-releases/porton-advanceds-uc-mscs-cell-bank-for-exosome-manufacturing-receives-us-fda-drug-master-file-dmf-acceptance-302820818.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351997/8573/en/icu-medical-to-participate-in-upcoming-investor-conferences.html</v>
       </c>
       <c r="F444" t="str">
-        <v>CRANBURY, N.J. and SUZHOU, China, July 8, 2026 /PRNewswire/ -- Recently, Porton Advanced proudly announced that its Umbilical Cord-Derived Mesenchymal Stem Cell (UC-MSCs) Cell Bank for exosome manufacturing has been accepted for filing by the FDA's Center for Biologics Evaluation and...</v>
+        <v>SAN CLEMENTE, Calif., Aug. 27, 2026 (GLOBE NEWSWIRE) -- ICU Medical, Inc. (Nasdaq: ICUI), a leader in the development, manufacture and sale of innovative medical products, today announced its participation in the following investor conferences:</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
-        <v>Osteoarthritis Pipeline 2026: FDA Updates, Therapy Innovations, and Clinical Trial Landscape Analysis by DelveInsight | Merck, Peptinov, LG Chem, Akan Bioscience, BioTissue, Eupraxia Pharma, OliPass</v>
+        <v>Shellharbour Rising: Investing Platform Spotlights the NSW Coastal ...</v>
       </c>
       <c r="B445" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C445" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D445" t="str">
-        <v>Healthcare</v>
+        <v>SaaS, Healthcare, Real Estate</v>
       </c>
       <c r="E445" t="str">
-        <v>https://www.getnews.info/story/2026/07/08/osteoarthritis-pipeline-2026-fda-updates-therapy-innovations-and-clinical-trial-landscape-analysis-by-delveinsight-merck-peptinov-lg-chem-akan-bioscience-biotissue-eupraxia-pharma-olipass/?source=barchart</v>
+        <v>https://pr-inside.com/shellharbour-rising-investing-platform-spotlights-the-nsw-coastal-r5216718.htm</v>
       </c>
       <c r="F445" t="str">
-        <v/>
+        <v>(PR-inside.com) SYDNEY, AU / ACCESS Newswire / August 27, 2026 / Investing Platform, the home of brand-new property in Australia, is turning its spotlight on Shellharbour on the NSW South Coast, where the NSW Government this month placed two major rezoning proposals on public exhibition that could unlock up to 11,700 new homes and 1,750 new jobs across a revitalised Shellharbour City Centre and the new Shellharbour Hospital Precinct. The Government projects the area's population to surge by around 28,000 people to more than 100,000 residents by 2041, describing Shellharbour as one of the fastest growing communities in the state. The public ..</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
-        <v>NewcelX Appoints World-Renowned Diabetes Cure-Focused Pioneer, Dr. Camillo Ricordi, to Scientific Advisory Board</v>
+        <v>The Hidden Cost of Fragmented Contracts in Community Hospitals</v>
       </c>
       <c r="B446" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C446" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D446" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E446" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324174/0/en/NewcelX-Appoints-World-Renowned-Diabetes-Cure-Focused-Pioneer-Dr-Camillo-Ricordi-to-Scientific-Advisory-Board.html</v>
+        <v>https://pr-inside.com/the-hidden-cost-of-fragmented-contracts-in-community-hospitals-r5216712.htm</v>
       </c>
       <c r="F446" t="str">
-        <v>The appointment follows New c elX's recently announced successful FDA Type B Pre-IND meeting for NCEL-101 , providing a clear regulatory pathway toward clinical trials</v>
+        <v>(PR-inside.com) WOODSTOCK, GA / ACCESS Newswire / August 27, 2026 / Community hospitals run on contracts. Payer agreements, vendor terms, credentialing requirements, supply arrangements, compliance obligations, all of it is contract-driven. And for most small and mid-sized hospitals, those contracts live in three different places: a shared drive no one fully trusts, an email thread from 18 months ago, and someone's desk drawer. That fragmentation has a price. Industry research from World Commerce and Contracting estimates that organizations lose 5 to 9% of total contract value every year through missed obligations, unenforced terms, and poor visibility. For a rural hospital already operating ..</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
-        <v>Medical Care Technologies Subsidiary Infinite Auctions Surges Past ...</v>
+        <v>Black Health &amp; Social Services Hub to Celebrate Grand Opening with Community Health, Culture and Wellness Celebration in Brampton</v>
       </c>
       <c r="B447" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C447" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D447" t="str">
-        <v>Healthcare, Gaming</v>
+        <v>Healthcare</v>
       </c>
       <c r="E447" t="str">
-        <v>https://pr-inside.com/medical-care-technologies-subsidiary-infinite-auctions-surges-past-r5199016.htm</v>
+        <v>https://www.newsfilecorp.com/release/311365/Black-Health-Social-Services-Hub-to-Celebrate-Grand-Opening-with-Community-Health-Culture-and-Wellness-Celebration-in-Brampton</v>
       </c>
       <c r="F447" t="str">
-        <v>(PR-inside.com) Iconic LeBron, Kobe, and Iverson Game Worn Items Headline Event Generating Non-Dilutive Capital for Operations and Technology Development MESA, AZ / ACCESS Newswire / July 8, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today highlighted powerful momentum at its wholly-owned subsidiary Infinite Auctions, where the ongoing summer memorabilia auction has already reached $158,478.02 in total value with over 82,500 views and more than two weeks remaining until the July 25 close. The auction features standout iconic items, including a LeBron James record milestone jersey with a current bid of $42,500, a pair of Kobe Bryant 2001 NBA Finals game-worn sneakers at ..</v>
+        <v>Brampton, Ontario--(Newsfile Corp. - August 27, 2026) - The Black Health and Social Services (BHSS) Hub Peel will officially celebrate its grand opening on Friday, August 28 inviting residents from across Peel Region to experience a new approach to culturally responsive healthcare, mental health, addictions and social services designed with Black, African and Caribbean communities at the centre.Located at 19 Rutherford Road South, Unit 2, Brampton, the BHSS Hub is a partnership between Roots...</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
-        <v>Medical Care Technologies Subsidiary Infinite Auctions Surges Past $158,000 in High-Profile Memorabilia Auction with Explosive Viewer Engagement</v>
+        <v>Piramal Pharma renforce ses opérations prêtes pour l'avenir avec une réduction de 22,6 % des émissions, 41 % des énergies renouvelables et « zéro observation » de l'OAI par la FDA américaine</v>
       </c>
       <c r="B448" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C448" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D448" t="str">
-        <v>Healthcare, Gaming</v>
+        <v>Healthcare</v>
       </c>
       <c r="E448" t="str">
-        <v>https://www.newswire.com/news/medical-care-technologies-subsidiary-infinite-auctions-surges-past-158-000-in</v>
+        <v>https://www.prnewswire.com/news-releases/piramal-pharma-renforce-ses-operations-pretes-pour-lavenir-avec-une-reduction-de-22-6--des-emissions-41--des-energies-renouvelables-et--zero-observation--de-loai-par-la-fda-americaine-302861782.html</v>
       </c>
       <c r="F448" t="str">
-        <v>Iconic LeBron, Kobe, and Iverson Game Worn Items Headline Event Generating Non-Dilutive Capital for Operations and Technology Development</v>
+        <v>Les émissions de portée 1 et 2 les plus faibles jamais enregistrées marquent une année charnière dans le parcours de décarbonisation approuvé par la SBTi de l'entreprise MUMBAI, Inde, 27 août 2026 /PRNewswire/ -- Piramal Pharma Limited (NSE: PPLPHARMA | BSE: 543635), une société...</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
-        <v>Ultragenyx Releases 2025 Impact Report Emphasizing Commitment to Rare Disease Patients, Innovation, and Global Impact</v>
+        <v>BrainsWay Deep TMS™ Study Shows 70% Reduction in Patients Experiencing Suicidal Ideation</v>
       </c>
       <c r="B449" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C449" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D449" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E449" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324167/20739/en/Ultragenyx-Releases-2025-Impact-Report-Emphasizing-Commitment-to-Rare-Disease-Patients-Innovation-and-Global-Impact.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351903/17676/en/brainsway-deep-tms-study-shows-70-reduction-in-patients-experiencing-suicidal-ideation.html</v>
       </c>
       <c r="F449" t="str">
-        <v>NOVATO, Calif., July 08, 2026 (GLOBE NEWSWIRE) -- Ultragenyx Pharmaceutical Inc. (NASDAQ: RARE) released its 2025 Impact Report , detailing the company's work on behalf of patients and families living with rare and ultra-rare diseases. In 2025, Ultragenyx advanced five investigational therapies in pivotal clinical programs with the potential to reach tens of thousands of patients around the world — while continuing to build on years of work to support patients who cannot yet access approved treatments, which have now reached individuals in 50 countries.</v>
+        <v>Peer-reviewed secondary analysis adds to growing body of clinical evidence supporting the potential role of Deep TMS in addressing suicidal ideation among patients with major depressive disorder Peer-reviewed secondary analysis adds to growing body of clinical evidence supporting the potential role of Deep TMS in addressing suicidal ideation among patients with major depressive disorder</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
-        <v>The BioMechanics Method Names 2026 Corrective Exercise Specialist of the Year</v>
+        <v>Hydreight Technologies Announces Timing of Q2 2026 Financial Results and Investor Webcast Featuring Live Analyst Q&amp;amp;A</v>
       </c>
       <c r="B450" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C450" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D450" t="str">
-        <v>Healthcare</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E450" t="str">
-        <v>https://www.prweb.com/releases/the-biomechanics-method-names-2026-corrective-exercise-specialist-of-the-year-302820162.html</v>
+        <v>https://www.prnewswire.com/news-releases/hydreight-technologies-announces-timing-of-q2-2026-financial-results-and-investor-webcast-featuring-live-analyst-qa-302861464.html</v>
       </c>
       <c r="F450" t="str">
-        <v>Dr. Amanda Olsson, a former researcher and policy advisor to the Australian government and founder of Silverback Strength in Brisbane, Australia, wins the health and fitness industry's prestigious specialty award for her exceptional work in corrective exercise, movement health, and...</v>
+        <v>VANCOUVER, BC and LAS VEGAS, Aug. 27, 2026 /PRNewswire/ -- Hydreight Technologies Inc. ("Hydreight" or the "Company") (TSXV: NURS) (OTCQB: HYDTF) (FSE: SO6), a rapidly growing digital health platform and provider of compliant healthcare infrastructure across the United States, today...</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
-        <v>1upHealth Announces 1up Gateway to Simplify CMS-0057-F Compliance for ...</v>
+        <v>African Bundibugyo ebolavirus vaccine candidate to be advanced to clinical trials</v>
       </c>
       <c r="B451" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C451" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D451" t="str">
-        <v>Healthcare</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E451" t="str">
-        <v>https://pr-inside.com/uphealth-announces-1up-gateway-to-simplify-cms-0057-f-compliance-for-r5199013.htm</v>
+        <v>https://www.prnewswire.com/news-releases/african-bundibugyo-ebolavirus-vaccine-candidate-to-be-advanced-to-clinical-trials-302861771.html</v>
       </c>
       <c r="F451" t="str">
-        <v>(PR-inside.com) New model enables organizations with existing data infrastructure to better meet interoperability requirements BOSTON, MA / ACCESS Newswire / July 8, 2026 /1upHealth, a leader in health data interoperability, today announced the 1up Gateway, a new model to support compliance with the CMS Interoperability and Prior Authorization Final Rule (CMS-0057-F) among health plans with existing FHIR infrastructure. With this new release, 1upHealth is ensuring the broader payer ecosystem is prepared for interoperability regulations ahead of the final January 1, 2027 deadline. As plans adapt to CMS-0057-F mandates spanning Patient Access, Provider Access, Payer-to-Payer Data Exchange, and Electronic Prior Authorization APIs, they must ..</v>
+        <v>CEPI backs Minapharm's Bundibugyo ebolavirus vaccine candidate, based on ProBioGen's proprietary MVA-CR19 platform OSLO, Norway, CAIRO and BERLIN, Aug. 27, 2026 /PRNewswire/ -- Leading African biopharmaceutical company Minapharm Group, headquartered in Egypt with subsidiaries in Berlin,...</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
-        <v>Futbol Fans Practice More Than 800,000 CPR Training Compressions at FIFA Fan Experiences</v>
+        <v>Piramal Pharma stärkt zukunftsfähige Betriebsabläufe durch Emissionsreduktion von 22,6 %, Anteil erneuerbarer Energien von 41 % und null Beanstandungen im Rahmen des OAI-Verfahrens der US-Lebensmittelüberwachungs- und Arzneimittelbehörde (USFDA)</v>
       </c>
       <c r="B452" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C452" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D452" t="str">
-        <v>Retail, Education, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E452" t="str">
-        <v>https://www.newmediawire.com/news/futbol-fans-practice-more-than-800-000-cpr-training-compressions-at-fifa-fan-experiences-7087562</v>
+        <v>https://www.prnewswire.com/news-releases/piramal-pharma-starkt-zukunftsfahige-betriebsablaufe-durch-emissionsreduktion-von-22-6--anteil-erneuerbarer-energien-von-41--und-null-beanstandungen-im-rahmen-des-oai-verfahrens-der-us-lebensmitteluberwachungs--und-arzneimittel-302861765.html</v>
       </c>
       <c r="F452" t="str">
-        <v>DALLAS - July 8, 2026 ( NEWMEDIAWIRE ) - At the 2026 FIFA World Cup Fan events across four U.S. host cities, the American Heart Association is bringing Hands-Only CPR training directly to fans, who have already completed more than 800,000 training chest compressions - marking one of the largest public CPR education efforts in the organization’s history. More than 350,000 cardiac arrests occur outside of hospitals in the United States each year, and while immediate CPR can double or even triple a person’s chance of survival , many bystanders still hesitate to act, often because they lack training. Across Dallas, Atlanta, Philadelphia and New York, more than 8,000 attendees have participated in hands-on training at the American Heart Association’s Mobile CPR Unit. Participants learn to recog</v>
+        <v>Die niedrigsten Scope-1- und Scope-2-Emissionen aller Zeiten markieren ein Meilensteinjahr auf dem von der SBTi zugelassenen Weg des Unternehmens zur Dekarbonisierung MUMBAI, Indien, 27. August 2026 /PRNewswire/ -- Piramal Pharma Limited (NSE: PPLPHARMA. BSE: 543635), ein weltweit...</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
-        <v>Quest Diagnostics Now the Largest Clinical Reference Lab to Extend Oncology Test Access Through OncoEMR MPI</v>
+        <v>Herbalife to Participate in Fireside Chat at Barclays Global Consumer Conference on September 9</v>
       </c>
       <c r="B453" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C453" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D453" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E453" t="str">
-        <v>https://www.prnewswire.com/news-releases/quest-diagnostics-now-the-largest-clinical-reference-lab-to-extend-oncology-test-access-through-oncoemr-mpi-302819760.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/herbalife-participate-fireside-chat-barclays-110500579.html</v>
       </c>
       <c r="F453" t="str">
-        <v>American Oncology Network (AON) and other community oncology providers launching now as part of a pilot program that provides access to Haystack MRD SECAUCUS, N.J., July 8, 2026 /PRNewswire/ -- Quest Diagnostics (NYSE: DGX), a leading provider of diagnostic information services, today...</v>
+        <v>LOS ANGELES, August 27, 2026--Herbalife Ltd. (NYSE: HLF), a premier health and wellness company, community and platform, today announced Stephan Gratziani, Chief Executive Officer, John DeSimone, Chief Financial Officer and Scott Schaefer, SVP of Finance and Transformation and incoming CFO, will participate in a fireside chat at the Barclays 19th Annual Global Consumer Conference on Wednesday, September 9, 2026 at 7:30 a.m. ET (4:30 a.m.</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
-        <v>Doceree Closes the Measurement Loop Across Every HCP Channel</v>
+        <v>RMTG's Cellgenic Division Introduces MUSE Cell Product Line Across ...</v>
       </c>
       <c r="B454" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C454" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D454" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E454" t="str">
-        <v>https://www.prnewswire.com/news-releases/doceree-closes-the-measurement-loop-across-every-hcp-channel-302820771.html</v>
+        <v>https://pr-inside.com/rmtg-s-cellgenic-division-introduces-muse-cell-product-line-across-r5216690.htm</v>
       </c>
       <c r="F454" t="str">
-        <v>A unified Closed Loop Measurement framework now connects Investment, Reach, Performance, and Outcome across nine HCP channels: Point of Care, Programmatic, Account-Based Marketing, Copay, CTV, DOOH, Social, Email, and Text. The framework is powered by Clinical Intent Signals,...</v>
+        <v>(PR-inside.com) A second cellular-technology launch in close succession broadens Cellgenic's portfolio into Latin America, the Middle East, Europe, and Southeast Asia, demonstrating a repeatable product-development motion. MIAMI, FL / ACCESS Newswire / August 27, 2026 / Regenerative Medical Technology Group, Inc. (the "Company" or "RMTG") (OTCID:RMTG), a regenerative medicine company operating through its wholly owned subsidiary Global Stem Cells Group, today announced the introduction, through its Cellgenic division, of a multilineage-differentiating stress-enduring (MUSE) cell product line for selected international markets - including Latin America, the Middle East, Europe, and Southeast Asia - subject to applicable local regulatory requirements. MUSE cells are a class ..</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
-        <v>CeraVe Champions Skin Health for All: Free Dermatologist Care for World Skin Health Day 2026</v>
+        <v>The Economics of Healthcare Have Changed</v>
       </c>
       <c r="B455" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C455" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D455" t="str">
-        <v>Healthcare, Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E455" t="str">
-        <v>https://www.prnewswire.com/news-releases/cerave-champions-skin-health-for-all-free-dermatologist-care-for-world-skin-health-day-2026-302820315.html</v>
+        <v>https://pr-inside.com/the-economics-of-healthcare-have-changed-r5216688.htm</v>
       </c>
       <c r="F455" t="str">
-        <v>CeraVe, an official corporate sponsor of World Skin Health Day, is partnering with volunteer dermatologists to deliver free clinical consultations and vital education to underserved communities. CeraVe is again supporting World Skin Health Day 2026 for the third consecutive year as an...</v>
+        <v>(PR-inside.com) As employer health insurance costs approach $19,000 per worker, FUL.Health is building healthcare for the workforce traditional health insurance was never built to serve. NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Employer healthcare costs are projected to rise 9.5% in 2027, pushing average costs above $19,000 per employee, according to Aon. Against those economics, it is hardly surprising that only 27% of large firms offering health benefits offered them to part-time workers in 2025, according to KFF. But while the cost of health insurance continues to climb at a record pace, innovation and technology have changed the ..</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
-        <v>The Professionals Arrived First - Now Their Institutions are Following: ...</v>
+        <v>New Hampshire Chiropractor Develops Riveo, a New Approach to At-Home Lumbar Traction Without Inversion</v>
       </c>
       <c r="B456" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C456" t="str">
-        <v>PR-Inside</v>
+        <v>Send2Press</v>
       </c>
       <c r="D456" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E456" t="str">
-        <v>https://pr-inside.com/the-professionals-arrived-first-now-their-institutions-are-following-r5199002.htm</v>
+        <v>https://www.send2press.com/wire/new-hampshire-chiropractor-develops-riveo-a-new-approach-to-at-home-lumbar-traction-without-inversion/</v>
       </c>
       <c r="F456" t="str">
-        <v>(PR-inside.com) MIAMI, FL / ACCESS Newswire / July 8, 2026 /Aimwell Partners Inc. (OTCID:AIMN) - Technology adoption rarely begins with procurement. It begins with the professionals doing the work. Analysts, regulatory affairs specialists, clinical researchers, and scientific leaders discover tools that improve their decisions long before their organizations adopt them at scale. Institutions tend to follow the people they trust. Aimwell Partners Inc. (OTCID:AIMN), the parent company of AimwellBio, announced today that it is engaged in active enterprise-level discussions with multiple organizations that the company is not yet able to identify publicly. While those discussions remain confidential, the company believes the path that ..</v>
+        <v>PLYMOUTH, N.H., Aug. 27, 2026 (SEND2PRESS NEWSWIRE) -- After years of working with patients with lower back problems, New Hampshire chiropractor Dr. James Pamplin saw a practical challenge: people looking for a way to apply traction at home often encounter inversion tables, uncomfortable restraints, or bulky and cumbersome equipment. That challenge ultimately led Pamplin to develop Riveo, a new home lumbar traction device designed to provide a simpler and more comfortable way to apply controlled traction to the lower back.</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
-        <v>Research Analyst Report on NanoViricides Rates Company "Outperform"; ...</v>
+        <v>Covalon Reports Fiscal 2026 Third Quarter Results</v>
       </c>
       <c r="B457" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C457" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D457" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E457" t="str">
-        <v>https://pr-inside.com/research-analyst-report-on-nanoviricides-rates-company-outperform-r5199000.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/covalon-reports-fiscal-2026-third-110000819.html</v>
       </c>
       <c r="F457" t="str">
-        <v>(PR-inside.com) SHELTON, CT / ACCESS Newswire / July 8, 2026 / NanoViricides, Inc. (NYSE American:NNVC) (the "Company"), a clinical stage leader developing antiviral drugs that viruses cannot escape, reports that a Coverage Initiating Research Report on the Company by an Independent Analyst has been published, dated as of July 6, 2026. The report rates the Company with a rating of "Outperform" and has assigned a target price of $6.00, based on the analyst's estimates. This research report provides a summary of the Company's current programs, as well as additional longer term programs. The report was written by Mr. Robert LeBoyer, Senior Vice ..</v>
+        <v>MISSISSAUGA, Ontario, August 27, 2026--Covalon Technologies Ltd. (the "Company" or "Covalon") (TSXV: COV; OTCQX: CVALF), an advanced medical technologies company, today announced its fiscal 2026 third quarter results for the period ended June 30, 2026. Full financial statements and management’s discussion and analysis are available on the Company’s profile at www.sedarplus.ca.</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
-        <v>Schizophrenia Market Gains Momentum with Expanding Pipeline and Investment Potential by 2036 – DelveInsight | Teva Pharma, Royalty Pharma, MedinCell, Sumitomo Pharma, Otsuka Pharma, Reviva Pharma</v>
+        <v>DS1025 Enters Clinical Development in Patients with Advanced Solid Tumors as Novel CD25 Directed ADC in Industry-Leading ADC Portfolio of Daiichi Sankyo</v>
       </c>
       <c r="B458" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C458" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D458" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E458" t="str">
-        <v>https://www.getnews.info/story/2026/07/08/schizophrenia-market-gains-momentum-with-expanding-pipeline-and-investment-potential-by-2036-delveinsight-teva-pharma-royalty-pharma-medincell-sumitomo-pharma-otsuka-pharma-reviva-pharma/?source=barchart</v>
+        <v>https://finance.yahoo.com/healthcare/articles/ds1025-enters-clinical-development-patients-110000994.html</v>
       </c>
       <c r="F458" t="str">
-        <v/>
+        <v>TOKYO, August 27, 2026--The first patient has been dosed in a first-in-human phase 1 trial evaluating DS1025 in adult patients with advanced or metastatic solid tumors with disease progression on or after at least one prior line of standard therapy.</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
-        <v>Acelpa Health Expands Data Analytics Capabilities to Deliver Deeper Market Access Insights for Pharmaceutical Manufacturers</v>
+        <v>BD Extends Leadership in Advanced Tissue Regeneration Through Continued Clinical Innovation</v>
       </c>
       <c r="B459" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C459" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D459" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E459" t="str">
-        <v>https://www.prweb.com/releases/acelpa-health-expands-data-analytics-capabilities-to-deliver-deeper-market-access-insights-for-pharmaceutical-manufacturers-302820149.html</v>
+        <v>https://www.prnewswire.com/news-releases/bd-extends-leadership-in-advanced-tissue-regeneration-through-continued-clinical-innovation-302860968.html</v>
       </c>
       <c r="F459" t="str">
-        <v>New collaboration with MedEdge Solutions enhances visibility across patient access, reimbursement, adherence, and specialty pharmacy workflows WHITTIER, Calif., July 8, 2026 /PRNewswire-PRWeb/ -- Acelpa Health, a national network of specialty pharmacy and infusion services providers,...</v>
+        <v>STANCE trial surpasses a key enrollment milestone, advancing the clinical evaluation of GalaFLEX LITE™ Scaffold and generating evidence to support its use in breast revision surgery for capsular contracture FRANKLIN LAKES, N.J., Aug. 27, 2026 /PRNewswire/ -- BD (Becton, Dickinson and...</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
-        <v>Vaccinex to Report New Biomarker Data and Plans for Phase 2B Clinical Trial of Pepinemab in AD at the Alzheimer’s Association International Conference in London on July 13, 2026</v>
+        <v>Medical Foam Market: Why Asia Pacific Could Become the Fastest-Growing Regional Opportunity</v>
       </c>
       <c r="B460" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C460" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D460" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E460" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324070/34858/en/Vaccinex-to-Report-New-Biomarker-Data-and-Plans-for-Phase-2B-Clinical-Trial-of-Pepinemab-in-AD-at-the-Alzheimer-s-Association-International-Conference-in-London-on-July-13-2026.html</v>
+        <v>https://express-press-release.net/news/2026/08/27/1769598</v>
       </c>
       <c r="F460" t="str">
-        <v>Vaccinex reports new biomarker research and plans for Phase 2 randomized clinical trial of pepinemab in Alzheimer's Disease at the AAIC in July</v>
-[...2 lines deleted...]
-    <row r="461">
+        <v>Numbers That Matter The global medical foam market stood at USD 30.8 billion in 2025 and is expected to reach USD 33.3 billion in 2026, climbing to [read full press release...]</v>
+      </c>
+    </row>
+    <row r="461" xml:space="preserve">
       <c r="A461" t="str">
-        <v>Planet DDS and Truro Bring Predictive Intelligence to the Denticon Ecosystem: Transforming Patient-Facing Dental Operations for Capacity and Revenue Optimization</v>
+        <v>Watch &amp; Clock Fair, Salon de TIME return this September</v>
       </c>
       <c r="B461" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C461" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D461" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Education</v>
+        <v>AI, SaaS, Healthcare, Retail, Automotive, Education</v>
       </c>
       <c r="E461" t="str">
-        <v>https://www.prweb.com/releases/planet-dds-and-truro-bring-predictive-intelligence-to-the-denticon-ecosystem-transforming-patient-facing-dental-operations-for-capacity-and-revenue-optimization-302820294.html</v>
-[...2 lines deleted...]
-        <v>This new native integration leverages advanced machine learning to optimize schedule management, strengthen patient relationships, reduce staff overload, and maximize practice productivity, for single location practices and multi-location networks. PLYMOUTH, Minn., July 8, 2026...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109494/</v>
+      </c>
+      <c r="F461" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 27, 2026 - (ACN Newswire) - The 45th Hong Kong Watch &amp; Clock Fair and the 14th Salon de TIME, jointly organised by the Hong Kong Trade Development Council (HKTDC), Hong Kong Watch Manufacturers Association Limited, and the Federation of Hong Kong Watch Trades &amp; Industries Limited, will be held from 1 to 5 September at the Hong Kong Convention and Exhibition Centre (HKCEC). Salon de TIME will be fully open to the public throughout the event.
+The 45th HKTDC Hong Kong Watch &amp; Clock Fair and 14th Salon de TIME take place from 1 to 5 September at the Hong Kong Convention and Exhibition Centre. Introducing fair highlights at a press conference are Smilely Lam, HKTDC Associate Executive Director (fifth from the left), SK Chong (fourth from the right) and Frankie Lam (fourth from the left), Co-Chairmen, HKTDC Hong Kong Watch &amp; Clock Fair Organising Committee 2026, and celebrity Joey Thye (fifth from the right).
+Under the theme “Sparkling Moments Through Time”, the two fairs are expected to attract more than 630 exhibitors from 16 countries and regions, showcasing a wide range of watches, clocks and related products to meet evolving market trends and consumer demand.
+The Click2Match AI-powered business matching platform has been available since 25 August and will remain open until 12 September, enabling exhibitors and buyers from around the world to connect and conduct business discussions online during and beyond the physical fairs.
+Hong Kong Watch &amp; Clock Fair marks 45th Milestone
+HKTDC Associate Executive Director Smilely Lam said: “The Hong Kong Watch &amp; Clock Fair and Salon de TIME together form the world's largest one-stop watch and clock marketplace. As the Hong Kong Watch &amp; Clock Fair celebrates its 45th edition this year, the two fairs are continuing to grow in both international reach and diversity, leveraging Hong Kong’s strengths as an international trading hub and Asia’s premier sourcing centre for watches and clocks.
+This year’s fairs welcome, for the first time, a pavilion from Hengyang, Hunan Province, alongside group pavilions from France, Switzerland, Guangzhou and Taiwan. New exhibitors from Norway, Singapore and the US are joining this year's fair, further strengthening the international profile of the fairs.
+Salon de TIME is expected to feature more than 150 global brands, reaching a new post-pandemic high. Participation from Hong Kong brands and Guochao-inspired brands has increased by more than 20%, while more brands from Italy, the United Kingdom and the US are joining, alongside the debut of Singaporean brands. This fully demonstrates Hong Kong’s unique role as an important bridge connecting the Chinese Mainland with international markets, as well as the global watch industry’s confidence in the Hong Kong market.”
+According to the latest trade statistics, Hong Kong is the world’s largest importer and second largest exporter of wristwatches. In the first seven months of this year, the total export value of watches reached approximately HK$30.5 billion, representing a 7.8% year-on-year increase. Several other Hong Kong export markets recorded double-digit growth, including Germany (+21%), Switzerland (+25%) and the United Arab Emirates (+91%). In addition, the watch industry’s export confidence index rose from 50.4 to 51.9 in the second quarter, reflecting the industry’s cautiously optimistic outlook for exports.
+Microbrand participation doubles, bringing greater diversity to the fair
+Located in Hall 3FG, Salon de TIME features six themed zones: World Brand Piazza, Chic &amp; Trendy, Craft Treasure, Renaissance Moment, Wearable Tech, and Microbrands. The Microbrands zone has attracted 29 brands from eight countries and regions, with both the number of participating brands and the number of represented countries and regions doubling compared with last year.
+World Brand Piazza showcases prestigious international watch brands
+For the 16th consecutive year, the World Brand Piazza zone is organised in partnership with Prince Jewellery &amp; Watch, featuring limited-edition and rare timepieces from some of the world’s most prestigious watch brands. This year, Prince Jewellery &amp; Watch will showcase exceptional creations from six internationally renowned brands: Baume &amp; Mercier, Corum, DeWitt, Franck Muller, Montblanc and Sarcar.
+World Brand Piazza will feature a selection of limited-edition and highly collectible timepieces. Among the highlights, Franck Muller will present a ladies’ watch created in collaboration with French street artist Jisbar, marking the second partnership between the two parties. The brand will also host a product introduction seminar on 2 September titled “Franck Muller 2026 WPHH Novelties ‘Vanguard Lady Crazy Hours Jisbar’”.
+Meanwhile, Sarcar has specially created a unique platinum version of its Medusa timepiece exclusively for the World Brand Piazza. The one-of-a-kind watch is set with 228 diamonds, complemented by red garnets and green agates, showcasing exceptional high jewellery craftsmanship. Two marquise-cut diamonds are used to represent Medusa’s eyes. At the same time, the signature snake-hair motif extends seamlessly from the dial to the case and lugs, all meticulously sculpted from solid gold, offering the charm of ancient Roman stone sculptures of beautiful women.
+The Renaissance Moment zone will also welcome the debut appearance of WOLF, the luxury watch storage box and winder brand from the United Kingdom. Built around the concept of preserving heritage, WOLF provides professional care solutions for high-end mechanical timepieces. On the opening day of the fair (1 September), the brand will unveil its latest innovation, The Rocket, the world's most compact travel watch winder, highlighting WOLF's commitment to innovative design and exceptional craftsmanship.
+Guochao timepieces showcase the strength of Chinese watchmaking
+Designs incorporating traditional Chinese cultural elements have gained strong market appeal in recent years. This year, Salon de TIME will bring together five leading independent watchmakers from the Chinese Mainland, all of whom will attend the fair in person.
+The Académie Horlogère des Créateurs Indépendants (AHCI) which is widely regarded as one of the most prestigious independent watchmaking institutions, maintains exceptionally stringent membership requirements. Currently, only four AHCI members are from the Chinese Mainland, and this year's exhibition will feature three of them including Xushu Ma, who was the first watchmaker from the Chinese Mainland admitted to the association, as well as Zehua Tan and Lin Yong Hua. The opportunity to see such a distinguished line-up in one place is particularly rare.
+In addition, several Guochao-inspired brands and Chinese watchmakers will showcase their outstanding creations. Highlights include:
+Chinese watchmaker Qian Guobiao will present the limited-edition AB-05S “Skylight Sun”, restricted to just 18 pieces worldwide. The self-developed AB-05 manual-winding movement powers the timepiece. At the same time, its semi-skeletonized dial reveals the balance wheel and gear train, highlighting the watch's intricate mechanics and technical expertise.
+Shanghai Watch will present the ORIGINATE Collection A623 Revival Watch, a modern recreation of China’s first calendar watch, modelling after the original A623 timepiece worn for many years by Zhou Enlai, the first Premier of the People’s Republic of China. The brand will also unveil the Hong Kong Exclusive Edition featuring two interchangeable straps in grey and green, with colours inspired by the Zhongshan suits frequently worn by Premier Zhou, evoking a spirit and memory that transcend generations.
+Award-winning timepieces showcase innovation and craftsmanship
+This year’s fair brings together award-winning timepieces, highlighting the watch industry’s pursuit of technical excellence and design innovation. Highlights include:
+AGELOCER’s 29.51-Day MoonPhase Original Astronomer reimagines the traditional moon phase display by featuring an industry-first 28.5mm oversized moon phase aperture. Blending astronomical imagery with mechanical aesthetics, the timepiece has earned nine international design awards, including the German Design Award 2022, MUSE Design Awards Gold 2023, and European Design Award 2023.
+Making its debut at the exhibition, Singaporean brand Vario will present the Vario VERSA Reversible Dual Time Watch. With an innovative reversible case design, the watch features two independent dials, each showing a different time zone. Users can easily switch between the two displays, making it a practical companion for international travellers. The unique design earned the watch the 2025 iF Design Award.
+Collaborations, innovation and limited-edition collectibles cater to diverse market tastes
+The fairs will also feature collaborative, limited-edition, and debut timepieces, showcasing different styles and innovations to meet evolving consumer preferences, including:
+LINK2CARE has partnered with Swiss watch brand MARVIN to launch a luxury smartwatch that integrates LINK2CARE’s patented leather strap with concealed medical-grade vital sensor. The watch provides comprehensive health monitoring capabilities, including real-time tracking of mental resilience and stress levels, with data displayed directly on the watch dial.
+This year’s two major overseas pavilions, the Swiss Independent Watchmakers Pavilion (SIWP) and France’s Francéclat, together with other European exhibitors, will bring together around 80 brands from across Europe. Among the highlights, Swiss watchmaker Pilo &amp; Co Genève will showcase the Corleone Mini Collection, created to celebrate the brand’s 25th anniversary. Reimagining the iconic Corleone design as a refined ladies’ timepiece, the collection blends elegance with contemporary sophistication, with each colour variant limited to just 10 pieces worldwide.
+Several product zones showcase industry strength; Time Tunnel celebrates 45th edition
+The Hong Kong Watch &amp; Clock Fair, to be held in Hall 1, features seven dedicated product zones. Among them, Pageant of Eternity will showcase premium finished watches from Original Equipment Manufacturers (OEM) and Original Design Manufacturers (ODM). One example is Hong Kong exhibitor Time Grand Ltd, which has more than 20 years of experience in product development, engineering design, and manufacturing services for global watch brands. Through its network of partnerships with Swiss watchmaking companies, the firm offers one-stop watchmaking solutions, demonstrating the strength of Hong Kong’s watch industry in connecting international watchmaking markets. Other zones include Complete Watches, Clocks, Machinery &amp; Equipment, Packaging &amp; Display, Parts, Components &amp; Accessories.
+To celebrate the 45th edition of the Hong Kong Watch &amp; Clock Fair, organisers will present a special “Time Tunnel” exhibition, taking visitors on a journey through three key stages in the fair’s evolution since its debut in 1982. The exhibition will revisit the period from the 1980s to the 1990s, when the fair established itself as a major global sourcing platform for the watch and clock industry. It then traces the transformation of Hong Kong’s watch industry between 2000 and 2020, as the sector evolved from OEM manufacturing toward brand development, with the fair becoming an important platform for industry promotion, networking, and exchange.
+The final section covers the period from 2020 to the present, when the fair expanded beyond manufacturing, sourcing, and brand promotion. Through cross-sector collaboration and the integration of resources from different industries, it has evolved into a multifaceted platform that brings together craftsmanship, design, technology, lifestyle, culture and consumer engagement, reflecting the continuous transformation of both the watch industry and the fair itself.
+Experts to share insights on emerging global watch industry trends
+More than 40 events will take place throughout the fair, including forums, seminars, watch parades, and networking activities, giving industry professionals valuable insights into the latest market developments and business opportunities.
+On the opening day (1 September), the Hong Kong International Watch Forum will bring together leaders of watch industry associations from Chinese Mainland, Germany, France, Switzerland, Japan and Korea to share the latest trade statistics and industry trends in their respective markets. Speakers will also explore new opportunities arising from the convergence of traditional watchmaking craftsmanship and technological innovation.
+On the second day (2 September), the Asian Watch Conference will be held under the theme “Hong Kong as the hub of International Watch Trades”. Senior analysts from international research firm Euromonitor International (Hong Kong) will present the latest developments in the global watch market. Representatives from online watch resale platform Chrono24 will discuss how businesses can connect with global demand through digital channels. At the same time, speakers from Lazada HK will share insights on how to leverage e-commerce platforms to accelerate market expansion and reach new customer segments.
+The 43rd Hong Kong Watch &amp; Clock Design Competition, jointly organised by the HKTDC, the Hong Kong Watch Manufacturers Association Limited, and the Federation of Hong Kong Watch Trades &amp; Industries Limited, aims to promote watch design exchanges and nurture local talent.
+This year, the themes for the Open Group and Student Group are “Transcending Time” and “Contours of the Breeze” respectively. The competition will continue to feature The Made-to-sell Award, recognising student entries with outstanding commercial potential. The award presentation ceremony will be held on 5 September at the fair’s event stage, with celebrity Joey Thye attending as a guest.
+Public activities and lucky draws offer an exciting visitor experience
+Salon de TIME will host a variety of special activities and luxury watch showcases open to the public. Among the highlights, renowned watch art specialist and collector Labeg will lead a workshop on 4 September, demonstrating how to craft wristwatches from corrugated cardboard.
+This year, the exhibition also introduces the “Time Arena” activity zone, combining sports and luxury watch elements to offer visitors a fresh and interactive experience. A key feature will be the “Watch2Care Smart x Lifestyle Experience Days”, taking place from 4 to 5 September, featuring a range of interactive activities. Visitors will also have the opportunity to try pickleball, one of the fastest-growing sports in recent years.
+Other highlights include yoga and body mobility sessions, watch parades, and product launch events. Memorigin will unveil the Verdant Resonance Tourbillon watch, and invite several celebrity guests to attend its activities, including celebrity Vic Teo, Hong Kong basketball star Wong Lut Yiu, and renowned face-changing performer Hathor Wai.
+A Lucky Draw will be held daily throughout the fair, offering visitors the chance to win premium watches sponsored by brands including Memorigin, SAGA, ELMER INGO, Allied Asia Enterprise (PVT) Limited, Alexus Christy, Claudia Koch and FOKSY.
+In addition, CENTRESTAGE, Hong Kong’s premier fashion event, will take place concurrently at the HKCEC from 2 to 5 September, bringing together fashion brands and designer collections from around the world. The co-location of the events will create strong synergies, allowing visitors to explore the latest collections from more than 400 watch and fashion brands under one roof.
+Photo download: https://bit.ly/4xqIloM
+The 45th HKTDC Hong Kong Watch &amp; Clock Fair and 14th Salon de TIME take place from 1 to 5 September at the Hong Kong Convention and Exhibition Centre. Introducing fair highlights at a press conference are Smilely Lam, HKTDC Associate Executive Director (fifth from the left), SK Chong (fourth from the right) and Frankie Lam (fourth from the left), Co-Chairmen, HKTDC Hong Kong Watch &amp; Clock Fair Organising Committee 2026, and celebrity Joey Thye (fifth from the right).
+Celebrity Joey Thye to host exclusive watch unboxing session, showcasing eight timepieces.
+The World Brand Piazza, organised in partnership with Prince Jewellery &amp; Watch for the 16th consecutive year, has long been one of the exhibition’s signature attractions and remains a favourite among watch collectors. This year, Prince Jewellery &amp; Watch is presenting luxury creations from six internationally renowned watch brands, including the Vanguard Lady Crazy Hours Jisbar (left), a collaboration between Franck Muller and French street artist Jisbar, as well as a unique platinum version of the Medusa timepiece (right) created exclusively for the exhibition by Sarcar.
+Chinese watchmaker Qian Guobiao will present the limited-edition AB-05S “Skylight Sun”, restricted to just 18 pieces worldwide. The self-developed AB-05 manual-winding movement powers the timepiece. At the same time, its semi-skeletonized dial reveals the balance wheel and gear train, highlighting the watch's intricate mechanics and technical expertise.
+AGELOCER’s 29.51-Day MoonPhase Original Astronomer reimagines the traditional moon phase display by featuring an industry-first 28.5mm oversized moon phase aperture. Blending astronomical imagery with mechanical aesthetics, the timepiece has earned nine international design awards, including the German Design Award 2022, MUSE Design Awards Gold 2023, and European Design Award 2023.
+Vario VERSA Reversible Dual Time Watch’s innovative reversible case design, the watch features two independent dials, each showing a different time zone. Users can easily switch between the two displays, making it a practical companion for international travellers. The unique design earned the watch the 2025 iF Design Award.
+LINK2CARE has partnered with Swiss watch brand MARVIN to launch a luxury smartwatch that integrates LINK2CARE’s patented leather strap with concealed medical-grade biometric sensors. The watch provides comprehensive health monitoring capabilities, including real-time tracking of resilience and stress levels, with data displayed directly on the watch dial.
+Memorigin will unveil the “Verdant Resonance Tourbillon watch”, inspired by the refined lifestyle of ancient Chinese scholars, particularly the tradition of playing the zither while enjoying incense. It combines Chinese cultural aesthetics with contemporary haute horlogerie craftsmanship.
+The 43rd Hong Kong Watch &amp; Clock Design Competition features two categories, the Open Group and the Student Group, with design themes of “Transcending Time” and “Contours of the Breeze” respectively. Award-winning and shortlisted entries will be exhibited throughout the fair, showcasing the creativity and design talent of Hong Kong’s emerging and established watch designers. Photo shows representatives of the watch and clock industry together with the competition judges.
+Websites:
+Hong Kong Watch &amp; Clock Fair: https://www.hktdc.com/event/hkwatchfair/en
+Salon de TIME: https://www.hktdc.com/event/te/en
+Media enquiries
+Please contact the HKTDC’s Communications &amp; Public Affairs Department: 
+Johnny Tsui
+Tel: (852) 2584 4395
+Email : johnny.cy.tsui@hktdc.org
+About HKTDC
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
-        <v>Conavi Medical Announces JSCAI Publication Demonstrating the Clinical Utility of Hybrid IVUS OCT Imaging</v>
+        <v>Biovica Expands Pharma Services Business with New Master Services Agreement ...</v>
       </c>
       <c r="B462" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C462" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D462" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E462" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3323985/0/en/Conavi-Medical-Announces-JSCAI-Publication-Demonstrating-the-Clinical-Utility-of-Hybrid-IVUS-OCT-Imaging.html</v>
+        <v>https://pr-inside.com/biovica-expands-pharma-services-business-with-new-master-services-agreement-r5216669.htm</v>
       </c>
       <c r="F462" t="str">
-        <v>Publication demonstrates how complementary IVUS and OCT information supports lesion assessment, treatment planning, and stent optimization while helping manage contrast use Publication demonstrates how complementary IVUS and OCT information supports lesion assessment, treatment planning, and stent optimization while helping manage contrast use</v>
+        <v>(PR-inside.com) UPPSALA, SE / ACCESS Newswire / August 27, 2026 / Biovica International (STO:BIOVIC-B)(STO:BIOVIC.B)(FRA:9II) - Biovica, a company specializing in blood-based cancer monitoring, today announces that it has entered into a Master Services Agreement (MSA) with an operating subsidiary of a U.S.-based biotechnology company developing next-generation precision medicines for cancer. The agreement establishes a framework for the use of Biovica's DiviTum® TKa testing services in the customer's oncology drug development programs. The customer is developing a portfolio of next-generation cancer therapies, including drugs targeting key cell-cycle pathways known to take benefit from TKa measurements. Individual projects under the MSA will be initiated through ..</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
-        <v>Odysight.ai Receives Purchase Order from Elbit Systems on Behalf of the Israeli Ministry of Defense for Deployment of Its Vision-Based Prognostics and Health Management System</v>
+        <v>Willow Wellness Elevates Pregnancy Massage Dublin With Luxury Prenatal Care</v>
       </c>
       <c r="B463" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C463" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D463" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E463" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3323972/0/en/Odysight-ai-Receives-Purchase-Order-from-Elbit-Systems-on-Behalf-of-the-Israeli-Ministry-of-Defense-for-Deployment-of-Its-Vision-Based-Prognostics-and-Health-Management-System.html</v>
+        <v>https://express-press-release.net/news/2026/08/27/1769586</v>
       </c>
       <c r="F463" t="str">
-        <v>The purchase order, valued at approximately $0.3 million (NIS 1.0 million), expands Odysight.ai’s operational portfolio and may lead to wide deployment across the Israeli Defense Forces upon successful completion</v>
+        <v>Dublin, Ireland, 2026-08-27 — /EPR Network/ — Willow Wellness is bringing a new level of care with its pregnancy massage Dublin service. This service is [read full press release...]</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
-        <v>LataMed AI Provides Shareholder Update Regarding Upcoming 5-for-1 Forward Stock Split and Mandatory Share Exchange Process</v>
+        <v>NYU Langone Health Names Sunil Rao, MD, Director of the Leon H. Charney Division of Cardiology and Welcomes Susheel Kodali, MD, to Lead Interventional Cardiology</v>
       </c>
       <c r="B464" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C464" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D464" t="str">
-        <v>Finance, AI, Retail, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E464" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-provides-shareholder-update-regarding-upcoming-5-for-1-forward-stock-split-and-mandatory-share-exchange-process-7087556</v>
+        <v>https://www.prnewswire.com/news-releases/nyu-langone-health-names-sunil-rao-md-director-of-the-leon-h-charney-division-of-cardiology-and-welcomes-susheel-kodali-md-to-lead-interventional-cardiology-302861339.html</v>
       </c>
       <c r="F464" t="str">
-        <v>CARACAS, VENEZUELA - July 8, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (the “Company”) today provided shareholders with an update regarding the implementation of its previously announced 5-for-1 forward stock split and the related mandatory share exchange process. As of July 7, 2026, the Company has provided FINRA with all requested information and documentation relating to the forward stock split and mandatory share exchange process. Based on the current status of the filing, management presently anticipates that the corporate action may become effective within approximately the next week, subject to FINRA's review and final processing. The Company will provide shareholders with a further update as soon as FINRA establishes the official effective date. The forward stock split w</v>
+        <v>NEW YORK, Aug. 27, 2026 /PRNewswire/ -- NYU Langone Health has appointed Sunil Rao, MD, an internationally recognized clinician-investigator whose work has introduced new approaches to treating patients with complex cardiovascular conditions, as director of the Leon H. Charney Division of...</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
-        <v>Satellos Reports Six-Month Interim TRAILHEAD Data Showing Reduced Muscle Fat Fraction, Increased Effort, Stable Strength, Lower CK and Favorable Safety Profile in DMD Adults Treated with SAT-3247</v>
+        <v>Stroke Rehab Should Start Early and Address Physical, Cognitive and Mental Health</v>
       </c>
       <c r="B465" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C465" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D465" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E465" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3323924/0/en/Satellos-Reports-Six-Month-Interim-TRAILHEAD-Data-Showing-Reduced-Muscle-Fat-Fraction-Increased-Effort-Stable-Strength-Lower-CK-and-Favorable-Safety-Profile-in-DMD-Adults-Treated-w.html</v>
+        <v>https://www.newmediawire.com/news/stroke-rehab-should-start-early-and-address-physical-cognitive-and-mental-health-7088965</v>
       </c>
       <c r="F465" t="str">
-        <v>TORONTO, July 08, 2026 (GLOBE NEWSWIRE) -- Satellos Bioscience Inc. (NASDAQ: MSLE, TSX: MSCL) (“Satellos” or the “Company”), a clinical-stage biotechnology company developing novel therapies to treat degenerative muscle diseases, today announced six-month interim data from TRAILHEAD evaluating its investigational drug candidate SAT-3247 in adults living with Duchenne muscular dystrophy ("Duchenne" or "DMD").</v>
+        <v xml:space="preserve">Guideline Highlights: Rehabilitation after a stroke should begin as soon as the individual is medically stable, ideally within 48 hours of the stroke, and should be personalized to address the person’s physical, cognitive, language and mental health needs. A coordinated multidisciplinary care team is crucial for effective post-stroke rehabilitation, and evaluation of treatment goals should be ongoing until the person who had the stroke is able to achieve their highest possible level of function for daily activities. The guideline also calls for continued monitoring for post-stroke complications and related conditions, including depression and anxiety, and emphasizes the need to also support caregivers and family members. DALLAS - August 27, 2026 ( NEWMEDIAWIRE ) - A stroke can change life </v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
-        <v>SPAR Austria's Biodiversity Summit highlights the importance of crop diversity</v>
+        <v>Joseph Spine Institute Launches Patient Education Program to Help Patients Make Informed Decisions About Spine Care</v>
       </c>
       <c r="B466" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C466" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D466" t="str">
         <v>Healthcare, Education</v>
       </c>
       <c r="E466" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357324</v>
+        <v>https://www.prnewswire.com/news-releases/joseph-spine-institute-launches-patient-education-program-to-help-patients-make-informed-decisions-about-spine-care-302861082.html</v>
       </c>
       <c r="F466" t="str">
-        <v>The Biodiversity Summit, organised by SPAR Austria in cooperation with ARCHE NOAH, an Austrian association dedicated to preserving crop diversity, brought together Markus Kaser, Deputy Chairman of the Board of SPAR Austria; Volker Plass, Managing Director of ARCHE NOAH; Michelin-starred chef Paul Ivi&amp;amp;#263;; and environmental physician Prof. Dr Daniela Haluza from the Medical University of Vienna in Schiltern, Lower Austria, to discuss how crop diversity can be preserved. Climate change, g... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357324</v>
+        <v>TAMPA BAY, Fla., Aug. 27, 2026 /PRNewswire/ -- Joseph Spine Institute (JSI) is announcing the launch of a new Patient Education Program designed to provide patients and their families with accessible, physician-led information to help them better understand spine conditions, treatment...</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
-        <v>Pacific Mind Health Releases Free Guide to Help People Overcome Self-Consciousness in Everyday Moments</v>
+        <v>AlzeCure Pharma to Present at The Pareto Securities 17th Annual Healthcare ...</v>
       </c>
       <c r="B467" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C467" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D467" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E467" t="str">
-        <v>https://www.prnewswire.com/news-releases/pacific-mind-health-releases-free-guide-to-help-people-overcome-self-consciousness-in-everyday-moments-302820033.html</v>
+        <v>https://pr-inside.com/alzecure-pharma-to-present-at-the-pareto-securities-17th-annual-healthcare-r5216650.htm</v>
       </c>
       <c r="F467" t="str">
-        <v>LOS ANGELES, July 8, 2026 /PRNewswire/ -- Pacific Mind Health has released a FREE downloadable guide, How to Get Out of Your Own Spotlight. It's designed to help people recognize and interrupt the spotlight effect, the tendency to overestimate how much others notice, remember, and judge...</v>
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / August 27, 2026 / AlzeCure Pharma AB ("AlzeCure" or "The Company") (STO:ALZCUR)(FRA:AC6), which develops small-molecule drug candidates for CNS diseases with a focus on Alzheimer's disease and pain, announced today that it will participate in the Pareto Securities 17th Annual Healthcare Conference on September 2, where CEO Martin Jönsson will give a company presentation and answer questions about the latest developments and AlzeCure's plans for the future. Venue: Hotel At Six, Brunkebergstorg 6, Stockholm Format: Presentation and 1×1 meetingsPresentation time: September 2, 2026, 17:05-17:25 CEST (room: Event Small) The presentation will also be available afterwards on ..</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
-        <v>Seattle's Best Plastic Surgeon Featured in Seattle Magazine and Seattle ...</v>
+        <v>3D Cell Culture Market: How FDA Support for NAMs Could Reshape Cell-Based Research</v>
       </c>
       <c r="B468" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C468" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D468" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E468" t="str">
-        <v>https://pr-inside.com/seattle-s-best-plastic-surgeon-featured-in-seattle-magazine-and-seattle-r5198869.htm</v>
+        <v>https://express-press-release.net/news/2026/08/27/1769568</v>
       </c>
       <c r="F468" t="str">
-        <v>(PR-inside.com) Dr. Javad Sajan Featured in Seattle Magazine and Seattle Met SEATTLE, WA / ACCESS Newswire / July 8, 2026 / As patients increasingly rely on independent media, physician credentials, and published expertise when researching plastic surgery, regional publications are playing a larger role in highlighting surgeons whose work extends beyond the operating room. Recent articles published bySeattle MagazineandSeattle Metfeature Dr. Javad Sajan, emphasizing not only his surgical experience but also his innovative techniques and patient-first philosophy. It is these factors that led both publications to recognize him as one of Seattle's best plastic surgeons, based on his combination of clinical expertise, advanced ..</v>
+        <v>The way researchers study cells are changing rapidly as advances in biotechnology create more realistic and sophisticated models for understanding biological processes. Traditional two-dimensional cell [read full press release...]</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
-        <v>“The Art of Undieting” by Monica Woolridge — Amazon's Best-Selling Book Available for Free Download – Ending Soon (07/10/2026)</v>
+        <v>How Electronic Health Records Are Increasing Clinical Decision Support Systems Adoption</v>
       </c>
       <c r="B469" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C469" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D469" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E469" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357039</v>
+        <v>https://express-press-release.net/news/2026/08/27/1769562</v>
       </c>
       <c r="F469" t="str">
-        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;The Art of Undieting: A Soul-led, Science-Backed Guide to Redefining Health on Your Body&amp;#39;s Terms&amp;#8221; by wellness advocate and transformational health coach Monica Woolridge&amp;#8212;available for free download on Amazon for two more days&amp;#8212;now through July 10, 2026. - - For decades, millions have been trapped in exhausting cycles of dieting, calorie counting, restriction, and frustration, chasing weight loss while feeling increasingly discon... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357039</v>
+        <v>Healthcare organizations are increasingly turning to technology to make clinical decisions more accurate, consistent, and patient-focused. Against this backdrop, the clinical decision support systems market [read full press release...]</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
-        <v>Advanced Acupuncture Brings Personalized Acupuncture Care to Hallandale Beach FL</v>
+        <v>Patient Engagement Solutions Market: Why Patient Expectations Are Pushing Healthcare Beyond Portals</v>
       </c>
       <c r="B470" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C470" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D470" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E470" t="str">
-        <v>https://express-press-release.net/news/2026/07/08/1762021</v>
+        <v>https://express-press-release.net/news/2026/08/27/1769553</v>
       </c>
       <c r="F470" t="str">
-        <v>Hallandale Beach, USA, 2026-07-08 — /EPR Network/ — Advanced Acupuncture is proud to provide personalized acupuncture in Hallandale Beach FL, helping individuals achieve better health [read full press release...]</v>
+        <v>Healthcare is becoming increasingly connected, digital, and patient-centric, changing how people interact with providers before, during, and after receiving care. From appointment reminders and secure [read full press release...]</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
-        <v>Grünenthal receives FDA Orphan Drug and Rare Pediatric Disease Designations for Tegacorat for the Treatment of Duchenne Muscular Dystrophy</v>
+        <v>Baltimore Community Leaders Unite to Fuel Research and Hope at Maryland Night of Champions</v>
       </c>
       <c r="B471" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C471" t="str">
-        <v>Pressat</v>
+        <v>PR.com</v>
       </c>
       <c r="D471" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare, Education</v>
       </c>
       <c r="E471" t="str">
-        <v>https://pressat.co.uk/releases/grnenthal-receives-fda-orphan-drug-and-rare-pediatric-disease-designations-for-tegacorat-for-the-treatment-of-duchenne-muscular-dystrophy-4caf76f5ba7381565e5c56a515645618/</v>
+        <v>https://www.pr.com/press-release/977533</v>
       </c>
       <c r="F471" t="str">
-        <v>Wednesday 8 July, 2026 Aachen, 08 July 2026 – Grünenthal announced today that its investigational compound tegacorat (GRM-01) received Orphan Drug and Rare Pediatric Disease Designations from the US Food and Drug Administration (FDA) for the treatment of Duchenne muscular dystrophy (DMD). Tegacorat, a non-steroidal Selective Glucocorticoid Receptor Agonist and Modulator (SEGRAM), is an orally available investigational compound being developed to provide an alternative to glucocorticoid-based treatments such as prednisone, the current standard of care in DMD. Conventional glucocorticoids bind to the glucocorticoid receptor and influence gene expression. Among other mechanisms, this triggers two patterns of activity: transrepression, mainly linked to anti-inflammatory effects, and transactiv</v>
+        <v>The Crohn's &amp; Colitis Foundation's DC/Maryland/Virginia Chapter will host the 2026 Maryland Night of Champions on October 8 at the Baltimore Museum of Industry. The event will honor Dr. Tony Guerrerio as the 2026 Medical Champion and LT Marie "May" Oberlin with the Chloe Hannah Leadership Award. The evening aims to raise $150,000 to support groundbreaking research, patient programs, education, and advocacy for the 1 in [PR.com]</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
-        <v>July 8 Strike of 4,500 MNA Nurses &amp;amp; Clinicians Begins Wednesday Morning After MGB Billionaires Refuse to Negotiate Fair Contracts for Safe Patient Care</v>
+        <v>ENT Devices Market: How the Aging Population Is Driving Demand</v>
       </c>
       <c r="B472" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C472" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D472" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E472" t="str">
-        <v>https://www.prnewswire.com/news-releases/july-8-strike-of-4-500-mna-nurses--clinicians-begins-wednesday-morning-after-mgb-billionaires-refuse-to-negotiate-fair-contracts-for-safe-patient-care-302820584.html</v>
+        <v>https://express-press-release.net/news/2026/08/27/1769539</v>
       </c>
       <c r="F472" t="str">
-        <v>Brigham nurses and MGB Home Care clinicians begin one-day, and seven-day strikes after MGB refused to negotiate to avert the strikes BOSTON, July 8, 2026 The largest strike of nurses and healthcare professionals in state history begins Wednesday, July 8 after the billionaires and...</v>
+        <v>Hearing loss has quietly become one of the most widespread health conditions on the planet. It&amp;#8217;s not confined to the elderly, it&amp;#8217;s not always obvious, [read full press release...]</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
-        <v>Sectra publishes Annual Report and Sustainability Report for 2025/2026</v>
+        <v>hVIVO acquires CRS Berlin, expanding expertise into dermatology and women's health markets</v>
       </c>
       <c r="B473" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C473" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D473" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E473" t="str">
-        <v>https://www.prnewswire.com/news-releases/sectra-publishes-annual-report-and-sustainability-report-for-20252026-302820567.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351780/0/en/hvivo-acquires-crs-berlin-expanding-expertise-into-dermatology-and-women-s-health-markets.html</v>
       </c>
       <c r="F473" t="str">
-        <v>LINKÖPING, Sweden, July 8, 2026 /PRNewswire/ -- International medical imaging IT and cybersecurity company Sectra (STO: SECT-B) is publishing its Annual Report and Sustainability Report for the 2025/2026 fiscal year today. This report also includes the Corporate Governance Report for the...</v>
+        <v>London, UK – 27 August 2026 , hVIVO plc (AIM: HVO), a purpose-built, full-service international clinical development partner and the world leader in human challenge trials, announces the acquisition of CRS Clinical Research Services Berlin GmbH ("CRS Berlin").</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
-        <v>Do Breast Cancer and Irregular Heartbeat Have Common Risk Factors and Rates?</v>
+        <v>Orlando Workers' Compensation Attorney Explains Heat Illness Claims for Outdoor Workers</v>
       </c>
       <c r="B474" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C474" t="str">
-        <v>NewMediaWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D474" t="str">
-        <v>Retail, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E474" t="str">
-        <v>https://www.newmediawire.com/news/do-breast-cancer-and-irregular-heartbeat-have-common-risk-factors-and-rates-7087554</v>
+        <v>https://pressreleasenews.org/pressroom/orlando-workers-compensation-attorney-explains-heat-illness-claims-for-outdoor-workers</v>
       </c>
       <c r="F474" t="str">
-        <v>Research Highlights: A new, global analysis finds atrial fibrillation/flutter and breast cancer rates may follow similar risk factors and patterns across regions, particularly among women ages 55 and older. In about 40% of the 204 countries and regions evaluated, the rates of both breast cancer and atrial fibrillation/flutter were similar in older women, with the highest-risk zones in Western nations. Researchers identified modifiable risk factors, particularly alcohol use and smoking, which could substantially reduce the impact of both conditions. DALLAS - July 8, 2026 ( NEWMEDIAWIRE ) - Alcohol use and smoking were linked to breast cancer and atrial fibrillation/flutter in women ages 55 years and older in multiple regions of the world, according to new, independent research published tod</v>
+        <v xml:space="preserve">Central Florida's summer heat puts outdoor workers at real risk. Orlando workers' compensation attorney Thomas Vaughan explains when heat stroke, exhaustion, dehydration, and cramps qualify for workers' comp benefits, and why documenting a heat illness quickly matters most for building a strong claim. </v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
-        <v>Der Geschäftsbericht von Piramal Pharma für das Geschäftsjahr 2026 unterstreicht die globale Reichweite, das innovationsgetriebene Wachstum und die Meilensteine im Bereich Nachhaltigkeit</v>
+        <v>Nicox annonce avril 2027 comme date PDUFA pour NCX 470 dans le traitement du glaucome</v>
       </c>
       <c r="B475" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C475" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D475" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E475" t="str">
-        <v>https://www.prnewswire.com/news-releases/der-geschaftsbericht-von-piramal-pharma-fur-das-geschaftsjahr-2026-unterstreicht-die-globale-reichweite-das-innovationsgetriebene-wachstum-und-die-meilensteine-im-bereich-nachhaltigkeit-302820470.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351772/0/fr/nicox-annonce-avril-2027-comme-date-pdufa-pour-ncx-470-dans-le-traitement-du-glaucome.html</v>
       </c>
       <c r="F475" t="str">
-        <v>MUMBAI, Indien, 8. Juli 2026 /PRNewswire/ -- Piramal Pharma Limited (PPL) (NSE: PPLPHARMA) (BSE: 543635), ein weltweit führendes Pharma-, Gesundheits- und Wellnessunternehmen, hat seinen Geschäftsbericht für das Geschäftsjahr 2026 veröffentlicht. Dieser hebt ein Jahr hervor, das durch die...</v>
+        <v>1 La date PDUFA correspond à la date cible à laquelle la Food and Drug Administration (FDA) américaine prévoit d’achever la revue d’une demande d’autorisation de mise sur le marché (NDA) et de rendre sa décision, conformément au Prescription Durg User Fee Act (PDUFA).</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
-        <v>Avacta Appoints Healthcare Executive Patrick Vink as Deputy Chairman of the Board of Directors</v>
+        <v>Nicox Announces April 2027 PDUFA Date for NCX 470 in Glaucoma</v>
       </c>
       <c r="B476" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C476" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D476" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E476" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3323819/0/en/Avacta-Appoints-Healthcare-Executive-Patrick-Vink-as-Deputy-Chairman-of-the-Board-of-Directors.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351772/0/en/nicox-announces-april-2027-pdufa-date-for-ncx-470-in-glaucoma.html</v>
       </c>
       <c r="F476" t="str">
-        <v>LONDON and PHILADELPHIA, July 08, 2026 (GLOBE NEWSWIRE) -- Avacta Therapeutics (AIM: AVCT, "the Company", "Avacta"), a clinical stage biopharmaceutical company developing pre|CISION ® , a tumor-activated oncology delivery platform, is pleased to announce the appointment of Dr. Patrick Vink, a seasoned healthcare executive, to its Board of Directors as Non-Executive Deputy Chairman and Senior Independent Director.</v>
+        <v>1 A PDUFA date is the target date by which the U.S. Food and Drug Administration (FDA) aims to complete its review and issue a decision on a New Drug Application (NDA) under the Prescription Drug User Fee Act (PDUFA).</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
-        <v>Le rapport annuel de Piramal Pharma pour l'exercice 2026 souligne l'envergure mondiale de la société, sa croissance axée sur l'innovation et ses avancées majeures en matière de développement durable</v>
+        <v>Lindora Metabolic Health + Wellness Is Now Open in Waxhaw, NC</v>
       </c>
       <c r="B477" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C477" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D477" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E477" t="str">
-        <v>https://www.prnewswire.com/news-releases/le-rapport-annuel-de-piramal-pharma-pour-lexercice-2026-souligne-lenvergure-mondiale-de-la-societe-sa-croissance-axee-sur-linnovation-et-ses-avancees-majeures-en-matiere-de-developpement-durable-302820309.html</v>
+        <v>https://prunderground.com/lindora-metabolic-health-wellness-is-now-open-in-waxhaw-nc/cmta44gxj000a04l7znstttet</v>
       </c>
       <c r="F477" t="str">
-        <v>MUMBAI, Inde, 8 juillet 2026 /PRNewswire/ -- Piramal Pharma Limited (PPL) (NSE: PPLPHARMA) (BSE: 543635), l'un des leaders mondiaux du secteur pharmaceutique, de la santé et du bien-être, a publié son rapport annuel pour l'exercice 2026, qui met en lumière une année marquée par le...</v>
+        <v>Offering EMS workout training, GLP-1 medical weight loss, IV therapy, NAD+ therapy, peptide therapy, HRT, TRT, metabolic supplements and vitamin injections The post Lindora Metabolic Health + Wellness Is Now Open in Waxhaw, NC first appeared on</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
-        <v>/C O R R E C T I O N -- Oak Essentials/</v>
+        <v>Materialise Reports Second Quarter and Half-Year 2026 Results</v>
       </c>
       <c r="B478" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C478" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D478" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E478" t="str">
-        <v>https://www.prnewswire.com/news-releases/oak-essentials-launches-the-oak-advisory-council-in-honor-of-womens-health-month-302819908.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/materialise-reports-second-quarter-half-050000010.html</v>
       </c>
       <c r="F478" t="str">
-        <v>In the news release, Oak Essentials Launches the Oak Advisory Council in Honor of Women's Health Month, issued 07-Jul-2026 by Oak Essentials over PR Newswire, we are advised by the company that changes have been made. The complete, corrected release follows: OAK ESSENTIALS LAUNCHES THE...</v>
+        <v>LEUVEN, Belgium, August 27, 2026--Materialise NV (Euronext &amp; NASDAQ:MTLS), a global leader in 3D-printed medical devices and software, and a pioneer in additive manufacturing software and services, today announced its financial results for the second quarter and the six months ended June 30, 2026.</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
-        <v>Movemedical Launches Ask Move AI, the First AI Assistant Purpose-Built for Med Device Field Operations</v>
+        <v>Viva Biotech Announces Its 2026 Interim Results: AI Sparks New Paradigm in Drug R&amp;amp;D, CDMO Commercial Manufacturing Accelerates Revenue Growth</v>
       </c>
       <c r="B479" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C479" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D479" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, AI, Healthcare</v>
       </c>
       <c r="E479" t="str">
-        <v>https://www.prnewswire.com/news-releases/movemedical-launches-ask-move-ai-the-first-ai-assistant-purpose-built-for-med-device-field-operations-302817222.html</v>
+        <v>https://www.prnewswire.com/news-releases/viva-biotech-announces-its-2026-interim-results-ai-sparks-new-paradigm-in-drug-rd-cdmo-commercial-manufacturing-accelerates-revenue-growth-302861178.html</v>
       </c>
       <c r="F479" t="str">
-        <v>Mobile-first AI assistant built on 15+ years of surgical case data gives field reps a conversational interface for every step of their case workflow. SAN DIEGO, July 7, 2026 /PRNewswire/ -- Movemedical, the leading field inventory management platform for the medical device industry, today...</v>
+        <v>Results Highlights for Interim Results ended 30 June 2026 Revenue reached RMB1,006.5 million, increasing by 21.0% YoY Gross profit amounted to RMB341.7 million, increasing by 0.7% YoY Gross profit margin was 34.0% HONG KONG, Aug. 27, 2026 /PRNewswire/ -- On August 26, 2026, Viva Biotech...</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
-        <v>OTR Therapeutics Enters Strategic Collaboration with LG Chem to Accelerate Development of Novel Oncology Therapies</v>
+        <v>Exascend Deploys Advanced Medical-Grade Storage Solutions to Power Next-Generation Healthcare Systems</v>
       </c>
       <c r="B480" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C480" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D480" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E480" t="str">
-        <v>https://www.prnewswire.com/news-releases/otr-therapeutics-enters-strategic-collaboration-with-lg-chem-to-accelerate-development-of-novel-oncology-therapies-302820060.html</v>
+        <v>https://www.prnewswire.com/news-releases/exascend-deploys-advanced-medical-grade-storage-solutions-to-power-next-generation-healthcare-systems-302858483.html</v>
       </c>
       <c r="F480" t="str">
-        <v>SHANGHAI, July 7, 2026 /PRNewswire/ -- OTR Therapeutics, a clinical-stage biotechnology company dedicated to transforming early-stage innovations into globally impactful therapies, today announced that it has entered into a strategic collaboration agreement with LG Chem, a leading global...</v>
+        <v>TAIPEI, Aug. 26, 2026 /PRNewswire/ -- Exascend announced the successful deployment of its Medical-Grade Storage Solutions in collaboration with a leading healthcare technology provider, supporting the demanding requirements of next-generation medical systems. The enterprise-grade solution...</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
-        <v>SAC Health Acquires Former Rite-Aid Building to Expand Care to the High Desert</v>
+        <v>Seegnal Inc. Announces Closing of First Tranche and Upsize and Extension of Private Placement</v>
       </c>
       <c r="B481" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C481" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D481" t="str">
-        <v>Healthcare</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E481" t="str">
-        <v>https://www.prweb.com/releases/sac-health-acquires-former-rite-aid-building-to-expand-care-to-the-high-desert-302819264.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351756/0/en/seegnal-inc-announces-closing-of-first-tranche-and-upsize-and-extension-of-private-placement.html</v>
       </c>
       <c r="F481" t="str">
-        <v>SAC Health finalized the purchase of former Rite Aid building in Victorville, California, for a future medical clinic location. SAN BERNARDINO, Calif., July 7, 2026 /PRNewswire-PRWeb/ -- Moving forward with its mission to provide accessible, high-quality healthcare to underserved...</v>
+        <v>CALGARY, AB, Aug. 26, 2026 (GLOBE NEWSWIRE) -- Seegnal Inc. (TSXV: SEGN) (“ Seegnal ” or the “ Company ”), a global leader in SaaS clinical decision support solutions, is pleased to announce, further to its news releases dated June 2, 2026 and July 21, 2026, that it has closed the first tranche (“ Tranche 1 ”) of its previously announced non-brokered private placement of units in the capital of the Company (each, a “ Unit ”). The Company is also pleased to announce that it has upsized the private placement to up to CDN$1,850,000 and is expected to close the second tranche by September 30, 2026.</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
-        <v>Epidermolysis Bullosa Pipeline 2026: MOA and ROA Insights, Clinical Trials Status, and Key Companies Involved by DelveInsight | RegeneRx Biopharma, BridgeBio Pharma, Berg Pharma, Holostem Terapie</v>
+        <v>REJIMUS Expands In 21 CFR Part 11 Software Validation Services for CPG Supply Chains</v>
       </c>
       <c r="B482" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C482" t="str">
-        <v>GetNews</v>
+        <v>PRWeb</v>
       </c>
       <c r="D482" t="str">
-        <v>Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E482" t="str">
-        <v>https://www.getnews.info/story/2026/07/07/epidermolysis-bullosa-pipeline-2026-moa-and-roa-insights-clinical-trials-status-and-key-companies-involved-by-delveinsight-regenerx-biopharma-bridgebio-pharma-berg-pharma-holostem-terapie/?source=barchart</v>
+        <v>https://www.prweb.com/releases/rejimus-expands-in-21-cfr-part-11-software-validation-services-for-cpg-supply-chains-302860195.html</v>
       </c>
       <c r="F482" t="str">
-        <v/>
-[...2 lines deleted...]
-    <row r="483">
+        <v>REJIMUS empowers FDA-regulated businesses throughout the GPG supply-chain to more quickly audit, validate, document and maintain electronic systems - including AI-enabled workflows - within their existing quality and compliance programs subject to regulations under 21 CFR Part 11. NORTH...</v>
+      </c>
+    </row>
+    <row r="483" xml:space="preserve">
       <c r="A483" t="str">
-        <v>Migraine Pipeline 2026: FDA Updates, Therapy Innovations, and Clinical Trial Landscape Analysis by DelveInsight | GlaxoSmithKline, Merck, Pfizer, Bausch Health, Amgen, Abbvie, AstraZeneca, Eli Lilly</v>
+        <v>China Shengmu Returns to Profitability in 1H2026 with Revenue Up 7.1% and Profit Attributable to Owners Reaches RMB64.0 Million</v>
       </c>
       <c r="B483" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C483" t="str">
-        <v>GetNews</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D483" t="str">
-        <v>Healthcare</v>
+        <v>Finance, SaaS, Healthcare, Energy</v>
       </c>
       <c r="E483" t="str">
-        <v>https://www.getnews.info/story/2026/07/07/migraine-pipeline-2026-fda-updates-therapy-innovations-and-clinical-trial-landscape-analysis-by-delveinsight-glaxosmithkline-merck-pfizer-bausch-health-amgen-abbvie-astrazeneca-eli-lilly/?source=barchart</v>
-[...2 lines deleted...]
-        <v/>
+        <v>https://www.acnnewswire.com/press-release/english/109478/</v>
+      </c>
+      <c r="F483" t="str" xml:space="preserve">
+        <v xml:space="preserve">Highlights
+(RMB thousand)
+Six months ended 30 June
+Year-on-Year
+(“YoY”) Change
+2026
+2025
+Revenue
+1,546,145
+1,444,274
+7.1%
+Gross profit
+447,839
+364,866
+22.7%
+Profit/(loss) for the period
+19,454
+(45,601)
+N/A
+Profit/(loss) attributable to owners of the parent company
+64,007
+(48,322)
+N/A
+Raw milk sales volume (tons)
+424,902
+372,973
+13.9%
+Annualized milk yield per
+milkable cow (tons/year head)
+13.14
+12.27
++7,1%
+Cost of sales per kilogram of milk (RMB/kg)
+2.58
+2.89
+-10.7%
+HONG KONG, August 27, 2026 - (ACN Newswire) - China Shengmu Organic Milk Limited (“China Shengmu” or the “Group”) (Stock Code: 1432.HK), the organic raw milk producer in China, today announced its financial results for the six months ended June 30, 2026 (the “Period” or “1H 2026”).
+In the first half of 2026, as the raw milk industry continued to undergo supply-demand rebalancing and end-market demand remained under pressure, the Group adhered to its operating strategy of “production based on demand, controlling volume while improving quality, and prioritizing efficiency”. The Group continued to focus on improving milk yield, optimizing its herd structure, and enhancing cost efficiency. During the Period, the Group recorded sales revenue of RMB1,546.1 million, representing a year-on-year increase of 7.1%. Gross profit increased by 22.7% year-on-year to RMB447.8 million, with gross profit margin improving from 25.3% to 29.0%. Profit attributable to owners of the parent amounted to RMB64.0 million, compared with a loss of RMB48.3 million in the same period last year, marking a return to profitability.
+The Group’s annualized yield per milking cow further increased to 13.14 tons, representing a year-on-year increase of 7.1% and a new historical high. This drove raw milk sales volume to 424,902 tons in the first half of the year, representing a year-on-year increase of 13.9%. Premium raw milk accounted for 79.5% of total raw milk sales, while the Group continued to enrich its product portfolio with differentiated products, including organic raw milk, organic A2 raw milk, and DHA raw milk. Although the average selling price of raw milk decreased by 6.0% year-on-year during the Period, the Group benefited from higher milk yield, lower feed costs, and refined feeding management. The cost of milk production per kilogram decreased to RMB2.58, representing a year-on-year decrease of 10.7%. As the decline in unit cost exceeded the decline in average selling price, the Group effectively enhanced its earnings resilience amid the industry downturn.
+During the Period, the Group continued to optimize its herd structure. Total cattle inventory stood at 140,521 head, with milking cows accounting for 48.5%, representing an increase of 0.7 percentage points from the end of 2025. Adhering to its “production based on demand” approach, the Group focused on optimizing low-efficiency and high-parity cows, increasing the proportion of high-efficiency milking cows, and reasonably controlling the scale of replacement heifers.
+Benefiting from the recovery in beef cattle market prices, the Group further optimized the grading, pricing, and sales management of culled cattle. During the first half of the year, the Group’s feedlot cattle business recorded sales volume of 8,099 head and sales revenue of RMB42.9 million, while net gain surged by 275% to RMB11.0 million, further enhancing the value of the Group’s cattle business across the full life cycle.
+In terms of smart farming and sustainable development, the Group continued to integrate herd data, environmental monitoring, and equipment operations into its digital management systems. Through the use of tools including wearable collars, thermal imaging, and data analytics, the Group improved the efficiency of heat stress management, precision feeding, and herd health management, while steadily advancing the application of smart feeding systems, robotic milking systems, and electric equipment.
+Leveraging the resource advantages of the Ulan Buh Desert, the Group continued to enhance its organic circular agriculture system covering “planting–breeding–returning to farmland,” promote the use of high-quality domestically produced forage, and advance manure resource utilization, as well as water- and energy-saving initiatives, further strengthening the distinctive advantages of its desert organic milk source.
+Mr. ZHANG Jiawang, Chief Executive Officer and Executive Director of China Shengmu, said: “In the first half of 2026, amid continued supply-demand adjustment and the raw milk industry remaining at the bottom of its cycle, China Shengmu further improved the quality of its operations by continuously increasing milk yield, optimizing its herd structure, and reducing unit costs. Raw milk sales volume increased by 13.9% year-on-year, annualized yield per milking cow reached a new historical high, and the cost of milk production per kilogram decreased by 10.7% year-on-year, enabling the Company to return to profitability. Looking ahead, we will continue to prioritize efficiency and maintain prudent operations, consolidate our advantages in organic and differentiated milk sources, deepen collaboration with key customers and industry partners, and continuously enhance asset productivity and profitability.”
+Looking ahead to the second half of 2026, the Group expects the domestic raw milk industry to remain in a phase of supply-demand rebalancing and recovery from the bottom of the cycle. The Group will continue to adhere to its strategy of “production based on demand, controlling volume while improving quality, and prioritizing efficiency,” further improve herd quality and milk yield, strengthen its cost curve advantage, deepen customer and product collaboration for organic and differentiated raw milk products, and advance digitalization and green production. Following the mandatory cash offer proposed by China Modern Dairy becoming unconditional in all respects on July 20, 2026, the Group will proceed with subsequent industry collaboration in accordance with applicable laws and regulations. While maintaining the distinctive characteristics of its organic milk sources and operational continuity, the Group will prudently assess and unlock potential synergies in areas including centralized procurement, cost management, breeding, and digital management.
+China Shengmu Organic Milk Limited
+China Shengmu Organic Milk Limited (“China Shengmu” or the “Group”; stock code: 1432.HK) is an organic raw milk producer in China. The principal business of the Group is dairy farming, production and sales of high-end desert-based organic raw milk and quality non-organic raw milk. The Group focuses on the production and sales of desert-based organic milk, while satisfying the diversified needs of customers for quality raw milk and continues to develop a variety of functional raw milk to enrich the Company’s product combination and enhance its profitability. As of June 30, 2026, China Shengmu owns 34 daily farms, including 1 fattening cow farm. The Company had 140,521 cows in stock.
+For investor and media enquiry:
+Christensen China Limited
+Email: Shengmu@christensencomms.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
-        <v>Multiple Myeloma Pipeline 2026: Therapies, MOA Insights, and Key Clinical Trial Updates by DelveInsight | Bluebird bio, Cellectis SA, Caribou Biosciences, Luminary Therapeutics, Poseida Therapeutics</v>
+        <v>October 20, 2026 Deadline: Join Class Action Lawsuit Against Fractyl ...</v>
       </c>
       <c r="B484" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C484" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D484" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E484" t="str">
-        <v>https://www.getnews.info/story/2026/07/07/multiple-myeloma-pipeline-2026-therapies-moa-insights-and-key-clinical-trial-updates-by-delveinsight-bluebird-bio-cellectis-sa-caribou-biosciences-luminary-therapeutics-poseida-therapeutics/?source=barchart</v>
+        <v>https://pr-inside.com/october-20-2026-deadline-join-class-action-lawsuit-against-fractyl-r5216609.htm</v>
       </c>
       <c r="F484" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 26, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
-        <v>Graft vs Host Disease Pipeline 2026: In-depth Clinical Trials Analysis and Emerging Therapies Report by DelveInsight | Cellestia Biotech, Pfizer, Chia Tai Tianqing Pharma, Regimmune Corp</v>
+        <v>Pomerantz LLP Announces The Filing of a Class Action Against Fractyl ...</v>
       </c>
       <c r="B485" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C485" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D485" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E485" t="str">
-        <v>https://www.getnews.info/story/2026/07/07/graft-vs-host-disease-pipeline-2026-indepth-clinical-trials-analysis-and-emerging-therapies-report-by-delveinsight-cellestia-biotech-pfizer-chia-tai-tianqing-pharma-regimmune-corp/?source=barchart</v>
+        <v>https://pr-inside.com/pomerantz-llp-announces-the-filing-of-a-class-action-against-fractyl-r5216598.htm</v>
       </c>
       <c r="F485" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 26, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fractyl Health, Inc. ("Fractyl" or the "Company") (NASDAQ:GUTS) and certain officers. The class action, filed in the United States District Court for the Southern District of New York, and docketed under 26-cv-07167, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations ..</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
-        <v>Vitiligo Pipeline 2026: Therapies Under Investigation, Clinical Trials Milestones, and FDA Approvals by DelveInsight | Dermira, Amgen, Pfizer, Dermavant Sciences, Incyte, TWi Biotechnology, Aclaris</v>
+        <v>Back-to-School Health: Helping Children Start the School Year Strong with Accordia Health</v>
       </c>
       <c r="B486" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C486" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D486" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E486" t="str">
-        <v>https://www.getnews.info/story/2026/07/07/vitiligo-pipeline-2026-therapies-under-investigation-clinical-trials-milestones-and-fda-approvals-by-delveinsight-dermira-amgen-pfizer-dermavant-sciences-incyte-twi-biotechnology-aclaris/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/back-to-school-health-helping-children-start-the-school-year-strong-with-accordia-health-302861054.html</v>
       </c>
       <c r="F486" t="str">
-        <v/>
+        <v>SARALAND, Ala., Aug. 26, 2026 /PRNewswire/ -- As students return to school, parents are busy with supply lists, shopping for clothes, and getting ready for a great year. One of the best ways to help children succeed is to make sure they are healthy, both physically and emotionally. Dr....</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
-        <v>New Data From AI Ebook Generator Automateed: 77,000+ Books Created Across 216 Countries</v>
+        <v>Regeneron Pharmaceuticals, Inc. (REGN) Investors: September 14, 2026 Lead Plaintiff Deadline in Class Action Lawsuit</v>
       </c>
       <c r="B487" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C487" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D487" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E487" t="str">
-        <v>https://www.prweb.com/releases/new-data-from-ai-ebook-generator-automateed-77-000-books-created-across-216-countries-302818065.html</v>
+        <v>https://www.prnewswire.com/news-releases/regeneron-pharmaceuticals-inc-regn-investors-september-14-2026-lead-plaintiff-deadline-in-class-action-lawsuit-302860996.html</v>
       </c>
       <c r="F487" t="str">
-        <v>Automateed, an AI ebook generator, analyzed more than 77,000 books created on its platform. Self-help, health, and business titles dominate, with the US, India, and Brazil leading — and emerging markets close behind. LEWES, Del., July 7, 2026 /PRNewswire-PRWeb/ -- Automateed, an AI ebook...</v>
+        <v>SAN FRANCISCO, Aug. 26, 2026 /PRNewswire/ -- Hagens Berman Sobol Shapiro LLP alerts investors in Regeneron Pharmaceuticals (NASDAQ: REGN) that a securities class action lawsuit has been filed after its surprising revelations concerning a Phase 3 clinical trial of a therapy intended to...</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
-        <v>Black Book Poll Finds AI Has Entered the EHR, but Governed Scale Remains ...</v>
+        <v>As National Wellness Month Comes to a Close, Periodontal Specialist Reminds Patients That Wellness Includes Oral Health</v>
       </c>
       <c r="B488" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C488" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D488" t="str">
-        <v>AI, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E488" t="str">
-        <v>https://pr-inside.com/black-book-poll-finds-ai-has-entered-the-ehr-but-governed-scale-remains-r5198758.htm</v>
+        <v>https://www.prnewswire.com/news-releases/as-national-wellness-month-comes-to-a-close-periodontal-specialist-reminds-patients-that-wellness-includes-oral-health-302860974.html</v>
       </c>
       <c r="F488" t="str">
-        <v>(PR-inside.com) Q2-Q3 2026 poll of 507 healthcare leaders shows ambient AI is advancing fastest, while governance, clinician trust, workforce readiness and post-go-live monitoring remain barriers to enterprise-scale adoption. CHICAGO, IL / ACCESS Newswire / July 7, 2026 / Black Book Research today released findings from its AI in the EHR Adoption Readiness Poll, a 507-respondent assessment of healthcare executives, informatics leaders and clinical operations respondents fielded in Q2-Q3 2026. The poll finds that AI has moved from strategic conversation into active EHR workflows, but most healthcare organizations have not yet built the operating model required to scale it safely, consistently and measurably. The ..</v>
+        <v>Dr. Jose Arauz of the Carolina Dental Specialty Center says healthy gums are an important part of overall wellness and is warning patients to recognize the signs and symptoms of periodontal disease before they become more serious. JACKSONVILLE, N.C., Aug. 26, 2026 /PRNewswire/ -- As...</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
-        <v>Lifshitz Law PLLC Announces Investigations of Corcept Therapeutics, ...</v>
+        <v>Globus Medical Announces Acquisition of Higgs Boson Health to Transform Healthcare Experience Through AI-Driven Digital Solutions</v>
       </c>
       <c r="B489" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C489" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D489" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance, AI, Healthcare, Education</v>
       </c>
       <c r="E489" t="str">
-        <v>https://pr-inside.com/lifshitz-law-pllc-announces-investigations-of-corcept-therapeutics-r5198756.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351730/0/en/globus-medical-announces-acquisition-of-higgs-boson-health-to-transform-healthcare-experience-through-ai-driven-digital-solutions.html</v>
       </c>
       <c r="F489" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 7, 2026 / Lifshitz Law Firm Corcept Therapeutics, Inc. (NASDAQ:CORT) Lifshitz Law PLLC announces investigation into possible securities laws violations and/or breaches of fiduciary duties in connection with allegations that the Company made materially false and/or misleading statements and/or failed to disclose that: (i) the Company overstated the strength of the clinical trials supporting relacorilant by representing them as "powerful support" for Corcept's New Drug Application ("NDA") to the U.S. Food and Drug Administration ("FDA"); (ii) the Company falsely conveyed confidence in relacorilant's regulatory prospects by claiming they had communicated with the FDA, ..</v>
+        <v>AUDUBON, Pa., Aug. 26, 2026 (GLOBE NEWSWIRE) -- Globus Medical, Inc. (NYSE: GMED), a leading musculoskeletal technology company, today announced the acquisition of Higgs Boson Health, a digital healthcare experience company based in Durham, NC and incubated out of Duke University. With a mission to transform healthcare experience through digital innovation, Higgs Boson will position Globus Medical to shape patient and provider experience throughout the full episode of care.</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
-        <v>New Clinic for Young Children with Autism Opening its Doors in Lake Zurich</v>
+        <v>Bionic Bloom Integrated Health Welcomes Erica Veno, MSW, RCSWI, as New Therapy Provider</v>
       </c>
       <c r="B490" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C490" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D490" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E490" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-clinic-for-young-children-with-autism-opening-its-doors-in-lake-zurich-302819964.html</v>
+        <v>https://www.newswire.com/news/bionic-bloom-integrated-health-welcomes-erica-veno-msw-rcswi-as-new-therapy</v>
       </c>
       <c r="F490" t="str">
-        <v>LAKE ZURICH, Ill., July 7, 2026 /PRNewswire/ -- Caravel Autism Health, a leader in the diagnosis and treatment of young children on the autism spectrum, is hosting a ribbon-cutting on Wednesday, July 8 to celebrate the grand opening of a new, state-of-the-art autism therapy clinic. The...</v>
+        <v>Behavioral-Health Professional Brings More Than a Decade of Experience in Trauma-Informed Care, Crisis Intervention and Substance-Use Treatment</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
-        <v>Vanda Pharmaceuticals Announces FDA Rare Pediatric Disease Designation for Investigational Therapy for Charcot-Marie-Tooth Disease Type 2S</v>
+        <v>Supporting earthquake response in Colombia</v>
       </c>
       <c r="B491" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C491" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D491" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E491" t="str">
-        <v>https://www.prnewswire.com/news-releases/vanda-pharmaceuticals-announces-fda-rare-pediatric-disease-designation-for-investigational-therapy-for-charcot-marie-tooth-disease-type-2s-302819555.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359556</v>
       </c>
       <c r="F491" t="str">
-        <v>WASHINGTON, July 7, 2026 /PRNewswire/ -- Vanda Pharmaceuticals Inc. (Vanda) (Nasdaq: VNDA) today announced that the U.S. Food and Drug Administration (FDA) has granted Rare Pediatric Disease Designation to VCA-894A, Vanda's investigational antisense oligonucleotide therapy for the...</v>
+        <v>A powerful 7.4 magnitude earthquake struck western Colombia on 10 August, causing widespread damage across the Pacific region. In response, H&amp;amp;M Foundation is donating USD 150,000 to Save the Children to support immediate relief efforts and early recovery for children and families affected by the disaster. - - Preliminary reports indicate significant humanitarian impacts, including loss of life, injuries, damaged homes, schools and health facilities. Affected communities continue to face d... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359556</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
-        <v>LM PAY S.A. Reports Solid FY 2025 Performance and Positive Q1 2026 Business Momentum - Preliminary Results</v>
+        <v>MiiHealth AI Closes Seed Round for an Undisclosed Amount to Reinvent Patient Intake and Give Providers Back Two Hours a Day</v>
       </c>
       <c r="B492" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C492" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D492" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Finance, AI, Healthcare</v>
       </c>
       <c r="E492" t="str">
-        <v>https://www.newmediawire.com/news/lm-pay-s-a-reports-solid-fy-2025-performance-and-positive-q1-2026-business-momentum-preliminary-results-7087551</v>
+        <v>https://finance.yahoo.com/healthcare/articles/miihealth-ai-closes-seed-round-214100415.html</v>
       </c>
       <c r="F492" t="str">
-        <v>WARSAW, POLAND - July 7, 2026 ( NEWMEDIAWIRE ) - LM PAY is a fast-growing fintech provider of embedded finance solutions specifically designed for the healthcare and insurance sectors. With 15 years of operating experience in Poland, the Company has established a trusted network of over 13,000 medical clinics and service providers , as well as insurance brokers, offering instant point-of-sale consumer financing for medical, dental, aesthetic, and insurance services. Sitting at the intersection of service access and financial inclusion, LM PAY is on a mission to make essential treatments more affordable through responsible, transparent, and sustainable financing. 2025 FY Operational Highlights (preliminary results): Outperforming Market Expectations LM PAY’s commercial success was driven by</v>
+        <v>PHOENIX, August 26, 2026--MiiHealth AI, maker of the first agentic AI medical assistant purpose-built to automate patient intake, today announced the closing of a seed funding round for an undisclosed amount led by Russell Glass, former CEO of Headspace and founder of Arteria Capital. The round includes participation from a select group of physician angels, healthcare operators, and digital health founders.</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
-        <v>Wave Life Sciences Announces Singapore Court Hearing, to be held on July 14, 2026 to Approve Scheme of Arrangement for Redomiciliation</v>
+        <v>Immuneering Comments on Today’s FDA Approval in Second-Line Metastatic Pancreatic Cancer, Reiterates Focus on First-Line Patients</v>
       </c>
       <c r="B493" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C493" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D493" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E493" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323631/0/en/Wave-Life-Sciences-Announces-Singapore-Court-Hearing-to-be-held-on-July-14-2026-to-Approve-Scheme-of-Arrangement-for-Redomiciliation.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351722/0/en/immuneering-comments-on-today-s-fda-approval-in-second-line-metastatic-pancreatic-cancer-reiterates-focus-on-first-line-patients.html</v>
       </c>
       <c r="F493" t="str">
-        <v>CAMBRIDGE, Mass., July 07, 2026 (GLOBE NEWSWIRE) -- As previously announced, Wave Life Sciences Ltd. (NASDAQ: WVE), a clinical-stage biotechnology company focused on unlocking the broad potential of RNA medicines to transform human health (“ Wave ” or “ Wave Life Sciences ”), has obtained the requisite shareholder approval required in connection with its proposed redomiciliation (“ Redomiciliation ”) to the United States by way of the implementation of a statutory procedure known as a scheme of arrangement under Section 210 of the Companies Act 1967 of Singapore (the “ Scheme of Arrangement ”). The Scheme of Arrangement remains subject to approval by the High Court of the Republic of Singapore (the “ Singapore Court ”).</v>
+        <v>Immuneering Comments on Today’s FDA Approval in Second-Line Metastatic Pancreatic Cancer, Reiterates Focus on First-Line Patients</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
-        <v>Oak Essentials Launches the Oak Advisory Council in Honor of Women's Health Month</v>
+        <v>Heidelberg Pharma AG and Huadong Medicine Receive NMPA Approval for Clinical Trial of HDP-101 Combination Therapy in China</v>
       </c>
       <c r="B494" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C494" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D494" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E494" t="str">
-        <v>https://www.prnewswire.com/news-releases/oak-essentials-launches-the-oak-advisory-council-in-honor-of-womens-health-month-302819908.html</v>
+        <v>https://www.newmediawire.com/news/heidelberg-pharma-ag-and-huadong-medicine-receive-nmpa-approval-for-clinical-trial-of-hdp-101-combination-therapy-in-china-7088946</v>
       </c>
       <c r="F494" t="str">
-        <v>Six leading experts in dermatology, women's health, esthetics, pelvic health, mental health, and nutrition join the brand to advance its commitment to aging beautifully. LOS ANGELES, July 7, 2026 /PRNewswire/ -- Oak Essentials, the clean skincare brand founded by Jenni Kayne, is...</v>
+        <v>LADENBURG, GERMANY - August 26, 2026 ( NEWMEDIAWIRE ) - Heidelberg Pharma AG (FSE: HPHA), a clinical-stage biotech company developing innovative Antibody Drug Conjugates (ADCs), today announced that the China National Medical Products Administration (NMPA) has granted Clinical Trial Approval for a Phase Ib/II clinical trial evaluating pamlectabart tismanitin (HDP-101), the Company’s novel BCMA-targeting ADC, in combination therapy for the treatment of patients with relapsed/refractory multiple myeloma. The trial will evaluate the safety, tolerability, and preliminary efficacy of pamlectabart tismanitin in combination either with pomalidomide and dexamethasone, or with daratumumab and dexamethasone, in adult patients with relapsed/refractory multiple myeloma who have received at least one p</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
-        <v>VERAXA Biotech (VRXA) Shareholders Should Watch Novartis Latest $1.5B ADC Acquisition</v>
+        <v>Little Rock Selected for Largest American Kidney Patient Meeting</v>
       </c>
       <c r="B495" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C495" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D495" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E495" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-shareholders-should-watch-novartis-latest-1-5b-adc-acquisition-7087549</v>
+        <v>https://www.prnewswire.com/news-releases/little-rock-selected-for-largest-american-kidney-patient-meeting-302860991.html</v>
       </c>
       <c r="F495" t="str">
-        <v>LOS ANGELES, CA - July 7, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) operates in one of biotechnology’s most active partnering environments , with pharmaceutical companies continuing to commit billions of dollars to differentiated antibody therapeutics. The latest example came this week as Novartis agreed to acquire Myricx Bio for $1.1 billion upfront, plus up to $400 million in milestone payments, to gain access to the company’s novel N-myristoyltransferase inhibitor (“NMTi”) payload platform and two lead ADC programs. The acquisition reflects continued industry demand for innovative antibody technologies capable of addressing limitations of existing cancer therapies. Novartis has agreed to acquire Myricx Bio for $1.1 billion upfront, with up to $400 million in milestone paymen</v>
+        <v>WASHINGTON, Aug. 26, 2026 /PRNewswire/ -- The American Association of Kidney Patients (AAKP), the nation's oldest and largest fully independent kidney patient advocacy organization, will host its 51st annual National Patient Meeting September 10 – 13, 2026, in Little Rock, Arkansas. Event...</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
-        <v>Project Biohacking Launches Free Peptide Dosage Calculator for Dogs and Cats Supporting BPC-157, TB-500 and GHK-Cu</v>
+        <v>My Mountain Mover Recognized Among the 2026 Inc. 5000 Fastest-Growing U.S. Companies</v>
       </c>
       <c r="B496" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C496" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D496" t="str">
-        <v>Healthcare, Education</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E496" t="str">
-        <v>https://www.prunderground.com/project-biohacking-launches-free-peptide-dosage-calculator-for-dogs-and-cats-supporting-bpc-157-tb-500-and-ghk-cu/00388076/</v>
+        <v>https://finance.yahoo.com/healthcare/articles/mountain-mover-recognized-among-2026-203600937.html</v>
       </c>
       <c r="F496" t="str">
-        <v>The free, browser-based Peptide Calculator for Pets converts a vet-provided dose into an exact syringe draw for dogs and cats, with supply tracking and dosing schedules The post Project Biohacking Launches Free Peptide Dosage Calculator for Dogs and Cats Supporting BPC-157, TB-500 and GHK-Cu first appeared on</v>
+        <v>SAN DIEGO, August 26, 2026--My Mountain Mover (MMM), the leading provider of Medical &amp; Dental Virtual Assistants, has earned a place on the 2026 Inc. 5000, ranking No. 1,384 among America’s fastest-growing private companies after achieving 254% revenue growth over three years.</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
-        <v>Vadzo Imaging Launches Falcon-544CRS: 5MP Onsemi AR0544 HyperLux LP Wearable Medical Camera Engineered for Body-Worn Imaging</v>
+        <v>Blueberries Medical Announces Closing of C$1.1 Million Non-Brokered ...</v>
       </c>
       <c r="B497" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C497" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D497" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E497" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-launches-falcon-544crs-5mp-onsemi-ar0544-hyperlux-lp-22804077</v>
+        <v>https://pr-inside.com/blueberries-medical-announces-closing-of-c-1-1-million-non-brokered-r5216518.htm</v>
       </c>
       <c r="F497" t="str">
-        <v>Vadzo Imaging's Falcon-544CRS is a 5MP wearable medical camera built on the Onsemi AR0544 HyperLux LP sensor delivering USB 3.2 connectivity, a 1/4.2-inch BSI architecture with 1.4 &amp;micro;m pixel pitch, rolling shutter imaging and embedded HDR in a compact form factor for body-worn clinical systems. As an AR0544 low power USB camera in Vadzo's Falcon USB camera series the Falcon-544CRS brings 2592&amp;times;1944 resolution and UVC plug-and-play integration to body worn camera module designs for ambulatory monitoring, wound care documentation, telemedicine endpoints and surgical vision platforms where conventional USB camera products are too heavy or too power-hungry for patient-worn deployment.</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 26, 2026 / Blueberries Medical Corp. (CSE:BBM)(OTCID:BBRRF)(FRA:1OA) (the "Company" or "Blueberries"), a consumer science company focused on health, wellness and longevity, and a licensed producer of both psychoactive and non-psychoactive cannabis derivatives in Colombia, announces a non-brokered private placement consisting of the sale of 84,615,385 common shares ("Common Shares") at a price of C$0.013 per Common Share for aggregate gross proceeds of approximately C$1,100,000 (or approximately US$781,000) (the "Offering"). The net proceeds from the sale of the Common Shares are expected to fund and expand operations, for general corporate and working capital purposes. The ..</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
-        <v>The Inner Circle acknowledges Nicole L. Dyer MD honored as a Pinnacle Lifetime Member</v>
+        <v>Phibro Animal Health Corporation Reports Fourth Quarter and Fiscal Year Results, Provides Financial Guidance</v>
       </c>
       <c r="B498" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C498" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D498" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E498" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-inner-circle-acknowledges-nicole-l-dyer-md-honored-as-a-pinnacle-lifetime-member-302819717.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/phibro-animal-health-corporation-reports-202000111.html</v>
       </c>
       <c r="F498" t="str">
-        <v>EVANSTON, Wyo., July 7, 2026 /PRNewswire/ -- Prominently featured in The Inner Circle, Nicole L. Dyer MD is honored as a Pinnacle Lifetime Member for her contributions to Innovation and Compassion in Health Care. Dr. Nicole L. Dyer is a respected internist whose career is defined by...</v>
+        <v>TEANECK, N.J., August 26, 2026--Phibro Animal Health Corporation (Nasdaq: PAHC) ("Phibro" or the "Company") today announced financial results for its fourth quarter and fiscal year ended June 30, 2026 and provided its financial guidance for the fiscal year ending June 30, 2027.</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
-        <v>Wearable Medical Devices Market Statistics Expected to Experience Major Growth by 2032, According to DelveInsight</v>
+        <v>Vimy Pharmaceuticals Announces Brokered Private Placement of Subscription Receipts</v>
       </c>
       <c r="B499" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C499" t="str">
-        <v>GetNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D499" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E499" t="str">
-        <v>https://www.getnews.info/story/2026/07/07/wearable-medical-devices-market-statistics-expected-to-experience-major-growth-by-2032-according-to-delveinsight/?source=barchart</v>
+        <v>https://www.newsfilecorp.com/release/311659/Vimy-Pharmaceuticals-Announces-Brokered-Private-Placement-of-Subscription-Receipts</v>
       </c>
       <c r="F499" t="str">
-        <v/>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 26, 2026) - Vimy Pharmaceuticals Inc. ("Vimy Pharma" or the "Company") and Harmony Acquisitions Corp. (TSXV: MONY.P) ("Harmony") are pleased to jointly announce that, further to their press release dated August 6, 2026 announcing the entering into of a non-binding letter of intent to complete a business combination transaction which will constitute a reverse take-over of Harmony (the "Transaction"), Vimy Pharma has launched a "best efforts" brokered...</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
-        <v>Smart Medical Devices Market to Reach USD 131.33 Billion by 2032 at 12.20% CAGR</v>
+        <v>BD to Present at Wells Fargo 21st Annual Healthcare Conference</v>
       </c>
       <c r="B500" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C500" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D500" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E500" t="str">
-        <v>https://www.getnews.info/story/2026/07/07/smart-medical-devices-market-to-reach-usd-13133-billion-by-2032-at-1220-cagr/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/bd-to-present-at-wells-fargo-21st-annual-healthcare-conference-302860873.html</v>
       </c>
       <c r="F500" t="str">
-        <v/>
+        <v>FRANKLIN LAKES, N.J., Aug. 26, 2026 /PRNewswire/ -- BD (Becton, Dickinson and Company) (NYSE: BDX), a leading global medical technology company, today announced that it will present at the Wells Fargo 21st Annual Healthcare Conference on Wednesday, September 9, 2026, at 9:30 a.m. Eastern...</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
-        <v>Can $2,500 and a Smartphone App Double the Success of Sight-Restoring Surgery? New Orbis International Study Says Yes</v>
+        <v>First Tracks Biotherapeutics Announces Participation in September Investor Conferences</v>
       </c>
       <c r="B501" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C501" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D501" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E501" t="str">
-        <v>https://www.prnewswire.com/news-releases/can-2-500-and-a-smartphone-app-double-the-success-of-sight-restoring-surgery-new-orbis-international-study-says-yes-838579145.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351693/0/en/first-tracks-biotherapeutics-announces-participation-in-september-investor-conferences.html</v>
       </c>
       <c r="F501" t="str">
-        <v>NEW YORK, July 7, 2026 /PRNewswire/ -- A new study from global eye care nonprofit Orbis International, published today in the Bulletin of the World Health Organization, reveals a surprisingly simple solution to a major global health challenge. By combining a free smartphone app, focused...</v>
+        <v>SAN DIEGO, Aug. 26, 2026 (GLOBE NEWSWIRE) -- First Tracks Biotherapeutics, Inc. (Nasdaq: TRAX), a clinical-stage biotechnology company advancing antibody therapeutics that modulate immune pathways implicated in autoimmune and inflammatory diseases, today announced that members of its executive team are scheduled to participate in multiple upcoming investor conferences:</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
-        <v>Cosmos Health Share Buyback Expands to 3.87 Million Shares; Continues Open Market Repurchases</v>
+        <v>Roche receives FDA approval for companion diagnostic tests to identify patients with HER2-positive metastatic gastroesophageal adenocarcinoma eligible for ZIIHERA</v>
       </c>
       <c r="B502" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C502" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D502" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E502" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323580/0/en/Cosmos-Health-Share-Buyback-Expands-to-3-87-Million-Shares-Continues-Open-Market-Repurchases.html</v>
+        <v>https://www.prnewswire.com/news-releases/roche-receives-fda-approval-for-companion-diagnostic-tests-to-identify-patients-with-her2-positive-metastatic-gastroesophageal-adenocarcinoma-eligible-for-ziihera-302860908.html</v>
       </c>
       <c r="F502" t="str">
-        <v>Cosmos Health has now repurchased a total of 3,870,000 shares for approximately $758,000.</v>
+        <v>The PATHWAY HER2 (4B5) test and VENTANA HER2 Dual ISH DNA Probe Cocktail help identify HER2-positive metastatic gastric, gastroesophageal junction and esophageal adenocarcinoma. Differential diagnosis of these cancers, often aggressive and diagnosed at an advanced stage, is critical to...</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="str">
-        <v>NASA’s New Horizons Spacecraft Wakes from Hibernation in Good Health</v>
+        <v>Nano-X Imaging (NNOX) Is 'One to Watch'</v>
       </c>
       <c r="B503" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C503" t="str">
-        <v>NASA</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D503" t="str">
-        <v>Healthcare</v>
+        <v>Finance, AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E503" t="str">
-        <v>https://science.nasa.gov/missions/new-horizons/nasas-new-horizons-spacecraft-wakes-from-hibernation-in-good-health/</v>
+        <v>https://www.newmediawire.com/news/nano-x-imaging-nnox-is-one-to-watch-7088943</v>
       </c>
       <c r="F503" t="str">
-        <v>Following its longest hibernation period ever of nearly a year, NASA’s New Horizons spacecraft has emerged in good health and is ready to begin transmitting science data gathered in the distant Kuiper Belt far beyond Pluto. On June 23, flight controllers at the Johns Hopkins Applied Physics Laboratory (APL) in Laurel, Maryland, confirmed New Horizons, […]</v>
+        <v xml:space="preserve">The company combines proprietary imaging hardware, FDA-cleared AI applications, cloud software, radiology services and healthcare IT within an end-to-end platform spanning scan, analysis and interpretation. Nanox is expanding its commercial reach through its U.S. commercial activities and collaboration with healthcare organizations. First-quarter 2026 revenue increased to $4.3 million from $2.8 million in the prior-year period, with contributions from teleradiology, imaging systems, OEM services, AI, software and Health IT. Nanox has secured FDA clearance for Nanox.ARC, Nanox.ARC X and three Nanox.AI medical imaging solutions, while its commercial and clinical activities involve organizations including RadNet, Cedars-Sinai, Corewell Health and Brigham and Women’s Hospital. LOS ANGELES, CA </v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
-        <v>Purpose Healing Center Announces Grand Opening of New Tucson Rehab Facility Accepting AHCCCS</v>
+        <v>ReferralMD Powers Integrated Management for Accountable Care and Clinically Integrated Networks</v>
       </c>
       <c r="B504" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C504" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D504" t="str">
-        <v>Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E504" t="str">
-        <v>https://www.prnewswire.com/news-releases/purpose-healing-center-announces-grand-opening-of-new-tucson-rehab-facility-accepting-ahcccs-302819480.html</v>
+        <v>https://www.prweb.com/releases/referralmd-powers-integrated-management-for-accountable-care-and-clinically-integrated-networks-302860187.html</v>
       </c>
       <c r="F504" t="str">
-        <v>New Silverbell Road treatment center expands access to accredited inpatient and outpatient addiction and mental health programs for Tucson residents covered by AHCCCS and many other insurance plans. TUCSON, Ariz., July 7, 2026 /PRNewswire/ -- Amid a rising addiction and mental health...</v>
+        <v>Parent-Child Account Architecture, Centralized Provider Management, and Network Performance Dashboards Eliminate Manual Administration Across Distributed Healthcare Organizations MT. PLEASANT, S.C., Aug. 26, 2026 /PRNewswire-PRWeb/ -- ReferralMD, the leading AI-powered patient journey...</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
-        <v>Mantra Health Expands Policy Efforts with Newly Appointed Head of Government Relationships Maria Jose (MJ) Norero</v>
+        <v>Uniform Advantage Opens New Wesley Chapel Store with Grand Opening Event</v>
       </c>
       <c r="B505" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C505" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D505" t="str">
-        <v>Healthcare, Education</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E505" t="str">
-        <v>https://www.prnewswire.com/news-releases/mantra-health-expands-policy-efforts-with-newly-appointed-head-of-government-relationships-maria-jose-mj-norero-302819794.html</v>
+        <v>https://www.prnewswire.com/news-releases/uniform-advantage-opens-new-wesley-chapel-store-with-grand-opening-event-302860853.html</v>
       </c>
       <c r="F505" t="str">
-        <v>NEW YORK, July 7, 2026 /PRNewswire/ -- Mantra Health, the digital mental health provider built exclusively to support student well-being and success across higher education, today announced the appointment of Maria Jose (MJ) Norero as Head of Government Relations. This newly developed...</v>
+        <v>TAMPA, Fla., Aug. 26, 2026 /PRNewswire/ -- Uniform Advantage expanded its Florida footprint this week with the opening of a new retail location at 6009 Wesley Grove Blvd. in Wesley Chapel. Situated to serve healthcare professionals at AdventHealth, BayCare Health System, and Tampa General...</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
-        <v>SS Innovations International (SSII) Wins Outstanding Company at 2026 Surgical Robotics Industry Awards</v>
+        <v>Nobel Laureate Dr. Louis J. Ignarro Joins the Angiogenesis Foundation's Advisory Board</v>
       </c>
       <c r="B506" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C506" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D506" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E506" t="str">
-        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-wins-outstanding-company-at-2026-surgical-robotics-industry-awards-7087545</v>
+        <v>https://www.prweb.com/releases/nobel-laureate-dr-louis-j-ignarro-joins-the-angiogenesis-foundations-advisory-board-302859451.html</v>
       </c>
       <c r="F506" t="str">
-        <v>LOS ANGELES, CA - July 7, 2026 ( NEWMEDIAWIRE ) - SS Innovations International Inc. (NASDAQ: SSII) , a developer of innovative surgical robotic technologies, has been named the winner of the Outstanding Company category at the 2026 Surgical Robotics Industry Awards (“SRIA”), receiving recognition from the industry organization for its work in developing and commercializing robotic surgery technology ( https://ibn.fm/lDfv9 ). The company was selected over nine other finalists, including several established medical technology companies active in robotic surgery. The award comes as adoption of the SSi Mantra surgical robotic system continues to expand, with more than 11,700 procedures completed globally. SSi Mantra has received regulatory approvals in 14 countries, supporting the company’s in</v>
+        <v>Dr. Ignarro, whose groundbreaking discoveries established nitric oxide as a critical signaling molecule in cardiovascular health, will advise the Foundation on vascular science, disease prevention, and the effects of diet and lifestyle on circulation. His appointment coincides with the...</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
-        <v>WAVES Opens in East Bay, Restoring Emergency and Specialty Veterinary Care Following Closure of Longstanding BAVS Hospital</v>
+        <v>Medical Care Technologies (OTC PINK:MDCE) Advances AI Longitudinal ...</v>
       </c>
       <c r="B507" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C507" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D507" t="str">
-        <v>Healthcare</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E507" t="str">
-        <v>https://www.prnewswire.com/news-releases/waves-opens-in-east-bay-restoring-emergency-and-specialty-veterinary-care-following-closure-of-longstanding-bavs-hospital-302819783.html</v>
+        <v>https://pr-inside.com/medical-care-technologies-otc-pink-mdce-advances-ai-longitudinal-r5216495.htm</v>
       </c>
       <c r="F507" t="str">
-        <v>SAN LEANDRO, Calif., July 7, 2026 /PRNewswire/ -- Washington Avenue Veterinary Emergency &amp; Specialty Hospital (WAVES) is a new, locally owned, veterinarian-led emergency and specialty hospital serving the San Francisco East Bay area. Located at the former Bay Area Veterinary Specialists...</v>
+        <v>(PR-inside.com) Company reviews methods designed to assist users in tracking visible skin changes over time with more accuracy. MESA, AZ / ACCESS Newswire / August 26, 2026 / Medical Care Technologies, Inc. (OTC PINK:MDCE) ("MDCE" or the "Company") today announced it's improved longitudinal body-map monitoring capabilities within its MDCE Melanoma Scan Beta platform. The review focuses on methods intended to help users organize, catalog, and track visible skin images over time through structured, repeatable imaging workflows. The MDCE Melanoma Scan Beta is being developed as an AI-assisted imaging and body-map monitoring application. It incorporates an interactive body-map interface designed to allow users to ..</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
-        <v>Pegasus One Health's SONG Framework Helps Healthcare Organizations Predict Whether Their AI Agents Will Scale or Stall</v>
+        <v>Medical Care Technologies (OTC PINK:MDCE) Advances AI Longitudinal Body-Map Monitoring Capabilities Within its Melanoma Scan Beta App</v>
       </c>
       <c r="B508" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C508" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D508" t="str">
         <v>AI, Healthcare</v>
       </c>
       <c r="E508" t="str">
-        <v>https://www.prweb.com/releases/pegasus-one-healths-song-framework-helps-healthcare-organizations-predict-whether-their-ai-agents-will-scale-or-stall-302817193.html</v>
+        <v>https://www.newswire.com/news/medical-care-technologies-otc-pink-mdce-advances-ai-longitudinal-body-map</v>
       </c>
       <c r="F508" t="str">
-        <v>Healthcare AI pilots die in the gap between a working model and a production-ready environment, with an estimated 80% never making it to production. Pegasus One's SONG framework gives healthcare leaders a diagnostic to predict, before they invest, whether an AI agent will scale or quietly...</v>
+        <v>Company reviews methods designed to assist users in tracking visible skin changes over time with more accuracy.</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
-        <v>High Rise Financial LLC Expands Into Nevada, Bringing Pre-Settlement ...</v>
+        <v>Patients Representing the Power of Advanced Therapies to Take Center Stage at Emily Whitehead Foundation's 2026 Believe Ball</v>
       </c>
       <c r="B509" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C509" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D509" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E509" t="str">
-        <v>https://pr-inside.com/high-rise-financial-llc-expands-into-nevada-bringing-pre-settlement-r5198703.htm</v>
+        <v>https://www.prnewswire.com/news-releases/patients-representing-the-power-of-advanced-therapies-to-take-center-stage-at-emily-whitehead-foundations-2026-believe-ball-302860845.html</v>
       </c>
       <c r="F509" t="str">
-        <v>(PR-inside.com) National lawsuit funding company expands services to help Nevada plaintiffs access financial support while awaiting settlements LAS VEGAS, NV / ACCESS Newswire / July 7, 2026 / High Rise Financial LLC, a premier provider of pre-settlement funding solutions, is proud to announce the expansion of its services into Nevada. The move enables plaintiffs throughout the state to access financial assistance while pursuingpersonal injury ,wrongful death ,medical malpractice , and other civil litigation claims. The expansion reflects High Rise Financial LLC's continued commitment to helping individuals navigate the financial challenges that often accompany lengthy legal proceedings. Plaintiffs frequently face mounting medical expenses, lost ..</v>
+        <v>Gathering in Philadelphia on Sept. 25 Will Bring Patients and Cell and Gene Therapies Community Together to Grow Support for Greater Access to Life-Saving Treatments PHILIPSBURG, Pa., Aug. 26, 2026 /PRNewswire/ -- Nine leading voices in advanced therapies and patient advocacy will be...</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
-        <v>DIAGNOS to Extend the Exercise Period of Stock Warrants</v>
+        <v>OncoLens' AI-Powered Analytics Platform Helps Large Academic Cancer Center in Florida Cut Referral Delays and Surface Care Gaps Hidden in Clinical Notes</v>
       </c>
       <c r="B510" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C510" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D510" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E510" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323533/0/en/DIAGNOS-to-Extend-the-Exercise-Period-of-Stock-Warrants.html</v>
+        <v>https://www.prweb.com/releases/oncolens-ai-powered-analytics-platform-helps-large-academic-cancer-center-in-florida-cut-referral-delays-and-surface-care-gaps-hidden-in-clinical-notes-302860173.html</v>
       </c>
       <c r="F510" t="str">
-        <v>BROSSARD, Quebec, July 07, 2026 (GLOBE NEWSWIRE) -- Diagnos Inc. (“DIAGNOS” or the “Corporation”) (TSX Venture: ADK, OTCQB: DGNOF, FWB: 4D4A), a company dedicated to the early detection of critical health issues using advanced Artificial Intelligence ( AI ) techniques, announces that it intends to amend the expiry date of 6,715,369 stock warrants (each a “Warrant”) from August 5, 2026 to June 5, 2027 (the “Amendment”). The Warrants were issued as part of a non-brokered private placement of units initially announced on February 5, 2025 and on February 14, 2025.</v>
+        <v>Case study finds nearly 9 in 10 actionable cancer data points existed only in unstructured text invisible to standard EMR reporting; OncoLens Analytics helped the center lift on-time plastic surgery referrals from 58% to more than 83%, eliminate a 6-to-12-month registry lag, and reinforce...</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
-        <v>Mölnlycke Health Care accelerates U.S. growth journey with three wound care product launches</v>
+        <v>Veterinary Practice Partners Earns Three 2026 Newsweek Workplace Recognitions</v>
       </c>
       <c r="B511" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C511" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D511" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E511" t="str">
-        <v>https://www.prnewswire.com/news-releases/molnlycke-health-care-accelerates-us-growth-journey-with-three-wound-care-product-launches-302819750.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/veterinary-practice-partners-earns-three-171500863.html</v>
       </c>
       <c r="F511" t="str">
-        <v>PEACHTREE CORNERS, Ga., July 7, 2026 /PRNewswire/ -- Mölnlycke Health Care (Mölnlycke®), a global leader in MedTech, has launched three product innovations in the U.S. since the start of 2026. Designed to expand access to advanced wound care solutions and strengthen the company's U.S....</v>
+        <v>WALTHAM, Mass., August 26, 2026--Veterinary Practice Partners (VPP), a national Veterinary Partnership Community (VPC), today announced it has earned recognition across three of Newsweek's 2026 workplace rankings: America's Greatest Workplaces in Health Care, America's Greatest Workplaces for Women, and America's Greatest Workplaces by State in California, Florida, and Pennsylvania. These lists recognize organizations that build outstanding workplace cultures for their teams, based on independen</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
-        <v>Vera Therapeutics Receives FDA Accelerated Approval for TRUTAKNA™ for Adult Patients with Primary IgA Nephropathy</v>
+        <v>Logan University Health Centers Partners with Arete Healthcare to Expand Patient Access and Modernize the Clinical Experience</v>
       </c>
       <c r="B512" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C512" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D512" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E512" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323532/0/en/Vera-Therapeutics-Receives-FDA-Accelerated-Approval-for-TRUTAKNA-for-Adult-Patients-with-Primary-IgA-Nephropathy.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/logan-university-health-centers-partners-170300135.html</v>
       </c>
       <c r="F512" t="str">
-        <v>Vera Therapeutics Receives FDA Accelerated Approval for TRUTAKNA™ for Adult Patients with Primary IgA Nephropathy</v>
+        <v>CHESTERFIELD, Mo., August 26, 2026--Logan University Health Centers has entered a strategic partnership with Arete Healthcare to expand access to care, strengthen clinical operations, and connect with a broader network of healthcare providers. As part of the partnership, Logan University Health Centers will implement a new electronic health record (EHR) and practice management system. Through Arete’s clinically integrated network (CIN), the Health Centers will gain access to shared technology an</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
-        <v>EDETEK to Support the FDA's Real-Time Clinical Trials Initiative with Its R&amp;amp;D Cloud and Sponsor Partnership Program</v>
+        <v>GUTS STOCKHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B513" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C513" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D513" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E513" t="str">
-        <v>https://www.prnewswire.com/news-releases/edetek-to-support-the-fdas-real-time-clinical-trials-initiative-with-its-rd-cloud-and-sponsor-partnership-program-302819697.html</v>
+        <v>https://pr-inside.com/guts-stockholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5216470.htm</v>
       </c>
       <c r="F513" t="str">
-        <v>Offering a Near-Real-Time, AI-Enabled R&amp;D Cloud and End-to-End Sponsor Partnerships to Help Advance Continuous, Data-Driven Regulatory Oversight in Early-Phase Clinical Development PRINCETON, N.J., July 7, 2026 /PRNewswire/ -- EDETEK today announced the launch of a sponsor partnership...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 26, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Fractyl Health, Inc. (NASDAQ:GUTS) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/cases/fractyl-health-inc-guts-class_action_lawsuit. Fractyl Case Details The ..</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="str">
-        <v>Seven-In-10 Voters Say Banning or Heavily Restricting Youth Access to Technology Could Have Unintended Consequences</v>
+        <v>Clinect Healthcare Named to the 2026 Inc. 5000 List of America's Fastest-Growing Private Companies.</v>
       </c>
       <c r="B514" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C514" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D514" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E514" t="str">
-        <v>https://www.prnewswire.com/news-releases/seven-in-10-voters-say-banning-or-heavily-restricting-youth-access-to-technology-could-have-unintended-consequences-302818705.html</v>
+        <v>https://www.prweb.com/releases/clinect-healthcare-named-to-the-2026-inc-5000-list-of-americas-fastest-growing-private-companies-302859218.html</v>
       </c>
       <c r="F514" t="str">
-        <v>New Survey and Focus Groups Find Broad Support for Comprehensive Youth Mental Health Solutions and Digital Literacy Initiatives WASHINGTON, July 7, 2026 /PRNewswire/ -- The Coalition to Empower our Future today released new research finding that voters and parents across the country...</v>
+        <v>Clinect Healthcare, a healthcare technology company specializing in digital patient engagement and outcomes solutions, has been named to the 2026 Inc. 5000 list of the fastest-growing private companies in America. CHARLOTTE, N.C., Aug. 26, 2026 /PRNewswire-PRWeb/ -- Clinect ranked No....</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
-        <v>Alfie Hammersham Launches Data-Driven 'One Year Fast' Protocol</v>
+        <v>U.S. FDA Approves Revolution Medicines’ RASONQUE™ (daraxonrasib), the First Broad RAS-Targeted Medicine in Metastatic Pancreatic Cancer</v>
       </c>
       <c r="B515" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C515" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D515" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E515" t="str">
-        <v>https://www.prnewswire.com/news-releases/alfie-hammersham-launches-data-driven-one-year-fast-protocol-302819705.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351615/0/en/u-s-fda-approves-revolution-medicines-rasonque-daraxonrasib-the-first-broad-ras-targeted-medicine-in-metastatic-pancreatic-cancer.html</v>
       </c>
       <c r="F515" t="str">
-        <v>VENICE, Fla., July 7, 2026 /PRNewswire/ -- Alfie Hammersham has initiated the "One Year Fast," an ambitious, highly structured 52-week health project and digital documentary. The launch marks the beginning of a year-long cycle dedicated to discipline, metabolic reset, and holistic health...</v>
+        <v>This release contains multimedia assets available for download here</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
-        <v>Eagle Telemedicine Expands Executive Leadership, Names Madeline Wills Executive Vice President and General Counsel</v>
+        <v>Flo Health Appoints Rina Hahn as Chief Marketing Officer</v>
       </c>
       <c r="B516" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C516" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D516" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E516" t="str">
-        <v>https://www.prweb.com/releases/eagle-telemedicine-expands-executive-leadership-names-madeline-wills-executive-vice-president-and-general-counsel-302818839.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/flo-health-appoints-rina-hahn-163900252.html</v>
       </c>
       <c r="F516" t="str">
-        <v>Healthcare legal executive to lead legal strategy, governance, and risk as Eagle scales its national specialty care network ATLANTA, July 7, 2026 /PRNewswire-PRWeb/ -- Eagle Telemedicine, the leading specialty virtual care partner for hospitals and health systems navigating workforce...</v>
+        <v>LONDON, August 26, 2026--Flo Health, the #1 OB-GYN-recommended women’s health app, announces today the appointment of Rina Hahn as its Chief Marketing Officer (CMO). Hahn brings nearly 20 years of valuable experience growing digital organizations through customer-focused marketing functions.</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
-        <v>United Health Products Establishes Collaboration to Conduct Clinical Study</v>
+        <v>Honnas Veterinary Raises Awareness of Accessible Pet Care</v>
       </c>
       <c r="B517" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C517" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D517" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E517" t="str">
-        <v>https://www.newmediawire.com/news/united-health-products-establishes-collaboration-to-conduct-clinical-study-7087542</v>
+        <v>https://pr-inside.com/honnas-veterinary-raises-awareness-of-accessible-pet-care-r5216429.htm</v>
       </c>
       <c r="F517" t="str">
-        <v>DARIEN, CT - July 7, 2026 ( NEWMEDIAWIRE ) - United Health Products, Inc. (OTCQB: UEEC) today announced an agreement with NAMSA, a global leader in MedTech contract research, whereby NAMSA will serve as Sponsor of a new clinical study of UHP’s CelluSTAT Hemostatic Gauze. Consistent with the company’s recent proposal to the FDA to have a non-affiliated party oversee a new clinical study, which the FDA approved in March of this year, NAMSA will initially seek an Investigational Device Exemption (IDE) to organize and conduct a study of UHP’s neutralized cellulose hemostat technology. Upon completion of the study, UHP will hold an exclusive right of reference to all data from the study to use in a revised Premarket Approval (PMA) application. This plan will allow a study to proceed (subject to</v>
+        <v>(PR-inside.com) Honnas Veterinary in Austin, Texas, is encouraging greater awareness of the barriers that can keep pets from receiving regular veterinary care. AUSTIN, TX / ACCESS Newswire / August 26, 2026 / Routine veterinary care can play an important role in supporting an animal's health throughout its life. Yet for many pet owners, getting a dog or cat through the clinic door is not always simple. Honnas Veterinary is raising awareness about the importance of making veterinary care more accessible, welcoming, and less stressful for pets and their owners. The Austin practice was founded in 2023 by Dr. Cheri Honnas with a clear objective. ..</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
-        <v>Vadzo Imaging Validates Bolt-2020MRS 20MP Monochrome MIPI Camera Across Single, Dual, and Quad Camera Configurations on NVIDIA Jetson Orin NX</v>
+        <v>Investor Alert: Deadline Approaching to Join Fractyl Health, Inc. (GUTS) ...</v>
       </c>
       <c r="B518" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C518" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D518" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E518" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-validates-bolt-2020mrs-20mp-monochrome-mipi-camera-across-single</v>
+        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-fractyl-health-inc-guts-r5216424.htm</v>
       </c>
       <c r="F518" t="str">
-        <v>Vadzo Imaging confirms validated NVIDIA Jetson Orin NX support for the Bolt-2020MRS, a 20MP Onsemi AR2020 Monochrome MIPI Camera, across single camera, dual camera, and quad camera MIPI CSI-2 configurations, with module-level V4L2 Camera Driver support and confirmed ISP pipeline compatibility for fleet management, drone/UAV, medical device, and AGV/AMR deployments requiring high-resolution monochrome imaging at the edge.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 26, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
-        <v>America's #1 Health Talk Radio Show Rebrands as Health Talk America (HTA)</v>
+        <v>Robbins LLP Reminds REGN Stockholders of the Pending Lead Plaintiff Deadline in the Class Action Against Regeneron Pharmaceuticals, Inc.</v>
       </c>
       <c r="B519" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C519" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D519" t="str">
-        <v>Healthcare, Retail, Media, Education</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E519" t="str">
-        <v>https://www.newmediawire.com/news/america-s-1-health-talk-radio-show-rebrands-as-health-talk-america-hta-7087538</v>
+        <v>https://www.newsfilecorp.com/release/311603/Robbins-LLP-Reminds-REGN-Stockholders-of-the-Pending-Lead-Plaintiff-Deadline-in-the-Class-Action-Against-Regeneron-Pharmaceuticals-Inc.</v>
       </c>
       <c r="F519" t="str">
-        <v>The Dr. Bob Martin Show Enters a New Era While Honoring a 30-Year Legacy. The HTA ReBrand and Host Dr. Adam Brockman are Represented by Agent Alan Morell of Creative Management Partners LLC (CMP) BEVERLY HILLS, CA - July 7, 2026 ( NEWMEDIAWIRE ) - Announcing today, after more than 30 years as a nationally syndicated powerhouse, ‘The Dr. Bob Martin Show’ has officially rebranded as ‘Health Talk America,’ ushering in a new era for the nation’s largest and most trusted health talk radio program while honoring the legacy of its legendary founder, Dr. Bob Martin. Broadcasting on 500+ stations and platforms nationally and worldwide and reaching an audience of 1.5-2 million weekly action-takers, ‘Health Talk America’ continues its mission to challenge the health status quo, uncover root causes of</v>
+        <v>San Diego, California--(Newsfile Corp. - August 26, 2026) - Robbins LLP reminds investors that a securities class action has been filed on behalf of investors who purchased or otherwise acquired Regeneron Pharmaceuticals, Inc. (NASDAQ: REGN) securities between August 1, 2025 and May 15, 2026, inclusive (the "Class Period").The lawsuit alleges that Regeneron Pharmaceuticals misled investors regarding the viability and prospects of its Phase 3 Fianlimab-Libtayo clinical trial for patients with...</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
-        <v>Retina Consultants, P.C. Selects AllyGPO and BioCareSD as Primary Specialty GPO and Drug Distribution Partners</v>
+        <v>Apta Health Targets Multi-Million Dollar Employer Healthcare Savings ...</v>
       </c>
       <c r="B520" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C520" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D520" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E520" t="str">
-        <v>https://www.prnewswire.com/news-releases/retina-consultants-pc-selects-allygpo-and-biocaresd-as-primary-specialty-gpo-and-drug-distribution-partners-302818869.html</v>
+        <v>https://pr-inside.com/apta-health-targets-multi-million-dollar-employer-healthcare-savings-r5216421.htm</v>
       </c>
       <c r="F520" t="str">
-        <v>Connecticut's largest vitreoretinal practice joins the growing AllyGPO and BioCareSD retina network, bringing significant scale, clinical depth, and an enduring commitment to physician-led, independent care FRISCO, Texas, and TEMPE, Ariz., July 7, 2026 /PRNewswire/ -- AllyGPO®, a leading...</v>
+        <v>(PR-inside.com) Managed cash-pay healthcare program combines more than a decade of experience, direct primary care, proprietary fintech and guided member support to help employers reduce costs while improving access to care. CENTENNIAL, CO / ACCESS Newswire / August 26, 2026 / Apta Health today announced the nationwide expansion of Apta Cash, its fully managed cash-pay healthcare program designed to help employers significantly reduce healthcare spending while giving members a simpler, more guided way to access care. This initiative comes at a critical time for employers looking to curb record rate hikes, as The Wall Street Journal recently reported that 2027 will see the ..</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
-        <v>Healthy by Nature® Launches ZeoForce™, a New AI-Informed Detox Formula Developed Using Functional Medicine, Clinical Research, and Proprietary Artificial Intelligence</v>
+        <v>WeInfuse and 4U Medical Partner to Streamline the Infusion Patient Journey from Check-In to Care</v>
       </c>
       <c r="B521" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C521" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D521" t="str">
-        <v>AI, Healthcare</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E521" t="str">
-        <v>https://www.prweb.com/releases/healthy-by-nature-launches-zeoforce-a-new-ai-informed-detox-formula-developed-using-functional-medicine-clinical-research-and-proprietary-artificial-intelligence-302818118.html</v>
+        <v>https://www.prnewswire.com/news-releases/weinfuse-and-4u-medical-partner-to-streamline-the-infusion-patient-journey-from-check-in-to-care-302860754.html</v>
       </c>
       <c r="F521" t="str">
-        <v>New 16-in-1 supplement is the first product developed using the company's AI-assisted formulation methodology, designed to reduce ingredient redundancy, optimize dosing, and improve ingredient synergy. ASHEVILLE, N.C., July 7, 2026 /PRNewswire-PRWeb/ -- Healthy by Nature® today announced...</v>
+        <v>DALLAS, Aug. 26, 2026 /PRNewswire/ -- WeInfuse, the premier software platform for infusion providers and pharmacies, announced a strategic partnership with 4U Medical to create a more seamless patient experience from arrival to treatment. This integration modernizes the patient intake...</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="str">
-        <v>In an Industry-First, Revvo Introduces MCP-Powered Tire Intelligence</v>
+        <v>Mauna Kea Technologies Announces Publication of a Landmark Systematic Review and Meta-Analysis Reinforcing the Diagnostic Accuracy and Clinical Impact of Cellvizio in Upper Gastrointestinal Cancer</v>
       </c>
       <c r="B522" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C522" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D522" t="str">
-        <v>AI, Healthcare</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E522" t="str">
-        <v>https://www.prweb.com/releases/in-an-industry-first-revvo-introduces-mcp-powered-tire-intelligence-302817339.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/mauna-kea-technologies-announces-publication-154500034.html</v>
       </c>
       <c r="F522" t="str">
-        <v>Fleet operators can now ask AI about tire health, maintenance, and roadside risk using natural language across their existing fleet systems. SAN MATEO, Calif., July 7, 2026 /PRNewswire-PRWeb/ -- Revvo.ai, the leader in AI-powered tire intelligence, today announced support for the Model...</v>
+        <v>PARIS &amp; BOSTON, August 26, 2026--Regulatory News: Mauna Kea Technologies (Euronext Growth: ALMKT), inventor of Cellvizio®, the multidisciplinary probe and needle-based confocal laser endomicroscopy (p/nCLE) platform, today announces the publication of a landmark independent systematic review and meta-analysis of probe-based confocal laser endomicroscopy (pCLE) in upper gastrointestinal cancer, conducted and funded by Korea's national health technology assessment agency.</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="str">
-        <v>A $190 Billion Weight-Loss Boom Exposed a Tissue-Restoration Gap, and One Nasdaq Company Is Moving to Fill It</v>
+        <v>Labor and Employment Firm Zakay Law Group APLC Files A Class Action Lawsuit Against Heritage Health Network Alleging Failure to Pay All Wages Due</v>
       </c>
       <c r="B523" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C523" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D523" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E523" t="str">
-        <v>https://www.prnewswire.com/news-releases/a-190-billion-weight-loss-boom-exposed-a-tissue-restoration-gap-and-one-nasdaq-company-is-moving-to-fill-it-302819380.html</v>
+        <v>https://www.prnewswire.com/news-releases/labor-and-employment-firm-zakay-law-group-aplc-files-a-class-action-lawsuit-against-heritage-health-network-alleging-failure-to-pay-all-wages-due-302856726.html</v>
       </c>
       <c r="F523" t="str">
-        <v>Issued on behalf of Conexeu Sciences Inc. Conexeu Sciences Inc. (NASDAQ: CNXU) completed the P.R.O.O.F phase of its CXU preclinical program, the evidence base behind a focused first move into a roughly $11 billion medical aesthetics injectable market, an opening the company argues today's...</v>
+        <v>The lawsuit alleges Heritage Health Network violated the California Labor Code by failing to pay its employees for all time worked. RIVERSIDE, Calif., Aug. 26, 2026 /PRNewswire/ -- The Riverside labor law attorneys at Zakay Law Group, APLC, filed a class action complaint against Heritage...</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="str">
-        <v>Insilico Initiates Phase III Clinical Trial for Rentosertib, Its AI-Empowered TNIK Inhibitor for Idiopathic Pulmonary Fibrosis</v>
+        <v>ACLM names 2026 scholars committed to expanding access to lifestyle medicine</v>
       </c>
       <c r="B524" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C524" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D524" t="str">
-        <v>AI, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E524" t="str">
-        <v>https://www.prnewswire.com/news-releases/insilico-initiates-phase-iii-clinical-trial-for-rentosertib-its-ai-empowered-tnik-inhibitor-for-idiopathic-pulmonary-fibrosis-302819553.html</v>
+        <v>https://www.prnewswire.com/news-releases/aclm-names-2026-scholars-committed-to-expanding-access-to-lifestyle-medicine-302860539.html</v>
       </c>
       <c r="F524" t="str">
-        <v>Potentially first-in-class oral TNIK inhibitor advances into late-stage development after milestones marked by vital peer-reviewed papers: the discovery-to-clinic journey in Nature Biotechnology, and positive Phase IIa clinical results in Nature Medicine Rentosertib represents a novel...</v>
+        <v>Since 2021, ACLM has provided 110 underrepresented in medicine (UIM) clinicians and public health leaders with training and certification in lifestyle medicine at no-cost, leading the charge to diversify the lifestyle medicine workforce. ST. LOUIS, Aug. 26, 2026 /PRNewswire/ -- The...</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="str">
-        <v>MacKenzie Scott's $20 Million Gift Accelerates Active Minds' National Leadership in Youth Mental Health</v>
+        <v>Anthem Blue Cross and Blue Shield Foundation Launches Impact Investment Fund to Strengthen Ohio Communities</v>
       </c>
       <c r="B525" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C525" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D525" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E525" t="str">
-        <v>https://www.prnewswire.com/news-releases/mackenzie-scotts-20-million-gift-accelerates-active-minds-national-leadership-in-youth-mental-health-302819549.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/anthem-blue-cross-blue-shield-153100516.html</v>
       </c>
       <c r="F525" t="str">
-        <v>WASHINGTON, July 7, 2026 /PRNewswire/ -- Active Minds, the nation's leading nonprofit mobilizing youth and young adults to change the culture around mental health so that it is prioritized in society, today announced a $20 million unrestricted gift from philanthropist MacKenzie Scott —...</v>
+        <v>COLUMBUS, Ohio, August 26, 2026--The Anthem Blue Cross and Blue Shield Foundation, the charitable arm of Anthem Blue Cross and Blue Shield, launched a new program that deploys capital into mission-driven organizations working to improve health-related social needs.</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="str">
-        <v>Discover Your Ability 2026: They Were Told They Couldn't. They Proved They Could.</v>
+        <v>International experts gather in Manchester to tackle risks from skin exposure to chemicals</v>
       </c>
       <c r="B526" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C526" t="str">
         <v>Pressat</v>
       </c>
       <c r="D526" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E526" t="str">
-        <v>https://pressat.co.uk/releases/discover-your-ability-2026-they-were-told-they-couldnt-they-proved-they-could-64ce70f8fdada307263c6b8722152a4d/</v>
+        <v>https://pressat.co.uk/releases/international-experts-gather-in-manchester-to-tackle-risks-from-skin-exposure-to-chemicals-4152012fdc09741aaf4beda7fc6c769e/</v>
       </c>
       <c r="F526" t="str">
-        <v>Tuesday 7 July, 2026 More than 250 participants from across the UK and Europe - came together in Norwich for Able2B's flagship “Discover Your Ability” event, helping raise more than £20,000 so far while proving that disability does not define potential. From children taking their first independent steps to adults overcoming life-changing injuries and diagnoses, Discover Your Ability 2026 wasn't about competition - it was about changing perceptions, celebrating potential and demonstrating what can be achieved when we focus on ability rather than disability. Children, young people and adults living with a wide range of disabilities, neurological conditions and long-term health conditions came together to tackle a series of physical challenges, not against one another, but alongside one anoth</v>
+        <v xml:space="preserve">Wednesday 26 August, 2026 The British Occupational Hygiene Society (BOHS), the Chartered Society for Worker Health Protection, will bring together international experts in occupational health, dermatology, toxicology and exposure science in Manchester this September to examine the latest evidence and approaches to protecting people from harmful exposure to chemicals through the skin. The Occupational and Environmental Exposure of Skin to Chemicals (OEESC) Conference will take place from 14–16 September 2026, bringing together specialists from around the world to share new research, practical approaches and emerging technologies for understanding, assessing and controlling skin exposure. “Skin is the largest human organ and it is our major defence against substances in the environment that </v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="str">
-        <v>Oncotelic Successfully Completes Initial Safety Cohort of Phase 1b SP-03-B101 Trial; Independent Safety Review Committee Recommends Dose Escalation and European Expansion Underway</v>
+        <v>October 20, 2026 Deadline Approaching: Join Class Action Against Fractyl ...</v>
       </c>
       <c r="B527" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C527" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D527" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E527" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323328/0/en/Oncotelic-Successfully-Completes-Initial-Safety-Cohort-of-Phase-1b-SP-03-B101-Trial-Independent-Safety-Review-Committee-Recommends-Dose-Escalation-and-European-Expansion-Underway.html</v>
+        <v>https://pr-inside.com/october-20-2026-deadline-approaching-join-class-action-against-fractyl-r5216417.htm</v>
       </c>
       <c r="F527" t="str">
-        <v>Clinical Program Advances Following Favorable Safety Review; Peer-Reviewed Publication Further Validates Deciparticle ™ Platform</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 26, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="str">
-        <v>Pennington Biomedical Releases RURAL Health Study's Key Drivers of Chronic Disease in Franklin Parish, Louisiana</v>
+        <v>Cizzle Bio Highlights CIZ1B Biomarker Blood Test for Lung Cancer at Next Generation Dx Summit</v>
       </c>
       <c r="B528" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C528" t="str">
-        <v>PR.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D528" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E528" t="str">
-        <v>https://www.pr.com/press-release/973013</v>
+        <v>https://www.prnewswire.com/news-releases/cizzle-bio-highlights-ciz1b-biomarker-blood-test-for-lung-cancer-at-next-generation-dx-summit-302860699.html</v>
       </c>
       <c r="F528" t="str">
-        <v>Franklin Parish data now available to go along with Assumption Parish data revealed earlier this year from Pennington Biomedical. [PR.com]</v>
+        <v>Moffitt Cancer Center's Dr. Lary Robinson discusses blood-based biomarkers in early lung cancer detection and ongoing CIZ1B clinical study WASHINGTON, Aug. 26, 2026 /PRNewswire/ -- Cizzle Bio Inc., a biotechnology company advancing biomarker blood tests for early cancer detection, today...</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="str">
-        <v>Medical Care Technologies, Inc. (OTC Pink:MDCE) Details Six-Phase Internal ...</v>
+        <v>Thyme Care Earns NCQA Accreditation for Both Its Cancer Case Management and Population Health Programs</v>
       </c>
       <c r="B529" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C529" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D529" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E529" t="str">
-        <v>https://pr-inside.com/medical-care-technologies-inc-otc-pink-mdce-details-six-phase-internal-r5198596.htm</v>
+        <v>https://www.prnewswire.com/news-releases/thyme-care-earns-ncqa-accreditation-for-both-its-cancer-case-management-and-population-health-programs-302860065.html</v>
       </c>
       <c r="F529" t="str">
-        <v>(PR-inside.com) Medical Care Technologies, Inc. (OTC PINK:MDCE) Details Six-Phase Internal Testing Protocol Driving Melanoma Scan Beta Progress MESA, AZ / ACCESS Newswire / July 7, 2026 / Medical Care Technologies, Inc. (OTC PINK:MDCE) today elaborated on the rigorous six-phase internal testing framework that has powered the encouraging results announced on June 26, 2026. Following the initial structured testing announcement on June 12, 2026, the Company has implemented a comprehensive, multi-stage internal evaluation process focused on training and optimizing its proprietary AI vision models for the MDCE Melanoma Scan Beta platform. The six-phase internal testing protocol includes: Dataset Ingestion &amp; Preprocessing - Systematic curation and augmentation ..</v>
+        <v>NCQA evaluated Thyme Care's cancer programs against two separate sets of national standards, covering care planning and monitoring, data integration, staff licensure and training. NASHVILLE, Tenn., Aug. 26, 2026 /PRNewswire/ -- Thyme Care, the oncology company aligning accountability...</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="str">
-        <v>Medical Care Technologies, Inc. (OTC Pink:MDCE) Details Six-Phase Internal Testing Protocol Driving Melanoma Scan Beta Progress</v>
+        <v>Levi &amp; Korsinsky Notifies Fractyl Health, Inc. (GUTS) Shareholders ...</v>
       </c>
       <c r="B530" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C530" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D530" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E530" t="str">
-        <v>https://www.newswire.com/news/medical-care-technologies-inc-otc-pink-mdce-details-six-phase-internal-testing</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-fractyl-health-inc-guts-shareholders-r5216414.htm</v>
       </c>
       <c r="F530" t="str">
-        <v>Medical Care Technologies, Inc. (OTC PINK:MDCE) Details Six-Phase Internal Testing Protocol Driving Melanoma Scan Beta Progress</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 26, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="str">
-        <v>Siloam International Hospitals Receives Magnet with Distinction(TM), Highest Global Standard</v>
+        <v>Assembly Health Appoints Peter Roehmholdt as President and Chief Operating Officer</v>
       </c>
       <c r="B531" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C531" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D531" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E531" t="str">
-        <v>https://www.pr-inside.com/siloam-international-hospitals-receives-magnet-with-distinction-tm-highest-global-standard-r5198594.htm</v>
+        <v>https://www.prnewswire.com/news-releases/assembly-health-appoints-peter-roehmholdt-as-president-and-chief-operating-officer-302860710.html</v>
       </c>
       <c r="F531" t="str">
-        <v>(PR-inside.com) Southeast Asia's Only Hospital Network with Two Hospitals Receiving Distinction JAKARTA, July 4, 2026 - (ACN Newswire) - Siloam International Hospitals has again been recognised at the highest level with two of its hospitals receiving Magnet® with Distinction Recognition. Siloam Hospitals Kebon Jeruk became the first hospital in Indonesia to receive the recognition on 23 June 2026, followed by Siloam Hospitals Lippo Village on 26 June 2026. With this achievement, Siloam has become the only hospital network in Southeast Asia with more than one hospital recognised as Magnet® with Distinction. To date, only 95 healthcare organisations worldwide have achieved Magnet® with ..</v>
-[...2 lines deleted...]
-    <row r="532">
+        <v>Experienced healthcare executive brings deep operational, financial and leadership expertise to support Assembly Health's continued growth CHICAGO, Aug. 26, 2026 /PRNewswire/ -- Assembly Health, a leading provider of tech-enabled revenue cycle management services serving more than 5,000...</v>
+      </c>
+    </row>
+    <row r="532" xml:space="preserve">
       <c r="A532" t="str">
-        <v>IGC Pharma CEO and Principal Financial Officer Purchase More Than $1.15 ...</v>
+        <v>China State Construction International Delivers Significant Results in Low-Carbon Construction</v>
       </c>
       <c r="B532" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C532" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D532" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance, SaaS, Healthcare, Real Estate, Energy</v>
       </c>
       <c r="E532" t="str">
-        <v>https://pr-inside.com/igc-pharma-ceo-and-principal-financial-officer-purchase-more-than-r5198589.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) Senior management elects restricted common stock at $0.27 per share in lieu of repayment of amounts owed, including more than $552,362 of personal cash previously advanced to IGC POTOMAC, MD / ACCESS Newswire / July 7, 2026 / IGC Pharma, Inc. (NYSE American:IGC) ("IGC" or the "Company"), a clinical-stage biotechnology company developing therapeutics for Alzheimer's disease, today announced that Chief Executive Officer Ram Mukunda and Principal Financial Officer Claudia Grimaldi have purchased an aggregate of 4,274,853 shares of IGC common stock directly from the Company at $0.27 per share. The shares were purchased through the cancellation of approximately $1.15 million of outstanding ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109461/</v>
+      </c>
+      <c r="F532" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 26, 2026 - (ACN Newswire) - China State Construction International Holdings Limited (“China State Construction International” or the “Group”, stock code: 03311), a pioneer in construction industrialisation, has continued to deepen its deployment of technologies including Modular Integrated Construction (“MiC”), Multi-trade Integrated Mechanical, Electrical and Plumbing (“MiMEP”) and Building-integrated Photovoltaics (“BIPV”). As governments in different markets accelerate the development of green buildings, ultra-low energy buildings and new construction industrialisation, demand for efficient and low-carbon construction solutions continues to grow. These businesses have become an important pillar supporting the Group’s transformation towards smart construction.
+Policy Support and Market Demand Drive Green Construction
+The construction industry is facing multiple requirements to improve energy efficiency, reduce carbon emissions and minimise construction waste. The Chinese Mainland’s 15th Five-Year Plan promotes coordinated progress in carbon reduction, pollution control, green expansion and economic growth, and proposes the wider adoption of green and low-carbon construction methods, as well as the scaled development of ultra-low-energy buildings and prefabricated buildings. Relevant action plans for the construction sector also encourage the advancement of building-integrated photovoltaics, greater use of renewable energy and stronger efforts to enhance building energy conservation and carbon reduction. Hong Kong’s Climate Action Plan 2050 promotes energy-saving green buildings and waste reduction, with the target of achieving carbon neutrality before 2050 while progressively reducing building energy consumption and reliance on landfills.
+The Group’s subsidiary, China State Construction Hailong, has continued to promote the scaled application of MiC technology. Data show that carbon emissions during the construction phase of concrete MiC and steel-structure MiC can be reduced by 66.78% and 49.61%, respectively. Compared with traditional construction methods, construction waste can be reduced by more than 75%, material wastage by more than 25%, site electricity consumption by 60% and water consumption by 66%. Over the past five years, the Group has supplied more than 129,155 MiC modules across 116 projects, fully demonstrating the replicability of its technological achievements and its capability for large-scale implementation.
+Benchmark Projects Demonstrate Technological Advantages
+In Hong Kong, the Chinese Medicine Hospital of Hong Kong and the Government Chinese Medicines Testing Institute project is the city’s first permanent hospital to adopt MiC and MiMEP. The Group designed and produced more than 7,000 MiMEP prefabricated modules for the project, compressing the mechanical, electrical and plumbing construction cycle from the traditional two to three years to within six months, shortening the construction period by more than 75%. Compared with conventional construction methods, the project reduced carbon dioxide emissions by approximately 1,596 tonnes, representing a carbon reduction of 43%.
+In addition, the IL9088 New Central Harbourfront Development Project applies approximately 2,500 MiMEP modules. Through standardised and interchangeable design, the project enhances construction efficiency for a high-end commercial complex and provides flexibility for future tenant changes and spatial reconfiguration, thereby reducing repeated construction works and renovation waste.
+In Shenzhen, the Huazhang New Affordable Housing Project, a development in which the Group participated, successfully passed the 2025 ultra-low-energy building review and became the only residential development among Shenzhen’s first batch of pilot projects. The project comprises five residential towers and 6,028 concrete modules, integrating standardised, industrialised, digitalised, intelligent and green solutions. It was completed and delivered within 365 days, providing 2,740 units of government-subsidised rental housing.
+In Guangzhou, the Dachong Resettlement Housing Project in Nansha District became China’s first modular building project to receive a 6% floor area ratio incentive in 2025, reflecting the effective integration of the Group’s MiC technology with local policies and public housing needs.
+ESG Performance Continues to Receive Market Recognition
+With the practical application of low-carbon technologies and quantifiable results, the Group’s MSCI ESG rating was upgraded from BBB to A, representing a three-notch improvement within two years. The Group has also been selected as a constituent of the FTSE4Good Index Series for 10 consecutive years and included in S&amp;P Global Sustainability Yearbook (China Edition) for four consecutive years, reflecting the capital markets’ recognition of the Group’s green transformation strategy and long-term sustainable development capabilities.
+China State Construction International will continue to leverage its integrated “Technology + Investment + Construction + Asset Operation” strategy, and capitalise on its technological strengths in MiC, MiMEP and BIPV. The Group will further expand the large-scale application of green construction solutions and explore green finance and green asset operation models, creating long-term value for shareholders, investors and society with both environmental benefits and financial returns.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="str">
-        <v>CluePoints and Tufts CSDD Publish Peer-Reviewed Evidence Quantifying the Financial Value of RBQM</v>
+        <v>Jeremy Hayes Joins Dr Ted Injury Law Legal Team</v>
       </c>
       <c r="B533" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C533" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D533" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E533" t="str">
-        <v>https://www.prweb.com/releases/cluepoints-and-tufts-csdd-publish-peer-reviewed-evidence-quantifying-the-financial-value-of-rbqm-302819388.html</v>
+        <v>https://pr-inside.com/jeremy-hayes-joins-dr-ted-injury-law-legal-team-r5216413.htm</v>
       </c>
       <c r="F533" t="str">
-        <v>New research demonstrates RBQM-enabled trials achieve up to 23x ROI and 19% shorter phase durations, providing the industry's first quantitative business case for risk-based oversight in clinical development WAYNE, Pa., July 7, 2026 /PRNewswire/ -- CluePoints, provider of leading...</v>
+        <v>(PR-inside.com) CHARLOTTE, NC / ACCESS Newswire / August 26, 2026 / Dr. Ted Injury Law has announced the hiring of attorney Jeremy Hayes at the firm's Charlotte location. He will represent plaintiffs in matters involving Auto Accidents and other personal injury matters, wrongful death, workers' compensation, nursing home abuse and neglect, and medical negligence. Hayes joins Dr. Ted Injury Law after most recently practicing in South Carolina, where he worked as a trial lawyer. His addition strengthens Dr. Ted Injury Law's team of attorneys representing people injured due to the negligence of others. Licensed to practice law in North Carolina, South Carolina and ..</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="str">
-        <v>IGC Pharma CEO and Principal Financial Officer Purchase More Than $1.15 Million of Common Stock Directly from the Company</v>
+        <v>Piramal Pharma Strengthens Future Ready Operations with 22.6% Emissions Reduction, 41% Renewable Energy and Zero USFDA OAI Observations</v>
       </c>
       <c r="B534" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C534" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D534" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare, Energy</v>
       </c>
       <c r="E534" t="str">
-        <v>https://www.newswire.com/news/igc-pharma-ceo-and-principal-financial-officer-purchase-more-than-1-15-million</v>
+        <v>https://www.prnewswire.com/news-releases/piramal-pharma-strengthens-future-ready-operations-with-22-6-emissions-reduction-41-renewable-energy-and-zero-usfda-oai-observations-302860704.html</v>
       </c>
       <c r="F534" t="str">
-        <v>Senior management elects restricted common stock at $0.27 per share in lieu of repayment of amounts owed, including more than $552,362 of personal cash previously advanced to IGC</v>
+        <v>Lowest-ever Scope 1 and Scope 2 emissions mark a milestone year in the Company's SBTi-approved decarbonisation journey MUMBAI, India, Aug. 26, 2026 /PRNewswire/ -- Piramal Pharma Limited (NSE: PPLPHARMA | BSE: 543635), a leading global pharmaceuticals company, today released its...</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="str">
-        <v>Thailand Health Excellence 2026 Partners with ArokaGO to Connect More Than 285 Thai Healthcare Providers with the Global Medical Tourism Market supported by TAT</v>
+        <v>SimuTech Group Engineers Co-Author Chapter in Open-Access Medical Device VVUQ Handbook</v>
       </c>
       <c r="B535" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C535" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D535" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E535" t="str">
-        <v>https://www.prweb.com/releases/thailand-health-excellence-2026-partners-with-arokago-to-connect-more-than-285-thai-healthcare-providers-with-the-global-medical-tourism-market-supported-by-tat-302818114.html</v>
+        <v>https://www.prnewswire.com/news-releases/simutech-group-engineers-co-author-chapter-in-open-access-medical-device-vvuq-handbook-302860701.html</v>
       </c>
       <c r="F535" t="str">
-        <v>Expanding Thailand's Health &amp; Healing Ecosystem Through Digital Innovation Thailand Health Excellence 2026: The Next Chapter of Global Healing, supported by the Tourism Authority of Thailand (TAT), has announced a strategic partnership with ArokaGO, a leading global Medical Tourism...</v>
+        <v>The multi-author book was funded by Ansys — part of Synopsys — and Johnson &amp; Johnson. The authors will present key applications during a webinar on September 10. ROCHESTER, N.Y., Aug. 26, 2026 /PRNewswire/ -- SimuTech Group announces the publication of a new chapter co-authored by two of...</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="str">
-        <v>Widespread Hospital Discharge Delays Due to Lack of Adequate Home Oxygen Access</v>
+        <v>Kaplan Fox &amp; Kilsheimer LLP is Investigating Hims &amp; Hers Health, Inc. (HIMS) for Possible Securities Law Violations</v>
       </c>
       <c r="B536" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C536" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D536" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E536" t="str">
-        <v>https://www.prweb.com/releases/widespread-hospital-discharge-delays-due-to-lack-of-adequate-home-oxygen-access-302817383.html</v>
+        <v>https://www.newsfilecorp.com/release/311215/Kaplan-Fox-Kilsheimer-LLP-is-Investigating-Hims-Hers-Health-Inc.-HIMS-for-Possible-Securities-Law-Violations</v>
       </c>
       <c r="F536" t="str">
-        <v>A national survey found that limited access to high-flow home oxygen is delaying hospital discharges and increasing risks and costs for patients and the healthcare system. WASHINGTON, July 7, 2026 /PRNewswire-PRWeb/ -- Across the country, people ready to be discharged from the hospital...</v>
+        <v>New York, New York--(Newsfile Corp. - August 26, 2026) - Kaplan Fox &amp; Kilsheimer LLP is investigating potential securities violations against Hims &amp; Hers Health, Inc. ("Hims &amp; Hers" or the "Company") (NYSE: HIMS).CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are a Hims &amp; Hers investor and have suffered losses, or if you have information that could assist in the Hims &amp; Hers investigation, you may CLICK HERE to contact us. You may also contact Kaplan Fox by emailing...</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="str">
-        <v>Trucordia Welcomes Steve Roberts as Executive Vice President, Health Benefits &amp;amp; Financial Services</v>
+        <v>Oncolytic Virus Cancer Therapy Market Expected to Expand Rapidly During the Forecast Period (2026-2036) Amid Rising Investments in Next-Generation Cancer Treatments| DelveInsight</v>
       </c>
       <c r="B537" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C537" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D537" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E537" t="str">
-        <v>https://www.prnewswire.com/news-releases/trucordia-welcomes-steve-roberts-as-executive-vice-president-health-benefits--financial-services-302816071.html</v>
+        <v>https://www.prnewswire.com/news-releases/oncolytic-virus-cancer-therapy-market-expected-to-expand-rapidly-during-the-forecast-period-20262036-amid-rising-investments-in-next-generation-cancer-treatments-delveinsight-302860210.html</v>
       </c>
       <c r="F537" t="str">
-        <v>LINDON, Utah, July 7, 2026 /PRNewswire/ -- Trucordia, a top 20 U.S. insurance brokerage, announced today that Steve Roberts has joined the company as Executive Vice President, Health Benefits &amp; Financial Services. Roberts excels in bringing teams together to deliver scalable,...</v>
+        <v>The oncolytic virus cancer therapy market is poised for significant growth, driven by increasing research and development of genetically engineered viruses that selectively target and destroy cancer cells while stimulating anti-tumor immune responses. The expanding clinical pipeline of...</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="str">
-        <v>Akari Therapeutics Appoints Former AACR President and Renowned Oncology Drug Development Leader, Patricia LoRusso, D.O., to Scientific Advisory Board</v>
+        <v>Flo Health’s GDPR Compliance and Privacy, Security Protections Stand Up to Independent ISO Scrutiny</v>
       </c>
       <c r="B538" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C538" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D538" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E538" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323219/0/en/Akari-Therapeutics-Appoints-Former-AACR-President-and-Renowned-Oncology-Drug-Development-Leader-Patricia-LoRusso-D-O-to-Scientific-Advisory-Board.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/flo-health-gdpr-compliance-privacy-143700362.html</v>
       </c>
       <c r="F538" t="str">
-        <v>Globally recognized leader in early-phase oncology clinical development and experimental therapeutics</v>
+        <v>LONDON, August 26, 2026--Flo Health, the #1 female health app used by more than 300 million people worldwide, has completed its annual ISO 27001 and ISO 27701 audits, which returned zero findings. This means independent auditors identified no areas for improvement in the company's privacy and security management systems.</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="str">
-        <v>Syra Health Appoints Dr. Cori McMahon as Chief Medical Officer to Support its Growth Strategy</v>
+        <v>U.S. FDA approves ViiV Healthcare’s Tivicay PD, helping close a critical HIV treatment gap for young children</v>
       </c>
       <c r="B539" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C539" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D539" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E539" t="str">
-        <v>https://www.prnewswire.com/news-releases/syra-health-appoints-dr-cori-mcmahon-as-chief-medical-officer-to-support-its-growth-strategy-302818873.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/u-fda-approves-viiv-healthcare-141400668.html</v>
       </c>
       <c r="F539" t="str">
-        <v>CARMEL, Ind., July 7, 2026 /PRNewswire/ -- Syra Health Corp. (OTCQB: SYRA) ("Syra Health" or the "Company"), an integrated healthcare solutions company powering better health outcomes through prevention-focused, accessible, and affordable solutions, announced today the appointment of Dr....</v>
+        <v>LONDON, August 26, 2026--ViiV Healthcare, the global specialist HIV company majority owned by GSK, with Shionogi as a shareholder, today announced that the U.S. Food and Drug Administration (FDA) has approved Tivicay PD (dolutegravir (DTG)), for use in combination with other antiretroviral agents for the treatment of HIV-1 infection in paediatric patients (treatment-naïve or -experienced but integrase strand transfer inhibitor (INSTI)-naïve) weighing at least 2 kg.</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="str">
-        <v>Piramal Pharma's FY2026 Annual Report showcases global scale, innovation-led growth and sustainability milestones</v>
+        <v>Berger Montague PC Investigates Hims &amp; Hers Health, Inc.'s Board of Directors for Breach of Fiduciary Duty (HIMS)</v>
       </c>
       <c r="B540" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C540" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D540" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E540" t="str">
-        <v>https://www.prweb.com/releases/piramal-pharmas-fy2026-annual-report-showcases-global-scale-innovation-led-growth-and-sustainability-milestones-302819498.html</v>
+        <v>https://www.newsfilecorp.com/release/311544/Berger-Montague-PC-Investigates-Hims-Hers-Health-Inc.s-Board-of-Directors-for-Breach-of-Fiduciary-Duty-HIMS</v>
       </c>
       <c r="F540" t="str">
-        <v>MUMBAI, India, July 7, 2026 /PRNewswire/ -- Piramal Pharma Limited (PPL) (NSE: PPLPHARMA) (BSE: 543635), a leading global pharmaceutical, health and wellness company, released its Annual Report for FY2026, highlighting a year of strengthening its global platform, investing in...</v>
+        <v>Philadelphia, Pennsylvania--(Newsfile Corp. - August 26, 2026) - National plaintiffs' law firm Berger Montague PC announces an investigation into the Board of Directors of Hims &amp; Hers Health, Inc. (NYSE: HIMS) ("Hims &amp; Hers" or the "Company") for potential breaches of fiduciary duties owed to the Company and its shareholders. The investigation is focused on whether the Company improperly shared private user health data with advertisers, engaged in deceptive billing practices, and made...</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="str">
-        <v>Nuzlo Launches Pet Health App, Announces Upcoming Veterinary Practice Management System</v>
+        <v>How to Teach T Cells to Track Cancer Like a Hound Dog</v>
       </c>
       <c r="B541" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C541" t="str">
-        <v>PR.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D541" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E541" t="str">
-        <v>https://www.pr.com/press-release/972918</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359535</v>
       </c>
       <c r="F541" t="str">
-        <v>Nuzlo LLC has launched the Nuzlo app, a pet health and wellness platform available on iOS and Android that helps pet owners track medications, vaccines, and symptoms with AI-powered guidance. The Mobile, Alabama-based startup is also preparing to launch Clinic Connect, a cloud-based veterinary Practice Information Management System (PIMS) designed to modernize how veterinary practices manage patient records, scheduling, [PR.com]</v>
+        <v>The immune system is full of T cells that could hunt down and destroy tumors, if they were primed. Now, a UC San Francisco team has invented a way to do this by combining immune cells that are grown in the lab with samples from a patient&amp;#39;s tumor. - - Like giving a scent to a hound dog, it provides direction to the immune system on how to track down the cancer. - - To catch the scent, the T cells need to be trained using rare dendritic immune cells that are hard to obtain from cancer patients... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359535</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="str">
-        <v>Most 'AI-Powered' Tools Ask Users to Trust the Black Box - NutraVeri ...</v>
+        <v>Monod Bio Licenses AI-designed Protein Technologies to SignalChem Biotech for Custom Discovery Assays</v>
       </c>
       <c r="B542" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C542" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D542" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>AI, SaaS, Healthcare, Education</v>
       </c>
       <c r="E542" t="str">
-        <v>https://pr-inside.com/most-ai-powered-tools-ask-users-to-trust-the-black-box-nutraveri-r5198577.htm</v>
+        <v>https://www.newmediawire.com/news/monod-bio-licenses-ai-designed-protein-technologies-to-signalchem-biotech-for-custom-discovery-assays-7088935</v>
       </c>
       <c r="F542" t="str">
-        <v>(PR-inside.com) The Platform's Deterministic Supplement Readiness Score Delivers the Same Result for the Same Formula Every Time, Traces Every Score to Public FDA and FTC Sources, and Now Offers a Partner Program for Operators Serving Supplement Founders MIAMI, FL / ACCESS Newswire / July 7, 2026 /Nitches Inc. (OTCID:NICH) - Most AI-powered platforms ask users to trust the answer without ever showing how it was reached. The model is a black box. The output can change between runs, and the reasoning often cannot be verified. NutraVeri, operated by Nitches Inc. (OTCID:NICH), was built on the opposite philosophy. Its proprietary Supplement Readiness Score is deterministic. ..</v>
+        <v>Partnership brings Monod Bio’s LuxSit luciferase and NovoBodies to SignalChem Biotech’s custom assay services Agreement expands Sino Biological’s specialized CRO capabilities through integration of AI-enabled life science tools SEATTLE and RICHMOND, BRITISH COLUMBIA - August 26, 2026 ( NEWMEDIAWIRE ) - Monod Bio, a Seattle-based AI-enabled protein design company, and SignalChem Biotech Inc., a wholly-owned subsidiary of Sino Biological, Inc. (SZSE: 301047), today announced a non-exclusive licensing agreement covering Monod Bio’s proprietary LuxSit de novo luciferase technology and NovoBodies. Under the terms of the agreement, SignalChem Biotech may incorporate the Monod Bio technologies into custom luminescent assay development and protein-fusion services offered to third-party customers f</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="str">
-        <v>LSU's Pennington Biomedical Researchers Identify Key Factors That Build Resilience and Support Mental Health in Female Athletes</v>
+        <v>NeOnc’s Clinical Story Is Now the Main Event</v>
       </c>
       <c r="B543" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C543" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D543" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E543" t="str">
-        <v>https://www.pr.com/press-release/971565</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351481/0/en/neonc-s-clinical-story-is-now-the-main-event.html</v>
       </c>
       <c r="F543" t="str">
-        <v>This longitudinal study highlights modifiable factors that may help reduce depression, anxiety, PTSD and stress [PR.com]</v>
+        <v>NeOnc’s (NASDAQ: NTHI) Clinical Story Is Now the Main Event</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="str">
-        <v>Most 'AI-Powered' Tools Ask Users to Trust the Black Box - NutraVeri Built One They Can Audit</v>
+        <v>Webinar Equips Youth Sports Leaders With Tools to Respond in a Cardiac Emergency</v>
       </c>
       <c r="B544" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C544" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D544" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Retail, Education, Healthcare</v>
       </c>
       <c r="E544" t="str">
-        <v>https://www.newswire.com/news/most-ai-powered-tools-ask-users-to-trust-the-black-box-nutraveri-built-one-they</v>
+        <v>https://www.newmediawire.com/news/webinar-equips-youth-sports-leaders-with-tools-to-respond-in-a-cardiac-emergency-7088937</v>
       </c>
       <c r="F544" t="str">
-        <v>The Platform's Deterministic Supplement Readiness Score Delivers the Same Result for the Same Formula Every Time, Traces Every Score to Public FDA and FTC Sources, and Now Offers a Partner Program for Operators Serving Supplement Founders</v>
+        <v>DALLAS - August 26, 2026 ( NEWMEDIAWIRE ) - Sudden cardiac arrest is the leading cause of death for student-athletes nationwide, with nearly 75% of cases among young athletes occurring in basketball, football and soccer players. [1] To help youth sports coaches and league leaders prepare for these emergencies, the American Heart Association, devoted to changing the future to a world of healthier lives for all, is hosting a free one-hour webinar focused on Cardiac Emergency Response Plans and safe play practices. The webinar, taking place Wednesday, Sept. 30, at 1 p.m. CT, reflects the American Heart Association's ongoing commitment to improving cardiac emergency preparedness and advances the goals of its Nation of Lifesavers™ movement, which aims to double survival rates from cardiac arres</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="str">
-        <v>Clinical Excellence in Continuity of Care: Counterpart Assistant (CA) Use Associated With Stronger Performance Across Transitions of Care Measures and Post-Hospitalization Follow-Up</v>
+        <v>Cytrellis Launches ellacor® Micro-Coring® Technology for Full-Body Skin Resurfacing in Australia</v>
       </c>
       <c r="B545" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C545" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D545" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E545" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323178/0/en/Clinical-Excellence-in-Continuity-of-Care-Counterpart-Assistant-CA-Use-Associated-With-Stronger-Performance-Across-Transitions-of-Care-Measures-and-Post-Hospitalization-Follow-Up.html</v>
+        <v>https://www.prnewswire.com/news-releases/cytrellis-launches-ellacor-micro-coring-technology-for-full-body-skin-resurfacing-in-australia-302860047.html</v>
       </c>
       <c r="F545" t="str">
-        <v>Counterpart Assistant (CA) Use Associated With Stronger Performance Across Transitions of Care Measures and Post-Hospitalization Follow-Up</v>
+        <v>WOBURN, Mass., Aug. 26, 2026 /PRNewswire/ -- Cytrellis Biosystems, Inc. ("Cytrellis") a medical aesthetics company bridging the gap in skin health and restoration, today announced the commercial launch of ellacor® with Micro-Coring Technology in Australia following regulatory approval...</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="str">
-        <v>HomeTrust Bank Adds Specialized Healthcare Banking Division</v>
+        <v>Inspire Medical Systems, Inc. to Present at the Wells Fargo 21st Annual Healthcare Conference</v>
       </c>
       <c r="B546" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C546" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D546" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E546" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323177/21341/en/HomeTrust-Bank-Adds-Specialized-Healthcare-Banking-Division.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351428/0/en/inspire-medical-systems-inc-to-present-at-the-wells-fargo-21st-annual-healthcare-conference.html</v>
       </c>
       <c r="F546" t="str">
-        <v>ASHEVILLE, N.C., July 07, 2026 (GLOBE NEWSWIRE) -- HomeTrust Bancshares, Inc. (NYSE: HTB), the holding company of HomeTrust Bank (“HomeTrust” or the “Bank”), today announced the addition of its new Healthcare Banking Division, a specialized line of business designed to serve the distinct financial needs of healthcare practices and professionals. The new division will provide customized financial solutions and relationship-driven support for medical, dental, and veterinary practices throughout each stage of the business lifecycle, from acquisition and ownership transition to expansion and long-term operations.</v>
+        <v>MINNEAPOLIS, Aug. 26, 2026 (GLOBE NEWSWIRE) -- Inspire Medical Systems, Inc. (NYSE: INSP) (Inspire), a medical technology company focused on the development and commercialization of innovative, minimally invasive solutions for patients with obstructive sleep apnea, announced today that its management team will present at the Wells Fargo 21 st Annual Healthcare Conference on Wednesday, September 9, 2026.</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="str">
-        <v>Veru to Present at 2026 Obesity &amp; Weight Loss Drug Development Summit and Pre-Conference Workshop Day</v>
+        <v>StrainScan Pro Demonstrates Versatility as MDCE Applies Core AI Vision ...</v>
       </c>
       <c r="B547" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C547" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D547" t="str">
-        <v>Finance, Healthcare</v>
+        <v>AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E547" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323171/11676/en/Veru-to-Present-at-2026-Obesity-Weight-Loss-Drug-Development-Summit-and-Pre-Conference-Workshop-Day.html</v>
+        <v>https://pr-inside.com/strainscan-pro-demonstrates-versatility-as-mdce-applies-core-ai-vision-r5216390.htm</v>
       </c>
       <c r="F547" t="str">
-        <v>MIAMI, FL, July 07, 2026 (GLOBE NEWSWIRE) -- Veru Inc. (NASDAQ: VERU), a late clinical stage biopharmaceutical company focused on developing innovative medicines for the treatment of cardiometabolic and inflammatory diseases, today announced it will present at the 2026 4 th Annual Obesity &amp;amp; Weight Loss Drug Development Summit, and the Pre-Conference Workshop Day taking place on July 14-16, 2026, in Boston, Massachusetts.</v>
+        <v>(PR-inside.com) Proprietary Platform Highlights the Strength of a Single AI Vision System Serving Multiple Trillion Dollar Industries MESA, AZ / ACCESS Newswire / August 26, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today emphasized the cross-industry versatility of its StrainScan Pro platform, underscoring how a single proprietary AI vision system is being applied across both regulated retail environments and large-scale agricultural operations. StrainScan Pro is designed to deliver consistent visual analysis capabilities that support quality verification for licensed retail operators while also addressing agricultural needs such as early detection of pests, crop stress, and quality indicators. By leveraging the same core computer-vision architecture ..</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="str">
-        <v>enVVeno Medical Secures Transformational U.S. Patent for enVVe System, ...</v>
+        <v>Commercial Launch Initiated for Neonorm Dog, Jaguar Health's Non-Prescription ...</v>
       </c>
       <c r="B548" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C548" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D548" t="str">
-        <v>Finance, Healthcare, Real Estate</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E548" t="str">
-        <v>https://pr-inside.com/envveno-medical-secures-transformational-u-s-patent-for-envve-system-r5198568.htm</v>
+        <v>https://pr-inside.com/commercial-launch-initiated-for-neonorm-dog-jaguar-health-s-non-prescription-r5216377.htm</v>
       </c>
       <c r="F548" t="str">
-        <v>(PR-inside.com) New Patent Broadly Protects Core Technology Behind Potential First Non-Surgical Replacement Venous Valve Builds on First-Ever FDA IDE Approval for Pivotal Study of enVVe System Targeting Multi-Billion-Dollar Market Opportunity enVVe Pivotal Study on Track for Enrollment to Commence and First Patients Data Release Expected by the End of Q4 2026 IRVINE, CA / ACCESS Newswire / July 7, 2026 / enVVeno Medical Corporation (NASDAQ:NVNO) ("enVVeno Medical" or the "Company") today announced the issuance of U.S. Patent No. 12,575,932, further expanding its intellectual property portfolio supporting its enVVe® transcatheter replacement venous valve system for the treatment of venous disease. The issued patent covers key components ..</v>
+        <v>(PR-inside.com) Neonorm® Dog extends Jaguar's existing Neonorm product franchise beyond foals and calves to provide dog owners with access to a plant-based product designed to support normal stool consistency and GI fluid balance in dogs Jaguar expects to make Neonorm Dog available through both Amazon and Chewy soon SAN FRANCISCO, CA / ACCESS Newswire / August 26, 2026 /Jaguar Health, Inc. (NASDAQ:JAGX) ("Jaguar") today announced the initiation of the commercial launch of Neonorm Dog, a new extension of Jaguar's Neonorm franchise for companion and production animals. Neonorm Dog is designed to provide dog owners with access to a plant-based, non-prescription product intended to ..</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="str">
-        <v>Correction: Biovica appoints Maria Ekdahl as new Chief Financial Officer ...</v>
+        <v>Commercial Launch Initiated for Neonorm Dog, Jaguar Health's Non-Prescription Product for Support of Normal Stool Consistency and GI Fluid Balance in Dogs</v>
       </c>
       <c r="B549" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C549" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D549" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E549" t="str">
-        <v>https://pr-inside.com/correction-biovica-appoints-maria-ekdahl-as-new-chief-financial-officer-r5198566.htm</v>
+        <v>https://www.newswire.com/news/commercial-launch-initiated-for-neonorm-dog-jaguar-health-s-non-prescription</v>
       </c>
       <c r="F549" t="str">
-        <v>(PR-inside.com) UPPSALA, SE / ACCESS Newswire / July 7, 2026 / Biovica International (STO:BIOVIC-B)(STO:BIOVIC.B)(FRA:9II) - Biovica International AB today announced the appointment of Maria Ekdahl as Chief Financial Officer (CFO). Ekdahl brings more than 20 years of senior finance leadership experience, including her current role as CFO of Nasdaq Stockholm-listed pharmaceutical company, Infant Bacterial Therapeutics AB (IBT), and will join Biovica on October 14, 2026. Ekdahl has broad experience across financial management, capital markets, investor relations and business operations, gained from senior finance roles at listed companies and large organizations including Infant Bacterial Therapeutics, Svenska Filminstitutet, Karolinska University Hospital and Telenor Sverige. ..</v>
+        <v>Neonorm &amp;reg; Dog extends Jaguar's existing Neonorm product franchise beyond foals and calves to provide dog owners with access to a plant-based product designed to support normal stool consistency and GI fluid balance in dogs Jaguar expects to make Neonorm Dog available through both Amazon and Chewy soon</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="str">
-        <v>Absentia Labs' Digital Liver Model Becomes First AI Drug Development ...</v>
+        <v>NextNRG Secures 25-Year Microgrid Contract with Taft Medical Complex, Expanding Its Healthcare Infrastructure Model into Florida</v>
       </c>
       <c r="B550" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C550" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D550" t="str">
-        <v>AI, Healthcare</v>
+        <v>Finance, Healthcare, Energy</v>
       </c>
       <c r="E550" t="str">
-        <v>https://pr-inside.com/absentia-labs-digital-liver-model-becomes-first-ai-drug-development-r5198565.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351368/0/en/nextnrg-secures-25-year-microgrid-contract-with-taft-medical-complex-expanding-its-healthcare-infrastructure-model-into-florida.html</v>
       </c>
       <c r="F550" t="str">
-        <v>(PR-inside.com) Founded by MIT-Trained Scientists, Biotech Startup Advances Predictive AI to Improve Human Safety Assessment, Reduce Costly Drug Attrition and Accelerate Drug Development BOSTON, MA / ACCESS Newswire / July 7, 2026 / Absentia Labs , a biotech startup building comprehensive AI models of human biology, announces the acceptance of its Digital Liver Model for predicting Drug-Induced Liver Injury (DILI) into the U.S.Food and Drug Administration's(FDA) Drug Development Tool Qualification Program. "Much of the conversation around AI in pharmaceuticals has focused on drug discovery and finding promising new molecules faster," said Farhan Khodaee, PhD, CEO and co-founder of Absentia Labs. "We're focused on ..</v>
+        <v>Agreement helps Taft Medical Complex meet Florida's 96-hour backup power healthcare mandate while extending NextNRG's repeatable, own-and-operate energy model Agreement helps Taft Medical Complex meet Florida's 96-hour backup power healthcare mandate while extending NextNRG's repeatable, own-and-operate energy model</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="str">
-        <v>KIFFIK Biomedical Appoints Dr. Mark Vreeke as Chief Technology Officer ...</v>
+        <v>Watson Realty Corp. Deploys Bond's AI-Powered Preventative Personal Security to Protect 800 Real Estate Agents</v>
       </c>
       <c r="B551" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C551" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D551" t="str">
-        <v>Healthcare</v>
+        <v>Finance, AI, SaaS, Real Estate, Retail, Healthcare</v>
       </c>
       <c r="E551" t="str">
-        <v>https://pr-inside.com/kiffik-biomedical-appoints-dr-mark-vreeke-as-chief-technology-officer-r5198561.htm</v>
+        <v>https://www.newmediawire.com/news/watson-realty-corp-deploys-bond-s-ai-powered-preventative-personal-security-to-protect-800-real-estate-agents-7088936</v>
       </c>
       <c r="F551" t="str">
-        <v>(PR-inside.com) Veteran biosensor innovator and technology leader brings decades of experience developing and scaling breakthrough healthcare technologies MIAMI, FL / ACCESS Newswire / July 7, 2026 / KIFFIK Biomedical Inc. ("KIFFIK"), a biotechnology company advancing access to interstitial fluid (ISF) to create new visibility into human biology, today announced that Mark Vreeke, Ph.D., has joined the company as Chief Technology Officer (CTO). Dr. Vreeke brings more than three decades of experience developing and scaling biosensor and medical device technologies. He is an inventor with more than one hundred issued U.S. patents and an author whose scientific work has been cited more than 50,000 ..</v>
+        <v>Major Florida and Georgia Brokerage Gives Agents 24/7 Access to the World’s Only AI-powered Preventative Personal Security Platform JACKSONVILLE, FL and NEW YORK, NY - August 26, 2026 ( NEWMEDIAWIRE ) - Watson Realty Corp. , one of the Southeast’s leading residential real estate brokerages, and Bond (Nasdaq: OBAI), the world’s only AI-powered Preventative Personal Security company, today announced an agreement to provide Bond’s personal security platform to approximately 800 Watson real estate agents across Florida and Georgia. The deployment gives Watson agents access to Bond’s combination of proprietary AI technology and 24/7 live Personal Security Agents, providing professional personal security support as they conduct the everyday work of real estate: meeting prospective clients, showi</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="str">
-        <v>AM Technical Solutions Acquires Sequence, Inc., Expanding Life Sciences Engineering and Commissioning, Qualification, and Validation (CQV) Capabilities</v>
+        <v>Patients, Caregivers from 4 Hospitals Celebrate UTAH Cardiac Transplant Program's 40th Anniversary</v>
       </c>
       <c r="B552" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C552" t="str">
-        <v>Newswire.com</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D552" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E552" t="str">
-        <v>https://www.newswire.com/news/am-technical-solutions-acquires-sequence-inc-expanding-life-sciences-22812459</v>
+        <v>https://prunderground.com/patients-caregivers-from-4-hospitals-celebrate-utah-cardiac-transplant-program-s/cmt9as8ub007n04ieu3kq5zmq</v>
       </c>
       <c r="F552" t="str">
-        <v>We acquired Sequence to expand life sciences engineering and CQV services. Learn how we can help pharma and biopharma manufacturers.</v>
+        <v>Transplant patients, physicians, and caregivers from four hospitals celebrate UTAH Cardiac Transplant Program's 40th Anniversary The post Patients, Caregivers from 4 Hospitals Celebrate UTAH Cardiac Transplant Program's 40th Anniversary first appeared on</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="str">
-        <v>Kythera Labs Expands Partnership with Databricks Launching the Clinical Semantic Bridge MCP on Databricks Marketplace</v>
+        <v>All Five Longitude Health Governing Member Systems to Serve as Design and Development Partners for Cell and Gene Therapy Utility</v>
       </c>
       <c r="B553" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C553" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D553" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E553" t="str">
-        <v>https://www.prnewswire.com/news-releases/kythera-labs-expands-partnership-with-databricks-launching-the-clinical-semantic-bridge-mcp-on-databricks-marketplace-302817357.html</v>
+        <v>https://www.prnewswire.com/news-releases/all-five-longitude-health-governing-member-systems-to-serve-as-design-and-development-partners-for-cell-and-gene-therapy-utility-302859986.html</v>
       </c>
       <c r="F553" t="str">
-        <v>New MCP integration bridges diseases, medications, procedures, laboratory tests, outcomes, and eligibility criteria in plain language to automatically translate them into retrieval-ready code sets across clinical vocabularies directly into Databricks Marketplace FRANKLIN, Tenn., July 7,...</v>
+        <v>FALLS CHURCH, Va., Aug. 26, 2026 /PRNewswire/ -- Longitude Health today announced that all five of its governing member health systems—Michigan Medicine, Novant Health, Baylor Scott &amp; White Health, Memorial Hermann Health System, and Providence—will serve as design and development...</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="str">
-        <v>Air Voel Strengthens Online Access to CPAP Machines for Canadians Managing Sleep Apnea</v>
+        <v>Daré Bioscience’s Sildenafil Cream Data in Postmenopausal Women Published in Menopause - The Journal of The Menopause Society</v>
       </c>
       <c r="B554" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C554" t="str">
-        <v>PressReleaseNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D554" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E554" t="str">
-        <v>https://pressreleasenews.org/pressroom/air-voel-strengthens-online-access-to-cpap-machines-for-canadians-managing-sleep-apnea</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351360/30757/en/dar%C3%A9-bioscience-s-sildenafil-cream-data-in-postmenopausal-women-published-in-menopause-the-journal-of-the-menopause-society.html</v>
       </c>
       <c r="F554" t="str">
-        <v xml:space="preserve">Air Voel, a Canadian online retailer specializing in sleep therapy equipment, is expanding its online selection of CPAP machines to help customers compare home, travel, auto-adjusting, and bi-level therapy options. </v>
+        <v>Daré’s proprietary formulation of topical sildenafil cream, 3.6% was well tolerated across all evaluated doses in the clinical study, with minimal systemic exposure Company continues activities necessary to advance its Sildenafil Cream toward the FDA’s 505(b)(2) regulatory pathway* while in parallel launching DARE to PLAY™ Sildenafil Cream, the 503B compounded version of its proprietary sildenafil cream formulation**</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="str">
-        <v>Clearmind Reports Successful Formulation Feasibility Study Supporting Potential New Additional Route of Administration Development for MEAI</v>
+        <v>Fifty 1 Labs, Inc. Acquires MSK Signal Recovery Product Line to Accelerate ...</v>
       </c>
       <c r="B555" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C555" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D555" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E555" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323070/0/en/Clearmind-Reports-Successful-Formulation-Feasibility-Study-Supporting-Potential-New-Additional-Route-of-Administration-Development-for-MEAI.html</v>
+        <v>https://pr-inside.com/fifty-1-labs-inc-acquires-msk-signal-recovery-product-line-to-accelerate-r5216330.htm</v>
       </c>
       <c r="F555" t="str">
-        <v>Vancouver, Canada, July 07, 2026 (GLOBE NEWSWIRE) -- Clearmind Medicine Inc. (Nasdaq: CMND), a clinical-stage a clinical-stage biotech company focused on the discovery and development of novel, non-hallucinogenic, second generation, neuroplastogen-derived therapeutics to solve major under-treated health problems, such as addictions and weight-loss, announced continued progress in evaluating intranasal delivery of its proprietary MEAI (5-Methoxy-2-aminoindane) as a potential additional route of administration, initially for the treatment of alcohol use disorder (AUD).</v>
+        <v>(PR-inside.com) Acquisition expands Fifty 1 Labs' portfolio with a five-product musculoskeletal recovery platform focused on injury recovery, rehabilitation, connective tissue support, joint health, and peptide-focused research VANCOUVER, BC / ACCESS Newswire / August 26, 2026 /Fifty 1 Labs, Inc. (OTCID:FITY), an emerging biotechnology and health innovation company focused on peptide science, musculoskeletal health, sports performance, injury recovery, rehabilitation, and evidence-driven wellness, today announced that it has acquired a musculoskeletal recovery product line from MSK Signal, a Canadian Biotech Company. The acquired product line includes five key product concepts designed to support Fifty 1 Labs' growth strategy in the peptide and musculoskeletal health markets. ..</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="str">
-        <v>Vivani Medical Enters into Agreement with Novo Nordisk to Evaluate NPM-139, a Miniature, Ultra Long-Acting Semaglutide Implant for Chronic Weight Management</v>
+        <v>Autonomix Medical Expands Intellectual Property Portfolio with New U.S. Patent Covering Feedback-Guided Precision Neuromodulation and Targeted Therapy Delivery</v>
       </c>
       <c r="B556" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C556" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D556" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance, Healthcare, Real Estate</v>
       </c>
       <c r="E556" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323068/0/en/Vivani-Medical-Enters-into-Agreement-with-Novo-Nordisk-to-Evaluate-NPM-139-a-Miniature-Ultra-Long-Acting-Semaglutide-Implant-for-Chronic-Weight-Management.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351326/0/en/autonomix-medical-expands-intellectual-property-portfolio-with-new-u-s-patent-covering-feedback-guided-precision-neuromodulation-and-targeted-therapy-delivery.html</v>
       </c>
       <c r="F556" t="str">
-        <v>Vivani Medical entered into agreement with Novo Nordisk to evaluate its miniature subdermal semaglutide (GLP-1) implant for weight management</v>
+        <v>New patent broadens protection around systems integrating real-time physiological feedback, sensing and imaging with controlled therapeutic delivery, including neural ablation approaches for cancer pain</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="str">
-        <v>Acumen Pharmaceuticals to Present Data on Enhanced Brain Delivery™ (EBD™) Technology and Early Alzheimer’s Disease Insights at the Alzheimer’s Association International Conference (AAIC®) 2026</v>
+        <v>Celcuity Submits sNDA to FDA for REVTORPYK™ (gedatolisib) for HR+/HER2-, PIK3CA Mutant Locally Advanced or Metastatic Breast Cancer</v>
       </c>
       <c r="B557" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C557" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D557" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E557" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323065/0/en/Acumen-Pharmaceuticals-to-Present-Data-on-Enhanced-Brain-Delivery-EBD-Technology-and-Early-Alzheimer-s-Disease-Insights-at-the-Alzheimer-s-Association-International-Conference-AAIC.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351327/0/en/celcuity-submits-snda-to-fda-for-revtorpyk-gedatolisib-for-hr-her2-pik3ca-mutant-locally-advanced-or-metastatic-breast-cancer.html</v>
       </c>
       <c r="F557" t="str">
-        <v>NEWTON, Mass., July 07, 2026 (GLOBE NEWSWIRE) -- Acumen Pharmaceuticals, Inc. (NASDAQ: ABOS) (Acumen), a clinical-stage biopharmaceutical company developing novel therapeutics that target soluble amyloid beta oligomers (AβOs) for the treatment of Alzheimer’s disease (AD), will present three key studies at the upcoming Alzheimer's Association International Conference (AAIC ® ) 2026 in London. Shared in one oral and two poster presentations, the data highlight Acumen’s progress with JCR Pharmaceuticals (JCR), in developing next generation therapeutics through Enhanced Brain Delivery (EBD) technology and expanding the field’s understanding of early symptomatic AD through the patient lens. The conference will be held July 12-15, 2026, both in-person and online.</v>
+        <v>MINNEAPOLIS, Aug. 26, 2026 (GLOBE NEWSWIRE) -- Celcuity Inc. (Nasdaq: CELC), a biotechnology company focused on developing and commercializing targeted therapies for multiple solid tumor indications, today announced the submission of its supplemental New Drug Application (“sNDA”) to the U.S. Food and Drug Administration (“FDA”) for REVTORPYK™ (gedatolisib) for the treatment of patients with hormone receptor positive (“HR+”), human epidermal growth factor receptor 2 negative (“HER2-”), locally advanced or metastatic breast cancer (“ABC”) with a PIK3CA mutation, following progression on or after treatment with at least one line of endocrine therapy.</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="str">
-        <v>BriaCell Engages Consulting and Branding Firms to Support Commercial and Market Access Evaluation of Bria-IMT™</v>
+        <v>GeoVax Announces a Warrant Inducement Transaction</v>
       </c>
       <c r="B558" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C558" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D558" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E558" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323056/0/en/BriaCell-Engages-Consulting-and-Branding-Firms-to-Support-Commercial-and-Market-Access-Evaluation-of-Bria-IMT.html</v>
+        <v>https://www.newmediawire.com/news/geovax-announces-a-warrant-inducement-transaction-7088933</v>
       </c>
       <c r="F558" t="str">
-        <v>PHILADELPHIA and VANCOUVER, British Columbia, July 07, 2026 (GLOBE NEWSWIRE) -- BriaCell Therapeutics Corp. (Nasdaq: BCTX, BCTXL) (TSX: BCT) (“BriaCell” or the “Company”), a clinical-stage biotechnology company developing novel immunotherapies to transform cancer care, today announced that it has engaged Charles River Associates (CRA) (Nasdaq: CRAI) and Kaleio, Inc. to support commercial strategy, market access evaluation and brand planning for Bria-IMT.</v>
+        <v>ATLANTA, GA - August 26, 2026 ( NEWMEDIAWIRE ) - GeoVax Labs, Inc. (Nasdaq: GOVX), a clinical-stage biotechnology company developing vaccines and immunotherapies, today announced its entry into a warrant inducement agreement with an existing institutional investor of the Company for the immediate exercise of existing warrants (the "Existing Warrants") to purchase up to 5,697,628 shares of the Company’s common stock, par value $0.001 per share (the “Common Stock”) at an exercise price of $0.64 for gross cash proceeds of approximately $3,646,482, before deducting financial advisor fees and other transaction expenses. The Company intends to use the net proceeds from the offering for working capital and other general corporate purposes. In consideration for the immediate exercise in full of th</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="str">
-        <v>MeiraGTx Announces $400 million Strategic Investment by Oberland Capital to Support Development and Commercialization of AAV2-hAQP1 and Botaretigene Sparoparvovec (bota-vec)</v>
+        <v>IMUNON to Host 2026 R&amp;D Day Highlighting Phase 3 OVATION 3 Trial and the Clinical Potential of IMNN-001</v>
       </c>
       <c r="B559" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C559" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D559" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E559" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323060/0/en/MeiraGTx-Announces-400-million-Strategic-Investment-by-Oberland-Capital-to-Support-Development-and-Commercialization-of-AAV2-hAQP1-and-Botaretigene-Sparoparvovec-bota-vec.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351335/0/en/imunon-to-host-2026-r-d-day-highlighting-phase-3-ovation-3-trial-and-the-clinical-potential-of-imnn-001.html</v>
       </c>
       <c r="F559" t="str">
-        <v>LONDON&amp;#160;and&amp;#160;NEW YORK, July 07, 2026 (GLOBE NEWSWIRE) -- MeiraGTx Holdings plc (Nasdaq: MGTX), a vertically integrated, clinical stage genetic medicines company, today announced that it has entered into an agreement with Oberland Capital Management LLC (Oberland Capital) for an investment of up to $400 million in the Company, including up to $375 million in non-dilutive capital for capped royalty payments on certain products and up to $25 million in equity.</v>
+        <v>Leading oncology experts and company management will discuss the Phase 3 OVATION 3 study, supporting science and data, clinical progress, and upcoming milestones</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="str">
-        <v>Biovica Appoints Maria Ekdahl as New Chief Financial Officer</v>
+        <v>SEALSQ’s Subsidiary ICAlps Advances QASIC Roadmap for Sovereign, Quantum-Resistant Application-Specific Integrated Circuits</v>
       </c>
       <c r="B560" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C560" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D560" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>Finance, Healthcare, Automotive</v>
       </c>
       <c r="E560" t="str">
-        <v>https://pr-inside.com/biovica-appoints-maria-ekdahl-as-new-chief-financial-officer-r5198529.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351329/0/en/sealsq-s-subsidiary-icalps-advances-qasic-roadmap-for-sovereign-quantum-resistant-application-specific-integrated-circuits.html</v>
       </c>
       <c r="F560" t="str">
-        <v>(PR-inside.com) UPPSALA, SE / ACCESS Newswire / July 7, 2026 / Biovica International (STO:BIOVIC-B)(STO:BIOVIC.B)(FRA:9II) - Biovica International AB today announced the appointment of Maria Ekdahl as Chief Financial Officer (CFO). Ekdahl brings more than 20 years of senior finance leadership experience, including her current role as CFO of Nasdaq Stockholm-listed pharmaceutical company, Infant Bacterial Therapeutics AB (IBT), and will join Biovica on October 14, 2026. Ekdahl has broad experience across financial management, capital markets, investor relations and business operations, gained from senior finance roles at listed companies and large organizations including Infant Bacterial Therapeutics, Svenska Filminstitutet, Karolinska University Hospital and Telenor Sverige. ..</v>
+        <v>Geneva, Switzerland, Aug. 26, 2026 (GLOBE NEWSWIRE) -- QASIC initially targets the cybersecurity, medical and automotive sectors by combining SEALSQ’s post-quantum security technologies with IC’Alps’ advanced custom-chip design capabilities</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="str">
-        <v>Alterity Therapeutics Receives FDA End-of-Phase 2 Meeting Minutes Confirming Registrational Pathway for ATH434 in Multiple System Atrophy</v>
+        <v>ConV2X Expands Cambridge Executive Summit With New Healthcare, FDA, AI, and Cybersecurity Leaders</v>
       </c>
       <c r="B561" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C561" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D561" t="str">
-        <v>Finance, Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E561" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323052/0/en/Alterity-Therapeutics-Receives-FDA-End-of-Phase-2-Meeting-Minutes-Confirming-Registrational-Pathway-for-ATH434-in-Multiple-System-Atrophy.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359477</v>
       </c>
       <c r="F561" t="str">
-        <v>– Official FDA minutes confirm the previously announced End-of-Phase 2 meeting outcomes and provide additional detail on the planned Phase 3 protocol —</v>
+        <v>ConV2X today announced a new group of in-person speakers joining its September 24&amp;#8211;25 executive summit at The Foundry in Cambridge, Massachusetts, expanding the multidisciplinary dialogue around AI infrastructure, decentralized health, cybersecurity, regulation, clinical implementation and the technologies reshaping healthcare and life sciences. - - The newly announced in-person participants bring experience from healthcare delivery, FDA leadership and regulation, enterprise AI, cybersecurit... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359477</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="str">
-        <v>Semnur Pharmaceuticals, Inc. (“Semnur”), a Majority-Owned Subsidiary of Scilex Holding Company (Nasdaq: SCLX, “Scilex”), Announces Signing of Binding Term Sheet for Proposed $100 Million Strategic Investment from iHolding Group LLP</v>
+        <v>DEA's Own Witness Admitted Marijuana Failed the Medical-Use Test-Then ...</v>
       </c>
       <c r="B562" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C562" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D562" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E562" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3322987/0/en/Semnur-Pharmaceuticals-Inc-Semnur-a-Majority-Owned-Subsidiary-of-Scilex-Holding-Company-Nasdaq-SCLX-Scilex-Announces-Signing-of-Binding-Term-Sheet-for-Proposed-100-Million-Strategi.html</v>
+        <v>https://pr-inside.com/dea-s-own-witness-admitted-marijuana-failed-the-medical-use-test-then-r5216243.htm</v>
       </c>
       <c r="F562" t="str">
-        <v>PALO ALTO, Calif., July 07, 2026 (GLOBE NEWSWIRE) -- Semnur Pharmaceuticals, Inc. (“Semnur” or the “Company”) (OTC: SMNR) , a clinical late-stage specialty pharmaceutical company focused on the development and commercialization of novel non-opioid pain therapies, today announced the signing of a binding term sheet with iHolding Group LLP (“iHolding”), a private investment group headquartered in Almaty, Republic of Kazakhstan. The term sheet contemplates that iHolding will purchase $100,000,000 of newly issued shares of Semnur common stock. The purchase price for such shares is expected to be $10.00 per share, which would represent approximately 10,000,000 shares.</v>
+        <v>(PR-inside.com) The corrected official transcripts are now public. FDA's supervising scientist named who directed the change in standard: the Assistant Secretary for Health - the same office that produced the government's headline evidence and never sent a witness. WASHINGTON, D.C. / ACCESS Newswire / August 26, 2026 / The Drug Enforcement Administration has released the corrected official transcripts from all 11 days of its marijuana-rescheduling hearing. MMJ International Holdings, Inc. ("MMJ") has reviewed them against the Government's 50-page closing brief. Buried inside thousands of pages is one admission that cuts through nearly every political argument surrounding Schedule III: Marijuana would not have passed ..</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="str">
-        <v>American Parkinson Disease Association Announces New Training Course for Mental Health Practitioners</v>
+        <v>DEA's Own Witness Admitted Marijuana Failed the Medical-Use Test-Then the Government Buried It in Silence</v>
       </c>
       <c r="B563" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C563" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D563" t="str">
-        <v>Healthcare, Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E563" t="str">
-        <v>https://www.prnewswire.com/news-releases/american-parkinson-disease-association-announces-new-training-course-for-mental-health-practitioners-302817236.html</v>
+        <v>https://www.newswire.com/news/deas-own-witness-admitted-marijuana-failed-the-medical-use-test-then-the</v>
       </c>
       <c r="F563" t="str">
-        <v>Free five-part course will provide valuable insights into the mental and emotional experiences of people with Parkinson's and offers a CE credit for each session. NEW YORK, July 7, 2026 /PRNewswire/ -- The American Parkinson Disease Association (APDA) will soon launch a free five-part...</v>
+        <v>The corrected official transcripts are now public. FDA's supervising scientist named who directed the change in standard: the Assistant Secretary for Health - the same office that produced the government's headline evidence and never sent a witness.</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="str">
-        <v>Obesity Rates in the U.S. Climbed to About 40% of Adults and 20% of Youth in 2023</v>
+        <v>Eikon Therapeutics to Participate in Investor Conferences in September 2026</v>
       </c>
       <c r="B564" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C564" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D564" t="str">
-        <v>Healthcare, Education</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E564" t="str">
-        <v>https://www.newmediawire.com/news/obesity-rates-in-the-u-s-climbed-to-about-40-of-adults-and-20-of-youth-in-2023-7087532</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351236/0/en/eikon-therapeutics-to-participate-in-investor-conferences-in-september-2026.html</v>
       </c>
       <c r="F564" t="str">
-        <v>Research Highlights: Researchers analyzed U.S. health information from 1999 to 2023 and found that the prevalence of obesity increased from 30% to 41%, respectively. Severe obesity among U.S. adults rose from 5% to 10%, and abdominal obesity (the accumulation of fatty tissue in the abdominal area) increased from 48% to 61%, respectively, during the 24-year study period. Researchers recommended ongoing monitoring of body mass index (BMI) and waist circumference to help guide individual and population-wide prevention efforts targeting obesity as a major modifiable risk factor. DALLAS - July 7, 2026 ( NEWMEDIAWIRE ) - Obesity rates among U.S. adults and children rose sharply in recent years and by 2023, 40% of adults and 20% of youth met the criteria for obesity, according to new, independent</v>
+        <v>MILLBRAE, Calif., Aug. 26, 2026 (GLOBE NEWSWIRE) -- Eikon Therapeutics, Inc. (Nasdaq: EIKN) (“Eikon”), a late-stage clinical biopharmaceutical company dedicated to developing innovative medicines to address serious unmet medical needs, today announced that Roger M. Perlmutter, M.D., Ph.D., Chairman and Chief Executive Officer, and Freddie Bowie, Ph.D., Chief Financial Officer, will participate in two upcoming investor conferences taking place in September:</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="str">
-        <v>Andreas Mattsson appointed as new Chief Legal Officer</v>
+        <v>Xeris Announces Details for XP-8121 Program Overview Webinar</v>
       </c>
       <c r="B565" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C565" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D565" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E565" t="str">
-        <v>https://www.prnewswire.com/news-releases/andreas-mattsson-appointed-as-new-chief-legal-officer-302819245.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/xeris-announces-details-xp-8121-113000188.html</v>
       </c>
       <c r="F565" t="str">
-        <v>STOCKHOLM, July 7, 2026 /PRNewswire/ -- Hygiene and health company Essity has appointed Andreas Mattsson as the new Chief Legal Officer and member of the company's Executive Management Team. He succeeds Mikael Schmidt who has decided to retire as of December 31, 2026. Andreas Mattsson...</v>
+        <v>CHICAGO, August 26, 2026--Xeris Biopharma Holdings, Inc. (Nasdaq: XERS), a fast-growing biopharmaceutical company committed to improving patient lives by developing and commercializing innovative products across a range of therapies, today announced details for a dedicated Program Overview webinar for XP-8121, the Company’s Phase 3-ready, once-weekly subcutaneous levothyroxine injection in development for the treatment of hypothyroidism.</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="str">
-        <v>Biovica Expands Master Services Agreement with a Current Customer, ...</v>
+        <v>Tate &amp; Lyle adds new purpose target to improve everyday consumer health through fibre fortification</v>
       </c>
       <c r="B566" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C566" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D566" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E566" t="str">
-        <v>https://pr-inside.com/biovica-expands-master-services-agreement-with-a-current-customer-r5198460.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359508</v>
       </c>
       <c r="F566" t="str">
-        <v>(PR-inside.com) UPPSALA, SE / ACCESS Newswire / July 7, 2026 / Biovica International (STO:BIOVIC-B)(STO:BIOVIC.B)(FRA:9II) - Biovica, a company specializing in blood-based cancer monitoring, today announces an expanded Master Services Agreement with a current customer, one of the world's leading pharmaceutical companies, which has a broad and active oncology pipeline. Under the agreement, Biovica will provide DiviTum® TKa testing services for oncology development programs. The agreement establishes an expanded framework for laboratory testing services to support preclinical and clinical development activities across oncology, including areas such as next-generation cell-cycle therapies and immuno-oncology. Through Biovica's established laboratory services infrastructure and DiviTum TKa, Bi</v>
+        <v>Tate &amp;amp; Lyle PLC (&amp;#39;Tate &amp;amp; Lyle&amp;#39;), a global leader in ingredient solutions for healthier food and beverages, has set an ambitious new target to fill consumer&amp;#39;s daily &amp;#39;fibre gap&amp;#39; by delivering an additional 15g of fibre per day to people&amp;#39;s diets, 35 billion times by 2030. This fibre fortification goal has been added to Tate &amp;amp; Lyle&amp;#39;s 2030 purpose targets. - - The recommended global intake of fibre is around 30g each day. However, the average global daily adult intake falls well short of this by... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359508</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="str">
-        <v>Almost 1 in 2 people living with incontinence experience skin irritation, Ontex research shows</v>
+        <v>Definium Therapeutics to Participate at Upcoming Investor Conferences and Events</v>
       </c>
       <c r="B567" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C567" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D567" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E567" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3322886/0/en/Almost-1-in-2-people-living-with-incontinence-experience-skin-irritation-Ontex-research-shows.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/definium-therapeutics-participate-upcoming-investor-110100610.html</v>
       </c>
       <c r="F567" t="str">
-        <v>At the occasion of World Skin Health Day (July 8 ) , Ontex highlights growing clinical and consumer focus on skin protection</v>
+        <v>NEW YORK, August 26, 2026--Definium Therapeutics, Inc. (Nasdaq: DFTX) ("Definium" or the "Company"), a late-stage clinical biopharmaceutical company developing a new generation of therapeutics intended to address underlying causes of psychiatric and neurological disorders, today announced that members of the Company’s management team will participate in the following investor conferences and events:</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="str">
-        <v>Bijna 1 op de 2 mensen met incontinentie ervaart huidirritatie, blijkt uit onderzoek van Ontex</v>
+        <v>TROPION-Urothelial04 Phase 3 Trial of Datroway® Initiated as Adjuvant Therapy in Patients with High-Risk Muscle Invasive Urothelial Cancer</v>
       </c>
       <c r="B568" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C568" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D568" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E568" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3322886/0/nl/Bijna-1-op-de-2-mensen-met-incontinentie-ervaart-huidirritatie-blijkt-uit-onderzoek-van-Ontex.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/tropion-urothelial04-phase-3-trial-110000047.html</v>
       </c>
       <c r="F568" t="str">
-        <v>Naar aanleiding van World Skin Health Day (8 juli) benadrukt Ontex de groeiende klinische en consumentenfocus op huidbescherming</v>
+        <v>TOKYO, August 26, 2026--The first patient has been dosed in the TROPION-Urothelial04 phase 3 trial evaluating Datroway® (datopotamab deruxtecan) plus rilvegostomig or Datroway monotherapy versus current standard of care (durvalumab monotherapy or nivolumab monotherapy or enfortumab vedotin plus pembrolizumab) as an adjuvant treatment (after surgery) in patients with muscle invasive urothelial cancer (MIUC) at high risk of recurrence following radical surgical resection with or without prior neoa</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="str">
-        <v>Beckman Coulter Diagnostics Expands Alzheimer's Portfolio with CE-Marked p-Tau217 Blood Test and New High-Specificity Research Assay</v>
+        <v>Zepbound linked to lower healthcare costs in adults over age 55 with obesity according to a real-world study</v>
       </c>
       <c r="B569" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C569" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D569" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E569" t="str">
-        <v>https://www.prnewswire.com/news-releases/beckman-coulter-diagnostics-expands-alzheimers-portfolio-with-ce-marked-p-tau217-blood-test-and-new-high-specificity-research-assay-302818858.html</v>
+        <v>https://www.prnewswire.com/news-releases/zepbound-linked-to-lower-healthcare-costs-in-adults-over-age-55-with-obesity-according-to-a-real-world-study-302859960.html</v>
       </c>
       <c r="F569" t="str">
-        <v>CE-marked Access p-Tau217 blood test designed to support clinical evaluation of amyloid pathology in patients with signs and symptoms of cognitive decline across Europe Brain Derived pTau217 RUO assay selectively detects brain-derived pTau217 unlocking new neurodegenerative insights...</v>
+        <v>First-of-its-kind study shows sustained Zepbound use in older adults with obesity lowers costs, reinforcing the potential value of the Medicare GLP-1 Bridge program Individuals treated with Zepbound had lower rates of hospital admissions and emergency department visits INDIANAPOLIS, Aug....</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="str">
-        <v>EQT to acquire the TachoSil® biosurgery business from Corza Medical</v>
+        <v>Commercialization Roadmap Validated with Three-digit Million-dollar Revenue: Insilico Medicine Announces Interim Results for the First Half of 2026</v>
       </c>
       <c r="B570" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C570" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D570" t="str">
-        <v>Healthcare</v>
+        <v>Finance, AI, Healthcare</v>
       </c>
       <c r="E570" t="str">
-        <v>https://www.prnewswire.com/news-releases/eqt-to-acquire-the-tachosil-biosurgery-business-from-corza-medical-302819146.html</v>
+        <v>https://www.prnewswire.com/news-releases/commercialization-roadmap-validated-with-three-digit-million-dollar-revenue-insilico-medicine-announces-interim-results-for-the-first-half-of-2026-302860466.html</v>
       </c>
       <c r="F570" t="str">
-        <v>EQT to acquire Corza Biosurgery, a premier biosurgery business built around TachoSil, a leading hemostat and sealant patch used across a wide range of surgical specialties TachoSil supports improved surgical outcomes through rapid bleeding control and tissue sealing, and is backed by...</v>
+        <v>CAMBRIDGE, Mass., Aug. 26, 2026 /PRNewswire/ -- Insilico Medicine (HKEX: 3696), a clinical-stage generative artificial intelligence (AI)-driven drug discovery company, recently released its interim results report for 2026. The report shows that the Company achieved total revenue of US$106....</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="str">
-        <v>Vicore Pharma to Participate in the Leerink Therapeutics Forum</v>
+        <v>ASCEND Cardiovascular and Epsilon Imaging Partner to Streamline Adult ...</v>
       </c>
       <c r="B571" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C571" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D571" t="str">
-        <v>Finance, Healthcare</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E571" t="str">
-        <v>https://pr-inside.com/vicore-pharma-to-participate-in-the-leerink-therapeutics-forum-r5198452.htm</v>
+        <v>https://pr-inside.com/ascend-cardiovascular-and-epsilon-imaging-partner-to-streamline-adult-r5216173.htm</v>
       </c>
       <c r="F571" t="str">
-        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / July 7, 2026 / Vicore Pharma Holding AB (NASDAQ Stockholm:VICO)(NASDAQ:VCRE), a clinical-stage biopharmaceutical company unlocking the potential of a novel class of drugs, angiotensin II type 2 receptor agonists (ATRAGs), today announced that the company will participate in the Leerink Therapeutics Forum. Location: Boston Harbor Hotel, Boston, Mass. Format: 1×1 meetings Date: Tuesday, July 14, 2026 Participant: Ahmed Mousa, CEO For more information, please contact: Megan Richards, VP of IR and Comms, +1 978 269-4372, megan.richards@vicorepharma.com Hans Jeppsson, CFO, +46 70 553 14 65, hans.jeppsson@vicorepharma.com About Vicore Pharma Vicore Pharma is a clinical-stage biopharmaceutical company unlocking the ..</v>
+        <v xml:space="preserve">(PR-inside.com) SPRINGFIELD, IL / ACCESS Newswire / August 26, 2026 /ASCEND Cardiovascular, a leader in cardiovascular structured reporting and workflow solutions, and Epsilon Imaging, a leading provider of vendor-neutral advanced echocardiography analysis software, today announced a strategic non-exclusive partnership. The partnership is designed to deliver an integrated, "best-of-breed" solution for clinical echo analysis, reading and reporting. By natively connecting ASCEND's enterprise structured reporting with Epsilon's EchoInsight® Zero Footprint (ZF) advanced echo analysis with strain imaging platform, the integrated solution eliminates workflow friction, simplifies clinical workflow, and expands access to critical cardiac function measurements like speckle tracking strain imaging. </v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="str">
-        <v>Noah Noor Health Services Supports Independent Living Through Companion Care Services</v>
+        <v>“Declutter Your Home, Declutter Your Life,” Best-Selling Book Offered for Free (Ending Soon) (Until 8/28/26)</v>
       </c>
       <c r="B572" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C572" t="str">
-        <v>Express Press Release</v>
+        <v>WebWire</v>
       </c>
       <c r="D572" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Energy, Retail</v>
       </c>
       <c r="E572" t="str">
-        <v>https://express-press-release.net/news/2026/07/07/1761834</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359242</v>
       </c>
       <c r="F572" t="str">
-        <v>Noah Noor Health Services proudly supports independent living through companion care services. These services help people stay active, safe, and socially connected at home. Many [read full press release...]</v>
+        <v>Best Seller Publishing announces the release of Michele Rase&amp;#39;s new book, &amp;#8220;Declutter Your Home, Declutter Your Life&amp;#8221;. It will be available in the Amazon store for free for two more days. - - &amp;#8220;Declutter Your Home, Declutter Your Life&amp;#8221; is about creating a home that gives you energy instead of quietly draining it. Life and Health Coach Michele Rase explores how clutter can create emotional and mental noise, especially when tied to memories, guilt, unfinished decisions, or past identities.... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359242</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="str">
-        <v>Bayer Foundation Women Entrepreneurs Award: From AI Diagnostics to Circular Food Tech, 15 Women Are Transforming Health and Food Systems Worldwide</v>
+        <v>EUDA Health Subsidiary Melana International Wins SME100 Awards 2026 Singapore</v>
       </c>
       <c r="B573" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C573" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D573" t="str">
-        <v>AI, Healthcare</v>
+        <v>Finance, Healthcare, Real Estate</v>
       </c>
       <c r="E573" t="str">
-        <v>https://www.prnewswire.com/news-releases/bayer-foundation-women-entrepreneurs-award-from-ai-diagnostics-to-circular-food-tech-15-women-are-transforming-health-and-food-systems-worldwide-302818328.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351149/0/en/euda-health-subsidiary-melana-international-wins-sme100-awards-2026-singapore.html</v>
       </c>
       <c r="F573" t="str">
-        <v>LEVERKUSEN, Germany and VIENNA, July 7, 2026 /PRNewswire/ -- The Bayer Foundation Women Entrepreneurs Award, powered by the Impact Hub Network, honours 15 women from Latin America, Africa, and Asia addressing critical challenges in global healthcare and food security. Selected from 1,172...</v>
+        <v>SINGAPORE, AUGUST, Aug. 26, 2026 (GLOBE NEWSWIRE) -- EUDA Health Holdings Limited (NASDAQ: EUDA) (“EUDA” or the “Company”), a Singapore-based distributor of third-party wellness and non-invasive healthcare products and services in Singapore, Malaysia and China, as well as property management services in Singapore, today announced that its subsidiary, Melana International Pte. Ltd. (“Melana”), was recognised as one of the winners of the SME100 Awards 2026 Singapore, organised by Business Media International.</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="str">
-        <v>Untethered Airway Health Center Brings In-House Feeding Therapy to Brookfield – Closing a Critical Gap for SE Wisconsin Families</v>
+        <v>Kestra Appoints Curtis Kopf as Senior Vice President of Customer Experience</v>
       </c>
       <c r="B574" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C574" t="str">
-        <v>PRUnderground</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D574" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E574" t="str">
-        <v>https://www.prunderground.com/untethered-airway-health-center-brings-in-house-feeding-therapy-to-brookfield-closing-a-critical-gap-for-se-wisconsin-families/00388012/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351145/0/en/kestra-appoints-curtis-kopf-as-senior-vice-president-of-customer-experience.html</v>
       </c>
       <c r="F574" t="str">
-        <v>With the addition of Speech-Language Pathologist and Lactation Consultant Caryn Singh, families in the greater Milwaukee area can now access tongue-tie treatment and specialized feeding therapy under one roof - no referrals, no runaround. The post Untethered Airway Health Center Brings In-House Feeding Therapy to Brookfield - Closing a Critical Gap for SE Wisconsin Families first appeared on</v>
+        <v>KIRKLAND, Wash., Aug. 26, 2026 (GLOBE NEWSWIRE) -- Kestra Medical Technologies, Ltd. (Nasdaq: KMTS), a leading wearable medical device and digital healthcare company, today announced the appointment of Curtis Kopf as Senior Vice President of Customer Experience. In this newly created role, Mr. Kopf will lead the patient experience from approval of a patient order through completion of therapy and device return, aligning the people, processes and technology that support providers and their patients throughout the use of the ASSURE ® WCD.</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="str">
-        <v>Coastal Chiropractic Welcomes Sports Medicine Specialist Dr Heather Champion</v>
+        <v>Recent Release, "The Road to Happy Destiny," from Covenant Books Author David Sequeira, Ph.D., Offers Transformative Therapeutic Wisdom from Decades of Practice</v>
       </c>
       <c r="B575" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C575" t="str">
-        <v>PRUnderground</v>
+        <v>PR.com</v>
       </c>
       <c r="D575" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E575" t="str">
-        <v>https://www.prunderground.com/coastal-chiropractic-welcomes-sports-medicine-specialist-dr-heather-champion/00387994/</v>
+        <v>https://www.pr.com/press-release/976877</v>
       </c>
       <c r="F575" t="str">
-        <v>Local chiropractic clinic adds a Certified Chiropractic Sports Physician to help active St Pete residents recover and perform better. The post Coastal Chiropractic Welcomes Sports Medicine Specialist Dr Heather Champion first appeared on</v>
+        <v>David Sequeira, Ph.D. has completed a new book, "The Road to Happy Destiny," which invites readers into his distinctive approach to healing and personal transformation. Drawing on his extensive background in clinical and social psychology, Dr. Sequeira shares the therapeutic methodologies that have guided countless individuals toward wholeness and meaningful change. The book serves as both a personal testimony [PR.com]</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="str">
-        <v>Le tout premier patient international commence un traitement par lymphocytes T porteurs de récepteurs antigéniques chimériques (cellules CAR-T) récemment approuvé contre les tumeurs solides au Centre international de cancérologie Jiahui</v>
+        <v>Patient-Controlled Data Is Reshaping the Personal Health Record Market</v>
       </c>
       <c r="B576" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C576" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D576" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Healthcare</v>
       </c>
       <c r="E576" t="str">
-        <v>https://www.prnewswire.com/news-releases/le-tout-premier-patient-international-commence-un-traitement-par-lymphocytes-t-porteurs-de-recepteurs-antigeniques-chimeriques-cellules-car-t-recemment-approuve-contre-les-tumeurs-solides-au-centre-international-de-cancerologie--302818863.html</v>
+        <v>https://express-press-release.net/news/2026/08/26/1769422</v>
       </c>
       <c r="F576" t="str">
-        <v>SHANGHAI, 7 juillet 2026 /PRNewswire/ -- Le Centre international de cancérologie Jiahui a accueilli le tout premier patient international à entamer un traitement par Satri-cel, la première thérapie par cellules CAR-T au monde approuvée pour le traitement de tumeurs solides, marquant ainsi...</v>
+        <v>The global personal health record software market is entering a period of sustained expansion as patients increasingly expect convenient, secure, and real-time access to their medical information. The [read full press release...]</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="str">
-        <v>Diabetic Kidney Disease Market Emerging as a High-Growth Healthcare Investment Space Through 2034 – DelveInsight | Curacle, Boehringer Ingelheim, Bayer, Pfizer, Mitsubishi Tanabe Pharma, PhytoHealth</v>
+        <v>VirTus Respiratory Research Supports Development of Apollo Therapeutics’ APL-10456 from Preclinical Proof of Concept to Positive Phase 1 Data</v>
       </c>
       <c r="B577" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C577" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D577" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E577" t="str">
-        <v>https://www.getnews.info/story/2026/07/06/diabetic-kidney-disease-market-emerging-as-a-highgrowth-healthcare-investment-space-through-2034-delveinsight-curacle-boehringer-ingelheim-bayer-pfizer-mitsubishi-tanabe-pharma-phytohealth/?source=barchart</v>
+        <v>https://finance.yahoo.com/healthcare/articles/virtus-respiratory-research-supports-development-080000328.html</v>
       </c>
       <c r="F577" t="str">
-        <v/>
+        <v>LONDON, August 26, 2026--VirTus Respiratory Research Ltd, a specialist respiratory contract research organisation (CRO), founded by Imperial College London investigators Professor Sebastian Johnston and Dr Michael Edwards, today highlighted its role in the preclinical development of Apollo Therapeutics’ and Imperial’s APL-10456, following the announcement of positive initial data from the vaccine’s Phase 1 clinical trial.</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="str">
-        <v>Amyotrophic Lateral Sclerosis Market Trends, Innovation, and Future Growth Outlook to 2036 – DelveInsight | Helixmith, Sanofi, Denali Therapeutics, Transposon Therapeutics, GSK, Biogen, Ionis Pharma</v>
+        <v>Preclinical Imaging Market: Why Drug Developers Are Outsourcing More of Their Imaging Needs</v>
       </c>
       <c r="B578" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C578" t="str">
-        <v>GetNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D578" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E578" t="str">
-        <v>https://www.getnews.info/story/2026/07/06/amyotrophic-lateral-sclerosis-market-trends-innovation-and-future-growth-outlook-to-2036-delveinsight-helixmith-sanofi-denali-therapeutics-transposon-therapeutics-gsk-biogen-ionis-pharma/?source=barchart</v>
+        <v>https://express-press-release.net/news/2026/08/26/1769404</v>
       </c>
       <c r="F578" t="str">
-        <v/>
+        <v>A researcher tracking how immune cells behave inside a tumor used to have one option: euthanize the animal and section the tissue. Today, that same [read full press release...]</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="str">
-        <v>Sensorineural Hearing Loss Pipeline 2026: FDA Approvals and Clinical Trials Landscape with MOA and ROA Highlights by DelveInsight | Sensorion, Fennec Pharma, Sound Pharma, Decibel Therapeutics</v>
+        <v>Mind Body Genes Spotlights Its Genetic Blueprint Coaching for the Back to Routine Season</v>
       </c>
       <c r="B579" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C579" t="str">
-        <v>GetNews</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D579" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E579" t="str">
-        <v>https://www.getnews.info/story/2026/07/06/sensorineural-hearing-loss-pipeline-2026-fda-approvals-and-clinical-trials-landscape-with-moa-and-roa-highlights-by-delveinsight-sensorion-fennec-pharma-sound-pharma-decibel-therapeutics/?source=barchart</v>
+        <v>https://pressreleasenews.org/pressroom/mind-body-genes-spotlights-its-genetic-blueprint-coaching-for-the-back-to-routine-season</v>
       </c>
       <c r="F579" t="str">
         <v/>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="str">
-        <v>Sleep Apnea Pipeline 2026: Therapies, MOA Insights, and Key Clinical Trial Updates by DelveInsight | Apnimed, Eli Lilly, Incannex Healthcare, Axsome Therapeutics, Jazz Pharma, Bioprojet</v>
+        <v>Nxera Pharma’s Partner Neurocrine Biosciences Receives IND Acceptance from the FDA for Phase 2 Study of NBI-1117567 for Alzheimer's Cognition</v>
       </c>
       <c r="B580" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C580" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D580" t="str">
-        <v>Healthcare</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E580" t="str">
-        <v>https://www.getnews.info/story/2026/07/06/sleep-apnea-pipeline-2026-therapies-moa-insights-and-key-clinical-trial-updates-by-delveinsight-apnimed-eli-lilly-incannex-healthcare-axsome-therapeutics-jazz-pharma-bioprojet/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351102/0/en/nxera-pharma-s-partner-neurocrine-biosciences-receives-ind-acceptance-from-the-fda-for-phase-2-study-of-nbi-1117567-for-alzheimer-s-cognition.html</v>
       </c>
       <c r="F580" t="str">
-        <v/>
+        <v>Tokyo, Japan and Cambridge, UK, 26 August 202 6 – Nxera Pharma Co., Ltd. (“Nxera” or “the Company”; TSE 4565) announces that its partner Neurocrine Biosciences Inc. (“Neurocrine”) has received IND Acceptance from the U.S. Food and Drug Administration (FDA) for a Phase 2 study of NBI-1117567 (“NBI-’567”) for Alzheimer's cognition. Nxera will receive an IND Acceptance milestone payment of US$10 million from Neurocrine pursuant to the agreement. The milestone payment is expected to be recognised in full as revenue in Q3 FY2026. NBI-’567 is an investigational, orally administered, muscarinic M1 receptor preferring agonist discovered using Nxera’s proprietary NxWave™ drug discovery platform.</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="str">
-        <v>Weltweit erster internationaler Patient beginnt im Jiahui International Cancer Center die Behandlung mit einer neu zugelassenen CAR-T-Zelltherapie gegen solide Tumoren</v>
+        <v>SALON VO Expands Hair Care Services with Permanent Hair Straightening in Denver, Colorado</v>
       </c>
       <c r="B581" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C581" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D581" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Healthcare</v>
       </c>
       <c r="E581" t="str">
-        <v>https://www.prnewswire.com/news-releases/weltweit-erster-internationaler-patient-beginnt-im-jiahui-international-cancer-center-die-behandlung-mit-einer-neu-zugelassenen-car-t-zelltherapie-gegen-solide-tumoren-302818852.html</v>
+        <v>https://express-press-release.net/news/2026/08/26/1769370</v>
       </c>
       <c r="F581" t="str">
-        <v>SHANGHAI, 7. Juli 2026 /PRNewswire/ -- Das Jiahui International Cancer Center (JICC) hat den weltweit ersten internationalen Patienten für den Beginn einer Behandlung mit Satri-cel – der weltweit ersten zugelassenen CAR-T-Therapie gegen einen soliden Tumor – empfangen; dies markiert einen...</v>
+        <v>Denver,United States, 2026-08-26 — /EPR Network/ — SALON VO has expanded its hair care offerings with professional permanent hair straightening services designed to help clients [read full press release...]</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="str">
-        <v>Emergency List Helps Summer Travelers Prioritize First Aid Essentials</v>
+        <v>BioNxt Advances Cladribine Clinical Program for MS with Completion ...</v>
       </c>
       <c r="B582" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C582" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D582" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E582" t="str">
-        <v>https://www.prunderground.com/emergency-list-helps-summer-travelers-prioritize-first-aid-essentials/00387012/</v>
+        <v>https://pr-inside.com/bionxt-advances-cladribine-clinical-program-for-ms-with-completion-r5216169.htm</v>
       </c>
       <c r="F582" t="str">
-        <v>Emergency List encourages people to prepare for unexpected medical needs as summer travel and adventure season begins. The post Emergency List Helps Summer Travelers Prioritize First Aid Essentials first appeared on</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 26, 2026 / BioNxt Solutions Inc. ("BioNxt" or the "Company") (CSE:BNXT)(OTCQB:BNXTF)(FSE:BXT), a bioscience innovator specializing in advanced drug delivery systems, is pleased to announce the completion of the Investigational Medicinal Product Dossier ("IMPD") for BNT23001, the Company's lead proprietary sublingual cladribine oral dissolvable film (ODF) product candidate for the treatment of relapsing forms of multiple sclerosis (MS). Completion of the IMPD represents a significant regulatory milestone and advances BioNxt's lead development program toward its planned first human bioequivalence study. The IMPD is currently undergoing final technical and regulatory review prior to its planned submission ..</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="str">
-        <v>ESHRE 42nd Annual Meeting: Halving fertility treatment costs could more than double births, major global study shows</v>
+        <v>Hawaii Family Dental Notifies Patients of Cyberattack</v>
       </c>
       <c r="B583" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C583" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D583" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E583" t="str">
-        <v>https://www.prnewswire.com/news-releases/eshre-42nd-annual-meeting-halving-fertility-treatment-costs-could-more-than-double-births-major-global-study-shows-302813542.html</v>
+        <v>https://www.pr.com/press-release/977420</v>
       </c>
       <c r="F583" t="str">
-        <v>A landmark international study has found that halving patient out-of-pocket costs was associated with a 2.67-fold increase in births achieved through assisted reproductive technology (ART). LONDON, July 6, 2026 /PRNewswire/ -- Presented at the 42nd Annual Meeting of the European Society...</v>
+        <v>Hawaii Family Dental is notifying affected patients and the community about a cyberattack discovered on July 20, 2026, involving unauthorized access to certain patient information between July 19 and July 20, 2026. The information may have included contact details, date of birth, dental insurance information, portions of medical information, and dental treatment information; Social Security numbers and financial account [PR.com]</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="str">
-        <v>Electronic Caregiver Expands Access to Intelligent Care Across New ...</v>
+        <v>AI in Mental Health Market: Why Responsible Design Will Separate Useful Tools From Risky Ones</v>
       </c>
       <c r="B584" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C584" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D584" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E584" t="str">
-        <v>https://pr-inside.com/electronic-caregiver-expands-access-to-intelligent-care-across-new-r5198340.htm</v>
+        <v>https://express-press-release.net/news/2026/08/26/1769363</v>
       </c>
       <c r="F584" t="str">
-        <v>(PR-inside.com) LAS CRUCES, NM / ACCESS Newswire / July 6, 2026 /Electronic Caregiver, Inc., New Mexico's pioneering healthcare technology company, today announced a series of milestones that significantly expand access to intelligent care throughout the state while reinforcing New Mexico's emergence as a national center for healthcare innovation. The company has achieved New Mexico Medicaid in-network provider status, received approval under the state's Developmental Disabilities (DD) Waiver Program , and recently launched its next-generationAdvanced Primary Care Management platform featuring new integrations with state and federal Health Information Exchanges to support more connected, informed, and longitudinal care. Together, these advancements enable Electronic Caregiver to ..</v>
+        <v>Mental health care is undergoing one of the most significant transformations in its history, and AI in mental health is at the center of it. [read full press release...]</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="str">
-        <v>Electronic Caregiver Expands Access to Intelligent Care Across New Mexico While Advancing the Rio Grande Health Technology and Services Corridor</v>
+        <v>4basebio and Genezen Enter into Strategic Collaboration to Advance Synthetic, Cell-Free DNA Platforms for Next-Generation Viral Vector Manufacturing</v>
       </c>
       <c r="B585" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C585" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D585" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E585" t="str">
-        <v>https://www.newswire.com/news/electronic-caregiver-expands-access-to-intelligent-care-across-new-22820796</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351088/0/en/4basebio-and-genezen-enter-into-strategic-collaboration-to-advance-synthetic-cell-free-dna-platforms-for-next-generation-viral-vector-manufacturing.html</v>
       </c>
       <c r="F585" t="str">
-        <v/>
+        <v>Commercial collaboration combines 4basebio’s synthetic DNA technology with Genezen’s viral vector development and manufacturing expertise to support gene therapy programs from early development through clinical and commercial manufacturing.</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="str">
-        <v>Biohacking Pioneer and Coffee Mogul Dave Asprey Honored with 2026 Mindshare ...</v>
+        <v>Corline intensifierar kommersiell satsning i USA</v>
       </c>
       <c r="B586" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C586" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D586" t="str">
-        <v>Healthcare, Media</v>
+        <v>Healthcare</v>
       </c>
       <c r="E586" t="str">
-        <v>https://pr-inside.com/biohacking-pioneer-and-coffee-mogul-dave-asprey-honored-with-2026-mindshare-r5198334.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351086/0/sv/corline-intensifierar-kommersiell-satsning-i-usa.html</v>
       </c>
       <c r="F586" t="str">
-        <v>(PR-inside.com) Celebrating two decades of leadership in biohacking, human optimization, and health innovation CORONADO, CA / ACCESS Newswire / July 6, 2026 / Dave Asprey, four-time New York Times bestselling author and widely recognized as the Father of Biohacking, has been named a recipient of the 2026 Pinnacle Award. Presented annually, the Pinnacle Award recognizes a leader whose work creates a lasting and positive impact on global health and wellness. Asprey is the CEO of Upgrade Labs and host of the Webby Award-winning podcast, The Human Upgrade, with over 1,000 episodes. Over more than two decades, Dave Asprey has fundamentally changed the way ..</v>
+        <v>Corline Biomedical AB intensifierar sin kommersiella satsning på den amerikanska marknaden för att ta tillvara det momentum som skapats efter FDA-godkännandet av Kardiums Globe® Pulsed Field System. Satsningen omfattar förstärkta resurser inom Corlines befintliga amerikanska agentstruktur, en ökad marknadsnärvaro samt ett förenklat och standardiserat erbjudande för medicinteknikbolag som vill utvärdera CHS™. Målet är att rekrytera och/eller konvertera ytterligare 3–5 betydande kunder till kommersiell fas till år 2029.</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="str">
-        <v>Biohacking Pioneer and Coffee Mogul Dave Asprey Honored with 2026 Mindshare Summit Pinnacle Award</v>
+        <v>New book calls Christians to strengthen biblical discernment in an age of spiritual deception</v>
       </c>
       <c r="B587" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C587" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D587" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E587" t="str">
-        <v>https://www.newswire.com/news/biohacking-pioneer-and-coffee-mogul-dave-asprey-honored-with-2026-22820755</v>
+        <v>https://www.prnewswire.com/news-releases/new-book-calls-christians-to-strengthen-biblical-discernment-in-an-age-of-spiritual-deception-302859871.html</v>
       </c>
       <c r="F587" t="str">
-        <v>Celebrating two decades of leadership in biohacking, human optimization, and health innovation</v>
+        <v>'The Devil In Bethel: How to Discern Satan's Demonic Teachers, Prophets, Idols, and Tools in God's Church' released RANCHO CUCAMONGA, Calif., Aug. 26, 2026 /PRNewswire/ -- Christian clinical counselor Aaron G. Cisneros invites believers to take a closer look at biblical discernment in...</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="str">
-        <v>Active Motif Announces Exclusive Global Distribution Agreement with Arima Genomics for Advanced 3D Genomics Solutions</v>
+        <v>Caliway's CBL-514 Combination Therapy Cleared by U.S. FDA for Phase 2 Trial; Pivotal Phase 3 Trial SUPREME-01 Initiates Enrollment</v>
       </c>
       <c r="B588" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C588" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D588" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E588" t="str">
-        <v>https://www.prnewswire.com/news-releases/active-motif-announces-exclusive-global-distribution-agreement-with-arima-genomics-for-advanced-3d-genomics-solutions-302818771.html</v>
+        <v>https://www.prnewswire.com/news-releases/caliways-cbl-514-combination-therapy-cleared-by-us-fda-for-phase-2-trial-pivotal-phase-3-trial-supreme-01-initiates-enrollment-302859956.html</v>
       </c>
       <c r="F588" t="str">
-        <v>Agreement expands Active Motif's research genomics portfolio while supporting Arima's strategic focus on its clinical diagnostics platform CARLSBAD, Calif., July 6, 2026 /PRNewswire/ -- Active Motif, a leading provider of epigenetics and multiomic solutions to mechanistic, translational,...</v>
-[...2 lines deleted...]
-    <row r="589">
+        <v>FDA IND Clearance for CBL-0201WR—Caliway has cleared its Investigational New Drug application for CBL-0201WR, a Phase 2 trial evaluating CBL-514 in combination with tirzepatide. U.S. IRB Approval for Pivotal Phase 3 Trial SUPREME-01 (CBL-0301)—The protocol amendment for the pivotal Phase...</v>
+      </c>
+    </row>
+    <row r="589" xml:space="preserve">
       <c r="A589" t="str">
-        <v>AMO Pharma Announces Update on Scientific Advice for Registrational Clinical Study of AMO-02 in Congenital Myotonic Dystrophy Type 1 Following Meetings with the U.S. Food and Drug Administration, the U.K. Medicines and Healthcare products Regulatory Agency and Health Canada</v>
+        <v>FWD Group reports record profit amid continued growth</v>
       </c>
       <c r="B589" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C589" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D589" t="str">
-        <v>Healthcare</v>
+        <v>Finance, AI, Healthcare, Energy, Retail</v>
       </c>
       <c r="E589" t="str">
-        <v>https://www.prnewswire.com/news-releases/amo-pharma-announces-update-on-scientific-advice-for-registrational-clinical-study-of-amo-02-in-congenital-myotonic-dystrophy-type-1-following-meetings-with-the-us-food-and-drug-administration-the-uk-medicines-and-healthcare--302818767.html</v>
-[...2 lines deleted...]
-        <v>Based on regulatory agency feedback, the Company plans a registrational study that will evaluate hospitalization as the primary outcome measure, supported by multiple functional assessments as secondary outcome measures. LONDON, July 6, 2026 /PRNewswire/ -- AMO Pharma Limited ("AMO...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109421/</v>
+      </c>
+      <c r="F589" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 26, 2026 - (ACN Newswire) -  FWD Group Holdings Limited (“FWD Group” or “FWD”) today announced interim results for the six months ended 30 June 2026[1].
+- New business sales were up seven per cent on the prior corresponding period to US$1.35 billion on an annualised premium equivalent (APE) basis. New business contractual service margin was US$996 million, with year-on-year growth of 25 per cent.
+- Operating profit after tax was up 20 per cent to US$298 million with positive contributions from all four reportable segments: Hong Kong SAR &amp; Macau SAR; Thailand &amp; Cambodia; Japan; and Expansion Markets. Net profit after tax of US$172 million was a three-fold increase on the first half of 2025 and represents another record result.
+- Shareholder value creation indicators continued to trend positively, with comprehensive tangible equity up five per cent to US$8.83 billion and Group embedded value up five per cent to US$6.95 billion compared to 31 December 2025. FWD Group retained a solvency ratio[2] of 203 per cent, after the adoption of economic value-based solvency regulation in Japan.
+- Announced a key hire in May for the high-net-worth (HNW) business, which serves the global HNW insurance market with diversified asset allocation, wealth management, and legacy planning.
+- Received globally recognised certification in July for the development, procurement, deployment, and use of artificial intelligence (AI) systems, reflecting the growing maturity and responsible use of AI at FWD Group with the ISO/IEC 42001 standard achieved from the International Organisation for Standardisation/International Electrotechnical Commission.
+Huynh Thanh Phong, Group Chief Executive Officer and Executive Director of FWD Group, said, “FWD Group had a very strong start to our first full year as a listed company. Once again, we’ve demonstrated our ability to sustain growth, and to convert that growth into rising bottom-line profitability, while expanding margins. This was driven by the diversification built into our geographic footprint and multi-channel distribution model over the past 13 years, as well as a capital structure that positions FWD Group well for the future.”
+In the company’s home market of Hong Kong SAR, momentum continued despite record prior-year growth, supported by resilient domestic demand and the city’s role as one of the world’s largest cross-border wealth hubs.
+Excellent growth in Japan was driven by the company’s expansion into the savings and retirement needs segment in July 2025, complementing its existing protection business as a rapidly ageing society continues to fuel the longevity economy.
+In Thailand, the focus on profitable new business continued in the company’s market-leading exclusive bancassurance partnership with Siam Commercial Bank and agency distribution channels. The transition to a new Chief Executive Officer for Thailand was completed in May when Khun Knattapisit Krutkrongchai (KK) joined the company.
+Strong growth in Expansion Markets – comprised of Indonesia, Malaysia, the Philippines, Singapore, and Vietnam – was achieved despite the macroeconomic uncertainty in some countries in this segment.
+“These results are the latest example of the strong track record we’re building as a listed company serving more than 40 million customers across 10 markets in Asia. At FWD Group, we remain heavily focused on anchoring around the customer – aided by the golden age of transformational technological innovation that we’re living in,” added Huynh Thanh Phong.
+Across the region, 21 new products were introduced in the first half of 2026 in response to emerging customer needs. The FWD Group consumer outlook survey released in February 2026, prior to the outbreak of conflict in the Middle East and the associated global energy economic shocks, showed that most of Asia’s middle-class feel financially anxious and underprepared for retirement.
+About FWD Group
+FWD Group (1828.HK) is a pan-Asian life and health insurance business that serves over 40 million customers across 10 markets, including BRI Life in Indonesia. FWD’s customer-led and tech-enabled approach aims to deliver innovative propositions, easy-to-understand products and a simpler insurance experience. Established in 2013, the company operates in some of the fastest-growing insurance markets in the world with a vision of changing the way people feel about insurance. FWD Group is listed on the Hong Kong Stock Exchange under the stock code 1828. For more information, please visit www.fwd.com
+For media inquiries, please contact: groupcommunications@fwd.com
+Source: FWD Group Holdings Limited
+[1] The results are for the six months ended 30 June 2026 and are compared to the same period in 2025. Growth rates are represented on a constant exchange rate (CER) basis. The results are based on the unaudited interim condensed consolidated financial statements and embedded value supplementary report for the first half of 2026, unless otherwise stated. Operating profit after tax and net profit after tax represent the amounts attributable to equity holders of the company and are presented net of non-controlling interests. New business sales are calculated on an annualised premium equivalent (APE) basis, based on 100 per cent annualised first year premiums and 10 per cent single premiums. Group LCSM cover ratio, group embedded value and comprehensive tangible equity 2025 values are December 2025 balances/ratios and growth rates are shown accordingly.
+[2] Prescribed capital requirement (PCR) basis
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="str">
-        <v>HelloNation Explains Personal Injury Evidence and Comparative Negligence Featuring Family Law Attorney Mark E. Zimmer</v>
+        <v>Concordare Trials Secures Funding Round to Accelerate Digitization of Clinical Trial Protocols</v>
       </c>
       <c r="B590" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C590" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D590" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E590" t="str">
-        <v>https://www.prnewswire.com/news-releases/hellonation-explains-personal-injury-evidence-and-comparative-negligence-featuring-family-law-attorney-mark-e-zimmer-302778036.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/concordare-trials-secures-funding-round-231000062.html</v>
       </c>
       <c r="F590" t="str">
-        <v>The article outlines how evidence, medical records, and Pennsylvania fault laws affect personal injury claims after an accident. READING, Penn., July 6, 2026 /PRNewswire/ -- What steps should someone take after an accident to help protect their legal rights? Mark E. Zimmer, Family Law...</v>
+        <v>NEW YORK, August 25, 2026--Concordare converts clinical trial protocols into a digital format, automating workflows that reduce the time, cost and error rate of clinical trials.</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="str">
-        <v>Xilio Therapeutics Announces Inducement Grants Under Nasdaq Listing Rule 5635(c)(4)</v>
+        <v>SCYNEXIS Announces Inducement Award Under Nasdaq Listing Rule 5635(c)(4)</v>
       </c>
       <c r="B591" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C591" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D591" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E591" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322763/0/en/Xilio-Therapeutics-Announces-Inducement-Grants-Under-Nasdaq-Listing-Rule-5635-c-4.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3351035/0/en/scynexis-announces-inducement-award-under-nasdaq-listing-rule-5635-c-4.html</v>
       </c>
       <c r="F591" t="str">
-        <v>WALTHAM, Mass., July 06, 2026 (GLOBE NEWSWIRE) -- Xilio Therapeutics, Inc. (Nasdaq: XLO), a clinical-stage biotechnology company discovering and developing masked immuno-oncology therapies for people living with cancer, today announced that, effective July 1, 2026, the company granted non-qualified stock options to purchase 107,060 shares of its common stock to three new employees under Xilio Therapeutics’ 2022 Inducement Stock Incentive Plan.</v>
+        <v>JERSEY CITY, N.J., Aug. 25, 2026 (GLOBE NEWSWIRE) -- SCYNEXIS, Inc. (Nasdaq: SCYX), a clinical-stage biotechnology company focused on developing innovative therapies for severe and difficult-to-treat diseases with significant unmet medical need, today announced the grant of an inducement equity award to a new Senior Director, with a grant date of August 24, 2026. The award was granted in connection with the commencement of the Senior Director’s employment with the Company, as a material inducement to the employee’s acceptance of employment, and was approved in accordance with Nasdaq Listing Rule 5635(c)(4).</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="str">
-        <v>Alcon and RxSight Announce Collaboration to Develop Adjustable PCIOLs</v>
+        <v>Memorial Healthcare System Appoints Irfan Mirza as Chief Financial Officer</v>
       </c>
       <c r="B592" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C592" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D592" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E592" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322753/0/en/Alcon-and-RxSight-Announce-Collaboration-to-Develop-Adjustable-PCIOLs.html</v>
+        <v>https://www.prnewswire.com/news-releases/memorial-healthcare-system-appoints-irfan-mirza-as-chief-financial-officer-302859818.html</v>
       </c>
       <c r="F592" t="str">
-        <v>ALISO VIEJO, Calif., July 06, 2026 (GLOBE NEWSWIRE) -- Alcon (SIX/NYSE: ALC), the global leader in eye care dedicated to helping people see brilliantly, and RxSight, Inc. (NASDAQ: RXST), an ophthalmic medical device company dedicated to providing high-quality customized vision to patients following cataract surgery, today announced a non-exclusive collaboration to jointly develop adjustable presbyopia-correcting intraocular lenses (PCIOLs).</v>
+        <v>HOLLYWOOD, Fla., Aug. 25, 2026 /PRNewswire/ -- Memorial Healthcare System has named Irfan Mirza as its Chief Financial Officer, recognizing his leadership in aligning Memorial's financial strategy with its mission to deliver exceptional patient care, support strategic growth and...</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="str">
-        <v>Context Therapeutics Added to Russell 2000® and Russell 3000® Indexes</v>
+        <v>Avetta Appoints Lynda Richards as APAC Principal, Health and Safety</v>
       </c>
       <c r="B593" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C593" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D593" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E593" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322747/0/en/Context-Therapeutics-Added-to-Russell-2000-and-Russell-3000-Indexes.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/avetta-appoints-lynda-richards-apac-220000233.html</v>
       </c>
       <c r="F593" t="str">
-        <v>PHILADELPHIA, July 06, 2026 (GLOBE NEWSWIRE) -- Context Therapeutics Inc. (“Context” or the “Company”) (Nasdaq: CNTX), a clinical-stage biopharmaceutical company advancing T cell engaging (“TCE”) bispecific antibodies for solid tumors, today announced that the Company was added to the small-cap Russell 2000 ® and the broad-market Russell 3000 ® Indexes, effective at the close of U.S. equity markets on June 26, 2026.</v>
+        <v>SYDNEY, August 25, 2026--Avetta®, the leader in intelligent work readiness across global supply chains, today announced the appointment of Lynda Richards as APAC Principal, Health and Safety. Richards will work across Avetta's Risk Advisory, Product Management and regional leadership teams to strengthen the company's health and safety capabilities and help shape innovation that addresses the evolving needs of businesses across APAC.</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="str">
-        <v>MedStar Health Offers New Thumb Joint Replacement for Thumb Arthritis</v>
+        <v>Miles for Mercy raises more than $4,000 before riders hit the road</v>
       </c>
       <c r="B594" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C594" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D594" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E594" t="str">
-        <v>https://www.prnewswire.com/news-releases/medstar-health-offers-new-thumb-joint-replacement-for-thumb-arthritis-302818683.html</v>
+        <v>https://www.prnewswire.com/news-releases/miles-for-mercy-raises-more-than-4-000-before-riders-hit-the-road-302859790.html</v>
       </c>
       <c r="F594" t="str">
-        <v>D.C. and Baltimore firsts bring "mini hip replacement" innovation to thumb arthritis care. COLUMBIA, Md., July 6, 2026 /PRNewswire/ -- MedStar Health hand surgeons in both D.C. and Baltimore became the first in their respective regions to perform a break-through treatment for patients...</v>
+        <v>Frederick-area businesses push annual fundraiser for Frederick Health Hospice toward its $5,000 goal FREDERICK, Md., Aug. 25, 2026 /PRNewswire/ -- American Iron Speed-n-Cycle has raised more than $4,000 for Frederick Health Hospice through community sponsorships for the 2nd Annual Miles...</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="str">
-        <v>Update DEA Hearing July 6: Harvard Expert Testifies State Dispensary ...</v>
+        <v>Padilla Announces Health Leadership Promotions as Agency Accelerates Growth in Sector</v>
       </c>
       <c r="B595" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C595" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D595" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E595" t="str">
-        <v>https://pr-inside.com/update-dea-hearing-july-6-harvard-expert-testifies-state-dispensary-r5198262.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/padilla-announces-health-leadership-promotions-214900985.html</v>
       </c>
       <c r="F595" t="str">
-        <v>(PR-inside.com) DOJ Says the Controlled Substances Act Protects Legitimate Scientific Research. MMJ Says the Government Should Start Treating It That Way. "The government cannot tell companies to spend years following the FDA's scientific pathway, then dismiss those same efforts as a 'pocketbook interest' when they seek equal treatment under the law. We didn't build a market-we built a medicine." stated Duane Boise, President &amp; CEO, MMJ International Holdings WASHINGTON, DC / ACCESS Newswire / July 6, 2026 /MMJ International Holdings, Inc. (MMJIH), together with MMJ BioPharma Cultivation, Inc. and MMJ BioPharma Labs, Inc., today responded to the Department of Justice's recent filing before ..</v>
+        <v>MINNEAPOLIS, August 25, 2026--Padilla names new Health sector leaders, strengthening its integrated expertise and positioning the agency for continued growth.</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="str">
-        <v>Update DEA Hearing July 6: Harvard Expert Testifies State Dispensary Cannabis Does Not Meet Pharmaceutical Standards</v>
+        <v>As DEA Rules Marijuana's Medical Status, Cannabis Giants Face RICO ...</v>
       </c>
       <c r="B596" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C596" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D596" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E596" t="str">
-        <v>https://www.newswire.com/news/update-dea-hearing-july-6-harvard-expert-testifies-state-dispensary-cannabis</v>
+        <v>https://pr-inside.com/as-dea-rules-marijuana-s-medical-status-cannabis-giants-face-rico-r5216114.htm</v>
       </c>
       <c r="F596" t="str">
-        <v>DOJ Says the Controlled Substances Act Protects Legitimate Scientific Research. MMJ Says the Government Should Start Treating It That Way. "The government cannot tell companies to spend years following the FDA's scientific pathway, then dismiss those same efforts as a 'pocketbook interest' when they seek equal treatment under the law. We didn't build a market-we built a medicine." stated Duane Boise, President &amp;amp; CEO, MMJ International Holdings</v>
+        <v>(PR-inside.com) Federal courts are confronting allegations that major MSOs marketed recreational cannabis as medicine without FDA clinical trials, while MMJ's cases challenge a system that penalized the company that followed the federal drug-development pathway. WASHINGTON, D.C. / ACCESS Newswire / August 25, 2026 / MMJ International Holdings today called attention to a rapidly developing collision between federal marijuana policy, unsupported medical marketing allegations and insurance coverage that could have consequences across the cannabis industry. As DEA Administrative Law Judge Derek C. Julius considers his recommendation in the federal marijuana-rescheduling proceeding-and federal courts consider MMJ-related challenges-major cannabis multistate operators are facing proposed class a</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="str">
-        <v>VERAXA Biotech (VRXA) Highlights BiTAC Pipeline Progress, Advances Partnering Strategy</v>
+        <v>As DEA Rules Marijuana's Medical Status, Cannabis Giants Face RICO Claims-and Insurers Head for the Exits</v>
       </c>
       <c r="B597" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C597" t="str">
-        <v>NewMediaWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D597" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E597" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-highlights-bitac-pipeline-progress-advances-partnering-strategy-7087527</v>
+        <v>https://www.newswire.com/news/as-dea-rules-marijuanas-medical-status-cannabis-giants-face-rico-claims-and</v>
       </c>
       <c r="F597" t="str">
-        <v>LOS ANGELES, CA - July 6, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) provided a corporate and pipeline update highlighting progress during the first half of 2026, including continued advancement of its proprietary BiTAC(R) platform and growing interest from potential pharmaceutical partners. The company said its pipeline now includes four BiTAC-based T-cell engager programs targeting solid tumors, two bispecific antibody-drug conjugate (“ADC”) programs and two non-BiTAC assets available for partnering. VERAXA said it plans to prioritize investment in its BiTAC portfolio while seeking to monetize selected non-BiTAC programs to help finance future development, with the goal of advancing lead BiTAC-TCE candidate VXA-102 to IND/CTA readiness by early 2028. Company executives also ci</v>
+        <v>Federal courts are confronting allegations that major MSOs marketed recreational cannabis as medicine without FDA clinical trials, while MMJ's cases challenge a system that penalized the company that followed the federal drug-development pathway.</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="str">
-        <v>What's Lurking in Common Dust Found in Homes, Businesses, and Schools in Puerto Rico?</v>
+        <v>Lakewood-Amedex Biotherapeutics Becomes a B2i Digital Featured Company</v>
       </c>
       <c r="B598" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C598" t="str">
-        <v>WebWire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D598" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E598" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357231</v>
+        <v>https://www.newmediawire.com/news/lakewood-amedex-biotherapeutics-becomes-a-b2i-digital-featured-company-7088903</v>
       </c>
       <c r="F598" t="str">
-        <v>House dust is a part of everyday life, yet few people fully understand what it contains or how it can impact human health. Far from being simple dirt, house dust is a complex mixture of materials originating from both indoor and outdoor environments. These may include soil particles, human skin cells, pet dander, textile fibers, pollen, mold spores, and microscopic organisms such as dust mites and their waste byproducts. - - For many individuals, exposure to house dust can trigger allergic... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357231</v>
+        <v>Clinical-Stage Biotechnology Company Is Preparing a Phase 2a Trial of Nu-3, a Topical Bisphosphocin® Gel, in Infected Diabetic Foot Ulcers B2i Digital Campaign to Center on Nu-3, the Upcoming Phase 2a Trial, and the Bisphosphocin® Class Behind It NEW YORK, NY - August 25, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. today welcomed Lakewood-Amedex Biotherapeutics Inc. (NASDAQ: LABT) as its newest Featured Company. The Sarasota, Florida clinical-stage biotechnology company develops the Bisphosphocin® class, a novel group of fast-acting, broad-spectrum antimicrobials for infectious diseases and antibiotic-resistant bacterial strains, and B2i Digital will bring that work, and the clinical program built around it, to its network of retail and institutional market participants. A full company profi</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="str">
-        <v>Cosmos Health Share Buyback Increases to 3.64 Million Shares; Continues Open Market Purchases</v>
+        <v>UNIVERSAL HEALTH SERVICES, INC. TO PRESENT AT SEPTEMBER HEALTHCARE CONFERENCES</v>
       </c>
       <c r="B599" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C599" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D599" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E599" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322689/0/en/Cosmos-Health-Share-Buyback-Increases-to-3-64-Million-Shares-Continues-Open-Market-Purchases.html</v>
+        <v>https://www.prnewswire.com/news-releases/universal-health-services-inc-to-present-at-september-healthcare-conferences-302858593.html</v>
       </c>
       <c r="F599" t="str">
-        <v>Cosmos Health has now repurchased a total of 3,640,000 shares for approximately $700,000</v>
+        <v>KING OF PRUSSIA, Pa., Aug. 25, 2026 /PRNewswire/ -- Universal Health Services, Inc. (NYSE: UHS) is scheduled to present at the following conferences: September 8, 2026, at 8:45am ET at the Wells Fargo Healthcare Conference September 14, 2026, at 8:30am ET at the Morgan Stanley Global...</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="str">
-        <v>National Recognition for Kentown Support’s Collaborative Approach to Children’s Palliative Care</v>
+        <v>The Inner Circle acknowledges Susan K. Sparkman, MD as a 2026 Legacy Achiever</v>
       </c>
       <c r="B600" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C600" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D600" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E600" t="str">
-        <v>https://pressat.co.uk/releases/national-recognition-for-kentown-supports-collaborative-approach-to-childrens-palliative-care-ab050262a6affd9584fb4cf90d744238/</v>
+        <v>https://www.prnewswire.com/news-releases/the-inner-circle-acknowledges-susan-k-sparkman-md-as-a-2026-legacy-achiever-302859831.html</v>
       </c>
       <c r="F600" t="str">
-        <v>Monday 6 July, 2026 Kentown Support is delighted to announce that it has won the Partnership Working Across Health and Social Care Award at the 2026 Palliative and End of Life Care Awards. This national recognition celebrates the collaborative approach at the heart of the Kentown programme model and acknowledges the impact of partnership working in delivering coordinated, family-centred care for seriously ill children and young people. The category recognises teams that demonstrate exceptional multi-level collaboration across the health and social care sectors, creating lasting and sustainable impact beyond individual organisations. While the judges recognised the Kentown programme model overall, they paid tribute to its Greater Manchester programme, commenting that it: “Delivers an except</v>
+        <v>BELLAIRE, Texas, Aug. 25, 2026 /PRNewswire/ -- Prominently featured in The Inner Circle, Susan K. Sparkman, MD is acknowledged as a 2026 Legacy Achiever for her contributions to Psychiatry and Integrative Mental Health. Dr. Susan K. Sparkman has established a remarkable legacy in...</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="str">
-        <v>Medical Equipment Maintenance Market Demand Across Hospitals, Clinics, and Diagnostic Centers</v>
+        <v>Novogenia Sets New Standards With U.S. Launch of the Expanded MGT Plus Methylation Test and Broadens Its International Product Portfolio</v>
       </c>
       <c r="B601" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C601" t="str">
-        <v>Express Press Release</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D601" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E601" t="str">
-        <v>https://express-press-release.net/news/2026/07/06/1761816</v>
+        <v>https://www.newmediawire.com/news/novogenia-sets-new-standards-with-u-s-launch-of-the-expanded-mgt-plus-methylation-test-and-broadens-its-international-product-portfolio-7088896</v>
       </c>
       <c r="F601" t="str">
-        <v>The global Medical Equipment Maintenance Market size was valued at USD 41.9 billion in 2023 and is projected to grow from USD 55.4 billion in 2026 to [read full press release...]</v>
+        <v>MUNICH, GERMANY - August 25, 2026 ( NEWMEDIAWIRE ) - Novogenia AG (ticker symbol: 7V0, formerly Darwin AG), an international healthcare company focused on human genetics and the development of personalized products based on genetic insights, announces the U.S. market launch of its new MGT Plus methylation test. With this launch, Novogenia and its U.S. partner 10X Health are further expanding their joint product pipeline and strengthening their international collaboration in the field of innovative genetic analysis and longevity. Methylation is a fundamental biochemical process involved in numerous metabolic and regulatory processes in the human body. As an integral part of key metabolic pathways, it can significantly influence the function and processing of a wide range of biological molec</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="str">
-        <v>Leader in Pulmonary Vascular Research Named New Editor-in-Chief of Circulation Journal</v>
+        <v>In HelloNation, Medical Malpractice Attorneys Marcia Murdoch and Steven Atkinson of Rexburg, ID Clarify How Claims Work in Idaho</v>
       </c>
       <c r="B602" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C602" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D602" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E602" t="str">
-        <v>https://www.newmediawire.com/news/leader-in-pulmonary-vascular-research-named-new-editor-in-chief-of-circulation-journal-7087523</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-medical-malpractice-attorneys-marcia-murdoch-and-steven-atkinson-of-rexburg-id-clarify-how-claims-work-in-idaho-302859836.html</v>
       </c>
       <c r="F602" t="str">
-        <v>DALLAS - July 6, 2026 ( NEWMEDIAWIRE ) - The American Heart Association announced that effective with today’s issue, Bradley A. Maron, M.D., FAHA, is the new editor-in-chief of Circulation , the Association’s flagship peer-reviewed journal and one of the world’s leading scientific publications in cardiovascular medicine. In the role, Maron will help shape the journal’s editorial direction and continue its commitment to publishing rigorous, practice-changing science for clinicians, researchers and healthcare professionals worldwide. Maron is a board-certified clinical cardiologist and distinguished researcher across the basic, translational, clinical and population health spectrum. He is recognized globally for mechanistic and clinical advances in pulmonary hypertension, right heart failure</v>
+        <v>REXBURG, Idaho, Aug. 25, 2026 /PRNewswire/ -- How do patients know whether their injury qualifies as medical malpractice under Idaho law? A HelloNation article featuring Medical Malpractice Attorneys Marcia Murdoch and Steven Atkinson of Barton Atkinson &amp; Murdoch, P.C. offers a clear...</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="str">
-        <v>Vadzo Imaging Positions Falcon-521CRS and Falcon-521MRS as a Color and Monochrome USB Camera Pair for Multi-Spectral Industrial Vision Systems</v>
+        <v>Tampa General Hospital Ranked No. 6 Among Florida Employers on Forbes' 2026 America's Best Employers for Women List</v>
       </c>
       <c r="B603" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C603" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D603" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E603" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-positions-falcon-521crs-and-falcon-521mrs-as-a-color-and-22799583</v>
+        <v>https://www.prnewswire.com/news-releases/tampa-general-hospital-ranked-no-6-among-florida-employers-on-forbes-2026-americas-best-employers-for-women-list-302859822.html</v>
       </c>
       <c r="F603" t="str">
-        <v>"Vadzo's Falcon-521CRS color USB camera and Falcon-521MRS monochrome USB camera from Vadzo Imaging deliver a matched 5MP color and monochrome USB camera pair built on the Onsemi AR0521 2.2 um BSI CMOS sensor for multi-spectral industrial vision systems, simultaneous visible and NIR spectral analysis, multi-spectral medical imaging and pathology, factory automation and industrial inspection, semiconductor and PCB surface analysis, and digital microscopy and life sciences spectral sample analysis across production-grade industrial deployments."</v>
+        <v>Forbes recognizes Tampa General as the highest-ranked healthcare and social services employer in the Tampa Bay region, reflecting its commitment to helping women build careers, advance into leadership and thrive at every stage of life. TAMPA, Fla., Aug. 25, 2026 /PRNewswire/ -- Tampa...</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="str">
-        <v>Marchman Act Attorney Mark G. Astor to Present at 2026 Florida Society of Addiction Medicine Conference</v>
+        <v>Contineum Therapeutics to Present at the 2026 Morgan Stanley Global Healthcare Conference</v>
       </c>
       <c r="B604" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C604" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D604" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E604" t="str">
-        <v>https://pressreleasenews.org/pressroom/marchman-act-attorney-mark-g-astor-to-present-at-2026-florida-society-of-addiction-medicine-conference</v>
+        <v>https://finance.yahoo.com/healthcare/articles/contineum-therapeutics-present-2026-morgan-200500292.html</v>
       </c>
       <c r="F604" t="str">
-        <v>Mark G. Astor, founder of Astor Simovitch Law Firm, will present on Florida's Marchman Act at the 2026 FSAM Annual Conference in Tampa, offering legal guidance to addiction medicine professionals on court-ordered treatment options for families.</v>
+        <v>SAN DIEGO, August 25, 2026--Contineum Therapeutics, Inc. (NASDAQ: CTNM) (Contineum or the Company), a clinical-stage biopharmaceutical company pioneering differentiated small molecule therapies for inflammatory and fibrotic diseases with significant unmet need, today announced that management is scheduled to present at the 2026 Morgan Stanley Global Healthcare Conference on Tuesday, September 15th at 5:35 p.m. ET.</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="str">
-        <v>F9 Marketing adds digital PR distribution service for healthcare clinics</v>
+        <v>California Community Health Workers and Doulas Can Spend More Time Helping Medi-Cal Members, Thanks to Health Net's $900,000 Grant to Pear Suite</v>
       </c>
       <c r="B605" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C605" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D605" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E605" t="str">
-        <v>https://pressreleasenews.org/pressroom/f9-marketing-adds-digital-pr-distribution-service-for-healthcare-clinics</v>
+        <v>https://www.prnewswire.com/news-releases/california-community-health-workers-and-doulas-can-spend-more-time-helping-medi-cal-members-thanks-to-health-nets-900-000-grant-to-pear-suite-302859747.html</v>
       </c>
       <c r="F605" t="str">
-        <v>F9 Marketing has added a digital PR distribution service for healthcare clinics. It reports publisher authority and search rankings.</v>
+        <v>The company's investment will expand access to Pear Suite technology that streamlines service documentation, referrals and Medi-Cal reimbursement for community health worker and doula services. LOS ANGELES, Aug. 25, 2026 /PRNewswire/ -- Health Net, one of California's most experienced...</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="str">
-        <v>CurifyLabs Raises $14M Series A to Power the Future of Personalized Medicine</v>
+        <v>Abbott receives FDA authorization for world's first dual glucose-ketone sensing technology for people with diabetes</v>
       </c>
       <c r="B606" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C606" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D606" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E606" t="str">
-        <v>https://www.prnewswire.com/news-releases/curifylabs-raises-14m-series-a-to-power-the-future-of-personalized-medicine-302818576.html</v>
+        <v>https://www.prnewswire.com/news-releases/abbott-receives-fda-authorization-for-worlds-first-dual-glucose-ketone-sensing-technology-for-people-with-diabetes-302859742.html</v>
       </c>
       <c r="F606" t="str">
-        <v>Investment from Sandwater, HealthCap, and Tesi will enhance supply chain, customer support, and R&amp;D HELSINKI and JACKSONVILLE, Fla., July 6, 2026 /PRNewswire/ -- CurifyLabs, a health technology company transforming how personalized medicines are made, today announced the closing of a $14...</v>
+        <v>Libre Duo 10 Day is a first-of-its-kind, two-in-one biowearable that monitors glucose and helps detect rising ketone levels that can lead to diabetic ketoacidosis (DKA), a serious health condition for people living with diabetes Designed to seamlessly address a critical gap in ketone...</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="str">
-        <v>The New Rules of Biotech Now Available in Hardcover and Audiobook</v>
+        <v>American Gene Technologies to Present at The Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference</v>
       </c>
       <c r="B607" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C607" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D607" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E607" t="str">
-        <v>https://www.newmediawire.com/news/the-new-rules-of-biotech-now-available-in-hardcover-and-audiobook-7087522</v>
+        <v>https://www.newsfilecorp.com/release/311493/American-Gene-Technologies-to-Present-at-The-Moody-Capital-Solutions-2026-Disruptive-Growth-Life-Sciences-Conference</v>
       </c>
       <c r="F607" t="str">
-        <v>RENO, NEVADA - July 6, 2026 ( NEWMEDIAWIRE ) - The New Rules of Biotech: A Founder’s Guide to Building Great Companies, by biotechnology founder and longtime industry operator David Craig, is now available in a hardcover edition ($29.99) and as an audiobook on Google Play. These join the paperback ($21.99) and Kindle ($11.99) editions already on sale through Amazon. Founders, investors, board members, and operators can now choose the format that fits how they read, work, and listen. The book opens from a clear premise: the biotech playbook written for 2021 no longer works. Capital is more expensive, the Food and Drug Administration (FDA) bar has moved, and the Inflation Reduction Act has rewritten the economics of a drug before it is ever approved. Investors who once funded a slide deck an</v>
+        <v>Rockville, Maryland--(Newsfile Corp. - August 25, 2026) - American Gene Technologies, is a clinical-stage biotechnology company developing AGT103-T, a one-time gene-modified T-cell therapy that is the only program to demonstrate elimination of the HIV viral reservoir in humans., is pleased to announce its participation at the upcoming Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference, taking place September 9–10, 2026, in New York City. Drew Palin MD President AGT, will...</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="str">
-        <v>Marquis Who's Who Honors Kareem Collins for Excellence in Cancer Exercise, ...</v>
+        <v>AcutePet Urgent Care Celebrates Grand Opening of Ninth Location in ...</v>
       </c>
       <c r="B608" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C608" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D608" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E608" t="str">
-        <v>https://pr-inside.com/marquis-who-s-who-honors-kareem-collins-for-excellence-in-cancer-exercise-r5198231.htm</v>
+        <v>https://pr-inside.com/acutepet-urgent-care-celebrates-grand-opening-of-ninth-location-in-r5216078.htm</v>
       </c>
       <c r="F608" t="str">
-        <v>(PR-inside.com) BROOKLYN, NY / ACCESS Newswire / July 6, 2026 / Marquis Who's Who is proud to honor Kareem Collins for his distinguished contributions to healthcare, fitness, cancer exercise, Parkinson's disease programming and inclusive wellness. Mr. Collins' recognition reflects more than two decades of dedication to exercise science, patient-centered coaching and adaptive movement for individuals navigating complex health challenges. His leadership continues to help clients move forward, one step at a time. Mr. Collins is a self-employed entrepreneur and cancer exercise specialist affiliated with Memorial Sloan Kettering Cancer Center. Since 2020, he has built a specialized practice focused on post-cancer exercise, helping ..</v>
+        <v>(PR-inside.com) Vet-owned urgent care provider expands access to veterinary care on Cincinnati's west side CINCINNATI, OH / ACCESS Newswire / August 25, 2026 / AcutePet Urgent Care, a veterinarian-owned urgent care network, will celebrate the opening of its ninth location in White Oak with a ribbon cutting and community open house on Thursday, August 27 at 2 p.m., ahead of opening to patients on Friday, August 28 at 10 a.m. Located on Cincinnati's west side, the new hospital expands access to urgent veterinary care for pet families in White Oak, throughout western Hamilton County and in nearby southeastern Indiana. "There has been a growing ..</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="str">
-        <v>Brook.ai and SRHO - The National Association Partner to Bring AI-Enabled Continuous Care Infrastructure to more than 275 Hospitals Nationwide</v>
+        <v>Women Leaders Association Names Dr. Megan Laabs as First Washington Coaching Partner, Bringing Brain Science to Executive Coaching for the Region's Women Professionals</v>
       </c>
       <c r="B609" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C609" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D609" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E609" t="str">
-        <v>https://www.prnewswire.com/news-releases/brookai-and-srho--the-national-association-partner-to-bring-ai-enabled-continuous-care-infrastructure-to-more-than-275-hospitals-nationwide-302818538.html</v>
+        <v>https://www.prnewswire.com/news-releases/women-leaders-association-names-dr-megan-laabs-as-first-washington-coaching-partner-bringing-brain-science-to-executive-coaching-for-the-regions-women-professionals-302859729.html</v>
       </c>
       <c r="F609" t="str">
-        <v>Partnership Accelerates Remote Care Adoption Across SRHO Member Health Systems, Extending Brook's Agentic AI Platform to Communities Nationwide SEATTLE, July 6, 2026 /PRNewswire/ -- Brook.ai, the remote care company, a pioneer of AI-enabled continuous care infrastructure, and SRHO – The...</v>
+        <v>New Coaching Partners program connects the association's Washington members with rigorously vetted, proven executive coaches — beginning with a Harvard-trained clinical neuropsychologist who spent 13 years with the Department of Defense, including nine advising senior leaders at the...</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="str">
-        <v>A Shared Vision for Infusion Care: Right Way Medical Joins WeInfuse's Distributor Connect Program as a Key Medical Supplier to Simplify the Provider Experience</v>
+        <v>Excelsior Ambulance Appoints Marvin McLellan as Chief Executive Officer</v>
       </c>
       <c r="B610" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C610" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D610" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E610" t="str">
-        <v>https://www.prnewswire.com/news-releases/a-shared-vision-for-infusion-care-right-way-medical-joins-weinfuses-distributor-connect-program-as-a-key-medical-supplier-to-simplify-the-provider-experience-302818527.html</v>
+        <v>https://www.prnewswire.com/news-releases/excelsior-ambulance-appoints-marvin-mclellan-as-chief-executive-officer-302857471.html</v>
       </c>
       <c r="F610" t="str">
-        <v>DALLAS, July 6, 2026 /PRNewswire/ -- WeInfuse, the premier software platform for infusion providers and specialty pharmacies, welcomes Right Way Medical, a trusted medical device distributor delivering infusion products, asset tracking, and expert biomedical services, to its Distributor...</v>
+        <v>Experienced Healthcare Executive to Lead Company's Next Phase of Accelerated Growth, Innovation, and Clinical Excellence LUDOWICI, Ga., Aug. 25, 2026 /PRNewswire/ -- Excelsior Ambulance, a leading innovator in patient transportation and emergency medical services operating across four...</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="str">
-        <v>Vadzo Imaging Introduces Falcon-544MRH: 5MP Monochrome Autofocus USB Camera Based on Onsemi HyperLux LP AR0544</v>
+        <v>Cambrex High Point achève les inspections préalables à l'autorisation menées par la FDA, la PMDA et la TGA, renforçant ainsi ses capacités de production commerciale</v>
       </c>
       <c r="B611" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C611" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D611" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E611" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-introduces-falcon-544mrh-5mp-monochrome-autofocus-usb-22800961</v>
+        <v>https://www.prnewswire.com/news-releases/cambrex-high-point-acheve-les-inspections-prealables-a-lautorisation-menees-par-la-fda-la-pmda-et-la-tga-renforcant-ainsi-ses-capacites-de-production-commerciale-302859549.html</v>
       </c>
       <c r="F611" t="str">
-        <v>The Falcon-544MRH is a 5MP Monochrome Autofocus USB 3.2 Gen1 Camera built on the Onsemi HyperLux LP AR0544 sensor. It is designed for document scanning, OCR imaging, barcode and QR code scanning, biometrics, access control, medical imaging, laboratory and microscopy imaging, and quality inspection and defect detection in robotics and industrial vision systems. It delivers a 5MP monochrome Autofocus USB camera with VCM autofocus, rolling shutter, and HyperLux LP low-power architecture with plug-and-play UVC support for Windows, Linux, and Android in a compact M12 form factor.</v>
+        <v/>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="str">
-        <v>Dr. Augusta Uwah to Speak at Telehealth USA 2026 in Anaheim</v>
+        <v>THE LANDES GROUP COMPLETES ACQUISITION OF ENCORE MEDICAL CENTER, FINALIZES LONG-TERM LEASE WITH UAMS</v>
       </c>
       <c r="B612" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C612" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D612" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>Finance, Healthcare, Real Estate</v>
       </c>
       <c r="E612" t="str">
-        <v>https://www.prunderground.com/dr-augusta-uwah-to-speak-at-telehealth-usa-2026-in-anaheim/00387753/</v>
+        <v>https://www.prnewswire.com/news-releases/the-landes-group-completes-acquisition-of-encore-medical-center-finalizes-long-term-lease-with-uams-302859696.html</v>
       </c>
       <c r="F612" t="str">
-        <v>"ClinEfficiency Pro founder and physician executive to address the healthcare AI adoption gap at Telehealth USA 2026, July 8-9 in Anaheim, CA" The post Dr. Augusta Uwah to Speak at Telehealth USA 2026 in Anaheim first appeared on</v>
+        <v>Ownership structure enables UAMS to expand while preserving institutional capital DALLAS, Aug. 25, 2026 /PRNewswire/ -- The Landes Group, a Dallas-based real estate investment firm specializing in healthcare real estate and capital solutions, today announced it has completed the...</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="str">
-        <v>Securing new 1.6-plus million square feet of new space after fire, Medline leases two large distribution centers in Northern California</v>
+        <v>Nihon Kohden Expands Executive Leadership to Support Continued Growth and Customer Experience</v>
       </c>
       <c r="B613" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C613" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D613" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E613" t="str">
-        <v>https://www.prnewswire.com/news-releases/securing-new-1-6-plus-million-square-feet-of-new-space-after-fire-medline-leases-two-large-distribution-centers-in-northern-california-302818441.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/nihon-kohden-expands-executive-leadership-172500159.html</v>
       </c>
       <c r="F613" t="str">
-        <v>Massive new medical supplies distribution space represents 45% expansion of Medline's customer-facing NorCal footprint NORTHFIELD, Ill., July 6, 2026 /PRNewswire/ -- Medline (Nasdaq: MDLN) has announced a lease agreement for an existing 925,000-square-foot warehouse in Tracy, Calif., for...</v>
+        <v>IRVINE, Calif., August 25, 2026--Nihon Kohden, a leading provider of patient monitoring, neurology, ventilation and digital health solutions, today announced an expanded executive leadership structure designed to increase organizational capacity and strengthen alignment across the customer experience. Effective August 3, Zac Ballard was promoted to executive vice president, commercial operations, taking on leadership of sales and marketing across all four of the company’s business units — Patien</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="str">
-        <v>Fuchs Endothelial Corneal Dystrophy Market Forecast Highlights Significant Growth During the Forecast Period (2026-2036), Owing to the Expanding Treatment Landscape and Increasing Patient Pool | DelveInsight</v>
+        <v>OneLegacy Celebrates the Career and Contributions of Medical Director Dr. Gabriel Danovitch, the 2026 Recipient of the Medawar Prize</v>
       </c>
       <c r="B614" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C614" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D614" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E614" t="str">
-        <v>https://www.prnewswire.com/news-releases/fuchs-endothelial-corneal-dystrophy-market-forecast-highlights-significant-growth-during-the-forecast-period-20262036-owing-to-the-expanding-treatment-landscape-and-increasing-patient-pool--delveinsight-302818131.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/onelegacy-celebrates-career-contributions-medical-172300102.html</v>
       </c>
       <c r="F614" t="str">
-        <v>The Fuchs endothelial corneal dystrophy market is expected to witness steady growth over the coming years, driven by the rising prevalence of the disease, an aging global population, and increasing awareness of corneal disorders. Additionally, the expected launch of emerging therapies...</v>
+        <v>AZUSA, Calif., August 25, 2026--OneLegacy, the nonprofit organ, eye, and tissue procurement organization serving seven counties across Southern California, celebrates the extraordinary career and contributions of Dr. Gabriel Danovitch, who is retiring from his role as Medical Director after over two decades with OneLegacy, while simultaneously receiving one of the most prestigious honors of his career: The Transplantation Society’s 2026 Medawar Prize.</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="str">
-        <v>In HelloNation, Dental Expert Anthony Pasquale Explains the Differences Between Dental Implants and Traditional Bridges</v>
+        <v>BlackLabel Supplements™ Supports Athlete Perseverance with Limit-Pushing 'Pre Hustle' Formulation</v>
       </c>
       <c r="B615" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C615" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D615" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E615" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-dental-expert-anthony-pasquale-explains-the-differences-between-dental-implants-and-traditional-bridges-302818429.html</v>
+        <v>https://prunderground.com/blacklabel-supplements-supports-athlete-perseverance-with-limit-pushing-pre-hust/cmt8plo70000204jrvz0mzat9</v>
       </c>
       <c r="F615" t="str">
-        <v>The article compares two common tooth replacement options to help patients understand which solution may best fit their oral health needs. NORTHWOOD, N.H., July 6, 2026 /PRNewswire/ -- What's the best way to replace a missing tooth: dental implants or a traditional dental bridge? A new...</v>
+        <v>The post BlackLabel Supplements™ Supports Athlete Perseverance with Limit-Pushing 'Pre Hustle' Formulation first appeared on</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="str">
-        <v>Smarter, Lighter, &amp;amp; Construction-Free: Egg Medical Debuts EggNest® Complete 2.0 for Interventional Labs</v>
+        <v>ECRI Expands Problem Reporting Network and Calls for More Data on AI Errors in Patient Care</v>
       </c>
       <c r="B616" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C616" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D616" t="str">
-        <v>Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E616" t="str">
-        <v>https://www.prnewswire.com/news-releases/smarter-lighter--construction-free-egg-medical-debuts-eggnest-complete-2-0-for-interventional-labs-302817274.html</v>
+        <v>https://www.prnewswire.com/news-releases/ecri-expands-problem-reporting-network-and-calls-for-more-data-on-ai-errors-in-patient-care-302859649.html</v>
       </c>
       <c r="F616" t="str">
-        <v>MINNEAPOLIS, July 6, 2026 /PRNewswire/ -- Egg Medical, a leader in Enhanced Radiation Protection Devices (ERPDs) for interventional procedures, today announced the official launch of EggNest Complete 2.0, the latest evolution of the advanced EggNest ERPD system. Designed to reduce scatter...</v>
+        <v>As the adoption of AI in healthcare continues to accelerate, ECRI calls on healthcare providers, systems, and clinicians nationwide to report AI-related incidents FORT WASHINGTON, Pa., Aug. 25, 2026 /PRNewswire/ -- Global patient safety nonprofit ECRI announced an expansion of its Problem...</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="str">
-        <v>Correction: Inspire Medical Systems, Inc. to Report Second Quarter 2026 Financial Results on August 3, 2026</v>
+        <v>GUTS DEADLINE ALERT: Faruqi &amp; Faruqi, LLP Reminds Fractyl Investors ...</v>
       </c>
       <c r="B617" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C617" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D617" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E617" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322485/0/en/Correction-Inspire-Medical-Systems-Inc-to-Report-Second-Quarter-2026-Financial-Results-on-August-3-2026.html</v>
+        <v>https://pr-inside.com/guts-deadline-alert-faruqi-faruqi-llp-reminds-fractyl-investors-r5215994.htm</v>
       </c>
       <c r="F617" t="str">
-        <v>MINNEAPOLIS, July 06, 2026 (GLOBE NEWSWIRE) -- This press release corrects the earnings release date included in the earlier version issued on July 6, 2026. No other information has changed.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 25, 2026 /Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Fractyl To Contact Him Directly To Discuss Their Options If you purchased or acquired securities in Fractyl between January 13, 2025 and January 29, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information] Faruqi &amp; Faruqi, LLP, a leading national securities law firm, is investigating potential claims against Fractyl Health, Inc. (""Fractyl" or the ..</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="str">
-        <v>Lexaria Updates Business Development</v>
+        <v>Kinzeno Captures Market 2026 Attention with Launch of Triple-Action Magnetic Kinzeno Massage Gel Roller</v>
       </c>
       <c r="B618" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C618" t="str">
-        <v>NewMediaWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D618" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E618" t="str">
-        <v>https://www.newmediawire.com/news/lexaria-updates-business-development-7087518</v>
+        <v>https://pressreleasenews.org/pressroom/kinzeno-captures-market-2026-attention-with-launch-of-triple-action-magnetic-kinzeno-massage-gel-roller</v>
       </c>
       <c r="F618" t="str">
-        <v>KELOWNA, BRITISH COLUMBIA - July 6, 2026 ( NEWMEDIAWIRE ) - Lexaria Bioscience Corp. (Nasdaq: LEXX) (the “ Company ” or “ Lexaria ”), a global innovator in drug delivery platforms, is pleased to have experienced many positive meetings with potential pharmaceutical partners and collaborators at the 2026 BIO International Convention (“BIO”) in San Diego, CA. “Lexaria had a full schedule at BIO, meeting with a diverse group of companies ranging from innovative smaller tech-focused firms to multi-billion-dollar global pharmaceutical companies,” said Richard Christopher, CEO of Lexaria Bioscience Corp. “We are balancing new exploratory corporate opportunities with existing corporate relationships, with the intent of entering into partnership arrangements. Not a week goes by without discussion w</v>
+        <v>Kinzeno introduces its Triple-Action Magnetic Massage Gel Roller, a topical product combining application and massage for various body areas. The formula includes magnesium, MSM, arnica, and frankincense, offering a cooling, non-greasy experience. Customer reviews are mostly positive, though some mention upselling and delivery issues.</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="str">
-        <v>LataMed AI Begins Planned Expansion Into Colombia Through Initial Due Diligence and Strategic Planning</v>
+        <v>APLA HEALTH'S 42ND ANNUAL AIDS WALK LOS ANGELES RETURNS TO WEST HOLLYWOOD ON OCTOBER 18, 2026</v>
       </c>
       <c r="B619" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C619" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D619" t="str">
-        <v>AI, SaaS, Healthcare, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E619" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-begins-planned-expansion-into-colombia-through-initial-due-diligence-and-strategic-planning-7087517</v>
+        <v>https://www.prnewswire.com/news-releases/apla-healths-42nd-annual-aids-walk-los-angeles-returns-to-west-hollywood-on-october-18-2026-302859081.html</v>
       </c>
       <c r="F619" t="str">
-        <v>CARACAS, VENEZUELA - July 6, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (the “Company”), a development-stage digital health and artificial intelligence technology company focused on telehealth infrastructure, healthcare analytics, and care coordination solutions for emerging markets, today announced that management has commenced the preliminary due diligence and strategic planning process relating to the Company’s planned expansion into Colombia. The Company stated that the initial phase of the expansion initiative includes evaluating the corporate, regulatory, legal, operational, and commercial requirements associated with establishing a Colombian operating subsidiary and supporting the future deployment of the Company’s digital healthcare platform within the Colombian market. M</v>
+        <v>With the theme "Defend Care, Demand Action," the walk spotlights the urgent need for affordable HIV care, prevention, and treatment LOS ANGELES, Aug. 25, 2026 /PRNewswire/ -- On Sunday, October 18 at 10:30 a.m., thousands of Angelenos will fill West Hollywood Park for the 42nd annual AIDS...</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="str">
-        <v>MIRA Pharmaceuticals Reports Successful Formulation Results for SKNY-1, ...</v>
+        <v>OmicsBank Raises $2.25M to Expand Clinical Data Infrastructure Globally for Healthcare, Life Sciences, and Frontier AI Labs</v>
       </c>
       <c r="B620" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C620" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D620" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance, AI, Healthcare</v>
       </c>
       <c r="E620" t="str">
-        <v>https://pr-inside.com/mira-pharmaceuticals-reports-successful-formulation-results-for-skny-r5198155.htm</v>
+        <v>https://www.prnewswire.com/news-releases/omicsbank-raises-2-25m-to-expand-clinical-data-infrastructure-globally-for-healthcare-life-sciences-and-frontier-ai-labs-302859623.html</v>
       </c>
       <c r="F620" t="str">
-        <v>(PR-inside.com) New Preclinical Data Demonstrate Favorable Oral Bioavailability, Robust Brain Penetration and Liver Exposure with Once-Daily Dosing Potential MIAMI, FL / ACCESS Newswire / July 6, 2026 /MIRA Pharmaceuticals, Inc. (NASDAQ:MIRA) ("MIRA" or the "Company"), a clinical-stage pharmaceutical company, today announced positive results from preclinical studies evaluating the optimized oral formulation of SKNY-1, the Company's oral drug candidate being developed for obesity and addiction-related disorders. The studies demonstrated favorable oral bioavailability together with reproducible systemic exposure and robust brain penetration, and substantial liver exposure following oral administration. Peak plasma concentrations were observed approximately six to twelve hours after dosing, s</v>
+        <v>Seed funding from Redesign Health fuels U.S. expansion and broadens access to clinical and multi-omics data from Asia, bringing greater diversity to drug development and healthcare AI. SAN FRANCISCO, Aug. 25, 2026 /PRNewswire/ -- OmicsBank, a clinical data infrastructure company...</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="str">
-        <v>NEBOSH Course in Bangalore</v>
+        <v>Professor Sarfaraz Niazi of Washington State University Files FDA Citizen Petition Seeking New Pathway to Make High-Cost Medicines More Accessible Worldwide</v>
       </c>
       <c r="B621" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C621" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D621" t="str">
         <v>Healthcare, Education</v>
       </c>
       <c r="E621" t="str">
-        <v>https://pressreleasenews.org/pressroom/nebosh-course-in-bangalore</v>
+        <v>https://www.prnewswire.com/news-releases/professor-sarfaraz-niazi-of-washington-state-university-files-fda-citizen-petition-seeking-new-pathway-to-make-high-cost-medicines-more-accessible-worldwide-302859625.html</v>
       </c>
       <c r="F621" t="str">
-        <v>The NEBOSH Course in Bangalore is a globally recognized health and safety qualification designed for individuals who want to build a successful career in occupational health, safety, and environmental management. This course provides comprehensive kn</v>
+        <v>The petition requests that the FDA broaden the scientific principles supporting generics and biosimilars to encompass all eligible FDA-approved drugs and biological products. This initiative has the potential to foster competition for some of the most expensive therapies globally once...</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="str">
-        <v>NeuroSense to Participate in Roth-Hosted KOL Webinar on the Future of ALS Treatment: "A Quest to Outrun ALS"</v>
+        <v>Samuel Merritt University Signs 16 Enrollment Partnerships to Open a Clearer Path Into Health Care Degrees</v>
       </c>
       <c r="B622" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C622" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D622" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E622" t="str">
-        <v>https://www.prnewswire.com/news-releases/neurosense-to-participate-in-roth-hosted-kol-webinar-on-the-future-of-als-treatment-a-quest-to-outrun-als-302818300.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/samuel-merritt-university-signs-16-160000480.html</v>
       </c>
       <c r="F622" t="str">
-        <v>Featuring renowned ALS expert Prof. Jeremy Shefner, the discussion will address key unmet needs in ALS, trial endpoint design, and PrimeC's path forward CAMBRIDGE, Mass., July 6, 2026 /PRNewswire/ -- NeuroSense Therapeutics Ltd. (NASDAQ: NRSN) ("NeuroSense"), a late-stage clinical...</v>
+        <v>OAKLAND, Calif., August 25, 2026--Samuel Merritt University (SMU) announced 16 signed partnership agreements with colleges, universities, health systems and community health organizations across Northern California, with eight more contracts under review. Students and employees at partner organizations may apply to SMU's nursing and health sciences programs under set terms and, upon approval, pay less than they would otherwise.</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="str">
-        <v>Moleculin CEO, Walter Klemp, Highlights Positive Preliminary MIRACLE Trial Results in Virtual Investor "What This Means" Segment</v>
+        <v>University of Phoenix Students Rate Online Coursework Above 9 out of 10 for Immediately Applicable Skills</v>
       </c>
       <c r="B623" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C623" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D623" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E623" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322423/0/en/Moleculin-CEO-Walter-Klemp-Highlights-Positive-Preliminary-MIRACLE-Trial-Results-in-Virtual-Investor-What-This-Means-Segment.html</v>
+        <v>https://www.prnewswire.com/news-releases/university-of-phoenix-students-rate-online-coursework-above-9-out-of-10-for-immediately-applicable-skills-302859604.html</v>
       </c>
       <c r="F623" t="str">
-        <v>HOUSTON, July 06, 2026 (GLOBE NEWSWIRE) -- Moleculin Biotech, Inc. , (Nasdaq: MBRX) (“Moleculin” or the “Company”), today announced that Walter Klemp, Chairman and Chief Executive Officer of Moleculin, participated in a Virtual Investor “What This Means” segment .</v>
+        <v>University of Phoenix course surveys and enrollment data show students are building practical skills such as decision-making, communication, problem-solving, information literacy and health literacy. PHOENIX, Aug. 25, 2026 /PRNewswire/ -- University of Phoenix students are giving online...</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="str">
-        <v>As the Ebola Epidemic Spreads, NanoViricides Advances Towards a Phase ...</v>
+        <v>A $10 Generic Cut LDL Cholesterol by 53%. Why Are Employers Being Pushed Toward $700-a-Month Drugs?</v>
       </c>
       <c r="B624" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C624" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D624" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E624" t="str">
-        <v>https://pr-inside.com/as-the-ebola-epidemic-spreads-nanoviricides-advances-towards-a-phase-r5198149.htm</v>
+        <v>https://www.prweb.com/releases/a-10-generic-cut-ldl-cholesterol-by-53-why-are-employers-being-pushed-toward-700-a-month-drugs-302859201.html</v>
       </c>
       <c r="F624" t="str">
-        <v>(PR-inside.com) SHELTON, CT / ACCESS Newswire / July 6, 2026 / NanoViricides, Inc. (NYSE American:NNVC) (the "Company"), a clinical stage leader developing antiviral drugs that viruses cannot escape, updates that it has continued to advance its broad-spectrum antiviral drug NV-387 towards a Phase II Clinical Trial of the NV-387 Oral Gummies formulation as a Treatment for the Current Bundibugyo Ebolavirus in the Democratic Republic of Congo (DRC). NanoViricides has already put together a team with a renowned Principal Investigator and with support from a well known University in the Ebola-affected region for the execution of this clinical trial after regulatory approvals. NanoViricides' proposal ..</v>
+        <v>Research from TOWARD Health and collaborating institutions reports LDL reductions nearly three times the conventional ezetimibe response and within the range reported in PCSK9 inhibitor trials BLAUVELT, N.Y., Aug. 25, 2026 /PRNewswire-PRWeb/ -- Researchers affiliated with TOWARD Health...</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="str">
-        <v>Every AI Intelligence Platform Asks the Market to Trust Its Numbers. ...</v>
+        <v>Kaplan Fox Alerts Fractyl Health, Inc. (GUTS) Investors to a Securities Class Action Deadline on October 20, 2026</v>
       </c>
       <c r="B625" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C625" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D625" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E625" t="str">
-        <v>https://pr-inside.com/every-ai-intelligence-platform-asks-the-market-to-trust-its-numbers-r5198148.htm</v>
+        <v>https://www.newsfilecorp.com/release/311413/Kaplan-Fox-Alerts-Fractyl-Health-Inc.-GUTS-Investors-to-a-Securities-Class-Action-Deadline-on-October-20-2026</v>
       </c>
       <c r="F625" t="str">
-        <v>(PR-inside.com) 419 regulatory, clinical, and research signals are now publicly available at aimwellbio.com/signals-no login, no sales call, and no requirement to take the company's word for anything. MIAMI, FL / ACCESS Newswire / July 6, 2026 /Aimwell Partners Inc. (OTC PINK:AIMN) - There is a test that very few AI intelligence companies can pass: show the data before the demo. Most cannot. The claims live in pitch decks. The metrics live in case studies that cannot be independently verified. The product sits behind an intake form, a sales sequence, or a non-disclosure agreement. The market is asked to trust first and verify later. Aimwell Partners ..</v>
-[...2 lines deleted...]
-    <row r="626">
+        <v>New York, New York--(Newsfile Corp. - August 25, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Fractyl Health, Inc. ("Fractyl Health" or the "Company") (NASDAQ: GUTS) on behalf of investors that purchased or otherwise acquired Fractyl Health securities between January 13, 2025 and January 29, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Fractyl Health and have suffered losses, you may CLICK HERE to contact us....</v>
+      </c>
+    </row>
+    <row r="626" xml:space="preserve">
       <c r="A626" t="str">
-        <v>As the Ebola Epidemic Spreads, NanoViricides Advances Towards a Phase II Clinical Trial of NV-387 Oral Gummies as a Treatment for Ebola in DR Congo</v>
+        <v>China State Construction International Empowers Market Expansion through Technology</v>
       </c>
       <c r="B626" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C626" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D626" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare, Real Estate, Automotive, Education</v>
       </c>
       <c r="E626" t="str">
-        <v>https://www.newswire.com/news/as-the-ebola-epidemic-spreads-nanoviricides-advances-towards-a-phase-ii</v>
-[...2 lines deleted...]
-        <v/>
+        <v>https://www.acnnewswire.com/press-release/english/109409/</v>
+      </c>
+      <c r="F626" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 25, 2026 - (ACN Newswire) - China State Construction International Holdings Limited (“China State Construction International” or the “Group”, stock code: 03311) has announced its 2026 interim results, recording net profit of RMB4,330 million for the first half of the year and a dividend payout ratio of 35.4%. Notably, the Group’s cash flow performance was particularly strong, with net operating cash flow reaching RMB3,796 million in the first half, while its cash-to-net-profit ratio stood at 87.7%, a near 15-year high. Across its business segments, the Group achieved robust growth, with its MiC (Modular Integrated Construction) business successfully securing a number of landmark projects, reflecting the strategic outcome of the Group’s steadfast efforts over the years to transform its business from traditional on-site construction towards new industrialised construction. Technology empowerment has evolved from a standalone technical advantage into a core competitive strength and a key driver of the Group’s long-term value creation.
+As one of the earliest companies in the Chinese Mainland to embrace construction industrialisation, the Group has reshaped the traditional construction model through its self-developed “Smart Construction – MiC technology”. By shifting from the construction site to the factory, and converting sequential processes into parallel workflows, the Group has effectively shortened construction periods, strengthened cost control, and reduced reliance on on-site labour and weather conditions. This transformation has become a core foundation for the Group to navigate industry cycles and drive improvement in its operating performance.
+Hong Kong: Serving Community Needs through MiC, with Landmark Projects Progressing One after Another
+China State Construction International’s technological practices are closely aligned with the policy direction of the Hong Kong SAR Government. Since 2017, MiC has been included in the Policy Address for eight consecutive years, while the Government has promoted new construction methods through measures such as gross floor area and building height concessions, as well as the Construction Innovation and Technology Fund. These initiatives have provided the Group with clear policy support and market opportunities. During the period, the Group secured a number of landmark projects, including the Kwu Tung North Joint User Complex, the first government facilities cluster in the Northern Metropolis, and the University of Macau campus project in the Hengqin Guangdong-Macao Intensive Cooperation Zone (North District). The Group’s Temple Street project has also topped out successfully. As Hong Kong’s first full-MiC private residential project, it achieved a pace of “one floor every three days” despite stringent road traffic restrictions. The Kai Tak Light Public Housing project, Hong Kong’s largest light public housing development, was delivered ahead of schedule, with 70% of the construction processes completed in factories in the Greater Bay Area. It achieved the installation of one module every 30 minutes and the completion of one floor every three days, substantially shortening waiting time and demonstrating the strategic positioning of “what Hong Kong needs, what the Group excels at”. The project also received a Completion Commendation Letter from the Architectural Services Department.
+The strategic value of the Group’s technology was demonstrated as early as during the pandemic. In 2020, the Group completed the North Lantau Hospital Hong Kong Infection Control Centre, the world’s first infectious disease hospital with full-MiC negative-pressure isolation wards, in just four months. This showcased the application value of MiC in major public emergencies, deepened recognition from the Government and the market of the Group’s construction capabilities and emergency-response capacity, and laid a strong reputational foundation for undertaking large-scale public infrastructure projects.
+Looking ahead, the Northern Metropolis is expected to become a new growth engine for the Group. The latest Budget proposed the first transfer of HK$150 billion in investment returns from the Exchange Fund to support infrastructure including the Northern Metropolis, while annual capital works expenditure is expected to increase from approximately HK$90 billion to around HK$120 billion over the next five years. Covering site formation, transport, public facilities and public housing, the Northern Metropolis is expected to involve total investment of more than HK$3 trillion, presenting considerable development potential. MiC modular construction can shorten construction periods by approximately 70%, aligning well with the Northern Metropolis’ need for rapid development. Together with Budget support for the direct procurement of Modular Integrated Construction units, this is expected to further unlock market demand. The Group has established 12 smart housing manufacturing bases nationwide and assembled a team of more than 300 design and R&amp;D professionals, giving it advantages in scaled technology and production capacity. According to forecasts by the Development Bureau and the Construction Industry Council, the total MiC floor area in Hong Kong is expected to reach approximately 2.5 million square metres between 2025 and 2030, indicating substantial market opportunities.
+Chinese Mainland: Urban Renewal Opens a New Growth Driver as MiC Expands across Multiple Cities
+In May 2026, the State Council issued the 15th Five-Year Plan for Urban Renewal, the first national-level special plan for China’s urban renewal sector. Market estimates that urban renewal could drive investment of RMB15 trillion to RMB20 trillion during the period. Leveraging its MiC technology, the Group has developed benchmark redevelopment projects such as Huapichang Hutong in Beijing and Tianlin Road in Xuhui, Shanghai, achieving first-mover presence in first-tier cities. Going forward, the Group will replicate and scale mature models through its full-chain capabilities in “operation + technology + investment + construction”, positioning urban renewal as a core growth driver for its Chinese Mainland business.
+During the period, the Group’s newly signed MiC contracts in the Chinese Mainland increased by more than 70%, with progress across multiple first-tier cities and orderly expansion into strong second-tier cities. In Beijing, the Group has secured four rapid classroom construction projects in Fengtai District. In Guangzhou, the Group won its first MiC resettlement housing project in Conghua District. In Shanghai and Suzhou, the country’s largest concrete MiC urban renewal project — the demolition and reconstruction of old housing at Lane 65, Tianlin Road, Xuhui District — was officially delivered and well received by various stakeholders. The Group successively secured Shanghai’s second and Hongkou District’s first MiC in-situ redevelopment projects, and successfully won Suzhou’s first MiC project under an “investment + technology” model, further deepening its market presence.
+The positive results of the Group’s MiC modular transformation are becoming increasingly evident. Looking ahead, the Group will continue to seize the structural opportunities presented by Hong Kong’s Northern Metropolis and the urban renewal market in the Chinese Mainland, further harness technology, reinforce its industry leadership, pursue high-quality growth and create sustainable, long-term value for shareholders.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="str">
-        <v>Every AI Intelligence Platform Asks the Market to Trust Its Numbers. Aimwell Partners Inc. (OTC:AIMN) Just Opened the Data</v>
+        <v>Heart of the Matter Therapy in Fort Collins Now Accepting Medicaid</v>
       </c>
       <c r="B627" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C627" t="str">
-        <v>Newswire.com</v>
+        <v>PR.com</v>
       </c>
       <c r="D627" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E627" t="str">
-        <v>https://www.newswire.com/news/every-ai-intelligence-platform-asks-the-market-to-trust-its-numbers-aimwell</v>
+        <v>https://www.pr.com/press-release/973492</v>
       </c>
       <c r="F627" t="str">
-        <v>419 regulatory, clinical, and research signals are now publicly available at aimwellbio.com/signals-no login, no sales call, and no requirement to take the company's word for anything.</v>
+        <v>Heart of the Matter Therapy is proud to announce that they are now accepting Colorado Medicaid, marking an important step in their mission to make high-quality mental health care more accessible to individuals, couples, and families across Colorado. For founder Dr. Tasha Seiter, this milestone is about more than adding another insurance provider, it is about ensuring that financial barriers do not stand in the way of [PR.com]</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="str">
-        <v>Fate Therapeutics to Present Preliminary Clinical Data of FT819 Off-the-Shelf CAR T-Cell Product Candidate for Systemic Sclerosis at the ISSCR 2026 Annual Meeting</v>
+        <v>NYC Council Speaker Julie Menin to Present Hospital Partner of the Year Award to Memorial Sloan-Kettering Cancer Center at Healthy Humor's 10th Anniversary Gala</v>
       </c>
       <c r="B628" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C628" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D628" t="str">
-        <v>Finance, Healthcare, Automotive</v>
+        <v>Healthcare</v>
       </c>
       <c r="E628" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322405/24675/en/Fate-Therapeutics-to-Present-Preliminary-Clinical-Data-of-FT819-Off-the-Shelf-CAR-T-Cell-Product-Candidate-for-Systemic-Sclerosis-at-the-ISSCR-2026-Annual-Meeting.html</v>
+        <v>https://www.pr.com/press-release/977418</v>
       </c>
       <c r="F628" t="str">
-        <v>SAN DIEGO, July 06, 2026 (GLOBE NEWSWIRE) -- Fate Therapeutics, Inc. (NASDAQ: FATE), a clinical-stage biopharmaceutical company dedicated to bringing a transformative pipeline of induced pluripotent stem cell (iPSC)-derived cellular immunotherapies broadly to patients with cancer and autoimmune disease, today announced that preliminary clinical data from the Company’s off-the-shelf CAR T-cell product candidate, FT819, will be presented at the International Society for Stem Cell Research (ISSCR) 2026 Annual Meeting, being held at the Palais des congrès de Montréal in Montréal, Canada on July 8 - 11, 2026.</v>
+        <v>Council Member Mercedes Narcisse, Chair of the Council's Committee on Hospitals, will also join the milestone celebration honoring leaders who have advanced arts-based, whole-person care for children and families. [PR.com]</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="str">
-        <v>Wellness MD Group Redefines the MSO Model: A Compliance-First, Full-Stack Partner for the Modern Wellness Clinic</v>
+        <v>As Fall Sports Season Approaches, Foot &amp; Ankle Center Warns About Rising Injury Risks</v>
       </c>
       <c r="B629" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C629" t="str">
-        <v>PRWeb</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D629" t="str">
-        <v>Healthcare</v>
+        <v>Education, Healthcare</v>
       </c>
       <c r="E629" t="str">
-        <v>https://www.prweb.com/releases/wellness-md-group-redefines-the-mso-model-a-compliance-first-full-stack-partner-for-the-modern-wellness-clinic-302817417.html</v>
+        <v>https://prunderground.com/as-fall-sports-season-approaches-foot-ankle-center-warns-about-rising-injury-ris/cmt8jfeo3000404jzh8xgqt95</v>
       </c>
       <c r="F629" t="str">
-        <v>Wellness MD Group, a leading Management Services Organization for wellness clinics, announced a strategic partnership with Healthcare Compliance Pros (HCP) as part of its evolution into a full-stack, compliance-first partner offering medical director placement, multi-state telehealth...</v>
+        <v>St. George podiatry clinic urges parents to watch for early signs of foot and ankle injury before school sports take a toll on growing athletes. The post As Fall Sports Season Approaches, Foot &amp;amp; Ankle Center Warns About Rising Injury Risks first appeared on</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="str">
-        <v>Celltrion USA and Prometheus Laboratories Inc. Announce Sponsored Testing ...</v>
+        <v>Mozambique strengthens regulation of medicines and imported vaccines, boosting health protection</v>
       </c>
       <c r="B630" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C630" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D630" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E630" t="str">
-        <v>https://pr-inside.com/celltrion-usa-and-prometheus-laboratories-inc-announce-sponsored-testing-r5198141.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359463</v>
       </c>
       <c r="F630" t="str">
-        <v>(PR-inside.com) Celltrion Testing Access Program Expands Availability of Therapeutic Drug Monitoring to Support Patient Transition to Subcutaneous Infliximab JERSEY CITY, NJ AND SAN DIEGO, CA / ACCESS Newswire / July 6, 2026 / Celltrion USA ("Celltrion") and Prometheus Laboratories Inc. ("Prometheus") today announced a sponsored collaboration to provide access to Anser® IFX therapeutic drug monitoring (TDM) services for patients eligible to receive ZYMFENTRA® (infliximab-dyyb), the first and only FDA-approved subcutaneous infliximab for the maintenance treatment in adults with moderately to severely active ulcerative colitis and moderately to severely active Crohn's disease following intravenous (IV) infliximab. Through the Celltrion Testing Access Program, eligible patients ..</v>
+        <v>Mozambique has reached a major milestone in strengthening the regulation of medicines and imported vaccines, with its national regulatory authority recognized by the World Health Organization (WHO) as having a stable, well-functioning and integrated regulatory system. - - The Autoridade Nacional Reguladora de Medicamentos de Mo�ambique (ANARME) has achieved Maturity Level 3 (ML3) for the regulation of medicines and imported vaccines under WHO&amp;#39;s global classification of national regulatory... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359463</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="str">
-        <v>CERTIFY Health Names Nimi Kuruvilla Vice President of Customer Success to Scale Enterprise Customer Operations</v>
+        <v>BeOne Medicines Announces U.S. FDA Approval for TEVIMBRA-Based Regimen for First-Line HER2+ GEA</v>
       </c>
       <c r="B631" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C631" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D631" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E631" t="str">
-        <v>https://www.prnewswire.com/news-releases/certify-health-names-nimi-kuruvilla-vice-president-of-customer-success-to-scale-enterprise-customer-operations-302817999.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/beone-medicines-announces-u-fda-144000334.html</v>
       </c>
       <c r="F631" t="str">
-        <v>Nimi will lead customer onboarding, implementation, and long-term account operations as CERTIFY Health grows across DSOs, enterprise ambulatory groups, and multi-site provider organizations. ROCKVILLE, Md., July 6, 2026 /PRNewswire/ -- CERTIFY Health, a unified healthcare platform for...</v>
+        <v>SAN CARLOS, Calif., August 25, 2026--BeOne Medicines Ltd. (Nasdaq: ONC; HKEX: 06160; SSE: 688235), a global oncology company, today announced that the U.S. Food and Drug Administration (FDA) has approved the supplemental Biologics License Application (sBLA) for TEVIMBRA® (tislelizumab) in combination with ZIIHERA® (zanidatamab) and chemotherapy for the first-line treatment of adult patients with unresectable locally advanced or metastatic HER2-positive (HER2+) gastric, gastroesophageal junction,</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="str">
-        <v>Dario Signs New Agreement with a Major Health Insurer in Arizona Representing Hundreds of Thousands of Lives Through Amwell Partnership</v>
+        <v>U.S. FDA Approves Ziihera® (zanidatamab-hrii) with and without Tislelizumab plus Chemotherapy in First-Line HER2+ Advanced Gastroesophageal Adenocarcinoma</v>
       </c>
       <c r="B632" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C632" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D632" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E632" t="str">
-        <v>https://www.prnewswire.com/news-releases/dario-signs-new-agreement-with-a-major-health-insurer-in-arizona-representing-hundreds-of-thousands-of-lives-through-amwell-partnership-302818159.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350636/0/en/u-s-fda-approves-ziihera-zanidatamab-hrii-with-and-without-tislelizumab-plus-chemotherapy-in-first-line-her2-advanced-gastroesophageal-adenocarcinoma.html</v>
       </c>
       <c r="F632" t="str">
-        <v>Agreement representative of Dario's channel-led growth strategy to bring cardiometabolic digital health solution at scale to self-insured employers seeking measurable reductions in cardiometabolic risk and total cost of care via payer relationships NEW YORK, July 6, 2026 /PRNewswire/ --...</v>
+        <v>VANCOUVER, British Columbia, Aug. 25, 2026 (GLOBE NEWSWIRE) -- Zymeworks Inc. (Nasdaq: ZYME), a biotechnology company managing a portfolio of licensed healthcare assets while developing a diverse pipeline of novel, multifunctional biotherapeutics, today announced that its partner, Jazz Pharmaceuticals, has received U.S. Food and Drug Administration (FDA) approval for two Ziihera® (zanidatamab-hrii)-containing regimens for the first-line treatment of adults with unresectable locally advanced or metastatic HER2-positive (HER2+) gastroesophageal adenocarcinoma (GEA): Ziihera plus Tevimbra® (tislelizumab-jsgr) and fluoropyrimidine- and platinum-containing chemotherapy (HER2+ IHC 3+ and IHC 2+/ISH+), and Ziihera plus fluoropyrimidine- and platinum-containing chemotherapy (HER2+ IHC 3+).</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="str">
-        <v>Invivyd Announces Receipt of Twelve Months’ Advanced Notice of Emergency Use Authorization (EUA) Termination for PEMGARDA® and Provides an Update on Next Steps with the U.S. FDA</v>
+        <v>CPKC Women's Open raises nearly $5 million for Alberta cardiac care</v>
       </c>
       <c r="B633" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C633" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D633" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E633" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322321/0/en/Invivyd-Announces-Receipt-of-Twelve-Months-Advanced-Notice-of-Emergency-Use-Authorization-EUA-Termination-for-PEMGARDA-and-Provides-an-Update-on-Next-Steps-with-the-U-S-FDA.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359452</v>
       </c>
       <c r="F633" t="str">
-        <v>NEW HAVEN, Conn., July 06, 2026 (GLOBE NEWSWIRE) -- Invivyd, Inc. (Nasdaq: IVVD) today announced that the U.S. Food and Drug Administration (FDA) has sent Invivyd a Notice of Termination for the PEMGARDA ® (pemivibart) Emergency Use Authorization (EUA), following the U.S. Department of Health and Human Services’ (HHS) announcement of advanced Notice of Termination of the COVID-19 EUA declaration on June 30, 2026 ( link ), with an effective date of June 29, 2027. Consequently, the EUA for PEMGARDA is set to terminate on June 29, 2027. PEMGARDA (pemivibart) is Invivyd’s investigational monoclonal antibody authorized by the FDA under an EUA since March 2024 for the pre-exposure prophylaxis (prevention) of COVID-19 in certain adults and adolescents who have moderate-to-severe immune compromise</v>
+        <v>This weekend in Edmonton saw more than a golf tournament. - - While bringing world-class women&amp;#39;s professional golf to the Royal Mayfair Golf Club in Edmonton, the 2026 CPKC Women&amp;#39;s Open raised a record $4.95 million to support cardiac healthcare in Alberta. - - On the final day of the tournament, which ran from Aug. 20 to 23, CPKC representatives presented a $4.4 million cheque to the Stollery Children&amp;#39;s Hospital Foundation to support the advancement of their world-renowned pediatric cardi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359452</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="str">
-        <v>Pharvaris Announces FDA Acceptance of New Drug Application for Deucrictibant IR for On-Demand Treatment of Hereditary Angioedema Attacks</v>
+        <v>Hope &amp; Help of Central Florida Appoints Dr. Jeremy Aguinaldo as New Medical Director</v>
       </c>
       <c r="B634" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C634" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D634" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E634" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322293/0/en/Pharvaris-Announces-FDA-Acceptance-of-New-Drug-Application-for-Deucrictibant-IR-for-On-Demand-Treatment-of-Hereditary-Angioedema-Attacks.html</v>
+        <v>https://pressreleasenews.org/pressroom/hope-help-of-central-florida-appoints-dr-jeremy-aguinaldo-as-new-medical-director</v>
       </c>
       <c r="F634" t="str">
-        <v>ZUG, Switzerland, July 06, 2026 (GLOBE NEWSWIRE) -- Pharvaris (Nasdaq: PHVS), a late-stage biopharmaceutical company developing novel, oral bradykinin B2 receptor antagonists to help address unmet needs of those living with bradykinin-mediated diseases such as hereditary angioedema (HAE) and acquired angioedema due to C1 inhibitor deficiency (AAE-C1INH), today announced that the U.S. Food and Drug Administration (FDA) has accepted its New Drug Application (NDA) for deucrictibant immediate-release (IR) capsule (20 mg) for the on-demand treatment (ODT) of Hereditary Angioedema (HAE) attacks. The FDA has set a Prescription Drug User Fee Act (PDUFA) target action date of April 23, 2027.</v>
+        <v>Board-Certified HIV/AIDS Specialist and Public Health Physician to Lead Clinical Operations and Expand Integrated Care Across Central Florida</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="str">
-        <v>Animal Feed Probiotic Market to Reach 8,384.4 Million by 2036 as Livestock Health Optimization and Antibiotic-Free Feed Strategies Accelerate Global Demand</v>
+        <v>Switchboard Health Acquires Livara Health to Integrate Value-Based ...</v>
       </c>
       <c r="B635" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C635" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D635" t="str">
-        <v>Healthcare</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E635" t="str">
-        <v>https://www.prnewswire.com/news-releases/animal-feed-probiotic-market-to-reach-8-384-4-million-by-2036-as-livestock-health-optimization-and-antibiotic-free-feed-strategies-accelerate-global-demand-302818281.html</v>
+        <v>https://pr-inside.com/switchboard-health-acquires-livara-health-to-integrate-value-based-r5215952.htm</v>
       </c>
       <c r="F635" t="str">
-        <v>NEWARK, Del, July 6, 2026 /PRNewswire/ -- According to the latest analysis by Future Market Insights (FMI), the global animal feed probiotic market is poised for significant expansion as livestock producers increasingly adopt microbial feed solutions to improve animal health, feed...</v>
+        <v>(PR-inside.com) Acquisition brings Livara's virtual MSK care model onto Switchboard's specialty care platform; closes $5M+ round of funding BOISE, ID AND SAN DIEGO, CA / ACCESS Newswire / August 25, 2026 /Switchboard Health, creators of a digital health platform connecting patients with high-value specialty care, today announced the acquisition of Livara Health, a leader in virtual orthopedics and musculoskeletal (MSK) management. The acquisition combines Switchboard's referral management and care navigation platform with Livara's proven MSK care model for health plans and risk-bearing providers. To fuel future growth, the company also closed a $5M round of funding. Founded by Dr. Kamshad Raiszadeh, Livara Health ..</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="str">
-        <v>What is the Best Social Media Platform for Plastic Surgeons?</v>
+        <v>Mesothelioma Hope Interviews MD Anderson Oncologist Dr. Kanwal Raghav ...</v>
       </c>
       <c r="B636" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C636" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D636" t="str">
-        <v>SaaS, Healthcare, Media, Education</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E636" t="str">
-        <v>https://pr-inside.com/what-is-the-best-social-media-platform-for-plastic-surgeons-r5198038.htm</v>
+        <v>https://pr-inside.com/mesothelioma-hope-interviews-md-anderson-oncologist-dr-kanwal-raghav-r5215948.htm</v>
       </c>
       <c r="F636" t="str">
-        <v>(PR-inside.com) The Best Social Media Platform for Plastic Surgeons is JAASPIRE SEATTLE, WA / ACCESS Newswire / July 6, 2026 / Social media has become one of the primary ways prospective patients evaluate plastic surgeons before scheduling consultations. Many patients now review educational content, before-and-after photographs, and a surgeon's online presence alongside credentials when researching cosmetic procedures. At the same time, many medical practices are searching for alternatives to traditional social media platforms that rely heavily on algorithms to determine which content users see. Those changes have contributed to growing interest in creator-focused platforms. As plastic surgeons seek platforms that support patient education, ..</v>
+        <v>(PR-inside.com) The medical oncologist and peritoneal mesothelioma specialist shares insights on multidisciplinary care, promising results from his phase II immunotherapy trial, and why patients should ask about clinical trials early. CHESTNUT HILL, MA / ACCESS Newswire / August 25, 2026 / Mesothelioma Hope , a leading online resource providing education, patient advocacy, and support for those diagnosed with mesothelioma, has published a new interview with Dr. Kanwal Raghav, a medical oncologist at The University of Texas MD Anderson Cancer Center in Houston who specializes in peritoneal mesothelioma and studies new therapies for patients with advanced disease. The full interview is available atMesotheliomaHope.com . In ..</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="str">
-        <v>“The Art of Undieting” by Monica Woolridge — Free on Amazon for a Limited Time (Until 07/10/2026)</v>
+        <v>American Family Care Named to Newsweek’s List of America’s Greatest Workplaces in Health Care 2026</v>
       </c>
       <c r="B637" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C637" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D637" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E637" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357038</v>
+        <v>https://finance.yahoo.com/healthcare/articles/american-family-care-named-newsweek-140000518.html</v>
       </c>
       <c r="F637" t="str">
-        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;The Art of Undieting: A Soul-led, Science-Backed Guide to Redefining Health on Your Body&amp;#39;s Terms&amp;#8221; by wellness advocate and transformational health coach Monica Woolridge&amp;#8212;available for free download on Amazon for a limited time&amp;#8212;now through July 10, 2026. - - For decades, millions have been trapped in exhausting cycles of dieting, calorie counting, restriction, and frustration, chasing weight loss while feeling increasingly dis... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357038</v>
+        <v>BIRMINGHAM, Ala., August 25, 2026--American Family Care Named to Newsweek’s List of America’s Greatest Workplaces in Health Care 2026</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="str">
-        <v>AtaiBeckley Doses Last Patient in VLS-01 Phase 2b TRD Study; Plans Phase 3 in Major Depressive Disorder</v>
+        <v>Memorial Hermann Health System Deepens Partnership with Strategic Investment in PartsSource</v>
       </c>
       <c r="B638" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C638" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D638" t="str">
-        <v>Finance, Healthcare</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E638" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322260/0/en/AtaiBeckley-Doses-Last-Patient-in-VLS-01-Phase-2b-TRD-Study-Plans-Phase-3-in-Major-Depressive-Disorder.html</v>
+        <v>https://www.prnewswire.com/news-releases/memorial-hermann-health-system-deepens-partnership-with-strategic-investment-in-partssource-302859366.html</v>
       </c>
       <c r="F638" t="str">
-        <v>156 patients randomized in multi-center, double-blind, placebo-controlled Phase 2b Elumina trial; topline data anticipated in Q4 2026</v>
+        <v>Investment will help strengthen healthcare technology infrastructure and clinical capacity across more than 1,600 leading hospitals through the PartsSource platform CLEVELAND, Aug. 25, 2026 /PRNewswire/ -- PartsSource, the leading performance platform for clinical technology, today...</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="str">
-        <v>Vanta to Participate in the "Health, Wellness &amp; Longevity" Virtual Conference Presented by Maxim Group LLC on Wednesday, July 22, 2026, at 10:00 a.m. ET</v>
+        <v>Decent Holding Provides Operational Update: Community Healthcare Network Expands to 623 Centers and Over 210,000 Paid Members</v>
       </c>
       <c r="B639" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C639" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D639" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E639" t="str">
-        <v>https://www.newswire.com/news/vanta-to-participate-in-the-health-wellness-longevity-virtual-conference</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350564/0/en/decent-holding-provides-operational-update-community-healthcare-network-expands-to-623-centers-and-over-210-000-paid-members.html</v>
       </c>
       <c r="F639" t="str">
-        <v>News Release Highlights: Vanta has been invited to present at Maxim Group's "Health, Wellness &amp;amp; Longevity" Virtual Conference on July 22, 2026, providing the Company with an opportunity to engage institutional investors and showcase its long-term strategy for building an integrated U.S.-focused consumer health sciences and longevity platform spanning peptide therapies, nutraceuticals and premium functional hydration products. The Company believes participation in the conference supports its broader U.S. corporate growth and capital markets strategy by expanding visibility among institutional investors, family offices, investment advisors and other capital markets participants as it advances the development and commercialization of its integrated consumer health sciences and longevity e</v>
+        <v>YANTAI, China, Aug. 25, 2026 (GLOBE NEWSWIRE) -- Decent Holding Inc. (NASDAQ: DXST) (“Decent” or the “Company”), a technology-driven provider of wastewater treatment and community-based senior health and elderly care services in China, today provided an operational update on the continued expansion of its community-based senior healthcare and elderly care platform (the “platform”).</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="str">
-        <v>Panchmukhi Air Ambulance in Patna is in Demand for its ICU Facilities</v>
+        <v>First Peer-Reviewed Headway Study Finds Nearly 1 in 5 Patients Report Suicidal Thoughts at Their First Mental Health Visit</v>
       </c>
       <c r="B640" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C640" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D640" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E640" t="str">
-        <v>https://express-press-release.net/news/2026/07/06/1761411</v>
+        <v>https://www.prnewswire.com/news-releases/first-peer-reviewed-headway-study-finds-nearly-1-in-5-patients-report-suicidal-thoughts-at-their-first-mental-health-visit-302859421.html</v>
       </c>
       <c r="F640" t="str">
-        <v>Patna, India, 2026-07-06 — /EPR Network/ — An ICU-facilitated medical transport would be highly beneficial for transporting sick patients to their chosen healthcare facility without [read full press release...]</v>
+        <v>Peer-reviewed analysis of 189,225 intake appointments in all 50 states, published in JMIR Mental Health, is the clearest national picture to date of suicidal ideation among people starting outpatient mental health care NEW YORK, Aug. 25, 2026 /PRNewswire/ -- Headway, the company building...</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="str">
-        <v>Restore Wellness Center Expands Advanced Stem Cell Therapy for Neuropathy and Regenerative Medicine Services Across Arizona</v>
+        <v>MDCE Highlights StrainScan Pro's Enterprise-Ready Agricultural AI Tech ...</v>
       </c>
       <c r="B641" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C641" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D641" t="str">
-        <v>Healthcare</v>
+        <v>AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E641" t="str">
-        <v>https://express-press-release.net/news/2026/07/06/1761399</v>
+        <v>https://pr-inside.com/mdce-highlights-strainscan-pro-s-enterprise-ready-agricultural-ai-tech-r5215940.htm</v>
       </c>
       <c r="F641" t="str">
-        <v>Scottsdale, AZ, 2026-07-06 — /EPR Network/ — Through their innovations in non-surgical solutions for people suffering from chronic pain, peripheral neuropathy, circulatory problems, and movement difficulties, [read full press release...]</v>
-[...2 lines deleted...]
-    <row r="642">
+        <v>(PR-inside.com) Proprietary AI Vision Platform Designed for Simple, Scalable Deployment Across Multi-Site Retail and Agricultural Operations MESA, AZ / ACCESS Newswire / August 25, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today emphasized the enterprise-ready design of its StrainScan Pro platform, highlighting a proprietary AI vision architecture built for rapid and straightforward deployment across multi-location environments. StrainScan Pro is optimized for installation on iPad Air devices, enabling operators to implement advanced visual analysis without the cost or complexity of fixed industrial systems. This approach supports fast rollout across single sites or large multi-location networks, whether in regulated retail settings or agricultural operations. By ..</v>
+      </c>
+    </row>
+    <row r="642" xml:space="preserve">
       <c r="A642" t="str">
-        <v>World's First International Patient Begins Treatment with Newly Approved Solid Tumor CAR-T Therapy at Jiahui International Cancer Center</v>
+        <v>Covation Sponsors Family Fun Ride at the 2026 Sun Hung Kai Properties Hong Kong Cyclothon</v>
       </c>
       <c r="B642" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C642" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D642" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Healthcare, Energy, Media</v>
       </c>
       <c r="E642" t="str">
-        <v>https://www.prnewswire.com/news-releases/worlds-first-international-patient-begins-treatment-with-newly-approved-solid-tumor-car-t-therapy-at-jiahui-international-cancer-center-302818233.html</v>
-[...2 lines deleted...]
-        <v>SHANGHAI, July 6, 2026 /PRNewswire/ -- Jiahui International Cancer Center (JICC) has welcomed the world's first international patient to begin treatment with Satri-cel, the world's first approved CAR-T therapy for a solid tumor, marking a historic milestone in expanding global access to...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109405/</v>
+      </c>
+      <c r="F642" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 25, 2026 - (ACN Newswire) - Covation Holdings Limited (“Covation” or the “Group”), a world-leading wheeled product innovator and manufacturer, is pleased to announce its sponsorship of the Covation Family Fun Ride at the 2026 Sun Hung Kai Properties Hong Kong Cyclothon. Organized by the Hong Kong Tourism Board (“HKTB”), the flagship international sporting spectacle will take place on 11 October (Sunday), bringing together thousands of cyclists across the city’s iconic bridges and landmarks while showcasing the unique scenery.
+Mr. Bruno Maier, Co-CEO of Covation, said, “We are proud to support the Hong Kong Cyclothon—a world-class sporting spectacle that showcases the energy and iconic landscape of Hong Kong. As a global force in outdoor adventure, Covation shares the event’s passion for driving health, wellness, and a vibrant cycling culture across the community, as well as its sports for charity spirit. While the Cyclothon brings together elite global competitors and cycling enthusiasts, our sponsorship of the Family Fun Ride allows us to introduce families and young riders to the transformative joy of cycling. Through our century-old children’s bicycle brand, Huffy, we have inspired generations to connect through cycling. We are thrilled to play a meaningful role in this citywide extravaganza, offering families a unique opportunity to create lasting memories together while supporting a charitable cause.”
+Covation – a name that merges “Collaboration” and “Innovation” — is on a mission to revolutionize how people move, connect, and explore—by developing exceptional products for bold experiences across wheeled categories and beyond. It is a Hong Kong-headquartered vertically integrated holding company, specializing in the research, development, manufacturing, distribution and global operations of cycling and outdoor brands, driven by manufacturing excellence. The Group owns multiple outdoor cycling brands, including Huffy, Batch, and Green Machine. Currently, its business serves millions of consumers across more than 50 countries and regions worldwide. 
+The Covation Family Fun Ride is designed to encourage outdoor recreation and family bonding. Open to participants aged 6 to 70, each entry group consists of one parent paired with one child or youth. In line with the Cyclothon’s sports for charity spirit, registration fees collected from the Covation Family Fun Ride will be donated in full to The Community Chest of Hong Kong to support local underprivileged communities.
+Beyond the rides, the event will host a dedicated cycling-themed carnival at the West Kowloon Cultural District, featuring a diverse programme of sports, entertainment, family-friendly activities and culinary delights, allowing locals and visitors to fully immerse themselves in the excitement of the cycling extravaganza. Covation will also host a booth at the venue, featuring its exceptional wheeled products and connecting with cycling enthusiasts.
+This year’s Cyclothon is further enriched new elements, including an upgraded 56km non-competitive ride on a “Five Tunnels, Three Bridges” route that will take riders along roads rarely opened to cyclists. The enhanced route provides an ideal opportunity to explore Hong Kong’s diverse urban landscapes, showcasing the unique blend of old and new districts. This, together with the 32km ride, is expected to see the participation of more than 6,500 cyclists. 
+Covation Family Fun Ride Highlights:
+Event Date: Sunday, 11 October 2026  
+Group Format: 1 Parent + 1 Child/Youth (6–70 years old)  
+Entry Fee: HK$100 per group (100% donated to charity)  
+Public Registration: Registration is now open via the event website  
+Photo: 
+Bruno Maier (row 2, 3rd from right), Covation Co-CEO, joins Hong Kong Tourism Board officials and event partners at the launch press conference of the 2026 Sun Hung Kai Properties Hong Kong Cyclothon.
+About Covation Holdings Limited
+Covation Holdings Limited (“Covation”) is a vertically integrated holding company headquartered in Hong Kong, specializing in the research, development, manufacturing, distribution and global operations of cycling and outdoor brands, as well as excellence in manufacturing. As a world-leading manufacturer and assembler of bicycles and components, the company operates modern smart manufacturing facilities in China, Cambodia and Vietnam. Leveraging its vertically integrated supply chain advantages and rigorous quality control system, Covation has established an efficient operational network with strategic branches across the United States, Mexico, Canada, the United Kingdom, European Union, Hong Kong, and China, consistently delivering exceptional products to global customers.
+Covation’s portfolio encompasses internationally renowned outdoor sports brands, including Huffy, Batch, and Green Machine. The company maintains extensive licensing partnerships with world-class partners such as Disney, Marvel, Lucasfilm, Universal Studios, Paramount, Microsoft, and Sanrio.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="str">
-        <v>Find Luxury Rehab Launches Online Directory to Help Families Discover Trusted Luxury Addiction and Mental Health Treatment Centers</v>
+        <v>Envision Pharma Group Names Ryan Tubbs, Senior Vice President, Commercial ...</v>
       </c>
       <c r="B643" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C643" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D643" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E643" t="str">
-        <v>https://www.pr.com/press-release/970611</v>
+        <v>https://pr-inside.com/envision-pharma-group-names-ryan-tubbs-senior-vice-president-commercial-r5215930.htm</v>
       </c>
       <c r="F643" t="str">
-        <v>Find Luxury Rehab announces the availability of its online directory, providing individuals and families with a centralized resource to research addiction treatment and mental health rehabilitation centers across the United States and internationally. [PR.com]</v>
+        <v>(PR-inside.com) New role unifies sales enablement, lead generation, and marketing under centralized leadership and expands oversight to customer success, supporting a consistent, connected client experience across Envision. FAIRFIELD, CT / ACCESS Newswire / August 25, 2026 / Envision Pharma Group (Envision) has appointed Ryan Tubbs as Senior Vice President, Commercial Growth. In this newly created role, Tubbs will lead the centralized Commercial Growth function spanning sales enablement, lead generation, marketing, and client success. He will also help shape Envision's commercial strategy and operating model to accelerate enterprise growth. Tubbs' remit also includes the Client Implementation and Client Experience teams. Connecting Envision's pre-sale and ..</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="str">
-        <v>BioNxt Advances GLP-1 Sublingual Semaglutide ODF Program with Next ...</v>
+        <v>23XI Racing NASCAR Driver Tyler Reddick Reveals Sleep Apnea Diagnosis, Teams Up with Resmed to Help Others Recognize the Signs</v>
       </c>
       <c r="B644" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C644" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D644" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, Healthcare, Automotive</v>
       </c>
       <c r="E644" t="str">
-        <v>https://pr-inside.com/bionxt-advances-glp-1-sublingual-semaglutide-odf-program-with-next-r5198033.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350484/0/en/23xi-racing-nascar-driver-tyler-reddick-reveals-sleep-apnea-diagnosis-teams-up-with-resmed-to-help-others-recognize-the-signs.html</v>
       </c>
       <c r="F644" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 6, 2026 / BioNxt Solutions Inc. ("BioNxt" or the "Company") (CSE:BNXT)(OTCQB:BNXTF)(FSE:BXT), a bioscience innovator specializing in advanced drug delivery systems, is pleased to announce continued progress in its sublingual Semaglutide oral dissolvable film ("ODF") program, marking the next stage of development for the Company's GLP-1 delivery platform. Expanding BioNxt's Thin-Film Platform into GLP-1 Therapeutics BioNxt's Semaglutide ODF program is designed to evaluate a needle-free, patient-friendly thin-film delivery format for GLP-1 receptor agonists, a class of therapeutics widely used in the treatment of type 2 diabetes, obesity, weight management, and related metabolic disorders. The program builds ..</v>
+        <v>Reddick, a 13-time NASCAR Cup Series winner and 2026 Daytona 500 Champion, shares how prioritizing sleep health is an important part of his recovery and performance routine Reddick, a 13-time NASCAR Cup Series winner and 2026 Daytona 500 Champion, shares how prioritizing sleep health is an important part of his recovery and performance routine</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="str">
-        <v>MRX1 Successfully Delivered to Clinical Trial Site</v>
+        <v>Envision Pharma Group Names Ryan Tubbs, Senior Vice President, Commercial Growth</v>
       </c>
       <c r="B645" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C645" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D645" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E645" t="str">
-        <v>https://www.prnewswire.com/news-releases/mrx1-successfully-delivered-to-clinical-trial-site-302817806.html</v>
+        <v>https://www.newswire.com/news/envision-pharma-group-names-ryan-tubbs-senior-vice-president-commercial-growth</v>
       </c>
       <c r="F645" t="str">
-        <v>LONDON, July 6, 2026 /PRNewswire/ -- Ananda Pharma Limited is a UK based bio pharmaceutical company developing regulatory approved cannabidiol medicines to treat complex, chronic conditions. The directors announce the MRX1 investigational product manufactured in 2025 has been delivered to...</v>
+        <v>New role unifies sales enablement, lead generation, and marketing under centralized leadership and expands oversight to customer success, supporting a consistent, connected client experience across Envision.</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="str">
-        <v>Vicore Pharma Appoints Rob Slack as Chief Scientific Officer</v>
+        <v>NFL Mascots Inspire Kids to PLAY 60 for Better Health</v>
       </c>
       <c r="B646" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C646" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D646" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare, Retail, Education</v>
       </c>
       <c r="E646" t="str">
-        <v>https://pr-inside.com/vicore-pharma-appoints-rob-slack-as-chief-scientific-officer-r5198029.htm</v>
+        <v>https://www.newmediawire.com/news/nfl-mascots-inspire-kids-to-play-60-for-better-health-7088879</v>
       </c>
       <c r="F646" t="str">
-        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / July 6, 2026 / Vicore Pharma Holding (STO:VICO) - Dr. Slack brings over 20 years' experience in fibrosis and respiratory translational science and joins from GSK, where he served as Vice President and Head of Respiratory Biology Stockholm, Sweden &amp; Cambridge, Mass., July 6, 2026 - Vicore Pharma Holding AB (Nasdaq Stockholm: VICO, Nasdaq US: VCRE), a clinical-stage biopharmaceutical company unlocking the potential of a novel class of drugs, angiotensin II type 2 receptor agonists, today announced the appointment of Rob Slack, PhD, FRSB, as Chief Scientific Officer. Dr. Slack succeeds Johan Raud, MD, PhD, ..</v>
+        <v>DALLAS - August 25, 2026 ( NEWMEDIAWIRE ) - Fifteen NFL (National Football League) club mascots are stepping up to inspire kids to move more to support mental and physical health. These NFL mascots are serving as members of the annual NFL PLAY 60 Ambassador class supporting the NFL and the American Heart Association’s work to help kids achieve a minimum of 60 minutes of moderate-to-vigorous physical activity each day . Rooted in the American Heart Association’s physical activity guidelines, NFL PLAY 60 supports the evidence-based guidance that students who are active learn better, focus more, think more clearly, react to stress more calmy and perform and behave better in the classroom. The NFL PLAY 60 mascot ambassadors will encourage kids to get active throughout the school year with exer</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="str">
-        <v>Molecular Partners Updates on Clinical Progress Across Expanding Pipeline of DARPin Radiotherapeutics</v>
+        <v>Incannex Announces First Patient Dosed in DReAMzz Phase 2 Study of IHL-42X</v>
       </c>
       <c r="B647" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C647" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D647" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E647" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322137/0/en/Molecular-Partners-Updates-on-Clinical-Progress-Across-Expanding-Pipeline-of-DARPin-Radiotherapeutics.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350465/0/en/incannex-announces-first-patient-dosed-in-dreamzz-phase-2-study-of-ihl-42x.html</v>
       </c>
       <c r="F647" t="str">
-        <v>ZURICH-SCHLIEREN, Switzerland and CONCORD, Mass., July 06, 2026 (GLOBE NEWSWIRE) -- Ad hoc announcement pursuant to Art. 53 LR – Molecular Partners AG (SIX: MOLN; NASDAQ: MOLN), a clinical-stage biotech company developing a novel class of custom-built protein drugs known as DARPin therapeutics (“Molecular Partners” or the “Company”), today provided an update across its pipeline of targeted alpha Radio-DARPin therapeutics (RDTs).</v>
+        <v>First patient dosing represents another major clinical milestone for IHL-42X, building on positive Phase 2 RePOSA results demonstrating reductions in AHI of up to 83% and FDA Fast Track designation First patient dosing represents another major clinical milestone for IHL-42X, building on positive Phase 2 RePOSA results demonstrating reductions in AHI of up to 83% and FDA Fast Track designation</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="str">
-        <v>Ascletis Submits Two IND Applications to the U.S. FDA for the Treatment of Obesity: ASC36 Once-Monthly Injection, a Peptide Amylin Receptor Agonist, and ASC36_35 FDC Once-Monthly Injection, a Co-Formulation of ASC36 Plus Peptide GLP-1R/GIPR Agonist ASC35</v>
+        <v>Vivos Therapeutics Reports Record New Patient Referrals at its Nevada Sleep &amp; Airway Medicine Centers</v>
       </c>
       <c r="B648" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C648" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D648" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E648" t="str">
-        <v>https://www.prnewswire.com/news-releases/ascletis-submits-two-ind-applications-to-the-us-fda-for-the-treatment-of-obesity-asc36-once-monthly-injection-a-peptide-amylin-receptor-agonist-and-asc3635-fdc-once-monthly-injection-a-co-formulation-of-asc36-plus-peptide-g-302818044.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350463/0/en/vivos-therapeutics-reports-record-new-patient-referrals-at-its-nevada-sleep-airway-medicine-centers.html</v>
       </c>
       <c r="F648" t="str">
-        <v>ASC36_35 FDC, a once-monthly subcutaneous (SQ) injection co-formulation of ASC36 and ASC35, is a potentially first-in-class drug candidate targeting three validated targets of amylin receptor, GLP-1R and GIPR. ASC36_35 FDC demonstrated approximately 51% greater relative body weight...</v>
+        <v>Vivos Therapeutics Reports Record New Patient Referrals at its Nevada Sleep &amp; Airway Medicine Centers</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="str">
-        <v>InnoCare Announces First Patient Dosed in Clinical Trial of Novel CDH17 targeted ADC ICP-B208 in China</v>
+        <v>GeoVax Advances GEO-MVA Toward Pivotal Phase 3 Study Implementation</v>
       </c>
       <c r="B649" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C649" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D649" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E649" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322119/0/en/InnoCare-Announces-First-Patient-Dosed-in-Clinical-Trial-of-Novel-CDH17-targeted-ADC-ICP-B208-in-China.html</v>
+        <v>https://www.newmediawire.com/news/geovax-advances-geo-mva-toward-pivotal-phase-3-study-implementation-7088876</v>
       </c>
       <c r="F649" t="str">
-        <v>ICP-B208 is InnoCare's second ADC from its in-house platform to enter clinical development. There are no approved CDH17 targeted ADCs globally.</v>
+        <v>Selections of CRO and European Clinical Sites Represent Significant Milestones Toward Initiation of the GEO-MVA Immunobridging Study ATLANTA, GA - August 25, 2026 ( NEWMEDIAWIRE ) - GeoVax Labs, Inc. (Nasdaq: GOVX), a clinical-stage biotechnology company developing vaccines and immunotherapies against infectious diseases and solid tumor cancers, today announced that it has selected the contract research organization (CRO) and European clinical trial sites planned to support the critical immunobridging portion of GEO-MVA-301, the Company’s pivotal Phase 3 clinical program evaluating GEO-MVA as a vaccine against mpox and smallpox. The selections represent another important operational readiness milestone as GeoVax advances preparations for the European immunobridging study. The randomized, d</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="str">
-        <v>Startup Island TAIWAN Bridges Tech Hubs, Launching East Coast Biotech Initiative in Boston</v>
+        <v>Nuwellis Expands Critical Care Portfolio Through Strategic Commercial Agreement with Atrility Medical</v>
       </c>
       <c r="B650" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C650" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D650" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E650" t="str">
-        <v>https://www.prnewswire.com/news-releases/startup-island-taiwan-bridges-tech-hubs-launching-east-coast-biotech-initiative-in-boston-302818034.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350437/26106/en/nuwellis-expands-critical-care-portfolio-through-strategic-commercial-agreement-with-atrility-medical.html</v>
       </c>
       <c r="F650" t="str">
-        <v>BOSTON, July 5, 2026 /PRNewswire/ -- Following its success building a solid foundation on the U.S. West Coast, Startup Island TAIWAN, a national brand backed by the National Development Council (NDC), is expanding its reach to Boston, cementing the region's commitment to fostering...</v>
+        <v>Agreement expands Nuwellis’ pediatric and critical care portfolio and provides a milestone-based pathway to U.S. distribution Agreement expands Nuwellis’ pediatric and critical care portfolio and provides a milestone-based pathway to U.S. distribution</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="str">
-        <v>Scientific Interest Grows in Liver Health Herbal Supplements Featuring Milk Thistle, Turmeric and Dandelion Root, Highlights PureHealth Research</v>
+        <v>Promptly Patient Experience Suite Accelerates Conversational AI Strategy Through Acquisition of OptiCall</v>
       </c>
       <c r="B651" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C651" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D651" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Finance, AI, SaaS, Healthcare</v>
       </c>
       <c r="E651" t="str">
-        <v>https://www.prnewswire.com/news-releases/scientific-interest-grows-in-liver-health-herbal-supplements-featuring-milk-thistle-turmeric-and-dandelion-root-highlights-purehealth-research-302817733.html</v>
+        <v>https://www.prweb.com/releases/promptly-patient-experience-suite-accelerates-conversational-ai-strategy-through-acquisition-of-opticall-302858020.html</v>
       </c>
       <c r="F651" t="str">
-        <v>MANASSAS, Va., July 5, 2026 /PRNewswire/ -- PureHealth Research is drawing attention to growing consumer and industry interest in herbal approaches to liver wellness and the role of targeted botanical ingredients in maintaining healthy liver function. Liver health herbal supplements...</v>
+        <v>Promptly Technology, Inc. has acquired OptiCall, merging advanced conversational AI and specialized contact center expertise with its automated Patient Experience Suite. This strategic move provides specialty medical practices with an all-in-one patient engagement platform designed to...</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="str">
-        <v>Santin Chiropractic Grows Team and Community Roots in Thunder Bay</v>
+        <v>RenovoRx Highlights Peer-Reviewed Publication of Pharmacokinetic and Pharmacodynamic (PK/PD) Data Supporting TAMP™ Platform’s Targeted Drug-Delivery in Locally Advanced Pancreatic Cancer</v>
       </c>
       <c r="B652" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C652" t="str">
-        <v>PRUnderground</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D652" t="str">
-        <v>Healthcare</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E652" t="str">
-        <v>https://www.prunderground.com/santin-chiropractic-grows-team-and-community-roots-in-thunder-bay/00387685/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350436/0/en/renovorx-highlights-peer-reviewed-publication-of-pharmacokinetic-and-pharmacodynamic-pk-pd-data-supporting-tamp-platform-s-targeted-drug-delivery-in-locally-advanced-pancreatic-can.html</v>
       </c>
       <c r="F652" t="str">
-        <v>Santin Chiropractic welcomes physiotherapist resident Gautam KC and joined Thunder Bay's business community at the 1st Annual Linkwell Golf Social. The post Santin Chiropractic Grows Team and Community Roots in Thunder Bay first appeared on</v>
+        <v>PK/PD Data is from a Sub-Study in the Phase III TIGeR-PaC Clinical Trial</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="str">
-        <v>Transport BPO Extends Dispatch and Back Office Support to Transportation ...</v>
+        <v>BioCorRx Announces National Drug Codes (NDCs) for LUCEMYRA (lofexidine) Brand and Authorized Generic (AG) SKUs to Ensure Uninterrupted Market Supply</v>
       </c>
       <c r="B653" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C653" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D653" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E653" t="str">
-        <v>https://pr-inside.com/transport-bpo-extends-dispatch-and-back-office-support-to-transportation-r5197642.htm</v>
+        <v>https://www.newmediawire.com/news/biocorrx-announces-national-drug-codes-ndcs-for-lucemyra-lofexidine-brand-and-authorized-generic-ag-skus-to-ensure-uninterrupted-market-supply-7088875</v>
       </c>
       <c r="F653" t="str">
-        <v>(PR-inside.com) TransportBPO has extended its transport dispatch and back office services to trucking companies and owner operators across the US, Canada, UK and Australia, covering load booking, driver check calls, invoicing and compliance paperwork. VANCOUVER, WA / ACCESS Newswire / July 4, 2026 /TransportBPO (https://transportbpo.com), the specialist call center and business process outsourcing provider for the ground transportation industry, has extended its dispatch and back office services to trucking companies, owner operators and small freight fleets across the United States, Canada, the United Kingdom and Australia. The move brings trucking into a service lineup already covering taxi, cab, private hire, non-emergency medical transportation, ..</v>
+        <v>Updated NDC Records Advance BioCorRx’s Commercial Transition Across all Four Product Configurations While Supporting Continuity of Product Availability ANAHEIM, CA - August 25, 2026 ( NEWMEDIAWIRE ) - BioCorRx Inc (OTC: BICX) (the “Company”) , a developer and provider of innovative treatment support programs for substance abuse and related disorders, today announced that its subsidiary, BioCorRx Pharmaceuticals Inc, has successfully established its new, dedicated National Drug Code (NDC) numbers for both LUCEMYRA® (lofexidine) 0.18 mg tablets and its accompanying Authorized Generic (AG) presentation. LUCEMYRA® is an FDA-approved, non-opioid medication indicated for the mitigation of opioid withdrawal symptoms to facilitate abrupt opioid discontinuation in adults. The establishment of BioCo</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="str">
-        <v>New to The Street Show #760 Airs Tonight on Bloomberg Television Across ...</v>
+        <v>NDEV Posts Steady Q2 2026 Revenue Growth; Self-Funded Model Yields 8.8% Debt-to-Equity Ratio</v>
       </c>
       <c r="B654" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C654" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D654" t="str">
-        <v>AI, Healthcare</v>
+        <v>Finance, Retail, Healthcare</v>
       </c>
       <c r="E654" t="str">
-        <v>https://pr-inside.com/new-to-the-street-show-760-airs-tonight-on-bloomberg-television-across-r5197641.htm</v>
+        <v>https://www.newmediawire.com/news/ndev-posts-steady-q2-2026-revenue-growth-self-funded-model-yields-8-8-debt-to-equity-ratio-7088873</v>
       </c>
       <c r="F654" t="str">
-        <v>(PR-inside.com) Honoring Economic Freedom and American Capitalism Through Television That Connects Markets, Entrepreneurs, and Investors National Sponsored Broadcast Includes Executive Interviews and Television Commercial Campaigns from Lantern Pharma, Medicus Pharma, Datavault AI and Big Sky Industrial NEW YORK CITY, NY / ACCESS Newswire / July 4, 2026 /New to The Street, one of America's longest-running business television brands, today announced that Show #760 will air tonight, Saturday, July 4, 2026, at 6:30 p.m. ET as sponsored programming on Bloomberg Television, delivering executive interviews, market commentary, and corporate updates to national and international audiences on Independence Day. The broadcast features leaders across legal advisory, biotechnology, ..</v>
+        <v>MIAMI, FLORIDA - August 25, 2026 ( NEWMEDIAWIRE ) - Novus Acquisition &amp;amp; Development Corp. (OTC: NDEV), doing business as Novus Cannabis MedPlan, today announced the release of its Q2 2026 Interim Report. The disclosure confirms consistent revenue growth and a defensive capital structure designed to insulate equity from the systemic debt crisis currently affecting plant-touching operators. Financial &amp;amp; Operational Highlights Revenue Growth: In Q2 2026, gross revenue experienced a year-over-year increase of 7.7%, reaching a total of $214,398 for the six-month period when compared to the Q2 2025 report. Solvency &amp;amp; Capital Efficiency: Novus follows a disciplined, self-funded business model, maintaining a conservative 8.8% debt-to-equity ratio. All existing liabilities are held inter</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="str">
-        <v>New to The Street Show #760 Airs Tonight on Bloomberg Television Across the U.S. on Independence Day Featuring Sullivan &amp; Cromwell’s Frank Aquila, Medicus Pharma, PetVivo, FreeCast and YY Group</v>
+        <v>Black Book Releases 2026 Behavioral Health EHR and Practice Management ...</v>
       </c>
       <c r="B655" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C655" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D655" t="str">
-        <v>AI, Healthcare</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E655" t="str">
-        <v>https://www.newswire.com/news/new-to-the-street-show-760-airs-tonight-on-bloomberg-television-across-the-u-s</v>
+        <v>https://pr-inside.com/black-book-releases-2026-behavioral-health-ehr-and-practice-management-r5215908.htm</v>
       </c>
       <c r="F655" t="str">
-        <v>Honoring Economic Freedom and American Capitalism Through Television That Connects Markets, Entrepreneurs, and Investors National Sponsored Broadcast Includes Executive Interviews and Television Commercial Campaigns from Lantern Pharma, Medicus Pharma, Datavault AI and Big Sky Industrial</v>
+        <v>(PR-inside.com) Black Book study respondents rate NextGen® Behavioral Health Suite No. 1 overall across mid- and large-size clinician groups, as integrated clinical, administrative, revenue-cycle and data performance increasingly drives platform selection. CHICAGO, IL / ACCESS Newswire / August 25, 2026 / Black Book Research today released its Q3 2026 Behavioral Health EHR and Practice Management Platform Rankings for Independent Ambulatory Practices, based on feedback from 665 verified users representing 101 independent behavioral health organizations. The study examined physician-led and multidisciplinary practices with six or more clinicians, including psychiatry, psychotherapy, integrated behavioral health, ABA, substance use disorder treatment, child and adolescent care, interventiona</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="str">
-        <v>Strategic Collaboration | Sanyou Bio and Baiyunshan Xihe Join Forces to Advance Innovative Radiopharmaceuticals and Radiodiagnostics</v>
+        <v>Black Book Releases 2026 Behavioral Health EHR and Practice Management Platform Rankings for Independent Ambulatory Physician Practices</v>
       </c>
       <c r="B656" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C656" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D656" t="str">
-        <v>Healthcare</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E656" t="str">
-        <v>https://www.prnewswire.com/news-releases/strategic-collaboration--sanyou-bio-and-baiyunshan-xihe-join-forces-to-advance-innovative-radiopharmaceuticals-and-radiodiagnostics-302817920.html</v>
+        <v>https://www.newswire.com/news/black-book-releases-2026-behavioral-health-ehr-and-practice-management-22849477</v>
       </c>
       <c r="F656" t="str">
-        <v>SHANGHAI and GUANGZHOU, China, July 4, 2026 /PRNewswire/ -- Sanyou Biopharmaceutical Co., Ltd. ("Sanyou Bio") and Guangzhou Baiyunshan Xihe Health Pharmaceutical Co., Ltd. ("Baiyunshan Xihe") jointly announced the official signing of a strategic cooperation agreement. This partnership...</v>
+        <v>Black Book study respondents rate NextGen&amp;reg; Behavioral Health Suite No. 1 overall across mid- and large-size clinician groups, as integrated clinical, administrative, revenue-cycle and data performance increasingly drives platform selection.</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="str">
-        <v>Nation Health MD Explains How Lymph System Supplements Can Support Healthy Lymphatic Drainage and Natural Detox Processes</v>
+        <v>Fullspan Health Announces 2027 Marketing Solutions Built to Connect Brands With Consumers and Providers Across the Health Journey</v>
       </c>
       <c r="B657" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C657" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D657" t="str">
-        <v>Healthcare, Retail</v>
+        <v>AI, SaaS, Healthcare, Retail, Education</v>
       </c>
       <c r="E657" t="str">
-        <v>https://www.prnewswire.com/news-releases/nation-health-md-explains-how-lymph-system-supplements-can-support-healthy-lymphatic-drainage-and-natural-detox-processes-302817717.html</v>
+        <v>https://www.prnewswire.com/news-releases/fullspan-health-announces-2027-marketing-solutions-built-to-connect-brands-with-consumers-and-providers-across-the-health-journey-302856805.html</v>
       </c>
       <c r="F657" t="str">
-        <v>MANASSAS, Va., July 4, 2026 /PRNewswire/ -- Nation Health MD is drawing attention to growing consumer interest in lymphatic wellness and the role of targeted nutritional support in maintaining healthy lymphatic drainage, fluid balance and overall vitality. Lymph system supplements...</v>
+        <v>New offerings bring together trusted consumer education, HCP engagement and AI utility NEW YORK, Aug. 25, 2026 /PRNewswire/ -- Fullspan Health™, a unified B2B healthcare platform from RVO Health®, today announced its 2027 marketing solutions, a suite of offerings for pharma and healthcare...</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="str">
-        <v>Why Circulation Health Supplements Are Gaining Attention for Supporting Healthy Vascular Function and Everyday Wellness, According to PureHealth Research</v>
+        <v>Vascarta Outlines VAS-101's (Vasceptor®) Potential as a Non-Opioid Advance in Pain Medicine Across Sickle Cell Disease, Osteoarthritis, and Cancer</v>
       </c>
       <c r="B658" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C658" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D658" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E658" t="str">
-        <v>https://www.prnewswire.com/news-releases/why-circulation-health-supplements-are-gaining-attention-for-supporting-healthy-vascular-function-and-everyday-wellness-according-to-purehealth-research-302817734.html</v>
+        <v>https://www.prnewswire.com/news-releases/vascarta-outlines-vas-101s-vasceptor-potential-as-a-non-opioid-advance-in-pain-medicine-across-sickle-cell-disease-osteoarthritis-and-cancer-302858963.html</v>
       </c>
       <c r="F658" t="str">
-        <v>MANASSAS, Va., July 4, 2026 /PRNewswire/ -- PureHealth Research is highlighting growing consumer interest in circulation wellness and the role of targeted nutritional supplementation in maintaining healthy blood flow, vascular function, and overall cardiovascular wellness. Circulation...</v>
+        <v>SUMMIT, N.J., Aug. 25, 2026 /PRNewswire/ -- Vascarta Inc., a clinical-stage pharmaceutical company advancing a transdermal curcuminoid therapeutic for pain and inflammation, today outlined converging preclinical and clinical evidence that its lead candidate, VAS-101 (Vasceptor®), targets...</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="str">
-        <v>How to Negotiate Your Medical Bills to Save Money</v>
+        <v>Pretzel Therapeutics Advances PX578 into Phase 2 Study in Individuals Living with POLG-mediated Primary Mitochondrial Disease Following FDA Clearance of IND</v>
       </c>
       <c r="B659" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C659" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D659" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E659" t="str">
-        <v>https://www.newswire.com/news/how-to-negotiate-your-medical-bills-to-save-money</v>
+        <v>https://finance.yahoo.com/healthcare/articles/pretzel-therapeutics-advances-px578-phase-113000232.html</v>
       </c>
       <c r="F659" t="str">
-        <v/>
+        <v>WALTHAM, Mass., August 25, 2026--Pretzel Therapeutics, Inc., a clinical-stage biotechnology company advancing a new class of medicines designed to restore mitochondrial function, improve cellular energetics and impede disease progression across a range of neurological and rare diseases, today announced that the U.S. Food and Drug Administration (FDA) has cleared its Investigational New Drug (IND) application to initiate a first-in-patient clinical trial of PX578, the Company’s lead therapeutic c</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="str">
-        <v>New York Cancer &amp; Blood Specialists Welcomes Medical Oncologist-Hematologist Dr. Sobha Atluri</v>
+        <v>Zevra Therapeutics to Present New Long-Term Real-World Data on MIPLYFFA® in Niemann-Pick Disease Type C (NPC) at the 2026 SSIEM Annual Symposium</v>
       </c>
       <c r="B660" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C660" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D660" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E660" t="str">
-        <v>https://www.pr.com/press-release/972846</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350336/16626/en/zevra-therapeutics-to-present-new-long-term-real-world-data-on-miplyffa-in-niemann-pick-disease-type-c-npc-at-the-2026-ssiem-annual-symposium.html</v>
       </c>
       <c r="F660" t="str">
-        <v>New York Cancer &amp; Blood Specialists (NYCBS), one of the Nation’s leading oncology practices, proudly announces the addition of Dr. Sobha Atluri, a hematologist-oncologist dedicated to providing evidence-based, comprehensive cancer care. Beginning July 1, 2026, Dr. Atluri will be practicing at NYCBS’s office located at 1050 Clove Road, Staten Island, NY 10301 and 2801 Richmond Avenue, Staten Island, NY [PR.com]</v>
+        <v>Presentations from U.S. and German early access programs highlight sustained disease stabilization and a consistent safety profile across diverse NPC patient populations Presentations from U.S. and German early access programs highlight sustained disease stabilization and a consistent safety profile across diverse NPC patient populations</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="str">
-        <v>New York Cancer &amp; Blood Specialists Welcomes Medical Oncologist-Hematologist, Dr. Neel Patel</v>
+        <v>Kane Biotech’s revyve® Research Presented at Military Health System Research Symposium</v>
       </c>
       <c r="B661" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C661" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D661" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E661" t="str">
-        <v>https://www.pr.com/press-release/972844</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350332/0/en/kane-biotech-s-revyve-research-presented-at-military-health-system-research-symposium.html</v>
       </c>
       <c r="F661" t="str">
-        <v>New York Cancer &amp; Blood Specialists (NYCBS), one of the Nation’s leading oncology practices, proudly announces the addition of Dr. Neel Patel, a hematologist-oncologist dedicated to providing evidence-based, compassionate cancer care. Beginning July 1, 2026, Dr. Patel will be practicing at NYCBS’s offices located at 1050 Clove Road, Staten Island, NY 10301, and 2801 Richmond Avenue, Staten Island, NY [PR.com]</v>
+        <v>Presentation addressed potential applications in prolonged field care and military wound management settings Presentation addressed potential applications in prolonged field care and military wound management settings</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="str">
-        <v>New York Health Welcomes Board-Certified Primary Care Physician, Dr. Deepa Malineni</v>
+        <v>Rhelion Life Sciences Wholly Owned Subsidiary Filament Health Completes Shipment of PEX010 for University of Washington Phase 2a Trial in Cancer-Related Anxiety and Depression</v>
       </c>
       <c r="B662" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C662" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D662" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E662" t="str">
-        <v>https://www.pr.com/press-release/972851</v>
+        <v>https://www.newsfilecorp.com/release/311389/Rhelion-Life-Sciences-Wholly-Owned-Subsidiary-Filament-Health-Completes-Shipment-of-PEX010-for-University-of-Washington-Phase-2a-Trial-in-CancerRelated-Anxiety-and-Depression</v>
       </c>
       <c r="F662" t="str">
-        <v>New York Health (NY Health) is proud to announce the addition of Dr. Deepa Malineni, a board-certified internal medicine physician with over 15 years of experience providing comprehensive, evidence-based care. Dr. Malineni will be practicing at NY Health’s office located at 1061 N Broadway, North Massapequa, NY 11758. “We are thrilled to welcome Dr. Malineni to our practice,” said Dr. Rohit [PR.com]</v>
+        <v>Filament Health's patented, naturally derived psilocybin drug candidate PEX010 will be supplied to an investigator initiated Phase 2a study evaluating a group retreat model of psilocybin therapy in people living with metastatic solid tumors or incurable hematologic malignancies.Toronto, Ontario--(Newsfile Corp. - August 25, 2026) - Rhelion Life Sciences Corp. (CSE: RHEL) (FSE: 4YX) (OTCQB: TRUFF) ("Rhelion" or the "Company") an Ontario-based organization advancing innovation and research within...</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="str">
-        <v>Levels Family Chiropractic Launches $25 New-Patient Special for July</v>
+        <v>Precigen's Strong Second Quarter Signals Significant Growth, Validates ...</v>
       </c>
       <c r="B663" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C663" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D663" t="str">
-        <v>Healthcare</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E663" t="str">
-        <v>https://www.prunderground.com/levels-family-chiropractic-launches-25-new-patient-special-for-july/00387615/</v>
+        <v>https://pr-inside.com/precigen-s-strong-second-quarter-signals-significant-growth-validates-r5215869.htm</v>
       </c>
       <c r="F663" t="str">
-        <v>Urbandale clinic offers full consultation, neurological exam, and digital X-rays for residents dealing with back pain, sciatica, scoliosis, neck pain, and headaches The post Levels Family Chiropractic Launches $25 New-Patient Special for July first appeared on</v>
+        <v>(PR-inside.com) Biotech in the News: The Longview The Company's New Drug, the First FDA-Approved Therapy for Recurrent Respiratory Papillomatosis (RRP), is Delivering Strong Commercial Traction While Highlighting the Broader Potential of Its Proprietary AdenoVerse Therapeutic Platform in HPV-Associated Cancers GERMANTOWN, MD / ACCESS Newswire / August 25, 2026 / For Germantown, MD-based Precigen Inc. (NASDAQ:PGEN), the second quarter marked a commercial inflection. PAPZIMEOS (zopapogene imadenovec-drba) generated $53.1 million in net product revenue-more than double the prior quarter-and helped the company achieve quarterly profitability. Validated Platform President and CEO Helen Sabzevari, PhD, framed the quarter as platform validation. "PAPZIMEOS demonstrates the AdenoVerse platform's a</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="str">
-        <v>Marginal Zone Lymphoma Pipeline Accelerates as 50+ Pharma Companies Rigorously Develop Drugs for Market Entry | DelveInsight</v>
+        <v>Optimism Names Case Kenny Its First Chief Optimist</v>
       </c>
       <c r="B664" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C664" t="str">
-        <v>GetNews</v>
+        <v>Send2Press</v>
       </c>
       <c r="D664" t="str">
-        <v>Healthcare</v>
+        <v>SaaS, Healthcare, Retail</v>
       </c>
       <c r="E664" t="str">
-        <v>https://www.getnews.info/story/2026/07/03/marginal-zone-lymphoma-pipeline-accelerates-as-50-pharma-companies-rigorously-develop-drugs-for-market-entry-delveinsight/?source=barchart</v>
+        <v>https://www.send2press.com/wire/optimism-names-case-kenny-its-first-chief-optimist/</v>
       </c>
       <c r="F664" t="str">
-        <v/>
+        <v>NEWPORT BEACH, Calif., Aug. 25, 2026 (SEND2PRESS NEWSWIRE) -- Optimism, the platform for well-being, today announced that writer, podcaster, and three-time bestselling author Case Kenny has joined the company as its first Chief Optimist. Kenny will help ensure that Optimism's science-backed guidance reaches its audiences in a voice that actively builds optimism, and will lead new consumer programming, beginning with Mantra, launching September 2, 2026.</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="str">
-        <v>HER2 Positive Breast Cancer Pipeline Accelerates as 50+ Pharma Companies Rigorously Develop Drugs for Market Entry | DelveInsight</v>
+        <v>Radiology Partners to Acquire Everlight Radiology, Creating a Global Leader in Teleradiology</v>
       </c>
       <c r="B665" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C665" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D665" t="str">
-        <v>Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E665" t="str">
-        <v>https://www.getnews.info/story/2026/07/03/her2-positive-breast-cancer-pipeline-accelerates-as-50-pharma-companies-rigorously-develop-drugs-for-market-entry-delveinsight/?source=barchart</v>
+        <v>https://finance.yahoo.com/healthcare/articles/radiology-partners-acquire-everlight-radiology-110000518.html</v>
       </c>
       <c r="F665" t="str">
-        <v/>
+        <v>NASHVILLE, Tenn. &amp; LONDON, August 25, 2026--Radiology Partners, Inc. ("RP"), the leading provider of technology and AI-enabled radiology services, today announced that it has entered into a definitive agreement to acquire Everlight Radiology ("Everlight"), a leading international teleradiology provider serving hospitals, health systems and imaging centers across the United Kingdom, Ireland, Australia, New Zealand and South Africa.</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="str">
-        <v>Neuroblastoma Pipeline Accelerates as 20+ Pharma Companies Rigorously Develop Drugs for Market Entry | DelveInsight</v>
+        <v>CAPR Investor Losses: Capricor Therapeutics Clinical Data Announcement and Corresponding 64% Stock Drop Trigger Securities Class Action for Investors</v>
       </c>
       <c r="B666" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C666" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D666" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E666" t="str">
-        <v>https://www.getnews.info/story/2026/07/03/neuroblastoma-pipeline-accelerates-as-20-pharma-companies-rigorously-develop-drugs-for-market-entry-delveinsight/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/capr-investor-losses-capricor-therapeutics-clinical-data-announcement-and-corresponding-64-stock-drop-trigger-securities-class-action-for-investors-302858881.html</v>
       </c>
       <c r="F666" t="str">
-        <v/>
+        <v>Capricor Therapeutics, Inc. has been sued for securities fraud over alleged misstatements about Deramiocel and the integrity of the clinical data supporting its Biologics License Application leading to a 64% stock drop. NEW YORK, Aug. 25, 2026 /PRNewswire/ -- Leading securities law firm...</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="str">
-        <v>Sjögren’s Disease Pipeline Accelerates as 20+ Pharma Companies Rigorously Develop Drugs for Market Entry | DelveInsight</v>
+        <v>Pulse Oximeter Market Disruption: Can Connected Devices Redefine the Traditional Pulse Oximeter?</v>
       </c>
       <c r="B667" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C667" t="str">
-        <v>GetNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D667" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E667" t="str">
-        <v>https://www.getnews.info/story/2026/07/03/sjgrens-disease-pipeline-accelerates-as-20-pharma-companies-rigorously-develop-drugs-for-market-entry-delveinsight/?source=barchart</v>
+        <v>https://express-press-release.net/news/2026/08/25/1769229</v>
       </c>
       <c r="F667" t="str">
-        <v/>
+        <v>The pulse oximeter market is no longer simply a story about fingertip devices and the pandemic-era rush to monitor blood oxygen levels at home. Valued at USD [read full press release...]</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="str">
-        <v>Non-Alcoholic Fatty Liver Disease Pipeline Accelerates as 90+ Pharma Companies Rigorously Develop Drugs for Market Entry | DelveInsight</v>
+        <v>Recent Release "Who The Health Are You?" from Hawes &amp; Jenkins Author Amy Conrad, CHC, IEDS Offers an Innovative Framework for Understanding Wellness Foundations</v>
       </c>
       <c r="B668" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C668" t="str">
-        <v>GetNews</v>
+        <v>PR.com</v>
       </c>
       <c r="D668" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E668" t="str">
-        <v>https://www.getnews.info/story/2026/07/03/nonalcoholic-fatty-liver-disease-pipeline-accelerates-as-90-pharma-companies-rigorously-develop-drugs-for-market-entry-delveinsight/?source=barchart</v>
+        <v>https://www.pr.com/press-release/976741</v>
       </c>
       <c r="F668" t="str">
-        <v/>
+        <v>Amy Conrad, CHC, IEDS has completed "Who The Health Are You?" an educational book designed to demystify the pillars of personal wellbeing. Drawing from her extensive background in health education and counseling, Conrad distills complex wellness principles into an accessible, practical guide that speaks directly to readers seeking clarity about their own health journeys. The book addresses a genuine gap in [PR.com]</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="str">
-        <v>Appili Therapeutics Announces Receipt from NIAID of a Notice of Termination for Convenience on the Contract for the VXV-01 Program</v>
+        <v>Recent Release, "Learning to Live, Learning to Die," from Fulton Books Author Blanca Diez, MD, Invites Readers to Master Their Destiny Through Consciousness Exploration</v>
       </c>
       <c r="B669" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C669" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D669" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E669" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/03/3321992/0/en/Appili-Therapeutics-Announces-Receipt-from-NIAID-of-a-Notice-of-Termination-for-Convenience-on-the-Contract-for-the-VXV-01-Program.html</v>
+        <v>https://www.pr.com/press-release/976763</v>
       </c>
       <c r="F669" t="str">
-        <v>HALIFAX, Nova Scotia, July 03, 2026 (GLOBE NEWSWIRE) -- Appili Therapeutics Inc. (TSX: APLI; OTCPink: APLIF) (the “Company” or “Appili”), a biopharmaceutical company focused on drug development for infectious diseases today announced that it has received a Notice of Termination for Convenience from the National Institute of Allergy and Infectious Diseases (“NIAID”), part of the National Institutes of Health (“NIH”), in connection with the Company’s contract supporting development of the VXV-01 fungal vaccine candidate.</v>
+        <v>Blanca Diez, MD has completed a new book, "Learning to Live, Learning to Die," which emerged from her groundbreaking clinical practice and evolves into a transformative guide for readers seeking to release limiting patterns and heal from past wounds. Drawing from decades of therapeutic work, Dr. Diez crafted this exploration of consciousness as an accessible manual that bridges the gap between psychiatric [PR.com]</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="str">
-        <v>Court Approval of a Restructuring Transaction Allowing Continuation of Uninterrupted Operations</v>
+        <v>Award-Winning Designer Christoph Gabriel Donates Creative Expertise to Hope Spring eCards</v>
       </c>
       <c r="B670" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C670" t="str">
-        <v>GlobeNewswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D670" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E670" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/03/3321988/0/en/Court-Approval-of-a-Restructuring-Transaction-Allowing-Continuation-of-Uninterrupted-Operations.html</v>
+        <v>https://pressat.co.uk/releases/award-winning-designer-christoph-gabriel-donates-creative-expertise-to-hope-spring-ecards-f450a5b72bf1c1ed4ae60c536c057e14/</v>
       </c>
       <c r="F670" t="str">
-        <v>MONTREAL, July 03, 2026 (GLOBE NEWSWIRE) -- PREMIER HEALTH OF AMERICA INC. (TSX-V: PHA) (“ Premier Health” or the “Company” ) announces that, in connection with the proceedings initiated on June 23, 2026 by the Royal Bank of Canada (the “ Applicant ”) in its capacity as a secured creditor (the “ CCAA Proceedings ”), the Québec Superior Court (Commercial Division) (the “ Court ”) has issued today an order approving the acquisition of all of the equity interests in three affiliates of the Company, namely Solutions Staffing Inc. (“ SSI ”), Canadian Health Care Agency Ltd. (“ CHCA ”) and Premier Soin Nordik Inc. / Premier Health Nordik Inc. (“ Nordik Québec ”), by way of reverse vesting orders (the “ Transaction ” and the “ Approval and Reverse Vesting Orders ”).</v>
+        <v>Tuesday 25 August, 2026 HEREFORD, UK – August 2026 – German designer and master stone sculptor Christoph Gabriel is donating his creative skills to Hope Spring eCards, where he will create six original Christmas eCard designs for the charity's collection. Gabriel, who is based in Witten, Germany, recently won first prize in the Journeymen and Master Craftsmen category at the 2026 European Stone Festival in Freiburg. The international event brings together stone carvers, sculptors and craftspeople from across Europe to demonstrate their creativity and technical skill. The collaboration will involve Gabriel applying his design experience to a medium different from the natural stone, sculpture and memorial design for which he is best known. The idea emerged following a conversation between Ga</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="str">
-        <v>Average Whiplash Settlement After a Car Accident in South Carolina: What Injury Victims Should Know</v>
+        <v>Noah Noor Health Services Brings Personalised Companion Care Services</v>
       </c>
       <c r="B671" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C671" t="str">
-        <v>PRWeb</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D671" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Healthcare</v>
       </c>
       <c r="E671" t="str">
-        <v>https://www.prweb.com/releases/average-whiplash-settlement-after-a-car-accident-in-south-carolina-what-injury-victims-should-know-302816581.html</v>
+        <v>https://express-press-release.net/news/2026/08/25/1769227</v>
       </c>
       <c r="F671" t="str">
-        <v>Learn what affects the average whiplash settlement after a South Carolina car accident, including injury severity, medical costs, lost wages, and the legal options available to injured victims. CHARLESTON, S.C., July 3, 2026 /PRNewswire-PRWeb/ -- Individuals who suffer whiplash injuries...</v>
+        <v>Noah Noor Health Services is proud to provide Personalised Companion Care Services across Melbourne. The service helps older people, people living with disability, and people [read full press release...]</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="str">
-        <v>Teladoc Health Announces Employee Inducement Award under NYSE Rule 303A.08</v>
+        <v>Medical Tourism Market Opportunities Rise With Personalized Healthcare Packages</v>
       </c>
       <c r="B672" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C672" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D672" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E672" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/03/3321980/0/en/Teladoc-Health-Announces-Employee-Inducement-Award-under-NYSE-Rule-303A-08.html</v>
+        <v>https://express-press-release.net/news/2026/08/25/1769223</v>
       </c>
       <c r="F672" t="str">
-        <v>NEW YORK, July 03, 2026 (GLOBE NEWSWIRE) -- Teladoc Health, Inc. (NYSE: TDOC), the global leader in virtual care, today announced that it issued an inducement award to a new employee.</v>
+        <v>Medical tourism is becoming an increasingly important part of the global healthcare landscape as patients travel across borders for treatments that combine affordability, advanced medical [read full press release...]</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="str">
-        <v>Quankang launches UES140 Series 140W GaN power adapters for medical and ITE applications</v>
+        <v>Fifth Circuit Rejects "Ghost Rates" in Federal QPA Calculations Under the No Surprises Act</v>
       </c>
       <c r="B673" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C673" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D673" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E673" t="str">
-        <v>https://www.getnews.info/story/2026/07/03/quankang-launches-ues140-series-140w-gan-power-adapters-for-medical-and-ite-applications/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/fifth-circuit-rejects-ghost-rates-in-federal-qpa-calculations-under-the-no-surprises-act-302858877.html</v>
       </c>
       <c r="F673" t="str">
-        <v/>
+        <v>HOUSTON, Aug. 25, 2026 /PRNewswire/ -- Nutex Health Inc. ("Nutex Health" or the "Company") (NASDAQ: NUTX), a physician-led, integrated health care delivery system comprised of 28 state-of-the-art micro hospitals and hospital outpatient departments in 12 states, as well as primary...</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="str">
-        <v>easyJet launches onboard summer collection to support UNICEF's Children's Emergency Fund</v>
+        <v>Specialized Home Financing Reaches St. Louis-Area Medical Professionals as Demand for Physician Loans Grows</v>
       </c>
       <c r="B674" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C674" t="str">
-        <v>WebWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D674" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare, Real Estate, Education</v>
       </c>
       <c r="E674" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357171</v>
+        <v>https://pressreleasenews.org/pressroom/specialized-home-financing-reaches-st-louis-area-medical-professionals-as-demand-for-physician-loans-grows</v>
       </c>
       <c r="F674" t="str">
-        <v>- - &amp;#8226; easyJet customer donations will help UNICEF respond to emergencies in countries around the world, such as those impacted by ongoing conflict, natural disasters and public health crises - &amp;#8226; One such example of where funding will be diverted is in the Democratic Republic of the Congo (DRC), which is currently battling against a recent Ebola outbreak affecting children and vulnerable communities - &amp;#8226; CEF funding will also be used to support communities impacted by recent earthqua... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357171</v>
+        <v xml:space="preserve">Gershman Mortgage highlights physician home loan programs for medical professionals in the St. Louis area, addressing challenges like student debt and high starting salaries. These loans offer benefits such as zero down payment, no PMI, and higher loan limits. The company aims to educate eligible </v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="str">
-        <v>Le DoH et le MIT - Koch Institute entrent en partenariat pour faire progresser la recherche sur le cancer assistée par l'IA</v>
+        <v>Autoinjectors Market Poised for Rapid Expansion Through 2033</v>
       </c>
       <c r="B675" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C675" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D675" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E675" t="str">
-        <v>https://www.prnewswire.com/news-releases/le-doh-et-le-mit--koch-institute-entrent-en-partenariat-pour-faire-progresser-la-recherche-sur-le-cancer-assistee-par-lia-302817786.html</v>
+        <v>https://express-press-release.net/news/2026/08/25/1769184</v>
       </c>
       <c r="F675" t="str">
-        <v>ABOU DABI, Émirats arabes unis, 3 juillet 2026 /PRNewswire/ -- Le Department of Health – Abu Dhabi (DoH), l'autorité de régulation du secteur de la santé dans l'émirat, et le MIT – Koch Institute for Integrative Cancer Research ont annoncé une collaboration stratégique visant à faire...</v>
+        <v>The autoinjectors market is entering a decisive growth phase, moving from a niche delivery format into mainstream healthcare infrastructure at a pace few medical device [read full press release...]</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="str">
-        <v>Soil Health Management Market worth $25.92 billion by 2031, at a CAGR of 8.6%</v>
+        <v>New Publication Broadens the Potential of DiviTum TKa in Immuno-Oncology ...</v>
       </c>
       <c r="B676" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C676" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D676" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E676" t="str">
-        <v>https://www.getnews.info/story/2026/07/03/soil-health-management-market-worth-2592-billion-by-2031-at-a-cagr-of-86/?source=barchart</v>
+        <v>https://pr-inside.com/new-publication-broadens-the-potential-of-divitum-tka-in-immuno-oncology-r5215844.htm</v>
       </c>
       <c r="F676" t="str">
-        <v/>
+        <v>(PR-inside.com) UPPSALA, SE / ACCESS Newswire / August 25, 2026 / Biovica International (STO:BIOVIC-B)(STO:BIOVIC.B)(FRA:9II) - Biovica, a company specializing in blood-based cancer monitoring, today announced that new results involving DiviTum® TKa have been published in the peer-reviewed journal Clinical Cancer Research. The study evaluated DiviTum TKa in patients with metastatic melanoma receiving different sequences of immunotherapy and targeted therapy. These patients can receive both types of treatment, but it is not always clear which treatment should be given first. The analysis included 81 patients from the randomized Phase II SECOMBIT trial. Patients with low TKa levels before treatment initiation had substantially better long-term ..</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="str">
-        <v>Floridians on Track to Set New Record for Annual Drownings</v>
+        <v>Silicone Elastomer Market Outlook: LSR Leads the Way in 2026</v>
       </c>
       <c r="B677" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C677" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D677" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E677" t="str">
-        <v>https://www.prnewswire.com/news-releases/floridians-on-track-to-set-new-record-for-annual-drownings-302817775.html</v>
+        <v>https://express-press-release.net/news/2026/08/25/1769179</v>
       </c>
       <c r="F677" t="str">
-        <v>Nicklaus Children's Hospital, YMCA of South Florida and Florida Panthers Sound Alarm Just in Time for Hot Holiday Weekend Media kit available for download MIAMI, July 3, 2026 /PRNewswire/ -- More than 62 lives have been claimed in drownings across the State of Florida so far this year. At...</v>
+        <v>The global silicone elastomer market is entering a phase of accelerated growth, fueled by rising demand from electric vehicles, medical devices, and green construction. According [read full press release...]</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="str">
-        <v>Xtalks Announces its Life Science Webinar Calendar for July 2026</v>
+        <v>IFF Report Finds GLP-1 Is Reshaping Food Choices and Eating Behaviors Among Indian Consumers</v>
       </c>
       <c r="B678" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C678" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D678" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E678" t="str">
-        <v>https://www.prnewswire.com/news-releases/xtalks-announces-its-life-science-webinar-calendar-for-july-2026-302817703.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/iff-report-finds-glp-1-053000014.html</v>
       </c>
       <c r="F678" t="str">
-        <v>Upcoming free, educational webinars from Xtalks will feature topics on biomarkers, clinical trials, commercialization and HEOR, emerging market, food ingredients and innovations, laboratory technology, medical device safety and regulation, patient recruitment and retention, pharma...</v>
+        <v>NEW DELHI, August 25, 2026--IFF (NYSE: IFF) — a global leader in flavors, fragrances and health and biosciences — released new research examining how GLP-1 use is influencing food behaviors among Indian consumers and what those shifts may mean for the future of food and beverage innovation. The study is the latest in IFF’s GLP-1 global consumer insights following the company’s 2025 GLP-1 Consumer Opportunity Outlook.</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="str">
-        <v>MOTS-c is having its biggest month yet: California Trim Clinic breaks down the new human trial and FDA review putting the mitochondrial peptide in the spotlight</v>
+        <v>SkyDrive to Evaluate Potential Routes for eVTOL Medical Logistics in India in Partnership with Air India and Suzuki</v>
       </c>
       <c r="B679" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C679" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D679" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E679" t="str">
-        <v>https://www.prunderground.com/mots-c-is-having-its-biggest-month-yet-california-trim-clinic-breaks-down-the-new-human-trial-and-fda-review-putting-the-mitochondrial-peptide-in-the-spotlight/00387583/</v>
+        <v>https://finance.yahoo.com/healthcare/articles/skydrive-evaluate-potential-routes-evtol-050600526.html</v>
       </c>
       <c r="F679" t="str">
-        <v xml:space="preserve">MOTS-c has spent years circulating through longevity circles, metabolic-health communities, and peptide discussions. July 2026 marks a turning point as the mitochondrial-derived peptide enters a Phase 2a human metabolic trial and heads toward an FDA advisory committee review focused on compounded access. California Trim Clinic offers physician-guided, patient-specific compounded MOTS-c through licensed pharmacy partners for qualifying patients when prescribed and legally permitted. Patients interested in exploring the treatment can complete California Trim Clinic's confidential MOTS-c assessment to request a licensed-provider evaluation. The new attention does not mean every scientific question has been answered. It does mean MOTS-c has crossed into a larger conversation involving insulin </v>
+        <v>TOYOTA, Japan, August 25, 2026--SkyDrive Inc. ("SkyDrive"), a leading Japanese developer, manufacturer, and seller of compact eVTOL aircraft (*1), today announced that it will move forward with evaluating initial operational routes for the introduction of eVTOL medical logistics services in India, in partnership with Air India and Suzuki. This is part of the Memorandum of Understanding (MoU) that the three organizations signed in July 2026 to jointly study the feasibility of such operations.(*2)</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="str">
-        <v>Department of Health und MIT - Koch Institute arbeiten zusammen, um die KI-gestützte Krebsforschung voranzutreiben</v>
+        <v>Molecular Partners Reports H1 2026 Financial Results and Corporate Highlights: DLL3 Radiotherapy MP0712 Successfully Advancing to Higher Dose Level in Phase 1/2a Study</v>
       </c>
       <c r="B680" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C680" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D680" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E680" t="str">
-        <v>https://www.prnewswire.com/news-releases/department-of-health-und-mit--koch-institute-arbeiten-zusammen-um-die-ki-gestutzte-krebsforschung-voranzutreiben-302817763.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350195/0/en/molecular-partners-reports-h1-2026-financial-results-and-corporate-highlights-dll3-radiotherapy-mp0712-successfully-advancing-to-higher-dose-level-in-phase-1-2a-study.html</v>
       </c>
       <c r="F680" t="str">
-        <v>ABU DHABI, VAE, 3. Juli 2026 /PRNewswire/ -- Das Gesundheitsministerium von Abu Dhabi (Department of Health – Abu Dhabi, DoH), die Aufsichtsbehörde für den Gesundheitssektor im Emirat, und das MIT – Koch Institute for Integrative Cancer Research haben eine strategische Zusammenarbeit...</v>
-[...2 lines deleted...]
-    <row r="681">
+        <v>ZURICH-SCHLIEREN, Switzerland and CONCORD, Mass., Aug. 25, 2026 (GLOBE NEWSWIRE) -- Ad hoc announcement pursuant to Art. 53 LR Molecular Partners AG (SIX, NASDAQ: MOLN), a clinical-stage biotech company developing a novel class of medicines known as DARPin therapeutics (“Molecular Partners” or the “Company”), today reported corporate highlights and financial results for the first half of 2026.</v>
+      </c>
+    </row>
+    <row r="681" xml:space="preserve">
       <c r="A681" t="str">
-        <v>Forlong Medical Highlights Premium ISO &amp; CE Certified Cotton Wool Roll</v>
+        <v>Nissin Foods Announces 2026 Interim Results</v>
       </c>
       <c r="B681" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C681" t="str">
-        <v>GetNews</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D681" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E681" t="str">
-        <v>https://www.getnews.info/story/2026/07/03/forlong-medical-highlights-premium-iso-ce-certified-cotton-wool-roll/?source=barchart</v>
-[...2 lines deleted...]
-        <v/>
+        <v>https://www.acnnewswire.com/press-release/english/109390/</v>
+      </c>
+      <c r="F681" t="str" xml:space="preserve">
+        <v xml:space="preserve">Financial Highlights
+For the six months Ended 30 June 2026
+(HK$ million)
+2026
+2025
+Change
+Revenue
+2,071.0
+2,014.2
++2.8%
+Gross Profit
+731.0
+677.0
++8.0%
+Gross Profit margin
+35.3%
+33.6%
++1.7pp
+Profit attributable to owners of the Company
+175.2
+157.0
++11.6%
+Net profit margin
+8.5%
+7.8%
++0.7pp
+Adjusted EBITDA
+330.8
+303.2
++9.1%
+Earnings per share (HK cents)
+16.79
+15.05
++11.6%
+HONG KONG, August 25, 2026 - (ACN Newswire) - Nissin Foods Company Limited (“Nissin Foods” or the “Company”, together with its subsidiaries, the “Group”; Stock code: 1475) has announced its interim results for the six months ended 30 June 2026 (“the reporting period”).
+During the reporting period, the Group delivered solid profit growth, primarily driven by the resilient performance of its instant noodle business. Revenue increased by 2.8% year-on-year from HK$2,014.2 million in 2025 to HK$2,071.0 million in 2026, reflecting continued momentum in its core instant noodle business and broader store coverage in the Chinese Mainland. Gross profit increased by 8.0% year-on-year from HK$677.0 million to HK$731.0 million. Gross profit margin improved by 1.7 percentage points from 33.6% year-on-year to 35.3%, driven primarily by the continued expansion of the higher-margin core instant noodle business, the effective execution of raw material procurement strategies which helped mitigate the impact of raw material price volatility, and improved production efficiency.
+Profit attributable to owners of the Company increased by 11.6% from HK$157.0 million in 2025 to HK$175.2 million in 2026, representing a net profit margin of 8.5% for the period. The Group’s basic earnings per share increased from 15.05 HK cents to 16.79 HK cents for the period. Adjusted EBITDA increased by 9.1% from HK$303.2 million to HK$330.8 million, representing the Adjusted EBITDA margin of 16.0% for the period, reflecting improved profitability at the operating level.
+Review and Prospects of Different Business Regions
+During the reporting period, revenue from the Hong Kong and other regions operations remained stable, increasing by 0.2% to HK$793.5 million (2025: HK$792.3 million), mainly attributable to the continued steady performance of the instant noodle business in the Hong Kong market and increased demand in other regions. Revenue from Chinese Mainland operations increased by 4.5% (in local currency: -0.1%) to HK$1,277.5 million (2025: HK$1,221.9 million), mainly attributable to the increased sales volume of instant noodles and the positive impact of foreign currency translation.
+In Hong Kong, the instant noodles business delivered steady growth, driven by the resilient performance of flagship brands including Demae Iccho, Hokkaido Iccho, Cup Noodles and Cup Noodles BIG. To further enrich its instant noodle portfolio, the Group introduced a range of new SKUs, such as Nissin Stir Cup Noodles Seafood Flavour Instant Noodle and Nissin Viet Signature Beef Flavour Pho Noodle, and Demae Iccho Scallop and Salt Soup Flavour Instant Noodle. Continuing its IP promotion strategy, the collaboration with Japanese virtual singer “Hatsune Miku” also enhanced brand awareness and strengthened engagement with younger consumers.
+As for non-noodle business, the Group expanded its premium frozen food portfolio with the launch of the “Doll Dim Sum” series. The Group also introduced a series of limited-edition products to capture seasonal demand and drive sales. Meanwhile, health-focused products, including the Hong Kong-made Nissin Granola and fresh-cut vegetable, continued to gain popularity, reflecting the Company’s commitment to health and wellness. In May 2026, the Group entered into a strategic partnership with Itochu Hong Kong Limited through a joint investment in Nissin Marketing and Sales (H.K.) Limited, which is expected to support the long-term development and competitiveness of the distribution business in Hong Kong and the Chinese Mainland.
+In other regions, the Company continued to strengthen its presence in Vietnam with a focus on the youth segment to support instant noodles brand growth and market penetration. In Korea, Gaemi Food’s business performance was stable during the period, with the strategic focus on the expansion of its e-commerce business, enhancement of consumer engagement through “KEMY Mall”, and continuous product innovation. Gaemi Food continued to expand its presence in overseas markets including Hong Kong, Vietnam, and Taiwan. In Australia, ABC Pastry recorded stable performance supported by the launch of a range of new premium products. Australia Nissin also maintained solid business momentum during the period, driven by increased sales of instant noodles across nationwide supermarket chains and Asian supermarket channels through ongoing market development efforts and product innovation.
+In the Chinese Mainland, the Group continued to advance its premiumisation strategy and strengthen its business foundation, while increasing instant noodle sales volume through broader market coverage and more diversified distribution channels. It upgraded select Cup Noodles products by increasing ingredient sizes to deliver an improved tasting experience for consumers. To further enrich its product line-up, the Company also introduced new products such as Nissin U.F.O. Singapore Chilli Crab Flavour, reinforcing its premium and innovative brand positioning. The Company continued its collaboration with the Japanese virtual singer "Hatsune Miku" to raise brand awareness and strengthen connections with consumers. As for the non-noodle business, the Company continued to strengthen its snacks, beverage and frozen food businesses through product innovation to address evolving consumer demand.
+Mr. Kiyotaka ANDO, Executive Director, Chairman and Chief Executive Officer of Nissin Foods, said, “Despite continuing market volatility and geopolitical uncertainties, the Group delivered solid profit growth in the first half of 2026. This was supported by broader market coverage and the resulting increase in sales volume of our flagship brands. These results reflect the resilience of our business model and the effectiveness of our strategic initiatives. Our premiumisation strategy, diversified product portfolio and disciplined cost management have further strengthened our capability to navigate changing market conditions. As we continue to expand our presence in Hong Kong, the Chinese Mainland and overseas markets, we remain focused on delivering quality products and strengthening our brands. We are committed to achieving sustainable long-term growth and creating value for our shareholders.”
+About Nissin Foods Company Limited
+Nissin Foods Company Limited ("Nissin Foods”, together with its subsidiaries, the “Group”; Stock code: 1475) is a renowned food company in Hong Kong and the Chinese Mainland, with a diversified portfolio of well-known and highly popular brands, primarily focusing on the premium instant noodle segment. The Group officially established its presence in Hong Kong in 1984 and is the largest instant noodle company in Hong Kong. The Group primarily manufactures and sells instant noodles, high-quality frozen food products, including frozen dim sum and frozen noodles, and also sells and distributes other food and beverage products, including retort pouches, snacks, mineral water, sauce and vegetable products under its two core corporate brands, namely “NISSIN” and “DOLL (å…¬ä»”)” together with a diversified portfolio of iconic household premium brands. The Group’s five flagship product brands, namely “Cup Noodles”, “Demae Iccho”, “Doll Instant Noodle”, “Doll Dim Sum” and “Fuku” are also among the most popular choices in their respective food product categories in Hong Kong. In the Chinese market, the Group has introduced technology innovation through the “ECO Cup” concept and primarily focuses its sales efforts in first- and second-tier cities. In addition, Nissin Foods operates business in other regions including Vietnam, Taiwan, Korea and Australia markets.
+Nissin Foods is currently a constituent of five Hang Seng Indexes, namely: Hang Seng Composite Index, Hang Seng Composite SmallCap Index, Hang Seng Composite Industry Index - Consumer Staples, Hang Seng SCHK Consumption Index and Hang Seng SCHK Consumer Staples Index. Nissin Foods is eligible for trading under Shanghai-Hong Kong and Shenzhen-Hong Kong Stock Connect. For more information, please visit www.nissingroup.com.hk.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="str">
-        <v>UEFA launches medical handover protocol to strengthen player care</v>
+        <v>Vibrant Wellness Brings the Most Comprehensive Gut Health Test to New ...</v>
       </c>
       <c r="B682" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C682" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D682" t="str">
-        <v>SaaS, Healthcare, Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E682" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357153</v>
+        <v>https://pr-inside.com/vibrant-wellness-brings-the-most-comprehensive-gut-health-test-to-new-r5215836.htm</v>
       </c>
       <c r="F682" t="str">
-        <v>This pilot initiative precedes the future introduction of an integrated medical platform for European football, representing the long-term goal of effective medical data-sharing across European football. - - The new protocol, developed in collaboration with European Football Clubs (EFC), is designed to help medical staff share key information securely when players move between club and national team environments. It will serve as an initial step and learning phase, helping to inform and ref... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357153</v>
+        <v>(PR-inside.com) New York State Availability for Gut Zoomer Expands Access to Comprehensive, Multi-Domain Gut Health Testing for Patients With a New York Shipping Address SANTA CLARA, CA / ACCESS Newswire / August 25, 2026 / Vibrant Wellness, a specialty laboratory company, announced New York availability for Gut Zoomer, bringing the most comprehensive gut health assessment to New York and marking a significant expansion of access to advanced microbiome testing. New York maintains rigorous state-specific requirements for clinical laboratories and laboratory-developed tests. Meeting the requirements set forth by New York's Clinical Laboratory Evaluation Program (CLEP) represents an important milestone for Vibrant and means healthcare ..</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="str">
-        <v>AMA modernizes maternity care coding to reflect today's obstetric care</v>
+        <v>Northwoods Named to Inaugural Ohio AI25 for Advancing AI in Human Services ...</v>
       </c>
       <c r="B683" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C683" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D683" t="str">
-        <v>Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E683" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357148</v>
+        <v>https://pr-inside.com/northwoods-named-to-inaugural-ohio-ai25-for-advancing-ai-in-human-services-r5215835.htm</v>
       </c>
       <c r="F683" t="str">
-        <v>The American Medical Association (AMA) is making the most significant update to maternity care coding in decades to reflect how pregnancy care is delivered and improve the data needed to advance maternal health. - - The revised Current Procedural Terminology (CPT&amp;#174;) codes replace the decades-old global maternity care bundle with a reporting framework that captures four distinct phases of care&amp;#8212;antepartum care, labor management, delivery, and postpartum care. The changes will provide welcome... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357148</v>
+        <v>(PR-inside.com) Recognition from OhioX and Ohio Tech News honors Northwoods among 25 companies and organizations helping shape Ohio's AI future DUBLIN, OH / ACCESS Newswire / August 25, 2026 / Northwoods, a leading provider of technology for health and human services agencies, has been named to the inauguralOhio AI25 Companies &amp; Organizations list , presented by OhioX and Ohio Tech News. The Ohio AI25 recognizes 25 companies and organizations turning artificial intelligence into real-world impact across the state. Northwoods was recognized for applying generative AI to some of the most complex challenges facing health and human services agencies, helping frontline workers more easily ..</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="str">
-        <v>Mesothelioma Pipeline 2026: MOA, ROA, FDA-Approved Drugs, and Clinical Trial Progress Assessment by DelveInsight | GSK, Merck, Bristol-Myers Squibb, AstraZeneca, Roche, Novartis, Pfizer Inc</v>
+        <v>Vibrant Wellness Brings the Most Comprehensive Gut Health Test to New York</v>
       </c>
       <c r="B684" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C684" t="str">
-        <v>GetNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D684" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E684" t="str">
-        <v>https://www.getnews.info/story/2026/07/03/mesothelioma-pipeline-2026-moa-roa-fdaapproved-drugs-and-clinical-trial-progress-assessment-by-delveinsight-gsk-merck-bristolmyers-squibb-astrazeneca-roche-novartis-pfizer-inc/?source=barchart</v>
+        <v>https://www.newswire.com/news/vibrant-wellness-brings-the-most-comprehensive-gut-health-test-to-new-22849797</v>
       </c>
       <c r="F684" t="str">
-        <v/>
+        <v>New York State Availability for Gut Zoomer Expands Access to Comprehensive, Multi-Domain Gut Health Testing for Patients With a New York Shipping Address</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="str">
-        <v>Idiopathic Pulmonary Fibrosis Pipeline 2026: Therapies Under Investigation, Clinical Trials Milestones, and FDA Approvals by DelveInsight | Boehringer Ingelheim, PureTech, Guangzhou JOYO Pharma</v>
+        <v>Benedict T Palen Jr. Highlights Regenerative Agriculture for Climate-Resilient Farming</v>
       </c>
       <c r="B685" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C685" t="str">
-        <v>GetNews</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D685" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E685" t="str">
-        <v>https://www.getnews.info/story/2026/07/03/idiopathic-pulmonary-fibrosis-pipeline-2026-therapies-under-investigation-clinical-trials-milestones-and-fda-approvals-by-delveinsight-boehringer-ingelheim-puretech-guangzhou-joyo-pharma/?source=barchart</v>
+        <v>https://prunderground.com/benedict-t-palen-jr-highlights-regenerative-agriculture-for-climate-resilient-fa/cmt7djyoe000204l70fglxaxt</v>
       </c>
       <c r="F685" t="str">
-        <v/>
+        <v>Benedict T Palen Jr. highlights regenerative agriculture, soil health, water conservation, and precision farming as pathways toward stronger, climate-resilient farms. The post Benedict T Palen Jr. Highlights Regenerative Agriculture for Climate-Resilient Farming first appeared on</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="str">
-        <v>Medical Care Technologies Inc. (OTC Pink:MDCE) Subsidiary Infinite ...</v>
+        <v>Surgeons Choice Medical Center Data Breach: Edelson Lechtzin LLP Launches Investigation Into Exposure of Personal Information</v>
       </c>
       <c r="B686" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C686" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D686" t="str">
-        <v>Healthcare, Gaming</v>
+        <v>Healthcare</v>
       </c>
       <c r="E686" t="str">
-        <v>https://pr-inside.com/medical-care-technologies-inc-otc-pink-mdce-subsidiary-infinite-r5197402.htm</v>
+        <v>https://www.prnewswire.com/news-releases/surgeons-choice-medical-center-data-breach-edelson-lechtzin-llp-launches-investigation-into-exposure-of-personal-information-302858856.html</v>
       </c>
       <c r="F686" t="str">
-        <v>(PR-inside.com) Rare Dual-Signed, Photo-Matched "The Kobe 1" Sneakers from Series-Clinching 01' NBA Finals Game 5 Now Available Alongside 2009 Playoff Sneakers at $40,000 Buy It Now in Live Summer 2026 Flash Auction. MESA, AZ / ACCESS Newswire / July 3, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today announced that two of the most significant Kobe Bryant game-worn sneaker lots in recent years are now available in its Infinite Auctions Summer 2026 Game Used Flash Auction at https://infiniteauctions.com/auctions, currently live and running through Saturday, July 18, 2026 at 9:00 PM EST. Both lots feature exceptional provenance, dual signatures, and ironclad photo-match authentication ..</v>
+        <v>National class action firm offering free case evaluations to individuals impacted by the Surgeons Choice Medical Center cybersecurity incident SOUTHFIELD, Mich., Aug. 24, 2026 /PRNewswire/ -- Edelson Lechtzin LLP, a national class action law firm, is investigating data privacy claims...</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="str">
-        <v>Medical Care Technologies Inc. (OTC Pink:MDCE) Subsidiary Infinite Auctions Presents Kobe Bryant 2001 NBA Finals Championship Sneakers with $200,000 Buy It Now Option</v>
+        <v>Leads Biolabs’ Opamtistomig (PD-L1/4-1BB Bispecific Antibody) Phase II Clinical Study for First-Line Treatment of Esophageal Squamous Cell Carcinoma Advances to Expansion Stage</v>
       </c>
       <c r="B687" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C687" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D687" t="str">
-        <v>Healthcare, Gaming</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E687" t="str">
-        <v>https://www.newswire.com/news/medical-care-technologies-inc-otc-pink-mdce-subsidiary-infinite-4462392</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350174/0/en/leads-biolabs-opamtistomig-pd-l1-4-1bb-bispecific-antibody-phase-ii-clinical-study-for-first-line-treatment-of-esophageal-squamous-cell-carcinoma-advances-to-expansion-stage.html</v>
       </c>
       <c r="F687" t="str">
-        <v>Rare Dual-Signed, Photo-Matched "The Kobe 1" Sneakers from Series-Clinching 01' NBA Finals Game 5 Now Available Alongside 2009 Playoff Sneakers at $40,000 Buy It Now in Live Summer 2026 Flash Auction.</v>
+        <v>NANJING, China, Aug. 24, 2026 (GLOBE NEWSWIRE) -- Nanjing Leads Biolabs Co., Ltd. (“Leads Biolabs” or the “Company,” Stock Code: 9887.HK) today announced that Opamtistomig (LBL-024), the Company’s proprietary PD-L1/4-1BB bispecific antibody, as a first-line treatment for locally advanced or metastatic esophageal squamous cell carcinoma (ESCC), has completed its safety run‑in assessment and advanced to the expansion phase based on encouraging efficacy signals and a favorable safety profile.</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="str">
-        <v>To Celebrate America’s 250th Birthday, Utah Intermountain Health Babies Receive Special Onesie</v>
+        <v>Omaha officials announce four affordable housing projects as part of $40 million investment</v>
       </c>
       <c r="B688" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C688" t="str">
-        <v>PRUnderground</v>
+        <v>WebWire</v>
       </c>
       <c r="D688" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare, Real Estate</v>
       </c>
       <c r="E688" t="str">
-        <v>https://www.prunderground.com/to-celebrate-americas-250th-birthday-utah-intermountain-health-babies-receive-special-onesie/00387542/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359419</v>
       </c>
       <c r="F688" t="str">
-        <v>Babies born at Intermountain Health hospitals across Utah to receive special commemorative onesie to celebrate America's 250th birthday The post To Celebrate America's 250th Birthday, Utah Intermountain Health Babies Receive Special Onesie first appeared on</v>
+        <v>Omaha leaders on Monday announced four projects to expand and renovate affordable housing options in the city, including fixing up the vacant City View apartment building that was closed last summer following several health and safety concerns. - - The 225-unit property is the largest of the four projects to receive funding from the city through the Urban Core Housing Fund, a $40 million initiative created through bonds that the city committed to improving housing. The goal is to create... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359419</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="str">
-        <v>Spasticity Pipeline 2026: MOA and ROA Insights, Clinical Trials Status, and Key Companies Involved by DelveInsight | Huons, Supernus Pharma, Sun Pharma, Acorda Therapeutics, Merz Pharmaceuticals GmbH</v>
+        <v>Autonomix Medical Enters into $4.9 Million Warrant Inducement Priced at a Premium to Market Under Nasdaq Rules</v>
       </c>
       <c r="B689" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C689" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D689" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E689" t="str">
-        <v>https://www.getnews.info/story/2026/07/03/spasticity-pipeline-2026-moa-and-roa-insights-clinical-trials-status-and-key-companies-involved-by-delveinsight-huons-supernus-pharma-sun-pharma-acorda-therapeutics-merz-pharmaceuticals-gmbh/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350171/0/en/autonomix-medical-enters-into-4-9-million-warrant-inducement-priced-at-a-premium-to-market-under-nasdaq-rules.html</v>
       </c>
       <c r="F689" t="str">
-        <v/>
+        <v>THE WOODLANDS, TX, Aug. 24, 2026 (GLOBE NEWSWIRE) -- Autonomix Medical, Inc. (NASDAQ: AMIX) (“Autonomix” or the “Company”), a medical device company dedicated to advancing precision nerve-targeted treatments, today announced it has entered into a warrant inducement agreement with an investor (“Investor”) for the immediate exercise of certain outstanding warrants that the Company issued on July 15, 2026 (the “July 2026 Warrants”). Pursuant to a warrant inducement agreement, the Investor has agreed to exercise the outstanding July 2026 Warrants to purchase an aggregate of 857,462 shares of the Company’s common stock at the exercise price of $5.75. The resale of the shares of common stock issuable upon exercise of the July 2026 Warrants has been registered pursuant to an effective registratio</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="str">
-        <v>Scleroderma Pipeline 2026: FDA Updates, Therapy Innovations, and Clinical Trial Landscape Analysis by DelveInsight | Bayer, Novartis, GSK, Boehringer Ingelheim, Celgene Corp., Johnson &amp; Johnson</v>
+        <v>Consumer Genomics Market Heads Toward $27.1B as Personalized Health Drives Growth</v>
       </c>
       <c r="B690" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C690" t="str">
-        <v>GetNews</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D690" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E690" t="str">
-        <v>https://www.getnews.info/story/2026/07/03/scleroderma-pipeline-2026-fda-updates-therapy-innovations-and-clinical-trial-landscape-analysis-by-delveinsight-bayer-novartis-gsk-boehringer-ingelheim-celgene-corp-johnson-johnson/?source=barchart</v>
+        <v>https://pressreleasenews.org/pressroom/consumer-genomics-market-heads-toward-27-1b-as-personalized-health-drives-growth</v>
       </c>
       <c r="F690" t="str">
         <v/>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="str">
-        <v>In HelloNation, Education Expert Chelsea Gianni Details the Path to Becoming a Registered Nurse</v>
+        <v>Antengene Receives Clinical Trial Approval in Australia for Phase I ATTRACT Study of ATG-201 (CD19 x CD3 TCE) in B Cell-related Autoimmune Diseases</v>
       </c>
       <c r="B691" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C691" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D691" t="str">
-        <v>Healthcare, Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E691" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-education-expert-chelsea-gianni-details-the-path-to-becoming-a-registered-nurse-302817269.html</v>
+        <v>https://www.prnewswire.com/news-releases/antengene-receives-clinical-trial-approval-in-australia-for-phase-i-attract-study-of-atg-201-cd19-x-cd3-tce-in-b-cell-related-autoimmune-diseases-302858137.html</v>
       </c>
       <c r="F691" t="str">
-        <v>The article highlights how program length, clinical training, and online coursework shape nursing education in West Virginia. WHEELING, W.Va., July 3, 2026 /PRNewswire/ -- How long does it take to become a registered nurse in West Virginia? HelloNation has published the answer in an...</v>
+        <v>SHANGHAI and HONG KONG, Aug. 24, 2026 /PRNewswire/ -- Antengene Corporation Limited ("Antengene", SEHK: 6996.HK), a leading innovative, commercial-stage global biotech company dedicated to discovering, developing and commercializing first-in-class and/or best-in-class medicines for...</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="str">
-        <v>In HelloNation, Personal Injury Attorney Steve Caya Shares How Car Accident Settlement Values Are Determined</v>
+        <v>LR Health &amp; Beauty SE Publishes Figures for the First Half of 2026</v>
       </c>
       <c r="B692" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C692" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D692" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E692" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-personal-injury-attorney-steve-caya-shares-how-car-accident-settlement-values-are-determined-302817248.html</v>
+        <v>https://www.newmediawire.com/news/lr-health-beauty-se-publishes-figures-for-the-first-half-of-2026-7088863</v>
       </c>
       <c r="F692" t="str">
-        <v>The article outlines how medical documentation, lost income, long-term injuries, and comparative negligence affect settlement amounts. MADISON, Wis., July 3, 2026 /PRNewswire/ -- How much is a car accident settlement worth in Madison? HelloNation has published the answer in an article...</v>
+        <v>H1 2026 sales reached EUR 118.6 million, with normalized EBITDA of EUR 8.7 million In the transformation year 2026, LR systematically advances strategic initiatives to position the organization for the future Business Days in September boost international partner community activities AHLEN, GERMANY - August 24, 2026 ( NEWMEDIAWIRE ) - LR Health &amp;amp; Beauty SE, Europe’s leading social commerce company for high-quality nutritional supplements and beauty products, has today published its figures for the second quarter and first half of 2026. In the second quarter of the 2026 financial year, LR Health &amp;amp; Beauty SE generated sales (revenue from goods sold) of EUR 57.8 million (Q2 2025: EUR 68.9 million), representing a decrease of 16.1% compared with the same period last year. For the first</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="str">
-        <v>1800Wheelchair reports handicap scooter use climbing as cities upgrade sidewalks</v>
+        <v>Apptly Announces $1,000,000 Non-Brokered Private Placement</v>
       </c>
       <c r="B693" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C693" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D693" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E693" t="str">
-        <v>https://pressreleasenews.org/pressroom/1800wheelchair-reports-handicap-scooter-use-climbing-as-cities-upgrade-sidewalks</v>
+        <v>https://www.newsfilecorp.com/release/311339/Apptly-Announces-1000000-NonBrokered-Private-Placement</v>
       </c>
       <c r="F693" t="str">
-        <v>1800Wheelchair notes rising handicap scooter adoption nationwide as municipalities expand curb ramps, wider sidewalks and other accessible infrastructure improvements.</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 24, 2026) - Apptly Health Technologies Corp. (CSE: APPT) (FSE: 4KL) (the "Company") is pleased to announce that it intends to complete a non-brokered private placement of up to 8,000,000 units of the Company (the "Units"), at a price of $0.125 per Unit, for aggregate gross proceeds of up to $1,000,000 (the "Offering"). The Company reserves the right to increase the size of the Offering in its sole discretion. The Offering is not subject to a...</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="str">
-        <v>Ascelia Pharma Provides Update on the Orviglance NDA</v>
+        <v>Astellas Doses First Patient in Phase 3 Study of ASP2138 in CLDN18.2-postive and HER2-negative locally advanced unresectable or metastatic gastric or gastroesophageal junction (GEJ) adenocarcinoma</v>
       </c>
       <c r="B694" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C694" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D694" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E694" t="str">
-        <v>https://pr-inside.com/ascelia-pharma-provides-update-on-the-orviglance-nda-r5197381.htm</v>
+        <v>https://www.prnewswire.com/news-releases/astellas-doses-first-patient-in-phase-3-study-of-asp2138-in-cldn18-2-postive-and-her2-negative-locally-advanced-unresectable-or-metastatic-gastric-or-gastroesophageal-junction-gej-adenocarcinoma-302858691.html</v>
       </c>
       <c r="F694" t="str">
-        <v>(PR-inside.com) MALMÖ, SE / ACCESS Newswire / July 3, 2026 / Ascelia Pharma AB (publ) (STO:ACE), a biotechnology company focused on improving the lives of people living with rare cancer conditions, today announced that it has received a Complete Response Letter (CRL) from the U.S. Food and Drug Administration (FDA) regarding the Company's New Drug Application (NDA) for Orviglance®. Ascelia will engage with the FDA to find an expedited path forward. The FDA has informed the Company that it is currently unable to approve the NDA for Orviglance in its present form and has requested additional clinical data and product documentation. We seek ..</v>
+        <v>- ASP2138's advancement into Phase 3 marks an important milestone in Astellas' commitment to advancing research in CLDN18.2 with its differentiated portfolio, spanning approved treatments and investigational assets - TOKYO, Aug. 24, 2026 /PRNewswire/ -- Astellas Pharma Inc. (TSE: 4503,...</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="str">
-        <v>TransportBPO Rolls Out Medicaid-Trained NEMT Dispatch Teams as Medical Transportation Providers Face Nationwide Dispatcher Shortage</v>
+        <v>FDA approves IMAAVY® (nipocalimab-aahu) as first-ever treatment for warm autoimmune hemolytic anemia (wAIHA), representing a landmark advancement for patients</v>
       </c>
       <c r="B695" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C695" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D695" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E695" t="str">
-        <v>https://www.prnewswire.com/news-releases/transportbpo-rolls-out-medicaid-trained-nemt-dispatch-teams-as-medical-transportation-providers-face-nationwide-dispatcher-shortage-302817239.html</v>
+        <v>https://www.prnewswire.com/news-releases/fda-approves-imaavy-nipocalimab-aahu-as-first-ever-treatment-for-warm-autoimmune-hemolytic-anemia-waiha-representing-a-landmark-advancement-for-patients-302858778.html</v>
       </c>
       <c r="F695" t="str">
-        <v>Outsourced NEMT dispatch and call center service handles trip scheduling, broker coordination and patient calls for non-emergency medical transportation companies across the United States VANCOUVER, Wash., July 3, 2026 /PRNewswire/ -- TransportBPO (TransportBPO.com), the...</v>
+        <v>IMAAVY is an immunoselective FcRn blocker designed to target and reduce pathogenic immunoglobulin G (IgG) autoantibodies while also preserving B-cell function Warm autoimmune hemolytic anemia is a rare, life-threatening disease in which autoantibodies cause the destruction of red blood...</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="str">
-        <v>Overactive Bladder Pipeline 2026: Detailed Clinical Trials and FDA-Approved Therapies Review by DelveInsight | Astellas Pharma, Laborie, Hisamitsu Pharma, Medtronic, Pfizer, Teva Pharma</v>
+        <v>Upland Couples Turn to Vazquez Counseling for Marriage Counseling and Mental Health Support as Local Demand for Counselors Rises</v>
       </c>
       <c r="B696" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C696" t="str">
-        <v>GetNews</v>
+        <v>PR.com</v>
       </c>
       <c r="D696" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E696" t="str">
-        <v>https://www.getnews.info/story/2026/07/03/overactive-bladder-pipeline-2026-detailed-clinical-trials-and-fdaapproved-therapies-review-by-delveinsight-astellas-pharma-laborie-hisamitsu-pharma-medtronic-pfizer-teva-pharma/?source=barchart</v>
+        <v>https://www.pr.com/press-release/977215</v>
       </c>
       <c r="F696" t="str">
-        <v/>
+        <v>Vazquez Counseling, led by licensed Marriage and Family Therapist Manuel Vazquez, is seeing increased demand from Upland, CA residents searching for a marriage counselor, couples counseling, and mental health therapy near them. The practice offers individual and relationship-focused counseling, with a free consultation for new clients evaluating local counseling services. [PR.com]</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="str">
-        <v>Blood-Based Biomarker for Alzheimer’s Disease Diagnostics Market Growth Across Clinical Research</v>
+        <v>BetterLife Pharma Inc. Announces Proposed Public Offering of Common Shares and Pre-Funded Warrants</v>
       </c>
       <c r="B697" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C697" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D697" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E697" t="str">
-        <v>https://express-press-release.net/news/2026/07/03/1761573</v>
+        <v>https://www.newsfilecorp.com/release/311170/BetterLife-Pharma-Inc.-Announces-Proposed-Public-Offering-of-Common-Shares-and-PreFunded-Warrants</v>
       </c>
       <c r="F697" t="str">
-        <v>The global Blood-Based Biomarker For Alzheimer’s Disease Diagnostics Market was valued at USD 169.2 million in 2025 and is projected to grow from USD 194.8 million in [read full press release...]</v>
+        <v>NOT FOR RELEASE OR DISTRIBUTION IN THE UNITED STATES OR FOR DISSEMINATION TO U.S. NEWS WIRE SERVICESVancouver, British Columbia--(Newsfile Corp. - August 24, 2026) - BetterLife Pharma Inc. (CSE: BETR) ("BetterLife" or the "Company"), a biotechnology company developing treatments for neurological disorders, announced today that it has filed a preliminary short form prospectus (the "Preliminary Prospectus") with the securities regulatory authorities in the Provinces of British Columbia, Alberta...</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="str">
-        <v>DoH and MIT- Koch Institute Partner to Advance AI-Driven Cancer Research</v>
+        <v>360training Acquires eMedCert, Expanding Its Healthcare Life Support Certification Portfolio</v>
       </c>
       <c r="B698" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C698" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D698" t="str">
-        <v>AI, Healthcare</v>
+        <v>Finance, Healthcare, Education</v>
       </c>
       <c r="E698" t="str">
-        <v>https://www.prnewswire.com/news-releases/doh-and-mit-koch-institute-partner-to-advance-ai-driven-cancer-research-302817575.html</v>
+        <v>https://www.prnewswire.com/news-releases/360training-acquires-emedcert-expanding-its-healthcare-life-support-certification-portfolio-302858759.html</v>
       </c>
       <c r="F698" t="str">
-        <v>ABU DHABI, UAE, July 3, 2026 /PRNewswire/ -- The Department of Health – Abu Dhabi (DoH), the regulator of the healthcare sector in the emirate, and the MIT – Koch Institute for Integrative Cancer Research have announced a strategic collaboration to advance AI-enabled oncology research,...</v>
+        <v>AUSTIN, Texas, Aug. 24, 2026 /PRNewswire/ -- 360training.com, Inc., recognized by Newsweek's America's Top Online Learning Providers list, today announced the acquisition of select assets from Electronic Medical Certification (eMedCert.com). The acquisition expands 360training's presence...</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="str">
-        <v>New Release Author William Nelson's New Book, "God's Medical Plan Yesterday and Today," Explores Divine Healing Through Scripture, Faith, and Modern Medicine</v>
+        <v>EYPT Investor Alert: Levi &amp; Korsinsky Investigates EyePoint, Inc. (EYPT) ...</v>
       </c>
       <c r="B699" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C699" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D699" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E699" t="str">
-        <v>https://www.pr.com/press-release/972236</v>
+        <v>https://pr-inside.com/eypt-investor-alert-levi-korsinsky-investigates-eyepoint-inc-eypt-r5215749.htm</v>
       </c>
       <c r="F699" t="str">
-        <v>William Nelson has completed a new book, "God's Medical Plan Yesterday and Today," which presents a transformative perspective on God's eternal blueprint for healing. Drawing from the miraculous acts of Jesus and the promises woven throughout Scripture, Nelson invites readers to journey beyond conventional views of medicine and discover how faith and healthcare can work together in harmony. This compelling [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky notifies investors that it has commenced an investigation into EyePoint, Inc. ("EyePoint, Inc.") (NASDAQ:EYPT) concerning potential violations of the federal securities laws. EyePoint, Inc. shares opened down 70% after the Company disclosed that DURAVYU (vorolanib intravitreal insert) failed to meet the prespecified primary endpoint -- change in best-corrected visual acuity versus on-label aflibercept -- in the full dataset of the Phase 3 LUGANO trial for wet age-related macular degeneration. The clinical trial failure occurred despite the Company repeatedly describing the program as "derisked" across at multiple ..</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="str">
-        <v>Recent Release, "Juicing for Life," from Christian Faith Publishing Authors Dr. Barbara Desautels and Richard Desautels, Offers a Comprehensive Juicing Guide</v>
+        <v>EYPT SHAREHOLDER INVESTIGATION: Levi &amp; Korsinsky Investigates EyePoint, ...</v>
       </c>
       <c r="B700" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C700" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D700" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E700" t="str">
-        <v>https://www.pr.com/press-release/972227</v>
+        <v>https://pr-inside.com/eypt-shareholder-investigation-levi-korsinsky-investigates-eyepoint-r5215747.htm</v>
       </c>
       <c r="F700" t="str">
-        <v>Dr. Barbara Desautels and Richard Desautels, RN BSN have completed a new book, "Juicing for Life" that draws on their decades-long experience with the transformative benefits of juicing. The authors share their personal journey, from incorporating juicing as a family activity to relying on it to regain their own health. With a focus on using fresh, natural ingredients to address a wide range of ailments, this [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky notifies investors that it has commenced an investigation into EyePoint, Inc. ("EyePoint, Inc.") (NASDAQ:EYPT) concerning potential violations of the federal securities laws. EyePoint, Inc. shares opened down 70% after the Company disclosed that DURAVYU (vorolanib intravitreal insert) failed to meet the prespecified primary endpoint -- change in best-corrected visual acuity versus on-label aflibercept -- in the full dataset of the Phase 3 LUGANO trial for wet age-related macular degeneration. The clinical trial failure occurred despite the Company repeatedly describing the program as "derisked" across at multiple ..</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="str">
-        <v>ZINZINO AB (PUBL.): PRELIMINARY SALES REPORT Q2 2026</v>
+        <v>Pomerantz LLP Announces Securities Class Action Litigation Against ...</v>
       </c>
       <c r="B701" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C701" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D701" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E701" t="str">
-        <v>https://www.prweb.com/releases/zinzino-ab-publ-preliminary-sales-report-q2-2026-302817562.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-announces-securities-class-action-litigation-against-r5215744.htm</v>
       </c>
       <c r="F701" t="str">
-        <v>Zinzino group revenue increased 17% in Q2, compared with the previous year. GOTHENBURG, Sweden, July 3, 2026 /PRNewswire/ -- The revenue in June for Zinzino's sales markets increased by 14% and amounted to SEK 296.8 (259.3.9) million. Faun Pharma's external sales increased and amounted to...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fractyl Health, Inc. ("Fractyl" or the "Company") (NASDAQ:GUTS) and certain officers. The class action, filed in the United States District Court for the Southern District of New York, and docketed under 26-cv-07167, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations ..</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="str">
-        <v>TotalBond Veterinary Hospital at Paw Creek Strengthens Commitment to Lifelong Pet Health in Charlotte</v>
+        <v>Theralase(R) Closes C$3.6 Million Brokered Financing</v>
       </c>
       <c r="B702" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C702" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D702" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Energy</v>
       </c>
       <c r="E702" t="str">
-        <v>https://express-press-release.net/news/2026/07/03/1761298</v>
+        <v>https://www.newsfilecorp.com/release/311258/TheralaseR-Closes-C3.6-Million-Brokered-Financing</v>
       </c>
       <c r="F702" t="str">
-        <v>Charlotte, NC, 2026-07-03 — /EPR Network/ — TotalBond Veterinary Hospital at Paw Creek continues to reinforce its commitment to providing exceptional veterinary care for pets and [read full press release...]</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 24, 2026) - Theralase® Technologies Inc. (TSXV: TLT) (OTCQB: TLTFF) ("Theralase®" or the "Company"), a clinical stage pharmaceutical company dedicated to the research and development of energy-activated small molecules for the safe and effective destruction of cancer, bacteria and viruses, is pleased to announce that it has closed its previously announced brokered private placement offering ("Offering"), pursuant to which the Company issued 14,812,500...</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="str">
-        <v>Rapid Care PLLC Offers Trusted Urgent Care in Sanford, NC and Fayetteville, NC</v>
+        <v>United Animal Health Adds Industry Leader Brett Kaysen, Ph.D., to Senior Leadership Team</v>
       </c>
       <c r="B703" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C703" t="str">
-        <v>Express Press Release</v>
+        <v>PRWeb</v>
       </c>
       <c r="D703" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E703" t="str">
-        <v>https://express-press-release.net/news/2026/07/03/1761279</v>
+        <v>https://www.prweb.com/releases/united-animal-health-adds-industry-leader-brett-kaysen-phd-to-senior-leadership-team-302858540.html</v>
       </c>
       <c r="F703" t="str">
-        <v>SANFORD, NC, 2026-07-03 — /EPR Network/ — Rapid Care PLLC is pleased to announce the continued expansion of its patient-centered urgent care services, making it easier [read full press release...]</v>
+        <v>United Animal Health has named Brett Kaysen, Ph.D., Senior Vice President of Domestic Sales. Kaysen brings decades of experience in animal agriculture, commercial leadership and producer engagement and will lead the company's domestic commercial organization while supporting continued...</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="str">
-        <v>Delray Orthodontics Highlights Customized Orthodontic Treatment Plans Featuring Braces</v>
+        <v>Bausch + Lomb Advancing Two First-in-Class Eye Health Therapies Based on Trial Results</v>
       </c>
       <c r="B704" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C704" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D704" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E704" t="str">
-        <v>https://express-press-release.net/news/2026/07/03/1761246</v>
+        <v>https://finance.yahoo.com/healthcare/articles/bausch-lomb-advancing-two-first-203000791.html</v>
       </c>
       <c r="F704" t="str">
-        <v>Delray Beach, FL, 2026-07-03 — /EPR Network/ — No two smiles are the same, and neither should any two treatment plans be. A leading South [read full press release...]</v>
+        <v>VAUGHAN, Ontario, August 24, 2026--Bausch + Lomb Corporation (NYSE/TSX: BLCO), a leading global eye health company dedicated to helping people see better to live better, today announced that two of its pharmaceutical pipeline assets – both first-in-class treatments – will advance to new trials based on recent clinical results.</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="str">
-        <v>Delray Orthodontics Announces New Patient Openings for Families Relocating to Delray Beach, Florida Seeking Immediate Dental Care Treatment</v>
+        <v>TGH Brooksville Performs First Cardiothoracic Surgery, Expanding Access to Advanced Heart Care in Hernando County</v>
       </c>
       <c r="B705" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C705" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D705" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E705" t="str">
-        <v>https://express-press-release.net/news/2026/07/03/1761236</v>
+        <v>https://www.prnewswire.com/news-releases/tgh-brooksville-performs-first-cardiothoracic-surgery-expanding-access-to-advanced-heart-care-in-hernando-county-302858693.html</v>
       </c>
       <c r="F705" t="str">
-        <v>Delray Beach, FL, 2026-07-03 — /EPR Network/ — Relocating to a new city brings plenty of challenges. Finding trusted healthcare right away is often one [read full press release...]</v>
+        <v>This milestone brings complex cardiothoracic surgical care closer to home for patients in Hernando County and surrounding communities, backed by the expertise and resources of Tampa General's academic health system. TAMPA, Fla., Aug. 24, 2026 /PRNewswire/ -- Tampa General Hospital (TGH)...</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="str">
-        <v>How Post-Surgery Rehab Centers in India Help Patients Regain Independence</v>
+        <v>Savara Announces Encore Presentations of Results from the Phase 3 Clinical Trial of Molgramostim Inhalation Solution (Molgramostim) in Autoimmune Pulmonary Alveolar Proteinosis (APAP) at the European Respiratory Society (ERS) Congress 2026</v>
       </c>
       <c r="B706" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C706" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D706" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E706" t="str">
-        <v>https://express-press-release.net/news/2026/07/03/1761250</v>
+        <v>https://finance.yahoo.com/healthcare/articles/savara-announces-encore-presentations-results-200500773.html</v>
       </c>
       <c r="F706" t="str">
-        <v>Hyderabad, India, 2026-07-03 — /EPR Network/ — Recovering from surgery is a gradual process that extends far beyond the operating room. Whether the procedure involves [read full press release...]</v>
+        <v>YARDLEY, Pa., August 24, 2026--Savara Inc. (Nasdaq: SVRA), a clinical stage biopharmaceutical company focused on rare respiratory diseases, announced the acceptance of one oral presentation and two poster presentations on data from the Phase 3 IMPALA-2 clinical trial at the ERS Congress in Barcelona, Spain, September 5-9, 2026.</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="str">
-        <v>Delray Orthodontics Showcases Modern Orthodontic Care Through Invisalign Treatment in Delray Beach, FL</v>
+        <v>Pioneerly's 2026 U.S. Legal Market Health Index Ranks All 50 States and D.C. for Law Firm Growth</v>
       </c>
       <c r="B707" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C707" t="str">
-        <v>Express Press Release</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D707" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E707" t="str">
-        <v>https://express-press-release.net/news/2026/07/03/1761238</v>
+        <v>https://prunderground.com/pioneerly-s-2026-u-s-legal-market-health-index-ranks-all-50-states-and-d-c-for-l/cmt7nlij1000504legmww33iw</v>
       </c>
       <c r="F707" t="str">
-        <v>Delray Beach, FL, 2026-07-03 — /EPR Network/ — The way orthodontic care is delivered has changed dramatically over the past decade. What once required years [read full press release...]</v>
+        <v>Free, openly licensed index scores every U.S. jurisdiction on legal demand, competition, and momentum, giving law firms a data-driven view of where to grow. The post Pioneerly&amp;apos;s 2026 U.S. Legal Market Health Index Ranks All 50 States and D.C. for Law Firm Growth first appeared on</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="str">
-        <v>Coldwater Animal Hospital Delivers Comprehensive Pet Care to Rochester, NY</v>
+        <v>Amerikaanse FDA kent weesgeneesmiddelstatus toe aan Gamgertamig voor de behandeling van Pemphigus</v>
       </c>
       <c r="B708" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C708" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D708" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E708" t="str">
-        <v>https://express-press-release.net/news/2026/07/03/1761222</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3350092/0/nl/amerikaanse-fda-kent-weesgeneesmiddelstatus-toe-aan-gamgertamig-voor-de-behandeling-van-pemphigus.html</v>
       </c>
       <c r="F708" t="str">
-        <v>New York, USA, 2026-07-03 — /EPR Network/ — Coldwater Animal Hospital, a trusted name in Rochester&amp;#8217;s veterinary community for more than three decades, continues to [read full press release...]</v>
+        <v>Mechelen, België; 24 augustus, 2026, 22.01 CET; gereglementeerde informatie – Lakefront Biotherapeutics NV (Euronext &amp;amp; NASDAQ: LKFT) kondigt vandaag aan dat de Amerikaanse Food and Drug Administration (FDA) weesgeneesmiddelstatus heeft toegekend aan gamgertamig voor de behandeling van pemphigus. Gamgertamig was voorheen zowel versneld- als weesgeneesmiddelstatus (Fast Track and Orphan Drug Designation) toegekend door de Amerikaanse FDA voor de behandeling van auto-immuunhemolytische anemie (AIHA) en immuuntrombocytopenie (ITP).</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="str">
-        <v>Animal Medical Clinic of Gulf Gate Delivers Comprehensive Veterinary Care in Sarasota, FL</v>
+        <v>Avalyn Announces Multiple Presentations at the European Respiratory Society International Congress 2026</v>
       </c>
       <c r="B709" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C709" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D709" t="str">
-        <v>Healthcare</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E709" t="str">
-        <v>https://express-press-release.net/news/2026/07/03/1761215</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3350091/0/en/avalyn-announces-multiple-presentations-at-the-european-respiratory-society-international-congress-2026.html</v>
       </c>
       <c r="F709" t="str">
-        <v>Sarasota, FL, 2026-07-03 — /EPR Network/ — Animal Medical Clinic of Gulf Gate has built a reputation as one of Sarasota&amp;#8217;s most trusted veterinary practices, [read full press release...]</v>
+        <v>Presentations describe integration of patient perspective into clinical trial design and data modeling AP01 distribution in the lungs Presentations describe integration of patient perspective into clinical trial design and data modeling AP01 distribution in the lungs</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="str">
-        <v>Sky Labs présente « CART BP pro » comme une solution prometteuse pour les essais cliniques mondiaux</v>
+        <v>Oruka Therapeutics Appoints Todd Edwards as Chief Commercial Officer</v>
       </c>
       <c r="B710" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C710" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D710" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E710" t="str">
-        <v>https://www.prnewswire.com/news-releases/sky-labs-presente--cart-bp-pro--comme-une-solution-prometteuse-pour-les-essais-cliniques-mondiaux-302817532.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3350090/0/en/oruka-therapeutics-appoints-todd-edwards-as-chief-commercial-officer.html</v>
       </c>
       <c r="F710" t="str">
-        <v>BÂLE, Suisse et SÉOUL, Corée du Sud, 3 juillet 2026 /PRNewswire/ -- Sky Labs (CEO Jack Byunghwan Lee) a annoncé le 2 juillet avoir présenté ses solutions de plateforme de données lors du 9th Digital Biomarkers in Clinical Trials Summit à Bâle, en Suisse. À cette occasion, l'entreprise a...</v>
+        <v>MENLO PARK, Calif., Aug. 24, 2026 (GLOBE NEWSWIRE) -- Oruka Therapeutics, Inc. ("Oruka") (Nasdaq: ORKA), a clinical-stage biotechnology company developing novel biologics designed to set a new standard for the treatment of chronic skin diseases including plaque psoriasis (PsO) and hidradenitis suppurativa (HS), today announced the appointment of Todd Edwards as Chief Commercial Officer, effective August 24, 2026.</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="str">
-        <v>Sky Labs präsentiert „CART BP pro" als potenzielle Lösung für den Einsatz in globalen klinischen Studien</v>
+        <v>U.S. FDA Grants Orphan Drug Designation to Gamgertamig for the Treatment of Pemphigus</v>
       </c>
       <c r="B711" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C711" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D711" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E711" t="str">
-        <v>https://www.prnewswire.com/news-releases/sky-labs-prasentiert-cart-bp-pro-als-potenzielle-losung-fur-den-einsatz-in-globalen-klinischen-studien-302817531.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3350092/0/en/u-s-fda-grants-orphan-drug-designation-to-gamgertamig-for-the-treatment-of-pemphigus.html</v>
       </c>
       <c r="F711" t="str">
-        <v>BASEL, Schweiz und SEOUL, Südkorea, 3. Juli 2026 /PRNewswire/ -- Sky Labs (CEO Jack Byunghwan Lee) gab am 2. [Monat hinzufügen]* bekannt, dass das Unternehmen auf dem 9. Digital Biomarkers in Clinical Trials Summit in Basel (Schweiz) sein Datenplattform-Geschäft vorgestellt hat. Dabei hob...</v>
+        <v>Mechelen, Belgium; 24 August 2026, 22.01 CET; regulated information – Lakefront Biotherapeutics NV (Euronext &amp;amp; NASDAQ: LKFT) today announced that the U.S. Food and Drug Administration (FDA) has granted Orphan Drug Designation to gamgertamig for the treatment of pemphigus. Gamgertamig was previously granted both Fast Track and Orphan Drug Designation by the U.S. FDA for the treatment of autoimmune hemolytic anemia (AIHA) and immune thrombocytopenia (ITP).</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="str">
-        <v>Sky Labs presenta «CART BP pro» como una solución clave para ensayos clínicos farmacéuticos a escala mundial</v>
+        <v>GUTS Investor Notice: Shareholder Rights Law Firm Robbins LLP Reminds Investors of the Class Action Lawsuit Against Fractyl Health, Inc.</v>
       </c>
       <c r="B712" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C712" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D712" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E712" t="str">
-        <v>https://www.prnewswire.com/news-releases/sky-labs-presenta-cart-bp-pro-como-una-solucion-clave-para-ensayos-clinicos-farmaceuticos-a-escala-mundial-302817530.html</v>
+        <v>https://www.prnewswire.com/news-releases/guts-investor-notice-shareholder-rights-law-firm-robbins-llp-reminds-investors-of-the-class-action-lawsuit-against-fractyl-health-inc-302858580.html</v>
       </c>
       <c r="F712" t="str">
-        <v>BASILEA, Suiza, y SEÚL, Corea del Sur, 3 de julio de 2026 /PRNewswire/ -- Sky Labs (CEO: Jack Byunghwan Lee) anunció el día 2 que presentó su plataforma de datos en la 9th Digital Biomarkers in Clinical Trials Summit, celebrada en Basilea (Suiza). Durante el evento, la compañía destacó el...</v>
+        <v>SAN DIEGO, Aug. 24, 2026 /PRNewswire/ -- Shareholder rights law firm Robbins LLP informs investors that a class action was filed on behalf of all persons and entities who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ: GUTS) securities between January 13, 2025 and January...</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="str">
-        <v>Sky Labs Showcases 'CART BP pro' for Potential Use in Drug Clinical Trials on Global Stage</v>
+        <v>Emerging Growth Research Releases Q2:26 Quarterly Update on SBC Medical ...</v>
       </c>
       <c r="B713" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C713" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D713" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, AI, Healthcare</v>
       </c>
       <c r="E713" t="str">
-        <v>https://www.prnewswire.com/news-releases/sky-labs-showcases-cart-bp-pro-for-potential-use-in-drug-clinical-trials-on-global-stage-302817529.html</v>
+        <v>https://pr-inside.com/emerging-growth-research-releases-q2-26-quarterly-update-on-sbc-medical-r5215672.htm</v>
       </c>
       <c r="F713" t="str">
-        <v>BASEL, Switzerland and SEOUL, South Korea, July 3, 2026 /PRNewswire/ -- Sky Labs (CEO Jack Byunghwan Lee) announced on the 2nd that it introduced its data platform business at the 9th Digital Biomarkers in Clinical Trials Summit in Basel, Switzerland, highlighting the potential of its...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Emerging Growth Research today announced the release of its Q2:26 Quarterly Update Report on SBC Medical Group Holdings (NASDAQ:SBC), reiterating its Buy rating and increasing its 12-month price target to $11.00 from $10.00. The Quarterly Update highlights SBC Medical Group's return to revenue growth in 2026 following the completion of pricing-related headwinds experienced during 2025, while emphasizing the Company's strong cash position, expanding clinic footprint, continued international expansion, and new AI-driven growth initiatives. Emerging Growth Research believes the Company is positioned for renewed growth following the 2025 revenue decline ..</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="str">
-        <v>Startup Island TAIWAN-Led Delegation Secures More Than 100 Business Meetings at BIO 2026, Expanding Global Opportunities for Taiwanese Biotech Startups</v>
+        <v>Emerging Growth Research Releases Q2:26 Quarterly Update on SBC Medical Group; Reiterates Buy Rating and Increases Price Target to $11.00</v>
       </c>
       <c r="B714" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C714" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D714" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E714" t="str">
-        <v>https://www.prnewswire.com/news-releases/startup-island-taiwan-led-delegation-secures-more-than-100-business-meetings-at-bio-2026-expanding-global-opportunities-for-taiwanese-biotech-startups-302817522.html</v>
+        <v>https://www.newswire.com/news/emerging-growth-research-releases-q2-26-quarterly-update-on-sbc-medical-group</v>
       </c>
       <c r="F714" t="str">
-        <v>TAIPEI, July 3, 2026 /PRNewswire/ -- Six Taiwanese biomedical startups held more than 100 one-on-one business meetings with global pharmaceutical companies, investors, industry partners and research organizations at the BIO International Convention 2026, held from June 22 to 25 in San...</v>
+        <v/>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="str">
-        <v>DOJ's Marijuana Rescheduling Court Filing Sends a Dangerous Message</v>
+        <v>Cosmos Health Projects Over $6M in Annual Revenue and $4.3M in Gross Profit from Oliv18™ Across the U.S. Cardiovascular Health and Antioxidant Categories</v>
       </c>
       <c r="B715" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C715" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D715" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E715" t="str">
-        <v>https://pr-inside.com/doj-s-marijuana-rescheduling-court-filing-sends-a-dangerous-message-r5197271.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3350084/0/en/cosmos-health-projects-over-6m-in-annual-revenue-and-4-3m-in-gross-profit-from-oliv18-across-the-u-s-cardiovascular-health-and-antioxidant-categories.html</v>
       </c>
       <c r="F715" t="str">
-        <v>(PR-inside.com) "This case has become much larger than marijuana," Duane Boise CEO of MMJ International Holdings stated. “The government is effectively telling the Court that protecting patients through the FDA approval process and protecting the public through workplace drug testing are not interests the Controlled Substances Act was designed to protect. We respectfully disagree. Congress enacted the CSA to protect public health, scientific integrity, and public safety-not to reward those who bypassed the federal system while penalizing those who followed it.” WASHINGTON, D.C. / ACCESS Newswire / July 3, 2026 /MMJ International Holdings, Inc. (MMJIH), together with its subsidiaries MMJ BioPharma Cultivation, ..</v>
+        <v>Cosmos Health Projects Over $6M in Annual Revenue and $4.3M in Gross Profit from Oliv18™ Across the U.S. Cardiovascular Health and Antioxidant Categories.</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="str">
-        <v>Myasthenia Gravis Pipeline 2026: Key Companies, MOA, ROA, and Clinical Trials Evaluation by DelveInsight | Alpine Immune Science, Toleranzia, Cabaletta Bio, Rallybio, Alexion Pharma, Takeda</v>
+        <v>15 Students Selected for National Health Leadership Role</v>
       </c>
       <c r="B716" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C716" t="str">
-        <v>GetNews</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D716" t="str">
-        <v>Healthcare</v>
+        <v>Finance, SaaS, Healthcare, Retail, Education</v>
       </c>
       <c r="E716" t="str">
-        <v>https://www.getnews.info/story/2026/07/02/myasthenia-gravis-pipeline-2026-key-companies-moa-roa-and-clinical-trials-evaluation-by-delveinsight-alpine-immune-science-toleranzia-cabaletta-bio-rallybio-alexion-pharma-takeda/?source=barchart</v>
+        <v>https://www.newmediawire.com/news/15-students-selected-for-national-health-leadership-role-7088842</v>
       </c>
       <c r="F716" t="str">
-        <v/>
+        <v>DALLAS - August 24, 2026 ( NEWMEDIAWIRE ) - As youth health challenges continue to grow in the United States [1] , 15 passionate students from across the country are stepping up to help. The American Heart Association, a relentless force changing the future of health for everyone everywhere, has named the 2026-27 class of national Youth Heart Ambassadors for Kids Heart Challenge™ and American Heart Challenge™, the Association’s school-based fundraising programs that teach students heart-healthy habits and lifesaving skills. This year’s class of national Youth Heart Ambassadors was selected from a pool of applicants nationwide. The volunteer role gives students a platform to raise awareness by sharing how they have been impacted by heart disease and stroke, while they inspire healthier habi</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="str">
-        <v>Insulin Resistance Pipeline 2026: FDA Approvals and Clinical Trials Landscape with MOA and ROA Highlights by DelveInsight | Exscien Crp, Glycomantra, Hanmi Pharma, NorthSea Therapeutics, Amolyt Pharma</v>
+        <v>CMS 2027 Proposed Rule: Key Changes to RPM, RTM and Medicare Care Management ...</v>
       </c>
       <c r="B717" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C717" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D717" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E717" t="str">
-        <v>https://www.getnews.info/story/2026/07/02/insulin-resistance-pipeline-2026-fda-approvals-and-clinical-trials-landscape-with-moa-and-roa-highlights-by-delveinsight-exscien-crp-glycomantra-hanmi-pharma-northsea-therapeutics-amolyt-pharma/?source=barchart</v>
+        <v>https://pr-inside.com/cms-2027-proposed-rule-key-changes-to-rpm-rtm-and-medicare-care-management-r5215669.htm</v>
       </c>
       <c r="F717" t="str">
-        <v/>
+        <v>(PR-inside.com) LIVONIA, MI / ACCESS Newswire / August 24, 2026 / CMS released the Calendar Year 2027 Medicare Physician Fee Schedule (PFS) Proposed Rule on July 14, 2026 (CMS-1848-P), highlighting potential changes to Medicare reimbursement, Remote Patient Monitoring (RPM), Remote Therapeutic Monitoring (RTM), behavioral health, care management, and other Medicare services. The rule remains proposed, and CMS may modify policies before issuing the final rule. Proposed RPM and RTM Changes RPM and RTM are key areas for healthcare organizations. CMS proposes requiring practitioners reporting RPM or RTM services to furnish a separately reportable initiating visit in association with the onset of those services. CMS ..</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="str">
-        <v>Chronic Lower Back Pain Pipeline 2026: Therapies, MOA Insights, and Key Clinical Trial Updates by DelveInsight | Collegium Pharma, Eli Lilly and Company, Camurus, Braeburn, Scilex Holding, Mesoblast</v>
+        <v>Memorial Healthcare System Announces Leadership Promotions at Two Hospitals</v>
       </c>
       <c r="B718" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C718" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D718" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E718" t="str">
-        <v>https://www.getnews.info/story/2026/07/02/chronic-lower-back-pain-pipeline-2026-therapies-moa-insights-and-key-clinical-trial-updates-by-delveinsight-collegium-pharma-eli-lilly-and-company-camurus-braeburn-scilex-holding-mesoblast/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/memorial-healthcare-system-announces-leadership-promotions-at-two-hospitals-302858576.html</v>
       </c>
       <c r="F718" t="str">
-        <v/>
+        <v>HOLLYWOOD, Fla., Aug. 24, 2026 /PRNewswire/ -- Memorial Healthcare System has announced two leadership promotions, naming Felicia Turnley CEO of Memorial Hospital Miramar and Stephen Demers CEO of Memorial Hospital West. Turnley currently serves as CEO of Memorial Hospital Pembroke, while...</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="str">
-        <v>Autistic Disorder Pipeline 2026: FDA Updates, Therapy Innovations, and Clinical Trial Landscape Analysis by DelveInsight | Jazz Pharma, Axial Therapeutics, Eli Lilly, Scioto Biosciences, Roche</v>
+        <v>JinIX Opens Registration for Rare Disease Clinical Datathon Connecting Patients With Medical Experts</v>
       </c>
       <c r="B719" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C719" t="str">
-        <v>GetNews</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D719" t="str">
-        <v>Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E719" t="str">
-        <v>https://www.getnews.info/story/2026/07/02/autistic-disorder-pipeline-2026-fda-updates-therapy-innovations-and-clinical-trial-landscape-analysis-by-delveinsight-jazz-pharma-axial-therapeutics-eli-lilly-scioto-biosciences-roche/?source=barchart</v>
+        <v>https://pressreleasenews.org/pressroom/jinix-opens-registration-for-rare-disease-clinical-datathon-connecting-patients-with-medical-experts</v>
       </c>
       <c r="F719" t="str">
-        <v/>
+        <v xml:space="preserve">The JinIX Clinical Datathon is an online event that connects people living with rare diseases with verified physicians, researchers and medical specialists who analyze consented patient data using JinIX’s AI Health Navigator. The program offers a $1,000 prize pool across four medical expert winners and </v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="str">
-        <v>ERAS Stockholders Have Rights - If you Lost Money Investing in Erasca, Inc. Contact Robbins LLP for Information About Recovering Your Losses</v>
+        <v>Pediatric Care Expert Phillip Walker Explains What After-Hours Pediatric Urgent Care Is in HelloNation</v>
       </c>
       <c r="B720" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C720" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D720" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E720" t="str">
-        <v>https://www.prnewswire.com/news-releases/eras-stockholders-have-rights--if-you-lost-money-investing-in-erasca-inc-contact-robbins-llp-for-information-about-recovering-your-losses-302817179.html</v>
+        <v>https://www.prnewswire.com/news-releases/pediatric-care-expert-phillip-walker-explains-what-after-hours-pediatric-urgent-care-is-in-hellonation-302858612.html</v>
       </c>
       <c r="F720" t="str">
-        <v>SAN DIEGO, July 2, 2026 /PRNewswire/ -- Robbins LLP reminds stockholders that a class action was filed on behalf of all investors who purchased or otherwise acquired Erasca, Inc. (NASDAQ: ERAS) securities between January 14, 2025 and April 26, 2026. Erasca, Inc., a clinical-stage...</v>
+        <v>The article explains how after-hours pediatric urgent care gives families access to timely, child-focused care when regular medical offices are closed. NEWNAN, Ga., Aug. 24, 2026 /PRNewswire/ -- How can families handle sudden childhood illnesses or injuries that appear when the regular...</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="str">
-        <v>Vor Bio Reports Inducement Grant Under Nasdaq Listing Rule 5635(c)(4)</v>
+        <v>Laser Marking Technologies, LLC Announces FDA-Compliant UDI Marking Solutions for Medical Device Manufacturers Navigating New QMSR Requirements</v>
       </c>
       <c r="B721" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C721" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D721" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E721" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321604/0/en/Vor-Bio-Reports-Inducement-Grant-Under-Nasdaq-Listing-Rule-5635-c-4.html</v>
+        <v>https://www.prweb.com/releases/laser-marking-technologies-llc-announces-fda-compliant-udi-marking-solutions-for-medical-device-manufacturers-navigating-new-qmsr-requirements-302858013.html</v>
       </c>
       <c r="F721" t="str">
-        <v>BOSTON, July 02, 2026 (GLOBE NEWSWIRE) -- Vor Bio (Nasdaq: VOR), a clinical-stage biotechnology company transforming the treatment of autoimmune diseases, today announced that, on July 1, 2026, the Compensation Committee of the Board of Directors granted stock options to purchase an aggregate of 71,200 shares of Vor Bio’s common stock and restricted stock units (“RSUs”) representing the right to receive an aggregate of 15,150 shares of Vor Bio’s common stock to 7 newly hired employees. The foregoing stock options and RSUs were granted as material inducements to employment with Vor Bio in accordance with Nasdaq Listing Rule 5635(c)(4) and were granted under the Vor Biopharma Inc. 2023 Inducement Plan (the “Inducement Plan”).</v>
+        <v>A new FDA inspection standard is making Unique Device Identification marking accuracy an actively enforced requirement, and Laser Marking Technologies, LLC offers cost-conscious laser engraving systems designed to help medical device manufacturers meet it. CARO, Mich., Aug. 24, 2026...</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="str">
-        <v>GuideAI Health Corp. Engages Market Maker</v>
+        <v>Protecting Workers in Puerto Rico from Ototoxic Chemicals and Noise to Prevent Hearing Loss</v>
       </c>
       <c r="B722" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C722" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D722" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E722" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321592/0/en/GuideAI-Health-Corp-Engages-Market-Maker.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359396</v>
       </c>
       <c r="F722" t="str">
-        <v>BOSTON, July 02, 2026 (GLOBE NEWSWIRE) -- GuideAI Health Corp. (Cboe CA: GDAI) (the “ Company ” or “ GuideAI ”) announces that it has engaged DS Market Solutions Inc. (Address: 1160 Walden Circle, Unit 6, Mississauga, ON, Canada; Contact: David Sears) (“DSM”) as a market maker for its common shares traded on Cboe Canada Inc. (“Cboe Canada”).</v>
+        <v>A recent bulletin from the National Institute for Occupational Safety and Health (NIOSH) warns that millions of workers are exposed to chemicals that may damage hearing, particularly when combined with excessive workplace noise. - - While hearing loss is commonly associated with loud noise, NIOSH explains that certain chemicals, known as ototoxic chemicals, can also damage the inner ear and auditory nerves. These substances are frequently found in paints, solvents, pesticides, industrial cl... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359396</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="str">
-        <v>Beverly Hills' Century Psychology Group Expands Specialized Services for Anxiety Treatment, Autism Evaluations, and Couples Therapy</v>
+        <v>VERAXA Biotech (VRXA) Builds Antibody-Based Cancer Pipeline Around Dual-Targeting Precision</v>
       </c>
       <c r="B723" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C723" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D723" t="str">
-        <v>Healthcare</v>
+        <v>SaaS, Healthcare, Retail</v>
       </c>
       <c r="E723" t="str">
-        <v>https://www.prnewswire.com/news-releases/beverly-hills-century-psychology-group-expands-specialized-services-for-anxiety-treatment-autism-evaluations-and-couples-therapy-302817170.html</v>
+        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-builds-antibody-based-cancer-pipeline-around-dual-targeting-precision-7088837</v>
       </c>
       <c r="F723" t="str">
-        <v>Century Psychology Group, a Beverly Hills mental health practice led by Dr. Shannon N. Daneshrad, Psy.D., has expanded its specialized clinical services for anxiety treatment, Autism Spectrum Disorder evaluations, and couples therapy. The expansion broadens access to evidence-based...</v>
+        <v>VERAXA Biotech is changing how antibody-based therapies recognize and attack cancer cells, developing antibody-based cancer therapies with an emphasis on bispecific antibody-drug conjugates (“ADCs”) and T-cell engagers (“TCEs”). Its proprietary BiTAC platform uses a dual-targeting, “AND-gated” architecture designed to activate therapeutic effects preferentially at tumor sites. The company has advanced its lead BiTAC-TCE toward IND/CTA-enabling activities following cell-line development work and regulatory feedback from Germany’s Paul-Ehrlich-Institute. VERAXA’s VXA-222 bispecific ADC has moved beyond the initial discovery phase following completion of the antibody-discovery step with OmniAb. The company reported more than 50 granted owned or exclusively licensed patents across 26 patent fa</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="str">
-        <v>Mobia Medical Announces Vivistim® Procedure Remains Assigned to New Technology APC 1580 under CMS Proposed 2027 Hospital Outpatient Prospective Payment System Rule</v>
+        <v>Dimora Medical Introduces New Pricing for MegaSorb™ Dressings, Expanding Access to Professional-Grade Wound Care</v>
       </c>
       <c r="B724" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C724" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D724" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E724" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321580/0/en/Mobia-Medical-Announces-Vivistim-Procedure-Remains-Assigned-to-New-Technology-APC-1580-under-CMS-Proposed-2027-Hospital-Outpatient-Prospective-Payment-System-Rule.html</v>
+        <v>https://www.prnewswire.com/news-releases/dimora-medical-introduces-new-pricing-for-megasorb-dressings-expanding-access-to-professional-grade-wound-care-302858007.html</v>
       </c>
       <c r="F724" t="str">
-        <v>AUSTIN, Texas, July 02, 2026 (GLOBE NEWSWIRE) -- Mobia Medical, Inc. (Nasdaq: MOBI), a commercial-stage medical device company redefining stroke recovery for survivors living with life-altering motor impairments, today announced that the Centers for Medicare and Medicaid Services (CMS) has proposed to maintain CPT® Code 64568, the procedure code used for the Vivistim® procedure, under the New Technology Ambulatory Payment Classification (APC) 1580 for calendar year (CY) 2027, with an associated hospital outpatient payment rate of approximately $45,000, unchanged from the CY 2026 rate. CMS is expected to publish the final Hospital Outpatient Prospective Payment System (OPPS) rule in November of this year, with any changes taking effect January 1, 2027.</v>
+        <v>NEW YORK, Aug. 24, 2026 /PRNewswire/ -- Dimora Medical, a continuous innovator in high-end medical care supplies, today announced price reductions across its entire MegaSorb™ wound dressing lineup—with select SKUs discounted by up to 29% to make advanced wound management solutions more...</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="str">
-        <v>ORIC Pharmaceuticals Reports Inducement Grants under Nasdaq Listing Rule 5635(c)(4)</v>
+        <v>RelaxBro Enters the U.S. With Its Award-Winning MX650 Massage Chair</v>
       </c>
       <c r="B725" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C725" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D725" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E725" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321570/0/en/ORIC-Pharmaceuticals-Reports-Inducement-Grants-under-Nasdaq-Listing-Rule-5635-c-4.html</v>
+        <v>https://pressreleasenews.org/pressroom/relaxbro-enters-the-u-s-with-its-award-winning-mx650-massage-chair</v>
       </c>
       <c r="F725" t="str">
-        <v>SOUTH SAN FRANCISCO and SAN DIEGO, July 02, 2026 (GLOBE NEWSWIRE) -- ORIC Pharmaceuticals, Inc. (Nasdaq:ORIC), a clinical stage oncology company focused on developing treatments that address mechanisms of therapeutic resistance, today announced that on July 1, 2026 (the “Grant Date”), ORIC granted a total of 44,400 non-qualified stock options and 7,200 restricted stock units to three new non-executive employees who began their employment with ORIC in June 2026.</v>
+        <v/>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="str">
-        <v>Air Voel Strengthens Sleep Therapy Support with Reliable ResMed AirSense 11 Repair and CPAP Machine Repair Toronto Services</v>
+        <v>Dr. Dan B. Tran First in Southern California to Implant Clareon(R) ...</v>
       </c>
       <c r="B726" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C726" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D726" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E726" t="str">
-        <v>https://pressreleasenews.org/pressroom/air-voel-strengthens-sleep-therapy-support-with-reliable-resmed-airsense-11-repair-and-cpap-machine-repair-toronto-services</v>
+        <v>https://pr-inside.com/dr-dan-b-tran-first-in-southern-california-to-implant-clareon-r-r5215647.htm</v>
       </c>
       <c r="F726" t="str">
-        <v xml:space="preserve">Air Voel continues to enhance sleep therapy for Canadians by expanding dependable equipment support through professional ResMed AirSense 11 repair and CPAP machine repair Toronto services. </v>
+        <v>(PR-inside.com) Coastal Vision Medical Group Founder Among First Surgeons to Implant Alcon's Newly Launched Clareon TruPlus IOL ORANGE, CA / ACCESS Newswire / August 24, 2026 / Coastal Vision Medical Group proudly announces that Dan B. Tran, MD, Founder and Medical Director, is among the first surgeons to implant the new Clareon® TruPlus IOL and the first surgeon in Southern California to implant the Clareon TruPlus BLF IOL. The milestone procedure was performed at Los Alamitos Surgery Center, continuing Coastal Vision Medical Group's commitment to bringing the latest advancements in cataract surgery and intraocular lens technology to patients throughout Southern California. Introducing the Clareon ..</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="str">
-        <v>Konstantin Vision &amp; Eyewear Center debuts one-visit glasses NYC service in Manhattan</v>
+        <v>Dr. Dan B. Tran First in Southern California to Implant Clareon(R) TruPlus BLF IOL</v>
       </c>
       <c r="B727" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C727" t="str">
-        <v>PressReleaseNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D727" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E727" t="str">
-        <v>https://pressreleasenews.org/pressroom/konstantin-vision-eyewear-center-debuts-one-visit-glasses-nyc-service-in-manhattan</v>
+        <v>https://www.newswire.com/news/dr-dan-b-tran-first-in-southern-california-to-implant-clareon-r-22849551</v>
       </c>
       <c r="F727" t="str">
-        <v>Konstantin Vision &amp; Eyewear Center has introduced an executive eye exam and premium eyewear styling program in Manhattan for glasses NYC shoppers seeking coordinated care and frame selection.</v>
+        <v>Coastal Vision Medical Group Founder Among First Surgeons to Implant Alcon's Newly Launched Clareon TruPlus IOL</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="str">
-        <v>Air Voel Expands Comprehensive Sleep Therapy Support with Reliable ResMed BiPAP Repair and AirSense 11 Repair Services</v>
+        <v>Las Vegas Raiders Announce $25 Million Game-Changing Gift to Intermountain Health to Help Build Nevada's First Stand-Alone Children's Hospital</v>
       </c>
       <c r="B728" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C728" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D728" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Gaming</v>
       </c>
       <c r="E728" t="str">
-        <v>https://pressreleasenews.org/pressroom/air-voel-expands-comprehensive-sleep-therapy-support-with-reliable-resmed-bipap-repair-and-airsense-11-repair-services</v>
+        <v>https://www.prnewswire.com/news-releases/las-vegas-raiders-announce-25-million-game-changing-gift-to-intermountain-health-to-help-build-nevadas-first-stand-alone-childrens-hospital-302858491.html</v>
       </c>
       <c r="F728" t="str">
-        <v xml:space="preserve">Air Voel continues to strengthen its commitment to improving sleep health for Canadians by providing dependable ResMed BiPAP repair and AirSense 11 repair services. </v>
+        <v>Led by Raiders owners Mark Davis, Egon Durban, and Michael Meldman, this marks the largest philanthropic commitment in franchise history LAS VEGAS, Aug. 24, 2026 /PRNewswire/ -- The Las Vegas Raiders and Intermountain Health today announced a $25 million gift to help build Nevada's first...</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="str">
-        <v>Outset Medical Reports Inducement Grant Under Nasdaq Listing Rule 5635(c)(4)</v>
+        <v>Tenon Medical Regains Compliance with Nasdaq Minimum Bid Price Requirement ...</v>
       </c>
       <c r="B729" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C729" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D729" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E729" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321549/0/en/Outset-Medical-Reports-Inducement-Grant-Under-Nasdaq-Listing-Rule-5635-c-4.html</v>
+        <v>https://pr-inside.com/tenon-medical-regains-compliance-with-nasdaq-minimum-bid-price-requirement-r5215636.htm</v>
       </c>
       <c r="F729" t="str">
-        <v>Outset announces inducement grant.</v>
+        <v>(PR-inside.com) LOS GATOS, CA / ACCESS Newswire / August 24, 2026 /Tenon Medical, Inc. (NASDAQ:TNON) ("Tenon" or the "Company"), a medical device company dedicated to transforming care for patients with certain sacro-pelvic disorders, today announced that it has received notice from The Nasdaq Stock Market LLC ("Nasdaq") confirming that the Company has regained compliance with the minimum bid price requirement under Nasdaq Listing Rule 5550(a)(2) (the "Bid Price Rule"). On February 25, 2026, the Company received a letter from the Listing Qualifications staff of Nasdaq (the "Staff") notifying it that, for the prior 30 consecutive business days, the closing bid price of ..</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="str">
-        <v>VERAXA Biotech (VRXA) Initiates Cell Line Development for Lead BiTAC Cancer Therapy Program</v>
+        <v>Did You Lose Money Investing in Aardvark Therapeutics, Inc.? Robbins LLP Urges Investors with Significant Losses to Contact the Firm for Information About Their Rights Against AARD</v>
       </c>
       <c r="B730" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C730" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D730" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E730" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-initiates-cell-line-development-for-lead-bitac-cancer-therapy-program-7087478</v>
+        <v>https://www.newsfilecorp.com/release/311118/Did-You-Lose-Money-Investing-in-Aardvark-Therapeutics-Inc.-Robbins-LLP-Urges-Investors-with-Significant-Losses-to-Contact-the-Firm-for-Information-About-Their-Rights-Against-AARD</v>
       </c>
       <c r="F730" t="str">
-        <v>LOS ANGELES, CA - July 2, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) announced the initiation of cell line development for its lead BiTAC(R) T-cell engager (“BiTAC-TCE”) program through a collaboration with ATUM, which will apply its Leap-In Transposase(R) technology to generate stable clonal cell lines supporting IND/CTA-enabling activities and future clinical development. The collaboration follows encouraging preclinical data presented at the 2026 American Association for Cancer Research (“AACR”) Annual Meeting and is intended to support CMC development, including early process, analytical and formulation development, as well as the production of material for nonclinical studies. VERAXA said its BiTAC-TCE platform is designed to improve tumor selectivity by splitting the T-cel</v>
+        <v>San Diego, California--(Newsfile Corp. - August 24, 2026) - Shareholder rights law firm Robbins LLP reminds investors that a class action was filed on behalf of all persons and entities who purchased or otherwise acquired Aardvark Therapeutics, Inc. (NASDAQ: AARD) (a) common stock pursuant to the Company's February 13, 2025 initial public offering ("IPO") and/or (b) securities between February 13, 2025 and May 14, 2026 (the "Class Period"). Aardvark is a clinical-stage biopharmaceutical company...</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="str">
-        <v>Veterinary Vaccines Market to Reach $18.46 Billion by 2031, Driven by Rising Pet Ownership and Increasing Focus on Animal Health</v>
+        <v>HelloNation Article Featuring Dental Expert Charles Basso, DDS, Explains How Preventive Dental Care Helps Families Avoid Costly Procedures Later</v>
       </c>
       <c r="B731" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C731" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D731" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E731" t="str">
-        <v>https://www.getnews.info/story/2026/07/02/veterinary-vaccines-market-to-reach-1846-billion-by-2031-driven-by-rising-pet-ownership-and-increasing-focus-on-animal-health/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/hellonation-article-featuring-dental-expert-charles-basso-dds-explains-how-preventive-dental-care-helps-families-avoid-costly-procedures-later-302858294.html</v>
       </c>
       <c r="F731" t="str">
-        <v/>
+        <v>The article outlines how preventive dentistry supports oral health and helps families reduce future dental expenses. ESCONDIDO, Calif., Aug. 24, 2026 /PRNewswire/ -- What steps can families take today to avoid expensive dental procedures in the future? HelloNation has published an article...</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="str">
-        <v>Cosmos Health Expands Buyback to 3.42 Million Shares With Additional 770,000-Share Repurchase; Continues Open Market Purchases</v>
+        <v>Regeneron Pharmaceuticals, Inc. Investors with Substantial Losses Have Opportunity to Lead Regeneron Class Action Lawsuit - Hagens Berman Sobol Shapiro LLP</v>
       </c>
       <c r="B732" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C732" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D732" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E732" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321515/0/en/Cosmos-Health-Expands-Buyback-to-3-42-Million-Shares-With-Additional-770-000-Share-Repurchase-Continues-Open-Market-Purchases.html</v>
+        <v>https://www.prnewswire.com/news-releases/regeneron-pharmaceuticals-inc-investors-with-substantial-losses-have-opportunity-to-lead-regeneron-class-action-lawsuit--hagens-berman-sobol-shapiro-llp-302858462.html</v>
       </c>
       <c r="F732" t="str">
-        <v>Cosmos Health expands buyback to 3.42 million shares with additional share repurchase.</v>
+        <v>SAN FRANCISCO, Aug. 24, 2026 /PRNewswire/ -- Hagens Berman Sobol Shapiro LLP alerts investors in Regeneron Pharmaceuticals (NASDAQ: REGN) that a securities class action lawsuit has been filed after its surprising revelations concerning a Phase 3 clinical trial of a therapy intended to...</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="str">
-        <v>How Workers' Compensation in Georgia Works Explained in HelloNation Featuring Workers' Compensation Attorney Barton Solomon</v>
+        <v>UT Health San Antonio names NIH expert inaugural director of stem cell transplant and cellular therapy program</v>
       </c>
       <c r="B733" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C733" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D733" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E733" t="str">
-        <v>https://www.prnewswire.com/news-releases/how-workers-compensation-in-georgia-works-explained-in-hellonation-featuring-workers-compensation-attorney-barton-solomon-302817107.html</v>
+        <v>https://www.prnewswire.com/news-releases/ut-health-san-antonio-names-nih-expert-inaugural-director-of-stem-cell-transplant-and-cellular-therapy-program-302858351.html</v>
       </c>
       <c r="F733" t="str">
-        <v>The article outlines the no-fault system, medical care requirements, and how benefits are calculated. CHATSWORTH, Ga., July 2, 2026 /PRNewswire/ -- How does workers' compensation work in Georgia? HelloNation has published a HelloNation article that provides the answer, explaining the...</v>
+        <v>SAN ANTONIO, Aug. 24, 2026 /PRNewswire/ -- UT Health San Antonio, the academic health center and health system of The University of Texas at San Antonio (UT San Antonio), has named nationally recognized blood cancer and cellular therapy expert Georg Aue, MD, PhD, MBA, the director of the...</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="str">
-        <v>In HelloNation, Dental Expert Dustin Plunkett Explains Why Routine Dental Checkups Matter for Families</v>
+        <v>Vadzo Imaging Validates Falcon-235MGS: 2MP AR0235 Global Shutter USB 3.2 Gen 1 Camera with Dynamic ROI and Low Noise Imaging for Medical Devices</v>
       </c>
       <c r="B734" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C734" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D734" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Media</v>
       </c>
       <c r="E734" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-dental-expert-dustin-plunkett-explains-why-routine-dental-checkups-matter-for-families-302817095.html</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-falcon-235mgs-2mp-ar0235-global-shutter-usb-3-22849444</v>
       </c>
       <c r="F734" t="str">
-        <v>Consistent Dental Visits Help Families Catch Problems Early and Build Habits That Support Long-Term Oral Health. JOHNS ISLAND, S.C., July 2, 2026 /PRNewswire/ -- How often should families in Johns Island schedule dental checkups, and what does each appointment actually include? A...</v>
+        <v>Built for surgical visualization, endoscopy, and diagnostic devices that cannot tolerate motion blur or excessive sensor noise, this camera pairs the Onsemi AR0235 HyperLux SG sensor with global shutter capture, Dynamic ROI, and low-noise monochrome imaging over USB 3.2 Gen 1, giving medical device manufacturers precise, motion-free video without a proprietary interface to manage.</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="str">
-        <v>Personal Injury Documentation Beyond Medical Records Explained in HelloNation Featuring Personal Injury Attorney D. Seth Holliday</v>
+        <v>Number of Shares and Voting Rights of ADOCIA as of July 31st, 2026</v>
       </c>
       <c r="B735" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C735" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D735" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E735" t="str">
-        <v>https://www.prnewswire.com/news-releases/personal-injury-documentation-beyond-medical-records-explained-in-hellonation-featuring-personal-injury-attorney-d-seth-holliday-302817083.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/number-shares-voting-rights-adocia-160000565.html</v>
       </c>
       <c r="F735" t="str">
-        <v>The article examines why medical records alone may not fully show pain, limitations, and emotional stress after an injury. RINGGOLD, Ga., July 2, 2026 /PRNewswire/ -- Are medical records alone enough to prove the full impact of a personal injury in Georgia? HelloNation has published a...</v>
+        <v>LYON, France, August 24, 2026--Regulatory News: Pursuant to the provisions of article L. 233-8 II of the French "Code de Commerce" and article 223-16 of the General Regulation of the French stock-market authorities (Autorité des Marchés Financiers, or "AMF"), ADOCIA SA (Paris:ADOC), a French société anonyme (corporation), 115, avenue Lacassagne, 69003 Lyon (Euronext Paris: FR0011184241 – ADOC – the "Company") a clinical-stage biopharmaceutical company focused on the research and development of i</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="str">
-        <v>Cloud of Goods Calls for Destination Readiness Ahead of ADA Anniversary, Helping Travelers Plan Mobility, Accessibility, and Medical Gear Before Arrival</v>
+        <v>Brightn Launches Complete Mental Health Benefit for Employer Groups: AI-Powered Daily Support + Licensed Therapy Nationwide Through OpenLoop Health</v>
       </c>
       <c r="B736" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C736" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D736" t="str">
-        <v>SaaS, Healthcare, Automotive</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E736" t="str">
-        <v>https://www.prnewswire.com/news-releases/cloud-of-goods-calls-for-destination-readiness-ahead-of-ada-anniversary-helping-travelers-plan-mobility-accessibility-and-medical-gear-before-arrival-302817072.html</v>
+        <v>https://www.prnewswire.com/news-releases/brightn-launches-complete-mental-health-benefit-for-employer-groups-ai-powered-daily-support--licensed-therapy-nationwide-through-openloop-health-302858463.html</v>
       </c>
       <c r="F736" t="str">
-        <v>As the July 26 ADA anniversary approaches, Cloud of Goods urges destinations, hotels, travel advisors, and travelers to think beyond accessible venues and plan the gear support travelers need once they arrive. COCONUT CREEK, Fla., July 2, 2026 /PRNewswire/ -- Ahead of the July 26...</v>
+        <v>CEDAR RAPIDS, Iowa and DES MOINES, Iowa, Aug. 24, 2026 /PRNewswire/ -- OpenLoop, a national leader in telehealth-enabled clinical services, and Brightn, an AI-powered upstream mental wellness platform, today announced a strategic partnership to expand access to clinically-informed,...</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="str">
-        <v>Your Teen Asked the Internet How to Lose Weight. California Trim Clinic Gives Them Access to a Real Doctor Instead</v>
+        <v>RPC Acquires Peracidin® Product Line</v>
       </c>
       <c r="B737" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C737" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D737" t="str">
-        <v>Healthcare, Energy, Education</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E737" t="str">
-        <v>https://www.prunderground.com/your-teen-asked-the-internet-how-to-lose-weight-california-trim-clinic-gives-them-access-to-a-real-doctor-instead/00387497/</v>
+        <v>https://www.prnewswire.com/news-releases/rpc-acquires-peracidin-product-line-302858464.html</v>
       </c>
       <c r="F737" t="str">
-        <v>Teenagers can ask a chatbot for a weight-loss plan in seconds. A 2026 nutrition study found that meal plans generated for adolescents missed their estimated daily energy needs by an average of 695 calories, with major inconsistencies across calories, carbohydrates, fats, and micronutrients. At the same time, Florida Atlantic University reports that 22.2% of U.S. high school students are living with obesity. Families are now navigating a collision of rising medical need, algorithm-generated diets, viral body trends, and injectable products sold through social media. California Trim Clinic gives families a direct path into medical care. A private virtual consultation with Dr. Lynda A. Szczech costs $99, and families who enroll receive weekly check-ins from the California Trim Clinic care tea</v>
+        <v>MAPLE GROVE, Minn., Aug. 24, 2026 /PRNewswire/ -- RPC is pleased to announce the successful acquisition of the Peracidin® product line from Angelini Pharma, expanding our portfolio of high-quality peroxyacetic/peracetic acid (PAA) sterilants for dialysis, water treatment and life science...</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="str">
-        <v>After Durnell: Why the Fight Against Pesticides and their Health Harms Is Entering a New Chapter</v>
+        <v>As WCI 2026 Turns to Non-Surgical, Opioid-Sparing Care for Injured ...</v>
       </c>
       <c r="B738" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C738" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D738" t="str">
-        <v>Healthcare</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E738" t="str">
-        <v>https://www.prnewswire.com/news-releases/after-durnell-why-the-fight-against-pesticides-and-their-health-harms-is-entering-a-new-chapter-302817105.html</v>
+        <v>https://pr-inside.com/as-wci-2026-turns-to-non-surgical-opioid-sparing-care-for-injured-r5215585.htm</v>
       </c>
       <c r="F738" t="str">
-        <v>An analysis from Center for Food Safety WASHINGTON, July 2, 2026 /PRNewswire/ -- More than 200,000 Americans have sued Monsanto, arguing that their Roundup pesticide gave them cancer. They are farmers, groundskeepers, landscapers, and regular folks tending to their own yards. People that...</v>
+        <v>(PR-inside.com) Peer-reviewed research on sam® Recover shows reduced opioid and NSAID use in chronic back pain patients and faster return-to-play after musculoskeletal injury. ZetrOZ is showcasing the results at Booth #701. TRUMBULL, CT / ACCESS Newswire / August 24, 2026 / Reducing reliance on opioids and surgery for injured workers is one of the throughlines of this week's WCI 2026 conference. ZetrOZ Systems, developer of the FDA-cleared sam® (Sustained Acoustic Medicine) wearable ultrasound platform, is exhibiting at the 80th Annual Workers' Compensation Educational Conference (WCI 2026), held Aug. 23-26 at the Orlando World Center Marriott, where the company is introducing sam® Recover ..</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="str">
-        <v>CORRECTION FROM SOURCE: Emerging Growth Research Issues Flash Report ...</v>
+        <v>Labor &amp;amp; Employment Law Firm Zakay Law Group, APLC Files a Class Action Against Footprints Behavioral Interventions and Footprints Behavioral Health, Alleging Failure to Provide Meal and Rest Breaks</v>
       </c>
       <c r="B739" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C739" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D739" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E739" t="str">
-        <v>https://pr-inside.com/correction-from-source-emerging-growth-research-issues-flash-report-r5197144.htm</v>
+        <v>https://www.prnewswire.com/news-releases/labor--employment-law-firm-zakay-law-group-aplc-files-a-class-action-against-footprints-behavioral-interventions-and-footprints-behavioral-health-alleging-failure-to-provide-meal-and-rest-breaks-302856747.html</v>
       </c>
       <c r="F739" t="str">
-        <v>(PR-inside.com) The tiered reward structure only has to be at or above the specified price level on the 3, 6, 9, or 12 month observation date. It was previously mentioned that the pricing needed to be sustained over that time period. NEW YORK CITY, NY / ACCESS Newswire / July 2, 2026 / Emerging Growth Research today issued a flash report on OSR Health, Inc. (Nasdaq:OSRH), formerly OSR Holdings, reaffirming its Buy-Emerging rating and 12-month price target of $10.00. The flash report highlights OSRH's newly announced Shareholder Loyalty Program, a novel plan to reward long-term shareholders with Contingent Value Rights ("CVR") rather than ..</v>
+        <v>The lawsuit alleges Footprints Behavioral Interventions and Footprints Behavioral Health violated the California Labor Code by failing to provide its employees with meal and rest periods. SAN DIEGO, Aug. 24, 2026 /PRNewswire/ -- The San Diego labor law attorneys at Zakay Law Group, APLC,...</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="str">
-        <v>CORRECTION FROM SOURCE: Emerging Growth Research Issues Flash Report on OSR Health, Inc., Reaffirms Buy-Emerging Rating and $10.00 Price Target</v>
+        <v>Zealand Pharma – Notification of holding of treasury shares</v>
       </c>
       <c r="B740" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C740" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D740" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E740" t="str">
-        <v>https://www.newswire.com/news/correction-from-source-emerging-growth-research-issues-flash-report-on-osr</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349951/0/en/zealand-pharma-notification-of-holding-of-treasury-shares.html</v>
       </c>
       <c r="F740" t="str">
-        <v>The tiered reward structure only has to be at or above the specified price level on the 3, 6, 9, or 12 month observation date.&amp;nbsp; It was previously mentioned that the pricing needed to be sustained over that time period.&amp;nbsp;&amp;nbsp;</v>
+        <v>Company announcement – No. 42 / 2026</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="str">
-        <v>ZetrOZ Systems Delivers the Future of Sports Medicine Soft Tissue Injury ...</v>
+        <v>Record $4.95 million raised for heart health in Alberta as Miyu Yamashita wins CPKC Women's Open</v>
       </c>
       <c r="B741" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C741" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D741" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E741" t="str">
-        <v>https://pr-inside.com/zetroz-systems-delivers-the-future-of-sports-medicine-soft-tissue-injury-r5197141.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359380</v>
       </c>
       <c r="F741" t="str">
-        <v>(PR-inside.com) At the National Athletic Trainers Association meeting, the inventors of sam® showcase the clinically validated, FDA-cleared device that revolutionizes recovery from soft-tissue injuries for athletes and active people, with endorsements from physicians, professional athletes, and military veterans. PHILADELPHIA, PA / ACCESS Newswire / July 2, 2026 /ZetrOZ Systems unveiled sam® 3.0, the new evolution of its award-winning Sustained Acoustic Medicine wearable ultrasound technology, at the annual meeting of the National Athletic Trainers Association (NATA) on June 29-July 2. The sam® device has been clinically validated in 40 studies to accelerate healing and reduce pain in soft-tissue injuries common to amateur and professional ..</v>
+        <v>The 2026 CPKC Women&amp;#39;s Open raised a record $4.95 million to support heart healthcare in Alberta, while on the golf course, Miyu Yamashita concluded a historic performance on Sunday to capture the 2026 CPKC Women&amp;#39;s Open championship and her fourth LPGA Tour victory. - - Enthusiastic, record crowds filled the grounds at the Royal Mayfair Golf Club to watch Yamashita finish the week 23 under par, winning by nine strokes over the second place finisher. - - Earlier Sunday, CPKC representa... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359380</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="str">
-        <v>ZetrOZ Systems Delivers the Future of Sports Medicine Soft Tissue Injury Treatment with National Launch of sam 3.0 at NATA in Philadelphia USA to Celebrate 250 Years of American Innovation</v>
+        <v>BRC Therapeutics Appoints Biopharma Veteran Chandra Ramanathan as Executive Vice President of Commercialization and Strategy</v>
       </c>
       <c r="B742" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C742" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D742" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E742" t="str">
-        <v>https://www.newswire.com/news/zetroz-systems-delivers-the-future-of-sports-medicine-soft-tissue-22816626</v>
+        <v>https://www.prnewswire.com/news-releases/brc-therapeutics-appoints-biopharma-veteran-chandra-ramanathan-as-executive-vice-president-of-commercialization-and-strategy-302858352.html</v>
       </c>
       <c r="F742" t="str">
-        <v>At the National Athletic Trainers Association meeting, the inventors of sam&amp;reg; showcase the clinically validated, FDA-cleared device that revolutionizes recovery from soft-tissue injuries for athletes and active people, with endorsements from physicians, professional athletes, and military veterans.</v>
+        <v>Seasoned Executive Brings Track Record of Drug Launches, External Innovation, and Portfolio Growth at Bristol Myers Squibb, Wyeth, Bayer, and Danaher to BRC's Next Phase of Growth MONTEREY, Calif., Aug. 24, 2026 /PRNewswire/ -- BRC Therapeutics (BRC), a clinical-stage pharmaceutical...</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="str">
-        <v>MNA: MGB Billionaires Refuse to Negotiate with Brigham and Women's Hospital Nurses, Forcing Nurses to Strike July 8 for Patient Safety</v>
+        <v>CONTRA COSTA COUNTY TEAMSTERS RATIFY TWO-YEAR AGREEMENT</v>
       </c>
       <c r="B743" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C743" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D743" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E743" t="str">
-        <v>https://www.prnewswire.com/news-releases/mna-mgb-billionaires-refuse-to-negotiate-with-brigham-and-womens-hospital-nurses-forcing-nurses-to-strike-july-8-for-patient-safety-302817068.html</v>
+        <v>https://www.prnewswire.com/news-releases/contra-costa-county-teamsters-ratify-two-year-agreement-302858400.html</v>
       </c>
       <c r="F743" t="str">
-        <v>On July 2, the billionaires and corporate executives who run Mass General Brigham refused to compromise with Brigham nurses, forcing nurses to strike July 8 BOSTON, July 2, 2026 /PRNewswire/ -- The billionaires and corporate executives on the Mass General Brigham Board of Directors have...</v>
+        <v>Contract Includes Wage Increases, Employer-Paid Medical, and Salary Study MARTINEZ, Calif., Aug. 24, 2026 /PRNewswire/ -- More than 2,100 Contra Costa County workers have overwhelmingly voted to ratify a new two-year contract, averting a strike. The members of Teamsters Local 856, who...</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="str">
-        <v>Intermountain Health Experts Remind People the Importance of Staying Hydrated This Summer</v>
+        <v>WHO and Peking University strengthen collaboration to advance health emergency preparedness</v>
       </c>
       <c r="B744" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C744" t="str">
-        <v>PRUnderground</v>
+        <v>WebWire</v>
       </c>
       <c r="D744" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E744" t="str">
-        <v>https://www.prunderground.com/intermountain-health-experts-remind-people-the-importance-of-staying-hydrated-this-summer/00387481/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359376</v>
       </c>
       <c r="F744" t="str">
-        <v>It's not just what you drink - it's also what you eat! Intermountain Health reminds people to stay hydrated and eat right during heat of summer The post Intermountain Health Experts Remind People the Importance of Staying Hydrated This Summer first appeared on</v>
+        <v>The World Health Organization (WHO) and Peking University have entered into a two-year project collaboration agreement to strengthen global health emergency preparedness through research, training and innovative analytical approaches. - - The collaboration, led by WHO&amp;#39;s Department of Health Emergency Preparedness through its Risk Analytics and Action Reviews (RAR) Unit and Peking University&amp;#39;s Institute for Global Health, will support efforts to strengthen prevention, preparedness, response... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359376</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="str">
-        <v>2026 Provider EHR IT Consulting Benchmark as Health Systems Shift from ...</v>
+        <v>Vascular Innovation Takes Center Stage at The VEINS and VIVA 2026</v>
       </c>
       <c r="B745" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C745" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D745" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E745" t="str">
-        <v>https://pr-inside.com/provider-ehr-it-consulting-benchmark-as-health-systems-shift-from-r5197106.htm</v>
+        <v>https://www.prnewswire.com/news-releases/vascular-innovation-takes-center-stage-at-the-veins-and-viva-2026-302858397.html</v>
       </c>
       <c r="F745" t="str">
-        <v xml:space="preserve">(PR-inside.com) 620 qualified executives across 145 provider organizations evaluated 20 EHR optimization, workflow redesign and selective implementation consulting firms under Black Book's Research project-verified Q1-Q18 framework TAMPA, FL / ACCESS Newswire / July 2, 2026 / Black Book Research today announced the Q3 2026 release of Healthcare IT Consulting &amp; Advisory Services: USA Provider Organizations, Hospitals, Health Systems &amp; Clinical Enterprises - EHR Optimization, Workflow Redesign &amp; Selective Implementation, a 52-page market benchmark evaluating provider EHR consulting performance, buyer priorities and the 2027-2028 outlook for optimization, stabilization and selective implementation. The study reflects input from 620 qualified executives representing 145 provider organizations </v>
+        <v>PALM SPRINGS, Calif., Aug. 24, 2026 /PRNewswire/ -- The VIVA Foundation will spotlight the latest advances in vascular medicine as 26 clinical trials are presented during The VEINS and VIVA 2026, taking place October 3-6 at Bellagio Las Vegas. The highly anticipated late-breaking...</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="str">
-        <v>2026 Provider EHR IT Consulting Benchmark as Health Systems Shift from Replacement-Led Projects to Optimization, Workflow Redesign and Measurable Installed-Base Value</v>
+        <v>GeoVax Initiates Global Health Outreach to WHO, Africa CDC and Other Agencies Regarding Ebola Vaccine Portfolio Amid Expanding Outbreak</v>
       </c>
       <c r="B746" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C746" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D746" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E746" t="str">
-        <v>https://www.newswire.com/news/2026-provider-ehr-it-consulting-benchmark-as-health-systems-shift-from-22815298</v>
+        <v>https://www.newmediawire.com/news/geovax-initiates-global-health-outreach-to-who-africa-cdc-and-other-agencies-regarding-ebola-vaccine-portfolio-amid-expanding-outbreak-7088835</v>
       </c>
       <c r="F746" t="str">
-        <v>620 qualified executives across 145 provider organizations evaluated 20 EHR optimization, workflow redesign and selective implementation consulting firms under Black Book's Research project-verified Q1-Q18 framework</v>
+        <v>Emerging Evidence of Potential Protection From Authorized Ebola Zaire Vaccine Against Bundibugyo Virus Provides Rationale for Evaluating GeoVax's MVA-Based Ebola Vaccine Candidates ATLANTA, GA - August 24, 2026 ( NEWMEDIAWIRE ) - GeoVax Labs, Inc. (Nasdaq: GOVX), a clinical-stage biotechnology company developing vaccines and immunotherapies against infectious diseases and cancers, today announced that it has expanded outreach to global and regional public health organizations regarding the potential relevance of its Modified Vaccinia Ankara (MVA)-based hemorrhagic fever vaccine portfolio amid the expanding Ebola disease outbreak caused by Bundibugyo virus (BDBV) in various regions of Africa. The outreach follows GeoVax's recent announcement highlighting its willingness to contribute vaccin</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="str">
-        <v>We re in the Game: Bear Bryant Award Returns to EA SPORTS College Football 27</v>
+        <v>DeepCura Unveils the Electronic Health Workforce (EHW) -- the Step Beyond the EHR</v>
       </c>
       <c r="B747" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C747" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D747" t="str">
-        <v>Healthcare, Retail, Gaming, Media</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E747" t="str">
-        <v>https://www.newmediawire.com/news/we-re-in-the-game-bear-bryant-award-returns-to-ea-sports-college-football-27-7087471</v>
+        <v>https://www.prnewswire.com/news-releases/deepcura-unveils-the-electronic-health-workforce-ehw--the-step-beyond-the-ehr-302858389.html</v>
       </c>
       <c r="F747" t="str">
-        <v>HOUSTON - July 2, 2026 ( NEWMEDIAWIRE ) - The name of the legendary Paul “Bear” Bryant is synonymous with excellence in the game of college football, and once again, fans playing EA SPORTS College Football 27’s Dynasty Mode will have the chance to win the American Heart Association’s Paul “Bear” Bryant Award as the game’s National Coach of the Year. Last year’s video game release saw the Bryant Award join the Heisman Trophy, Lou Groza Award, Lombardi Award, Unitas Golden Arm Award and Broyles Award as featured awards in the game. The continued inclusion of the Paul “Bear” Bryant Coach of the Year Award in one of the most celebrated video game franchises in history is another step in the efforts by the American Heart Association, a relentless force changing the future of health for everyone</v>
+        <v>Architected by founder Fern Cowan, the EHW is healthcare's system of evidenced action: a clinician-supervised AI workforce that does the practice's work on a finance-style ledger, where every action — and every entry in the chart — carries its receipt. It integrates with existing EHRs, or...</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="str">
-        <v>Radnostix Acquires Lucerno Dynamics Assets Expanding Radiopharma Medical Device Portfolio</v>
+        <v>Imricor Supports HRS Call for Enhanced Radiation Protection and Urges a Future Beyond Radiation Exposure</v>
       </c>
       <c r="B748" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C748" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D748" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E748" t="str">
-        <v>https://www.prnewswire.com/news-releases/radnostix-acquires-lucerno-dynamics-assets-expanding-radiopharma-medical-device-portfolio-302816984.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/imricor-supports-hrs-call-enhanced-141000539.html</v>
       </c>
       <c r="F748" t="str">
-        <v>IDAHO FALLS, Idaho, July 2, 2026 /PRNewswire/ -- Radnostix, Inc. (OTCQB: INIS) ("Radnostix" or the "Company"), a leader in radioisotope production and nuclear medicine solutions, today announced the successful closing of its acquisition of key assets from Lucerno Dynamics, LLC, including...</v>
+        <v>MINNEAPOLIS, August 24, 2026--Imricor Medical Systems, Inc. (Company or Imricor) (ASX: IMR), the pioneer in the interventional magnetic resonance (iMR) field, welcomed the Heart Rhythm Society’s call for the urgent and immediate adoption of enhanced radiation-protection measures for clinicians and staff working in fluoroscopy-based procedure environments.1</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="str">
-        <v>ConocoPhillips Contributes $1 Million for Earthquake Relief in Venezuela</v>
+        <v>Kaplan Fox Reminds Hims &amp; Hers Health, Inc. (HIMS) Investors of an Investigation into Potential Securities Law Violations</v>
       </c>
       <c r="B749" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C749" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D749" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E749" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357092</v>
+        <v>https://www.newsfilecorp.com/release/311000/Kaplan-Fox-Reminds-Hims-Hers-Health-Inc.-HIMS-Investors-of-an-Investigation-into-Potential-Securities-Law-Violations</v>
       </c>
       <c r="F749" t="str">
-        <v>ConocoPhillips announced today a $1 million contribution to support humanitarian relief efforts for communities affected by the earthquakes that struck Venezuela on June 24. The company will also double match eligible employee donations toward the response. - - The contribution will help local relief organizations provide food, water, shelter, medical care and other essential assistance to those impacted by the earthquakes. ConocoPhillips is proud of its history of operations in Venezuela f... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357092</v>
+        <v>New York, New York--(Newsfile Corp. - August 24, 2026) - Kaplan Fox &amp; Kilsheimer LLP is investigating potential securities violations against Hims &amp; Hers Health, Inc. ("Hims &amp; Hers" or the "Company") (NYSE: HIMS).CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are a Hims &amp; Hers investor and have suffered losses, or if you have information that could assist in the Hims &amp; Hers investigation, you may CLICK HERE to contact us. You may also contact Kaplan Fox by emailing...</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="str">
-        <v>Hospital Procurement Expectations Outpace AI Regulation for Medical Device Manufacturers</v>
+        <v>Capricor Therapeutics Announces Extension of PDUFA Target Action Date as FDA Continues Review of Deramiocel BLA</v>
       </c>
       <c r="B750" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C750" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D750" t="str">
-        <v>AI, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E750" t="str">
-        <v>https://www.prnewswire.com/news-releases/hospital-procurement-expectations-outpace-ai-regulation-for-medical-device-manufacturers-302816974.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349793/0/en/capricor-therapeutics-announces-extension-of-pdufa-target-action-date-as-fda-continues-review-of-deramiocel-bla.html</v>
       </c>
       <c r="F750" t="str">
-        <v>As AI becomes embedded in medical technologies, manufacturers should prepare to demonstrate AI governance alongside cybersecurity SCHAUMBURG, Ill., July 2, 2026 /PRNewswire/ -- Medical device manufacturers are entering a new procurement landscape where demonstrating cybersecurity and...</v>
+        <v>– New PDUFA target action date of November 22, 2026 follows submission of additional Phase 3 HOPE-3 data and analyses supporting a refined proposed indication –</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="str">
-        <v>TomTom and Transit Technologies partner to deliver enhanced fleet and logistics operations</v>
+        <v>The importance of indoor airflow patterns in spreading airborne disease</v>
       </c>
       <c r="B751" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C751" t="str">
         <v>WebWire</v>
       </c>
       <c r="D751" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Healthcare</v>
       </c>
       <c r="E751" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357090</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359359</v>
       </c>
       <c r="F751" t="str">
-        <v>TomTom ( TOM2 ), the specialist in mapping and location technology, and Transit Technologies, a leading provider of software solutions powering mobility systems, today announced a strategic partnership integrating TomTom Orbis Maps and Live Traffic into Transit Technologies&amp;#39; fleet and logistics solutions, bringing real-time routing intelligence to transit, paratransit, and non-emergent medical transportation (NEMT) networks across the United States and Central America. - - Transit Techn... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357090</v>
+        <v>Tuberculosis (TB) is a leading cause of infectious disease deaths, claiming over 1 million lives every year. It spreads through the air when an infected person coughs, sneezes, or exhales, and drug-resistant strains and asymptomatic spreading are growing concerns. Curbing TB transmission is an urgent public health challenge, yet scientists still don&amp;#39;t understand how airflow and other environmental factors influence that spread. - - One problem is that studies of infectious disease transmiss... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359359</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="str">
-        <v>Greenlight Guru achieves ISO 42001 certification for AI governance across medtech quality and clinical solutions</v>
+        <v>Body Morph MD Adds the Hyfrecator® 2000 to Its Skin Health Program, Expanding In-Office Treatment for Skin Tags, Warts, and Common Skin Lesions</v>
       </c>
       <c r="B752" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C752" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D752" t="str">
-        <v>AI, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E752" t="str">
-        <v>https://www.prnewswire.com/news-releases/greenlight-guru-achieves-iso-42001-certification-for-ai-governance-across-medtech-quality-and-clinical-solutions-302816764.html</v>
+        <v>https://www.prweb.com/releases/body-morph-md-adds-the-hyfrecator-2000-to-its-skin-health-program-expanding-in-office-treatment-for-skin-tags-warts-and-common-skin-lesions-302856201.html</v>
       </c>
       <c r="F752" t="str">
-        <v>The certification covers AI governance across the company's eQMS and EDC products, giving medical device companies independently verified evidence for audits and vendor qualification INDIANAPOLIS, July 2, 2026 /PRNewswire/ -- Greenlight Guru, which builds quality management, product...</v>
+        <v>Under the direction of founder Dr. Teresa Lantin, the physician-led medical spa with locations in Harrison, New York, and Naples, Florida, now offers electrosurgical treatment for benign skin conditions alongside its DiamondGlow microdermabrasion and microneedling collagen induction...</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="str">
-        <v>45Drives Announces First Wave of Featured Speakers for Fourth Annual Creator Summit</v>
+        <v>MDCE Advances Continuously Learning AI Models Within StrainScan Pro ...</v>
       </c>
       <c r="B753" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C753" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D753" t="str">
-        <v>AI, Energy, Retail, Education, Healthcare</v>
+        <v>AI, SaaS, Healthcare, Retail, Education</v>
       </c>
       <c r="E753" t="str">
-        <v>https://www.newmediawire.com/news/45drives-announces-first-wave-of-featured-speakers-for-fourth-annual-creator-summit-7087467</v>
+        <v>https://pr-inside.com/mdce-advances-continuously-learning-ai-models-within-strainscan-pro-r5215561.htm</v>
       </c>
       <c r="F753" t="str">
-        <v>Leaders From Unraid, JR Automation, and Some of the Technology Community's Most Influential Creators Revealed as 45Drives Prepares for Its Largest Creator Summit Yet WILMINGTON, NC - July 2, 2026 ( NEWMEDIAWIRE ) - As organizations race to build private AI infrastructure and creators increasingly embrace self-hosting, open-source software, and locally owned technology, the leaders driving those movements will come together this October at the Fourth Annual Creator Summit. Today, 45Drives announced the first wave of featured speakers for the event, taking place October 20-22 at the Skyline Center in Wilmington, North Carolina. Designed to bring together enterprise technology leaders, infrastructure architects, creators, engineers, and the open-source community, Creator Summit has become one</v>
+        <v>(PR-inside.com) Proprietary Platform Designed to Improve Over Time Through Ongoing Model Training and Real-World Visual Data MESA, AZ / ACCESS Newswire / August 24, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today highlighted continued technical progress within its StrainScan Pro platform, focusing on the advancement of continuously learning AI models that support greater visual accuracy across both agricultural and regulated retail environments. StrainScan Pro is built on proprietary computer-vision architecture designed to refine performance as it processes additional visual data. This continuous learning approach allows the platform to strengthen its ability to identify relevant visual patterns over time - whether supporting strain ..</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="str">
-        <v>Cornerstone Physiotherapy Marks 18 Years With Milestone Opening of ...</v>
+        <v>Feliciano Serrano, MD Highlights the Link Between Kidney and Vascular ...</v>
       </c>
       <c r="B754" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C754" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D754" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E754" t="str">
-        <v>https://pr-inside.com/cornerstone-physiotherapy-marks-18-years-with-milestone-opening-of-r5197035.htm</v>
+        <v>https://pr-inside.com/feliciano-serrano-md-highlights-the-link-between-kidney-and-vascular-r5215558.htm</v>
       </c>
       <c r="F754" t="str">
-        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / July 2, 2026 /Cornerstone Physiotherapy, a multidisciplinary clinical group founded in 2008 by physiotherapists Adam Brown and Joon Nah, has officially opened its tenth facility in the Greater Toronto Area. Located at 5086 Hurontario Street, just north of the Square One shopping district, the new site marks the company's second clinical location within the city of Mississauga. The expansion represents a major 18-year milestone for the clinician-founded company, which began as a single local practice and has systematically scaled to meet the growing demand for evidence-based rehabilitation across Ontario. The new Mississauga Square One facility ..</v>
+        <v>(PR-inside.com) Los Angeles physician discusses how broader medical expertise can help address the complex needs of kidney patients. LOS ANGELES, CA / ACCESS Newswire / August 24, 2026 / Kidney disease can involve health challenges that extend beyond the kidneys themselves. Feliciano Serrano, MD, a Los Angeles physician with training in nephrology and vascular interventions, believes this connection highlights the value of looking at complex patient needs from a broader perspective. Serrano's interest in that relationship developed while specializing in nephrology and hypertension at the University of Vermont School of Medicine. During an NIH-supported research fellowship, he studied thrombosis and platelet dysfunction in ..</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="str">
-        <v>Thailand Launches "Thailand Health Excellence 2026" The Next Chapter of Global Healing Advancing Thailand as a Global Health &amp;amp; Healing Destination supported by TAT</v>
+        <v>NeuroThera-Clearmind Collaboration Advances MDMA-N-acylethanolamines IP for the Treatment of PTSD Amid Rising U.S. Federal Support for Psychedelic Innovation</v>
       </c>
       <c r="B755" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C755" t="str">
-        <v>PRWeb</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D755" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Real Estate</v>
       </c>
       <c r="E755" t="str">
-        <v>https://www.prweb.com/releases/thailand-launches-thailand-health-excellence-2026-the-next-chapter-of-global-healing-advancing-thailand-as-a-global-health--healing-destination-supported-by-tat-302816516.html</v>
+        <v>https://www.newmediawire.com/news/neurothera-clearmind-collaboration-advances-mdma-n-acylethanolamines-ip-for-the-treatment-of-ptsd-amid-rising-u-s-federal-support-for-psychedelic-innovation-7088834</v>
       </c>
       <c r="F755" t="str">
-        <v>The world is entering a new era in which health has become one of the defining priorities shaping how people live and travel. Increasingly, people are seeking journeys that not only offer leisure and relaxation, but also promote disease prevention, recovery, longevity, emotional...</v>
+        <v>U.S. Publication of a Patent Application Covering the MDMA-N-acylethanolamines Combination Expands Intellectual Property Generated Through the Collaboration, and Provides Guidance Addressing Clinical Development Considerations for Psychedelic Drugs, Including MDMA TORONTO, ONTARIO - August 24, 2026 ( NEWMEDIAWIRE ) - NeuroThera Labs Inc. (TSXV: NTLX) (the " Company " or " NeuroThera "), a clinical-stage pharmaceutical company, today announced that its ongoing collaboration with Clearmind Medicine Inc. (“ Clearmind ”) has advanced with the publication in the United States of a patent application covering a novel combination of 3,4-methylenedioxymethamphetamine (“ MDMA ”) and N-acylethanolamines, such as palmitoylethanolamide (“ PEA ”), for use in methods of treating post-traumatic stress di</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="str">
-        <v>Danone USA's Economic Impact: Putting Health Through Food in Action for America</v>
+        <v>Investment Opportunities Emerging in the Global Drug Reference Apps Market</v>
       </c>
       <c r="B756" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C756" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D756" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E756" t="str">
-        <v>https://www.prnewswire.com/news-releases/danone-usas-economic-impact-putting-health-through-food-in-action-for-america-302816924.html</v>
+        <v>https://express-press-release.net/news/2026/08/24/1769060</v>
       </c>
       <c r="F756" t="str">
-        <v>Study Reports Danone's Business Had a $9.6 Billion Impact to the U.S. Economy in 2025 Key Points Danone sources ~90% of its ingredients domestically and, in 2025, purchased approximately 200 million gallons of milk from U.S. farms across several states. Danone's U.S. footprint helps...</v>
+        <v>Drug reference apps are becoming more than digital versions of traditional medication guides. As healthcare professionals increasingly work with large amounts of clinical information, these [read full press release...]</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="str">
-        <v>MacroGenics Completes Sale of GMP Manufacturing Operations to Bora Pharmaceuticals</v>
+        <v>SciSparc: NeuroThera-Clearmind Collaboration Advances MDMA-N-acylethanolamines IP for the Treatment of PTSD Amid Rising U.S. Federal Support for Psychedelic Innovation</v>
       </c>
       <c r="B757" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C757" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D757" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance, Healthcare, Real Estate</v>
       </c>
       <c r="E757" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321364/0/en/MacroGenics-Completes-Sale-of-GMP-Manufacturing-Operations-to-Bora-Pharmaceuticals.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349741/0/en/scisparc-neurothera-clearmind-collaboration-advances-mdma-n-acylethanolamines-ip-for-the-treatment-of-ptsd-amid-rising-u-s-federal-support-for-psychedelic-innovation.html</v>
       </c>
       <c r="F757" t="str">
-        <v>ROCKVILLE, MD, July 02, 2026 (GLOBE NEWSWIRE) -- MacroGenics, Inc. (NASDAQ: MGNX), a clinical-stage biopharmaceutical company focused on developing innovative antibody-based therapeutics for the treatment of cancer, and Bora Pharmaceuticals Co., Ltd. (TWSE: 6472; OTCQX: BORAY), a global leader in pharmaceutical manufacturing, today announced completion of the sale of MacroGenics’ good manufacturing practice (GMP) drug substance manufacturing operations to Bora.</v>
+        <v>U.S. publication of a patent application covering the MDMA-N-acylethanolamines combination expands intellectual property generated through the collaboration, and provides guidance addressing clinical development considerations for psychedelic drugs, including MDMA</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="str">
-        <v>Medical Care Technologies Inc. (OTC Pink:MDCE) Advances Beyond Original ...</v>
+        <v>GeoVax Applauds Clinical Validation of Combination Immunotherapy Strategies</v>
       </c>
       <c r="B758" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C758" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D758" t="str">
-        <v>AI, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E758" t="str">
-        <v>https://pr-inside.com/medical-care-technologies-inc-otc-pink-mdce-advances-beyond-original-r5197033.htm</v>
+        <v>https://www.newmediawire.com/news/geovax-applauds-clinical-validation-of-combination-immunotherapy-strategies-7088833</v>
       </c>
       <c r="F758" t="str">
-        <v>(PR-inside.com) Rapid Internal Innovation Renders U.S. Provisional Patent Application No. 63/854,935 Obsolete, Highlighting Exceptional Velocity in AI Development MESA, AZ / ACCESS Newswire / July 2, 2026 /Medical Care Technologies Inc. (OTC PINK:MDCE) today announced that it has elected not to proceed with its U.S. Provisional Patent Application No. 63/854,935, originally filed in July 2025 for its AI Vision Technology. This decision reflects the Company's accelerated pace of innovation, as its current proprietary AI vision systems and software have advanced significantly beyond the original application. Since filing the provisional patent in July 2025, MDCE's engineering teams have achieved substantial breakthroughs in computer vision ..</v>
+        <v xml:space="preserve">Moderna-Merck Positive Phase 3 Combination Results Reinforce Strategic Rationale for Planned Gedeptin® + KEYTRUDA® Study ATLANTA, GA - August 24, 2026 ( NEWMEDIAWIRE ) - GeoVax Labs, Inc. (Nasdaq: GOVX), a clinical-stage biotechnology company developing vaccines and immunotherapies for infectious diseases and solid tumors, today highlighted positive Phase 3 results reported by Moderna and Merck evaluating intismeran autogene, an individualized neoantigen therapy, in combination with KEYTRUDA® (pembrolizumab) as further evidence of an important evolution in cancer immunotherapy directly relevant to GeoVax's Gedeptin development strategy: combining checkpoint inhibition with complementary approaches designed to generate or enhance anti-tumor immune responses. Moderna-Merck reported that the </v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="str">
-        <v>Medical Care Technologies Inc. (OTC Pink:MDCE) Advances Beyond Original AI Vision Patent - Technology Has Evolved Faster Than Expected</v>
+        <v>Presidio Property Trust Extends Largest Tenant Lease</v>
       </c>
       <c r="B759" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C759" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D759" t="str">
-        <v>AI, Healthcare</v>
+        <v>Finance, Healthcare, Real Estate, Education</v>
       </c>
       <c r="E759" t="str">
-        <v>https://www.newswire.com/news/medical-care-technologies-inc-otc-pink-mdce-advances-beyond-original-ai-vision</v>
+        <v>https://pr-inside.com/presidio-property-trust-extends-largest-tenant-lease-r5215546.htm</v>
       </c>
       <c r="F759" t="str">
-        <v>Rapid Internal Innovation Renders U.S. Provisional Patent Application No. 63/854,935 Obsolete, Highlighting Exceptional Velocity in AI Development</v>
+        <v>(PR-inside.com) Presidio Property Trust Extends Largest Tenant Lease SAN DIEGO, CA / ACCESS Newswire / August 24, 2026 / (NASDAQ:SQFT)(NASDAQ:SQFTP)(NASDAQ:SQFTW) Presidio Property Trust, Inc. ("Presidio" or the "Company"), an internally managed, diversified real estate investment trust ("REIT") announced that on August 20, 2026, we completed the five year lease extension of our largest tenant, Johns Hopkins University (on behalf of the Bloomberg School of Public Health), at our Baltimore property. Johns Hopkins University occupies all 31,752 square feet of the Baltimore property and the extension extends the term to December 31, 2031. "We are excited to retain this long standing tenant and are ..</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="str">
-        <v>New Large-Scale Meta-Analysis Demonstrates Strong Prognostic Performance of Myriad’s Prolaris® Biopsy Test in Localized Prostate Cancer</v>
+        <v>BioCardia Announces FDA Confirms Helix Transendocardial Delivery Catheter Meeting Minutes Supporting Follow-On De Novo Pre-Submission for Approval</v>
       </c>
       <c r="B760" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C760" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D760" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E760" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321352/15459/en/New-Large-Scale-Meta-Analysis-Demonstrates-Strong-Prognostic-Performance-of-Myriad-s-Prolaris-Biopsy-Test-in-Localized-Prostate-Cancer.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349723/0/en/biocardia-announces-fda-confirms-helix-transendocardial-delivery-catheter-meeting-minutes-supporting-follow-on-de-novo-pre-submission-for-approval.html</v>
       </c>
       <c r="F760" t="str">
-        <v>New published data shows Prolaris Biopsy Test adds significant prognostic information beyond conventional clinical risk categories for prostate cancer.</v>
+        <v>SUNNYVALE, Calif., Aug. 24, 2026 (GLOBE NEWSWIRE) -- BioCardia ® , Inc. [Nasdaq: BCDA], a global leader in cellular and cell-derived therapeutics for the treatment of cardiovascular and pulmonary diseases, today announces receipt of FDA confirmation of the outcome of its Pre-Submission Meeting on the Helix Transendocardial Delivery Catheter System (Helix).</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="str">
-        <v>Emerging Growth Research Issues Flash Report on OSR Health, Inc., Reaffirms ...</v>
+        <v>CVRx Announces Devoted Health Medicare Advantage Coverage Policy for Barostim Therapy</v>
       </c>
       <c r="B761" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C761" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D761" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E761" t="str">
-        <v>https://pr-inside.com/emerging-growth-research-issues-flash-report-on-osr-health-inc-reaffirms-r5197025.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349722/0/en/cvrx-announces-devoted-health-medicare-advantage-coverage-policy-for-barostim-therapy.html</v>
       </c>
       <c r="F761" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 2, 2026 / Emerging Growth Research today issued a flash report on OSR Health, Inc. (NASDAQ:OSRH), formerly OSR Holdings, reaffirming its Buy-Emerging rating and 12-month price target of $10.00. The flash report highlights OSRH's newly announced Shareholder Loyalty Program, a novel plan to reward long-term shareholders with Contingent Value Rights ("CVR") rather than pursuing a reverse stock split. The Company's Board has approved the plan, which remains subject to legal counsel's opinion, with a record date targeted for July 31, 2026. Key Highlights From the Flash Report: Shareholder Loyalty Program via Contingent Value Rights: OSRH ..</v>
+        <v>MINNEAPOLIS, Aug. 24, 2026 (GLOBE NEWSWIRE) -- CVRx, Inc. (NASDAQ: CVRX) (“CVRx”), a commercial-stage medical device company focused on developing, manufacturing and commercializing innovative neuromodulation solutions for patients with cardiovascular diseases, announced today that Devoted Health has issued a Medicare Advantage coverage policy for Barostim therapy, effective July 17, 2026. Devoted Health, a national health insurance company with the eighth largest Medicare Advantage enrollment in the U.S., provides coverage to approximately 466,000 Medicare Advantage members across 29 states.</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="str">
-        <v>Emerging Growth Research Issues Flash Report on OSR Health, Inc., Reaffirms Buy-Emerging Rating and $10.00 Price Target</v>
+        <v>Edgewise Therapeutics Announces Upcoming Late-Breaking Science Presentation at the European Society of Cardiology (ESC) Congress 2026</v>
       </c>
       <c r="B762" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C762" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D762" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E762" t="str">
-        <v>https://www.newswire.com/news/emerging-growth-research-issues-flash-report-on-osr-health-inc-reaffirms-buy</v>
+        <v>https://www.prnewswire.com/news-releases/edgewise-therapeutics-announces-upcoming-late-breaking-science-presentation-at-the-european-society-of-cardiology-esc-congress-2026-302857842.html</v>
       </c>
       <c r="F762" t="str">
-        <v/>
+        <v>– Presentation highlights positive top-line data from 12-week Phase 2 CIRRUS-HCM trial with EDG-7500 in obstructive and nonobstructive hypertrophic cardiomyopathy (HCM) – BOULDER, Colo., Aug. 24, 2026 /PRNewswire/ -- Edgewise Therapeutics, Inc. (Nasdaq: EWTX), a leading clinical-stage...</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="str">
-        <v>Employment Law Attorneys, at Blumenthal Nordrehaug Bhowmik De Blouw LLP, File Suit Against Enki Health Services, Inc., for Alleged Failure to Provide Required Meal Periods and Rest Periods</v>
+        <v>Ideal Option Releases 2025 Patient Outcomes Annual Report, Highlighting Life-Saving Impact Amid Idaho's Ongoing Opioid Crisis</v>
       </c>
       <c r="B763" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C763" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D763" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E763" t="str">
-        <v>https://www.prnewswire.com/news-releases/employment-law-attorneys-at-blumenthal-nordrehaug-bhowmik-de-blouw-llp-file-suit-against-enki-health-services-inc-for-alleged-failure-to-provide-required-meal-periods-and-rest-periods-302816416.html</v>
+        <v>https://www.prweb.com/releases/ideal-option-releases-2025-patient-outcomes-annual-report-highlighting-life-saving-impact-amid-idahos-ongoing-opioid-crisis-302845857.html</v>
       </c>
       <c r="F763" t="str">
-        <v>Enki Health Services, Inc., allegedly failed to provide employees with accurate wages due to missed meals and break breaks. This allegedly resulted in violations of various California Labor Codes. **THIS IS AN ATTORNEY ADVERTISEMENT** LOS ANGELES, July 2, 2026 /PRNewswire/ -- The Los...</v>
+        <v>New data show 95% opioid abstinence rates among long-term patients as statewide overdose deaths begin to decline. BOISE, Idaho, Aug. 24, 2026 /PRNewswire-PRWeb/ -- Ideal Option, a national leader in outpatient medication-assisted treatment (MAT) for addiction to opioids, stimulants and...</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="str">
-        <v>Most AI Tools Ask You to Trust the Black Box; NutraVeri Built One You ...</v>
+        <v>Tom Orr Joins Avista Healthcare Partners as a Strategic Executive</v>
       </c>
       <c r="B764" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C764" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D764" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E764" t="str">
-        <v>https://pr-inside.com/most-ai-tools-ask-you-to-trust-the-black-box-nutraveri-built-one-you-r5197014.htm</v>
+        <v>https://www.prnewswire.com/news-releases/tom-orr-joins-avista-healthcare-partners-as-a-strategic-executive-302858245.html</v>
       </c>
       <c r="F764" t="str">
-        <v>(PR-inside.com) The platform's readiness score is deterministic: the same supplement formula always produces the same result, every number traces to a public FDA or FTC source, and founders can change one input and watch exactly which risk moves. The first score is free. MIAMI, FL / ACCESS Newswire / July 2, 2026 /Nitches Inc. (OTCID:NICH) - Ask most "AI-powered" tools how they reached a conclusion and the honest answer is that no one can fully say. The model is a black box. The output changes between runs. There is no way to inspect the work. NutraVeri, operated by Nitches Inc. (OTCID:NICH), took the ..</v>
+        <v>NEW YORK, Aug. 24, 2026 /PRNewswire/ -- Avista Healthcare Partners ("Avista"), a leading private equity firm focused exclusively on healthcare, today announced that Tom Orr, a leader with deep expertise in medical device contract manufacturing, injection molding, and highly regulated...</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="str">
-        <v>Most AI Tools Ask You to Trust the Black Box; NutraVeri Built One You Can Audit</v>
+        <v>QurAlis to Participate in Upcoming Investor Conferences in September</v>
       </c>
       <c r="B765" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C765" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D765" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E765" t="str">
-        <v>https://www.newswire.com/news/most-ai-tools-ask-you-to-trust-the-black-box-nutraveri-built-one-you-can-audit</v>
+        <v>https://finance.yahoo.com/healthcare/articles/quralis-participate-upcoming-investor-conferences-114500620.html</v>
       </c>
       <c r="F765" t="str">
-        <v>The platform's readiness score is deterministic: the same supplement formula always produces the same result, every number traces to a public FDA or FTC source, and founders can change one input and watch exactly which risk moves. The first score is free.</v>
+        <v>CAMBRIDGE, Mass., August 24, 2026--QurAlis Corporation, a clinical-stage biotechnology company driving scientific breakthroughs into powerful precision medicines that have the potential to alter the trajectory of neurodegenerative and neurological diseases, today announced that Kasper Roet, Ph.D., CEO and co-founder, will participate at the following investor conferences in September. Management will also participate in one-on-one investor meetings.</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="str">
-        <v>Tenon Medical(R) Announces FDA 510(k) Clearance for Catamaran(R) SI ...</v>
+        <v>AI Platform for Clinical Conversations Market: How Big Tech and EHR Giants Are Reshaping the Competition</v>
       </c>
       <c r="B766" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C766" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D766" t="str">
-        <v>Finance, Healthcare</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E766" t="str">
-        <v>https://pr-inside.com/tenon-medical-r-announces-fda-510-k-clearance-for-catamaran-r-si-r5197006.htm</v>
+        <v>https://express-press-release.net/news/2026/08/24/1769040</v>
       </c>
       <c r="F766" t="str">
-        <v>(PR-inside.com) ~ Updated clearance incorporates various instrument upgrades, as well as per-procedure costs, improving unit economics driven by the reclassification of certain instruments from disposable to reusable status ~ ~ Clearance reflects Tenon's commitment to continuous innovation and operational efficiency, with reusable instrumentation expected to drive lower capex and logistical spend, contributing positively to gross margins and cash flow ~ LOS GATOS, CA / ACCESS Newswire / July 2, 2026 / Tenon Medical, Inc. (NASDAQ:TNON) ("Tenon" or the "Company"), a company transforming care for patients suffering with certain sacro-pelvic disorders, today announced it has received U.S. Food and Drug Administration (FDA) 510(k) clearance ..</v>
+        <v>Walk into almost any exam room today, and you&amp;#8217;ll likely find a new, quiet presence in the corner: an AI assistant listening in, turning the [read full press release...]</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="str">
-        <v>New Cadence Healthcare Welcomes Dr. Karen Rasmussen as Third Physician, Reuniting Three Doctors from the Same Long Beach Residency Program</v>
+        <v>Black Book Announces 2026 Converged Clinical AI Platform Category and ...</v>
       </c>
       <c r="B767" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C767" t="str">
-        <v>Send2Press</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D767" t="str">
-        <v>Healthcare</v>
+        <v>Finance, AI, SaaS, Healthcare</v>
       </c>
       <c r="E767" t="str">
-        <v>https://www.send2press.com/wire/new-cadence-healthcare-welcomes-dr-karen-rasmussen-as-third-physician-reuniting-three-doctors-from-the-same-long-beach-residency-program/</v>
+        <v>https://pr-inside.com/black-book-announces-2026-converged-clinical-ai-platform-category-and-r5215514.htm</v>
       </c>
       <c r="F767" t="str">
-        <v>LONG BEACH, Calif., July 2, 2026 (SEND2PRESS NEWSWIRE) -- New Cadence Healthcare, a membership-based primary care practice in Long Beach, today announced that Dr. Karen Rasmussen will join the practice as its third physician beginning August 2026. Dr. Rasmussen is a board-certified family physician who has cared for patients in Southern California for more than a decade.</v>
+        <v>(PR-inside.com) Regard, Ambience Healthcare, SmarterDx, Solventum, Waystar/Iodine and Navina ranked in new assessment of EHR-integrated clinical diagnosis, documentation and revenue-intelligence platforms CHICAGO, IL / ACCESS Newswire / August 24, 2026 / Black Book Research today announced a new healthcare technology category with the publication ofThe Converged Clinical AI Layer: EHR-Integrated Clinical Diagnosis, Documentation and Revenue Intelligence Platforms - 2026 Market Assessment and 2027 Outlook . The independent report evaluates a developing class of enterprise platforms that combine longitudinal patient-record intelligence, diagnosis support, clinical documentation, evidence traceability, coding integrity, risk adjustment, denial prevention and EHR-integrated workflow execution.</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="str">
-        <v>The Healthcare Technology Report Announces The Top Healthcare Technology Companies of 2026: Volume I</v>
+        <v>Arbutus Commences US$230 Million Modified “Dutch Auction” Tender Offer of its Common Shares at a Price Not Greater Than US$5.75 Nor Less Than US$5.00 Per Share</v>
       </c>
       <c r="B768" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C768" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D768" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E768" t="str">
-        <v>https://www.prweb.com/releases/the-healthcare-technology-report-announces-the-top-healthcare-technology-companies-of-2026-volume-i-302816458.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349641/14025/en/arbutus-commences-us-230-million-modified-dutch-auction-tender-offer-of-its-common-shares-at-a-price-not-greater-than-us-5-75-nor-less-than-us-5-00-per-share.html</v>
       </c>
       <c r="F768" t="str">
-        <v>The Healthcare Technology Report is pleased to announce The Top Healthcare Technology Companies of 2026: Volume I NEW YORK, July 2, 2026 /PRNewswire-PRWeb/ -- Medical science has advanced to a point previously thought unimaginable, with breakthrough therapies, complex genomic mapping, and...</v>
+        <v>WARMINSTER, Pa., Aug. 24, 2026 (GLOBE NEWSWIRE) -- Arbutus Biopharma Corporation (Nasdaq: ABUS) (“Arbutus” or the “Company”), a clinical-stage biopharmaceutical company focused on infectious disease, today announced the commencement of a modified “Dutch Auction” tender offer to purchase for cancellation up to US$230 million in value of its common shares (the “Shares”) at a price of not less than US$5.00 and not more than US $5.75 per Share, less any applicable withholding taxes and without interest, on the terms and subject to the conditions described in the offer to purchase and accompanying issuer bid circular, dated August 24, 2026 (the “Offer to Purchase and Bid Circular”), the Letter of Transmittal (the “Letter of Transmittal”) and Notice of Guaranteed Delivery (the “Notice of Guarant</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="str">
-        <v>Polyrizon Announces Successful Results for NASARIX™ Biocompatibility Program, Supporting Advancement Towards First in Human Clinical Trial</v>
+        <v>Arrowhead Pharmaceuticals to Present New Clinical Data at the European Society of Cardiology Congress</v>
       </c>
       <c r="B769" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C769" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D769" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E769" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321253/0/en/Polyrizon-Announces-Successful-Results-for-NASARIX-Biocompatibility-Program-Supporting-Advancement-Towards-First-in-Human-Clinical-Trial.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/arrowhead-pharmaceuticals-present-clinical-data-113000125.html</v>
       </c>
       <c r="F769" t="str">
-        <v>Raanana, Israel, July 02, 2026 (GLOBE NEWSWIRE) -- Polyrizon Ltd. (Nasdaq: PLRZ) (the “Company” or “Polyrizon”), a development-stage biotech company specializing in the development of innovative intranasal hydrogels, today announced successful results from its biocompatibility evaluation program for its proprietary NASARIX TM Allergy Blocker nasal spray, with all required biological safety tests meeting their predetermined acceptance criteria.</v>
+        <v>PASADENA, Calif., August 24, 2026--Arrowhead Pharmaceuticals, Inc. (NASDAQ: ARWR) today announced that it will present important new data at the European Society of Cardiology Congress (ESC) in Munich, Germany.</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="str">
-        <v>IVI RMA Global and Conceivable Life Sciences Announce Partnership to Deploy the First Automated IVF Lab in the US</v>
+        <v>Black Book Announces 2026 Converged Clinical AI Platform Category and Market Assessment</v>
       </c>
       <c r="B770" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C770" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D770" t="str">
-        <v>Healthcare</v>
+        <v>Finance, AI, SaaS, Healthcare</v>
       </c>
       <c r="E770" t="str">
-        <v>https://www.prnewswire.com/news-releases/ivi-rma-global-and-conceivable-life-sciences-announce-partnership-to-deploy-the-first-automated-ivf-lab-in-the-us-302816394.html</v>
+        <v>https://www.newswire.com/news/black-book-announces-2026-converged-clinical-ai-platform-category-and-market</v>
       </c>
       <c r="F770" t="str">
-        <v>IVI RMA Global continues to improve patient outcomes by combining cutting-edge technology with world-class clinical expertise MADRID and NEW YORK, July 2, 2026 /PRNewswire/ -- IVI RMA Global, the world's leading fertility care organization, and Conceivable Life Sciences today announced a...</v>
+        <v>Regard, Ambience Healthcare, SmarterDx, Solventum, Waystar/Iodine and Navina ranked in new assessment of EHR-integrated clinical diagnosis, documentation and revenue-intelligence platforms</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="str">
-        <v>Top National Health Plan Extends Agreement for Mental Health and Expands Dario Partnership into Cardiometabolic Care, Demonstrating Successful Multi-Condition Growth Strategy</v>
+        <v>BriaCell Advances Personalized Melanoma Immunotherapy Vaccine Candidate, Bria-MEL+™</v>
       </c>
       <c r="B771" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C771" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D771" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E771" t="str">
-        <v>https://www.prnewswire.com/news-releases/top-national-health-plan-extends-agreement-for-mental-health-and-expands-dario-partnership-into-cardiometabolic-care-demonstrating-successful-multi-condition-growth-strategy-302816343.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349644/0/en/briacell-advances-personalized-melanoma-immunotherapy-vaccine-candidate-bria-mel.html</v>
       </c>
       <c r="F771" t="str">
-        <v>Third health plan customer to expand beyond initial deployment, reinforcing Dario's land-and-expand strategy and creating significant opportunity to grow revenue within existing customer base NEW YORK, July 2, 2026 /PRNewswire/ -- DarioHealth Corp. (NASDAQ: DRIO) (the "Company",...</v>
+        <v>PHILADELPHIA and VANCOUVER, British Columbia, Aug. 24, 2026 (GLOBE NEWSWIRE) -- BriaCell Therapeutics Corp. (Nasdaq: BCTX, BCTXL) (TSX: BCT) (“BriaCell” or the “Company”), a clinical-stage biotechnology company developing novel immunotherapies to transform cancer care, today announced that Bria-MEL+, its personalized whole cell melanoma immunotherapy vaccine candidate, has achieved a key genetic engineering milestone, advancing the program toward clinical development.</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="str">
-        <v>Kane Biotech Announces Results of Annual and Special Meeting of Shareholders</v>
+        <v>BridgeBio to Present New Acoramidis Data from Open-Label Extension Analyses in ATTR-CM at ESC Congress 2026</v>
       </c>
       <c r="B772" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C772" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D772" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E772" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321244/0/en/Kane-Biotech-Announces-Results-of-Annual-and-Special-Meeting-of-Shareholders.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349646/0/en/bridgebio-to-present-new-acoramidis-data-from-open-label-extension-analyses-in-attr-cm-at-esc-congress-2026.html</v>
       </c>
       <c r="F772" t="str">
-        <v>WINNIPEG, Manitoba, July 02, 2026 (GLOBE NEWSWIRE) -- Kane Biotech Inc. (TSX-V:KNE) (the “Company”, “Kane” or “Kane Biotech”) the voting results from its annual and special meeting of shareholders (the “Meeting”) on June 24, 2026.</v>
+        <v>PALO ALTO, Calif., Aug. 24, 2026 (GLOBE NEWSWIRE) -- BridgeBio Pharma, Inc. (Nasdaq: BBIO) (“BridgeBio” or the “Company”), a biopharmaceutical company focused on developing medicines for genetic conditions, announced today that two oral presentations and three posters on new acoramidis data in individuals with transthyretin amyloid cardiomyopathy (ATTR-CM) will be shared at the European Society of Cardiology (ESC) Congress 2026, taking place in Munich, Germany on August 28-31, 2026. The data will further strengthen the differentiated clinical profile of acoramidis, reinforcing it as the first-line treatment of choice for individuals with ATTR-CM. Acoramidis is the only selective small molecule, orally administered, near-complete (≥90%) transthyretin (TTR) stabilizer.</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="str">
-        <v>Cartesian Therapeutics Announces New Employment Inducement Grants</v>
+        <v>Harvest Declares Big Pharma Split Corp. August 2026 Distributions</v>
       </c>
       <c r="B773" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C773" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D773" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E773" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321228/0/en/Cartesian-Therapeutics-Announces-New-Employment-Inducement-Grants.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/harvest-declares-big-pharma-split-113000483.html</v>
       </c>
       <c r="F773" t="str">
-        <v>FREDERICK, Md., July 02, 2026 (GLOBE NEWSWIRE) -- Cartesian Therapeutics, Inc. (NASDAQ: RNAC) (the “Company”), a late clinical-stage biotechnology company pioneering cell therapy for autoimmune diseases, today announced the granting of inducement awards to eight new employees. On July 1, 2026, the Company issued to these employees options to purchase an aggregate of 238,700 shares of the Company’s common stock with an exercise price of $10.18, the closing trading price of the Company’s common stock on the Nasdaq Global Market on the date of grant. The options were granted pursuant to the Company’s Amended and Restated 2018 Employment Inducement Incentive Award Plan and were approved by the Company’s board of directors. The options vest as to 25% on July 1, 2027, and then in thirty-six subs</v>
+        <v>OAKVILLE, Ontario, August 24, 2026--Harvest Portfolios Group Inc. ("Harvest") declares the monthly cash distribution payable for Big Pharma Split Corp. of $0.1031 for each class A share (PRM:TSX) for the month ending August 31, 2026.</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="str">
-        <v>British Wheel of Yoga Announces Free Ayurveda for Sleep Masterclass</v>
+        <v>Vector Science &amp;amp; Therapeutics (TSXV: PAIN) Begins Peptide Production as First Suite at LyoGenesis Manufacturing Comes Online</v>
       </c>
       <c r="B774" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C774" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D774" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E774" t="str">
-        <v>https://pressat.co.uk/releases/british-wheel-of-yoga-announces-free-ayurveda-for-sleep-masterclass-22bb2b8a6f806fedcdc4190d00af96a4/</v>
+        <v>https://www.prnewswire.com/news-releases/vector-science--therapeutics-tsxv-pain-begins-peptide-production-as-first-suite-at-lyogenesis-manufacturing-comes-online-302857980.html</v>
       </c>
       <c r="F774" t="str">
-        <v>Thursday 2 July, 2026 The British Wheel of Yoga (BWY) is inviting everyone to a completely free online masterclass, Ayurveda for Sleep, led by Ayurvedic expert and BWY Teacher Trainer Tarik Dervish. The session, which takes place on Wednesday 8 July from 5-6.15pm, will explore why so many people struggle to wake feeling rested, and how Ayurveda can offer practical ways to support better sleep. Recent UK research shows that poor sleep quality and short sleep are common, with many adults sleeping less than seven hours a night and reporting sleep disorders or unrefreshing sleep. “In Ayurveda, sleep is not treated in isolation,” says Tarik Dervish. “It is understood as part of a larger picture: one that includes daily rhythm, diet, environment, stress and our relationship with nature.” Ayurved</v>
+        <v>55,000 vials of peptides will be produced from this production suite and are pre-sold Milestone facility meets cGMP, FDA, and ISO quality standards on schedule; remaining three suites to launch in September MEQUON, Wis., Aug. 24, 2026 /PRNewswire/ -- Vector Science &amp; Therapeutics Corp....</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="str">
-        <v>Partner Therapeutics Announces Publication of Results From the eNRGy Trial of Zenocutuzumab in Patients with NRG1+ Cholangiocarcinoma in Journal of Clinical Oncology (JCO)</v>
+        <v>Quest Diagnostics to Offer FDA-Cleared Roche pTau217 Blood Test to Assess Alzheimer's Disease Pathology</v>
       </c>
       <c r="B775" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C775" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D775" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E775" t="str">
-        <v>https://www.prnewswire.com/news-releases/partner-therapeutics-announces-publication-of-results-from-the-enrgy-trial-of-zenocutuzumab-in-patients-with-nrg1-cholangiocarcinoma-in-journal-of-clinical-oncology-jco-302816350.html</v>
+        <v>https://www.prnewswire.com/news-releases/quest-diagnostics-to-offer-fda-cleared-roche-ptau217-blood-test-to-assess-alzheimers-disease-pathology-302858247.html</v>
       </c>
       <c r="F775" t="str">
-        <v>Zenocutuzumab offers meaningful and durable antitumor activity, substantially reduced toxicity and no treatment‑limiting safety concerns, distinguishing it favorably from existing standards of care LEXINGTON, Mass., July 2, 2026 /PRNewswire/ -- Partner Therapeutics, Inc. (PTx), a private,...</v>
+        <v>Test to join the company's expansive portfolio of Quest AD-Detect® blood tests for assessing symptomatic patients Quest also launching a new multi-biomarker AD-Detect® lab-developed blood test with low 10% indeterminate rate, so more patients can receive an actionable insight SECAUCUS,...</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="str">
-        <v>SOCO® Launches Small-Pack Solidification Solutions for Healthcare and Emergency Sanitation Applications</v>
+        <v>AURORA CANNABIS CORRECTS INACCURATE STATEMENTS MADE IN SUPPORT OF CURALEAF HOLDINGS' HOSTILE BID</v>
       </c>
       <c r="B776" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C776" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D776" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E776" t="str">
-        <v>https://www.prnewswire.com/news-releases/soco-launches-small-pack-solidification-solutions-for-healthcare-and-emergency-sanitation-applications-302816822.html</v>
+        <v>https://www.prnewswire.com/news-releases/aurora-cannabis-corrects-inaccurate-statements-made-in-support-of-curaleaf-holdings-hostile-bid-302858032.html</v>
       </c>
       <c r="F776" t="str">
-        <v>LOS ANGELES, July 2, 2026 /PRNewswire/ -- As healthcare facilities, portable sanitation providers and emergency response organizations seek safer methods for liquid waste management, SOCO® announced the launch of its small-pack solidification solutions designed for medical liquid waste...</v>
+        <v>Curaleaf's self-serving portrayal of our business is an attempt to acquire Aurora's world class EU-GMP manufacturing facilities and global medical cannabis footprint at the lowest price possible Aurora's international strategy is working; net revenue is up 17%YOY Contrary to Curaleaf's...</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="str">
-        <v>Discover Health Welcomes Two Board-Certified Pediatricians to Its San Francisco Practice</v>
+        <v>Pomerantz LLP Announces Class Action Litigation Filing Against Fractyl ...</v>
       </c>
       <c r="B777" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C777" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D777" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E777" t="str">
-        <v>https://www.prweb.com/releases/discover-health-welcomes-two-board-certified-pediatricians-to-its-san-francisco-practice-302816390.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-announces-class-action-litigation-filing-against-fractyl-r5215508.htm</v>
       </c>
       <c r="F777" t="str">
-        <v>Dr. Nicole Glynn and Dr. Sophia Hurd join Discover Health's concierge pediatric team, expanding access to relationship-driven care for Bay Area families. SAN FRANCISCO, July 2, 2026 /PRNewswire-PRWeb/ -- Discover Health, a concierge medical practice dedicated to personalized,...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fractyl Health, Inc. ("Fractyl" or the "Company") (NASDAQ:GUTS) and certain officers. The class action, filed in the United States District Court for the Southern District of New York, and docketed under 26-cv-07167, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations ..</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="str">
-        <v>TherapyHive Launches On-Demand Hourly Therapy Offices in New York City, Empowering Flexible, Hybrid Practices</v>
+        <v>Monte Rosa Therapeutics Announces First Patient Dosed in MODeFIRe-1, a Phase 2 Study of MRT-2359 in Combination with Apalutamide in Patients with AR Mutation-Positive Metastatic Castration-Resistant Prostate Cancer</v>
       </c>
       <c r="B778" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C778" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D778" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E778" t="str">
-        <v>https://www.newswire.com/news/therapyhive-launches-on-demand-hourly-therapy-offices-in-new-york-city-22808061</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349601/0/en/monte-rosa-therapeutics-announces-first-patient-dosed-in-modefire-1-a-phase-2-study-of-mrt-2359-in-combination-with-apalutamide-in-patients-with-ar-mutation-positive-metastatic-cas.html</v>
       </c>
       <c r="F778" t="str">
-        <v>Designed to Meet the Evolving Needs of Today's Mental Health Professionals, TherapyHive's Hourly Offices Eliminate the Burden of Long-Term Leases While Maintaining a Premium, Compliant and Client-Ready Environment</v>
+        <v>Monte Rosa FPD in MODeFIRe-1, a P2 Study of MRT-2359 in Combo w/ Apalutamide in Patients w/ AR Mutation-Positive Metastatic Castration-Resistant Cancer</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="str">
-        <v>Alligator Announces First Patient Dosed in Investigator-Initiated Study ...</v>
+        <v>Myocardial Solutions Expands Access to MyoStrain® Through New Advanced Heart Health Scan with Prenuvo</v>
       </c>
       <c r="B779" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C779" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D779" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E779" t="str">
-        <v>https://pr-inside.com/alligator-announces-first-patient-dosed-in-investigator-initiated-study-r5196925.htm</v>
+        <v>https://www.prweb.com/releases/myocardial-solutions-expands-access-to-myostrain-through-new-advanced-heart-health-scan-with-prenuvo-302857081.html</v>
       </c>
       <c r="F779" t="str">
-        <v>(PR-inside.com) LUND, SE / ACCESS Newswire / July 2, 2026 / Alligator Bioscience (STO:ATORX) First patient dosed in an investigator-initiated trial evaluating intratumoral mitazalimab, with or without intratumoral nivolumab Study evaluates how local CD40 activation affects the tumor microenvironment ahead of surgery to inform future clinical development Trial conducted at an Ivy League university in the United States Lund, Sweden - 2 July 2026 - Alligator Bioscience (Nasdaq Stockholm: ATORX), a clinical-stage biotechnology company developing tumor-directed immuno-oncology antibody drugs, today announces that the first patient has been dosed in an investigator-initiated trial (IIT, NCT07319195) evaluating intratumoral administration of mitazalimab, Alligator's lead CD40 agonist, in patients</v>
+        <v>New offering adds regional myocardial strain measurement and MyoHealth® Scores to the Advanced Heart Health Scan, now available at 17 U.S. Prenuvo clinics. The Advanced Heart Health Scan is available in eligible Prenuvo Executive Memberships or as a standalone screening. RESEARCH TRIANGLE...</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="str">
-        <v>14th Enterprise Awards Recognises the Visionaries Shaping the Future of UK Tech</v>
+        <v>TwinStrand Biosciences Announces Final Judgment in Patent Infringement Suit Against Guardant Health, Awarding TwinStrand and the University of Washington More Than $245.2 Million in Damages, Accrued Royalties and Interest</v>
       </c>
       <c r="B780" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C780" t="str">
-        <v>Pressat</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D780" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E780" t="str">
-        <v>https://pressat.co.uk/releases/14th-enterprise-awards-recognises-the-visionaries-shaping-the-future-of-uk-tech-d0577ab9c4d3212e381abe43f564c4c8/</v>
+        <v>https://finance.yahoo.com/healthcare/articles/twinstrand-biosciences-announces-final-judgment-110000950.html</v>
       </c>
       <c r="F780" t="str">
-        <v>Thursday 2 July, 2026 Entrepreneurs and Founder Friendly Funds recognised for driving the next generation of UK innovation London, 2 July 2026 – Some of the UK's most outstanding entrepreneurs were recognised last night (1 July) at the glittering Enterprise Awards, held at Drapers' Hall in the City of London. Now in its 14th year, the Enterprise Awards celebrates entrepreneurship, innovation and business leadership, recognising founders and business leaders at every stage of growth. Since the awards were launched, nearly 120 entrepreneurs have been recognised, whose businesses now generate over $3.1 billion in annual revenue and employ around 18,000 people worldwide. Welcomed by John O’Connell, founder of the Awards and Executive Chair of ScaleUp Group and led by Tola Sargeant, Chair of th</v>
+        <v>SEATTLE, August 24, 2026--TwinStrand Biosciences (TwinStrand), the pioneer in Duplex Sequencing® technology, today announced that the U.S. District Court for the District of Delaware entered final judgment on Aug. 21, 2026, in favor of TwinStrand and the University of Washington (UW) in their patent infringement suit against Guardant Health, Inc.</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="str">
-        <v>Oculis to Participate at the Piper Sandler Virtual Ophthalmology Conference</v>
+        <v>United Therapeutics Corporation Announces FDA Filing Acceptance of New Drug Application for Ralinepag to Treat Pulmonary Arterial Hypertension</v>
       </c>
       <c r="B781" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C781" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D781" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E781" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321125/0/en/Oculis-to-Participate-at-the-Piper-Sandler-Virtual-Ophthalmology-Conference.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/united-therapeutics-corporation-announces-fda-110000004.html</v>
       </c>
       <c r="F781" t="str">
-        <v>ZUG, Switzerland, July 2, 2026 – Oculis Holding AG (Nasdaq: OCS; XICE: OCS) (“Oculis” or the “Company”), a global biopharmaceutical company focused on innovations addressing neuro-ophthalmic and ophthalmic diseases with significant unmet medical needs, announced today that Oculis’ management will participate in a fireside chat at the Piper Sandler Virtual Ophthalmology Conference.</v>
+        <v>SILVER SPRING, Md. &amp; RESEARCH TRIANGLE PARK, N.C., August 24, 2026--United Therapeutics Corporation (Nasdaq: UTHR), a public benefit corporation, today announced that the FDA has accepted the New Drug Application (NDA) for ralinepag to treat PAH. The FDA has set a Prescription Drug User Fee Act target action date of June 24, 2027.</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="str">
-        <v>Pharmaceutical CRO Market Opportunities in Clinical Trial Management</v>
+        <v>“Declutter Your Home, Declutter Your Life” Is Free to Download for Only Five Days (Until 8/28/26)</v>
       </c>
       <c r="B782" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C782" t="str">
-        <v>Express Press Release</v>
+        <v>WebWire</v>
       </c>
       <c r="D782" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Energy, Retail</v>
       </c>
       <c r="E782" t="str">
-        <v>https://express-press-release.net/news/2026/07/02/1761369</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359241</v>
       </c>
       <c r="F782" t="str">
-        <v>The global Pharmaceutical CRO Market size was valued at USD 45.3 billion in 2025 and is projected to grow from USD 48.5 billion in 2026 to USD [read full press release...]</v>
+        <v>Best Seller Publishing announces the release of Michele Rase&amp;#39;s new book, &amp;#8220;Declutter Your Home, Declutter Your Life.&amp;#8221; It will be available in the Amazon store for free for only five days. - - &amp;#8220;Declutter Your Home, Declutter Your Life&amp;#8221; is about creating a home that gives you energy instead of quietly draining it. Life and Health Coach Michele Rase explores how clutter can create emotional and mental noise, especially when tied to memories, guilt, unfinished decisions, or past identitie... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359241</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="str">
-        <v>Black Book Italy Provider Pulse Finds FSE 2.0 Faces Regional Interoperability, ...</v>
+        <v>Recent Release, "A Distant Rainbow," from Newman Springs Publishing Author Kathleen Kearns, Explores Loss, Redemption, and Hope Through Interconnected Experiences</v>
       </c>
       <c r="B783" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C783" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D783" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E783" t="str">
-        <v>https://pr-inside.com/black-book-italy-provider-pulse-finds-fse-2-0-faces-regional-interoperability-r5196922.htm</v>
+        <v>https://www.pr.com/press-release/976626</v>
       </c>
       <c r="F783" t="str">
-        <v>(PR-inside.com) Survey of Italian healthcare IT users finds regional fragmentation, diagnostic-data usability and PNRR deadline pressure are redefining Italy's EHR/HIT competitive landscape LONDON, UK / ACCESS Newswire / July 2, 2026 / Black Book Research today released findings from its Italy State of Acute Care EHR, FSE 2.0 and Digital Health 2026 report, identifying Italy as one of Europe's most important tests of whether a regionally decentralized healthcare system can deliver national clinical-data utility before PNRR and European Health Data Space expectations converge. The 2026 Italy report follows Black Book's Norway and Germany provider pulse research and extends the firm's Q2 European interoperability ..</v>
+        <v>Kathleen Kearns has completed a new book, "A Distant Rainbow," an autobiographical short story that intertwines her professional calling with profound personal trials. The narrative follows her journey alongside some of the earliest AIDS patients during a transformative period in medical and social history, while simultaneously grappling with her sister's devastating cancer diagnosis. Through these interwoven [PR.com]</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="str">
-        <v>Final Outcome of AlzeCure's Rights Issue</v>
+        <v>PCB Technologies Announces Winning of a USD 65 Million Tender for the Supply of Medical PCB Assembly Products in 2027-2028</v>
       </c>
       <c r="B784" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C784" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D784" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E784" t="str">
-        <v>https://pr-inside.com/final-outcome-of-alzecure-s-rights-issue-r5196921.htm</v>
+        <v>https://www.prnewswire.com/news-releases/pcb-technologies-announces-winning-of-a-usd-65-million-tender-for-the-supply-of-medical-pcb-assembly-products-in-2027-2028-302858131.html</v>
       </c>
       <c r="F784" t="str">
-        <v>(PR-inside.com) NOT FOR RELEASE, PUBLICATION OR DISTRIBUTION, DIRECTLY OR INDIRECTLY, IN OR INTO RUSSIA, BELARUS, AUSTRALIA, HONG KONG, JAPAN, CANADA, NEW ZEALAND, SWITZERLAND, SINGAPORE, SOUTH AFRICA, THE UNITED STATES OR ANY OTHER JURISDICTION WHERE SUCH ACTION IS IN WHOLE OR IN PART SUBJECT TO LEGAL RESTRICTIONS. THIS PRESS RELEASE DOES NOT CONSTITUTE AN OFFER TO ACQUIRE SECURITIES IN ALZECURE PHARMA AB. SEE ALSO THE SECTION "IMPORTANT INFORMATION" BELOW. STOCKHOLM, SE / ACCESS Newswire / July 2, 2026 / AlzeCure Pharma AB ("AlzeCure" or "the Company")(STO:ALZCUR)(FRA:AC6), a pharmaceutical company that develops a broad portfolio of small molecule product candidates for diseases affecting the ..</v>
+        <v>MIGDAL HAEMEK, Israel, Aug. 24, 2026 /PRNewswire/ -- PCB Technologies (TASE: PCBT), a global leader in advanced electronic and PCB manufacturing solutions, is pleased to announce that on August 23, 2026, it was awarded a tender for the supply of electronic packaging products in 2027-2028...</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="str">
-        <v>Molecular Partners and Orano Med Announce First Patients Dosed in Phase 1/2a Trial of DLL3 Radio-DARPin MP0712</v>
+        <v>Rising Tick-Borne Infections Acceleration in the Global Lyme Disease Market</v>
       </c>
       <c r="B785" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C785" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D785" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E785" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321081/0/en/Molecular-Partners-and-Orano-Med-Announce-First-Patients-Dosed-in-Phase-1-2a-Trial-of-DLL3-Radio-DARPin-MP0712.html</v>
+        <v>https://express-press-release.net/news/2026/08/24/1769005</v>
       </c>
       <c r="F785" t="str">
-        <v>ZURICH-SCHLIEREN, Switzerland and CONCORD, Mass. and VILLEJUIF, France, July 02, 2026 (GLOBE NEWSWIRE) -- Ad hoc announcement pursuant to Art. 53 LR – Molecular Partners AG (SIX: MOLN; NASDAQ: MOLN), a clinical-stage biotech company developing a novel class of custom-built protein drugs known as DARPin therapeutics (“Molecular Partners”), and Orano Med, a clinical-stage radiopharmaceutical company and a pioneer in the development of lead-212 ( 212 Pb) based targeted alpha therapies (TAT), today announced that the first patients were dosed in the ongoing US multicenter Phase 1/2a study of drug candidate MP0712.</v>
+        <v>Tick-borne infections are no longer restricted to traditional endemics. Driven by shifting climate patterns, expanding vector habitats, and rising public health awareness, the Lyme Disease [read full press release...]</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="str">
-        <v>Elicio Therapeutics Announces Pricing of $15 Million Registered Direct Offering</v>
+        <v>Girl Power USA Launches Period Power to Address Period Poverty Through Community-Led Solutions</v>
       </c>
       <c r="B786" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C786" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D786" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E786" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321078/0/en/Elicio-Therapeutics-Announces-Pricing-of-15-Million-Registered-Direct-Offering.html</v>
+        <v>https://prunderground.com/girl-power-usa-launches-period-power-to-address-period-poverty-through-community/cmt2wrrxm000004jrj6cps47t</v>
       </c>
       <c r="F786" t="str">
-        <v>BOSTON, July 02, 2026 (GLOBE NEWSWIRE) -- Elicio Therapeutics, Inc. (Nasdaq: ELTX) (“Elicio” or the “Company”), a clinical-stage biotechnology company developing next-generation immunotherapies for KRAS-driven cancers, today announced that it has entered into a definitive securities purchase agreement led by two new fundamental institutional investors with participation from a large existing shareholder for the purchase of an aggregate of 4,380,313 shares of its common stock pursuant to a registered direct offering (the “Offering”). The Offering is expected to result in gross proceeds of approximately $15 million, before deducting placement agents’ fees and other Offering expenses. The closing of the Offering is expected to occur on or about July 6, 2026, subject to the satisfaction of cus</v>
+        <v>Initiative unites menstrual health education, reusable pad production, skills training, and economic opportunity for girls and women in Uganda and Kenya The post Girl Power USA Launches Period Power to Address Period Poverty Through Community-Led Solutions first appeared on</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="str">
-        <v>Insilico Medicine Announces Collaboration with Takeda to Advance Strategic AI Drug Discovery</v>
+        <v>First Patient Treated in PIONEER-1 Registrational Trial of Privosegtor for Optic Neuritis</v>
       </c>
       <c r="B787" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C787" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D787" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E787" t="str">
-        <v>https://www.prnewswire.com/news-releases/insilico-medicine-announces-collaboration-with-takeda-to-advance-strategic-ai-drug-discovery-302816559.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349490/0/en/first-patient-treated-in-pioneer-1-registrational-trial-of-privosegtor-for-optic-neuritis.html</v>
       </c>
       <c r="F787" t="str">
-        <v>Partnership to leverage Pharma.AI platform for novel drug candidates across Takeda's therapeutic areas CAMBRIDGE, Mass., July 1, 2026 /PRNewswire/ -- Insilico Medicine ("Insilico" HKEX:3696), a leader in clinical-stage generative AI for drug discovery, today announced a strategic...</v>
+        <v>The PIONEER program marks a key step toward potential first-in-class neuroprotection for optic neuritis and other neurological diseases, supported by positive Acuity Phase 2 data, FDA Breakthrough Therapy and EMA PRIME designations, and recent positive feedback from the FDA Neurology Division. The PIONEER program marks a key step toward potential first-in-class neuroprotection for optic neuritis and other neurological diseases, supported by positive Acuity Phase 2 data, FDA Breakthrough Therapy and EMA PRIME designations, and recent positive feedback from the FDA Neurology Division.</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="str">
-        <v>FDA Alignment to Advance ProstACT Global Phase 3 Trial</v>
+        <v>AI in Cardiology Market: The 31.2% Growth Story Behind the Next Healthcare AI Revolution</v>
       </c>
       <c r="B788" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C788" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D788" t="str">
-        <v>Finance, Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E788" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321065/0/en/FDA-Alignment-to-Advance-ProstACT-Global-Phase-3-Trial.html</v>
+        <v>https://express-press-release.net/news/2026/08/24/1768978</v>
       </c>
       <c r="F788" t="str">
-        <v>MELBOURNE, Australia and INDIANAPOLIS, July 02, 2026 (GLOBE NEWSWIRE) -- Telix Pharmaceuticals (ASX: TLX, NASDAQ: TLX, “Telix”) today announced the successful outcome of a Type B meeting with the United States (U.S.) Food and Drug Administration (FDA) to review the Part 1 safety and dosimetry data and Part 2 protocol design of the ProstACT Global Phase 3 trial of its therapeutic candidate TLX591-Tx (lutetium-177 ( 177 Lu) rosopatamab tetraxetan) in metastatic castration resistant prostate cancer.</v>
+        <v>AI in Cardiology Market Size and Growth Forecast The AI in cardiology market reached USD 1.7 billion in 2025 and is estimated to grow to USD 2.2 [read full press release...]</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="str">
-        <v>Abbisko Therapeutics and AstraZeneca Enter a Strategic Collaboration to Conduct the Clinical Trial of Lumipodlin (ABSK043), a First-in-Class Oral PD-L1 Inhibitor, in Combination with TAGRISSO® for NSCLC</v>
+        <v>ORZEYFUL (oveporexton) Approved in Japan as the First and Only Medicine to Treat the Underlying Cause of Narcolepsy Type 1</v>
       </c>
       <c r="B789" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C789" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D789" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E789" t="str">
-        <v>https://www.prnewswire.com/news-releases/abbisko-therapeutics-and-astrazeneca-enter-a-strategic-collaboration-to-conduct-the-clinical-trial-of-lumipodlin-absk043-a-first-in-class-oral-pd-l1-inhibitor-in-combination-with-tagrisso-for-nsclc-302816115.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/orzeyful-oveporexton-approved-japan-first-063600489.html</v>
       </c>
       <c r="F789" t="str">
-        <v>SHANGHAI, July 1, 2026 /PRNewswire/ -- Abbisko Therapeutics Co., Ltd. ("Abbisko Therapeutics" hereafter, HKEX code: 02256.HK) today announced that it has entered into a strategic collaboration agreement with AstraZeneca (LSE/STO/NYSE: AZN) to jointly advance the clinical development of a...</v>
+        <v>OSAKA, Japan &amp; CAMBRIDGE, Mass., August 24, 2026--Takeda (TOKYO:4502/NYSE:TAK) announced that the Japanese Ministry of Health, Labour and Welfare (MHLW) approved the use of ORZEYFUL (oveporexton) for the treatment of narcolepsy type 1 (NT1, narcolepsy with cataplexy) in adults. ORZEYFUL is a first-in-class oral orexin receptor 2 (OX2R) agonist and the only medicine indicated in Japan to treat the disease holistically rather than individual symptoms. The discovery of this new class of medicine or</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="str">
-        <v>Renal Cancer Pipeline Appears Robust With 75+ Key Pharma Companies Actively Working in the Domain | DelveInsight</v>
+        <v>AI In Life Science Analytics Market: How Generative AI Is Changing Pharmaceutical Decision-Making</v>
       </c>
       <c r="B790" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C790" t="str">
-        <v>GetNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D790" t="str">
-        <v>Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E790" t="str">
-        <v>https://www.getnews.info/story/2026/07/01/renal-cancer-pipeline-appears-robust-with-75-key-pharma-companies-actively-working-in-the-domain-delveinsight/?source=barchart</v>
+        <v>https://express-press-release.net/news/2026/08/24/1768948</v>
       </c>
       <c r="F790" t="str">
-        <v/>
+        <v>The AI in life science analytics market is valued at roughly USD 1.9 billion in 2024 and is projected to reach USD 4.8 billion by 2033, expanding [read full press release...]</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="str">
-        <v>Human Papillomavirus-positive Oropharyngeal Cancer Pipeline Appears Robust With 5+ Key Pharma Companies Actively Working in the Domain | DelveInsight</v>
+        <v>Vicore Pharma to Present at the European Respiratory Society Congress ...</v>
       </c>
       <c r="B791" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C791" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D791" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E791" t="str">
-        <v>https://www.getnews.info/story/2026/07/01/human-papillomaviruspositive-oropharyngeal-cancer-pipeline-appears-robust-with-5-key-pharma-companies-actively-working-in-the-domain-delveinsight/?source=barchart</v>
+        <v>https://pr-inside.com/vicore-pharma-to-present-at-the-european-respiratory-society-congress-r5215433.htm</v>
       </c>
       <c r="F791" t="str">
-        <v/>
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / August 24, 2026 / Vicore Pharma Holding AB (NASDAQ Stockholm:VICO)(NASDAQ:VCRE), a clinical-stage biopharmaceutical company unlocking the potential of a novel class of drugs, angiotensin II type 2 receptor agonists, today announced that the company will participate in the European Respiratory Society (ERS) Congress 2026, taking place in Barcelona, Spain and online September 5-9, 2026. Vicore will present new data on the design and baseline characteristics of patients enrolled in the global Phase 2b ASPIRE trial in buloxibutid, the company's lead program in idiopathic pulmonary fibrosis (IPF), along with translational findings on AT2 receptor activation in ..</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="str">
-        <v>Grant Helps More Arizona Moms Access Postpartum Support</v>
+        <v>TME Pharma fait le point sur ses activités</v>
       </c>
       <c r="B792" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C792" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D792" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E792" t="str">
-        <v>https://www.prnewswire.com/news-releases/grant-helps-more-arizona-moms-access-postpartum-support-302816467.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349468/0/fr/tme-pharma-fait-le-point-sur-ses-activit%C3%A9s.html</v>
       </c>
       <c r="F792" t="str">
-        <v>An AZ Blue Foundation Momentum Maker Grant is helping 4ᵗʰ Trimester Arizona expand maternal mental health and postpartum support statewide PHOENIX, July 1, 2026 /PRNewswire/ -- For many Arizona families, support after birth can be hard to find. Across the state, moms continue to face gaps...</v>
+        <v>TME Pharma entre en phase finale avec deux partenaires pour la licence du NOX-A12 et le développement de Phase 2 dans le glioblastome.</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="str">
-        <v>Gold Coast Health Plan Celebrates 15 Years of Growth and Impact in Serving Ventura County's Medi-Cal Members</v>
+        <v>TME Pharma provides update on its activities</v>
       </c>
       <c r="B793" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C793" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D793" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E793" t="str">
-        <v>https://www.prnewswire.com/news-releases/gold-coast-health-plan-celebrates-15-years-of-growth-and-impact-in-serving-ventura-countys-medi-cal-members-302816457.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349468/0/en/tme-pharma-provides-update-on-its-activities.html</v>
       </c>
       <c r="F793" t="str">
-        <v>Local Medi-Cal plan marks 15 years of connecting Ventura County's most vulnerable residents with high-quality care and services CAMARILLO, Calif., July 1, 2026 /PRNewswire/ -- Gold Coast Health Plan (GCHP) is celebrating 15 years of providing coordinated care for Ventura County's Medi-Cal...</v>
+        <v>TME Pharma enters final evaluation phase with two potential partners for licensing lead asset NOX-A12 to support Phase 2 glioblastoma development</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="str">
-        <v>Physician's Choice Founder Logan Chierotti Named EY Entrepreneur Of The Year® 2026 Mountain West Award Winner</v>
+        <v>Kirkland Minoxidil vs. Rogaine: Consumer Interest in Hair Regrowth ...</v>
       </c>
       <c r="B794" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C794" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D794" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E794" t="str">
-        <v>https://www.prnewswire.com/news-releases/physicians-choice-founder-logan-chierotti-named-ey-entrepreneur-of-the-year-2026-mountain-west-award-winner-302816380.html</v>
+        <v>https://pr-inside.com/kirkland-minoxidil-vs-rogaine-consumer-interest-in-hair-regrowth-r5215428.htm</v>
       </c>
       <c r="F794" t="str">
-        <v>The founder behind America's #1 probiotic brand is recognized for building one of the most disruptive forces in consumer health DENVER, July 1, 2026 /PRNewswire/ -- Physician's Choice, the #1 probiotic brand in America with $300M+ in projected annual revenue and a presence in over 80,000...</v>
+        <v>(PR-inside.com) BURNABY, BC / ACCESS Newswire / August 24, 2026 / As consumer awareness of hair loss treatments continues to grow, interest in over-the-counter hair regrowth solutions has reached new levels across North America. Online search trends indicate that more consumers are actively researching treatment options, comparing brands, and seeking evidence-based information about hair regrowth products. Hair loss affects millions of men and women worldwide, making it one of the most common appearance-related concerns. With greater access to information and e-commerce platforms, consumers are increasingly evaluating treatment options based on clinical research, convenience, product format, and overall value. Among the most frequently compared ..</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="str">
-        <v>Infinx Named Top-Scoring Vendor in KLAS Revenue Cycle Prior Authorization ...</v>
+        <v>Pulnovo Medical Announces First Two U.S. Patients Enrolled in PULSE-LHD IDE Clinical Trial of Pulmonary Artery Denervation in Treating Pulmonary Hypertension Associated with Left Heart Disease</v>
       </c>
       <c r="B795" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C795" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D795" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E795" t="str">
-        <v>https://pr-inside.com/infinx-named-top-scoring-vendor-in-klas-revenue-cycle-prior-authorization-r5196780.htm</v>
+        <v>https://www.prnewswire.com/news-releases/pulnovo-medical-announces-first-two-us-patients-enrolled-in-pulse-lhd-ide-clinical-trial-of-pulmonary-artery-denervation-in-treating-pulmonary-hypertension-associated-with-left-heart-disease-302857962.html</v>
       </c>
       <c r="F795" t="str">
-        <v>(PR-inside.com) KLAS customer feedback highlights Infinx's strength in prior authorization automation, partnership, support, and long-term customer value CUPERTINO, CA / ACCESS Newswire / July 1, 2026 / Infinx Healthcare, a provider of AI-enabled patient access and revenue cycle solutions, today announced it received the highest overall score in the KLAS Research Revenue Cycle Prior Authorization segment, earning an Overall Score of 90.1 on KLAS' 100-point scale. The score places Infinx at the top of the segment and ahead of the segment average (85.8) and the broader software average (83.1), as reported in KLAS' April 2026 report card. KLAS performance insights reflect feedback gathered ..</v>
+        <v>NEW YORK, Aug. 23, 2026 /PRNewswire/ -- Pulnovo Medical, a globally recognized pioneer in medical devices for pulmonary hypertension (PH) and heart failure (HF), today announced the enrollment of the first two patients in its PULSE-LHD clinical trial, conducted under a U.S. Food and Drug...</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="str">
-        <v>PDS Health Surpasses Five Million CEREC Chairside Restorations with Dentsply Sirona, Marking a Major Milestone in Scaled Digital Dentistry</v>
+        <v>Antengene Announces 2026 Interim Results: Achieves First‑Ever Profitability and Accelerates Value Creation Through Innovative R&amp;amp;D</v>
       </c>
       <c r="B796" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C796" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D796" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E796" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3321029/0/en/PDS-Health-Surpasses-Five-Million-CEREC-Chairside-Restorations-with-Dentsply-Sirona-Marking-a-Major-Milestone-in-Scaled-Digital-Dentistry.html</v>
+        <v>https://www.prnewswire.com/news-releases/antengene-announces-2026-interim-results-achieves-firstever-profitability-and-accelerates-value-creation-through-innovative-rd-302857795.html</v>
       </c>
       <c r="F796" t="str">
-        <v>This milestone reflects PDS Health’s continued investment in digital technologies that help practices operate more efficiently, expand access to same-day restorative care and deliver a more consistent experience for patients. This milestone reflects PDS Health’s continued investment in digital technologies that help practices operate more efficiently, expand access to same-day restorative care and deliver a more consistent experience for patients.</v>
+        <v>SHANGHAI and HONG KONG, Aug. 23, 2026 /PRNewswire/ -- Antengene Corporation Limited ("Antengene", SEHK: 6996.HK), a leading innovative, commercial-stage global biotech company dedicated to discovering, developing and commercializing first-in-class and/or best-in-class medicines for...</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="str">
-        <v>Online Auction of Advanced CNC Machining Assets from RX Industries, Manufacturer of High-Precision Components for the Aerospace, Defense, Space and Medical Industries</v>
+        <v>Anbogen Therapeutics and The University of Tokyo Enter Collaborative Research Agreement to Evaluate ABT-301 Across Multiple Tumor Types, Targeting Accelerated Human Clinical Indication Expansion</v>
       </c>
       <c r="B797" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C797" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D797" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E797" t="str">
-        <v>https://www.prnewswire.com/news-releases/online-auction-of-advanced-cnc-machining-assets-from-rx-industries-manufacturer-of-high-precision-components-for-the-aerospace-defense-space-and-medical-industries-302816302.html</v>
+        <v>https://www.prnewswire.com/news-releases/anbogen-therapeutics-and-the-university-of-tokyo-enter-collaborative-research-agreement-to-evaluate-abt-301-across-multiple-tumor-types-targeting-accelerated-human-clinical-indication-expansion-302857360.html</v>
       </c>
       <c r="F797" t="str">
-        <v>HILTON HEAD ISLAND, S.C., July 1, 2026 /PRNewswire/ -- Integra Asset Solutions, in partnership with Machinery Resources International (MRI), is pleased to announce an upcoming online auction featuring the assets of RX Industries in Hilton Head Island, SC, a manufacturer specializing in...</v>
+        <v>TAIPEI, Aug. 23, 2026 /PRNewswire/ -- Anbogen Therapeutics Inc. (TPEx: 7784) ("Anbogen" or the "Company"), a clinical-stage precision oncology company, today announced that it has entered into a Collaborative Research Agreement (CRA) with the Laboratory of Veterinary Surgery, Graduate...</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="str">
-        <v>Why VERAXA Biotech (VRXA) Shareholders Should Pay Serious Attention to Antibody Therapeutics Sector Deals</v>
+        <v>InterSystems Asia READY 2026 to Showcase AI-Ready Healthcare</v>
       </c>
       <c r="B798" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C798" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D798" t="str">
-        <v>Healthcare, Retail</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E798" t="str">
-        <v>https://www.newmediawire.com/news/why-veraxa-biotech-vrxa-shareholders-should-pay-serious-attention-to-antibody-therapeutics-sector-deals-7087461</v>
+        <v>https://finance.yahoo.com/healthcare/articles/intersystems-asia-ready-2026-showcase-000000243.html</v>
       </c>
       <c r="F798" t="str">
-        <v>LOS ANGELES, CA - July 1, 2026 ( NEWMEDIAWIRE ) - Biotechnology investors often focus on clinical milestones, regulatory approvals, and commercial launches. Yet in antibody therapeutics, some of the largest value-creating events occur much earlier. Strategic licensing agreements, research collaborations, and acquisitions, have become important catalysts for companies developing differentiated technology platforms, and have resulted in significant market value shifts. That trend has been particularly evident in antibody-drug conjugates (ADCs) and T-cell engager (TCE) therapeutics. Pharmaceutical companies continue to pursue external innovation as they seek new approaches for treating difficult cancers, creating an environment in which promising technology platforms can attract significant c</v>
+        <v>BANGKOK, August 24, 2026--InterSystems, a creative data technology provider managing over one billion healthcare records globally, will bring healthcare leaders from across Asia to Bangkok for InterSystems Asia READY 2026, where the focus will be on how trusted data, interoperability, and practical artificial intelligence (AI) can accelerate smarter healthcare delivery and strengthen Thailand's position as a regional medical hub.</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="str">
-        <v>SE INAUGURA UN HOSPITAL MÓVIL DE EMERGENCIAS DE SAMARITAN'S PURSE EN VENEZUELA, PARA ATENDER A VÍCTIMAS DE TERREMOTOS</v>
+        <v>Shape Memory Medical Secures $10 Million Financing Led by August Global Partners to Advance Aortic Clinical Programs</v>
       </c>
       <c r="B799" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C799" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D799" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E799" t="str">
-        <v>https://www.prnewswire.com/news-releases/se-inaugura-un-hospital-movil-de-emergencias-de-samaritan-s-purse-en-venezuela-para-atender-a-victimas-de-terremotos-842224890.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/shape-memory-medical-secures-10-000000006.html</v>
       </c>
       <c r="F799" t="str">
-        <v>Boone, N.C., 1 de julio de 2026 /PRNewswire-HISPANIC PR WIRE/ -- Ayer, la organización internacional cristiana de ayuda humanitaria Samaritan's Purse recibió a sus primeros pacientes en el Hospital Móvil de Emergencias en La Guaira, Venezuela. Dos terremotos consecutivos sacudieron la...</v>
+        <v>SAN JOSE, Calif., August 24, 2026--Shape Memory Medical Inc., developer of proprietary shape memory polymer technology for endovascular embolization, today announced the closing of a $10 million convertible note financing led by new investor August Global Partners (AGP), joined by fellow new investor Taiwania Capital.</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="str">
-        <v>Major Biopharmaceutical Company Files First-in-Human Trial Supported by PAK BioSolutions GMP Purification System</v>
+        <v>Novotech Strengthens Presence in Japan with Opening of Tokyo Office</v>
       </c>
       <c r="B800" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C800" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D800" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E800" t="str">
-        <v>https://www.prweb.com/releases/major-biopharmaceutical-company-files-first-in-human-trial-supported-by-pak-biosolutions-gmp-purification-system-302816092.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/novotech-strengthens-presence-japan-opening-230100624.html</v>
       </c>
       <c r="F800" t="str">
-        <v>A major biopharmaceutical company has filed a First-in-Human (FIH) clinical trial application with drug product manufactured using the PAK BioSolutions system. The milestone demonstrates the platform's performance in GMP clinical manufacturing environments. Drug product manufactured using...</v>
+        <v>SINGAPORE, August 23, 2026--Novotech, a leading global biotech full service CRO, has strengthened its established presence in Japan with the opening of a new office in Tokyo.</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="str">
-        <v>AOB Pharma and Biorasi to Partner to run Phase 2b in Moderate to Severe Acne</v>
+        <v>Pomerantz LLP Announces Class Action Litigation Against Fractyl Health, ...</v>
       </c>
       <c r="B801" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C801" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D801" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E801" t="str">
-        <v>https://www.prnewswire.com/news-releases/aob-pharma-and-biorasi-to-partner-to-run-phase-2b-in-moderate-to-severe-acne-302816219.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-announces-class-action-litigation-against-fractyl-health-r5215213.htm</v>
       </c>
       <c r="F801" t="str">
-        <v>Following encouraging earlier-phase clinical data, the Company is advancing its acne trial ahead of schedule while maintaining atopic dermatitis global Phase 3 timeline. CAMBRIDGE, Mass., July 1, 2026 /PRNewswire/ -- AOB Pharma, Inc. ("AOBiome"), a leading clinical-stage biotechnology...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 23, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fractyl Health, Inc. ("Fractyl" or the "Company") (NASDAQ:GUTS) and certain officers. The class action, filed in the United States District Court for the Southern District of New York, and docketed under 26-cv-07167, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations ..</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="str">
-        <v>Maverrik Launches Build Beyond Referrals One-Day Intensive to Help Expert-Led Businesses Reduce Referral Dependency</v>
+        <v>Pastors worldwide unite for freedom of religion and expression</v>
       </c>
       <c r="B802" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C802" t="str">
         <v>Pressat</v>
       </c>
       <c r="D802" t="str">
-        <v>Finance, Healthcare, Energy, Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E802" t="str">
-        <v>https://pressat.co.uk/releases/maverrik-launches-build-beyond-referrals-one-day-intensive-to-help-expert-led-businesses-reduce-referral-dependency-b973f81ebe740c2296946472ef5cb340/</v>
+        <v>https://pressat.co.uk/releases/pastors-worldwide-unite-for-freedom-of-religion-and-expression-7aed728a38e23e765b59240241c8000f/</v>
       </c>
       <c r="F802" t="str">
-        <v>Wednesday 1 July, 2026 New one-day intensive gives executive coaches, consultants and expert-led businesses a practical client acquisition system designed to reduce referral dependency and create a more consistent approach to winning new clients. Plymouth, UK - Maverrik has launched the Build Beyond Referrals One-Day Intensive, a new one-day workshop designed to help expert-led businesses reduce referral dependency by building a practical, repeatable client acquisition system. Developed for executive coaches, business coaches, boutique consultants and expert-led businesses across professional services, financial services and technology, the Build Beyond Referrals One-Day Intensive helps delegates build a structured approach to lead generation, client acquisition and business development th</v>
+        <v>Sunday 23 August, 2026 Seven Christian organisations from South Korea and abroad host the first Joint Assembly of World Pastors, with speakers from Russia and Zambia raising concerns about due process and religious freedom in the Republic of Korea. SEOUL, South Korea, August 13th. Seven Christian organisations from South Korea and abroad, including the Council for Christian Mutual Growth, the Korea Christian Leaders Training Institute, the Pastors Alliance for Life and Human Rights, the Russian Evangelical Alliance and the Thai Evangelical Alliance Association, held the first Joint Assembly of World Pastors. The event brought together an estimated 3,000 pastors from countries around the world, attending in person and online, to discuss the state of religious freedom and the principle of se</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="str">
-        <v>Cardio Diagnostics Holdings (CDIO) Showcases Precision Cardiovascular Solutions for Employers, Health Plans</v>
+        <v>6 Tips to Practice Yoga in Your Busy Daily Schedule</v>
       </c>
       <c r="B803" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C803" t="str">
-        <v>NewMediaWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D803" t="str">
-        <v>Finance, AI, Healthcare, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E803" t="str">
-        <v>https://www.newmediawire.com/news/cardio-diagnostics-holdings-cdio-showcases-precision-cardiovascular-solutions-for-employers-health-plans-7087457</v>
+        <v>https://pressreleasenews.org/pressroom/6-tips-to-practice-yoga-in-your-busy-daily-schedule</v>
       </c>
       <c r="F803" t="str">
-        <v>LOS ANGELES, CA - July 1, 2026 ( NEWMEDIAWIRE ) - Cardio Diagnostics Holdings (NASDAQ: CDIO) is a precision cardiovascular medicine company leveraging epigenetics, genetics and artificial intelligence. The company discussed innovative approaches to cardiovascular disease prevention, risk assessment and cost management at multiple national benefits conferences this month. Cardio’s presentations highlight how advanced cardiovascular risk assessment and detection tools can support both improved health outcomes and more effective healthcare cost management. “The company’s message centers on the idea that earlier identification of cardiovascular risk and disease can potentially enable more targeted interventions and preventive care. Rather than waiting until symptoms develop or major events occ</v>
+        <v xml:space="preserve">This press release offers six practical tips for incorporating yoga into a busy daily schedule, emphasizing consistency over duration. Techniques include morning Sun Salutations, quick stretches during work breaks, mindful breathing, short home practices, staying active throughout the day, and winding down with Yoga Nidra. </v>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="str">
-        <v>HeartBeam (BEAT) Advances Modern Cardiac Care, Expanding Use of ECG Data Outside of the Hospital</v>
+        <v>Why Patients Are Choosing Surgeon-Led and founder led Dental Implant Care Over Corporate Dentistry</v>
       </c>
       <c r="B804" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C804" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D804" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E804" t="str">
-        <v>https://www.newmediawire.com/news/heartbeam-beat-advances-modern-cardiac-care-expanding-use-of-ecg-data-outside-of-the-hospital-7087456</v>
+        <v>https://www.prweb.com/releases/why-patients-are-choosing-surgeon-led-and-founder-led-dental-implant-care-over-corporate-dentistry-302857070.html</v>
       </c>
       <c r="F804" t="str">
-        <v>LOS ANGELES, CA - July 1, 2026 ( NEWMEDIAWIRE ) - Cardiac monitoring is evolving beyond the routine detection of abnormal heart rhythms toward a future where patients and physicians receive timely actionable insights that can guide clinical decisions outside of a healthcare facility. As healthcare increasingly emphasizes earlier intervention and more personalized care, HeartBeam (NASDAQ: BEAT) is developing technologies designed to transform where and how cardiac data are captured, analyzed and shared, including its proprietary, FDA-cleared HeartBeam System , the first portable, cable-free ECG system capable of synthesizing a 12-lead ECG for assessment of arrhythmias. Advances in digital health, cloud computing and data analytics are making it possible to move beyond episodic monitoring to</v>
+        <v>Patient like one on one and personalized care from their doctors. CHICAGO, Aug. 22, 2026 /PRNewswire-PRWeb/ -- When it comes to full mouth dental implants, many patients are looking for more than convenience. They're looking for experience, personalized care, and confidence that they're...</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="str">
-        <v>Vadzo Imaging Positions Falcon-544CRS Point of Care Camera with Wake-on-Motion for Portable Diagnostic Applications</v>
+        <v>Lahore Singer Drops Four A Cappella Tracks Born from Hospital Vigil</v>
       </c>
       <c r="B805" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C805" t="str">
-        <v>Newswire.com</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D805" t="str">
-        <v>Healthcare, Energy, Automotive</v>
+        <v>Healthcare, Media</v>
       </c>
       <c r="E805" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-positions-falcon-544crs-point-of-care-camera-with-wake-22803942</v>
+        <v>https://pressreleasenews.org/pressroom/lahore-singer-drops-four-a-cappella-tracks-born-from-hospital-vigil</v>
       </c>
       <c r="F805" t="str">
-        <v>Vadzo's Falcon-544CRS is a 5MP USB 3.2 color camera built on the Onsemi AR0544 HyperLux LP sensor, combining Wake-on-Motion ultra-low power standby, enhanced Dynamic Range eDR, and Line Interleaved HDR with a back side illuminated BSI stacked CMOS architecture and UVC-compliant interface, purpose-built for portable point of care devices, telemedicine peripherals, patient monitoring systems, and battery-powered handheld diagnostic tools where extended battery operation and consistent image quality across variable clinical lighting conditions are simultaneous design requirements, in a compact 38mm x 38mm module that integrates without custom driver development on Windows, Linux, and Android platforms.</v>
+        <v>Lahore artist Omar Rashid (OR) MRX releases four a cappella tracks born from a hospital vigil, now streaming worldwide without autotune or instruments.</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="str">
-        <v>Fertility Sensor Market to Reach USD 2.80 Billion by 2033, Driven by At-Home Reproductive Monitoring Surge and Connected Health Integration - Verified Market Research®</v>
+        <v>Orum Therapeutics Announces U.S. FDA Clearance of an IND Application for ORM-1153, a Novel CD123-GSPT1 Degrader-Antibody Conjugate</v>
       </c>
       <c r="B806" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C806" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D806" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E806" t="str">
-        <v>https://www.prnewswire.com/news-releases/fertility-sensor-market-to-reach-usd-2-80-billion-by-2033--driven-by-at-home-reproductive-monitoring-surge-and-connected-health-integration---verified-market-research-302815721.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/23/3349402/0/en/orum-therapeutics-announces-u-s-fda-clearance-of-an-ind-application-for-orm-1153-a-novel-cd123-gspt1-degrader-antibody-conjugate.html</v>
       </c>
       <c r="F806" t="str">
-        <v>The Global Fertility Sensor Market fueled by rising consumer demand for sensor-enabled ovulation tracking and conception planning tools. Wearable fertility sensors and connected fertility tracking devices are leading adoption as users migrate from single-point testing to continuous,...</v>
+        <v>Orum receives FDA clearance for ORM-1153, advancing its novel CD123-GSPT1 degrader-antibody conjugate toward Phase 1 in hematologic malignancies.</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="str">
-        <v>Tooth Replacement Options Explained In HelloNation Article Featuring Dental Expert Dr. Alex Hamilton</v>
+        <v>The Games DEA Attorneys Play: What Marijuana Rescheduling Closing Brief ...</v>
       </c>
       <c r="B807" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C807" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D807" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E807" t="str">
-        <v>https://www.prnewswire.com/news-releases/tooth-replacement-options-explained-in-hellonation-article-featuring-dental-expert-dr-alex-hamilton-302816151.html</v>
+        <v>https://pr-inside.com/the-games-dea-attorneys-play-what-marijuana-rescheduling-closing-brief-r5215035.htm</v>
       </c>
       <c r="F807" t="str">
-        <v>The article compares implants, bridges, and dentures to help patients choose the best solution for missing teeth. BRYANT, Ark., July 1, 2026 /PRNewswire/ -- What is the best way to replace missing teeth while maintaining function and long-term oral health? HelloNation has published a...</v>
+        <v>(PR-inside.com) DEA attorneys told the marijuana rescheduling ALJ judge to give the other side's experts "little to no weight." It never told him what its own DEA and FDA two scientists said under oath. WASHINGTON, D.C. / ACCESS Newswire / August 22, 2026 / The post-hearing briefs in DEA's marijuana rescheduling proceeding are now public. MMJ International Holdings, Inc. ("MMJ") read the Government's 50-page closing argument against the seven briefs filed by the opposing parties. The Government attacked nearly every witness the other side called. It said almost nothing about its own. Thirty-one citations and one Dr. Dominic Chiapperino is the FDA official who supervised the ..</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="str">
-        <v>NeuroDex ExoSORT Platform Demonstrates Treatment-Responsive Blood-Based Measurement of Neuronal TDP-43 in People Living with ALS</v>
+        <v>The Games DEA Attorneys Play: What Marijuana Rescheduling Closing Brief Didn't Tell Judge Julius</v>
       </c>
       <c r="B808" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C808" t="str">
-        <v>Send2Press</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D808" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E808" t="str">
-        <v>https://www.send2press.com/wire/neurodex-exosort-platform-demonstrates-treatment-responsive-blood-based-measurement-of-neuronal-tdp-43-in-people-living-with-als/</v>
+        <v>https://www.newswire.com/news/the-games-dea-attorneys-play-what-marijuana-rescheduling-closing-brief-22849278</v>
       </c>
       <c r="F808" t="str">
-        <v>NATICK, Mass., July 1, 2026 (SEND2PRESS NEWSWIRE) -- NeuroDex, a precision diagnostics company specializing in the isolation and analysis of neuron-derived extracellular vesicles (NDEs) from blood, today announced new findings supporting NDE-associated TDP-43 as a treatment-responsive biomarker in amyotrophic lateral sclerosis (ALS).</v>
+        <v>DEA attorneys told the marijuana rescheduling ALJ judge to give the other side's experts "little to no weight." It never told him what its own DEA and FDA two scientists said under oath. &amp;nbsp;</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="str">
-        <v>National Sleep Foundation Names Mark R. Rosekind, PhD, To Chair Board of Directors</v>
+        <v>Patient Engagement Solutions Market Growth Supported by Healthcare Digitalization</v>
       </c>
       <c r="B809" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C809" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D809" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E809" t="str">
-        <v>https://www.prnewswire.com/news-releases/national-sleep-foundation-names-mark-r-rosekind-phd-to-chair-board-of-directors-302816111.html</v>
+        <v>https://express-press-release.net/news/2026/08/22/1768907</v>
       </c>
       <c r="F809" t="str">
-        <v>International sleep and fatigue expert will champion NSF's sleep health and safety mission WASHINGTON, July 1, 2026 /PRNewswire/ -- The National Sleep Foundation (NSF) today announced that Mark R. Rosekind, PhD, has assumed the role of Chair of its Board of Directors. As Board Chair, Dr....</v>
+        <v>The global Patient Engagement Solutions Market was valued at USD 28.0 billion in 2025 and is projected to reach USD 126.2 billion by 2033, expanding at a 20.7% CAGR from 2026 [read full press release...]</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="str">
-        <v>WallachBeth Capital Announces Closing of Tenon Medical, Inc. $4.2 Million Public Offering</v>
+        <v>Pomerantz LLP Announces Class Action Lawsuit Filing Against Fractyl ...</v>
       </c>
       <c r="B810" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C810" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D810" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E810" t="str">
-        <v>https://www.prnewswire.com/news-releases/wallachbeth-capital-announces-closing-of-tenon-medical-inc-4-2-million-public-offering-302816085.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-announces-class-action-lawsuit-filing-against-fractyl-r5215032.htm</v>
       </c>
       <c r="F810" t="str">
-        <v>JERSEY CITY, N.J., July 1, 2026 /PRNewswire/ -- WallachBeth Capital LLC, a leading provider of capital markets and institutional execution services, announced today that Tenon Medical, Inc. (NASDAQ: TNON) ("Tenon" or the "Company"), a medical device company dedicated to transforming care...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 22, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fractyl Health, Inc. ("Fractyl" or the "Company") (NASDAQ:GUTS) and certain officers. The class action, filed in the United States District Court for the Southern District of New York, and docketed under 26-cv-07167, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations ..</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="str">
-        <v>Tenon Medical, Inc. Announces Closing of $4.2 Million Public Offering</v>
+        <v>Dr. Albert H. Yurvati Reflects on a Lifetime of Service and Resilience in “30 Degrees on Bypass”</v>
       </c>
       <c r="B811" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C811" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D811" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E811" t="str">
-        <v>https://pr-inside.com/tenon-medical-inc-announces-closing-of-4-2-million-public-offering-r5196716.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359316</v>
       </c>
       <c r="F811" t="str">
-        <v>(PR-inside.com) LOS GATOS, CA / ACCESS Newswire / July 1, 2026 / Tenon Medical, Inc. (NASDAQ:TNON) ("Tenon" or the "Company"), a medical device company dedicated to transforming care for patients with certain sacro-pelvic disorders, announced that it has closed its previously announced public offering of securities as described below for aggregate gross proceeds to the Company of $4.2 million, before deducting placement agent fees and other estimated offering expenses payable by the Company. The offering consisted of 11,052,631 shares of our common stock, par value $0.001 per share (or pre-funded warrants in lieu thereof), together with common stock purchase warrants to purchase ..</v>
+        <v>Dr. Albert H. Yurvati, a distinguished cardiothoracic surgeon, medical educator, researcher, and Emeritus Professor at the University of North Texas Health Science Center&amp;#39;s Texas College of Osteopathic Medicine, reflects on a lifetime dedicated to medicine, education, service, and family in his memoir, &amp;#8220;30 Degrees on Bypass.&amp;#8221; - - For decades, Albert H. Yurvati, DO, PhD, DSc(hc), DFACOS, FACOS, FICS, FAHA, cared for patients facing critical medical conditions, trained future physicians,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359316</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="str">
-        <v>UPMC Children's Hospital Foundation Celebrates Historic Community Investment in Children's Health</v>
+        <v>AANA Launches Anesthesia Answers, a Patient Education Resource Built by CRNAs/Nurse Anesthesiologists</v>
       </c>
       <c r="B812" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C812" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D812" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E812" t="str">
-        <v>https://www.prnewswire.com/news-releases/upmc-childrens-hospital-foundation-celebrates-historic-community-investment-in-childrens-health-302816025.html</v>
+        <v>https://www.prnewswire.com/news-releases/aana-launches-anesthesia-answers-a-patient-education-resource-built-by-crnasnurse-anesthesiologists-302854979.html</v>
       </c>
       <c r="F812" t="str">
-        <v>PITTSBURGH, July 1, 2026 /PRNewswire/ -- UPMC Children's Hospital Foundation announced the successful conclusion of its This Moment: Put a Child's Future First fundraising campaign on June 30, surpassing its ambitious $200 million goal. The campaign is the largest in the hospital's...</v>
+        <v>ROSEMONT, Ill., Aug. 22, 2026 /PRNewswire/ -- The American Association of Nurse Anesthesiology (AANA) today announced the launch of Anesthesia Answers, a new patient education resource created by Certified Registered Nurse Anesthetists (CRNAs)/nurse anesthesiologists to help patients and...</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="str">
-        <v>Crispy Quinoa and Chickpea Crunch Recipe is Brain Food from Intermountain Health</v>
+        <v>Asia Pacific: Fastest-Growing Patient Access Solutions Market</v>
       </c>
       <c r="B813" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C813" t="str">
-        <v>PRUnderground</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D813" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E813" t="str">
-        <v>https://www.prunderground.com/crispy-quinoa-and-chickpea-crunch-recipe-is-brain-food-from-intermountain-health/00387413/</v>
+        <v>https://express-press-release.net/news/2026/08/22/1768866</v>
       </c>
       <c r="F813" t="str">
-        <v>Intermountain Health Registered Dietitians give great Crispy Quinoa and Chickpea Crunch Recipe to help fuel your brain The post Crispy Quinoa and Chickpea Crunch Recipe is Brain Food from Intermountain Health first appeared on</v>
+        <v>Healthcare&amp;#8217;s &amp;#8220;front door&amp;#8221; is getting a technology overhaul. Every appointment booked, insurance card scanned, and prior authorization submitted is part of what the industry calls [read full press release...]</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="str">
-        <v>Extreme Heat is Rising - And so is the Risk to Your Heart</v>
+        <v>Real World Evidence Solutions Market Size Worth $3.3B in 2026</v>
       </c>
       <c r="B814" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C814" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D814" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E814" t="str">
-        <v>https://www.newmediawire.com/news/extreme-heat-is-rising-and-so-is-the-risk-to-your-heart-7087455</v>
+        <v>https://express-press-release.net/news/2026/08/22/1768864</v>
       </c>
       <c r="F814" t="str">
-        <v xml:space="preserve">DALLAS - July 1, 2026 ( NEWMEDIAWIRE ) - As summer heat intensifies across the U.S., the American Heart Association is warning that soaring temperatures don’t just make people uncomfortable - they can put serious strain on the heart and increase the risk of life-threatening complications. Although tragic deaths from major disasters like hurricanes and tornados may get the most news coverage, extreme heat is actually the leading weather-related cause of death in the United States, according to the National Weather Service. A report in the Journal of the American Medical Association found that more than 2,300 people died from heat exposure in the U.S. in 2023 . Research published in the American Heart Association’s journal Circulation projecting that heat-related cardiovascular deaths could </v>
+        <v>Healthcare decision-making is undergoing a quiet but profound shift. Clinical trials alone no longer tell the full story of how a drug or device performs [read full press release...]</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="str">
-        <v>Car T Cell Therapy For Multiple Myeloma Pipeline 2026: Key Companies, MOA, ROA, and Clinical Trials Evaluation by DelveInsight | Bluebird bio, Cellectis SA, Caribou Biosciences, Luminary Therapeutics</v>
+        <v>AI in Neurology Market Trends Transforming Brain Disease Diagnosis</v>
       </c>
       <c r="B815" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C815" t="str">
-        <v>GetNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D815" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E815" t="str">
-        <v>https://www.getnews.info/story/2026/07/01/car-t-cell-therapy-for-multiple-myeloma-pipeline-2026-key-companies-moa-roa-and-clinical-trials-evaluation-by-delveinsight-bluebird-bio-cellectis-sa-caribou-biosciences-luminary-therapeutics/?source=barchart</v>
+        <v>https://express-press-release.net/news/2026/08/22/1768850</v>
       </c>
       <c r="F815" t="str">
-        <v/>
+        <v>Artificial intelligence is becoming increasingly integrated into neurological care, particularly in medical imaging, clinical decision support, disease monitoring, and precision medicine. The growing prevalence of [read full press release...]</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="str">
-        <v>There Is No Place Like ALYZE: Why Health Experts Say Utah's New Integrated ...</v>
+        <v>Healthcare Data Technology Market: Challenges in Privacy and Compliance</v>
       </c>
       <c r="B816" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C816" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D816" t="str">
-        <v>Healthcare, Retail, Gaming</v>
+        <v>Healthcare</v>
       </c>
       <c r="E816" t="str">
-        <v>https://pr-inside.com/there-is-no-place-like-alyze-why-health-experts-say-utah-s-new-integrated-r5196694.htm</v>
+        <v>https://express-press-release.net/news/2026/08/22/1768859</v>
       </c>
       <c r="F816" t="str">
-        <v>(PR-inside.com) Combining a CLIA-certified on-site laboratory, functional medicine, luxury fitness, precision medicine, full recovery services, and aesthetic wellness under one roof, ALYZE opens in Bountiful as something the consumer health market has not seen before BOUNTIFUL, UT / ACCESS Newswire / July 1, 2026 / The wellness industry is full of excellent individual services. Luxury gyms that deliver serious fitness. Functional medicine clinics that go deeper than a standard physical. Recovery studios with world-class equipment. Hormone clinics that specialize in what primary care will not touch. Medspas that handle aesthetics and skin health. Longevity centers focused on the long game. What has never ..</v>
+        <v>Healthcare organizations are sitting on more data than ever before &amp;#8212; electronic health records, connected devices, claims, imaging, and real-world evidence &amp;#8212; and the race [read full press release...]</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="str">
-        <v>There Is No Place Like ALYZE: Why Health Experts Say Utah's New Integrated Wellness Club Is in a Category of Its Own</v>
+        <v>Edge Computing In Healthcare Market: North America Leads the Way</v>
       </c>
       <c r="B817" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C817" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D817" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E817" t="str">
-        <v>https://www.newswire.com/news/there-is-no-place-like-alyze-why-health-experts-say-utahs-new-integrated</v>
+        <v>https://express-press-release.net/news/2026/08/22/1768854</v>
       </c>
       <c r="F817" t="str">
-        <v>Combining a CLIA-certified on-site laboratory, functional medicine, luxury fitness, precision medicine, full recovery services, and aesthetic wellness under one roof, ALYZE opens in Bountiful as something the consumer health market has not seen before</v>
+        <v>Hospitals and clinics generate an enormous, constant stream of patient data &amp;#8212; from bedside monitors and imaging scanners to wearables and infusion pumps. Sending all [read full press release...]</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="str">
-        <v>Cancer Vaccines Market Unlocking New Revenue Opportunities and Strategic Expansion by 2034 – DelveInsight | Dendreon Pharma, Candel Therapeutics, GlaxoSmithKline, Merck, Aduro Biotech, Astrazeneca</v>
+        <v>Healthcare Information System Market Trends Shaping Digital Care Delivery</v>
       </c>
       <c r="B818" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C818" t="str">
-        <v>GetNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D818" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E818" t="str">
-        <v>https://www.getnews.info/story/2026/07/01/cancer-vaccines-market-unlocking-new-revenue-opportunities-and-strategic-expansion-by-2034-delveinsight-dendreon-pharma-candel-therapeutics-glaxosmithkline-merck-aduro-biotech-astrazeneca/?source=barchart</v>
+        <v>https://express-press-release.net/news/2026/08/22/1768844</v>
       </c>
       <c r="F818" t="str">
-        <v/>
+        <v>The global healthcare information system market is entering a period of rapid expansion as healthcare providers accelerate digital transformation, adopt connected care models, and modernize clinical and [read full press release...]</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="str">
-        <v>High-Grade Glioma Market Witnesses Strong Momentum During the Forecast Period (2026-2036) with Increasing Clinical Activity and Drug Development | DelveInsight</v>
+        <v>Benchmark International Successfully Facilitated the Transaction Between National Group Marketing Trust and New Era Life Insurance Companies</v>
       </c>
       <c r="B819" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C819" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D819" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E819" t="str">
-        <v>https://www.prnewswire.com/news-releases/high-grade-glioma-market-witnesses-strong-momentum-during-the-forecast-period-20262036-with-increasing-clinical-activity-and-drug-development--delveinsight-302815434.html</v>
+        <v>https://www.pr.com/press-release/977002</v>
       </c>
       <c r="F819" t="str">
-        <v>The high-grade glioma market is witnessing steady growth driven by the rising incidence of aggressive brain tumors, increasing awareness, and advancements in diagnostic technologies. The market is further expanding due to the growing adoption of targeted therapies, immunotherapies,...</v>
+        <v>Benchmark International is pleased to announce the successful completion of the acquisition of the book of business of National Group Marketing Trust (NGM), a Dallas-area insurance marketing organization, by New Era Life Insurance Companies, a Houston-based provider of healthcare and insurance solutions. Founded in 1998, National Group Marketing specializes in health, life, income protection and ancillary insurance [PR.com]</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="str">
-        <v>Fast, Accurate and Stable: Cloud-Clone Takes the Lead in the Immunofluorescence ...</v>
+        <v>Cell Culture Vessels Market Trends Supporting Advanced Biomanufacturing</v>
       </c>
       <c r="B820" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C820" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D820" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E820" t="str">
-        <v>https://pr-inside.com/fast-accurate-and-stable-cloud-clone-takes-the-lead-in-the-immunofluorescence-r5196667.htm</v>
+        <v>https://express-press-release.net/news/2026/08/22/1768838</v>
       </c>
       <c r="F820" t="str">
-        <v>(PR-inside.com) KATY, TX / ACCESS Newswire / July 1, 2026 / In the wave of precision medicine development and accelerated iteration of life science technology, immunofluorescence (IF) technology has become a core supporting tool in medical diagnostics, basic scientific research and drug development, thanks to its unique advantages including high specificity, high sensitivity, and in-situ precise localization and quantification. However, common pain points such as signal deviation in scientific experiments, efficiency bottlenecks in clinical diagnosis, and batch-to-batch product variation often make researchers and clinical workers miss key results, and waste precious samples and time. As a leading biotechnology enterprise integrating R&amp;D, production ..</v>
+        <v>The global cell culture vessels market is entering a period of strong expansion, supported by rising demand for biologics, growing cell-based research, and increasing clinical development activity. [read full press release...]</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="str">
-        <v>Medical Care Technologies Inc. (OTC Pink:MDCE) Launches Infinite Auctions ...</v>
+        <v>Vanta Announces Closing of First Tranche of Private Placement and Board ...</v>
       </c>
       <c r="B821" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C821" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D821" t="str">
-        <v>Healthcare, Gaming</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E821" t="str">
-        <v>https://pr-inside.com/medical-care-technologies-inc-otc-pink-mdce-launches-infinite-auctions-r5196666.htm</v>
+        <v>https://pr-inside.com/vanta-announces-closing-of-first-tranche-of-private-placement-and-board-r5214981.htm</v>
       </c>
       <c r="F821" t="str">
-        <v>(PR-inside.com) Star-Studded Lineup Featuring LeBron James, Kobe Bryant, Carmelo Anthony &amp; Allen Iverson Headlines Premium Game-Worn Memorabilia Auction MESA, AZ / ACCESS Newswire / July 1, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today announced the official opening of its Infinite Auctions Summer 2026 Game Used Flash Auction. Bidding is live today, July 1, 2026, and will run through Saturday, July 18, 2026 at 9:00 PM EST. This high-profile auction showcases an exceptional collection of authentic game-used memorabilia from NBA legends, with all items rigorously authenticated by MDCE's subsidiary Real Game Used (RGU) at www.realgameused.com, the industry leader in photo-match authentication. Standout lots ..</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 21, 2026 /Vanta Holdings Inc. (CSE:VNTA)(OTC:VNTXF)(FSE:7BC, WKN:A4205J) ("Vanta" or the "Company"), a consumer health sciences and longevity company focused on preventative wellness and healthspan extension, and parent of the Vanta premium longevity brand, announces that, further to itsnews releasedated May 29, 2026, the Company has closed the first tranche (the "First Tranche") of its previously announced non-brokered private placement (the "Private Placement"), through the issuance of 124,579 units of the Company (each, a "Unit") at a price of $1.00 per Unit, for aggregate gross proceeds of $124,579.42. Each Unit consists of one common ..</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="str">
-        <v>Desert Oasis Healthcare Celebrates Official 45th Anniversary of Serving ...</v>
+        <v>Zura Bio Reports Inducement Grants Under Nasdaq Listing Rule 5635(c)(4)</v>
       </c>
       <c r="B822" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C822" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D822" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E822" t="str">
-        <v>https://pr-inside.com/desert-oasis-healthcare-celebrates-official-45th-anniversary-of-serving-r5196663.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/zura-bio-reports-inducement-grants-235700984.html</v>
       </c>
       <c r="F822" t="str">
-        <v>(PR-inside.com) Since 1981, Desert Oasis Healthcare has remained dedicated to helping patients live healthier, fuller lives PALM SPRINGS, CA / ACCESS Newswire / July 1, 2026 / Desert Oasis Healthcare (DOHC) proudly celebrates its official 45th anniversary today, marking more than four decades of service, innovation, and commitment to the health and well-being of residents throughout the Coachella Valley and High Desert. Founded in 1981 as one of the first medical groups in the region, DOHC has grown into a multidisciplinary network of compassionate providers and care teams serving more than 60,000 members and patients. While healthcare has evolved dramatically over the past ..</v>
+        <v>HENDERSON, Nev., August 21, 2026--Zura Bio Limited (Nasdaq: ZURA) ("Zura" or the "Company"), a clinical-stage biotechnology company developing novel and differentiated medicines to meaningfully improve the lives of patients with serious and debilitating autoimmune and inflammatory diseases, today reported that on August 20, 2026, the Company granted inducement awards consisting of options to purchase up to 587,000 Class A Ordinary Shares (the "Options") to thirteen newly hired employees. These a</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="str">
-        <v>American Heart Association Announces Volunteer Leaders for 2026-27</v>
+        <v>Pomerantz Law Firm Announces The Filing of a Class Action Against Fractyl ...</v>
       </c>
       <c r="B823" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C823" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D823" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E823" t="str">
-        <v>https://www.newmediawire.com/news/american-heart-association-announces-volunteer-leaders-for-2026-27-7087454</v>
+        <v>https://pr-inside.com/pomerantz-law-firm-announces-the-filing-of-a-class-action-against-fractyl-r5214950.htm</v>
       </c>
       <c r="F823" t="str">
-        <v>DALLAS - July 1, 2026 ( NEWMEDIAWIRE ) - The American Heart Association, a global force changing the future of health for all, has named its volunteer leadership for fiscal year 2026-27. Beginning July 1, Manesh R. Patel, M.D., FAHA , a North Carolina-based interventional cardiologist, will serve as the Association’s new volunteer president and Lee A. Shapiro, J.D., a Florida-based financial expert in health technology, will continue as volunteer chairperson of the board for the second year of a two-year term. Other volunteer officers include Linda Gooden, M.B.A. , volunteer chairperson-elect, who is a retired executive from the aerospace and defense industry, and Robert H. (Bob) Swan, M.B.A. , volunteer treasurer, who is a venture capital and operations executive, both of whom will contin</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 21, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fractyl Health, Inc. ("Fractyl" or the "Company") (NASDAQ:GUTS) and certain officers. The class action, filed in the United States District Court for the Southern District of New York, and docketed under 26-cv-07167, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations ..</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="str">
-        <v>Medical Care Technologies Inc. (OTC Pink:MDCE) Launches Infinite Auctions EPIC Summer 2026 Game Used Sports Auction - Bidding Opens Today</v>
+        <v>Public Healthcare Companies Meet Institutional Investors at the 5th Annual ROTH Healthcare Opportunities Conference</v>
       </c>
       <c r="B824" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C824" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D824" t="str">
-        <v>Healthcare, Gaming</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E824" t="str">
-        <v>https://www.newswire.com/news/medical-care-technologies-inc-otc-pink-mdce-launches-infinite-auctions-epic</v>
+        <v>https://www.newmediawire.com/news/public-healthcare-companies-meet-institutional-investors-at-the-5th-annual-roth-healthcare-opportunities-conference-7088812</v>
       </c>
       <c r="F824" t="str">
-        <v>Star-Studded Lineup Featuring LeBron James, Kobe Bryant, Carmelo Anthony &amp;amp; Allen Iverson Headlines Premium Game-Worn Memorabilia Auction</v>
+        <v>A Full Day of 25-Minute 1-on-1 and Small Group Meetings at The Metropolitan Club in New York City on September 29 Executives From Biotech, Life Science Tools and Diagnostics, and MedTech Companies, Alongside Themed Panels and a Keynote on Drug Value, Pricing and Coverage NEW YORK, NY - August 21, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. serves as Marketing Partner for the 5th Annual ROTH Healthcare Opportunities Conference, hosted by ROTH Capital Partners and held at The Metropolitan Club in New York City on Tuesday, September 29, 2026. B2i Digital supports the conference through digital marketing, its media network, social media, and company profiles. The 5th Annual ROTH Healthcare Opportunities Conference is a B2i Digital Featured Conference. ROTH built the program around time with mana</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="str">
-        <v>In HelloNation, Home Health Expert Leslie Knopp Shares Guided Activity Plans for Healthy Aging at Home</v>
+        <v>Regeneron Pharmaceuticals, Inc. Notice of September 14, 2026 Application Deadline for Class Action Lawsuit - Contact Reed Kathrein at Hagens Berman Sobol Shapiro LLP Before Application Deadline</v>
       </c>
       <c r="B825" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C825" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D825" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E825" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-home-health-expert-leslie-knopp-shares-guided-activity-plans-for-healthy-aging-at-home-302815921.html</v>
+        <v>https://www.newsfilecorp.com/release/310894/Regeneron-Pharmaceuticals-Inc.-Notice-of-September-14-2026-Application-Deadline-for-Class-Action-Lawsuit-Contact-Reed-Kathrein-at-Hagens-Berman-Sobol-Shapiro-LLP-Before-Application-Deadline</v>
       </c>
       <c r="F825" t="str">
-        <v>TRAVERSE CITY, Mich., July 1, 2026 /PRNewswire/ -- How can everyday routines help older adults stay engaged, capable, and emotionally balanced while living at home? A HelloNation article provides the answer by explaining how guided activity plans bring structure and purpose to daily life....</v>
+        <v>San Francisco, California--(Newsfile Corp. - August 21, 2026) - Hagens Berman Sobol Shapiro LLP alerts investors in Regeneron Pharmaceuticals (NASDAQ: REGN) that a securities class action lawsuit has been filed after its surprising revelations concerning a Phase 3 clinical trial of a therapy intended to treat patients with melanoma.The news that the trial failed drove the price of Regeneron shares sharply lower and, along with the severe market reaction ($11 billion market cap wipeout),...</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="str">
-        <v>Benign Prostatic Hyperplasia Market Forecast Signals Robust Industry Growth Through 2034 – DelveInsight | AiViva BioPharma, Chong Kun Dang, EMS, Urotronic, Resurge Therapeutics, Antev, Nymox Pharma</v>
+        <v>Kaplan Fox &amp; Kilsheimer LLP Alerts Investors of Hims &amp; Hers Health, Inc. (HIMS) to an Investigation of Potential Securities Law Violations</v>
       </c>
       <c r="B826" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C826" t="str">
-        <v>GetNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D826" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E826" t="str">
-        <v>https://www.getnews.info/story/2026/07/01/benign-prostatic-hyperplasia-market-forecast-signals-robust-industry-growth-through-2034-delveinsight-aiviva-biopharma-chong-kun-dang-ems-urotronic-resurge-therapeutics-antev-nymox-pharma/?source=barchart</v>
+        <v>https://www.newsfilecorp.com/release/310866/Kaplan-Fox-Kilsheimer-LLP-Alerts-Investors-of-Hims-Hers-Health-Inc.-HIMS-to-an-Investigation-of-Potential-Securities-Law-Violations</v>
       </c>
       <c r="F826" t="str">
-        <v/>
+        <v>New York, New York--(Newsfile Corp. - August 21, 2026) - Kaplan Fox &amp; Kilsheimer LLP is investigating potential securities violations against Hims &amp; Hers Health, Inc. ("Hims &amp; Hers" or the "Company") (NYSE: HIMS).CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are a Hims &amp; Hers investor and have suffered losses, or if you have information that could assist in the Hims &amp; Hers investigation, you may CLICK HERE to contact us. You may also contact Kaplan Fox by emailing...</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="str">
-        <v>NewcelX Announces Successful FDA Pre-IND Meeting with Clear Path Forward for NCEL-101 Toward Starting Clinical Trials for Type 1 Diabetes</v>
+        <v>Kairos Pharma Announces 1-for-7 Reverse Stock Split</v>
       </c>
       <c r="B827" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C827" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D827" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E827" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320694/0/en/NewcelX-Announces-Successful-FDA-Pre-IND-Meeting-with-Clear-Path-Forward-for-NCEL-101-Toward-Starting-Clinical-Trials-for-Type-1-Diabetes.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/kairos-pharma-announces-1-7-203000330.html</v>
       </c>
       <c r="F827" t="str">
-        <v>FDA feedback supports NewcelX’s planned development strategy for NCEL-101 in combination with Tegoprubart FDA feedback supports NewcelX’s planned development strategy for NCEL-101 in combination with Tegoprubart</v>
+        <v>LOS ANGELES, August 21, 2026--Kairos Pharma, Ltd. (NYSE American: KAPA), a clinical-stage biopharmaceutical company focused on overcoming cancer drug resistance, today announced that it will conduct a reverse stock split of its outstanding shares of common stock at a ratio of 1-for-7 (the "Reverse Stock Split"). The Reverse Stock Split is expected to become effective on September 1, 2026 at 12:01 a.m.</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="str">
-        <v>Community First Health Plans and Vheda Health Launch Outcomes-First ...</v>
+        <v>Cisneros Brothers Plumbing, Electrical, Heating &amp;amp; Air Responds to Apple Valley Septic Emergency After DIY Repair Goes Wrong</v>
       </c>
       <c r="B828" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C828" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D828" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Real Estate</v>
       </c>
       <c r="E828" t="str">
-        <v>https://pr-inside.com/community-first-health-plans-and-vheda-health-launch-outcomes-first-r5196642.htm</v>
+        <v>https://www.prweb.com/releases/cisneros-brothers-plumbing-electrical-heating--air-responds-to-apple-valley-septic-emergency-after-diy-repair-goes-wrong-302856157.html</v>
       </c>
       <c r="F828" t="str">
-        <v>(PR-inside.com) SAN ANTONIO, TX / ACCESS Newswire / July 1, 2026 /Community First Health Plans, Inc, (Community First) today announced a new partnership with Vheda Health, the leader in outcomes and analytics through virtual health engagement, to support high-risk mothers living with diabetes and hypertension across Texas. The program is designed to identify mothers with a high-risk pregnancy, engage them early, and deliver full-term babies with decreased complications and improved delivery cost. Through this collaboration, eligible Community First Medicaid members in Atascosa, Bandera, Bexar, Comal, Guadalupe, Kendall, Medina, and Wilson counties will be invited to participate in the Vheda Health Maternity Program. ..</v>
+        <v>High Desert home services company warns homeowners about the health, property and financial risks of attempting septic repairs without professional help APPLE VALLEY, Calif., Aug. 21, 2026 /PRNewswire-PRWeb/ -- A recent septic emergency in Apple Valley is serving as a warning to...</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="str">
-        <v>Community First Health Plans and Vheda Health Launch Outcomes-First Virtual Maternity Program in Texas</v>
+        <v>Armor Health Deploys ACE Geriatric Model of Care at Franklin County Ohio Correctional Facilities -- Believed to Be a First in Correctional Healthcare</v>
       </c>
       <c r="B829" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C829" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D829" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E829" t="str">
-        <v>https://www.newswire.com/news/community-first-health-plans-and-vheda-health-launch-outcomes-first-virtual</v>
+        <v>https://www.prnewswire.com/news-releases/armor-health-deploys-ace-geriatric-model-of-care-at-franklin-county-ohio-correctional-facilities--believed-to-be-a-first-in-correctional-healthcare-302857523.html</v>
       </c>
       <c r="F829" t="str">
-        <v>Community First and Vheda launch a Texas Medicaid virtual maternity program improving outcomes for high-risk pregnancies by early intervention and analytics.</v>
+        <v>MIAMI, Aug. 21, 2026 /PRNewswire/ -- Armor Health (ArmorHealthcare.com), a leading national provider of comprehensive correctional healthcare, today announced the deployment of the Acute Care for Elders (ACE) model of care at the Franklin County Correctional Facilities, with plans to...</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="str">
-        <v>GeoVax Highlights Continued U.S. Government Investment in Orthopox Preparedness as Strategic Validation of Long-Term Vaccine Readiness</v>
+        <v>FDA Authorizes ZYN ULTRA Nicotine Pouches Following Scientific Review</v>
       </c>
       <c r="B830" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C830" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D830" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E830" t="str">
-        <v>https://www.newmediawire.com/news/geovax-highlights-continued-u-s-government-investment-in-orthopox-preparedness-as-strategic-validation-of-long-term-vaccine-readiness-7087452</v>
+        <v>https://finance.yahoo.com/healthcare/articles/fda-authorizes-zyn-ultra-nicotine-191100420.html</v>
       </c>
       <c r="F830" t="str">
-        <v>Recent Federal Procurement Reinforces the Importance of Sustained Investment in Domestic Vaccine Manufacturing and Diversified Medical Countermeasures ATLANTA, GA - July 1, 2026 ( NEWMEDIAWIRE ) - GeoVax Labs, Inc. (Nasdaq: GOVX), a clinical-stage biotechnology company developing vaccines and immunotherapies against infectious diseases and solid tumors, today commented on the U.S. government's recent procurement of additional ACAM2000® (Emergent BioSolutions) smallpox vaccine, noting that the award reinforces the continued strategic importance of maintaining robust orthopoxvirus preparedness capabilities. The procurement reflects the U.S. government's ongoing commitment to maintaining the Strategic National Stockpile and sustaining multiple medical countermeasures against smallpox and mpox</v>
+        <v>STAMFORD, CT, August 21, 2026--Philip Morris International Inc. (NYSE: PM) today announces that the U.S. Food and Drug Administration (FDA) issued Marketing Granted Orders to PMI’s U.S.</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="str">
-        <v>Daré Bioscience Announces Flora Sync LF5™ Is Now Available Through Its Direct-to-Consumer Platform</v>
+        <v>FDA Approves First Therapy for Patients aged 8 years and older with Glycogen Storage Disease Type Ia</v>
       </c>
       <c r="B831" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C831" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D831" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E831" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320620/30757/en/Dar%C3%A9-Bioscience-Announces-Flora-Sync-LF5-Is-Now-Available-Through-Its-Direct-to-Consumer-Platform.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359308</v>
       </c>
       <c r="F831" t="str">
-        <v>Commercial Launch Begins Company's First Consumer Revenue Stream, Bringing Science-Backed Women's Health Solutions Directly to Consumers Commercial Launch Begins Company's First Consumer Revenue Stream, Bringing Science-Backed Women's Health Solutions Directly to Consumers</v>
+        <v>The U.S. Food and Drug Administration today issued an accelerated approval for Genglycos (pariglasgene brecaparvovec-opnr) to reduce daily cornstarch intake as an adjunct to nutritional management in adults and pediatric patients 8 years of age and older with glycogen storage disease type Ia (GSDIa), a rare, inherited genetic disorder caused by a deficiency of the enzyme glucose-6-phosphatase, which prevents the body from properly breaking down stored glycogen into glucose. Genglycos is th... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359308</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="str">
-        <v>Coalition for Metabolic Health Launches First in Series of Congressional Briefings on Nutrition and Chronic Disease</v>
+        <v>dsm-firmenich initiates patent infringement litigation in China regarding production of Sclareol via biotechnology</v>
       </c>
       <c r="B832" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C832" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D832" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E832" t="str">
-        <v>https://www.prnewswire.com/news-releases/coalition-for-metabolic-health-launches-first-in-series-of-congressional-briefings-on-nutrition-and-chronic-disease-302815355.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359298</v>
       </c>
       <c r="F832" t="str">
-        <v>WASHINGTON, July 1, 2026 /PRNewswire/ -- On Wednesday, June 24, the Coalition for Metabolic Health hosted its first Capitol Hill briefing with a panel of experts examining how nutrition can help address chronic disease and reduce healthcare costs in the United States. This initial session...</v>
+        <v>dsm-firmenich, innovators in nutrition, health, and beauty, has initiated patent infringement litigation before the Xiong&amp;#39;An New District Court of Hebei Province, China, against multiple Chinese entities, including a sclareol producer and a research institute. The legal petition alleges the unauthorized use of dsm-firmenich&amp;#39;s patent for the production of sclareol - a valuable intermediate in the production of amber ingredients such as Ambrox&amp;#174; Super. dsm-firmenich requested that the Court o... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359298</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="str">
-        <v>Aimwell Partners Inc. Publishes the Adversarial Validation Standard, ...</v>
+        <v>Hundreds of health and nutrition facilities closed as Somalia's child crisis deepens</v>
       </c>
       <c r="B833" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C833" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D833" t="str">
-        <v>AI, Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E833" t="str">
-        <v>https://pr-inside.com/aimwell-partners-inc-publishes-the-adversarial-validation-standard-r5196639.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359289</v>
       </c>
       <c r="F833" t="str">
-        <v>(PR-inside.com) MIAMI, FL / ACCESS Newswire / July 1, 2026 / Aimwell Partners Inc. (OTCID:AIMN) ("Aimwell" or the "Company"), the parent company of AimwellBio, today announced the publication of the Adversarial Validation Standard, v1, a versioned, open methodology framework designed to establish a transparent reference for decision integrity in AI-generated biopharmaceutical intelligence. As artificial intelligence becomes increasingly embedded in regulatory, clinical, and strategic decision-making across the biopharmaceutical industry, one question has remained largely unanswered: by what published methodology are AI-generated intelligence outputs validated? AimwellBio's Adversarial Validation Standard, v1 seeks to answer that question by introducing a transparent, versioned framework in</v>
+        <v>&amp;#8220;In Somalia today, aid cuts are closing doors to healthcare, shutting down nutrition services, and pushing water, education and protection further out of reach. As ever, children are paying the price. - - &amp;#8220;On the back of unprecedented cuts in humanitarian aid, 205 health and nutrition facilities have already closed. The impact on children has been immediate: in the first six months of this year, Somalia has seen a 32 per cent increase (from the same period last year) in children being admit... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359289</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="str">
-        <v>LataMed AI Executes Strategic Commercial Alliance With Telecom Provider to Expand Digital Healthcare Accessibility Across Venezuela</v>
+        <v>Memorial Hospital Miramar Earns Level III Maternal Levels of Care Designation from Joint Commission</v>
       </c>
       <c r="B834" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C834" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D834" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E834" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-executes-strategic-commercial-alliance-with-telecom-provider-to-expand-digital-healthcare-accessibility-across-venezuela-7087451</v>
+        <v>https://www.prnewswire.com/news-releases/memorial-hospital-miramar-earns-level-iii-maternal-levels-of-care-designation-from-joint-commission-302857350.html</v>
       </c>
       <c r="F834" t="str">
-        <v>CARACAS, VENEZUELA - July 1, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (the “Company”), a development-stage digital health and artificial intelligence technology company focused on telehealth infrastructure, healthcare analytics, and care coordination solutions for emerging markets, today announced that its Venezuelan operating affiliate, LataMed AI VE, has entered into a strategic commercial alliance with CANTV, a Venezuelan based and state-run telecommunications provider, to support the continued expansion of digital healthcare services throughout the country. Under the agreement, the parties intend to work toward making the LataMed AI mobile application and selected digital healthcare services available through CANTV's products and digital service offerings as part of a broad</v>
+        <v>HOLLYWOOD, Fla., Aug. 21, 2026 /PRNewswire/ -- Memorial Hospital Miramar is one of only two hospitals in South Florida that has been verified as a Level III Maternal Levels of Care designation by the Joint Commission, recognizing its ability to provide specialized care for mothers with...</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="str">
-        <v>Stemtech Corporation Declares July 2026 "Cellular Health Awareness ...</v>
+        <v>Joint Statement from the American Society of Health-System Pharmacists (ASHP) and the American Pharmacists Association (APhA)</v>
       </c>
       <c r="B835" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C835" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D835" t="str">
-        <v>AI, Healthcare, Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E835" t="str">
-        <v>https://pr-inside.com/stemtech-corporation-declares-july-2026-cellular-health-awareness-r5196634.htm</v>
+        <v>https://www.prnewswire.com/news-releases/joint-statement-from-the-american-society-of-health-system-pharmacists-ashp-and-the-american-pharmacists-association-apha-302857449.html</v>
       </c>
       <c r="F835" t="str">
-        <v>(PR-inside.com) Spotlighting Two Decades of Natural Regenerative Support, Anti-Aging and Longevity Science, AI-Recognized Pioneer-Leader in Stem Cell Nutrition Marks 20 Years of All-Natural, Plant-Based Stemceuticals™ With a Company-Wide Education Initiative NAPLES, FL / ACCESS Newswire / July 1, 2026 /Stemtech Corporation (OTCID:STEK), the global pioneer and leader in stem cell nutrition, today announced that it has designated July 2026 as Cellular Health Awareness Month, a company-wide initiative dedicated to educating consumers, Independent Business Partners (IBPs), and the wellness community on the science of natural regenerative support, healthy aging, and longevity. "Live Longer - Live Better - Live Younger" For two decades, Stemtech has championed ..</v>
+        <v>BETHESDA, Md., Aug. 21, 2026 /PRNewswire/ -- ASHP and APhA are deeply saddened by the reported harm experienced by Glenda Dorton and by the devastating impact this event has had on her family and loved ones. We also recognize that other patients were reportedly harmed, and our thoughts...</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="str">
-        <v>AIAI Holdings' MediGuide Launches Digital Platform</v>
+        <v>Jupiter Neurosciences Announces Pricing of $2.0 Million Registered Direct Offering</v>
       </c>
       <c r="B836" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C836" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D836" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E836" t="str">
-        <v>https://pr-inside.com/aiai-holdings-mediguide-launches-digital-platform-r5196631.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3349242/0/en/jupiter-neurosciences-announces-pricing-of-2-0-million-registered-direct-offering.html</v>
       </c>
       <c r="F836" t="str">
-        <v>(PR-inside.com) Digital Transformation Initiative Establishes Operational Foundation for Innovation in Diagnostics, Prevention and Precision Medicine DALLAS, TX / ACCESS Newswire / July 1, 2026 / AIAI Holdings Corporation (NASDAQ:AIAI) ("Ai2" or the "Company"), an AI-enabled diversified holding company utilizing Transformational AI (TAI) to enhance portfolio performance, today announced that its portfolio company, MediGuide International, has launched a new enterprise digital platform. MediGuide's digital platform is an API-first, interoperable layer that connects insurers, payors, and digital health partners to MediGuide's clinical services, Medical Second Opinion, virtual urgent/primary/behavioral/specialty care, and chronic condition programs, through a single, configurable integration.</v>
+        <v>New York, Aug. 21, 2026 (GLOBE NEWSWIRE) -- Jupiter Neurosciences, Inc. (NASDAQ: JUNS) ("Jupiter" or the "Company"), a clinical-stage biopharmaceutical company focused on central nervous system disorders and neuroinflammation, today announced it has entered into a securities purchase agreement for the purchase and sale of 307,692 shares of common stock in a registered direct offering.</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="str">
-        <v>AL Amyloidosis Pipeline 2026: Therapies Under Investigation, Clinical Trials Milestones, and FDA Approvals by DelveInsight | Sorrento Therapeutics, Prothena Therapeutics, Spectrum Pharma, Takeda</v>
+        <v>DEA Has Published the Evidence Against Marijuana Rescheduling</v>
       </c>
       <c r="B837" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C837" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D837" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E837" t="str">
-        <v>https://www.getnews.info/story/2026/07/01/al-amyloidosis-pipeline-2026-therapies-under-investigation-clinical-trials-milestones-and-fda-approvals-by-delveinsight-sorrento-therapeutics-prothena-therapeutics-spectrum-pharma-takeda/?source=barchart</v>
+        <v>https://pr-inside.com/dea-has-published-the-evidence-against-marijuana-rescheduling-r5214807.htm</v>
       </c>
       <c r="F837" t="str">
-        <v/>
+        <v>(PR-inside.com) As Judge Derek Julius prepares his recommendation and Dr. Heidi Overton awaits Senate confirmation, the federal government's own findings expose the contradiction between the AG's rescheduling order, state acceptance and pharmaceutical science. DEA Said Cannabis Labeling Is "Not Controlled and Often Significantly Inaccurate." The Next FDA Commissioner Inherits the Consequences. WASHINGTON, D.C. / ACCESS Newswire / August 21, 2026 / MMJ International Holdings, Inc. ("MMJ") today called on Dr. Heidi Overton, President Trump's nominee to serve as Commissioner of the U.S. Food and Drug Administration, to confront the widening divide between the scientific standards FDA imposes on investigational medicines and those applied ..</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="str">
-        <v>Lake Emergency Partners to Provide Emergency Medicine Services at St. Bernard Hospital in Chicago</v>
+        <v>BIX 2026 to Spotlight the Future of Stem Cell and Global Biopharma M&amp;A</v>
       </c>
       <c r="B838" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C838" t="str">
-        <v>Newswire.com</v>
+        <v>PR.com</v>
       </c>
       <c r="D838" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E838" t="str">
-        <v>https://www.newswire.com/news/lake-emergency-partners-to-provide-emergency-medicine-services-at-st-bernard</v>
+        <v>https://www.pr.com/press-release/976434</v>
       </c>
       <c r="F838" t="str">
-        <v>Lake Emergency Partners joins St. Bernard Hospital in Chicago to provide high-quality emergency medicine services. Read about the new partnership.</v>
+        <v>BIX 2026 unveils keynotes on stem cell advances for nervous system diseases and global biopharma M&amp;A trends, bringing together biotech leaders, investors, and researchers to drive collaboration and innovation. [PR.com]</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="str">
-        <v>Modular Medical Announces FDA Submission of Pivot Tubeless Insulin ...</v>
+        <v>Coordinated Care Brings Free Health Screenings to Washington Communities with Statewide Vision &amp;amp; Dental Van Tour</v>
       </c>
       <c r="B839" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C839" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D839" t="str">
-        <v>Finance, SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E839" t="str">
-        <v>https://pr-inside.com/modular-medical-announces-fda-submission-of-pivot-tubeless-insulin-r5196614.htm</v>
+        <v>https://www.prnewswire.com/news-releases/coordinated-care-brings-free-health-screenings-to-washington-communities-with-statewide-vision--dental-van-tour-302856982.html</v>
       </c>
       <c r="F839" t="str">
-        <v>(PR-inside.com) Submission Covers Software Enhancements for Patient Flexibility and Customization of Pivot SAN DIEGO, CA / ACCESS Newswire / July 1, 2026 / Modular Medical, Inc. ("Modular Medical" or "the Company") (NASDAQ:MODD), a leader in innovative, patient-centric insulin delivery technology, today announced submission to the U.S. Food &amp; Drug Administration (FDA) of a series of software enhancements to its PivotTM insulin delivery system, providing users with more customization options and user-interface (UI) improvements, as well as other software upgrades. "This submission is the first of a series of further improvements and upgrades planned for the Pivot platform, now that our core form factor ..</v>
+        <v>Nine-day tour offers free vision and dental screenings to bolster access to critical health services in communities across the state. TACOMA, Wash., Aug. 21, 2026 /PRNewswire/ -- Today, Coordinated Care, Washington's trusted healthcare partner and wholly owned subsidiary of the Centene...</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="str">
-        <v>Modular Medical Announces FDA Submission of Pivot Tubeless Insulin Patch Pump Enhancements</v>
+        <v>OSR Health: Preparing Our Appeal, Advancing Our Catalysts, Continuing ...</v>
       </c>
       <c r="B840" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C840" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D840" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E840" t="str">
-        <v>https://www.newswire.com/news/modular-medical-announces-fda-submission-of-pivot-tubeless-insulin-patch-pump</v>
+        <v>https://pr-inside.com/osr-health-preparing-our-appeal-advancing-our-catalysts-continuing-r5214803.htm</v>
       </c>
       <c r="F840" t="str">
-        <v>Submission Covers Software Enhancements for Patient Flexibility and Customization of Pivot</v>
+        <v>(PR-inside.com) The Company details its Nasdaq hearing request, its $15 million Put Option, and continued development across its subsidiary pipeline BELLEVUE, WA / ACCESS Newswire / August 21, 2026 / OSR Health, Inc. (NASDAQ:OSRH) today released the following letter from its Chief Executive Officer to shareholders. To OSR Health Shareholders: I am aware that many of you are watching closely to see what comes next. I want to address some of your concerns directly and with specificity. OSR Health's stock is showing resilience this morning after a difficult session yesterday. In our opinion, that resilience reflects something real: the conviction of shareholders who understand this ..</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="str">
-        <v>AdJane Reports First Clinical Validation of its OMV Vaccine Platform Inducing Mucosal Immunity in Humans</v>
+        <v>OSR Health: Preparing Our Appeal, Advancing Our Catalysts, Continuing Our Mission</v>
       </c>
       <c r="B841" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C841" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D841" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E841" t="str">
-        <v>https://www.prnewswire.com/news-releases/adjane-reports-first-clinical-validation-of-its-omv-vaccine-platform-inducing-mucosal-immunity-in-humans-302815790.html</v>
+        <v>https://www.newswire.com/news/osr-health-preparing-our-appeal-advancing-our-catalysts-continuing-our-mission</v>
       </c>
       <c r="F841" t="str">
-        <v>Phase I results provide platform-level validation supporting AdJane's broader development programs in pandemic preparedness, respiratory infectious diseases and antimicrobial resistance DELFT, Netherlands, July 1, 2026 /PRNewswire/ -- AdJane, a clinical-stage vaccine platform company...</v>
+        <v>The Company details its Nasdaq hearing request, its $15 million Put Option, and continued development across its subsidiary pipeline &amp;nbsp;</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="str">
-        <v>Author Health Brings Specialized Behavioral Health Services to Pennsylvania and New Jersey</v>
+        <v>Zakay Law Group, APLC Files a Class Action Against the Madera Community Hospital, Alleging Failure to Implement and Maintain Appropriate Security Measures, Causing Unauthorized Access to Sensitive Personal Information</v>
       </c>
       <c r="B842" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C842" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D842" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E842" t="str">
-        <v>https://www.prnewswire.com/news-releases/author-health-brings-specialized-behavioral-health-services-to-pennsylvania-and-new-jersey-302815783.html</v>
+        <v>https://www.prnewswire.com/news-releases/zakay-law-group-aplc-files-a-class-action-against-the-madera-community-hospital-alleging-failure-to-implement-and-maintain-appropriate-security-measures-causing-unauthorized-access-to-sensitive-personal-information-302856939.html</v>
       </c>
       <c r="F842" t="str">
-        <v>PHILADELPHIA, July 1, 2026 /PRNewswire/ -- Author Health (the "Company"), a specialized provider of comprehensive mental health and dementia care for Medicare, Medicare Advantage, and Special Needs Plan recipients, announced today its expansion into Pennsylvania and New Jersey. By...</v>
+        <v>The lawsuit alleges the Madera Community Hospital failed to implement the enhanced security measures necessary to protect from unauthorized access to personally identifying information and protected health information. MADERA, Calif., Aug. 21, 2026 /PRNewswire/ -- Zakay Law Group, APLC...</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="str">
-        <v>Germany's ePA Rollout Puts Europe's Health-Data Supply Chain to the ...</v>
+        <v>Segal Trials Reinforces Leadership in Acute Schizophrenia Research Following Participation in MapLight Therapeutics’ Phase 2 ZEPHYR Study</v>
       </c>
       <c r="B843" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C843" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D843" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E843" t="str">
-        <v>https://pr-inside.com/germany-s-epa-rollout-puts-europe-s-health-data-supply-chain-to-the-r5196584.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/segal-trials-reinforces-leadership-acute-153300446.html</v>
       </c>
       <c r="F843" t="str">
-        <v>(PR-inside.com) Survey of 137 German hospital IT leaders, clinical executives and provider stakeholders finds national patient-record success hinges on data quality, medication safety and workflow integration MUNICH, DE / ACCESS Newswire / July 1, 2026 / Black Book Research today released findings from a Germany provider pulse survey of 137 hospital IT leaders, clinical executives, ambulatory IT leaders, pharmacy and medication-management stakeholders, and digital transformation executives, examining whether Germany's electronic patient record, known as the ePA, is moving from national infrastructure deployment to usable clinical data supply chain. Black Book initiated the Germany survey following its Q2 2026 European interoperability and EHDS readiness ..</v>
+        <v>MIAMI LAKES, Fla., August 21, 2026--Segal Trials today announced its participation in the Phase 2 ZEPHYR clinical trial evaluating MapLight Therapeutics’ investigational muscarinic receptor-targeted therapy, ML-007C-MA, for the treatment of adults experiencing an acute exacerbation of schizophrenia.</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="str">
-        <v>The Mortgage Collaborative launches TMC Healthcare Cooperative to give lender members and preferred partners control over rising healthcare costs</v>
+        <v>HCN Global Expands Leadership for a Culture of Health Series Through New Partnership</v>
       </c>
       <c r="B844" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C844" t="str">
-        <v>Send2Press</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D844" t="str">
-        <v>Healthcare, Real Estate, Finance</v>
+        <v>Healthcare</v>
       </c>
       <c r="E844" t="str">
-        <v>https://www.send2press.com/wire/the-mortgage-collaborative-launches-tmc-healthcare-cooperative-to-give-lender-members-and-preferred-partners-control-over-rising-healthcare-costs/</v>
+        <v>https://www.prnewswire.com/news-releases/hcn-global-expands-leadership-for-a-culture-of-health-series-through-new-partnership-302857405.html</v>
       </c>
       <c r="F844" t="str">
-        <v>SAN DIEGO, Calif., July 1, 2026 (SEND2PRESS NEWSWIRE) -- The Mortgage Collaborative (TMC), the nation's largest independent cooperative network for mortgage lenders, has launched the TMC Healthcare Cooperative, a self-funded medical program open to all TMC lender members and preferred partners. Developed in partnership with CCIG, a Colorado-based employee benefits firm, the program gives vendors, community banks, credit unions and independent mortgage bankers a way to fund their own health claims as a group.</v>
+        <v>Series Two, developed in partnership with the Society for Health Communication, focuses on preventive care, maternal health and community resilience WASHINGTON, Aug. 21, 2026 /PRNewswire/ -- HCN Global is expanding its Leadership for a Culture of Health webinars with a second series of...</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="str">
-        <v>Germany's ePA Rollout Puts Europe's Health-Data Supply Chain to the Test, Black Book Provider Pulse Finds</v>
+        <v>Allies of Skin Celebrates the Launch of Peptint with an Exclusive Los Angeles Event Featuring Amber Mark</v>
       </c>
       <c r="B845" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C845" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D845" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E845" t="str">
-        <v>https://www.newswire.com/news/germanys-epa-rollout-puts-europes-health-data-supply-chain-to-the-test-black</v>
+        <v>https://www.prnewswire.com/news-releases/allies-of-skin-celebrates-the-launch-of-peptint-with-an-exclusive-los-angeles-event-featuring-amber-mark-302857397.html</v>
       </c>
       <c r="F845" t="str">
-        <v>Survey of 137 German hospital IT leaders, clinical executives and provider stakeholders finds national patient-record success hinges on data quality, medication safety and workflow integration</v>
+        <v>The Sound Lounge at Revolve at The Grove Unveiled the Grammy-Nominated Singer-Songwriter as the Face of the Brand's New Peptint Campaign LOS ANGELES, Aug. 21, 2026 /PRNewswire/ -- Allies of Skin, the results-driven skincare brand known for its supercharged clinical formulas, celebrated...</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="str">
-        <v>Micropos Medical Announces Initial Clinical Treatments at Johns Hopkins Medicine Using Raypilot System</v>
+        <v>Cunion Brings Reward-Based Health Engagement to the AI Wearables Market</v>
       </c>
       <c r="B846" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C846" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D846" t="str">
-        <v>Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E846" t="str">
-        <v>https://www.prnewswire.com/news-releases/micropos-medical-announces-initial-clinical-treatments-at-johns-hopkins-medicine-using-raypilot-system-302815715.html</v>
+        <v>https://pressreleasenews.org/pressroom/cunion-brings-reward-based-health-engagement-to-the-ai-wearables-market</v>
       </c>
       <c r="F846" t="str">
-        <v>GOTHENBURG, Sweden, July 1, 2026 /PRNewswire/ -- Micropos Medical AB today announced that the first five (5) patients in the United States have been treated using the Raypilot® System as part of an early clinical evaluation at Johns Hopkins Medicine, one of the world's leading academic...</v>
+        <v/>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="str">
-        <v>Who Does Gender Affirming Surgery Without a Weight Limit?</v>
+        <v>CharmHealth Introduces Ria, AI Solutions Advisor, to Speed Up Health IT Evaluation for Provider Organizations</v>
       </c>
       <c r="B847" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C847" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D847" t="str">
-        <v>Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E847" t="str">
-        <v>https://pr-inside.com/who-does-gender-affirming-surgery-without-a-weight-limit-r5196507.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/charmhealth-introduces-ria-ai-solutions-141200830.html</v>
       </c>
       <c r="F847" t="str">
-        <v>(PR-inside.com) Gender Affirming Surgery Without a BMI Limit Is Done by Dr. Javad Sajan SEATTLE, WA / ACCESS Newswire / July 1, 2026 / As gender affirming surgery becomes increasingly accessible across the United States, body mass index (BMI) requirements continue to be one of the most significant barriers preventing some transgender and nonbinary patients from getting a gender affirming surgery. While many surgical programs continue to use BMI thresholds when evaluating candidates, a growing number of surgeons are adopting individualized medical assessments that consider a patient's overall health rather than relying on a universal weight cutoff. Among those surgeons isDr. Javad Sajan ..</v>
+        <v>PLEASANTON, Calif., August 21, 2026--CharmHealth website visitors can start a conversation with AI solutions advisor Ria to run product demos, answer pricing, billing &amp; setup questions.</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="str">
-        <v>Recent Release, "Song of a Dromedary," from Page Publishing Author Jason Mahoney, Explores the Supernatural Battle Between Faith &amp; Darkness Threatening a Gifted Young Boy</v>
+        <v>New Cancer Center at Intermountain Health Park City Hospital Expands Access to World Class Treatment</v>
       </c>
       <c r="B848" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C848" t="str">
-        <v>PR.com</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D848" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E848" t="str">
-        <v>https://www.pr.com/press-release/972023</v>
+        <v>https://prunderground.com/new-cancer-center-at-intermountain-health-park-city-hospital-expands-access-to-w/cmt2ynqfe000004jrjr0gzmtv</v>
       </c>
       <c r="F848" t="str">
-        <v>Jason Mahoney has completed his sophomore novel, "Song of a Dromedary," a haunting exploration of one family's descent into paranormal terror. When Vernon Rivers, a musically talented child, begins displaying inexplicable symptoms that baffle medical professionals, his desperate parents turn to the Church as their final option. What unfolds is a chilling account of an exorcism and the cryptic warnings that [PR.com]</v>
+        <v>Intermountain Health Park City Hospital opens new Cancer Center, bringing world-class cancer care to communities throughout the Wasatch Back and beyond The post New Cancer Center at Intermountain Health Park City Hospital Expands Access to World Class Treatment first appeared on</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="str">
-        <v>Recent Release, "Speaking Without Words," from Page Publishing Author Jessi Lucio, Offers a Candid Glimpse Into the Reality of Raising a Nonverbal Autistic Child</v>
+        <v>MDCE Advances StrainScan Pro as Scalable Enterprise Platform for Multi-Billion-Dollar ...</v>
       </c>
       <c r="B849" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C849" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D849" t="str">
-        <v>Healthcare</v>
+        <v>AI, SaaS, Healthcare, Retail, Education</v>
       </c>
       <c r="E849" t="str">
-        <v>https://www.pr.com/press-release/972025</v>
+        <v>https://pr-inside.com/mdce-advances-strainscan-pro-as-scalable-enterprise-platform-for-multi-billion-dollar-r5214755.htm</v>
       </c>
       <c r="F849" t="str">
-        <v>Jessi Lucio has completed a new book, titled, "Speaking Without Words: A mother's experience with nonverbal autism," which chronicles her intimate journey as a parent navigating life with children on the autism spectrum. Rather than presenting clinical guidance or formulaic advice, this work captures authentic moments from everyday life: the unexpected humor, the quiet victories, the overwhelming days, and the [PR.com]</v>
+        <v>(PR-inside.com) Proprietary AI Vision Software Delivers a Single, Portable Standard for Visual Quality Verification Across Multiple High-Value Industries MESA, AZ / ACCESS Newswire / August 21, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today reinforced the enterprise positioning of its StrainScan Pro platform, highlighting the proprietary AI vision software as a scalable solution designed to serve multi-location retail and agricultural operators through a single, unified system. Over the course of recent announcements, Medical Care Technologies has outlined how StrainScan Pro supports visual strain and quality verification for licensed retail operators, early detection of pests and crop illness in the field, and freshness tracking ..</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="str">
-        <v>Can GLP-1 Medications Improve Health in People With Type 2 Diabetes and PAD?</v>
+        <v>In HelloNation, Expert Optometrist Dr. Harlan Snyder Explains Medical Eye Care vs. Routine Vision Exams</v>
       </c>
       <c r="B850" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C850" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D850" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E850" t="str">
-        <v>https://www.newmediawire.com/news/can-glp-1-medications-improve-health-in-people-with-type-2-diabetes-and-pad-7087450</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-expert-optometrist-dr-harlan-snyder-explains-medical-eye-care-vs-routine-vision-exams-302857342.html</v>
       </c>
       <c r="F850" t="str">
-        <v>Research Highlights: GLP-1RA (glucagon-like peptide-1 receptor agonist) medications, which are prescribed to treat Type 2 diabetes and to help with weight loss, were found to reduce the number of deaths, amputations and hospitalizations among people with Type 2 diabetes and narrowed leg arteries associated with PAD (peripheral artery disease). People who had severely blocked arteries in their legs and those with obesity were most likely to benefit from taking a GLP-1RA. In addition, people taking GLP1-RAs needed fewer procedures to restore blood flow to their legs. DALLAS - July 1, 2026 ( NEWMEDIAWIRE ) - GLP-1 receptor agonists (GLP-1 RA) medications were shown to reduce the number of deaths, amputations and hospitalizations among people with Type 2 diabetes who also had narrowed leg arte</v>
+        <v>The article explains when patients need routine vision exams or medical eye care to protect long-term eye health. ALHAMBRA, Calif., Aug. 21, 2026 /PRNewswire/ -- What is the difference between medical eye care and routine vision exams? A new HelloNation article provides the answer by...</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="str">
-        <v>Coastal Medical Transportation Systems Selected as New Emergency Ambulance Provider for Marlborough</v>
+        <v>TransformativeMed Partners with Red Rover Health to Bring Agentic AI Across Clinical Workflows</v>
       </c>
       <c r="B851" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C851" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D851" t="str">
-        <v>Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E851" t="str">
-        <v>https://www.prnewswire.com/news-releases/coastal-medical-transportation-systems-selected-as-new-emergency-ambulance-provider-for-marlborough-302815125.html</v>
+        <v>https://www.prnewswire.com/news-releases/transformativemed-partners-with-red-rover-health-to-bring-agentic-ai-across-clinical-workflows-302857306.html</v>
       </c>
       <c r="F851" t="str">
-        <v>MARLBOROUGH, Mass., July 1, 2026 /PRNewswire/ -- Coastal Medical Transportation Systems (CMTS) is proud to announce its selection as the new provider of emergency ambulance services for the City of Marlborough, Massachusetts. "We are honored to have been selected by the City of...</v>
+        <v>Companies to showcase agentic discharge planning solution at Oracle Health Summit SEATTLE, Aug. 21, 2026 /PRNewswire/ -- TransformativeMed, a 'Best in Klas' Healthcare IT company, today announced a strategic partnership with Red Rover Health to design and deploy agentic AI solutions that...</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="str">
-        <v>Physitrack Announces Five-Year Enterprise Agreement with Leading UK ...</v>
+        <v>Coreline Soft and INFINITT North America Deploy Chest CT-Based AI Reading Workflow at St. Joseph's Health</v>
       </c>
       <c r="B852" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C852" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D852" t="str">
-        <v>Finance, SaaS, Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E852" t="str">
-        <v>https://pr-inside.com/physitrack-announces-five-year-enterprise-agreement-with-leading-uk-r5196502.htm</v>
+        <v>https://www.prnewswire.com/news-releases/coreline-soft-and-infinitt-north-america-deploy-chest-ct-based-ai-reading-workflow-at-st-josephs-health-302851592.html</v>
       </c>
       <c r="F852" t="str">
-        <v>(PR-inside.com) Under the agreement, the customer will implement Physitrack across its clinical services on an enterprise-wide basis. Five-year contract valued at approximately £255k over the full term. LONDON, GB / ACCESS Newswire / July 1, 2026 / Physitrack plc (STO:PTRK) today announced a five-year enterprise agreement valued at approximately £255k, including approximately £54k of first-year revenue, deploying 400+ licences across a UK private hospital group of more than 30 hospitals. Highlights: Five-year contract valued at approximately £255k; approximately £54k first-year revenue (including a £36k PhysioTools-to-Physitrack upsell) 400+ Physitrack licences across 30+ hospitals Branded patient applications and EMR/PMS integration Phased migration and revenue recognition through 2026 An</v>
+        <v>PHILLIPSBURG, N.J. and ATLANTA, Aug. 21, 2026 /PRNewswire/ -- Coreline Soft, a leading medical AI innovator, and INFINITT North America have announced the deployment of a chest CT-based AI reading workflow at St. Joseph's Health in Paterson, New Jersey. This marks the second major North...</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="str">
-        <v>SkylineDx's Merlin CP-GEP Granted FDA Breakthrough Device Designation, Building on Exclusive NCCN Recognition in Melanoma Care</v>
+        <v>New Book Equips Healthcare Leaders with the Inner and Relational Skills That Clinical Training Never Provided</v>
       </c>
       <c r="B853" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C853" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D853" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E853" t="str">
-        <v>https://www.prnewswire.com/news-releases/skylinedxs-merlin-cp-gep-granted-fda-breakthrough-device-designation-building-on-exclusive-nccn-recognition-in-melanoma-care-302813429.html</v>
+        <v>https://www.prnewswire.com/news-releases/new-book-equips-healthcare-leaders-with-the-inner-and-relational-skills-that-clinical-training-never-provided-302856947.html</v>
       </c>
       <c r="F853" t="str">
-        <v>First and only melanoma gene expression profiling test that is both: Designated as an FDA Breakthrough Device and included in the NCCN guidelines for T1b and T2a cutaneous melanoma patients. FDA Breakthrough Designation acknowledges Merlin CP-GEP's ability to address a significant unmet...</v>
+        <v>Retired Army Colonel, ICU Physician, and Executive Coach Jess Bunin Offers a Practice-Based Framework for Trust, Repair, and Values-Aligned Leadership in Healthcare WASHINGTON, Aug. 21, 2026 /PRNewswire/ -- The American Association for Physician Leadership (AAPL) announces the publication...</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="str">
-        <v>The $27 Trillion Anti-Aging Gold Rush Is Here: California Trim Clinic Exposes the Billionaire Race to Reprogram the Human Body</v>
+        <v>Munley Law Lawyers Named to 2027 Best Lawyers in America® List</v>
       </c>
       <c r="B854" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C854" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D854" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E854" t="str">
-        <v>https://www.prunderground.com/the-27-trillion-anti-aging-gold-rush-is-here-california-trim-clinic-exposes-the-billionaire-race-to-reprogram-the-human-body/00387244/</v>
+        <v>https://www.prnewswire.com/news-releases/munley-law-lawyers-named-to-2027-best-lawyers-in-america-list-302856943.html</v>
       </c>
       <c r="F854" t="str">
-        <v>The world's wealthiest technology investors are placing billion-dollar bets on a possibility that once belonged almost entirely to science fiction: aging may not be an untouchable force of nature, but a collection of biological processes that science could eventually measure, influence, or partially reverse. The broader global longevity economy has been projected to reach approximately... Read more » The post The $27 Trillion Anti-Aging Gold Rush Is Here: California Trim Clinic Exposes the Billionaire Race to Reprogram the Human Body first appeared on</v>
+        <v>SCRANTON, Pa., Aug. 21, 2026 /PRNewswire/ -- Munley Law is pleased to announce that 9 of its lawyers have been included in the 2027 Edition of The Best Lawyers in America®. Our personal injury lawyers received recognition in the following practice areas: Marion Munley - Medical...</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="str">
-        <v>SciBase Submits FDA 510(k) to Expand Nevisense into the Largest Skin Cancer Market</v>
+        <v>Splash Beverage Group to Become Endovia Health Sciences; New NYSE American Ticker “EDVA” Effective Monday</v>
       </c>
       <c r="B855" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C855" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D855" t="str">
-        <v>AI, Healthcare</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E855" t="str">
-        <v>https://www.prnewswire.com/news-releases/scibase-submits-fda-510k-to-expand-nevisense-into-the-largest-skin-cancer-market-302815517.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3349067/0/en/splash-beverage-group-to-become-endovia-health-sciences-new-nyse-american-ticker-edva-effective-monday.html</v>
       </c>
       <c r="F855" t="str">
-        <v>STOCKHOLM, July 1, 2026 /PRNewswire/ -- SciBase Holding AB ("SciBase") (STO: SCIB) a leader in AI-based devices for detection and prevention in dermatology, today announced the submission of a 510(k) premarket notification to the U.S. Food and Drug Administration (FDA) seeking to expand...</v>
+        <v>New corporate identity and ticker reflect Splash Beverage Group's transformation into a diversified cannabinoid-based health sciences platform.</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="str">
-        <v>Update on 2026 Outlook and Company Progress</v>
+        <v>RenovoRx Regains Compliance with Nasdaq Minimum Bid Price Requirement</v>
       </c>
       <c r="B856" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C856" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D856" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E856" t="str">
-        <v>https://pr-inside.com/update-on-2026-outlook-and-company-progress-r5196500.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3349060/0/en/renovorx-regains-compliance-with-nasdaq-minimum-bid-price-requirement.html</v>
       </c>
       <c r="F856" t="str">
-        <v>(PR-inside.com) COPENHAGEN, DK / ACCESS Newswire / July 1, 2026 / FluoGuide A/S ("FluoGuide" or the "Company")(STO:FLUO) , a clinical-stage biotech company focused on precision cancer surgery, is pleased to share an update on the 2026 Outlook and ongoing progress. As part of this update, FluoGuide has refined timing of some milestones. There are no changes to the overall development. "FluoGuide has made substantial progress during the first half of 2026. We are proud having reported positive results on all milestones with only minor adjustment in timing that has no impact on the corporate development. We remain committed to setting ambitious milestones ..</v>
+        <v>MOUNTAIN VIEW, Calif., Aug. 21, 2026 (GLOBE NEWSWIRE) -- RenovoRx, Inc. (“RenovoRx” or “the Company”) (Nasdaq: RNXT), a life sciences company developing innovative targeted oncology therapies and commercializing RenovoCath ® , a patented, FDA-cleared drug-delivery device, today announced that it has received written notification from The Nasdaq Stock Market LLC (“Nasdaq”) confirming that the Company has regained compliance with the minimum bid price requirement for continued listing on The Nasdaq Capital Market.</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="str">
-        <v>DentScribe Introduces AI Patient Profiles and Treatment Coordinator Intelligence for DSOs and Multi-Location Dental Groups</v>
+        <v>Black Book Research Announces 2026 Independent Provider Network Orchestration ...</v>
       </c>
       <c r="B857" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C857" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D857" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E857" t="str">
-        <v>https://www.prnewswire.com/news-releases/dentscribe-introduces-ai-patient-profiles-and-treatment-coordinator-intelligence-for-dsos-and-multi-location-dental-groups-302815463.html</v>
+        <v>https://pr-inside.com/black-book-research-announces-2026-independent-provider-network-orchestration-r5214737.htm</v>
       </c>
       <c r="F857" t="str">
-        <v>New capabilities connect SOAP-note ground truth with financial conversations to help dental organizations standardize communication, coach treatment coordinators, and improve case acceptance across locations. SUNNYVALE, Calif., July 1, 2026 /PRNewswire/ -- DentScribe, the AI platform for...</v>
+        <v>(PR-inside.com) National benchmark finds independent provider networks are prioritizing multi-EHR practice activation, accountable workflow execution and referral closure over traditional population-health dashboards. CHICAGO, IL / ACCESS Newswire / August 21, 2026 / Black Book Market Research today announced the publication of its Q3 2026 Independent Provider Network Orchestration Solutions report, an assessment of the technology platforms used to coordinate value-based care across independently governed practices, heterogeneous EHR environments and multiple payer contracts. Based on 402 respondent records representing 316 healthcare organizations, the research examines a critical shift in the value-based care market: provider networks increasingly need technology that can move work to ac</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="str">
-        <v>State Licensed Cannabis Companies Move To Intervene In MMJ's D.C. Circuit ...</v>
+        <v>Black Book Research Announces 2026 Independent Provider Network Orchestration Report; The Garage | Bridge Earns No. 1 Overall Ranking</v>
       </c>
       <c r="B858" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C858" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D858" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E858" t="str">
-        <v>https://pr-inside.com/state-licensed-cannabis-companies-move-to-intervene-in-mmj-s-d-c-circuit-r5196499.htm</v>
+        <v>https://www.newswire.com/news/black-book-research-announces-2026-independent-provider-network-22848439</v>
       </c>
       <c r="F858" t="str">
-        <v>(PR-inside.com) "This isn't about opposing legitimate business success. It's about asking whether companies that chose the state marijuana pathway should receive federal advantages while MMJ companies spent years and millions of dollars complying with the FDA and DEA pathway are still waiting for equal treatment under the law."- Duane Boise, CEO MMJ International Holdings. WASHINGTON, D.C. / ACCESS Newswire / July 1, 2026 /MMJ International Holdings, Inc. together with its subsidiaries MMJ BioPharma Cultivation, Inc. and MMJ BioPharma Labs, Inc. (collectively, "MMJ"), today announced that two state-licensed medical marijuana operators have moved to intervene in the consolidated marijuana rescheduling litigation currently pending ..</v>
+        <v>National benchmark finds independent provider networks are prioritizing multi-EHR practice activation, accountable workflow execution and referral closure over traditional population-health dashboards.</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="str">
-        <v>State Licensed Cannabis Companies Move To Intervene In MMJ's D.C. Circuit Litigation To Stop Rescheduling</v>
+        <v>Peripheral Vascular Devices Market Expands With Growing Vascular Disease Burden</v>
       </c>
       <c r="B859" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C859" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D859" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E859" t="str">
-        <v>https://www.newswire.com/news/state-licensed-cannabis-companies-move-to-intervene-in-mmjs-d-c-circuit</v>
+        <v>https://express-press-release.net/news/2026/08/21/1768780</v>
       </c>
       <c r="F859" t="str">
-        <v>"This isn't about opposing legitimate business success. It's about asking whether companies that chose the state marijuana pathway should receive federal advantages while MMJ companies spent years and millions of dollars complying with the FDA and DEA pathway are still waiting for equal treatment under the law." - Duane Boise, CEO MMJ International Holdings.</v>
+        <v>The Peripheral Vascular Devices Market is entering a period of steady expansion as the rising prevalence of peripheral vascular diseases, an aging population, and continued medical device [read full press release...]</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="str">
-        <v>AlzeCure Pharma Enters an Out-Licensing and Collaboration Agreement ...</v>
+        <v>AbbVie to Present New Data at WCLC 2026 Showcasing Innovation Across Lung Cancer Pipeline</v>
       </c>
       <c r="B860" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C860" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D860" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E860" t="str">
-        <v>https://pr-inside.com/alzecure-pharma-enters-an-out-licensing-and-collaboration-agreement-r5196498.htm</v>
+        <v>https://www.prnewswire.com/news-releases/abbvie-to-present-new-data-at-wclc-2026-showcasing-innovation-across-lung-cancer-pipeline-302856994.html</v>
       </c>
       <c r="F860" t="str">
-        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / July 1, 2026 / AlzeCure Pharma AB (publ) ("AlzeCure")(STO:ALZCUR)(FRA:AC6), which develops small-molecule drug candidates for CNS diseases with a focus on Alzheimer's disease and pain, announced today that the company has entered into an out-licensing and collaboration agreement with QuantumCell ApS, a Danish tech-enabled biotech company, regarding the global rights to AlzeCure's Alzheimer's platform NeuroRestore, including the leading drug candidate ACD856. AlzeCure will receive an total upfront payment of USD 12 million, of which USD 5 million constitutes a direct investment in AlzeCure, at a 30% premium to the average share price of SEK ..</v>
+        <v>Clinical data from AbbVie's ABBV-1480 (RC148) PD-1/VEGF bispecific antibody in the frontline non-small cell lung cancer (NSCLC) setting will be presented via an oral presentation Additionally, new data and updates from AbbVie's telisotuzumab adizutecan (Temab-A) and ABBV-706 programs...</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="str">
-        <v>French Optical Fashion, Inc. announces same-week eyeglass exam access for manhattan commuters</v>
+        <v>Arbutus Announces Intent to Repurchase Up to US$230 Million of its Common Shares Through Modified “Dutch Auction” Tender Offer</v>
       </c>
       <c r="B861" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C861" t="str">
-        <v>PressReleaseNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D861" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E861" t="str">
-        <v>https://pressreleasenews.org/pressroom/french-optical-fashion-inc-announces-same-week-eyeglass-exam-access-for-manhattan-commuters</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3349016/14025/en/arbutus-announces-intent-to-repurchase-up-to-us-230-million-of-its-common-shares-through-modified-dutch-auction-tender-offer.html</v>
       </c>
       <c r="F861" t="str">
-        <v>French Optical Fashion, Inc. has launched a same-week eyeglass exam program in Midtown Manhattan, adding online booking and commuter-friendly scheduling for local patients.</v>
+        <v>WARMINSTER, Pa., Aug. 21, 2026 (GLOBE NEWSWIRE) -- Arbutus Biopharma Corporation (Nasdaq: ABUS) (“Arbutus” or the “Company”), a clinical-stage biopharmaceutical company focused on infectious disease, today announced plans to commence a modified “Dutch Auction” tender offer (the “Offer”) to repurchase up to US$230 million of its common shares at a purchase price of not less than US$5.00 per share and not more than US$5.75 per share, in cash, less any applicable withholding taxes and without interest. The Offer is expected to commence on or about August 24, 2026 and, unless extended or terminated by the Company, expire on or about September 29, 2026. The Offer is expected to be funded through the Company’s cash on hand.</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="str">
-        <v>Ipsen to acquire Memo Therapeutics AG, adding first-in-class BK polyomavirus antibody, expanding rare disease portfolio</v>
+        <v>Obesity Action Coalition Calls on Starbucks to Reverse Decision to End GLP-1 Coverage for Obesity</v>
       </c>
       <c r="B862" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C862" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D862" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E862" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320317/0/en/Ipsen-to-acquire-Memo-Therapeutics-AG-adding-first-in-class-BK-polyomavirus-antibody-expanding-rare-disease-portfolio.html</v>
+        <v>https://www.prnewswire.com/news-releases/obesity-action-coalition-calls-on-starbucks-to-reverse-decision-to-end-glp-1-coverage-for-obesity-302856908.html</v>
       </c>
       <c r="F862" t="str">
-        <v>PARIS, FRANCE AND SCHLIEREN/ZURICH, SWITZERLAND , 01 JULY 2026 - Ipsen (Euronext: IPN; ADR: IPSEY) and Memo Therapeutics AG announced today they have entered into a definitive share purchase agreement under which Ipsen has agreed to acquire all issued and outstanding shares of Memo Therapeutics AG. The anticipated acquisition is focused on potravitug, which is a Phase II clinical-stage antibody against the BK polyomavirus (BKPyV). BK polyomavirus associated nephropathy (BKPyVAN) is a serious and frequent clinical complication in renal transplanted patients that can lead to graft loss and transplant failure. Potravitug was granted fast-track designation from the U.S. Food and Drug Administration (FDA) in May 2023 and orphan drug designation in the European Union in December 2025.</v>
+        <v>TAMPA, Fla., Aug. 21, 2026 /PRNewswire/ -- The Obesity Action Coalition (OAC) is calling on Starbucks to reverse its reported decision to end health plan coverage of GLP-1 medications prescribed for weight loss beginning in October. Business Insider reports that Starbucks health plans...</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="str">
-        <v>Ipsen va acquérir Memo Therapeutics AG, élargissant son portefeuille de maladies rares grâce à l’ajout d’un anticorps premier de sa classe ciblant le polyomavirus BK</v>
+        <v>How Emerging Markets Are Creating New Opportunities for Oncology Real-World Evidence</v>
       </c>
       <c r="B863" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C863" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D863" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E863" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320317/0/fr/Ipsen-va-acqu%C3%A9rir-Memo-Therapeutics-AG-%C3%A9largissant-son-portefeuille-de-maladies-rares-gr%C3%A2ce-%C3%A0-l-ajout-d-un-anticorps-premier-de-sa-classe-ciblant-le-polyomavirus-BK.html</v>
+        <v>https://express-press-release.net/news/2026/08/21/1768745</v>
       </c>
       <c r="F863" t="str">
-        <v xml:space="preserve">PARIS, FRANCE ET SCHLIEREN/ZURICH, SUISSE , 1 JUILLET 2026 - Ipsen (Euronext: IPN; ADR: IPSEY) et Memo Therapeutics AG ont annoncé aujourd’hui avoir conclu un accord définitif d’acquisition d’actions en vertu duquel Ipsen a accepté d’acquérir l’intégralité des actions émises et en circulation de Memo Therapeutics AG. L’acquisition envisagée est centrée sur le potravitug, un anticorps au stade clinique de phase II ciblant le polyomavirus BK (BKPyV). La néphropathie associée au polyomavirus BK constitue une complication clinique grave et fréquente chez les patients ayant bénéficié d’une transplantation rénale, pouvant conduire à la perte du greffon et à l’échec de la transplantation. Le potravitug a obtenu la désignation « Fast Track » de la Food and Drug Administration (FDA) des États-Unis </v>
+        <v>Real-World Evidence Solutions for Oncology: How Patient Data Is Shaping Cancer Research Cancer research is becoming increasingly data-driven as researchers, healthcare providers, and regulators look [read full press release...]</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="str">
-        <v>Santhera Notes Topline Results from Catalyst Pharmaceuticals’ Phase 1 Clinical Study of AGAMREE®</v>
+        <v>Population Health Management Market: Data-Driven Care Enters a New Era</v>
       </c>
       <c r="B864" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C864" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D864" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E864" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320313/0/en/Santhera-Notes-Topline-Results-from-Catalyst-Pharmaceuticals-Phase-1-Clinical-Study-of-AGAMREE.html</v>
+        <v>https://express-press-release.net/news/2026/08/21/1768734</v>
       </c>
       <c r="F864" t="str">
-        <v>Data support AGAMREE®’s potential use as a treatment across a broad range of chronic inflammatory rare diseases</v>
+        <v>The global population health management (PHM) market was valued at USD 103.6 billion in 2025 and is expected to reach USD 126.2 billion in 2026. By 2033, the market is [read full press release...]</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="str">
-        <v>Lubbock Business Tackles a Hidden Pollution Problem — One Yard at a Time</v>
+        <v>How AI Is Reshaping the Healthcare Cloud Picture Archiving And Communication System Market</v>
       </c>
       <c r="B865" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C865" t="str">
-        <v>PressReleaseNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D865" t="str">
-        <v>Healthcare</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E865" t="str">
-        <v>https://pressreleasenews.org/pressroom/lubbock-business-tackles-a-hidden-pollution-problem-one-yard-at-a-time</v>
+        <v>https://express-press-release.net/news/2026/08/21/1768733</v>
       </c>
       <c r="F865" t="str">
-        <v>Hub City Scoop Dawgs launches a pet waste removal service in Lubbock, Texas, addressing dog waste's overlooked role in local water pollution. The company offers weekly and twice-weekly residential cleanup with optional pet-safe yard disinfecting, aiming to improve public health and water quality while giving dog owners their weekends back.</v>
+        <v>Healthcare Cloud PACS Is Reshaping the Future of Medical Imaging Medical imaging has become one of the most data-intensive areas of modern healthcare. Every day, [read full press release...]</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="str">
-        <v>AAHRPP Accredits Five More Research Entities</v>
+        <v>The Moss Way publishes independent sea moss heavy metal testing results</v>
       </c>
       <c r="B866" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C866" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D866" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E866" t="str">
-        <v>https://www.prnewswire.com/news-releases/aahrpp-accredits-five-more-research-entities-302815301.html</v>
+        <v>https://pressreleasenews.org/pressroom/the-moss-way-publishes-independent-sea-moss-heavy-metal-testing-results</v>
       </c>
       <c r="F866" t="str">
-        <v>21 more organizations earn reaccreditation WASHINGTON, June 30, 2026 /PRNewswire/ -- The Association for the Accreditation of Human Research Protection Programs has awarded full accreditation to five more entities, including the U.S. health professions academy and one of the world's...</v>
+        <v>The Moss Way releases independent lab results for heavy metals, microbiology, and nutrition in its wild Irish sea moss, providing consumers with transparent data.</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="str">
-        <v>Mesoblast Receives BLA Filing Number and Requests Modular Review for Rexlemestrocel-L in Patients with End-Stage Heart Failure and LVADs</v>
+        <v>Australians Are Sicker at 45 Than Prior Generations, Testing Reveals Why</v>
       </c>
       <c r="B867" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C867" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D867" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E867" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320270/0/en/Mesoblast-Receives-BLA-Filing-Number-and-Requests-Modular-Review-for-Rexlemestrocel-L-in-Patients-with-End-Stage-Heart-Failure-and-LVADs.html</v>
+        <v>https://pressreleasenews.org/pressroom/australians-are-sicker-at-45-than-prior-generations-testing-reveals-why</v>
       </c>
       <c r="F867" t="str">
-        <v>NEW YORK, June 30, 2026 (GLOBE NEWSWIRE) -- Mesoblast Limited (ASX:MSB; Nasdaq:MESO), global leader in allogeneic cellular medicines for inflammatory diseases, today announced that it has received a Biologics License Application (BLA) filing number from the U.S. Food and Drug Administration (FDA) and has requested a modular review of its BLA for rexlemestrocel-L in prevention of life-threatening gastrointestinal bleeding due to right ventricular dysfunction in end-stage heart failure patients with a left ventricular assist device (LVAD). Rexlemestrocel-L has received Orphan Drug Designation for prevention of life-threatening major mucosal bleeding events and has Regenerative Medicine Advanced Therapy (RMAT) designation for this patient population, providing eligibility for rolling and prio</v>
+        <v/>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="str">
-        <v>Heart to Heart Hospice Strengthens Cybersecurity Through Partnership with CyberMaxx</v>
+        <v>Inner Awakening, Outer Success: Yoga Teacher Training in India Draws Global Attention</v>
       </c>
       <c r="B868" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C868" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D868" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E868" t="str">
-        <v>https://www.prnewswire.com/news-releases/heart-to-heart-hospice-strengthens-cybersecurity-through-partnership-with-cybermaxx-302814703.html</v>
+        <v>https://pressreleasenews.org/pressroom/inner-awakening-outer-success-yoga-teacher-training-in-india-draws-global-attention</v>
       </c>
       <c r="F868" t="str">
-        <v>Collaboration enhances protection of patient and employee information PLANO, Texas, June 30, 2026 /PRNewswire/ -- Heart to Heart Hospice, one of the country's largest private providers of hospice care, has partnered with CyberMaxx to strengthen the organization's cybersecurity...</v>
+        <v xml:space="preserve">A growing number of professionals worldwide are choosing Yoga Teacher Training in India as a career shift and personal transformation. Rishikesh, known as the Yoga Capital of the World, is attracting students seeking to escape burnout and find balance. </v>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="str">
-        <v>Dental Expert Dr. Marisa Clifford of Cortland, NY Shares How Small Daily Habits Keep Your Teeth Healthy for HelloNation</v>
+        <v>China's Personalized mRNA Cancer Therapy Sector Accelerates: How Far Is It From a "DeepSeek Moment"?</v>
       </c>
       <c r="B869" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C869" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D869" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E869" t="str">
-        <v>https://www.prnewswire.com/news-releases/dental-expert-dr-marisa-clifford-of-cortland-ny-shares-how-small-daily-habits-keep-your-teeth-healthy-for-hellonation-302815137.html</v>
+        <v>https://www.prnewswire.com/news-releases/chinas-personalized-mrna-cancer-therapy-sector-accelerates-how-far-is-it-from-a-deepseek-moment-302857240.html</v>
       </c>
       <c r="F869" t="str">
-        <v>CORTLAND, N.Y., June 30, 2026 /PRNewswire/ -- How much of your oral health really depends on daily habits? That question is explored in a HelloNation article featuring insights from Dr. Marisa Clifford of Dental Arts Group in Cortland, NY. The feature explains how small, consistent...</v>
+        <v>BEIJING, Aug. 21, 2026 /PRNewswire/ -- Personalized mRNA cancer therapy has recently reached an important milestone. An international Phase 3 study in high-risk melanoma reported positive results, further supporting the clinical potential of personalized neoantigen therapy and drawing...</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="str">
-        <v>Helix BioPharma Corp. Strengthens Executive Leadership to Support U.S. Listing Strategy and Next Phase of Clinical Development</v>
+        <v>Leads Biolabs' Opamtistomig (PD-L1/4-1BB Bispecific Antibody) NDA Accepted by NMPA, Poised to Become World's First Approved 4-1BB-Targeting Therapy</v>
       </c>
       <c r="B870" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C870" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D870" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E870" t="str">
-        <v>https://www.newmediawire.com/news/helix-biopharma-corp-strengthens-executive-leadership-to-support-u-s-listing-strategy-and-next-phase-of-clinical-development-7087446</v>
+        <v>https://www.prnewswire.com/news-releases/leads-biolabs-opamtistomig-pd-l14-1bb-bispecific-antibody-nda-accepted-by-nmpa-poised-to-become-worlds-first-approved-4-1bb-targeting-therapy-302857237.html</v>
       </c>
       <c r="F870" t="str">
-        <v>VANCOUVER, BC - June 30, 2026 ( NEWMEDIAWIRE ) - Helix BioPharma Corp. (TSX: “HBP” , OTC PINK: “HBPCD” , FRANKFURT: “HBP0” ) ( “Helix” or the “Company” ), a clinical-stage oncology company shaping a near future where today’s hard-to-treat cancers are vincible, today announced the appointments of Helen Middleton as General Counsel and David Browning as Vice President of Clinical Operations . The appointments further strengthen Helix’s executive leadership team as the Company prepares for its planned U.S. securities exchange listing, advances the next stage of development for L-DOS47 through LDOS007, the Company’s planned Phase IB/Randomized Phase II study in first-line non-small cell lung cancer (NSCLC), and continues building the legal, governance and operational infrastructure required to</v>
+        <v>NANJING, China, Aug. 21, 2026 /PRNewswire/ -- Nanjing Leads Biolabs Co., Ltd. ("Leads Biolabs" or the "Company," Stock Code: 9887.HK) today announced the Center for Drug Evaluation (CDE) of China's National Medical Products Administration (NMPA) has accepted the New Drug Application (NDA)...</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="str">
-        <v>XTL Completed the Acquisition of Psyga Bio Ltd.</v>
+        <v>Breast Pump Market: How Affordability Could Determine the Next Wave of Global Adoption</v>
       </c>
       <c r="B871" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C871" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D871" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E871" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3320211/0/en/XTL-Completed-the-Acquisition-of-Psyga-Bio-Ltd.html</v>
+        <v>https://express-press-release.net/news/2026/08/21/1768693</v>
       </c>
       <c r="F871" t="str">
-        <v>expands its IP portfolio to clinical-stage biopharmaceutical assets</v>
+        <v>The global breast pump market is valued at approximately USD 1.8 billion in 2026 and is projected to reach USD 2.9 billion by 2033, expanding at a [read full press release...]</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="str">
-        <v>The Inner Circle acknowledges Mary Carter Robinson, DDS as a Pinnacle Lifetime Member</v>
+        <v>Mary-Beth Newell, RN, MS Named Woman of the Month for August 2026 by P.O.W.E.R. (Professional Organization of Women of Excellence Recognized)</v>
       </c>
       <c r="B872" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C872" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D872" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E872" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-inner-circle-acknowledges-mary-carter-robinson-dds-as-a-pinnacle-lifetime-member-302814944.html</v>
+        <v>https://www.pr.com/press-release/977004</v>
       </c>
       <c r="F872" t="str">
-        <v>COLLEGE PARK, Md., June 30, 2026 /PRNewswire/ -- Prominently featured in The Inner Circle, Mary Carter Robinson, DDS is acknowledged as a Pinnacle Lifetime Member for her contributions to Advancing Patient-Centered Care in Oral and Maxillofacial Surgery. With a strong commitment to...</v>
+        <v>Mary-Beth Newell, RN, MS of Sarasota, Florida, has been named Woman of the Month for August 2026 by P.O.W.E.R. (Professional Organization of Women of Excellence Recognized). This prestigious distinction acknowledges her outstanding contributions and achievements in healthcare and healthy aging advocacy. About Mary-Beth Newell, RN, MS Mary-Beth Newell, RN, MS, is senior vice president of clinical reimbursement at [PR.com]</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="str">
-        <v>ALX Oncology Reports Inducement Grant as permitted by the Nasdaq Listing Rules</v>
+        <v>SCU Launches Accelerated Doctor of Physical Therapy Program in Phoenix Metro</v>
       </c>
       <c r="B873" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C873" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D873" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E873" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3320159/0/en/ALX-Oncology-Reports-Inducement-Grant-as-permitted-by-the-Nasdaq-Listing-Rules.html</v>
+        <v>https://www.prnewswire.com/news-releases/scu-launches-accelerated-doctor-of-physical-therapy-program-in-phoenix-metro-302856896.html</v>
       </c>
       <c r="F873" t="str">
-        <v>SOUTH SAN FRANCISCO, Calif., June 30, 2026 (GLOBE NEWSWIRE) -- ALX Oncology Holdings Inc. ("ALX Oncology," Nasdaq: ALXO), a clinical-stage biotechnology company advancing a pipeline of novel therapies designed to treat cancer and extend patients’ lives, announced that the Compensation Committee of the Board of Directors of ALX Oncology approved the granting of an inducement stock option to purchase a total of 500,000 shares of ALX Oncology’s common stock to Michael Listgarten, General Counsel, on June 29, 2026 in connection with the commencement of his employment. Mr. Listgarten’s inducement stock option is subject to the terms of the ALX Oncology Holdings Inc. 2025 Inducement Equity Incentive Plan and related forms of agreements, and was granted as an inducement material to Mr. Listgarten</v>
+        <v>Two-year online-hybrid program expands SCU's physical therapy education to Arizona amid growing national demand for practitioners. WHITTIER, Calif., Aug. 21, 2026 /PRNewswire/ -- Southern California University of Health Sciences (SCU) is expanding its Doctor of Physical Therapy (DPT)...</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="str">
-        <v>Liminatus Pharma Amends Definitive Merger Agreement with InnocsAI to Expand Oncology Cell Therapy Pipeline</v>
+        <v>Implantica publishes Interim Report January - June 2026 (Q2)</v>
       </c>
       <c r="B874" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C874" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D874" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E874" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3320137/0/en/Liminatus-Pharma-Amends-Definitive-Merger-Agreement-with-InnocsAI-to-Expand-Oncology-Cell-Therapy-Pipeline.html</v>
+        <v>https://www.prnewswire.com/news-releases/implantica-publishes-interim-report-january--june-2026-q2-302857155.html</v>
       </c>
       <c r="F874" t="str">
-        <v>Liminatus Pharma Amends Definitive Merger Agreement with InnocsAI to Expand Oncology Cell Therapy Pipeline</v>
+        <v>VADUZ, Liechtenstein, Aug. 21, 2026 /PRNewswire/ -- FDA Approval of RefluxStop® - Strategic Preparation Sets the Stage for Success Significant events in the second quarter of 2026 RefluxStop® sales increased by more than 60% compared with the prior-year period, reflecting continued...</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="str">
-        <v>HeartBeam (BEAT) Completes Enrollment Ahead of Schedule in Heart Attack Detection Pilot Study</v>
+        <v>Hofseth BioCare ASA: SECOND QUARTER 2026 FINANCIAL REPORT</v>
       </c>
       <c r="B875" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C875" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D875" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E875" t="str">
-        <v>https://www.newmediawire.com/news/heartbeam-beat-completes-enrollment-ahead-of-schedule-in-heart-attack-detection-pilot-study-7087440</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3348894/0/en/hofseth-biocare-asa-second-quarter-2026-financial-report.html</v>
       </c>
       <c r="F875" t="str">
-        <v>LOS ANGELES, CA - June 30, 2026 ( NEWMEDIAWIRE ) - HeartBeam (NASDAQ: BEAT) announced it has completed patient enrollment ahead of schedule in its ALIGN-ACS pilot study evaluating the HeartBeam System for heart attack detection. The study enrolled 120 patients presenting with chest pain at two clinical sites in Belgrade, Serbia, with participants evaluated using both a standard 12-lead ECG and the company’s 3D ECG technology. Data analysis is underway, and HeartBeam plans to present the results at a major cardiology conference later this year. The company said the study results are expected to support discussions with the FDA on the design of a planned U.S. pivotal trial and a future submission to expand the HeartBeam System’s indication beyond arrhythmia assessment to include heart attack</v>
+        <v xml:space="preserve">HBC recorded total operating revenues of NOK 65.7 million in the second quarter of 2026, compared to NOK 68.4 million in the same period last year. Net operating revenues were NOK 63.1 million, down from NOK 67.8 million in Q2 2025. EBITDA for the quarter was negative NOK 2.7 million, compared to negative NOK 5.4 million in Q2 2025. The Operational EBITDA* amounted to negative NOK 0.6 million (positive NOK 1.3 million in Q2 2025), excluding non-recurring and strategic development costs such as clinical trials and R&amp;amp;D expenses, and Berkåk project costs. The operating result (EBIT) was negative NOK 12.9 (-14.9) in the last quarter. Cash and cash equivalents increased by NOK 59.7 million during the quarter, ending at NOK 108.0 million as of 30 June 2026 (68.0). Including available credit </v>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="str">
-        <v>In HelloNation, Audiology Expert Dr. Elizabeth Welch of Franklin, TN Addresses Tinnitus and When to Seek Help</v>
+        <v>Akeso's AK157D1 (B7-H3 ADC) Cleared for Phase I Trial in Solid Tumors, Adding a Third Differentiated ADC to Its Pipeline</v>
       </c>
       <c r="B876" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C876" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D876" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E876" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-audiology-expert-dr-elizabeth-welch-of-franklin-tn-addresses-tinnitus-and-when-to-seek-help-302814973.html</v>
+        <v>https://www.prnewswire.com/news-releases/akesos-ak157d1-b7-h3-adc-cleared-for-phase-i-trial-in-solid-tumors-adding-a-third-differentiated-adc-to-its-pipeline-302857140.html</v>
       </c>
       <c r="F876" t="str">
-        <v>FRANKLIN, Tenn. , June 30, 2026 /PRNewswire/ -- What causes ringing in the ears, and when should adults seek medical advice? A HelloNation article offers clear guidance for understanding tinnitus, its potential causes, and how adults in Franklin, TN, can take proactive steps to manage...</v>
+        <v>HONG KONG, Aug. 21, 2026 /PRNewswire/ -- Akeso, Inc. (9926.HK) ("Akeso" or the "Company") today announced that its investigational next-generation B7-H3-targeting antibody-drug conjugate (ADC), AK157D1, has received clinical trial clearance from the Center for Drug Evaluation (CDE) of...</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="str">
-        <v>Cardio Diagnostics Holdings (CDIO) Leverages Epigenetics to Reveal Hidden Heart Disease Risks</v>
+        <v>Ipsen completes acquisition of Kartos Therapeutics, strengthening late-stage Oncology pipeline</v>
       </c>
       <c r="B877" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C877" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D877" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E877" t="str">
-        <v>https://www.newmediawire.com/news/cardio-diagnostics-holdings-cdio-leverages-epigenetics-to-reveal-hidden-heart-disease-risks-7087439</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3348882/0/en/ipsen-completes-acquisition-of-kartos-therapeutics-strengthening-late-stage-oncology-pipeline.html</v>
       </c>
       <c r="F877" t="str">
-        <v>LOS ANGELES, CA - June 30, 2026 ( NEWMEDIAWIRE ) - When most people think about their risk for heart disease, they think about family history. Did a parent or grandparent have a heart attack? Is heart disease “in their genes”? It’s an understandable assumption, and genetics does play a role in cardiovascular risk. But a growing body of research suggests that DNA sequence alone tells only part of the story, and increasingly, scientists believe it may be the smaller part. The rest of the story is largely written in epigenetics, a field of biology that examines how genes are switched on or off, turned up or down, without any change to the underlying DNA code itself. Cardio Diagnostics Holdings (NASDAQ: CDIO) , a medical technology company built around epigenetics-based cardiovascular testing,</v>
+        <v>PARIS, FRANCE, 21 AUGUST 2026 - Ipsen (Euronext: IPN; ADR: IPSEY) announced today it has completed the acquisition of Kartos Therapeutics, a clinical-stage biopharmaceutical company adding late-stage MDM2 inhibitor navtemadlin in Phase III clinical development in myelofibrosis.</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="str">
-        <v>Trustpoint Xposure Releases Landmark AEO Research Report, Revealing ...</v>
+        <v>inFlow Inventory führt die Nachverfolgung von Chargennummern und Verfallsdaten ein</v>
       </c>
       <c r="B878" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C878" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D878" t="str">
-        <v>AI, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E878" t="str">
-        <v>https://pr-inside.com/trustpoint-xposure-releases-landmark-aeo-research-report-revealing-r5196359.htm</v>
+        <v>https://www.prnewswire.com/news-releases/inflow-inventory-fuhrt-die-nachverfolgung-von-chargennummern-und-verfallsdaten-ein-302857078.html</v>
       </c>
       <c r="F878" t="str">
-        <v>(PR-inside.com) The most comprehensive AI citation authority research conducted on New York's professional services market reveals that 88% of audited brands are either absent or inaccurately cited in AI-generated answers despite significant investment in traditional digital marketing. AMHERST, NY / ACCESS Newswire / June 30, 2026 / Trustpoint Xposure, the AEO-certified PR and digital authority agency headquartered in New York, today released its landmark AEO Research Report, the most comprehensive study of AI citation authority ever conducted on professional service brands revealing that 88% of the 200 professionals audited across legal, medical, financial, and technology sectors were either completely absent from or ..</v>
+        <v>Kleinere Hersteller und Händler in der Lebensmittel-, Getränke-, Pharma- und Medizinproduktebranche können nun jede Charge vom Wareneingang bis zum Kunden zurückverfolgen – und das zu einem Bruchteil der Kosten eines Unternehmens-ERP-Systems. TORONTO, 21. August 2026 /PRNewswire/ --...</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="str">
-        <v>Creative Medical Technology Holdings Announces Agreements for Exercise of Warrants for $4.5 Million Gross Proceeds</v>
+        <v>Implantica receives FDA approval for RefluxStop® - Opening the U.S. market</v>
       </c>
       <c r="B879" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C879" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D879" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E879" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3320064/0/en/Creative-Medical-Technology-Holdings-Announces-Agreements-for-Exercise-of-Warrants-for-4-5-Million-Gross-Proceeds.html</v>
+        <v>https://www.prnewswire.com/news-releases/implantica-receives-fda-approval-for-refluxstop--opening-the-us-market-302857063.html</v>
       </c>
       <c r="F879" t="str">
-        <v xml:space="preserve">PHOENIX, June 30, 2026 (GLOBE NEWSWIRE) -- Creative Medical Technology Holdings, Inc. , (Nasdaq: CELZ) (the “Company”), a biotechnology company dedicated to the advancement of regenerative therapeutics in the fields of immunotherapy, endocrinology, urology, neurology and orthopedic, today announced that it has entered into agreements with certain holders of its existing warrants for the immediate exercise of outstanding warrants to purchase up to an aggregate of 2,790,340 shares of common stock of the Company originally issued in October 2025, at a reduced exercise price of $1.60 per share. The shares of common stock issuable upon exercise of the existing warrants are registered pursuant to an effective registration statement on Form S-3 (File No. 333-291713). The aggregate gross proceeds </v>
+        <v>VADUZ, Liechtenstein, Aug. 21, 2026 /PRNewswire/ -- Implantica AG (publ.), a medtech company at the forefront of introducing advanced technology into the body, announced today that the U.S. Food and Drug Administration (FDA) has granted Premarket Approval (PMA) for RefluxStop®, the...</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="str">
-        <v>Dr. Janak Parikh Featured on Fox 26 Houston to Discuss FoLix, the First ...</v>
+        <v>NPTA Launches International I.M.P.A.C.T. Awards to Recognize Pharmacy ...</v>
       </c>
       <c r="B880" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C880" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D880" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E880" t="str">
-        <v>https://pr-inside.com/dr-janak-parikh-featured-on-fox-26-houston-to-discuss-folix-the-first-r5196353.htm</v>
+        <v>https://pr-inside.com/npta-launches-international-i-m-p-a-c-t-awards-to-recognize-pharmacy-r5214608.htm</v>
       </c>
       <c r="F880" t="str">
-        <v>(PR-inside.com) Houston plastic surgeon shares insights on non-surgical hair restoration, early intervention, and the growing role of laser-based treatment for thinning hair. HOUSTON, TX / ACCESS Newswire / June 30, 2026 / Dr. Janak Parikh, MD, FACShas been featured onFox 26 Houstonto discuss FoLix Hair Restoration, an innovative non-invasive laser treatment for hair loss now available through the practice. "Being featured on Fox 26 is a reflection of the growing conversation around non-surgical hair restoration in Houston. FoLix is the first FDA-cleared fractional laser designed specifically for hair loss, and I'm proud to bring that technology to our patients; no chemicals, no downtime, ..</v>
+        <v>(PR-inside.com) New international awards program honors measurable contributions to medication safety, patient access, innovation, education and operational excellence HOUSTON, TX / ACCESS Newswire / August 20, 2026 / TheNational Pharmacy Technician Association (NPTA)has established the Pharmacy Technician I.M.P.A.C.T. Awards-Inspiring Meaningful Progress And Celebrating Technicians-an international recognition program honoring pharmacy technicians whose measurable contributions are advancing medication safety, patient care and pharmacy practice across all care settings. Pharmacy technicians play an increasingly important role in healthcare delivery, yet many of their most consequential contributions happen behind the scenes. They improve medication-use systems, prevent errors, expand pati</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="str">
-        <v>Dr. Janak Parikh Featured on Fox 26 Houston to Discuss FoLix, the First FDA-Cleared Fractional Laser for Hair Loss</v>
+        <v>NPTA Launches International I.M.P.A.C.T. Awards to Recognize Pharmacy Technicians Advancing Patient Care and Pharmacy Practice</v>
       </c>
       <c r="B881" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C881" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D881" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E881" t="str">
-        <v>https://www.newswire.com/news/dr-janak-parikh-featured-on-fox-26-houston-to-discuss-folix-the-first-22812363</v>
+        <v>https://www.newswire.com/news/npta-launches-international-i-m-p-a-c-t-awards-to-recognize-pharmacy</v>
       </c>
       <c r="F881" t="str">
-        <v>Houston plastic surgeon shares insights on non-surgical hair restoration, early intervention, and the growing role of laser-based treatment for thinning hair.</v>
+        <v>New international awards program honors measurable contributions to medication safety, patient access, innovation, education and operational excellence</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="str">
-        <v>Vadzo Imaging Explains Wake-on-Motion USB Camera Technology: Falcon-544CRS Based on Onsemi AR0544 HyperLux LP for Event-Triggered, Low-Power Embedded Vision</v>
+        <v>Aveanna Announces Pricing of Secondary Offering of Common Stock</v>
       </c>
       <c r="B882" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C882" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D882" t="str">
-        <v>AI, Healthcare, Energy</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E882" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-explains-wake-on-motion-usb-camera-technology-falcon-22803944</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3348868/0/en/aveanna-announces-pricing-of-secondary-offering-of-common-stock.html</v>
       </c>
       <c r="F882" t="str">
-        <v>Vadzo Imaging's Falcon-544CRS is a 5MP color USB 3.2 camera built on the Onsemi AR0544 HyperLux LP sensor, combining Wake-on-Motion event-triggered activation with super low power standby mode, purpose-built for battery-operated embedded vision deployments in IoT sensor networks, smart surveillance systems, medical monitoring devices, wearable platforms and edge AI applications.</v>
+        <v xml:space="preserve">ATLANTA, Aug. 20, 2026 (GLOBE NEWSWIRE) -- Aveanna Healthcare Holdings Inc. (NASDAQ: AVAH), a leading, diversified home care platform focused on providing care to medically complex, high-cost patient populations, announced today the pricing of the previously announced secondary offering by certain selling stockholders (the “Selling Stockholders”), including affiliates of J.H. Whitney Equity Partners VII, LLC and certain current and former directors and officers of the Company, of 15,000,000 shares of its common stock at a price of $11.75 per share (the “Offering”). Certain affiliates of J.H. Whitney Equity Partners VII, LLC have also granted the underwriter a 30-day option to purchase up to an additional 2,250,000 shares of the Company’s common stock. The Selling Stockholders will receive </v>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="str">
-        <v>FDA Sets Peptide Impurity Thresholds as Low as 0.10%, Oath Research Analysis Finds</v>
+        <v>Supplement Brands Chasing Informational Keywords Are Getting Less Traffic, Content Stream Report Finds</v>
       </c>
       <c r="B883" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C883" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D883" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Media</v>
       </c>
       <c r="E883" t="str">
-        <v>https://www.prnewswire.com/news-releases/fda-sets-peptide-impurity-thresholds-as-low-as-0-10-oath-research-analysis-finds-302814908.html</v>
+        <v>https://www.prweb.com/releases/supplement-brands-chasing-informational-keywords-are-getting-less-traffic-content-stream-report-finds-302854901.html</v>
       </c>
       <c r="F883" t="str">
-        <v>FDA guidance for synthetic peptide drugs requires identification of impurities above 0.10% and caps new impurities at 0.5% — U.S. FDA, 2021 GILBERT, Ariz., June 30, 2026 /PRNewswire/ -- Oath Research, a Gilbert, Arizona–based research peptide supplier, today released an analysis of the...</v>
+        <v>New study of 116 supplement websites finds that sites leaning heavily on informational content earn 2.7x less traffic per keyword than those with a balanced content mix NEW YORK, Aug. 20, 2026 /PRNewswire-PRWeb/ -- Content Stream, an SEO and content agency specializing in health and...</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="str">
-        <v>New U.S. study finds assistive communication improves lives by 65% and delivers 3.3x return</v>
+        <v>Brii Biosciences Provides Corporate Updates and Reports 2026 Interim Financial Results</v>
       </c>
       <c r="B884" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C884" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D884" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E884" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-us-study-finds-assistive-communication-improves-lives-by-65-and-delivers-3-3x-return-302814905.html</v>
+        <v>https://www.prnewswire.com/news-releases/brii-biosciences-provides-corporate-updates-and-reports-2026-interim-financial-results-302856508.html</v>
       </c>
       <c r="F884" t="str">
-        <v>A new U.S. health economic study commissioned by Dynavox Group finds that high-tech assistive communication can significantly improve quality of life for people with disabilities while delivering clear economic benefits to society. STOCKHOLM, June 30, 2026 /PRNewswire/ -- The study,...</v>
+        <v>Topline Data from Phase 2b Studies Inform HBV Functional Cure Strategy; Additional Data Expected in 2H 2026 Emerging Discovery Programs Build Momentum BRII-5395 mRNA Cancer Vaccine Moving into Clinical Evaluation for HCC Strong Cash Position Supports Continued Strategic Execution...</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="str">
-        <v>PARADIGM HEALTH SUBMITS RESPONSE TO FDA'S REAL-TIME CLINICAL TRIALS INITIATIVE RFI, INFORMED BY BIOPHARMA SPONSORS AND PROVIDERS</v>
+        <v>Dr. Vinson Eugene Allen Provided Critical Guidance as Actor Ernest ...</v>
       </c>
       <c r="B885" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C885" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D885" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E885" t="str">
-        <v>https://www.prnewswire.com/news-releases/paradigm-health-submits-response-to-fdas-real-time-clinical-trials-initiative-rfi-informed-by-biopharma-sponsors-and-providers-302814900.html</v>
+        <v>https://pr-inside.com/dr-vinson-eugene-allen-provided-critical-guidance-as-actor-ernest-r5214560.htm</v>
       </c>
       <c r="F885" t="str">
-        <v>COLUMBUS, Ohio, June 30, 2026 /PRNewswire/ -- Paradigm Health, the sole technology provider operationalizing the U.S. Food and Drug Administration's (FDA) Real-Time Clinical Trials (RTCT) proof-of-concept studies, has formally submitted its response to the FDA's Request for Information...</v>
+        <v>(PR-inside.com) Beloved Actor Ernest Harden Jr. is Grateful, Healthy and Excited to Get Back to Work LOS ANGELES, CA / ACCESS Newswire / August 20, 2026 / Emmy‑nominated actor Ernest Harden Jr., known for his outstanding role in the HBO Max series The Pitt, turned to longtime friend, medical pioneer Dr. Vinson Eugene Allen when a dangerous decline in his health placed him at severe risk. Harden, who later said publicly that Dr. Allen "saved my life," relied on Allen's medical guidance as his condition worsened during preparation for the role that would earn him his first Emmy nomination. Ernest Harden Jr., a ..</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="str">
-        <v>Advance ER Urges World Cup Visitors &amp;amp; DFW Residents to Prioritize Sexual Health</v>
+        <v>Dr. Vinson Eugene Allen Provided Critical Guidance as Actor Ernest Harden Jr. Faced a Medical Emergency While Filming The Pitt</v>
       </c>
       <c r="B886" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C886" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D886" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E886" t="str">
-        <v>https://www.prnewswire.com/news-releases/advance-er-urges-world-cup-visitors--dfw-residents-to-prioritize-sexual-health-302814886.html</v>
+        <v>https://www.newswire.com/news/dr-vinson-eugene-allen-provided-critical-guidance-as-actor-ernest-22848673</v>
       </c>
       <c r="F886" t="str">
-        <v>"Take Home the Memories, Not the Health Concerns" DALLAS, June 30, 2026 /PRNewswire/ -- As Dallas welcomes thousands of international and domestic visitors for FIFA World Cup-related events, Advance ER physicians are encouraging travelers and local residents to remember a very important...</v>
+        <v>Beloved Actor Ernest Harden Jr. is Grateful, Healthy and Excited to Get Back to Work</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="str">
-        <v>Intermountain Foundation Adds 5 Leaders to Board of Trustees, Adding Momentum to Healthcare Campaigns</v>
+        <v>Noveris Health Sciences Announces Proposed Private Placement of Convertible Debentures for up to $500,000</v>
       </c>
       <c r="B887" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C887" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D887" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E887" t="str">
-        <v>https://www.prunderground.com/intermountain-foundation-adds-5-leaders-to-board-of-trustees-adding-momentum-to-healthcare-campaigns/00387203/</v>
+        <v>https://www.newsfilecorp.com/release/310680/Noveris-Health-Sciences-Announces-Proposed-Private-Placement-of-Convertible-Debentures-for-up-to-500000</v>
       </c>
       <c r="F887" t="str">
-        <v>Prominent leaders Scott Anderson, Christian Gardner, Gail Miller, Sandy Modersitzki, and Dr. Neal Sorensen join Intermountain Foundation The post Intermountain Foundation Adds 5 Leaders to Board of Trustees, Adding Momentum to Healthcare Campaigns first appeared on</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 20, 2026) - Noveris Health Sciences Inc. (CSE: NVRS) (FSE: 0NF1) (OTC Pink: MYCOF) (the "Company" or "Noveris") is pleased to announce its intention to complete a non-brokered private placement of convertible debentures of the Company (the "Debentures") in an aggregate principal amount of up to $500,000, issuable in increments of $1,000 principal amount, for aggregate gross proceeds of up to $500,000 (the "Offering"). The Offering is expected...</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="str">
-        <v>Sanofi's Nexviazyme met all primary and secondary endpoints in infantile-onset Pompe disease phase 3 study</v>
+        <v>Karen Martel Midlife Solutions Expands Access to Personalized Hormone Care for Women in Perimenopause and Menopause</v>
       </c>
       <c r="B888" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C888" t="str">
-        <v>WebWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D888" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E888" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356962</v>
+        <v>https://pressreleasenews.org/pressroom/karen-martel-midlife-solutions-expands-access-to-personalized-hormone-care-for-women-in-perimenopause-and-menopause</v>
       </c>
       <c r="F888" t="str">
-        <v>- - &amp;#8226; Nexviazyme met its primary endpoint, participants alive and free of invasive ventilation, in treatment-na�ve infants zero to six months of age in the Baby-COMET phase 3 study - &amp;#8226; Sanofi intends to submit the data to support a regulatory application in the US for the treatment of infantile-onset Pompe disease - - - Positive results from the Baby-COMET phase 3, single-arm, open-label study (clinical study identifier: NCT04910776 ), demonstrated that Nexviazyme (avalglucosidase alfa) m... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356962</v>
+        <v/>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="str">
-        <v>Medical Clothing Market to reach USD 250.8 Billion by 2035 at 7.6% CAGR</v>
+        <v>FDA Clearance of C2N Diagnostics' PrecivityAD2 Blood Test Advances Precision Medicine for Alzheimer's, Building on Groundwork Laid by Early ADDF Investment</v>
       </c>
       <c r="B889" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C889" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D889" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E889" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/medical-clothing-market-to-reach-usd-2508-billion-by-2035-at-76-cagr/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/fda-clearance-of-c2n-diagnostics-precivityad2-blood-test-advances-precision-medicine-for-alzheimers-building-on-groundwork-laid-by-early-addf-investment-302856858.html</v>
       </c>
       <c r="F889" t="str">
-        <v/>
+        <v>First Alzheimer's blood test cleared for patients as young as 40, advancing the ADDF's long-standing push to close the gap between early pathology and early detection Milestone reflects nearly two decades of sustained ADDF investment, expanding access to scalable blood-based diagnostics...</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="str">
-        <v>Software as a Medical Device Market to reach USD 80.12 Billion by 2035 at 34.5% CAGR</v>
+        <v>Perimeter Announces Preliminary Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B890" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C890" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D890" t="str">
-        <v>Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E890" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/software-as-a-medical-device-market-to-reach-usd-8012-billion-by-2035-at-345-cagr/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/perimeter-announces-preliminary-second-quarter-2026-financial-results-302856831.html</v>
       </c>
       <c r="F890" t="str">
-        <v/>
+        <v>Results characterized by continued strong commercial momentum and improved operating performance Conference call/webcast today at 5:00 pm ET TORONTO and DALLAS, Aug. 20, 2026 /PRNewswire/ -- Perimeter Medical Imaging AI, Inc. (TSXV: PINK) (OTCQX: PYNKF) ("Perimeter" or the "Company"), a...</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="str">
-        <v>Cosmos Health Authorizes Up to $5 Million Share Repurchase Program</v>
+        <v>In HelloNation, Dental Expert Dr. Paula Joseph Hasson Details What to Expect During a Dental Exam</v>
       </c>
       <c r="B891" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C891" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D891" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E891" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319977/0/en/Cosmos-Health-Authorizes-Up-to-5-Million-Share-Repurchase-Program.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-dental-expert-dr-paula-joseph-hasson-details-what-to-expect-during-a-dental-exam-302856835.html</v>
       </c>
       <c r="F891" t="str">
-        <v>Cosmos Health announces stock buyback program of up to $5 million.</v>
+        <v>The article explains how routine exams help identify oral health concerns early while supporting long-term preventive care. NEW CASTLE, Pa., Aug. 20, 2026 /PRNewswire/ -- What happens during a dental exam? A HelloNation article answers that question through insights from Dental Expert Dr....</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="str">
-        <v>Alafair Biosciences Announces Launch of VersaCoat™ Flowable Hydrogel</v>
+        <v>IQVIA's AI-Enabled Clinical Decision Support Tool Wins 2026 AI Breakthrough Award for Predictive Modeling Solution of the Year</v>
       </c>
       <c r="B892" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C892" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D892" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, AI, Healthcare</v>
       </c>
       <c r="E892" t="str">
-        <v>https://www.prnewswire.com/news-releases/alafair-biosciences-announces-launch-of-versacoat-flowable-hydrogel-302814767.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/iqvias-ai-enabled-clinical-decision-201500451.html</v>
       </c>
       <c r="F892" t="str">
-        <v>Syringe-deliverable hydrogel expands soft-tissue protection platform for tendons and nerves AUSTIN, Texas, June 30, 2026 /PRNewswire/ -- Alafair Biosciences, a medical device company redefining soft-tissue protection in orthopedic surgery, today announced the launch of VersaCoat™ Flowable...</v>
+        <v>RESEARCH TRIANGLE PARK, N.C., August 20, 2026--IQVIA (NYSE:IQV), a leading global provider of clinical research services, commercial insights and healthcare intelligence to the life sciences and healthcare industries, today announced that its AI-enabled Clinical Decision Support Tool, developed in collaboration with Breakthrough T1D, has won the 2026 AI Breakthrough Award for Predictive Modeling Solution of the Year.</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="str">
-        <v>When Distance Determines Survival: Avel eCare Makes the Case for Virtual ...</v>
+        <v>Aveanna Announces Launch of Secondary Offering of Common Stock</v>
       </c>
       <c r="B893" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C893" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D893" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E893" t="str">
-        <v>https://pr-inside.com/when-distance-determines-survival-avel-ecare-makes-the-case-for-virtual-r5196315.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348810/0/en/aveanna-announces-launch-of-secondary-offering-of-common-stock.html</v>
       </c>
       <c r="F893" t="str">
-        <v>(PR-inside.com) The nation's most experienced Virtual Health System says access to care should never be defined by zip code - and federal Rural Health Transformation funding is creating a historic opportunity to prove it. SIOUX FALLS, SD / ACCESS Newswire / June 30, 2026 / In rural America, the distance to the nearest emergency room isn't just an inconvenience. It's a matter of life and death. A cardiac event in a farming community. A child with a life-threatening allergic reaction in a school 30 minutes from the nearest ambulance. A trauma patient arriving at a Critical Access Hospital where, at 2 a.m., ..</v>
+        <v>ATLANTA, Aug. 20, 2026 (GLOBE NEWSWIRE) -- Aveanna Healthcare Holdings Inc. (NASDAQ: AVAH), a leading, diversified home care platform focused on providing care to medically complex, high-cost patient populations, announced today that certain selling stockholders (the “Selling Stockholders”), including affiliates of J.H. Whitney Equity Partners VII, LLC and certain current and former directors and officers of the Company, have commenced a secondary offering of 15,000,000 shares of its common stock (the “Offering”). Certain affiliates of J.H. Whitney Equity Partners VII, LLC will also grant the underwriter a 30-day option to purchase up to an additional 2,250,000 shares of the Company’s common stock. The Selling Stockholders will receive all of the net proceeds from the Offering. The Company</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="str">
-        <v>Report from the Annual General Meeting 2026 of IRLAB Therapeutics AB</v>
+        <v>Assembly Health Appoints Bracha Eidelman as General Manager, Quality</v>
       </c>
       <c r="B894" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C894" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D894" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E894" t="str">
-        <v>https://pr-inside.com/report-from-the-annual-general-meeting-2026-of-irlab-therapeutics-ab-r5196314.htm</v>
+        <v>https://www.prnewswire.com/news-releases/assembly-health-appoints-bracha-eidelman-as-general-manager-quality-302856824.html</v>
       </c>
       <c r="F894" t="str">
-        <v>(PR-inside.com) GOTHENBURG, SE / ACCESS Newswire / June 30, 2026 / IRLAB Therapeutics (STO:IRLAB-A)(FRA:6IRA) - IRLAB Therapeutics AB held its Annual General Meeting today, Tuesday 30 June 2026, at Biotech center in Gothenburg. The following main resolutions were made at the Annual General Meeting. Adoption of income statement and balance sheet as well as consolidated income statement and consolidated balance sheet The Annual General Meeting adopted the income statement and the balance sheet as well as the consolidated income statement and the consolidated balance sheet for the financial year 2025. Disposition of the company's results The disposition of the company's results proposed by the Board of ..</v>
+        <v>Experienced operations executive to lead Assembly Health's skilled nursing financial services business CHICAGO, Aug. 20, 2026 /PRNewswire/ -- Assembly Health, a leading provider of tech-enabled revenue cycle management services serving more than 5,000 providers across 59 specialties in 48...</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="str">
-        <v>Physitrack Agrees Deal to Launch Digital Rehabilitation Across Major ...</v>
+        <v>Cresso Health Announces Partnership with Slate Financial</v>
       </c>
       <c r="B895" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C895" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D895" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E895" t="str">
-        <v>https://pr-inside.com/physitrack-agrees-deal-to-launch-digital-rehabilitation-across-major-r5196305.htm</v>
+        <v>https://www.prweb.com/releases/cresso-health-announces-partnership-with-slate-financial-302856814.html</v>
       </c>
       <c r="F895" t="str">
-        <v>(PR-inside.com) The deal entails enterprise-wide standardisation across 37 clinical sites and approximately 400 practitioner licences nationwide. Approximately £77,000 in annual recurring subscription revenue, representing an initial deployment with expansion potential as the network grows. LONDON, UK / ACCESS Newswire / June 30, 2026 / Physitrack plc (Nasdaq First North:PTRK) today announced an agreement generating approximately £77,000 in annual recurring revenue, standardising digital rehabilitation across 37 clinical sites and approximately 400 practitioner licences for one of the UK's largest independent healthcare providers, with expansion potential as the network grows. Highlights: Approximately £77,000 in annual recurring revenue, with expansion potential 37 clinical sites and appr</v>
+        <v>Cresso Health announced it has partnered with Slate Financial a Southwest-based distributor of Medicare and health insurance products. NEW YORK, Aug. 20, 2026 /PRNewswire-PRWeb/ -- Cresso Health, a technology-enabled provider of sales and marketing solutions for leading health insurance...</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="str">
-        <v>Neuro20 Technologies and The Walk Foundation Partner to Launch Home-Based Neurorehabilitation Initiative</v>
+        <v>Quantum BioPharma (QNTM) Advances Myelin-Protecting MS Therapy as Treatment Paradigm Evolves</v>
       </c>
       <c r="B896" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C896" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D896" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E896" t="str">
-        <v>https://www.newswire.com/news/neuro20-technologies-the-walk-foundation-launch-patient-access-initiative-for</v>
+        <v>https://www.newmediawire.com/news/quantum-biopharma-qntm-advances-myelin-protecting-ms-therapy-as-treatment-paradigm-evolves-7088771</v>
       </c>
       <c r="F896" t="str">
-        <v>Veteran-founded MedTech pioneer aligns with non-profit to bridge the medical "Care Cliff" for stroke, SCI, MS, amputees, and individuals facing complex neurological conditions while expanding a fully IRB-approved clinical trial pipeline for advanced electroceutical neurorehabilitation.</v>
+        <v>MS drug development is increasingly expanding beyond controlling inflammation toward approaches designed to protect the nervous system and address mechanisms underlying progressive disability. Remyelination and protection of existing myelin remain major unmet needs in MS, as no approved therapy has established the ability to restore previously damaged myelin. Quantum BioPharma’s Lucid-MS is a patented new chemical entity designed to inhibit demyelination and protect myelin without suppressing the immune system. The U.S. FDA has cleared Quantum BioPharma to proceed with its planned phase 2 clinical trial of Lucid-MS in people with multiple sclerosis. LOS ANGELES, CA - August 20, 2026 ( NEWMEDIAWIRE ) - Multiple sclerosis (“MS”) treatment has traditionally focused on controlling the immune a</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="str">
-        <v>Hims &amp; Hers Health, Inc. (HIMS) Investigation: Bronstein, Gewirtz &amp; ...</v>
+        <v>Your Telehealth Doctor Must Be Licensed in the State You're In, Not the State They're In, Promise Analysis Finds</v>
       </c>
       <c r="B897" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C897" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D897" t="str">
-        <v>Finance, Healthcare</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E897" t="str">
-        <v>https://pr-inside.com/hims-hers-health-inc-hims-investigation-bronstein-gewirtz-r5196288.htm</v>
+        <v>https://www.prnewswire.com/news-releases/your-telehealth-doctor-must-be-licensed-in-the-state-youre-in-not-the-state-theyre-in-promise-analysis-finds-302856741.html</v>
       </c>
       <c r="F897" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Hims &amp; Hers Health, Inc. ("Hims &amp; Hers" or "the Company") (NYSE:HIMS). Investors who purchased Hims &amp; Hers securities prior to April 1, 2025, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/HIMS. Hims &amp; Hers Investigation Details The investigation concerns whether Hims &amp; Hers and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for Hims &amp; Hers Investors? If ..</v>
+        <v>3,633 physician licenses were issued in a single month through the Interstate Medical Licensure Compact — American Medical Association, 2026. SCOTTSDALE, Ariz., Aug. 20, 2026 /PRNewswire/ -- Promise, a Scottsdale-based telehealth platform offering doctor-guided consultations for peptide...</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="str">
-        <v>SCWorx Announces New Not-for-Profit Teaching Hospital Customer for Data Management Services Supporting Workday Integration</v>
+        <v>Starlight Children's Foundation Announces 2026 Starlight Awards Honorees</v>
       </c>
       <c r="B898" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C898" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D898" t="str">
-        <v>Finance, SaaS, Healthcare</v>
+        <v>Healthcare, Media</v>
       </c>
       <c r="E898" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319901/0/en/SCWorx-Announces-New-Not-for-Profit-Teaching-Hospital-Customer-for-Data-Management-Services-Supporting-Workday-Integration.html</v>
+        <v>https://www.prnewswire.com/news-releases/starlight-childrens-foundation-announces-2026-starlight-awards-honorees-302856737.html</v>
       </c>
       <c r="F898" t="str">
-        <v>Company Continues Expansion of Healthcare Data Management Platform as Hospitals Modernize ERP Infrastructure</v>
+        <v>Annual awards recognize hospital teams, corporate partners, content creators, and changemakers transforming the pediatric healthcare experience for seriously ill children and their families. LOS ANGELES, Aug. 20, 2026 /PRNewswire/ -- The nonprofit Starlight Children's Foundation today...</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="str">
-        <v>Maison Luxe, Inc. (OTC: MASN) Expands Strategic Review to Include AI-Enabled Business Opportunities</v>
+        <v>Vascarta Outlines Proposed Mechanistic Link Between VAS-101's (Vasceptor®) Vascular and Red Blood Cell Effects in Sickle Cell Disease</v>
       </c>
       <c r="B899" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C899" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D899" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E899" t="str">
-        <v>https://www.newmediawire.com/news/maison-luxe-inc-otc-masn-expands-strategic-review-to-include-ai-enabled-business-opportunities-7087431</v>
+        <v>https://www.prnewswire.com/news-releases/vascarta-outlines-proposed-mechanistic-link-between-vas-101s-vasceptor-vascular-and-red-blood-cell-effects-in-sickle-cell-disease-302856724.html</v>
       </c>
       <c r="F899" t="str">
-        <v>FORT LEE, NJ - June 30, 2026 ( NEWMEDIAWIRE ) - Maison Luxe, Inc. (OTC: MASN) ("Maison Luxe," "MASN," or the "Company") today announced that, as part of its ongoing corporate development strategy, management continues to evaluate strategic merger and acquisition opportunities designed to complement the Company's long-term business objectives and enhance shareholder value. Over recent months, management has reviewed opportunities across several industries, including health and wellness. Following this evaluation, the Company has expanded its review to include businesses that leverage artificial intelligence, intelligent automation, and advanced data technologies as part of established operating models. Management believes that companies successfully integrating AI into proven commercial bus</v>
+        <v>Company connects new preclinical microcirculation findings with prior low-dose sublingual clinical data to propose how Vasceptor® (VAS-101) may improve red blood cell sickling kinetics without requiring direct, high-concentration inhibition of hemoglobin S polymerization SUMMIT, N.J., Aug....</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="str">
-        <v>Klarify Launches AI Operating System for Therapists as Mental Health Industry Faces Workforce and Insurance Crisis</v>
+        <v>Home Healthcare Expert Kellan Roberts Reviews Non-Medical Transportation and Medicaid Waiver Programs for Adults With Disabilities in HelloNation</v>
       </c>
       <c r="B900" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C900" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D900" t="str">
-        <v>AI, Healthcare, Retail, Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E900" t="str">
-        <v>https://www.newmediawire.com/news/klarify-launches-ai-operating-system-for-therapists-as-mental-health-industry-faces-workforce-and-insurance-crisis-7087430</v>
+        <v>https://www.prnewswire.com/news-releases/home-healthcare-expert-kellan-roberts-reviews-non-medical-transportation-and-medicaid-waiver-programs-for-adults-with-disabilities-in-hellonation-302856708.html</v>
       </c>
       <c r="F900" t="str">
-        <v>Backed by Y Combinator, Klarify Launches Publicly With 8,300 Therapists Across Five Countries as Therapists Face Rising Burnout, Administrative Overload, and a Growing AI Imbalance Against Insurers SAN FRANCISCO - June 30, 2026 ( NEWMEDIAWIRE ) - Therapists have become one of the most operationally overwhelmed professions in healthcare. Demand for mental health services has surged, reimbursement pressure continues to intensify, and clinicians increasingly spend as much time operating small businesses as treating patients. Klarify today launched publicly, unveiling an AI native operating system built specifically for therapists. At launch, Klarify boasts more than 8,300 therapists across five countries and is part of Y Combinator’s Spring 2026 batch. Klarify’s position is intentionally firm</v>
+        <v>The article explains how transportation services support community participation, independence skills, and coordinated service planning. CANTON, Ohio, Aug. 20, 2026 /PRNewswire/ -- How can families ensure reliable non-medical transportation for adults with developmental disabilities in...</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="str">
-        <v>The Eye Drink Achieves Verified Brand Status on RangeMe, Expanding ...</v>
+        <v>Michael Bogdan Scholarship for Healthcare Opens 2027 Application Cycle for Future Medical Professionals</v>
       </c>
       <c r="B901" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C901" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D901" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E901" t="str">
-        <v>https://pr-inside.com/the-eye-drink-achieves-verified-brand-status-on-rangeme-expanding-r5196242.htm</v>
+        <v>https://www.prnewswire.com/news-releases/michael-bogdan-scholarship-for-healthcare-opens-2027-application-cycle-for-future-medical-professionals-302856707.html</v>
       </c>
       <c r="F901" t="str">
-        <v>(PR-inside.com) As an Incubated Client of Fast Moving Consumer Goods, The Eye Drink Strengthens Its Retail Readiness and Buyer Exposure Through RangeMe's Leading Retail Discovery Platform SAN DIEGO, CA / ACCESS Newswire / June 30, 2026 / The Eye Drink, the innovative functional beverage brand focused on making eye health simple and accessible, announced today that it has achieved Verified Brand status on RangeMe, the leading product discovery platform used by major retailers including Walmart, Albertsons, CVS, Walgreens, Sprouts, Kroger, Whole Foods Market, and thousands of regional retail buyers nationwide. The Eye Drink is an incubated client of Fast Moving Consumer Goods ..</v>
+        <v>Essay Competition Supports Undergraduate Students Committed to Patient Care, Innovation, and Healthcare Leadership BOCA RATON, Fla., Aug. 20, 2026 /PRNewswire/ -- The Michael Bogdan Scholarship for Healthcare announces the opening of its 2027 application cycle, inviting undergraduate...</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="str">
-        <v>Peytant Solutions Announces First-in-Human Use of AMStent® Tracheobronchial Covered Stent System</v>
+        <v>Immunis Chairman Dr. Hans Keirstead Nominated to Speak at SXSW 2027 on Restorative Approaches to Longevity Medicine</v>
       </c>
       <c r="B902" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C902" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D902" t="str">
-        <v>Healthcare, Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E902" t="str">
-        <v>https://www.prweb.com/releases/peytant-solutions-announces-first-in-human-use-of-amstent-tracheobronchial-covered-stent-system-302812819.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/immunis-chairman-dr-hans-keirstead-172800003.html</v>
       </c>
       <c r="F902" t="str">
-        <v>Peytant Solutions, Inc., a medical technology innovator that is the first to combine human biologic material with an existing implantable device, today announced the first-in-human implantation of its AMStent® Tracheobronchial Covered Stent at Fairview East Bank University Hospital, known...</v>
+        <v>IRVINE, Calif., August 20, 2026--Immunis, Inc., a clinical-stage biotechnology company developing off-the-shelf multi-active biologics for muscle health and healthy aging, today announced that its Chairman, Dr. Hans Keirstead, has been nominated as a panelist at SXSW 2027 in a conversation titled "Can We Get Better at Aging?: Hope, Hype, and Hard Science."</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="str">
-        <v>Children's Hospital Colorado helps improve growth outcomes for children living with dwarfism</v>
+        <v>Dr. Wael Sakr Scholarship Opens Applications for Aspiring Medical Students Nationwide</v>
       </c>
       <c r="B903" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C903" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D903" t="str">
-        <v>Healthcare, Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E903" t="str">
-        <v>https://www.prnewswire.com/news-releases/childrens-hospital-colorado-helps-improve-growth-outcomes-for-children-living-with-dwarfism-302814614.html</v>
+        <v>https://www.prnewswire.com/news-releases/dr-wael-sakr-scholarship-opens-applications-for-aspiring-medical-students-nationwide-302856699.html</v>
       </c>
       <c r="F903" t="str">
-        <v>Findings from a global trial show significant increases in height and proportionality among children AURORA, Colo., June 30, 2026 /PRNewswire/ -- New findings from a trial conducted at Children's Hospital Colorado (Children's Colorado) and University of Colorado (CU) Anschutz School of...</v>
+        <v>Scholarship supports undergraduate students pursuing a future career in medicine and encourages a commitment to healthcare, research, and meaningful patient impact DETROIT, Aug. 20, 2026 /PRNewswire/ -- The Dr. Wael Sakr Scholarship for Medical Students announces the opening of...</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="str">
-        <v>Flux Power Releases SkyEMS® 3.0, Transforming Fleet Data with AI-Powered Insights and Personalized Dashboards</v>
+        <v>PhalloFILL® Highlighted on The Human Upgrade With Dave Asprey</v>
       </c>
       <c r="B904" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C904" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D904" t="str">
-        <v>Finance, AI, Healthcare, Energy</v>
+        <v>Healthcare</v>
       </c>
       <c r="E904" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319830/24114/en/Flux-Power-Releases-SkyEMS-3-0-Transforming-Fleet-Data-with-AI-Powered-Insights-and-Personalized-Dashboards.html</v>
+        <v>https://prunderground.com/phallofill-highlighted-on-the-human-upgrade-with-dave-asprey/cmt1q53rk000k04ibhqk8sund</v>
       </c>
       <c r="F904" t="str">
-        <v>With customizable AI-powered dashboards, predictive battery health insights, and real-time alerts, SkyEMS 3.0 transforms fleet data into a strategic asset, helping customers optimize operations while strengthening Flux Power's intelligent energy ecosystem. With customizable AI-powered dashboards, predictive battery health insights, and real-time alerts, SkyEMS 3.0 transforms fleet data into a strategic asset, helping customers optimize operations while strengthening Flux Power's intelligent energy ecosystem.</v>
+        <v>PhalloFILL® medical advisory board member Dr. Alex Tatem joined Dave Asprey's The Human Upgrade to discuss male wellness and hyaluronic acid girth enhancement. The post PhalloFILL® Highlighted on The Human Upgrade With Dave Asprey first appeared on</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="str">
-        <v>Tribun Health Announces CaloPix(R) 6, Its First IVDR-Certified Version ...</v>
+        <v>New ACCESS Trial Results Widen Donor Pool and Expand Patient Access to Transplant Among Adults with High-Risk Blood Cancers</v>
       </c>
       <c r="B905" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C905" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D905" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E905" t="str">
-        <v>https://pr-inside.com/tribun-health-announces-calopix-r-6-its-first-ivdr-certified-version-r5196236.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/access-trial-results-widen-donor-164600531.html</v>
       </c>
       <c r="F905" t="str">
-        <v>(PR-inside.com) A major new milestone in the digital transformation of pathology, benefiting laboratories, clinicians, and patients. Following FDA clearance in 2025,CaloPix's®IVDR certification confirms Tribun Health's ability to serve the global digital pathology market. PARIS, FRANCE / ACCESS Newswire / June 30, 2026 / Tribun Health, a global leader in digital pathology and artificial intelligence orchestration software solutions, today announced the availability of CaloPix® 6, the first version of its platform certified under the European In Vitro Diagnostic Medical Devices Regulation (IVDR) for routine diagnostic use. This new milestone marks the culmination of several years of investment in quality, cybersecurity, risk management, and regulatory ..</v>
+        <v>MINNEAPOLIS, August 20, 2026--ACCESS Trial data published in Blood Advances show young,&lt;7/8 mismatched unrelated donor one-year patient outcomes are similar to fully matched donors</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="str">
-        <v>Tribun Health Announces CaloPix(R) 6, Its First IVDR-Certified Version for Routine Diagnostic Use</v>
+        <v>Living Longer Is Not Enough. California Trim Clinic Says NAD+ Is Making Healthspan the New Obsession</v>
       </c>
       <c r="B906" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C906" t="str">
-        <v>Newswire.com</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D906" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E906" t="str">
-        <v>https://www.newswire.com/news/tribun-health-announces-calopix-6-its-first-ivdr-certified-version-for-routine</v>
+        <v>https://prunderground.com/living-longer-is-not-enough-california-trim-clinic-says-nad-is-making-healthspan/cmt1ow4in000304ibdmw91r8s</v>
       </c>
       <c r="F906" t="str">
-        <v>A major new milestone in the digital transformation of pathology, benefiting laboratories, clinicians, and patients. Following FDA clearance in 2025, CaloPix's&amp;reg; IVDR certification confirms Tribun Health's ability to serve the global digital pathology market.</v>
+        <v>Research estimates a nine-year healthspan gap. California Trim Clinic says NAD+ deserves medical review, not anti-aging hype, with direct eligibility screening available. The post Living Longer Is Not Enough. California Trim Clinic Says NAD+ Is Making Healthspan the New Obsession first appeared on</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="str">
-        <v>Tenon Medical, Inc. Announces Pricing of $4.2 Million Public Offering</v>
+        <v>Doceree Launches Care Sequence, Activating One Clinical Signal Across All Moments of Care, From the Waiting Room to the Pharmacy Counter</v>
       </c>
       <c r="B907" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C907" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D907" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E907" t="str">
-        <v>https://pr-inside.com/tenon-medical-inc-announces-pricing-of-4-2-million-public-offering-r5196235.htm</v>
+        <v>https://www.prnewswire.com/news-releases/doceree-launches-care-sequence-activating-one-clinical-signal-across-all-moments-of-care-from-the-waiting-room-to-the-pharmacy-counter-302856624.html</v>
       </c>
       <c r="F907" t="str">
-        <v>(PR-inside.com) LOS GATOS, CA / ACCESS Newswire / June 30, 2026 / Tenon Medical, Inc. (NASDAQ:TNON) ("Tenon" or the "Company"), a medical device company dedicated to transforming care for patients with certain sacro-pelvic disorders, announced that it has priced a public offering of securities as described below for aggregate gross proceeds to the Company of approximately $4.2 million, before deducting placement agent fees and other estimated offering expenses payable by the Company. The offering consists of up to 11,052,631 shares of our common stock, par value $0.001 per share (or pre-funded warrants in lieu thereof), together with common stock purchase warrants to ..</v>
+        <v>One verified clinical event, three stakeholders reached in order: the patient, the physician, and the pharmacist. SHORT HILLS, N.J., Aug. 20, 2026 /PRNewswire/ -- Doceree today launched Care Sequence, the first point-of-care offering to activate a brand across all moments of a patient...</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="str">
-        <v>Modular Medical Delivers Insulin to First Patients on Pivot Tubeless ...</v>
+        <v>10,000 COREWELL HEALTH EAST NURSES RATIFY FIRST TEAMSTERS CONTRACT</v>
       </c>
       <c r="B908" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C908" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D908" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E908" t="str">
-        <v>https://pr-inside.com/modular-medical-delivers-insulin-to-first-patients-on-pivot-tubeless-r5196233.htm</v>
+        <v>https://www.prnewswire.com/news-releases/10-000-corewell-health-east-nurses-ratify-first-teamsters-contract-302856621.html</v>
       </c>
       <c r="F908" t="str">
-        <v>(PR-inside.com) First Patients Began Device Training and Insulin Delivery Today, Marking Transition to a Commercial Company Pivot is the First Insulin Pump Designed to Address the Large, Underserved Population of Insulin-Dependent Adults Still Relying on Multiple Daily Injections, a Multibillion-Dollar Market SAN DIEGO, CO / ACCESS Newswire / June 30, 2026 / Modular Medical, Inc. ("Modular Medical" or "the Company") (NASDAQ:MODD), a leader in innovative, patient-centric insulin delivery technology, today announced that the first patients have completed onboarding and training and are now actively using the Pivot™ tubeless insulin patch pump in real-world settings. This milestone marks the transition of the Pivot pump from ..</v>
+        <v>RNs at Michigan's Largest Health Care System Win Historic Collective Bargaining Agreement WASHINGTON, Aug. 20, 2026 /PRNewswire/ -- Registered nurses at Corewell Health East, represented by Teamsters Local 2024, have voted to ratify their first union contract after more than 13 months of...</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="str">
-        <v>Arcutis Launches New Virtual Health Platform Supporting Access to Care for Individuals Living with Chronic Inflammatory Skin Diseases, Including Approved ZORYVE® (roflumilast) Indications</v>
+        <v>[Video] [Galaxy Unpacked July 2026] Samsung Health Envisions Simpler, More Connected Care With AI</v>
       </c>
       <c r="B909" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C909" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D909" t="str">
-        <v>Finance, SaaS, Healthcare</v>
+        <v>AI, Healthcare, Media</v>
       </c>
       <c r="E909" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319793/0/en/Arcutis-Launches-New-Virtual-Health-Platform-Supporting-Access-to-Care-for-Individuals-Living-with-Chronic-Inflammatory-Skin-Diseases-Including-Approved-ZORYVE-roflumilast-Indicati.html</v>
+        <v>https://news.samsung.com/global/video-galaxy-unpacked-july-2026-samsung-health-envisions-simpler-more-connected-care-with-ai</v>
       </c>
       <c r="F909" t="str">
-        <v>Arcutis Launches New Virtual Health Platform Supporting Access to Care for Individuals Living with Chronic Inflammatory Skin Diseases</v>
+        <v>Managing health can be complicated. But what if it didn’t have to be? At Galaxy Unpacked July 2026 in London on July 22, Dr. Hon Pak, Senior Vice President and Head of the Digital Health Team, Mobile eXperience (MX) Business at Samsung Electronics, sat down with cognitive neuroscientist and science communicator Dr. Dong-seon Chang to […]</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="str">
-        <v>Modular Medical Delivers Insulin to First Patients on Pivot Tubeless Insulin Patch Pump</v>
+        <v>Avant Interventional Psychiatry Supports Atlanta Families at Back-to-School Health and Wellness Event</v>
       </c>
       <c r="B910" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C910" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D910" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E910" t="str">
-        <v>https://www.newswire.com/news/modular-medical-delivers-insulin-to-first-patients-on-pivot-tubeless-insulin</v>
+        <v>https://www.prweb.com/releases/avant-interventional-psychiatry-supports-atlanta-families-at-back-to-school-health-and-wellness-event-302854925.html</v>
       </c>
       <c r="F910" t="str">
-        <v>First Patients Began Device Training and Insulin Delivery Today, Marking Transition to a Commercial Company Pivot is the First Insulin Pump Designed to Address the Large, Underserved Population of Insulin-Dependent Adults Still Relying on Multiple Daily Injections, a Multibillion-Dollar Market</v>
+        <v>Avant Interventional Psychiatry joined Atlanta community partners to support children and families preparing for the new school year while promoting awareness of mental and emotional wellness. ATLANTA, Aug. 20, 2026 /PRNewswire-PRWeb/ -- Avant Interventional Psychiatry recently joined...</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="str">
-        <v>Medical Care Technologies Inc. (OTC PINK:MDCE) Rolls Out Visually Stunning ...</v>
+        <v>inFlow Inventory launches lot number and expiry date tracking</v>
       </c>
       <c r="B911" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C911" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D911" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E911" t="str">
-        <v>https://pr-inside.com/medical-care-technologies-inc-otc-pink-mdce-rolls-out-visually-stunning-r5196232.htm</v>
+        <v>https://www.prnewswire.com/news-releases/inflow-inventory-launches-lot-number-and-expiry-date-tracking-302856584.html</v>
       </c>
       <c r="F911" t="str">
-        <v>(PR-inside.com) Photograph Your Open Refrigerator for Instant Personalized Recipes - Faster, More Beautiful and Built for Scale MESA, AZ / ACCESS Newswire / June 30, 2026 /Medical Care Technologies Inc. (OTC PINK:MDCE) today announced a comprehensive redesign and upgrade to its flagship consumer wellness app, Snapshot Recipes, transforming it into a visually stunning, high-speed AI culinary powerhouse. Learn more about the app at https://snapshotrecipes.app. The complete visual overhaul introduces a bold, artistic, and modern creative design that elevates the user experience with mouth-watering imagery, intuitive navigation, and immersive aesthetics. Paired with significantly faster recipe generation speeds and a massively expanded library spanning all ..</v>
+        <v>Small manufacturers and distributors in food, beverage, pharmaceutical and medical device industries can now trace any batch from receipt to customer, at a fraction of the cost of an enterprise ERP. TORONTO, Aug. 20, 2026 /PRNewswire/ -- inFlow Inventory has launched lot number and expiry...</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="str">
-        <v>Medical Care Technologies Inc. (OTC PINK:MDCE) Rolls Out Visually Stunning Super-Charged Version of Snapshot Recipes Mobile App</v>
+        <v>FDAQRC Strengthens Position as Premier Global Regulatory Compliance Expert with Compliance Architects Acquisition</v>
       </c>
       <c r="B912" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C912" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D912" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E912" t="str">
-        <v>https://www.newswire.com/news/medical-care-technologies-inc-otc-pink-mdce-rolls-out-visually-stunning-super</v>
+        <v>https://www.prweb.com/releases/fdaqrc-strengthens-position-as-premier-global-regulatory-compliance-expert-with-compliance-architects-acquisition-302854917.html</v>
       </c>
       <c r="F912" t="str">
-        <v>Photograph Your Open Refrigerator for Instant Personalized Recipes - Faster, More Beautiful and Built for Scale</v>
+        <v>FDAQRC has acquired Compliance Architects LLC, adding new depth to its role as a resource for pharmaceutical and medical device companies searching for global regulatory compliance expertise. Completed July 17, 2026, the acquisition combines two established consulting firms under one roof....</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="str">
-        <v>NCQA Names Dr. Ari Robicsek as Inaugural Chief Medical Officer</v>
+        <v>ILD Day 2026 Spotlights Precision Medicine's Potential to Transform Patient Care</v>
       </c>
       <c r="B913" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C913" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D913" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E913" t="str">
-        <v>https://pr-inside.com/ncqa-names-dr-ari-robicsek-as-inaugural-chief-medical-officer-r5196230.htm</v>
+        <v>https://www.prnewswire.com/news-releases/ild-day-2026-spotlights-precision-medicines-potential-to-transform-patient-care-302856583.html</v>
       </c>
       <c r="F913" t="str">
-        <v>(PR-inside.com) Physician-scientist and healthcare analytics leader joins NCQA to advance digital quality measurement, data-driven innovation and patient-centered outcomes. WASHINGTON, D.C. / ACCESS Newswire / June 30, 2026 / The National Committee for Quality Assurance (NCQA) today announced the appointment of Ari Robicsek, MD, as its inaugural Chief Medical Officer (CMO). Dr. Robicsek joined the organization on June 29, 2026, bringing more than two decades of experience at the intersection of clinical medicine, data science, healthcare analytics and innovation to deepen NCQA's clinical leadership and accelerate its quality modernization agenda. "The creation of the CMO role reflects NCQA's commitment to meeting this moment in ..</v>
+        <v>Free Sept. 16 webinar will explore how individualized approaches may improve the diagnosis, treatment and management of interstitial lung disease CHICAGO, Aug. 20, 2026 /PRNewswire/ -- The emerging role of precision medicine in diagnosing and treating interstitial lung disease will take...</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="str">
-        <v>Matic AI Boldly Declares Independence for Primary Care Providers - "We Are Not Going Back!"</v>
+        <v>Zylox-Tonbridge Delivers Strong First-Half 2026 Results as International Revenue Surges 349%</v>
       </c>
       <c r="B914" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C914" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D914" t="str">
-        <v>AI, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E914" t="str">
-        <v>https://www.prweb.com/releases/matic-ai-boldly-declares-independence-for-primary-care-providers---we-are-not-going-back-302814259.html</v>
+        <v>https://www.prnewswire.com/news-releases/zylox-tonbridge-delivers-strong-first-half-2026-results-as-international-revenue-surges-349-302856580.html</v>
       </c>
       <c r="F914" t="str">
-        <v>Matic declares independence for primary care providers everywhere, shouting "never again!" to burnout, missed care gaps, after-hours charting, downcoding, ill-informed diagnoses, inbox overload and the mountain of other non-clinical tasks and repetitive obligations that take doctors away...</v>
+        <v>Revenue rose 31.1% to RMB 632 million, while net profit increased 47.8% to RMB 179 million HANGZHOU, China, Aug. 20, 2026 /PRNewswire/ -- Zylox-Tonbridge Medical Technology Co., Ltd. (HKEX: 2190, "Zylox-Tonbridge" or the "Company") today announced its interim results for the six months...</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="str">
-        <v>Sonoma Pharmaceuticals Receives FDA 510(k) Clearance Expanding Indications ...</v>
+        <v>Vadzo Imaging Introduces Armor-1335CRO-FPD3: AR1335 13MP Autofocus FPD-Link III Camera with Optical Image Stabilization and Standard FAKRA Connector for Medical Devices</v>
       </c>
       <c r="B915" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C915" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D915" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare, Media</v>
       </c>
       <c r="E915" t="str">
-        <v>https://pr-inside.com/sonoma-pharmaceuticals-receives-fda-510-k-clearance-expanding-indications-r5196228.htm</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-introduces-armor-1335cro-fpd3-ar1335-13mp-autofocus-fpd-22848519</v>
       </c>
       <c r="F915" t="str">
-        <v>(PR-inside.com) BOULDER, CO / ACCESS Newswire / June 30, 2026 / Sonoma Pharmaceuticals, Inc. (NASDAQ:SNOA), a global healthcare leader in hypochlorous acid (HOCl) technology, today announced it has received a new 510(k) clearance from the U.S. Food and Drug Administration (FDA) for its Microdacyn® Wound Irrigation Solution, including expanded claims, clearance for multiple use, and additional packaging configurations. Under this new clearance, Microdacyn Wound Irrigation Solution can be used under the supervision of a healthcare professional for cleansing, irrigating, moistening, debridement and removal of foreign material including microorganisms from exudating and/or dirty wounds, acute and chronic dermal lesions, such as Stage I-IV ..</v>
+        <v>Built for surgical robotics, endoscopy, and portable diagnostic equipment that cannot tolerate a blurred or misaligned frame, this camera pairs the Onsemi AR1335 sensor with optical image stabilization, autofocus, and a standard FAKRA connector over FPD-Link III, giving medical device manufacturers stable, detailed video without a proprietary cable or connector to source and qualify.</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="str">
-        <v>Presentation at ESPGHAN 2026 Describes Additional Groundbreaking Results ...</v>
+        <v>ArchWell Health™ Mid-Campaign Data Shows Over 64% of Senior Women Complete Mammograms in 4th Annual Pink Letter Project</v>
       </c>
       <c r="B916" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C916" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D916" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E916" t="str">
-        <v>https://pr-inside.com/presentation-at-espghan-2026-describes-additional-groundbreaking-results-r5196227.htm</v>
+        <v>https://www.prnewswire.com/news-releases/archwell-health-mid-campaign-data-shows-over-64-of-senior-women-complete-mammograms-in-4th-annual-pink-letter-project-302856559.html</v>
       </c>
       <c r="F916" t="str">
-        <v>(PR-inside.com) Company remains sharply focused on its ongoing global development program for crofelemer for rare IF diseases Near-term milestones for IF program buttressed by continuing groundbreaking results of study, which demonstrate reduction of parenteral support normalized to body weight of up to 48% in patient with the ultrarare pediatric microvillus inclusion disease (MVID) SAN FRANCISCO, CA / ACCESS Newswire / June 30, 2026 /Jaguar Health, Inc. (NASDAQ: JAGX) ("Jaguar") family company Napo Pharmaceuticals (Napo) today provided a recap of presentations of the oral liquid crofelemer as adjunctive therapy in pediatric intestinal failure (IF) patients at the 58th Annual European Society for Pediatric Gastroenterology, ..</v>
+        <v>NASHVILLE, Tenn., Aug. 20, 2026 /PRNewswire/ -- ArchWell Health™, a national healthcare company providing an advanced model of primary care for adults 60+, today released mid-campaign metrics for its fourth annual Pink Letter Project breast cancer awareness campaign. The three-month...</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="str">
-        <v>Presentation at ESPGHAN 2026 Describes Additional Groundbreaking Results of Evaluation of Jaguar Health's Crofelemer as Adjunctive Oral Therapy for the Treatment of Pediatric Intestinal Failure (IF)</v>
+        <v>Vivos Therapeutics Opens New Sleep Testing and Treatment Facility in Nevada to Meet Rapidly Growing Patient Demand for Sleep Apnea Testing and Treatment</v>
       </c>
       <c r="B917" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C917" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D917" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E917" t="str">
-        <v>https://www.newswire.com/news/presentation-at-espghan-2026-describes-additional-groundbreaking-results-of</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348540/0/en/vivos-therapeutics-opens-new-sleep-testing-and-treatment-facility-in-nevada-to-meet-rapidly-growing-patient-demand-for-sleep-apnea-testing-and-treatment.html</v>
       </c>
       <c r="F917" t="str">
-        <v>Company remains sharply focused on its ongoing global development program for crofelemer for rare IF diseases Near-term milestones for IF program buttressed by continuing groundbreaking results of study, which demonstrate reduction of parenteral support normalized to body weight of up to 48% in patient with the ultrarare pediatric microvillus inclusion disease (MVID)</v>
+        <v>Vivos Therapeutics Opens New Sleep Testing and Treatment Facility in Nevada to Meet Rapidly Growing Patient Demand for Sleep Apnea Testing and Treatment</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="str">
-        <v>Sagility Named a Leader in Avasant's Clinical and Care Management Business Process Transformation 2026 RadarView™</v>
+        <v>PETVIVO HOLDINGS ANNOUNCES NAME CHANGE OF HUMAN SUBSIDIARY TO SOMATRIX TECHNOLOGIES, INC. AND EXPANDS FOCUS ON HUMAN HEALTH INNOVATION</v>
       </c>
       <c r="B918" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C918" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D918" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E918" t="str">
-        <v>https://www.prweb.com/releases/sagility-named-a-leader-in-avasants-clinical-and-care-management-business-process-transformation-2026-radarview-302813913.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348537/0/en/petvivo-holdings-announces-name-change-of-human-subsidiary-to-somatrix-technologies-inc-and-expands-focus-on-human-health-innovation.html</v>
       </c>
       <c r="F918" t="str">
-        <v>Sagility has secured its position as a Leader in the Clinical and Care Management Business Process Transformation RadarView for the second year in a row. • Under Avasant's new, differentiated scoring framework, Sagility achieved high ranking in Future-proofing and Practice Maturity. • The...</v>
+        <v>New Human Health Subsidiary to Advance Development of Innovative Biomaterial Technologies and Potential New Products for Human and Animal Health</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="str">
-        <v>Sonoma Pharmaceuticals Receives FDA 510(k) Clearance Expanding Indications and Packaging Options for Microdacyn(R) Wound Irrigation Solution</v>
+        <v>NAPA Expands E&amp;amp;O Insurance Program for Life &amp;amp; Health Agencies and Launches New Coverage for IMOs</v>
       </c>
       <c r="B919" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C919" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D919" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E919" t="str">
-        <v>https://www.newswire.com/news/sonoma-pharmaceuticals-receives-fda-510-k-clearance-expanding-indications-and</v>
+        <v>https://www.prweb.com/releases/napa-expands-eo-insurance-program-for-life--health-agencies-and-launches-new-coverage-for-imos-302854958.html</v>
       </c>
       <c r="F919" t="str">
-        <v/>
+        <v>NAPA, the National Association of Professional Agents, announces enhancements to its Insurance Agency Errors &amp; Omissions (E&amp;O) Insurance program, furthering the availability of its accessible and comprehensive coverage to high-volume Life &amp; Health Agencies. Additionally, these...</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="str">
-        <v>Dazos SamurAI to change the way behavioral health pros make decisions</v>
+        <v>Join Virax's Live Investor Webinar: Advancing Immune Diagnostics, Clinical ...</v>
       </c>
       <c r="B920" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C920" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D920" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E920" t="str">
-        <v>https://www.prnewswire.com/news-releases/dazos-samurai-to-change-the-way-behavioral-health-pros-make-decisions-302813937.html</v>
+        <v>https://pr-inside.com/join-virax-s-live-investor-webinar-advancing-immune-diagnostics-clinical-r5214385.htm</v>
       </c>
       <c r="F920" t="str">
-        <v>BOCA RATON, Fla., June 30, 2026 /PRNewswire/ -- Dazos has launched SamurAI, an AI-native product line built on top of the Dazos CRM, to give behavioral health operators instant answers and insight into to any question about admissions, referral conversion, revenue metrics and more by...</v>
+        <v>(PR-inside.com) CEO James Foster to discuss the Company's financial and strategic position, commercial strategy for ImmuneSelect and development plans for ViraxImmune™ Webinar to include an overview of recent corporate developments and management's priorities for the coming months and quarters ORLANDO, FL / ACCESS Newswire / August 20, 2026 / RedChip Companies will host an investor webinar on Tuesday, August 25, 2026, at 4:15 p.m. ET with Virax Biolabs Group Limited (Nasdaq:VRAX) ("Virax" or the "Company"). The event will feature Virax Chief Executive Officer James Foster, who will provide an overview of the Company's financial and strategic position following its fiscal 2026 annual report and ..</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="str">
-        <v>FHIMA Celebrates 50th Annual Convention with "Reach for the Stars" Theme, Nationally Recognized Keynote Speakers, and Interactive Healthcare Innovations</v>
+        <v>Join Virax's Live Investor Webinar: Advancing Immune Diagnostics, Clinical Development and Commercial Execution</v>
       </c>
       <c r="B921" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C921" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D921" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E921" t="str">
-        <v>https://www.prnewswire.com/news-releases/fhima-celebrates-50th-annual-convention-with-reach-for-the-stars-theme-nationally-recognized-keynote-speakers-and-interactive-healthcare-innovations-302814388.html</v>
+        <v>https://www.newswire.com/news/join-viraxs-live-investor-webinar-advancing-immune-diagnostics-clinical</v>
       </c>
       <c r="F921" t="str">
-        <v>Florida's premier health information management conference welcomes hundreds of healthcare professionals to Orlando, July 12–15, 2026. ORLANDO, Fla., June 30, 2026 /PRNewswire/ -- The Florida Health Information Management Association (FHIMA) will celebrate its 50th Annual Convention July...</v>
+        <v>CEO James Foster to discuss the Company's financial and strategic position, commercial strategy for ImmuneSelect and development plans for ViraxImmune &amp;trade; Webinar to include an overview of recent corporate developments and management's priorities for the coming months and quarters</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="str">
-        <v>LataMed AI Executes Strategic Commercial Alliance With Vrtice Seguros to Expand Digital Healthcare and Insurance Ecosystem</v>
+        <v>Hemostemix Commercializes Its Vascular Dementia Clinical Trial of VesCell(TM) Under LARTA</v>
       </c>
       <c r="B922" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C922" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D922" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E922" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-executes-strategic-commercial-alliance-with-vrtice-seguros-to-expand-digital-healthcare-and-insurance-ecosystem-7087427</v>
+        <v>https://www.newsfilecorp.com/release/310607/Hemostemix-Commercializes-Its-Vascular-Dementia-Clinical-Trial-of-VesCellTM-Under-LARTA</v>
       </c>
       <c r="F922" t="str">
-        <v xml:space="preserve">CARACAS, VENEZUELA - June 30, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (the “Company”), a development-stage digital health and artificial intelligence technology company focused on telehealth infrastructure, healthcare analytics, and care coordination solutions for emerging markets, today announced that its Venezuelan operating affiliate, LataMed AI VE, has entered into a strategic commercial alliance agreement with Vértice Seguros C.A., a Venezuelan insurance company regulated by the Superintendence of Insurance Activity (SUDEASEG). The agreement establishes a collaborative commercial relationship designed to integrate selected insurance-related services into the Company's developing healthcare ecosystem while expanding digital healthcare accessibility for patients throughout </v>
+        <v>Leading cognitive-disorders specialist, Dr. William Shankle, will discuss vascular cognitive impairment, vascular dementia and the proposed clinical trial of VesCell™ (ACP-01) today at 12:00 EST, at https://us06web.zoom.us/webinar/register/WN_nJ8ViLkRSeiU_NXMYJ-jbwCalgary, Alberta--(Newsfile Corp. - August 20, 2026) - Hemostemix Inc. (TSXV: HEM) (OTCQB: HMTXF) (FSE: 2VF0) ("Hemostemix" or the "Company") is pleased to announce &gt; 130 participants have enrolled to hear Dr. William R. Shankle, MS,...</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="str">
-        <v>Rivia Mind Opens Montclair Office to Support Continued Access to Mental ...</v>
+        <v>CEPR and Cohesive Receive Maximo Award for Power Plant Health and Safety Excellence</v>
       </c>
       <c r="B923" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C923" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D923" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E923" t="str">
-        <v>https://pr-inside.com/rivia-mind-opens-montclair-office-to-support-continued-access-to-mental-r5196216.htm</v>
+        <v>https://finance.yahoo.com/energy/articles/cepr-cohesive-receive-maximo-award-133000813.html</v>
       </c>
       <c r="F923" t="str">
-        <v>(PR-inside.com) MONTCLAIR, NJ / ACCESS Newswire / June 30, 2026 / Rivia Mind , a mental health practice committed to compassionate, evidence-based care, today announced the continued expansion of its New Jersey services through its Montclair office. The new location represents the next stage of Rivia Mind's commitment to increasing access to outpatient mental health care and psychiatric medication management through a flexible hybrid model that combines in-person and virtual services. The new Montclair office expands access to medication management and therapy for patients across New Jersey. By offering both in-person and virtual appointments, Rivia Mind provides patients with greater flexibility in ..</v>
+        <v>NASHVILLE, Tenn., August 20, 2026--(MaximoWorld 2026) – Cirebon Energi Prasarana (CEPR), one of West Java’s leading independent power producers, and Cohesive, part of Bentley Systems, have received a prestigious award recognizing CEPR’s advancement of workplace safety using IBM Maximo.</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="str">
-        <v>Rivia Mind Opens Montclair Office to Support Continued Access to Mental Health Care in New Jersey</v>
+        <v>Cosmos Health Enters Saudi Arabia Through Exclusive Distribution Agreement With Innova Healthcare; Secures Initial Purchase Order of 126,000 Sky Premium Life Units, With More Than 5 Million Units Expected Over Initial 5-Year Term</v>
       </c>
       <c r="B924" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C924" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D924" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E924" t="str">
-        <v>https://www.newswire.com/news/rivia-mind-opens-montclair-office-to-support-continued-access-to-22814049</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348496/0/en/cosmos-health-enters-saudi-arabia-through-exclusive-distribution-agreement-with-innova-healthcare-secures-initial-purchase-order-of-126-000-sky-premium-life-units-with-more-than-5-.html</v>
       </c>
       <c r="F924" t="str">
-        <v>Rivia Mind expands access to mental health care in New Jersey with its new Montclair office, offering in-person and virtual therapy and psychiatric care.</v>
+        <v>Cosmos Health Enters Saudi Arabia. Signs Exclusive Distribution Agreement With Innova Healthcare; Secures Purchase Order of 126,000 Sky Premium Life Units.</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="str">
-        <v>The FDA Publishes Its Supplement Warning Letters, NutraVeri Built the ...</v>
+        <v>Polyrizon Completes Clinical Site Network for NASARIX™ Study and Advances Toward Patient Enrollment</v>
       </c>
       <c r="B925" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C925" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D925" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E925" t="str">
-        <v>https://pr-inside.com/the-fda-publishes-its-supplement-warning-letters-nutraveri-built-the-r5196214.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348494/0/en/polyrizon-completes-clinical-site-network-for-nasarix-study-and-advances-toward-patient-enrollment.html</v>
       </c>
       <c r="F925" t="str">
-        <v>(PR-inside.com) A new platform screens supplement formulas and claims against the public FDA and FTC enforcement record, so founders see potential problems before a co-packer, a regulator, or a competitor does. The first readiness score is free. MIAMI, FL / ACCESS Newswire / June 30, 2026 /Nitches Inc. (OTC PINK:NICH) - Every warning letter the FDA issues to a supplement company is public. It is searchable. It does not expire. It names the company, the product, and the exact language that crossed the line, and it stays online for anyone-an investor, a retail buyer, a journalist, or a litigator-to find years later. Most ..</v>
+        <v>Polyrizon completes contracting with all five U.S. clinical sites and advances its NASARIX™ study toward enrollment of 120 patients</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="str">
-        <v>The FDA Publishes Its Supplement Warning Letters, NutraVeri Built the Tool That Reads Them Before You Receive One</v>
+        <v>Medical Simulation Market Growth Outlook</v>
       </c>
       <c r="B926" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C926" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D926" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E926" t="str">
-        <v>https://www.newswire.com/news/the-fda-publishes-its-supplement-warning-letters-nutraveri-built-the-tool-that</v>
+        <v>https://express-press-release.net/news/2026/08/20/1768615</v>
       </c>
       <c r="F926" t="str">
-        <v>A new platform screens supplement formulas and claims against the public FDA and FTC enforcement record, so founders see potential problems before a co-packer, a regulator, or a competitor does. The first readiness score is free.</v>
+        <v>The global Medical Simulation Market is entering a high-growth phase as healthcare institutions increasingly prioritize patient safety, clinical competency, and workforce readiness. Valued at USD 1.9 billion in [read full press release...]</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="str">
-        <v>Protagenic Therapeutics' Lead Candidate PT00114 Attenuated Chronic ...</v>
+        <v>Creative Medical Technology Holdings Successfully Completes Enrollment and Treatment Across Entire FDA-Cleared ADAPT Trial, Including Opioid Cohort, Advancing CELZ-201 / Olastrocel Toward RMAT Evaluation and Phase 3 Planning</v>
       </c>
       <c r="B927" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C927" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D927" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E927" t="str">
-        <v>https://pr-inside.com/protagenic-therapeutics-lead-candidate-pt00114-attenuated-chronic-r5196208.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348448/0/en/creative-medical-technology-holdings-successfully-completes-enrollment-and-treatment-across-entire-fda-cleared-adapt-trial-including-opioid-cohort-advancing-celz-201-olastrocel-tow.html</v>
       </c>
       <c r="F927" t="str">
-        <v>(PR-inside.com) As published in Behavioural Pharmacology, two days of PT00114 treatment reduced corticosterone levels and attenuated anxiety-like behavior in chronically stressed rats; a known CRF₁ receptor antagonist did not show activity in the same model. NEW YORK, NY / ACCESS Newswire / June 30, 2026 / Protagenic Therapeutics, Inc. (OTCQB:PTIX), a clinical-stage biopharmaceutical company focused on novel neuropeptide therapies for stress-related disorders, today announced the publication of new preclinical data for its lead candidate, PT00114, in the peer-reviewed journal Behavioural Pharmacology. In a well-established rodent model of chronic unpredictable stress, PT00114 reduced both physiological and behavioral markers of chronic stress after stress ..</v>
+        <v>All patients enrolled and treated across original and FDA-cleared expansion cohorts</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="str">
-        <v>Children with Achondroplasia Treated with TransCon CNP Showed Continued Improvements in Lower Extremity Alignment at Week 104 of the Pivotal ApproaCH Trial</v>
+        <v>StrainScan Pro Enables Farm-to-Plate Freshness and Quality Tracking ...</v>
       </c>
       <c r="B928" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C928" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D928" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E928" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319671/0/en/Children-with-Achondroplasia-Treated-with-TransCon-CNP-Showed-Continued-Improvements-in-Lower-Extremity-Alignment-at-Week-104-of-the-Pivotal-ApproaCH-Trial.html</v>
+        <v>https://pr-inside.com/strainscan-pro-enables-farm-to-plate-freshness-and-quality-tracking-r5214376.htm</v>
       </c>
       <c r="F928" t="str">
-        <v>COPENHAGEN, Denmark, June 30, 2026 (GLOBE NEWSWIRE) -- Ascendis Pharma A/S (Nasdaq: ASND) today announced new radiographic data from Week 104 from the completed pivotal ApproaCH Trial of once-weekly TransCon CNP (navepegritide) in children with achondroplasia. In the trial, TransCon CNP-treated children demonstrated continued improvements in lower extremity alignment through up to two years of treatment, including improvements in tibial-femoral angle (TFA). As previously reported, improvements in annualized growth velocity were maintained and ACH-specific height Z-score increased with TransCon CNP treatment through Week 104. The data were presented by Leanne M. Ward, M.D., FRCPC, Professor of Pediatrics at the University of Ottawa and Children's Hospital of Eastern Ontario, during the 12 t</v>
+        <v>(PR-inside.com) Proprietary AI Vision Platform Supports Visual Consistency from Harvest Through Distribution and Retail MESA, AZ / ACCESS Newswire / August 20, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today highlighted the farm-to-plate capabilities of its StrainScan Pro platform, positioning the proprietary AI vision software as a tool for visual freshness and quality tracking across the food supply chain. Maintaining consistency from the field to the final destination remains one of the most persistent challenges in agriculture and food distribution. StrainScan Pro is designed to support that process through rapid, on-device visual analysis that can help operators assess quality indicators at multiple points ..</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="str">
-        <v>Microbot Medical® Increases Manufacturing Capacity as Demand for the LIBERTY® System Rises; Enters into Strategic Agreement with Sanmina, a Global Manufacturing Leader</v>
+        <v>Children account for half of suspected mpox cases in Guinea-Bissau</v>
       </c>
       <c r="B929" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C929" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D929" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E929" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319669/0/en/Microbot-Medical-Increases-Manufacturing-Capacity-as-Demand-for-the-LIBERTY-System-Rises-Enters-into-Strategic-Agreement-with-Sanmina-a-Global-Manufacturing-Leader.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359198</v>
       </c>
       <c r="F929" t="str">
-        <v>Microbot Medical® Increases Manufacturing Capacity as Demand for the LIBERTY® System Rises; Enters into Strategic Agreement with Sanmina</v>
+        <v>Children under 15 account for half of all 46 suspected mpox cases in Guinea-Bissau. UNICEF is scaling up its support to the Ministry of Public Health in direct response to the country&amp;#39;s first-ever mpox outbreak. - - &amp;#8220;This is the first time mpox cases have been reported in Guinea-Bissau, making even a small outbreak a major public health event,&amp;#8221; said Sandra Martins, UNICEF Deputy Representative in Guinea Bissau. &amp;#8220;While the country&amp;#39;s surveillance system remains extremely fragile, we face the... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359198</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="str">
-        <v>The UK’s first-ever mass nature bathe on a rewilding site taking place in July</v>
+        <v>Inovalon, UST, and AXIOM Systems Join 1upHealth's Partner Program</v>
       </c>
       <c r="B930" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C930" t="str">
-        <v>Pressat</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D930" t="str">
-        <v>Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E930" t="str">
-        <v>https://pressat.co.uk/releases/the-uks-first-ever-mass-nature-bathe-on-a-rewilding-site-taking-place-in-july-a6a925b6d67da53006aaf769850d45c9/</v>
+        <v>https://pr-inside.com/inovalon-ust-and-axiom-systems-join-1uphealth-s-partner-program-r5214374.htm</v>
       </c>
       <c r="F930" t="str">
-        <v>Tuesday 30 June, 2026 People of all ages are being invited to join the UK's first-ever mass nature bathe on a UK rewilding site. The Great Pause is a free event being run by the national charity Heal Rewilding, taking place at their flagship nature recovery project near Frome in east Somerset on Sunday 19 July from 3pm onwards. The event will see people coming together in the heart of Heal Somerset's rewilding landscape for a collective period of silence and nature immersion, offering a rare opportunity to pause, slow down and reconnect with the natural world alongside others. Taking place on a summer afternoon surrounded by birdsong, wild grasses and recovering habitats, The Great Pause will invite people simply to lie back on a blanket and become fully present in nature. Participants can</v>
-[...2 lines deleted...]
-    <row r="931">
+        <v>(PR-inside.com) 1upHealth's Growing Partner Ecosystem Gives Health Plans Faster Access to CMS-0057 Compliance Ahead of 2027 Deadline BOSTON, MA / ACCESS Newswire / August 20, 2026 /1upHealth, a leader in health data interoperability, today announced the addition of three new organizations to the 1up Partner Program: Inovalon, a leading provider of data and solutions empowering data-driven healthcare; AXIOM Systems, a privately held IT solutions firm focused exclusively on the healthcare industry; and UST, a leading AI and technology transformation solutions company. Launched in 2025, the 1up Partner Program allows members to extend interoperability and CMS compliance solutions to their payer clients without ..</v>
+      </c>
+    </row>
+    <row r="931" xml:space="preserve">
       <c r="A931" t="str">
-        <v>BioElectronics Issues Chairman's Update Highlighting Sales Growth, and Strategic Progress</v>
+        <v>Hua Medicine Announces 2026 Interim Results</v>
       </c>
       <c r="B931" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C931" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D931" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Finance, AI, SaaS, Healthcare, Real Estate, Energy, Education</v>
       </c>
       <c r="E931" t="str">
-        <v>https://www.newmediawire.com/news/bioelectronics-issues-chairman-s-update-highlighting-sales-growth-and-strategic-progress-7087424</v>
-[...2 lines deleted...]
-        <v>JEFFERSON, MD - June 30, 2026 ( NEWMEDIAWIRE ) - BioElectronics Corporation ( https://www.bielcorp.com/ ) (OTC: BIEL), a developer of medical technology products, today released an update from its Chairman, Richard Staelin, PhD. Dear Shareholders, It has been some time since my last Chairman's letter. During this period, BioElectronics has remained focused on identifying opportunities to expand revenues and markets while maintaining disciplined cost control. Our cost control efforts included relocating our offices and reducing staff to better align with current operational needs. As a result, the Company reported a small profit for calendar year 2025. We also initiated several programs intended to increase awareness, adoption, and long-term value of our technology platforms. One revenue-ge</v>
+        <v>https://www.acnnewswire.com/press-release/english/109284/</v>
+      </c>
+      <c r="F931" t="str" xml:space="preserve">
+        <v xml:space="preserve">-  Sales of HuaTangNing reached 3.055 million packs in the first half of 2026, representing a 73% year-on-year increase; revenue hit RMB378.9 million, up 74% year-on-year. The in-house commercialization drive maintained robust growth with continuously improved operational efficiency.
+-  Expanded manufacturing scale lifted gross profit margin substantially to 61.8%, a year-on-year rise of 7.6 percentage points.
+-  Profit generated from commercial operations doubled year-on-year, and loss narrowed markedly to RMB30.2 million after excluding one-off income, demonstrating a clear path to full-scale profitability.
+-  Selling expense-to-revenue ratio stabilized at 33.5%, reflecting tangible gains from increased marketing efforts and streamlined operations.
+-  Dorzagliatin secured marketing approvals in both the Hong Kong and Macao Special Administrative Regions of China; demonstrating our innovative business model is showing early success and marking a key milestone for global expansion.
+-  A five-year patent term extension was granted for dorzagliatin, extending core patent protection to April 2034. The National Reimbursement Drug List price of the product will remain unchanged for 2026 and 2027, reinforcing long-term commercial profitability certainty.
+-  Topline results from real-world studies further validated the broad applicability, safety and tolerability of dorzagliatin across diverse real-world patient populations.
+-  Multiple combination therapy studies revealed synergistic metabolic benefits when dorzagliatin is paired with oral small-molecule GLP-1 receptor agonists, THR-β agonists and pan-PPAR agonists, tapping into development therapeutic potential in new disease areas including obesity and MASLD.
+-  Clinical development of the second-generation GKA in the United States proceeded smoothly. R&amp;D initiatives for new indications including MODY-2, diabetes prevention, neurodegenerative diseases and frailty were accelerated across the board.
+SHANGHAI, August 20, 2026 - (ACN Newswire) - Hua Medicine (the “Company”, HKEx: 2552) announced the unaudited consolidated results of the Company and its subsidiaries for the six months ended June 30, 2026 (the “Reporting Period”), as well as the Company's business progress during the first half of the year and future outlook. During the Reporting Period, HuaTangNing, dorzagliatin tablets), the Company’s core globally first-in-class oral anti-diabetic glucokinase activator (GKA), entered a rapid scale-up phase under proprietary commercialization. Revenue and gross profit both recorded substantial growth with sustained gross margin improvement. The Company achieved critical milestones in global expansion through the commercial launch of dorzagliatin in Hong Kong and Macao SARs. Multiple pivotal clinical datasets were presented at leading international academic conferences, delivering continuous breakthroughs across the full product pipeline. Core operating losses narrowed steadily, while robust cash reserves laid a solid foundation for the Group’s long-term sustainable growth.
+Dr. Li Chen, Founder and CEO of Hua Medicine, stated: “The first half of 2026 represents a pivotal stage for Hua Medicine as we translate original innovation into marketing value realization. Sales volume and revenue of dorzagliatin grew more than 70% year-on-year, gross margin surpassed 60%, and profit from commercial operations doubled compared with the same period last year. It validates the Company’s successful transition from R&amp;D-innovation-driven growth to rapid commercial development in the chronic disease space. It fully demonstrates that domestically developed first-in-class drugs from China possess strong and sustainable market momentum, backed by national policies that support innovative drugs across the full-value chain. Meanwhile, dorzagliatin was successfully launched in Hong Kong and Macao SARs, officially kicking off our internationalization strategy anchored in Greater China with outreach to Southeast Asian, Spanish-speaking and Portuguese-speaking markets. Chinese original innovative medicines are now deeply participating in the global metabolic disease treatment landscape. Moving forward, rooted in glycemic homeostasis regulation, the Company will advance a new paradigm for diabetes homeostasis-targeted therapy featuring next-generation long-acting GKAs, fixed-dose combinations and combination therapies. We will build a human energy-metabolism health pipeline matrix covering disease prevention, special types of diabetes, fatty liver diseases and steatohepatitis, cognitive impairment and frailty. Leveraging artificial intelligence technologies, the Company will continuously expand the clinical boundaries and application scenarios of its glycemic homeostasis technology platform, and strive to bring China-originated innovative therapies to patients with metabolic diseases at home and abroad.”
+Business Highlights and Operational Progress
+1. Accelerated Proprietary Commercialization with Major Operational Efficiency Improvements
+- Rapid sales expansion. During the Reporting Period, we sold approximately 3,055,000 packs of HuaTangNing in the first half of 2026, up 73% from 1,764,000 packs sold during the same period in 2025. This rapid sales growth trajectory is further supported by the maintenance of China’s National Reimbursement Drug List (NRDL) price for the 2026 and 2027 calendar years. Regions that already led sales in 2025, coastal areas including Shanghai, Tianjin and Guangdong province and Beijing, continued to deliver strong growth during the reporting period, reflecting the substantial market potential for further market penetration and providing a solid basis for sustained strong growth in the future.
+- Markedly enhanced profitability driven by scale effects. Relying on expanded production capacity and optimized manufacturing processes, gross margin rose significantly from 54.2% in the first half of 2025 to 61.8%, up 7.6 percentage points; gross profit reached RMB234.3 million, a 99% year-on-year surge. Selling expenses totalled RMB126.9 million, with the ratio of selling expense to revenue standing at 33.5%. Our commercialization efforts achieved profit of approximately RMB107.4 million (as defined by gross profits less selling expenses), doubled from RMB53.7 million in the same period of 2025. as profitability from proprietary commercialization continues to materialize. 
+- Normalized financial performance with healthy cash reserves. Loss before tax stood at approximately RMB30.2 million. Excluding the one-off release of contract liabilities in the corresponding period of 2025 following the termination of the Bayer contract, the loss for the current reporting period is expected to narrow by approximately RMB29.4 million as compared with the adjusted loss of approximately RMB59.6 million for the corresponding period in 2025. Fundamental business operations continued to improve. Cash balances were approximately RMB1,072.9 million as of June 30, 2026 a decrease of RMB19.4 million from bank balances and cash position as of December 31, 2025. Ample liquidity supports domestic market expansion, global clinical R&amp;D, and overseas commercialization in Hong Kong, Macao and Southeast Asia. 
+- Our commercialization team continued to scale. The professional sales team expanded to 187 product representatives, and 75 staff actively engaged in marketing, medical affairs and commercial operation as of June 30, 2026, representing growth of 93% and 79% respectively compared with the same period of 2025.
+2. Strengthened Core Intellectual Property Rights and Breakthroughs in Overseas Market Development
+- Marketing approvals secured and commercialization rolled out in Hong Kong and Macao. Dorzagliatin (brand names: MYHOMSIS(R) was approved for marketing in Hong Kong on February 2026 and in Macao on June 2026. The product has been distributed to hospitals and pharmacies in Hong Kong, with the first prescription issued in August 2026, providing a new treatment option for patients with Type 2 diabetes outside mainland China. 
+- Patent term extension secured to boost long-term commercial certainty. In February 2026, the China National Intellectual Property Administration granted a five year patent term extension for dorzagliatin, extending core patent protection to April 2034.
+3. Real-World Clinical Evidence Reinforces the Product’s Differentiated Value
+The Group continued advancing post-marketing real-world studies of dorzagliatin to further validate its efficacy and safety profiles in complex patient cohorts.
+- Topline data released from large-scale multi-centre post-marketing real-world study HMM0601. At the 2026 ADA Scientific Sessions, the Company presented results from HMM0601, a large-scale post-marketing real-world study. Across 80 clinical centres in China, HMM0601 enrolled 2024 patients with Type 2 diabetes with mean disease duration of 7.9 years. Over the 52-week treatment period, no drug-related serious adverse events (SAEs) or episodes of severe hypoglycemia were observed; the incidence of clinically meaningful hypoglycemia was below 1%, and no new safety signals were identified compared with the Phase III clinical trials; HbA1c was significantly reduced from baseline, and the proportion of patients achieving HbA1c&lt;7% increased markedly. This provides robust evidence of dorzagliatin’s strong safety and tolerability profile and consistent glycemic control efficacy. 
+- Interim findings disclosed from prospective real-world observational study HMM0701. This study enrolled 255 patients with Type 2 diabetes, the majority of whom had long disease duration and were already receiving multi-drug regimens including insulin. The 6-month interim results of subgroup analysis indicates that dorzagliatin provides meaningful efficacy in glycemic control. Even in patients with severely compromised baseline TIR, clinically meaningful reductions in HbA1c, improved TIR, enhanced β-cell function, and reduced insulin resistance were observed, collectively indicating the restoration of glucose homeostasis. This study provides a solid rationale for a novel glycemic management option in complex T2D cases. 
+- Preparations remain underway for post-marketing study HMM0602. The study is designed to generate further clinical evidence regarding the role of dorzagliatin in restoring glucose homeostasis and its potential contribution to diabetes remission.
+Research and Development Pipeline and Future Outlook
+1. Multiple R&amp;D Innovation Breakthroughs Usher in New Chapters for First-in-Disease Indications
+- Dorzagliatin for Patients with GCK-MODY
+Medical experts in mainland China and Hong Kong have conducted independent clinical and preclinical studies of dorzagliatin for MODY-2 treatment. MODY-2, also called GCK-MODY, is a monogenic disease in which patients have a genetic defect of glucokinase gene (GCK) which results in elevated blood glucose and significant reduction of the second phase release of insulin. The population of GCK-MODY patients is approximately 1.7 million in China. These patients are diagnosed with diabetes at a young age and represent an unmet medical need given currently available medications are not effective. In clinical studies with MODY-2 patients, a single dose of dorzagliatin improved overall glucose sensitivity and second phase insulin secretion significantly in GCK-MODY patients, suggesting a unique mechanism of action of dorzagliatin to regulate glucagon like peptide 1 (GLP-1) secretion. During the Reporting Period, we continued to advance the regulatory development of dorzagliatin for GCK-MODY in China. Following prior communications with the Center for Drug Evaluation of the National Medical Products Administration, we completed the proposed clinical protocol. We plan to submit an IND application for dorzagliatin in GCK-MODY by December 2026.
+- Dorzagliatin for Diabetes Prevention
+Prevention of diabetes is an important focus at Hua Medicine. There are approximately 1.12 billion people living with prediabetes worldwide. We have initiated the SENSITIZE 3 clinical study in Hong Kong in pre-diabetic (IGT) subjects and in early diabetes patients under the leadership of Dr Juliana Chan and Dr Elaine Chow of the Chinese University of Hong Kong. These studies represent first-in-disease studies. In this double-blinded placebo-controlled study, we will evaluate the blood glucose management and pancreatic function under intravenous glucose tolerance test and oral glucose tolerance test conditions to better define the clinical treatment baseline and endpoints. We expect to complete this study in 2026 and file IND applications of dorzagliatin for diabetes prevention in China and Asia-Pacific regions thereafter.
+- Dorzagliatin for Neurodegenerative Diseases
+MCI shows approximately 15.5% prevalence among elderly people in China and approximately 22% in the United States, and is common in T2D patients with a 45% incidence rate. Development of dorzagliatin for neurodegenerative disease is a new focus in our drug discovery efforts. Through the Genome-Wide Association Study (GWAS) and Mendelian Randomization (MR) study, we have realized the important role of GCK gene activation in prevention of memory loss and cognitive impairment in humans. It has also come to our attention that post-meal glucose excursion is closely related to Alzheimer disease and dementia. Impaired glucose homeostasis and diabetes conditions result in a reduction of glucose transporter expression and insulin receptor expression in the brain, which can be prevented by low dose dorzagliatin. We have realized the potential of dorzagliatin in the treatment of MCI and are initiating these first-in-disease clinical studies. Preparation of the clinical study protocol and clinical development plan has been initiated. We expect to launch pre-IND communications with the relevant regulatory authority in the fourth quarter of 2026.
+- Dorzagliatin for Frailty
+Frailty is an age-related geriatric syndrome characterized by reduced tolerance to internal and external stressors. Approximately 17% of American older adults and 11% of Asian older adults suffer from frailty, while pre-frailty affects roughly 50% and 47% of these populations, respectively. It is not a single-organ disease, but the consequence of dysregulated multisystem homeostasis. Genetic evidence has suggested a potential relationship between glucokinase activation and a reduced risk of frailty, supporting further investigation of dorzagliatin in this area. We intend to progress the regulatory preparations for an IND submission in 2026.
+2. Robust Pipeline Gains Momentum, AI Powers Collaborative Innovation
+- Fixed Dose Combination of Dorzagliatin and Metformin
+We are fast forwarding the development of the FDC of dorzagliatin with metformin. An IND with the NMPA has been filed for our FDC with metformin in China in 2025, with an NDA submission planned for 2027.
+- The 2nd Generation of GKA under Development in the United States
+HM1005 is our second-generation GKA program based on a sustained-release formulation of dorzagliatin and is being developed as a once-daily oral therapy. In 2025, we successfully initiated MAD clinical study in T2D patients in the United States. As of the date of this report, five cohorts have been completed as planned in the Phase Ib multiple ascending dose study. HM1005 was generally well tolerated across the completed cohorts. We are conducting a subsequent cohort evaluating two 246 mg tablets in the United States. Topline data are expected to be published in the second half of 2026, and we will pursue partnerships to develop the 2nd generation GKA for global markets.
+- Development of Combination Therapies for Diabetes and Metabolic Diseases
+We presented three combination therapy studies in animal models of metabolic disorder at 2026 ADA. The combination of dorzagliatin and orforglipron, an oral small-molecule GLP-1 receptor agonist, demonstrated synergistic glycemic control, significantly enhanced β-cell function, and maintained weight loss and lipid-lowering benefits in diet-induced obese (DIO) mice. Notably, the data revealed a compelling dose-sparing effect which directly reduces the overall side-effect burden – particularly common GLP-1-related gastrointestinal adverse events – thereby meaningfully improving long-term patient adherence. These complementary mechanisms across glycemic control, weight loss, and lipid improvement, position the potential combination as a highly effective, well-tolerated, and differentiated oral option for T2D patients with obesity. In the study combining dorzagliatin with the THR-β agonist resmetirom, the combination synergistically improved systemic metabolism and exerted hepatoprotective effects, optimizing glycemic control, regulating lipids, reducing uric acid, and alleviating hepatic fibrosis. This supports the clinical potential of dorzagliatin for T2D patients with MASLD. Additionally, the combination of dorzagliatin with chiglitazar, a pan-PPAR agonist, improves glucose tolerance, reduces insulin resistance, enhances insulin sensitivity and β-cell function, and elevates high-density lipoprotein cholesterol levels in DIO mice model of MASLD.
+- Integration of AI, LLMs and Clinical Big Data
+Alongside the continued development of dorzagliatin in research and clinical practice, the Company has continued to invest in the integration of AI, large language models (LLMs) and clinical big data, and has achieved concrete outcomes. We launched our proprietary GK education platform (GK Charger) in 2025. The platform uses natural language interaction to present complex glucokinase relevant knowledge in evidence-based, clinically relevant format that is easy for both physicians and patients to understand. It enables doctors to obtain up to date diagnostic and treatment information, make accurate clinical decisions, and develop individualized treatment plans for patients. Since the launch of GK Charger, the platform has cumulatively responded to more than 3,700 queries.
+Financial Summary
+As of June 30, 2026
+- Sales volume of HuaTangNing reached approximately 3.055 million packs, up 73% year-on-year, generating revenue of approximately RMB378.9 million, representing a 74% year-on-year increase. 
+- Gross profit totalled approximately RMB234.3 million, up 99% year-on-year, with gross margin rising to 61.8%. 
+- Loss before tax stood at approximately RMB30.2 million, representing a substantial narrowing compared with adjusted loss recorded in the same period of 2025. 
+- Bank balances and cash position were approximately RMB1,072.9 million, maintaining a healthy liquidity profile. 
+- Total expenditures amounted to approximately RMB265.4 million, including selling expenses of approximately RMB126.9 million and research and development expenses of approximately RMB66.8 million.
+Forward-Looking Statements
+This document contains statements regarding Hua Medicine’s future expectations, plans, and prospects for the Company and its products. These forward-looking statements pertain only to events or information as of the date they are made and may change due to future developments. Unless required by law, we are not obligated to update or publicly revise any forward-looking statements or unexpected events after the date of such statements, regardless of new information, future events, or other circumstances. Please read this document carefully and understand that our actual future performance or results may differ materially from expectations due to various risks, uncertainties, or other legal requirements.
+About Hua Medicine
+Hua Medicine (the “Company”) is an innovative drug development and commercialization company based in Shanghai, China, with companies in the United States and Hong Kong. Hua Medicine focuses on developing novel therapies for patients with unmet medical needs worldwide. Drawing on global resources, Hua Medicine partners with high-calibre talent worldwide to develop breakthrough technologies and products that advance innovation in diabetes care. Hua Medicine's cornerstone product HuaTangNing (dorzagliatin tablets) targets the glucose sensor glucokinase, restores glucose sensitivity in patients with type 2 diabetes (T2D), and stabilizes imbalances in blood glucose levels in patients. HuaTangNing was approved by the National Medical Products Administration (NMPA) of China on September 30, 2022. It can be used alone or in combination with metformin for adult patients with T2D. For patients with chronic kidney disease (CKD), no dose adjustment is required. It is an oral glucose-lowering drug that can be used in patients with T2D with renal function impairment.
+In February 2026, dorzagliatin (brand name: MYHOMSIS(R), was approved for marketing by the Pharmaceutical Service of the Department of Health of the Government of the Hong Kong Special Administrative Region of the People's Republic of China.
+In June 2026, dorzagliatin (brand name: MYHOMSIS(R), was approved for marketing by the Pharmaceutical Administration Bureau of the Macao Special Administrative Region of the People's Republic of China.
+Based on the International Diabetes Federation’s 2025 Diabetes Atlas – 11th Edition, there are approximately 148 million diabetic patients in mainland China, 706,000 diabetic patients in Hong Kong SAR, and 52,000 diabetic patients in Macao SAR as of 2024.
+For more information
+Website: www.huamedicine.com
+Investors Email: ir@huamedicine.com
+Media Email: pr@huamedicine.com
+Press Disclaimer
+For accuracy and completeness in context, information related to products marketed in China in this material, especially those identified or required, should comply with documents approved by Chinese regulatory authorities.
+Additionally, such information should not be interpreted as a recommendation or promotion of any drug or treatment, nor should it replace medical advice from healthcare professionals. For medical-related matters, please consult a healthcare professional.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="str">
-        <v>Aptevo Secures $1.5 Million Non-Dilutive Research Grant From the Andy ...</v>
+        <v>AQP One Announces Apple HealthKit and Android Health Connect Integration ...</v>
       </c>
       <c r="B932" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C932" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D932" t="str">
-        <v>Finance, SaaS, Healthcare</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E932" t="str">
-        <v>https://pr-inside.com/aptevo-secures-1-5-million-non-dilutive-research-grant-from-the-andy-r5196206.htm</v>
+        <v>https://pr-inside.com/aqp-one-announces-apple-healthkit-and-android-health-connect-integration-r5214368.htm</v>
       </c>
       <c r="F932" t="str">
-        <v>(PR-inside.com) SEATTLE, WA / ACCESS Newswire / June 30, 2026 / Aptevo Therapeutics Inc. (NASDAQ:APVO), a clinical-stage biotechnology company developing novel immuno-oncology therapeutics based on its proprietary ADAPTIR™ and ADAPTIR-FLEX™ platform technologies, today announced it has been awarded a $1.5 million non-dilutive research grant from the Andy Hill Cancer Research Endowment (CARE) Fund under its Implementation and Outcomes Research program to support investigational new drug (IND)-enabling work for APVO451, Aptevo's novel trispecific antibody-like immunotherapy candidate for solid tumors. Aptevo believes that obtaining this competitive award, reviewed by subject matter experts and awarded based on merit, provides external validation of APVO451's tumor-directed trispecific ..</v>
+        <v>(PR-inside.com) New read/write interoperability expands BioBaseline™ modeling beyond the JBA AICare™ wearable ecosystem GARDEN GROVE, CA / ACCESS Newswire / August 20, 2026 / AQP One, Inc. today announced an expansion of its JBA AI Physiological Intelligence Platform with planned bidirectional connectivity for Apple HealthKit and Android Health Connect. The integration is designed to allow JBA AI, with user permission, to read selected health and wellness information available through these ecosystems and write supported data back to them. The capability supports AQP One's ongoing development of a broader physiological intelligence architecture that is not limited to a single wearable device or application. "The future ..</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="str">
-        <v>AAA Biotech Expands Global Authorized Distributor Network to Improve ...</v>
+        <v>AQP One Announces Apple HealthKit and Android Health Connect Integration for JBA AI Platform</v>
       </c>
       <c r="B933" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C933" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D933" t="str">
-        <v>Healthcare</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E933" t="str">
-        <v>https://pr-inside.com/aaa-biotech-expands-global-authorized-distributor-network-to-improve-r5196204.htm</v>
+        <v>https://www.newswire.com/news/aqp-one-announces-apple-healthkit-and-android-health-connect-22848064</v>
       </c>
       <c r="F933" t="str">
-        <v>(PR-inside.com) LA JOLLA, CA / ACCESS Newswire / June 30, 2026 / AAA Biotech, a supplier of high-quality research reagents for life science applications, today announced the expansion of its global authorized distributor network aimed at improving access to antibodies, recombinant proteins, and ELISA kits for researchers across key international markets. This expansion strengthens the company's commitment to supporting biomedical research by ensuring faster and more reliable access to critical laboratory tools. The expanded distribution framework is designed to streamline procurement processes for academic institutions, biotechnology companies, and pharmaceutical researchers by reducing lead times and improving regional availability of essential research products. Strengthening ..</v>
+        <v>New read/write interoperability expands BioBaseline &amp;trade; modeling beyond the JBA AICare &amp;trade; wearable ecosystem</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="str">
-        <v>Black Book Norway Provider Pulse Examines Shared-Record Interoperability, ...</v>
+        <v>GeoVax Chairman and CEO David Dodd to Participate in 2026 Georgia Life Sciences Summit</v>
       </c>
       <c r="B934" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C934" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D934" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E934" t="str">
-        <v>https://pr-inside.com/black-book-norway-provider-pulse-examines-shared-record-interoperability-r5196203.htm</v>
+        <v>https://www.newmediawire.com/news/geovax-chairman-and-ceo-david-dodd-to-participate-in-2026-georgia-life-sciences-summit-7088738</v>
       </c>
       <c r="F934" t="str">
-        <v>(PR-inside.com) Survey of 99 Norway clinicians and provider respondents follows Black Book's June 2026 EHDS interoperability research OSLO, NO / ACCESS Newswire / June 30, 2026 / Black Book Research today released findings from a focused Norway provider pulse survey of 99 clinicians, care delivery professionals, municipal provider respondents and health IT leaders, examining frontline experience with shared-record modernization, interoperability execution and clinical workflow performance. Black Book initiated the Norway provider pulse following its June 2026 European interoperability and EHDS readiness research, which found that Europe's health systems are increasingly connected but still struggling to achieve structured, reusable, workflow-embedded interoperability. Norway was selected .</v>
+        <v>Former Georgia Life Sciences Chair Selected for CEO Spotlight and Private Global Health Policy Roundtable With U.S. Rep. Rich McCormick ATLANTA, GA - August 20, 2026 ( NEWMEDIAWIRE ) - GeoVax Labs, Inc. (Nasdaq: GOVX), a clinical-stage biotechnology company developing vaccines and immunotherapies for infectious diseases and cancer, today announced that Chairman, President and Chief Executive Officer David Dodd will participate in two leadership and policy events associated with the 2026 Georgia Life Sciences Summit, August 25–26, at the Performing Arts Center in Sandy Springs, Georgia. Dodd, a former Chair of Georgia Life Sciences, has been selected as one of four biotechnology CEOs participating in “CEO Spotlights: Decisions That Define a Company,” presented by BioSpark Labs, on August 26</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="str">
-        <v>AvevoRx Launches National Nutrition Education and Patient Engagement Initiative, Expands Access for Patients with Complex Nutrition Needs</v>
+        <v>Maxwell Biosciences' Spinout SHU.ai Announces Closing of $1M Financing Round</v>
       </c>
       <c r="B935" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C935" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D935" t="str">
-        <v>SaaS, Healthcare, Education</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E935" t="str">
-        <v>https://www.prweb.com/releases/avevorx-launches-national-nutrition-education-and-patient-engagement-initiative-expands-access-for-patients-with-complex-nutrition-needs-302811688.html</v>
+        <v>https://www.newsfilecorp.com/release/310550/Maxwell-Biosciences-Spinout-SHU.ai-Announces-Closing-of-1M-Financing-Round</v>
       </c>
       <c r="F935" t="str">
-        <v>New digital outreach strategy, educational resources, virtual support offerings, and patient engagement platform aim to connect underserved patients and providers with specialized nutrition expertise nationwide GREENSBORO, N.C., June 30, 2026 /PRNewswire-PRWeb/ -- AvevoRx, a national,...</v>
+        <v>Austin, Texas--(Newsfile Corp. - August 20, 2026) - Maxwell Biosciences, a global health technology company pioneering a new category of immune-inspired small molecules called Claromers®, December 5, 2025 incorporated its first spinout SHU.ai and June 27, 2026 announced the closing of SHU's $1 million Seed round. The round was oversubscribed and fully funded by private angel investors and led by Keiretsu Forum, "The World's Largest Angel Investor Network." The funds will support accelerating...</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="str">
-        <v>Kairos Meridian Launches an Independent, Shorter Path From Problem to Impact</v>
+        <v>Sagility Named a Market Leader in HFS Research Horizons HCP Service Providers 2026 Report</v>
       </c>
       <c r="B936" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C936" t="str">
         <v>PRWeb</v>
       </c>
       <c r="D936" t="str">
-        <v>Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E936" t="str">
-        <v>https://www.prweb.com/releases/kairos-meridian-launches-an-independent-shorter-path-from-problem-to-impact-302812776.html</v>
+        <v>https://www.prweb.com/releases/sagility-named-a-market-leader-in-hfs-research-horizons-hcp-service-providers-2026-report-302854906.html</v>
       </c>
       <c r="F936" t="str">
-        <v>Big-agency thinking with boutique agility, and impact you can measure. Independent firm sharpening decisions for life sciences marketers, the vendors selling to them, and the private equity firms weighing pharma assets. Where strategy meets the moment. MILLSTONE TOWNSHIP, N.J., June 30,...</v>
+        <v>• Sagility recognized as a Market Leader (Horizon 3), evaluated among 50 healthcare service providers across clinical, operational, and financial dimensions. • Sagility's 25-year history of payer policy intelligence and domain-led AI platforms help healthcare providers reduce clinical...</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="str">
-        <v>Blue Impact Grant Awarded to Healthconnect Texas, Strengthening Housing Access in Houston</v>
+        <v>India Medical Polymers Market Opportunities in Healthcare Manufacturing</v>
       </c>
       <c r="B937" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C937" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D937" t="str">
-        <v>Finance, Healthcare, Real Estate</v>
+        <v>Healthcare</v>
       </c>
       <c r="E937" t="str">
-        <v>https://www.prnewswire.com/news-releases/blue-impact-grant-awarded-to-healthconnect-texas-strengthening-housing-access-in-houston-302812505.html</v>
+        <v>https://express-press-release.net/news/2026/08/20/1768611</v>
       </c>
       <c r="F937" t="str">
-        <v>Funding from Blue Cross and Blue Shield of Texas will help the statewide health information exchange streamline connections to housing, healthcare, and social services for vulnerable populations across Greater Houston. HOUSTON, June 30, 2026 /PRNewswire/ -- Leaders from Blue Cross and...</v>
+        <v>The Medical Polymers Market was valued at USD 25.1 billion in 2025 and is projected to reach USD 47.1 billion by 2033, expanding at a [read full press release...]</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="str">
-        <v>KidneyIntelX® Delivers Unprecedented Two-Year Real-World Outcomes in Diabetic Kidney Disease: No Comparable Risk Assessment Tool Exists</v>
+        <v>Artelo Biosciences Secures Notice of Allowance in Japan for Patent Claims for the Intended Commercial Formulation of ART27.13</v>
       </c>
       <c r="B938" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C938" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D938" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E938" t="str">
-        <v>https://www.prnewswire.com/news-releases/kidneyintelx-delivers-unprecedented-two-year-real-world-outcomes-in-diabetic-kidney-disease-no-comparable-risk-assessment-tool-exists-302813930.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348379/0/en/artelo-biosciences-secures-notice-of-allowance-in-japan-for-patent-claims-for-the-intended-commercial-formulation-of-art27-13.html</v>
       </c>
       <c r="F938" t="str">
-        <v>Landmark study of 2,470 patients across two U.S. health systems demonstrates sustained risk-stratified improvements in kidney function, increases in guideline-directed therapy uptake, and - for the first time - measurable reduction in individual patient risk trajectories over 24 months...</v>
+        <v>SOLANA BEACH, Calif., Aug. 20, 2026 (GLOBE NEWSWIRE) -- Artelo Biosciences, Inc. (Nasdaq: ARTL) (“Artelo” or the “Company”) , a clinical-stage pharmaceutical company focused on modulating lipid-signalling pathways to develop treatments for people living with cancer, pain, dermatologic, or neurological conditions, today announced that the Japanese Patent Office has issued a notification of allowance with a Decision to Grant for the Company’s patent application covering the intended commercial formulation of ART27.13, Artelo’s peripherally selective dual cannabinoid agonist currently being evaluated in two Phase 2 clinical trials.</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="str">
-        <v>Wellgistics Health Executive Chairman and President Exercise Warrants</v>
+        <v>Amanda Owens Joins Precision for Medicine To Expand Access to Fit-for-Purpose Biospecimens for Advanced Research</v>
       </c>
       <c r="B939" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C939" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D939" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E939" t="str">
-        <v>https://pr-inside.com/wellgistics-health-executive-chairman-and-president-exercise-warrants-r5196188.htm</v>
+        <v>https://www.prnewswire.com/news-releases/amanda-owens-joins-precision-for-medicine-to-expand-access-to-fit-for-purpose-biospecimens-for-advanced-research-302855905.html</v>
       </c>
       <c r="F939" t="str">
-        <v>(PR-inside.com) Executives exercise previously issued warrants to acquire 200,000 common shares Shares issued in connection with exercise added to existing lock-up agreements TAMPA, FL / ACCESS Newswire / June 30, 2026 /Wellgistics Health, Inc. ("Wellgistics") (NASDAQ:WGRX), a Health IT leader, integrating pharmacy dispensing AI platform EinsteinRx™ into patented pharmacy smart contracts platform PharmacyChain™ , today announced that its Executive Chairman Suren Ajjarapu and President &amp; Interim Co-CEO Prashant Patel have exercised all warrants previously issued to them in connection with the conversion of their outstanding salaries into common shares at $10 per share. The exercise of the warrants resulted in the issuance of ..</v>
+        <v>Experienced life sciences executive to expand access to high-quality, deeply annotated biospecimens supporting research and development of next-generation therapies BETHESDA, Md., Aug. 20, 2026 /PRNewswire/ -- Precision for Medicine, a global leader in biomarker-driven clinical research...</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="str">
-        <v>Palvella Therapeutics Appoints Accomplished Rare Disease Biotech Executive and Commercial Leader Matt Pauls, J.D., M.B.A., to Board of Directors</v>
+        <v>Fertility Brand Bird&amp;amp;Be Partners with Mandell's Clinical Pharmacy to Expand Access to Fertility Care Nationwide</v>
       </c>
       <c r="B940" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C940" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D940" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E940" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319550/0/en/Palvella-Therapeutics-Appoints-Accomplished-Rare-Disease-Biotech-Executive-and-Commercial-Leader-Matt-Pauls-J-D-M-B-A-to-Board-of-Directors.html</v>
+        <v>https://www.prnewswire.com/news-releases/fertility-brand-birdbe-partners-with-mandells-clinical-pharmacy-to-expand-access-to-fertility-care-nationwide-302856412.html</v>
       </c>
       <c r="F940" t="str">
-        <v>Brings more than 25 years of experience advancing and commercializing high-impact therapies for serious diseases, including those with limited or no approved treatment options</v>
+        <v>Filling a critical care gap where fertility care in the U.S. falls short, the partnership puts doctor-recommended, treatment-safe supplements directly in the hands of fertility patients nationwide. TORONTO, Aug. 20, 2026 /PRNewswire/ -- Bird&amp;Be, the fertility and wellness brand making...</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="str">
-        <v>Pyxis Oncology Announces Up to $114 Million Private Placement Financing to Advance MICVO Through Key Clinical Milestones</v>
+        <v>Do alumni relationships between judges and lawyers affect court rulings?</v>
       </c>
       <c r="B941" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C941" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D941" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E941" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319560/0/en/Pyxis-Oncology-Announces-Up-to-114-Million-Private-Placement-Financing-to-Advance-MICVO-Through-Key-Clinical-Milestones.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359189</v>
       </c>
       <c r="F941" t="str">
-        <v>Expected to extend cash runway into the second quarter of 2027, supporting additional follow-up for 2L+ R/M HNSCC patients treated with MICVO at or below a dose cap</v>
+        <v>Using Florida medical malpractice cases with randomly assigned judges, investigators found that sharing a law school with the presiding judge boosted a plaintiff&amp;#39;s attorney&amp;#39;s probability of recovering damages by approximately 2 percentage points. - - The researchers found no comparable effects when judges and lawyers attended different law schools of similar rank or shared the same gender or minority status, suggesting that the result is not driven by school quality or these other observabl... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359189</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="str">
-        <v>Ascelia Pharma Expands Orviglance IP Portfolio with New Patent Filing</v>
+        <v>Protagenic Therapeutics Receives FDA Pre-IND Feedback Supporting New ...</v>
       </c>
       <c r="B942" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C942" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D942" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E942" t="str">
-        <v>https://pr-inside.com/ascelia-pharma-expands-orviglance-ip-portfolio-with-new-patent-filing-r5196159.htm</v>
+        <v>https://pr-inside.com/protagenic-therapeutics-receives-fda-pre-ind-feedback-supporting-new-r5214361.htm</v>
       </c>
       <c r="F942" t="str">
-        <v>(PR-inside.com) MALMÖ, SE / ACCESS Newswire / June 30, 2026 / Ascelia Pharma AB (publ) (STO:ACE), a biotech company focused on improving the life of people living with rare cancer conditions, today announced the filing of a new patent application for its first-in-class liver imaging drug Orviglance®. The patent application covers innovations related to packaging and manufacturing of Orviglance, which includes improving the usability for patients and healthcare professionals. Subject to approval and grant, the patent is expected to further strengthen the market position and future potential of Orviglance. "This patent application reflects our strategy to strengthen our Orviglance franchise and maximize long-term ..</v>
+        <v>(PR-inside.com) FDA raises no objection to the Company's planned Phase 1 program design, dose-escalation approach, or CMC and nonclinical packages; IND submission remains on track for the fourth quarter of 2026 NEW YORK, NY / ACCESS Newswire / August 20, 2026 / Protagenic Therapeutics, Inc. (OTCQB:PTIX), a clinical-stage biopharmaceutical company developing novel peptide-based treatments for stress-related neuropsychiatric disorders, today announced that it has received written responses from the U.S. Food and Drug Administration (FDA) to its Type B pre-Investigational New Drug (pre-IND) meeting request for PT00114, the Company's leading investigational neuropeptide product candidate, for the treatment of generalized anxiety disorder (GAD). In its ..</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="str">
-        <v>New Kitten at Home? Stevenson Village Veterinary Hospital Offers Expert Guidance for First-Time Cat Owners</v>
+        <v>Protagenic Therapeutics Receives FDA Pre-IND Feedback Supporting New IND for PT00114 in Generalized Anxiety Disorder</v>
       </c>
       <c r="B943" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C943" t="str">
-        <v>Express Press Release</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D943" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E943" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1761151</v>
+        <v>https://www.newswire.com/news/protagenic-therapeutics-receives-fda-pre-ind-feedback-supporting-new-ind-for</v>
       </c>
       <c r="F943" t="str">
-        <v>Baltimore, USA, 2026-06-30 — /EPR Network/ — Bringing home a new kitten is an exciting milestone, but it also comes with important responsibilities that help [read full press release...]</v>
+        <v>FDA raises no objection to the Company's planned Phase 1 program design, dose-escalation approach, or CMC and nonclinical packages; IND submission remains on track for the fourth quarter of 2026</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="str">
-        <v>Gadi Lachman, Founder of TriNetX, Joins Srotas Health Board of Directors</v>
+        <v>RenovoRx Receives Notice of Allowance for New U.S. Patent Covering RenovoCath®, an Advanced Dual-Occlusion Catheter, for Targeted Therapeutic Drug-Delivery for Cancer Treatment</v>
       </c>
       <c r="B944" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C944" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D944" t="str">
-        <v>AI, Healthcare</v>
+        <v>Finance, Healthcare, Real Estate</v>
       </c>
       <c r="E944" t="str">
-        <v>https://www.prnewswire.com/news-releases/gadi-lachman-founder-of-trinetx-joins-srotas-health-board-of-directors-302814378.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348338/0/en/renovorx-receives-notice-of-allowance-for-new-u-s-patent-covering-renovocath-an-advanced-dual-occlusion-catheter-for-targeted-therapeutic-drug-delivery-for-cancer-treatment.html</v>
       </c>
       <c r="F944" t="str">
-        <v>SAN FRANCISCO, June 30, 2026 /PRNewswire/ -- Srotas Health, an AI Health tech company streamlining clinical trial recruitment, feasibility, and patient engagement through their Agentic AI, today announced the appointment of Gadi Lachman, founder and former CEO of TriNetX, to its Board of...</v>
+        <v>As Commercial and Clinical Programs Advance, RenovoRx Continues to Strengthen its Global Intellectual Property Portfolio with 20 Issued or Allowed Patents and 13 Pending Patents to Support the Commercialization of RenovoCath As Commercial and Clinical Programs Advance, RenovoRx Continues to Strengthen its Global Intellectual Property Portfolio with 20 Issued or Allowed Patents and 13 Pending Patents to Support the Commercialization of RenovoCath</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="str">
-        <v>Caring Hands Animal Hospital – Ashburn Welcomes Dr. Kira Pointon, DVM, to Its Veterinary Team</v>
+        <v>Healthcare Analytics Market Innovation: Technologies Shaping the Future of Healthcare</v>
       </c>
       <c r="B945" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C945" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D945" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E945" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1761079</v>
+        <v>https://express-press-release.net/news/2026/08/20/1768606</v>
       </c>
       <c r="F945" t="str">
-        <v>Ashburn, VA, 2026-06-30 — /EPR Network/ — Caring Hands Animal Hospital – Ashburn is pleased to announce the addition of Dr. Kira Pointon, DVM, as [read full press release...]</v>
+        <v>Healthcare organizations are generating unprecedented amounts of information through electronic health records (EHRs), wearable devices, remote monitoring technologies, insurance claims, clinical research, and other digital [read full press release...]</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="str">
-        <v>Cytonics Completes First-In-Human Phase 1 Clinical Study Report for CYT-108, Advancing Program Toward Next Phase of Development.</v>
+        <v>BioInvent Announces Publication of Preclinical Manuscript on BI-1808 ...</v>
       </c>
       <c r="B946" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C946" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D946" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E946" t="str">
-        <v>https://www.prnewswire.com/news-releases/cytonics-completes-first-in-human-phase-1-clinical-study-report-for-cyt-108-advancing-program-toward-next-phase-of-development-302814067.html</v>
+        <v>https://pr-inside.com/bioinvent-announces-publication-of-preclinical-manuscript-on-bi-r5214357.htm</v>
       </c>
       <c r="F946" t="str">
-        <v>Completion of Clinical Study Report marks conclusion of first-in-human development stage for CYT-108 JUPITER, Fla., June 30, 2026 /PRNewswire/ -- Cytonics Corporation, a clinical-stage biopharmaceutical company developing novel Alpha-2-Macroglobulin (A2M)-based therapeutics for...</v>
+        <v>(PR-inside.com) Preclinical manuscript that characterizes the mechanism of action, broad antitumor efficacy, and immune-activating properties of BI-1808 and BI-1910 across diverse tumor microenvironments Data demonstrates the ability of the lead anti-TNFR2 antibody BI-1808 to elicit antitumor immunity in CD8+ T cell poorly infiltrated tumors resistant to immune checkpoint blockade BI-1808 is currently being evaluated in ongoing Phase 2a clinical trials with clinical data showing promising activity across both hematologic and solid tumor settings with the potential to become the next standard of care in ovarian cancer LUND, SE / ACCESS Newswire / August 20, 2026 /BioInvent International AB ("BioInvent") (Nasdaq Stockholm:BINV), a leader in ..</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="str">
-        <v>Want Hair Ltd Shares Expert Insights on Achieving Natural Results with Hair Transplant Turkey</v>
+        <v>Lobe Sciences Ltd. Announces Closing of Non-Brokered Private Placement ...</v>
       </c>
       <c r="B947" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C947" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D947" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E947" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1761049</v>
+        <v>https://pr-inside.com/lobe-sciences-ltd-announces-closing-of-non-brokered-private-placement-r5214350.htm</v>
       </c>
       <c r="F947" t="str">
-        <v>Istanbul, Turkey, 2026-06-30 — /EPR Network/ — Hair restoration continues to evolve, with patients seeking results that look natural, suit their facial features, and last [read full press release...]</v>
+        <v>(PR-inside.com) NOT FOR DISTRIBUTION TO U.S. NEWSWIRE SERVICES OR FOR DISSEMINATION IN THE UNITED STATES. VANCOUVER, BC / ACCESS Newswire / August 20, 2026 /Lobe Sciences Ltd. ("Lobe" or the "Company") (CSE:LOBE)(OTCQB:LOBEF)(Frankfurt:LOBE), a clinical-stage biopharmaceutical company advancing therapeutic development programs through focused subsidiary companies, is pleased to announce the closing of its previously announced non-brokered private placement offering of 24,705,880 common shares in the capital of the Company ("Common Shares") at a price of $0.085 per Common Share, for aggregate gross proceeds of approximately $2,100,000 (the "Private Placement"). The Company intends to use the proceeds of the Private Placement for working capital and ..</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="str">
-        <v>WHO FCTC at 20: Global Tobacco Control Efforts Protect 6.1 Billion People, but Industry Interference Threatens Progress</v>
+        <v>Ensysce Biosciences to Showcase "A New Era in Pain Therapeutics" at ...</v>
       </c>
       <c r="B948" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C948" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D948" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E948" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1761035</v>
+        <v>https://pr-inside.com/ensysce-biosciences-to-showcase-a-new-era-in-pain-therapeutics-at-r5214347.htm</v>
       </c>
       <c r="F948" t="str">
-        <v>Helena, Montana, 2026-06-30 — /EPR Network/ — Twenty years after the adoption of the World Health Organization Framework Convention on Tobacco Control (WHO FCTC) — [read full press release...]</v>
+        <v>(PR-inside.com) ~Major symposium to highlight breakthrough innovations in severe pain and Complex Regional Pain Syndrome (CRPS) ~ ~Discussions to feature a first-in-class approach to neural reset and novel chemical safety switch technology ~ SAN DIEGO, CA / ACCESS Newswire / August 20, 2026 /Ensysce Biosciences, Inc. (NASDAQ:ENSC) ("Ensysce" or the "Company") a clinical-stage biotechnology company developing novel neuroplastogenic therapies beyond mood disorders, with an initial focus on complex pain, today announced that it will host an educational symposium at PAINWeek 2026, entitled A New Era in Pain Therapeutics. The symposium will present a vision for the future of pain management-one that introduces an entirely ..</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="str">
-        <v>Green Hills Veterinary Clinic Welcomes Dr. Hailey Mann to Its Veterinary Team in Moberly, MO</v>
+        <v>EVERSANA Expands AI-Powered Commercialization Platform with New Capabilities Across Medical Affairs, Market Research and Commercial Operations</v>
       </c>
       <c r="B949" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C949" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D949" t="str">
-        <v>Healthcare</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E949" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1760899</v>
+        <v>https://www.prnewswire.com/news-releases/eversana-expands-ai-powered-commercialization-platform-with-new-capabilities-across-medical-affairs-market-research-and-commercial-operations-302855424.html</v>
       </c>
       <c r="F949" t="str">
-        <v>Moberly, MO, 2026-06-30 — /EPR Network/ — Green Hills Veterinary Clinic, a trusted full-service veterinary medical facility serving Moberly and the surrounding communities, welcomes Dr. [read full press release...]</v>
+        <v>Expansion advances Company's vision for an AI-native, connected commercialization ecosystem to help life sciences organizations improve efficiency, accelerate execution and support better patient outcomes CHICAGO, Aug. 20, 2026 /PRNewswire/ -- EVERSANA, a leading provider of global...</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="str">
-        <v>Dr. Richa Kumar Helps Patients Achieve Smooth, Hair-Free Skin with Innovative Laser Technology</v>
+        <v>Rhelion Life Sciences' Wholly Owned Subsidiary Filament Health Signs Letter of Intent with Darmiyan, Inc. to Explore Use of FDA De Novo Authorized BrainSee(R) AI Platform in Early Alzheimer's Disease Trial Design</v>
       </c>
       <c r="B950" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C950" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D950" t="str">
-        <v>Healthcare</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E950" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1760868</v>
+        <v>https://www.newsfilecorp.com/release/310598/Rhelion-Life-Sciences-Wholly-Owned-Subsidiary-Filament-Health-Signs-Letter-of-Intent-with-Darmiyan-Inc.-to-Explore-Use-of-FDA-De-Novo-Authorized-BrainSeeR-AI-Platform-in-Early-Alzheimers-Disease-Trial-Design</v>
       </c>
       <c r="F950" t="str">
-        <v>New Delhi, India, 2026-06-30 — /EPR Network/ — Unwanted hair can be frustrating, time-consuming, and difficult to manage with traditional methods like shaving, waxing, or threading. [read full press release...]</v>
+        <v>Collaboration looks to explore the use of Darmiyan's FDA De Novo authorized BrainSee® imaging platform, authorized for predicting risk of progression to Alzheimer's disease in patients with amnestic mild cognitive impairment, as well as Darmiyan's core technology, the Virtual Microscope, tailored towards use in pharmaceutical clinical trialsThe goal of the collaboration is to inform the identification, selection and monitoring of the best candidates for clinical trials of PEX010, Rhelion's...</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="str">
-        <v>Transportation of Patients via Panchmukhi Air Ambulance in Patna is Completely Protected</v>
+        <v>REDICO and One Orchard launch InfraMed Properties -- a medical outpatient investment platform poised for nationwide growth</v>
       </c>
       <c r="B951" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C951" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D951" t="str">
-        <v>Healthcare</v>
+        <v>SaaS, Healthcare, Real Estate</v>
       </c>
       <c r="E951" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1760850</v>
+        <v>https://www.prnewswire.com/news-releases/redico-and-one-orchard-launch-inframed-properties--a-medical-outpatient-investment-platform-poised-for-nationwide-growth-302855869.html</v>
       </c>
       <c r="F951" t="str">
-        <v>Patna, India, 2026-06-30 — /EPR Network/ — If you are traveling with the protection of a skilled team, the availability of the latest equipment, and [read full press release...]</v>
+        <v>InfraMed is structured to acquire, develop and manage medical outpatient properties across the United States New venture seeded with a 25-asset portfolio across 16 states Formation of InfraMed combines REDICO's 60 years of experience as a commercial real estate investor with One Orchard's...</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="str">
-        <v>Nxera Pharma to Receive US$10 Million Milestone Payment from AbbVie under Collaboration Targeting Neurological Diseases</v>
+        <v>Avant Brands Completes EU GMP Audit at Flowr Facility</v>
       </c>
       <c r="B952" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C952" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D952" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E952" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319441/0/en/Nxera-Pharma-to-Receive-US-10-Million-Milestone-Payment-from-AbbVie-under-Collaboration-Targeting-Neurological-Diseases.html</v>
+        <v>https://pr-inside.com/avant-brands-completes-eu-gmp-audit-at-flowr-facility-r5214333.htm</v>
       </c>
       <c r="F952" t="str">
-        <v>Tokyo, Japan and Cambridge and London, UK, 30 June 2026 – Nxera Pharma Co., Ltd. (“Nxera” or “the Company”; TSE 4565) announces that it has reached a fourth R&amp;amp;D milestone under its multi-target discovery collaboration with AbbVie focused on neurological diseases, resulting in a payment of US$10 million to Nxera.</v>
+        <v>(PR-inside.com) KELOWNA, BC / ACCESS Newswire / August 20, 2026 /Avant Brands Inc. (TSX:AVNT)(OTCQX:AVTBF)(FRA:1BU) ("Avant" or the "Company"), is pleased to announce the completion of its European Union Good Manufacturing Practice ("EU GMP") audit at the Company's largest cultivation facility, The Flowr Group Okanagan Inc. ("Flowr"), located in Kelowna, B.C. Completion of the on-site audit represents an important step in Avant's efforts to obtain EU GMP certification at the Flowr facility. If certification is ultimately granted, it could support increased growth of Avant's international medical cannabis markets, providing the Company with greater control over its international supply chain. Norton Singhavon, Founder &amp; CEO ..</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="str">
-        <v>Salt Medical Achieves ISO 13485 Certification, Reinforcing Its Position as a Full-Lifecycle Partner for Medical Device Companies</v>
+        <v>UniDoc Health Signs MOU with Ventripoint Diagnostics to Evaluate Remote ...</v>
       </c>
       <c r="B953" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C953" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D953" t="str">
-        <v>Healthcare</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E953" t="str">
-        <v>https://www.prnewswire.com/news-releases/salt-medical-achieves-iso-13485-certification-reinforcing-its-position-as-a-full-lifecycle-partner-for-medical-device-companies-302813113.html</v>
+        <v>https://pr-inside.com/unidoc-health-signs-mou-with-ventripoint-diagnostics-to-evaluate-remote-r5214332.htm</v>
       </c>
       <c r="F953" t="str">
-        <v>GALWAY, Ireland, June 30, 2026 /PRNewswire/ -- Salt Medical today announced it has achieved ISO 13485:2016 certification, the internationally recognised standard for quality management systems for the medical device industry. The certification marks a significant milestone in the...</v>
+        <v>(PR-inside.com) Proposed collaboration would combine UniDoc's connected-care infrastructure with Ventripoint's AI-enabled cardiac imaging platform VANCOUVER, BC / ACCESS Newswire / August 20, 2026 / UniDoc Health Corp. (CSE:UDOC)(FRA:L7T)(OTCQB:UDOCF) ("UniDoc" or the "Company"), a company developing eHealth solutions, is pleased to announce that it has signed a non-exclusive and non-binding memorandum of understanding (the "MOU") with Ventripoint Diagnostics Ltd. (TSXV:VPT) (OTC:VPTDF) ("Ventripoint") to evaluate a potential collaboration focused on remote cardiac assessment and cardiovascular screening. Key Takeaways: The collaboration will assess Ventripoint's VMS+™ platform as an optional cardiac imaging component within selected UniDoc Health Cube configurations and virtual-care deplo</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="str">
-        <v>Salt Medical erhält die Zertifizierung nach ISO 13485 und festigt damit seine Position als Full-Lifecycle-Partner für Medizinproduktehersteller</v>
+        <v>Evaxion announces business update and second quarter 2026 financial results</v>
       </c>
       <c r="B954" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C954" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D954" t="str">
-        <v>Healthcare</v>
+        <v>Finance, AI, SaaS, Healthcare</v>
       </c>
       <c r="E954" t="str">
-        <v>https://www.prnewswire.com/news-releases/salt-medical-erhalt-die-zertifizierung-nach-iso-13485-und-festigt-damit-seine-position-als-full-lifecycle-partner-fur-medizinproduktehersteller-302813763.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348249/0/en/evaxion-announces-business-update-and-second-quarter-2026-financial-results.html</v>
       </c>
       <c r="F954" t="str">
-        <v>GALWAY, Irland, 30. Juni 2026 /PRNewswire/ -- Salt Medical gab heute bekannt, dass das Unternehmen die Zertifizierung nach ISO 13485:2016 erhalten hat, der international anerkannten Norm für Qualitätsmanagementsysteme in der Medizinproduktebranche. Die Zertifizierung stellt einen...</v>
+        <v>COPENHAGEN, Denmark, August 20, 2026 - Evaxion A/S (NASDAQ: EVAX) (“Evaxion”), a clinical-stage TechBio company developing novel vaccines with its pioneering AI-Immunology™ platform, provides business update and announces second quarter 2026 financial results.</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="str">
-        <v>WTW speeds strategic life insurer decisions with addition of GPU-support in RiskAgility Financial Modeller</v>
+        <v>Keenova Advances Podiatry Pipeline with First Patient Dosed in Phase 3 Trial of XIAFLEX® (collagenase clostridium histolyticum) for Hammer Toe</v>
       </c>
       <c r="B955" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C955" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D955" t="str">
-        <v>Finance, SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E955" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319423/0/en/WTW-speeds-strategic-life-insurer-decisions-with-addition-of-GPU-support-in-RiskAgility-Financial-Modeller.html</v>
+        <v>https://www.prnewswire.com/news-releases/keenova-advances-podiatry-pipeline-with-first-patient-dosed-in-phase-3-trial-of-xiaflex-collagenase-clostridium-histolyticum-for-hammer-toe-302855400.html</v>
       </c>
       <c r="F955" t="str">
-        <v>LONDON, June 30, 2026 (GLOBE NEWSWIRE) -- WTW (NASDAQ: WTW), a leading global advisory, broking and solutions company, today announced the newest version of RiskAgility Financial Modeller (FM), its flagship platform for life and health insurers. The release adds advanced graphics processing unit (GPU) execution as a complementary technology that further extends the market-leading performance of RiskAgility FM, enabling insurers to generate insights faster, more cost-effectively and with greater flexibility.</v>
+        <v>First registered, randomized Phase 3 trial evaluating the efficacy, safety, and tolerability of XIAFLEX in adults with hammer toe No FDA-approved nonsurgical therapies currently indicated for the treatment of hammer toe Hammer toe treatment today is limited to mainly orthotics,...</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="str">
-        <v>Sleep Apnea Market Expected to Experience Accelerated Growth and Market Evolution by 2034 – DelveInsight | Apnimed, Eli Lilly, Incannex Healthcare, Axsome Therapeutics, Jazz Pharma, Bioprojet</v>
+        <v>$CAPR Securities: Capricor Therapeutics Shareholders Who Lost Money ...</v>
       </c>
       <c r="B956" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C956" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D956" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E956" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/sleep-apnea-market-expected-to-experience-accelerated-growth-and-market-evolution-by-2034-delveinsight-apnimed-eli-lilly-incannex-healthcare-axsome-therapeutics-jazz-pharma-bioprojet/?source=barchart</v>
+        <v>https://pr-inside.com/capr-securities-capricor-therapeutics-shareholders-who-lost-money-r5214317.htm</v>
       </c>
       <c r="F956" t="str">
-        <v/>
+        <v>(PR-inside.com) Capricor Therapeutics, Inc. has been sued for securities fraud over alleged misstatements about Deramiocel and the integrity of the clinical data supporting its Biologics License Application leading to a 64% stock drop. NEW YORK CITY, NY / ACCESS Newswire / August 20, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Capricor Therapeutics, Inc. (NASDAQ:CAPR) and certain of the company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Capricor Therapeutics securities, you are encouraged to obtain additional ..</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="str">
-        <v>Myotonic Dystrophy Pipeline 2026: Key Companies, MOA, ROA, and Clinical Trials Evaluation by DelveInsight | Dyne Therapeutics, Avidity Biosciences, Harmony Biosciences, AMO Pharma, Lupin, AMO Pharma</v>
+        <v>AC Immune Announces Positive Preliminary Phase 1 Data for NLRP3 Inhibitor ACI-19764</v>
       </c>
       <c r="B957" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C957" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D957" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E957" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/myotonic-dystrophy-pipeline-2026-key-companies-moa-roa-and-clinical-trials-evaluation-by-delveinsight-dyne-therapeutics-avidity-biosciences-harmony-biosciences-amo-pharma-lupin-amo-pharma/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348200/0/en/ac-immune-announces-positive-preliminary-phase-1-data-for-nlrp3-inhibitor-aci-19764.html</v>
       </c>
       <c r="F957" t="str">
-        <v/>
+        <v>AC Immune announced positive interim Phase 1 results from a first-in-human clinical study evaluating ACI-19764, an NLRP3 inhibitor targeting inflammation.</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="str">
-        <v>Wet Age-related Macular Degeneration (Wet AMD) Pipeline 2025: FDA Updates, Therapy Innovations, and Clinical Trial Landscape Analysis by DelveInsight</v>
+        <v>Covalon Announces Conference Call to Discuss Third Quarter Fiscal 2026 Results</v>
       </c>
       <c r="B958" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C958" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D958" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E958" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/wet-agerelated-macular-degeneration-wet-amd-pipeline-2025-fda-updates-therapy-innovations-and-clinical-trial-landscape-analysis-by-delveinsight/?source=barchart</v>
+        <v>https://finance.yahoo.com/healthcare/articles/covalon-announces-conference-call-discuss-110000139.html</v>
       </c>
       <c r="F958" t="str">
-        <v/>
+        <v>MISSISSAUGA, Ontario, August 20, 2026--Covalon Technologies Ltd. (the "Company" or "Covalon") (TSXV: COV; OTCQX: CVALF), an advanced medical technologies company, will release its Q3 Fiscal 2026 results on Thursday, August 27, 2026, before markets open. A conference call and webcast to discuss the results will be held on Thursday, August 27, 2026, at 8:30am ET.</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="str">
-        <v>As Health Care Moves From Volume to Value, SCU Highlights Integrative, Whole-Person Healthcare</v>
+        <v>Herantis Pharma releases 1H 2026 report today</v>
       </c>
       <c r="B959" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C959" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D959" t="str">
-        <v>Healthcare, Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E959" t="str">
-        <v>https://www.prnewswire.com/news-releases/as-health-care-moves-from-volume-to-value-scu-highlights-integrative-whole-person-healthcare-302814027.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348198/0/en/herantis-pharma-releases-1h-2026-report-today.html</v>
       </c>
       <c r="F959" t="str">
-        <v>WHITTIER, Calif., June 30, 2026 /PRNewswire/ -- As the U.S. health care system continues moving from fee-for-service models toward value-based care, Southern California University of Health Sciences (SCU) is preparing future healthcare professionals to deliver integrative, whole-person...</v>
+        <v>Espoo, Finland, August 20, 2026: Herantis Pharma Plc ("Herantis") a clinical-stage company developing disease-modifying therapies to stop the progression of Parkinson’s disease, releases today the Company’s 1H 2026 report. The full report is attached to this release and is also available on the Company’s website: www.herantis.com .</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="str">
-        <v>New clinical and real-world evidence on Lecanemab to be presented at AAIC conference 2026</v>
+        <v>Humana Names Dr. Shantanu Nundy as Chief Medical Officer</v>
       </c>
       <c r="B960" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C960" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D960" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E960" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-clinical-and-real-world-evidence-on-lecanemab-to-be-presented-at-aaic-conference-2026-302814196.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/humana-names-dr-shantanu-nundy-110000094.html</v>
       </c>
       <c r="F960" t="str">
-        <v>STOCKHOLM, June 30, 2026 /PRNewswire/ -- BioArctic AB's (publ) (NASDAQ STOCKHOLM: BIOA B) partner Eisai will present new clinical and real-world evidence on lecanemab (Leqembi®) at the Alzheimer's Association International Conference (AAIC) in London, July 12-15, including data on its...</v>
+        <v>LOUISVILLE, Ky., August 20, 2026--Humana Inc. (NYSE: HUM) today announced that Shantanu Nundy, M.D., will join the company as Chief Medical Officer, effective August 31. A practicing physician, healthcare executive, and technology leader, Dr.</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="str">
-        <v>FDA grants Priority Review to Roche’s Enspryng, the first and only at-home subcutaneous treatment option for thyroid eye disease (TED)</v>
+        <v>Radiopharm Theranostics Receives Positive Recommendation from Data Safety and Monitoring Committee to Advance to Cohort 4 in 177Lu-RAD202 Phase 1 HEAT Clinical Trial</v>
       </c>
       <c r="B961" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C961" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D961" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E961" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319373/0/en/FDA-grants-Priority-Review-to-Roche-s-Enspryng-the-first-and-only-at-home-subcutaneous-treatment-option-for-thyroid-eye-disease-TED.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348199/0/en/radiopharm-theranostics-receives-positive-recommendation-from-data-safety-and-monitoring-committee-to-advance-to-cohort-4-in-177lu-rad202-phase-1-heat-clinical-trial.html</v>
       </c>
       <c r="F961" t="str">
-        <v>Basel, 30 June 2026 - Roche (SIX: RO, ROP; OTCQX: RHHBY) announced today that the US Food and Drug Administration (FDA) has accepted and granted priority review to a supplemental Biologics License Application (sBLA) for Enspryng® (satralizumab) for the treatment of thyroid eye disease (TED). The filing acceptance is based on results from the two randomised, placebo-controlled global phase III SatraGO studies assessing the safety and efficacy of Enspryng in patients with moderate to severe TED. The data were presented at the American Society of Ophthalmic Plastic and Reconstructive Surgery (ASOPRS) in October 2025. 1 The FDA is expected to make a decision on approval by 15 October 2026.</v>
+        <v>Advancing RAD202 Phase 1 trial to next dose level of 180mCi in patients with HER2+ advanced solid tumors</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="str">
-        <v>Orion Pharma announces agreement with Shilpa Medicare for nivolumab biosimilar for European market</v>
+        <v>Serif Health Receives Significant Growth Investment From SEVA</v>
       </c>
       <c r="B962" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C962" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D962" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E962" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319378/0/en/Orion-Pharma-announces-agreement-with-Shilpa-Medicare-for-nivolumab-biosimilar-for-European-market.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/serif-health-receives-significant-growth-110000839.html</v>
       </c>
       <c r="F962" t="str">
-        <v>ORION CORPORATION PRESS RELEASE 30 JUNE 2026 at 8.00 EEST</v>
+        <v>SAN FRANCISCO, August 20, 2026--Serif Health ("Serif" or the "Company"), the leading provider of healthcare price transparency data and intelligence, today announced a significant minority investment from SEVA Growth LP ("SEVA").</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="str">
-        <v>Orion Pharma ja Shilpa Medicare sopimukseen nivolumabi-biosimilaarituotteen oikeuksista Euroopassa</v>
+        <v>HealthTab™ Enters Multi-Year Collaboration Agreement with Abbott for Point-of-Care Testing Across the UK</v>
       </c>
       <c r="B963" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C963" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D963" t="str">
-        <v>Healthcare</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E963" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319378/0/fi/Orion-Pharma-ja-Shilpa-Medicare-sopimukseen-nivolumabi-biosimilaarituotteen-oikeuksista-Euroopassa.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348189/0/en/healthtab-enters-multi-year-collaboration-agreement-with-abbott-for-point-of-care-testing-across-the-uk.html</v>
       </c>
       <c r="F963" t="str">
-        <v>ORION OYJ LEHDISTÖTIEDOTE 30.6.2026 KLO 8.00</v>
+        <v>VANCOUVER, British Columbia, Aug. 20, 2026 (GLOBE NEWSWIRE) -- AVRICORE HEALTH INC. (TSXV: AVCR) is pleased to announce that its wholly-owned subsidiary, HealthTab Ltd, has entered into a formal collaboration agreement with Abbott, a global healthcare company, to supply and distribute Abbott’s point-of-care testing products through the HealthTab™ platform in the UK.</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="str">
-        <v>Remote Patient Monitoring Market to Reach $66.33 Billion by 2031, Driven by Aging Population, Chronic Disease Burden, and Rise of Connected Healthcare</v>
+        <v>UNLOCKD Completes Initial Production Run of Morning Magic Functional Mushroom K-Cups, Targets E-Commerce and Retail Expansion</v>
       </c>
       <c r="B964" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C964" t="str">
-        <v>GetNews</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D964" t="str">
-        <v>Healthcare</v>
+        <v>Retail, Healthcare</v>
       </c>
       <c r="E964" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/remote-patient-monitoring-market-to-reach-6633-billion-by-2031-driven-by-aging-population-chronic-disease-burden-and-rise-of-connected-healthcare/?source=barchart</v>
+        <v>https://www.newmediawire.com/news/unlockd-completes-initial-production-run-of-morning-magic-functional-mushroom-k-cups-targets-e-commerce-and-retail-expansion-7088730</v>
       </c>
       <c r="F964" t="str">
-        <v/>
+        <v>Ancient Extracts USA Enters the Multibillion-dollar Single-serve Coffee Market as UNLOCKD Expands Its Consumer Portfolio to 72 SKUs LANCASTER, PA - August 20, 2026 ( NEWMEDIAWIRE ) - BitFrontier Capital Holdings, Inc. (OTCID: BFCH), doing business as UNLOCKD Inc. (“UNLOCKD” or the “Company”), today announced that Ancient Extracts USA has completed the initial production run of Morning Magic functional mushroom coffee in a K-Cup-compatible single-serve format. The Company is now preparing Morning Magic K-Cups for launch on Amazon and its direct-to-consumer website, AncientExtracts.com , while sending samples to prospective retail category buyers as it pursues broader brick-and-mortar distribution opportunities. For UNLOCKD, the significance extends well beyond another product launch. Mornin</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="str">
-        <v>International Alcohol Control Online Symposium Held: Focusing on Global and Low- and Middle-Income Country Response Strategies</v>
+        <v>Specialty PACS Market Report: Growth Drivers and Forecasts</v>
       </c>
       <c r="B965" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C965" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D965" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E965" t="str">
-        <v>https://www.prnewswire.com/news-releases/international-alcohol-control-online-symposium-held-focusing-on-global-and-low--and-middle-income-country-response-strategies-302814017.html</v>
+        <v>https://express-press-release.net/news/2026/08/20/1768555</v>
       </c>
       <c r="F965" t="str">
-        <v>MACAU, June 30, 2026 /PRNewswire/ -- The International Alcohol Control Online Symposium, organized by experts from the World Health Organization (WHO), the International Agency for Research on Cancer (IARC) Biobank and Cohort Building Network (BCNet), and other institutions, has...</v>
+        <v>Medical imaging is expanding faster than most hospital IT budgets can comfortably absorb. Every additional MRI, mammogram, or pathology slide adds to a growing pile [read full press release...]</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="str">
-        <v>Nuvectis Pharma Announces Pricing of $100 Million Public Offering of Common Stock</v>
+        <v>Dr. Roger Wu, CEO of 20Slash20 Inc, to Present The Eye Drink Company ...</v>
       </c>
       <c r="B966" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C966" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D966" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare, Retail, Education</v>
       </c>
       <c r="E966" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319364/0/en/Nuvectis-Pharma-Announces-Pricing-of-100-Million-Public-Offering-of-Common-Stock.html</v>
+        <v>https://pr-inside.com/dr-roger-wu-ceo-of-20slash20-inc-to-present-the-eye-drink-company-r5214293.htm</v>
       </c>
       <c r="F966" t="str">
-        <v>FORT LEE, N.J., June 29, 2026 (GLOBE NEWSWIRE) -- Nuvectis Pharma, Inc. (Nasdaq: NVCT), a clinical stage biopharmaceutical company focused on the development of innovative therapies for the treatment of immune complement-related conditions and oncology, today announced the pricing of its previously announced underwritten public offering of 5,000,000 shares of its common stock at a price of $20.00 per share, with expected gross proceeds to Nuvectis of $100 million. Nuvectis has also granted the underwriters a 30-day option to purchase up to 750,000 additional shares of its common stock at the public offering price, less underwriting discounts and commissions. The offering is expected to close on or about July 1, 2026, subject to satisfaction of customary closing conditions.</v>
+        <v>(PR-inside.com) Presentation Scheduled for September 9, 2026, at 9:35 AM in Room 2 SAN DIEGO, CA / ACCESS Newswire / August 20, 2026 /As an incubated client of Fast Moving Consumer Goods (GGII), 20Slash20, Inc., a health and wellness company focused on advancing eye health awareness through innovative consumer products and education, announced today that Dr. Roger Wu, Founder and CEO of 20Slash20, will present the company's vision, growth strategy, and market opportunities at the Moody's Capital 2026 Disruptive Growth and Life Sciences Conference September 9-10. Dr. Wu's presentation is scheduled to begin at 9:35 AM in Room 2 on September 9, 2026, ..</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="str">
-        <v>From Products to Solutions: Linuo Pharma Packaging Charts a New Global Path Through AI-Driven Intelligent Manufacturing</v>
+        <v>Strategic Trends Fueling Healthcare Command Center Adoption</v>
       </c>
       <c r="B967" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C967" t="str">
-        <v>PressReleaseNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D967" t="str">
-        <v>AI, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E967" t="str">
-        <v>https://pressreleasenews.org/pressroom/from-products-to-solutions-linuo-pharma-packaging-charts-a-new-global-path-through-ai-driven-intelligent-manufacturing</v>
+        <v>https://express-press-release.net/news/2026/08/20/1768553</v>
       </c>
       <c r="F967" t="str">
-        <v/>
+        <v>Hospitals today are being asked to do more with less &amp;#8212; fewer beds, tighter staffing, and rising patient volumes, all while maintaining safety and quality. [read full press release...]</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="str">
-        <v>TherapyGo Announces Milestone as AI-Powered Mental Health Platform Expands Access to Licensed Psychologists</v>
+        <v>Leads Biolabs’ Opamtistomig (PD-L1/4-1BB Bispecific Antibody) Abstract Published by WCLC: Extended Follow‑Up Shows Continued Efficacy Improvement</v>
       </c>
       <c r="B968" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C968" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D968" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E968" t="str">
-        <v>https://www.getnews.info/story/2026/06/29/therapygo-announces-milestone-as-aipowered-mental-health-platform-expands-access-to-licensed-psychologists/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348153/0/en/leads-biolabs-opamtistomig-pd-l1-4-1bb-bispecific-antibody-abstract-published-by-wclc-extended-follow-up-shows-continued-efficacy-improvement.html</v>
       </c>
       <c r="F968" t="str">
-        <v/>
+        <v>NANJING, China, Aug. 20, 2026 (GLOBE NEWSWIRE) -- Nanjing Leads Biolabs Co., Ltd. (“Leads Biolabs” or the “Company,” Stock Code: 9887.HK) today announced that the full abstract of the Phase II clinical study evaluating its proprietary drug candidate LBL-024 (Opamtistomig, a PD-L1/4-1BB bispecific antibody) in combination with chemotherapy as a first-line treatment for non-small cell lung cancer (“NSCLC”) has been published on the official website of the World Conference on Lung Cancer (the “WCLC”). Based on data analyzed as of March 6, 2026, LBL-024 in combination with chemotherapy demonstrated an encouraging antitumor activity in the overall population, with robust tumor shrinkage observed in both the squamous and non-squamous NSCLC. The abstract data were based on a median follow‑up of 3</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="str">
-        <v>MedMira Reports Third Quarter Results FY2026</v>
+        <v>BioNTech Highlights Late-Stage Lung Cancer Pipeline Momentum and First Global Data for Pumitamig/Elfetabart Drozuntecan Novel-Novel Combination at WCLC 2026</v>
       </c>
       <c r="B969" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C969" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D969" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E969" t="str">
-        <v>https://pr-inside.com/medmira-reports-third-quarter-results-fy-r5196036.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348151/0/en/biontech-highlights-late-stage-lung-cancer-pipeline-momentum-and-first-global-data-for-pumitamig-elfetabart-drozuntecan-novel-novel-combination-at-wclc-2026.html</v>
       </c>
       <c r="F969" t="str">
-        <v>(PR-inside.com) HALIFAX, NS / ACCESS Newswire / June 29, 2026 / MedMira Inc. (MedMira) (TSXV:MIR), reported today on its financial results for the quarter ended April 30, 2026. Corporate update During Q3 FY2026, the Company continued to advance the regulatory approval process for its Multiplo® Complete Syphilis (TP/nTP) Antibody Test (Multiplo® TP/nTP). The Company received its initial feedback from Health Canada and remains confident that the new regulatory submission pathway will facilitate more efficient review timelines. Following the quarter, the second phase of clinical trials was completed, and the resulting data will be submitted to support the existing regulatory application. The test is ..</v>
+        <v>MAINZ, Germany, August 20, 2026 – BioNTech SE (Nasdaq: BNTX, “BioNTech” or “the Company”) will present new clinical data from its diversified development program in lung cancer treatment at the IASLC 2026 World Conference on Lung Cancer (“WCLC”) in Seoul, Republic of Korea, from September 12-15, 2026.</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="str">
-        <v>Devonian Health Group Reports Financial and Operating Results of its Three and Nine Months Ended April 30, 2026</v>
+        <v>Study Found Artery Damage in Adults in Their 20s, Highlighting Need for Early Cardiovascular Risk Assessment</v>
       </c>
       <c r="B970" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C970" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D970" t="str">
-        <v>Healthcare</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E970" t="str">
-        <v>https://www.prnewswire.com/news-releases/devonian-health-group-reports-financial-and-operating-results-of-its-three-and-nine-months-ended-april-30-2026-302813854.html</v>
+        <v>https://www.newmediawire.com/news/study-found-artery-damage-in-adults-in-their-20s-highlighting-need-for-early-cardiovascular-risk-assessment-7088729</v>
       </c>
       <c r="F970" t="str">
-        <v>(all amounts are in Canadian dollars) Quarter ended April 30, 2026, net loss of $1.9 million dollars, ($0.70) per share Nine months ended April 30, 2026, net loss of $5.7 million dollars, ($2.07) per share Cash as of April 30, 2026, $0.7 million Company remains debt-free QUÉBEC, June 29,...</v>
+        <v>Research Highlights : A new study found that nearly 8 out of 10 young adult participants, average age 23 years, had cardiovascular-kidney-metabolic syndrome (CKM syndrome) stages 1 – 3. Participants in higher CKM syndrome stages had early signs of arterial injury. Young adults with more advanced CKM syndrome stages also had lower cardiovascular health scores, as measured by the American Heart Association's Life's Essential 8™ metrics. DALLAS - August 20, 2026 ( NEWMEDIAWIRE ) - A new scientific study found that nearly 8 out of 10 young adult participants, average age 23 years, had cardiovascular-kidney-metabolic syndrome (CKM syndrome), according to new independent research published today in Circulation: Population Health and Outcomes, a peer-reviewed scientific journal of the American He</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="str">
-        <v>FDA Approves Arcutis’ ZORYVE® (roflumilast) Cream 0.3% for the Treatment of Plaque Psoriasis in Children as Young as Age 2</v>
+        <v>London Private GP Launches Next-Generation Longevity and Preventative Medicine Clinic to Combat Chronic Illness</v>
       </c>
       <c r="B971" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C971" t="str">
-        <v>GlobeNewswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D971" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E971" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3319348/0/en/FDA-Approves-Arcutis-ZORYVE-roflumilast-Cream-0-3-for-the-Treatment-of-Plaque-Psoriasis-in-Children-as-Young-as-Age-2.html</v>
+        <v>https://pressat.co.uk/releases/london-private-gp-launches-next-generation-longevity-and-preventative-medicine-clinic-to-combat-chronic-illness-26b2834f62cb0e1d030dc75bc82fbe18/</v>
       </c>
       <c r="F971" t="str">
-        <v>FDA Approves Arcutis’ ZORYVE® (roflumilast) Cream 0.3% for the Treatment of Plaque Psoriasis in Children as Young as Age 2</v>
+        <v>Thursday 20 August, 2026 London-based private GP clinic DrStavy.com has officially launched an advanced suite of longevity and preventative medicine services, designed to shift the healthcare paradigm from reactive treatment to proactive wellness. Founded by experienced general practitioner Dr Stavroula Nikitopoulou, the clinic integrates cutting-edge health screening, functional medicine, and personalized internal medicine to identify and address the root causes of chronic illness before symptoms manifest. As global interest in health optimization and lifespan extension reaches an all-time high, DrStavy.com bridges the gap between traditional family medicine and evidence-based longevity therapies. The clinic’s comprehensive protocols feature advanced diagnostic testing, including tailored</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="str">
-        <v>Laplace Announces FDA IDE Approval of TRIUMPH Pivotal Trial of Its Transcatheter Tricuspid Valve Replacement System</v>
+        <v>Rise Nano Optics Joins the Vision Council, a Leading Optical Trade Association, Expanding Access to Key Optical Relationship</v>
       </c>
       <c r="B972" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C972" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D972" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E972" t="str">
-        <v>https://www.prnewswire.com/news-releases/laplace-announces-fda-ide-approval-of-triumph-pivotal-trial-of-its-transcatheter-tricuspid-valve-replacement-system-302813749.html</v>
+        <v>https://www.newsfilecorp.com/release/310558/Rise-Nano-Optics-Joins-the-Vision-Council-a-Leading-Optical-Trade-Association-Expanding-Access-to-Key-Optical-Relationship</v>
       </c>
       <c r="F972" t="str">
-        <v>MINNEAPOLIS, June 29, 2026 /PRNewswire/ -- Laplace Interventional today announced that the U.S. Food and Drug Administration (FDA) has approved an Investigational Device Exemption (IDE) for TRIUMPH, the company's pivotal trial evaluating its Transcatheter Tricuspid Valve Replacement...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 20, 2026) - Rise Nano Optics Ltd. (CSE: EYE) (OTCQB: RNOLF) (FSE: U9Y) ("Rise" or the "Company"), a health technology company advancing vision care through patented nanotechnology lens solutions, is pleased to announce that it has joined The Vision Council, one of the optical industry's leading trade associations representing hundreds of eyewear manufacturers, lens laboratories, retailers, distributors and technology companies across North...</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="str">
-        <v>High Patient Volume Expected at New Surgery Center for Specialized Healthcare Provider Expanding Throughout Southeast and Mid-Atlantic Region: Cardiff Lexington Corporation (Stock Symbol: CDIX)</v>
+        <v>Akiram Therapeutics and ITM Sign Lutetium-177 Supply Agreement to Support Development of AKIR001 for the Treatment of Solid Tumors</v>
       </c>
       <c r="B973" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C973" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D973" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E973" t="str">
-        <v>https://www.getnews.info/story/2026/06/29/high-patient-volume-expected-at-new-surgery-center-for-specialized-healthcare-provider-expanding-throughout-southeast-and-midatlantic-region-cardiff-lexington-corporation-stock-symbol-cdix/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/akiram-therapeutics-and-itm-sign-lutetium-177-supply-agreement-to-support-development-of-akir001-for-the-treatment-of-solid-tumors-302856112.html</v>
       </c>
       <c r="F973" t="str">
-        <v/>
+        <v>Akiram Therapeutics, a Swedish clinical-stage biotech company specializing in molecular radiotherapy, and ITM Isotope Technologies Munich SE (ITM), a leading radiopharmaceutical biotech company, today announced a supply agreement for non-carrier-added (n.c.a.) Lutetium-177 (Lu-177 or...</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="str">
-        <v>1933 Industries Reports Third Quarter 2026 Financial Results</v>
+        <v>TLC Healthcare engages Mayo Clinic Global Consulting to advance healthcare excellence</v>
       </c>
       <c r="B974" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C974" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D974" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E974" t="str">
-        <v>https://pr-inside.com/industries-reports-third-quarter-2026-financial-results-r5195971.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/tlc-healthcare-engages-mayo-clinic-060500836.html</v>
       </c>
       <c r="F974" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / June 29, 2026 / 1933 Industries Inc. (the "Company" or "1933 Industries") (CSE:TGIF)(OTCID:TGIFF), a Nevada-focused cannabis cultivator and producer, is pleased to announce its third quarter financial results for the six and nine months ended April 30, 2026 and 2025 ("fiscal 2026"). All amounts expressed are in Canadian dollars. The Company owns 100%1 of Alternative Medicine Association (AMA), the Company's cultivation and production subsidiary centred on the medical and adult-use cannabis market in the state of Nevada. Focusing on quality and value offerings, the Company wholesales cannabis flower, pre-rolls and boutique concentrate products under its proprietary ..</v>
-[...2 lines deleted...]
-    <row r="975">
+        <v>MELBOURNE, Australia, August 20, 2026--TLC Healthcare (TLC) - a leading healthcare provider of multi-generational healthcare across Victoria, Australia - announced today that it has engaged Mayo Clinic Global Consulting to provide advisory services related to TLC’s integrated care expansion with the launch of its new Hospital Day Surgery in Hallam, Victoria.</v>
+      </c>
+    </row>
+    <row r="975" xml:space="preserve">
       <c r="A975" t="str">
-        <v>Why Local Leadership is the Ultimate Remedy for Rural Healthcare</v>
+        <v>HELP Therapeutics Announces Nature Medicine Has Published HiCM-188 Clinical Trial Data for Advanced Ischemic Heart Failure</v>
       </c>
       <c r="B975" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C975" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D975" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E975" t="str">
-        <v>https://pr-inside.com/why-local-leadership-is-the-ultimate-remedy-for-rural-healthcare-r5195967.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) When Those Who Care Most Get Proper Support, Everyone Wins WATKINSVILLE, GA / ACCESS Newswire / June 29, 2026 / It was mid-2023. Staff at Monroe County Hospital (MCH) in Forsyth, Georgia, population 4,384, had been told by their corporate management leaders that the hospital was going through their reserves quickly. Closing down was not only possible, they said, but likely. MCH wasn't ready to let this happen. So, in November 2023, they chose Aletheia Health Partners, a hospital management company focused on serving rural communities, to try to turn the situation around. The Work Begins, and a Name Emerges As Aletheia began their ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109269/</v>
+      </c>
+      <c r="F975" t="str" xml:space="preserve">
+        <v xml:space="preserve">NANJING, CHINA, August 20, 2026 - (ACN Newswire) - Aug 19, HELP Therapeutics today announced the Nature Medicine publication of 12-month results from the HEAL-CHF clinical trial evaluating HiCM-188, an investigational allogeneic human iPSC-derived cardiomyocyte (hiPSC-CM) therapy for the treatment of severe ischemic heart failure. The randomized controlled trial enrolled 20 patients, assigned 1:1 to receive either coronary artery bypass grafting (CABG) alone or CABG combined with transepicardial HiCM-188 injection. The study achieved both pre-specified primary safety endpoints, demonstrating no treatment-related tumor formation through 12 months and no sustained ventricular tachycardia through 6 months. At 12 months, 90% of patients receiving transepicardial HiCM-188 injection combined with (CABG improved to NYHA Class II, versus 60% of patients in the CABG-only group..
+"HEAL-CHF provides the first clinical evidence that delivering HiCM-188 intraoperatively during CABG may combine the benefits of revascularization with myocardial regeneration," said Professor Dongjin Wang, Lead Author and Director of the Department of Cardiothoracic Surgery at Nanjing Drum Tower Hospital. "Over 12 months, we observed no serious cell-related adverse events alongside encouraging signs of reverse cardiac remodeling. Given the substantial global burden of heart failure and the persistent shortage of donor hearts, regenerative approaches like HiCM-188 have the potential to fill a critical unmet need for patients living with end-stage disease."
+"The publication of the HEAL-CHF study in Nature Medicine reflects years of dedication to advancing breakthrough stem cell technologies into clinically validated therapies," said Dr. Eugene Jiaxian Wang, Chief Executive Officer of HELP Therapeutics. "With our pivotal Phase III trial now enrolling patients in China and our Phase I program initiating in the U.S., we are eager to maintain this momentum as we work toward bringing a new regenerative medicine breakthrough to heart failure patients worldwide."
+About HiCM-188
+HiCM-188 is an investigational allogeneic human induced pluripotent stem cell-derived cardiomyocyte (hiPSC-CM) therapy designed as a standardized, off-the-shelf product for scalable manufacturing and distribution. HiCM-188 is the first iPSC-derived cardiomyocyte therapy worldwide to obtain Investigational New Drug (IND) clearances from both the U.S. FDA and China's NMPA. It is currently being evaluated in a multicenter Phase III trial in China led by TEDA International Cardiovascular Hospital, and a Phase I trial in the United States at the Texas Heart Institute.
+About HELP Therapeutics
+Founded in 2016, HELP Therapeutics is a global clinical-stage biopharmaceutical company developing iPSC-based cell therapies for cardiovascular and other degenerative diseases. The company leverages proprietary off-the-shelf cell therapy platforms and national iPSC bank infrastructure to ensure scalable clinical and commercial delivery. HELP Therapeutics has established a commercialization partnership with China Resources Sanjiu Medical &amp; Pharmaceutical Co., Ltd. (SZSE: 000999) to build out distribution infrastructure in China. For more information, please visit https://en.helptherapeutics.com.
+Disclosure Notice
+The information contained in this release is as of August 19, 2026. HiCM-188 is an investigational product and has not been approved for commercial use by the U.S. Food and Drug Administration, China National Medical Products Administration, or any other regulatory authority. This release contains forward-looking statements regarding HiCM-188, including potential clinical benefits and regulatory development timelines, which involve substantial risks and uncertainties that could cause actual results to differ materially.
+References &amp; Publication Details
+1.Journal: Nature Medicine (2026) DOI: 0.1038/s41591-026-04605-1
+2.Clinical Trial Registry: ClinicalTrials.gov (NCT03763136)
+3.Ethics Approval: Nanjing Drum Tower Hospital IRB (No. SC202000102); National Health Commission of China (MR-32-21-014649)
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="str">
-        <v>PetVivo Reports Financial and Operational Results for Fiscal 2026</v>
+        <v>Focus on The Path Forward for Orviglance</v>
       </c>
       <c r="B976" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C976" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D976" t="str">
-        <v>AI, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E976" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3319332/0/en/PetVivo-Reports-Financial-and-Operational-Results-for-Fiscal-2026.html</v>
+        <v>https://pr-inside.com/focus-on-the-path-forward-for-orviglance-r5214284.htm</v>
       </c>
       <c r="F976" t="str">
-        <v>MINNEAPOLIS, MN, US, June 29, 2026 (GLOBE NEWSWIRE) -- PetVivo Holdings, Inc. (OTCQX: PETV) (OTCID: PETVW), in cooperation with its wholly-owned subsidiaries, Cosmeta Corp, PetVivo Animal Health, Inc. and PetVivo AI, Inc., a leading provider of medical devices and biomedical therapeutics for equines and companion animals, reported operational results for the fourth quarter of its fiscal year ended March 31, 2026, and financial results for the full fiscal year.</v>
+        <v>(PR-inside.com) MALMÖ, SE / ACCESS Newswire / August 20, 2026 / Ascelia Pharma (STO:ACE) today published its Half-Year Report for 2026 (January - June), which is now available on the company's website: Financial Reports - ASCELIA KEY EVENTS IN Q2 2026 Ascelia Pharma completed a directed share issue of SEK 20 million before transaction costs Bulletin from the Annual General Meeting in Ascelia Pharma AB on 4 May 2026 Orviglance data presented at the Annual Radiology Congress ESGAR 2026 Orviglance IP Portfolio expanded with new patent filing KEY EVENTS AFTER THE PERIOD Ascelia Pharma receives a Complete Response Letter from the U.S. Food and Drug Administration regarding the ..</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="str">
-        <v>Gerresheimer Publishes 2025 Annual and Consolidated Financial Statements: Stable Revenue in a Challenging Financial Year</v>
+        <v>Vistin Pharma ASA: Second quarter and YTD 2026 financial results</v>
       </c>
       <c r="B977" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C977" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D977" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E977" t="str">
-        <v>https://www.newmediawire.com/news/gerresheimer-publishes-2025-annual-and-consolidated-financial-statements-stable-revenue-in-a-challenging-financial-year-7087416</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348089/0/en/vistin-pharma-asa-second-quarter-and-ytd-2026-financial-results.html</v>
       </c>
       <c r="F977" t="str">
-        <v>Revenue of EUR 2.3 billion, adjusted EBITDA of EUR 384 million Organic revenue growth of +0.3%, adjusted EBITDA margin at 16.8% Closing of the sale of Centor and comprehensive debt refinancing planned for this year Implementation of the transformation program (gto) for gradual margin improvement DUSSELDORF, GERMANY - June 29, 2026 ( NEWMEDIAWIRE ) - Gerresheimer, an innovative systems and solutions provider and global partner to the pharma, biotech, and cosmetics industries, today published its 2025 annual and consolidated financial statements, which were issued with an unqualified audit opinion. The publication had been postponed due to internal investigations - now completed - regarding revenues and accounting practices in financial years 2024 and 2025. Incorrect entries have been thorou</v>
+        <v>Oslo, Norway, 20 August 2026</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="str">
-        <v>“Eccrine Power” by Giacomo Fasano, is the Breakthrough the World Needs Now</v>
+        <v>Curitics Health Unveils Next-Generation AI Platform to Transform Clinical Workflows</v>
       </c>
       <c r="B978" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C978" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D978" t="str">
-        <v>Healthcare</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E978" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356840</v>
+        <v>https://www.prnewswire.com/news-releases/curitics-health-unveils-next-generation-ai-platform-to-transform-clinical-workflows-302855756.html</v>
       </c>
       <c r="F978" t="str">
-        <v>For more than 30 years, scientific images have shown something extraordinary: visible bloodline connections surrounding the pore sacs, sweat glands, and capillary networks of the skin. Yet for decades, these images have been overlooked, underexplained, and disconnected from the bigger picture of human health. - - Now, Giacomo Fasano&amp;#39;s &amp;#8220;Eccrine Power&amp;#8221; brings that hidden connection into focus. - - This is not simply a book about sweating. It is a bold re-examination of the body Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356840</v>
+        <v>New Curitics Point of Care Solution, Ambient Listening, AI Care Management, and mobile capabilities help reduce administrative burden, strengthen care coordination, and improve patient outcomes. LOS ANGELES, Aug. 20, 2026 /PRNewswire/ -- Curitics Health today announced the expansion of...</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="str">
-        <v>Medios Optimizes Its Manufacturing Network and Closes Its Aschaffenburg Facility</v>
+        <v>Zelluna ASA: Second Quarter 2026 results</v>
       </c>
       <c r="B979" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C979" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D979" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E979" t="str">
-        <v>https://www.newmediawire.com/news/medios-optimizes-its-manufacturing-network-and-closes-its-aschaffenburg-facility-7087415</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348082/0/en/zelluna-asa-second-quarter-2026-results.html</v>
       </c>
       <c r="F979" t="str">
-        <v>BERLIN - June 29, 2026 ( NEWMEDIAWIRE ) - Medios AG is closing the facility of its wholly owned subsidiary, Medios Solutions Aschaffenburg GmbH, and consolidating patient-specific manufacturing at the remaining locations in its Germany-wide network. Production has already been relocated, and supplies to pharmacies and hospitals are guaranteed. Aschaffenburg most recently accounted for approximately 10% of the production volume of the Medios Group’s German manufacturing facilities. The measure affects 32 employees, for whom Medios is seeking to provide fair compensation. The business of patient-specific formulations is under sustained margin pressure – particularly due to price regulatory adjustments – which the company is now countering with measures to increase efficiency. In Germany, Med</v>
+        <v>Oslo, 20 August 2026 – Zelluna (OSE: ZLNA), a clinical-stage company pioneering allogeneic "off-the-shelf" T Cell Receptor-based Natural Killer (TCR-NK) cell therapies for the treatment of solid cancers, today presents its results for the second quarter 2026.</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="str">
-        <v>Tilray Brands Strengthens Global Medical Cannabis Platform and Canadian Patient Access Through HelloMD Acquisition</v>
+        <v>Hope Services Expands Its Reach With Purchase Of Second Vocational Training Center In Hudson</v>
       </c>
       <c r="B980" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C980" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRLog</v>
       </c>
       <c r="D980" t="str">
-        <v>Finance, SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E980" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3319322/0/en/Tilray-Brands-Strengthens-Global-Medical-Cannabis-Platform-and-Canadian-Patient-Access-Through-HelloMD-Acquisition.html</v>
+        <v>https://www.prlog.org/13165670-hope-services-expands-its-reach-with-purchase-of-second-vocational-training-center-in-hudson.html</v>
       </c>
       <c r="F980" t="str">
-        <v>Acquisition Will Expand Patient Access, Strengthen Digital Healthcare Capabilities, and Create a Fully Vertically Integrated Medical Cannabis Framework for Tilray in Canada Acquisition Will Expand Patient Access, Strengthen Digital Healthcare Capabilities, and Create a Fully Vertically Integrated Medical Cannabis Framework for Tilray in Canada</v>
+        <v>New Hudson center will expand access to hands-on vocational training and career opportunities while introducing a basic medical training program.</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="str">
-        <v>Did You Lose Money Investing in Embecta Corp.? Robbins LLP Urges Investors ...</v>
+        <v>Essity acquires feminine care business in Brazil</v>
       </c>
       <c r="B981" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C981" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D981" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E981" t="str">
-        <v>https://pr-inside.com/did-you-lose-money-investing-in-embecta-corp-robbins-llp-urges-investors-r5195951.htm</v>
+        <v>https://www.prnewswire.com/news-releases/essity-acquires-feminine-care-business-in-brazil-302855886.html</v>
       </c>
       <c r="F981" t="str">
-        <v>(PR-inside.com) SAN DIEGO, CA / ACCESS Newswire / June 29, 2026 /Robbins LLP informs stockholders that a class action was filed on behalf of all investors who purchased or otherwise acquired Embecta Corp. (NASDAQ:EMBC) securities between November 25, 2025 and May 4, 2026. Embecta Corp., is a medical device company, that provides solutions to improve the health and wellbeing of people living with diabetes in the United States and internationally. For more information, submit a form, email attorney Aaron Dumas, Jr., or give us a call at (800) 350-6003. The Allegations: Robbins LLP is Investigating Allegations that Embecta Corp. (EMBC) Misled Investors Regarding ..</v>
+        <v>STOCKHOLM, Aug. 20, 2026 /PRNewswire/ -- Hygiene and health company Essity has entered into an agreement to acquire Kenvue's feminine care business in Brazil, including the market-leading brands Carefree, Sempre Livre and o.b. The purchase price amounts to USD 284m (approximately SEK...</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="str">
-        <v>Praxis Precision Medicines Announces Extension Period for Relutrigine for Treatment of SCN2A and SCN8A Developmental and Epileptic Encephalopathies</v>
+        <v>Edesa Biotech Announces Pricing of $25.0 Million Public Offering</v>
       </c>
       <c r="B982" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C982" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D982" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E982" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3319308/0/en/Praxis-Precision-Medicines-Announces-Extension-Period-for-Relutrigine-for-Treatment-of-SCN2A-and-SCN8A-Developmental-and-Epileptic-Encephalopathies.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348070/0/en/edesa-biotech-announces-pricing-of-25-0-million-public-offering.html</v>
       </c>
       <c r="F982" t="str">
-        <v>FDA sets updated PDUFA date of December 27, 2026</v>
+        <v xml:space="preserve">TORONTO, Aug. 19, 2026 (GLOBE NEWSWIRE) -- Edesa Biotech, Inc. (Nasdaq: EDSA) (the “Company” or “Edesa”), a clinical-stage biopharmaceutical company focused on developing host-directed therapeutics for immuno-inflammatory diseases, today announced the pricing of an underwritten public offering consisting of (i) 3,870,500 common shares and accompanying common share warrants to purchase an aggregate of 3,870,500 common shares and (ii) in lieu of common shares to investors who so choose, pre-funded warrants to purchase up to 675,000 common shares and accompanying common share warrants to purchase an aggregate of 675,000 common shares, at an exercise price of $0.0001 per pre-funded warrant. Each common share and pre-funded warrant is being sold in combination with an accompanying common share </v>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="str">
-        <v>Silo Pharma Advances SPC-15 PTSD Therapeutic with Drug-Device Robustness Study Ahead of Planned FDA Type C Meeting Request</v>
+        <v>HIMS INVESTOR ALERT: Kirby McInerney LLP Investigates Potential Claims ...</v>
       </c>
       <c r="B983" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C983" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D983" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E983" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3319292/0/en/Silo-Pharma-Advances-SPC-15-PTSD-Therapeutic-with-Drug-Device-Robustness-Study-Ahead-of-Planned-FDA-Type-C-Meeting-Request.html</v>
+        <v>https://pr-inside.com/hims-investor-alert-kirby-mcinerney-llp-investigates-potential-claims-r5214220.htm</v>
       </c>
       <c r="F983" t="str">
-        <v>Study designed to evaluate performance and formulation stability of proprietary nose-to-brain delivery system</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 19, 2026 / (ACCESS NEWSWIRE)-The law firm of Kirby McInerney LLP continues its investigation on behalf of Hims &amp; Hers Health, Inc. ("Hims" or the "Company") (NYSE:HIMS) investors concerning the Company's and/or members of its senior management's possible violation of the federal securities laws and other unlawful business practices. [CONTACT THE FIRM IF YOU SUFFERED A LOSS] What Happened? On July 29, 2026, the Federal Trade Commission (the "FTC") filed a lawsuit against Hims, accusing the Company of sharing customers' medical information with third-party advertisers. The FTC complaint accuses the Company of "deceptive and ..</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="str">
-        <v>Erasca, Inc. (ERAS) Faces Securities Class Action Amid Patient Death, Intellectual Property Questions, $2.8 Billion Market Cap Loss -- HBSS</v>
+        <v>RMTG Provides Details for First-Ever Investor Call to Answer Shareholder ...</v>
       </c>
       <c r="B984" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C984" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D984" t="str">
-        <v>Finance, Healthcare, Real Estate</v>
+        <v>Healthcare</v>
       </c>
       <c r="E984" t="str">
-        <v>https://www.prnewswire.com/news-releases/erasca-inc-eras-faces-securities-class-action-amid-patient-death-intellectual-property-questions-2-8-billion-market-cap-loss----hbss-302813490.html</v>
+        <v>https://pr-inside.com/rmtg-provides-details-for-first-ever-investor-call-to-answer-shareholder-r5214175.htm</v>
       </c>
       <c r="F984" t="str">
-        <v>SAN FRANCISCO, June 29, 2026 /PRNewswire/ -- Erasca, Inc. (NASDAQ: ERAS) faces a securities class action after the stock tanked $9.25 (-48%) on news that Revolution Medicines (RevMed) accused Erasca of patent infringement concerning Erasca's pan-RAS molecular glue targeting solid tumors...</v>
+        <v>(PR-inside.com) Company Announces Date, Time and Connection Details for Its Inaugural Investor Call Following a Strong First Half of 2026 MIAMI, FL / ACCESS Newswire / August 19, 2026 / Regenerative Medical Technology Group, Inc. (the "Company" or "RMTG") (OTCID:RMTG), a regenerative medicine company operating through its wholly owned subsidiary Global Stem Cells Group, today announced the connection details for its first-ever investor call, during which management will present prepared remarks responding to questions submitted by shareholders. The call reflects the Company's strong performance through the first half of 2026 and management's commitment to increased transparency and engagement with its shareholders. As previously ..</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="str">
-        <v>Quantum BioPharma (QNTM) Reaches Key Midpoint Milestone in Multiple Sclerosis Imaging Study</v>
+        <v>Ascentage Pharma Reports 2026 Interim Unaudited Financial Results and Provides Business Updates</v>
       </c>
       <c r="B985" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C985" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D985" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E985" t="str">
-        <v>https://www.newmediawire.com/news/quantum-biopharma-qntm-reaches-key-midpoint-milestone-in-multiple-sclerosis-imaging-study-7087413</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/19/3348052/0/en/ascentage-pharma-reports-2026-interim-unaudited-financial-results-and-provides-business-updates.html</v>
       </c>
       <c r="F985" t="str">
-        <v>Before any new drug or diagnostic technology can be used widely, it must pass through a series of structured studies designed to answer specific questions. The milestone highlighted in Quantum BioPharma’s announcement is that patient enrollment in a key pilot study has reached its halfway mark. Preliminary analyses show a robust signal in acute MS lesions, along with potential sensitivity to gray matter lesions. LOS ANGELES, CA - June 29, 2026 ( NEWMEDIAWIRE ) - Clinical studies are among the most demanding and consequential undertakings in medicine. They require years of planning, careful patient selection, rigorous data collection and ongoing regulatory oversight, all in pursuit of a single goal - generating reliable evidence that a new drug, device or diagnostic tool is both safe and ef</v>
+        <v>Earnings release</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="str">
-        <v>Neutra Corp’s Subsidiary Neutra Life Sciences Executes New Women’s Health Joint Venture and Expands Trial Portfolio</v>
+        <v>Onco-Innovations Enters into LOI with Ifowonco for Exclusive Option ...</v>
       </c>
       <c r="B986" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C986" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D986" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E986" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3319254/0/en/Neutra-Corp-s-Subsidiary-Neutra-Life-Sciences-Executes-New-Women-s-Health-Joint-Venture-and-Expands-Trial-Portfolio.html</v>
+        <v>https://pr-inside.com/onco-innovations-enters-into-loi-with-ifowonco-for-exclusive-option-r5214164.htm</v>
       </c>
       <c r="F986" t="str">
-        <v>Neutra Corp’s Subsidiary Neutra Life Sciences Executes New Women’s Health Joint Venture and Expands Trial Portfolio</v>
+        <v>(PR-inside.com) CALGARY, AB / ACCESS Newswire / August 19, 2026 / Onco-Innovations Limited (CBOE CA:ONCO)(OTCQB:ONNVF)(Frankfurt:W1H,WKN:A3EKSZ) ("Onco" or the "Company") is pleased to announce that it has entered into a non-binding Letter of Intent ("LOI") with Ifowonco Informatics Incorporated ("Ifowonco") as an initial step toward negotiating a definitive agreement that would, if completed, grant Onco an exclusive option relating to Ifowonco's proprietary small-molecule inhibitor program targeting lymphocyte-activation gene 3 ("LAG-3") (the "LAG-3 Program"). The proposed collaboration is intended to combine Ifowonco's novel oral small-molecule immune checkpoint technology with Onco-Innovations' expertise in DNA damage response (DDR) therapeutics, translational oncology and clinical deve</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="str">
-        <v>How Millions in Political Donations Push for DEA Marijuana Rescheduling ...</v>
+        <v>The Inner Circle acknowledges V. Ray Cordry, Jr., DO as a 2026 Preferred Psychiatrist</v>
       </c>
       <c r="B987" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C987" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D987" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E987" t="str">
-        <v>https://pr-inside.com/how-millions-in-political-donations-push-for-dea-marijuana-rescheduling-r5195925.htm</v>
+        <v>https://www.prnewswire.com/news-releases/the-inner-circle-acknowledges-v-ray-cordry-jr-do-as-a-2026-preferred-psychiatrist-302855657.html</v>
       </c>
       <c r="F987" t="str">
-        <v>(PR-inside.com) While DEA's marijuana rescheduling hearing proceeds with participants for and against rescheduling, MMJ International Holdings highlights publicly disclosed political spending by major state licensed cannabis companies-and a federal cultivation application that has remained unresolved since 2018. WASHINGTON, D.C. / ACCESS Newswire / June 29, 2026 / MMJ International Holdings, Inc. (MMJIH), a pharmaceutical cannabinoid development company pursuing FDA-regulated treatments for Huntington's disease and multiple sclerosis, today called attention to publicly disclosed political spending by major state licensed cannabis companies as theDrug Enforcement Administration's (DEA) marijuana rescheduling hearing opened today in Arlington, Virginia. For nearly eight years, MMJIH has purs</v>
+        <v>HENNESSY, Okla., Aug. 19, 2026 /PRNewswire/ -- Prominently featured in The Inner Circle, V. Ray Cordry, Jr., DO is acknowledged as a 2026 Preferred Psychiatrist for his contributions to Behavioral Health and Psychiatric Care. Dr. V. Ray Cordry, Jr., DO, has built a distinguished career in...</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="str">
-        <v>Trinity Biotech Terminates Standby Equity Purchase Agreement with Yorkville</v>
+        <v>Gallion Health Announces Yale New Haven Health as Development Partner and Investor to Advance Next-Generation Supply Chain Technology</v>
       </c>
       <c r="B988" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C988" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D988" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E988" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3319248/8624/en/Trinity-Biotech-Terminates-Standby-Equity-Purchase-Agreement-with-Yorkville.html</v>
+        <v>https://www.pr.com/press-release/976766</v>
       </c>
       <c r="F988" t="str">
-        <v>DUBLIN, June 29, 2026 (GLOBE NEWSWIRE) -- Trinity Biotech plc (Nasdaq: TRIB), a commercial stage biotechnology company focused on human diagnostics and the development of innovative solutions addressing unmet clinical and industrial needs, today announced that it has formally provided notice of termination to YA II PN, LTD., an affiliate of financing partner Yorkville Advisors Global, in respect of its Standby Equity Purchase Agreement (the “SEPA”) for an equity line of credit facility.</v>
+        <v>Joint Development Partnership provides Gallion Health access to one of the country’s leading academic health systems to further the development of the Company’s products and service offerings. [PR.com]</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="str">
-        <v>Northside Hospital expands cardiac safety at iconic race</v>
+        <v>Ingenia Therapeutics Nominated for Both the Prix Galien USA and the Inaugural Prix Galien Korea for Best Startup</v>
       </c>
       <c r="B989" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C989" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D989" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E989" t="str">
-        <v>https://www.prnewswire.com/news-releases/northside-hospital-expands-cardiac-safety-at-iconic-race-302813609.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/ingenia-therapeutics-nominated-both-prix-220000089.html</v>
       </c>
       <c r="F989" t="str">
-        <v>SAN FRANCISCO, June 29, 2026 /PRNewswire/ -- Northside Hospital is investing in cardiac safety at the 57th Northside Hospital Peachtree Road Race through a collaboration with Atlanta Track Club and Avive Solutions. 50 Avive Connect AED®s will be carried by trained volunteer runners across...</v>
+        <v>WATERTOWN, Mass., August 19, 2026--Ingenia Therapeutics, a clinical-stage biotechnology company pioneering next-generation vascular-targeted therapies, today announced that it has been nominated for the Prix Galien USA and the inaugural Prix Galien Korea, both in the Best Startup category by The Galien Foundation. The Galien Foundation is the premier global institution recognizing and awarding outstanding achievements of innovators in life sciences.</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="str">
-        <v>Dr. John Spencer Ellis Launches Comprehensive Longevity Coaching Program Designed to Help Men Over 40 Slow — and Even Reverse — the Biological Markers of Aging</v>
+        <v>Piramal Pharma Limited schließt die Übernahme einer Mehrheitsbeteiligung an Yapan Bio Private Limited ab</v>
       </c>
       <c r="B990" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C990" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D990" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E990" t="str">
-        <v>https://www.pr.com/press-release/972268</v>
+        <v>https://www.prnewswire.com/news-releases/piramal-pharma-limited-schlieWt-die-ubernahme-einer-mehrheitsbeteiligung-an-yapan-bio-private-limited-ab-302855718.html</v>
       </c>
       <c r="F990" t="str">
-        <v>Dr. John Spencer Ellis has launched a comprehensive Men's Health and Longevity Coaching program designed to help men over 40 measurably slow and reverse biological markers of aging through integrated work across hormones, sleep, inflammation, body composition, skin, and hair. [PR.com]</v>
+        <v>Yapan Bio Private Limited ist auf Prozessentwicklung, Charakterisierung sowie GMP-konforme Herstellungsdienstleistungen für klinische Studien der Phasen I und II mit Impfstoffen und Biologika spezialisiert. Piramal hält seit 2021 eine Beteiligung an Yapan Bio und kann dadurch ein breites...</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="str">
-        <v>Dr. John Spencer Ellis Expands AI Search Visibility Services for Medical Doctors Seeking Sustainable Patient Acquisition</v>
+        <v>Picard Medical Reports Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B991" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C991" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D991" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E991" t="str">
-        <v>https://www.pr.com/press-release/972262</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/19/3348025/0/en/picard-medical-reports-second-quarter-2026-financial-results.html</v>
       </c>
       <c r="F991" t="str">
-        <v>Dr. John Spencer Ellis has expanded Reputation Return's AI search visibility services to help medical doctors across all specialties maintain patient acquisition as over 52 percent of patients now use artificial intelligence platforms to find healthcare providers. The comprehensive solutions address the specific signals AI platforms evaluate when recommending physicians, ensuring doctors remain prominent and discoverable [PR.com]</v>
+        <v>- Revenue Increases 39% and Net Loss Decreases 16%-</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="str">
-        <v>Dr. John Spencer Ellis Launches Escape the Rat Race Coaching Program to Address the Growing Burnout Crisis Among Professional Men</v>
+        <v>Ultragenyx Announces U.S. FDA Approval of GENGLYCOS™ Gene Therapy, the First-Ever FDA-Approved Treatment Designed to Treat the Underlying Cause of Glycogen Storage Disease Type Ia (GSDIa)</v>
       </c>
       <c r="B992" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C992" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D992" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E992" t="str">
-        <v>https://www.pr.com/press-release/972260</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/19/3348019/20739/en/ultragenyx-announces-u-s-fda-approval-of-genglycos-gene-therapy-the-first-ever-fda-approved-treatment-designed-to-treat-the-underlying-cause-of-glycogen-storage-disease-type-ia-gsd.html</v>
       </c>
       <c r="F992" t="str">
-        <v>Dr. John Spencer Ellis has launched his Escape the Rat Race Coaching program to help professional men over 40 break free from the burnout affecting roughly four in ten American men. The personalized program guides accomplished men through monetizing their expertise, building location-independent income, and redesigning their lives around freedom, simplicity, restored health, and mental clarity. [PR.com]</v>
+        <v>GENGLYCOS is the first gene therapy approval, and fifth FDA approval overall, for the company</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="str">
-        <v>Vadzo Imaging Positions Falcon-821CRS as Precise Dermatology Camera Module with 4K HDR for Skin Tone Accuracy</v>
+        <v>Centers Health Care Makes History and Sets Guinness World Record™ for Largest Seated Dance Lesson - Multiple Venues</v>
       </c>
       <c r="B993" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C993" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D993" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E993" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-positions-falcon-821crs-as-precise-dermatology-camera-22804654</v>
+        <v>https://www.prnewswire.com/news-releases/centers-health-care-makes-history-and-sets-guinness-world-record-for-largest-seated-dance-lesson--multiple-venues-302855702.html</v>
       </c>
       <c r="F993" t="str">
-        <v>The Falcon-821CRS is an 8MP 4K HDR dermatology camera module built on the Onsemi AR0821 HyperLux sensor. Positioned for dermoscopy, skin lesion assessment, teledermatology platforms, and clinical dermatology workflows, this color-accurate USB camera module delivers 4K output with on-chip High Dynamic Range, precise color reproduction, and USB 3.2 connectivity. It supports Windows, Linux, and Android in an S-Mount form factor, offering OEM dermatology device designers and clinical imaging engineers a production-ready platform built specifically for skin tone accuracy.</v>
+        <v>Achievement Reflects the Power of Healthy Movement and Community BRONX, N.Y., Aug. 19, 2026 /PRNewswire/ -- Centers Health Care, the largest and most complete post-acute health care continuum in the Northeast that touches one million lives each year with 36 skilled nursing and...</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="str">
-        <v>Study Reveals How Leukemia Cells Enter and Damage Lungs</v>
+        <v>Phibro Animal Health Corporation to Host Webcast and Conference Call on Fourth Quarter and Fiscal Year 2026 Results</v>
       </c>
       <c r="B994" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C994" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D994" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E994" t="str">
-        <v>https://www.prnewswire.com/news-releases/study-reveals-how-leukemia-cells-enter-and-damage-lungs-302813546.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/phibro-animal-health-corporation-host-203000109.html</v>
       </c>
       <c r="F994" t="str">
-        <v>Results Recommend Steroids as Standard Treatment for Respiratory Distress and Suggest New Drug Targets NEW YORK, June 29, 2026 /PRNewswire/ -- Led by NYU Langone Health researchers, a new study shows how blood cancer cells enter the lungs, damage tissue, and cause severe breathing...</v>
+        <v>TEANECK, N.J., August 19, 2026--Phibro Animal Health Corporation (Nasdaq: PAHC) expects to announce its fourth quarter and fiscal year 2026 financial results on Wednesday, August 26, 2026, after the market closes. Phibro management will host a conference call and webcast on Thursday, August 27, 2026, at 9:00 AM Eastern Time.</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="str">
-        <v>Better Care and Lower Costs: The Provider-Aligned Model of Care</v>
+        <v>SERA PROGNOSTICS APPOINTS SCOTT GLEASON CHIEF FINANCIAL OFFICER</v>
       </c>
       <c r="B995" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C995" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D995" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E995" t="str">
-        <v>https://www.prnewswire.com/news-releases/better-care-and-lower-costs-the-provider-aligned-model-of-care-302813545.html</v>
+        <v>https://www.prnewswire.com/news-releases/sera-prognostics-appoints-scott-gleason-chief-financial-officer-302855636.html</v>
       </c>
       <c r="F995" t="str">
-        <v>Annual Report on Affordability highlights how integrated care models improve quality while lowering health care spending WASHINGTON, June 29, 2026 /PRNewswire/ -- As health care spending rises and midterm elections come into focus, policymakers are searching for ways to improve...</v>
+        <v>SALT LAKE CITY, Aug. 19, 2026 /PRNewswire/ -- Sera Prognostics Inc., The Pregnancy Company® (Nasdaq: SERA), focused on improving maternal and neonatal health by providing innovative pregnancy biomarker information to doctors and patients, announced today that Scott Gleason has been...</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="str">
-        <v>Plopii bringt nikotinfreie „Focus"-Beutel mit nootropischer Wirkung auf den Markt, deren Wirkstoff Paraxanthin ist</v>
+        <v>Hims &amp;amp; Hers Health (NYSE: HIMS) Stock Plunges 14% Following Major FTC Lawsuit Over Privacy &amp;amp; Billing; Hagens Berman Investigates Corporate Compliance and Investor Ramifications</v>
       </c>
       <c r="B996" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C996" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D996" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E996" t="str">
-        <v>https://www.prnewswire.com/news-releases/plopii-bringt-nikotinfreie-focus-beutel-mit-nootropischer-wirkung-auf-den-markt-deren-wirkstoff-paraxanthin-ist-302813519.html</v>
+        <v>https://www.prnewswire.com/news-releases/hims--hers-health-nyse-hims-stock-plunges-14-following-major-ftc-lawsuit-over-privacy--billing-hagens-berman-investigates-corporate-compliance-and-investor-ramifications-302855605.html</v>
       </c>
       <c r="F996" t="str">
-        <v>Ein Biotech-Unternehmen aus Brooklyn bringt eine Produktreihe von Nootropika-Beuteln für mehr Konzentration und Energie auf den Markt, deren Wirkstoff Paraxanthin ist – der wichtigste aktive Metabolit von Koffein. Die nikotinfreien Beutel sind in fünf Geschmacksrichtungen erhältlich und...</v>
+        <v>SAN FRANCISCO, Aug. 19, 2026 /PRNewswire/ -- investors in Hims &amp; Hers Health, Inc. (NYSE: HIMS) saw the price of their shares slide about 14% lower on news that the FTC sued the company over alleged improper business practices. The events have prompted national shareholders rights firm...</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="str">
-        <v>New San Diego Marketing Firm Bets on Patience Over Hype and Has Early Results to Show for It</v>
+        <v>Jaguar Health Reports Second Quarter 2026 Financials</v>
       </c>
       <c r="B997" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C997" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D997" t="str">
         <v>Healthcare</v>
       </c>
       <c r="E997" t="str">
-        <v>https://www.pr.com/press-release/972303</v>
+        <v>https://pr-inside.com/jaguar-health-reports-second-quarter-2026-financials-r5214127.htm</v>
       </c>
       <c r="F997" t="str">
-        <v>The Boring Digital Co., a new San Diego firm, works with small professional-service businesses — lawyers, chiropractors, physical therapists, accountants — on the durable, unglamorous side of search marketing. Its promise: skip the noise, do the patient work, and let the rankings speak. One early client reached the top three citywide for its core search term within a month, on a single backlink. [PR.com]</v>
+        <v>(PR-inside.com) Company remains sharply focused on its ongoing global development program for crofelemer for rare intestinal failure (IF) diseases; as announced, presentation at ESPGHAN 2026 described additional groundbreaking results of evaluation of crofelemer as adjunctive oral therapy for the treatment of pediatric IF, which demonstrate reduction of parenteral support normalized to body weight of up to 48% in patient with the ultrarare microvillus inclusion disease (MVID); company expects clinical package for NDA for MVID to be ready by end of 2026, allowing submission of NDA in Q2 2027 REMINDER: Jaguar to host investor webcast Wednesday, August 19 at 4:30 p.m. Eastern regarding ..</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="str">
-        <v>Four Seasons Hotel New York Downtown Unveils Club 27, the Next Evolution of Wellness Memberships</v>
+        <v>OSR Health Receives Nasdaq Staff Delisting Determination and Intends ...</v>
       </c>
       <c r="B998" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C998" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D998" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E998" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356904</v>
+        <v>https://pr-inside.com/osr-health-receives-nasdaq-staff-delisting-determination-and-intends-r5214125.htm</v>
       </c>
       <c r="F998" t="str">
-        <v>Four Seasons Hotel New York Downtown is pleased to unveil Club 27, the Hotel&amp;#39;s private wellness membership program, designed for discerning individuals seeking unparalleled access to one of Lower Manhattan&amp;#39;s most coveted spa destinations. - - Set within the award-winning Spa at Four Seasons Hotel New York Downtown, the top luxury lifestyle hotel located in the heart of Tribeca, Club 27 offers a discreet sanctuary where members can prioritize health, recovery, and wellbeing while enjoying... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356904</v>
+        <v>(PR-inside.com) BELLEVUE, WA / ACCESS Newswire / August 19, 2026 / OSR Health, Inc. (NASDAQ:OSRH) ("OSR Health" or the "Company") today announced that it has received a written Staff Delisting Determination (the "Determination") from the Nasdaq Listing Qualifications Department notifying the Company that its common stock and warrants are subject to delisting from The Nasdaq Capital Market as a result of the Company's failure to regain compliance with the minimum bid price requirement of Nasdaq Listing Rule 5550(a)(2). Nasdaq Hearing Request The Company intends to request a hearing before the Nasdaq Independent Hearings Panel (the "Panel") to appeal the Staff Determination, pursuant to ..</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="str">
-        <v>Physicians for You Recruitment Launches Dedicated Canada Online Resource for International Physicians</v>
+        <v>OSR Health Receives Nasdaq Staff Delisting Determination and Intends to Request Hearings Panel Appeal</v>
       </c>
       <c r="B999" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C999" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D999" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E999" t="str">
-        <v>https://www.prweb.com/releases/physicians-for-you-recruitment-launches-dedicated-canada-online-resource-for-international-physicians-302811603.html</v>
+        <v>https://www.newswire.com/news/osr-health-receives-nasdaq-staff-delisting-determination-and-intends-to-request</v>
       </c>
       <c r="F999" t="str">
-        <v>A leading physician recruitment firm publishes a comprehensive guide to Canadian life and medical careers for internationally trained doctors. VANCOUVER, BC, June 29, 2026 /PRNewswire-PRWeb/ -- Physicians for You, a recognized leader in physician recruitment and placement across Canada,...</v>
+        <v/>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="str">
-        <v>SUIC and VisionRenu Sign Strategic MOU to Accelerate AI Biotechnology, Precision Medicine, and U.S. Capital Market Expansion</v>
+        <v>NAMI Expands Partnership With Dr. John Torous to Advance Safe, Informed Use of AI in Mental Health</v>
       </c>
       <c r="B1000" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C1000" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D1000" t="str">
         <v>AI, Healthcare</v>
       </c>
       <c r="E1000" t="str">
-        <v>https://www.newmediawire.com/news/suic-and-visionrenu-sign-strategic-mou-to-accelerate-ai-biotechnology-precision-medicine-and-u-s-capital-market-expansion-7087409</v>
+        <v>https://www.prnewswire.com/news-releases/nami-expands-partnership-with-dr-john-torous-to-advance-safe-informed-use-of-ai-in-mental-health-302855639.html</v>
       </c>
       <c r="F1000" t="str">
-        <v>NEW YORK, NY and TAIPEI, TAIWAN - June 29, 2026 ( NEWMEDIAWIRE ) - SUIC Worldwide Holdings Ltd. (OTC Markets: SUIC) ("SUIC"), a technology-enabled investment and business acceleration company, and VisionRenu Biomedical Technology Co., Ltd. ("VisionRenu"), a Taiwan-based medical technology company specializing in brain health and ophthalmic medical devices, today announced the signing of a Strategic Memorandum of Understanding (MOU). The agreement establishes a framework for collaboration in AI-powered biotechnology, precision medicine, and international capital market initiatives, positioning both companies to participate in one of the world's fastest-growing technology sectors. Driving Global Commercialization and Capital Market Expansion Under the MOU, SUIC and VisionRenu will combine th</v>
+        <v>Strengthening NAMI's leadership at the intersection of mental health and AI ARLINGTON, Va., Aug. 19, 2026 /PRNewswire/ -- The National Alliance on Mental Illness (NAMI), the nation's largest grassroots mental health organization, announced today that John Torous, M.D., will serve as...</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="str">
-        <v>Growing Scientific Evidence Links E-Cigarette Chemicals to Heart Health Risks</v>
+        <v>Recording Available: State Health Leaders Outline Strategies Ahead of Respiratory Virus Season</v>
       </c>
       <c r="B1001" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C1001" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D1001" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E1001" t="str">
-        <v>https://www.newmediawire.com/news/growing-scientific-evidence-links-e-cigarette-chemicals-to-heart-health-risks-7087408</v>
+        <v>https://www.prnewswire.com/news-releases/recording-available-state-health-leaders-outline-strategies-ahead-of-respiratory-virus-season-302855624.html</v>
       </c>
       <c r="F1001" t="str">
-        <v xml:space="preserve">DALLAS - June 29, 2026 ( NEWMEDIAWIRE ) - Is vaping bad for my health? As people who use e-cigarettes and their loved ones pose questions like this, growing scientific evidence shows that the answer is yes. Research studies show that several chemicals found in e-cigarettes and produced when used as intended may harm heart health. As policymakers evaluate the rapidly evolving market of tobacco and nicotine products, the American Heart Association, a global force changing the future of health for all, says everyone should be aware of the scientific evidence pointing to potential cardiovascular harms. Often misrepresented and misunderstood as harmless water vapor, e-cigarette aerosol often contains a mix of chemicals, additives, sweeteners and flavoring agents, according to the U.S. Food and </v>
+        <v>ARLINGTON, Va., Aug. 19, 2026 /PRNewswire/ -- On August 18, the Association of State and Territorial Health Officials (ASTHO), convened state health officials for a deskside briefing focused on preparations for the upcoming respiratory virus season with a specific focus on seasonal flu,...</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:F1001"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Press Releases</vt:lpstr>