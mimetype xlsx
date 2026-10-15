--- v1 (2026-08-29)
+++ v2 (2026-10-15)
@@ -437,21395 +437,21223 @@
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Title</v>
       </c>
       <c r="B1" t="str">
         <v>Published</v>
       </c>
       <c r="C1" t="str">
         <v>Provider</v>
       </c>
       <c r="D1" t="str">
         <v>Topics</v>
       </c>
       <c r="E1" t="str">
         <v>URL</v>
       </c>
       <c r="F1" t="str">
         <v>Summary</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>OCAL Financial Launches Video-First Brand Campaign With DIBO Marketing and Engages Signal Capital for Investor Relations</v>
+        <v>World's Largest Flying Digital Screen Makes NYC Debut with Two Flights and New Byron Allen Media Partnership</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C2" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D2" t="str">
-        <v>Automotive, Media</v>
+        <v>Media</v>
       </c>
       <c r="E2" t="str">
-        <v>https://www.newsfilecorp.com/release/312032/OCAL-Financial-Launches-VideoFirst-Brand-Campaign-With-DIBO-Marketing-and-Engages-Signal-Capital-for-Investor-Relations</v>
+        <v>https://www.prnewswire.com/news-releases/worlds-largest-flying-digital-screen-makes-nyc-debut-with-two-flights-and-new-byron-allen-media-partnership-302909208.html</v>
       </c>
       <c r="F2" t="str">
-        <v>Vancouver, British Columbia--(Newsfile Corp. - August 29, 2026) - OCAL Financial Inc. (TSXV: OCAL) ("OCAL" or the "Company") announces that it has signed a six-month social media marketing agreement with DIBO Marketing, launching a video-first campaign to bring OCAL's approval-first way of buying and financing a vehicle to a much wider Canadian audience. The Company also announces that it has engaged Signal Capital Advisors Inc. for investor relations and capital markets advisory services, as...</v>
+        <v>HELI-D flew over the Hudson River near Chelsea Piers and the Statue of Liberty during the DPAA Global Video Everywhere Summit, followed by an evening flight showcasing Byron Allen's media content NEW YORK, Oct. 14, 2026 /PRNewswire/ -- HELI-D, the company behind the world's largest flying...</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>New to The Street Broadcasting Today at 6:30 PM EST on Bloomberg Television ...</v>
+        <v>Medeo Introduces Creative OS, Taking AI Video From Trend Discovery to Monetization in One Continuous Workflow</v>
       </c>
       <c r="B3" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C3" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D3" t="str">
-        <v>Finance, Crypto, AI, Media</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E3" t="str">
-        <v>https://pr-inside.com/new-to-the-street-broadcasting-today-at-6-30-pm-est-on-bloomberg-television-r5217321.htm</v>
+        <v>https://www.prnewswire.com/news-releases/medeo-introduces-creative-os-taking-ai-video-from-trend-discovery-to-monetization-in-one-continuous-workflow-302909184.html</v>
       </c>
       <c r="F3" t="str">
-        <v>(PR-inside.com) The broadcast also features television commercials from Roadzen (NASDAQ:RDZN), Datavault AI (NASDAQ:DVLT), Rhino (RHNO), Big Sky Industrial (NASDAQ:BSIN), Virtuix Holdings (NASDAQ:VTIX) and Vivos Therapeutics (NASDAQ:VVOS) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / New to The Street today announced its latest nationally and internationally distributed business television program, broadcasting today at 6:30 PM EST on Bloomberg Television across the United States, Latin America, and the Middle East and North Africa (MENA). The program features in-depth interviews with executives leading innovative companies across streaming technology, blockchain-enabled commerce and artificial intelligence-powered security. The broadcast combines long-form executive interviews w</v>
+        <v>Medeo's AI video agent now runs the full creative lifecycle, from spotting what's trending to publishing and earning from the finished video SAN FRANCISCO, Oct. 14, 2026 /PRNewswire/ -- Medeo, the AI video platform built by One2X, today announced its expansion into a Creative OS, an AI...</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>New to The Street Broadcasting Today at 6:30 PM EST on Bloomberg Television Across the U.S., Latin America and MENA-Featuring FreeCast (NASDAQ: CAST), Metaterra Holdings (MTHI) and SafeSpace Global (SGCC)</v>
+        <v>Work4Flow Launches Agentic AI Knowledge Article Optimizer to Improve Search Relevancy on the ServiceNow AI Platform</v>
       </c>
       <c r="B4" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C4" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D4" t="str">
-        <v>Finance, AI, Media</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E4" t="str">
-        <v>https://www.newswire.com/news/new-to-the-street-broadcasting-today-at-6-30-pm-est-on-bloomberg-television</v>
+        <v>https://www.prnewswire.com/news-releases/work4flow-launches-agentic-ai-knowledge-article-optimizer-to-improve-search-relevancy-on-the-servicenow-ai-platform-302909173.html</v>
       </c>
       <c r="F4" t="str">
-        <v>The broadcast also features television commercials from Roadzen (NASDAQ:RDZN), Datavault AI (NASDAQ:DVLT), Rhino (RHNO), Big Sky Industrial (NASDAQ:BSIN), Virtuix Holdings (NASDAQ:VTIX) and Vivos Therapeutics (NASDAQ:VVOS)</v>
+        <v>ServiceNow-native application connects search behavior with AI-powered knowledge optimization to improve discoverability and prepare enterprise content for agentic AI CUPERTINO, Calif., Oct. 14, 2026 /PRNewswire/ -- Work4Flow, a ServiceNow Premier Partner focused on enterprise AI adoption...</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>New to The Street Broadcasting Today at 6:30 PM EST on Bloomberg Television Across the U.S., Latin America and MENA-Featuring FreeCast (NASDAQ:CAST), Metaterra Holdings (MTHI) and SafeSpace Global (SSGC)</v>
+        <v>Versus Systems (VS) Leadership Highlights Drinkfinger Expansion and AI Approach in Stock2Me Podcast</v>
       </c>
       <c r="B5" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C5" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D5" t="str">
-        <v>Finance, AI, Media</v>
+        <v>AI, SaaS, Retail, Media</v>
       </c>
       <c r="E5" t="str">
-        <v>https://www.newswire.com/news/new-to-the-street-broadcasting-today-at-6-30-pm-est-on-bloomberg-television</v>
+        <v>https://www.newmediawire.com/news/versus-systems-vs-leadership-highlights-drinkfinger-expansion-and-ai-approach-in-stock2me-podcast-7090620</v>
       </c>
       <c r="F5" t="str">
-        <v>The broadcast also features television commercials from Roadzen (NASDAQ:RDZN), Datavault AI (NASDAQ:DVLT), Rhino (RHNO), Big Sky Industrial (NASDAQ:BSIN), Virtuix Holdings (NASDAQ:VTIX) and Vivos Therapeutics (NASDAQ:VVOS)</v>
+        <v xml:space="preserve">Versus Systems, a leading provider of gamification and audience engagement technology, integrates Drinkfinger into its growing product marketing offerings. Drinkfinger uses QR-enabled beverage carriers to connect live-event attendees with mobile games, rewards and branded content. The company is targeting Latin American markets, where sports and entertainment events provide potential venues for interactive audience engagement. Versus’ Winfinite platform offers customizable web-based games that brands can use in promotional campaigns. Its Filter Fan Cam product brings augmented-reality effects into live venue experiences, creating additional sponsorship opportunities. Management also discussed the relationship between artificial intelligence and cybersecurity as Versus considers the future </v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Netflix and Stella Artois Bring the Perfect Serve to The Gentlemen Season 2</v>
+        <v>The World Remembers Muhammad Ali as an Icon. The Series Reveals the Man. Prime Video Debuts Official Trailer and Key Art for THE GREATEST</v>
       </c>
       <c r="B6" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C6" t="str">
         <v>WebWire</v>
       </c>
       <c r="D6" t="str">
-        <v>Media</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E6" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359720</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362852</v>
       </c>
       <c r="F6" t="str">
-        <v>Stella Artois and Netflix announce &amp;#8220;The Gentlemen&amp;#39;s Serve,&amp;#8221; an integrated global partnership built around the highly anticipated second season of The Gentlemen. This marks the first brand partner for the series, and the first true multi-market brand collaboration between Netflix and AB InBev, bringing one of the world&amp;#39;s leading premium beer brands into Guy Ritchie&amp;#39;s stylish yet gritty universe. The partnership is anchored by The Gentlemen &amp;#39;s leading man Theo James, and Stella Artois am... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359720</v>
+        <v>Jaalen Best stars as Cassius Clay alongside Omari Hardwick, Dana Gourrier, Amin Joseph, Kai Parham, Giovanni Ribisi and Michael Ealy in the first authorized scripted series about Muhammad AliCreated by Ben Watkins, the series premieres all eight episodes November 4, exclusively on Prime Video Today, Amazon MGM Studios and Prime Video unveiled the official trailer and key art for The Greatest &amp;#8211; the first authorized scripted series chronicling the life of Muhammad Ali. The series will debu... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362852</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Home Is Where the Heart Is: Inside Netflix's Wave of Comfort Storytelling</v>
+        <v>How Newfoundland and Labrador Played a Starring Role in 'BELOW'</v>
       </c>
       <c r="B7" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C7" t="str">
         <v>WebWire</v>
       </c>
       <c r="D7" t="str">
         <v>Media</v>
       </c>
       <c r="E7" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359712</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362842</v>
       </c>
       <c r="F7" t="str">
-        <v>Sometimes the best kind of TV is the kind that feels like a hug. Lately, a lot of our members seem to agree and they&amp;#39;re finding that comfort in the US heartland: a Texas Hill Country ranch, a Carolina lowcountry porch, a Minnesota prairie town, a Colorado rodeo circuit and more. Recently, My Life With the Walter Boys Season 3 rode straight to #1 on the Netflix Global Top 10, joining Ransom Canyon Season 2 and Little House on the Prairie, which topped the list not long ago and landed a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359712</v>
+        <v>There&amp;#39;s something in the water in the new Netflix limited series BELOW. Set against the stunning, dramatic backdrop of coastal Newfoundland and Labrador, the show was also shaped by the province&amp;#39;s culture and folklore as much behind the camera as in front of it. - - Set in a small town terrorized by a mysterious sea creature, the show centres around a fisherman who must fight to protect his family, community and his vanishing way of life. Created by Canadian Jesse McKeown, the seri... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362842</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>CRITICALLY ACCLAIMED THRILLER “FURIOUS” RENEWED FOR A SECOND SEASON</v>
+        <v>Banana Republic Announces, "The Agency," a Short-Form Original Series Starring Jack Innanen</v>
       </c>
       <c r="B8" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C8" t="str">
         <v>WebWire</v>
       </c>
       <c r="D8" t="str">
         <v>Media</v>
       </c>
       <c r="E8" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359711</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362836</v>
       </c>
       <c r="F8" t="str">
-        <v>Today, Disney+ announced that the Hulu Original drama series &amp;#8220;Furious&amp;#8221; has been renewed for a second season. The first season of the critically acclaimed thriller from creator and executive producer Elizabeth Meriwether, and star and executive producer Emmy Rossum, is streaming now on Disney+ internationally and Hulu in the U.S., with the season finale on Monday, August 31. - - The series has been gaining momentum with viewership growing week over week. Views for episode 7 were up 40% from... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359711</v>
+        <v>Banana Republic announces, &amp;#8220;The Agency,&amp;#8221; a five-part original short-form video series debuting on October 14, 2026, and starring Jack Innanen (Adults, Big Mistakes). With the actor involved in the creative process, the series represents Banana Republic&amp;#39;s first foray into channel-first original programming. - - Rooted in Banana Republic&amp;#39;s longstanding connection to storytelling, travel and discovery, &amp;#8220;The Agency&amp;#8221; follows Travel &amp;amp; Tours, a fictional travel agency that gets a new lease as it n... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362836</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Visible reimagines home connectivity with Visible One, its first mobile and fiber bundle</v>
+        <v>Market One Article Feature on Barchart: Grande Portage Advances a Million-Ounce Gold Plan Built for Faster Permitting</v>
       </c>
       <c r="B9" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C9" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D9" t="str">
-        <v>Gaming, Media</v>
+        <v>Energy, Media</v>
       </c>
       <c r="E9" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359706</v>
+        <v>https://www.newsfilecorp.com/release/318992/Market-One-Article-Feature-on-Barchart-Grande-Portage-Advances-a-MillionOunce-Gold-Plan-Built-for-Faster-Permitting</v>
       </c>
       <c r="F9" t="str">
-        <v>At a Glance - - - &amp;#8226; Meet Visible One : Get fiber home internet with Visible Fiber&amp;#8212;Visible&amp;#39;s first converged plan combining mobile service and home internet into a single bill, offering speeds up to 1 GB with super low lag for effortless streaming gaming, and working from home. - &amp;#8226; Special intro pricing: New customers can try Visible One for $50/month for the first two months ($100 paid upfront; $55/mo thereafter) to get home fiber internet and mobile service on one easy bill. For power... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359706</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 14, 2026) - Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors.Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.Grande Portage Resources Ltd.: Advancing Its High-Grade New Amalga Gold Project in AlaskaGrande Portage Resources Ltd. (TSXV:...</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Wellaray Slim Coffee Booster Review 2026: Could This be the Coffee Upgrade Your Weight-Management Routine Has Been Missing?</v>
+        <v>Fireside Project to Build 2027 Practitioner Course from Gift of Beckley Academy Training Content</v>
       </c>
       <c r="B10" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C10" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D10" t="str">
-        <v>Media</v>
+        <v>Media, Education</v>
       </c>
       <c r="E10" t="str">
-        <v>https://www.newswire.com/news/wellaray-slim-coffee-booster-review-2026-could-this-be-the-coffee-upgrade-your</v>
+        <v>https://www.prweb.com/releases/fireside-project-to-build-2027-practitioner-course-from-gift-of-beckley-academy-training-content-302908775.html</v>
       </c>
       <c r="F10" t="str">
-        <v>As interest in convenient weight-management support grows in 2026, this Wellaray Slim Coffee Booster review examines the brand-stated formula, caffeine content, daily coffee-friendly format, pricing, and the key details buyers are comparing before ordering.</v>
+        <v>Three established courses will form the foundation of self-paced online training featuring Lucy simulations SAN FRANCISCO, Oct. 14, 2026 /PRNewswire-PRWeb/ -- Fireside Project today announced that Beckley Academy is donating three psychedelic therapy practitioner training courses to...</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Avid shows the future of agentic editing at IBC2026, launches Media Composer 2026.8 with expanded collaboration</v>
+        <v>Recastia Helps Turn Documents into Digital Content</v>
       </c>
       <c r="B11" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C11" t="str">
-        <v>WebWire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D11" t="str">
-        <v>SaaS, Media</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E11" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359692</v>
+        <v>https://prunderground.com/recastia-helps-turn-documents-into-digital-content/cmv7urpts000d06l3hia85ari</v>
       </c>
       <c r="F11" t="str">
-        <v>- - &amp;#8226; New agentic capabilities and workflow intelligence accelerate content preparation and production while keeping editors in control - &amp;#8226; Deeper Avid Content Core integration and browser-based workflows extend professional editing beyond the desktop - &amp;#8226; Media Composer 2026.8 broadens collaboration choice, with third-party storage support, OpenTimelineIO, PhraseFindAI Multicam Auto Cut and more - - - Avid&amp;#174; today announced that it will unveil the latest in the evolution of Media... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359692</v>
+        <v>Recastia helps organizations create videos, presentations, flipbooks, landing pages, chatbots, editable files, and other online content from supported documents. The post Recastia Helps Turn Documents into Digital Content first appeared on</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>HBO Max Unveils The Official Trailer And Key Art For HBO Original Series PAOLO, Streaming September 25</v>
+        <v>BHG Financial Named One of America's Most Admired Workplaces by Newsweek ...</v>
       </c>
       <c r="B12" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C12" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D12" t="str">
-        <v>Media</v>
+        <v>Healthcare, Media</v>
       </c>
       <c r="E12" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359679</v>
+        <v>https://pr-inside.com/bhg-financial-named-one-of-america-s-most-admired-workplaces-by-newsweek-r5233443.htm</v>
       </c>
       <c r="F12" t="str">
-        <v>Synopsis: Paolo lives a simple yet fulfilling life in a small provincial town, moving pianos by day and planning a wedding with his fianc�e Winnie in his spare time. After a chance encounter, Paolo finds himself attending a campaign event for his former classmate T�ophane Tolbiac, an ambitious and magnetic local politician on the rise. But what begins as a commitment to T�ophane&amp;#39;s campaign soon spirals as Paolo&amp;#39;s world is upended by his all-consuming desire to be part of the hopeful mayo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359679</v>
+        <v>(PR-inside.com) This places BHG Financial alongside some of the nation's most recognizable brands and underscores the company's reputation as a destination for top talent DAVIE, FL / ACCESS Newswire / October 14, 2026 / BHG Financial, the leader in unsecured personal loan solutions, was named one of America's Most Admired Workplaces 2027 by Newsweek, placing the company among a standout group of organizations recognized for building workplaces that employees value and admire. BHG Financial joins an impressive roster of nationally recognized brands on this list, including Nike, Google, Netflix, BlackRock, JPMorgan Chase, and St. Jude Children's Research Hospital. Being recognized among companies and ..</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Television Host and Author Ina Garten Launches Weekly Show, 'Happy Hour With Ina Garten,' With Vox Media</v>
+        <v>Watch the trailer for ‘The Greatest,’ the Muhammad Ali series coming to Prime Video November 4</v>
       </c>
       <c r="B13" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C13" t="str">
-        <v>WebWire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D13" t="str">
         <v>Media</v>
       </c>
       <c r="E13" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359676</v>
+        <v>https://www.aboutamazon.com/news/entertainment/the-greatest-muhammad-ali-prime-video?utm_source=rss</v>
       </c>
       <c r="F13" t="str">
-        <v>Ina Garten, lifestyle icon, beloved cookbook author, and television host, and Vox Media announced the launch of Happy Hour With Ina Garten, a new weekly interview podcast filmed and recorded in Garten&amp;#39;s New York City apartment. In her new podcast, Garten will sit down with guests from the worlds of culture, food, art, entertainment, sports, and more, for the kinds of conversations you love to overhear at a great dinner party. Expect warm, funny, in-depth interviews alongside personal st... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359676</v>
+        <v>The biopic is the first authorized scripted series about the boxing champion, humanitarian, and global icon.</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Why has the subject of transgender identity become so polarizing? And how can we deepen our understanding of the issue? Simon Coutu's Transpositions, the latest installment of NFB YouTube-based documentary initiative ON FILME, launches</v>
+        <v>Pollo AI Launches Pollo Recast to Recreate Any Video With Custom Characters, Products, and Scenes</v>
       </c>
       <c r="B14" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C14" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D14" t="str">
-        <v>Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E14" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359675</v>
+        <v>https://www.prnewswire.com/news-releases/pollo-ai-launches-pollo-recast-to-recreate-any-video-with-custom-characters-products-and-scenes-302908729.html</v>
       </c>
       <c r="F14" t="str">
-        <v>Transpositions by documentary filmmaker Simon Coutu is now streaming on YouTube . This highly topical work explores the rise of transphobia and the weaponization of trans identity in Quebec&amp;#39;s political and media discourse. This National Film Board of Canada production is the third installment of its ON FILME documentary initiative, developed specifically for YouTube and presented in four distinct yet complementary formats. - - Its goal? To spark meaningful dial... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359675</v>
+        <v>SINGAPORE, Oct. 14, 2026 /PRNewswire/ -- Pollo AI today announced the launch of Pollo Recast, a new video recreation tool that lets creators, marketers, and brands rebuild a video they already love around their own characters, products, or worlds, while keeping the original motion,...</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Vadzo Imaging Positions Merlin-290CRS: 2MP Sony Starvis IMX290 Low-Light USB Camera with NIR Sensitivity for Smart Surveillance</v>
+        <v>Vadzo Imaging Validates Falcon-2020CRH for Excellent NIR Response at 850nm and 940nm: 20MP AR2020 NIR Color USB 3.2 Gen1 Camera</v>
       </c>
       <c r="B15" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C15" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D15" t="str">
-        <v>AI, Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E15" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-positions-merlin-290crs-2mp-sony-starvis-imx290-low-22852760</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-falcon-2020crh-for-excellent-nir-response-at-22874308</v>
       </c>
       <c r="F15" t="str">
-        <v>Built for AI-powered video analytics, perimeter security, and smart access control that must perform reliably after dark, this camera pairs the Sony Starvis IMX290 sensor with genuine NIR sensitivity over USB 2.0, giving smart surveillance system integrators dependable nighttime detail without a supplemental infrared illuminator at every camera position.</v>
+        <v>The Falcon-2020CRH is a 20MP Autofocus NIR Color Camera based on the onsemi HyperLux LP AR2020 sensor, validated for near-infrared response at 850nm and 940nm. Combining high-resolution color imaging with VCM-based autofocus, the camera supports NIR imaging applications that require fine image detail and focus adjustment across varying working distances. With USB 3.2 Gen 1 connectivity, resolutions up to 20MP, and 4K video output at up to 30 fps in MJPEG, the Falcon-2020CRH provides a High Resolution NIR Camera platform for OEMs developing smart surveillance, machine vision, biometric imaging, and other embedded vision systems. Its autofocus capability and USB interface make it a flexible NIR Autofocus USB Camera for applications using 850nm or 940nm illumination.</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Hank Green Announces ClockwiseTV, A New Content App that Puts Families in Control</v>
+        <v>Somio AI Unveils All-in-One AI Music and Video Suite to Streamline Creative Workflows</v>
       </c>
       <c r="B16" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C16" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D16" t="str">
-        <v>SaaS, Media</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E16" t="str">
-        <v>https://finance.yahoo.com/media-advertising/articles/hank-green-announces-clockwisetv-content-160600209.html</v>
+        <v>https://www.prweb.com/releases/somio-ai-unveils-all-in-one-ai-music-and-video-suite-to-streamline-creative-workflows-302908615.html</v>
       </c>
       <c r="F16" t="str">
-        <v>LOS ANGELES, August 28, 2026--ClockwiseTV, a human-curated content app for kids ages 8-12 designed to put families back in control, today announced early access to its platform.</v>
+        <v>Somio AI announces a major platform upgrade, unifying flexible song generation, voice personalization, and AI music video creation into a single seamless ecosystem. SAN DIEGO, Oct. 14, 2026 /PRNewswire-PRWeb/ -- Somio AI, an AI-powered music creation platform, today announced a major...</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Ahead of Peak Hurricane Season, PSE&amp;amp;G Highlights Strong Reliability Results</v>
+        <v>Happydance Makes Employee Storytelling Native Within Careers Websites as AI Erodes Trust</v>
       </c>
       <c r="B17" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C17" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D17" t="str">
-        <v>Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E17" t="str">
-        <v>https://www.prnewswire.com/news-releases/ahead-of-peak-hurricane-season-pseg-highlights-strong-reliability-results-302862944.html</v>
+        <v>https://www.newsfilecorp.com/release/318687/Happydance-Makes-Employee-Storytelling-Native-Within-Careers-Websites-as-AI-Erodes-Trust</v>
       </c>
       <c r="F17" t="str">
-        <v>Infrastructure projects across New Jersey are delivering measurable results: 50% improvement in reliability achieved across the 20 upgraded circuits by replacing approximately 22,000 utility poles from 2023 through July 2026 Photos and video from today's event available here NEWARK, N.J.,...</v>
+        <v>London, United Kingdom--(Newsfile Corp. - October 14, 2026) - Generative AI has made it easier than ever to sound convincing, and harder than ever to be believed. Candidates are using it to apply for more jobs, faster. Employers are using it to write polished careers content, faster. The result, according to Happydance Founder and CEO, Bryan Adams, is a trust recession in hiring. Happydance is responding by making Employee Stories, a feature that brings real employee voices directly into the...</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Perceptron AI Launches Isaac 0.5, a Frontier Open-Weight Robotics Model</v>
+        <v>BLOX Digital to host webinar with Jon Accarrino on secure, strategic AI adoption for media organizations</v>
       </c>
       <c r="B18" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C18" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D18" t="str">
         <v>AI, Media</v>
       </c>
       <c r="E18" t="str">
-        <v>https://finance.yahoo.com/technology/ai/articles/perceptron-ai-launches-isaac-0-150000610.html</v>
+        <v>https://www.prweb.com/releases/blox-digital-to-host-webinar-with-jon-accarrino-on-secure-strategic-ai-adoption-for-media-organizations-302908405.html</v>
       </c>
       <c r="F18" t="str">
-        <v>BELLEVUE, Wash., August 28, 2026--Perceptron AI has launched Isaac 0.5, a 36-billion-parameter open-weight embodied foundation model that combines video understanding, embodied reasoning and robot control, the first open model at the frontier of all three. Perceptron is working with customers to adapt the model for industrial systems.</v>
-[...2 lines deleted...]
-    <row r="19">
+        <v>Ordo Digital CEO Jon Accarrino will demonstrate how content-driven organizations can protect proprietary content, establish practical AI safeguards, and leverage Model Context Protocol (MCP) to securely connect AI with trusted business systems. DAVENPORT, Iowa, Oct. 14, 2026...</v>
+      </c>
+    </row>
+    <row r="19" xml:space="preserve">
       <c r="A19" t="str">
-        <v>‘College GameDay’ at 40: Desmond Howard Reflects on the Magic Behind the ESPN Show</v>
+        <v>Benito Skinner and Mary Beth Barone Will Always Ride for Pop Divas</v>
       </c>
       <c r="B19" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C19" t="str">
-        <v>mlpr-disney</v>
+        <v>mlpr-spotify</v>
       </c>
       <c r="D19" t="str">
         <v>Media</v>
       </c>
       <c r="E19" t="str">
-        <v>https://thewaltdisneycompany.com/news/college-gameday-40-seasons/</v>
-[...2 lines deleted...]
-        <v>The post ‘College GameDay’ at 40: Desmond Howard Reflects on the Magic Behind the ESPN Show appeared first on The Walt Disney Company.</v>
+        <v>https://newsroom.spotify.com/2026-10-14/ride-benito-skinner-mary-beth-barone-questionnaire/</v>
+      </c>
+      <c r="F19" t="str" xml:space="preserve">
+        <v xml:space="preserve">When you have time, spend it well—with a podcast you love. That’s the idea behind our new Podcasts on Spotify campaign, celebrating the shows and creators that make a spare moment worth pressing play. One of the podcasts featured in the campaign is Ride, hosted by besties Benito Skinner and Mary Beth Barone. Each week,... 
+The post Benito Skinner and Mary Beth Barone Will Always Ride for Pop Divas appeared first on Spotify.</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Fireblocks Sets Sights on Next Phase of Tokenization: NYSE Content Update</v>
+        <v>Oracle NetSuite Announces Launch of AI-first QuickStart: NYSE Content Update</v>
       </c>
       <c r="B20" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C20" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D20" t="str">
-        <v>Finance, Media</v>
+        <v>Finance, AI, Media</v>
       </c>
       <c r="E20" t="str">
-        <v>https://www.prnewswire.com/news-releases/fireblocks-sets-sights-on-next-phase-of-tokenization-nyse-content-update-302862796.html</v>
+        <v>https://www.prnewswire.com/news-releases/oracle-netsuite-announces-launch-of-ai-first-quickstart-nyse-content-update-302908534.html</v>
       </c>
       <c r="F20" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 28, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Oct. 14, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Copper Development Association Publishes New Guidance to Strengthen Recycled Content Reporting and Climate-Aligned Copper Procurement</v>
+        <v>National Geographic Explorers Uncover Deep-Sea Wonders With Groundbreaking Tech as They Chase Critical Solutions to Dilemmas Facing Life Across All Five Ocean Basins in Expedition: Saving Our Seas</v>
       </c>
       <c r="B21" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C21" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D21" t="str">
         <v>Media</v>
       </c>
       <c r="E21" t="str">
-        <v>https://www.prnewswire.com/news-releases/copper-development-association-publishes-new-guidance-to-strengthen-recycled-content-reporting-and-climate-aligned-copper-procurement-302862377.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362815</v>
       </c>
       <c r="F21" t="str">
-        <v>OVERVIEW White paper and practical guides provide OEMs, procurement professionals, certifiers, and auditors with guidance on consistently evaluating recycled content alongside carbon performance. Why recycled content and carbon performance should be evaluated together. How copper scrap...</v>
-[...2 lines deleted...]
-    <row r="22">
+        <v>EXPEDITION: SAVING OUR SEAS Airs Friday, Nov. 13, at 9 p.m. EST on National Geographic and Streams the Next Day on Disney+ and Hulu - - Narrated by Ocean Conservationist Auli&amp;amp;#699;i Cravalho (&amp;#39;Moana&amp;#39;), the One-Hour Special Is Presented by National Geographic Society in Partnership With Rolex and Produced by Offspring Films - - National Geographic Magazine Will Delve Even Deeper Into the Expeditions Featured in the Special in a Dedicated November Issue - - Watch Trailer - Download... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362815</v>
+      </c>
+    </row>
+    <row r="22" xml:space="preserve">
       <c r="A22" t="str">
-        <v>Wrap Technologies Inc. (NASDAQ: WRAP) Executes Deliberate Strategy to Establish Position in Vital Defense Sector</v>
+        <v>Farah Khan at Edits Film Festival: “Content breakthroughs come from spontaneity, relatability and realness”</v>
       </c>
       <c r="B22" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C22" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-meta</v>
       </c>
       <c r="D22" t="str">
-        <v>Finance, SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E22" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352675/0/en/wrap-technologies-inc-nasdaq-wrap-executes-deliberate-strategy-to-establish-position-in-vital-defense-sector.html</v>
-[...2 lines deleted...]
-        <v>NEW YORK, Aug. 28, 2026 (GLOBE NEWSWIRE) -- via NetworkNewsWire (“NNW”) — Wrap Technologies Inc. (NASDAQ: WRAP) today announces its placement in an editorial published by NetworkNewsWire (“NNW”), one of 75+ brands within the Dynamic Brand Portfolio @ IBN ( InvestorBrandNetwork ) , a specialized communications platform with a focus on financial news and content distribution for private and public companies and the investment community.</v>
+        <v>https://about.fb.com/news/2026/10/farah-khan-at-edits-film-festival-content-breakthroughs-come-from-spontaneity-relatability-and-realness/</v>
+      </c>
+      <c r="F22" t="str" xml:space="preserve">
+        <v xml:space="preserve">Today the curtains came down on the Edits Film Festival in Mumbai, in the presence of filmmaker Farah Khan, festival judges Ahsaas Channa, Dolly Singh, Nikhil Taneja and Rajeev Masand and over 100 content creators in the audience.
+The post Farah Khan at Edits Film Festival: “Content breakthroughs come from spontaneity, relatability and realness” appeared first on Meta Newsroom.</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Geotab Named One of Atlanta's Best Places to Work</v>
+        <v>Ringler Launches New Website with a More Personalized, Modern Digital ...</v>
       </c>
       <c r="B23" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C23" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D23" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E23" t="str">
-        <v>https://www.prnewswire.com/news-releases/geotab-named-one-of-atlantas-best-places-to-work-302862009.html</v>
+        <v>https://pr-inside.com/ringler-launches-new-website-with-a-more-personalized-modern-digital-r5233330.htm</v>
       </c>
       <c r="F23" t="str">
-        <v>Atlanta Business Chronicle recognizes Geotab's employee-first culture and workplace excellence ATLANTA, Aug. 28, 2026 /PRNewswire/ -- Geotab® Inc., a global leader in connected operations, video telematics and AI-powered insights, has been named one of Atlanta's Best Places to Work by the...</v>
+        <v>(PR-inside.com) New website delivers audience-specific content, enhanced Consultant profiles, and easier access to structured settlement planning resources NEWPORT BEACH, CA / ACCESS Newswire / October 14, 2026 / Ringler, one of the nation's largest structured settlement planning companies in the USA, today announced the launch of its newly redesigned website, providing a more modern, intuitive, and personalized digital experience for clients, partners, and individuals seeking information about structured settlements and settlement planning. The new website was designed around the needs of Ringler's diverse audiences, offering customized content and resources for plaintiff attorneys, claims professionals, injured parties and their families, and others involved in ..</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>RAEK Opens Limited Design Partner Program for Creator Vault, Bringing ...</v>
+        <v>Ringler Launches New Website with a More Personalized, Modern Digital Experience</v>
       </c>
       <c r="B24" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C24" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D24" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E24" t="str">
-        <v>https://pr-inside.com/raek-opens-limited-design-partner-program-for-creator-vault-bringing-r5217108.htm</v>
+        <v>https://www.newswire.com/news/ringler-launches-new-website-with-a-more-personalized-modern-digital-experience</v>
       </c>
       <c r="F24" t="str">
-        <v>(PR-inside.com) Creator Vault extends RAEK's data ownership strategy to professional creators, a newly formalized professional class whose entire business is built on content they too often do not control PHOENIX, AZ / ACCESS Newswire / August 28, 2026 / RAEK, the company building the data ownership layer for the AI economy, today announced that it is recruiting an initial group of design partners for Creator Vault, a private content and intelligence system being developed through RAEK Edge for professional creators, creator-led companies, production teams, and agencies. RAEK's core belief is that the most valuable asset in the AI economy is data you own, ..</v>
+        <v>New website delivers audience-specific content, enhanced Consultant profiles, and easier access to structured settlement planning resources</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>RAEK Opens Limited Design Partner Program for Creator Vault, Bringing Data Ownership to the Creator Economy</v>
+        <v>GPT Energy Inc. Reports Residential Solar and Energy Storage Product Availability in Houston</v>
       </c>
       <c r="B25" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C25" t="str">
-        <v>Newswire.com</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D25" t="str">
-        <v>Media</v>
+        <v>AI, Energy, Media</v>
       </c>
       <c r="E25" t="str">
-        <v>https://www.newswire.com/news/raek-opens-limited-design-partner-program-for-creator-vault-bringing-data</v>
+        <v>https://pressreleasenews.org/pressroom/gpt-energy-inc-reports-residential-solar-and-energy-storage-product-availability-in-houston</v>
       </c>
       <c r="F25" t="str">
-        <v>Creator Vault extends RAEK's data ownership strategy to professional creators, a newly formalized professional class whose entire business is built on content they too often do not control</v>
+        <v>Rejected: the submission is an educational explainer about solar and battery functions with no newsworthy announcement, and its only company-specific content is promotional boilerplate for GPT Energy Inc.</v>
       </c>
     </row>
     <row r="26" xml:space="preserve">
       <c r="A26" t="str">
-        <v>Mobius Social Stock Investment Simulation Competition Officially Launches, Registration Now Opens</v>
+        <v>Hong Kong Cinema @ BUSAN 2026 concludes successfully</v>
       </c>
       <c r="B26" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C26" t="str">
         <v>mlpr-acnnewswire</v>
       </c>
       <c r="D26" t="str">
+        <v>Finance, SaaS, Media, Education</v>
+      </c>
+      <c r="E26" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110795/</v>
+      </c>
+      <c r="F26" t="str" xml:space="preserve">
+        <v xml:space="preserve">Hong Kong, Oct 14, 2026 - (ACN Newswire) - Hong Kong Cinema @ BUSAN 2026, co-organised by the Cultural and Creative Industries Development Agency (CCIDA) of the Culture, Sports and Tourism Bureau (CSTB) of the Hong Kong SAR Government, the Hong Kong Film Development Council (FDC) and the Hong Kong Trade Development Council (HKTDC), concluded successfully yesterday. 
+Held from 10 to 13 October at the Asian Contents &amp; Film Market (ACFM) in Busan, South Korea, Hong Kong Cinema @ BUSAN 2026 featured a series of activities, including the Hong Kong Pavilion, Hong Kong Night and more. The campaign promoted the development of Hong Kong's film industry, served as a bridge between Hong Kong filmmakers and overseas industry players and buyers, fostered collaboration opportunities and highlighted Hong Kong's role as an international hub for East-meets-West cultural and artistic exchange as well as a regional IP trading centre.
+The Hong Kong Pavilion hosted a happy hour reception, bringing together film industry professionals from around the world to connect and exchange insights.
+Anna Cheung, Associate Executive Director of HKTDC, said: "As an East-meets-West centre for international cultural exchange, Hong Kong has long been committed to fostering cross-cultural dialogue and collaboration. The HKTDC is delighted to once again join hands with the CCIDA and FDC to present Hong Kong Cinema @ BUSAN 2026. Through this campaign, we aim to showcase and promote Hong Kong's cinematic creations in the international market, strengthen exchanges between Hong Kong and the global film industry, and create more opportunities for international co-productions and collaborations."
+Showcasing creative diversity and advancing Hong Kong cinema
+This year, several Hong Kong film production and distribution companies actively participated in the exhibition at the Hong Kong Pavilion, including Blast Films International Limited, Cappu Films Limited, First Step Movie Distribution Studio, Just Distribution Company Limited, October Pictures Limited, and Xiaowu Brothers (Hong Kong) Limited.
+Other Hong Kong film companies, including Edko Films Limited, Emperor Motion Pictures, Golden Network Asia Limited, Golden Scene Company Limited, and One Cool Pictures, also engaged with international buyers and investors to explore collaboration opportunities.
+The Pavilion also showcased several Hong Kong films selected for the 31st Busan International Film Festival (BIFF). These included Dead End, distributed by One Cool Group and selected for the Vision-Asia section of BIFF, where it had its premiere. The film also won the Higher Education Institution Group of the 7th First Feature Film Initiative, funded by the Film Development Fund. Also featured was Cold War 1994, produced by Edko Films Ltd., which was selected for the Special Screenings &amp; Carte Blanche section.
+Commissioner for Cultural and Creative Industries Drew Lai remarked that CCIDA is dedicated to boosting film productions and nurturing talents for the film industry through various funding schemes under the Film Development Fund (FDF). In addition, CCIDA will set up a dedicated Support Unit for Non-local Film Productions, making it easy and convenient for overseas crews to film in Hong Kong.
+Hong Kong Night fosters global industry exchange and collaboration
+Hong Kong Night was held on 9 October at the Paradise Hotel Busan, serving as the curtain-raiser for Hong Kong Cinema @ BUSAN 2026 and showcasing the creative strengths of Hong Kong's film industry to the international community. The event attracted more than 750 industry professionals from Hong Kong and around the world, fostering cross-border business networking and industry exchange.
+Members of the Hong Kong delegation attending Hong Kong Night included Isabella Lam, director of Dead End, and cast members Maggie Shiu, Hedwig Tam and Lokman Yeung.
+Key film industry players attended Hong Kong Night, including Dead End director Isabella Lam and cast members Maggie Shiu, Hedwig Tam, and Lokman Yeung as well as artists Fala Chen, Nacy Sit and Jonathan Wong.
+Other delegation members included film producers Johnny Wang, Lau Kok Rui, Trevor Choi, Kelvin Shum and Whitney Yiu as well as director So Chak Long.
+Delegation members also participated in the Producer Hub programme, where they met producers and production companies from around the world, explored opportunities for cross-border collaboration and further strengthened ties between Hong Kong's film industry and the international filmmaking community.
+Hong Kong producers engaged with international industry professionals at the Producer Hub.
+Among them, director So Chak Long was selected for the Asian Project Market (APM) with his work Whisper of the Silence. During APM, he took part in a series of one-on-one business matching meetings with international investors and industry professionals to pursue opportunities for international co-productions and collaboration.
+Producer Kelvin Shum said: "Through the Producer Hub, we have the opportunity to not only present our projects, but also to connect with filmmakers from Cambodia, Vietnam, Thailand and other markets. This enables us to better understand the industry's latest developments, market demand and unique filmmaking processes of different countries. It is a truly rewarding and invaluable experience."
+Exploring screen adaptation and development opportunities for Hong Kong IPs
+This year, CCIDA selected and organised, for the first time, four outstanding original works from Hong Kong outside the film category to participate in the Busan Story Market (BSM). The selected projects comprised three animated works: Blacky the Metal Arm Cat, Cirkillation and Tai Lung Fung – Full Throttle Kitchen as well as the comic title Disposable Dolly.
+Local original content IP owners participated in the Busan Story Market to engage in IP rights trading, financing and cross-media collaboration.
+The BSM is a dedicated marketplace for IP transactions involving high-quality original content from around the world, including animation, comics, novels and screenplays. The platform facilitates film and television rights trading. It connects overseas producers, investors and distributors with content creators to explore collaboration opportunities, while promoting adaptation and development projects for international markets.
+Representative of Blacky the Metal Arm Cat said: "As a local Hong Kong IP, we spend most of our time creating in the studio, making it challenging to reach out to industry professionals worldwide. BSM has allowed us to connect with producers, investors and potential partners from different countries, which is crucial to facilitate Hong Kong Ips' expansion into overseas markets and their continuous development."
+Photo download: https://bit.ly/4ykeaPO
+Media enquiries
+HKTDC's Communications &amp; Public Affairs Department:
+Johnny Tsui 
+Tel: (852) 2584 4395          
+Email: johnny.cy.tsui@hktdc.org  
+About HKTDC
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. Follow us on  @hktdc and  LinkedIn
+About CCIDA
+The Cultural and Creative Industries Development Agency (CCIDA), formerly known as Create Hong Kong (CreateHK) since 2009, was established in June 2024. CCIDA is a dedicated office under the Culture, Sports and Tourism Bureau of the Government of the Hong Kong Special Administrative Region (HKSAR Government) to provide one-stop services and support to the cultural and creative sectors with a mission to foster a conducive environment in Hong Kong to facilitate development of the arts, culture and creative sectors as industries. CCIDA's strategic foci are nurturing talent and facilitating start-ups, exploring markets, promoting cross-sectoral and multi-disciplinary collaboration, promoting industrialisation of the arts, culture and creative sectors under the industry-oriented principle, and fostering a creative atmosphere in the community, thereby reinforcing Hong Kong as Asia's creative capital and our positioning as the East-meets-West centre for international cultural exchange.
+About HKFDC
+In his Policy Address in October 2006, the Chief Executive announced that the then Secretary for Commerce, Industry and Technology will co-ordinate the film-related policy, planning and activities, including manpower training, Mainland and overseas promotion, and filming support.  From 1 July 2022 onwards, the relevant work is co-ordinated by the Secretary for Culture, Sports and Tourism. In order to support the Secretary and to ensure the policy is in line with the sustainable development of the film industry, the Government established the Hong Kong Film Development Council (HKFDC) on 15 April 2007.
+The Film Development Fund (FDF) was first set up by the Government in 1999 to support projects conducive to the long-term development of the film industry in Hong Kong.  Since 2005, the Government has injected a total of about $2.9 billion into the FDF to support Hong Kong film industry along four strategic directions, namely nurturing talent, enhancing local production, expanding markets and building audience.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="str">
+        <v>Pravaig Showcases Latest VEER Tactical Platform and Bengaluru Facility in New Runtime Video</v>
+      </c>
+      <c r="B27" t="str">
+        <v>2026-10-14</v>
+      </c>
+      <c r="C27" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D27" t="str">
+        <v>SaaS, Automotive, Media</v>
+      </c>
+      <c r="E27" t="str">
+        <v>https://www.newsfilecorp.com/release/314758/Pravaig-Showcases-Latest-VEER-Tactical-Platform-and-Bengaluru-Facility-in-New-Runtime-Video</v>
+      </c>
+      <c r="F27" t="str">
+        <v>Bengaluru, India--(Newsfile Corp. - October 14, 2026) -  Pravaig has publicly showcased its latest VEER electric tactical platform and its Bengaluru manufacturing facility in a newly released Runtime video published on September 10, 2026, providing a detailed look at the company's current defence-focused vehicle technology and production operations.To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/9586/314758_image1.jpgThe video, presented by...</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="str">
+        <v>Rock Solid Septic &amp; Excavation Adds Septic Tank Locating and HD Camera Inspection System in Upstate South Carolina</v>
+      </c>
+      <c r="B28" t="str">
+        <v>2026-10-14</v>
+      </c>
+      <c r="C28" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D28" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E28" t="str">
+        <v>https://pressreleasenews.org/pressroom/rock-solid-septic-excavation-adds-septic-tank-locating-and-hd-camera-inspection-system-in-upstate-south-carolina-2</v>
+      </c>
+      <c r="F28" t="str">
+        <v>Rock Solid Septic &amp; Excavation has added a Vivax-Metrotech camera inspection and electronic locating system to find buried septic tanks when probing fails. The Spartanburg contractor also uses live video to identify visible pipe problems and help homeowners understand repair options.</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="str">
+        <v>Disney Imagination Revealed as the First Disney Cruise Ship to Sail from Japan</v>
+      </c>
+      <c r="B29" t="str">
+        <v>2026-10-14</v>
+      </c>
+      <c r="C29" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D29" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E29" t="str">
+        <v>https://thewaltdisneycompany.com/news/imagination-cruise-ship-japan/</v>
+      </c>
+      <c r="F29" t="str">
+        <v>The post Disney Imagination Revealed as the First Disney Cruise Ship to Sail from Japan appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="str">
+        <v>Market Your Architecture Co-Founder Sebastian Hardy Joins Telly Awards Judging Council</v>
+      </c>
+      <c r="B30" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C30" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D30" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E30" t="str">
+        <v>https://pressreleasenews.org/pressroom/market-your-architecture-co-founder-sebastian-hardy-joins-telly-awards-judging-council</v>
+      </c>
+      <c r="F30" t="str">
+        <v>Hardy will join a council of experts including leaders from Adobe, RunwayML, IMAX, Netflix, HBO, Shutterstock, BBC, WNBA and Meta Creative Shop.</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="str">
+        <v>Vadzo Imaging Validates Merlin-662CRS: 2MP Sony Starvis 2 IMX662 HDR USB 2.0 Camera with Enhanced NIR Sensitivity for Smart Surveillance</v>
+      </c>
+      <c r="B31" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C31" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D31" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E31" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-merlin-662crs-2mp-sony-starvis-2-imx662-hdr-22860322</v>
+      </c>
+      <c r="F31" t="str">
+        <v>Built for smart surveillance, security monitoring, and machine vision applications that operate in challenging lighting conditions rather than controlled studio environments, this camera pairs the Sony IMX662 sensor's genuine low-light sensitivity and enhanced NIR response with HDR handling over low-latency USB 2.0 streaming, giving surveillance system integrators and security equipment manufacturers professional imaging quality regardless of ambient light conditions or infrared illumination requirements.</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="str">
+        <v>Marvel Television’s ‘VisionQuest’: Paul Bettany and James Spader on Vision’s Journey of Self-Discovery</v>
+      </c>
+      <c r="B32" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C32" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D32" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E32" t="str">
+        <v>https://thewaltdisneycompany.com/news/marvel-television-visionquest-disney-plus/</v>
+      </c>
+      <c r="F32" t="str">
+        <v>The post Marvel Television’s ‘VisionQuest’: Paul Bettany and James Spader on Vision’s Journey of Self-Discovery appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="str">
+        <v>Hop-on, Inc. Achieves DTC FAST/DWAC Eligibility as Digitalage Enters ...</v>
+      </c>
+      <c r="B33" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C33" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D33" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E33" t="str">
+        <v>https://pr-inside.com/hop-on-inc-achieves-dtc-fastdwac-eligibility-as-digitalage-enters-r5233165.htm</v>
+      </c>
+      <c r="F33" t="str">
+        <v>(PR-inside.com) New electronic securities-processing capability strengthens Hop-on's public-company infrastructure as Digitalage advances live media, creator monetization and licensing initiatives TEMECULA, CA / ACCESS Newswire / October 13, 2026 / Hop-on, Inc. (OTCID:HPNN) today announced that VStock Transfer, LLC, its transfer agent, confirmed on October 7, 2026, that The Depository Trust Company (DTC) approved HPNN for FAST/DWAC eligibility. The new electronic securities-processing capability strengthens Hop-on's public-company infrastructure as its wholly owned subsidiary, Digitalage, Inc., advances its media technology toward commercial execution. Digitalage's recent milestones include Apple App Store approval, live-streaming and paid-access capabilities, creator monetization programs</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="str">
+        <v>Cosmoprof North America Miami Launches the Fragrance Experience, A ...</v>
+      </c>
+      <c r="B34" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C34" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D34" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E34" t="str">
+        <v>https://pr-inside.com/cosmoprof-north-america-miami-launches-the-fragrance-experience-a-r5233163.htm</v>
+      </c>
+      <c r="F34" t="str">
+        <v>(PR-inside.com) Connecting fragrance creation, innovation, and commerce, the destination offers three days of business, with a ticketed discovery program welcoming fragrance enthusiasts and content creators on day three. MIAMI, FL / ACCESS Newswire / October 13, 2026 / Cosmoprof North America today announced The Fragrance Experience, a single destination bringing together the entire fragrance ecosystem, from creation to market. Debuting at the fourth edition of Cosmoprof North America Miami, January 26-28, 2027, at the Miami Beach Convention Center, it brings together fragrance houses and ingredient suppliers, packaging and manufacturing partners, brands, distributors, and retailers at a strategic gateway to buyers across the ..</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="str">
+        <v>Netflix Secures Exclusive Rights in Spain and Andorra to the FIFA World Cup 2030™</v>
+      </c>
+      <c r="B35" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C35" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D35" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E35" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362794</v>
+      </c>
+      <c r="F35" t="str">
+        <v>Netflix has secured the exclusive rights in Spain and Andorra to the FIFA World Cup 2030&amp;#8482;, bringing all 104 matches of the world&amp;#39;s biggest football tournament live to Netflix. - - The FIFA World Cup 2030&amp;#8482; will mark the 100th anniversary of the tournament, with defending World Cup champion Spain serving as one of the tournament&amp;#39;s three host countries alongside Morocco and Portugal. Centenary celebration matches will also take place in Argentina, Paraguay and Uruguay. - - Netflix plans ful... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362794</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="str">
+        <v>Market One Investor Update Feature on BNN Bloomberg: SECUR3D Advances AI-Powered Brand and IP Protection Across Digital Marketplaces</v>
+      </c>
+      <c r="B36" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C36" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D36" t="str">
+        <v>AI, Energy, Media</v>
+      </c>
+      <c r="E36" t="str">
+        <v>https://www.newsfilecorp.com/release/318745/Market-One-Investor-Update-Feature-on-BNN-Bloomberg-SECUR3D-Advances-AIPowered-Brand-and-IP-Protection-Across-Digital-Marketplaces</v>
+      </c>
+      <c r="F36" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 13, 2026) - Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors.Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.SECUR3D Holdings Inc.: Outlining Product and Commercial Priorities SECUR3D Holdings Inc. (CSE: SRD) (the "Company" or...</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="str">
+        <v>ESPN's 'SABAN' delivered most-watched Original debut since 2022!</v>
+      </c>
+      <c r="B37" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C37" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D37" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E37" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362773</v>
+      </c>
+      <c r="F37" t="str">
+        <v>Summary - - - &amp;#8226; Third most-watched ESPN Original debut of all time, averaging 529K viewers - - - - - &amp;#8226; Series content generates 110M video views across ESPN social platforms - - - - - &amp;#8226; All six episodes available to stream on the ESPN App - - - The premiere of SABAN averaged 529K viewers on ESPN on Thursday, Oct. 8, making it the most-watched Original debut on ESPN since 2022 and third most-watched ESPN Original debut of all time. - - Saban has also generated significant engag... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362773</v>
+      </c>
+    </row>
+    <row r="38" xml:space="preserve">
+      <c r="A38" t="str">
+        <v>Announcing the Official Selection for the Edits Film Festival</v>
+      </c>
+      <c r="B38" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C38" t="str">
+        <v>mlpr-meta</v>
+      </c>
+      <c r="D38" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E38" t="str">
+        <v>https://about.fb.com/news/2026/10/announcing-the-official-selection-for-the-edits-film-festival/</v>
+      </c>
+      <c r="F38" t="str" xml:space="preserve">
+        <v xml:space="preserve">Today we’re announcing the Official Selection for the Edits Film Festival, happening in Mumbai this week. The festival was announced in August to recognize creative talent across India — especially those who use editing as their superpower to make their content stand out. From August 25 to October 8, we invited you to create something meaningful from your camera roll. It could be entertaining, informative, or strike an emotional chord in any other way. The festival drew over 200 entries from across India. Some focused on genres like humor, some on formats like vlogs and GRWM, and some were deep works of fiction. The films selected weren’t just great stories – they also showed what the Edits app can do. The selection was made by a diverse group of people at Meta, along with the teams at Yuvaa, with whom the festival was co-curated. Here are the 12 Official Selections in no particular order: @ahsan_vazir__ @bunniestbunnytoeverbunny @filmmaker.ishank @filtercopy @hisukriti @itanmayftw @jat11 @_kanyajolly_ @mrinal.navell @suru.mi @tanubunny_sharma @tothemoon.pictures The top three submissions will be chosen by a talented panel of judges — Ahsaas Channa, Dolly Singh, Nikhil Taneja and Rajeev Masand. Follow all the updates with #EditsFilmFestival.  
+The post Announcing the Official Selection for the Edits Film Festival appeared first on Meta Newsroom.</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="str">
+        <v>CGTN: A Mountain Road That Transformed a Village</v>
+      </c>
+      <c r="B39" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C39" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D39" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E39" t="str">
+        <v>https://www.newsfilecorp.com/release/318714/CGTN-A-Mountain-Road-That-Transformed-a-Village</v>
+      </c>
+      <c r="F39" t="str">
+        <v>Beijing, China--(Newsfile Corp. - October 13, 2026) -  Gari Village, located in the Dawagengzha scenic area, has in recent years been      successfully tapping into the lucrative tourism market. In 2024, its 158 guesthouses accommodated over a million visitors, generating revenue of 120 million yuan, with each household earning an      extra 20,000 yuan in the year.                          Cannot view this video? Visit:      https://www.youtube.com/watch?v=68ecijrB54M      During the 2025...</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="str">
+        <v>Veedma Introduces a $59 Men's Lab Panel With 65 Biomarkers and a Doctor's Video Visit</v>
+      </c>
+      <c r="B40" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C40" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D40" t="str">
+        <v>Healthcare, Media</v>
+      </c>
+      <c r="E40" t="str">
+        <v>https://www.prweb.com/releases/veedma-introduces-a-59-mens-lab-panel-with-65-biomarkers-and-a-doctors-video-visit-302903423.html</v>
+      </c>
+      <c r="F40" t="str">
+        <v>Veedma, a preventive telehealth clinic for hormone and sexual health, has introduced two men's lab panels and a flat-price membership: a new patient's first 65-biomarker panel costs $59, including the Quest Diagnostics blood draw, a written report and a video visit with a licensed doctor....</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="str">
+        <v>NYSE Touches Down at TechCrunch Disrupt: NYSE Content Update</v>
+      </c>
+      <c r="B41" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C41" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D41" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E41" t="str">
+        <v>https://www.prnewswire.com/news-releases/nyse-touches-down-at-techcrunch-disrupt-nyse-content-update-302907066.html</v>
+      </c>
+      <c r="F41" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Oct. 13, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="str">
+        <v>Higgsfield takes AI video from 1 minute to over 10</v>
+      </c>
+      <c r="B42" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C42" t="str">
+        <v>mlpr-openai</v>
+      </c>
+      <c r="D42" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E42" t="str">
+        <v>https://openai.com/index/higgsfield-longer-videos-voice</v>
+      </c>
+      <c r="F42" t="str">
+        <v>Higgsfield brings creators longer videos with GPT-6 Astra, precise visuals with GPT-Image-2.5, and a path to voice filmmaking with GPT-Live.</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="str">
+        <v>Zaivio Press Expands Digital Publishing Network with More Than 41 Live Publications and 45 Additional Publications in Development</v>
+      </c>
+      <c r="B43" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C43" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D43" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E43" t="str">
+        <v>https://www.pr.com/press-release/980877</v>
+      </c>
+      <c r="F43" t="str">
+        <v>Zaivio Press has expanded to more than 41 live digital publications, with another 45 publications currently in development. Built directly into Zaivio’s business software ecosystem, the growing media network connects AI-powered content creation with real publishing, distribution, visibility and reputation building for businesses and professionals. [PR.com]</v>
+      </c>
+    </row>
+    <row r="44" xml:space="preserve">
+      <c r="A44" t="str">
+        <v>H3C CAS Named a Visionary in Gartner(R) Magic Quadrant(TM) for Server Virtualization Platforms</v>
+      </c>
+      <c r="B44" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C44" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D44" t="str">
+        <v>AI, SaaS, Media, Education</v>
+      </c>
+      <c r="E44" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110768/</v>
+      </c>
+      <c r="F44" t="str" xml:space="preserve">
+        <v xml:space="preserve">BEIJING, Oct 13, 2026 - (ACN Newswire) - On September 14, Gartner released its Magic Quadrant™ for Server Virtualization Platforms. H3C CAS is positioned as a Visionary in the 2026 Gartner® Magic Quadrant™ for Server Virtualization Platforms, making H3C one of the few Chinese vendors included in the report. This recognition reflects H3C CAS's continued innovation and capabilities in server virtualization.
+Beyond Virtualization: A Stable Foundation for Mission-Critical Workloads
+As cloud computing continues to evolve, server virtualization remains a key foundation for enterprise IT infrastructure. At the same time, the growth of AI, diverse computing architectures, and the coexistence of virtual machines and containers are creating new requirements for virtualization platforms.
+H3C CAS has evolved from a compute virtualization platform into an enterprise virtualization and cloud management platform covering compute, storage, networking, security, and unified management. It supports x86, ARM, and a broad range of operating systems and hardware.
+Key capabilities include:
+1. Improved resource utilization with NVMe SSD-based intelligent memory overcommitment.
+2. Optimized VM scheduling with automatic VM NUMA binding.
+3. Support for AI workloads with capabilities such as vGPU live migration.
+From Virtual Machines to Containers: One Platform for Application Modernization
+As virtual machines and containers increasingly coexist in enterprise data centers, organizations need a unified infrastructure platform to support both traditional and cloud-native applications.
+H3C CAS integrates virtualization and cloud-native technologies through native Kubernetes integration and container cluster services, enabling unified management of VM and container resources.
+CAS also provides virtual networking and network services, including Open vSwitch, bandwidth management, traffic prioritization, firewalls, load balancing, and micro-segmentation. Support for RoCE v2 and SR-IOV further enables high-performance and AI workloads.
+Evolving Virtualization for the AI Era
+As IT infrastructure evolves from server virtualization to cloud and AI infrastructure, enterprises continue to require stable, secure, efficient, and future-ready platforms.
+The Visionary positioning in the Gartner Magic Quadrant reflects the global competitiveness of H3C CAS in server virtualization. Today, CAS serves more than 15,000 customers, with 500,000+ CPUs running online, across industries including government, finance, education, and broadcasting and television.
+Looking ahead, H3C will continue to integrate server virtualization with AI computing, GPU resource management, and cloud-native technologies, helping customers build more efficient and intelligent infrastructure for next-generation data centers.
+Disclaimer:
+Source:Gartner, Magic Quadrant for Server Virtualization Platforms, 14 September 2026
+GARTNER and Magic Quadrant are registered trademarks of Gartner, Inc. and/or its affiliates in the U.S. and internationally and are used herein with permission. All rights reserved.
+Gartner does not endorse any vendor, product or service depicted in its research publications, and does not advise technology users to select only those vendors with the highest ratings or other designation. Gartner research publications consist of the opinions of Gartner's research organization and should not be construed as statements of fact. Gartner disclaims all warranties, expressed or implied, with respect to this research, including any warranties of merchantability or fitness for a particular purpose.
+H3C 
+Jingwen Zeng 
+zeng.jingwen@h3c.com  
+https://www.h3c.com/en/  
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="45" xml:space="preserve">
+      <c r="A45" t="str">
+        <v>Autumn Electronics Fair and electronicAsia open today bringing global buyers to Hong Kong</v>
+      </c>
+      <c r="B45" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C45" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D45" t="str">
+        <v>AI, SaaS, Healthcare, Real Estate, Retail, Gaming, Media, Education</v>
+      </c>
+      <c r="E45" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110767/</v>
+      </c>
+      <c r="F45" t="str" xml:space="preserve">
+        <v xml:space="preserve">Hong Kong, Oct 13, 2026 - (ACN Newswire) - The Hong Kong Electronics Fair (Autumn Edition), organised by the Hong Kong Trade Development Council (HKTDC), and electronicAsia, jointly organised by the HKTDC and MMI Asia Pte Ltd, opened today at the Hong Kong Convention and Exhibition Centre. Running for four consecutive days, the twin fairs showcase a broad spectrum of innovations spanning consumer electronics, artificial intelligence (AI), robotics technologies, smart living, immersive entertainment, electronic components and advanced manufacturing technologies, providing global buyers with a one-stop sourcing and networking platform. Making its debut this year, the Future Industries Zone spotlights five frontier sectors and showcases emerging trends shaping the industries of tomorrow.
+The Autumn Electronics Fair and eAsia opened today at the Hong Kong Convention and Exhibition Centre, where the fairs will run for four consecutive days
+Speaking at the opening ceremony for the Future Industries Zone this morning, Sophia Chong, HKTDC Executive Director, said: "The Future Industries Zone reflects our commitment to evolve our fairs alongside the industry, while supporting the strategic direction set out in the Policy Address and the First Five-Year Plan to develop Hong Kong into an international innovation and technology centre. This year's Hong Kong Electronics Fair (Autumn Edition) and electronicAsia are bringing together over 3,200 exhibitors from 15 countries and regions. Another key highlight is the expanded RoboPark that showcases not only the latest robotics technologies, but also their growing applications in everyday life and across industries. The HKTDC is one of the core members of the government-led GoGlobal Task Force and we will make good use of one of the world's leading marketplaces to feature the GoGlobal Connect Zone, which offers advisory services and practical support to help enterprises - particularly those from the Chinese Mainland - expand internationally through Hong Kong. The zone reflects the HKTDC's commitment to reinforcing Hong Kong's role as a platform for global expansion, capitalising on its strengths as a superconnector and super value-adder."
+Sophia Chong, Executive Director of the Hong Kong Trade Development Council, delivers remarks at the opening ceremony for the Future Industries ZoneThe Autumn Electronics Fair has introduced the new Future Industries Zone this year, with an opening ceremony held this morning. Kevin Choi, Permanent Secretary for Innovation, Technology and Industry of HKSARG (front row, fourth from left); Sophia Chong, Executive Director of the Hong Kong Trade Development Council (front row, fourth from right); and Paul So, Chairman of the Hong Kong Electronic Industries Association (front row, third from left), joined the event with other distinguished guests
+In addition to Hong Kong exhibitors, the fairs feature exhibitors from the Chinese Mainland, Macao and Taiwan, as well as countries across the Asia-Pacific region including Korea and Singapore. Exhibitors from Europe and other overseas markets, including Denmark, the United Kingdom, Germany, Switzerland, Spain and Cyprus, are also participating, showcasing a wide range of the latest electronics products and advanced technologies. On the opening day of the fairs, buyers from around the world gathered to explore sourcing opportunities. The HKTDC has organised 130 buying missions comprising buyers from 65 countries and regions to visit and source at the fairs, further reinforcing Hong Kong's role as a platform connecting international markets with innovative supply chains.
+Future Industries Zone debuts, showcasing synergies across five key themes
+In support of the Government's drive to develop Hong Kong into an international innovation and technology centre and deepen AI development and adoption in the city, this year's Autumn Electronics Fair has launched the new Future Industries Zone, jointly organised by the HKTDC and the Hong Kong Electronic Industries Association (HKEIA) and supported by the Innovation, Technology and Industry Bureau of the Hong Kong SAR Government. Led by major innovation and technology institutions, including Cyberport, the Hong Kong Science and Technology Parks Corporation and the Hong Kong Productivity Council, the zone focuses on five key themes: Future Computing, Future Manufacturing, Future Marine &amp; Quantum Technologies, Future Microelectronics and Future Wellness.
+The newly launched Future Industries Zone at the Autumn Electronics Fair focuses on five key themes: Future Computing, Future Manufacturing, Future Marine &amp; Quantum Technologies, Future Microelectronics and Future Wellness
+Bringing together more than 100 exhibitors, the Future Industries Zone showcases cutting-edge technologies and innovative application solutions. The zone also features a series of thematic forums and networking events, welcoming representatives from government, industry, academia, research and investment sectors to explore opportunities in future industry development. A distinguished lineup of speakers has been invited to share insights on emerging technologies and industry trends. At a thematic forum to be held tomorrow (14 October), experts and representatives from leading global companies and organisations, including AWS, IBM, Lenovo and HPE, will share insights into global trends in cross-industry business transformation and innovation-driven technology development. Other activities also feature a distinguished lineup of speakers, including Prof Wang Yang, Vice-President of The University of Hong Kong; Dr Wang Jun, Deputy Executive President of the Bank of China Group Investment Limited; and He Jun, Vice-President of TCL Industries Holdings Co., Ltd. They will share their professional insights on technology innovation, industrial development and emerging opportunities.
+GoGlobal Connect Zone offers professional service matching for enterprises
+As a member of the Government's GoGlobal Task Force, the HKTDC has established a dedicated GoGlobal Connect Zone at the Autumn Electronics Fair. This brings together professional service providers from the finance, legal, accounting and insurance sectors to assist businesses in areas such as financing, intellectual property, logistics, compliance and risk management, helping Chinese Mainland enterprises connect with international markets through Hong Kong’s professional services platform.
+The fair features a series of GoGlobal activities, including the "GoGlobal: Scaling Smart Consumer Innovations Worldwide" seminar at which representatives from Hang Seng Bank, the Hong Kong Export Credit Insurance Corporation and other industry and financial organisations will share insights on key strategies for overseas expansion
+The fairs also feature a series of forums focusing on overseas market expansion. Representatives from OCBC Bank will share insights tomorrow afternoon (14 October) on the manufacturing ecosystem in the ASEAN bloc, helping companies interested in entering markets in these countries better understand the region's economic environment, tax regimes, market trends and business development opportunities.
+Over 120 robots highlight real-world applications of robotics technologies
+This year's Autumn Electronics Fair focuses on the latest consumer electronics products and innovative technologies under three highlighted themes: AI &amp; Robotics, Smart Wellness and NEXTEntertainment. Related products are featured across different thematic zones throughout the exhibition. More than 120 robots are showcased at this year's fair, primarily within RoboPark, demonstrating applications across four key areas: Commercial &amp; Services, Industrial &amp; Logistics, Entertainment &amp; Social, and Healthcare &amp; Rehabilitation.
+Highlights include AgiBot Innovation (Shanghai) Technology Co., Ltd (Booth: 3CON-R31) and its full-sized humanoid robot Agibot A3; UBTECH (Booth: 3CON-R27), one of the "Shenzhen Eight Great Guardians", which is exhibiting its next-generation full-sized humanoid robot Walker C1, developed for urban coexistence; and DEEP Robotics (Booth: 3CON-R19), one of the "Hangzhou Six Little Dragons", displaying its quadruped robots Lite3 and M20.
+Other renowned exhibitors include the Shenzhen Honor Smart Technology Development Co., Ltd. (Booth: 3CON-R37), whose humanoid robot was the winner of the 2026 Beijing E-Town Half Marathon, and Booster Robotics (Booth: GH-R13), champion of the 2026 RoboCup. A number of well-known technology companies from the "Shenzhen Eight Great Guardians" and "Hangzhou Six Little Dragons" are also showcasing their latest innovations, including AI² Robotics (Booth: GH-Q01), Digit (Booth: 3CON-R49), EngineAI (Booth: 3CON-R52) and first-time exhibitor DexForce (Booth: GH-R07).
+The fair features several leading technology companies, including Booster Robotics (Booth: GH-R13), champion of the 2026 RoboCup, which showcases its latest innovations and technological achievements
+RoboPark features multiple demonstration and experience zones, enabling buyers to explore how robotics technologies are being integrated into industries and everyday life. They include the RoboDog Garden, showcasing robotic dogs; the Robot Dance Battle, featuring dance performances by robots; and the Coffee &amp; Popcorn Station, where robots prepare snacks and drinks, allowing visitors to experience the practical application potential of robotics at first hand.
+RoboPark features multiple interactive experience and demonstration zones. At the "Coffee &amp; Popcorn Station", robots prepare snacks and drinks for visitors
+New products highlight AI integration across healthcare, lifestyle and entertainment
+Smart Wellness encompasses digital health devices, smart wearables, personal care technologies, gerontech and healthy living electronics, reflecting strong market demand for technology-enabled health management and improved quality of life.
+Smart Wellness is another key focus of the Autumn Electronics Fair, with exhibitors showcasing innovative solutions ranging from digital health devices and smart wearables to personal care technologies, gerontech and healthy living electronics.
+Many exhibitors are leveraging the fair as a platform to showcase newly introduced products. Future Access Technology Co., Limited (Booth: 1C-D06) is presenting the LYRA, a screen-free smart wristband designed to minimise distractions and help users focus on daily life activities while supporting personalised fitness programmes and more than 170 sports modes. Cheung Shing Development (H.K.) Limited (Booth: 3D-E06) is displaying its latest Hearing Aid Glasses for people with mild to moderate hearing loss. Equipped with sound amplification technology, the glasses improve speech clarity in noisy environments and enhance communication experiences.
+NEXTEntertainment features extended reality (XR) technologies, smart gaming devices, digital content creation tools, AI-powered entertainment solutions and innovative consumer electronics designed to enhance both entertainment experiences and digital content creation. Among the highlights, DreamGear LLC (Booth: 1D-C09) is showcasing a new rechargeable retro gaming console featuring more than 200 built-in classic games, smart backlit button prompts and multiple control modes, combining nostalgic arcade gaming with modern innovation.
+The Autumn Electronics Fair features more than 20 exhibition zones. The Hall of Fame brings together over 560 renowned brands, including first-time exhibitors Aoni (Booth: 1A-D02) and HEAD (Booth: 1C-A12). RISE Avenue highlights emerging brands including Beijing Huahon Data Technology Co., Ltd. (Booth: 1CON-003), which is making its global debut with the All-in-One Liquid-Cooled AI Computing System, providing powerful computing capabilities for large-model training, AI inference and visual rendering through advanced liquid-cooling technology. The Adventure Hub features the Immersive Experience Zone, showcasing the latest applications of XR technologies, brain-computer interfaces and other creative technologies. Highlights include a brainwave-controlled claw machine from Yugu Technology (Booth: 5E-D12).
+Meanwhile, the Tech Hall focuses on AI, professional data and Internet of Things (IoT) solutions. Among the exhibitors, Guangzhou Quwan Network Technology Co., Ltd (Booth: CH-H10) is presenting the TemPolor Melo-D Generative AI Guitar, which integrates AI into music creation. Users simply upload their favourite songs and the system generates fingerstyle melodies while providing illuminated guidance on the guitar body and display screen to assist performance.
+More than 120 start-ups connecting with opportunities
+The fairs also bring together more than 120 promising young enterprises and start-ups, primarily in the Startup Zone. The IOT HK Association Limited and JimHang Academy are each leading groups of start-ups showcasing technologies and solutions designed to address real-world business challenges. A range of supporting activities will also be held, including investment matching sessions, the Hong Kong Value Creation for Technology: Pitching Competition and mentorship programmes, helping start-ups refine their business models, expand investor networks and strengthen their market competitiveness.
+The fair brings together more than 120 promising young enterprises and start-ups, primarily showcased within the Startup Zone
+electronicAsia connects the electronics supply chain
+Held concurrently with the Autumn Electronics Fair, electronicAsia (eAsia) features multiple thematic zones covering electronic components, display technologies, printed circuit boards and electronic manufacturing services, as well as testing and measurement instruments. Together, the two fairs create a comprehensive one-stop sourcing platform spanning the entire electronics industry supply chain.
+eAsia features a wide range of electronic components, display technologies, printed circuit boards, electronics manufacturing services and testing instruments, forming a one-stop sourcing platform together with the Autumn Electronics Fair
+Among the exhibitors at eAsia, Rapid Conn (S) Pte. Ltd. (Booth: 5B-C10) is showcasing advanced interconnect solutions, while Surface Mount Technology Ltd. (Booth: 5B-D01) is presenting cutting- edge AI and AIoT solutions.
+The fairs also feature a rich programme of forums and seminars. The 11th Symposium on Innovation &amp; Technology, jointly organised by HKTDC and the Hong Kong Electronics and Technologies Association, takes place today under the theme "AI-Driven Security &amp; The Next-Gen Infrastructure". Speakers include Alexander Gerfer, Chief Technology Officer of Würth Elektronik Group; Dr Charles Cheung, Adjunct Associate Professor in the Department of Mathematics at Hong Kong Baptist University; and Silvia Ihensekhien, Chief Security Advisor, Greater China at Microsoft.
+The Symposium on Innovation &amp; Technology, jointly organised by HKTDC and the Hong Kong Electronics and Technologies Association, takes place today under the theme "AI-Driven Security &amp; The Next-Gen Infrastructure"
+In addition, the Hong Kong Electronic Forum, jointly organised by the HKTDC, MMI Asia Pte Ltd and the Hong Kong Electronic Industries Association, with support from the Electronics Division of The Hong Kong Institution of Engineers, will be held on 15 October under the theme "Future Tech: Powering Electronics Competitiveness with AI and Sustainable Innovation", exploring how AI, sustainability and technological innovation are reshaping the future of the electronics sector.
+Under the EXHIBITION+ hybrid model, exhibitors and buyers can meet online through the HKTDC Click2Match smart business matching platform in addition to attending the physical fairs. The online exhibitions for the Hong Kong Electronics Fair (Autumn Edition) and electronicAsia run from 6 to 23 October.
+Photo download: https://bit.ly/4AVhNOu
+Websites
+- Hong Kong Electronics Fair (Autumn Edition): https://www.hktdc.com/event/hkelectronicsfairae/en
+- electronicAsia: https://www.hktdc.com/event/electronicasia/en
+Media enquiries
+Please contact the HKTDC’s Communications &amp; Public Affairs Department:
+Katy Wong
+Tel: (852) 2584 4524
+Email: katy.ky.wong@hktdc.org
+Clayton Lauw
+Tel: (852) 2584 4472
+Email: clayton.y.lauw@hktdc.org
+HKTDC Media Room: https://mediaroom.hktdc.com/en
+About HKTDC 
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via trade publications, research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="str">
+        <v>Movable Ink Introduces Headless Marketing Capabilities</v>
+      </c>
+      <c r="B46" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C46" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D46" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E46" t="str">
+        <v>https://www.prnewswire.com/news-releases/movable-ink-introduces-headless-marketing-capabilities-302906124.html</v>
+      </c>
+      <c r="F46" t="str">
+        <v>Agentic Orchestration Includes Launch of AI-Powered Assistants LONDON, Oct. 13, 2026 /PRNewswire/ -- Movable Ink, the AI-powered personalized content platform, today announced new headless marketing capabilities, enabling marketers to create, manage, and optimize campaigns directly within...</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="str">
+        <v>SoftAtHome powers Orange's new "Reconnexion Flash" Service with Always'ON to Keep French Homes Online During Fiber Outages</v>
+      </c>
+      <c r="B47" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C47" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D47" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E47" t="str">
+        <v>https://www.prnewswire.com/news-releases/softathome-powers-oranges-new-reconnexion-flash-service-with-alwayson-to-keep-french-homes-online-during-fiber-outages-302906169.html</v>
+      </c>
+      <c r="F47" t="str">
+        <v>The Livebox switches the whole household to the customer's smartphone hotspot. No app, no VPN, no extra hardware. PARIS, Oct. 13, 2026 /PRNewswire/ -- SoftAtHome, an independent software provider for broadband, Wi-Fi, video, and analytics, today announces that its cutting edge Always'ON...</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="str">
+        <v>SoftAtHome unterstützt den neuen „Reconnexion Flash"-Dienst von Orange mit Always'ON, um die Internetverbindung in französischen Haushalten bei Glasfaserausfällen aufrechtzuerhalten</v>
+      </c>
+      <c r="B48" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C48" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D48" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E48" t="str">
+        <v>https://www.prnewswire.com/news-releases/softathome-unterstutzt-den-neuen-reconnexion-flash-dienst-von-orange-mit-alwayson-um-die-internetverbindung-in-franzosischen-haushalten-bei-glasfaserausfallen-aufrechtzuerhalten-302906182.html</v>
+      </c>
+      <c r="F48" t="str">
+        <v>Die Livebox leitet den gesamten Internetzugang des Haushalts über den Hotspot des Smartphones des Kunden um. Keine App, kein VPN, keine zusätzliche Hardware. PARIS, 13. Oktober 2026 /PRNewswire/ -- SoftAtHome, ein unabhängiger Softwareanbieter für Breitband, WLAN, Video und Analytik, gibt...</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="str">
+        <v>FlipHTML5's PDF to Flipbook Converter Makes Digital Publishing Effortless</v>
+      </c>
+      <c r="B49" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C49" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D49" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E49" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362742</v>
+      </c>
+      <c r="F49" t="str">
+        <v>FlipHTML5 has made its PDF to flipbook converter available for businesses, educators, and content teams that regularly need to create product catalogs, training handbooks, product manuals, and internal reports. The tool converts ordinary documents into interactive digital publications that readers can open in a browser and navigate with page-turning effects. - - Users start by uploading one file or several at once. The PDF to flipbook converter accepts PDF, Word, PowerPoint, and image fo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362742</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="str">
+        <v>Inside ‘Disney’s Hexed,’ a Mother-Daughter Adventure in a World of Witches</v>
+      </c>
+      <c r="B50" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C50" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D50" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E50" t="str">
+        <v>https://thewaltdisneycompany.com/news/disneys-hexed-billie-alice/</v>
+      </c>
+      <c r="F50" t="str">
+        <v>The post Inside ‘Disney’s Hexed,’ a Mother-Daughter Adventure in a World of Witches appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="str">
+        <v>Robbins LLP Reminds Taboola.com Ltd. Stockholders of the October 20, 2026 Lead Plaintiff Deadline - TBLA Investors Should Contact the Firm for Information About the Class Action</v>
+      </c>
+      <c r="B51" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="C51" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D51" t="str">
         <v>Finance, SaaS, Media</v>
       </c>
-      <c r="E26" t="str">
+      <c r="E51" t="str">
+        <v>https://www.newsfilecorp.com/release/318652/Robbins-LLP-Reminds-Taboola.com-Ltd.-Stockholders-of-the-October-20-2026-Lead-Plaintiff-Deadline-TBLA-Investors-Should-Contact-the-Firm-for-Information-About-the-Class-Action</v>
+      </c>
+      <c r="F51" t="str">
+        <v>San Diego, California--(Newsfile Corp. - October 12, 2026) - Shareholder rights law firm Robbins LLP reminds investors that a class action was filed on behalf of all persons and entities who purchased or otherwise acquired Taboola.com Ltd. (NASDAQ: TBLA) securities between May 6, 2026 and August 4, 2026 (the "Class Period"). Taboola operates a platform that partners with websites, devices, and mobile apps to recommend editorial content and advertisements on the open web.The complaint alleges...</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="str">
+        <v>Recastia Helps Convert PDF to Video Using Source Material</v>
+      </c>
+      <c r="B52" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C52" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D52" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E52" t="str">
+        <v>https://prunderground.com/recastia-helps-convert-pdf-to-video-using-source-material/cmv4yamx0000806l91qdn7mxr</v>
+      </c>
+      <c r="F52" t="str">
+        <v>Recastia helps users convert PDF to video with AI-generated scripts, voiceover, synchronized captions, music, effects, and an optional avatar presenter. The post Recastia Helps Convert PDF to Video Using Source Material first appeared on</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="str">
+        <v>TEAM IM Names Scott Olesen Chief Executive Officer and Jon Chartrand Chief Operating Officer</v>
+      </c>
+      <c r="B53" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C53" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D53" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E53" t="str">
+        <v>https://www.prweb.com/releases/team-im-names-scott-olesen-chief-executive-officer-and-jon-chartrand-chief-operating-officer-302903218.html</v>
+      </c>
+      <c r="F53" t="str">
+        <v>Leadership transition positions the 25-year enterprise content management firm for growth as organizations prepare for the AI era. OAKDALE, Minn., Oct. 12, 2026 /PRNewswire-PRWeb/ -- Team Informatics, Inc. ("TEAM IM"), an Enterprise Content Management and AI context solutions provider,...</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="str">
+        <v>‘Artemis Fowl’ Series Greenlit for Disney Channel and Disney+</v>
+      </c>
+      <c r="B54" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C54" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D54" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E54" t="str">
+        <v>https://thewaltdisneycompany.com/news/artemis-fowl-disney-channel-disney-plus/</v>
+      </c>
+      <c r="F54" t="str">
+        <v>The post ‘Artemis Fowl’ Series Greenlit for Disney Channel and Disney+ appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="str">
+        <v>Sammie Continues His Musical Journey With New Single "GOYARD," Following "Old Alone" and "AYO"</v>
+      </c>
+      <c r="B55" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C55" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D55" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E55" t="str">
+        <v>https://www.prnewswire.com/news-releases/sammie-continues-his-musical-journey-with-new-single-goyard-following-old-alone-and-ayo-302905710.html</v>
+      </c>
+      <c r="F55" t="str">
+        <v>The R&amp;B singer and songwriter continues his latest run of releases with "GOYARD," arriving October 16, featuring a new music video directed by PhillyFlyBoy. ATLANTA, Oct. 12, 2026 /PRNewswire/ -- R&amp;B singer and songwriter Sammie continues his latest musical run with the release of his new...</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="str">
+        <v>Nexus Legal Group Launches National Rideshare Sexual Assault Case Acquisition ...</v>
+      </c>
+      <c r="B56" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C56" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D56" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E56" t="str">
+        <v>https://pr-inside.com/nexus-legal-group-launches-national-rideshare-sexual-assault-case-acquisition-r5232575.htm</v>
+      </c>
+      <c r="F56" t="str">
+        <v>(PR-inside.com) Program delivers screened leads or signed cases for Uber and Lyft sexual assault matters, built around firm-defined criteria, monthly volume and pricing ALLENTOWN, PA / ACCESS Newswire / October 12, 2026 / Nexus Legal Group, a legal marketing and consulting company serving plaintiff law firms, today announced the launch of its Rideshare Sexual Assault Case Acquisition Program. The program provides law firms with screened leads or signed cases involving sexual assault connected to Uber or Lyft rides, organized for attorney review and matched to each firm's own screening criteria. Youtube video for Rideshare https://www.youtube.com/watch?v=Aqpc0stFuQY The launch comes at a pivotal moment for rideshare ..</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="str">
+        <v>Crexendo Announces Participation in Upcoming Investor Conferences</v>
+      </c>
+      <c r="B57" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C57" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D57" t="str">
+        <v>Finance, SaaS, Media</v>
+      </c>
+      <c r="E57" t="str">
+        <v>https://pr-inside.com/crexendo-announces-participation-in-upcoming-investor-conferences-r5232566.htm</v>
+      </c>
+      <c r="F57" t="str">
+        <v>(PR-inside.com) PHOENIX, AZ / ACCESS Newswire / October 12, 2026 / Crexendo®, Inc. (NASDAQ:CXDO), an award-winning software technology company supporting over eight million end users, and a premier provider of cloud communication platform software and unified communications as a service (UCaaS) offerings, including voice, video, contact center and managed IT services tailored to businesses of all sizes, announced today that it will participate in three upcoming investor conferences during August and September 2026. Jeff Korn, Chief Executive Officer and Chairman, Doug Gaylor, President and Chief Operating Officer, and Ron Vincent, Chief Financial Officer, will be available to meet with investors at the ..</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="str">
+        <v>SSA Commissioner Headlines Columbus Day at the NYSE: NYSE Content Update</v>
+      </c>
+      <c r="B58" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C58" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D58" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E58" t="str">
+        <v>https://www.prnewswire.com/news-releases/ssa-commissioner-headlines-columbus-day-at-the-nyse-nyse-content-update-302905674.html</v>
+      </c>
+      <c r="F58" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Oct. 12, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="str">
+        <v>Leadde AI Helps Education Teams Across Western Europe Turn Course Materials Into Videos in Minutes</v>
+      </c>
+      <c r="B59" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="C59" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D59" t="str">
+        <v>AI, Media, Education</v>
+      </c>
+      <c r="E59" t="str">
+        <v>https://www.prnewswire.com/news-releases/leadde-ai-helps-education-teams-across-western-europe-turn-course-materials-into-videos-in-minutes-302903381.html</v>
+      </c>
+      <c r="F59" t="str">
+        <v>SINGAPORE, Oct. 12, 2026 /PRNewswire/ -- Leadde AI introduced an education-focused workflow that helps educators, physicians, and research teams turn course materials, lecture notes, slides, and PDFs into learning videos in minutes. Solving the Course Video Bottleneck Education...</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="str">
+        <v>Gabriel Robles Music releases “Hay Amor” now available on all major streaming platforms</v>
+      </c>
+      <c r="B60" t="str">
+        <v>2026-10-10</v>
+      </c>
+      <c r="C60" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D60" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E60" t="str">
+        <v>https://pressreleasenews.org/pressroom/gabriel-robles-music-releases-hay-amor-now-available-on-all-major-streaming-platforms</v>
+      </c>
+      <c r="F60" t="str">
+        <v>Gabriel Robles Music releases “Hay Amor” a romantic Spanish-language single centered on love, emotional connection, devotion, and the enduring power of affection.</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="str">
+        <v>From 1.16 Million YouTube Subscribers to Medical School: Mr Hanan Begins a New Chapter and Protects His Digital Legacy</v>
+      </c>
+      <c r="B61" t="str">
+        <v>2026-10-10</v>
+      </c>
+      <c r="C61" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D61" t="str">
+        <v>Healthcare, Gaming, Media, Education</v>
+      </c>
+      <c r="E61" t="str">
+        <v>https://pressreleasenews.org/pressroom/from-1-16-million-youtube-subscribers-to-medical-school-mr-hanan-begins-a-new-chapter-and-protects-his-digital-legacy</v>
+      </c>
+      <c r="F61" t="str">
+        <v xml:space="preserve">Hanan Shekh Osman, known online as Mr Hanan, is stepping away from active content creation to focus on his medical studies. He built one of the largest Arabic-speaking gaming communities on YouTube with over 1.16 million subscribers on his verified channel. He now plans to </v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="str">
+        <v>8 Best AI Lyrics Video Generators in 2026 (Free &amp; Paid)</v>
+      </c>
+      <c r="B62" t="str">
+        <v>2026-10-10</v>
+      </c>
+      <c r="C62" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D62" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E62" t="str">
+        <v>https://pressreleasenews.org/pressroom/8-best-ai-lyrics-video-generators-in-2026-free-paid</v>
+      </c>
+      <c r="F62" t="str">
+        <v xml:space="preserve">A comparison of eight AI lyrics video generators available in 2026, split between one-pass AI generation and hands-on editing tools. freebeat is named the best overall choice for fusing lettering into the scene, with CapCut, Capify, Videobolt, Atlabs, LyricMV, Neural Frames, and Renderforest covering other </v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="str">
+        <v>EHunt Launches New All-in-one AI Tools for Ecommerce Sellers</v>
+      </c>
+      <c r="B63" t="str">
+        <v>2026-10-10</v>
+      </c>
+      <c r="C63" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D63" t="str">
+        <v>AI, Retail, Media</v>
+      </c>
+      <c r="E63" t="str">
+        <v>https://prunderground.com/ehunt-launches-new-all-in-one-ai-tools-for-ecommerce-sellers/cmv23dhp8000006kxgdozzfzj</v>
+      </c>
+      <c r="F63" t="str">
+        <v>EHunt has announced AI-powered upgrades to help sellers research markets, discover product opportunities, create visual content, and build ecommerce workflows. The post EHunt Launches New All-in-one AI Tools for Ecommerce Sellers first appeared on</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="str">
+        <v>7SEA Marketing Sharpens Social Media Management for Dallas-Fort Worth Brands</v>
+      </c>
+      <c r="B64" t="str">
+        <v>2026-10-10</v>
+      </c>
+      <c r="C64" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D64" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E64" t="str">
+        <v>https://pressreleasenews.org/pressroom/7sea-marketing-sharpens-social-media-management-for-dallas-fort-worth-brands</v>
+      </c>
+      <c r="F64" t="str">
+        <v xml:space="preserve">7SEA Marketing™, a digital marketing agency with offices in Los Angeles and New Delhi, runs social media management for brands across Dallas-Fort Worth and completed six years in business on Aug. 8, 2026. The Google Partner and Shopify Partner offers monthly approved content calendars, in-house </v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="str">
+        <v>iQIYI 2026 National Day Holiday Snapshot: Premium Titles Drive Daily Viewing Time Up Over 12%, Big Screens Lead with Nearly 60% Share</v>
+      </c>
+      <c r="B65" t="str">
+        <v>2026-10-10</v>
+      </c>
+      <c r="C65" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D65" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E65" t="str">
+        <v>https://www.prnewswire.com/news-releases/iqiyi-2026-national-day-holiday-snapshot-premium-titles-drive-daily-viewing-time-up-over-12-big-screens-lead-with-nearly-60-share-302904975.html</v>
+      </c>
+      <c r="F65" t="str">
+        <v>BEIJING, Oct. 10, 2026 /PRNewswire/ -- iQIYI, China's leading online entertainment platform, has announced an increase in audience engagement across its ecosystem during the National Day holiday from October 1 to 7. Driven by a robust content slate and the rising popularity of...</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="str">
+        <v>Kinku Launches AI Image and Video Generator with Companion Builder That Lets Creators Monetize AI Characters</v>
+      </c>
+      <c r="B66" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C66" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D66" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E66" t="str">
+        <v>https://www.pr.com/press-release/981082</v>
+      </c>
+      <c r="F66" t="str">
+        <v>Kinku, a platform for AI adult content creation, officially launched on October 1, 2026. The platform combines an Nc o S F W AI image and video generator with a Companion Builder, and gives creators a profile where fans subscribe, unlock posts and chat with the AI characters those creators build. Kinku is built for creators who want to run an adult content business without appearing on camera. A creator designs a [PR.com]</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="str">
+        <v>ACR Poker Pros Take On the $6.5M Dual Venoms With Big Bounties and Streaming Action</v>
+      </c>
+      <c r="B67" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C67" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D67" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E67" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362706</v>
+      </c>
+      <c r="F67" t="str">
+        <v>Alongside its $6.5 million guaranteed Dual Venom PKOs, ACR Poker is making streaming and chat part of the viewing experience. ACR Pros Jon Pardy, Ana Marquez and Drew Gonzalez are scheduled for eight-hour broadcasts on the site&amp;#39;s official Kick channel, where poker fans can follow the coverage and join the chat. - - ACR Pro Jon Pardy is scheduled to cover the next starting flight on Sunday, October 11. Day 1C starts at 1:05 p.m. ET for the $5 Million GTD No-Limit Hold&amp;#39;em (NLH) Venom PKO an... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362706</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="str">
+        <v>Americas Cardroom Outlines Pro Streaming Schedule for $6.5M Dual Venom ...</v>
+      </c>
+      <c r="B68" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C68" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D68" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E68" t="str">
+        <v>https://pr-inside.com/americas-cardroom-outlines-pro-streaming-schedule-for-6-5m-dual-venom-r5232005.htm</v>
+      </c>
+      <c r="F68" t="str">
+        <v>(PR-inside.com) Pro streams run alongside the remaining starting flights; later coverage depends on results. SAN JOSE, COSTA RICA / ACCESS Newswire / October 9, 2026 / Americas Cardroom has scheduled eight-hour pro broadcasts as the $6.5 million guaranteed Dual Venom PKOs continue. Americas Cardroom Pros Jon Pardy, Ana Marquez and Drew Gonzalez are slated to lead broadcasts on the official Kick channel, where viewers can watch the tournaments and engage with other poker fans in chat. The next featured date is Sunday, October 11. Pardy's broadcast coincides with Day 1C for the $5 Million GTD No-Limit Hold'em (NLH) Venom PKO and $1.5 Million ..</v>
+      </c>
+    </row>
+    <row r="69" xml:space="preserve">
+      <c r="A69" t="str">
+        <v>Live Performances and Longform Video DJ Sets From Portola Festival Just Dropped on Spotify</v>
+      </c>
+      <c r="B69" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C69" t="str">
+        <v>mlpr-spotify</v>
+      </c>
+      <c r="D69" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E69" t="str">
+        <v>https://newsroom.spotify.com/2026-10-09/portola-music-festival-videos/</v>
+      </c>
+      <c r="F69" t="str" xml:space="preserve">
+        <v xml:space="preserve">San Francisco’s Pier 80 came alive last month as fans packed the dance floor for this year’s Portola Music Festival. If you missed any of the fun or just want an encore, you can now watch select sets and performances from the event in our Portola video hub from artists including Chloé Caillet, Beltron b2b... 
+The post Live Performances and Longform Video DJ Sets From Portola Festival Just Dropped on Spotify appeared first on Spotify.</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="str">
+        <v>Watch the teaser trailer for ‘Bloodaxe,’ the epic Viking drama coming to Prime Video January 20, 2027</v>
+      </c>
+      <c r="B70" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C70" t="str">
+        <v>mlpr-amazon</v>
+      </c>
+      <c r="D70" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E70" t="str">
+        <v>https://www.aboutamazon.com/news/entertainment/bloodaxe-vikings-prime-video?utm_source=rss</v>
+      </c>
+      <c r="F70" t="str">
+        <v>The highly anticipated new series is helmed by the creator of ‘Vikings’ and has already been renewed for a second season.</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="str">
+        <v>How Versus Systems (VS) Transforms Audience Engagement Through Gamification</v>
+      </c>
+      <c r="B71" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C71" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D71" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E71" t="str">
+        <v>https://www.newmediawire.com/news/how-versus-systems-vs-transforms-audience-engagement-through-gamification-7090492</v>
+      </c>
+      <c r="F71" t="str">
+        <v>Versus Systems is a tech company that’s focused on transforming passive audiences into active participants, enhancing how audiences interact with content across both live and digital environments. It operates through two primary platforms, Winfinite and Filter Fan Cam (“FFC”), which help brands, marketers, and creators hold onto consumer attention, even as digital environments become increasingly crowded. Versus has worked with professional sports leagues, entertainers, and a variety of other major brands, deploying its technology across thousands of events across the globe. LOS ANGELES, CA - October 9, 2026 ( NEWMEDIAWIRE ) - With people exposed to countless ads and posts daily, audience engagement is a significant challenge for marketers, brands, creators, and other professionals. Versus</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="str">
+        <v>United and DISH add Playoff Baseball to the Live Streaming Lineup on Airplanes with Starlink-Equipped Seatback Screens</v>
+      </c>
+      <c r="B72" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C72" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D72" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E72" t="str">
+        <v>https://www.prnewswire.com/news-releases/united-and-dish-add-playoff-baseball-to-the-live-streaming-lineup-on-airplanes-with-starlink-equipped-seatback-screens-302903749.html</v>
+      </c>
+      <c r="F72" t="str">
+        <v>United flyers can catch nearly every MLB postseason game – including the ALCS, NLCS and World Series – live onboard more than 900 flights per day with Starlink-enabled seatback screens Since the live streaming service launched last month, passengers have watched more than 170,000 hours of...</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="str">
+        <v>HeyGen Launches HeyGen Voice, Debuting at #1 on Artificial Analysis' Leaderboard</v>
+      </c>
+      <c r="B73" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C73" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D73" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E73" t="str">
+        <v>https://www.prnewswire.com/news-releases/heygen-launches-heygen-voice-debuting-at-1-on-artificial-analysis-leaderboard-302903718.html</v>
+      </c>
+      <c r="F73" t="str">
+        <v>HeyGen Supports High-Quality, Identity-Secure Video Content Creation for Creators and Businesses at Scale HeyGen Voice Delivers Authentic, Natural Output That Sounds Like the User's Real Voice LOS ANGELES, Oct. 9, 2026 /PRNewswire/ -- HeyGen, the world's leading personal avatar company,...</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="str">
+        <v>SocioMX and MediaCo's EstrellaTV partner to expand U.S. streaming reach of En La Cancha</v>
+      </c>
+      <c r="B74" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C74" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D74" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E74" t="str">
+        <v>https://www.prweb.com/releases/sociomx-and-mediacos-estrellatv-partner-to-expand-us-streaming-reach-of-en-la-cancha-302903152.html</v>
+      </c>
+      <c r="F74" t="str">
+        <v>Daily SocioMX 's soccer show brings expert analysis and fan-focused conversation to EstrellaTV's growing FAST streaming lineup DALLAS, Oct. 9, 2026 /PRNewswire-PRWeb/ -- SocioMX, the sports fan engagement and media platform, today announced a distribution partnership with MediaCo's...</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="str">
+        <v>ESPN and Disney Jr. Celebrate Two Years of Impact During Youth Sports Week</v>
+      </c>
+      <c r="B75" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C75" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D75" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E75" t="str">
+        <v>https://thewaltdisneycompany.com/news/espn-disney-jr-youth-sports-week/</v>
+      </c>
+      <c r="F75" t="str">
+        <v>The post ESPN and Disney Jr. Celebrate Two Years of Impact During Youth Sports Week appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="str">
+        <v>A $25,000 Prize Waits in Los Angeles. The First Clue Is Inside a Movie</v>
+      </c>
+      <c r="B76" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C76" t="str">
+        <v>Send2Press</v>
+      </c>
+      <c r="D76" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E76" t="str">
+        <v>https://www.send2press.com/wire/a-25000-prize-waits-in-los-angeles-the-first-clue-is-inside-a-movie/</v>
+      </c>
+      <c r="F76" t="str">
+        <v>LOS ANGELES, Calif., Oct. 9, 2026 (SEND2PRESS NEWSWIRE) -- What's in the case? Registration is now open, and players across the US can try to find out. "What's In The Silver Case?" is a live mystery that begins inside "The Man With the Silver Case," the black-and-white neo-noir thriller from writer-director Colin Best, and moves into Los Angeles, with a $25,000 prize for the winner.</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="str">
+        <v>Xsolla Hosts the LA Tech Week Lunch and Learn on Where Video Games and Entertainment Come Together</v>
+      </c>
+      <c r="B77" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C77" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D77" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E77" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/xsolla-hosts-la-tech-week-152700022.html</v>
+      </c>
+      <c r="F77" t="str">
+        <v>LOS ANGELES, October 09, 2026--Xsolla, a global commerce company, today announced it will host an industry Lunch and Learn on the intersection of video games and entertainment as part of LA Tech Week on Tuesday, October 13, from 11:30 a.m. to 2:30 p.m. PT in Los Angeles.</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="str">
+        <v>BaseLayer Data and Veritonic Partner to Bring Real Ad Creative Measurement to Connected TV</v>
+      </c>
+      <c r="B78" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C78" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D78" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E78" t="str">
+        <v>https://www.pr.com/press-release/980990</v>
+      </c>
+      <c r="F78" t="str">
+        <v>New collaboration pairs BaseLayer Data's ad coverage across all 210 U.S. TV markets and all major streaming services (including all major live sports), with Veritonic's Creative Insights. For the first time, advertisers can see where their ads ran, what ran around them, and how well they're working. [PR.com]</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="str">
+        <v>ROBOTERA Tops Embodied AI Benchmark RoboDojo Without Additional Data or Agent RSI</v>
+      </c>
+      <c r="B79" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C79" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D79" t="str">
+        <v>AI, Media, Education</v>
+      </c>
+      <c r="E79" t="str">
+        <v>https://www.prnewswire.com/news-releases/robotera-tops-embodied-ai-benchmark-robodojo-without-additional-data-or-agent-rsi-302903605.html</v>
+      </c>
+      <c r="F79" t="str">
+        <v>BEIJING, Oct. 9, 2026 /PRNewswire/ -- ROBOTERA's World Action Model (WAM), VPP2 (Video Prediction Policy 2), has ranked No. 1 on RoboDojo without additional data or agent-based reinforcement self-improvement (Agent RSI). Developed by the University of Hong Kong's MMLab in collaboration...</v>
+      </c>
+    </row>
+    <row r="80" xml:space="preserve">
+      <c r="A80" t="str">
+        <v>Miami Fashion Week(R) Celebrates 10 Years With a Landmark Anniversary Edition, October 13-18, 2026</v>
+      </c>
+      <c r="B80" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C80" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D80" t="str">
+        <v>SaaS, Retail, Media, Education</v>
+      </c>
+      <c r="E80" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110717/</v>
+      </c>
+      <c r="F80" t="str" xml:space="preserve">
+        <v xml:space="preserve">MIAMI, FL, Oct 9, 2026 - (ACN Newswire) - Miami Fashion Week® (MIAFW) celebrates its 10th anniversary this year, returning October 13-18, 2026 featuring industry programming, runway shows, and special events bringing together international designers, Latin American talent and Miami's creative community. For a decade, MIAFW has served as a bridge between Miami and the international fashion industry, creating a platform for designers while expanding beyond the runway through sustainability, technology, education and cultural exchange.
+The milestone edition brings together international designers, Latin American talent, fashion innovation and a new Stitch Lab retail experience
+Throughout these ten years, MIAFW has pioneered initiatives at the intersection of fashion, sustainability and technology. Founded in 2017, the MIAFW Summit created a space for dialogue and education around the industry's evolving challenges and opportunities. Building on that vision, the Virtual Fashion Awards, launched in May 2026, opened a new chapter in digital creativity and innovation. This anniversary edition will bring that vision to the runway, with competition winner Jhoan Sebastian Grey presenting his collection in a runway show awarded as part of his prize.
+"Celebrating 10 years of Miami Fashion Week is an incredibly meaningful milestone," says Lourdes Fernandez-Velasco, Executive Director of Miami Fashion Week. "Over the past decade, we've built a platform that connects designers, creatives and industry leaders from around the world while remaining deeply rooted in Miami. In recent years, the continued institutional support of Miami-Dade County, now for the fourth consecutive year, alongside the support of the City of Miami Beach and our partnership with Miami Dade College, has been instrumental in strengthening that foundation and expanding our impact. This year is both a celebration of how far we've come and an exciting look at where fashion is going next."
+The anniversary edition will bring fashion into focus across the city, from runway presentations throughout Miami and the MIAFW Summit in partnership with the Miami Fashion Institute to the annual Miami Fashion Week Gala. Making its debut this year, a collaboration with Stitch Lab will introduce MIAFW's first shopping experience: a three-day pop-up on Miracle Mile in Coral Gables, featuring more than 20 brands and giving consumers the opportunity to discover and shop participating labels. Together, these experiences celebrate Miami as a meeting point for fashion, culture and creativity, connecting established industry voices with emerging talent, students and the wider community.
+Program Highlights
+Tues., Oct. 13
+Press Conference - 9:30 AM | Freedom Tower at Miami Dade College Speakers include: City of Miami Beach Mayor Steven Meiner, City of Coral Gables Mayor Vince Lago, Commissioner Oliver Gilbert, Miami Dade College President Madeline Pumariega, and Andres Otalora (fashion designer).Designers will be in attendance and available for interviews.
+Miami Fashion Week Gala featuring Andres Otalora, with a special performance by Latin Grammy-winner Joaquina - 6:00 PM | Queen Miami BeachThis is a ticketed event benefiting Miami Dade College's Miami Fashion Institute.
+Wed., Oct. 14
+MIAFW Summit with the Miami Fashion Institute - 12:00-6:00 PM | Miami Dade College Wolfson CampusThe annual Summit brings together fashion leaders, creatives and innovators for conversations exploring the future of fashion, technology, sustainability and digital innovation. The Summit will be followed by a cocktail reception.
+Thurs., Oct. 15
+Jenny Polanco Fashion Show - 3:00 PM | Mr. C Coconut Grove
+MIAFW x Stitch Lab, Presented and Hosted by Terranova - 6:30 PM | 350 Miracle Mile, Coral Gables
+Fri., Oct. 16
+MIAFW x Stitch Lab Pop Up - 10:00 AM - 6:00 PM | 350 Miracle Mile, Coral Gables
+Jacqueline Then Fashion Show - 5:30 PM | Freedom Tower at Miami Dade College
+Giannina Azar Fashion Show - 7:00 PM | Freedom Tower at Miami Dade College
+Jhoan Sebastian Grey Fashion Show - 8:30 PM | Freedom Tower at Miami Dade College
+Sat., Oct. 17
+MIAFW x Stitch Lab Pop Up - 10:00 AM - 6:00 PM | 350 Miracle Mile, Coral Gables
+Vero Diaz Fashion Show - 5:30 PM | Freedom Tower at Miami Dade College
+Yenny Bastida Fashion Show - 7:00 PM | Freedom Tower at Miami Dade College
+Efraín Mogollón Fashion Show - 8:30 PM | Freedom Tower at Miami Dade College
+Closing Party - 09:00 PM
+Sun., Oct. 18
+MIAFW x Stitch Lab Pop Up - 10:00 AM - 6:00 PM | 350 Miracle Mile, Coral Gables
+Sitka Semsch Fashion Show - 12:00 PM | Miracle Mile
+Beyond the Runway: MIAFW x Stitch Lab, Presented and Hosted by Terranova
+For the first time, Miami Fashion Week and Stitch Lab will join forces for a curated retail pop-up at 350 Miracle Mile in Coral Gables, October 16-18, extending the MIAFW experience beyond the runway. The experience gives designers the opportunity to show, sell and connect directly with consumers, buyers, stylists, content creators, Miami tastemakers and media. Featuring 20+ international designers, shoppers can meet designers, discover new collections and shop ready-to-wear, eveningwear, handbags, shoes and jewelry ahead of the holiday season. Participating designers and brands include NNT, Amarante, IT Shoes, Entos, Ana + Maria, Marea Alta, Paola Pacheco, Francesca Miranda, Maria Angelica Guerra, Muzaluci, Pampa, Adriana Fernandez, Nerea, Ojo de Leon, Beatriz de la Camara, Jhoan Sebastian Grey, Renata Lozano, Vero Diaz, Andres Otalora, Yenny Bastida, Alta Shoes, Jenny Polanco, Adriana Cobo and Hara. Beyond the runway, MIAFW 2026 brings fashion directly to the consumer.
+Supported by Miami-Dade County, Miami Dade College &amp; Rooted in Inclusivity
+With the continued support of Miami-Dade County, MIAFW is positioning Miami as a world-class hub for the fashion industry. The event not only attracts global attention but also provides a powerful platform for Latin American talent, inclusivity and cultural diversity, strengthening Miami's role as a vital meeting point between North and South America.
+From runway shows and a celebratory gala to conversations on fashion, sustainability and technology, plus a new shopping experience on Miracle Mile in partnership with Stitch Lab, Miami Fashion Week's 10th-anniversary program brings fashion into the city in exciting new ways. This milestone also offers an opportunity to thank the sponsors and partners who have helped shape its journey over the years, including Miami-Dade County, Miami Dade College, City of Miami Beach, Mr. C Coconut Grove, and Miami International Airport, whose support has contributed to building a platform that connects Miami with the global fashion community.
+About Miami Fashion Week®
+Miami Fashion Week® (MIAFW) is officially recognized by the CFDA's Fashion Calendar Important Dates alongside New York, London, Paris and Milan. Rooted in fashion, art, sustainability and innovation, MIAFW bridges continents by spotlighting Latin American designers, international talent and Miami's own creative community. In 2026, MIAFW celebrates its 10th anniversary, marking a decade of connecting designers, industry leaders and audiences through fashion in Miami. For more information, please visit www.miamifashionweek.com and follow @miamifashionweek.
+LORA PR
+Laura Neroulias
+laura@lorapr.com
+SOURCE: THE FASHION SHOWS LLC
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="str">
+        <v>'Love Me Love Me 3,' the next sequel in the hit romantic drama series, coming to Prime Video</v>
+      </c>
+      <c r="B81" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C81" t="str">
+        <v>mlpr-amazon</v>
+      </c>
+      <c r="D81" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E81" t="str">
+        <v>https://www.aboutamazon.com/news/entertainment/love-me-love-me-3-prime-video?utm_source=rss</v>
+      </c>
+      <c r="F81" t="str">
+        <v>The third film will continue the young adult saga based on Stefania S.'s international best-selling novels.</v>
+      </c>
+    </row>
+    <row r="82" xml:space="preserve">
+      <c r="A82" t="str">
+        <v>Podcasters Share Wellness Advice for World Mental Health Day</v>
+      </c>
+      <c r="B82" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C82" t="str">
+        <v>mlpr-spotify</v>
+      </c>
+      <c r="D82" t="str">
+        <v>Healthcare, Media</v>
+      </c>
+      <c r="E82" t="str">
+        <v>https://newsroom.spotify.com/2026-10-09/world-mental-health-day-podcast-creator-interview/</v>
+      </c>
+      <c r="F82" t="str" xml:space="preserve">
+        <v xml:space="preserve">October 10 is World Mental Health Day, but for many podcast creators, wellness is a year-round pursuit. Listeners turn to their shows for accessible self-care tools, alongside inspiring stories of resilience, growth, and community. This year, some of the most popular wellness conversations have centered around building better habits and overcoming procrastination. We’ve also seen... 
+The post Podcasters Share Wellness Advice for World Mental Health Day appeared first on Spotify.</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="str">
+        <v>AIFA Continues to Enhance aifa.one With AI Agents and Launches Creator Program Across Key AI Sectors</v>
+      </c>
+      <c r="B83" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C83" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D83" t="str">
+        <v>Finance, AI, SaaS, Media</v>
+      </c>
+      <c r="E83" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/09/3378098/0/en/aifa-continues-to-enhance-aifa-one-with-ai-agents-and-launches-creator-program-across-key-ai-sectors.html</v>
+      </c>
+      <c r="F83" t="str">
+        <v>All In FutureTech Alliance Inc. (Nasdaq: AIFA) is building a cross-platform AI content and creator ecosystem, with participating creators eligible to receive content fees and revenue-sharing opportunities All In FutureTech Alliance Inc. (Nasdaq: AIFA) is building a cross-platform AI content and creator ecosystem, with participating creators eligible to receive content fees and revenue-sharing opportunities</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="str">
+        <v>HackerOne Report Highlights Challenges of 'Exposure Debt': NYSE Content Update</v>
+      </c>
+      <c r="B84" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C84" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D84" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E84" t="str">
+        <v>https://www.prnewswire.com/news-releases/hackerone-report-highlights-challenges-of-exposure-debt-nyse-content-update-302903534.html</v>
+      </c>
+      <c r="F84" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Oct. 9, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="str">
+        <v>A2P Messaging Market in Media &amp; Entertainment: Voting Shows and Rich Content</v>
+      </c>
+      <c r="B85" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C85" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D85" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E85" t="str">
+        <v>https://express-press-release.net/news/2026/10/09/1776167</v>
+      </c>
+      <c r="F85" t="str">
+        <v>Market Size and Growth: The Numbers and What Drives Them Application-to-person (A2P) messaging covers the automated texts businesses send to customers, such as order confirmations, [read full press release...]</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="str">
+        <v>Bright Spark Studios uses KeySIM Network Steerer for live broadcast connectivity</v>
+      </c>
+      <c r="B86" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C86" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D86" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E86" t="str">
+        <v>https://pressat.co.uk/releases/bright-spark-studios-uses-keysim-network-steerer-for-live-broadcast-connectivity-57e17e844d85d1857869f9237d5d06af/</v>
+      </c>
+      <c r="F86" t="str">
+        <v>Friday 9 October, 2026 Remote network steering gives video producer Andrew Deptford more control over the mobile connections used for live streaming. Bright Spark Studios Limited is using KeySIM multi-network IoT SIM cards with live broadcasting equipment, including LiveU and Haivision devices. For live streaming, connectivity can vary between venues and locations. KeySIM’s Network Steerer lets users remotely change the mobile network selected by a SIM through the online portal. This gives Andrew Deptford, video producer and live streaming professional, a way to respond to changing network conditions without physically accessing the device. Andrew Deptford of Bright Spark Studios said: “When you’re streaming live, the network conditions can change from one location to another. Being able t</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="str">
+        <v>Building Industry PR and Content Marketing Earn 2026 Golden Trumpets</v>
+      </c>
+      <c r="B87" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C87" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D87" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E87" t="str">
+        <v>https://www.prnewswire.com/news-releases/building-industry-pr-and-content-marketing-earn-2026-golden-trumpets-302902924.html</v>
+      </c>
+      <c r="F87" t="str">
+        <v>Golden Trumpet Awards recognize trade media relations and technical content marketing for building product manufacturers. GF Building Flow Solutions media relations program generates 501 publicity hits and 202 million measurable impressions. Oatey Co. thought leadership program delivers...</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="str">
+        <v>OMNICOM MEDIA AND REMBRAND PARTNER TO SCALE IN-CONTENT ADVERTISING ACROSS PREMIUM STREAMING</v>
+      </c>
+      <c r="B88" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C88" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D88" t="str">
+        <v>Finance, SaaS, Media</v>
+      </c>
+      <c r="E88" t="str">
+        <v>https://www.prnewswire.com/news-releases/omnicom-media-and-rembrand-partner-to-scale-in-content-advertising-across-premium-streaming-302902897.html</v>
+      </c>
+      <c r="F88" t="str">
+        <v>First-to-market capability brings together Acxiom, Omni, and Rembrand's VISTA platform, with access to premium inventory from major media partners NEW YORK, Oct. 8, 2026 /PRNewswire/ -- Omnicom Media, an Omnicom (NYSE: OMC) Connected Capability, and in-content advertising platform...</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="str">
+        <v>Video - CEO Clips: Clifton Blake: an Integrated Approach to Real Estate Development</v>
+      </c>
+      <c r="B89" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C89" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D89" t="str">
+        <v>Real Estate, Media</v>
+      </c>
+      <c r="E89" t="str">
+        <v>https://www.newsfilecorp.com/release/318148/Video-CEO-Clips-Clifton-Blake-an-Integrated-Approach-to-Real-Estate-Development</v>
+      </c>
+      <c r="F89" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 8, 2026) - Clifton Blake - As real estate development slows across Canada, Clifton Blake is moving projects forward through a fully integrated business model. The company sources opportunities, builds with its own construction team, leases its properties and manages them long term—providing greater control over project execution while developing real assets in a supply-constrained real estate market.Cannot view this video? ...</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="str">
+        <v>Goldminds and Lauren Paley Bring a New Kind of Princess Story to Bedtime</v>
+      </c>
+      <c r="B90" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C90" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D90" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E90" t="str">
+        <v>https://www.prweb.com/releases/goldminds-and-lauren-paley-bring-a-new-kind-of-princess-story-to-bedtime-302901328.html</v>
+      </c>
+      <c r="F90" t="str">
+        <v>The mindfulness-based bedtime story app for kids partners with singer, voice actress, and content creator, Lauren Paley, on an original princess story collection, launching in October, with a magical Nashville celebration hosted by Zoe Strollers. NASHVILLE, Tenn., Oct. 8, 2026...</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="str">
+        <v>Lear Capital's New "Outside the Dollar" Podcast Reaches Top 15 on Apple Investing Chart</v>
+      </c>
+      <c r="B91" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C91" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D91" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E91" t="str">
+        <v>https://www.prnewswire.com/news-releases/lear-capitals-new-outside-the-dollar-podcast-reaches-top-15-on-apple-investing-chart-302902796.html</v>
+      </c>
+      <c r="F91" t="str">
+        <v>The weekly precious-metals show has drawn about 40,000 downloads since its April debut and now averages roughly 10,000 per month. LOS ANGELES, Oct. 8, 2026 /PRNewswire/ -- Lear Capital's weekly podcast, Outside the Dollar, ended August ranked No. 15 on Apple Podcasts' Business Investing...</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="str">
+        <v>UK Software Company RealHedgehog Launches Spike AI for Automated Short-Form Video Clipping</v>
+      </c>
+      <c r="B92" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C92" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D92" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E92" t="str">
+        <v>https://pressreleasenews.org/pressroom/uk-software-company-realhedgehog-launches-spike-ai-for-automated-short-form-video-clipping</v>
+      </c>
+      <c r="F92" t="str">
+        <v>New AI video tool turns long videos, streams, and podcasts into ranked, captioned vertical clips with less manual editing</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="str">
+        <v>Your LinkedIn Profile Is Becoming Your Professional Reputation, Warns Social Selling Expert</v>
+      </c>
+      <c r="B93" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C93" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D93" t="str">
+        <v>AI, Healthcare, Real Estate, Energy, Media, Education</v>
+      </c>
+      <c r="E93" t="str">
+        <v>https://pressat.co.uk/releases/your-linkedin-profile-is-becoming-your-professional-reputation-warns-social-selling-expert-121500aadfba7447578247210f2a85c5/</v>
+      </c>
+      <c r="F93" t="str">
+        <v>Thursday 8 October, 2026 London, UK 8th October 2026 - What you post on LinkedIn is no longer just being seen by your network. Social selling expert Dean Seddon says professionals need to start treating their social media presence as part of their wider digital reputation as search engines and AI platforms increasingly surface public LinkedIn content. The days of treating LinkedIn as an online CV or somewhere to occasionally post company updates are disappearing, according to social selling expert and Maverrik founder Dean Seddon. As LinkedIn, search engines and AI-powered search tools become increasingly sophisticated at understanding and surfacing online content, the posts professionals publish, the subjects they discuss and the expertise associated with their name are becoming part of a</v>
+      </c>
+    </row>
+    <row r="94" xml:space="preserve">
+      <c r="A94" t="str">
+        <v>Debunking the Biggest Data Center Myths</v>
+      </c>
+      <c r="B94" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C94" t="str">
+        <v>mlpr-meta</v>
+      </c>
+      <c r="D94" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E94" t="str">
+        <v>https://about.fb.com/news/2026/10/debunking-the-biggest-data-center-myths/</v>
+      </c>
+      <c r="F94" t="str" xml:space="preserve">
+        <v xml:space="preserve">Developer and content creator Tom Shaw breaks down three of the biggest myths about data centers. 
+The post Debunking the Biggest Data Center Myths appeared first on Meta Newsroom.</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="str">
+        <v>Gaming Creator Hanan Shekh Osman Pauses Video Output to Focus on Medical Studies</v>
+      </c>
+      <c r="B95" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C95" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D95" t="str">
+        <v>Healthcare, Gaming, Media</v>
+      </c>
+      <c r="E95" t="str">
+        <v>https://pressreleasenews.org/pressroom/gaming-creator-hanan-shekh-osman-pauses-video-output-to-focus-on-medical-studies</v>
+      </c>
+      <c r="F95" t="str">
+        <v>BAD NEUENAHR-AHRWEILER, Germany — October 2026 — Hanan Shekh Osman, widely known online as Mr Hanan, is beginning a new chapter after stepping away from active content creation to focus on his medical studies.</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="str">
+        <v>Vadzo Imaging Highlights High Signal-to-Noise Ratio in Innova-662CRS Sony STARVIS 2 IMX662 2MP Gigabit Ethernet Camera for Low Light Vision Applications</v>
+      </c>
+      <c r="B96" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C96" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D96" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E96" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-highlights-high-signal-to-noise-ratio-in-innova-662crs-22872441</v>
+      </c>
+      <c r="F96" t="str">
+        <v>The Innova-662CRS is a 2MP Gigabit Ethernet Camera with high SNR based on the Sony STARVIS 2 IMX662 sensor, designed to deliver cleaner image capture in low-light and changing illumination conditions. Its high signal-to-noise ratio helps preserve useful image detail as available light decreases, supporting continuous day-and-night imaging across surveillance, traffic monitoring, and other outdoor applications. With Gigabit Ethernet, Power over Ethernet, and ONVIF Profiles S, T, and G support, the camera provides an IMX662 Ethernet Camera platform that can integrate with compatible video management, streaming, and recording systems for 24/7 networked vision deployments.</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="str">
+        <v>TikTok's Halloween Travel Guide: Haunting Destinations Inspired by #FilmTok, #BookTok and More</v>
+      </c>
+      <c r="B97" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C97" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D97" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E97" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362650</v>
+      </c>
+      <c r="F97" t="str">
+        <v>Halloween season is upon us, and TikTok creators are spotlighting the best destinations to visit during this time of year. According to new data from TikTok&amp;#39;s 2026 Economic Impact Report, one in three TikTok users have made travel plans as a result of watching a TikTok video, with almost two in three noting they&amp;#39;ve used TikTok to help plan travel or local activities over the past year. From visiting locations pulled from the screens of #FilmTok and pages of #BookTok favorites to explo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362650</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="str">
+        <v>What Is the Best AI Tool for Turning One Song Into Multiple Videos in 2026? 5 Workflows Compared</v>
+      </c>
+      <c r="B98" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C98" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D98" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E98" t="str">
+        <v>https://pressreleasenews.org/pressroom/what-is-the-best-ai-tool-for-turning-one-song-into-multiple-videos-in-2026-5-workflows-compared</v>
+      </c>
+      <c r="F98" t="str">
+        <v xml:space="preserve">A comparison of five AI video workflows for musicians who want to turn one finished song into multiple visual formats, including full music videos, visualizers, and vertical social clips. Freebeat AI is named the strongest overall option, with CapCut, Runway, Dreamina, and Adobe Express suited </v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="str">
+        <v>Ecrypt: Creators Are Becoming Merchants, and Payments Infrastructure ...</v>
+      </c>
+      <c r="B99" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C99" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D99" t="str">
+        <v>SaaS, Retail, Media</v>
+      </c>
+      <c r="E99" t="str">
+        <v>https://pr-inside.com/ecrypt-creators-are-becoming-merchants-and-payments-infrastructure-r5231487.htm</v>
+      </c>
+      <c r="F99" t="str">
+        <v>(PR-inside.com) Company CFO Felix Danciu outlines "Creator Commerce 2.0," Calling for Payments Providers to Support Creators as Durable, Compliant Businesses Rather than Treating them Primarily as Platform Payees AGOURA HILLS, CA / ACCESS Newswire / October 8, 2026 / Ecrypt Inc. , a payments and agentic technology company, is rethinking how it serves the fast-evolving creator economy as more creators move beyond sponsored content and platform payouts to operate as direct-to-consumer businesses. In a new perspective from Ecrypt CFO Felix Danciu, "Creator Commerce 2.0" will continue to grow: creators are no longer simply producing content for someone else's platform, but are increasingly selling ..</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="str">
+        <v>Prime Video Unveils Official Teaser and Announces Launch Date for its New Film Storm, Starring Bach Buquen and Clara Pacini</v>
+      </c>
+      <c r="B100" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C100" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D100" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E100" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362643</v>
+      </c>
+      <c r="F100" t="str">
+        <v>Watch the teaser HERE - Download the pictures HERE - - Prime Video today unveiled the teaser for Storm, its new French Prime Original film. Bach Buquen &amp;#8212; the renowned content creator in his first on-screen role &amp;#8212; stars as Erwan, and Clara Pacini (La Tour de glace) stars as Chlo�, two teenagers caught in the storm of December 1999. The cast also features Roxane Mesquida (Kaboom), F�lix Moati (Des Vivants) et Artemisia Toussaint (Demain nous appartient). Written by Matthieu Ru... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362643</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="str">
+        <v>Adrian Lyles, Day Limns and Los Brasileros “I Got It Bad” Out Now</v>
+      </c>
+      <c r="B101" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C101" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D101" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E101" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362630</v>
+      </c>
+      <c r="F101" t="str">
+        <v>LISTEN ON APPLE MUSIC : SPOTIFY : AMAZON - WATCH LYRIC VIDEO HERE - - Today, Adrian Lyles, DAY LIMNS and Los Brasileros released their new single, &amp;#8220;I Got It Bad.&amp;#8221; Last year, while on a promotional trip in Brazil, Adrian recorded &amp;#8220;I Got It Bad&amp;#8221; with Los Brasileros, Latin Grammy&amp;#174; Award winning Brazilian producers (Karol G, Anitta) and Day LIMNS, a Brazilian singer-songwriter and &amp;#8220;The Voice Brasil&amp;#8221; alum. - - Said Adrian Lyles, &amp;#8220;&amp;#39;I Got It Bad&amp;#39; is a record about outgrowing th... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362630</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="str">
+        <v>Vadzo Imaging Validates Bolt-1335CRS 13MP Onsemi AR1335 Color Rolling Shutter MIPI CSI-2 Camera with RV1126 Rockchip Processor</v>
+      </c>
+      <c r="B102" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C102" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D102" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E102" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-bolt-1335crs-13mp-onsemi-ar1335-color-rolling-22872443</v>
+      </c>
+      <c r="F102" t="str">
+        <v>The Bolt-1335CRS is a 13MP color rolling shutter MIPI CSI-2 camera built on the Onsemi AR1335 sensor with factory-set fixed-focus optics, and Vadzo has validated it for the Rockchip RV1126 processor. Autofocus is often treated as the default upgrade, but many edge AI devices work at a known distance and gain little from a moving lens. A locked lens has no actuator to wear, no focus search to disturb the video, and no variation from one frame to the next, which makes the image easier for an inference model to trust. The challenge shifts to getting the focus right at the factory and keeping it there. Vadzo sets and locks the focus for the intended working distance and confirms that the module streams cleanly through the RV1126 camera interface. Output modes span full 13MP capture down to 4K,</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="str">
+        <v>Austrian Ministry of Justice to Equip Prison Staff with Motorola Solutions V500 Body Cameras</v>
+      </c>
+      <c r="B103" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C103" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D103" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E103" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362624</v>
+      </c>
+      <c r="F103" t="str">
+        <v>- - &amp;#8226; Provides LTE-enabled V500 body cameras and VideoManager software to prison personnel across Austria&amp;#39;s 29 regional facilities. - - &amp;#8226; Streams high-resolution video directly to control rooms to help ensure objective records, protect guards and de-escalate critical situations. - - &amp;#8226; Modernizes the national justice system through a nationwide rollout, aligning with major European public safety deployments. - - - - Motorola Solutions (NYSE: MSI) announced it has signed a contract with... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362624</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="str">
+        <v>elevate.io joins Google's Chromebook Perks</v>
+      </c>
+      <c r="B104" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C104" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D104" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E104" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/08/3377374/0/en/elevate-io-joins-google-s-chromebook-perks.html</v>
+      </c>
+      <c r="F104" t="str">
+        <v>elevate.io joins Google Chromebook Perks, unlocking pro-grade browser-native video editing for millions of Chromebook users. Launching in UK Oct 2026.</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="str">
+        <v>Skydance Debuts on NYSE Following 'Historic' Media Merger: NYSE Content Update</v>
+      </c>
+      <c r="B105" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C105" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D105" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E105" t="str">
+        <v>https://www.prnewswire.com/news-releases/skydance-debuts-on-nyse-following-historic-media-merger-nyse-content-update-302902464.html</v>
+      </c>
+      <c r="F105" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Oct. 8, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="106" xml:space="preserve">
+      <c r="A106" t="str">
+        <v>GMG Announces 48% Increase in Energy Density, Doubling of Cycle Life and 94% Energy Efficiency for 6 Minute Fast Charge</v>
+      </c>
+      <c r="B106" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C106" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D106" t="str">
+        <v>Finance, Healthcare, Energy, Automotive, Media</v>
+      </c>
+      <c r="E106" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110685/</v>
+      </c>
+      <c r="F106" t="str" xml:space="preserve">
+        <v xml:space="preserve">BRISBANE, AUS, Oct 8, 2026 - (ACN Newswire) - Graphene Manufacturing Group Ltd. (TSXV: GMG) (OTCQX: GMGMF) ("GMG" or the "Company") is pleased to provide the latest progress update on the next generation graphene battery technology being developed by GMG under a Joint Development Agreement with Rio Tinto, one of the world's largest metals and mining groups, and with the support of the Battery Innovation Center of Indiana ("BIC") in the United States of America.
+GMG is pleased to share the following cycling data of GMG's fast charging G®CELLS (1.5 Ah cells with 6 minute charging) as seen in Figure 1, with energy density and energy efficiency graphs shown in Figure 2. This data was collected by the BIC on cells that were made by the BIC with materials that were developed, manufactured and supplied by GMG in its Brisbane Battery Development Centre.
+Figure 1 shows that G®CELLS have cycled with no performance reduction after 1000 cycles, as at October 7th 2026, which is a doubling of cycle life since the previous GMG battery performance announcement1, despite being charged and discharged in 6 minutes (at 7C). Figure 1 also shows the performance of a well-known Lithium Titanate Oxide (LTO) battery which, when charged and discharged at the same time of 6 minutes (at 10C) degraded to 80% of original capacity (which is typically the declared end of life of a cell) within 82 cycles. Another G®CELL was also charged and discharged in 6 minutes (at 10C) and registered only a 10% reduction after 393 cycles. The G®CELLS effectively last 10 times longer whilst being charged and discharged in the same time.
+Figure 1: GMG G® CELLS and LTO Cycling Data
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/8082/318037_08d51822742ee86a_001full.jpg
+Figure 2 shows a 48% increase of the energy density of 58 Wh/kg whilst being charged in 6 minutes (at 10C) over previous reported energy density of 39 Wh/kg in GMG's previous battery performance announcement1.
+The G®CELLS also show a 94% energy efficiency which is high especially at such a high charge and discharge rate - when compared to the 64% energy efficiency of the tested LTO.
+Figure 2: GMG G® CELLS and LTO Energy Density and Energy Efficiency Data
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/8082/318037_08d51822742ee86a_002full.jpg
+Bob Galyen, GMG Director and former Chief Technology Officer of CATL, commented: "The cycling stability we are seeing from these G®CELLS is genuinely exceptional. Reaching 1,000 cycles with no performance reduction, while every cycle is charged and discharged in six minutes, stands in stark contrast to the LTO benchmark cell. LTO is regarded as one of the most robust fast-charging chemistries on the market today, yet it degraded to 80% of its original capacity within 82 cycles under the same six-minute charge and discharge time. Just as important is the 94% energy efficiency at these high rates, compared with 64% for the LTO cell. Energy that isn't lost as heat is what makes fast charging practical at the system level. Having built and scaled battery manufacturing for the world's largest lithium-ion producer, I know how rare it is to see fast-charge durability, high efficiency and rising energy density together this early in a cell's development. There is further work ahead on extending cycle life at 10C and scaling the cell size, but the fundamentals being demonstrated here are the right ones to be solving first."
+Craig Nicol, Chief Executive Officer and Managing Director of GMG, commented: "This data set from BIC is an important proof point for our graphene battery program. Since our last update we have doubled cycle life to 1,000 cycles with no performance reduction and lifted energy density by 48% to 58 Wh/kg at a 10C charge rate. We have also achieved 94% energy efficiency, all while charging and discharging in six minutes. Fast charging is one of the biggest barriers to broader electric vehicle and energy storage adoption. These results show G®CELLS lasting around ten times longer than a comparable LTO cell charged and discharged in the same time. Our focus now is on continuing to improve energy density and 10C cycle life, and on scaling to larger cell formats. I want to thank the team at BIC and our partners at Rio Tinto for their continued collaboration as we progress this technology along the roadmap."
+Jack Perkowski, Chairman of GMG, commented: "Battery development of this kind requires patient capital, disciplined engineering and world-class partners, and this update reflects progress on all three fronts. Since our last update, cycle life has doubled and energy density has risen by 48%. This data was generated by BIC, an organisation with over 10 years of experience and more than 500 battery development projects behind it, on cells built with GMG's graphene materials. That gives the Board real confidence in the direction of this program. Combined with the ongoing support of Rio Tinto, I believe GMG is building the right foundations to advance this technology toward commercial relevance. The Board will continue to support management as they work through the optimisation and scale-up steps ahead."
+Please see the following webpage for further details about the graphene batteries: https://graphenemg.com/graphene-products/gcells/. The G®CELLS are in pouch format - as seen in Figure 3. The launch video link for G®CELLS is shown in Figure 4.
+Figure 3: G Cell Pouch Cell Battery
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/8082/318037_08d51822742ee86a_003full.jpg
+Figure 4: G®CELLS Launch Video
+Launch video: https://youtu.be/pfHhh5-TLyU
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/8082/318037_08d51822742ee86a_004full.jpg
+Launch video: https://youtu.be/pfHhh5-TLyU
+About BIC:
+BIC is a collaborative initiative designed to incorporate leadership from renowned universities, government agencies, and commercial enterprises. BIC is a public-private partnership and a not-for-profit organization focusing on the rapid development, testing and commercialization of safe, reliable and lightweight energy storage systems for defense and commercial customers. BIC is a unique organization that has been leading battery cell development for world leading battery companies for over 10 years and has carried out over 500 battery development projects.
+About GMG
+GMG is an Australian based clean-technology company which develops, makes and sells energy saving and energy storage solutions, enabled by graphene manufactured via in house production process. GMG uses its own proprietary production process to decompose natural gas (i.e. methane) into its natural elements, carbon (as graphene), hydrogen and some residual hydrocarbon gases. This process produces high quality, low cost, scalable, 'tuneable' and low/no contaminant graphene suitable for use in clean-technology and other applications.
+The Company's present focus is to de-risk and develop commercial scale-up capabilities, and secure market applications. In the energy savings segment, GMG has initially focused on graphene enhanced heating, ventilation and air conditioning ("HVAC-R") coating (or energy-saving coating) which is now being marketed into other applications including electronic heat sinks, industrial process plants and data centres. Another product GMG has developed is the graphene lubricant additive focused on saving liquid fuels initially for diesel engines. GMG has also developed a graphene water based coolant additive focused on increasing heat transfer and reducing bacterial growth in cooling water circuits.
+In the energy storage segment, GMG is working collaboratively with financial support from the Australian Government to progress R&amp;D and commercialization of GMG Graphene Batteries. GMG has also developed a graphene additive slurry that is aimed to improve the performance of lithium-ion batteries.
+GMG's 4 critical business objectives are:
+Produce Graphene and improve/scale cell production processes
+Build Revenue from Energy Savings Products
+Develop Next-Generation Battery
+Develop Supply Chain, Partners &amp; Project Execution Capability
+For further information, please contact:
+Craig Nicol, Chief Executive Officer &amp; Managing Director of the Company at craig.nicol@graphenemg.com.
+Leo Karabelas at Focus Communications Investor Relations, leo@fcir.ca, +1 647 689 6041.
+www.graphenemg.com
+Neither the TSX Venture Exchange nor its Regulation Services Provider (as that term is defined in the policies of the TSX Venture Exchange) accept responsibility for the adequacy or accuracy of this news release.
+Cautionary Note Regarding Forward-Looking Statements
+This news release includes certain statements and information that may constitute forward-looking information within the meaning of applicable Canadian securities laws. Forward-looking statements relate to future events or future performance and reflect the expectations or beliefs of management of the Company regarding future events. Generally, forward-looking statements and information can be identified by the use of forward-looking terminology such as "intends", "expects" or "anticipates", or variations of such words and phrases or statements that certain actions, events or results "may", "could", "should", "would" or will "potentially" or "likely" occur. This information and these statements, referred to herein as "forward‐looking statements", are not historical facts, are made as of the date of this news release and include, without limitation:
+statements that GMG Graphene Batteries are safe and fast charging, and that graphene can be used to increase their performance and cycle life;
+statements regarding the Company's ability to further improve the energy density, cycle life (including at a 10C charge rate) and energy efficiency of G®CELLS, and to scale the cell size;
+GMG's intentions to develop commercial scale-up capabilities;
+GMG's focus in the energy savings segment;
+GMG's intentions for the use of graphene lubricant additive on saving liquid fuels;
+expectations for R&amp;D and commercialisation of Graphene Batteries;
+GMG's ability to improve the performance of lithium-ion batteries;
+statements attributed to Bob Galyen, Craig Nicol and Jack Perkowski regarding the significance of the BIC cycling, energy density and energy efficiency data, the Company's technology, partnerships and commercial prospects; and
+the Company's four critical business objectives.
+Such forward-looking statements are based on a number of assumptions of management, including, without limitation:
+assumptions that GMG Graphene Batteries can be produced at lower cost;
+assumptions as to charging time, energy density, energy efficiency, life cycle, safety, thermal runaway risk and the need for a thermal management system for GMG Graphene Batteries, and the speed and stability of charging;
+that G®CELLS will continue to cycle without material performance reduction beyond the cycles reported in this news release;
+that GMG Graphene Batteries will progress to BTRL 7 and 8;
+that a range of global companies in a variety of industries will be interested in working with GMG;
+that the battery pack design will be plastic and offer weight, cost and complexity advantages to a metal case and increased energy density;
+that the service agreement with the BIC will enable the Company to optimize its cell design and battery manufacturing equipment;
+that the Company will be able to further improve energy density and 10C cycle life, and scale the cell size, as anticipated; and
+that the Company will be able to meet its overall timeline on the battery cell roadmap.
+Additionally, forward-looking information involves a variety of known and unknown risks, uncertainties and other factors which may cause the actual plans, intentions, activities, results, performance or achievements of GMG to be materially different from any future plans, intentions, activities, results, performance or achievements expressed or implied by such forward-looking statements. Such risks include, without limitation:
+that GMG Graphene Batteries cannot be produced at lower cost, or that any of the assumptions as to charging time, energy density, energy efficiency, life cycle, scaling of the cell size, safety, thermal runaway risk and the need for a thermal management system for GMG Graphene Batteries cannot be achieved;
+that GMG Graphene Batteries do not offer expected speed and stability of charging;
+that cycling testing, which is ongoing as at October 7, 2026, will show performance reduction in later cycles;
+that GMG Graphene Batteries will not progress to BTRL 7 and 8;
+that a range of global companies in a variety of industries will not be interested in working with GMG;
+that the battery pack design will not be plastic and will not offer weight, cost and complexity advantages to a metal case and increased energy density;
+that the Company will not be able to optimize the electrochemical behaviour of the pouch cell through laboratory experimentation or at all;
+that the Company will not be able to further improve energy density or 10C cycle life, or scale the cell size, as anticipated or at all;
+that the Company will not be able to meet its overall timeline on the battery cell roadmap;
+that the service agreement with the BIC will not enable the Company to optimize its cell design and battery manufacturing equipment;
+that further testing or larger-format cells will not replicate the cycling, energy density or energy efficiency performance reported in this news release;
+that the Joint Development Agreement with Rio Tinto will not continue on the terms or timeline currently anticipated;
+that GMG's operations could be adversely affected by possible future government legislation, policies and controls, by changes in applicable laws and regulations, or by the failure to obtain all necessary regulatory approvals;
+that public health crises such as pandemics may adversely impact GMG's business and the ability of the Company to develop its products;
+the volatility of global capital markets;
+political instability;
+the failure of GMG to attract and retain skilled personnel;
+unexpected development and production challenges;
+that GMG could face technology or software disruptions;
+unanticipated costs;
+risks relating to the extent and duration of the conflicts in Eastern Europe and the Middle East and their impact on global markets;
+that the Company will be unable to develop, market, and sell its products as currently anticipated;
+that the Company will be unsuccessful in identifying and engaging strategic partners;
+that the Company will be unable to acquire equipment to streamline its production process, or that the expansion of its production facilities will not result in the benefits currently expected;
+that companies currently working with GMG, or parties that have entered into NDA arrangements with the Company, will not be interested in purchasing the Company's products;
+that GMG's products may not perform as anticipated or deliver the expected commercial benefits;
+that GMG's proprietary production processes may not provide an alternative to traditional graphite supply chains;
+that the Company will be unable to grow its sales or revenues as anticipated;
+that third-party market data and industry projections will not be accurate as presented; and
+the risk factors set out under the heading "Risk Factors" in the Company's annual information form dated November 04, 2025, available for review on the Company's profile at www.sedarplus.ca.
+Although management of the Company has attempted to identify important factors that could cause actual results to differ materially from those contained in forward-looking statements or forward-looking information, there may be other factors that cause results not to be as anticipated, estimated or intended. There can be no assurance that such statements will prove to be accurate, as actual results and future events could differ materially from those anticipated in such statements. Accordingly, readers should not place undue reliance on forward-looking statements and forward-looking information. Readers are cautioned that reliance on such information may not be appropriate for other purposes. The Company does not undertake to update any forward-looking statement, forward-looking information or financial outlook that is incorporated by reference herein, except in accordance with applicable securities laws.
+1 https://graphenemg.com/gmg-announces-long-life-battery-cycling-data/
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/318037
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="str">
+        <v>Bambuser Becomes a Meta Live Video Ads Partner, Bringing Paid Reach ...</v>
+      </c>
+      <c r="B107" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C107" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D107" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E107" t="str">
+        <v>https://pr-inside.com/bambuser-becomes-a-meta-live-video-ads-partner-bringing-paid-reach-r5231418.htm</v>
+      </c>
+      <c r="F107" t="str">
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / October 8, 2026 / Bambuser AB (STO:BUSER)(FRA:5JL) - Bambuser, the video commerce platform behind live shopping experiences for brands worldwide, is now a Meta Live Video Ads partner. With live video ads, the livestream itself is the ad creative. No separate images or videos are required. Viewers who tap the ad can be directed to the brand's own site, where Bambuser's shoppable player carries the full live shopping experience, or to other destinations such as Messenger, WhatsApp or Instagram Direct. Brands keep what matters most: the sale happens on their own channels, there are no ..</v>
+      </c>
+    </row>
+    <row r="108" xml:space="preserve">
+      <c r="A108" t="str">
+        <v>Spotify and Joe Rogan Continue Longstanding Partnership</v>
+      </c>
+      <c r="B108" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C108" t="str">
+        <v>mlpr-spotify</v>
+      </c>
+      <c r="D108" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E108" t="str">
+        <v>https://newsroom.spotify.com/2026-10-08/joe-rogan-experience-partnership/</v>
+      </c>
+      <c r="F108" t="str" xml:space="preserve">
+        <v xml:space="preserve">The Joe Rogan Experience is the world’s most popular podcast, and with 18 million followers has been the most-followed show on Spotify since our partnership with Joe Rogan began in 2020. Six years later, JRE remains a defining show on Spotify, with a massive global audience and a format built around the wide-ranging, long-form conversations... 
+The post Spotify and Joe Rogan Continue Longstanding Partnership appeared first on Spotify.</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="str">
+        <v>UChicago AI Researcher Rana Hanocka Launches Thrixel, a 3D Generation ...</v>
+      </c>
+      <c r="B109" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C109" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D109" t="str">
+        <v>Finance, AI, SaaS, Gaming, Media, Education</v>
+      </c>
+      <c r="E109" t="str">
+        <v>https://pr-inside.com/uchicago-ai-researcher-rana-hanocka-launches-thrixel-a-3d-generation-r5231406.htm</v>
+      </c>
+      <c r="F109" t="str">
+        <v>(PR-inside.com) Backed by $3 million in inception funding from Sierra Ventures and other investors, Thrixel introduces part-based 3D generation and programmatic control for AI-driven pipelines and interactive applications. CHICAGO, IL / ACCESS Newswire / October 8, 2026 / Thrixel , founded by University of Chicago computer scientist Rana Hanocka, launched a 3D creation platform that generates assets built from individually named parts with logical hierarchy, so AI agents can identify, assemble, and animate them directly in industry-standard game engines. "AI has transformed text, images, video, and code, but 3D has historically remained locked behind slow, expensive, and highly specialized tools," said Rana Hanocka, ..</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="str">
+        <v>Pollo AI turns creative ideas into campaigns with OpenAI</v>
+      </c>
+      <c r="B110" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C110" t="str">
+        <v>mlpr-openai</v>
+      </c>
+      <c r="D110" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E110" t="str">
+        <v>https://openai.com/index/pollo-ai</v>
+      </c>
+      <c r="F110" t="str">
+        <v>With GPT-5.6, GPT-6 Astra, and GPT‑Image‑2.5, Pollo AI helps creators turn bold ideas into detailed images and cinematic video ads.</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="str">
+        <v>Beamr to Present at the ThinkEquity Conference: Advancing from Validation towards Commercialization in the Autonomous Vehicle Market</v>
+      </c>
+      <c r="B111" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C111" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D111" t="str">
+        <v>Finance, Automotive, Media</v>
+      </c>
+      <c r="E111" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/08/3377111/0/en/beamr-to-present-at-the-thinkequity-conference-advancing-from-validation-towards-commercialization-in-the-autonomous-vehicle-market.html</v>
+      </c>
+      <c r="F111" t="str">
+        <v>Herzliya, Israel, Oct. 08, 2026 (GLOBE NEWSWIRE) -- Beamr Imaging Ltd. (NASDAQ: BMR), a leader in video optimization technology and solutions, today announced the Company will present at the following investor conference:</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="str">
+        <v>Sigma Completes Its APS-C F2.8 Zoom Trio with the 50-120mm F2.8 DC OS | Contemporary, a Compact Telephoto Lens Built for Stills and Video</v>
+      </c>
+      <c r="B112" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C112" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D112" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E112" t="str">
+        <v>https://www.newsfilecorp.com/release/317869/Sigma-Completes-Its-APSC-F2.8-Zoom-Trio-with-the-50120mm-F2.8-DC-OS-Contemporary-a-Compact-Telephoto-Lens-Built-for-Stills-and-Video</v>
+      </c>
+      <c r="F112" t="str">
+        <v>Ronkonkoma, New York--(Newsfile Corp. - October 8, 2026) - Sigma Corporation of America today announced the Sigma 50-120mm F2.8 DC OS | Contemporary, a telephoto zoom for APS-C mirrorless cameras that covers roughly 75-180mm in full-frame terms at a constant F2.8 in a compact, lightweight body. It completes Sigma's constant-F2.8 Contemporary zoom series alongside the 10-18mm F2.8 DC DN and the 18-50mm F2.8 DC DN, giving small format camera operators ultra-wide to telephoto coverage at F2.8 in...</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="str">
+        <v>Behind Every Prompt Is a Building: The Data Center Construction Market Explained</v>
+      </c>
+      <c r="B113" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C113" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D113" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E113" t="str">
+        <v>https://express-press-release.net/news/2026/10/08/1775940</v>
+      </c>
+      <c r="F113" t="str">
+        <v>Every AI prompt, streamed video and digital payment lands in a physical building somewhere. As demand for compute accelerates, the race to build those buildings [read full press release...]</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="str">
+        <v>Cable’s Last Stand: Emerging Economies and the Set Top Box Market</v>
+      </c>
+      <c r="B114" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C114" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D114" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E114" t="str">
+        <v>https://express-press-release.net/news/2026/10/08/1775935</v>
+      </c>
+      <c r="F114" t="str">
+        <v>The set-top box (STB) was supposed to be a casualty of streaming. Instead, it has become the bridge between traditional pay-TV and internet-delivered entertainment. Operators [read full press release...]</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="str">
+        <v>Kristine Mirelle Launches AI Cloning Training That Turns One Skill Into a Complete Content and Ad System</v>
+      </c>
+      <c r="B115" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C115" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D115" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E115" t="str">
+        <v>https://pressreleasenews.org/pressroom/kristine-mirelle-launches-ai-cloning-training-that-turns-one-skill-into-a-complete-content-and-ad-system</v>
+      </c>
+      <c r="F115" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="str">
+        <v>OmniSocials Introduces MCP Server That Lets AI Assistants Run Social Media Across 11 Platforms</v>
+      </c>
+      <c r="B116" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="C116" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D116" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E116" t="str">
+        <v>https://www.newsfilecorp.com/release/317654/OmniSocials-Introduces-MCP-Server-That-Lets-AI-Assistants-Run-Social-Media-Across-11-Platforms</v>
+      </c>
+      <c r="F116" t="str">
+        <v>Almere, Flevoland, Netherlands--(Newsfile Corp. - October 7, 2026) - OmniSocials, a social media management platform, today announced that people can now manage their social media through AI assistants. Users connect an assistant to OmniSocials once. They can then plan, schedule, and publish content across 11 platforms in plain language, without opening a dashboard.OmniSocials Introduces MCP Server That Lets AI Assistants Run Social Media Across 11 PlatformsTo view an enhanced version of this...</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="str">
+        <v>Disney Believe to Debut World's First "Encanto" Musical, All-New "Frozen" Family Feast and More in December 2027</v>
+      </c>
+      <c r="B117" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C117" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D117" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E117" t="str">
+        <v>https://www.prnewswire.com/news-releases/disney-believe-to-debut-worlds-first-encanto-musical-all-new-frozen-family-feast-and-more-in-december-2027-302901748.html</v>
+      </c>
+      <c r="F117" t="str">
+        <v>General bookings will open on October 19, 2026 for the new Disney Cruise Line ship setting sail from Port Everglades in Fort Lauderdale CELEBRATION, Fla., Oct. 7, 2026 /PRNewswire/ -- Disney Cruise Line will invite guests on a journey inspired by courageous Disney characters who believe...</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="str">
+        <v>Disney Believe to Debut World’s First ‘Encanto’ Musical, All-New ‘Frozen’ Family Feast and More in December 2027</v>
+      </c>
+      <c r="B118" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C118" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D118" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E118" t="str">
+        <v>https://thewaltdisneycompany.com/news/believe-cruise-ship-details/</v>
+      </c>
+      <c r="F118" t="str">
+        <v>The post Disney Believe to Debut World’s First ‘Encanto’ Musical, All-New ‘Frozen’ Family Feast and More in December 2027 appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="str">
+        <v>Evertz Technologies Announces Results of Annual General Meeting</v>
+      </c>
+      <c r="B119" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C119" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D119" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E119" t="str">
+        <v>https://www.newsfilecorp.com/release/317989/Evertz-Technologies-Announces-Results-of-Annual-General-Meeting</v>
+      </c>
+      <c r="F119" t="str">
+        <v>Attention Business/Financial Editors:Burlington, Ontario--(Newsfile Corp. - October 7, 2026) - Evertz Technologies Limited (TSX: ET), the leader in Software Defined Video Network ("SDVN") technology, is pleased to announce the voting results of its 2026 Annual General Meeting of Shareholders held today, in Burlington, Ontario.Election of DirectorsThe seven nominees listed in the management proxy circular of the Company were elected as directors of the Company.  The election of directors was...</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="str">
+        <v>Le congrès Cantech Letter de 2026 ferme les marchés</v>
+      </c>
+      <c r="B120" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C120" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D120" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E120" t="str">
+        <v>https://www.newsfilecorp.com/release/317978/Le-congrs-Cantech-Letter-de-2026-ferme-les-marchs</v>
+      </c>
+      <c r="F120" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - 7 octobre 2026) - Nick Waddell, fondateur de Cantech Letter, s'est joint à Dani Lipkin, directeur général, Inscriptions mondiales, Bourse de Toronto (la « TSX »), pour fermer les marchés et souligner la tenue du congrès Cantech Letter de 2026 (le « congrès ») à Toronto.Cannot view this video?  Visit:https://www.youtube.com/watch?v=dNXoqoFydUACantech Letter est une publication en ligne fièrement canadienne qui compte plus de seize ans d'existence. Cantech...</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="str">
+        <v>VIQ Solutions, AXL Partner to Reach up to 99% Accuracy in Telling Speakers Apart in Transcripts</v>
+      </c>
+      <c r="B121" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C121" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D121" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E121" t="str">
+        <v>https://www.newsfilecorp.com/release/317903/VIQ-Solutions-AXL-Partner-to-Reach-up-to-99-Accuracy-in-Telling-Speakers-Apart-in-Transcripts</v>
+      </c>
+      <c r="F121" t="str">
+        <v>Richmond Hill, Ontario--(Newsfile Corp. - October 7, 2026) - VIQ Solutions Inc. (TSXV: VQS) ("VIQ" or the "Company"), a global provider of AI-driven digital voice and video capture technology and transcription services, has partnered with Canadian venture studio AXL to announce a significant breakthrough in identifying who is speaking in multi-speaker recordings, now with 97 to 99% accuracy - a near-perfect performance benchmark. The companies entered into a mutual agreement on 30-June-2026 with...</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="str">
+        <v>The 2026 Cantech Letter Conference Closes the Market</v>
+      </c>
+      <c r="B122" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C122" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D122" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E122" t="str">
+        <v>https://www.newsfilecorp.com/release/317974/The-2026-Cantech-Letter-Conference-Closes-the-Market</v>
+      </c>
+      <c r="F122" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - October 7, 2026) - Nick Waddell, Founder, Cantech Letter, joined Dani Lipkin, Managing Director, Global Listings, Toronto Stock Exchange ("TSX"), to close the market to celebrate the 2026 Cantech Letter Conference ("Conference" or "Cantech Letter") in Toronto.Cannot view this video?  Visit:https://www.youtube.com/watch?v=dNXoqoFydUACantech Letter is a proudly Canadian online publication that has operated for more than sixteen years. Cantech works closely with...</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="str">
+        <v>HMS Bergbau AG: Invitation to the Webcast on the Half-year Figures 2026 on 8 October 2026</v>
+      </c>
+      <c r="B123" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C123" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D123" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E123" t="str">
+        <v>https://www.newmediawire.com/news/hms-bergbau-ag-invitation-to-the-webcast-on-the-half-year-figures-2026-on-8-october-2026-7090421</v>
+      </c>
+      <c r="F123" t="str">
+        <v>BERLIN, GERMANY - October 7, 2026 ( NEWMEDIAWIRE ) - HMS Bergbau AG (ISIN: DE0006061104, WKN: 606110, “HMS”), a leading independent commodities trading and marketing company from Germany, invites investors and media representatives to a video conference with the Management Board on 8 October 2026 at 11:00 a.m. (CET), to be held in German. CEO Dennis Schwindt and CFO Jens Moir will present the financial ratios for the first half of 2026 and report on current developments within the company. The Management Board will subsequently be available for a Q&amp;amp;A session. To participate in the event, please register via the following link: https://www.appairtime.com/event/848c0200-5981-4c96-af69-34d6e5dfd22c In the first half of the year, HMS increased its revenue from EUR 0.64 billion to EUR 1.1 b</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="str">
+        <v>Bielat Santore &amp;amp; Company Releases Episode 7 of the Owner's Edge Podcast Series: "New Jersey Liquor Licenses Part 2: Reforms to Inactive Licenses"</v>
+      </c>
+      <c r="B124" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C124" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D124" t="str">
+        <v>Real Estate, Media</v>
+      </c>
+      <c r="E124" t="str">
+        <v>https://www.prnewswire.com/news-releases/bielat-santore--company-releases-episode-7-of-the-owners-edge-podcast-series-new-jersey-liquor-licenses-part-2-reforms-to-inactive-licenses-302901458.html</v>
+      </c>
+      <c r="F124" t="str">
+        <v>ALLENHURST, N.J., Oct. 7, 2026 /PRNewswire/ -- Commercial real estate brokerage firm Bielat Santore &amp; Company has released Episode 7 of its Owner's Edge Podcast Series. The episode provides restaurant operators, license holders, developers, lenders, and municipal officials with an...</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="str">
+        <v>HelloNation Announces Participation in 2026 NC REALTORS® Convention</v>
+      </c>
+      <c r="B125" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C125" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D125" t="str">
+        <v>SaaS, Real Estate, Media</v>
+      </c>
+      <c r="E125" t="str">
+        <v>https://www.prnewswire.com/news-releases/hellonation-announces-participation-in-2026-nc-realtors-convention-302901568.html</v>
+      </c>
+      <c r="F125" t="str">
+        <v>Community storytelling platform will connect with North Carolina real estate professionals to highlight educational content, local expertise, and community visibility. WILMINGTON, N.C., Oct. 7, 2026 /PRNewswire/ -- HelloNation, CGI Digital's community storytelling platform, will attend...</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="str">
+        <v>HiDream.ai Makes vivago R1 Available Globally for End-to-End AI Video Production</v>
+      </c>
+      <c r="B126" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C126" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D126" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E126" t="str">
+        <v>https://www.newsfilecorp.com/release/317877/HiDream.ai-Makes-vivago-R1-Available-Globally-for-EndtoEnd-AI-Video-Production</v>
+      </c>
+      <c r="F126" t="str">
+        <v>Beijing, China--(Newsfile Corp. - October 7, 2026) - HiDream.ai has made vivago R1, its AI video creation agent, available globally. The platform brings scriptwriting, storyboarding, video generation and editing into a single workflow, giving creators and businesses a way to produce finished videos rather than assemble them from independently generated clips.Illustrative image of vivago R1To view an enhanced version of this graphic, please...</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="str">
+        <v>‘Abbott Elementary’ Is Just Getting Started, 6 Seasons and 100 Episodes Later</v>
+      </c>
+      <c r="B127" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C127" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D127" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E127" t="str">
+        <v>https://thewaltdisneycompany.com/news/abbott-elementary-season-6/</v>
+      </c>
+      <c r="F127" t="str">
+        <v>The post ‘Abbott Elementary’ Is Just Getting Started, 6 Seasons and 100 Episodes Later appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="str">
+        <v>'Clarkson's Farm' special 'Jeremy Grows a Car' coming to Prime Video in 2027</v>
+      </c>
+      <c r="B128" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C128" t="str">
+        <v>mlpr-amazon</v>
+      </c>
+      <c r="D128" t="str">
+        <v>Automotive, Media</v>
+      </c>
+      <c r="E128" t="str">
+        <v>https://www.aboutamazon.com/news/entertainment/clarksons-farm-special-jeremy-grows-a-car-prime-video?utm_source=rss</v>
+      </c>
+      <c r="F128" t="str">
+        <v>Jeremy Clarkson is going back to his automotive roots by building his own car using produce from his farm.</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="str">
+        <v>Vadzo Imaging Validates Innova-662CRE: 2MP Sony STARVIS 2 IMX662 1080p HDR GigE Camera with Low-Light and NIR Imaging</v>
+      </c>
+      <c r="B129" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C129" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D129" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E129" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-innova-662cre-2mp-sony-starvis-2-imx662-1080p-22858635</v>
+      </c>
+      <c r="F129" t="str">
+        <v>The Innova-662CRE is a 2MP Color HDR GigE Camera based on the Sony STARVIS 2 IMX662 sensor, delivering 1080p HDR imaging with enhanced low-light and near-infrared sensitivity for demanding day-and-night applications. With Gigabit Ethernet, Power over Ethernet, and support for ONVIF Profiles S, T, and G, the camera provides standardized network connectivity for integration with compatible video management, streaming, and recording systems. Designed for OEMs and system integrators, the Innova-662CRE provides a Full HD HDR Ethernet Camera platform for smart traffic monitoring, surveillance, intelligent transportation, and other applications requiring reliable color imaging across changing lighting conditions.</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="str">
+        <v>Nashville Sets the Stage for New Season of HGTV's Hit Home Renovation Competition Series 'Rock the Block' Slated for 2027</v>
+      </c>
+      <c r="B130" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C130" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D130" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E130" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362579</v>
+      </c>
+      <c r="F130" t="str">
+        <v>Two teams of returning Rock the Block all-stars and two teams of television design legends will battle it out on a new block just outside Nashville, Tennessee, in the next season of HGTV&amp;#39;s smash hit home renovation competition series, slated to premiere in early 2027. Rock the Block, which attracted 16.4 million viewers across linear and streaming to its last run, will feature seven fresh episodes hosted by popular carpenter, craftsman and design expert Ty Pennington ( Battle on... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362579</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="str">
+        <v>ShootProof Introduces Sellable Video and Slideshows, the Most Significant ...</v>
+      </c>
+      <c r="B131" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C131" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D131" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E131" t="str">
+        <v>https://pr-inside.com/shootproof-introduces-sellable-video-and-slideshows-the-most-significant-r5231160.htm</v>
+      </c>
+      <c r="F131" t="str">
+        <v>(PR-inside.com) Plus new storage-based plan format, built for photo and video together ATLANTA, GA / ACCESS Newswire / October 7, 2026 / ShootProof, the leading client gallery and business management platform trusted by more than 500,000 photographers, announced that photographers can now sell Video and Slideshows directly inside the same client galleries they use to deliver photos. It's the biggest evolution of the ShootProof platform in its 16-year history, transforming a static delivery tool into a complete, moving, digital sales experience for every genre of client-based photography. "Our photographers have increasingly been asking for video hosting, so we built two ways to deliver ..</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="str">
+        <v>InventHelp Inventor Develops New Pet Camera Product (MHO-713)</v>
+      </c>
+      <c r="B132" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C132" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D132" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E132" t="str">
+        <v>https://www.prnewswire.com/news-releases/inventhelp-inventor-develops-new-pet-camera-product-mho-713-302898095.html</v>
+      </c>
+      <c r="F132" t="str">
+        <v>PITTSBURGH, Oct. 7, 2026 /PRNewswire/ -- "I wanted to solve the problem that content creators and pet owners face when trying to capture engaging, high-quality footage of their pets," said an inventor, from Juneau, Alaska, "so I invented the ZOOM CAM. My entertaining design enables you to...</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="str">
+        <v>Disney+ to Stream Super Bowl LXI, Joining ESPN and ABC to Give Fans More Ways to Watch</v>
+      </c>
+      <c r="B133" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C133" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D133" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E133" t="str">
+        <v>https://thewaltdisneycompany.com/news/super-bowl-disney-plus/</v>
+      </c>
+      <c r="F133" t="str">
+        <v>The post Disney+ to Stream Super Bowl LXI, Joining ESPN and ABC to Give Fans More Ways to Watch appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="str">
+        <v>What is the Best Online PRP Training?</v>
+      </c>
+      <c r="B134" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C134" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D134" t="str">
+        <v>Healthcare, Media, Education</v>
+      </c>
+      <c r="E134" t="str">
+        <v>https://pr-inside.com/what-is-the-best-online-prp-training-r5231142.htm</v>
+      </c>
+      <c r="F134" t="str">
+        <v>(PR-inside.com) The best online PRP training is by AACM SEATTLE, WA / ACCESS Newswire / October 7, 2026 / Medical providers searching for the best online PRP training course have several factors to consider, including instructor credentials, clinical content, continuing medical education, certification, and post-course support. American Academy of Cosmetic Medicine (AACM) offers the best PRP training with a 100% online, self-paced course . At the cost of $299, the course provides 3 CME credits and a 1-year board certification for students to use beside their name. What Does AACM's Online PRP Training Cover? AACM's online PRP certification explains how platelet-based therapies work, including ..</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="str">
+        <v>We're making it easier to identify AI-generated content globally.</v>
+      </c>
+      <c r="B135" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C135" t="str">
+        <v>mlpr-google</v>
+      </c>
+      <c r="D135" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E135" t="str">
+        <v>https://blog.google/innovation-and-ai/models-and-research/google-deepmind/synth-id-ai-content/</v>
+      </c>
+      <c r="F135" t="str">
+        <v>We’re launching a standalone platform to help you easily identify whether online content was created using Google AI or tools from our industry partners.</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="str">
+        <v>OCEAN CASINO RESORT DECKS THE HALLS FOR 2026 HOLIDAY SEASON WITH FESTIVE EXPERIENCES, ENTERTAINMENT, AND GIVING</v>
+      </c>
+      <c r="B136" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C136" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D136" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E136" t="str">
+        <v>https://www.prnewswire.com/news-releases/ocean-casino-resort-decks-the-halls-for-2026-holiday-season-with-festive-experiences-entertainment-and-giving-302900928.html</v>
+      </c>
+      <c r="F136" t="str">
+        <v>From the debut of the brand new Gingerbread Dream Suite and a larger-than-life performance by Trisha Paytas and Cirque Dreams Holidaze, to the return of Santa's Hideaway Adventure, seasonal dining, shopping and more Holiday Images + B-Roll Video - Photo + Video Credit: Courtesy of Ocean...</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="str">
+        <v>Stream Canadian on NFB this October. Premieres and curated channels make for great fall viewing on NFB.</v>
+      </c>
+      <c r="B137" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C137" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D137" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E137" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361564</v>
+      </c>
+      <c r="F137" t="str">
+        <v>This October, keep streaming Canadian on NFB, with three online premieres and curated channels for fall viewing. - - Newly available to stream on NFB online platforms are Montreal animator Alex Boya &amp;#39;s award-winning animated short Bread Will Walk and two celebrated feature documentaries: Min Sook Lee &amp;#39;s There Are No Words and Kim Nguyen &amp;#39;s Noble Films /NFB co-production Saigon Story: Two Shootings in the Forest Kingdom . - - New this month - - Starting October... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361564</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="str">
+        <v>Prime Video to exclusively stream the Emmy Awards</v>
+      </c>
+      <c r="B138" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C138" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D138" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E138" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361563</v>
+      </c>
+      <c r="F138" t="str">
+        <v>Beginning with the 2027 ceremony, the event will continue to air live in September. The ceremony will not be behind a paywall; instead, the Emmy Awards will be free to view for audiences worldwide. - - Beyond the main event, the six-year agreement transforms the Emmys into a year-round offering. Prime Video will reportedly leverage its offerings and services to elevate the Television Academy&amp;#39;s mission for its audiences in more than 240 countries and territories, delivering new experiences a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361563</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="str">
+        <v>Creatikartta Expands Integrated Digital Marketing Services Across India and Global Markets</v>
+      </c>
+      <c r="B139" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C139" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D139" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E139" t="str">
+        <v>https://www.pr.com/press-release/975835</v>
+      </c>
+      <c r="F139" t="str">
+        <v>Creatikartta is strengthening its integrated digital marketing services for businesses in Dehradun, Delhi, Gurugram, Chandigarh, Bangalore and international markets. The agency combines SEO, performance marketing, social media, branding, content production and website development to improve brand visibility, generate qualified leads and support sustainable business growth. [PR.com]</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="str">
+        <v>Community radio practitioners trained in Eastern Zimbabwe to strengthen disaster preparedness</v>
+      </c>
+      <c r="B140" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C140" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D140" t="str">
+        <v>Media, Education</v>
+      </c>
+      <c r="E140" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361561</v>
+      </c>
+      <c r="F140" t="str">
+        <v>UNESCO has trained 42 community radio practitioners in Garahwa, Chipinge, to deliver reliable early warnings, report responsibly during disasters and keep broadcasting when emergencies disrupt normal operations. - - Held at Garahwa Primary School ahead of the International Day for Universal Access to Information, the training brought together 30 participants from host station Ndau FM and 12 from Avuxeni FM, Chimanimani FM, Tongogara FM and Vemuganga FM. - - The sessions addressed a critical... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361561</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="str">
+        <v>Maris-Tech to Showcase Advanced Edge Video &amp; AI Solutions for Armored Vehicles and Unmanned Platforms at the Premier Land Power Expo in North America, AUSA 2026</v>
+      </c>
+      <c r="B141" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C141" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D141" t="str">
+        <v>Finance, AI, Automotive, Media</v>
+      </c>
+      <c r="E141" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/07/3376536/0/en/maris-tech-to-showcase-advanced-edge-video-ai-solutions-for-armored-vehicles-and-unmanned-platforms-at-the-premier-land-power-expo-in-north-america-ausa-2026.html</v>
+      </c>
+      <c r="F141" t="str">
+        <v>Company to demonstrate 360° vehicle situational awareness and beyond-line-of-sight drone capabilities following recent commercial momentum across land and airborne defense applications</v>
+      </c>
+    </row>
+    <row r="142" xml:space="preserve">
+      <c r="A142" t="str">
+        <v>Nevada Court Lifts Restriction, Clearing EESystem to Share Recording of November 2024 Meeting</v>
+      </c>
+      <c r="B142" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C142" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D142" t="str">
+        <v>Energy, Media</v>
+      </c>
+      <c r="E142" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110645/</v>
+      </c>
+      <c r="F142" t="str" xml:space="preserve">
+        <v xml:space="preserve">LAS VEGAS, NV, Oct 7, 2026 - (ACN Newswire) - On September 25, 2026, Judge Erika Mendoza of the Eighth Judicial District Court of Nevada, Clark County, entered a written order denying Jason Shurka's motion for a preliminary injunction and granting Michael Bertolacini's motion to dissolve a temporary restraining order that had barred public dissemination of a recording of a November 14, 2024 meeting. The ruling was issued in Case No. A-25-910216-B, Department XXVII, a matter brought by Energy Enhancement System LLC ("EESystem"), Michael Bertolacini and Dr. Sandra Rose Michael against Jason Shurka and other defendants.
+In its written order, the court stated that its earlier suggestion that Jason Shurka's consent was needed to share the recording was incorrect, and that the restriction was dissolved as of the September 2, 2026 hearing.
+According to the order, the meeting was recorded on a cellphone by Manny Shurka, Jason Shurka's father, and Jason Shurka produced that recording in the litigation on July 11, 2025 without a confidentiality designation. The order also cites later recorded conversations reflecting that both sides were aware the meeting had been recorded.
+The recording shows Jason Shurka and Manny Shurka meeting with Bertolacini and Humphrey Angeles. EESystem alleges in its lawsuit that during the meeting the Shurkas demanded $10 million in payment related to UNIFYD assets. These are allegations in ongoing litigation. The order addresses only whether the recording may be shared. It makes no finding on the truth of any statement made in the recording, and the court has not ruled on EESystem's claims.
+Following the order, EEShow (Everything's Energy Show) has released Part 2 of its special on the dispute. The episode is available now to watch or listen to at ee.show/episodes. Part 2 shows the recording of the November 14, 2024 meeting so viewers can determine the Shurka's meaning in the video themselves.
+In the episode, hosts Michael Scalar and Roland discuss the recording and the September 25 order and share their own interpretation of the participants' statements. EEShow states that the episode presents the participants' statements together with the hosts' interpretation of them, and that it includes disputed allegations and strong language.
+Part 1 of the special premiered on September 15, 2026 and is hosted by Michael Scalar. The program presents EESystem's account of its dispute with Jason Shurka, UNIFYD and The Light System. EEShow's page discloses EESystem's support for the show and notes that an allegation is not an established finding.
+"The court has ruled that this recording may be shared, so we are making it available in full. We believe people should be able to review the source material and form their own conclusions," said Michael Scalar, host of EEShow (Everything's Energy Show).
+The court order is posted at eesystem.com/legal.
+About EEShow
+EEShow (Everything's Energy Show) is a long-form interview podcast hosted by Michael Scalar, focused on energy, consciousness and wellness inquiry. The show is produced with support from the EESystem ecosystem. More information is available at ee.show.
+About EESystem
+Energy Enhancement System LLC is the company behind EESystem, a technology invented by Dr. Sandra Rose Michael. Information about the technology and its worldwide center network is available at eesystem.com.
+Media contact
+Public Relations Team at EEShow
+Support@eesystem.com
+SOURCE: Energy Enhancement System
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="str">
+        <v>Snorkel AI Raises $350 Million to Help Push the Frontier: NYSE Content Update</v>
+      </c>
+      <c r="B143" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C143" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D143" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E143" t="str">
+        <v>https://www.prnewswire.com/news-releases/snorkel-ai-raises-350-million-to-help-push-the-frontier-nyse-content-update-302901161.html</v>
+      </c>
+      <c r="F143" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Oct. 7, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="str">
+        <v>“Cyprus: The Divided Island” Signs International Distribution Agreement with Espresso Media</v>
+      </c>
+      <c r="B144" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C144" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D144" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E144" t="str">
+        <v>https://pressat.co.uk/releases/cyprus-the-divided-island-signs-international-distribution-agreement-with-espresso-media-c94d746b1ef3cbc52e0c66c2ea9a42a9/</v>
+      </c>
+      <c r="F144" t="str">
+        <v>Wednesday 7 October, 2026 The British distributor will handle the international sales of the documentary directed by David Castillo, which is also beginning its European festival journey with an official selection in Italy and a finalist nomination in Oslo. The documentary Cyprus: The Divided Island, directed by journalist and writer David Castillo and produced by Nuuk TV Entertainment, has signed an international distribution agreement with Espresso Media International, a British company specialising in the worldwide distribution of documentaries and factual content. The agreement will bring the production to the international audiovisual market and facilitate its availability to broadcasters, platforms and other operators across different territories. Espresso Media International will ha</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="str">
+        <v>Video Intercom Devices Market: Demand for Connected Entry Systems</v>
+      </c>
+      <c r="B145" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C145" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D145" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E145" t="str">
+        <v>https://express-press-release.net/news/2026/10/07/1775843</v>
+      </c>
+      <c r="F145" t="str">
+        <v>A visitor at the entrance of an apartment building, an employee arriving at an office, or a parent monitoring a child from another room all [read full press release...]</v>
+      </c>
+    </row>
+    <row r="146" xml:space="preserve">
+      <c r="A146" t="str">
+        <v>From Hong Kong, For Hong Kong: HKTDC marks 60 years of enterprise with exhibition and community art</v>
+      </c>
+      <c r="B146" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C146" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D146" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E146" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110644/</v>
+      </c>
+      <c r="F146" t="str" xml:space="preserve">
+        <v xml:space="preserve">Hong Kong, Oct 7, 2026 - (ACN Newswire) - Marking the significant milestone of its 60th anniversary, the Hong Kong Trade Development Council (HKTDC) is embracing the future with a renewed vision. The HKTDC 60th Anniversary Exhibition is now on show at the Ground Floor Covered Piazza at Times Square in Causeway Bay, while a 60th Anniversary Artwork is on display at the eastbound tram stop on O'Brien Road in Wan Chai. Through the two displays, the HKTDC sets out its vision for the future, continuing to serve as a bridge while exploring new markets, services and opportunities in response to evolving economic and trade developments.
+The HKTDC's 60th Anniversary Exhibition at Times Square looks back at six decades of trade development through multimedia exhibits
+Exhibition reviews 60 years of achievements, looks to new opportunities
+The Anniversary Exhibition showcases the HKTDC's major achievements over the past 60 years in helping enterprises expand into global markets and outlines its future development strategies. These include upgrading and optimising its operations and services, and strengthening its presence in high-growth markets such as Central Asia, the Middle East, North Africa and the Global South.
+A large screen at the exhibition shows highlights from anniversary events, including the Design Gallery on the Move mobile display, the Next 60 Forum, the 60th Anniversary Cocktail Reception, and a 60th Anniversary-themed Tram. A dedicated zone also features historical photos and video footage. The exhibition layout reflects the HKTDC's four major roles: Supertrader, Superconnector, Super Value-adder and Superpartner.
+The exhibition area features a truck-inspired design, echoing the HKTDC's early use of mobile exhibition vehicles to promote Hong Kong products overseasA large screen at the exhibition shows video highlights from the HKTDC's 60th anniversary eventsThrough historical photos and videos, visitors trace the HKTDC's growth alongside Hong Kong's economy and its role in connecting Hong Kong with the worldThe exhibition layout reflects the HKTDC's four major roles—Supertrader, Superconnector, Super Value-adder, and SuperpartnerThe exhibition outlines the HKTDC's future development strategies, including upgrading and optimising its operations and services, and strengthening its presence in high-growth markets
+Art connects community and commerce
+The HKTDC recently organised the Wan Chai Community Art Creation Workshop, where local artist Jane Lee (also known as Messy Desk) exchanged creative ideas with students and drew inspiration for a large-scale artwork commemorating the HKTDC's 60th anniversary. The students were joined by HKTDC Chairman Prof Frederick Ma and Executive Director Sophia Chong in painting scenes of Hong Kong's economic and urban landscape. The resulting works have now been brought together in an illustrated panel installation themed Hong Kong Trade · Connecting the World, which is on show at the O’Brien Road Tram Stop.
+The Anniversary Exhibition runs until 14 October, daily from 10am to 10pm. During the exhibition period, visitors who check in at the venue and complete designated tasks will receive a 60th-anniversary souvenir. Souvenirs are limited and available on a first-come, first-served basis. The Anniversary Artwork is on display at the O'Brien Road (Eastbound) Tram Stop in Wan Chai until 29 October. All are welcome to visit.  
+The 60th Anniversary Artwork, Hong Kong Trade - Connecting the World, is on display at the O'Brien Road Tram Stop in Wan Chai, reflecting the HKTDC's vision of connecting communities, nurturing the younger generation and promoting Hong Kong's trade developmentThe anniversary artwork blends Hong Kong landmarks with trade elements, highlighting the city's unique advantage in connecting the Chinese Mainland with international markets
+Event Highlights
+60th Anniversary Exhibition: https://youtu.be/1ATbkgwchj8
+60th Anniversary Artwork: https://youtu.be/m3aW7yMDNbI  
+Photo download: https://bit.ly/4hsFfuX
+Websites
+HKTDC's 60th Anniversary Celebration Activities: https://60.hktdc.com/en
+HKTDC Media Room: https://mediaroom.hktdc.com/en  
+Media enquiries
+HKTDC's Communications &amp; Public Affairs Department:
+Navin Law
+Tel: (852) 2584 4525
+Email: navin.cm.law@hktdc.org
+Winnie Kan
+Tel: (852) 2584 4055
+Email: winnie.wy.kan@hktdc.org
+About HKTDC
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="str">
+        <v>vivo X500 Series Debuts with Advanced ZEISS Telephoto Lens System and Cinematic Video Capabilities</v>
+      </c>
+      <c r="B147" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="C147" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D147" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E147" t="str">
+        <v>https://www.prnewswire.com/news-releases/vivo-x500-series-debuts-with-advanced-zeiss-telephoto-lens-system-and-cinematic-video-capabilities-302894897.html</v>
+      </c>
+      <c r="F147" t="str">
+        <v>SHENZHEN, China, Oct. 6, 2026 /PRNewswire/ -- vivo today unveiled the new X500 Series globally, comprising three flagship models: the X500 Pro Max, X500 Pro, and X500. The series introduces an advanced ZEISS Telephoto Lens System, with powerful telephoto cameras and extenders to deliver...</v>
+      </c>
+    </row>
+    <row r="148" xml:space="preserve">
+      <c r="A148" t="str">
+        <v>Spotify’s First Superfans Experience Is Coming to São Paulo Next Year</v>
+      </c>
+      <c r="B148" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C148" t="str">
+        <v>mlpr-spotify</v>
+      </c>
+      <c r="D148" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E148" t="str">
+        <v>https://newsroom.spotify.com/2026-10-06/sfx-superfans-experience-brazil/</v>
+      </c>
+      <c r="F148" t="str" xml:space="preserve">
+        <v xml:space="preserve">Fandom turns listening into community. It shapes discovery, influences what breaks through, and keeps people coming back. That’s the idea behind Spotify Superfans Experience, or SFX: our first global live fan experience, set for January 23-24, 2027, in São Paulo, Brazil. The two-day event will create a space for fans to explore music, podcasts, video,... 
+The post Spotify’s First Superfans Experience Is Coming to São Paulo Next Year appeared first on Spotify.</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="str">
+        <v>Churches Can Now Turn a Sunday Sermon into a Cinematic Film by Monday: PRAY.COM Opens the AI Studio Behind AI Bible to Every Ministry</v>
+      </c>
+      <c r="B149" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C149" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D149" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E149" t="str">
+        <v>https://www.newsfilecorp.com/release/317784/Churches-Can-Now-Turn-a-Sunday-Sermon-into-a-Cinematic-Film-by-Monday-PRAY.COM-Opens-the-AI-Studio-Behind-AI-Bible-to-Every-Ministry</v>
+      </c>
+      <c r="F149" t="str">
+        <v>Los Angeles, California--(Newsfile Corp. - October 6, 2026) - PRAY.COM today announced the launch of Pray Production Studio (PPS), an AI-powered production platform that enables churches, ministries, faith content creators, educators, book authors and      filmmakers to generate original cinematic video from a sermon, Bible story, lesson, or idea. Built by the team behind the AI Bible, the platform transforms what once required a Hollywood-sized      production into a workflow that can be...</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="str">
+        <v>naoo Expands Social Media Platform With Professional Entertainment</v>
+      </c>
+      <c r="B150" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C150" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D150" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E150" t="str">
+        <v>https://www.newmediawire.com/news/naoo-expands-social-media-platform-with-professional-entertainment-7090377</v>
+      </c>
+      <c r="F150" t="str">
+        <v xml:space="preserve">Eight Microdramas and Short Series Mark the Start – New Streaming Functionality Already Integrated and Currently Being Tested ZUG and ZURICH, SWITZERLAND - October 6, 2026 ( NEWMEDIAWIRE ) - naoo AG (Dusseldorf: Ticker: NAO; ISIN: CH1323306329), operator of the naoo social media and commerce platform, is expanding its social media platform with professional entertainment. The new streaming functionality has already been integrated into the naoo platform and is currently being tested. The rollout to users is planned for later this month. At launch, naoo will focus on microdramas and short series - short-form fictional series produced specifically for smartphones. Omdia estimates global microdrama revenues at approximately USD 11 billion in 2025 and expects the market to reach around USD 14 </v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="str">
+        <v>Carbon Streaming Closes Community Carbon Sale and Provides Corporate Updates</v>
+      </c>
+      <c r="B151" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C151" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D151" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E151" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/06/3376084/0/en/carbon-streaming-closes-community-carbon-sale-and-provides-corporate-updates.html</v>
+      </c>
+      <c r="F151" t="str">
+        <v>Carbon Streaming Closes Community Carbon Sale And Provides Corporate Updates</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="str">
+        <v>McMaster University's DeGroote School of Business Closes the Market</v>
+      </c>
+      <c r="B152" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C152" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D152" t="str">
+        <v>Media, Education</v>
+      </c>
+      <c r="E152" t="str">
+        <v>https://www.newsfilecorp.com/release/317746/McMaster-Universitys-DeGroote-School-of-Business-Closes-the-Market</v>
+      </c>
+      <c r="F152" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - October 6, 2026) - Susan Tighe, President and Vice-Chancellor, McMaster University ("McMaster") and Khaled Hassanein, Dean, DeGroote School of Business ("DeGroote"), joined Kelsey Gunderson, Head of TMX Markets Products and Services and President, Equity Trading, TMX Group, at McMaster  in Hamilton, to close the market and celebrate the opening of the brand-new McLean Centre for Collaborative Discovery.Cannot view this video? ...</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="str">
+        <v>Whit Fosburgh Misstates Menhaden Science on Qualified Captain Podcast ...</v>
+      </c>
+      <c r="B153" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C153" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D153" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E153" t="str">
+        <v>https://pr-inside.com/whit-fosburgh-misstates-menhaden-science-on-qualified-captain-podcast-r5230903.htm</v>
+      </c>
+      <c r="F153" t="str">
+        <v>(PR-inside.com) WASHINGTON, D.C. / ACCESS Newswire / October 6, 2026 / The Qualified Captain is a North Carolina-based boating and maritime interview podcast hosted by Aaron Stasiak. On the podcast, Stasiak interviews captains, marine industry participants and people who have survived incidents at sea, discussing their experiences and lessons for others on the water. In episode 55, published on Oct 1, 2026, Stasiak interviewed Whit Fosburgh, executive director of the Forage Fish Campaign and former president and CEO of the Theodore Roosevelt Conservation Partnership . Their conversation addressed menhaden and other forage fish, industrial reduction fishing and proposals to restrict or end ..</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="str">
+        <v>Whit Fosburgh Misstates Menhaden Science on Qualified Captain Podcast and Overlooks American Fishing Families</v>
+      </c>
+      <c r="B154" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C154" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D154" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E154" t="str">
+        <v>https://www.newswire.com/news/whit-fosburgh-misstates-menhaden-science-on-qualified-captain-podcast-22871683</v>
+      </c>
+      <c r="F154" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="str">
+        <v>The Television Academy and Prime Video Announce Historic, Multiyear Deal to Exclusively Stream the Emmy Awards Globally</v>
+      </c>
+      <c r="B155" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C155" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D155" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E155" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361509</v>
+      </c>
+      <c r="F155" t="str">
+        <v>In a historic first, the Television Academy and Prime Video today announced a landmark six-year deal establishing Prime Video as the exclusive global home of the Emmy Awards, ushering in a bold, innovative vision to propel the cultural icon into its next chapter. - - The historic pact succeeds the Television Academy&amp;#39;s traditional &amp;#8220;Wheel Deal&amp;#8221; rotation among broadcast networks ABC, CBS, FOX and NBC, which concluded with this year&amp;#39;s telecast. By shifting from a rotating model to a dedicated... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361509</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="str">
+        <v>Official trailer released for The Good Daughter ahead of its 12 November launch on Sky and NOW</v>
+      </c>
+      <c r="B156" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C156" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D156" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E156" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361507</v>
+      </c>
+      <c r="F156" t="str">
+        <v>Sky today releases the trailer for The Good Daughter, a suspenseful thriller wrapped in a deeply emotional story about love, family and resilience starring Rose Byrne and Meghann Fahy. Coming exclusively to Sky and streaming service NOW in the UK and Ireland on 12 November. - - Sisters Charlotte (Meghann Fahy) and Samantha (Rose Byrne) Quinn have spent the last 20 years trying to piece together the lives that were fractured by a single night of violence. When another attack splinters the s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361507</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="str">
+        <v>Coreforce and Scylla Expand Collaboration to Advance AI-Powered Security ...</v>
+      </c>
+      <c r="B157" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C157" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D157" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E157" t="str">
+        <v>https://pr-inside.com/coreforce-and-scylla-expand-collaboration-to-advance-ai-powered-security-r5230794.htm</v>
+      </c>
+      <c r="F157" t="str">
+        <v>(PR-inside.com) Proven in active correctional environments, the expanded collaboration brings AI-powered threat detection and real-time intelligence to agencies through existing camera infrastructure ATLANTA, GA / ACCESS Newswire / October 6, 2026 / Coreforce , a mission-critical public safety technology company, and Scylla AI , a global leader in AI-powered video analytics and physical threat detection, today announced the expansion of their collaboration following successful deployments in active correctional environments. The expanded relationship makes Scylla's AI-powered video analytics more broadly available through Coreforce's unified public safety technology platform, including integrations with Bodyworn™ cameras, digital evidence management and real-time intelligence capabilities.</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="str">
+        <v>Getting the Story Right Shouldn't Take Three Months. Meet Slugline.</v>
+      </c>
+      <c r="B158" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C158" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D158" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E158" t="str">
+        <v>https://www.prweb.com/releases/getting-the-story-right-shouldnt-take-three-months-meet-slugline-302899985.html</v>
+      </c>
+      <c r="F158" t="str">
+        <v>New communications company combines AI and human expertise to deliver better positioning, messaging and content in a fraction of the time and cost SAN FRANCISCO, Oct. 6, 2026 /PRNewswire-PRWeb/ -- Lisa Rodriguez and Melissa Laverty spent decades doing communications work the traditional...</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="str">
+        <v>Pimax presenta Crystal Pro con Native Foveated Streaming</v>
+      </c>
+      <c r="B159" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C159" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D159" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E159" t="str">
+        <v>https://www.prnewswire.com/news-releases/pimax-presenta-crystal-pro-con-native-foveated-streaming-302899952.html</v>
+      </c>
+      <c r="F159" t="str">
+        <v>Pimax presenta Crystal Pro con Native Foveated Streaming, que envía la imagen nativa de la GPU de forma inalámbrica al visor Transmisión de 60 GHz con seguimiento ocular a través del primer enlace inalámbrico 2x2 MIMO en un visor de realidad virtual. Pimax también presenta los...</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="str">
+        <v>Celebrating 1000 Wishes Granted Through “A Disney Wish”: Bringing Disney Magic Closer to Home for Make-A-Wish Children in UK and Ireland</v>
+      </c>
+      <c r="B160" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C160" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D160" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E160" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361486</v>
+      </c>
+      <c r="F160" t="str">
+        <v>Disney and Make-A-Wish UK celebrated a special milestone, with 1,000 wishes granted through &amp;#8220;A Disney Wish,&amp;#8221; creating moments of joy, comfort and togetherness for seriously ill children and their families. - - In collaboration with Make-A-Wish UK, &amp;#8220;A Disney Wish&amp;#8221; brings magic to wish children and their families who, due to complex circumstances, are not always able to travel to our parks. Over a few weeks, nearly 200 families enjoyed an unforgettable experience filled with magical moments a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361486</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="str">
+        <v>Zoe Financial Launches 8 Free Guides to Help Americans Understand Their ...</v>
+      </c>
+      <c r="B161" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C161" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D161" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E161" t="str">
+        <v>https://pr-inside.com/zoe-financial-launches-8-free-guides-to-help-americans-understand-their-r5230753.htm</v>
+      </c>
+      <c r="F161" t="str">
+        <v>(PR-inside.com) The new content library covers retirement, taxes, college planning, and more, all in plain English NEW YORK CITY, NY / ACCESS Newswire / October 6, 2026 / Zoe Financial , a platform that matches people with vetted fiduciary financial advisors, today launched eight free guides on key money topics. Each guide turns a big, confusing subject into clear steps anyone can follow. Many Americans want to make good choices with their money, but most lack a plan. According to Charles Schwab's 2025 Modern Wealth Survey, only 31% of U.S.adults have written their financial goals into a formal plan. One in three say ..</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="str">
+        <v>Zoe Financial Launches 8 Free Guides to Help Americans Understand Their Money</v>
+      </c>
+      <c r="B162" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C162" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D162" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E162" t="str">
+        <v>https://www.newswire.com/news/zoe-financial-launches-8-free-guides-to-help-americans-understand-22871221</v>
+      </c>
+      <c r="F162" t="str">
+        <v>The new content library covers retirement, taxes, college planning, and more, all in plain English</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="str">
+        <v>Vadzo Imaging Positions Innova-821CRS Onsemi AR0821 8MP HDR Gigabit Ethernet Camera for Industrial Inspection</v>
+      </c>
+      <c r="B163" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C163" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D163" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E163" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-innova-821crs-onsemi-ar0821-8mp-hdr-gigabit-22871438</v>
+      </c>
+      <c r="F163" t="str">
+        <v>The Innova-821CRS is an AR0821 HDR Gigabit Ethernet Camera built around the onsemi AR0821 sensor, delivering 8MP 4K resolution and HDR imaging for industrial inspection applications. HDR imaging helps preserve detail across bright highlights and darker areas within the same inspection scene, supporting consistent imaging of parts with varying surface reflectivity, finishes, and illumination. Gigabit Ethernet connectivity, ONVIF Profiles S, T, G, and M, RTSP streaming, Power over Ethernet, and IEEE 1588 PTP provide a standardized network interface for integrating the camera into industrial vision and multi-camera inspection systems. Designed for OEMs and system integrators developing assembly, packaging, quality inspection, sorting, and metrology systems, the Innova-821CRS provides an 8MP G</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="str">
+        <v>Watchfire Names Doug Waldal as CEO to Lead Next Stage of Growth</v>
+      </c>
+      <c r="B164" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C164" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D164" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E164" t="str">
+        <v>https://www.prweb.com/releases/watchfire-names-doug-waldal-as-ceo-to-lead-next-stage-of-growth-302899798.html</v>
+      </c>
+      <c r="F164" t="str">
+        <v>Watchfire, a leading manufacturer of LED signs, digital billboards, and video displays, today announced the appointment of Doug Waldal as its new CEO. DANVILLE, Ill., Oct. 6, 2026 /PRNewswire-PRWeb/ -- Waldal succeeds Steve Harriott, who is leaving the company to take a position as the...</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="str">
+        <v>TrueU.ai Launches Its App and Names a New Category: Private Thinking</v>
+      </c>
+      <c r="B165" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C165" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D165" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E165" t="str">
+        <v>https://www.prnewswire.com/news-releases/trueuai-launches-its-app-and-names-a-new-category-private-thinking-302899302.html</v>
+      </c>
+      <c r="F165" t="str">
+        <v>A private AI Thinking Partner that learns how you reason, so you can find out what you actually think. Available now on iOS and Android. Launch video, press kit and images: https://trueu.ai/press-release/ EDMONTON, AB, Oct. 6, 2026 /PRNewswire/ -- TrueU.ai launched its app this week, a...</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="str">
+        <v>Graviteur Studios, from Dolphin (Nasdaq:DLPN) and KYNETIC Media Ventures, ...</v>
+      </c>
+      <c r="B166" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C166" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D166" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E166" t="str">
+        <v>https://pr-inside.com/graviteur-studios-from-dolphin-nasdaq-dlpn-and-kynetic-media-ventures-r5230716.htm</v>
+      </c>
+      <c r="F166" t="str">
+        <v>(PR-inside.com) Director behind Issa Rae's TikTok microdrama hit 'Screen Time' makes her feature directorial debut on the creator-driven studio's first film, announced at Cannes Lions LOS ANGELES, CA / ACCESS Newswire / October 6, 2026 / Graviteur Studios, the creator-driven independent film and television studio from Dolphin (Nasdaq:DLPN) and KYNETIC Media Ventures, has set Kristen Brancaccio to direct the studio's first feature, Crush Party. The film marks Brancaccio's feature directorial debut and is slated to begin production in early 2027. Dolphin, a leading entertainment marketing and content production company, launched Graviteur Studios with KYNETIC Media Ventures in June 2026, when the studio and ..</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="str">
+        <v>Prime Video and the Television Academy announce 6-year deal to exclusively stream the Emmy Awards globally</v>
+      </c>
+      <c r="B167" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C167" t="str">
+        <v>mlpr-amazon</v>
+      </c>
+      <c r="D167" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E167" t="str">
+        <v>https://www.aboutamazon.com/news/entertainment/prime-video-emmy-awards-deal?utm_source=rss</v>
+      </c>
+      <c r="F167" t="str">
+        <v>Beginning in 2027, the Emmy Awards will stream live and free on Prime Video in more than 240 countries and territories—the first time the ceremony has had a single, dedicated home.</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="str">
+        <v>Atlanta Hosts First AI Music and Video Creator Weekend October 17-18</v>
+      </c>
+      <c r="B168" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C168" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D168" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E168" t="str">
+        <v>https://www.pr.com/press-release/981018</v>
+      </c>
+      <c r="F168" t="str">
+        <v>Two days of listening sessions, workshops and panels for AI music and video creators at Cr8tive Lyfe Studios. [PR.com]</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="str">
+        <v>NYSE Texas Delivers White Paper to Highlight its Mission: NYSE Content Update</v>
+      </c>
+      <c r="B169" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C169" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D169" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E169" t="str">
+        <v>https://www.prnewswire.com/news-releases/nyse-texas-delivers-white-paper-to-highlight-its-mission-nyse-content-update-302899792.html</v>
+      </c>
+      <c r="F169" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Oct. 6, 2026 /PRNewswire/ -- NEW YORK, The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights...</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="str">
+        <v>Itibari-Waynne &amp;amp; Partners (IWP) and VYRE Activate Partnership with Exclusive Content for VBNGtv</v>
+      </c>
+      <c r="B170" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C170" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D170" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E170" t="str">
+        <v>https://www.prnewswire.com/news-releases/itibari-waynne--partners-iwp-and-vyre-activate-partnership-with-exclusive-content-for-vbngtv-302899709.html</v>
+      </c>
+      <c r="F170" t="str">
+        <v>First Projects Announced: 'The Plug' and Season Two of 'self!' as IWP prepares to open in early 2027 LOS ANGELES, Oct. 6, 2026 /PRNewswire/ -- Itibari-Waynne &amp; Partners (IWP), the agentic financing platform for creator-led projects, and VYRE Network are kicking off their partnership with...</v>
+      </c>
+    </row>
+    <row r="171" xml:space="preserve">
+      <c r="A171" t="str">
+        <v>U.S. Polo Assn. Celebrates an Outstanding 2026 European Polo Season</v>
+      </c>
+      <c r="B171" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C171" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D171" t="str">
+        <v>Retail, Gaming, Media</v>
+      </c>
+      <c r="E171" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110607/</v>
+      </c>
+      <c r="F171" t="str" xml:space="preserve">
+        <v xml:space="preserve">West Palm Beach, FL, Oct 6, 2026 - (ACN Newswire) - U.S. Polo Assn.®, the official sports brand of the United States Polo Association (USPA), supported several major sports events across Europe during the 2026 summer season, reinforcing the brand's authentic connection to the sport across the continent. U.S. Polo Assn. served as the Official Apparel and Jersey Sponsor for multiple events, including:
+55th Sotogrande International Polo Tournament at Ayala Polo Club in Sotogrande, Spain;
+Barnes French Open at Polo Club de Chantilly in France;
+Engel &amp; Völkers Berlin Maifeld Polo Cup in Germany;
+Museumplein Polo Amsterdam in the Netherlands;Barnes French Open Winners, Kazak, on stage with trophy at Polo Club de Chantilly in France
+Across these partnerships, U.S. Polo Assn. outfitted players, umpires, and event staff while supporting competition ranging from historic high-goal championships in iconic venues throughout the region.
+"U.S. Polo Assn.'s presence across Europe reflects both the global reach of our brand and our unwavering commitment to supporting the sport that inspires the brand," said J. Michael Prince, President and CEO of USPA Global, the company that manages and markets the multi-billion-dollar U.S. Polo Assn. brand. "From historic championship venues to dynamic polo-lifestyle events, these partnerships allow us to celebrate the athletes, clubs, and traditions that make the sport so compelling while introducing the sport to new audiences around the world."
+Dubai Polo Team on stage as winners of the 55th Sotogrande International Polo Tournament at Ayala Polo Club in Sotogrande, Spain
+In Spain, U.S. Polo Assn. supported the 55th Sotogrande International Polo Tournament at Ayala Polo Club as the Official Apparel Sponsor. Widely recognized as Spain's premier polo tournament, the summer competition featured Bronze, Silver, and Gold Cup play across multiple handicap levels. U.S. Polo Assn. provided staff apparel, umpire jerseys, branded giveaways, and the Most Valuable Player prize for the 22-goal Sotogrande Gold Cup Final, while introducing a custom retail collection for the first time. Dubai Polo Team captured the high-goal championship with a 16-9 victory over Sainte Mesme, earning its fifth Sotogrande Gold Cup title.
+The European season continued at the Polo Club du Domaine de Chantilly, where U.S. Polo Assn. returned for its third year as the Official Apparel and Jersey Sponsor of the Barnes French Open. Established in 2001, the French Open has developed into one of Europe's most respected high-goal tournaments and remains an important showcase for the sport in France. U.S. Polo Assn. supplied staff outfitting and umpire jerseys throughout Chantilly's season, as well as custom team jerseys for the mixed field, which concluded with Kazak securing a thrilling 10-6 victory over Akasha.
+High-speed play for the polo ball at the Engel &amp; Völkers Berlin Maifeld Polo Cup in Germany
+In Germany, U.S. Polo Assn. marked its seventh year supporting the Engel &amp; Völkers Berlin Maifeld Polo Cup, also known as the German High Goal Championship, as the Official Jersey and Apparel Sponsor. The brand provided team and umpire jerseys, caps, and player apparel for the eight-team tournament, which began at the Prussian Polo &amp; Country Club and concluded at the Maifeld in Berlin's Olympic Park. The historic grounds hosted the sport's last Olympic appearance in 1936, creating a distinctive link between the sport's storied past and its continued growth in Germany. Bentley Berlin emerged as the 2026 champion against Plusquadrat following a competitive week of high-goal polo.
+Packed crowd watching action-packed polo at the Museumplein Polo Amsterdam in the Netherlands
+U.S. Polo Assn. further expanded its European sport presence through its inaugural partnership with Museumplein Polo Amsterdam, serving as the Official Jersey and Apparel Sponsor. Set in the cultural heart of Amsterdam alongside the Rijksmuseum, Van Gogh Museum, and Stedelijk Museum, the three-day arena polo tournament brought six international teams together for fast-paced competition in a landmark cultural setting. U.S. Polo Assn. outfitted teams and umpires, supported horseback cap giveaways, and presented a branded boot bag to the event's Most Valuable Player. Lassus Tandartsen won the Museumplein Polo Amsterdam 2026 Final, defeating runner-up Wereldhave, and Lassus Tandartsen's Aki van Andel was named the tournament's Most Valuable Player.
+"Europe continues to be an important and growing region for U.S. Polo Assn., and these partnerships create a powerful connection between the brand's sport-inspired lifestyle and its authentic roots in the sport," said Lorenzo Nencini, CEO of Incom, a U.S. Polo Assn. licensing partner in Europe. "By supporting leading polo events across key European markets, we are strengthening consumer engagement, elevating awareness of the sport and building long-term momentum for the brand throughout the region."
+The 2026 European season reinforced U.S. Polo Assn.'s longstanding commitment to supporting the sport around the world, from historic high-goal championships to cultural events that introduce the sport to new audiences. With a global footprint spanning 190 countries, approximately 1,200 U.S. Polo Assn. retail stores and thousands of additional points of distribution, the brand continues to bring sport, style and consumer experiences together across international markets.
+About U.S. Polo Assn.
+U.S. Polo Assn. is the official sports brand of the United States Polo Association (USPA), the largest association of polo clubs and polo players in the United States, founded in 1890. With a multi-billion-dollar global footprint and worldwide distribution through more than 1,200 U.S. Polo Assn. retail stores as well as thousands of additional points of distribution, U.S. Polo Assn. offers apparel, accessories, and footwear for men, women, and children in more than 190 countries worldwide. U.S. Polo Assn.'s Global Polo Shirt Campaign, An Icon Born from the Game, is a powerful tribute to the iconic polo shirt's authentic sports origins and its evolution into one of the world's most enduring style essentials.
+The global sport brand sponsors major polo events around the world, including the U.S. Open Polo Championship®, held annually at the USPA National Polo Center in The Palm Beaches, the premier polo tournament in the United States. Historic deals with ESPN in the United States, TNT and Eurosport in Europe, Star Sports in India, and BeIN Sports in the Middle East now broadcast several of the premier polo championships in the world, sponsored by U.S. Polo Assn., making the thrilling sport accessible to millions of sports fans globally for the very first time.
+U.S. Polo Assn. has recently been named one of USA Today's Most Trusted Brands and in 2026 was ranked the top sports licensor in the world, surpassing the NFL, PGA Tour, and Formula 1, according to License Global. The sport-inspired brand has been recognized internationally with awards for global growth and sports content. Due to its tremendous success as a global brand, U.S. Polo Assn. has been featured in Fortune, Forbes, Modern Retail, WWD, and GQ, as well as on Yahoo Finance and Bloomberg, among many other noteworthy media sources around the world. For more information, visit uspoloassnglobal.com and follow @uspoloassn.
+USPA Global is a subsidiary of the United States Polo Association (USPA) and manages the multi-billion-dollar sports brand, U.S. Polo Assn. USPA Global also manages its subsidiary, Global Polo, which is the worldwide leader in polo sport content. To learn more, visit globalpolo.com or Global Polo on YouTube.
+For Additional Information, Contact:
+Shannon Stilson - VP, Sports Marketing &amp; Media
+Phone +001.561.227.6994 - E-mail: sstilson@uspagl.com
+Stacey Kovalsky - VP, Global PR &amp; Communications
+Phone +001.561.790.8036 - E-mail: skovalsky@uspagl.com
+SOURCE: U.S. Polo Assn.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="str">
+        <v>CPG Industry Veteran Sandro Piancone Featured Guest on "Straight Talk ...</v>
+      </c>
+      <c r="B172" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C172" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D172" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E172" t="str">
+        <v>https://pr-inside.com/cpg-industry-veteran-sandro-piancone-featured-guest-on-straight-talk-r5230652.htm</v>
+      </c>
+      <c r="F172" t="str">
+        <v>(PR-inside.com) Sponsored by Fast Moving Consumer Goods (FMCG) SAN DIEGO, CA / ACCESS Newswire / October 6, 2026 / Consumer packaged goods founders, entrepreneurs, investors, and retail professionals are invited to tune in to a special episode of Straight Talk with DJ Doc, featuring renowned CPG executive, entrepreneur, and author Sandro Piancone. Invited by host Thomas Howard also known as DJ Doc, Sandro joins the podcast for an insightful conversation covering his journey in the consumer products industry, lessons learned from building and advising brands, the current state of retail and distribution, and the release of his new book, Wholesale MBA. Co-authored by ..</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="str">
+        <v>CPG Industry Veteran Sandro Piancone Featured Guest on "Straight Talk with DJ Doc" Podcast Discusses New Book Wholesale MBA and the Future of Consumer Packaged Goods</v>
+      </c>
+      <c r="B173" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C173" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D173" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E173" t="str">
+        <v>https://www.newswire.com/news/cpg-industry-veteran-sandro-piancone-featured-guest-on-straight-talk-with-dj</v>
+      </c>
+      <c r="F173" t="str">
+        <v>Sponsored by Fast Moving Consumer Goods (FMCG)</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="str">
+        <v>Shentel Completes Fiber-to-the-Home Upgrade in Buchanan, Virginia</v>
+      </c>
+      <c r="B174" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C174" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D174" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E174" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/06/3375239/0/en/shentel-completes-fiber-to-the-home-upgrade-in-buchanan-virginia.html</v>
+      </c>
+      <c r="F174" t="str">
+        <v>EDINBURG, Va., Oct. 06, 2026 (GLOBE NEWSWIRE) -- Shenandoah Telecommunications Company (Shentel) (Nasdaq: SHEN) today announced the completion of technology upgrades in Buchanan, Virginia, bringing fiber-to-the-home service to the community. The enhanced network delivers symmetrical internet speeds up to 8 Gbps for residential customers and up to 100 Gbps for business customers. Shentel’s 100% fiber-optic network is now available to approximately 1,000 homes and businesses in Buchanan and Botetourt County. In addition to high-speed internet service, Shentel also offers a full suite of voice and video services for both residential and business customers.</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="str">
+        <v>Jonathan Quick’s The Podcast Bible Hits #1 on Amazon’s Hot New Releases Chart in Nonprofit Marketing &amp; Communications</v>
+      </c>
+      <c r="B175" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C175" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D175" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E175" t="str">
+        <v>https://pressreleasenews.org/pressroom/jonathan-quicks-the-podcast-bible-hits-1-on-amazons-hot-new-releases-chart-in-nonprofit-marketing-communications-2</v>
+      </c>
+      <c r="F175" t="str">
+        <v>New book gives entrepreneurs, nonprofits, ministries, creators and brands a practical system for launching a podcast, building authority and turning one show into a full content machine.</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="str">
+        <v>REGENESYS ANNOUNCES BOOST SCHEDULER TO ENHANCE LINKEDIN CONTENT</v>
+      </c>
+      <c r="B176" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C176" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D176" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E176" t="str">
+        <v>https://www.prnewswire.com/news-releases/regenesys-announces-boost-scheduler-to-enhance-linkedin-content-302899326.html</v>
+      </c>
+      <c r="F176" t="str">
+        <v>The New Service is the Only Scheduling Tool Available to Optimize Post Performance SAN FRANCISCO, Oct. 6, 2026 /PRNewswire/ -- Regenesys, the company that is revolutionizing LinkedIn content distribution has just announced its newest Saas tool – Boost Scheduler – which is an affordable...</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="str">
+        <v>Prime Video Debuts First Look Images for New Original Series Bloodaxe, from the Creator of Vikings</v>
+      </c>
+      <c r="B177" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C177" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D177" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E177" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361430</v>
+      </c>
+      <c r="F177" t="str">
+        <v>First Look Images Available HERE - Series Information and Assets Available HERE - - Today, Prime Video revealed first look images of the highly anticipated new series, Bloodaxe. The series comes from showrunners Michael Hirst (creator of Vikings) and Horatio Hirst. All eight episodes of Season One will premiere exclusively on Prime Video in more than 240 countries and territories worldwide, and as previously announced, Bloodaxe has been picked up for a second season which is currently... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361430</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="str">
+        <v>FOX Deepens Investment in the Creator Economy, Expanding Leadership Team to Accelerate FOX Creator Studios</v>
+      </c>
+      <c r="B178" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C178" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D178" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E178" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361426</v>
+      </c>
+      <c r="F178" t="str">
+        <v>Fox Corporation today announced the appointments of Bryan Thoensen as Senior Vice President, Content Partnerships, FOX Creator Studios, reporting to Billy Parks, Head of FOX Creator Studios and Kirsten McAuliffe as Senior Vice President, Strategic Partnerships and Growth, reporting to Katrina Cukaj, Executive Vice President, Entertainment Advertising Sales. - - These newly created leadership roles reflect FOX&amp;#39;s ongoing investment in the creator economy and further strengthen its ability to... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361426</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="str">
+        <v>Franco-Nevada Becomes Significant Shareholder of Kenorland Minerals</v>
+      </c>
+      <c r="B179" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C179" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D179" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E179" t="str">
+        <v>https://www.newsfilecorp.com/release/317475/FrancoNevada-Becomes-Significant-Shareholder-of-Kenorland-Minerals</v>
+      </c>
+      <c r="F179" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 5, 2026) - Kenorland Minerals Ltd. (TSXV: KLD) (OTCQX: KLDCF) (FSE: 3WQ0) ("Kenorland" or the "Company") announces that Franco-Nevada Corporation (TSX: FNV) (NYSE: FNV) ("FNV"), a leading gold-focused royalty and streaming company, has acquired an aggregate of 10,000,000 common shares ("Common Shares") of Kenorland (the "Transaction"), representing approximately 12.42% of the outstanding Common Shares."We are pleased to welcome...</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="str">
+        <v>Harrison Music Education Systems Expands Practical Online Learning for Today's Pianists and Musicians</v>
+      </c>
+      <c r="B180" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C180" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D180" t="str">
+        <v>Media, Education</v>
+      </c>
+      <c r="E180" t="str">
+        <v>https://pressreleasenews.org/pressroom/harrison-music-education-systems-expands-practical-online-learning-for-todays-pianists-and-musicians</v>
+      </c>
+      <c r="F180" t="str">
+        <v>Harrison Music Education Systems, led by author and educator Mark Harrison, is expanding online music education through private lessons, Hal Leonard-published books, downloadable packages, audio, and video. Its connected approach links theory, harmony, ear training, and technique to help pianists and musicians play contemporary styles.</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="str">
+        <v>Slotland Turns 28: Online Casino Pioneer Celebrates with a Month-Long Birthday Bash</v>
+      </c>
+      <c r="B181" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C181" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D181" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E181" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361401</v>
+      </c>
+      <c r="F181" t="str">
+        <v>Slotland, one of the true pioneers of online gaming, turns 28 this October. Since opening its virtual doors in 1998, the casino has welcomed player number 8,000,000, a milestone reached over an eventful past year. - - View or download video version of this story - - A Year of Firsts and Favorites - - Slotland introduced 12 new in-house games in the past 12 months. Two became instant hits: Buffalo Wild Wins and Four-Leaf Fever. The three latest releases, Fire &amp;amp; Ice Titans, Close E... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361401</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="str">
+        <v>Making Connections: The Evolution of Mobile Connectivity</v>
+      </c>
+      <c r="B182" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C182" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D182" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E182" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361398</v>
+      </c>
+      <c r="F182" t="str">
+        <v>Sending a message, making a call or streaming a video are things we&amp;#39;ve learnt to take for granted, but behind every connection is a complex network working around the clock to keep people and businesses connected. - - In the below Making Connections documentary, we hear from the Vodafone engineers and industry experts behind the networks that power everyday life. They reveal how decades of innovation, global collaboration and emerging technologies are helping networks become faster, more re... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361398</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="str">
+        <v>Technology helps my students balance big creative ideas with tight deadlines.</v>
+      </c>
+      <c r="B183" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C183" t="str">
+        <v>mlpr-google</v>
+      </c>
+      <c r="D183" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E183" t="str">
+        <v>https://blog.google/products-and-platforms/products/education/media-teacher-gemini/</v>
+      </c>
+      <c r="F183" t="str">
+        <v>Students use Google Drive for video assets and Sheets for production timelines to meet tight deadlines. See how these tools boost classroom output.</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="str">
+        <v>Tanya Zuckerbrot, Founder of F-Factor, Resolves Lawsuit Against Emily Gellis After Six Years of Litigation</v>
+      </c>
+      <c r="B184" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C184" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D184" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E184" t="str">
+        <v>https://www.prnewswire.com/news-releases/tanya-zuckerbrot-founder-of-f-factor-resolves-lawsuit-against-emily-gellis-after-six-years-of-litigation-302898578.html</v>
+      </c>
+      <c r="F184" t="str">
+        <v>Settlement Includes $240,000 Payment and Public Video Apology to Remain Pinned on Gellis' Social Media Profile for Three and a Half Years NEW YORK, Oct. 5, 2026 /PRNewswire/ -- Tanya Zuckerbrot, MS, RD, founder of F-Factor, has resolved her defamation and cyberstalking lawsuit against...</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="str">
+        <v>TD Asset Management Opens the Market</v>
+      </c>
+      <c r="B185" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C185" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D185" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E185" t="str">
+        <v>https://www.newsfilecorp.com/release/317413/TD-Asset-Management-Opens-the-Market</v>
+      </c>
+      <c r="F185" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - October 5, 2026) - Julien Palardy, Managing Director, Head of Quantitative Investing, TD Asset Management Inc. ("TDAM" or the "Company"), and members of his team, joined Graham MacKenzie, Managing Director, Exchange Traded Products, Toronto Stock Exchange ("TSX"), to open the market and celebrate the launch of the latest addition to the TD Q Dividend ETF suite:TD Q International Dividend ETF (TSX: TQID)Cannot view this video? ...</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="str">
+        <v>PRO SHOP RAISES $24 MILLION SERIES B TO ACCELERATE NEXT PHASE OF GROWTH ACROSS MEDIA, ENTERTAINMENT AND COMMERCE</v>
+      </c>
+      <c r="B186" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C186" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D186" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E186" t="str">
+        <v>https://www.prnewswire.com/news-releases/pro-shop-raises-24-million-series-b-to-accelerate-next-phase-of-growth-across-media-entertainment-and-commerce-302898027.html</v>
+      </c>
+      <c r="F186" t="str">
+        <v>New Capital Will Fuel Digital Media Expansion, Original Content and IP, Live Competition, Commerce and Strategic Growth PONTE VEDRA BEACH, Fla., Oct. 5, 2026 /PRNewswire/ -- Pro Shop, the innovative media platform connecting golf with mainstream culture, today announced the closing of a...</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="str">
+        <v>Verts for ABC News: A New Way to Discover News</v>
+      </c>
+      <c r="B187" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C187" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D187" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E187" t="str">
+        <v>https://thewaltdisneycompany.com/news/verts-abc-news/</v>
+      </c>
+      <c r="F187" t="str">
+        <v>The post Verts for ABC News: A New Way to Discover News appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="str">
+        <v>Maris-Tech Receives Pilot Order for Armored Vehicle Situational Awareness Application from a Leading Global Defense Industry</v>
+      </c>
+      <c r="B188" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C188" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D188" t="str">
+        <v>Finance, Automotive, Media</v>
+      </c>
+      <c r="E188" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/05/3374630/0/en/maris-tech-receives-pilot-order-for-armored-vehicle-situational-awareness-application-from-a-leading-global-defense-industry.html</v>
+      </c>
+      <c r="F188" t="str">
+        <v>Pilot follows extensive adaptation of the Jupiter product line to meet end customer-specific video streaming requirements, with potential for broader deployment</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="str">
+        <v>Fire Survivor's Grassroots Podcast #L.A. Rising Wins National Award, Named Finalist in International Signal Awards</v>
+      </c>
+      <c r="B189" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C189" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D189" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E189" t="str">
+        <v>https://www.prnewswire.com/news-releases/fire-survivors-grassroots-podcast-la-rising-wins-national-award-named-finalist-in-international-signal-awards-302898346.html</v>
+      </c>
+      <c r="F189" t="str">
+        <v>Show launched on a $5,000 grant after the 2025 L.A. Fires Invites Listeners to vote for Signal's Listener's Choice Award by Oct. 15 LOS ANGELES, Oct. 5, 2026 /PRNewswire/ -- #L.A. Rising -- Stories of Healing, Help &amp; Hope, a nonprofit podcast created by a Los Angeles fire survivor, has...</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="str">
+        <v>Cyabra Awarded Positions on FBI Multi-Award IDIQ Contract for Specialized Open-Source Intelligence (OSINT) Tools</v>
+      </c>
+      <c r="B190" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C190" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D190" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E190" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/05/3374559/0/en/cyabra-awarded-positions-on-fbi-multi-award-idiq-contract-for-specialized-open-source-intelligence-osint-tools.html</v>
+      </c>
+      <c r="F190" t="str">
+        <v>Five-year ordering period through September 2031 positions Cyabra to compete to supply AI-powered image and video analysis that uncovers manipulated, synthetic, and inauthentic content</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="str">
+        <v>LiveOne (NASDAQ:LVO) Subsidiary PodcastOne (NASDAQ:PODC) Launches Multi-Year ...</v>
+      </c>
+      <c r="B191" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C191" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D191" t="str">
+        <v>Finance, SaaS, Media</v>
+      </c>
+      <c r="E191" t="str">
+        <v>https://pr-inside.com/liveone-nasdaq-lvo-subsidiary-podcastone-nasdaq-podc-launches-multi-year-r5230312.htm</v>
+      </c>
+      <c r="F191" t="str">
+        <v>(PR-inside.com) Podcast Network to Stream 16-Hour Armed Services Marathon Live and On Demand, Featuring Emmy Winner Colonel Riccoh Player and Award-Winning Military Journalist and Author Amy Forsythe 32 Military and Veteran Podcasters, 56 Channels, 234,000 Followers, On the Air from "Reveille to End of Duty" LOS ANGELES, CA / ACCESS Newswire / October 5, 2026 / PodcastOne, Inc. (NASDAQ:PODC), a leading podcast platform and a subsidiary of LiveOne, Inc. (NASDAQ:LVO), today announced a comprehensive, multi-year distribution, content and marketing partnership with National Military Podcast Day (NMPD), the annual celebration of the service members and veterans who have taken to the microphone to tell ..</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="str">
+        <v>DesignRush Features Brandi AI Among Top 10 LLM Visibility Tools</v>
+      </c>
+      <c r="B192" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C192" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D192" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E192" t="str">
+        <v>https://www.newsfilecorp.com/release/316727/DesignRush-Features-Brandi-AI-Among-Top-10-LLM-Visibility-Tools</v>
+      </c>
+      <c r="F192" t="str">
+        <v>McLean, Virginia--(Newsfile Corp. - October 5, 2026) - DesignRush today announced it has featured Brandi AI, an AI visibility, brand intelligence, and generative engine optimization (GEO) platform for tracking and improving brand presence in AI-generated search, in its Top 10 Tools for Tracking LLM Brand Visibility in 2026.DesignRush highlighted Brandi AI's prompt-level visibility tracking, patent-pending sentiment analysis, competitive benchmarking, GEO-focused content recommendations, and...</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="str">
+        <v>MediaRadar Expands Sports Intelligence to Reveal Total Event Investment™ Across Advertising and Sponsorship</v>
+      </c>
+      <c r="B193" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C193" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D193" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E193" t="str">
+        <v>https://www.prnewswire.com/news-releases/mediaradar-expands-sports-intelligence-to-reveal-total-event-investment-across-advertising-and-sponsorship-302897568.html</v>
+      </c>
+      <c r="F193" t="str">
+        <v>Sports Intelligence in Insights Studio connects TV broadcast, exclusive live streaming sports advertising and sponsorship insights to provide a more complete view of how brands invest across sports. NEW YORK, Oct. 5, 2026 /PRNewswire/ -- MediaRadar today announced Total Event Investment™,...</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="str">
+        <v>Target Releases Bullseye's Top 50 Must-Have Toys</v>
+      </c>
+      <c r="B194" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C194" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D194" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E194" t="str">
+        <v>https://www.prnewswire.com/news-releases/target-releases-bullseyes-top-50-must-have-toys-302897807.html</v>
+      </c>
+      <c r="F194" t="str">
+        <v>Target's expert-curated holiday toy list, more than half exclusive to Target, starts at $4.99 Target's most expansive digital Holiday Kids Catalog yet — features nearly 500 toys, interactive content and new ways for families to discover gifts for everyone on their list A special-edition...</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="str">
+        <v>Recent Release, "Brushes with Brilliance," from Fulton Books Author Gary McKillips, Chronicles Five Decades Alongside Icons Who Shaped Sports and Entertainment</v>
+      </c>
+      <c r="B195" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C195" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D195" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E195" t="str">
+        <v>https://www.pr.com/press-release/980380</v>
+      </c>
+      <c r="F195" t="str">
+        <v>Gary McKillips has completed a new book, "Brushes with Brilliance: My 50 Years with the Best and Brightest in Sports and Entertainment," a meticulously researched publication that chronicles his half-century of professional encounters with some of history's most exceptional figures. From his tenure at Turner Broadcasting working alongside Hank Aaron and Ted Turner, to his podcast endeavors and coverage of [PR.com]</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="str">
+        <v>Recent Release, "No Genie, No Lamp," from Fulton Books Author Philip Smith, Explores a Middle Schooler Discovering Extraordinary Intuition from an Unlikely Source</v>
+      </c>
+      <c r="B196" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C196" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D196" t="str">
+        <v>Media, Education</v>
+      </c>
+      <c r="E196" t="str">
+        <v>https://www.pr.com/press-release/980383</v>
+      </c>
+      <c r="F196" t="str">
+        <v>Philip Smith has completed a new book, "No Genie, No Lamp," which introduces readers to Alan Eden, a new student at a West Seattle middle school in 1992 who acquires an unexpected nickname from his classmates. When a wisecracking peer dubs him "Aladdin" after the Disney film's release, Alan thinks nothing of it. That is, until genuine magic begins to unfold in his life. This supernatural force arrives [PR.com]</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="str">
+        <v>Nielsen to Introduce New Content Measurement Solutions in Early 2027</v>
+      </c>
+      <c r="B197" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C197" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D197" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E197" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361378</v>
+      </c>
+      <c r="F197" t="str">
+        <v>Nielsen is evolving its cross-platform content measurement solutions to give every corner of the media industry &amp;#8211; studios, distributors, content creators, rights holders, and brands &amp;#8211; a complete, unified view of how their programming performs everywhere people watch. The goal of this suite of future products is to connect viewing data across all screens to reveal true total reach and audience engagement. This provides broader coverage, establishes competitive information symmetry, and a t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361378</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="str">
+        <v>FreeCast to Present at Upcoming Investor Conferences</v>
+      </c>
+      <c r="B198" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C198" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D198" t="str">
+        <v>Finance, SaaS, Media</v>
+      </c>
+      <c r="E198" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/freecast-present-upcoming-investor-conferences-090000090.html</v>
+      </c>
+      <c r="F198" t="str">
+        <v>ORLANDO, Fla., October 05, 2026--FreeCast, Inc. (Nasdaq: CAST) ("FreeCast" or the "Company"), a provider of next-generation streaming media Platform-as-a-Service (PaaS) solutions, today announced that management will present at the following investor conferences in October:</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="str">
+        <v>Ted Talks and Talks at North Coast Repertory Theatre</v>
+      </c>
+      <c r="B199" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C199" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D199" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E199" t="str">
+        <v>https://www.pr.com/press-release/980844</v>
+      </c>
+      <c r="F199" t="str">
+        <v>An intimate evening with Ted Leitner, the legendary broadcasting voice of the San Diego Padres, Aztecs, Channel 8 Sports, KFMB-AM Radio and more: up-close, un-filtered, and un-scripted – just like he’s always been. Ted Talks and Talks will occur on November 16 and 17, 2026 at 7:30pm. North Coast Repertory Theatre is located at 987 Lomas Santa Fe Drive, Solana Beach, CA 92075. Tickets: $45 | Seniors: $40 | [PR.com]</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="str">
+        <v>‘Avengers: Endgame’ Surpasses ‘Avatar’ to Reclaim All-Time Box Office Record</v>
+      </c>
+      <c r="B200" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="C200" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D200" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E200" t="str">
+        <v>https://thewaltdisneycompany.com/news/avengers-endgame-box-office-record/</v>
+      </c>
+      <c r="F200" t="str">
+        <v>The post ‘Avengers: Endgame’ Surpasses ‘Avatar’ to Reclaim All-Time Box Office Record appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="str">
+        <v>New Diagnostic Radiology Viewer Achieves FDA 510(k) Clearance, Setting Industry Benchmark</v>
+      </c>
+      <c r="B201" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="C201" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D201" t="str">
+        <v>SaaS, Healthcare, Media</v>
+      </c>
+      <c r="E201" t="str">
+        <v>https://www.prweb.com/releases/new-diagnostic-radiology-viewer-achieves-fda-510k-clearance-setting-industry-benchmark-302896870.html</v>
+      </c>
+      <c r="F201" t="str">
+        <v>Candelis, Inc. has earned FDA 510(k) clearance for its ImageGrid StreamVue Enterprise platform, positioning the streaming-based software among the top-rated diagnostic radiology viewer options built to run on a facility's existing PACS infrastructure. NEWPORT BEACH, Calif., Oct. 4, 2026...</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="str">
+        <v>LinkDaddy Reports 1.52M AI Crawler Requests to AI Verified Registry</v>
+      </c>
+      <c r="B202" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="C202" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D202" t="str">
+        <v>AI, Retail, Media</v>
+      </c>
+      <c r="E202" t="str">
+        <v>https://www.newsfilecorp.com/release/317274/LinkDaddy-Reports-1.52M-AI-Crawler-Requests-to-AI-Verified-Registry</v>
+      </c>
+      <c r="F202" t="str">
+        <v>LinkDaddy LLC reports that Cloudflare recorded 1.52 million requests from identified AI crawlers accessing public AI Verified content over a rolling seven-day period, including activity associated with OpenAI, Meta, Amazon, Apple, Anthropic, Microsoft, Perplexity and Google.Clearwater, Florida--(Newsfile Corp. - October 4, 2026) - LinkDaddy LLC reported that Cloudflare recorded 1.52 million requests from identified AI crawlers accessing public AI Verified content during a rolling seven-day...</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="str">
+        <v>InstaStoryViewer Expands Its Educational Content on Public Instagram Stories, Highlights and Responsible Media Access</v>
+      </c>
+      <c r="B203" t="str">
+        <v>2026-10-03</v>
+      </c>
+      <c r="C203" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D203" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E203" t="str">
+        <v>https://www.newsfilecorp.com/release/317049/InstaStoryViewer-Expands-Its-Educational-Content-on-Public-Instagram-Stories-Highlights-and-Responsible-Media-Access</v>
+      </c>
+      <c r="F203" t="str">
+        <v>New York, New York--(Newsfile Corp. - October 3, 2026) - InstaStoryViewer, a browser-based platform for viewing publicly available Instagram content, today announced the expansion of its informational content on Instagram Stories, anonymous Story viewing, Instagram Highlights, public profiles and responsible media access.To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/9405/317049_bd915cc5c4eff925_001full.jpgThe expanded content is intended to help...</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="str">
+        <v>HigherVisibility Analysis: Google's AI Fact-Check Rule Now Covers Metadata</v>
+      </c>
+      <c r="B204" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C204" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D204" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E204" t="str">
+        <v>https://www.prnewswire.com/news-releases/highervisibility-analysis-googles-ai-fact-check-rule-now-covers-metadata-302897446.html</v>
+      </c>
+      <c r="F204" t="str">
+        <v>MEMPHIS, Tenn., October 2, 2026 /PRNewswire/ -- HigherVisibility, a Memphis-based digital marketing agency, today published a line-by-line analysis of Google's October 1 revision to its official guidance on AI-generated content, the document's first change in a year. Built from a direct...</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="str">
+        <v>Fidelity Investments Canada (FGQE) ferme les marchés</v>
+      </c>
+      <c r="B205" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C205" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D205" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E205" t="str">
+        <v>https://www.newsfilecorp.com/release/317212/Fidelity-Investments-Canada-FGQE-ferme-les-marchs</v>
+      </c>
+      <c r="F205" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - 2 octobre 2026) - Andrew Clee, vice-président, Produits et comptes gérés, Fidelity Investments Canada (« Fidelity » ou la « société »), et son équipe se sont joints à Keith Wu, chef, Produits négociés en bourse, Bourse de Toronto (« TSX »), pour fermer les marchés et souligner le lancement d'un nouveau FNB de la société :FNB Fidelity Actions mondiales quantitatives (TSX: FGQE)Cannot view this video?  Visit:https://www.youtube.com/watch?v=0IIRTz3sjAEFidelity...</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="str">
+        <v>Fidelity Investments Canada (FGQE) Closes the Market</v>
+      </c>
+      <c r="B206" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C206" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D206" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E206" t="str">
+        <v>https://www.newsfilecorp.com/release/317211/Fidelity-Investments-Canada-FGQE-Closes-the-Market</v>
+      </c>
+      <c r="F206" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - October 2, 2026) - Andrew Clee, Vice President, Product &amp; Managed Accounts, Fidelity Investments Canada ("Fidelity" or the "Company") and his team, joined Keith Wu, Head, Exchange Traded Products, Toronto Stock Exchange ("TSX"), to close the market and celebrate the launch of the Company's new ETF product: Fidelity Global Quant Equity ETF (TSX: FGQE)Cannot view this video?  Visit:https://www.youtube.com/watch?v=0IIRTz3sjAEFidelity offers investors and...</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="str">
+        <v>Vadzo Imaging Validates Dynamic ROI Auto Exposure capability on Merlin-821CRS AR0821 8MP 4K HDR USB 2.0 Camera</v>
+      </c>
+      <c r="B207" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C207" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D207" t="str">
+        <v>SaaS, Retail, Media</v>
+      </c>
+      <c r="E207" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-dynamic-roi-auto-exposure-capability-on-merlin-22862897</v>
+      </c>
+      <c r="F207" t="str">
+        <v>The Merlin-821CRS is an 8MP 4K HDR USB Camera based on the onsemi AR0821 sensor, validated with Dynamic Real-Time ROI Auto Exposure for precise exposure control across changing scene conditions. By continuously adjusting exposure based on the selected region of interest, the camera can prioritize the subject or area that matters most rather than applying exposure correction uniformly across the entire frame. Combined with HDR imaging, H.264 video encoding, and USB 2.0 connectivity, the camera provides OEMs with a flexible imaging platform for kiosks, retail systems, machine vision, and other applications where consistent exposure and efficient video streaming are required.</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="str">
+        <v>Tanner Winterhof's Farm4Profit Media Wins Inaugural MACA Industry Impact Award</v>
+      </c>
+      <c r="B208" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C208" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D208" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E208" t="str">
+        <v>https://www.prnewswire.com/news-releases/tanner-winterhofs-farm4profit-media-wins-inaugural-maca-industry-impact-award-302897254.html</v>
+      </c>
+      <c r="F208" t="str">
+        <v>The crop protection industry's Midwest association gave its first-ever impact award to an independent podcast company operating out of a converted Casey's General Store. SLATER, Iowa, Oct. 2, 2026 /PRNewswire/ -- The Mid America CropLife Association has awarded its inaugural Industry...</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="str">
+        <v>Where to Watch 2026 Monster Jam® Primetime: Weekly Series Debuts October 1 At 8 p.m. ET On Free Streaming Platforms</v>
+      </c>
+      <c r="B209" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C209" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D209" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E209" t="str">
+        <v>https://www.prnewswire.com/news-releases/where-to-watch-2026-monster-jam-primetime-weekly-series-debuts-october-1-at-8-pm-et-on-free-streaming-platforms-302897360.html</v>
+      </c>
+      <c r="F209" t="str">
+        <v>Two new episodes premiere every Thursday at 8 p.m. ET on the Monster Jam Channel across nine free ad-supported streaming television (FAST) platforms QUICK ANSWER The 2026 Monster Jam Primetime series premieres Thursday, October 1, at 8 p.m. ET on the Monster Jam Channel. Two new episodes...</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="str">
+        <v>MicroVision Updates Start Time for Video Session &amp; Business Update ...</v>
+      </c>
+      <c r="B210" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C210" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D210" t="str">
+        <v>Finance, Automotive, Media</v>
+      </c>
+      <c r="E210" t="str">
+        <v>https://pr-inside.com/microvision-updates-start-time-for-video-session-business-update-r5229752.htm</v>
+      </c>
+      <c r="F210" t="str">
+        <v>(PR-inside.com) REDMOND, WA / ACCESS Newswire / October 2, 2026 / MicroVision, Inc. (NASDAQ:MVIS), a leader in advanced perception solutions for industrial, security and defense, and automotive applications, today provided an updated time for its previously announced video-enabled discussion and business update hosted by Company leadership on Wednesday, October 7, 2026. The session will now begin at 4:00 PM ET. The live, virtual event will be held via video conference and webcast. MicroVision invites shareholders, customers, partners, and other stakeholders to join this session with the Company's Chief Executive Officer, Glen DeVos; Chief Financial Officer, Christine Chambers; and Chief Commercial Officer, James ..</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="str">
+        <v>Hartbeat Premieres 'Dash of a Lifetime,' Starring Kam Patterson, Following the Success of Prime Video Hit 'Livestream From Hell'</v>
+      </c>
+      <c r="B211" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C211" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D211" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E211" t="str">
+        <v>https://www.prweb.com/releases/hartbeat-premieres-dash-of-a-lifetime-starring-kam-patterson-following-the-success-of-prime-video-hit-livestream-from-hell-302896845.html</v>
+      </c>
+      <c r="F211" t="str">
+        <v>Produced in partnership with DoorDash, the companion short film follows Kam Patterson's character from 'Livestream From Hell' and premieres on LOL Network and Patterson's YouTube channels. LOS ANGELES, Oct. 2, 2026 /PRNewswire-PRWeb/ -- Hartbeat, the global comedy company founded by Kevin...</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="str">
+        <v>MicroVision Updates Start Time for Video Session &amp; Business Update on October 7, 2026</v>
+      </c>
+      <c r="B212" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C212" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D212" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E212" t="str">
+        <v>https://www.newswire.com/news/microvision-updates-start-time-for-video-session-business-update-on-october-7</v>
+      </c>
+      <c r="F212" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="str">
+        <v>Vadzo Imaging Validates Excellent NIR capability on Innova-662CRE 2MP Sony STARVIS 2 IMX662 Color GigE Camera for Smart Traffic Monitoring</v>
+      </c>
+      <c r="B213" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C213" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D213" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E213" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-excellent-nir-capability-on-innova-662cre-2mp-22866024</v>
+      </c>
+      <c r="F213" t="str">
+        <v>The Innova-662CRE is a 2MP NIR Camera based on the Sony STARVIS 2 IMX662 sensor, designed to deliver enhanced near-infrared sensitivity for day-and-night smart traffic monitoring. Its extended NIR response enables the camera to capture usable imagery under low-light and near-infrared illumination, supporting continuous monitoring across changing day and night conditions while retaining color imaging capabilities where lighting permits. With Gigabit Ethernet and Power over Ethernet connectivity, the camera simplifies deployment across traffic poles, intersections, highways, and other roadside infrastructure. Support for ONVIF Profiles S, T, and G enables interoperability with compatible video management, streaming, recording, and storage systems, giving traffic monitoring OEMs and ITS integ</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="str">
+        <v>Crystal Lake, a 'Friday the 13th' prequel series, coming to Sky &amp; NOW on 19 October</v>
+      </c>
+      <c r="B214" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C214" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D214" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E214" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361336</v>
+      </c>
+      <c r="F214" t="str">
+        <v>Sky confirms Crystal Lake, the highly anticipated new series from A24 and creator, writer,&amp;amp;#8239;executive producer&amp;amp;#8239;and showrunner Brad Caleb Kane ( It: Welcome to Derry,&amp;amp;#8239;Tokyo Vice,&amp;amp;#8239;Warrior ) will drop all episodes on Sky and NOW on Monday 19 October. - - Expanding the iconic &amp;#39;Friday the 13th&amp;#39; universe, the eight-part series stars Emmy-winner&amp;amp;#8239;Linda Cardellini ( DTF St. Louis, Dead To Me ) and will be available exclusively on Sky and streaming service NOW in the UK... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361336</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="str">
+        <v>Netflix Announces a Collaboration With Filmin, With a Monthly Collection of Films and Documentaries</v>
+      </c>
+      <c r="B215" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C215" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D215" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E215" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361328</v>
+      </c>
+      <c r="F215" t="str">
+        <v>Download the images available - - Netflix has launched a new collaboration with independent Spanish streamer Filmin, giving Netflix members in Spain access to a monthly selection of films and documentaries, curated by Filmin&amp;#39;s editorial team. - - - &amp;#8226; The first collection is October Mysteries from Filmin, in time for Halloween season. - &amp;#8226; Thanks to this agreement, members will have more film and documentary options, with new collections curated by Filmin rotating each month. - - - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361328</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="str">
+        <v>“Unleash the fun” with Jeep® Compass 4xe, The Pinnacle of Capability</v>
+      </c>
+      <c r="B216" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C216" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D216" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E216" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361327</v>
+      </c>
+      <c r="F216" t="str">
+        <v>- - &amp;#8226; The sporty attitude of new Jeep &amp;#174; Compass 4xe takes center stage in the third episode of the Jeep Capability Stories - &amp;#8226; Filmed in Sweden in winter, the video showcases new Jeep Compass 4xe engaged on snowy roads and on the ring track at the Arjeplog testing facility - &amp;#8226; Road holding and performance are boosted by the 4xe all-wheel drive technology and the 375-hp electric powertrain; Jeep Selec-Terrain &amp;#174; selector in Sport mode further improves response, grip, and handling - &amp;#8226; E... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361327</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="str">
+        <v>Multi-Platinum Pop Artist Preston Pablo Releases Dreamy New Single “Anything”</v>
+      </c>
+      <c r="B217" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C217" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D217" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E217" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361324</v>
+      </c>
+      <c r="F217" t="str">
+        <v>LISTEN HERE - - PRE-SAVE EP HERE - - Download Media Assets HERE - - Juno Award winning, multi-platinum pop artist Preston Pablo releases the lighthearted new single &amp;#8220; Anything &amp;#8221; out today alongside a lyric video via 31 East and Universal Music Canada, the country&amp;#39;s leading music company. The new song is about the want and need to do everything and anything for someone you care about. It captures that feeling of infatuation and being so caught up in someone that you&amp;#39;re... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361324</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="str">
+        <v>aosu Showcases New Doorbell Technology, SolarCam T2 and Local AI at IFA 2026</v>
+      </c>
+      <c r="B218" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C218" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D218" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E218" t="str">
+        <v>https://www.prweb.com/releases/aosu-showcases-new-doorbell-technology-solarcam-t2-and-local-ai-at-ifa-2026-302896846.html</v>
+      </c>
+      <c r="F218" t="str">
+        <v>Video Doorbell Ultra, faster event capture and a live aosuCortex Ultra demonstration highlight the company's next generation of home security technology. BERLIN, Oct. 2, 2026 /PRNewswire-PRWeb/ -- aosu showcased new home security products and AI capabilities at IFA 2026 and ShowStoppers,...</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="str">
+        <v>Creatify Labs launches Boreal-H3, a MiniMax H3 video model post-trained for advertising</v>
+      </c>
+      <c r="B219" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C219" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D219" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E219" t="str">
+        <v>https://www.prweb.com/releases/creatify-labs-launches-boreal-h3-a-minimax-h3-video-model-post-trained-for-advertising-302897040.html</v>
+      </c>
+      <c r="F219" t="str">
+        <v>Boreal-H3 scores a third higher than its MiniMax H3 base on Creatify's Ads Quality Index and costs $0.04 per second, about one-twelfth the price of Seedance 2.5. MOUNTAIN VIEW, Calif., Oct. 2, 2026 /PRNewswire-PRWeb/ -- Creatify Labs today launched Boreal-H3, an AI video model for ads...</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="str">
+        <v>All In FutureTech Alliance Inc. Launches New Digital Platform for Consumers and Businesses, Advancing Its AI-Enabled Global Services Strategy</v>
+      </c>
+      <c r="B220" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C220" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D220" t="str">
+        <v>Finance, AI, SaaS, Media, Education</v>
+      </c>
+      <c r="E220" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/02/3373828/0/en/all-in-futuretech-alliance-inc-launches-new-digital-platform-for-consumers-and-businesses-advancing-its-ai-enabled-global-services-strategy.html</v>
+      </c>
+      <c r="F220" t="str">
+        <v>New platform uses high-quality AI content as a user entry point and is designed to progressively integrate education products, research content, and global business services New platform uses high-quality AI content as a user entry point and is designed to progressively integrate education products, research content, and global business services</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="str">
+        <v>Zaivio Expands Authority Agent Into Reputation Agent, Bringing AI-Powered Reputation Management, Publishing and Visibility Into One Platform</v>
+      </c>
+      <c r="B221" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C221" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D221" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E221" t="str">
+        <v>https://www.pr.com/press-release/980271</v>
+      </c>
+      <c r="F221" t="str">
+        <v>Zaivio has renamed its Authority Agent as the Reputation Agent, reflecting a major expansion beyond AI content creation and publishing. The platform now brings together reputation management, digital publishing, search visibility, credibility building and online presence tools to help businesses and professionals actively shape what people find and trust about them online. [PR.com]</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="str">
+        <v>New York Giants at NYSE for 40th Anniv. of Super Bowl XXI: NYSE Content Update</v>
+      </c>
+      <c r="B222" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C222" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D222" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E222" t="str">
+        <v>https://www.prnewswire.com/news-releases/new-york-giants-at-nyse-for-40th-anniv-of-super-bowl-xxi-nyse-content-update-302897171.html</v>
+      </c>
+      <c r="F222" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Oct. 2, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="str">
+        <v>Visual EXPO by BRANDED SHORTS Debuts in Tokyo, Celebrating Excellence in Branded Storytelling</v>
+      </c>
+      <c r="B223" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C223" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D223" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E223" t="str">
+        <v>https://www.prnewswire.com/news-releases/visual-expo-by-branded-shorts-debuts-in-tokyo-celebrating-excellence-in-branded-storytelling-302896730.html</v>
+      </c>
+      <c r="F223" t="str">
+        <v>Global summit showcases 2026 award winners, strategic AI video partnerships, and free worldwide online streaming through November 30. TOKYO, Oct. 2, 2026 /PRNewswire/ -- Pacific Voice Inc. officially held the inaugural "Visual EXPO by BRANDED SHORTS" at Akasaka Intercity Conference in...</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="str">
+        <v>Girl Song Presents Breaks the Slasher Rule of One Survivor on Dark-Pop Single “Final Girl”</v>
+      </c>
+      <c r="B224" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C224" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D224" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E224" t="str">
+        <v>https://pressreleasenews.org/pressroom/girl-song-presents-breaks-the-slasher-rule-of-one-survivor-on-dark-pop-single-final-girl</v>
+      </c>
+      <c r="F224" t="str">
+        <v>Kiki T, Teresa Suydam, Dina Renée, Helen, and Xoë Miles release the benefit single on the first day of Domestic Violence Awareness Month, with Kiki T’s first-year streaming royalties going to Take Back the Night</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="str">
+        <v>TNL Mediagene Enters into Definitive Agreement to Sell Japanese Business in Management Buyout</v>
+      </c>
+      <c r="B225" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C225" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D225" t="str">
+        <v>Finance, AI, Automotive, Media</v>
+      </c>
+      <c r="E225" t="str">
+        <v>https://www.newsfilecorp.com/release/317048/TNL-Mediagene-Enters-into-Definitive-Agreement-to-Sell-Japanese-Business-in-Management-Buyout</v>
+      </c>
+      <c r="F225" t="str">
+        <v>Tokyo, Japan--(Newsfile Corp. - October 2, 2026) - TNL Mediagene (NASDAQ: TNMG) (the "Company"), a technology and digital media company providing AI-driven advertising, marketing technology, content commerce and data analytics solutions, and operating multi-language digital media brands across Asia, today announced that it has entered into a definitive Share Purchase Agreement to sell its Japanese business to MI Company Inc., a Japanese joint-stock company formed as the acquisition vehicle for...</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="str">
+        <v>Magic Hour expands AI Video Editor with free access, image references and API support</v>
+      </c>
+      <c r="B226" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C226" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D226" t="str">
+        <v>AI, SaaS, Retail, Media</v>
+      </c>
+      <c r="E226" t="str">
+        <v>https://pressat.co.uk/releases/magic-hour-expands-ai-video-editor-with-free-access-image-references-and-api-support-c85f0c933b4c153c84340a13081db9cd/</v>
+      </c>
+      <c r="F226" t="str">
+        <v>Friday 2 October, 2026 Magic Hour AI, Inc., the AI video and image creation platform, has expanded its AI Video Editor across a free browser workflow, supported image references and programmatic access. The update is intended for video editors, agencies, developers and marketing teams in the UK and internationally. The editor supports prompt-based changes to uploaded clips, selectable models and resolutions, and image-reference guidance in compatible modes. What the update offers • Upload and trim an existing video • Describe visual changes in natural language • Choose a supported editing model and resolution • Use image references in compatible workflows Why it matters for UK creative teams Generative editing is useful when a team needs to describe a visual change while retaining the sour</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="str">
+        <v>Verisure expands roll-out of award-winning AI-powered GuardVision® Outdoor video detector, further reinforcing its leadership in monitored home security</v>
+      </c>
+      <c r="B227" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C227" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D227" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E227" t="str">
+        <v>https://www.prnewswire.com/news-releases/verisure-expands-roll-out-of-award-winning-ai-powered-guardvision-outdoor-video-detector-further-reinforcing-its-leadership-in-monitored-home-security-302896998.html</v>
+      </c>
+      <c r="F227" t="str">
+        <v>Verisure's AI-powered GuardVision® Outdoor video detector extends protection beyond the home, including gardens and other outdoor areas The deployment of the device to new countries reinforces Verisure's leadership in applying AI to monitored security, combining advanced technology with...</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="str">
+        <v>Die Präfektur Saitama veröffentlicht ein neues Video und eine Broschüre für den internationalen Markt, um den Charme des traditionellen „SAYAMA-CHA" zu präsentieren</v>
+      </c>
+      <c r="B228" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C228" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D228" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E228" t="str">
+        <v>https://www.prnewswire.com/news-releases/die-prafektur-saitama-veroffentlicht-ein-neues-video-und-eine-broschure-fur-den-internationalen-markt-um-den-charme-des-traditionellen-sayama-cha-zu-prasentieren-302896769.html</v>
+      </c>
+      <c r="F228" t="str">
+        <v>SAITAMA, Japan, 2. Oktober 2026 /PRNewswire/ -- Die Präfekturverwaltung von Saitama hat ein neues Werbevideo und eine Broschüre veröffentlicht, die die Vorzüge von „SAYAMA-CHA" für den internationalen Markt hervorheben. SAYAMA-CHA, der wegen seines intensiven Geschmacks und seiner milden...</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="str">
+        <v>The Making of ‘Walt Disney Archives: Uncrated’ at D23: The Ultimate Disney Fan Event</v>
+      </c>
+      <c r="B229" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C229" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D229" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E229" t="str">
+        <v>https://thewaltdisneycompany.com/news/walt-disney-archives-uncrated/</v>
+      </c>
+      <c r="F229" t="str">
+        <v>The post The Making of ‘Walt Disney Archives: Uncrated’ at D23: The Ultimate Disney Fan Event appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="str">
+        <v>Carbon Streaming Sells 100% of the Community Carbon Stream and Inventory of Carbon Credits for US$6,000,000</v>
+      </c>
+      <c r="B230" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C230" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D230" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E230" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/01/3373470/0/en/carbon-streaming-sells-100-of-the-community-carbon-stream-and-inventory-of-carbon-credits-for-us-6-000-000.html</v>
+      </c>
+      <c r="F230" t="str">
+        <v>Carbon Streaming Sells 100% Of The Community Carbon Stream And Inventory Of Carbon Credits For US$6,000,000</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="str">
+        <v>BASF expands the Ultradur® portfolio with new grades based on post-consumer recycled PET</v>
+      </c>
+      <c r="B231" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C231" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D231" t="str">
+        <v>Retail, Automotive, Media</v>
+      </c>
+      <c r="E231" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361275</v>
+      </c>
+      <c r="F231" t="str">
+        <v>- - &amp;#8226; New glassfiber-reinforced PBT/PET compounds containing up to 30% post-consumer recycled PET - &amp;#8226; High performance for demanding automotive applications - &amp;#8226; Contribution to CO 2 reduction and regulatory compliance - - - BASF is expanding its portfolio of engineering plastics with new Ultradur &amp;#174; grades designed to help automotive manufacturers and suppliers increase the recycled content of their products while meeting demanding technical requirements. - The new portfolio includes... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361275</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="str">
+        <v>HyperKnown Opens a Marketplace for Licensing Real Faces in AI Ads</v>
+      </c>
+      <c r="B232" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C232" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D232" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E232" t="str">
+        <v>https://www.newsfilecorp.com/release/317020/HyperKnown-Opens-a-Marketplace-for-Licensing-Real-Faces-in-AI-Ads</v>
+      </c>
+      <c r="F232" t="str">
+        <v>Sydney, Australia--(Newsfile Corp. - October 1, 2026) - HyperKnown, a marketplace for real verified people licensing human likeness in (AI) generated content, has opened applications to creators worldwide and casting access to companies. The platform lists identity verified people who agree to license their face and voice on a per project basis, and it is available now at hyperknown.ai.The company states that the launch responds to a gap in the generated AI content market, where advertisers...</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="str">
+        <v>Vox Royalty Expands Revolving Credit Facility Up to $150 Million and ...</v>
+      </c>
+      <c r="B233" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C233" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D233" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E233" t="str">
+        <v>https://pr-inside.com/vox-royalty-expands-revolving-credit-facility-up-to-150-million-and-r5229454.htm</v>
+      </c>
+      <c r="F233" t="str">
+        <v>(PR-inside.com) All amounts in U.S. dollars unless otherwise indicated DENVER, CO / ACCESS Newswire / October 1, 2026 / Vox Royalty Corp. (NASDAQ:VOXR)(TSX:VOXR) ("Vox" or the "Company"), a returns-focused mining royalty and streaming company, is pleased to announce the signing of an amended and restated credit agreement as part of the Company's existing Revolving Credit Facility (the "Facility"), which has now been upsized to $100 million with a $50 million accordion feature (the "Accordion"), along with multiple management appointments, further strengthening its senior leadership team. Kyle Floyd, Chief Executive Officer, stated: "Upsizing our credit facility up to $150 million, doubles our potential liquidity ..</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="str">
+        <v>Video - CEO Clips: Chilean Cobalt: Why Copper and Cobalt Are Critical to Electrification and Advanced Technology</v>
+      </c>
+      <c r="B234" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C234" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D234" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E234" t="str">
+        <v>https://www.newsfilecorp.com/release/317017/Video-CEO-Clips-Chilean-Cobalt-Why-Copper-and-Cobalt-Are-Critical-to-Electrification-and-Advanced-Technology</v>
+      </c>
+      <c r="F234" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 1, 2026) - Chilean Cobalt Corp. (OTCQB: COBA) - As electrification, advanced technology and defense increase demand for critical minerals, Chilean Cobalt is advancing copper-cobalt projects in Chile's San Juan District, and has exposure to the NeoRe rare earth project in southern Chile. The company provides exposure to critical minerals essential to batteries, power infrastructure and advanced technologies, while continuing exploration...</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="str">
+        <v>Video - CEO Clips: Clifton Blake: Finding Income Opportunities Beyond Public Markets</v>
+      </c>
+      <c r="B235" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C235" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D235" t="str">
+        <v>Real Estate, Media</v>
+      </c>
+      <c r="E235" t="str">
+        <v>https://www.newsfilecorp.com/release/317016/Video-CEO-Clips-Clifton-Blake-Finding-Income-Opportunities-Beyond-Public-Markets</v>
+      </c>
+      <c r="F235" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 1, 2026) - Clifton Blake - As investors navigate uncertain public markets, Clifton Blake CEO KC Daya highlights two alternative approaches: mortgage portfolios secured by first liens that generate monthly income, and professionally managed real estate portfolios designed to provide rental income alongside potential appreciation. These strategies provide individual investors with access to real estate approaches long used by institutional...</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="str">
+        <v>Market One Minute Feature on BNN Bloomberg: Omega Pacific Resources Drills to Expand Gold Discovery in BC's Toodoggone</v>
+      </c>
+      <c r="B236" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C236" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D236" t="str">
+        <v>Energy, Media</v>
+      </c>
+      <c r="E236" t="str">
+        <v>https://www.newsfilecorp.com/release/316998/Market-One-Minute-Feature-on-BNN-Bloomberg-Omega-Pacific-Resources-Drills-to-Expand-Gold-Discovery-in-BCs-Toodoggone</v>
+      </c>
+      <c r="F236" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 1, 2026) - Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors.Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.Omega Pacific Resources Ltd.: Taking a Systematic Approach to Gold Exploration at the Williams PropertyOmega Pacific Resources...</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="str">
+        <v>Robbins LLP is Investigating Allegations that AppLovin Corporation Misled Investors Regarding the Strength of its AI Models and Feasibility of its AI Video Creative Tool</v>
+      </c>
+      <c r="B237" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C237" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D237" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E237" t="str">
+        <v>https://www.newsfilecorp.com/release/316996/Robbins-LLP-is-Investigating-Allegations-that-AppLovin-Corporation-Misled-Investors-Regarding-the-Strength-of-its-AI-Models-and-Feasibility-of-its-AI-Video-Creative-Tool</v>
+      </c>
+      <c r="F237" t="str">
+        <v>San Diego, California--(Newsfile Corp. - October 1, 2026) - Shareholder rights law firm Robbins LLP reminds  investors that a class action was filed on behalf of persons and entities who purchased or otherwise acquired AppLovin Corporation (NASDAQ: APP) securities between February 12, 2026 and August 5, 2026, inclusive (the Class Period). AppLovin provides end-to-end artificial intelligence- ("AI") powered advertising solutions for businesses to reach, monetize and grow their global audience.The...</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="str">
+        <v>Market One: Goldgroup Mining Advances Its Gold Portfolio Across Mexico and the U.S.</v>
+      </c>
+      <c r="B238" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C238" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D238" t="str">
+        <v>Finance, Energy, Media</v>
+      </c>
+      <c r="E238" t="str">
+        <v>https://www.newsfilecorp.com/release/316990/Market-One-Goldgroup-Mining-Advances-Its-Gold-Portfolio-Across-Mexico-and-the-U.S.</v>
+      </c>
+      <c r="F238" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 1, 2026) - Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors.Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.Goldgroup Mining Inc.: Advancing Its Gold Portfolio in Mexico and the United StatesGoldgroup Mining Inc. (TSXV: GORO) (NYSE...</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="str">
+        <v>Vadzo Imaging Positions Innova-821CRS 8MP AR0821 4K HDR GigE PoE Camera for Smart Traffic Monitoring</v>
+      </c>
+      <c r="B239" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C239" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D239" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E239" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-innova-821crs-8mp-ar0821-4k-hdr-gige-poe-22864842</v>
+      </c>
+      <c r="F239" t="str">
+        <v>The Innova-821CRS is a 4K HDR Gigabit Ethernet Camera based on the onsemi AR0821 sensor, combining 8MP high-resolution imaging, HDR performance, and PoE connectivity for smart traffic monitoring applications. With support for ONVIF Profiles S, T, and G, the camera is designed for interoperability with compatible video management, recording, and surveillance systems, simplifying integration into traffic monitoring infrastructure. The 4K HDR GigE PoE camera enables reliable imaging across varying daylight and high-contrast conditions while delivering data and power over a single network connection, making it suitable for intersections, highways, tunnels, bridges, and tolling systems.</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="str">
+        <v>Want to Drive a Giant Peanut? The PLANTERS® Brand Is Hiring</v>
+      </c>
+      <c r="B240" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C240" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D240" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E240" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361258</v>
+      </c>
+      <c r="F240" t="str">
+        <v>- - &amp;#8226; The PLANTERS &amp;#174; NUTmobile is hiring three Peanutters to hit the salty streets in June 2027. - - &amp;#8226; Applications are open through Nov. 1. College graduates can apply for this once in a lifetime opportunity with a resume and creative video. - - &amp;#8226; Peanutters travel the country in the NUTmobile, create social media content, work with media and execute events, while earning a salary and benefits. - - - - The PLANTERS &amp;#174; NUTmobile is hitting the road again, and the PLANTERS &amp;#174; brand i... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361258</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="str">
+        <v>SMIRNOFF ICE PARTNERS WITH BRITTANY BROSKI TO BRING THE PARTY TO HALLOWEEN, THE HOLIDAYS AND BEYOND</v>
+      </c>
+      <c r="B241" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C241" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D241" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E241" t="str">
+        <v>https://www.prnewswire.com/news-releases/smirnoff-ice-partners-with-brittany-broski-to-bring-the-party-to-halloween-the-holidays-and-beyond-302896301.html</v>
+      </c>
+      <c r="F241" t="str">
+        <v>Comedian, creator and podcast host joins Smirnoff Ice for exclusive merch, original content and the brand's first-ever Halloween bash NEW YORK, Oct. 1, 2026 /PRNewswire/ -- Smirnoff Ice and Brittany Broski are making it official. The two are joining forces for a partnership that kicks off...</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="str">
+        <v>DAX United States named exclusive advertising partner of the TWiT podcast network</v>
+      </c>
+      <c r="B242" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C242" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D242" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E242" t="str">
+        <v>https://www.prweb.com/releases/dax-united-states-named-exclusive-advertising-partner-of-the-twit-podcast-network-302896164.html</v>
+      </c>
+      <c r="F242" t="str">
+        <v>Partnership makes DAX US the dynamic ad insertion (DAI), host read, and distribution partner across TWiT's full network of technology podcasts, beginning October 2026, as TWiT debuts its newest show, Hands-On AI NEW YORK, Oct. 1, 2026 /PRNewswire-PRWeb/ -- DAX US, the pioneering digital...</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="str">
+        <v>REAL TIME WITH BILL MAHER October 2 Episode Lineup</v>
+      </c>
+      <c r="B243" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C243" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D243" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E243" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361246</v>
+      </c>
+      <c r="F243" t="str">
+        <v>REAL TIME WITH BILL MAHER continues FRIDAY, OCTOBER 2 (10:00-11:00 p.m. ET/7:00-8:00 p.m. PT) on HBO and will be available to stream on HBO Max. Allowing Maher to offer his unique perspective on contemporary issues, the show continues with its opening monologue, one-on-one interviews with notable guests, roundtable discussions with panelists, and its signature &amp;#8220;New Rules.&amp;#8221; - - This week features a one-on-one interview with Malcolm Gladwell, host of the podcast &amp;#8220;Revisionist History&amp;#8221; and... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361246</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="str">
+        <v>New updates coming to Apple Creator Studio</v>
+      </c>
+      <c r="B244" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C244" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D244" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E244" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361239</v>
+      </c>
+      <c r="F244" t="str">
+        <v>Apple today introduced updates to Apple Creator Studio, the powerful collection of creative and productivity apps. Pixelmator Pro for iPad adds edge-refinement tools for advanced selections; native video captured on iPhone 18 Pro can now have Cinematic mode effects applied during editing using Final Cut Pro and Motion; and Keynote, Pages, Numbers, and Freeform gain new templates and creative tools. - - All-New Templates for New Ideas - - Pixelmator Pro adds two new template collections on... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361239</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="str">
+        <v>Cadillac Mines Corporation (CADY) ouvre les marchés</v>
+      </c>
+      <c r="B245" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C245" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D245" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E245" t="str">
+        <v>https://www.newsfilecorp.com/release/316942/Cadillac-Mines-Corporation-CADY-ouvre-les-marchs</v>
+      </c>
+      <c r="F245" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - 1 octobre 2026) - Rick Howes, chef de la direction, Cadillac Mines Corporation (« Cadillac Mines » ou la « société »; TSX : CADY), et son équipe de direction se sont joints à Dean McPherson, chef, Développement des affaires, Secteur minier mondial, Bourse de Toronto (la « TSX »), afin d'ouvrir les marchés et de souligner l'inscription de la société à la TSX.Cannot view this video?  Visit:https://www.youtube.com/watch?v=qw5CNeBKrQgCadillac Mines met en valeur...</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="str">
+        <v>Cadillac Mines Corporation (CADY) Opens the Market</v>
+      </c>
+      <c r="B246" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C246" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D246" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E246" t="str">
+        <v>https://www.newsfilecorp.com/release/316940/Cadillac-Mines-Corporation-CADY-Opens-the-Market</v>
+      </c>
+      <c r="F246" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - October 1, 2026) - Rick Howes, Chief Executive Officer, Cadillac Mines Corporation ("Cadillac Mines" or the "Company") (TSX: CADY) and their executive team, joined Dean McPherson, Head, Business Development, Global Mining, Toronto Stock Exchange ("TSX"), to open the market to celebrate the Company's new listing to TSX.Cannot view this video?  Visit:https://www.youtube.com/watch?v=qw5CNeBKrQgCadillac Mines Corporation is advancing a growing portfolio of gold...</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="str">
+        <v>Scora Launches AI Tool That Composes Royalty-Free Video Soundtracks Synced to Story Moments</v>
+      </c>
+      <c r="B247" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C247" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D247" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E247" t="str">
+        <v>https://express-press-release.net/news/2026/10/01/1773805</v>
+      </c>
+      <c r="F247" t="str">
+        <v>São Paulo startup Scora launches an AI tool that analyzes a video's mood and key moments and composes a royalty-free soundtrack synced to them.</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="str">
+        <v>India Data Center Infrastructure Scales as AI and Cloud Demand Reshape Capacity</v>
+      </c>
+      <c r="B248" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C248" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D248" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E248" t="str">
+        <v>https://express-press-release.net/news/2026/10/01/1773739</v>
+      </c>
+      <c r="F248" t="str">
+        <v>Noida, India, 2026-10-01 — /EPR Network/ — India’s digital economy is creating increasingly complex infrastructure requirements as artificial intelligence, cloud platforms, streaming services, digital payments, [read full press release...]</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="str">
+        <v>Thomson Reuters and KKR complete joint venture for Global Print Business</v>
+      </c>
+      <c r="B249" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C249" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D249" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E249" t="str">
+        <v>https://www.prnewswire.com/news-releases/thomson-reuters-and-kkr-complete-joint-venture-for-global-print-business-302896145.html</v>
+      </c>
+      <c r="F249" t="str">
+        <v>TORONTO, Oct. 1, 2026 /PRNewswire/ -- Thomson Reuters Corporation (TSX/Nasdaq: TRI), a global content and technology company, today announced that it has closed on its previously announced sale of a majority stake in its Global Print business to capital accounts advised by KKR, a leading...</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="str">
+        <v>Brand Content Names Kelly Gross Douglas CEO as Agency Enters Next Chapter</v>
+      </c>
+      <c r="B250" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C250" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D250" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E250" t="str">
+        <v>https://www.newsfilecorp.com/release/316912/Brand-Content-Names-Kelly-Gross-Douglas-CEO-as-Agency-Enters-Next-Chapter</v>
+      </c>
+      <c r="F250" t="str">
+        <v>Boston, Massachusetts--(Newsfile Corp. - October 1, 2026) - Brand Content, a Boston-based independent creative agency founded in 2001, has announced that Kelly Gross Douglas has assumed ownership and the role of CEO. Founder Doug Gladstone, following      more than two decades of leadership, has completed his transition to the agency's next generation.          To view the full announcement, including downloadable images, bios, and more, click here.              Key Takeaways:              Kelly...</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="str">
+        <v>Summit Logic Audio Video Offers Free Design Consultations for Fall and Winter Home Projects</v>
+      </c>
+      <c r="B251" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C251" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D251" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E251" t="str">
+        <v>https://prunderground.com/summit-logic-audio-video-offers-free-design-consultations-for-fall-and-winter-ho/cmupk3m9i000504l6uxfrqjpt</v>
+      </c>
+      <c r="F251" t="str">
+        <v>No-cost, no-obligation consultations help chalet and cottage owners plan security, home theatre, and whole home audio projects before winter. The post Summit Logic Audio Video Offers Free Design Consultations for Fall and Winter Home Projects first appeared on</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="str">
+        <v>Progress Software Connects Enterprise Knowledge Across Business Systems with New Agentic RAG Capabilities</v>
+      </c>
+      <c r="B252" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C252" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D252" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E252" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/01/3373061/0/en/progress-software-connects-enterprise-knowledge-across-business-systems-with-new-agentic-rag-capabilities.html</v>
+      </c>
+      <c r="F252" t="str">
+        <v>New release extends trusted enterprise AI across delivery, retrieval and content ingestion, enabling organizations to scale AI experiences without rebuilding existing deployments</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="str">
+        <v>CineFi Named Best New Product in Tearsheet's The Big Bank Theory Awards</v>
+      </c>
+      <c r="B253" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C253" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D253" t="str">
+        <v>SaaS, Gaming, Media</v>
+      </c>
+      <c r="E253" t="str">
+        <v>https://www.prnewswire.com/news-releases/cinefi-named-best-new-product-in-tearsheets-the-big-bank-theory-awards-302896101.html</v>
+      </c>
+      <c r="F253" t="str">
+        <v>Digital credit union recognized for its banking platform built around entertainment professionals' irregular income streams and gig-based work ATLANTA, Oct. 1, 2026 /PRNewswire/ -- CineFi, the first fully digital credit union serving television, motion picture, music, gaming, content...</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="str">
+        <v>Log-hub CEO Jan Sigmund Discusses AI and the Democratization of Supply Chain Analytics on Supply Chain Connect Podcast</v>
+      </c>
+      <c r="B254" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C254" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D254" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E254" t="str">
+        <v>https://express-press-release.net/news/2026/10/01/1773523</v>
+      </c>
+      <c r="F254" t="str">
+        <v>SCHINDELLEGI, Switzerland, 2026-10-01 — /EPR Network/ — Log-hub CEO Jan Sigmund joined host Tyler Fussner on the Supply Chain Connect podcast for a wide-ranging conversation [read full press release...]</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="str">
+        <v>Wild by Nature Returns for Season 2, Taking Its Exploration of the Human–Nature Connection Around the World</v>
+      </c>
+      <c r="B255" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C255" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D255" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E255" t="str">
+        <v>https://www.pr.com/press-release/980490</v>
+      </c>
+      <c r="F255" t="str">
+        <v>Hosted by Dr. Vian Sharif, the growing international podcast expands with shark ecologist Cristina Zenato, sustainability pioneer Jochen Zeitz, Patrick Odier from Geneva’s Building Bridges conference, and a new slate of global voices. [PR.com]</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="str">
+        <v>What’s new on Prime Video in October 2026, including ‘Carrie,’ ‘The Terminal List,’ and NBA games</v>
+      </c>
+      <c r="B256" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C256" t="str">
+        <v>mlpr-amazon</v>
+      </c>
+      <c r="D256" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E256" t="str">
+        <v>https://www.aboutamazon.com/news/entertainment/prime-video-october-films-shows-sports-2026?utm_source=rss</v>
+      </c>
+      <c r="F256" t="str">
+        <v>Prime Video’s October lineup also features new originals like ‘Masterplan’ and ‘Apocalypse Z 2.’</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="str">
+        <v>Travel Content Agencies Gain Importance as Tourism Brands Compete for Digital Attention</v>
+      </c>
+      <c r="B257" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C257" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D257" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E257" t="str">
+        <v>https://express-press-release.net/news/2026/10/01/1773429</v>
+      </c>
+      <c r="F257" t="str">
+        <v>Bangalore, India, 2026-10-01 — /EPR Network/ — The travel and tourism industry is becoming increasingly dependent on digital discovery as travellers research destinations, compare accommodation options, [read full press release...]</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="str">
+        <v>Content Marketing in Bangalore Gains Importance as Brands Focus on Trust, Visibility and Customer Engagement</v>
+      </c>
+      <c r="B258" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C258" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D258" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E258" t="str">
+        <v>https://express-press-release.net/news/2026/10/01/1773425</v>
+      </c>
+      <c r="F258" t="str">
+        <v>Bangalore, India, 2026-10-01 — /EPR Network/ — Businesses across Bangalore are placing greater attention on the quality, relevance, and consistency of the content they publish as [read full press release...]</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="str">
+        <v>Fall Into 25 New Games on GeForce NOW This October</v>
+      </c>
+      <c r="B259" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C259" t="str">
+        <v>mlpr-nvidia</v>
+      </c>
+      <c r="D259" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E259" t="str">
+        <v>https://blogs.nvidia.com/blog/geforce-now-thursday-october-2026-games-list/</v>
+      </c>
+      <c r="F259" t="str">
+        <v>Spooky season is streaming in. Alongside falling leaves, pumpkin spice and everything nice, 25 new games are joining GeForce NOW throughout October, including six ready to play this week. From a new CONTROL Resonant reward for Performance and Ultimate members to The Witcher 3: Wild Hunt – Remastered joining the cloud, this GFN Thursday is […]</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="str">
+        <v>New Ahrefs Research Shows 'Trust but Verify' Mentality Among AI Marketers</v>
+      </c>
+      <c r="B260" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C260" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D260" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E260" t="str">
+        <v>https://www.prweb.com/releases/new-ahrefs-research-shows-trust-but-verify-mentality-among-ai-marketers-302895860.html</v>
+      </c>
+      <c r="F260" t="str">
+        <v>Ahrefs, an SEO and AI marketing intelligence platform, today released results from its 2026 State of AI in Content Marketing Survey. PALO ALTO, Calif., Oct. 1, 2026 /PRNewswire-PRWeb/ -- New Ahrefs Research Shows 'Trust but Verify' Mentality Among AI Marketers Quality of human-written...</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="str">
+        <v>Kroger Launches Mastercard Powered by Payments Platform Imprint: NYSE Content Update</v>
+      </c>
+      <c r="B261" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C261" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D261" t="str">
+        <v>Finance, SaaS, Media</v>
+      </c>
+      <c r="E261" t="str">
+        <v>https://www.prnewswire.com/news-releases/kroger-launches-mastercard-powered-by-payments-platform-imprint-nyse-content-update-302896007.html</v>
+      </c>
+      <c r="F261" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Oct. 1, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="str">
+        <v>Bundox Introduces Live Wild &amp; Retreat Greater Kruger Safari Package</v>
+      </c>
+      <c r="B262" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C262" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D262" t="str">
+        <v>Retail, Healthcare, Media</v>
+      </c>
+      <c r="E262" t="str">
+        <v>https://express-press-release.net/news/2026/10/01/1773306</v>
+      </c>
+      <c r="F262" t="str">
+        <v>Greater Kruger, South Africa, 2026-10-01 — /EPR Network/ — Bundox Safari Co. has introduced Live Wild &amp;#38; Retreat, a five-day, four-night Greater Kruger safari package [read full press release...]</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="str">
+        <v>Author Shane Blake Grenald Marks America’s 250th Anniversary With Special Edition Addition to “The Adventures of Oren &amp; Mike®” Series</v>
+      </c>
+      <c r="B263" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C263" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D263" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E263" t="str">
+        <v>https://express-press-release.net/news/2026/10/01/1773200</v>
+      </c>
+      <c r="F263" t="str">
+        <v>Philadelphia, Pennsylvania, 2026-10-01 — /EPR Network/ — Author and creator Shane Blake Grenald today announced the continued growth of THE ADVENTURES OF OREN &amp;#38; MIKE®, [read full press release...]</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="str">
+        <v>Legacy Distribution Acquires Leading Content Distributor Vision Films in Global Expansion</v>
+      </c>
+      <c r="B264" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C264" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D264" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E264" t="str">
+        <v>https://www.prnewswire.com/news-releases/legacy-distribution-acquires-leading-content-distributor-vision-films-in-global-expansion-302895111.html</v>
+      </c>
+      <c r="F264" t="str">
+        <v>What began as a partnership rooted in mentorship and empowering women in the industry has grown into something far bigger: Legacy Distribution's acquisition of global distribution powerhouse Vision Films. LOS ANGELES, Oct. 1, 2026 /PRNewswire/ -- This extraordinary combination brings...</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="str">
+        <v>Invitation to media and analyst briefing for Ericsson Q3 2026 report</v>
+      </c>
+      <c r="B265" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C265" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D265" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E265" t="str">
+        <v>https://www.prnewswire.com/news-releases/invitation-to-media-and-analyst-briefing-for-ericsson-q3-2026-report-302895524.html</v>
+      </c>
+      <c r="F265" t="str">
+        <v>Report to be released at approximately 7:00 AM CEST on October 15, 2026 One live video webcast for analysts, investors and journalists at 9:00 AM CEST STOCKHOLM, Oct. 1, 2026 /PRNewswire/ -- Ericsson's (NASDAQ: ERIC) financial report for the third quarter 2026 will be published at...</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="str">
+        <v>Invitation to presentation of EQT AB's Q3 Announcement 2026</v>
+      </c>
+      <c r="B266" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C266" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D266" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E266" t="str">
+        <v>https://www.prnewswire.com/news-releases/invitation-to-presentation-of-eqt-abs-q3-announcement-2026-302895437.html</v>
+      </c>
+      <c r="F266" t="str">
+        <v>STOCKHOLM, Oct. 1, 2026 /PRNewswire/ -- EQT AB's Q3 Announcement 2026 will be published on Thursday 15 October 2026 at approximately 07:00 CEST. EQT will host a conference call at 08:30 CEST to present the report, followed by a Q&amp;A session. The presentation and a video link for the...</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="str">
+        <v>MiniTool Video Converter 6.0: All-New Video Cutting &amp;amp; Merging Features</v>
+      </c>
+      <c r="B267" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C267" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D267" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E267" t="str">
+        <v>https://www.prnewswire.com/news-releases/minitool-video-converter-6-0-all-new-video-cutting--merging-features-302894112.html</v>
+      </c>
+      <c r="F267" t="str">
+        <v>VANCOUVER, BC, Oct. 1, 2026 /PRNewswire/ -- MiniTool Software Limited has released a new version of its video converter – MiniTool Video Converter 6.0. This update brings video cutting and merging features, GPU acceleration, a new home page, UI improvements, and bug fixes. Key Features of...</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="str">
+        <v>Mediaplanet Announces the launch of The Future of Healthy Living campaign today!</v>
+      </c>
+      <c r="B268" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C268" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D268" t="str">
+        <v>Healthcare, Media</v>
+      </c>
+      <c r="E268" t="str">
+        <v>https://www.prnewswire.com/news-releases/mediaplanet-announces-the-launch-of-the-future-of-healthy-living-campaign-today-302892945.html</v>
+      </c>
+      <c r="F268" t="str">
+        <v>NEW YORK, Sept. 30, 2026 /PRNewswire/ -- Mediaplanet today announces the launch of its Future of Healthy Living Campaign, a comprehensive health-awareness initiative publishing today within USA TODAY and online through the campaign's digital content hub, futureofpersonalhealth.com. The...</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="str">
+        <v>Achieving ISO 26262 ASIL-B Certification for Functional Safety, Chips&amp;Media’s ‘WAVE6331X FuSa’ Video Codec IP Meets the Rigorous Safety Standards Required by the Premium Automotive and Robotics Markets</v>
+      </c>
+      <c r="B269" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C269" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D269" t="str">
+        <v>Real Estate, Automotive, Media</v>
+      </c>
+      <c r="E269" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/01/3372476/0/en/achieving-iso-26262-asil-b-certification-for-functional-safety-chips-media-s-wave6331x-fusa-video-codec-ip-meets-the-rigorous-safety-standards-required-by-the-premium-automotive-an.html</v>
+      </c>
+      <c r="F269" t="str">
+        <v>SEOUL, South Korea, Sept. 30, 2026 (GLOBE NEWSWIRE) -- Chips&amp;amp;Media (CEO Steve Kim, KOSDAQ: 094360), a leading global provider of multimedia intellectual property (IP), announced today that its next-generation video codec hardware IP, ‘WAVE6331X FuSa (Functional Safety),’ has officially achieved the ISO 26262 ASIL-B certification from the independent third-party global certification body, DNV.</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="str">
+        <v>Mynd.ai's Promethean Brand Launches On-Device AI Companion to Help Teachers Create Lesson Content in Seconds</v>
+      </c>
+      <c r="B270" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C270" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D270" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E270" t="str">
+        <v>https://www.prnewswire.com/news-releases/myndais-promethean-brand-launches-on-device-ai-companion-to-help-teachers-create-lesson-content-in-seconds-302895133.html</v>
+      </c>
+      <c r="F270" t="str">
+        <v>ALPHARETTA, Ga., Sept. 30, 2026 /PRNewswire/ -- Mynd.ai, Inc. ("Mynd") (NYSE American: MYND) today announced that its subsidiary, Promethean®, a leading provider of educational technology solutions, has launched an AI Companion for its Explore Everything® app – using on-device artificial...</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="str">
+        <v>MicroVision CEO, CFO, and CCO to Host Video Session &amp; Business Update ...</v>
+      </c>
+      <c r="B271" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C271" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D271" t="str">
+        <v>Finance, Automotive, Media</v>
+      </c>
+      <c r="E271" t="str">
+        <v>https://pr-inside.com/microvision-ceo-cfo-and-cco-to-host-video-session-business-update-r5229113.htm</v>
+      </c>
+      <c r="F271" t="str">
+        <v>(PR-inside.com) REDMOND, WA / ACCESS Newswire / September 30, 2026 / MicroVision, Inc. (NASDAQ:MVIS), a leader in advanced perception solutions for industrial, security and defense, and automotive applications, today announced a video-enabled discussion and business update hosted by Company leadership on Wednesday, October 7, 2026, at 1:00 PM ET. The live, virtual event will be held via video conference and webcast. MicroVision invites shareholders, customers, partners, and other stakeholders to join this session with the Company's Chief Executive Officer, Glen DeVos; Chief Financial Officer, Christine Chambers; and Chief Commercial Officer, James Byun. The event will include introductory remarks, followed by an update ..</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="str">
+        <v>MicroVision CEO, CFO, and CCO to Host Video Session &amp; Business Update on October 7, 2026</v>
+      </c>
+      <c r="B272" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C272" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D272" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E272" t="str">
+        <v>https://www.newswire.com/news/microvision-ceo-cfo-and-cco-to-host-video-session-business-update-on-october-7</v>
+      </c>
+      <c r="F272" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="str">
+        <v>START UP Returns for 14th Season, Spotlighting More Innovative Entrepreneur Stories</v>
+      </c>
+      <c r="B273" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C273" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D273" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E273" t="str">
+        <v>https://www.prweb.com/releases/start-up-returns-for-14th-season-spotlighting-more-innovative-entrepreneur-stories-302894042.html</v>
+      </c>
+      <c r="F273" t="str">
+        <v>START UP, the six-time Emmy-nominated public television series hosted by Gary Bredow and produced by Jenny Feterovich, returns for its 14th season with 13 new episodes featuring entrepreneurs across Ohio and Illinois. The season launches nationally on WORLD Channel and begins streaming on...</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="str">
+        <v>Wise Agent Launches WiseSocial to Automate Social Media for Real Estate Agents</v>
+      </c>
+      <c r="B274" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C274" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D274" t="str">
+        <v>Real Estate, Media</v>
+      </c>
+      <c r="E274" t="str">
+        <v>https://www.prweb.com/releases/wise-agent-launches-wisesocial-to-automate-social-media-for-real-estate-agents-302894032.html</v>
+      </c>
+      <c r="F274" t="str">
+        <v>New integrated solution automatically promotes listings, publishes branded content and captures leads across major social platforms. PHOENIX, Sept. 30, 2026 /PRNewswire-PRWeb/ -- Wise Agent, a leading real estate CRM, announced the launch of WiseSocial, an integrated social media...</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="str">
+        <v>Boston Globe Media and Tufts Health Plan launch Sixth Season of "Turning Points," a popular Podcast Series Helping People Navigate Mental Health</v>
+      </c>
+      <c r="B275" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C275" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D275" t="str">
+        <v>Healthcare, Media</v>
+      </c>
+      <c r="E275" t="str">
+        <v>https://www.prnewswire.com/news-releases/boston-globe-media-and-tufts-health-plan-launch-sixth-season-of-turning-points-a-popular-podcast-series-helping-people-navigate-mental-health-302894822.html</v>
+      </c>
+      <c r="F275" t="str">
+        <v>BOSTON, Sept. 30, 2026 /PRNewswire/ -- Boston Globe Media and Tufts Health Plan, a Point32Health company, have partnered once more to launch season six of Turning Points: Navigating Mental Health, an original podcast series focused on important conversations around mental health. The...</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="str">
+        <v>Shaping Tradition with Technology: An American Artist's Ceramic Journey in China</v>
+      </c>
+      <c r="B276" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C276" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D276" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E276" t="str">
+        <v>https://www.newsfilecorp.com/release/316770/Shaping-Tradition-with-Technology-An-American-Artists-Ceramic-Journey-in-China</v>
+      </c>
+      <c r="F276" t="str">
+        <v>Beijing, China--(Newsfile Corp. - September 30, 2026) -   A new fusion of technology and traditional craftsmanship is taking shape in      Jingdezhen, China's renowned porcelain capital.                    Why Chinese and US artists fall for intangible heritage      Cannot view this video? Visit:      https://www.youtube.com/watch?v=AOFgcX-TcZE                    American artist Michael May from Oklahoma City has joined forces with local ceramic artist Master Xie to create a one-of-a-kind...</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="str">
+        <v>‘Coven Academy’ Brings Magic, Mystery, and Found Family to Modern Disney Audiences</v>
+      </c>
+      <c r="B277" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C277" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D277" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E277" t="str">
+        <v>https://thewaltdisneycompany.com/news/coven-academy-freeform-hulu-disney-plus/</v>
+      </c>
+      <c r="F277" t="str">
+        <v>The post ‘Coven Academy’ Brings Magic, Mystery, and Found Family to Modern Disney Audiences appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="str">
+        <v>Edimakor V5.3.0 Update Introduces Smarter Watermark Removal, Video Translation, AI Avatar and LUT Filters</v>
+      </c>
+      <c r="B278" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C278" t="str">
+        <v>Send2Press</v>
+      </c>
+      <c r="D278" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E278" t="str">
+        <v>https://www.send2press.com/wire/edimakor-v5-3-0-update-introduces-smarter-watermark-removal-video-translation-ai-avatar-and-lut-filters/</v>
+      </c>
+      <c r="F278" t="str">
+        <v>NEW YORK, N.Y., Sept. 30, 2026 (SEND2PRESS NEWSWIRE) -- HitPaw Edimakor V5.3.0 introduces a major update focused on four key areas of video creation: watermark removal, video translation, AI Avatar, and LUT filters. The new features improve the all-in-one workflow, helping creators clean up footage, localize content, produce longer digital human videos, and achieve professional color looks with less effort.</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="str">
+        <v>Ouverture des marchés en compagnie d'un représentant de Mokwateh (campagne Moose Hide)</v>
+      </c>
+      <c r="B279" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C279" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D279" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E279" t="str">
+        <v>https://www.newsfilecorp.com/release/316750/Ouverture-des-marchs-en-compagnie-dun-reprsentant-de-Mokwateh-campagne-Moose-Hide</v>
+      </c>
+      <c r="F279" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - 30 septembre 2026) - Mark Sevestre, conseiller principal chez Mokwateh, s'est joint à David Clarke, chef des affaires gouvernementales, Groupe TMX, pour ouvrir les marchés et souligner la tenue de la campagne Moose Hide.Cannot view this video?  Visit:https://www.youtube.com/watch?v=sbKKxWa2O2ULa campagne Moose Hide est un mouvement pancanadien mené par des Autochtones visant à mettre fin à la violence fondée sur le genre. Au moyen de cérémonies, d'activités...</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="str">
+        <v>Market Open with The Moose Hide Campaign and Mokwateh</v>
+      </c>
+      <c r="B280" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C280" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D280" t="str">
+        <v>Media, Education</v>
+      </c>
+      <c r="E280" t="str">
+        <v>https://www.newsfilecorp.com/release/316749/Market-Open-with-The-Moose-Hide-Campaign-and-Mokwateh</v>
+      </c>
+      <c r="F280" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - September 30, 2026) - Mark Sevestre, Senior Advisor of Mokwateh, joined David Clarke, Head of Government Affair at TMX Group, to open the market in support and celebration of the Moose Hide Campaign.Cannot view this video?  Visit:https://www.youtube.com/watch?v=sbKKxWa2O2UThe Moose Hide Campaign is a national, Indigenous-led movement to end gender-based violence. Through ceremony, education and community action, the campaign engages men, boys and all people in...</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="str">
+        <v>Leading Voice in Wellness, Shannon Conklin bring curiosity and context to modern wellness with THE WELL KNOWN PODCAST</v>
+      </c>
+      <c r="B281" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C281" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D281" t="str">
+        <v>Healthcare, Media</v>
+      </c>
+      <c r="E281" t="str">
+        <v>https://www.prweb.com/releases/leading-voice-in-wellness-shannon-conklin-bring-curiosity-and-context-to-modern-wellness-with-the-well-known-podcast-302894021.html</v>
+      </c>
+      <c r="F281" t="str">
+        <v>The new wellness podcast explores health, longevity, emerging technologies, and the people shaping the future of wellness, helping listeners ask better questions and make more informed decisions. SOUTHAMPTON, N.Y., Sept. 30, 2026 /PRNewswire-PRWeb/ -- In the midst of an increasingly...</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="str">
+        <v>The Sesame Street Neighborhood Is Getting Even Bigger</v>
+      </c>
+      <c r="B282" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C282" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D282" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E282" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361184</v>
+      </c>
+      <c r="F282" t="str">
+        <v>For over 55 years, Sesame Street has been a beloved staple of children&amp;#39;s storytelling, sparking curiosity, fueling imaginations, and helping children everywhere learn and grow. Today, Netflix and Sesame Workshop announced a new chapter in their collaboration, bringing families around the world more of what they love from the iconic neighborhood &amp;#8212; including brand new episodes of the show alongside a Sesame Street feature, now in development, officially sending Elmo, Cookie Monster, and... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361184</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="str">
+        <v>The Cognitive Adds Live Two-Way AI Interviews to Its Recruiting Platform for High-Volume Hiring Teams</v>
+      </c>
+      <c r="B283" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C283" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D283" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E283" t="str">
+        <v>https://www.newsfilecorp.com/release/316739/The-Cognitive-Adds-Live-TwoWay-AI-Interviews-to-Its-Recruiting-Platform-for-HighVolume-Hiring-Teams</v>
+      </c>
+      <c r="F283" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - September 30, 2026) -  The Cognitive (https://thecognitive.io/), an AI recruiting software company based in Toronto, has detailed the live AI      interviewer at the center of its recruiting platform. The feature conducts two-way video interviews that adapt to each candidate's answers in real time, rather than recording one-way responses      to a fixed list of questions.              The interviewer is built for teams that screen large numbers of...</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="str">
+        <v>Curiosity Stream Launches on Prime Video in Canada</v>
+      </c>
+      <c r="B284" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C284" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D284" t="str">
+        <v>Finance, SaaS, Media</v>
+      </c>
+      <c r="E284" t="str">
+        <v>https://pr-inside.com/curiosity-stream-launches-on-prime-video-in-canada-r5228928.htm</v>
+      </c>
+      <c r="F284" t="str">
+        <v>(PR-inside.com) With the Canadian launch, Curiosity Stream is now available through Prime Video in five major English-speaking markets, expanding its global presence on the platform SILVER SPRING, MD / ACCESS Newswire / September 30, 2026 / CuriosityStream Inc. (Nasdaq:CURI), a leading global factual media and entertainment company, today announced the launch of its flagship streaming service, Curiosity Stream, as a subscription on Prime Video in Canada. The launch significantly expands Curiosity Stream's relationship with Prime Video and brings the service's subscription presence to five major English-speaking markets: the United States, the United Kingdom, Canada, Australia and New Zealand. Curiosity Stream is also distributed ..</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="str">
+        <v>Arnold Schwarzenegger is Santa in Prime Video's 'The Man with the Bag' teaser trailer, coming this Christmas</v>
+      </c>
+      <c r="B285" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C285" t="str">
+        <v>mlpr-amazon</v>
+      </c>
+      <c r="D285" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E285" t="str">
+        <v>https://www.aboutamazon.com/news/entertainment/the-man-with-the-bag-arnold-schwarzenegger-christmas-movie-prime-video?utm_source=rss</v>
+      </c>
+      <c r="F285" t="str">
+        <v>Schwarzenegger stars alongside Alan Ritchson in this holiday heist movie premiering on Prime Video December 2.</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="str">
+        <v>Fire TV launches all-new, faster 4K stick and new remote design</v>
+      </c>
+      <c r="B286" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C286" t="str">
+        <v>mlpr-amazon</v>
+      </c>
+      <c r="D286" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E286" t="str">
+        <v>https://www.aboutamazon.com/news/devices/fire-tv-stick-4k-new-remote?utm_source=rss</v>
+      </c>
+      <c r="F286" t="str">
+        <v>The new Fire TV Stick 4K gets customers to content fast, and the redesigned Fire TV Remote features more tactile controls.</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="str">
+        <v>OuterSignal Raises $22 Million in Series A Funding Round: NYSE Content Update</v>
+      </c>
+      <c r="B287" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C287" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D287" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E287" t="str">
+        <v>https://www.prnewswire.com/news-releases/outersignal-raises-22-million-in-series-a-funding-round-nyse-content-update-302894428.html</v>
+      </c>
+      <c r="F287" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Sept. 30, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="str">
+        <v>AIM ImmunoTech Discusses Ampligen®’s Potential to Complement Emerging Pancreatic Cancer Therapies in New CEO Corner Video</v>
+      </c>
+      <c r="B288" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C288" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D288" t="str">
+        <v>Finance, Healthcare, Media</v>
+      </c>
+      <c r="E288" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/30/3371889/29489/en/aim-immunotech-discusses-ampligen-s-potential-to-complement-emerging-pancreatic-cancer-therapies-in-new-ceo-corner-video.html</v>
+      </c>
+      <c r="F288" t="str">
+        <v>Company highlights supportive survival observations, potential for biomarker-driven patient selection and upcoming Phase 2 DURIPANC milestones</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="str">
+        <v>DTiQ Launches ACTIONiQ, an AI Video Analytics Solution for Multi-Location Restaurant Operations</v>
+      </c>
+      <c r="B289" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C289" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D289" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E289" t="str">
+        <v>https://www.prweb.com/releases/dtiq-launches-actioniq-an-ai-video-analytics-solution-for-multi-location-restaurant-operations-302892800.html</v>
+      </c>
+      <c r="F289" t="str">
+        <v>ACTIONiQ detects operational exceptions as they unfold, alerting restaurant operators when they need attention. It transforms camera footage into actionable insights for operations and performance measurement across locations. MARLBOROUGH, Mass., Sept. 30, 2026 /PRNewswire-PRWeb/ -- DTiQ,...</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="str">
+        <v>TravelingWiki Foundation Announces Social Media Growth of 7,586,300% &amp;amp; 2,686,809% in Likes &amp;amp; Views Expanding 6 Verticals Incl LocateMoreFriends.com &amp;amp; SportsFanWiki.com</v>
+      </c>
+      <c r="B290" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C290" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D290" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E290" t="str">
+        <v>https://www.prweb.com/releases/travelingwiki-foundation-announces-social-media-growth-of-7-586-300--2-686-809-in-likes--views-expanding-6-verticals-incl-locatemorefriendscom--sportsfanwikicom-302893995.html</v>
+      </c>
+      <c r="F290" t="str">
+        <v>Following the launch of LocateMoreFriends.com, TravelingWiki's sixth vertical, TravelingWiki Foundation announces growth in Views and Likes on its social content of 2,686,809% and 7,586,300%, respectively. LAS VEGAS, Sept. 30, 2026 /PRNewswire-PRWeb/ -- Following the launch of...</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="str">
+        <v>Enterprise Content Management Market Services Boom: Why Managed ECM Is Growing Fastest</v>
+      </c>
+      <c r="B291" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C291" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D291" t="str">
+        <v>Healthcare, Media</v>
+      </c>
+      <c r="E291" t="str">
+        <v>https://express-press-release.net/news/2026/09/30/1774739</v>
+      </c>
+      <c r="F291" t="str">
+        <v>Every invoice, contract, email thread, patient record and campaign video an organization creates adds to a pile that traditional file systems were never built to [read full press release...]</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="str">
+        <v>BMW model updates, autumn 2026.</v>
+      </c>
+      <c r="B292" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C292" t="str">
+        <v>mlpr-bmw</v>
+      </c>
+      <c r="D292" t="str">
+        <v>Retail, Automotive, Media</v>
+      </c>
+      <c r="E292" t="str">
+        <v>https://www.press.bmwgroup.com/global/article/detail/T0461142EN?language=en</v>
+      </c>
+      <c r="F292" t="str">
+        <v>New Black Package underscores the sporty and exclusive character of the M Performance models of the BMW 2 Series Coupé, BMW 4 Series Coupé and BMW 4 Series Convertible. Launch of numerous models for the new BMW 7 Series and the new BMW X5. New, more powerful engine for the BMW X3 M50 xDrive. New BMW Individual special paint finishes for BMW 7 Series and BMW i7. Addition of Amazon Prime Video takes in-car entertainment in a wide range of BMW vehicles to a ...</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="str">
+        <v>Saitama Prefecture Releases New Video and Brochure for Global Markets, Showcasing Charm of Traditional "SAYAMA-CHA"</v>
+      </c>
+      <c r="B293" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C293" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D293" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E293" t="str">
+        <v>https://www.prnewswire.com/news-releases/saitama-prefecture-releases-new-video-and-brochure-for-global-markets-showcasing-charm-of-traditional-sayama-cha-302893742.html</v>
+      </c>
+      <c r="F293" t="str">
+        <v>SAITAMA, Japan, Sept. 30, 2026 /PRNewswire/ -- The Saitama Prefectural Government has released a new promotional video and brochure highlighting the appeal of "SAYAMA-CHA" to international markets. Acclaimed for its deep flavor and mellow sweetness as "One of Japan's Three Finest Teas,"...</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="str">
+        <v>El podcast «Big Take» de Bloomberg pone de relieve la creciente crisis de la silicosis por piedra artificial</v>
+      </c>
+      <c r="B294" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C294" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D294" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E294" t="str">
+        <v>https://www.prnewswire.com/news-releases/el-podcast-big-take-de-bloomberg-pone-de-relieve-la-creciente-crisis-de-la-silicosis-por-piedra-artificial-896122652.html</v>
+      </c>
+      <c r="F294" t="str">
+        <v>NOVATO, California, 29 de septiembre de 2026 /PRNewswire-HISPANIC PR WIRE/ -- Brayton Purcell LLP destaca un episodio reciente del podcast « Big Take» de Bloomberg, titulado «La fabricación de las encimeras favoritas de Estados Unidos está matando a los trabajadores», que llama la...</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="str">
+        <v>Bloomberg's Big Take Podcast Spotlights Growing Artificial Stone Silicosis Crisis</v>
+      </c>
+      <c r="B295" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C295" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D295" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E295" t="str">
+        <v>https://www.prnewswire.com/news-releases/bloombergs-big-take-podcast-spotlights-growing-artificial-stone-silicosis-crisis-302893545.html</v>
+      </c>
+      <c r="F295" t="str">
+        <v>NOVATO, Calif., Sept. 29, 2026 /PRNewswire/ -- Brayton Purcell LLP is highlighting a recent episode of Bloomberg's Big Take podcast, "Crafting America's Favorite Countertops Is Killing Workers," that brings national attention to the growing artificial stone silicosis crisis affecting...</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="str">
+        <v>Hyland désigné comme leader dans l'évaluation IDC MarketScape 2026 des fournisseurs mondiaux de services de contenu intelligent</v>
+      </c>
+      <c r="B296" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C296" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D296" t="str">
+        <v>Finance, SaaS, Media</v>
+      </c>
+      <c r="E296" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyland-designe-comme-leader-dans-levaluation-idc-marketscape-2026-des-fournisseurs-mondiaux-de-services-de-contenu-intelligent-302893479.html</v>
+      </c>
+      <c r="F296" t="str">
+        <v>Grâce au Hyland Content Innovation Cloud, les entreprises peuvent exploiter leurs données non structurées et les transformer en intelligence de contenu afin de mettre en œuvre une automatisation agentique gouvernée et fiable CLEVELAND, 29 septembre 2026 /PRNewswire/ -- Hyland, leader...</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="str">
+        <v>Video - CEO Clips: Stillwater Critical Minerals: How Much Critical Mineral Potential Does Its Montana Project Hold?</v>
+      </c>
+      <c r="B297" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C297" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D297" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E297" t="str">
+        <v>https://www.newsfilecorp.com/release/316627/Video-CEO-Clips-Stillwater-Critical-Minerals-How-Much-Critical-Mineral-Potential-Does-Its-Montana-Project-Hold</v>
+      </c>
+      <c r="F297" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 29, 2026) - Stillwater Critical Minerals (TSXV: PGE) (OTCQB: PGEZF) - Stillwater Critical Minerals is advancing a large-scale Montana resource containing 10 minerals identified as critical by the United States. Its latest resource includes approximately 5 billion pounds of nickel, copper and cobalt and 7.7 million ounces of palladium, platinum, rhodium and gold, alongside continued support from strategic investor Glencore.Cannot view this...</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="str">
+        <v>StockX Turns Celebrity Closets Into Shoppable Archives With New LISTED Video Series</v>
+      </c>
+      <c r="B298" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C298" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D298" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E298" t="str">
+        <v>https://www.prnewswire.com/news-releases/stockx-turns-celebrity-closets-into-shoppable-archives-with-new-listed-video-series-302893325.html</v>
+      </c>
+      <c r="F298" t="str">
+        <v>The series spotlights handpicked pieces from some of the biggest names in culture, starting with a 27-piece drop from NBA veteran and sneaker collector P.J. Tucker DETROIT, Sept. 29, 2026 /PRNewswire/ -- StockX today announced the launch of LISTED, an original video series unpacking the...</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="str">
+        <v>The Rookery Studios Owner Reaches Milestone That Puts His Podcast Among Top 10%</v>
+      </c>
+      <c r="B299" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C299" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D299" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E299" t="str">
+        <v>https://prunderground.com/the-rookery-studios-owner-reaches-milestone-that-puts-his-podcast-among-top-10/cmumy3fvm00es04jmtoogo76k</v>
+      </c>
+      <c r="F299" t="str">
+        <v>"Based Business With Parker McCumber," a podcast hosted by The Rookery Studios owner Parcker McCumber, recently reached 60 recorded episodes and 750 uploads. The post The Rookery Studios Owner Reaches Milestone That Puts His Podcast Among Top 10% first appeared on</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="str">
+        <v>Game on: Henry Cavill is putting Googlebook to the test</v>
+      </c>
+      <c r="B300" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C300" t="str">
+        <v>mlpr-google</v>
+      </c>
+      <c r="D300" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E300" t="str">
+        <v>https://blog.google/products-and-platforms/devices/googlebook/henry-cavill-googlebook-video-game/</v>
+      </c>
+      <c r="F300" t="str">
+        <v>Henry Cavill is partnering with Googlebook to build a video game, coming this November.</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="str">
+        <v>CORRECTION FROM SOURCE: Video - CEO Clips: Hemlo Mining: A New Chapter for an Iconic Canadian Gold Mine</v>
+      </c>
+      <c r="B301" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C301" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D301" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E301" t="str">
+        <v>https://www.newsfilecorp.com/release/316546/CORRECTION-FROM-SOURCE-Video-CEO-Clips-Hemlo-Mining-A-New-Chapter-for-an-Iconic-Canadian-Gold-Mine</v>
+      </c>
+      <c r="F301" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 29, 2026) - Hemlo Mining Corp. (TSX: HMMC) - After more than 40 years of continuous mining and over 25 million ounces of gold production, one of Canada's most iconic gold operations is entering a new chapter., Hemlo Mining is focused on unlocking value through optimizing and growing gold production and expanding mineral reserves and resources through a 130,000-metre drill program across its historic Ontario gold district.Hemlo Mining Corp....</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="str">
+        <v>Vadzo Imaging Validates Bolt-821CRS 8MP Onsemi AR0821 Color MIPI CSI-2 Camera with RV1126 Rockchip Processor</v>
+      </c>
+      <c r="B302" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C302" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D302" t="str">
+        <v>AI, SaaS, Automotive, Media</v>
+      </c>
+      <c r="E302" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-bolt-821crs-8mp-onsemi-ar0821-color-mipi-csi-2-22868143</v>
+      </c>
+      <c r="F302" t="str">
+        <v>Vadzo Imaging has completed platform validation of the Bolt-821CRS, an 8MP color MIPI CSI-2 camera built on the Onsemi AR0821 sensor, confirming stable capture and driver behavior when interfaced directly with Rockchip RV1126 vision processor boards. The camera pairs an 8MP color sensor with on-chip HDR and a native MIPI CSI-2 output, removing the USB bridge chip that many embedded camera modules still rely on. Validation covered continuous streaming, resolution switching, and exposure stability across RV1126-based carrier boards used for edge AI and embedded vision development.</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="str">
+        <v>Market One Article Feature on BNN Bloomberg: PesoRama Accelerates Its Dollar Store Rollout Across Mexico</v>
+      </c>
+      <c r="B303" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C303" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D303" t="str">
+        <v>Energy, Media</v>
+      </c>
+      <c r="E303" t="str">
+        <v>https://www.newsfilecorp.com/release/316542/Market-One-Article-Feature-on-BNN-Bloomberg-PesoRama-Accelerates-Its-Dollar-Store-Rollout-Across-Mexico</v>
+      </c>
+      <c r="F303" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 29, 2026) -  Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors.Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.PesoRama Inc.: Strengthening Unit Economics With Each New Store CohortPesoRama Inc. (TSXV: PESO) (OTCQX: PSSOF) (FSE:...</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="str">
+        <v>Video - CEO Clips: Hemlo Mining: Building on 40 Years of Gold Production in Ontario</v>
+      </c>
+      <c r="B304" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C304" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D304" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E304" t="str">
+        <v>https://www.newsfilecorp.com/release/316541/Video-CEO-Clips-Hemlo-Mining-Building-on-40-Years-of-Gold-Production-in-Ontario</v>
+      </c>
+      <c r="F304" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 29, 2026) - Hemlo Mining Corp. (TSX: HMMC) - One of Canada's most established gold operations is entering its next phase. After more than 40 years of mining and over 25 million ounces of gold produced, Hemlo Mining is focused on growing production, optimizing operations and expanding resources through a 130,000-metre drill program across its historic Ontario gold district.Hemlo Mining Corp. (TSX:...</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="str">
+        <v>Chasing Glory: Prime Video Announces Premiere Date and Trailer for Canadian Original Hockey Docuseries Hometown Giants, Featuring Michael Bubl� and Drew Scott</v>
+      </c>
+      <c r="B305" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C305" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D305" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E305" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361139</v>
+      </c>
+      <c r="F305" t="str">
+        <v>Today, Prime Video unveiled the premiere date and trailer for new hockey docuseries Hometown Giants. Following global music icon Michael Bubl� and TV personality and entrepreneur Drew Scott as part-owners of the Western Hockey League&amp;#39;s Vancouver Giants, the series offers an unprecedented look at the high-stakes world of major junior hockey. Blending the drama of elite-level competition with deeply personal coming-of-age stories, all six episodes of Hometown Giants are available on Frida... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361139</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="str">
+        <v>Meta Launches Camera-Free Smart Glasses as Privacy Debate Rages. Are ...</v>
+      </c>
+      <c r="B306" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C306" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D306" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E306" t="str">
+        <v>https://pr-inside.com/meta-launches-camera-free-smart-glasses-as-privacy-debate-rages-are-r5228552.htm</v>
+      </c>
+      <c r="F306" t="str">
+        <v>(PR-inside.com) QRivacy has introduced wearable QR codes as a new way for people to say "don't film me" and discover appearances in published content. LONDON, UK / ACCESS Newswire / September 29, 2026 / Meta has launched a new pair of Ray-Ban smart glasses without a camera, as scrutiny of camera-equipped wearables continues to grow. The new Ray-Ban Meta Audio, announced by Meta at its Connect event on Sept. 23, is the company's first audio-only smart glasses, offering features including audio, calls and Meta AI without a camera. Meta is simultaneously expanding its camera-equipped AI glasses range, which it says will eventually span ..</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="str">
+        <v>'Spider-Man: Brand New Day' is coming to Prime Video October 6. Here's how to watch.</v>
+      </c>
+      <c r="B307" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C307" t="str">
+        <v>mlpr-amazon</v>
+      </c>
+      <c r="D307" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E307" t="str">
+        <v>https://www.aboutamazon.com/news/entertainment/how-to-watch-spider-man-movie-series-prime-video?utm_source=rss</v>
+      </c>
+      <c r="F307" t="str">
+        <v>From Tom Holland, Andrew Garfield, and Tobey Maguire to the animated films and series, you can buy or rent the full ‘Spider-Man’ catalog on Prime Video.</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="str">
+        <v>One Understanding, Many Outputs: Iyuno Announces the CLOE Skills Powering Modern Localization</v>
+      </c>
+      <c r="B308" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C308" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D308" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E308" t="str">
+        <v>https://www.prnewswire.com/news-releases/one-understanding-many-outputs-iyuno-announces-the-cloe-skills-powering-modern-localization-302893165.html</v>
+      </c>
+      <c r="F308" t="str">
+        <v>Persistent Contextual Memory lets purpose-built Skills share the same understanding of content across multiple deliverables. BURBANK, Calif., Sept. 29, 2026 /PRNewswire/ -- Iyuno today detailed the first set of 10 CLOE Skills, built around the needs of modern localization and the...</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="str">
+        <v>Netflix to Become the New Home of WWE in Japan</v>
+      </c>
+      <c r="B309" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C309" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D309" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E309" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361123</v>
+      </c>
+      <c r="F309" t="str">
+        <v>Netflix today announced that, beginning October 1, 2026, it will become the new home for WWE programming in Japan. The lineup will include WWE&amp;#39;s weekly flagship shows &amp;#8212; Raw, SmackDown and NXT &amp;#8212; along with Premium Live Events such as WrestleMania, Royal Rumble, SummerSlam and Money in the Bank, as well as WWE&amp;#39;s archive library, all streaming exclusively on Netflix. Included at no extra cost across all Netflix plans 1, members will be able to enjoy the thrilling matches that ha... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361123</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="str">
+        <v>Russo Brothers Unpack Explosive ‘Avengers: Doomsday’ Footage in ‘Endgame: Encore’</v>
+      </c>
+      <c r="B310" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C310" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D310" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E310" t="str">
+        <v>https://thewaltdisneycompany.com/news/russo-brothers-avengers-endgame-doomsday/</v>
+      </c>
+      <c r="F310" t="str">
+        <v>The post Russo Brothers Unpack Explosive ‘Avengers: Doomsday’ Footage in ‘Endgame: Encore’ appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="str">
+        <v>Dr. Paul Nassif Joins The Dr. Randi Show Expert Council</v>
+      </c>
+      <c r="B311" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C311" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D311" t="str">
+        <v>Healthcare, Media</v>
+      </c>
+      <c r="E311" t="str">
+        <v>https://www.prnewswire.com/news-releases/dr-paul-nassif-joins-the-dr-randi-show-expert-council-302892529.html</v>
+      </c>
+      <c r="F311" t="str">
+        <v>World-renowned surgeon brings decades of clinical expertise and industry insight to the NewBeauty-sponsored podcast BOCA RATON, Fla., Sept. 29, 2026 /PRNewswire/ -- The Dr. Randi Show, sponsored by NewBeauty and ranked among the top 10% of podcasts globally by Listen Notes, is proud to...</v>
+      </c>
+    </row>
+    <row r="312" xml:space="preserve">
+      <c r="A312" t="str">
+        <v>KickFlip Take on Tricky Translations in ‘Flip the Language’</v>
+      </c>
+      <c r="B312" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C312" t="str">
+        <v>mlpr-spotify</v>
+      </c>
+      <c r="D312" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E312" t="str">
+        <v>https://newsroom.spotify.com/2026-09-29/kickflip-flip-the-language-podcast/</v>
+      </c>
+      <c r="F312" t="str" xml:space="preserve">
+        <v xml:space="preserve">An expression may be easy to use in one language, but nearly impossible to explain in another. That’s the challenge at the heart of Flip the Language, a new video podcast on Spotify. Across four weekly episodes, K-Pop boy group KickFlip explores Korean slang, memes, and everyday phrases that don’t quite translate word for word.... 
+The post KickFlip Take on Tricky Translations in ‘Flip the Language’ appeared first on Spotify.</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="str">
+        <v>Introducing M-Files for Manufacturing, a Purpose-Built Solution for ...</v>
+      </c>
+      <c r="B313" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C313" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D313" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E313" t="str">
+        <v>https://pr-inside.com/introducing-m-files-for-manufacturing-a-purpose-built-solution-for-r5228486.htm</v>
+      </c>
+      <c r="F313" t="str">
+        <v>(PR-inside.com) New context-rich solution governs engineering changes and supplier transmittals to improve audit-ready traceability, bolster AI-powered search, and align Engineering, Quality, Operations, and Supply Chain. AUSTIN, TX / ACCESS Newswire / September 29, 2026 / M-Files, the leader in context-first document management, launched M-Files for Manufacturing, a new purpose-built solution that gives engineering-intensive manufacturers a governed foundation for trusted enterprise AI that reduces risk and accelerates execution. The solution works alongside PLM and ERP applications, to connect critical documentation to the products, parts, processes, and suppliers it impacts. By organizing content according to what it is and what it relates to, M-Files ..</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="str">
+        <v>10ZiG Announces Support for Omnissa Horizon Client for Linux 2606, Delivering Up to 2x Video Performance Gains</v>
+      </c>
+      <c r="B314" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C314" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D314" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E314" t="str">
+        <v>https://www.prweb.com/releases/10zig-announces-support-for-omnissa-horizon-client-for-linux-2606-delivering-up-to-2x-video-performance-gains-302890039.html</v>
+      </c>
+      <c r="F314" t="str">
+        <v>10ZiG and Omnissa collaboration helps optimize Horizon Blast Extreme performance across Intel- and AMD-based thin client endpoints PHOENIX, Sept. 29, 2026 /PRNewswire-PRWeb/ -- 10ZiG® Technology, a leading provider of thin and zero client hardware and software solutions for VDI, DaaS, web...</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="str">
+        <v>Oracle Unveils Fusion Claw + Expands Agentic Applications: NYSE Content Update</v>
+      </c>
+      <c r="B315" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C315" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D315" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E315" t="str">
+        <v>https://www.prnewswire.com/news-releases/oracle-unveils-fusion-claw--expands-agentic-applications-nyse-content-update-302892899.html</v>
+      </c>
+      <c r="F315" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Sept. 29, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="str">
+        <v>NewsOut Expands Market Coverage to SpaceX (NASDAQ:SPCX), NVIDIA (NASDAQ:NVDA) ...</v>
+      </c>
+      <c r="B316" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C316" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D316" t="str">
+        <v>Finance, SaaS, Media</v>
+      </c>
+      <c r="E316" t="str">
+        <v>https://pr-inside.com/newsout-expands-market-coverage-to-spacex-nasdaq-spcx-nvidia-nasdaq-nvda-r5228473.htm</v>
+      </c>
+      <c r="F316" t="str">
+        <v>(PR-inside.com) The "Place for Pubcos™" adds three of the market's most closely watched companies to its video coverage, as the NewsOut channel tops 1.17 million subscribers NEW YORK CITY, NY / ACCESS Newswire / September 29, 2026 / NewsOut Corp., the video-first financial-media platform known as the "Place for Pubcos™," today announced expanded video coverage of three of the most closely followed companies in the public markets: Space Exploration Technologies Corp. (NASDAQ:SPCX), NVIDIA Corporation (NASDAQ:NVDA) and CrowdStrike Holdings, Inc. (NASDAQ:CRWD). The expansion comes as NewsOut's YouTube channel passes 1.17 million subscribers. Under its distribution agreement with New to The Street, NewsOut content also ..</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="str">
+        <v>NewsOut Expands Market Coverage to SpaceX (NASDAQ:SPCX), NVIDIA (NASDAQ:NVDA) and CrowdStrike (NASDAQ: CRWD) as Its Combined Distribution With New to The Street Reaches Approximately 6.5 Million YouTube Subscribers</v>
+      </c>
+      <c r="B317" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C317" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D317" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E317" t="str">
+        <v>https://www.newswire.com/news/newsout-expands-market-coverage-to-spacex-nasdaq-spcx-nvidia-nasdaq-nvda-and</v>
+      </c>
+      <c r="F317" t="str">
+        <v>The "Place for Pubcos&amp;trade;" adds three of the market's most closely watched companies to its video coverage, as the NewsOut channel tops 1.17 million subscribers</v>
+      </c>
+    </row>
+    <row r="318" xml:space="preserve">
+      <c r="A318" t="str">
+        <v>Four major tech fairs open in October attracting some 6,200 exhibitors from around the world</v>
+      </c>
+      <c r="B318" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C318" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D318" t="str">
+        <v>Finance, AI, SaaS, Healthcare, Energy, Retail, Gaming, Media, Education</v>
+      </c>
+      <c r="E318" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110467/</v>
+      </c>
+      <c r="F318" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 29, 2026 - (ACN Newswire) - The Hong Kong Trade Development Council (HKTDC) will stage flagship fairs for electronics and lighting in October, including the 46th Hong Kong Electronics Fair (Autumn Edition) and the 29th electronicAsia, which will be held concurrently at the Hong Kong Convention and Exhibition Centre (HKCEC) from 13 to 16 October; the 11th Hong Kong International Outdoor and Tech Light Expo, taking place at AsiaWorld-Expo from 26 to 29 October; and the 28th Hong Kong International Lighting Fair (Autumn Edition), to be held at the HKCEC from 27 to 30 October. The four fairs are expected to attract some 6,200 exhibitors from 28 countries and regions, showcasing cutting-edge technologies and solutions spanning consumer electronics, artificial intelligence (AI), robotics, future industries, smart lighting and smart city applications. The fairs will highlight the latest achievements in innovation and technology, reflecting global trends in industrial upgrading and digital transformation.
+At a press conference held today to introduce the four fairs, HKTDC Associate Executive Director Silas Chu said: “The Hong Kong SAR Government's latest Policy Address and first Five-Year Plan underscore the importance of consolidating and enhancing Hong Kong's status as an international trade centre, expediting the city's development into an international innovation and technology (I&amp;T) centre and advancing the adoption and development of AI. In support of these strategic directions, the HKTDC is introducing several new elements at this year’s October fairs, including a new Future Industries Zone at the Autumn Electronics Fair, expanded showcases and business-matching opportunities for AI and robotics technologies to help companies connect with funding, talent, technology and international markets. A dedicated GoGlobal Connect Zone will also be set up at the venue to provide advisory services for businesses, encouraging more Chinese Mainland enterprises to leverage Hong Kong as a platform for expanding into international markets. The two lighting fairs, meanwhile, will focus on key industry trends related to smart connectivity, healthy living, immersive spatial experiences and sustainability.”
+Presenting highlights of the Autumn Electronics Fair, electronicAsia, the Autumn Lighting Fair and the International Outdoor and Tech Light Expo at today's press conference are: DDD (centre), Associate Executive Director of the HKTDC; Steve Chuang (left), Chairman of the HKTDC Electronics/Electrical Appliances Industries Advisory Committee; and Alvin Lee (right), Chairman of the Hong Kong Electronics &amp; Technologies Association
+New Future Industries Zone demonstrates synergies in the innovation and tech ecosystem
+The Autumn Electronics Fair and electronicAsia kick off in mid-October, bringing together over 3,200 exhibitors from 15 countries and regions. In support of the national strategy to foster future industries, this year's Electronics Fair will introduce the new Future Industries Zone. Supported by the Innovation, Technology and Industry Bureau of the HKSAR Government, the zone is jointly organised by the HKTDC and the Hong Kong Electronic Industries Association (HKEIA), with participation from some of Hong Kong's leading innovation and technology institutions. The zone will focus on five key themes: Future Computing, Future Manufacturing, Future Marine &amp; Quantum Technologies, Future Microelectronics and Future Wellness. In addition to industry leaders such as Lenovo, AV Concept and GP Energy Tech, more than 100 exhibitors will be showcasing a wide range of cutting-edge technologies and innovative solutions.
+In addition, a series of thematic events and forums centred on the five key themes will be held during the fair. The distinguished speaker lineup includes Jeffrey Lam, Member of the Executive Council and Chairperson of the Board of Directors of the Hung Shui Kiu Industry Park Company Limited; Vincent Ma, Chief Executive Officer of the Hong Kong-Shenzhen Innovation and Technology Park Limited; Clara Chan, Chief Executive Officer of the Hong Kong Investment Corporation Limited; and Allen Yeung, President (Hong Kong) of the Greater Bay Area International Information Technology Industry Association.
+Another highlight in the Future Industries Zone will be the announcement of the Top 100 Future Industries Pioneer List, which aims to identify innovative products and solutions with strong commercial value. The fair will also feature a start-up pitching competition, as well as thematic forums dedicated to technology talent development and industry application matching, fostering closer collaboration between innovation, talent and business opportunities.
+GoGlobal Connect Zone helps enterprises expand into global markets
+As a core member of the Task Force on Supporting Mainland Enterprises in Going Global, spearheaded by the HKSAR Government, the HKTDC is setting up a dedicated GoGlobal Connect Zone at the Electronics Fair to help Chinese Mainland companies connect with international markets through Hong Kong’s professional services providers. A series of "GoGlobal" themed forums will also be held, including “Scaling Smart Consumer Innovations Worldwide”, featuring representatives from the Hong Kong Export Credit Insurance Corporation (HKECIC), TechNode and Hang Seng Bank. The forum will explore key strategies for overseas expansion, covering topics such as market entry, financing and risk management, smart manufacturing, sustainability, compliance and certification, and brand building.
+In addition, representatives from OCBC Bank (Hong Kong) will share insights on the ASEAN manufacturing ecosystem in the “Navigate the Opportunities and Challenges of Overseas Expansion and Next Frontier of Growth” session, helping companies interested in expanding into ASEAN markets gain a deeper understanding of the region’s economic environment, tax policies, business expansion practices and the latest market trends.
+Spotlight on highlighted themes: AI and Robotics, Smart Wellness and NEXTEntertainment
+The Autumn Electronics Fair will showcase the latest consumer electronics products and innovative technologies, with three highlighted themes: AI &amp; Robotics, Smart Wellness and NEXTEntertainment. Related products will be featured at various thematic zones across the fair. As the convergence of AI and robotics continues to accelerate, this year’s fair will showcase more than 120 robots, primarily in RoboPark, demonstrating applications across four key scenarios: Commercial &amp; Services, Industrial &amp; Logistics, Entertainment &amp; Social, and Healthcare &amp; Rehabilitation.
+The impressive lineup includes AgiBot, the world’s leading humanoid robot manufacturer by shipment volume in the first half of 2026[1]; the Shenzhen Honor Smart Technology Development Co., Ltd.’s humanoid robot, winner of the 2026 Beijing E-Town Half Marathon; Booster Robotics, champion of the 2026 RoboCup; UBTECH, one of the “Shenzhen Eight Great Guardians of Embodied Intelligence”, which will present the world’s first next-generation full-sized humanoid robot designed for “urban coexistence”; and several prominent technology companies from the “Shenzhen Eight Great Guardians” and “Hangzhou Six Little Dragons”, including AI² Robotics, Digit Robotics, EngineAI, DexForce and Deep Robotics. In addition, VIGX Technology Co., Ltd. will showcase the world’s first “pocket-sized” AI exoskeleton robot, designed to overcome the bulkiness of traditional industrial exoskeletons while being portable and easy to wear.
+UBTECH's Walker C1 robot performs a waltz at the press conference, demonstrating its agility, fluid motion and remarkable balance capabilitiesVIGX Technologies Limited presents its latest innovation – the world's first "pocket-sized" AI exoskeleton robot, designed to overcome the bulkiness of traditional industrial exoskeletons while being portable and easy to wearManna Pacific (HK) Limited showcases an AI-powered indoor fitness screen that combines real-time motion tracking and visual guidance to help users improve posture accuracy, body coordination and workout safety.
+RoboPark will also feature multiple interactive experiences and showcase zones, including the RoboDog Garden for robot dog demonstrations, a robot football exhibition, the Robot Dance Battle performance, the Coffee &amp; Popcorn Station where robots serve coffee and popcorn, as well as interactive photo spots, allowing visitors to experience firsthand the applications of robotics technology in diverse scenarios.
+Another highlighted theme, Smart Wellness, will cover digital health devices, smart wearables, personal care technologies, gerontech and healthy living electronics, reflecting the growing demand for solutions related to technology-enabled health management and improved quality of life. NEXTEntertainment, meanwhile, will feature extended reality (XR) technologies, smart gaming devices, digital content creation tools, AI-powered entertainment solutions and innovative consumer electronics, enhancing entertainment experiences and digital content creation capabilities.
+Showcasing renowned brands and start-ups with the Immersive Experience Zone
+The Autumn Electronics Fair will feature more than 20 themed zones, including the Hall of Fame, showcasing products from more than 560 renowned electronics brands. First-time exhibitors include companies such as HiFuture, Aoni and ZENS.
+The RISE Avenue zone will bring together emerging brands, featuring products ranging from gaming equipment to home entertainment systems. Another spotlight area, Adventure Hub, will include the Immersive Experience Zone, where creative technology companies will present the latest interactive gaming experiences and demonstrate virtual reality (VR) and augmented reality (AR) technologies. Visitors can try experiences such as brainwave-controlled sensors that enable users to operate games using concentration alone, without any physical controls.
+Over 120 emerging enterprises and start-ups will participate in the fair, primarily in the "Startup Zone”, with both the Internet of Things Hong Kong Association (IOTHK) and JimHang Academy leading groups of start-ups to showcase technologies and solutions that address real business challenges. And the Tech Hall will spotlight professional AI-driven data and Internet of Things (IoT) solutions across various industries, including intelligent monitoring systems for transportation applications.
+Concurrent electronicAsia to drive industry upgrading
+Jointly organised by the HKTDC and MMI Asia Pte Ltd and held concurrently with the Electronics Fair, electronicAsia (eAsia) will bring together exhibitors engaged in semiconductors, sensors, electronic components and manufacturing technologies. The exhibition will demonstrate how the electronics supply chain is adapting to the growing demands of AI development and digital transformation, helping enterprises seize opportunities arising from the next wave of industrial upgrading. Exhibitors including Easttop Display and Microtech Technology will unveil their latest products at the fair.
+Symposium on Innovation and Technology to spotlight AI and smart infrastructure
+A series of forums, seminars and networking events will be held during the Autumn Electronics Fair. Among the highlights is the annual Symposium on Innovation and Technology, jointly organised by the HKTDC and the Hong Kong Electronics and Technologies Association (HKETA) under the theme "AI-Driven Security &amp; The Next-Gen Infrastructure". Distinguished speakers include Alexander Gerfer, Chief Technology Officer of Würth Elektronik Group, who will discuss how electronics technologies are powering the future of AI and intelligent systems; Dr Charles Cheung, Adjunct Associate Professor of the Department of Mathematics at Hong Kong Baptist University, who will explore how businesses can translate AI capabilities into operational excellence, innovation and business growth; and Silvia Lam Ihensekhien, Chief Security Advisor Microsoft, who will share insights into building resilient infrastructure to support AI-driven enterprises and enhance operational efficiency and competitiveness.
+The Hong Kong Electronics Forum, jointly organised by the HKTDC, MMI Asia Pte Ltd and the HKEIA and co-organised by Hong Kong Institute of Engineers, will explore how AI, sustainability and technological innovation are shaping the future of the electronics industry. The exhibition will also feature a series of start-up-focused activities, including enterprise-investor matching sessions, the Hong Kong Value Creation for Technology: Pitching Competition, and mentorship programmes, providing start-ups with valuable opportunities to showcase innovative ideas, expand investor networks and secure funding support to strengthen their competitiveness.
+Top-tier lighting technologies and global industry leaders converge at twin lighting fairs
+As premier annual events for the global lighting and lighting products industry, the Hong Kong International Lighting Fair (Autumn Edition) and Hong Kong International Outdoor and Tech Light Expo are expected to bring together some 3,000 exhibitors from more than 20 countries and regions. Under the theme “Beyond Illumination”, the twin lighting fairs will showcase the integration of smart technologies, sustainability, design aesthetics and lighting applications through a diverse range of thematic zones and activities. The fairs will highlight emerging industry trends and further reinforce their position as flagship platforms for the lighting industry in Asia and around the world.
+Leading global smart lighting and IoT industry alliances will participate in the Autumn Lighting Fair, including the Connectivity Standards Alliance, the DALI Alliance, the SILA-EMN Alliance, the Zhaga Consortium and, making its debut at the fair, KNX, the global standard for smart building and home automation.
+KNX, together with GVS Smart, will showcase the award-winning KNX Smart Touch S7 control panel, recipient of leading industry honours including the Red Dot Award, A’ Design Award and BDA Product Design Award. This product enables centralised control of lighting, curtains, air-conditioning systems and multiple smart home scenarios, allowing users to create personalised lighting environments and enjoy a seamless smart living experience.
+Hong Kong exhibitor Dimon Technology will showcase its advanced theatre lighting technologies deployed at the WestK Performing Arts Centre. The company has also provided intelligent lighting solutions for the International Gateway Centre (IGC), designed by internationally renowned architectural firm Zaha Hadid Architects, demonstrating the capability of Hong Kong lighting enterprises in delivering premium lighting technologies for landmark development projects.
+Hall of Connected Lighting returns with immersive lighting experiences
+A highlight of the Autumn Lighting Fair, the Hall of Connected Lighting will feature more than 60 leading brands, including local brand Dimon and Viliya; TUYA and Inventronics from the Chinese Mainland; Viso Systems from Denmark; Casambi from Finland; and Signify from the Netherlands. The zone will feature immersive lighting installations and application-based displays, enabling visitors to explore the latest smart lighting products and solutions through interactive light-and-shadow experiences.
+Among the highlights, Signify will collaborate with the Mercedes-AMG PETRONAS F1 Team to present a racing simulator experience that extends the excitement of motorsport beyond the screen into a physical environment through innovative lighting technologies. Two professional racing simulators will allow visitors to experience the thrill of high-speed driving and sharp cornering in a highly immersive setting.
+Premium decorative lighting brand Viliya will create Mirrorverse, an immersive mirrored art installation featuring its popular Starburst crystal chandeliers and sophisticated table lamps. The installation will demonstrate how decorative lighting can shape ambience, elevate interior design and create distinctive spatial experiences.
+Sunpu-Opto (HK) Limited displays its 360° Round Tube RGB Table Lamp with a high-performance RGB LED module, creating an immersive atmosphere with dynamic colour-changing light
+Meanwhile, Casambi, the world's leading wireless smart lighting control platform, will once again host its Artisan Café concept space at the fair. Together with renowned international lighting brand Formalighting and 12 partners from Europe, the United States and the Asia-Pacific region, Casambi will showcase its open and interconnected smart lighting ecosystem through technical presentations and application sharing.
+New LED Display Solution Zone creates a commercial display ecosystem
+Expanding the event’s product scope, the Autumn Lighting Fair will launch the new LED Display Solution Zone to foster the development of a commercial LED display ecosystem. The zone will feature LED video walls, commercial displays, transparent and flexible LED panels, immersive audio-visual systems and integrated display solutions, covering applications ranging from retail environments and corporate presentations to exhibitions, virtual production and major commercial projects.
+First-time exhibitor Ledman Hong Kong will present the QS Series IceScreen LED Display, which was deployed at the Milano Cortina 2026 Winter Olympic Games. Featuring large-scale 8K display technology, the solution delivers highly realistic and impactful visual experiences. The company will also introduce the LEDHUB Smart Conference Solution, which integrates large-format display, video conferencing and collaboration functions into a single platform. Winner of the 2025 TITAN Innovation Awards Gold Award, the solution has been adopted by leading institutions including The University of Hong Kong, the University of Warwick and Fudan University.
+Another signature zone, the Hall of Aurora, will feature some 500 renowned brands offering high-quality lighting products. Exhibitors include Hong Kong industry pioneers Prosperity Lamps &amp; Components and Profiled Group, mainland brands Eaglerise, FSL and Leedarson, and international brands such as Finland's Lival, Germany's Cupower and Italy's Beghelli. Other featured zones include Commercial Lighting, Residential Lighting and LED Essentials.
+Prosperity Lamps &amp; Components' SYMPL FUSION seamlessly integrates intelligent control and dynamic lighting, supporting multiple protocols including DALI, KNX and DMX to combine smart management with creative lighting applicationsFirst-time exhibitor Ledman Hong Kong showcases its LEDHUB Smart Conference Solution, an all-in-one platform that integrates large-format display, video conferencing and collaboration functions
+Outdoor and Tech Light Expo focuses on emerging smart city lighting trends
+The Hong Kong International Outdoor and Tech Light Expo will showcase a wide range of outdoor, commercial and industrial lighting products and solutions across three major zones: Smart Pole and Solution; Outdoor, Industrial and Technical Lighting; and Landscape and Architectural Lighting. The expo will present newly introduced photovoltaic (PV) and energy storage solutions to help cities enhance energy efficiency, alongside lighting applications for smart city development, industrial environments, professional settings, landscape projects and architectural illumination.
+Expo exhibitor Fonda Technology will showcase intelligent lighting solutions based on its FondaCity AIoT Cloud Platform within the Smart Pole and Solution zone, incorporating solar energy, motion sensing and various communication technologies. Approximately 70,000 smart streetlight control devices have already been deployed under Hong Kong's New Territories West smart lighting project. In addition to enabling precision lighting control, the system allows city managers to monitor operational conditions in real time via an AIoT platform, significantly enhancing urban management efficiency.
+Zhejiang Fonda Technology Co., Ltd. presents its multifunctional smart pole solution, which has been deployed in a project in Hong Kong’s New Territories West. Supported by approximately 70,000 smart streetlight controllers and an AIoT cloud platform, the solution enhances lighting management efficiency
+At the Outdoor, Industrial and Technical Lighting zone, exhibitor Zhejiang Ouruijie Lighting Technology Co., Ltd. will showcase its L10A Starship Flood Luminaire, winner of the Aladdin Lighting Award 2026 – National Best Lighting Product Award. Inspired by aircraft carrier design, the product combines a distinctive appearance with innovative lighting technology.
+The Landscape and Architectural Lighting zone will showcase how lighting can create unique urban atmospheres while enhancing the safety, functionality and aesthetics of public spaces.
+Throughout the fair period, the two lighting fairs will join hands with leading international lighting organisations to present a series of seminars, product launches and networking events.
+The Innovative Lighting Design Forum will be held at the Hong Kong Convention and Exhibition Centre on 27 October under the theme “Treasures of Light: Artistic Brilliance Beyond Exhibitions”. Three renowned lighting designers behind internationally acclaimed landmark projects will share the latest trends and insights, including Dr Yan Liu, Design Director, China of AT Design &amp; Consulting Co Ltd, whose portfolio includes landmark projects such as the Louvre Museum in Paris and the Palace Museum in Beijing; Adam Meredith, Lighting Designer at MEGS Lighting from Australia, who has led lighting design projects for the Metropolitan Museum of Art in New York and M+ in Hong Kong; and Omar Elkerm, Lighting Design Manager (Africa) at Signify, who led the lighting design for several major pyramid illumination projects in Egypt.
+On the same day, the fair will collaborate with the Illuminating Engineering Society (IES) to launch a brand-new event, “Award-winning Illumination: Highlights from the IES Illumination Awards”. Winners of the prestigious IES Illumination Awards will share insights into the artistic and technical evolution of lighting design across different sectors. Featured speakers include Hiroyasu Shoji, Representative and Lighting Designer of Lightdesign Inc., who led the lighting design for the Grand Ring at Expo 2025 Osaka, and Kelly Jones, Co-Chief Executive Officer and President of Lighting Design Alliance, whose portfolio includes numerous projects for Disney and Universal Studios.
+The fair will also partner with Women in Lighting (WIL) for the first time to present “Circularity in Lighting Design” on 28 October. Leading female designers from around the world will discuss sustainable lighting design and the application of circular economy principles in the industry. Speakers include Yah Li Toh, Founder and Principal of Light Collab, who designed the lighting for the Singapore Pavilion at Expo 2020 Dubai, and Pavlina Akritas, Founder of Akritas Lighting Design, known for her work on lighting projects for some of the world's most prestigious luxury brands.
+Another key event, the Connected Lighting Forum, will once again be co-organised with the Shanghai Pudong Intelligent Lighting Association (SILA). Under the theme “Healing Light for the Future: Illuminating Emotional Well-being”, the forum will explore developments in intelligent and human-centric lighting technologies and their role in supporting emotional wellness, featuring case studies on the therapeutic applications of light.
+At AsiaWorld-Expo, a series of exhibitor and buyer activities will be held. Among the highlights, a seminar titled “Smart Tech Integration in Outdoor Lighting” on 27 October will bring together experts from the Alliance of Smart Pole Industry and another industry organisation to examine how AI is driving the next generation of smart pole applications.
+To facilitate sourcing and business networking across the fairs, a complimentary shuttle bus service will be provided for exhibitors and buyers between the HKCEC and AsiaWorld-Expo throughout the exhibition period.
+The four exhibitions will continue to adopt the HKTDC's EXHIBITION+ hybrid exhibition model, combining physical and online participation. In addition to attending the fairs in person, exhibitors and buyers can utilise the Click2Match smart business matching platform to connect, source and conduct business discussions online.
+The online exhibition period for the Hong Kong Electronics Fair (Autumn Edition) and electronicAsia will run from 6 to 23 October, while the online exhibitions for the Hong Kong International Lighting Fair (Autumn Edition) and Hong Kong International Outdoor and Tech Light Expo will be available from 19 October to 6 November, enabling businesses to extend their sourcing and networking activities beyond the physical fair dates.
+[1] Source: Counterpoint Research: Global Humanoid Robot Shipment Report for H1 2026, published on 20 August 2026.
+Photo download: https://bit.ly/3VBQ6dm
+Websites
+- Hong Kong Electronics Fair (Autumn Edition): https://www.hktdc.com/event/hkelectronicsfairae/en
+- electronicAsia: https://www.hktdc.com/event/electronicasia/en
+- Hong Kong International Lighting Fair (Autumn Edition): https://www.hktdc.com/event/hklightingfairae/en
+- Hong Kong International Outdoor and Tech Light Expo: https://www.hktdc.com/event/hkotlexpo/en
+Media enquiries
+Please contact the HKTDC’s Communications &amp; Public Affairs Department:
+Hong Kong Electronics Fair (Autumn Edition) &amp; electronicAsia
+Katy Wong
+Tel: (852) 2584 4524
+Email: katy.ky.wong@hktdc.org
+Clayton Lauw
+Tel: (852) 2584 4472
+Email: clayton.y.lauw@hktdc.org
+Hong Kong International Lighting Fair (Autumn Edition) &amp;
+Hong Kong International Outdoor and Tech Light Expo
+Christy Lee
+Tel: (852) 2584 4369
+Email: christy.wn.lee@hktdc.org
+Jane Cheung
+Tel: (852) 2584 4137
+Email: jane.mh.cheung@hktdc.org
+HKTDC Media Room: https://mediaroom.hktdc.com/en
+About HKTDC 
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via trade publications, research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="str">
+        <v>Rally Launches Employee Advocacy Platform Built to Measure Recruiting Outcomes</v>
+      </c>
+      <c r="B319" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C319" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D319" t="str">
+        <v>Finance, AI, SaaS, Media</v>
+      </c>
+      <c r="E319" t="str">
+        <v>https://www.prweb.com/releases/rally-launches-employee-advocacy-platform-built-to-measure-recruiting-outcomes-302891079.html</v>
+      </c>
+      <c r="F319" t="str">
+        <v>New AI-powered solution for talent acquisition combines personalized employee content, data-driven social recruiting and Recruitment Marketing attribution to connect employee advocacy directly to hiring. BOSTON, Sept. 29, 2026 /PRNewswire-PRWeb/ -- Rally today announced Employee Advocacy...</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="str">
+        <v>A-Level Business Revision Made Easier: Students Can Now Revise with AI Business Tutor</v>
+      </c>
+      <c r="B320" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C320" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D320" t="str">
+        <v>AI, Media, Education</v>
+      </c>
+      <c r="E320" t="str">
+        <v>https://pressreleasenews.org/pressroom/a-level-business-revision-made-easier-students-can-now-revise-with-ai-business-tutor</v>
+      </c>
+      <c r="F320" t="str">
+        <v>Business Tutor Ltd has made A-Level Business revision easier than ever by launching an AI-powered tool that marks practice answers by assessment objective, provides instant feedback, and guides students through the content without giving away the answers. Every new user gets three free credits.</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="str">
+        <v>MobiKin Updates iOS Assistant for Faster Data Migration to iPhone 18</v>
+      </c>
+      <c r="B321" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C321" t="str">
+        <v>Send2Press</v>
+      </c>
+      <c r="D321" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E321" t="str">
+        <v>https://www.send2press.com/wire/mobikin-updates-ios-assistant-for-faster-data-migration-to-iphone-18/</v>
+      </c>
+      <c r="F321" t="str">
+        <v>SHENZHEN, China, Sept. 29, 2026 (SEND2PRESS NEWSWIRE) -- MobiKin, an international software developer, today announced a major compatibility update for its flagship utility, MobiKin Assistant for iOS. The updated software provides new iPhone 18 owners with an efficient, offline desktop solution to back up, restore, and manage personal data between iOS devices and Windows or Mac computers.</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="str">
+        <v>Taste the World Through Beef: Introducing "One Ingredient, Endless Cultures"</v>
+      </c>
+      <c r="B322" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C322" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D322" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E322" t="str">
+        <v>https://www.prnewswire.com/news-releases/taste-the-world-through-beef-introducing-one-ingredient-endless-cultures-302891606.html</v>
+      </c>
+      <c r="F322" t="str">
+        <v>The Beef. It's What's For Dinner. brand is connecting cuisines and cultures from around the world in new video series. DENVER, Sept. 29, 2026 /PRNewswire/ -- From birria to bolognese to bulgogi, beef has shaped some of the world's most iconic dishes – and now, you can explore how one...</v>
+      </c>
+    </row>
+    <row r="323" xml:space="preserve">
+      <c r="A323" t="str">
+        <v>U.S. Polo Assn. Brings 'Game On' to Life with the 2026 Fall-Winter Global Collection</v>
+      </c>
+      <c r="B323" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C323" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D323" t="str">
+        <v>Energy, Retail, Gaming, Media, Education</v>
+      </c>
+      <c r="E323" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110437/</v>
+      </c>
+      <c r="F323" t="str" xml:space="preserve">
+        <v xml:space="preserve">West Palm Beach, FL, Sept 29, 2026 - (ACN Newswire) - U.S. Polo Assn.®, the official sports brand of the United States Polo Association (USPA), has launched its 2026 Fall-Winter Global Collection, a modern expression of American style rooted in the heritage and energy of the sport of polo.
+Photographed in the beautiful countryside of Millbrook, New York, the campaign blends the sophistication of New York lifestyle with the authenticity of Hudson Valley's equestrian heritage. From local gathering places and small-town Americana to scenic polo fields and countryside settings, the location creates a natural backdrop for ‘Game On,' a seasonal story inspired by campus life, sport, and polo's enduring style.
+"The 2026 Fall-Winter Global Collection reflects what makes U.S. Polo Assn. distinctive: an authentic connection to the sport, a modern American point of view and style designed for real life," said J. Michael Prince, President and CEO of USPA Global, the company that manages and markets the global, multi-billion-dollar U.S. Polo Assn. brand. "Millbrook in the Hudson Valley brings those elements together in a setting that feels elevated, energetic, and true to our heritage."
+Designed for Every Age and Stage
+Designed for every age and stage of the back-to-school season, the 2026 Fall-Winter Global Collection moves easily from classroom essentials to campus-ready style and everyday fall dressing. Heritage-inspired knitwear, elevated outerwear, and versatile layers lead the assortment, including the brand's iconic polo shirt, knit polo sweaters, cable-knit sweaters, cardigans, rugby shirts, structured jackets, trench coats, barn coats, quilted outerwear, shirting essentials, and relaxed denim. ‘Back to School All Stars' set the tone for a collection that balances timeless staples with trend-right pieces. Rich collegiate blues, greens, and reds are layered with warm earth tones and versatile neutrals for Fall and Holiday. Heritage plaids, collegiate and rugby stripes, equestrian-inspired prints, crest motifs and vintage logo graphics add distinctive character. At the same time, sueded textures, quilting, brushed checks, and novelty knit constructions bring depth and texture.
+"This collection was built around the way consumers dress now, with versatile pieces that layer easily, feel polished, and remain comfortable throughout the season," said Jessica Ramesberger, VP of Merchandising and Design at USPA Global. "We focused on creating a collection that combines heritage classics with modern styling, giving consumers effortless pieces they can wear from the first day of fall through the holiday season."
+The Polo Shirt: An Icon Born from the Game™
+The season continues the story of 'The Polo Shirt: An Icon Born from the Game,' reinforcing the polo shirt as the most recognizable expression of U.S. Polo Assn.'s connection to the sport. For Fall-Winter, it is layered throughout the collection, from campus-inspired looks to elevated everyday dressing.
+The campaign and photoshoot also feature NYC Polo Club, further grounding the Fall-Winter story in the world of polo and bringing the collection to life through a fresh, contemporary lens. The NYC Polo Club Collection is available as a limited offering.
+"Millbrook, New York gave us the opportunity to tell a layered visual story that feels both inspirational and approachable," said Stefanie Coroalles, VP of Global Marketing for USPA Global. "The mix of campus energy, small-town Americana, and authentic polo club settings captures the spirit of ‘Game On, Fall' and gives the collection a strong sense of identity."
+USPA Life
+USPA Life products continue to be incorporated across U.S. Polo Assn. collections and represent a growing portion of the global business. This reflects the brand's ongoing commitment to sustainability and to exploring responsible avenues that support the business for years to come.
+The U.S. Polo Assn. 2026 Fall-Winter Global Collection is available in U.S. Polo Assn. stores and online globally at uspoloassnglobal.com.
+About U.S. Polo Assn.
+U.S. Polo Assn. is the official sports brand of the United States Polo Association (USPA), the largest association of polo clubs and polo players in the United States, founded in 1890. With a multi-billion-dollar global footprint and worldwide distribution through more than 1,200 U.S. Polo Assn. retail stores as well as thousands of additional points of distribution, U.S. Polo Assn. offers apparel, accessories, and footwear for men, women, and children in more than 190 countries worldwide. U.S. Polo Assn.'s Global Polo Shirt Campaign, An Icon Born from the Game, is a powerful tribute to the iconic polo shirt's authentic sports origins and its evolution into one of the world's most enduring style essentials.
+The global sport brand sponsors major polo events around the world, including the U.S. Open Polo Championship®, held annually at the USPA National Polo Center in The Palm Beaches, the premier polo tournament in the United States. Historic deals with ESPN in the United States, TNT and Eurosport in Europe, Star Sports in India, and BeIN Sports in the Middle East now broadcast several of the premier polo championships in the world, sponsored by U.S. Polo Assn., making the thrilling sport accessible to millions of sports fans globally for the very first time.
+U.S. Polo Assn. has recently been named one of USA Today's Most Trusted Brands and in 2026 was ranked the top sports licensor in the world, surpassing the NFL, PGA Tour, and Formula 1, according to License Global. The sport-inspired brand has been recognized internationally with awards for global growth and sports content. Due to its tremendous success as a global brand, U.S. Polo Assn. has been featured in Fortune, Forbes, Modern Retail, WWD, and GQ, as well as on Yahoo Finance and Bloomberg, among many other noteworthy media sources around the world. For more information, visit uspoloassnglobal.com and follow @uspoloassn.
+USPA Global is a subsidiary of the United States Polo Association (USPA) and manages the multi-billion-dollar sports brand, U.S. Polo Assn. USPA Global also manages its subsidiary, Global Polo, which is the worldwide leader in polo sport content. To learn more, visit globalpolo.com or Global Polo on YouTube.
+Photo Captions: U.S. Polo Assn.'s 2026 Fall-Winter Global Collection photoshoot in the beautiful countryside of Millbrook, New York
+For Additional Information, Contact:
+Stacey Kovalsky - VP, Global PR and Communications
+Phone +001.561.790.8036 - Email: skovalsky@uspagl.com
+Kaela Drake - Senior PR &amp; Communications Specialist
+Phone +001.561.790.8036 - Email: kdrake@uspagl.com
+SOURCE: USPA Global
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="str">
+        <v>Ignite Digital Integrates Generative Engine Optimization Into Client SEO Campaigns</v>
+      </c>
+      <c r="B324" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C324" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D324" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E324" t="str">
+        <v>https://www.newsfilecorp.com/release/316359/Ignite-Digital-Integrates-Generative-Engine-Optimization-Into-Client-SEO-Campaigns</v>
+      </c>
+      <c r="F324" t="str">
+        <v>Mississauga, Ontario--(Newsfile Corp. - September 28, 2026) - Ignite Digital has integrated generative engine optimization (GEO) into the search engine optimization programs it runs for active clients, adding technical data and brand asset structuring alongside intent-driven content built for AI-generated search answers.The integration extends the agency's existing search engine optimization work, which has centered on high-intent keyword targeting and technical audits. Under the GEO...</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="str">
+        <v>Open-Source-Modell beschleunigt den weltweiten Fortschritt im Bereich der medizinischen Video-KI</v>
+      </c>
+      <c r="B325" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C325" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D325" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E325" t="str">
+        <v>https://www.prnewswire.com/news-releases/open-source-modell-beschleunigt-den-weltweiten-fortschritt-im-bereich-der-medizinischen-video-ki-302892088.html</v>
+      </c>
+      <c r="F325" t="str">
+        <v>SHANGHAI, 29. September 2026 /PRNewswire/ -- Dank eines Open-Source-Modells, eines öffentlich zugänglichen Datensatzes und Benchmarks sowie der „MedVidU Challenge", einem globalen Forschungswettbewerb, verfügen Forscher weltweit nun über eine gemeinsame Grundlage für die Weiterentwicklung...</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="str">
+        <v>‘Toy Story 5’ Premieres at No. 1 on Disney+</v>
+      </c>
+      <c r="B326" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C326" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D326" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E326" t="str">
+        <v>https://thewaltdisneycompany.com/news/toy-story-5-streaming/</v>
+      </c>
+      <c r="F326" t="str">
+        <v>The post ‘Toy Story 5’ Premieres at No. 1 on Disney+ appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="str">
+        <v>Comcast and Fastly’s New Content Delivery Model Powers Highest Quality Experience for Peacock’s Biggest Live Events</v>
+      </c>
+      <c r="B327" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C327" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D327" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E327" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/comcast-fastly-content-delivery-model-200000069.html</v>
+      </c>
+      <c r="F327" t="str">
+        <v>NEW YORK &amp; PHILADELPHIA &amp; SAN FRANCISCO, September 28, 2026--Comcast and Fastly are working with NBCUniversal to deliver live sports and other high-demand streaming events on Peacock from infrastructure located closer to viewers. The new approach runs Fastly’s content and application delivery software directly on Comcast’s highly distributed, nationwide network – expanding capacity and improving efficiency during Peacock’s biggest live moments, including marquee sports such as the NFL, NBA, MLB,</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="str">
+        <v>Shawn Levy Inks New Overall Television Deal with Disney</v>
+      </c>
+      <c r="B328" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C328" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D328" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E328" t="str">
+        <v>https://thewaltdisneycompany.com/news/shawn-levy-overall-television-deal/</v>
+      </c>
+      <c r="F328" t="str">
+        <v>The post Shawn Levy Inks New Overall Television Deal with Disney appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="str">
+        <v>Klydoclock Joins Licensing International to Expand Its Licensed Content Program</v>
+      </c>
+      <c r="B329" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C329" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D329" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E329" t="str">
+        <v>https://www.prnewswire.com/news-releases/klydoclock-joins-licensing-international-to-expand-its-licensed-content-program-302891868.html</v>
+      </c>
+      <c r="F329" t="str">
+        <v>Recent licensed Collections featuring Archie Comics and Jay &amp; Silent Bob build on this foundation, bringing familiar characters to life through original animations created specifically for Klydoclock. NEW YORK, Sept. 28, 2026 /PRNewswire/ -- Klydoclock, the art clock for the digital age,...</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="str">
+        <v>Michael Bublé and Drew Scott strive for hockey glory in Prime Video docuseries 'Hometown Giants,' coming October 16</v>
+      </c>
+      <c r="B330" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C330" t="str">
+        <v>mlpr-amazon</v>
+      </c>
+      <c r="D330" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E330" t="str">
+        <v>https://www.aboutamazon.com/news/entertainment/hometown-giants-hockey-michael-buble-drew-scott-prime-video?utm_source=rss</v>
+      </c>
+      <c r="F330" t="str">
+        <v>Watch the trailer for the new Prime Video series about Vancouver Giants junior hockey players chasing NHL dreams.</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="str">
+        <v>Vadzo Imaging Positions Innova-662CRE: Sony IMX662 2MP Ultra-Low Light GigE Camera with ONVIF Compliance and High-Performance ISP for Security and Surveillance</v>
+      </c>
+      <c r="B331" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C331" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D331" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E331" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-innova-662cre-sony-imx662-2mp-ultra-low-light-22860320</v>
+      </c>
+      <c r="F331" t="str">
+        <v>Built for surveillance, security, and industrial vision applications that demand exceptional performance in challenging lighting conditions, this 2MP Ultra-Low Light GigE Camera pairs the Sony IMX662 STARVIS 2 sensor with a high-performance ISP and ONVIF-compliant GigE Vision connectivity, giving integrators a single platform that delivers both superior image quality and seamless network integration for modern video management systems.</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="str">
+        <v>Boats Group Appoints Marine Review Expert Jack Haines to Drive Content Expansion and Social Channel Growth</v>
+      </c>
+      <c r="B332" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C332" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D332" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E332" t="str">
+        <v>https://www.prnewswire.com/news-releases/boats-group-appoints-marine-review-expert-jack-haines-to-drive-content-expansion-and-social-channel-growth-302891752.html</v>
+      </c>
+      <c r="F332" t="str">
+        <v>Former YachtBuyer Reviews Director and Motor Boat &amp; Yachting Deputy Editor brings 15 years of world-class expertise to further scale original editorial, video, and social channels across YachtWorld and Boat Trader. MIAMI, Sept. 28, 2026 /PRNewswire/ -- Boats Group, the technology leader...</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="str">
+        <v>Market One Minute Feature on BNN Bloomberg: Atlas Salt Begins Construction of Great Atlantic Salt Project in Newfoundland</v>
+      </c>
+      <c r="B333" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C333" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D333" t="str">
+        <v>Energy, Media</v>
+      </c>
+      <c r="E333" t="str">
+        <v>https://www.newsfilecorp.com/release/316351/Market-One-Minute-Feature-on-BNN-Bloomberg-Atlas-Salt-Begins-Construction-of-Great-Atlantic-Salt-Project-in-Newfoundland</v>
+      </c>
+      <c r="F333" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 28, 2026) - Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors.Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.Atlas Salt Inc.: Building a Domestic Supply for North America's De-Icing Salt MarketAtlas Salt Inc. (TSXV: SALT) (OTCQX:...</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="str">
+        <v>FOX NEWS MEDIA EXPANDS PODCAST PORTFOLIO WITH NEW ORIGINAL SHOW "the GIRLS" DEBUTING OCTOBER 1</v>
+      </c>
+      <c r="B334" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C334" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D334" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E334" t="str">
+        <v>https://www.prnewswire.com/news-releases/fox-news-media-expands-podcast-portfolio-with-new-original-show-the-girls-debuting-october-1-302891740.html</v>
+      </c>
+      <c r="F334" t="str">
+        <v>NEW YORK, Sept. 28, 2026 /PRNewswire/ -- FOX News Podcasts will broaden its original podcast slate with FOX News' the Girls, a new personality-driven conversation series featuring an array of leading female voices. The announcement was made today by FOX News Digital and New Media...</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="str">
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Novartis AG (NVS) Shareholders ...</v>
+      </c>
+      <c r="B335" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C335" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D335" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E335" t="str">
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-novartis-ag-nvs-shareholders-r5228187.htm</v>
+      </c>
+      <c r="F335" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Novartis AG ("Novartis" or "the Company") (NYSE:NVS). Investors who purchased Novartis securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/novartis-ag-nvs-class_action_lawsuit. Novartis Investigation Details On September 8, 2026, Novartis issued a press release "announcing that the global Phase III HARBOR study evaluating del-desiran in people living with myotonic dystrophy type 1 (DM1) did not demonstrate statistically significant improvement versus placebo on the primary endpoint of video hand opening time ..</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="str">
+        <v>Vadzo Imaging Positions Merlin-821CRS: 8MP Onsemi AR0821 4K HDR USB 2.0 Camera with 4K Video Streaming for Kiosks and Signages</v>
+      </c>
+      <c r="B336" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C336" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D336" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E336" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-merlin-821crs-8mp-onsemi-ar0821-4k-hdr-usb-2-0-22865428</v>
+      </c>
+      <c r="F336" t="str">
+        <v>The Merlin-821CRS is an 8MP color rolling shutter USB 2.0 camera built on the Onsemi AR0821 sensor and validated specifically for real-time 4K video streaming on kiosk and digital signage hardware. USB 2.0's bandwidth ceiling cannot carry raw or lightly compressed 4K video at a usable frame rate, which means a camera claiming 4K resolution over this interface produces choppy, unusable video unless the sensor's output is compressed substantially before it ever reaches the USB connection. The Merlin-821CRS resolves this with onboard hardware compression that fits genuinely smooth 4K HDR video within USB 2.0's real throughput ceiling, and its dual endpoint streaming lets one compressed feed serve the kiosk's on-screen display while a second stream simultaneously supports an audience analytics</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="str">
+        <v>Hyland nomme Michael Haugen au poste de Vice-président senior des ventes pour la division Content Innovation Cloud, afin d'accélérer la croissance internationale continue de l'entreprise</v>
+      </c>
+      <c r="B337" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C337" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D337" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E337" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyland-nomme-michael-haugen-au-poste-de-vice-president-senior-des-ventes-pour-la-division-content-innovation-cloud-afin-daccelerer-la-croissance-internationale-continue-de-lentreprise-302891537.html</v>
+      </c>
+      <c r="F337" t="str">
+        <v>M. Haugen est fort de plus de 30 ans d'expérience à des postes de direction dans le domaine des logiciels d'entreprise, avec une expérience avérée dans la mise en œuvre à grande échelle de la transformation SaaS Cette nomination témoigne de l'engagement de Hyland à promouvoir...</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="str">
+        <v>AAEON Targets High-Performance Industrial AI with Intel Core Ultra Series 3-Powered MIX-PTLWV1</v>
+      </c>
+      <c r="B338" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C338" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D338" t="str">
+        <v>AI, SaaS, Healthcare, Real Estate, Energy, Retail, Automotive, Education, Media</v>
+      </c>
+      <c r="E338" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1772461</v>
+      </c>
+      <c r="F338" t="str">
+        <v>The company’s first Mini-ITX motherboard built on the Panther Lake platform offers 128GB DDR5, wide voltage input, and broad expansion module support. Taipei, Taiwan, 2026-09-28 [read full press release...]</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="str">
+        <v>Open-Source Model Accelerates Global Progress in Medical Video AI</v>
+      </c>
+      <c r="B339" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C339" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D339" t="str">
+        <v>AI, Healthcare, Media</v>
+      </c>
+      <c r="E339" t="str">
+        <v>https://www.prnewswire.com/news-releases/open-source-model-accelerates-global-progress-in-medical-video-ai-302891447.html</v>
+      </c>
+      <c r="F339" t="str">
+        <v>SHANGHAI, Sept. 28, 2026 /PRNewswire/ -- Through an open-source model, a public dataset and benchmark, and the MedVidU Challenge, a global research competition, researchers worldwide now share a common foundation for advancing medical video AI. The Challenge drew 75 teams from 18...</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="str">
+        <v>Vox to Acquire Silver Royalty over the Sorby Hills Project in Australia ...</v>
+      </c>
+      <c r="B340" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C340" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D340" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E340" t="str">
+        <v>https://pr-inside.com/vox-to-acquire-silver-royalty-over-the-sorby-hills-project-in-australia-r5228075.htm</v>
+      </c>
+      <c r="F340" t="str">
+        <v>(PR-inside.com) DENVER, CO / ACCESS Newswire / September 28, 2026 / Vox Royalty Corp. (NASDAQ:VOXR) (TSX:VOXR) ("Vox" or the "Company"), a returns-focused mining royalty and streaming company, is pleased to announce that its subsidiary, Vox Royalty Australia Pty Ltd. ("Vox Australia"), has entered into a binding agreement to acquire an effective 0.75% net smelter return royalty (the "Royalty") over the construction-stage Sorby Hills silver-lead project in Western Australia ("Sorby Hills" or the "Project"), for total cash consideration of $13,000,000 from a private seller (the "Transaction"). The Transaction remains subject to the completion of conditions precedent customary for a royalty transaction of this ..</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="str">
+        <v>Introducing Vertical Video Unification with Display &amp; Video 360.</v>
+      </c>
+      <c r="B341" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C341" t="str">
+        <v>mlpr-google</v>
+      </c>
+      <c r="D341" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E341" t="str">
+        <v>https://blog.google/products/marketingplatform/360/vertical-video-unification/</v>
+      </c>
+      <c r="F341" t="str">
+        <v>Unify vertical video buys with Google Display &amp; Video 360. See how Unilever boosted reach by 24% using Gemini-powered measurement. Get the details.</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="str">
+        <v>J.P. Morgan Taps Thunes to Streamline Global Payments: NYSE Content Update</v>
+      </c>
+      <c r="B342" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C342" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D342" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E342" t="str">
+        <v>https://www.prnewswire.com/news-releases/jp-morgan-taps-thunes-to-streamline-global-payments-nyse-content-update-302891492.html</v>
+      </c>
+      <c r="F342" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Sept. 28, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="str">
+        <v>Alpha Kappa Alpha Sorority, Incorporated® South Eastern Region to collect essential infant care items for babies entering foster care and families in need</v>
+      </c>
+      <c r="B343" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C343" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D343" t="str">
+        <v>Healthcare, Media</v>
+      </c>
+      <c r="E343" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1772315</v>
+      </c>
+      <c r="F343" t="str">
+        <v>&amp;#160; Nashville, TN, 2026-09-28 — /EPR Network/ — Two Nashville-area community organizations will receive much-needed support when women representing Alpha Kappa Alpha Sorority, Incorporated® (AKA) [read full press release...]</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="str">
+        <v>As Global Tensions Persist, Psychotherapist’s Message About Peace Endures</v>
+      </c>
+      <c r="B344" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C344" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D344" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E344" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1772297</v>
+      </c>
+      <c r="F344" t="str">
+        <v>LOS ANGELES, CA, 2026-09-28 — /EPR Network/ — The late psychotherapist Dr. Pieter Noomen wrote extensively about peace, and as nations continue to navigate tensions [read full press release...]</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="str">
+        <v>Hyland Appoints Michael Haugen as Senior Vice President, Sales, Content Innovation Cloud, to Accelerate the Company's Continued International Growth</v>
+      </c>
+      <c r="B345" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C345" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D345" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E345" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyland-appoints-michael-haugen-as-senior-vice-president-sales-content-innovation-cloud-to-accelerate-the-companys-continued-international-growth-302890879.html</v>
+      </c>
+      <c r="F345" t="str">
+        <v>Haugen brings over 30 years of enterprise software leadership, with a proven record of scaling SaaS transformation Appointment reflects Hyland's commitment to driving content intelligence and automation for enterprises worldwide as Hyland Content Innovation Cloud™ adoption accelerates...</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="str">
+        <v>New Private Couples Retreat Launches in South Africa’s Garden Route</v>
+      </c>
+      <c r="B346" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C346" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D346" t="str">
+        <v>Retail, Education, Healthcare, Media</v>
+      </c>
+      <c r="E346" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1772237</v>
+      </c>
+      <c r="F346" t="str">
+        <v>WILDERNESS, SOUTH AFRICA, 2026-09-28 — /EPR Network/ — Consensuality has launched Wilderness, Together, a new five-night private couples retreat in the Garden Route designed around [read full press release...]</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="str">
+        <v>RainCastle Named September Finalist in DesignRush Best Website Designs</v>
+      </c>
+      <c r="B347" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C347" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D347" t="str">
+        <v>Healthcare, Media</v>
+      </c>
+      <c r="E347" t="str">
+        <v>https://www.newsfilecorp.com/release/315653/RainCastle-Named-September-Finalist-in-DesignRush-Best-Website-Designs</v>
+      </c>
+      <c r="F347" t="str">
+        <v>Needham, Massachusetts--(Newsfile Corp. - September 28, 2026) - RainCastle Communications, a branding, website design, and digital marketing agency, has been named a September 2026 Finalist in DesignRush's Best Website Designs for its redesign of the Belmar Pharma Solutions website.The Belmar Pharma Solutions project combines strategic content and digital design across a complex healthcare websiteTo view an enhanced version of this graphic, please...</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="str">
+        <v>Maris-Tech Receives Record US$10 Million Order - Its Largest-Ever Contract - for Advanced Video Systems on Next-Generation Airborne Defense Platforms</v>
+      </c>
+      <c r="B348" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C348" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D348" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E348" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/28/3369797/0/en/maris-tech-receives-record-us-10-million-order-its-largest-ever-contract-for-advanced-video-systems-on-next-generation-airborne-defense-platforms.html</v>
+      </c>
+      <c r="F348" t="str">
+        <v>Potential Follow-On Orders Could Bring Total Orders to Approximately US$14.1 Million; Majority of the Initial Order Expected to Be Delivered by the End of 2028</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="str">
+        <v>Growing Digital Content Consumption Highlights the Need for Flexible Media Tools</v>
+      </c>
+      <c r="B349" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C349" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D349" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E349" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1772132</v>
+      </c>
+      <c r="F349" t="str">
+        <v>Digital media habits continue to change as people use online video and audio across phones, computers, tablets, and other connected devices. Flexible media tools are [read full press release...]</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="str">
+        <v>Samsung TV Plus Expands Global Creator Lineup to More Markets</v>
+      </c>
+      <c r="B350" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C350" t="str">
+        <v>mlpr-samsung</v>
+      </c>
+      <c r="D350" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E350" t="str">
+        <v>https://news.samsung.com/global/samsung-tv-plus-expands-global-creator-lineup-to-more-markets</v>
+      </c>
+      <c r="F350" t="str">
+        <v>Samsung TV Plus is expanding its creator offerings to more markets worldwide. Samsung Electronics’ subscription-free streaming service introduced new creator-led channels across Australia, New Zealand, the Philippines, Singapore, Thailand, and the United Kingdom — while extending existing creator channels to Brazil and Mexico. Spanning lifestyle, food, sports, news, and science, the additions broaden access to […]</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="str">
+        <v>Vodafone and Digital Virgo partner to drive adoption of trusted mobile commerce using Global Network APIs</v>
+      </c>
+      <c r="B351" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C351" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D351" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E351" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361047</v>
+      </c>
+      <c r="F351" t="str">
+        <v>- - &amp;#8226; Global partnership aims to strengthen mobile commerce with operator-grade identity, authentication and fraud prevention capabilities - - - Vodafone and Digital Virgo, a global specialist in distribution, payments and monetisation strategies, announced a partnership to help enterprises, other operators, media companies and content creators deliver secure, seamless and trusted digital experiences to consumers in Europe and Africa. - - The two companies will work together to accelerat... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361047</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="str">
+        <v>Free Ad-supported Streaming TV Market Growth Through Strategic Partnerships</v>
+      </c>
+      <c r="B352" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C352" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D352" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E352" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1774125</v>
+      </c>
+      <c r="F352" t="str">
+        <v>Television consumption is undergoing another major shift as audiences increasingly balance entertainment choices with affordability and convenience. The Free Ad-supported Streaming TV Market is benefiting [read full press release...]</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="str">
+        <v>Gray Media Delivers Extensive 2026 Midterm Coverage with Over 100 Debates and Forums Nationwide</v>
+      </c>
+      <c r="B353" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C353" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D353" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E353" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/28/3369602/0/en/gray-media-delivers-extensive-2026-midterm-coverage-with-over-100-debates-and-forums-nationwide.html</v>
+      </c>
+      <c r="F353" t="str">
+        <v>Broadcast and streaming events across battleground states highlight Gray’s comprehensive local coverage ahead of the November elections Broadcast and streaming events across battleground states highlight Gray’s comprehensive local coverage ahead of the November elections</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="str">
+        <v>Why Omnichannel Engagement Matters to the Communication Platform as a Service Market</v>
+      </c>
+      <c r="B354" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C354" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D354" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E354" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1774108</v>
+      </c>
+      <c r="F354" t="str">
+        <v>Business communication is no longer limited to phone calls, emails, or standalone customer-service systems. Companies are increasingly embedding voice, messaging, video, authentication, and automated interactions [read full press release...]</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="str">
+        <v>Action Figures Market Demand Strengthened by Superhero Merchandise</v>
+      </c>
+      <c r="B355" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C355" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D355" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E355" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1774105</v>
+      </c>
+      <c r="F355" t="str">
+        <v>The Action Figures Market is evolving beyond traditional children’s toys as entertainment franchises, collector culture, digital content, and e-commerce reshape consumer demand. The global Action [read full press release...]</v>
+      </c>
+    </row>
+    <row r="356" xml:space="preserve">
+      <c r="A356" t="str">
+        <v>AlphaInvest Unveils Next Growth Chapter with Three-Pillar Strategy Across Investor Relations, Investor Platforms and Events</v>
+      </c>
+      <c r="B356" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C356" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D356" t="str">
+        <v>Finance, AI, SaaS, Real Estate, Media, Education</v>
+      </c>
+      <c r="E356" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110391/</v>
+      </c>
+      <c r="F356" t="str" xml:space="preserve">
+        <v xml:space="preserve">- Builds an integrated Southeast Asian investor ecosystem in Singapore, Malaysia, Thailand and Indonesia.
+- Establishes a new leadership structure to execute AlphaInvest's regional and technology-led growth strategy, including a founder-to-founder CEO succession after 27 years.
+- Positions the Group for an AI-driven future as technology reshapes investor behaviour and capital-market communications.
+[L-R] Mr Lim Dau Hee, Mr Christopher Lee, and Mr Shanison Lin of AlphaInvest
+SINGAPORE, Sept 28, 2026 - (ACN Newswire) - AlphaInvest Holdings Pte. Ltd. (“AlphaInvest”, the “Company”, and together with its subsidiaries, the “Group”), the group behind ShareInvestor, today unveiled a new three-pillar strategy alongside updates to its leadership team to support its next phase of growth across Southeast Asia. The integrated investor communications group serves more than 650 listed companies and reaches over 300,000 investors across the region.
+The strategy brings AlphaInvest’s businesses and capabilities together around three core pillars spanning Investor Relations, Investor Platforms and Events, creating an integrated ecosystem that connects listed companies, investors and the broader capital markets community across multiple touchpoints.
+Mr Christopher Lee, Executive Chairman of AlphaInvest, said, “AlphaInvest has evolved significantly since its beginnings, and the time is right to position the Group for its next chapter. Our three-pillar strategy brings together the capabilities we have built across investor relations, digital platforms and events so that we can serve listed companies and investors in a more connected way.”
+As part of its next phase of growth, AlphaInvest’s businesses will be organised around three complementary pillars:
+Investor Relations: AlphaInvest’s client relationships and capital-markets advisory capabilities, spanning online investor relations and public relations, media and investor outreach, virtual general meetings, and Inve$t, its weekly newsletter.
+Investor Platforms: The Group’s market-data, investor-community and advertising businesses comprising ShareInvestor.com, InvestingNote and InvestSG. The Investor Platforms pillar also incorporates the former Investor-One platform, which was absorbed into InvestSG in August 2026.
+Events: The Group’s flagship investor events and investor-education activities, including INVEST Fair and REITs Symposium.
+Together, the three pillars give AlphaInvest multiple ways to connect companies with investors from corporate communications and investor outreach to market information, digital communities, education and physical events. The integrated structure is intended to support closer collaboration across the Group and a more consistent experience for clients and investors.
+Leadership for the Next Growth Chapter
+To support the execution of the strategy, the Board has put in place a new leadership structure with effect from 1 September 2026.
+The following appointments were made:
+Mr Christopher Lee, previously Chief Executive Officer, has been appointed Executive Chairman;
+Mr Lim Dau Hee, previously Chief Operating Officer, has been appointed Chief Executive Officer;
+Mr Shanison Lin, previously Group Managing Director, Investor Platforms, has been appointed Chief Product Officer; and
+Mr Patrick Daniel, previously Chairman and Director of the Board, will continue as Advisor to the Board.
+Mr Patrick Daniel, Advisor to the Board of AlphaInvest
+Mr Daniel brings extensive media and corporate leadership experience to the advisory role. He formerly served as Deputy Chief Executive Officer of Singapore Press Holdings (SPH) until his retirement in 2017 and subsequently served as Interim Chief Executive Officer of SPH Media Trust from 2021 to 2022. He also chaired ShareInvestor’s Board during its years under SPH ownership and returned as Chairman of the newly independent Group at the founders’ invitation.
+“The Group would like to thank Patrick for his leadership, contributions and dedicated service to the Group over the years. We are pleased that he will continue to support AlphaInvest as Advisor to the Board as we enter this next chapter,” said Mr Christopher Lee.
+Under the new leadership structure, Mr Christopher Lee will focus on board governance, shareholder relations and Group strategy, while Mr Lim Dau Hee will assume responsibility for the Group’s operations and day-to-day management.
+The creation of the Chief Product Officer role is a key part of the strategy, reflecting the growing importance of technology, product development and integration across AlphaInvest’s investor ecosystem. Mr Shanison Lin will lead product strategy across AlphaInvest’s platforms and drive a more unified approach across ShareInvestor.com, InvestingNote and InvestSG as Chief Product Officer.
+Mr Shanison Lin, Chief Product Officer of AlphaInvest, said, “I am honoured to take on this new role and to set one clear direction for ShareInvestor.com, InvestingNote and InvestSG, so we can continue delivering the tools our investor community and client companies rely on while bringing new capabilities to them faster.”
+The leadership transition also marks an important succession milestone for AlphaInvest. Mr Lee and Mr Lim co-founded the Company in 1999 and have both remained closely involved in the Group’s development over the years, including its acquisition by Singapore Press Holdings in 2008 and the management buy-out led by Mr Lee that returned the Company to private ownership in 2018.
+Deepening AlphaInvest’s Southeast Asian Footprint
+AlphaInvest intends to deepen its Southeast Asian footprint by bringing its corporate relationships, investor communities, digital platforms and events closer together across its markets. In each market, a single country Managing Director now owns all three pillars commercially, giving clients one point of contact for the Group’s full range of services. The Group plans to use its three-pillar structure to create more opportunities for clients and investors to engage with AlphaInvest across multiple channels and markets.
+Mr Lim Dau Hee, Chief Executive Officer of AlphaInvest, said, “Our next growth chapter is about bringing the strengths of AlphaInvest together and making them work more effectively as one Group. Our Investor Relations business connects us with listed companies, our Investor Platforms connect us with investors, while our Events bring companies, investors and the wider capital markets community together.
+“By integrating these capabilities more closely and strengthening the technology supporting them, particularly as artificial intelligence reshapes how investors discover information and how listed companies communicate, we believe we can create greater value for our clients and investor community while positioning AlphaInvest for sustainable long-term growth across Southeast Asia.”
+For listed companies, this means broadening access to investor audiences through a combination of investor relations, digital outreach, market platforms and events. For investors, it means creating a more connected experience across market information, investment communities, education and direct engagement with listed companies.
+The Group also intends to strengthen collaboration across its regional businesses, enabling products, content, investor communities and client relationships developed in one market to be leveraged more effectively across others. AlphaInvest believes this more integrated approach will allow it to deepen existing relationships while creating additional opportunities to serve companies and investors across Southeast Asia.
+“Together with Shanison in the newly created Chief Product Officer role, we now have a leadership structure that combines deep institutional knowledge and operational experience with a stronger focus on technology and product development to support that next phase of growth,” Mr Lim added.
+Positioning AlphaInvest for an AI-Driven Future
+Advances in artificial intelligence (“AI”), digitalisation and changing investor behaviour are reshaping how investors discover information, analyse companies, consume financial content and engage with investment communities, as well as how listed companies communicate with stakeholders.
+AlphaInvest believes these changes will require investor communications platforms to become more integrated, responsive and personalised. In response, the Group intends to strengthen the technology and product capabilities supporting its investor-facing businesses, while bringing its market data tool, investor communities, corporate relationships and events into a more connected digital ecosystem.
+About AlphaInvest Holdings Pte. Ltd. (www.alphainvestholdings.com)
+AlphaInvest Holdings Pte. Ltd. (“AlphaInvest”, the “Company”, and together with its subsidiaries, the “Group”) is an integrated investor communications company with operations across Southeast Asia.
+Founded in 1999 with the mission of empowering investors by providing trusted products and services for informed investment decision-making, the Group serves more than 650 listed companies and reaches over 300,000 investors across its platforms and communities.
+Its core areas of business span Investor Relations, Investor Platforms and Events.
+Investor Relations: Client relationships and capital-markets advisory, including online investor relations, investor outreach, Digital PR &amp; IR, virtual general meetings, and Inve$t weekly newsletter published in Singapore and Malaysia.
+Investor Platforms: The Group’s market-data tools, investor community and advertising businesses. ShareInvestor.com (www.shareinvestor.com) provides online market-data tools across its ShareInvestor Station, ShareInvestor.com and ShareInvestor Mobile range of products. InvestingNote (www.investingnote.com) is the largest and most active social investing platform in Singapore and Malaysia, while InvestSG (www.investsg.asia) serves the Group’s broader investor community online.
+Events: Flagship financial investment seminars and conferences, including INVEST Fair (www.investfair.com.my) in Malaysia and Singapore, and REITs Symposium (www.reitsymposium.com), one of the region’s largest REIT-focused events.
+The Group has also made strategic investments in investor relations and public relations firm Waterbrooks Consultants Pte. Ltd. (www.waterbrooks.com.sg).
+Media Contact:
+Waterbrooks Consultants Pte Ltd
+Mr Wayne Koo
+Tel: +65 9338 8166 / +65 8901 9780
+Email: wayne.koo@waterbrooks.com.sg
+Email: query@waterbrooks.com.sg
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="str">
+        <v>‘Avengers Endgame: Encore’ Opens No. 1 as Marvel Studios Crosses $35 Billion Globally at the Box Office</v>
+      </c>
+      <c r="B357" t="str">
+        <v>2026-09-27</v>
+      </c>
+      <c r="C357" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D357" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E357" t="str">
+        <v>https://thewaltdisneycompany.com/news/avengers-endgame-encore-box-office/</v>
+      </c>
+      <c r="F357" t="str">
+        <v>The post ‘Avengers Endgame: Encore’ Opens No. 1 as Marvel Studios Crosses $35 Billion Globally at the Box Office appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="str">
+        <v>Uncanny Owl Launches Tin Canny xAPI/SCORM for WordPress, Bringing SCORM and xAPI Courses to Any WordPress Site</v>
+      </c>
+      <c r="B358" t="str">
+        <v>2026-09-27</v>
+      </c>
+      <c r="C358" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D358" t="str">
+        <v>SaaS, Media, Education</v>
+      </c>
+      <c r="E358" t="str">
+        <v>https://www.prweb.com/releases/uncanny-owl-launches-tin-canny-xapiscorm-for-wordpress-bringing-scorm-and-xapi-courses-to-any-wordpress-site-302888954.html</v>
+      </c>
+      <c r="F358" t="str">
+        <v>The standalone plugin lets any site deliver, protect, and track content created in tools like Articulate Storyline and Adobe Captivate, with every result added to a built-in learning record store. Full Uncanny Automator integration turns those results into completions, enrollments and...</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="str">
+        <v>AAEON Release Micro-ATX Duo with Intel Core Ultra Desktop Processors</v>
+      </c>
+      <c r="B359" t="str">
+        <v>2026-09-26</v>
+      </c>
+      <c r="C359" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D359" t="str">
+        <v>Finance, Healthcare, Real Estate, Retail, Automotive, Media</v>
+      </c>
+      <c r="E359" t="str">
+        <v>https://express-press-release.net/news/2026/09/26/1771137</v>
+      </c>
+      <c r="F359" t="str">
+        <v>Taipei, Taiwan, 2026-09-26 — /EPR Network/ — AAEON (Stock Code: 6579), today announced the release of two new Micro-ATX industrial motherboards featuring Intel® Core&amp;#x2122; Ultra [read full press release...]</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="str">
+        <v>Ella Rivkin Shares Her Journey from $100 to CEO on the Advisor Podcast</v>
+      </c>
+      <c r="B360" t="str">
+        <v>2026-09-26</v>
+      </c>
+      <c r="C360" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D360" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E360" t="str">
+        <v>https://www.pr.com/press-release/980112</v>
+      </c>
+      <c r="F360" t="str">
+        <v>Ella Rivkin, founder and CEO of ERPS Group, is featured on The Advisor podcast in the new episode “Financial Freedom Is About Time, Not Money: $100 to CEO.” Rivkin shares her journey from arriving in the U.S. with $100 to building a successful firm, while discussing financial freedom, cash flow, investing, entrepreneurship, and creating greater control over time and money. [PR.com]</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="str">
+        <v>Jack.org ferme les marchés</v>
+      </c>
+      <c r="B361" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C361" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D361" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E361" t="str">
+        <v>https://www.newsfilecorp.com/release/316126/Jack.org-ferme-les-marchs</v>
+      </c>
+      <c r="F361" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - 25 septembre 2026) - Michael Braithwaite, président et chef de la direction, Jack.org (l'« organisme »), et son équipe se sont joints à Nicole Popova, chef des produits, Groupe TMX, pour fermer les marchés afin de sensibiliser le public à la santé mentale à la prévention du suicide chez les jeunes.Cannot view this video?  Visit:https://www.youtube.com/watch?v=G8VX-Pv64WgÀ l'occasion du Mois de la prévention du suicide, l'organisme veut souligner l'urgence de...</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" t="str">
+        <v>Jack.org Closes the Market</v>
+      </c>
+      <c r="B362" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C362" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D362" t="str">
+        <v>Finance, Healthcare, Media</v>
+      </c>
+      <c r="E362" t="str">
+        <v>https://www.newsfilecorp.com/release/316124/Jack.org-Closes-the-Market</v>
+      </c>
+      <c r="F362" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - September 25, 2026) - Michael Braithwaite, President and Chief Executive Officer, Jack.org ("Organization"), and his team joined Nicole Popova, Product Lead, TMX Group, to close the market to raise awareness around youth mental health and suicide prevention.Cannot view this video?  Visit:https://www.youtube.com/watch?v=G8VX-Pv64WgTimed in recognition of Suicide Prevention Month, the Organization aims to underscore the urgent need to prevent youth suicide, the...</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" t="str">
+        <v>Allstream Energy Partners, SEO Experts in Oil and Gas, Awarded Gas Processing OEM Agreement</v>
+      </c>
+      <c r="B363" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C363" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D363" t="str">
+        <v>Energy, Media</v>
+      </c>
+      <c r="E363" t="str">
+        <v>https://www.prnewswire.com/news-releases/allstream-energy-partners-seo-experts-in-oil-and-gas-awarded-gas-processing-oem-agreement-302890560.html</v>
+      </c>
+      <c r="F363" t="str">
+        <v>Allstream Energy Partners, SEO experts in oil and gas, won a gas processing OEM agreement covering technical content, AEO, and GEO for midstream visibility. HOUSTON, Sept. 25, 2026 /PRNewswire/ -- Allstream Energy Partners has been awarded a Search Engine Optimization ( SEO ) agreement...</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" t="str">
+        <v>Video - CEO Clips: CopAur Minerals: Can a 50% Larger Gold Resource Support a Path to Production in Nevada?</v>
+      </c>
+      <c r="B364" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C364" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D364" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E364" t="str">
+        <v>https://www.newsfilecorp.com/release/316078/Video-CEO-Clips-CopAur-Minerals-Can-a-50-Larger-Gold-Resource-Support-a-Path-to-Production-in-Nevada</v>
+      </c>
+      <c r="F364" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 25, 2026) - CopAur Minerals Inc. (TSXV: CPAU) (OTCQB: COPAF) - CopAur Minerals is advancing its Kinsley Mountain Gold Project in Nevada following a 50% increase in its overall mineral resource estimate and the completion of a Preliminary Economic Assessment. With a larger defined resource and economic study in place, the company is focused on advancing Kinsley Mountain toward its long-term objective of gold production.CopAur Minerals...</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" t="str">
+        <v>The Toy Story Economy: To Cinemas and Beyond</v>
+      </c>
+      <c r="B365" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C365" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D365" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E365" t="str">
+        <v>https://thewaltdisneycompany.com/news/toy-story-economy/</v>
+      </c>
+      <c r="F365" t="str">
+        <v>The post The Toy Story Economy: To Cinemas and Beyond appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="str">
+        <v>Award-winning Love Is In The Blood returns for a second series on Channel 4.0, in partnership with NHS Blood and Transplant</v>
+      </c>
+      <c r="B366" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C366" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D366" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E366" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361022</v>
+      </c>
+      <c r="F366" t="str">
+        <v>Channel 4 has commissioned a second series of Love Is In The Blood for digital entertainment channel, Channel 4.0, in partnership with NHS Blood and Transplant (NHSBT). - - After the first series won Best Content Partnership or AFP at the 2026 Broadcast Digital Awards, and Best Branded Content at this year&amp;#39;s TellyCast Digital Video Awards, C4.0 star and creator Adeola Patronne is back assuming her role as matchmaker for eight more hopeful singles. - - Produced by Word On The Curb, thi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361022</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="str">
+        <v>COLD Launches Insider Club on Supercast, Giving True Crime Fans Ad-Free Listening and Direct Access to Investigative Journalist Dave Cawley</v>
+      </c>
+      <c r="B367" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C367" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D367" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E367" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361018</v>
+      </c>
+      <c r="F367" t="str">
+        <v>Red Seat Ventures (RSV), a Fox Corporation (Nasdaq: FOXA, FOX) creator-led media company, today announced the launch of the COLD Insider Club on Supercast, the first premium subscription offering for COLD, the narrative investigative series from KSL Podcasts hosted by journalist Dave Cawley. - - The COLD Insider Club gives members ad-free listening, early access to new episodes, exclusive bonus content, and direct engagement with Cawley through subscriber Q&amp;amp;As and a monthly live hangout.... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361018</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" t="str">
+        <v>EVIL DEAD BURN Begins Streaming Exclusively On HBO Max October 2</v>
+      </c>
+      <c r="B368" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C368" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D368" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E368" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361016</v>
+      </c>
+      <c r="F368" t="str">
+        <v>New Line Cinema&amp;#39;s / Warner Bros. Pictures&amp;#39; EVIL DEAD BURN will make its global streaming debut exclusively on HBO Max on FRIDAY, OCTOBER 2. The film will debut on HBO linear on SATURDAY, OCTOBER 3 at 8:00 p.m. ET, following special showings of EVIL DEAD (2013) at 4:45 p.m. ET and EVIL DEAD RISE at 6:20 p.m. ET. - - EVIL DEAD BURN stars Souheila Yacoub, Tandi Wright, Hunter Doohan, Luciane Buchanan, Erroll Shand and Maude Davey. - - EVIL DEAD BURN unleashes the franchise&amp;#39;s most sav... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361016</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" t="str">
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Novartis AG (NVS) ...</v>
+      </c>
+      <c r="B369" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C369" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D369" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E369" t="str">
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-novartis-ag-nvs-r5227411.htm</v>
+      </c>
+      <c r="F369" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 25, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Novartis AG ("Novartis" or "the Company") (NYSE:NVS). Investors who purchased Novartis securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/novartis-ag-nvs-class_action_lawsuit. Novartis Investigation Details On September 8, 2026, Novartis issued a press release "announcing that the global Phase III HARBOR study evaluating del-desiran in people living with myotonic dystrophy type 1 (DM1) did not demonstrate statistically significant improvement versus placebo on the primary endpoint of video hand opening time ..</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" t="str">
+        <v>Shawn Mendes Releases Three Versions of Illuminate (10th Anniversary Edition)</v>
+      </c>
+      <c r="B370" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C370" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D370" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E370" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361012</v>
+      </c>
+      <c r="F370" t="str">
+        <v>LISTEN HERE - - Download Hi-Res HERE - - Today, GRAMMY-nominated singer/songwriter Shawn Mendes released two new versions of Illuminate (10th Anniversary Edition) via vinyl and streaming platforms. Listen HERE and shop HERE. - - Originally released in 2016, Illuminate, recently certified 3x-Platinum by the RIAA, marked an important chapter in Shawn&amp;#39;s career and featured some of his biggest songs, including &amp;#8220;Treat You Better,&amp;#8221; &amp;#8220;There&amp;#39;s Nothing Holdin&amp;#39; Me Back,&amp;#8221; &amp;#8220;Mercy,&amp;#8221; and &amp;#8220;Ruin... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361012</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="str">
+        <v>Vadzo Imaging Validates Bolt-821CRS 8MP AR0821 HDR MIPI Camera with NVIDIA Jetson AGX Orin Platform</v>
+      </c>
+      <c r="B371" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C371" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D371" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E371" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-bolt-821crs-8mp-ar0821-hdr-mipi-camera-with-22864156</v>
+      </c>
+      <c r="F371" t="str">
+        <v>The Bolt-821CRS is an 8MP color MIPI camera built on the Onsemi AR0821 sensor and validated specifically for the NVIDIA Jetson AGX Orin platform. A camera that merely produces a raw Bayer frame over MIPI CSI-2 is not the same as a camera whose HDR output is properly calibrated for NVIDIA's Argus camera framework, and most AI applications on Jetson AGX Orin route through Argus rather than bypassing it. Vadzo confirms the complete pipeline from the AR0821 sensor through Jetson AGX Orin's hardware ISP and Argus daemon, including validated ISP tuning specific to the sensor's HDR mode, giving OEMs a camera that delivers properly tone-mapped high dynamic range video through the same framework their GStreamer and DeepStream pipelines already depend on. Output modes span full 4K capture down to 10</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="str">
+        <v>Aleut Federal Unveils Advanced AV/VTC Collaboration Environment in Colorado Springs</v>
+      </c>
+      <c r="B372" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C372" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D372" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E372" t="str">
+        <v>https://www.prnewswire.com/news-releases/aleut-federal-unveils-advanced-avvtc-collaboration-environment-in-colorado-springs-302890370.html</v>
+      </c>
+      <c r="F372" t="str">
+        <v>COLORADO SPRINGS, Colo., Sept. 25, 2026 /PRNewswire/ -- Aleut Federal (Aleut) has established a purpose-built audiovisual and video teleconferencing (AV/VTC) demonstration environment in Colorado Springs, giving government and industry stakeholders the opportunity to experience...</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="str">
+        <v>Kai Cenat and Kaiya Cenat Get Personal About VIVET, Creativity &amp; More on Close Friends Only</v>
+      </c>
+      <c r="B373" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C373" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D373" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E373" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361000</v>
+      </c>
+      <c r="F373" t="str">
+        <v>Takeaways - - Instagram just dropped a new episode of our original series Close Friends Only with streamer and fashion designer Kai Cenat and his sister, Kaiya Cenat. - - In the siblings&amp;#39; first-ever official sit-down together, the two get into Kai&amp;#39;s journey into fashion design and the making of his brand VIVET, who he draws inspiration from in the industry, and how his hiatus from streaming gave him time to explore new skills and passions like design, creative direction and acting. Ka... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361000</v>
+      </c>
+    </row>
+    <row r="374" xml:space="preserve">
+      <c r="A374" t="str">
+        <v>You Can Now Watch Legendary MTV VMA Performances on Spotify</v>
+      </c>
+      <c r="B374" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C374" t="str">
+        <v>mlpr-spotify</v>
+      </c>
+      <c r="D374" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E374" t="str">
+        <v>https://newsroom.spotify.com/2026-09-25/mtv-vmas-partnership/</v>
+      </c>
+      <c r="F374" t="str" xml:space="preserve">
+        <v xml:space="preserve">Since launching in 1984, the MTV Video Music Awards have helped establish the music video as an art form: artist-defining, boundary-breaking, trend-setting, culture-defining. The awards show is also synonymous with legendary performances that bring those videos to life. This year, Spotify is partnering with Paramount as the official music and video partner of the 2026... 
+The post You Can Now Watch Legendary MTV VMA Performances on Spotify appeared first on Spotify.</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="str">
+        <v>Disney Celebrates Dolly Parton’s Lasting Legacy</v>
+      </c>
+      <c r="B375" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C375" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D375" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E375" t="str">
+        <v>https://thewaltdisneycompany.com/news/dolly-parton-legacy/</v>
+      </c>
+      <c r="F375" t="str">
+        <v>The post Disney Celebrates Dolly Parton’s Lasting Legacy appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="str">
+        <v>Babylist Opens 20,000 Square Foot Showroom in New York City: NYSE Content Update</v>
+      </c>
+      <c r="B376" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C376" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D376" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E376" t="str">
+        <v>https://www.prnewswire.com/news-releases/babylist-opens-20-000-square-foot-showroom-in-new-york-city-nyse-content-update-302890263.html</v>
+      </c>
+      <c r="F376" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Sept. 25, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="str">
+        <v>Shark Beauty Launches Limited Edition Celestial Skies Collection in Partnership with Actress and CYKLAR Founder Claudia Sulewski, Available Exclusively at Sephora</v>
+      </c>
+      <c r="B377" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C377" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D377" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E377" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/shark-beauty-launches-limited-edition-120000725.html</v>
+      </c>
+      <c r="F377" t="str">
+        <v>NEEDHAM, Mass., September 25, 2026--SharkNinja, Inc. (NYSE: SN), a global product design and technology company, today announced that Shark Beauty has partnered with actress, director, content creator, entrepreneur, and CYKLAR Founder &amp; Creative Director Claudia Sulewski to introduce the limited-edition Celestial Skies Collection, a thoughtfully designed collaboration that brings elevated design to Shark Beauty's most-loved beauty tools.</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="str">
+        <v>Omneky Introduces TASTE BENCH for Evaluating AI Creative Quality</v>
+      </c>
+      <c r="B378" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C378" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D378" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E378" t="str">
+        <v>https://www.prnewswire.com/news-releases/omneky-introduces-taste-bench-for-evaluating-ai-creative-quality-302890239.html</v>
+      </c>
+      <c r="F378" t="str">
+        <v>New evaluation suite assesses brand fit, creative execution, and whether an ad is ready to run SAN FRANCISCO, Sept. 25, 2026 /PRNewswire/ -- Omneky, the autonomous AI growth platform, today introduced TASTE BENCH, an evaluation suite that tests how well image and video models turn...</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="str">
+        <v>Bilibili Inc. to Hold Extraordinary General Meeting on October 28, 2026</v>
+      </c>
+      <c r="B379" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C379" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D379" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E379" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/25/3369003/0/en/bilibili-inc-to-hold-extraordinary-general-meeting-on-october-28-2026.html</v>
+      </c>
+      <c r="F379" t="str">
+        <v>SHANGHAI, Sept. 25, 2026 (GLOBE NEWSWIRE) -- Bilibili Inc. (“Bilibili” or the “Company”) (Nasdaq: BILI and HKEX: 9626), an iconic brand and a leading video community for young generations in China, today published a circular (the “EGM Circular”) to provide shareholders with information on the proposals that will be put forward at the Company’s upcoming extraordinary general meeting of the shareholders (the “EGM”) for shareholders’ approval and a notice of the EGM (the “EGM Notice”). The EGM will be held at Building 3, Guozheng Center, No. 485 Zhengli Road, Yangpu District, Shanghai, People’s Republic of China, on October 28, 2026 at 4:30 p.m. (Beijing time). The EGM Circular, the EGM Notice and the form of proxy for the EGM are available on the Company’s investor relations website at http:</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="str">
+        <v>Warehub Founder James Holbrook Featured on the AI Edge Podcast</v>
+      </c>
+      <c r="B380" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C380" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D380" t="str">
+        <v>AI, SaaS, Real Estate, Media</v>
+      </c>
+      <c r="E380" t="str">
+        <v>https://www.newsfilecorp.com/release/316026/Warehub-Founder-James-Holbrook-Featured-on-the-AI-Edge-Podcast</v>
+      </c>
+      <c r="F380" t="str">
+        <v>Boston, Massachusetts--(Newsfile Corp. - September 25, 2026) - Warehub, the technology platform building the operating system for industrial real estate, announced today that Founder and Executive Chairman James Holbrook is the featured guest on The AI      Edge Podcast: CRE &amp; AI, hosted by Louis Fernandes.              To view the full announcement, including downloadable images, bios, and more, click here.              Key Takeaways:              Drawing on more than two decades in industrial...</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="str">
+        <v>Books Market Trends: How Audiobooks Are Quietly Rewriting the Industry</v>
+      </c>
+      <c r="B381" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C381" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D381" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E381" t="str">
+        <v>https://express-press-release.net/news/2026/09/25/1773750</v>
+      </c>
+      <c r="F381" t="str">
+        <v>Search interest in the &amp;#8220;Books Market&amp;#8221; has been climbing as investors, publishers, and content strategists try to make sense of a $150-billion-plus industry that is [read full press release...]</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" t="str">
+        <v>Fitness Brand Dropped Over Collaboration with Adult Creator Lottie Lou Clarke</v>
+      </c>
+      <c r="B382" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C382" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D382" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E382" t="str">
+        <v>https://pressat.co.uk/releases/fitness-brand-dropped-over-collaboration-with-adult-creator-lottie-lou-clarke-013c97b48da98090e62feedf533a2a59/</v>
+      </c>
+      <c r="F382" t="str">
+        <v>Friday 25 September, 2026 PRESS RELEASE The HIIT Company Responds to Roefield Leisure Decision and Opens Wider Conversation About Adult Creators and Professional Life Fitness brand says ambassador Lottie Lou Clarke’s role with the company is fitness-focused and separate from her work as an adult-content creator LANCASHIRE, UK — FOR IMMEDIATE RELEASE The HIIT Company has responded to a decision by Roefield Leisure in Clitheroe to end its affiliation with the fitness brand, after the leisure centre raised concerns about social-media content associated with the brand. Lottie Lou Clarke, an ambassador for The HIIT Company, has given her full consent to being publicly identified in this release as an adult-content creator and to discussion of her work within that industry. Clarke’s role with Th</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="str">
+        <v>There's no place like Apple TV for the holidays</v>
+      </c>
+      <c r="B383" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C383" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D383" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E383" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360961</v>
+      </c>
+      <c r="F383" t="str">
+        <v>Celebrate the season with an all-new lineup of festive family favorites, including &amp;#8220;Snoopy Presents: 12 Days of Snoopy,&amp;#8221; premiering Friday, November 13, and &amp;#8220;Fraggle Rock: A Holiday Gift,&amp;#8221; a joyful new holiday special featuring The Jim Henson Company&amp;#39;s beloved musical Fraggles, premiering Friday, December 4. - - Plus, cherished Peanuts classics &amp;#8220;It&amp;#39;s the Great Pumpkin, Charlie Brown,&amp;#8221; &amp;#8220;A Charlie Brown Thanksgiving&amp;#8221; and &amp;#8220;A Charlie Brown Christmas&amp;#8221; return with special free streaming window... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360961</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="str">
+        <v>Lion One Engages Global One Media for Digital Investor Communications</v>
+      </c>
+      <c r="B384" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C384" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D384" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E384" t="str">
+        <v>https://www.newsfilecorp.com/release/316002/Lion-One-Engages-Global-One-Media-for-Digital-Investor-Communications</v>
+      </c>
+      <c r="F384" t="str">
+        <v>North Vancouver, British Columbia--(Newsfile Corp. - September 24, 2026) - Lion One Metals Limited (TSXV: LIO) (OTCQX: LOMLF) ("Lion One" or the "Company") is pleased to announce that it has engaged Global One Media Group Pte. Ltd. ("Global One Media"), a global investor marketing and media firm, to support the Company's digital investor communications strategy.Under the engagement, Global One Media will assist the Company with the production of digital investor content, including video...</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="str">
+        <v>22nd Century Group Urges Policymakers and FDA to Enact and Implement the Reduced Nicotine Content Standard, Citing Years Without a Final Rule</v>
+      </c>
+      <c r="B385" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C385" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D385" t="str">
+        <v>Finance, Healthcare, Media</v>
+      </c>
+      <c r="E385" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/24/3368790/0/en/22nd-century-group-urges-policymakers-and-fda-to-enact-and-implement-the-reduced-nicotine-content-standard-citing-years-without-a-final-rule.html</v>
+      </c>
+      <c r="F385" t="str">
+        <v>22 nd Century Group Calls on HHS Secretary Kennedy, Acting FDA Commissioner Diamantas and CTP Director Koplow to Enact and Implement the Reduced Nicotine Content Standard</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="str">
+        <v>Save the Date: NOVAGOLD 2026 Third Quarter Report, Conference Call and Video Webcast</v>
+      </c>
+      <c r="B386" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C386" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D386" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E386" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/24/3368781/0/en/save-the-date-novagold-2026-third-quarter-report-conference-call-and-video-webcast.html</v>
+      </c>
+      <c r="F386" t="str">
+        <v>VANCOUVER, British Columbia, Sept. 24, 2026 (GLOBE NEWSWIRE) -- NOVAGOLD RESOURCES INC. (“NOVAGOLD” or “the Company”) (NYSE American, TSX: NG) will release its 2026 third quarter financial results before market open on October 8, 2026.</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="str">
+        <v>East Africa Metals Announces Marketing Agreement with BullVestor</v>
+      </c>
+      <c r="B387" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C387" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D387" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E387" t="str">
+        <v>https://www.newsfilecorp.com/release/315974/East-Africa-Metals-Announces-Marketing-Agreement-with-BullVestor</v>
+      </c>
+      <c r="F387" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 24, 2026) - East Africa Metals Inc. (TSXV: EAM) ("EAM" or the "Company") is pleased to provide an update on its marketing activities.EAM has engaged with BullVestor Medien GmBH ("BullVestor") and its general manager Helmut Pollinger, both arm's-length parties to the Company, to provide digital marketing services to the Company. The services include the creation of content, strategic planning, digital advertisement placement, and overseeing...</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="str">
+        <v>“Black Men in Uniform” Joins UK Library Platform Biblio+, Offering Young Audiences a Resilience-Centered Approach to African American History</v>
+      </c>
+      <c r="B388" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C388" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D388" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E388" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360956</v>
+      </c>
+      <c r="F388" t="str">
+        <v>&amp;#8220;Black Men in Uniform: The Untold Story,&amp;#8221; the award-winning documentary from filmmaker Emunah La-Paz (Vicki L. Hubbard), has expanded its international educational reach through Biblio+, a streaming service available through participating libraries. - - For La-Paz, the placement represents more than another distribution outlet. It brings the documentary closer to one of its central purposes: giving students and young audiences an opportunity to encounter African American history through... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360956</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="str">
+        <v>Paralyzed Veterans of America Debuts "Voices of PVA" Podcast - the Definitive Voice on Life with Spinal Cord Injuries and Diseases, like MS and ALS</v>
+      </c>
+      <c r="B389" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C389" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D389" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E389" t="str">
+        <v>https://www.prnewswire.com/news-releases/paralyzed-veterans-of-america-debuts-voices-of-pva-podcast--the-definitive-voice-on-life-with-spinal-cord-injuries-and-diseases-like-ms-and-als-302889693.html</v>
+      </c>
+      <c r="F389" t="str">
+        <v>Audio program to appeal to veterans and broader disability community alike, with new episodes dropping every other week starting Oct. 6 WASHINGTON, Sept. 24, 2026 /PRNewswire/ -- Paralyzed Veterans of America launches "Voices of PVA" – an audio-only podcast designed to inform, empower,...</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="str">
+        <v>VIKING® Car Care Launches "Car Care Coaching" Educational Video and Blog Series</v>
+      </c>
+      <c r="B390" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C390" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D390" t="str">
+        <v>SaaS, Automotive, Media, Education</v>
+      </c>
+      <c r="E390" t="str">
+        <v>https://www.prweb.com/releases/viking-car-care-launches-car-care-coaching-educational-video-and-blog-series-302887432.html</v>
+      </c>
+      <c r="F390" t="str">
+        <v>New expert-led content platform delivers practical car care education, step-by-step guidance, and professional insights for DIY vehicle enthusiasts ST. LOUIS, Sept. 24, 2026 /PRNewswire-PRWeb/ -- VIKING® Car Care, a trusted leader in automotive appearance accessories, announced the launch...</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="str">
+        <v>Beeline Holdings (BLNE) Bizumentary to Premiere Sept. 24 Across National Networks</v>
+      </c>
+      <c r="B391" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C391" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D391" t="str">
+        <v>Finance, Real Estate, Retail, Media</v>
+      </c>
+      <c r="E391" t="str">
+        <v>https://www.newmediawire.com/news/beeline-holdings-blne-bizumentary-to-premiere-sept-24-across-national-networks-7090021</v>
+      </c>
+      <c r="F391" t="str">
+        <v>LOS ANGELES, CA - September 24, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) announced that its “Bizumentary,” produced in partnership with Emmy Award-winning Loft 100 Studios, will premiere Sept. 24 at 9 p.m. ET on BizTV, YouToo America, YTA TV and American Forces Network. The production highlights mortgage solutions for self-employed borrowers and property investors. Following the premiere, the Bizumentary will be available across major podcast and digital platforms, including Apple Podcasts, Spotify and YouTube, and is scheduled to air weekly with the potential for broader network distribution. To view the full press release, visit https://ibn.fm/3l1AA About Beeline Beeline is a digital mortgage and financial technology company focused on transforming the way consumers access</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="str">
+        <v>Vadzo Imaging Positions Innova-1335CRA 13MP AR1335 4K Autofocus Color GigE Camera for Machine Vision</v>
+      </c>
+      <c r="B392" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C392" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D392" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E392" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-innova-1335cra-13mp-ar1335-4k-autofocus-color-22864155</v>
+      </c>
+      <c r="F392" t="str">
+        <v>Built for machine vision, industrial inspection, quality control, and automation applications that demand high-resolution imaging with precise focus control and reliable industrial networking, this 4K Autofocus GigE Camera pairs the Onsemi AR1335 sensor's genuine 13MP resolution with autofocus precision over low-latency GigE Vision streaming, giving vision system integrators and equipment manufacturers professional imaging quality regardless of working distance or production environment.</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="str">
+        <v>Byron Allen Comes to DPAA Global Video Everywhere Summit with Opening Keynote Conversation: Your Brand's Best Storyteller is Video</v>
+      </c>
+      <c r="B393" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C393" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D393" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E393" t="str">
+        <v>https://www.prnewswire.com/news-releases/byron-allen-comes-to-dpaa-global-video-everywhere-summit-with-opening-keynote-conversation-your-brands-best-storyteller-is-video-302889511.html</v>
+      </c>
+      <c r="F393" t="str">
+        <v>Founder of One of the Largest Independent Studios in the World to Talk about the Future of Media and Advertising on October 13th in NYC DPAA to Bring Together Allen, Anthony Scaramucci, Leading CMOs and Agency Executives Around the Theme "Real Connections" and to Discuss the Value of...</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="str">
+        <v>Announcing the "My Unique Family" Scholarship From Envision Family ...</v>
+      </c>
+      <c r="B394" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C394" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D394" t="str">
+        <v>Media, Education</v>
+      </c>
+      <c r="E394" t="str">
+        <v>https://pr-inside.com/announcing-the-my-unique-family-scholarship-from-envision-family-r5226986.htm</v>
+      </c>
+      <c r="F394" t="str">
+        <v>(PR-inside.com) Apply by March 15, 2027, for a chance to win $2,500. SEATTLE, WA / ACCESS Newswire / September 24, 2026 / At Envision Family Law, we understand that no two families look alike. Your family's needs are unique, as are the challenges that you've experienced while growing up. The new "My Unique Family" scholarship promises $2,500 to a student who can present the story of their family's most unique qualities in a compelling video format. Students interested in applying for the "My Unique Family" scholarship have until March 15, 2027, to submit a two to three-minute video going into detail about their ..</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="str">
+        <v>US-India Satellite Captures Time-lapse Video of Volcanic Eruption</v>
+      </c>
+      <c r="B395" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C395" t="str">
+        <v>NASA</v>
+      </c>
+      <c r="D395" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E395" t="str">
+        <v>https://www.nasa.gov/missions/nisar/us-india-satellite-captures-time-lapse-video-of-volcanic-eruption/</v>
+      </c>
+      <c r="F395" t="str">
+        <v>Like tendrils on a vine, lava spreads out from the northern crater of Krasheninnikov, a volcano pair on the Pacific coast of Russia’s Kamchatka Peninsula. On July 30, 2025, an 8.8-magnitude earthquake had struck in the nearby ocean, apparently jolting one of the two volcanoes awake. A few days later, for the first time in [&amp;#8230;]</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="str">
+        <v>Amapá Minerals Holdings Inc. (AMAP) ouvre les marchés</v>
+      </c>
+      <c r="B396" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C396" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D396" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E396" t="str">
+        <v>https://www.newsfilecorp.com/release/315894/Amap-Minerals-Holdings-Inc.-AMAP-ouvre-les-marchs</v>
+      </c>
+      <c r="F396" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - 24 septembre 2026) - Ivan Truzzi, chef de la direction, Amapá Minerals Holdings Inc. (« Amapá Minerals » ou la « société ») (TSX : AMAP) et son équipe de direction se sont joints à Omar Khafagy, chef, Succès des clients, Bourse de Toronto (« TSX ») et Bourse de croissance TSX (« TSXV »), pour ouvrir les marchés et souligner l'inscription de la société à la TSX.Cannot view this video?  Visit:https://www.youtube.com/watch?v=DFNaDx84U3IAmapá Minerals est une...</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="str">
+        <v>Amapá Minerals Holdings Inc. (AMAP) Opens the Market</v>
+      </c>
+      <c r="B397" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C397" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D397" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E397" t="str">
+        <v>https://www.newsfilecorp.com/release/315892/Amap-Minerals-Holdings-Inc.-AMAP-Opens-the-Market</v>
+      </c>
+      <c r="F397" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - September 24, 2026) - Ivan Truzzi, Chief Executive Officer, Amapá Minerals Holdings Inc. ("Amapá Minerals" or the "Company") (TSX: AMAP) and his executive team ("Amapá Minerals" or the "Company"), joined Omar Khafagy, Head, Client Success, Toronto Stock Exchange ("TSX") and TSX Venture Exchange ("TSXV"), to open the market to celebrate the Company's new listing to TSX.Cannot view this video?  Visit:https://www.youtube.com/watch?v=DFNaDx84U3IAmapá Minerals is a...</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="str">
+        <v>What is the Best Social Media Platform for Goths?</v>
+      </c>
+      <c r="B398" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C398" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D398" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E398" t="str">
+        <v>https://pr-inside.com/what-is-the-best-social-media-platform-for-goths-r5226853.htm</v>
+      </c>
+      <c r="F398" t="str">
+        <v>(PR-inside.com) The best social media platform for goths is Jaaspire SEATTLE, WA / ACCESS Newswire / September 24, 2026 / Goth creators, musicians, models, and artists are increasingly turning to Jaaspire , a social networking platform that has positioned itself as the best social media platform for goths by eliminating shadow banning and giving alternative creators direct control over visibility and income. Goth subcultures have long reported suppressed reach on mainstream platforms, where dark aesthetics, alternative fashion, and subculture content are frequently flagged or quietly downgraded by opaque algorithms. Available in both the Apple App Store and Google Play Store , Jaaspire social ..</v>
+      </c>
+    </row>
+    <row r="399" xml:space="preserve">
+      <c r="A399" t="str">
+        <v>The Daily Scrum by ChumFund Tackles Business Questions Across Music and Every Industry in 3 Minutes</v>
+      </c>
+      <c r="B399" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C399" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D399" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E399" t="str">
+        <v>https://pressreleasenews.org/pressroom/the-daily-scrum-by-chumfund-tackles-business-questions-across-music-and-every-industry-in-3-minutes</v>
+      </c>
+      <c r="F399" t="str" xml:space="preserve">
+        <v xml:space="preserve">The Daily Scrum continues its weekday business series with a Music Industry focus, using short-form video to bring practical business questions to a broader audience.
+</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="str">
+        <v>Gritsee Names Franchise Industry Veteran Paige Robinson Dosch Senior Vice President of Revenue</v>
+      </c>
+      <c r="B400" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C400" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D400" t="str">
+        <v>Finance, AI, SaaS, Media</v>
+      </c>
+      <c r="E400" t="str">
+        <v>https://www.prweb.com/releases/gritsee-names-franchise-industry-veteran-paige-robinson-dosch-senior-vice-president-of-revenue-302887318.html</v>
+      </c>
+      <c r="F400" t="str">
+        <v>Appointment Reinforces Gritsee's Commitment to Franchising, Field Leadership and Technology That Turns Everyday Restaurant Activity Into Coachable Moments CAMBRIDGE, Mass., Sept. 24, 2026 /PRNewswire-PRWeb/ -- Gritsee, the AI-powered video intelligence platform helping franchisees...</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="str">
+        <v>Inspired Showcases Latest Retail and iGaming Content, Platforms and Virtual Sports at G2E 2026 — Booth #4216</v>
+      </c>
+      <c r="B401" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C401" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D401" t="str">
+        <v>Finance, Retail, Media</v>
+      </c>
+      <c r="E401" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/24/3368399/0/en/inspired-showcases-latest-retail-and-igaming-content-platforms-and-virtual-sports-at-g2e-2026-booth-4216.html</v>
+      </c>
+      <c r="F401" t="str">
+        <v>Inspired brings innovation to G2E</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="str">
+        <v>Kartoon Studios to Participate in the Lytham Partners Fall 2026 Investor ...</v>
+      </c>
+      <c r="B402" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C402" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D402" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E402" t="str">
+        <v>https://pr-inside.com/kartoon-studios-to-participate-in-the-lytham-partners-fall-2026-investor-r5226801.htm</v>
+      </c>
+      <c r="F402" t="str">
+        <v>(PR-inside.com) BEVERLY HILLS, CA / ACCESS Newswire / September 24, 2026 / Kartoon Studios, Inc. (NYSE American:TOON) ("Kartoon Studios" or the "Company"), a global entertainment company creating, producing, distributing and licensing children's and family content, will participate in a webcast presentation and host one-on-one meetings with investors at the Lytham Partners Fall 2026 Investor Conference, taking place virtually on September 29-30, 2026. Company Webcast The webcast presentation will take place at 1:30 p.m. ET on Tuesday, September 29, 2026. The webcast can be accessed by visiting the conference website at https://lythampartners.com/fall2026/ or directly at https://app.webinar.net/wgPKjYr6oQl. The webcast will also be available for replay ..</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="str">
+        <v>AdPlayer.Pro Powers Video Advertising on DOOH Screens at Scale</v>
+      </c>
+      <c r="B403" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C403" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D403" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E403" t="str">
+        <v>https://www.prweb.com/releases/adplayerpro-powers-video-advertising-on-dooh-screens-at-scale-302887323.html</v>
+      </c>
+      <c r="F403" t="str">
+        <v>AdPlayer.Pro reports the successful launch of its video ad player on physical DOOH screens across EMEA. KYIV, Ukraine, Sept. 24, 2026 /PRNewswire-PRWeb/ -- AdPlayer.Pro, a global provider of SaaS video advertising technologies, has announced the strategic launch of its video ad player on...</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="str">
+        <v>AMD CEO Shares Trump-Xi Expectations at IMPERIA Summit: NYSE Content Update</v>
+      </c>
+      <c r="B404" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C404" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D404" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E404" t="str">
+        <v>https://www.prnewswire.com/news-releases/amd-ceo-shares-trump-xi-expectations-at-imperia-summit-nyse-content-update-302889273.html</v>
+      </c>
+      <c r="F404" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Sept. 24, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="str">
+        <v>DesignRush Podcast: HubSpot CMO Kipp Bodnar on AI Search After 140M Lost Visits</v>
+      </c>
+      <c r="B405" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C405" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D405" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E405" t="str">
+        <v>https://www.newsfilecorp.com/release/315840/DesignRush-Podcast-HubSpot-CMO-Kipp-Bodnar-on-AI-Search-After-140M-Lost-Visits</v>
+      </c>
+      <c r="F405" t="str">
+        <v>Miami, Florida--(Newsfile Corp. - September 24, 2026) - DesignRush has released podcast episode 154 featuring Kipp Bodnar, Chief Marketing Officer at HubSpot, who discusses how marketing leaders can respond as AI changes how buyers find information and established search channels lose traffic.Headshot of Kipp Bodnar, Chief Marketing Officer at HubSpot, featured on the DesignRush Podcast.To view an enhanced version of this graphic, please...</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="str">
+        <v>Stolt-Nielsen Limited to Host a Video Conference to Present the Results for the Third Quarter and First Nine Months of 2026</v>
+      </c>
+      <c r="B406" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C406" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D406" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E406" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/24/3368289/0/en/stolt-nielsen-limited-to-host-a-video-conference-to-present-the-results-for-the-third-quarter-and-first-nine-months-of-2026.html</v>
+      </c>
+      <c r="F406" t="str">
+        <v>LONDON, September 24, 2026 – Stolt-Nielsen Limited (Oslo Børs: SNI) will host a virtual presentation to discuss the Company’s unaudited results for the third quarter and first nine months of 2026 on Thursday, October 1, 2026 at 15:00 CEST (09:00 EDT, 14:00 BST) .</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" t="str">
+        <v>Horizon Aircraft to Report First Quarter 2027 Results and Provide a ...</v>
+      </c>
+      <c r="B407" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C407" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D407" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E407" t="str">
+        <v>https://pr-inside.com/horizon-aircraft-to-report-first-quarter-2027-results-and-provide-a-r5226778.htm</v>
+      </c>
+      <c r="F407" t="str">
+        <v>(PR-inside.com) Company Invites Investors to Submit Questions to be Answered on the Webcasted Earnings Call TORONTO, ON / ACCESS Newswire / September 24, 2026 / New Horizon Aircraft Ltd. ("Horizon Aircraft" or the "Company") (NASDAQ:HOVR) announces that it will release its financial results for the fiscal first quarter of 2027 on Friday, October 9, 2026, before market open. Management of the Company will discuss those results and provide a business update during a webcasted earnings call at 8:30 am ET on the same day. The webcast will feature a video presentation by Horizon Aircraft CEO Brandon Robinson and CFO Brian Merker. Guests can ..</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="str">
+        <v>Nach 44 Millionen Aufrufen liefert der Musik-Kurzfilm „IS IT JUST A GAME?" neue Hinweise auf das Videospiel PAPmusic Game, das 2026 erscheinen wird</v>
+      </c>
+      <c r="B408" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C408" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D408" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E408" t="str">
+        <v>https://www.prnewswire.com/news-releases/nach-44-millionen-aufrufen-liefert-der-musik-kurzfilm-is-it-just-a-game-neue-hinweise-auf-das-videospiel-papmusic-game-das-2026-erscheinen-wird-302889178.html</v>
+      </c>
+      <c r="F408" t="str">
+        <v>MAILAND, 24. September 2026 /PRNewswire/ -- Nach zwei Kampagnen, die das Geheimnis um PAPgame in eine international geteilte musikalische Geschichte verwandelt haben, kehrt der italienische Künstler und Regisseur LeiKiè mit „IS IT JUST A GAME?" zurück – dem dritten Song und dritten Video,...</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" t="str">
+        <v>44 million views later, the musical short "IS IT JUST A GAME?" reveals new clues about the video game PAPmusic Game, coming in 2026</v>
+      </c>
+      <c r="B409" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C409" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D409" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E409" t="str">
+        <v>https://www.prnewswire.com/news-releases/44-million-views-later-the-musical-short-is-it-just-a-game-reveals-new-clues-about-the-video-game-papmusic-game-coming-in-2026-302889158.html</v>
+      </c>
+      <c r="F409" t="str">
+        <v>MILAN, Sept. 24, 2026 /PRNewswire/ -- After two campaigns that transformed the mystery of PAPgame into an internationally shared musical story, Italian artist and director LeiKiè returns with "IS IT JUST A GAME?", the third song and third video produced by Not Just Music in the journey...</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" t="str">
+        <v>Award-Winning True-Crime Podcast Criminal Brings All-New Live Show, “Don't Worry,” to 13 Cities Across North America</v>
+      </c>
+      <c r="B410" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C410" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D410" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E410" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360931</v>
+      </c>
+      <c r="F410" t="str">
+        <v>It was announced that Criminal, Vox Media&amp;#39;s chart-topping true-crime podcast with tens of millions of annual downloads, will embark on a 13-city tour of North America with an all-new live show titled, &amp;#8220;Don&amp;#39;t Worry.&amp;#8221; The tour officially kicks off on November 17 in Chicago, IL. Tickets go on-sale for Criminal Plus members today, September 21, and will open up to the general public on September 24 at 10 am Eastern. - - In this new show, Criminal creator Phoebe Judge tells the story of gro... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360931</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" t="str">
+        <v>The Autonomous Enterprise, Unfiltered: Lessons From 16 Executive Conversations</v>
+      </c>
+      <c r="B411" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C411" t="str">
+        <v>mlpr-sap</v>
+      </c>
+      <c r="D411" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E411" t="str">
+        <v>https://news.sap.com/2026/09/autonomous-enterprise-podcast-lesssons-16-executive-conversations/</v>
+      </c>
+      <c r="F411" t="str">
+        <v>The Autonomous Enterprise podcast set out to close the gap between strategic ambition and operational reality.</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" t="str">
+        <v>ISSA AWARDS 2026: ITALIAN SINGER-SONGWRITER RAFFAELLA PICCIRILLO WINS PRESTIGIOUS SILVER AWARD IN HISTORIC TRIPLE VICTORY</v>
+      </c>
+      <c r="B412" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C412" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D412" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E412" t="str">
+        <v>https://express-press-release.net/news/2026/09/24/1769938</v>
+      </c>
+      <c r="F412" t="str">
+        <v>Italian Independent Music Triumphs on the Global Stage: Raffaella Piccirillo Clinches Silver, While Composer Michele Annunziata Secures Two Gold Awards for the Single “In The [read full press release...]</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" t="str">
+        <v>AAEON Place Agentic and AI Vision Demos Front and Center at Microelectronics UK 2026</v>
+      </c>
+      <c r="B413" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C413" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D413" t="str">
+        <v>Finance, AI, Healthcare, Real Estate, Energy, Retail, Automotive, Education, Media</v>
+      </c>
+      <c r="E413" t="str">
+        <v>https://express-press-release.net/news/2026/09/24/1770698</v>
+      </c>
+      <c r="F413" t="str">
+        <v>Taipei, Taiwan, 2026-09-24 — /EPR Network/ — AAEON (Stock Code: 6579), a leading provider of industrial IoT and AI Edge solutions, will host both live [read full press release...]</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" t="str">
+        <v>AI is the new starting point for work, but finishing it still requires a manual "last mile"</v>
+      </c>
+      <c r="B414" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C414" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D414" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E414" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360928</v>
+      </c>
+      <c r="F414" t="str">
+        <v>A Dropbox-sponsored study of more than 500 US professionals who use AI reveals just how wide the gap is between where work starts and what it takes to finish it. - - AI can generate an answer in seconds, but getting that output across the &amp;#8220;last mile&amp;#8221; into finished work still requires the right context, verification, people, permissions, and workflows. Today, that often means moving content between apps, sharing it with team members, and getting it ready for review. - - What we found - - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360928</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" t="str">
+        <v>Zhihu Inc. to Hold Extraordinary General Meeting on October 20, 2026</v>
+      </c>
+      <c r="B415" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C415" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D415" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E415" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/24/3368038/0/en/zhihu-inc-to-hold-extraordinary-general-meeting-on-october-20-2026.html</v>
+      </c>
+      <c r="F415" t="str">
+        <v>BEIJING, China, Sept. 24, 2026 (GLOBE NEWSWIRE) -- Zhihu Inc. (“Zhihu” or the “Company”) (NYSE: ZH; HKEX: 2390), a leading online content community in China, today announced that it will hold an extraordinary general meeting of its shareholders (the “EGM”) at 10:00 a.m. Beijing time on October 20, 2026 at Room Xinzhi, Floor 1, Zone C, China Industry-Academy-Research Achievement Transformation Center, No. 18A Xueqing Road, Haidian District, Beijing, China.</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" t="str">
+        <v>Starbreeze Marks Three Years of PAYDAY 3 with the Biggest and Boldest Update in the Game's History</v>
+      </c>
+      <c r="B416" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C416" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D416" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E416" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360926</v>
+      </c>
+      <c r="F416" t="str">
+        <v>Starbreeze Entertainment, the studio behind the legendary PAYDAY franchise with over 500 million players across PC, console and user-generated content platforms, released PAYDAY 3&amp;#39;s 3rd Anniversary Year Update, the largest update in the game&amp;#39;s history, marking three years since launch. The update arrives simultaneously on Steam, PlayStation, Xbox and the Epic Games Store. - - The 3rd Anniversary Year Update closes a year of sustained investment in PAYDAY 3 and opens the next phase of the ga... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360926</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" t="str">
+        <v>Recastia Gives Teams a PDF to Video Converter for Repeatable Publishing</v>
+      </c>
+      <c r="B417" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C417" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D417" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E417" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360917</v>
+      </c>
+      <c r="F417" t="str">
+        <v>Marketing, onboarding, and support teams add new documents faster than they can turn them into anything watchable, and much of that material never reaches audiences who would rather press play than scroll. Recastia offers a PDF to video converter that runs entirely in the browser, giving those teams a repeatable route from a finished file to a narrated clip. A product group shipping monthly release notes or an HR team onboarding each new cohort can feed the same converter again and aga... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360917</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" t="str">
+        <v>The AI Detector Market by the Numbers: 2025 vs. 2033</v>
+      </c>
+      <c r="B418" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C418" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D418" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E418" t="str">
+        <v>https://express-press-release.net/news/2026/09/24/1773481</v>
+      </c>
+      <c r="F418" t="str">
+        <v>Generative AI has made it nearly impossible to tell human-written text, images, and video apart from synthetic content at a glance. That gap has created [read full press release...]</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" t="str">
+        <v>Bambuser Invites Live Shopping Hosts to Join its Global Community</v>
+      </c>
+      <c r="B419" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C419" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D419" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E419" t="str">
+        <v>https://pr-inside.com/bambuser-invites-live-shopping-hosts-to-join-its-global-community-r5226759.htm</v>
+      </c>
+      <c r="F419" t="str">
+        <v>(PR-inside.com) Live shopping hosts, livestreamers, and product experts can now apply to join a vetted community connecting them with global brands. STOCKHOLM, SE / ACCESS Newswire / September 24, 2026 / Bambuser AB (STO:BUSER)(FRA:5JL) - Bambuser, the video commerce platform trusted by more than 250 global brands, today opens applications for its Live Shopping Host Community. The vetted network will give livestreamers, professional hosts, and product experts, from makeup artists and stylists to collectibles specialists, a direct route to working with brands on their own websites and apps. Applications are now open at bmb.sr/community For brands that want livestreamer-led content, the right talent ..</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" t="str">
+        <v>WildBrain Reports Q4 and Full Year 2026 Results</v>
+      </c>
+      <c r="B420" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C420" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D420" t="str">
+        <v>Media, Education</v>
+      </c>
+      <c r="E420" t="str">
+        <v>https://www.newsfilecorp.com/release/315742/WildBrain-Reports-Q4-and-Full-Year-2026-Results</v>
+      </c>
+      <c r="F420" t="str">
+        <v>Fiscal 2026 Operational HighlightsCompleted the sale of the Company's interest in Peanuts, repaid all corporate debt and exited television broadcasting, repositioning WildBrain around its three core growth platforms: Franchise &amp; Global Licensing, Content and WildBrain Network.The Company continued to execute its normal course issuer bid ("NCIB"), repurchasing and cancelling common shares for approximately $3.2 million since launching, reflecting its ongoing commitment to returning capital to...</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" t="str">
+        <v>Coeur Mining Inc. (CDE) ferme les marchés</v>
+      </c>
+      <c r="B421" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C421" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D421" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E421" t="str">
+        <v>https://www.newsfilecorp.com/release/315776/Coeur-Mining-Inc.-CDE-ferme-les-marchs</v>
+      </c>
+      <c r="F421" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - 23 septembre 2026) - Mitchell J. Krebs, président et chef de la direction de Coeur Mining Inc. (« Coeur Mining » ou la « société ») (TSX : CDE) et des membres de l'équipe de direction de la société se sont joints à Robert Peterman, chef des affaires commerciales, Bourse de Toronto (« TSX »), pour fermer les marchés et souligner l'inscription de la société à la TSX.Cannot view this video?  Visit:https://www.youtube.com/watch?v=Y_gJXo87gbkCoeur Mining est un...</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" t="str">
+        <v>Coeur Mining Inc. (CDE) Closes the Market</v>
+      </c>
+      <c r="B422" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C422" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D422" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E422" t="str">
+        <v>https://www.newsfilecorp.com/release/315774/Coeur-Mining-Inc.-CDE-Closes-the-Market</v>
+      </c>
+      <c r="F422" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - September 23, 2026) - Mitchell J. Krebs, Chairman, President and Chief Executive Officer, Coeur Mining Inc. ("Coeur Mining" or the "Company") (TSX: CDE) and members of their executive team, joined Robert Peterman, Chief Commercial Officer, Toronto Stock Exchange ("TSX"), to close the market to celebrate the Company's new listing to TSX.Cannot view this video?  Visit:https://www.youtube.com/watch?v=Y_gJXo87gbkCoeur Mining is a U.S.-based, well-balanced,...</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" t="str">
+        <v>Anyone can make stunning HD videos with Gemini Omni in Google Vids</v>
+      </c>
+      <c r="B423" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C423" t="str">
+        <v>mlpr-google</v>
+      </c>
+      <c r="D423" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E423" t="str">
+        <v>https://blog.google/products-and-platforms/products/workspace/gemini-omni-in-google-vids/</v>
+      </c>
+      <c r="F423" t="str">
+        <v>Get high-quality video production right from your browser. Anyone with a Google account can create videos for free in Google Vids.</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" t="str">
+        <v>PomeGran Launches The Fibre Files Podcast to Explore the Impact of Connectivity on Communities</v>
+      </c>
+      <c r="B424" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C424" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D424" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E424" t="str">
+        <v>https://www.prnewswire.com/news-releases/pomegran-launches-the-fibre-files-podcast-to-explore-the-impact-of-connectivity-on-communities-824793350.html</v>
+      </c>
+      <c r="F424" t="str">
+        <v>Hosted by award-winning broadcaster Sam Laprade, the new series brings together community, business, government, and industry voices to explore what connectivity makes possible TORONTO, Sept. 23, 2026 /CNW/ -- PomeGran Inc. (PomeGran), a fibre-centric broadband infrastructure provider...</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" t="str">
+        <v>LeoSight and Axis Communications Unite Video and Sensor Intelligence for More Coordinated Public Safety Response</v>
+      </c>
+      <c r="B425" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C425" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D425" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E425" t="str">
+        <v>https://www.prnewswire.com/news-releases/leosight-and-axis-communications-unite-video-and-sensor-intelligence-for-more-coordinated-public-safety-response-302888120.html</v>
+      </c>
+      <c r="F425" t="str">
+        <v>Native integrations bring Axis video, body-worn solutions, metadata, and sensor intelligence into LeoCommand and connect teams through LeoLink. DALLAS, Sept. 23, 2026 /PRNewswire/ -- LeoSight, a leader in unified incident command software for public safety, today announced a new...</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" t="str">
+        <v>Fowler | Helsel | Vogt Announces the Protecting Those Who Protect Us: ...</v>
+      </c>
+      <c r="B426" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C426" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D426" t="str">
+        <v>Media, Education</v>
+      </c>
+      <c r="E426" t="str">
+        <v>https://pr-inside.com/fowler-helsel-vogt-announces-the-protecting-those-who-protect-us-r5226580.htm</v>
+      </c>
+      <c r="F426" t="str">
+        <v>(PR-inside.com) Future emergency responders can apply by March 1, 2027, for a chance to win $2,500. FRESNO, CA / ACCESS Newswire / September 23, 2026 / Students who are interested in careers as EMTs, firefighters, law enforcement officers, paramedics, and emergency responders now have the opportunity to apply for financial support through Fowler | Helsel | Vogt. The firm's new Protecting Those Who Protect Us: First Responder Scholarship promises $2,500 to an outstanding student who wants to use their professional skills to protect their community. To apply for this scholarship, qualifying students should create a video between three and five minutes long discussing ..</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" t="str">
+        <v>TopMediai Upgrades Its AI Music Creation Studio for End-to-End Music Creation</v>
+      </c>
+      <c r="B427" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C427" t="str">
+        <v>Send2Press</v>
+      </c>
+      <c r="D427" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E427" t="str">
+        <v>https://www.send2press.com/wire/topmediai-upgrades-its-ai-music-creation-studio-for-end-to-end-music-creation/</v>
+      </c>
+      <c r="F427" t="str">
+        <v>HONG KONG, Sept. 23, 2026 (SEND2PRESS NEWSWIRE) -- TopMediai today announced an upgrade to its AI Music Creation Studio. AI music generation remains at the center of the content-creation platform, while the updated workflow carries a song into cover production, language adaptation, music video creation, and artwork for release and promotion. Writing the song is one job. Getting it ready for an audience is another.</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" t="str">
+        <v>Stingray Announces Election of Directors</v>
+      </c>
+      <c r="B428" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C428" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D428" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E428" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/23/3367783/0/en/stingray-announces-election-of-directors.html</v>
+      </c>
+      <c r="F428" t="str">
+        <v>MONTREAL, Sept. 23, 2026 (GLOBE NEWSWIRE) -- In accordance with the TSX Company Manual , Stingray Group Inc. (TSX: RAY) (“Stingray” or the “Corporation”), the world’s leading connected streaming media company, is issuing this news release to disclose the voting results for the election of directors at its annual and special meeting of shareholders held virtually earlier today.</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" t="str">
+        <v>Be My Guest with Ina Garten Is Back With Brand-New Episodes Filled With Special Guests, Good Food and Great Conversation</v>
+      </c>
+      <c r="B429" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C429" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D429" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E429" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360897</v>
+      </c>
+      <c r="F429" t="str">
+        <v>Ina Garten, the Barefoot Contessa, hosts friends old and new at her East Hampton home for good food and great conversation in a brand-new season of Be My Guest with Ina Garten, premiering Saturday, October 3 rd at 12pm ET/PT on Food Network and streaming the next day on HBO Max. The season kicks off with a visit from the creative, award-winning pastry chef Christina Tosi who joins Ina for a perfect day of cooking and conversation at the barn. Next, Ina keeps things close and inter... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360897</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" t="str">
+        <v>Netflix launches Tudum.com in Brazil with brand-new, local content for fans</v>
+      </c>
+      <c r="B430" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C430" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D430" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E430" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360896</v>
+      </c>
+      <c r="F430" t="str">
+        <v>A true fan always wants more. With that in mind, Netflix launched Tudum.com, a platform featuring exclusive content about films, series, reality shows, and other Netflix favorites. The website is now expanding beyond English for the first time, and launching its Brazilian version with exclusive coverage for local audiences. - - &amp;#8220;Brazilian audiences are unique when it comes to passion and engagement. We see the strength of fandoms every day on social media, at fan events, in the theo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360896</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" t="str">
+        <v>Market One: Metalero Mining Corp. Stakes Silver Exploration Ground Adjacent to Bolivia's San Cristobal Mine</v>
+      </c>
+      <c r="B431" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C431" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D431" t="str">
+        <v>Energy, Media</v>
+      </c>
+      <c r="E431" t="str">
+        <v>https://www.newsfilecorp.com/release/315686/Market-One-Metalero-Mining-Corp.-Stakes-Silver-Exploration-Ground-Adjacent-to-Bolivias-San-Cristobal-Mine</v>
+      </c>
+      <c r="F431" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 23, 2026) - Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors. Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.Metalero Mining Corp.: Advancing Silver Exploration Adjacent to Bolivia's San Cristobal MineMetalero Mining Corp. (TSXV:...</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" t="str">
+        <v>The Age of Parity has a New Passport; SMX Platform Bridges Physical ...</v>
+      </c>
+      <c r="B432" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C432" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D432" t="str">
+        <v>Crypto, SaaS, Media</v>
+      </c>
+      <c r="E432" t="str">
+        <v>https://pr-inside.com/the-age-of-parity-has-a-new-passport-smx-platform-bridges-physical-r5226553.htm</v>
+      </c>
+      <c r="F432" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 23, 2026 / SMX has taken its plastics technology beyond authentication, expanding its Digital Material Passport platform into infrastructure that connects physical materials to the digital blockchain and, ultimately, new markets for verified material assets. The expansion comes as SMX's approach to plastics and the circular economy gains broader attention. In a September 22 article, the popular financial news site Benzinga examined the growing challenge of proving recycled content and highlighted SMX's molecular marking and Digital Material Passport technology as an approach designed to connect physical materials with verifiable digital records throughout ..</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" t="str">
+        <v>From Product Photos to Campaign Content: MakeShot on AI Video Efficiency for Small Teams</v>
+      </c>
+      <c r="B433" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C433" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D433" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E433" t="str">
+        <v>https://www.prnewswire.com/news-releases/from-product-photos-to-campaign-content-makeshot-on-ai-video-efficiency-for-small-teams-302887829.html</v>
+      </c>
+      <c r="F433" t="str">
+        <v>Longer video generation and richer reference inputs give small businesses new ways to develop marketing content, with savings determined by the work required to reach a usable result. SINGAPORE, Sept. 23, 2026 /PRNewswire/ -- MakeShot sees the strongest opportunity for small-team video...</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" t="str">
+        <v>Disney Hosts ‘Created in LA,’ A Two-Day Creator Event</v>
+      </c>
+      <c r="B434" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C434" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D434" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E434" t="str">
+        <v>https://thewaltdisneycompany.com/news/created-in-la-creator-event/</v>
+      </c>
+      <c r="F434" t="str">
+        <v>The post Disney Hosts ‘Created in LA,’ A Two-Day Creator Event appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" t="str">
+        <v>Apex CoVantage to Launch eden, an AI-Powered Editorial Engine for Publishing, at Frankfurt Book Fair</v>
+      </c>
+      <c r="B435" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C435" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D435" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E435" t="str">
+        <v>https://www.prweb.com/releases/apex-covantage-to-launch-eden-an-ai-powered-editorial-engine-for-publishing-at-frankfurt-book-fair-302887272.html</v>
+      </c>
+      <c r="F435" t="str">
+        <v>Advanced AI platform designed to extend editorial expertise, identify subject-aware errors, and accelerate copyediting workflows HERNDON, Va., Sept. 23, 2026 /PRNewswire-PRWeb/ -- Apex CoVantage, a technology-led supplier of content and data transformation services, today announced the...</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" t="str">
+        <v>Watchfire Names Chris Kelm Vice President of On Premise Sales</v>
+      </c>
+      <c r="B436" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C436" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D436" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E436" t="str">
+        <v>https://www.prweb.com/releases/watchfire-names-chris-kelm-vice-president-of-on-premise-sales-302887253.html</v>
+      </c>
+      <c r="F436" t="str">
+        <v>Chris Kelm has joined Watchfire as vice president of on premise sales. DANVILLE, Ill., Sept. 23, 2026 /PRNewswire-PRWeb/ -- Watchfire, a leading manufacturer of LED signs, digital billboards, and video displays, announced that Chris Kelm has joined the company as vice president of on...</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" t="str">
+        <v>NG Energy International Corp. (GASX) ouvre les marchés</v>
+      </c>
+      <c r="B437" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C437" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D437" t="str">
+        <v>Energy, Media</v>
+      </c>
+      <c r="E437" t="str">
+        <v>https://www.newsfilecorp.com/release/315667/NG-Energy-International-Corp.-GASX-ouvre-les-marchs</v>
+      </c>
+      <c r="F437" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - 23 septembre 2026) - Jorge Fonseca, chef de la direction de NG Energy International Corp. (« NG Energy International »,« NGE » ou la « société ») (TSX : GASX) et des membres de l'équipe de direction se sont joints à Robert Peterman, chef des affaires commerciales, Bourse de Toronto (« TSX »), pour ouvrir les marchés et souligner le passage de la société à la TSX.Cannot view this video?  Visit:https://www.youtube.com/watch?v=j_P5HbXnOxING Energy International...</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" t="str">
+        <v>NG Energy International Corp. (GASX) Opens the Market</v>
+      </c>
+      <c r="B438" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C438" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D438" t="str">
+        <v>Finance, Energy, Media</v>
+      </c>
+      <c r="E438" t="str">
+        <v>https://www.newsfilecorp.com/release/315666/NG-Energy-International-Corp.-GASX-Opens-the-Market</v>
+      </c>
+      <c r="F438" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - September 23, 2026) - Jorge Fonseca, Chief Executive Officer, NG Energy International Corp. ("NG Energy International", "NGE", or the "Company") (TSX: GASX) and members of the executive team, joined Robert Peterman, Chief Commercial Officer, Toronto Stock Exchange ("TSX"), to open the market and celebrate the Company's graduation to TSX.Cannot view this video?  Visit:https://www.youtube.com/watch?v=j_P5HbXnOxING Energy International Corp. is a growth-oriented...</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" t="str">
+        <v>BioAdaptives Highlights Michael Bisping's MyndMed(TM) Routine in UFC ...</v>
+      </c>
+      <c r="B439" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C439" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D439" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E439" t="str">
+        <v>https://pr-inside.com/bioadaptives-highlights-michael-bisping-s-myndmed-tm-routine-in-ufc-r5226433.htm</v>
+      </c>
+      <c r="F439" t="str">
+        <v>(PR-inside.com) UFC Hall of Famer and MyndSystem™ brand ambassador shares how the daytime formula fits into his preparation for live broadcasts, commentary, and podcasting. LAS VEGAS, NV / ACCESS Newswire / September 23, 2026 / BioAdaptives, Inc. (OTCID:BDPT), a developer of science-driven wellness formulations, today highlighted a new Instagram video featuring UFC Hall of Famer and former UFC middleweight champion Michael Bisping, who serves as a paid brand ambassador for the company's Xcellara™ and MyndSystem™ platform. Bisping posted the video on September 19, 2026, shortly before the UFC 331 pre-show. Speaking from the venue, he described MyndMed™ as part of his routine before ..</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" t="str">
+        <v>BioAdaptives Highlights Michael Bisping's MyndMed(TM) Routine in UFC 331 Pre-Show Instagram Video</v>
+      </c>
+      <c r="B440" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C440" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D440" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E440" t="str">
+        <v>https://www.newswire.com/news/bioadaptives-highlights-michael-bispings-myndmed-tm-routine-in-ufc-331-pre-show</v>
+      </c>
+      <c r="F440" t="str">
+        <v>UFC Hall of Famer and MyndSystem &amp;trade; brand ambassador shares how the daytime formula fits into his preparation for live broadcasts, commentary, and podcasting.</v>
+      </c>
+    </row>
+    <row r="441" xml:space="preserve">
+      <c r="A441" t="str">
+        <v>NCT’s JOHNNY Invites Fans to Explore Korean Culture in ‘Journey with Johnny’</v>
+      </c>
+      <c r="B441" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C441" t="str">
+        <v>mlpr-spotify</v>
+      </c>
+      <c r="D441" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E441" t="str">
+        <v>https://newsroom.spotify.com/2026-09-23/nct-johnny-journey-podcast/</v>
+      </c>
+      <c r="F441" t="str" xml:space="preserve">
+        <v xml:space="preserve">NCT’s JOHNNY was born and raised in Chicago, but moved to South Korea as a teenager to train as an artist. Years later, he’s still discovering new things about his adopted home every day. Now he’s inviting fans to explore Korean culture alongside him with JOURNEY with JOHNNY, a new video podcast available now on... 
+The post NCT’s JOHNNY Invites Fans to Explore Korean Culture in ‘Journey with Johnny’ appeared first on Spotify.</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" t="str">
+        <v>Understood.org commits to combating misinformation about neurodivergence at Clinton Global Initiative Annual Meeting</v>
+      </c>
+      <c r="B442" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C442" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D442" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E442" t="str">
+        <v>https://www.prnewswire.com/news-releases/understoodorg-commits-to-combating-misinformation-about-neurodivergence-at-clinton-global-initiative-annual-meeting-302887777.html</v>
+      </c>
+      <c r="F442" t="str">
+        <v>The "Commitment to Action" will expand Understood News, the organization's dedicated news and content studio Understood News has driven 140,000 people to expert-vetted information on neurodivergence in 2026 NEW YORK, Sept. 23, 2026 /PRNewswire/ -- Understood.org, a nonprofit supporting...</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" t="str">
+        <v>Parks Associates: Ten Streaming Services Phased Out in Q2 2026 as US Streaming Video Market Reorganizes</v>
+      </c>
+      <c r="B443" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C443" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D443" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E443" t="str">
+        <v>https://www.prnewswire.com/news-releases/parks-associates-ten-streaming-services-phased-out-in-q2-2026-as-us-streaming-video-market-reorganizes-302887081.html</v>
+      </c>
+      <c r="F443" t="str">
+        <v>Streaming Video Tracker highlights 500+ streaming services across US and Canada PLANO, Texas, Sept. 23, 2026 /PRNewswire/ -- Parks Associates' Streaming Video Tracker reports ten US streaming service profiles were phased out in Q2 2026 as many services rebrand and reorganize their content...</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" t="str">
+        <v>SureDone Introduces Taska AI to Simplify Enterprise Marketplace Listing</v>
+      </c>
+      <c r="B444" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C444" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D444" t="str">
+        <v>AI, SaaS, Retail, Media</v>
+      </c>
+      <c r="E444" t="str">
+        <v>https://www.prnewswire.com/news-releases/suredone-introduces-taska-ai-to-simplify-enterprise-marketplace-listing-302887100.html</v>
+      </c>
+      <c r="F444" t="str">
+        <v>AI listing agent helps sellers create and manage channel listings, optimize content and resolve errors as SureDone expands pilot access NEW YORK, Sept. 23, 2026 /PRNewswire/ -- SureDone, a multichannel e-commerce listing, inventory and order management platform, today introduced Taska AI,...</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" t="str">
+        <v>First Lady Melania Trump at NYSE to Headline IMPERIA Summit: NYSE Content Update</v>
+      </c>
+      <c r="B445" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C445" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D445" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E445" t="str">
+        <v>https://www.prnewswire.com/news-releases/first-lady-melania-trump-at-nyse-to-headline-imperia-summit-nyse-content-update-302887655.html</v>
+      </c>
+      <c r="F445" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Sept. 23, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" t="str">
+        <v>Greenland Mines Ltd. (NASDAQ: GRML) Applies to More than Double Mining Footprint in West Greenland</v>
+      </c>
+      <c r="B446" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C446" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D446" t="str">
+        <v>Finance, SaaS, Media</v>
+      </c>
+      <c r="E446" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/23/3367456/0/en/greenland-mines-ltd-nasdaq-grml-applies-to-more-than-double-mining-footprint-in-west-greenland.html</v>
+      </c>
+      <c r="F446" t="str">
+        <v>NEW YORK, Sept. 23, 2026 (GLOBE NEWSWIRE) -- via MiningNewsWire -- Greenland Mines Ltd. (NASDAQ: GRML) today announces its placement in an editorial published by MiningNewsWire (“MNW”), one of 75+ brands within the Dynamic Brand Portfolio @ IBN ( InvestorBrandNetwork ) , a specialized communications platform with a focus on financial news and content distribution for private and public companies and the investment community.</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" t="str">
+        <v>FanFix Chooses BuyDRM to Secure the Future of Premium Creator Media</v>
+      </c>
+      <c r="B447" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C447" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D447" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E447" t="str">
+        <v>https://www.prweb.com/releases/fanfix-chooses-buydrm-to-secure-the-future-of-premium-creator-media-302887227.html</v>
+      </c>
+      <c r="F447" t="str">
+        <v>KeyOS MultiKey Delivers Next‑Generation Content Protection for High‑Value Media AUSTIN, Texas, Sept. 23, 2026 /PRNewswire-PRWeb/ -- BuyDRM™, a leading provider of enterprise-grade content security services and DRM solutions, announced today that FanFix has selected BuyDRM's KeyOS MultiKey...</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" t="str">
+        <v>Magnite Named Primary Video Ad Server and a Programmatic Technology Provider for HP TV+</v>
+      </c>
+      <c r="B448" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C448" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D448" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E448" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/23/3367413/0/en/magnite-named-primary-video-ad-server-and-a-programmatic-technology-provider-for-hp-tv.html</v>
+      </c>
+      <c r="F448" t="str">
+        <v>HP TV+ adopts Magnite’s full-stack technology, including SpringServe ad serving, programmatic activation, and ClearLine Curation HP TV+ adopts Magnite’s full-stack technology, including SpringServe ad serving, programmatic activation, and ClearLine Curation</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" t="str">
+        <v>Image Recognition Market Growth Driven by Real-Time Image Processing</v>
+      </c>
+      <c r="B449" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C449" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D449" t="str">
+        <v>Healthcare, Automotive, Media</v>
+      </c>
+      <c r="E449" t="str">
+        <v>https://express-press-release.net/news/2026/09/23/1773311</v>
+      </c>
+      <c r="F449" t="str">
+        <v>Every digital interaction can create visual information. Product photographs, medical scans, security footage, social media images, vehicle cameras, and smartphone content are generating data at [read full press release...]</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" t="str">
+        <v>iQIYI Unveils the Trailer of Its First Full-Length Hybrid AI Multi-Season Drama “Immortals Over Mortal Love”</v>
+      </c>
+      <c r="B450" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C450" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D450" t="str">
+        <v>Finance, AI, SaaS, Media</v>
+      </c>
+      <c r="E450" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/23/3367222/0/en/iqiyi-unveils-the-trailer-of-its-first-full-length-hybrid-ai-multi-season-drama-immortals-over-mortal-love.html</v>
+      </c>
+      <c r="F450" t="str">
+        <v>BEIJING, Sept. 23, 2026 (GLOBE NEWSWIRE) -- iQIYI, Inc. (Nasdaq: IQ) (“iQIYI” or the “Company”), a leading provider of online entertainment video services in China, today unveiled the trailer of its first full-length hybrid AI multi-season drama “Immortals Over Mortal Love”. The series combines cutting-edge AI filmmaking with outstanding live-action performances by professional actors. “Immortals Over Mortal Love” comprises three seasons. The first season is slated to premiere in the fourth quarter of 2026, featuring 16 episodes of around 20 minutes each and following a concurrent review and broadcast model. The entire series is produced on NadouPro, iQIYI's proprietary studio-grade production platform.</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" t="str">
+        <v>Podcast: Webfleet Fleet Insights zeigt, wo Flotten im Vergleich wirklich stehen</v>
+      </c>
+      <c r="B451" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C451" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D451" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E451" t="str">
+        <v>https://www.pr-inside.com/podcast-webfleet-fleet-insights-zeigt-wo-flotten-im-vergleich-wirklich-stehen-r5226284.htm</v>
+      </c>
+      <c r="F451" t="str">
+        <v>(PR-inside.com) Leipzig/Hamburg, 23.09.2026. Ein einzelner Kennwert sagt noch wenig darüber aus, wie gut eine Flotte tatsächlich unterwegs ist. Erst der Vergleich mit passenden Referenzwerten macht sichtbar, wo Optimierungspotenzial liegt. Im Gespräch mit Peter Klischewsky, Chefredakteur von Telematik-Markt.de und Moderator des Podcasts, erläutert Wolfgang Schmid, Head of Central Region bei Webfleet, den Ansatz hinter dem neuen KI-gestützten Tool "Fleet Insights", welches eben diesen Vergleich schaffen soll. Daten brauchen einen Maßstab Ob Kraftstoffverbrauch, Fahrleistung oder Auslastung: Flottenverantwortliche verfügen heute über eine Vielzahl von Kennzahlen. Schwieriger wird es bei der Einordnung. Verbessert sich beispielsweise der Verbrauch der eigenen Flotte von einem Monat zum nächst</v>
+      </c>
+    </row>
+    <row r="452" xml:space="preserve">
+      <c r="A452" t="str">
+        <v>CHOUCHOU &amp; FRIENDS Opens The First Global Flagship Store, Launching the 'One City, One Store' Strategy with More Than 300 New Products</v>
+      </c>
+      <c r="B452" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C452" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D452" t="str">
+        <v>Finance, AI, SaaS, Healthcare, Retail, Automotive, Media</v>
+      </c>
+      <c r="E452" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110309/</v>
+      </c>
+      <c r="F452" t="str" xml:space="preserve">
+        <v xml:space="preserve">Shanghai, Sept 23, 2026 - (ACN Newswire) - The first CHOUCHOU &amp; FRIENDS global flagship store officially opened at No. 558 East Nanjing Road, Huangpu District, Shanghai. Occupying a total floor area of 570 square metres, it is China's first multi-celebrity-IP immersive fan experience flagship store, bringing music, trendy toys and culture together in one trendy experience space. A significant step in Star Plus Legend's offline retail matrix, the store is set to become a city-level trendy IP landmark in the heart of East Nanjing Road's core commercial district.
+Zhou Peimin, Chief Operating Officer of Star Plus Legend Group, said in her opening speech: “Shanghai is not only a trendsetter for China’s consumer market, but also a key gateway through which global brands and trend culture reach China and Chinese brands reach the world. East Nanjing Road sits at the very intersection of Shanghai-style commercial heritage and contemporary youth culture. Choosing this address for the first store is a deliberate first step in Star Plus Legend’s ‘One City, One Store’ strategy. Through this space, we hope to bring younger, more contemporary trendy content to East Nanjing Road, give consumers a cultural experience worth lingering in and returning to, and leave behind an IP memory for Shanghai that people can take away and share.”
+Music Woven into Architecture, An Immersive Space Unfolds Floor by Floor
+As the centrepiece of the store experience, the interior design takes its cues from the aesthetics and storytelling of Jay Chou’s classic songs, linking fans’ shared musical memories with somewhere to meet offline, creating a fan space to wander through, play in and linger in.
+This experience is clearly perceptible from the facade. A signature giant clock installation pays tribute to “Counter-clockwise Clock”, giving the space a sense of time running backwards. Standing on East Nanjing Road, passers-by immediately register a musical symbol that belongs to CHOUCHOU. The building as a whole draws on the retro European Gothic aesthetic of “William’s Castle”. The period stone cladding, carved arched windows, stained glass and fireplace settings recreate the song’s fantastical castle atmosphere in physical form. Music is no longer something merely heard, it becomes a scene you can see and walk into.
+Inside, the narrative unfolds floor by floor. 1F, the “Star’s Living Room”, carries the retro European villa facade through to the interior, with a giant chiming clock installation, large art toy sculptures and lighting strips, complemented indoors by stained glass, a fireplace-and-sofa lounge, a central large art toy island and a blind box retail area. The floor balances shopping with photo-taking and rest, recreating the feel of a living room where fans gather. On 2F, the “CHOUCHOU Universe” stages blue nebula resin flooring, time-space photo-frame installations and happiness-making capsule pods to create a walk-through IP universe, with immersive photo spots and storytelling at its core. 3F, the “Secret Loft”, is expected to open to the public in November 2026 and is planned to house a hidden restaurant and an acoustics laboratory party space, extending the store beyond retail into community gathering.
+More Than 300 SKUs at Launch, with Global Debuts and City Exclusives in the Spotlight
+Beyond the spatial experience, the store’s product line-up is equally rich. During the opening period, the store is unveiling a first drop of more than 300 SKUs across seven categories: collectible figures and blind boxes, themed plush, trendy accessories, home and lifestyle, digital peripherals, city exclusives and cross-brand collaborations. The range covers both collectible large art toys and series blind boxes, and practical spin-offs for everyday use, delivering on the promise of “collect it, wear it, use it”.
+At the centre of the opening line-up are six plush series—Earphone CHOUCHOU, Poker Encounter, Football CHOUCHOU, Dim Sum Is Busy, Absolute Pitch and Milk Tea CHOUCHOU—unveiled as a surprise, each with its own distinctive theme concept and cute, playful styling, adding a younger, more comforting and more collectible note to the store’s trendy toy offer.  The “Kung Fu Soccer × CHOUCHOU” collaboration series brings together the rousing spirit of sport and the CHOUCHOU character. Using trendy toys as a medium to connect with film and television culture, the series creates a new form of expression between the thrill of a sports storyline and the approachability of the IP character. Star Plus Legend's original IP MAJI DOGGIE goes on sale in a physical store for the first time, joined by IPs including WAKAEMO, further broadening the store’s IP matrix and giving consumers more characters to choose from and interact with.
+Also in the mix is the “Shanghai Flagship Store City Exclusive Series”, inspired by Shanghai’s urban culture and the architecture of the flagship store itself. It turns Shanghai-style motifs such as the East Nanjing Road store, the Oriental Pearl Tower and Magnolia into collectible souvenirs, so that customers can “Bring the flagship store and Shanghai memories home”. Several limited editions make their global debut during the opening period and are available only at the East Nanjing Road flagship store. From cross-brand collaborations to original IP incubation, and from city exclusives to collectible figures, the range strengthens the store’s content and gives the opening line-up greater depth and freshness, all assembled with genuine care.
+“One City, One Store” Strategy Kicks Off as the Offline Retail Matrix Accelerates
+Beyond products, the store’s IP strategy and expansion roadmap are equally well defined. Anchored by CHOUCHOU, Jay Chou’s official anime-style IP character, the store will continue to introduce more global celebrity IPs over time, supporting multi-IP co-existence. Zhou Peimin said the flagship store operates a “One City, One Store; One City, One Custom Design” model, and will keep the space fresh with regularly updated products, themes, collaborations and cultural content, so that every visit offers new discoveries and experiences. Next, Central China's first flagship store, in Changsha, will open on September 24, followed by flagship stores in Chengdu and Guangzhou. The store network will also bring in overseas trendy IP content and work with Unitree Robotics to explore a new business track of “trendy IP + smart hardware”.
+For Star Plus Legend, opening its first global flagship store is both a key step in extending from IP operation into physical, on-the-ground experience and an important milestone in upgrading the offline retail matrix from robot shops and pop-up stores into flagship-store experience spaces. The opening is only the starting point. The store will keep refreshing its content around new IP releases, artist collaborations, city exclusives and offline community events, so that every visit feels new and the opening buzz turns into lasting content appeal and urban trend vitality.
+Zhou Peimin said the company aims to build IPs for the long term, approach business through a cultural lens and use physical space as a point of connection. Products are not simply merchandise, but part of the IP narrative; a store is not a one-off photo spot, but the beginning of an ongoing relationship between the brand and its customers. CHOUCHOU &amp; FRIENDS’ vision is to become a world-class trendy celebrity IP platform deeply rooted in Chinese culture, connected to global creative resources and in step with the era's direction of high-quality development in the cultural sector. Using trendy IPs as a vehicle, it will tell compelling cultural stories for a new era and bring Chinese trend culture to the world.
+About Company
+Star Plus Legend Holdings Limited (6683.HK) was founded in 2017 and primarily focuses on IP creation and operation, leveraging IP-driven synergies to expand into AI + robotics and new consumption in the healthy lifestyle sector. The Company was successfully listed on the Main Board of the Hong Kong Stock Exchange in July 2023, approved for inclusion in the Hang Seng Composite Index in February 2024, and formally entered the Hong Kong Stock Connect in March of the same year. In September 2025, Star Plus Legend announced the acquisition of approximately 1.17% equity in National Stadium Co., Ltd. (the operator of the Bird’s Nest), becoming the only private-sector shareholder of the Bird’s Nest to date. In November of the same year, Star Plus Legend announced that it had become a strategic shareholder of Galaxy Corporation Co., Ltd (“Galaxy”), a well-known entertainment management company in South Korea, strengthening its global IP presence. Galaxy boasts a roster of globally influential artists, including Kwon Ji-Yong (also known as G-DRAGON), Kim Jong-kook, and Song Kang-ho.
+In the field of IP creation and operation, the Company maximizes the influence of its artists by creating personalized character and content IPs tailored to each individual. In terms of character IPs, the Company has established deep collaborations with core celebrities such as Jay Chou and Liu Keng-hung, resulting in two iconic IPs — “CHOUCHOU” and “Coach Liu”. And the cumulative number of fans of the existing celebrity IP portfolio has reached 280 million. In 2023, the Company collaborated with a top Hollywood visual effects team to create the digital human of “CHOUCHOU” for Jay Chou and launched the first metaverse trailer, “The Awakening”. The authorization of the digital human of CHOUCHOU to China Mobile as its Dynamic Star Ambassador, 5G Metaverse Pioneer, and 5G Video Ringtone Ambassador signifies Star Plus Legend’s successful expansion of its IP licensing business into the digital content sector. In 2022, the Company assisted Liu Keng-hung in becoming a national fitness coach and also developed his official anime-style persona and digital human, "Coach Liu”. In 2026, Liu Keng-hung was selected into the first batch of quality online streamers under the Quality Online Streamer Cultivation Project. In addition, the Company introduced a new original IP character, “WAKAEMO,” in 2025, and launched a collaboration programme with 100 international pop artists to build a global artist network and promote the internationalisation of Chinese celebrity IPs.
+In terms of content IP, the Company created Jay Chou’s first outdoor reality show “J-Style Trip” in 2020, which has aired for three seasons. In 2024, it launched “Yue Lai Yue Kuai Le”, a music talk show hosted by Harlem Yu. In 2025, the Company rolled out micro-variety shows and sports variety shows featuring Liu Keng-hung, including “Nothing But Fifty” and “Geng Wo Qi Jiu Dui Le”, as well as the city fitness family event series “Geng Fitness 5KM” and the fun competition “G-VERSE Celebrity Tennis Invitational”, among others. In terms of events, the Company invests in or produces the world tour concerts of Jay Chou and Kwon Ji-Yong, as well as concerts featuring artists from the Star Plus Legend portfolio. Relying on its own IP resources to drive content development, the Company has launched cultural tourism projects in over twenty cities worldwide, deepening the integrated development of “IP + Culture + Tourism + Business + Sports + Performance”. In September 2025, Star Plus Legend partnered with Shanghai Museum to host the themed art show “The Remarkable Ancestors — CHOUCHOU’s Time Travel Adventure”, making “CHOUCHOU” the first celebrity IP to enter a national museum. To mark the 25th anniversary of Jay Chou’s debut, the Etersource brand announced the release of the officially authorized Jay Chou “Carnival” World Tour collectible cards series, for which Star Plus Legend serves as the exclusive global distributor.
+In the AI + robotics segment, the Company announced a strategic partnership with Yushu Technology, a global leader in robotics. The two parties will serve as each other’s strategic partners worldwide and will jointly develop consumer-grade Robot products. The first collaborative product, a quadruped robot dog with strong IP attributes, made its first public debut at the opening ceremony of the Shanghai Tourism Festival. Furthermore, Star Plus Legend and Yushu Technology have established a joint venture to explore the new field of “IP + Robotics + AI”. The Joint Venture Company will be primarily responsible for the creation and development of consumer-grade IP robots (including pet quadruped robots and performing humanoid robots) and IP derivative products (the “Products”), and will have exclusive rights to sell and operate the Products.
+In the new consumption in the healthy lifestyle sector, the Company focuses on developing and selling health management and skincare products. Its portfolio includes several brands: MODONG, a health management brand that promotes low-sugar and low-carb diet; Bonggie, which features food products with clean ingredient list; Dr. INYOU, which focuses on nutrition balance; Dr. MG, a skincare brand which targets recombinant collagen; and VIVICYCLE, a light-exercise lifestyle brand that integrates fitness into everyday life. According to CIC, MODONG Coffee ranked first in China's bulletproof drink market by gross merchandise value (GMV) for six consecutive years from 2020 to 2025, with cumulative sales reaching 130 million cups over the six years. Bonggie Matcha Powder became the best-selling product in the Douyin natural powder market in 2023. In addition, the MODONG brand has received honors such as the “AA Well-known Trademark” and “Jiangsu Famous Trademark”. In March 2025, MODONG underwent brand revitalisation and launched the new MODONG MAGIC series, promoting the brand concept "A Cup On-the-Go: Crafting Magic for Healthy Living", and officially announced Hannah Quinlivan as the brand ambassador.
+In terms of business operations, Star Plus Legend relies on its core IPs, integrates various application scenarios, and advances a global expansion strategy to build a full-chain ecosystem covering IP incubation, operation, and monetisation. In addition, the Company actively embraces cutting-edge technology and pioneers the new “IP + Robotics + AI” track, shaping a comprehensive model of “IP + Content + Technology + Consumption” to create a complete commercial closed loop. Through technological empowerment and scenario-based innovation, the Company is building a “Global IP Development and Operation Platform,” advancing from an “IP Creator and Operator” to an “Ecosystem Operator for Happiness Experiences”.
+Star Plus Legend’s Official Website: www.6683.hk
+Media inquiries:
+Star Plus Legend’s Media Relations Email: media@splegend.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" t="str">
+        <v>BMW 3 Series combines product sustainability and short distances within site cluster</v>
+      </c>
+      <c r="B453" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C453" t="str">
+        <v>mlpr-bmw</v>
+      </c>
+      <c r="D453" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E453" t="str">
+        <v>https://www.press.bmwgroup.com/global/article/detail/T0460324EN?language=en</v>
+      </c>
+      <c r="F453" t="str">
+        <v>+++ Holistic sustainability approach extended to other BMW 3 Series drive train variants +++ Supply chain, high secondary material content and short distances within Bavarian production cluster help reduce CO₂e footprint +++ BMW Group sites in Dingolfing, Landshut, Irlbach-Straßkirchen and Munich combine specialisation with short distances +++</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" t="str">
+        <v>Accès Secure Inc.: Alarm Systems, Video Surveillance and Access Control in Laval &amp; Montréal</v>
+      </c>
+      <c r="B454" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C454" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D454" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E454" t="str">
+        <v>https://prunderground.com/acc-s-secure-inc-alarm-systems-video-surveillance-and-access-control-in-laval-mo/cmudpcd5c000w04jtrhufshqi</v>
+      </c>
+      <c r="F454" t="str">
+        <v>The post Accès Secure Inc.: Alarm Systems, Video Surveillance and Access Control in Laval &amp;amp; Montréal first appeared on</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" t="str">
+        <v>CFG : EUROPE'S €91.6 BILLION UNREGULATED GAMBLING ECONOMY</v>
+      </c>
+      <c r="B455" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C455" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D455" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E455" t="str">
+        <v>https://www.prnewswire.com/news-releases/cfg--europes-91-6-billion-unregulated-gambling-economy-302884517.html</v>
+      </c>
+      <c r="F455" t="str">
+        <v>EU27 enforcement gap leaves 72% of online gambling revenue (GGR) outside the local regulatory perimeter. BRUSSELS, Sept. 23, 2026 /PRNewswire/ -- New EU 27 analysis finds 72% of online gambling revenue is unregulated — while 91% of the content encountered by consumers actively interacting...</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" t="str">
+        <v>BRAHMA AI RAISES $150 MILLION ROUND LED BY MULTIPLES</v>
+      </c>
+      <c r="B456" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C456" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D456" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E456" t="str">
+        <v>https://www.prnewswire.com/news-releases/brahma-ai-raises-150-million-round-led-by-multiples-302886926.html</v>
+      </c>
+      <c r="F456" t="str">
+        <v>Funding will accelerate R&amp;D, global go-to-market and a significant Silicon Valley presence as Brahma AI builds the operating system for enterprise audiovisual content LOS ANGELES and LONDON and MUMBAI, Sept. 23, 2026 /PRNewswire/ -- Brahma AI, the AI-native operating system for enterprise...</v>
+      </c>
+    </row>
+    <row r="457" xml:space="preserve">
+      <c r="A457" t="str">
+        <v>Meta Takes Action on 3.7 Million Accounts, Pages and Content In Partnership With Singapore Police Force</v>
+      </c>
+      <c r="B457" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C457" t="str">
+        <v>mlpr-meta</v>
+      </c>
+      <c r="D457" t="str">
+        <v>Finance, Retail, Media, Education</v>
+      </c>
+      <c r="E457" t="str">
+        <v>https://about.fb.com/news/2026/09/meta-spf-scam-efforts/</v>
+      </c>
+      <c r="F457" t="str" xml:space="preserve">
+        <v xml:space="preserve">It starts with a message. A too-good-to-be-true stock tip. A luxury skincare brand offering deep discounts from a page that didn’t exist last week. A messaging group promising guaranteed returns with zero risk. Behind these “opportunities” are organised, well-resourced criminal networks — operating across borders, platforms, and industries. They move fast, adapt constantly, and rely on the fact that no single organisation can see the full picture of their operations. Disrupting them requires collaboration: law enforcement and technology companies sharing information, acting together, and moving just as fast as the scammers do. In Singapore, that’s exactly what’s happening. A partnership built on sustained information sharing Over the past two years, Meta and the Singapore Police Force (SPF) have built an information sharing partnership designed to proactively identify and remove violating scam content. Rather than responding to individual reports, this collaboration focuses on proactive network disruption – where SPF information helps Meta’s investigators identify and dismantle entire ecosystems of bad actors. Similarly, Meta’s information has aided SPF in the arrest of seven men in 2025 for their suspected involvement in a transnational unlawful remote betting operation.  In 2026, information sharing between Meta and SPF has led to strong results:  Uncovering Widespread Networks: Between January and June 2026, using information shared by SPF, Meta took action against more than 113,000 entities and pages connected to fraud and scams on Facebook and Instagram, with content predominantly involving investment scams where scammers lure victims in with promises of guaranteed or high investment returns. The information shared by SPF resulted in Meta actioning more than 5x the number of assets flagged. That’s not just accounts being taken down one by one. It’s the dismantling of interconnected networks where disabling one node leads investigators to connected scammers. Proactively Actioning Seasonal Scam Content: In June 2026 in anticipation of upcoming school holidays and the seasonal rise in scams, Meta and SPF conducted an enhanced disruption operation focused on e-commerce scams which promoted misleading pricing, fake promotional tactics for well known brands, exaggerated product claims, and a sense of urgency and scarcity. This resulted in Meta taking action against  more than 33,600 entities. Disrupting Networks Before The Damage: Through our ongoing collaborations, SPF information also flagged a newer scam vector: “shell pages”. These Pages look empty and harmless – no ads or violating content. But scammers had pre-built infrastructure, ready to be activated for scam campaigns at a moment’s notice. Working from SPF’s signals, in July 2026, we took action against over 3.6 million shell pages before they could be used – and we’re now pursuing further disruptions against this type of scam.   “Scammers count on the fact that no single organisation sees the full picture. What we’ve built with the Singapore Police Force turns that assumption on its head — their information helps us identify threats we might not see on our own, and our ability to act at scale means those networks can be dismantled before they reach more people. This is what effective collaboration looks like. Not just responding to scams after the fact, but proactively going after the infrastructure behind them.” – Daryl Poon, Director of Law Enforcement Outreach, APAC “The Singapore Police Force has long recognised that tackling sophisticated scam networks requires a collaboration with international and private stakeholders. By partnering closely with industry partners, we can share scam signals that allow our partners to take action to disrupt the criminal infrastructure behind these scams. This recent operation demonstrates the power of police and private sector collaboration- scam infrastructure was decisively taken down, cutting off scammers’ ability to defraud Singaporeans. SPF will work with Meta and other online service providers to expand data sharing and strengthen scam disruption efforts.” – Senior Assistant Commissioner of Police Justin Wong, Commander Cyber Command, Singapore Police Force Broader anti-scam efforts This work with the SPF sits within a wider ecosystem of anti-scam work that Meta is building on.  Across two weeks in May and June 2026, the US Department of Justice’s Scam Center Strike Force brought together Meta, Microsoft, Coinbase, Starlink, and other companies alongside the FBI, Secret Service, and law enforcement partners in the UK, Australia, Canada, New Zealand, and Thailand. As a result of this joint disruption, more than a million online assets were disrupted — including 1.4 million accounts, pages and groups across Facebook and Instagram, 20,000 Microsoft accounts, and thousands of Starlink kits — and the Royal Thai Police arrested 63 individuals involved in scam operations. Meta, SPF and the National Crime Prevention Council (NCPC) also collaborate on public education campaigns designed to protect Singaporeans from scams. This year’s “One Step Ahead” campaign encourages the public to turn on in-app security features such as 2-FA (Two-Factor Authentication) and passkeys for Facebook and Instagram to enhance account protection, and use WhatsApp security features such as Linked Device Notifications. The campaign also promotes local resources such as the ScamShield website where users can learn more about different scam types and how to stay safe. So far, the campaign has reached 1.6 million people in Singapore. Meta continues to invest in building defenses across its platforms and removing violating scam content. So far this year we’ve removed 65 million scam ads from Facebook and Instagram, with 94% of those ads removed before anyone reported them to us. Meta supports a shared defense in which platforms, banks, telecommunications providers, and governments exchange signals and support their respective investigations and enforcement actions. That principle underpins our participation in the Industry Accord Against Online Scams and Fraud and the ASEAN Public Private Partnership Principles for Tackling Online Scams.  Scams are a global industry, run across platforms, apps, and borders. Meta’s work with the Singapore Police Force shows that shared information, acted on quickly, changes the equation. Because the best defence against organised crime is an equally organised response.  To learn more about staying safe online, visit the Meta Scam Protection Center. In Singapore, you can download ScamShield for real-time scam protection.  
+The post Meta Takes Action on 3.7 Million Accounts, Pages and Content In Partnership With Singapore Police Force appeared first on Meta Newsroom.</v>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" t="str">
+        <v>PLAYVERO Reviews 2026: What to Verify Before You Buy</v>
+      </c>
+      <c r="B458" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C458" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D458" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E458" t="str">
+        <v>https://www.newswire.com/news/playvero-reviews-2026-what-to-verify-before-you-buy</v>
+      </c>
+      <c r="F458" t="str">
+        <v>Could a $28.99 HDMI device give an older TV more streaming flexibility? This PLAYVERO review examines compatibility, advertised features, pricing, and return terms buyers should confirm before ordering.</v>
+      </c>
+    </row>
+    <row r="459" xml:space="preserve">
+      <c r="A459" t="str">
+        <v>‘Gemischtes Hack’ Hosts on Dream Guests, Favorite Episodes, and Reaching 1 Billion Streams</v>
+      </c>
+      <c r="B459" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C459" t="str">
+        <v>mlpr-spotify</v>
+      </c>
+      <c r="D459" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E459" t="str">
+        <v>https://newsroom.spotify.com/2026-09-22/gemischtes-hack-felix-lobrecht-tommi-schmitt-interview/</v>
+      </c>
+      <c r="F459" t="str" xml:space="preserve">
+        <v xml:space="preserve">Recently, fans of the German podcast Gemischtes Hack received a mysterious invitation to an event simply called “HACKTAG,” taking place September 22 at the Berliner Ensemble in Berlin.  Without knowing anything else, an audience of 600 gathered, anxious to see what the evening might have in store. Then the curtain rose, revealing Gemischtes Hack hosts... 
+The post ‘Gemischtes Hack’ Hosts on Dream Guests, Favorite Episodes, and Reaching 1 Billion Streams appeared first on Spotify.</v>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" t="str">
+        <v>Disney Consumer Products Announces New Structure and Leadership Details</v>
+      </c>
+      <c r="B460" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C460" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D460" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E460" t="str">
+        <v>https://thewaltdisneycompany.com/news/consumer-products-leadership-structure-announcement/</v>
+      </c>
+      <c r="F460" t="str">
+        <v>The post Disney Consumer Products Announces New Structure and Leadership Details appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" t="str">
+        <v>Stingray Renews Its Normal Course Issuer Bid</v>
+      </c>
+      <c r="B461" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C461" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D461" t="str">
+        <v>Finance, Media, Education</v>
+      </c>
+      <c r="E461" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/22/3366956/0/en/stingray-renews-its-normal-course-issuer-bid.html</v>
+      </c>
+      <c r="F461" t="str">
+        <v>MONTREAL, Sept. 22, 2026 (GLOBE NEWSWIRE) -- Stingray Group Inc. (TSX: RAY) (“Stingray” or the “Corporation”), the world’s leading connected streaming media company, today announced that the Toronto Stock Exchange (“TSX”) has approved the renewal of its normal course issuer bid (“NCIB”), authorizing Stingray to repurchase up to 4,420,643 subordinate voting and variable subordinate voting shares (the “Subordinate Shares”), representing approximately 10% of the “public float” (as defined in the TSX Company Manual) of Subordinate Shares as at September 14, 2026.</v>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" t="str">
+        <v>EWTN To Provide Live Coverage of Archbishop Fulton Sheen's Beatification</v>
+      </c>
+      <c r="B462" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C462" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D462" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E462" t="str">
+        <v>https://www.prnewswire.com/news-releases/ewtn-to-provide-live-coverage-of-archbishop-fulton-sheens-beatification-302886581.html</v>
+      </c>
+      <c r="F462" t="str">
+        <v>Comprehensive coverage Sept. 23–26 to include live broadcasts of beatification events, EWTN News on-the-ground reporting, special programming and expanded access to Sheen's own historic television content. IRONDALE, Ala., Sept. 22, 2026 /PRNewswire/ -- EWTN Global Catholic Network will...</v>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" t="str">
+        <v>Vadzo Imaging Positions Merlin-662CRS 2MP IMX662 Sony STARVIS 2 Ultra Low Light HDR USB UVC Camera for Smart Surveillance</v>
+      </c>
+      <c r="B463" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C463" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D463" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E463" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-merlin-662crs-2mp-imx662-sony-starvis-2-ultra-22864154</v>
+      </c>
+      <c r="F463" t="str">
+        <v>The Merlin-662CRS is an Ultra Low Light USB Camera based on the Sony IMX662 STARVIS 2 sensor, delivering HDR imaging and enhanced near-infrared sensitivity for smart surveillance and security applications. As an IMX662 USB UVC Camera, it provides plug-and-play USB connectivity for easy integration with surveillance systems, edge computing platforms, and intelligent video applications, enabling reliable imaging across low-light, high-contrast, and infrared-assisted environments.</v>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" t="str">
+        <v>Diaz Law Firm Announces Scholarship Program</v>
+      </c>
+      <c r="B464" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C464" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D464" t="str">
+        <v>AI, Media, Education</v>
+      </c>
+      <c r="E464" t="str">
+        <v>https://pr-inside.com/diaz-law-firm-announces-scholarship-program-r5225986.htm</v>
+      </c>
+      <c r="F464" t="str">
+        <v>(PR-inside.com) Apply for the How AI Is Transforming Personal Injury Cases Scholarship before February 1, 2027. MADISON, MS / ACCESS Newswire / September 22, 2026 / Diaz Law Firm's How AI Is Transforming Personal Injury Cases Scholarship encourages current and incoming law students to think critically about how artificial intelligence may impact personal injury law in the years to come. This scholarship promises $2,500 to a student who can create a compelling essay or video discussing: How AI can analyze evidence, predict case outcomes, and/or streamline case resolution for injured victims What AI implementation in the civil system might look like What weaknesses current ..</v>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" t="str">
+        <v>Disney+ and Hulu Expand Video Podcast Slate</v>
+      </c>
+      <c r="B465" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C465" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D465" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E465" t="str">
+        <v>https://thewaltdisneycompany.com/news/streaming-video-podcast/</v>
+      </c>
+      <c r="F465" t="str">
+        <v>The post Disney+ and Hulu Expand Video Podcast Slate appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" t="str">
+        <v>Hirsch Law Group Announces $2,500 Scholarship for Undergraduate and ...</v>
+      </c>
+      <c r="B466" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C466" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D466" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E466" t="str">
+        <v>https://pr-inside.com/hirsch-law-group-announces-2-500-scholarship-for-undergraduate-and-r5225974.htm</v>
+      </c>
+      <c r="F466" t="str">
+        <v>(PR-inside.com) Applicants are invited to submit a short video discussing how students can help reduce drunk driving in their communities. CAROL STREAM, IL / ACCESS Newswire / September 22, 2026 / Hirsch Law Group is accepting applications for its $2,500 Reducing Drunk Driving Scholarship for undergraduate and graduate students. Applicants must create a short video responding to the prompt, "Reducing Drunk Driving in Our Communities: What Can Students Do?" Hirsch Law Group represents clients throughout Illinois in criminal cases, including matters involving driving under the influence. Through that work, the firm has seen how impaired driving can affect drivers, passengers, families, and the ..</v>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" t="str">
+        <v>Hirsch Law Group Announces $2,500 Scholarship for Undergraduate and Graduate Students</v>
+      </c>
+      <c r="B467" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C467" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D467" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E467" t="str">
+        <v>https://www.newswire.com/news/hirsch-law-group-announces-2-500-scholarship-for-undergraduate-and-graduate</v>
+      </c>
+      <c r="F467" t="str">
+        <v>Applicants are invited to submit a short video discussing how students can help reduce drunk driving in their communities.</v>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" t="str">
+        <v>Cable Matters Introduces 40Gbps USB4(R) KVM Switch for Two Laptops</v>
+      </c>
+      <c r="B468" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C468" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D468" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E468" t="str">
+        <v>https://pr-inside.com/cable-matters-introduces-40gbps-usb4-r-kvm-switch-for-two-laptops-r5225938.htm</v>
+      </c>
+      <c r="F468" t="str">
+        <v>(PR-inside.com) Share a compatible monitor or docking station with push-button switching, high-resolution video support, and up to 140W power pass-through OCOEE, FL / ACCESS Newswire / September 22, 2026 / Cable Matters® introduces its 40Gbps USB4® KVM Switch for two laptops, model 201342, designed to simplify workspaces shared by two computers. Users can switch a compatible USB-C® monitor or docking station between laptops, giving the selected computer access to the connected display and peripherals without repeatedly moving cables. "Switching between a work laptop and a personal computer should be simple," said Jeff Jiang, President of Cable Matters Inc. "The new USB4® KVM switch ..</v>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" t="str">
+        <v>Vadzo Imaging Positions Innova-234MGS 2MP Onsemi AR0234 Monochrome Gigabit Ethernet Camera for Industrial Inspection</v>
+      </c>
+      <c r="B469" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C469" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D469" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E469" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-innova-234mgs-2mp-onsemi-ar0234-monochrome-22863418</v>
+      </c>
+      <c r="F469" t="str">
+        <v>The Innova-234MGS is a 2MP Monochrome Global Shutter Gigabit Ethernet Camera based on the onsemi AR0234 sensor, designed for industrial inspection, machine vision, and factory automation applications. Its global shutter architecture enables accurate image capture of moving objects without the motion distortion associated with rolling shutter cameras, while the monochrome sensor provides high-contrast imaging for defect detection, dimensional inspection, and code reading. Gigabit Ethernet connectivity with PoE enables flexible deployment over a single network cable, while ONVIF support facilitates integration with compatible video management and industrial imaging systems.</v>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" t="str">
+        <v>Gap Inc. Debuts First Fashiontainment Partnership with Emerging Boy Band JYT</v>
+      </c>
+      <c r="B470" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C470" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D470" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E470" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360831</v>
+      </c>
+      <c r="F470" t="str">
+        <v>Today, Gap Inc. announced a new multi-year partnership with Just Your Type (JYT), the five-member, dance-forward American boy band. The collaboration is the first under Gap Inc.&amp;#39;s Fashiontainment platform, which leverages the power of its iconic brands to create content, licensing, partnerships and experiences that build fandom and deepen relationships with consumers. - - Developed by Grammy-nominated songwriter and producer Freddy Wexler and signed to Wexler Records/Republic Records, JYT h... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360831</v>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" t="str">
+        <v>Clearspan Earns RapidRatings Gold Recognition for Financial Health Excellence</v>
+      </c>
+      <c r="B471" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C471" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D471" t="str">
+        <v>SaaS, Healthcare, Media</v>
+      </c>
+      <c r="E471" t="str">
+        <v>https://www.prweb.com/releases/clearspan-earns-rapidratings-gold-recognition-for-financial-health-excellence-302884344.html</v>
+      </c>
+      <c r="F471" t="str">
+        <v>Clearspan earns RapidRatings Gold recognition, demonstrating excellence in financial health and dependability as a strategic technology provider. PLANO, Texas, Sept. 22, 2026 /PRNewswire-PRWeb/ -- Clearspan, a leading provider of cloud-based voice, video, chat, and collaboration...</v>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" t="str">
+        <v>tgin®CEO Aris Singleton Launches The CEO Unfiltered™, a New Podcast Going Behind the Business of Leadership</v>
+      </c>
+      <c r="B472" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C472" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D472" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E472" t="str">
+        <v>https://www.prweb.com/releases/tginceo-aris-singleton-launches-the-ceo-unfiltered-a-new-podcast-going-behind-the-business-of-leadership-302884336.html</v>
+      </c>
+      <c r="F472" t="str">
+        <v>Season one brings founders, executives, and industry leaders together for real, raw conversations about leadership, loss, ambition, and building that usually happen off the record. CHICAGO, Sept. 22, 2026 /PRNewswire-PRWeb/ -- Aris Singleton has spent nearly five years navigating what...</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" t="str">
+        <v>Dolphin Subsidiary 42West's 2026 Toronto International Film Festival ...</v>
+      </c>
+      <c r="B473" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C473" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D473" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E473" t="str">
+        <v>https://pr-inside.com/dolphin-subsidiary-42west-s-2026-toronto-international-film-festival-r5225878.htm</v>
+      </c>
+      <c r="F473" t="str">
+        <v>(PR-inside.com) MIAMI, FL / ACCESS Newswire / September 22, 2026 / Dolphin (NASDAQ:DLPN), a leading entertainment marketing and content production company, today announced the prominence of its subsidiary 42West at the 51st Toronto International Film Festival in Toronto, Canada. 42West has been a leader in film festival PR campaigns throughout its 21-year history, representing countless films at international and domestic festivals including Annecy, Berlin, Cannes, New York, Sundance, Telluride, Tribeca, and Venice. This year, 42West delivered marquee talent and an impressive slate of 16 titles to Toronto, including one award winner: Barry Avrich's "Darlene Love: I Know Where I've Been," which captured ..</v>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" t="str">
+        <v>GRAI acquires Hangout FM to power the next generation of social music streaming</v>
+      </c>
+      <c r="B474" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C474" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D474" t="str">
+        <v>Finance, AI, SaaS, Media</v>
+      </c>
+      <c r="E474" t="str">
+        <v>https://www.prnewswire.com/news-releases/grai-acquires-hangout-fm-to-power-the-next-generation-of-social-music-streaming-302885633.html</v>
+      </c>
+      <c r="F474" t="str">
+        <v>WARSAW, Poland, Sept. 22, 2026 /PRNewswire/ -- GRAI, the AI music company, has acquired Hangout, the social music platform developed by the creators of Turntable.fm, to build a service where music finally moves between people. The acquisition has closed, and GRAI is committed to...</v>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" t="str">
+        <v>Handshake Unveils AI Skills Studio for Job Seekers: NYSE Content Update</v>
+      </c>
+      <c r="B475" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C475" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D475" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E475" t="str">
+        <v>https://www.prnewswire.com/news-releases/handshake-unveils-ai-skills-studio-for-job-seekers-nyse-content-update-302886157.html</v>
+      </c>
+      <c r="F475" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Sept. 22, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" t="str">
+        <v>Nightfood Holdings Inc. (OTCQB: NGTF) Announces Formation of Manufacturing Subsidiary, Built with Taiwan-Based Manufacturing Partner</v>
+      </c>
+      <c r="B476" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C476" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D476" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E476" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/22/3366324/0/en/nightfood-holdings-inc-otcqb-ngtf-announces-formation-of-manufacturing-subsidiary-built-with-taiwan-based-manufacturing-partner.html</v>
+      </c>
+      <c r="F476" t="str">
+        <v>NEW YORK, Sept. 22, 2026 (GLOBE NEWSWIRE) -- via AINewsWire -- Nightfood Holdings Inc. (OTCQB: NGTF) today announces its placement in an editorial published by AINewsWire ("AINW"), one of 75+ brands within the Dynamic Brand Portfolio @ IBN ( InvestorBrandNetwork ) , a specialized communications platform with a focus on financial news and content distribution for private and public companies and the investment community.</v>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" t="str">
+        <v>TOPPAN Digital Language Launches TDL Healthcare</v>
+      </c>
+      <c r="B477" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C477" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D477" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E477" t="str">
+        <v>https://www.prnewswire.com/news-releases/toppan-digital-language-launches-tdl-healthcare-302884953.html</v>
+      </c>
+      <c r="F477" t="str">
+        <v>Dedicated healthcare business brings together specialist expertise, secure workflows and AI-enabled content operations to support multilingual healthcare communications LONDON, Sept. 22, 2026 /PRNewswire/ -- TOPPAN Digital Language (TDL), a global provider of language and content...</v>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" t="str">
+        <v>GameSquare and Chartis Announce Strategic Data Partnership to Measure ...</v>
+      </c>
+      <c r="B478" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C478" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D478" t="str">
+        <v>Finance, SaaS, Gaming, Media</v>
+      </c>
+      <c r="E478" t="str">
+        <v>https://pr-inside.com/gamesquare-and-chartis-announce-strategic-data-partnership-to-measure-r5225853.htm</v>
+      </c>
+      <c r="F478" t="str">
+        <v>(PR-inside.com) Partnership combines Chartis' Unreal Editor for Fortnite (UEFN) and Fortnite Creative capabilities with GameSquare's Hatchet data platform to provide brands with enhanced measurement, creator intelligence and campaign insights FRISCO, TX / ACCESS Newswire / September 22, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), a next-generation media, entertainment, technology and digital native treasury company, today announced a strategic data and business development partnership with Chartis, one of the leading user-generated content (UGC) games media companies. The partnership brings together Chartis' capabilities in building and operating in-game experiences on UGC gaming platforms like Fortnite with GameSquare's Hatchet data and analytics platfo</v>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" t="str">
+        <v>From coast to corridor: What data from millions of commercial vehicles reveals about the health of the U.S. supply chain</v>
+      </c>
+      <c r="B479" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C479" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D479" t="str">
+        <v>AI, Healthcare, Media</v>
+      </c>
+      <c r="E479" t="str">
+        <v>https://www.prnewswire.com/news-releases/from-coast-to-corridor-what-data-from-millions-of-commercial-vehicles-reveals-about-the-health-of-the-us-supply-chain-302885749.html</v>
+      </c>
+      <c r="F479" t="str">
+        <v>Geotab's new analysis uncovers the hidden shift in freight movement and regional logistics resilience ATLANTA, Sept. 22, 2026 /PRNewswire/ -- Geotab Inc. ("Geotab"), a global leader in connected operations, video telematics and AI-powered insights, today published a new Health of U.S....</v>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" t="str">
+        <v>GameSquare and Chartis Announce Strategic Data Partnership to Measure Brand and Creator Impact for User-Generated Content (UGC) Across Gaming</v>
+      </c>
+      <c r="B480" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C480" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D480" t="str">
+        <v>SaaS, Gaming, Media</v>
+      </c>
+      <c r="E480" t="str">
+        <v>https://www.newswire.com/news/gamesquare-and-chartis-announce-strategic-data-partnership-to-measure-brand-and</v>
+      </c>
+      <c r="F480" t="str">
+        <v>Partnership combines Chartis' Unreal Editor for Fortnite (UEFN) and Fortnite Creative capabilities with GameSquare's Hatchet data platform to provide brands with enhanced measurement, creator intelligence and campaign insights</v>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" t="str">
+        <v>St. Ignatius High School (OH) Uses STATDOG and uReport to Revolutionize Sports Content Through AI and Data Analytics</v>
+      </c>
+      <c r="B481" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C481" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D481" t="str">
+        <v>AI, Media, Education</v>
+      </c>
+      <c r="E481" t="str">
+        <v>https://www.prweb.com/releases/st-ignatius-high-school-oh-uses-statdog-and-ureport-to-revolutionize-sports-content-through-ai-and-data-analytics-302882931.html</v>
+      </c>
+      <c r="F481" t="str">
+        <v>By pairing comprehensive team and player lacrosse metrics with human-powered AI storytelling, St. Ignatius' Athletic Department sets a new standard for scholar-athlete community engagement. ORLANDO, Fla., Sept. 22, 2026 /PRNewswire-PRWeb/ -- STATDOG, the industry-leading sports science...</v>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" t="str">
+        <v>Datatel Releases New Video Exploring Where Money Gets Stuck in the Payment Journey</v>
+      </c>
+      <c r="B482" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C482" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D482" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E482" t="str">
+        <v>https://prunderground.com/datatel-releases-new-video-exploring-where-money-gets-stuck-in-the-payment-journ/cmu16ske3000304l0qm7k9w8a</v>
+      </c>
+      <c r="F482" t="str">
+        <v>A new executive video: Where Money Gets Stuck, examining an often-overlooked issue in revenue performance. The post Datatel Releases New Video Exploring Where Money Gets Stuck in the Payment Journey first appeared on</v>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" t="str">
+        <v>Diplomacy Talk | The strategic breakout that changed China's destiny -- why the Long March matters to the world</v>
+      </c>
+      <c r="B483" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C483" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D483" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E483" t="str">
+        <v>https://www.prnewswire.com/news-releases/diplomacy-talk--the-strategic-breakout-that-changed-chinas-destiny--why-the-long-march-matters-to-the-world-302885882.html</v>
+      </c>
+      <c r="F483" t="str">
+        <v>BEIJING, Sept. 22, 2026 /PRNewswire/ -- A video by chinadiplomacy.org.cn on the global significance of the Long March: Nine decades ago, vastly outnumbered, outgunned and critically undersupplied, how did the Chinese Workers' and Peasants' Red Army prevail in the roughly 25,000-li...</v>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" t="str">
+        <v>Prime Craft Media Expands AI-Avatar Personal Branding Engine for Doctors and Healthcare Experts</v>
+      </c>
+      <c r="B484" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C484" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D484" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E484" t="str">
+        <v>https://pressreleasenews.org/pressroom/prime-craft-media-expands-ai-avatar-personal-branding-engine-for-doctors-and-healthcare-experts</v>
+      </c>
+      <c r="F484" t="str">
+        <v>Specialized healthcare content system combines real-doctor production, AI avatars, multilingual video, social distribution, and conversion strategy to help clinicians build authority without filming every month.</v>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" t="str">
+        <v>Fire &amp; Ice Titans Ignites Slotland and CryptoSlots with Elemental Fantasy Slot Launch</v>
+      </c>
+      <c r="B485" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C485" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D485" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E485" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360789</v>
+      </c>
+      <c r="F485" t="str">
+        <v>Slotland and CryptoSlots unveils Fire &amp;amp; Ice Titans, a fantasy slot forged in the heart of Iceland&amp;#39;s volcanic wilderness &amp;#8212; a land where snow-capped glaciers meet molten lava fields in an eternal standoff. To celebrate the launch, all players can claim 50 Free Spins and a 90% Match Bonus until October 1 st. - - View or download video version of this story - - Developed by Slotland Entertainment, the game follows Pebl, a small rock boy caught between two towering rivals: Glacir,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360789</v>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" t="str">
+        <v>Poll finds surging demand for AI-based video encoding</v>
+      </c>
+      <c r="B486" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C486" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D486" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E486" t="str">
+        <v>https://www.prnewswire.com/news-releases/poll-finds-surging-demand-for-ai-based-video-encoding-302885423.html</v>
+      </c>
+      <c r="F486" t="str">
+        <v>HANGZHOU, China, Sept. 21, 2026 /PRNewswire/ -- Hikvision has developed Guanlan Encoding, a technology that uses AI to identify more and less information-rich areas in video images and encodes every frame accordingly. To gauge the potential impact of the new technology, asmag.com and...</v>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" t="str">
+        <v>VIVEE Makes a Mysterious Debut as HTC Teases What’s Next</v>
+      </c>
+      <c r="B487" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C487" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D487" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E487" t="str">
+        <v>https://finance.yahoo.com/technology/articles/vivee-makes-mysterious-debut-htc-000000902.html</v>
+      </c>
+      <c r="F487" t="str">
+        <v>SEATTLE &amp; TAIPEI, Taiwan, September 22, 2026--HTC, a global technology innovator that has helped shape how people connect and experience the world, today shared the first VIVEE teaser video across VIVE’s official global social media channels, including Facebook, Instagram, YouTube, TikTok, and X.</v>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" t="str">
+        <v>Toronto CIO ferme les marchés</v>
+      </c>
+      <c r="B488" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C488" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D488" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E488" t="str">
+        <v>https://www.newsfilecorp.com/release/315330/Toronto-CIO-ferme-les-marchs</v>
+      </c>
+      <c r="F488" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - 21 septembre 2026) - Des membres de la communauté Toronto CIO se sont joints à Ferial Sheybani, chef des Services technologiques d'entreprise, Groupe TMX, pour fermer les marchés en reconnaissance du rôle important que les cadres supérieurs du domaine technologique jouent sur le plan de l'innovation, de la croissance et de la transformation numérique, dans l'économie canadienne.Cannot view this video?  Visit:https://www.youtube.com/watch?v=gYxBoLYmURAToronto...</v>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" t="str">
+        <v>Toronto CIO Community Closes the Market</v>
+      </c>
+      <c r="B489" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C489" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D489" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E489" t="str">
+        <v>https://www.newsfilecorp.com/release/315329/Toronto-CIO-Community-Closes-the-Market</v>
+      </c>
+      <c r="F489" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - September 21, 2026) - Members of the Toronto CIO community joined Ferial Sheybani, Head of Corporate Technology Services, TMX Group, to close the market in recognition of the important role technology executives play in driving innovation, growth, and digital transformation across Canada's economy.Cannot view this video?  Visit:https://www.youtube.com/watch?v=gYxBoLYmURAToronto CIO is a professional network dedicated to fostering collaboration and innovation...</v>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" t="str">
+        <v>Market One: Summit Royalties' Producing Portfolio Expected to Reach Six Assets in 2027</v>
+      </c>
+      <c r="B490" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C490" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D490" t="str">
+        <v>Energy, Media</v>
+      </c>
+      <c r="E490" t="str">
+        <v>https://www.newsfilecorp.com/release/315289/Market-One-Summit-Royalties-Producing-Portfolio-Expected-to-Reach-Six-Assets-in-2027</v>
+      </c>
+      <c r="F490" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 21, 2026) - Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors.Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.Summit Royalties Ltd.: Building Momentum Across Its Mining PortfolioSummit Royalties Ltd. (TSXV: SUM) (OTCQX: SUMMF) (the...</v>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" t="str">
+        <v>Elemental Royalty Announces US$290 Million Acquisition of Royalty and Streaming Portfolio, Strategic Divestment of Generation Business and Management Succession</v>
+      </c>
+      <c r="B491" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C491" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D491" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E491" t="str">
+        <v>https://www.newsfilecorp.com/release/315306/Elemental-Royalty-Announces-US290-Million-Acquisition-of-Royalty-and-Streaming-Portfolio-Strategic-Divestment-of-Generation-Business-and-Management-Succession</v>
+      </c>
+      <c r="F491" t="str">
+        <v>Denver, Colorado--(Newsfile Corp. - September 21, 2026) - Elemental Royalty Corporation (NASDAQ: ELE) (TSX: ELE) ("Elemental" or the "Company") is pleased to announce that it has entered into agreements which, together, are expected to materially increase the scale and cash-generative capacity of the Company's royalty portfolio, simplify its corporate structure and reduce its ongoing cost base:Acquisition of Stream and Royalty Portfolio: Elemental has entered into definitive agreements with...</v>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" t="str">
+        <v>Meridian Holdings' Expanse Studios to Exhibit at Global Gaming Expo 2026</v>
+      </c>
+      <c r="B492" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C492" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D492" t="str">
+        <v>Finance, Retail, Gaming, Media</v>
+      </c>
+      <c r="E492" t="str">
+        <v>https://www.newmediawire.com/news/meridian-holdings-expanse-studios-to-exhibit-at-global-gaming-expo-2026-7089850</v>
+      </c>
+      <c r="F492" t="str">
+        <v xml:space="preserve">Studio to Showcase Its Proprietary Content Portfolio at Booth 4233 LAS VEGAS, NV - September 21, 2026 ( NEWMEDIAWIRE ) - Meridian Holdings Inc. (NASDAQ: MRDN) (“Meridian” or the “Company”), an international developer, licensor and operator of online gaming and e-commerce platforms, today announced that its subsidiary and B2B game development division Expanse Studios (“Expanse”) will exhibit at the Global Gaming Expo (G2E) in Las Vegas from September 28 to October 1, 2026, at The Venetian Expo, booth 4233. Expanse Studios develops proprietary casino content for Meridian Holdings' own operations and for third-party operators internationally. The studio distributes a portfolio of nearly 100 proprietary titles to more than 1,800 casino brands worldwide, and holds content certifications across </v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" t="str">
+        <v>MCP Is the New NDC — Is This Travel's Shift-to-Streaming Moment?</v>
+      </c>
+      <c r="B493" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C493" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D493" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E493" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360777</v>
+      </c>
+      <c r="F493" t="str">
+        <v>While some in travel tech are still writing press releases about plans for agentic AI, Sabre (NASDAQ: SABR) already shipped it. - - The travel industry spent the past decade navigating NDC. Sabre has invested significantly in NDC and is a leader in this space. With a view that the industry may spend the next decade running on MCP, Sabre already has a one-year head start with shopping and booking and is in production with servicing capabilities. - - In September 2025, Sabre launched its MCP s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360777</v>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" t="str">
+        <v>Casey Newton and Kevin Roose partner with NPR to launch 'Machine Gods'</v>
+      </c>
+      <c r="B494" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C494" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D494" t="str">
+        <v>Finance, AI, Retail, Media</v>
+      </c>
+      <c r="E494" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360770</v>
+      </c>
+      <c r="F494" t="str">
+        <v>NPR announced that technology journalists Kevin Roose and Casey Newton are bringing their newest venture, Machine Gods, to NPR. The new video-first show hosted by Roose, formerly of The New York Times, and Newton, founder of Platformer, will dive deep into the defining consumer, enterprise and policy conversations of the artificial intelligence era. - - This major programming acquisition comes just months after Nadine Zylstra joined NPR as Chief Content Officer, kicking off a bold new e... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360770</v>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" t="str">
+        <v>The Sound of Belonging: Lowell Chamber Orchestra Announces Eighth Season</v>
+      </c>
+      <c r="B495" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C495" t="str">
+        <v>Send2Press</v>
+      </c>
+      <c r="D495" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E495" t="str">
+        <v>https://www.send2press.com/wire/the-sound-of-belonging-lowell-chamber-orchestra-announces-eighth-season/</v>
+      </c>
+      <c r="F495" t="str">
+        <v>LOWELL, Mass., Sept. 21, 2026 (SEND2PRESS NEWSWIRE) -- The Lowell Chamber Orchestra (LCO) announces "The Sound of Belonging," its eighth season, a series of programs exploring how music connects us to family, culture, history and community. At the heart of the season is the principle that has defined LCO since its founding: great music should belong to everyone.</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" t="str">
+        <v>Best AI Lyric Video Generators of 2026: 4 Types Compared</v>
+      </c>
+      <c r="B496" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C496" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D496" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E496" t="str">
+        <v>https://pressreleasenews.org/pressroom/best-ai-lyric-video-generators-of-2026-4-types-compared</v>
+      </c>
+      <c r="F496" t="str">
+        <v xml:space="preserve">NEWBURY PARK, CA – September 23, 2026 – With AI music platforms like Suno and Udio accelerating song creation, artists need visuals more than ever. The core challenge in choosing an ai lyrics video maker is understanding its fundamental approach to text. </v>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" t="str">
+        <v>VuSpex Highlights Passage of AB 1738 as Governor Newsom Signs Bill Expanding Virtual Inspections Across California</v>
+      </c>
+      <c r="B497" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C497" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D497" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E497" t="str">
+        <v>https://www.prnewswire.com/news-releases/vuspex-highlights-passage-of-ab-1738-as-governor-newsom-signs-bill-expanding-virtual-inspections-across-california-302884110.html</v>
+      </c>
+      <c r="F497" t="str">
+        <v>The new law enhances homeowners' and contractors' access to both live videoconference and asynchronous video/photo inspections, streamlining approvals across a wide range of residential installations. WATSONVILLE, Calif. and SACRAMENTO, Calif., Sept. 21, 2026 /PRNewswire/ -- Governor...</v>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" t="str">
+        <v>Love Lies and Fiction Release New Music Video Featuring Scenes From The Reagan Movie</v>
+      </c>
+      <c r="B498" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C498" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D498" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E498" t="str">
+        <v>https://www.prweb.com/releases/love-lies-and-fiction-release-new-music-video-featuring-scenes-from-the-reagan-movie-302882935.html</v>
+      </c>
+      <c r="F498" t="str">
+        <v>Written while the songwriter's own father was dying of cancer, "This Life" became a personal story of not just Ronald Reagan, but two men facing their end. LOS ANGELES, Sept. 21, 2026 /PRNewswire-PRWeb/ -- Love Lies &amp; Fiction have released a new music video featuring scenes from the...</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" t="str">
+        <v>Digital Health Networks Announces Winners of 4TH Annual Cinehealth ...</v>
+      </c>
+      <c r="B499" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C499" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D499" t="str">
+        <v>Healthcare, Media</v>
+      </c>
+      <c r="E499" t="str">
+        <v>https://pr-inside.com/digital-health-networks-announces-winners-of-4th-annual-cinehealth-r5225560.htm</v>
+      </c>
+      <c r="F499" t="str">
+        <v>(PR-inside.com) Winners across six categories honored during red-carpet ceremony at Philadelphia's National Constitution Center during Fierce Pharma Week LOS ANGELES, CA / ACCESS Newswire / September 21, 2026 / Digital Health Networks announced the winners of the fourth annual CINEHEALTH International Health &amp; Wellness Film and Video Festival, celebrating exceptional storytelling across film, episodic content, social media and podcasting. The winners were honored September 15 during a red-carpet ceremony at Philadelphia's National Constitution Center, held in conjunction with Fierce Pharma Week. The evening culminated with Maria Menounos receiving the CINEHEALTH Lifetime Achievement Award in recognition of her contributions to health and wellness advocacy. Through ..</v>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" t="str">
+        <v>Major update for Thermomix® and Cookidoo® – ecosystem gets smarter, more personalised and more global</v>
+      </c>
+      <c r="B500" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C500" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D500" t="str">
+        <v>AI, Retail, Media</v>
+      </c>
+      <c r="E500" t="str">
+        <v>https://pressat.co.uk/releases/major-update-for-thermomixr-and-cookidoor-ecosystem-gets-smarter-more-personalised-and-more-global-9a4359c087e9c9a883e1a07ce52735f5/</v>
+      </c>
+      <c r="F500" t="str">
+        <v>Monday 21 September, 2026 Thermomix® takes its ecosystem to the next level: With the new Cookidoo® Assistant and Recipe Translation benefits, the largest culinary community gains comprehensive AI features. In addition, Arabic is introduced as a new language option on Thermomix® TM7, following a long-standing community demand. Vorwerk is introducing the AI-powered Cookidoo® Assistant and Recipe Translation, two new Cookidoo® benefits designed to make the world’s largest curated recipe ecosystem more intuitive, personalised and accessible. Together, they help people move more naturally from inspiration to Guided Cooking by making it easier to explore trusted Cookidoo® content, find relevant recipes, compare options, plan meals and organise cooking ideas. As part of the same ambition to bring</v>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" t="str">
+        <v>FNB Evolve (TECY) ouvre les marchés</v>
+      </c>
+      <c r="B501" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C501" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D501" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E501" t="str">
+        <v>https://www.newsfilecorp.com/release/315186/FNB-Evolve-TECY-ouvre-les-marchs</v>
+      </c>
+      <c r="F501" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - 21 septembre 2026) - Raj Lala, président et chef de la direction, FNB Evolve (« Evolve » ou la « société ») et son équipe se sont joints à Keith Wu, chef, Produits négociés en bourse, Bourse de Toronto (« TSX »), pour ouvrir les marchés et souligner l'inscription du nouveau FNB NASDAQ Technologie UltraYield Evolve (TSX : TECY).Cannot view this video?  Visit:https://www.youtube.com/watch?v=tFsHCiM2VhoLe FNB TECY cherche à procurer un revenu intéressant et une...</v>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" t="str">
+        <v>Evolve ETFs (TECY) Opens the Market</v>
+      </c>
+      <c r="B502" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C502" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D502" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E502" t="str">
+        <v>https://www.newsfilecorp.com/release/315184/Evolve-ETFs-TECY-Opens-the-Market</v>
+      </c>
+      <c r="F502" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - September 21, 2026) - Raj Lala, President and Chief Executive Officer, Evolve ETFs ("Evolve" or the "Company"), and his team, joined Keith Wu, Head, Exchange Traded Products, Toronto Stock Exchange ("TSX"), to open the market to celebrate the Company's new listing of Evolve NASDAQ Technology UltraYield ETF (TSX: TECY).Cannot view this video?  Visit:https://www.youtube.com/watch?v=tFsHCiM2VhoTECY seeks to provide attractive income and long-term capital...</v>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" t="str">
+        <v>U.S. Sec. of State Marco Rubio at NYSE with UNGA in Focus: NYSE Content Update</v>
+      </c>
+      <c r="B503" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C503" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D503" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E503" t="str">
+        <v>https://www.prnewswire.com/news-releases/us-sec-of-state-marco-rubio-at-nyse-with-unga-in-focus-nyse-content-update-302884718.html</v>
+      </c>
+      <c r="F503" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Sept. 21, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" t="str">
+        <v>TruVideo Announces Compatibility with AI Glasses from Meta for Automotive and Trucking Service Technicians</v>
+      </c>
+      <c r="B504" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C504" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D504" t="str">
+        <v>AI, Automotive, Media</v>
+      </c>
+      <c r="E504" t="str">
+        <v>https://www.prnewswire.com/news-releases/truvideo-announces-compatibility-with-ai-glasses-from-meta-for-automotive-and-trucking-service-technicians-302884182.html</v>
+      </c>
+      <c r="F504" t="str">
+        <v>Hands-free voice commands let technicians start and stop service and inspection video recording, creating the transparency today's service customers demand. BOSTON, Sept. 21, 2026/PRNewswire/ -- TruVideo, the leader in AI video communication technology for the transportation industry,...</v>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" t="str">
+        <v>Higgsfield AI ships new video features in a day with GPT-6 Astra</v>
+      </c>
+      <c r="B505" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C505" t="str">
+        <v>mlpr-openai</v>
+      </c>
+      <c r="D505" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E505" t="str">
+        <v>https://openai.com/index/higgsfield-from-prompt-to-production-with-astra</v>
+      </c>
+      <c r="F505" t="str">
+        <v>With GPT-6 Astra, Higgsfield AI makes video ad creation easier for small businesses and brings new creative tools to market faster.</v>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" t="str">
+        <v>DesignRush Podcast: Customer Paradigm Founder on What Makes AI Worth Scaling</v>
+      </c>
+      <c r="B506" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C506" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D506" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E506" t="str">
+        <v>https://www.newsfilecorp.com/release/314973/DesignRush-Podcast-Customer-Paradigm-Founder-on-What-Makes-AI-Worth-Scaling</v>
+      </c>
+      <c r="F506" t="str">
+        <v>Miami, Florida--(Newsfile Corp. - September 21, 2026) - DesignRush has released Episode 153 of the DesignRush Podcast featuring Jeff Finkelstein, founder of Customer Paradigm, a leading Boulder, Colorado-based digital agency.Headshot of Jeff Finkelstein, Founder of Customer Paradigm, featured in Episode 153 of the DesignRush Podcast.To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/10587/314973_38e0cb7784504a25_001full.jpgIn the conversation with...</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" t="str">
+        <v>ViewTech Borescopes Brings a New Dimension to Rotating Equipment Inspection at 2026 Turbomachinery and Pump Symposia</v>
+      </c>
+      <c r="B507" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C507" t="str">
+        <v>Send2Press</v>
+      </c>
+      <c r="D507" t="str">
+        <v>Energy, Media</v>
+      </c>
+      <c r="E507" t="str">
+        <v>https://www.send2press.com/wire/viewtech-borescopes-brings-a-new-dimension-to-rotating-equipment-inspection-at-2026-turbomachinery-and-pump-symposia/</v>
+      </c>
+      <c r="F507" t="str">
+        <v>HOUSTON, Texas, Sept. 21, 2026 (SEND2PRESS NEWSWIRE) -- ViewTech Borescopes will exhibit this week at the 2026 Turbomachinery and Pump Symposia, showcasing advanced remote visual inspection solutions for pumps, compressors, turbines, and other critical rotating equipment. Among the featured technologies will be the VJ-4 3D Measurement video borescope, an inspection system that combines high-resolution imaging with 3D measurement capabilities.</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" t="str">
+        <v>Real or fake? Online Animal Cruelty. International Animal Rescue shares useful guide for SMACC ‘Report It’ week</v>
+      </c>
+      <c r="B508" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C508" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D508" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E508" t="str">
+        <v>https://pressat.co.uk/releases/real-or-fake-online-animal-cruelty-international-animal-rescue-shares-useful-guide-for-smacc-report-it-week-3abb502b189dd0a1bd705c42fcf194f3/</v>
+      </c>
+      <c r="F508" t="str">
+        <v xml:space="preserve">Monday 21 September, 2026 ‘Report It! Week’ from 21st to 27th September is a collective campaign to help people recognise and report animal cruelty online. Online animal cruelty rarely looks like cruelty at first glance. It is often dressed up as comedy, cuteness, or rescue, designed to earn views, shares, and money. Led by the Social Media Animal Cruelty Coalition (SMACC) to raise awareness of online animal cruelty and encourage people to respond responsibly when they encounter harmful animal content online. This year's theme reminds every viewer that the choices we make online have real consequences for real animals. REPORT IT! WEEK 2026 runs from September 21 - 27, 2026, where SMACC are asking people to #ReportIt2EndIt and invites the global community to pause before reacting, question </v>
+      </c>
+    </row>
+    <row r="509" xml:space="preserve">
+      <c r="A509" t="str">
+        <v>Duiba Group Founder Gifts 11.21% Stake to Employee Incentive Platform in Record-High Founders-to-ESOP Transfer by Share of Capital in Hong Kong Market History</v>
+      </c>
+      <c r="B509" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C509" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D509" t="str">
+        <v>Finance, AI, SaaS, Automotive, Media</v>
+      </c>
+      <c r="E509" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110236/</v>
+      </c>
+      <c r="F509" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 21, 2026 - (ACN Newswire) - Duiba Group Limited (Stock Code: 01753.HK), the Hong Kong-listed operator that has become one of China's fastest-scaling AI short-drama platforms, announced that its controlling shareholder, Xiaoliang Holding Limited, has agreed to transfer 120,682,000 ordinary shares — approximately 11.21% of issued share capital — for nil consideration to Kewei Holding Limited, the Company's employee share award platform.
+The transfer, executed on 20 September 2026, is understood to be the largest founder-to-ESOP donation by percentage of share capital in the history of the Hong Kong stock market. It is not a disposal for cash. No shares are being sold into the market; all of them are being placed into a vehicle whose sole economic purpose is to reward and retain employees.
+Crucially, the arrangement is being funded entirely from the founder's personal shareholding. It involves no issuance of new shares and therefore no dilution to existing shareholders, and it consumes no company capital — no cash, no treasury reserves, no debt. The 120,682,000 shares are being transferred at nil consideration from the founder's own account to the employee incentive platform, meaning the cost of motivating and retaining the core team is borne by the founder, not by public investors or the Company's balance sheet.
+Six months of exponential growth
+The transfer comes as Duiba's AI short-drama business enters a phase of compounding growth. On Douyin's native end, cumulative playback from June to August rose 178%. In July and August, Duiba ranked top three across the entire industry for two consecutive months, and was the only leading player to sustain month-on-month growth above 50% in both months.
+Seven years, zero founder selling
+Duiba listed on the Main Board of The Stock Exchange of Hong Kong on 7 May 2019. According to HKEX disclosure records, Mr. Chen Xiaoliang, the founder and controlling shareholder, voluntarily extended the post-IPO lock-up to three years at the time of listing and, from the IPO through the date of the transfer, has never reduced his personal beneficial shareholding.
+The 20 September arrangement is therefore the first change in the founder's ownership structure in the seven years since listing — and its direction is unambiguously inward.
+"This is the clearest possible signal that the controlling shareholder is backing the next chapter of the business rather than exiting it," a Company spokesperson said. "The shares go to an ESOP vehicle, not to the market."
+After completion, Xiaoliang Holding will remain the controlling shareholder with approximately 31.01%, down from 42.21%. Kewei Holding, which currently holds only 0.17%, will hold approximately 11.38%.
+A war chest for AI talent
+Kewei Holding has undertaken to introduce new incentive schemes with vesting and lock-up arrangements under the Company's equity incentive management measures. The stated focus is AI businesses, with AI short drama at the centre. Existing and future awards will be subject to service and performance conditions, aligning key employees with long-term shareholder value.
+The timing is deliberate. The AI short-drama sector is expanding rapidly, but hits remain scarce: fewer than 0.5% of new AI short dramas on Douyin surpass 100 million views. In that environment, the constraint on growth is not capital — it is the ability to retain writers, algorithm engineers, producers and commercialisation talent capable of turning AI tooling into repeatable hits.
+By moving roughly 11% of the Company into a locked-up, performance-vested incentive pool, Duiba is, in effect, converting founder ownership into collective engineering and creative capacity.
+The AI bet is already compounding
+Duiba was founded in 2014, is headquartered in Hangzhou and listed on HKEX in May 2019. It built its early business on points-and-benefits SaaS and internet advertising, serving more than 16,000 enterprise clients. In late 2025 it moved strategically into AI short drama, building a full-stack pipeline spanning AI scriptwriting, AI production and AI distribution — what the Company describes as the industrialised, scaled monetisation of AI-generated content.
+Financials: revenue and gross profit rising in tandem
+The Company's 2026 interim results show that the growth is reaching the income statement, not merely the traffic ledger.
+For the six months ended 30 June 2026:
+Metric
+1H2026
+Change
+Total revenue
+RMB 434.7 million
++24.3% YoY
+Gross profit
+RMB 74.5 million
++30.0% YoY
+Gross margin
+17.1%
+16.4% (1H2025)
+Loss attributable to owners
+RMB 25.3 million
+narrowed
+AI short-drama revenue
+RMB 222.6 million
+51.2% of group revenue
+The Group's traditional SaaS and advertising operations contributed nearly RMB 70 million of gross profit in the first half and are expected to continue providing earnings support, while AI short drama has become the dominant revenue driver.
+Asset quality also appears intact. The Company reported net assets of RMB 1.175 billion, cash and short-term wealth management products of approximately RMB 400 million, and prepayments of RMB 345 million, largely related to the bank instant-discount business and recyclable into working capital.
+Why the transfer matters now
+Three things make the move more than a symbolic gesture.
+First, it is structurally a gift, not a sale. The nil-consideration transfer means the founder receives no cash. For a controlling shareholder who has not sold a single share in seven years, the decision moves equity from a personal account to a collective one.
+Second, it arrives at a moment of operational inflection. Douyin rankings, view-count trajectories and the first-half revenue split all point in the same direction: AI short drama has become the core business, and locking talent into it via vesting and lock-ups addresses the binding constraint on its next phase.
+Third, it creates a credible incentive currency. An ESOP pool of roughly 11.38% is large enough to be material for hires and retention, yet structured with vesting and lock-ups that prevent it from becoming a short-term payout.
+The road ahead: overseas expansion and the short drama alliance business 
+Duiba's second-half outlook rests on two tracks: AI short-drama expansion and a stable SaaS and advertising base.
+On the global front, the Company is accelerating its overseas push into a market it estimates at US$4 billion in 2026, up 390% year on year, with management expecting overseas operations to begin contributing revenue in the fourth quarter.
+Domestically, it is pursuing a strategy of the short drama alliance business,expanding to tens of thousands of app media clients via SDK access. Its distribution footprint extends beyond Toutiao and Hongguo to Tencent, Kuaishou, Baidu and more than 20 mid-tier platforms.
+This is not a founder exit. It is a founder-to-employee capital allocation: a seven-year holder converting personal ownership into collective incentive capacity at precisely the moment Duiba's AI short-drama business is compounding on both the view-count and income-statement lines.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" t="str">
+        <v>Crexendo Expands AI Portfolio Through Meetric Partnership, Adding Omnichannel ...</v>
+      </c>
+      <c r="B510" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C510" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D510" t="str">
+        <v>Finance, AI, SaaS, Media</v>
+      </c>
+      <c r="E510" t="str">
+        <v>https://pr-inside.com/crexendo-expands-ai-portfolio-through-meetric-partnership-adding-omnichannel-r5225392.htm</v>
+      </c>
+      <c r="F510" t="str">
+        <v>(PR-inside.com) PHOENIX, AZ / ACCESS Newswire / September 21, 2026 / Crexendo®, Inc. (NASDAQ:CXDO), an award-winning software technology company supporting over 8 million end-users, and a premier provider of cloud communication platform software and unified communications as a service (UCaaS) offerings, including voice, video, contact center, and managed IT services tailored to businesses of all sizes, today announced a strategic partnership with Meetric, an AI-powered conversation intelligence platform. Meetric has also joined Crexendo's Ecosystem Vendor Program, expanding the AI-powered services available to Crexendo's more than 250 platform licensees. Meetric extends conversation analytics beyond the phone system to video meetings, team chat, email ..</v>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" t="str">
+        <v>MCP Is the New NDC -- Is This Travel's Shift-to-Streaming Moment?</v>
+      </c>
+      <c r="B511" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C511" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D511" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E511" t="str">
+        <v>https://www.prnewswire.com/news-releases/mcp-is-the-new-ndc--is-this-travels-shift-to-streaming-moment-302884118.html</v>
+      </c>
+      <c r="F511" t="str">
+        <v>While competitors announce plans to modernize, Sabre already has — and its customers are live and benefiting from AI because of it. SOUTHLAKE, Texas, Sept. 21, 2026 /PRNewswire/ -- While some in travel tech are still writing press releases about plans for agentic AI, Sabre (NASDAQ: SABR)...</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" t="str">
+        <v>Novartis AG (NVS) Investigation: Bronstein, Gewirtz &amp; Grossman, LLC ...</v>
+      </c>
+      <c r="B512" t="str">
+        <v>2026-09-20</v>
+      </c>
+      <c r="C512" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D512" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E512" t="str">
+        <v>https://pr-inside.com/novartis-ag-nvs-investigation-bronstein-gewirtz-grossman-llc-r5225183.htm</v>
+      </c>
+      <c r="F512" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 20, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Novartis AG ("Novartis" or "the Company") (NYSE:NVS). Investors who purchased Novartis securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/novartis-ag-nvs-class_action_lawsuit. Novartis Investigation Details On September 8, 2026, Novartis issued a press release "announcing that the global Phase III HARBOR study evaluating del-desiran in people living with myotonic dystrophy type 1 (DM1) did not demonstrate statistically significant improvement versus placebo on the primary endpoint of video hand opening time ..</v>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" t="str">
+        <v>Vedzzy Introduces Audience-Targeted YouTube Promotion Services for Creators and Businesses</v>
+      </c>
+      <c r="B513" t="str">
+        <v>2026-09-20</v>
+      </c>
+      <c r="C513" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D513" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E513" t="str">
+        <v>https://www.pr.com/press-release/973803</v>
+      </c>
+      <c r="F513" t="str">
+        <v>As YouTube competition intensifies in 2026, creators are rethinking how they promote their content. This press release explores why effective YouTube promotion services, audience targeting, and Google Ads-based campaigns are becoming essential for improving discoverability and building sustainable, long-term channel growth. [PR.com]</v>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" t="str">
+        <v>Mango AI's Talking Photo Tool Makes Portraits Speak Naturally</v>
+      </c>
+      <c r="B514" t="str">
+        <v>2026-09-20</v>
+      </c>
+      <c r="C514" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D514" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E514" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360726</v>
+      </c>
+      <c r="F514" t="str">
+        <v>Mango AI, an AI video creation platform developed by Mango Animate, introduces its talking photo tool for turning portraits into speaking videos. Users select a sample photo or upload their own portrait, provide the words or audio they want the subject to deliver, and generate an animated talking video. The tool provides a straightforward way to create presenter-style content without recording a person on camera. - - Users can upload their own photo or choose from the sample photos prov... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360726</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" t="str">
+        <v>A Sleeping Mountain Sings: JJ Sheinwynn Launches “Big Heart, Gentle Feet,” a Sweeping Children’s Ballad of Courage, Kindness, and a Mountain That Finds Its Voice</v>
+      </c>
+      <c r="B515" t="str">
+        <v>2026-09-19</v>
+      </c>
+      <c r="C515" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D515" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E515" t="str">
+        <v>https://www.pr.com/press-release/971734</v>
+      </c>
+      <c r="F515" t="str">
+        <v>Children’s author and songwriter JJ Sheinwynn launches “Big Heart, Gentle Feet,” a sweeping original song and animated music video inspired by The Elephant Who Held the World. The teacher-led ballad follows a mountain-sized elephant who learns that true strength can move gently, inviting children and families to sing a new promise of courage, empathy, and belonging. [PR.com]</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" t="str">
+        <v>A Sleeping Mountain Sings: JJ Scheinwynn Launches “Big Heart, Gentle Feet,” a Sweeping Children’s Ballad of Courage, Kindness, and a Mountain That Finds Its Voice</v>
+      </c>
+      <c r="B516" t="str">
+        <v>2026-09-19</v>
+      </c>
+      <c r="C516" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D516" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E516" t="str">
+        <v>https://www.pr.com/press-release/971734</v>
+      </c>
+      <c r="F516" t="str">
+        <v>Children’s author and songwriter JJ Scheinwynn launches “Big Heart, Gentle Feet,” a sweeping original song and animated music video inspired by The Elephant Who Held the World. The teacher-led ballad follows a mountain-sized elephant who learns that true strength can move gently, inviting children and families to sing a new promise of courage, empathy, and belonging. [PR.com]</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" t="str">
+        <v>CommLab India Ranks #2 Among Top Employee Onboarding Content Providers</v>
+      </c>
+      <c r="B517" t="str">
+        <v>2026-09-19</v>
+      </c>
+      <c r="C517" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D517" t="str">
+        <v>Media, Education</v>
+      </c>
+      <c r="E517" t="str">
+        <v>https://www.prweb.com/releases/commlab-india-ranks-2-among-top-employee-onboarding-content-providers-302883151.html</v>
+      </c>
+      <c r="F517" t="str">
+        <v>CommLab India ranks #2 among top employee onboarding content providers, recognized for scalable, role-based learning solutions for global enterprises. AFTON, Minn., Sept. 19, 2026 /PRNewswire-PRWeb/ -- CommLab India, a global provider of custom and rapid eLearning solutions for...</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" t="str">
+        <v>Mountain Environmental Adds a Three-Compartment Laminated Bagasse Tray to Its Fiber-Based Foodservice Range</v>
+      </c>
+      <c r="B518" t="str">
+        <v>2026-09-19</v>
+      </c>
+      <c r="C518" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D518" t="str">
+        <v>Media, Education</v>
+      </c>
+      <c r="E518" t="str">
+        <v>https://www.pr.com/press-release/979361</v>
+      </c>
+      <c r="F518" t="str">
+        <v>Mountain Environmental has added a three-compartment laminated bagasse tray to its fiber-based foodservice range. The molded fiber tray is designed for ready meals, school lunch and catering, and its functional lamination keeps total plastic content below 5%. The bagasse coated tray is SGS-tested with total fluorine below 10 ppm. [PR.com]</v>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" t="str">
+        <v>Digital Wealth Academy Launches DWA 4.0, an Expanded Roadmap for Building an Online Business</v>
+      </c>
+      <c r="B519" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C519" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D519" t="str">
+        <v>SaaS, Media, Education</v>
+      </c>
+      <c r="E519" t="str">
+        <v>https://www.newswire.com/news/digital-wealth-academy-launches-dwa-4-0-an-expanded-roadmap-for-building-an</v>
+      </c>
+      <c r="F519" t="str">
+        <v>The latest version of Digital Wealth Academy brings together digital products, affiliate marketing, content creation, branding and multiple online business models in one beginner-friendly learning platform.</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" t="str">
+        <v>Nexcel Launches Market Making and Investor Awareness Engagements</v>
+      </c>
+      <c r="B520" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C520" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D520" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E520" t="str">
+        <v>https://www.newsfilecorp.com/release/315059/Nexcel-Launches-Market-Making-and-Investor-Awareness-Engagements</v>
+      </c>
+      <c r="F520" t="str">
+        <v>NOT FOR DISTRIBUTION TO THE U.S. NEWSWIRE OR FOR DISSEMINATION IN THE UNITED STATESVancouver, British Columbia--(Newsfile Corp. - September 18, 2026) - Nexcel Metals Corp. (CSE: NEXX) (OTCQB: NXXCF) (FSE: 2OH) ("Nexcel" or the "Company") announces that it has engaged Investor Insights Systems Inc. ("Investor Insights") for an initial term of three months (the "Engagement") commencing September 21st, 2026, to provide digital marketing services, including digital content creation, distribution,...</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" t="str">
+        <v>Black Diamond Group Limited (BDI) Closes the Market</v>
+      </c>
+      <c r="B521" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C521" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D521" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E521" t="str">
+        <v>https://www.newsfilecorp.com/release/315067/Black-Diamond-Group-Limited-BDI-Closes-the-Market</v>
+      </c>
+      <c r="F521" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - September 18, 2026) - Trevor Haynes, Chairman and Chief Executive Officer, Black Diamond Group Limited ("Black Diamond Group" or the "Company") (TSX: BDI) and members of the Company's Board and Leadership team, joined Dani Lipkin, Managing Director, Global Innovation Sector, Toronto Stock Exchange ("TSX"), to close the market and celebrate the Company's 20 year listing anniversary on TSX.Cannot view this video? ...</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" t="str">
+        <v>USA TrackBusway® Demonstrates Adaptable 225A Power in New T225 Installation Video</v>
+      </c>
+      <c r="B522" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C522" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D522" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E522" t="str">
+        <v>https://www.prnewswire.com/news-releases/usa-trackbusway-demonstrates-adaptable-225a-power-in-new-t225-installation-video-302883581.html</v>
+      </c>
+      <c r="F522" t="str">
+        <v>Five-minute walkthrough shows engineers and contractors how overhead power connects and adapts as equipment layouts change. COLUMBUS, Ohio, Sept. 18, 2026 /PRNewswire/ -- USA TrackBusway® has released a new T225 installation video to help engineers, electrical contractors and facility...</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" t="str">
+        <v>MVLAND 2.0 Launches "Studio Mode", Bringing End-to-End Control as AI Video Moves From Generation to Direction</v>
+      </c>
+      <c r="B523" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C523" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D523" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E523" t="str">
+        <v>https://finance.yahoo.com/technology/ai/articles/mvland-2-0-launches-studio-193000256.html</v>
+      </c>
+      <c r="F523" t="str">
+        <v>NEW YORK, September 18, 2026--MVLAND, a Meitu-developed AI music video generator, has upgraded to Version 2.0 and officially launched its Studio Mode. Centered on an agent-driven creative workflow and professional music analysis, the update integrates the entire MV production pipeline — from music understanding and creative development to storyboarding, shot generation and post-editing — into one unified end-to-end workflow.</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" t="str">
+        <v>LongHu and Eastday Launch Joint Brand Revitalization Initiative</v>
+      </c>
+      <c r="B524" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C524" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D524" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E524" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/longhu-eastday-launch-joint-brand-183900272.html</v>
+      </c>
+      <c r="F524" t="str">
+        <v>SHANGHAI, September 18, 2026--Recently, LongHu, the century-old brand under Shanghai Zhonghua Pharmaceutical Co., Ltd., joined forces with Eastday to launch a brand revitalization initiative aimed at bringing new vitality to the time-honored Chinese brand through cross-industry collaborations, creative content and innovative consumer experiences.</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" t="str">
+        <v>Vadzo Imaging Positions Merlin-291CRS: 2MP Sony IMX291 Low-Light 1080P USB Camera for Patient Monitoring</v>
+      </c>
+      <c r="B525" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C525" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D525" t="str">
+        <v>SaaS, Healthcare, Media</v>
+      </c>
+      <c r="E525" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-merlin-291crs-2mp-sony-imx291-low-light-1080p-22863417</v>
+      </c>
+      <c r="F525" t="str">
+        <v>The Merlin-291CRS is a 2MP color rolling shutter USB camera built on the Sony IMX291 sensor and positioned specifically for patient monitoring deployments. Overnight monitoring depends on capturing usable video in the dim or near-dark conditions patients need for rest, and the IMX291's low-light pixel architecture resolves that video without supplemental illumination that can disturb sleep or feel invasive at the bedside. The camera streams two independent video feeds from a single USB connection, one suited to continuous live viewing at a nurse station and another suited to higher quality local recording for documentation, both without saturating a hospital network. Native USB 2.0 UVC connectivity means the camera enumerates without proprietary drivers on the desktop and embedded platform</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" t="str">
+        <v>The Walt Disney Company Names Karandeep Anand to Newly Created Role of Chief Technology Officer</v>
+      </c>
+      <c r="B526" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C526" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D526" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E526" t="str">
+        <v>https://thewaltdisneycompany.com/news/karandeep-anand-chief-technology-officer/</v>
+      </c>
+      <c r="F526" t="str">
+        <v>The post The Walt Disney Company Names Karandeep Anand to Newly Created Role of Chief Technology Officer appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" t="str">
+        <v>Hop-on, Inc. Announces Digitalage iOS UX Design Completion - Redesigned ...</v>
+      </c>
+      <c r="B527" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C527" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D527" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E527" t="str">
+        <v>https://pr-inside.com/hop-on-inc-announces-digitalage-ios-ux-design-completion-redesigned-r5224503.htm</v>
+      </c>
+      <c r="F527" t="str">
+        <v>(PR-inside.com) The redesigned iOS interface aims to simplify discovery, broadcasting and replay as Digitalage pursues user adoption and revenue activation. TEMECULA, CA / ACCESS Newswire / September 18, 2026 / Hop-on, Inc. (OTCID:HPNN), through its subsidiary Digitalage, Inc., today announced its redesigned iOS build is available for internal testing through Apple TestFlight, following completion of the new iOS user experience design on September 10, 2026. Longtime Digitalage team member Neeraj Baipureddy has led the redesign since August 11, 2026. Digitalage has named him Lead Product Engineer and Head of iOS Design. A general-availability date for the redesigned experience will be announced following completion of ..</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" t="str">
+        <v>Hop-on, Inc. Announces Digitalage iOS UX Design Completion - Redesigned Build Enters Internal Testing Through Apple TestFlight</v>
+      </c>
+      <c r="B528" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C528" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D528" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E528" t="str">
+        <v>https://www.newswire.com/news/hop-on-inc-announces-digitalage-ios-ux-design-completion-redesigned-build</v>
+      </c>
+      <c r="F528" t="str">
+        <v>The redesigned iOS interface aims to simplify discovery, broadcasting and replay as Digitalage pursues user adoption and revenue activation.</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" t="str">
+        <v>Legendary Stars Dyan Cannon, Beau Bridges, Jane Alexander and More to Come Aboard the 2026 TCM Classic Cruise</v>
+      </c>
+      <c r="B529" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C529" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D529" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E529" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360687</v>
+      </c>
+      <c r="F529" t="str">
+        <v>Turner Classic Movies (TCM) announced that three-time Oscar nominee Dyan Cannon, Emmy and Golden Globe winning actor Beau Bridges and Tony and Emmy winning and four-time Oscar nominee actress Jane Alexander are set to attend the TCM Classic Cruise, sailing October 13, 2026, from San Diego to Catalina Island and Ensenada, Mexico on the Disney Wonder. In addition, members of two of Hollywood&amp;#39;s most celebrated families, Tina Sinatra and Gis�le Galante Chulack, award winning animator and... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360687</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" t="str">
+        <v>Placements iA Clarington (IIME) ouvre les marchés</v>
+      </c>
+      <c r="B530" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C530" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D530" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E530" t="str">
+        <v>https://www.newsfilecorp.com/release/314981/Placements-iA-Clarington-IIME-ouvre-les-marchs</v>
+      </c>
+      <c r="F530" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - 18 septembre 2026) - Robert Martin, vice-président, Gestion de produits et Marketing, Placements iA Clarington (iA Clarington), s'est joint à Keith Wu, chef, Produits négociés en bourse, Bourse de Toronto (TSX), pour ouvrir les marchés et souligner l'inscription de sa nouvelle série FNB active, le Fonds IA Clarington international d'actions multifactorielles (TSX: IIME).Cannot view this video?  Visit:https://www.youtube.com/watch?v=fFVMfHtXMZ0IIME applique une...</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" t="str">
+        <v>iA Clarington Investments (IIME) Opens the Market</v>
+      </c>
+      <c r="B531" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C531" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D531" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E531" t="str">
+        <v>https://www.newsfilecorp.com/release/314980/iA-Clarington-Investments-IIME-Opens-the-Market</v>
+      </c>
+      <c r="F531" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - September 18, 2026) - Robert Martin, Vice President, Product Marketing, iA Clarington Investments ("IA Clarington" or the "Company"), joined Keith Wu, Head, Exchange Traded Products, Toronto Stock Exchange ("TSX"), to open the market and celebrate the Company's launch of their Active ETF Series; IA Clarington International Multifactor Equity Fund (TSX: IIME).Cannot view this video?  Visit:https://www.youtube.com/watch?v=fFVMfHtXMZ0IIME employs an...</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" t="str">
+        <v>Mountain Environmental Launches Fiber-Based CPET-Laminated Trays for Freezer-to-Oven Foodservice Applications</v>
+      </c>
+      <c r="B532" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C532" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D532" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E532" t="str">
+        <v>https://www.pr.com/press-release/974294</v>
+      </c>
+      <c r="F532" t="str">
+        <v>Mountain Environmental has launched a CPET-laminated bagasse tray series engineered for temperatures from -40C to 220C, covering blast-freezing and high-heat oven regeneration. The lamination keeps total plastic content below 5% of product weight, so the range qualifies as fiber-based packaging under EU frameworks. [PR.com]</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" t="str">
+        <v>One Footprint, Three Materials: Mountain Environmental Launches VSP and MAP Tray System for Protein Packaging</v>
+      </c>
+      <c r="B533" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C533" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D533" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E533" t="str">
+        <v>https://www.pr.com/press-release/976696</v>
+      </c>
+      <c r="F533" t="str">
+        <v>Mountain Environmental launches a standardized 220x168x41mm tray system for both VSP (vacuum skin) and MAP (modified atmosphere) packaging. Three material platforms - CPET, paperboard-laminated, and bagasse-laminated - serve meat, seafood, and prepared-food processors. The bagasse-laminated line is SGS ND-certified PFAS-Free (fluorine below 10ppm) with low-plastic compliance (plastic content below 5%), aligned with EU [PR.com]</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" t="str">
+        <v>Warren Buffett Steps Down as Chairman of Berkshire Hathaway: NYSE Content Update</v>
+      </c>
+      <c r="B534" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C534" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D534" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E534" t="str">
+        <v>https://www.prnewswire.com/news-releases/warren-buffett-steps-down-as-chairman-of-berkshire-hathaway-nyse-content-update-302883254.html</v>
+      </c>
+      <c r="F534" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Sept. 18, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" t="str">
+        <v>Tieto and GN expand collaboration into global software engineering partnership</v>
+      </c>
+      <c r="B535" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C535" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D535" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E535" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360666</v>
+      </c>
+      <c r="F535" t="str">
+        <v>The new multi-year agreement marks a significant step in the relationship, with the companies sharing a long-term vision to broaden the cooperation and develop it into an increasingly strategic global partnership. The partnership has a planned five-year horizon, with a minimum commitment of three and a half years. - - GN is a global technology company with a strong heritage in innovation across intelligent hearing, audio, video, and collaboration solutions. Its wide portfolio includes brand... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360666</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" t="str">
+        <v>Roots Music Rambler Launches New Website, Backstage Pass Community and Artist Services</v>
+      </c>
+      <c r="B536" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C536" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D536" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E536" t="str">
+        <v>https://www.pr.com/press-release/979259</v>
+      </c>
+      <c r="F536" t="str">
+        <v>Roots Music Rambler, the podcast exploring the people and places behind Americana, country, bluegrass, blues, folk and more, has launched a refreshed website alongside its Backstage Pass Patreon community and a new slate of artist services. [PR.com]</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" t="str">
+        <v>Strathmore's Who's Who Worldwide Names Lewis A. Weiss as a Top Executive for 2026</v>
+      </c>
+      <c r="B537" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C537" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D537" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E537" t="str">
+        <v>https://www.pr.com/press-release/979417</v>
+      </c>
+      <c r="F537" t="str">
+        <v>Lewis A. Weiss of Mahwah, New Jersey, has been named as a Top Executive For 2026 by Strathmore's Who's Who Worldwide for his accomplishments in broadcasting. About Lewis A. Weiss Lewis A. Weiss is the creator, host and CEO of Manufacturing Talk Radio. He launched the show in 2013 to create interest in manufacturing among the younger generations. The program covers news and provides insights into the manufacturing sector [PR.com]</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" t="str">
+        <v>SEGA Selects Logitech G as Official Steering Wheel Partner for Crazy Taxi: World Tour</v>
+      </c>
+      <c r="B538" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C538" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D538" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E538" t="str">
+        <v>https://finance.yahoo.com/technology/articles/sega-selects-logitech-g-official-033800872.html</v>
+      </c>
+      <c r="F538" t="str">
+        <v>LAUSANNE, Switzerland &amp; SAN JOSE, Calif., September 18, 2026--Today, Logitech G announced a landmark partnership with SEGA as the Official Steering Wheel Partner for the highly anticipated Crazy Taxi: World Tour, the all-new installment of the classic driving action video game series.</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" t="str">
+        <v>iQIYI Capitalizes on China's Big-Screen Viewing Trend as Long-Form Video Enters Next Chapter</v>
+      </c>
+      <c r="B539" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C539" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D539" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E539" t="str">
+        <v>https://www.prnewswire.com/news-releases/iqiyi-capitalizes-on-chinas-big-screen-viewing-trend-as-long-form-video-enters-next-chapter-302882877.html</v>
+      </c>
+      <c r="F539" t="str">
+        <v>BEIJING, Sept. 17, 2026 /PRNewswire/ -- iQIYI, China's leading online entertainment platform, is well positioned to capitalize on the growing trend toward big-screen viewing, as the big screen increasingly becomes a key destination for long-form video consumption. Behind this trend is a...</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" t="str">
+        <v>LiveOne (NASDAQ:LVO) Acquires 1.47M PodcastOne (NASDAQ:PODC) Common ...</v>
+      </c>
+      <c r="B540" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C540" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D540" t="str">
+        <v>Finance, SaaS, Media</v>
+      </c>
+      <c r="E540" t="str">
+        <v>https://pr-inside.com/liveone-nasdaq-lvo-acquires-1-47m-podcastone-nasdaq-podc-common-r5224327.htm</v>
+      </c>
+      <c r="F540" t="str">
+        <v>(PR-inside.com) ● Includes 374,109 shares acquired in H1 FY 2027. ● PodcastOne's cash position of $6.5M+ as of today. ● Bankers reviewing inbound potential M&amp;A and monetization options. ● PodcastOne and bankers exploring potential consolidation with LiveOne into one public company, with $3M in potential annual synergies and public-company cost savings. LOS ANGELES, CA / ACCESS Newswire / September 17, 2026 / ABOUT LIVEONE Headquartered in Los Angeles, CA, LiveOne (NASDAQ:LVO) is an award-winning, creator-first, music, entertainment, and technology platform focused on delivering premium experiences and content worldwide and live and virtual events. LiveOne's subsidiaries include Slacker, PodcastOne (NASDAQ:PODC), PPVOne, Custom Personalization Solutions, ..</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" t="str">
+        <v>Vontélle x DEEMED Brings Dwayne Wayne's Iconic Flip-Up Glasses Back to the Screen in Netflix's "A Different World" Sequel</v>
+      </c>
+      <c r="B541" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C541" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D541" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E541" t="str">
+        <v>https://www.prweb.com/releases/vontelle-x-deemed-brings-dwayne-waynes-iconic-flip-up-glasses-back-to-the-screen-in-netflixs-a-different-world-sequel-302882402.html</v>
+      </c>
+      <c r="F541" t="str">
+        <v>The reimagined frames created in partnership with Kadeem Hardison bring a key element of the series' style into a new chapter BROOKLYN, N.Y., Sept. 17, 2026 /PRNewswire-PRWeb/ -- Vontélle, a Black women-owned eyewear brand based in Brooklyn, is proud to announce that its DEEMED collection...</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" t="str">
+        <v>Adam Smith Named Chairman, Direct-to-Consumer, Disney Entertainment</v>
+      </c>
+      <c r="B542" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C542" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D542" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E542" t="str">
+        <v>https://thewaltdisneycompany.com/news/disney-entertainment-leadership-announcement/</v>
+      </c>
+      <c r="F542" t="str">
+        <v>The post Adam Smith Named Chairman, Direct-to-Consumer, Disney Entertainment appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" t="str">
+        <v>HiDream Unveils HiDream-O1-Video-1.0, a Native Omnimodal Video Model Built for Physical Consistency</v>
+      </c>
+      <c r="B543" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C543" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D543" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E543" t="str">
+        <v>https://www.newsfilecorp.com/release/314609/HiDream-Unveils-HiDreamO1Video1.0-a-Native-Omnimodal-Video-Model-Built-for-Physical-Consistency</v>
+      </c>
+      <c r="F543" t="str">
+        <v>Beijing, China--(Newsfile Corp. - September 17, 2026) - HiDream.ai, an AI company specializing in foundation models and generative AI, announced the launch of HiDream-O1-Video-1.0, or HiDream V1, its native omnimodal video generation model.Designed around a deeper understanding of creative intent and real-world physics, HiDream V1 supports multimodal inputs including text, images and video. It can generate high-fidelity 1080p videos ranging from 5 to 20 seconds, with enhanced narrative planning,...</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" t="str">
+        <v>Dunamis Woman™ Enterprise Expands Into Original Media With Launch of Dunamis Woman™ TV Network</v>
+      </c>
+      <c r="B544" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C544" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D544" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E544" t="str">
+        <v>https://www.prnewswire.com/news-releases/dunamis-woman-enterprise-expands-into-original-media-with-launch-of-dunamis-woman-tv-network-302882585.html</v>
+      </c>
+      <c r="F544" t="str">
+        <v>Inc. 5000-ranked faith-based enterprise unveils new television and podcast slate led by original docuseries, "House of Healing." Private Atlanta upfront and premiere screening set for Thursday, October 8. ATLANTA, Sept. 17, 2026 /PRNewswire/ -- Dunamis Woman™ Enterprise has announced they...</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" t="str">
+        <v>Jeff "Yosh" Yoshimura Launches The Selling Economy, a Podcast on How AI Is Rewiring B2B Sales</v>
+      </c>
+      <c r="B545" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C545" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D545" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E545" t="str">
+        <v>https://prunderground.com/jeff-yosh-yoshimura-launches-the-selling-economy-a-podcast-on-how-ai-is-rewiring/cmu5ln293000b04l68vxj4e1e</v>
+      </c>
+      <c r="F545" t="str">
+        <v>Hosted by enterprise B2B veteran with three IPOs, Jeff "Yosh" Yoshimura, brings listeners into candid conversations on how B2B selling is changing in the AI era. The post Jeff &amp;quot;Yosh&amp;quot; Yoshimura Launches The Selling Economy, a Podcast on How AI Is Rewiring B2B Sales first appeared on</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" t="str">
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Novartis AG (NVS) Stockholders ...</v>
+      </c>
+      <c r="B546" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C546" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D546" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E546" t="str">
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-novartis-ag-nvs-stockholders-r5224136.htm</v>
+      </c>
+      <c r="F546" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 17, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Novartis AG ("Novartis" or "the Company") (NYSE:NVS). Investors who purchased Novartis securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/novartis-ag-nvs-class_action_lawsuit. Novartis Investigation Details On September 8, 2026, Novartis issued a press release "announcing that the global Phase III HARBOR study evaluating del-desiran in people living with myotonic dystrophy type 1 (DM1) did not demonstrate statistically significant improvement versus placebo on the primary endpoint of video hand opening time ..</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" t="str">
+        <v>Living Security Expands 2026 Cybersecurity Awareness Month Program ...</v>
+      </c>
+      <c r="B547" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C547" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D547" t="str">
+        <v>AI, Gaming, Media</v>
+      </c>
+      <c r="E547" t="str">
+        <v>https://pr-inside.com/living-security-expands-2026-cybersecurity-awareness-month-program-r5224065.htm</v>
+      </c>
+      <c r="F547" t="str">
+        <v>(PR-inside.com) New live game-show challenge and CyberEscape Online investigation help employees prepare for deepfakes, voice clones, AI-powered scams, and emerging digital trust challenges AUSTIN, TX / ACCESS Newswire / September 17, 2026 / Living Security, the global leader in Human Risk Management (HRM) , today announced two new interactive experiences expanding its comprehensive 2026 Cybersecurity Awareness Month program: Verified, a live AI deception game-show challenge, and Trust No One, a new CyberEscape Online investigation into AI-powered fraud. The experiences are part of Living Security's gamified Cybersecurity Awareness Month offering, which gives security awareness teams the speakers, interactive experiences, campaign content, employee communications, planning ..</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" t="str">
+        <v>PIQSTAR Launches RECLAIM THE SCREEN, Giving College Media Programs Their Own Streaming Channel</v>
+      </c>
+      <c r="B548" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C548" t="str">
+        <v>PRLog</v>
+      </c>
+      <c r="D548" t="str">
+        <v>Media, Education</v>
+      </c>
+      <c r="E548" t="str">
+        <v>https://www.prlog.org/13171343-piqstar-launches-reclaim-the-screen-giving-college-media-programs-their-own-streaming-channel.html</v>
+      </c>
+      <c r="F548" t="str">
+        <v>The new initiative gives student journalists and campus media programs a distribution channel they own outright, reaching students on the connected TV and mobile devices they already use, as it expands to universities across the South.</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" t="str">
+        <v>Freya Skye Releases New Single “Bad Taste” Out Now</v>
+      </c>
+      <c r="B549" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C549" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D549" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E549" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360631</v>
+      </c>
+      <c r="F549" t="str">
+        <v>COUNTOWN TO MUSIC VIDEO: HERE - - Listen to &amp;#8220;bad taste&amp;#8221; HERE - - September is quickly turning out to be Freya Central! Rising pop star Freya Skye has released her highly anticipated new single &amp;#8220;bad taste&amp;#8221; today, September 16, just days before she kicks off her continued sold out headlining Stars Align Tour in Santa Barbara, California on September 19. - - Freya debuted &amp;#8220;bad taste&amp;#8221; during her first-ever headlining show, an acoustic performance in NYC. Having become a fan-fav... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360631</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" t="str">
+        <v>Watch the trailer for 'Perfect Liars,' the adaptation of the hit novel coming to Prime Video November 20</v>
+      </c>
+      <c r="B550" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C550" t="str">
+        <v>mlpr-amazon</v>
+      </c>
+      <c r="D550" t="str">
+        <v>Media, Education</v>
+      </c>
+      <c r="E550" t="str">
+        <v>https://www.aboutamazon.com/news/entertainment/perfect-liars-prime-video?utm_source=rss</v>
+      </c>
+      <c r="F550" t="str">
+        <v>This thriller set in an elite university is based on author Alex Mírez's captivating Wattpad novel.</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" t="str">
+        <v>FineVoice Launches Aunio, an Audio Production Agent for End-to-End AI Audio Creation</v>
+      </c>
+      <c r="B551" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C551" t="str">
+        <v>Send2Press</v>
+      </c>
+      <c r="D551" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E551" t="str">
+        <v>https://www.send2press.com/wire/finevoice-launches-aunio-an-audio-production-agent-for-end-to-end-ai-audio-creation/</v>
+      </c>
+      <c r="F551" t="str">
+        <v>LOS ANGELES, Calif., Sept. 17, 2026 (SEND2PRESS NEWSWIRE) -- FineVoice today announced the launch of Aunio, an end-to-end AI audio production agent designed to help anyone create professional, publish-ready audio without a dedicated audio production team. Rather than generating individual audio assets in isolation, Aunio understands the content and context of a project and coordinates capabilities.</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" t="str">
+        <v>Thomson Reuters and Suralink Partner to Connect Client Collaboration with AI-Powered Audit Workflows</v>
+      </c>
+      <c r="B552" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C552" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D552" t="str">
+        <v>Finance, AI, SaaS, Media</v>
+      </c>
+      <c r="E552" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360621</v>
+      </c>
+      <c r="F552" t="str">
+        <v>Thomson Reuters (TSX/Nasdaq: TRI), a global content and technology company, and Suralink, the agentic platform for accounting firms and their clients, announced a partnership to integrate Suralink with Thomson Reuters CoCounsel Tax, Audit &amp;amp; Accounting and Engagement Manager. - - The new integrations are designed to help audit firms connect client collaboration, engagement management, and AI-powered workflows in a more seamless experience, reducing friction between systems and enabling audit... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360621</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" t="str">
+        <v>RBC Dominion valeurs mobilières ouvre les marchés</v>
+      </c>
+      <c r="B553" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C553" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D553" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E553" t="str">
+        <v>https://www.newsfilecorp.com/release/314781/RBC-Dominion-valeurs-mobilires-ouvre-les-marchs</v>
+      </c>
+      <c r="F553" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - 17 septembre 2026) - Patrick McAllister, directeur, Services-conseils sur actions et gestion de portefeuille, RBC Dominion valeurs mobilières, et son équipe se sont joints à Omar Khafagy, chef, Succès des clients, Bourse de Toronto (la « TSX ») et Bourse de croissance TSX (la « TSXV »), pour ouvrir les marchés et souligner le travail du réseau de conseillers en placement de RBC Dominion valeurs mobilières.Cannot view this video? ...</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" t="str">
+        <v>RBC Dominion Securities Opens the Market</v>
+      </c>
+      <c r="B554" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C554" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D554" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E554" t="str">
+        <v>https://www.newsfilecorp.com/release/314780/RBC-Dominion-Securities-Opens-the-Market</v>
+      </c>
+      <c r="F554" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - September 17, 2026) - Patrick McAllister, Manager, Equity Advisory and Portfolio Management, RBC Dominion Securities (RBC DS), and his team joined Omar Khafagy, Head, Client Success, Toronto Stock Exchange ("TSX") and TSX Venture Exchange ("TSXV"), to open the market and recognize the RBC DS investment advisor network.Cannot view this video?  Visit:https://www.youtube.com/watch?v=c6RTnPntCSgRBC DS investment advisors will be participating in TSX Connects, a...</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" t="str">
+        <v>Mattel Announces All-New Thomas &amp; Friends Animated Series With "Really Helpful Engines" Special</v>
+      </c>
+      <c r="B555" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C555" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D555" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E555" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360619</v>
+      </c>
+      <c r="F555" t="str">
+        <v>- - &amp;#8226; Thomas &amp;amp; Friends: Railway Stories Really Helpful Engines, narrated in English by actor Henry Golding and in Spanish by actress Karla Souza, available now on YouTube ; to debut on Netflix on Sept. 30 - &amp;#8226; Thomas &amp;amp; Friends pop-up experience coming to the High Line in New York City on Oct. 2 from 5-7 p.m. - - &amp;#8226; New Thomas &amp;amp; Friends toys featuring innovative Easy Connect track system and reimagined die-cast engines with magnetic connectors now available at retailers globally - &amp;#8226; Thomas &amp;amp;... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360619</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" t="str">
+        <v>Joe &amp; Jada Bring Live Podcast And Performance To Baltimore's Waterfront At Pier Six Pavilion</v>
+      </c>
+      <c r="B556" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C556" t="str">
+        <v>PRLog</v>
+      </c>
+      <c r="D556" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E556" t="str">
+        <v>https://www.prlog.org/13171308-joe-jada-bring-live-podcast-and-performance-to-baltimores-waterfront-at-pier-six-pavilion.html</v>
+      </c>
+      <c r="F556" t="str">
+        <v>Grammy-nominated hip-hop icons Fat Joe and Jadakiss welcome Maryland Governor Wes Moore and Baltimore Mayor Brandon M. Scott for a conversation about culture, tourism and the future of cities</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" t="str">
+        <v>Amplysphere OÜ Study Finds Brands Review Optimization Signals Too Late ...</v>
+      </c>
+      <c r="B557" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C557" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D557" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E557" t="str">
+        <v>https://pr-inside.com/amplysphere-oue-study-finds-brands-review-optimization-signals-too-late-r5223970.htm</v>
+      </c>
+      <c r="F557" t="str">
+        <v>(PR-inside.com) Amplysphere OÜ looks at why brands keep missing the window to act on performance data, and what happens to content programs when optimization becomes something you do after the damage is already done. TALLINN, EE / ACCESS Newswire / September 17, 2026 / Amplysphere OÜ , a digital marketing company focused on content strategy and performance optimization, has published findings from a study examining how brands actually respond to the signals that indicate their content program needs adjusting. The results point to a consistent and costly pattern: most brands are not ignoring these signals. They are simply looking at them too ..</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" t="str">
+        <v>Tessera Inc. Subsidiary Zorronet Ltd. Selected in Northern Israel AI Tender for up to $1.3 Million</v>
+      </c>
+      <c r="B558" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C558" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D558" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E558" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/17/3364079/0/en/tessera-inc-subsidiary-zorronet-ltd-selected-in-northern-israel-ai-tender-for-up-to-1-3-million.html</v>
+      </c>
+      <c r="F558" t="str">
+        <v>Zorronet selected for AI-powered video analytics and access-control technology under framework agreement spanning a broad swathe of northern Israel Zorronet selected for AI-powered video analytics and access-control technology under framework agreement spanning a broad swathe of northern Israel</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" t="str">
+        <v>Actor Clark Moore Appears as Lt. Jeff Gibson in Route 187, Now Streaming on Paramount+</v>
+      </c>
+      <c r="B559" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C559" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D559" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E559" t="str">
+        <v>https://www.prnewswire.com/news-releases/actor-clark-moore-appears-as-lt-jeff-gibson-in-route-187-now-streaming-on-paramount-302881465.html</v>
+      </c>
+      <c r="F559" t="str">
+        <v>The four-part mystery drama from creator Mark E. Swinton, executive produced by Tyler Perry, released all four episodes at once LOS ANGELES, Sept. 17, 2026 /PRNewswire/ -- Clark Moore, the Laredo, Texas-born actor with more than 65 credits across television, film, and video games, appears...</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" t="str">
+        <v>American Savings Bank Jumps More Than 6% in Trading Debut: NYSE Content Update</v>
+      </c>
+      <c r="B560" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C560" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D560" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E560" t="str">
+        <v>https://www.prnewswire.com/news-releases/american-savings-bank-jumps-more-than-6-in-trading-debut-nyse-content-update-302882078.html</v>
+      </c>
+      <c r="F560" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Sept. 17, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" t="str">
+        <v>Workit Health Presents an Exclusive Dopey Podcast Event Featuring Comedian Margaret Cho</v>
+      </c>
+      <c r="B561" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C561" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D561" t="str">
+        <v>Healthcare, Media</v>
+      </c>
+      <c r="E561" t="str">
+        <v>https://www.prweb.com/releases/workit-health-presents-an-exclusive-dopey-podcast-event-featuring-comedian-margaret-cho-302881826.html</v>
+      </c>
+      <c r="F561" t="str">
+        <v>The free, online recovery event will air September 23 at 7 p.m. ET on Workit Health's YouTube channel. ANN ARBOR, Mich., Sept. 17, 2026 /PRNewswire-PRWeb/ -- Workit Health, the nation's most trusted provider of online treatment for substance use disorders, today announced an upcoming...</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" t="str">
+        <v>UniDoc Health Equips San Juan, Puerto Rico Ambulances With Live Patient ...</v>
+      </c>
+      <c r="B562" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C562" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D562" t="str">
+        <v>SaaS, Healthcare, Media</v>
+      </c>
+      <c r="E562" t="str">
+        <v>https://pr-inside.com/unidoc-health-equips-san-juan-puerto-rico-ambulances-with-live-patient-r5223930.htm</v>
+      </c>
+      <c r="F562" t="str">
+        <v>(PR-inside.com) Upgraded E-PTZ Camera Integrates into UniDoc Connect for Full In-Transit Patient Coverage Across San Juan's Ambulance Fleet TORONTO, ON / ACCESS Newswire / September 17, 2026 / UniDoc Health Corp. (CSE:UDOC)(FRA:L7T)(OTCQB:UDOCF) ("UniDoc" or the "Company"), an innovator in the eHealth sector, is pleased to announce that the Department of Health for the Municipality of San Juan has resumed deployment of its ambulance-based telehealth program, powered by UniDoc's platform UniDoc Connect and equipped with an upgraded E-PTZ camera that streams real-time patient video directly into each telehealth session. Key Takeaways: The Municipality of San Juan's Department of Health operates an ambulance fleet with 21 ..</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" t="str">
+        <v>Vic Mensa Is Joining UnitedMasters — and INNANETAPE Is Finally Coming to Streaming</v>
+      </c>
+      <c r="B563" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C563" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D563" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E563" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360612</v>
+      </c>
+      <c r="F563" t="str">
+        <v>If you were paying attention to Chicago in 2013, you know what INNANETAPE was. For most of the last decade, one of the most defining mixtapes of the 2010s has lived where mixtapes used to live: free download links, YouTube rips, a folder on somebody&amp;#39;s old laptop. On September 30, that changes. INNANETAPE arrives on streaming services for the first time, and it arrives through UnitedMasters. - - The partnership goes well past the reissue. INNANETAPE is the first release, followed by a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360612</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" t="str">
+        <v>Nielsen Accelerates Streaming Data Delivery with Enhancements to Streaming Content Ratings</v>
+      </c>
+      <c r="B564" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C564" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D564" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E564" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360611</v>
+      </c>
+      <c r="F564" t="str">
+        <v>Nielsen announced significant enhancements to its Streaming Content Ratings (SCR) product, which accelerates data deliveries from a once-weekly reporting cadence to a daily cadence. Clients can now access viewership insights faster, enabling more timely strategic decision-making in an increasingly competitive media landscape. - - With this update, Nielsen has reduced SCR data delivery time by up to 80%. Clients now receive data, delivered each business day, for viewing that occurred two day... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360611</v>
+      </c>
+    </row>
+    <row r="565" xml:space="preserve">
+      <c r="A565" t="str">
+        <v>U.S. Polo Assn. Celebrates New Partnership with the Historic Greenwich Polo Club at the 2026 East Coast Open Presented by Audi</v>
+      </c>
+      <c r="B565" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C565" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D565" t="str">
+        <v>Healthcare, Energy, Retail, Gaming, Media</v>
+      </c>
+      <c r="E565" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110162/</v>
+      </c>
+      <c r="F565" t="str" xml:space="preserve">
+        <v xml:space="preserve">West Palm Beach, FL, Sept 17, 2026 - (ACN Newswire) - U.S. Polo Assn.®, the official sports brand of the United States Polo Association (USPA), celebrated the conclusion of the 2026 East Coast Open Presented by Audi, held August 30 through September 13 at the renowned Greenwich Polo Club in Greenwich, Connecticut, a celebrated polo destination just outside New York City. As the only high-goal tournament on the East Coast during the summer season, the historic championship once again brought together elite international competition for the sport of polo.
+2026 East Coast Open Presented by Audi Winners, IGEA, celebrating with tournament trophy. Photo Credit: Greenwich Polo Club
+The 2026 season also marked a significant milestone as U.S. Polo Assn. served as the Official Apparel Brand Sponsor of Greenwich Polo Club for the first time. The new partnership connected one of the world's most recognized sports brands with one of polo's most iconic venues, further strengthening the brand's commitment to supporting the sport and its communities.
+The East Coast Open first took place in 1978 at Myopia Polo Club in Hamilton, Massachusetts, before moving to Greenwich Polo Club in 2005. Today, the 20-goal championship is regarded as one of the sport's most prestigious summer tournaments and a career-defining title for players competing at the highest levels of the game.
+East Coast Open Presented by Audi | At a Glance
+Tournament: East Coast Open Presented by Audi
+Dates: August 30 - September 13, 2026
+Location: Greenwich Polo Club, Greenwich, Connecticut
+Significance: Only high-goal polo tournament on the East Coast during the summer season
+U.S. Polo Assn. Role: Official Apparel Brand Sponsor of Greenwich Polo Club
+Partnership Milestone: First partnership between U.S. Polo Assn. and Greenwich Polo Club
+Championship Matchup: IGEA (Adam Lipson (0-Goal), Joaquin Panelo (6-Goal), Raul ‘Gringo' Colombres (7-Goal), Cristian ‘Magoo' Laprida (7-Goal) vs. FlyHouse (Max Gundlach (1-Goal), Nicolas Diaz Alberdi (5-Goal), Felipe Miquens (6-Goal), Francisco Elizalde (8-Goal)
+Champion: IGEA
+Final Score: 10 (IGEA) - 9 (FlyHouse)
+Most Valuable Player: Cristian ‘Magoo' Laprida (IGEA)
+Best Playing Argentine Pony: Acer Comandada, played by Francisco Elizalde (FlyHouse)
+Best Playing Pony: Taita Nikita, played by Raul ‘Gringo' Colombres (IGEA)
+Charity Beneficiary: Rising Starr Horse Rescue and Old Friends Equine Rescue
+Game Highlights: IGEA defeated FlyHouse 10-9 in a thrilling final, with Raul ‘Gringo' Colombres scoring the golden goal to secure the championship title. Colombres, a highly accomplished player on the global polo stage, helped lead IGEA to victory in one of the sport's premier high-goal summer tournaments.
+"The East Coast Open is one of the most prestigious championships in American polo, bringing together outstanding players, exceptional horses, and a passionate polo community," said Tim Kelly, Chairman of the United States Polo Association. "Greenwich Polo Club has long been an important home for our sport, and the support of U.S. Polo Assn. through this new partnership helps elevate the experience for players and fans while celebrating the traditions and future of polo."
+Action on the field between teams IGEA and FlyHouse for the 2026 East Coast Open at the Greenwich Polo Club. Photo Credit: Greenwich Polo Club
+Throughout this tournament, U.S. Polo Assn. enhanced the guest experience through a variety of on-site activations, including a special halftime divot stomp giveaway featuring commemorative red, white, and blue branded hats in celebration of America's 250th Anniversary. Fans also enjoyed The Divot Stomp™, the brand's signature cocktail, available at select locations during the final. In addition, U.S. Polo Assn. incorporated elements of its global campaign, The Polo Shirt: An Icon Born From The Game™, reinforcing the authentic connection between the sport of polo and the iconic polo shirt that has inspired generations around the world.
+As part of the final awards ceremony, U.S. Polo Assn. made charitable donations on behalf of the tournament finalists to Rising Starr Horse Rescue and Old Friends Equine Rescue. The donations reflect the brand's ongoing support of the polo ponies, equine-health organizations, and polo player communities that help sustain the sport of polo.
+2026 East Coast Open Runner-Up, FlyHouse, accepting the charity check donation to Old Friends Equine Rescue, with USPA Global and Greenwich Polo Club leadership. Photo Credit: Greenwich Polo Club
+"Greenwich Polo Club has long been dedicated to showcasing the very best of our sport, and partnering with U.S. Polo Assn. this season has brought forth a new level of energy and participation" said Peter M. Brant, founder of Greenwich Polo Club and member of the Polo Hall of Fame. "The brand's authentic connection to polo and its commitment to supporting the sport, makes U.S. Polo Assn. a natural partner for this historic championship."
+The East Coast Open continues to serve as one of the premier stages for high-goal tournaments in North America, attracting top international talent and passionate fans to Greenwich each summer. Through its support of the tournament, Greenwich Polo Club, and the broader polo community, U.S. Polo Assn. remains committed to advancing the sport while creating meaningful experiences that celebrate the sport's heritage, lifestyle, and future.
+"The East Coast Open represents the rich history, competitive excellence, and longstanding traditions that make polo such a unique sport," said J. Michael Prince, President and CEO of USPA Global, the company that manages the multi-billion-dollar U.S. Polo Assn. brand. "U.S. Polo Assn.'s first year partnering with Greenwich Polo Club provided a tremendous opportunity for our global sport brand to connect more sport fans and consumers to the game while supporting one of the sport's most prestigious high-goal summer championships."
+About U.S. Polo Assn. and USPA Global
+U.S. Polo Assn. is the official sports brand of the United States Polo Association (USPA), the largest association of polo clubs and polo players in the United States, founded in 1890. With a multi-billion-dollar global footprint and worldwide distribution through more than 1,200 U.S. Polo Assn. retail stores as well as thousands of additional points of distribution, U.S. Polo Assn. offers apparel, accessories, and footwear for men, women, and children in more than 190 countries worldwide. U.S. Polo Assn.'s Global Polo Shirt Campaign, An Icon Born from the Game, is a powerful tribute to the iconic polo shirt's authentic sports origins and its evolution into one of the world's most enduring style essentials.
+The global sport brand sponsors major polo events around the world, including the U.S. Open Polo Championship®, held annually at NPC in The Palm Beaches, the premier polo tournament in the United States. Historic deals with ESPN in the United States, TNT and Eurosport in Europe, Star Sports in India, and BeIN Sports in the Middle East now broadcast several of the premier polo championships in the world, sponsored by U.S. Polo Assn., making the thrilling sport accessible to millions of sports fans globally for the very first time.
+U.S. Polo Assn. has recently been named one of USA Today's Most Trusted Brands and in 2026 was ranked the top sports licensor in the world, surpassing the NFL, PGA Tour, and Formula 1, according to License Global. The sport-inspired brand has earned international recognition for global growth and sports content. Due to its tremendous success as a global brand, U.S. Polo Assn. has been featured in Fortune, Forbes, Modern Retail, WWD, and GQ, as well as on Yahoo Finance and Bloomberg, among many other noteworthy media sources worldwide. For more information, visit uspoloassnglobal.com and follow @uspoloassn.
+USPA Global is a subsidiary of the United States Polo Association (USPA) and manages the multi-billion-dollar sports brand, U.S. Polo Assn. USPA Global also manages its subsidiary, Global Polo, the worldwide leader in polo sport content. To learn more, visit globalpolo.com or Global Polo on YouTube.
+For Further Information, Contact:
+Shannon Stilson - VP, Sports Marketing &amp; Media
+Phone +001.561.227.6994 - E-mail: sstilson@uspagl.com
+Stacey Kovalsky - VP, Global PR &amp; Communications
+Phone +001.561.790.8036 - E-mail: skovalsky@uspagl.com
+SOURCE: USPA Global
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" t="str">
+        <v>Recent Release, "Tommy Turtle's Thanksgiving," from Christian Faith Publishing Author George R. Smith Jr., Celebrates Gratitude Through Delightful Adventures</v>
+      </c>
+      <c r="B566" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C566" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D566" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E566" t="str">
+        <v>https://www.pr.com/press-release/978813</v>
+      </c>
+      <c r="F566" t="str">
+        <v>George R. Smith Jr. has completed a new book, "Tommy Turtle's Thanksgiving," which follows a curious young turtle as he navigates the season's festivities while discovering the true meaning of giving thanks. Through accessible storytelling crafted specifically for early readers, this charming tale weaves together entertainment and gentle guidance, making it an ideal choice for parents seeking wholesome content [PR.com]</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" t="str">
+        <v>Raytron Unveils Infrared Vision-Language Model at CIOE 2026, Advancing Thermal Imaging from Perception to Understanding</v>
+      </c>
+      <c r="B567" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C567" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D567" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E567" t="str">
+        <v>https://www.prnewswire.com/news-releases/raytron-unveils-infrared-vision-language-model-at-cioe-2026-advancing-thermal-imaging-from-perception-to-understanding-302881706.html</v>
+      </c>
+      <c r="F567" t="str">
+        <v>SHENZHEN, China, Sept. 17, 2026 /PRNewswire/ -- As AI expands beyond content generation to perceiving and understanding the physical world, intelligent sensing is becoming increasingly important across industrial applications. At CIOE 2026, Raytron, a global leader in infrared thermal...</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" t="str">
+        <v>Hostio expands free online guide library for Australian small businesses</v>
+      </c>
+      <c r="B568" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C568" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D568" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E568" t="str">
+        <v>https://pressreleasenews.org/pressroom/hostio-expands-free-online-guide-library-for-australian-small-businesses</v>
+      </c>
+      <c r="F568" t="str">
+        <v>Hostio has expanded its free online guide library covering domains, hosting, email, security, WordPress, SSL, backups and SEO. The plain-English resource is designed for Australian small-business owners and now includes content on artificial intelligence and emerging technology trends.</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" t="str">
+        <v>Bielat Santore &amp;amp; Company Releases Episode 6 of the Owner's Edge Podcast Series: "New Jersey Liquor Licenses: Regulatory Structure and Market Value"</v>
+      </c>
+      <c r="B569" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C569" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D569" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E569" t="str">
+        <v>https://www.prnewswire.com/news-releases/bielat-santore--company-releases-episode-6-of-the-owners-edge-podcast-series-new-jersey-liquor-licenses-regulatory-structure-and-market-value-302881231.html</v>
+      </c>
+      <c r="F569" t="str">
+        <v>First installment of a two-part educational series provides hospitality owners, buyers, and developers with an in-depth framework for navigating state ABC regulations, municipal population caps, Class C license privileges, and asset valuation. ALLENHURST, N.J. , Sept. 16, 2026...</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" t="str">
+        <v>Voam Launches New Platform To Help Real Artists Earn In The Age Of AI</v>
+      </c>
+      <c r="B570" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C570" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D570" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E570" t="str">
+        <v>https://pressreleasenews.org/pressroom/voam-launches-new-platform-to-help-real-artists-earn-in-the-age-of-ai</v>
+      </c>
+      <c r="F570" t="str">
+        <v>Voam is a new human-only music marketplace TikTok-style app helping artists earn beyond streaming in the age of AI. Artists can sell vocals, beats, samples, and unreleased music that might otherwise sit unused, creating income while allowing musicians to directly support other real artists.</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" t="str">
+        <v>Underway Turns the Founders Workday into a Living Record of How Companies Get Built</v>
+      </c>
+      <c r="B571" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C571" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D571" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E571" t="str">
+        <v>https://www.newsfilecorp.com/release/314657/Underway-Turns-the-Founders-Workday-into-a-Living-Record-of-How-Companies-Get-Built</v>
+      </c>
+      <c r="F571" t="str">
+        <v>London, United Kingdom--(Newsfile Corp. - September 16, 2026) - Underway, a build-in-public video diary platform for founders, is developing a different approach to documenting a company: capture the work while it is happening instead of reconstructing the story after the outcome is known.Rather than asking founders to invent content ideas, write scripts or edit footage, Underway draws context from tools already used during the day, including GitHub, calendars, meetings, payments and analytics....</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" t="str">
+        <v>BlitzReels Announces AI Clipping Workflow That Turns Business Expertise into Polished, Editable Short Videos</v>
+      </c>
+      <c r="B572" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C572" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D572" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E572" t="str">
+        <v>https://www.newsfilecorp.com/release/314409/BlitzReels-Announces-AI-Clipping-Workflow-That-Turns-Business-Expertise-into-Polished-Editable-Short-Videos</v>
+      </c>
+      <c r="F572" t="str">
+        <v>Strasbourg, France--(Newsfile Corp. - September 16, 2026) - BlitzReels today announced its AI clipping workflow for businesses seeking to turn long-form expertise into focused, editable short videos. The workflow identifies compelling passages from podcasts, webinars and B2B recordings, then helps shape them into clips intended to stand on their own without losing the speaker's context. This gives businesses a practical way to reuse substantive conversations as content that can build trust,...</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" t="str">
+        <v>Emergent Media Partners with Leatherman® on "Get Rugged With Me," a Creator-Led Social Campaign</v>
+      </c>
+      <c r="B573" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C573" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D573" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E573" t="str">
+        <v>https://www.prnewswire.com/news-releases/emergent-media-partners-with-leatherman-on-get-rugged-with-me-a-creator-led-social-campaign-302881176.html</v>
+      </c>
+      <c r="F573" t="str">
+        <v>Custom video shows how Leatherman tools fit into everyday life and outdoor adventure as part of National Preparedness Month EL SEGUNDO, Calif., Sept. 16, 2026 /PRNewswire/ -- Emergent Media, a branded content studio and digital publisher, today announced the launch of "Get Rugged With...</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" t="str">
+        <v>TV AZTECA FILES CHAPTER 15 PROCEEDING IN THE U.S. TO CONSOLIDATE AND ORGANIZE ITS REORGANIZATION PROCESS IN MEXICO</v>
+      </c>
+      <c r="B574" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C574" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D574" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E574" t="str">
+        <v>https://www.prnewswire.com/news-releases/tv-azteca-files-chapter-15-proceeding-in-the-us-to-consolidate-and-organize-its-reorganization-process-in-mexico-302881165.html</v>
+      </c>
+      <c r="F574" t="str">
+        <v>—The company advances toward the next stages of its reorganization with order, transparency and certainty— MEXICO CITY, Sept. 16, 2026 /PRNewswire/ -- TV Azteca, one of the two largest producers of Spanish-language television content in the world, announced today that it filed a petition...</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" t="str">
+        <v>Advantage Energy Ltd. (AAV) ferme les marchés</v>
+      </c>
+      <c r="B575" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C575" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D575" t="str">
+        <v>Energy, Media</v>
+      </c>
+      <c r="E575" t="str">
+        <v>https://www.newsfilecorp.com/release/314672/Advantage-Energy-Ltd.-AAV-ferme-les-marchs</v>
+      </c>
+      <c r="F575" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - 16 septembre 2026) - Craig Blackwood, chef de la direction financière, Advantage Energy Ltd. (« Advantage » ou la « société ») (TSX : AAV), et son équipe de direction se sont joints à David Chelich, chef de secteur, Énergie mondiale et Industries diversifiées, Bourse de Toronto (la « TSX ») et Bourse de croissance TSX (la « TSXV »), pour fermer les marchés et souligner le 25e anniversaire de l'inscription de la société à la TSX.Cannot view this video? ...</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" t="str">
+        <v>LanzaTech Global Inc. CEO Dr. Jennifer Holmgren featured on Water Tower Research Small-Cap Spotlight Podcast</v>
+      </c>
+      <c r="B576" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C576" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D576" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E576" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/16/3363576/0/en/lanzatech-global-inc-ceo-dr-jennifer-holmgren-featured-on-water-tower-research-small-cap-spotlight-podcast.html</v>
+      </c>
+      <c r="F576" t="str">
+        <v>SKOKIE, Ill., Sept. 16, 2026 (GLOBE NEWSWIRE) -- LanzaTech Global, Inc. (NASDAQ: LNZA) (“LanzaTech” or the “Company”), a carbon management solutions company, today announced that was featured on the Water Tower Research Small-Cap Spotlight. The event was hosted by Tim Gerdeman, Co-Founder of Water Tower Research.</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" t="str">
+        <v>Advantage Energy Ltd. (AAV) Closes the Market</v>
+      </c>
+      <c r="B577" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C577" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D577" t="str">
+        <v>Finance, Energy, Media</v>
+      </c>
+      <c r="E577" t="str">
+        <v>https://www.newsfilecorp.com/release/314671/Advantage-Energy-Ltd.-AAV-Closes-the-Market</v>
+      </c>
+      <c r="F577" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - September 16, 2026) - Craig Blackwood, Chief Financial Officer, Advantage Energy Ltd. ("Advantage" or the "Company") (TSX: AAV) and their executive team, joined David Chelich, Sector Head, Global Energy and Diversified Industries, Toronto Stock Exchange ("TSX") and TSX Venture Exchange ("TSXV"), to close the market and celebrate their 25 year listing anniversary on TSX.Cannot view this video?  Visit:https://www.youtube.com/watch?v=1BupV7XpdYYAdvantage Energy...</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" t="str">
+        <v>Motimatic Expands Lifecycle Marketing Platform to Connected TV</v>
+      </c>
+      <c r="B578" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C578" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D578" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E578" t="str">
+        <v>https://www.pr.com/press-release/979274</v>
+      </c>
+      <c r="F578" t="str">
+        <v>Motimatic has expanded its lifecycle marketing platform into Connected TV (CTV), enabling brands to reach and engage audiences across premium streaming platforms including Disney+, ESPN, Hulu, Peacock, Paramount, Roku and more. The expansion brings Motimatic’s behavioral and motivational science-driven approach beyond social media and across more of the customer journey. [PR.com]</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" t="str">
+        <v>Vosko AI Launches Video Localization Platform for Scalable Global Content Production</v>
+      </c>
+      <c r="B579" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C579" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D579" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E579" t="str">
+        <v>https://www.prnewswire.com/news-releases/vosko-ai-launches-video-localization-platform-for-scalable-global-content-production-302880913.html</v>
+      </c>
+      <c r="F579" t="str">
+        <v>The new platform supports video translation across 99 languages, combining AI dubbing, voice cloning, subtitle localization and emotion-preserving technology in one streamlined workflow. HONG KONG, Sept. 16, 2026 /PRNewswire/ -- Vimia Tech Limited today announced the launch of Vosko AI,...</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" t="str">
+        <v>HitPaw Launches Autumn Sale with Up to 50% Off AI-Powered Creative Tools</v>
+      </c>
+      <c r="B580" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C580" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D580" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E580" t="str">
+        <v>https://www.prnewswire.com/news-releases/hitpaw-launches-autumn-sale-with-up-to-50-off-ai-powered-creative-tools-302880907.html</v>
+      </c>
+      <c r="F580" t="str">
+        <v>NEW YORK, Sept. 16, 2026 /PRNewswire/ -- HitPaw, a leading provider of AI-powered creative solutions for video, photo, and audio enhancement, today announced the official launch of its 2026 Autumn Sale, running from September 14 through October 10, 2026. The seasonal promotion offers...</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" t="str">
+        <v>/C O R R E C T I O N -- Tare/</v>
+      </c>
+      <c r="B581" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C581" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D581" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E581" t="str">
+        <v>https://www.prnewswire.com/news-releases/tare-raises-13-25-million-to-build-an-end-to-end-exchange-for-private-credit-302880497.html</v>
+      </c>
+      <c r="F581" t="str">
+        <v>In the news release, Tare Raises $13.25 Million to Build an End-to-End Exchange for Private Credit, issued 16-Sep-2026 by Tare over PR Newswire, we are advised by the company that the original release content has been updated. The complete, corrected release follows: Tare Raises $13.25...</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" t="str">
+        <v>Life Time Debuts LT Social with New York City Launch at Iconic Life Time Sky; Member Applications Now Available</v>
+      </c>
+      <c r="B582" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C582" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D582" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E582" t="str">
+        <v>https://www.prnewswire.com/news-releases/life-time-debuts-lt-social-with-new-york-city-launch-at-iconic-life-time-sky-member-applications-now-available-302880994.html</v>
+      </c>
+      <c r="F582" t="str">
+        <v>New membership community brings together wellness, connection, and entertainment; Next event set for Nov. 6-8 during Life Time Phoenix Half Marathon &amp; 10K weekend ASSETS Image Selects and Video available HERE. Full photos and video from the launch weekend are available upon request HERE...</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" t="str">
+        <v>DJI Wins Awards for Osmo Pocket 4P and Osmo 360 II at Europe's IBC 2026</v>
+      </c>
+      <c r="B583" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C583" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D583" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E583" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360590</v>
+      </c>
+      <c r="F583" t="str">
+        <v>DJI, the world&amp;#39;s leader in civili1n drones and creative camera technology, has been recognized with multiple awards at the 2026 International Broadcasting Convention (IBC 2026) in Amsterdam. The Osmo Pocket 4P was honored with Best of Show awards from CineD, TVTech and ProVideo Coalition. Furthermore, the DJI Osmo 360 II also earned the Best of IBC 2026 Show award from RedShark News. The SDR Transmission 2, DJI Mic Mini 2S and RS 5 also earned Best of Show nominee recognition in from Cin... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360590</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" t="str">
+        <v>WIRED Launches New Global App</v>
+      </c>
+      <c r="B584" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C584" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D584" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E584" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360588</v>
+      </c>
+      <c r="F584" t="str">
+        <v>The app is the single best place to experience all things WIRED, bringing its journalism, video, podcasts, personalised recommendations and community features directly to users. - - WIRED launched the global WIRED app, the best way to stay close to the brand&amp;#39;s reporting, its journalists, and the stories mapping what comes next. Every day, WIRED brings its audience exclusive, forward-looking journalism. Now with the app, there are more ways to consume and experience the content &amp;#8211; all... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360588</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" t="str">
+        <v>HitPaw Launches Autumn Sale 2026 with Up to 50-percent Off AI-Powered Creative Tools</v>
+      </c>
+      <c r="B585" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C585" t="str">
+        <v>Send2Press</v>
+      </c>
+      <c r="D585" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E585" t="str">
+        <v>https://www.send2press.com/wire/hitpaw-launches-autumn-sale-2026-with-up-to-50-percent-off-ai-powered-creative-tools/</v>
+      </c>
+      <c r="F585" t="str">
+        <v>NEW YORK, N.Y., Sept. 16, 2026 (SEND2PRESS NEWSWIRE) -- HitPaw, a leading provider of AI-powered creative solutions for video, photo, and audio enhancement, today announced the official launch of its 2026 Autumn Sale, running from September 14 through October 10, 2026. The seasonal promotion offers savings of up to 50% off across HitPaw's popular AI-powered creative tools, including video enhancement, photo enhancement, video conversion, voice changing, and watermark removal solutions.</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" t="str">
+        <v>Red Seat Ventures Announces Exclusive Partnership with Caleb Hammer's Financial Audit</v>
+      </c>
+      <c r="B586" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C586" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D586" t="str">
+        <v>Finance, Media, Education</v>
+      </c>
+      <c r="E586" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360578</v>
+      </c>
+      <c r="F586" t="str">
+        <v>Red Seat Ventures (RSV), a Fox Corporation (Nasdaq: FOXA, FOX) creator-led media company, today announced an exclusive partnership with Caleb Hammer and his hit financial education podcast, Financial Audit. - - Under the agreement, Red Seat Ventures will serve as the exclusive audio and video ad sales partner for Financial Audit and distribute the show across Tubi as well as YouTube, Apple Podcasts, Spotify and other third party platforms. - - Hosted by Caleb Hammer, Financial Audit put... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360578</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" t="str">
+        <v>Creative Asia Returns to BIFF, Bringing Diverse Programming to Nurture Asia's Emerging Filmmakers for a Third Year</v>
+      </c>
+      <c r="B587" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C587" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D587" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E587" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360576</v>
+      </c>
+      <c r="F587" t="str">
+        <v>Netflix, in partnership with the Busan International Film Festival (BIFF), is bringing Creative Asia back for a third consecutive year &amp;#8212; its biggest edition yet, with programming developed alongside BIFF, the Asian Film Commissions Network (AFCNet) and the Motion Picture Association (MPA). - - Creative Asia is Netflix&amp;#39;s flagship program dedicated to helping the region&amp;#39;s next generation of creators turn their ideas into stories for the screen. Taking place on October 10 at the Dongseo Univ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360576</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" t="str">
+        <v>Vosko AI Launches Video Localization Voice Platform for Scalable Global Content Production</v>
+      </c>
+      <c r="B588" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C588" t="str">
+        <v>Send2Press</v>
+      </c>
+      <c r="D588" t="str">
+        <v>AI, SaaS, Retail, Media</v>
+      </c>
+      <c r="E588" t="str">
+        <v>https://www.send2press.com/wire/vosko-ai-launches-video-localization-voice-platform-for-scalable-global-content-production/</v>
+      </c>
+      <c r="F588" t="str">
+        <v>HONG KONG, Sept. 16, 2026 (SEND2PRESS NEWSWIRE) -- Vimia Tech Limited today announced the launch of Vosko AI, an end-to-end video localization platform built for creators, educators, e-commerce teams, marketing teams, and businesses looking to expand their content to global audiences. Vosko AI helps keep the original speaker's voice, tone and emotion when dubbing videos into other languages.</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" t="str">
+        <v>3 new ways we're improving Search profiles for publishers</v>
+      </c>
+      <c r="B589" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C589" t="str">
+        <v>mlpr-google</v>
+      </c>
+      <c r="D589" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E589" t="str">
+        <v>https://blog.google/products-and-platforms/products/search/3-new-ways-were-improving-search-profiles-for-publishers/</v>
+      </c>
+      <c r="F589" t="str">
+        <v>Search profile updates help publishers better highlight their content and connect with their audiences.</v>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" t="str">
+        <v>Lumina Metals Corp. (LMCU) ouvre les marchés</v>
+      </c>
+      <c r="B590" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C590" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D590" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E590" t="str">
+        <v>https://www.newsfilecorp.com/release/314601/Lumina-Metals-Corp.-LMCU-ouvre-les-marchs</v>
+      </c>
+      <c r="F590" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - 16 septembre 2026) - Ross Beaty, président du conseil d'administration, et Jordan Pandoff, chef de la direction de Lumina Metals Corp. (TSX : LMCU) (« Lumina Metals » ou la « société »), ainsi que leur équipe de direction, se sont joints à Dean McPherson, chef, Développement des affaires, Secteur minier mondial, Bourse de Toronto (« TSX »), pour ouvrir les marchés et souligner l'inscription de la société à la TSX.Cannot view this video? ...</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" t="str">
+        <v>Lumina Metals Corp. (LMCU) Opens the Market</v>
+      </c>
+      <c r="B591" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C591" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D591" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E591" t="str">
+        <v>https://www.newsfilecorp.com/release/314599/Lumina-Metals-Corp.-LMCU-Opens-the-Market</v>
+      </c>
+      <c r="F591" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - September 16, 2026) - Ross Beaty, Chairman of the Board of Directors and Jordan Pandoff, Chief Executive Officer of Lumina Metals Corp. (TSX: LMCU) ("Lumina Metals" or the "Company"), and their executive team, joined Dean McPherson, Head, Business Development, Global Mining, Toronto Stock Exchange ("TSX"), to open the market to celebrate the Company's new listing to TSX.Cannot view this video?  Visit:https://www.youtube.com/watch?v=2FoRuhgo23wLumina Metals is...</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" t="str">
+        <v>Hong Kong's 2026 Policy Address: A Strategic Vision for a Bright New Era</v>
+      </c>
+      <c r="B592" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C592" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D592" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E592" t="str">
+        <v>https://www.newsfilecorp.com/release/314600/Hong-Kongs-2026-Policy-Address-A-Strategic-Vision-for-a-Bright-New-Era</v>
+      </c>
+      <c r="F592" t="str">
+        <v>Hong Kong SAR--(Newsfile Corp. - September 16, 2026) - Hong Kong's Chief Executive, John Lee, today (September 16) announced his fifth      Policy Address, putting forward a series of measures to create development opportunities and enhance the well-being of the people.                          Cannot view this video? Visit:      https://www.youtube.com/watch?v=W-6kFkI3Vm8      "This year marks the opening year of the National 15th Five-Year Plan. In the thick of accelerating global...</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" t="str">
+        <v>SearchBlox launches SearchAI integration for Adobe Experience Manager</v>
+      </c>
+      <c r="B593" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C593" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D593" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E593" t="str">
+        <v>https://www.prweb.com/releases/searchblox-launches-searchai-integration-for-adobe-experience-manager-302880673.html</v>
+      </c>
+      <c r="F593" t="str">
+        <v>SearchAI interprets intent, reasons over governed content, and guides users from a question to an answer to action - across the content and digital assets enterprises manage in Adobe Experience Manager. GLEN ALLEN, Va., Sept. 16, 2026 /PRNewswire-PRWeb/ -- SearchBlox, an Adobe Platinum...</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" t="str">
+        <v>TMRW Benefits Launches Podcast Explaining Off-Exchange Health Insurance, ICHRA and Level-Funded Plan</v>
+      </c>
+      <c r="B594" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C594" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D594" t="str">
+        <v>AI, Healthcare, Media</v>
+      </c>
+      <c r="E594" t="str">
+        <v>https://prunderground.com/tmrw-benefits-launches-podcast-explaining-off-exchange-health-insurance-ichra-an/cmu47z6zm00jv05l8w0j54tj1</v>
+      </c>
+      <c r="F594" t="str">
+        <v>Weekly show from New York health insurance broker Jesse Yoskowitz answers the questions Google and AI assistants get asked about health insurance outside the Marketplace. The post TMRW Benefits Launches Podcast Explaining Off-Exchange Health Insurance, ICHRA and Level-Funded Plan first appeared on</v>
+      </c>
+    </row>
+    <row r="595" xml:space="preserve">
+      <c r="A595" t="str">
+        <v>Threads Expands Podcast Toolkit for Creators and Listeners</v>
+      </c>
+      <c r="B595" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C595" t="str">
+        <v>mlpr-meta</v>
+      </c>
+      <c r="D595" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E595" t="str">
+        <v>https://about.fb.com/news/2026/09/threads-expands-podcast-toolkit-for-creators-and-listeners/</v>
+      </c>
+      <c r="F595" t="str" xml:space="preserve">
+        <v xml:space="preserve">We’re announcing new Threads tools for podcast creators and listeners, giving you more ways to have conversations around the podcasts you love.
+The post Threads Expands Podcast Toolkit for Creators and Listeners appeared first on Meta Newsroom.</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" t="str">
+        <v>Endlich: OpenClips macht aus einem einzigen Produktlink einen produktionsreifen Video-Werbespot</v>
+      </c>
+      <c r="B596" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C596" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D596" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E596" t="str">
+        <v>https://www.prnewswire.com/news-releases/endlich-openclips-macht-aus-einem-einzigen-produktlink-einen-produktionsreifen-video-werbespot-302880781.html</v>
+      </c>
+      <c r="F596" t="str">
+        <v>Die Kategorie versprach jahrelang produktionsreife Anzeigen und lieferte immer wieder nur Entwürfe. OpenClips erstellt den Werbespot. DUBAI, VAE, 16. September 2026 16. September 2026 /PRNewswire/ -- OpenClips wandelt nun eine einzelne Produkt-URL in einen fertigen, produktionsreifen...</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" t="str">
+        <v>Blackstone Launches Inside Blackstone, a New Podcast Exploring the Ideas, Technologies and Trends Shaping the Future Economy</v>
+      </c>
+      <c r="B597" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C597" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D597" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E597" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360563</v>
+      </c>
+      <c r="F597" t="str">
+        <v>Blackstone (NYSE: BX) announced the launch of Inside Blackstone, a new podcast that brings listeners inside conversations with leading CEOs, founders, investors and operators about the ideas, technologies and trends reshaping business, markets and the global economy. - - Drawing on Blackstone&amp;#39;s position as the world&amp;#39;s largest alternative asset manager, Inside Blackstone combines perspectives from across the firm&amp;#39;s portfolio with candid conversations featuring leaders at the center of ma... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360563</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" t="str">
+        <v>Beamr Launches ML-Safe Lossless Compression for Autonomous Vehicle Fleets</v>
+      </c>
+      <c r="B598" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C598" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D598" t="str">
+        <v>Finance, Automotive, Media</v>
+      </c>
+      <c r="E598" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/16/3363266/0/en/beamr-launches-ml-safe-lossless-compression-for-autonomous-vehicle-fleets.html</v>
+      </c>
+      <c r="F598" t="str">
+        <v>Autonomous vehicle test fleets generate more video than they can store or move. Beamr’s lossless compression keeps footage bit-exact at capture in the test vehicles, while reducing file sizes by 47%.</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" t="str">
+        <v>Dolphin Subsidiaries Special Projects, 42West and The Digital Dept. ...</v>
+      </c>
+      <c r="B599" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C599" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D599" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E599" t="str">
+        <v>https://pr-inside.com/dolphin-subsidiaries-special-projects-42west-and-the-digital-dept-r5223571.htm</v>
+      </c>
+      <c r="F599" t="str">
+        <v>(PR-inside.com) From Moncler and CHANEL parties to a two-day BRANDEdit creator experience, the agencies delivered standout NYFW moments across the city NEW YORK CITY, NY / ACCESS Newswire / September 16, 2026 / Special Projects, 42West and The Digital Dept., subsidiaries of Dolphin (Nasdaq:DLPN), delivered a wide-ranging presence at New York Fashion Week (NYFW), spanning star-studded brand activations, client red-carpet moments, influencer takeovers and an immersive creator experience throughout the week. Special Projects, the leading talent booking, creative content and special event agency, went party hopping from uptown to downtown in partnership with Moncler, CHANEL and Rag &amp; Bone. Moncler celebrated the opening ..</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" t="str">
+        <v>Topsort Expands Commerce Media Beyond Owned Surfaces with Universal ...</v>
+      </c>
+      <c r="B600" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C600" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D600" t="str">
+        <v>AI, Retail, Media</v>
+      </c>
+      <c r="E600" t="str">
+        <v>https://pr-inside.com/topsort-expands-commerce-media-beyond-owned-surfaces-with-universal-r5223568.htm</v>
+      </c>
+      <c r="F600" t="str">
+        <v>(PR-inside.com) New Offsite channel enables retailers and marketplaces to extend advertiser campaigns across CTV, streaming, and digital inventory PALO ALTO, CA / ACCESS Newswire / September 16, 2026 / Topsort, an AI-native monetization infrastructure company for modern commerce, today announced Universal Ads as a new Offsite channel, enabling retailers and marketplaces to extend their advertiser programs across CTV, streaming, and digital inventory, including inventory from major publishers such as NBCUniversal, Paramount, and Warner Bros. Commerce media is expanding across more channels and formats as consumer attention moves across search, social, streaming, AI, and other digital experiences. For retailers and marketplaces, the opportunity is ..</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" t="str">
+        <v>Marco Polo Circles™ Forges Friendships by Life Stage and Interests Using Face-to-Face Video Connection</v>
+      </c>
+      <c r="B601" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C601" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D601" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E601" t="str">
+        <v>https://www.prweb.com/releases/marco-polo-circles-forges-friendships-by-life-stage-and-interests-using-face-to-face-video-connection-302880335.html</v>
+      </c>
+      <c r="F601" t="str">
+        <v>Marco Polo announces the launch of Marco Polo Circles™, which uses face-to-face video connection to create friendships centered around life stage and interests. It's a paid, 4-week program that hand-matches women into small groups, inspired by the millions of people who've used Marco Polo...</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" t="str">
+        <v>Topsort Expands Commerce Media Beyond Owned Surfaces With Universal Ads</v>
+      </c>
+      <c r="B602" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C602" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D602" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E602" t="str">
+        <v>https://www.prweb.com/releases/topsort-expands-commerce-media-beyond-owned-surfaces-with-universal-ads-302880394.html</v>
+      </c>
+      <c r="F602" t="str">
+        <v>New Offsite channel enables retailers and marketplaces to extend advertiser campaigns across CTV, streaming, and digital inventory PALO ALTO, Calif., Sept. 16, 2026 /PRNewswire-PRWeb/ -- Topsort, an AI-native monetization infrastructure company for modern commerce, today announced...</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" t="str">
+        <v>American Savings Bank Raises $129 Million in IPO: NYSE Content Update</v>
+      </c>
+      <c r="B603" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C603" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D603" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E603" t="str">
+        <v>https://www.prnewswire.com/news-releases/american-savings-bank-raises-129-million-in-ipo-nyse-content-update-302880625.html</v>
+      </c>
+      <c r="F603" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Sept. 16, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" t="str">
+        <v>enVVeno Medical CEO Rob Berman Goes Direct to Investors with New "WTF" ...</v>
+      </c>
+      <c r="B604" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C604" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D604" t="str">
+        <v>Finance, Healthcare, Media</v>
+      </c>
+      <c r="E604" t="str">
+        <v>https://pr-inside.com/envveno-medical-ceo-rob-berman-goes-direct-to-investors-with-new-wtf-r5223562.htm</v>
+      </c>
+      <c r="F604" t="str">
+        <v>(PR-inside.com) New CEO-led video series provides investors with straight talk, just the facts, with no B.S. or corporate spin Real answers to what investors need to know about enVVeno and why they need to know it Watch the inaugural episode here IRVINE, CA / ACCESS Newswire / September 16, 2026 / enVVeno Medical Corporation (NASDAQ:NVNO) ("enVVeno Medical" or the "Company"), today announced the launch of "WTF Rob Berman" a new video series that provides the information that investors need to know, in straight talk, with no corporate spin. Hosted by enVVeno Medical CEO Rob Berman, the WTF series is designed to go beyond the usual ..</v>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" t="str">
+        <v>Brandi AI Research: Most-Cited Human-Written Pages Earn Nearly Six Times More AI Citations Than Most-Cited AI-Written Pages</v>
+      </c>
+      <c r="B605" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C605" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D605" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E605" t="str">
+        <v>https://www.prnewswire.com/news-releases/brandi-ai-research-most-cited-human-written-pages-earn-nearly-six-times-more-ai-citations-than-most-cited-ai-written-pages-831312183.html</v>
+      </c>
+      <c r="F605" t="str">
+        <v>Amid concerns about "AI slop," Brandi AI's study of approximately 900,000 AI answers finds that top-performing human-written content has a significant advantage in earning AI citations MCLEAN, Va., Sept. 16, 2026 /PRNewswire/ -- Brandi AI, the leading enterprise platform for Brand...</v>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" t="str">
+        <v>Finally: OpenClips Turns a Single Product Link Into a Production-Ready Video Ad</v>
+      </c>
+      <c r="B606" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C606" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D606" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E606" t="str">
+        <v>https://www.prnewswire.com/news-releases/finally-openclips-turns-a-single-product-link-into-a-production-ready-video-ad-302880391.html</v>
+      </c>
+      <c r="F606" t="str">
+        <v>The category promised production-ready ads for years and kept making drafts. OpenClips crafts the ad. DUBAI, UAE, Sept. 16, 2026 /PRNewswire/ -- OpenClips now converts a single product URL into a finished, production-ready video ad. We have seen so many AI video tool starts with an empty...</v>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" t="str">
+        <v>[Interview] The People Behind the Galaxy Z Series’ Camera Innovations ②: How Portrait Video Recreates the Look of Professional Camera Lenses</v>
+      </c>
+      <c r="B607" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C607" t="str">
+        <v>mlpr-samsung</v>
+      </c>
+      <c r="D607" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E607" t="str">
+        <v>https://news.samsung.com/global/interview-the-people-behind-the-galaxy-z-series-camera-innovations-%e2%91%a1-how-portrait-video-recreates-the-look-of-professional-camera-lenses</v>
+      </c>
+      <c r="F607" t="str">
+        <v>Unveiled at Galaxy Unpacked July 2026, Samsung Electronics’ Galaxy Z series introduces My FanCam — a new feature that lets users focus their edits on a person of their choice — as well as an enhanced Portrait Video that recreates the look of professional camera lenses. While the two features offer different camera experiences, both draw […]</v>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" t="str">
+        <v>Recastia Makes Its PDF to Video Converter Free to Use Online</v>
+      </c>
+      <c r="B608" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C608" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D608" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E608" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360549</v>
+      </c>
+      <c r="F608" t="str">
+        <v>Recastia is a content repurposing platform that turns PDFs into videos, websites, flipbooks, presentations, and other content. Users can access Recastia&amp;#39;s PDF to video converter free online to turn reports, project updates, and policy documents into silent or narrated videos. They can use a silent page sequence for display or add narration when viewers need an explanation. - - A silent video may be appropriate when pages will appear on an event display or alongside a live speaker. For t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360549</v>
+      </c>
+    </row>
+    <row r="609" xml:space="preserve">
+      <c r="A609" t="str">
+        <v>uSMART HK opens 2 New Branches in Mong Kok &amp; Tsim Sha Tsui, Launch of U.S. Pre-Market Options Trading 'No Late Nights' to capture Early U.S Market Opportunities</v>
+      </c>
+      <c r="B609" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C609" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D609" t="str">
+        <v>Finance, Crypto, AI, SaaS, Retail, Media</v>
+      </c>
+      <c r="E609" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110098/</v>
+      </c>
+      <c r="F609" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 16, 2026 - (ACN Newswire) - 15 September, uSMART Securities Limited ("uSMART Securities" or "Company"), No.1 Hong Kong Funded Fintech Brokerage*, announce the official opening of its new branches in Mong Kok and Tsim Sha Tsui (Alpha House), both located in high-traffic places which closed to MTR Mong Kok Station and Tsim Sha Tsui Station, the branches offer convenient access for clients to handle account opening, investment consultations, and other business services in person.
+New Mong Kok is strategically located at the “Golden Crossroad” of Argyle Street and Sai Yeung Choi Street, the branch spans nearly 2,000 sq. ft. that providing a spacious and comfortable environment equipped with a professional client service team offering comprehensive services including account opening guidance, product consultations, offline seminars, and asset allocation planning. It also features an exclusive uSMART Cafe area, offering complimentary specialty coffee, allowing clients to enjoy their coffee while managing their investments, transforming traditional financial services into a more relaxed and lifestyle-oriented wealth management experience.
+Mr. Neo Lee, Executive Director of uSMART Securities, stated: "With the opening of our Mong Kok and two new branches in Tsim Sha Tsui (Alpha House), as well as the upcoming branches in Central, Causeway Bay (East Point Road), and Sheung Shui (San Fung Ave), uSMART's physical service centres across Hong Kong will increase to 16 in this year, covering Hong Kong Island, Kowloon and New Territories, we truly achieving ‘uSMART in every district, zero-distance service'. Besides, Tsim Sha Tsui (Alpha House) branch and the upcoming Causeway Bay (East Point Road) branch both represent our second branch in each respective district. As our second branch in the same district, it truly reflects the trust and support from our customers. Together, we also witness another milestone in our sustained business growth and expanding client base, prompting us to further strengthen our service point to meet the growing demand for physical wealth management services."
+(Left to Right: Senior Business Development Manager – Bobby Leung, Marketing Brand Consultant - Unicorn Lyu, Executive Director - Neo Lee, Marketing Director – Carrie Wong, Business Development Director - Kevin Tang)
+In order to address investor’s growing demand for great flexibility in asset portfolio and volatility management, Our Company is simultaneously driving the deepening of its business landscape, release US Stock Pre-Market Options Trading service. Investor able to deploy options strategies ahead of regular US trading hours in response to real-time market news and earnings data, precisely locking in potential opportunities or hedging risks. The extended trading session covers US Eastern Time 4:00–9:30 (summer time, winter time shifts by 1 hour), allowing trading during Hong Kong hours 16:00–21:30 without the need to stay up late. It enables for investor to capture pre-market opportunities in the U.S stock market, while enjoy a greater flexibility in their trading strategies.
+In addition, uSMART planed Hong Kong Stock Options and Hong Kong Index Options Trading planned for launch within the year, to further enhancing our option product offering, enabling clients to deploy U.S. stock, Hong Kong stock and index-related strategies through a one-stop platform and gain more comprehensive access to global investment opportunities.
+Neo added: "The global financial landscape remains complex and ever-changing, with investors showing significantly increased demand for diversified hedging and yield-enhancement tools. US pre-market options help investors adjust their positions immediately following earnings announcements or major news releases; Together with the upcoming launch of Hong Kong Stock Option within this year will further enhance client’s capital efficiency. Furthermore, the Company will provide all client with complimentary access to Hong Kong Stock LV1 Real-time Streaming Quotes and Nasdaq Basic Streaming Quotes, with no eligibility requirements, allowing them to access real0teim streaming market data at no additional cost and make faster, more informed investment decisions”
+Looking ahead, uSMART will continue to uphold Retail Service as our philosophy, driving fintech R&amp;D, integrate AI intelligent investment tools, further enhancing the App’s functionality and product offering to provide access to multi-market and diversified asset trading. Meanwhile, our Company will actively be broadening its client base and seamlessly integrating its physical service center network with its online platform to build a comprehensive financial service ecosystem, dedicated to create sustainable long-term value for our global and local investors.
+^”No.1 Hong Kong Funded Fintech Brokerage" is based on TradeGo Cloud data, with uSMART Securities ranking first in monthly transaction volume among local Hong Kong-funded internet brokers for over a year as of April 2026.
+About uSMART:
+uSMART Securities is a leading Hong Kong Funded Fintech Brokerage founded in 2018. Over the past eight years, it has pioneered the fusion of technology and finance, offering stocks trading, asset management, and wealth management solutions. Its proprietary platforms, uSMART HK APP and uSMART SG APP, operated by uSMART Securities (Hong Kong) and uSMART Securities (Singapore) respectively. It supports investments in Hong Kong stocks, US stocks, A-shares (Shanghai, Shenzhen and Hong Kong stock connect), Singapore Stocks, Japan Stocks, UK Stocks, US options, ETFs, Funds, Bonds, Asset Management, Structured Notes, Futures, Crypto, Precious Metals, Gold, and forex. Furthermore, uSMART is equipped with a highly professional research and asset management team that offers asset management, wealth management, securities brokerage, institutional business, LPF services, and investment banking, dedicated to serving ultra-high-net-worth individuals and families, corporations, investment institutions, fund companies, and other brokerage firms with comprehensive asset management solutions.
+For details please visit: https://hk.usmartglobal.com
+For any media queries, please contact:
+Carrie Wong
+9788 4665
+carriewong@usmart.hk
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" t="str">
+        <v>“Taryn Simon | Father Country I Do Love You” is an epic story tracing one man's real life and the global reverberations of his actions over the last four decades</v>
+      </c>
+      <c r="B610" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C610" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D610" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E610" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360545</v>
+      </c>
+      <c r="F610" t="str">
+        <v>- - &amp;#8226; Ten years in the making, this is Taryn Simon&amp;#39;s largest and most personal project to date - &amp;#8226; Opening on September 18, this new body of work spans the full Guggenheim rotunda - &amp;#8226; This exhibition marks the first time the rotunda will be dedicated solely to a new body of work and to a single artist working in photography and video - - - On September 18, 2026, the Guggenheim New York will present Taryn Simon: Father Country I Do Love You, a major exhibition premiering a new body o... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360545</v>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611" t="str">
+        <v>Canon EOS R8 Mark II Full-Frame Mirrorless Camera Announced; First Look YouTube Video R8 II Camera - Canon EOS R8 Mark II Livestream Panel - Tune in at B&amp;amp;H Photo</v>
+      </c>
+      <c r="B611" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C611" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D611" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E611" t="str">
+        <v>https://www.prnewswire.com/news-releases/canon-eos-r8-mark-ii-full-frame-mirrorless-camera-announced-first-look-youtube-video-r8-ii-camera--canon-eos-r8-mark-ii-livestream-panel---tune-in-at-bh-photo-302879809.html</v>
+      </c>
+      <c r="F611" t="str">
+        <v>Canon EOS R8 Mark II camera stands out among the crowd, delivering full-frame results in a compact, lightweight body. Though this time, it's received a bit of a facelift. NEW YORK, Sept. 15, 2026 /PRNewswire/ -- B&amp;H is eager to share the new Unveiled Canon EOS R8 Mark II Mirrorless Camera....</v>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" t="str">
+        <v>Vadzo Imaging Positions Innova-234CGE 2MP AR0234 Global Shutter GigE Camera for Reliable Network Video Streaming</v>
+      </c>
+      <c r="B612" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C612" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D612" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E612" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-innova-234cge-2mp-ar0234-global-shutter-gige-22859769</v>
+      </c>
+      <c r="F612" t="str">
+        <v>Built for broadcast, video conferencing, remote monitoring, and multi-camera deployments, this AR0234 Global Shutter GigE Camera combines the Onsemi AR0234 global shutter sensor with stable, low-latency GigE Vision streaming for reliable continuous operation. With ONVIF support, it integrates easily into network-based video systems and multi-camera deployments</v>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" t="str">
+        <v>Voghion Launches Trends, a Content Community Connecting Discovery, Entertainment and Shopping</v>
+      </c>
+      <c r="B613" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C613" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D613" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E613" t="str">
+        <v>https://www.newsfilecorp.com/release/314417/Voghion-Launches-Trends-a-Content-Community-Connecting-Discovery-Entertainment-and-Shopping</v>
+      </c>
+      <c r="F613" t="str">
+        <v>London, United Kingdom--(Newsfile Corp. - September 15, 2026) - Voghion, a London-based online marketplace, announced the launch of Trends, a new content community within its app that brings together product discovery, user-generated content, creator sharing, short-form video and entertainment.Voghion Launches Trends, a Content Community Connecting Discovery, Entertainment and ShoppingTo view an enhanced version of this graphic, please...</v>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" t="str">
+        <v>Giggles, A Fast-Growing Social App, Debuts Revamp And Hits Top 50 On The U.S. App Store</v>
+      </c>
+      <c r="B614" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C614" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D614" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E614" t="str">
+        <v>https://www.prnewswire.com/news-releases/giggles-a-fast-growing-social-app-debuts-revamp-and-hits-top-50-on-the-us-app-store-302879499.html</v>
+      </c>
+      <c r="F614" t="str">
+        <v>NEW YORK, Sept. 15, 2026 /PRNewswire/ -- Giggles, a fast-growing social video app, today relaunched with a ground-up redesign that introduces Aura, an in-app points system for interacting with videos from creators, and collectible trend cards. The relaunch marks a clear break from the...</v>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615" t="str">
+        <v>Lokalise Introduces Vantage, a Next Generation, No-Code Workspace for Localizing Marketing and Long-Form Content</v>
+      </c>
+      <c r="B615" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C615" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D615" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E615" t="str">
+        <v>https://finance.yahoo.com/technology/articles/lokalise-introduces-vantage-next-generation-171200205.html</v>
+      </c>
+      <c r="F615" t="str">
+        <v>LONDON &amp; DOVER, Del., September 15, 2026--Lokalise, the AI-native localization platform, today introduced Vantage, a next-generation, no-code workspace for marketing and long-form content.</v>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616" t="str">
+        <v>Tufts Medicine Co-Leads $44 Million NIH Grant to Transform Advance Care Planning with Social Work–Driven, Video-Assisted Model</v>
+      </c>
+      <c r="B616" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C616" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D616" t="str">
+        <v>Healthcare, Media</v>
+      </c>
+      <c r="E616" t="str">
+        <v>https://finance.yahoo.com/healthcare/articles/tufts-medicine-co-leads-44-164500111.html</v>
+      </c>
+      <c r="F616" t="str">
+        <v>BOSTON, September 15, 2026--Tufts Medicine Tufts Medical Center has been awarded a $44 million grant from the National Institutes of Health (NIH) to test a fundamentally new model of advance care planning (ACP) that begins conversations about end-of-life care earlier to give patients and caregivers more time to communicate their preferences for future medical care. These conversations will be led by social workers and nurses using video decision-support tools available in 25 languages. This gran</v>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617" t="str">
+        <v>Vadzo Imaging Validates Falcon-2020CRS: 20MP AR2020 Color USB 3.2 Gen1 Camera with Dynamic ROI for Adaptive Image Capture</v>
+      </c>
+      <c r="B617" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C617" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D617" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E617" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-falcon-2020crs-20mp-ar2020-color-usb-3-2-gen1-22860319</v>
+      </c>
+      <c r="F617" t="str">
+        <v>Built for warehouse, inspection, and robotics applications, this AR2020 20MP USB camera combines the Onsemi AR2020 sensor's high-resolution imaging with Dynamic ROI Streaming over USB 3.2 Gen 1. As a Dynamic ROI Streaming USB camera, it lets integrators capture the full scene or dynamically stream a selected region of interest while retaining the detail needed for close inspection.</v>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618" t="str">
+        <v>Playlists On Disney+: Curated By Disney, Played Your Way</v>
+      </c>
+      <c r="B618" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C618" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D618" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E618" t="str">
+        <v>https://thewaltdisneycompany.com/news/disney-plus-playlists-curated-viewing/</v>
+      </c>
+      <c r="F618" t="str">
+        <v>The post Playlists On Disney+: Curated By Disney, Played Your Way appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619" t="str">
+        <v>Sentry AI today announced Sentry AI v11, a major advancement in AI-powered physical security, alongside the company's new tagline: Guard Smarter.</v>
+      </c>
+      <c r="B619" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C619" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D619" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E619" t="str">
+        <v>https://www.prnewswire.com/news-releases/sentry-ai-today-announced-sentry-ai-v11-a-major-advancement-in-ai-powered-physical-security-alongside-the-companys-new-tagline-guard-smarter-302879313.html</v>
+      </c>
+      <c r="F619" t="str">
+        <v>SUNNYVALE, Calif., Sept. 15, 2026 /PRNewswire/ -- Sentry AI v11 moves beyond AI-powered video monitoring to create an intelligent security workforce that combines AI agents with human guards to continuously monitor, investigate and respond to security events, working seamlessly with the...</v>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620" t="str">
+        <v>Elsevier and LG AI Research unlock more chemistry hidden in scientific images</v>
+      </c>
+      <c r="B620" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C620" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D620" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E620" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360524</v>
+      </c>
+      <c r="F620" t="str">
+        <v>Elsevier and LG AI Research today announced that researchers can now identify chemistry that has often sat beyond the reach of search: the substances that appear only as images, drawings and reaction schemes in patents and scientific literature. - - Visual chemistry of this kind has long been difficult for both humans and machines to index at scale. Now, chemistry-specific AI vision technology developed by LG AI Research is being used within Elsevier&amp;#39;s content extraction and curation proces... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360524</v>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" t="str">
+        <v>Channel 4 and 5 strike historic partnership to create unique offering for advertisers</v>
+      </c>
+      <c r="B621" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C621" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D621" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E621" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360515</v>
+      </c>
+      <c r="F621" t="str">
+        <v>- - &amp;#8226; Agreement between Channel 4 and Paramount brings together advertising sales for public service broadcasters (PSBs) Channel 4 and 5 for the first time, creating an exciting new opportunity for brands - &amp;#8226; Advertisers will have ability to leverage a wealth of premium British TV content and a wide range of international titles to reach larger, highly engaged audiences - - - Channel 4 and Paramount have agreed that from 2027, Channel 4 Sales will become the exclusive advertising sale... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360515</v>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" t="str">
+        <v>Red Seat Ventures' Supercast Launches Live Streaming, Bringing Real-Time Video and Community to Subscribers</v>
+      </c>
+      <c r="B622" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C622" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D622" t="str">
+        <v>Finance, SaaS, Media</v>
+      </c>
+      <c r="E622" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360511</v>
+      </c>
+      <c r="F622" t="str">
+        <v>Red Seat Ventures (RSV), a Fox Corporation (Nasdaq: FOXA, FOX) creator-led media company, today announced the launch of live streaming on Supercast, expanding the premium subscription platform with a new way for creators to bring their communities together in real time. - - Creators can now connect their existing streaming software and go live directly on Supercast. Subscribers will receive app or email notifications when a stream begins, making it easy to join live conversations, events a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360511</v>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" t="str">
+        <v>Home Borrower Research is Shifting to AI, Vonk Digital Launches Mortgage-Focused SEO and AEO Services to Support Massive Shift in Marketplace Saving Mortgage Professionals Thousands of Dollars Each Month</v>
+      </c>
+      <c r="B623" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C623" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D623" t="str">
+        <v>AI, SaaS, Real Estate, Media</v>
+      </c>
+      <c r="E623" t="str">
+        <v>https://www.prweb.com/releases/home-borrower-research-is-shifting-to-ai-vonk-digital-launches-mortgage-focused-seo-and-aeo-services-to-support-massive-shift-in-marketplace-saving-mortgage-professionals-thousands-of-dollars-each-month-302877946.html</v>
+      </c>
+      <c r="F623" t="str">
+        <v>Company's new Authority offering publishes custom content under a loan officer's name, giving AI platforms credible sources to cite at the Point of Research™ SOLANA BEACH, Calif., Sept. 15, 2026 /PRNewswire-PRWeb/ -- Vonk Digital, a leading website and content platform built exclusively...</v>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" t="str">
+        <v>OpenArt Introduces OpenArt Arena, a New AI Model Benchmark Tailor-Made for and by Creatives</v>
+      </c>
+      <c r="B624" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C624" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D624" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E624" t="str">
+        <v>https://finance.yahoo.com/technology/ai/articles/openart-introduces-openart-arena-ai-150000116.html</v>
+      </c>
+      <c r="F624" t="str">
+        <v>SAN FRANCISCO, September 15, 2026--OpenArt AI, the all-in-one AI creative platform and AI video generator that is changing the way visual stories are told for over 8 million monthly active users, today announced OpenArt Arena, a new AI image and video model leaderboard and benchmark built for and by the creative communities that are increasingly using AI to supercharge their work. OpenArt Arena is designed to better serve the needs of creatives such as filmmakers, advertisers, creators, and stor</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" t="str">
+        <v>HBO And HBO Max Receive 21 Emmy Awards</v>
+      </c>
+      <c r="B625" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C625" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D625" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E625" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360510</v>
+      </c>
+      <c r="F625" t="str">
+        <v>HBO and HBO Max received 21 Emmy &amp;#174; awards across 8 original programs for the 78 th annual Emmy &amp;#174; Awards. - - &amp;#8220;Great storytelling has always been at the heart of HBO and HBO Max, and tonight&amp;#39;s Emmy recognition is a powerful reflection of that commitment,&amp;#8221; said Casey Bloys, Chairman &amp;amp; CEO, HBO &amp;amp; HBO Max Content. &amp;#8220;To see The Pitt recognized as Outstanding Drama Series and DTF St. Louis honored as Outstanding Limited Series is incredibly rewarding, as is celebrating Emmy-winning performanc... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360510</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" t="str">
+        <v>Apple's new child safety features now available</v>
+      </c>
+      <c r="B626" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C626" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D626" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E626" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360505</v>
+      </c>
+      <c r="F626" t="str">
+        <v>Apple&amp;#39;s new suite of powerful, intuitive, and easy-to-use tools helps parents create safer digital experiences for their kids and is now available with the latest software updates to iOS 27, iPadOS 27, and macOS 27. These updates give parents more flexibility to manage the content their children see, who they can communicate with, and when they have access to apps. - - These new features, previewed in June, build on Apple&amp;#39;s already industry-leading parental controls, and include: - - - &amp;#8226;... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360505</v>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" t="str">
+        <v>VideoUpscaler Expands Its Full HD Video Upscaler and Free Browser Tools</v>
+      </c>
+      <c r="B627" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C627" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D627" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E627" t="str">
+        <v>https://www.prweb.com/releases/videoupscaler-expands-its-full-hd-video-upscaler-and-free-browser-tools-302876151.html</v>
+      </c>
+      <c r="F627" t="str">
+        <v>VideoUpscaler now combines Full HD cloud video enhancement with free browser tools for trimming, resizing, compressing, converting, and other everyday video tasks. AI enhancement runs in the cloud, while supported utility tools process media locally and keep source files on the device....</v>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" t="str">
+        <v>Roundtable Shareholder Call Scheduled. Anticipated, Transformative Transaction Signed, CEO Heckman to Share Details, Economics</v>
+      </c>
+      <c r="B628" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C628" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D628" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E628" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/15/3362323/0/en/roundtable-shareholder-call-scheduled-anticipated-transformative-transaction-signed-ceo-heckman-to-share-details-economics.html</v>
+      </c>
+      <c r="F628" t="str">
+        <v>The Company will host a video conference call at 11:00 a.m. ET on Thursday, September 17</v>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" t="str">
+        <v>MERXWIRE Releases Global Advertising and PR Services Market Analysis ...</v>
+      </c>
+      <c r="B629" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C629" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D629" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E629" t="str">
+        <v>https://pr-inside.com/merxwire-releases-global-advertising-and-pr-services-market-analysis-r5223109.htm</v>
+      </c>
+      <c r="F629" t="str">
+        <v>(PR-inside.com) TAIPEI, TW / ACCESS Newswire / September 15, 2026 / MERXWIRE this month released the Global Advertising and PR Services Market Analysis (2026-2030), focusing on the development of the global advertising and public relations services market. The report examines industry structure, technology applications, content distribution models, AI and digital communications, while analyzing market trends and development opportunities to help media companies, public relations firms, advertising agencies, brands and other industry participants better understand market dynamics. MERXWIRE's Global Advertising and PR Services Market Analysis (2026-2030) explores AI trends and market opportunities. (Photo via MERXWIRE) Market Growth and Application Transformation The report indicates that ..</v>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" t="str">
+        <v>Creatify Labs launches Boreal, a text-to-video AI model that matches top-tier quality at one cent per second and up to 40x the speed</v>
+      </c>
+      <c r="B630" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C630" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D630" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E630" t="str">
+        <v>https://www.prweb.com/releases/creatify-labs-launches-boreal-a-text-to-video-ai-model-that-matches-top-tier-quality-at-one-cent-per-second-and-up-to-40x-the-speed-302879156.html</v>
+      </c>
+      <c r="F630" t="str">
+        <v>Creatify Labs today launched Boreal, an AI video model that generates text-to-video and image-to-video at one cent per second and in realtime, turning out a five-second clip in about five seconds. In the benchmarks, Boreal rivals the quality of the top-tier closed models advertisers use...</v>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" t="str">
+        <v>Wondershare Repairit Introduces New Version, Expanding from Image Repair to AI-Powered Image Editing and Creation</v>
+      </c>
+      <c r="B631" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C631" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D631" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E631" t="str">
+        <v>https://www.prnewswire.com/news-releases/wondershare-repairit-introduces-new-version-expanding-from-image-repair-to-ai-powered-image-editing-and-creation-302879157.html</v>
+      </c>
+      <c r="F631" t="str">
+        <v>VANCOUVER, BC, Sept. 15, 2026 /PRNewswire/ -- Wondershare Repairit, an AI-powered file repair software from Wondershare, has released its latest version V6.8 for Windows and Mac. Building on its established video and image repair capabilities, V6.8 introduces One-Prompt Edit, AI Scene...</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" t="str">
+        <v>Perk Brings Its Spend Platform to U.S.: NYSE Content Update</v>
+      </c>
+      <c r="B632" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C632" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D632" t="str">
+        <v>Finance, SaaS, Media</v>
+      </c>
+      <c r="E632" t="str">
+        <v>https://www.prnewswire.com/news-releases/perk-brings-its-spend-platform-to-us-nyse-content-update-302879068.html</v>
+      </c>
+      <c r="F632" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Sept. 15, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" t="str">
+        <v>NextTrip's JOURNY TV to Premiere first Original Series "I DO: In Destination" ...</v>
+      </c>
+      <c r="B633" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C633" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D633" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E633" t="str">
+        <v>https://pr-inside.com/nexttrip-s-journy-tv-to-premiere-first-original-series-i-do-in-destination-r5223055.htm</v>
+      </c>
+      <c r="F633" t="str">
+        <v>(PR-inside.com) New JOURNY TV Original Hosted by Ben Higgins Brings Destination Weddings, Luxury Resorts and Travel Inspiration to Viewers Around the World Premiere Advances NextTrip's "Watch. Inspire. Scan. Book. Go." Content-to-Commerce Strategy; Third Episode Scheduled to Film in The Bahamas in October SUNRISE, FL / ACCESS Newswire / September 15, 2026 / NextTrip, Inc. (NASDAQ:NTRP) ("NextTrip," the "Company," "we," "our," or "us"), a technology-forward travel and media company defining the intersection of Media and Travel, today announced that its first JOURNY TV Original series, I DO: In Destination, hosted by television personality and entrepreneur Ben Higgins, will premiere October 4th and 5th, 2026, ..</v>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" t="str">
+        <v>NextTrip's JOURNY TV to Premiere first Original Series "I DO: In Destination" October 4 and 5 Across Global Streaming Network</v>
+      </c>
+      <c r="B634" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C634" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D634" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E634" t="str">
+        <v>https://www.newswire.com/news/nexttrips-journy-tv-to-premiere-first-original-series-i-do-in-destination</v>
+      </c>
+      <c r="F634" t="str">
+        <v>New JOURNY TV Original Hosted by Ben Higgins Brings Destination Weddings, Luxury Resorts and Travel Inspiration to Viewers Around the World Premiere Advances NextTrip's "Watch. Inspire. Scan. Book. Go." Content-to-Commerce Strategy; Third Episode Scheduled to Film in The Bahamas in October</v>
+      </c>
+    </row>
+    <row r="635" xml:space="preserve">
+      <c r="A635" t="str">
+        <v>U.S. Polo Assn. Taps David Swetman as Global Design Lead, Men's and Boys' as Brand Targets $4 Billion in Global Retail Sales</v>
+      </c>
+      <c r="B635" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C635" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D635" t="str">
+        <v>Retail, Gaming, Media</v>
+      </c>
+      <c r="E635" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110005/</v>
+      </c>
+      <c r="F635" t="str" xml:space="preserve">
+        <v xml:space="preserve">West Palm Beach, FL, Sept 15, 2026 - (ACN Newswire) - U.S. Polo Assn.®, the official sports brand of the United States Polo Association (USPA), with a multi-billion-dollar global footprint and distribution in more than 190 countries through over 1,200 retail stores worldwide, today announced the appointment of David Swetman as Global Design Lead, Men's and Boys', further strengthening the sports brand's Global Product Leadership Team as U.S. Polo Assn. continues its worldwide expansion and evolution.
+U.S. Polo Assn. continues to expand as one of the world's largest and fastest-growing sports brands, serving consumers globally through its extensive retail, e-commerce, and licensing network. The appointment reflects U.S. Polo Assn.'s continued global growth and strategic investment in world-class talent as the brand expands its product innovation, strengthens its consumer appeal, and advances its position as one of the world's leading sports brands.
+Swetman joins the U.S. Polo Assn. Global Design Team with some 20 years of menswear design and creative leadership experience, most recently serving as Senior Concept Designer, Global Menswear at Abercrombie &amp; Fitch. During his tenure, he played a meaningful role in the evolution of Abercrombie &amp; Fitch's menswear business during a period of significant brand reinvention, consumer relevance, and global growth. Throughout his career, Swetman has been instrumental in developing global product strategies, shaping seasonal narratives, and creating commercially successful collections that resonate with consumers around the world.
+In his new role, Swetman will lead the global design vision and product direction for all men's and boys' apparel across the U.S. Polo Assn. brand worldwide. Working closely with the brand's worldwide network of licensees, he will help further elevate the men's and boys' businesses by driving a cohesive global design direction while supporting regional market opportunities. His responsibilities will include product design direction, trend forecasting, concept development, seasonal storytelling, and category innovation across all men's and boys' U.S. Polo Assn. collections.
+"As we continue to expand around the world, we remain committed to investing in exceptional talent that can elevate our product offerings, strengthen our global design capabilities, and shape the future of our men's and boys' businesses around the world," said J. Michael Prince, President and CEO of USPA Global, the company that manages the multi-billion-dollar sports brand, U.S. Polo Assn. "David's experience translating consumer insights into building successful global collections and contributing to one of the industry's most notable brand transformations makes him an outstanding addition to our team as we execute our elevated brand plan and goal of $4 billion in global retail sales.
+"David's appointment represents another important investment in global talent and another major step in the ongoing evolution of U.S. Polo Assn.," Prince added.
+Throughout his career, Swetman has demonstrated a unique ability to blend creative vision with a strong understanding of the global marketplace. At Abercrombie &amp; Fitch, he helped define the global creative direction for menswear, contributing to seasonal concept development, product strategy, design innovation, and category growth. He also served as lead designer for all third-party menswear collaborations, translating cultural insights and emerging consumer trends into compelling product assortments with broad consumer appeal.
+"I am excited to join U.S. Polo Assn. during a period of exceptional global growth and momentum," said David Swetman, Global Design Lead, Men's and Boys' at U.S. Polo Assn. "The brand's authentic heritage in the sport of polo, combined with its expanding global footprint and strong foundation for future growth, presents a tremendous opportunity to further elevate the men's and boys' businesses across our global markets as we continue to engage the next generation of consumers.
+"I look forward to partnering with our global teams and licensees to create memorable product experiences, elevate the men's and boys' businesses, and strengthen the brand's connection with consumers around the world," Swetman added.
+A graduate of the prestigious Central Saint Martins in London, Swetman earned a First-Class Honours degree in Fashion Design, Menswear. His expertise spans creative direction, concept design, trend forecasting, product design, global product development, category leadership, and design team mentorship.
+About U.S. Polo Assn. and USPA Global
+U.S. Polo Assn. is the official sports brand of the United States Polo Association (USPA), the largest association of polo clubs and polo players in the United States, founded in 1890. With a multi-billion-dollar global footprint and worldwide distribution through more than 1,200 U.S. Polo Assn. retail stores as well as thousands of additional points of distribution, U.S. Polo Assn. offers apparel, accessories, and footwear for men, women, and children in more than 190 countries worldwide. U.S. Polo Assn.'s Global Polo Shirt Campaign, An Icon Born from the Game, is a powerful tribute to the iconic polo shirt's authentic sports origins and its evolution into one of the world's most enduring style essentials.
+The global sport brand sponsors major polo events around the world, including the U.S. Open Polo Championship®, held annually at the USPA National Polo Center in The Palm Beaches, the premier polo tournament in the United States. Historic deals with ESPN in the United States, TNT and Eurosport in Europe, Star Sports in India, and BeIn Sports in the Middle East now broadcast several of the premier polo championships in the world, sponsored by U.S. Polo Assn., making the thrilling sport accessible to millions of sports fans globally for the very first time.
+U.S. Polo Assn. has recently been named one of USA Today's Most Trusted Brands and in 2026 was ranked the top sports licensor in the world, surpassing the NFL, PGA Tour, and Formula 1, according to License Global. The sport-inspired brand is being recognized internationally with awards for global growth and sport content. Due to its tremendous success as a global brand, U.S. Polo Assn. has been featured in Fortune, Forbes, Modern Retail, WWD and GQ as well as on Yahoo Finance and Bloomberg, among many other noteworthy media sources around the world. For more information, visit uspoloassnglobal.com and follow @uspoloassn.
+USPA Global is a subsidiary of the United States Polo Association (USPA) and manages the multi-billion-dollar sports brand, U.S. Polo Assn. USPA Global also manages the subsidiary, Global Polo, which is the worldwide leader in polo sport content. To learn more, visit globalpolo.com or Global Polo on YouTube.
+For Further Information, Contact:
+Stacey Kovalsky
+VP, Global PR &amp; Communications
+Phone: +1.561.790.8036
+Email: skovalsky@uspagl.com
+Kaela Drake
+Senior PR &amp; Communications Specialist
+Phone: +1.561.790.8036
+Email: kdrake@uspagl.com
+SOURCE: USPA Global
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" t="str">
+        <v>Ducommun Incorporated Announces Follow-On Award of Significant Content Supporting PAC-3 MSE Missile Platform</v>
+      </c>
+      <c r="B636" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C636" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D636" t="str">
+        <v>Finance, SaaS, Media</v>
+      </c>
+      <c r="E636" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/15/3361854/0/en/ducommun-incorporated-announces-follow-on-award-of-significant-content-supporting-pac-3-mse-missile-platform.html</v>
+      </c>
+      <c r="F636" t="str">
+        <v>Award Further Supports Ducommun’s Growing Missile Franchise Award Further Supports Ducommun’s Growing Missile Franchise</v>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" t="str">
+        <v>Mango AI's AI Dance Video Generator Turns Photos Into Dance Videos</v>
+      </c>
+      <c r="B637" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C637" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D637" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E637" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360491</v>
+      </c>
+      <c r="F637" t="str">
+        <v>Mango AI launches an AI dance video generator that turns still photos into short animated dance videos. Instead of requiring users to perform or record a dance, the tool uses an uploaded dance video as a movement reference. The generator then applies the dance moves to the subject in the image, offering a simple way to create dance-based content from existing photos. - - Creating a dance video with the AI dance video generator requires two files. Users first upload a clear, front-facing... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360491</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" t="str">
+        <v>Certified SEO Emphasizes Fundamentals in Response to Anthropic's AI Watermarks</v>
+      </c>
+      <c r="B638" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C638" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D638" t="str">
+        <v>AI, Media, Education</v>
+      </c>
+      <c r="E638" t="str">
+        <v>https://prunderground.com/certified-seo-emphasizes-fundamentals-in-response-to-anthropic-s-ai-watermarks/cmu1y2619001k04l2ynzfjsdr</v>
+      </c>
+      <c r="F638" t="str">
+        <v>Anthropic's new AI watermarking technology gives Certified SEO founder Damon Burton another reason to emphasize what AI cannot replace: human expertise behind the content The post Certified SEO Emphasizes Fundamentals in Response to Anthropic&amp;apos;s AI Watermarks first appeared on</v>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" t="str">
+        <v>Ultimate Dads Unplugged Podcast Launched on August 8 on YouTube</v>
+      </c>
+      <c r="B639" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C639" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D639" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E639" t="str">
+        <v>https://www.pr.com/press-release/979083</v>
+      </c>
+      <c r="F639" t="str">
+        <v>Tune in for an engaging and insightful experience with Ultimate Dads: Unplugged. Hosted by three prominent figures in both sports and business—Dwyane Wade Sr., LaVar Ball, and Quenton Brown Sr. This podcast promises to deliver “Straight up: conversations that connect.” [PR.com]</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" t="str">
+        <v>Micware and ESRI Japan Enter into a Business Alliance Agreement to Build Dynamic Space</v>
+      </c>
+      <c r="B640" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C640" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D640" t="str">
+        <v>Finance, Automotive, Media</v>
+      </c>
+      <c r="E640" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/15/3361649/0/en/micware-and-esri-japan-enter-into-a-business-alliance-agreement-to-build-dynamic-space.html</v>
+      </c>
+      <c r="F640" t="str">
+        <v>Combining Dynamic Spatial Data Generated from Video and Location Information with ArcGIS to Pursue the Social Implementation of Spatial Intelligence in Urban and Mobility Applications Combining Dynamic Spatial Data Generated from Video and Location Information with ArcGIS to Pursue the Social Implementation of Spatial Intelligence in Urban and Mobility Applications</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" t="str">
+        <v>China's development philosophy resonates across Global South at BRICS Summit</v>
+      </c>
+      <c r="B641" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C641" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D641" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E641" t="str">
+        <v>https://www.newsfilecorp.com/release/314371/Chinas-development-philosophy-resonates-across-Global-South-at-BRICS-Summit</v>
+      </c>
+      <c r="F641" t="str">
+        <v>New Delhi, India--(Newsfile Corp. - September 14, 2026) - The 2026 BRICS Summit was held in New Delhi from Saturday to Sunday, bringing      together leaders of major emerging economies to promote inclusive global governance, strengthen multilateralism and foster sustainable global economic growth.                          Cannot view this video? Visit:      https://www.youtube.com/watch?v=PDq-cmZBw38                    When addressing the Session I of the 18th BRICS Summit on Saturday,...</v>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" t="str">
+        <v>Electronic Line Calling and AI Broadcasting Make CIFTIS Debut: Orange Lion Sports' Smartshot 2.0 Presents an Inclusive "Sports + AI" Solution</v>
+      </c>
+      <c r="B642" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C642" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D642" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E642" t="str">
+        <v>https://www.prnewswire.com/news-releases/electronic-line-calling-and-ai-broadcasting-make-ciftis-debut-orange-lion-sports-smartshot-2-0-presents-an-inclusive-sports--ai-solution-302878327.html</v>
+      </c>
+      <c r="F642" t="str">
+        <v>BEIJING, Sept. 15, 2026 /PRNewswire/ -- Orange Lion Sports, founded by Alibaba Group, has unveiled Smartshot 2.0, the upgraded version of its AI sports solution, at the Sports Services exhibition during the 2026 China International Fair for Trade in Services (CIFTIS), held September 9-13...</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" t="str">
+        <v>Aplicaciones de IA de Guanlan: Mayor precisión, menor coste, interacción más inteligente</v>
+      </c>
+      <c r="B643" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C643" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D643" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E643" t="str">
+        <v>https://www.prnewswire.com/news-releases/aplicaciones-de-ia-de-guanlan-mayor-precision-menor-coste-interaccion-mas-inteligente-302878308.html</v>
+      </c>
+      <c r="F643" t="str">
+        <v>HANGZHOU, China, 15 de septiembre de 2026 /PRNewswire/ -- Ha pasado más de un año desde que Hikvision lanzó los modelos de IA a gran escala Guanlan. En la práctica, los sistemas de video actuales "entienden" lo que ven. También saben qué se ha grabado previamente y, gracias a las...</v>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" t="str">
+        <v>Government of Alberta and Invest Alberta Close the Market</v>
+      </c>
+      <c r="B644" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C644" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D644" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E644" t="str">
+        <v>https://www.newsfilecorp.com/release/314302/Government-of-Alberta-and-Invest-Alberta-Close-the-Market</v>
+      </c>
+      <c r="F644" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - September 14, 2026) - Today, the Honourable Danielle Smith, Premier of Alberta, and Keith Bradley, Acting CEO of Invest Alberta, joined Loui Anastasopoulos, Chief Executive Officer of Toronto Stock Exchange and Global Head of Capital Formation at TMX Group, to close the market. They were joined by Alberta Cabinet ministers, senior provincial officials, members of the Invest Alberta team, and Alberta business leaders.Cannot view this video? ...</v>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" t="str">
+        <v>Evertz Technologies Reports First Quarter Results for the Quarter Ended July 31, 2026</v>
+      </c>
+      <c r="B645" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C645" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D645" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E645" t="str">
+        <v>https://www.newsfilecorp.com/release/314281/Evertz-Technologies-Reports-First-Quarter-Results-for-the-Quarter-Ended-July-31-2026</v>
+      </c>
+      <c r="F645" t="str">
+        <v>Attention Business/Financial Editors:Burlington, Ontario--(Newsfile Corp. - September 14, 2026) - Evertz Technologies Limited (TSX: ET), the leader in Software Defined Video Network ("SDVN") technology, today reported its results for the first quarter ended July 31, 2026.First Quarter 2027 HighlightsRevenue of $118.3 million, an increase from $112.1 million in the prior year.Revenue to the US and Canada was $79.9 million an increase of $0.5 million or 1% from prior yearOrder Backlog of $259...</v>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646" t="str">
+        <v>Sounds of Disney: New Ad Spotlights the Local Businesses Behind Disney Experiences</v>
+      </c>
+      <c r="B646" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C646" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D646" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E646" t="str">
+        <v>https://thewaltdisneycompany.com/news/sounds-disney-ad-economic-impact/</v>
+      </c>
+      <c r="F646" t="str">
+        <v>The post Sounds of Disney: New Ad Spotlights the Local Businesses Behind Disney Experiences appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" t="str">
+        <v>Coldwell Banker Marks 120 Years with "The Letter," a New National Advertising Campaign Celebrating the Emotional Impact of Home</v>
+      </c>
+      <c r="B647" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C647" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D647" t="str">
+        <v>Real Estate, Media</v>
+      </c>
+      <c r="E647" t="str">
+        <v>https://www.prnewswire.com/news-releases/coldwell-banker-marks-120-years-with-the-letter-a-new-national-advertising-campaign-celebrating-the-emotional-impact-of-home-302878033.html</v>
+      </c>
+      <c r="F647" t="str">
+        <v>Debuting during the 2026 football season on a streaming service, the new campaign marks 120 years of Coldwell Banker affiliated agents handing families the keys to the places where their lives unfold. MADISON, N.J., September 14, 2026 /PRNewswire/ -- Coldwell Banker Real Estate LLC today...</v>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" t="str">
+        <v>Netflix to Announce Third Quarter 2026 Financial Results</v>
+      </c>
+      <c r="B648" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C648" t="str">
+        <v>mlpr-netflix</v>
+      </c>
+      <c r="D648" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E648" t="str">
+        <v>https://www.prnewswire.com/news-releases/netflix-to-announce-third-quarter-2026-financial-results-302873060.html</v>
+      </c>
+      <c r="F648" t="str">
+        <v>Netflix, Inc. (NASDAQ: NFLX) today announced it will post its third quarter 2026 financial results and business outlook on its investor relations...</v>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" t="str">
+        <v>Digital Brew Partners with UK Studio Blue Juice to Deliver Transatlantic Video Production</v>
+      </c>
+      <c r="B649" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C649" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D649" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E649" t="str">
+        <v>https://www.pr.com/press-release/977209</v>
+      </c>
+      <c r="F649" t="str">
+        <v>Emmy® Award-Winning Explainer Video Company Adds UK and European Production Capability, Giving B2B Brands One Creative Team on Both Sides of the Atlantic [PR.com]</v>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" t="str">
+        <v>Video Opportunity: ‘Better Together Days’ volunteer blitz</v>
+      </c>
+      <c r="B650" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C650" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D650" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E650" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/14/3361409/5764/en/video-opportunity-better-together-days-volunteer-blitz.html</v>
+      </c>
+      <c r="F650" t="str">
+        <v>Approximately 200 volunteer locations in the 10 states of Florida, Illinois, Iowa, Indiana, Kentucky, Michigan, Minnesota, North Dakota, Tennessee and ...</v>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" t="str">
+        <v>Omdia: Three in Four US TV Viewers Use Smartphones While Watching TV</v>
+      </c>
+      <c r="B651" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C651" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D651" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E651" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/omdia-three-four-us-tv-145900781.html</v>
+      </c>
+      <c r="F651" t="str">
+        <v>LONDON, September 14, 2026--Nearly three in four US TV viewers regularly use their smartphones for other media while watching television, highlighting growing competition for audience attention between TV and mobile video, according to new Omdia consumer research.</v>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" t="str">
+        <v>Gestion mondiale d'actifs CI ouvre les marchés pour souligner l'acquisition d'Invesco Canada</v>
+      </c>
+      <c r="B652" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C652" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D652" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E652" t="str">
+        <v>https://www.newsfilecorp.com/release/314184/Gestion-mondiale-dactifs-CI-ouvre-les-marchs-pour-souligner-lacquisition-dInvesco-Canada</v>
+      </c>
+      <c r="F652" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - 14 septembre 2026) - Des membres de l'équipe de Gestion mondiale d'actifs CI (« GMA CI » ou « la société ») se sont joints à Keith Wu, chef des produits négociés en bourse à la Bourse de Toronto (« TSX »), pour ouvrir les marchés et souligner l'acquisition d'Invesco Canada par GMA CI.Cannot view this video?  Visit:https://www.youtube.com/watch?v=DAeRSGXpr0QCette transaction marque un jalon important pour GMA CI, parce qu'elle vient consolider encore davantage...</v>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" t="str">
+        <v>CI Global Asset Management Opens the Market to Celebrate the Invesco Canada Acquisition</v>
+      </c>
+      <c r="B653" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C653" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D653" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E653" t="str">
+        <v>https://www.newsfilecorp.com/release/314183/CI-Global-Asset-Management-Opens-the-Market-to-Celebrate-the-Invesco-Canada-Acquisition</v>
+      </c>
+      <c r="F653" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - September 14, 2026) - Members of the CI Global Asset Management ("CI GAM") team, joined Keith Wu, Head, Exchange Traded Products, Toronto Stock Exchange ("TSX"), to open the market and celebrate the successful completion of CI GAM's acquisition of Invesco Canada.Cannot view this video?  Visit:https://www.youtube.com/watch?v=DAeRSGXpr0QThis transaction marks an important milestone for CI GAM, as it further strengthens its position as one of Canada's leading...</v>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" t="str">
+        <v>Winners revealed across four categories, while recipients of IBC2026's International Honour for Excellence, Best Technical Paper and IBC Accelerator Project of the Year 2025 presented with their awards</v>
+      </c>
+      <c r="B654" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C654" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D654" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E654" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360455</v>
+      </c>
+      <c r="F654" t="str">
+        <v>IBC has unveiled the winners of the prestigious IBC2026 Innovation Awards at an event held at the RAI Amsterdam, honouring collaborative projects that tackle longstanding challenges and advance the global media, entertainment and technology industry. - - The Innovation Awards celebrate collaborative, real-world breakthroughs across four categories &amp;#8211; Content Creation, Content Distribution, Content Everywhere and Social Impact. The awards recognise projects bringing organisations and technolo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360455</v>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" t="str">
+        <v>Sky releases trailer for Crystal Lake, an A24 produced prequel series to “Friday the 13th”, coming this October</v>
+      </c>
+      <c r="B655" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C655" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D655" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E655" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360450</v>
+      </c>
+      <c r="F655" t="str">
+        <v>Sky today unveils the official trailer for Crystal Lake, the highly anticipated new series from A24 and creator, writer, executive producer and showrunner Brad Caleb Kane ( It: Welcome to Derry, Tokyo Vice, Warrior ). - - Expanding the iconic Friday the 13th universe, the eight-part series stars Emmy-winner Linda Cardellini ( DTF St. Louis, Dead To Me ) and will be available exclusively on Sky and streaming service NOW in the UK and Ireland from this October. - - A prequel to the Friday th... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360450</v>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" t="str">
+        <v>Netflix Brings Lee Chang-dong's Acclaimed Films to Global Audiences</v>
+      </c>
+      <c r="B656" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C656" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D656" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E656" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360443</v>
+      </c>
+      <c r="F656" t="str">
+        <v>Following the Silver Lion (Grand Jury Prize) win of Possible Love at the 83rd Venice International Film Festival, Netflix is set to stream more of Director Lee Chang-dong&amp;#39;s acclaimed filmography worldwide, giving global audiences the chance to discover films including Secret Sunshine and Peppermint Candy. - - Possible Love, Lee&amp;#39;s first film in eight years, opens in theaters in South Korea on September 23, followed by Australia and New Zealand on October 22, and the UK, Japan, th... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360443</v>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" t="str">
+        <v>AGFA HealthCare Puts Clinical Attention at the Center of Enterprise ...</v>
+      </c>
+      <c r="B657" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C657" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D657" t="str">
+        <v>AI, SaaS, Healthcare, Media</v>
+      </c>
+      <c r="E657" t="str">
+        <v>https://pr-inside.com/agfa-healthcare-puts-clinical-attention-at-the-center-of-enterprise-r5222682.htm</v>
+      </c>
+      <c r="F657" t="str">
+        <v>(PR-inside.com) One unified Enterprise Imaging platform brings workflow, streaming, cloud, and AI together to help clinicians stay focused and imaging organizations reduce complexity. CARLSTADT, NJ / ACCESS Newswire / September 14, 2026 / "Clinical attention has become one of healthcare's most valuable resources. The technology surrounding clinicians should preserve focus, not compete for it," said Nathalie McCaughley, President, AGFA HealthCare . "At RSNA 2026, we're showing how Enterprise Imaging continues to evolve around one consistent clinical experience. By bringing workflow, intelligence, and information together around how clinicians naturally work, we can reduce friction and help keep clinical attention where it matters most." At ..</v>
+      </c>
+    </row>
+    <row r="658" xml:space="preserve">
+      <c r="A658" t="str">
+        <v>AGFA HealthCare Puts Clinical Attention at the Center of Enterprise Imaging at RSNA 2026</v>
+      </c>
+      <c r="B658" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C658" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D658" t="str">
+        <v>AI, SaaS, Healthcare, Media</v>
+      </c>
+      <c r="E658" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110058/</v>
+      </c>
+      <c r="F658" t="str" xml:space="preserve">
+        <v xml:space="preserve">CARLSTADT, NEW JERSEY, Sept 14, 2026 - (ACN Newswire) - "Clinical attention has become one of healthcare's most valuable resources. The technology surrounding clinicians should preserve focus, not compete for it," said Nathalie McCaughley, President, AGFA HealthCare. "At RSNA 2026, we're showing how Enterprise Imaging continues to evolve around one consistent clinical experience. By bringing workflow, intelligence, and information together around how clinicians naturally work, we can reduce friction and help keep clinical attention where it matters most."
+At RSNA 2026, AGFA HealthCare will demonstrate how a unified approach to Enterprise Imaging can help healthcare organizations address a growing challenge: imaging volumes and clinical complexity continue to increase, while radiologists and imaging teams are being asked to do more across increasingly distributed care environments. Every separate login, disconnected application and unnecessary workflow step competes for clinical attention.
+At booth #2119, visitors will experience how viewing, workflow orchestration, streaming, cloud, AI, reporting, and interoperability come together in one Enterprise Imaging platform. The result is a consistent clinical experience - designed to reduce workflow friction, simplify operations, and evolve as the needs of healthcare and imaging organizations change.
+One Platform. One Clinical Experience.
+Rather than asking clinicians to navigate a collection of connected applications, AGFA HealthCare is bringing capabilities into one unified clinical workspace.
+At RSNA, visitors will see how streaming extends a consistent diagnostic experience across hospital, home and distributed reading environments, while native advanced visualization brings sophisticated image review directly into the workflow. RUBEE® Orchestrator coordinates work across teams and locations, helping get the right case to the right clinician at the right time.
+Intelligence is increasingly embedded into that experience as well. RUBEE® AI enables results from curated and third-party algorithms to be surfaced directly within the clinical workflow, while innovation previews of native clinical AI capabilities will show how relevant context and assistance can be surfaced closer to the point of interpretation.* The intent is straightforward: use technology and intelligence to support clinical expertise without adding another layer that clinicians have to manage.
+Modernizing Enterprise Imaging Without Starting Over
+RSNA attendees will also see how AGFA HealthCare is helping organizations modernize Enterprise Imaging according to their own infrastructure and cloud strategies. The same Enterprise Imaging platform can support cloud/SaaS, hybrid, and on-premises environments, allowing healthcare organizations to move at the pace that makes sense for them while maintaining a consistent clinical foundation.
+For organizations moving to SaaS, AGFA HealthCare Enterprise Imaging Cloud delivers the Enterprise Imaging platform through a cloud-native SaaS architecture designed for enterprise scale, while reducing the operational burden on internal IT teams.
+The approach is already delivering results. Tampa General Hospital (TGH) selected AGFA HealthCare Enterprise Imaging Cloud, delivered as a fully managed SaaS solution on AWS, as part of its strategy to consolidate six disparate PACS environments and multiple legacy cardiology archives.
+TGH completed its enterprise deployment in just four months, simplifying infrastructure management and creating a scalable foundation for continued growth while allowing its IT teams to shift attention from routine infrastructure management toward higher-value clinical and operational initiatives.
+Extending the Conversation at RSNA
+Beyond the booth experience, AGFA HealthCare will bring imaging leaders together throughout RSNA for conversations focused on the clinical, operational and technology challenges shaping Enterprise Imaging.
+Educational sessions will include Radiology Without Boundaries: Connecting Public and Private Imaging Through the Cloud, a Lunch &amp; Learn exploring how cloud is enabling new approaches to connected imaging networks, distributed reading and collaboration across public and private environments. Imaging in Flow: Connecting Daily Radiology Workflow to Clinical and Operational Outcomes will bring healthcare leaders together to explore the impact of Enterprise Imaging on the delivery of patient care and operational performance.
+At booth #2119, AGFA HealthCare will also host Peer-to-Peer Conversations, giving imaging leaders an opportunity to connect directly with organizations already using Enterprise Imaging and exchange practical perspectives on their experiences and strategies.
+AGFA HealthCare will also participate in the Radiology Reimagined demonstration with Epic and other industry collaborators, showcasing how open standards can connect the EHR, Enterprise Imaging, AI and reporting within one synchronized clinical workflow.
+"The value of Enterprise Imaging starts with the clinical experience," McCaughley said. "That means bringing the information, tools and intelligence clinicians need into a workflow that reduces friction and helps them stay focused on interpretation and decision-making. Behind that experience, imaging organizations use Enterprise Imaging as a foundation that simplifies operations, supports growth and continuously innovates."
+Experience Enterprise Imaging in Action at RSNA 2026
+Explore the AGFA HealthCare RSNA 2026 experience online to schedule a personalized demonstration, register for a Lunch &amp; Learn or request a Peer-to-Peer Conversation. www.agfahealthcare.com/rsna26
+RSNA 2026
+November 29 - December 2, 2026
+McCormick Place | Chicago
+AGFA HealthCare | Booth #2119
+About AGFA HealthCare
+At AGFA HealthCare, we are transforming the delivery of care - supporting healthcare professionals across the globe with secure, effective, and sustainable imaging data management. As a company, we are dedicated to our customers, and we have harnessed a value framework of Mission, Vision and Customer Delivery Principles into our routine operations. Through these principles, we commit a consistent high-yield code of conduct to our associates - channeling our experience and aspirations to all of our stakeholders. Our Empowerer profile supports our focus on creating an exceptional experience through the power of technology and is an integral foundation to our company standards. AGFA HealthCare is a division of the Agfa-Gevaert Group. For more information on AGFA HealthCare, please visit www.agfahealthcare.com.
+AGFA and the Agfa rhombus are registered trademarks of Agfa-Gevaert N.V. Belgium or its affiliates. RUBEE is a registered trademark of AGFA HealthCare N.V. All rights reserved. All information contained herein is intended for guidance purposes only, and the characteristics of the products and services described in this publication can be changed at any time without notice. Products and services may not be available for your local area. Please contact your local sales representative for availability information. AGFA HealthCare diligently strives to provide as accurate information as possible but shall not be responsible for any typographical error.
+*Work in progress; final functionality and availability are subject to change.
+Media Contact: Jessica Baldry, jessica.baldry@agfa.com, AGFA HealthCare
+SOURCE: AGFA HealthCare
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" t="str">
+        <v>PhoenixWorx Launches to Redefine Core Banking for U.S. Community Financial Institutions</v>
+      </c>
+      <c r="B659" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C659" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D659" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E659" t="str">
+        <v>https://finance.yahoo.com/technology/articles/phoenixworx-launches-redefine-core-banking-135200206.html</v>
+      </c>
+      <c r="F659" t="str">
+        <v>ORLANDO, Fla., September 14, 2026--Following the successful acquisition of the Phoenix core system, MalauzAI digital banking, AnalyzerIQ analytics and ECM content management solutions, CORA Group officially launches PhoenixWorx into the U.S. banking market.</v>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" t="str">
+        <v>Maris-Tech Highlights Repeat Government Intelligence Orders and Continued Field Deployment of Edge Video and AI Systems</v>
+      </c>
+      <c r="B660" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C660" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D660" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E660" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/14/3361187/0/en/maris-tech-highlights-repeat-government-intelligence-orders-and-continued-field-deployment-of-edge-video-and-ai-systems.html</v>
+      </c>
+      <c r="F660" t="str">
+        <v>Previously announced follow-on orders from an existing governmental intelligence customer reflect continued operational use of Maris-Tech’s edge video and AI technology in mission-critical, bandwidth-constrained environments</v>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661" t="str">
+        <v>Vox Royalty Completes Acquisitions of White Dam, Kalman and Sylvania ...</v>
+      </c>
+      <c r="B661" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C661" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D661" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E661" t="str">
+        <v>https://pr-inside.com/vox-royalty-completes-acquisitions-of-white-dam-kalman-and-sylvania-r5222654.htm</v>
+      </c>
+      <c r="F661" t="str">
+        <v>(PR-inside.com) DENVER, CO / ACCESS Newswire / September 14, 2026 / Vox Royalty Corp. (NASDAQ:VOXR) (TSX:VOXR) ("Vox" or the "Company"), a returns-focused mining royalty and streaming company, is pleased to announce that its wholly owned subsidiary, Vox Royalty Australia Pty Ltd ("Vox Australia"), has completed the previously announced Australian acquisitions of the White Dam Gold Royalty in South Australia, the Kalman Copper Royalty in Queensland, and the Sylvania Royalty in Western Australia (the "Transactions"), as previously disclosed in Vox press releases dated August 20, 2026 and September 2, 2026. Aggregate cash consideration for the Transactions was A$8.4 million (approximately $6 million), ..</v>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662" t="str">
+        <v>The Magic of Disney Animation Now Open at Disney's Hollywood Studios</v>
+      </c>
+      <c r="B662" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C662" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D662" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E662" t="str">
+        <v>https://www.prnewswire.com/news-releases/the-magic-of-disney-animation-now-open-at-disneys-hollywood-studios-302877146.html</v>
+      </c>
+      <c r="F662" t="str">
+        <v>With something for everyone in the family, guests can discover new ways to connect with Disney Animation storytelling. LAKE BUENA VISTA, Fla., Sept. 14, 2026 /PRNewswire/ -- The Magic of Disney Animation, a brand-new collection of animation-inspired experiences, is now open at Disney's...</v>
+      </c>
+    </row>
+    <row r="663">
+      <c r="A663" t="str">
+        <v>DesignRush Podcast Examines Ad Spend Decisions with Shuttlerock's Mack Reynolds</v>
+      </c>
+      <c r="B663" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C663" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D663" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E663" t="str">
+        <v>https://www.newsfilecorp.com/release/313958/DesignRush-Podcast-Examines-Ad-Spend-Decisions-with-Shuttlerocks-Mack-Reynolds</v>
+      </c>
+      <c r="F663" t="str">
+        <v>Miami, Florida--(Newsfile Corp. - September 14, 2026) - DesignRush has released Episode 152 of the DesignRush Podcast featuring Mack Reynolds, SVP of Global Creative Strategy at Shuttlerock.Headshot of Mack Reynolds, SVP of Global Creative Strategy at Shuttlerock, featured in episode 152 of the DesignRush Podcast.To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/10587/313958_fa75727a840548dd_001full.jpgIn the discussion with DesignRush Podcast host,...</v>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" t="str">
+        <v>Intero Digital Shares Freshpet GEO Results in Latest Search Engine Journal Webinar</v>
+      </c>
+      <c r="B664" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C664" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D664" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E664" t="str">
+        <v>https://www.prnewswire.com/news-releases/intero-digital-shares-freshpet-geo-results-in-latest-search-engine-journal-webinar-302876355.html</v>
+      </c>
+      <c r="F664" t="str">
+        <v>Webinar examines content and technical changes tied to a 645% rise in Freshpet's appearances in Google AI Overviews. COLORADO SPRINGS, Colo., Sept. 14, 2026 /PRNewswire/ -- Intero Digital, a full-service digital marketing agency, shared new generative engine optimization (GEO) findings...</v>
+      </c>
+    </row>
+    <row r="665">
+      <c r="A665" t="str">
+        <v>Conversational AI Technology Transforms Commercial Breaks Into Real-Time, One-to-One Viewer Engagement Across Broadcast and Streaming Content</v>
+      </c>
+      <c r="B665" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C665" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D665" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E665" t="str">
+        <v>https://www.prnewswire.com/news-releases/conversational-ai-technology-transforms-commercial-breaks-into-real-time-one-to-one-viewer-engagement-across-broadcast-and-streaming-content-302877574.html</v>
+      </c>
+      <c r="F665" t="str">
+        <v>AMSTERDAM, Sept. 14, 2026 /PRNewswire/ -- Brand Engagement Network Inc. ("BEN") (NASDAQ: BNAI), together with Cataneo, announced at IBC2026 its conversational advertising technology, designed to transform traditional commercial breaks into real-time, one-to-one interactions where viewers...</v>
+      </c>
+    </row>
+    <row r="666">
+      <c r="A666" t="str">
+        <v>DesignRush Announces Design Award Winners for September 2026</v>
+      </c>
+      <c r="B666" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C666" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D666" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E666" t="str">
+        <v>https://www.newsfilecorp.com/release/313838/DesignRush-Announces-Design-Award-Winners-for-September-2026</v>
+      </c>
+      <c r="F666" t="str">
+        <v>New York, New York--(Newsfile Corp. - September 14, 2026) - Leading B2B platform DesignRush unveiled the winners of its September 2026 Best Design Awards, honoring the agencies and brands redefining how design drives business impact across Website, Logo, Print, App, Packaging, and Video.DesignRush Announces the Winners of its September Design Awards Across Six CategoriesTo view an enhanced version of this graphic, please...</v>
+      </c>
+    </row>
+    <row r="667">
+      <c r="A667" t="str">
+        <v>Wizstar Adds GPT Image 2.5 Flare and Sunburst to Its AI Creation Platform</v>
+      </c>
+      <c r="B667" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C667" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D667" t="str">
+        <v>AI, SaaS, Retail, Media</v>
+      </c>
+      <c r="E667" t="str">
+        <v>https://prunderground.com/wizstar-adds-gpt-image-2-5-flare-and-sunburst-to-its-ai-creation-platform/cmtwe2znw00000agm3ckznr3v</v>
+      </c>
+      <c r="F667" t="str">
+        <v>Marketing and e-commerce teams can now generate and edit images with OpenAI's latest image model -- without leaving the workspace where they already produce AI video. The post Wizstar Adds GPT Image 2.5 Flare and Sunburst to Its AI Creation Platform first appeared on</v>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" t="str">
+        <v>Traverse Bay Farms YouTube Channel Surpasses 850,000 Views</v>
+      </c>
+      <c r="B668" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C668" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D668" t="str">
+        <v>Retail, Media, Education</v>
+      </c>
+      <c r="E668" t="str">
+        <v>https://prunderground.com/traverse-bay-farms-youtube-channel-surpasses-850-000-views/cmtyrphh0000604lb1ehrjp9d</v>
+      </c>
+      <c r="F668" t="str">
+        <v>Northern Michigan-based Traverse Bay Farms continues expanding its consumer education and video library covering tart cherries, recipes, wellness in Northern Michigan The post Traverse Bay Farms YouTube Channel Surpasses 850,000 Views first appeared on</v>
+      </c>
+    </row>
+    <row r="669">
+      <c r="A669" t="str">
+        <v>VEVOR Concludes IFA Berlin 2026 Debut, Looks Ahead to Further European Expansion</v>
+      </c>
+      <c r="B669" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C669" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D669" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E669" t="str">
+        <v>https://www.prnewswire.com/news-releases/vevor-concludes-ifa-berlin-2026-debut-looks-ahead-to-further-european-expansion-302877290.html</v>
+      </c>
+      <c r="F669" t="str">
+        <v>BERLIN, Sept. 14, 2026 /PRNewswire/ -- VEVOR, a global home improvement brand serving more than 30 million households worldwide, concluded its first appearance at IFA Berlin on September 8, following five days of engagement with consumers, media, content creators and business partners....</v>
+      </c>
+    </row>
+    <row r="670">
+      <c r="A670" t="str">
+        <v>Hearst Newspapers, San Francisco Chronicle &amp; USLege Launch Capitol Confidential Pro With Searchable Government Video Transcripts &amp; Sacramento Political Reporting &amp; Analysis</v>
+      </c>
+      <c r="B670" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C670" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D670" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E670" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360427</v>
+      </c>
+      <c r="F670" t="str">
+        <v>Hearst Newspapers, the San Francisco Chronicle and USLege announced the California launch of Capitol Confidential Pro, powered by USLege, a California-focused platform designed to help policy professionals capture the context surrounding active legislation, including sponsor activity, hearing statements, agency discussions and local government developments that extend beyond the bill record. - - The product builds on the San Francisco Chronicle &amp;#39;s April launch of the Capitol Confidentia... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360427</v>
+      </c>
+    </row>
+    <row r="671">
+      <c r="A671" t="str">
+        <v>iHeartPodcasts Debuts “Whatever It Takes with Carli Lloyd and Jenny Taft,” A New Series Covering Each Week in Sports, Family and What Defines Greatness</v>
+      </c>
+      <c r="B671" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C671" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D671" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E671" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360426</v>
+      </c>
+      <c r="F671" t="str">
+        <v>iHeartPodcasts, the No. 1 podcast publisher according to Podtrac, announced &amp;#8220;Whatever It Takes with Carli Lloyd and Jenny Taft,&amp;#8221; hosted by longtime friends and broadcast partners Carli Lloyd, iconic two-time World Cup champion and Olympic gold medalist, and Jenny Taft, one of sports television&amp;#39;s premier sideline reporters and studio hosts. The weekly sports and culture show will join the iHeart Soccer Network today, with new episodes available on Thursdays. Fans can hear the first episode... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360426</v>
+      </c>
+    </row>
+    <row r="672">
+      <c r="A672" t="str">
+        <v>FlipHTML5 Helps Create Interactive Textbooks for Seamless Learning</v>
+      </c>
+      <c r="B672" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C672" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D672" t="str">
+        <v>Media, Education</v>
+      </c>
+      <c r="E672" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360347</v>
+      </c>
+      <c r="F672" t="str">
+        <v>As digital technology becomes more widely used in education, traditional textbooks are evolving into more flexible digital formats. Existing files such as PDF, Word, and PowerPoint can now be turned into digital publications instead of remaining static documents. FlipHTML5 helps educators create interactive textbooks from these files. No longer limited to static text, these textbooks integrate various types of digital content and interactive elements, giving educators greater flexibili... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360347</v>
+      </c>
+    </row>
+    <row r="673">
+      <c r="A673" t="str">
+        <v>The 48th WorldSkills Competition to Be Held in Shanghai, China</v>
+      </c>
+      <c r="B673" t="str">
+        <v>2026-09-13</v>
+      </c>
+      <c r="C673" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D673" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E673" t="str">
+        <v>https://www.newsfilecorp.com/release/314093/The-48th-WorldSkills-Competition-to-Be-Held-in-Shanghai-China</v>
+      </c>
+      <c r="F673" t="str">
+        <v>Shanghai, China--(Newsfile Corp. - September 12, 2026) - The 48th WorldSkills Competition will be held in Shanghai, China, from September 22, 2026, to September 27, 2026.The WorldSkills Competition is the world's most prestigious, largest, and most influential vocational skills competition. It represents the world's advanced level in vocational skills development and serves as an important platform for WorldSkills members to showcase and exchange vocational skills.Cannot view this video? ...</v>
+      </c>
+    </row>
+    <row r="674">
+      <c r="A674" t="str">
+        <v>New Doing Good Podcast Celebrates the People Turning Care Into Meaningful Action</v>
+      </c>
+      <c r="B674" t="str">
+        <v>2026-09-12</v>
+      </c>
+      <c r="C674" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D674" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E674" t="str">
+        <v>https://www.prweb.com/releases/new-doing-good-podcast-celebrates-the-people-turning-care-into-meaningful-action-302876112.html</v>
+      </c>
+      <c r="F674" t="str">
+        <v>A production of Emmy Award-winning Docufilms, the new podcast shares inspiring stories and candid conversations with people, organizations, and companies making a positive impact in their communities. SANTA FE, N.M., Sept. 12, 2026 /PRNewswire-PRWeb/ -- Doing Good, a new podcast exploring...</v>
+      </c>
+    </row>
+    <row r="675">
+      <c r="A675" t="str">
+        <v>A Green Beret's Humanitarian Mission to Remove Ukraine's Landmines Now Streaming on Prime Video in the U.S. and UK</v>
+      </c>
+      <c r="B675" t="str">
+        <v>2026-09-12</v>
+      </c>
+      <c r="C675" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D675" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E675" t="str">
+        <v>https://www.prnewswire.com/news-releases/a-green-berets-humanitarian-mission-to-remove-ukraines-landmines-now-streaming-on-prime-video-in-the-us-and-uk-302876889.html</v>
+      </c>
+      <c r="F675" t="str">
+        <v>PENSACOLA, Fla., Sept. 12, 2026 /PRNewswire/ -- Safe Ground: A Green Beret's Mission to Remove Ukraine's Landmines, a powerful new documentary highlighting the story of Ryan Hendrickson, a retired U.S. Army Green Beret, Purple Heart and Silver Star recipient, author, and founder of Tip of...</v>
+      </c>
+    </row>
+    <row r="676">
+      <c r="A676" t="str">
+        <v>New Book Whiskey Rule Breakers Reveals the 29 People Reshaping Bourbon</v>
+      </c>
+      <c r="B676" t="str">
+        <v>2026-09-12</v>
+      </c>
+      <c r="C676" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D676" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E676" t="str">
+        <v>https://www.prweb.com/releases/new-book-whiskey-rule-breakers-reveals-the-29-people-reshaping-bourbon-302876748.html</v>
+      </c>
+      <c r="F676" t="str">
+        <v>Randy Warren, author and host of the popular podcast Whiskey Shenanigans interviews 29 master distillers, industry executives, and influencers who are passionate about all things whiskey and bourbon and go against the grain to bring America's favorite spirit to life. Readers will enjoy...</v>
+      </c>
+    </row>
+    <row r="677">
+      <c r="A677" t="str">
+        <v>NewsOut, the "Place for Pubcos(TM)" Expands Its 1.2 Million-Subscriber YouTube Channel With New TV Commercials and Varticles(TM) Columns</v>
+      </c>
+      <c r="B677" t="str">
+        <v>2026-09-12</v>
+      </c>
+      <c r="C677" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D677" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E677" t="str">
+        <v>https://www.newswire.com/news/newsout-the-place-for-pubcos-tm-expands-its-1-2-million-subscriber-youtube</v>
+      </c>
+      <c r="F677" t="str">
+        <v>NewsOut launches dedicated video columns and features "The Value of Helium - Big Sky Industrial (BSIN)" as a new Varticle&amp;trade;</v>
+      </c>
+    </row>
+    <row r="678">
+      <c r="A678" t="str">
+        <v>Rio Grande Resources Engages Machai Capital for Investor Outreach</v>
+      </c>
+      <c r="B678" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C678" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D678" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E678" t="str">
+        <v>https://pr-inside.com/rio-grande-resources-engages-machai-capital-for-investor-outreach-r5222014.htm</v>
+      </c>
+      <c r="F678" t="str">
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / September 11, 2026 / Rio Grande Resources Ltd. (CSE:RGR)(OTCQB:RGRLF)(FSE:488)(WKN:A40Z5N) ("Rio Grande", "RIO" or the "Company") is pleased to announce that it has retained Machai Capital Inc. ("Machai") to provide the Company with digital marketing and investor outreach services. Under the agreement, Machai will provide digital marketing services to the Company, including branding, content and data optimization, search engine optimization and social media and email marketing. The agreement has an initial term of three (3) months, commencing on September 11, 2026. After the initial term, the agreement will automatically be renewed on a month-to-month basis and ..</v>
+      </c>
+    </row>
+    <row r="679">
+      <c r="A679" t="str">
+        <v>Prime Video Casts Molly Griggs, Matthew Noszka, and Tommy Martinez in Things We Never Got Over</v>
+      </c>
+      <c r="B679" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C679" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D679" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E679" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360401</v>
+      </c>
+      <c r="F679" t="str">
+        <v>Cast Downloadable Headshots HERE - - Today, Prime Video announced the leads for Things We Never Got Over, the series adaptation of Lucy Score&amp;#39;s bestselling novel. Molly Griggs ( The Residence and Broadway&amp;#39;s John Proctor is the Villain ) is cast as twin sisters &amp;#8220;Naomi Witt&amp;#8221; and &amp;#8220;Tina Witt&amp;#8221;, Matthew Noszka ( All&amp;#39;s Fair ) is cast as &amp;#8220;Knox Morgan,&amp;#8221; and Tommy Martinez ( Good Trouble, Laid ) is cast as &amp;#8220;Nash Morgan.&amp;#8221; The series is now in production. Amazon Original Series will premier... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360401</v>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" t="str">
+        <v>Channel 4 Sales secures Verisure as exclusive sponsor for new social experiment series Apocalypse</v>
+      </c>
+      <c r="B680" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C680" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D680" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E680" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360398</v>
+      </c>
+      <c r="F680" t="str">
+        <v>Channel 4 Sales has today announced a deal with globally leading home security brand Verisure to exclusively sponsor Channel 4&amp;#39;s latest social experiment series, Apocalypse. - - The sponsorship will launch alongside the programme on Sunday 13 September, running across Channel 4 and Channel 4 streaming. - - Apocalypse will see a group of ordinary people face an extraordinary challenge: surviving for 28 days in a real-world abandoned town that bears the hallmarks of an apocalyptic event. - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360398</v>
+      </c>
+    </row>
+    <row r="681">
+      <c r="A681" t="str">
+        <v>James Barker Band Follow Their Hearts on Raw, Unfiltered New Single “Hey Honey”</v>
+      </c>
+      <c r="B681" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C681" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D681" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E681" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360390</v>
+      </c>
+      <c r="F681" t="str">
+        <v>LISTEN HERE - - WATCH THE VIDEO HERE - - DOWNLOAD MEDIA ASSETS HERE - - JAMES BARKER BAND TAKE THE REINS AS HOSTS OF THE 2026 CCMA AWARDS - - THE BAND HAS EARNED SIX CCMA NOMINATIONS, INCLUDING ENTERTAINER OF THE YEAR - - Multi-JUNO and CCMA Award-winning band James Barker Band continue to push their sound forward with &amp;#8220;Hey Honey,&amp;#8221; their latest single, out today via Universal Music Canada. Produced by Todd Clark (Noah Kahan, Lewis Capaldi, Phillip Phillips) and co-writte... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360390</v>
+      </c>
+    </row>
+    <row r="682">
+      <c r="A682" t="str">
+        <v>Florence 1 Schools Spreads School Spirit with Release of "Carline Karaoke" ...</v>
+      </c>
+      <c r="B682" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C682" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D682" t="str">
+        <v>Energy, Media, Education</v>
+      </c>
+      <c r="E682" t="str">
+        <v>https://pr-inside.com/florence-1-schools-spreads-school-spirit-with-release-of-carline-karaoke-r5221999.htm</v>
+      </c>
+      <c r="F682" t="str">
+        <v>(PR-inside.com) The second episode of the "Carline Karaoke" video series captures the vibrant school spirit and community energy at Sneed Middle School. FLORENCE, SC / ACCESS Newswire / September 11, 2026 / Florence 1 Schools has officially released Episode 2 of its engaging video series, "Carline Karaoke." This episode features Dr. Jeffery Gaines, Principal of Sneed Middle School, home of the STEM Scholars Program; Talia Dukes, Principal of Williams Middle School, home of the MYP/IB Program. Dr. Courtney Clayton, Executive Director of Teaching and Learning and the leader behind TeachFlorence1, was the host for this episode. Through TeachFlorence1, Dr. Clayton helps lead an ..</v>
+      </c>
+    </row>
+    <row r="683">
+      <c r="A683" t="str">
+        <v>SS Innovations International (SSII) Brings Robotic Cardiac Surgery to Sri Lanka</v>
+      </c>
+      <c r="B683" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C683" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D683" t="str">
+        <v>Finance, Healthcare, Retail, Media</v>
+      </c>
+      <c r="E683" t="str">
+        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-brings-robotic-cardiac-surgery-to-sri-lanka-7089529</v>
+      </c>
+      <c r="F683" t="str">
+        <v>The company has supported the launch of Sri Lanka’s first robotic cardiac surgery program at Kings Hospital Colombo using the SSi Mantra 3.0 surgical robotic system. The program began with a robotic-assisted LIMA takedown, performed by SS Innovations founder and Chairman Dr. Sudhir Srivastava alongside Kings Hospital cardiothoracic surgeon Dr. Rajitha DeSilva. Kings Hospital has completed more than 25 robotic procedures in three weeks, according to a recent company video describing the program’s early activity. SS Innovations reported 224 cumulative SSi Mantra installations across 12 countries at the end of the second quarter. The company’s second-quarter revenue reached $13.9 million, while robotic procedures increased 143% year over year to 2,528, pointing to rising utilization of the co</v>
+      </c>
+    </row>
+    <row r="684">
+      <c r="A684" t="str">
+        <v>Vadzo Imaging Positions Innova-234CGE 2MP AR0234 Global Shutter GigE Camera with ONVIF Compliance and PoE for Smart Surveillance</v>
+      </c>
+      <c r="B684" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C684" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D684" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E684" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-innova-234cge-2mp-ar0234-global-shutter-gige-22859494</v>
+      </c>
+      <c r="F684" t="str">
+        <v>Built for surveillance deployments that depend on standards-based interoperability rather than a proprietary integration effort, this camera pairs the Onsemi AR0234 global shutter sensor with genuine ONVIF compliance and PoE over GigE Vision, giving integrators a camera that joins an existing video management system the same way any other standard ONVIF device would.</v>
+      </c>
+    </row>
+    <row r="685" xml:space="preserve">
+      <c r="A685" t="str">
+        <v>Spotify and Genius Bring Fans Closer to the Music With New Video Series Partnership</v>
+      </c>
+      <c r="B685" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C685" t="str">
+        <v>mlpr-spotify</v>
+      </c>
+      <c r="D685" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E685" t="str">
+        <v>https://newsroom.spotify.com/2026-09-11/open-mic-verified-genius-video-series-partnership/</v>
+      </c>
+      <c r="F685" t="str" xml:space="preserve">
+        <v xml:space="preserve">Music fans worldwide turn to Genius to uncover the lyrics, meaning, and stories behind their favorite tracks. Today, Spotify is bringing that experience directly to our platform by partnering with Genius on its slate of video series. For the first time, Spotify users can stream full video episodes of Genius’ live performance series, Open Mic,... 
+The post Spotify and Genius Bring Fans Closer to the Music With New Video Series Partnership appeared first on Spotify.</v>
+      </c>
+    </row>
+    <row r="686">
+      <c r="A686" t="str">
+        <v>TMX accueille le Consulat général des États-Unis à Toronto pour commémorer le 11 septembre</v>
+      </c>
+      <c r="B686" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C686" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D686" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E686" t="str">
+        <v>https://www.newsfilecorp.com/release/313984/TMX-accueille-le-Consulat-gnral-des-tatsUnis-Toronto-pour-commmorer-le-11-septembre</v>
+      </c>
+      <c r="F686" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - 11 septembre 2026) - Vingt-cinq ans après les attentats du 11 septembre 2001, le Consulat général des États-Unis à Toronto et la Bourse de Toronto s'unissent pour rendre hommage aux personnes disparues, saluer les gestes d'un courage et d'un dévouement remarquables posés à la suite des événements et réaffirmer le partenariat durable entre le Canada et les États-Unis.Cannot view this video?  Visit:https://www.youtube.com/watch?v=cmUDq0fdKykBaxter Hunt, consul...</v>
+      </c>
+    </row>
+    <row r="687">
+      <c r="A687" t="str">
+        <v>TMX Hosts U.S. Consulate General Toronto for 9/11 Remembrance</v>
+      </c>
+      <c r="B687" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C687" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D687" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E687" t="str">
+        <v>https://www.newsfilecorp.com/release/313983/TMX-Hosts-U.S.-Consulate-General-Toronto-for-911-Remembrance</v>
+      </c>
+      <c r="F687" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - September 11, 2026) - On the 25th anniversary of September 11, 2001, the U.S. Consulate General Toronto and Toronto Stock Exchange honour those who lost their lives, recognize the extraordinary acts of courage and service that emerged in the aftermath, and reaffirm the enduring relationship between Canada and the United States.Cannot view this video?  Visit:https://www.youtube.com/watch?v=cmUDq0fdKykU.S. Consul General Baxter Hunt and TMX Group CEO John...</v>
+      </c>
+    </row>
+    <row r="688">
+      <c r="A688" t="str">
+        <v>SES Launches New Content Orchestration and Hybrid Delivery Platform</v>
+      </c>
+      <c r="B688" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C688" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D688" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E688" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360369</v>
+      </c>
+      <c r="F688" t="str">
+        <v>SES today announced the launch of SES CORE, the first-of-its-kind content orchestration and hybrid delivery platform, designed to enable broadcasters and media customers to manage, monitor, and enable transmission of content seamlessly via satellite, fiber, and IP. - - Built on infrastructure-neutral architecture, SES CORE provides a single user interface for content delivery. By bringing multiple distribution technologies into a unified orchestration layer, the platform enables customers t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360369</v>
+      </c>
+    </row>
+    <row r="689">
+      <c r="A689" t="str">
+        <v>'Percy Jackson and the Olympians' Cast Teases Bigger, Darker, More Epic Season 3</v>
+      </c>
+      <c r="B689" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C689" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D689" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E689" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360367</v>
+      </c>
+      <c r="F689" t="str">
+        <v>The demigod Percy Jackson has faced monsters, gods, and Titans &amp;#8212; but nothing has prepared him for what&amp;#39;s coming in Season 3 of the Children &amp;amp; Family Emmy &amp;#174; Award-winning series Percy Jackson and the Olympians , premiering November 20 on Disney+. - - Based on The Titan&amp;#39;s Curse, the third installment of Disney Hyperion&amp;#39;s bestselling book series by acclaimed author Rick Riordan, Season 3 finds Percy Jackson ( Walker Scobell ) facing a quest unlike any other. Annabeth Chase ( Leah... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360367</v>
+      </c>
+    </row>
+    <row r="690">
+      <c r="A690" t="str">
+        <v>GlutenAndDairyFreeRecipes.com Launches With 570+ Tested Allergen-Free ...</v>
+      </c>
+      <c r="B690" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C690" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D690" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E690" t="str">
+        <v>https://pr-inside.com/glutenanddairyfreerecipes-com-launches-with-570-tested-allergen-free-r5221834.htm</v>
+      </c>
+      <c r="F690" t="str">
+        <v>(PR-inside.com) GlutenAndDairyFreeRecipes.com is a recipe library of more than 570 tested gluten-free and dairy-free recipes for coeliac, lactose intolerant, and dual-allergen households, with ingredient substitution guides and full nutrition data. LOS ANGELES, CA / ACCESS Newswire / September 11, 2026 / GlutenAndDairyFreeRecipes.com launches a tested recipe library of more than 570 gluten-free and dairy-free recipes built for coeliac, lactose-intolerant, and dual-allergen households. The site is operated by Real Tested Inc. and structured as an editorial recipe library rather than a content-mill aggregator. Every recipe is kitchen-tested twice and labelled with a verified allergen profile, ingredient substitution guides, and full nutrition data. The launch ..</v>
+      </c>
+    </row>
+    <row r="691">
+      <c r="A691" t="str">
+        <v>NYSE Honors Victims of 9/11: NYSE Content Update</v>
+      </c>
+      <c r="B691" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C691" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D691" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E691" t="str">
+        <v>https://www.prnewswire.com/news-releases/nyse-honors-victims-of-911-nyse-content-update-302876415.html</v>
+      </c>
+      <c r="F691" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Sept. 11, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="692">
+      <c r="A692" t="str">
+        <v>Lick the Plate Radio Celebrates 15 years and 2,000 Shows with the Scottville Clown Band</v>
+      </c>
+      <c r="B692" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C692" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D692" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E692" t="str">
+        <v>https://www.prnewswire.com/news-releases/lick-the-plate-radio-celebrates-15-years-and-2-000-shows-with-the-scottville-clown-band-302875973.html</v>
+      </c>
+      <c r="F692" t="str">
+        <v>Host David Boylan marks a broadcasting milestone with the original culinary, culture and music program that has connected listeners with an eclectic mix of chefs, restaurateurs, musicians, farmers and other interesting personalities since 2011. The Scottville Clown Band, one of Michigan's...</v>
+      </c>
+    </row>
+    <row r="693">
+      <c r="A693" t="str">
+        <v>IREX Unveils the First Vision-Language Model Analytics for Public Safety</v>
+      </c>
+      <c r="B693" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C693" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D693" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E693" t="str">
+        <v>https://www.prnewswire.com/news-releases/irex-unveils-the-first-vision-language-model-analytics-for-public-safety-302875967.html</v>
+      </c>
+      <c r="F693" t="str">
+        <v>VLM detection engine lets public safety operators create custom video detectors from plain-text prompts, with no dataset collection and no model training MURRIETA, Calif., Sept. 11, 2026 /PRNewswire/ -- IREX, the ethical AI company from California, unveiled StreamVLM™, a Vision-Language...</v>
+      </c>
+    </row>
+    <row r="694">
+      <c r="A694" t="str">
+        <v>Quantum BioPharma Ltd. (NASDAQ: QNTM) Filling Key Gap in MS Treatment, Cleared by FDA to Launch Historic Trials</v>
+      </c>
+      <c r="B694" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C694" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D694" t="str">
+        <v>Finance, SaaS, Healthcare, Media</v>
+      </c>
+      <c r="E694" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/11/3360308/0/en/quantum-biopharma-ltd-nasdaq-qntm-filling-key-gap-in-ms-treatment-cleared-by-fda-to-launch-historic-trials.html</v>
+      </c>
+      <c r="F694" t="str">
+        <v>NEW YORK, Sept. 11, 2026 (GLOBE NEWSWIRE) -- via BioMedWire — Quantum BioPharma Ltd. (NASDAQ: QNTM) today announces its placement in an editorial published by BioMedWire (BMW), one of 75+ brands within the Dynamic Brand Portfolio @ IBN ( InvestorBrandNetwork ) , a specialized communications platform with a focus on financial news and content distribution for private and public companies and the investment community.</v>
+      </c>
+    </row>
+    <row r="695">
+      <c r="A695" t="str">
+        <v>enVVeno Medical Presentation from H.C. Wainwright Conference Now Available ...</v>
+      </c>
+      <c r="B695" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C695" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D695" t="str">
+        <v>Finance, Healthcare, Media</v>
+      </c>
+      <c r="E695" t="str">
+        <v>https://pr-inside.com/envveno-medical-presentation-from-h-c-wainwright-conference-now-available-r5221792.htm</v>
+      </c>
+      <c r="F695" t="str">
+        <v>(PR-inside.com) Access the video webcast here IRVINE, CA / ACCESS Newswire / September 11, 2026 / enVVeno Medical Corporation (NASDAQ:NVNO) ("enVVeno Medical" or the "Company"), today announced that its pre-recorded presentation from the H.C. Wainwright 28th Annual Global Investment Conference is now available for on-demand viewing here. The presentation, featuring Robert Berman, Chief Executive Officer of enVVeno Medical, provides an overview of the Company and its innovative enVVe® System, as well as recent corporate and clinical developments. The on-demand presentation is available for viewing beginning today, September 11, 2026, at 7:00 a.m. ET, and can be accessed through the Events page on the Investors ..</v>
+      </c>
+    </row>
+    <row r="696">
+      <c r="A696" t="str">
+        <v>ViewTech Borescopes to Unveil Advanced 3D Inspection Technology at 2026 International Manufacturing Technology Show</v>
+      </c>
+      <c r="B696" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C696" t="str">
+        <v>Send2Press</v>
+      </c>
+      <c r="D696" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E696" t="str">
+        <v>https://www.send2press.com/wire/viewtech-borescopes-to-unveil-advanced-3d-inspection-technology-at-2026-international-manufacturing-technology-show/</v>
+      </c>
+      <c r="F696" t="str">
+        <v>CHICAGO, Ill., Sept. 11, 2026 (SEND2PRESS NEWSWIRE) -- ViewTech Borescopes, a leading provider of remote visual inspection solutions, will exhibit at the International Manufacturing Technology Show (IMTS) 2026, taking place September 14-19 at McCormick Place in Chicago. At the largest manufacturing show in the Western Hemisphere, ViewTech will showcase its latest innovation, the new VJ-4 3D Video Borescope.</v>
+      </c>
+    </row>
+    <row r="697">
+      <c r="A697" t="str">
+        <v>Beamr to Present at the H.C. Wainwright 28th Annual Global Investment Conference</v>
+      </c>
+      <c r="B697" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C697" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D697" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E697" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/11/3360232/0/en/beamr-to-present-at-the-h-c-wainwright-28th-annual-global-investment-conference.html</v>
+      </c>
+      <c r="F697" t="str">
+        <v>Herzliya Israel, Sept. 11, 2026 (GLOBE NEWSWIRE) -- Beamr Imaging Ltd. (Nasdaq: BMR), a leader in video optimization technology and solutions, today announced that it will present virtually at the H.C. Wainwright 28th Annual Global Investment Conference which is being held on September 14-16, 2026 in New York.</v>
+      </c>
+    </row>
+    <row r="698">
+      <c r="A698" t="str">
+        <v>Daré Bioscience Presentation for H.C. Wainwright 28th Annual Global Investment Conference Now Available On-Demand</v>
+      </c>
+      <c r="B698" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C698" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D698" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E698" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/11/3360229/30757/en/dar%C3%A9-bioscience-presentation-for-h-c-wainwright-28th-annual-global-investment-conference-now-available-on-demand.html</v>
+      </c>
+      <c r="F698" t="str">
+        <v>View the video webcast here</v>
+      </c>
+    </row>
+    <row r="699">
+      <c r="A699" t="str">
+        <v>Local Businesses Are Losing Ground in AI Search. The Problem Isn't Their Content.</v>
+      </c>
+      <c r="B699" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C699" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D699" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E699" t="str">
+        <v>https://pressreleasenews.org/pressroom/local-businesses-are-losing-ground-in-ai-search-the-problem-isnt-their-content</v>
+      </c>
+      <c r="F699" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="700">
+      <c r="A700" t="str">
+        <v>Virgin Australia takes off with its Travel Media Network, appoints Suddenly to manage sales</v>
+      </c>
+      <c r="B700" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C700" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D700" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E700" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360340</v>
+      </c>
+      <c r="F700" t="str">
+        <v>Virgin Australia has announced the launch of a new Travel Media Network, giving brands access to the airline&amp;#39;s almost 21 million annual customers across digital, lounge, in-flight and experiential channels*. - - To bring the Virgin Australia Travel Media Network to market, content agency Suddenly has been appointed to manage advertising sales, offering brands a new way to connect with Virgin Australia customers in relevant moments throughout their travel journey. - - The network will reach... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360340</v>
+      </c>
+    </row>
+    <row r="701">
+      <c r="A701" t="str">
+        <v>Mango AI Introduces an AI Kiss Generator for Romantic Photo-to-Video Creation</v>
+      </c>
+      <c r="B701" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C701" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D701" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E701" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360335</v>
+      </c>
+      <c r="F701" t="str">
+        <v>As short-form video continues to shape how people share affectionate moments online, demand has grown for tools that turn a single still image into a brief romantic clip without complex editing. In that context, Mango AI has launched an AI kiss generator that converts static photos into dynamic kiss videos through a straightforward workflow. The tool is aimed at creators, couples, and marketers who want a simple way to turn photos into short romantic videos. - - The AI kiss generator of... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360335</v>
+      </c>
+    </row>
+    <row r="702">
+      <c r="A702" t="str">
+        <v>Avid and Google Cloud Expand Strategic Partnership to Deliver Browser-Based Media Composer and Agentic Creative Workflows</v>
+      </c>
+      <c r="B702" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C702" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D702" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E702" t="str">
+        <v>https://www.prnewswire.com/news-releases/avid-and-google-cloud-expand-strategic-partnership-to-deliver-browser-based-media-composer-and-agentic-creative-workflows-302875886.html</v>
+      </c>
+      <c r="F702" t="str">
+        <v>New Chrome-based Avid Media Composer video editing and conversational media search built with Google Cloud's Gemini Enterprise help creative teams collaborate securely from anywhere Avid research shows editors embracing AI for practical tasks while overwhelmingly calling for technology...</v>
+      </c>
+    </row>
+    <row r="703">
+      <c r="A703" t="str">
+        <v>AdAI Launches to Automate Digital Ad Creation with AI Agents</v>
+      </c>
+      <c r="B703" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C703" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D703" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E703" t="str">
+        <v>https://www.newsfilecorp.com/release/313248/AdAI-Launches-to-Automate-Digital-Ad-Creation-with-AI-Agents</v>
+      </c>
+      <c r="F703" t="str">
+        <v>New York, New York--(Newsfile Corp. - September 11, 2026) - AdAI, a New York-based startup incubated by Revolution Venture Studios, has launched a platform that uses AI agents to remake digital advertisements in seconds, giving marketers and agencies a way to produce finished image and video ads using their existing brand assets and guidelines.The company is targeting a persistent bottleneck in performance advertising: creative production. While AI tools have made it easier to generate images...</v>
+      </c>
+    </row>
+    <row r="704">
+      <c r="A704" t="str">
+        <v>Whip Media Expands Helix® AI Platform to Accelerate Content Licensing and Operations</v>
+      </c>
+      <c r="B704" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C704" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D704" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E704" t="str">
+        <v>https://www.prweb.com/releases/whip-media-expands-helix-ai-platform-to-accelerate-content-licensing-and-operations-302875976.html</v>
+      </c>
+      <c r="F704" t="str">
+        <v>Now live in production, Helix debuts new AI-native capabilities at IBC2026 AMSTERDAM, Sept. 11, 2026 /PRNewswire-PRWeb/ -- Whip Media, a leading technology company powering the business of content for the global media and entertainment industry, today announced the latest expansion of...</v>
+      </c>
+    </row>
+    <row r="705">
+      <c r="A705" t="str">
+        <v>Tamar AI libera la creatività con Glanze, la nuova piattaforma di streaming basata sull'IA, presentata all'83ª Mostra del Cinema di Venezia</v>
+      </c>
+      <c r="B705" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C705" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D705" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E705" t="str">
+        <v>https://www.prnewswire.com/news-releases/tamar-ai-libera-la-creativita-con-glanze-la-nuova-piattaforma-di-streaming-basata-sullia-presentata-all83-mostra-del-cinema-di-venezia-302876061.html</v>
+      </c>
+      <c r="F705" t="str">
+        <v>VENEZIA, Italia, 11 settembre 2026 /PRNewswire/ -- Tamar AI, azienda di tecnologie creative basate sull'intelligenza artificiale con sede a Palo Alto e sviluppatrice di TapNow, il primo Creative OS al mondo progettato nativamente per l'IA, ha annunciato oggi il lancio di Glanze in...</v>
+      </c>
+    </row>
+    <row r="706">
+      <c r="A706" t="str">
+        <v>SLACAL Launches Executive Forum Video Series Featuring Lloyd's Americas President Marc Lipman</v>
+      </c>
+      <c r="B706" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C706" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D706" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E706" t="str">
+        <v>https://www.prnewswire.com/news-releases/slacal-launches-executive-forum-video-series-featuring-lloyds-americas-president-marc-lipman-302875858.html</v>
+      </c>
+      <c r="F706" t="str">
+        <v>SLACAL CEO Benjamin McKay and Lloyd's Americas President Marc Lipman discuss wildfire, AI, new sources of capital and the future of insurance coverage in California. SAN RAMON, Calif., Sept. 10, 2026 /PRNewswire/ -- The Surplus Line Association of California (SLACAL) today released the...</v>
+      </c>
+    </row>
+    <row r="707">
+      <c r="A707" t="str">
+        <v>KeySIM Foundation Provides 1TB of Data to South Worcester Flood Rescue</v>
+      </c>
+      <c r="B707" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C707" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D707" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E707" t="str">
+        <v>https://pressat.co.uk/releases/keysim-foundation-provides-1tb-of-data-to-south-worcester-flood-rescue-fa7a8256eea6664584549dbba0df571c/</v>
+      </c>
+      <c r="F707" t="str">
+        <v>Thursday 10 September, 2026 The KeySIM Foundation has agreed to provide 1,000GB — one terabyte — of mobile data to South Worcester Flood Rescue as the volunteer organisation deploys a new connected situational awareness system. South Worcester Flood Rescue provides specialist Flood Rescue and Search and Rescue capabilities, with teams able to deploy to incidents outside its immediate area when required. The organisation is deploying an ATAK-based system across a fleet of donated devices. The system will allow operational teams to share location information and video from the field, providing commanders with a live view of personnel and activity during deployments. The project involves technology and support from GoTAK, BaseCase and Instant Connect Enterprise, with KeySIM providing the mobi</v>
+      </c>
+    </row>
+    <row r="708">
+      <c r="A708" t="str">
+        <v>Carlsquare Advises DryvIQ on its Acquisition by Nasuni</v>
+      </c>
+      <c r="B708" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C708" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D708" t="str">
+        <v>Finance, AI, SaaS, Media</v>
+      </c>
+      <c r="E708" t="str">
+        <v>https://www.prnewswire.com/news-releases/carlsquare-advises-dryviq-on-its-acquisition-by-nasuni-302875778.html</v>
+      </c>
+      <c r="F708" t="str">
+        <v>SAN FRANCISCO, Sept. 10, 2026 /PRNewswire/ -- Carlsquare has advised DryvIQ, a leader in intelligent unstructured data management, on its acquisition by Nasuni, the unstructured data platform for enterprise teams and AI. The acquisition adds AI-powered content intelligence and governance...</v>
+      </c>
+    </row>
+    <row r="709">
+      <c r="A709" t="str">
+        <v>Vadzo Imaging Validates Dynamic ROI Streaming on Falcon-821CRH 8MP AR0821 4K Autofocus HDR USB 3.2 Gen 1 Camera</v>
+      </c>
+      <c r="B709" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C709" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D709" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E709" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-dynamic-roi-streaming-on-falcon-821crh-8mp-22859495</v>
+      </c>
+      <c r="F709" t="str">
+        <v>Built for projects that cannot commit to a single fixed capture configuration for the life of a deployment, this camera pairs the Onsemi AR0821 sensor with Dynamic ROI, HDR, and VCM autofocus over USB 3.2 Gen 1, giving integrators one qualified hardware platform that reconfigures in software for industrial inspection, robotics, and general-purpose machine vision alike.</v>
+      </c>
+    </row>
+    <row r="710">
+      <c r="A710" t="str">
+        <v>Twitch State of Gaming 2026</v>
+      </c>
+      <c r="B710" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C710" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D710" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E710" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360324</v>
+      </c>
+      <c r="F710" t="str">
+        <v>We released our 2026 State of Gaming Report highlighting the titles, streamers, and communities shaping live gaming. Between January 1, 2026 and September 1, 2026*, viewers have watched more than 8.6 billion hours of gaming content on Twitch, the equivalent of one hour for every person on earth. The data underscores why we&amp;#39;re the ultimate home for streamers, viewers, publishers, and developers to come together and build communities. - - Our five most-watched games generated a combined near... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360324</v>
+      </c>
+    </row>
+    <row r="711">
+      <c r="A711" t="str">
+        <v>Pocket Entertainment Surpasses $500M ARR as AI Reshapes How Entertainment Is Created and Scaled</v>
+      </c>
+      <c r="B711" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C711" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D711" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E711" t="str">
+        <v>https://www.prnewswire.com/news-releases/pocket-entertainment-surpasses-500m-arr-as-ai-reshapes-how-entertainment-is-created-and-scaled-302875605.html</v>
+      </c>
+      <c r="F711" t="str">
+        <v>Fueled by Pocket FM, AI entertainment ecosystem features 550,000+ creators, doubles customer retention, and generates 2.6 million hours of content annually CULVER CITY, Calif., Sept. 10, 2026 /PRNewswire/ -- Pocket Entertainment, world's leading AI entertainment platform and the parent...</v>
+      </c>
+    </row>
+    <row r="712">
+      <c r="A712" t="str">
+        <v>Market One: Visionary Copper and Gold Mines Outlines Next Phase of Copper Exploration at Point Leamington</v>
+      </c>
+      <c r="B712" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C712" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D712" t="str">
+        <v>Energy, Media</v>
+      </c>
+      <c r="E712" t="str">
+        <v>https://www.newsfilecorp.com/release/313871/Market-One-Visionary-Copper-and-Gold-Mines-Outlines-Next-Phase-of-Copper-Exploration-at-Point-Leamington</v>
+      </c>
+      <c r="F712" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 10, 2026) - Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors. Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.Visionary Copper and Gold Mines Inc.: Expanding a Defined Copper Resource Amid Supply ConstraintsVisionary Copper and Gold...</v>
+      </c>
+    </row>
+    <row r="713">
+      <c r="A713" t="str">
+        <v>Medeo AI Launches VideoClaw, Bringing Real-Time Trend Discovery Into the AI Video Creation Workflow</v>
+      </c>
+      <c r="B713" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C713" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D713" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E713" t="str">
+        <v>https://www.prnewswire.com/news-releases/medeo-ai-launches-videoclaw-bringing-real-time-trend-discovery-into-the-ai-video-creation-workflow-302875644.html</v>
+      </c>
+      <c r="F713" t="str">
+        <v>New AI video agent connects trend discovery, idea development, and content production in a single workflow SAN FRANCISCO, Sept. 10, 2026 /PRNewswire/ -- Medeo, an AI-powered video creation platform, today announced the launch of VideoClaw, its next-generation AI video agent designed to...</v>
+      </c>
+    </row>
+    <row r="714">
+      <c r="A714" t="str">
+        <v>SWEAR Launches Program to Help Cities Protect the Integrity of Critical Video Evidence</v>
+      </c>
+      <c r="B714" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C714" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D714" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E714" t="str">
+        <v>https://www.prnewswire.com/news-releases/swear-launches-program-to-help-cities-protect-the-integrity-of-critical-video-evidence-302875607.html</v>
+      </c>
+      <c r="F714" t="str">
+        <v>BOISE, Idaho, Sept. 10, 2026 /PRNewswire/ -- SWEAR, a leader in digital content authenticity, today announced the Community Video Integrity Project, a new initiative designed to help cities and public agencies proactively protect the integrity of critical video and establish a verifiable...</v>
+      </c>
+    </row>
+    <row r="715">
+      <c r="A715" t="str">
+        <v>Skild AI Taps NVIDIA Physical AI to Teach Robots New Tasks From a Single Video</v>
+      </c>
+      <c r="B715" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C715" t="str">
+        <v>mlpr-nvidia</v>
+      </c>
+      <c r="D715" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E715" t="str">
+        <v>https://blogs.nvidia.com/blog/skild-ai-s1-physical-ai/</v>
+      </c>
+      <c r="F715" t="str">
+        <v>Manufacturing floors, warehouses and production lines rarely stay fixed — tasks change, layouts shift and new products arrive, and most robots can’t keep up without significant reprogramming. Skild AI’s new S1 robot foundation model helps address this, designed to learn previously unseen, long-horizon tasks from a single video demonstration. The model, launched last week, uses […]</v>
+      </c>
+    </row>
+    <row r="716">
+      <c r="A716" t="str">
+        <v>Jasmine Guy to Keynote 2026 Film and Creative Content Conference</v>
+      </c>
+      <c r="B716" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C716" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D716" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E716" t="str">
+        <v>https://pressreleasenews.org/pressroom/jasmine-guy-to-keynote-2026-film-and-creative-content-conference</v>
+      </c>
+      <c r="F716" t="str">
+        <v xml:space="preserve">The Film and Creative Content Conference (FCCC) announced that Emmy Award-winning actress Jasmine Guy will be the featured keynote speaker at its 2026 event, scheduled for October 10, 2026, in Atlanta. </v>
+      </c>
+    </row>
+    <row r="717">
+      <c r="A717" t="str">
+        <v>Tamar AI donne libre court à la créativité avec Glanze, une nouvelle plateforme de streaming basée sur l'IA, lors du 83e Festival du film de Venise</v>
+      </c>
+      <c r="B717" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C717" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D717" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E717" t="str">
+        <v>https://www.prnewswire.com/news-releases/tamar-ai-donne-libre-court-a-la-creativite-avec-glanze-une-nouvelle-plateforme-de-streaming-basee-sur-lia-lors-du-83e-festival-du-film-de-venise-302875537.html</v>
+      </c>
+      <c r="F717" t="str">
+        <v>VENISE, Italie, 10 septembre 2026 /PRNewswire/ -- Tamar AI, société de technologies créatives basées sur l'IA dont le siège social se trouve à Palo Alto, et qui est à l'origine de TapNow, le premier système d'exploitation créatif natif de l'IA au monde, a annoncé aujourd'hui le lancement...</v>
+      </c>
+    </row>
+    <row r="718">
+      <c r="A718" t="str">
+        <v>NFL Creator Programs Return, Delivering Unprecedented Access and Original Storytelling for 2026 Season</v>
+      </c>
+      <c r="B718" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C718" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D718" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E718" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360314</v>
+      </c>
+      <c r="F718" t="str">
+        <v>The NFL is launching its most expansive creator programming yet, bringing together dozens of digital creators, storytellers and cultural voices across football, food, fitness, fashion, lifestyle, gaming, comedy and more. As individuals who create and produce engaging content for their social channels, creators will deliver original content and unique perspectives from the NFL&amp;#39;s biggest moments and games throughout the 2026 season. - - &amp;#8220;The NFL has never been more connected to culture, and c... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360314</v>
+      </c>
+    </row>
+    <row r="719">
+      <c r="A719" t="str">
+        <v>Spotnana and Marriott International Transform Corporate Hotel Distribution with New Direct Integration</v>
+      </c>
+      <c r="B719" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C719" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D719" t="str">
+        <v>SaaS, Real Estate, Media</v>
+      </c>
+      <c r="E719" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360307</v>
+      </c>
+      <c r="F719" t="str">
+        <v>Spotnana, a leading provider of modern travel infrastructure, today announced a new direct integration with Marriott International, the world&amp;#39;s largest hospitality company, designed to transform how corporate travelers shop for, book and manage hotel stays. By connecting Spotnana directly with Marriott&amp;#39;s central reservation system, the integration gives corporate travel executives seamless access to real-time pricing, inventory, and detailed property content across 10,000 Marriott properti... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360307</v>
+      </c>
+    </row>
+    <row r="720">
+      <c r="A720" t="str">
+        <v>Spekit Reimagines AI-Powered Deal Rooms to Give Revenue Teams an Edge ...</v>
+      </c>
+      <c r="B720" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C720" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D720" t="str">
+        <v>Finance, AI, SaaS, Media</v>
+      </c>
+      <c r="E720" t="str">
+        <v>https://pr-inside.com/spekit-reimagines-ai-powered-deal-rooms-to-give-revenue-teams-an-edge-r5221437.htm</v>
+      </c>
+      <c r="F720" t="str">
+        <v>(PR-inside.com) New digital sales room experience keeps buyer content personalized, current, and connected through AI-powered deal updates, presentations, real-time Slack signals, and pipeline intelligence DENVER, CO / ACCESS Newswire / September 10, 2026 / Spekit, the comprehensive AI-first revenue enablement platform, today announced a reimagined AI-powered Deal Room experience built for the new frontier of agentic selling that helps sales teams deliver hyper-personalized buyer experiences, keep content current as opportunities change, and act on buyer signals while they still matter. All announced capabilities are available today. The launch connects Deal Rooms, buyer-facing content, presentations, post-call recommendations, Slack activity, and pipeline intelligence in one ..</v>
+      </c>
+    </row>
+    <row r="721">
+      <c r="A721" t="str">
+        <v>Spekit Reimagines AI-Powered Deal Rooms to Give Revenue Teams an Edge in Every Deal</v>
+      </c>
+      <c r="B721" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C721" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D721" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E721" t="str">
+        <v>https://www.newswire.com/news/spekit-reimagines-ai-powered-deal-rooms-to-give-revenue-teams-an-edge-in-every</v>
+      </c>
+      <c r="F721" t="str">
+        <v>New digital sales room experience keeps buyer content personalized, current, and connected through AI-powered deal updates, presentations, real-time Slack signals, and pipeline intelligence</v>
+      </c>
+    </row>
+    <row r="722">
+      <c r="A722" t="str">
+        <v>Tamar AI desata la creatividad con Glanze, una nueva plataforma de streaming con IA</v>
+      </c>
+      <c r="B722" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C722" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D722" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E722" t="str">
+        <v>https://www.prnewswire.com/news-releases/tamar-ai-desata-la-creatividad-con-glanze-una-nueva-plataforma-de-streaming-con-ia-302875481.html</v>
+      </c>
+      <c r="F722" t="str">
+        <v>-Tamar AI desata la creatividad con Glanze, una nueva plataforma de streaming con IA, en el 83º Festival de Cine de Venecia VENECIA, Italia, 10 de septiembre de 2026 /PRNewswire/ -- Tamar AI, la empresa de tecnología creativa con sede en Palo Alto que impulsa la IA y que es la creadora de...</v>
+      </c>
+    </row>
+    <row r="723">
+      <c r="A723" t="str">
+        <v>Netflix joins Connected Nation's attempt to set a GUINNESS WORLD RECORDS™ title to expand digital skills worldwide</v>
+      </c>
+      <c r="B723" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C723" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D723" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E723" t="str">
+        <v>https://www.prnewswire.com/news-releases/netflix-joins-connected-nations-attempt-to-set-a-guinness-world-records-title-to-expand-digital-skills-worldwide-302875479.html</v>
+      </c>
+      <c r="F723" t="str">
+        <v>LOS ANGELES, Sept. 10, 2026 /PRNewswire/ -- Connected Nation (CN) today announced that Netflix is supporting the national nonprofit's attempt to earn a GUINNESS WORLD RECORDS™ title for the "longest internet literacy live stream." "We've long worked to strengthen internet access and...</v>
+      </c>
+    </row>
+    <row r="724">
+      <c r="A724" t="str">
+        <v>Le Pediatric Oncology Group of Ontario (POGO) ouvre les marchés</v>
+      </c>
+      <c r="B724" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C724" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D724" t="str">
+        <v>Media, Education</v>
+      </c>
+      <c r="E724" t="str">
+        <v>https://www.newsfilecorp.com/release/313834/Le-Pediatric-Oncology-Group-of-Ontario-POGO-ouvre-les-marchs</v>
+      </c>
+      <c r="F724" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - 10 septembre 2026) - Lauren Ettin, chef de la direction du Pediatric Oncology Group of Ontario (POGO), et son équipe se sont joints à John McKenzie, chef de la direction du Groupe TMX, pour ouvrir les marchés et souligner l'événement « Sonner la cloche » de TMX en appui au POGO. Cette activité de bienfaisance, qui combine marche, course et cyclisme, permet d'amasser des fonds pour appuyer le POGO et sa mission.Cannot view this video? ...</v>
+      </c>
+    </row>
+    <row r="725">
+      <c r="A725" t="str">
+        <v>Pediatric Oncology Group of Ontario (POGO) Opens the Market</v>
+      </c>
+      <c r="B725" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C725" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D725" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E725" t="str">
+        <v>https://www.newsfilecorp.com/release/313833/Pediatric-Oncology-Group-of-Ontario-POGO-Opens-the-Market</v>
+      </c>
+      <c r="F725" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - September 10, 2026) - Lauren Ettin, Chief Executive Officer, Pediatric Oncology Group of Ontario (POGO), and her team joined John McKenzie, Chief Executive Officer, TMX Group, to open the market and celebrate TMX Ring the Bell in support of POGO. This walking, running and cycling charity event raises funds for POGO and its mission.Cannot view this video?  Visit:https://www.youtube.com/watch?v=qWvcD6bBZMcPOGO works to ensure that everyone affected by childhood...</v>
+      </c>
+    </row>
+    <row r="726">
+      <c r="A726" t="str">
+        <v>Tamar AI entfesselt Kreativität mit „Glanze", einer neuen KI-Streaming-Plattform, auf den 83. Filmfestspielen von Venedig</v>
+      </c>
+      <c r="B726" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C726" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D726" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E726" t="str">
+        <v>https://www.prnewswire.com/news-releases/tamar-ai-entfesselt-kreativitat-mit-glanze-einer-neuen-ki-streaming-plattform-auf-den-83-filmfestspielen-von-venedig-302875468.html</v>
+      </c>
+      <c r="F726" t="str">
+        <v>VENEDIG, Italien, 10. September 2026 /PRNewswire/ -- Tamar AI, das in Palo Alto ansässige Unternehmen für KI-gestützte Kreativtechnologie, das hinter TapNow, dem weltweit ersten KI-nativen Creative OS, steht, gab heute auf den 83. Filmfestspielen von Venedig die Einführung von Glanze...</v>
+      </c>
+    </row>
+    <row r="727">
+      <c r="A727" t="str">
+        <v>Amplifying Black Women in Leadership, Realizing Your Potential TV Network Celebrates Two Years</v>
+      </c>
+      <c r="B727" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C727" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D727" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E727" t="str">
+        <v>https://prunderground.com/amplifying-black-women-in-leadership-realizing-your-potential-tv-network-celebra/cmtvjc5l6000804l96jr1ht35</v>
+      </c>
+      <c r="F727" t="str">
+        <v>Founder Dr. Jacqueline Kaba-Harrison marks a milestone year for the streaming network giving Black women leaders a global stage, with a bold vision for what's to come. The post Amplifying Black Women in Leadership, Realizing Your Potential TV Network Celebrates Two Years first appeared on</v>
+      </c>
+    </row>
+    <row r="728">
+      <c r="A728" t="str">
+        <v>Austin Home Theater Highlights the Value of Professional Austin Home ...</v>
+      </c>
+      <c r="B728" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C728" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D728" t="str">
+        <v>SaaS, Gaming, Media</v>
+      </c>
+      <c r="E728" t="str">
+        <v>https://pr-inside.com/austin-home-theater-highlights-the-value-of-professional-austin-home-r5221390.htm</v>
+      </c>
+      <c r="F728" t="str">
+        <v>(PR-inside.com) Locally owned integrator says expert design, precise calibration and clean integration are what separate a lasting system from a frustrating one AUSTIN, TX / ACCESS Newswire / September 10, 2026 / With streaming, gaming and high-resolution video now central to home life, more Central Texas families are investing in dedicated entertainment spaces. Austin Home Theater says the difference between a system homeowners love for years and one that frustrates them often comes down to the quality of the Austin home theater installation behind it. The locally owned company designs and installs fully integrated audio, video and smart home systems, and it cautions ..</v>
+      </c>
+    </row>
+    <row r="729">
+      <c r="A729" t="str">
+        <v>PhotoShelter Launches AI Assistant, Turning Hours of Manual Content Work Into a Simple Request</v>
+      </c>
+      <c r="B729" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C729" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D729" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E729" t="str">
+        <v>https://www.prweb.com/releases/photoshelter-launches-ai-assistant-turning-hours-of-manual-content-work-into-a-simple-request-302875374.html</v>
+      </c>
+      <c r="F729" t="str">
+        <v>New conversational AI capability lets teams rename files, build galleries, and clean up metadata in plain language, with nothing changing until the user approves it NEW YORK, Sept. 10, 2026 /PRNewswire-PRWeb/ -- As content volumes grow and library management falls further behind,...</v>
+      </c>
+    </row>
+    <row r="730">
+      <c r="A730" t="str">
+        <v>BRAHMA AI gewinnt den 2026 Technology &amp;amp; Engineering Emmy® 2026</v>
+      </c>
+      <c r="B730" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C730" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D730" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E730" t="str">
+        <v>https://www.prnewswire.com/news-releases/brahma-ai-gewinnt-den-2026-technology--engineering-emmy-2026-302875376.html</v>
+      </c>
+      <c r="F730" t="str">
+        <v>Emmy Award würdigt die Basistechnologie hinter der KI-Content-Plattform von BRAHMA AI, die sich durch hohe Wiedergabetreue auszeichnet LONDON, 10. September 2026 /PRNewswire/ -- BRAHMA AI wurde für seinen KI-basierten Gesichtsaustausch und die leistungserhaltende...</v>
+      </c>
+    </row>
+    <row r="731">
+      <c r="A731" t="str">
+        <v>MotoGP and Accenture Join Forces to Reinvent the Direct-to-Fan Sports Streaming Experience</v>
+      </c>
+      <c r="B731" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C731" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D731" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E731" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360295</v>
+      </c>
+      <c r="F731" t="str">
+        <v>MotoGP Group has selected Accenture to help power the next generation of its direct-to-fan OTT (over-the-top, internet-delivered) offering. Through this collaboration, MotoGP will harness Accenture&amp;#39;s technology capabilities and proven global sports streaming expertise to enhance the fan experience, deliver richer content, and create new ways to engage with the sport. The new platform is expected to launch in the 2027 MotoGP season. - - The new platform will unify MotoGP properties, includin... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360295</v>
+      </c>
+    </row>
+    <row r="732" xml:space="preserve">
+      <c r="A732" t="str">
+        <v>GA-ASI Unveils Wildfire UAS for Military, Civil and Commercial Roles</v>
+      </c>
+      <c r="B732" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C732" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D732" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E732" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/109988/</v>
+      </c>
+      <c r="F732" t="str" xml:space="preserve">
+        <v xml:space="preserve">SAN DIEGO, Sept 10, 2026 - (ACN Newswire) - The world leader in Uncrewed Aircraft Systems, General Atomics Aeronautical Systems, Inc. (GA-ASI) is pleased to announce its groundbreaking Wildfire UAS, a clean-sheet aircraft designed to maximize future investments in large uncrewed aircraft that incorporates lessons learned over decades of large-scale global UAS operations.
+Wildfire draws upon more than 30 years of delivering more than 1,600 world-changing uncrewed aircraft, including the MQ-1B Predator®, MQ-9A Reaper®, MQ-9B SkyGuardian®, MQ-20 Avenger® and FQ-42A Collaborative Combat Aircraft. GA-ASI aircraft have amassed nearly 10 million total flight hours, mostly in combat, and introduced many of the technologies and concepts now emulated by others around the world.
+"This is exactly the right design for high-demand missions and cost-conscious customers," said GA-ASI President David R. Alexander. "Our tailor-designed, attrition-tolerant Wildfire balances the high capability our aircraft are known for with huge flexibility and great scalability. There's never been anything like it before."
+Wildfire is a new type of uncrewed aircraft, merging the best features of GA-ASI's proven UAS with lower-cost components, tailored capabilities, and reimagined modularity. For defense customers, this enables Wildfire to be fielded quickly in large numbers, take risk in kinetic battlefield roles, and bring significant mass to the fight in ways that would have been prohibitive with other systems. In non-combat roles, Wildfire's increased payload capacity and stronger hardpoints provide new options for heavy cargo delivery and other commercial activities.
+"We've defined the top end of what medium-altitude, long-endurance uncrewed aircraft can do," Alexander said. "Our MQ-9B is showing that it can do almost anything. Hunt for submarines, defend against drones, perform airborne early warning and many other missions, and that won't change. But Wildfire is different. It's focused on core ISR, strike and similar roles. This is a high-volume, lower-cost airplane that does a few things really well."
+Wildfire will be highly autonomous and designed for collaborative operations on Day One, leveraging our FQ-42A systems.
+GA-ASI has proposed Wildfire for the U.S. Air Force's Massed Modular Aircraft (MMA) competition within the Defense Innovation Unit (DIU), which aims to develop an alternative to the MQ-9A Reaper. Wildfire meets or surpasses all requirements of that request in dramatic fashion, exceeding 8,000 nautical miles ferry range and capable of carrying two Long-Range Anti-Ship Missiles simultaneously for meaningful combat distance.
+Wildfire can also carry four Joint Strike Missiles simultaneously, or numerous other combinations of munitions, launched effects, sensors or other payloads. Advanced autonomy provides for networked, collaborative combat control of dozens of Wildfires at once, and the aircraft's proliferated low-earth orbit satellite controls have already been proven on numerous GA-ASI aircraft flying today. Wildfire can be delivered years earlier than the FY2031 timeline defined by DIU, producing more than twice as many aircraft in the same amount of time, thanks to GA-ASI's robust, existing manufacturing footprint and extensive network of suppliers, subcontractors, and partners.
+For more information about Wildfire, please click here. To view a video, click here.
+About GA-ASI
+General Atomics Aeronautical Systems, Inc., is the world's foremost builder of Unmanned Aircraft Systems (UAS). Logging more than 9 million flight hours, the Predator® line of UAS has flown for over 30 years and includes MQ-9A Reaper®, MQ-1C Gray Eagle®, MQ-20 Avenger®, MQ-9B SkyGuardian®/SeaGuardian®, XQ-67A, and FQ-42A. The company is dedicated to providing long-endurance, multi-mission solutions that deliver persistent situational awareness and rapid strike. For more information, visit www.ga-asi.com.
+Avenger, EagleEye, Gray Eagle, Lynx, Predator, Reaper, SeaGuardian, and SkyGuardian are trademarks of General Atomics Aeronautical Systems, Inc., registered in the United States and/or other countries.
+GA-ASI Media Relations
+General Atomics Aeronautical Systems, Inc.
+ASI-MediaRelations@ga-asi.com
+(858) 524-8101
+SOURCE: General Atomics Aeronautical Systems, Inc.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="733">
+      <c r="A733" t="str">
+        <v>Possible Finance Survey Spotlights Level of Trust in AI: NYSE Content Update</v>
+      </c>
+      <c r="B733" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C733" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D733" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E733" t="str">
+        <v>https://www.prnewswire.com/news-releases/possible-finance-survey-spotlights-level-of-trust-in-ai-nyse-content-update-302875308.html</v>
+      </c>
+      <c r="F733" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Sept. 10, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="734">
+      <c r="A734" t="str">
+        <v>Dalet Helps Media Organizations Navigate the Rise of Synthetic Content ...</v>
+      </c>
+      <c r="B734" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C734" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D734" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E734" t="str">
+        <v>https://pr-inside.com/dalet-helps-media-organizations-navigate-the-rise-of-synthetic-content-r5221354.htm</v>
+      </c>
+      <c r="F734" t="str">
+        <v>(PR-inside.com) New Dalet Flex capabilities leverage NVIDIA Synthetic Video Detector to identify potentially AI-generated content and connect detection insights to review, approval and governance workflows PARIS, FR / ACCESS Newswire / September 10, 2026 / Dalet , a leading technology and service provider for media-rich organizations, today announced it is working with NVIDIA to bring advanced synthetic content detection directly into media workflows. The new capabilities integrate NVIDIA AI models with Dalet Flex , enabling media organizations to identify potentially AI-generated images and video as content enters their operations and incorporate those insights into existing review, approval and governance processes. The work builds ..</v>
+      </c>
+    </row>
+    <row r="735">
+      <c r="A735" t="str">
+        <v>BenQ Launches Creative Pro PV50 4K Monitor Series for Post-Production Workflows</v>
+      </c>
+      <c r="B735" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C735" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D735" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E735" t="str">
+        <v>https://www.prnewswire.com/news-releases/benq-launches-creative-pro-pv50-4k-monitor-series-for-post-production-workflows-302874389.html</v>
+      </c>
+      <c r="F735" t="str">
+        <v>BenQ's first professional monitors designed for color grading with 3D LUT hardware calibration and dedicated content tools COSTA MESA, Calif., Sept. 10, 2026 /PRNewswire/ -- BenQ, the global leader in display and color-tuning innovation, today released its Creative Pro PV50 4K monitors,...</v>
+      </c>
+    </row>
+    <row r="736" xml:space="preserve">
+      <c r="A736" t="str">
+        <v>Focus Graphite to Attend Canada Investment Summit Hosted by Prime Minister Mark Carney; Lac Knife Featured in Investment Deal Book</v>
+      </c>
+      <c r="B736" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C736" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D736" t="str">
+        <v>Finance, SaaS, Real Estate, Energy, Media</v>
+      </c>
+      <c r="E736" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/109978/</v>
+      </c>
+      <c r="F736" t="str" xml:space="preserve">
+        <v xml:space="preserve">Ottawa, Ontario, Sept 10, 2026 - (ACN Newswire) - Focus Graphite Inc. (TSXV: FMS) (OTCQB: FCSMF) (FSE: FKC0) ("Focus" or the "Company"), a Canadian developer of high-grade flake graphite deposits and advanced graphite materials for battery, defence and industrial applications, is pleased to announce that it will participate in the Canada Investment Summit 2026 (the "Investment Summit" or the "Summit"), taking place September 14-15 in Toronto and hosted by Prime Minister Mark Carney in partnership with CPP Investments and PSP Investments, and that the Company's 100%-owned Lac Knife Graphite Project ("Lac Knife" or the "Project") has been included in the investment deal book prepared in connection with the Summit.
+The inaugural Investment Summit will bring together leading global investors, Canadian CEOs and public-sector representatives in a practical forum focused on long-horizon capital, commercial opportunities and productive Canadian assets. The Government of Canada has positioned the Summit within its broader objective of catalyzing C$1 trillion in total investment in Canada over the next five years, with critical minerals identified among the sectors expected to help drive new investment and strengthen Canada's economic resilience.
+"The Canada Investment Summit provides Focus with an important opportunity to engage directly with some of the world's leading institutional and strategic investors, while Lac Knife's inclusion in the investment deal book ensures the Project is part of that broader investment conversation," said Dean Hanisch, Chief Executive Officer of Focus Graphite. "With strong feasibility-stage economics, a defined capital requirement and growing government support for Canadian critical mineral development, we believe Lac Knife is well positioned for this next stage of investor and strategic engagement."
+Lac Knife Investment Highlights
+Located near Fermont, Québec, Lac Knife is one of North America's highest-grade feasibility-stage natural graphite projects. The 2023 NI 43-101 Feasibility Study Update ("FSU") defines 9.31 million tonnes of Probable Mineral Reserves grading 14.97% graphitic carbon (Cg) and supports a 27-year mine life producing approximately 50,000 tonnes of graphite concentrate annually.
+The FSU base-case economic analysis includes:
+C$2.76 billion in projected total life-of-mine revenue;
+C$1.76 billion in pre-tax total cash flow;
+C$500.6 million pre-tax Net Present Value (NPV) at an 8% discount rate, a 29.1% pre-tax Internal Rate of Return (IRR) and a 2.88-year payback period;
+approximately C$236.9 million in estimated pre-production capital; and
+C$284.8 million after-tax NPV at an 8% discount rate, a 22.6% after-tax IRR and a 3.38-year payback period.
+On an after-tax basis, the FSU estimates approximately C$1.08 billion in total cash flow over the Project life.
+The combination of projected life-of-mine revenue and defined pre-production capital provides Lac Knife with a capital-efficient development profile relative to the scale of the opportunity. The Project's high-grade orebody also supports a relatively low annual ore-processing requirement of approximately 365,000 tonnes to produce approximately 50,000 tonnes of graphite concentrate per year. Pilot-scale process work supporting the FSU produced a calculated concentrate grade of 98.2% total carbon, with the salable concentrate product grading 97.8% total carbon.
+"Critical mineral security now comes down to execution and capital formation," said Jason Latkowcer, Vice President, Corporate Development of Focus Graphite. "Lac Knife has the grade, the defined resource and the feasibility work behind it. As permitting, infrastructure and commercial work advance, the Project is moving into a stage where institutional and strategic capital can help bridge the gap between a proven Canadian resource and an operating asset. That is the conversation we are bringing to the Canada Investment Summit."
+Potential Capital Advantage
+Importantly, the 2023 FSU predates the introduction of Canada's Clean Technology Manufacturing Investment Tax Credit ("CTM ITC"), and therefore no potential benefit from the incentive is incorporated into the Project's published NPV, IRR or capital estimates.
+The CTM ITC provides a refundable tax credit equal to 30% of the capital cost of eligible property associated with qualifying activities, including the extraction and processing of graphite, for qualifying property acquired beginning January 1, 2024 and becoming available for use on or before December 31, 2031.
+For illustrative purposes, if the full approximately C$236.9 million initial capital estimate were eligible for the 30% credit, the potential refundable tax credit value would be approximately C$71.1 million, equivalent to reducing the net effective cost of that capital to approximately C$165.8 million. This illustrative calculation is not an updated capital estimate or economic analysis for Lac Knife. Actual eligibility, timing and the amount of any CTM ITC ultimately available to the Project will depend on the classification, use and timing of individual property and expenditures and compliance with applicable tax legislation.
+Government-supported pathway toward development
+Focus continues to advance Lac Knife through permitting, environmental studies, infrastructure planning, engineering, Indigenous engagement, customer qualification and commercial partnerships.
+The Company has secured up to C$1.38 million in non-repayable funding through Natural Resources Canada's ("NRCan") First and Last Mile Fund ("FLMF") to advance road and grid-power planning for Lac Knife. Focus is also advancing its broader Canadian mine-to-market strategy through up to C$14.1 million in NRCan funded support under the Global Partnerships Initiative ("GPI") for development and demonstration of a Canadian continuous electrothermal graphite purification platform. Together, these initiatives represent approximately C$15.5 million in announced federal funding supporting Lac Knife infrastructure and Focus's downstream graphite strategy.
+Lac Knife is located within the traditional territory of Innu Takuaikan Uashat mak Mani-utenam ("ITUM"). Focus and ITUM entered into a Pre-Development Agreement in 2014 that established a framework for ongoing engagement, collaboration and future economic participation as the Project advances. Ongoing dialogue with ITUM continues as Focus advances Lac Knife through its environmental and permitting work and toward completion of the mine permitting process.
+Focus is pursuing potential equity, debt, project finance, strategic partnership, joint venture and offtake relationships as part of its broader strategy to advance Lac Knife toward development and establish a secure Canadian source of natural graphite for North American and allied supply chains.
+Qualified Person
+The technical content disclosed in this news release was reviewed and approved by Richard Pearce, PE, President of Brasil Insight Capital LLC., a consultant to the Company, and a qualified person as defined under National Instrument NI 43-101.
+About Focus Graphite Advanced Materials Inc.
+Focus Graphite is building an integrated graphite platform to supply the industries shaping the future. Through the development of world-class graphite resources, advanced processing technologies and higher-value advanced materials, the Company is positioning itself to support battery, defence, advanced manufacturing and other strategic industries across North America and allied markets.
+The platform is anchored by the Company's two 100%-owned graphite assets in Quebec. Lac Knife is one of North America's highest-grade feasibility-stage graphite deposits, while Lac Tetepisca is one of the largest identified graphite resources globally. Together with strategic technology partnerships and government-supported innovation initiatives, these assets provide the foundation for a secure, scalable and increasingly integrated graphite supply chain.
+For more information on Focus Graphite Inc. please visit http://www.focusgraphite.com.
+LinkedIn: https://www.linkedin.com/company/focus-graphite/
+Facebook: https://www.facebook.com/focusgraphite 
+X: https://x.com/focusgraphite
+Investors Contact: 
+Dean Hanisch 
+CEO, Focus Graphite Inc. 
+dhanisch@focusgraphite.com 
++1 (613) 612-6060
+Jason Latkowcer
+VP Corporate Development
+jlatkowcer@focusgraphite.com
+Cautionary Note Regarding Forward-Looking Statements
+Certain statements contained in this press release constitute forward-looking information. These statements relate to future events or future performance. The use of any of the words "could," "intend," "expect," "believe," "will," "projected," "estimated," and similar expressions, as well as statements relating to matters that are not historical facts, are intended to identify forward-looking information and are based on the Company's current beliefs or assumptions as to the outcome and timing of such future events.
+In particular, this press release contains forward-looking information regarding, among other things, the Company's participation in the Canada Investment Summit 2026 and its anticipated engagement with institutional investors, strategic partners, potential financing parties and offtake participants; the potential benefits arising from Lac Knife's inclusion in the Investment Summit deal book; the continued advancement, financing, development and potential construction and operation of the Lac Knife Graphite Project; the production, revenue, cash flow, capital cost, net present value, internal rate of return, payback period and other economic projections contained in the 2023 Feasibility Study Update; the potential availability, eligibility and value of Canada's Clean Technology Manufacturing Investment Tax Credit to Lac Knife, including the illustrative potential reduction in the effective cost of eligible initial development capital; the nature, timing and qualification of property and expenditures for purposes of the CTM ITC; the continued availability of federal funding under Natural Resources Canada programs and the Company's ability to satisfy applicable funding conditions and project requirements; the continued advancement of road and grid-power planning, permitting, environmental studies, engineering, Indigenous engagement, customer qualification and commercial partnerships; the potential for infrastructure planning and government-supported initiatives to reduce development uncertainty and support the advancement and financing of Lac Knife; the potential reduction in power-related capital requirements relative to assumptions contained in the 2023 Feasibility Study Update; the continuation of dialogue and engagement with Innu Takuaikan Uashat mak Mani-utenam as the Company advances environmental, permitting and development activities and works toward completion of the mine permitting process; the development and commercialization of Focus's downstream graphite purification strategy; and the potential role of Lac Knife and Focus's broader mine-to-market strategy in supplying graphite for battery, defence, nuclear, industrial and other strategic markets.
+Forward-looking statements are subject to known and unknown risks, uncertainties, and other factors that may cause actual results, performance, or achievements to differ materially from those expressed or implied by such statements. These risks and uncertainties include, but are not limited to, risks related to market conditions, regulatory approvals, changes in economic conditions, the ability to raise sufficient funds on acceptable terms or at all, operational risks associated with mineral exploration and development, and other risks detailed from time to time in the Company's public disclosure documents available under its profile on SEDAR+.
+The forward-looking information contained in this release is made as of the date hereof, and the Company is not obligated to update or revise any forward-looking information, whether as a result of new information, future events, or otherwise, except as required by applicable securities laws. Because of the risks, uncertainties, and assumptions contained herein, investors should not place undue reliance on forward-looking information.
+Neither TSX Venture Exchange nor its Regulation Services accepts responsibility for the adequacy or accuracy of this release.
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/313787
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="737">
+      <c r="A737" t="str">
+        <v>Lynote.ai Launches Integrated Platform for AI Content Detection and Productivity</v>
+      </c>
+      <c r="B737" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C737" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D737" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E737" t="str">
+        <v>https://www.prnewswire.com/news-releases/lynoteai-launches-integrated-platform-for-ai-content-detection-and-productivity-302873460.html</v>
+      </c>
+      <c r="F737" t="str">
+        <v>SINGAPORE, Sept. 10, 2026 /PRNewswire/ -- According to McKinsey's 2026 Global Service Industry AI Adoption Report, which surveyed 9,100 professionals across the legal, financial, healthcare, and consulting sectors, 74% now use AI in their content creation and communications. Against this...</v>
+      </c>
+    </row>
+    <row r="738">
+      <c r="A738" t="str">
+        <v>Tamar AI Unleashes Creativity with Glanze, a New AI Streaming Platform at 83rd Venice Film Festival</v>
+      </c>
+      <c r="B738" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C738" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D738" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E738" t="str">
+        <v>https://www.prnewswire.com/news-releases/tamar-ai-unleashes-creativity-with-glanze-a-new-ai-streaming-platform-at-83rd-venice-film-festival-302874977.html</v>
+      </c>
+      <c r="F738" t="str">
+        <v>VENICE, Italy, Sept. 10, 2026 /PRNewswire/ -- Tamar AI, the Palo Alto-based AI-powered creative technology company behind TapNow, the world's first AI-native Creative OS, today announced the launch of Glanze at the 83rd Venice Film Festival. As a streaming platform for original AI-native...</v>
+      </c>
+    </row>
+    <row r="739">
+      <c r="A739" t="str">
+        <v>BRAHMA AI Wins 2026 Technology &amp;amp; Engineering Emmy®</v>
+      </c>
+      <c r="B739" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C739" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D739" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E739" t="str">
+        <v>https://www.prnewswire.com/news-releases/brahma-ai-wins-2026-technology--engineering-emmy-302874960.html</v>
+      </c>
+      <c r="F739" t="str">
+        <v>Emmy Award recognises the foundational technology behind BRAHMA AI's high-fidelity AI content platform LONDON, Sept. 10, 2026 /PRNewswire/ -- BRAHMA AI has been named a recipient of a 2026 Technology &amp; Engineering Emmy® Award for AI-Based Face Replacement and Performance-Preserving...</v>
+      </c>
+    </row>
+    <row r="740">
+      <c r="A740" t="str">
+        <v>Apple unveils iPhone Duo</v>
+      </c>
+      <c r="B740" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C740" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D740" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E740" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360274</v>
+      </c>
+      <c r="F740" t="str">
+        <v>Apple introduced iPhone Duo, the first foldable iPhone. Opened, it is the thinnest iPhone ever, with a 7.6-inch inner display that provides a large canvas for viewing content, gaming, and multitasking, and a special nano-texture finish that minimizes glare for an unparalleled viewing experience. Closed, the 5.4-inch outer display delivers 90 percent of the screen area of iPhone 18 Pro in a compact, pocketable design.1 Both displays share the same aspect ratio, so content scales proportio... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360274</v>
+      </c>
+    </row>
+    <row r="741">
+      <c r="A741" t="str">
+        <v>ITV Selects Akamai TrafficPeak to Optimize World Cup Streaming</v>
+      </c>
+      <c r="B741" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C741" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D741" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E741" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/10/3359184/0/en/itv-selects-akamai-trafficpeak-to-optimize-world-cup-streaming.html</v>
+      </c>
+      <c r="F741" t="str">
+        <v>ITV used Akamai TrafficPeak and Hydrolix to optimize World Cup live streaming, eliminate telemetry delays, and protect critical ad revenues.</v>
+      </c>
+    </row>
+    <row r="742" xml:space="preserve">
+      <c r="A742" t="str">
+        <v>AI Labs Integrates Google's Gemini into AIV Chatbot to Launch Next-Generation Investment Analytics Platform</v>
+      </c>
+      <c r="B742" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C742" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D742" t="str">
+        <v>Finance, Crypto, AI, SaaS, Retail, Media, Education</v>
+      </c>
+      <c r="E742" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/109975/</v>
+      </c>
+      <c r="F742" t="str" xml:space="preserve">
+        <v xml:space="preserve">SINGAPORE, Sept 10, 2026 - (ACN Newswire) - Singapore-based AI Labs, a subsidiary of Web3 education pioneer Academic Labs, today announced that it has integrated Google’s Gemini AI into its flagship AIV Chatbot.
+The upgrade positions AIV as an advanced, structured investment analytics tool designed to simplify research across cryptocurrencies like Bitcoin and Ether, as well as tech giants including Nvidia and SpaceX. AIV allows users to ask simple questions about assets such as Bitcoin and Ether, as well as technology companies such as Nvidia and SpaceX. It then organizes responses around market outlook, technical analysis, fundamentals and risk, presenting the results in a format resembling a concise research note rather than simply generating "buy" or "sell" signals.
+The approach is intended to give users a more structured way of thinking about investment decisions.
+AIV is able to break an investment portfolio down into different sources of risk and return, distinguish between established assets and higher-growth exposures, and examine how seemingly different investments may become correlated during periods of market stress.
+For technology equities, the same framework can be used to distinguish between areas such as AI infrastructure, cloud computing and consumer platforms, while setting out the main upside and downside cases.
+The analytics platform is also designed to go beyond identifying potential returns. AIV can frame an investment thesis in terms of the assumptions on which it depends and highlight the conditions that would challenge those assumptions. Key price levels, changes in fundamentals or other "invalidation" scenarios can therefore provide investors with a clearer indication of when an investment view should be reconsidered.
+Google's Gemini is central to the platform's potential. Google's AI models can work across text, images, video, audio and code, while connecting with current information and interacting with external tools.
+Applied to AIV, these capabilities will allow the Chatbot to analyze earnings releases, retrieve market data, examine charts and tokenomics documents, calculate portfolio exposures, and explain the results in a conversational format that is easy to understand.
+Over time, as the technology matures, Gemini could enable investors to upload financial documents or charts for analysis, compare risks across assets, and identify developments that challenge an existing investment thesis. This would move the Chatbot closer to becoming an interactive investment research assistant.
+"Investors are surrounded by a wealth of information, but information on its own does not create clarity," said Ryan Chi, CEO and founder. "AIV is being built to help users connect the signals that actually matter."
+Kingston Kwek, an advisor to AIV, said the key objective is to make sophisticated investment analytics traditionally associated with professional investors more accessible to a broader audience by tapping Gemini's extensive analytical capabilities, especially since Gemini has achieved global adoption with hundreds of millions of users worldwide.
+If AIV can pair Gemini's ability to summarize and organize information with transparent sources, clear risk controls and plain-language explanations, it could become a powerful research tool for investors navigating the growing overlap between crypto, artificial intelligence and technology equities.
+Media Contact
+Company: AI Labs
+Contact: Media Team
+Email: ryan@academic-labs.org 
+Website: https://ai-labs.live/
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="743">
+      <c r="A743" t="str">
+        <v>2,977 LIGHTS RISE OVER NEW YORK HARBOR AND REBUILD THE TWIN TOWERS IN LIGHT</v>
+      </c>
+      <c r="B743" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C743" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D743" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E743" t="str">
+        <v>https://www.prnewswire.com/news-releases/2-977-lights-rise-over-new-york-harbor-and-rebuild-the-twin-towers-in-light-302874537.html</v>
+      </c>
+      <c r="F743" t="str">
+        <v>25th ANNIVERSARY AERIAL ARTWORK COMMEMORATES THE INDIVIDUAL LIVES LOST ON 9/11/2001 Media Assets and Aerial footage can be found here Photos via Getty can be found here Video via Getty can be found here NEW YORK, Sept. 9, 2026 /PRNewswire/ -- On Wednesday, September 9, a commemorative...</v>
+      </c>
+    </row>
+    <row r="744">
+      <c r="A744" t="str">
+        <v>Anime Tokyo Station: "FIST OF THE NORTH STAR: HOKUTO NO KEN" Special Exhibition</v>
+      </c>
+      <c r="B744" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C744" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D744" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E744" t="str">
+        <v>https://www.pr-inside.com/anime-tokyo-station-fist-of-the-north-star-hokuto-no-ken-special-exhibition-r5221292.htm</v>
+      </c>
+      <c r="F744" t="str">
+        <v>(PR-inside.com) TOKYO, Sept 10, 2026 - (JCN Newswire) - Anime Tokyo Station is an anime exhibition site focused on Japanese anime content, which has developed a devout fan base around the world. From August 22, 2026, to November 8, 2026, it will be holding the "FIST OF THE NORTH STAR: HOKUTO NO KEN" Special Exhibition. A sneak preview was held for the press on August 21, the day before the exhibition opened. This special exhibition will feature production materials from the animation "FIST OF THE NORTH STAR: HOKUTO NO KEN," as well as photo panels revisiting scenes from the story. Visitors can ..</v>
+      </c>
+    </row>
+    <row r="745">
+      <c r="A745" t="str">
+        <v>Les sociétés lauréates du palmarès TSX30MC de 2026 ferment les marchés</v>
+      </c>
+      <c r="B745" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C745" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D745" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E745" t="str">
+        <v>https://www.newsfilecorp.com/release/313736/Les-socits-laurates-du-palmars-TSX30MC-de-2026-ferment-les-marchs</v>
+      </c>
+      <c r="F745" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - 9 septembre 2026) - Des représentantes et représentants de sociétés lauréates de notre palmarès TSX30 de 2026 se sont joints à Loui Anastasopoulos, chef de la direction de la Bourse de Toronto (TSX), pour fermer les marchés et souligner leur belle réalisation.Cannot view this video?  Visit:https://www.youtube.com/watch?v=VRW8SKjzSw0La TSX a publié aujourd'hui son classement annuel des 30 sociétés les plus performantes selon l'appréciation du cours de l'action...</v>
+      </c>
+    </row>
+    <row r="746">
+      <c r="A746" t="str">
+        <v>2026 TSX30(TM) Companies Close the Market</v>
+      </c>
+      <c r="B746" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C746" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D746" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E746" t="str">
+        <v>https://www.newsfilecorp.com/release/313735/2026-TSX30TM-Companies-Close-the-Market</v>
+      </c>
+      <c r="F746" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - September 9, 2026) - Representatives from the 2026 TSX30 companies, joined Loui Anastasopoulos, Chief Executive Officer, Toronto Stock Exchange (TSX), to close the market and celebrate their achievement.Cannot view this video?  Visit:https://www.youtube.com/watch?v=VRW8SKjzSw0TSX today unveiled its annual ranking of the 30 top-performing companies based on three-year dividend-adjusted share price performance. The 2026 list achieved dividend-adjusted average...</v>
+      </c>
+    </row>
+    <row r="747">
+      <c r="A747" t="str">
+        <v>VIQ Solutions Launches NetScribe(R) Live, a Real-Time Recording and Multi-Lingual Transcription Platform for Multiple Industry Applications</v>
+      </c>
+      <c r="B747" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C747" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D747" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E747" t="str">
+        <v>https://www.newsfilecorp.com/release/313695/VIQ-Solutions-Launches-NetScribeR-Live-a-RealTime-Recording-and-MultiLingual-Transcription-Platform-for-Multiple-Industry-Applications</v>
+      </c>
+      <c r="F747" t="str">
+        <v>Richmond Hill, Ontario--(Newsfile Corp. - September 9, 2026) - VIQ Solutions (TSXV: VQS) today announced the launch of NetScribe® Live, a recording and streaming platform built for recorded proceedings. The platform captures in-person, hybrid, and remote proceedings and streams transcription and translation in real time, so participants can follow a proceeding as it happens rather than waiting for a transcript to be produced.NetScribe Live combines single- or multi-channel audio recording with...</v>
+      </c>
+    </row>
+    <row r="748">
+      <c r="A748" t="str">
+        <v>InterDigital Declares Increase in Quarterly Cash Dividend</v>
+      </c>
+      <c r="B748" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C748" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D748" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E748" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/09/3359083/24691/en/interdigital-declares-increase-in-quarterly-cash-dividend.html</v>
+      </c>
+      <c r="F748" t="str">
+        <v>WILMINGTON, Del., Sept. 09, 2026 (GLOBE NEWSWIRE) -- InterDigital, Inc. (Nasdaq: IDCC), a wireless, video and AI technology research and development company, today announced that its Board of Directors has approved an increase in the company’s quarterly cash dividend from $0.70 to $0.75 per share.</v>
+      </c>
+    </row>
+    <row r="749">
+      <c r="A749" t="str">
+        <v>The WNET Group Commemorates 25th Anniversary of 9/11 with Programming Honoring Our Heroes, Stories of Resilience and Rebuilding</v>
+      </c>
+      <c r="B749" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C749" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D749" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E749" t="str">
+        <v>https://www.prnewswire.com/news-releases/the-wnet-group-commemorates-25th-anniversary-of-911-with-programming-honoring-our-heroes-stories-of-resilience-and-rebuilding-302874261.html</v>
+      </c>
+      <c r="F749" t="str">
+        <v>Broadcast and streaming documentaries include eyewitness accounts, archival footage from the THIRTEEN Vault NEW YORK, Sept. 9, 2026 /PRNewswire/ -- The WNET Group commemorates the 25th anniversary of 9/11 – part of its programming collection for The Story of New York...</v>
+      </c>
+    </row>
+    <row r="750">
+      <c r="A750" t="str">
+        <v>Gracenote Expands AI Product Roadmap with Sports MCP Server, Entertainment SLM and Agents</v>
+      </c>
+      <c r="B750" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C750" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D750" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E750" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360261</v>
+      </c>
+      <c r="F750" t="str">
+        <v>Gracenote, Nielsen&amp;#39;s content intelligence business, unveiled the next phase of its AI product roadmap. Anchored by its Video Model Context Protocol (MCP) Server, Gracenote plans to offer a dedicated Sports MCP Server, an entertainment-focused small language model (SLM) and task-oriented agents. Designed to be composable, the components can be used independently or combined for different use cases, reducing the need to build each AI implementation from scratch. - - The expansion comes as c... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360261</v>
+      </c>
+    </row>
+    <row r="751">
+      <c r="A751" t="str">
+        <v>BYUtv's "Big Stories" Returns for Fourth Season Featuring NFL Legends and Untold Stories from Across the Big 12</v>
+      </c>
+      <c r="B751" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C751" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D751" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E751" t="str">
+        <v>https://www.prnewswire.com/news-releases/byutvs-big-stories-returns-for-fourth-season-featuring-nfl-legends-and-untold-stories-from-across-the-big-12-302874116.html</v>
+      </c>
+      <c r="F751" t="str">
+        <v>Twelve new episodes of the award-winning documentary series air and stream free on BYUtv and the BYUtv app throughout 2026 football season PROVO, Utah, Sept. 9, 2026 /PRNewswire/ -- BYUtv, the home of inspiring family entertainment available over cable, satellite and free streaming,...</v>
+      </c>
+    </row>
+    <row r="752">
+      <c r="A752" t="str">
+        <v>MANN ROBINSON EXPANDS ENTERTAINMENT ECOSYSTEM WITH 'URBAN OPERAS', A NEW VERTICAL STREAMING PLATFORM BUILT FOR STORIES THAT KNOW US</v>
+      </c>
+      <c r="B752" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C752" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D752" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E752" t="str">
+        <v>https://www.prnewswire.com/news-releases/mann-robinson-expands-entertainment-ecosystem-with-urban-operas-a-new-vertical-streaming-platform-built-for-stories-that-know-us-302874123.html</v>
+      </c>
+      <c r="F752" t="str">
+        <v>Urban Operas will launch with 15 original micro dramas produced by Robinson and his production team, while creating a new streaming destination for independent vertical filmmakers ATLANTA, Sept. 9, 2026 /PRNewswire/ -- Filmmaker, director, producer, studio owner, distributor, and...</v>
+      </c>
+    </row>
+    <row r="753">
+      <c r="A753" t="str">
+        <v>NVIDIA Brings Real-Time AI to Broadcast, Sports and Global Streaming at IBC</v>
+      </c>
+      <c r="B753" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C753" t="str">
+        <v>mlpr-nvidia</v>
+      </c>
+      <c r="D753" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E753" t="str">
+        <v>https://blogs.nvidia.com/blog/ibc-news-2026/</v>
+      </c>
+      <c r="F753" t="str">
+        <v>At the IBC conference, running Sept. 11-14 in Amsterdam, the creative, technology and business communities are coming together to turn ideas into action and discuss innovations across the media and entertainment industries. More than 44,000 attendees from 170+ countries are gathering to explore 1,300+ exhibitions in 14+ halls and outdoor spaces, with over 600 speakers […]</v>
+      </c>
+    </row>
+    <row r="754">
+      <c r="A754" t="str">
+        <v>Quilter Names Eric Bogatin as Technical Fellow</v>
+      </c>
+      <c r="B754" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C754" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D754" t="str">
+        <v>AI, SaaS, Energy, Media, Education</v>
+      </c>
+      <c r="E754" t="str">
+        <v>https://pr-inside.com/quilter-names-eric-bogatin-as-technical-fellow-r5221022.htm</v>
+      </c>
+      <c r="F754" t="str">
+        <v>(PR-inside.com) One of Signal Integrity's Most Widely Cited Authors and Educators will Advise Quilter's Physics and Engineering Teams and Publish Original Technical Content on the Quilter Platform LOS ANGELES, CA / ACCESS Newswire / September 9, 2026 / Quilter, the physics-driven AI that automates printed circuit board (PCB) layout, has named Dr. Eric Bogatin as its first Technical Fellow. Bogatin is a professor in the Department of Electrical, Computer, and Energy Engineering (ECEE) at the University of Colorado Boulder, former technical editor of Signal Integrity Journal, and the author of 18 technical books, including Signal and Power Integrity: Simplified, widely regarded as ..</v>
+      </c>
+    </row>
+    <row r="755">
+      <c r="A755" t="str">
+        <v>Red Seat Ventures Integrates Barometer into Speakeasy to Maximize Podcast Revenue Across Audio Portfolio</v>
+      </c>
+      <c r="B755" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C755" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D755" t="str">
+        <v>Finance, AI, SaaS, Media</v>
+      </c>
+      <c r="E755" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360240</v>
+      </c>
+      <c r="F755" t="str">
+        <v>Red Seat Ventures (RSV), a Fox Corporation (Nasdaq: FOXA, FOX) creator-led media company, today announced a strategic technology integration with Barometer, the AI-powered brand suitability and contextual targeting engine built specifically for long-form, premium and emerging media. - - By integrating Barometer&amp;#39;s contextual analysis directly into Speakeasy, Red Seat Ventures&amp;#39; proprietary hosting, distribution and monetization platform, RSV enables advertisers to target content at the episo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360240</v>
+      </c>
+    </row>
+    <row r="756">
+      <c r="A756" t="str">
+        <v>Netflix Marks 10 Years In South Africa With a Major Content Slate, New Production Partnerships</v>
+      </c>
+      <c r="B756" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C756" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D756" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E756" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360238</v>
+      </c>
+      <c r="F756" t="str">
+        <v>Today, Netflix announced an expansive slate of local series and films to celebrate a decade of showcasing South African stories that supported more than 8,000 jobs through partnerships with over 30 local production companies. The slate was unveiled at a press showcase in Rosebank, Johannesburg, where Netflix executives, filmmakers and on-screen talent gathered to mark 10 years since the service&amp;#39;s 2016 launch in South Africa with a preview of the next wave of South African stories he... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360238</v>
+      </c>
+    </row>
+    <row r="757">
+      <c r="A757" t="str">
+        <v>Mango AI's AI Video Face Swap Tool Changes Faces in Moving Footage</v>
+      </c>
+      <c r="B757" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C757" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D757" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E757" t="str">
+        <v>https://prunderground.com/mango-ai-s-ai-video-face-swap-tool-changes-faces-in-moving-footage/cmtth1rl8000004l8eu7iamwf</v>
+      </c>
+      <c r="F757" t="str">
+        <v>Mango AI's AI video face swap tool changes the face in single-subject footage while following the expressions and movement already present in the video. The post Mango AI&amp;apos;s AI Video Face Swap Tool Changes Faces in Moving Footage first appeared on</v>
+      </c>
+    </row>
+    <row r="758">
+      <c r="A758" t="str">
+        <v>Vanguard Canada (VCOR) ouvre les marchés</v>
+      </c>
+      <c r="B758" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C758" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D758" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E758" t="str">
+        <v>https://www.newsfilecorp.com/release/313618/Vanguard-Canada-VCOR-ouvre-les-marchs</v>
+      </c>
+      <c r="F758" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - 9 septembre 2026) - Sal D'Angelo, chef, Vanguard Canada (« Vanguard » ou la « société »), et son équipe se sont joints à Graham MacKenzie, directeur général, Produits négociés en bourse à la Bourse de Toronto (la « TSX »), pour ouvrir les marchés et souligner le lancement du nouveau FNB de la société :FNB d'obligations mondiales de base Plus Vanguard (TSX : VCOR)Cannot view this video?  Visit:https://www.youtube.com/watch?v=PoCwRIJmzCALes Canadiens détiennent...</v>
+      </c>
+    </row>
+    <row r="759">
+      <c r="A759" t="str">
+        <v>Vanguard Canada (VCOR) Opens the Market</v>
+      </c>
+      <c r="B759" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C759" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D759" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E759" t="str">
+        <v>https://www.newsfilecorp.com/release/313616/Vanguard-Canada-VCOR-Opens-the-Market</v>
+      </c>
+      <c r="F759" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - September 9, 2026) - Sal D'Angelo, Head, Vanguard Canada ("Vanguard" or the "Company") and his team, joined Graham MacKenzie, Managing Director, Exchange Traded Products, Toronto Stock Exchange ("TSX"), to open the market and celebrate the launch of the Company's new ETF:Vanguard Global Core-Plus Bond ETF (TSX: VCOR)Cannot view this video?  Visit:https://www.youtube.com/watch?v=PoCwRIJmzCACanadians own CAD $181 billion in Vanguard assets, including Canadian...</v>
+      </c>
+    </row>
+    <row r="760">
+      <c r="A760" t="str">
+        <v>NetActuate Launches Media Marketplace: More Than 110 Streaming and Media Appliances Across a Global Anycast Edge</v>
+      </c>
+      <c r="B760" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C760" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D760" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E760" t="str">
+        <v>https://www.prnewswire.com/news-releases/netactuate-launches-media-marketplace-more-than-110-streaming-and-media-appliances-across-a-global-anycast-edge-302873778.html</v>
+      </c>
+      <c r="F760" t="str">
+        <v>NetActuate pairs its global anycast network with a curated catalog of commercial and open source media software for one-click deployment without extra fees or lock-in. AMSTERDAM, Sept. 9, 2026 /PRNewswire/ -- NetActuate, a leading provider of global edge infrastructure and network...</v>
+      </c>
+    </row>
+    <row r="761">
+      <c r="A761" t="str">
+        <v>Garanti BBVA Releases Video Series on Financial Security in the Digital World</v>
+      </c>
+      <c r="B761" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C761" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D761" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E761" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360228</v>
+      </c>
+      <c r="F761" t="str">
+        <v>Garanti BBVA has released a series of nine videos on its YouTube channel, called the &amp;#39;Financial Security Guide.&amp;#39; The series is designed to raise awareness among viewers of potential fraud on digital channels, helping them recognize suspicious requests and take the appropriate steps to protect themselves. Featuring digital content creator Ozan Sihay, the series uses a variety of everyday scenarios to explain common fraud methods, identify warning signs and outline practical precauti... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360228</v>
+      </c>
+    </row>
+    <row r="762">
+      <c r="A762" t="str">
+        <v>Real Property Management United Expands Online Resources for Fort Lauderdale Rental Owners</v>
+      </c>
+      <c r="B762" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C762" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D762" t="str">
+        <v>Real Estate, Media</v>
+      </c>
+      <c r="E762" t="str">
+        <v>https://express-press-release.net/news/2026/09/09/1769626</v>
+      </c>
+      <c r="F762" t="str">
+        <v>FORT LAUDERDALE, FL, 2026-09-09 — /EPR Network/ — Real Property Management United is expanding its online educational content to help Fort Lauderdale rental property owners [read full press release...]</v>
+      </c>
+    </row>
+    <row r="763">
+      <c r="A763" t="str">
+        <v>Coca‑Cola Store Orlando Celebrates a Decade at Disney Springs</v>
+      </c>
+      <c r="B763" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C763" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D763" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E763" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360218</v>
+      </c>
+      <c r="F763" t="str">
+        <v>The store modeled after a 1920s bottling plant marks 10 years of welcoming millions, with a record 3.5 million visitors projected in 2026. - - - &amp;#8226; Coca-Cola Store Orlando opened at Disney Springs on July 2, 2016, and remains one of only three Coca-Cola Stores in the United States. - - &amp;#8226; Three floors hold exclusive Disney&amp;#174; � Coca-Cola&amp;#174; merchandise, a Share a Coke station and a Rooftop Beverage Bar with flavors from more than 20 countries. - - &amp;#8226; The store&amp;#39;s 70-plus associates continue to cr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360218</v>
+      </c>
+    </row>
+    <row r="764">
+      <c r="A764" t="str">
+        <v>If God Spoke to Humans, His Words Would Be ‘August’</v>
+      </c>
+      <c r="B764" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C764" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D764" t="str">
+        <v>Education, Media</v>
+      </c>
+      <c r="E764" t="str">
+        <v>https://express-press-release.net/news/2026/09/09/1769479</v>
+      </c>
+      <c r="F764" t="str">
+        <v>LOS ANGELES, CA, 2026-09-09 — /EPR Network/ — When people in the Northern Hemisphere hear the word “August,” they think of heat waves and back-to-school [read full press release...]</v>
+      </c>
+    </row>
+    <row r="765">
+      <c r="A765" t="str">
+        <v>Addatimes Emerges as a Go-To OTT Platform to Watch Bengali Thriller Web Series Online</v>
+      </c>
+      <c r="B765" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C765" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D765" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E765" t="str">
+        <v>https://express-press-release.net/news/2026/09/09/1769409</v>
+      </c>
+      <c r="F765" t="str">
+        <v>Kolkata, India, 2026-09-09 — /EPR Network/ — For viewers who enjoy gripping mysteries, unexpected twists, crime investigations, and edge-of-the-seat suspense, Bengali thriller content continues to [read full press release...]</v>
+      </c>
+    </row>
+    <row r="766">
+      <c r="A766" t="str">
+        <v>Rogers Xfinity Adds Exclusive Sportsnet+ Content to TV Packages at No Additional Cost</v>
+      </c>
+      <c r="B766" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C766" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D766" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E766" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/09/3358794/0/en/rogers-xfinity-adds-exclusive-sportsnet-content-to-tv-packages-at-no-additional-cost.html</v>
+      </c>
+      <c r="F766" t="str">
+        <v>Includes Monday Night Hockey and over 100 additional matchups</v>
+      </c>
+    </row>
+    <row r="767">
+      <c r="A767" t="str">
+        <v>LagoFast Brings Years of Game Acceleration Experience to Gamescom 2026</v>
+      </c>
+      <c r="B767" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C767" t="str">
+        <v>Send2Press</v>
+      </c>
+      <c r="D767" t="str">
+        <v>Energy, Gaming, Media</v>
+      </c>
+      <c r="E767" t="str">
+        <v>https://www.send2press.com/wire/lagofast-brings-years-of-game-acceleration-experience-to-gamescom-2026/</v>
+      </c>
+      <c r="F767" t="str">
+        <v>COLOGNE, Germany, Sept. 9, 2026 (SEND2PRESS NEWSWIRE) -- JUNYUN LIMITED, the company behind LagoFast, today shared highlights from LagoFast's participation in gamescom 2026. Bringing years of game acceleration experience to the exhibition, LagoFast showcased network optimization, FPS features and gaming utilities designed to support more stable connections and smoother PC gameplay. The team also met with players, content creators and game companies to exchange feedback and explore potential collaboration.</v>
+      </c>
+    </row>
+    <row r="768" xml:space="preserve">
+      <c r="A768" t="str">
+        <v>GMG Announces Long Life Battery Cycling Data</v>
+      </c>
+      <c r="B768" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C768" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D768" t="str">
+        <v>Finance, Healthcare, Energy, Automotive, Media</v>
+      </c>
+      <c r="E768" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/109941/</v>
+      </c>
+      <c r="F768" t="str" xml:space="preserve">
+        <v xml:space="preserve">BRISBANE, AUS, Sept 9, 2026 - (ACN Newswire) - Graphene Manufacturing Group Ltd. (TSXV: GMG) (OTCQX: GMGMF) ("GMG" or the "Company") is pleased to provide the latest progress update on the next generation graphene battery technology being developed by GMG under a Joint Development Agreement with Rio Tinto, one of the world's largest metals and mining groups, and with the support of the Battery Innovation Center of Indiana ("BIC") in the United States of America.
+GMG is pleased to share the following cycling data of GMG's fast charging G®CELLS (1 Ah cells with 6 minute charging) as seen in Figure 1, with voltage and capacity graphs shown in Figure 2. This data was collected by the BIC on cells that were made by the BIC with materials that were developed, manufactured and supplied by GMG in its Brisbane Battery Development Centre.
+Figure 1 shows that G®CELLS have cycled with no performance reduction after 489 cycles, as at September 4th 2026, despite being charged and discharged within 6 minutes for each cycle. Figure 1 also shows the performance of a well-known Lithium Titanate Oxide (LTO) battery which, when charged under the same cycling profile, degraded to 86% of original capacity (near the 80% state of charge which is typically the declared end of life of a cell) within 64 cycles. The G®CELLS have effectively lasted over seven times longer when cycling with the same testing.
+Figure 1: GMG G® CELLS and LTO Cycling data with no degradation or performance reduction
+after 489 cycles with 10C 6 minutes charge and 10C 6 minutes discharge
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/8082/313606_gmgfig1.jpg
+Figure 2 shows very flat voltage and capacity curves with little change of voltage during ~80% of the discharge cycle, especially when compared to the LTO cells. The G®CELLS constant voltage during a large percentage of discharge time is a valuable battery parameter to support easier to control constant power discharge.
+Figure 2: Charge Discharge Characteristics of GMG G® CELLS and LTO Cell
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/8082/313606_gmgfig2.jpg
+The battery performance data for measured energy density, temperature and resistance for each of these cells achieved is seen in Figure 3. While the energy density is lower than previously reported, this is unoptimized and the Company believes it can bring this energy density back up to around 50 Wh/kg (10 C charge rate) after further optimisation is done after initial testing. The very low resistance of the G®CELLS of ~ 0.005 Ohms (5 mOhms) allowed for a very low temperature increase of 4o C above ambient despite charging at very high speeds – as compared to the LTO cells resistance of up to 0.030 Ohms (30 mOhms) which increased by 19oC above ambient during testing.
+Charging/Discharging &amp; 
+Type of CellsEnergy Density 
+(Wh/kg)Temperature (deg C) 
+– Ambient: 25 deg CResistance
+(Ohm)
+10 C / 10 C – G® CELLS39290.005
+10 C / 10 C - LTO3744up to 0.030
+Figure 3: GMG G Cells and LTO measured performance data
+Bob Galyen, GMG Director and former Chief Technology Officer of CATL, commented: "The cycling stability we are seeing from these G®CELLS is genuinely exceptional. Sustaining zero measurable capacity fade past 489 cycles under a full 10C charge and 10C discharge regime, each cycle completed in six minutes, is a result that stands in stark contrast to the LTO benchmark cell, which is regarded as one of the most robust fast-charging chemistries on the market today and still degraded to end-of-life within 64 cycles under the same profile. The very low internal resistance of around 5 mOhms, and the resulting 4 degree temperature rise above ambient, tells me GMG's material science is translating into real, measurable cell-level performance rather than just laboratory promise. Having built and scaled battery manufacturing for the world's largest lithium-ion producer, I know how rare it is to see this combination of fast-charge durability and thermal control this early in a cell's development. There is clear further work ahead on some of the energy density optimisation and further scaling of the cell size, but the fundamentals being demonstrated here are the right ones to be solving first."
+Craig Nicol, Chief Executive Officer and Managing Director of GMG, commented: "This data set from BIC is an important proof point for our graphene battery program. Fast charging is one of the biggest barriers to broader electric vehicle and energy storage adoption, and these results show G®CELLS can be repeatedly charged and discharged in six minutes with no measurable degradation after 489 cycles, well beyond where the comparable LTO cell reached end of life. We are also encouraged by the very low resistance and minimal temperature rise, which speak directly to the safety and thermal management advantages we believe graphene can bring to battery design. Energy density is an area we are continuing to optimise, and we are confident, based on the pathway BIC and our own team have identified, that we can lift this back towards 50 Wh/kg at a 10C charge rate as this program matures. I want to thank the team at BIC and our partners Rio Tinto, for their continued collaboration as we progress this technology along the roadmap."
+Jack Perkowski, Chairman of GMG, commented: "Battery development of this kind requires patient capital, disciplined engineering and world-class partners, and this update reflects progress on all three fronts. The fact that BIC, an organisation with a decade of experience and over 500 battery development projects behind it, is generating this kind of independently measured cycling data on cells built with GMG's graphene materials gives the Board real confidence in the direction of this program. Combined with the ongoing support of Rio, I believe GMG is building the right foundations to advance this technology toward commercial relevance, and the Board will continue to support management as they work through the optimisation steps ahead."
+Please see the following webpage for further details about the graphene batteries: https://graphenemg.com/graphene-products/gcells/. The G®CELLS are in pouch format - as seen in Figure 4. The launch video link for G®CELLS is shown in Figure 5.
+Figure 4: G Cell Pouch Cell Battery
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/8082/313606_gmgfig4.jpg
+Figure 5: G®CELLS Launch Video
+Launch video: https://youtu.be/pfHhh5-TLyU
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/8082/313606_76d5197784c8692d_004full.jpg
+About BIC:
+BIC is a collaborative initiative designed to incorporate leadership from renowned universities, government agencies, and commercial enterprises. BIC is a public-private partnership and a not-for-profit organization focusing on the rapid development, testing and commercialization of safe, reliable and lightweight energy storage systems for defense and commercial customers. BIC is a unique organization that has been leading battery cell development for world leading battery companies for over 10 years and has carried out over 500 battery development projects.
+About GMG
+GMG is an Australian based clean-technology company which develops, makes and sells energy saving and energy storage solutions, enabled by graphene manufactured via in house production process. GMG uses its own proprietary production process to decompose natural gas (i.e. methane) into its natural elements, carbon (as graphene), hydrogen and some residual hydrocarbon gases. This process produces high quality, low cost, scalable, 'tuneable' and low/no contaminant graphene suitable for use in clean-technology and other applications.
+The Company's present focus is to de-risk and develop commercial scale-up capabilities, and secure market applications. In the energy savings segment, GMG has initially focused on graphene enhanced heating, ventilation and air conditioning ("HVAC-R") coating (or energy-saving coating) which is now being marketed into other applications including electronic heat sinks, industrial process plants and data centres. Another product GMG has developed is the graphene lubricant additive focused on saving liquid fuels initially for diesel engines.
+In the energy storage segment, GMG is working collaboratively with financial support from the Australian Government to progress R&amp;D and commercialization of GMG Graphene Batteries. GMG has also developed a graphene additive slurry that is aimed to improve the performance of lithium-ion batteries.
+GMG's 4 critical business objectives are:
+Produce Graphene and improve/scale cell production processes
+Build Revenue from Energy Savings Products
+Develop Next-Generation Battery
+Develop Supply Chain, Partners &amp; Project Execution Capability
+For further information please contact:
+Craig Nicol, Chief Executive Officer &amp; Managing Director of the Company at craig.nicol@graphenemg.com, +61 415 445 223
+Leo Karabelas at Focus Communications Investor Relations, leo@fcir.ca, +1 647 689 6041
+www.graphenemg.com
+Neither the TSX Venture Exchange nor its Regulation Services Provider (as that term is defined in the policies of the TSX Venture Exchange) accept responsibility for the adequacy or accuracy of this news release.
+Cautionary Note Regarding Forward-Looking Statements
+This news release includes certain statements and information that may constitute forward-looking information within the meaning of applicable Canadian securities laws. Forward-looking statements relate to future events or future performance and reflect the expectations or beliefs of management of the Company regarding future events. Generally, forward-looking statements and information can be identified by the use of forward-looking terminology such as "intends", "expects" or "anticipates", or variations of such words and phrases or statements that certain actions, events or results "may", "could", "should", "would" or will "potentially" or "likely" occur. This information and these statements, referred to herein as "forward‐looking statements", are not historical facts, are made as of the date of this news release and include, without limitation, statements that GMG Graphene Batteries are safe and fast charging and that graphene can be used to increase their performance and cycle life, statements regarding the Company's ability to bring energy density back up to around 50 Wh/kg (10 C charge rate) after further optimisations, GMG's intentions to develop commercial scale-up capabilities, GMG's focus in the energy savings segment, GMG's intentions for the use of graphene lubricant additive on saving liquid fuels, expectations for R&amp;D and commercialisation of Graphene Batteries, GMG's ability to improve the performance of lithium-ion batteries, statements attributed to Bob Galyen, Craig Nicol and Jack Perkowski regarding the significance of the BIC cycling data, the Company's technology, partnerships and commercial prospects, and the Company's four critical business objectives.
+Such forward-looking statements are based on a number of assumptions of management, including, without limitation, assumptions that GMG Graphene Batteries can be produced at lower cost, as to charging time, energy density, life cycle, safety, thermal runaway risk and the need for a thermal management system for, the speed and stability of charging, that GMG Graphene Batteries will progress to BTRL 7 and 8, that a range of global companies in a variety of industries will be interested in working with GMG, that the battery pack design will be plastic and offer weight, cost and complexity advantages to a metal case and increased energy density, that the service agreement with the BIC will enable the Company to optimize its cell design and battery manufacturing equipment, that the Company will be able to bring energy density back up to around 50 Wh/kg (10 C charge rate) as anticipated, and that the Company will be able to meet its overall timeline on the battery cell roadmap. Additionally, forward-looking information involves a variety of known and unknown risks, uncertainties and other factors which may cause the actual plans, intentions, activities, results, performance or achievements of GMG to be materially different from any future plans, intentions, activities, results, performance or achievements expressed or implied by such forward-looking statements. Such risks include, without limitation: that GMG Graphene Batteries cannot be produced at lower cost, or any of the assumptions as to charging time, energy density, life cycle, scaling of the cell size, safety, thermal runaway risk and the need for a thermal management system for GMG Graphene Batteries cannot be achieved; that GMG Graphene Batteries do not offer expected speed and stability of charging; that GMG Graphene Batteries will not progress to BTRL 7 and 8; that a range of global companies in a variety of industries will not be interested in working with GMG; that the battery pack design will not be plastic and will not offer weight, cost and complexity advantages to a metal case and increased energy density; that the Company will not be able to optimize the electrochemical behaviour of the pouch cell through laboratory experimentation or at all; that the Company will not be able to bring energy density back up to around 50 Wh/kg (10 C charge rate) or at all; that the Company will not be able to meet its overall timeline on the battery cell roadmap; that the service agreement with the BIC will not enable the Company to optimize its cell design and battery manufacturing equipment; that further testing or larger-format cells will not replicate the cycling, resistance or temperature performance reported in this news release; that the Joint Development Agreement with Rio Tinto will not continue on the terms or timeline currently anticipated; GMG's operations could be adversely affected by possible future government legislation, policies and controls or by changes in applicable laws and regulations, or by the failure to obtain all necessary regulatory approvals; public health crises such as pandemics may adversely impact GMG's business and the ability of the Company to develop its products; the volatility of global capital markets; political instability; the failure of GMG to attract and retain skilled personnel; unexpected development and production challenges; GMG could face technology or software disruptions; unanticipated costs; risks relating to the extent and duration of the conflicts in Eastern Europe and the Middle East and their impact on global markets; that the Company will be unable to develop, market, and sell its products as currently anticipated; that the Company will be unsuccessful in identifying and engaging strategic partners; that the Company will be unable to acquire equipment to streamline its production process, or that the expansion of its production facilities will not result in the benefits currently expected; that companies currently working with GMG or parties that have entered into NDA arrangements with the Company will not be interested in purchasing the Company's products; that GMG's products may not perform as anticipated or deliver the expected commercial benefits; that GMG's proprietary production processes may not provide an alternative to traditional graphite supply chains; that the Company will be unable to grow its sales or revenues as anticipated; that third-party market data and industry projections will not be accurate as presented; and the risk factors set out under the heading "Risk Factors" in the Company's annual information form dated November 04, 2025 available for review on the Company's profile at www.sedarplus.ca.
+Although management of the Company has attempted to identify important factors that could cause actual results to differ materially from those contained in forward-looking statements or forward-looking information, there may be other factors that cause results not to be as anticipated, estimated or intended. There can be no assurance that such statements will prove to be accurate, as actual results and future events could differ materially from those anticipated in such statements. Accordingly, readers should not place undue reliance on forward-looking statements and forward-looking information. Readers are cautioned that reliance on such information may not be appropriate for other purposes. The Company does not undertake to update any forward-looking statement, forward-looking information or financial outlook that is incorporated by reference herein, except in accordance with applicable securities laws.
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/313606
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="769">
+      <c r="A769" t="str">
+        <v>Prime Video introduces new lip-sync technology on ‘Maxton Hall’</v>
+      </c>
+      <c r="B769" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C769" t="str">
+        <v>mlpr-amazon</v>
+      </c>
+      <c r="D769" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E769" t="str">
+        <v>https://www.aboutamazon.com/news/entertainment/prime-video-lip-sync-technology?utm_source=rss</v>
+      </c>
+      <c r="F769" t="str">
+        <v>Visual dubbing using AI and VFX technologies enhances the viewing experience for global customers.</v>
+      </c>
+    </row>
+    <row r="770">
+      <c r="A770" t="str">
+        <v>Moonwalk Biosciences Announces $70 Million Series B: NYSE Content Update</v>
+      </c>
+      <c r="B770" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C770" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D770" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E770" t="str">
+        <v>https://www.prnewswire.com/news-releases/moonwalk-biosciences-announces-70-million-series-b-nyse-content-update-302873799.html</v>
+      </c>
+      <c r="F770" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Sept. 9, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="771">
+      <c r="A771" t="str">
+        <v>AAEON Announces Plans to Incorporate NVIDIA Jetson Orin Nano 2 Module into its Embedded AI System Roadmap</v>
+      </c>
+      <c r="B771" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C771" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D771" t="str">
+        <v>AI, Healthcare, Real Estate, Energy, Retail, Automotive, Education, Media</v>
+      </c>
+      <c r="E771" t="str">
+        <v>https://express-press-release.net/news/2026/09/09/1769317</v>
+      </c>
+      <c r="F771" t="str">
+        <v>Following the announcement of NVIDIA Jetson Orin Nano 2, AAEON confirmed it will support the adoption of the module through its BOXER-8XXXAI product line. Taipei, [read full press release...]</v>
+      </c>
+    </row>
+    <row r="772">
+      <c r="A772" t="str">
+        <v>FUNDbeat Launches Competitive Intelligence Platform for Canadian Fund Companies</v>
+      </c>
+      <c r="B772" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C772" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D772" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E772" t="str">
+        <v>https://www.newmediawire.com/news/fundbeat-launches-competitive-intelligence-platform-for-canadian-fund-companies-7089391</v>
+      </c>
+      <c r="F772" t="str">
+        <v>New Platform Helps Marketing and Product Teams Compare Competitors, Identify Patterns and Understand Change Over Time OTTAWA, ON - September 9, 2026 ( NEWMEDIAWIRE ) - FUNDbeat Inc. today announced the launch of FUNDbeat, a new competitive intelligence platform designed specifically to help fund companies understand and compare competitors across a selected peer group. Fund companies publish a steady stream of publicly available content such as press releases, articles, videos, webinars and podcasts. Turning that volume of information into meaningful comparisons across competitors and over time can require significant research and analysis. FUNDbeat continuously monitors this activity and applies a consistent, industry-specific classification framework. The resulting structured dataset all</v>
+      </c>
+    </row>
+    <row r="773">
+      <c r="A773" t="str">
+        <v>Quantum BioPharma Ltd. NASDAQ: QNTM) Receives FDA Clearance to Begin Trials for Historic MS Treatment</v>
+      </c>
+      <c r="B773" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C773" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D773" t="str">
+        <v>Finance, SaaS, Healthcare, Media</v>
+      </c>
+      <c r="E773" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/09/3358646/0/en/quantum-biopharma-ltd-nasdaq-qntm-receives-fda-clearance-to-begin-trials-for-historic-ms-treatment.html</v>
+      </c>
+      <c r="F773" t="str">
+        <v>NEW YORK, Sept. 09, 2026 (GLOBE NEWSWIRE) -- via BioMedWire — Quantum BioPharma Ltd. (NASDAQ: QNTM) (CSE: QNTM) today announces its placement in an editorial published by BioMedWire (BMW), one of 75+ brands within the Dynamic Brand Portfolio @ IBN ( InvestorBrandNetwork ) , a specialized communications platform with a focus on financial news and content distribution for private and public companies and the investment community.</v>
+      </c>
+    </row>
+    <row r="774">
+      <c r="A774" t="str">
+        <v>Candelis Announces Health Canada Approval for ImageGrid® StreamVue™ Enterprise Diagnostic Streaming Viewer</v>
+      </c>
+      <c r="B774" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C774" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D774" t="str">
+        <v>Healthcare, Media</v>
+      </c>
+      <c r="E774" t="str">
+        <v>https://www.prweb.com/releases/candelis-announces-health-canada-approval-for-imagegrid-streamvue-enterprise-diagnostic-streaming-viewer-302871477.html</v>
+      </c>
+      <c r="F774" t="str">
+        <v>Candelis Expands Availability of StreamVue to Canadian Healthcare Providers, Delivering Instant Access to Diagnostic Images From Any Location NEW YORK, Sept. 9, 2026 /PRNewswire-PRWeb/ -- Candelis today announced that Health Canada has approved ImageGrid® StreamVue™, the company's...</v>
+      </c>
+    </row>
+    <row r="775">
+      <c r="A775" t="str">
+        <v>ClickSeek Highlights Effective Content Marketing Strategies Helping Startups Build Brand Visibility and Sustainable Growth</v>
+      </c>
+      <c r="B775" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C775" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D775" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E775" t="str">
+        <v>https://express-press-release.net/news/2026/09/09/1769293</v>
+      </c>
+      <c r="F775" t="str">
+        <v>Bengaluru, India, 2026-09-09 — /EPR Network/ — Startups operate in an increasingly competitive digital environment where establishing visibility, building credibility, and reaching the right audience can [read full press release...]</v>
+      </c>
+    </row>
+    <row r="776">
+      <c r="A776" t="str">
+        <v>NextTrip Expands JOURNY TV to LG Smart TVs Across 20 International ...</v>
+      </c>
+      <c r="B776" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C776" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D776" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E776" t="str">
+        <v>https://pr-inside.com/nexttrip-expands-journy-tv-to-lg-smart-tvs-across-20-international-r5220945.htm</v>
+      </c>
+      <c r="F776" t="str">
+        <v>(PR-inside.com) JOURNY TV and JOURNY Español Join LG Channels as NextTrip's Broader Media Distribution Footprint Spans More Than a Dozen Major Platforms Across Approximately 80 Countries with Estimated Potential Reach of Approximately 250 Million Viewers SUNRISE, FL / ACCESS Newswire / September 9, 2026 / NextTrip, Inc. (NASDAQ:NTRP) ("NextTrip," "the Company," "we," "our," or "us"), a technology-forward company defining the intersection of media and travel, today announced the international launch of its JOURNY TV travel entertainment channels on LG Channels, LG Electronics' global free ad-supported streaming television ("FAST") service. The expansion brings JOURNY TV and its dedicated Spanish-language channel, JOURNY Español, to LG ..</v>
+      </c>
+    </row>
+    <row r="777">
+      <c r="A777" t="str">
+        <v>NextTrip Expands JOURNY TV to LG Smart TVs Across 20 International Markets, Further Scaling Global Content-to-Commerce Platform</v>
+      </c>
+      <c r="B777" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C777" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D777" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E777" t="str">
+        <v>https://www.newswire.com/news/nexttrip-expands-journy-tv-to-lg-smart-tvs-across-20-international-markets</v>
+      </c>
+      <c r="F777" t="str">
+        <v>JOURNY TV and JOURNY Espa&amp;ntilde;ol Join LG Channels as NextTrip's Broader Media Distribution Footprint Spans More Than a Dozen Major Platforms Across Approximately 80 Countries with Estimated Potential Reach of Approximately 250 Million Viewers</v>
+      </c>
+    </row>
+    <row r="778">
+      <c r="A778" t="str">
+        <v>FLY REBEL FLY: American Rebel Light Beer Launches Abraham Lincoln "Be ...</v>
+      </c>
+      <c r="B778" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C778" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D778" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E778" t="str">
+        <v>https://pr-inside.com/fly-rebel-fly-american-rebel-light-beer-launches-abraham-lincoln-be-r5220932.htm</v>
+      </c>
+      <c r="F778" t="str">
+        <v>(PR-inside.com) From Lincoln to The Linc, America's Patriotic Beer Builds on Pennsylvania Momentum and Prepares for Its First Regular-Season NFL Game-Day Service Latest "Historic Moments" Video Featuring Abraham Lincoln and American Rebel CEO Andy Ross is Now Featured on AmericanRebel.com Days Before Philadelphia's September 13 NFL Home Opener PHILADELPHIA, PA AND NASHVILLE, TN / ACCESS Newswire / September 9, 2026 / American Rebel Holdings, Inc. (OTCID:AREB), America's Patriotic Brand™ and creator of American Rebel Light Beer - America's Patriotic, God-Fearing, Constitution-Loving, National Anthem-Singing, Stand Your Ground Beer™ - today announced the release of its new "LINCOLN - BE A REBEL" campaign video, the ..</v>
+      </c>
+    </row>
+    <row r="779">
+      <c r="A779" t="str">
+        <v>FLY REBEL FLY: American Rebel Light Beer Launches Abraham Lincoln "Be a Rebel" Campaign Ahead of Philadelphia Eagles Home Opener</v>
+      </c>
+      <c r="B779" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C779" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D779" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E779" t="str">
+        <v>https://www.newswire.com/news/fly-rebel-fly-american-rebel-light-beer-launches-abraham-lincoln-be-a-rebel</v>
+      </c>
+      <c r="F779" t="str">
+        <v>From Lincoln to The Linc, America's Patriotic Beer Builds on Pennsylvania Momentum and Prepares for Its First Regular-Season NFL Game-Day Service Latest "Historic Moments" Video Featuring Abraham Lincoln and American Rebel CEO Andy Ross is Now Featured on AmericanRebel.com Days Before Philadelphia's September 13 NFL Home Opener</v>
+      </c>
+    </row>
+    <row r="780">
+      <c r="A780" t="str">
+        <v>Filipino SEO Consultancy Drives 267% Organic Growth and No. 1 AI Search Visibility for Global Industrial Manufacturer</v>
+      </c>
+      <c r="B780" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C780" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D780" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E780" t="str">
+        <v>https://express-press-release.net/news/2026/09/09/1769260</v>
+      </c>
+      <c r="F780" t="str">
+        <v>MANILA, Philippines, 2026-09-09 — /EPR Network/ — Maria Espie Vidal, an SEO and content strategy consultant in the Philippines today announced the results of a [read full press release...]</v>
+      </c>
+    </row>
+    <row r="781">
+      <c r="A781" t="str">
+        <v>Can You Really Win Clients on LinkedIn? Maverrik Explains What Actually Works</v>
+      </c>
+      <c r="B781" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C781" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D781" t="str">
+        <v>AI, SaaS, Healthcare, Real Estate, Energy, Media, Education</v>
+      </c>
+      <c r="E781" t="str">
+        <v>https://pressat.co.uk/releases/can-you-really-win-clients-on-linkedin-maverrik-explains-what-actually-works-fd780c55e52b64ab586dd38d7f61f2cc/</v>
+      </c>
+      <c r="F781" t="str">
+        <v>Wednesday 9 September, 2026 Businesses are still winning new clients through LinkedIn, but according to social selling training company Maverrik, the companies seeing the strongest results are treating the platform as part of their sales process rather than simply a place to post content. LinkedIn has become crowded with content, automated outreach and AI-generated sales messages, leaving many business owners and sales teams questioning whether it can still generate genuine new business. Dean Seddon, founder and CEO of Maverrik and a social selling expert, says the answer is yes. But he argues there is a significant difference between being active on LinkedIn and having a system for winning clients through it. “Posting more content isn’t a sales strategy,” said Dean. “LinkedIn works commer</v>
+      </c>
+    </row>
+    <row r="782">
+      <c r="A782" t="str">
+        <v>EZVIZ inaugura una era de comodidad inteligente con su cartera de sistemas de entrada inteligentes</v>
+      </c>
+      <c r="B782" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C782" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D782" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E782" t="str">
+        <v>https://www.prnewswire.com/news-releases/ezviz-inaugura-una-era-de-comodidad-inteligente-con-su-cartera-de-sistemas-de-entrada-inteligentes-302872341.html</v>
+      </c>
+      <c r="F782" t="str">
+        <v>- EZVIZ inaugura una era de comodidad inteligente con su cartera de sistemas de entrada inteligentes basados en escenarios, que abarca innovadores timbres con video, videoporteros y abridores de puertas HOOFDDORP, Países Bajos, 9 de septiembre de 2026 /PRNewswire/ -- En un contexto de...</v>
+      </c>
+    </row>
+    <row r="783">
+      <c r="A783" t="str">
+        <v>Introducing “The Journey,” a New Podcast from The New Yorker and In the Dark</v>
+      </c>
+      <c r="B783" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C783" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D783" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E783" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360198</v>
+      </c>
+      <c r="F783" t="str">
+        <v>The New Yorker and In the Dark announced the release of &amp;#8220;The Journey, &amp;#8221; an audio investigation hosted by the New Yorker staff writer Ava Kofman. The podcast unravels the mystery of how Guojun Xuan and Silvia Zhang, a wealthy Los Angeles couple, obtained dozens of children through nearly as many surrogates&amp;#8212;and exposes a scandal that threatens to undermine the surrogacy industry. - - Kofman interviews an unusual cast of characters with ties to the couple, including neighbors,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360198</v>
+      </c>
+    </row>
+    <row r="784">
+      <c r="A784" t="str">
+        <v>Sam Kamra Launches AI Video Automation Pipeline to Maximize Property ...</v>
+      </c>
+      <c r="B784" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C784" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D784" t="str">
+        <v>AI, Real Estate, Media</v>
+      </c>
+      <c r="E784" t="str">
+        <v>https://pr-inside.com/sam-kamra-launches-ai-video-automation-pipeline-to-maximize-property-r5220840.htm</v>
+      </c>
+      <c r="F784" t="str">
+        <v>(PR-inside.com) Toronto Realtor and Prop-Tech Entrepreneur Connects Custom YouTube Video Automation Across Flagship Search Engines and National Referral Networks TORONTO, ON / ACCESS Newswire / September 9, 2026 / Sam Kamra, a licensed Real Estate Sales Representative with RE/MAX Millennium Real Estate, has deployed a custom artificial intelligence automation pipeline designed to convert static MLS listing data into dynamic, narrated YouTube video tours. This scalable video marketing engine is engineered to amplify listing reach across the Greater Toronto Area (GTA) and drive targeted buyer and seller traffic through Sam Kamra's interconnected web platforms and national partner networks. The automated system extracts raw property ..</v>
+      </c>
+    </row>
+    <row r="785">
+      <c r="A785" t="str">
+        <v>The Rookery Studios Says Authentic Video Gives Local Businesses an Edge as Trust in AI Content Falls</v>
+      </c>
+      <c r="B785" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C785" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D785" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E785" t="str">
+        <v>https://prunderground.com/the-rookery-studios-says-authentic-video-gives-local-businesses-an-edge-as-trust/cmttb040000jc04jvrtj2q5xx</v>
+      </c>
+      <c r="F785" t="str">
+        <v>Studio owner Parker McCumber says authentic, expert-led video can help local businesses stand out as AI-generated content becomes common across search and social feeds The post The Rookery Studios Says Authentic Video Gives Local Businesses an Edge as Trust in AI Content Falls first appeared on</v>
+      </c>
+    </row>
+    <row r="786">
+      <c r="A786" t="str">
+        <v>Recastia's PDF to Video Tool Gives Static Documents a Watchable Format</v>
+      </c>
+      <c r="B786" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C786" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D786" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E786" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360192</v>
+      </c>
+      <c r="F786" t="str">
+        <v>Important material often remains inside PDFs after the document has been approved and distributed. Reports, product guides, lessons, and campaign briefs may be informative, but long pages can lose people who prefer to watch or listen. Recastia addresses that gap with PDF to video creation that carries document content into a format suited to online viewing and sharing. - - Recastia&amp;#39;s PDF to video tool reads the source PDF and uses its pages, text, and visuals as the basis for the vi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360192</v>
+      </c>
+    </row>
+    <row r="787">
+      <c r="A787" t="str">
+        <v>EZStream Reviews 2026: Could This $28.99 HDMI Device Be the Streaming Upgrade Your TV Setup Has Been Waiting For? Price, Apps &amp; Setup Examined</v>
+      </c>
+      <c r="B787" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C787" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D787" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E787" t="str">
+        <v>https://www.newswire.com/news/ezstream-reviews-2026-could-this-28-99-hdmi-device-be-the-streaming-upgrade</v>
+      </c>
+      <c r="F787" t="str">
+        <v>For households looking to simplify a crowded streaming routine in 2026, this EZStream review explores the brand-stated plug-in HDMI concept, current $28.99 starting price, app-access positioning, setup experience, and the key details buyers may want to check before deciding whether it fits their entertainment setup.</v>
+      </c>
+    </row>
+    <row r="788">
+      <c r="A788" t="str">
+        <v>Early Warning Press Release Regarding Acquisition of Common Shares in Carbon Streaming Corporation by Marin Katusa</v>
+      </c>
+      <c r="B788" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C788" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D788" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E788" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/09/3358268/0/en/early-warning-press-release-regarding-acquisition-of-common-shares-in-carbon-streaming-corporation-by-marin-katusa.html</v>
+      </c>
+      <c r="F788" t="str">
+        <v>Early Warning Press Release Regarding Acquisition of Common Shares in Carbon Streaming Corporation by Marin Katusa</v>
+      </c>
+    </row>
+    <row r="789">
+      <c r="A789" t="str">
+        <v>Consumer Watchdog Alert Calls Out PG&amp;amp;E's Bailout And PG&amp;amp;E CEO's Misrepresentation</v>
+      </c>
+      <c r="B789" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C789" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D789" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E789" t="str">
+        <v>https://www.prnewswire.com/news-releases/consumer-watchdog-alert-calls-out-pges-bailout-and-pge-ceos-misrepresentation-302872882.html</v>
+      </c>
+      <c r="F789" t="str">
+        <v>SACRAMENTO, Calif., Sept. 8, 2026 /PRNewswire/ -- A new Consumer Alert video published by Consumer Watchdog exposes the "bailout blackmail" that PG&amp;E is engaging in to force the legislature to approve a bailout for the company in a special session. The company is cutting back on $2...</v>
+      </c>
+    </row>
+    <row r="790">
+      <c r="A790" t="str">
+        <v>Tina Jurgens Appointed New Chief Marketing and Sales Officer at Bastei Lubbe AG</v>
+      </c>
+      <c r="B790" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C790" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D790" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E790" t="str">
+        <v>https://www.newmediawire.com/news/tina-jurgens-appointed-new-chief-marketing-and-sales-officer-at-bastei-lubbe-ag-7089359</v>
+      </c>
+      <c r="F790" t="str">
+        <v>COLOGNE, GERMANY - September 8, 2026 ( NEWMEDIAWIRE ) - The Supervisory Board of Bastei Lubbe AG, which is listed on the Prime Standard segment of the Frankfurt Stock Exchange, has appointed Tina Jurgens to the Executive Board in the position of the new Chief Marketing and Sales Officer. She will take up her post on 1 November 2026. Tina Jurgens is joining Bastei Lubbe AG from the ZEBRALUTION Group, one of Germany’s leading digital distributors for book and audiobook publishers. Since 2024, she has served as Co-CEO, overseeing the operational side of the digital publishing and podcasts divisions, as well as technology, finance and HR. Her career at ZEBRALUTION began in 2018 as Managing Director, when she established the new business division zebra-audio.net (now ZEBRALUTION Podcast). In 20</v>
+      </c>
+    </row>
+    <row r="791">
+      <c r="A791" t="str">
+        <v>INOX SOLAR AMERICAS ANNOUNCES 800-MW PV MODULE SUPPLY AGREEMENT WITH LEADING U.S. SOLAR ENERGY DEVELOPER</v>
+      </c>
+      <c r="B791" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C791" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D791" t="str">
+        <v>Energy, Media</v>
+      </c>
+      <c r="E791" t="str">
+        <v>https://www.prnewswire.com/news-releases/inox-solar-americas-announces-800-mw-pv-module-supply-agreement-with-leading-us-solar-energy-developer-302872820.html</v>
+      </c>
+      <c r="F791" t="str">
+        <v>Major utility-scale supply agreement highlights Inox Solar Americas' U.S. manufacturing capabilities, high domestic content, PFE &amp; supply-chain compliance, and excellent product bankability in the U.S. solar market GREENVILLE, N.C., Sept. 8, 2026 /PRNewswire/ -- Inox Solar Americas LLC, a...</v>
+      </c>
+    </row>
+    <row r="792">
+      <c r="A792" t="str">
+        <v>Market One: IDEX Metals Outlines Four Porphyry Targets at Its Freeze Copper Project in Idaho</v>
+      </c>
+      <c r="B792" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C792" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D792" t="str">
+        <v>Energy, Media</v>
+      </c>
+      <c r="E792" t="str">
+        <v>https://www.newsfilecorp.com/release/313493/Market-One-IDEX-Metals-Outlines-Four-Porphyry-Targets-at-Its-Freeze-Copper-Project-in-Idaho</v>
+      </c>
+      <c r="F792" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 8, 2026) - Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors.Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.IDEX Metals Corp.: Drilling Four Porphyry Targets at Its Freeze Copper Project in IdahoIDEX Metals Corp. (TSXV: IDEX) (OTCQB:...</v>
+      </c>
+    </row>
+    <row r="793">
+      <c r="A793" t="str">
+        <v>iHeartMedia Announces “Big Kick Energy with Cameron Dicker and Timothy Tillman,” a New Podcast Bridging the Worlds of Football and Soccer</v>
+      </c>
+      <c r="B793" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C793" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D793" t="str">
+        <v>Energy, Media</v>
+      </c>
+      <c r="E793" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360179</v>
+      </c>
+      <c r="F793" t="str">
+        <v>iHeartPodcasts, the No. 1 podcast publisher according to Podtrac, announced &amp;#8220;Big Kick Energy with Cameron Dicker and Timothy Tillman,&amp;#8221; a new weekly sports podcast hosted by Los Angeles Chargers kicker Cameron Dicker, who holds the highest career field-goal percentage in NFL history, and Los Angeles Football Club midfielder Timothy Tillman. The series will premiere Friday, September 11, with new episodes available every Friday on the iHeartRadio app and wherever podcasts are heard. - - Bu... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360179</v>
+      </c>
+    </row>
+    <row r="794">
+      <c r="A794" t="str">
+        <v>‘Percy Jackson and the Olympians’ Cast Teases Bigger, Darker, More Epic Season 3</v>
+      </c>
+      <c r="B794" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C794" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D794" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E794" t="str">
+        <v>https://thewaltdisneycompany.com/news/percy-jackson-season-3-preview/</v>
+      </c>
+      <c r="F794" t="str">
+        <v>The post ‘Percy Jackson and the Olympians’ Cast Teases Bigger, Darker, More Epic Season 3 appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="795">
+      <c r="A795" t="str">
+        <v>Adapti, Inc. Discusses Growth and Revenue Strategies with The MarketGems ...</v>
+      </c>
+      <c r="B795" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C795" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D795" t="str">
+        <v>Finance, AI, Media, Education</v>
+      </c>
+      <c r="E795" t="str">
+        <v>https://pr-inside.com/adapti-inc-discusses-growth-and-revenue-strategies-with-the-marketgems-r5220599.htm</v>
+      </c>
+      <c r="F795" t="str">
+        <v>(PR-inside.com) TOWSON, MD / ACCESS Newswire / September 8, 2026 / Adapti, Inc. (OTCID:ADTI)("the Company"), a company developing AI technology to integrate sports and influencer management, was featured on the MarketGems Podcast, hosted by Baystone Group. Scott Lonergan, President of The Ballengee Group, an Adapti, Inc. subsidiary, joined host Matthew Dunehoo to discuss the Company's growth and revenue strategies. "Our largest revenue stream comes from representing Major League Baseball players," explained Lonergan. "The economics of baseball are growing rapidly," he added, noting increasing professional salaries and bonuses, as well as NIL deals at the high school and collegiate level. Lonergan then discussed the ..</v>
+      </c>
+    </row>
+    <row r="796">
+      <c r="A796" t="str">
+        <v>Adapti, Inc. Discusses Growth and Revenue Strategies with The MarketGems Podcast</v>
+      </c>
+      <c r="B796" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C796" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D796" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E796" t="str">
+        <v>https://www.newswire.com/news/adapti-inc-discusses-growth-and-revenue-strategies-with-the-marketgems-podcast</v>
+      </c>
+      <c r="F796" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="797">
+      <c r="A797" t="str">
+        <v>Channel 4 and Maggi partner to serve up new batch of recipes celebrating connection through food</v>
+      </c>
+      <c r="B797" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C797" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D797" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E797" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360168</v>
+      </c>
+      <c r="F797" t="str">
+        <v>Channel 4 today announces a new short-form video series for its social-first food and drink channel, Channel 4 Served, as part of its partnership with Nestl�&amp;#39;s global food brand, Maggi. - - The recipe series will see popular Channel 4 Served chefs Jono Yates and Verna Gao celebrate the emotional connection food brings while cooking their takes on indulgent comfort food and Asian-inspired dishes. - - Each recipe features an everyday-staple Maggi product, with dishes ranging from Korean BBQ C... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360168</v>
+      </c>
+    </row>
+    <row r="798">
+      <c r="A798" t="str">
+        <v>Huawei and the UNESCO Institute for Lifelong Learning Empowered Over 10,000 Literacy Educators Worldwide through Digital Skills Training</v>
+      </c>
+      <c r="B798" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C798" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D798" t="str">
+        <v>AI, Media, Education</v>
+      </c>
+      <c r="E798" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360162</v>
+      </c>
+      <c r="F798" t="str">
+        <v>As education systems evolve in the age of AI, literacy today extends beyond reading and writing to include using digital tools effectively, leveraging artificial intelligence responsibly, and critically evaluating online content. - - To help educators meet the demands of an increasingly digital world, the UNESCO Institute for Lifelong Learning (UIL), through the Secretariat of the UNESCO Global Alliance for Literacy, and Huawei launched the multilingual online course Improving the Digital... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360162</v>
+      </c>
+    </row>
+    <row r="799">
+      <c r="A799" t="str">
+        <v>NFL Films Celebrates 50th Anniversary of Inside the NFL</v>
+      </c>
+      <c r="B799" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C799" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D799" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E799" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360161</v>
+      </c>
+      <c r="F799" t="str">
+        <v>NFL Films is celebrating the 50th Anniversary of Inside the NFL and its second season on X as an X Original, premiering Wednesday, Sept. 9. Inside the NFL will deliver fans premium football content every day throughout the season with hundreds of short form clips, mic&amp;#39;d up moments and game edits exclusively on X. - - For 50 seasons, Inside the NFL has been the definitive source for weekly NFL Films highlights, showcasing previously unseen angles of pivotal game action and behind-the-s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360161</v>
+      </c>
+    </row>
+    <row r="800">
+      <c r="A800" t="str">
+        <v>Excellence in Website Development Recognized at the 30th Annual WebAward Competition</v>
+      </c>
+      <c r="B800" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C800" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D800" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E800" t="str">
+        <v>https://www.pr.com/press-release/978529</v>
+      </c>
+      <c r="F800" t="str">
+        <v>The Web Marketing Association is pleased to announce the winners of its 30th annual WebAward Competition for website development. Entries from around the world were adjudicated in 86 industry categories during this year's competition. Entries were judged on design, copy writing, innovation, content, interactivity, navigation, and use of technology. A complete list of the winning sites can be found at the WebAward Website [PR.com]</v>
+      </c>
+    </row>
+    <row r="801">
+      <c r="A801" t="str">
+        <v>Vadzo Imaging Expands HDR Camera Portfolio with Falcon-2020CRS: 20MP AR2020 Color USB 3.2 Gen 1 Camera with Dynamic ROI for High-Resolution HDR Imaging</v>
+      </c>
+      <c r="B801" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C801" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D801" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E801" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-expands-hdr-camera-portfolio-with-falcon-2020crs-20mp-22858637</v>
+      </c>
+      <c r="F801" t="str">
+        <v>Built for broadcast production, studio content creation, and professional photography that demand genuine wide dynamic range at full 20-megapixel resolution, this camera pairs the Onsemi HyperLux AR2020 sensor with Dynamic ROI over USB 3.2 Gen 1, extending Vadzo Imaging's HDR camera portfolio with a platform built specifically for the lighting complexity professional content production actually presents.</v>
+      </c>
+    </row>
+    <row r="802">
+      <c r="A802" t="str">
+        <v>Stranger Things Filming Location Hits the Market in Historic Stone Mountain, Georgia</v>
+      </c>
+      <c r="B802" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C802" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D802" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E802" t="str">
+        <v>https://www.prweb.com/releases/stranger-things-filming-location-hits-the-market-in-historic-stone-mountain-georgia-302871473.html</v>
+      </c>
+      <c r="F802" t="str">
+        <v>The 1920s bungalow featured in Netflix's Stranger Things offers fans a rare opportunity to own a piece of television history, just two blocks from downtown Stone Mountain. STONE MOUNTAIN, Ga., Sept. 8, 2026 /PRNewswire-PRWeb/ -- A piece of Hawkins, Indiana, is officially up for grabs....</v>
+      </c>
+    </row>
+    <row r="803">
+      <c r="A803" t="str">
+        <v>The 2026 Prix La Caisse en art actuel awarded to Genevi�ve Matthieu</v>
+      </c>
+      <c r="B803" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C803" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D803" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E803" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360154</v>
+      </c>
+      <c r="F803" t="str">
+        <v>Genevi�ve Matthieu won the 2026 Prix La Caisse en art actuel, a $25,000 prize that recognizes the contributions of mid-career Qu�bec artists and supports the continuation of their artistic practice. - - Genevi�ve Matthieu is an artist duo&amp;#8212;Genevi�ve Cr�peau and Matthieu Dumont&amp;#8212;formed in Rouyn-Noranda in the late 1990s, whose multidisciplinary practice combines performance, installation, video, music and poetry. Through collective performances and staged depictions of social scenes inspired b... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360154</v>
+      </c>
+    </row>
+    <row r="804">
+      <c r="A804" t="str">
+        <v>Nikon is developing firmware version 2.00 for the Nikon ZR full-frame sensor camera</v>
+      </c>
+      <c r="B804" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C804" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D804" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E804" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360148</v>
+      </c>
+      <c r="F804" t="str">
+        <v>Nikon Corporation (Nikon) is pleased to announce the development of firmware version 2.00 for the Nikon ZR (released in October 2025), a full-frame sensor camera in the Z CINEMA series. - - The following features are planned for inclusion in this firmware update, with the aim of further advancing creative capabilities and workflows for a broad range of users, from high-end filmmakers to content creators. - - - &amp;#8226; Support for Log3G10 and REDWideGamutRGB when recording in H.265 format, delive... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360148</v>
+      </c>
+    </row>
+    <row r="805">
+      <c r="A805" t="str">
+        <v>Nero AI Showcases Production-Ready Image Processing Solutions at SuperAI Singapore</v>
+      </c>
+      <c r="B805" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C805" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D805" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E805" t="str">
+        <v>https://www.pr.com/press-release/971175</v>
+      </c>
+      <c r="F805" t="str">
+        <v>Nero AI exhibited at SuperAI Singapore, showcasing scalable AI APIs for image enhancement, video upscaling, and image-to-video. [PR.com]</v>
+      </c>
+    </row>
+    <row r="806">
+      <c r="A806" t="str">
+        <v>Telestream Advances Practical AI from Content Understanding to Intelligent ...</v>
+      </c>
+      <c r="B806" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C806" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D806" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E806" t="str">
+        <v>https://pr-inside.com/telestream-advances-practical-ai-from-content-understanding-to-intelligent-r5220504.htm</v>
+      </c>
+      <c r="F806" t="str">
+        <v>(PR-inside.com) Media-native AI identifies key moments and topics, accelerates multi-platform content delivery, and turns contextual content analysis into workflow decisions, transforming AI insights into intelligent media workflows built for control, security, and professional media operations. See it at IBC2026. NEVADA CITY, CA / ACCESS Newswire / September 8, 2026 / Telestream , a global leader in media workflow technologies, today announced the next evolution of its Practical AI strategy, evolving its comprehensive portfolio of media-native AI capabilities into an intelligent automation layer that understands professional media and uses those insights to take action. Telestream Practical AI is designed to give media organizations ..</v>
+      </c>
+    </row>
+    <row r="807">
+      <c r="A807" t="str">
+        <v>Kartoon Studios Issues Letter to Shareholders Highlighting Strategic ...</v>
+      </c>
+      <c r="B807" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C807" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D807" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E807" t="str">
+        <v>https://pr-inside.com/kartoon-studios-issues-letter-to-shareholders-highlighting-strategic-r5220499.htm</v>
+      </c>
+      <c r="F807" t="str">
+        <v>(PR-inside.com) BEVERLY HILLS, CA / ACCESS Newswire / September 8, 2026 / Kartoon Studios, Inc. (NYSE American:TOON) ("Kartoon Studios" or the "Company"), a global entertainment company creating, producing, distributing and licensing children's and family content, today announced that the Company filed its proxy statement with the U.S. Securities and Exchange Commission on Friday, September 4, 2026, which included a letter to shareholders from Andy Heyward, Chairman and Chief Executive Officer. The letter can also be accessed on the Company's website by visiting https://ir.kartoonstudios.com/annual-reports. DEAR FELLOW SHAREHOLDERS, For many years, I created the animated movie that opened the annual Berkshire Hathaway shareholders meeting, and have ..</v>
+      </c>
+    </row>
+    <row r="808">
+      <c r="A808" t="str">
+        <v>MazeBolt Integrates with Cloudflare CDN Edge for Continuous DDoS Validation ...</v>
+      </c>
+      <c r="B808" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C808" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D808" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E808" t="str">
+        <v>https://pr-inside.com/mazebolt-integrates-with-cloudflare-cdn-edge-for-continuous-ddos-validation-r5220489.htm</v>
+      </c>
+      <c r="F808" t="str">
+        <v>(PR-inside.com) RADAR™, the independent DDoS validation platform, deploys natively with Cloudflare with no mirror port and no maintenance window. RAMAT GAN, IL / ACCESS Newswire / September 8, 2026 / MazeBolt, the independent validation platform for DDoS protection, today announced support for native deployment into Cloudflare CDN environments. The integration gives enterprises continuous, independent validation of the DDoS defenses protecting their services at the content delivery edge. Enterprises buy tier-one DDoS protection so their services stay online when an attack hits. Proof that it is set up correctly, for every service, comes mainly from the provider's own dashboards. But configurations drift as changes ..</v>
+      </c>
+    </row>
+    <row r="809">
+      <c r="A809" t="str">
+        <v>Cadient's Authenticity Report Finds Up to 71% of Resumes Show AI-Written Content Amid Growing Scrutiny of AI Hiring</v>
+      </c>
+      <c r="B809" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C809" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D809" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E809" t="str">
+        <v>https://www.prweb.com/releases/cadients-authenticity-report-finds-up-to-71-of-resumes-show-ai-written-content-amid-growing-scrutiny-of-ai-hiring-302870624.html</v>
+      </c>
+      <c r="F809" t="str">
+        <v>New cross-industry analysis finds AI-assisted resume writing has become widespread as employers face growing questions about how artificial intelligence should be used to evaluate candidates NEW YORK, Sept. 8, 2026 /PRNewswire-PRWeb/ -- Artificial intelligence is rapidly reshaping both...</v>
+      </c>
+    </row>
+    <row r="810">
+      <c r="A810" t="str">
+        <v>Syntholene Completes Phase One of Effects Testing at Iceland Demonstration Facility, Advances to High-Power Operations</v>
+      </c>
+      <c r="B810" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C810" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D810" t="str">
+        <v>Energy, Media</v>
+      </c>
+      <c r="E810" t="str">
+        <v>https://www.newsfilecorp.com/release/313200/Syntholene-Completes-Phase-One-of-Effects-Testing-at-Iceland-Demonstration-Facility-Advances-to-HighPower-Operations</v>
+      </c>
+      <c r="F810" t="str">
+        <v>Chicago, Illinois--(Newsfile Corp. - September 8, 2026) - Syntholene Energy Corp. (TSXV: ESAF) (OTCQB: SYNTF) (FSE: 3DD0) ("Syntholene" or the "Company") announced today that it has successfully completed Phase One of its effects testing at its geothermally-integrated Solid Oxide Electrolyzer Cell ("SOEC") demonstration facility in Húsavík, Iceland (the "Demonstration Facility"). The Company has now initiated high-power operations in its Phase Two testing.Cannot view this video? ...</v>
+      </c>
+    </row>
+    <row r="811">
+      <c r="A811" t="str">
+        <v>Stoke Space Technologies Raises $1 Billion Series E: NYSE Content Update</v>
+      </c>
+      <c r="B811" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C811" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D811" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E811" t="str">
+        <v>https://www.prnewswire.com/news-releases/stoke-space-technologies-raises-1-billion-series-e-nyse-content-update-302872302.html</v>
+      </c>
+      <c r="F811" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Sept. 8, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="812">
+      <c r="A812" t="str">
+        <v>Sesame Street Brings a New Generation to The Monster at the End of This Book, Celebrating its 55th Anniversary</v>
+      </c>
+      <c r="B812" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C812" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D812" t="str">
+        <v>SaaS, Gaming, Media</v>
+      </c>
+      <c r="E812" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360135</v>
+      </c>
+      <c r="F812" t="str">
+        <v>Throughout September, Sesame Workshop, the global nonprofit behind Sesame Street, is celebrating one of the most beloved stories in children&amp;#39;s publishing with a multi-platform campaign inspired by The Monster at the End of This Book, bringing Grover&amp;#39;s classic adventure to families through books, streaming, music, gaming, and social media. - - More than five decades after first captivating readers, the story continues to delight new generations with humor, heart, and an unforgettable twist... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360135</v>
+      </c>
+    </row>
+    <row r="813">
+      <c r="A813" t="str">
+        <v>Mediagenix Personalization Curates Sports Content Around Individual ...</v>
+      </c>
+      <c r="B813" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C813" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D813" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E813" t="str">
+        <v>https://pr-inside.com/mediagenix-personalization-curates-sports-content-around-individual-r5220474.htm</v>
+      </c>
+      <c r="F813" t="str">
+        <v>(PR-inside.com) New Semantic Personalized Experience combines content intelligence with explicit and inferred viewer interests for more relevant, transparent personalization BRUSSELS, BE / ACCESS Newswire / September 8, 2026 / Mediagenix, a global leader in smart content solutions to profitably connect the right content to the right audience, today announced the latest evolution of its Mediagenix Personalization solution with Semantic Personalized Experience, an innovation that combines enriched content metadata with explicit viewer preferences, behavioral signals and platform trends to determine what content is surfaced and how it is organized and presented to each viewer. Sports is the first content domain to apply Semantic Personalized ..</v>
+      </c>
+    </row>
+    <row r="814">
+      <c r="A814" t="str">
+        <v>Digital Tails Group Introduces Configuration-Driven Visual Content Automation</v>
+      </c>
+      <c r="B814" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C814" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D814" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E814" t="str">
+        <v>https://www.prweb.com/releases/digital-tails-group-introduces-configuration-driven-visual-content-automation-302868700.html</v>
+      </c>
+      <c r="F814" t="str">
+        <v>One click turns any customer configuration into photorealistic images, cinematic video and branded media — automatically, with no reshoot and no manual production. HOBOKEN, N.J., Sept. 8, 2026 /PRNewswire-PRWeb/ -- Digital Tails Group (DTG) today introduced configuration-driven visual...</v>
+      </c>
+    </row>
+    <row r="815">
+      <c r="A815" t="str">
+        <v>Roots &amp;amp; Boots Dragon Jam at Pekin Marigold Festival Reflects Illinois Residents' Desire for Entertainment Options and Connectivity</v>
+      </c>
+      <c r="B815" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C815" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D815" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E815" t="str">
+        <v>https://www.prweb.com/releases/roots--boots-dragon-jam-at-pekin-marigold-festival-reflects-illinois-residents-desire-for-entertainment-options-and-connectivity-302869755.html</v>
+      </c>
+      <c r="F815" t="str">
+        <v>A Pekin festival sponsorship this September is highlighting how community-focused providers factor into Illinois households' choice of internet streaming bundles. i3 Broadband's backing of the Roots &amp; Boots Dragon Jam secures its local leadership as an internet and streaming bundles...</v>
+      </c>
+    </row>
+    <row r="816">
+      <c r="A816" t="str">
+        <v>Fimo launches autonomous websites, making AI code editable and self-improving</v>
+      </c>
+      <c r="B816" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C816" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D816" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E816" t="str">
+        <v>https://prunderground.com/fimo-launches-autonomous-websites-making-ai-code-editable-and-self-improving/cmtrmytbp000604l8ga8o1ygf</v>
+      </c>
+      <c r="F816" t="str">
+        <v>Turn AI code from any coding agent (like Claude Code or Codex) into an autonomous website with agents working 24/7 to drive SEO, translations, and content marketing. The post Fimo launches autonomous websites, making AI code editable and self-improving first appeared on</v>
+      </c>
+    </row>
+    <row r="817">
+      <c r="A817" t="str">
+        <v>Ripley's Believe It or Not! Releases Brand-New Book, "Wired Into Weird" ...</v>
+      </c>
+      <c r="B817" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C817" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D817" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E817" t="str">
+        <v>https://pr-inside.com/ripley-s-believe-it-or-not-releases-brand-new-book-wired-into-weird-r5220453.htm</v>
+      </c>
+      <c r="F817" t="str">
+        <v>(PR-inside.com) The newest Ripley's annual is available now, plugging readers into hundreds of all-new, all-true stories from around the world! ORLANDO, FL / ACCESS Newswire / September 8, 2026 / Ripley's Believe It or Not! World Entertainment is rebooting curiosity with its brand-new annual book, Ripley's Believe It or Not! Wired Into Weird, on sale today wherever books are sold. The release lands on International Literacy Day, timed to spark curiosity in even the most reluctant readers. In a world where AI-generated content has everyone second-guessing what's real, Ripley's Believe It or Not! Wired Into Weird proves that truth is still stranger than ..</v>
+      </c>
+    </row>
+    <row r="818">
+      <c r="A818" t="str">
+        <v>Biotin Xtreme Hair Care Launches Natural Scalp Support Program for GLP-1 Hair Thinning</v>
+      </c>
+      <c r="B818" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C818" t="str">
+        <v>Send2Press</v>
+      </c>
+      <c r="D818" t="str">
+        <v>Healthcare, Media</v>
+      </c>
+      <c r="E818" t="str">
+        <v>https://www.send2press.com/wire/biotin-xtreme-hair-care-launches-natural-scalp-support-program-for-glp-1-hair-thinning/</v>
+      </c>
+      <c r="F818" t="str">
+        <v>ATLANTA, Ga., Sept. 8, 2026 (SEND2PRESS NEWSWIRE) -- As GLP-1 receptor agonist medications continue to revolutionize metabolic health and weight management worldwide, healthcare providers and patients are observing a frequent, distressing side effect: sudden, widespread hair shedding. Biotin Xtreme Hair Care - a leader in clean hair restoration founded by veteran salon specialists with over 30 years of clinical expertise - today announced the official rollout of its Natural Scalp Support Program for Post-Weight Loss Hair Thinning.</v>
+      </c>
+    </row>
+    <row r="819">
+      <c r="A819" t="str">
+        <v>Beamr and VAST Data Partner to AI-enhance and Monetize Video Archives with NVIDIA</v>
+      </c>
+      <c r="B819" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C819" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D819" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E819" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/08/3357475/0/en/beamr-and-vast-data-partner-to-ai-enhance-and-monetize-video-archives-with-nvidia.html</v>
+      </c>
+      <c r="F819" t="str">
+        <v>Beamr joins the VAST Cosmos Partner Program. First broadcast demonstration at IBC 2026, September 11–14, Amsterdam</v>
+      </c>
+    </row>
+    <row r="820">
+      <c r="A820" t="str">
+        <v>A first look at ‘Our Fault: London,’ the ‘Your Fault: London’ and 'My Fault: London' sequel coming to Prime Video in 2027</v>
+      </c>
+      <c r="B820" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C820" t="str">
+        <v>mlpr-amazon</v>
+      </c>
+      <c r="D820" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E820" t="str">
+        <v>https://www.aboutamazon.com/news/entertainment/our-fault-london-prime-video?utm_source=rss</v>
+      </c>
+      <c r="F820" t="str">
+        <v>Asha Banks and Matthew Broome return for the concluding chapter of the English-language adaptation of Mercedes Ron's 'Culpables' trilogy.</v>
+      </c>
+    </row>
+    <row r="821">
+      <c r="A821" t="str">
+        <v>Equitech-Bio Expands Reagent Portfolio with New IgG Offering and Publication-Backed ...</v>
+      </c>
+      <c r="B821" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C821" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D821" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E821" t="str">
+        <v>https://pr-inside.com/equitech-bio-expands-reagent-portfolio-with-new-igg-offering-and-publication-backed-r5220427.htm</v>
+      </c>
+      <c r="F821" t="str">
+        <v>(PR-inside.com) PALO ALTO, CA / ACCESS Newswire / September 8, 2026 / Bioz, Inc. , the scientific marketing platform that transforms peer-reviewed research into evidence-rich product experiences, today announced the continued expansion of its collaboration with Equitech-Bio , a trusted supplier of serum proteins, immunoglobulins, antisera, and other biological reagents for research, diagnostic development, and bioprocessing applications. As Equitech-Bio prepares to introduce a new reagent-grade IgG product, the company is leveraging Bioz to place greater visibility on the scientific evidence supporting its most important product lines. Through Bioz Badges embedded on individual product webpages and a centralized Bioz Content Hub , researchers ..</v>
+      </c>
+    </row>
+    <row r="822">
+      <c r="A822" t="str">
+        <v>NetActuate Launches Media Substrate, a Global Transport Layer for Live Video</v>
+      </c>
+      <c r="B822" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C822" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D822" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E822" t="str">
+        <v>https://www.prnewswire.com/news-releases/netactuate-launches-media-substrate-a-global-transport-layer-for-live-video-302871905.html</v>
+      </c>
+      <c r="F822" t="str">
+        <v>NetActuate launches the Media Substrate before IBC 2026, available today. Broadcasters send one stream and receive one stream. NetActuate's network runs the diverse paths beneath. AMSTERDAM, Sept. 8, 2026 /PRNewswire/ -- NetActuate today launched the NetActuate Media Substrate, a managed...</v>
+      </c>
+    </row>
+    <row r="823">
+      <c r="A823" t="str">
+        <v>Nearly three in four UK trades websites tested take over 4 seconds to show main content on mobile</v>
+      </c>
+      <c r="B823" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C823" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D823" t="str">
+        <v>Real Estate, Media</v>
+      </c>
+      <c r="E823" t="str">
+        <v>https://pressat.co.uk/releases/nearly-three-in-four-uk-trades-websites-tested-take-over-4-seconds-to-show-main-content-on-mobile-c9baea7510484337ffc0a2194f3fd8d4/</v>
+      </c>
+      <c r="F823" t="str">
+        <v>Tuesday 8 September, 2026 Nearly three-quarters of UK trades websites with a usable mobile content-loading measurement took more than four seconds to display their largest content element in automated laboratory testing, new research has found. The State of UK Trades Websites 2026, published by Websites for Tradespeople, found that 72.5% of the 30,399 websites returning this measurement exceeded four seconds. The median was 6.7 seconds. The measurement, called Largest Contentful Paint, records when the largest visible image or block of text appears during page loading. The findings come from Google Lighthouse lab tests rather than measurements of actual customer visits. The research attempted mobile and desktop audits of 43,738 UK trades websites, with 31,030 returning a usable result on a</v>
+      </c>
+    </row>
+    <row r="824">
+      <c r="A824" t="str">
+        <v>Gaming Realms PLC Announces Interim Results</v>
+      </c>
+      <c r="B824" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C824" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D824" t="str">
+        <v>Finance, Gaming, Media</v>
+      </c>
+      <c r="E824" t="str">
+        <v>https://pr-inside.com/gaming-realms-plc-announces-interim-results-r5220408.htm</v>
+      </c>
+      <c r="F824" t="str">
+        <v>(PR-inside.com) Strong growth in core content licensing business; revenue up 12% and Adjusted EBITDA1 margins expanding UK revenues return to growth despite near doubling of Remote Gaming Duty Core content licensing revenue increased 23% in the two months post-period compared to the same period in 2025 LONDON, UK / ACCESS Newswire / September 8, 2026 / Gaming Realms plc (AIM:GMR), the developer and licensor of mobile focused gaming content, is pleased to announce its interim results for the six months to 30 June 2026 (the "Period" or "H1'26"). Financial highlights: H1'26 H1'25 Change £m £m % Content licensing revenue 13.0 11.7 +12% Brand licensing revenue 0.7 2.4 -71% Social publishing revenue 1.7 1.9 -9% Total revenue 15.5 16.0 -3% Adjusted EBITDA (excl. brand licensing) 5.9 5.1 +16% Adju</v>
+      </c>
+    </row>
+    <row r="825">
+      <c r="A825" t="str">
+        <v>Rockwell Automation Announces New Cybersecurity Season of ROKStudios Video Series</v>
+      </c>
+      <c r="B825" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C825" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D825" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E825" t="str">
+        <v>https://www.prnewswire.com/news-releases/rockwell-automation-announces-new-cybersecurity-season-of-rokstudios-video-series-302867790.html</v>
+      </c>
+      <c r="F825" t="str">
+        <v>New season features global manufacturers and cybersecurity leaders sharing recent research and practical strategies for building resilient, secure industrial operations MILTON KEYNES, England, Sept. 8, 2026 /PRNewswire/ -- Rockwell Automation, the world's largest company dedicated to...</v>
+      </c>
+    </row>
+    <row r="826" xml:space="preserve">
+      <c r="A826" t="str">
+        <v>The Hong Kong Shopping Festival achieved success in the Chinese Mainland with over 115 million views</v>
+      </c>
+      <c r="B826" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C826" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D826" t="str">
+        <v>Finance, AI, SaaS, Healthcare, Retail, Media, Education</v>
+      </c>
+      <c r="E826" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/109864/</v>
+      </c>
+      <c r="F826" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 8, 2026 - (ACN Newswire) - The third Hong Kong Shopping Festival (Chinese Mainland), organised by the Hong Kong Trade Development Council (HKTDC) with the full support of the Government of the Hong Kong Special Administrative Region, concluded successfully after receiving an enthusiastic response. The event generated more than 115 million total views across all online platforms, representing a 15% increase compared to last year. Following the success of the Chinese Mainland edition, the Hong Kong Shopping Festival will be held, for the first time, on e-commerce platforms in Malaysia and Singapore from 21 to 27 September.
+The third Hong Kong Shopping Festival concluded successfully in August 2026, generating more than 115 million total views across all online platforms.
+As the flagship event of the HKTDC’s year-round E-commerce Express, the theme of the third Hong Kong Shopping Festival is “Hong Kong Highlights, One Click Away”.
+The Chinese Mainland version was held from 1 to 20 August and featured more than 280 brands and 600 products. Consumers enjoyed a wide range of exclusive discounts alongside live-stream sales events on Douyin, JD.com and Taobao. A series of marketing campaigns on Xiaohongshu and WeChat further enhanced Hong Kong companies’ digital marketing capabilities and brand visibility, helping them to capture opportunities in the Chinese Mainland market. The third Hong Kong Shopping Festival also offered comprehensive support measures, including one-on-one professional advisory services and Chinese Mainland e-commerce training programmes, helping enterprises progress from learning e-commerce to excelling in e-commerce. 
+Algernon Yau, Secretary for Commerce and Economic Development of the HKSAR, said: “Participating brands of the Hong Kong Shopping Festival (Chinese Mainland) have reported positive sales performance. The Government will continue to support Hong Kong enterprises to develop e-commerce through flexible funding support, capacity building, training and promotion assistance, etc., with a view to assisting Hong Kong enterprises in strengthening their market competitiveness and seizing new opportunities brought by cross-border e-commerce. This year, the Hong Kong Shopping Festival is expanding into the ASEAN region for the first time, facilitating Hong Kong enterprises to tap into another enormous e-commerce market. I look forward to seeing the participating brands seize this opportunity to enhance their brand awareness and showcase the advantages of Hong Kong products in the region.”  
+Jacky Chung, Associate Executive Director of HKTDC, said: “This year’s Hong Kong Shopping Festival (Chinese Mainland) built on the momentum of the previous two years and received an enthusiastic response from consumers in the Chinese Mainland. The strong reception once again demonstrates that Hong Kong brands and products are widely associated with trust and quality. The event also helps make high-quality Hong Kong products more visible, accessible and readily available through suitable sales channels.
+Jacky Chung, Associate Executive Director of HKTDC, said that this year's Hong Kong Shopping Festival received an enthusiastic response from consumers in the Chinese Mainland. The strong reception once again demonstrates that Hong Kong brands and products are widely associated with trust and quality.
+HKTDC has long been committed to creating diverse business platforms for Hong Kong companies. Building on its extensive promotional experience in the Mainland market, HKTDC is expanding into new markets this year. The Hong Kong Shopping Festival (ASEAN), to be held in September, will focus on Malaysia and Singapore. This expansion will lay a solid foundation for Hong Kong businesses seeking to enter and develop their presence in the ASEAN region.”
+Diversified E-commerce promotion helps Hong Kong businesses expand in Chinese Mainland market
+Discount Month and Live-stream e-commerce continued to be the core components of this year’s Hong Kong Shopping Festival (Chinese Mainland). In addition to dedicated campaign pages on Douyin, JD.com and Taobao, HKTDC launched an upgraded official Hong Kong Shopping Festival website. The website features profiles of participating brands, product offers, live-stream schedules and other event highlights, providing consumers with a one-stop platform to discover and purchase participating products. Throughout the event, the campaign’s visibility and the online presence of participating Hong Kong merchants were enhanced through platform promotions, advertising campaigns and a range of online and offline marketing activities.
+Live-streaming is a mainstream promotional model in the Chinese Mainland e-commerce market. This year, the event arranged more than 30 live-streaming sessions for around 90 brands, featuring dedicated sessions hosted by renowned KOLs such as Li Jiaqi and Lin Yilin, TVB Select (Hong Kong Premium Collection) and JD International Live-Streaming, among others.
+The live-streaming sessions attracted over 10 million views in total. A new “Behind-the-Brand” origin-tracing live-stream series brought live-streaming teams from the Chinese Mainland to Hong Kong, taking consumers on immersive tours of participating brands’ factories and retail stores, offering deeper insights into their production processes, brand stories and product features, and sharing their experiences with viewers during the live-streams. This helps consumers develop a fuller understanding of Hong Kong brands, enhance brand exposure, and strengthen consumer confidence.
+The Hong Kong Shopping Festival arranged over 30 live-streaming sessions for around 90 brands, featuring top influencers like Li Jiaqi, Lin Yilin, TVB Select (Hong Kong Premium Collection) and JD International Live-Streaming, alongside the new 'Behind-the-Brand' origin-tracing series. The campaign was a major success, drawing more than 10 million views.
+Wai Yuen Tong, a health supplement brand that participated in the "Behind-the-Brand" origin-tracing live-stream series, noted that the sessions significantly boosted consumer interest in both the brand and its products. During the event, sales on its Tmall flagship store increased by five times compared with the same period last year, demonstrating how the “Behind-the-Brand” live-stream series can bring brands closer to consumers through a more interactive and authentic format. Vivian Tang, Executive Director of Wai Yuen Tong, said: "The ‘Behind-the-Brand’ live-streams gave us a valuable opportunity to share our brand story, production processes, and ingredient selection standards directly with consumers. This allows consumers to understand our brand and products, helping to build greater trust. At the same time, the live-streams also serve as an effective way to generate interest and traffic for subsequent e-commerce broadcasts. This experience has further enhanced our understanding of how live-streaming and e-commerce channels can be leveraged to reach consumers in the Mainland market. Looking ahead, we will continue to develop origin-tracing content and combine it with e-commerce initiatives to further deepen our presence in the Mainland market."
+Social enterprise Hello Cocoa has entered the Mainland market for the first time this year. Since joining the Design Gallery Flagship Store on JD International in July, the company has also participated in the Hong Kong Shopping Festival (Chinese Mainland). Through live-streaming sessions featuring its products and brand philosophy, complemented by promotion via WeChat communities, Hello Cocoa strengthened engagement with Mainland consumers and achieved more than 200,000 brand impressions, with results surpassing expectations.
+Hello Cocoa employs staff with special educational needs (SEN) to produce and sell handcrafted chocolates. Its vegan crispy has been particularly well-received by consumers. Louie Lu, Founder &amp; C.E.O. of Hello Cocoa, said: “Through our participation with the HKTDC's Design Gallery and the Hong Kong Shopping Festival, we have successfully reached Mainland consumers and gained valuable insights into live-stream e-commerce and cross-border sales models. Looking ahead, we will also participate in the Hong Kong Shopping Festival (ASEAN) to further expand our presence in the cross-border e-commerce market.”
+Promoting deep participation among Hong Kong businesses to effectively strengthen their e-commerce operations
+To help participating brands identify the most effective e-commerce strategies, this year’s Hong Kong Shopping Festival encouraged Hong Kong businesses to capitalise on the event’s promotional momentum. By fostering in-house live-streaming and “content seeding”, brands were able to gradually develop their own marketing expertise. Beyond offering publicity to participating brands, the event provided promotional copywriting and creative visuals for the companies to amplify the reach across their own e-commerce platforms and social media channels.
+As a third time participant in the Hong Kong Shopping Festival, well-known beverage brand Hung Fook Tong took full advantage of this year’s event through exclusive discounts, live-streams, and social media seeding. Two of its products, Imperatae Cane Drink and Salted Mandarin Drink, were selected by renowned influencer Li Jiaqi for a live-stream session, resulting in sales doubling compared to the same period last year. Audrey Poon, General Manager of Hung Fook Tong, said: “Our continued participation in the Hong Kong Shopping Festival has enabled more Mainland consumers to become familiar with our brand, while gradually building their trust and affinity towards it. As a result, our brand has established a stronger and more reliable image. The Hong Kong Shopping Festival has also provided significant support for our expansion into the Mainland market and strengthened our e-commerce capabilities, including marketing and promotional activities, cross-border logistics, and collaborations with key opinion leaders."
+Startup personal care brand Eco.Babe participated in the Hong Kong Shopping Festival’s live-streaming sessions for the first time this year. By showcasing its products through live-streaming sessions highlighting key features, usage instructions and application scenarios, the brand successfully drove sales growth, with sales of its insect repellent increasing by more than 50% year-on-year.
+Eco.babe joined the cross-border e-commerce platform of the HKTDC's Design Gallery on JD International last year and launched its official Xiaohongshu account to actively build experience in the Mainland market. Wesley Leung, Managing Director of Eco.babe, said, “By participating in the Hong Kong Shopping Festival (Chinese Mainland) and leveraging various promotional channels, including live-streaming and social media, we have been able to gather valuable consumer feedback and sales data. This has enabled us to gain a deeper understanding of Mainland consumers’ needs and purchasing habits, while providing practical experience that will support the optimisation of our product portfolio, market positioning, pricing strategy and e-commerce operations in the future.”
+The new designer toys category leverages social media to effectively engage a younger demographic
+To capture the youth market, this year’s Hong Kong Shopping Festival collaborated with renowned artists Moon Lau and Kalok Chow, alongside a network of social media influencers, for a series of promotions. The topics surrounding the Hong Kong Shopping Festival generated over 60 million views across Douyin, Xiaohongshu, WeChat, and Weibo, marking a 20% year-on-year increase.
+The debut of a designer toys category also opened doors for local brands to connect with young consumers in the Chinese Mainland. Natural Made, which leveraged last year’s event to enter the Chinese Mainland market, returned this year to launch its original IP “Poru-Poru”. The campaign was a resounding success, with performance metrics far exceeding previous results. Notably, brand exposure and product save rates on its Taobao store both saw a 2.5-fold increase.
+Natural Made attributed this growth to the event’s targeted, category-based promotion and the HKTDC’s comprehensive support. Kenneth Lee, the company’s Marketing Lead, said: “The HKTDC’s Chinese Mainland E-commerce Training Programmes were highly pertinent, offering practical insights into the latest platform algorithms and AI tools. The programme empowered our team to sharpen our digital marketing skills and stay ahead of industry trends, serving as a vital resource for our sustained growth in the Mainland e-commerce sector.”
+The inaugural Hong Kong Shopping Festival (ASEAN) will launch in September
+The Hong Kong Shopping Festival will make its debut in Malaysia and Singapore this month. Through multi-channel promotional campaigns, the event will raise the profile of Hong Kong brands and products while providing participating companies with first-hand exposure to the operation of local e-commerce markets, enabling them to gain a deeper understanding of the regional e-commerce ecosystem and strengthening the foundation for future expansion across ASEAN.
+An official website will be launched for the ASEAN version, while cooperating with two leading e-commerce platforms in Singapore and Malaysia - namely Shopee and Lazada respectively - to open a special campaign page for the event, showcasing over 350 featured products together with exclusive promotional offers. To further support Hong Kong businesses that have yet to establish a presence on e-commerce platforms in Malaysia and Singapore, the event will introduce a limited-time online store, providing a convenient channel for merchants to list and promote their products. The initiative will enable companies to test market response, gain practical experience and seize new business opportunities in the ASEAN market.  
+The HKSAR Government provides full support to the Hong Kong Shopping Festival. Paul Chan, Financial Secretary of the HKSAR Government, filmed a promotional video. The inaugural Hong Kong Shopping Festival (ASEAN) will make its debut this month, running from 21 to 27 September on e-commerce platforms in Malaysia and Singapore.
+Hong Kong Shopping Festival (ASEAN): http://hkshoppingfestival-asean.hktdc.com
+Photo Download: https://bit.ly/4gFDlqv
+Media enquiries
+Yuan Tung Financial Relations:
+ Louise Song Tel: (852) 3428 5691 Email: lsong@yuantung.com.hk
+ Tiffany Leung Tel: (852) 3428 2361 Email: tleung@yuantung.com.hk
+HKTDC’s Communications &amp; Public Affairs Department:
+Katy Wong Tel: (852) 2584 4524 Email: katy.ky.wong@hktdc.org
+Serena Cheung Tel: (852) 2584 4272 Email: serena.hm.cheung@hktdc.org
+HKTDC Media Room: http://mediaroom.hktdc.com
+About HKTDC The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via trade publications, research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="827">
+      <c r="A827" t="str">
+        <v>Guanlan AI Applications: Higher Accuracy, Lower Cost, Smarter Interaction</v>
+      </c>
+      <c r="B827" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C827" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D827" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E827" t="str">
+        <v>https://www.prnewswire.com/news-releases/guanlan-ai-applications-higher-accuracy-lower-cost-smarter-interaction-302871888.html</v>
+      </c>
+      <c r="F827" t="str">
+        <v>HANGZHOU, China, Sept. 8, 2026 /PRNewswire/ -- It's over a year since Hikvision launched the Guanlan large-scale AI models. In a very real sense, today's video systems 'understand' what they are looking at. They also know what has already been recorded and, thanks to the natural language...</v>
+      </c>
+    </row>
+    <row r="828">
+      <c r="A828" t="str">
+        <v>Comcast Technology Solutions Selected by A+E Global Media™ for Premium Content Distribution</v>
+      </c>
+      <c r="B828" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C828" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D828" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E828" t="str">
+        <v>https://www.prnewswire.com/news-releases/comcast-technology-solutions-selected-by-ae-global-media-for-premium-content-distribution-302870566.html</v>
+      </c>
+      <c r="F828" t="str">
+        <v>Multi-year agreement to streamline content distribution across A+E Global Media™ brands using Comcast MediaExpress™, part of Comcast Media360™ Comcast MediaExpress will provide a single point of ingest and managed distribution of premium content across Amazon, Apple® Channels, Xfinity,...</v>
+      </c>
+    </row>
+    <row r="829" xml:space="preserve">
+      <c r="A829" t="str">
+        <v>The 43rd Hong Kong Watch &amp; Clock Design Competition results announced</v>
+      </c>
+      <c r="B829" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C829" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D829" t="str">
+        <v>Finance, SaaS, Energy, Media, Education</v>
+      </c>
+      <c r="E829" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/109868/</v>
+      </c>
+      <c r="F829" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sep 8, 2026 - (ACN Newswire) - The 45th Hong Kong Watch &amp; Clock Fair and the 14th Salon de TIME, jointly organised by the Hong Kong Trade Development Council (HKTDC), Hong Kong Watch Manufacturers Association Limited, and The Federation of Hong Kong Watch Trades &amp; Industries Limited, concluded their physical exhibitions on 5 September, attracting over 17,000 trade buyers from 115 countries and regions.
+Meanwhile, the results of the 43rd Hong Kong Watch &amp; Clock Design Competition, also jointly organised by HKTDC, The Hong Kong Watch Manufacturers Association Ltd., and The Federation of Hong Kong Watch Trades &amp; Industries Ltd., have been announced. The fair showcased all winning and shortlisted entries, and an award presentation ceremony was held on the event stage.
+Since its inception, the Hong Kong Watch &amp; Clock Design Competition has aimed to raise the design standards and quality of Hong Kong watches and clocks, encourage innovative and creative ideas, enrich the fair's content, and promote sales of Hong Kong-made timepieces in both local and overseas markets.
+This year's competition featured an Open Group and a Student Group, with the themes 'Transcending Time' and 'Contours of the Breeze' respectively. The theme 'Transcending Time' invited participants to translate sensory languages such as visual, auditory, and tactile experiences into design elements, creating an abstract, transcendent realm that breaks through the boundaries of time. Under the theme 'Contours of the Breeze', participants were encouraged to capture the movement and flow of wind through watch design, reflecting the limitless possibilities encountered in life's journey.
+The competition received an enthusiastic response, attracting 130 entries. The judging panel comprised eight representatives from the watch and clock industry, together with celebrity guest judge Joey Thye, who jointly selected the Champion, First Runner-up, Second Runner-up, and Merit Award winners in both categories.
+The 43rd Hong Kong Watch &amp; Clock Design Competition featured Open Group and Student Group category winners. Celebrity guest judge Joey Thye attended the award ceremony.
+Craftsmanship meets creativity to reimagine the concept of time
+The Champion of the Open Group, Tectonic Indeterminacy, was designed by Chan Pak Hei and Yang Tianxu and sponsored by Golden Hawk Manufactory Ltd. Inspired by the organic geometric form of pebbles, the design was shaped through a rigorous process of subtraction. Angled geometric facets were carved from a solid form, transforming the dial into a tangible representation of time, while a sculpted void seamlessly integrates the crown into the watch body. Through pure spatial and geometric manipulation, the timepiece transcends the conventional function of timekeeping, turning reading time into an experience rich in spatial depth and tactile tension.
+Tectonic Indeterminacy: Open Group winner of the 43rd Hong Kong Watch &amp; Clock Design Competition
+The First Runner-up, Channel, was designed by Wong Ting Bong and sponsored by Youngs Watch Company Limited and Po Fai Precision Company Limited. The dial incorporates the scale and pointer of a VU meter, commonly used in audio equipment to indicate volume levels, transforming the abstract concepts of time and sound into visible physical traces.
+Channel: Open Group first runner-up of the 43rd Hong Kong Watch &amp; Clock Design Competition
+The Second Runner-up was Pang Sze Nga who designed the Moment of Stillness depicting mountain ranges and outlined in gold wire, with enamel forming rivers and peaks, while a relief swallow weaves through the landscape as a messenger of time.
+Moment of Stillness: Open Group second runner-up of the 43rd Hong Kong Watch &amp; Clock Design Competition
+Watch Design by student group reflects on elements of success
+The Student Group was open to full-time students in Hong Kong to discover emerging talent in the local watch and clock industry through the competition.
+The Champion, Traces of Storm, was designed by Yip Yuen Sze, Christine of the Hong Kong Design Institute. The watch face features patterns resembling cyclones seen in satellite cloud images, while the hands are shaped like lightning bolts. The design symbolises the idea that true limitless possibilities begin with the courage to gather storm clouds, unleash lightning, and break new ground.
+Traces of Storm: Student Group winner and the Made-to-Sell Award of the 43rd Hong Kong Watch &amp; Clock Design Competition
+The First Runner-up went to Tam Hei Yiu of Pope Paul VI College for Running through the breeze. The hour, minute, and second hands take the forms of a girl, a tree, and a windmill, respectively. As the hands move, the girl appears to run across a grassy field, conveying the message of continuously striving towards one's goals in life.
+Running through the breeze: Student Group first runner-up of the 43rd Hong Kong Watch &amp; Clock Design Competition
+The Second Runner-up was Carpe Diem, designed by Lo Hoi Pui of the Technological and Higher Education Institute of Hong Kong. The design draws its inspiration and form from the feathery seeds of a dandelion, while the central hand is modelled on a weathervane.
+CaptCarpe Diem: Student Group second runner-up of the 43rd Hong Kong Watch &amp; Clock Design Competitionion
+This year, the Made-to-Sell Award was once again presented to recognise a Student Group entry with strong commercial potential. Judged by a panel of eight watch manufacturers, the award went to Yip Yuen Sze, Christine, the Student Group Champion from the Hong Kong Design Institute, for her winning design, Traces of Storm. The Hong Kong Watch Manufacturers Association Ltd., and The Federation of Hong Kong Watch Trades &amp; Industries Ltd. will bring the design into production, after which it will be launched to the market through the HKTDC's Design Gallery.
+Photo download: https://bit.ly/4x7XPNn
+Websites
+Hong Kong Watch &amp; Clock Fair: hkwatchfair.hktdc.com
+Salon de TIME:https://www.hktdc.com/event/te/en
+Media enquiries
+Please contact the HKTDC's Communications &amp; Public Affairs Department:
+ Johnny Tsui
+ Tel: (852) 2584 4395
+ Email: johnny.cy.tsui@hktdc.org
+About HKTDC
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="830">
+      <c r="A830" t="str">
+        <v>Digital Heroes Expands Health and Wellness Software Development Services for 2026</v>
+      </c>
+      <c r="B830" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C830" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D830" t="str">
+        <v>Healthcare, Media</v>
+      </c>
+      <c r="E830" t="str">
+        <v>https://www.newsfilecorp.com/release/313239/Digital-Heroes-Expands-Health-and-Wellness-Software-Development-Services-for-2026</v>
+      </c>
+      <c r="F830" t="str">
+        <v>New York, New York--(Newsfile Corp. - September 7, 2026) - Digital Heroes, a digital product development and technology company serving clients in the United States, United Kingdom, and India, today announced the expansion of its health and wellness software development services for 2026, adding broader support for wellness platforms, booking and membership systems, subscription products, content platforms, health-related integrations, and custom digital applications.According to the company,...</v>
+      </c>
+    </row>
+    <row r="831">
+      <c r="A831" t="str">
+        <v>AAEON Leverages Qualcomm Dragonwing QCS6490 for its latest SMARC Module, the uCOM-Q6490</v>
+      </c>
+      <c r="B831" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="C831" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D831" t="str">
+        <v>SaaS, Healthcare, Real Estate, Energy, Retail, Automotive, Education, Media</v>
+      </c>
+      <c r="E831" t="str">
+        <v>https://express-press-release.net/news/2026/09/07/1768660</v>
+      </c>
+      <c r="F831" t="str">
+        <v>AAEON’s first SMARC module featuring Qualcomm technology, the uCOM-Q6490 is a small and lightweight platform for integration in robotics, healthcare, and automation applications. Taipei, Taiwan, [read full press release...]</v>
+      </c>
+    </row>
+    <row r="832">
+      <c r="A832" t="str">
+        <v>Norfolk technology veteran Richard Dix selects KeySIM for temporary rural connectivity</v>
+      </c>
+      <c r="B832" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="C832" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D832" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E832" t="str">
+        <v>https://pressat.co.uk/releases/norfolk-technology-veteran-richard-dix-selects-keysim-for-temporary-rural-connectivity-1a5ae49bf5854159c3a429a4ecc9f301/</v>
+      </c>
+      <c r="F832" t="str">
+        <v>Monday 7 September, 2026 Richard Dix, the founder and Managing Director of Rural Broadband, is using KeySIM’s multi-network IoT SIM cards to provide temporary and ad hoc internet connectivity at rural locations. Dix has more than 40 years of experience in IT, beginning when he acquired a Sinclair ZX80 in 1980. He has continued working with technology throughout the enormous changes that followed, becoming a Mac user in 1989 and building extensive experience in computer support, mobile broadband, fixed connectivity, event Wi-Fi and broadcasting. He founded Rural Broadband in 2000 from his former family farm in Heacham, West Norfolk. That background gave him first-hand knowledge of the difficulties experienced by homes, farms and businesses located beyond the reach of dependable fixed-line s</v>
+      </c>
+    </row>
+    <row r="833">
+      <c r="A833" t="str">
+        <v>Ecora Royalties PLC Announces Change of Registered Office Address</v>
+      </c>
+      <c r="B833" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="C833" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D833" t="str">
+        <v>Energy, Media</v>
+      </c>
+      <c r="E833" t="str">
+        <v>https://pr-inside.com/ecora-royalties-plc-announces-change-of-registered-office-address-r5220146.htm</v>
+      </c>
+      <c r="F833" t="str">
+        <v>(PR-inside.com) LONDON, UK / ACCESS Newswire / September 7, 2026 / Ecora (LSE:ECOR)(TSX:ECOR)(OTCQX:ECRAF), announces that its registered office has changed with immediate effect. The Company's new registered office address is: Ecora Royalties PLCCarrington House1st Floor West126 - 130 Regent StreetLondon W1B 5SE All other Company contact details, including telephone numbers and website address, remain unchanged. For further information: Ecora Royalties PLC +44 (0) 20 3435 7400 Jason Gray - Company Secretary Website: www.ecoraroyalties.com About Ecora Ecora is a leading critical minerals focused royalty and streaming company. Copper is at the core of our portfolio which also includes other commodities linked to the trend of electrification, energy transition, infrastructure renewal and urb</v>
+      </c>
+    </row>
+    <row r="834">
+      <c r="A834" t="str">
+        <v>Kaltura to Showcase AI-Powered Media and Telecom Innovations at IBC 2026, Spanning Customer Care Avatars, Sports Discovery, and Personalized Streaming Experiences</v>
+      </c>
+      <c r="B834" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="C834" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D834" t="str">
+        <v>Finance, AI, SaaS, Media</v>
+      </c>
+      <c r="E834" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/07/3357094/0/en/kaltura-to-showcase-ai-powered-media-and-telecom-innovations-at-ibc-2026-spanning-customer-care-avatars-sports-discovery-and-personalized-streaming-experiences.html</v>
+      </c>
+      <c r="F834" t="str">
+        <v>Company debuts new AI capabilities for content discovery, customer engagement, accessibility, and monetization, alongside its broader AI-powered Cloud TV platform Company debuts new AI capabilities for content discovery, customer engagement, accessibility, and monetization, alongside its broader AI-powered Cloud TV platform</v>
+      </c>
+    </row>
+    <row r="835">
+      <c r="A835" t="str">
+        <v>LTP Streaming strengthens live event and crowd-safety connectivity with KeySIM and Bondix</v>
+      </c>
+      <c r="B835" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="C835" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D835" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E835" t="str">
+        <v>https://pressat.co.uk/releases/ltp-streaming-strengthens-live-event-and-crowd-safety-connectivity-with-keysim-and-bondix-28d78f7759e5b0008917b774ecfeb911/</v>
+      </c>
+      <c r="F835" t="str">
+        <v xml:space="preserve">Monday 7 September, 2026 UK production company combines multi-network KeySIM connectivity with Bondix technology to livestream events and provide aerial intelligence to crowd-safety teams. LTP Streaming Ltd is using KeySIM connectivity alongside Bondix WAN bonding technology to deliver reliable livestreaming and aerial situational awareness at events across the UK. Led by streaming director Alex Byrd, LTP Streaming provides video production and livestreaming for live and corporate events. The company also uses drones to transmit live aerial video into event control rooms, helping crowd-safety teams monitor conditions at major festivals and sporting events. LTP Streaming delivers projects both directly and as a white-label technical partner to other production companies. This includes work </v>
+      </c>
+    </row>
+    <row r="836">
+      <c r="A836" t="str">
+        <v>Recent Release, "Beginnings," by Chad Warwick, Follows an Unlikely Hero Fighting for Human Autonomy in a Civilization Facing Transformation</v>
+      </c>
+      <c r="B836" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="C836" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D836" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E836" t="str">
+        <v>https://www.pr.com/press-release/977981</v>
+      </c>
+      <c r="F836" t="str">
+        <v>Chad Warwick has completed a new book, "Beginnings": Volume 1, which launches the Victims of the State series with a portrait of America at a crossroads. The narrative centers on Bill Carson, a solitary man broadcasting from a Midwestern hillside, whose determination to sever humanity's bond with its evolutionary past becomes the catalyst for an extraordinary family legacy. As power-hungry forces close in and [PR.com]</v>
+      </c>
+    </row>
+    <row r="837">
+      <c r="A837" t="str">
+        <v>Dahua Technology toont geïntegreerd slim leven en innovaties op IFA Berlin 2026</v>
+      </c>
+      <c r="B837" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="C837" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D837" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E837" t="str">
+        <v>https://www.prnewswire.com/news-releases/dahua-technology-toont-geintegreerd-slim-leven-en-innovaties-op-ifa-berlin-2026-302871287.html</v>
+      </c>
+      <c r="F837" t="str">
+        <v>BERLIJN, 7 september 2026 /PRNewswire/ -- Dahua Technology, een toonaangevende wereldwijde op video gerichte AIoT-oplossing en dienstverlener, presenteert zijn groeiend portfolio van intelligente producten en oplossingen op IFA Berlin 2026, waarbij de voortdurende innovatie van het...</v>
+      </c>
+    </row>
+    <row r="838">
+      <c r="A838" t="str">
+        <v>Dahua Technology presenta la vita intelligente integrata e le innovazioni a IFA Berlin 2026</v>
+      </c>
+      <c r="B838" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="C838" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D838" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E838" t="str">
+        <v>https://www.prnewswire.com/news-releases/dahua-technology-presenta-la-vita-intelligente-integrata-e-le-innovazioni-a-ifa-berlin-2026-302871283.html</v>
+      </c>
+      <c r="F838" t="str">
+        <v>BERLINO, 7 settembre 2026 /PRNewswire/ -- Dahua Technology, un fornitore di soluzioni e servizi AIoT video-centrico leader mondiale, sta presentando il suo portafoglio in espansione di prodotti e soluzioni intelligenti a IFA Berlin 2026, evidenziando la continua innovazione dell'azienda...</v>
+      </c>
+    </row>
+    <row r="839">
+      <c r="A839" t="str">
+        <v>Dahua Technology představuje na IFA 2026 integrované řešení pro chytré bydlení a inovace</v>
+      </c>
+      <c r="B839" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="C839" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D839" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E839" t="str">
+        <v>https://www.prnewswire.com/news-releases/dahua-technology-pedstavuje-na-ifa-2026-integrovane-eeni-pro-chytre-bydleni-a-inovace-302871279.html</v>
+      </c>
+      <c r="F839" t="str">
+        <v>BERLÍN, 7. září 2026 /PRNewswire/ -- Společnost Dahua Technology, přední světový poskytovatel řešení a služeb v oblasti umělé inteligence věcí (AIoT) se zaměřením na video, představuje na veletrhu IFA Berlin 2026 své rozšiřující se portfolio inteligentních produktů a řešení, přičemž...</v>
+      </c>
+    </row>
+    <row r="840">
+      <c r="A840" t="str">
+        <v>Spoločnosť Dahua Technology predstavuje na veľtrhu IFA Berlín 2026 integrované inteligentné bývanie a inovácie</v>
+      </c>
+      <c r="B840" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="C840" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D840" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E840" t="str">
+        <v>https://www.prnewswire.com/news-releases/spolonos-dahua-technology-predstavuje-na-vetrhu-ifa-berlin-2026-integrovane-inteligentne-byvanie-a-inovacie-302871248.html</v>
+      </c>
+      <c r="F840" t="str">
+        <v>BERLÍN, 7. septembra 2026 /PRNewswire/ -- Spoločnosť Dahua Technology, popredný svetový poskytovateľ riešení a služieb internetu vecí (AIoT ) s dôrazom na video, predstavuje na veľtrhu IFA Berlín 2026 svoje rozširujúce sa portfólio inteligentných produktov a riešení, čo podčiarkuje trvalý...</v>
+      </c>
+    </row>
+    <row r="841">
+      <c r="A841" t="str">
+        <v>Magic Hour opens a searchable hub of more than 200 free AI tools for UK creators</v>
+      </c>
+      <c r="B841" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="C841" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D841" t="str">
+        <v>AI, SaaS, Retail, Media, Education</v>
+      </c>
+      <c r="E841" t="str">
+        <v>https://pressat.co.uk/releases/magic-hour-opens-a-searchable-hub-of-more-than-200-free-ai-tools-for-uk-creators-358418774146d613b651548b6547e87e/</v>
+      </c>
+      <c r="F841" t="str">
+        <v>Monday 7 September, 2026 Magic Hour AI, Inc., the AI video and image creation platform, has opened a searchable hub containing more than 200 AI tools spanning image, video and audio creation. The update is intended for creators, educators, small businesses and digital teams in the UK and internationally. The hub groups practical tools by medium and task, with many no-sign-up entry points and direct routes into fuller creation workflows where available. What the update offers • A searchable catalogue spanning video, image and audio • Many free, no-sign-up entry points • Focused pages built around a specific input and output • Routes into related creation and editing workflows Why it matters for UK creative teams A large catalogue creates value only when people can quickly understand what ea</v>
+      </c>
+    </row>
+    <row r="842">
+      <c r="A842" t="str">
+        <v>Zhihu Inc. Announces Proposed Subscription in AI-Focused Investment Fund</v>
+      </c>
+      <c r="B842" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="C842" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D842" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E842" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/06/3356903/0/en/zhihu-inc-announces-proposed-subscription-in-ai-focused-investment-fund.html</v>
+      </c>
+      <c r="F842" t="str">
+        <v>BEIJING, China, Sept. 06, 2026 (GLOBE NEWSWIRE) -- Zhihu Inc. (“Zhihu” or the “Company”) (NYSE: ZH; HKEX: 2390), a leading online content community in China, today announced that the Company, through a wholly owned subsidiary, has entered into a subscription agreement for a limited partnership interest in Tianjin Lisi Xingshen Equity Investment Partnership (Limited Partnership) (the “Fund”), subject to approval by the Company’s shareholders at an extraordinary general meeting (“EGM”).</v>
+      </c>
+    </row>
+    <row r="843">
+      <c r="A843" t="str">
+        <v>IFIORA Announces September Launch of Mokotów Studio and Trilingual Ordering in Warsaw</v>
+      </c>
+      <c r="B843" t="str">
+        <v>2026-09-05</v>
+      </c>
+      <c r="C843" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D843" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E843" t="str">
+        <v>https://www.newsfilecorp.com/release/313195/IFIORA-Announces-September-Launch-of-Mokotw-Studio-and-Trilingual-Ordering-in-Warsaw</v>
+      </c>
+      <c r="F843" t="str">
+        <v>Warsaw, Poland--(Newsfile Corp. - September 5, 2026) - IFIORA has announced that its first physical floral studio and multilingual online ordering platform will begin accepting public orders in early September 2026. The opening marks the commercial debut of the IFIORA brand, its Mokotów studio and its digital storefront.Cannot view this video?  Visit:https://www.youtube.com/watch?v=iH-K7-P4vc0At launch, the studio and website will operate as one local business. Floral arrangements will be...</v>
+      </c>
+    </row>
+    <row r="844">
+      <c r="A844" t="str">
+        <v>China Hour Expands Reach of Chinese Audiovisual Content in South Africa Through Multi-Platform Partnership</v>
+      </c>
+      <c r="B844" t="str">
+        <v>2026-09-05</v>
+      </c>
+      <c r="C844" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D844" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E844" t="str">
+        <v>https://www.prnewswire.com/news-releases/china-hour-expands-reach-of-chinese-audiovisual-content-in-south-africa-through-multi-platform-partnership-302870701.html</v>
+      </c>
+      <c r="F844" t="str">
+        <v>NANJING, China, Sept. 5, 2026 /PRNewswire/ -- "China Hour," a year-round media initiative jointly operated by Jiangsu Broadcasting Corporation (JSBC) and the South African Broadcasting Corporation (SABC), is significantly expanding the footprint and accessibility of Chinese audiovisual...</v>
+      </c>
+    </row>
+    <row r="845">
+      <c r="A845" t="str">
+        <v>SJCAM Launches C400 Pro: A Next-Generation 3-in-1 Handheld Action Camera for More Flexible Content Creation</v>
+      </c>
+      <c r="B845" t="str">
+        <v>2026-09-05</v>
+      </c>
+      <c r="C845" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D845" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E845" t="str">
+        <v>https://express-press-release.net/news/2026/09/05/1768103</v>
+      </c>
+      <c r="F845" t="str">
+        <v>Guangdong, China, 2026-09-05 — /EPR Network/ — SJCAM, a global camera brand known for making versatile and accessible imaging solutions, officially launched the SJCAM C400 [read full press release...]</v>
+      </c>
+    </row>
+    <row r="846">
+      <c r="A846" t="str">
+        <v>Press Release: IAGA Institute – Indore’s Leading School for Animation, VFX &amp; Game Design Indore, Madhya Pradesh — August 2026:</v>
+      </c>
+      <c r="B846" t="str">
+        <v>2026-09-05</v>
+      </c>
+      <c r="C846" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D846" t="str">
+        <v>AI, Gaming, Media, Education</v>
+      </c>
+      <c r="E846" t="str">
+        <v>https://express-press-release.net/news/2026/09/05/1767776</v>
+      </c>
+      <c r="F846" t="str">
+        <v>&amp;#160; Indore, India, 2026-09-05 — /EPR Network/ — IAGA Institute, a premier academy for Animation, VFX, Game Design, Filmmaking, and AI Content Creation, continues to [read full press release...]</v>
+      </c>
+    </row>
+    <row r="847">
+      <c r="A847" t="str">
+        <v>Rosa Verde Group Launches RVG Network, a Free Community Helping Creators Master the Sales Side of Content Monetization</v>
+      </c>
+      <c r="B847" t="str">
+        <v>2026-09-05</v>
+      </c>
+      <c r="C847" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D847" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E847" t="str">
+        <v>https://express-press-release.net/news/2026/09/05/1767431</v>
+      </c>
+      <c r="F847" t="str">
+        <v>NORTHERN CALIFORNIA, USA, 2026-09-05 — /EPR Network/ — Rosa Verde Group, a creator operations agency specializing in fan messaging and monetization, has announced the launch of [read full press release...]</v>
+      </c>
+    </row>
+    <row r="848">
+      <c r="A848" t="str">
+        <v>MiniTool Released MovieMaker 8.9 with Advanced Keyframe Animation</v>
+      </c>
+      <c r="B848" t="str">
+        <v>2026-09-05</v>
+      </c>
+      <c r="C848" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D848" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E848" t="str">
+        <v>https://www.prnewswire.com/news-releases/minitool-released-moviemaker-8-9-with-advanced-keyframe-animation-302869995.html</v>
+      </c>
+      <c r="F848" t="str">
+        <v>VANCOUVER, BC, Sept. 4, 2026 /PRNewswire/ -- MiniTool Software Limited has released MiniTool MovieMaker 8.9, a significant update to its video editing software. The latest version focuses on empowering creators with advanced keyframe animation controls, a more streamlined installation...</v>
+      </c>
+    </row>
+    <row r="849">
+      <c r="A849" t="str">
+        <v>Vobile Signs Strategic Cooperation and Commercial Agreements with UNN to Build AI Factories in Brunei Darussalam</v>
+      </c>
+      <c r="B849" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C849" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D849" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E849" t="str">
+        <v>https://www.prnewswire.com/news-releases/vobile-signs-strategic-cooperation-and-commercial-agreements-with-unn-to-build-ai-factories-in-brunei-darussalam-302870397.html</v>
+      </c>
+      <c r="F849" t="str">
+        <v>SANTA CLARA, Calif., Sept. 4, 2026 /PRNewswire/ -- Vobile, a global leader in digital content protection and transaction services, has signed strategic cooperation and commercial agreements with Unified National Networks Sdn Bhd (UNN), an integrated national telecommunication network...</v>
+      </c>
+    </row>
+    <row r="850">
+      <c r="A850" t="str">
+        <v>Primero Games Acquires Win Systems Gaming Division, Expanding International Reach</v>
+      </c>
+      <c r="B850" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C850" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D850" t="str">
+        <v>Finance, Gaming, Media</v>
+      </c>
+      <c r="E850" t="str">
+        <v>https://www.prnewswire.com/news-releases/primero-games-acquires-win-systems-gaming-division-expanding-international-reach-302870282.html</v>
+      </c>
+      <c r="F850" t="str">
+        <v>Acquisition adds slot and electronic-roulette products, manufacturing capabilities and an installed base of more than 3,000 gaming positions across Latin America and the Caribbean. NORCROSS, Ga., Sept. 4, 2026 /PRNewswire/ -- Primero Games LLC ("Primero"), a provider of gaming content,...</v>
+      </c>
+    </row>
+    <row r="851">
+      <c r="A851" t="str">
+        <v>Dahua Technology Showcases Integrated Smart Living and Innovations at IFA Berlin 2026</v>
+      </c>
+      <c r="B851" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C851" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D851" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E851" t="str">
+        <v>https://www.prnewswire.com/news-releases/dahua-technology-showcases-integrated-smart-living-and-innovations-at-ifa-berlin-2026-302870295.html</v>
+      </c>
+      <c r="F851" t="str">
+        <v>BERLIN, Sept. 4, 2026 /PRNewswire/ -- Dahua Technology, a world-leading video-centric AIoT solution and service provider, is showcasing its expanding portfolio of intelligent products and solutions at IFA Berlin 2026, highlighting the company's continued innovation in its core technology...</v>
+      </c>
+    </row>
+    <row r="852">
+      <c r="A852" t="str">
+        <v>Mango AI's AI Twerk Generator Animates One Adult Photo Online</v>
+      </c>
+      <c r="B852" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C852" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D852" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E852" t="str">
+        <v>https://prunderground.com/mango-ai-s-ai-twerk-generator-animates-one-adult-photo-online/cmtmlo4uh000404kzqfd2eyeh</v>
+      </c>
+      <c r="F852" t="str">
+        <v>Mango AI offers an AI twerk generator for turning an adult image into a rhythmic short-form dance clip for approved personal and social entertainment. The post Mango AI&amp;apos;s AI Twerk Generator Animates One Adult Photo Online first appeared on</v>
+      </c>
+    </row>
+    <row r="853">
+      <c r="A853" t="str">
+        <v>‘Zootopia 3’ Cast and Filmmakers Tease How Birds Add a ‘Fun Surprise’ to Disney Animation’s Hit Franchise</v>
+      </c>
+      <c r="B853" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C853" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D853" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E853" t="str">
+        <v>https://thewaltdisneycompany.com/news/zootopia-3-sneak-peek/</v>
+      </c>
+      <c r="F853" t="str">
+        <v>The post ‘Zootopia 3’ Cast and Filmmakers Tease How Birds Add a ‘Fun Surprise’ to Disney Animation’s Hit Franchise appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="854">
+      <c r="A854" t="str">
+        <v>Ball Over Everything in NBA® 2K27 Now Available Worldwide</v>
+      </c>
+      <c r="B854" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C854" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D854" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E854" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/ball-over-everything-nba-2k27-140000550.html</v>
+      </c>
+      <c r="F854" t="str">
+        <v>NEW YORK, September 04, 2026--Today, 2K announced that NBA® 2K27, the latest iteration of the NBA video game franchise developed by Visual Concepts and published by 2K, is now available worldwide on PlayStation®5 (PS5®), XBOX Series X|S, PC via Steam and Nintendo Switch™ 2. NBA 2K27 arrives with overhauled gameplay and new depth across every mode, from the court to The City to the front office.</v>
+      </c>
+    </row>
+    <row r="855">
+      <c r="A855" t="str">
+        <v>Meridian Holdings Subsidiary Expanse Studios Enters Slovenian Market With Casino Portoroz Distribution Agreement</v>
+      </c>
+      <c r="B855" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C855" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D855" t="str">
+        <v>Finance, SaaS, Retail, Gaming, Media</v>
+      </c>
+      <c r="E855" t="str">
+        <v>https://www.newmediawire.com/news/meridian-holdings-subsidiary-expanse-studios-enters-slovenian-market-with-casino-portoroz-distribution-agreement-7089280</v>
+      </c>
+      <c r="F855" t="str">
+        <v>Expanse Studios Titles to Be Available on Casino.si, Slovenia’s First Licensed Online Casino Platform LAS VEGAS, NV - September 4, 2026 ( NEWMEDIAWIRE ) - Meridian Holdings Inc. (NASDAQ: MRDN) (“Meridian” or the “Company”), an international developer, licensor and operator of online gaming and e-commerce platforms, today announced that its subsidiary and B2B game development division Expanse Studios (“Expanse”) has signed a content distribution agreement with Casino Portoroz d.d., one of Slovenia’s leading gaming operators. Under the agreement, which is the studio’s first operator agreement in Slovenia, Expanse titles certified for the Slovenian market will live on Casino.si, the operator’s online gaming platform. The agreement follows the certification of Expanse Studios titles for the Sl</v>
+      </c>
+    </row>
+    <row r="856">
+      <c r="A856" t="str">
+        <v>Physical AI Firm XTEND Set to Make NYSE Trading Debut: NYSE Content Update</v>
+      </c>
+      <c r="B856" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C856" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D856" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E856" t="str">
+        <v>https://www.prnewswire.com/news-releases/physical-ai-firm-xtend-set-to-make-nyse-trading-debut-nyse-content-update-302870039.html</v>
+      </c>
+      <c r="F856" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Sept. 4, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="857">
+      <c r="A857" t="str">
+        <v>Timekettle Unveils W4 Plus AI Interpreter Earbuds at IFA 2026, Bringing AI-Powered Translation to Conversations, Calls and Digital Content</v>
+      </c>
+      <c r="B857" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C857" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D857" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E857" t="str">
+        <v>https://www.prnewswire.com/news-releases/timekettle-unveils-w4-plus-ai-interpreter-earbuds-at-ifa-2026-bringing-ai-powered-translation-to-conversations-calls-and-digital-content-302868977.html</v>
+      </c>
+      <c r="F857" t="str">
+        <v>The latest upgrade introduces Babel OS 3.0, enhanced VoiceFocus technology and AI-powered tools that preserve conversation context, improve voice clarity and transform multilingual conversations into actionable insights. BERLIN, Sept. 4, 2026 /PRNewswire/ -- Today at IFA 2026, Timekettle,...</v>
+      </c>
+    </row>
+    <row r="858">
+      <c r="A858" t="str">
+        <v>Celebrate the Earle Meets World Premiere with Alix's Earle-Y Riser Meal</v>
+      </c>
+      <c r="B858" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C858" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D858" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E858" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360029</v>
+      </c>
+      <c r="F858" t="str">
+        <v>Your next binge-watch just found its Dunkin&amp;#39;&amp;#174; order. Earle Meets World is streaming now on Netflix, giving fans an inside look at Alix Earle&amp;#39;s life, family, friends and the moments in between. - - And Dunkin&amp;#39; is along for the ride. - - Alix&amp;#39;s Earle-Y Riser Meal transformed her personal Dunkin&amp;#39; order into a limited-time meal guests across the country can enjoy for themselves. - - In Netflix&amp;#39;s Earle Meets World, viewers get a behind-the-scenes look at the Dunkin&amp;#39; partnership, including the... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360029</v>
+      </c>
+    </row>
+    <row r="859">
+      <c r="A859" t="str">
+        <v>The Soul Train Awards Are Coming Back, Presented by Spotify</v>
+      </c>
+      <c r="B859" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C859" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D859" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E859" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360022</v>
+      </c>
+      <c r="F859" t="str">
+        <v>The Soul Train Awards are coming home. BET announced that the long-running awards show will return to television this fall with a show taped in Chicago, the city where Don Cornelius first launched &amp;#8220;Soul Train&amp;#8221; more than 50 years ago. Presented by Spotify and Toyota, the Soul Train Awards will celebrate the artists, music, and enduring legacy of &amp;#8220;Soul Train&amp;#8221; with a dynamic night of performances and special moments. Spotify will serve as the exclusive music streaming partner of the franchise... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360022</v>
+      </c>
+    </row>
+    <row r="860">
+      <c r="A860" t="str">
+        <v>Bilibili Inc. Announces Proposed Offerings of US$700 Million Convertible Senior Notes, Concurrent Equity Placement and Concurrent Share Repurchases</v>
+      </c>
+      <c r="B860" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C860" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D860" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E860" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/04/3356408/0/en/bilibili-inc-announces-proposed-offerings-of-us-700-million-convertible-senior-notes-concurrent-equity-placement-and-concurrent-share-repurchases.html</v>
+      </c>
+      <c r="F860" t="str">
+        <v>SHANGHAI, Sept. 04, 2026 (GLOBE NEWSWIRE) -- Bilibili Inc. (“Bilibili” or the “Company”) (Nasdaq: BILI and HKEX: 9626), an iconic brand and a leading video community for young generations in China, today announced the proposed offerings (the “Notes Offerings”) of US$700 million in aggregate principal amount of convertible senior notes due 2031 (the “Notes”), subject to market conditions and other factors, including US$200 million of the principal amount of the Notes subscribed for in the Tencent Notes Subscription (as described below). The Notes are initially available only to non-U.S. persons that are “qualified institutional buyers” (as defined in Rule 144A under the Securities Act of 1933, as amended (the “Securities Act”)) outside the United States in compliance with Regulation S under</v>
+      </c>
+    </row>
+    <row r="861">
+      <c r="A861" t="str">
+        <v>Antigravity Announces Newest Innovation at IFA, Expanding Creative Possibilities</v>
+      </c>
+      <c r="B861" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C861" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D861" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E861" t="str">
+        <v>https://pressat.co.uk/releases/antigravity-announces-newest-innovation-at-ifa-expanding-creative-possibilities-7747c8167e77bd3298c3f8bde66460dc/</v>
+      </c>
+      <c r="F861" t="str">
+        <v>Friday 4 September, 2026 Berlin, Germany - Today at IFA, Antigravity, an aerial technology brand incubated by Insta360, announced its latest innovation, the Antigravity Cellular Module, which is designed to give creators greater freedom and reliability in flight. The Cellulare Module enhances A1's transmission reliability by adding a 4G connection. Working alongside the A1’s OmniLink 360 system, the module provides an additional connection when the primary transmission link encounters interference or obstruction. In complex urban environments, it helps maintain a stable video connection while supporting smoother transmission over longer distances. The module can be mounted directly onto the drone and Vision Goggles and features an integrated eSIM for convenient connectivity while traveling</v>
+      </c>
+    </row>
+    <row r="862">
+      <c r="A862" t="str">
+        <v>Magic Hour expands AI Image Editor with multi-image references and new creator controls</v>
+      </c>
+      <c r="B862" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C862" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D862" t="str">
+        <v>AI, SaaS, Retail, Media</v>
+      </c>
+      <c r="E862" t="str">
+        <v>https://pressat.co.uk/releases/magic-hour-expands-ai-image-editor-with-multi-image-references-and-new-creator-controls-b8ab78ef9c7ba023bda4f5dbc60e4255/</v>
+      </c>
+      <c r="F862" t="str">
+        <v>Friday 4 September, 2026 Magic Hour AI, Inc., the AI video and image creation platform, has expanded its AI Image Editor with multi-image references, numbered uploads and a broader choice of current editing models. The update is designed for designers, marketers, agencies and content teams that need to make precise changes to existing visuals without rebuilding a composition from scratch. Uploaded reference images are numbered so users can identify a particular person, product, background or style directly in the prompt. Supported workflows can accept multiple references, helping teams translate a visual brief into a more reviewable editing process. What the updated editor offers • Numbered image references for clearer prompt instructions • Prompt-based changes to existing images • Multipl</v>
+      </c>
+    </row>
+    <row r="863">
+      <c r="A863" t="str">
+        <v>Youku's 'The Early Spring' Reaches No. 2 on Netflix's Global Non-English TV List</v>
+      </c>
+      <c r="B863" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C863" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D863" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E863" t="str">
+        <v>https://www.prnewswire.com/news-releases/youkus-the-early-spring-reaches-no-2-on-netflixs-global-non-english-tv-list-302869883.html</v>
+      </c>
+      <c r="F863" t="str">
+        <v>BEIJING, Sept. 4, 2026 /PRNewswire/ -- The Early Spring, a workplace romance produced by Youku, Alibaba's online video platform, has reached the highest-ever ranking for a Chinese mainland drama on Netflix's Global Non-English TV list, at No. 2 for the week of Aug. 24-30. The achievement...</v>
+      </c>
+    </row>
+    <row r="864">
+      <c r="A864" t="str">
+        <v>FUJIFILM XF 400mm F4.5 R LM OIS WR Super-Telephoto Lens; YouTube First Look Video and More Info at B&amp;amp;H</v>
+      </c>
+      <c r="B864" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C864" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D864" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E864" t="str">
+        <v>https://www.prnewswire.com/news-releases/fujifilm-xf-400mm-f4-5-r-lm-ois-wr-super-telephoto-lens-youtube-first-look-video-and-more-info-at-bh-302869587.html</v>
+      </c>
+      <c r="F864" t="str">
+        <v>Fujifilm Unveils the new XF 400mm f/4.5 R LM OIS WR Super-Telephoto Full-Frame lens impressive sports and wildlife arsenal. NEW YORK, Sept. 4, 2026 /PRNewswire/ -- B&amp;H is excited to announce a new lens from Fujifilm. The manufacturer has spent the past few years building quite the...</v>
+      </c>
+    </row>
+    <row r="865" xml:space="preserve">
+      <c r="A865" t="str">
+        <v>Mech-Mind debuts as Hong Kong's first 'embodied intelligence eye-brain-hand' stock</v>
+      </c>
+      <c r="B865" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C865" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D865" t="str">
+        <v>Finance, AI, SaaS, Media</v>
+      </c>
+      <c r="E865" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/109799/</v>
+      </c>
+      <c r="F865" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sep 4, 2026 - (ACN Newswire) - The company, which serves more than 100 Fortune Global 500 companies, derives over half its revenue overseas, and counts Baillie Gifford among its cornerstone investors
+By Teri Yu
+Intelligent robot-component supplier Mech-Mind Robotics Technologies Co. Ltd. (9615.HK) made its Hong Kong trading debut on Tuesday at an offer price of HK$107.70 per share, raising approximately HK$2.35 billion.
+The listing was backed by cornerstone investors including century-old Scottish asset manager Baillie Gifford, Chinese insurance asset-management leader Taikang Life, Wall Street quantitative trading firm Jane Street, BYD's industrial investment arm Golden Link, and institutions such as Invus, Ghisallo, Ruihua, NGS Super Fund and E Fund. 
+Founded in 2016, Mech-Mind, whose name means "robot's brain," provides embodied AI infrastructure. Rather than building robot bodies, it supplies the “eyes, brains and hands” that give robots their intelligence and mobile abilities.
+Its Mech-Eye industrial 3D cameras capture high-precision point-cloud data; its software platform, built around the Mech-GPT multimodal large model, handles perception, semantic understanding, task planning and motion control; and its Mech-Hand five-finger dexterous hands perform grasping and assembly. Together, the three form a closed loop from sensing to decision-making to execution in factories, warehouses and other operational settings.
+The company has shipped more than 29,000 units worldwide to date, serving over 100 Fortune Global 500 companies, including CATL, BYD, Toyota, Midea and Foxconn, across more than 50 typical application scenarios. Third-party research cited in its listing documents ranks Mech-Mind first globally in the market for AI + 3D vision-guided non-specialty intelligent robot components, with 22.1% of the market by revenue in 2025. Its global shipment share topped 27% — more than its next four largest rivals combined.
+Its revenue rose to 388.8 million yuan ($54.3 million) in 2025 from 268.8 million yuan in 2024 and 180.8 million yuan in 2023, averaging 46.6% annual growth over the two-year period. Its gross margin rose to 64.6% in 2025 from 51.1% a year earlier and 39.1% in 2023, while its gross profit climbed to 251.1 million yuan from 70.6 million yuan two years earlier.
+The company’s losses are narrowing as its business scales. Mech-Mind’s adjusted net loss fell to 109 million yuan in 2025 from 334 million yuan in 2023. Its 2025 operating loss was smaller than that year’s R&amp;D spending of 113 million yuan, suggesting the core business was nearing break-even before R&amp;D costs. Existing customers accounted for 61% of revenue in 2023, rising to 78% in 2025 and 86% in the first quarter of 2026, while average deployments per customer climbed from 7.2 units to 13.2.
+Revenue for the first quarter of 2026 rose 73.1% year on year to 106.9 million yuan, while its loss narrowed 19.5% to 56.8 million yuan.
+Mech-Mind has targeted the global market since its founding, with 16 business centers covering major industrial hubs such as Tokyo, Seoul, Chicago and Munich. Its overseas revenue jumped to 195.5 million yuan in 2025 from 97.7 million yuan in 2024 and 58.6 million yuan in 2023, growing at an average of 82.7% annually, and accounting for a majority 50.3% of total revenue last year — up from 32.4% in 2023. The company now serves more than 900 overseas customers across 50 countries and regions.
+Mech-Mind said it will allocate about 31.8% of the IPO proceeds to R&amp;D, and another 29.4% to global expansion and commercialization. The remainder will fund a broader product portfolio and application scenarios, expanded production capacity, improved operational efficiency, and be used for general working capital.
+The Bamboo Works offers a wide-ranging mix of coverage on U.S.- and Hong Kong-listed Chinese companies, including some sponsored content. For additional queries, including questions on individual articles, please contact us by clicking here.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="866">
+      <c r="A866" t="str">
+        <v>Disney Movies Coming to Theaters Fall 2026</v>
+      </c>
+      <c r="B866" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C866" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D866" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E866" t="str">
+        <v>https://thewaltdisneycompany.com/news/disney-movies-theaters-fall-2026/</v>
+      </c>
+      <c r="F866" t="str">
+        <v>The post Disney Movies Coming to Theaters Fall 2026 appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="867">
+      <c r="A867" t="str">
+        <v>Creators Build On Rented Digital Land -- Digitalage Is Building The Infrastructure For Greater Control</v>
+      </c>
+      <c r="B867" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C867" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D867" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E867" t="str">
+        <v>https://www.newmediawire.com/news/creators-build-on-rented-digital-land-digitalage-is-building-the-infrastructure-for-greater-control-7089231</v>
+      </c>
+      <c r="F867" t="str">
+        <v>By Meg Flippin, Benzinga DETROIT, MICHIGAN - September 3, 2026 ( NEWMEDIAWIRE ) - Content creators may own their work yet still depend on platforms for audience access, distribution, monetization and appeals. Digitalage is building media infrastructure designed to give creators greater transparency and control over how their work is protected, distributed and monetized. Creators often build businesses on digital venues they do not control. Search engines and social platforms can change discovery, distribution or monetization rules, leaving creators with limited influence over the experience. “Reach is a permission that can be revoked. Ownership is something that survives the permission being revoked,” said Peter Michaels, founder and chairman of Digitalage . When a search engine changes ho</v>
+      </c>
+    </row>
+    <row r="868" xml:space="preserve">
+      <c r="A868" t="str">
+        <v>Kincora Announces Exploration Strategy Update: Drilling Planned Across Four Projects</v>
+      </c>
+      <c r="B868" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C868" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D868" t="str">
+        <v>Finance, AI, Energy, Media</v>
+      </c>
+      <c r="E868" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/109766/</v>
+      </c>
+      <c r="F868" t="str" xml:space="preserve">
+        <v xml:space="preserve">MELBOURNE, Sept 4, 2026 - (ACN Newswire) - Copper-gold explorer and hybrid prospect generator Kincora Copper Limited (ASX: KCC) (TSXV: KCC) (Kincora or the Company) is pleased to provide an update on planned sole funded exploration over the upcoming Spring and Summer field season including over 25,000 metres of air-core drilling across four projects in Central West NSW, Australia.
+The programs align with the Company's hybrid prospect generator model, under which partners fund the majority of exploration expenditure with Kincora generating large-scale porphyry system targets. The air-core programs complement ongoing asset-level partner discussions and are expected to add scale and value while upgrading Kincora's geological concepts.
+HIGHLIGHTS 
+Sole funded budget of up to A$3-million
+Board approval for extensive air-core drilling seeking to systematically and cost effectively advance 17 targets across four projects (Nyngan West, Fairholme, Cowal East and Trundle) expanding existing known mineralised porphyry systems and testing of new targets.
+Formal process with potential new asset level partners progressing with strong interest.
+Kincora's net cash position is forecast to further increase in both September and the December quarter with further receipt of proceeds from the US$10-million divestment of our Mongolian projects 1. Kincora's last reported cash balance was A$12-million 2.
+Programs for 340 holes and over 25,000 metres
+Nyngan West: Maiden drilling across both ultramafic and Macquarie Arc porphyry targets.
+Fairholme: Seeking to expand a structurally controlled gold system at the Gateway target from a 1.6km to 2.6km strike, advance the adjacent Dungarvan target and expand three porphyry copper system targets in the northern portion of the license. Maiden drilling proposed across the strategically located southern Nerang target.
+Cowal East: Series of drill lines across six targets stepping out from two known intrusive systems and maiden drilling of regionally significant geophysical anomalies.
+Trundle: Very shallow drilling across a total of 19km2 area in the north, south and Dunns section of the project seeking to replicate the success of similar programs at the Northparkes project that have led to multiple porphyry copper-gold deposit discoveries situated within the same interpreted caldera.
+Condobolin update: Full assay results pending for the completed 9-hole, 2,615 metre program with localised higher-grade gold and base metals 3. Independent review proposed to confirm interpretation of a Reduced Intrusion System geological target model and refine follow up.
+New opportunities: Kincora continues to review a pipeline of new opportunities where it has a competitive advantage to add shareholder value including recent claim extensions of targets at the Fairholme and Cowal East projects. The Company is proactively utilising Geomorphic AI's proprietary system in the review process with thirty reviews undertaken to date 4.
+President &amp; CEO, Sam Spring, commented:
+"We are excited to embark on an extensive air-core drilling program over the upcoming Spring and Summer field season, systematically advancing four key projects across our NSW portfolio.
+Our projects and targets compete for capital and resourcing. These programs are designed to quickly and cost effectively test and advance our geological concepts, add scale and value, and position the highest-priority opportunities for larger-scale exploration.
+Importantly, this work complements our hybrid prospect generator strategy. Following extensive independent, internal and next-generation technical reviews, we have commenced a formal process with potential new asset-level partners for a number of our more advanced and brownfield porphyry projects with strong initial interest. The planned sole funded drilling programs will complement this process.
+With partner-funded drilling by AngloGold Ashanti continuing, management fee income being generated and further proceeds expected from the US$10-million divestment of our Mongolian portfolio, Kincora is well positioned to fund these programs while continuing to grow our net cash position and pursue new growth opportunities." 
+Figure 1: Kincora's NSW Project Portfolio
+Eight projects in total, including the Northern Junee Narromine Belt project funded by and in partnership with AngloGold Ashanti where drilling is ongoing. Recent diamond drilling has taken place at the Condobolin project, results pending, with air-core drilling proposed at the Nyngan West, Fairholme, Cowal East and Trundle projects.
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/2305/312600_795de1173497999c_001full.jpg
+STRATEGY AND PROJECT OVERVIEW 
+As part of Kincora's ongoing portfolio review process, the Company's Technical Committee has evaluated the exploration and corporate strategy for each of its wholly owned NSW projects, with a focus on systematically advancing opportunities and generating shareholder value.
+These reviews consider both technical and commercial factors in-line with the Company's hybrid prospector generator model, under which the majority of exploration expenditure is funded by asset level partners. Kincora's role is to secure prospective ground and undertake earlier stage, lower cost exploration activities to advance and validate geological concepts ahead of larger-scale drilling programs.
+Recent internal and independent reviews across the portfolio have identified significant open and highly prospective areas within various wholly owned projects where extensions of mineralisation and/or open geophysical anomalies currently lack sufficient coverage to support deeper drilling. All targets and projects are ranked and compete for capital and resources, taking into account technical merit and operational considerations. From this process 17 targets have been prioritised for drilling during the upcoming Spring and Summer field season, when ground conditions and access are generally favourable for air-core drilling.
+As discussions with potential partners advance around earn-in and joint venture funding models capable of supporting multi-year, multi-phase drilling, Kincora has also pegged open ground adjacent to priority targets at the Cowal East and Fairholme projects. The Company is now seeking to sole fund over 25,000 metres of air-core drilling at four projects. These programs are in addition to ongoing partner-funded drilling with AngloGold Ashanti, which has been underway since the 2025 end of year holiday break.
+Air-core drilling is a fast and cost-effective technique for collecting basement samples under shallow cover to test and refine target areas mapping mineralisation, alteration, lithology and depth. These results help generate, test and refine targets and this technique has been a key phase in many significant discoveries in the Lachlan Fold Belt.
+The spacing of Kincora's programs are reflective of the nature of the target, stage of exploration at the target and seeking to gain coverage over significant geophysical anomalies to help refine and determine where more detailed and expensive drilling is warranted.
+NYNGAN WEST PROJECT
+The Nyngan West project includes a single large licence (207.4km2) with no outcrop and has not previously been drill tested or basement rocks sampled. The project is prospective for two different mineral systems and is located to the immediate west of the Company's Nyngan project which is included in an earn-in and joint venture agreement with AngloGold Ashanti where drilling is ongoing testing maiden porphyry system targets. The program at Nyngan West is expected to be completed before year end.
+Sole funded Kincora drilling will test two porphyry targets for potential extensions of the Junee-Narromine Belt of the Macquarie Arc under relatively shallow interpreted cover.
+Drilling is also proposed to test a regionally significant magnetic high, gravity low anomaly and structurally controlled extensions interpreted to be part of the Fifield Suite. These targets are highly prospective for various critical minerals including scandium, nickel and cobalt, which are often hosted on similar magnetic highs to the west of the Junee-Narromine Belt.
+Such settings host Sunrise Energy Metals Limited's (SRL.ASX, market capitalisation A$2.9-billion) namesake project and adjacent ground to Nyngan West.
+FAIRHOLME PROJECT
+Previous drilling by major mining companies, predominately Newcrest, has defined an extensive structurally controlled gold with base metals mineralised footprint in the south of the project at the Gateway target and several earlier stage porphyry copper targets to the north.
+Previous exploration predominately focused on a traditional Macquarie Arc porphyry copper deposit model rather than the recent Cowal-style epithermal gold and/or hybrid porphyry copper-gold methodology, often off the shoulders of such geophysical anomalies and with greater weighting on geochemical vectors and structure. This newer exploration model has resulted in significant recent exploration success in the Macquarie Arc by Evolution Mining at the Cowal mine, Alkane Resources at Boda-Kaiser deposit, Waratah Minerals at Spur discovery and LinQ Minerals at the Dam/Gidginbung projects.
+Koonenberry Gold is shortly planning sole funded drilling at its Wilga project west of Kincora's Fairholme project (and noting Newmont is earning into Koonenberry Gold's Fairholme project immediately adjacent to the north of our Fairholme project).
+Initial air-core and diamond drilling by Kincora has already expanded the structurally controlled gold and base metals system at the Gateway target from 600 metres to 1,600 metres 5 with the proposed program seeking to expand this a further kilometre, as well as advance the adjacent Dungarvan target. Follow up step out drilling is also proposed at three highly prospective porphyry copper targets in the northern portion of the licence, Anomaly 2, Driftway C and Manna Creek.
+Land access and maiden drilling are proposed across the strategically located southern Nerang prospect. Drilling at Fairholme is expected to commence immediately after the Christmas-New Year break.
+COWAL EAST PROJECT
+Previously the focus of limited drilling by BHP and Newcrest, the Cowal East project sits immediately to the east, on the other side of Lake Cowal to Evolution Mining's flagship Cowal mine and as close as 4km north of the Marsden porphyry copper-gold deposit. Like other projects on the Cowal Igneous Complex, there is limited outcrop with basement masked by relatively shallow post mineral cover.
+Earlier in 2026, Kincora completed a 'traditional' ground gravity survey which upgraded various targets 6, with Atomionics Pte Ltd's next generation 'quantum" gravity survey scheduled to commence in November.
+Kincora has designed a series of drill lines across six targets stepping out from two known Macquarie Arc intrusive complexes and maiden drilling of regionally significant geophysical anomalies testing similar targets and settings that led to the discovery of Marsden.
+TRUNDLE PROJECT
+Kincora's Trundle project is hosted in the interpreted western rift of the Northparkes Igneous Complex and with previous drilling predominately by the major mining companies returning large mineralised footprints at/near surface in the north and south of the licence 7.
+Recently completed internal and independent reviews have identified multiple prospective and open mineralised intrusion centres, seeking to test more optimal interplays of structures occurring along prospective zones characterised by strong gradients.
+Very shallow drilling across a total of 19km2 area in the north, south and Dunns section of the project is seeking to replicate the success of similar programs at the Northparkes mine and other side of the same interpreted caldera that have led to multiple porphyry copper-gold deposit discoveries, including the E44 deposit which is currently the focus of a multiple rig program and potentially the first satellite deposit to the existing mill.
+MARKETING ENGAGEMENT
+The Company announces that it has entered into a marketing services agreement with Resource Stock Digest (RSD), a resource-sector investor media and marketing company based out of Texas, U.S.A., effective September 2nd, 2026, pursuant to which, among other things, RSD has agreed to provide certain promotional services to the Company in accordance with TSX Venture Exchange (the Exchange) Policy 3.4 - Investor Relations, Promotional and Market-Making Activities. RSD has been engaged for a 2-month advertising and marketing program for total cash consideration of USD $75,000, which will be funded from the Company's general working capital as a single payment in September.
+RSD conducts interviews with the Company and produces content that is distributed to RSD's subscriber base and connects issuers to the investment community across North America. There are no performance factors contained in the agreement, and RSD will not receive securities of the Company as compensation. RSD is arm's length from the Company and has no direct interest in the Company or its securities nor any right or intent to acquire such an interest. The agreement is subject to the approval of the Exchange. RSD is owned and operated by Gerardo Del Real and Nick Hodge and its contact details are as follows: Gerardo Del Real, 2250 Double Creek Dr #5669, Round Rock, TX 78665, USA; Email: editor@resourcestockdigest.com.
+FOR FURTHER INFORMATION PLEASE CONTACT: 
+Sam Spring, President and Chief Executive Officer 
+sam.spring@kincoracopper.com or +61431 329 345
+Kaitlin Taylor, Investor Relations
+investors@kincoracopper.com
+Executive office 
+400 - 837 West Hastings Street
+Vancouver, BC V6C 3N6, Canada
+Tel: 1.604.283.1722
+Subsidiary office Australia 
+C/- JM Corporate Services 
+Level 6, 350 Collins Street
+Melbourne, VIC, Australia 3000
+About Kincora
+Kincora Copper Limited (ASX: KCC) (TSXV: KCC) is an emerging Australia-focused gold-copper explorer with a hybrid project generator strategy.
+The Company is successfully proving up the prospectivity of its extensive project portfolio, which includes multiple district-scale landholdings and scalable drill ready targets. These assets are located in Australia's Lachlan Fold Belt, one of the globe's leading porphyry belts, and the historical Condobolin mining field within the Cobar basin in NSW.
+The Company has already unlocked over A$100 million of potential partner funding for multiple earlier stage and/or non-core porphyry projects. These initial deals have supported over 20,000 metres of drilling and over A$10m of partner funded exploration since late 2024, with management fees and exploration ramping up.
+Various partner discussions are ongoing for its remaining 100% owned flagship and advanced exploration stage porphyry projects.
+By having a significant portfolio of partner funded large porphyry projects, and very focused capital efficient programs at our other sole funded projects, the Company is seeking to position Kincora as a leading institutional grade explorer in the public Australian and Canadian markets, and the leading project generator on the ASX.
+The Company's website is: www.kincoracopper.com.
+This announcement has been authorised for release by the Board of Kincora Copper Limited
+(ARBN 645 457 763)
+References:
+Kincora is not aware of any new information or data that materially affects the information as disclosed to the originally sighted references:
+1 Mongolian projects: Kincora press releases "Kincora receives payment for Mongolian Asset divestment" (May 19, 2026), "Kincora executes agreements for Mongolian Asset divestment" (July 2, 2026), and "Kincora quarterly report for the period ended June 2026" (August 14, 2026) 
+2 Last reported cash balance: Kincora press release "Kincora quarterly report for the period ended June 2026" (August 14, 2026) 
+3 Condobolin project: Kincora press releases "Kincora commences drilling at historic Condobolin Mining field" (April 28, 2026) and "Kincora quarterly report for the period ended June 2026" (August 14, 2026) 
+4 Geomorphic AI: Kincora press releases "Kincora engages Geomorphic AI" (April 29, 2026) and "Kincora quarterly report for the period ended June 2026" (August 14, 2026) 
+5 Fairholme project: Kincora press releases "First phase drilling results and commencement of phase two at the Fairholme project" (March 31, 2022), and "Kincora quarterly report for the period ended June 2026" (August 14, 2026)
+6 Cowal East project: Kincora press releases "Kincora consolidates, commences Geophysics at Cowal East" (March 10, 2026), and "Kincora quarterly report for the period ended June 2026" (August 14, 2026)
+7 Trundle project: Kincora press releases "Positive assay results for the Trundle and Fairholme projects" (August 18, 2022), and "Kincora quarterly report for the period ended June 2026" (August 14, 2026)
+Third party information:
+Koonenberry Gold Limited - disclosures regarding the Newmont Exploration Pty Ltd earn-in over the Fairholme Copper-Gold JV Project and planned drilling at the Wilga project.
+Waratah Minerals Limited - disclosures regarding the Spur project and the Cargo Intrusive Complex.
+Evolution Mining Limited - disclosures regarding the Cowal mine and the Northparkes mine, including the E44 deposit.
+Alkane Resources Limited - disclosures regarding the Boda-Kaiser project.
+LinQ Minerals - disclosures regarding the Dam and Gidginbung projects.
+Sunrise Energy Metals Limited - Sunrise project disclosures; market capitalisation sourced from ASX market data as at close of business September 1st, 2026.
+Kincora has not independently verified the third-party information referred to above, and it is not to be regarded as being reported, adopted or endorsed by Kincora.
+Qualified Person 
+The scientific and technical information in this announcement was prepared in accordance with the standards of the Canadian Institute of Mining, Metallurgy and Petroleum and National Instrument 43-101 - Standards of Disclosure for Mineral Projects ("NI 43-101") and was reviewed, verified and compiled by Kincora's staff under the supervision of Peter Leaman (M.Sc. Mineral Exploration, FAusIMM), Senior Vice-President of Exploration of Kincora, and John Holliday (BSc Hons, BEc, member of the Australian Institute of Geoscientists), Non-Executive Director and Chairman of Kincora's Technical Committee, who are Qualified Persons for the purpose of NI 43-101.
+JORC Competent Person Statement
+Information in this announcement that relates to Exploration Results or Mineral Resources are those that have been previously reported (with the original release referred to in this announcement), and have been reviewed and approved by John Holliday and Peter Leaman, who are Competent Persons under the definition established by JORC and have sufficient experience which is relevant to the style of mineralisation and type of deposit under consideration and to the activity being undertaken to qualify as a Competent Person as defined in the 2012 Edition of the 'Australasian Code for Reporting of Exploration Results, Mineral Resources and Ore Reserves'. John Holliday and Peter Leaman consent to the inclusion in this report of the matters based on their information in the form and context in which it appears. The review and verification process for the information disclosed herein for the projects referred to in this announcement have included the receipt of all material exploration data, results and sampling procedures of previous operators and review of such information by Kincora's geological staff using standard verification procedures.
+This announcement refers to historical exploration results, including drilling completed by Newcrest, BHP and other previous operators. Kincora has not independently verified this historical and third-party information, it is not to be regarded as being reported, adopted or endorsed by Kincora, and a Competent Person has not done sufficient work to classify the historical exploration results as Mineral Resources in accordance with the JORC Code. It is uncertain that further exploration will result in the determination of Mineral Resources or Ore Reserves. Kincora is not aware of any new information or data that materially affects the information referred to in respect of any historical estimates and confirms that all material assumptions and technical parameters underpinning those estimates continue to apply and have not materially changed.
+Forward-Looking Statements
+Certain information regarding Kincora contained herein may constitute forward-looking statements and "forward-looking information" within the meaning of applicable securities laws (collectively, "forward-looking information"). Forward-looking information is generally identifiable by the use of words "believes", "may", "plans", "will", "anticipates", "intends", "could", "estimates", "expects", "forecasts", "projects", and similar expressions, and the negative of such expressions. Such forward-looking statements or information include but are not limited to statements or information with respect to the planned exploration programs, drilling metres, hole counts, pending assay results, proposed independent reviews, budgets, review and potential pursuit of new opportunities, including the use and anticipated benefits of Geomorphic AI, the Company's forecast net cash position, expected receipt of funds relating to the announced divestment of the Mongolian projects and timing described in this announcement, the outcome of partner discussions, anticipated partner-funded exploration activities, and the marketing services agreement with Resource Stock Digest. Forward-looking statements may include estimates, plans, milestones, expectations, opinions, forecasts, projections, guidance or other statements that are not statements of fact. Readers are cautioned not to place undue reliance on forward-looking information and statements.
+Forward-looking information and statements are based on the then current expectations, beliefs, assumptions, estimates and forecasts about the Company's business and the industry and markets in which it operates. Forward-looking information and statements are made based upon numerous assumptions, including, among other things, the Company's ability to obtain and maintain necessary land access, permits and approvals; favourable weather and ground conditions; the availability of drilling rigs, personnel, contractors, equipment and laboratory capacity; the availability of sufficient funding; the receipt and timing of remaining proceeds from the Mongolian project divestment; the costs and timing of the planned exploration programs; the performance of counterparties under existing agreements; the continuation of partner-funded exploration activities and management fee arrangements; the willingness of prospective partners to enter into earn-in, joint venture or other asset-level arrangements; and general economic, market, regulatory and business conditions.
+Forward-looking information involves numerous risks and uncertainties, including risks that planned exploration programs may be delayed, modified, reduced or not completed; that drilling or geophysical surveys may not produce results consistent with the Company's geological interpretations or objectives; that assay results may not confirm preliminary interpretations; that anticipated proceeds from the Mongolian project divestment may not be received in the amounts or within the timelines anticipated; that the Company's net cash position may not increase as forecast; that asset-level partner discussions may not result in definitive agreements, partner funding, exploration expenditures or management fee income; and that the Resource Stock Digest agreement may not receive Exchange approval or be performed as contemplated; risks associated with weather conditions, rig availability, access, resourcing, permitting, jurisdictional matters, counterparties, government approval, ESG, and general market and business conditions; and other factors, and actual results might differ materially from results suggested in any forward-looking information. Although Kincora believes that the expectations reflected in such forward-looking statements are reasonable, it can give no assurance that such expectations, geological concepts and plans will prove to have been correct. Kincora cautions that actual performance will be affected by a number of factors, most of which are beyond its control, and that future events and results may vary substantially from what Kincora currently foresees. Factors that could cause actual results to differ materially from those in forward-looking statements include: market prices; approvals; continued availability of capital and financing and general economic; market or business conditions; counterparty risk; sovereign risk; and investor sentiment. Accordingly, readers should not place undue reliance on forward-looking information and statements. Readers are cautioned that reliance on such information and statements may not be appropriate for other purposes.
+The forward-looking statements are expressly qualified in their entirety by this cautionary statement. The information contained herein is stated as of the current date and is subject to change after that date. Kincora does not assume the obligation to revise or update these forward-looking statements, except as may be required under applicable securities laws.
+Neither the TSX Venture Exchange nor its Regulation Services Provider (as that term is defined in the policies of the TSX Venture Exchange) or the Australian Securities Exchange accepts responsibility for the adequacy or accuracy of this release.
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/312600
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="869">
+      <c r="A869" t="str">
+        <v>Indian Artists Are Finding Success Across More Languages, Genres, and Borders</v>
+      </c>
+      <c r="B869" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C869" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D869" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E869" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359967</v>
+      </c>
+      <c r="F869" t="str">
+        <v>India&amp;#39;s music streaming economy is growing like never before. That&amp;#39;s the big takeaway from the India edition of this year&amp;#39;s Loud &amp;amp; Clear report, Spotify&amp;#39;s annual look at how artists earn money from streaming and where the country&amp;#39;s music economy is headed next. - - In 2025, royalties generated by Indian artists on Spotify grew 29% year over year, with every major Indian language contributing to that rise. And that increase translates into real earnings: the number of artists generating more... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359967</v>
+      </c>
+    </row>
+    <row r="870">
+      <c r="A870" t="str">
+        <v>IFA 2026: DJI to Debut Osmo 360 II, ROMO 2, and Power Ecosystem in Berlin</v>
+      </c>
+      <c r="B870" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C870" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D870" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E870" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359960</v>
+      </c>
+      <c r="F870" t="str">
+        <v>DJI, the global leader in civilian drones and creative camera technology, announces its participation at IFA 2026 in Berlin. From 4th to 8th September, visitors will be treated to three new DJI products making their European debuts, and can get hands-on with DJI&amp;#39;s full product portfolio, at the booth in Hall 20-129. Among these highlights is the Osmo 360 II&amp;#8212;DJI&amp;#39;s flagship 360� camera, which leverages 12 years of handheld imaging expertise to deliver up to 8K/60fps panoramic video. The othe... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359960</v>
+      </c>
+    </row>
+    <row r="871">
+      <c r="A871" t="str">
+        <v>3dEYE and IONODES Partner to Bring Body-Worn Cameras to the Cloud Video AI Ecosystem</v>
+      </c>
+      <c r="B871" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C871" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D871" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E871" t="str">
+        <v>https://www.pr.com/press-release/978180</v>
+      </c>
+      <c r="F871" t="str">
+        <v>3dEYE and IONODES have partnered to bring body-worn cameras to the cloud. Mobile video from IONODES' PERCEPT Body Camera now streams directly into the 3dEYE Cloud Video AI platform alongside fixed cameras, giving security teams one place to manage, monitor, and analyze every camera, worn or mounted. Plug-and-play and cloud-connected, it needs no separate system and no manual downloads, with video encrypted end-to-end. [PR.com]</v>
+      </c>
+    </row>
+    <row r="872">
+      <c r="A872" t="str">
+        <v>National Geographic Commemorates 25th Anniversary of 9/11 With the Launch of a Groundbreaking Interactive Video Archive Featuring Never-Before-Seen Footage and Eyewitness Testimony</v>
+      </c>
+      <c r="B872" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C872" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D872" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E872" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359946</v>
+      </c>
+      <c r="F872" t="str">
+        <v>National Geographic published a landmark, interactive video archive that allows audiences to explore never-before-seen footage and eyewitness testimony from the events of Sept. 11, 2001, drawn from its catalog of 9/11 documentaries. Available now at natgeo.com/911archive, the archive offers an immersive, multi-perspective exploration of September 11 and its aftermath, bringing together firsthand accounts from survivors, first responders and eyewitnesses. The comprehensive experience inv... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359946</v>
+      </c>
+    </row>
+    <row r="873">
+      <c r="A873" t="str">
+        <v>The Story of Industrial Light &amp; Magic — the Company That Changed Visual Effects Forever</v>
+      </c>
+      <c r="B873" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C873" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D873" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E873" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359942</v>
+      </c>
+      <c r="F873" t="str">
+        <v>In May 1975, filmmaker and future Disney Legend George Lucas was ready to make his space opera. There was just one Death Star -sized problem: No special effects company in Hollywood was capable of bringing his ambitious vision to life. So, he founded Industrial Light &amp;amp; Magic (ILM), enlisting camera expert John Dykstra and a team of artists, builders, and dreamers to set up shop in an old warehouse in Van Nuys, California, to work on Star Wars (1977) &amp;#8212; a film that would reshape an... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359942</v>
+      </c>
+    </row>
+    <row r="874">
+      <c r="A874" t="str">
+        <v>Did You Lose Money Investing in Taboola.com Ltd.? Robbins LLP Urges Investors with Significant Losses to Contact the Firm for Information About Their Rights Against TBLA</v>
+      </c>
+      <c r="B874" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C874" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D874" t="str">
+        <v>Finance, SaaS, Media</v>
+      </c>
+      <c r="E874" t="str">
+        <v>https://www.newsfilecorp.com/release/312675/Did-You-Lose-Money-Investing-in-Taboola.com-Ltd.-Robbins-LLP-Urges-Investors-with-Significant-Losses-to-Contact-the-Firm-for-Information-About-Their-Rights-Against-TBLA</v>
+      </c>
+      <c r="F874" t="str">
+        <v>San Diego, California--(Newsfile Corp. - September 3, 2026) - Shareholder rights law firm Robbins LLP informs investors that a class action was filed on behalf of all persons and entities who purchased or otherwise acquired Taboola.com Ltd. (NASDAQ: TBLA) securities between May 6, 2026 and August 4, 2026 (the "Class Period"). Taboola operates a platform that partners with websites, devices, and mobile apps to recommend editorial content and advertisements on the open web.The complaint alleges...</v>
+      </c>
+    </row>
+    <row r="875">
+      <c r="A875" t="str">
+        <v>Hohem Previews Eyepic, the World's First 2-in-1 Pocket Gimbal Camera, at IFA 2026</v>
+      </c>
+      <c r="B875" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C875" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D875" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E875" t="str">
+        <v>https://www.prnewswire.com/news-releases/hohem-previews-eyepic-the-worlds-first-2-in-1-pocket-gimbal-camera-at-ifa-2026-302867926.html</v>
+      </c>
+      <c r="F875" t="str">
+        <v>Hohem's first camera combines stabilised handheld video with hands-free capture and vertical 4K Eyepic leads Hohem's move into intelligent imaging, alongside new AI smartphone gimbals and wireless audio See Hohem at IFA 2026: Messe Berlin, Hall 20-123, 4–8 September BERLIN, Sept. 3, 2026...</v>
+      </c>
+    </row>
+    <row r="876">
+      <c r="A876" t="str">
+        <v>‘NBA 2K27’ With NVIDIA DLSS 5 Leads 26 New Games Coming to GeForce NOW</v>
+      </c>
+      <c r="B876" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C876" t="str">
+        <v>mlpr-nvidia</v>
+      </c>
+      <c r="D876" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E876" t="str">
+        <v>https://blogs.nvidia.com/blog/geforce-now-thursday-september-2026-games-list/</v>
+      </c>
+      <c r="F876" t="str">
+        <v>September is here with 26 more games streaming on GeForce NOW this month, led by a slam dunk: NBA 2K27 with the NVIDIA DLSS 5 3D-Guided Neural Rendering feature. Through NVIDIA’s close collaboration with Visual Concepts and 2K, DLSS 5 brings a new level of lifelike lighting and material detail to the court — tuned […]</v>
+      </c>
+    </row>
+    <row r="877">
+      <c r="A877" t="str">
+        <v>NYSE + Korea Exchange Agree to MOU for Business Collaboration: NYSE Content Update</v>
+      </c>
+      <c r="B877" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C877" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D877" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E877" t="str">
+        <v>https://www.prnewswire.com/news-releases/nyse--korea-exchange-agree-to-mou-for-business-collaboration-nyse-content-update-302869006.html</v>
+      </c>
+      <c r="F877" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Sept. 3, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="878">
+      <c r="A878" t="str">
+        <v>DesignRush Podcast Features Ark Entertainment Media Founder on 50%+ Revenue Program</v>
+      </c>
+      <c r="B878" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C878" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D878" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E878" t="str">
+        <v>https://www.newsfilecorp.com/release/312776/DesignRush-Podcast-Features-Ark-Entertainment-Media-Founder-on-50-Revenue-Program</v>
+      </c>
+      <c r="F878" t="str">
+        <v>Miami, Florida--(Newsfile Corp. - September 3, 2026) - DesignRush has released a new episode of the DesignRush Podcast featuring Lisa Robbin Young, Founder and Keynote Speaker at Ark Entertainment Media.Lisa Robbin Young, Founder of Ark Entertainment Media, joins the DesignRush Podcast.To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/10587/312776_6ffcc3b964d019c7_001full.jpgYoung shared how conversations with other entrepreneurs uncovered a repeated...</v>
+      </c>
+    </row>
+    <row r="879">
+      <c r="A879" t="str">
+        <v>Markiplier Makes Strategic Investment in Strada</v>
+      </c>
+      <c r="B879" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C879" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D879" t="str">
+        <v>SaaS, Gaming, Media</v>
+      </c>
+      <c r="E879" t="str">
+        <v>https://pr-inside.com/markiplier-makes-strategic-investment-in-strada-r5218950.htm</v>
+      </c>
+      <c r="F879" t="str">
+        <v>(PR-inside.com) Markiplier Makes Strategic Investment in Strada Eager to help fellow creators "ditch the cloud" LOS ANGELES, CA / ACCESS Newswire / September 3, 2026 / Technology company Strada , which uses a proprietary peer-to-peer network for remote video editing workflows, announced today a significant investment from Mark Fischbach, the famed content creator, filmmaker, and actor known professionally as Markiplier . This investment coincides with rapid growth in Strada's global users, all of whom are achieving results that are impossible with cloud-based alternatives. Frequently described by users as "absolutely game changing," Strada will be on display at the upcoming IBC Trade Show ..</v>
+      </c>
+    </row>
+    <row r="880">
+      <c r="A880" t="str">
+        <v>Noram Lithium Engages TDM Financial For Investor Awareness Services</v>
+      </c>
+      <c r="B880" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C880" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D880" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E880" t="str">
+        <v>https://pr-inside.com/noram-lithium-engages-tdm-financial-for-investor-awareness-services-r5218938.htm</v>
+      </c>
+      <c r="F880" t="str">
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / September 3, 2026 / Noram Lithium Corp. ("Noram" or the "Company") (TSXV:NRM)(OTCQB:NRVTF)(Frankfurt:N7R) is pleased to announce that it has entered into an investor marketing services agreement (the "Agreement") with Emerging Growth, LLC, doing business as TDM Financial ("TDM Financial"), to provide investor awareness and digital marketing services to the Company. Under the Agreement, TDM Financial will undertake a six month digital investor marketing campaign focused on increasing awareness of Noram among investors in Canada and the United States. All content produced by TDM Financial is subject to the Company's approval prior to publication or distribution. The ..</v>
+      </c>
+    </row>
+    <row r="881" xml:space="preserve">
+      <c r="A881" t="str">
+        <v>U.S. Polo Assn. Marks Continued Success as Title Sponsor of the 2026 Pacific Coast Open</v>
+      </c>
+      <c r="B881" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C881" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D881" t="str">
+        <v>Retail, Gaming, Media, Education</v>
+      </c>
+      <c r="E881" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/109714/</v>
+      </c>
+      <c r="F881" t="str" xml:space="preserve">
+        <v xml:space="preserve">SANTA BARBARA, CA, Sept 3, 2026 - (ACN Newswire) - U.S. Polo Assn.®, the official sports brand of the United States Polo Association (USPA), celebrated the conclusion of the 2026 U.S. Polo Assn. Pacific Coast Open, held August 14-30 at the renowned Santa Barbara Polo &amp; Racquet Club in Carpinteria, California. As one of the oldest polo tournaments in the world and the most prestigious championship in the Western United States, the Pacific Coast Open once again delivered world-class competition while highlighting the enduring connection between sport, style, and community.
+2026 U.S. Polo Assn. Pacific Coast Open Winners, Klentner Ranch, on stage with trophy; Photo Credit: Michelle Lauren
+This year marked the second time U.S. Polo Assn. served as Title Sponsor of the Pacific Coast Open and the ninth consecutive year partnering with the Santa Barbara Polo &amp; Racquet Club as Official Apparel Brand and Stadium Sponsor. The longstanding relationship reflects the brand's authentic connection to the sport of polo and its ongoing commitment to supporting the sport at every level, from elite competition and player development to fan engagement and community impact.
+"The Pacific Coast Open represents the history, competitive excellence, and strong sense of community that define the sport of polo," said Tim Kelly, Chairman of the United States Polo Association. "Through the continued support of U.S. Polo Assn. and the commitment of the Santa Barbara Polo &amp; Racquet Club, this championship provides an important stage for exceptional players and horses while introducing more fans to the excitement and traditions of our sport."
+Founded in 1908, the Pacific Coast Open remains a coveted event in the sport of polo and a fixture on the international polo calendar. Set against the backdrop of California's coastline, the tournament brought together talented players, passionate spectators, and longtime supporters for more than two weeks of high-goal competition at one of polo's most esteemed venues.
+U.S. Polo Assn. Pacific Coast Open | At a Glance
+Tournament: U.S. Polo Assn. Pacific Coast Open
+Dates: August 14-30, 2026
+Location: Santa Barbara Polo &amp; Racquet Club, Carpinteria, California
+Significance: One of the oldest polo tournaments in the world and the most prestigious championship in the Western United States
+U.S. Polo Assn. Role: Title Sponsor, Official Apparel Brand and Stadium Sponsor
+Partnership Milestone: Nine consecutive years partnering with Santa Barbara Polo &amp; Racquet Club, two consecutive years as Title Sponsor for Pacific Coast Open
+Championship Matchup: La Karina (Brian Boyd (0), Carlos ‘Carlitos' Gracida Jr. (4), Felipe ‘Pipe' Vercellino (8), Lucas Escobar (5), SUB: Iñaki Wulff (0) vs. Klentner Ranch (Jake Klentner (2), Ignacio ‘Nachi' Viana (7), Jesse Bray (7), Justin Klentner (1)
+Champion: Klentner Ranch
+Final Score: 16-9
+Most Valuable Player: Ignacio ‘Nachi' Viana (Klentner Ranch)
+Best Playing Pony: Dolfi Cautivadora
+Charity Beneficiary: Polo Training Center Santa Barbara (La Karina) and The Horse Project (Klentner Ranch)
+Game Highlights: Klentner Ranch set the pace early, seizing control of the U.S. Polo Assn. Pacific Coast Open final with a commanding first-half performance. La Karina mounted a spirited fifth-chukker comeback, cutting the lead to just two goals, but Jesse Bray answered aboard Best Playing Pony Dolfi Cautivadora to swing the momentum back to Klentner Ranch. The team then erupted for five goals in the sixth chukker, powering to a decisive 16-9 championship victory.
+Action on the U.S. Polo Assn. Stadium between teams La Karina and Klentner Ranch for the 2026 U.S. Polo Assn. Pacific Coast Open at the Santa Barbara Polo &amp; Racquet Club; Photo Credit: Michelle Lauren2026 U.S. Polo Assn. Pacific Coast Open Runner-Up, La Karina, on stage accepting the charity check donation to Polo Training Center Santa Barbara; Photo Credit: Michelle LaurenBeautiful U.S. Polo Assn. Pacific Coast Open attendees on the field during the iconic divot stomp; Photo Credit: Michelle Lauren
+"The U.S. Polo Assn. Pacific Coast Open is one of the great championships in our sport, steeped in history and respected by players and fans around the world," said J. Michael Prince, President and CEO of USPA Global, the company that manages the multi-billion-dollar U.S. Polo Assn. brand. "Our continued partnership with the Santa Barbara Polo &amp; Racquet Club and title sponsorship of this iconic tournament allows us to celebrate the sport's West Coast heritage while creating memorable experiences that connect people to the game in an authentic way."
+Throughout the tournament, U.S. Polo Assn. enhanced the fan experience with official Pacific Coast Open event merchandise available at the Santa Barbara Polo &amp; Racquet Club Boutique and online at www.uspashop.com. The brand also introduced guests to Divot Stomp™, U.S. Polo Assn.'s refreshing signature cocktail featured during Sunday matches, while celebrating America's 250th Anniversary with special red, white, and blue cap giveaways during the traditional on-field divot stomp for fans.
+In addition, U.S. Polo Assn. brought its award-winning global campaign, The Polo Shirt: An Icon Born From The Game™, to life through a large-scale inflatable polo shirt installation at the club entrance. The activation served as a visual reminder of the brand's authentic roots in the sport and its position as the only globally recognized sports brand inspired directly by the game of polo.
+On the field, the tournament featured an impressive roster of players of the sport's most accomplished competitors, such as Pipe Vercellino (8-goal), Nachi Viana (7-goal), Jesse Bray (7-goal), Nico Escobar (6-goal), and Lucas Escobar (5-goal), to name a few.
+Beyond the competition, U.S. Polo Assn. continued its commitment to supporting the broader polo community through charitable giving. During the final awards ceremony, the brand made donations on behalf of the finalists to local polo and equine organizations, The Horse Project Santa Barbara, and Polo Training Center Santa Barbara, alongside a separate donation to Hearts Therapeutic Equestrian Center, helping support programs that promote education, horsemanship, therapeutic riding, and access to the sport.
+"Year after year, the Pacific Coast Open showcases the very best of our sport, and U.S. Polo Assn. continues to be an invaluable partner in helping us elevate the experience for both players and spectators," said Henry Walker, President of the Santa Barbara Polo &amp; Racquet Club. "Our 115-year commitment to the sport and Santa Barbara has been unwavering, and the contributions to our communities and the prestige we bring cannot be measured."
+As another successful U.S. Polo Assn. Pacific Coast Open season comes to a close, the tournament continues to reinforce its place as a defining championship in the sport and a celebration of polo's enduring traditions. Through its ongoing investment in the game, its players, and its communities, U.S. Polo Assn. remains committed to advancing the sport while creating meaningful experiences for fans around the world.
+About U.S. Polo Assn. and USPA Global
+U.S. Polo Assn. is the official sports brand of the United States Polo Association (USPA), the largest association of polo clubs and polo players in the United States, founded in 1890. With a multi-billion-dollar global footprint and worldwide distribution through more than 1,200 U.S. Polo Assn. retail stores as well as thousands of additional points of distribution, U.S. Polo Assn. offers apparel, accessories, and footwear for men, women, and children in more than 190 countries worldwide. U.S. Polo Assn.'s Global Polo Shirt Campaign, An Icon Born from the Game, is a powerful tribute to the iconic polo shirt's authentic sports origins and its evolution into one of the world's most enduring style essentials.
+The global sport brand sponsors major polo events around the world, including the U.S. Open Polo Championship®, held annually at NPC in The Palm Beaches, the premier polo tournament in the United States. Historic deals with ESPN in the United States, TNT and Eurosport in Europe, Star Sports in India, and BeIn Sports in the Middle East now broadcast several of the premier polo championships in the world, sponsored by U.S. Polo Assn., making the thrilling sport accessible to millions of sports fans globally for the very first time.
+U.S. Polo Assn. has recently been named one of USA Today's Most Trusted Brands and in 2026 was ranked the top sports licensor in the world, surpassing the NFL, PGA Tour, and Formula 1, according to License Global. The sport-inspired brand has been recognized internationally with awards for global growth and sport content. Due to its tremendous success as a global brand, U.S. Polo Assn. has been featured in Fortune, Forbes, Modern Retail, and GQ, as well as on Yahoo Finance and Bloomberg, among many other noteworthy media sources around the world. For more information, visit uspoloassnglobal.com and follow @uspoloassn.
+USPA Global is a subsidiary of the United States Polo Association (USPA) and manages the multi-billion-dollar sports brand, U.S. Polo Assn. USPA Global also manages the subsidiary, Global Polo, which is the worldwide leader in polo sport content. To learn more, visit globalpolo.com or Global Polo on YouTube.
+For Further Information, Contact:
+Stacey Kovalsky - VP, Global PR &amp; Communications
+Phone +001.561.790.8036
+E-mail: skovalsky@uspagl.com
+Shannon Stilson - VP, Sports Marketing &amp; Media
+Phone +001.561.227.6994
+E-mail: sstilson@uspagl.com
+SOURCE: USPA Global
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="882">
+      <c r="A882" t="str">
+        <v>TELUS Digital to Host Agentforce Industry Sessions and Exclusive Events at Hotel Zetta During Dreamforce 2026</v>
+      </c>
+      <c r="B882" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C882" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D882" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E882" t="str">
+        <v>https://www.prnewswire.com/news-releases/telus-digital-to-host-agentforce-industry-sessions-and-exclusive-events-at-hotel-zetta-during-dreamforce-2026-870346532.html</v>
+      </c>
+      <c r="F882" t="str">
+        <v>Industry-led content sessions, expert demo stations, and invitation-only events at Hotel Zetta mark TELUS Digital's flagship Salesforce conference presence VANCOUVER, BC, Sept. 3, 2026 /CNW/ -- TELUS Digital, a Salesforce Summit Level implementation partner, will host a series of...</v>
+      </c>
+    </row>
+    <row r="883">
+      <c r="A883" t="str">
+        <v>Music Streaming Market: Regional Voices Are Becoming a Global Growth Strategy</v>
+      </c>
+      <c r="B883" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C883" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D883" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E883" t="str">
+        <v>https://express-press-release.net/news/2026/09/03/1770284</v>
+      </c>
+      <c r="F883" t="str">
+        <v>The music industry&amp;#8217;s transformation from physical sales to digital streaming is old news. What&amp;#8217;s new — and what most coverage of this market misses — [read full press release...]</v>
+      </c>
+    </row>
+    <row r="884">
+      <c r="A884" t="str">
+        <v>Improved colour matching functionality; new KAIROS control options; and standard-setting PTZ cameras reflect Panasonic's continuous broadcast innovation.</v>
+      </c>
+      <c r="B884" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C884" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D884" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E884" t="str">
+        <v>https://www.prnewswire.com/news-releases/improved-colour-matching-functionality-new-kairos-control-options-and-standard-setting-ptz-cameras-reflect-panasonics-continuous-broadcast-innovation-302868075.html</v>
+      </c>
+      <c r="F884" t="str">
+        <v>WIESBADEN, Germany, Sept. 3, 2026 /PRNewswire/ -- Panasonic Connect Europe's latest broadcast and ProAV innovations enable content creators and production teams to deliver smarter, more efficient and visually compelling live productions through advances in imaging, automation and workflow...</v>
+      </c>
+    </row>
+    <row r="885">
+      <c r="A885" t="str">
+        <v>Eluvio Unveils Industry-First: Inline, Open-Model Video AI and Agentic Orchestration at IBC 2026</v>
+      </c>
+      <c r="B885" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C885" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D885" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E885" t="str">
+        <v>https://www.prnewswire.com/news-releases/eluvio-unveils-industry-first-inline-open-model-video-ai-and-agentic-orchestration-at-ibc-2026-302868456.html</v>
+      </c>
+      <c r="F885" t="str">
+        <v>Universal &amp; Dynamic Video Intelligence Architecture: First commercially available solution for inline, frame-accurate, multimodal AI inference, analysis, and orchestration built natively into the Content Fabric media pipeline for live and derivative content generation New Open Model AI...</v>
+      </c>
+    </row>
+    <row r="886">
+      <c r="A886" t="str">
+        <v>Eluvio Showcases New Advanced Features in Global Broadcast Fabric for Zero-Copy Broadcast Distribution, D2C OTT Streaming &amp;amp; Monetization, and Inline AI Video Intelligence at IBC 2026</v>
+      </c>
+      <c r="B886" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C886" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D886" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E886" t="str">
+        <v>https://www.prnewswire.com/news-releases/eluvio-showcases-new-advanced-features-in-global-broadcast-fabric-for-zero-copy-broadcast-distribution-d2c-ott-streaming--monetization-and-inline-ai-video-intelligence-at-ibc-2026-302868445.html</v>
+      </c>
+      <c r="F886" t="str">
+        <v>Broadcast Transformation: Global Broadcast Fabric replaces satellite and legacy cloud for live broadcast feed distribution — sub-500ms global latency, sub-millisecond jitter, SMPTE 2022-7 decentralized multipath, fast global stream switching and failover, and instant replay — with...</v>
+      </c>
+    </row>
+    <row r="887" xml:space="preserve">
+      <c r="A887" t="str">
+        <v>Surging AI Short Drama Revenue Propels Duiba Group to the Top among HK-listed Peers</v>
+      </c>
+      <c r="B887" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C887" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D887" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E887" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/109753/</v>
+      </c>
+      <c r="F887" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 3, 2026 - (ACN Newswire) - Introduction
+According to Duiba Group’s interim results for the six months ended June 30, 2026, its AI short drama business has generated revenue of RMB 223 million since its launch in January, accounting for 51.2% of the company’s total revenue. Fueled by this powerful new growth engine, the company recorded total revenue of RMB 435 million, up 24.3% year on year. Its gross profit rose 30% year on year to RMB 74.54 million, with the gross profit margin improving to 17.1%, while the loss narrowed 5.2% year on year to RMB 25.33 million. Overall, the company demonstrated strong momentum in both revenue growth and profitability improvement.
+RMB 40 Billion Size and 600 Million Users: the AI Short Drama Market is Entering the Era of “Industrial Revolution”
+In recent years, the AI short drama business has emerged as one of the few segments in the content industry witnessing high incremental growth. According to the latest research report from Zhongtai Securities, a leading Chinese securities firm, the overall AI short drama market size is expected to exceed RMB 40 billion in 2026, representing growth of more than 138% year on year, with the core and general user base expanding to exceed 600 million in the first six months. Content supply is also increasing at a remarkable pace. In the first half of the year, 222,000 AI short dramas were released on Douyin, the Chinese version of TikTok, generating more than 515.7 billion incremental views.
+Yet the sheer volume of content also means intensifying competition. In the first six months of the year, only 0.48% of newly released AI short dramas on Douyin became viral hits that garnered over 100 million views. This suggests that content creation is no longer the sole decisive competitive advantage; success increasingly depends on a company’s ability to combine “AI industrialization, traffic algorithms and commercialization”.
+This is precisely the core advantage that has enabled Duiba Group to rise to the top among Hong Kong-listed peers in such a short time since tapping into the AI short drama market.
+Real Value in Performance Data: High Growth and Strong Sustainability
+For investors, operating data remains the ultimate indicator of whether a company can sustain growth throughout an industry cycle.
+According to Duiba Group’s interim results, the company released 74 hit dramas that each generated over 10 million views, including 13 with over 100 million views. Six new hit dramas with over 100 million views were launched in a single month, and the highest views for a single drama exceeded 1.04 billion. Moreover, business revenue in June more than doubled month on month.
+These figures suggest that Duiba Group’s growth is not dependent on a handful of breakout titles or temporary traffic spikes but stems from its simultaneous enhancement of content generation and supply efficiency, as well as commercialization efficiency. Its performance demonstrates the strong growth potential and sustainability of the AI short drama business model.
+For Duiba Group, the AI short drama business is no longer an exploration of a single business for incremental growth. It is reshaping the company’s overall business structure and also serving as a critical factor in how investors assess the company’s future value.
+Core Competitive Moats: Dominant Advantage with Advertising Traffic Expertise and Transformation Powered by Full-chain AI Industrialization
+More than 360,000 short and mini dramas went online in the first half of 2026, representing an elevenfold increase over the full year of 2025. Against this backdrop of explosive content supply, the channel distribution capability has become a critical factor shaping the landscape of industry competition. Duiba Group’s rapid rise has been underpinned by its decade-long expertise in traffic operations and its strength in advertising systems.
+First, its deep-rooted expertise in advertising traffic operations provides an overwhelming advantage in channel distribution. With years of experience in the Internet and digital advertising industry, Duiba Group has built mature infrastructure and core capabilities spanning traffic operations, advertising systems and data algorithms. Upon entering the AI short drama market, the company has rapidly leveraged these capabilities across distribution and commercialization. By analyzing user preferences with data and enhancing distribution efficiency through algorithms, it can feed market insights back into content production, creating an evolving cycle of content generation, distribution and monetization, as well as iteration and optimization.
+Second, full-chain AI industrialization reshapes content production efficiency. Rather than merely applying AI to a single stage of production, Duiba Group has integrated the power across the entire workflow, covering theme selection, planning, scriptwriting, character development, scene generation, video production and final quality control of finished productions. This turns the traditional creative process, which relies heavily on human creative experience, into a standardized, intelligent and scalable production system. It has therefore established a brand new production paradigm for the content industry—one that can produce hit dramas repeatedly with extreme efficiency. In the first six months of the year, Duiba Group released 74 hit dramas with over 10 million views, 13 of which surpassed 100 million views. This serves as solid evidence of the company’s ability to produce hit dramas repeatedly—hit dramas are less a matter of chance than the stable output of a robust industrialization system. In addition, combining its channel distribution strength, Duiba Group has fully leveraged traffic distribution to maximize total commercial returns.
+Advertising expertise enhances traffic and commercialization efficiency, while AI industrialization boosts content supply efficiency. Leveraging its unique mastery of traffic operations and, more importantly, industrialization, Duiba Group has outclassed traditional content companies in both efficiency and precision of content production. Furthermore, by deeply embedding AI throughout the entire value chain, Duiba Group has been driving a fundamental shift in the AI short drama sector since its entry. Going forward, the competition will no longer center on who can produce the next breakout hit the fastest, but on the capacity to consistently deliver high-quality content that can be monetized at large scale, at lower marginal costs and faster iteration speed. That is to say, the AI short drama sector is transitioning from “chance-based creation” to a “predictable system.”
+Conclusion
+Duiba Group is continuously strengthening its full-chain AI industrialization system and leveraging economies of scale. As AI continues to reshape the content industry, the company is pioneering a new development paradigm that could bring ultimate efficiency, end-to-end commercialization and sustainable growth. As a top AI short drama player among Hong Kong-listed companies, Duiba Group is well positioned to further expand its business scale, strengthen its core competitive moats and capture the benefits of large-scale operations—and to achieve overall profitability milestones in the near future.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="888">
+      <c r="A888" t="str">
+        <v>Scienjoy Holding Corporation to Acquire 29.9% Stake in Chinese Higher Education Service Provider Leader Education Limited</v>
+      </c>
+      <c r="B888" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C888" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D888" t="str">
+        <v>Finance, Media, Education</v>
+      </c>
+      <c r="E888" t="str">
+        <v>https://www.prnewswire.com/news-releases/scienjoy-holding-corporation-to-acquire-29-9-stake-in-chinese-higher-education-service-provider-leader-education-limited-302867976.html</v>
+      </c>
+      <c r="F888" t="str">
+        <v>BEIJING, Sept. 2, 2026 /PRNewswire/ -- Scienjoy Holding Corporation ("Scienjoy", the "Company", or "we") (NASDAQ: SJ), a provider of mobile live streaming platforms in China, today announced it has entered a sale and purchase agreement (the "SPA" and the transaction as contemplated...</v>
+      </c>
+    </row>
+    <row r="889">
+      <c r="A889" t="str">
+        <v>PLAY PALM ANGELS EXPANDS ITS U.S. RETAIL FOOTPRINT AT PACSUN</v>
+      </c>
+      <c r="B889" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C889" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D889" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E889" t="str">
+        <v>https://www.prnewswire.com/news-releases/play-palm-angels-expands-its-us-retail-footprint-at-pacsun-302868254.html</v>
+      </c>
+      <c r="F889" t="str">
+        <v>The New 41-Piece Collection from Palm Angels' Lifestyle Label Arrives at Pacsun, With New Pacsun-Exclusive Content Starring Avani Gregg LOS ANGELES, Sept. 2, 2026 /PRNewswire/ -- Pacsun, the purpose-driven specialty retailer rooted in youth culture, is bringing PLAY Palm Angels, the newly...</v>
+      </c>
+    </row>
+    <row r="890">
+      <c r="A890" t="str">
+        <v>Pressat partners with SWNS to expand business reach across the UK</v>
+      </c>
+      <c r="B890" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C890" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D890" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E890" t="str">
+        <v>https://pressat.co.uk/releases/pressat-partners-with-swns-to-expand-business-reach-across-the-uk-4f3f34b847da6d5afb08af6f2161b7c3/</v>
+      </c>
+      <c r="F890" t="str">
+        <v>Wednesday 2 September, 2026 New collaboration allows press releases to appear on 65 regional media outlets Pressat has announced a new partnership with UK news agency SWNS, giving businesses the ability to extend the reach of their announcements across a network of prominent regional media outlets. Through the arrangement, organisations using Pressat can opt for a new distribution circuit that places their press releases on 65 established news websites across the United Kingdom. The releases will appear as branded features designed to attract readers and increase engagement. Founded in the 1970s, SWNS is a trusted and long‑standing provider of breaking news, features, and multimedia content to national and regional outlets. It has spent decades building close relationships with UK publishe</v>
+      </c>
+    </row>
+    <row r="891">
+      <c r="A891" t="str">
+        <v>[Video] [Voices of Galaxy] Meet Lefa Makgato, Championing Africa’s Next Generation of Innovators</v>
+      </c>
+      <c r="B891" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C891" t="str">
+        <v>mlpr-samsung</v>
+      </c>
+      <c r="D891" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E891" t="str">
+        <v>https://news.samsung.com/global/video-voices-of-galaxy-meet-lefa-makgato-championing-africas-next-generation-of-innovators</v>
+      </c>
+      <c r="F891" t="str">
+        <v>For Lefa Makgato, CSR Manager at Samsung Electronics Africa, empowering the next generation of digital innovators is more than a mission — it’s the driving force behind her work leading Samsung’s CSR initiatives across Africa. Growing up in a small township in South Africa, Lefa Makgato didn’t know what to dream about because technology felt […]</v>
+      </c>
+    </row>
+    <row r="892">
+      <c r="A892" t="str">
+        <v>Where is Austin Tice? NPR's Embedded and BBC team up for landmark investigative podcast series</v>
+      </c>
+      <c r="B892" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C892" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D892" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E892" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359898</v>
+      </c>
+      <c r="F892" t="str">
+        <v>NPR and the BBC are launching Where is Austin Tice? , a major new nine-part audio series from NPR&amp;#39;s Embedded and BBC Sounds and Radio 4&amp;#39;s I&amp;#39;m Not A Monster. - - Premiering Tuesday, September 8, this landmark production brings together two giants of public service journalism to examine one of the biggest missing person cases of our time. - - Returning for his most ambitious chapter yet, Josh Baker &amp;#8212; creator of two of the BBC&amp;#39;s most acclaimed investigative podcast series, I&amp;#39;m... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359898</v>
+      </c>
+    </row>
+    <row r="893">
+      <c r="A893" t="str">
+        <v>Tribeca Studios Releases First-Look Trailer for “Tribeca 25,” the New Documentary From Matt Tyrannizer</v>
+      </c>
+      <c r="B893" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C893" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D893" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E893" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359897</v>
+      </c>
+      <c r="F893" t="str">
+        <v>Tribeca Studios released the official trailer for TRIBECA 25, the new documentary from acclaimed director Matt Tyrnauer ( Valentino: The Last Emperor, Studio 54, Nobu ), offering a first look at the remarkable story of the Tribeca Festival&amp;#39;s first 25 years. The documentary will be available on Netflix in the U.S. on September 11, 2026, marking the 25th anniversary of 9/11. - - Through exclusive interviews, never-before-seen archival footage, and intimate reflections, TRIBECA... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359897</v>
+      </c>
+    </row>
+    <row r="894">
+      <c r="A894" t="str">
+        <v>Shaquille O'Neal, Authentic Brands &amp;amp; TNT Sports' DUNKMAN to Expand in 2027, Introducing Team Competitions, Junior Division &amp;amp; Global Regional Qualifiers Series</v>
+      </c>
+      <c r="B894" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C894" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D894" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E894" t="str">
+        <v>https://www.prnewswire.com/news-releases/shaquille-oneal-authentic-brands--tnt-sports-dunkman-to-expand-in-2027-introducing-team-competitions-junior-division--global-regional-qualifiers-series-302868132.html</v>
+      </c>
+      <c r="F894" t="str">
+        <v>World's First Professional Dunk League Delivers Significant Audiences Across Platforms in Year 1 with More Than 1.5 Billion Social Media Video Views, 33 Million Engagements &amp; 5.7 Million Total Viewers on TNT LOS ANGELES, Sept. 2, 2026 /PRNewswire/ -- Following a breakout inaugural season,...</v>
+      </c>
+    </row>
+    <row r="895">
+      <c r="A895" t="str">
+        <v>Vadzo Imaging Validates High Frame 120FPS Streaming on Innova-234MGS 2MP Onsemi AR0234 Monochrome GigE Camera with Gigabit Ethernet Connectivity</v>
+      </c>
+      <c r="B895" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C895" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D895" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E895" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-high-frame-120fps-streaming-on-innova-234mgs-22854818</v>
+      </c>
+      <c r="F895" t="str">
+        <v>Built for robotics vision, high-throughput machine vision inspection, and multi-camera production lines that must resolve fast-moving parts and transmit that data reliably across a network, this camera pairs the Onsemi AR0234 global shutter sensor with high-speed readout over Gigabit Ethernet, giving machine vision integrators motion-accurate capture and dependable connectivity from a single, standards-compliant module.</v>
+      </c>
+    </row>
+    <row r="896">
+      <c r="A896" t="str">
+        <v>SunTech Medical Launches Dedicated Veterinary Website, SunTechVet.com</v>
+      </c>
+      <c r="B896" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C896" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D896" t="str">
+        <v>SaaS, Healthcare, Media</v>
+      </c>
+      <c r="E896" t="str">
+        <v>https://pr-inside.com/suntech-medical-launches-dedicated-veterinary-website-suntechvet-com-r5218637.htm</v>
+      </c>
+      <c r="F896" t="str">
+        <v xml:space="preserve">(PR-inside.com) The new platform showcases animal-specific monitoring technology designed for real-world veterinary care. MORRISVILLE, NC / ACCESS Newswire / September 2, 2026 / Patient monitoring has become an essential component of modern veterinary medicine, supporting clinical decisions from the exam room to the operating suite. To increase awareness of veterinary monitoring technologies and provide easier access to product information, educational resources, and purchasing options, SunTech Medical has launched SunTechVet.com , a dedicated website for veterinary professionals. Designed as a comprehensive resource, SunTechVet.com provides veterinary teams with access to product information, educational content, comparison tools, and online purchasing options for customers in the United </v>
+      </c>
+    </row>
+    <row r="897">
+      <c r="A897" t="str">
+        <v>Digitalage Details Infrastructure Powering Invite-Only Genesis Creator ...</v>
+      </c>
+      <c r="B897" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C897" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D897" t="str">
+        <v>Finance, SaaS, Media</v>
+      </c>
+      <c r="E897" t="str">
+        <v>https://pr-inside.com/digitalage-details-infrastructure-powering-invite-only-genesis-creator-r5218632.htm</v>
+      </c>
+      <c r="F897" t="str">
+        <v>(PR-inside.com) Hop-on subsidiary connects creator identity, distribution, monetization, archives, and governance as Goldman Sachs projects the market could approach $480 billion by 2027 TEMECULA, CA / ACCESS Newswire / September 2, 2026 / Hop-on, Inc. (OTCID:HPNN) today detailed the integrated infrastructure supporting the invite-only Genesis Creator Pilot operated by its wholly owned subsidiary, Digitalage, Inc. Under terms first announced June 3, 2026, participating creators are eligible to receive 85% of gross subscription revenue, while Digitalage retains a 15% Platform Infrastructure Fee. Participants are also eligible to receive 50% of net advertising revenue generated by their content, subject to program requirements and terms. Goldman ..</v>
+      </c>
+    </row>
+    <row r="898">
+      <c r="A898" t="str">
+        <v>New UNESCO research reveals opportunities and challenges facing South Africa's digital content creators</v>
+      </c>
+      <c r="B898" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C898" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D898" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E898" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359862</v>
+      </c>
+      <c r="F898" t="str">
+        <v>UNESCO has released a new research report titled &amp;#8220; Behind the Screens in South Africa: Challenges, Opportunities, and Needs of Digital Content Creators,&amp;#8221; shedding light on the growing influence, practices and challenges of digital content creators within South Africa&amp;#39;s evolving information ecosystem. - - Conducted by the Centre for Analytics and Behavioural Change (CABC) with the support of UNESCO&amp;#39;s Social Media 4 Peace&amp;#8221; (SM4P) project, funded by the European Union, the study exami... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359862</v>
+      </c>
+    </row>
+    <row r="899">
+      <c r="A899" t="str">
+        <v>GQ Launches First Video Interview Series</v>
+      </c>
+      <c r="B899" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C899" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D899" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E899" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359856</v>
+      </c>
+      <c r="F899" t="str">
+        <v>GQ is showcasing its award winning journalism in an entirely new way. The title announced the launch of One More Question, a video interview franchise hosted by GQ&amp;#39;s top interview journalist, Zach Baron. - - This is the first weekly video interview series across GQ&amp;#39;s global markets, which will also be available cross-platforms with a dedicated podcast channel and accompanying editorial content so audiences can access interviews no matter where they are. - - Premiering today with Philadelph... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359856</v>
+      </c>
+    </row>
+    <row r="900">
+      <c r="A900" t="str">
+        <v>Telestream Brings AI-Boosted Resolution Upscaling Powered by NVIDIA ...</v>
+      </c>
+      <c r="B900" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C900" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D900" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E900" t="str">
+        <v>https://pr-inside.com/telestream-brings-ai-boosted-resolution-upscaling-powered-by-nvidia-r5218599.htm</v>
+      </c>
+      <c r="F900" t="str">
+        <v>(PR-inside.com) New Telestream Vantage capability, powered by the NVIDIA Video Effects SDK, will enable broadcasters, sports organizations, and media companies to transform SD and HD content into 4K/UHD-ready assets. NEVADA CITY, CA / ACCESS Newswire / September 2, 2026 / Telestream , a global leader in media workflow and live ingest technologies, today announced advanced AI video enhancement capabilities powered by NVIDIA in Telestream Vantage, expanding upon Telestream's existing practical AI capabilities embedded across the media pipeline. One of the first solutions developed through the collaboration, Vantage Super Resolution, will be previewed for the first time at IBC2026 and is planned for ..</v>
+      </c>
+    </row>
+    <row r="901">
+      <c r="A901" t="str">
+        <v>TVEyes Unlocks Nearly Two Decades of Historical Broadcast and Podcast Data to Fuel Next-Gen Enterprise Insights</v>
+      </c>
+      <c r="B901" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C901" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D901" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E901" t="str">
+        <v>https://www.prnewswire.com/news-releases/tveyes-unlocks-nearly-two-decades-of-historical-broadcast-and-podcast-data-to-fuel-next-gen-enterprise-insights-302867755.html</v>
+      </c>
+      <c r="F901" t="str">
+        <v>Archive+, the new intelligence offering from TVEyes, transforms nearly two decades of global broadcast history and years of podcast content into searchable intelligence at extraordinary scale, encompassing billions of broadcast and podcast documents derived from hundreds of millions of...</v>
+      </c>
+    </row>
+    <row r="902">
+      <c r="A902" t="str">
+        <v>Vox Royalty Enters into Binding Agreement to Acquire the White Dam ...</v>
+      </c>
+      <c r="B902" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C902" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D902" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E902" t="str">
+        <v>https://pr-inside.com/vox-royalty-enters-into-binding-agreement-to-acquire-the-white-dam-r5218588.htm</v>
+      </c>
+      <c r="F902" t="str">
+        <v>(PR-inside.com) DENVER, CO / ACCESS Newswire / September 2, 2026 / Vox Royalty Corp. (NASDAQ: VOXR )(TSX: VOXR ) ("Vox" or the "Company"), a returns-focused mining royalty and streaming company, is pleased to announce that its subsidiary, Vox Royalty Australia Pty Ltd. ("Vox Australia"), has entered into a binding agreement to acquire a 2.0% net smelter return royalty (the "Royalty") over the White Dam gold mine in South Australia ("White Dam" or the "Project"), from an Australian mining company (the "Vendor"), for total up-front cash consideration of A$5,000,000 (the "Transaction"). The transaction remains subject to the completion of conditions precedent customary ..</v>
+      </c>
+    </row>
+    <row r="903">
+      <c r="A903" t="str">
+        <v>Crexendo Again Earns Number 1 G2 Rankings Across UCaaS, VoIP and AI ...</v>
+      </c>
+      <c r="B903" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C903" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D903" t="str">
+        <v>Finance, AI, SaaS, Media</v>
+      </c>
+      <c r="E903" t="str">
+        <v>https://pr-inside.com/crexendo-again-earns-number-1-g2-rankings-across-ucaas-voip-and-ai-r5218586.htm</v>
+      </c>
+      <c r="F903" t="str">
+        <v>(PR-inside.com) Crexendo continues to receive outstanding recognition from customers who rely on its AI-powered solutions PHOENIX, AZ / ACCESS Newswire / September 2, 2026 / Crexendo®, Inc. (NASDAQ:CXDO), ("Crexendo" or the "Company"), an award-winning software technology company supporting over 8 million end users, and a premier provider of cloud communication platform software and unified communications as a service (UCaaS) offerings, including voice, video, contact center and managed IT services tailored to businesses of all sizes, announced today that its telecommunications platform earned multiple Number 1 rankings and awards in G2's Fall 2026 reports. Crexendo was recognized in multiple categories including VoIP, UCaaS, ..</v>
+      </c>
+    </row>
+    <row r="904">
+      <c r="A904" t="str">
+        <v>Ocius Technology to Add Sonar Systems to Bluebottle Fleet: NYSE Content Update</v>
+      </c>
+      <c r="B904" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C904" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D904" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E904" t="str">
+        <v>https://www.prnewswire.com/news-releases/ocius-technology-to-add-sonar-systems-to-bluebottle-fleet-nyse-content-update-302867712.html</v>
+      </c>
+      <c r="F904" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Sept. 2, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="905">
+      <c r="A905" t="str">
+        <v>Why AI Needs More Than Models: Inside CLOE's Human Perception Architecture</v>
+      </c>
+      <c r="B905" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C905" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D905" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E905" t="str">
+        <v>https://www.prnewswire.com/news-releases/why-ai-needs-more-than-models-inside-cloes-human-perception-architecture-302866923.html</v>
+      </c>
+      <c r="F905" t="str">
+        <v>New details reveal how Iyuno's CLOE combines sensory inputs, cognitive integration, and persistent memory to create a cohesive understanding of content. BURBANK, Calif., Sept. 2, 2026 /PRNewswire/ -- Following the introduction of CLOE's multi-agent architecture, Iyuno today shared new...</v>
+      </c>
+    </row>
+    <row r="906">
+      <c r="A906" t="str">
+        <v>PRAGMATIC PLAY PARTNERS WITH KEVIN HART FOR UNFORGETTABLE LIVE CASINO EXPERIENCE</v>
+      </c>
+      <c r="B906" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C906" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D906" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E906" t="str">
+        <v>https://www.prnewswire.com/news-releases/pragmatic-play-partners-with-kevin-hart-for-unforgettable-live-casino-experience-302867617.html</v>
+      </c>
+      <c r="F906" t="str">
+        <v>GIBRALTAR, Sept. 2, 2026 /PRNewswire/ -- Alright, alright, alright! Pragmatic Play, a leading content supplier to the iGaming industry, is teaming up with award-winning actor, comedian, and global superstar Kevin Hart for a landmark live casino event like no other. On 6 and 7 November,...</v>
+      </c>
+    </row>
+    <row r="907">
+      <c r="A907" t="str">
+        <v>Acer Introduces Veriton RI110 AI Mini Workstation for Powering Hybrid Agentic AI Workloads</v>
+      </c>
+      <c r="B907" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C907" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D907" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E907" t="str">
+        <v>https://www.prnewswire.com/news-releases/acer-introduces-veriton-ri110-ai-mini-workstation-for-powering-hybrid-agentic-ai-workloads-302866902.html</v>
+      </c>
+      <c r="F907" t="str">
+        <v>Editor's Summary Powered by an Intel Core Ultra X7 processor 358H and Intel Arc B390 graphics, the new Acer Veriton RI110 delivers high-performance, local AI computing for design, inference, and content creation, with support for AI models of up to 120 billion parameters. The device...</v>
+      </c>
+    </row>
+    <row r="908">
+      <c r="A908" t="str">
+        <v>Exactly Right Media and iHeartPodcasts Celebrate 300 Episodes and More Than 22 Million Downloads of “That's Messed Up: An SVU Podcast” with Special Guest John Stamos</v>
+      </c>
+      <c r="B908" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C908" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D908" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E908" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359842</v>
+      </c>
+      <c r="F908" t="str">
+        <v>Listeners can hear the 300th episode now HERE - - WHAT: Exactly Right Media (ERM) and iHeartPodcasts celebrate the milestone 300th episode of &amp;#8220;That&amp;#39;s Messed Up: An SVU Podcast,&amp;#8221; which has surpassed more than 22 million lifetime downloads. In the episode, hosts Liza Treyger and Kara Klenk revisit &amp;#8220;Bang&amp;#8221; (Season 12, Episode 22) with the episode&amp;#39;s guest star, John Stamos. - - In the wide-ranging conversation, Treyger and Klenk get Stamos talking about everything from his memorable role... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359842</v>
+      </c>
+    </row>
+    <row r="909">
+      <c r="A909" t="str">
+        <v>Hacksaw Gaming Accelerates Mexico Expansion with Market Leader Caliente.mx ...</v>
+      </c>
+      <c r="B909" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C909" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D909" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E909" t="str">
+        <v>https://pr-inside.com/hacksaw-gaming-accelerates-mexico-expansion-with-market-leader-caliente-mx-r5218461.htm</v>
+      </c>
+      <c r="F909" t="str">
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / September 2, 2026 / Hacksaw (STO:HACK) - The partnership brings Hacksaw Gaming's content to Caliente.mx's players as the company continues to build its presence across Latin America. Hacksaw Gaming has signed a major new partnership with Caliente.mx, Mexico's leading online gaming operator, marking an important step in Hacksaw's continued expansion across Latin America. With an estimated 80% share of the Mexican online gaming market, Caliente.mx gives Hacksaw significant reach in one of Latin America's most important and fastest growing markets. The agreement will see Hacksaw Gaming's portfolio of slots and instant win titles added to Caliente.mx's ..</v>
+      </c>
+    </row>
+    <row r="910">
+      <c r="A910" t="str">
+        <v>Winamp Group Provides an Update on the U.S. Proceedings Involving NVIDIA and Suno</v>
+      </c>
+      <c r="B910" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C910" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D910" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E910" t="str">
+        <v>https://finance.yahoo.com/technology/ai/articles/winamp-group-provides-u-proceedings-063000922.html</v>
+      </c>
+      <c r="F910" t="str">
+        <v>BRUSSELS, September 02, 2026--Regulatory News: Winamp Group SA (Euronext Growth Brussels and Paris: ALWIN) today provides an update on the U.S. legal proceedings initiated by its subsidiary Jamendo SA against NVIDIA Corporation and Suno, Inc. in relation to the alleged unauthorized use of musical content and associated data in the development of artificial intelligence technologies.</v>
+      </c>
+    </row>
+    <row r="911">
+      <c r="A911" t="str">
+        <v>Gabriel Robles Music releases new single 'America'</v>
+      </c>
+      <c r="B911" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C911" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D911" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E911" t="str">
+        <v>https://pressreleasenews.org/pressroom/gabriel-robles-music-releases-new-single-america</v>
+      </c>
+      <c r="F911" t="str">
+        <v>Gabriel Robles Music announces the release of 'America,' an original English-language single by Gabriel Robles Ardón, now available on Spotify and major streaming platforms.</v>
+      </c>
+    </row>
+    <row r="912">
+      <c r="A912" t="str">
+        <v>Comcast Technology Solutions Unveils Next-Gen Video AI Applications for Broadcasters, Content and Streaming Providers, and Operators</v>
+      </c>
+      <c r="B912" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C912" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D912" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E912" t="str">
+        <v>https://www.prnewswire.com/news-releases/comcast-technology-solutions-unveils-next-gen-video-ai-applications-for-broadcasters-content-and-streaming-providers-and-operators-302866174.html</v>
+      </c>
+      <c r="F912" t="str">
+        <v>Building on CTS' VideoAI™ platform, new suite of end-to-end AI-powered workflow applications brings premium content processing capabilities to manage and monetize entire content libraries Applications include video verticalization, localization, smart chapters, metadata enrichment,...</v>
+      </c>
+    </row>
+    <row r="913">
+      <c r="A913" t="str">
+        <v>Legendary Swimmer and Endurance Athlete Diana Nyad Describes How to Harness Persistence and Resilience on the Impact Podcast with John Shegerian</v>
+      </c>
+      <c r="B913" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C913" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D913" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E913" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/legendary-swimmer-endurance-athlete-diana-235500697.html</v>
+      </c>
+      <c r="F913" t="str">
+        <v>LOS ANGELES, September 01, 2026--Legendary swimmer and endurance athlete, public speaker, author and journalist, Diana Nyad, is the featured guest this week on the Impact Podcast with John Shegerian to share insights on her remarkable career and the philosophy behind her accomplishments and success.</v>
+      </c>
+    </row>
+    <row r="914">
+      <c r="A914" t="str">
+        <v>A Shrinking Supply of New Physical Games May Be Making Old Ones Scarcer and More Valuable</v>
+      </c>
+      <c r="B914" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C914" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D914" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E914" t="str">
+        <v>https://www.prnewswire.com/news-releases/a-shrinking-supply-of-new-physical-games-may-be-making-old-ones-scarcer-and-more-valuable-302866910.html</v>
+      </c>
+      <c r="F914" t="str">
+        <v>Physical game spending fell to $1.5 billion in calendar year 2025, even as exceptional vintage sealed copies have reached seven-figure auction prices, according to Circana and Heritage Auctions. MORTON GROVE, Ill., Sept. 1, 2026 /PRNewswire/ -- The market for physical video games is no...</v>
+      </c>
+    </row>
+    <row r="915">
+      <c r="A915" t="str">
+        <v>Disney and Pixar's “Cars” Races Back to the Big Screen on September 5 as the 20th Anniversary Celebration Continuestickets Now on Sale to See “Cars” in Cinemas</v>
+      </c>
+      <c r="B915" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C915" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D915" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E915" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359831</v>
+      </c>
+      <c r="F915" t="str">
+        <v>Tickets to see Disney and Pixar&amp;#39;s original animated feature &amp;#8220;Cars&amp;#8221; in cinemas go on sale today as the film&amp;#39;s 20th anniversary celebration continues. Fans can experience the high-octane comedy adventure on the big screen in its original format beginning September 5, 2026. - - The special theatrical re-release celebrating the milestone anniversary of &amp;#8220;Cars&amp;#8221; coincides with &amp;#8220;Cars&amp;#8221; Lightning McQueen Day, observed annually on 9/5 in honour of Lightning McQueen&amp;#39;s racecar number, #95. - - The 20th a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359831</v>
+      </c>
+    </row>
+    <row r="916">
+      <c r="A916" t="str">
+        <v>New National Air and Space Museum Video Series Brings Aerospace Learning Into Classrooms</v>
+      </c>
+      <c r="B916" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C916" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D916" t="str">
+        <v>Media, Education</v>
+      </c>
+      <c r="E916" t="str">
+        <v>https://www.prnewswire.com/news-releases/new-national-air-and-space-museum-video-series-brings-aerospace-learning-into-classrooms-302866836.html</v>
+      </c>
+      <c r="F916" t="str">
+        <v>WASHINGTON, Sept. 1, 2026 /PRNewswire/ -- The Smithsonian's National Air and Space Museum has launched "On Air," a new educational video series for a middle school audience. "On Air" consists of short classroom-friendly videos, developed for grades five through eight, that introduce...</v>
+      </c>
+    </row>
+    <row r="917">
+      <c r="A917" t="str">
+        <v>Introducing agentic video understanding with Gemini</v>
+      </c>
+      <c r="B917" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C917" t="str">
+        <v>mlpr-google</v>
+      </c>
+      <c r="D917" t="str">
+        <v>Crypto, Media</v>
+      </c>
+      <c r="E917" t="str">
+        <v>https://blog.google/innovation-and-ai/models-and-research/gemini-models/introducing-agentic-video-in-gemini/</v>
+      </c>
+      <c r="F917" t="str">
+        <v>We’re launching agentic video understanding across our latest Gemini models for improved accuracy and lower costs and token usage.</v>
+      </c>
+    </row>
+    <row r="918">
+      <c r="A918" t="str">
+        <v>Vadzo Imaging Unveils Bolt-822CRS: AR0822 8MP HDR MIPI Camera with eDR, Wake-on-Motion and Super Low Power Mode for Machine Vision</v>
+      </c>
+      <c r="B918" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C918" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D918" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E918" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-unveils-bolt-822crs-ar0822-8mp-hdr-mipi-camera-with-edr-22849442</v>
+      </c>
+      <c r="F918" t="str">
+        <v>Built for embedded machine vision and edge AI deployments that must run efficiently for extended periods without a continuous power source, this camera pairs the Onsemi HyperLux AR0822 sensor with eDR, Wake-on-Motion, and a super low power mode over MIPI CSI-2, giving machine vision integrators detailed 8MP HDR imaging without the power draw of a continuously streaming camera.</v>
+      </c>
+    </row>
+    <row r="919">
+      <c r="A919" t="str">
+        <v>Vormly Launches All-in-One Multimodal AI Creation Platform</v>
+      </c>
+      <c r="B919" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C919" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D919" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E919" t="str">
+        <v>https://prunderground.com/vormly-launches-all-in-one-multimodal-ai-creation-platform/cmt8etmq0000u04k5n6zl1ool</v>
+      </c>
+      <c r="F919" t="str">
+        <v>Unifying image, video, music, and 3D generation with automated Workflows and AI Agents -- from prompt to finished asset, without juggling multiple tools. The post Vormly Launches All-in-One Multimodal AI Creation Platform first appeared on</v>
+      </c>
+    </row>
+    <row r="920">
+      <c r="A920" t="str">
+        <v>How Black Identity, In All Its Freshness and Different Beauty, Turned Blackness into A ‘Brand’ That America Wanted to Buy</v>
+      </c>
+      <c r="B920" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C920" t="str">
+        <v>Send2Press</v>
+      </c>
+      <c r="D920" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E920" t="str">
+        <v>https://www.send2press.com/wire/how-black-identity-in-all-its-freshness-and-different-beauty-turned-blackness-into-a-brand-that-america-wanted-to-buy/</v>
+      </c>
+      <c r="F920" t="str">
+        <v>NEW YORK, N.Y., Sept. 1, 2026 (SEND2PRESS NEWSWIRE) -- "Pitch Black: The best Black ads of the past 50+ years" (ISBN: 978-1736621585), a new book by advertising luminary, Mark Robinson, officially goes on sale September 7, 2026, and is destined to challenge what you think you know about American business, fashion and culture. "Pitch Black," chronicles a pivotal chapter in America's Civil Rights movement.</v>
+      </c>
+    </row>
+    <row r="921">
+      <c r="A921" t="str">
+        <v>DepoIQ Is Now InFactIQ: Evidence Intelligence for Claims and Litigation</v>
+      </c>
+      <c r="B921" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C921" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D921" t="str">
+        <v>SaaS, Healthcare, Media</v>
+      </c>
+      <c r="E921" t="str">
+        <v>https://www.prweb.com/releases/depoiq-is-now-infactiq-evidence-intelligence-for-claims-and-litigation-302864665.html</v>
+      </c>
+      <c r="F921" t="str">
+        <v>DepoIQ is now InFactIQ, an evidence intelligence platform that reads the complete case file - testimony, medical records, bills, claim files, and video - to check a witness' story against the evidence. The platform fact-checks live testimony in real time and cites every finding to its...</v>
+      </c>
+    </row>
+    <row r="922">
+      <c r="A922" t="str">
+        <v>Weston Goods Expands The Edit with New Style Guides and Product-Discovery Content</v>
+      </c>
+      <c r="B922" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C922" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D922" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E922" t="str">
+        <v>https://pressreleasenews.org/pressroom/weston-goods-expands-the-edit-with-new-style-guides-and-product-discovery-content</v>
+      </c>
+      <c r="F922" t="str">
+        <v>Weston Goods is expanding The Edit with additional style guides, gifting ideas, seasonal inspiration and product-discovery content to help shoppers explore fashion and lifestyle products more easily.</v>
+      </c>
+    </row>
+    <row r="923">
+      <c r="A923" t="str">
+        <v>What’s new on Prime Video in September 2026, including ‘Neagley,’ ‘Drawn Together,’ and ‘Thursday Night Football’</v>
+      </c>
+      <c r="B923" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C923" t="str">
+        <v>mlpr-amazon</v>
+      </c>
+      <c r="D923" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E923" t="str">
+        <v>https://www.aboutamazon.com/news/entertainment/prime-video-september-films-shows-sports-2026?utm_source=rss</v>
+      </c>
+      <c r="F923" t="str">
+        <v>Prime Video’s September lineup also features several new films based on best-selling books.</v>
+      </c>
+    </row>
+    <row r="924">
+      <c r="A924" t="str">
+        <v>What’s new on Prime Video in September 2026, including ‘Neagley,’ ‘The Love Hypothesis,’ and ‘Thursday Night Football’</v>
+      </c>
+      <c r="B924" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C924" t="str">
+        <v>mlpr-amazon</v>
+      </c>
+      <c r="D924" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E924" t="str">
+        <v>https://www.aboutamazon.com/news/entertainment/prime-video-september-films-shows-sports-2026?utm_source=rss</v>
+      </c>
+      <c r="F924" t="str">
+        <v>Prime Video’s September lineup also features several new films based on best-selling books.</v>
+      </c>
+    </row>
+    <row r="925">
+      <c r="A925" t="str">
+        <v>Nielsen Announces New Local Methodology Enhancements</v>
+      </c>
+      <c r="B925" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C925" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D925" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E925" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359787</v>
+      </c>
+      <c r="F925" t="str">
+        <v>Nielsen is announcing four new local methodology enhancements that will be activated into Local TV currency data, ahead of the 2026/2027 broadcast season. - - The announcement is made in conjunction with Nielsen&amp;#39;s earlier news of seven key enhancements to its currency methodology changes to its National TV measurement service before the new broadcast TV season. As the video landscape evolves, Nielsen&amp;#39;s innovations &amp;amp; these enhancements are singularly focused on delivering the most compre... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359787</v>
+      </c>
+    </row>
+    <row r="926">
+      <c r="A926" t="str">
+        <v>Intercontinental Exchange Adds to Weather Tracking Features: NYSE Content Update</v>
+      </c>
+      <c r="B926" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C926" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D926" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E926" t="str">
+        <v>https://www.prnewswire.com/news-releases/intercontinental-exchange-adds-to-weather-tracking-features-nyse-content-update-302866242.html</v>
+      </c>
+      <c r="F926" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Sept. 1, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="927">
+      <c r="A927" t="str">
+        <v>Sumsub Launches Flagship Podcast 'Trust Forward' Exploring the Architecture of Human Belief</v>
+      </c>
+      <c r="B927" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C927" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D927" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E927" t="str">
+        <v>https://www.prnewswire.com/news-releases/sumsub-launches-flagship-podcast-trust-forward-exploring-the-architecture-of-human-belief-302866192.html</v>
+      </c>
+      <c r="F927" t="str">
+        <v>From ancient scams to modern deepfakes, the six-part series brings together world-class experts to decode the invisible mechanics of human credibility. LONDON, Sept. 1, 2026 /PRNewswire/ -- Sumsub, the first AI-powered trust infrastructure for compliance operations at scale, today...</v>
+      </c>
+    </row>
+    <row r="928">
+      <c r="A928" t="str">
+        <v>Northern Graphite Announces Second Quarter 2026 Results and Provides Corporate Update</v>
+      </c>
+      <c r="B928" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C928" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D928" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E928" t="str">
+        <v>https://www.newsfilecorp.com/release/312314/Northern-Graphite-Announces-Second-Quarter-2026-Results-and-Provides-Corporate-Update</v>
+      </c>
+      <c r="F928" t="str">
+        <v>Binding Agreement Reached with Sprott Streaming to Restructure Senior Secured Debt, Stream and Royalty Financing ArrangementsLac des Iles mine restart delayed due to financial constraints, market conditions and mining lease issueLDI plant maintenance and upgrade well advanced in preparation for mine restart and production increaseMill Relocation to Okanjande Mine Site CompletedOttawa, Ontario--(Newsfile Corp. - September 1, 2026) - Northern Graphite Corporatio (TSXV: NGC) (OTCQB: NGPHF) (FSE:...</v>
+      </c>
+    </row>
+    <row r="929">
+      <c r="A929" t="str">
+        <v>REE Medical's "Operation Onward" Branded Entertainment Series Reach Exceeds 715,000 in Under 30 Days</v>
+      </c>
+      <c r="B929" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C929" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D929" t="str">
+        <v>SaaS, Healthcare, Media</v>
+      </c>
+      <c r="E929" t="str">
+        <v>https://www.prnewswire.com/news-releases/ree-medicals-operation-onward-branded-entertainment-series-reach-exceeds-715-000-in-under-30-days-302865588.html</v>
+      </c>
+      <c r="F929" t="str">
+        <v>Influencer-led content strategy from REE Medical, Refuel Agency, and SPIRRA exceeded its first-episode reach goal by 60%, building a new platform for veteran stories and support. PRINCETON, N.J., Sept. 1, 2026 /PRNewswire/ -- Refuel Agency today announced early results from Operation...</v>
+      </c>
+    </row>
+    <row r="930">
+      <c r="A930" t="str">
+        <v>Dyson CameraJet: The first toothbrush with a camera and a jet, to target the gaps and remove plaque between your teeth</v>
+      </c>
+      <c r="B930" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C930" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D930" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E930" t="str">
+        <v>https://www.prnewswire.com/news-releases/dyson-camerajet-the-first-toothbrush-with-a-camera-and-a-jet-to-target-the-gaps-and-remove-plaque-between-your-teeth-302865389.html</v>
+      </c>
+      <c r="F930" t="str">
+        <v>It's a camera viewing, gap finding, jet washing, liquid flossing, mouthwash dispensing, technique teaching, live streaming, plaque blasting, precision cleaning toothbrush. That's all. PARIS, Sept. 1, 2026 /PRNewswire/ -- Today, in Paris, James Dyson revealed an entirely new way to clean...</v>
+      </c>
+    </row>
+    <row r="931">
+      <c r="A931" t="str">
+        <v>[Interview] The People Behind the Galaxy Z Fold8 Series’ Camera Innovations ①: How My FanCam Keeps Favorite People in Focus</v>
+      </c>
+      <c r="B931" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C931" t="str">
+        <v>mlpr-samsung</v>
+      </c>
+      <c r="D931" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E931" t="str">
+        <v>https://news.samsung.com/global/interview-the-people-behind-the-galaxy-z-fold8-series-camera-innovations-%e2%91%a0-how-my-fancam-keeps-favorite-people-in-focus</v>
+      </c>
+      <c r="F931" t="str">
+        <v>Unveiled at Galaxy Unpacked July 2026, Samsung Electronics’ Galaxy Z Fold8 series introduces My FanCam — a new feature that lets users focus their edits on a person of their choice — as well as an enhanced Portrait Video that recreates the look of professional camera lenses. While the two features offer different camera experiences, both […]</v>
+      </c>
+    </row>
+    <row r="932">
+      <c r="A932" t="str">
+        <v>[Interview] The People Behind the Galaxy Z Series’ Camera Innovations ①: How My FanCam Keeps Favorite People in Focus</v>
+      </c>
+      <c r="B932" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C932" t="str">
+        <v>mlpr-samsung</v>
+      </c>
+      <c r="D932" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E932" t="str">
+        <v>https://news.samsung.com/global/interview-the-people-behind-the-galaxy-z-series-camera-innovations-%e2%91%a0-how-my-fancam-keeps-favorite-people-in-focus</v>
+      </c>
+      <c r="F932" t="str">
+        <v>Unveiled at Galaxy Unpacked July 2026, Samsung Electronics’ Galaxy Z series introduces My FanCam — a new feature that lets users focus their edits on a person of their choice — as well as an enhanced Portrait Video that recreates the look of professional camera lenses. While the two features offer different camera experiences, both draw […]</v>
+      </c>
+    </row>
+    <row r="933">
+      <c r="A933" t="str">
+        <v>At IBC, InterDigital to Showcase VVC Multilayer Coding Powering High-Quality Video Streaming</v>
+      </c>
+      <c r="B933" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C933" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D933" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E933" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353847/24691/en/at-ibc-interdigital-to-showcase-vvc-multilayer-coding-powering-high-quality-video-streaming.html</v>
+      </c>
+      <c r="F933" t="str">
+        <v>InterDigital and NHK, MC-IF to demonstrate streaming excellence with VVC enhancements at IBC 2026</v>
+      </c>
+    </row>
+    <row r="934">
+      <c r="A934" t="str">
+        <v>ACG Metals Achieves First Copper Concentrate Production at Gediktepe</v>
+      </c>
+      <c r="B934" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C934" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D934" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E934" t="str">
+        <v>https://www.prnewswire.com/news-releases/acg-metals-achieves-first-copper-concentrate-production-at-gediktepe-302865373.html</v>
+      </c>
+      <c r="F934" t="str">
+        <v>LONDON, Sept. 1, 2026 /PRNewswire/ -- ACG is pleased to announce the production of first copper concentrate from its Gediktepe operation in Türkiye on 31 August 2026. Please see the link to the latest video on the website: https://acgmetals.com/first-copper-conncentrate-production...</v>
+      </c>
+    </row>
+    <row r="935" xml:space="preserve">
+      <c r="A935" t="str">
+        <v>Hong Kong's Belt and Road Summit explores new cross-regional opportunities this September</v>
+      </c>
+      <c r="B935" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C935" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D935" t="str">
+        <v>AI, SaaS, Healthcare, Energy, Media, Education</v>
+      </c>
+      <c r="E935" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/109676/</v>
+      </c>
+      <c r="F935" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sep 1, 2026 - (ACN Newswire) - The 11th Belt and Road Summit, co-organised by the Government of the Hong Kong Special Administrative Region (HKSAR) and the Hong Kong Trade Development Council (HKTDC), will be held from 9 to 10 September (Wednesday to Thursday) at the Hong Kong Convention and Exhibition Centre in Wan Chai. For over a decade, Hong Kong has brought together government and business leaders from Belt and Road countries and regions to deepen local, regional economic and trade ties through this signature event. With the theme of Advancing High-quality Development - Embarking on a New Journey, this year’s Belt and Road Summit will explore fresh potential arising from new patterns of regional cooperation in trade, investment and development among Belt and Road and other markets, particularly ASEAN, Central Asia and the Middle East.  Presenting insights from nearly 100 distinguished policymakers and business leaders, new multifaceted thematic showcases and business matching activities, this year’s Summit offers a wealth of knowledge, extensive networks and quality investment and business opportunities, facilitated through Hong Kong, the global business platform that connects the Chinese Mainland and the world.
+The 11th Belt and Road Summit will be held from 9 to 10 September (Wednesday to Thursday) at the Hong Kong Convention and Exhibition Centre in Wan Chai. In 2025 (shown in photo), the event’s 10th edition attracted 6,200 participants from 70+ countries and regions. The picture shows the Belt and Road Summit in 2025.
+Anna Cheung, Associate Executive Director of the HKTDC, said: "Amid the reconfiguration of the global economic landscape, Hong Kong has been both an important platform for Mainland enterprises to go global and a preferred gateway for international enterprises to enter the Mainland and Asian markets.  As a core member of the GoGlobal Task Force which was established by the HKSAR Government to facilitate enterprises to go global, the HKTDC has been leveraging Hong Kong’s strengths as an international business and investment platform to facilitate cooperation. To further support Mainland enterprises in tapping opportunities in the Belt and Road and other emerging markets, this year’s Belt and Road Summit will introduce a dedicated Go Global Chapter, featuring thematic breakout sessions focusing on go global opportunities and Hong Kong’s professional services strengths, the newly established GoGlobal Connect Zone for service providers, roundtable discussions and the GoGlobal Business Study Mission to Nansha, Guangzhou. These initiatives will further strengthen Hong Kong’s role as a ‘superconnector’ and ‘super value-adder’, promoting high-quality cooperation in Belt and Road and other markets. The HKTDC has also been actively advancing cross-regional economic and trade cooperation. This year, we have organised a business delegation to visit Belt and Road countries and regions and hosted the flagship overseas promotion event ‘Think Business, Think Hong Kong’ in Malaysia, continuing to develop new markets, connect with new partners and explore new opportunities, further leveraging Hong Kong’s strengths in connecting the Chinese Mainland and the world, while deepening Hong Kong’s links with global markets."
+This year’s Belt and Road Summit will feature a new GoGlobal Connect Zone, showcasing professional services solutions across different sectors in Hong Kong and providing consultation and practical support for enterprises going global. The picture shows the Asia Summit on Global Health held in May 2026, featuring the “GoGlobal Connect” and the Business of Healthcare Advisory Zone.
+New directions in global economic development from the policy perspective
+The first day of the Summit will open with exchanges between government and corporate leaders. The Opening Session will feature heavyweights such as John Lee, Chief Executive of the HKSAR, Carolina Cosse, Vice President of Uruguay, Saleumxay Kommasith, Deputy Prime Minister of Laos, and Professor Frederick Ma, Chairman of the HKTDC, sharing their perspectives on global economic and trade development from the policy and international cooperation perspectives.
+The highly anticipated Policy Dialogue session, with the theme of Building Resilient Trade and Investment Frameworks in a Diverse Global Landscape, will be chaired by Algernon Yau, Secretary for Commerce and Economic Development of the HKSAR. He will exchange views with such government officials as Khandakar Abdul Muktadir, Minister for Commerce, Industries, Textiles and Jute of Bangladesh, Wasantha Samarasinghe, Minister of Trade, Commerce, Food Security and Co-operative Development of Sri Lanka, and Dr Kirida Bhaopichitr, Vice Minister for Commerce of Thailand, to discuss strengthening cross-border trade and investment cooperation and enhancing economic resilience, as well as sharing experiences in promoting trade facilitation and investment cooperation.
+The Business Plenary I: Harnessing Business Opportunities for Sustainable Growth and Shared Prosperity session, with a market focus on ASEAN and Central Asia, will explore how enterprises can promote sustainable development and achieve more inclusive economic growth while expanding business opportunities and advancing investment cooperation. The session will be chaired by Dr Victor K Fung, Chairman of Fung Investments, and feature Dr Jonathan Choi, Chairman of Sunwah Group, Shinta Widjaja Kamdani, CEO of Sintesa Group and Chairman of the Indonesian Employer Association, Vikrom Kromadit, CEO of Amata Corporation PCL, Farkhad Rashidovich Okhonov, Member of the Board of Directors and Chairman of the Management Board of Halyk Finance, Somboun Phongsavanh, Chairman of Shareholder Committee, Phongsavanh Group. They will share practical experiences from different markets and industries and explore ways to seize cross-border cooperation opportunities and foster mutual benefit and win-win cooperation.
+The Keynote Luncheon will feature welcome remarks by Paul Chan, Financial Secretary of the HKSAR, opening remarks by Wang Shuguang, Vice Chairman of the Board, President and Member of the Management Committee of China International Capital Corporation Limited, and a keynote address by Dr Kao Kim Hourn, Secretary-General of ASEAN.
+Exploring cooperation with Central Asia and the Middle East to support enterprises in going global through Hong Kong
+Continuing to focus on expanding international markets, deepening cross-regional cooperation and advancing high-quality development, this year’s Summit will introduce new thematic chapters, namely, the Go Global Chapter, Central Asia Chapter and Middle East Chapter.
+The new Go Global Chapter will provide a one-stop platform for Mainland enterprises to exchange ideas and connect with potential partners as they expand overseas. On the first day, the Thematic Breakout Session Hong Kong: Super Connector - World-class Springboard – Professional Services Empowering Global Expansion will explore how Hong Kong’s professional services can support enterprises in expanding into Belt and Road markets. On the second day, the Thematic Breakout Session Chinese Mainland Enterprises Going Global:  Driving Mutual Growth Across Belt and Road Economies will further share practical experiences of enterprises expanding into overseas markets.
+In addition, the Summit will feature a new GoGlobal Connect Zone, showcasing professional services solutions across different sectors in Hong Kong and providing consultation and practical support for enterprises going global. The Summit will also arrange one-on-one meetings between Mainland enterprises seeking to expand overseas and potential partners and service providers, as well as hold roundtable discussions on going global, providing more comprehensive and enhanced support for Mainland enterprises expanding overseas. The Summit will also organise the GoGlobal Business Study Mission to Nansha, Guangzhou, enabling participants to gain first-hand understanding of development and investment opportunities in the Greater Bay Area.
+Central Asia and Middle East Chapters showcase investment opportunities
+Following the successful delegations led by John Lee, Chief Executive of the HKSAR, and organised by the HKTDC over the past two years, Hong Kong, Central Asia and the Middle East have strengthened ties with reciprocal exchanges.  The Summit will further enhance these ties by inviting government officials and business leaders from these regions to share their latest development opportunities and investment prospects, and will feature a dedicated Central Asia Chapter and a Middle East Chapter, featuring consulates, business organisations and companies showcasing investment projects and commercial opportunities across the regions. The two-day Project Investment Sessions held during the Summit will also explore investment, infrastructure, smart city and professional services opportunities arising from major development projects in Central Asia and the Middle East. The Cocktail Reception will be officiated by Paul Lam, Secretary for Justice of the HKSAR, who will deliver welcoming remarks. The reception will also feature ethnic music performances, allowing participants to gain a deeper understanding of Central Asia and Middle East from another perspective and promoting cultural exchanges.
+Global expert insights on finance, technology, green development and youth
+The second day of the Summit will open with a special address session, featuring Professor Teresa Cheng, Secretary-General of the International Organization for Mediation and other distinguished guests. Making its debut this year, a Dialogue for Future session themed Think Tank Dialogue: The Belt and Road Initiative and Asia-Pacific Cooperation in a Changing Global Landscape will feature a conversation between Professor Li Cheng, Director of Centre on Contemporary China and the World and Professor of School of Governance and Policy, The University of Hong Kong and Gim Huay Neo, Managing Director of Member of the Managing Board, World Economic Forum. A Business plenary on the same day, themed Unlocking New Market Opportunities along and beyond the Belt and Road, will focus on the Middle East and African markets. Chaired by Professor KC Chan, Chairman of WeLab Bank, the panel of speakers will include Mansoor Rashid Al-Khater, Chief Executive Officer of Qatar Financial Centre, Muneer Ali Al Muneeri, Deputy President for Operations of Oman Investment Authority, Dr Mteto Nyati, Chairman of Eskom, Cliff Zhang, CEO &amp; Founding Partner of Templewater Hong Kong Limited and Samaila Zubairu, President and Chief Executive Officer of Africa Finance Corporation. The session will examine the immense potential of emerging markets within and beyond the Belt and Road countries and regions amid evolving global business landscapes, as well as how Hong Kong can support global enterprises in capturing new market opportunities.
+Alongside themes of Finance, Green Development, Youth and Technology, this year’s summit will introduce brand-new thematic breakout sessions including going global and the low-altitude economy. From corporate global expansion and emerging-industry advancement to talent nurturing, these sessions will explore fresh opportunities for high-quality development. Among them, the Thematic Breakout Session: Dialogue with Youth Business Leaders - Hong Kong as an International Hub for High-Calibre Talent will discuss how Hong Kong can leverage its strengths in local education, research, innovation and technology to attract top talent worldwide and inject new momentum into Hong Kong and regional growth.
+Project investment enhanced with signature projects and extended deal making
+The Summit will once again host Project Investment Session, Belt and Road Summit Deal Making and Exhibition zone, featuring more than 300 investment projects, with a combined investment value exceeding US$3.7 billion, and over 800 one-on-one project matching meetings to help enterprises connect with potential partners. The Project Investment Session will provide a platform for project owners from different countries to present their projects, giving investors and service intermediaries a comprehensive understanding of the investment opportunities in different sectors. Pitching sessions will focus on five main areas: (1) energy, natural resources and public utilities, (2) urban development, (3) New Market Focus: The Middle East, Africa and Latin America, (4) transport and logistics infrastructure, and (5) innovation and technology. The Signature Projects Session will highlight the massive infrastructure and investment potential of Alatau City and Data Centre Valley in Kazakhstan, as well as the Ankara-Istanbul High-Speed Rail in Türkiye. The Belt and Road Summit Deal Making session will create vital negotiation opportunities for participants. Running in parallel with the Summit and extended online from 14 to 15 September, it pools global resources and facilitates long-term collaboration and resource integration through one-on-one meetings.
+The exhibition zones bring together over 120 exhibitors. Alongside the Hong Kong Zone and Global Investment Zone, three new zones have been introduced this year. The University Zone assembles local universities to showcase research outputs, innovative technologies and talent-related strengths. The GreenTech Zone features artificial intelligence, green technologies and smart-city solutions, building bridges between technology enterprises and investors. The GoGlobal Connect Zone displays services and resources supporting enterprises’ overseas expansion, connecting businesses to global commercial networks and empowering them to tap into international markets. There are also regional-themed zones, including the returning Chinese Mainland Zone and the ASEAN Zone, which showcase promising investment projects and business opportunities from Belt and Road markets.
+The 11th Belt and Road Summit is supported by a wide range of partners, including China International Capital Corporation Limited as Strategic Partner, and Bank of China (Hong Kong) Limited as the Banking Partner. Other supporters include Standard Chartered Bank (Hong Kong) Limited as Cross-border Business Partner, The Hongkong and Shanghai Banking Corporation Limited as the Global Connectivity Partner, Huatai International Financial Holdings Company Limited as Innovative Finance Partner, International Financial Centre of Oman as Diamond Sponsor, as well as CCB International (Holdings) Limited and China Mobile International Limited as Platinum Sponsors.
+New ASEAN Market Day to be held alongside Belt and Road Week
+The Belt and Road Summit is one of the key flagship events of Belt and Road Week, a themed week featuring events related to the Belt and Road Initiative held around Hong Kong.
+With representatives of ASEAN member states coming to Hong Kong to participate in the Summit, the HKTDC will introduce a new flagship event, ASEAN Market Day, which will be held on the afternoon of 10 September. The event, the first in a series of market days, will bring together business leaders and experts to share practical experience, helping Hong Kong businesses, particularly SMEs, gain a deeper understanding of the latest development trends and business opportunities in different ASEAN markets before taking steps to expand. Following the session, participants can visit the ASEAN Zone at the Summit for consultation sessions with representatives from the HKTDC’s offices in ASEAN and various ASEAN Consulates General and associations to exchange views and connect with potential partners. Looking ahead, the HKTDC will continue with the series of market days focusing on different regions with high business potential, such as Africa and the Middle East, and closer to home, the Guangdong-Hong Kong-Macau Greater Bay Area in the Chinese Mainland.
+Held alongside the Summit is the Belt and Road Global Forum Annual Roundtable, a closed-door roundtable held on the morning of 11 September, which brings together Hong Kong, Mainland and international organisations and business associations to share information, interact and explore multilateral cooperation.  
+The 11th Belt and Road Summit
+Date
+9 to 10 September 2026
+Venue
+Hall 5B-E, Hong Kong Convention and Exhibition Centre
+Remarks
+Video and audio recordings at the Summit should be used only in the context of media reporting
+Media Registration
+Please contact lsong@yuantung.com.hk or tleung@yuantung.com.hk for media registration
+Websites
+Belt and Road Summit: https://www.beltandroadsummit.com/conference/bnr/en
+Programme:
+https://www.beltandroadsummit.com/conference/bnr/en/programme
+Speaker list: https://www.beltandroadsummit.com/conference/bnr/en/speaker
+Media representatives who would like to conduct interviews with the speakers, please submit interview requests to lsong@yuantung.com.hk or tleung@yuantung.com.hk by 4 September 2026.
+Photo download: https://bit.ly/45WBpUo
+The 11th Belt and Road Summit will be held from 9 to 10 September (Wednesday to Thursday) at the Hong Kong Convention and Exhibition Centre in Wan Chai. In 2025 (shown in photo), the event’s 10th edition attracted 6,200 participants from 70+ countries and regions. The picture shows the Belt and Road Summit in 2025.
+This year’s Belt and Road Summit will feature a new GoGlobal Connect Zone, showcasing professional services solutions across different sectors in Hong Kong and providing consultation and practical support for enterprises going global. The picture shows the Asia Summit on Global Health held in May 2026, featuring the “GoGlobal Connect” and the Business of Healthcare Advisory Zone.
+Media Enquiries
+Yuan Tung Financial Relations:
+Louise Song Tel: (852) 3428 5691 Email: lsong@yuantung.com.hk
+Tiffany Leung Tel: (852) 3428 2361 Email: tleung@yuantung.com.hk
+Fung Wong Tel: (852) 3428 3122 Email: hfwong@yuantung.com.hk
+HKTDC’s Communications &amp; Public Affairs Department
+Navin Law Tel: (852) 2584 4525 Email: navin.cm.law@hktdc.org
+Serena Cheung Tel: (852) 2584 4572 Email: serena.hm.cheung@hktdc.org
+Winnie Kan Tel: (852) 2584 4055 Email: winnie.wy.kan@hktdc.org
+HKTDC Media Room: https://mediaroom.hktdc.com/en
+About HKTDC 
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via trade publications, research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="936">
+      <c r="A936" t="str">
+        <v>Eluvio to Power Pasifika+: New OTT TV Streaming Service to Reach Consumers Throughout the Pacific and Across the Globe</v>
+      </c>
+      <c r="B936" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C936" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D936" t="str">
+        <v>SaaS, Retail, Media</v>
+      </c>
+      <c r="E936" t="str">
+        <v>https://www.prnewswire.com/news-releases/eluvio-to-power-pasifika-new-ott-tv-streaming-service-to-reach-consumers-throughout-the-pacific-and-across-the-globe-302864515.html</v>
+      </c>
+      <c r="F936" t="str">
+        <v>New Direct-to-Consumer OTT Service: New Zealand-based Pacific Cooperation Broadcasting Limited (PCBL), operator of Pasifika TV, has selected Eluvio for a new direct-to-consumer streaming service scheduled to launch later this year A Platform with Purpose: Focusing on Pacific media...</v>
+      </c>
+    </row>
+    <row r="937">
+      <c r="A937" t="str">
+        <v>Manta’s Under the Oak Tree Lands on USA TODAY Bestseller List</v>
+      </c>
+      <c r="B937" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C937" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D937" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E937" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/manta-under-oak-tree-lands-040000439.html</v>
+      </c>
+      <c r="F937" t="str">
+        <v>SEOUL, South Korea, September 01, 2026--Manta, a global content platform, announced that Under the Oak Tree: Volume 3 (the Comic) hit No. 30 on the USA TODAY Best-selling Booklist.</v>
+      </c>
+    </row>
+    <row r="938" xml:space="preserve">
+      <c r="A938" t="str">
+        <v>JF SmartInvest Holdings Ltd Announces 2026 Interim Results</v>
+      </c>
+      <c r="B938" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C938" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D938" t="str">
+        <v>Finance, Crypto, AI, SaaS, Automotive, Media, Education</v>
+      </c>
+      <c r="E938" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/109666/</v>
+      </c>
+      <c r="F938" t="str" xml:space="preserve">
+        <v xml:space="preserve">HIGHLIGHTS:
+- Gross billings amounted to approximately RMB1,679.8 million, representing a slight decrease of 1.5% from approximately RMB1,705.4 million in the Corresponding Period, with business fundamentals remaining robust.
+- Total revenue was approximately RMB1,290.0 million, and profit attributable to Shareholders was approximately RMB32.3 million.
+- As of the end of the Reporting Period, the balance of contract liabilities was approximately RMB1,889.4 million, which will primarily be recognized as revenue for 2026 and 2027.
+HONG KONG, Sep 1, 2026 - (ACN Newswire) - 31 August, JF SmartInvest Holdings Ltd (the "Company”; together with its subsidiaries, the "Group" or "We") announces its unaudited interim results for the six months ended 30 June 2026 (the "first half of 2026" or the "Reporting Period").
+Sound Financial Performance with Contract Liabilities Rise Sharply to Support Future Performance
+During the Reporting Period, under the dual-driver strategy of “technology + investment research”, the Group continued to advance product innovation, AI application and investment research capabilities, maintaining a stable development momentum. Gross billings amounted to approximately RMB1,679.8 million, representing a slight decrease of approximately 1.5% from the Corresponding Period in 2025. Total revenue was approximately RMB1,290.0 million, the non-HKFRS adjusted profit for the period (i.e. excluding the share-based compensation expense) amounted to approximately RMB113.7 million, the profit for the period was approximately RMB31.9 million, and the profit attributable to Shareholders was approximately RMB32.3 million. The changes in revenue and profit were primarily because the majority of orders during the Reporting Period were derived from repurchases by existing customers, and the provision of services for most of these orders had not yet commenced. Such order amounts are expected to be gradually recognized as revenue in subsequent reporting periods upon the commencement of services. 
+As of the end of the Reporting Period, the balance of contract liabilities amounted to approximately RMB1,889.4 million, representing a substantial year-on-year increase of approximately 133.6%. These contract liabilities will primarily be recognized as revenue for 2026 and 2027, providing solid support for subsequent performance.
+Leveraging its sound financial position and ample cash reserves, the Group consistently places great emphasis on Shareholder returns. During the Reporting Period, it repurchased a total of 4,440,800 Shares at an aggregate consideration of approximately HK$134 million, fully demonstrating the management’s confidence in the Company’s long-term development prospects.
+Overseas Business Breakthrough and Globalizations Advancement
+During the Reporting Period, the Group continued to deepen its strategy of “diversifying product layout domestically + exploring business overseas”. In terms of overseas business, the Group completed the strategic acquisitions of entities including Forthright Securities and Forthright Capital (collectively referred to as “Forthright”) in January 2026. The Group established “dedicated investment advisory”, “in-depth investment research” and “AI intelligent investment” as its core engines, and adopted a dual-track approach to serve mass and private wealth clients by integrating online efficiency with offline trust, advancing various business integrations and infrastructure development in an orderly manner.
+Since the beginning of 2026, Forthright SmartInvest App successively launched batch trading functions for US stocks and Hong Kong stocks, with core functions such as AI assistant, AI stock diagnosis, intelligent stock selection, and AI account analysis deeply integrated into usage scenarios. The Forthright AI Stock Machine was officially launched in July 2026. The flagship store located in Sheung Wan, Hong Kong, has been put into operation, reaching a broader customer base through pop-up stores and shopping mall events. In terms of licences and qualifications, Forthright have been approved by the SFC for the addition of virtual asset-related service qualifications, and virtual asset dealing services were launched in July 2026, forming a full-chain service capability covering virtual asset dealing, investment advisory, and asset management.
+AI Agent Full-Stack AI Technology System Empowers as Intelligent Investment Advisory Services Enter the Application Stage
+With “AI+” as its core, the Group focused on the three major pillars of multi-agents, large models, and high-quality financial data to establish a full-stack AI product system, driving the paradigm shift in AI capabilities from “tool-based applications” to an “agent ecosystem”. During the Reporting Period, the number of FinSphere AI Agent users increased by approximately 50.9% year-on-year, with the number of effective interactions reaching 20.335 million, representing a year-on-year increase of approximately 50.5%. The To-C AI Q&amp;A token consumption reached approximately 254.3 billion, roughly 8 times the level in the Corresponding Period, signalling that intelligent investment advisory services have entered the phase of large-scale application. In August 2026, FinSphere AI Agent was officially integrated into Tencent WorkBuddy and Alibaba Qwen Platform, becoming an officially certified securities domain expert on the platforms.
+In the first half of the year, the Group continued to drive the deep integration of AI technologies with specific business scenarios and product service workflows, extending AI capabilities from single-point products to the full business matrix. The Group concurrently upgraded “AI Xiaojiu Steward”, launching features including AI stock diagnosis, AI stock selection, AI stock monitoring, and AI post-investment review; Decision Master upgraded its exclusive Q&amp;A intelligent agent “AI Xiaoce”; and Forthright SmartInvest App launched exclusive functions such as AI account diagnosis and AI position analysis. During the Period, the Group also launched the digital employee assistant “AIX” and built an AI content centre reaching 3.109 million users, processing a daily average of approximately 1.5 million customer messages. Research and development expenses for the Reporting Period amounted to approximately RMB167.1 million (representing approximately 13.0% of revenue), with 657 R&amp;D personnel. As of the end of the Reporting Period, the Group had 167 software copyrights and patents, representing a year-on-year increase of 28.
+Upgrading Product Matrix with AI and Quantitative Capabilities
+In the first half of 2026, the Group continued to deepen its diversified product strategy, and the synergistic effects of its multi-level product system gradually emerged. The VIP products steadily iterated around “AI + Quantitative”, launching the Xingtou Quantitative Platform and introducing multiple quantitative indicators such as the Sentiment Barometer , as well as 6 AI quantitative strategy portfolios. Decision Master launched the “Premium Version”, achieving an upgrade from delivery of viewpoints and content to full-process decision-making support, with AI services covering approximately 55% of active users during the Reporting Period. The Enjoy-Stock Pad launched the new-generation “Intelligent Navigation Edition”, covering six core AI functions. Jiuyao Stocks continuously enriched its small-denomination product matrix, with the AI upgrade coverage rate of its products reaching 43%. Star-tier Services created a closed-loop ecosystem of “tools-services-trading”, continuously enriched premium functional modules. Through its tiered product matrix, the Group precisely addressed the differentiated needs of investors ranging from entry-level to advanced users.
+The enhancement of product capabilities directly drove steady growth in user scale and operational performance. During the Reporting Period, the number of paying users reached 462,217. The Group operated approximately 1,180 accounts on different internet platforms, attracting over 73 million followers. Monthly active users of SmartInvest App increased by approximately 15% year-on-year, with a 30-day retention rate exceeding 60%. Service quality improved simultaneously, with the refund rate for VIP products further optimized to approximately 19.8%, representing a decrease of 4.8 percentage points from the Corresponding Period, and user satisfaction steadily increased.
+Deepening Investment Research with Breakthroughs in Density and Depth
+The Group continuously deepened its “1 research institute and N business lines” investment research system, with JF Financial Research Institute as the core. It adhered to the “buyer-side investment advisory” philosophy and combined AI technology for service efficiency enhancement. This empowered user service scenarios, product capability optimization, and employees” professional standards. During the Reporting Period, the institute cumulatively conducted 336 research sessions on listed companies, representing a year-on-year increase of approximately 270 sessions. It also undertook on-site visits to more than 20 cities nationwide, covering more than 10 trending industries including biomedical science, mechanical equipment, and electronic semiconductors.
+Concurrently, the institute newly established a quantitative research team, supported by a supercomputing system and a quantitative factor library covering A-shares and ETFs. The quantitative products have been incorporated into the VIP business service system. As of the end of the Reporting Pemachinriod, the Group had 625 employees who possessed qualifications for securities investment advisors and 2,745 employees who possessed qualifications for securities practitioners. Adopting postdoctoral cultivation as a long-term talent strategy, the Group continuously enhances its competitiveness in investment research.
+Future Outlook
+The chairman of the Board and chief executive officer of JF SmartInvest Holdings Ltd, Mr. Chen Wenbin said: “In the first half of 2026, we consistently adhered to the dual-driver strategy of “technology + investment research”, and our overall development remained robust. During the Reporting Period, gross billings remained generally stable year-on-year, and contract liabilities grew substantially, accumulating ample momentum for subsequent performance release. We successfully completed the strategic acquisitions of Forthright, achieving a key milestone in our overseas expansion. AI capabilities are accelerating their penetration across the entire product matrix, the “1+N” investment research system continues to deepen with significant improvements in research density and depth, and all strategic deployments have made substantial progress.
+Looking ahead, the Group will firmly implement its Group-wide AI technology strategy, driving the continuous evolution of AI capabilities from “tool-based applications” to an “agent ecosystem”. At the same time, we will deepen our globalization strategy, leveraging Forthright as platforms and taking “dedicated investment advisory”, “in-depth investment research” and “AI intelligent investment” as core engines to build a new generation of internet securities brokerage and cultivate a second growth curve. We will continue upgrading product functions, enriching our product matrix, and precisely addressing investors' diverse needs across all levels and markets. In addition, we will optimize our omni-domain traffic system to drive synergy between public and private channels, further strengthening user stickiness. We are committed to making investment and wealth management simpler and more professional, and enhancing the sense of happiness in investment and wealth management.”
+About JF SmartInvest Holdings Ltd (Stock Code: 9636)
+JF SmartInvest Holdings Ltd is a next-generation stock investing assistant, providing individual investors with equity investment tools, securities investment advisory, investor education and other services, with product offerings including Stock Navigator, Super Investor, Decision Master, Enjoy-Stock Pad, Jiuyao Stocks and Star-tier Services. Through the “Technology + Investment Research” model, the Company develops AI products such as FinSphere AI Agent based on artificial intelligence (AI) and big data technology, achieving innovative industry practices and scenario applications. Overseas, the Company conducts securities-related businesses in Hong Kong through licensed entities such as Forthright Securities and Forthright Capital. Taking “dedicated investment advisory”, “in-depth investment research” and “AI intelligent investment” as its core engines, the Company is committed to building a new generation of internet securities brokerage in the AI era.
+For enquiries, please contact:
+Financial PR (HK) Limited
+Email: ir@financialpr.hk
+Tel: 852 2610 0846
+Fax: 852 2610 0842
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="939">
+      <c r="A939" t="str">
+        <v>Clipto Raises $15M to Build the Memory Layer for the AI Era</v>
+      </c>
+      <c r="B939" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C939" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D939" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E939" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359768</v>
+      </c>
+      <c r="F939" t="str">
+        <v>Clipto, a startup building the AI video memory layer, today announced $15 million in funding at a $250 million post money valuation from leading global investors including HSG (fmr. Sequoia China), GL Ventures, EnvisionX Capital, Palm Drive Capital, Hans Tung, Lu Zhang and 522 Ventures. The company also announced the launch of its native Windows and Android apps, along with a new Model Context Protocol (MCP) that allows AI agents to securely search users&amp;#39; private media libraries. - - The... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359768</v>
+      </c>
+    </row>
+    <row r="940">
+      <c r="A940" t="str">
+        <v>Best YouTube Views launches free YOGA analyzer for YouTube creators</v>
+      </c>
+      <c r="B940" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C940" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D940" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E940" t="str">
+        <v>https://pressreleasenews.org/pressroom/best-youtube-views-launches-free-yoga-analyzer-for-youtube-creators</v>
+      </c>
+      <c r="F940" t="str">
+        <v>Best YouTube Views releases YOGA, a free YouTube analysis tool that reviews public video and channel signals and produces practical growth and promotion recommendations.</v>
+      </c>
+    </row>
+    <row r="941">
+      <c r="A941" t="str">
+        <v>Springbok Casino Embraces the Spirit of South Africa's Heritage Day with 'Nature's Greatest Dream Teams' and 25 Free Spins on Cash Bandits 3</v>
+      </c>
+      <c r="B941" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C941" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D941" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E941" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359765</v>
+      </c>
+      <c r="F941" t="str">
+        <v>Heritage Day is a celebration of the people, cultures and traditions that make South Africa one of the world&amp;#39;s most diverse nations. This September, SpringbokCasino.co.za is taking that same spirit into the wild by showcasing the extraordinary animal partnerships that prove we&amp;#39;re often stronger together and is inviting players to enjoy 25 FREE Spins on Cash Bandits 3 throughout September. - - View or Download a Video version of this story - - From tiny birds helping mighty rhinos t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359765</v>
+      </c>
+    </row>
+    <row r="942">
+      <c r="A942" t="str">
+        <v>The Road Ahead: New Video Game Driving Simulator Helps Teens Practice Safe Driving</v>
+      </c>
+      <c r="B942" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C942" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D942" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E942" t="str">
+        <v>https://www.prnewswire.com/news-releases/the-road-ahead-new-video-game-driving-simulator-helps-teens-practice-safe-driving-302865286.html</v>
+      </c>
+      <c r="F942" t="str">
+        <v>Driving scenarios address distraction, speeding, impaired driving and work zone safety. FOR NEWS MEDIA FULL IMAGE LIBRARY WHAT YOU NEED TO KNOW: A new free web-based driving simulation game that uses immersive storytelling is now available to help teens and soon-to-be drivers practice...</v>
+      </c>
+    </row>
+    <row r="943">
+      <c r="A943" t="str">
+        <v>Renkeer Connects Conventional and Ultrasonic Technologies for Smarter Wind Monitoring</v>
+      </c>
+      <c r="B943" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C943" t="str">
+        <v>Send2Press</v>
+      </c>
+      <c r="D943" t="str">
+        <v>Energy, Media</v>
+      </c>
+      <c r="E943" t="str">
+        <v>https://www.send2press.com/wire/renkeer-connects-conventional-and-ultrasonic-technologies-for-smarter-wind-monitoring/</v>
+      </c>
+      <c r="F943" t="str">
+        <v>JINAN, Shandong, China, Aug. 31, 2026 (SEND2PRESS NEWSWIRE) -- Shandong Renke Control Technology Co., Ltd., a leading manufacturer of environmental monitoring sensors and solutions, is bringing conventional and ultrasonic measurement technologies together in its wind monitoring portfolio to address the evolving requirements of applications that depend on continuous and reliable wind data.</v>
+      </c>
+    </row>
+    <row r="944">
+      <c r="A944" t="str">
+        <v>AlarMax Distributors Names Chuck Slaybough Regional Vice President, Central Region</v>
+      </c>
+      <c r="B944" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C944" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D944" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E944" t="str">
+        <v>https://www.prnewswire.com/news-releases/alarmax-distributors-names-chuck-slaybough-regional-vice-president-central-region-302865006.html</v>
+      </c>
+      <c r="F944" t="str">
+        <v>PITTSBURGH, Aug. 31, 2026 /PRNewswire/ -- AlarMax Distributors, Inc., a leading national wholesale distributor of security, fire, access control, video surveillance and AV solutions, today announced the appointment of Chuck Slaybough as Regional Vice President, where he will lead the...</v>
+      </c>
+    </row>
+    <row r="945">
+      <c r="A945" t="str">
+        <v>KBRA Releases 12 Things in Credit: July 2026</v>
+      </c>
+      <c r="B945" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C945" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D945" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E945" t="str">
+        <v>https://finance.yahoo.com/markets/articles/kbra-releases-12-things-credit-133900550.html</v>
+      </c>
+      <c r="F945" t="str">
+        <v>NEW YORK, August 31, 2026--KBRA releases its latest 12 Things in Credit report, highlighting timely credit market themes drawn from our weekly podcast, 3 Things in Credit, hosted by KBRA’s Chief Strategist, Van Hesser. Among the wide-ranging topics Van discusses in this issue are the return of uncertainty, rising rates in the long-end of the Treasury market, and dimensioning the impact of data centers on the broader economy.</v>
+      </c>
+    </row>
+    <row r="946" xml:space="preserve">
+      <c r="A946" t="str">
+        <v>Gench Education Announces 2026 Interim Results, High-Quality Education Delivers Steady Business Growth</v>
+      </c>
+      <c r="B946" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C946" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D946" t="str">
+        <v>Finance, AI, SaaS, Healthcare, Media, Education</v>
+      </c>
+      <c r="E946" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/109644/</v>
+      </c>
+      <c r="F946" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 31, 2026 - (ACN Newswire) - Shanghai Gench Education Group Limited (“Gench Education” or the “Company”, together with its subsidiaries, the “Group”, Stock Code:1525.HK) -- the leading higher vocational education group in East China and the largest higher vocational education group in Shanghai, delightedly announced the unaudited consolidated interim results for the six months ended 30 June, 2026 (the “Reporting Period”).
+During the Reporting Period, the Group recorded revenue of approximately RMB569 million, representing an increase of 6.6% year-on-year (“YoY”). Gross profit was RMB354 million, up 11.7% YoY; Profit for the year was RMB179 million, a YoY rise of 10.2%. Basic and diluted earnings per share attributable to ordinary equity holders of the parent were RMB0.45, compared to RMB0.41 in the same period last year. The growth in performance was primarily attributable to the rise in average tuition fees, boarding fees per student, and revenue from education-related services during the Reporting Period. The Board has resolved the payment of an interim dividend of HKD$0.04 per ordinary share for the six months ended 30 June 2026, maintaining a stable dividend policy.
+Policy Dividends Continued to Be Released, Lingang’s Location Advantages Solidified Growth Foundation
+As the largest private university in Shanghai, Shanghai Jian Qiao University (the “University”) has fully benefited from dual support from national vocational education policy and Lingang special area policy. In February 2025, the Management Committee of Lingang New Area issued “the Action Plan for High-Quality Development of Industry-Education Integration in Lingang New Area of China (Shanghai) Pilot Free Trade Zone (2025-2027)”, explicitly supporting the University in building itself into an industry-education integration university. In December 2025, “Shanghai Lingang Science and Technology Innovation City Construction Plan” was launched, encouraging universities to participate in regional innovation development and bringing the Group opportunities in terms of policy support and resources.
+At the national level, in February 2026, the Ministry of Education issued the “Opinions of the Ministry of Education on Deepening the Reform of Key Elements in Vocational Education and Teaching”, which focuses on the key links of industry-education integration. In June 2026, the State Council issued the “Education Development Plan for the Fifteenth Five-Year Plan Period” (the “Plan”), which proposes launching the “Dual Excellence” construction of high-level application-oriented undergraduate universities, and leading and driving universities to focus on cultivating distinctive disciplinary specialty clusters around key industrial chains. Driven by these multiple policies, the University has leveraged its location in Lingang’s emerging industry agglomeration to transform its geographical advantages into institutional competitiveness. As of 31 August 2025, 77.5% of the University’s 2025 graduates were employed in the Yangtze River Delta region and 59.2% in Shanghai, which fully demonstrated the University’s effective integration into the regional development ecosystem through its educational outcomes.
+Teaching Quality Has Been Steadily Enhanced, While Digital and Intelligent Transformation Has Been Vigorously Advanced
+The University remains committed to teaching quality as its core priority, with ongoing efforts to strengthen faculty capacity building, curriculum development and smart campus construction. In terms of faculty, as of 30 September 2025, among the full-time teachers, the master degree or higher accounted for 86.4%, the doctoral degree accounted for 28.8%, the senior title accounted for 38.6%, and the double-position accounted for 47.8%. Grounded in its positioning as an application-oriented technological university, the University vigorously promotes professional teachers to practice in enterprises, organizes thematic workshops on industry education integration, and enhances teachers’ awareness and competence in industry-education integration.
+In terms of program and curriculum development, in the 2026/27 school year, the University has introduced two undergraduate majors, namely the Artificial Intelligence and the Electronic Packaging Technology, closely aligning with the demands of key industries such as integrated circuits and artificial intelligence. The University focuses on courses connotative construction, constructs “school level – city level – national level” 3-level courses building system, and enhances practical teaching and quality teaching. In 2025, 12 courses were selected as Shanghai first class undergraduate courses - the number of approved courses showed a YoY increase of 50%, reaching a historic new high. Besides, 26 courses were approved as Shanghai higher education municipal level key courses - the number of approved courses ranked the 7th place among higher education institutions in Shanghai, and thus became the only private university in the top 10. The courses cover various types including “AI+courses” and “industry-education integration courses”. In 2025, the “Fundamentals of Gemstone Geology and Crystallography” course of the College of Jewelry was selected as a “Online/Offline Hybrid First-Class Course”, achieving a breakthrough for the University in the construction of national first-class courses. In May 2026, the “Fundamentals of Intelligent Manufacturing Equipment” course of the College of Mechanical and Electronic Engineering was included in the national case collection of “Excellent Intelligent Manufacturing Courses”.
+The Group continues to deepen the upgrading and renovation of teaching and research instruments and equipment as well as teaching laboratories. The University has deployed smart classrooms integrated with high-definition cameras, intelligent audio devices and high-speed networks, and has built a smart teaching system covering the entire process of talent cultivation, curriculum teaching and quality monitoring. Furthermore, the Group has actively explored the deep integration of AI and education, embedded technologies such as AI, 5G, and VR into the teaching process, and initiated the construction of a DeepSeek-based large model for vertical-domain educational applications, thereby creating three intelligent agents for services, management, and teaching.
+Industry-Education Integration Has Been Further Deepened, While the Diversified Education Ecosystem Has Been Continuously Improved
+The Group is fully committed to building an industry-education integrated university. It implements a tripartite operational model integrating “academic schools + industrial colleges + corporate entities”, striving to achieve the synergistic development of “industry, academia, research, and innovation” as an integrated whole. As of 30 June 2026, the University has successively launched seven key industry-education integration projects covering the College of Mechanical and Electronic Engineering, the College of Journalism and Communications, the Business College, the College of Art Design and the College of Jewelry. It has established Medical Engineering Industrial College, the Live Streaming Economy Industrial College, and Big Data Industrial College, is actively preparing for the establishment of the Integrated Circuit Industrial College and the Intelligent Manufacturing Industrial College, and endeavors to create a distinctive educational framework featuring multi-track industry and college collaboration and comprehensive industry-education integration.
+International cooperation has made steady progress, while external exchanges have continued to expand. The University works with Vaughn College of Aeronautics and Technology, The Kyoto College of Graduate Studies for Informatics, Teesside University, among others, in junior college to master’s program, undergraduate to master’s program, dual bachelor’s program and other programs. In 2025, the University contracted with 11 overseas famous universities/colleges in Germany, United Kingdom, New Zealand, Thailand and other countries, to expand teachers and students’ overseas exchange channels. As the first private university in Shanghai that has obtained the qualification to recruit international students, the University also attracts international students from many countries around the world and forms an international student education system that combines long-term and short-term programs.
+The University has a well-established lifelong education system. With the Shanghai “Dual-system” Pilot Base for Continuing Education of Employees in Higher Education Institutions (Incubation) as a platform, the University has built an integrated, multi-field and cross-age lifelong education system for knowledge updating and ability enhancement, covering adult higher education, vocational skills training, and youth science and innovation education. As of 30 June 2026, the number of in-service students enrolled in the University’s adult continuing education programs amounted to 3,316, and a total of over 400 types of vocational skill certificate training had been provided.
+Financial Position Remains Sound, While the Asset-Liability Structure Has Been Continuously Optimized
+During the Reporting Period, finance costs of the Group decreased by 69.0% YoY, which was primarily due to the result of early repayment of most of long-term interest-bearing bank borrowings by the end of 2025. As at 30 June 2026, the scale of interest-bearing borrowings decreased to RMB276.7 million, with the gearing ratio remaining at 0.1. The financial position has become more robust.
+Looking forward, Mr. Zhao Donghui, Chairman of the Board and Executive Director of Gench Education, stated: “The Group’s performance in the first half of 2026 achieved steady growth, validating the feasibility of its high-quality development strategy. In the future, we will continue to adhere to the educational philosophy of ‘student-oriented, teaching-centred, undergraduate-focused’ and the work ideology of ‘quality as the core, teaching as the centre, students as the base, teachers as the principal’ to promote the high-quality development of our undertakings. We will also fully capitalize on this historic opportunity by proactively aligning with the national strategy of promoting the high-quality development of vocational education and with Lingang’s regional initiative of becoming a ‘Global Hub of Power’, cultivate more high-quality technical and skilled talents, and accelerate the transformation to an industry-education integration university, and strive to build our University into a first-class private university in China with more unique features and international standing and a long-distance runner for the high-quality development of higher education in China.”
+About Shanghai Gench Education Group Limited
+Gench Education (Stock Code: 1525.HK) is a higher vocational education group which provides undergraduate education and junior college education, focusing on high-quality schooling for the provision of excellent education for students. The Group operates Shanghai Jian Qiao University, being the domestic leading private university, at Lingang New Area of China (Shanghai) Pilot Free Trade Zone. As measured by the number of full-time students enrolled in the 2025/26 school year, the University is the largest private university in Shanghai and is also a leading private university in the entire Yangtze River Delta. According to CUAA.net , the University ranked third among all category I private universities in China for five consecutive years and first among private universities in the Yangtze River Delta for seven consecutive years. Over 26 years of operation, the schooling quality of the University ranked in the forefront of peer universities, which has accumulated a solid brand reputation. Since 2004, the University has been consecutively awarded “Shanghai Civilized Unit” over 18 years. The University has won numerous honorary titles such as “National Model Unit of Civilization ”, “Shanghai Garden Unit”, “Shanghai Safe and Civilized Campus”, etc. The University has also been granted reputable title of “Lei Feng Spirit College Demonstration Education Base” among the first batch of universities in the PRC in April 2024, and was awarded the “Contribution Award for Promoting Lei Feng Spirit in the New Era ” in September 2024. In February and March 2025, the University was successively recognized as an “Outstanding Unit in Information Disclosure Work among Shanghai Higher Education Institutions for 2023-2024” and an “Outstanding Unit in Petition Work within the Shanghai Education System for 2024”.
+This press release is issued by Porda Havas International Finance Communications Group on behalf of Shanghai Gench Education Group Limited. For further information, please contact:
+Porda Havas International Finance Communications Group
+E-mail: gench.hk@pordahavas.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="947">
+      <c r="A947" t="str">
+        <v>Vanguard 500 Index Fund Turns 50: NYSE Content Update</v>
+      </c>
+      <c r="B947" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C947" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D947" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E947" t="str">
+        <v>https://www.prnewswire.com/news-releases/vanguard-500-index-fund-turns-50-nyse-content-update-302864953.html</v>
+      </c>
+      <c r="F947" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 31, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="948">
+      <c r="A948" t="str">
+        <v>Change Agents Completes Phase 2 of its Catch-Up Agentic AI Video Studio Platform; Development led by Caylent with Funding from Amazon Web Services Grant</v>
+      </c>
+      <c r="B948" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C948" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D948" t="str">
+        <v>Finance, AI, SaaS, Retail, Media</v>
+      </c>
+      <c r="E948" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353316/0/en/change-agents-completes-phase-2-of-its-catch-up-agentic-ai-video-studio-platform-development-led-by-caylent-with-funding-from-amazon-web-services-grant.html</v>
+      </c>
+      <c r="F948" t="str">
+        <v>The agentic AI video platform is designed to autonomously create and distribute short-form videos at scale for podcasters and social media influencers The agentic AI video platform is designed to autonomously create and distribute short-form videos at scale for podcasters and social media influencers</v>
+      </c>
+    </row>
+    <row r="949">
+      <c r="A949" t="str">
+        <v>GoingClear Expands B2B Web Strategy for the Rise of AI-Powered Buyer Research</v>
+      </c>
+      <c r="B949" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C949" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D949" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E949" t="str">
+        <v>https://www.newsfilecorp.com/release/311948/GoingClear-Expands-B2B-Web-Strategy-for-the-Rise-of-AIPowered-Buyer-Research</v>
+      </c>
+      <c r="F949" t="str">
+        <v>Boston, Massachusetts--(Newsfile Corp. - August 31, 2026) - GoingClear, a B2B web design and development agency, has expanded its approach to B2B website strategy to account for the growing role of AI systems in how buyers discover and evaluate vendors.GoingClear's comparison of content built for human readers versus AI systems To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/10587/311948_b6533d85349c8b8c_001full.jpgThe updated approach focuses on...</v>
+      </c>
+    </row>
+    <row r="950">
+      <c r="A950" t="str">
+        <v>CS3 Investments Enters Florida with 300-Unit Jacksonville-Area Acquisition – Contract to Close in Under 75 Days</v>
+      </c>
+      <c r="B950" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C950" t="str">
+        <v>Send2Press</v>
+      </c>
+      <c r="D950" t="str">
+        <v>Finance, Real Estate, Media</v>
+      </c>
+      <c r="E950" t="str">
+        <v>https://www.send2press.com/wire/cs3-investments-enters-florida-with-300-unit-jacksonville-area-acquisition-contract-to-close-in-under-75-days/</v>
+      </c>
+      <c r="F950" t="str">
+        <v>MIDDLEBURG, Fla., Aug. 31, 2026 (SEND2PRESS NEWSWIRE) -- CS3 Investments has closed on Infinite Clay Town Center, a 300-unit Class A apartment community in the Jacksonville metropolitan area, completing in under 75 days a transaction that typically takes four to six months. The community, acquired as Ascend at Clay Town Center, will operate under the Infinite banner and be managed by CS3 Management.</v>
+      </c>
+    </row>
+    <row r="951">
+      <c r="A951" t="str">
+        <v>TasteTV's 3rd Annual San Francisco Science Fiction Short Film &amp; TV Awards Announce 2026 Winners</v>
+      </c>
+      <c r="B951" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C951" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D951" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E951" t="str">
+        <v>https://www.pr.com/press-release/977751</v>
+      </c>
+      <c r="F951" t="str">
+        <v>The San Francisco Science Fiction Short Film &amp; TV Awards celebrate some of the most year's fascinating, creative and entertaining short films, online videos or streaming, television episodes, and directors in science fiction, fantasy and horror. They honor great work and excellence. [PR.com]</v>
+      </c>
+    </row>
+    <row r="952">
+      <c r="A952" t="str">
+        <v>UFC Hall of Famer Michael Bisping Joins BioAdaptives to Champion MyndSystem(TM) ...</v>
+      </c>
+      <c r="B952" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C952" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D952" t="str">
+        <v>SaaS, Media, Education</v>
+      </c>
+      <c r="E952" t="str">
+        <v>https://pr-inside.com/ufc-hall-of-famer-michael-bisping-joins-bioadaptives-to-champion-myndsystem-tm-r5217758.htm</v>
+      </c>
+      <c r="F952" t="str">
+        <v>(PR-inside.com) Former UFC middleweight champion and current broadcaster will help promote MyndSystem™ as part of a disciplined day-and-night performance routine LAS VEGAS, NV / ACCESS Newswire / August 31, 2026 / BioAdaptives®, Inc. (OTCID:BDPT) announced today that UFC Hall of Famer and former UFC middleweight champion Michael Bisping has joined MyndSystem™ as a paid brand ambassador. The partnership will focus on promoting MyndMed™ and MyndRenew™, the products at the core of the MyndSystem™ platform. The campaign will focus on education, real-world routines, and demonstrating how MyndSystem™ fits into Bisping's hectic schedule. Approved content for BioAdaptives and Bisping's channels will highlight his preparations for ..</v>
+      </c>
+    </row>
+    <row r="953">
+      <c r="A953" t="str">
+        <v>MBK Partners: Over USD 50M of Korea Zinc Funds Poured into Same Entertainment Firms Backed by Director Yun Birm Choi</v>
+      </c>
+      <c r="B953" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C953" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D953" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E953" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/mbk-partners-over-usd-50m-073000095.html</v>
+      </c>
+      <c r="F953" t="str">
+        <v>SEOUL, South Korea, August 31, 2026--Young Poong and MBK Partners (hereinafter "the Consortium"), the largest shareholder of Korea Zinc, stated on the 28th that funds managed by OneAsia Partners (hereinafter "OneAsia")—predominantly capitalized by Korea Zinc—injected over USD 50 million (KRW 69 billion) into four unlisted entertainment and content companies unrelated to Korea Zinc’s core business, the exact same firms in which Korea Zinc Executive Director Yun Birm Choi and his family had person</v>
+      </c>
+    </row>
+    <row r="954">
+      <c r="A954" t="str">
+        <v>Hilbert Group Publishes Interim Report for The Second Quarter 2026</v>
+      </c>
+      <c r="B954" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C954" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D954" t="str">
+        <v>Finance, Crypto, Media</v>
+      </c>
+      <c r="E954" t="str">
+        <v>https://pr-inside.com/hilbert-group-publishes-interim-report-for-the-second-quarter-r5217744.htm</v>
+      </c>
+      <c r="F954" t="str">
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / August 31, 2026 / Hilbert Group (STO:HILB-B)(FRA:999) The second quarter 2026 (compared to second quarter 2025) Revenues amounted to KSEK 3,679.7 (KSEK 46,224.2) Operating profit/loss (EBIT) totalled KSEK -36,324.4 (KSEK -18,068.2) Profit/loss for the period were KSEK -44,559.2 (KSEK -26,270.8) Earnings per share before and after dilution amounted to SEK -0.37 (SEK -0.36) Equity KSEK 33,928.7 (KSEK 6,755.5) Total assets KSEK 301,430.7 (KSEK 53,130.6) HILBERT GROUP FINANCIAL REPORTS CAN BE FOUND HERE. A VIDEO PRESENTATION OF THE Q2 2026 REPORT AND THE BUSINESS OUTLOOK FOR HILBERT GROUP CAN BE FOUND HERE. Highlights from the CEO's address: Investment performance resilient through a 26% first-half Bitcoin decline ..</v>
+      </c>
+    </row>
+    <row r="955">
+      <c r="A955" t="str">
+        <v>Eluvio Tapped for Cricket TV: New Direct-to-Consumer Streaming Service for Live and Archive Coverage to Fans Across the Globe</v>
+      </c>
+      <c r="B955" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C955" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D955" t="str">
+        <v>AI, SaaS, Retail, Media</v>
+      </c>
+      <c r="E955" t="str">
+        <v>https://www.prnewswire.com/news-releases/eluvio-tapped-for-cricket-tv-new-direct-to-consumer-streaming-service-for-live-and-archive-coverage-to-fans-across-the-globe-302863246.html</v>
+      </c>
+      <c r="F955" t="str">
+        <v>New Direct-to-Consumer Streaming Service: New streaming service from Cricket Australia (tv.cricket.com.au), built upon Eluvio's Content Fabric and AI Video Intelligence, is now available for early access with full commercial launch later this year Unified Platform for Live and VOD...</v>
+      </c>
+    </row>
+    <row r="956">
+      <c r="A956" t="str">
+        <v>ClosedCast Expands Private Video Streaming with Roku and Zapier Apps</v>
+      </c>
+      <c r="B956" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C956" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D956" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E956" t="str">
+        <v>https://www.newsfilecorp.com/release/311844/ClosedCast-Expands-Private-Video-Streaming-with-Roku-and-Zapier-Apps</v>
+      </c>
+      <c r="F956" t="str">
+        <v>Oakland, California--(Newsfile Corp. - August 30, 2026) - ClosedCast, a private streaming archive platform, is expanding the way families, churches, teams, organizations and businesses preserve and watch important video with approved and certified apps available through the Roku Channel Store and Zapier App Marketplace.To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/9183/311844_9752665ea4857982_001full.jpgClosedCast gives users a private, organized...</v>
+      </c>
+    </row>
+    <row r="957">
+      <c r="A957" t="str">
+        <v>Creator Network Doomers Reaches $10M Run Rate With Twenty Launch Slots Monthly</v>
+      </c>
+      <c r="B957" t="str">
+        <v>2026-08-30</v>
+      </c>
+      <c r="C957" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D957" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E957" t="str">
+        <v>https://www.newsfilecorp.com/release/312058/Creator-Network-Doomers-Reaches-10M-Run-Rate-With-Twenty-Launch-Slots-Monthly</v>
+      </c>
+      <c r="F957" t="str">
+        <v>Miami, Florida--(Newsfile Corp. - August 30, 2026) - Doomers, the creator distribution network behind product launches for AI companies, has reached a $10 million run rate six months after being founded. The company is holding capacity at twenty launch slots a month, one company per weekday, a ceiling that demand has consistently exceeded since the first quarter of operation.The company was started in March 2026 by two content creators who kept hearing the same complaint from founders who had...</v>
+      </c>
+    </row>
+    <row r="958">
+      <c r="A958" t="str">
+        <v>AlwaysBeSmile Explores Sonic Roots in Ambient Folk Fusion Single "Matir Tan"</v>
+      </c>
+      <c r="B958" t="str">
+        <v>2026-08-30</v>
+      </c>
+      <c r="C958" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D958" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E958" t="str">
+        <v>https://www.pr.com/press-release/973786</v>
+      </c>
+      <c r="F958" t="str">
+        <v>Independent electronic and folk fusion artist AlwaysBeSmile has released his latest Bengali single, "Matir Tan." The track offers a nostalgic, atmospheric journey into themes of belonging, seamlessly blending traditional cultural roots with modern ambient music production. The highly anticipated independent single is now available worldwide across major digital streaming networks. [PR.com]</v>
+      </c>
+    </row>
+    <row r="959">
+      <c r="A959" t="str">
+        <v>AlwaysBeSmile Releases New Electronic Folk Single, "Okool Doriya"</v>
+      </c>
+      <c r="B959" t="str">
+        <v>2026-08-30</v>
+      </c>
+      <c r="C959" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D959" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E959" t="str">
+        <v>https://www.pr.com/press-release/977260</v>
+      </c>
+      <c r="F959" t="str">
+        <v>Independent artist AlwaysBeSmile has released his new electronic folk single, "Okool Doriya." Combining South Asian folk storytelling with modern ambient lofi and synth-driven production, the track delivers a atmospheric soundscape exploring themes of emotional drift and isolation. Written, composed, and produced independently by AlwaysBeSmile, the song is now streaming globally across all major music platforms. [PR.com]</v>
+      </c>
+    </row>
+    <row r="960">
+      <c r="A960" t="str">
+        <v>OCAL Financial Launches Video-First Brand Campaign With DIBO Marketing and Engages Signal Capital for Investor Relations</v>
+      </c>
+      <c r="B960" t="str">
+        <v>2026-08-29</v>
+      </c>
+      <c r="C960" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D960" t="str">
+        <v>Automotive, Media</v>
+      </c>
+      <c r="E960" t="str">
+        <v>https://www.newsfilecorp.com/release/312032/OCAL-Financial-Launches-VideoFirst-Brand-Campaign-With-DIBO-Marketing-and-Engages-Signal-Capital-for-Investor-Relations</v>
+      </c>
+      <c r="F960" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 29, 2026) - OCAL Financial Inc. (TSXV: OCAL) ("OCAL" or the "Company") announces that it has signed a six-month social media marketing agreement with DIBO Marketing, launching a video-first campaign to bring OCAL's approval-first way of buying and financing a vehicle to a much wider Canadian audience. The Company also announces that it has engaged Signal Capital Advisors Inc. for investor relations and capital markets advisory services, as...</v>
+      </c>
+    </row>
+    <row r="961">
+      <c r="A961" t="str">
+        <v>New to The Street Broadcasting Today at 6:30 PM EST on Bloomberg Television ...</v>
+      </c>
+      <c r="B961" t="str">
+        <v>2026-08-29</v>
+      </c>
+      <c r="C961" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D961" t="str">
+        <v>Finance, Crypto, AI, Media</v>
+      </c>
+      <c r="E961" t="str">
+        <v>https://pr-inside.com/new-to-the-street-broadcasting-today-at-6-30-pm-est-on-bloomberg-television-r5217321.htm</v>
+      </c>
+      <c r="F961" t="str">
+        <v>(PR-inside.com) The broadcast also features television commercials from Roadzen (NASDAQ:RDZN), Datavault AI (NASDAQ:DVLT), Rhino (RHNO), Big Sky Industrial (NASDAQ:BSIN), Virtuix Holdings (NASDAQ:VTIX) and Vivos Therapeutics (NASDAQ:VVOS) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / New to The Street today announced its latest nationally and internationally distributed business television program, broadcasting today at 6:30 PM EST on Bloomberg Television across the United States, Latin America, and the Middle East and North Africa (MENA). The program features in-depth interviews with executives leading innovative companies across streaming technology, blockchain-enabled commerce and artificial intelligence-powered security. The broadcast combines long-form executive interviews w</v>
+      </c>
+    </row>
+    <row r="962">
+      <c r="A962" t="str">
+        <v>New to The Street Broadcasting Today at 6:30 PM EST on Bloomberg Television Across the U.S., Latin America and MENA-Featuring FreeCast (NASDAQ: CAST), Metaterra Holdings (MTHI) and SafeSpace Global (SGCC)</v>
+      </c>
+      <c r="B962" t="str">
+        <v>2026-08-29</v>
+      </c>
+      <c r="C962" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D962" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E962" t="str">
+        <v>https://www.newswire.com/news/new-to-the-street-broadcasting-today-at-6-30-pm-est-on-bloomberg-television</v>
+      </c>
+      <c r="F962" t="str">
+        <v>The broadcast also features television commercials from Roadzen (NASDAQ:RDZN), Datavault AI (NASDAQ:DVLT), Rhino (RHNO), Big Sky Industrial (NASDAQ:BSIN), Virtuix Holdings (NASDAQ:VTIX) and Vivos Therapeutics (NASDAQ:VVOS)</v>
+      </c>
+    </row>
+    <row r="963">
+      <c r="A963" t="str">
+        <v>New to The Street Broadcasting Today at 6:30 PM EST on Bloomberg Television Across the U.S., Latin America and MENA-Featuring FreeCast (NASDAQ:CAST), Metaterra Holdings (MTHI) and SafeSpace Global (SSGC)</v>
+      </c>
+      <c r="B963" t="str">
+        <v>2026-08-29</v>
+      </c>
+      <c r="C963" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D963" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E963" t="str">
+        <v>https://www.newswire.com/news/new-to-the-street-broadcasting-today-at-6-30-pm-est-on-bloomberg-television</v>
+      </c>
+      <c r="F963" t="str">
+        <v>The broadcast also features television commercials from Roadzen (NASDAQ:RDZN), Datavault AI (NASDAQ:DVLT), Rhino (RHNO), Big Sky Industrial (NASDAQ:BSIN), Virtuix Holdings (NASDAQ:VTIX) and Vivos Therapeutics (NASDAQ:VVOS)</v>
+      </c>
+    </row>
+    <row r="964">
+      <c r="A964" t="str">
+        <v>Netflix and Stella Artois Bring the Perfect Serve to The Gentlemen Season 2</v>
+      </c>
+      <c r="B964" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C964" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D964" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E964" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359720</v>
+      </c>
+      <c r="F964" t="str">
+        <v>Stella Artois and Netflix announce &amp;#8220;The Gentlemen&amp;#39;s Serve,&amp;#8221; an integrated global partnership built around the highly anticipated second season of The Gentlemen. This marks the first brand partner for the series, and the first true multi-market brand collaboration between Netflix and AB InBev, bringing one of the world&amp;#39;s leading premium beer brands into Guy Ritchie&amp;#39;s stylish yet gritty universe. The partnership is anchored by The Gentlemen &amp;#39;s leading man Theo James, and Stella Artois am... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359720</v>
+      </c>
+    </row>
+    <row r="965">
+      <c r="A965" t="str">
+        <v>Home Is Where the Heart Is: Inside Netflix's Wave of Comfort Storytelling</v>
+      </c>
+      <c r="B965" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C965" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D965" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E965" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359712</v>
+      </c>
+      <c r="F965" t="str">
+        <v>Sometimes the best kind of TV is the kind that feels like a hug. Lately, a lot of our members seem to agree and they&amp;#39;re finding that comfort in the US heartland: a Texas Hill Country ranch, a Carolina lowcountry porch, a Minnesota prairie town, a Colorado rodeo circuit and more. Recently, My Life With the Walter Boys Season 3 rode straight to #1 on the Netflix Global Top 10, joining Ransom Canyon Season 2 and Little House on the Prairie, which topped the list not long ago and landed a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359712</v>
+      </c>
+    </row>
+    <row r="966">
+      <c r="A966" t="str">
+        <v>CRITICALLY ACCLAIMED THRILLER “FURIOUS” RENEWED FOR A SECOND SEASON</v>
+      </c>
+      <c r="B966" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C966" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D966" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E966" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359711</v>
+      </c>
+      <c r="F966" t="str">
+        <v>Today, Disney+ announced that the Hulu Original drama series &amp;#8220;Furious&amp;#8221; has been renewed for a second season. The first season of the critically acclaimed thriller from creator and executive producer Elizabeth Meriwether, and star and executive producer Emmy Rossum, is streaming now on Disney+ internationally and Hulu in the U.S., with the season finale on Monday, August 31. - - The series has been gaining momentum with viewership growing week over week. Views for episode 7 were up 40% from... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359711</v>
+      </c>
+    </row>
+    <row r="967">
+      <c r="A967" t="str">
+        <v>Visible reimagines home connectivity with Visible One, its first mobile and fiber bundle</v>
+      </c>
+      <c r="B967" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C967" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D967" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E967" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359706</v>
+      </c>
+      <c r="F967" t="str">
+        <v>At a Glance - - - &amp;#8226; Meet Visible One : Get fiber home internet with Visible Fiber&amp;#8212;Visible&amp;#39;s first converged plan combining mobile service and home internet into a single bill, offering speeds up to 1 GB with super low lag for effortless streaming gaming, and working from home. - &amp;#8226; Special intro pricing: New customers can try Visible One for $50/month for the first two months ($100 paid upfront; $55/mo thereafter) to get home fiber internet and mobile service on one easy bill. For power... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359706</v>
+      </c>
+    </row>
+    <row r="968">
+      <c r="A968" t="str">
+        <v>Wellaray Slim Coffee Booster Review 2026: Could This be the Coffee Upgrade Your Weight-Management Routine Has Been Missing?</v>
+      </c>
+      <c r="B968" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C968" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D968" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E968" t="str">
+        <v>https://www.newswire.com/news/wellaray-slim-coffee-booster-review-2026-could-this-be-the-coffee-upgrade-your</v>
+      </c>
+      <c r="F968" t="str">
+        <v>As interest in convenient weight-management support grows in 2026, this Wellaray Slim Coffee Booster review examines the brand-stated formula, caffeine content, daily coffee-friendly format, pricing, and the key details buyers are comparing before ordering.</v>
+      </c>
+    </row>
+    <row r="969">
+      <c r="A969" t="str">
+        <v>Avid shows the future of agentic editing at IBC2026, launches Media Composer 2026.8 with expanded collaboration</v>
+      </c>
+      <c r="B969" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C969" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D969" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E969" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359692</v>
+      </c>
+      <c r="F969" t="str">
+        <v>- - &amp;#8226; New agentic capabilities and workflow intelligence accelerate content preparation and production while keeping editors in control - &amp;#8226; Deeper Avid Content Core integration and browser-based workflows extend professional editing beyond the desktop - &amp;#8226; Media Composer 2026.8 broadens collaboration choice, with third-party storage support, OpenTimelineIO, PhraseFindAI Multicam Auto Cut and more - - - Avid&amp;#174; today announced that it will unveil the latest in the evolution of Media... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359692</v>
+      </c>
+    </row>
+    <row r="970">
+      <c r="A970" t="str">
+        <v>HBO Max Unveils The Official Trailer And Key Art For HBO Original Series PAOLO, Streaming September 25</v>
+      </c>
+      <c r="B970" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C970" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D970" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E970" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359679</v>
+      </c>
+      <c r="F970" t="str">
+        <v>Synopsis: Paolo lives a simple yet fulfilling life in a small provincial town, moving pianos by day and planning a wedding with his fianc�e Winnie in his spare time. After a chance encounter, Paolo finds himself attending a campaign event for his former classmate T�ophane Tolbiac, an ambitious and magnetic local politician on the rise. But what begins as a commitment to T�ophane&amp;#39;s campaign soon spirals as Paolo&amp;#39;s world is upended by his all-consuming desire to be part of the hopeful mayo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359679</v>
+      </c>
+    </row>
+    <row r="971">
+      <c r="A971" t="str">
+        <v>Television Host and Author Ina Garten Launches Weekly Show, 'Happy Hour With Ina Garten,' With Vox Media</v>
+      </c>
+      <c r="B971" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C971" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D971" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E971" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359676</v>
+      </c>
+      <c r="F971" t="str">
+        <v>Ina Garten, lifestyle icon, beloved cookbook author, and television host, and Vox Media announced the launch of Happy Hour With Ina Garten, a new weekly interview podcast filmed and recorded in Garten&amp;#39;s New York City apartment. In her new podcast, Garten will sit down with guests from the worlds of culture, food, art, entertainment, sports, and more, for the kinds of conversations you love to overhear at a great dinner party. Expect warm, funny, in-depth interviews alongside personal st... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359676</v>
+      </c>
+    </row>
+    <row r="972">
+      <c r="A972" t="str">
+        <v>Why has the subject of transgender identity become so polarizing? And how can we deepen our understanding of the issue? Simon Coutu's Transpositions, the latest installment of NFB YouTube-based documentary initiative ON FILME, launches</v>
+      </c>
+      <c r="B972" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C972" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D972" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E972" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359675</v>
+      </c>
+      <c r="F972" t="str">
+        <v>Transpositions by documentary filmmaker Simon Coutu is now streaming on YouTube . This highly topical work explores the rise of transphobia and the weaponization of trans identity in Quebec&amp;#39;s political and media discourse. This National Film Board of Canada production is the third installment of its ON FILME documentary initiative, developed specifically for YouTube and presented in four distinct yet complementary formats. - - Its goal? To spark meaningful dial... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359675</v>
+      </c>
+    </row>
+    <row r="973">
+      <c r="A973" t="str">
+        <v>Vadzo Imaging Positions Merlin-290CRS: 2MP Sony Starvis IMX290 Low-Light USB Camera with NIR Sensitivity for Smart Surveillance</v>
+      </c>
+      <c r="B973" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C973" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D973" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E973" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-merlin-290crs-2mp-sony-starvis-imx290-low-22852760</v>
+      </c>
+      <c r="F973" t="str">
+        <v>Built for AI-powered video analytics, perimeter security, and smart access control that must perform reliably after dark, this camera pairs the Sony Starvis IMX290 sensor with genuine NIR sensitivity over USB 2.0, giving smart surveillance system integrators dependable nighttime detail without a supplemental infrared illuminator at every camera position.</v>
+      </c>
+    </row>
+    <row r="974">
+      <c r="A974" t="str">
+        <v>Hank Green Announces ClockwiseTV, A New Content App that Puts Families in Control</v>
+      </c>
+      <c r="B974" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C974" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D974" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E974" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/hank-green-announces-clockwisetv-content-160600209.html</v>
+      </c>
+      <c r="F974" t="str">
+        <v>LOS ANGELES, August 28, 2026--ClockwiseTV, a human-curated content app for kids ages 8-12 designed to put families back in control, today announced early access to its platform.</v>
+      </c>
+    </row>
+    <row r="975">
+      <c r="A975" t="str">
+        <v>Ahead of Peak Hurricane Season, PSE&amp;amp;G Highlights Strong Reliability Results</v>
+      </c>
+      <c r="B975" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C975" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D975" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E975" t="str">
+        <v>https://www.prnewswire.com/news-releases/ahead-of-peak-hurricane-season-pseg-highlights-strong-reliability-results-302862944.html</v>
+      </c>
+      <c r="F975" t="str">
+        <v>Infrastructure projects across New Jersey are delivering measurable results: 50% improvement in reliability achieved across the 20 upgraded circuits by replacing approximately 22,000 utility poles from 2023 through July 2026 Photos and video from today's event available here NEWARK, N.J.,...</v>
+      </c>
+    </row>
+    <row r="976">
+      <c r="A976" t="str">
+        <v>Perceptron AI Launches Isaac 0.5, a Frontier Open-Weight Robotics Model</v>
+      </c>
+      <c r="B976" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C976" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D976" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E976" t="str">
+        <v>https://finance.yahoo.com/technology/ai/articles/perceptron-ai-launches-isaac-0-150000610.html</v>
+      </c>
+      <c r="F976" t="str">
+        <v>BELLEVUE, Wash., August 28, 2026--Perceptron AI has launched Isaac 0.5, a 36-billion-parameter open-weight embodied foundation model that combines video understanding, embodied reasoning and robot control, the first open model at the frontier of all three. Perceptron is working with customers to adapt the model for industrial systems.</v>
+      </c>
+    </row>
+    <row r="977">
+      <c r="A977" t="str">
+        <v>‘College GameDay’ at 40: Desmond Howard Reflects on the Magic Behind the ESPN Show</v>
+      </c>
+      <c r="B977" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C977" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D977" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E977" t="str">
+        <v>https://thewaltdisneycompany.com/news/college-gameday-40-seasons/</v>
+      </c>
+      <c r="F977" t="str">
+        <v>The post ‘College GameDay’ at 40: Desmond Howard Reflects on the Magic Behind the ESPN Show appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="978">
+      <c r="A978" t="str">
+        <v>Fireblocks Sets Sights on Next Phase of Tokenization: NYSE Content Update</v>
+      </c>
+      <c r="B978" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C978" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D978" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E978" t="str">
+        <v>https://www.prnewswire.com/news-releases/fireblocks-sets-sights-on-next-phase-of-tokenization-nyse-content-update-302862796.html</v>
+      </c>
+      <c r="F978" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 28, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="979">
+      <c r="A979" t="str">
+        <v>Copper Development Association Publishes New Guidance to Strengthen Recycled Content Reporting and Climate-Aligned Copper Procurement</v>
+      </c>
+      <c r="B979" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C979" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D979" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E979" t="str">
+        <v>https://www.prnewswire.com/news-releases/copper-development-association-publishes-new-guidance-to-strengthen-recycled-content-reporting-and-climate-aligned-copper-procurement-302862377.html</v>
+      </c>
+      <c r="F979" t="str">
+        <v>OVERVIEW White paper and practical guides provide OEMs, procurement professionals, certifiers, and auditors with guidance on consistently evaluating recycled content alongside carbon performance. Why recycled content and carbon performance should be evaluated together. How copper scrap...</v>
+      </c>
+    </row>
+    <row r="980">
+      <c r="A980" t="str">
+        <v>Wrap Technologies Inc. (NASDAQ: WRAP) Executes Deliberate Strategy to Establish Position in Vital Defense Sector</v>
+      </c>
+      <c r="B980" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C980" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D980" t="str">
+        <v>Finance, SaaS, Media</v>
+      </c>
+      <c r="E980" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352675/0/en/wrap-technologies-inc-nasdaq-wrap-executes-deliberate-strategy-to-establish-position-in-vital-defense-sector.html</v>
+      </c>
+      <c r="F980" t="str">
+        <v>NEW YORK, Aug. 28, 2026 (GLOBE NEWSWIRE) -- via NetworkNewsWire (“NNW”) — Wrap Technologies Inc. (NASDAQ: WRAP) today announces its placement in an editorial published by NetworkNewsWire (“NNW”), one of 75+ brands within the Dynamic Brand Portfolio @ IBN ( InvestorBrandNetwork ) , a specialized communications platform with a focus on financial news and content distribution for private and public companies and the investment community.</v>
+      </c>
+    </row>
+    <row r="981">
+      <c r="A981" t="str">
+        <v>Geotab Named One of Atlanta's Best Places to Work</v>
+      </c>
+      <c r="B981" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C981" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D981" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E981" t="str">
+        <v>https://www.prnewswire.com/news-releases/geotab-named-one-of-atlantas-best-places-to-work-302862009.html</v>
+      </c>
+      <c r="F981" t="str">
+        <v>Atlanta Business Chronicle recognizes Geotab's employee-first culture and workplace excellence ATLANTA, Aug. 28, 2026 /PRNewswire/ -- Geotab® Inc., a global leader in connected operations, video telematics and AI-powered insights, has been named one of Atlanta's Best Places to Work by the...</v>
+      </c>
+    </row>
+    <row r="982">
+      <c r="A982" t="str">
+        <v>RAEK Opens Limited Design Partner Program for Creator Vault, Bringing ...</v>
+      </c>
+      <c r="B982" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C982" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D982" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E982" t="str">
+        <v>https://pr-inside.com/raek-opens-limited-design-partner-program-for-creator-vault-bringing-r5217108.htm</v>
+      </c>
+      <c r="F982" t="str">
+        <v>(PR-inside.com) Creator Vault extends RAEK's data ownership strategy to professional creators, a newly formalized professional class whose entire business is built on content they too often do not control PHOENIX, AZ / ACCESS Newswire / August 28, 2026 / RAEK, the company building the data ownership layer for the AI economy, today announced that it is recruiting an initial group of design partners for Creator Vault, a private content and intelligence system being developed through RAEK Edge for professional creators, creator-led companies, production teams, and agencies. RAEK's core belief is that the most valuable asset in the AI economy is data you own, ..</v>
+      </c>
+    </row>
+    <row r="983">
+      <c r="A983" t="str">
+        <v>RAEK Opens Limited Design Partner Program for Creator Vault, Bringing Data Ownership to the Creator Economy</v>
+      </c>
+      <c r="B983" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C983" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D983" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E983" t="str">
+        <v>https://www.newswire.com/news/raek-opens-limited-design-partner-program-for-creator-vault-bringing-data</v>
+      </c>
+      <c r="F983" t="str">
+        <v>Creator Vault extends RAEK's data ownership strategy to professional creators, a newly formalized professional class whose entire business is built on content they too often do not control</v>
+      </c>
+    </row>
+    <row r="984" xml:space="preserve">
+      <c r="A984" t="str">
+        <v>Mobius Social Stock Investment Simulation Competition Officially Launches, Registration Now Opens</v>
+      </c>
+      <c r="B984" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C984" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D984" t="str">
+        <v>Finance, SaaS, Media</v>
+      </c>
+      <c r="E984" t="str">
         <v>https://www.acnnewswire.com/press-release/english/109568/</v>
       </c>
-      <c r="F26" t="str" xml:space="preserve">
+      <c r="F984" t="str" xml:space="preserve">
         <v xml:space="preserve">Singapore, August 28, 2026 - (ACN Newswire) - The stock investment simulation competition, exclusively sponsored by Mobius Social, officially kicked off today in Singapore. Open to investors aged 18 and above in Singapore, the three-month competition runs from August 28 to November 28 and is expected to attract more than 30,000 participants. To encourage rational investing and scientific strategy, the competition has established a total prize pool of SGD 350,000, with top-performing participants invited to attend an offline awards ceremony in Singapore.
 Scientific Risk Control, Replicating Real Market Dynamics
 The competition adopts a real-market simulation trading format, with each participant receiving USD 100,000 in virtual initial capital. To promote scientific asset allocation and prevent all-in, gambling-style trading, the competition has implemented a dual risk control mechanism:
 - Holdings in any single stock must not exceed 30% of total assets.
 - A 40% maximum drawdown risk control threshold is set; breaching this limit will trigger risk control intervention.
 The event organizers stated: “Through institutional design, we aim to guide investors toward establishing long-term, rational trading habits rather than pursuing short-term windfalls. The 40% drawdown threshold and 30% single-position limit are precisely intended to simulate the risk control standards of professional institutions.”
 Competition Schedule and Participation Rules
 The three-month schedule will cover various market environments, providing a complete testing period for different investment strategies. Participants must complete no fewer than five valid trades throughout the competition and timely assess their positions and risks in response to market changes. Additionally, the “Simulation Analysis Sprint Period” scheduled from September 7 to September 18 will serve as a special challenge segment. During this phase, participants can focus on validating short-term strategies, and performance in this period will be one of the weighted factors in final ranking calculations.
 Participants can complete registration via the official Mobius website and join the official WhatsApp community to receive competition announcements, dynamic updates, and official support in real time. Registration remains open; please refer to the official website for the specific deadline.
 Launch Day Highlights: Offline Investment Exchange Summit Held Simultaneously
 On the competition launch day, the organizers simultaneously held an offline investment exchange summit in Singapore, attracting hundreds of investors. Multiple senior experts in the investment field were present to deliver in-depth presentations on core topics including market trend analysis, stock valuation, technical trading system development, capital flow research, real-world case studies, and risk management systems. Attendees not only gained opportunities for face-to-face exchanges with experts but also gained deeper insight into the thinking frameworks and decision-making logic of institutional investors.
 Empowering Investors: The Long-Term Value of Mobius Social
 As the exclusive sponsor of this competition, Mobius Social is an app that integrates global major stock market data with investment-focused social networking features. The platform provides users with global market information and market exchange services, helping investors understand global market dynamics in a one-stop manner without frequently switching platforms, and share views and experiences with other investors and industry authorities.
 The Mobius Social Competition Committee stated: “Through the combination of ‘high-value prize incentives + realistic simulation exercises + strict risk control mechanisms + community exchange,’ we hope to provide a practical platform for investors of different experience levels, helping participants establish systematic investment decision-making processes, enhance risk awareness, and improve real-world capabilities. This is not just a competition; it is a collective evolution of investment capabilities.”
 For competition details, complete rules, and follow-up event arrangements, please follow the official Mobius website and official WhatsApp community.
 Risk Disclaimer: This competition is a simulation trading activity and does not involve real securities trading. Simulation trading results do not represent actual investment performance, and related content does not constitute investment advice.
  Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
-    <row r="27">
-[...20491 lines deleted...]
-    </row>
     <row r="985">
       <c r="A985" t="str">
-        <v>NYSE Content Update: Women's Health Equity Funding Up 41% in 2025 Report</v>
+        <v>Physics and Real-Time Video: DisplayRide Introduces Features in Support of New York's Fault-First Standard</v>
       </c>
       <c r="B985" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C985" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D985" t="str">
-        <v>Finance, Healthcare, Media</v>
+        <v>Automotive, Media</v>
       </c>
       <c r="E985" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-womens-health-equity-funding-up-41-in-2025-report-302826431.html</v>
+        <v>https://pressreleasenews.org/pressroom/physics-and-real-time-video-displayride-introduces-features-in-support-of-new-yorks-fault-first-standard</v>
       </c>
       <c r="F985" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 15, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>A complete and credible incident record — synchronized video and measured vehicle physics, from well before the impact to well after — delivered within minutes, documenting the chain of events for carriers and the drivers they insure.</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="str">
-        <v>Chris Sain Jr. Becomes First Black Finance Creator to Host a Show from the New York Stock Exchange</v>
+        <v>FreeCast Launches "Beyond Media," a New Industry Research Series Examining the Future of Media, Telecom and Global Connectivity</v>
       </c>
       <c r="B986" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C986" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D986" t="str">
-        <v>Finance, Media, Education</v>
+        <v>Media</v>
       </c>
       <c r="E986" t="str">
-        <v>https://www.prunderground.com/chris-sain-jr-becomes-first-black-finance-creator-to-host-a-show-from-the-new-york-stock-exchange/00388621/</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/freecast-launches-beyond-media-industry-090000013.html</v>
       </c>
       <c r="F986" t="str">
-        <v>Financial educator and digital creator Chris Sain Jr. is the first Black finance creator to host an interview show from the New York Stock Exchange (NYSE), marking a milestone in the evolution of financial media, creator-led journalism, and digital influence. The post Chris Sain Jr. Becomes First Black Finance Creator to Host a Show from the New York Stock Exchange first appeared on</v>
+        <v>ORLANDO, Fla., August 28, 2026--New LinkedIn Research Initiative Will Examine Streaming, Telecommunications, Satellite, D2D/D2M, Broadcasting, Advertising and Digital Commerce</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="str">
-        <v>Sekur Private Data Launches SekurOne with Encrypted Voice for All Devices ...</v>
+        <v>Alibaba's Amap Introduces ABot-Recon, Reconstructing 10,000-Frame-Scale 3D Scenes From Just 12 Frames in Real Time</v>
       </c>
       <c r="B987" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C987" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D987" t="str">
-        <v>Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E987" t="str">
-        <v>https://pr-inside.com/sekur-private-data-launches-sekurone-with-encrypted-voice-for-all-devices-r5201319.htm</v>
+        <v>https://www.prnewswire.com/news-releases/alibabas-amap-introduces-abot-recon-reconstructing-10-000-frame-scale-3d-scenes-from-just-12-frames-in-real-time-302862527.html</v>
       </c>
       <c r="F987" t="str">
-        <v>(PR-inside.com) Company expects video and conferencing capabilities ready by late August 2026 - SekurOne App ready before September 30, 2026 for full sales launch MIAMI, FL / ACCESS Newswire / July 15, 2026 /Sekur Private Data, Inc., a Miami based leading Swiss-hosted cybersecurity, private communications, and defense communications company serving enterprise, government, and defense clients, and wholly owned U.S. based subsidiary ofSekur Private Data( OTCQB:SWISF) (CSE:SKUR)(FRA:GDT0) ("Sekur" or the "Company"), is pleased to announce that it has released the SekurOne voice, email, messenger and VPN capabilities for Android, iOS and Web operating systems. After completing its first domestic and international encrypted calls on ..</v>
+        <v>BEIJING, Aug. 28, 2026 /PRNewswire/ -- Amap, Alibaba's location-based services platform, today released ABot-Recon, a streaming 3D reconstruction model that requires only 12 consecutive frames to reconstruct scenes spanning over 10,000 frames in real time, eliminating the need for...</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="str">
-        <v>enVVeno Medical Highlights Newly Issued U.S. Patent Strengthening Competitive ...</v>
+        <v>Cineverse's RetroCrush Acquires Streaming Rights to Classic Anime Series and Films from VIZ Media</v>
       </c>
       <c r="B988" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C988" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D988" t="str">
-        <v>Finance, Healthcare, Real Estate, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E988" t="str">
-        <v>https://pr-inside.com/envveno-medical-highlights-newly-issued-u-s-patent-strengthening-competitive-r5201313.htm</v>
+        <v>https://www.prnewswire.com/news-releases/cineverses-retrocrush-acquires-streaming-rights-to-classic-anime-series-and-films-from-viz-media-302862308.html</v>
       </c>
       <c r="F988" t="str">
-        <v>(PR-inside.com) CEO Explains How Broad Patent Protection, Combined with First-Ever FDA IDE Approval, Positions enVVe® to Own a Multi-Billion-Dollar Venous Disease Market Watch the "What This Means" video here IRVINE, CA / ACCESS Newswire / July 15, 2026 / enVVeno Medical Corporation (NASDAQ:NVNO) ("enVVeno Medical" or the "Company"), today announced that Robert Berman, Chief Executive Officer of enVVeno Medical participated in a Virtual Investor "What This Means" segment. As part of the segment, Mr. Berman discussed the Company's recent news announcing the issuance of the first U.S. Patent covering the company's enVVe system, further expanding its intellectual property portfolio and laying the groundwork to ..</v>
+        <v>Contents from popular franchises BLEACH, Hunter x Hunter, Hikaru no Go, Pretty Guardian Sailor Moon, NARUTO, and more coming soon to the RetroCrush app for the first time LOS ANGELES, Aug. 27, 2026 /PRNewswire/ -- Cineverse (Nasdaq: CNVS), an entertainment technology company and studio,...</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="str">
-        <v>Sekur Private Data Launches SekurOne with Encrypted Voice for All Devices</v>
+        <v>Disney and Pixar's Smash Hit “Toy Story 5” to Stream Exclusively on Disney+ September 23 New Music Video for Piano Version of Taylor Swift's #1 Original Song “I Knew It, I Knew You” Now Available</v>
       </c>
       <c r="B989" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C989" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D989" t="str">
         <v>Media</v>
       </c>
       <c r="E989" t="str">
-        <v>https://www.newswire.com/news/sekur-private-data-launches-sekurone-with-encrypted-voice-for-all-devices</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359640</v>
       </c>
       <c r="F989" t="str">
-        <v>Company expects video and conferencing capabilities ready by late August 2026 - SekurOne App ready before September 30, 2026 for full sales launch</v>
+        <v>Link to Assets HERE - - Link to New Trailer HERE - - Link to Music Video - Piano Version of Taylor Swift&amp;#39;s Original Song &amp;#8220;I Knew It, I Knew You&amp;#8221; HERE - - Families can celebrate the funny and heartwarming return of Woody, Buzz Lightyear, Jessie and the rest of the gang at home when Disney and Pixar&amp;#39;s global blockbuster &amp;#8220;Toy Story 5&amp;#8221; streams exclusively on Disney+ September 23, 2026. - - Additionally, an all-new music video for the Piano Version of 14-time GRAMMY&amp;#174; Award-winning artist Ta... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359640</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="str">
-        <v>Video Streaming Market Share by Leading Companies</v>
+        <v>Alex Morgan and TOGETHXR Partner with Bet on Her App to Centralize Women's Sports Fandom</v>
       </c>
       <c r="B990" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C990" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D990" t="str">
         <v>Media</v>
       </c>
       <c r="E990" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762812</v>
+        <v>https://www.prnewswire.com/news-releases/alex-morgan-and-togethxr-partner-with-bet-on-her-app-to-centralize-womens-sports-fandom-302862196.html</v>
       </c>
       <c r="F990" t="str">
-        <v>The global Video Streaming Market was valued at USD 129.3 billion in 2024 and is projected to grow from USD 191.1 billion in 2026 to USD 416.8 [read full press release...]</v>
+        <v>Partnership to connect storytelling, real-time sports information, and community to enhance the women's sports fan experience LOS ANGELES, Aug. 27, 2026 /PRNewswire/ -- As women's sports are driving unprecedented demand for increased access, content and coverage, athlete icon and...</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="str">
-        <v>Mediagenix Introduces Trusted Agentic AI Operating Model for the Real-Time ...</v>
+        <v>Expert Intelligence: a new way for you to engage with trusted content</v>
       </c>
       <c r="B991" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C991" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D991" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E991" t="str">
-        <v>https://pr-inside.com/mediagenix-introduces-trusted-agentic-ai-operating-model-for-the-real-time-r5201308.htm</v>
+        <v>https://blog.google/innovation-and-ai/products/gemini-notebook/expert-intelligence-leading-sources/</v>
       </c>
       <c r="F991" t="str">
-        <v>(PR-inside.com) New conversational experiences, governed AI agents, and semantic intelligence enable broadcasters, streaming services, and content owners to operationalize AI across channel operations BRUSSELS, BE / ACCESS Newswire / July 15, 2026 /Mediagenix, a global leader in smart content solutions to profitably connect the right content to the right audience, today announced new AI capabilities that enable media organizations to safely operationalize agentic workflows across channel operations, including title management, planning, and scheduling. Purpose-built for media, the new AI capabilities combine years of investment in Semantic Intelligence with an AI Gateway that underpins the trust, governance, and operational controls required for enterprise AI ..</v>
+        <v>Expert Intelligence lets you add ebooks like those you’ve purchased from Google Play Books directly to a Gemini Notebook.</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="str">
-        <v>IVOX+ Independent Streaming Platform Launches New Lineup of Original Shows</v>
+        <v>Prosperity Partners Announces Recipients of Its Academic Excellence Award</v>
       </c>
       <c r="B992" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C992" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D992" t="str">
-        <v>SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E992" t="str">
-        <v>https://www.prnewswire.com/news-releases/ivox-independent-streaming-platform-launches-new-lineup-of-original-shows-302825411.html</v>
+        <v>https://www.newsfilecorp.com/release/311879/Prosperity-Partners-Announces-Recipients-of-Its-Academic-Excellence-Award</v>
       </c>
       <c r="F992" t="str">
-        <v>LAS VEGAS, July 15, 2026 /PRNewswire/ -- Independent streaming platform IVOX+ is turning up the volume with a slate of brand-new original shows and streaming channels to be released this fall. IVOX+ is a curated streaming service for film and original programming that continues to break...</v>
+        <v>Irvine, California--(Newsfile Corp. - August 27, 2026) - Prosperity Partners Private Wealth Management, a leading Southern California wealth advisory firm, is proud to announce the recipients of its inaugural Prosperity Partners Academic Excellence Award, a scholarship created to support college students pursuing careers in finance and related fields.Cannot view this video?  Visit:https://www.youtube.com/watch?v=9hKCs12oMJYThe Academic Excellence Award provides $1,000 to each of five selected...</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="str">
-        <v>Labconco Strengthens Scientific Product Validation and Discovery Through ...</v>
+        <v>Backstreet Surveillance Expands Commercial Security Education Through ...</v>
       </c>
       <c r="B993" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C993" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D993" t="str">
-        <v>SaaS, Media</v>
+        <v>Media, Education</v>
       </c>
       <c r="E993" t="str">
-        <v>https://pr-inside.com/labconco-strengthens-scientific-product-validation-and-discovery-through-r5201178.htm</v>
+        <v>https://pr-inside.com/backstreet-surveillance-expands-commercial-security-education-through-r5216884.htm</v>
       </c>
       <c r="F993" t="str">
-        <v>(PR-inside.com) PALO ALTO, CA / ACCESS Newswire / July 15, 2026 / Bioz, Inc. , the leading scientific engagement platform that helps suppliers surface publication-backed validation throughout the customer journey, is proud to highlight its continued partnership withLabconco , a trusted manufacturer of laboratory equipment and solutions serving researchers worldwide. Over the past several years, Labconco has leveraged bothBioz Badgesand aBioz Content Hubto strengthen the connection between its products and the scientific literature. While the Bioz Badges provide publication-backed validation directly on product webpages, the Bioz Content Hub serves as a centralized destination where researchers can search, filter, and explore citations across ..</v>
+        <v>(PR-inside.com) Salt Lake City company broadens its educational content with practical discussions on surveillance technology, system design, and real-world commercial security. SALT LAKE CITY, UT / ACCESS Newswire / August 27, 2026 / Backstreet Surveillance, a commercial security company based in Salt Lake City, is expanding its educational efforts through its Beyond the Demo: The Ground Truth podcast and Backstreet Surveillance | The Security Experts YouTube channel. The company serves businesses across the United States, with a significant customer base on both the East and West Coasts. Its work focuses on commercial surveillance systems, mobile surveillance trailers, security consulting, and system design. Through its ..</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="str">
-        <v>Wildscreen Panda Awards 2026 Nominees Announced</v>
+        <v>Once Human Now Available on PS5 and XBOX</v>
       </c>
       <c r="B994" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C994" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D994" t="str">
-        <v>Media</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E994" t="str">
-        <v>https://pressat.co.uk/releases/wildscreen-panda-awards-2026-nominees-announced-2d66d4b57d8571d801234faa030d516a/</v>
+        <v>https://www.prnewswire.com/news-releases/once-human-now-available-on-ps5-and-xbox-302862134.html</v>
       </c>
       <c r="F994" t="str">
-        <v xml:space="preserve">Wednesday 15 July, 2026 National Geographic Tops Nominations as ‘Secrets of the Bees’, ‘Time and Water’ and ‘Chameleon Corridors” secure four nods each. Wildscreen has revealed the 70 nominees for the Panda Awards 2026 - the highest honours in the international natural world storytelling film, TV and content industry. National Geographic tops the list, receiving 15 nominations spanning 11 of the 18 awards categories, across both National Geographic and National Geographic Documentary Films. National Geographic’s Secrets of the Bees, produced by Silverback Films, uses groundbreaking filming technology to reveal the extraordinary world of bees. Executive Produced by James Cameron and hosted by National Geographic Explorer, Bertie Gregory, the show is recognised across Behaviour, Children’s, </v>
+        <v>Free-To-Play Strange Worlds Survival Title Also Reveals Ocean Expansion The Largest Content Update Yet GUANGZHOU, China, Aug. 27, 2026 /PRNewswire/ -- NetEase Games and Starry Studio announced that their hit free-to-play strange worlds survival title, Once Human is out now on PlayStation...</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="str">
-        <v>LG Channels Surpasses 5,000 Channels Globally, as Poland Launch Brings Service to 37 Countries</v>
+        <v>Nature Partners with Sesame Workshop on Sesame Street and the Great Elephant Adventure</v>
       </c>
       <c r="B995" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C995" t="str">
         <v>WebWire</v>
       </c>
       <c r="D995" t="str">
-        <v>SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E995" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357680</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359623</v>
       </c>
       <c r="F995" t="str">
-        <v>&amp;amp;#9632; LG Channels has surpassed 5,000 channels globally and now reaches 37 countries, with its recent launch in Poland further accelerating its FAST expansion. - - &amp;amp;#9632; Global viewer engagement surged in 2025, with MAU up 30 percent year-over-year and total annual viewing time increasing 45 percent vs. the prior year, highlighting rising demand for FAST services. - - &amp;amp;#9632; Localized content strategy and award-winning platform innovation strengthen LG Electronics&amp;#39; webOS ecosyste... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357680</v>
+        <v>Watch trailer - - Join Elmo and his Sesame Street friends on a once-in-a-lifetime African safari adventure in a special PBS Nature primetime crossover. S esame Street and the Great Elephant Adventure premieres on Wednesday, October 14 at 8/7c on PBS and PBS KIDS ( check local listings ) and will stream on pbs.org/nature, YouTube, pbskids.org, the PBS KIDS Video app, and the PBS app. - - After adopting an orphaned elephant online, Elmo, Abby Cadabby, and Nina tr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359623</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="str">
-        <v>Tamron 12-20mm F2.8 Di III Ultra-Wide Full Frame Lens Announced; First Look YouTube Video at B&amp;amp;H Photo</v>
+        <v>Deadly Sweet (Col cuore in gola, 1967) by Tinto Brass is the pre-opening film of the 83rd Venice Film Festival</v>
       </c>
       <c r="B996" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C996" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D996" t="str">
         <v>Media</v>
       </c>
       <c r="E996" t="str">
-        <v>https://www.prnewswire.com/news-releases/tamron-12-20mm-f2-8-di-iii-ultra-wide-full-frame-lens-announced-first-look-youtube-video-at-bh-photo-302825772.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359622</v>
       </c>
       <c r="F996" t="str">
-        <v>New From Tamron, the ultra-wide Photography News: Tamron unveils the 12-20mm f/2.8 Di III Widest Full-frame Mirrorless Zoom Yet NEW YORK, July 15, 2026 /PRNewswire/ -- B&amp;H is pleased to share the new Tamron 12-20mm f/2.8 Di III ultra-wide mirrorless zoom lens, available for Sony E Mount...</v>
+        <v>World premiere of the restored digital 4k version carried out by the Centro Sperimentale di Cinematografia in Rome with the support of Netflix. Deadly Sweet In a tribute to the Venetian filmmaker Tinto Brass, the non-conformist genius of Italian cinema, Deadly Sweet ( Col cuore in gola, 1967 ) &amp;#8211; the pop thriller he directed and edited, shot in London and starring Jean-Louis Trintignant and Ewa Aulin, with Guido Crepax as graphic consultant &amp;#8211; will be the featured film on... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359622</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="str">
-        <v>Casio to Bring New G-SHOCK Brand Experiences to Young People on Roblox</v>
+        <v>Champion and Ted Baker Launch Collections inspired by the World of Netflix's The Gentlemen</v>
       </c>
       <c r="B997" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C997" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D997" t="str">
-        <v>SaaS, Gaming, Media</v>
+        <v>Energy, Media</v>
       </c>
       <c r="E997" t="str">
-        <v>https://www.prnewswire.com/news-releases/casio-to-bring-new-g-shock-brand-experiences-to-young-people-on-roblox-302823649.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359617</v>
       </c>
       <c r="F997" t="str">
-        <v>Offering Watch Items and a Uniquely G-SHOCK Virtual World TOKYO, July 14, 2026 /PRNewswire/ -- Casio Computer Co., Ltd. announced today that it will begin offering content on an immersive gaming and creation platform Roblox as part of the VIRTUAL G-SHOCK project. Casio will offer avatar...</v>
+        <v>Champion and Ted Baker today unveiled official The Gentlemen Season 2 capsule collections inspired by the acclaimed Netflix series. Launching alongside the global premiere of the new season, the partnership invites audiences to experience the world of the show through two distinct yet complementary collections. Each brand brings together two contrasting sides of The Gentlemen universe: the raw energy of underground boxing and the polished codes of the British aristocracy. While Champion... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359617</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="str">
-        <v>SFC Energy AG Secures CAD 3.1 Million Follow-up Order From North American Mobile Surveillance Solutions Provider</v>
+        <v>Nature Partners with Sesame Workshop on Primetime Safari Special, Sesame Street and the Great Elephant Adventure</v>
       </c>
       <c r="B998" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C998" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D998" t="str">
-        <v>AI, Energy, Media</v>
+        <v>Media</v>
       </c>
       <c r="E998" t="str">
-        <v>https://www.newmediawire.com/news/sfc-energy-ag-secures-cad-3-1-million-follow-up-order-from-north-american-mobile-surveillance-solutions-provider-7087713</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359614</v>
       </c>
       <c r="F998" t="str">
-        <v>Follow-up order for EFOY Pro 2800 fuel cells and accessories following successful initial order announced on 18 December 2025 Growing deployment of EFOY-powered AI-enabled mobile surveillance towers across Canada and the United States Reliable off-grid power supply ensures guaranteed uptime while reducing emissions and total cost of ownership BRUNNTHAL and MUNICH, GERMANY - July 14, 2026 ( NEWMEDIAWIRE ) - SFC Energy AG (“SFC”, F3C:DE , ISIN: DE0007568578 ), an international technology leader, providing reliable hybrid energy systems for public security, defense, industry, and critical infrastructure, has received a follow-up order worth approximately CAD 3.1 million from a leading North American provider of mobile security and remote video surveillance solutions. The order includes EFOY P</v>
+        <v>Join Elmo and his Sesame Street friends on a once-in-a-lifetime African safari adventure in a special PBS Nature primetime crossover. Sesame Street and the Great Elephant Adventure premieres on Wednesday, October 14 at 8/7c on PBS and PBS KIDS ( check local listings ) and will stream on pbs.org/nature, YouTube, pbskids.org, the PBS KIDS Video app, and the PBS app. - - After adopting an orphaned elephant online, Elmo, Abby Cadabby, and Nina travel to the Sheldrick Wildlife Trus... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359614</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="str">
-        <v>Liftoff Appoints Jenn Kettnich as Vice President of Investor Relations</v>
+        <v>Ridley Scott and Josh Brolin on ‘The Dog Stars’ and What It Means to Remain Human After the End of the World</v>
       </c>
       <c r="B999" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C999" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D999" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E999" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327298/0/en/Liftoff-Appoints-Jenn-Kettnich-as-Vice-President-of-Investor-Relations.html</v>
+        <v>https://thewaltdisneycompany.com/news/the-dog-stars/</v>
       </c>
       <c r="F999" t="str">
-        <v>Kettnich brings investor relations leadership from Mattel and The Walt Disney Company to guide Liftoff's public company narrative following its recent IPO Kettnich brings investor relations leadership from Mattel and The Walt Disney Company to guide Liftoff's public company narrative following its recent IPO</v>
+        <v>The post Ridley Scott and Josh Brolin on ‘The Dog Stars’ and What It Means to Remain Human After the End of the World appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="str">
-        <v>The Happy Dog Gut Blueprint Reviews 2026: Is It Legit? Price, Guarantee &amp; Refund Policy Examined</v>
+        <v>Steller and Visit Anaheim Win U.S. Travel Association's ESTO Digital Brilliance Award</v>
       </c>
       <c r="B1000" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C1000" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D1000" t="str">
-        <v>Retail, Media, Education</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E1000" t="str">
-        <v>https://www.newswire.com/news/the-happy-dog-gut-blueprint-reviews-2026-why-dog-owners-facing-itching-ear-and</v>
+        <v>https://www.prnewswire.com/news-releases/steller-and-visit-anaheim-win-us-travel-associations-esto-digital-brilliance-award-302862065.html</v>
       </c>
       <c r="F1000" t="str">
-        <v>Disclaimers: This is a paid advertorial. A commission is earned if you purchase through links in this article. Product claims are attributed to the brand and are not independently endorsed. The Happy Dog Gut Blueprint is a digital educational product for dog owners. It is not a veterinary treatment and not a substitute for professional veterinary care. Per the brand's own disclaimer, it is not intended to diagnose, treat, cure, or prevent any disease or condition in your dog. Details reflect brand materials reviewed in July 2026 - confirm current information before ordering. This content is promotional and intended for consumer education about a commercially available product. For dog owners tired of cycling through food changes without clear answers, this 2026 review explores how The Happ</v>
+        <v>Visit Anaheim recognized for transforming influencer marketing into a measurable performance channel by connecting creator content directly to trip planning and booking. KIRKLAND, Wash. and ANAHEIM, Calif., Aug. 27, 2026 /PRNewswire/ -- Steller, the travel technology platform that...</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="str">
-        <v>SMIRNOFF ICE KEEPS AMERICA'S 250TH CELEBRATION GOING WITH HOT DOG-FUELED GUINNESS WORLD RECORDS™ ATTEMPTS</v>
+        <v>Meeting Fans Where They Are: Disney's Expanding Approach to Movie Marketing</v>
       </c>
       <c r="B1001" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C1001" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D1001" t="str">
         <v>Media</v>
       </c>
       <c r="E1001" t="str">
-        <v>https://www.prnewswire.com/news-releases/smirnoff-ice-keeps-americas-250th-celebration-going-with-hot-dog-fueled-guinness-world-records-attempts-302825453.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359608</v>
       </c>
       <c r="F1001" t="str">
-        <v>The effort pairs the brand's iconic flavor with the hot dog through eagle-led social content, limited-edition merchandise and two GUINNESS WORLD RECORDS™ attempts NEW YORK, July 14, 2026 /PRNewswire/ -- America's 250th celebration is not over yet, and Smirnoff Ice is keeping the party...</v>
+        <v>From introducing new characters in unexpected spaces to bringing fan favorites to iconic locations, The Walt Disney Company is bringing the magic of the movies to life across the globe. - - Meeting fans where they are isn&amp;#39;t new for Disney; the company has a history of translating its iconic brands and franchises into new mediums and taking stories from the screen to the streets with real-life experiences. From early efforts like the creation of Disneyland to activations in DJ booths, spor... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359608</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:F1001"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Press Releases</vt:lpstr>