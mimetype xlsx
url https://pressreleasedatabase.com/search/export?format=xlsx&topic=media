--- v0 (2026-07-15)
+++ v1 (2026-08-29)
@@ -410,13638 +410,21427 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F679"/>
+  <dimension ref="A1:F1001"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Title</v>
       </c>
       <c r="B1" t="str">
         <v>Published</v>
       </c>
       <c r="C1" t="str">
         <v>Provider</v>
       </c>
       <c r="D1" t="str">
         <v>Topics</v>
       </c>
       <c r="E1" t="str">
         <v>URL</v>
       </c>
       <c r="F1" t="str">
         <v>Summary</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>NYSE Content Update: Women's Health Equity Funding Up 41% in 2025 Report</v>
+        <v>OCAL Financial Launches Video-First Brand Campaign With DIBO Marketing and Engages Signal Capital for Investor Relations</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C2" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D2" t="str">
-        <v>Finance, Healthcare, Media</v>
+        <v>Automotive, Media</v>
       </c>
       <c r="E2" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-womens-health-equity-funding-up-41-in-2025-report-302826431.html</v>
+        <v>https://www.newsfilecorp.com/release/312032/OCAL-Financial-Launches-VideoFirst-Brand-Campaign-With-DIBO-Marketing-and-Engages-Signal-Capital-for-Investor-Relations</v>
       </c>
       <c r="F2" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 15, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 29, 2026) - OCAL Financial Inc. (TSXV: OCAL) ("OCAL" or the "Company") announces that it has signed a six-month social media marketing agreement with DIBO Marketing, launching a video-first campaign to bring OCAL's approval-first way of buying and financing a vehicle to a much wider Canadian audience. The Company also announces that it has engaged Signal Capital Advisors Inc. for investor relations and capital markets advisory services, as...</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Chris Sain Jr. Becomes First Black Finance Creator to Host a Show from the New York Stock Exchange</v>
+        <v>New to The Street Broadcasting Today at 6:30 PM EST on Bloomberg Television ...</v>
       </c>
       <c r="B3" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C3" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D3" t="str">
-        <v>Finance, Media, Education</v>
+        <v>Finance, Crypto, AI, Media</v>
       </c>
       <c r="E3" t="str">
-        <v>https://www.prunderground.com/chris-sain-jr-becomes-first-black-finance-creator-to-host-a-show-from-the-new-york-stock-exchange/00388621/</v>
+        <v>https://pr-inside.com/new-to-the-street-broadcasting-today-at-6-30-pm-est-on-bloomberg-television-r5217321.htm</v>
       </c>
       <c r="F3" t="str">
-        <v>Financial educator and digital creator Chris Sain Jr. is the first Black finance creator to host an interview show from the New York Stock Exchange (NYSE), marking a milestone in the evolution of financial media, creator-led journalism, and digital influence. The post Chris Sain Jr. Becomes First Black Finance Creator to Host a Show from the New York Stock Exchange first appeared on</v>
+        <v>(PR-inside.com) The broadcast also features television commercials from Roadzen (NASDAQ:RDZN), Datavault AI (NASDAQ:DVLT), Rhino (RHNO), Big Sky Industrial (NASDAQ:BSIN), Virtuix Holdings (NASDAQ:VTIX) and Vivos Therapeutics (NASDAQ:VVOS) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / New to The Street today announced its latest nationally and internationally distributed business television program, broadcasting today at 6:30 PM EST on Bloomberg Television across the United States, Latin America, and the Middle East and North Africa (MENA). The program features in-depth interviews with executives leading innovative companies across streaming technology, blockchain-enabled commerce and artificial intelligence-powered security. The broadcast combines long-form executive interviews w</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Sekur Private Data Launches SekurOne with Encrypted Voice for All Devices ...</v>
+        <v>New to The Street Broadcasting Today at 6:30 PM EST on Bloomberg Television Across the U.S., Latin America and MENA-Featuring FreeCast (NASDAQ: CAST), Metaterra Holdings (MTHI) and SafeSpace Global (SGCC)</v>
       </c>
       <c r="B4" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C4" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D4" t="str">
-        <v>Media</v>
+        <v>Finance, AI, Media</v>
       </c>
       <c r="E4" t="str">
-        <v>https://pr-inside.com/sekur-private-data-launches-sekurone-with-encrypted-voice-for-all-devices-r5201319.htm</v>
+        <v>https://www.newswire.com/news/new-to-the-street-broadcasting-today-at-6-30-pm-est-on-bloomberg-television</v>
       </c>
       <c r="F4" t="str">
-        <v>(PR-inside.com) Company expects video and conferencing capabilities ready by late August 2026 - SekurOne App ready before September 30, 2026 for full sales launch MIAMI, FL / ACCESS Newswire / July 15, 2026 /Sekur Private Data, Inc., a Miami based leading Swiss-hosted cybersecurity, private communications, and defense communications company serving enterprise, government, and defense clients, and wholly owned U.S. based subsidiary ofSekur Private Data( OTCQB:SWISF) (CSE:SKUR)(FRA:GDT0) ("Sekur" or the "Company"), is pleased to announce that it has released the SekurOne voice, email, messenger and VPN capabilities for Android, iOS and Web operating systems. After completing its first domestic and international encrypted calls on ..</v>
+        <v>The broadcast also features television commercials from Roadzen (NASDAQ:RDZN), Datavault AI (NASDAQ:DVLT), Rhino (RHNO), Big Sky Industrial (NASDAQ:BSIN), Virtuix Holdings (NASDAQ:VTIX) and Vivos Therapeutics (NASDAQ:VVOS)</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>enVVeno Medical Highlights Newly Issued U.S. Patent Strengthening Competitive ...</v>
+        <v>New to The Street Broadcasting Today at 6:30 PM EST on Bloomberg Television Across the U.S., Latin America and MENA-Featuring FreeCast (NASDAQ:CAST), Metaterra Holdings (MTHI) and SafeSpace Global (SSGC)</v>
       </c>
       <c r="B5" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C5" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D5" t="str">
-        <v>Finance, Healthcare, Real Estate, Media</v>
+        <v>Finance, AI, Media</v>
       </c>
       <c r="E5" t="str">
-        <v>https://pr-inside.com/envveno-medical-highlights-newly-issued-u-s-patent-strengthening-competitive-r5201313.htm</v>
+        <v>https://www.newswire.com/news/new-to-the-street-broadcasting-today-at-6-30-pm-est-on-bloomberg-television</v>
       </c>
       <c r="F5" t="str">
-        <v>(PR-inside.com) CEO Explains How Broad Patent Protection, Combined with First-Ever FDA IDE Approval, Positions enVVe® to Own a Multi-Billion-Dollar Venous Disease Market Watch the "What This Means" video here IRVINE, CA / ACCESS Newswire / July 15, 2026 / enVVeno Medical Corporation (NASDAQ:NVNO) ("enVVeno Medical" or the "Company"), today announced that Robert Berman, Chief Executive Officer of enVVeno Medical participated in a Virtual Investor "What This Means" segment. As part of the segment, Mr. Berman discussed the Company's recent news announcing the issuance of the first U.S. Patent covering the company's enVVe system, further expanding its intellectual property portfolio and laying the groundwork to ..</v>
+        <v>The broadcast also features television commercials from Roadzen (NASDAQ:RDZN), Datavault AI (NASDAQ:DVLT), Rhino (RHNO), Big Sky Industrial (NASDAQ:BSIN), Virtuix Holdings (NASDAQ:VTIX) and Vivos Therapeutics (NASDAQ:VVOS)</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Sekur Private Data Launches SekurOne with Encrypted Voice for All Devices</v>
+        <v>Netflix and Stella Artois Bring the Perfect Serve to The Gentlemen Season 2</v>
       </c>
       <c r="B6" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C6" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D6" t="str">
         <v>Media</v>
       </c>
       <c r="E6" t="str">
-        <v>https://www.newswire.com/news/sekur-private-data-launches-sekurone-with-encrypted-voice-for-all-devices</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359720</v>
       </c>
       <c r="F6" t="str">
-        <v>Company expects video and conferencing capabilities ready by late August 2026 - SekurOne App ready before September 30, 2026 for full sales launch</v>
+        <v>Stella Artois and Netflix announce &amp;#8220;The Gentlemen&amp;#39;s Serve,&amp;#8221; an integrated global partnership built around the highly anticipated second season of The Gentlemen. This marks the first brand partner for the series, and the first true multi-market brand collaboration between Netflix and AB InBev, bringing one of the world&amp;#39;s leading premium beer brands into Guy Ritchie&amp;#39;s stylish yet gritty universe. The partnership is anchored by The Gentlemen &amp;#39;s leading man Theo James, and Stella Artois am... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359720</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Video Streaming Market Share by Leading Companies</v>
+        <v>Home Is Where the Heart Is: Inside Netflix's Wave of Comfort Storytelling</v>
       </c>
       <c r="B7" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C7" t="str">
-        <v>Express Press Release</v>
+        <v>WebWire</v>
       </c>
       <c r="D7" t="str">
         <v>Media</v>
       </c>
       <c r="E7" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762812</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359712</v>
       </c>
       <c r="F7" t="str">
-        <v>The global Video Streaming Market was valued at USD 129.3 billion in 2024 and is projected to grow from USD 191.1 billion in 2026 to USD 416.8 [read full press release...]</v>
+        <v>Sometimes the best kind of TV is the kind that feels like a hug. Lately, a lot of our members seem to agree and they&amp;#39;re finding that comfort in the US heartland: a Texas Hill Country ranch, a Carolina lowcountry porch, a Minnesota prairie town, a Colorado rodeo circuit and more. Recently, My Life With the Walter Boys Season 3 rode straight to #1 on the Netflix Global Top 10, joining Ransom Canyon Season 2 and Little House on the Prairie, which topped the list not long ago and landed a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359712</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Mediagenix Introduces Trusted Agentic AI Operating Model for the Real-Time ...</v>
+        <v>CRITICALLY ACCLAIMED THRILLER “FURIOUS” RENEWED FOR A SECOND SEASON</v>
       </c>
       <c r="B8" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C8" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D8" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E8" t="str">
-        <v>https://pr-inside.com/mediagenix-introduces-trusted-agentic-ai-operating-model-for-the-real-time-r5201308.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359711</v>
       </c>
       <c r="F8" t="str">
-        <v>(PR-inside.com) New conversational experiences, governed AI agents, and semantic intelligence enable broadcasters, streaming services, and content owners to operationalize AI across channel operations BRUSSELS, BE / ACCESS Newswire / July 15, 2026 /Mediagenix, a global leader in smart content solutions to profitably connect the right content to the right audience, today announced new AI capabilities that enable media organizations to safely operationalize agentic workflows across channel operations, including title management, planning, and scheduling. Purpose-built for media, the new AI capabilities combine years of investment in Semantic Intelligence with an AI Gateway that underpins the trust, governance, and operational controls required for enterprise AI ..</v>
+        <v>Today, Disney+ announced that the Hulu Original drama series &amp;#8220;Furious&amp;#8221; has been renewed for a second season. The first season of the critically acclaimed thriller from creator and executive producer Elizabeth Meriwether, and star and executive producer Emmy Rossum, is streaming now on Disney+ internationally and Hulu in the U.S., with the season finale on Monday, August 31. - - The series has been gaining momentum with viewership growing week over week. Views for episode 7 were up 40% from... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359711</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>IVOX+ Independent Streaming Platform Launches New Lineup of Original Shows</v>
+        <v>Visible reimagines home connectivity with Visible One, its first mobile and fiber bundle</v>
       </c>
       <c r="B9" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C9" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D9" t="str">
-        <v>SaaS, Media</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E9" t="str">
-        <v>https://www.prnewswire.com/news-releases/ivox-independent-streaming-platform-launches-new-lineup-of-original-shows-302825411.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359706</v>
       </c>
       <c r="F9" t="str">
-        <v>LAS VEGAS, July 15, 2026 /PRNewswire/ -- Independent streaming platform IVOX+ is turning up the volume with a slate of brand-new original shows and streaming channels to be released this fall. IVOX+ is a curated streaming service for film and original programming that continues to break...</v>
+        <v>At a Glance - - - &amp;#8226; Meet Visible One : Get fiber home internet with Visible Fiber&amp;#8212;Visible&amp;#39;s first converged plan combining mobile service and home internet into a single bill, offering speeds up to 1 GB with super low lag for effortless streaming gaming, and working from home. - &amp;#8226; Special intro pricing: New customers can try Visible One for $50/month for the first two months ($100 paid upfront; $55/mo thereafter) to get home fiber internet and mobile service on one easy bill. For power... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359706</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Labconco Strengthens Scientific Product Validation and Discovery Through ...</v>
+        <v>Wellaray Slim Coffee Booster Review 2026: Could This be the Coffee Upgrade Your Weight-Management Routine Has Been Missing?</v>
       </c>
       <c r="B10" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C10" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D10" t="str">
-        <v>SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E10" t="str">
-        <v>https://pr-inside.com/labconco-strengthens-scientific-product-validation-and-discovery-through-r5201178.htm</v>
+        <v>https://www.newswire.com/news/wellaray-slim-coffee-booster-review-2026-could-this-be-the-coffee-upgrade-your</v>
       </c>
       <c r="F10" t="str">
-        <v>(PR-inside.com) PALO ALTO, CA / ACCESS Newswire / July 15, 2026 / Bioz, Inc. , the leading scientific engagement platform that helps suppliers surface publication-backed validation throughout the customer journey, is proud to highlight its continued partnership withLabconco , a trusted manufacturer of laboratory equipment and solutions serving researchers worldwide. Over the past several years, Labconco has leveraged bothBioz Badgesand aBioz Content Hubto strengthen the connection between its products and the scientific literature. While the Bioz Badges provide publication-backed validation directly on product webpages, the Bioz Content Hub serves as a centralized destination where researchers can search, filter, and explore citations across ..</v>
+        <v>As interest in convenient weight-management support grows in 2026, this Wellaray Slim Coffee Booster review examines the brand-stated formula, caffeine content, daily coffee-friendly format, pricing, and the key details buyers are comparing before ordering.</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Wildscreen Panda Awards 2026 Nominees Announced</v>
+        <v>Avid shows the future of agentic editing at IBC2026, launches Media Composer 2026.8 with expanded collaboration</v>
       </c>
       <c r="B11" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C11" t="str">
-        <v>Pressat</v>
+        <v>WebWire</v>
       </c>
       <c r="D11" t="str">
-        <v>Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E11" t="str">
-        <v>https://pressat.co.uk/releases/wildscreen-panda-awards-2026-nominees-announced-2d66d4b57d8571d801234faa030d516a/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359692</v>
       </c>
       <c r="F11" t="str">
-        <v xml:space="preserve">Wednesday 15 July, 2026 National Geographic Tops Nominations as ‘Secrets of the Bees’, ‘Time and Water’ and ‘Chameleon Corridors” secure four nods each. Wildscreen has revealed the 70 nominees for the Panda Awards 2026 - the highest honours in the international natural world storytelling film, TV and content industry. National Geographic tops the list, receiving 15 nominations spanning 11 of the 18 awards categories, across both National Geographic and National Geographic Documentary Films. National Geographic’s Secrets of the Bees, produced by Silverback Films, uses groundbreaking filming technology to reveal the extraordinary world of bees. Executive Produced by James Cameron and hosted by National Geographic Explorer, Bertie Gregory, the show is recognised across Behaviour, Children’s, </v>
+        <v>- - &amp;#8226; New agentic capabilities and workflow intelligence accelerate content preparation and production while keeping editors in control - &amp;#8226; Deeper Avid Content Core integration and browser-based workflows extend professional editing beyond the desktop - &amp;#8226; Media Composer 2026.8 broadens collaboration choice, with third-party storage support, OpenTimelineIO, PhraseFindAI Multicam Auto Cut and more - - - Avid&amp;#174; today announced that it will unveil the latest in the evolution of Media... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359692</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>LG Channels Surpasses 5,000 Channels Globally, as Poland Launch Brings Service to 37 Countries</v>
+        <v>HBO Max Unveils The Official Trailer And Key Art For HBO Original Series PAOLO, Streaming September 25</v>
       </c>
       <c r="B12" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C12" t="str">
         <v>WebWire</v>
       </c>
       <c r="D12" t="str">
-        <v>SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E12" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357680</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359679</v>
       </c>
       <c r="F12" t="str">
-        <v>&amp;amp;#9632; LG Channels has surpassed 5,000 channels globally and now reaches 37 countries, with its recent launch in Poland further accelerating its FAST expansion. - - &amp;amp;#9632; Global viewer engagement surged in 2025, with MAU up 30 percent year-over-year and total annual viewing time increasing 45 percent vs. the prior year, highlighting rising demand for FAST services. - - &amp;amp;#9632; Localized content strategy and award-winning platform innovation strengthen LG Electronics&amp;#39; webOS ecosyste... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357680</v>
+        <v>Synopsis: Paolo lives a simple yet fulfilling life in a small provincial town, moving pianos by day and planning a wedding with his fianc�e Winnie in his spare time. After a chance encounter, Paolo finds himself attending a campaign event for his former classmate T�ophane Tolbiac, an ambitious and magnetic local politician on the rise. But what begins as a commitment to T�ophane&amp;#39;s campaign soon spirals as Paolo&amp;#39;s world is upended by his all-consuming desire to be part of the hopeful mayo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359679</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Tamron 12-20mm F2.8 Di III Ultra-Wide Full Frame Lens Announced; First Look YouTube Video at B&amp;amp;H Photo</v>
+        <v>Television Host and Author Ina Garten Launches Weekly Show, 'Happy Hour With Ina Garten,' With Vox Media</v>
       </c>
       <c r="B13" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C13" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D13" t="str">
         <v>Media</v>
       </c>
       <c r="E13" t="str">
-        <v>https://www.prnewswire.com/news-releases/tamron-12-20mm-f2-8-di-iii-ultra-wide-full-frame-lens-announced-first-look-youtube-video-at-bh-photo-302825772.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359676</v>
       </c>
       <c r="F13" t="str">
-        <v>New From Tamron, the ultra-wide Photography News: Tamron unveils the 12-20mm f/2.8 Di III Widest Full-frame Mirrorless Zoom Yet NEW YORK, July 15, 2026 /PRNewswire/ -- B&amp;H is pleased to share the new Tamron 12-20mm f/2.8 Di III ultra-wide mirrorless zoom lens, available for Sony E Mount...</v>
+        <v>Ina Garten, lifestyle icon, beloved cookbook author, and television host, and Vox Media announced the launch of Happy Hour With Ina Garten, a new weekly interview podcast filmed and recorded in Garten&amp;#39;s New York City apartment. In her new podcast, Garten will sit down with guests from the worlds of culture, food, art, entertainment, sports, and more, for the kinds of conversations you love to overhear at a great dinner party. Expect warm, funny, in-depth interviews alongside personal st... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359676</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Casio to Bring New G-SHOCK Brand Experiences to Young People on Roblox</v>
+        <v>Why has the subject of transgender identity become so polarizing? And how can we deepen our understanding of the issue? Simon Coutu's Transpositions, the latest installment of NFB YouTube-based documentary initiative ON FILME, launches</v>
       </c>
       <c r="B14" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C14" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D14" t="str">
-        <v>SaaS, Gaming, Media</v>
+        <v>Media</v>
       </c>
       <c r="E14" t="str">
-        <v>https://www.prnewswire.com/news-releases/casio-to-bring-new-g-shock-brand-experiences-to-young-people-on-roblox-302823649.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359675</v>
       </c>
       <c r="F14" t="str">
-        <v>Offering Watch Items and a Uniquely G-SHOCK Virtual World TOKYO, July 14, 2026 /PRNewswire/ -- Casio Computer Co., Ltd. announced today that it will begin offering content on an immersive gaming and creation platform Roblox as part of the VIRTUAL G-SHOCK project. Casio will offer avatar...</v>
+        <v>Transpositions by documentary filmmaker Simon Coutu is now streaming on YouTube . This highly topical work explores the rise of transphobia and the weaponization of trans identity in Quebec&amp;#39;s political and media discourse. This National Film Board of Canada production is the third installment of its ON FILME documentary initiative, developed specifically for YouTube and presented in four distinct yet complementary formats. - - Its goal? To spark meaningful dial... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359675</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>SFC Energy AG Secures CAD 3.1 Million Follow-up Order From North American Mobile Surveillance Solutions Provider</v>
+        <v>Vadzo Imaging Positions Merlin-290CRS: 2MP Sony Starvis IMX290 Low-Light USB Camera with NIR Sensitivity for Smart Surveillance</v>
       </c>
       <c r="B15" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C15" t="str">
-        <v>NewMediaWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D15" t="str">
-        <v>AI, Energy, Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E15" t="str">
-        <v>https://www.newmediawire.com/news/sfc-energy-ag-secures-cad-3-1-million-follow-up-order-from-north-american-mobile-surveillance-solutions-provider-7087713</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-merlin-290crs-2mp-sony-starvis-imx290-low-22852760</v>
       </c>
       <c r="F15" t="str">
-        <v>Follow-up order for EFOY Pro 2800 fuel cells and accessories following successful initial order announced on 18 December 2025 Growing deployment of EFOY-powered AI-enabled mobile surveillance towers across Canada and the United States Reliable off-grid power supply ensures guaranteed uptime while reducing emissions and total cost of ownership BRUNNTHAL and MUNICH, GERMANY - July 14, 2026 ( NEWMEDIAWIRE ) - SFC Energy AG (“SFC”, F3C:DE , ISIN: DE0007568578 ), an international technology leader, providing reliable hybrid energy systems for public security, defense, industry, and critical infrastructure, has received a follow-up order worth approximately CAD 3.1 million from a leading North American provider of mobile security and remote video surveillance solutions. The order includes EFOY P</v>
+        <v>Built for AI-powered video analytics, perimeter security, and smart access control that must perform reliably after dark, this camera pairs the Sony Starvis IMX290 sensor with genuine NIR sensitivity over USB 2.0, giving smart surveillance system integrators dependable nighttime detail without a supplemental infrared illuminator at every camera position.</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Liftoff Appoints Jenn Kettnich as Vice President of Investor Relations</v>
+        <v>Hank Green Announces ClockwiseTV, A New Content App that Puts Families in Control</v>
       </c>
       <c r="B16" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C16" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D16" t="str">
-        <v>Finance, Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E16" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327298/0/en/Liftoff-Appoints-Jenn-Kettnich-as-Vice-President-of-Investor-Relations.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/hank-green-announces-clockwisetv-content-160600209.html</v>
       </c>
       <c r="F16" t="str">
-        <v>Kettnich brings investor relations leadership from Mattel and The Walt Disney Company to guide Liftoff's public company narrative following its recent IPO Kettnich brings investor relations leadership from Mattel and The Walt Disney Company to guide Liftoff's public company narrative following its recent IPO</v>
+        <v>LOS ANGELES, August 28, 2026--ClockwiseTV, a human-curated content app for kids ages 8-12 designed to put families back in control, today announced early access to its platform.</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>The Happy Dog Gut Blueprint Reviews 2026: Is It Legit? Price, Guarantee &amp; Refund Policy Examined</v>
+        <v>Ahead of Peak Hurricane Season, PSE&amp;amp;G Highlights Strong Reliability Results</v>
       </c>
       <c r="B17" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C17" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D17" t="str">
-        <v>Retail, Media, Education</v>
+        <v>Media</v>
       </c>
       <c r="E17" t="str">
-        <v>https://www.newswire.com/news/the-happy-dog-gut-blueprint-reviews-2026-why-dog-owners-facing-itching-ear-and</v>
+        <v>https://www.prnewswire.com/news-releases/ahead-of-peak-hurricane-season-pseg-highlights-strong-reliability-results-302862944.html</v>
       </c>
       <c r="F17" t="str">
-        <v>Disclaimers: This is a paid advertorial. A commission is earned if you purchase through links in this article. Product claims are attributed to the brand and are not independently endorsed. The Happy Dog Gut Blueprint is a digital educational product for dog owners. It is not a veterinary treatment and not a substitute for professional veterinary care. Per the brand's own disclaimer, it is not intended to diagnose, treat, cure, or prevent any disease or condition in your dog. Details reflect brand materials reviewed in July 2026 - confirm current information before ordering. This content is promotional and intended for consumer education about a commercially available product. For dog owners tired of cycling through food changes without clear answers, this 2026 review explores how The Happ</v>
+        <v>Infrastructure projects across New Jersey are delivering measurable results: 50% improvement in reliability achieved across the 20 upgraded circuits by replacing approximately 22,000 utility poles from 2023 through July 2026 Photos and video from today's event available here NEWARK, N.J.,...</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>SMIRNOFF ICE KEEPS AMERICA'S 250TH CELEBRATION GOING WITH HOT DOG-FUELED GUINNESS WORLD RECORDS™ ATTEMPTS</v>
+        <v>Perceptron AI Launches Isaac 0.5, a Frontier Open-Weight Robotics Model</v>
       </c>
       <c r="B18" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C18" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D18" t="str">
-        <v>Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E18" t="str">
-        <v>https://www.prnewswire.com/news-releases/smirnoff-ice-keeps-americas-250th-celebration-going-with-hot-dog-fueled-guinness-world-records-attempts-302825453.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/perceptron-ai-launches-isaac-0-150000610.html</v>
       </c>
       <c r="F18" t="str">
-        <v>The effort pairs the brand's iconic flavor with the hot dog through eagle-led social content, limited-edition merchandise and two GUINNESS WORLD RECORDS™ attempts NEW YORK, July 14, 2026 /PRNewswire/ -- America's 250th celebration is not over yet, and Smirnoff Ice is keeping the party...</v>
+        <v>BELLEVUE, Wash., August 28, 2026--Perceptron AI has launched Isaac 0.5, a 36-billion-parameter open-weight embodied foundation model that combines video understanding, embodied reasoning and robot control, the first open model at the frontier of all three. Perceptron is working with customers to adapt the model for industrial systems.</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Meet the Gizmo Watch 4: Verizon's new kid-friendly smartwatch</v>
+        <v>‘College GameDay’ at 40: Desmond Howard Reflects on the Magic Behind the ESPN Show</v>
       </c>
       <c r="B19" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C19" t="str">
-        <v>WebWire</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D19" t="str">
-        <v>Energy, Media</v>
+        <v>Media</v>
       </c>
       <c r="E19" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357659</v>
+        <v>https://thewaltdisneycompany.com/news/college-gameday-40-seasons/</v>
       </c>
       <c r="F19" t="str">
-        <v>At a glance - - - &amp;#8226; Advanced safety ecosystem : The smartwatch introduces watch removal detection alerts, real-time location tracking and custom safe zones. - - &amp;#8226; Performance and durability : Built with a 1.6-inch scratch-resistant glass screen, the water-resistant watch features a three-day battery life and supports video calling. - - &amp;#8226; Promotional savings and loyalty : Customers can get the device for free via promotional credits on a new watch line, avoiding activation fees through... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357659</v>
+        <v>The post ‘College GameDay’ at 40: Desmond Howard Reflects on the Magic Behind the ESPN Show appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>First look revealed for 'Friday the 13th' prequel, Crystal Lake, from A24 coming to Sky and NOW in the UK and Ireland this October</v>
+        <v>Fireblocks Sets Sights on Next Phase of Tokenization: NYSE Content Update</v>
       </c>
       <c r="B20" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C20" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D20" t="str">
-        <v>Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E20" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357655</v>
+        <v>https://www.prnewswire.com/news-releases/fireblocks-sets-sights-on-next-phase-of-tokenization-nyse-content-update-302862796.html</v>
       </c>
       <c r="F20" t="str">
-        <v>Sky today unveils the first teaser and first-look images for Crystal Lake, a gripping new series from A24 and creator, writer and showrunner Brad Caleb Kane (It: Welcome to Derry, Warrior). - - A thrilling expansion of the iconic Friday the 13th universe, the highly anticipated eight-part series starring Emmy-nominee Linda Cardellini (DTF St. Louis, Dead To Me) will be available exclusively on Sky and streaming service NOW in the UK and Ireland from this October. - - A prequel to the... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357655</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 28, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Crayon Integrates Competitive Intelligence into Glean for AI-Powered ...</v>
+        <v>Copper Development Association Publishes New Guidance to Strengthen Recycled Content Reporting and Climate-Aligned Copper Procurement</v>
       </c>
       <c r="B21" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C21" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D21" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E21" t="str">
-        <v>https://pr-inside.com/crayon-integrates-competitive-intelligence-into-glean-for-ai-powered-r5200989.htm</v>
+        <v>https://www.prnewswire.com/news-releases/copper-development-association-publishes-new-guidance-to-strengthen-recycled-content-reporting-and-climate-aligned-copper-procurement-302862377.html</v>
       </c>
       <c r="F21" t="str">
-        <v>(PR-inside.com) Crayon's new native integration adds competitive intelligence into Glean, helping teams surface relevant competitive context, talk tracks, and plays that drive sales win rates BOSTON, MA / ACCESS Newswire / July 14, 2026 / Competitive enablement leader Crayon today announced an expansion of its enablement ecosystem that dramatically increases the value of Crayon's competitive insights for clients using Glean. Crayon's enablement ecosystem includes partners like Salesforce, Microsoft Teams, Slack, Gong, Highspot, and Seismic, and the company is honored to add Glean to the growing list of partners Crayon works with to deliver competitive enablement content across the enterprise. The Crayon and Glean ..</v>
+        <v>OVERVIEW White paper and practical guides provide OEMs, procurement professionals, certifiers, and auditors with guidance on consistently evaluating recycled content alongside carbon performance. Why recycled content and carbon performance should be evaluated together. How copper scrap...</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>EA SPORTS Madden NFL 27 Arcade Edition brings authentic gridiron action to Apple Arcade on August 6</v>
+        <v>Wrap Technologies Inc. (NASDAQ: WRAP) Executes Deliberate Strategy to Establish Position in Vital Defense Sector</v>
       </c>
       <c r="B22" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C22" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D22" t="str">
-        <v>Gaming, Media</v>
+        <v>Finance, SaaS, Media</v>
       </c>
       <c r="E22" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357647</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352675/0/en/wrap-technologies-inc-nasdaq-wrap-executes-deliberate-strategy-to-establish-position-in-vital-defense-sector.html</v>
       </c>
       <c r="F22" t="str">
-        <v>On August 6, the most authentic NFL video game comes to Apple devices with Madden NFL 27 Arcade Edition. Designed specifically for Apple Arcade, this all-new release in the massively popular franchise lets fans live out their gridiron dreams, offering an immersive season-based experience featuring current NFL teams and realistic simulation gameplay. Arcade also welcomes NFL Retro Bowl &amp;#39;27 and Retro Bowl College+, adding to the blockbuster catalog of hit sports games on the service incl... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357647</v>
+        <v>NEW YORK, Aug. 28, 2026 (GLOBE NEWSWIRE) -- via NetworkNewsWire (“NNW”) — Wrap Technologies Inc. (NASDAQ: WRAP) today announces its placement in an editorial published by NetworkNewsWire (“NNW”), one of 75+ brands within the Dynamic Brand Portfolio @ IBN ( InvestorBrandNetwork ) , a specialized communications platform with a focus on financial news and content distribution for private and public companies and the investment community.</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>PhotoShelter Launches Live Stream Video Workflow, Enabling Teams to Clip and Distribute Live Broadcast Content in Real Time</v>
+        <v>Geotab Named One of Atlanta's Best Places to Work</v>
       </c>
       <c r="B23" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C23" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D23" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E23" t="str">
-        <v>https://www.prweb.com/releases/photoshelter-launches-live-stream-video-workflow-enabling-teams-to-clip-and-distribute-live-broadcast-content-in-real-time-302825173.html</v>
+        <v>https://www.prnewswire.com/news-releases/geotab-named-one-of-atlantas-best-places-to-work-302862009.html</v>
       </c>
       <c r="F23" t="str">
-        <v>New capability enables live ingest, in-event clipping, and automatic AI-tagged archiving in a single platform NEW YORK, July 14, 2026 /PRNewswire-PRWeb/ -- PhotoShelter, a leading digital asset management (DAM) platform for brands, today announced the launch of Live Stream Video Workflow,...</v>
+        <v>Atlanta Business Chronicle recognizes Geotab's employee-first culture and workplace excellence ATLANTA, Aug. 28, 2026 /PRNewswire/ -- Geotab® Inc., a global leader in connected operations, video telematics and AI-powered insights, has been named one of Atlanta's Best Places to Work by the...</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>FlipHTML5 AI Brand Book Creator Helps Marketers Build Brand Identity Fast</v>
+        <v>RAEK Opens Limited Design Partner Program for Creator Vault, Bringing ...</v>
       </c>
       <c r="B24" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C24" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D24" t="str">
         <v>AI, Media</v>
       </c>
       <c r="E24" t="str">
-        <v>https://www.pr.com/press-release/969098</v>
+        <v>https://pr-inside.com/raek-opens-limited-design-partner-program-for-creator-vault-bringing-r5217108.htm</v>
       </c>
       <c r="F24" t="str">
-        <v>FlipHTML5 unveils an AI brand book creator that offers marketing teams a streamlined solution to produce and customize brand books, supporting flexible content generation, comprehensive layout design, and advanced branding features. [PR.com]</v>
+        <v>(PR-inside.com) Creator Vault extends RAEK's data ownership strategy to professional creators, a newly formalized professional class whose entire business is built on content they too often do not control PHOENIX, AZ / ACCESS Newswire / August 28, 2026 / RAEK, the company building the data ownership layer for the AI economy, today announced that it is recruiting an initial group of design partners for Creator Vault, a private content and intelligence system being developed through RAEK Edge for professional creators, creator-led companies, production teams, and agencies. RAEK's core belief is that the most valuable asset in the AI economy is data you own, ..</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Goodwood Festival of Speed: Porsche unites heritage and high performance</v>
+        <v>RAEK Opens Limited Design Partner Program for Creator Vault, Bringing Data Ownership to the Creator Economy</v>
       </c>
       <c r="B25" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C25" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D25" t="str">
         <v>Media</v>
       </c>
       <c r="E25" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357627</v>
+        <v>https://www.newswire.com/news/raek-opens-limited-design-partner-program-for-creator-vault-bringing-data</v>
       </c>
       <c r="F25" t="str">
-        <v>At a glance - - - &amp;#8226; Three very special one-off 911 sports cars, inspired by Disney and Pixar&amp;#39;s &amp;#39;Toy Story 5&amp;#39; characters and created by Porsche&amp;#39;s Sonderwunsch department, featured on the Porsche stand - &amp;#8226; Another Porsche highlight was the 911 GT3 Earls Court 51 Edition, in honour of 75 years of Porsche in the UK - &amp;#8226; Festival marked the dynamic premiere of the 911 GT3 S/C, Taycan Turbo S with Manthey Kit and Cayenne Turbo Coup� Electric&amp;amp;#8239; - &amp;#8226; Porsche Formula E simulator test driv... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357627</v>
-[...2 lines deleted...]
-    <row r="26">
+        <v>Creator Vault extends RAEK's data ownership strategy to professional creators, a newly formalized professional class whose entire business is built on content they too often do not control</v>
+      </c>
+    </row>
+    <row r="26" xml:space="preserve">
       <c r="A26" t="str">
-        <v>Lipsie Launches LipsieSync®, a New Production Model for Multilingual Video Dubbing</v>
+        <v>Mobius Social Stock Investment Simulation Competition Officially Launches, Registration Now Opens</v>
       </c>
       <c r="B26" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C26" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D26" t="str">
-        <v>AI, Media</v>
+        <v>Finance, SaaS, Media</v>
       </c>
       <c r="E26" t="str">
-        <v>https://www.prweb.com/releases/lipsie-launches-lipsiesync-a-new-production-model-for-multilingual-video-dubbing-302823919.html</v>
-[...2 lines deleted...]
-        <v>Positioned between automated AI dubbing and traditional studio production, LipsieSync® combines one human actor per language, in-house voice technology and supervised production. ORLANDO, Fla., July 14, 2026 /PRNewswire-PRWeb/ -- Lipsie today announced the launch of LipsieSync®, a...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109568/</v>
+      </c>
+      <c r="F26" t="str" xml:space="preserve">
+        <v xml:space="preserve">Singapore, August 28, 2026 - (ACN Newswire) - The stock investment simulation competition, exclusively sponsored by Mobius Social, officially kicked off today in Singapore. Open to investors aged 18 and above in Singapore, the three-month competition runs from August 28 to November 28 and is expected to attract more than 30,000 participants. To encourage rational investing and scientific strategy, the competition has established a total prize pool of SGD 350,000, with top-performing participants invited to attend an offline awards ceremony in Singapore.
+Scientific Risk Control, Replicating Real Market Dynamics
+The competition adopts a real-market simulation trading format, with each participant receiving USD 100,000 in virtual initial capital. To promote scientific asset allocation and prevent all-in, gambling-style trading, the competition has implemented a dual risk control mechanism:
+- Holdings in any single stock must not exceed 30% of total assets.
+- A 40% maximum drawdown risk control threshold is set; breaching this limit will trigger risk control intervention.
+The event organizers stated: “Through institutional design, we aim to guide investors toward establishing long-term, rational trading habits rather than pursuing short-term windfalls. The 40% drawdown threshold and 30% single-position limit are precisely intended to simulate the risk control standards of professional institutions.”
+Competition Schedule and Participation Rules
+The three-month schedule will cover various market environments, providing a complete testing period for different investment strategies. Participants must complete no fewer than five valid trades throughout the competition and timely assess their positions and risks in response to market changes. Additionally, the “Simulation Analysis Sprint Period” scheduled from September 7 to September 18 will serve as a special challenge segment. During this phase, participants can focus on validating short-term strategies, and performance in this period will be one of the weighted factors in final ranking calculations.
+Participants can complete registration via the official Mobius website and join the official WhatsApp community to receive competition announcements, dynamic updates, and official support in real time. Registration remains open; please refer to the official website for the specific deadline.
+Launch Day Highlights: Offline Investment Exchange Summit Held Simultaneously
+On the competition launch day, the organizers simultaneously held an offline investment exchange summit in Singapore, attracting hundreds of investors. Multiple senior experts in the investment field were present to deliver in-depth presentations on core topics including market trend analysis, stock valuation, technical trading system development, capital flow research, real-world case studies, and risk management systems. Attendees not only gained opportunities for face-to-face exchanges with experts but also gained deeper insight into the thinking frameworks and decision-making logic of institutional investors.
+Empowering Investors: The Long-Term Value of Mobius Social
+As the exclusive sponsor of this competition, Mobius Social is an app that integrates global major stock market data with investment-focused social networking features. The platform provides users with global market information and market exchange services, helping investors understand global market dynamics in a one-stop manner without frequently switching platforms, and share views and experiences with other investors and industry authorities.
+The Mobius Social Competition Committee stated: “Through the combination of ‘high-value prize incentives + realistic simulation exercises + strict risk control mechanisms + community exchange,’ we hope to provide a practical platform for investors of different experience levels, helping participants establish systematic investment decision-making processes, enhance risk awareness, and improve real-world capabilities. This is not just a competition; it is a collective evolution of investment capabilities.”
+For competition details, complete rules, and follow-up event arrangements, please follow the official Mobius website and official WhatsApp community.
+Risk Disclaimer: This competition is a simulation trading activity and does not involve real securities trading. Simulation trading results do not represent actual investment performance, and related content does not constitute investment advice.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Pyrost launches new platform for firearms commerce, content, and advocacy</v>
+        <v>Physics and Real-Time Video: DisplayRide Introduces Features in Support of New York's Fault-First Standard</v>
       </c>
       <c r="B27" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C27" t="str">
-        <v>PRWeb</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D27" t="str">
-        <v>SaaS, Media</v>
+        <v>Automotive, Media</v>
       </c>
       <c r="E27" t="str">
-        <v>https://www.prweb.com/releases/pyrost-launches-new-platform-for-firearms-commerce-content-and-advocacy-302822501.html</v>
+        <v>https://pressreleasenews.org/pressroom/physics-and-real-time-video-displayride-introduces-features-in-support-of-new-yorks-fault-first-standard</v>
       </c>
       <c r="F27" t="str">
-        <v>After Repeated Social Media Penalties, One Colorado Gun Shop Owner Is Fighting Back — With His Own Platform SALIDA, Colo., July 14, 2026 /PRNewswire-PRWeb/ -- Pyrost, a new independent platform serving the shooting-sports community, officially launched today at pyrost.com. Founded by...</v>
+        <v>A complete and credible incident record — synchronized video and measured vehicle physics, from well before the impact to well after — delivered within minutes, documenting the chain of events for carriers and the drivers they insure.</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>NYSE Content Update: Madrona Highlights Private Companies Building AI Apps</v>
+        <v>FreeCast Launches "Beyond Media," a New Industry Research Series Examining the Future of Media, Telecom and Global Connectivity</v>
       </c>
       <c r="B28" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C28" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D28" t="str">
-        <v>Finance, AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E28" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-madrona-highlights-private-companies-building-ai-apps-302825085.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/freecast-launches-beyond-media-industry-090000013.html</v>
       </c>
       <c r="F28" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 14, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>ORLANDO, Fla., August 28, 2026--New LinkedIn Research Initiative Will Examine Streaming, Telecommunications, Satellite, D2D/D2M, Broadcasting, Advertising and Digital Commerce</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>Cycurion CEO Kevin Kelly Details Expansion Strategy, New Revenue Streams and Aggressive Response to Market Abuse in Candid Shareholder Video</v>
+        <v>Alibaba's Amap Introduces ABot-Recon, Reconstructing 10,000-Frame-Scale 3D Scenes From Just 12 Frames in Real Time</v>
       </c>
       <c r="B29" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C29" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D29" t="str">
-        <v>Finance, Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E29" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326842/0/en/Cycurion-CEO-Kevin-Kelly-Details-Expansion-Strategy-New-Revenue-Streams-and-Aggressive-Response-to-Market-Abuse-in-Candid-Shareholder-Video.html</v>
+        <v>https://www.prnewswire.com/news-releases/alibabas-amap-introduces-abot-recon-reconstructing-10-000-frame-scale-3d-scenes-from-just-12-frames-in-real-time-302862527.html</v>
       </c>
       <c r="F29" t="str">
-        <v>Cycurion made significant progress over the past year, including expanding operations, strengthening its balance sheet, and growing its contract backlog.</v>
+        <v>BEIJING, Aug. 28, 2026 /PRNewswire/ -- Amap, Alibaba's location-based services platform, today released ABot-Recon, a streaming 3D reconstruction model that requires only 12 consecutive frames to reconstruct scenes spanning over 10,000 frames in real time, eliminating the need for...</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>InterDigital Announces Date for Second Quarter 2026 Financial Results</v>
+        <v>Cineverse's RetroCrush Acquires Streaming Rights to Classic Anime Series and Films from VIZ Media</v>
       </c>
       <c r="B30" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C30" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D30" t="str">
-        <v>Finance, AI, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E30" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326833/24691/en/InterDigital-Announces-Date-for-Second-Quarter-2026-Financial-Results.html</v>
+        <v>https://www.prnewswire.com/news-releases/cineverses-retrocrush-acquires-streaming-rights-to-classic-anime-series-and-films-from-viz-media-302862308.html</v>
       </c>
       <c r="F30" t="str">
-        <v>WILMINGTON, Del., July 14, 2026 (GLOBE NEWSWIRE) -- InterDigital, Inc. (Nasdaq: IDCC), a wireless, video and AI technology research and development company, today announced that the company will release its second quarter 2026 financial results before the market open on Thursday, July 30, 2026.</v>
+        <v>Contents from popular franchises BLEACH, Hunter x Hunter, Hikaru no Go, Pretty Guardian Sailor Moon, NARUTO, and more coming soon to the RetroCrush app for the first time LOS ANGELES, Aug. 27, 2026 /PRNewswire/ -- Cineverse (Nasdaq: CNVS), an entertainment technology company and studio,...</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Udio Chooses BuyDRM to Protect and Scale its AI Music Platform</v>
+        <v>Disney and Pixar's Smash Hit “Toy Story 5” to Stream Exclusively on Disney+ September 23 New Music Video for Piano Version of Taylor Swift's #1 Original Song “I Knew It, I Knew You” Now Available</v>
       </c>
       <c r="B31" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C31" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D31" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E31" t="str">
-        <v>https://www.prweb.com/releases/udio-chooses-buydrm-to-protect-and-scale-its-ai-music-platform-302822432.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359640</v>
       </c>
       <c r="F31" t="str">
-        <v>KeyOS MultiKey Supports Secure, Scalable Streaming with Multi-DRM for AI-Generated Music AUSTIN, Texas, July 14, 2026 /PRNewswire-PRWeb/ -- BuyDRM™, a leading provider of content security services and DRM solutions, today announced that Udio has selected BuyDRM's KeyOS MultiKey Service to...</v>
+        <v>Link to Assets HERE - - Link to New Trailer HERE - - Link to Music Video - Piano Version of Taylor Swift&amp;#39;s Original Song &amp;#8220;I Knew It, I Knew You&amp;#8221; HERE - - Families can celebrate the funny and heartwarming return of Woody, Buzz Lightyear, Jessie and the rest of the gang at home when Disney and Pixar&amp;#39;s global blockbuster &amp;#8220;Toy Story 5&amp;#8221; streams exclusively on Disney+ September 23, 2026. - - Additionally, an all-new music video for the Piano Version of 14-time GRAMMY&amp;#174; Award-winning artist Ta... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359640</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>Cytta Air Releases Demonstration Video Showcasing American-Built Prototype ...</v>
+        <v>Alex Morgan and TOGETHXR Partner with Bet on Her App to Centralize Women's Sports Fandom</v>
       </c>
       <c r="B32" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C32" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D32" t="str">
-        <v>SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E32" t="str">
-        <v>https://pr-inside.com/cytta-air-releases-demonstration-video-showcasing-american-built-prototype-r5200869.htm</v>
+        <v>https://www.prnewswire.com/news-releases/alex-morgan-and-togethxr-partner-with-bet-on-her-app-to-centralize-womens-sports-fandom-302862196.html</v>
       </c>
       <c r="F32" t="str">
-        <v>(PR-inside.com) Video Highlights Flight Validation of Proprietary Autonomous Systems Built Upon Battlefield-Proven Operational Experience LAS VEGAS, NV / ACCESS Newswire / July 14, 2026 /Cytta Air Corp., an American-built autonomous systems and resilient communications company developing secure, NDAA-aligned technologies for defense, homeland security, public safety, and critical infrastructure, today released a new demonstration video showcasing the continued development and flight validation of its proprietary autonomous systems platform. Cytta Air's autonomous systems are built upon battlefield-proven drone platforms that have been extensively deployed in active combat environments using Cytta Air's proprietary command-and-control (C2) software. Leveraging the operational experience gai</v>
+        <v>Partnership to connect storytelling, real-time sports information, and community to enhance the women's sports fan experience LOS ANGELES, Aug. 27, 2026 /PRNewswire/ -- As women's sports are driving unprecedented demand for increased access, content and coverage, athlete icon and...</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>Cytta Air Releases Demonstration Video Showcasing American-Built Prototype Platforms and Proprietary Command-and-Control Technology</v>
+        <v>Expert Intelligence: a new way for you to engage with trusted content</v>
       </c>
       <c r="B33" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C33" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D33" t="str">
         <v>Media</v>
       </c>
       <c r="E33" t="str">
-        <v>https://www.newswire.com/news/cytta-air-releases-demonstration-video-showcasing-american-built-22822166</v>
+        <v>https://blog.google/innovation-and-ai/products/gemini-notebook/expert-intelligence-leading-sources/</v>
       </c>
       <c r="F33" t="str">
-        <v>Video Highlights Flight Validation of Proprietary Autonomous Systems Built Upon Battlefield-Proven Operational Experience</v>
+        <v>Expert Intelligence lets you add ebooks like those you’ve purchased from Google Play Books directly to a Gemini Notebook.</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>ZULA NEARS THREE-YEAR MILESTONE AFTER GROWING FROM 140+ GAMES TO 2,800+ TITLES</v>
+        <v>Prosperity Partners Announces Recipients of Its Academic Excellence Award</v>
       </c>
       <c r="B34" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C34" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D34" t="str">
-        <v>SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E34" t="str">
-        <v>https://www.prnewswire.com/news-releases/zula-nears-three-year-milestone-after-growing-from-140-games-to-2-800-titles-302824242.html</v>
+        <v>https://www.newsfilecorp.com/release/311879/Prosperity-Partners-Announces-Recipients-of-Its-Academic-Excellence-Award</v>
       </c>
       <c r="F34" t="str">
-        <v>Less than three years after launching with around 140+ games, Zula now offers 2,800+ titles from over 70 content providers— reflecting the platform's rapid content expansion since launch. DOVER, Del., July 14, 2026 /PRNewswire/ - Zula, a free-to-play social entertainment platform, today...</v>
+        <v>Irvine, California--(Newsfile Corp. - August 27, 2026) - Prosperity Partners Private Wealth Management, a leading Southern California wealth advisory firm, is proud to announce the recipients of its inaugural Prosperity Partners Academic Excellence Award, a scholarship created to support college students pursuing careers in finance and related fields.Cannot view this video?  Visit:https://www.youtube.com/watch?v=9hKCs12oMJYThe Academic Excellence Award provides $1,000 to each of five selected...</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>Vantone Music Expands Independent Music Distribution Ecosystem for Global Creators</v>
+        <v>Backstreet Surveillance Expands Commercial Security Education Through ...</v>
       </c>
       <c r="B35" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C35" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D35" t="str">
-        <v>Media</v>
+        <v>Media, Education</v>
       </c>
       <c r="E35" t="str">
-        <v>https://pressreleasenews.org/pressroom/vantone-music-expands-independent-music-distribution-ecosystem-for-global-creato</v>
+        <v>https://pr-inside.com/backstreet-surveillance-expands-commercial-security-education-through-r5216884.htm</v>
       </c>
       <c r="F35" t="str">
-        <v>Vantone Music expands its independent distribution network with automated content identification and rights management infrastructure to accelerate global music monetization.</v>
+        <v>(PR-inside.com) Salt Lake City company broadens its educational content with practical discussions on surveillance technology, system design, and real-world commercial security. SALT LAKE CITY, UT / ACCESS Newswire / August 27, 2026 / Backstreet Surveillance, a commercial security company based in Salt Lake City, is expanding its educational efforts through its Beyond the Demo: The Ground Truth podcast and Backstreet Surveillance | The Security Experts YouTube channel. The company serves businesses across the United States, with a significant customer base on both the East and West Coasts. Its work focuses on commercial surveillance systems, mobile surveillance trailers, security consulting, and system design. Through its ..</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>Brand Engagement Network and Accelevate Solutions Launch AI-Powered Transportation Media Network</v>
+        <v>Once Human Now Available on PS5 and XBOX</v>
       </c>
       <c r="B36" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C36" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D36" t="str">
-        <v>Finance, AI, SaaS, Media</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E36" t="str">
-        <v>https://www.prnewswire.com/news-releases/brand-engagement-network-and-accelevate-solutions-launch-ai-powered-transportation-media-network-302824859.html</v>
+        <v>https://www.prnewswire.com/news-releases/once-human-now-available-on-ps5-and-xbox-302862134.html</v>
       </c>
       <c r="F36" t="str">
-        <v>AI-powered transportation platform transforms connected fleets into intelligent media networks that generate recurring advertising revenue through real-time audience intelligence and autonomous content delivery. WILMINGTON, Del., and SCOTTSDALE, Ariz., July 14, 2026 /PRNewswire/ -- For...</v>
+        <v>Free-To-Play Strange Worlds Survival Title Also Reveals Ocean Expansion The Largest Content Update Yet GUANGZHOU, China, Aug. 27, 2026 /PRNewswire/ -- NetEase Games and Starry Studio announced that their hit free-to-play strange worlds survival title, Once Human is out now on PlayStation...</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>IntelexVision rebrands to Eluviant and unveils its Aurora Flow AI model that understands motion in surveillance</v>
+        <v>Nature Partners with Sesame Workshop on Sesame Street and the Great Elephant Adventure</v>
       </c>
       <c r="B37" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C37" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D37" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E37" t="str">
-        <v>https://www.prnewswire.com/news-releases/intelexvision-rebrands-to-eluviant-and-unveils-its-aurora-flow-ai-model-that-understands-motion-in-surveillance-302822792.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359623</v>
       </c>
       <c r="F37" t="str">
-        <v>The video intelligence company is marking its new chapter with the release of Aurora Flow, an enterprise-scale AI model that understands complex actions and behaviours in CCTV footage DUBAI, UAE, July 14, 2026 /PRNewswire/ -- Eluviant, formerly IntelexVision, today steps forward with a...</v>
+        <v>Watch trailer - - Join Elmo and his Sesame Street friends on a once-in-a-lifetime African safari adventure in a special PBS Nature primetime crossover. S esame Street and the Great Elephant Adventure premieres on Wednesday, October 14 at 8/7c on PBS and PBS KIDS ( check local listings ) and will stream on pbs.org/nature, YouTube, pbskids.org, the PBS KIDS Video app, and the PBS app. - - After adopting an orphaned elephant online, Elmo, Abby Cadabby, and Nina tr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359623</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>Anime Tokyo Station Holds "BLEACH: THE BLOOD WARFARE - The Calamity" Special Exhibition</v>
+        <v>Deadly Sweet (Col cuore in gola, 1967) by Tinto Brass is the pre-opening film of the 83rd Venice Film Festival</v>
       </c>
       <c r="B38" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C38" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D38" t="str">
         <v>Media</v>
       </c>
       <c r="E38" t="str">
-        <v>https://www.pr-inside.com/anime-tokyo-station-holds-bleach-the-blood-warfare-the-calamity-special-exhibition-r5200780.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359622</v>
       </c>
       <c r="F38" t="str">
-        <v>(PR-inside.com) TOKYO, July 14, 2026 - (JCN Newswire) - Anime Tokyo Station is an anime exhibition site focused on Japanese anime content, which has developed a devout fan base around the world. From May 30, 2026 to August 16, 2026, it will be holding the TV Anime "BLEACH: THE BLOOD WARFARE - The Calamity" Special Exhibition. A sneak preview was held for the press on May 29, the day before the exhibition opened. This special exhibition will feature past key visuals from the TV animation series "BLEACH: Thousand-Year Blood War," as well as life-size character panels and a full-scale replica of the ..</v>
+        <v>World premiere of the restored digital 4k version carried out by the Centro Sperimentale di Cinematografia in Rome with the support of Netflix. Deadly Sweet In a tribute to the Venetian filmmaker Tinto Brass, the non-conformist genius of Italian cinema, Deadly Sweet ( Col cuore in gola, 1967 ) &amp;#8211; the pop thriller he directed and edited, shot in London and starring Jean-Louis Trintignant and Ewa Aulin, with Guido Crepax as graphic consultant &amp;#8211; will be the featured film on... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359622</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>J2 Audio Video and Lighting Expands Premium Custom Integration and Golf Simulator Services Across Greater Des Moines</v>
+        <v>Champion and Ted Baker Launch Collections inspired by the World of Netflix's The Gentlemen</v>
       </c>
       <c r="B39" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C39" t="str">
-        <v>PRUnderground</v>
+        <v>WebWire</v>
       </c>
       <c r="D39" t="str">
-        <v>SaaS, Media</v>
+        <v>Energy, Media</v>
       </c>
       <c r="E39" t="str">
-        <v>https://www.prunderground.com/j2-audio-video-and-lighting-expands-premium-custom-integration-and-golf-simulator-services-across-greater-des-moines/00388493/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359617</v>
       </c>
       <c r="F39" t="str">
-        <v>J2 Audio Video and Lighting (J2 AVL), along with sister brand J2 Golf Simulators, has officially announced an expanded suite of professional technology integration services for residential and commercial clients throughout the Des Moines metro area. A proud member of both the Urbandale Chamber of Commerce and the Greater Des Moines Home Builders Association (HBA), the company specializes in complete turnkey solutions, offering fully integrated smart home automation, custom networking, architectural lighting design, and premium golf simulators. The post J2 Audio Video and Lighting Expands Premium Custom Integration and Golf Simulator Services Across Greater Des Moines first appeared on</v>
+        <v>Champion and Ted Baker today unveiled official The Gentlemen Season 2 capsule collections inspired by the acclaimed Netflix series. Launching alongside the global premiere of the new season, the partnership invites audiences to experience the world of the show through two distinct yet complementary collections. Each brand brings together two contrasting sides of The Gentlemen universe: the raw energy of underground boxing and the polished codes of the British aristocracy. While Champion... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359617</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>Fluence to Provide U.S. Domestic Content Smartstack System for Avantus 800 MWh Rexford 2 Project in Southern California</v>
+        <v>Nature Partners with Sesame Workshop on Primetime Safari Special, Sesame Street and the Great Elephant Adventure</v>
       </c>
       <c r="B40" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C40" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D40" t="str">
-        <v>Finance, Energy, Media</v>
+        <v>Media</v>
       </c>
       <c r="E40" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326469/0/en/Fluence-to-Provide-U-S-Domestic-Content-Smartstack-System-for-Avantus-800-MWh-Rexford-2-Project-in-Southern-California.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359614</v>
       </c>
       <c r="F40" t="str">
-        <v>Solar-plus-storage project will utilize Fluence’s domestically produced Smartstack system to support local jobs, grid reliability, and power affordability Solar-plus-storage project will utilize Fluence’s domestically produced Smartstack system to support local jobs, grid reliability, and power affordability</v>
+        <v>Join Elmo and his Sesame Street friends on a once-in-a-lifetime African safari adventure in a special PBS Nature primetime crossover. Sesame Street and the Great Elephant Adventure premieres on Wednesday, October 14 at 8/7c on PBS and PBS KIDS ( check local listings ) and will stream on pbs.org/nature, YouTube, pbskids.org, the PBS KIDS Video app, and the PBS app. - - After adopting an orphaned elephant online, Elmo, Abby Cadabby, and Nina travel to the Sheldrick Wildlife Trus... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359614</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>Inspired Entertainment Goes Live Across Alberta's Newly Regulated iGaming Market</v>
+        <v>Ridley Scott and Josh Brolin on ‘The Dog Stars’ and What It Means to Remain Human After the End of the World</v>
       </c>
       <c r="B41" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C41" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D41" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E41" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326447/0/en/Inspired-Entertainment-Goes-Live-Across-Alberta-s-Newly-Regulated-iGaming-Market.html</v>
+        <v>https://thewaltdisneycompany.com/news/the-dog-stars/</v>
       </c>
       <c r="F41" t="str">
-        <v>Inspired content now live in newly regulated Alberta market</v>
+        <v>The post Ridley Scott and Josh Brolin on ‘The Dog Stars’ and What It Means to Remain Human After the End of the World appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>nugs Launches $5 Per Month Offer for Live Music Streaming All Summer</v>
+        <v>Steller and Visit Anaheim Win U.S. Travel Association's ESTO Digital Brilliance Award</v>
       </c>
       <c r="B42" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C42" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D42" t="str">
-        <v>Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E42" t="str">
-        <v>https://www.prnewswire.com/news-releases/nugs-launches-5-per-month-offer-for-live-music-streaming-all-summer-302824068.html</v>
+        <v>https://www.prnewswire.com/news-releases/steller-and-visit-anaheim-win-us-travel-associations-esto-digital-brilliance-award-302862065.html</v>
       </c>
       <c r="F42" t="str">
-        <v>Three months of nugs for just $5 per month, available July 13 through August 15, with access to livestreams, official concert recordings and on-demand performances from Billy Strings, Goose, Dave Matthews Band, Widespread Panic, summer festivals, and more. PHILADELPHIA, July 13, 2026...</v>
+        <v>Visit Anaheim recognized for transforming influencer marketing into a measurable performance channel by connecting creator content directly to trip planning and booking. KIRKLAND, Wash. and ANAHEIM, Calif., Aug. 27, 2026 /PRNewswire/ -- Steller, the travel technology platform that...</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>Open Primaries Challenges Mayor Mamdani to Meet With Independent Voters in Town Hall After Claiming He's "Quite Content" with NYC's Closed Primaries</v>
+        <v>Meeting Fans Where They Are: Disney's Expanding Approach to Movie Marketing</v>
       </c>
       <c r="B43" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C43" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D43" t="str">
         <v>Media</v>
       </c>
       <c r="E43" t="str">
-        <v>https://www.prnewswire.com/news-releases/open-primaries-challenges-mayor-mamdani-to-meet-with-independent-voters-in-town-hall-after-claiming-hes-quite-content-with-nycs-closed-primaries-302824025.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359608</v>
       </c>
       <c r="F43" t="str">
-        <v>NEW YORK, July 13, 2026 /PRNewswire/ -- Open Primaries, a leading national advocacy group working to enact and protect open and nonpartisan primary election systems, is calling on Mayor Zohran Mamdani to meet with independent voters who are dismayed by the current political system in NYC....</v>
+        <v>From introducing new characters in unexpected spaces to bringing fan favorites to iconic locations, The Walt Disney Company is bringing the magic of the movies to life across the globe. - - Meeting fans where they are isn&amp;#39;t new for Disney; the company has a history of translating its iconic brands and franchises into new mediums and taking stories from the screen to the streets with real-life experiences. From early efforts like the creation of Disneyland to activations in DJ booths, spor... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359608</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>Prime Video Reveals First Look Images for Highly Anticipated New Series Carrie</v>
+        <v>Bourse de Toronto, Prospect Prediction Markets Inc., Perspective de la haute direction</v>
       </c>
       <c r="B44" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C44" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D44" t="str">
         <v>Media</v>
       </c>
       <c r="E44" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357589</v>
+        <v>https://www.newsfilecorp.com/release/311817/Bourse-de-Toronto-Prospect-Prediction-Markets-Inc.-Perspective-de-la-haute-direction</v>
       </c>
       <c r="F44" t="str">
-        <v>Carrie Press Site and Full Set of First-Look Images Available HERE - - Today, Prime Video released first look images from the upcoming new Original series, Carrie. Based on Stephen King&amp;#39;s iconic debut novel, Carrie is a bold, timely, and surprising reinvention of this classic coming&amp;amp;#8209;of&amp;amp;#8209;age story, adapted for television for the first time by visionary showrunner Mike Flanagan. Carrie will premiere exclusively on Prime Video in more than 240 countries and territorie... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357589</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - 27 août 2026) - Johnny Chen, fondateur et chef de la direction, Prospect Prediction Markets Inc. (« Prospect Markets » ou la « société ») (TSXV : MKT), relate le parcours de la société dans un entretien avec le Groupe TMX.Cannot view this video?  Visit:https://www.youtube.com/watch?v=fc6SSlTqJsoLa série d'entretiens Perspective de la haute direction présente les points de vue uniques de sociétés inscrites à la Bourse de Toronto et à la Bourse de croissance...</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>Best AI Music Video Generator in 2026: 6 Tools Compared for Character Consistency, Beat Sync, and Output Quality</v>
+        <v>Toronto Stock Exchange, Prospect Prediction Markets Inc., The View from the C-Suite</v>
       </c>
       <c r="B45" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C45" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D45" t="str">
-        <v>AI, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E45" t="str">
-        <v>https://pressreleasenews.org/pressroom/best-ai-music-video-generator-in-2026-6-tools-compared-for-character-consistency-beat-sync-and-output-quality</v>
+        <v>https://www.newsfilecorp.com/release/311813/Toronto-Stock-Exchange-Prospect-Prediction-Markets-Inc.-The-View-from-the-CSuite</v>
       </c>
       <c r="F45" t="str">
-        <v/>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 27, 2026) - Johnny Chen, Founder and Chief Executive Officer, Prospect Prediction Markets Inc. ("Prospect Markets" or the "Company") (TSXV: MKT), shares the Company's story in an interview with TMX Group.Cannot view this video?  Visit:https://www.youtube.com/watch?v=fc6SSlTqJsoThe "View From The C-Suite" video interview series highlights the unique perspectives of listed companies on Toronto Stock Exchange and TSX Venture Exchange. These videos provide...</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>New Limited Netflix Documentary Series 'Mourinho' Reveals First Look Image, Teaser and Release Date</v>
+        <v>Gemini Omni 1.1 Flash lets you build with more control</v>
       </c>
       <c r="B46" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C46" t="str">
-        <v>WebWire</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D46" t="str">
-        <v>Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E46" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357584</v>
+        <v>https://blog.google/innovation-and-ai/technology/developers-tools/build-with-gemini-omni-1-1-flash/</v>
       </c>
       <c r="F46" t="str">
-        <v>FIRST LOOK IMAGE - - Netflix revealed the first look image and teaser for the new documentary series, MOURINHO which will launch globally on Netflix from 11th August 2026. - - About MOURINHO - - No career in football has generated more masterstrokes, headlines or contradictions. Twenty years on from the night he shocked the sporting world by leading FC Porto to Champions League glory, Jos� Mourinho has gone on to manage some of the biggest clubs on the planet - from Chels... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357584</v>
+        <v>Gemini Omni 1.1 Flash brings a new suite of creative controls and generative video capabilities to developers.</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>Talks For Christ Releases New 8-Minute Video Showcasing Christ-Centered Conversations That Inspire Faith</v>
+        <v>Google Flow brings new creative control features to enhance video editing.</v>
       </c>
       <c r="B47" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C47" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D47" t="str">
         <v>Media</v>
       </c>
       <c r="E47" t="str">
-        <v>https://www.prnewswire.com/news-releases/talks-for-christ-releases-new-8-minute-video-showcasing-christ-centered-conversations-that-inspire-faith-302823985.html</v>
+        <v>https://blog.google/innovation-and-ai/models-and-research/google-labs/new-creative-controls-google-flow/</v>
       </c>
       <c r="F47" t="str">
-        <v>Where Every Conversation Points to Christ GRAND PRAIRIE, Texas, July 13, 2026 /PRNewswire/ -- Bruce Oliver Ministries Inc. is pleased to announce the release of its new eight-minute promotional video, Discover Faith-Driven Voices on Talks For Christ, introducing viewers to the heart of...</v>
+        <v>At Google I/O, we launched Gemini Omni Flash in Google Flow, bringing new video editing capabilities to creatives. Today we’re rolling out updates via Gemini Omni 1.1 Fl…</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>New method aims to keep kids safe from illegal AI-generated content</v>
+        <v>TBL Team Boxing League Announces Multi-Year Streaming Agreement with Fubo Sports Network Through 2027</v>
       </c>
       <c r="B48" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C48" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D48" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E48" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357567</v>
+        <v>https://www.prnewswire.com/news-releases/tbl-team-boxing-league-announces-multi-year-streaming-agreement-with-fubo-sports-network-through-2027-302861311.html</v>
       </c>
       <c r="F48" t="str">
-        <v>With the exploding popularity of generative artificial intelligence, many open-source models are now available online for anyone to adapt for their task, such as generating product renderings in a certain artistic style. - - But these models also find their way into the hands of nefarious actors who may optimize them to produce illegal content, like hate speech or child sexual abuse material (CSAM). This is a growing problem &amp;#8212; the National Center for Missing and Exploited Children receive... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357567</v>
+        <v>Fubo's free ad-supported streaming TV channel to begin streaming TBL MegaBrawl 4 live this weekend in the U.S. and Canada through the remainder of the 2026 postseason NEW YORK, Aug. 27, 2026 /PRNewswire/ -- TBL Team Boxing League ("TBL") today announced a new media agreement with Fubo...</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>Edifier Expands Its Award-Winning MR Series with the New MR4.5</v>
+        <v>Mitch Malone Releases First Solo Single, "Spider’s Web"</v>
       </c>
       <c r="B49" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C49" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D49" t="str">
         <v>Media</v>
       </c>
       <c r="E49" t="str">
-        <v>https://www.prnewswire.com/news-releases/edifier-expands-its-award-winning-mr-series-with-the-new-mr4-5--302823730.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/mitch-malone-releases-first-solo-120100203.html</v>
       </c>
       <c r="F49" t="str">
-        <v>Built for work, creation and everyday listening, the MR4.5 delivers accurate, balanced sound for producers, content creators and music enthusiasts alike. RICHMOND, BC, July 13, 2026 /PRNewswire/ -- Edifier International, the award-winning audio electronics designer, announces the launch...</v>
+        <v>TALLAHASSEE, Fla. &amp; JACKSONVILLE, Fla., August 27, 2026--Rock musician Mitch Malone will release his first solo single and music video, "Spider's Web," on Aug. 28.</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>AI Content Platforms Evolve from Single Generators to Integrated Workflows</v>
+        <v>Authentic Partners with Drake to Scale OVO Globally</v>
       </c>
       <c r="B50" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C50" t="str">
-        <v>GetNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D50" t="str">
-        <v>AI, Media</v>
+        <v>Finance, SaaS, Real Estate, Media</v>
       </c>
       <c r="E50" t="str">
-        <v>https://www.getnews.info/story/2026/07/13/ai-content-platforms-evolve-from-single-generators-to-integrated-workflows/?source=barchart</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359603</v>
       </c>
       <c r="F50" t="str">
-        <v/>
+        <v>Authentic Brands Group (&amp;#8220;Authentic&amp;#8221;), a global brand and entertainment platform, today announced the acquisition of a majority stake in the intellectual property of OVO, the premium lifestyle brand co-founded by Drake. As the driving force behind OVO, Drake will retain a significant ownership stake and continue shaping its creative vision alongside Authentic. The partnership builds on Authentic&amp;#39;s proven approach to growing iconic brands and cultural assets through content, experiences and g... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359603</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>JMG Public Relations Welcomes Celebrity Chef and Restaurateur, Aarthi Sampath, to Client Roster</v>
+        <v>TDM Financial Retained for Investor Awareness Services</v>
       </c>
       <c r="B51" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C51" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D51" t="str">
         <v>Media</v>
       </c>
       <c r="E51" t="str">
-        <v>https://express-press-release.net/news/2026/07/13/1762560</v>
+        <v>https://pr-inside.com/tdm-financial-retained-for-investor-awareness-services-r5216760.htm</v>
       </c>
       <c r="F51" t="str">
-        <v>New York, New York, 2026-07-13 — /EPR Network/ — JMG Public Relations (“JMG PR”), an award-winning firm that champions world-changing innovators reshaping industries for a [read full press release...]</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 27, 2026 /Gold Port Corporation (CSE:GPO)(OTCQB:GPOTF) (the "Company") is pleased to announce that it has engaged Emerging Growth, LLC DBA TDM Financial ("TDM Financial") to provide digital marketing and investor awareness services on behalf of the Company, as further described below. TDM Financial: TDM Financial of Whitefish, MT, USA, has been engaged by the Company for a six-month term commencing on August 24, 2026 to provide advertising services including Google Ads, social media and video interview distribution (the "Marketing Engagement"). The Marketing Engagement was entered into on August 24, 2026, in consideration of a total ..</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>NYSE Content Update: Circle Shares Come Off 5% Rise After Latest Banking Step</v>
+        <v>/C O R R E C T I O N -- Yamaha/</v>
       </c>
       <c r="B52" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C52" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D52" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E52" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-circle-shares-come-off-5-rise-after-latest-banking-step-302823828.html</v>
+        <v>https://www.prnewswire.com/news-releases/yamaha-expands-its-hi-fi-lineup-with-new-premium-compact-streaming-audio-components-302861381.html</v>
       </c>
       <c r="F52" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 13, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>In the news release, Yamaha Expands Its Hi-Fi Lineup with New Premium Compact Streaming Audio Components, issued 27-Aug-2026 by Yamaha over PR Newswire, the links in the first paragraph have been updated. The complete, corrected release follows: Yamaha Expands Its Hi-Fi Lineup with New...</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>Traverse Bay Farms, America&amp;#8217;s #1 Award-Winning Superfruit Brand has reached 1,000th YouTube video</v>
+        <v>Biggest, Bloodiest Update to Hunt: Showdown 1896 is Almost Here</v>
       </c>
       <c r="B53" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C53" t="str">
-        <v>PRUnderground</v>
+        <v>WebWire</v>
       </c>
       <c r="D53" t="str">
-        <v>Media</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E53" t="str">
-        <v>https://www.prunderground.com/traverse-bay-farms-americas-1-award-winning-superfruit-brand-has-reached-1000th-youtube-video/00388450/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359591</v>
       </c>
       <c r="F53" t="str">
-        <v>Traverse Bay Farms, America's #1 Award-Winning Superfruit Brand has reached a major digital milestone with the publication of its 1,000th YouTube video The post Traverse Bay Farms, America’s #1 Award-Winning Superfruit Brand has reached 1,000th YouTube video first appeared on</v>
+        <v>Hunters, - - This September 8 th we bring you a grim tale of dark experiments, a story of monstrous hunger, and bloody, Corrupted promises of power in Blood Testament. Our new in-game Event will be the biggest one this year, and will bring with it Update 2.9 with good bloody content and many exciting changes. - - Take a look at the trailer for Blood Testament now: - - Blood Testament: Event Official Cinematic Trailer: Hunt: Showdown 1896 - - A New Nightmare Is Rising - Desperate men make... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359591</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>DEEP SEA MINERALS CORP. COMMISSIONS DOCUMENTARY-STYLE VIDEO ON THE DEEP SEA MINING INDUSTRY</v>
+        <v>Meeting Fans Where They Are: Disney’s Expanding Approach to Movie Marketing</v>
       </c>
       <c r="B54" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C54" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D54" t="str">
         <v>Media</v>
       </c>
       <c r="E54" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326102/0/en/DEEP-SEA-MINERALS-CORP-COMMISSIONS-DOCUMENTARY-STYLE-VIDEO-ON-THE-DEEP-SEA-MINING-INDUSTRY.html</v>
+        <v>https://thewaltdisneycompany.com/news/disney-movie-marketing/</v>
       </c>
       <c r="F54" t="str">
-        <v>Vancouver, British Columbia, July 13, 2026 (GLOBE NEWSWIRE) -- Deep Sea Minerals Corp. (CSE: SEAS) (OTCQB: DSEAF) (FSE: X450) (" Deep Sea Minerals " or the " Company "), a seabed mineral exploration and development company focused on advancing critical mineral opportunities from the deep ocean, announces the release of a Company-commissioned documentary-style video entitled “An Inside Look At The Deep Sea Mining Industry”, which features the Company’s Chief Executive Officer, James Deckelman.</v>
+        <v>The post Meeting Fans Where They Are: Disney’s Expanding Approach to Movie Marketing appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>China's Hit Variety Show "Wonderland Season Ⅵ" Is Currently Airing - How Does This Long-Running Franchise Win the Battle for Critical Acclaim?</v>
+        <v>CNS Pharmaceuticals Participates in the Virtual Investor "Why Now" ...</v>
       </c>
       <c r="B55" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C55" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D55" t="str">
-        <v>Media</v>
+        <v>Finance, Healthcare, Media</v>
       </c>
       <c r="E55" t="str">
-        <v>https://www.prnewswire.com/news-releases/chinas-hit-variety-show-wonderland-season--is-currently-airing--how-does-this-long-running-franchise-win-the-battle-for-critical-acclaim-302823722.html</v>
+        <v>https://pr-inside.com/cns-pharmaceuticals-participates-in-the-virtual-investor-why-now-r5216737.htm</v>
       </c>
       <c r="F55" t="str">
-        <v>BEIJING and CHONGQING, China, July 13, 2026 /PRNewswire/ -- Recently, the social experiment reality show Wonderland Season Ⅵ, meticulously crafted by Tencent Video, has been airing to a strong response in China. With its authentic portrayal of group social dynamics and the unique...</v>
+        <v>(PR-inside.com) Video webcast now available here HOUSTON, TX / ACCESS Newswire / August 27, 2026 / CNS Pharmaceuticals, Inc. (NASDAQ:CNSP) ("CNS" or the "Company"), a biotechnology company focused on building a pipeline of innovative therapies addressing significant unmet medical needs, today announced that it participated in the Virtual Investor "Why Now" on-demand conference. Rami Levin, President and Chief Executive Officer of CNS Pharmaceuticals, highlighted the Company's strategic transformation that is being built on the strength of its newly assembled executive leadership team, enhanced financial position following its recent financing, and disciplined approach to evaluating differentiated assets. Mr. Levin emphasized the Company's efforts to ..</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>Webuy Launches AI Agent-Assisted Smart Travel Card to Enhance Connected Travel Experience</v>
+        <v>JTC Team Releases Virtual Investor "Why Now" On-Demand Conference Featuring ...</v>
       </c>
       <c r="B56" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C56" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D56" t="str">
-        <v>Finance, AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E56" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3325974/0/en/Webuy-Launches-AI-Agent-Assisted-Smart-Travel-Card-to-Enhance-Connected-Travel-Experience.html</v>
+        <v>https://pr-inside.com/jtc-team-releases-virtual-investor-why-now-on-demand-conference-featuring-r5216736.htm</v>
       </c>
       <c r="F56" t="str">
-        <v>Webuy launches its AI Agent-driven Smart Travel Card, connecting travelers with journey information, location-based content and on-the-ground support.</v>
+        <v>(PR-inside.com) Nine CEOs. Nine investment stories. 60 seconds each to answer the question that matters most to investors: Why now? On-demand video series gives investors rapid access to company leadership, recent milestones, upcoming catalysts and the opportunities management believes investors should be watching today Access on demand conference here FRENCHTOWN, NJ / ACCESS Newswire / August 27, 2026 /JTC Team ("JTC"), a fully integrated corporate communications and investor relations firm, today announced the release of its Virtual Investor "Why Now" On-Demand Conference, featuring a fast-paced series of 60-second presentations from the CEOs of nine publicly traded companies. The premise is simple: Why should investors be ..</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>Lithuania-Based Ecency Positions Open-Source Social Platform Within Europe's Digital Sovereignty Movement</v>
+        <v>enVVeno Medical Participates in the Virtual Investor 'Why Now' On-Demand ...</v>
       </c>
       <c r="B57" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C57" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D57" t="str">
-        <v>Crypto, SaaS, Media</v>
+        <v>Finance, Healthcare, Media</v>
       </c>
       <c r="E57" t="str">
-        <v>https://www.pr.com/press-release/971271</v>
+        <v>https://pr-inside.com/envveno-medical-participates-in-the-virtual-investor-why-now-on-demand-r5216735.htm</v>
       </c>
       <c r="F57" t="str">
-        <v>As the European Commission adopts its Tech Sovereignty Package, Ecency, a Hive-based social platform operating since 2016, offers an EU-incorporated, EU-hosted, open-source alternative to US-controlled social networks. The platform gives creators content ownership, a self-custody wallet, and an ad-free feed, with its open-source Vision frontend available for self-hosting. [PR.com]</v>
+        <v>(PR-inside.com) Video Webcast Now Available Here IRVINE, CA / ACCESS Newswire / August 27, 2026 / enVVeno Medical Corporation (NASDAQ:NVNO) ("enVVeno Medical" or the "Company") today announced that Robert Berman, Chief Executive Officer of enVVeno Medical, participated in the Virtual Investor "Why Now" on-demand conference. For the event, Mr. Berman highlighted the Company's investment opportunity, including the significant unmet need for effective treatment options for patients with severe Deep Venous Insufficiency (DVI) and the substantial market opportunity for Company's non-surgical replacement venous valve called enVVe. He also discussed the Company's recent achievement of the FDA IDE approval for a U.S. pivotal study evaluating ..</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>SEO FOR TODAY Continues to Grow as a Resource for SEO and Search Marketing Insights</v>
+        <v>NYSE Texas Opens Headquarters in Dallas: NYSE Content Update</v>
       </c>
       <c r="B58" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C58" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D58" t="str">
-        <v>AI, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E58" t="str">
-        <v>https://www.pr.com/press-release/971174</v>
+        <v>https://www.prnewswire.com/news-releases/nyse-texas-opens-headquarters-in-dallas-nyse-content-update-302861832.html</v>
       </c>
       <c r="F58" t="str">
-        <v>SEO FOR TODAY continues expanding its library of SEO and search marketing content, providing marketers, business owners, and digital professionals with timely insights on Google updates, AI-driven search, content strategy, and emerging industry trends. [PR.com]</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 27, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>Full Throttle SEO Warns Businesses Against Repeating the Biggest Content Mistake of the SEO Era in the Race for AI Visibility</v>
+        <v>DesignRush Podcast Features Aditude's Jared Siegal on $5M Growth Without a Sales Team</v>
       </c>
       <c r="B59" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C59" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D59" t="str">
-        <v>Finance, AI, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E59" t="str">
-        <v>https://www.pr.com/press-release/972664</v>
+        <v>https://www.newsfilecorp.com/release/311784/DesignRush-Podcast-Features-Aditudes-Jared-Siegal-on-5M-Growth-Without-a-Sales-Team</v>
       </c>
       <c r="F59" t="str">
-        <v>As businesses rush to optimize for AI search, many are being told to create more content. Full Throttle SEO founder Ivy Boyter cautions that this approach risks repeating the content bloat and keyword cannibalization that hurt websites in the past. Instead, she advocates strengthening existing content, improving clarity, and focusing on strategies that drive qualified traffic, leads, and revenue, not just AI mentions. [PR.com]</v>
+        <v>Miami, Florida--(Newsfile Corp. - August 27, 2026) - DesignRush has released a new episode of the DesignRush Podcast featuring Jared Siegal, Founder and CEO of Aditude. Siegal shared the product, pricing, referral, and leadership decisions that helped the company reach $5 million in annual subscription revenue without a dedicated sales team.Jared Siegal joins the DesignRush Podcast to discuss building and scaling Aditude.To view an enhanced version of this graphic, please...</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>ScottMadden Launches The ScottMadden Energy Exchange Podcast</v>
+        <v>Parks Associates: 19% of Smart Home Device Owners Pay for Subscription Service for A Video Security Device; Adoption of Smart Home Hubs Remains Flat at 5% of US Internet Households</v>
       </c>
       <c r="B60" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C60" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D60" t="str">
-        <v>Energy, Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E60" t="str">
-        <v>https://www.pr.com/press-release/973420</v>
+        <v>https://www.prnewswire.com/news-releases/parks-associates-19-of-smart-home-device-owners-pay-for-subscription-service-for-a-video-security-device-adoption-of-smart-home-hubs-remains-flat-at-5-of-us-internet-households-302861262.html</v>
       </c>
       <c r="F60" t="str">
-        <v>ScottMadden, a leading management consulting firm serving the energy industry, announced the launch of The ScottMadden Energy Exchange, a new podcast featuring conversations with industry leaders on the trends, challenges, and opportunities shaping the future of energy. Hosted by Marc Miller, Partner and Energy Practice Leader, the podcast explores the strategic and operational issues facing electric and natural gas [PR.com]</v>
+        <v>Security and AI services create new growth opportunities for underdeveloped smart home subscription market PLANO, Texas, Aug. 27, 2026 /PRNewswire/ -- Parks Associates' new research Smart Home Platforms: UX, Loyalty, Monetization finds that 53% of smart home device owners do not pay any...</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>/C O R R E C T I O N -- Jackpot.com/</v>
+        <v>Sportradar and Polymarket Significantly Expand Prediction Market Partnership to More Than 20 Global Sports Leagues and Competitions</v>
       </c>
       <c r="B61" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C61" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D61" t="str">
-        <v>Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E61" t="str">
-        <v>https://www.prnewswire.com/news-releases/jackpotcom-partners-with-thndr-to-launch-industry-first-p2p-skill-games-and-tournaments-302822062.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352002/0/en/sportradar-and-polymarket-significantly-expand-prediction-market-partnership-to-more-than-20-global-sports-leagues-and-competitions.html</v>
       </c>
       <c r="F61" t="str">
-        <v>In the news release, Jackpot.com Partners with THNDR to Launch Industry-First P2P Skill Games and Tournaments, issued 09-Jul-2026 by Jackpot.com over PR Newswire, we are advised by the company that the original release content has been updated. The complete, corrected release follows:...</v>
+        <v>Expansion Adds Exclusive Streaming for the Bundesliga and Euroleague Basketball, Along with Official Data for Tennis Grand Slams, Among Others</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>CARNIVAL PRESENTA EL CARNIVAL DESTINY COMO SU BARCO MÁS NUEVO Y EL PRIMERO DE LA "ACE CLASS" DE NUEVA GENERACIÓN</v>
+        <v>Pok�mon Chat Badges Are Now on Twitch!</v>
       </c>
       <c r="B62" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C62" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D62" t="str">
         <v>Media</v>
       </c>
       <c r="E62" t="str">
-        <v>https://www.prnewswire.com/news-releases/carnival-presenta-el-carnival-destiny-como-su-barco-mas-nuevo-y-el-primero-de-la-ace-class-de-nueva-generacion-864075644.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359584</v>
       </c>
       <c r="F62" t="str">
-        <v>More Sea to See™ con un nuevo diseño de barco que permite contemplar el océano como nunca antes Para ver un video de la presidenta Christine Duffy presentando el Carnival Destiny, haga clic aquí. Para ver un video de la ceremonia de corte del acero del Carnival Destiny, haga clic aquí....</v>
+        <v>Your favorite Pok�mon are here on Twitch in Badge form, and you can start collecting them! - - We&amp;#39;ve launched official Pok�mon Chat Badges, an ongoing collectible experience built in partnership with The Pok�mon Company International. Watch Pok�mon, Just Chatting, DJs, Sports, Music, or Art streams to grow your collection and show off your badges in every chat on Twitch. - - How It Works - - Qualifying Content. Channels streaming in any Pok�mon category or in the Just Chatting, DJs, Spor... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359584</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>CapCut video studio cited in analysis of AI video ad workflow tools</v>
+        <v>Toronto Real Estate Trailblazer Sam Kamra Expands Digital Footprint ...</v>
       </c>
       <c r="B63" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C63" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D63" t="str">
-        <v>AI, Media</v>
+        <v>Crypto, AI, SaaS, Real Estate, Media</v>
       </c>
       <c r="E63" t="str">
-        <v>https://pressreleasenews.org/pressroom/capcut-video-studio-cited-in-analysis-of-ai-video-ad-workflow-tools</v>
+        <v>https://pr-inside.com/toronto-real-estate-trailblazer-sam-kamra-expands-digital-footprint-r5216721.htm</v>
       </c>
       <c r="F63" t="str">
-        <v>CapCut Video Studio is cited in a new analysis by Forrester Research for its integrated workflow capabilities in AI video ad production, reducing context switching for marketing teams.</v>
+        <v>(PR-inside.com) Recognized nationally through major media features, celebrated on Streets Of Toronto, and hailed as a top-producing creative agent who set the bar high with listing.ca and Canada's pioneering crypto platform BTCHome.ca, Kamra is once again transforming the landscape by integrating cutting-edge LTX AI video production into real estate marketing. TORONTO, ON / ACCESS Newswire / August 27, 2026 / The Greater Toronto Area housing market has long been a crucible of high competition, demanding unyielding resilience, foresight, and adaptability from those who hope to rise above the noise. Amidst shifting economic cycles and a sea of conventional brokerages, one name has ..</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>HitPaw Launches 6th Anniversary Celebration: Spin to Win Big Prizes and Save Up to 50% on AI Tools</v>
+        <v>When Algorithms Screen Algorithms, Real Leaders Don't Get Hired</v>
       </c>
       <c r="B64" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C64" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D64" t="str">
-        <v>AI, Media</v>
+        <v>AI, Gaming, Media</v>
       </c>
       <c r="E64" t="str">
-        <v>https://www.prnewswire.com/news-releases/hitpaw-launches-6th-anniversary-celebration-spin-to-win-big-prizes-and-save-up-to-50-on-ai-tools-302822922.html</v>
+        <v>https://www.prweb.com/releases/when-algorithms-screen-algorithms-real-leaders-dont-get-hired-302860438.html</v>
       </c>
       <c r="F64" t="str">
-        <v>NEW YORK, July 10, 2026 /PRNewswire/ -- HitPaw, the global leader in AI-powered creative tools for photo, video, and audio generation, enhancement, and editing, celebrates its 6th Anniversary with exclusive savings of up to 50% off. Whether enhancing photos, restoring videos, or creating...</v>
+        <v>When corporations automated hiring, candidates deployed AI bots to game the system. The result is an enterprise disaster: congested funnels, compromised video interviews, and an influx of synthetic hires who freeze under actual operational pressure. In Forbes, executive search leader...</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>Prime Video Unveils the teaser trailer of Masterplan, the upcoming Prime Original movie featuring Academy Award®-nominated American actor Stanley Tucci, breakout Italian actress Simona Tabasco and French actor Victor Belmondo</v>
+        <v>Bebuzee Announces Strategic Nollywood Partnerships Representing 1 Million+ ...</v>
       </c>
       <c r="B65" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C65" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D65" t="str">
-        <v>Media</v>
+        <v>Finance, AI, SaaS, Retail, Media</v>
       </c>
       <c r="E65" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357500</v>
+        <v>https://pr-inside.com/bebuzee-announces-strategic-nollywood-partnerships-representing-1-million-r5216699.htm</v>
       </c>
       <c r="F65" t="str">
-        <v>Today, Prime Video unveiled the teaser trailer for Masterplan, offering the first look at its French-Italian Prime Original film, shot in English and starring Academy Award&amp;#174;-nominee Stanley Tucci [/color] ( The Devil Wears Prada, The Lovely Bones, The Hunger Games ), breakout stars Simona Tabasco [/color] ( The White Lotus, season 2) and Victor Belmondo [/color] ( Bastion 36 ). Masterplan will be available exclusively on Prime Video in more than 240 countries and te... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357500</v>
+        <v>(PR-inside.com) Bebuzee targets a massive digital opportunity at the intersection of Nollywood, AI, streaming, advertising, e-commerce and creator monetisation MIAMI, FL / ACCESS Newswire / August 27, 2026 /Bebuzee, Inc. (OTCID:BBUZ) today announced strategic partnership agreements with leading Nollywood guilds and industry organizations representing a combined membership of more than 1 million people, creating a potentially significant new growth opportunity for Bebuzee's global AI-powered Super App. The partnerships are designed to connect Nollywood's vast creative ecosystem with Bebuzee's expanding technology platform and its multiple digital revenue engines. A $6.4 BILLION CREATIVE ECONOMY. A MASSIVE DIGITAL OPPORTUNITY. Nigeria's creative economy is valued at approximately $6.4 billio</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>HitPaw Launches 6th Anniversary Celebration: Spin to Win Big Prizes and Save Up to 50-percent on AI Tools</v>
+        <v>Bebuzee Announces Strategic Nollywood Partnerships Representing 1 Million+ Industry Members</v>
       </c>
       <c r="B66" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C66" t="str">
-        <v>Send2Press</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D66" t="str">
-        <v>AI, Media</v>
+        <v>AI, Retail, Media</v>
       </c>
       <c r="E66" t="str">
-        <v>https://www.send2press.com/wire/hitpaw-launches-6th-anniversary-celebration-spin-to-win-big-prizes-and-save-up-to-50-percent-on-ai-tools/</v>
+        <v>https://www.newswire.com/news/bebuzee-announces-strategic-nollywood-partnerships-representing-1-million</v>
       </c>
       <c r="F66" t="str">
-        <v>NEW YORK, N.Y., July 10, 2026 (SEND2PRESS NEWSWIRE) -- HitPaw, the global leader in AI-powered creative tools for photo, video, and audio generation, enhancement, and editing, celebrates its 6th Anniversary with exclusive savings of up to 50% off. Whether enhancing photos, restoring videos, or creating AI-powered content, HitPaw empowers creators to bring their ideas to life with intuitive AI tools.</v>
+        <v>Bebuzee targets a massive digital opportunity at the intersection of Nollywood, AI, streaming, advertising, e-commerce and creator monetisation</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>New to The Street's Exclusive Ford Motor Company (F) Interview Surpasses 4 Million Views, Continues to Deliver More Than 100,000 Monthly Views - Demonstrating the Power of Premium Content and Global Distribution</v>
+        <v>Wiley Schedules First Quarter Fiscal 2027 Earnings Release and Conference Call</v>
       </c>
       <c r="B67" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C67" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D67" t="str">
-        <v>Media</v>
+        <v>Finance, Media, Education</v>
       </c>
       <c r="E67" t="str">
-        <v>https://www.newswire.com/news/new-to-the-streets-exclusive-ford-motor-company-nyse-f-interview-surpasses-4</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/wiley-schedules-first-quarter-fiscal-113000085.html</v>
       </c>
       <c r="F67" t="str">
-        <v/>
-[...2 lines deleted...]
-    <row r="68">
+        <v>HOBOKEN, N.J., August 27, 2026--Wiley (NYSE: WLY), a global leader in authoritative content and research intelligence for the advancement of scientific discovery, innovation, and learning, will release its first quarter fiscal 2027 results prior to market open on Thursday, September 3, 2026. The Company has scheduled a conference call that day beginning at 10am ET to discuss the results.</v>
+      </c>
+    </row>
+    <row r="68" xml:space="preserve">
       <c r="A68" t="str">
-        <v>CARNIVAL UNVEILS CARNIVAL DESTINY AS ITS NEWEST SHIP AND FIRST SHIP IN NEXT-GENERATION ACE CLASS</v>
+        <v>Mobius Social's Inaugural Stock Investment Simulation Competition to Launch Tomorrow in Singapore</v>
       </c>
       <c r="B68" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C68" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D68" t="str">
-        <v>Media</v>
+        <v>Finance, SaaS, Media</v>
       </c>
       <c r="E68" t="str">
-        <v>https://www.prnewswire.com/news-releases/carnival-unveils-carnival-destiny-as-its-newest-ship-and-first-ship-in-next-generation-ace-class-302822811.html</v>
-[...2 lines deleted...]
-        <v>More Sea to See™ with a New Ship Design That Brings the Ocean into View Like Never Before To watch a video of President Christine Duffy unveiling Carnival Destiny, click here. To watch a video of Carnival Destiny's steel-cutting ceremony, click here. MONFALCONE, Italy, July 10, 2026...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109487/</v>
+      </c>
+      <c r="F68" t="str" xml:space="preserve">
+        <v xml:space="preserve">SINGAPORE, August 27, 2026 - (ACN Newswire) - The inaugural stock investment simulation competition, exclusively sponsored by Mobius Social—an integrated platform combining global stock market data with investment-focused social networking capabilities—will officially launch tomorrow (August 28) in Singapore. The three-month competition (August 28 to November 28) is open to investors aged 18 and above in Singapore and is expected to attract more than 30,000 participants. The competition features a total prize pool of SGD 350,000, with winners invited to attend an offline awards ceremony in Singapore.
+Rules Highlights: Realistic Simulation + Strict Risk Control
+The competition adopts a real-market simulation trading format, with each participant receiving USD 100,000 in virtual initial capital to validate their investment strategies in a highly realistic market environment. To advocate rational investing and prevent irrational behaviors such as excessive concentration, the competition features a dual professional risk control mechanism:
+Single Position Limit: Holdings in any single stock must not exceed 30% of total assets.
+Maximum Drawdown Threshold: A 40% maximum drawdown limit is set; breaching this threshold will trigger risk control intervention.
+The organizers stated, "We hope participants focus on long-term, stable returns rather than pursuing short-term high volatility. These two risk control rules are fundamental principles for daily risk management in professional institutions. They also represent the core design philosophy of 'practicing through competing' in this contest."
+Competition Format: Full Cycle + Key Sprint Period
+The three-month schedule provides a complete testing period for different investment strategies. Participants must complete no fewer than five valid trades throughout the competition. Among these, September 7 to September 18 is designated as the “Simulation Analysis Sprint Period”—a special concentrated challenge window within the competition. During this phase, participants can focus on validating their short-term judgment and strategy adjustment capabilities. Performance during this period will serve as one of the weighted factors in final ranking calculations.
+Registration Now Open
+Competition registration is now fully open. Participants can complete identity registration on the official Mobius website and will then be directed to the official WhatsApp community, ensuring standardized and precise delivery of competition updates, risk control alerts, and technical support. The registration channel will remain open after the launch date (August 28); please refer to the official website for the specific deadline.
+Launch Day Offline Summit: Face-to-Face with Investment Experts
+On the competition launch day, the organizers will simultaneously host an offline investment exchange summit in Singapore. Multiple authoritative experts in the investment field will be present to share in-depth insights on core topics, including market trend analysis, stock valuation logic, technical trading system development, capital flow research methods, real-world case studies, and investment risk management systems. On-site participants will not only have the opportunity to discuss investment challenges face-to-face with experts but also gain deeper understanding of institutional investors’ thinking frameworks to systematically optimize their personal trading approaches.
+For specific details regarding the offline summit’s venue, entry methods, and capacity information, please inquire through Mobius official channels.
+About Mobius Social
+Mobius Social is a next-generation investment social application integrating social networking features with global key stock market data. The platform is committed to connecting global investors with industry authorities through one-stop data and information services and an open professional community, breaking down information silos and helping users optimize trading strategies while achieving continuous evolution of investment capabilities. This competition represents an important initiative by Mobius Social to promote investor exchange and capability development.
+The Mobius Social Competition Committee stated, "Investment has never been a solitary endeavor. Through this competition, we hope to enable investors from diverse backgrounds to communicate, collaborate, and grow on a single platform. The SGD 350,000 prize pool demonstrates our commitment, strict risk control reflects our stance, and the three-month competition period provides every serious participant with sufficient time and space to validate themselves.”
+For more information on participation methods, competition rules, and event arrangements, please continue to follow the official Mobius website and official WhatsApp community.
+Risk Disclaimer: This competition is a simulation trading activity and does not involve real funds. Simulation performance does not constitute a return guarantee, and competition and platform content do not constitute investment advice.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>NYSE Content Update: Samos Energy Acquisition to Make NYSE Debut</v>
+        <v>Bilibili Inc. Announces Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B69" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C69" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D69" t="str">
-        <v>Finance, Energy, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E69" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-samos-energy-acquisition-to-make-nyse-debut-302822796.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351838/0/en/bilibili-inc-announces-second-quarter-2026-financial-results.html</v>
       </c>
       <c r="F69" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 10, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>SHANGHAI, Aug. 27, 2026 (GLOBE NEWSWIRE) -- Bilibili Inc. (“Bilibili” or the “Company”) (Nasdaq: BILI and HKEX: 9626), an iconic brand and a leading video community for young generations in China, today announced its unaudited financial results for the second quarter ended June 30, 2026.</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>Wrap Technologies Inc. (NASDAQ: WRAP) Enters Strategic Transaction, Acquires US and NATO Distribution Rights to Physics-Based Sensing Tech</v>
+        <v>Ohmyhome Limited Announces Share Consolidation</v>
       </c>
       <c r="B70" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C70" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D70" t="str">
-        <v>Finance, SaaS, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E70" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325470/0/en/Wrap-Technologies-Inc-NASDAQ-WRAP-Enters-Strategic-Transaction-Acquires-US-and-NATO-Distribution-Rights-to-Physics-Based-Sensing-Tech.html</v>
+        <v>https://www.prnewswire.com/news-releases/ohmyhome-limited-announces-share-consolidation-302861665.html</v>
       </c>
       <c r="F70" t="str">
-        <v>NEW YORK, July 10, 2026 (GLOBE NEWSWIRE) -- via NetworkNewsWire (“NNW”) — Wrap Technologies Inc. (NASDAQ: WRAP) today announces its placement in an editorial published by NetworkNewsWire (“NNW”), one of 75+ brands within the Dynamic Brand Portfolio @ IBN ( InvestorBrandNetwork ) , a specialized communications platform with a focus on financial news and content distribution for private and public companies and the investment community.</v>
+        <v>SINGAPORE, Aug. 27, 2026 /PRNewswire/ -- Ohmyhome Ltd (NASDAQ: OMH) (the "Company"), a data and technology driven digital marketing company delivering multi-channel marketing and content solutions for advertisers, today announced that it will effect a share consolidation of its Class A...</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>What is the Best Social Media Platform for Body Piercing Artists?</v>
+        <v>The Unbound Winners for Life Podcast Launches, Helping Athletes, Founders, and Performers Rebuild Identity When the Spotlight Fades</v>
       </c>
       <c r="B71" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C71" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D71" t="str">
-        <v>SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E71" t="str">
-        <v>https://pr-inside.com/what-is-the-best-social-media-platform-for-body-piercing-artists-r5199642.htm</v>
+        <v>https://www.newsfilecorp.com/release/310218/The-Unbound-Winners-for-Life-Podcast-Launches-Helping-Athletes-Founders-and-Performers-Rebuild-Identity-When-the-Spotlight-Fades</v>
       </c>
       <c r="F71" t="str">
-        <v>(PR-inside.com) The Best Social Media Platform for Body Piercing is JAASPIRE SEATTLE, WA / ACCESS Newswire / July 10, 2026 / Social media has become an essential part of how body piercing artists showcase their work, educate clients and build their businesses. As creators navigate changing algorithms and reduced organic reach on traditional platforms, interest is growing in social networks that provide greater control over content visibility, audience engagement and monetization. Consistent with the growing demand for creator-first platforms, JAASPIRE is emerging as one of the best social media platforms for body piercing artists by combining content publishing, public portfolios, audience engagement, and ..</v>
+        <v>Dallas, Texas--(Newsfile Corp. - August 27, 2026) - The Unbound Winners for Life Podcast has launched a new show for athletes, founders, and performers facing the moment when the identity that built their success no longer fits who they're becoming. The podcast is hosted and created by Lori Darley, a former professional dancer and identity and leadership coach.Photography by Trey SmithTo view an enhanced version of this graphic, please...</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>Author Sandy Malone Opens Up About Losing Her Mother to Alzheimer&amp;#039;s on Top-Ranked Mental Health Podcast</v>
+        <v>[Video] No Unfolding Needed: A Day With Galaxy Z Flip8’s FlexWindow</v>
       </c>
       <c r="B72" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C72" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D72" t="str">
-        <v>Healthcare, Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E72" t="str">
-        <v>https://www.prunderground.com/author-sandy-malone-opens-up-about-losing-her-mother-to-alzheimers-on-top-ranked-mental-health-podcast/00388289/</v>
+        <v>https://news.samsung.com/global/video-no-unfolding-needed-a-day-with-galaxy-z-flip8s-flexwindow</v>
       </c>
       <c r="F72" t="str">
-        <v>Malone shares her personal journey of losing her mother to Alzheimer's disease and offers a preview of her forthcoming book during an emotional conversation on one of the world's leading mental health podcasts. The post Author Sandy Malone Opens Up About Losing Her Mother to Alzheimer's on Top-Ranked Mental Health Podcast first appeared on</v>
+        <v>The thinnest and lightest Galaxy Z Flip yet, Galaxy Z Flip8 delivers greater convenience anytime, anywhere in a compact form factor that fits comfortably in one hand. A standout feature of Galaxy Z Flip8 is its upgraded cover display, FlexWindow. Users can take photos, access frequently used apps, and experience agentic AI — all without […]</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>iQIYI International Releases First Half of 2026 Global Trending Content: Chinese Dramas and Micro Dramas Power Dual-Engine Global Growth</v>
+        <v>Tencent Games Central Tech Makes Its gamescom Debut, Accelerating Game Industry Innovation with Full-Pipeline Proprietary AI Technologies</v>
       </c>
       <c r="B73" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C73" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D73" t="str">
-        <v>SaaS, Media</v>
+        <v>AI, Gaming, Media</v>
       </c>
       <c r="E73" t="str">
-        <v>https://www.prnewswire.com/news-releases/iqiyi-international-releases-first-half-of-2026-global-trending-content-chinese-dramas-and-micro-dramas-power-dual-engine-global-growth-302822516.html</v>
+        <v>https://www.prnewswire.com/news-releases/tencent-games-central-tech-makes-its-gamescom-debut-accelerating-game-industry-innovation-with-full-pipeline-proprietary-ai-technologies-302861469.html</v>
       </c>
       <c r="F73" t="str">
-        <v>BEIJING, July 9, 2026 /PRNewswire/ -- On July 9, iQIYI, China's leading online entertainment platform, released its Global Trending Content for the first half of 2026, recording a 130% year-on-year surge in total viewership across its international platform. This robust growth is driven...</v>
+        <v>COLOGNE, Germany, Aug. 27, 2026 /PRNewswire/ -- Tencent Games Central Tech recently made its gamescom debut as a unified brand. Together with Motus AI, GIGA, MagicDawn, ACE, GVoice and WeTest, it presented a proprietary technology portfolio covering game content production, gameplay...</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>D2L Announces New AI-Enhanced Content Creation and Personalized Learning at Fusion 2026</v>
+        <v>Mango AI's Video Multiple Face Swap Lets Users Change Every Face in Group Clips</v>
       </c>
       <c r="B74" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C74" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D74" t="str">
-        <v>AI, Media, Education</v>
+        <v>AI, Media</v>
       </c>
       <c r="E74" t="str">
-        <v>https://www.prnewswire.com/news-releases/d2l-announces-new-ai-enhanced-content-creation-and-personalized-learning-at-fusion-2026-302822234.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359574</v>
       </c>
       <c r="F74" t="str">
-        <v>Latest D2L Lumi features are designed to support content enhancement, learner engagement and more connected learning experiences PHOENIX, July 9, 2026 /PRNewswire/ - D2L, a global leader in learning innovation, announced new AI innovations designed to help organizations create and adapt...</v>
+        <v>Group scenes have long been trickier to edit than solo shots, and Mango AI addresses this with a video multiple face swap tool that changes several faces within a single clip. Instead of handling one person at a time, the feature lets users pair a target photo with each face in the footage and swap them all together. - - To begin, users upload a source video of up to 15 seconds and 30MB that shows multiple faces, then add a target photo for each face they want to replace. The video mult... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359574</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>Hivelocity Launches Streaming Bundle to Help Video Platforms Scale with Confidence</v>
+        <v>The Modern Serve Launches an Online Publication for Adult Recreational Tennis Players</v>
       </c>
       <c r="B75" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C75" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D75" t="str">
-        <v>SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E75" t="str">
-        <v>https://www.prnewswire.com/news-releases/hivelocity-launches-streaming-bundle-to-help-video-platforms-scale-with-confidence-302822218.html</v>
+        <v>https://www.newsfilecorp.com/release/311767/The-Modern-Serve-Launches-an-Online-Publication-for-Adult-Recreational-Tennis-Players</v>
       </c>
       <c r="F75" t="str">
-        <v>Purpose-built infrastructure for streaming workloads with predictable bandwidth costs and built-in DDoS protection TAMPA, Fla., July 9, 2026 /PRNewswire/ -- Hivelocity, a provider of bare metal, dedicated servers, edge computing, and cloud infrastructure solutions, today announced the...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 27, 2026) - The Modern Serve, a tennis and wellness lifestyle publication founded by Vancouver-based digital creator Waepril Chua, announced today the launch of its website at TheModernServe.com. The site publishes editorial content for adult recreational tennis players, covering instruction, wellness, equipment, style, and travel.Waepril Chua, Founder of The Modern ServeTo view an enhanced version of this graphic, please...</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>TomorrowZone and Initium SoftWorks Partner to Bring Strategic Clarity to Digital Transformation and AI Initiatives</v>
+        <v>/C O R R E C T I O N -- RapidSOS/</v>
       </c>
       <c r="B76" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C76" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D76" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E76" t="str">
-        <v>https://www.prweb.com/releases/tomorrowzone-and-initium-softworks-partner-to-bring-strategic-clarity-to-digital-transformation-and-ai-initiatives-302820570.html</v>
+        <v>https://www.prnewswire.com/news-releases/apple-emergency-sos-live-video-now-available-in-brazil--enabled-by-rapidsos-302857507.html</v>
       </c>
       <c r="F76" t="str">
-        <v>Initium SoftWorks and TomorrowZone have announced a partnership to help organizations bring greater strategic clarity to digital transformation and AI initiatives. The collaboration combines TomorrowZone's clarity-first advisory approach with ISW's expertise in content services, document...</v>
+        <v>In the news release, Apple Emergency SOS Live Video Now Available in Brazil — Enabled by RapidSOS, issued 24-Aug-2026 by RapidSOS over PR Newswire, we are advised by the company that the release Headline and text have been updated. The complete, corrected release follows: Emergency SOS...</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>Channel 4 restructures commissioning leadership</v>
+        <v>FIRST LOOK AT “THE REAL ROONEYS” AS BRAND NEW TEASER TRAILER AND KEY ART REVEALED FOR THE HIGHLY ANTICIPATED DISNEY+ DOCUMEN</v>
       </c>
       <c r="B77" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C77" t="str">
         <v>WebWire</v>
       </c>
       <c r="D77" t="str">
-        <v>Media</v>
+        <v>Media, Education</v>
       </c>
       <c r="E77" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357436</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359571</v>
       </c>
       <c r="F77" t="str">
-        <v>Louisa Compton and Kiran Nataraja, alongside a third director yet to be recruited, will together lead the commissioning team. All three will report directly to new CEO Priya Dogra. - - The structure will come into effect when Katz leaves the channel later in 2026. It includes a Director of News, Digital and Audience Trust; a Director of Programmes; and a Director of Content Strategy. - - Compton, who is currently Head of News, Current Affairs, Specialist Factual, and Sport at Channel 4, wi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357436</v>
+        <v>Teaser Trailer: HERE - - Key Art: HERE - - Disney+ has today confirmed that its latest Hulu Original series from the UK, &amp;#8220;The Real Rooneys,&amp;#8221; will premiere on 24th September and has revealed a taste of what&amp;#39;s to come in an official teaser trailer. - - In the 10-episode series, Coleen and Wayne Rooney have invited cameras into their home for a pivotal year in their lives. It&amp;#39;s all change as Wayne steps away from football management, swapping the touchline for school runs, while Cole... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359571</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>360 Degree Camera Market Trends, Size Surges to USD 4.2 Billion by 2033, Propelled by 12.3% CAGR - Verified Market Reports®</v>
+        <v>First Look At “The Real Rooneys” As Brand New Teaser Trailer And Key Art Revealed For The Highly Anticipated Disney+ Documentary Series</v>
       </c>
       <c r="B78" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C78" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D78" t="str">
-        <v>Real Estate, Automotive, Media</v>
+        <v>Media, Education</v>
       </c>
       <c r="E78" t="str">
-        <v>https://www.prnewswire.com/news-releases/360-degree-camera-market-trends-size-surges-to-usd-4-2-billion-by-2033--propelled-by-12-3-cagr---verified-market-reports-302821870.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359571</v>
       </c>
       <c r="F78" t="str">
-        <v>The 360-degree camera market is accelerating at a disruptive pace, driven by immersive content demand, spatial computing, and rapid adoption across virtual reality ecosystems. Surging penetration in sectors such as real estate visualization, tourism marketing, automotive imaging, and...</v>
+        <v>Disney+ has today confirmed that its latest Hulu Original series from the UK, &amp;#8220;The Real Rooneys,&amp;#8221; will premiere on 24th September and has revealed a taste of what&amp;#39;s to come in an official teaser trailer. - - In the 10-episode series, Coleen and Wayne Rooney have invited cameras into their home for a pivotal year in their lives. It&amp;#39;s all change as Wayne steps away from football management, swapping the touchline for school runs, while Coleen embraces the biggest opportunities of her career,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359571</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>Wiley Launches Advanced Immunology to Deepen Understanding of the Immune System in Health and Disease</v>
+        <v>LAFC Announces Monster Energy As Club's Official Energy Drink</v>
       </c>
       <c r="B79" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C79" t="str">
         <v>WebWire</v>
       </c>
       <c r="D79" t="str">
-        <v>Finance, Healthcare, Media</v>
+        <v>Energy, Media</v>
       </c>
       <c r="E79" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357434</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359567</v>
       </c>
       <c r="F79" t="str">
-        <v>Wiley (NYSE: WLY), a global leader in authoritative content and research intelligence, today announced the launch of Advanced Immunology, a new open access journal designed to connect basic science and clinical discovery across the immune system. - - This new title, now open for submissions, is part of the ongoing expansion of Wiley&amp;#39;s Advanced Portfolio, reflecting Wiley&amp;#39;s commitment to accelerating science that addresses humanity&amp;#39;s most pressing challenges across a wide range of disciplin... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357434</v>
+        <v>Los Angeles Football Club (LAFC) today announced Monster Energy as the club&amp;#39;s official energy drink. The multi-season partnership - the first of its kind between Monster Energy and a Major League Soccer club - will bring Monster Energy beverages, experiences and more to LAFC&amp;#39;s home venue, BMO Stadium, as well as make Monster Energy the presenting partner of select LAFC content. - - &amp;#8220;LAFC matchdays are famous for the raw energy of Los Angeles on display at BMO Stadium, making Monster Energy... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359567</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>IAB Releases Redefining Media Types Standard for Public Comment</v>
+        <v>Streaming smash hit, Handcuffed: Last Pair Standing, confirmed for a second series with Jonathan Ross returning to the helm</v>
       </c>
       <c r="B80" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C80" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D80" t="str">
         <v>Media</v>
       </c>
       <c r="E80" t="str">
-        <v>https://www.prnewswire.com/news-releases/iab-releases-redefining-media-types-standard-for-public-comment-302822090.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359562</v>
       </c>
       <c r="F80" t="str">
-        <v>New Framework, Developed in Partnership With IAB Tech Lab, Establishes Shared Definitions for Digital Video Formats Aligned with Viewer Experiences In Public Comment Until August 8 NEW YORK, July 9, 2026 /PRNewswire/ -- Interactive Advertising Bureau (IAB), the leading trade organization...</v>
+        <v>The outrageous social experiment, declared the &amp;#8220;best thing since Pot Noodles&amp;#8221; by singer Liam Gallagher, sees pairs of strangers with completely opposed opinions, beliefs, lifestyles, and bad habits, handcuffed together 24/7 in the ultimate test of survival. - - Series one saw Rob, an adult content creator, and Charlie, a practical homemaker, win the experiment and take home a collective &amp;#163;100,000. - - The first series was a huge streaming success, with over 2 million views of episode one alo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359562</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>LitMedia Integrates Seedance 2.5: Native 30-Second 4K AI Video Generation for Professional Content Creation</v>
+        <v>Play the Call of Duty: Modern Warfare 4 Open Beta this weekend!</v>
       </c>
       <c r="B81" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C81" t="str">
-        <v>Send2Press</v>
+        <v>WebWire</v>
       </c>
       <c r="D81" t="str">
-        <v>AI, SaaS, Media, Education</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E81" t="str">
-        <v>https://www.send2press.com/wire/litmedia-integrates-seedance-2-5-native-30-second-4k-ai-video-generation-for-professional-content-creation/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359561</v>
       </c>
       <c r="F81" t="str">
-        <v>HONG KONG, July 9, 2026 (SEND2PRESS NEWSWIRE) -- LitMedia has launched Seedance 2.5 on its AI content platform. This update allows creators to generate 30-second 4K AI videos, use multimodal reference inputs, and edit videos precisely within one workflow. The integration brings ByteDance's latest AI video model to LitMedia, addressing the growing demand for longer, production-ready AI videos across marketing, entertainment, education, and digital media.</v>
+        <v>Call of Duty&amp;#174;: Modern Warfare&amp;#174; 4 comes out for the Nintendo Switch&amp;#8482; 2 system on Oct. 23, but you can explore some of its multiplayer* and single-player content this weekend ! - - From Aug. 28 at 10:00 a.m. PT to Sept. 1 at 10:00 a.m. PT, players with a Nintendo Switch 2 system can take part in the Modern Warfare 4 Open Beta. There&amp;#39;s a lot of content to dive into, such as Multiplayer modes, a playable Campaign mission, Ground War, and much more. - - To get ahead of the curve, you... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359561</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>Enjoy Gigafast speeds and Ultimate TV pack for less</v>
+        <v>N�TRL and “Bussin' With The Boys“ Team Up to Celebrate College Football's Biggest Fans of a Good Time</v>
       </c>
       <c r="B82" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C82" t="str">
         <v>WebWire</v>
       </c>
       <c r="D82" t="str">
-        <v>Media</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E82" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357428</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359557</v>
       </c>
       <c r="F82" t="str">
-        <v>The latest deals have dropped from Sky TV and Sky Broadband, the award-winning provider that The Daily Telegraph named Best Broadband for Speed 2026. - - - &amp;#8226; From today, new customers can get Sky Broadband Full FibreGigafast* (speeds up to 900Mbps) with Essential TV &amp;#8211; which includes Sky, Netflix and Discovery+ with 100+ channels including Sky Atlantic &amp;#8211; for our lowest ever price of &amp;#163;35/month (was &amp;#163;45/month). Save &amp;#163;240! - &amp;#8226; Looking for even more? New customers can also opt for ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357428</v>
+        <v>Key Facts - - - &amp;#8226; N�TRL Vodka Seltzer and &amp;#8220;Bussin&amp;#39; With The Boys&amp;#8221; are launching a new integrated marketing campaign to celebrate the start of college football season.--- - &amp;#8226; The campaign stars co-hosts Will Compton and Taylor Lewan and includes a hero spot inspired by the lengths fans will go to spend more game day moments with friends. - - - &amp;#8226; New digital content, social media activations and fan-focused experiences will roll out throughout the season, bringing N�TRL into the heart of ga... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359557</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>HBO Max Receives The Most Emmy Nominations With 122 Nods</v>
+        <v>Market One: Stardust Solar Advances Flagship Zambia 30 MW Project Toward Financial Close</v>
       </c>
       <c r="B83" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C83" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D83" t="str">
-        <v>Media</v>
+        <v>Energy, Media</v>
       </c>
       <c r="E83" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357418</v>
+        <v>https://www.newsfilecorp.com/release/311687/Market-One-Stardust-Solar-Advances-Flagship-Zambia-30-MW-Project-Toward-Financial-Close</v>
       </c>
       <c r="F83" t="str">
-        <v>HBO Max received 122 Emmy &amp;#174; nominations across 21 original programs for the upcoming 78th annual Emmy &amp;#174; Awards. - - &amp;#8220;These Emmy nominations showcase the exceptional range of talent across HBO and HBO Max,&amp;#8221; said Casey Bloys, Chairman &amp;amp; CEO, HBO &amp;amp; HBO Max Content. &amp;#8220;From A Knight of the Seven Kingdoms being recognized in its freshman season to Hacks breaking records in the comedy categories after five incredible seasons, these nominations highlight the originality and creative excellence ac... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357418</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 26, 2026) - Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors. Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.Stardust Solar Energy Inc.: Advancing Its Flagship Zambia Utility-Scale Power Purchase Agreement ProjectStardust Solar Energy...</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>Netflix Brings the Funny to the Fairway With Mike's Hard Lemonade and Genesis For 'The Hawk'</v>
+        <v>Haivision to Announce Third Quarter Fiscal 2026 Financial Results on September 9, 2026</v>
       </c>
       <c r="B84" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C84" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D84" t="str">
         <v>Media</v>
       </c>
       <c r="E84" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357416</v>
+        <v>https://www.prnewswire.com/news-releases/haivision-to-announce-third-quarter-fiscal-2026-financial-results-on-september-9-2026-302860956.html</v>
       </c>
       <c r="F84" t="str">
-        <v>Golf has always been a serious sport, and it just got a little more fun. The Hawk &amp;#8212; Will Ferrell&amp;#39;s first-ever scripted series regular role &amp;#8212; is bringing some friends along for a round to remember. Ahead of the series&amp;#39; premiere on July 16, Netflix is partnering with Mike&amp;#39;s Hard Lemonade and Genesis for a pair of bespoke campaigns that are unique to the separate brands but lean into the show&amp;#39;s signature chaos and comedy, co-developed alongside Ferrell and his creative team to stay true t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357416</v>
+        <v>MONTREAL, Aug. 26, 2026 /PRNewswire/ -- Haivision Systems Inc. ("Haivision") (TSX: HAI), a leading global provider of mission critical, real-time video networking and visual collaboration solutions, plans to announce financial results for its third quarter ended July 31, 2026 after...</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>BearCom Opens the First Integrator-Hosted Motorola Solutions 'Experience' Center</v>
+        <v>GothamChess Joins BASILISK, Science's Esports Team, as Head of Chess</v>
       </c>
       <c r="B85" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C85" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D85" t="str">
-        <v>Media</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E85" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357407</v>
+        <v>https://www.prnewswire.com/news-releases/gothamchess-joins-basilisk-sciences-esports-team-as-head-of-chess-302860943.html</v>
       </c>
       <c r="F85" t="str">
-        <v>This is a third-party release from BearCom. - - New M10 Technology Center provides live, hands-on demonstrations of integrated video security, access control and critical communications solutions, with future expansion planned across the full Motorola Solutions portfolio - - BearCom, a leading provider and integrator of wireless voice, security and data solutions across the U.S. and Canada, today announced the grand opening of the M10 Technology Center &amp;#8212; the &amp;amp;#64257;rst experience cen... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357407</v>
+        <v>The World's #1 Chess Content Creator, Levy "GothamChess" Rozman, Joins BASILISK to Shape the Next Era of Chess Content and Competition NEW YORK, Aug. 26, 2026 /PRNewswire/ -- BASILISK, the global esports organization built to champion science, today announced the signing of Levy...</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>Liberty HealthShare CEO Featured on Becker's Healthcare Podcast</v>
+        <v>Vadzo Imaging Positions Merlin-415CRS: IMX415 Sony Starvis 4K HDR USB 2.0 Camera for Retail Analytics</v>
       </c>
       <c r="B86" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C86" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D86" t="str">
-        <v>Healthcare, Retail, Media</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E86" t="str">
-        <v>https://www.prnewswire.com/news-releases/liberty-healthshare-ceo-featured-on-beckers-healthcare-podcast-302821982.html</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-merlin-415crs-imx415-sony-starvis-4k-hdr-usb-2-22848913</v>
       </c>
       <c r="F86" t="str">
-        <v>Dorsey Morrow Discusses Affordability, Transparency, and Consumer Choice Ministry Reports 20 Consecutive Months of Enrollment Growth as Americans Explore Alternatives to Health Insurance CANTON, Ohio, July 9, 2026 /PRNewswire/ -- Liberty HealthShare® Chief Executive Officer Dorsey Morrow...</v>
+        <v>Built for point-of-sale monitoring, queue management, and store-wide analytics that need dependable video across a full day of variable lighting, this camera pairs the Sony IMX415 STARVIS sensor with a high-performance ISP and low-light sensitivity over a standard USB 2.0 connection, giving retail technology providers detailed 4K image quality without a proprietary interface or a networked camera to manage.</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>Bridgeline Expands Unilog Momentum with New AI Search Win in the DIY ...</v>
+        <v>Reyna Launches as the First-Ever Creator-Led Multi-Media Platform for Latinas, Flagship Station Reyna 103.1 FM Debuts in Los Angeles</v>
       </c>
       <c r="B87" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C87" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D87" t="str">
-        <v>Finance, AI, Retail, Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E87" t="str">
-        <v>https://pr-inside.com/bridgeline-expands-unilog-momentum-with-new-ai-search-win-in-the-diy-r5199414.htm</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/reyna-launches-first-ever-creator-163800189.html</v>
       </c>
       <c r="F87" t="str">
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / July 9, 2026 /Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today that a U.S.-based DIY hardware retailer has selected HawkSearch to power product discovery within its new Unilog storefront. The win highlights growing demand for AI-driven search in complex commerce environments and marks the fifth customer secured through Bridgeline's Unilog partnership. The retailer came to Bridgeline seeking to improve search relevancy, increase catalog exposure, and bring newer AI features into the search experience. HawkSearch was selected to support those goals across a large catalog and content footprint, reflecting ..</v>
+        <v>BURBANK, Calif., August 26, 2026--Today marks the launch of Reyna, the first-ever creator-led multi-media platform curated by Latinas, for Latinas. Designed for a digital-first generation, Reyna integrates a dynamic mobile app experience, digital streaming at somosreyna.com, and an on-air flagship radio presence on Reyna 103.1 FM (KDLD) in Los Angeles—the nation's premier Hispanic market home to 4.9 million Latinas.</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>M-Files Launches M-Files for Consulting, Transforming a Firm's Knowledge ...</v>
+        <v>Star Diamond SEO Publishes Proprietary 5C Framework for Small Business Search Visibility</v>
       </c>
       <c r="B88" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C88" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D88" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E88" t="str">
-        <v>https://pr-inside.com/m-files-launches-m-files-for-consulting-transforming-a-firm-s-knowledge-r5199404.htm</v>
+        <v>https://www.newsfilecorp.com/release/311572/Star-Diamond-SEO-Publishes-Proprietary-5C-Framework-for-Small-Business-Search-Visibility</v>
       </c>
       <c r="F88" t="str">
-        <v>(PR-inside.com) New purpose-built solution streamlines document-centric work, from proposal to engagement management, to help consulting firms build a governed foundation for AI, automate compliance, and securely access confidential client information. AUSTIN, TX / ACCESS Newswire / July 9, 2026 /M-Files, the leader in context-first document management, today launched M-Files for Consulting, a purpose-built application for consulting firms that organizes the full proposal-to-delivery lifecycle based on client, proposal, and engagement context. Built on M-Files' AI-native platform, the solution creates a governed, structured workspace with role-based user experiences. M-Files for Consulting ensures the content AI surfaces and generates is accurate, approved, and appropriately governed ..</v>
-[...2 lines deleted...]
-    <row r="89">
+        <v>Albion, Indiana--(Newsfile Corp. - August 26, 2026) - Star Diamond SEO, a search engine optimization firm headquartered in northeast Indiana, has formally published its proprietary 5C SEO Framework as a free public resource. The framework organizes the core disciplines of organic search into five measurable categories: Content, Cadence, Calibration, Crawlability, and Credibility.The 5C SEO Framework by Star Diamond SEO organizes organic search strategy into five measurable pillars designed for...</v>
+      </c>
+    </row>
+    <row r="89" xml:space="preserve">
       <c r="A89" t="str">
-        <v>All In FutureTech Alliance Inc. Advances LittleVault Asset Injection to Strengthen Its Strategic Positioning in AI Content Platforms, Knowledge Distribution, and the Creator Ecosystem</v>
+        <v>A Deep Dive Into Fandom and Podcasting With The Ringer’s Mallory Rubin</v>
       </c>
       <c r="B89" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C89" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-spotify</v>
       </c>
       <c r="D89" t="str">
-        <v>Finance, AI, SaaS, Media, Education</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E89" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324831/0/en/All-In-FutureTech-Alliance-Inc-Advances-LittleVault-Asset-Injection-to-Strengthen-Its-Strategic-Positioning-in-AI-Content-Platforms-Knowledge-Distribution-and-the-Creator-Ecosystem.html</v>
-[...2 lines deleted...]
-        <v>NEW YORK, July 09, 2026 (GLOBE NEWSWIRE) -- All In FutureTech Alliance Inc. (Nasdaq: AIFA) (the “Company” or “AIFA”) today announced that it is actively advancing the integration into the AIFA public company platform of the MCN traffic and creator-economy business assets founded by the Company’s Chairman, Michael Li (Li Shanglong), and Chief Executive Officer, Eric Shao. The proposed integration of LittleVault Holdings Limited (“LittleVault”) is expected to further enhance AIFA’s dual-engine strategy centered on an “AI infrastructure network” and an “AI application services matrix,” particularly by establishing a more execution-oriented business presence in AI knowledge-content distribution, the creator economy, AI education synergies, and the global commercialization of content.</v>
+        <v>https://newsroom.spotify.com/2026-08-26/mallory-rubin-house-of-r-interview/</v>
+      </c>
+      <c r="F89" t="str" xml:space="preserve">
+        <v xml:space="preserve">Mallory Rubin knows her career is unique. “Sometimes I describe my job to people and they’re like, ‘Wait, you get to just talk about Game of Thrones and football for a living? Like, what?’” she said recently, laughing. In her roles as The Ringer’s director of content and cohost of the House of R podcast,... 
+The post A Deep Dive Into Fandom and Podcasting With The Ringer’s Mallory Rubin appeared first on Spotify.</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>Getty Images Extends Creative and Editorial Subscriptions to Individual Professionals</v>
+        <v>ATEX Resources Inc. (ATX) ouvre les marchés</v>
       </c>
       <c r="B90" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C90" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D90" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E90" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324842/0/en/Getty-Images-Extends-Creative-and-Editorial-Subscriptions-to-Individual-Professionals.html</v>
+        <v>https://www.newsfilecorp.com/release/311589/ATEX-Resources-Inc.-ATX-ouvre-les-marchs</v>
       </c>
       <c r="F90" t="str">
-        <v>New single-seat plans bring Getty Images’ world-class creative and editorial visual content to individual creators, marketers, and editorial professionals New single-seat plans bring Getty Images’ world-class creative and editorial visual content to individual creators, marketers, and editorial professionals</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - 26 août 2026) - Chris Beer, président par intérim et chef de la direction, ATEX Resources Inc. (« ATEX » ou la « société ») (TSX : ATX), et son équipe se sont joints à Robert Peterman, chef des affaires commerciales, Bourse de Toronto (« TSX »), pour ouvrir les marchés et souligner le passage de la société à la TSX.Cannot view this video?  Visit:https://www.youtube.com/watch?v=nSQvZHQrVy4ATEX fait progresser son projet Valeriano, un gisement d'or et de cuivre...</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>NYSE Content Update: Brazilian Airline Azul Takes Flight on NYSE Big Board</v>
+        <v>ATEX Resources Inc. (ATX) Opens the Market</v>
       </c>
       <c r="B91" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C91" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D91" t="str">
         <v>Finance, Media</v>
       </c>
       <c r="E91" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-brazilian-airline-azul-takes-flight-on-nyse-big-board-302821920.html</v>
+        <v>https://www.newsfilecorp.com/release/311588/ATEX-Resources-Inc.-ATX-Opens-the-Market</v>
       </c>
       <c r="F91" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 9, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 26, 2026) - Chris Beer, Interim President and Chief Executive Officer, ATEX Resources Inc. ("ATEX" or the "Company") (TSX: ATX) and his team, joined Robert Peterman, Chief Commercial Officer, Toronto Stock Exchange ("TSX"), to open the market to celebrate the Company's graduation to TSX.Cannot view this video?  Visit:https://www.youtube.com/watch?v=nSQvZHQrVy4ATEX is advancing the Valeriano copper-gold project in Chile, where a world-class Mineral...</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>Daré Bioscience CEO, Sabrina Martucci Johnson, to Participate in Virtual Investor Closing Bell Event</v>
+        <v>Will Anderson Launches Monday Music Club Podcast with Vox Media</v>
       </c>
       <c r="B92" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C92" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D92" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E92" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324804/30757/en/Dar%C3%A9-Bioscience-CEO-Sabrina-Martucci-Johnson-to-Participate-in-Virtual-Investor-Closing-Bell-Event.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359541</v>
       </c>
       <c r="F92" t="str">
-        <v>Live video webcast on Tuesday, July 14 th , at 4:00 PM ET Register here</v>
+        <v>Musician, songwriter, and creator Will Anderson and Vox Media today announced the launch of Monday Music Club, a new show about the defining moments that have shaped the way we hear the world. Each week, Anderson will explore the stories behind iconic songs, legendary artists, and the creative forces that have transformed music and culture. He&amp;#39;ll dive deep into a story that answers a question like &amp;#8220;Who invented rock and roll?&amp;#8221; &amp;#8220;Why did Fleetwood Mac fall apart?&amp;#8221; or &amp;#8220;What was it like to b... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359541</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>American Fusion Inc. (OTC: AMFN) Developing Tech that Converts Energy into Portable Asset for Military, Commercial Sectors</v>
+        <v>Build. Connect. Orchestrate. Telestream Unveils the Next Phase of UP ...</v>
       </c>
       <c r="B93" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C93" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D93" t="str">
-        <v>SaaS, Energy, Media</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E93" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324782/0/en/American-Fusion-Inc-OTC-AMFN-Developing-Tech-that-Converts-Energy-into-Portable-Asset-for-Military-Commercial-Sectors.html</v>
+        <v>https://pr-inside.com/build-connect-orchestrate-telestream-unveils-the-next-phase-of-up-r5216407.htm</v>
       </c>
       <c r="F93" t="str">
-        <v>NEW YORK, July 09, 2026 (GLOBE NEWSWIRE) -- via NetworkNewsWire (“NNW”) — American Fusion(TM) Inc. (OTC: AMFN) today announces its placement in an editorial published by NetworkNewsWire (“NNW”), one of 75+ brands within the Dynamic Brand Portfolio @ IBN ( InvestorBrandNetwork ) , a specialized communications platform with a focus on financial news and content distribution for private and public companies and the investment community.</v>
+        <v>(PR-inside.com) Cloud-native platform provides the building blocks to create, connect and orchestrate modern media workflows using Telestream capabilities, third-party technologies, and AI. Experience UP at IBC2026. NEVADA CITY, CA / ACCESS Newswire / August 26, 2026 / Telestream , a global leader in media workflow technologies, today announced the next evolution ofTelestream UP , expanding the cloud-native platform introduced earlier this year into a comprehensive environment for orchestrating Telestream services, third-party technologies, and AI-driven workflows. As AI enables people to create more content and assemble more custom tools, the challenge of reliably managing, processing and moving that content becomes even more important. ..</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>Wrap Technologies Inc. (NASDAQ: WRAP) Position in Global Safety Space Strengthened with Recent ATF Ruling</v>
+        <v>NASA Begins Moon Mission Plume-Surface Interaction Tests</v>
       </c>
       <c r="B94" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C94" t="str">
-        <v>GlobeNewswire</v>
+        <v>NASA</v>
       </c>
       <c r="D94" t="str">
-        <v>Finance, SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E94" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324780/0/en/Wrap-Technologies-Inc-NASDAQ-WRAP-Position-in-Global-Safety-Space-Strengthened-with-Recent-ATF-Ruling.html</v>
+        <v>https://www.nasa.gov/missions/artemis/nasa-begins-moon-mission-plume-surface-interaction-tests/</v>
       </c>
       <c r="F94" t="str">
-        <v>NEW YORK, July 09, 2026 (GLOBE NEWSWIRE) -- via NetworkNewsWire (“NNW”) — Wrap Technologies Inc. (NASDAQ: WRAP) today announces its placement in an editorial published by NetworkNewsWire (“NNW”), one of 75+ brands within the Dynamic Brand Portfolio @ IBN ( InvestorBrandNetwork ) , a specialized communications platform with a focus on financial news and content distribution for private and public companies and the investment community.</v>
+        <v>EDITOR’S NOTE: This story, originally published in December, was revised Aug. 26, 2026 with an update on a new phase of testing, including video from a recent test run and new images. To help NASA and commercial partners better understand the science of lunar landings, specifically the hazards that may occur when a lander’s engine [&amp;#8230;]</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>Lupa Systems Completes Acquisition of New York Magazine, Vox Media Podcast Network, and Vox</v>
+        <v>Episode twelve of the Podcast La Biennale on Air</v>
       </c>
       <c r="B95" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C95" t="str">
         <v>WebWire</v>
       </c>
       <c r="D95" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E95" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357393</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359536</v>
       </c>
       <c r="F95" t="str">
-        <v>Lupa Systems, James Murdoch&amp;#39;s media and technology holding company, announced the completion of its acquisition of New York Magazine, the Vox Media Podcast Network, and Vox. Initially announced in May, the transaction has now closed, and the three divisions will operate as a new subsidiary of Lupa Systems under the Vox Media name. - - Jim Bankoff, who co-founded Vox Media and has led its growth from its early days as a network of grassroots sports blogs and will serve as CEO of the new... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357393</v>
+        <v>La Biennale On Air A focus on the 83rd Venice International Film Festival (2 &amp;#8211; 12 September), with an introduction by the Artistic Director Alberto Barbera, an exclusive feature with the Oscar-winning composer ( The Brutalist ) Daniel Blumberg, a jury member for the Venezia 83 competition, and a tribute from the Archive to the two Golden Lions for Lifetime Achievement George Clooney and Ellen Burstyn, in Episode twelve of the Podcast La Biennale on Air. The new episode a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359536</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>GameSquare Signs Dairy MAX as Brand Partner for the World of Dance</v>
+        <v>Wall Street May Be Looking at FreeCast Inc. (NASDAQ: CAST) Through ...</v>
       </c>
       <c r="B96" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C96" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D96" t="str">
-        <v>Finance, SaaS, Gaming, Media, Education</v>
+        <v>Finance, SaaS, Retail, Media</v>
       </c>
       <c r="E96" t="str">
-        <v>https://pr-inside.com/gamesquare-signs-dairy-max-as-brand-partner-for-the-world-of-dance-r5199381.htm</v>
+        <v>https://pr-inside.com/wall-street-may-be-looking-at-freecast-inc-nasdaq-cast-through-r5216393.htm</v>
       </c>
       <c r="F96" t="str">
-        <v>(PR-inside.com) Partnership highlights the expansion of "Level Unlocked" brand bringing nutrition education, elite training and mentorship to a global community of young performers Dairy MAX named Official Performance Partner of the 2026 World of Dance Summit and the Naming Rights Partner of the World of Dance Master Class Initiative taking place from July 7 to 10, 2026 FRISCO, TX / ACCESS Newswire / July 9, 2026 / GameSquare Holdings, Inc. (NASDAQ:GAME) ("GameSquare" or the "Company") today announced a new brand activation with Dairy MAX in connection with World of Dance, the global dance platform for live events, digital content, creators and youth culture. ..</v>
-[...2 lines deleted...]
-    <row r="97">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 26, 2026 / The obvious comparison is another streaming company. The more provocative comparison may be Spotify-not because FreeCast has Spotify's scale, revenue or maturity, but because Spotify demonstrated the extraordinary value that can emerge when a technology platform organizes a fragmented global media industry. There is one fundamental difference: Spotify built one global consumer platform. FreeCast is attempting to build the platform-as-a-service infrastructure capable of powering many of them. Spotify's 2025 financial results illustrate the enormous scale associated with operating a mature global media ecosystem. The company reported approximately €11.7 billion in cost ..</v>
+      </c>
+    </row>
+    <row r="97" xml:space="preserve">
       <c r="A97" t="str">
-        <v>Hawk Hill Pictures Brings Ukrainian-Language War Drama "Bucha" to North American Audiences</v>
+        <v>Dynasty Fine Wines Announces 2026 Interim Results</v>
       </c>
       <c r="B97" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C97" t="str">
-        <v>PR.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D97" t="str">
-        <v>Media</v>
+        <v>Finance, AI, SaaS, Retail, Media</v>
       </c>
       <c r="E97" t="str">
-        <v>https://www.pr.com/press-release/973179</v>
-[...2 lines deleted...]
-        <v>Hawk Hill Pictures has released war film "Bucha" in its original Ukrainian language on streaming services in North America, including Apple TV. The film tells of the early harrowing months of the ongoing war in Ukraine when one man courageously smuggled hundreds of people out of the besieged villages on the outskirts of Kyiv. [PR.com]</v>
+        <v>https://www.acnnewswire.com/press-release/english/109445/</v>
+      </c>
+      <c r="F97" t="str" xml:space="preserve">
+        <v xml:space="preserve">Financial Highlights (Unaudited)
+(HKD Thousand)
+Six months ended 30 June
+2026
+2025
+Revenue
+83,046
+122,775
+Gross Profit
+30,775
+47,277
+Profit Attributable to Owners of the Company
+496
+8,172
+Basic Earnings per Share (HK cents)
+0.04
+0.58
+HONG KONG, August 26, 2026 - (ACN Newswire) - Dynasty Fine Wines Group Limited (“Dynasty” or “the Group”) (Stock Code: 00828), a premier grape winemaker in China, today announced its unaudited interim results for the six months ended 30 June 2026.
+In the first half of 2026, due to weak demand of wine consumption market in the PRC, the Group’s sales of middle to high-end and red wine products declined, resulting in a 32% year-on-year decrease in revenue to HK$83.0 million. Although the impact of revenue decline on profit was partially offset by an increase in other income such as write-off of payables with long ageing and a decrease in administrative expenses, the profit attributable to owners of the Company was approximately HK$0.5 million. Earnings per share of the Company was HK0.04 cents per Share.
+With the Group’s stronger base of dry white market in coastal regions and the new launch of products of white and sparkling wines in response of the market trend, sale of white wine remained serving as the Group’s primary revenue contributor, though sale of white wine products recorded a decrease when compared with the corresponding period in 2025. Sales of red and white wines products accounted for approximately 28% and 63% of the total revenue respectively for the period (2025: approximately 41% and 54% respectively). The gross margin of red wine products and white wine products during the period were both 38% (2025: 38% and 39% respectively). The overall gross profit margin was 37% during the period (2025: 39%), mainly due to change of product mix at lower prices and margin adaptive to the mass market during the period.
+The Group has been actively pursuing innovation, embracing the “5+4+N” product strategy, with “N” standing for developing various customised products and continuously creating new products to meet the diverse needs of different Chinese consumer groups. During the period, the Group launched a new gift set product, i.e. Dynasty Chinese Zodiac Commemorative Dry Red Wine for the Bing Wu Year of Horse, integrating with the Chinese zodiac culture and the leading rise of Chinese-style fashionable products, by presenting the zodiac culture in a youthful visual language to attract potential consumers. At the same time, the Group continued carrying out activities “Dragon Across the Universities ” in different universities and colleges to promote wine culture, further broadening the brand’s awareness and reputation among young people.
+Based on its existing high-quality products, the Group continues to introduce new products and promote product upgrades. The Group participated in the 114th China Food &amp; Drinks Fair in March 2026 and capitalised on the momentum to launch new products such as “Tipsy series ”, to further improve its product matrix and provide consumers with diverse consumption choices. The "Tipsy Series” forms two distinct product lines: nonalcoholic free-run grape juice beverages and low-alcohol sparkling wines. Its low alcohol content provides a gentle, pleasant buzz, and its sweetness comes solely from the natural sugars of the grapes, authentically showcasing the characteristics of the grape variety and the unique terroir of the region. During the China Food &amp; Drinks Fair, the Group also held wine-tasting events during the fair, where the new muscat sparkling wine and tea-flavoured wine won industry praise for their unique flavour and exquisite craftsmanship.
+In addition, the Group has continuously expanded the product spectrum by introducing new categories of products for ready-to-drink consumption channels such as craft beer, and cultivated new business growth. The Group also sold chateau wine imported from France and other foreign branded wines in the PRC market through the Group’s existing distribution network to introduce some classic “old world” and “new world” varietals to cater for a market that prefers the taste of foreign premium wines.
+The two joint venture companies established by the Group in February 2025 made corresponding progress during the period. Regarding Dynasty Jiangsu, as of 30 June 2026, the construction of core section has been basically completed, accounting for approximately 90% of the overall project progress. Production machinery is at a trial run. Apart from construction of winery and testing of machinery, Dynasty Jiangsu has not yet commenced operation. Regarding Dynasty Renhuai, the company continued trading operations in 2026 after encountering a period of fluctuation in the baijiu market in the PRC at its establishment in 2025, the baijiu market is tending to be stable in 2026. Leveraging on the advantages of origin and brand, Dynasty Renhuai is actively expanding channels, promoting product structure stratification and building a diversified product matrix of sauce-flavour baijiu to increase the scale of the segment. The establishment of these new joint ventures aim to implement Dynasty’s strategic plan, further improving the industrial layout, expanding category tracks, tapping into industry potential, creating new performance growth in the long run, and realising the Group’s transformation into a full category, full industry-chain enterprise.
+Regarding online sales, the e-commerce team of the Group comprehensively operates online stores itself on the traditional e-commerce platforms, such as JD.com , Tmall and Pinduoduo  for product sales, as well as comprehensive innovation on its brand, product categories, and business systems, procedures and models via interest-based e-commerce platforms, including RED, Kuai  and TikTok . Based on this, the e-commerce team also actively cultivates e-commerce live broadcasting talents to further expand its sales channels so as to build up a new customer base. The Group has also strengthened the promotion of newly launched “Hi” tea-flavoured sparkling wines and "Tipsy Series ” in RED and TikTok during the period under review. The Group continues investing resources in a timely manner for improvement of the online sales channels and optimisation of online stores interface so as to respond to the change of customer consumption behaviour in the PRC. The Group jointly develops exclusive products with leading e-commerce platforms, and promotes AI livestreaming models in various channels to increase brand exposure and livestreaming sales, adopts big data analysis to accurately understand consumer demand. During the period, the Group achieved a staged growth in online sales. To establish an online brand matrix, the Group optimised online distributors during the period. The Group believes that the online platforms not only serve as a business-to-customer trading platform between the Group and the consumers, but also an additional marketing and promotion channel for the brand, which can enhance the overall business potential of the Group.
+During the period, the Group had boasted brilliant results in major wine appraisal competitions. Among the numerous awards, “Dynasty Dry Red Wine Seven Year Reserve” has won the Silver Award, at the 2026 International Wine &amp; Spirit Competition (“IWSC”). The competition is considered the international standard for wine and spirits quality. Dynasty 5 degree Muscat Sweet Sparkling Wine and Dynasty Eastern Tea Bubble Sparkling Wine - Maojian Teaare also awarded at the “2025 New Alcoholic Beverage Product Competition ” in respective categories hosted by China Alcoholic Drinks Association. These two wines have also won the Gold Medal at the France International Wine Awards (“FIWA”) China region, Spring 2026 for its excellent quality. These wines stood out from other entries for their elegant aroma, smooth body and round taste, and won the awards at the competitions, showing the charm and strengths of Dynasty wines to the country and the world.
+Mr. Wan Shoupeng, Chairman of Dynasty, concluded, “Looking ahead to the second half of 2026, the wine consumption market remains challenging, the Group will be cautious and continue to focus on market and consumer demand and promote product quality through technological innovation. At the same time, the Group will continue to innovate marketing strategies to stimulate brand vitality, further expand the market share of Dynasty’s products, strengthen Dynasty’s brand image representative of domestic wines, and set a benchmark for the Chinese wine industry, with the aim of bringing Dynasty’s superior wines to more consumers in the PRC. The Group will continue to proactively develop new marketing prospects through innovation in product categories and consumption scenarios, and adjust its business strategies by seizing the development trend of ready-to-drink and younger consumer markets.”
+About Dynasty Fine Wines Group Limited
+Dynasty Fine Wines Group Limited was listed on the Main Board of The Stock Exchange of Hong Kong Limited with the stock code 00828 on 26 January 2005. Founded in 1980, Dynasty is the premier grape winemaker in China. It is principally engaged in the production and sale of grape wine products under its reputable “Dynasty” brand. Dynasty is the first Sino-foreign joint venture wine company in China with Tianjin Food Group Limited and the French grape wine giant, Remy Cointreau, as its current major shareholders. The Group produces and sells more than 100 grape wine product series, and introduces imported wine products, providing high-quality and value-for-money grape wines to the full range of consumer groups in China.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>Creativeguru launches Frame mobile app to help local trade businesses turn finished projects into posted social media content</v>
+        <v>Glean:GO Brings Enterprise AI Leaders to San Francisco: NYSE Content Update</v>
       </c>
       <c r="B98" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C98" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D98" t="str">
-        <v>Real Estate, Media</v>
+        <v>Finance, AI, Media</v>
       </c>
       <c r="E98" t="str">
-        <v>https://pressat.co.uk/releases/creativeguru-launches-frame-mobile-app-to-help-local-trade-businesses-turn-finished-projects-into-posted-social-media-content-b4c87d8abfc0caf051e353fcc9ef5568/</v>
+        <v>https://www.prnewswire.com/news-releases/gleango-brings-enterprise-ai-leaders-to-san-francisco-nyse-content-update-302860589.html</v>
       </c>
       <c r="F98" t="str">
-        <v>Thursday 9 July, 2026 New phone app helps builders, decorators, painters, landscapers, gardeners, plumbers, electricians and other trade businesses turn completed jobs into branded social videos, automatically posted across major social networks. 9 July 2026, Surrey, UK. UK digital marketing and technology company Creativeguru has launched Frame, a mobile app designed to help local trade businesses promote the quality of their work through regular social media content. Frame is built for small businesses working in building, decorating, gardening, landscaping, renovation and home improvement. These businesses often rely on reputation, referrals and visible proof of work, but many struggle to find the time, confidence or consistency to promote themselves online. The app allows users to uplo</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 26, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>NAVER D2SF Invests in 23i, a Virtual Entertainment Startup</v>
+        <v>​​Elsevier launches Nora AI to make trusted, evidence-based learning support more accessible for healthcare students and educators</v>
       </c>
       <c r="B99" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C99" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D99" t="str">
-        <v>Media</v>
+        <v>AI, SaaS, Media, Education</v>
       </c>
       <c r="E99" t="str">
-        <v>https://www.prnewswire.com/news-releases/naver-d2sf-invests-in-23i-a-virtual-entertainment-startup-302820915.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359511</v>
       </c>
       <c r="F99" t="str">
-        <v>23i brings strong content planning and production capabilities built around multi-persona virtual artists Internalized virtual content production technologies including real-time motion capture and toon shaders, enabling high-quality, high-frequency content that builds narratives together...</v>
+        <v>Elsevier announced the launch of Nora AI, an AI-powered assistant created by Elsevier and available within Elsevier eBooks through VitalSource&amp;#39;s Bookshelf &amp;#174; platform. Nora AI enables users to ask questions and receive personalized, evidence-based answers drawn directly from their trusted Elsevier content. - - Designed for healthcare education, Nora AI allows students and educators to interact with trusted Elsevier content in their own words and receive contextualized guidance within the le... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359511</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>naoo Launches Globally Unique Product Format</v>
+        <v>NextTrip Expands JOURNY TV on YouTube, Advancing Global Media and Content-to-Commerce Strategy</v>
       </c>
       <c r="B100" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C100" t="str">
-        <v>NewMediaWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D100" t="str">
-        <v>AI, SaaS, Retail, Media</v>
+        <v>Media</v>
       </c>
       <c r="E100" t="str">
-        <v>https://www.newmediawire.com/news/naoo-launches-globally-unique-product-format-7087579</v>
+        <v>https://www.newswire.com/news/nexttrip-expands-journy-tv-on-youtube-advancing-global-media-and-content-to</v>
       </c>
       <c r="F100" t="str">
-        <v xml:space="preserve">naoo Worlds connects physical places, local businesses, content and communities in a new kind of social media experience ZUG and ZURICH, SWITZERLAND - July 8, 2026 ( NEWMEDIAWIRE ) - naoo AG (Dusseldorf: Ticker: NAO; ISIN: CH1323306329; WKN: A40NNU), operator of an AI-powered Social Discovery, Activation &amp;amp; Commerce Platform, today launched naoo Worlds, a new product format that brings together creators, artificial intelligence, maps and local businesses in a single discovery experience. With Worlds, naoo adds a new feature to its platform that inspires people, puts local businesses on the map, and drives consumers to visit them in person. The first World to to go live is "Fresh &amp;amp; Groovy," developed together with creator and DJ Dennis Bauer and built on his established brand of the </v>
+        <v>JOURNY TV Builds from Nearly 50,000 YouTube Subscribers and 150+ Shows and Videos as NextTrip Targets Audience Growth, Advertising and Travel Commerce Opportunities</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>Architecture of Sales Launches Video Podcast on the Realities of Polish Market Entry</v>
+        <v>AFP and Dalet Bring Trusted Content into Every Newsroom</v>
       </c>
       <c r="B101" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C101" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D101" t="str">
-        <v>Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E101" t="str">
-        <v>https://www.getnews.info/story/2026/07/08/architecture-of-sales-launches-video-podcast-on-the-realities-of-polish-market-entry/?source=barchart</v>
+        <v>https://pr-inside.com/afp-and-dalet-bring-trusted-content-into-every-newsroom-r5216275.htm</v>
       </c>
       <c r="F101" t="str">
-        <v/>
+        <v>(PR-inside.com) New production-ready experience puts AFP news content within Dalet Flex, offering rich editorial intelligence that lays the foundation for trusted AI-assisted production workflows. PARIS, FR / ACCESS Newswire / August 26, 2026 / Dalet , a leading technology and service provider for media-rich organizations, today announced a new integrated newsroom experience withAgence France-Presse(AFP), one of the world's largest and most trusted international news agencies. The new AFP content experience inDalet Flextransforms how news organizations discover, browse and produce stories, leveraging AFP's rich editorial intelligence throughout the production workflow. Every day, AFP journalists produce hundreds of videos covering global events, accompanied by detailed ..</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>Lucy Dacus Releases Self-Directed Music Video for “Planting Tomatoes”</v>
+        <v>Dentsu Becomes First Global Marketing and Advertising Group to Sign EU AI Transparency Code</v>
       </c>
       <c r="B102" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C102" t="str">
         <v>WebWire</v>
       </c>
       <c r="D102" t="str">
-        <v>Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E102" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357348</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359507</v>
       </c>
       <c r="F102" t="str">
-        <v>WATCH HERE - - one of the most essential voices in modern indie rock. &amp;#8220; - &amp;#8211; The New Yorker - - &amp;#8220;one of the best younger singer-songwriters we&amp;#39;ve got right now&amp;#8221; - &amp;#8211; Variety - - &amp;#8220;The dreamiest star in indie rock&amp;#39;s current pantheon&amp;#8221; - &amp;#8211; Ann Powers, NPR Music - - Lucy Dacus has released the self-directed music video for her latest track &amp;#8220;Planting Tomatoes&amp;#8221; following an intimate screening last night in New York City. - - The music video was shot entirely in Lucy&amp;#39;s beloved h... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357348</v>
+        <v>Dentsu has become the first global marketing and advertising holding company to sign the European Union&amp;#39;s Code of Practice on Transparency of AI Generated Content, reinforcing its commitment to responsible AI adoption and helping establish a new standard for transparency across the advertising industry. - - The voluntary Code of Practice supports compliance with the transparency requirements of the EU AI Act, which came into effect from 2 August 2026. By becoming a signatory, dentsu reinfor... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359507</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>Gogetop Marketing Releases RedNote Content Trust Advisory for International Brands</v>
+        <v>RAEK Partners with Avadium Design to Develop RAEK Creator Vault, Its First Private AI Appliance</v>
       </c>
       <c r="B103" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C103" t="str">
-        <v>PR.com</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D103" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E103" t="str">
-        <v>https://www.pr.com/press-release/968458</v>
+        <v>https://www.newswire.com/news/raek-partners-with-avadium-design-to-develop-raek-creator-vault-its-22850700</v>
       </c>
       <c r="F103" t="str">
-        <v>London-based Gogetop Marketing has published a new advisory for international brands using RedNote, also known in China as Xiaohongshu, following the platform’s 8 May 2026 source-labelling update. The advisory outlines practical steps for improving source attribution, AI-content disclosure and search-led customer journeys on one of China’s most influential social search platforms. [PR.com]</v>
+        <v>Greater Phoenix product-development partnership will bring RAEK's data-ownership thesis into a physical product designed to help creators privately store, understand, and activate their content archives</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>Sondo AI Introduces AI Dance to Turn Static Images Into Music-Synced ...</v>
+        <v>The Gap-Strap Restroom Privacy Gap-Blocker Is The New ‘Must Have’ For College Students</v>
       </c>
       <c r="B104" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C104" t="str">
-        <v>PR-Inside</v>
+        <v>Send2Press</v>
       </c>
       <c r="D104" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E104" t="str">
-        <v>https://pr-inside.com/sondo-ai-introduces-ai-dance-to-turn-static-images-into-music-synced-r5199017.htm</v>
+        <v>https://www.send2press.com/wire/the-gap-strap-restroom-privacy-gap-blocker-is-the-new-must-have-for-college-students/</v>
       </c>
       <c r="F104" t="str">
-        <v>(PR-inside.com) Built for short-form platforms, the feature helps creators generate dance-led visual content from songs, characters and creative prompts. SINGAPORE / ACCESS Newswire / July 8, 2026 / Music-led short video has made dance one of the most direct ways for songs, characters and brands to reach audiences across digital platforms. Sondo AI, a leading AI music video generator, recently launched AI Dance in mid-June 2026, introducing a faster AI-assisted workflow for creators, musicians and brand teams. With AI Dance, users can upload a song and a still image of a person or character, then generate a rhythm-driven dance video in one click. ..</v>
+        <v>ST. LOUIS, Mo., Aug. 26, 2026 (SEND2PRESS NEWSWIRE) -- Restroom Privacy remains a serious concern on college campuses nationwide. Due to increased incidents of video voyeurism and trespassing, 72% of Americans worry about their privacy and safety in shared restrooms. The Gap-Strap&amp;#x2122; from Bamsaw Industries, LLC addresses this.</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>Blonder Tongue LLC Welcomes Kevin Cogley and Jeffrey Young as Directors ...</v>
+        <v>Glo Fiber Launches Enhanced Fiber-to-the-Home Technology in Circleville, Ohio</v>
       </c>
       <c r="B105" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C105" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D105" t="str">
-        <v>Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E105" t="str">
-        <v>https://pr-inside.com/blonder-tongue-llc-welcomes-kevin-cogley-and-jeffrey-young-as-directors-r5199006.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351176/0/en/glo-fiber-launches-enhanced-fiber-to-the-home-technology-in-circleville-ohio.html</v>
       </c>
       <c r="F105" t="str">
-        <v>(PR-inside.com) OLD BRIDGE, NJ / ACCESS Newswire / July 8, 2026 / Blonder Tongue LLC today announced the appointment of Kevin Cogley and Jeffrey Young as Directors of Sales, and Roger Lynker as Sales Engineer. Kevin Cogley brings more than 15 years of experience in the broadband, telecommunications, and video distribution industries. Prior to joining Blonder Tongue, he spent over 15 years with Advanced Media Technologies (AMT), where he worked closely with service providers, system integrators, and technology partners to design and deliver broadband, video, and networking solutions. Kevin has built strong relationships throughout the industry and is passionate about helping customers ..</v>
-[...2 lines deleted...]
-    <row r="106">
+        <v>EDINBURG, Va., Aug. 26, 2026 (GLOBE NEWSWIRE) -- Glo Fiber, powered by Shenandoah Telecommunications Company (Shentel) (Nasdaq: SHEN), today announced the completion of network upgrades in Circleville, Ohio, offering higher internet speeds and enhanced performance to over 6,000 homes and businesses. The upgrade transitions Glo Fiber’s network to XGS-PON technology, enabling residential internet speeds of up to 8 Gbps. In addition, Glo Fiber offers a comprehensive portfolio of voice and video services, as well as commercial internet and data solutions with speeds up to 100 Gbps.</v>
+      </c>
+    </row>
+    <row r="106" xml:space="preserve">
       <c r="A106" t="str">
-        <v>GameSquare's Stream Hatchet Publishes Esports Live Streaming Trends ...</v>
+        <v>Focus Graphite and C4V to Evaluate Mine-to-Anode Platform Combining Lac Knife Graphite with C4V's Green Anode Technology</v>
       </c>
       <c r="B106" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C106" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D106" t="str">
-        <v>Finance, Gaming, Media</v>
+        <v>Finance, SaaS, Energy, Automotive, Media</v>
       </c>
       <c r="E106" t="str">
-        <v>https://pr-inside.com/gamesquare-s-stream-hatchet-publishes-esports-live-streaming-trends-r5199004.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) 2.7B hours of esports tournaments were watched in 2025 thanks to the rise of co-streaming FRISCO, TX / ACCESS Newswire / July 8, 2026 / Stream Hatchet, the leading provider of data analytics for the live streaming and gaming ecosystem and wholly-owned subsidiary of GameSquare Holdings (NASDAQ:GAME) ("GameSquare", or the "Company"), has released its Esports Live Streaming Trends Report. The report reveals key insights into the evolution of the global esports market relevant to game publishers, esports organizers, and brands. Access to the report is available at: https://streamhatchet.com/reports/esports-live-streaming-trends/ "According to Stream Hatchet's proprietary data, esports continues to prove that it is one of ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109435/</v>
+      </c>
+      <c r="F106" t="str" xml:space="preserve">
+        <v xml:space="preserve">Program to evaluate a cleaner, lower-cost and scalable pathway for converting premium Canadian graphite into finished battery-grade anode material in North America
+Highlights
+Mine-to-Anode Platform: Focus and C4V have signed a non-binding Memorandum of Understanding to evaluate an integrated pathway by combining Lac Knife's high-purity graphite concentrate with C4V's Green Anode Technology.
+Premium High-Purity Feedstock: C4V's Green Anode Technology requires natural graphite concentrate of approximately 98% carbon, a demanding feedstock specification that Lac Knife has demonstrated the ability to meet through conventional flotation.
+Commercialization Potential: Successful technical validation would establish the foundation for definitive commercial agreements involving technology licensing, downstream manufacturing, customer qualification, strategic partnerships and potential offtake opportunities.
+Advanced Materials Strategy: The collaboration supports Focus's broader strategy to expand beyond resource development into downstream processing, advanced materials and higher-value segments of the North American supply chain.
+Strengthening Allied Supply Chains: The collaboration combines Canadian graphite resources with American processing technology to support a secure, scalable and more resilient North American battery materials supply chain.
+OTTAWA, ON, Aug 26, 2026 - (ACN Newswire) - Focus Graphite Inc. (TSXV: FMS) (OTCQB: FCSMF) (FSE: FKC0) ("Focus" or the "Company"), a Canadian developer of high-grade flake graphite deposits and advanced graphite materials for battery, defence and industrial applications, is pleased to announce that it has entered into a non-binding Memorandum of Understanding ("MOU") with Charge CCCV LLC ("C4V"), a U.S.-based battery technology company, to evaluate graphite concentrate from Focus's 100%-owned Lac Knife Project ("Lac Knife" or the "Project") in Quebec using C4V's proprietary automated Green Anode Technology ("Green Anode Technology" or the "Technology").
+A North American Mine-to-Anode Platform
+C4V's Green Anode Technology is designed to convert premium natural graphite concentrate directly into finished coated spherical purified graphite ("cSPG") through a highly automated process designed to reduce water and energy consumption, chemical usage and overall process complexity. Compared with conventional processing routes involving multiple upgrading and purification stages, the Technology is intended to provide a cleaner, more efficient pathway from graphite concentrate to finished battery-grade anode material. C4V has successfully demonstrated the Technology at pilot scale.
+C4V's broader anode-development experience includes a multi-year program focused on developing high-performance active anode materials using high-purity natural graphite feedstock. The technology has demonstrated successful development and qualification pathways for active anode material and previously supported a binding offtake agreement with a globally recognized U.S. electric vehicle ("EV") and battery energy storage manufacturer ("BESS") for U.S.-produced active anode material, subject to specified development, production and customer-qualification conditions. The commercial pathway ultimately did not proceed as contemplated for reasons unrelated to the technical performance of the underlying anode technology. Focus was not a party to that arrangement.
+C4V's Green Anode Technology requires a high-purity natural graphite concentrate of approximately 98% carbon, a demanding feedstock specification that Lac Knife has demonstrated the ability to meet through conventional flotation alone. Lac Knife's ability to produce high-purity flotation concentrate has been established through the Company's 2023 NI 43-101 Feasibility Study1 and further validated by its recent 8-tonne pilot-scale program2, announced July 28, 2026, which produced concentrate grading up to 98.7% carbon through mechanical processing, without chemical or thermal purification.
+Lac Knife is one of North America's highest-grade feasibility-stage graphite deposits. The ability to begin downstream processing with a premium, high-purity concentrate has the potential to reduce processing requirements, reagent and energy consumption, shorten processing times and improve overall manufacturing efficiency. Combined with Lac Knife's favourable purification characteristics, this provides a strong starting point for evaluating a cleaner, more efficient and potentially lower-cost pathway to finished anode material.
+Under the MOU, the parties intend to complete an evaluation Program (the "Program") to assess the technical and commercial suitability of Lac Knife graphite for processing through C4V's Green Anode Technology. The Program will examine processing performance, product consistency and electrochemical characteristics and evaluate whether Lac Knife's feedstock advantages can translate into a cleaner, more efficient and commercially competitive pathway from mine to finished battery-grade anode material, supporting future customer qualification, downstream product development and potential commercialization opportunities.
+Richard Pearce, P.E., Technical Advisor to Focus Graphite, commented, "The success of any anode manufacturing process begins with the quality of the graphite feedstock. Higher-purity concentrate has the potential to reduce downstream processing requirements, improve manufacturing efficiency and enhance overall product consistency. Lac Knife has demonstrated exceptional concentrate quality through conventional flotation, making it an outstanding candidate for evaluation within C4V's Green Anode Technology."
+"For years the anode has been the weakest link in the battery supply chain, dependent on foreign processing and heavy chemistry to reach purity," said Dr. Shailesh Upreti, Chief Executive Officer of C4V. "Our Green Anode Technology was built to change that. C4V successfully demonstrated the technology through an earlier natural-graphite development program that advanced through customer qualification and ultimately supported a commercial agreement with a prominent U.S. EV and BESS manufacturer. We are excited to build on that technical foundation with Lac Knife's exceptional graphite concentrate and evaluate a cleaner, more efficient and scalable North American pathway to finished battery-ready anode material."
+"North America is moving quickly to secure critical mineral supply chains from raw materials through advanced manufacturing," said Dean Hanisch, Chief Executive Officer of Focus Graphite. "C4V's previous work has demonstrated the commercial interest that can emerge when high-quality natural graphite is successfully advanced into finished anode material. For Focus, the opportunity is to demonstrate that potential with Lac Knife. If successfully validated, this platform could position us for customer qualification, strategic partnerships and potential offtake while helping build a more secure and competitive North American anode supply chain."
+Building a Higher-Value Graphite Platform
+Beyond battery anode production, the collaboration also supports Focus's objective of maximizing value across the graphite processing chain. Graphite fines and other material streams generated during anode production may be evaluated as conductive additives for lithium iron phosphate ("LFP") batteries. Previous testing by Focus and C4V demonstrated that conductive additive material produced from Lac Knife graphite improved LFP cathode electrode density relative to baseline materials, highlighting an additional opportunity to improve resource utilization and support the Company's broader zero-waste development strategy.
+While the Green Anode Technology evaluation is focused on battery anode materials, it represents one component of Focus's broader advanced materials strategy. In parallel, the Company is advancing a chemical-free electrothermal graphite purification process intended to produce ultra-high-purity graphite for battery, defence, nuclear, aerospace, energy storage and other advanced industrial applications. This effort is being advanced through the Company's up to $14.1 million non-repayable funding agreement under Natural Resources Canada's ("NRCan") Global Partnerships Initiative ("GPI").
+If successful, the Program could demonstrate a differentiated Mine-to-Anode pathway that aligns with Canada's "Mine-to-Market" critical minerals strategy by converting premium Canadian graphite into finished battery-grade anode material through a cleaner, lower-cost and scalable North American production process. The collaboration reflects Focus's strategy of evolving from a graphite developer into an integrated advanced materials company participating across the battery value chain.
+Subject to successful technical validation and the execution of definitive agreements, the Program could provide a foundation for expanded commercial collaboration, including technology licensing, downstream manufacturing, customer qualification, strategic partnerships and potential long-term offtake arrangements. The MOU is non-binding, and any future commercial relationship between Focus and C4V will remain subject to successful completion of the Program, definitive agreements and applicable corporate and regulatory approvals.
+Qualified Person
+The technical content disclosed in this news release was reviewed and approved by Richard Pearce, PE, President of Brasil Insight Capital LLC., a consultant to the Company, and a qualified person as defined under National Instrument NI 43-101.
+About Charge CCCV LLC
+Charge CCCV LLC, commonly known as C4V, is a U.S.-based lithium-ion battery technology company focused on battery-materials innovation, cell design, supply-chain qualification and advanced battery-manufacturing ecosystems. C4V's platforms include battery-material evaluation, Digital DNA qualification, and technology pathways designed to support cleaner and more secure battery supply chains.
+For more information on C4V, please visit https://www.chargecccv.com.
+About Focus Graphite Inc.
+Focus Graphite is building an integrated graphite platform to supply the industries shaping the future. Through the development of world-class graphite resources, advanced processing technologies and higher-value advanced materials, the Company is positioning itself to support battery, defence, advanced manufacturing and other strategic industries across North America and allied markets.
+The platform is anchored by the Company's two 100%-owned graphite assets in Quebec. Lac Knife is one of North America's highest-grade feasibility-stage graphite deposits, while Lac Tetepisca is one of the largest identified graphite resources globally. Together with strategic technology partnerships and government-supported innovation initiatives, these assets provide the foundation for a secure, scalable and increasingly integrated graphite supply chain.
+For more information on Focus Graphite Inc., please visit http://www.focusgraphite.com.
+LinkedIn: https://www.linkedin.com/company/focus-graphite/
+Facebook: https://www.facebook.com/focusgraphite
+X: https://x.com/focusgraphite
+Investors Contact: 
+Dean Hanisch
+CEO, Focus Graphite Inc.
+dhanisch@focusgraphite.com
++1 (613) 612-6060
+Jason Latkowcer
+VP Corporate Development
+jlatkowcer@focusgraphite.com
+Cautionary Note Regarding Forward-Looking Statements
+Certain statements contained in this press release constitute forward-looking information. These statements relate to future events or future performance. The use of any of the words "could," "intend," "expect," "believe," "will," "projected," "estimated," and similar expressions, as well as statements relating to matters that are not historical facts, are intended to identify forward-looking information and are based on the Company's current beliefs or assumptions as to the outcome and timing of such future events.
+In particular, this press release contains forward-looking information regarding, among other things, the proposed evaluation program contemplated under the non-binding Memorandum of Understanding between Focus Graphite Inc. and Charge CCCV LLC ("C4V"); the evaluation of Lac Knife graphite concentrate within C4V's Green Anode Technology platform and related downstream processing and battery validation activities; the anticipated scope, results and potential benefits of the proposed evaluation program; the potential production and evaluation of coated spherical purified graphite ("cSPG") and other higher-value graphite products; the suitability of Lac Knife graphite for processing through C4V's Green Anode Technology and the achievement of anticipated technical, performance or commercial outcomes from the Program; the potential benefits associated with utilizing high-purity Lac Knife graphite concentrate as feedstock for downstream anode processing, including potential reductions in processing requirements, reagent and energy consumption, processing time and manufacturing costs, and potential improvements in manufacturing efficiency and product consistency; the potential evaluation and utilization of graphite fines and other processing streams as conductive additives or in other battery applications; the Company's strategy to expand beyond graphite resource development into downstream processing and advanced materials; the advancement of the Company's electrothermal graphite purification and other downstream processing initiatives; the potential development of an integrated North American mine-to-anode and battery materials supply chain; the future development and advancement of the Lac Knife Graphite Project; the potential for the Program to support future customer qualification, technology licensing, commercialization, downstream manufacturing, strategic partnerships, supply agreements, offtake arrangements or other commercial relationships with C4V or third parties; and the timing, scope and results of future technical programs, commercial discussions and definitive agreements.
+Forward-looking statements are subject to known and unknown risks, uncertainties, and other factors that may cause actual results, performance, or achievements to differ materially from those expressed or implied by such statements. These risks and uncertainties include, but are not limited to, risks related to market conditions, regulatory approvals, changes in economic conditions, the ability to raise sufficient funds on acceptable terms or at all, operational risks associated with mineral exploration and development, and other risks detailed from time to time in the Company's public disclosure documents available under its profile on SEDAR+.
+The forward-looking information contained in this release is made as of the date hereof, and the Company is not obligated to update or revise any forward-looking information, whether as a result of new information, future events, or otherwise, except as required by applicable securities laws. Because of the risks, uncertainties, and assumptions contained herein, investors should not place undue reliance on forward-looking information.
+Neither TSX Venture Exchange nor its Regulation Services accepts responsibility for the adequacy or accuracy of this release.
+1 https://focusgraphite.com/focus-graphite-files-lac-knife-graphite-project-feasibility-study-technical-report/
+2 https://focusgraphite.com/focus-graphite-achieves-up-to-98-7-carbon-concentrate-through-mechanical-processing-and-activates-downstream-qualification-platform/
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/311554
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>GameSquare's Stream Hatchet Publishes Esports Live Streaming Trends Report</v>
+        <v>Zhihu Inc. Reports Unaudited Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B107" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C107" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D107" t="str">
-        <v>Gaming, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E107" t="str">
-        <v>https://www.newswire.com/news/gamesquares-stream-hatchet-publishes-esports-live-streaming-trends-report</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351122/0/en/zhihu-inc-reports-unaudited-second-quarter-2026-financial-results.html</v>
       </c>
       <c r="F107" t="str">
-        <v>2.7B hours of esports tournaments were watched in 2025 thanks to the rise of co-streaming</v>
+        <v>BEIJING, China, Aug. 26, 2026 (GLOBE NEWSWIRE) -- Zhihu Inc. (“Zhihu” or the “Company”) (NYSE: ZH; HKEX: 2390), a leading online content community in China, today announced its unaudited financial results for the quarter ended June 30, 2026.</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>NYSE Content Update: Vurvey Labs Launched 'Populations 2.0' AI Platform</v>
+        <v>MANGA MIRAI Ending Service; MangaPlaza to Allow Users to Transfer Purchased Content Over</v>
       </c>
       <c r="B108" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C108" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D108" t="str">
-        <v>Finance, AI, SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E108" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-vurvey-labs-launched-populations-2-0-ai-platform-302820764.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/manga-mirai-ending-mangaplaza-allow-060000032.html</v>
       </c>
       <c r="F108" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 8, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>OSAKA, Japan, August 26, 2026--MANGA MIRAI Ending Service; MangaPlaza to Allow Users to Transfer Purchased Content Over</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>Empress Engages Geomorphic AI to Enhance Royalty and Streaming Deal ...</v>
+        <v>The Stress-Free Golf Swing Reviews: Could This One-Move System be the Simpler Golf Swing You've Been Searching For?</v>
       </c>
       <c r="B109" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C109" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D109" t="str">
-        <v>Finance, AI, SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E109" t="str">
-        <v>https://pr-inside.com/empress-engages-geomorphic-ai-to-enhance-royalty-and-streaming-deal-r5198994.htm</v>
+        <v>https://www.newswire.com/news/the-stress-free-golf-swing-reviews-could-this-one-move-system-be-the-simpler</v>
       </c>
       <c r="F109" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 8, 2026 / Empress Royalty Corp. (TSXV:EMPR)(OTCQX:EMPYF) ("Empress" or the "Company") is pleased to announce that it has engaged Geomorphic AI Corporation ("Geomorphic AI") to enhance its royalty and streaming deal origination process in support of the Company's growth and acquisition strategy. Geomorphic AI is a private North American developer of AI-driven minerals prospect generation with a proprietary geoscience platform designed to identify and evaluate mining investment opportunities. Under the engagement, Geomorphic AI will use its platform to systematically source, rank and conduct technical, resource and mine-life due diligence on prospective royalty and streaming ..</v>
+        <v>As golfers look for a simpler way to cut through swing overload in 2026, this The Stress-Free Golf Swing review examines Jeff Richmond's brand-stated one-move approach, the 169-page manual, 21 video lessons, current pricing, and what frustrated players should consider before deciding whether the digital system fits how they want to learn.</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>Empress Engages Geomorphic AI to Enhance Royalty and Streaming Deal Origination</v>
+        <v>Access Advance Launches Exploration Phase for an AV1/AV2 Device and Software Patent Pool, Invites Participation of Potential Licensors</v>
       </c>
       <c r="B110" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C110" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D110" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E110" t="str">
-        <v>https://www.newswire.com/news/empress-engages-geomorphic-ai-to-enhance-royalty-and-streaming-deal-origination</v>
+        <v>https://finance.yahoo.com/technology/articles/access-advance-launches-exploration-phase-000000827.html</v>
       </c>
       <c r="F110" t="str">
-        <v/>
+        <v>BOSTON, August 26, 2026--Access Advance announced the release of the AV2 video codec specification, and launched the exploratory phase for a new patent pool for it.</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>Frame Security Launches KnowBetter as AI Reshapes Social Engineering</v>
+        <v>TEN Holdings Announces Key Dates for 2026 Annual Meeting of Stockholders</v>
       </c>
       <c r="B111" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C111" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D111" t="str">
-        <v>AI, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E111" t="str">
-        <v>https://pr-inside.com/frame-security-launches-knowbetter-as-ai-reshapes-social-engineering-r5198984.htm</v>
+        <v>https://www.prnewswire.com/news-releases/ten-holdings-announces-key-dates-for-2026-annual-meeting-of-stockholders-302859806.html</v>
       </c>
       <c r="F111" t="str">
-        <v>(PR-inside.com) AI Is Rewriting the Social Engineering Playbook. Security Awareness Training Hasn't Caught Up. Organizations must KnowBetter. NEW YORK CITY, NY / ACCESS Newswire / July 8, 2026 / Security teams have spent two decades training employees to spot a familiar set of red flags: a suspicious link, a misspelled domain, an urgent request for a wire transfer. That approach is now colliding with an attacker toolkit that has changed faster than most awareness programs have. Generative AI has made it possible to clone a voice from a few seconds of audio, generate a passable deepfake video in minutes, and write a phishing ..</v>
+        <v>LANGHORNE, Pa., Aug. 25, 2026 /PRNewswire/ -- TEN Holdings, Inc. (Nasdaq: XHLD) (the "Company") through its subsidiary, TEN Events, Inc. ("TEN Events"), a provider of event planning, production, and broadcasting services, today announced that it will host its first Annual Meeting of...</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>Quantum Cyber Completes Confidential Submission to U.S. Army Program</v>
+        <v>Vadzo Imaging Unveils Armor-246CRS-FPD3: AR0246 2MP HDR FPD-Link III Camera with Adaptive Local Tone Mapping and Wake-on-Motion for Smart Security Applications</v>
       </c>
       <c r="B112" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C112" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D112" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E112" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3323975/0/en/Quantum-Cyber-Completes-Confidential-Submission-to-U-S-Army-Program.html</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-unveils-armor-246crs-fpd3-ar0246-2mp-hdr-fpd-link-iii-22848517</v>
       </c>
       <c r="F112" t="str">
-        <v>Company Submits Stealth-Mode White Paper and Technical Video Under a Non-Disclosure Posture as Part of a Competitive, Multi-Phase U.S. Army Down-Select Process Company Submits Stealth-Mode White Paper and Technical Video Under a Non-Disclosure Posture as Part of a Competitive, Multi-Phase U.S. Army Down-Select Process</v>
+        <v>Built for perimeter, access point, and commercial security deployments that face both harsh lighting and a need for round-the-clock efficiency, this camera pairs the Onsemi HyperLux AR0246 sensor with Adaptive Local Tone Mapping and Wake-on-Motion power management over FPD-Link III, giving security integrators detailed, evenly exposed video without the power and bandwidth cost of continuous full-resolution streaming.</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>Best AI Tools for Social Media Content Creation (2026): CapCut Named a Top Choice for Video and Image Content Creation by Consumer365</v>
+        <v>Bourse de Toronto, Vizsla Copper Corp., Perspective de la haute direction</v>
       </c>
       <c r="B113" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C113" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D113" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E113" t="str">
-        <v>https://www.prnewswire.com/news-releases/best-ai-tools-for-social-media-content-creation-2026-capcut-named-a-top-choice-for-video-and-image-content-creation-by-consumer365-302819349.html</v>
+        <v>https://www.newsfilecorp.com/release/311457/Bourse-de-Toronto-Vizsla-Copper-Corp.-Perspective-de-la-haute-direction</v>
       </c>
       <c r="F113" t="str">
-        <v>NEW YORK, July 8, 2026 /PRNewswire/ -- Consumer365 has named CapCut a top choice in its review of the Best AI Tools for Social Media Content Creation, citing the platform's support for AI video generation and AI image creation as social teams look for faster ways to build content across...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - 25 août 2026) - Craig Parry, chef de la direction et président du conseil, Vizsla Copper Corp.  (« Vizsla Copper » ou la « société ») (TSXV : VCU), relate le parcours de la société dans un entretien avec le Groupe TMX.Cannot view this video?  Visit:https://www.youtube.com/watch?v=ny9tXaQSLtMLa série d'entretiens Perspective de la haute direction présente les points de vue uniques de sociétés inscrites à la Bourse de Toronto et à la Bourse de croissance TSX....</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>Asterio.ai Introduces AI-Powered Contextual Targeting Module to Deliver Smarter, Privacy-First Advertising</v>
+        <v>Toronto Stock Exchange, Vizsla Copper Corp., The View from the C-Suite</v>
       </c>
       <c r="B114" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C114" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D114" t="str">
-        <v>AI, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E114" t="str">
-        <v>https://www.pr.com/press-release/972998</v>
+        <v>https://www.newsfilecorp.com/release/311456/Toronto-Stock-Exchange-Vizsla-Copper-Corp.-The-View-from-the-CSuite</v>
       </c>
       <c r="F114" t="str">
-        <v>Asterio.ai today announced the launch of its new AI-Powered Contextual Targeting Module, enabling advertisers and publishers to reach audiences based on real-time content understanding. [PR.com]</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 25, 2026) - Craig Parry, Chief Executive Officer and Chair, Vizsla Copper Corp.  ("Vizsla Copper" or the "Company") (TSXV: VCU), shares the Company's story in an interview with TMX Group.Cannot view this video?  Visit:https://www.youtube.com/watch?v=ny9tXaQSLtMThe "View From The C-Suite" video interview series highlights the unique perspectives of listed companies on Toronto Stock Exchange and TSX Venture Exchange. These videos provide insight into how...</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>8 Best Music Video Makers in 2026: Tested on Real Songs and Ranked</v>
+        <v>Disney Cruise Line Returns to New York City, Offers More Ports to Explore in Fall 2027 and Spring 2028</v>
       </c>
       <c r="B115" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C115" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D115" t="str">
-        <v>Media</v>
+        <v>Media, Education</v>
       </c>
       <c r="E115" t="str">
-        <v>https://pressreleasenews.org/pressroom/8-best-music-video-makers-in-2026-tested-on-real-songs-and-ranked</v>
+        <v>https://www.prnewswire.com/news-releases/disney-cruise-line-returns-to-new-york-city-offers-more-ports-to-explore-in-fall-2027-and-spring-2028-302859582.html</v>
       </c>
       <c r="F115" t="str">
-        <v>8 Best Music Video Makers in 2026: Tested on Real Songs and Ranked</v>
+        <v>CELEBRATION, Fla., Aug. 25, 2026 /PRNewswire/ -- Today, Disney Cruise Line unveiled Fall 2027 and Spring 2028 itineraries, looking ahead to a season of unforgettable family adventures as the cruise line returns to special ports and charts a course for new destinations around the world....</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>Official trailer released for Fightland, a revenge drama from executive producer Curtis '50 Cent' Jackson coming August to Sky and NOW</v>
+        <v>Vadzo Imaging Positions Wave-678CRE Sony STARVIS 2 IMX678 4K HDR Wi-Fi Camera with ONVIF Compliance and NIR Imaging for Smart Traffic Management</v>
       </c>
       <c r="B116" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C116" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D116" t="str">
         <v>Media</v>
       </c>
       <c r="E116" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357295</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-wave-678cre-sony-starvis-2-imx678-4k-hdr-wi-fi-22848911</v>
       </c>
       <c r="F116" t="str">
-        <v>Sky today releases the pulse-pounding, action-packed trailer for the highly anticipated new series Fightland, coming this August to Sky and streaming service NOW. - - Set against the high-stakes world of British boxing, Fightland is a gripping story of redemption, betrayal and brutal ambition - in and out of the ring. With edge-of-your-seat action and a gritty setting populated by dangerous characters, this is a world of money and power never seen before. Fightland marks Curtis &amp;#39;50 Cent&amp;#39; Ja... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357295</v>
-[...2 lines deleted...]
-    <row r="117">
+        <v>Built for intersections, corridors, and municipal traffic networks that must resolve vehicles and license plates around the clock, this camera pairs the Sony IMX678 STARVIS 2 sensor with HDR, NIR sensitivity, and Dual-Band Wi-Fi, giving traffic technology providers detailed 4K video without a cable run to every pole or camera position across a city.</v>
+      </c>
+    </row>
+    <row r="117" xml:space="preserve">
       <c r="A117" t="str">
-        <v>Speechify's Simba 3.2 Ranks #1 on Independent Artificial Analysis TTS Leaderboard: World's Best Real-Time Voice Model, Above ElevenLabs, OpenAI, Google DeepMind &amp;amp; Others</v>
+        <v>How Amy Poehler Became Such a ‘Good Hang’</v>
       </c>
       <c r="B117" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C117" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-spotify</v>
       </c>
       <c r="D117" t="str">
-        <v>SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E117" t="str">
-        <v>https://www.prweb.com/releases/speechifys-simba-3-2-ranks-1-on-independent-artificial-analysis-tts-leaderboard-worlds-best-real-time-voice-model-above-elevenlabs-openai-google-deepmind--others-302819731.html</v>
-[...2 lines deleted...]
-        <v>Simba 3.2, the flagship streaming text-to-speech model from Speechify's developer platform, is ranked first on the independent Artificial Analysis TTS leaderboard, above flagship models from ElevenLabs, Cartesia, OpenAI, and Google DeepMind, and joint second on Voice Arena's blind...</v>
+        <v>https://newsroom.spotify.com/2026-08-25/good-hang-amy-poehler-jenna-weiss-berman/</v>
+      </c>
+      <c r="F117" t="str" xml:space="preserve">
+        <v xml:space="preserve">“Enough with improving ourselves! And listening to stuff about how we’re supposed to get better, and better, and better,” Amy Poehler joked on an early episode of her podcast, Good Hang with Amy Poehler. Over the 70-plus episodes the show has released since launching in early 2025, it’s become clear that Good Hang isn’t a... 
+The post How Amy Poehler Became Such a ‘Good Hang’ appeared first on Spotify.</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>U2 Share Brand New Track “Street of Dreams”</v>
+        <v>TD Asset Management (TBCK) Opens the Market</v>
       </c>
       <c r="B118" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C118" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D118" t="str">
-        <v>Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E118" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357281</v>
+        <v>https://www.newsfilecorp.com/release/311405/TD-Asset-Management-TBCK-Opens-the-Market</v>
       </c>
       <c r="F118" t="str">
-        <v>WATCH MUSIC VIDEO HERE - - LISTEN HERE - - DOWNLOAD ASSETS HERE - - Island Records today announced the release of a brand new track titled &amp;#39;Street of Dreams&amp;#39; from U2.It is the first song to be taken from the band&amp;#39;s yet-to-be announced new studio album, U2&amp;#39;s first in 9 years, due for release later this year. Listen to &amp;#39;Street of Dreams&amp;#39; HERE and watch the video HERE . - - The music video for &amp;#39;Street of Dreams&amp;#39; was shot in Mexico City in May, where the band also attend... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357281</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 25, 2026) - Rachana Bhat, Vice President and Director, Lead of Credit Portfolio Management, TD Asset Management Inc. ("TDAM" or the "Company") and her team, joined Graham MacKenzie, Managing Director, Exchange Traded Products, Toronto Stock Exchange ("TSX"), to open the market and celebrate the launch of the Company's new ETF:TD Target 2031 Investment Grade Bond Fund - ETF Series (TSX: TBCK)Cannot view this video? ...</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v>Hyundai Introduces New 2027 Palisade Hybrid Calligraphy Black Ink Edition for Flagship SUV Range</v>
+        <v>Neat Deepens Leadership Bench for Global Expansion Following First $100M Quarter and Record-Breaking, Profitable Growth</v>
       </c>
       <c r="B119" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C119" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D119" t="str">
         <v>Media</v>
       </c>
       <c r="E119" t="str">
-        <v>https://www.prnewswire.com/news-releases/hyundai-introduces-new-2027-palisade-hybrid-calligraphy-black-ink-edition-for-flagship-suv-range-302819603.html</v>
+        <v>https://finance.yahoo.com/technology/articles/neat-deepens-leadership-bench-global-140000277.html</v>
       </c>
       <c r="F119" t="str">
-        <v>Calligraphy Black Ink builds upon the premium content of the popular Palisade Hybrid Calligraphy flagship SUV with an upscale black exterior and interior motif Available in Abyss Black Pearl, Ecotronic Gray Pearl, and Creamy White Pearl exterior finishes matched with a comprehensive Black...</v>
+        <v>OSLO, Norway, August 25, 2026--Neat, the pioneering video technologies company, today announced the deepening of its leadership bench following its first $100 million quarter and a double-digit profitability margin. Neat has appointed Sandeep Mehra as Senior Vice President &amp; General Manager of International. In this key executive role, Mehra will drive market expansion, commercial execution, and strategic partner ecosystems across Europe, the Middle East, Africa, and the Asia-Pacific regions.</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>Beyond Wow Plumbing Recognized by the BBB for More Than 30 Years of ...</v>
+        <v>EightState Studios Builds Its Bench: Elisa Richardson Joins as Chief Communications Officer and Chip Singh as Executive Creative Director</v>
       </c>
       <c r="B120" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C120" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D120" t="str">
         <v>Media</v>
       </c>
       <c r="E120" t="str">
-        <v>https://pr-inside.com/beyond-wow-plumbing-recognized-by-the-bbb-for-more-than-30-years-of-r5198663.htm</v>
+        <v>https://www.prnewswire.com/news-releases/eightstate-studios-builds-its-bench-elisa-richardson-joins-as-chief-communications-officer-and-chip-singh-as-executive-creative-director-302859369.html</v>
       </c>
       <c r="F120" t="str">
-        <v>(PR-inside.com) The Austin-Area Plumbing Company Formerly Known as S &amp; D Plumbing Carries the Same Team, Same Standards, and an Unbroken Accreditation Record Into Its New Era AUSTIN, TX / ACCESS Newswire / July 7, 2026 / Beyond Wow Plumbing has been recognized by the Better Business Bureau for maintaining an A+ accreditation for more than 30 consecutive years - an achievement the BBB honored by sending their team on-site to film a BBB Stories feature video spotlighting the company's unbroken record. For a business that spent decades deliveringplumbing services across Austinand Central Texas under the S &amp; D Plumbing name before ..</v>
-[...2 lines deleted...]
-    <row r="121">
+        <v>Adam Wexler adds two key executives as he builds EightState Studios, a new-age entertainment and content venture studio ATLANTA, Aug. 25, 2026 /PRNewswire/ -- Same crew. New mission. Elisa Richardson and Chip Singh helped Adam Wexler build PrizePicks into the fastest-growing sports...</v>
+      </c>
+    </row>
+    <row r="121" xml:space="preserve">
       <c r="A121" t="str">
-        <v>America's #1 Health Talk Radio Show Rebrands as Health Talk America (HTA)</v>
+        <v>Covation Sponsors Family Fun Ride at the 2026 Sun Hung Kai Properties Hong Kong Cyclothon</v>
       </c>
       <c r="B121" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C121" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D121" t="str">
-        <v>Healthcare, Retail, Media, Education</v>
+        <v>Healthcare, Energy, Media</v>
       </c>
       <c r="E121" t="str">
-        <v>https://www.newmediawire.com/news/america-s-1-health-talk-radio-show-rebrands-as-health-talk-america-hta-7087538</v>
-[...2 lines deleted...]
-        <v>The Dr. Bob Martin Show Enters a New Era While Honoring a 30-Year Legacy. The HTA ReBrand and Host Dr. Adam Brockman are Represented by Agent Alan Morell of Creative Management Partners LLC (CMP) BEVERLY HILLS, CA - July 7, 2026 ( NEWMEDIAWIRE ) - Announcing today, after more than 30 years as a nationally syndicated powerhouse, ‘The Dr. Bob Martin Show’ has officially rebranded as ‘Health Talk America,’ ushering in a new era for the nation’s largest and most trusted health talk radio program while honoring the legacy of its legendary founder, Dr. Bob Martin. Broadcasting on 500+ stations and platforms nationally and worldwide and reaching an audience of 1.5-2 million weekly action-takers, ‘Health Talk America’ continues its mission to challenge the health status quo, uncover root causes of</v>
+        <v>https://www.acnnewswire.com/press-release/english/109405/</v>
+      </c>
+      <c r="F121" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 25, 2026 - (ACN Newswire) - Covation Holdings Limited (“Covation” or the “Group”), a world-leading wheeled product innovator and manufacturer, is pleased to announce its sponsorship of the Covation Family Fun Ride at the 2026 Sun Hung Kai Properties Hong Kong Cyclothon. Organized by the Hong Kong Tourism Board (“HKTB”), the flagship international sporting spectacle will take place on 11 October (Sunday), bringing together thousands of cyclists across the city’s iconic bridges and landmarks while showcasing the unique scenery.
+Mr. Bruno Maier, Co-CEO of Covation, said, “We are proud to support the Hong Kong Cyclothon—a world-class sporting spectacle that showcases the energy and iconic landscape of Hong Kong. As a global force in outdoor adventure, Covation shares the event’s passion for driving health, wellness, and a vibrant cycling culture across the community, as well as its sports for charity spirit. While the Cyclothon brings together elite global competitors and cycling enthusiasts, our sponsorship of the Family Fun Ride allows us to introduce families and young riders to the transformative joy of cycling. Through our century-old children’s bicycle brand, Huffy, we have inspired generations to connect through cycling. We are thrilled to play a meaningful role in this citywide extravaganza, offering families a unique opportunity to create lasting memories together while supporting a charitable cause.”
+Covation – a name that merges “Collaboration” and “Innovation” — is on a mission to revolutionize how people move, connect, and explore—by developing exceptional products for bold experiences across wheeled categories and beyond. It is a Hong Kong-headquartered vertically integrated holding company, specializing in the research, development, manufacturing, distribution and global operations of cycling and outdoor brands, driven by manufacturing excellence. The Group owns multiple outdoor cycling brands, including Huffy, Batch, and Green Machine. Currently, its business serves millions of consumers across more than 50 countries and regions worldwide. 
+The Covation Family Fun Ride is designed to encourage outdoor recreation and family bonding. Open to participants aged 6 to 70, each entry group consists of one parent paired with one child or youth. In line with the Cyclothon’s sports for charity spirit, registration fees collected from the Covation Family Fun Ride will be donated in full to The Community Chest of Hong Kong to support local underprivileged communities.
+Beyond the rides, the event will host a dedicated cycling-themed carnival at the West Kowloon Cultural District, featuring a diverse programme of sports, entertainment, family-friendly activities and culinary delights, allowing locals and visitors to fully immerse themselves in the excitement of the cycling extravaganza. Covation will also host a booth at the venue, featuring its exceptional wheeled products and connecting with cycling enthusiasts.
+This year’s Cyclothon is further enriched new elements, including an upgraded 56km non-competitive ride on a “Five Tunnels, Three Bridges” route that will take riders along roads rarely opened to cyclists. The enhanced route provides an ideal opportunity to explore Hong Kong’s diverse urban landscapes, showcasing the unique blend of old and new districts. This, together with the 32km ride, is expected to see the participation of more than 6,500 cyclists. 
+Covation Family Fun Ride Highlights:
+Event Date: Sunday, 11 October 2026  
+Group Format: 1 Parent + 1 Child/Youth (6–70 years old)  
+Entry Fee: HK$100 per group (100% donated to charity)  
+Public Registration: Registration is now open via the event website  
+Photo: 
+Bruno Maier (row 2, 3rd from right), Covation Co-CEO, joins Hong Kong Tourism Board officials and event partners at the launch press conference of the 2026 Sun Hung Kai Properties Hong Kong Cyclothon.
+About Covation Holdings Limited
+Covation Holdings Limited (“Covation”) is a vertically integrated holding company headquartered in Hong Kong, specializing in the research, development, manufacturing, distribution and global operations of cycling and outdoor brands, as well as excellence in manufacturing. As a world-leading manufacturer and assembler of bicycles and components, the company operates modern smart manufacturing facilities in China, Cambodia and Vietnam. Leveraging its vertically integrated supply chain advantages and rigorous quality control system, Covation has established an efficient operational network with strategic branches across the United States, Mexico, Canada, the United Kingdom, European Union, Hong Kong, and China, consistently delivering exceptional products to global customers.
+Covation’s portfolio encompasses internationally renowned outdoor sports brands, including Huffy, Batch, and Green Machine. The company maintains extensive licensing partnerships with world-class partners such as Disney, Marvel, Lucasfilm, Universal Studios, Paramount, Microsoft, and Sanrio.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>Gracie Abrams and Olivia Rodrigo Talk Friendship, Fame, and 'Daughter from Hell'</v>
+        <v>Crexendo Partners with Tresic to Turn Every Customer Conversation into ...</v>
       </c>
       <c r="B122" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C122" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D122" t="str">
-        <v>Media</v>
+        <v>Finance, AI, SaaS, Media</v>
       </c>
       <c r="E122" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357265</v>
+        <v>https://pr-inside.com/crexendo-partners-with-tresic-to-turn-every-customer-conversation-into-r5215934.htm</v>
       </c>
       <c r="F122" t="str">
-        <v>With hit albums, sold-out tours, and a generation of fans hanging on every lyric, Gracie Abrams and Olivia Rodrigo are two of pop&amp;#39;s most exciting voices. Now, as Gracie prepares to usher in her next era with Daughter from Hell, she sits down with Olivia&amp;#8212;fresh off the record-breaking release of you seem pretty sad for a girl so in love &amp;#8212;for the latest episode of Spotify&amp;#39;s Countdown To video series. Together, they sat down at New York&amp;#39;s Cherry Lane Theatre to discuss so... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357265</v>
+        <v>(PR-inside.com) New AI-native offering gives more than 250 Crexendo platform licensees an opportunity to offer branded conversation intelligence services to their existing customers increasing AI adoption PHOENIX, AZ / ACCESS Newswire / August 25, 2026 / Crexendo®, Inc. (NASDAQ:CXDO), an award-winning software technology company supporting over 8 million end-users, and a premier provider of cloud communication platform software and unified communications as a service (UCaaS) offerings, including voice, video, contact center, and managed IT services tailored to businesses of all sizes, today announced a strategic partnership with Tresic, an AI-native conversation intelligence platform. Through the partnership, Tresic has joined Crexendo's Ecosystem Vendor ..</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>Inflownomics Shares New AI-Themed Digital Flow Content Through SCL1 Delivery Social Channels</v>
+        <v>Puerto Rico Governor Says Island 'Open for Business': NYSE Content Update</v>
       </c>
       <c r="B123" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C123" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D123" t="str">
-        <v>AI, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E123" t="str">
-        <v>https://www.pr.com/press-release/972823</v>
+        <v>https://www.prnewswire.com/news-releases/puerto-rico-governor-says-island-open-for-business-nyse-content-update-302859411.html</v>
       </c>
       <c r="F123" t="str">
-        <v>Inflownomics, LLC has released new AI-themed motivational and entertainment content through its SCL1 Delivery social media channels, featuring humor, inspirational messaging, and digital "flow" concepts. [PR.com]</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 25, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>As Olympic Coverage Expands Beyond Television, the Way Fans Experience ...</v>
+        <v>Rubbermaid Brilliance® food storage portfolio expands with Tritan™ Renew</v>
       </c>
       <c r="B124" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C124" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D124" t="str">
         <v>Media</v>
       </c>
       <c r="E124" t="str">
-        <v>https://pr-inside.com/as-olympic-coverage-expands-beyond-television-the-way-fans-experience-r5198603.htm</v>
+        <v>https://www.prnewswire.com/news-releases/rubbermaid-brilliance-food-storage-portfolio-expands-with-tritan-renew-302858833.html</v>
       </c>
       <c r="F124" t="str">
-        <v>(PR-inside.com) Voice actor Maria Pendolino and strategic communications firm Tryllium examine how streaming, social media, and digital content are reshaping sports storytelling and fan engagement ORLANDO, FL / ACCESS Newswire / July 7, 2026 / As Olympic coverage reaches audiences through an expanding mix of broadcast television, streaming services, social media platforms, athlete-generated content, and digital highlights, sports organizations, broadcasters, and brands are adapting how they tell stories and connect with fans. What was once a largely television-centered experience has evolved into a multi-channel environment where audiences can follow events, athletes, and storylines throughout the day from nearly anywhere. Maria PendolinoThe shift reflects ..</v>
+        <v>ATLANTA, Aug. 25, 2026 /PRNewswire/ -- Rubbermaid®, a trusted leading brand in food storage solutions, is expanding its Rubbermaid Brilliance® portfolio to include products designed with Tritan™ Renew from Eastman. This copolyester is made with certified recycled content* from Eastman's...</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>As Olympic Coverage Expands Beyond Television, the Way Fans Experience Sports is Changing</v>
+        <v>Longstanding Bridgeline Customer Expands from CMS to HawkSearch AI ...</v>
       </c>
       <c r="B125" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C125" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D125" t="str">
-        <v>Media</v>
+        <v>Finance, AI, SaaS, Retail, Media</v>
       </c>
       <c r="E125" t="str">
-        <v>https://www.newswire.com/news/as-olympic-coverage-expands-beyond-television-the-way-fans-experience-22800221</v>
+        <v>https://pr-inside.com/longstanding-bridgeline-customer-expands-from-cms-to-hawksearch-ai-r5215922.htm</v>
       </c>
       <c r="F125" t="str">
-        <v>Voice actor Maria Pendolino and strategic communications firm Tryllium examine how streaming, social media, and digital content are reshaping sports storytelling and fan engagement</v>
+        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / August 25, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today that a longstanding customer of its Content Management Platform has expanded its relationship with Bridgeline through the adoption of HawkSearch, including Concept and Unified Search, Smart Response, and Shopping Assistant. The multi-year engagement highlights growing demand for AI-powered search and assistant technologies among Bridgeline's existing customer base. The organization has been a Bridgeline customer since 2011 and is expanding from an existing Unbound deployment to a combined Unbound and HawkSearch environment. The investment reflects the customer's ..</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>Eylsia Nicolas Show Surges to 45M Views This Week in a Breakout Micro‑TV ...</v>
+        <v>AZIO AI Holdings Inc. (NASDAQ: AZIO) Announces New Project, Fuels Growing Momentum</v>
       </c>
       <c r="B126" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C126" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D126" t="str">
-        <v>Media</v>
+        <v>Finance, AI, SaaS, Media</v>
       </c>
       <c r="E126" t="str">
-        <v>https://pr-inside.com/eylsia-nicolas-show-surges-to-45m-views-this-week-in-a-breakout-micro-tv-r5198597.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350444/0/en/azio-ai-holdings-inc-nasdaq-azio-announces-new-project-fuels-growing-momentum.html</v>
       </c>
       <c r="F126" t="str">
-        <v>(PR-inside.com) NORTH PALM BEACH, FL / ACCESS Newswire / July 7, 2026 / The Eylsia Nicolas Show, a new Hindi‑language micro‑sitcom created for India's mobile‑first Instagram TV audience, has crossed 45 million combined views across Instagram and Facebook in its opening week - marking one of the strongest short‑form comedy launches of the year and a rare cross‑cultural breakthrough, with India embracing a Filipina creator at scale. The series stars Filipina creator Lisa Pamintuan, known globally as Eylsia Nicolas, whose content has generated hundreds of millions of views across India in 2026. Her rapid rise has earned her the affectionate nickname "the ..</v>
+        <v>NEW YORK, Aug. 25, 2026 (GLOBE NEWSWIRE) -- via AINewsWire -- AZIO AI Holdings Inc. (NASDAQ: AZIO) today announces its placement in an editorial published by AINewsWire ("AINW"), one of 75+ brands within the Dynamic Brand Portfolio @ IBN ( InvestorBrandNetwork ) , a specialized communications platform with a focus on financial news and content distribution for private and public companies and the investment community.</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>Crexendo Rated #1 AI-Powered Business Communications Platform by Real ...</v>
+        <v>TNL Mediagene Granted Continued Nasdaq Listing Subject to Conditions</v>
       </c>
       <c r="B127" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C127" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D127" t="str">
-        <v>Finance, AI, SaaS, Media</v>
+        <v>Finance, AI, Media</v>
       </c>
       <c r="E127" t="str">
-        <v>https://pr-inside.com/crexendo-rated-1-ai-powered-business-communications-platform-by-real-r5198581.htm</v>
+        <v>https://www.newsfilecorp.com/release/311390/TNL-Mediagene-Granted-Continued-Nasdaq-Listing-Subject-to-Conditions</v>
       </c>
       <c r="F127" t="str">
-        <v>(PR-inside.com) PHOENIX, AZ / ACCESS Newswire / July 7, 2026 / Crexendo®, Inc. (NASDAQ:CXDO), ("Crexendo" or the "Company"), an award-winning software technology company supporting over 7 million end-users, and a premier provider of cloud communication platform software and unified communications as a service (UCaaS) offerings, including voice, video, contact center, and managed IT services tailored to businesses of all sizes, today announced that its AI-powered cloud communications platform has earned multiple #1 rankings and awards in the G2 Summer 2026 Reports across VoIP, UCaaS, Contact Center, and Customer Communications Management. The company received #1 ratings for Generative AI and AI Text ..</v>
+        <v>Among the conditions, the Company must demonstrate compliance with the minimum bid price requirement by September 21, 2026 and the stockholders' equity requirement by October 30, 2026Tokyo, Japan--(Newsfile Corp. - August 25, 2026) - TNL Mediagene (NASDAQ: TNMG) (the "Company"), a technology and digital media company providing AI-driven advertising, marketing technology, content commerce and data analytics solutions, and operating multi-language digital media brands across Asia, today announced...</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>NYSE Content Update: Teradata AI Report Surveys 1,000 Global Tech + Data Leaders</v>
+        <v>Hollyland presenteert nieuwe oplossingen voor professionele liveproductie en contentcreatie op IBC 2026</v>
       </c>
       <c r="B128" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C128" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D128" t="str">
-        <v>Finance, AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E128" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-teradata-ai-report-surveys-1-000-global-tech--data-leaders-302819481.html</v>
+        <v>https://www.prnewswire.com/news-releases/hollyland-presenteert-nieuwe-oplossingen-voor-professionele-liveproductie-en-contentcreatie-op-ibc-2026-302859238.html</v>
       </c>
       <c r="F128" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 7, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>Hoogtepunten Hollyland stelt op IBC 2026, stand 11.C28, nieuwe oplossingen voor professionele liveproductie en contentcreatie voor. Pyro 7 Ultra combineert professionele monitoring en draadloze videotransmissie in één monitor. Argus X1 brengt schakelen, opnemen, monitoring en streaming...</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>Ayishat Mag Adeniran Wins the 2025 HMW Law Against All Odds Scholarship ...</v>
+        <v>Mini Circuits Showcases Publication-Backed Validation for Its Products ...</v>
       </c>
       <c r="B129" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C129" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D129" t="str">
-        <v>Media, Education</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E129" t="str">
-        <v>https://pr-inside.com/ayishat-mag-adeniran-wins-the-2025-hmw-law-against-all-odds-scholarship-r5198560.htm</v>
+        <v>https://pr-inside.com/mini-circuits-showcases-publication-backed-validation-for-its-products-r5215845.htm</v>
       </c>
       <c r="F129" t="str">
-        <v>(PR-inside.com) The Against All Odds Scholarship is motivating Ayishat to keep working hard and reminds her that others believe in her potential and future career. CLEVELAND, OH / ACCESS Newswire / July 7, 2026 / Ayishat Mag Adeniran, a third-year law student at Ohio's Case Western Reserve University School of Law, has won the 2025HMW Law Against All Odds Scholarship . HMW Law-Ohio Trial Attorneys awards the $2,500 scholarship to undergraduate and graduate students in underserved communities. In her video submission for the Against All Odds Scholarship, Ayishat described how her father was an immigrant from Nigeria who valued education. "The only reason he ..</v>
+        <v>(PR-inside.com) PALO ALTO, CA / ACCESS Newswire / August 25, 2026 / Bioz, Inc. , the citation management platform that leverages peer-reviewed publications to enhance user engagement, build product credibility, and support buying decisions in the research community, announced its expanded collaboration withMini-Circuits , a global leader in RF, microwave, and millimeter-wave components and systems. LaunchingBioz Badges , a comprehensiveBioz Content Hub , and a customQuantum Computing Content Hub , Mini-Circuits is making scientific validation more accessible than ever by delivering dedicated publication experiences tailored to different scientists' needs. As scientific applications continue to diversify, researchers increasingly seek literature that is relevant ..</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>Oxford University Press Comes to Simply Piano</v>
+        <v>Hollyland präsentiert auf der IBC 2026 neue Lösungen für Live-Produktionen und die Erstellung von Inhalten</v>
       </c>
       <c r="B130" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C130" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D130" t="str">
-        <v>SaaS, Media, Education</v>
+        <v>Media</v>
       </c>
       <c r="E130" t="str">
-        <v>https://pr-inside.com/oxford-university-press-comes-to-simply-piano-r5198457.htm</v>
+        <v>https://www.prnewswire.com/news-releases/hollyland-prasentiert-auf-der-ibc-2026-neue-losungen-fur-live-produktionen-und-die-erstellung-von-inhalten-302858884.html</v>
       </c>
       <c r="F130" t="str">
-        <v>(PR-inside.com) Content from OUP's acclaimed piano method is now available to millions of Simply Piano learners worldwide NEW YORK, NY / ACCESS Newswire / July 7, 2026 / Simply, the leading digital platform for creative hobbies, today announced an agreement to bring content from Oxford University Press' (OUP) piano method to Simply Piano. This expands Simply Piano's offering and marks a step forward in its mission to make the pursuit of creative hobbies simple and fun for all. Simply Piano users around the world will gain access to an expanded library of high-quality, curated sheet music spanning OUP's works including Piano Time and ..</v>
+        <v>Highlights Hollyland wird auf der IBC 2026 am Stand 11.C28 neue Lösungen für die professionelle Live-Produktion und die Erstellung von Inhalten vorstellen. Der Pyro 7 Ultra vereint professionelle Bildüberwachung und drahtlose Videoübertragung in einem einzigen Monitor. Argus X1 vereint...</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>Global Icon Deepika Padukone and Hilton Celebrate the Power of The Stay In the Next Chapter of Their Internationally Acclaimed Campaign</v>
+        <v>Hollyland to Unveil New Solutions for Live Production and Content Creation at IBC 2026</v>
       </c>
       <c r="B131" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C131" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D131" t="str">
         <v>Media</v>
       </c>
       <c r="E131" t="str">
-        <v>https://www.prnewswire.com/news-releases/global-icon-deepika-padukone-and-hilton-celebrate-the-power-of-the-stay-in-the-next-chapter-of-their-internationally-acclaimed-campaign-302818442.html</v>
+        <v>https://www.prnewswire.com/news-releases/hollyland-to-unveil-new-solutions-for-live-production-and-content-creation-at-ibc-2026-302857916.html</v>
       </c>
       <c r="F131" t="str">
-        <v>Builds on record-breaking 2025 debut with a new phase of Hilton's It Matters Where You Stay campaign Music, movement and creative storytelling capture a more spontaneous, expressive side of Deepika Padukone Across a broad suite of content spanning movement, dining, wellness, loyalty and...</v>
+        <v>Highlights Hollyland to showcase new solutions for professional live production and content creation at IBC 2026 Booth 11.C28. Pyro 7 Ultra combines professional monitoring and wireless video transmission in one monitor. Argus X1 brings switching, recording, monitoring, and streaming into...</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>Biohacking Pioneer and Coffee Mogul Dave Asprey Honored with 2026 Mindshare ...</v>
+        <v>Mini Circuits Showcases Publication-Backed Validation for Its Products with Bioz Badges and Dedicated Quantum Computing and Portfolio-Wide Content Hubs</v>
       </c>
       <c r="B132" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C132" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D132" t="str">
-        <v>Healthcare, Media</v>
+        <v>Media</v>
       </c>
       <c r="E132" t="str">
-        <v>https://pr-inside.com/biohacking-pioneer-and-coffee-mogul-dave-asprey-honored-with-2026-mindshare-r5198334.htm</v>
+        <v>https://www.newswire.com/news/mini-circuits-showcases-publication-backed-validation-for-its-products-with</v>
       </c>
       <c r="F132" t="str">
-        <v>(PR-inside.com) Celebrating two decades of leadership in biohacking, human optimization, and health innovation CORONADO, CA / ACCESS Newswire / July 6, 2026 / Dave Asprey, four-time New York Times bestselling author and widely recognized as the Father of Biohacking, has been named a recipient of the 2026 Pinnacle Award. Presented annually, the Pinnacle Award recognizes a leader whose work creates a lasting and positive impact on global health and wellness. Asprey is the CEO of Upgrade Labs and host of the Webby Award-winning podcast, The Human Upgrade, with over 1,000 episodes. Over more than two decades, Dave Asprey has fundamentally changed the way ..</v>
+        <v/>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>/C O R R E C T I O N -- DCI Group/</v>
+        <v>Xsolla Unveils Integrated Commerce Strategy at gamescom dev and gamescom 2026 With New Tools and Innovations</v>
       </c>
       <c r="B133" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C133" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D133" t="str">
-        <v>Media</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E133" t="str">
-        <v>https://www.prnewswire.com/news-releases/dci-releases-new-video-celebrating-america-250-and-the-firms-commitment-to-helping-citizens-and-businesses-engage-in-the-democratic-process-302817317.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/xsolla-unveils-integrated-commerce-strategy-070000920.html</v>
       </c>
       <c r="F133" t="str">
-        <v>In the news release, DCI Releases New Video Celebrating America 250 and the Firm's Commitment to Helping Citizens and Businesses Engage in the Democratic Process, issued 03-Jul-2026 by DCI Group over PR Newswire, we are advised by the company that two hyperlinks have been updated and the...</v>
-[...2 lines deleted...]
-    <row r="134">
+        <v>COLOGNE, Germany, August 25, 2026--Xsolla, a global video game commerce company that helps developers launch, grow, and monetize their games, today announced it is set to return to gamescom dev and gamescom 2026, the world’s premier event for computer and video games, taking place August 24th to August 30th in Cologne, Germany, EU.</v>
+      </c>
+    </row>
+    <row r="134" xml:space="preserve">
       <c r="A134" t="str">
-        <v>Apex Compliance Launches Amazon API Scanning for Marketing Compliance ...</v>
+        <v>Introducing the Edits Film Festival to Spotlight India’s Emerging Creator Talent</v>
       </c>
       <c r="B134" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C134" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-meta</v>
       </c>
       <c r="D134" t="str">
-        <v>SaaS, Retail, Media</v>
+        <v>Media</v>
       </c>
       <c r="E134" t="str">
-        <v>https://pr-inside.com/apex-compliance-launches-amazon-api-scanning-for-marketing-compliance-r5198228.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) New capability expands Apex's connected review platform across Amazon, Meta business accounts, websites, documents, images, videos, and pre-published marketing content BOULDER, CO / ACCESS Newswire / July 6, 2026 / Apex Compliance®, a marketing compliance review platform designed to help brands identify and address potential regulatory and platform-related risk, today announced the launch of its new Amazon API scanning capability. The new feature allows users to connect authenticated Amazon seller accounts and review Amazon content, including product pages, ASINs, text, keywords, captions, and image-based content, for potential compliance concerns. Users can evaluate flagged content, understand why certain language or imagery may create ..</v>
+        <v>https://about.fb.com/news/2026/08/introducing-the-edits-film-festival-to-spotlight-indias-emerging-creator-talent/</v>
+      </c>
+      <c r="F134" t="str" xml:space="preserve">
+        <v xml:space="preserve">Today, we announce the launch of the Edits Film Festival — an initiative that invites content creators across India to showcase their creativity through Reels made on Edits.
+The post Introducing the Edits Film Festival to Spotlight India’s Emerging Creator Talent appeared first on Meta Newsroom.</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>Apex Compliance Launches Amazon API Scanning for Marketing Compliance Review</v>
+        <v>Publishing Market Trends Redefining Content Creation in the Age of AI</v>
       </c>
       <c r="B135" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C135" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D135" t="str">
-        <v>SaaS, Retail, Media</v>
+        <v>AI, Retail, Media</v>
       </c>
       <c r="E135" t="str">
-        <v>https://www.newswire.com/news/apex-compliance-launches-amazon-api-scanning-for-marketing-compliance-22820639</v>
+        <v>https://express-press-release.net/news/2026/08/25/1769165</v>
       </c>
       <c r="F135" t="str">
-        <v>New capability expands Apex's connected review platform across Amazon, Meta business accounts, websites, documents, images, videos, and pre-published marketing content</v>
+        <v>The global publishing market is undergoing a steady transformation as consumer reading habits shift toward digital, mobile, and on-demand content. The market was valued at USD 298.4 billion [read full press release...]</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>iToolab WatsGo Restores WhatsApp from iCloud without Resetting iPhone</v>
+        <v>Recastia Lets Teams Turn PDF into Video Without a Production Budget</v>
       </c>
       <c r="B136" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C136" t="str">
-        <v>Send2Press</v>
+        <v>WebWire</v>
       </c>
       <c r="D136" t="str">
-        <v>Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E136" t="str">
-        <v>https://www.send2press.com/wire/itoolab-watsgo-restores-whatsapp-from-icloud-without-resetting-iphone/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359420</v>
       </c>
       <c r="F136" t="str">
-        <v>HONG KONG, July 6, 2026 (SEND2PRESS NEWSWIRE) -- iToolab WatsGo has introduced a new feature that enables users to restore WhatsApp from iCloud without resetting their iPhone. The update helps users download and check chats, photos, videos, and other WhatsApp data. In addition, users don't have to deal with complicated recovery procedures.</v>
+        <v>Producing a short explainer video has traditionally meant writing a script, booking a voice artist, recording footage, and paying an editor to stitch it together, a process that can stretch across days and budgets. Recastia removes those steps: teams turn PDF into video by uploading a document and letting the platform generate a narrated clip from the pages already inside it. What used to be a small production project becomes a single upload. - - The shift shows up at every stage when u... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359420</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>BK Media: A Swiss Boutique Agency for Building Lasting Digital Presence ...</v>
+        <v>Mitsubishi Electric to Exhibit at Carbon Capture Technology World Expo 2026</v>
       </c>
       <c r="B137" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C137" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D137" t="str">
-        <v>Retail, Media</v>
+        <v>Media</v>
       </c>
       <c r="E137" t="str">
-        <v>https://pr-inside.com/bk-media-a-swiss-boutique-agency-for-building-lasting-digital-presence-r5198176.htm</v>
+        <v>https://finance.yahoo.com/energy/articles/mitsubishi-electric-exhibit-carbon-capture-030000245.html</v>
       </c>
       <c r="F137" t="str">
-        <v>(PR-inside.com) BK Media is an independent Swiss boutique agency based in Zurich that helps companies build and strengthen a lasting digital presence. Working across all relevant digital platforms, the agency covers branding, content production, animation, social media, campaigns and e-commerce. Its approach combines strategic groundwork with creative execution, from the initial brand concept through to the online shop, with the aim of presenting each brand clearly and consistently across every point of contact. BK Media works with established companies and younger brands across a range of industries, delivering solutions that are strategically grounded, visually distinctive and built to last. ZURICH, SWITZERLAND / ..</v>
+        <v>TOKYO, August 25, 2026--Mitsubishi Electric Corporation (TOKYO: 6503) announced today that it will present its carbon dioxide capture and utilization (CCU) and carbon dioxide removal (CDR) initiatives at Carbon Capture Technology World Expo 2026 at Hamburg Messe in Germany from October 20 to 22. The company’s first-ever exhibit at this Expo will be located in Booth 4B40, Hall B4L and will feature panel displays and video presentations themed "Beyond Carbon Neutrality: Towards Net-Negative Emissi</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>AllyHub Brings Browser-Native AI Automation to Ecommerce, Content Creation, and Repetitive Online Workflows</v>
+        <v>Close Encounters: New UFO-Themed Online Slot Lands at CryptoSlots and Slotland with Free Spins</v>
       </c>
       <c r="B138" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C138" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D138" t="str">
-        <v>AI, Retail, Media</v>
+        <v>Energy, Media</v>
       </c>
       <c r="E138" t="str">
-        <v>https://www.prnewswire.com/news-releases/allyhub-brings-browser-native-ai-automation-to-ecommerce-content-creation-and-repetitive-online-workflows-302818225.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359410</v>
       </c>
       <c r="F138" t="str">
-        <v>Designed for ecommerce businesses, marketers, and knowledge workers, AllyHub combines browser automation, AI-assisted content production, and reusable workflows to help teams accomplish more with less manual effort. BELLEVUE, Wash., July 6, 2026 /PRNewswire/ -- As businesses increasingly...</v>
+        <v>Something strange is happening in the desert&amp;#8230; Close Encounters has landed at CryptoSlots.com and Slotland, bringing UFOs, secret agents, alien energy and one very unlucky cow to the reels, with 111% Match Bonus and 50 Free Spins for all players. - - View or download video version of this story - - The new 4-reel, 14-payline slot transports players to an Area 51-style military base, where UFOs light up the night sky and flying saucers cause havoc. With varying symbol sizes and b... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359410</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>LE SSERAFIM Joins Lineup for 2026 iHeartRadio Music Festival Presented by Capital One</v>
+        <v>Netflix Confirms Renewals for UK Fan Favourites and Debuts Trailer for 'The Gentlemen' Season 2</v>
       </c>
       <c r="B139" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C139" t="str">
         <v>WebWire</v>
       </c>
       <c r="D139" t="str">
         <v>Media</v>
       </c>
       <c r="E139" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357214</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359407</v>
       </c>
       <c r="F139" t="str">
-        <v>Tickets available now at AXS.com - - Disney+ and Hulu to serve as the Official Streaming Destination of the Festival - - WHAT: iHeartMedia announced that LE SSERAFIM is joining the lineup for the 2026 iHeartRadio Music Festival presented by Capital One, taking place on Friday, Sept. 18 and Saturday, Sept. 19 at T-Mobile Arena in Las Vegas. - - WHO: This year, the epic two-day lineup for the iHeartRadio Music Festival presented by Capital One will feature performances by BTS, Benson B... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357214</v>
+        <v>To coincide with the news that The Gentlemen will be returning for a third season, Netflix has also released the full-length trailer for Guy Ritchie&amp;#39;s The Gentlemen: Season 2, launching 3 September 2026 on Netflix. LIST OF CONFIRMED RENEWALS INCLUDE: The Gentlemen - Season 3 : Netflix can officially confirm the hit series of The Gentlemen will be back for a third season, with Guy Ritchie once again directing. - - Creator, writer, director and executive producer Guy Ritchie said: &amp;#8220;The ambi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359407</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>Alpha Vision Brings Agentic Video Intelligence to BuiltWorlds Construction Conference</v>
+        <v>Centrus Hosts Governor DeWine and JobsOhio at Piketon Uranium Enrichment Facility</v>
       </c>
       <c r="B140" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C140" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D140" t="str">
-        <v>Media</v>
+        <v>Energy, Media</v>
       </c>
       <c r="E140" t="str">
-        <v>https://www.getnews.info/story/2026/07/06/alpha-vision-brings-agentic-video-intelligence-to-builtworlds-construction-conference/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/centrus-hosts-governor-dewine-and-jobsohio-at-piketon-uranium-enrichment-facility-302858751.html</v>
       </c>
       <c r="F140" t="str">
-        <v/>
+        <v>Ohio's growing role in strengthening U.S. energy security, advanced manufacturing, and the domestic nuclear fuel supply chain highlighted by state, federal, and industry leaders High resolution photos/video of the Governor's tour are available HERE. Additional photos and b-roll of the...</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>NYSE Content Update: Trump Accounts Launch with $1,000 Eligibility</v>
+        <v>SOL Reimagines Cannabis Retail With The Launch of SOL of Potomac - The Penthouse</v>
       </c>
       <c r="B141" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C141" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D141" t="str">
-        <v>Finance, Media</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E141" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-trump-accounts-launch-with-1-000-eligibility-302818361.html</v>
+        <v>https://www.prnewswire.com/news-releases/sol-reimagines-cannabis-retail-with-the-launch-of-sol-of-potomac---the-penthouse-302858694.html</v>
       </c>
       <c r="F141" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 6, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>Technology executive and entrepreneur Jack Frost introduces a destination where cannabis, culture, community, content and technology come together. ROCKVILLE, Md., Aug. 24, 2026 /PRNewswire/ -- SOL of Potomac - The Penthouse officially opened its doors today at 350 Fortune Terrace, Suite...</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>What is the Best Social Media Platform for Plastic Surgeons?</v>
+        <v>Market One: MustGrow Biologics Receives First Bayer Milestone Payment</v>
       </c>
       <c r="B142" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C142" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D142" t="str">
-        <v>SaaS, Healthcare, Media, Education</v>
+        <v>Energy, Media</v>
       </c>
       <c r="E142" t="str">
-        <v>https://pr-inside.com/what-is-the-best-social-media-platform-for-plastic-surgeons-r5198038.htm</v>
+        <v>https://www.newsfilecorp.com/release/311150/Market-One-MustGrow-Biologics-Receives-First-Bayer-Milestone-Payment</v>
       </c>
       <c r="F142" t="str">
-        <v>(PR-inside.com) The Best Social Media Platform for Plastic Surgeons is JAASPIRE SEATTLE, WA / ACCESS Newswire / July 6, 2026 / Social media has become one of the primary ways prospective patients evaluate plastic surgeons before scheduling consultations. Many patients now review educational content, before-and-after photographs, and a surgeon's online presence alongside credentials when researching cosmetic procedures. At the same time, many medical practices are searching for alternatives to traditional social media platforms that rely heavily on algorithms to determine which content users see. Those changes have contributed to growing interest in creator-focused platforms. As plastic surgeons seek platforms that support patient education, ..</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 24, 2026) - Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors.Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.MustGrow Biologics Corp.: Advancing biocontrol technology commercializationMustGrow Biologics Corp. (TSXV: MGRO) (OTCQB: MGROF)...</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>Kentico Reports AIRA Customer Adoption Nearly Quadruples in the First Half of 2026</v>
+        <v>Star Diamond SEO Launches Free Knowledge Hub for Small Business</v>
       </c>
       <c r="B143" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C143" t="str">
-        <v>PR.com</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D143" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E143" t="str">
-        <v>https://www.pr.com/press-release/972571</v>
+        <v>https://pressreleasenews.org/pressroom/star-diamond-seo-launches-free-knowledge-hub-for-small-business</v>
       </c>
       <c r="F143" t="str">
-        <v>Growth driven by rapid adoption of AIRA and Kentico’s Agentic Marketing Suite, helping marketers scale content operations with AI-powered assistance. [PR.com]</v>
+        <v xml:space="preserve">Star Diamond SEO, a Fort Wayne SEO agency, has launched a free Knowledge Hub covering 100+ SEO topics for small businesses. Built on the 5C Framework for Organic Growth, the resource helps business owners understand content architecture, technical SEO, and link building without paid courses </v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>Escape the Streaming Subscription Trap: Why This Mid-Year Event Matters &amp;#8211; KeepStreams</v>
+        <v>Edimakor V5.2.0 Integrates DeepSeek V4 for AI Story and Elevates AI Avatars with New Templates</v>
       </c>
       <c r="B144" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C144" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D144" t="str">
-        <v>Media</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E144" t="str">
-        <v>https://www.prunderground.com/escape-the-streaming-subscription-trap-why-this-mid-year-event-matters-keepstreams/00387556/</v>
+        <v>https://www.prnewswire.com/news-releases/edimakor-v5-2-0-integrates-deepseek-v4-for-ai-story-and-elevates-ai-avatars-with-new-templates-302858480.html</v>
       </c>
       <c r="F144" t="str">
-        <v>Modern streaming experience is like this: regional blackouts, sudden buffering during a crucial penalty shootout, or match replays disappearing from platforms a week later because of broadcast licensing loops. It's a frustrating reminder that when we stream, we don’t actually own anything. We merely rent access, subject to the whims of corporate algorithms and sudden... Read more » The post Escape the Streaming Subscription Trap: Why This Mid-Year Event Matters – KeepStreams first appeared on</v>
+        <v>HONG KONG, Aug. 24, 2026 /PRNewswire/ -- HitPaw Edimakor V5.2.0 has arrived with major upgrades designed to make AI video creation faster, more consistent, and easier to manage. The latest release introduces DeepSeek V4 integration for smarter AI story generation, alongside a new AI...</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>BEYONCÉ VERÖFFENTLICHT NEUEN SONG „MORNING DEW (DONK)" - DER 4. JULI IST EIN WAHRES VERGNÜGEN FÜR IHRE FANS</v>
+        <v>Hop-on's Digitalage (OTCID: HPNN) Details Transparent Moderation Controls ...</v>
       </c>
       <c r="B145" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C145" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D145" t="str">
         <v>Media</v>
       </c>
       <c r="E145" t="str">
-        <v>https://www.prnewswire.com/news-releases/beyonce-veroffentlicht-neuen-song-morning-dew-donk--der-4-juli-ist-ein-wahres-vergnugen-fur-ihre-fans-302817945.html</v>
+        <v>https://pr-inside.com/hop-on-s-digitalage-otcid-hpnn-details-transparent-moderation-controls-r5215652.htm</v>
       </c>
       <c r="F145" t="str">
-        <v>Damit beginnt ein 60-tägiger Countdown zur bevorstehenden Neuauflage von B'DAY, ihrem bahnbrechenden zweiten Album, das an ihrem 25. Geburtstag am 4. September 2006 veröffentlicht wurde. „MORNING DEW (DONK)" IST AB 9:00 UHR EST AUF ALLEN STREAMING-PLATTFORMEN VERFÜGBAR NEW YORK, 4. Juli...</v>
+        <v>(PR-inside.com) "Access Is Not Ownership": Creators with audiences in the millions are validating invite-only infrastructure that links visibility decisions to published rules, human review, appeals and an attributable content record TEMECULA, CA / ACCESS Newswire / August 24, 2026 / Digitalage, Inc., a wholly owned subsidiary of Hop-on, Inc. (OTCID:HPNN), today detailed transparent moderation and human-review controls built into its operating stateful media infrastructure for verified live and recorded content. The controls connect consequential visibility decisions to published rules, make those decisions visible to affected users, provide human review at the point of consequence, document accountability, support meaningful appeals and preserve an ..</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>BEYONCÉ SORT UNE NOUVELLE CHANSON, « MORNING DEW (DONK) » : CETTE JOURNÉE DU 4 JUILLET EST UN VÉRITABLE RÉGAL POUR SES FANS</v>
+        <v>Hop-on's Digitalage (OTCID: HPNN) Details Transparent Moderation Controls in Operating Media Infrastructure</v>
       </c>
       <c r="B146" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C146" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D146" t="str">
         <v>Media</v>
       </c>
       <c r="E146" t="str">
-        <v>https://www.prnewswire.com/news-releases/beyonce-sort-une-nouvelle-chanson--morning-dew-donk---cette-journee-du-4-juillet-est-un-veritable-regal-pour-ses-fans-302817944.html</v>
+        <v>https://www.newswire.com/news/hop-ons-digitalage-otcid-hpnn-details-transparent-moderation-controls-in</v>
       </c>
       <c r="F146" t="str">
-        <v>C'EST LE DÉBUT D'UN COMPTE À REBOURS DE 60 JOURS POUR CÉLÉBRER LA PROCHAINE RÉÉDITION DE B'DAY, SON DEUXIÈME ALBUM RÉVOLUTIONNAIRE SORTI À L'OCCASION DE SON 25e ANNIVERSAIRE, LE 4 SEPTEMBRE 2006 « MORNING DEW (DONK) » DISPONIBLE SUR TOUTES LES PLATEFORMES DE STREAMING À 9 h 00 (heure de...</v>
+        <v>"Access Is Not Ownership": Creators with audiences in the millions are validating invite-only infrastructure that links visibility decisions to published rules, human review, appeals and an attributable content record</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>Hailuo AI Video Generator Review July 2026: How MiniMax’s Physics-Leading Model Is Winning Over Creators on Speed and Value</v>
+        <v>Vadzo Imaging Validates Falcon-235MGS: 2MP AR0235 Global Shutter USB 3.2 Gen 1 Camera with Dynamic ROI and Low Noise Imaging for Medical Devices</v>
       </c>
       <c r="B147" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C147" t="str">
-        <v>GetNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D147" t="str">
-        <v>AI, Media</v>
+        <v>Healthcare, Media</v>
       </c>
       <c r="E147" t="str">
-        <v>https://www.getnews.info/story/2026/07/04/hailuo-ai-video-generator-review-july-2026-how-minimaxs-physicsleading-model-is-winning-over-creators-on-speed-and-value/?source=barchart</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-falcon-235mgs-2mp-ar0235-global-shutter-usb-3-22849444</v>
       </c>
       <c r="F147" t="str">
-        <v/>
+        <v>Built for surgical visualization, endoscopy, and diagnostic devices that cannot tolerate motion blur or excessive sensor noise, this camera pairs the Onsemi AR0235 HyperLux SG sensor with global shutter capture, Dynamic ROI, and low-noise monochrome imaging over USB 3.2 Gen 1, giving medical device manufacturers precise, motion-free video without a proprietary interface to manage.</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>LhanelFit Launches a New Conversation Around Modern Strength Training ...</v>
+        <v>iHeartMedia and Oscar-nominated Filmmaker Michael Epstein Launch “Fault Line: Haditha,” a Weekly Limited-Series True Crime Podcast That Re-Examines One of the Most Controversial Incidents of the Iraq War</v>
       </c>
       <c r="B148" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C148" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D148" t="str">
         <v>Media</v>
       </c>
       <c r="E148" t="str">
-        <v>https://pr-inside.com/lhanelfit-launches-a-new-conversation-around-modern-strength-training-r5197602.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359390</v>
       </c>
       <c r="F148" t="str">
-        <v>(PR-inside.com) LhanelFit Introduces an Educational Initiative Focused on Sustainable Fitness Habits, Long Term Progress, and Smarter Home Training Practices LOS ANGELES, CA / ACCESS Newswire / July 4, 2026 /LhanelFit, an online fitness brand focused on helping women pursue Pilates inspired fitness from home, today announced the launch of a new educational initiative centered on modern strength training and the role consistency plays in achieving long term results. Through this initiative, LhanelFit will expand its educational content and user resources to encourage a more sustainable approach to fitness, one that prioritizes regular movement, proper alignment, and repeatable habits over extreme workout intensity. The ..</v>
+        <v>iHeartPodcasts, the No. 1 podcast publisher according to Podtrac, and the Oscar-nominated filmmaker Michael Epstein announced the launch of &amp;#8220;Fault Line: Haditha,&amp;#8221; a 13-episode investigative podcast and companion documentary series that re-examines one of the most controversial incidents of the Iraq War and the two-decade fight over what happened, who should be held accountable and whether the full truth was ever allowed to emerge. - - On November 19, 2005, 24 Iraqi civilians were killed... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359390</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>BEYONCÉ RELEASES NEW SONG, 'MORNING DEW (DONK)' 4TH OF JULY HOLIDAY SERVES A TREAT FOR HER FANS</v>
+        <v>Duiba Group Scales AI Short Drama Business, Driving Strong Revenue Growth</v>
       </c>
       <c r="B149" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C149" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D149" t="str">
-        <v>Media</v>
+        <v>Finance, AI, SaaS, Media</v>
       </c>
       <c r="E149" t="str">
-        <v>https://www.prnewswire.com/news-releases/beyonce-releases-new-song-morning-dew-donk-4th-of-july-holiday-serves-a-treat-for-her-fans-302817900.html</v>
+        <v>https://www.pr-inside.com/duiba-group-scales-ai-short-drama-business-driving-strong-revenue-growth-r5215584.htm</v>
       </c>
       <c r="F149" t="str">
-        <v>IT STARTS A 60-DAY COUNTDOWN COMMEMORATING THE UPCOMING RE-ISSUE OF B'DAY, HER GROUND-BREAKING SECOND ALBUM RELEASED ON HER 25TH BIRTHDAY ON SEPTEMBER 4, 2006 "MORNING DEW (DONK)" AVAILABLE ON ALL STREAMING PLATFORMS AT 9:00 AM EST NEW YORK, July 4, 2026 /PRNewswire/ -- Beyoncé marks the...</v>
+        <v>(PR-inside.com) HONG KONG, August 24, 2026 - (ACN Newswire) - Hong Kong-listed company Duiba Group Limited (Duiba Group, HKG: 01753) made a voluntary announcement disclosing that its end-to-end AI-native short drama business has scaled up rapidly since its launch in January 2026 and contributed to a significant increase in the company’s total revenue in the first six months of the year. The announcement signals an evolution in Duiba Group’s business profile, from its early focus on reward points operation SaaS platforms and Internet advertising to the new growth areas centered on AI-powered content creation and enterprise services. It also points out ..</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>Best AI Content Creation Tools (2026): CapCut Recognized for AI-Powered Video and Image Creation by Software Experts</v>
+        <v>Sky Arts Confirms Double Classical Documentary Showcase Ahead of Edinburgh TV Festival</v>
       </c>
       <c r="B150" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C150" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D150" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E150" t="str">
-        <v>https://www.prnewswire.com/news-releases/best-ai-content-creation-tools-2026-capcut-recognized-for-ai-powered-video-and-image-creation-by-software-experts-302817472.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359389</v>
       </c>
       <c r="F150" t="str">
-        <v>NEW YORK, July 4, 2026 /PRNewswire/ -- Software Experts has recognized CapCut in its latest review of the best AI content creation tools, citing the platform's ability to support video, image, audio, and social media production from a single editing workspace. The recognition comes as...</v>
+        <v>This autumn, Sky Arts unveils The Handel Scandal and Dangerous Debussy, two landmark documentaries, available on Sky Arts, streaming service NOW, and free to all UK households via Freeview. - - Exploring two titans of classical music and the extraordinary women whose inspiration, influence and support were crucial to the success of their most celebrated works, these films offer a fresh and unexpected perspective on their legacies and immense contribution to the arts. - - Rich in drama, i... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359389</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>The Vermilion Mask Unmasks First Main PV and Voice Cast Ahead of October 2026 Premiere</v>
+        <v>Edimakor V5.2.0 Update Integrates DeepSeek V4 for AI Story and Elevates AI Avatars with New Templates</v>
       </c>
       <c r="B151" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C151" t="str">
-        <v>PR Newswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D151" t="str">
-        <v>Media</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E151" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-vermilion-mask-unmasks-first-main-pv-and-voice-cast-ahead-of-october-2026-premiere-302817220.html</v>
+        <v>https://www.send2press.com/wire/edimakor-v5-2-0-update-integrates-deepseek-v4-for-ai-story-and-elevates-ai-avatars-with-new-templates/</v>
       </c>
       <c r="F151" t="str">
-        <v>LOS ANGELES, July 3, 2026 /PRNewswire/ -- YTV's anime, The Vermilion Mask has unveiled an epic PV alongside the Japanese voice cast ahead of the anime adaptation streaming this October, 2026. The Vermilion Mask is a dark, action-packed masked battle fantasy anime written by Dr. Poro and...</v>
+        <v>HONG KONG, Aug. 24, 2026 (SEND2PRESS NEWSWIRE) -- HitPaw Edimakor V5.2.0 has arrived with major upgrades designed to make AI video creation faster, more consistent, and easier to manage. The latest release introduces DeepSeek V4 integration for smarter AI story generation, alongside a new AI Avatar template system that helps creators produce digital human videos more efficiently.</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>America's 250th Just Got Another Summer Soundtrack -- Rising Country Star Jovi Greene Drops "Red, White, Sky Blue" Just in Time for the 4th of July</v>
+        <v>Vadzo Imaging Debuts Armor-821CRS: the AR0821 FPD-Link IV Camera Delivers 8MP 4K HDR, High-Performance ISP, and Power over Coax with Smart ROI for Multi-Camera Surround-View and Region-Based Object Detection in Autonomous Vehicles</v>
       </c>
       <c r="B152" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C152" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D152" t="str">
-        <v>Media</v>
+        <v>SaaS, Automotive, Media</v>
       </c>
       <c r="E152" t="str">
-        <v>https://www.prnewswire.com/news-releases/americas-250th-just-got-another-summer-soundtrack--rising-country-star-jovi-greene-drops-red-white-sky-blue-just-in-time-for-the-4th-of-july-302817801.html</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-debuts-armor-821crs-the-ar0821-fpd-link-iv-camera-22849189</v>
       </c>
       <c r="F152" t="str">
-        <v>Boardwalks, flip-flops, and a Chesapeake state of mind: the Maryland native's new country-Americana single is out today on Spotify, Apple Music, and all major streaming platforms OCEAN CITY, Md., July 3, 2026 /PRNewswire/ -- America turns 250 this weekend, and rising country star Jovi...</v>
+        <v>Vadzo Imaging's Armor-821CRS is an 8MP 4K HDR FPD-Link IV Camera built on the Onsemi AR0821 image sensor, combining a high-performance onboard ISP, Power over Coax delivery, and Smart ROI region selection in a single coaxial camera module. It is engineered for multi-camera surround view architectures, region-based object detection, and long-reach automotive vision deployments where video, bidirectional control, and power all travel over one coaxial conductor to a centralized compute platform.</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>Disneyland Resort da la bienvenida al visitante Billonésimo</v>
+        <v>Amazon and Pathful Partner to Build the Skilled Trades Workforce of Tomorrow</v>
       </c>
       <c r="B153" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C153" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D153" t="str">
-        <v>Media</v>
+        <v>Retail, Media, Education</v>
       </c>
       <c r="E153" t="str">
-        <v>https://www.prnewswire.com/news-releases/disneyland-resort-da-la-bienvenida-al-visitante-billonesimo-859381121.html</v>
+        <v>https://www.pr.com/press-release/976914</v>
       </c>
       <c r="F153" t="str">
-        <v>El parque original de Walt Disney, un icono estadounidense que ha transformado la industria de los parques temáticos, alcanza este hito histórico en la víspera del 250 aniversario de Estados Unidos de América ANAHEIM, Calif, 3 de julio de 2026 /PRNewswire-HISPANIC PR WIRE/ -- Hoy,...</v>
-[...2 lines deleted...]
-    <row r="154">
+        <v>New partnership gives students and adult learners across all 50 states an inside look at Amazon careers in robotics, mechatronics, and technical maintenance through Pathful-produced career content, virtual job shadows, and industry-led learning experiences. [PR.com]</v>
+      </c>
+    </row>
+    <row r="154" xml:space="preserve">
       <c r="A154" t="str">
-        <v>Disneyland Resort Welcomes One Billionth Guest</v>
+        <v>Duiba Group Announces Rapid Scaling of AI Short Drama Business and Significant AI Technology-Driven Revenue Growth</v>
       </c>
       <c r="B154" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C154" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D154" t="str">
-        <v>Media</v>
+        <v>Finance, AI, SaaS, Automotive, Media</v>
       </c>
       <c r="E154" t="str">
-        <v>https://www.prnewswire.com/news-releases/disneyland-resort-welcomes-one-billionth-guest-302817754.html</v>
-[...2 lines deleted...]
-        <v>Walt Disney's original theme park, an American icon that transformed the theme park industry, marks historic milestone on the eve of America's 250th anniversary ANAHEIM, Calif., July 3, 2026 /PRNewswire/ -- Today, as the Disneyland Resort continues to celebrate seven decades of happiness...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109364/</v>
+      </c>
+      <c r="F154" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 24, 2026 - (ACN Newswire) - Hong Kong-listed company Duiba Group Limited (“Duiba Group”, 01753.HK) made a voluntary announcement disclosing that its end-to-end AI-native short drama business has scaled up rapidly since its launch in January 2026 and contributed to a significant increase in the company’s total revenue in the first six months of the year.
+The announcement signals an evolution in Duiba Group’s business profile, from its early focus on reward points operation SaaS platforms and Internet advertising to the new growth areas centered on AI-powered content creation and enterprise services. It also points out that Duiba Group is among the first to achieve industrialization and large-scale commercial monetization from AI-led scriptwriting and AI-driven production to AI-enabled distribution. The company is now leveraging an AI-driven content industrialization system to reshape its business structure and unlock new long-term growth opportunities.
+A Rising Star in AI Short Drama Segment Powered by AI Technological Edge
+With a focus on reward points operation SaaS platforms and Internet advertising in its early years, Duiba Group has provided services to more than 16,000 enterprises in total and built a strong foundation in data technology, user operations, marketing and content distribution. Recognizing the technological transformation taking place across the content industry, as well as enterprises’ growing demand for digitalization and intelligent upgrading, Duiba Group has strategically expanded into two new areas: AI short drama and intelligent enterprise services. This marks a transition from a traditional service platform towards a technology-driven content ecosystem.
+According to sources, since launching its AI short drama business, Duiba Group has established an end-to-end AI-native pipeline covering scriptwriting, AI content creation, automated production and intelligent distribution. By integrating its proprietary models with multimodal technologies, the company has significantly reduced marginal cost of production, increased content creation frequency and improved distribution efficiency, while maintaining content quality and storytelling standards.
+Early Adoption of an Industrialized System Supports Rapid Growth and Leading Position
+According to the announcement, Duiba Group is among the first to operate an end-to-end AI-native pipeline and achieve commercial monetization at scale. From AI-led scriptwriting and AI-driven production to AI-enabled distribution, the company is transforming short-form drama into an industrialized, asset-light AI technology-driven high-growth business. This approach has significantly shortened production cycles and radically improved unit economics, enabling the company’s AI short dramas to be monetized across multiple platforms and channels.
+According to publicly available data from Douyin, within six months of launch, Duiba Group’s AI short dramas has ranked fourth in terms of native play volume, rising to second place in July. On the distribution side, monthly distribution revenue from its AI short drama business exceeded RMB 100 million at its speak during the first six months of the year, making it a key driver of the company’s overall revenue growth and highlighting the business’s strong commercial potential.
+Industry observers note that the AI short drama sector is entering a critical stage, characterized by rapidly expanding content supply and increasingly mature monetization models. Duiba Group, with its AI-native industrialization capabilities, enjoys unique advantages in production efficiency and cost structure. In addition, drawing on its extensive enterprise customer base and years of experience in Internet advertising, the company is expected to generate synergies across content distribution, traffic acquisition and commercial monetization , further amplifying the benefits of scale economies.
+Strong Interim Revenue Growth Points to Revaluation Potential
+Duiba Group’s disclosure of its AI short drama business performance is not only an early indication of the progress of its strategic transformation but also a clear signal of strong revenue growth in its upcoming interim report. Through an optimized revenue structure, the application of technologies and the formation of an industrialization system, Duiba Group is moving beyond the growth constraints of its traditional business and entering areas with greater growth potential and stronger profitability.
+As its AI short drama business continues to scale and new enterprise service products are launched, Duiba Group is expected to further optimize its business structure and enhance its profitability. In the announcement, Duiba Group said that it would continue to advance the industrialization of its AI-native content pipeline, strengthen its core market advantage, enrich user content experiences, and create long-term value for shareholders.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>'Nando Between Two Worlds - A Sintonia Film': Netflix Unveils Official Poster for Feature-Length Spin-Off Ahead of August 12 Release</v>
+        <v>Crun AI Unveils the Infinite Canvas Tool for Building Custom AI Content Workflows</v>
       </c>
       <c r="B155" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C155" t="str">
-        <v>WebWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D155" t="str">
-        <v>Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E155" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357149</v>
+        <v>https://www.pr.com/press-release/976834</v>
       </c>
       <c r="F155" t="str">
-        <v>No lie, fam: he&amp;#39;s back! Netflix has just unveiled the poster for Nando Between Two Worlds - A Sintonia Film, a spin-off of the series that won audiences over with its authentic portrayal of the realities, dreams and challenges of life in the hood. Premiering on August 12, the feature sees Christian Malheiros return as Nando in a story of family drama, choices and consequences. The film delivers the long-awaited conclusion to the journey of one of the most iconic characters in the Sintonia... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357149</v>
+        <v>Crun AI adds the Infinite Canvas Tool to help users to build their own creative AI workflow. [PR.com]</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>KeepStreams Gives Summer Travelers a Way to Watch Netflix and Disney+ Without Wi-Fi</v>
+        <v>StreamUnlimited StreamSDK Now Supports TME Connect</v>
       </c>
       <c r="B156" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C156" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D156" t="str">
-        <v>Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E156" t="str">
-        <v>https://www.prunderground.com/keepstreams-gives-summer-travelers-a-way-to-watch-netflix-and-disney-without-wi-fi/00387562/</v>
+        <v>https://www.prnewswire.com/news-releases/streamunlimited-streamsdk-now-supports-tme-connect-302858328.html</v>
       </c>
       <c r="F156" t="str">
-        <v>The desktop downloader saves subscribers' streaming content as MP4 files before departure -- so the shows travel too, even when the Wi-Fi doesn't. The post KeepStreams Gives Summer Travelers a Way to Watch Netflix and Disney+ Without Wi-Fi first appeared on</v>
+        <v>VIENNA, Aug. 24, 2026 /PRNewswire/ -- StreamUnlimited Engineering GmbH, a system integrator in embedded software and hardware for connected audio and IoT products, announced support for TME Connect within its StreamSDK audio-streaming platform. The integration enables manufacturers to...</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>Ken Carson Releases Highly Anticipated New Album Xperiment</v>
+        <v>Business Rewards Platform PayRewards Launches in U.S.: NYSE Content Update</v>
       </c>
       <c r="B157" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C157" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D157" t="str">
-        <v>Media</v>
+        <v>Finance, SaaS, Media</v>
       </c>
       <c r="E157" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357143</v>
+        <v>https://www.prnewswire.com/news-releases/business-rewards-platform-payrewards-launches-in-us-nyse-content-update-302858300.html</v>
       </c>
       <c r="F157" t="str">
-        <v>LISTEN HERE - - FEATURES COLLABORATIONS WITH PLAYBOI CARTI, YOUNG THUG, LIL UZI VERT, DESTROY LONELY, AND 2HOLLIS - - SHARES VIDEO FOR &amp;#8220;WEDIDIT&amp;#8221; - - FT. PLAYBOI CARTI &amp;#8211; WATCH HERE - - SET TO HEADLINE COMPLEXCON 2026 ON OCTOBER 3 - - EUROPEAN FESTIVAL HEADLINE RUN KICKS OFF THIS WEEK - - ANNOUNCES LONDON POP-UP - - Today, multi-platinum, Billboard No. 1 recording artist Ken Carson enters his next era with the release of his highly anticipated fifth studio album, xperiment, vi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357143</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 24, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>RBLX EQUITY ACTION REMINDER: Faruqi &amp; Faruqi, LLP Notifies Roblox (RBLX) ...</v>
+        <v>Disney Adults Announces Nationwide 5K Cosplay Run &amp;amp; Fanfest Tour</v>
       </c>
       <c r="B158" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C158" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D158" t="str">
         <v>Media</v>
       </c>
       <c r="E158" t="str">
-        <v>https://pr-inside.com/rblx-equity-action-reminder-faruqi-faruqi-llp-notifies-roblox-rblx-r5197406.htm</v>
+        <v>https://www.prnewswire.com/news-releases/disney-adults-announces-nationwide-5k-cosplay-run--fanfest-tour-302858304.html</v>
       </c>
       <c r="F158" t="str">
-        <v>(PR-inside.com) Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Roblox To Contact Him Directly To Discuss Their Options NEW YORK CITY, NY / ACCESS Newswire / July 3, 2026 /If you purchased or acquired securities in Roblox between October 30, 2025 and April 30, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information] Watch our latest video highlighting the key allegations: https://youtu.be/rFoJC-j0rW0 Faruqi &amp; Faruqi, LLP, a leading national securities law firm, is investigating potential ..</v>
+        <v>National 2027 Tour Will Bring Fitness, Fandom, Costumes and Community to Major Cities Across America ANAHEIM, Calif., Aug. 24, 2026 /PRNewswire/ -- Disney Adults has announced the 2027 Disney Adults 5K Cosplay Run &amp; FanFest Tour, a nationwide event series bringing fans together for a...</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>Home Automation Austin Brings Personalized, Full-Service Home Automation ...</v>
+        <v>TerraMaster Strengthens Its Enterprise Storage Portfolio, Focusing on Data Protection and Video Surveillance to Build Data Infrastructure for the AI Era</v>
       </c>
       <c r="B159" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C159" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D159" t="str">
-        <v>Energy, Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E159" t="str">
-        <v>https://pr-inside.com/home-automation-austin-brings-personalized-full-service-home-automation-r5197390.htm</v>
+        <v>https://www.prnewswire.com/news-releases/terramaster-strengthens-its-enterprise-storage-portfolio-focusing-on-data-protection-and-video-surveillance-to-build-data-infrastructure-for-the-ai-era-302858301.html</v>
       </c>
       <c r="F159" t="str">
-        <v>(PR-inside.com) A Smart Home Partner for Every Stage of the Project AUSTIN, TX / ACCESS Newswire / July 3, 2026 / Home Automation Austin, a premier smart home installation company, is helping homeowners rethink the way they live by delivering customized home automation solutions that unites lighting, audio, video, climate and security into a single, easy-to-use system. For more than 18 years, the company has designed and installed integrated technology systems that let clients control their homes from any networked device, whether they are across the room or across the globe. From whole-house audio and video distribution to motorized shades, energy management and ..</v>
+        <v>SHENZHEN, China, Aug. 24, 2026 /PRNewswire/ -- TerraMaster is further accelerating its expansion into the enterprise storage market, with rackmount NAS solutions at the core of its portfolio. The company provides enterprise customers, distributors, resellers, and system integrators with...</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>ShengShu Technology Unveils Vidu S1, Bringing Real-Time Interactive Generation to AI Video</v>
+        <v>As Twin Cities Restaurants Face Coordinated Burglary Threat, Lloyd Security Offers 24/7 Monitored Security Systems for Protection</v>
       </c>
       <c r="B160" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C160" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D160" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E160" t="str">
-        <v>https://www.prnewswire.com/news-releases/shengshu-technology-unveils-vidu-s1-bringing-real-time-interactive-generation-to-ai-video-302817626.html</v>
+        <v>https://www.prweb.com/releases/as-twin-cities-restaurants-face-coordinated-burglary-threat-lloyd-security-offers-247-monitored-security-systems-for-protection-302857109.html</v>
       </c>
       <c r="F160" t="str">
-        <v>SINGAPORE, July 3, 2026 /PRNewswire/ -- At the 2026 Global Digital Economy Conference, ShengShu Technology today unveiled Vidu S1, its next-generation video foundation model, delivering real-time interactive video generation that transforms AI video from creating single clips to enabling...</v>
-[...2 lines deleted...]
-    <row r="161">
+        <v>In response to rising security threats, Lloyd Security is now offering advanced, 24/7-monitored security systems to help Twin Cities restaurant owners protect their businesses and assets. It provides a layered defense of video verification, intrusion detection and integrated access...</v>
+      </c>
+    </row>
+    <row r="161" xml:space="preserve">
       <c r="A161" t="str">
-        <v>DCI Releases New Video Celebrating America 250 and the Firm's Commitment to Helping Citizens and Businesses Engage in the Democratic Process</v>
+        <v>GMG Launches New Graphene Water Coolant Additive for Data Centres: G FLUID(TM)</v>
       </c>
       <c r="B161" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C161" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D161" t="str">
-        <v>Media</v>
+        <v>Finance, AI, Energy, Media, Education</v>
       </c>
       <c r="E161" t="str">
-        <v>https://www.prnewswire.com/news-releases/dci-releases-new-video-celebrating-america-250-and-the-firms-commitment-to-helping-citizens-and-businesses-engage-in-the-democratic-process-302817317.html</v>
-[...2 lines deleted...]
-        <v>WASHINGTON, July 3, 2026 /PRNewswire/ -- On the eve of America's 250th birthday, DCI today released a new video reflecting on the Nation's founding and DCI's three-decade record at the intersection of business, government, and public affairs — and on its conviction that American...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109361/</v>
+      </c>
+      <c r="F161" t="str" xml:space="preserve">
+        <v xml:space="preserve">Queensland, AU, Aug 24, 2026 - (ACN Newswire) - Graphene Manufacturing Group Ltd. (TSXV: GMG) (OTCQX: GMGMF) ("GMG" or the "Company") is pleased to announce the launch of patent pending G FLUIDTM for use as a graphene water-based additive for data centre and industrial cooling circuits to increase heat transfer and reduce microbial and bacterial growth. The cooling water treatment chemicals market is valued at US$15 billion per annum in 2026 and is expected to be valued at US$27.2 billion per annum in 2035 (with a 6.1% CAGR).[1] Figure 1 shows the launch of the initial pack size of 1 litre - used in 1:100 concentrate additive form - where 1 litre is added into 100 litres of coolant. Please see website for more details: https://graphenemg.com/graphene-products/g-fluid/.
+Figure 1.0 G FLUID™ 1 Litre Bottle Launch
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/8082/311034_38099a9454ef4b8d_001full.jpg
+The G FLUID™ product can be used in various application as seen in Figure 2.0.
+Figure 2.0 G FLUID™ Applications
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/8082/311034_38099a9454ef4b8d_002full.jpg
+G FLUID™ is expected to provide a higher heat transfer rate for data centre and industrial cooling systems - with preliminary internal testing showing an increased heat transfer rate of approximately 20% when G FLUID™ is dosed into demineralized water at 1% - providing 0.01% of graphene by weight in final solution.
+Please see launch video of how G FLUID™ and THERMAL-XR® can support energy reductions for data centres. https://youtu.be/_uAGHFaKQQQ?si=FvG7m_W36b2PBeD9
+Cannot view this video? Visit:
+https://www.youtube.com/watch?v=_uAGHFaKQQQ
+G FLUID™ provides up to 87% anti-microbial testing outcomes as tested by an independent third party laboratory under testing standard EN 1276. Figure 3.0 shows the various test results from the third party laboratory for anti-microbial performance due to G FLUID™ dosed at 1% - providing 0.01% graphene by weight in the final solution.
+Figure 3.0 G FLUID™ Anti-Microbial Testing Results
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/8082/311034_38099a9454ef4b8d_004full.jpg
+GMG's Managing Director and CEO, Craig Nicol, commented: "G FLUID™ lets a data centre, industrial plant or building operator improve the heat transfer of the water or coolant already running through their cooling loop, at a simple 1% dose rate. Independent laboratory testing to the EN 1276 standard also shows a meaningful reduction in microbial growth in that same water, which matters for anyone managing corrosion, fouling and maintenance costs in a chiller system. We're launching first into data centres, where cooling demand is growing fastest, but the same dosage works in industrial process chillers and building chiller systems, giving us a large market to grow into."
+GMG's Chairman and Director, Jack Perkowski, commented: "G FLUID™ is our fourth energy-saving product alongside THERMAL-XR® and G® LUBRICANT, and it gives GMG a foothold in a cooling water treatment market worth more than US$15 billion a year globally, growing quickly as AI-driven data centre construction accelerates. It's a strong example of how our graphene production capability keeps opening up new, commercially relevant applications across very different industries."
+USA EPA Application Update:
+GMG is also pleased to announce the Company has submitted an amendment application to the United States Environmental Protection Agency ("EPA") seeking approval to manufacture, in addition to sell, graphene and GMG's THERMAL-XR®, G® LUBRICANT and G®FLUID products in the United States. This was based on the advice from the EPA to replace the Significant New Use Notice ("SNUN") the Company submitted in June 2026. GMG expects an EPA approval for this amendment by the end of September 2027 and the existing Consent Order conditions are not impacted for THERMAL-XR® sales into the United States.
+About GMG
+GMG is an Australian based clean-technology company which develops, makes and sells energy saving and energy storage solutions, enabled by graphene manufactured via in house production process. GMG uses its own proprietary production process to decompose natural gas (i.e. methane) into its natural elements, carbon (as graphene), hydrogen and some residual hydrocarbon gases. This process produces high quality, low cost, scalable, 'tuneable' and low/no contaminant graphene suitable for use in clean-technology and other applications.
+The Company's present focus is to de-risk and develop commercial scale-up capabilities, and secure market applications. In the energy savings segment, GMG has initially focused on graphene enhanced heating, ventilation and air conditioning ("HVAC-R") coating (or energy-saving coating) which is now being marketed into other applications including electronic heat sinks, industrial process plants and data centres. Another product GMG has developed is the graphene lubricant additive focused on saving liquid fuels initially for diesel engines. GMG is also developing a graphene coolant additive focused on energy saving for data centres and industrial cooling applications.
+In the energy storage segment, GMG and the University of Queensland are working collaboratively with financial support from the Australian Government to progress R&amp;D and commercialization of GMG Graphene Batteries. GMG has also developed a graphene additive slurry that is aimed to improve the performance of lithium-ion batteries.
+GMG's 4 critical business objectives are:
+Produce Graphene and improve/scale cell production processes
+Build Revenue from Energy Savings Products
+Develop Next-Generation Battery
+Develop Supply Chain, Partners &amp; Project Execution Capability
+For further information please contact:
+Craig Nicol, Chief Executive Officer &amp; Managing Director of the Company at craig.nicol@graphenemg.com, +61 415 445 223
+Leo Karabelas at Focus Communications Investor Relations, leo@fcir.ca, +1 647 689 6041
+www.graphenemg.com
+Neither the TSX Venture Exchange nor its Regulation Services Provider (as that term is defined in the policies of the TSX Venture Exchange) accept responsibility for the adequacy or accuracy of this news release.
+Cautionary Note Regarding Forward-Looking Statements
+This news release includes certain statements and information that may constitute forward-looking information within the meaning of applicable Canadian securities laws. Forward-looking statements relate to future events or future performance and reflect the expectations or beliefs of management of the Company regarding future events. Generally, forward-looking statements and information can be identified by the use of forward-looking terminology such as "intends", "expects" or "anticipates", or variations of such words and phrases, or statements that certain actions, events or results "may", "could", "should", "would" or will "potentially" or "likely" occur. These statements, referred to herein as "forward-looking statements", are not historical facts, are made as of the date of this news release and include, without limitation, statements regarding: G FLUID™'s ability to increase heat transfer rates and limit microbial and bacterial growth; the repeatability of preliminary internal heat transfer testing and of independent laboratory anti-microbial testing in commercial applications; the size and expected growth of the cooling water treatment chemicals market; G FLUID™'s suitability for various applications in water-based cooling systems, including data centres, industrial process chillers and building chiller systems; the Company's amendment application submitted to the United States Environmental Protection Agency ("EPA") seeking approval to manufacture, in addition to sell, graphene and GMG's THERMAL-XR®, G® LUBRICANT, G FLUID™ and other products in the United States; the expected timing of the EPA's review of, and decision on, the amendment application, including the Company's expectation of receiving approval by the end of September 2027; the Company's plans to manufacture and sell its products in the United States following any such approval; GMG's intentions to develop commercial scale-up capabilities; GMG's focus in the energy savings segment; GMG's intentions for the use of graphene lubricant additive on saving liquid fuels; expectations for R&amp;D and commercialisation of Graphene Batteries; GMG's ability to improve the performance of lithium-ion batteries; and the Company's four critical business objectives.
+Such forward-looking statements are based on a number of assumptions of management, including, without limitation, assumptions that: the Company's operational and strategic progress will continue; G FLUID™ will be purchased by cooling water treatment market distributors and customers in large volumes; G FLUID™ will increase heat transfer rates and limit microbial growth in commercial applications; the preliminary internal testing results and independent laboratory testing results will be repeatable and applicable in commercial applications; the EPA will accept and review the Company's amendment application in the ordinary course and will grant approval within the timeframe currently anticipated by the Company; the EPA will not require material additional testing, data or amendments in connection with the application; the regulatory requirements applicable to the manufacture and sale of graphene and graphene-based products in the United States will not change in a manner adverse to the Company; the Company's cash position and business fundamentals remain strong; that the preliminary results will be repeatable and applicable in commercial applications, that the warrant liability will decrease as warrants are exercised or expire, that future financial performance will improve, and that the accounting treatment of warrants under IFRS will remain unchanged.
+Additionally, forward-looking information involves a variety of known and unknown risks, uncertainties and other factors which may cause the actual plans, intentions, activities, results, performance or achievements of GMG to be materially different from any future plans, intentions, activities, results, performance or achievements expressed or implied by such forward-looking statements. Such risks include, without limitation, fluctuations in the Company's share price that may increase the warrant liability: the risk that the EPA delays, denies or imposes conditions or restrictions on the approval of the Company's amendment application, or that the review takes longer than currently expected; the risk that the EPA requires additional data, testing or information that delays or increases the cost of the application; the risk that the Company is unable to manufacture or sell its products in the United States on the terms or within the timeframe currently anticipated; the risk that G FLUID™'s performance in commercial applications differs from preliminary internal testing or independent laboratory testing results; the risk that market adoption of G FLUID™ is slower or smaller than anticipated; failure to complete or commission the Gen 2.0 Plant as currently planned; construction, cost-overrun, technology and ramp-up risks associated with the Gen 2.0 Plant; failure to achieve operational milestones; inability to commercialize products; changes in accounting standards; adverse market conditions; foreign exchange volatility; and the risk factors set out under the heading "Risk Factors" in the Company's annual information form dated November 4, 2025 available for review on the Company's profile at www.sedarplus.ca.
+Although management of the Company has attempted to identify important factors that could cause actual results to differ materially from those contained in forward-looking statements or forward-looking information, there may be other factors that cause results not to be as anticipated, estimated or intended. There can be no assurance that such statements will prove to be accurate, as actual results and future events could differ materially from those anticipated in such statements. Accordingly, readers should not place undue reliance on forward-looking statements and forward looking information. Readers are cautioned that reliance on such information may not be appropriate for other purposes. The Company does not undertake to update any forward-looking statement, forward-looking information or financial outlook that are incorporated by reference herein, except in accordance with applicable securities laws.
+[1] https://www.futuremarketinsights.com/reports/cooling-water-treatment-chemicals-market
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/311034
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>AI Video Cut Launches Eight Purpose-Built Video Repurposing Modes, ...</v>
+        <v>Seventh Bear Founder Robert Rose Shares 5 Lessons on DesignRush Podcast</v>
       </c>
       <c r="B162" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C162" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D162" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E162" t="str">
-        <v>https://pr-inside.com/ai-video-cut-launches-eight-purpose-built-video-repurposing-modes-r5197365.htm</v>
+        <v>https://www.newsfilecorp.com/release/310746/Seventh-Bear-Founder-Robert-Rose-Shares-5-Lessons-on-DesignRush-Podcast</v>
       </c>
       <c r="F162" t="str">
-        <v>(PR-inside.com) New editorial logic behind every clip format means marketing agencies and content teams stop getting generic cuts, and finally get footage that matches the platform and the moment. ZUG, CH / ACCESS Newswire / July 3, 2026 /AI Video Cut, the AI-powered video clipping tool used by social media agencies, brand content teams, social media managers, and creators working with third-party footage, has released a major update to its video output type system. The platform now offers eight distinct clip formats, each powered by different editorial logic. The update launches in the middle of the football World Cup, with the new ..</v>
+        <v>Miami, Florida--(Newsfile Corp. - August 24, 2026) - DesignRush has released its latest podcast episode featuring Robert Rose, Founder of Seventh Bear and Chief Strategy Advisor at the Content Marketing Institute, as he discussed when founders should reconsider their business direction.Seventh Bear Founder Robert Rose Shared Five Lessons for Founders on the DesignRush Podcast.To view an enhanced version of this graphic, please...</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>AI Video Cut Launches Eight Purpose-Built Video Repurposing Modes, Including Sports Highlights Timed for the World Cup</v>
+        <v>Gold Terra Announces Sonic Drill Program to Evaluate Gold Content in ...</v>
       </c>
       <c r="B163" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C163" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D163" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Real Estate, Media</v>
       </c>
       <c r="E163" t="str">
-        <v>https://www.newswire.com/news/ai-video-cut-launches-eight-purpose-built-video-repurposing-modes-including</v>
+        <v>https://pr-inside.com/gold-terra-announces-sonic-drill-program-to-evaluate-gold-content-in-r5215511.htm</v>
       </c>
       <c r="F163" t="str">
-        <v>New editorial logic behind every clip format means marketing agencies and content teams stop getting generic cuts, and finally get footage that matches the platform and the moment.</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 24, 2026 /Gold Terra Resource Corp. (TSXV:YGT)(Frankfurt:TX0)(OTCQB:YGTFF) ("Gold Terra" or the "Company") is pleased to announce a sonic drilling program on the former Con Mine's historic tailings which is part of the Con Mine Option ("CMO"). The drilling is currently scheduled to start the first week of September. Under the purchase agreement, the Company has the right to acquire 100% of the CMO property from a subsidiary of Newmont Corporation ("Newmont"), subject to the fulfillment of certain conditions set out in the agreement, as reported in the Company's news release dated November 22, ..</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>Best AI Image Generator Tools (2026): CapCut Featured for Creative Visual Content Production by Expert Consumers</v>
+        <v>Wolters Kluwer Transforms Trusted Legal Content Into Structured, AI-Ready Intelligence That Powers the Next Wave of Legal AI</v>
       </c>
       <c r="B164" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C164" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D164" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E164" t="str">
-        <v>https://www.prweb.com/releases/best-ai-image-generator-tools-2026-capcut-featured-for-creative-visual-content-production-by-expert-consumers-302817448.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/wolters-kluwer-transforms-trusted-legal-110100789.html</v>
       </c>
       <c r="F164" t="str">
-        <v>NEW YORK, July 3, 2026 /PRNewswire/ -- Expert Consumers has featured CapCut as one of the best AI image generators, recognizing the platform's integrated image creation suite as a practical option for content producers, social media creators, and small business owners evaluating...</v>
+        <v>ALPHEN AAN DEN RIJN, Netherlands, August 24, 2026--Wolters Kluwer Legal &amp; Regulatory today announced the next evolution of Libra by Wolters Kluwer, its all-in-one Legal AI Workspace. By transforming authoritative legal sources, expert commentaries, and practical guidance into structured legal intelligence, Wolters Kluwer is making the relationships across the full breadth of its expert legal sources more explicit. This will enable deeper contextual research, more comprehensible answers, and work</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>FlipHTML5's PDF Flip Book Maker Transforms Static Files Into Interactive Publications</v>
+        <v>AI Avatars Go Practical: Wizstar Takes #1 on Product Hunt</v>
       </c>
       <c r="B165" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C165" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D165" t="str">
-        <v>Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E165" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357116</v>
+        <v>https://www.prnewswire.com/news-releases/ai-avatars-go-practical-wizstar-takes-1-on-product-hunt-302858201.html</v>
       </c>
       <c r="F165" t="str">
-        <v>PDF files remain widely used for distributing magazines, catalogs, brochures, reports, and educational materials. FlipHTML5&amp;#39;s PDF flip book maker transforms these static files into interactive digital publications with page-turning effects, giving users a more engaging way to present and distribute existing content online. - - The PDF flip book creation process begins when a user uploads an existing document. FlipHTML5 supports PDF, PowerPoint, Word, and image files, which can be upload... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357116</v>
+        <v>NEW YORK, Aug. 24, 2026 /PRNewswire/ -- As AI video technology matures, competition in AI avatars is shifting from simply generating a talking person to creating avatars that are natural, reliable, and ready for real content production. Against this backdrop, AI avatar products focused on...</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>Emotion AI Thinks There's One Right Answer. A High School Researcher is Proving There Isn't.</v>
+        <v>Paysafe Launches Video Gaming Arena to Connect Publishers with Millions of Gamers</v>
       </c>
       <c r="B166" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C166" t="str">
-        <v>PR.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D166" t="str">
-        <v>AI, Media, Education</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E166" t="str">
-        <v>https://www.pr.com/press-release/972648</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/paysafe-launches-video-gaming-arena-070500988.html</v>
       </c>
       <c r="F166" t="str">
-        <v>A non-commercial research project led by high school student Evelyn Kim at Singapore American School has opened public participation. Contributors watch ten short video clips and record how they read each person's emotion — no right or wrong answers, 10 to 15 minutes. The study challenges a foundational assumption of emotion-recognition AI: that everyone reads a face the same way. Anyone 14 or older can participate. [PR.com]</v>
+        <v>LONDON, August 24, 2026--Paysafe unveils video gaming arena, helping publishers and developers reach 19M gamers through discovery, rewards, community and payments.</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>Invitation to presentation of EQT AB's Half-year Report 2026</v>
+        <v>FlipHTML5's Magazine Builder Simplifies Magazine Creation From Start to Finish</v>
       </c>
       <c r="B167" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C167" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D167" t="str">
-        <v>Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E167" t="str">
-        <v>https://www.prnewswire.com/news-releases/invitation-to-presentation-of-eqt-abs-half-year-report-2026-302817456.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359333</v>
       </c>
       <c r="F167" t="str">
-        <v>STOCKHOLM, July 3, 2026 /PRNewswire/ -- EQT AB's Half-year Report 2026 will be published on Friday 17 July 2026 at approximately 07:00 CEST. EQT will host a conference call at 08:30 CEST to present the report, followed by a Q&amp;A session. The presentation and a video link for the webcast...</v>
+        <v>FlipHTML5, a digital publishing platform, provides a magazine builder for creating digital publications across editorial, business, educational, and marketing use cases. Users can convert PDFs, Word documents, PowerPoint presentations, and images into page-flipping magazines. Batch upload is supported for handling multiple files, while content stored elsewhere can be imported directly from Google Drive, Dropbox, or an accessible file link. These options allow existing materials to be r... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359333</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>Find your flow in Rhythm Heaven Groove</v>
+        <v>AI Detector Market Trends Shaping Digital Content Verification in 2026</v>
       </c>
       <c r="B168" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C168" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D168" t="str">
-        <v>Gaming, Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E168" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357112</v>
+        <v>https://express-press-release.net/news/2026/08/24/1768947</v>
       </c>
       <c r="F168" t="str">
-        <v>Tap. To. The. Beat! - - Playing the Rhythm Heaven&amp;#8482; Groove game is pretty simple: You listen to the beat, get in the groove, and press the right button at the right time. In other words, it&amp;#39;s all about challenging your sense of rhythm. But it&amp;#39;s a little silly to explain a rhythm game with text, so please take a moment to watch the video above. We&amp;#39;ll wait! - - (Waits.) - - OK, are you back? So, while watching, did you subconsciously move your head or tap your foot? If so, you just experienced... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357112</v>
+        <v>The global AI detector market was valued at USD 581.3 million in 2025 and is expected to expand from USD 749.8 million in 2026 to USD 5,226.4 million by 2033, [read full press release...]</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>Chiquita Celebrates America's 250th Anniversary with New Brand Video Featuring Miss Chiquita</v>
+        <v>AIKissfiy Redesigns Homepage and Expands Photo Creation Features for a More Personalized Toolkit</v>
       </c>
       <c r="B169" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C169" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D169" t="str">
-        <v>Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E169" t="str">
-        <v>https://www.prnewswire.com/news-releases/chiquita-celebrates-americas-250th-anniversary-with-new-brand-video-featuring-miss-chiquita-302817344.html</v>
+        <v>https://www.pr.com/press-release/975622</v>
       </c>
       <c r="F169" t="str">
-        <v>New campaign reimagines Miss Chiquita as a guide through time FORT LAUDERDALE, Fla., July 2, 2026 /PRNewswire/ -- Chiquita announced the launch of a new brand video commemorating the United States' 250th anniversary. Timed to the Fourth of July holiday, the video features the iconic Miss...</v>
+        <v>AIKissfiy, as an all-in-one sentimental creative tool, has refreshed its homepage and introduces a series of photo creation features, allowing users to create personalized photos based on different professions, dating needs, and life moments. This update improve the overall visual experience by showcasing dynamic content and simplifying the process of creating AI kissing videos. Whether you want to create romantic [PR.com]</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>Federal Flags® Launches “American History Unfurled” — A Historical Series on the American Flag’s Role in U.S. History</v>
+        <v>Lahore Singer Drops Four A Cappella Tracks Born from Hospital Vigil</v>
       </c>
       <c r="B170" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C170" t="str">
-        <v>PRUnderground</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D170" t="str">
-        <v>Retail, Media</v>
+        <v>Healthcare, Media</v>
       </c>
       <c r="E170" t="str">
-        <v>https://www.prunderground.com/federal-flags-launches-american-history-unfurled-a-historical-series-on-the-american-flags-role-in-u-s-history/00387507/</v>
+        <v>https://pressreleasenews.org/pressroom/lahore-singer-drops-four-a-cappella-tracks-born-from-hospital-vigil</v>
       </c>
       <c r="F170" t="str">
-        <v>Federal Flags, LLC has launched "American History Unfurled," a new educational content series that explores the American flag's role in U.S. history. Marking the nation's 250th anniversary, the digital series examines the historical significance of various flags throughout American history. The post Federal FlagsÂ® Launches "American History Unfurled" -- A Historical Series on the American Flag's Role in U.S. History first appeared on</v>
+        <v>Lahore artist Omar Rashid (OR) MRX releases four a cappella tracks born from a hospital vigil, now streaming worldwide without autotune or instruments.</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>Canon EOS C70 Cinema Camera Instant Savings Now Available at B&amp;amp;H Photo</v>
+        <v>Dunkin'® and Alix Earle Unveil Alix's Earle-Y Riser Meal, Headlining a New Fall Menu of Pumpkin Favorites and Tiramisu Sips</v>
       </c>
       <c r="B171" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C171" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D171" t="str">
         <v>Media</v>
       </c>
       <c r="E171" t="str">
-        <v>https://www.prnewswire.com/news-releases/canon-eos-c70-cinema-camera-instant-savings-now-available-at-bh-photo-302817262.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359327</v>
       </c>
       <c r="F171" t="str">
-        <v>Canon EOS C70 Cinema Professional RF-Mount Camera, $1,300 Instant Savings Now Available NEW YORK, July 2, 2026 /PRNewswire/ -- B&amp;H Photo is pleased to announce a $1,300 Instant Savings offer on the Canon EOS C70 Cinema Camera, giving filmmakers, broadcasters, content creators, and...</v>
+        <v>Alix&amp;#39;s signature Dunkin&amp;#39; order becomes a nationwide breakfast meal built for mornings that start on your schedule, in celebration of the new Netflix series, Earle Meets World - - The seasonal menu also features new and returning pumpkin favorites, indulgent tiramisu-inspired beverages, Berry Clementine Refreshers and exclusive Dunkin&amp;#39; Rewards&amp;#174; offers - - As summer winds down and routines ramp back up, Dunkin&amp;#39; is welcoming fall with its seasonal menu lineup and partnering with Alix Earle... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359327</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>InsureMatch.ai Releases Video Tracing US Insurance History for America's ...</v>
+        <v>Akemi Coffee Boost Reviews 2026: Could This Simple Coffee Add-In Finally Be the Weight-Management Routine You've Been Looking For?</v>
       </c>
       <c r="B172" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C172" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D172" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E172" t="str">
-        <v>https://pr-inside.com/insurematch-ai-releases-video-tracing-us-insurance-history-for-america-s-r5197195.htm</v>
+        <v>https://www.newswire.com/news/akemi-coffee-boost-reviews-2026-could-this-simple-coffee-add-in-finally-be-the</v>
       </c>
       <c r="F172" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 2, 2026 / InsureMatch.ai, a free insurance quote service for US consumers, has released a commemorative video tracing the history of insurance in the United States, timed to coincide with the nation's 250th Independence Day. The video is built on a simple premise: that the story of American insurance is inseparable from the story of America itself. The full video is available on YouTube. The release marks the semiquincentennial - the 250th anniversary of American independence - with a look at how the practice of insurance has developed alongside the country from ..</v>
+        <v>As interest in convenient weight-management support continues growing in 2026, this Akemi Coffee Boost review examines the brand-stated 7-ingredient coffee formula, how it is positioned to support appetite and metabolic wellness, current pricing and caffeine content, and the key questions buyers are checking before ordering.</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>Robinhood Markets, Inc. to Announce Second Quarter 2026 Results on July 29, 2026</v>
+        <v>DigestFlow Reviews 2026: Could This Unexpected 5-Ingredient Formula Be the Daily Wellness Support You've Been Looking For?</v>
       </c>
       <c r="B173" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C173" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D173" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E173" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321550/0/en/Robinhood-Markets-Inc-to-Announce-Second-Quarter-2026-Results-on-July-29-2026.html</v>
+        <v>https://www.newswire.com/news/digestflow-reviews-2026-could-this-unexpected-5-ingredient-formula-be-the-daily</v>
       </c>
       <c r="F173" t="str">
-        <v>MENLO PARK, Calif., July 02, 2026 (GLOBE NEWSWIRE) -- Today, Robinhood Markets, Inc. (“Robinhood”) (NASDAQ: HOOD) announced that it will release its second quarter 2026 financial results on Wednesday, July 29, 2026, after market close. Robinhood will host a video call with Chairman &amp;amp; Chief Executive Officer Vlad Tenev and Chief Financial Officer Shiv Verma to discuss its results at 2:00 PM PT / 5:00 PM ET on the same day. The video call and supporting materials will be available at investors.robinhood.com . The event will also be live streamed to YouTube and X.com via Robinhood’s official channels, @RobinhoodApp, and within the Robinhood mobile app. Following the call, a replay and transcript will be available at investors.robinhood.com .</v>
+        <v>As consumers continue comparing digestive-wellness and weight-management supplements in 2026, this DigestFlow review examines the brand-stated five-ingredient formula, caffeine content, pricing, and 180-day guarantee to help buyers decide whether its unusual ingredient profile fits the kind of daily wellness routine they have been searching for.</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>HitPaw Unveils VikPea V5.4.0 With New AI Video Stylization, Face Tracking Beauty and Smart Import</v>
+        <v>Video - CEO Clips: Metalero Mining Advances District-Scale Exploration Next to a World-Class Silver Mine</v>
       </c>
       <c r="B174" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C174" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D174" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E174" t="str">
-        <v>https://www.prnewswire.com/news-releases/hitpaw-unveils-vikpea-v5-4-0-with-new-ai-video-stylization-face-tracking-beauty-and-smart-import-302817056.html</v>
+        <v>https://www.newsfilecorp.com/release/310911/Video-CEO-Clips-Metalero-Mining-Advances-DistrictScale-Exploration-Next-to-a-WorldClass-Silver-Mine</v>
       </c>
       <c r="F174" t="str">
-        <v>NEW YORK, July 2, 2026 /PRNewswire/ -- HitPaw, a leading innovator in AI-powered multimedia solutions, today announced the release of HitPaw VikPea V5.4.0, the latest upgrade to its AI video enhancement and creation platform. This version introduces an all-new AI Video Stylization...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 21, 2026) - Metalero Mining (TSXV: MLO) is advancing a portfolio of silver, gold, and copper exploration assets across the Americas, highlighted by a 230-square-kilometre land position adjacent to Bolivia's San Cristóbal Mine, one of the world's top five silver producers. Backed by a tight capital structure of approximately 31 million shares outstanding and multiple near-term catalysts, the company is completing a financing to fund field...</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>NASA’s Artemis II Breaks Agency Streaming Record</v>
+        <v>Green Mountain Announces Acquisition of Streamline Metals Capital Ltd. and Concurrent Transition to Royalty and Streaming Model</v>
       </c>
       <c r="B175" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C175" t="str">
-        <v>NASA</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D175" t="str">
-        <v>Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E175" t="str">
-        <v>https://www.nasa.gov/general/nasas-artemis-ii-breaks-agency-streaming-record/</v>
+        <v>https://www.newsfilecorp.com/release/310860/Green-Mountain-Announces-Acquisition-of-Streamline-Metals-Capital-Ltd.-and-Concurrent-Transition-to-Royalty-and-Streaming-Model</v>
       </c>
       <c r="F175" t="str">
-        <v>NASA’s live coverage of the Artemis II mission mission&amp;#160;drew unprecedented&amp;#160;public&amp;#160;interest&amp;#160;– including&amp;#160;more than&amp;#160;149.4&amp;#160;million views&amp;#160;of&amp;#160;the launch, lunar flyby, splashdown&amp;#160;on&amp;#160;NASA-owned&amp;#160;platforms, including the 24/7 streams covering the mission and the Orion spacecraft&amp;#160;views&amp;#160;–&amp;#160;demonstrating&amp;#160;strong, sustained global engagement throughout the mission.&amp;#160; Around the Clock Live Broadcast NASA’s Artemis II Crew Launches to the Moon broadcast set unprecedented viewership records across the agency’s [&amp;#8230;]</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 21, 2026) - Green Mountain Resources Ltd. (the "Company" or "GMR") is pleased to announce it has acquired all of the issued and outstanding shares of Streamline Metals Capital Ltd. ("Private Streamline") and in connection with the acquisition of Private Streamline, intends to change its name from "Green Mountain Resources Ltd." to "Streamline Royalties Ltd." to better reflect its new business as a royalty and streaming company. The Company...</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>HitPaw Launches VikPea V5.4.0 With New AI Video Stylization, Face Tracking Beauty and Smart Import</v>
+        <v>Vadzo Imaging Unveils Armor-830CRS-FPD3: 8MP AR0830 HDR FPD-Link III Camera with Super Low Power, eHDR and LI-HDR for Retail Automation</v>
       </c>
       <c r="B176" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C176" t="str">
-        <v>Send2Press</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D176" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E176" t="str">
-        <v>https://www.send2press.com/wire/hitpaw-launches-vikpea-v5-4-0-with-new-ai-video-stylization-face-tracking-beauty-and-smart-import/</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-unveils-armor-830crs-fpd3-8mp-ar0830-hdr-fpd-link-iii-22848883</v>
       </c>
       <c r="F176" t="str">
-        <v>NEW YORK, N.Y., July 2, 2026 (SEND2PRESS NEWSWIRE) -- HitPaw, a leading innovator in AI-powered multimedia solutions, today announced the release of HitPaw VikPea V5.4.0, the latest upgrade to its AI video enhancement and creation platform. This version introduces an all-new AI Video Stylization feature, smarter Face Tracking Beauty, expanded video import capabilities, and several core AI model improvements, making professional-quality video enhancement and creation faster, easier, and more accessible than ever.</v>
+        <v>Built for self-checkout lanes, smart shelves, and multi-store retail deployments that need to run continuously without a matching continuous power bill, this camera pairs the Onsemi HyperLux LP AR0830 sensor with a super-low-power design, eHDR, and LI-HDR processing over FPD-Link III, giving retail technology providers detailed, evenly exposed video across a fleet of stores without the operating cost of a power-hungry camera.</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>Edge226 Acquires AnyClip Ltd. to Power the Future of AI-Powered Cross-Channel Performance Marketing</v>
+        <v>Promatic tech launches digital marketing agency services</v>
       </c>
       <c r="B177" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C177" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D177" t="str">
-        <v>Finance, AI, SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E177" t="str">
-        <v>https://www.prnewswire.com/news-releases/edge226-acquires-anyclip-ltd-to-power-the-future-of-ai-powered-cross-channel-performance-marketing-302817031.html</v>
+        <v>https://pressreleasenews.org/pressroom/promatic-tech-launches-digital-marketing-agency-services</v>
       </c>
       <c r="F177" t="str">
-        <v>Acquisition Strengthens Edge226's Video Intelligence, AI, and Cross-Channel Capabilities Across CTV, Mobile Web, In-App, and Rewarded Advertising TEL AVIV, Israel, July 2, 2026 /PRNewswire/ -- Edge226, an AI-powered cross-channel performance marketing platform for mobile apps and games,...</v>
+        <v>Promatic tech, a new digital marketing agency, announced its official launch today. The agency offers services including SEO, content marketing, and social media management for businesses across various industries.</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>We re in the Game: Bear Bryant Award Returns to EA SPORTS College Football 27</v>
+        <v>Prime Video to Exclusively Stream Live-Action Drama Adaptation of Please Save My Earth in Autumn 2027</v>
       </c>
       <c r="B178" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C178" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D178" t="str">
-        <v>Healthcare, Retail, Gaming, Media</v>
+        <v>Media</v>
       </c>
       <c r="E178" t="str">
-        <v>https://www.newmediawire.com/news/we-re-in-the-game-bear-bryant-award-returns-to-ea-sports-college-football-27-7087471</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359281</v>
       </c>
       <c r="F178" t="str">
-        <v>HOUSTON - July 2, 2026 ( NEWMEDIAWIRE ) - The name of the legendary Paul “Bear” Bryant is synonymous with excellence in the game of college football, and once again, fans playing EA SPORTS College Football 27’s Dynasty Mode will have the chance to win the American Heart Association’s Paul “Bear” Bryant Award as the game’s National Coach of the Year. Last year’s video game release saw the Bryant Award join the Heisman Trophy, Lou Groza Award, Lombardi Award, Unitas Golden Arm Award and Broyles Award as featured awards in the game. The continued inclusion of the Paul “Bear” Bryant Coach of the Year Award in one of the most celebrated video game franchises in history is another step in the efforts by the American Heart Association, a relentless force changing the future of health for everyone</v>
+        <v>Download Headshots: HERE - - Prime Video today announced that the Prime Original scripted series Please Save My Earth will premiere exclusively in more than 240 countries and territories worldwide in autumn 2027. The series is a live-action adaptation of Saki Hiwatari&amp;#39;s acclaimed reincarnation-themed sci-fi romance manga, which has sold over 16 million copies since its 1986 debut. Alice Hirose leads the cast as Mokuren, with Takahiro Miki directing. - - Please Save My Earth is the la... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359281</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>Stolt-Nielsen Limited to Host a Video Conference to Present the Results for the Second Quarter and First Half of 2026</v>
+        <v>Thomson Reuters Launches Next Generation of CoCounsel Legal, the AI Ecosystem Built for Legal Professionals</v>
       </c>
       <c r="B179" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C179" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D179" t="str">
-        <v>Media</v>
+        <v>Finance, AI, Media</v>
       </c>
       <c r="E179" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321425/0/en/Stolt-Nielsen-Limited-to-Host-a-Video-Conference-to-Present-the-Results-for-the-Second-Quarter-and-First-Half-of-2026.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359279</v>
       </c>
       <c r="F179" t="str">
-        <v>LONDON, July 2, 2026 – Stolt-Nielsen Limited (Oslo Børs: SNI) will host a virtual presentation to discuss the Company’s unaudited results for the second quarter and first half of 2026 on Thursday, July 9, 2026 at 15:00 CEST (09:00 EDT, 14:00 BST) .</v>
+        <v>Thomson Reuters (Nasdaq/TSX: TRI), a global content and technology company, today announced the general availability of the next generation of CoCounsel Legal, a fully agentic AI experience designed to help legal professionals move from research and issue analysis to trusted work product within a single workflow. - - Purpose-built for legal work and grounded in the trusted authority of Westlaw and Practical Law, CoCounsel Legal is engineered to reason, plan, and execute at the level of a se... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359279</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>Sesame Workshop Announces Iconic Sesame Street Songs Coming to Major Music Platforms in Japan this Month</v>
+        <v>Telef�nica is rolling out Spain's first Comprehensive Smart Rural Video Surveillance Project for the Guadalajara Provincial Council</v>
       </c>
       <c r="B180" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C180" t="str">
         <v>WebWire</v>
       </c>
       <c r="D180" t="str">
-        <v>Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E180" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357097</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359271</v>
       </c>
       <c r="F180" t="str">
-        <v>Sesame Workshop announced that, in collaboration with Universal Music LLC&amp;#39;s VMG, Sesame Street songs will be available on major music platforms in Japan. - - This launch will make Sesame Street &amp;#39;s iconic music catalog available for streaming on major music streaming platforms in Japan, bringing generations of beloved songs to children, families, and fans. - - In the first phase of the rollout, more than 100 albums and approximately 1,200 songs are planned for release, with additional titl... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357097</v>
+        <v>Telef�nica Espa�a has launched the technological infrastructure to support an innovative initiative by the Guadalajara Provincial Council aimed at enhancing safety on the provincial road network and at access points to municipalities. - - This comprehensive Smart Rural Video Surveillance project will be carried out through a central, multi-vendor platform that will facilitate the deployment of a solution featuring 350 new interconnected video surveillance points throughout the province, usi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359271</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>Kenneth Copeland Ministries Relaunches Official Mobile App With In-House ...</v>
+        <v>Netflix Brings Fans Its Biggest South Indian Slate This Year</v>
       </c>
       <c r="B181" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C181" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D181" t="str">
         <v>Media</v>
       </c>
       <c r="E181" t="str">
-        <v>https://pr-inside.com/kenneth-copeland-ministries-relaunches-official-mobile-app-with-in-house-r5197058.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359264</v>
       </c>
       <c r="F181" t="str">
-        <v>(PR-inside.com) Ministry's digital experience team rebuilt the KCM app from the ground up, bringing all technology and content in-house with a cleaner interface, faster performance, and offline access for Partners and friends worldwide. FORT WORTH, TX / ACCESS Newswire / July 2, 2026 / Kenneth Copeland Ministries(KCM) has relaunched its official mobile app, a complete transformation built by the ministry's in-house digital experience team to serve a mobile-first generation of believers. Free to download, the updated app delivers daily teaching, faith-filled content, and inspirational videos to Partners and friends around the world. After nearly six decades of using "every available voice" to share ..</v>
+        <v>Netflix is doubling down on its commitment to South Indian storytelling, releasing an average of one new film every week across Tamil, Telugu and Malayalam cinema for the rest of the year. Building on the momentum of a record-breaking first half of 2026, we&amp;#39;re continually expanding one of the industry&amp;#39;s most diverse and exciting film slates, bringing together celebrated filmmakers, beloved stars, and stories across every genre and mood. For entertainment fans, that means there&amp;#39;s always som... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359264</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>Bringing the Magic of Disney Storytelling to Military Families with Blue Star Families</v>
+        <v>Sam Smith Releases Fifth Studio Album Hazel Eyes</v>
       </c>
       <c r="B182" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C182" t="str">
         <v>WebWire</v>
       </c>
       <c r="D182" t="str">
         <v>Media</v>
       </c>
       <c r="E182" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357088</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359255</v>
       </c>
       <c r="F182" t="str">
-        <v>Throughout June, Disney celebrated U.S. military families coast to coast with special events and movie screenings as part of Disney Celebrates America, the company&amp;#39;s celebration of the nation&amp;#39;s 250th anniversary and its century-long admiration for service members, veterans, and their families. - - The events in June were hosted in collaboration with Blue Star Families (BSF), a nonprofit dedicated to supporting military families. As part of the company&amp;#39;s semiquincentennial celebration, Di... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357088</v>
+        <v>LISTEN HERE - - SMITH&amp;#39;S NEW SINGLE &amp;#8220;CONSTANT COMPANION&amp;#8221; OUT NOW LISTEN HERE [/u][/b] - - OFFICIAL VIDEO PREMIERES AT 5PM BST WATCH HERE - - INTIMATE &amp;#39;TO BE FREE&amp;#39; RESIDENCIES CONTINUE IN MEXICO AND THE UK &amp;#8211; - - INCLUDING 8 NIGHTS AT THE LONDON COLISEUM - - &amp;#8220;THE EXCELLENT RETURN OF SAM SMITH&amp;#8230;&amp;#8221; - ROLLING STONE UK - - &amp;#8220;&amp;#8230;A MORE HANDCRAFTED SOUND&amp;#8230;SMITH HAS A NEW CLARITY AND CONFIDENCE.&amp;#8221; - THE NEW YORK TIMES - - Today, GRAMMY&amp;#174;, BRIT, Golden Glo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359255</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>BLAIR, Matchola, and Blnko Star in Three New Spotify Sessions From Latin America</v>
+        <v>OpenSet.Studio, a Creator Studio Network Built for the Next Era of ...</v>
       </c>
       <c r="B183" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C183" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D183" t="str">
-        <v>SaaS, Media</v>
+        <v>Finance, SaaS, Media</v>
       </c>
       <c r="E183" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357075</v>
+        <v>https://pr-inside.com/openset-studio-a-creator-studio-network-built-for-the-next-era-of-r5214806.htm</v>
       </c>
       <c r="F183" t="str">
-        <v>Our Spotify Sessions video series turns up the volume on some of Latin America&amp;#39;s most exciting artists, giving them and their hand-picked creative teams a space to reimagine their music. Over the last few weeks, we&amp;#39;ve dropped a trio of new sessions featuring artists from Argentina, Brazil, and Mexico. - - Spotify Sessions serves as a platform for both established and emerging names, bringing together an artist, a music director, and a visual director to create a five&amp;amp;#8209;track video EP. T... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357075</v>
+        <v>(PR-inside.com) Aaron Day and Robert "Sully" Sullivan today announced the launch of OpenSet.Studio, a creator studio network built to help creators, brands, and production teams find and book premium production spaces for podcasts, video, livestreams, and branded content. SAN DIEGO, CA / ACCESS Newswire / August 21, 2026 / OpenSet brings creators and studios together in one platform, helping creators find, request, and run production sessions while giving studio owners a new way to generate revenue from high-quality production spaces. The company also announced that Howie Font has been retained as CEO of OpenSet. Font will lead the company's launch execution, studio network ..</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>NYSE Content Update: Sail4th 250 Gears Up for Historic Tall Ships Parade</v>
+        <v>Inside 'Disney Worldbuilders': Where Storytelling Becomes a World You Can Experience</v>
       </c>
       <c r="B184" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C184" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D184" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E184" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-sail4th-250-gears-up-for-historic-tall-ships-parade-302816894.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359244</v>
       </c>
       <c r="F184" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 2, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>At D23: The Ultimate Disney Fan Event this past weekend, five of Disney&amp;#39;s most influential storytellers took the stage to unpack Disney Worldbuilders, the new film from director Leslie Iwerks arriving Thursday on Disney+. - - In a wide-ranging conversation ( which is currently streaming on Disney+ ), Iwerks &amp;#8212; the Academy Award&amp;#174;- and Emmy&amp;#174;-nominated filmmaker, granddaughter of Disney Legend Ub Iwerks, and daughter of Disney Legend Don Iwerks &amp;#8212; was joined by Pete Docter, Chief Crea... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359244</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>Hillcrest Engages Market One Media Group Inc.</v>
+        <v>Smartwell Technology Corp. (SMWE) ouvre les marchés</v>
       </c>
       <c r="B185" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C185" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D185" t="str">
-        <v>Energy, Media</v>
+        <v>Media</v>
       </c>
       <c r="E185" t="str">
-        <v>https://pr-inside.com/hillcrest-engages-market-one-media-group-inc-r5197015.htm</v>
+        <v>https://www.newsfilecorp.com/release/310772/Smartwell-Technology-Corp.-SMWE-ouvre-les-marchs</v>
       </c>
       <c r="F185" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 2, 2026 / Hillcrest Energy Technologies (CSE:HEAT)(OTCQB:HLRTF)(FRA:7HI) ("Hillcrest" or the "Company"), an innovative clean technology company specializing in power conversion technologies, is pleased to announce the engagement of Market One Media Group Inc. (the "Consultant"). Hillcrest has entered into a media services contract with the Consultant dated June 2, 2026 (the "Agreement") pursuant to which the Consultant and its affiliates will conduct a comprehensive 12-month campaign to position the Company for sustained media awareness through a strategic mix of premium content and targeted outreach (collectively, the "Services"). The Services consist of promotional activities, including ..</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - 21 août 2026) - Tony Chan, président, Smartwell Technology Corp. (« Smartwell »; TSXV : SMWE) et son équipe se sont joints à Omar Khafagy, chef, Succès des clients, Bourse de Toronto (la « TSX ») et Bourse de croissance TSX (la « TSXV »), pour ouvrir les marchés et souligner l'inscription de Smartwell à la TSXV.Cannot view this video?  Visit:https://www.youtube.com/watch?v=GTmjc0QMQHUSmartwell est une société de technologie agricole axée sur l'intelligence...</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>Nightfood Holdings Inc. (OTCQB: NGTF) Strengthening Position amid Manufacturing Movement to the US</v>
+        <v>Smartwell Technology Corp. (SMWE) Opens the Market</v>
       </c>
       <c r="B186" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C186" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D186" t="str">
-        <v>SaaS, Media</v>
+        <v>Finance, AI, Media</v>
       </c>
       <c r="E186" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321307/0/en/Nightfood-Holdings-Inc-OTCQB-NGTF-Strengthening-Position-amid-Manufacturing-Movement-to-the-US.html</v>
+        <v>https://www.newsfilecorp.com/release/310771/Smartwell-Technology-Corp.-SMWE-Opens-the-Market</v>
       </c>
       <c r="F186" t="str">
-        <v>NEW YORK, July 02, 2026 (GLOBE NEWSWIRE) -- via AINewsWire — Nightfood Holdings Inc. (OTCQB: NGTF) today announces its placement in an editorial published by AINewsWire ("AINW"), one of 75+ brands within the Dynamic Brand Portfolio @ IBN ( InvestorBrandNetwork ) , a specialized communications platform with a focus on financial news and content distribution for private and public companies and the investment community.</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 21, 2026) - Tony Chan, President, Smartwell Technology Corp. ("Smartwell" or the "Company") (TSXV: SMWE) and his team, joined Omar Khafagy, Head, Client Success, Toronto Stock Exchange ("TSX") and TSX Venture Exchange ("TSXV") to open the market and celebrate the Company's new listing on TSXV.Cannot view this video?  Visit:https://www.youtube.com/watch?v=GTmjc0QMQHUSmartwell is an AI-powered agricultural technology company with operations across China...</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>American Rebel Holdings, Inc. (OTCID:AREB) Advances America 250 Brand ...</v>
+        <v>TikTok Shop Selects OMIE for Seven-Day Spotlight Campaign Ahead of Back-to-School</v>
       </c>
       <c r="B187" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C187" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D187" t="str">
-        <v>Retail, Media</v>
+        <v>Media, Education</v>
       </c>
       <c r="E187" t="str">
-        <v>https://pr-inside.com/american-rebel-holdings-inc-otcid-areb-advances-america-250-brand-r5197005.htm</v>
+        <v>https://www.prnewswire.com/news-releases/tiktok-shop-selects-omie-for-seven-day-spotlight-campaign-ahead-of-back-to-school-302857368.html</v>
       </c>
       <c r="F187" t="str">
-        <v>(PR-inside.com) American Rebel Founder and CEO Andy Ross to perform at The Barn Resort as American Rebel Light Beer - America's Patriotic, GOD FEARING, CONSTITUTION LOVING, NATIONAL ANTHEM SINGING, STAND YOUR GROUND BEER - leverages Fourth of July fanfare, live consumer engagement, retailer support, distributor momentum, and digital content to increase continued visibility for America's Patriotic Brand GETTYSBURG, PA AND NASHVILLE, TN / ACCESS Newswire / July 2, 2026 / American Rebel Holdings, Inc. (OTCID:AREB), America's Patriotic Brand and creator of American Rebel Light Beer - America's Patriotic, GOD FEARING, CONSTITUTION LOVING, NATIONAL ANTHEM SINGING, STAND YOUR GROUND BEER™ , today announced ..</v>
+        <v>Seven-day event will bring exclusive offers, creator content and added visibility to one of TikTok Shop's leading lunch brands SAN FRANCISCO, Aug. 21, 2026 /PRNewswire/ -- OMIE, the award-winning children's brand behind the bestselling OmieBox®, has been selected by TikTok Shop for a...</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>American Rebel Holdings, Inc. (OTCID:AREB) Advances America 250 Brand Amplification Strategy for American Rebel Light Beer - America's Patriotic Beer with Independence Day Weekend Activation in Gettysburg, PA</v>
+        <v>Video Surveillance Storage Market worth $15.55 billion by 2031 - Report by MarketsandMarkets™</v>
       </c>
       <c r="B188" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C188" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D188" t="str">
-        <v>Retail, Media</v>
+        <v>Media</v>
       </c>
       <c r="E188" t="str">
-        <v>https://www.newswire.com/news/american-rebel-holdings-inc-otcid-areb-advances-america-250-brand-amplification</v>
+        <v>https://www.prnewswire.com/news-releases/video-surveillance-storage-market-worth-15-55-billion-by-2031--report-by-marketsandmarkets-302857182.html</v>
       </c>
       <c r="F188" t="str">
-        <v>American Rebel Founder and CEO Andy Ross to perform at The Barn Resort as American Rebel Light Beer - America's Patriotic, GOD FEARING, CONSTITUTION LOVING, NATIONAL ANTHEM SINGING, STAND YOUR GROUND BEER - leverages Fourth of July fanfare, live consumer engagement, retailer support, distributor momentum, and digital content to increase continued visibility for America's Patriotic Brand</v>
+        <v>DELRAY BEACH, Fla., Aug. 21, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the Video Surveillance Storage Market is expanding rapidly, with a projected market size rising from about USD 10.93 billion in 2026 to USD 15.55 billion by 2031, at a CAGR of 7.3%. Browse 200 market data...</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>Mega Matrix Announces Availability of 2025 Annual Report on Form 20‑F</v>
+        <v>Baron &amp; Budd Announces Spring 2026 Mesothelioma Cancer Victims Memorial Scholarship Winners</v>
       </c>
       <c r="B189" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C189" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D189" t="str">
-        <v>Finance, SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E189" t="str">
-        <v>https://www.prnewswire.com/news-releases/mega-matrix-announces-availability-of-2025-annual-report-on-form-20f-302816734.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/baron-budd-announces-spring-2026-135500014.html</v>
       </c>
       <c r="F189" t="str">
-        <v>SINGAPORE, July 2, 2026 /PRNewswire/ -- Mega Matrix Inc. ("MPU" or the "Company") (NYSE American: MPU), a global short-drama streaming platform operator and digital asset treasury strategy company, announces that it filed its annual report on Form 20‑F for the fiscal year ended December...</v>
+        <v>DALLAS, August 21, 2026--The nationally recognized law firm Baron &amp; Budd selected Bailey Davis and Matthew Moran as the winners of the Mesothelioma Cancer Victims Memorial Scholarship. Each winner will receive a $2,500 scholarship paid directly to the financial aid accounts at their universities. Applicants were asked to submit a written or video essay about how cancer has impacted their lives.</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>Work seamlessly with Dropbox in Claude</v>
+        <v>PlayOn Sports Brings the Nation's Top High School Football Games to Fans Nationwide with 2026 MaxPreps Game of the Week</v>
       </c>
       <c r="B190" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C190" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D190" t="str">
-        <v>AI, Media</v>
+        <v>Gaming, Media, Education</v>
       </c>
       <c r="E190" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357057</v>
+        <v>https://www.prnewswire.com/news-releases/playon-sports-brings-the-nations-top-high-school-football-games-to-fans-nationwide-with-2026-maxpreps-game-of-the-week-302857248.html</v>
       </c>
       <c r="F190" t="str">
-        <v>AI has fundamentally changed how we create, but it has also introduced a new kind of fragmentation. As work bounces between isolated AI chat windows, shared folders, and endless collaboration apps, critical context gets lost in the gaps. - - That challenge becomes especially acute for teams already relying on Dropbox to coordinate creative production, review and approve content, share large files, and keep complex projects moving across internal teams and external partners. While AI tools a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357057</v>
+        <v>Game of the Week kicks off today with No. 1 St. John Bosco vs. No. 2 Bishop Gorman, streaming free nationwide on the MaxPreps YouTube channel and giving high school athletes, teams and communities a national stage ATLANTA, Aug. 21, 2026 /PRNewswire/ -- PlayOn Sports today kicks off the...</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>Award-Winning Author, Luz Mack, Launches The Missing Book Podcast, Exploring the Power of Representation, Literacy and the People Behind the Books</v>
+        <v>Penske Automotive Sets Scene for Freedom 250 Grand Prix: NYSE Content Update</v>
       </c>
       <c r="B191" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C191" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D191" t="str">
-        <v>Media</v>
+        <v>Finance, Automotive, Media</v>
       </c>
       <c r="E191" t="str">
-        <v>https://www.prnewswire.com/news-releases/award-winning-author-luz-mack-launches-the-missing-book-podcast-exploring-the-power-of-representation-literacy-and-the-people-behind-the-books-302816234.html</v>
+        <v>https://www.prnewswire.com/news-releases/penske-automotive-sets-scene-for-freedom-250-grand-prix-nyse-content-update-302857325.html</v>
       </c>
       <c r="F191" t="str">
-        <v>Hosted by cultural storyteller and filmmaker Luz Maria Mack, the new podcast features conversations with authors, educators, advocates, artists, and other creative voices whose work is shaping literature and culture. NEW YORK, July 2, 2026 /PRNewswire/ -- Some stories become bestsellers....</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 21, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>iQIYI Announces Change in Executive Leadership</v>
+        <v>Lelantos Holdings' Airtopia Adventure Parks Launches "Why Not? | Building Airtopia" Content and Leadership Initiative</v>
       </c>
       <c r="B192" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C192" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D192" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E192" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321149/0/en/iQIYI-Announces-Change-in-Executive-Leadership.html</v>
+        <v>https://www.newsfilecorp.com/release/310747/Lelantos-Holdings-Airtopia-Adventure-Parks-Launches-Why-Not-Building-Airtopia-Content-and-Leadership-Initiative</v>
       </c>
       <c r="F192" t="str">
-        <v>BEIJING, July 02, 2026 (GLOBE NEWSWIRE) -- iQIYI, Inc. (Nasdaq: IQ) (“iQIYI” or the “Company”), a leading provider of online entertainment video services in China, today announced the appointment of Mr. Ying Tian as Chief Financial Officer of the Company, effective today. Concurrently, Ms. Ying Zeng will step down from her position as Interim Chief Financial Officer and resume the role of Senior Vice President of Finance.</v>
-[...2 lines deleted...]
-    <row r="193">
+        <v>McAlester, Oklahoma--(Newsfile Corp. - August 21, 2026) - Lelantos Holdings, Inc. (OTCID: LNTO), parent company of Airtopia Adventure Parks, today announced the launch of "Why Not? | Building Airtopia," a company-wide content and production initiative documenting a six-day, seven-market leadership tour across its family entertainment locations.The program follows some of  Airtopia's leadership team - including CEO Felix Waller, incoming Chief Operating Officer Armando Martinez, and VP of...</v>
+      </c>
+    </row>
+    <row r="193" xml:space="preserve">
       <c r="A193" t="str">
-        <v>Invitation to media and analyst briefing for Ericsson Q2 2026 report</v>
+        <v>Focus Graphite Highlighted in Prime Minister Carney's Historic Clean Energy and Critical Minerals Announcement; Completes Lac Knife Electrical Desktop Study</v>
       </c>
       <c r="B193" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C193" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D193" t="str">
-        <v>Finance, Media</v>
+        <v>Finance, SaaS, Real Estate, Energy, Media</v>
       </c>
       <c r="E193" t="str">
-        <v>https://www.prnewswire.com/news-releases/invitation-to-media-and-analyst-briefing-for-ericsson-q2-2026-report-302816711.html</v>
-[...2 lines deleted...]
-        <v>Report to be released at approximately 7:00 AM CEST on July 14, 2026 One live video webcast for analysts, investors and journalists at 9:00 AM CEST STOCKHOLM, July 2, 2026 /PRNewswire/ -- Ericsson's (NASDAQ: ERIC) financial report for the second quarter 2026 will be published at...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109315/</v>
+      </c>
+      <c r="F193" t="str" xml:space="preserve">
+        <v xml:space="preserve">OTTAWA, ON, Aug 21, 2026 - (ACN Newswire) - Focus Graphite Inc. (TSXV: FMS) (OTCQB: FCSMF) (FSE: FKC0) ("Focus" or the "Company"), a Canadian developer of high-grade flake graphite deposits and advanced graphite materials for battery, defence and industrial applications, is pleased to highlight the Government of Canada's recognition of infrastructure supporting the Company's 100%-owned Lac Knife Graphite Project ("Lac Knife" or the "Project") in Prime Minister Mark Carney's August 17, 2026 announcement advancing clean-energy and critical-minerals infrastructure across the Labrador Trough1.
+The Government of Canada identified Focus Graphite's Lac Knife infrastructure initiative among four strategic pre-development projects supported and funded through Natural Resources Canada's ("NRCan") First and Last Mile Fund ("FLMF"), describing the planned road and electrical connection as supporting the development of battery and energy-storage technologies required by Canada and its allies.
+The recognition follows Focus's June 3, 2026 announcement that it secured C$1,378,700 in non-repayable federal funding to advance engineering, environmental, permitting, Indigenous engagement and feasibility activities for Lac Knife's road and electrical infrastructure2. The funding represents approximately 50% of eligible project costs.
+Focus has now completed an independent electrical infrastructure desktop study (the "Study") prepared by Norda Stelo Inc. ("Norda Stelo"), identifying a preferred pathway for connecting Lac Knife to Quebec's hydroelectric grid.
+"Lac Knife's recognition within the Prime Minister's announcement reinforces the strategic importance of bringing Canadian critical mineral projects and their enabling infrastructure forward," said Dean Hanisch, Chief Executive Officer of Focus Graphite. "We are already turning that support into tangible progress. With both our access-road and electrical desktop studies now complete, we are identifying meaningful infrastructure efficiencies relative to the 2023 Feasibility Study. The preferred electrical strategy provides a pathway to significantly reduce power-related capital requirements while connecting Lac Knife to Quebec's clean hydroelectric grid. We are grateful for Canada's continued support."
+"Infrastructure and access to power remain key constraints for mine development, with direct implications for capital, execution and timelines," said Jason Latkowcer, Vice President, Corporate Development of Focus Graphite. "Canada's investment in energy and critical-mineral infrastructure is helping define a clearer development pathway for Lac Knife. Advancing that work reduces development uncertainty and provides a stronger basis for future capital allocation and evaluation by potential strategic, financing and other investment partners."
+"Critical minerals are essential to Canada's economic prosperity, security, and sustainability, and we are proud to advance Canadian mineral supply chains as a part of the historic Churchill Falls and Labrador Trough announcement," said the Honourable Tim Hodgson, Minister of Energy and Natural Resources. "As a part of this nation-building initiative, through our First and Last Mile Fund, Canada is advancing the infrastructure we need to unlock projects like Lac Knife and strengthen Canada's critical minerals value chain. This is how your federal government is working with industry to build a stronger, more competitive critical minerals sector; create opportunities for Indigenous and local communities; and deliver minerals Canada and our allies need for clean technologies, advanced manufacturing and defence applications."
+Preferred Hydro-Quebec Connection Strategy
+Norda Stelo evaluated seven potential electrical supply scenarios against technical feasibility, constructability, cost, environmental considerations and execution requirements. The Study identified a direct connection to Hydro-Quebec's three-phase, 34.5-kV distribution grid as the preferred solution, with the connection extending across public lands to the Lac Knife property.
+The preferred configuration would require approximately 30.7 kilometres of electrical infrastructure, consisting of the upgrade of approximately 3.17 kilometres of existing single-phase line to three-phase service and the construction of approximately 27.5 kilometres of new three-phase distribution line extending to the Project. The new distribution line would largely follow established corridors, including the Hydro-Quebec transmission corridor, Highway 389 and the Project's planned access-road corridor.
+Under this approach, Hydro-Quebec would construct the principal distribution infrastructure on behalf of Focus, reducing the Company's direct construction and coordination requirements while also placing responsibility for associated environmental permitting and long-term maintenance of the distribution line with Hydro-Quebec.
+Potential Capital Savings Relative to 2023 Feasibility Study
+The preferred strategy also creates an opportunity to significantly reduce the power-related capital requirements contemplated in Lac Knife's 2023 Feasibility Study Update ("FSU").
+The 2023 FSU included C$19.9 million in initial capital for Power and Communications infrastructure, within total estimated pre-production capital of approximately C$236.9 million. The Norda Stelo Study identified several factors that could reduce these requirements. These include reducing the anticipated length of new power-line construction from approximately 50 kilometres to approximately 27.5 kilometres, eliminating the need for additional infrastructure at Hydro-Quebec's Normand substation, and identifying that certain power-line construction costs contemplated in the FSU may have been overestimated. The Study also identified the potential for Hydro-Quebec to construct the distribution line at its standard per-kilometre cost.
+Based on the assumptions evaluated in the Norda Stelo Study, the preferred strategy is estimated to have the potential to reduce Focus's direct power-related capital requirements by more than 50% relative to the power infrastructure assumptions contained in the 2023 FSU. This estimate is preliminary, is based on a desktop-level assessment and should not be interpreted as an updated capital cost estimate for the Project. Any actual reduction will depend on Hydro-Quebec's final connection requirements and cost responsibilities, detailed engineering and the scope of remaining on-site electrical infrastructure. There can be no assurance that the estimated reduction will be realized.
+Next Steps
+Focus intends to continue working with Hydro-Quebec and its engineering consultants to advance the preferred connection strategy, confirm technical requirements and define future cost responsibilities.
+The electrical work is being advanced alongside the Company's access-road planning, environmental permitting, engineering and Indigenous engagement programs under the federally supported FLMF initiative.
+Natural graphite is designated as a critical mineral in Canada and is used across battery, energy-storage, defence and advanced-material applications. Focus continues to advance Lac Knife through engineering, environmental, permitting and Indigenous engagement activities.
+Figure 1: Proposed Access Road, Lac Knife (Norda Stelo / IOS Geosciences, 2026)
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/1963/310686_0b06cfb494dcf9cf_001full.jpg
+Qualified Person
+The technical content disclosed in this news release was reviewed and approved by Rejean Girard, P.Geo (Qc), President of IOS Geosciences Inc., a consultant to the Company, and a qualified person as defined under National Instrument NI 43-101.
+About Focus Graphite Advanced Materials Inc.
+Focus Graphite is building an integrated graphite platform to supply the industries shaping the future. Through the development of world-class graphite resources, advanced processing technologies and higher-value advanced materials, the Company is positioning itself to support battery, defence, advanced manufacturing and other strategic industries across North America and allied markets.
+The platform is anchored by the Company's two 100%-owned graphite assets in Quebec. Lac Knife is one of North America's highest-grade feasibility-stage graphite deposits, while Lac Tetepisca is one of the largest identified graphite resources globally. Together with strategic technology partnerships and government-supported innovation initiatives, these assets provide the foundation for a secure, scalable and increasingly integrated graphite supply chain.
+For more information on Focus Graphite Inc. please visit http://www.focusgraphite.com
+LinkedIn: https://www.linkedin.com/company/focus-graphite/
+Facebook: https://www.facebook.com/focusgraphite 
+X: https://x.com/focusgraphite
+Investors Contact: 
+Dean Hanisch 
+CEO, Focus Graphite Inc. 
+dhanisch@focusgraphite.com 
++1 (613) 612-6060
+Jason Latkowcer
+VP Corporate Development
+jlatkowcer@focusgraphite.com
+Cautionary Note Regarding Forward-Looking Statements
+Certain statements contained in this press release constitute forward-looking information. These statements relate to future events or future performance. The use of any of the words "could," "intend," "expect," "believe," "will," "projected," "estimated," and similar expressions, as well as statements relating to matters that are not historical facts, are intended to identify forward-looking information and are based on the Company's current beliefs or assumptions as to the outcome and timing of such future events.
+In particular, this press release contains forward-looking information regarding, among other things, the preferred electrical connection strategy identified for the Lac Knife Graphite Project; the potential connection of Lac Knife to Hydro-Quebec's three-phase, 34.5-kV distribution grid; the anticipated configuration, routing and length of the proposed electrical infrastructure, including the upgrade of existing distribution infrastructure and construction of new three-phase distribution line; the potential construction, permitting, ownership, operation and long-term maintenance of the principal distribution infrastructure by Hydro-Quebec; the potential reduction in Focus's direct construction, coordination, permitting and maintenance responsibilities under the preferred strategy; the potential for the preferred electrical strategy to reduce Focus's direct power-related capital requirements by more than 50% relative to the power infrastructure assumptions contained in the 2023 Feasibility Study Update; the assumptions underlying that preliminary estimate and the extent to which any anticipated reduction may ultimately be realized; the nature and extent of Hydro-Quebec's final connection requirements, cost responsibilities and applicable construction costs; the results of future detailed engineering and the scope and cost of remaining on-site electrical infrastructure; the potential elimination of infrastructure previously contemplated at Hydro-Quebec's Normand substation; the continued advancement of the preferred electrical connection strategy and related discussions and engineering work with Hydro-Quebec and the Company's engineering consultants; the continued advancement of road and electrical infrastructure planning, environmental and permitting activities, engineering and Indigenous engagement under Natural Resources Canada's First and Last Mile Fund; the continued availability of federal funding and the Company's ability to satisfy applicable funding conditions and project requirements; the potential benefits of government-supported infrastructure initiatives to the advancement of Lac Knife; the potential for increasingly defined infrastructure planning to reduce development uncertainty and support future capital allocation, financing and evaluation by potential strategic or other investment partners; the continued advancement and future development of the Lac Knife Graphite Project; and the timing, scope, cost and results of future engineering, permitting, infrastructure development and other project-development activities.
+Forward-looking statements are subject to known and unknown risks, uncertainties, and other factors that may cause actual results, performance, or achievements to differ materially from those expressed or implied by such statements. These risks and uncertainties include, but are not limited to, risks related to market conditions, regulatory approvals, changes in economic conditions, the ability to raise sufficient funds on acceptable terms or at all, operational risks associated with mineral exploration and development, and other risks detailed from time to time in the Company's public disclosure documents available under its profile on SEDAR+.
+The forward-looking information contained in this release is made as of the date hereof, and the Company is not obligated to update or revise any forward-looking information, whether as a result of new information, future events, or otherwise, except as required by applicable securities laws. Because of the risks, uncertainties, and assumptions contained herein, investors should not place undue reliance on forward-looking information.
+Neither TSX Venture Exchange nor its Regulation Services accepts responsibility for the adequacy or accuracy of this release.
+1 https://www.pm.gc.ca/en/news/news-releases/2026/08/17/prime-minister-carney-announces-largest-clean-energy-investment-north
+2 https://focusgraphite.com/focus-graphite-secures-up-to-c1-38-million-under-natural-resource-canadas-first-and-last-mile-fund/
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/310686
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>Internet Defamation Expert Witness: Legal Experts AI Names the Top 8 in Practice</v>
+        <v>Industrial Development Bureau of Hengqin Officially Joins ICCA, Exploring Global Resource Channels for the Macao-Hengqin MICE Industry</v>
       </c>
       <c r="B194" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C194" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D194" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E194" t="str">
-        <v>https://www.prunderground.com/internet-defamation-expert-witness-legal-experts-ai-names-the-top-8-in-practice/00387419/</v>
+        <v>https://www.newsfilecorp.com/release/310752/Industrial-Development-Bureau-of-Hengqin-Officially-Joins-ICCA-Exploring-Global-Resource-Channels-for-the-MacaoHengqin-MICE-Industry</v>
       </c>
       <c r="F194" t="str">
-        <v>A false post can spread across the internet in hours and follow someone for years. This list recognizes the best internet defamation expert witnesses in practice that attorneys can turn to when they need to explain that damage in court, drawing on deep expertise in digital forensics, online reputation, and the mechanics of harmful content spread. The post Internet Defamation Expert Witness: Legal Experts AI Names the Top 8 in Practice first appeared on</v>
+        <v>Hengqin, China--(Newsfile Corp. - August 21, 2026) - Recently, the Macao-Hengqin MICE Enterprises &amp; ICCA Bay Area Members Seminar 2026      was held at Tianmu Qintai in Hengqin. With the theme "Global Bidding and Breakthrough Strategies for Emerging Destinations," the event was hosted by the MICE Industry Association of the      Guangdong-Macao In-Depth Cooperation Zone in Hengqin and brought together more than 100 industry representatives.                          Cannot view this video? Visit:...</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>Vidu AI Video Generator Review July 2026: How the Multi-Reference AI Tool Is Becoming a Favourite for Creators and Animators</v>
+        <v>LibAI Lab Launches NewFace.AI, Extending Its Creative AI Expertise to E-Commerce and UGC Production</v>
       </c>
       <c r="B195" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C195" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D195" t="str">
-        <v>AI, Media</v>
+        <v>AI, SaaS, Retail, Media</v>
       </c>
       <c r="E195" t="str">
-        <v>https://www.getnews.info/story/2026/07/01/vidu-ai-video-generator-review-july-2026-how-the-multireference-ai-tool-is-becoming-a-favourite-for-creators-and-animators/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/libai-lab-launches-newfaceai-extending-its-creative-ai-expertise-to-e-commerce-and-ugc-production-302856980.html</v>
       </c>
       <c r="F195" t="str">
-        <v/>
+        <v>Agent-driven Canvas, field-tested Skills and Seedance 2.5 bring flexible production to sellers, creators and teams SAN FRANCISCO, Aug. 20, 2026 /PRNewswire/ -- LibAI Lab today announced the launch of NewFace.AI, an AI image and video creation platform built for e-commerce sellers,...</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>Phaser Studio Launches Game Agent: Build a Complete Video Game From a Single Sentence</v>
+        <v>Supplement Brands Chasing Informational Keywords Are Getting Less Traffic, Content Stream Report Finds</v>
       </c>
       <c r="B196" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C196" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D196" t="str">
-        <v>AI, Gaming, Media</v>
+        <v>Healthcare, Media</v>
       </c>
       <c r="E196" t="str">
-        <v>https://www.prnewswire.com/news-releases/phaser-studio-launches-game-agent-build-a-complete-video-game-from-a-single-sentence-302816338.html</v>
+        <v>https://www.prweb.com/releases/supplement-brands-chasing-informational-keywords-are-getting-less-traffic-content-stream-report-finds-302854901.html</v>
       </c>
       <c r="F196" t="str">
-        <v>SAN FRANCISCO, July 1, 2026 /PRNewswire/ -- Phaser Studio Inc., the company behind the open-source Phaser game framework, recently launched the Phaser Game Agent, an AI tool that turns one sentence into a complete, playable video game. Describe the game you want, and the agent handles the...</v>
+        <v>New study of 116 supplement websites finds that sites leaning heavily on informational content earn 2.7x less traffic per keyword than those with a balanced content mix NEW YORK, Aug. 20, 2026 /PRNewswire-PRWeb/ -- Content Stream, an SEO and content agency specializing in health and...</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>Quantum BioPharma (QNTM) Showcases Unique MS Drug Candidate, Growth Strategy During Executive Podcast</v>
+        <v>Bring Quant Studies to Life with Video Using MFour's DANI™</v>
       </c>
       <c r="B197" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C197" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D197" t="str">
-        <v>Retail, Media</v>
+        <v>Media</v>
       </c>
       <c r="E197" t="str">
-        <v>https://www.newmediawire.com/news/quantum-biopharma-qntm-showcases-unique-ms-drug-candidate-growth-strategy-during-executive-podcast-7087459</v>
+        <v>https://www.prnewswire.com/news-releases/bring-quant-studies-to-life-with-video-using-mfours-dani-302856888.html</v>
       </c>
       <c r="F197" t="str">
-        <v>Quantum BioPharma executive co-chairman and co-founder Anthony Durkacz appeared as a guest on the BioMedWire Podcast. Durkacz outlined the company’s strategy for advancing Lucid-MS, the company’s lead drug candidate for multiple sclerosis. The Quantum BioPharma exec also provided an update on unbuzzd, the company’s innovative, clinically validated alcohol metabolism accelerator designed to help sober people up faster. LOS ANGELES, CA - July 1, 2026 ( NEWMEDIAWIRE ) - Executive thought leadership has become an increasingly important component of corporate communications, particularly in highly specialized industries such as biotechnology. Through podcasts, interviews and other educational forums, company leaders can explain complex technologies, discuss development strategies and provide co</v>
+        <v>MFour's DANI™ now adds video interviews as part of every quant study to get to the "why" behind the data, transcribes responses, finds themes, generates insights, and helps edit and cut a shareable reel. Days of work, done in minutes. IRVINE, Calif., Aug. 20, 2026 /PRNewswire/ -- MFour...</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>Target Sports USA Announces "250 Years of Firepower" Campaign and Ford F-250 Giveaway Honoring America's Semiquincentennial</v>
+        <v>Advance ER Physicians Join Bubble Lounge Podcast to Help Park Cities Families Get Ready for Back-to-School and Cold &amp;amp; Flu Season</v>
       </c>
       <c r="B198" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C198" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D198" t="str">
-        <v>Media</v>
+        <v>Media, Education</v>
       </c>
       <c r="E198" t="str">
-        <v>https://www.prweb.com/releases/target-sports-usa-announces-250-years-of-firepower-campaign-and-ford-f-250-giveaway-honoring-americas-semiquincentennial-302816047.html</v>
+        <v>https://www.prnewswire.com/news-releases/advance-er-physicians-join-bubble-lounge-podcast-to-help-park-cities-families-get-ready-for-back-to-school-and-cold--flu-season-302856838.html</v>
       </c>
       <c r="F198" t="str">
-        <v>Target Sports USA has launched its "250 Years of Firepower" campaign to commemorate America's 250th anniversary. The year-long initiative features historical content, special promotions, commemorative products, and a grand prize giveaway of a Ford F-250 truck for one AMMO+ member. The...</v>
+        <v>DALLAS, Aug. 20, 2026 /PRNewswire/ -- As Dallas-area families gear up for the new school year (and the cold and flu season that follows close behind) Advance ER physicians Dr. Thomas Allen and Dr. Larry Pettit joined host Martha Jackson on the Bubble Lounge podcast to share practical...</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>NCTCOG Regional Police Academy Enhances Officer Training with Motorola Solutions Body Cameras</v>
+        <v>Vadzo Imaging Launches Armor-821CRS-FPD3: AR0821 4K HDR FPD-Link III Camera with High Performance ISP and Auto Exposure for UAVs and Drones</v>
       </c>
       <c r="B199" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C199" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D199" t="str">
         <v>Media</v>
       </c>
       <c r="E199" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357025</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-launches-armor-821crs-fpd3-ar0821-4k-hdr-fpd-link-iii-22848518</v>
       </c>
       <c r="F199" t="str">
-        <v>The North Central Texas Council of Governments Regional Police Academy is strengthening officer preparedness through the use of Motorola Solutions V700 body cameras.The technology helps recruits sharpen their communication, decision-making and de-escalation skills during realistic training scenarios. - - The academy began integrating the cameras into training in January 2026, using video captured during simulated public interactions and emergency response exercises to help the next generat... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357025</v>
+        <v>Built for drones and UAV platforms that fly through rapidly changing light between open sky, shadowed terrain, and direct sun, this camera pairs the Onsemi AR0821 sensor with a high-performance ISP and auto-exposure control over FPD-Link III, giving aerial imaging integrators consistently exposed, accurately colored video without a ground station or flight controller doing that correction after the fact.</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>Authentic Signs Definitive Agreement to Acquire Care Bears, Expanding its Entertainment Platform into Character IP</v>
+        <v>Starlight Children's Foundation Announces 2026 Starlight Awards Honorees</v>
       </c>
       <c r="B200" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C200" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D200" t="str">
-        <v>SaaS, Real Estate, Media</v>
+        <v>Healthcare, Media</v>
       </c>
       <c r="E200" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357016</v>
+        <v>https://www.prnewswire.com/news-releases/starlight-childrens-foundation-announces-2026-starlight-awards-honorees-302856737.html</v>
       </c>
       <c r="F200" t="str">
-        <v>Authentic Brands Group (&amp;#8220;Authentic&amp;#8221;), a global brand and entertainment platform, today announced it has signed a definitive agreement to acquire the intellectual property of Care Bears, one of the world&amp;#39;s most beloved and enduring family entertainment franchises. - - Authentic is one of the world&amp;#39;s largest owners of intellectual property and has built a modern entertainment platform that accelerates IP through content, experiences and global commerce. Care Bears fits squarely within this as... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357016</v>
+        <v>Annual awards recognize hospital teams, corporate partners, content creators, and changemakers transforming the pediatric healthcare experience for seriously ill children and their families. LOS ANGELES, Aug. 20, 2026 /PRNewswire/ -- The nonprofit Starlight Children's Foundation today...</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>Rekor Systems Launches Rekor Scout Axis Agent With Go-Secure.Video: Bringing Trusted and Tamper-Evident Video to Standard Axis Cameras</v>
+        <v>Snail Games Unveils Gamescom 2026 Lineup Headlined by Upcoming AAA Title</v>
       </c>
       <c r="B201" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C201" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D201" t="str">
-        <v>Finance, Automotive, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E201" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320684/0/en/Rekor-Systems-Launches-Rekor-Scout-Axis-Agent-With-Go-Secure-Video-Bringing-Trusted-and-Tamper-Evident-Video-to-Standard-Axis-Cameras.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348751/0/en/snail-games-unveils-gamescom-2026-lineup-headlined-by-upcoming-aaa-title.html</v>
       </c>
       <c r="F201" t="str">
-        <v>New Go-Secure.Video agent enables Rekor customers to verify video integrity from the moment of capture when using Rekor's advanced vehicle recognition on their existing Axis cameras New Go-Secure.Video agent enables Rekor customers to verify video integrity from the moment of capture when using Rekor's advanced vehicle recognition on their existing Axis cameras</v>
+        <v>CULVER CITY, Calif., Aug. 20, 2026 (GLOBE NEWSWIRE) -- Snail, Inc. (Nasdaq: SNAL) ("Snail Games" or the "Company") , a leading independent global developer and publisher of interactive digital entertainment, unveils its Gamescom 2026 lineup that includes developing AAA titles, upcoming releases, and content updates across existing titles.</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>Dolphin Subsidiaries and Clients Have Successful Showing at Cannes ...</v>
+        <v>Johnny Blue Skies &amp;amp; The Dark Clouds Bring Mutiny For The Masses Tour to nugs with Exclusive Livestreams and Official Concert Audio</v>
       </c>
       <c r="B202" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C202" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D202" t="str">
-        <v>Finance, Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E202" t="str">
-        <v>https://pr-inside.com/dolphin-subsidiaries-and-clients-have-successful-showing-at-cannes-r5196650.htm</v>
+        <v>https://www.prnewswire.com/news-releases/johnny-blue-skies--the-dark-clouds-bring-mutiny-for-the-masses-tour-to-nugs-with-exclusive-livestreams-and-official-concert-audio-302856709.html</v>
       </c>
       <c r="F202" t="str">
-        <v>(PR-inside.com) CANNES, FR / ACCESS Newswire / July 1, 2026 /Dolphin (NASDAQ:DLPN), a leading entertainment marketing and content production company, created waves at this year's Cannes Lions Festival of Creativity in Cannes, France through its subsidiaries 42West and The Door. Recognized as Agency of the Year by Observer, Dolphin and its clients were selected for Cannes Lions Shortlist, participated in panels and events along the Croisette throughout the week of the conference, which focuses on celebrating creative minds in the advertising industry. Here are some of the activities that Dolphin and its subsidiaries were involved in: 42West x Horror, Inc. 42West's Fandoms &amp; Franchises ..</v>
+        <v>Fans can follow the entire tour with official concert audio from every stop and four exclusive livestreams throughout the fall SAN FRANCISCO, Aug. 20, 2026 /PRNewswire/ -- nugs, the leading platform for live music streaming, today announced an expansive streaming program surrounding...</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>AI Seer Launches Truth Terminal Chrome Extension, Bringing Real-Time Verification to Polymarket and Every Video on the Web</v>
+        <v>Living Security Announces 2026 Cybersecurity Awareness Month Speaker ...</v>
       </c>
       <c r="B203" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C203" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D203" t="str">
         <v>AI, Media</v>
       </c>
       <c r="E203" t="str">
-        <v>https://www.pr.com/press-release/972495</v>
+        <v>https://pr-inside.com/living-security-announces-2026-cybersecurity-awareness-month-speaker-r5214507.htm</v>
       </c>
       <c r="F203" t="str">
-        <v>The Truth Terminal Chrome Extension makes ArAIstotle's prediction-market analysis and resolution risk scoring available directly inside Polymarket, while a new Live Fact Checker transcribes videos, podcasts and articles as users watch or read and returns verdicts with sources in real time. [PR.com]</v>
+        <v>(PR-inside.com) Five cybersecurity experts join Living Security's turnkey Cybersecurity Awareness Month program to help employees navigate AI-driven deception, digital trust, and human risk AUSTIN, TX / ACCESS Newswire / August 20, 2026 / Living Security, the global leader inHuman Risk Management (HRM) , today announced the featured speaker lineup for its 2026Cybersecurity Awareness Monthprogram, bringing together five experts whose careers span cybercrime prosecution, intelligence operations, online safety advocacy, insider threats, and human behavior risk. The speakers are part of Living Security's turnkey Cybersecurity Awareness Month offering, designed to givesecurity awareness teamsthe expert-led programming, interactive experiences, ready-to-launch campaign content, employee communic</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>Brookdale's "The Grey Take" Returns for Season 2, Expands to Video on YouTube and Spotify</v>
+        <v>Prime Video to invest $2 billion in Latin America between 2027 and 2030</v>
       </c>
       <c r="B204" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C204" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D204" t="str">
-        <v>Real Estate, Media</v>
+        <v>Media</v>
       </c>
       <c r="E204" t="str">
-        <v>https://www.prnewswire.com/news-releases/brookdales-the-grey-take-returns-for-season-2-expands-to-video-on-youtube-and-spotify-302814967.html</v>
+        <v>https://www.aboutamazon.com/news/entertainment/prime-video-latin-america-investment?utm_source=rss</v>
       </c>
       <c r="F204" t="str">
-        <v>BRENTWOOD, Tenn., July 1, 2026 /PRNewswire/ -- Following a successful first season, Brookdale Senior Living, the nation's largest senior living operator and third largest owner of senior housing real estate, is bringing back its award-winning podcast The Grey Take for Season Two—now with...</v>
+        <v>The investment spans original programming and live sports across the region—with more than 25 new titles coming in 2027 alone.</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>SMX Offers National Footprint for Plastic Recycling Proof as U.S. Market ...</v>
+        <v>TSVC Corrects Public Record: Amino Capital Founder Larry Li Was Not Involved In TSVC's 2011 Zoom Seed Investment</v>
       </c>
       <c r="B205" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C205" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D205" t="str">
-        <v>SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E205" t="str">
-        <v>https://pr-inside.com/smx-offers-national-footprint-for-plastic-recycling-proof-as-u-s-market-r5196600.htm</v>
+        <v>https://finance.yahoo.com/small-business/articles/tsvc-corrects-public-record-amino-170100154.html</v>
       </c>
       <c r="F205" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 1, 2026 / SMX continues to create a national footprint for its plastic recycling technologies at the exact moment the U.S. market is shifting from recycling promises to recycling proof. At the center of that footprint is SMX's Digital Material Passport Platform, or DMPP, which connects physical materials to secure digital records. By giving plastic a persistent identity at the material level, SMX enables recycled content, origin, composition, chain of custody, lifecycle status, and compliance data to move from the physical world into a verifiable digital system. Recent media coverage has already ..</v>
+        <v>LOS ALTOS, Calif., August 20, 2026--TSVC (formerly TEEC Angel Fund) today issued a public clarification regarding inaccurate public statements made by Larry Li, Founder and Managing Partner of Amino Capital, concerning TSVC's landmark 2011 seed investment in Zoom Video Communications (then SaasBee).</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>#1 Spirituality Podcast Host Jim Alstott Releases Long-Awaited Memoir</v>
+        <v>'Sterling Point' Season 2: Everything to know and how to watch Season 1 on Prime Video</v>
       </c>
       <c r="B206" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C206" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D206" t="str">
         <v>Media</v>
       </c>
       <c r="E206" t="str">
-        <v>https://www.prunderground.com/1-spirituality-podcast-host-jim-alstott-releases-long-awaited-memoir/00387234/</v>
+        <v>https://www.aboutamazon.com/news/entertainment/sterling-point-series-prime-video?utm_source=rss</v>
       </c>
       <c r="F206" t="str">
-        <v>#1 Spirituality Podcast Host Jim Alstott Releases Long-Awaited Memoir Rooted in Humor, Healing, and the Unexpected Power of Waking Up Did I Just Have a Spiritual Awakening, or Was It Something I Ate? Arrives as the Next Chapter of a Podcast Journey That Has Already Moved Millions The post #1 Spirituality Podcast Host Jim Alstott Releases Long-Awaited Memoir first appeared on</v>
+        <v>The series follows a New York City teen who inherits her grandfather's mysterious island in Canada, uncovering friends, romance, and secrets.</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>Zhihu Inc. Announces Results of the Annual General Meeting</v>
+        <v>New Retirement in America Podcast: How the Middle-Class Squeeze Is Making Retirement Security Harder to Achieve</v>
       </c>
       <c r="B207" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C207" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D207" t="str">
-        <v>Finance, Media</v>
+        <v>Real Estate, Media</v>
       </c>
       <c r="E207" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3320251/0/en/Zhihu-Inc-Announces-Results-of-the-Annual-General-Meeting.html</v>
+        <v>https://www.prnewswire.com/news-releases/new-retirement-in-america-podcast-how-the-middle-class-squeeze-is-making-retirement-security-harder-to-achieve-302856645.html</v>
       </c>
       <c r="F207" t="str">
-        <v>BEIJING, China, June 30, 2026 (GLOBE NEWSWIRE) -- Zhihu Inc. (NYSE: ZH; HKEX: 2390) (“Zhihu” or the “Company”), a leading online content community in China, today announced that each of the proposed resolutions submitted for shareholders’ approval (the “Proposed Resolutions”) as set forth in the notice of annual general meeting dated June 8, 2026 (the “AGM Notice”) has been adopted at its annual general meeting of shareholders held in Beijing, China today.</v>
+        <v>Economist Christian Weller Connects Affordability, Housing, Jobs and Caregiving to Americans' Retirement Challenges WASHINGTON, Aug. 20, 2026 /PRNewswire/ -- The National Institute on Retirement Security (NIRS) today released Episode 4 of its Retirement in America podcast, "The...</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>Carbon Streaming Announces Upenergy Default Under Community Carbon Stream Buyout Agreement</v>
+        <v>Vadzo Imaging Launches Armor-3C10CRS-FPD3: 2MP OmniVision OX03C10 HDR FPD-Link III Camera with LED Flicker Mitigation for Fleet Management</v>
       </c>
       <c r="B208" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C208" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D208" t="str">
         <v>Media</v>
       </c>
       <c r="E208" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3320243/0/en/Carbon-Streaming-Announces-Upenergy-Default-Under-Community-Carbon-Stream-Buyout-Agreement.html</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-launches-armor-3c10crs-fpd3-2mp-omnivision-ox03c10-hdr-22848234</v>
       </c>
       <c r="F208" t="str">
-        <v>Carbon Streaming Announces UpEnergy Default Under Community Carbon Stream Buyout Agreement</v>
+        <v>Built for commercial fleets that need dependable video across trucks, buses, and delivery vehicles, this rugged camera pairs the OmniVision OX03C10 sensor with HDR and LED Flicker Mitigation over FPD-Link III, giving fleet operators clear, artifact-free video of traffic signals, brake lights, and roadway signage regardless of lighting conditions.</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>TEN Holdings, Inc. Announces Closing of $7.5 Million Offering</v>
+        <v>[Video] [Galaxy Unpacked July 2026] Samsung Health Envisions Simpler, More Connected Care With AI</v>
       </c>
       <c r="B209" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C209" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D209" t="str">
-        <v>Finance, Media</v>
+        <v>AI, Healthcare, Media</v>
       </c>
       <c r="E209" t="str">
-        <v>https://www.prnewswire.com/news-releases/ten-holdings-inc-announces-closing-of-7-5-million-offering-302815106.html</v>
+        <v>https://news.samsung.com/global/video-galaxy-unpacked-july-2026-samsung-health-envisions-simpler-more-connected-care-with-ai</v>
       </c>
       <c r="F209" t="str">
-        <v>LANGHORNE, Pa., June 30, 2026 /PRNewswire/ -- TEN Holdings, Inc. (Nasdaq: XHLD) (the "Company"), through its subsidiary, Ten Events, Inc., a provider of event planning, production, and broadcasting services, today announced the closing of its previously announced offering (the "Offering")...</v>
+        <v>Managing health can be complicated. But what if it didn’t have to be? At Galaxy Unpacked July 2026 in London on July 22, Dr. Hon Pak, Senior Vice President and Head of the Digital Health Team, Mobile eXperience (MX) Business at Samsung Electronics, sat down with cognitive neuroscientist and science communicator Dr. Dong-seon Chang to […]</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>Minions in the Wild: Springbok Casino Celebrates Nature's Greatest Helpers with 25 Free Spins on Seahorse Surge</v>
+        <v>Personalize the content you see on Search, Discover, and News</v>
       </c>
       <c r="B210" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C210" t="str">
-        <v>WebWire</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D210" t="str">
-        <v>Energy, Media</v>
+        <v>Media</v>
       </c>
       <c r="E210" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356967</v>
+        <v>https://blog.google/products-and-platforms/products/search/personalize-search-discover-news/</v>
       </c>
       <c r="F210" t="str">
-        <v>This July, the mischievous magic of the Minions is coming to the big screen. But at SpringbokCasino.co.za, they&amp;#39;re celebrating a different kind of lovable troublemaker: the real-life &amp;#8220;Minions in the Wild &amp;#8211; Nature&amp;#39;s Greatest Helpers&amp;#8221; of South Africa. - - View or Download a Video version of this story - - From the chaotic energy of a warthog to the quiet diligence of a meerkat, every ecosystem needs its helpers. And every smart slot player needs a strategy. So grab your 25 Free Spins ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356967</v>
+        <v>New personalization features across Search, Discover, and Google News give you even more control.</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>Best AI Video Generators for Long-Form Content: 2026 Rankings</v>
+        <v>Vadzo Imaging Introduces Armor-1335CRO-FPD3: AR1335 13MP Autofocus FPD-Link III Camera with Optical Image Stabilization and Standard FAKRA Connector for Medical Devices</v>
       </c>
       <c r="B211" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C211" t="str">
-        <v>GetNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D211" t="str">
-        <v>AI, Media</v>
+        <v>Healthcare, Media</v>
       </c>
       <c r="E211" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/best-ai-video-generators-for-longform-content-2026-rankings/?source=barchart</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-introduces-armor-1335cro-fpd3-ar1335-13mp-autofocus-fpd-22848519</v>
       </c>
       <c r="F211" t="str">
-        <v/>
+        <v>Built for surgical robotics, endoscopy, and portable diagnostic equipment that cannot tolerate a blurred or misaligned frame, this camera pairs the Onsemi AR1335 sensor with optical image stabilization, autofocus, and a standard FAKRA connector over FPD-Link III, giving medical device manufacturers stable, detailed video without a proprietary cable or connector to source and qualify.</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>Vadzo Validates Merlin-291CRS IMX291 HDR USB Camera with Dual Endpoint H.264 Streaming for Kiosks, Digital Signages and Retail AI</v>
+        <v>Sevenstar Websolutions Introduces AI-Driven SEO and Google Ads Solutions Following Latest Google Search Updates</v>
       </c>
       <c r="B212" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C212" t="str">
-        <v>Newswire.com</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D212" t="str">
-        <v>AI, Retail, Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E212" t="str">
-        <v>https://www.newswire.com/news/vadzo-validates-merlin-291crs-imx291-hdr-usb-camera-with-dual-endpoint-22811963</v>
+        <v>https://pressreleasenews.org/pressroom/sevenstar-websolutions-introduces-ai-driven-seo-and-google-ads-solutions-following-latest-google-search-updates</v>
       </c>
       <c r="F212" t="str">
-        <v>Vadzo's Merlin-291CRS is a 2MP Sony IMX291 STARVIS HDR USB camera with dual endpoint H.264 and MJPEG streaming, enabling simultaneous compressed and uncompressed video output over a single USB 2.0 connection for facial recognition, retail AI analytics, and smart kiosk deployments where bandwidth efficiency and inference-grade image quality are concurrent system requirements</v>
+        <v>The digital marketing company expands AI-focused SEO, PPC and content optimization strategies as Google rolls out Preferred Sources, Highly Cited labels and enhanced AI-powered search experiences.</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>Rekor Introduces Go-Secure.Video: Proof That Video Is Real</v>
+        <v>How to Build an Ad-Video Engine as a One-Person Team</v>
       </c>
       <c r="B213" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C213" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D213" t="str">
-        <v>Finance, AI, Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E213" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319803/0/en/Rekor-Introduces-Go-Secure-Video-Proof-That-Video-Is-Real.html</v>
+        <v>https://pressreleasenews.org/pressroom/how-to-build-an-ad-video-engine-as-a-one-person-team</v>
       </c>
       <c r="F213" t="str">
-        <v>In a World Where Video Can Be Edited, Clipped, Manipulated, AI-Generated, or Challenged After the Fact, Go-Secure.Video Answers the Only Question That Now Matters: Can a Video Be Proven to Be Authentic? In a World Where Video Can Be Edited, Clipped, Manipulated, AI-Generated, or Challenged After the Fact, Go-Secure.Video Answers the Only Question That Now Matters: Can a Video Be Proven to Be Authentic?</v>
+        <v xml:space="preserve">This press release provides a systematic approach for solo marketers to create an ad-video engine, emphasizing reusable briefs, testable hooks, and controlled visual systems. It highlights the role of AI tools like CapCut in supporting the workflow while keeping human judgment for final decisions. The </v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>Kandao Introduces Meeting Pro 2, an AI-Powered Video Conferencing System for Hybrid Work</v>
+        <v>Inside ‘Disney Worldbuilders’: Where Storytelling Becomes a World You Can Experience</v>
       </c>
       <c r="B214" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C214" t="str">
-        <v>GetNews</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D214" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E214" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/kandao-introduces-meeting-pro-2-an-aipowered-video-conferencing-system-for-hybrid-work/?source=barchart</v>
+        <v>https://thewaltdisneycompany.com/news/inside-disney-worldbuilders-where-storytelling-becomes-a-world-you-can-experience/</v>
       </c>
       <c r="F214" t="str">
-        <v/>
+        <v>The post Inside ‘Disney Worldbuilders’: Where Storytelling Becomes a World You Can Experience appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>Maris-Tech Unveils Mars-RF-HD, Enabling Ultra-Narrowband Drone Video Streaming Over LoRA Networks</v>
+        <v>Maris-Tech Receives Additional Follow-On Order from Existing Governmental Intelligence Customer</v>
       </c>
       <c r="B215" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C215" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D215" t="str">
-        <v>Finance, Media</v>
+        <v>Finance, AI, Media</v>
       </c>
       <c r="E215" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319706/0/en/Maris-Tech-Unveils-Mars-RF-HD-Enabling-Ultra-Narrowband-Drone-Video-Streaming-Over-LoRA-Networks.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348439/0/en/maris-tech-receives-additional-follow-on-order-from-existing-governmental-intelligence-customer.html</v>
       </c>
       <c r="F215" t="str">
-        <v>New ultra-low SWaP payload marks an engineering milestone by delivering video over wireless channels traditionally considered unsuitable for real-time transmission</v>
+        <v>Repeat order builds on ongoing field deployments of Maris-Tech’s edge video and AI technology for intelligence gathering applications</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>NYSE Content Update: Klaviyo Launches AI Agents to Elevate Consumer Brands</v>
+        <v>Vox Royalty Enters into Binding Agreement to Acquire Australian Copper ...</v>
       </c>
       <c r="B216" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C216" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D216" t="str">
-        <v>Finance, AI, Retail, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E216" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-klaviyo-launches-ai-agents-to-elevate-consumer-brands-302814530.html</v>
+        <v>https://pr-inside.com/vox-royalty-enters-into-binding-agreement-to-acquire-australian-copper-r5214369.htm</v>
       </c>
       <c r="F216" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, June 30, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>(PR-inside.com) DENVER, CO / ACCESS Newswire / August 20, 2026 /Vox Royalty Corp. (NASDAQ:VOXR)(TSX:VOXR) ("Vox" or the "Company"), a returns-focused mining royalty and streaming company, is pleased to announce that its wholly owned subsidiary, Vox Royalty Australia Pty Ltd ("Vox Australia"), has entered into a binding Royalty Sale and Purchase Agreement (the "Agreement") with Latitude 66 Limited ("Lat66") and its wholly owned subsidiary, Syndicated Royalties Pty Ltd, for the acquisition of two Australian royalty interests, (i) the Kalman Royalty in Queensland, and (ii) the Sylvania Royalty in Western Australia, for total cash consideration of up to A$3.4 million. The transaction remains ..</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>NexTide Media Launches Kraken, A Live Intelligence Tool That Turns Streaming Conversations into Audience Insights</v>
+        <v>Defense Tech Firm Lyntris Celebrates Recent IPO: NYSE Content Update</v>
       </c>
       <c r="B217" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C217" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D217" t="str">
-        <v>SaaS, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E217" t="str">
-        <v>https://www.prnewswire.com/news-releases/nextide-media-launches-kraken-a-live-intelligence-tool-that-turns-streaming-conversations-into-audience-insights-302814391.html</v>
+        <v>https://www.prnewswire.com/news-releases/defense-tech-firm-lyntris-celebrates-recent-ipo-nyse-content-update-302856420.html</v>
       </c>
       <c r="F217" t="str">
-        <v>New Tool Analyzes Real-Time Chat and Audio to Help Brands Strategically Show Up in Livestream Media NEW YORK, June 30, 2026 /PRNewswire/ -- NexTide Media, the leading livestream adtech platform built for brand safety, today launched Kraken, a live intelligence tool that turns real-time...</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 20, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>$5.1 Million in Annual Revenue with $8.0 Million Backlog Delivered by Agreement to Acquire Kustom Entertainment’s Legacy Video Solutions Segment for Cycurion, Inc. (Nasdaq: CYCU)</v>
+        <v>Nashville's Custom Wall Murals Get a New Landmark: Trompe L'oeil Artist Murals &amp;amp; More Completes IR-G Mural</v>
       </c>
       <c r="B218" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C218" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D218" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E218" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/51-million-in-annual-revenue-with-80-million-backlog-delivered-by-agreement-to-acquire-kustom-entertainments-legacy-video-solutions-segment-for-cycurion-inc-nasdaq-cycu/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/nashvilles-custom-wall-murals-get-a-new-landmark-trompe-loeil-artist-murals--more-completes-ir-g-mural-302855593.html</v>
       </c>
       <c r="F218" t="str">
-        <v/>
+        <v>Franklin, Tennessee mural artist unveils a 750-square-foot custom wall mural for IR-G in Nashville, transforming an industrial distributor's blank exterior into a hand-painted trompe l'oeil landmark — with the full painting process captured on time-lapse video. NASHVILLE, Tenn., Aug. 20,...</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>City Girl Network and Starling Bank join forces to upskill and champion women-driven businesses across Great Britain</v>
+        <v>Parks Associates Announces Advisory Board and Roku Keynote for Ninth Annual Future of Video Executive Conference, November 17-18</v>
       </c>
       <c r="B219" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C219" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D219" t="str">
         <v>Media</v>
       </c>
       <c r="E219" t="str">
-        <v>https://pressat.co.uk/releases/city-girl-network-and-starling-bank-join-forces-to-upskill-and-champion-women-driven-businesses-across-great-britain-7ab78228779b855df5ff0b6b0fb1feb1/</v>
+        <v>https://www.prnewswire.com/news-releases/parks-associates-announces-advisory-board-and-roku-keynote-for-ninth-annual-future-of-video-executive-conference-november-17-18-302856045.html</v>
       </c>
       <c r="F219" t="str">
-        <v>Tuesday 30 June, 2026 Starling will provide business skills workshops to City Girl Network’s Business Connections, a network of 300+ female entrepreneurs across Great Britain The City Girl Network has announced a new partnership with Starling Bank, which will become the sole partner of its Business Connections programme from June 2026. Designed to make business support feel more accessible and inclusive, the programme brings together female business owners and professionals through events, resources and opportunities. More than 300 businesses are already part of the Business Connections network. As part of the partnership, the City Girl Network and Starling will deliver a year-round programme of activity, including events, practical digital resources and expert-led content designed to addr</v>
+        <v>Executives from Comcast, Google, LG Electronics, Verizon, Warner Bros. Discovery, Tubi, Sony, DISH &amp; Sling TV, and more shape the conference agenda PLANO, Texas, Aug. 20, 2026 /PRNewswire/ -- Parks Associates today announced the preliminary agenda, including the opening keynote from Roku,...</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>Allied Universal CEO Steve Jones Marks Americas 250th Anniversary with ...</v>
+        <v>Deutsche Telekom launches 'Not a Passenger' campaign starring Rhian Teasdale of Grammy-winning band Wet Leg</v>
       </c>
       <c r="B220" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C220" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D220" t="str">
         <v>Media</v>
       </c>
       <c r="E220" t="str">
-        <v>https://pr-inside.com/allied-universal-ceo-steve-jones-marks-americas-250th-anniversary-with-r5196207.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359186</v>
       </c>
       <c r="F220" t="str">
-        <v>(PR-inside.com) IRVINE, CA / ACCESS Newswire / June 30, 2026 /Allied Universal® , the world's leading security and facility services provider, today released a video message from Global Chairman and CEO Steve Jones commemorating the 250th anniversary of the United States and honoring the individuals, organizations and communities whose contributions continue to strengthen the nation. View the video here: https://allieduniversal.wistia.com/s/994ivpk3t2d8yh4. The message recognizes this historic milestone as an opportunity to reflect on the values that have shaped America over the past 250 years while expressing appreciation for those who serve, protect and support communities across the country. It also highlights the importance of ..</v>
+        <v>- - &amp;#8226; A powerful rallying cry for Gen Z, designed to inspire a self-determined lifestyle in an age of overwhelming noise, opinions and external pressures - &amp;#8226; 60-second manifesto film features frontwoman Rhian Teasdale of Wet Leg &amp;#8212; the five-piece band founded by Rhian Teasdale and Hester Chambers from the Isle of Wight - &amp;#8226; Exclusive Telekom Electronic Beats event in Berlin, headlined by Wet Leg, on 26. August - - - A Rallying Cry for Agency in an Age of Content Overwhelm Deutsche Telekom h... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359186</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>i3 Broadband Celebrates 100,000 Customer Milestone as Fiber Internet Delivers Best Performance for Gaming, Streaming and Smart Home Devices</v>
+        <v>O2 is offering its customers even more benefits with Movistar Plus for €6 a month and access to handsets from €0 on more tariffs</v>
       </c>
       <c r="B221" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C221" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D221" t="str">
-        <v>Gaming, Media</v>
+        <v>Media</v>
       </c>
       <c r="E221" t="str">
-        <v>https://www.prweb.com/releases/i3-broadband-celebrates-100-000-customer-milestone-as-fiber-internet-delivers-best-performance-for-gaming-streaming-and-smart-home-devices-302812535.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359185</v>
       </c>
       <c r="F221" t="str">
-        <v>Homeowners searching for the best internet provider for gaming, streaming and seamless smart home performance can look to i3 Broadband. The provider recently connected its 100,000th customer, thanks to its true fiber-to-the-home network. EAST PEORIA, Ill., June 30, 2026 /PRNewswire-PRWeb/...</v>
+        <v>�Customers on &amp;#39;Solo Fibra&amp;#39; and &amp;#39;Convergentes&amp;#39; plans without TV can sign up for the Movistar Plus OTT service, featuring a selection of content, as an additional package for &amp;#8364;6 a month. - - �O2 is making the device catalogue available from &amp;#8364;0 for plans starting at &amp;#8364;40 a month. - - From today, O2 will offer its &amp;#39;Solo Fibra&amp;#39; and convergent customers without a TV subscription the option to subscribe to the Movistar Plus OTT service for &amp;#8364;6 per month, instead of the usual &amp;#8364;9.99 per month, as an a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359185</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>Horizon Aircraft to Report Fourth Quarter 2026 Results and Provide ...</v>
+        <v>Danica McKellar and Matthew Marsden to Star in The Greatest Christmas Gift for World Premiere Streams FIRST on Great American Pure Flix This Holiday Season</v>
       </c>
       <c r="B222" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C222" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D222" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E222" t="str">
-        <v>https://pr-inside.com/horizon-aircraft-to-report-fourth-quarter-2026-results-and-provide-r5196201.htm</v>
+        <v>https://www.prnewswire.com/news-releases/danica-mckellar-and-matthew-marsden-to-star-in-the-greatest-christmas-gift-for-world-premiere-streams-first-on-great-american-pure-flix-this-holiday-season-302855904.html</v>
       </c>
       <c r="F222" t="str">
-        <v>(PR-inside.com) Company Invites Investors to Submit Questions to be Answered on the Webcasted Earnings Call TORONTO, ON / ACCESS Newswire / June 30, 2026 / New Horizon Aircraft Ltd. ("Horizon Aircraft" or the "Company") (NASDAQ:HOVR) announces that it will release its financial results for the fiscal fourth quarter of 2026 on Thursday, July 16, 2026, before market open. Management of the Company will discuss those results and provide a business update during a webcasted earnings call at 8:30 a.m. ET on the same day. The webcast will feature a video presentation by Horizon Aircraft CEO Brandon Robinson and CFO Brian Merker, accompanied ..</v>
+        <v>NEW YORK, Aug. 20, 2026 /PRNewswire/ -- Great American Media today announced The Greatest Christmas Gift, an all-new Great American Christmas Original, starring Danica McKellar and Matthew Marsden. The film will have its World Premiere streaming on Great American Pure Flix, and air on...</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>RuPaul's Drag Race Royalty Bob The Drag Queen &amp; Monét X Change Bring ...</v>
+        <v>NetEase Cloud Music Inc. Reports First Half 2026 Financial Results</v>
       </c>
       <c r="B223" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C223" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D223" t="str">
         <v>SaaS, Media</v>
       </c>
       <c r="E223" t="str">
-        <v>https://pr-inside.com/rupaul-s-drag-race-royalty-bob-the-drag-queen-mon-t-x-change-bring-r5196198.htm</v>
+        <v>https://www.prnewswire.com/news-releases/netease-cloud-music-inc-reports-first-half-2026-financial-results-302856301.html</v>
       </c>
       <c r="F223" t="str">
-        <v>(PR-inside.com) DALLAS, TX / ACCESS Newswire / June 30, 2026 / Today, Liberated Syndication Inc. ("Libsyn"), the leading podcasting platform for creators and advertisers, announced a new multi-year exclusive hosting and advertising partnership with Sibling Rivalry, the hit comedy and culture podcast hosted by RuPaul's Drag Race royalty Bob The Drag Queen and Monét X Change. Under the agreement, Libsyn will exclusively host and monetize the weekly audio and video show, connecting premium advertisers with a highly engaged audience of comedy fans, pop culture enthusiasts, LGBTQIA+ consumers, and trend-conscious viewers who return week after week for the duo's unmistakable chemistry and ..</v>
+        <v>HANGZHOU, China, Aug. 20, 2026 /PRNewswire/ -- NetEase Cloud Music Inc. (HKEX: 9899 or the "Company"), a leading interactive music streaming service provider in China, today announced its financial results for the first half of 2026 ended June 30, 2026. Summary of Key Financial Metrics...</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>RuPaul's Drag Race Royalty Bob The Drag Queen &amp; Monét X Change Bring Their Hit Podcast Sibling Rivalry to Libsyn</v>
+        <v>DouYu International Holdings Limited Reports Second Quarter 2026 Unaudited Financial Results</v>
       </c>
       <c r="B224" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C224" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D224" t="str">
-        <v>Media</v>
+        <v>Finance, SaaS, Gaming, Media</v>
       </c>
       <c r="E224" t="str">
-        <v>https://www.newswire.com/news/rupauls-drag-race-royalty-bob-the-drag-queen-mon-t-x-change-bring-their-hit</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348142/0/en/douyu-international-holdings-limited-reports-second-quarter-2026-unaudited-financial-results.html</v>
       </c>
       <c r="F224" t="str">
-        <v/>
-[...2 lines deleted...]
-    <row r="225">
+        <v>WUHAN, China, Aug. 20, 2026 (GLOBE NEWSWIRE) -- DouYu International Holdings Limited ("DouYu" or the "Company") (Nasdaq: DOYU), a leading game-centric live streaming platform in China and a pioneer in the eSports value chain, today announced its unaudited financial results for the second quarter ended June 30, 2026.</v>
+      </c>
+    </row>
+    <row r="225" xml:space="preserve">
       <c r="A225" t="str">
-        <v>First Descript Hackathon Delivers 70 Product Updates and $14,000 Charity Donation in 48 Hours</v>
+        <v>Guoquan Reports 22% Revenue Growth in 1H2026, Existing Franchised Stores Sales up 7.4%, Farm GMV Soars Over Sixfold</v>
       </c>
       <c r="B225" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C225" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D225" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Finance, SaaS, Retail, Automotive, Media</v>
       </c>
       <c r="E225" t="str">
-        <v>https://www.prnewswire.com/news-releases/first-descript-hackathon-delivers-70-product-updates-and-14-000-charity-donation-in-48-hours-302813066.html</v>
-[...2 lines deleted...]
-        <v>Livestreamed event turned customer requests into real-time product releases while supporting environmental conservation efforts SAN FRANCISCO, June 30, 2026 /PRNewswire/ -- AI video editing platform, Descript, has completed 70 customer-requested product updates during its first Telethon...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109271/</v>
+      </c>
+      <c r="F225" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 20, 2026 - (ACN Newswire) - Recently, Guoquan Food (02517) announced its interim results for the six months ended 30 June 2026. The Group recorded revenue of RMB3,947 million, representing an increase of 21.8% year-on-year. Gross profit was RMB849 million, up 18.3% year-on-year, and net profit was RMB213 million, up 12.1% year-on-year. Core operating profit (non-IFRS measure) amounted to RMB225 million, up 18.3% year-on-year, representing a core operating profit margin of 5.7%.
+Existing Franchised Stores Sales up 7.4%; Large-Store Remodelling Reshapes Per-Store Value
+When assessing the operational quality of a chain retail enterprise, sales of products to existing franchised stores are a more meaningful metric than new store opening numbers. As of 30 June, the Group had a total of 12,198 stores, representing a net increase of 1,798 stores. During the period, 365 stores were closed, with a store closure rate of below 3%. Revenue from existing franchised stores amounted to RMB2,581 million, representing a year-on-year increase of 7.4%. Excluding the impact of new store ramp-up, this indicates that the existing franchised store network still possesses organic growth momentum.
+Behind the growth of existing franchised stores, large-store remodelling served as the primary driver. In the first half of the year, 684 stores completed the upgrade to the large-store model. This upgrade is not simply about expanding floor space, but rather about using larger physical space to accommodate a wider range of categories and extended operating hours – expanding consumption scenarios from hotpot and barbecue to cover all daily meal occasions, and upgrading stores from mere ingredient sales points into comprehensive community family dining entry points.
+Penetration into lower-tier markets progressed simultaneously. The number of stores in township markets reached 3,377. By precisely targeting these markets with high-cost-performance bulk-sale items and large-pack family packs, the “one store per town” strategy taps into the vast hinterland of approximately 38,000 townships nationwide, with penetration potential far from being exhausted.
+Farm Business Grows Over Sixfold, New Growth Engine Takes Shape
+Online and membership data also recorded rapid growth. Registered members reached approximately 82 million, representing a year-on-year increase of 63.0%. Member consumption accounted for 73.2% of total sales, up 12 percentage points year-on-year, indicating that the revenue structure is increasingly concentrated among highly loyal customer groups. The Douyin channel saw significant growth: platform exposure exceeded 6.97 billion views, up 117.8% year-on-year; store GMV on Douyin reached RMB910 million, up 97.2%, initially forming a closed loop between online traffic and offline conversion.
+Guoquan Farm was the fastest-growing business segment during the period. Its omni-channel paid GMV reached RMB240 million, up over 600% year-on-year, and it brought in over 1.92 million new members for the stores. This model does not set up an independent e-commerce platform; instead, it leverages the existing store network as front-end warehouses and pickup points, while online content seeding and traceability livestreams drive traffic, forming a closed loop of “direct sourcing – content seeding – online ordering – in-store pickup”, which theoretically reduces marginal costs. Among best-selling products, the Golden Pillow Durian Pulp attracted a total of 1.559 million buyers, with a repurchase rate of 22.06%, and also boosted sales of related categories such as durian mille-crêpe cakes, Beihai cooked salted duck eggs, and crispy ice cream. In August, the “Grassland Sheep Traceability” livestream achieved over 8.09 million total exposures within three hours, with a peak concurrent viewership of 173,000.
+The Farm model completely removes the physical constraints of store floor space and freezer capacity from Guoquan’s category boundaries – the “infinite shelf” combined with a 10,000-store fulfilment network represents a critical leap forward in its transformation from a hotpot ingredient retailer to a full-category platform for home dining.
+Institutionalised Return Mechanisms; Hong Kong Flagship Store Launched
+The Board proposed the payment of an interim dividend of RMB0.0503 per ordinary share (tax inclusive), totalling approximately RMB128 million. During the period, the Group repurchased a total of 82,201,200 H shares on the Stock Exchange at an aggregate consideration of approximately HK$192 million. The dividend together with the share buybacks amounted to approximately RMB296 million, equivalent to 139.9% of the profit attributable to owners of the parent for the period (RMB211 million). The shareholder return ratio increased from 5.6% in 2024 and 2025 to 7.1%.
+In addition to the amount, the Board also approved the 2026 H-Share Equity Incentive Plan, which adopts core operating profit as the performance indicator. The reference target values for the years 2026 to 2030 are set to gradually increase from no less than RMB600 million to no less than RMB1.2 billion. By anchoring the assessment to profit rather than revenue or store count, the plan helps guide management to focus on profitability, better aligning management’s interests with those of shareholders. The high dividend payout provides immediate returns, while the equity incentive focuses on long-term growth.
+The Hong Kong flagship store opened on 18 August, serving as the first stop for the brand’s overseas expansion. Its positioning is not rapid replication, but rather validating the large-store model in high-tier cities and localised supply chain capabilities. According to publicly available data, the Greater Bay Area, with a population of 87 million and an economic aggregate of RMB15 trillion, coupled with the logistics efficiency of the “one-hour living circle”, provides ample room for subsequent regional deepening.
+Integrated Manufacturing-Retail Closed Loop; Synergies Gradually Unfolding
+Linking these strategies together is the “manufacturing-retail integration” capability that Guoquan has built over the years. On the front-end “retail” ecosystem – community stores, township stores, large stores, camping stores, stir-fry stores, flash delivery, and Farm – it reaches consumers, understands scenarios, and accumulates member data. On the back-end “manufacturing” ecosystem – seven ingredient production facilities covering core categories such as seasonings, beef, surimi, and aquatic products, with a “single product, single factory” strategy complemented by digitalised central warehouses – it converts front-end demand into scaled product supply. During the period, external sales from the industrial end increased by 20.7% year-on-year, reflecting the potential for the supply chain capability to be externally deployed. The Danzhou Industrial Park in Hainan was topped out, Heyi Meat’s Phase II commenced production, and the Daixiaji Zhangzhou factory was contracted, indicating that the production capacity landscape continues to expand.
+Looking ahead to the second half of 2026, with the continued replication of the large-store model, the regular operation of the Farm traceability IP, and the gradual accumulation of operating data from the Hong Kong flagship store, Guoquan is expected to gain clearer market recognition of its positioning as a “home dining infrastructure platform”. From a 10,000-store scale to an ecosystem platform, Guoquan’s strategic transformation is entering a substantive realisation phase.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>Multi-Billion-Dollar Global Sports Brand U.S. Polo Assn. Earns Global ...</v>
+        <v>Hollyland präsentiert auf der IFA 2026 Audio- und Bildgebungslösungen der nächsten Generation</v>
       </c>
       <c r="B226" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C226" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D226" t="str">
-        <v>Retail, Media</v>
+        <v>Media</v>
       </c>
       <c r="E226" t="str">
-        <v>https://pr-inside.com/multi-billion-dollar-global-sports-brand-u-s-polo-assn-earns-global-r5196155.htm</v>
+        <v>https://www.prnewswire.com/news-releases/hollyland-prasentiert-auf-der-ifa-2026-audio--und-bildgebungslosungen-der-nachsten-generation-302855173.html</v>
       </c>
       <c r="F226" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / June 30, 2026 /U.S. Polo Assn. ®, the official sports brand of the United States Polo Association (USPA), continues to gain global momentum in 2026, earning a series of high-profile honors and recognitions that reflect the brand's expanding footprint, deepening consumer trust, and growing influence in sports-driven content and storytelling. Among U.S. Polo Assn.'s top recognitions this year, the global, multi-billion-dollar brand was honored at the 11th Annual 2026 Globee Awards for Achievement with Gold for the "Global Expansion" category and Silver for the "Brand Development" category. These awards highlight U.S. Polo Assn.'s ..</v>
+        <v>Neue drahtlose Mikrofone, Tools für Content Creator, Streaming-Lösungen und Kommunikationssysteme werden vorgestellt Medien-Highlights Hollyland präsentiert auf der IFA 2026 am Stand H20_131 Lösungen der nächsten Generation für Content Creator Die neuen Funkmikrofone LARK A2 und LARK M3...</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>Multi-Billion-Dollar Global Sports Brand U.S. Polo Assn. Earns Global Awards and Recognitions Across Business, Sport, and Content Categories</v>
+        <v>Hollyland presentará soluciones de audio e imagen de última generación en IFA 2026</v>
       </c>
       <c r="B227" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C227" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D227" t="str">
         <v>Media</v>
       </c>
       <c r="E227" t="str">
-        <v>https://www.newswire.com/news/multi-billion-dollar-global-sports-brand-u-s-polo-assn-earns-global-22813947</v>
+        <v>https://www.prnewswire.com/news-releases/hollyland-presentara-soluciones-de-audio-e-imagen-de-ultima-generacion-en-ifa-2026-302855174.html</v>
       </c>
       <c r="F227" t="str">
-        <v/>
+        <v>Se van a dar a conocer nuevos micrófonos inalámbricos, herramientas para creadores, soluciones de streaming y sistemas de comunicación Lo más destacado para los medios Hollyland presentará soluciones de última generación para creadores en el expositor H20_131 de IFA 2026. Los nuevos...</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>Legacy Writes Launches Professional Ebook Writing Company Services for Digital Authors Globally</v>
+        <v>Hollyland presenterà soluzioni per l'audio e l'imaging di nuova generazione all'IFA 2026</v>
       </c>
       <c r="B228" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C228" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D228" t="str">
         <v>Media</v>
       </c>
       <c r="E228" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1761055</v>
+        <v>https://www.prnewswire.com/news-releases/hollyland-presentera-soluzioni-per-laudio-e-limaging-di-nuova-generazione-allifa-2026-302855177.html</v>
       </c>
       <c r="F228" t="str">
-        <v>South Amboy, USA, 2026-06-30 — /EPR Network/ — Legacy Writes, a professional writing and content development company, has announced the launch of its specialized ebook [read full press release...]</v>
+        <v>Verranno lanciati nuovi microfoni wireless, strumenti per creator, soluzioni di streaming e sistemi di comunicazione Punti salienti per il settore multimedia Hollyland presenterà soluzioni di nuova generazione per creator all'IFA 2026 presso lo stand H20_131 I nuovi microfoni wireless...</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>WhiteHat Academy: Learn The Art Of Creating High Converting Social Media Content</v>
+        <v>Hollyland to Showcase Next-Generation Audio and Imaging Solutions at IFA 2026</v>
       </c>
       <c r="B229" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C229" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D229" t="str">
-        <v>Media, Education</v>
+        <v>AI, Media</v>
       </c>
       <c r="E229" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1760904</v>
+        <v>https://www.prnewswire.com/news-releases/hollyland-to-showcase-next-generation-audio-and-imaging-solutions-at-ifa-2026-302853542.html</v>
       </c>
       <c r="F229" t="str">
-        <v>Kolkata, India, 2026-06-30 — /EPR Network/ — WhiteHat Academy, a job training institute, is offering social media content writing course to students who want to [read full press release...]</v>
+        <v>New wireless microphones, creator tools, streaming solutions, and communication systems will debut Media Highlights Hollyland to showcase next-generation creator solutions at IFA 2026 Booth H20_131 New LARK A2 and LARK M3 wireless microphones debut with professional AI audio features New...</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>Mango AI&amp;#8217;s Video Face Swap Helps Users Replace Faces in Short Clips Online</v>
+        <v>Rocket Alumni Solutions Launches Easy Submit for Content Updates by Email or Text</v>
       </c>
       <c r="B230" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C230" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D230" t="str">
-        <v>AI, Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E230" t="str">
-        <v>https://www.prunderground.com/mango-ais-video-face-swap-helps-users-replace-faces-in-short-clips-online/00387144/</v>
+        <v>https://www.prnewswire.com/news-releases/rocket-alumni-solutions-launches-easy-submit-for-content-updates-by-email-or-text-302855466.html</v>
       </c>
       <c r="F230" t="str">
-        <v>Mango AI offers a video face swap tool for users who want to replace a face in a short clip with a face from a still photo. The post Mango AI’s Video Face Swap Helps Users Replace Faces in Short Clips Online first appeared on</v>
+        <v>BOSTON, Aug. 19, 2026 /PRNewswire/ -- Rocket Alumni Solutions creates an interactive recognition platform that helps more than 1,500 schools and organizations celebrate achievements and preserve their histories. Easy Submit is its newest way for authorized contributors to send content...</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>Globavend Releases First Fully AI-Produced Original Micro Drama, Entering a US$11 Billion Global Market</v>
+        <v>The Real Social Company Moves Into AI Website Design Space</v>
       </c>
       <c r="B231" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C231" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D231" t="str">
-        <v>Finance, AI, SaaS, Retail, Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E231" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319445/0/en/Globavend-Releases-First-Fully-AI-Produced-Original-Micro-Drama-Entering-a-US-11-Billion-Global-Market.html</v>
+        <v>https://www.pr.com/press-release/976816</v>
       </c>
       <c r="F231" t="str">
-        <v>PERTH, Australia, June 30, 2026 (GLOBE NEWSWIRE) -- via IBN – Globavend Holdings Limited (NASDAQ: GVH) ("Globavend" or the "Company"), an emerging e-commerce logistics provider and AI-powered digital entertainment company, today announced the release of its first fully AI-produced original micro drama, "Buried Innocent," marking the Company's entry into the rapidly expanding global micro-drama industry. Produced using the Company's proprietary AI-powered cinematic production platform, Imaginary, the release demonstrates the commercial application of Globavend's end-to-end AI content production capabilities. The Company also released "Kopi-Kopi," an original live-action micro drama, demonstrating the scalability of its hybrid AI-assisted production strategy.</v>
+        <v>The Real Social Company, a Columbus-based digital agency founded in 2002, is expanding into the AI website design space with modern, high-performance websites built for the future of search. Combining React development, SEO, Answer Engine Optimization (AEO), structured content and ongoing marketing, the company helps businesses improve visibility across Google and emerging AI search platforms including ChatGPT, Gemini and [PR.com]</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>SP Industries Inc. Leverages Bioz to Unify Scientific Validation Across ...</v>
+        <v>Vadzo Imaging Launches Armor-1335CRA-FPD3: AR1335 13MP Autofocus FPD-Link III Camera with Power over Coax for AGVs and Robotics</v>
       </c>
       <c r="B232" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C232" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D232" t="str">
-        <v>SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E232" t="str">
-        <v>https://pr-inside.com/sp-industries-inc-leverages-bioz-to-unify-scientific-validation-across-r5196110.htm</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-launches-armor-1335cra-fpd3-ar1335-13mp-autofocus-fpd-22848235</v>
       </c>
       <c r="F232" t="str">
-        <v>(PR-inside.com) PALO ALTO, CA / ACCESS Newswire / June 30, 2026 / Bioz, Inc. , the leading scientific citation intelligence platform that transforms publications into measurable product validation and commercial impact, announced its collaboration withSP Industries Inc. (SP) , a global provider of innovative laboratory equipment and solutions. By implementingBioz Badgesand the Bioz Content Hub across its website, SP is enhancing how researchers discover, evaluate, and engage with its portfolio of trusted brands. SP brings together a collection of historic and impactful brands, including Genevac, VirTis, Hull, Hotpack, and FTS, each with a strong legacy of scientific contribution. As the company continues ..</v>
+        <v>Built for autonomous mobile robots and automated guided vehicles that operate across large facility footprints, this rugged camera pairs the Onsemi AR1335 sensor with VCM autofocus and FPD-Link III connectivity, giving robotics integrators long-distance video transmission, single-cable power delivery, and dependable 13MP image quality in environments where a standard USB or Ethernet cable would not survive or reach.</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>Tenstorrent Sets New Performance Records, Launches TT- Ascalon S, and ...</v>
+        <v>Money20/20 USA Unveils Expanded Startup Hub for Fintech's Rising Stars</v>
       </c>
       <c r="B233" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C233" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D233" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E233" t="str">
-        <v>https://pr-inside.com/tenstorrent-sets-new-performance-records-launches-tt-ascalon-s-and-r5196105.htm</v>
+        <v>https://finance.yahoo.com/small-business/articles/money20-20-usa-unveils-expanded-163700581.html</v>
       </c>
       <c r="F233" t="str">
-        <v>(PR-inside.com) At TT-Deploy JP, Tenstorrent set new records on language and video models, launched TT-Ascalon S RISC-V CPU IP for agentic AI, and joins ai&amp;'s sovereign heterogenous inference platform with Tenstorrent Galaxy™ superclusters, a general-purpose system that can drop in beside GPUs or stands alone. TOKYO, JP / ACCESS Newswire / June 30, 2026 / Tenstorrent, the AI compute company led by CEO Jim Keller, today at TT-Deploy JP set new performance records across language and video, launched TT-Ascalon S RISC-V CPU IP for agentic AI, and detailed its largest deployment to date, a general-purpose, heterogenous AI build in Japan. Each rests ..</v>
+        <v>LAS VEGAS, August 19, 2026--Money20/20, the world's leading fintech show and the place where money does business, today announced an expanded Startup Hub at Money20/20 USA. The Startup Hub is where the industry's most promising startups can connect with investors, banks, technology companies, enterprise partners and media. Featuring an expanded founder showcase, curated networking opportunities, special events and content from some of fintech's most influential founders and investors, the Startu</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>Best AI Music Video Generators in 2026: 8 Tools Ranked for Beat Sync, Full-Song Output, and Video Quality</v>
+        <v>Xsolla Announces Multi-Year Strategic Partnership With the Good Game Club Podcast to Amplify Positive Stories From the Global Games Industry</v>
       </c>
       <c r="B234" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C234" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D234" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E234" t="str">
-        <v>https://pressreleasenews.org/pressroom/best-ai-music-video-generators-in-2026-8-tools-ranked-for-beat-sync-full-song-output-and-video-quality</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/xsolla-announces-multi-strategic-partnership-161000234.html</v>
       </c>
       <c r="F234" t="str">
-        <v xml:space="preserve">The AI music video category passed a milestone in early 2026 when Freebeat reported over 1 billion seconds of beat-synced content generated on its platform and entered an official partnership with Yamaha through the Creator Pass program. </v>
+        <v>LOS ANGELES, August 19, 2026--Xsolla, a global video game commerce company, today announced a multi-year strategic partnership with Good Game Club, the independent, global podcast dedicated to sharing positive stories from the gaming ecosystem. The partnership builds on a broader effort to support the developers, publishers, and creators shaping the future of the games industry in a positive way by supporting good stories from the human side of video game businesses. The partnership spans the gl</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>Saswat Panda Photography Releases Feature Exploring How Honest Wildlife Stories Can Support Conservation Goals</v>
+        <v>Mango AI Offers AI Kissing Generator Free for Creating Lifelike Kiss Videos</v>
       </c>
       <c r="B235" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C235" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D235" t="str">
-        <v>Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E235" t="str">
-        <v>https://www.prnewswire.com/news-releases/saswat-panda-photography-releases-feature-exploring-how-honest-wildlife-stories-can-support-conservation-goals-302813669.html</v>
+        <v>https://prunderground.com/mango-ai-offers-ai-kissing-generator-free-for-creating-lifelike-kiss-videos/cmszfoyzl000304lakmu5icv4</v>
       </c>
       <c r="F235" t="str">
-        <v>New Editorial Content Examines the Role of Authentic Nature Photography in Building Public Understanding and Environmental Awareness ATLANTA, June 29, 2026 /PRNewswire/ -- Saswat Panda Photography has released a new feature examining how honest wildlife storytelling can strengthen...</v>
+        <v>Mango AI provides an AI kissing generator free that enables users to create romantic kiss videos from photos, with multiple kiss styles and smooth facial movements. The post Mango AI Offers AI Kissing Generator Free for Creating Lifelike Kiss Videos first appeared on</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>Prime Video Adds Chelsea Gray as WNBA on Prime Player Contributor</v>
+        <v>Made in Pennsylvania: Netflix Hits the Road With 'Tires,' MLB Home Run Derby and Netflix House Philadelphia</v>
       </c>
       <c r="B236" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C236" t="str">
         <v>WebWire</v>
       </c>
       <c r="D236" t="str">
-        <v>Gaming, Media</v>
+        <v>Automotive, Media</v>
       </c>
       <c r="E236" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356907</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359131</v>
       </c>
       <c r="F236" t="str">
-        <v>Prime Video today announced Las Vegas Aces point guard Chelsea Gray will join WNBA on Prime as a player contributor, making select appearances during the 2026 WNBA season. - - &amp;#8220;Basketball is a big part of my life, and joining WNBA on Prime gives me a chance to share a different perspective with viewers,&amp;#8221; said Gray. &amp;#8220;I want those watching at home to experience what it&amp;#39;s like to be on the floor: the reads, the adjustments, and the small moments that can impact a game.&amp;#8221; - - Gray is one of the m... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356907</v>
+        <v>Netflix keeps popping up in Pennsylvania this summer. - - Tires, co-created, starring, and written by Shane Gillis, takes place at the fictional Valley Forge Automotive Center and has filmed all three seasons in the state. On Season 3, which debuted at #3 on the US Top 10 English TV list with 2M views, the workplace comedy worked with over 250 vendors and businesses and filmed in six cities and towns across the state, including West Chester, Philadelphia, Phoenixville, Oaks, Fr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359131</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>Mattel Powers Up San Diego Comic-Con 2026 With Collectibles Available July 23</v>
+        <v>NFL Media Welcomes Back Andrew Siciliano, Colleen Wolfe and Mike Yam, Adds Trevor Sikkema and Brett Kollmann to Talent Roster</v>
       </c>
       <c r="B237" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C237" t="str">
         <v>WebWire</v>
       </c>
       <c r="D237" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E237" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356902</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359127</v>
       </c>
       <c r="F237" t="str">
-        <v>Download Assets Here - - Mattel, Inc. (NASDAQ: MAT), a leading global play and family entertainment company and owner of one of the most iconic brand portfolios in the world, today announced an extraordinary lineup of action figure collectibles and dolls from Mattel Creations exclusively first available at San Diego Comic-Con, celebrating the pop culture worlds of Netflix&amp;#39;s KPop Demon Hunters, as well as Monster High&amp;#174;, Universal Pictures and Amblin Entertainment&amp;#39;s Jurassic Worl... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356902</v>
+        <v>Veteran hosts Andrew Siciliano, Colleen Wolfe and Mike Yam, prominent NFL analyst Trevor Sikkema and emerging content creator Brett Kollmann have joined NFL Media as on-air talent, the National Football League announced today. - - Siciliano will serve as host of The NFL Report, which streams Monday through Friday at 7 p.m. ET beginning the week of Aug. 24. Additionally, Siciliano will contribute to NFL Media&amp;#39;s on-site coverage of events such as the Super Bowl and NFL Draft. - - Wolfe will h... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359127</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>MIRAGE DIGITAL AND CARWOW ANNOUNCE STRATEGIC PARTNERSHIP TO LAUNCH DEDICATED FAST CHANNEL ON SAMSUNG TV PLUS</v>
+        <v>New to The Street's 1-800-FLOWERS.COM (NASDAQ: FLWS) Interview Surpasses ...</v>
       </c>
       <c r="B238" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C238" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D238" t="str">
-        <v>Automotive, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E238" t="str">
-        <v>https://www.prnewswire.com/news-releases/mirage-digital-and-carwow-announce-strategic-partnership-to-launch-dedicated-fast-channel-on-samsung-tv-plus-302813406.html</v>
+        <v>https://pr-inside.com/new-to-the-street-s-1-800-flowers-com-nasdaq-flws-interview-surpasses-r5214030.htm</v>
       </c>
       <c r="F238" t="str">
-        <v>Milestone Partnership Expands Carwow's 14 million Global Subscriber Community, Bringing World-Renowned Automotive Content to Fans Subscription-Free on Samsung TV Plus LOS ANGELES, June 29, 2026 /PRNewswire/ -- Mirage Digital and Carwow today announced a strategic collaboration to launch...</v>
+        <v>(PR-inside.com) Another Viral New to The Street Interview - 10 Months After Its Initial Release, FLWS Content Continues to Average More Than 100,000 Views Monthly, With Views and Audience Retention Growing NEW YORK CITY, NY / ACCESS Newswire / August 19, 2026 / New to The Street, one of the longest-running business television and digital media platforms, today announced that its executive interview featuring 1-800-FLOWERS.COM, Inc. (NASDAQ:FLWS) has surpassed 1 million views, becoming another viral interview within the New to The Street digital ecosystem. Nearly 10 months after its original release, the interview continues to average more than 100,000 views per month, with ..</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>Defiant, Joyful Faith: VOM Highlights Ancient Martyr Perpetua for 2026 ...</v>
+        <v>New to The Street's 1-800-FLOWERS.COM (NASDAQ: FLWS) Interview Surpasses 1 Million Views as Audience Continues to Grow</v>
       </c>
       <c r="B239" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C239" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D239" t="str">
-        <v>Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E239" t="str">
-        <v>https://pr-inside.com/defiant-joyful-faith-vom-highlights-ancient-martyr-perpetua-for-r5195852.htm</v>
+        <v>https://www.newswire.com/news/new-to-the-streets-1-800-flowers-com-nasdaq-flws-interview-surpasses-1-million</v>
       </c>
       <c r="F239" t="str">
-        <v>(PR-inside.com) BARTLESVILLE, OK / ACCESS Newswire / June 29, 2026 / Christians around the world will observe Day of the Christian Martyr on June 29, 2026, a date which, according to church tradition, marks the date the Apostle Paul was beheaded outside Rome. In advance of this global day of remembrance, The Voice of the Martyrs has released strategic prayer resources and a new video highlighting the historic, faithful witness of Perpetua, a young mother who willingly gave her life for Christ in ancient Carthage. "This year, VOM is looking to the early church to honor the joyful, sacrificial legacy of Perpetua. ..</v>
+        <v>Another Viral New to The Street Interview - 10 Months After Its Initial Release, FLWS Content Continues to Average More Than 100,000 Views Monthly, With Views and Audience Retention Growing</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>Rachael Sage &amp; The Sequins Release Heartfelt Official Video and Single "Nexus (Acoustic)"</v>
+        <v>LocalEyes Video Production Marks Third Consecutive Year on the Inc. 5000 List</v>
       </c>
       <c r="B240" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C240" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D240" t="str">
         <v>Media</v>
       </c>
       <c r="E240" t="str">
-        <v>https://www.newswire.com/news/rachael-sage-the-sequins-release-heartfelt-official-video-and-single-22812418</v>
+        <v>https://express-press-release.net/news/2026/08/19/1767052</v>
       </c>
       <c r="F240" t="str">
-        <v>First Video &amp;amp; Track from Forthcoming Album, Under My Canopy , Due This Fall</v>
+        <v>Los Angeles, United States, 2026-08-19 — /EPR Network/ — LocalEyes Video Production has been recognized on the Inc. 5000 list for the third consecutive year, [read full press release...]</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>Telit Cinterion Powers FleetSafe.ai AI Video Telematics for Safer, Data-Driven Fleet Operations at Scale</v>
+        <v>Disney+ strikes broadcasting deal with Overlap's Stick to Football podcast</v>
       </c>
       <c r="B241" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C241" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D241" t="str">
-        <v>AI, SaaS, Automotive, Media</v>
+        <v>Media</v>
       </c>
       <c r="E241" t="str">
-        <v>https://www.prnewswire.com/news-releases/telit-cinterion-powers-fleetsafeai-ai-video-telematics-for-safer-data-driven-fleet-operations-at-scale-302813192.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359114</v>
       </c>
       <c r="F241" t="str">
-        <v>Telit Cinterion's NExT™ platform powers FleetSafe.ai to deliver real-time video, driver safety insights and scalable fleet operations in high-performance environments Demonstrates real-time AI video telematics for driver safety, incident response and fleet visibility Showcases globally...</v>
+        <v>It is the latest example of streaming services branching out into football podcasts and video-led sports podcasts after Netflix backed World Cup editions of Gary Lineker&amp;#39;s show, The Rest is Football, over the summer. - - Stick to Football is hosted&amp;amp;#8239;by Gary Neville, Jamie Carragher, Jill Scott, Ian Wright, and Roy Keane. Meanwhile, Stick to United&amp;amp;#8239;with Wayne Rooney will be hosted by Wayne Rooney and Mark Goldbridge. - - Overall, 40 new episodes of Stick to Football will be... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359114</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>Vox Royalty Highlights Significant Gold Offtake-Stream Exposure to ...</v>
+        <v>Teens Say TikTok Food Content Shapes What They Want to Eat but Parents Can Help Them Navigate Its Influence</v>
       </c>
       <c r="B242" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C242" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D242" t="str">
-        <v>Finance, Media</v>
+        <v>SaaS, Healthcare, Media, Education</v>
       </c>
       <c r="E242" t="str">
-        <v>https://pr-inside.com/vox-royalty-highlights-significant-gold-offtake-stream-exposure-to-r5195790.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359112</v>
       </c>
       <c r="F242" t="str">
-        <v>(PR-inside.com) DENVER, CO / ACCESS Newswire / June 29, 2026 / Vox Royalty Corp. (NASDAQ:VOXR)(TSX:VOXR) ("Vox" or the "Company"), a returns-focused mining royalty and streaming company, is pleased to provide an update on its gold offtake-stream exposure over the Los Filos gold mine ("Los Filos") in Guerrero, Mexico, following news announced by Equinox Gold Corp. ("Equinox"). On June 25, 2026, Equinox announced that it signed 20-year land access agreements with all three communities that host its Los Filos operations, enabling Equinox to commence planning for a phased restart of heap leach operations and to advance technical and engineering studies to evaluate ..</v>
+        <v>A recent study in the Journal of Nutrition Education and Behavior (JNEB), published by Elsevier, found that adolescents reported TikTok food content cued their desire to eat or try foods, while acknowledging that parents could play a protective role by helping them disengage from the platform and fostering critical conversations about food, bodies, influencers, and online health information. Participants frequently described TikTok food content as prompting hunger, cravings, and inte... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359112</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>NYSE Content Update: Easterly Launches Easterly Snow All Cap Value Fund</v>
+        <v>Award-Winning Comedy Podcast “Scam Goddess” Joins iHeartMedia and Will Ferrell's Big Money Players Podcast Network, Launches Full-Length Video Episodes For the First Time</v>
       </c>
       <c r="B243" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C243" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D243" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E243" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-easterly-launches-easterly-snow-all-cap-value-fund-302813199.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359111</v>
       </c>
       <c r="F243" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, June 29, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>Listen to today&amp;#39;s new episode featuring Langston Kerman, HERE - - Video episodes now available, HERE - - WHAT: &amp;#8220;Scam Goddess&amp;#8221;, the award-winning comedy podcast dedicated to fraud and all those who practice it, joins iHeartMedia and Will Ferrell&amp;#39;s Big Money Players podcast network (BMP) and expands into video, allowing fans to watch the full-length episodes for the first time. - - Named one of TIME Magazine&amp;#39;s 10 Best Podcasts of 2022, &amp;#8220;Scam Goddess&amp;#8221; has grown from an acclaimed po... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359111</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>Upgrade Your Storage for the AI Era: TerraMaster Prime Day 2026 Sale Offers Up to 25% Off</v>
+        <v>Central Cee and Coca‑Cola Drop New Song 'The Team' – A Soundtrack To Your Premier League Season</v>
       </c>
       <c r="B244" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C244" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D244" t="str">
-        <v>AI, Media</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E244" t="str">
-        <v>https://www.prnewswire.com/news-releases/upgrade-your-storage-for-the-ai-era-terramaster-prime-day-2026-sale-offers-up-to-25-off-302811870.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359109</v>
       </c>
       <c r="F244" t="str">
-        <v>SHENZHEN, China, June 29, 2026 /PRNewswire/ -- The AI era is reshaping how data is created, stored and managed. As personal digital assets and creative content continue to expand, a growing number of users are upgrading their private storage devices to enhance data security, operational...</v>
+        <v>Coca-Cola Zero Sugar, the Official Soft Drink of the Premier League, and West London-hailing global rap phenomenon Central Cee have released a new original track &amp;#39;The Team&amp;#39;, an ode to the beautiful game. - - Made for Coca-Cola&amp;#39;s new Premier League campaign &amp;#39;Taste Every Second&amp;#39;, the original track &amp;#39;The Team&amp;#39; released under Live Yours (Columbia Records) and Coca-Cola&amp;#39;s own real thing records, is the exclusive soundtrack this season has been waiting for. Landing on streaming platforms on 18th... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359109</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>The Walt Disney Company Showcases the Strength of its Animated Storytelling at Annecy International Animation Film Festival 2026</v>
+        <v>Marquis Who's Who Interviews and Honors Ricardo Sisnett for Leadership ...</v>
       </c>
       <c r="B245" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C245" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D245" t="str">
-        <v>Media</v>
+        <v>AI, Gaming, Media</v>
       </c>
       <c r="E245" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356869</v>
+        <v>https://pr-inside.com/marquis-who-s-who-interviews-and-honors-ricardo-sisnett-for-leadership-r5213988.htm</v>
       </c>
       <c r="F245" t="str">
-        <v>The Walt Disney Company returned to the 2026 Annecy International Animation Film Festival, celebrating the artists, storytellers, and creative innovation driving animation forward globally. The company showcased a curated lineup of announcements, upcoming projects, exclusive footage and special screenings from Walt Disney Animation Studios, Pixar Animation Studios, 20th Television Animation and Disney Kids &amp;amp; Family. Walt Disney Animation Studios On Friday, June 26, directors Fawn Veerasu... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356869</v>
+        <v>(PR-inside.com) SAN DIEGO, CA / ACCESS Newswire / August 19, 2026 / Marquis Who's Who is proud to interview and honor Ricardo Sisnett for his distinguished contributions to technology, software development, artificial intelligence and the video game industry. As in all Marquis Who's Who biographical volumes, individuals profiled are selected on the basis of current reference value. Factors such as position, noteworthy accomplishments, visibility and prominence in a field are all taken into account during the selection process. In Mr. Sisnett's case, that recognition reflects a career defined by technical excellence, international experience, creative curiosity and a commitment to making technology ..</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>Aclara Introduces Super Pure Rare Earth Carbonate ("SPREC")</v>
+        <v>If God Spoke to Humans, His Words Would Be ‘August’</v>
       </c>
       <c r="B246" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C246" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D246" t="str">
-        <v>Media</v>
+        <v>Education, Media</v>
       </c>
       <c r="E246" t="str">
-        <v>https://pr-inside.com/aclara-introduces-super-pure-rare-earth-carbonate-sprec-r5195733.htm</v>
+        <v>https://express-press-release.net/news/2026/08/19/1766887</v>
       </c>
       <c r="F246" t="str">
-        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / June 29, 2026 / Aclara Resources Inc. ("Aclara" or the "Company") (TSX:ARA) is pleased to announce the successful development of Super Pure Rare Earth Carbonate ("SPREC"), a rare earth carbonate product containing approximately 99% of rare earths content, representing a significant advancement over conventional Mixed Rare Earth Carbonate ("MREC"). SPREC has been developed through Aclara's pilot plant in Santiago, Chile, where the Company is fine-tuning its processing technology. This new stage is intended to be applied to the Carina Project in Brazil and the Penco Module in Chile. The innovation leverages its solvent extraction ("SX") ..</v>
+        <v>Friendswood, TX, 2026-08-19 — /EPR Network/ — When people in the Northern Hemisphere hear the word “August,” they think of heat waves and back-to-school shopping. But [read full press release...]</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>Power Knot Launches OGF Organic Wastewater Filter System</v>
+        <v>Xerox Named a Leader in Quocirca's Print Security Landscape 2026</v>
       </c>
       <c r="B247" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C247" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D247" t="str">
-        <v>Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E247" t="str">
-        <v>https://www.prnewswire.com/news-releases/power-knot-launches-ogf-organic-wastewater-filter-system-302812433.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359096</v>
       </c>
       <c r="F247" t="str">
-        <v>Power Knot LLC, the market leader for on site organic waste management solutions, has launched the OGF™ organic filter system designed for organizations managing waste water with a high organic content. FREMONT, Calif., June 29, 2026 /PRNewswire/ -- Power Knot LLC, the market leader for...</v>
+        <v>Xerox announced it has been positioned as a Leader in Quocirca&amp;#39;s Print Security Landscape 2026, an independent assessment of the capabilities of leading print manufacturers in helping organizations address evolving cybersecurity risks across print and document environments. The recognition highlights Xerox strengths in integrated security, security services, content protection, AI-driven capabilities, and post-quantum cryptography readiness. - - As print security becomes an increasingly imp... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359096</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>Advanced Portrait Photo Editing Workflow: From Capture to Final Print</v>
+        <v>Authentic Completes Acquisition of Care Bears, Establishing New Character Entertainment Vertical</v>
       </c>
       <c r="B248" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C248" t="str">
-        <v>Express Press Release</v>
+        <v>WebWire</v>
       </c>
       <c r="D248" t="str">
-        <v>Media</v>
+        <v>Finance, SaaS, Real Estate, Media</v>
       </c>
       <c r="E248" t="str">
-        <v>https://express-press-release.net/news/2026/06/29/1760790</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359093</v>
       </c>
       <c r="F248" t="str">
-        <v>Noida, India, 2026-06-29 — /EPR Network/ — Creating exceptional visual content begins long before the final image reaches its audience. Portrait Photo Editing has become [read full press release...]</v>
+        <v>Authentic Brands Group (Authentic), a global brand and entertainment platform, today announced the closing of its acquisition of the intellectual property (IP) of Care Bears, one of the world&amp;#39;s most enduring family entertainment franchises. The transaction establishes character IP as a new vertical within Authentic&amp;#39;s global platform. - - Authentic has assembled a senior team of business and creative leaders to accelerate the brand through content, experiences, products and partnerships. - - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359093</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>iHeartMedia Expands Advertising Relationship with Amazon Ads Across Audio and Video Inventory</v>
+        <v>Jeff Hunnicutt, Navista COO and Former Highlands Oncology Group CEO Joins Practice at the Speed of Innovation™ to Explore What It Takes to Build an AI-Ready Oncology Practice</v>
       </c>
       <c r="B249" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C249" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D249" t="str">
-        <v>Retail, Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E249" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356861</v>
+        <v>https://www.prnewswire.com/news-releases/jeff-hunnicutt-navista-coo-and-former-highlands-oncology-group-ceo-joins-practice-at-the-speed-of-innovation-to-explore-what-it-takes-to-build-an-ai-ready-oncology-practice-302854403.html</v>
       </c>
       <c r="F249" t="str">
-        <v>iHeartMedia announced an expanded advertising relationship with Amazon Ads, serving as a local reseller of its audio and video inventory, including Prime Video, Twitch, Amazon Music, Fire TV and Alexa. Additionally, iHeartMedia customers can now leverage Amazon DSP including Amazon&amp;#39;s authenticated first-party shopping, browsing and streaming signals across iHeart&amp;#39;s owned-and-operated digital inventory both locally and nationally, including digital, audio, podcasts and creator-led content,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356861</v>
+        <v>Episode 2 examines the infrastructure, data, organizational discipline and culture community oncology practices need to move AI from promise to practice. ORLANDO, Fla., Aug. 19, 2026 /PRNewswire/ -- Practice at the Speed of Innovation™, the podcast and video series presented by...</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>Global CDN Providers to Evaluate in 2026: A Buyer’s List for Performance, Security, Streaming, and Edge Infrastructure</v>
+        <v>Defense Tech Company Lyntris Raises $297.5 Million in IPO: NYSE Content Update</v>
       </c>
       <c r="B250" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C250" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D250" t="str">
-        <v>SaaS, Retail, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E250" t="str">
-        <v>https://pressreleasenews.org/pressroom/global-cdn-providers-to-evaluate-in-2026-a-buyers-list-for-performance-security-streaming-and-edge-infrastructure</v>
+        <v>https://www.prnewswire.com/news-releases/defense-tech-company-lyntris-raises-297-5-million-in-ipo-nyse-content-update-302855263.html</v>
       </c>
       <c r="F250" t="str">
-        <v>Enterprises evaluating global CDN providers in 2026 often compare platforms across performance, security, media delivery, cloud ecosystem fit, and edge infrastructure. Providers commonly reviewed include EdgeNext, Cloudflare, Akamai, Amazon CloudFront, Fastly, Google Cloud CDN, Azure Front Door, CDN77, Gcore, and bunny.net.</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 19, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>Sports and Dramas Drive April Viewing Patterns in Nielsen's Latest Gauge Reports</v>
+        <v>JACK.com Taps Livestream Superstar N3on to Spearhead U.S. Expansion</v>
       </c>
       <c r="B251" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C251" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D251" t="str">
-        <v>Media</v>
+        <v>SaaS, Gaming, Media</v>
       </c>
       <c r="E251" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356858</v>
+        <v>https://www.prnewswire.com/news-releases/jackcom-taps-livestream-superstar-n3on-to-spearhead-us-expansion-302854860.html</v>
       </c>
       <c r="F251" t="str">
-        <v>CBS Owns Top 3 Broadcast Programs with Final Round of Masters Tournament, Plus Tracker and Marshals - - &amp;#39;The Pitt&amp;#39; Leads Streaming Titles with 4.5 Billion Viewing Minutes on HBO Max - - According to Nielsen&amp;#39;s April 2026 reports of The Gauge&amp;#8482; and Media Distributor Gauge, TV viewing patterns in April were noticeably consistent with the same interval in previous years. In addition to the seasonal shift to spring and warmer weather, other drivers of April viewing trends included the conc... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356858</v>
+        <v>Global livestream star joins the international gaming platform to help drive its growth through exclusive content, livestreams and fan experiences LOS ANGELES, Aug. 19, 2026 /PRNewswire/ -- Global creator and livestreaming powerhouse N3on has signed a new partnership with JACK.com, the...</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>stc group marks seventh Sustainability Report with AA MSCI ESG Rating and 50.69% local content score</v>
+        <v>InterDigital to Present at 2026 Midwest IDEAS Conference</v>
       </c>
       <c r="B252" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C252" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D252" t="str">
-        <v>Energy, Media</v>
+        <v>Finance, AI, Media</v>
       </c>
       <c r="E252" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356856</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/19/3347630/24691/en/interdigital-to-present-at-2026-midwest-ideas-conference.html</v>
       </c>
       <c r="F252" t="str">
-        <v>stc group, the leading digital enabler, has published its annual Sustainability Report for 2025, marking the seventh edition of its sustainability reporting journey. The report reflects how the group is delivering wider impact across environmental action, human capital development, governance and responsible business practices. - - The report highlights the continued development of stc group in 2025, which achieved - - measurable climate progress, reducing energy intensity by 4.96% at group... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356856</v>
+        <v>WILMINGTON, Del., Aug. 19, 2026 (GLOBE NEWSWIRE) -- InterDigital, Inc. (Nasdaq: IDCC), a wireless, video and AI technology research and development company, today announced that the company will be presenting at the 2026 Midwest IDEAS Conference on Wednesday, August 26 th , 2026, at 9:35 AM ET.</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>PicLumen Unveils Infinite Canvas for AI Image and Video Workflows</v>
+        <v>American Rebel Light Beer Releases George Washington Founding Fathers ...</v>
       </c>
       <c r="B253" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C253" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D253" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E253" t="str">
-        <v>https://www.getnews.info/story/2026/06/29/piclumen-unveils-infinite-canvas-for-ai-image-and-video-workflows/?source=barchart</v>
+        <v>https://pr-inside.com/american-rebel-light-beer-releases-george-washington-founding-fathers-r5213952.htm</v>
       </c>
       <c r="F253" t="str">
-        <v/>
+        <v>(PR-inside.com) Patriotic Video Featuring George Washington and American Rebel Holdings, Inc. (OTCID:AREB) CEO Andy Ross Now Available for Public Viewing as Part of the Company's Growing "Historic Moments" and "Be A Rebel" Campaign New Founding Fathers Content Expands American Rebel Light Beer's America 250 Celebration and Invites Patriotic Americans to Stand Tall, Stand Proud and "Be A Rebel" Campaign Video Available Now at AmericanRebelBeer.com NASHVILLE, TN / ACCESS Newswire / August 19, 2026 / American Rebel Holdings, Inc. (OTCID:AREB), creator of American Rebel Light Beer, America's Patriotic, God-Fearing, Constitution-Loving, National Anthem-Singing, Stand Your Ground Beer(TM), today announced that its highly anticipated George Washington Founding ..</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>How can a company navigate business cycles and achieve lasting success: Chairman and President of Midea Group</v>
+        <v>American Rebel Light Beer Releases George Washington Founding Fathers Campaign on AmericanRebelBeer.com</v>
       </c>
       <c r="B254" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C254" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D254" t="str">
         <v>Media</v>
       </c>
       <c r="E254" t="str">
-        <v>https://www.prnewswire.com/news-releases/how-can-a-company-navigate-business-cycles-and-achieve-lasting-success-chairman-and-president-of-midea-group-302812867.html</v>
+        <v>https://www.newswire.com/news/american-rebel-light-beer-releases-george-washington-founding-fathers-campaign</v>
       </c>
       <c r="F254" t="str">
-        <v>GUANGZHOU, China, June 29, 2026 /PRNewswire/ -- This is a news report from South: Starting June 27, Guangdong will launch the "Beacon Over Lingnan" video series across major online platforms. The first episode features a dialogue with Fang Hongbo, Chairman and President of Midea Group....</v>
+        <v>Patriotic Video Featuring George Washington and American Rebel Holdings, Inc. (OTCID:AREB) CEO Andy Ross Now Available for Public Viewing as Part of the Company's Growing "Historic Moments" and "Be A Rebel" Campaign New Founding Fathers Content Expands American Rebel Light Beer's America 250 Celebration and Invites Patriotic Americans to Stand Tall, Stand Proud and "Be A Rebel" Campaign Video Available Now at AmericanRebelBeer.com</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>Dahua Technology presenta "L'IA visibile nelle nuove energie" presso Intersolar Europe 2026</v>
+        <v>[Video] Samsung AI Assistant Helps Teachers Create More Engaging and Accessible Lessons</v>
       </c>
       <c r="B255" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C255" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D255" t="str">
-        <v>Media</v>
+        <v>AI, Media, Education</v>
       </c>
       <c r="E255" t="str">
-        <v>https://www.prnewswire.com/news-releases/dahua-technology-presenta-lia-visibile-nelle-nuove-energie-presso-intersolar-europe-2026-302812639.html</v>
+        <v>https://news.samsung.com/global/video-samsung-ai-assistant-helps-teachers-create-more-engaging-and-accessible-lessons</v>
       </c>
       <c r="F255" t="str">
-        <v>MONACO, 27 giugno 2026 /PRNewswire/ -- Dahua Technology, fornitore leader a livello mondiale di soluzioni e servizi AIoT incentrati sui video, ha presentato le sue ultime innovazioni per il settore delle energie rinnovabili a Intersolar Europe 2026. Con il tema "L'IA visibile nelle nuove...</v>
+        <v>Helping every student stay engaged and supported throughout a lesson requires teachers to balance instruction, interaction, and individual learning needs. Managing these different needs while maintaining lesson flow can add to a teacher’s workload. Samsung AI Assistant is a built-in app for compatible Android-based Samsung Interactive Displays that helps teachers support every stage of a […]</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>New to The Street Announces Broadcast of Show #759 on Bloomberg Television ...</v>
+        <v>Kuaishou Technology Announces Second Quarter and Interim 2026 Unaudited Financial Results</v>
       </c>
       <c r="B256" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C256" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D256" t="str">
-        <v>Finance, Media</v>
+        <v>Finance, SaaS, Media</v>
       </c>
       <c r="E256" t="str">
-        <v>https://pr-inside.com/new-to-the-street-announces-broadcast-of-show-759-on-bloomberg-television-r5195236.htm</v>
+        <v>https://www.prnewswire.com/news-releases/kuaishou-technology-announces-second-quarter-and-interim-2026-unaudited-financial-results-302855081.html</v>
       </c>
       <c r="F256" t="str">
-        <v>(PR-inside.com) FreeCast (NASDAQ:CAST), Big Sky Industrial (NASDAQ:BSIN), Virtuix Holdings (NASDAQ:VTIX), and Marco Polo Exchange's Steve Carlson Featuring Argentina's Capital Markets Highlight This Week's National Broadcast NEW YORK CITY, NY / ACCESS Newswire / June 27, 2026 / New to The Street, one of the nation's longest-running business television brands, announced that Show #759 will broadcast tonight at 6:30 p.m. Eastern Time on Bloomberg Television as sponsored programming across the United States, Latin America, and the Middle East &amp; North Africa (MENA), delivering interviews, market commentary, and investor-focused programming to a global audience. Now celebrating nearly 18 years of broadcasting, New to The Street ..</v>
+        <v>HONG KONG, Aug. 19, 2026 /PRNewswire/ -- Kuaishou Technology ("Kuaishou" or the "Company"; HKD Counter Stock Code: 01024 / RMB Counter Stock Code: 81024), a leading content community and social platform, today announced its unaudited consolidated results for the three months and six...</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>LumeFlow AI Launches Major Platform Update with Seedance 2.0 Mini, 4K Video Generation, and Marketing Studio</v>
+        <v>Bioz and InvivoGen Elevate Scientific Discovery with an Expanded Digital ...</v>
       </c>
       <c r="B257" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C257" t="str">
-        <v>Send2Press</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D257" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E257" t="str">
-        <v>https://www.send2press.com/wire/lumeflow-ai-launches-major-platform-update-with-seedance-2-0-mini-4k-video-generation-and-marketing-studio/</v>
+        <v>https://pr-inside.com/bioz-and-invivogen-elevate-scientific-discovery-with-an-expanded-digital-r5213865.htm</v>
       </c>
       <c r="F257" t="str">
-        <v>SHENZHEN, China, June 27, 2026 (SEND2PRESS NEWSWIRE) -- LumeFlow AI has officially announced a major platform update designed to empower creators with faster AI video generation, professional-quality visual production, and streamlined marketing workflows. The latest release introduces ByteDance's newest Seedance 2.0 Mini model, native 4K support for Seedance 2.0, and the all-new Marketing Studio.</v>
+        <v>(PR-inside.com) PALO ALTO, CA / ACCESS Newswire / August 19, 2026 / Bioz, Inc. , the scientific marketing platform that transforms peer-reviewed research into evidence-rich product experiences, is proud to announce the expansion of its longstanding partnership withInvivoGen , a leading provider of innovative tools for immunology, cell biology, and innate immune research. For years, InvivoGen has leveraged Bioz solutions to connect researchers with peer-reviewed scientific evidence supporting its products. Building on this successful collaboration, InvivoGen has expanded its digital experience with theBioz Content Hub : a centralized, standalone destination that brings relevant scientific publications together in one intuitive research environment. The Bioz ..</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>Dahua Technology toont "zichtbare AI in nieuwe energie" op Intersolar Europe 2026</v>
+        <v>Kristine Mirelle Opens Enrollment for a Coaching Program That Teaches Business Owners to Build a Video Presence Without Ever Getting in Front of a Camera</v>
       </c>
       <c r="B258" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C258" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D258" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E258" t="str">
-        <v>https://www.prnewswire.com/news-releases/dahua-technology-toont-zichtbare-ai-in-nieuwe-energie-op-intersolar-europe-2026-302812530.html</v>
+        <v>https://pressreleasenews.org/pressroom/kristine-mirelle-opens-enrollment-for-a-coaching-program-that-teaches-business-owners-to-build-a-video-presence-without-ever-getting-in-front-of-a-camera</v>
       </c>
       <c r="F258" t="str">
-        <v>MÜNCHEN, 27 juni 2026 /PRNewswire/ -- Dahua Technology, een toonaangevende video-gerichte AIoT-oplossing en dienstverlener, heeft zijn nieuwste innovaties voor de sector van hernieuwbare energie gepresenteerd op Intersolar Europe 2026. Onder het thema "zichtbare AI in nieuwe energie"...</v>
+        <v/>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>TEST HEADLINE</v>
+        <v>ZentrumHub Integrates Sabre to Expand Global Hotel Inventory Access for Travel Businesses</v>
       </c>
       <c r="B259" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C259" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D259" t="str">
-        <v>Media</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E259" t="str">
-        <v>https://www.prnewswire.com/news-releases/test-headline-302812494.html</v>
+        <v>https://www.prnewswire.com/news-releases/zentrumhub-integrates-sabre-to-expand-global-hotel-inventory-access-for-travel-businesses-302854985.html</v>
       </c>
       <c r="F259" t="str">
-        <v>NEW YORK, June 26, 2026 /PRNewswire/ -- TEST TEST TEST TEST TEST TEST TEST TEST TEST TEST TEST TEST TEST TEST TEST TEST TEST TEST View original content to download multimedia:https://www.prnewswire.com/news-releases/test-headline-302812494.html SOURCE PR Newswire...</v>
+        <v>Partnership brings Sabre's global lodging content into the ZentrumHub hotel API, adding to an existing network of 100+ hotel suppliers SOUTHLAKE, Texas, Aug. 19, 2026 /PRNewswire/ -- ZentrumHub, an AI-powered travel technology company, today announced a global distribution partnership...</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>TEST</v>
+        <v>Flex LNG - Second Quarter 2026 Presentation</v>
       </c>
       <c r="B260" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C260" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D260" t="str">
         <v>Media</v>
       </c>
       <c r="E260" t="str">
-        <v>https://www.prnewswire.com/news-releases/test-302812490.html</v>
+        <v>https://www.prnewswire.com/news-releases/flex-lng--second-quarter-2026-presentation-302854962.html</v>
       </c>
       <c r="F260" t="str">
-        <v>NEW YORK, June 26, 2026 /PRNewswire/ -- test test test test test test test View original content to download multimedia:https://www.prnewswire.com/news-releases/test-302812490.html SOURCE PR Newswire...</v>
+        <v>HAMILTON, Bermuda, Aug. 19, 2026 /PRNewswire/ -- Please find enclosed the presentation of Flex LNG Ltd.'s second quarter 2026 results which will be presented in a live video webcast today at 15:00 CEST (09:00 a.m. EST). In order to watch the webcast, use the following link: Link to...</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>American Rebel CEO Andy Ross to Headline "The Bruce Collins Show," ...</v>
+        <v>GCI : Le problème des 174 milliards de streaming illégal lors de la Coupe du monde</v>
       </c>
       <c r="B261" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C261" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D261" t="str">
-        <v>Media</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E261" t="str">
-        <v>https://pr-inside.com/american-rebel-ceo-andy-ross-to-headline-the-bruce-collins-show-r5195165.htm</v>
+        <v>https://www.prnewswire.com/news-releases/gci--le-probleme-des-174-milliards-de-streaming-illegal-lors-de-la-coupe-du-monde-302853927.html</v>
       </c>
       <c r="F261" t="str">
-        <v>(PR-inside.com) National podcast appearance puts America's Patriotic Beer, America's Patriotic Brand, and Andy Ross's unapologetic American Rebel message in front of patriotic listeners across the USA as Americans prepare to celebrate Independence Day and look ahead to the nation's 250th birthday NASHVILLE, TN / ACCESS Newswire / June 26, 2026 / American Rebel Holdings, Inc. (OTC PINK:AREB) (www.americanrebel.com), America's Patriotic Brand and the maker of American Rebel Light Beer (www.americanrebelbeer.com), announced that Founder, Chairman, and CEO Andy Ross will appear live on "The Bruce Collins Show" on Monday, June 29, 2026, from 11:00 a.m. to 12:00 p.m. Ross will join host Bruce ..</v>
+        <v>La GCI estime à 174,3 milliards le nombre de visionnages illégaux éligibles à l'échelle mondiale pendant la Coupe du monde de la FIFA 2026, dont 95 % comportaient des publicités pour des jeux d'argent non réglementés. HENDERSON, Nevada, 19 août 2026 /PRNewswire/ -- La Gaming Compliance...</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>American Rebel CEO Andy Ross to Headline "The Bruce Collins Show," Rallying America's Patriotic Brand and National Growth Story</v>
+        <v>GCI: The World Cup's 174 Billion Illegal Streaming Problem</v>
       </c>
       <c r="B262" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C262" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D262" t="str">
-        <v>Media</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E262" t="str">
-        <v>https://www.newswire.com/news/american-rebel-ceo-andy-ross-to-headline-the-bruce-collins-show-22811428</v>
+        <v>https://www.prnewswire.com/news-releases/gci-the-world-cups-174-billion-illegal-streaming-problem-302852859.html</v>
       </c>
       <c r="F262" t="str">
-        <v>National podcast appearance puts America's Patriotic Beer, America's Patriotic Brand, and Andy Ross's unapologetic American Rebel message in front of patriotic listeners across the USA as Americans prepare to celebrate Independence Day and look ahead to the nation's 250th birthday</v>
+        <v>GCI estimates 174.3 billion qualifying illegal stream views globally across the 2026 FIFA World Cup, with 95% carrying advertising for unregulated gambling HENDERSON, Nev. , Aug. 19, 2026 /PRNewswire/ -- Gaming Compliance International (GCI) today releases its first complete global...</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>TEN Holdings, Inc. Announces Pricing of $7.5 Million Offering</v>
+        <v>GCI:El problema de los 174.000 millones de visualizaciones ilegales en streaming durante la Copa Mundial</v>
       </c>
       <c r="B263" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C263" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D263" t="str">
-        <v>Finance, Media</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E263" t="str">
-        <v>https://www.prnewswire.com/news-releases/ten-holdings-inc-announces-pricing-of-7-5-million-offering-302812352.html</v>
+        <v>https://www.prnewswire.com/news-releases/gciel-problema-de-los-174-000-millones-de-visualizaciones-ilegales-en-streaming-durante-la-copa-mundial-302853931.html</v>
       </c>
       <c r="F263" t="str">
-        <v>LANGHORNE, Pa., June 26, 2026 /PRNewswire/ -- TEN Holdings, Inc. (Nasdaq: XHLD) (the "Company"), through its subsidiary, Ten Events, Inc., a provider of event planning, production, and broadcasting services, today announced the pricing of its offering (the "Offering") for the purchase and...</v>
-[...2 lines deleted...]
-    <row r="264">
+        <v>GCI estima que a nivel mundial se registraron 174.300 millones de visualizaciones ilegales en streaming durante la Copa Mundial de la FIFA 2026, de las cuales el 95% incluían publicidad de apuestas no reguladas. HENDERSON, Nev., 19 de agosto de 2026 /PRNewswire/ -- Gaming Compliance...</v>
+      </c>
+    </row>
+    <row r="264" xml:space="preserve">
       <c r="A264" t="str">
-        <v>Prime Video to Deliver Comprehensive Coverage of NBA Summer League in Las Vegas</v>
+        <v>Aurentis Capital Group Announces Technology-Driven Trading Platform for Global Markets</v>
       </c>
       <c r="B264" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C264" t="str">
-        <v>WebWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D264" t="str">
-        <v>Gaming, Media</v>
+        <v>SaaS, Media, Education</v>
       </c>
       <c r="E264" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356824</v>
-[...2 lines deleted...]
-        <v>Prime Video Sports today announced it will provide exclusive coverage of NBA Summer League, delivering 38 games over 10 consecutive days from July 9&amp;#8211;18. Fans can catch each game live on Prime Video in more than 200 countries around the world, with halftime coverage and bridge programming between each game. NBA Summer League tips off in Las Vegas on Thursday, July 9 at 3:30 p.m. ET with the Minnesota Timberwolves facing the New Orleans Pelicans. Highlights of Prime&amp;#39;s schedule includes the f... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356824</v>
+        <v>https://www.acnnewswire.com/press-release/english/109227/</v>
+      </c>
+      <c r="F264" t="str" xml:space="preserve">
+        <v xml:space="preserve">LONDON, Aug 19, 2026 - (ACN Newswire) - Aurentis Capital Group has announced a technology-driven trading platform designed to provide market participants with access to a range of global financial instruments through a streamlined digital environment.
+The platform is designed around the needs of traders seeking access to markets including equities, commodities, currencies and indices. Aurentis Capital said its approach combines market access with digital tools intended to support market monitoring, analysis and account management.
+Platform Designed for Multi-Asset Market Access
+Aurentis Capital Group's platform brings multiple financial markets together within a single trading environment. The offering is intended to allow users to monitor market movements, review positions and manage trading activity through digital devices.
+The company said the platform has been developed with an emphasis on accessibility and ease of use, with functionality available across desktop and mobile environments.
+Focus on Trading Technology
+The platform incorporates market-monitoring and analytical functionality intended to support traders as they assess changing market conditions.
+Features include market data, charting capabilities and account-management tools. The company said the technology is intended to provide traders with a centralized environment for monitoring markets and managing their trading activity.
+Educational and Analytical Resources
+Alongside its trading technology, Aurentis Capital provides educational and analytical resources covering financial markets and trading-related topics.
+The resources are intended to support users in developing their understanding of market structure, trading strategies and risk-management principles. Educational materials may include market commentary, tutorials, analytical resources and other learning content, subject to availability through the platform.
+Risk and Market Considerations
+Trading financial instruments, particularly leveraged products such as Contracts for Difference (CFDs), involves significant risk and may not be suitable for all investors. Market prices can move rapidly, and losses can occur. Depending on the product, leverage and applicable jurisdiction, losses may exceed the initial amount invested.
+Prospective clients should review the applicable product documentation, terms and risk disclosures before trading and should consider whether the products are appropriate for their individual circumstances. Where appropriate, independent financial advice should be obtained.
+About Aurentis Capital Group
+Aurentis Capital (https://aurentiscg.com) is a financial-services brand focused on providing technology-enabled access to global financial markets. The company develops its offering around digital trading infrastructure, market access and resources intended to support market participants.
+Media contact
+Brand: Aurentis Capital Group
+Contact: Media team
+Website: https://aurentiscg.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>Read all about it! The Paper will return for a second season to Sky and streaming service NOW on 10 September</v>
+        <v>Lionsgate Play Selects NAGRAVISION to Protect Streaming Service</v>
       </c>
       <c r="B265" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C265" t="str">
-        <v>WebWire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D265" t="str">
-        <v>Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E265" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356822</v>
+        <v>https://www.newmediawire.com/news/lionsgate-play-selects-nagravision-to-protect-streaming-service-7088670</v>
       </c>
       <c r="F265" t="str">
-        <v>The Paper is set to return for a second season to Sky and streaming service NOW, with all episodes landing on 10 September. The returning series will star Domhnall Gleeson, Sabrina Impacciatore, Chelsea Frei, Melvin Gregg, Gbemisola Ikumelo, Tim Key, Ramona Young, Eric Rahill, Duane Shepard Sr., Alex Edelman, and Oscar Nu�ez. - - New guest stars this season include actors and comedians Jon Lovitz ( The Simpsons ), Andy Richter ( Conan ), Lisa Gilroy ( Jury Duty ), Matt Braunger ( Agen... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356822</v>
+        <v>NAGRA Multi-DRM, a Core Solution of the NAGRA Venturi Ecosystem, Helps Lionsgate Play Secure and Protect the Value of Its Premium Streaming Content Catalogue, and Build a Foundation for Intelligence-driven Streaming Security CHESEAUX-SUR-LAUSANNE, SWITZERLAND, and PHOENIX, AZ - August 18, 2026 ( NEWMEDIAWIRE ) - NAGRAVISION , a Kudelski Group (SIX:KUD.S) company and the world's leading independent provider of content protection and media and entertainment solutions, today announced that Lionsgate Play Asia has selected NAGRA Multi-DRM , a foundational security solution within the recently launched NAGRA Venturi ecosystem, to safeguard its premium content catalogue on its OTT platform. As competition intensifies in India’s fast-growing streaming market, Lionsgate Play’s differentiated conte</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>CFC+ launches as our new global content subscription</v>
+        <v>Impact Podcast with John Shegerian Features Rising Stars of ITAD in Special Episode Taped Live at ITAD Summit 2026</v>
       </c>
       <c r="B266" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C266" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D266" t="str">
         <v>Media</v>
       </c>
       <c r="E266" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356818</v>
+        <v>https://finance.yahoo.com/technology/articles/impact-podcast-john-shegerian-features-211900913.html</v>
       </c>
       <c r="F266" t="str">
-        <v>As a launch special, the first of the exciting new features and exclusives bringing supporters worldwide closer to the club is Back to the Backline, a mini-documentary following Levi Colwill &amp;#39;s recent return to the team after the setback of serious injury, featuring interviews with the defender and club staff, along with unseen footage charting his recovery. - - Back to the Backline can be viewed now in full with a subscription to CFC by clicking here. Save on pre-season with CFC+ C... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356818</v>
+        <v>LOS ANGELES, August 18, 2026--Three next generation leaders of the IT Asset Disposition (ITAD) industry are the featured guests this week on a special edition of the Impact Podcast with John Shegerian that was taped live at the ITAD Summit in Las Vegas.</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>Orange Slices Podcast Brings U.S. Soccer Community to Life at NYC Event Celebrating the Game's Past, Present, and Future</v>
+        <v>Vadzo Imaging Validates Dual Endpoint USB streaming and Onboard Storage on MerlinPlus-521CRS 5MP AR0521 USB 2.0 Camera</v>
       </c>
       <c r="B267" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C267" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D267" t="str">
-        <v>Gaming, Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E267" t="str">
-        <v>https://www.prnewswire.com/news-releases/orange-slices-podcast-brings-us-soccer-community-to-life-at-nyc-event-celebrating-the-games-past-present-and-future-302812127.html</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-dual-endpoint-usb-streaming-and-onboard-22847871</v>
       </c>
       <c r="F267" t="str">
-        <v>NEW YORK, June 26, 2026 /PRNewswire/ -- As interest in soccer continues to surge across the United States, fans have increasingly sought deeper connection and community around the sport. Orange Slices, a podcast hosted by former U.S. Men's National Team player Heath Pearce and produced by...</v>
+        <v>Vadzo Imaging has Highlights the MerlinPlus-521CRS, a 5MP AR0521 USB 2.0 Camera designed for OEMs and embedded vision integrators requiring simultaneous live video streaming and local recording from a single compact camera platform. Built around the onsemi AR0521 image sensor, the camera combines USB 2.0 UVC connectivity, Dual Endpoint Streaming, Onboard Storage, GPIO connectivity and M12/S-Mount optics for integration across security, surveillance, smart infrastructure and embedded imaging applications</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>LEE CRONIN'S THE MUMMY Begins Streaming Exclusively On HBO Max July 3</v>
+        <v>Key Takeaways from Disney's Streaming Showcase at D23: The Ultimate Disney Fan Event</v>
       </c>
       <c r="B268" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C268" t="str">
         <v>WebWire</v>
       </c>
       <c r="D268" t="str">
         <v>Media</v>
       </c>
       <c r="E268" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356814</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359040</v>
       </c>
       <c r="F268" t="str">
-        <v>Warner Bros. Pictures&amp;#39; LEE CRONIN&amp;#39;S THE MUMMY will make its global streaming debut exclusively on HBO Max on FRIDAY, JULY 3. The film will debut on HBO linear on SATURDAY, JULY 4 at 8:00 p.m. ET. LEE CRONIN&amp;#39;S THE MUMMY stars Jack Reynor, Laia Costa, May Calamawy, Natalie Grace, with Veronica Falco&amp;amp;#769;n. - - The young daughter of a journalist disappears into the desert without a trace&amp;#8212;eight years later, the broken family is shocked when she is returned to them, as what should be a j... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356814</v>
+        <v>At this year&amp;#39;s D23: The Ultimate Disney Fan Event, Disney brought together leaders from across Disney+ and ESPN to showcase how they are evolving the user experience and content strategy to meet fans wherever and however they watch. Executives were also joined by content creators to discuss Disney&amp;#39;s approach to storytelling beyond traditional formats, expanding its global reach through locally relevant content, and reaching sports fans across the entire Disney ecosystem. - - Disney+ and E... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359040</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>Carly Rae Jepsen Shares New Single and Video “On Wires”</v>
+        <v>/C O R R E C T I O N -- Breezeline/</v>
       </c>
       <c r="B269" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C269" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D269" t="str">
         <v>Media</v>
       </c>
       <c r="E269" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356811</v>
+        <v>https://www.prnewswire.com/news-releases/breezeline-teams-up-with-directv-to-launch-new-streaming-bundle-302854347.html</v>
       </c>
       <c r="F269" t="str">
-        <v>Today, multi-platinum, GRAMMY &amp;#174; Award-nominated pop singer/songwriter Carly Rae Jepsen dropped &amp;#8220;On Wires&amp;#8221; &amp;#8211; the lead single from her new album, Day and Night. Set for release on September 18 via Interscope Records, the 24-track double captures a blurred, dreamlike sense of time where nights stretch into mornings and days dissolve into nights, creating a feeling of being suspended inside a moment. Within that 24-hour cycle, &amp;#8220;On Wires&amp;#8221; lands in the day period &amp;#8211; a suite of bright... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356811</v>
+        <v>In the news release, Breezeline Teams Up with DIRECTV to Launch New Streaming Bundle, issued 18-Aug-2026 by Breezeline over PR Newswire, we are advised by the company that changes have been made. The complete, corrected release follows, with additional details at the end: Breezeline Teams...</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>SMX: State Recycling Mandates Are Creating a New Demand for Verifiable Materials</v>
+        <v>Vadzo Imaging Introduces Wave-234CGE: 2MP AR0234 Wi-Fi Camera with Dual-Band Connectivity and ONVIF Compliance for Patient Monitoring</v>
       </c>
       <c r="B270" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C270" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D270" t="str">
-        <v>Finance, Media</v>
+        <v>Healthcare, Media</v>
       </c>
       <c r="E270" t="str">
-        <v>https://www.prnewswire.com/news-releases/smx-state-recycling-mandates-are-creating-a-new-demand-for-verifiable-materials-302811990.html</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-introduces-wave-234cge-2mp-ar0234-wi-fi-camera-with-dual-22847924</v>
       </c>
       <c r="F270" t="str">
-        <v>NEW YORK CITY, June 26, 2026 /PRNewswire/ - As states impose stricter recycling, recycled-content and producer-responsibility laws, SMX (NASDAQ: SMX) is entering a policy environment increasingly built around the one issue its technology was designed to address: proof. The next phase of...</v>
+        <v>Built for patient rooms and care environments that need dependable wireless video without a cabling project, this compact camera pairs the Onsemi AR0234 sensor with Dual-Band Wi-Fi, an electromechanical IR filter, and ONVIF compliance, giving healthcare integrators a camera that connects to existing monitoring systems without a proprietary protocol.</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>SoundWise Launches Free Forever AI Audio and Video Transcription Tool for Unlimited Speech to Text Conversion</v>
+        <v>WebFX, OmniSEO® Recognized by Business Intelligence Group with 2026 Sales and Marketing Excellence Award -- The Sammy</v>
       </c>
       <c r="B271" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C271" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D271" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E271" t="str">
-        <v>https://www.prnewswire.com/news-releases/soundwise-launches-free-forever-ai-audio-and-video-transcription-tool-for-unlimited-speech-to-text-conversion-302811799.html</v>
+        <v>https://www.prweb.com/releases/webfx-omniseo-recognized-by-business-intelligence-group-with-2026-sales-and-marketing-excellence-award--the-sammy-302854040.html</v>
       </c>
       <c r="F271" t="str">
-        <v>Browser-based AI transcription service combines unlimited free local processing, 10x faster cloud transcription, support for 98+ languages, and broad audio and video format compatibility — all without per-minute fees. LOS ANGELES, June 26, 2026 /PRNewswire/ -- Podcasts, online courses,...</v>
+        <v>WebFX has been named a Technology Market Master winner of the 2026 Sales and Marketing Excellence Awards ("The Sammy") by the Business Intelligence Group. The agency was recognized in the SEO, GEO &amp; Content Discovery category for its industry-leading AI optimization solutions and OmniSEO®...</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>Vox Royalty Sells I-80 Gold Offtake Stream</v>
+        <v>Studio52 Achieves Top Ranking as the #1 Animation Company in the UAE by GoodFirms</v>
       </c>
       <c r="B272" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C272" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D272" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E272" t="str">
-        <v>https://pr-inside.com/vox-royalty-sells-i-80-gold-offtake-stream-r5194929.htm</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766454</v>
       </c>
       <c r="F272" t="str">
-        <v>(PR-inside.com) All amounts in U.S. dollars unless otherwise indicated DENVER, CO / ACCESS Newswire / June 26, 2026 /Vox Royalty Corp. (NASDAQ:VOXR)(TSX:VOXR) ("Vox" or the "Company"), a returns-focused mining royalty and streaming company, is pleased to announce that, its subsidiary, Vox Royalty Cayman SEZC ("Vox Cayman"), has agreed to sell its capped gold offtake stream (the "i-80 Stream"), to i-80 Gold Corp. ("i-80 Gold"), for total consideration of $4.8 million (the "Transaction"), to be satisfied through the issuance to Vox of i-80 Gold common shares (the "Consideration Shares"). The Consideration Shares will be freely tradeable and not subject to any resale restrictions ..</v>
+        <v>Dubai, UAE, 2026-08-18 — /EPR Network/ — Studio52, a leading animation video production company in the UAE, has achieved a significant industry milestone by being ranked [read full press release...]</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>NYSE Content Update: Doncasters Shares Jump 42% in NYSE Trading Debut</v>
+        <v>Koozee Launches an All-in-One AI Visual Production Platform for Apparel E-Commerce</v>
       </c>
       <c r="B273" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C273" t="str">
-        <v>PR Newswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D273" t="str">
-        <v>Finance, Media</v>
+        <v>AI, SaaS, Retail, Media</v>
       </c>
       <c r="E273" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-doncasters-shares-jump-42-in-nyse-trading-debut-302811857.html</v>
+        <v>https://www.send2press.com/wire/koozee-launches-an-all-in-one-ai-visual-production-platform-for-apparel-e-commerce/</v>
       </c>
       <c r="F273" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, June 26, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>SYDNEY, Australia, Aug. 18, 2026 (SEND2PRESS NEWSWIRE) -- STARII TECHNOLOGY PTY LTD today announced the launch of Koozee, an AI visual production platform for apparel e-commerce. It helps apparel businesses create AI-generated model images, product visuals and apparel videos. Koozee generates main product images, flat lays, detail shots, ghost mannequin images and listing-page assets.</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>Maris-Tech Awarded a Government Defense Contract as Prime Contractor</v>
+        <v>Madison Investments (Canada) Ltd. (MMID &amp; MLRG) Opens the Market</v>
       </c>
       <c r="B274" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C274" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D274" t="str">
-        <v>Finance, AI, Automotive, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E274" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/26/3318199/0/en/Maris-Tech-Awarded-a-Government-Defense-Contract-as-Prime-Contractor.html</v>
+        <v>https://www.newsfilecorp.com/release/310269/Madison-Investments-Canada-Ltd.-MMID-MLRG-Opens-the-Market</v>
       </c>
       <c r="F274" t="str">
-        <v>Company expands beyond its core edge video and AI portfolio with a contract to develop and supply a military standard (“MIL-STD”) vehicle-mounted audio-based system for armored fighting vehicles</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 18, 2026) - Mark Henrickson, Chief Executive Officer, Madison Investments (Canada) Ltd. (the "Company"), and his team, joined Graham MacKenzie, Managing Director, Exchange Traded Products, Toronto Stock Exchange ("TSX") to open the market and celebrate the Company's entry into the Canadian ETF market with two new ETFs: Madison US Large Cap ETF (TSX: MLRG)Madison US Mid Cap ETF (TSX: MMID)Cannot view this video? ...</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>Planet Money Author Alex Mayyasi Launches New Food Economics Podcast, ...</v>
+        <v>Bonus Gift Subs Are Coming to Dual Format Streams</v>
       </c>
       <c r="B275" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C275" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D275" t="str">
-        <v>SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E275" t="str">
-        <v>https://pr-inside.com/planet-money-author-alex-mayyasi-launches-new-food-economics-podcast-r5194901.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359024</v>
       </c>
       <c r="F275" t="str">
-        <v>(PR-inside.com) DALLAS, TX / ACCESS Newswire / June 26, 2026 / Today, Liberated Syndication Inc. ("Libsyn"), the leading podcasting platform for creators and advertisers, announced a new exclusive hosting and advertising partnership with Gastronomics, the all-new audio and video podcast exploring the business of food. Hosted by Alex Mayyasi - author ofPlanet Money , a No. 3 New York Times bestseller, and longtime contributor toNPR's Planet Money- the show examines the economic forces shaping what we eat, where we eat, and why food trends emerge. Under the agreement, Libsyn will exclusively host and monetize Gastronomics, connecting premium advertisers with a highly engaged ..</v>
+        <v>Dual Format streamers, this one&amp;#39;s for you - - We&amp;#39;ve loved seeing more and more creators going live in Dual Format &amp;#8211; streaming in horizontal and vertical formats at the same time to reach more viewers on mobile and desktop in one go. To celebrate our Dual Format community, we&amp;#39;re running a limited-time Bonus Gift Sub Matching promotion exclusively for Dual Format streams. - - From August 20 at 10 am PT through August 27 at 10 am PT, when viewers purchase 5 gift subs on channels streaming in... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359024</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>Planet Money Author Alex Mayyasi Launches New Food Economics Podcast, Gastronomics, in Exclusive Libsyn Partnership</v>
+        <v>Anoki AI Awarded AI Marketing Copilot of the Year for ContextIQ Platform</v>
       </c>
       <c r="B276" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C276" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D276" t="str">
-        <v>Media</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E276" t="str">
-        <v>https://www.newswire.com/news/planet-money-author-alex-mayyasi-launches-new-food-economics-podcast-22804192</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/anoki-ai-awarded-ai-marketing-140000349.html</v>
       </c>
       <c r="F276" t="str">
-        <v/>
+        <v>MOUNTAIN VIEW, Calif., August 18, 2026--Anoki AI, the video AI company, today announced that ContextIQ, its AI-native CTV planning platform, has been named "AI Marketing Copilot of the Year" in the 9th annual MarTech Breakthrough Awards. The recognition validates Anoki’s pioneering approach to AI, which understands what is actually happening inside streaming video, scene by scene — giving advertisers unprecedented transparency and control over where their ads appear.</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>Renoise and Contra Open $10,500 Creator Challenge for AI-Generated ...</v>
+        <v>Sky Sports and The Fast and the Curious announce new partnership</v>
       </c>
       <c r="B277" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C277" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D277" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E277" t="str">
-        <v>https://pr-inside.com/renoise-and-contra-open-10-500-creator-challenge-for-ai-generated-r5194814.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359019</v>
       </c>
       <c r="F277" t="str">
-        <v>(PR-inside.com) Renoise and Contra have launched a co-branded short-film challenge, open June 22-30, 2026, with a $10,500 total prize pool. Contra, with over one million creators, hosts, and manages the challenge. DOVER, DE / ACCESS Newswire / June 26, 2026 / Renoise and Contra have launched a co-branded short-film challenge, open June 22-30, 2026, with a $10,500 total prize pool. Creators are asked to produce a 15-60 second cinematic video using Renoise, with one rule: the story must end with an unexpected plot twist.Participants sign up on Contra, receive 1,000 free Renoise credits, and submit with the Renoise watermark and #RenoiseChallenge tag. ..</v>
+        <v>Sky Sports and The Fast and the Curious have announced a new long-term strategic partnership with the ambition of unlocking new audiences amongst under-35 and female fans as well as increasing commercial opportunities. - - The partnership will bring cross-promotional opportunities with collaborative social posts and the inclusion of Fast &amp;amp; Curious content within Sky&amp;#39;s digital ecosystem. The Fast and The Curious will promote Sky Sports via a host-read ad in each episode with increased oppor... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359019</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>USACasinos.com Names McLuck Best New Sweepstakes Casino of 2026</v>
+        <v>NASA, ESA Astronauts Begin Spacewalk to Swap High-Speed Antenna</v>
       </c>
       <c r="B278" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C278" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D278" t="str">
-        <v>Gaming, Media</v>
+        <v>Media</v>
       </c>
       <c r="E278" t="str">
-        <v>https://pr-inside.com/usacasinos-com-names-mcluck-best-new-sweepstakes-casino-of-r5194810.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359017</v>
       </c>
       <c r="F278" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / What the USACasinos.com Recognition Means for the Sweepstakes Casino Space USACasinos.com, one of the more established names in online casino comparison guide content, has officially named McLuck the best new sweepstakes casino of 2026. The designation followed months of hands-on evaluation across dozens of platforms, covering game libraries, mobile performance, redemption speed, and bonus transparency in granular detail. This is not a participation trophy. USACasinos.com runs a structured review process that mirrors how real players interact with these sites, they sign up, buy coin packages, test customer support, and, most critically, ..</v>
+        <v>NASA astronaut Anil Menon and ESA (European Space Agency) astronaut Sophie Adenot began a spacewalk at 8:29 a.m. EDT outside the International Space Station to replace a Space-to-Ground antenna on the International Space Station. - - The spacewalk is streaming through a variety of platforms. Learn where to watch online: https://www.nasa.gov/live - - Menon is spacewalk crew member 1, wearing the suit with red stripes. Adenot is crew member 2, wearing the unmarked suit. - - Learn more ab... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359017</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>Sonilo Refines Its Video-to-Music Model with V1.1 Update</v>
+        <v>2026 NFL Melbourne National Anthem and In-Game Entertainment Announced</v>
       </c>
       <c r="B279" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C279" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D279" t="str">
-        <v>Finance, AI, Media</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E279" t="str">
-        <v>https://www.prnewswire.com/news-releases/sonilo-refines-its-video-to-music-model-with-v1-1-update-302811642.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359011</v>
       </c>
       <c r="F279" t="str">
-        <v>The update builds on Sonilo's mission to help creators generate original music directly from their footage in seconds, without text prompts, stock libraries or copyright risk. SAN FRANCISCO, June 26, 2026 /PRNewswire/ -- Sonilo, the world's first professionally licensed video-to-music AI...</v>
+        <v>The National Football League announced that Australian singer Cody Simpson and American rock band Infinity Song will perform the National Anthems of Australia and the United States prior to the 2026 NFL Melbourne Game between the San Francisco 49ers and Los Angeles Rams on Friday, Sept. 11 at 10:35 a.m. ET AEST live on Netflix (Thursday, Sept. 10 at 8:35 p.m. ET in the United States) at the Melbourne Cricket Ground. - - Simpson will perform the Australian National Anthem, followed by Infi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359011</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>Govee Teams Up with Disney's Live-Action Reimagining of "Moana" to Bring Exclusive Smart Lighting Effects Into Homes!</v>
+        <v>Casper TNG Releases His Official Debut Album, Draft Day</v>
       </c>
       <c r="B280" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C280" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D280" t="str">
         <v>Media</v>
       </c>
       <c r="E280" t="str">
-        <v>https://www.prnewswire.com/news-releases/govee-teams-up-with-disneys-live-action-reimagining-of-moana-to-bring-exclusive-smart-lighting-effects-into-homes-302811508.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359010</v>
       </c>
       <c r="F280" t="str">
-        <v>LOS ANGELES, June 26, 2026 /PRNewswire/ -- Govee, a global leader in smart lighting innovation, is teaming up with Disney's "Moana," ahead of its theatrical release on July 10 to celebrate the film's spirit of wayfinding! The collaboration introduces three exclusive lighting effects...</v>
+        <v>LISTEN HERE - - DOWNLOAD MEDIA ASSETS HERE - - &amp;#8220;DIE 2 YOUNG&amp;#8221; FEATURING 100BANDPLAN OUT NOW; VIDEO SHOT IN PARIS - - WATCH HERE - - For more than a decade, Casper TNG has been one of Toronto&amp;#39;s defining rap voices. From independently building one of the city&amp;#39;s most loyal fanbases to earning Platinum success with &amp;#8220;The Market,&amp;#8221; every chapter of his career has led to this moment. Today, Casper releases Draft Day, his official debut album via Universal Music Canada, marking the... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359010</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>Mango AI's AI Dance Tool Turns Photos Into Choreographed Videos</v>
+        <v>Inspired Announces General Counsel Transition</v>
       </c>
       <c r="B281" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C281" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D281" t="str">
-        <v>AI, Media</v>
+        <v>Finance, Gaming, Media</v>
       </c>
       <c r="E281" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356793</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3346921/0/en/inspired-announces-general-counsel-transition.html</v>
       </c>
       <c r="F281" t="str">
-        <v>Dance clips move quickly through social feeds, but producing them usually requires a performer, a camera setup, and editing time. Mango AI has introduced an online AI dance tool that turns still images into animated dance videos for entertainment, social campaigns, character content, and brand posts. - - The AI dance production process begins with a front-facing, full-body photo. A clear image helps the system identify the subject&amp;#39;s face, posture, limbs, and proportions before generatin... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356793</v>
+        <v>NEW YORK, Aug. 18, 2026 (GLOBE NEWSWIRE) -- Inspired Entertainment, Inc. (“Inspired” or the “Company”) (NASDAQ: INSE), a leading B2B provider of gaming content, technology, hardware and services, today announced that Simona Camilleri has stepped down from her role as General Counsel. The Company’s Board of Directors has promoted Carys Damon, Inspired’s Corporate Secretary, to the role of Executive Vice President, General Counsel and Board Secretary effective September 7, 2026. Dr. Camilleri will remain available to assist with the transition through the end of 2026.</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>Spoločnosť Dahua Technology predstavuje na veľtrhu Intersolar Europe 2026 „viditeľnú umelú inteligenciu v oblasti obnoviteľných energii"</v>
+        <v>Kartoon Studios to Participate in the Lytham Partners 2026 Consumer ...</v>
       </c>
       <c r="B282" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C282" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D282" t="str">
-        <v>Media</v>
+        <v>Finance, Retail, Media</v>
       </c>
       <c r="E282" t="str">
-        <v>https://www.prnewswire.com/news-releases/spolonos-dahua-technology-predstavuje-na-vetrhu-intersolar-europe-2026-viditenu-umelu-inteligenciu-v-oblasti-obnovitenych-energii-302811417.html</v>
+        <v>https://pr-inside.com/kartoon-studios-to-participate-in-the-lytham-partners-2026-consumer-r5213580.htm</v>
       </c>
       <c r="F282" t="str">
-        <v>MNÍCHOV, 26. júna 2026 /PRNewswire/ -- Spoločnosť Dahua Technology, popredný svetový poskytovateľ riešení a služieb umelej inteligencie v oblasti internetu vecí (AIoT) zameraných na video, predstavila na veľtrhu Intersolar Europe 2026 svoje najnovšie inovácie pre odvetvie obnoviteľných...</v>
+        <v>(PR-inside.com) BEVERLY HILLS, CA / ACCESS Newswire / August 18, 2026 /Kartoon Studios, Inc. (NYSE American:TOON) ("Kartoon Studios" or the "Company"), a global entertainment company creating, producing, distributing and licensing children's and family content, today announced that it will participate in a webcast presentation at the Lytham Partners 2026 Consumer &amp; Technology Investor Summit, taking place virtually on Tuesday, August 18, 2026. The webcast will take place at 12:30 p.m. ET on Tuesday, August 18, 2026. The webcast can be accessed by visiting the summit home page at https://lythampartners.com/cts2026/ or directly at https://lythampartners.com/cts2026/toon. A replay will also be available through the same ..</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>Společnost Dahua Technology představila na veletrhu Intersolar Europe 2026 téma „Viditelná AI v nové energetice"</v>
+        <v>Crexendo to Add Native vCon Support to NetSapiens Platform, Expanding ...</v>
       </c>
       <c r="B283" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C283" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D283" t="str">
-        <v>AI, Media</v>
+        <v>Finance, SaaS, Media</v>
       </c>
       <c r="E283" t="str">
-        <v>https://www.prnewswire.com/news-releases/spolenost-dahua-technology-pedstavila-na-veletrhu-intersolar-europe-2026-tema-viditelna-ai-v-nove-energetice-302811406.html</v>
+        <v>https://pr-inside.com/crexendo-to-add-native-vcon-support-to-netsapiens-platform-expanding-r5213569.htm</v>
       </c>
       <c r="F283" t="str">
-        <v>MNICHOV, 26. června 2026 /PRNewswire/ -- Společnost Dahua Technology, přední světový poskytovatel řešení a služeb v oblasti AIoT (spojení umělé inteligence a internetu věcí) se zaměřením na video, představila na veletrhu Intersolar Europe 2026 své nejnovější inovace pro odvětví...</v>
+        <v>(PR-inside.com) PHOENIX, AZ / ACCESS Newswire / August 18, 2026 / Crexendo, Inc. (NASDAQ:CXDO), an award-winning software technology company that is a premier provider of cloud communication platform software and unified communications as a service (UCaaS) offerings, including voice, video, contact center, and managed IT services tailored to businesses of all sizes, today announced that its upcoming Version 46 software release will include native, platform-level support for the emerging IETF vCon standard for capturing, storing and exchanging conversational data. The planned integration will enable Crexendo's network of more than 250 platform licensees, collectively supporting over eight million end users, to more ..</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>PhotoShelter Launches Real-Time Workflow Integration with Getty Images to Accelerate Content Licensing</v>
+        <v>Happy Health Raises $75 Million for Healthcare in the Home: NYSE Content Update</v>
       </c>
       <c r="B284" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C284" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D284" t="str">
-        <v>SaaS, Media</v>
+        <v>Finance, Healthcare, Media</v>
       </c>
       <c r="E284" t="str">
-        <v>https://www.prweb.com/releases/photoshelter-launches-real-time-workflow-integration-with-getty-images-to-accelerate-content-licensing-302810291.html</v>
+        <v>https://www.prnewswire.com/news-releases/happy-health-raises-75-million-for-healthcare-in-the-home-nyse-content-update-302854114.html</v>
       </c>
       <c r="F284" t="str">
-        <v>The joint workflow streamlines how organizations manage and submit editorial imagery, reducing the time between capture and commercial availability NEW YORK, June 25, 2026 /PRNewswire-PRWeb/ -- PhotoShelter, a leading digital asset management (DAM) platform for brands, today announced a...</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 18, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>Dadan Expands from Screen Recorder to Full Video Platform with the Launch of 2.0</v>
+        <v>iHeartMedia Celebrates Fifth Anniversary of Cool Zone Media and Announces New Podcast "Natural Causes"</v>
       </c>
       <c r="B285" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C285" t="str">
-        <v>PR.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D285" t="str">
-        <v>SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E285" t="str">
-        <v>https://www.pr.com/press-release/971545</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359000</v>
       </c>
       <c r="F285" t="str">
-        <v>Dadan 2.0 turns the screen recorder into a complete video platform, adding an advanced in-browser editor, real-time analytics, reimagined CTAs with Calendly booking, audio-only recording, redesigned native apps, and new pricing. Nearly 40,000 people already use Dadan. [PR.com]</v>
+        <v>iHeartMedia celebrates the fifth anniversary of Cool Zone Media, a progressive podcast network powered by journalist Robert Evans and managing executive producer Sophie Lichterman that chronicles the divisive truths of the past and present in order to help build a better, more informed future. Since launching in August 2021, the network has grown from an ambitious slate of original podcasts into one of iHeartPodcasts&amp;#39; leading destinations for investigative journalism and storytelling, pro... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359000</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>Redesigned Website by Right Now Marketing Group Enhances Accessibility for Clients of Hartland Bankruptcy Attorney Doug Dern</v>
+        <v>83+ Twin Cities Cannabis Dispensaries Face New Surveillance Standards as Lloyd Security Delivers Compliant Access Control Solutions</v>
       </c>
       <c r="B286" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C286" t="str">
-        <v>PRUnderground</v>
+        <v>PRWeb</v>
       </c>
       <c r="D286" t="str">
         <v>Media</v>
       </c>
       <c r="E286" t="str">
-        <v>https://www.prunderground.com/redesigned-website-by-right-now-marketing-group-enhances-accessibility-for-clients-of-hartland-bankruptcy-attorney-doug-dern/00386516/</v>
+        <v>https://www.prweb.com/releases/83-twin-cities-cannabis-dispensaries-face-new-surveillance-standards-as-lloyd-security-delivers-compliant-access-control-solutions-302852685.html</v>
       </c>
       <c r="F286" t="str">
-        <v>Business has grown with many new clients who appreciate the improved user-friendly layout and enhanced content describing both Chapterâ¯7â¯bankruptcy (liquidation) and Chapterâ¯13â¯bankruptcy (reorganization) options. The post Redesigned Website by Right Now Marketing Group Enhances Accessibility for Clients of Hartland Bankruptcy Attorney Doug Dern first appeared on</v>
+        <v>Minnesota's 2026 Cannabis Omnibus Bill now requires every licensed cannabis dispensary to install compliant video surveillance and access control systems or risk a forced shutdown. Lloyd Security is a trusted Twin Cities provider that can meet these new state standards, helping...</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>DryvIQ Wins AI Breakthrough Award for Third Consecutive Year</v>
+        <v>Nightfood Holdings Inc. (OTCQB: NGTF) Announces Key LOI, Strengthens Position in AI Robotics Space</v>
       </c>
       <c r="B287" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C287" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D287" t="str">
         <v>AI, SaaS, Media</v>
       </c>
       <c r="E287" t="str">
-        <v>https://www.prweb.com/releases/dryviq-wins-ai-breakthrough-award-for-third-consecutive-year-302810302.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3346824/0/en/nightfood-holdings-inc-otcqb-ngtf-announces-key-loi-strengthens-position-in-ai-robotics-space.html</v>
       </c>
       <c r="F287" t="str">
-        <v>Recognition in the AI Compliance Innovation category reflects enterprise shift from deploying AI to proving it delivers measurable ROI ANN ARBOR, Mich., June 25, 2026 /PRNewswire-PRWeb/ -- DryvIQ, a leading platform for trusted enterprise AI content, today announced it has won the AI...</v>
+        <v>NEW YORK, Aug. 18, 2026 (GLOBE NEWSWIRE) -- via AINewsWire -- Nightfood Holdings Inc. (OTCQB: NGTF) today announces its placement in an editorial published by AINewsWire ("AINW"), one of 75+ brands within the Dynamic Brand Portfolio @ IBN ( InvestorBrandNetwork ) , a specialized communications platform with a focus on financial news and content distribution for private and public companies and the investment community.</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>Nominees Announced for The 2026 ESPYS Presented by Capital One Airing Wednesday, July 15, at 8 p.m. ET on ABC and Streaming on the ESPN App</v>
+        <v>The Ultimate Human-AI Collaboration: Using AI Data Models to Map Unresolved Roadblocks in the Female Anatomy of Pleasure</v>
       </c>
       <c r="B288" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C288" t="str">
-        <v>WebWire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D288" t="str">
-        <v>Media</v>
+        <v>AI, Healthcare, Energy, Media</v>
       </c>
       <c r="E288" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356788</v>
+        <v>https://www.send2press.com/wire/the-ultimate-human-ai-collaboration-using-ai-data-models-to-map-unresolved-roadblocks-in-the-female-anatomy-of-pleasure/</v>
       </c>
       <c r="F288" t="str">
-        <v>WHAT: ESPN announced the nominees for The 2026 ESPYS Presented by Capital One, hosted by Marcello Hern�ndez, and fan voting is now open. - - WHERE: A list of The 2026 ESPYS nominees is available here and fans can cast their vote on ESPYS.com. More information is available in the complete 2026 ESPYS Media Kit. - - WHEN: Voting is now underway and will be open through July 15. - - THE 2026 ESPYS NOMINEE FACTS AND FIGURES : - - - &amp;#8226; Top nominees include: Jalen Brunson, M... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356788</v>
+        <v>SAN FRANCISCO, Calif., Aug. 18, 2026 (SEND2PRESS NEWSWIRE) -- While the daily news cycle is dominated by fears of artificial intelligence replacing human jobs, hacking our passwords, gobbling the world's energy to feed polluting data centers, and disrupting global infrastructures, a groundbreaking independent research project is demonstrating that AI can also be a powerful force for good. The AzurevaAI Research Collective has successfully utilized a multi-LLM (Large Language Model) framework to solve a 5,000-year-old biological mystery, delivering a massive victory for human wellness and female anatomical science. (MATURE)</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>Prime Video Reveals Additional Eight Cast Members for Boys of Tommen</v>
+        <v>AAEON’s 2026 Customer Satisfaction Survey Prize Winner Announced!</v>
       </c>
       <c r="B289" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C289" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D289" t="str">
-        <v>Media</v>
+        <v>Healthcare, Real Estate, Energy, Retail, Automotive, Education, Media</v>
       </c>
       <c r="E289" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356785</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765824</v>
       </c>
       <c r="F289" t="str">
-        <v>Download Headshots: HERE - - Prime Video today announced new cast members for Boys of Tommen, the highly anticipated sweeping romantic drama TV series based on the BookTok sensation and #1 New York Times bestselling series by Irish author Chloe Walsh. After a widespread search, Prime Video confirms Amelia May as Claire Biggs, John Hewson as Gerard Gibson, Indy Lewis as Lizzie Young, Alex Dunne as Hugh Biggs, Dixie Egerickx as Katie Wilmot, Daisy Jacob as Bella Wilkinson, J... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356785</v>
+        <v>Following another year of excellent feedback, one lucky AAEON customer will receive the survey’s grand prize as part of their order. Taipei, Taiwan, 2026-08-18 — [read full press release...]</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>U17 Men's National Team Announced Ahead of FIBA U17 Men's World Cup 2026</v>
+        <v>Hope Spring eCard Introduces Corporate Christmas eCards to Its Growing Collection</v>
       </c>
       <c r="B290" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C290" t="str">
-        <v>WebWire</v>
+        <v>Pressat</v>
       </c>
       <c r="D290" t="str">
-        <v>Media</v>
+        <v>SaaS, Healthcare, Retail, Media</v>
       </c>
       <c r="E290" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356771</v>
+        <v>https://pressat.co.uk/releases/hope-spring-ecard-introduces-corporate-christmas-ecards-to-its-growing-collection-4dd31b36cf204e2a9169c744c881e0e4/</v>
       </c>
       <c r="F290" t="str">
-        <v>Canada Basketball has announced the U17 Men&amp;#39;s National Team roster ahead of the FIBA U17 Men&amp;#39;s Basketball World Cup 2026. - - The FIBA U17 Men&amp;#39;s Basketball World Cup 2026 is set for June 27 to July 5 in Istanbul, T�rkiye and features the best 16 teams in the world. All the action will be streaming live on FIBA&amp;#39;s YouTube channel. - - Canada is in Group B with Lithuania (Saturday, June 27 at 5:00 am ET / 2:00 am PT), China (Sunday, June 28 at 11:00 am ET / 8:00 am PT) and Cameroon (Tuesday, Ju... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356771</v>
+        <v>Tuesday 18 August, 2026 HEREFORD, UK – August, 2026 – Hope Spring eCard is expanding its festive offering with a dedicated range of corporate charity christmas ecards, giving businesses, charities and other organisations a new way to send Christmas greetings to clients, employees, suppliers and business partners while supporting a charitable cause. The new business-focused service builds on Hope Spring eCards’ existing digital greeting ecard platform, which enables users to send personalised greetings online. The corporate collection will include static, animated and video Christmas designs, with businesses able to add their own messages and company details. The expansion comes as organisations increasingly look for convenient, paper-free ways to maintain relationships with customers and c</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>PeerSpot Partners with iShoot.direct to Expand PeerVideos and Scale Authentic Customer Expertise</v>
+        <v>Netarx Launches AI Defense API to Unify Deepfake, Social Engineering, Identity, and Fraud Protection</v>
       </c>
       <c r="B291" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C291" t="str">
         <v>PRWeb</v>
       </c>
       <c r="D291" t="str">
-        <v>SaaS, Media</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E291" t="str">
-        <v>https://www.prweb.com/releases/peerspot-partners-with-ishootdirect-to-expand-peervideos-and-scale-authentic-customer-expertise-302808932.html</v>
+        <v>https://www.prweb.com/releases/netarx-launches-ai-defense-api-to-unify-deepfake-social-engineering-identity-and-fraud-protection-302853604.html</v>
       </c>
       <c r="F291" t="str">
-        <v>Partnership helps enterprise technology vendors capture trusted customer video reviews as buyers increasingly seek authentic practitioner insight MIAMI and NEW YORK, June 25, 2026 /PRNewswire-PRWeb/ -- PeerSpot, the trusted platform for enterprise technology reviews and customer...</v>
+        <v>Netarx Launches AI Defense API to Unify Deepfake, Social Engineering, Identity, and Fraud Protection Across All Corporate Communication New API brings email, voice, and video defense under a single pane of glass, powered by an AI Defense Meta Harness combining 40 AI models and hundreds of...</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>Short-Form Video is no Longer Optional for D2c Fashion Brands — it is the Entire Game</v>
+        <v>Content Delivery Network Market Future Shaped by AI and Edge Networks</v>
       </c>
       <c r="B292" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C292" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D292" t="str">
-        <v>Gaming, Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E292" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760150</v>
+        <v>https://express-press-release.net/news/2026/08/18/1767658</v>
       </c>
       <c r="F292" t="str">
-        <v>Maharashtra, INDIA, 2026-06-25 — /EPR Network/ — India&amp;#8217;s D2C fashion market is growing at a CAGR of 22.2% and is projected to add $36 billion [read full press release...]</v>
+        <v>The global Content Delivery Network Market was valued at USD 31.5 billion in 2025 and is projected to reach USD 164.9 billion by 2033, expanding [read full press release...]</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>As America Celebrates 250 Years, Disney Experiences' Economic Impact Reaches All 50 States</v>
+        <v>Content Delivery Network Market Opportunities Expand With AI Delivery</v>
       </c>
       <c r="B293" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C293" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D293" t="str">
-        <v>Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E293" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356749</v>
+        <v>https://express-press-release.net/news/2026/08/18/1767637</v>
       </c>
       <c r="F293" t="str">
-        <v>As America marks its 250th anniversary, Disney Experiences is spotlighting the small businesses across the country that help bring its stories to life. - - From the 2026 debut of Soarin&amp;#39; Across America to longstanding relationships with small businesses in all 50 states, here&amp;#39;s a closer look at Disney Experiences&amp;#39; economic impact. What is Disney Experience&amp;#39; economic impact in the U.S.? Disney&amp;#39;s impact extends far beyond its parks. In the U.S., Disney Experiences: - - - &amp;#8226; Generates nea... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356749</v>
+        <v>The global Content Delivery Network Market was valued at USD 31.5 billion in 2025 and is projected to reach USD 164.9 billion by 2033, expanding [read full press release...]</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>From Minister to Spiritual Scribe: The Late Dr. Pieter Noomen’s ‘Conversations with Life Itself’ Available on Global Platform</v>
+        <v>Beacon Parent Teams Up with Radiant Mobile to Safeguard Families in Today’s Digital World</v>
       </c>
       <c r="B294" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C294" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D294" t="str">
-        <v>SaaS, Media</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E294" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760034</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765297</v>
       </c>
       <c r="F294" t="str">
-        <v>LOS ANGELES, CA, 2026-06-25 — /EPR Network/ — The late Dr. Pieter Noomen was a minister who served many Protestant churches and was also a psychotherapist [read full press release...]</v>
+        <v>MILTON, GA, United States, 2026-08-18 — /EPR Network/ — Beacon Parent announced today that it has become a proud affiliate of Radiant Mobile. Led by the [read full press release...]</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>Sigenergy Hosts Media Exclusive Event for SigenMate 2700 Ultra, Plug &amp; Play Energy System, at Intersolar Europe 2026</v>
+        <v>iQIYI Announces Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B295" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C295" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D295" t="str">
-        <v>Energy, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E295" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317634/0/en/Sigenergy-Hosts-Media-Exclusive-Event-for-SigenMate-2700-Ultra-Plug-Play-Energy-System-at-Intersolar-Europe-2026.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3346633/0/en/iqiyi-announces-second-quarter-2026-financial-results.html</v>
       </c>
       <c r="F295" t="str">
-        <v>MUNICH, June 25, 2026 (GLOBE NEWSWIRE) -- Sigenergy hosted a Media Exclusive Event during Intersolar Europe, offering selected industry media and content creators an early look at SigenMate 2700 Ultra, the company's plug &amp;amp; play energy system before its official launch.</v>
+        <v>BEIJING, Aug. 18, 2026 (GLOBE NEWSWIRE) -- iQIYI, Inc. (Nasdaq: IQ) (“iQIYI” or the “Company”), a leading provider of online entertainment video services in China, today announced its unaudited financial results for the second quarter ended June 30, 2026.</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>AdPlayer.Pro Joins Google's Ad Manager Technology Partner Program as a Certified Member</v>
+        <v>Cinemo Brings Cloud-Based Music Streaming Experience to Hyundai Motor Group Vehicles</v>
       </c>
       <c r="B296" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C296" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D296" t="str">
-        <v>SaaS, Media</v>
+        <v>SaaS, Automotive, Media</v>
       </c>
       <c r="E296" t="str">
-        <v>https://www.prweb.com/releases/adplayerpro-joins-googles-ad-manager-technology-partner-program-as-a-certified-member-302808919.html</v>
+        <v>https://finance.yahoo.com/technology/articles/cinemo-brings-cloud-based-music-080100450.html</v>
       </c>
       <c r="F296" t="str">
-        <v>AdPlayer.Pro has officially been approved as a Google Ad Manager Technology Partner (AMTP), joining the program's network of recognized technology providers. KYIV, Ukraine, June 25, 2026 /PRNewswire-PRWeb/ -- AdPlayer.Pro, a global SaaS video ad tech provider, has been certified as a...</v>
-[...2 lines deleted...]
-    <row r="297">
+        <v>KARLSRUHE, Germany, August 18, 2026--Cinemo, global leader and innovative one-stop-shop provider for fully integrated, multi-device in-car infotainment solutions, announced a partnership with Hyundai Motor Group to enhance the digital media experiences offered in select Hyundai Motor, Kia and Genesis vehicles, through popular online music streaming services.</v>
+      </c>
+    </row>
+    <row r="297" xml:space="preserve">
       <c r="A297" t="str">
-        <v>Cincopa Evolves From Video Hosting to AI-Powered Video Knowledge Platform</v>
+        <v>Impression Dahongpao Announces 2026 Interim Results</v>
       </c>
       <c r="B297" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C297" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D297" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Finance, SaaS, Energy, Media, Education</v>
       </c>
       <c r="E297" t="str">
-        <v>https://www.prweb.com/releases/cincopa-evolves-from-video-hosting-to-ai-powered-video-knowledge-platform-302808914.html</v>
-[...2 lines deleted...]
-        <v>Cincopa announces its evolution from video hosting to Video Knowledge, helping teams make videos, documents, galleries, and portals searchable, answerable, and more useful through VideoGPT. MIAMI, June 25, 2026 /PRNewswire-PRWeb/ -- Bootstrapped, founder-led video infrastructure company...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109194/</v>
+      </c>
+      <c r="F297" t="str" xml:space="preserve">
+        <v xml:space="preserve">Financial Highlights:
+1.Stable financial foundation and healthy cash flow: Despite the impact of one-off factors such as extreme weather, the Group recorded revenue of RMB47.14 million for the period; net profit attributable to shareholders of the parent company was RMB2.54 million; and net cash flows generated from operating activities reached RMB6.79 million, demonstrating strong self-sustaining cash generation capabilities and sound cash flow position even under adverse conditions.
+2.Short-term disruptions do not impair long-term value; cost fluctuations represent a reasonable transition: The performance volatility during the period mainly stemmed from three uncontrollable or one-off factors: (i) extreme heavy rainfall (total rainfall increased by approximately three times year-on-year) which constrained outdoor performances; (ii) the fading of the inaugural-year concentrated viewing benefits for the "Moonlight Wuyi" project and the rise in depreciation and amortisation costs due to differences in operating cycles; and (iii) changes in cooperation agreements for the cultural tourism town. All these factors are transitional in nature and have not undermined the market appeal of the Group's core IP.
+3.Strategic launch of "Wuyi Guanwu" to unlock diversified growth: During the period, the Group's wholly-owned subsidiary signed the Mount Wuyi Impression Jianzhou Project Operation Investment and Management Cooperation Agreement, with the project tentatively named "Wuyi Guanwu". This project will deeply integrate Wuyi Mountain's local culture with modern immersive experiences, enriching the Group's "day-and-night activity linkage" ecosystem and injecting strong momentum for future development.
+4.Steady progress across three core business segments; Global Offering proceeds empower industrial upgrades: The Group continues to deepen its three core businesses – "shows and performance services", "Impression Cultural Tourism Town" and "Chatang Hotel". Leveraging the proceeds from the Global Offering, the Group is accelerating the iterative upgrade of performance quality, replication of projects in other regions, and diversified business deployment.
+HONG KONG, August 18, 2026 - (ACN Newswire) - Impression Dahongpao Co., Ltd. (HKEX Stock Code: 2695; NEEQ Code: 870608, “Impression Dahongpao” or the “Company”, together with its subsidiaries, the “Group”), a leading large-scale cultural tourism performance and integrated leisure resort service provider in China, is pleased to announce its unaudited interim results for the six months ended 30 June 2026 (the “Period”). In the face of a complex and volatile external environment and extreme weather challenges in the first half of 2026, the Group maintained stable operations in its core business while proactively adjusting its business structure with a forward-looking strategic vision, making significant moves to develop new cultural tourism upgrade projects.
+During the Period, the Group recorded revenue of RMB47.14 million, representing a slight decrease compared with the same period of 2025; net profit attributable to shareholders of the parent company was approximately RMB2.54 million; and gross profit margin for the Period was 24.74%. Net cash flows generated from operating activities reached RMB6.79 million, providing a solid foundation for the Group to weather market fluctuations and invest in future growth. Meanwhile, the Group’s total assets stood at RMB481.81 million, and the gearing ratio was strictly controlled at a low level of 29.35%, demonstrating the Group’s excellent risk management capabilities and prudent financial strategy.
+The decline in performance in the first half of 2026 was primarily attributable to the combined effect of exceptional one-off and non-recurring factors. In the first half of this year, the Wuyi Mountain region experienced total rainfall of 4,201mm, an increase of approximately three times compared with the same period, and frequent extreme rainstorms directly led to the cancellation of performances or a short-term decline in attendance rates. Secondly, the Group’s “Moonlight Wuyi” project, which premiered in 2025, received strong support from trade unions and the education system in its inaugural year, benefiting from one-off promotional support which did not continue during the Period. At the same time, the extended operating period of “Moonlight Wuyi” during the Period directly resulted in a corresponding increase in rigid costs, including depreciation of right-of-use assets, depreciation of fixed assets, amortisation of long-term deferred expenses, as well as utilities and staff salaries.
+Continuous optimisation of business layout to consolidate diversified growth foundation
+In terms of business optimisation, the Group has implemented a series of cost-reduction and efficiency-enhancement measures for “Moonlight Wuyi”. These include optimising the pricing system, introducing tiered incentive policies for groups and study tours to activate channel momentum, partnering with cultural tourism and tea enterprise live-streaming rooms to expand online sales channels, and innovating NPC interactive check-in and new media seeding marketing models to boost market visibility. At the same time, the Group strictly controls costs, precisely adjusts performance schedules, and centrally deploys performers from the Impression Art Troupe to reduce labour costs.
+In addition, the Chatang Hotel has completed a brand upgrade and was renamed “Impression Dahongpao Qiyuan” to strengthen the synergy with the core performance brand. The Group has introduced a professional marketing team to focus on the online market, revitalised idle spaces for external leasing to generate stable ancillary income, and launched “performance + hotel” package tickets for joint marketing. Meanwhile, the Group continues to reduce losses, optimise its asset structure, and drive a steady transformation with improved quality and efficiency.
+Signing of the Mount Wuyi Impression Jianzhou Project Operation Investment and Management Cooperation Agreement to build a new cultural tourism ecosystem engine
+While actively responding to short-term fluctuations, the Group has not slowed down its pace of expansion and upgrading. During the Period, the Group achieved a milestone breakthrough in its business development – its wholly-owned subsidiary formally signed the “Wuyi Impression Jianzhou (Upgrade and Renovation) Project Operation, Investment and Management Cooperation Agreement”, with the project tentatively named “Wuyi Guanwu”. This project represents the Group’s core strategic deployment to align with the national trend of cultural tourism consumption upgrading and to deepen the excavation of Wuyi Mountain’s local culture. The “Wuyi Guanwu” project is not merely a hardware renovation, but a deep integration of culture, business and tourism. It aims to comprehensively upgrade the existing commercial area into a high-quality cultural tourism block integrating “intangible cultural heritage experiences, immersive performances, national trendy cultural and creative products, specialty dining and themed accommodation”.
+In the past, the Group’s revenue was heavily dependent on the nighttime “Impression Dahongpao” scenery show. The implementation of the Impression Jianzhou project will greatly enrich tourists’ daytime activity options, successfully creating a full-day tourism loop of “visit Jianzhou and experience culture by day, watch Impression and enjoy the grand show by night”, achieving “day-night linkage” and effectively extending tourist stay in Wuyi Mountain. At the same time, through introducing high-quality self-operated and co-operated commercial formats, the Group will break through the limitations of a single ticket-based economy. The upgraded “Wuyi Guanwu” will generate substantial high-margin secondary consumption scenarios including dining, cultural and creative products, and accommodation, comprehensively optimising the Group’s revenue structure. The signing of this agreement also marks a new milestone for the Group’s operational investment and management capabilities. The Group will export its proven IP operation standards and commercial management systems, which will not only enhance the overall tourism destination image of Wuyi Mountain, but also accumulate valuable practical experience for the Group’s future “replication in other regions” and asset-light expansion.
+Deepening the three core segments with a clear long-term development blueprint
+Looking ahead, the Group will continue to maintain its three core segments: (i) shows and performance services; (ii) Impression Cultural Tourism Town business; and (iii) Chatang Hotel business. In terms of core business development, the Group will leverage the proceeds from the Global Offering as a driving force to reinforce its solid foundation in daily operations, continuously strengthen its core IP competitiveness, and promote iterative upgrades in performance quality. At the same time, the Group will accelerate the deployment of diversified businesses, with a strategic focus on the innovative development of the “Impression Cultural Tourism Town” to further enrich tourists’ leisure options and the overall tourism ecosystem. In addition, exploring replication paths in other regions will be one of the Group’s key strategic directions. The Company plans to export its proven operational management models to broader markets and actively explore replication in other regions, striving to create new growth drivers. Overall, the Group will strengthen operational support, continuously enhance operational efficiency and visitor experience, aiming to achieve an organic integration of short-term stability and long-term development.
+About Impression Dahongpao Co., Ltd.
+Impression Dahongpao Co., Ltd. (Stock Code: 2695; NEEQ Code: 870608) is a state-owned cultural tourism service enterprise, listed on the NEEQ in 2017. The Company’s business comprises three main segments: (i) shows and performance services; (ii) Impression Cultural Tourism Town business; and (iii) Chatang Hotel business. Among them, the Company’s signature show, the “Impression Dahongpao” scenery show, serves as the cornerstone of its business and is the only live performance conducted within a UNESCO World Natural and Cultural Heritage site, and the only large-scale outdoor scenery show intertwined with the history of traditional Chinese tea culture. In 2024, “Impression Dahongpao” ranked third among all tourism scenery shows in China and tenth among all cultural tourism performances in terms of box office revenue¹. In terms of sales revenue generated from cultural tourism performance programmes, the Company ranked eighth in China’s cultural tourism performance market in 2024¹.
+¹ According to Frost &amp; Sullivan
+This press release is issued by Brilliant Monkey Financial Communications Limited on behalf of Impression Dahongpao Co., Ltd.. For media enquiries, please contact:
+Sabrina / Christopher
+Tel: 9464 8907 / 5592 6231
+E-mail: sabrinawong@bmonkey.com.hk / christopher@bmonkey.com.hk
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>NYSE Content Update: Doncasters Raises $919 Million Ahead of NYSE Trading Debut</v>
+        <v>Prime Video Debuts The Terminal List Season Two First Look Images, Starring Chris Pratt</v>
       </c>
       <c r="B298" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C298" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D298" t="str">
-        <v>Finance, Media</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E298" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-doncasters-raises-919-million-ahead-of-nyse-trading-debut-302810725.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358973</v>
       </c>
       <c r="F298" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, June 25, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>First Look Images Available HERE - - Information and Assets Available HERE - - Today, Prime Video revealed first look images of the highly anticipated global hit series The Terminal List Season Two from Amazon MGM Studios, MRC and Civic Center Media.Nearly five years after its record-breaking debut captivated audiences worldwide, the action-thriller franchise returns with an all-new chapter. All eight episodes, executive produced by Chris Pratt, Antoine Fuqua, David DiGilio, and au... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358973</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>NYSE: MMA to Relaunch MixedMartialArts.com With Original Fight Week Content Ahead of Conor McGregor’s July 11 UFC Return</v>
+        <v>H&amp;M opens its first store in Paraguay</v>
       </c>
       <c r="B299" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C299" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D299" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E299" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317550/0/en/NYSE-MMA-to-Relaunch-MixedMartialArts-com-With-Original-Fight-Week-Content-Ahead-of-Conor-McGregor-s-July-11-UFC-Return.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358970</v>
       </c>
       <c r="F299" t="str">
-        <v>MMA.INC to leverage one of the biggest attention moments in combat sports to drive original content, user registrations and owned audience growth across MixedMartialArts.com</v>
+        <v>On Tuesday, August 11, the brand kicked off the celebrations with an exclusive VIP event, where celebrities, fashion influencers, and content creators were the first to discover H&amp;amp;M Paseo La Galer�a. - - Michelle Peters, Chirola, Anto Volpe, Stephania Stegman, Sere Arga�a, Renato Prono, and Alba Riquelme, among other well-known personalities, wore H&amp;amp;M collections during the event, which brought together more than 350 guests and featured a special performance by artist Kaese. - - The celebrat... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358970</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>Canary Gold Outlines Technical Validation Pathway for Rio Madeira Alluvial Gold Project</v>
+        <v>Netflix Expands Young Adult Slate with New Series 'Sid &amp; Zoey,' 'Sunshine Girls' and More</v>
       </c>
       <c r="B300" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C300" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D300" t="str">
         <v>Media</v>
       </c>
       <c r="E300" t="str">
-        <v>https://www.newmediawire.com/news/canary-gold-outlines-technical-validation-pathway-for-rio-madeira-alluvial-gold-project-7087335</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358964</v>
       </c>
       <c r="F300" t="str">
-        <v>VANCOUVER, BRITISH COLUMBIA - June 25, 2026 ( NEWMEDIAWIRE ) - Canary Gold Corp. (CSE: BRAZ; OTCQB: CNYGF; Frankfurt: K5D) (“Canary Gold” or the “Company”) is pleased to provide a follow-up to its June 10, 2026 news release and announce that it has received additional technical observations and recommendations from Clara Maria Lamus Molina, an internationally recognized geologist-engineer and specialist in the evaluation and sampling of alluvial gold deposits. The review supports the Company’s view that Rio Madeira represents a prospective large-scale alluvial exploration target where the next phase of technical advancement will depend on disciplined validation of paleochannel geometry, gravel continuity, recoverable gold content and volumetric grade. Ms. Molina’s work provides Canary with</v>
+        <v>Netflix is the ultimate destination for Young Adult (YA) entertainment, telling stories that speak to anyone who&amp;#39;s ever navigated first loves, big risks, or moments that shape who you become &amp;#8212; whether living the experience right now or feeling nostalgic about the past. As we gear up for our biggest YA slate yet &amp;#8212; the return of fan-favorites Outer Banks and Ginny &amp;amp; Georgia; new series Crew Girl, A Different World, The Body, Poser and The Sticks; and films Don&amp;#39;t Say Good Lu... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358964</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>KUSTOM ENTERTAINMENT, INC. ANNOUNCES BINDING AGREEMENT FOR THE DIVESTITURE OF ITS VIDEO SOLUTIONS SEGMENT TO FULLY COMPLETE LIVE ENTERTAINMENT PIVOT</v>
+        <v>Reconext and Verifone Celebrate Nearly Five Years of Boring Days in Payment Terminal Logistics</v>
       </c>
       <c r="B301" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C301" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D301" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E301" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317438/10618/en/KUSTOM-ENTERTAINMENT-INC-ANNOUNCES-BINDING-AGREEMENT-FOR-THE-DIVESTITURE-OF-ITS-VIDEO-SOLUTIONS-SEGMENT-TO-FULLY-COMPLETE-LIVE-ENTERTAINMENT-PIVOT.html</v>
+        <v>https://www.prnewswire.com/news-releases/reconext-and-verifone-celebrate-nearly-five-years-of-boring-days-in-payment-terminal-logistics-302853130.html</v>
       </c>
       <c r="F301" t="str">
-        <v>Transaction Structured to Provide Up to $5.5 Million plus 2,000,000 Warrants to acquire shares of common stock of Cycurion, Inc.; Follows Previously Announced Major Live Music Expansion Partnership with Gilley’s Park City</v>
+        <v>GRAPEVINE, Texas, Aug. 17, 2026 /PRNewswire/ -- Brett Pagenkopp has a simple test for whether the day went well. "Operationally, a great day is boring," says the Senior Vice President of Operational Services at Verifone in Reconext's latest case study video. "It means that we have had no...</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>Secrets AI Announces Next-Generation AI Video Tools for Digital Companions</v>
+        <v>Disney Celebrates the Timeless Magic of Disney Princesses During World Princess Week</v>
       </c>
       <c r="B302" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C302" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D302" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E302" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1758972</v>
+        <v>https://thewaltdisneycompany.com/press-releases/world-princess-week-timeless-magic/</v>
       </c>
       <c r="F302" t="str">
-        <v>DOVER, DE, 2026-06-25 — /EPR Network/ — The latest update from Secrets AI introduces a new generation of video-based systems designed to support evolving digital [read full press release...]</v>
+        <v>The post Disney Celebrates the Timeless Magic of Disney Princesses During World Princess Week appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>PRAGMATIC PLAY UNLEASHES THE POWER OF ANCIENT EGYPT IN 'FURY OF ANUBIS'</v>
+        <v>Key Takeaways from Disney’s Streaming Showcase at D23: The Ultimate Disney Fan Event</v>
       </c>
       <c r="B303" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C303" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D303" t="str">
         <v>Media</v>
       </c>
       <c r="E303" t="str">
-        <v>https://www.prnewswire.com/news-releases/pragmatic-play-unleashes-the-power-of-ancient-egypt-in-fury-of-anubis-302809462.html</v>
+        <v>https://thewaltdisneycompany.com/news/disney-streaming-showcase-d23/</v>
       </c>
       <c r="F303" t="str">
-        <v>GIBRALTAR, June 25, 2026 /PRNewswire/ -- Pragmatic Play, a leading content supplier to the iGaming industry, transports players to the heart of ancient Egypt with Fury of Anubis, an action-packed new slot release where tumbling wins and powerful multipliers combine to offer 10,000x win...</v>
+        <v>The post Key Takeaways from Disney’s Streaming Showcase at D23: The Ultimate Disney Fan Event appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>Turkcell selects the Digital Vending Machine® from Bango to launch major multi-party subscription bundles</v>
+        <v>The Apex Institute Launches The 1% Move: $300K Tech Careers</v>
       </c>
       <c r="B304" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C304" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D304" t="str">
-        <v>Finance, Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E304" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317297/0/en/Turkcell-selects-the-Digital-Vending-Machine-from-Bango-to-launch-major-multi-party-subscription-bundles.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-apex-institute-launches-the-1-move-300k-tech-careers-302852511.html</v>
       </c>
       <c r="F304" t="str">
-        <v>CAMBRIDGE, United Kingdom, June 25, 2026 (GLOBE NEWSWIRE) -- Bango (AIM: BGO), the leader in subscription bundling, today announced a partnership with Turkcell (NYSE: TKC) (BIST: TCELL), the largest telco in Türkiye. Using the Digital Vending Machine® (DVM™) from Bango, Turkcell has launched extensive super bundles featuring both leading global and local streaming services for its customers. The collaboration supports Turkcell’s strategic 5G rollout across Türkiye enhancing its ability to attract and retain customers through premium bundled offers.</v>
+        <v>The 1% Move is a weekly podcast from The Apex Institute, launching Tuesday, August 18, 2026. Host Tayo Lusi interviews cloud engineers who moved from roughly $120,000 to $300,000 and above, and breaks down the skill, proof and positioning changes that moved their pay. New episodes post...</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>California Leaders Announces BMO as Its 2026 Exclusive Financial Services ...</v>
+        <v>LexisNexis Acquires Globe Law and Business, Expanding Its Specialist Legal Content</v>
       </c>
       <c r="B305" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C305" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D305" t="str">
-        <v>SaaS, Media</v>
+        <v>Finance, AI, Media</v>
       </c>
       <c r="E305" t="str">
-        <v>https://pr-inside.com/california-leaders-announces-bmo-as-its-2026-exclusive-financial-services-r5194431.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358948</v>
       </c>
       <c r="F305" t="str">
-        <v xml:space="preserve">(PR-inside.com) Strategic Partnership Will Elevate Leadership Stories, Community Impact and Economic Development Conversations Across California LOS ANGELES, CA / ACCESS Newswire / June 24, 2026 / California Leaders announced today that BMO has been named the 2026 Exclusive Financial Services Partner of California Leaders, a multimedia platform that includes a magazine, podcast, and leadership experiences dedicated to spotlighting the people shaping California's future, marking a strategic partnership between two organizations committed to supporting leadership, economic opportunity, and community impact throughout California. The partnership will support California Leaders' Summer and Fall 2026 magazine issues and corresponding launch events, while creating opportunities to highlight the </v>
+        <v>LexisNexis&amp;#174; Legal &amp;amp; Professional, a global leader in information, analytics and AI-powered legal workflow solutions, announced it has acquired Globe Law and Business, a small, well-regarded UK-based publisher of specialist legal information. The acquisition adds specialist, practitioner-authored titles to the LexisNexis authoritative legal content library, which powers LexisNexis legal AI solutions, including Lexis+&amp;#174; with Prot�g�&amp;#8482;. - - Founded in 2005 and based in London, Globe Law and... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358948</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>Electric Companies Prepare Year-Round to Strengthen Grid for Severe Weather</v>
+        <v>Vadzo Imaging Positions the Innova-678CRS: IMX678 GigE Camera with ONVIF Compliance and Enhanced NIR Sensitivity for Low-Light Security</v>
       </c>
       <c r="B306" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C306" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D306" t="str">
-        <v>Energy, Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E306" t="str">
-        <v>https://www.prnewswire.com/news-releases/electric-companies-prepare-year-round-to-strengthen-grid-for-severe-weather-302809847.html</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-the-innova-678crs-imx678-gige-camera-with-22847459</v>
       </c>
       <c r="F306" t="str">
-        <v>Industry experts on the frontlines of emergency response share how they serve customers in their communities — watch the new video WASHINGTON, June 24, 2026 /PRNewswire/ -- As hurricane season begins and wildfire risks increase across the country, America's electric companies are...</v>
+        <v>Vadzo Imaging has released the Innova-678CRS, a 8MP 4K GigE Camera built around the Sony IMX678 STARVIS 2 sensor. The 8.4MP camera product combines 4K resolution, up to 110 dB HDR and enhanced NIR sensitivity with a Gigabit Ethernet interface, ONVIF compliance and Power over Ethernet, giving OEM developers and system integrators a standards-based platform for low-light security and network video deployment.</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>Sedgemoor Telecom Selects KeySIM Fixed IP IoT SIM Cards to Enhance CCTV Remote Monitoring Reliability</v>
+        <v>Healthy Snack Trend Among Gen Alpha Families Drives Need for Specialized Packaging as Plexpack Delivers Equipment Solutions</v>
       </c>
       <c r="B307" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C307" t="str">
-        <v>Pressat</v>
+        <v>PRWeb</v>
       </c>
       <c r="D307" t="str">
         <v>Media</v>
       </c>
       <c r="E307" t="str">
-        <v>https://pressat.co.uk/releases/sedgemoor-telecom-selects-keysim-fixed-ip-iot-sim-cards-to-enhance-cctv-remote-monitoring-reliability-409b7732dfcade4970c580707673b1c6/</v>
+        <v>https://www.prweb.com/releases/healthy-snack-trend-among-gen-alpha-families-drives-need-for-specialized-packaging-as-plexpack-delivers-equipment-solutions-302852629.html</v>
       </c>
       <c r="F307" t="str">
-        <v>Wednesday 24 June, 2026 Sedgemoor Telecom Limited, a Somerset-based specialist in the design and installation of resilient communications infrastructure, has successfully overcome connectivity challenges affecting remotely monitored CCTV systems by deploying multi-network Fixed IP IoT SIM cards from KeySIM. Sedgemoor Telecom designs, installs and supports robust network, data, video and voice solutions for organisations requiring premium levels of service and reliability. The company supports a range of important clients where uninterrupted remote connectivity is essential. During a recent deployment, Sedgemoor identified an issue whereby an existing Fixed IP IoT SIM solution was unable to reliably provide remote access to Hikvision CCTV systems. This prevented alarm receiving centres (ARC</v>
+        <v>A growing share of parents shopping for Gen Alpha households now prioritize natural ingredients and high-protein content in snacks. This shift is driving food brands to seek packaging equipment suited to healthy snacks that preserves freshness without added preservatives. TORONTO, Aug....</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>XLsoft Launches iSpring Solutions&amp;#8217; eLearning Software on Its Newly Redesigned U.S. Online Store</v>
+        <v>RallyPoint Ranks 29 ECHL Teams in New Instagram Content Economics Report</v>
       </c>
       <c r="B308" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C308" t="str">
-        <v>PRUnderground</v>
+        <v>PRLog</v>
       </c>
       <c r="D308" t="str">
-        <v>AI, SaaS, Media, Education</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E308" t="str">
-        <v>https://www.prunderground.com/xlsoft-launches-ispring-solutions-elearning-software-on-its-newly-redesigned-u-s-online-store/00386268/</v>
+        <v>https://www.prlog.org/13165073-rallypoint-ranks-29-echl-teams-in-new-instagram-content-economics-report.html</v>
       </c>
       <c r="F308" t="str">
-        <v>XLsoft Corporation, an authorized distributor of iSpring Solutions, has launched a newly redesigned U.S. online shop, making iSpring's eLearning software available for purchase, including AI-assisted tools that convert PowerPoint presentations into interactive online courses and SCORM-compliant content. The post XLsoft Launches iSpring Solutions’ eLearning Software on Its Newly Redesigned U.S. Online Store first appeared on</v>
+        <v>Analysis of 14,079 Instagram posts finds major differences in media value, content productivity and market-adjusted performance across the ECHL.</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>SMX: State Recycling Mandates Are Creating a New Demand for Verifiable ...</v>
+        <v>Voxpopme and MRII Open the State of Insights Study for Research Leaders ...</v>
       </c>
       <c r="B309" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C309" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D309" t="str">
-        <v>Finance, SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E309" t="str">
-        <v>https://pr-inside.com/smx-state-recycling-mandates-are-creating-a-new-demand-for-verifiable-r5194299.htm</v>
+        <v>https://pr-inside.com/voxpopme-and-mrii-open-the-state-of-insights-study-for-research-leaders-r5213204.htm</v>
       </c>
       <c r="F309" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 24, 2026 / As states impose stricter recycling, recycled-content and producer-responsibility laws, SMX (NASDAQ:SMX) is entering a policy environment increasingly built around the one issue its technology was designed to address: proof. The next phase of recycling compliance will not be defined only by who collects more material. It will be defined by who can verify what that material is, where it came from, how it moved, and whether it was actually recovered and reused. The announcement follows growing media attention around SMX's proof-driven materials platform and its role in moving sustainability ..</v>
+        <v>(PR-inside.com) Voxpopme and MRII are asking the insights community where research really stands in 2026 and will publish the findings in the inaugural 2026 State of Insights: Insiders Report. PARK CITY, UT / ACCESS Newswire / August 17, 2026 / Voxpopme today launcheda new surveyin partnership with the Market Research Institute International (MRII) that will build the inaugural State of Insights: Insiders Report. Researchers across roles and levels of seniority are invited to contribute to the report by completing the video-first study and sharing their perspectives on the latest trends shaping their research. Findings will be published back to the community in ..</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>Lytho Launches AI Expert Reviewers, Embedding Instant Brand and Regulatory ...</v>
+        <v>Crexendo Announces Participation in Upcoming Investor Conferences</v>
       </c>
       <c r="B310" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C310" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D310" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Finance, SaaS, Media</v>
       </c>
       <c r="E310" t="str">
-        <v>https://pr-inside.com/lytho-launches-ai-expert-reviewers-embedding-instant-brand-and-regulatory-r5194276.htm</v>
+        <v>https://pr-inside.com/crexendo-announces-participation-in-upcoming-investor-conferences-r5213200.htm</v>
       </c>
       <c r="F310" t="str">
-        <v>(PR-inside.com) Lytho is the only AI-powered compliance platform that both lives directly inside your content review workflows and extends real-time brand and regulatory governance to wherever your people work - Canva, Chrome, Microsoft 365, Claude, and everywhere else content is created by your organization and partners HOLLY SPRINGS, NC / ACCESS Newswire / June 24, 2026 / Lytho , the leading content operations and governance suite, today announced the launch of new features that accelerate content production by automating brand and content compliance checks early and throughout the review process - wherever team members are creating content. These capabilities are part of ..</v>
+        <v>(PR-inside.com) PHOENIX, AZ / ACCESS Newswire / August 17, 2026 / Crexendo®, Inc. (NASDAQ:CXDO), an award-winning software technology company supporting over eight million end users, and a premier provider of cloud communication platform software and unified communications as a service (UCaaS) offerings, including voice, video, contact center and managed IT services tailored to businesses of all sizes, announced today that it will participate in three upcoming investor conferences during August and September 2026. Jeff Korn, Chief Executive Officer and Chairman, Doug Gaylor, President and Chief Operating Officer, and Ron Vincent, Chief Financial Officer, will be available to meet with investors at the ..</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>Dr. Barbara Ross‑Lee, President of the EDTV Network, Announces Major ...</v>
+        <v>PLANET Technology USA Introduces Seamless Audio/Visual Experiences ...</v>
       </c>
       <c r="B311" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C311" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D311" t="str">
-        <v>AI, Healthcare, Media, Education</v>
+        <v>Media</v>
       </c>
       <c r="E311" t="str">
-        <v>https://pr-inside.com/dr-barbara-ross-lee-president-of-the-edtv-network-announces-major-r5194270.htm</v>
+        <v>https://pr-inside.com/planet-technology-usa-introduces-seamless-audiovisual-experiences-r5213197.htm</v>
       </c>
       <c r="F311" t="str">
-        <v>(PR-inside.com) NORTH PALM BEACH, FL / ACCESS Newswire / June 24, 2026 / Dr. Barbara Ross‑Lee, pioneering educator, medical leader, and President of the EDTV Network, today announced significant advancements in the development of the EDTV Box - a breakthrough device designed to connect to virtually any standard smart television and deliver individualized education at scale. The EDTV Box is engineered to ingest virtually any curriculum, from K-12 to postgraduate programs, and use advanced AI to understand the content and deliver it in the unique way each individual learns. "The educational system designs programs for one size fits all, knowing that each ..</v>
+        <v>(PR-inside.com) CHINO, CA / ACCESS Newswire / August 17, 2026 / PLANET Technology USA (PlanetechUSA), a division of Versa Technology, a premier supplier of cost-effective Power over Ethernet (PoE) networking solutions, today announces the release of theAVS-4210-24HP4X PoE Managed AV Switch . Specifically engineered to meet the evolving needs of the professional AV industry, the AVS-4210-24HP4X features 24 10/100/1000BASE-T RJ45 ports and four 10G SFP+ slots. The switch delivers massive uplink bandwidth to support video streaming and the transfer of large video files across multiple switches in studio, theater, or auditorium setups. To accommodate a wide array of hardware, the switch delivers ..</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>UniFab Launches Free Video Converter for Content Creators and Small Teams</v>
+        <v>A first look at 'The Terminal List' Season 2 starring Chris Pratt, coming to Prime Video October 21</v>
       </c>
       <c r="B312" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C312" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D312" t="str">
         <v>Media</v>
       </c>
       <c r="E312" t="str">
-        <v>https://www.prunderground.com/unifab-launches-free-video-converter-for-content-creators-and-small-teams/00386111/</v>
+        <v>https://www.aboutamazon.com/news/entertainment/terminal-list-prime-video-chris-pratt?utm_source=rss</v>
       </c>
       <c r="F312" t="str">
-        <v>The desktop tool supports 1,000+ formats, batch processing, and built-in editing with no watermark or file size cap. The post UniFab Launches Free Video Converter for Content Creators and Small Teams first appeared on</v>
+        <v>Based on author Jack Carr's novel 'True Believer,' this season takes James Reece across the world.</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>ReFiBuy Launches RetailPlaybook Featuring Retailer Shopping Agent Optimization ...</v>
+        <v>Watch the teaser trailer for 'The Terminal List' Season 2 starring Chris Pratt, coming to Prime Video October 21</v>
       </c>
       <c r="B313" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C313" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D313" t="str">
-        <v>SaaS, Retail, Media</v>
+        <v>Media</v>
       </c>
       <c r="E313" t="str">
-        <v>https://pr-inside.com/refibuy-launches-retailplaybook-featuring-retailer-shopping-agent-optimization-r5194251.htm</v>
+        <v>https://www.aboutamazon.com/news/entertainment/terminal-list-prime-video-chris-pratt?utm_source=rss</v>
       </c>
       <c r="F313" t="str">
-        <v>(PR-inside.com) New podcast and newsletter will equip brands with original research and actionable playbooks for agentic commerce on Amazon, Walmart, and beyond RALEIGH, NC / ACCESS Newswire / June 24, 2026 /ReFiBuy, the company that coined Agentic Commerce Optimization and built the platform to operationalize it, today announced the launch of RetailPlaybook, a new media channel designed to equip brands for agentic commerce on Amazon, Walmart, and beyond. Hosted by Andrew Bell, who joins ReFiBuy as VP of Research, RetailPlaybook will deliver original research, practical guidance, and actionable playbooks for brand, ecommerce, retail media, marketplace, and digital shelf teams adapting to retailer shopping ..</v>
+        <v>Based on author Jack Carr's novel 'True Believer,' this season takes James Reece across the world.</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>ReFiBuy Launches RetailPlaybook Featuring Retailer Shopping Agent Optimization Expert Andrew Bell</v>
+        <v>Uniphore Launches Marketing AI to Usher in New Era: NYSE Content Update</v>
       </c>
       <c r="B314" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C314" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D314" t="str">
-        <v>Retail, Media</v>
+        <v>Finance, AI, Media</v>
       </c>
       <c r="E314" t="str">
-        <v>https://www.newswire.com/news/refibuy-launches-retailplaybook-featuring-retailer-shopping-agent-optimization</v>
+        <v>https://www.prnewswire.com/news-releases/uniphore-launches-marketing-ai-to-usher-in-new-era-nyse-content-update-302852856.html</v>
       </c>
       <c r="F314" t="str">
-        <v>New podcast and newsletter will equip brands with original research and actionable playbooks for agentic commerce on Amazon, Walmart, and beyond</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 17, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>Modulate Launches AI Music Detection API to Help Platforms Verify AI-Generated ...</v>
+        <v>AlarMax Distributors Names Brandon Granath as Vice President of Strategic Accounts and Outside Sales</v>
       </c>
       <c r="B315" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C315" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D315" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E315" t="str">
-        <v>https://pr-inside.com/modulate-launches-ai-music-detection-api-to-help-platforms-verify-ai-generated-r5194217.htm</v>
+        <v>https://www.prnewswire.com/news-releases/alarmax-distributors-names-brandon-granath-as-vice-president-of-strategic-accounts-and-outside-sales-302852607.html</v>
       </c>
       <c r="F315" t="str">
-        <v>(PR-inside.com) Modulate's newest API detects AI-generated vocals and instrumentals directly from audio to provide a new layer of transparency, enabling platforms, distributors, labels, and rights holders to properly identify, label, manage, and monetize a growing volume of synthetic music BOSTON, MA / ACCESS Newswire / June 24, 2026 / Modulate , the frontier conversational voice intelligence company, today announced the launch ofAI Music Detection , a new AI model available on Modulate's API that detects AI-generated music and vocals in audio content. Built for distribution platforms, music streaming services, digital distributors, rights organizations, and music technology companies, the model helps determine whether ..</v>
+        <v>PITTSBURGH, Aug. 17, 2026 /PRNewswire/ -- AlarMax Distributors, Inc., a leading national wholesale distributor of security, fire, access control, video surveillance, and AV solutions, today announced the appointment of Brandon Granath as Vice President of Strategic Accounts and Outside...</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>NYSE Content Update: Abridge Partners with Eli Lilly, Nvidia to Improve Healthcare</v>
+        <v>Rallio, Ignite Visibility's AI-Powered Marketing Platform, Expands With New Revenue Intelligence Capabilities</v>
       </c>
       <c r="B316" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C316" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D316" t="str">
-        <v>Finance, Media</v>
+        <v>Finance, AI, SaaS, Media</v>
       </c>
       <c r="E316" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-abridge-partners-with-eli-lilly-nvidia-to-improve-healthcare-302809277.html</v>
+        <v>https://www.prweb.com/releases/rallio-ignite-visibilitys-ai-powered-marketing-platform-expands-with-new-revenue-intelligence-capabilities-302851521.html</v>
       </c>
       <c r="F316" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, June 24, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>Rallio brings social media, reputation management, local listings, SEO content, marketing analytics, and closed-loop revenue intelligence into one platform, using AI to turn marketing data into actionable insights and tangible work for human review. SAN DIEGO, Aug. 17, 2026...</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>Comscore Announces Partnership with Amazon DSP to Expand Content Addressability to Drive Campaign Performance</v>
+        <v>Updraft Founder Joins DesignRush Podcast on Winning Customer Attention</v>
       </c>
       <c r="B317" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C317" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D317" t="str">
-        <v>Finance, SaaS, Retail, Media</v>
+        <v>Media</v>
       </c>
       <c r="E317" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3316821/0/en/Comscore-Announces-Partnership-with-Amazon-DSP-to-Expand-Content-Addressability-to-Drive-Campaign-Performance.html</v>
+        <v>https://www.newsfilecorp.com/release/309635/Updraft-Founder-Joins-DesignRush-Podcast-on-Winning-Customer-Attention</v>
       </c>
       <c r="F317" t="str">
-        <v>NEW YORK, June 24, 2026 (GLOBE NEWSWIRE) -- Comscore (NASDAQ: SCOR), a global leader in measuring and analyzing consumer behaviors, today announced a strategic integration making Proximic by Comscore contextual and ID-free Predictive Audience segments available natively in Amazon DSP. Advertisers can now activate privacy-forward, high-performance targeting across CTV and web and mobile inventory, driving incremental, non-endemic reach and measurable outcomes through seamless execution.</v>
-[...2 lines deleted...]
-    <row r="318">
+        <v>Miami, Florida--(Newsfile Corp. - August 17, 2026) - DesignRush has released Episode 148 of the DesignRush Podcast featuring Mat Braddy, Brand Founder at Updraft and former CMO of Just Eat, who shared his insights on how customer-first messaging and creative freedom can help brands win customer attention.Brand Founder at Updraft and former CMO of Just Eat Mat Braddy joined the DesignRush Podcast for episode 148.To view an enhanced version of this graphic, please...</v>
+      </c>
+    </row>
+    <row r="318" xml:space="preserve">
       <c r="A318" t="str">
-        <v>Daktronics Announces Fourth Quarter and Full Fiscal Year 2026 Results</v>
+        <v>Food Expo and concurrent fairs attract over 520,000 visits, setting all-time record</v>
       </c>
       <c r="B318" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C318" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D318" t="str">
-        <v>Finance, Media</v>
+        <v>SaaS, Healthcare, Retail, Media, Education</v>
       </c>
       <c r="E318" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3316740/10684/en/Daktronics-Announces-Fourth-Quarter-and-Full-Fiscal-Year-2026-Results.html</v>
-[...5 lines deleted...]
-    <row r="319">
+        <v>https://www.acnnewswire.com/press-release/english/109174/</v>
+      </c>
+      <c r="F318" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 17, 2026 - (ACN Newswire) - The Food Expo, Beauty &amp; Wellness Expo and Home Delights Expo, organised by the Hong Kong Trade Development Council (HKTDC), concluded successfully today. The two trade fairs — Food Expo PRO and Hong Kong International Tea Fair — also closed on 15 August. The five fairs brought together over 1,850 exhibitors from more than 30 countries and regions, attracting over 520,000 public visits in total - a record high. Per capita spending continued to grow, reaching HK$1,685, reflecting the continued vibrancy of the local consumer market and strong public demand for gourmet food, healthy living and quality home products.
+For trade exhibitions, the Food Expo PRO and Hong Kong International Tea Fair drew some 20,000 buyers from 64 countries and regions. Apart from Hong Kong, buyers came from Chinese Mainland, Macao, Taiwan, Japan, Korea, as well as ASEAN countries, including Indonesia, Cambodia, Thailand, Malaysia and the Philippines, among others, reinforcing Hong Kong's unique advantages as a food trading hub.
+The International Conference of the Modernization of Chinese Medicine &amp; Health Products, organised by the Modernized Chinese Medicine International Association (MCMIA) together with the HKTDC and ten scientific research institutions, also concluded successfully on 15 August. Over 30 distinguished speakers attended to discuss innovation, research and development in Chinese medicine, and global opportunities.
+Smilely Lam, Associate Executive Director of the HKTDC, said: "This year's fairs received an enthusiastic response. Attendance recorded solid growth, and per capita spending reached a record high alongside visitor numbers, reflecting the strong market demand for quality food, healthy living and novel experiences. This year's five fairs, themed 'Live Well · Stay Well', gathered a diverse range of food and beverage, wellness and related lifestyle products, services and experiences from around the world, comprehensively showcasing the latest trends in the health and wellness sector, and creating more business opportunities for the industry."
+Ms Lam added: "We are pleased to see the fairs attracting a broader range of international participation. Exhibitors, buyers and industry representatives concluded multiple cooperation and procurement agreements, underscoring Hong Kong's position as an important trade platform connecting Chinese Mainland and international markets, as well as its role as an international food trade hub. Buyers' purchasing intentions show that market demand continues to grow for health and functional products, convenience foods, specialty foods and premium tea products. Products with sustainable development concepts and international certifications such as Halal certification are also gaining popularity, reflecting the industry's proactive response to consumers' pursuit of healthy living, quality experiences and responsible consumption, injecting growth momentum into the market.”
+Per capita spending reaches record high of HK$1,685; Health and wellness products in the spotlight
+During the fairs, the organiser conducted a random sampling survey, interviewing more than 1,430 visitors. The per capita spending continued to grow, reaching HK$1,685, with 87% of respondents indicating that their actual spending was in line with or exceeded their budget, reflecting stable consumer sentiment. The fairs also successfully aligned with the healthy living consumption trend, with over 80% of respondents expressing interest in health and wellness-related products.  The product categories of greatest interest to respondents included health and functional foods (62%), health supplements and nutritional products (51%), as well as mental and physical wellness products and healthy lifestyle items (40%). Among the respondents who are aware that the fairs have a halal food and beverage label, more than half of the respondents (53%) believed that halal food and beverage label helps promote halal products, while 51% noted the silver-age products and services showcased at the fairground, reflecting the continued growth potential of these markets.
+Public fairs draw strong crowds; buoyant spending atmosphere
+Over five days, The Food Expo, The Beauty &amp; Wellness Expo and The Home Delights Expo offered visitors a diverse range of international food, beauty and wellness products, as well as home living experiences. Five themed days were held throughout the fairs, encouraging visitors to embrace quality living through product showcases, expert sharing and interactive experiences. The fairs also featured a variety of special products and limited-time offers, attracting strong visitor traffic and generating encouraging sales results. The Food Expo's Gourmet Zone featured Hong Kong's first chewy treats themed market, featuring chewy desserts that received an enthusiastic on-site response. Henry Ling, Executive Director and General Manager (Asset Management) of Uni-China Group, said the 12 participating exhibitors expected to generate total sales of HK$1 million to HK$1.4 million during the fair.
+Held concurrently, the Beauty &amp; Wellness Expo brought visitors a wide range of holistic wellness experiences, including fragrance, health and fitness demonstrations. Among the highlights was an aroma-emotion testing experience presented by Xuelei Fragrance Museum from Guangzhou, drawing a continuous stream of visitors throughout the fair. The newly launched "Stay Relax" zone showcased products designed to relieve fatigue and promote relaxation. Alan Ho, Founder and Chairman of Hong Kong wellness brand Vogue Bio, said the brand's expo-exclusive buy-one-get-one-free promotion was well received by visitors. He expected total sales during the five-day fair to exceed HK$1 million, far surpassing his expectations.
+The Home Delights Expo showcased a range of smart home solutions, trendy household products and sleep technology. Sleep Health Association, exhibiting for the first time, set up a "Go Sleep Exp", where many visitors came to learn about ways to improve sleep quality and related health information. Cyrus Chiu, president of the Association, said the pavilion featured a first-of-its-kind sleeping experiential project in Asia, drew strong visitor traffic through its innovative design and helped enhance public awareness and understanding of sleep health.
+Trade fairs expand business networks, help mainland enterprises reach new markets
+The HKTDC is actively assisting quality mainland food products in expanding into overseas markets. This year marks the fourth consecutive year of the Chinese Mainland premium agricultural products "Going Global" exchange and matchmaking event, which facilitates mainland enterprises in leveraging Hong Kong's international business platform to expand into overseas markets. The event was attended by Chan Kwok-ki, Chief Secretary for Administration of the Hong Kong SAR Government, who delivered a keynote address. At the matching session, the Environment and Ecology Bureau of the HKSAR Government signed Memoranda of Understanding (MoU) with representatives from Hunan, Xizang and Shandong to strengthen cooperation between Hong Kong and these three regions. The event recorded intended transactions exceeding HK$1.8 billion, setting new records in both the breadth of industry participation and total intended deal value. Peng Tingjun, Director-General of the Agricultural Trade Promotion Center of the Ministry of Agriculture and Rural Affairs of China, said that more than 100 agricultural enterprises from over 10 Chinese Mainland provinces and regions brought more than 1,000 specialty products to Hong Kong, enabling visitors to experience distinctive agricultural traditions while helping Chinese agriculture reach global markets through Hong Kong.
+Making its debut at the Food Expo, the Xizang Pavilion achieved encouraging results Nagqu State-owned Capital Investment and Operation and Xizang Baqing Qizhen Industry successfully signed a MoU with a Hong Kong importer, with an estimated annual cooperation value exceeding RMB100 million, aiming to further expand the market for Xizang Naqu cordyceps. Another Chinese Mainland exhibitor, Henan Yunong Youpin Operation Management, following its participation in the Central Asia business delegation led by the Chief Executive in June this year, successfully connected with agricultural research and national investment bodies in Kazakhstan and plans to establish an agricultural industrial park there. Making its debut at the Food Expo this time, Fan Na, Chairperson of the company, stated that the company successfully connect with two wholesalers through the expo, with a target cooperation scale of RMB 10 million.
+This year, the Korea Pavilion expanded its size by 40%, gathering over 130 exhibitors and become the largest overseas pavilion. During the Food Expo PRO, the HKTDC signed a MoU with the Korea Agro-fisheries &amp; Food Trade Corporation. Kim Kwangseok, Branch Director of the Korea Agro-Fisheries &amp; Food Trade Corporation’s office in Hong Kong, said: “Hong Kong has long been a strategically important market for Korean agri-food products. It is not only our sixth largest export market, but also a crucial springboard for entering the Greater Bay Area and the Chinese Mainland markets. Beyond Hong Kong and the Chinese Mainland, the expo also helps Korean enterprises connect with importers and distributors from Singapore and other Asian markets, making it an important platform for international expansion.”
+The Food Expo PRO and the Food Expo featured the halal food and beverage label for the third consecutive year. This year, over 130 food suppliers showcased halal food from around the world. Tai Po Chun Hing, a local heritage brand with nearly 60 years of history, has been a regular participant at the Food Expo and joined the Food Expo PRO for the first time this year. At the newly introduced "Meat Zone”, it presented halal-certified beef tendon balls made in Hong Kong. Pius Chan, Executive Director of the company, said “On the first day of the expo, we met over 20 buyers from the Philippines, Thailand, and the Middle East, and expect orders worth between HK$500,000 and HK$1 million. We are also showcasing carbon-neutral beef balls that meet carbon footprint standards, demonstrating our commitment to ESG."
+SBY Frozen Food Supply, a Singapore-based halal meat manufacturer and distributor with a history of nearly 80 years, also identified Brazilian suppliers of raw beef and chicken products during the Expo. Abdul Halim Hafizuddin, Business Development Manager of the company, estimated the company's annual procurement value could reach between US$3 million and US$5 million.
+The spotlighted “Food Science and Technology Zone” featured innovative food technologies, including pet food solutions that attracted strong buyer interest. Felix Cheung, Founder and CEO of IXON Food Technology, said: "We received enquiries from more than 200 buyers on the first day of the expo, including buyers from Korea, Kazakhstan, Timor-Leste, Europe and Arab markets. Based on current discussions, the potential business value is estimated at between US$500,000 and US$1.3 million."
+The Coffee Zone at Food Expo PRO highlighted the growing potential of the coffee market, showcasing coffee products from different origins, accessories and coffee machines. First-time exhibitor Hawaii Coffee Association promote Hawaiian coffee and other specialty products at the expo. Ralph Gaston, Board Member and Secretary of the Association, said they had connected with more than 100 buyers during the expo and expect to conclude business within the next two to three months.
+A seminar titled " Brewing ASEAN Connections: Coffee Origins, Market Trends and Business Opportunities" was also held. Prof. Simon Wong, Chairman of the Belt and Road International Coffee Alliance, stated at the seminar that the Alliance will connect around 150 Belt and Road markets, further consolidating Hong Kong's role as an international coffee trading hub. Combined with Hong Kong's unique advantage as a "super-connector," the city is well-positioned to become a two-way gateway for the coffee industry.
+Held concurrently, the Hong Kong International Tea Fair introduced the new "Tea Lifestyle" zone, featuring a variety of innovative tea beverages, tea-inspired products and interactive experiences. Among the exhibitors was local tea brand BASAO, which made its debut at the fair and launched its new mellow black oolong. Katherine Yu, Director of Operations of BASAO, said they conducted around 30 business meetings with buyers mainly from Thailand, Japan and Egypt during the fair. In addition to overseas buyers, the brand is also connected with local enterprises including Cathay Pacific and Yung Kee, as well as potential partners from the digital marketing, content creation and new retail sectors, opening up new cross-industry collaboration opportunities.
+The Tea Fair also featured the new Chinese Mainland Matcha Pavilion. Chen Haiyan, Manager of the Industry Development Department of Hangzhou Jingshan Tea Development, said the pavilion connected with buyers from Hong Kong, Japan, Southeast Asia, India, Europe, and the United States during the fair. Among them, a Thai company expressed interest in purchasing around 20 tonnes of matcha powder, while buyers from India and Hong Kong indicated interest in procuring 10 and 100 smart matcha machines respectively.
+The Kenya Pavilion also reported encouraging results. This year, the Tea Board of Kenya led nine companies to exhibit at the fair. David Muriuki, Deputy Director of Trade Advisory of the Board, said the potential business deals made across the companies reached more than US$10 million, with one exhibitor alone connecting with more than 80 prospective business partners. During the fair, the Board also signed a MOU with HKTDC to strengthen market connections and trade promotion cooperation.
+Hybrid model connects local and overseas business opportunities
+This year, both the Food Expo PRO and Hong Kong International Tea Fair continued to adopt the hybrid exhibition model "EXHIBITION+" to allow global food and tea buyers to conduct business through both physical exhibitions and online platforms simultaneously. Until 22 August, exhibitors and buyers can still conduct online negotiations through the "Click2Match" intelligent matching platform to explore business opportunities.
+Chinese medicine international exchange promotes industry development
+The International Conference of the Modernization of Chinese Medicine &amp; Health Products, funded by the HKSAR Government's Chinese Medicine Development Fund, was themed "Clinical Translation, Regulatory Policies and Global Innovative Pathways of Traditional Medicine". It invited over 30 experts, scholars and industry leaders from 11 countries and regions to jointly discuss international regulations for Chinese medicine and the latest market development trends, promoting international exchange and cooperation in Chinese medicine. This year, the organiser featured interactive games and displays at a “Multi-Facet of Chinese Medicines” public education display at the Food Expo, as well as a "Chinese Medicine Health Public Forum", to promote the advantages of Chinese medicine services and wellness culture, enhancing public awareness and understanding of Chinese medicine.
+Photo download: https://bit.ly/3UDevP9
+Organised by the Hong Kong Trade Development Council (HKTDC), the Food Expo, Home Delights Expo and Beauty &amp; Wellness Expo (three public exhibitions), together with the Food Expo PRO and the Hong Kong International Tea Fair (two trade exhibitions), concluded successfully.The fairs attracted over 520,000 visits, setting a new all-time record.
+The Fish Marketing Organization and the Vegetable Marketing Organization expanded their exhibition space at this year's Food Expo to promote their new unified brand "Hong Kong Harvest", showcasing to the public the unique appeal of local fisheries and agricultural produce.
+The Food Expo's Gourmet Zone introduced a new “Dessert and Gelato” theme, featuring Hong Kong's first chewy treats themed market, which was highly popular among visitors.
+The Chinese Mainland premium agricultural products "Going Global" exchange and matchmaking event was held on 14 August, attracting more than 200 participants, including representatives of the Chinese mainland exhibitors, as well as Hong Kong buyers and distribution channel operators.
+During the Food Expo PRO, the HKTDC signed a MoU with Korea Agro-fisheries &amp; Food Trade Corporation.
+Halal food continued to attract market attention, with related products becoming one of the highlights of the exhibitions.
+The seminar titled "Brewing ASEAN Connections: Coffee Origins, Market Trends and Business Opportunities" invited industry representatives from Laos, Thailand and Vietnam to analyse the development trends of the ASEAN coffee market, opportunities in specialty coffee and the potential for regional cooperation, while exploring business opportunities in the Belt and Road markets.
+Hong Kong International Tea Fair introduced a new "Tea Lifestyle" zone, showcasing innovative tea beverages and tea culture lifestyle experiences.
+‍
+Beauty &amp; Wellness Expo marked its 10th edition this year, offering holistic health experiences for the mind, body and soul. Mannings provided a health experience zone with a series of free health screenings and professional consultations.
+Home Delights Expo featured a "Go Sleep Exp" that promoted the importance of quality sleep through interactive displays and professional sharing sessions.
+Throughout the exhibitions, a series of highly popular and exciting events were held, including "Star Chef Cooking Demonstrations”, "Smart Bidding", and lucky draws.
+International Conference of the Modernization of Chinese Medicine &amp; Health Products, themed "Clinical Translation, Regulatory Policies and Global Innovative Pathways of Traditional Medicine", invited over 30 experts, scholars and industry leaders from 11 countries and regions to jointly discuss international regulations for Chinese medicine and the latest market development trends.
+The Food Expo featured a special “Multi-Facet of Chinese Medicines” public education display to promote the advantages of Chinese medicine services and wellness culture, enhancing public awareness and understanding of Chinese medicine.
+To learn more about the opinions of exhibitors and buyers, please visit:
+HKTDC Food Expo PRO
+foodexpopro.hktdc.com
+Hong Kong International Tea Fair
+hkteafair.hktdc.com
+HKTDC Food Expo
+hkfoodexpo.hktdc.com
+HKTDC Beauty &amp; Wellness Expo
+hkbeautyexpo.hktdc.com
+HKTDC Home Delights Expo
+homedelights.hktdc.com
+The International Conference of the Modernization of Chinese Medicine and Health Products (ICMCM)
+icmcm.hktdc.com
+August Happy Buy website
+ecoupon.hktdc.com/food/
+HKTDC’s Communications and Public Affairs Department
+Katy Wong
+Tel: (852) 2584 4524
+Email: katy.ky.wong@hktdc.org
+Winnie Kan
+Tel: (852) 2584 4055
+Email: winnie.wy.kan@hktdc.org
+Clayton Lauw
+Tel: (852) 2584 4472
+Email: clayton.y.lauw@hktdc.org
+Media Room: http://mediaroom.hktdc.com
+About HKTDC 
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="319" xml:space="preserve">
       <c r="A319" t="str">
-        <v>Bilibili Inc. Announces New $300 Million Share Repurchase Program</v>
+        <v>Food Expo and concurrent fairs attract over 520,000 visits, setting all-time record Strong demand for health and wellness solutions</v>
       </c>
       <c r="B319" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C319" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D319" t="str">
-        <v>Finance, Media</v>
+        <v>SaaS, Healthcare, Retail, Media, Education</v>
       </c>
       <c r="E319" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3316626/0/en/Bilibili-Inc-Announces-New-300-Million-Share-Repurchase-Program.html</v>
-[...2 lines deleted...]
-        <v>SHANGHAI, June 24, 2026 (GLOBE NEWSWIRE) -- Bilibili Inc. (“Bilibili” or the “Company”) (Nasdaq: BILI and HKEX: 9626), an iconic brand and a leading video community for young generations in China, today announced that its board of directors has authorized a new share repurchase program, under which the Company may repurchase up to US$300 million of its shares (including its Class Z ordinary shares and/or ADSs) for the next 24 months, effective as of the date hereof.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109174/</v>
+      </c>
+      <c r="F319" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 17, 2026 - (ACN Newswire) - The Food Expo, Beauty &amp; Wellness Expo and Home Delights Expo, organised by the Hong Kong Trade Development Council (HKTDC), concluded successfully today. The two trade fairs — Food Expo PRO and Hong Kong International Tea Fair — also closed on 15 August. The five fairs brought together over 1,850 exhibitors from more than 30 countries and regions, attracting over 520,000 public visits in total - a record high. Per capita spending continued to grow, reaching HK$1,685, reflecting the continued vibrancy of the local consumer market and strong public demand for gourmet food, healthy living and quality home products.
+For trade exhibitions, the Food Expo PRO and Hong Kong International Tea Fair drew some 20,000 buyers from 64 countries and regions. Apart from Hong Kong, buyers came from Chinese Mainland, Macao, Taiwan, Japan, Korea, as well as ASEAN countries, including Indonesia, Cambodia, Thailand, Malaysia and the Philippines, among others, reinforcing Hong Kong's unique advantages as a food trading hub.
+The International Conference of the Modernization of Chinese Medicine &amp; Health Products, organised by the Modernized Chinese Medicine International Association (MCMIA) together with the HKTDC and ten scientific research institutions, also concluded successfully on 15 August. Over 30 distinguished speakers attended to discuss innovation, research and development in Chinese medicine, and global opportunities.
+Smilely Lam, Associate Executive Director of the HKTDC, said: "This year's fairs received an enthusiastic response. Attendance recorded solid growth, and per capita spending reached a record high alongside visitor numbers, reflecting the strong market demand for quality food, healthy living and novel experiences. This year's five fairs, themed 'Live Well · Stay Well', gathered a diverse range of food and beverage, wellness and related lifestyle products, services and experiences from around the world, comprehensively showcasing the latest trends in the health and wellness sector, and creating more business opportunities for the industry."
+Ms Lam added: "We are pleased to see the fairs attracting a broader range of international participation. Exhibitors, buyers and industry representatives concluded multiple cooperation and procurement agreements, underscoring Hong Kong's position as an important trade platform connecting Chinese Mainland and international markets, as well as its role as an international food trade hub. Buyers' purchasing intentions show that market demand continues to grow for health and functional products, convenience foods, specialty foods and premium tea products. Products with sustainable development concepts and international certifications such as Halal certification are also gaining popularity, reflecting the industry's proactive response to consumers' pursuit of healthy living, quality experiences and responsible consumption, injecting growth momentum into the market.”
+Per capita spending reaches record high of HK$1,685; Health and wellness products in the spotlight
+During the fairs, the organiser conducted a random sampling survey, interviewing more than 1,430 visitors. The per capita spending continued to grow, reaching HK$1,685, with 87% of respondents indicating that their actual spending was in line with or exceeded their budget, reflecting stable consumer sentiment. The fairs also successfully aligned with the healthy living consumption trend, with over 80% of respondents expressing interest in health and wellness-related products.  The product categories of greatest interest to respondents included health and functional foods (62%), health supplements and nutritional products (51%), as well as mental and physical wellness products and healthy lifestyle items (40%). Among the respondents who are aware that the fairs have a halal food and beverage label, more than half of the respondents (53%) believed that halal food and beverage label helps promote halal products, while 51% noted the silver-age products and services showcased at the fairground, reflecting the continued growth potential of these markets.
+Public fairs draw strong crowds; buoyant spending atmosphere
+Over five days, The Food Expo, The Beauty &amp; Wellness Expo and The Home Delights Expo offered visitors a diverse range of international food, beauty and wellness products, as well as home living experiences. Five themed days were held throughout the fairs, encouraging visitors to embrace quality living through product showcases, expert sharing and interactive experiences. The fairs also featured a variety of special products and limited-time offers, attracting strong visitor traffic and generating encouraging sales results. The Food Expo's Gourmet Zone featured Hong Kong's first chewy treats themed market, featuring chewy desserts that received an enthusiastic on-site response. Henry Ling, Executive Director and General Manager (Asset Management) of Uni-China Group, said the 12 participating exhibitors expected to generate total sales of HK$1 million to HK$1.4 million during the fair.
+Held concurrently, the Beauty &amp; Wellness Expo brought visitors a wide range of holistic wellness experiences, including fragrance, health and fitness demonstrations. Among the highlights was an aroma-emotion testing experience presented by Xuelei Fragrance Museum from Guangzhou, drawing a continuous stream of visitors throughout the fair. The newly launched "Stay Relax" zone showcased products designed to relieve fatigue and promote relaxation. Alan Ho, Founder and Chairman of Hong Kong wellness brand Vogue Bio, said the brand's expo-exclusive buy-one-get-one-free promotion was well received by visitors. He expected total sales during the five-day fair to exceed HK$1 million, far surpassing his expectations.
+The Home Delights Expo showcased a range of smart home solutions, trendy household products and sleep technology. Sleep Health Association, exhibiting for the first time, set up a "Go Sleep Exp", where many visitors came to learn about ways to improve sleep quality and related health information. Cyrus Chiu, president of the Association, said the pavilion featured a first-of-its-kind sleeping experiential project in Asia, drew strong visitor traffic through its innovative design and helped enhance public awareness and understanding of sleep health.
+Trade fairs expand business networks, help mainland enterprises reach new markets
+The HKTDC is actively assisting quality mainland food products in expanding into overseas markets. This year marks the fourth consecutive year of the Chinese Mainland premium agricultural products "Going Global" exchange and matchmaking event, which facilitates mainland enterprises in leveraging Hong Kong's international business platform to expand into overseas markets. The event was attended by Chan Kwok-ki, Chief Secretary for Administration of the Hong Kong SAR Government, who delivered a keynote address. At the matching session, the Environment and Ecology Bureau of the HKSAR Government signed Memoranda of Understanding (MoU) with representatives from Hunan, Xizang and Shandong to strengthen cooperation between Hong Kong and these three regions. The event recorded intended transactions exceeding HK$1.8 billion, setting new records in both the breadth of industry participation and total intended deal value. Peng Tingjun, Director-General of the Agricultural Trade Promotion Center of the Ministry of Agriculture and Rural Affairs of China, said that more than 100 agricultural enterprises from over 10 Chinese Mainland provinces and regions brought more than 1,000 specialty products to Hong Kong, enabling visitors to experience distinctive agricultural traditions while helping Chinese agriculture reach global markets through Hong Kong.
+Making its debut at the Food Expo, the Xizang Pavilion achieved encouraging results Nagqu State-owned Capital Investment and Operation and Xizang Baqing Qizhen Industry successfully signed a MoU with a Hong Kong importer, with an estimated annual cooperation value exceeding RMB100 million, aiming to further expand the market for Xizang Naqu cordyceps. Another Chinese Mainland exhibitor, Henan Yunong Youpin Operation Management, following its participation in the Central Asia business delegation led by the Chief Executive in June this year, successfully connected with agricultural research and national investment bodies in Kazakhstan and plans to establish an agricultural industrial park there. Making its debut at the Food Expo this time, Fan Na, Chairperson of the company, stated that the company successfully connect with two wholesalers through the expo, with a target cooperation scale of RMB 10 million.
+This year, the Korea Pavilion expanded its size by 40%, gathering over 130 exhibitors and become the largest overseas pavilion. During the Food Expo PRO, the HKTDC signed a MoU with the Korea Agro-fisheries &amp; Food Trade Corporation. Kim Kwangseok, Branch Director of the Korea Agro-Fisheries &amp; Food Trade Corporation’s office in Hong Kong, said: “Hong Kong has long been a strategically important market for Korean agri-food products. It is not only our sixth largest export market, but also a crucial springboard for entering the Greater Bay Area and the Chinese Mainland markets. Beyond Hong Kong and the Chinese Mainland, the expo also helps Korean enterprises connect with importers and distributors from Singapore and other Asian markets, making it an important platform for international expansion.”
+The Food Expo PRO and the Food Expo featured the halal food and beverage label for the third consecutive year. This year, over 130 food suppliers showcased halal food from around the world. Tai Po Chun Hing, a local heritage brand with nearly 60 years of history, has been a regular participant at the Food Expo and joined the Food Expo PRO for the first time this year. At the newly introduced "Meat Zone”, it presented halal-certified beef tendon balls made in Hong Kong. Pius Chan, Executive Director of the company, said “On the first day of the expo, we met over 20 buyers from the Philippines, Thailand, and the Middle East, and expect orders worth between HK$500,000 and HK$1 million. We are also showcasing carbon-neutral beef balls that meet carbon footprint standards, demonstrating our commitment to ESG."
+SBY Frozen Food Supply, a Singapore-based halal meat manufacturer and distributor with a history of nearly 80 years, also identified Brazilian suppliers of raw beef and chicken products during the Expo. Abdul Halim Hafizuddin, Business Development Manager of the company, estimated the company's annual procurement value could reach between US$3 million and US$5 million.
+The spotlighted “Food Science and Technology Zone” featured innovative food technologies, including pet food solutions that attracted strong buyer interest. Felix Cheung, Founder and CEO of IXON Food Technology, said: "We received enquiries from more than 200 buyers on the first day of the expo, including buyers from Korea, Kazakhstan, Timor-Leste, Europe and Arab markets. Based on current discussions, the potential business value is estimated at between US$500,000 and US$1.3 million."
+The Coffee Zone at Food Expo PRO highlighted the growing potential of the coffee market, showcasing coffee products from different origins, accessories and coffee machines. First-time exhibitor Hawaii Coffee Association promote Hawaiian coffee and other specialty products at the expo. Ralph Gaston, Board Member and Secretary of the Association, said they had connected with more than 100 buyers during the expo and expect to conclude business within the next two to three months.
+A seminar titled " Brewing ASEAN Connections: Coffee Origins, Market Trends and Business Opportunities" was also held. Prof. Simon Wong, Chairman of the Belt and Road International Coffee Alliance, stated at the seminar that the Alliance will connect around 150 Belt and Road markets, further consolidating Hong Kong's role as an international coffee trading hub. Combined with Hong Kong's unique advantage as a "super-connector," the city is well-positioned to become a two-way gateway for the coffee industry.
+Held concurrently, the Hong Kong International Tea Fair introduced the new "Tea Lifestyle" zone, featuring a variety of innovative tea beverages, tea-inspired products and interactive experiences. Among the exhibitors was local tea brand BASAO, which made its debut at the fair and launched its new mellow black oolong. Katherine Yu, Director of Operations of BASAO, said they conducted around 30 business meetings with buyers mainly from Thailand, Japan and Egypt during the fair. In addition to overseas buyers, the brand is also connected with local enterprises including Cathay Pacific and Yung Kee, as well as potential partners from the digital marketing, content creation and new retail sectors, opening up new cross-industry collaboration opportunities.
+The Tea Fair also featured the new Chinese Mainland Matcha Pavilion. Chen Haiyan, Manager of the Industry Development Department of Hangzhou Jingshan Tea Development, said the pavilion connected with buyers from Hong Kong, Japan, Southeast Asia, India, Europe, and the United States during the fair. Among them, a Thai company expressed interest in purchasing around 20 tonnes of matcha powder, while buyers from India and Hong Kong indicated interest in procuring 10 and 100 smart matcha machines respectively.
+The Kenya Pavilion also reported encouraging results. This year, the Tea Board of Kenya led nine companies to exhibit at the fair. David Muriuki, Deputy Director of Trade Advisory of the Board, said the potential business deals made across the companies reached more than US$10 million, with one exhibitor alone connecting with more than 80 prospective business partners. During the fair, the Board also signed a MOU with HKTDC to strengthen market connections and trade promotion cooperation.
+Hybrid model connects local and overseas business opportunities
+This year, both the Food Expo PRO and Hong Kong International Tea Fair continued to adopt the hybrid exhibition model "EXHIBITION+" to allow global food and tea buyers to conduct business through both physical exhibitions and online platforms simultaneously. Until 22 August, exhibitors and buyers can still conduct online negotiations through the "Click2Match" intelligent matching platform to explore business opportunities.
+Chinese medicine international exchange promotes industry development
+The International Conference of the Modernization of Chinese Medicine &amp; Health Products, funded by the HKSAR Government's Chinese Medicine Development Fund, was themed "Clinical Translation, Regulatory Policies and Global Innovative Pathways of Traditional Medicine". It invited over 30 experts, scholars and industry leaders from 11 countries and regions to jointly discuss international regulations for Chinese medicine and the latest market development trends, promoting international exchange and cooperation in Chinese medicine. This year, the organiser featured interactive games and displays at a “Multi-Facet of Chinese Medicines” public education display at the Food Expo, as well as a "Chinese Medicine Health Public Forum", to promote the advantages of Chinese medicine services and wellness culture, enhancing public awareness and understanding of Chinese medicine.
+Photo download: https://bit.ly/3UDevP9
+Organised by the Hong Kong Trade Development Council (HKTDC), the Food Expo, Home Delights Expo and Beauty &amp; Wellness Expo (three public exhibitions), together with the Food Expo PRO and the Hong Kong International Tea Fair (two trade exhibitions), concluded successfully.The fairs attracted over 520,000 visits, setting a new all-time record.
+The Fish Marketing Organization and the Vegetable Marketing Organization expanded their exhibition space at this year's Food Expo to promote their new unified brand "Hong Kong Harvest", showcasing to the public the unique appeal of local fisheries and agricultural produce.
+The Food Expo's Gourmet Zone introduced a new “Dessert and Gelato” theme, featuring Hong Kong's first chewy treats themed market, which was highly popular among visitors.
+The Chinese Mainland premium agricultural products "Going Global" exchange and matchmaking event was held on 14 August, attracting more than 200 participants, including representatives of the Chinese mainland exhibitors, as well as Hong Kong buyers and distribution channel operators.
+During the Food Expo PRO, the HKTDC signed a MoU with Korea Agro-fisheries &amp; Food Trade Corporation.
+Halal food continued to attract market attention, with related products becoming one of the highlights of the exhibitions.
+The seminar titled "Brewing ASEAN Connections: Coffee Origins, Market Trends and Business Opportunities" invited industry representatives from Laos, Thailand and Vietnam to analyse the development trends of the ASEAN coffee market, opportunities in specialty coffee and the potential for regional cooperation, while exploring business opportunities in the Belt and Road markets.
+Hong Kong International Tea Fair introduced a new "Tea Lifestyle" zone, showcasing innovative tea beverages and tea culture lifestyle experiences.
+‍
+Beauty &amp; Wellness Expo marked its 10th edition this year, offering holistic health experiences for the mind, body and soul. Mannings provided a health experience zone with a series of free health screenings and professional consultations.
+Home Delights Expo featured a "Go Sleep Exp" that promoted the importance of quality sleep through interactive displays and professional sharing sessions.
+Throughout the exhibitions, a series of highly popular and exciting events were held, including "Star Chef Cooking Demonstrations”, "Smart Bidding", and lucky draws.
+International Conference of the Modernization of Chinese Medicine &amp; Health Products, themed "Clinical Translation, Regulatory Policies and Global Innovative Pathways of Traditional Medicine", invited over 30 experts, scholars and industry leaders from 11 countries and regions to jointly discuss international regulations for Chinese medicine and the latest market development trends.
+The Food Expo featured a special “Multi-Facet of Chinese Medicines” public education display to promote the advantages of Chinese medicine services and wellness culture, enhancing public awareness and understanding of Chinese medicine.
+To learn more about the opinions of exhibitors and buyers, please visit:
+HKTDC Food Expo PRO
+foodexpopro.hktdc.com
+Hong Kong International Tea Fair
+hkteafair.hktdc.com
+HKTDC Food Expo
+hkfoodexpo.hktdc.com
+HKTDC Beauty &amp; Wellness Expo
+hkbeautyexpo.hktdc.com
+HKTDC Home Delights Expo
+homedelights.hktdc.com
+The International Conference of the Modernization of Chinese Medicine and Health Products (ICMCM)
+icmcm.hktdc.com
+August Happy Buy website
+ecoupon.hktdc.com/food/
+HKTDC’s Communications and Public Affairs Department
+Katy Wong
+Tel: (852) 2584 4524
+Email: katy.ky.wong@hktdc.org
+Winnie Kan
+Tel: (852) 2584 4055
+Email: winnie.wy.kan@hktdc.org
+Clayton Lauw
+Tel: (852) 2584 4472
+Email: clayton.y.lauw@hktdc.org
+Media Room: http://mediaroom.hktdc.com
+About HKTDC 
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>AI Optimizers Says Human-Led SEO Isn&amp;#8217;t Dead in AI Search</v>
+        <v>Anime Market: How Global Streaming Is Breaking Down Geographic Barriers</v>
       </c>
       <c r="B320" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C320" t="str">
-        <v>PRUnderground</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D320" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E320" t="str">
-        <v>https://www.prunderground.com/ai-optimizers-says-human-led-seo-isnt-dead-in-ai-search/00386316/</v>
+        <v>https://express-press-release.net/news/2026/08/17/1767384</v>
       </c>
       <c r="F320" t="str">
-        <v>As businesses rush to automate their content for AI search, AI Optimizers, the AI search optimization agency founded by Damon Burton, is making a contrarian case: artificial intelligence (AI) has not killed human-led search engine optimization (SEO), it has made it more valuable. The agency argues that the brands earning citations inside tools like ChatGPT... Read more » The post AI Optimizers Says Human-Led SEO Isn’t Dead in AI Search first appeared on</v>
+        <v>Anime has quietly become one of the most valuable entertainment categories in the world. The global anime market was valued at USD 37.7 billion in 2025 and [read full press release...]</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>BugsPulse launches mobile session replay and crash reporting platform for React Native and Flutter developers</v>
+        <v>Xsolla Adds 15+ New Local Payment Methods, Letting Game Developers Reach Players Across Asia-Pacific, Europe, and the Americas</v>
       </c>
       <c r="B321" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C321" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D321" t="str">
-        <v>SaaS, Media</v>
+        <v>SaaS, Gaming, Media</v>
       </c>
       <c r="E321" t="str">
-        <v>https://pressreleasenews.org/pressroom/bugspulse-launches-mobile-session-replay-and-crash-reporting-platform-for-react-native-and-flutter-developers</v>
+        <v>https://finance.yahoo.com/small-business/articles/xsolla-adds-15-local-payment-080000164.html</v>
       </c>
       <c r="F321" t="str">
-        <v>BugsPulse introduces a privacy-first mobile session replay and crash reporting platform for React Native and Flutter developers, enabling efficient debugging without video recording.</v>
+        <v>LOS ANGELES, August 17, 2026--Xsolla, a global video game commerce company, today announced the addition of 15+ new payment methods to Xsolla Payments ahead of Gamescom 2026, spanning Asia and Oceania, EMEA, and the Americas. Game developers and publishers can now accept the local payment methods players already use, across markets from Indonesia and the Philippines to Germany, France, and the United States, with no additional integration required for any individual method.</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>Supercool Viral Shorts Cracks the Short-Form Video Code</v>
+        <v>Six Flags raises the fear factor in 2026 with largest-ever lineup of horror franchises and immersive haunted attractions at North America's biggest Halloween party</v>
       </c>
       <c r="B322" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C322" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D322" t="str">
         <v>Media</v>
       </c>
       <c r="E322" t="str">
-        <v>https://www.getnews.info/story/2026/06/23/supercool-viral-shorts-cracks-the-shortform-video-code/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/six-flags-raises-the-fear-factor-in-2026-with-largest-ever-lineup-of-horror-franchises-and-immersive-haunted-attractions-at-north-americas-biggest-halloween-party-302852396.html</v>
       </c>
       <c r="F322" t="str">
-        <v/>
+        <v>New mazes inspired by Jason Universe™, Diablo®, Final Destination™ and The Blair Witch Project® join an expanded roster of fan-favorite horror brands, scare zones and live entertainment Halloween Photos &amp; Video Available Here CHARLOTTE, N.C., Aug. 17, 2026 /PRNewswire/ -- Six Flags...</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>What is the Best Social Media Platform for Tattoo Artists?</v>
+        <v>Ezoic Floating Video Player Controls Produce 7.9 Percent Video Revenue Increase</v>
       </c>
       <c r="B323" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C323" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D323" t="str">
-        <v>Finance, SaaS, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E323" t="str">
-        <v>https://pr-inside.com/what-is-the-best-social-media-platform-for-tattoo-artists-r5193976.htm</v>
+        <v>https://pressreleasenews.org/pressroom/ezoic-floating-video-player-controls-produce-7-9-percent-video-revenue-increase</v>
       </c>
       <c r="F323" t="str">
-        <v>(PR-inside.com) The Best Social Media Platform for Tattoo Artists is Jaaspire SEATTLE, WA / ACCESS Newswire / June 23, 2026 / Tattoo artists have long relied on traditional social media platforms to showcase portfolios, attract clients, and build personal brands. However, growing concerns around algorithm changes, content visibility, monetization limitations, and platform dependency are causing many artists to explore alternatives. For this reason, industry observers are currently pointing towardsJaaspire , a creator-focused social media platform, as an emerging option for tattoo artists seeking greater control over their content, audience relationships, and revenue opportunities. What Is Jaaspire? Jaaspire is a social networking app designed for ..</v>
+        <v>Ezoic launched new Floating Video Player size-and-position controls that produced a 7.9% video-revenue increase while bounce rate and time on site also improved. The update gives site and app owners more control over video monetization and visitor experience.</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>New podcast PLUS ONE WITH LISA AND MORGAN launches June 23, putting Hollywood's 'Best Supporting' in the spotlight</v>
+        <v>Disney Legends Awards Ceremony Honors the Stars and Visionaries of Disney’s Enduring Legacy on the Final Day of D23: The Ultimate Disney Fan Event</v>
       </c>
       <c r="B324" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C324" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D324" t="str">
         <v>Media</v>
       </c>
       <c r="E324" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-podcast-plus-one-with-lisa-and-morgan-launches-june-23-putting-hollywoods-best-supporting-in-the-spotlight-302808313.html</v>
+        <v>https://thewaltdisneycompany.com/news/d23-2026-disney-legends-awards/</v>
       </c>
       <c r="F324" t="str">
-        <v>From Lisa Joyner and Morgan Walsh this show turns the tables on celebrity - bringing partners, spouses, and behind-the-scenes forces center stage for an intimate and hilarious look at life as a Plus One. LOS ANGELES, June 23, 2026 /PRNewswire/ -- What happens when the people who usually...</v>
+        <v>The post Disney Legends Awards Ceremony Honors the Stars and Visionaries of Disney’s Enduring Legacy on the Final Day of D23: The Ultimate Disney Fan Event appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>KeepStreams v2.0.2.5 is Live: Major Disney+ Dolby Vision Upgrades &amp;#038; U-NEXT Concerts Inside 🚀</v>
+        <v>A Great Big Beautiful Tomorrow: Bob Iger Honored with a Window on Main Street, U.S.A.</v>
       </c>
       <c r="B325" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C325" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D325" t="str">
         <v>Media</v>
       </c>
       <c r="E325" t="str">
-        <v>https://www.prunderground.com/keepstreams-v2-0-2-5-is-live-major-disney-dolby-vision-upgrades-u-next-concerts-inside-%f0%9f%9a%80/00386119/</v>
+        <v>https://thewaltdisneycompany.com/news/bob-iger-main-street-window-disneyland/</v>
       </c>
       <c r="F325" t="str">
-        <v>Getting cut off by buffering right in the middle of a good show is incredibly annoying. We've all been there. If you watch a lot of content on your Mac or Windows PC, KeepStreams is a lifesaver. It grabs videos directly from your favorite streaming sites so you can watch them offline. No internet, no problem. The post KeepStreams v2.0.2.5 is Live: Major Disney+ Dolby Vision Upgrades &amp;amp; U-NEXT Concerts Inside ð first appeared on</v>
+        <v>The post A Great Big Beautiful Tomorrow: Bob Iger Honored with a Window on Main Street, U.S.A. appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>iCEV Launches "The USA Needs CTE" Campaign Calling for Renewed Commitment to Career and Technical Education</v>
+        <v>Disney Games Just Laid Out Its Vision for the Future of Digital Entertainment — Here’s What D23 Revealed</v>
       </c>
       <c r="B326" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C326" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D326" t="str">
-        <v>Media, Education</v>
+        <v>Media</v>
       </c>
       <c r="E326" t="str">
-        <v>https://www.prnewswire.com/news-releases/icev-launches-the-usa-needs-cte-campaign-calling-for-renewed-commitment-to-career-and-technical-education-302808008.html</v>
+        <v>https://thewaltdisneycompany.com/news/games-d23-digital-entertainment/</v>
       </c>
       <c r="F326" t="str">
-        <v>"The USA Needs CTE" video emphasizes the importance of CTE roles in the nation's history LUBBOCK, Texas, June 23, 2026 /PRNewswire/ -- As the United States approaches its 250th anniversary, iCEV, a leading provider of Career and Technical Education (CTE) solutions, has launched The USA...</v>
+        <v>The post Disney Games Just Laid Out Its Vision for the Future of Digital Entertainment — Here’s What D23 Revealed appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>A24's THE DRAMA Begins Streaming Exclusively On HBO Max July 31</v>
+        <v>Caseflicks Takes On Quimbee With 200× the Case Coverage, Five-Minute Video Explainers, and an $8.99 Price Tag</v>
       </c>
       <c r="B327" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C327" t="str">
-        <v>WebWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D327" t="str">
-        <v>Media</v>
+        <v>SaaS, Media, Education</v>
       </c>
       <c r="E327" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356665</v>
+        <v>https://www.prweb.com/releases/caseflicks-takes-on-quimbee-with-200O-the-case-coverage-five-minute-video-explainers-and-an-8-99-price-tag-302851950.html</v>
       </c>
       <c r="F327" t="str">
-        <v>A24&amp;#39;s THE DRAMA will make its streaming debut exclusively on HBO Max in the U.S. on FRIDAY, JULY 31. The film will debut on HBO linear on SATURDAY, AUGUST 1 at 8:00 p.m. ET. THE DRAMA stars Zendaya, Robert Pattinson, Alana Haim, Mamoudou Athie, and Hailey Benton Gates. - - A happily engaged couple is put to the test when an unexpected turn sends their wedding week off the rails. - - The film is written and directed by Kristoffer Borgli. Produced by Lars Knudsen, p.g.a., Ari Aster, and... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356665</v>
+        <v>New video-first study platform Caseflicks covers 10 million+ court opinions — more than 200 times Quimbee's library — pairing every case with a five-minute video explainer and comprehension quiz for $8.99 a month. LOS ANGELES, Aug. 16, 2026 /PRNewswire-PRWeb/ -- Every law student knows...</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>At the Frontlines of Young Lives: Netflix Confirms Production of the Gritty Medical Series 'First Doctor'</v>
+        <v>Disney Experiences Showcase Gives Sold-Out Crowd a Closer Look at What’s to Come During D23: The Ultimate Disney Fan Event</v>
       </c>
       <c r="B328" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C328" t="str">
-        <v>WebWire</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D328" t="str">
-        <v>Healthcare, Media</v>
+        <v>Media</v>
       </c>
       <c r="E328" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356663</v>
+        <v>https://thewaltdisneycompany.com/news/d23-2026-disney-experiences-showcase/</v>
       </c>
       <c r="F328" t="str">
-        <v>Netflix has officially greenlit its upcoming medical series First Doctor, featuring a powerhouse cast that includes Jung Ryeo-Won, Ha Yoon-Kyoung, Bek Hyun-Jin, Kim Jong-Soo, and Kim Moo-Yul. The series marks the highly anticipated reunion of director Hong Jong-Chan ( Teach You a Lesson ) and Baeksang Award-winning writer Kim Min-Suk, the creative duo behind the critically acclaimed hit Juvenile Justice. - - First Doctor is a medical drama centered on a pediatric surgery unit on t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356663</v>
+        <v>The post Disney Experiences Showcase Gives Sold-Out Crowd a Closer Look at What’s to Come During D23: The Ultimate Disney Fan Event appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>Apple's Eddy Cue honored as the 2026 Entertainment Person of the Year</v>
+        <v>SodaBurn Ingredients Review 2026: Could This 21-Ingredient Liquid Formula Be the Weight-Management Routine You've Been Looking For?</v>
       </c>
       <c r="B329" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C329" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D329" t="str">
-        <v>Healthcare, Media</v>
+        <v>Media</v>
       </c>
       <c r="E329" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356659</v>
+        <v>https://www.newswire.com/news/sodaburn-ingredients-review-2026-could-this-21-ingredient-liquid-formula-be-the</v>
       </c>
       <c r="F329" t="str">
-        <v>This evening, at the Cannes Lions International Festival of Creativity in Cannes, France, Apple&amp;#39;s Senior Vice President of Services and Health, Eddy Cue, was recognized as the 2026 Entertainment Person of the Year. Presented in recognition of the vital role that entertainment plays in the marketing and communications landscape, the award acknowledges the creativity that inspires others to produce truly compelling, meaningful and entertaining content. - - During the ceremony, Cue took the st... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356659</v>
+        <v>For consumers searching for a simpler daily approach to weight-management support, this SodaBurn Ingredients review explores the brand-stated 21-ingredient liquid blend, chromium content, once-daily format, caffeine considerations, pricing, and the key formula details buyers are comparing before ordering.</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>Deadline: 'Doc McStuffins' Producer Brown Bag Films Launches Bad Pencil Animation Banner for Adult-Focused Projects</v>
+        <v>5 Cloud Engineering Career Lessons The Apex Institute Teaches on "The 1% Move"</v>
       </c>
       <c r="B330" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C330" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D330" t="str">
-        <v>Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E330" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356651</v>
+        <v>https://www.prnewswire.com/news-releases/5-cloud-engineering-career-lessons-the-apex-institute-teaches-on-the-1-move-302852311.html</v>
       </c>
       <c r="F330" t="str">
-        <v>Deadline has revealed that Brown Bag Films, the Academy Award&amp;#174;-nominated, Emmy&amp;#174; Award-winning animation studio, announced the launch of Bad Pencil Animation, a new label dedicated to producing prime-time animated content in new genres including comedy, horror, drama, and action aimed for more grown-up audiences. - - Caitlin Friedman, EVP, Global Production, Brown Bag Films &amp;amp; Current, Scholastic Entertainment, shared with Deadline : - - &amp;#8220;With Bad Pencil Animation, we&amp;#39;re deliberately wide... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356651</v>
+        <v>Host Tayo Lusi, founder of The Apex Institute, breaks down the recurring lessons behind cloud engineering careers that pay $300K to $500K. The five cloud engineering career lessons tech professionals take from The 1% Move podcast are: pick one high leverage skill, build proof instead of...</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>Escoffier Expands Culinary Education Network into Canada; Chef-in-Residence Kristen Kish Joins Live Podcast Event in Toronto</v>
+        <v>Disney Sets the Stage for What’s Next in Entertainment at D23: The Ultimate Disney Fan Event</v>
       </c>
       <c r="B331" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C331" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D331" t="str">
-        <v>Media, Education</v>
+        <v>Media</v>
       </c>
       <c r="E331" t="str">
-        <v>https://www.prnewswire.com/news-releases/escoffier-expands-culinary-education-network-into-canada-chef-in-residence-kristen-kish-joins-live-podcast-event-in-toronto-302807837.html</v>
+        <v>https://thewaltdisneycompany.com/news/d23-2026-disney-entertainment-showcase/</v>
       </c>
       <c r="F331" t="str">
-        <v>TORONTO, June 23, 2026 /PRNewswire/ -- Canada's foodservice industry is expanding rapidly, driving demand for skilled talent and creating new opportunities for aspiring chefs looking to enter or advance in the field. The foodservice sector employs nearly 1.2 million Canadians, about 6% of...</v>
+        <v>The post Disney Sets the Stage for What’s Next in Entertainment at D23: The Ultimate Disney Fan Event  appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>Vox Royalty Sells Federation Gold Royalty</v>
+        <v>Folotop Surpasses 2,400+ Curated Lists, Introduces Premium Advertising Solutions for Businesses</v>
       </c>
       <c r="B332" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C332" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D332" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E332" t="str">
-        <v>https://pr-inside.com/vox-royalty-sells-federation-gold-royalty-r5193819.htm</v>
+        <v>https://pressreleasenews.org/pressroom/folotop-surpasses-2-400-curated-lists-introduces-premium-advertising-solutions-for-businesses</v>
       </c>
       <c r="F332" t="str">
-        <v>(PR-inside.com) DENVER, CO / ACCESS Newswire / June 23, 2026 /Vox Royalty Corp. (NASDAQ:VOXR)(TSX:VOXR) ("Vox" or the "Company"), a returns-focused mining royalty and streaming company, is pleased to announce that, its subsidiary, Vox Royalty Australia Pty Ltd. ("Vox Australia"), has completed the sale of a capped 4.5% gold royalty payable on 46,372oz remaining gravity gold production from the Hera Tenement EL6162 in New South Wales, Australia (the "Federation Royalty"), for total cash consideration of A$8,000,000 (the "Transaction"). The Transaction was entered into between Vox Australia and the owner of the Hera project. The Federation Royalty was acquired by Vox in February ..</v>
+        <v>Folotop is rolling out premium advertising and compensated guest blogging services, with more than 2,400 curated lists in 8 countries and 9 industries. Brands can now develop authority thru sponsored content and reach engaged audiences in the USA, UK, Australia, Singapore and Dubai.</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>NYSE Content Update: FIRY Announces Rebranding From Skillz Inc.</v>
+        <v>‘Kingdom Hearts’ Greenlit for First-Ever Original TV Series on Disney Channel and Disney+</v>
       </c>
       <c r="B333" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C333" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D333" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E333" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-firy-announces-rebranding-from-skillz-inc-302807765.html</v>
+        <v>https://thewaltdisneycompany.com/news/kingdom-hearts-tv-series/</v>
       </c>
       <c r="F333" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, June 23, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>The post ‘Kingdom Hearts’ Greenlit for First-Ever Original TV Series on Disney Channel and Disney+ appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>Oshyn Launches Suite of Digital Strategy Tools to Aid in DXP Projects ...</v>
+        <v>Disney Expands its Employee Health Center Network</v>
       </c>
       <c r="B334" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C334" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D334" t="str">
-        <v>Media</v>
+        <v>Healthcare, Media</v>
       </c>
       <c r="E334" t="str">
-        <v>https://pr-inside.com/oshyn-launches-suite-of-digital-strategy-tools-to-aid-in-dxp-projects-r5193785.htm</v>
+        <v>https://thewaltdisneycompany.com/news/employee-health-center-network-expansion/</v>
       </c>
       <c r="F334" t="str">
-        <v>(PR-inside.com) Leading digital technology agency introduces interactive tools to help enterprises optimize their digital experience tech stacks. CYPRESS, CA / ACCESS Newswire / June 23, 2026 / Oshyn, a leading digital technology agency specializing in enterprise Content Management Systems (CMS) and Digital Experience Platforms (DXP), today announced the launch of a new suite of interactive online tools designed to help marketing executives, IT leaders, and digital strategists optimize their technology investments. As enterprises face growing complexity in selecting, budgeting for, and maintaining modern digital experience ecosystems, Oshyn's new toolkit provides immediate, data-driven insights. The initial launch features three flagship tools: The Reliability Report (www.oshyn.com/tools/r</v>
+        <v>The post Disney Expands its Employee Health Center Network appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>Coolmuster Counters Rising Cloud Fees with Subscription-Free Android Backup Solution</v>
+        <v>CCi Voice Named to Inc. 5000 for Second Consecutive Year</v>
       </c>
       <c r="B335" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C335" t="str">
-        <v>Send2Press</v>
+        <v>PR.com</v>
       </c>
       <c r="D335" t="str">
-        <v>SaaS, Retail, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E335" t="str">
-        <v>https://www.send2press.com/wire/coolmuster-counters-rising-cloud-fees-with-subscription-free-android-backup-solution/</v>
+        <v>https://www.pr.com/press-release/976484</v>
       </c>
       <c r="F335" t="str">
-        <v>SHENZHEN, China, June 23, 2026 (SEND2PRESS NEWSWIRE) -- As cloud subscription fees climb and privacy concerns reach an all-time high, global utility developer Coolmuster today announced a major update to its flagship software, answering a critical consumer question on how to back up an Android phone without relying on third-party remote servers. Coolmuster Android Assistant offers a secure, offline alternative, providing granular local data control and subscription-free security for global users.</v>
+        <v>CCi Voice, a Connecticut and Long Island based provider of voice, video surveillance, access control, and networking solutions, has been named to the 2026 Inc. 5000, marking the company's second consecutive year on the list of America's fastest-growing private companies. CCi Voice ranked No. 3,953 nationally after posting 62% three-year revenue growth. [PR.com]</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>CommLab India Ranks #1 Among the Content Providers to Help Prove Training ROI</v>
+        <v>Vertiqal Studios Reports Second Quarter 2026 Results with Revenue Up 13% Year over Year, and Announces Changes to Its Board of Directors</v>
       </c>
       <c r="B336" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C336" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D336" t="str">
-        <v>Media</v>
+        <v>Finance, Gaming, Media</v>
       </c>
       <c r="E336" t="str">
-        <v>https://www.prweb.com/releases/commlab-india-ranks-1-among-the-content-providers-to-help-prove-training-roi-302806247.html</v>
+        <v>https://www.newsfilecorp.com/release/309709/Vertiqal-Studios-Reports-Second-Quarter-2026-Results-with-Revenue-Up-13-Year-over-Year-and-Announces-Changes-to-Its-Board-of-Directors</v>
       </c>
       <c r="F336" t="str">
-        <v>CommLab India earns #1 spot for helping global L&amp;D teams prove training ROI with fast, scalable, business-aligned custom eLearning solutions. AFTON, Minn., June 23, 2026 /PRNewswire-PRWeb/ -- CommLab India, a global leader in custom rapid eLearning solutions for enterprises ranks first...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 14, 2026) - Vertiqal Studios Corp. (TSX: VRTS) (FSE: 9PY0) ("Vertiqal" or "the Company") Vertiqal Studios, a leading digital-channel network and video-production studio, as well as the owner of North America's largest gaming and lifestyle network on social media, is pleased to announce its financial results for the three and six months ended June 30, 2026. The Company also announced the appointment of Jay Kovitz to its Board of Directors and the...</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>Leading Korean Digital Content Companies Target Global Market at AWE USA 2026</v>
+        <v>StrangerLine Expands Meaningful Conversations Initiative with Video Chat, Bringing Face-to-Face Connection to a Lonelier Internet</v>
       </c>
       <c r="B337" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C337" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D337" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E337" t="str">
-        <v>https://www.prnewswire.com/news-releases/leading-korean-digital-content-companies-target-global-market-at-awe-usa-2026-302807282.html</v>
+        <v>https://www.newsfilecorp.com/release/306901/StrangerLine-Expands-Meaningful-Conversations-Initiative-with-Video-Chat-Bringing-FacetoFace-Connection-to-a-Lonelier-Internet</v>
       </c>
       <c r="F337" t="str">
-        <v>-NIPA to Showcase Korea's XR, AI, Wearable and Digital Content Innovation at Booth #1111 in Long Beach LONG BEACH, California, June 23, 2026 /PRNewswire/ -- The National IT Industry Promotion Agency (NIPA), a government-affiliated agency under Korea's Ministry of Science and ICT, will...</v>
+        <v>New York, New York--(Newsfile Corp. - August 14, 2026) - StrangerLine today announced the expansion of its Meaningful Conversations Initiative with the launch of video chat, a new feature that lets people move from text-based conversations to real-time, face-to-face interactions with others who share their interests, deepening the sense of genuine human connection at a time when loneliness and digital isolation continue to grow.Built around the belief that every friend was once a stranger, the...</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>Ameriwest Announces Extension of Marketing Agreement</v>
+        <v>Vadzo Imaging Positions the IMX715 GigE Camera for Outdoor Vision: Innova-715CRS Delivers ONVIF-Compliant Ultra-Low Light and PTZ Long Range Capability</v>
       </c>
       <c r="B338" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C338" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D338" t="str">
         <v>Media</v>
       </c>
       <c r="E338" t="str">
-        <v>https://pr-inside.com/ameriwest-announces-extension-of-marketing-agreement-r5193630.htm</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-the-imx715-gige-camera-for-outdoor-vision-22846261</v>
       </c>
       <c r="F338" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / June 22, 2026 / Ameriwest Critical Metals Inc. (CSE:AWCM)(OTCQB:AWLIF)(FSE:5HV) ("Ameriwest" or the "Company") announces that, further to the Company's news release dated February 25, 2026, Ameriwest has entered into an addendum to its marketing agreement with Echo Elite Ads Ltd. ("Echo") in order to extend Echo's engagement for an additional 20-day term commencing on or about June 22, 2026 and expected to end on or about July 11, 2026. Echo will continue to provide digital marketing, advertising, content creation, media planning and buying, market-awareness and related consulting services to the Company. The services may be ..</v>
+        <v>The Innova-715CRS is an 8MP color Gigabit Ethernet camera built on the Sony STARVIS IMX715 image sensor, positioned as an Ultra-Low Light Outdoor GigE Camera for outdoor vision deployments where the subject of interest sits far from the lens and the available light falls well below indoor levels, delivering back illuminated ultra low light color imaging, HDR handling of mixed illumination scenes, ONVIF compliant network video and Power over Ethernet single cable installation for perimeter surveillance, border security, traffic monitoring, smart city infrastructure and long range PTZ platforms.</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>Mattel Shifts Into High Gear with New Hot Wheels® Collectibles for San Diego Comic-Con 2026</v>
+        <v>Snail Games Highlights Multiple Milestones Across Gaming Portfolio</v>
       </c>
       <c r="B339" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C339" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D339" t="str">
-        <v>Finance, Media</v>
+        <v>Finance, Gaming, Media</v>
       </c>
       <c r="E339" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356629</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/14/3345560/0/en/snail-games-highlights-multiple-milestones-across-gaming-portfolio.html</v>
       </c>
       <c r="F339" t="str">
-        <v>Mattel, Inc. (NASDAQ: MAT), a leading global play and family entertainment company and owner of one of the most iconic brand portfolios in the world, today announced the debut of three new Hot Wheels&amp;#174; collectibles from Mattel Creations exclusively first available at San Diego Comic-Con. This &amp;#8220;Fandom in the Fast Lane&amp;#8221; collection brings the worlds of Netflix&amp;#39;s KPop Demon Hunters and Stranger Things, as well as Paramount Pictures&amp;#39; Top Gun to life through Hot Wheels collectibles th... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356629</v>
+        <v>CULVER CITY, Calif., Aug. 14, 2026 (GLOBE NEWSWIRE) -- Snail, Inc. (Nasdaq: SNAL) ("Snail Games" or the "Company") , a leading independent global developer and publisher of interactive digital entertainment, today highlighted several recent milestones across its gaming portfolio, including a newly released title, upcoming PixARK content, and continued development of the indie portfolio.</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>More to Watch, All in One Place: TF1+ and TF1 Live Channel Now Available on Netflix in France</v>
+        <v>Prime Video Announces 2026-27 NBA on Prime Schedule</v>
       </c>
       <c r="B340" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C340" t="str">
         <v>WebWire</v>
       </c>
       <c r="D340" t="str">
-        <v>Media</v>
+        <v>Gaming, Media, Education</v>
       </c>
       <c r="E340" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356623</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358909</v>
       </c>
       <c r="F340" t="str">
-        <v>As announced live on stage from Paris, Netflix and TF1 Group&amp;#39;s first-of-its-kind distribution partnership is officially available to members in France. Starting June 19, Netflix members can watch TF1+ programs and TF1 live channels on Netflix. - - This is a fully integrated model &amp;#8212; bringing together the great TF1+ content with the seamless Netflix experience and many of our highly used features like the &amp;#39;Continue Watching&amp;#39; row, &amp;#39;My List,&amp;#39; and &amp;#39;Top 10&amp;#39; rows. Members can watch their favor... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356623</v>
+        <v>NBA on Prime opening night features reigning champion New York Knicks vs Boston Celtics and Houston Rockets vs San Antonio Spurs (from Austin, TX) on October 23 - - Black Friday Gameday returns on November 27 with an Emirates NBA Cup 2026 Group Play Doubleheader featuring Miami Heat vs. New York Knicks and Los Angeles Lakers vs San Antonio Spurs - - Prime Video exclusively streams Emirates NBA Cup 2026 Championship Game on December 11 from Butler University&amp;#39;s historic Hinkle Fieldhouse... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358909</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>YouTubeVideoPromotion.com Launches Summer 2026 Creator Program</v>
+        <v>Breaking news! Sky releases trailer for The Paper, returning this September for a second season</v>
       </c>
       <c r="B341" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C341" t="str">
-        <v>PressReleaseNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D341" t="str">
         <v>Media</v>
       </c>
       <c r="E341" t="str">
-        <v>https://pressreleasenews.org/pressroom/youtubevideopromotion-com-launches-summer-2026-creator-program</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358906</v>
       </c>
       <c r="F341" t="str">
-        <v>YouTubeVideoPromotion.com announces its Summer 2026 Creator Program, offering creators and brands safe, targeted YouTube video promotion using official Google Ads TrueView campaigns.</v>
+        <v>The Paper is set to return for a second season to Sky and streaming service NOW, with all episodes landing on 10 September. The returning series will star Domhnall Gleeson, Sabrina Impacciatore, Chelsea Frei, Melvin Gregg, Gbemisola Ikumelo, Tim Key, Ramona Young, Eric Rahill, Duane Shepard Sr., Alex Edelman, and Oscar Nu�ez. - - New guest stars this season include actors and comedians Jon Lovitz ( The Simpsons ), Andy Richter ( Conan ), Lisa Gilroy ( Jury Duty ), Matt Braunger ( Agent... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358906</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>Medmovie's Hx Heart Video Library Powers Patient Education at Cardiovascular Practices Worldwide</v>
+        <v>‘D23 is Built for Our Fans’: Asad Ayaz, Chief Marketing and Brand Officer, on Disney’s Ultimate Fan Event</v>
       </c>
       <c r="B342" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C342" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D342" t="str">
-        <v>Healthcare, Media, Education</v>
+        <v>Media</v>
       </c>
       <c r="E342" t="str">
-        <v>https://www.prnewswire.com/news-releases/medmovies-hx-heart-video-library-powers-patient-education-at-cardiovascular-practices-worldwide-302806958.html</v>
+        <v>https://thewaltdisneycompany.com/news/asad-ayaz-d23-fandom/</v>
       </c>
       <c r="F342" t="str">
-        <v>Physician-validated, privately branded HD video helps heart patients understand their care. BERKELEY, Calif., June 22, 2026 /PRNewswire/ -- Medmovie, Inc., a leader in cardiovascular medical visualization, today highlighted the global reach of its Hx Heart Video Library (HVL), a hosted...</v>
+        <v>The post ‘D23 is Built for Our Fans’: Asad Ayaz, Chief Marketing and Brand Officer, on Disney’s Ultimate Fan Event appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>NAGRAVISION Launches NAGRA Venturi, Intelligence-Led Streaming Security for the AI EraTitle</v>
+        <v>InventHelp Inventor Develops Reusable Sticky Notes (SGM-709)</v>
       </c>
       <c r="B343" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C343" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D343" t="str">
-        <v>Finance, AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E343" t="str">
-        <v>https://www.newmediawire.com/news/nagravision-launches-nagra-venturi-intelligence-led-streaming-security-for-the-ai-eratitle-7087279</v>
+        <v>https://www.prnewswire.com/news-releases/inventhelp-inventor-develops-reusable-sticky-notes-sgm-709-302845806.html</v>
       </c>
       <c r="F343" t="str">
-        <v>New Offer Nnifies NAGRAVISION's Streaming Security Capabilities Into a Single Intelligence-led Model, Turning Fragmented Piracy Data Into Prioritized, Decisive Action as Piracy Becomes Faster, Automated and Increasingly AI-driven CHESEAUX-SUR-LAUSANNE, SWITZERLAND and PHOENIX, AZ - June 22, 2026 ( NEWMEDIAWIRE ) - NAGRAVISION , a Kudelski Group (SIX:KUD.S) company and the world’s leading independent provider of content protection and media and entertainment solutions, today announced the launch of NAGRA Venturi , intelligence-led streaming security that helps service providers and rights holders detect threats, combat piracy, and safeguard revenue - faster and with greater precision. NAGRA Venturi brings NAGRAVISION’s streaming security capabilities together under a single intelligence-led</v>
+        <v>PITTSBURGH, Aug. 14, 2026 /PRNewswire/ -- "This idea was born during an event management class where we watched a video of planners conducting a brainstorming session using sticky notes," said an inventor, from Westfield, Ind. "I noticed how many were used and discarded during daily...</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>Vobile Launches Real-World Asset Program for Creative IP Rights, Expanding Monetization Opportunities for Content Creators</v>
+        <v>Iyuno erläutert die Architektur hinter CLOE, einem Multi-Agenten-KI-System für konsistente Content-Workflows</v>
       </c>
       <c r="B344" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C344" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D344" t="str">
         <v>Media</v>
       </c>
       <c r="E344" t="str">
-        <v>https://www.prnewswire.com/news-releases/vobile-launches-real-world-asset-program-for-creative-ip-rights-expanding-monetization-opportunities-for-content-creators-302806712.html</v>
+        <v>https://www.prnewswire.com/news-releases/iyuno-erlautert-die-architektur-hinter-cloe-einem-multi-agenten-ki-system-fur-konsistente-content-workflows-302852000.html</v>
       </c>
       <c r="F344" t="str">
-        <v>New initiative enables rightsholders to realize value from their IP through digital asset infrastructure SANTA CLARA, Calif., June 22, 2026 /PRNewswire/ -- Vobile, a worldwide leader in digital content protection and transaction services, today announced the launch of a new real-world...</v>
+        <v>Das Unternehmen stellt ein System vor, das darauf ausgelegt ist, die Kontinuität über Szenen, Episoden und Sprachen hinweg zu gewährleisten BURBANK, Kalifornien, 14. August 2026 /PRNewswire/ -- Iyuno hat heute neue Details zur Architektur hinter CLOE bekannt gegeben, seiner KI-Plattform,...</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>Stagwell's Code and Theory Launches Content Operating System for Sports ...</v>
+        <v>Netflix Celebrates Mexican Cinema Day With Iconic Characters, Bold Stories, and the Richness of the local Cinema</v>
       </c>
       <c r="B345" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C345" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D345" t="str">
         <v>Media</v>
       </c>
       <c r="E345" t="str">
-        <v>https://pr-inside.com/stagwell-s-code-and-theory-launches-content-operating-system-for-sports-r5193514.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358900</v>
       </c>
       <c r="F345" t="str">
-        <v>(PR-inside.com) New solution gives sports teams and leagues a single system to ensure content is on-brand, rights-cleared and informed by performance at every step NEW YORK CITY, NY / ACCESS Newswire / June 22, 2026 / Professional sports organizations have become media companies, but they're running on infrastructure that was never built for media-company scale. Sponsor renewals, fan engagement, partnership sales and proof of performance all run through the content operation, and the operating infrastructure can't keep up. Consider this: top-tier franchises now manage 80 to 150+ brand partners and publish across 13+ owned channels at a posting cadence 13x the cross-industry average, ..</v>
+        <v>Mexican cinema brings together perspectives, emotions and characters that invite us to see ourselves on the screen and connect us wherever we are. On August 15, we celebrate Mexican Cinema Day by doing what we&amp;#39;re most passionate about: partnering with the country&amp;#39;s audiovisual industry to amplify the diversity, quality and cultural impact of films made in Mexico. - - Carolina Leconte, Vice President of Content for Mexico &amp;amp; Licensing for Latin America at Netflix, said: &amp;#8220;We love being a crea... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358900</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>Stagwell's Code and Theory Launches Content Operating System for Sports</v>
+        <v>Nexstar’s Local TV Stations Receive Two National Edward R. Murrow Awards for Outstanding Journalism and Exceptionally Produced Content</v>
       </c>
       <c r="B346" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C346" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D346" t="str">
         <v>Media</v>
       </c>
       <c r="E346" t="str">
-        <v>https://www.newswire.com/news/stagwells-code-and-theory-launches-content-operating-system-for-sports-22803462</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/nexstar-local-tv-stations-receive-150000713.html</v>
       </c>
       <c r="F346" t="str">
-        <v>New solution gives sports teams and leagues a single system to ensure content is on-brand, rights-cleared and informed by performance at every step</v>
+        <v>IRVING, Texas, August 14, 2026--Nexstar Media Group local stations, KXAN-TV and WHO 13, earned national Edward R. Murrow Awards from the Radio Television Digital News Association.</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>Adam Perez Arquette Creates Second Chances Safety Act; Partners with Hollywood Producers for Streaming Show</v>
+        <v>Linamar Corporation (LNR) Opens the Market</v>
       </c>
       <c r="B347" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C347" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D347" t="str">
-        <v>Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E347" t="str">
-        <v>https://www.newswire.com/news/adam-perez-arquette-creates-second-chances-safety-act-partners-with-22803434</v>
+        <v>https://www.newsfilecorp.com/release/309661/Linamar-Corporation-LNR-Opens-the-Market</v>
       </c>
       <c r="F347" t="str">
-        <v>Adam Perez Arquette introduces the Second Chances Safety Act which would allow non-violent, non-drug related felonies to not impact your ability to bear arms. Partnering with producers from The Joe Rogan Experience, Arquette will launch a daily stream called "Angels and Demons"</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 14, 2026) - Linda Hasenfratz, Executive Chair, and Jim Jarrell, President and Chief Executive Officer of Linamar Corporation ("Linamar" or the "Company") (TSX: LNR) and their executive team, joined Dani Lipkin, Managing Director, Global Innovation Sector, Toronto Stock Exchange ("TSX"), to open the market and celebrate their 40 year listing anniversary on TSX and its 60th anniversary as a global manufacturing leader.Cannot view this video? ...</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>ScentFest SF, the West Coast’s First International Consumer Fragrance Festival, Opens at Fort Mason June 26-28</v>
+        <v>New York Attorney Madeline Schmidt Helps Content Creators Fight Content ...</v>
       </c>
       <c r="B348" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C348" t="str">
-        <v>Send2Press</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D348" t="str">
-        <v>Retail, Media</v>
+        <v>Media</v>
       </c>
       <c r="E348" t="str">
-        <v>https://www.send2press.com/wire/scentfest-sf-the-west-coasts-first-international-consumer-fragrance-festival-opens-at-fort-mason-june-26-28/</v>
+        <v>https://pr-inside.com/new-york-attorney-madeline-schmidt-helps-content-creators-fight-content-r5212344.htm</v>
       </c>
       <c r="F348" t="str">
-        <v>SAN FRANCISCO, Calif., June 22, 2026 (SEND2PRESS NEWSWIRE) -- ScentFest SF, the West Coast's first international consumer fragrance festival, opens June 26 to 28, 2026 at the Gateway Pavilion at Fort Mason Center in San Francisco. Founded by Sebastian Jara, creator of The Perfume Guy on YouTube, the inaugural three-day festival gathers more than 110 fragrance houses from around the world, the traveling archive of the Osmothèque, and a program of talks featuring some of the most recognized names in perfumery, all built for the public rather than the trade.</v>
+        <v>(PR-inside.com) Schmidt Law helps content creators remove stolen and unauthorized content, enforce their rights, and restore wrongfully suspended accounts across major platforms. NEW YORK CITY, NY / ACCESS Newswire / August 14, 2026 / Schmidt Law LLC, a New York social media and entertainment law firm, is helping content creators respond to two fast-growing threats to their livelihoods: the theft and unauthorized use of their content, and the wrongful suspension of their social media accounts. For a content creator, their content and their accounts are the business. When original work is copied, reposted, or used beyond what a brand paid for, the loss ..</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>Creator Economy Market to Reach USD 1,345.54 Billion by 2033, Driven by AI-Powered Content Creation, Direct Monetization Models, and Expanding Digital Entrepreneurship</v>
+        <v>New York Attorney Madeline Schmidt Helps Content Creators Fight Content Theft and Reclaim Suspended Social Media Accounts</v>
       </c>
       <c r="B349" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C349" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D349" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E349" t="str">
-        <v>https://www.prnewswire.com/news-releases/creator-economy-market-to-reach-usd-1-345-54-billion-by-2033--driven-by-ai-powered-content-creation-direct-monetization-models-and-expanding-digital-entrepreneurship-302806507.html</v>
+        <v>https://www.newswire.com/news/new-york-attorney-madeline-schmidt-helps-content-creators-fight-content-theft</v>
       </c>
       <c r="F349" t="str">
-        <v>Global creator economy market projected to grow at a CAGR of 23.3% from 2026 to 2033 as creators evolve into scalable digital businesses across video, audio, commerce, and subscription ecosystems SAN FRANCISCO, June 22, 2026 /PRNewswire/ -- The global creator economy market is...</v>
+        <v>Schmidt Law helps content creators remove stolen and unauthorized content, enforce their rights, and restore wrongfully suspended accounts across major platforms.</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>Dentsu Launches Idea Builder: the Enterprise GenAI Platform for Creative Built in Collaboration with Google Cloud</v>
+        <v>Kartoon Studios Reports Second Quarter 2026 Financial Results and Accelerates ...</v>
       </c>
       <c r="B350" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C350" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D350" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Finance, Real Estate, Retail, Media</v>
       </c>
       <c r="E350" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356607</v>
+        <v>https://pr-inside.com/kartoon-studios-reports-second-quarter-2026-financial-results-and-accelerates-r5212333.htm</v>
       </c>
       <c r="F350" t="str">
-        <v>Dentsu announced the launch of Idea Builder, an enterprise generative AI platform developed by Dentsu Creative and built natively on Google Cloud. The platform is a trusted environment in which creative teams can move from an initial idea through structured development and validation to high-quality concept images and video, with the full conversation history, audit trail and cost-log captured at every step. In the algorithmic era, where so much of the marketing value chain is automated, I... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356607</v>
+        <v>(PR-inside.com) 8-K Filed Announcing Agreement with Amazon Prime Strengthened Balance Sheet with $40 million in Cash and No Long-Term Debt Focus on Intellectual Property Ownership for Next Phase of Growth BEVERLY HILLS, CA / ACCESS Newswire / August 14, 2026 /Kartoon Studios, Inc. (NYSE American:TOON) ("Kartoon Studios" or the "Company"), a global entertainment company creating, producing, distributing and licensing children's and family content, today announced financial results for the second quarter ended June 30, 2026, and provided an update on a strategic transformation designed to focus the Company on the ownership, development and commercialization of high-value intellectual property assets for children. Following the receipt of ..</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>Veel partners with Epidemic Sound to power safe, scalable soundtracking</v>
+        <v>Hippocratic AI Unveils Agentic Orchestrators: NYSE Content Update</v>
       </c>
       <c r="B351" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C351" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D351" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Finance, AI, Media</v>
       </c>
       <c r="E351" t="str">
-        <v>https://www.prnewswire.com/news-releases/veel-partners-with-epidemic-sound-to-power-safe-scalable-soundtracking-302806433.html</v>
+        <v>https://www.prnewswire.com/news-releases/hippocratic-ai-unveils-agentic-orchestrators-nyse-content-update-302851846.html</v>
       </c>
       <c r="F351" t="str">
-        <v>Veel, the AI-powered platform for creator–brand UGC video collaboration, has partnered with Epidemic Sound. Brands and creators on Veel now get direct access to a world-class catalog of high-quality, fully licensed music and sound effects, built right into the platform through a seamless...</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 14, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>Dolphin Entertainment and KYNETIC Media Ventures Launch Creator-Led, ...</v>
+        <v>ArchieVerse Introduces Combined Human and AI Customer Support and Releases Three New Video Generation Models</v>
       </c>
       <c r="B352" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C352" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D352" t="str">
-        <v>Finance, Real Estate, Media</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E352" t="str">
-        <v>https://pr-inside.com/dolphin-entertainment-and-kynetic-media-ventures-launch-creator-led-r5193421.htm</v>
+        <v>https://www.newsfilecorp.com/release/309473/ArchieVerse-Introduces-Combined-Human-and-AI-Customer-Support-and-Releases-Three-New-Video-Generation-Models</v>
       </c>
       <c r="F352" t="str">
-        <v>(PR-inside.com) Creator-era independent studio announces first feature film, Crush Party MIAMI, FL / ACCESS Newswire / June 22, 2026 / Dolphin (Nasdaq:DLPN), a leading entertainment marketing and content production company, and KYNETIC Media Ventures, a media and venture investment holding company, today announced the launch of Graviteur Studios, a creator-led, audience-first independent film and television studio built for an entertainment landscape increasingly driven by creators, fandom, and intellectual property. Led by KYNETIC CEO David Freeman and Dolphin CEO Bill O'Dowd, Graviteur Studios is designed to bridge the worlds of digital influence and premium entertainment, reshaping how creators develop, finance, produce, market, and distribute ..</v>
+        <v>Miami, Florida--(Newsfile Corp. - August 14, 2026) - ArchieVerse, the AI-powered homeownership platform known as the Everything App, today announced a major platform update introducing a combined human and AI customer support system alongside three new generations of its Memis video engine for home rendering.To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/9405/309473_whatsapp%20image%202026-08-14%20at%2012.07.33.jpegCombined Human and AI...</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>NYSE Content Update: Cannes Lions International Festival of Creativity Begins</v>
+        <v>The First Year of World Models: When AI's Supply-Side Revolution Moves from Generation to Understanding the Physical World</v>
       </c>
       <c r="B353" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C353" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D353" t="str">
-        <v>Finance, Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E353" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-cannes-lions-international-festival-of-creativity-begins-302806382.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-first-year-of-world-models-when-ais-supply-side-revolution-moves-from-generation-to-understanding-the-physical-world-302851691.html</v>
       </c>
       <c r="F353" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, June 22, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
-[...2 lines deleted...]
-    <row r="354">
+        <v>BEIJING, Aug. 14, 2026 /PRNewswire/ -- Over the past two years, the core proposition of the AI industry has been "generation" — generating text, images, video, and music. But on July 19, 2026, at the World Artificial Intelligence Conference (WAIC), Fang Han, Chairman and CEO of Kunlun...</v>
+      </c>
+    </row>
+    <row r="354" xml:space="preserve">
       <c r="A354" t="str">
-        <v>OPTIMUS™ Owners Invited to Share Their Stories and Win Big in Greenworks® Commercial's 10-Year Anniversary "Share Your Optimus Story" Sweepstakes</v>
+        <v>Airwheel Announces a New Luxury AI Wheel Cabin Suitcase:20-inch Carry-On Hand electric Ride Luggage Powered by Smart Mobility Technology</v>
       </c>
       <c r="B354" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C354" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D354" t="str">
-        <v>Energy, Media</v>
+        <v>AI, SaaS, Energy, Automotive, Media</v>
       </c>
       <c r="E354" t="str">
-        <v>https://www.prnewswire.com/news-releases/optimus-owners-invited-to-share-their-stories-and-win-big-in-greenworks-commercials-10-year-anniversary-share-your-optimus-story-sweepstakes-302805526.html</v>
-[...2 lines deleted...]
-        <v>Submit a photo or video testimonial for a chance to win a Caribbean getaway, premium equipment, and other prizes through September 30 MOORESVILLE, N.C., June 22, 2026 /PRNewswire/ -- Greenworks® Commercial, a pioneer and proven leader in battery-powered outdoor power equipment, today...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109128/</v>
+      </c>
+      <c r="F354" t="str" xml:space="preserve">
+        <v xml:space="preserve">BRUSSELS, BELGIUM, Aug 14, 2026 - (ACN Newswire) - Airwheel has officially announced the launch of its new luxury AI wheel cabin suitcase, a 20-inch carry-on electric ride luggage that integrates smart mobility technology to redefine how travelers move. Airwheel is bringing a new dimension of intelligent mobility to one of the most familiar products in travel—the cabin suitcase. As AI, robotics, and electric mobility move rapidly from emerging technologies into everyday life, Airwheel is rethinking how people move with their luggage. Its latest generation of intelligent rideable luggage integrates electric drive systems, smart controls, digital connectivity, and human-machine interaction, transforming the traditional suitcase from a passive carrier into an active mobility companion. Designed for airports, railway stations, business trips, exhibitions, and urban exploration, Airwheel's portfolio of Smart Suitcase, Rideable Suitcase, and Electric Suitcase solutions reflects a broader shift in travel technology: the suitcase is no longer simply something travelers carry—it can become part of how they move.
+From Intelligent Mobility to Embodied Intelligence
+Airwheel has focused on intelligent mobility, evolving from smart self-balancing vehicles and electric bicycles to intelligent wheelchairs and rideable luggage. Across these categories, the company has continued to explore how electric drive technology, intelligent control, and human-machine interaction can create a more natural connection between people and technology.
+That exploration is becoming increasingly relevant as AI and Embodied Intelligence move from algorithms and digital interfaces into the physical world.
+For Airwheel, luggage represents a particularly relevant opportunity.
+Modern travel has become faster and more connected, yet much of the journey still depends on physical movement between airports, railway platforms, hotels, convention centers, and urban destinations. These short-distance transitions can become one of the most tiring parts of a trip.
+Airwheel is addressing this overlooked part of mobility with a simple question:
+What if a suitcase could do more than carry belongings? What if it could actively participate in the journey?
+The company's answer is its Rideable Cabin Suitcase.
+By combining electric drive technology, intelligent controls, digital connectivity, and human-machine interaction, Airwheel transforms conventional luggage from a passive container into a mobility companion designed to move with its user.
+This approach offers a practical interpretation of Embodied Intelligence in everyday travel—bringing intelligent technology beyond the screen and into the physical experience of moving through the real world.
+Riding Turns Luggage into a Mobility Experience
+Airwheel's approach to more flexible travel begins with giving the suitcase the ability to ride.
+Its smart luggage integrates electric drive systems, motorized wheels, and intelligent riding handles, allowing users to switch from conventional pulling to electric riding.
+Whether navigating an airport, transferring between railway platforms, moving through an exhibition center, or exploring a city, users can reduce the physical effort associated with pulling luggage.
+For Airwheel, riding is more than a product feature. It represents a change in the relationship between travelers and their luggage.
+Instead of simply following behind, the suitcase becomes part of the movement itself.
+Luggage can move with the traveler rather than simply being pulled by the traveler.
+From Rideable to Connected: Building a Smarter Travel Experience
+Electric mobility gives the suitcase the ability to move. Intelligent connectivity adds another layer by connecting the traveler with the device.
+Airwheel has developed dedicated mobile applications for multiple smart rideable suitcase models, supporting major operating systems including Android, iOS, and HarmonyOS.
+Users can monitor riding speed, battery status, mileage, and other operating information while adjusting speed settings, controlling lighting, and accessing intelligent remote-control functions.
+Low-battery notifications and Bluetooth disconnection alerts further enhance everyday usability, while selected models support Apple Find My, allowing users to locate their luggage through Apple's established tracking ecosystem.
+Together, these capabilities move the Smart Suitcase beyond traditional luggage functionality.
+The goal is not to add technology for Airwheel sake, but to make interaction simpler, more intuitive, and more useful throughout the journey.
+Beyond Efficiency: The Emotional Value of Intelligent Mobility
+For younger travelers, a Smart Suitcase can become a distinctive expression of technology and personal style. For business travelers, an Electric Suitcase can reduce physical fatigue during frequent movement. For families, a Rideable Suitcase can give children a more active role in the travel experience.
+Airwheel's intelligent luggage portfolio includes 20-inch Cabin Suitcase configurations for compact travel as well as larger 24-inch checked-luggage models for longer journeys.
+Selected models feature 73.26Wh modular lithium batteries and relevant safety certification, while removable battery designs provide additional flexibility for different transportation scenarios.
+TSA-compatible combination locks are designed to support international travel and security inspection requirements.
+USB charging connectivity further expands the role of the suitcase, allowing travelers to conveniently power smartphones and other portable electronic devices while on the move.
+The result is a new category of travel equipment that combines several roles: luggage, personal electric mobility, portable power, and connected technology.
+Airwheel's Smart Suitcase Portfolio
+Airwheel continues to expand its intelligent luggage portfolio to address different travel needs, from premium business trips and cabin travel to long-distance journeys and family vacations.
+Airwheel SE3SXD Ai Luxury Suitcase: One-Touch Deployment for a New Riding Experience
+The Airwheel SE3SXD is positioned as Airwheel's flagship intelligent rideable suitcase, introducing a one-touch automatic deployment system designed to simplify the transition into riding mode.
+With a single press, the motorized front wheel and intelligent riding handle automatically extend and lock into position. The system eliminates the need for multiple manual adjustments before riding, with a maximum riding speed of up to 9.9 km/h.
+This shift—from users manually configuring a device to the device automatically completing part of the setup—illustrates Airwheel's approach to more natural human-machine interaction.
+Its 20-inch cabin configuration, smart app connectivity, and USB charging further position the SE3SXD within the emerging category of AI Suitcase and next-generation intelligent travel technology.
+Airwheel SE3SL+ Airport Suitcase: Smart Mobility for Frequent Travelers
+Designed for frequent travelers, the Airwheel SE3SL+ combines intelligent riding, smart connectivity, and a portable 20-inch design.
+The model supports riding speeds of up to 9.9 km/h and integrates smart app connectivity, USB charging, and Apple Find My support.
+Its 20-inch format makes it suitable for carry-on travel, while the modular 73.26Wh lithium battery and relevant safety certification are designed around modern transportation requirements.
+For business trips and premium leisure travel, the SE3SL+ combines the convenience of a Carry-On Suitcase with the mobility of an Electric Suitcase.
+Airwheel SE3S Smart Electric Suitcase: A Proven Rideable Mobility Platform
+The Airwheel SE3S is one of Airwheel's established rideable luggage models, combining a high-performance motorized wheel with riding speeds of up to 13 km/h.
+Designed for everyday travel and urban exploration, it helps reduce the physical effort associated with conventional luggage while providing a more engaging mobility experience.
+Its development reflects Airwheel's continued evolution of the Rideable Suitcase from an emerging product concept into a practical travel solution.
+Airwheel SE3T: More Capacity for Longer Journeys
+For travelers who require additional storage, the Airwheel SE3T features a 24-inch suitcase body with approximately 48 liters of capacity.
+Its internal organization and side-opening design are intended to make packing and accessing belongings more convenient, while riding speeds of up to 13 km/h help reduce the effort required to move larger luggage.
+The SE3T extends Airwheel's electric rideable luggage concept beyond compact cabin travel to longer journeys.
+Airwheel SQ3S Kids Suitcase: Bringing Children into the Travel Experience
+Designed for family travel, the Airwheel SQ3S gives younger travelers an opportunity to participate more actively in the journey.
+The smart rideable children's suitcase supports riding speeds of up to approximately 6.5 km/h, helping children keep pace with their parents during travel.
+An integrated high-fidelity audio system supports TF cards and Bluetooth connectivity, allowing children to enjoy music, stories, and educational content along the way.
+For young travelers, it is more than luggage. It becomes a personal rideable companion designed to add interaction and enjoyment to family travel.
+Technology, in this context, does not replace human experience. It enriches it.
+The Airwheel has continued to develop technologies spanning electric drive systems, intelligent controls, human-machine interaction, and personal mobility, applying these capabilities across different categories of transportation products.
+From smart self-balancing vehicles and electric bicycles to intelligent wheelchairs and rideable luggage, Airwheel has pursued one consistent question:
+How can technology become a more natural part of human mobility?
+To date, Airwheel has accumulated more than 600 patents worldwide, including international invention patents and PCT patents.
+Its products have also received recognition from international design programs, including the MUSE Design Awards, Berlin Design Awards, French Design Awards, and Asian Design Awards.
+For Airwheel, however, patents and awards are not the destination.
+The real value of technology lies in how it improves everyday life.
+Future intelligent devices may not simply answer questions or process commands. They may increasingly sense their environments, respond to users, participate in physical actions, and become more naturally integrated into everyday life.
+For mobility, this could mean smarter vehicles, more capable robots, and luggage with its own ability to move.
+Airwheel's intelligent rideable luggage represents one practical expression of this transformation.
+By integrating electric drive systems, intelligent controls, digital connectivity, and human-machine interaction into a familiar travel product, Airwheel is exploring how AI Suitcase, Smart Suitcase, and Rideable Suitcase technologies can evolve beyond conventional luggage.
+Ultimately, the purpose of intelligent mobility is not to make travel more complicated. It is to give people more choices—to move with less effort, explore with greater freedom, and experience more control, convenience, and enjoyment along the way.
+The world keeps moving forward.
+Our way of moving should evolve with it.
+Airwheel continues to explore how intelligent mobility can make every journey lighter, smarter, freer, and more enjoyable.
+Media Contact
+Company: Airwheel
+Contact: Media Team
+Website: https://www.airwheel.net
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>'Toy Story 5' Soars to Biggest Global Opening of 2026 — and Second-Biggest Domestic Animated Debut Ever</v>
+        <v>Revid Now Generates Complete Short Films from a Single Prompt Handling Script, Scenes, Voices, Editing and Publishing</v>
       </c>
       <c r="B355" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C355" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D355" t="str">
-        <v>Media</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E355" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356600</v>
+        <v>https://www.newsfilecorp.com/release/309329/Revid-Now-Generates-Complete-Short-Films-from-a-Single-Prompt-Handling-Script-Scenes-Voices-Editing-and-Publishing</v>
       </c>
       <c r="F355" t="str">
-        <v>Disney and Pixar&amp;#39;s Toy Story 5, the fifth chapter in one of the most beloved franchises in movie history, pulled in an estimated $312 million worldwide in its debut this weekend, including $160 million domestically and $152 million overseas. - - The film &amp;#8212; which reunites Woody (Tom Hanks), Buzz Lightyear (Tim Allen), Jessie (Joan Cusack), and the rest of the gang as they come face-to-face with Lilypad (Greta Lee), a brand-new tablet &amp;#8212; marked the biggest global opening of 2026 and the s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356600</v>
-[...2 lines deleted...]
-    <row r="356">
+        <v>Paris, France--(Newsfile Corp. - August 14, 2026) - Revid, the AI video creation platform has expanded its platform to generate complete short films from a single written prompt, extending a system that previously focused on short-form clips. The workflow now covers scriptwriting, scene direction, character and voice generation, editing, and publishing in one continuous run, with no editing experience or technical background required from the person who starts it.Revid Now Generates Complete...</v>
+      </c>
+    </row>
+    <row r="356" xml:space="preserve">
       <c r="A356" t="str">
-        <v>Senate panel passes NO FAKES Act; AMA urges Congressional approval</v>
+        <v>FWD Group marks 13 years with charitable grants benefitting over 13,000 people across Asia</v>
       </c>
       <c r="B356" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C356" t="str">
-        <v>WebWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D356" t="str">
-        <v>AI, Healthcare, Media</v>
+        <v>Finance, Healthcare, Media, Education</v>
       </c>
       <c r="E356" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356599</v>
-[...2 lines deleted...]
-        <v>Statement attributable to: - John Whyte, MD, MPH - CEO, American Medical Association - - &amp;#8220;The NO FAKES Act is the real deal&amp;#8212;an important step toward ensuring that innovation serves people, not those seeking to deceive them. Artificial intelligence has tremendous potential to improve healthcare, but we are already seeing bad actors use AI-generated content to impersonate trusted voices, spread misinformation, and promote unproven treatments that can put patients at risk. - - &amp;#8220;Patients deser... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356599</v>
+        <v>https://www.acnnewswire.com/press-release/english/109127/</v>
+      </c>
+      <c r="F356" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 14, 2026 - (ACN Newswire) - FWD Group Holdings Limited (“FWD Group” or “FWD”) today marked its 13th anniversary by announcing charitable grants dedicated to supporting more than 13,000 people in communities across Asia.
+Established in 2013 with a mission to move the life insurance industry in a new direction, FWD Group has grown from its early operations in Hong Kong SAR, Macau SAR and Thailand into a pan-Asian life and health insurer serving millions of customers and their families across 10 markets. In July last year, FWD Group reached another milestone with its listing on the Hong Kong Stock Exchange, under the stock code 1828.
+Huynh Thanh Phong, Group Chief Executive Officer and Executive Director of FWD Group, said, “At FWD Group, changing the way people feel about insurance is about much more than looking after our customers – it’s also about supporting the communities where we operate. These 13 grants are a meaningful way to give back to the people and places that have been part of our journey. Together with trusted community partners, we hope to make a real difference in people’s lives, while also bringing our caring value to life through employee volunteering.”
+The 13 grants will support initiatives across the region spanning financial literacy, career readiness, entrepreneurship, health and wellbeing, and community recovery:
+- Hong Kong SAR: Extending the JA SparktheDream Wellness Programme with Junior Achievement Hong Kong through interactive workshops and family activities to equip 2,600 primary school students with social, emotional and financial skills to build resilience and thrive.
+Strengthening the wellbeing, resilience and social-emotional skills of 200 children and 80 caregivers affected by the Tai Po fire through a football-based programme with Save the Children Hong Kong.
+Advancing the long-term recovery of Tai Po communities with psychosocial support and community-building initiatives led by Plan International Hong Kong for over 6,500 students, parents and teachers.
+- Cambodia: Equipping 200 young people with practical money management skills via financial education workshops, expert-led discussions and digital learning content with JCI Mekong.
+- Indonesia: Partnering with KUMPUL on InnovateHer Academy 4.0 to empower another 10 female entrepreneurs with mentorship, business and investment readiness skills.
+- Japan: Promoting inclusion, wellbeing and social connection through football clinics for over 15 visually impaired people with Hands On Tokyo.
+- Malaysia: Supporting GivingHub to provide 170 low-income families with health education and financial literacy workshops and 100 cancer screening and consultation sessions.
+- The Philippines: Helping 100 university students transition into the workforce with financial literacy, career readiness, and future-of-work skills with Junior Achievement Philippines.
+- Singapore: Supporting 50 children with chronic illnesses and their caregivers through a fun-filled carnival experience with Club Rainbow (Singapore), bringing together families, caregivers and volunteers to foster inclusion and community spirit.
+- Thailand: Extending career readiness support for seven disadvantaged Thai youth via hospitality training scholarships with Pimali Foundation.
+Expanding the JA SparktheDream programme with Junior Achievement Thailand to enable another 30 Thai educators to deliver engaging financial literacy education for students by equipping them with knowledge, tools, and teaching skills.
+- Vietnam: Empowering 800 students to make better financial decisions through workshops and debate competitions by Startup Vietnam Foundation and Dear Our Community to build financial literacy, critical thinking, and communication skills.
+Providing schools in Vietnam's Khanh Hoa Province with 76 computers through Little Roses Foundation to enable 1,800 students to continue learning after damages from severe flooding.
+About FWD Group
+FWD Group (1828.HK) is a pan-Asian life and health insurance business that serves approximately 40 million customers across 10 markets, including BRI Life in Indonesia. FWD’s customer-led and tech-enabled approach aims to deliver innovative propositions, easy-to-understand products and a simpler insurance experience. Established in 2013, the company operates in some of the fastest-growing insurance markets in the world with a vision of changing the way people feel about insurance. FWD Group is listed on the Hong Kong Stock Exchange under the stock code 1828. For more information, please visit www.fwd.com
+For media inquiries, please contact: groupcommunications@fwd.com
+Source: FWD Group Holdings Limited
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>Salient Releases CompleteView v8.0 with Enhanced Search for Faster Forensic Video Investigation</v>
+        <v>Disney and Formula 1® Extend Their Collaboration Through 2028 and Welcome Disney and Pixar’s Cars</v>
       </c>
       <c r="B357" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C357" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D357" t="str">
-        <v>SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E357" t="str">
-        <v>https://www.prweb.com/releases/salient-releases-completeview-v8-0-with-enhanced-search-for-faster-forensic-video-investigation-302805118.html</v>
+        <v>https://thewaltdisneycompany.com/news/formula-1-extension-pixar-cars/</v>
       </c>
       <c r="F357" t="str">
-        <v>Salient Systems announces the general availability of CompleteView v8.0, a major platform release delivering Enhanced Search for forensic video investigation and the Hardware Replacement Wizard to simplify server replacement. Alongside the release, Salient also highlighted a significantly...</v>
+        <v>The post Disney and Formula 1® Extend Their Collaboration Through 2028 and Welcome Disney and Pixar’s Cars appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>DaVinci Commerce Announces Agentic BrandStore Enterprise: End-To-End Agentic Commerce From Discovery To Purchase Across AI platforms</v>
+        <v>How Games Are Helping Shape Disney’s Next Chapter</v>
       </c>
       <c r="B358" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C358" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D358" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E358" t="str">
-        <v>https://www.prnewswire.com/news-releases/davinci-commerce-announces-agentic-brandstore-enterprise-end-to-end-agentic-commerce-from-discovery-to-purchase-across-ai-platforms-302805842.html</v>
+        <v>https://thewaltdisneycompany.com/news/games-next-chapter/</v>
       </c>
       <c r="F358" t="str">
-        <v>Introduces AI-powered Content Enrichment Engine to add conversational context to product content, driving precise brand and product discoverability across LLM platforms with added support for GEO, ACP and UCP. SAN MATEO, Calif., June 22, 2026 /PRNewswire/ -- DaVinci Commerce, the agentic...</v>
+        <v>The post How Games Are Helping Shape Disney’s Next Chapter appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>ViewTech Borescopes Exhibits Cutting-Edge Video Borescope Technology at AUTOMATE 2026</v>
+        <v>Health Optimization &amp; Longevity Arrives in Boulder: Next Health Celebrates Grand Opening with Live Podcast Recording Featuring Dr. Darshan Shah and Ben Greenfield</v>
       </c>
       <c r="B359" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C359" t="str">
-        <v>Send2Press</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D359" t="str">
-        <v>Media</v>
+        <v>Healthcare, Media</v>
       </c>
       <c r="E359" t="str">
-        <v>https://www.send2press.com/wire/viewtech-borescopes-exhibits-cutting-edge-video-borescope-technology-at-automate-2026/</v>
+        <v>https://finance.yahoo.com/healthcare/articles/health-optimization-longevity-arrives-boulder-220000793.html</v>
       </c>
       <c r="F359" t="str">
-        <v>CHICAGO, Ill., June 22, 2026 (SEND2PRESS NEWSWIRE) -- ViewTech Borescopes, a leading provider of remote visual inspection (RVI) equipment, announced today that it is exhibiting at AUTOMATE 2026, North America's largest automation and robotics trade show. Attendees can visit ViewTech Borescopes at Booth 3675 in McCormick Place's South Hall to explore the latest advancements in industrial video borescope technology.</v>
+        <v>BOULDER, Colo., August 13, 2026--Next Health celebrates its grand opening in Boulder, Colorado with a live EXTEND Podcast recording featuring Dr. Darshan Shah and Ben Greenfield.</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>Gravity Game Unite (GGU) Announces 2nd OBT for PC MMORPG "Ragnarok Zero: Global"</v>
+        <v>METALLA REPORTS RECORD FINANCIAL RESULTS FOR THE SECOND QUARTER OF 2026 AND PROVIDES ASSET UPDATES</v>
       </c>
       <c r="B360" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C360" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D360" t="str">
-        <v>Gaming, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E360" t="str">
-        <v>https://www.prnewswire.com/news-releases/gravity-game-unite-ggu-announces-2nd-obt-for-pc-mmorpg-ragnarok-zero-global-302806238.html</v>
+        <v>https://www.prnewswire.com/news-releases/metalla-reports-record-financial-results-for-the-second-quarter-of-2026-and-provides-asset-updates-302851300.html</v>
       </c>
       <c r="F360" t="str">
-        <v>2nd OBT scheduled to run from July 7 to July 15, based on Malaysia Time 2nd OBT to feature linked game "Get Poring," Ragnarok IP's first UGC feature "RO Factory," and new content "MVP Raid" KUALA LUMPUR, Malaysia, June 22, 2026 /PRNewswire/ -- Gravity Game Unite (GGU), the Malaysia branch...</v>
+        <v>(All dollar amounts are in thousands of United States dollars unless otherwise indicated, except for shares, per ounce, and per share amounts) TSXV: MTA NYSE American: MTA VANCOUVER, BC, Aug. 13, 2026 /PRNewswire/ -- Metalla Royalty &amp; Streaming Ltd. ("Metalla" or the "Company") (TSXV:...</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>Sonilo Launches Licensed AI Music Generator for Video on fal.ai</v>
+        <v>Decision Counsel Launches Revenue Activation Practice, Names Amanda Sussan Head of Revenue Activation</v>
       </c>
       <c r="B361" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C361" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D361" t="str">
-        <v>AI, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E361" t="str">
-        <v>https://www.prnewswire.com/news-releases/sonilo-launches-licensed-ai-music-generator-for-video-on-falai-302806164.html</v>
+        <v>https://www.prweb.com/releases/decision-counsel-launches-revenue-activation-practice-names-amanda-sussan-head-of-revenue-activation-302851261.html</v>
       </c>
       <c r="F361" t="str">
-        <v>Sonilo's video-to-music model is now live on fal.ai, giving creators a way to quickly generate original, commercially licensed soundtracks from video footage SAN FRANCISCO, June 22, 2026 /PRNewswire/ -- Sonilo today announced that its video-to-music model is now available on fal.ai,...</v>
+        <v>B2B Go-to-Market Leader Will Help Clients Align Strategy, Teams, Technology and Execution to Drive Sustainable Growth BERKELEY, Calif., Aug. 13, 2026 /PRNewswire-PRWeb/ -- Decision Counsel—a content marketing and strategy leader known for its sophisticated B2B go-to-market programs—today...</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>AlwaysBeSmile Launches Free "The Independent Musician’s Blueprint," AI-Narrated Audiobook for Independent Artists on Google Play Books</v>
+        <v>TinySeed Real Estate Media Launches in Riverside Serving Inland Empire Agents and Brokers</v>
       </c>
       <c r="B362" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C362" t="str">
-        <v>PR.com</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D362" t="str">
-        <v>AI, Media</v>
+        <v>Real Estate, Media</v>
       </c>
       <c r="E362" t="str">
-        <v>https://www.pr.com/press-release/971518</v>
+        <v>https://prunderground.com/tinyseed-real-estate-media-launches-in-riverside-serving-inland-empire-agents-an/cmsrtqswo000904ld1meh1kzp</v>
       </c>
       <c r="F362" t="str">
-        <v>Independent music producer and author AlwaysBeSmile has officially released a free, AI-narrated audiobook edition of "The Independent Musician’s Blueprint: From Distribution to Verification" on Google Play Books. Leveraging advanced Google Auto-Narrator technology, this strategic audio guide helps independent creators navigate the complexities of digital music distribution, global streaming catalog setups, and securing [PR.com]</v>
+        <v>TinySeed Real Estate Media launches in Riverside, offering photography, video, aerial media, and 3D tours to agents and brokers across the Inland Empire. The post TinySeed Real Estate Media Launches in Riverside Serving Inland Empire Agents and Brokers first appeared on</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>Spider Labs Issues Fraud Warning as Fake World Cup Streaming Sites ...</v>
+        <v>Qikfinger Films to Shoot New Comedy Streamer in Kansas City</v>
       </c>
       <c r="B363" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C363" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D363" t="str">
-        <v>SaaS, Media</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E363" t="str">
-        <v>https://pr-inside.com/spider-labs-issues-fraud-warning-as-fake-world-cup-streaming-sites-r5193244.htm</v>
+        <v>https://www.prweb.com/releases/qikfinger-films-to-shoot-new-comedy-streamer-in-kansas-city-302849458.html</v>
       </c>
       <c r="F363" t="str">
-        <v>(PR-inside.com) Cybersecurity company urges brands to audit placements as fraudulent sites monetize through misdirected ad budgets TOKYO, JP / ACCESS Newswire / June 21, 2026 / Spider Labs, developer of Spider AF, Japan's No. 1 ad fraud prevention platform by cumulative adoption, today issued a warning to consumers, advertisers, media companies, and agencies about a sharp rise in fake and illegal sports streaming sites exploiting the FIFA 2026 World Cup. BACKGROUND In June 2026, U.S. cybersecurity firm Malwarebytes identified more than 40 fake streaming sites posing as free live sports broadcasts. These sites deliver no actual content. Instead, visitors are exposed to: Malware infections through ..</v>
+        <v>Qikfinger Films LLC to Shoot a New Comedy in Kansas City KANSAS CITY, Mo., Aug. 13, 2026 /PRNewswire-PRWeb/ -- Qikfinger Films, a Kansas City production company with genre films streaming on Amazon and multiple platforms, green lit its newest production, "Bunny's Last Xmas," scheduled to...</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
-        <v>Spider Labs Issues Fraud Warning as Fake World Cup Streaming Sites Surge</v>
+        <v>AllKindsofTherapy.com Founder Talks Mental Health Trust on the Connect Call Podcast</v>
       </c>
       <c r="B364" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C364" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D364" t="str">
-        <v>Media</v>
+        <v>Healthcare, Media</v>
       </c>
       <c r="E364" t="str">
-        <v>https://www.newswire.com/news/spider-labs-issues-fraud-warning-as-fake-world-cup-streaming-sites-surge</v>
+        <v>https://www.prweb.com/releases/allkindsoftherapycom-founder-talks-mental-health-trust-on-the-connect-call-podcast-302849410.html</v>
       </c>
       <c r="F364" t="str">
-        <v>Cybersecurity company urges brands to audit placements as fraudulent sites monetize through misdirected ad budgets</v>
+        <v>Jenney Wilder, Founder of All Kinds of Therapy, Featured on the 'Connect Call' Podcast to Discuss Building Trust in Mental Health and Addiction Recovery Resources SOUTH PORTLAND, Maine, Aug. 13, 2026 /PRNewswire-PRWeb/ -- Jenney Wilder, M.S.Ed., the founder of All Kinds of Therapy,...</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>Getty Images Announces Display Partnership with OpenAI</v>
+        <v>Vadzo Imaging Introduces Bolt-2020BRS: 20MP AR2020 Raw Bayer MIPI Camera for AI Inspection, OCR, and Embedded Vision</v>
       </c>
       <c r="B365" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C365" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D365" t="str">
-        <v>Finance, AI, Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E365" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/22/3315003/0/en/Getty-Images-Announces-Display-Partnership-with-OpenAI.html</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-introduces-bolt-2020brs-20mp-ar2020-raw-bayer-mipi-22846417</v>
       </c>
       <c r="F365" t="str">
-        <v>Multi-year agreement brings Getty Images’ licensed content into OpenAI search and discovery experiences in ChatGPT Multi-year agreement brings Getty Images’ licensed content into OpenAI search and discovery experiences in ChatGPT</v>
+        <v>Vadzo's Bolt-2020BRS is a 20MP AR2020 Raw Bayer MIPI Camera built on the onsemi HyperLux LP AR2020 sensor, streaming unprocessed 8-bit Bayer data over 4-lane MIPI CSI-2 with sub-10ms latency for AI inspection, OCR, and embedded vision platforms needing direct sensor access for custom ISP pipelines on SoC accelerators, FPGAs, and edge AI platforms. As a board-level AR2020 Bayer MIPI Camera with 100dB HDR and NIR response at 850nm and 940nm, it gives OEM teams full control over image processing rather than a fixed onboard pipeline</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>Man of the Year Liam Westra of British News Sole Corp Presents A New ebook about Finding Love</v>
+        <v>Disney Legends in Conversation: Bob Iger</v>
       </c>
       <c r="B366" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C366" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D366" t="str">
         <v>Media</v>
       </c>
       <c r="E366" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1759724</v>
+        <v>https://thewaltdisneycompany.com/news/disney-legend-bob-iger/</v>
       </c>
       <c r="F366" t="str">
-        <v>Pittsburgh, PA, 2026-06-21 — /EPR Network/ — &amp;#8220;Safe love is being able to bring your whole self to the relationship—your hopes, your fears, your imperfections, [read full press release...]</v>
+        <v>The post Disney Legends in Conversation: Bob Iger appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>Consensuality Announces Naughty by Nature as Its Flagship Private Couples Retreat in Wilderness</v>
+        <v>NEW Episode: The White House 1600 Sessions Podcast "History, Foyt Racing and America's 250th"</v>
       </c>
       <c r="B367" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C367" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D367" t="str">
-        <v>Retail, Education, Media</v>
+        <v>Automotive, Media</v>
       </c>
       <c r="E367" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758849</v>
+        <v>https://www.prnewswire.com/news-releases/new-episode-the-white-house-1600-sessions-podcast-history-foyt-racing-and-americas-250th-302851038.html</v>
       </c>
       <c r="F367" t="str">
-        <v>Cape Town, South Africa, 2026-06-21 — /EPR Network/ — Consensuality has announced Naughty by Nature as its flagship private couples retreat, offering a dedicated one-couple-at-a-time [read full press release...]</v>
+        <v>White House Historical Association President Stewart McLaurin Discusses Upcoming Washington D.C. Grand Prix with AJ Foyt Racing Team Principal Larry Foyt and Professional Racing Driver Santino Ferrucci WASHINGTON, Aug. 13, 2026 /PRNewswire/ -- The White House Historical Association today...</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v>Legal Website Content Writer For Law Firms In The UK</v>
+        <v>Seedance 2.5 Now Available on AI Inspo for 30-Second AI Video Generation Including Multimodal Inputs and Native Audio</v>
       </c>
       <c r="B368" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C368" t="str">
-        <v>Express Press Release</v>
+        <v>Send2Press</v>
       </c>
       <c r="D368" t="str">
-        <v>Media</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E368" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758436</v>
+        <v>https://www.send2press.com/wire/seedance-2-5-now-available-on-ai-inspo-for-30-second-ai-video-generation-including-multimodal-inputs-and-native-audio/</v>
       </c>
       <c r="F368" t="str">
-        <v>London, UK, 2026-06-21 — /EPR Network/ — Nowadays, a lot of people seek legal advice and professional legal services online. Most people will go to [read full press release...]</v>
+        <v>HONG KONG, Aug. 13, 2026 (SEND2PRESS NEWSWIRE) -- AI Inspo announced the availability of Seedance 2.5 on its creative platform on Aug. 7, giving users access to the latest AI video technology through a simple, cost-effective workspace. The platform brings multiple generative AI models together in one place, allowing users to explore and create without switching between different services.</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>Meet the AI Video Agent: How TagShop AI Is Reinventing UGC Video Creation</v>
+        <v>RBC iShares (BlackRock) (IBQT et XINT) ouvre les marchés</v>
       </c>
       <c r="B369" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C369" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D369" t="str">
-        <v>AI, Media</v>
+        <v>Crypto, Media</v>
       </c>
       <c r="E369" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758316</v>
+        <v>https://www.newsfilecorp.com/release/309487/RBC-iShares-BlackRock-IBQT-et-XINT-ouvre-les-marchs</v>
       </c>
       <c r="F369" t="str">
-        <v>California, USA, 2026-06-21 — /EPR Network/ — Every marketer knows the pain. You need fresh UGC video content &amp;#8211; real-looking, scroll-stopping stuff &amp;#8211; and the [read full press release...]</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - 13 août 2026) - Steven Leong, chef des Produits iShares Canada, Blackrock, s'est joint à Graham MacKenzie, directeur général, Produits négociés en bourse à la Bourse de Toronto (TSX), pour ouvrir les marchés et souligner le lancement de ses deux nouveaux FNB:iShares Core MSCI All-International Equity Index ETF (TSX : XINT)iShares Equity + Bitcoin ETF Portfolio (TSX : IBQT)Cannot view this video?  Visit:https://www.youtube.com/watch?v=VQkzL7c_e-AXINT est conçu...</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>Triple Minds Launches Vertical Drama App Development for the Next Generation of Streaming Platforms</v>
+        <v>RBC iShares (BlackRock) (IBQT &amp; XINT) Opens the Market</v>
       </c>
       <c r="B370" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C370" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D370" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Finance, Crypto, Media</v>
       </c>
       <c r="E370" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1757904</v>
+        <v>https://www.newsfilecorp.com/release/309485/RBC-iShares-BlackRock-IBQT-XINT-Opens-the-Market</v>
       </c>
       <c r="F370" t="str">
-        <v>MOHALI, PUNJAB, INDIA, 2026-06-21 — /EPR Network/ — Triple Minds, a technology company with deep expertise in mobile app development, AI integration, and white-label platforms, has [read full press release...]</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 13, 2026) - Steven Leong, Head of Canada Product and iShares, BlackRock and his team, joined Graham MacKenzie, Managing Director, Exchange Traded Products, Toronto Stock Exchange ("TSX") to open the market and celebrate the launch of their two new ETFs:iShares Core MSCI All-International Equity Index ETF (TSX: XINT)iShares Equity + Bitcoin ETF Portfolio (TSX: IBQT)Cannot view this video?  Visit:https://www.youtube.com/watch?v=VQkzL7c_e-AXINT is designed...</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v>Australian Startup JJungles Expands Into AI With Announcement of JNX AI</v>
+        <v>REAL TIME WITH BILL MAHER August 14 Episode Lineup</v>
       </c>
       <c r="B371" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C371" t="str">
-        <v>Express Press Release</v>
+        <v>WebWire</v>
       </c>
       <c r="D371" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E371" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1757728</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358845</v>
       </c>
       <c r="F371" t="str">
-        <v>Sunshine Coast, QLD, Australia, 2026-06-21 — /EPR Network/ — JJungles has announced the development of JNX AI, an artificial intelligence assistant built directly into its [read full press release...]</v>
+        <v>REAL TIME WITH BILL MAHER continues FRIDAY, AUGUST 14 (10:00-11:00 p.m. ET/7:00-8:00 p.m. PT) on HBO and will be available to stream on HBO Max. Allowing Maher to offer his unique perspective on contemporary issues, the show continues with its opening monologue, one-on-one interviews with notable guests, roundtable discussions with panelists, and its signature &amp;#8220;New Rules.&amp;#8221; - - This week features a one-on-one interview with Ryan Holiday, host of &amp;#8220;The Daily Stoic&amp;#8221; podcast and New York T... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358845</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>Seedance 2.5 Released: Next-Level Multi-Shot AI Video Generation with Enhanced Consistency</v>
+        <v>BSJ Technology to Showcase AI Video Telematics and Connected Fleet Technologies at ESS Colombia 2026 and IAA TRANSPORTATION 2026</v>
       </c>
       <c r="B372" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C372" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D372" t="str">
         <v>AI, Media</v>
       </c>
       <c r="E372" t="str">
-        <v>https://www.getnews.info/story/2026/06/19/seedance-25-released-nextlevel-multishot-ai-video-generation-with-enhanced-consistency/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3344646/0/en/bsj-technology-to-showcase-ai-video-telematics-and-connected-fleet-technologies-at-ess-colombia-2026-and-iaa-transportation-2026.html</v>
       </c>
       <c r="F372" t="str">
-        <v/>
+        <v>BSJ Technology showcases AI video telematics and connected fleet solutions at ESS Colombia 2026 and IAA TRANSPORTATION 2026. Visit stands 1125 and B74.</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>7 Best AI Music Video Tools in 2026: Tested for Quality, Speed, and Audio Sync</v>
+        <v>The Design Network Renews Multi-Year Deal with Hulu, as the Network Doubles Down on New Creator-Led Programming Initiative</v>
       </c>
       <c r="B373" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C373" t="str">
-        <v>PressReleaseNews</v>
+        <v>PRWeb</v>
       </c>
       <c r="D373" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E373" t="str">
-        <v>https://pressreleasenews.org/pressroom/7-best-ai-music-video-tools-in-2026-tested-for-quality-speed-and-audio-sync</v>
+        <v>https://www.prweb.com/releases/the-design-network-renews-multi-year-deal-with-hulu-as-the-network-doubles-down-on-new-creator-led-programming-initiative-302849396.html</v>
       </c>
       <c r="F373" t="str">
-        <v>An independent evaluation of seven AI music video platforms — tested head-to-head on the same five tracks across hip-hop, electronic, lo-fi, indie rock, and pop — reveals which tools deliver usable, beat-synchronized results for working musicians.</v>
+        <v>The Design Network Renews Multi-Year Deal with Hulu, as the Network Doubles Down on New Creator-Led Programming Initiative NEW YORK, Aug. 13, 2026 /PRNewswire-PRWeb/ -- The Design Network (TDN) today announced that it has renewed a multi-year content deal with Hulu, building on the...</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>Vito Glazers Honors Comedy Legend Tom Dreesen in Viral Podcast Clip</v>
+        <v>Nexters appoints Aghanim as global DTC enablement partner</v>
       </c>
       <c r="B374" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C374" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D374" t="str">
-        <v>Media</v>
+        <v>SaaS, Gaming, Media</v>
       </c>
       <c r="E374" t="str">
-        <v>https://pr-inside.com/vito-glazers-honors-comedy-legend-tom-dreesen-in-viral-podcast-clip-r5192812.htm</v>
+        <v>https://www.prnewswire.com/news-releases/nexters-appoints-aghanim-as-global-dtc-enablement-partner-302850607.html</v>
       </c>
       <c r="F374" t="str">
-        <v>(PR-inside.com) LOS ANGELES, CA / ACCESS Newswire / June 19, 2026 / A powerful clip from entrepreneur, comedian, and podcast hostVito Glazers' interview with legendary stand-up comedian Tom Dreesenis resonating with audiences online, delivering a timeless message about success, personal responsibility, and the power of mindset. In the viral segment, Dreesen reflects on a lifetime of achievements and the principles that helped guide his extraordinary career. "I succeeded in everything I set out to do," Dreesen says during the conversation. The legendary comedian, known for his decades-long career and years touring alongside Frank Sinatra, credits much of his success to visualization, self-belief, and intentional ..</v>
+        <v>LOS ANGELES, Aug. 13, 2026 /PRNewswire/ -- Aghanim, an integrated commerce, liveops automation, community engagement, and payments platform for video game studios, today announced a strategic partnership with Nexters Global (Nexters) within its mobile game business. Nexters is a game...</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>Worldcast Live Announces "Follow Me" World Soccer Final Watch Party at Newark on July 19</v>
+        <v>Tubi Media Group Partners with Gracenote to Unlock Additional Value in Content Discovery and Programmatic CTV Advertising</v>
       </c>
       <c r="B375" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C375" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D375" t="str">
-        <v>Gaming, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E375" t="str">
-        <v>https://www.prweb.com/releases/worldcast-live-announces-follow-me-world-soccer-final-watch-party-at-newark-on-july-19-302805541.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358840</v>
       </c>
       <c r="F375" t="str">
-        <v>Worldcast Live is hosting the "Follow Me" World Soccer Final Watch Party on July 19 at Newark Airport Marriott, featuring live DJs, LED viewing rooms, Sip &amp; Paint, video game stations, local vendors, food, and Funbash jumbo games as a major family-friendly attraction, with a donation...</v>
+        <v>Gracenote, the content intelligence business unit of Nielsen, and Tubi Media Group, a division of Fox Corporation (Nasdaq: FOXA, FOX), announced a new agreement under which Gracenote will provide advanced content discovery and advertising capabilities on Tubi Media Group properties, including Tubi and FOX One. - - Gracenote&amp;#39;s content intelligence encompasses unique identifiers, human-verified program metadata, rich imagery and standardized taxonomy. This partnership will give Tubi Media Gr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358840</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>Metaverse in Entertainment Market to Reach USD 121.96 Billion by 2032, Driven by Immersive Gaming Platforms and Content Platforms</v>
+        <v>This working handheld radio only picks up transmissions from your favorite video games</v>
       </c>
       <c r="B376" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C376" t="str">
-        <v>GetNews</v>
+        <v>PRWeb</v>
       </c>
       <c r="D376" t="str">
         <v>Gaming, Media</v>
       </c>
       <c r="E376" t="str">
-        <v>https://www.getnews.info/story/2026/06/19/metaverse-in-entertainment-market-to-reach-usd-12196-billion-by-2032-driven-by-immersive-gaming-platforms-and-content-platforms/?source=barchart</v>
+        <v>https://www.prweb.com/releases/this-working-handheld-radio-only-picks-up-transmissions-from-your-favorite-video-games-302844710.html</v>
       </c>
       <c r="F376" t="str">
-        <v/>
+        <v>Now shipping from Colorado Springs: the TACCOM v2 gives flight sim, space sim, and milsim squads open push-to-talk airwaves, starting at $99 COLORADO SPRINGS, Colo., Aug. 13, 2026 /PRNewswire-PRWeb/ -- BlueUplink has begun shipping the TACCOM v2, a handheld, out-of-game VoIP radio whose...</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>Air Force Services Center Expands AFLive With Original Golf Programming Serving Airmen, Guardians and Veterans Across 58 Installations</v>
+        <v>GrowthZone Expands GZ Learn Across Both AMS Platforms</v>
       </c>
       <c r="B377" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C377" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D377" t="str">
-        <v>SaaS, Media</v>
+        <v>Finance, Media, Education</v>
       </c>
       <c r="E377" t="str">
-        <v>https://www.prweb.com/releases/air-force-services-center-expands-aflive-with-original-golf-programming-serving-airmen-guardians-and-veterans-across-58-installations-302805428.html</v>
+        <v>https://pr-inside.com/growthzone-expands-gz-learn-across-both-ams-platforms-r5211934.htm</v>
       </c>
       <c r="F377" t="str">
-        <v>AFLive, the streaming platform from the Air Force Services Center (AFSVC), is teeing off new shows with the launch of multiple original Air Force Golf programs. The new programming bridges golf culture and military life. JOINT BASE SAN ANTONIO-LACKLAND, Texas, June 19, 2026...</v>
+        <v>(PR-inside.com) Natively integrated learning management helps associations grow non-dues revenue, avoid costly integrations, and launch education faster from the expertise they already own DOVER, DE / ACCESS Newswire / August 13, 2026 / GZ Learn, GrowthZone's learning management solution, is now available for both GrowthZone AMS and MemberSuite AMS. Built natively into both platforms, GZ Learn gives associations, chambers of commerce, and nonprofits a direct path to turn the content and expertise they already have into member value, industry influence, and non-dues revenue. Until now, associations that wanted to offer online education faced a difficult choice: buy a standalone learning management system that ..</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>Blueprint Capital Advisors CEO Jacob Walthour Featured on The New Jersey Business Media Podcast Discusses Access, Capital, and Opportunity for Entrepreneurs</v>
+        <v>Class Is in Session: GeForce NOW Levels Up Linux, Chromebooks and More</v>
       </c>
       <c r="B378" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C378" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D378" t="str">
-        <v>Media</v>
+        <v>SaaS, Gaming, Media, Education</v>
       </c>
       <c r="E378" t="str">
-        <v>https://www.prnewswire.com/news-releases/blueprint-capital-advisors-ceo-jacob-walthour-featured-on-the-new-jersey-business-media-podcast-discusses-access-capital-and-opportunity-for-entrepreneurs-302805440.html</v>
+        <v>https://blogs.nvidia.com/blog/geforce-now-thursday-linux-native-app/</v>
       </c>
       <c r="F378" t="str">
-        <v>NEW YORK, June 19, 2026 /PRNewswire/ -- Jacob Walthour, founder and CEO of Blueprint Capital Advisors and creator of the Power 100 initiative, appears as a featured guest on The New Jersey Business Media Podcast for a conversation focused on one of the most important — and often...</v>
+        <v>GeForce NOW is giving cloud gaming an extra-credit upgrade just in time for back-to-school season. The native Linux app for GeForce NOW is officially out of beta. GeForce NOW is also delivering new cloud optimizations that make Frame Generation feel even more responsive while streaming. On top of that, Performance members will see higher frame […]</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>Kling 3.0 Turbo Released: Kling AI Brings Fast Video Previews for Rapid Creative Iteration</v>
+        <v>AdPlayer.Pro Celebrates 10 Years of Innovation in Video Advertising</v>
       </c>
       <c r="B379" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C379" t="str">
-        <v>GetNews</v>
+        <v>PRWeb</v>
       </c>
       <c r="D379" t="str">
-        <v>AI, Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E379" t="str">
-        <v>https://www.getnews.info/story/2026/06/18/kling-30-turbo-released-kling-ai-brings-fast-video-previews-for-rapid-creative-iteration/?source=barchart</v>
+        <v>https://www.prweb.com/releases/adplayerpro-celebrates-10-years-of-innovation-in-video-advertising-302849372.html</v>
       </c>
       <c r="F379" t="str">
-        <v/>
+        <v>AdPlayer.Pro celebrates 10 years of building video advertising technology, reflecting on its product journey, industry milestones, and growth from 2016 to 2026. KYIV, Ukraine, Aug. 13, 2026 /PRNewswire-PRWeb/ -- As AdPlayer.Pro hits its 10th anniversary in 2026, the global SaaS video ad...</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>Travelin Bone Entertainment's 'The Method' Unites Gaurav Bhardwaj and ...</v>
+        <v>Robinhood Ventures Fund II Raises $200 Million in IPO: NYSE Content Update</v>
       </c>
       <c r="B380" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C380" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D380" t="str">
-        <v>Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E380" t="str">
-        <v>https://pr-inside.com/travelin-bone-entertainment-s-the-method-unites-gaurav-bhardwaj-and-r5192553.htm</v>
+        <v>https://www.prnewswire.com/news-releases/robinhood-ventures-fund-ii-raises-200-million-in-ipo-nyse-content-update-302850877.html</v>
       </c>
       <c r="F380" t="str">
-        <v>(PR-inside.com) The English-Language Feature Signals a New Phase for the Studio: Bringing Indian Storytelling to Worldwide Audiences LOS ANGELES, CA / ACCESS Newswire / June 18, 2026 /Travelin Bone Entertainment, the global entertainment studio founded by Marc Sternberg, Steve Garrow, and Naresh Malik, has announced production on The Method. The film represents a major creative and strategic evolution for the company, which previously co-produced the acclaimed Netflix original film CTRL, directed by Vikramaditya Motwane and starring Ananya Panday. "After years of identifying internationally successful stories and reimagining them for Indian audiences, this project marks a significant step forward in creating truly cross-border cinema ..</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 13, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
-        <v>The Martial Arts History Museum Pleads for Community Support to Keep Moving Forward</v>
+        <v>Taken to jail in Music City, Actor Chris ‘CB’ McCarty Returns for an Episode of ABC’s ‘9-1-1: Nashville’</v>
       </c>
       <c r="B381" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C381" t="str">
-        <v>NewMediaWire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D381" t="str">
-        <v>Retail, Media, Education</v>
+        <v>Media</v>
       </c>
       <c r="E381" t="str">
-        <v>https://www.newmediawire.com/news/the-martial-arts-history-museum-pleads-for-community-support-to-keep-moving-forward-7087238</v>
+        <v>https://www.send2press.com/wire/taken-to-jail-in-music-city-actor-chris-cb-mccarty-returns-for-an-episode-of-abcs-9-1-1-nashville/</v>
       </c>
       <c r="F381" t="str">
-        <v>GLENDALE, CA - June 18, 2026 ( NEWMEDIAWIRE ) - Every single day, communities lose pieces of their soul when the institutions built to protect their heritage quietly vanish. While iconic, city-funded Los Angeles landmarks like the La Brea Tar Pits and the Natural History Museum enjoy secure financial futures, unique independent treasures are left to fight for survival entirely on their own. Today, the Martial Arts History Museum in Glendale issues a heartfelt appeal to the public as it launches a critical $5 million campaign to help continue its journey moving forward. The museum’s core mission goes far beyond showcasing stunning artifacts designed by a Disney artist; it serves as a vital sanctuary for stories that cannot be allowed to die. It is an educational haven that teaches the world</v>
+        <v>NASHVILLE, Tenn., Aug. 13, 2026 (SEND2PRESS NEWSWIRE) -- Hollywood film and television actor and hit songwriter Chris "CB" McCarty has officially returned to Music City, bringing his signature blend of dramatic talent and real-life irony to the highly anticipated new season of ABC's hit dramatic series, "9-1-1: Nashville." McCarty is also the founder of Rancho Deluxe Entertainment.</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>tonies Targets to More Than Double Group Revenue by 2030 and Announces Further International Expansion Plans at First-ever Capital Markets Day</v>
+        <v>Kielty's Korner Podcast Returns with New Episodes for Tampa Bay Business Owners and Homeowners</v>
       </c>
       <c r="B382" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C382" t="str">
-        <v>NewMediaWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D382" t="str">
-        <v>Finance, SaaS, Gaming, Media</v>
+        <v>Media</v>
       </c>
       <c r="E382" t="str">
-        <v>https://www.newmediawire.com/news/tonies-targets-to-more-than-double-group-revenue-by-2030-and-announces-further-international-expansion-plans-at-first-ever-capital-markets-day-7087236</v>
+        <v>https://www.pr.com/press-release/976117</v>
       </c>
       <c r="F382" t="str">
-        <v>tonies publishes mid-term ambition, targets to more than double group revenue to greater than EUR 1.4bn (by FY 2030) and aims to achieve an adj. EBITDA margin between 16-18% (mid-term) Global expansion is planned to continue with at least two additional market launches in 2027 and presence in all major regions of the world by 2030 New Global Advisory Group brings together leading childhood development experts to provide science-backed guidance on product and content development LUXEMBOURG and LONDON - June 18, 2026 ( NEWMEDIAWIRE ) - tonies SE (“tonies”), the globally leading interactive audio platform for children, today will host its first-ever Capital Markets Day. After creating an entirely new category at the intersection of technology, toys, content, and gaming while building an incre</v>
+        <v>R.J. Kielty Plumbing, Air &amp; Electric relaunches its community podcast with a new intro, refreshed format, and conversations for business owners and neighbors across West Central Florida counties. [PR.com]</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>Martial Arts Museum Announces Free Admission for all Fathers on Father's Day</v>
+        <v>American Rebel Light Beer Rallies Patriotic Americans With "Historic Moments" With American Rebel Beer Video Campaign Encouraging Patriots to "Be a Rebel"</v>
       </c>
       <c r="B383" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C383" t="str">
-        <v>NewMediaWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D383" t="str">
-        <v>Retail, Media</v>
+        <v>Media</v>
       </c>
       <c r="E383" t="str">
-        <v>https://www.newmediawire.com/news/martial-arts-museum-announces-free-admission-for-all-fathers-on-father-s-day-7087230</v>
+        <v>https://www.newswire.com/news/american-rebel-light-beer-rallies-patriotic-americans-with-historic-moments</v>
       </c>
       <c r="F383" t="str">
-        <v>GLENDALE, CA - June 18, 2026 ( NEWMEDIAWIRE ) - This Father’s Day, give your dad an unforgettable experience by taking him to the Martial Arts History Museum. Located in the heart of Glendale, California, the museum is opening its doors to honor fathers everywhere, offering free admittance for all dads on Father's Day, June 21, 2026 from 11:00 AM to 6:00 PM. Designed by a Disney artist, the Martial Arts History Museum is the only facility of its kind in the world. Spanning 8,000 square feet, the museum offers an immersive journey through Asian cultural history, the birth of MMA, and the artistic evolution of martial arts. Dads and their families can explore an incredible collection of martial arts movie props, scary ninjas, Japanese samurai artifacts, a history of anime, and even an authen</v>
+        <v>Historic Founders and American Rebel CEO Andy Ross Lead Patriotic Call-to-Action Inviting Americans to Stand Tall, Stand Proud and "Be A Rebel" as America Continues to Celebrate 250 Years of Freedom Long-Form Feature Debuts Following Independence Day Preview; Ongoing Short-Form Series to Spotlight Historic American Patriots Alongside American Rebel Holdings, Inc. (OTCID:AREB) CEO Andy Ross and American Rebel Light Beer</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>Vadzo Imaging Introduces AR0234 Autofocus USB Camera for Audience Analytics in Digital Signage: Global Shutter USB Vision Module for Gender, Age, and Dwell Time Measurement</v>
+        <v>Bragg Gaming Group Reports Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B384" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C384" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D384" t="str">
-        <v>Retail, Media</v>
+        <v>Finance, SaaS, Gaming, Media</v>
       </c>
       <c r="E384" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-introduces-ar0234-autofocus-usb-camera-for-audience-22795773</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/bragg-gaming-group-reports-second-113000293.html</v>
       </c>
       <c r="F384" t="str">
-        <v>Vadzo's Falcon-234CGH is a 2MP AR0234 Autofocus USB Camera built on the Onsemi AR0234 Sensor, delivering color global shutter imaging at 1920x1200 with VCM-based autofocus, UVC compliance, and 1080p@60fps streaming for digital signage analytics, audience measurement, kiosk, and retail intelligence applications where sharp face imaging across variable subject distances is a hard system requirement. As part of Vadzo's USB camera series, this AR0234 Global Shutter Autofocus USB 3.0 Camera pairs simultaneous full-pixel global shutter capture with motorized VCM autofocus to deliver geometrically accurate, sharp face images at variable subject distances without host-side focus management overhead.</v>
+        <v>TORONTO, August 13, 2026--Bragg Gaming Group (NASDAQ:BRAG; TSX:BRAG) ("bragg" or the "Company"), a leading igaming content and platform technology solutions provider, today announced its financial results for the second quarter of 2026.</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>45Drives Announces Fourth Annual Creator Summit</v>
+        <v>Samsung TV Plus To Live-Stream KCON LA 2026 for Global K-pop Fans at Home</v>
       </c>
       <c r="B385" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C385" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D385" t="str">
-        <v>Energy, Retail, Media, Education, Healthcare</v>
+        <v>Media</v>
       </c>
       <c r="E385" t="str">
-        <v>https://www.newmediawire.com/news/45drives-announces-fourth-annual-creator-summit-7087226</v>
+        <v>https://news.samsung.com/global/samsung-tv-plus-to-live-stream-kcon-la-2026-for-global-k-pop-fans-at-home</v>
       </c>
       <c r="F385" t="str">
-        <v>Where Technology Creators, Open-Source Innovators, Infrastructure Leaders, and Builders Come Together to Shape What's Next SYDNEY, NOVA SCOTIA and WILMINGTON, NC - June 18, 2026 ( NEWMEDIAWIRE ) - 45Drives today announced the return of Creator Summit , its annual gathering of technology creators, infrastructure professionals, developers, engineers, and open-source advocates. The Fourth Annual Creator Summit will take place October 20-22, 2026, in Wilmington, North Carolina , at the Skyline Center and other venues. What began in 2023 as a small cohort of creators and customers has evolved into a unique forum where some of the most influential voices in open-source computing, content creation, homelab communities, and enterprise infrastructure come together to share ideas, challenge conventi</v>
-[...2 lines deleted...]
-    <row r="386">
+        <v>Samsung Electronics is bringing the world’s largest K-festival directly to homes worldwide. Starting August 14 through 16, Samsung TV Plus, the company’s subscription-free streaming TV service, will deliver live coverage of KCON LA 2026 across 17 countries, including France, India, Thailand, U.K., and the U.S. The three-day broadcast will stream performance from the TOYOTA MUSIC […]</v>
+      </c>
+    </row>
+    <row r="386" xml:space="preserve">
       <c r="A386" t="str">
-        <v>Tom Hiddleston Plays Time Detective in Pompeii: Out of Time, National Geographic's Innovative Investigation Into the City's Final Hours</v>
+        <v>U.S. Polo Assn. Takes No. 1 Spot for All Sports Brands and Climbs to No. 22 Overall on License Global's 2026 'Top Global Licensors' Ranking</v>
       </c>
       <c r="B386" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C386" t="str">
-        <v>WebWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D386" t="str">
-        <v>Media</v>
+        <v>Retail, Gaming, Media</v>
       </c>
       <c r="E386" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356493</v>
-[...2 lines deleted...]
-        <v>Trailer HERE - Key Art HERE - - - &amp;#8226; National Geographic has unveiled the official trailer and premiere date for POMPEII: OUT OF TIME WITH TOM HIDDLESTON, a new three-part docudrama premiering July 23 on Disney+ and Hulu. Produced by Plimsoll Productions, the show will premiere on National Geographic on July 22 at 8/7c. - - &amp;#8226; Host and &amp;#8220;Loki&amp;#8221; star Tom Hiddleston and &amp;#8220;Loki&amp;#8221; executive producer Kevin R. Wright reunite for the series, a fusion of cinematic scripted drama and investigativ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356493</v>
+        <v>https://www.acnnewswire.com/press-release/english/109100/</v>
+      </c>
+      <c r="F386" t="str" xml:space="preserve">
+        <v xml:space="preserve">West Palm Beach, FL, Aug 13, 2026 - (ACN Newswire) - U.S. Polo Assn.®, the official sports brand of the United States Polo Association (USPA), was named the highest-ranking sports brand on License Global's annual Top Global Licensor list for the second consecutive year, surpassing the NFL Players Association, PGA Tour, and Formula 1. Marking another milestone, U.S. Polo Assn. climbs to No. 22 overall on the global licensor list spanning the entertainment, fashion, lifestyle, and sports industries. This achievement reflects the continued expansion of the multi-billion-dollar brand globally as it delivered a record year on all fronts with $2.7B in retail sales in 2025.
+U.S. Polo Assn.®, the official sports brand of the United States Polo Association (USPA), ranked the No. 1 Sports Licensor on License Global's annual Top Global Licensor list. This achievement reflects the continued expansion of the multi-billion-dollar sport brand globally as it delivered a record year on all fronts with $2.7B in retail sales in 2025.U.S. Polo Assn.®, the official sports brand of the United States Polo Association (USPA), was ranked the No. 1 Sports Licensor, surpassing the NFL, PGA Tour, and Formula 1 on License Global's annual Top Global Licensor list. The global sport brand, with distribution in 190 countries, also ranks No. 22 among other leading global brands in the fashion, sport, entertainment, and lifestyle industries.
+The latest recognition by License Global comes amid another year of significant growth for U.S. Polo Assn., driven by its authentic connection to the sport of polo and a long-term global expansion strategy. The 2026 Top Global Licensor ranking highlights the brand's continued success, which has steadily expanded its presence across global markets through key partnerships, retail growth, digital commerce, and consumer engagement initiatives.
+As one of the key initiatives supporting that momentum, U.S. Polo Assn. recently launched its global campaign, The Polo Shirt: An Icon Born from the Game™, celebrating the sport of polo's authentic role in inspiring one of fashion's most recognizable styles. The campaign highlights the brand's unique position being directly connected to the sport from which the polo shirt originated, creating a powerful point of differentiation in today's competitive marketplace.
+"Remaining the No. 1 Sports Licensor and moving up to No. 22 overall among the world's leading licensing titans on License Global is an important milestone for U.S. Polo Assn. and reflects the incredible work being executed across our global business," said J. Michael Prince, President and CEO of USPA Global, the company that manages and markets the U.S. Polo Assn. brand. "As the official sports brand of the United States Polo Association, our authentic connection to the sport of polo remains a powerful differentiator for U.S. Polo Assn. that continues to resonate with consumers and sports fans worldwide."
+The annual License Global ranking is widely regarded as one of the licensing industry's most influential benchmarks, measuring worldwide retail sales of licensed consumer products and experiences across a broad range of categories. According to the 2026 report, the world's leading licensors generated more than $338 billion in retail sales, highlighting the continued strength and evolution of the global licensing sector. The world's largest brand remains The Walt Disney Company at $63 billion in retail sales. Other notable brands on the list included NBCUniversal, Warner Bros. Discovery, The Hershey Company, BMW Group, Sony Pictures Consumer Products, and John Deere, to name a few.
+For U.S. Polo Assn., the recognition underscores years of strategic investment in brand building and international market development. Today, the brand's global footprint reaches consumers in 190 countries through an extensive network of e-commerce platforms, strategic global partners, and more than 1,200 U.S. Polo Assn. retail stores, all with a shared commitment to delivering authentic, accessible, sport-inspired products that reflect the heritage and excitement of the sport of polo.
+To be considered for inclusion in the annual ranking, participating brands and corporate entities submit retail sales figures based on worldwide licensed merchandise sales. Those figures are supplemented by independent research and verification conducted by License Global's editorial team through industry sources, financial filings, annual reports, and market analysis.
+This recognition for U.S. Polo Assn. follows another milestone in 2026, as the brand was listed on USA TODAY's Most Trusted Brands 2026 list alongside other notable brands including Nike, Rolex, Disney, YETI, and American Eagle Outfitters, to name a few. This prestigious consumer-driven ranking highlights best-in-class brands across the United States based on trust, reliability, and overall customer experience. U.S. Polo Assn.'s inclusion on both USA TODAY and License Global underscores the brand's ability to consistently deliver quality products and meaningful experiences while maintaining a strong emotional connection with consumers and sports fans worldwide through the authenticity of sports.
+"Continued growth in licensing comes from combining a strong, consistent global brand with local market expertise," said Molly Robbins, SVP of Global Licensing &amp; Business Development for USPA Global. "Our partners around the world play a critical role in bringing the U.S. Polo Assn. brand to life in ways that resonate with consumers, and we are proud of what we have built together."
+"This recognition from License Global speaks to the strength of those relationships and the incredible work being executed across our global network," continues Robbins.
+As U.S. Polo Assn. continues its upward trajectory, the brand remains focused on expanding its presence in established and emerging markets while sharing the heritage, style, and excitement of the sport of polo with consumers and sports fans around the world.
+About U.S. Polo Assn. and USPA Global
+U.S. Polo Assn. is the official sports brand of the United States Polo Association (USPA), the largest association of polo clubs and polo players in the United States, founded in 1890. With a multi-billion-dollar global footprint and worldwide distribution through more than 1,200 U.S. Polo Assn. retail stores as well as thousands of additional points of distribution, U.S. Polo Assn. offers apparel, accessories, and footwear for men, women, and children in more than 190 countries worldwide. U.S. Polo Assn.'s Global Polo Shirt Campaign, An Icon Born from the Game, is a powerful tribute to the iconic polo shirt's authentic sports origins and its evolution into one of the world's most enduring style essentials.
+The global sport brand sponsors major polo events around the world, including the U.S. Open Polo Championship®, held annually at NPC in The Palm Beaches, the premier polo tournament in the United States. Historic deals with ESPN in the United States, TNT and Eurosport in Europe, Star Sports in India, and BeIn Sports in the Middle East now broadcast several of the premier polo championships in the world, sponsored by U.S. Polo Assn., making the thrilling sport accessible to millions of sports fans globally for the very first time.
+U.S. Polo Assn. has recently been named one of USA Today's Most Trusted Brands and in 2026 was ranked the top sports licensor in the world, surpassing the NFL, PGA Tour, and Formula 1, according to License Global. The sport-inspired brand has been recognized internationally with awards for global growth and sport content. Due to its tremendous success as a global brand, U.S. Polo Assn. has been featured in Fortune, Forbes, Modern Retail, and GQ as well as on Yahoo Finance and Bloomberg, among many other noteworthy media sources around the world. For more information, visit uspoloassnglobal.com and follow @uspoloassn.
+USPA Global is a subsidiary of the United States Polo Association (USPA) and manages the multi-billion-dollar sports brand, U.S. Polo Assn. USPA Global also manages the subsidiary, Global Polo, which is the worldwide leader in polo sport content. To learn more, visit globalpolo.com or Global Polo on YouTube.
+For Further Information, Contact:
+Stacey Kovalsky - VP, Global PR &amp; Communications
+Phone +001.561.790.8036 - Email: skovalsky@uspagl.com
+Kaela Drake - Senior PR &amp; Communications Specialist
+Phone +001.561.790.8036 - Email: kdrake@uspagl.com
+SOURCE: USPA Global
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>FOX Advertising and Toonstar Team to Create New Opportunities for Brands in Digital-First Animation</v>
+        <v>Starbreeze Entertainment &amp; VICE Studios Partners with Curtis “50 Cent” Jackson and G-Unit Film &amp; Television for PAYDAY</v>
       </c>
       <c r="B387" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C387" t="str">
         <v>WebWire</v>
       </c>
       <c r="D387" t="str">
-        <v>Media</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E387" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356488</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358835</v>
       </c>
       <c r="F387" t="str">
-        <v>FOX Advertising and Toonstar today announced a strategic partnership designed to create new opportunities for marketers to connect with audiences through digital-first animation, creator-led storytelling and culturally responsive content. The companies will showcase the collaboration at Cannes Lions next week. - - The collaboration will combine FOX&amp;#39;s advertising sales expertise and distribution capabilities with Toonstar&amp;#39;s proprietary production engine, Ink &amp;amp; Pixel that produces fast, high-... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356488</v>
+        <v>Starbreeze Entertainment together with VICE Studios (Gangs of London) have partnered with Curtis &amp;#8220;50 Cent&amp;#8221; Jackson and his G-Unit Film &amp;amp; Television, to executive produce an adaptation of Starbreeze&amp;#39;s iconic, long-running video game franchise PAYDAY&amp;#174; for global audiences. - - &amp;#8220;G-Unit Film &amp;amp; TV has built cinematic crime stories that connect with audiences around the world. Teaming up with Starbreeze and VICE Studios and bringing the world of PAYDAY to the screen gives us the chance to build... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358835</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>'KPop Demon Hunters' By the Numbers: How the Animated Film Broke Records and Broke Through to Become Our Biggest Title Ever</v>
+        <v>2026 So Far: The Year Independent Artists Are Running It Up</v>
       </c>
       <c r="B388" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C388" t="str">
         <v>WebWire</v>
       </c>
       <c r="D388" t="str">
         <v>Media</v>
       </c>
       <c r="E388" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356485</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358834</v>
       </c>
       <c r="F388" t="str">
-        <v>It&amp;#39;s officially been a year since KPop Demon Hunters first showed fans how it&amp;#39;s done, done, done and we still can&amp;#39;t get &amp;#8220;Golden&amp;#8221; out of our heads (and hearts). But the many earworms of HUNTR/X and Saja Boys are just the tip of the ramyeon cup. - - To celebrate the film&amp;#39;s one-year anniversary, we&amp;#39;re hosting screenings around the world in theaters, outdoors and even on TikTok. Netflix House will also have special activations for the anniversary, getting fans ready to... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356485</v>
-[...2 lines deleted...]
-    <row r="389">
+        <v>Everything we do comes back to one idea: artists should be able to make it to the top without handing over what they own. And 2026 has been proving that idea right, over and over. Our artists are charting, going platinum, and breaking streaming records, all while keeping the rights to their masters. Behind the scenes, we&amp;#39;ve been growing the team and the roster to help even more of you get there. - - We&amp;#39;re well into the year now, so here&amp;#39;s where things stand. - - Our artists are proving the... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358834</v>
+      </c>
+    </row>
+    <row r="389" xml:space="preserve">
       <c r="A389" t="str">
-        <v>Riverflow Launches 2.5: The World's Highest-Rated AI Image Model</v>
+        <v>Kefi B.V. and Aligned Shareholders Announce Strategic Vision for WSC World Sporting Consulting Limited: Targeting Near-Term Public Listing and Global Expansion of the TCR Ecosystem</v>
       </c>
       <c r="B389" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C389" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D389" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Finance, SaaS, Real Estate, Retail, Automotive, Gaming, Media</v>
       </c>
       <c r="E389" t="str">
-        <v>https://pr-inside.com/riverflow-launches-2-5-the-world-s-highest-rated-ai-image-model-r5192444.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) Riverflow 2.5 Pro tops Design Arena's global benchmark across Image, Graphic Design and Image Editing. Riverflow 2.5 Pro introduces custom scoring, font control, and 4K output for production ready AI generated creative at scale MANCHESTER, UK / ACCESS Newswire / June 18, 2026 / Riverflow, the AI image and video generation platform built for brand creative developed by Sourceful, announced the launch of Riverflow 2.5 Pro earlier this month. Riverflow 2.5 Pro is an image generation model with reasoning at its core designed to solve the hardest problems in creative production workflows. The launch was followed by independent validation from Design ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109098/</v>
+      </c>
+      <c r="F389" t="str" xml:space="preserve">
+        <v xml:space="preserve">AMSTERDAM/HONG KONG, August 13, 2026 - (ACN Newswire) - Kefi B.V., a major shareholder and principal creditor of WSC Group (the owner and promoter of the globally recognized TCR Series), together with its aligned shareholders, today announced a comprehensive strategic vision aimed at accelerating the commercial growth of the TCR platform and bringing WSC WORLD SPORTING CONSULTING LIMITED (WSC Group) to a public listing on a major international exchange in the near future.
+The Foundation: Kefi's Decisive Role in Building the TCR Ecosystem
+Kefi B.V. and its predecessor entity have invested the largest amount of capital into WSC Group among all shareholders since 2018, while simultaneously providing strategic resources and support to fellow shareholders throughout this period. This commitment was made well before the Fédération Internationale de l'Automobile (FIA) adopted the TCR Regulations as its global touring car standard. Kefi's high-conviction capital investment proved decisive, enabling the seamless integration of FIA standards and the global debut of the first commercially available road car bearing the TCR brand.
+Following this foundational investment, WSC Group successfully launched landmark co-branding initiatives with major automotive manufacturers. In 2019, the Volkswagen Golf GTI TCR road car was introduced to the European and Asian markets, pushing sales significantly with the strength of the TCR brand and becoming a sought-after performance icon. In 2021, the Hyundai Elantra N TCR Edition further demonstrated the power of the TCR brand to drive consumer car sales in global markets. These achievements confirm that the commercial potential of the TCR ecosystem is limitless, extending far beyond the racetrack and into the showrooms of the world's largest automakers.
+Beyond Capital: Kefi's Strategic Partnership and Long-Term Support
+Kefi B.V.'s contribution to WSC Group has extended far beyond capital injections. Over nearly a decade of close collaboration, Kefi has provided continuous long-term strategic support: referring high-value business networks and introducing real commercial opportunities to the company and its shareholders, offering professional advisory services on corporate governance, legal structuring, and financial strategy, and connecting WSC Group with strategic partners across the automotive, technology, and media sectors.
+"Over nearly ten years of close collaboration, we have grown alongside WSC," stated a spokesperson for Kefi B.V. "We have deep insight into the company's inner circle, its daily workings, and its operational details. We maintain absolute clarity regarding our rights as a major shareholder and creditor, and we believe the time has come to unlock the true, unmaximised value of this extraordinary global IP."
+Kefi as the Institutional Interface for WSC
+Given its extensive expertise in global laws, regulations, and capital markets, Kefi B.V. acts as the primary communication channel on behalf of WSC Group when engaging with institutional investors and sophisticated partners. This role ensures that WSC Group's engagement with the global investment community meets the highest standards of professionalism, regulatory compliance, and fiduciary transparency, standards that are essential for the company's path to a public listing.
+Kefi's efforts in this capacity have already brought tangible benefits to all minority shareholders by enhancing the company's credibility, expanding its investor base, and laying the groundwork for a liquidity event that will deliver significant value to all stakeholders.
+A New Chapter: Evolving for the Next Phase of Growth
+The TCR ecosystem has now matured into a global institution operating across more than 40 countries with over 16 major manufacturers. The scale and complexity of the business today demands institutional governance, centralized commercial expertise, and capital markets experience to take the platform to its next level of growth. Kefi B.V. and its aligned shareholders are therefore advocating for the introduction of enhanced professional structures and a business model upgrade that matches the ambition and scale of the opportunity ahead.
+From Grassroots to World-Class: A Platform for All Drivers
+At its core, TCR cars remain the most affordable and exciting category in global motorsport. With a complete race-ready car costing a fraction of GT3 or single-seater alternatives, TCR delivers thrilling, close-contact touring car racing that is accessible to a wide range of participants. Yet affordability does not come at the expense of competition quality. The TCR Series attracts the full spectrum of driving talent, from passionate gentleman drivers to top-tier professionals with elite driving skills competing at the highest level of touring car racing. This unique combination of accessibility and world-class competition is what sets the TCR Series apart and gives WSC an unrivalled depth of driver engagement across all levels.
+Kefi B.V. and its aligned shareholders aim to bring the enthusiasm of motorsport back to the world, to reignite the passion that comes from watching production-based cars, driven by relatable heroes, battling bumper-to-bumper on circuits and street tracks across every continent.
+Unprecedented Growth and Media Value
+The TCR ecosystem has demonstrated explosive growth. According to recent data certified by IRIS Sport, the Kumho FIA TCR World Tour saw its total media value increase by 103% in the past season alone. Global reach expanded by 33% to 296 million, generating 1.58 billion media contacts. With over 900 hours of broadcasting and a rapidly expanding digital footprint, the TCR ecosystem has proven its capability to deliver massive international visibility, particularly in high-growth markets such as China, Pan-Asia, and Latin America.
+The TCR Ecosystem: Beyond Traditional Racing
+The TCR ecosystem extends well beyond traditional circuit racing. WSC Group's intellectual property encompasses a comprehensive portfolio of assets and growth verticals, including e-sports and competitive sim racing, video gaming (PC and mobile applications), legal street racing events that bring motorsport directly to city centres, the ETCR (Electric) and HTCR (Hybrid) platforms for next-generation powertrains, and TCR-branded racing academies and driving experiences. This breadth of the ecosystem positions WSC Group as a multi-dimensional sports, entertainment, and technology platform with numerous avenues for monetisation and audience growth.
+Fundraising and Use of Proceeds
+To capitalize on this momentum, Kefi B.V. and its aligned shareholders are actively pursuing a new round of fundraising to prepare WSC Group for a public listing. The proceeds will be deployed towards:
+- General Working Capital: Strengthening the operational foundation and supporting day-to-day business expansion across all markets.
+- Research &amp; Development and TCR Lab: Establishing a dedicated TCR Lab focused on advancing new materials for car kits and components, developing the ETCR (Electric) and HTCR (Hybrid) platforms, and integrating cutting-edge technologies such as solid-state batteries. The TCR Lab will position the ecosystem as the ultimate R&amp;D testing ground for the automotive industry, attracting manufacturer investment and accelerating innovation.
+- Marketing and Fan Engagement: Expanding global broadcasting partnerships, developing digital content strategies, building experiential fan engagement platforms, and deepening relationships with drivers, racing teams, and national promoters worldwide.
+Future Growth Through Strategic Acquisitions
+Looking ahead, Kefi B.V. will leverage its extensive global networks and M&amp;A expertise to identify and execute strategic acquisitions that complement and expand the TCR ecosystem. This may include acquiring complementary motorsport properties, technology platforms, media assets, or regional promotion rights that accelerate WSC Group's path to becoming the dominant global touring car and accessible motorsport conglomerate.
+Valuation Outlook: Exponential Upside
+Based on peer comparisons with publicly listed motorsport properties, including Formula 1 (market capitalization exceeding US$22 billion) and MotoGP (acquired by Liberty Media for €4.2 billion at 8.8x revenue), the future valuation of WSC Group upon achieving a public listing is expected to be exponentially higher than its current private valuation. The TCR ecosystem's unmatched global footprint (40+ series, 200+ annual races, 1,000+ cars, 16+ manufacturers) and its rare FIA endorsement represent an IP asset with no direct comparable at its current valuation level. Early investors stand to benefit from a significant valuation re-rating as the company transitions from a privately held entity to a publicly listed global sports and entertainment platform.
+Welcoming New Partnerships
+Kefi B.V. and its aligned shareholders warmly welcome new partnerships with major car manufacturers, leading technology companies, and upstream/downstream supply chain participants who share the vision of building the TCR ecosystem into the world's premier accessible motorsport platform.
+About WSC Group and the TCR Ecosystem
+Founded in 2014, WSC Group is the sole owner of the TCR (Touring Car Racing) technical regulations. TCR is the most successful customer racing concept of the 21st century, currently licensed to over 40 national and regional series globally, encompassing more than 200 annual races. Over 1,000 TCR-specification cars have been built by more than 16 major automotive manufacturers, including Alfa Romeo, Audi, Cupra, Geely, Honda, Hyundai, Peugeot, Toyota, and Volkswagen. In a rare endorsement, the FIA adopted the private TCR regulations for its top-tier touring car world championship, the Kumho FIA TCR World Tour.
+WSC Group is backed by a consortium of strategic investors who are committed to driving the next phase of the company's global expansion and public listing.
+Media Contact:
+Kefi B.V. Corporate Communications
+Amsterdam / Hong Kong
+media@kefi-bv.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>How large-scale AI drives the evolution of video encoding to intelligent understanding</v>
+        <v>Slotland Player Hits $226,217 Jackpot After Just 30 Minutes on�Ice Queen</v>
       </c>
       <c r="B390" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C390" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D390" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E390" t="str">
-        <v>https://www.prnewswire.com/news-releases/how-large-scale-ai-drives-the-evolution-of-video-encoding-to-intelligent-understanding-302804507.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358771</v>
       </c>
       <c r="F390" t="str">
-        <v>HANGZHOU, China, June 18, 2026 /PRNewswire/ -- Hundreds of millions of security cameras operate 24/7 worldwide, and the industry-wide shift to HD and 4K+ resolutions—combined with expanding channel counts and longer retention mandates—is fueling explosive growth in video storage....</v>
+        <v>Long-time Slotland player Kate O., known as KATIE101, is celebrating a $226,217.64 jackpot win after hitting the top prize on its popular fantasy slot Ice Queen . - - View or download video version of this story - - Kate, who has played with Slotland for more than eight years and is a Silver VIP player, was playing on her laptop at home after finishing her usual daily chores. Just 30 minutes into her session, the jackpot landed. - - &amp;#8220;I was stunned and thought I must be reading t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358771</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>Pleora and imavix engineering Introduce GEV-Stream End-to-End GigE Vision 3.0 Streaming Solution at Automate 2026</v>
+        <v>84% of Singapore Consumers Say Age-Gated Content Can Harm Minors, Putting Pressure on Platforms to Strengthen Age Assurance</v>
       </c>
       <c r="B391" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C391" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D391" t="str">
         <v>Media</v>
       </c>
       <c r="E391" t="str">
-        <v>https://www.prweb.com/releases/pleora-and-imavix-engineering-introduce-gev-stream-end-to-end-gige-vision-3-0-streaming-solution-at-automate-2026--302804180.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/84-singapore-consumers-age-gated-010000208.html</v>
       </c>
       <c r="F391" t="str">
-        <v>Pleora Technologies and imavix engineering GEV-Stream™ high-performance GigE Vision® 3.0 transmit-and-receive solution will be demonstrated live at Automate 2026 (Booth #10002). OTTAWA, ON, June 18, 2026 /PRNewswire-PRWeb/ -- Pleora Technologies and imavix engineering today announced...</v>
+        <v>SINGAPORE, August 13, 2026--Singapore consumers back stronger age checks: 81% would verify age, 78% prefer proof of eligibility, and 70% want reusable verification.</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>ArcelorMittal marks 20th anniversary with video address from Executive Chairman Lakshmi Mittal</v>
+        <v>Carbon Streaming Announces Financial Results For The Three and Six Months Ended June 30, 2026</v>
       </c>
       <c r="B392" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C392" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D392" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E392" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/18/3314268/0/en/ArcelorMittal-marks-20th-anniversary-with-video-address-from-Executive-Chairman-Lakshmi-Mittal.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/12/3344141/0/en/carbon-streaming-announces-financial-results-for-the-three-and-six-months-ended-june-30-2026.html</v>
       </c>
       <c r="F392" t="str">
-        <v>18 June 2026, 15:15 CET</v>
+        <v>Carbon Streaming Announces Financial Results For The Three And Six Months Ended June 30, 2026</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>Ghada "GG" Benitez Appointed Associate Director Of U.S. &amp;amp; Global Relations As Demand Grows For Dubai Real Estate Among International Investors</v>
+        <v>NAGRAVISION Selected by Narrative Entertainment to Accelerate Streaming Innovation With OpenTV® ENTera</v>
       </c>
       <c r="B393" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C393" t="str">
-        <v>PRWeb</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D393" t="str">
-        <v>Real Estate, Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E393" t="str">
-        <v>https://www.prweb.com/releases/ghada-gg-benitez-appointed-associate-director-of-us--global-relations-as-demand-grows-for-dubai-real-estate-among-international-investors-302804042.html</v>
+        <v>https://www.newmediawire.com/news/nagravision-selected-by-narrative-entertainment-to-accelerate-streaming-innovation-with-opentv-r-entera-7088461</v>
       </c>
       <c r="F393" t="str">
-        <v>Ghada "GG" Benitez, a California Realtor®, RERA-certified Dubai real estate advisor, Certified International Property Specialist (CIPS®), and host of The Dubai Connect™ Podcast with offices in San Diego and Dubai, has been appointed Associate Director of U.S. &amp; Global Relations for a...</v>
+        <v>New Service Will Help Narrative Entertainment Unify and Strengthen Audience Engagement, Expand Viewer Insight and Accelerate Service Innovation and Monetization Across Streaming and Connected TV Platforms CHESEAUX-SUR-LAUSANNE, SWITZERLAND and PHOENIX, AZ - August 12, 2026 ( NEWMEDIAWIRE ) - NAGRAVISION, a Kudelski Group (SIX:KUD.S) company and the world's leading independent provider of content protection and media and entertainment solutions, today announced a new partnership with Narrative Entertainment, one of the UK’s leading independent broadcasters and streaming media companies, to enhance its streaming services through OpenTV ENTera, NAGRAVISION's cloud-native platform for content discovery, personalization and service orchestration. As broadcasters seek to build stronger direct re</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>NYSE Content Update: Knicks to Celebrate First Title in 53 Years with Parade</v>
+        <v>Vox Royalty Reports Q2 2026 Results And Declares Quarterly Dividend</v>
       </c>
       <c r="B394" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C394" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D394" t="str">
         <v>Finance, Media</v>
       </c>
       <c r="E394" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-knicks-to-celebrate-first-title-in-53-years-with-parade-302804370.html</v>
+        <v>https://pr-inside.com/vox-royalty-reports-q2-2026-results-and-declares-quarterly-dividend-r5211701.htm</v>
       </c>
       <c r="F394" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, June 18, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>(PR-inside.com) DENVER, CO / ACCESS Newswire / August 12, 2026 /Vox Royalty Corp. (NASDAQ:VOXR)(TSX:VOXR) ("Vox" or the "Company"), a returns-focused mining royalty and streaming company, is pleased to announce its operating and financial results for the second quarter ended June 30, 2026. All amounts are presented in U.S. dollars unless otherwise indicated. Kyle Floyd, Chief Executive Officer, stated: "We are pleased to share these strong Q2 quarterly results and record first half results, which are in line with our increased 2026 guidance released in May, including record EPS of $0.60/share for the year-to-date. This quarter included two opportunistic divestments of capped assets, ..</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>Hisense RGB MiniLED Supports FIFA World Cup 2026™ VAR Operations at the International Broadcast Centre</v>
+        <v>Snap Soccer Names SkillShow Official Video Partner</v>
       </c>
       <c r="B395" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C395" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D395" t="str">
-        <v>Retail, Media</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E395" t="str">
-        <v>https://www.prnewswire.com/news-releases/hisense-rgb-miniled-supports-fifa-world-cup-2026-var-operations-at-the-international-broadcast-centre-302804333.html</v>
+        <v>https://www.prnewswire.com/news-releases/snap-soccer-names-skillshow-official-video-partner-302850158.html</v>
       </c>
       <c r="F395" t="str">
-        <v>DUBAI, UAE, June 18, 2026 /PRNewswire/ -- Hisense, a leading brand in global consumer electronics and home appliances, is strengthening its role at FIFA World Cup 2026™ as the tournament's Official Video Assistant Referee (VAR) Review TV Provider. With FIFA's VAR operations now fully...</v>
+        <v>Partnership brings professional game film, highlights, skills videos, and recruiting content to families and clubs across the Gulf Coast and beyond. PENSACOLA, Fla., Aug. 12, 2026 /PRNewswire/ -- Snap Soccer, one of the largest competitive youth soccer tournament operators on the Gulf...</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>Horizon Media Launches Agentic Orchestration Layer for Real-Time Media Decisioning</v>
+        <v>Seva Mining Corp. (SEVA) ferme les marchés</v>
       </c>
       <c r="B396" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C396" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D396" t="str">
-        <v>SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E396" t="str">
-        <v>https://www.prnewswire.com/news-releases/horizon-media-launches-agentic-orchestration-layer-for-real-time-media-decisioning-302803722.html</v>
+        <v>https://www.newsfilecorp.com/release/309394/Seva-Mining-Corp.-SEVA-ferme-les-marchs</v>
       </c>
       <c r="F396" t="str">
-        <v>HorizonOS' Blu Platform Connects Audience Intelligence, Activation, and Measurement across Publishers Disney, Fox, NBCUniversal, Enabled by an Open Ecosystem for Collaboration with the Databricks platform and Newton Research NEW YORK, June 18, 2026 /PRNewswire/ -- Horizon Media Holdings,...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - 12 août 2026) - Ranj Pillai, président, chef de la direction et administrateur, Seva Mining Corp. (« Seva Mining » ou la « société »; TSX : SEVA) s'est joint à Andrew Creech, président, Bourse de croissance TSX (la « TSXV ») pour fermer les marchés et souligner l'inscription de la société à la TSXV.Cannot view this video?  Visit:https://www.youtube.com/watch?v=ahJahbJJpZMSeva Mining est une société d'exploration et de mise en valeur canadienne du secteur des...</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>Introducing Dual Format and 2k Streaming on Twitch</v>
+        <v>Seva Mining Corp. (SEVA) Closes the Market</v>
       </c>
       <c r="B397" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C397" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D397" t="str">
         <v>Media</v>
       </c>
       <c r="E397" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356444</v>
+        <v>https://www.newsfilecorp.com/release/309392/Seva-Mining-Corp.-SEVA-Closes-the-Market</v>
       </c>
       <c r="F397" t="str">
-        <v>We&amp;#39;re always looking for ways to help streamers deliver the best possible experience to their communities, and one way we&amp;#39;ve been working to do that is by upgrading our technology to support higher quality streams that are optimized for every viewer. I&amp;#39;m excited to share that starting today, we&amp;#39;re rolling out Dual Format streaming for all streamers on Twitch and 2k (1440p) streaming for Partners and Affiliates. - - Dual Format Streaming - - Twitch has always been about longform, live strea... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356444</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 12, 2026) - Ranj Pillai, President, Chief Executive Officer, and Director, Seva Mining Corp. ("Seva Mining" or the "Company") (TSXV: SEVA) and his team, joined Andrew Creech, President, TSX Venture Exchange ("TSXV"), to close the market to celebrate the Company's new listing on TSXV.Cannot view this video?  Visit:https://www.youtube.com/watch?v=ahJahbJJpZMSeva Mining Corp. is a Canadian precious metals exploration and development company anchored by the...</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>With EU Green-Claims Rules Taking Effect, SilkSilky’s Silk Range Stands on Fiber Content and Certificate Numbers, Not Adjectives</v>
+        <v>Otto Media Beauty &amp; Fashion Brand Matchmaking Connects 11 Brands with More Than 100 Content Creators On Site</v>
       </c>
       <c r="B398" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C398" t="str">
-        <v>GetNews</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D398" t="str">
         <v>Media</v>
       </c>
       <c r="E398" t="str">
-        <v>https://www.getnews.info/story/2026/06/18/with-eu-greenclaims-rules-taking-effect-silksilkys-silk-range-stands-on-fiber-content-and-certificate-numbers-not-adjectives/?source=barchart</v>
+        <v>https://pressreleasenews.org/pressroom/otto-media-beauty-fashion-brand-matchmaking-connects-11-brands-with-more-than-100-content-creators-on-site</v>
       </c>
       <c r="F398" t="str">
         <v/>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>Universal Studios' Halloween Horror Nights Transports Guests Into The Final Season Of Netflix's Iconic Series, Stranger Things, With All-New Haunted Houses Debuting This Fall At Universal Orlando Resort And Universal Studios Hollywood</v>
+        <v>Dolphin Entertainment Reports Second Quarter 2026 Results</v>
       </c>
       <c r="B399" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C399" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D399" t="str">
-        <v>Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E399" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356428</v>
+        <v>https://pr-inside.com/dolphin-entertainment-reports-second-quarter-2026-results-r5211689.htm</v>
       </c>
       <c r="F399" t="str">
-        <v>Click Here for a Sneak Peek, Here for Images and Here to Purchase Tickets - - The Upside Down returns to Universal Studios&amp;#39; Halloween Horror Nights as the fifth and final season of the global phenomenon, Netflix&amp;#39;s Stranger Things, comes to life in all-new haunted houses. The premier Halloween event commences on Friday, August 28 at Universal Orlando Resort and Thursday, September 3 at Universal Studios Hollywood. - - Developed in partnership with Netflix, this year&amp;#39;... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356428</v>
+        <v>(PR-inside.com) Q2'26 Revenue Rises 2.5% YoY to $14.4 Million; H1'26 Revenue Up 3.8% YoY to $27.2 Million MIAMI, FL / ACCESS Newswire / August 12, 2026 / Dolphin (NASDAQ:DLPN), a leading entertainment marketing and premium content production company, today announced its financial results for the second quarter ended June 30, 2026. Bill O'Dowd, CEO of Dolphin, commented: "Total revenue for the second quarter grew 2.5% year-over-year to $14.4 million, and revenue for the first half of 2026 grew 3.8% to $27.2 million, continuing the top-line growth trend we saw in the first quarter. Our underlying business performed well across the portfolio this quarter. Turning to ..</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>Update on clubs under a settlement agreement in 2025/26</v>
+        <v>The 3% Raise Is Dead: Tech Workers Are Paid for Positioning, Not Loyalty</v>
       </c>
       <c r="B400" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C400" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D400" t="str">
         <v>Finance, Media</v>
       </c>
       <c r="E400" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356426</v>
+        <v>https://www.prnewswire.com/news-releases/the-3-raise-is-dead-tech-workers-are-paid-for-positioning-not-loyalty-302850100.html</v>
       </c>
       <c r="F400" t="str">
-        <v>The First Chamber of the Club Financial Control Body (CFCB) completed the assessment of clubs under a settlement agreement which had to comply with specific football earnings targets in the 2025/26 season. - - Details on those past settlement agreements can be found here, here and here. - - When conducting its assessment, the CFCB First Chamber took into account the significant and unexpected collapse of the domestic broadcasting revenues affecting French clubs in the 2025/26 season and... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356426</v>
+        <v>Adetayo Ibijemilusi, known online as Tayo Lusi, founder of The Apex Institute and host of the podcast The 1% Move, argues that staying loyal to one employer is now the most expensive career choice in tech. BOWIE, Md., Aug. 12, 2026 /PRNewswire/ -- Somewhere right now, a skilled engineer...</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>Prolon Launches Almost Forever, a New Podcast Bridging the Gap Between Longevity Science and Everyday Life</v>
+        <v>Getty Images Launches MCP Server to Connect Creative and Editorial Content to AI Workflows and Products</v>
       </c>
       <c r="B401" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C401" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D401" t="str">
-        <v>Retail, Media</v>
+        <v>Finance, AI, Media</v>
       </c>
       <c r="E401" t="str">
-        <v>https://www.prnewswire.com/news-releases/prolon-launches-almost-forever-a-new-podcast-bridging-the-gap-between-longevity-science-and-everyday-life-302803704.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/12/3344005/0/en/getty-images-launches-mcp-server-to-connect-creative-and-editorial-content-to-ai-workflows-and-products.html</v>
       </c>
       <c r="F401" t="str">
-        <v>Hosted by registered dietitians and longevity experts, the series debuts June 17 with leading voices in wellness, nutrition, and longevity science LOS ANGELES, June 17, 2026 /PRNewswire/ -- L-Nutra Inc., the science-driven longevity nutrition company behind consumer brand Prolon, today...</v>
+        <v>New offering gives developers, product teams and AI platforms a simpler way to integrate Getty Images’ content and technology directly into AI applications, assistants and agentic workflows. New offering gives developers, product teams and AI platforms a simpler way to integrate Getty Images’ content and technology directly into AI applications, assistants and agentic workflows.</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>VidoraLabs Launches Video Monetization and Unified Analytics Platform for Publishers and Distribution Partners</v>
+        <v>fal Launches fal Agent, a Creative Partner for Frontier Generative Media</v>
       </c>
       <c r="B402" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C402" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D402" t="str">
-        <v>Finance, SaaS, Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E402" t="str">
-        <v>https://pressreleasenews.org/pressroom/vidoralabs-launches-video-monetization-and-unified-analytics-platform-for-publishers-and-distribution-partners</v>
+        <v>https://www.prnewswire.com/news-releases/fal-launches-fal-agent-a-creative-partner-for-frontier-generative-media-302850038.html</v>
       </c>
       <c r="F402" t="str">
-        <v>Delaware-incorporated startup introduces end-to-end infrastructure for ad-supported video streams, flexible ad insertion, and real-time revenue analytics</v>
+        <v>fal's new creative AI agent helps creatives and developers bring ideas to life across the world's leading image, video, and 3D models while maintaining context and consistency from concept to final delivery. SAN FRANCISCO, Aug. 12, 2026 /PRNewswire/ -- fal today announced fal Agent, a...</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>Zen San Kanpe Launches Independent Digital News Platform</v>
+        <v>Pier 88 Ventures Leads $1.5 Million Investment in Plotsy, Inc. to Translate Great Books Into Premium Video Entertainment</v>
       </c>
       <c r="B403" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C403" t="str">
         <v>PR.com</v>
       </c>
       <c r="D403" t="str">
-        <v>SaaS, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E403" t="str">
-        <v>https://www.pr.com/press-release/970120</v>
+        <v>https://www.pr.com/press-release/976113</v>
       </c>
       <c r="F403" t="str">
-        <v>Zen San Kanpe is a growing digital media platform delivering news, politics, sports, and entertainment content to audiences online. The platform continues to grow its audience while strengthening its commitment to accessible information, community engagement, and digital journalism. Zen San Kanpe welcomes readers and followers to connect through its online channels and stay updated on the latest developments in Haiti and [PR.com]</v>
+        <v>Pier 88 Ventures has led the Series Seed investment in Plotsy, Inc., an entertainment company reinventing how great books become premium cinematic entertainment while keeping authors at the center of the storytelling experience. The investment is part of Plotsy's Seed Financing, launched at a $6.9 million pre-money valuation with an initial fundraising target of $2 million. The company has already secured $2.2 million in [PR.com]</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>Versus Systems (VS) Uses Gamification, Real-World Rewards to Turn Audiences Into Active Marketing Participants</v>
+        <v>iHeartPodcasts and Marwar Junction Productions Launch “The Survivor Files with Elizabeth Smart” – A New True Crime Anthology Series</v>
       </c>
       <c r="B404" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C404" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D404" t="str">
-        <v>SaaS, Retail, Media</v>
+        <v>Media</v>
       </c>
       <c r="E404" t="str">
-        <v>https://www.newmediawire.com/news/versus-systems-vs-uses-gamification-real-world-rewards-to-turn-audiences-into-active-marketing-participants-7087194</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358815</v>
       </c>
       <c r="F404" t="str">
-        <v>LOS ANGELES, CA - June 17, 2026 ( NEWMEDIAWIRE ) - One of the biggest challenges marketers face in the digital economy is capturing attention and holding it long enough to create meaningful customer relationships. Consumers today are exposed to thousands of advertisements, promotions and content experiences every day. As competition for attention intensifies, companies are increasingly turning toward interactive engagement strategies rather than traditional advertising alone. One of the fastest-growing approaches is gamification. Versus Systems operates a patented rewards platform that combines gamification with real-world prizes to increase audience engagement and customer loyalty. The company’s technology has been used by more than 10 million consumers and deployed alongside major sports</v>
+        <v>iHeartPodcasts, the No. 1 podcast publisher globally according to Podtrac, announced the launch of &amp;#8220;The Survivor Files with Elizabeth Smart,&amp;#8221; a new weekly true crime anthology podcast hosted by kidnapping survivor and longtime advocate Elizabeth Smart. Co-produced by Marwar Junction Productions, the 48-episode series will premiere August 17, with new episodes released every Monday. Fans can listen to &amp;#8220;The Survivor Files&amp;#8221; trailer now HERE. - - Building on more than two decades of Smart&amp;#39;s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358815</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>NEW VIDEO: Behind the Scenes as Israeli &amp;amp; Palestinian Civil Society Leaders Present G7 Blueprint to Foreign Ministers</v>
+        <v>STRAUSS STEPS UP TO THE PLATE AS PRESENTING SPONSOR OF NETFLIX'S MLB AT FIELD OF DREAMS PREGAME AND POSTGAME COVERAGE</v>
       </c>
       <c r="B405" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C405" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D405" t="str">
         <v>Media</v>
       </c>
       <c r="E405" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-video-behind-the-scenes-as-israeli--palestinian-civil-society-leaders-present-g7-blueprint-to-foreign-ministers-302803448.html</v>
+        <v>https://www.prnewswire.com/news-releases/strauss-steps-up-to-the-plate-as-presenting-sponsor-of-netflixs-mlb-at-field-of-dreams-pregame-and-postgame-coverage-302849906.html</v>
       </c>
       <c r="F405" t="str">
-        <v>ÉVIAN, France, June 17, 2026 /PRNewswire/ -- As heads of government meet to discuss the Middle East crisis at the G7 Leaders' Summit in Évian-les-Bains, the Alliance for Middle East Peace (ALLMEP) has released an exclusive, behind-the-scenes video documenting a historic civil...</v>
+        <v>The workwear brand brings the craft behind baseball to the world stage STRAUSS is the presenting sponsor of Netflix's MLB at Field of Dreams pregame and postgame shows. The event streams live and around the world on Netflix as part of its Major League Baseball coverage, following MLB...</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>PodcastOne (Nasdaq: PODC) to Announce Its Fiscal Year 2026 Financial Results</v>
+        <v>AD India Hosts Intimate Dinner Marking a New Editorial Chapter</v>
       </c>
       <c r="B406" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C406" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D406" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E406" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/17/3313746/0/en/PodcastOne-Nasdaq-PODC-to-Announce-Its-Fiscal-Year-2026-Financial-Results.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358814</v>
       </c>
       <c r="F406" t="str">
-        <v>LOS ANGELES, June 17, 2026 (GLOBE NEWSWIRE) -- PodcastOne (Nasdaq: PODC), a leading publisher and podcast sale network plans to announce its operating and financial results for the fiscal year ended March 31, 2026 (“Fiscal Year 2026”) and host an investor webcast to discuss the results and provide a business update on Wednesday, June 24, 2026 at 12:30 pm Eastern Time (9:30 am Pacific Time).</v>
+        <v>The July&amp;#8211;August 2026 issue of Architectural Digest India marks a new editorial chapter as the first issue conceived and led by Mrinalini Ghadiok, Head of Editorial Content. - - Anchored by a cover story on Rajeev Sethi &amp;#8212;one of India&amp;#39;s most influential cultural thinkers&amp;#8212;the issue celebrates his five-decade career spanning museums, exhibitions, architecture, public art, cultural policy and the revitalisation of craft traditions. - - To mark both Mrinalini&amp;#39;s editorial debut and Rajeev Sethi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358814</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>/C O R R E C T I O N -- Harmonic Inc./</v>
+        <v>Fugu Tech Supercharges Its AI Engine, Delivering Sharper Personalized Videos and Near-Instant Avatar Creation</v>
       </c>
       <c r="B407" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C407" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D407" t="str">
-        <v>Media</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E407" t="str">
-        <v>https://www.prnewswire.com/news-releases/harmonic-completes-divestiture-of-video-business-to-mediakind-302802870.html</v>
+        <v>https://www.pr.com/press-release/972338</v>
       </c>
       <c r="F407" t="str">
-        <v>In the news release, Harmonic Completes Divestiture of Video Business to MediaKind, issued 17-Jun-2026 by Harmonic Inc. over PR Newswire, the original version was incorrectly transmitted by PR Newswire. The complete, corrected release follows, with additional details at the end: Harmonic...</v>
+        <v>Fugu Tech today unveiled a major upgrade to the AI engine behind its personalized video messaging platform. The new engine delivers dramatically higher video quality, gives businesses far more creative flexibility, and makes turning a real person into a lifelike AI avatar faster and lower-friction than ever, removing the barrier that once stood between a single recording and thousands of personalized videos. [PR.com]</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>All In FutureTech Alliance Inc. Announces the Election of Prominent AI Technology Investor and Influential Content Creator Li Shanglong as New Chairman, Along With Certain Management Changes</v>
+        <v>Disney Entertainment Television Unveils Powerful Multiplatform Commemoration of the 25th Anniversary of September 11, 2001</v>
       </c>
       <c r="B408" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C408" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D408" t="str">
-        <v>Finance, AI, SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E408" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/17/3313612/0/en/All-In-FutureTech-Alliance-Inc-Announces-the-Election-of-Prominent-AI-Technology-Investor-and-Influential-Content-Creator-Li-Shanglong-as-New-Chairman-Along-With-Certain-Management.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358808</v>
       </c>
       <c r="F408" t="str">
-        <v>NEW YORK, June 17, 2026 (GLOBE NEWSWIRE) -- All In FutureTech Alliance Inc. (Nasdaq: AIFA) (the “Company” or “AIFA”) today announced that it has completed a new round of adjustments to its core Board composition and management team in order to further align with the Company’s strategic transformation toward a future technology platform driven by two core engines: an “AI infrastructure network” and an “AI application services matrix.”</v>
-[...2 lines deleted...]
-    <row r="409">
+        <v>Michael Strahan To Lead Special on How Sports and Entertainment Helped America Heal After the 9/11 Terror Attacks, Airing Sept. 1 at 9:00 P.M. EDT on ABC and Streaming Next Day on Disney+ and Hulu - - National Geographic Debuts Trailer for New Three-Part Docuseries &amp;#39;9/11 Reunited,&amp;#39; Chronicling Emotional Reunions Between Survivors and the People Who Changed Their Lives, Airing Aug. 21 on National Geographic Channel and Streaming Next Day on Disney+ and Hulu - - &amp;#8220;9/11 Reunited&amp;#8221; Trailer ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358808</v>
+      </c>
+    </row>
+    <row r="409" xml:space="preserve">
       <c r="A409" t="str">
-        <v>Vadzo Imaging Launches Falcon-544CRA: 5MP Autofocus USB Camera with Rolling Shutter Based on Onsemi HyperLux LP AR0544</v>
+        <v>Doubleview Gold Corp. Pursues Strategic Government Engagement Following US$400M U.S. Dept of War Scandium Funding Initiative</v>
       </c>
       <c r="B409" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C409" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D409" t="str">
-        <v>Healthcare, Automotive, Media</v>
+        <v>Finance, Real Estate, Media</v>
       </c>
       <c r="E409" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-launches-falcon-544cra-5mp-autofocus-usb-camera-with-22791983</v>
-[...2 lines deleted...]
-        <v>The Falcon-544CRA is a 5MP Color Rolling Shutter USB 3.2 Gen1 Camera built on the Onsemi HyperLux LP AR0544 sensor with VCM autofocus. It is designed for robotics, AGV navigation, UAV and drone imaging, kiosk stations, traffic monitoring, security and video surveillance, medical imaging, and industrial inspection. It delivers a 5MP autofocus USB camera with VCM autofocus, auto exposure, and USB 3.2 Gen1 connectivity at full resolution with driver support for Windows, Linux, and macOS in a compact S-Mount form factor.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109078/</v>
+      </c>
+      <c r="F409" t="str" xml:space="preserve">
+        <v xml:space="preserve">Vancouver, BC, Aug 12, 2026 - (ACN Newswire) - Doubleview Gold Corp. (TSXV: DBG) (OTCQX: DBLVF) ("Doubleview" or the "Company") announces that following the historic US$400 million conditional loan commitment by the U.S. Department of War's Office of Strategic Capital (OSC) to fund allied primary scandium infrastructure1, the Company has initiated formal high-level strategic engagements with Canadian federal and provincial leadership.
+The Company has submitted an official Strategic Policy Brief to the Right Honourable Mark Carney, Chair of the Prime Minister's Economic Advisory Council, and the Honourable David Eby, Premier of British Columbia. The memorandum outlines immediate pathways to secure and fast-track the development of the Company's flagship Hat Project, positioning British Columbia as a critical hub in the newly emerging Western G7 critical minerals and defense supply architecture.
+The recent multi-million-dollar capital deployment by the United States government marks a decisive turning point in North American critical mineral sovereignty. Scandium is classified as a material of critical defense import due to its role in next-generation high-heat aluminum alloys used in aerospace, defense, and specialized national security applications.
+Core Highlights of the Hat Project (BC Golden Triangle):
+Significant Critical Mineral Footprint: As independently validated in the Company's Preliminary Economic Assessment (PEA), the Hat Project hosts 2,415 tonnes of scandium oxide (see Table 2 below) and 80 million pounds of cobalt (see Table 1 below) in the measured and indicated categories.
+Robust Financial Metrics: The PEA demonstrates stellar economics, yielding an after-tax Net Present Value (NPV) ranging between C$6.73 billion and C$7.27 billion with a 19%-23% Internal Rate of Return (IRR) utilizing consensus metal prices (see news release dated March 23, 2026).
+Tier-1 Jurisdiction Asset: Located within the infrastructure-rich Golden Triangle of British Columbia, offering an immediate domestic alternative to foreign, adversarial supply chain monopolies.
+Farshad Shirvani, President and CEO of Doubleview, commented: "The unprecedented mobilization of hundreds of millions of dollars by the U.S. government for allied scandium development signals that the critical mineral race has entered an entirely new, high-velocity operational phase. Canada, and British Columbia specifically, holds the keys to Western security through generational deposits like the Hat Project. We are proactively engaging with Prime Minister Mark Carney and Premier David Eby's offices to ensure that domestic infrastructure capital, streamlined provincial permitting frameworks, and cross-border defense supply integrations are prioritized immediately to capitalize on this migrating G7 capital."
+The Company plans to provide further corporate updates as its metallurgical optimization, Pre-Feasibility Study (PFS) preparations, and high-level intergovernmental coordination continue to advance.
+Summary of Mineral Resource Estimate
+Table 1: Hat MRE at 0.2% CuEq Cut-Off Effective February 4, 2026
+Mineral 
+Resource 
+ClassificationTonnage
+(Mt)Average GradeMetal Content
+CuEq
+(%)Cu
+(%)Au
+(g/t)Co
+(%)Ag
+(g/t)CuEq
+(Blb)Cu
+(Blb)Au
+(Moz)Co
+(Mlb)Ag
+(Moz)
+Measured2720.440.220.180.0080.372.611.111.4135.62.17
+Indicated3370.430.210.190.0080.393.211.311.8144.52.88
+Total M+I6090.430.210.180.0080.385.822.423.2280.15.05
+Inferred5030.410.180.190.0080.384.571.722.7766.24.19
+Table 2: Hat MRE at 0.2% CuEq Cut-Off Effective February 4, 2026, Scandium Oxide Resources
+Mineral 
+Resource 
+ClassificationTonnage
+(Mt)Sc Tonnage1
+(Mt)Average Grade
+Sc (g/t)Metal Content
+Sc2O3 2 (t)
+Measured2723428.791,081
+Indicated3374228.761,334
+Total M+I6097628.772,415
+Inferred5036328.691,996
+Qualified Person
+Mineit Consulting Inc (Mineit) prepared the MRE in accordance with CIM Definition Standards on Mineral Resources and Reserves on Mineral Resources and Reserves. A Technical Report in support of the MRE will be filed on SEDAR+ (www.sedarplus.ca) within 45 days.
+Tomasz Wawruch, FAusIMM, of Mineit, is the Qualified Person for the MRE, and has reviewed and approved the technical disclosure related to the MRE contained in this news release. Mr. Wawruch is a geology and mineral resource consultant independent of Doubleview. Gilles Arseneau, PhD., P.Geo of ARSENEAU Consulting Services Inc. provided an independent peer review of the MRE and did not identify any fatal flaws with the resource model prepared by Tomasz Wawruch.
+With respect to the Hat Project metallurgical studies, EUR ING Andrew Carter, B.Sc., CEng., MIMMM QMR, MSAIMM SME, of Magister Metallurgy, is Doubleview's Qualified Person, as defined by National Instrument 43-101 Standards of Disclosure for Mineral Projects; he has reviewed and approved the technical contents of this news release. Mr. Carter is independent of Doubleview.
+About the Hat Project
+The Hat Project is a polymetallic copper-gold-cobalt-scandium project located in northwestern British Columbia. The project hosts a porphyry-style mineralized system and has been the subject of extensive drilling, geological modelling, metallurgical work, and technical studies. Doubleview continues to advance the Hat Project through exploration, technical evaluation, metallurgical test work, and environmental baseline programs.
+About Doubleview Gold Corp
+Doubleview Gold Corp, a mineral resource exploration and development company, is based in Vancouver, British Columbia, Canada, and is publicly traded on the TSX-Venture Exchange (TSXV: DBG) (OTCQX: DBLVF) (FSE: A1W038) (FSE: 1D4). Doubleview identifies, acquires and finances precious and base metal exploration projects in North America, particularly in British Columbia. Doubleview increases shareholder value through acquisition and exploration of quality gold, copper and silver properties and the application of advanced state-of-the-art exploration methods. The Company's portfolio of strategic properties provides diversification and mitigates investment risks.
+On behalf of the Board of Directors,
+Farshad Shirvani, M.Sc. Geology
+President &amp; Chief Executive Officer
+For further information please contact:
+Doubleview Gold Corp, Vancouver, BC 
+Farshad Shirvani, President &amp; CEO
+T: (604) 678-9587
+E: corporate@doubleview.ca
+NEITHER TSX VENTURE EXCHANGE NOR ITS REGULATION SERVICES PROVIDER (AS THAT TERM IS DEFINED IN THE POLICIES OF THE TSX VENTURE EXCHANGE) ACCEPTS RESPONSIBILITY FOR THE ADEQUACY OR ACCURACY OF THIS RELEASE.
+Preliminary Economic Assessment Cautionary Statement
+The Preliminary Economic Assessment ("PEA") for the Hat Project is preliminary in nature and includes Inferred Mineral Resources that are considered too speculative geologically to have economic considerations applied to them that would enable them to be categorized as Mineral Reserves. Mineral Resources that are not Mineral Reserves do not have demonstrated economic viability. The PEA provides a conceptual mine plan and is based on low-level technical and economic assessments that are insufficient to support an evaluation of the economic viability of the Project or to establish Mineral Reserves. There is no certainty that the results of the PEA will be realized. Further exploration and site-specific engineering studies are required before a higher level of confidence can be established for the Project's economics. The economic analysis in the PEA is based on several assumptions including, but not limited to, long term metal prices, foreign exchange rates, metallurgical recoveries, and capital and operating cost estimates. These assumptions are subject to significant risks and uncertainties, and actual results may differ materially from those projected. Readers are cautioned not to place undue reliance on the PEA or the forward-looking information contained in this release.
+The economic analysis in the PEA is based on several assumptions including, but not limited to, long term metal prices, foreign exchange rates, metallurgical recoveries, and capital and operating cost estimates. These assumptions are subject to significant risks and uncertainties, and actual results may differ materially from those projected. Readers are cautioned not to place undue reliance on the PEA or the forward-looking information contained in this release.
+Forward-Looking Statements 
+Certain of the statements made and information contained herein may constitute "forward-looking information." In particular references to the private placement and future work programs or expectations on the quality or results of such work programs are subject to risks associated with operations on the property, exploration activity generally, equipment limitations and availability, as well as other risks that we may not be currently aware of. Accordingly, readers are advised not to place undue reliance on forward-looking information. Except as required under applicable securities legislation, the Company undertakes no obligation to publicly update or revise forward-looking information, whether as a result of new information, future events or otherwise.
+This news release contains forward-looking information within the meaning of applicable Canadian securities laws. Forward-looking information includes statements regarding the Company's planned 2026 exploration program, drilling, metallurgical test work, environmental and hydrological studies, topographical mapping, future technical studies, possible mineral resource category conversion, possible deposit expansion, and future project advancement.
+Forward-looking information involves known and unknown risks, uncertainties, and other factors which might cause actual results, performance, or achievements to differ from those expressed or implied by such information. These risks include exploration risk, metallurgical risk, permitting risk, financing risk, market risk, regulatory risk, weather-related delays, availability of contractors and equipment, laboratory timing, and the risk that drilling or technical work will not produce the expected results.
+Mineral resource category conversion is not assured. Additional drilling does not guarantee conversion of Inferred mineral resources to Indicated mineral resources or Indicated mineral resources to Measured mineral resources. Step-out drilling does not guarantee expansion of the deposit. Future technical studies, including any Pre-Feasibility Study or Feasibility Study, remain subject to further work, financing, regulatory review, and technical results.
+The Company does not undertake any obligation to update forward-looking information, except as required by applicable securities laws.
+Notes:
+1 Scandium tonnages represent 12.5% of the mineralized material by category, reflecting the proportion of tailings expected to be processed through a dedicated scandium leach circuit under current metallurgical design constraints.
+2 Scandium oxide metal content have been calculated using the metallurgical recovery of 72% and conversion factor from Sc to Sc2O3 of 1.534. 
+Mineit's Qualified Person, Tomasz Wawruch, FAusIMM, completed the MRE, and has reviewed and approved the technical disclosure related to the MRE contained in this news release. Mr. Wawruch is a senior geology and mineral resource consultant independent of Doubleview. Mr. Gilles Arseneau, PhD., P.Geo., of ARSENEAU Consulting Services Inc., provided an independent review of this MRE.
+Mineral Resources that are not Mineral Reserves do not have demonstrated economic viability.
+The estimate of Mineral Resources may be materially affected by environmental, permitting, legal, title, taxation, socio-political, marketing, or other relevant issues.
+Inferred Mineral Resources are considered too speculative geologically to have economic considerations applied to them that would enable them to be categorized as Mineral Reserves. 
+The Mineral Resource Estimate was prepared in accordance with the Canadian Institute of Mining, Metallurgy and Petroleum ("CIM") Definition Standards for Mineral Resources and Mineral Reserves (2014), and CIM MRMR Best Practice Guidelines (2019).
+The effective date of the MRE is February 4, 2026.
+Metal contents have been calculated using the following metallurgical recovery factors: Cu = 85%, Au = 89%, Co = 78%, and Ag = 68%.
+Economic assumptions used include US$4.80/lb Cu, US$20.00/lb Co, US$3,200/oz Au, US$46/oz Ag, and a 2% NSR royalty.
+Mineral Resources are reported within optimized open pit constraints and 0.2% CuEq cut-off grade, based on a C$7.93/t milled processing cost and C$2.90/t milled general and administrative cost, with a mining cost of C$3.01/t plus incremental mining cost increasing by C$0.015/t for every bench below the reference level of 1,125 mRL.
+CuEq calculations do not include scandium. The formula used to calculate CuEq is: CuEq = [(((Ag × 46.0 × 0.68)/31.1035) + ((Au × 3200 × 0.89)/31.1035) + 0.0001 × (Co × 20.0 × 0.78 × 22.0462) + 0.0001 × (Cu × 4.8 × 22.0462 × 0.85))/(4.8 × 22.0462 × 0.85)], where all input variables are expressed in (ppm) and CuEq is expressed in percent (%).
+Rounding may result in minor variations between individual values and totals; such differences are not considered material to the MRE.
+Mineral Resource classification reflects the level of geological confidence and satisfies the uncertainty criteria appropriate for exploration and resource development. Additional drilling will be required to reduce uncertainty to the level expected for production planning. 
+The MRE reflects the geological interpretation, drill-hole spacing, and estimation parameters available at the time of modelling. Any additional drilling is expected to influence the current outcome by improving confidence in the estimates and refining the geometry of the mineralized domains.
+The Mineral Resource results are presented in situ within the optimized pit. Mineralized material outside the pit has not been considered as a part of the current MRE tabulation. Calculations used metric units (metres, tonnes, g/t).
+A total of 97 diamond drill holes, comprising 49,548 m of core, were incorporated into the Mineral Resource Estimate. All drilling data used in the MRE were subject to standard QA/QC validation prior to inclusion.
+The block model is defined relative to a model origin at UTM Zone 9N 346,750 E / 6,453,000 N / 0 (NAD 83). Parent blocks measure 15 × 15 × 15 m, totalling 136 × 150 × 75 blocks across extents of 2,040 m (X), 2,250 m (Y), and 1,125 m (Z). All volumes and estimates are constrained by these discretization parameters. 
+1 https://www.war.gov/News/Releases/Release/Article/4566598/office-of-strategic-capital-signs-400-million-conditional-loan-commitment-with/
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/309323
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
-        <v>HotelPORT® Launches VIEWniverse™, the Hospitality Truth Infrastructure for the AI Era</v>
+        <v>Jonas Brothers to Headline Halftime Show at 2026 NFL Melbourne Game</v>
       </c>
       <c r="B410" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C410" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D410" t="str">
-        <v>Finance, AI, Media</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E410" t="str">
-        <v>https://www.prweb.com/releases/hotelport-launches-viewniverse-the-hospitality-truth-infrastructure-for-the-ai-era-302802921.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358793</v>
       </c>
       <c r="F410" t="str">
-        <v>PropertyVIEW® expands content governance across the Global Distribution Systems as hotels confront a new challenge: governing truth across AI, distribution, reputation, and revenue MIAMI BEACH, Fla., June 17, 2026 /PRNewswire-PRWeb/ -- As AI increasingly becomes the interface between...</v>
+        <v>The National Football League announced that the multi-platinum Jonas Brothers will headline the halftime show during the 2026 NFL Melbourne Game between the San Francisco 49ers and Los Angeles Rams on Friday, Sept. 11 at 10:35 a.m. AEST live on Netflix (Thursday, Sept. 10 at 8:35 p.m. ET in the United States) at the iconic Melbourne Cricket Ground, in partnership with the Victorian State Government and Visit Victoria. - - The Melbourne performance is the first of a record seven halftime s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358793</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
-        <v>NYSE Content Update: Fed to Deliver First Rate Decision Under Chair Kevin Warsh</v>
+        <v>Disney Legends in Conversation: Alan Tudyk</v>
       </c>
       <c r="B411" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C411" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D411" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E411" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-fed-to-deliver-first-rate-decision-under-chair-kevin-warsh-302803101.html</v>
+        <v>https://thewaltdisneycompany.com/news/disney-legend-alan-tudyk/</v>
       </c>
       <c r="F411" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, June 17, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>The post Disney Legends in Conversation: Alan Tudyk appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
-        <v>Megayacht News Launches Inside the Owner's Suite, a New Podcast Featuring Superyacht Owners</v>
+        <v>Schmidt Law Expands Support for Media Personalities, Influencers, and ...</v>
       </c>
       <c r="B412" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C412" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D412" t="str">
         <v>Media</v>
       </c>
       <c r="E412" t="str">
-        <v>https://www.prnewswire.com/news-releases/megayacht-news-launches-inside-the-owners-suite-a-new-podcast-featuring-superyacht-owners-302802612.html</v>
+        <v>https://pr-inside.com/schmidt-law-expands-support-for-media-personalities-influencers-and-r5211554.htm</v>
       </c>
       <c r="F412" t="str">
-        <v>Veteran superyacht journalist Diane M. Byrne brings a new editorial approach focused on the personal experience of yacht ownership PUNTA GORDA, Fla., June 17, 2026 /PRNewswire/ -- Megayacht News, the leading independent authority on superyachts, announces the launch of Inside the Owner's...</v>
+        <v>(PR-inside.com) The New York firm helps content creators, reality TV and digital media personalities, and talent agencies negotiate and review the brand deal contracts that increasingly define their income. NEW YORK CITY, NY / ACCESS Newswire / August 12, 2026 / Schmidt Law LLC, a New York social media and entertainment law firm, is expanding its support for the growing range of media personalities, including reality television stars, podcasters, and digital media figures, along with influencers and talent agencies, as brand deal contracts grow more complex and more valuable. Brand partnerships now carry six- and seven-figure stakes, and the terms inside those contracts ..</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
-        <v>"Grocery Nerds" Podcast Launches on Heritage Radio Network and The Food Institute's Platforms</v>
+        <v>Refinery29 and eos Partner to Launch NOSE DIVE, an Original Fragrance Podcast Hosted by Asia Grant</v>
       </c>
       <c r="B413" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C413" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D413" t="str">
         <v>Media</v>
       </c>
       <c r="E413" t="str">
-        <v>https://www.prnewswire.com/news-releases/grocery-nerds-podcast-launches-on-heritage-radio-network-and-the-food-institutes-platforms-302802620.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/refinery29-eos-partner-launch-nose-140000600.html</v>
       </c>
       <c r="F413" t="str">
-        <v>Errol Schweizer, former Whole Foods VP and 30-year industry veteran, brings no-nonsense grocery industry analysis to a new weekly podcast NEW YORK, June 17, 2026 /PRNewswire/ -- At a moment when grocery prices, industry consolidation, and supply chain pressures dominate headlines,...</v>
+        <v>NEW YORK, August 12, 2026--Refinery29 today announced their partnership with eos products, the iconic Gen Z beauty and personal care brand, on NOSE DIVE, the media brand's first original podcast that explores fragrance through the lens of pop culture. The series debuts August 17, 2026 with a 5-episode season arc, marking the first collaboration between a media company and a beauty brand to launch a fragrance-focused podcast. As co-producer, eos partnered closely with Refinery29 throughout develo</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
-        <v>Somersby Calls Time Out on Modern Day Bullshit</v>
+        <v>Schmidt Law Expands Support for Media Personalities, Influencers, and Talent Agencies Navigating Brand Deal Contracts</v>
       </c>
       <c r="B414" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C414" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D414" t="str">
-        <v>SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E414" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356379</v>
+        <v>https://www.newswire.com/news/schmidt-law-expands-support-for-media-personalities-influencers-and-talent</v>
       </c>
       <c r="F414" t="str">
-        <v>Positioned as a playful relief from the absurd Insta-reality and increasingly strange trends and tech solutions, Somersby serves as a joyous antidote to everyday &amp;#39;bullshit&amp;#39;. Rather than pushing typical ideals of peace and calm, the platform delivers carefree, humorous and relatable content. The fully integrated campaign, devised and executed by Fold7, will run across broadcast, social, digital and point-of-sale channels. Every touchpoint calls out moments of modern-day &amp;#39;BS.&amp;#39;&amp;amp;#8203; - - The... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356379</v>
+        <v>The New York firm helps content creators, reality TV and digital media personalities, and talent agencies negotiate and review the brand deal contracts that increasingly define their income.</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
-        <v>Just Ride Bikes tested the REACTO 9000</v>
+        <v>Lulubug's Garden Introduces New Parent-Focused Podcast</v>
       </c>
       <c r="B415" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C415" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D415" t="str">
         <v>Media</v>
       </c>
       <c r="E415" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356376</v>
+        <v>https://www.prnewswire.com/news-releases/lulubugs-garden-introduces-new-parent-focused-podcast-302849617.html</v>
       </c>
       <c r="F415" t="str">
-        <v>A few years ago, Just Ride Bikes&amp;#39; David Arthur reviewed the Generation IV REACTO 6000 on his popular YouTube channel and gave it his seal of approval (view the video here ). Now, he has taken a closer look at the all-new Generation V REACTO 9000 to see what improvements have been made and how it performs on the open road. - - Having spent a few weeks on the new REACTO 9000, David begins his review with an impressive opening statement: &amp;#8220;The Taiwanese company set out to build the fastest aer... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356376</v>
+        <v>New show gives parents practical tools to support their children's emotional well-being PROVO, Utah, Aug. 12, 2026 /PRNewswire/ -- Lulubug's Garden, the YouTube series that helps children ages 3–7 develop social-emotional skills through music and storytelling, extends its mission with...</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
-        <v>Bourse Direct lance Cash Story, son nouveau podcast dédié à l’éducation financière</v>
+        <v>VetClaims.ai CEO Lukas Simianer Shares Journey From Homeless Veteran ...</v>
       </c>
       <c r="B416" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C416" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D416" t="str">
-        <v>Media</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E416" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/17/3313209/0/fr/Bourse-Direct-lance-Cash-Story-son-nouveau-podcast-d%C3%A9di%C3%A9-%C3%A0-l-%C3%A9ducation-financi%C3%A8re.html</v>
+        <v>https://pr-inside.com/vetclaims-ai-ceo-lukas-simianer-shares-journey-from-homeless-veteran-r5211544.htm</v>
       </c>
       <c r="F416" t="str">
-        <v/>
+        <v>(PR-inside.com) Purple Heart recipient discusses the challenges veterans face navigating the VA disability system and why VetClaims.ai was built to advocate for those who served. LAS VEGAS, NV / ACCESS Newswire / August 12, 2026 / VetClaims.ai , a technology-driven veteran advocacy platform focused on helping former service members navigate the VA disability claims process, announced that Founder and CEO Lukas Simianer is featured on a new episode of the widely followedDropping Bombs podcast hosted by entrepreneur Brad Lea. During the conversation, Simianer shares the personal experiences that led him to launch VetClaims.ai, beginning with his service as an 82nd Airborne paratrooper during ..</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
-        <v>Bull Pen Content House Welcomes ProDX Health as Official Testing Sponsor</v>
+        <v>PhotoShelter Appoints Jill Vandevoorde as Chief Executive Officer to Lead Company's Next Chapter of Growth</v>
       </c>
       <c r="B417" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C417" t="str">
-        <v>PR.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D417" t="str">
-        <v>Healthcare, Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E417" t="str">
-        <v>https://www.pr.com/press-release/971200</v>
+        <v>https://www.prweb.com/releases/photoshelter-appoints-jill-vandevoorde-as-chief-executive-officer-to-lead-companys-next-chapter-of-growth-302849309.html</v>
       </c>
       <c r="F417" t="str">
-        <v>Announcement of partners and sponsors for upcoming major Canadian adult production. [PR.com]</v>
+        <v>Veteran product and technology leader joins the AI-powered digital asset management leader as demand for real-time visual content workflows accelerates; longtime CEO Andrew Fingerman remains with the company as an advisor NEW YORK, Aug. 12, 2026 /PRNewswire-PRWeb/ -- PhotoShelter, the...</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
-        <v>Mango AI Lets Users Create Talking Dog Videos from One Photo</v>
+        <v>Londian Wason Raises $94.3 Million Ahead of Trading Debut: NYSE Content Update</v>
       </c>
       <c r="B418" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C418" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D418" t="str">
-        <v>AI, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E418" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356361</v>
+        <v>https://www.prnewswire.com/news-releases/londian-wason-raises-94-3-million-ahead-of-trading-debut-nyse-content-update-302849721.html</v>
       </c>
       <c r="F418" t="str">
-        <v>Talking pet clips have become a short-form staple, and Mango Animate now lets creators make a talking dog from a single photo through Mango AI. The feature animates a dog&amp;#39;s mouth to match supplied audio while the rest of the face stays natural, so the pet appears to speak. It is aimed at users who want pet content without filming a video or building an animation rig. - - Creating a talking dog runs through three steps with Mango AI. Users upload a clear, front-facing photo of a dog in J... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356361</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 12, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
-        <v>Linna Cares Launches Global Multimedia Platform to Bridge the Memory Gap Between Seniors and Adult Children</v>
+        <v>Shutterstock Brings High-Quality Images, Videos, Music, and Sound Effects to Anthropic's Claude</v>
       </c>
       <c r="B419" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C419" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D419" t="str">
-        <v>SaaS, Media</v>
+        <v>Finance, AI, SaaS, Media</v>
       </c>
       <c r="E419" t="str">
-        <v>https://www.prweb.com/releases/linna-cares-launches-global-multimedia-platform-to-bridge-the-memory-gap-between-seniors-and-adult-children-302799981.html</v>
+        <v>https://www.prnewswire.com/news-releases/shutterstock-brings-high-quality-images-videos-music-and-sound-effects-to-anthropics-claude-302849012.html</v>
       </c>
       <c r="F419" t="str">
-        <v>Linna Cares is a global digital legacy platform dedicated to helping families preserve the human stories that matter most. By combining intuitive technology with authentic storytelling, Linna Cares enables families to capture and share memories through audio, video, and multilingual...</v>
+        <v>The integration builds on Shutterstock's continued strategy to make its rights-cleared content a staple in AI-native creative and commercial workflows NEW YORK, Aug. 12, 2026 /PRNewswire/ -- Shutterstock, Inc. (NYSE: SSTK), a family of brands delivering scalable creative and GenAI...</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
-        <v>Online Reputations Helps Suppress Harmful Content From a Growing Wave of Bots</v>
+        <v>Marketing Architects and Media Consulting Group Bring an Agentic Supply Layer to Performance TV</v>
       </c>
       <c r="B420" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C420" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D420" t="str">
-        <v>Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E420" t="str">
-        <v>https://www.prunderground.com/online-reputations-helps-suppress-harmful-content-from-a-growing-wave-of-bots/00384960/</v>
+        <v>https://www.prnewswire.com/news-releases/marketing-architects-and-media-consulting-group-bring-an-agentic-supply-layer-to-performance-tv-302848343.html</v>
       </c>
       <c r="F420" t="str">
-        <v>An increase in online misinformation created by bots is causing problems for companies and individuals. Online Reputations combats the harmful content, repairing public images. The post Online Reputations Helps Suppress Harmful Content From a Growing Wave of Bots first appeared on</v>
+        <v>The partnership pairs premium, upstream-optimized streaming supply with intelligent, AI-driven CTV and OTT media buying. NEW YORK, Aug. 12, 2026 /PRNewswire/ -- Media Consulting Group (MCG) announces a partnership with TV agency Marketing Architects. Together, they're improving how...</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
-        <v>FULL CIRCLE BOYS DROP HIGH-ENERGY SPORTS ANTHEM "BLEACHERS" WITH EXPLOSIVE MUSIC VIDEO AND VIRAL DANCE CHALLENGE</v>
+        <v>InHand Networks Introduces InCloud Agent, an AI Force Multiplier for ...</v>
       </c>
       <c r="B421" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C421" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D421" t="str">
-        <v>Energy, Media</v>
+        <v>AI, Retail, Media</v>
       </c>
       <c r="E421" t="str">
-        <v>https://www.prnewswire.com/news-releases/full-circle-boys-drop-high-energy-sports-anthem-bleachers-with-explosive-music-video-and-viral-dance-challenge-302800478.html</v>
+        <v>https://pr-inside.com/inhand-networks-introduces-incloud-agent-an-ai-force-multiplier-for-r5211488.htm</v>
       </c>
       <c r="F421" t="str">
-        <v>The latest single from Full Circle Boys arrives with Keone Madrid-choreographed visuals and a towel-waving dance challenge built for stadiums, arenas, and living rooms everywhere. LOS ANGELES, June 16, 2026 /PRNewswire/ --Full Circle Boys have officially unleashed their newest single,...</v>
+        <v>(PR-inside.com) CHANTILLY, VA / ACCESS Newswire / August 12, 2026 / In consumer AI, attention tends to focus on what a model has learned to do next: write longer stretches of code, generate more realistic content, or handle more complex reasoning. Network operations have a more practical concern. Devices are distributed, operating environments vary, and even a small mistake can take critical equipment offline. Knowing networking concepts is not the same as being able to work inside a live network. Behind that concern is the steady expansion of the network. More retail locations, factories, vehicles and unmanned sites are coming online. Devices and ..</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
-        <v>'Return to Silent Hill' from Cineverse Premieres on Hulu</v>
+        <v>SuperHost Vacation Expands Relationship-Driven Vacation Rental Co-Hosting Services Across Central Florida</v>
       </c>
       <c r="B422" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C422" t="str">
-        <v>PR Newswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D422" t="str">
-        <v>Finance, Gaming, Media</v>
+        <v>Media</v>
       </c>
       <c r="E422" t="str">
-        <v>https://www.prnewswire.com/news-releases/return-to-silent-hill-from-cineverse-premieres-on-hulu-302802344.html</v>
+        <v>https://www.send2press.com/wire/superhost-vacation-expands-relationship-driven-vacation-rental-co-hosting-services-across-central-florida/</v>
       </c>
       <c r="F422" t="str">
-        <v>The Next Chapter of Beloved Video Game Franchise Turned Legendary Horror Film Franchise is Now Streaming LOS ANGELES, June 16, 2026 /PRNewswire/ -- Cineverse (Nasdaq: CNVS), an entertainment technology company and studio, has announced today that Return to Silent Hill is now streaming on...</v>
+        <v>ORLANDO, Fla., Aug. 12, 2026 (SEND2PRESS NEWSWIRE) -- Florida Discount Luxury LLC, doing business as SuperHost Vacation, today announced the continued expansion of its vacation rental co-hosting services across Central Florida. The company has grown from co-hosting one vacation rental in 2020 to 16+ homes across Orlando, Kissimmee, ChampionsGate, Davenport and Four Corners.</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
-        <v>PureCycle Advances Food-Contact PCR Solutions to Support New Jersey’s 2027 Recycled Content Requirement</v>
+        <v>[Video] Samsung AMS Transforms Shared Classroom Displays Into Personalized Workspaces for Teachers</v>
       </c>
       <c r="B423" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C423" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D423" t="str">
-        <v>Finance, Media</v>
+        <v>Media, Education</v>
       </c>
       <c r="E423" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/16/3313073/0/en/PureCycle-Advances-Food-Contact-PCR-Solutions-to-Support-New-Jersey-s-2027-Recycled-Content-Requirement.html</v>
+        <v>https://news.samsung.com/global/video-samsung-ams-transforms-shared-classroom-displays-into-personalized-workspaces-for-teachers</v>
       </c>
       <c r="F423" t="str">
-        <v>Food-contact rigid containers incorporating at least 20 percent PureFive® resin have been produced by Amcor.</v>
+        <v>Shared interactive displays have become a central hub for classroom instruction, helping teachers access lesson materials and digital tools throughout the school day. However, when multiple teachers share the same display, keeping personal settings and classroom content private while ensuring a consistent experience can be challenging. Samsung AMS (Account Management Solution) helps transform shared Samsung […]</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
-        <v>Rice's Baker Institute launches Eastern Mediterranean Energy Center with US Department of Energy</v>
+        <v>Les Games of the Future Astana 2026 s'achèvent après 12 jours de compétition intense</v>
       </c>
       <c r="B424" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C424" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D424" t="str">
-        <v>Energy, Media, Education</v>
+        <v>Media</v>
       </c>
       <c r="E424" t="str">
-        <v>https://www.prnewswire.com/news-releases/rices-baker-institute-launches-eastern-mediterranean-energy-center-with-us-department-of-energy-302802310.html</v>
+        <v>https://www.prnewswire.com/news-releases/les-games-of-the-future-astana-2026-sachevent-apres-12-jours-de-competition-intense-302849627.html</v>
       </c>
       <c r="F424" t="str">
-        <v>HOUSTON, June 16, 2026 /PRNewswire/ -- Watch launch video: https://www.youtube.com/watch?v=cxNITPw8yJg&amp;t=3s Rice University's Baker Institute for Public Policy welcomed dignitaries from the United States, Cyprus, Greece and Israel June 11 to mark the launch of the Eastern Mediterranean...</v>
+        <v>Le plus grand événement mondial dédié au sport phygital, où la performance physique et le jeu video se recontrent, a clôturé son édition 2026 après avoir réuni des athlètes, des fans et des diffuseurs du monde entier. ASTANA, Kazakhstan, 12 août 2026 /PRNewswire/ -- Les Games of the...</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
-        <v>LevelUp Soccer Introduces the First AI-Powered Youth Soccer Coach for Individual Player Development</v>
+        <v>Townsquare Announces Digital Advertising Partnership with Muirfield Broadcasting</v>
       </c>
       <c r="B425" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C425" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D425" t="str">
-        <v>AI, SaaS, Media, Education</v>
+        <v>Finance, SaaS, Media</v>
       </c>
       <c r="E425" t="str">
-        <v>https://www.pr.com/press-release/970964</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/12/3343451/0/en/townsquare-announces-digital-advertising-partnership-with-muirfield-broadcasting.html</v>
       </c>
       <c r="F425" t="str">
-        <v>LevelUp Soccer, the first AI-powered youth soccer development platform, is helping players improve faster through personalized training plans, match analysis, Soccer IQ development, and AI coaching. The platform combines player assessments, video analysis, drills, challenges, and learning content into a single experience designed to accelerate player growth beyond traditional team training. [PR.com]</v>
+        <v>Media Partnerships division grows to 16 strategic alliances with leading local media companies, extending Townsquare's Digital Advertising platform into 41 incremental markets Media Partnerships division grows to 16 strategic alliances with leading local media companies, extending Townsquare's Digital Advertising platform into 41 incremental markets</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
-        <v>New Study reveals Piracy Services are Exposing Millions of Asia-Pacific Consumers</v>
+        <v>Athens Bioscience Unlocks Automated Citation Tracking and High-Impact ...</v>
       </c>
       <c r="B426" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C426" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D426" t="str">
-        <v>Retail, Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E426" t="str">
-        <v>https://www.pr-inside.com/new-study-reveals-piracy-services-are-exposing-millions-of-asia-pacific-consumers-r5192115.htm</v>
+        <v>https://pr-inside.com/athens-bioscience-unlocks-automated-citation-tracking-and-high-impact-r5211424.htm</v>
       </c>
       <c r="F426" t="str">
-        <v>(PR-inside.com) Research finds nearly half of tested illicit streaming apps contain malware as piracy users face growing cybersecurity and financial risks BALI, INDONESIA, June 16, 2026 - (ACN Newswire) - Consumers using pirate streaming services across Asia-Pacific are exposing themselves to serious cybersecurity, privacy and financial risks, according to a new study released today by the Coalition Against Piracy (CAP), an initiative of the Asia Video Industry Association (AVIA). The report, Consumer Harms and Fraud Pathways in Asia-Pacific’s Illicit Streaming Economy, was launched at CAP’s annual State of Piracy Roundtable, held alongside the APOS Summit in Bali. Authored by cybersecurity researcher Professor Paul ..</v>
+        <v>(PR-inside.com) PALO ALTO, CA / ACCESS Newswire / August 12, 2026 / Bioz, Inc. , the platform transforming publication data into trusted product validation, announced its collaboration withAthens Bioscience, Inc. , a leading provider of life science research products and solutions. Through the implementation of Bioz Badges and Bioz Content Hubs across its newly redesigned website, Athens Bioscience is providing researchers with direct access to publication-backed validation while automating the tracking of thousands of citations, including references from high-impact scientific journals. With hundreds of SKUs and a substantial body of supporting scientific literature, Athens Bioscience recognized the importance of providing customers with ..</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
-        <v>AI in Media Market Size to Reach USD 51.08 Billion by 2030, Driven by Growing Adoption of AI-Driven Video Production and Advertising Technologies</v>
+        <v>[Video] Samsung Brings Chopin’s Nocturne to Galaxy as New One UI 9 Ringtone</v>
       </c>
       <c r="B427" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C427" t="str">
-        <v>GetNews</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D427" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E427" t="str">
-        <v>https://www.getnews.info/story/2026/06/16/ai-in-media-market-size-to-reach-usd-5108-billion-by-2030-driven-by-growing-adoption-of-aidriven-video-production-and-advertising-technologies/?source=barchart</v>
+        <v>https://news.samsung.com/global/video-samsung-brings-chopins-nocturne-to-galaxy-as-new-one-ui-9-ringtone</v>
       </c>
       <c r="F427" t="str">
-        <v/>
+        <v>Samsung Electronics has introduced a new ringtone featuring a classical masterpiece on the Galaxy Z Fold8 Ultra, Galaxy Z Fold8, and Galaxy Z Flip8. Performed by pianist Yekwon Sunwoo, Frédéric Chopin’s “Nocturne in E-flat Major, Op. 9, No. 2” adds a lyrical dimension to everyday life. Sunwoo became the first Korean to win the Van […]</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
-        <v>Knotch Launches ACE, the AI Experience Infrastructure Built for the Conversational Web</v>
+        <v>Recastia Launches AI Content Repurposing for Existing PDF Files</v>
       </c>
       <c r="B428" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C428" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D428" t="str">
-        <v>AI, Automotive, Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E428" t="str">
-        <v>https://www.prnewswire.com/news-releases/knotch-launches-ace-the-ai-experience-infrastructure-built-for-the-conversational-web-302802199.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358779</v>
       </c>
       <c r="F428" t="str">
-        <v>Already counting Google, Ally Financial, Zillow, Cox Automotive as pioneer customers, the Agentic Content Engine (ACE) powers personalized experiences for every audience and interaction. NEW YORK, June 16, 2026 /PRNewswire/ -- Knotch today announced ACE, a new category of AI experience...</v>
+        <v>When a document is finished, the next request is often a different format, not another round of writing from a blank page. Recastia answered that request with AI content repurposing : an AI-led process that takes an existing PDF or image and prepares a new published version for people to open online. The launch targets teams that already have finished source material and still need a second edition for viewing or sharing. - - The uploaded file is the working base. AI reads the material a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358779</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
-        <v>HBO Max Lands In New Zealand And Vietnam, Expanding Streaming Footprint In Asia Pacific</v>
+        <v>Loveforce International Releases New Music by Anna Hamilton and The Loveforce Collective</v>
       </c>
       <c r="B429" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C429" t="str">
-        <v>WebWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D429" t="str">
-        <v>Retail, Media</v>
+        <v>Media</v>
       </c>
       <c r="E429" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356346</v>
+        <v>https://www.pr.com/press-release/976128</v>
       </c>
       <c r="F429" t="str">
-        <v>HBO Max launches direct-to-consumer in New Zealand and Vietnam today, completing its rollout in key Southeast Asian and ANZ markets. Warner Bros. Discovery&amp;#39;s premier streaming service brings subscribers some of the biggest blockbusters, award-winning series, iconic hits, and family favorites from popular entertainment brands like HBO, Harry Potter, the DC Universe, Warner Bros., and more. - - In the coming months, fans can gear up for a slate of upcoming exclusive premieres, including HBO... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356346</v>
-[...2 lines deleted...]
-    <row r="430">
+        <v>On Friday, August 14, Loveforce International continues its “Loveforce Summer” campaign with the release of two new Digital Music Singles from Anna Hamilton and The Loveforce Collective. The new tracks, “No More Romance” and “Street Beat,” will be available across major global streaming platforms. Anna Hamilton’s new Digital Music Single, “No More Romance,” is an [PR.com]</v>
+      </c>
+    </row>
+    <row r="430" xml:space="preserve">
       <c r="A430" t="str">
-        <v>Honestav and Mgk Release New Single &amp; Music Video “Crash First” Out Now</v>
+        <v>Tingyi (Cayman Islands) Holding Corp. Dual Core Businesses Advance in Synergy, Pioneering Spirit Drives High-Quality Growth</v>
       </c>
       <c r="B430" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C430" t="str">
-        <v>WebWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D430" t="str">
-        <v>Media</v>
+        <v>Finance, AI, Healthcare, Retail, Media</v>
       </c>
       <c r="E430" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356340</v>
-[...2 lines deleted...]
-        <v>LISTEN HERE : MUSIC VIDEO HERE - - PRE-SAVE SWEET AMERICAN BOY HERE - - Viral alternative singer-songwriter honestav (Av) links up with Grammy-nominated recording artist mgk for new single &amp;#8220;Crash First&amp;#8221; out today, June 12. The release arrives alongside a music video shot during mgk&amp;#39;s recent Australia and New Zealand tour, where the rockstar officially endorsed the rising artist by inviting him on as the opening act. &amp;#8220;Crash First&amp;#8221; will appear on Av&amp;#39;s highly anticipa... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356340</v>
+        <v>https://www.acnnewswire.com/press-release/english/109070/</v>
+      </c>
+      <c r="F430" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 12, 2026 - (ACN Newswire) - On August 11, 2026, Tingyi (Cayman Islands) Holding Corp. (0322.HK, the “Company”, together with its subsidiaries, the “Group”) announced its interim results for the six months ended 30 June 2026. In the first half of 2026, driven by our pioneering spirit of “Back to Day 1”, the Group advanced the high-quality development of two core businesses—instant noodles and beverages—through product iteration and upgrading, brand value building, and digital empowerment for greater efficiency. As a result, we delivered steady progress in our operating performance, demonstrating strong resilience and promising growth potential. 
+For the six months ended June 30, 2026, the Group’s revenue grew 1.1% year-on-year to RMB40.545 billion. Of this, the revenue from Instant Noodles was RMB13.733 billion, while the revenue from Beverages was RMB26.541 billion. Gross margin grew 1.3 percentage points year-on-year to 35.8%. EBITDA grew 3.6% year-on-year to RMB5.645 billion. Driven by the improved gross margin, profit attributable to owners of the Company increased by 7.1% year-on-year to RMB2.433 billion.
+Financial Summary
+For the six months ended 30 June
+RMB’000
+2026
+2025
+Change
+Revenue
+40,544,565
+40,092,163
+↑ 1.1%
+Gross margin
+35.8%
+34.5%
+↑ 1.3 ppt.
+Gross profit of the Group
+14,507,101
+13,815,035
+↑ 5%
+EBITDA
+5,644,900
+5,450,637
+↑ 3.6%
+Profit for the period
+2,889,756
+2,688,304
+↑ 7.5%
+Profit attributable to owners of the Company
+2,433,042
+2,271,116
+↑ 7.1%
+Adjusted profit attributable to owners of the Company*
+2,433,042
+2,111,604
+↑ 15.2%
+Earnings per share RMB cents
+Basic
+43.16
+40.30
+↑ 2.86cents
+Diluted
+43.15
+40.28
+↑ 2.87cents
+As at 30 June 2026, cash at bank and on hand (including long-term time deposits) was RMB23,669.818 million, representing an increase of RMB4,183.762 million when compared to 31 December 2025. Gearing ratio was -48.6%.
+* Adjusted profit attributable to owners of the Company include all profit attributable to owners of the Company with the exception of the one-off gain on disposal of specific subsidiaries, properties, plant and equipment and right-of-use assets (“Asset Activation Programme”).
+In the first half of 2026, China's food and beverage industry entered a new phase of high-quality development, characterized by both optimization of the existing market and structural upgrading. Amid cost pressures arising from fluctuations in raw material prices, companies are accelerating the enhancement of their cost-control systems to strengthen operational resilience and risk management capabilities. Consumers have become more rational and pragmatic, with “cost-effectiveness” and “quality-price ratio” emerging as key purchasing considerations. as key purchasing considerations. On the channel front, emerging formats—including instant retailing, preference-based e-commerce, and bulk snack retailing—are expanding at rapidly, fundamentally reshaping the industry's distribution landscape.
+Faced with a complex and ever-changing market environment,, the Group remains consumer-centric, driving high-quality growth across its two core businesses—Instant Noodles and Beverages. The pioneering spirit of “Back to Day 1”, established by the management team, promoted the organizational rejuvenation with younger talents and agility in decision-making, thus injecting new momentum into growth.  Strategically, the Instant Noodles business focuses on “consolidating flagship products, dominating popular flavor segments, and cultivating innovative products,” while the Beverages business focuses on “consolidating core products and developing innovative products”. Operationally, we place customer priority at the forefront, leveraging data-driven insights and AI to enhance management efficiency, while adopting “Incentive Mechanism Reform” to unlock organizational vitality and build an efficient, agile, and sustainable growth engine. 
+In the first half of 2026, revenue from the Instant Noodles business was RMB13.733 billion, with a year-on-year growth of 2%, accounting for 33.9% of the Group’s total revenue. During the period, the gross profit margin of Instant Noodles segment grew 2.5 percentage points year-on-year to 30.3%. As a result of the year-on-year improvement in gross profit margin, the profit attributable to shareholders of the Group in the Instant Noodles segment grew 5.5% year-on-year to RMB1.003 billion in H1 2026. During the period, the instant noodles business continued to refine its multi-tiered product matrix—covering “High-Priced Noodles, Premium/Super-Premium Noodles, and Mid-Priced Noodles”—driving steady growth in core categories while fostering synergistic development of innovative offerings, to holistically meet consumers' increasingly sophisticated and diverse needs. Within the High-Priced Noodles, we deepened scenario-based engagement, leveraged IP collaborations, amplified reach through celebrity endorsements, integrated aerospace-patented technologies, and executed precision channel operations—achieving omnichannel resonance in brand communications and reinforcing the high-quality image of “Space-tech Chosen Noodles”. The Premium/Super-Premium Noodles focused on process innovation, health-oriented upgrades, and scenario-driven operations to strengthen its competitive barriers in the quality consumption segment and proactively build new growth trajectories. The Mid-Priced Noodles balanced classic brand heritage with breakthrough innovation, stabilizing its core base while accelerating penetration into younger consumer cohorts, effectively energizing category development. On the channel front, we deepened strategic partnerships with online/offline platforms and major retail hubs, leveraging refined membership operations to enhance channel stickiness and repurchase contribution. By fortifying core category fundamentals, activating innovation-driven growth momentum, and deepening brand recognition among consumers, the instant noodles business sustained its competitive edge and laid a solid foundation for the Group's long-term growth.
+Revenue from the Beverages business was RMB26.541 billion, with a year-on-year growth of 0.7%, accounting for 65.5% of the Group’s total revenue. During the period, the gross profit margin of Beverages grew 0.7 percentage points year-on-year to 38.4%. Due to the year-on-year improvement in gross profit margin, the profit attributable to the shareholders of the Group grew 10.7% year-on-year to RMB1.478 billion in H1 2026. During the period, we systematically advanced three major initiatives—product upgrade and iteration, operational efficiency enhancement, and precision marketing breakthrough—across our five core beverage segments: RTD tea, carbonated soft drinks, juices, bottled water, coffee drinks and other categories. Our goal is to build a diversified product portfolio that balances classic and innovative offerings, mass-market and premium options, as well as taste and health benefits. On the product front, we implemented multi-category expansion and structural upgrades, reinforcing the strengths of core flagship products while accelerating entry into emerging categories such as sugar-free tea and plant-based beverages, swiftly responding to the health-conscious consumer trend. On the channel front, we drove growth through both online and offline efforts—deepening offline presence in traditional supermarkets, campus outlets, and lower-tier markets, while expanding online reach through partnerships with instant-retail platforms including Xiaoxiang Supermarket. On the brand-building front, we leveraged a mix of social media content marketing, scenario-based campaigns, and IP collaborations to boost brand influence and penetration among younger demographics. With all five categories advancing in synergy, the beverages business is building competitive moats through the concurrent cultivation of brand awareness and consumer habits.
+Mr. Wei Hong-Chen, Chief Executive Officer, commented, “Looking ahead to the second half of 2026, the external macro environment remains fraught with uncertainties, yet the trends of digital transformation and industrial upgrading continue to deepen, while supportive policies to boost consumption are gradually taking effect. In this complex landscape of both challenges and opportunities, our Group has embraced the pioneering spirit of ‘Back to Day 1’—orienting ourselves toward long-term value creation, leveraging the inherent vitality of a younger organization and the competitive edge of data-driven intelligent operations to drive quality upgrades and efficiency leaps. Our goal is to fully deliver on annual operating targets and achieve steady, high-quality growth in overall performance. On the product front, we will be precisely attuned to consumers' dual demand for health benefits and flavor experiences, accelerating product renewal and incubating new offerings. On the brand front, we will engage users with genuine, heartfelt interactions, embedding brand touchpoints into the daily routines of our target audiences, steadily building emotional resonance and brand trust. On the channel front, we will break through traditional retail boundaries by orchestrating an integrated online-offline omni channel network to expand consumer reach. On the financial front, we will tighten cost governance and empower long-term development through digital tools. On the talent front, a culture of efficiency, agility and entrepreneurial drive will energize our workforce and strengthen organizational resilience to navigate operational challenges. 
+As we mark the 30th anniversary of our Group's public listing, we remain true to our founding mission: ‘Life + Delicacy’. We have consistently to invest in food safety, sustainable development and other key areas to ensure that responsible operations are fully embedded across our business and that the foundation of our Chinese national brand remain solid. Looking forward, we will develop products with respect and dedication, engage consumers with sincerity, and work with partners based on trust and integrity. W By innovating while staying true to our fundamentals and advancing steadily with a long-term vision, we will remain firmly committed to the path of high-quality development.”
+About Tingyi (Cayman Islands) Holding Corp. (0322.HK)
+Tingyi (Cayman Islands) Holding Corp. (the “Company”), and its subsidiaries (the “Group”) specialise in the production and distribution of instant noodles and beverages in the People’s Republic of China (the “PRC”). The Group started its instant noodle business in 1992, and expanded into instant food business and beverage business in 1996. In March 2012, the Group further expanded its beverage business by forming a strategic alliance with PepsiCo for the beverage business in the PRC. The Company exclusively manufactures, bottles, packages, distributes and sells PepsiCo soft drinks in the PRC. After years of hard work and accumulation, “Master Kong” has become one of the best-known brands among consumers in the PRC.
+For enquiries, please contact:
+Investor Enquiries
+Investor Relations Team, Tingyi (Cayman Islands) Holding Corp.
+E-mail: ir@tingyi.com
+Christensen China Limited
+Stephanie Chen
+E-mail: stephanie.chen@christensencomms.com
+Tel: +852 2117 0861
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
-        <v>Addi Merges Financial Intelligence and AI Marketing to Fuel Small Business Growth, Debuts Proprietary AdByte</v>
+        <v>Stingray Announces Revocation of Management Cease Trade Order</v>
       </c>
       <c r="B431" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C431" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D431" t="str">
-        <v>Finance, AI, SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E431" t="str">
-        <v>https://www.prweb.com/releases/addi-merges-financial-intelligence-and-ai-marketing-to-fuel-small-business-growth-debuts-proprietary-adbyte-302801940.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/11/3343312/0/en/stingray-announces-revocation-of-management-cease-trade-order.html</v>
       </c>
       <c r="F431" t="str">
-        <v>Addi Beta launch sets sights on helping small businesses grow by unifying financial intelligence with marketing excellence. Acquisition of Vica brings cinematic-quality AI video to the platform, rapidly speeding development. KANSAS CITY, Mo., June 16, 2026 /PRNewswire-PRWeb/ -- Addi, the...</v>
+        <v>MONTREAL, Aug. 11, 2026 (GLOBE NEWSWIRE) -- Stingray Group Inc. (TSX: RAY) (“Stingray” or the “Corporation”), the world’s leading connected streaming media company, today announced that further to its news releases dated June 22, 2026, June 30, 2026, July 14, 2026 and July 28, 2026, the Autorité des marchés financiers (the “AMF”) has revoked the temporary management cease trade order (the “MCTO”) previously issued on June 30, 2026, under National Policy 12-203 – Management Cease Trade Orders (“NP 12-203”).</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
-        <v>Locked On Podcast Network Approaches One Billion Listens, Views and Social Engagements</v>
+        <v>Clideo Announces Comprehensive Framework for Modern PR and Multimedia Repurposing</v>
       </c>
       <c r="B432" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C432" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D432" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E432" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/16/3312923/0/en/Locked-On-Podcast-Network-Approaches-One-Billion-Listens-Views-and-Social-Engagements.html</v>
+        <v>https://www.prnewswire.com/news-releases/clideo-announces-comprehensive-framework-for-modern-pr-and-multimedia-repurposing-302848982.html</v>
       </c>
       <c r="F432" t="str">
-        <v>Locked On Podcast Network is on track to reach one billion listens, views and social engagements by the end of 2026.</v>
+        <v>NEW YORK, Aug. 12, 2026 /PRNewswire/ -- Clideo, a recognized provider of digital video solutions and multimedia tools, today announced the publication of a comprehensive new industry framework detailing modern public relations repurposing strategies. The newly released insights emphasize...</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
-        <v>BHA Strategy Announces Expansion of Its Public Relations Team</v>
+        <v>Generation Partners announces sale of Captivate Network to National CineMedia (NASDAQ: NCMI)</v>
       </c>
       <c r="B433" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C433" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D433" t="str">
-        <v>Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E433" t="str">
-        <v>https://pr-inside.com/bha-strategy-announces-expansion-of-its-public-relations-team-r5192088.htm</v>
+        <v>https://www.prnewswire.com/news-releases/generation-partners-announces-sale-of-captivate-network-to-national-cinemedia-nasdaq-ncmi-302848954.html</v>
       </c>
       <c r="F433" t="str">
-        <v>(PR-inside.com) Amie Corey joins the firm as Senior Vice President, Public Relations NASHVILLE, TN / ACCESS Newswire / June 16, 2026 / BHA Strategy, a leading Tennessee-based public affairs and strategic communications firm, has announced the continued growth of the team with the hiring of Amie Corey. Amie recently joined BHA as Senior Vice President, Public Relations after serving as Director of Content Strategy for the Tennessee Titans, where she spent more than a decade shaping the franchise's brand storytelling across television, radio, podcasts, and digital platforms. Corey brings a rare combination of strategic communications expertise and high-profile media experience to her new ..</v>
+        <v>GREENWICH, Conn. and AUSTIN, Texas and LOS ANGELES, Aug. 11, 2026 /PRNewswire/ -- Generation Partners (www.generation.com) today announced the sale of its majority ownership position in Captivate Holdings LLC ("Captivate" or the "Company"), the leading operator of digital video elevator...</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
-        <v>/C O R R E C T I O N -- Disney Springs Resort Area Hotels/</v>
+        <v>Disney Legends in Conversation: Eric Goldberg</v>
       </c>
       <c r="B434" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C434" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D434" t="str">
         <v>Media</v>
       </c>
       <c r="E434" t="str">
-        <v>https://www.prnewswire.com/news-releases/disney-springs-resort-area-hotels-special-rate-from-99-now-stretched-through-july-30-302801584.html</v>
+        <v>https://thewaltdisneycompany.com/news/disney-legend-eric-goldberg/</v>
       </c>
       <c r="F434" t="str">
-        <v>In the news release, Disney Springs® Resort Area Hotels Special Rate From $99 Now Stretched Through July 30, issued June 16, 2026 by Disney Springs Resort Area Hotels over PR Newswire, we are advised by a representative of the company that updates have been made throughout the release....</v>
+        <v>The post Disney Legends in Conversation: Eric Goldberg appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
-        <v>Cable Matters Introduces Advanced USB‑C KVM Switch with 4-Way Switching ...</v>
+        <v>Burkland Celebrates 150th Episode of Startup Success Podcast</v>
       </c>
       <c r="B435" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C435" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D435" t="str">
-        <v>Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E435" t="str">
-        <v>https://pr-inside.com/cable-matters-introduces-advanced-usb-c-kvm-switch-with-4-way-switching-r5192048.htm</v>
+        <v>https://www.prweb.com/releases/burkland-celebrates-150th-episode-of-startup-success-podcast-302846752.html</v>
       </c>
       <c r="F435" t="str">
-        <v>(PR-inside.com) New KVM switch supports 4K 60Hz HDMI, multiple switching methods and charging for two connected USB-C or Thunderbolt™-enabled computers. OCOEE, FL / ACCESS Newswire / June 16, 2026 / Cable Matters, a leading innovator in connectivity solutions, today announced the launch of its new USB-C KVM Switch for 2 Computers, 1 Monitor, a workspace upgrade designed for professionals who need to control two USB-C or Thunderbolt-enabled computers from a single desk setup. Built for modern hybrid workstations, shared desks, content creators, IT professionals, and power users, the new Cable Matters USB-C KVM Switch lets users share one HDMI monitor, keyboard, mouse, USB ..</v>
+        <v>Guest Carl Fudge of Presentation Mode offers founders a fundraising blueprint for today's AI-era market. SAN FRANCISCO, Aug. 11, 2026 /PRNewswire-PRWeb/ -- Burkland, a full-service fractional CFO, HR, accounting, and tax provider for startups today announces a landmark milestone in its...</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
-        <v>PHIT America Launches PHIT Kids Academy To Combat The Nation's Physical Inactivity Crisis</v>
+        <v>Das Wachstum der KI deckt ein verborgenes Problem im Umfang von 4,63 Billionen USD auf: veraltete und unverwaltete Unternehmensinhalte</v>
       </c>
       <c r="B436" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C436" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D436" t="str">
-        <v>SaaS, Healthcare, Media</v>
+        <v>Media</v>
       </c>
       <c r="E436" t="str">
-        <v>https://www.prweb.com/releases/phit-america-launches-phit-kids-academy-to-combat-the-nations-physical-inactivity-crisis-302801850.html</v>
+        <v>https://www.prnewswire.com/news-releases/das-wachstum-der-ki-deckt-ein-verborgenes-problem-im-umfang-von-4-63-billionen-usd-auf-veraltete-und-unverwaltete-unternehmensinhalte-302848751.html</v>
       </c>
       <c r="F436" t="str">
-        <v>Video-based physical activity platform delivers a variety of fun sports and fitness disciplines for use in homes, homeschools, schools and camps — as U.S. kids rank last in physical health among 38 developed nations WASHINGTON, June 16, 2026 /PRNewswire-PRWeb/ -- PHIT America today...</v>
+        <v>Die Kosten der „Content-Schulden" übersteigen das BIP Japans, der viertgrößten Volkswirtschaft der Welt NEW YORK, 11. August 2026 /PRNewswire/ -- Eine neue Studie von Storyblok in Zusammenarbeit mit FT Longitude (Teil der Financial Times) tatsächlichen Kosten der „Content-Schulden" auf:...</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
-        <v>HP Debuts AI-Powered Unified Collaboration Ecosystem at InfoComm 2026</v>
+        <v>AMIE, our research medical AI system, demonstrates real-time clinical video consultation capabilities in a first-of-its-kind study.</v>
       </c>
       <c r="B437" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C437" t="str">
-        <v>WebWire</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D437" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>AI, Healthcare, Media</v>
       </c>
       <c r="E437" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356333</v>
+        <v>https://blog.google/innovation-and-ai/models-and-research/google-research/amie-video-consultations/</v>
       </c>
       <c r="F437" t="str">
-        <v>News Highlights: - - - &amp;#8226; Visibility and control across one unified platform: Integration of HP Poly Lens and WXP Collaboration into HP WXP simplifies end-to-end management of collaboration environments. - - &amp;#8226; Future-Proof meeting experiences: HP Poly Studio Room Compute and VideoOS 5.1 advancements enable scalable, intelligent video collaboration across meeting spaces. - &amp;#8226; Productivity and focus, wherever work happens: The HP Poly Focus 6 Series Bluetooth headsets deliver immersiv... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356333</v>
+        <v>Google introduces AMIE for real-time clinical video consultations in simulated settings.</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
-        <v>Dolphin Subsidiary 42West's 25th Tribeca Film Festival Slate Delivered ...</v>
+        <v>Vadzo Imaging validates Real Time Dynamic ROI streaming on Bolt-2020CRS Full 20MP Color MIPI camera for Embedded Vision Applications</v>
       </c>
       <c r="B438" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C438" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D438" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E438" t="str">
-        <v>https://pr-inside.com/dolphin-subsidiary-42west-s-25th-tribeca-film-festival-slate-delivered-r5191995.htm</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-real-time-dynamic-roi-streaming-on-bolt-22840197</v>
       </c>
       <c r="F438" t="str">
-        <v>(PR-inside.com) Activities Included Appearances by Clients Martin Scorsese, Rebecca Miller, Marc Maron; Films by Sean Ono Lennon, Andrew Neel, Sam Pollard, Sophia Takal; World Premiere of Prime Video Series 'Every Year After,' and Much More NEW YORK CITY, NY / ACCESS Newswire / June 16, 2026 /Dolphin (NASDAQ:DLPN), a leading entertainment marketing and content production company, today announced the prominence of its subsidiary 42West at the recent 25th Tribeca Film Festival in New York City. 42West has been a leader in film festival PR campaigns throughout its 21-year history, also representing countless both internationally and domestically at Annecy, Berlin, Cannes, New York, Sundance, ..</v>
+        <v>Vadzo Imaging's Bolt-2020CRS pairs 20MP color resolution with the Onsemi AR2020 sensor's enhanced near infrared response giving security, robotics, and industrial camera products usable color detail from bright daylight through dusk, and also supports Dynamic ROI functionality, allowing embedded vision systems to selectively capture and process important areas within the frame while reducing processing load and optimizing bandwidth utilization.</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
-        <v>Dolphin Subsidiary 42West's 25th Tribeca Film Festival Slate Delivered a Standout Film Slate Featuring 16 Film and TV Titles</v>
+        <v>Disney Legends in Conversation: Kim Irvine</v>
       </c>
       <c r="B439" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C439" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D439" t="str">
         <v>Media</v>
       </c>
       <c r="E439" t="str">
-        <v>https://www.newswire.com/news/dolphin-subsidiary-42west-s-25th-tribeca-film-festival-slate-delivered-a</v>
+        <v>https://thewaltdisneycompany.com/news/disney-legend-kim-irvine/</v>
       </c>
       <c r="F439" t="str">
-        <v>Activities Included Appearances by Clients Martin Scorsese, Rebecca Miller, Marc Maron; Films by Sean Ono Lennon, Andrew Neel, Sam Pollard, Sophia Takal; World Premiere of Prime Video Series 'Every Year After,' and Much More</v>
+        <v>The post Disney Legends in Conversation: Kim Irvine appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
-        <v>NYSE Content Update: NYSE Partner Reindustrialize Kicks Off Summit from Detroit</v>
+        <v>ResellerRatings Cuts Time Spent on Non-Selling Work by 90% with ZoomInfo</v>
       </c>
       <c r="B440" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C440" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D440" t="str">
-        <v>Finance, Media</v>
+        <v>Finance, AI, SaaS, Retail, Media</v>
       </c>
       <c r="E440" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-nyse-partner-reindustrialize-kicks-off-summit-from-detroit-302801703.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/resellerratings-cuts-time-spent-non-162400055.html</v>
       </c>
       <c r="F440" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, June 16, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>VANCOUVER, Wash., August 11, 2026--ZoomInfo (NASDAQ: GTM), the all-in-one AI GTM platform, has reported that ResellerRatings, a user-generated content company serving more than 3,500 retail brands, has cut the time its team spends on non-selling activities by 90%, according to the company.</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
-        <v>Disney Springs® Resort Area Hotels Special Rate From $99 Now Stretched Through July 30</v>
+        <v>Disney+ Revs Up as the Global Streaming Home of Formula E</v>
       </c>
       <c r="B441" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C441" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D441" t="str">
         <v>Media</v>
       </c>
       <c r="E441" t="str">
-        <v>https://www.prnewswire.com/news-releases/disney-springs-resort-area-hotels-special-rate-from-99-now-stretched-through-july-30-302801584.html</v>
+        <v>https://thewaltdisneycompany.com/news/formula-e-streaming/</v>
       </c>
       <c r="F441" t="str">
-        <v>Families with kids can enjoy Disney's Cool KIDS' SUMMER at a cool room rate discount LAKE BUENA VISTA, Fla., June 16, 2026 /PRNewswire/ -- Disney Springs Resort Area Hotels announced they are stretching their special spring rate offer, starting at $99 per night plus tax and resort fees,...</v>
+        <v>The post Disney+ Revs Up as the Global Streaming Home of Formula E appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
-        <v>Nightfood Holdings Inc. (OTCQB: NGTF) Becoming Key Player in AI Infrastructure, Advanced Computing Ecosystem Sectors</v>
+        <v>/C O R R E C T I O N -- Embark/</v>
       </c>
       <c r="B442" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C442" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D442" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E442" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/16/3312570/0/en/Nightfood-Holdings-Inc-OTCQB-NGTF-Becoming-Key-Player-in-AI-Infrastructure-Advanced-Computing-Ecosystem-Sectors.html</v>
+        <v>https://www.prnewswire.com/news-releases/embark-launches-in-chicago-one-of-the-countrys-highest-growth-business-hubs-302847844.html</v>
       </c>
       <c r="F442" t="str">
-        <v>NEW YORK, June 16, 2026 (GLOBE NEWSWIRE) -- via AINewsWire -- Nightfood Holdings Inc. (OTCQB: NGTF) today announces its placement in an editorial published by AINewsWire ("AINW"), one of 75+ brands within the Dynamic Brand Portfolio @ IBN ( InvestorBrandNetwork ) , a specialized communications platform with a focus on financial news and content distribution for private and public companies and the investment community.</v>
+        <v>In the news release, Embark Launches in Chicago, One of the Country's Highest-Growth Business Hubs, issued 11-Aug-2026 by Embark over PR Newswire, we are advised by the company that changes have been made to both the content and the included image. The complete, corrected release follows:...</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
-        <v>EnergyCAP Announces Watts Chat: Instant Answers from the Utility Data that Energy Teams Already Trust</v>
+        <v>Double Down Derby Race, the Ultimate Video Horse Racing Experience, ...</v>
       </c>
       <c r="B443" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C443" t="str">
-        <v>Send2Press</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D443" t="str">
-        <v>AI, SaaS, Energy, Media</v>
+        <v>Energy, Media</v>
       </c>
       <c r="E443" t="str">
-        <v>https://www.send2press.com/wire/energycap-announces-watts-chat-instant-answers-from-the-utility-data-that-energy-teams-already-trust/</v>
+        <v>https://pr-inside.com/double-down-derby-race-the-ultimate-video-horse-racing-experience-r5211217.htm</v>
       </c>
       <c r="F443" t="str">
-        <v>STATE COLLEGE, Pa., June 16, 2026 (SEND2PRESS NEWSWIRE) -- EnergyCAP&amp;#xae;, the leading utility and energy management platform, today announced the launch of Watts Chat, the first generative AI capability built on the Watts AI engine. Watts Chat gives energy, sustainability, facilities, and finance teams natural-language access to their own utility data-delivering fast, accurate answers grounded in the audited, financial-grade data their organizations have relied on for decades.</v>
+        <v>(PR-inside.com) For People Wondering "Where Can I Find Casino Night Rentals Near Me?" the New High-Energy Video Horse Racing Experience is an Ideal Option AUSTIN, TX / ACCESS Newswire / August 11, 2026 /Double Down Casino Events, a leading provider of casino party rentals and interactive event entertainment in Texas, proudly announces the launch of Double Down Derby Race, a high-energy video horse racing experience designed to elevate casino nights, corporate events, fundraisers, weddings and private celebrations. As a company spokesperson noted, for people throughout the Lone Star State who are wondering "where can I find casino night rentals near me?" Double Down ..</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
-        <v>Qobuz registra una crescita del fatturato del 45,7% nel 2025 nel mercato dello streaming musicale a pagamento, in crescita dell'8,8%</v>
+        <v>Made in California: How Netflix Series and Films Are Keeping Los Angeles Front and Center</v>
       </c>
       <c r="B444" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C444" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D444" t="str">
         <v>Media</v>
       </c>
       <c r="E444" t="str">
-        <v>https://www.prnewswire.com/news-releases/qobuz-registra-una-crescita-del-fatturato-del-45-7-nel-2025-nel-mercato-dello-streaming-musicale-a-pagamento-in-crescita-dell8-8-302801617.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358754</v>
       </c>
       <c r="F444" t="str">
-        <v>PARIGI, 16 giugno 2026 /PRNewswire/ -- Nel 2025, il mercato globale della musica registrata ha raggiunto i 31,7 miliardi di dollari (IFPI), con lo streaming che rappresenta il 69,6% e traina la crescita del settore. Nel settore dello streaming, il modello di abbonamento a pagamento è in...</v>
+        <v>Whether you&amp;#39;re a comedy nerd, a thrill seeker, a sports fanatic or a drama lover, you&amp;#39;ve probably noticed one recurring star that keeps popping up on Netflix: Los Angeles. - - Since 2018, more than 300 Netflix productions have filmed primarily in Los Angeles. In 2025 alone, over 45 productions rolled cameras across the greater Los Angeles area. Last year, we worked with more than 2.9K distinct Los Angeles County-based businesses &amp;#8212; including equipment houses, caterers, post-pro... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358754</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
-        <v>Chumba Casino Launches $100 Free Play Offer - No Purchase Necessary</v>
+        <v>Could Your Company be Featured on Fox Business? Trending Today Opens ...</v>
       </c>
       <c r="B445" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C445" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D445" t="str">
         <v>Media</v>
       </c>
       <c r="E445" t="str">
-        <v>https://pr-inside.com/chumba-casino-launches-100-free-play-offer-no-purchase-necessary-r5191929.htm</v>
+        <v>https://pr-inside.com/could-your-company-be-featured-on-fox-business-trending-today-opens-r5211215.htm</v>
       </c>
       <c r="F445" t="str">
-        <v>(PR-inside.com) Leading US social casino's no-purchase welcome bundle gives new members free-to-play access to 250+ games, with Sweeps Coins redeemable for cash prizes EAST NEW YORK, NY / ACCESS Newswire / June 16, 2026 / Chumba Casino, one of the most established social and sweepstakes casinos in the United States, today highlighted its free-to-play welcome offer for new members: 2,000,000 Gold Coins plus 2 free Sweeps Coins, awarded on sign-up with no purchase required. The welcome bundle gives new players immediate access to Chumba's library of 250+ games - including slots, blackjack, video poker and the FireShot Jackpot series - using free Gold ..</v>
+        <v>(PR-inside.com) The award-winning television series is searching for compelling company stories to feature during its upcoming season LOS ANGELES, CA / ACCESS Newswire / August 11, 2026 / Somewhere on a company website right now is an incredible video that almost no one has seen. It may tell the story of a founder who challenged an entire industry, a product solving a problem others overlooked or a company quietly changing the way people live and work. It is polished, powerful and sitting in the About section of a website with 37 views. Trending Today wants to find it. The award-winning national television series is now ..</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
-        <v>MOTS-C MANIA! California Trim Clinic Says the Mitochondrial Peptide Everyone&amp;#8217;s Googling Could Be Wellness&amp;#8217; Hottest Trend</v>
+        <v>Could Your Company be Featured on Fox Business? Trending Today Opens a National Call for Standout Video Content</v>
       </c>
       <c r="B446" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C446" t="str">
-        <v>PRUnderground</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D446" t="str">
-        <v>Healthcare, Energy, Media</v>
+        <v>Media</v>
       </c>
       <c r="E446" t="str">
-        <v>https://www.prunderground.com/mots-c-mania-california-trim-clinic-says-the-mitochondrial-peptide-everyones-googling-could-be-wellness-hottest-trend/00384827/</v>
+        <v>https://www.newswire.com/news/could-your-company-be-featured-on-fox-business-trending-today-opens-a-national</v>
       </c>
       <c r="F446" t="str">
-        <v>There’s a new peptide dominating social media feeds, podcast discussions, biohacking forums, and wellness communities: MOTS-c. Search interest in MOTS-c peptide benefits continues to rise as consumers look beyond traditional wellness approaches to support energy, metabolism, performance, recovery, and healthy aging. Dubbed by some influencers as the “exercise-mimicking peptide,” MOTS-c has become one of the... Read more » The post MOTS-C MANIA! California Trim Clinic Says the Mitochondrial Peptide Everyone’s Googling Could Be Wellness’ Hottest Trend first appeared on</v>
+        <v>The award-winning television series is searching for compelling company stories to feature during its upcoming season</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
-        <v>International Collectors Tariff Soccer Ball Levels the Pitch – You, Too, Can Play Hardball!</v>
+        <v>LifeAudio Welcomes Christian Outdoors Podcast to Its Growing Network of Faith-Based Shows</v>
       </c>
       <c r="B447" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C447" t="str">
-        <v>Send2Press</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D447" t="str">
         <v>Media</v>
       </c>
       <c r="E447" t="str">
-        <v>https://www.send2press.com/wire/international-collectors-tariff-soccer-ball-levels-the-pitch-you-too-can-play-hardball/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/11/3342974/0/en/lifeaudio-welcomes-christian-outdoors-podcast-to-its-growing-network-of-faith-based-shows.html</v>
       </c>
       <c r="F447" t="str">
-        <v>NEW YORK, N.Y., June 16, 2026 (SEND2PRESS NEWSWIRE) -- Wicked West Productions, Inc. announces the launch of The International Collectors Tariff Ball, a unique soccer ball that offers disappointed World Cup fans an inexpensive and satirical way to vent their frustrations with a World Cup that is off limits to so many of its loyal supporters. The International Collectors Tariff Ball features tariff percentage numbers including 39, 15, and 145 printed in white, yellow and red on the black pentagons of the ball's classic black and white design; it also repeats the phrase, "Level the Pitch," across the white hexagons.</v>
+        <v>LifeAudio Welcomes Christian Outdoors Podcast to Its Growing Network of Faith-Based Shows</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
-        <v>InterDigital awarded injunction against Disney by Unified Patent Court</v>
+        <v>New Research: Digital Creators Are Embracing Premium Video, Boosting Sales Funnel Outcomes for Advertisers</v>
       </c>
       <c r="B448" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C448" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D448" t="str">
-        <v>Finance, AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E448" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/16/3312385/24691/en/InterDigital-awarded-injunction-against-Disney-by-Unified-Patent-Court.html</v>
+        <v>https://www.prnewswire.com/news-releases/new-research-digital-creators-are-embracing-premium-video-boosting-sales-funnel-outcomes-for-advertisers-302848534.html</v>
       </c>
       <c r="F448" t="str">
-        <v>WILMINGTON, Del., June 16, 2026 (GLOBE NEWSWIRE) -- InterDigital, Inc. (Nasdaq: IDCC), a wireless, video and AI technology research and development company, today announced it has been awarded another injunction against Disney by a court in Europe.</v>
+        <v>—Viewers Are More Likely to Consider, Purchase and Advocate for Advertised Brands and Products When the Show Features a Creator They Follow— NEW YORK, Aug. 11, 2026 /PRNewswire/ -- The Video Advertising Bureau (VAB) today released new research findings in Expanding the Creator-Verse: Why...</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
-        <v>Memoir and Practical Guide Shares How One Father Approached High Conflict Co-Parenting with Love Over Anger</v>
+        <v>Crexendo Surpasses 8 Million Users as Global Adoption of Its Cloud ...</v>
       </c>
       <c r="B449" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C449" t="str">
-        <v>Send2Press</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D449" t="str">
-        <v>Media, Education</v>
+        <v>Finance, AI, SaaS, Media</v>
       </c>
       <c r="E449" t="str">
-        <v>https://www.send2press.com/wire/memoir-and-practical-guide-shares-how-one-father-approached-high-conflict-co-parenting-with-love-over-anger/</v>
+        <v>https://pr-inside.com/crexendo-surpasses-8-million-users-as-global-adoption-of-its-cloud-r5211157.htm</v>
       </c>
       <c r="F449" t="str">
-        <v>GULF BREEZE, Fla., June 16, 2026 (SEND2PRESS NEWSWIRE) -- "Calling Out the Shadows: A Father's Stand Against the Current" (ISBN: 979-8995335160) is a memoir released June 16 through Neal Winsomer Publishing LLC. Over the course of 10 years, the author, Neal Winsomer, observed, recorded and reflected on the challenging dynamics of co-parenting in a high-conflict environment.</v>
+        <v>(PR-inside.com) Platform adds approximately one million users in eight months and has grown more than 370% since the NetSapiens acquisition PHOENIX, AZ / ACCESS Newswire / August 11, 2026 / Crexendo®, Inc. (NASDAQ:CXDO), an award-winning software technology company that is a premier provider of cloud communication platform software and unified communications as a service (UCaaS) offerings, including voice, video, contact center, and managed IT services tailored to businesses of all sizes, today announced that its AI-enhanced UCaaS software platform now supports over 8 million users worldwide*. The milestone represents the addition of approximately one million users since the platform surpassed 7 million users ..</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
-        <v>Qobuz Delivers 45.7% Revenue Growth in 2025 in a Paid Music Streaming Market Growing at 8.8%</v>
+        <v>NYSE Content Update: Lumilens Tops $5.5 Billion Valuation After Latest Funding</v>
       </c>
       <c r="B450" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C450" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D450" t="str">
         <v>Finance, Media</v>
       </c>
       <c r="E450" t="str">
-        <v>https://www.prnewswire.com/news-releases/qobuz-delivers-45-7-revenue-growth-in-2025-in-a-paid-music-streaming-market-growing-at-8-8-302800230.html</v>
+        <v>https://www.prnewswire.com/news-releases/nyse-content-update-lumilens-tops-5-5-billion-valuation-after-latest-funding-302848438.html</v>
       </c>
       <c r="F450" t="str">
-        <v>PARIS, June 16, 2026 /PRNewswire/ -- In 2025, the global recorded music market reached $31.7 billion (IFPI), with streaming accounting for 69.6% and driving the sector's growth. Within streaming, the paid subscription model leads with +8.8% growth. Positioned in the paid subscription...</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 11, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
-        <v>Teknova Expands Digital Publication Experience with Bioz Content Hub ...</v>
+        <v>LiveU Powers Cross-Venue Coverage of Glasgow Commonwealth Multi-Sport Event</v>
       </c>
       <c r="B451" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C451" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D451" t="str">
         <v>SaaS, Media</v>
       </c>
       <c r="E451" t="str">
-        <v>https://pr-inside.com/teknova-expands-digital-publication-experience-with-bioz-content-hub-r5191872.htm</v>
+        <v>https://www.prnewswire.com/news-releases/liveu-powers-cross-venue-coverage-of-glasgow-commonwealth-multi-sport-event-302848459.html</v>
       </c>
       <c r="F451" t="str">
-        <v>(PR-inside.com) PALO ALTO, CA / ACCESS Newswire / June 16, 2026 / Bioz, Inc. , an innovative platform focused on extracting and syndicating insights from scientific publications, announced its continued collaboration withTeknova , a leading manufacturer of critical reagents for the discovery, development, and commercialization of novel therapies, vaccines, and molecular diagnostics. Building on a long-standing collaboration, Teknova has expanded its use ofBioz Badgesby implementing a fully customized Bioz Content Hub, creating a centralized, standalone destination for publication data across its product portfolio. As the volume of scientific literature continues to grow, suppliers face increasing challenges in organizing and presenting validated evidence ..</v>
+        <v>Actua Sport, host broadcaster of the Games, used LiveU's LU900Q and cloud-based IP distribution to deliver reliable live content from multiple venues to broadcasters worldwide HACKENSACK, N.J., Aug. 11, 2026 /PRNewswire/ -- LiveU's LU900Q intelligent production unit played a central role...</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
-        <v>Teknova Expands Digital Publication Experience with Bioz Content Hub Integration</v>
+        <v>Thinkmojo Joins the 2026 Inc. 5000 Following 189% Three-Year Growth</v>
       </c>
       <c r="B452" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C452" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D452" t="str">
-        <v>SaaS, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E452" t="str">
-        <v>https://www.newswire.com/news/teknova-expands-digital-publication-experience-with-bioz-content-hub-integration</v>
+        <v>https://www.prweb.com/releases/thinkmojo-joins-the-2026-inc-5000-following-189-three-year-growth-302846764.html</v>
       </c>
       <c r="F452" t="str">
-        <v/>
-[...2 lines deleted...]
-    <row r="453">
+        <v>Thinkmojo, a creative studio specializing in video and motion for technology brands, joins the 2026 Inc. 5000 following 189% three-year revenue growth. SAN FRANCISCO, Aug. 11, 2026 /PRNewswire-PRWeb/ -- Thinkmojo, Silicon Valley's go-to creative partner for video and motion, today...</v>
+      </c>
+    </row>
+    <row r="453" xml:space="preserve">
       <c r="A453" t="str">
-        <v>RBLX SHAREHOLDER NOTICE: Faruqi &amp; Faruqi, LLP Notifies Roblox (RBLX) ...</v>
+        <v>Malaysia and Hong Kong deepen business ties to unlock new pathways for regional growth</v>
       </c>
       <c r="B453" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C453" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D453" t="str">
-        <v>Media</v>
+        <v>SaaS, Healthcare, Media</v>
       </c>
       <c r="E453" t="str">
-        <v>https://pr-inside.com/rblx-shareholder-notice-faruqi-faruqi-llp-notifies-roblox-rblx-r5191861.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 16, 2026 /Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Roblox To Contact Him Directly To Discuss Their Options If you purchased or acquired securities in Roblox between October 30, 2025 and April 30, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information] Watch our latest video highlighting the key allegations: https://youtu.be/rFoJC-j0rW0 Faruqi &amp; Faruqi, LLP, a leading national securities law firm, is investigating potential ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109044/</v>
+      </c>
+      <c r="F453" t="str" xml:space="preserve">
+        <v xml:space="preserve">Kuala Lumpur, Malaysia, August 11, 2026 - (ACN Newswire) -  The Hong Kong Trade Development Council (HKTDC) today hosted its flagship overseas promotion, Think Business, Think Hong Kong (TBTHK), in Kuala Lumpur, offering Malaysian business leaders direct access to government officials, investors, founders, innovators and professional service providers.
+The symposium brought together some 1,600 business leaders from Hong Kong and Malaysia for a day of dialogue, networking, business matching and one-on-one consultations. Among them are over 200 government and business leaders, start-up entrepreneurs and professional service providers from Hong Kong, marking a historic high. During the event, over 300 tailored business matching meetings were lined up to help Malaysian companies find the right Hong Kong partners to expand internationally.
+As businesses navigate shifting global trade dynamics and seek more resilient pathways for international growth, the symposium offered vast opportunities for Malaysian businesses to access capital, diversify their business networks, establish cross-border partnerships and expand into the Guangdong-Hong Kong-Macao Greater Bay Area (GBA), the wider Chinese Mainland and global markets through Hong Kong.
+The opening ceremony was officiated by Prof Frederick Ma, Chairman of HKTDC, together with The Honourable Algernon Yau, Secretary for Commerce and Economic Development of the Hong Kong SAR Government, and YB Loke Siew Fook, Malaysia's Minister of Transport.
+In his welcome remarks, Prof Ma said: “Especially at times like these – when businesses are navigating geopolitical uncertainty, evolving supply chains and rapid advances in technology – trusted connections and strong networks are more valuable than ever. First launched in 2011 and held in major cities all around the world, TBTHK has proven to be popular and successful. It is a platform via which networks are expanded, relationships are deepened and new partnerships are forged. Today’s symposium is a timely opportunity to build on the close ties that we have all benefitted from – in so many different and rewarding ways – over the years.”
+In his opening remarks, Mr Yau said: “For Malaysian companies, the Chinese Mainland is for no doubt a huge market not to be missed. Especially at times like this, everyone is talking about diversification. Apart from strengthening your operations in the local market, it is always good to tap the potentials from overseas markets, including the Chinese Mainland. Hong Kong has the knowhow and expertise to help Malaysian companies to navigate the Chinese Mainland markets. We have been doing it for a long time, and we are good at it. The other way around, we are also supporting Chinese Mainland enterprises to go overseas via Hong Kong. We established the GoGlobal Task Force (Task Force on Supporting Mainland Enterprises in Going Global) last year to provide one-stop, customised support services to facilitate outbound direct investment into overseas markets, including Malaysia and beyond.”
+In his special remarks, Mr Loke said connectivity Is the precondition for movement of capital and people, with Kuala Lumpur and Hong Kong being under four hours flight apart and sharing the same time zone.
+“The same logic governs freight. Hong Kong International Airport is among the busiest cargo gateways in the world, while Port Klang sits on one of the most heavily used shipping lanes globally. Malaysia's exports are increasingly electronics, semiconductors and other high-value goods that are time-sensitive and travel by air. Therefore, Hong Kong's depth in logistics, trade finance, arbitration and professional services is the natural complement to that. If your business depends on moving a product from a Malaysian factory to a customer anywhere in Asia, Europe or North America quickly and with the documentation in order, this is a corridor you should be examining closely,” he said.
+Mr Loke also pointed out that Malaysia wants more events of TBTHK’s calibre to be held in the country, to facilitate business discussions, networking and build foundations for future collaborations.
+Opening new growth pathways for Malaysian businesses
+The programme featured a flagship plenary session chaired by Lincoln Pan, Chief Executive Officer of Jardine Matheson Holdings Limited, with heavyweight speakers, including Bonnie Y Chan, Chief Executive Officer of Hong Kong Exchanges and Clearing Limited, Tan Sri Dato’ David Chiu, Chairman and Chief Executive Officer of Far East Consortium International Limited, Daniel R Fung, Senior Counsel, Des Voeux Chambers; Founding Chairman, ASEAN Chamber of Commerce (Hong Kong); Vice Chairman, Financial Services Development Council, Datuk Wira Song Hoi See, Founder and Chief Executive Officer, Plaza Premium Group; Chairman, Malaysian Chamber of Commerce Hong Kong and Macau, and Thomas Tsao, Co-founder and Chair of Gobi Partners, who discussed Asia's evolving business landscape and how companies can position themselves to capture emerging regional opportunities.
+Reflecting Malaysia's growing strategic importance in ASEAN and the evolving priorities of businesses across the region, four thematic sessions explored key areas of collaboration between Hong Kong and Malaysia.
+The Capturing RMB Opportunities in Trade, Financing and Investment – Hong Kong’s Strategic Role session, co-organised with the Hong Kong Monetary Authority, explored the growing role of the Renminbi in trade, investment and treasury management. Speakers discussed how Malaysian businesses can leverage Hong Kong's position as the world's leading offshore RMB hub to support regional and Chinese Mainland expansion.
+The GreenBiz Hong Kong: Driving the Green Transition with Green Finance, Innovation and Cross-Border Collaboration session, supported by the Hong Kong Cyberport Management Company Limited, examined how sustainable growth can be achieved. Participants highlighted opportunities in green finance, climate technology and data-driven solutions as well as Hong Kong's role in connecting green capital and innovation across the region.
+Following the luncheon, the Strategic Resilience: Capitalising on Hong Kong as a Base for Regional Expansion session, co-organised with Invest Hong Kong, explored how companies can strengthen regional expansion strategies amid a changing global business landscape. Featuring firsthand insights from international tech pioneers, expanding educational operators, and premier regional advisors, this session demonstrated how partnering with Hong Kong provides the structural stability to optimise corporate assets, mitigate geopolitical risk, and accelerate growth across ASEAN and Greater China.
+The Accelerating the Global Expansion of Life and Health Technology Through Ecosystem Collaboration session, co-organised with the Hong Kong-Shenzhen Innovation and Technology Park, focused on how ecosystem collaboration can accelerate the commercialisation and global expansion of health and biotech innovations. Industry leaders shared insights on leveraging partnerships, talent and innovation networks to scale new technologies internationally.
+10 MoUs, over 300 business matching meetings forge new partnerships
+This year’s TBTHK also witnessed the signing of 10 memoranda of understanding (MoUs), including those signed by various media companies with their respective partners, underscoring growing collaboration between Hong Kong’s services sector and Malaysia’s business community.
+In addition to the symposium, some 30 Hong Kong service providers and start-ups featured their flagship products and solutions in the exhibition’s Business Support Zone and InnoVenture Salon to create opportunities for collaboration with Malaysian participants. Over 300 one-on-one business consultations and on-site business matching also facilitated deals and cooperation between Malaysian and Hong Kong companies.
+The Hong Kong Tourism Board also brought a taste of Hong Kong's vibrant culinary culture to TBTHK. Participants had the opportunity to sample signature offerings from Chinesology, Hong Kong's pioneering Muslim-friendly fine-dining Chinese restaurant, and Bar Leone, the first Asian bar to top The World's 50 Best Bars list, highlighting the city's creativity, diversity and world-class hospitality.
+The Hong Kong Luncheon held during the symposium was hosted by Mr Yau and Malaysia’s Deputy Minister of Finance YB Liew Chin Tong. It was attended by over 300 prominent guests from government and business sectors.
+This promotion is also part of the Hong Kong SAR Government’s Economic Trade and Express initiative encouraging Hong Kong SMEs and startups to conduct more overseas visits exploring business opportunities, while bringing in more enterprises to invest in and establish businesses in Hong Kong.
+Event highlight video: https://youtu.be/chRbKeEzF2A
+Photo Download: https://bit.ly/3TQ7nyL
+Think Business, Think Hong Kong Kuala Lumpur organised by the HKTDC was held on 11 August, attracting some 1,600 participants. The plenary session discussed Asia's evolving business landscape and how companies can position themselves to capture emerging regional opportunities
+(From left to right) Muzambli Markam, Consulate General of Malaysia in Hong Kong, Loke Siew Fook, Minister of Transport of Malaysia, Prof Frederick Ma, Chairman of the HKTDC, Algernon Yau, Secretary for Commerce and Economic Development, Ambassador Ouyang Yujing, Extraordinary and Plenipotentiary of the People's Republic of China to Malaysia, Sophia Chong, Executive Director of the HKTDC
+Prof Frederick Ma, Chairman of the HKTDC, delivered welcome remarks
+The Honourable Algernon Yau, Secretary for Commerce and Economic Development, gave opening remarks
+YB Loke Siew Fook, Malaysia's Minister of Transport, made special remarks
+The TBTHK symposium featured an InnoVenture Salon exhibition with Hong Kong start-ups showcasing their innovations
+The Hong Kong Tourism Board also brought a taste of Hong Kong's vibrant culinary culture to TBTHK. Participants had the opportunity to sample Halal abalone from Chinesology, Hong Kong's pioneering Muslim-friendly fine-dining Chinese restaurant
+This year’s TBTHK witnessed the signing of 10 memoranda of understanding, underscoring growing collaboration between Hong Kong’s professional services sector and Malaysia’s business community.
+The Hong Kong Luncheon was hosted by Mr Yau and Malaysia’s Deputy Minister of Finance YB Liew Chin Tong. It was attended by over 300 prominent guests from political and business circles.
+Media enquiries
+HKTDC’s Kuala Lumpur office:
+Celine Low
+Tel: (603) 2381 1061
+Email: celine.ps.low@hktdc.org
+Zeno:
+Jacqueline Khoo
+Tel: (6016) 453 8183
+Email: jacqueline.khoo@zenogroup.com
+Sally Lee
+Tel: (6018) 918 8072
+Email: sally.lee@zenogroup.com
+HKTDC’s Communications &amp; Public Affairs Department:
+Jane Cheung
+Tel: (852) 2584 4137
+Email: jane.mh.cheung@hktdc.org
+Sam Ho
+Tel: (852) 2584 4569
+Email: sam.sy.ho@hktdc.org
+HKTDC Media Room: http://mediaroom.hktdc.com
+About HKTDC The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via trade publications, research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
-        <v>Smarters Pro expands cross-platform media player support across major devices</v>
+        <v>ZeroGPT Launches AI Video Detector, Expanding Detection Across Text, Images and Video</v>
       </c>
       <c r="B454" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C454" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D454" t="str">
-        <v>SaaS, Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E454" t="str">
-        <v>https://pressreleasenews.org/pressroom/smarters-pro-expands-cross-platform-media-player-support-across-major-devices</v>
+        <v>https://www.newsfilecorp.com/release/309163/ZeroGPT-Launches-AI-Video-Detector-Expanding-Detection-Across-Text-Images-and-Video</v>
       </c>
       <c r="F454" t="str">
-        <v>Smarters Pro announces enhanced cross-platform media player support for its popular IPTV and streaming application, now compatible with a wider range of devices including smart TVs, streaming boxes, and mobile platforms.</v>
+        <v>San Francisco, California--(Newsfile Corp. - August 11, 2026) - ZeroGPT has launched its AI Video Detector, expanding the company's AI-content detection capabilities beyond text and images to include video. The new service is designed to assess whether video content shows signs of artificial intelligence generation or manipulation, giving ZeroGPT detection coverage across three major digital content formats: text, images and video.The launch represents the latest expansion of ZeroGPT's detection...</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
-        <v>Datavault AI (DVLT) Receives USPTO Notice of Allowance for Asset Tokenization Patent</v>
+        <v>Artificial Intelligence Resolves 5,000-Year-Old Mystery in Female Sexology</v>
       </c>
       <c r="B455" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C455" t="str">
-        <v>NewMediaWire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D455" t="str">
-        <v>Finance, AI, Retail, Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E455" t="str">
-        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-receives-uspto-notice-of-allowance-for-asset-tokenization-patent-7087159</v>
+        <v>https://www.send2press.com/wire/artificial-intelligence-resolves-5000-year-old-mystery-in-female-sexology/</v>
       </c>
       <c r="F455" t="str">
-        <v xml:space="preserve">LOS ANGELES, CA - June 15, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) announced that the U.S. Patent and Trademark Office has issued a Notice of Allowance for its patent application, “System and Method for Tokenized Minting, Authentication, and Utilization of Assets,” covering the full lifecycle of tokenized physical and digital assets, including minting, authentication and governed use across digital platforms and exchanges. The patent expands protection across the asset, content and data-management layers of the company technology stack, following two additional Notices of Allowance issued earlier this year. Datavault AI said the portfolio supports commercial agreements including a previously announced $10 million worldwide exclusive license agreement and tokenization contracts </v>
+        <v>SAN FRANCISCO, Calif., Aug. 11, 2026 (SEND2PRESS NEWSWIRE) -- The AzurevaAI Research Collective has officially announced the publication of a new data model solving one of science's enduring mysteries. The findings, driven by advanced Large Language Models, address what Rachel Feltman highlighted on Scientific American's Science Quickly as one of sexology's most enduring debates: the exact biological mechanics of high-volume female fluid expulsion. (MATURE CONTENT)</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
-        <v>Overruled Podcast Welcomes New Orleans Saints Kicker Charlie Smyth for Episode 103</v>
+        <v>Samsung to Showcase Latest Gaming Innovations at Gamescom 2026</v>
       </c>
       <c r="B456" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C456" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D456" t="str">
-        <v>Media</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E456" t="str">
-        <v>https://www.prnewswire.com/news-releases/overruled-podcast-welcomes-new-orleans-saints-kicker-charlie-smyth-for-episode-103-302800710.html</v>
+        <v>https://news.samsung.com/global/samsung-to-showcase-latest-gaming-innovations-at-gamescom-2026</v>
       </c>
       <c r="F456" t="str">
-        <v>NEW ORLEANS, June 15, 2026 /PRNewswire/ -- Scott Vicknair Personal Injury Lawyers recently welcomed New Orleans Saints kicker Charlie Smyth as the featured guest on Episode 103 of the firm's Overruled podcast. Hosted by Managing Partner David Vicknair, the episode explores Smyth's...</v>
+        <v>Samsung Electronics today announced its participation at Gamescom 2026, taking place at Koelnmesse in Cologne, Germany, from Aug. 26-30. There, the company will showcase its full-stack gaming vision that seamlessly connects various gaming platforms. As the world’s largest gaming event, Gamescom features approximately 1,500 software, hardware and game content companies. The event attracted 360,000 visitors […]</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
-        <v>"Three Women and Me" Launches a Bold New Health Media Platform Designed to Change the Conversation Around Women's Health and the Issues Families Face Every Day</v>
+        <v>C Note Digital Announces New Launch as a Boutique Marketing &amp; Public Relations Agency for Emerging Fashion, Beauty, and Lifestyle Brands</v>
       </c>
       <c r="B457" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C457" t="str">
-        <v>Newswire.com</v>
+        <v>PR.com</v>
       </c>
       <c r="D457" t="str">
-        <v>SaaS, Healthcare, Media</v>
+        <v>Media</v>
       </c>
       <c r="E457" t="str">
-        <v>https://www.newswire.com/news/three-women-and-me-launches-a-bold-new-health-media-platform-designed-to-change</v>
+        <v>https://www.pr.com/press-release/975916</v>
       </c>
       <c r="F457" t="str">
-        <v>Award-Winning Producer Charles Mattocks and Bionic Bloom's own Dr Angela Fisher- Join Heather Reilly Hiemstra, Dr. Jenny Vaughn-Curtman, and Dr. Cathleen Gerenger, for a Powerful New Television Series and Podcast Featuring World-Renowned Experts, Real Stories, and Conversations Millions Have Been Waiting to Hear</v>
+        <v>C Note Digital proudly announces its evolution into a boutique marketing and PR agency dedicated to helping emerging fashion, beauty, and lifestyle brands launch with confidence. With a renewed focus on supporting founders, creative entrepreneurs, and women-owned businesses, C Note Digital combines public relations, content marketing, and brand strategy to help clients establish a memorable presence, build credibility, [PR.com]</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
-        <v>New Book Exposes the Hidden Infrastructure of AI and Data Centers</v>
+        <v>Brayton Purcell LLP publica Lo mejor de From Dust to Verdict: Temporada 1, Parte 1</v>
       </c>
       <c r="B458" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C458" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D458" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E458" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356213</v>
+        <v>https://www.prnewswire.com/news-releases/brayton-purcell-llp-publica-lo-mejor-de-from-dust-to-verdict-temporada-1-parte-1-851227932.html</v>
       </c>
       <c r="F458" t="str">
-        <v>Donald A. Galade, three-time international best-selling author, announced the release of his latest book, &amp;#8220;Data and the Beast: The Truth About Data Centers and AI.&amp;#8221; - - The live launch of &amp;#8220;Data and the Beast&amp;#8221; airs Monday, June 29, 2026, at 10:00 AM EST on Club 36, hosted by Dorothy Spaulding on Watchmen Broadcasting Network (WBPI TV-49). - - The program is available through multiple platforms: - - - &amp;#8226; Watch online at wbpi.org, - &amp;#8226; Stream by searching &amp;#8220;Watchmen Broadcasting.&amp;#8221; - &amp;#8226; Facebo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356213</v>
+        <v>Un nuevo episodio recopilatorio reúne fragmentos destacados de los cinco primeros episodios del podcast sobre la silicosis por piedra artificial de la empresa NOVATO, California, 10 de agosto de 2026 /PRNewswire-HISPANIC PR WIRE/ -- Brayton Purcell LLP anuncia el lanzamiento de Lo mejor...</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
-        <v>Salem Media's Allen Power Announces Retirement After 50 Years in Broadcasting</v>
+        <v>Hemlo Mining Corp. (HMMC) ferme les marchés</v>
       </c>
       <c r="B459" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C459" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D459" t="str">
         <v>Media</v>
       </c>
       <c r="E459" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/15/3312044/0/en/Salem-Media-s-Allen-Power-Announces-Retirement-After-50-Years-in-Broadcasting.html</v>
+        <v>https://www.newsfilecorp.com/release/309067/Hemlo-Mining-Corp.-HMMC-ferme-les-marchs</v>
       </c>
       <c r="F459" t="str">
-        <v>Salem Media's Allen Power Announces Retirement After 50 Years in Broadcasting</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - 10 août 2026) - Jason Kosec, président, chef de la direction et administrateur, Hemlo Mining Corp. (« Hemlo Mining » ou la « société »; TSX : HMMC) et son équipe se sont joints à Dean McPherson, chef, Développement des affaires, Secteur minier mondial, Bourse de Toronto (« TSX »), pour fermer les marchés et souligner le passage de la société à la TSX.Cannot view this video?  Visit:https://www.youtube.com/watch?v=-FxusKO7xKkHemlo Mining Corp. est un producteur...</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
-        <v>Corey Feldman Announces New Single "What Am I Here 4?" and Special ...</v>
+        <v>Hemlo Mining Corp. (HMMC) Closes the Market</v>
       </c>
       <c r="B460" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C460" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D460" t="str">
-        <v>Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E460" t="str">
-        <v>https://pr-inside.com/corey-feldman-announces-new-single-what-am-i-here-4-and-special-r5191665.htm</v>
+        <v>https://www.newsfilecorp.com/release/309066/Hemlo-Mining-Corp.-HMMC-Closes-the-Market</v>
       </c>
       <c r="F460" t="str">
-        <v>(PR-inside.com) New Music Arrives June 22 as Feldman Teases More Releases to Come LOS ANGELES, CA / ACCESS Newswire / June 15, 2026 / Multi-hyphenate entertainer Corey Feldman is ushering in a new era with the release of his latest single, "What Am I Here 4?," arriving on all major streaming platforms June 22. The thought-provoking new track explores themes of purpose, identity, and self-discovery, offering listeners an introspective look into Feldman's continuing artistic evolution. The release follows a busy period for Feldman, who continues to perform for audiences around the world following his appearance on Limp Bizkit's highly publicized Loserville Tour and ..</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 10, 2026) - Jason Kosec, President, Chief Executive Officer and Director, Hemlo Mining Corp. ("Hemlo Mining" or the "Company") (TSX: HMMC) and his team, joined Dean McPherson, Head, Business Development, Global Mining, Toronto Stock Exchange ("TSX"), to close the market to celebrate the Company's graduation to TSX.Cannot view this video?  Visit:https://www.youtube.com/watch?v=-FxusKO7xKkHemlo Mining Corp. is a Canadian gold producer focused on operating...</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
-        <v>Fox Corporation to Acquire Roku, Inc.</v>
+        <v>AM Best Wins Platinum Pinnacle Award for ‘Our Purpose’ Video</v>
       </c>
       <c r="B461" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C461" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D461" t="str">
-        <v>Finance, SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E461" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356268</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/am-best-wins-platinum-pinnacle-202400307.html</v>
       </c>
       <c r="F461" t="str">
-        <v>Fox Corporation (Nasdaq: FOXA, FOX) (&amp;#8220;FOX&amp;#8221; or the &amp;#8220;Company&amp;#8221;) and Roku, Inc. (Nasdaq: ROKU) (&amp;#8220;Roku&amp;#8221;) today announced they have entered into a definitive agreement under which FOX will acquire Roku for $160.00 per share in a combination of cash and FOX Class A common stock, valuing Roku at approximately $22 billion in enterprise value. - - The transaction combines FOX&amp;#39;s leading sports, news and entertainment content and the Tubi service, with Roku&amp;#39;s leading connected TV platform, The Roku Cha... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356268</v>
+        <v>OLDWICK, N.J., August 10, 2026--AM Best’s "Our Purpose" video has received a platinum Pinnacle Award for Best Corporate Communications in the Marketing &amp; Communications category.</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
-        <v>Hisense RGB MiniLED unterstützt den VAR-Einsatz bei der FIFA-Fussball-Weltmeisterschaft 2026™ im Internationalen Sendezentrum</v>
+        <v>Carrying Walt’s Vision Forward: Leslie Iwerks on Her New Film ‘Disney Worldbuilders’</v>
       </c>
       <c r="B462" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C462" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D462" t="str">
         <v>Media</v>
       </c>
       <c r="E462" t="str">
-        <v>https://www.prnewswire.com/news-releases/hisense-rgb-miniled-unterstutzt-den-var-einsatz-bei-der-fifa-fussball-weltmeisterschaft-2026-im-internationalen-sendezentrum-302800466.html</v>
+        <v>https://thewaltdisneycompany.com/news/disney-worldbuilders-leslie-iwerks-interview/</v>
       </c>
       <c r="F462" t="str">
-        <v>QINGDAO, China, 15. Juni 2026 /PRNewswire/ -- Hisense, eine führende Marke im Bereich Unterhaltungselektronik und Haushaltsgeräte weltweit, baut seine Rolle bei der FIFA-Fussball-Weltmeisterschaft 2026TM als offizieller TV-Anbieter für die Video-Assistenz des Schiedsrichters (VAR) weiter...</v>
+        <v>The post Carrying Walt’s Vision Forward: Leslie Iwerks on Her New Film ‘Disney Worldbuilders’ appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
-        <v>The Tetris Company Celebrates World Tetris Day with New Ways to Play, Global Fan Activations and Award-Winning Partnerships</v>
+        <v>HitPaw Launches 2026 Back To School Sale: Save Up to 60% on AI-Powered Creative Tools</v>
       </c>
       <c r="B463" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C463" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D463" t="str">
-        <v>Automotive, Gaming, Media</v>
+        <v>AI, Media, Education</v>
       </c>
       <c r="E463" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356252</v>
+        <v>https://www.prnewswire.com/news-releases/hitpaw-launches-2026-back-to-school-sale-save-up-to-60-on-ai-powered-creative-tools-302847292.html</v>
       </c>
       <c r="F463" t="str">
-        <v>As fans around the world celebrate World Tetris&amp;#174; Day, Tetris, one of the world&amp;#39;s most recognizable and enduring gaming brands, continues to connect and inspire players across generations. Since its creation in 1984, Tetris has grown into a global cultural phenomenon, with more than 520 million copies sold worldwide and a presence spanning over 50 platforms, making it one of the most widely distributed video game franchises in history. More than four decades later, the brand continues to ev... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356252</v>
+        <v>NEW YORK, Aug. 10, 2026 /PRNewswire/ -- HitPaw, a leading provider of AI-powered creative solutions for video, photo, and audio enhancement, announces its 2026 Back To School Sale, offering students, educators, creators, and digital enthusiasts exclusive savings of up to 60% on popular AI...</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
-        <v>From screen to bricks: Our LEGO® Designers brought a fan-favorite supernatural creature to life in the new LEGO KPop Demon Hunters set in record time</v>
+        <v>Joe Hand Promotions Brings AEW All In: London to Bars and Restaurants Nationwide</v>
       </c>
       <c r="B464" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C464" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D464" t="str">
         <v>Media</v>
       </c>
       <c r="E464" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356251</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/joe-hand-promotions-brings-aew-170000421.html</v>
       </c>
       <c r="F464" t="str">
-        <v>What happens when a standout character from Netflix&amp;#39;s most popular movie captures fans&amp;#39; imagination, and designers bring that personality to life in a LEGO&amp;#174; building set? - - Here&amp;#39;s the design story behind the LEGO&amp;#174; KPop Demon Hunters - Derpy Tiger and Sussie Bird set (72537) for ages 9+, where one small (and slightly clumsy!) supernatural creature became the centre of a creative challenge, which was designed in record time from brief to final model. - - Derpy Tiger and his trusted compan... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356251</v>
+        <v>PHILADELPHIA, August 10, 2026--Joe Hand Promotions, the nation's premier distributor of premium sports content to commercial establishments, today announced that AEW All In: London will be available live to bars and restaurants nationwide on Sunday, August 30, 2026. Wrestling fans across the country can find a participating venue near them by visiting the FANZO Bar Finder.</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
-        <v>Streaming Hospitality Introduces Android TV-Based Solution for Hospitality Industry In-room Entertainment.</v>
+        <v>NASA+ Debuts on discovery+, Coming Soon to HBO Max</v>
       </c>
       <c r="B465" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C465" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D465" t="str">
         <v>Media</v>
       </c>
       <c r="E465" t="str">
-        <v>https://www.prnewswire.com/news-releases/streaming-hospitality-introduces-android-tv-based-solution-for-hospitality-industry-in-room-entertainment-302800391.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358708</v>
       </c>
       <c r="F465" t="str">
-        <v>ADA, Ohio, June 15, 2026 /PRNewswire/ -- Streaming Hospitality today announced a next-generation in-room entertainment solution designed to help hotels deliver modern streaming, live television, secure guest connectivity, and personalized digital experiences powered by Android TV™ for...</v>
+        <v>As NASA+ continues its expansion across multiple streaming platforms to bring space closer to home, NASA announced Monday programming is next heading to discovery+ and HBO Max. A continuous live feed of NASA+ programming is streaming on discovery+ live channels, while HBO Max will stream NASA&amp;#39;s special events, including the Artemis III mission in 2027. - - Viewers on those platforms can stream NASA+ content in Dolby Vision on supported devices, which will bring space exploration to life wit... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358708</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
-        <v>Televizory Hisense RGB MiniLED podporují systém VAR na Mistrovství světa ve fotbale FIFA 2026™</v>
+        <v>Red Seat Ventures' Speakeasy Brings Video to Apple Podcasts, Beginning with “Surrounded”</v>
       </c>
       <c r="B466" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C466" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D466" t="str">
-        <v>Media</v>
+        <v>Finance, SaaS, Media</v>
       </c>
       <c r="E466" t="str">
-        <v>https://www.prnewswire.com/news-releases/televizory-hisense-rgb-miniled-podporuji-system-var-na-mistrovstvi-svta-ve-fotbale-fifa-2026-302800382.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358706</v>
       </c>
       <c r="F466" t="str">
-        <v>ČCHING-TAO, Čína, 15. června 2026 /PRNewswire/ -- Společnost Hisense, přední značka v oblasti spotřební elektroniky a domácích spotřebičů, posiluje svou roli na Mistrovství světa ve fotbale FIFA 2026™ jako oficiální dodavatel televizorů pro přezkoumávání situací systémem VAR (video...</v>
+        <v>Red Seat Ventures (RSV), a Fox Corporation (Nasdaq: FOXA, FOX) creator-led media company, today announced that Speakeasy, its hosting, distribution and monetization platform, now supports HTTP Live Streaming (HLS) video on Apple Podcasts. Jubilee Media&amp;#39;s Surrounded, the weekly debate series hosted by John Regalado, is the first of several creator-led shows expected to launch HLS video through Speakeasy in the coming months. - - HLS enables adaptive streaming for smooth playback, offline do... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358706</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
-        <v>PPX Mining Announces Additional Convertible Debenture Conversion by ...</v>
+        <v>discovery+ Launches New Play-Listed Channels Experience With Fan-Favorite Programming And Live NASA+ Streams</v>
       </c>
       <c r="B467" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C467" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D467" t="str">
         <v>Media</v>
       </c>
       <c r="E467" t="str">
-        <v>https://pr-inside.com/ppx-mining-announces-additional-convertible-debenture-conversion-by-r5191587.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358705</v>
       </c>
       <c r="F467" t="str">
-        <v>(PR-inside.com) NOT FOR DISSEMINATION IN THE UNITED STATES OR THROUGH U.S. NEWSWIRE SERVICES TORONTO, ON / ACCESS Newswire / June 15, 2026 /PPX Mining Corp. ("PPX" or the "Company") is pleased to announce that RIVI Opportunity Fund LP ("RIVI") has elected to convert an additional US$1,216,648.68 principal amount of its outstanding secured convertible debenture of the Company. The conversion will result in the issuance of approximately 30.42 million common shares of PPX to RIVI. As announced on February 21, 2023, PPX and RIVI entered into an amended and restated gold and silver purchase agreement that restructured the Company's streaming and payment obligations. The ..</v>
+        <v>Starting today, discovery+ is rolling out channels across all devices and tiers in the U.S. on its app and website. This new experience features curated channels with themed playlists from discovery+&amp;#39;s most popular franchises like the iconic 90 Day Universe, House Hunters, and Ghost Adventures, plus new live NASA+ programming. These play-listed channels are designed to enhance the discovery+ streaming experience by seamlessly dropping subscribers into an always-on feed of programming, offe... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358705</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
-        <v>NYSE Content Update: Stocks Rally, ICE Brent Crude Drops to $82 on Iran Deal</v>
+        <v>Netflix Gets Closer: Closes 2026 US Upfront, Doubling Down on Ads Innovation</v>
       </c>
       <c r="B468" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C468" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D468" t="str">
-        <v>Finance, Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E468" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-stocks-rally-ice-brent-crude-drops-to-82-on-iran-deal-302800327.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358703</v>
       </c>
       <c r="F468" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, June 15, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>Today, we&amp;#39;re thrilled to share the successful conclusion of our 2026 Upfront in the US, closing deals with partners across all major agency partners. Netflix nearly doubled our ad commitments this year, in line with expectations. - - This Upfront proved that advertisers are more excited than ever to work with Netflix, where they can access the most engaged audiences, with an ad tech platform built to drive results, all centered around series and films that never disappoint. - - Our memb... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358703</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
-        <v>Auddy Earns 3 Industry Recognitions in a Month as Demand for Private Podcasting Grows</v>
+        <v>Apple and Major League Baseball announce September “Friday Night Baseball” schedule and first‑ever broadcast in Apple Immersive</v>
       </c>
       <c r="B469" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C469" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D469" t="str">
         <v>Media</v>
       </c>
       <c r="E469" t="str">
-        <v>https://www.prnewswire.com/news-releases/auddy-earns-3-industry-recognitions-in-a-month-as-demand-for-private-podcasting-grows-302799574.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358700</v>
       </c>
       <c r="F469" t="str">
-        <v>Communicator Award win for a private podcast community serving 90,000+ independent brokers, a MediaTech50 ranking, and a second consecutive UKBAA finalist nod underline a busy month for the private audio company LONDON, June 15, 2026 /PRNewswire/ -- Auddy, the official podcast partner of...</v>
+        <v>Today, Apple and Major League Baseball (MLB) unveiled the September schedule for &amp;#8220;Friday Night Baseball,&amp;#8221; the weekly doubleheader streaming every Friday on Apple TV throughout the 2026 regular season. Apple TV subscribers across 60 countries and regions can enjoy two marquee matchups each week with enhanced production quality, expert commentary, and no local broadcast restrictions. - - For the first time, baseball fans can take in all the action of &amp;#8220;Friday Night Baseball&amp;#8221; live in Apple Imme... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358700</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
-        <v>Indian Handicraft Items Are Redefining Wedding Return Gifts in 2026 — At Home and Overseas</v>
+        <v>HitPaw Launches Back To School Sale 2026: Save Up to 60-percent on AI-Powered Creative Tools</v>
       </c>
       <c r="B470" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C470" t="str">
-        <v>Express Press Release</v>
+        <v>Send2Press</v>
       </c>
       <c r="D470" t="str">
-        <v>Media</v>
+        <v>AI, Media, Education</v>
       </c>
       <c r="E470" t="str">
-        <v>https://express-press-release.net/news/2026/06/15/1757494</v>
+        <v>https://www.send2press.com/wire/hitpaw-launches-back-to-school-sale-2026-save-up-to-60-percent-on-ai-powered-creative-tools/</v>
       </c>
       <c r="F470" t="str">
-        <v>Jaipur, India, 2026-06-15 — /EPR Network/ — Jaipur-based handicraft manufacturer Boontoon reports rising global demand for artisan-made wedding return gifts, including a recent shipment of [read full press release...]</v>
+        <v>NEW YORK, N.Y., Aug. 10, 2026 (SEND2PRESS NEWSWIRE) -- HitPaw, a leading provider of AI-powered creative solutions for video, photo, and audio enhancement, announces its 2026 Back To School Sale, offering students, educators, creators, and digital enthusiasts exclusive savings of up to 60% on popular AI tools and software bundles.</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
-        <v>Gold Terra Contracts SLR for Preliminary Economic Assessment on the ...</v>
+        <v>Dolby Vision 2 Arrives, Bringing Dolby's Most Advanced Picture Experience Yet to Hisense TVs</v>
       </c>
       <c r="B471" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C471" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D471" t="str">
-        <v>Real Estate, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E471" t="str">
-        <v>https://pr-inside.com/gold-terra-contracts-slr-for-preliminary-economic-assessment-on-the-r5191536.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358695</v>
       </c>
       <c r="F471" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / June 15, 2026 /Gold Terra Resource Corp. (TSXV:YGT)(Frankfurt:TX0)(OTCQB:YGTFF) ("Gold Terra" or the "Company") is pleased to announce the Company has engaged SLR Consulting (Canada) Ltd ("SLR") to complete a Preliminary Economic Assessment ("PEA") prepared in accordance with NI 43-101 to assess the potential of Con Mine property and its future development potential, which includes the Yellorex area, Zone 103N, and also the gold content in the historical tailings. In addition, the PEA will also include the development of a satellite deposit, Crestaurum, located approximately 20 kilometres northwest of Yellowknife, NWT and part of the ..</v>
+        <v>Dolby Laboratories (NYSE: DLB) and Hisense announced that Dolby Vision 2 is now available on select Hisense televisions with more models to receive firmware updates in the coming weeks. The milestone launches the first phase of a broader rollout, delivering Dolby&amp;#39;s next-generation picture quality to viewers worldwide. - - With this update, Hisense TV owners will immediately notice a difference across all Dolby Vision content. From movies and TV to games and live sports, everything they al... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358695</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
-        <v>Recent Release, "TROLLS on YouTube," from Newman Springs Publishing Author John Ryan Fry, Tackles Online Misinformation and Equips Kids to Spot Sneaky Tricks</v>
+        <v>‘Camp Rock 3’ Stars Malachi Barton and Liamani Segura Talk Music, Legacy, and Disney’s Next Generation</v>
       </c>
       <c r="B472" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C472" t="str">
-        <v>PR.com</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D472" t="str">
         <v>Media</v>
       </c>
       <c r="E472" t="str">
-        <v>https://www.pr.com/press-release/970624</v>
+        <v>https://thewaltdisneycompany.com/news/camp-rock-3-cast-interview/</v>
       </c>
       <c r="F472" t="str">
-        <v>John Ryan Fry has completed a new book, "TROLLS on YouTube" that takes a lighthearted approach to teaching critical media literacy. The book introduces four mischievous trolls who use clickbait, fake facts, and dramatic stunts to mislead young viewers on YouTube. With playful illustrations and clear examples, this kid-friendly guide helps children recognize the telltale signs of deceptive online content. As a [PR.com]</v>
+        <v>The post ‘Camp Rock 3’ Stars Malachi Barton and Liamani Segura Talk Music, Legacy, and Disney’s Next Generation appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
-        <v>Chaoyang chat: Meet the world in Beijing Chaoyang</v>
+        <v>SUPERAGENT to Unveil 3.0 Tomorrow: The First Glimpse of What Vertical AGI in Insurance Looks Like</v>
       </c>
       <c r="B473" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C473" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D473" t="str">
-        <v>Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E473" t="str">
-        <v>https://www.prnewswire.com/news-releases/chaoyang-chat-meet-the-world-in-beijing-chaoyang-302800157.html</v>
+        <v>https://www.prweb.com/releases/superagent-to-unveil-3-0-tomorrow-the-first-glimpse-of-what-vertical-agi-in-insurance-looks-like-302846519.html</v>
       </c>
       <c r="F473" t="str">
-        <v>BEIJING, June 15, 2026 /PRNewswire/ -- This is a report from China.org.cn Video Link: https://youtu.be/-yRSuKpU2O4 Four conversations from multiple perspectives come together to offer a shared answer about Chaoyang. Here, internationalization, green development and a strong business...</v>
-[...2 lines deleted...]
-    <row r="474">
+        <v>The company calls August 11 the biggest AI launch in insurance history. A live keynote will demonstrate an AI Business Partner that runs real agency work from a single conversation, streaming free on YouTube at 8:00 AM PST. SAN FRANCISCO, Aug. 10, 2026 /PRNewswire-PRWeb/ -- SUPERAGENT AI,...</v>
+      </c>
+    </row>
+    <row r="474" xml:space="preserve">
       <c r="A474" t="str">
-        <v>New Trip.Biz Research Finds 53% of Business Travellers Book Outside Approved Channels Due to Lack of Content</v>
+        <v>Intel Gamer Days 2026 Kicking Off with AAA Gaming Bundle &amp; Partnerships</v>
       </c>
       <c r="B474" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C474" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-intel</v>
       </c>
       <c r="D474" t="str">
-        <v>Media</v>
+        <v>Retail, Gaming, Media</v>
       </c>
       <c r="E474" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-tripbiz-research-finds-53-of-business-travellers-book-outside-approved-channels-due-to-lack-of-content-302800103.html</v>
-[...2 lines deleted...]
-        <v>Global study of corporate travel managers finds that invisible spend, fragmented content, and broken trust, not poor user experience, are the primary drivers of programme non-compliance APAC identified as the most fragmented business travel market, with booking workarounds creating hidden...</v>
+        <v>https://newsroom.intel.com/client-computing/intel-gamer-days-2026-kicking-off-with-aaa-gaming-bundle-partnerships</v>
+      </c>
+      <c r="F474" t="str" xml:space="preserve">
+        <v xml:space="preserve">What’s New: Intel’s annual Gamer Days campaign officially kicks off today, bringing gamers around the globe exciting new retail promotions, giveaways, and content collaborations with participating partners.Headlining this year’s Intel® Gamer Days campaign is the Intel retail bundle running August 10th through September 13th. With this bundle, gamers can secure their own digital copies of …
+The post Intel Gamer Days 2026 Kicking Off with AAA Gaming Bundle &amp; Partnerships appeared first on Newsroom.</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
-        <v>DSM Foundation responds to government announcement of a social media ban for under 16s</v>
+        <v>Investissements Purpose (PSY) ouvre les marchés</v>
       </c>
       <c r="B475" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C475" t="str">
-        <v>Pressat</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D475" t="str">
-        <v>Healthcare, Media, Education</v>
+        <v>Media</v>
       </c>
       <c r="E475" t="str">
-        <v>https://pressat.co.uk/releases/dsm-foundation-responds-to-government-announcement-of-a-social-media-ban-for-under-16s-5bb2205661e50d6dcdbc9f4b711720b2/</v>
+        <v>https://www.newsfilecorp.com/release/308899/Investissements-Purpose-PSY-ouvre-les-marchs</v>
       </c>
       <c r="F475" t="str">
-        <v>Monday 15 June, 2026 Drug education charity the DSM Foundation, which has been involved in research into the availability of illegal drugs online, has issued a response to today’s government announcement of a social media ban for under 16s. Fiona Spargo-Mabbs OBE, who founded the drug education charity that works with tens of thousands of young people every year, said: “Despite now many years of engaging positively with big tech, and battling alongside many others to make social media safe for young people, and despite the Online Safety Act being brought in for just such a purpose – despite all this, we have collectively been unable to protect our children. They remain exposed to harmful, illegal content online – including drugs - and manipulated through algorithms, influencers, and people</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - 10 août 2026) - Vlad Tasevski, chef de l'innovation, Investissements Purpose (« Investissements Purpose » ou la « société »), et son équipe se sont joints à Keith Wu, chef, Produits négociés en bourse, Bourse de Toronto (la « TSX »), pour ouvrir les marchés et souligner le lancement du nouveau FNB de la société :Fonds de revenu d'actions structuré Purpose (TSX : PSY)Cannot view this video?  Visit:https://www.youtube.com/watch?v=6qkV5ILWz3oAujourd'hui...</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
-        <v>EZVIZ präsentiert mit der Video-Türklingel EP8 Ultra eine neue intelligente Zugangslösung, die Eingangsbereiche mit Dual-Kamera-Technologie und einem interaktiven Bildschirm aufwertet.</v>
+        <v>Disney+, Hulu and iHeartMedia Announce Video Podcast Deal Beginning With Hit iHeartPodcast Hey Jonas!</v>
       </c>
       <c r="B476" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C476" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D476" t="str">
         <v>Media</v>
       </c>
       <c r="E476" t="str">
-        <v>https://www.prnewswire.com/news-releases/ezviz-prasentiert-mit-der-video-turklingel-ep8-ultra-eine-neue-intelligente-zugangslosung-die-eingangsbereiche-mit-dual-kamera-technologie-und-einem-interaktiven-bildschirm-aufwertet-302792580.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/disney-hulu-iheartmedia-announce-video-142500588.html</v>
       </c>
       <c r="F476" t="str">
-        <v>HOOFDDORP, Niederlande, 15. Juni 2026 /PRNewswire/ -- EZVIZ, ein unermüdlicher Innovator, setzt bei seiner neu vorgestellten interaktiven Video-Türklingel EP8 Ultra mutig auf Dual-Linsen-Technologie und Pre-Rolling-Aufzeichnung mit einem KI-gestützten interaktiven Bildschirm. Die Lösung...</v>
+        <v>BURBANK, Calif., August 10, 2026--Disney+ and Hulu today announced a video podcasting deal with iHeartMedia for six iHeartPodcasts titles, beginning with Hey Jonas! on Disney+ and Hulu streaming August 14. Adding to its growing slate of licensed, rewatch, and companion podcasts, the collaboration will also bring video editions of iHeartPodcasts’ Pod Meets World to Disney+ as well as Desperately Devoted, Fake Doctors, Real Friends with Zach and Donald, StraightioLab, and Thanks Dad with Ego Nwodi</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
-        <v>InterDigital to Spotlight Innovation Underpinning Interactive AR and Energy-Efficient Video Streaming at 2026 FOKUS Media Web Symposium</v>
+        <v>Purpose Investments (PSY) Opens the Market</v>
       </c>
       <c r="B477" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C477" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D477" t="str">
-        <v>Finance, Energy, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E477" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/15/3311557/24691/en/InterDigital-to-Spotlight-Innovation-Underpinning-Interactive-AR-and-Energy-Efficient-Video-Streaming-at-2026-FOKUS-Media-Web-Symposium.html</v>
+        <v>https://www.newsfilecorp.com/release/308894/Purpose-Investments-PSY-Opens-the-Market</v>
       </c>
       <c r="F477" t="str">
-        <v>InterDigital's FOKUS Media Symposium showcase highlights interactive AR and energy-efficient video streaming innovation</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 10, 2026) - Vlad Tasevski, Chief Innovation Officer, Purpose Investments Inc. ("Purpose Investments") and his team, joined Keith Wu, Head, Exchange Traded Products, Toronto Stock Exchange ("TSX"), to open the market to celebrate the launch of their new ETF:Purpose Structured Equity Yield Fund (TSX: PSY)Cannot view this video?  Visit:https://www.youtube.com/watch?v=6qkV5ILWz3oNow available in an ETF series, PSY combines actively managed derivatives with...</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
-        <v>FlipHTML5's Magazine Maker Offers Multiple Ways to Create Digital Magazines</v>
+        <v>Schmidt Law Expands Legal Services for Influencers, Creators, and Reality ...</v>
       </c>
       <c r="B478" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C478" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D478" t="str">
-        <v>SaaS, Media, Education</v>
+        <v>Real Estate, Media</v>
       </c>
       <c r="E478" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356217</v>
+        <v>https://pr-inside.com/schmidt-law-expands-legal-services-for-influencers-creators-and-reality-r5210707.htm</v>
       </c>
       <c r="F478" t="str">
-        <v>FlipHTML5 has launched a magazine maker that helps users produce interactive digital magazines for marketing, education, publishing, corporate communications, and content promotion. The platform streamlines magazine production by supporting multiple creation methods and providing tools for customization, distribution, and performance tracking. - - Users simply upload PDF, PowerPoint, Word, and image files, and the magazine maker converts these files into page-flipping digital magazines... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356217</v>
+        <v>(PR-inside.com) Founded by entertainment attorney Madeline Schmidt, the New York firm offers social media, creator economy, and entertainment law counsel to talent nationwide. NEW YORK CITY, NY / ACCESS Newswire / August 10, 2026 / Schmidt Law LLC, a New York social media and entertainment law firm, is expanding its legal services for influencers, content creators, reality television personalities, and talent agencies. Founded by entertainment attorneyMadeline Schmidt , the firm helps creators and entertainment professionals handle contracts, intellectual property matters, brand partnerships, business negotiations, and disputes as they build careers across media platforms. Influencer marketing and digital media have turned creators into entrepreneurs ..</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
-        <v>How to Choose the Right Locking HDMI Cable? (Source: Bespokecable)</v>
+        <v>NYSE Content Update: Goldman Sachs Asset Management Launches Two New ETFs</v>
       </c>
       <c r="B479" t="str">
-        <v>2026-06-14</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C479" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D479" t="str">
-        <v>Retail, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E479" t="str">
-        <v>https://www.prunderground.com/how-to-choose-the-right-locking-hdmi-cable-source-bespokecable/00384412/</v>
+        <v>https://www.prnewswire.com/news-releases/nyse-content-update-goldman-sachs-asset-management-launches-two-new-etfs-302847113.html</v>
       </c>
       <c r="F479" t="str">
-        <v>A Professional Guide for B2B Buyers ofÂ Locking HDMI Cable For mission-critical commercial, industrial, and public audio-visual equipment, signal failures are unacceptable. Standard HDMI connections are merely held together by friction and are easily disconnected by the vibration of air conditioning units or nearby equipment - not to mention accidental pulling of the cables or the... Read more » The post How to Choose the Right Locking HDMI Cable? (Source: Bespokecable) first appeared on</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 10, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
-        <v>How to Choose the Right HDMI to DVI Cable? (Source: Bespokecable)</v>
+        <v>Canela Media Introduces "Hispanic Culture Cohorts," a New Framework for Understanding U.S. Hispanic Audiences Beyond Traditional Demographics</v>
       </c>
       <c r="B480" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C480" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D480" t="str">
-        <v>Retail, Gaming, Media</v>
+        <v>Media</v>
       </c>
       <c r="E480" t="str">
-        <v>https://www.prunderground.com/how-to-choose-the-right-hdmi-to-dvi-cable-source-bespokecable/00384432/</v>
+        <v>https://www.prnewswire.com/news-releases/canela-media-introduces-hispanic-culture-cohorts-a-new-framework-for-understanding-us-hispanic-audiences-beyond-traditional-demographics-302846836.html</v>
       </c>
       <c r="F480" t="str">
-        <v>A Complete Buyer's Guide forÂ Choosing the HDMI to DVI Cable Generally, to hook up HDMI devices to DVI displays, the simplest solution is an HDMI to DVI Cable. This crucial Digital Video Cable will be used frequently to connect a computer, gaming console, or media player to displays such as monitors, projectors, and TVs. However,... Read more » The post How to Choose the Right HDMI to DVI Cable? (Source: Bespokecable) first appeared on</v>
-[...2 lines deleted...]
-    <row r="481">
+        <v>Proprietary research identifies six distinct Hispanic cultural cohorts, revealing why language alone no longer explains how Hispanic consumers engage with content and brands NEW YORK, Aug. 10, 2026 /PRNewswire/ -- Canela Media, a leading technology and innovation multicultural media...</v>
+      </c>
+    </row>
+    <row r="481" xml:space="preserve">
       <c r="A481" t="str">
-        <v>How to Choose the Right Waterproof HDMI Cable? (Source: Bespokecable)</v>
+        <v>GMG Announces Updated Battery Brand</v>
       </c>
       <c r="B481" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C481" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D481" t="str">
-        <v>Retail, Media</v>
+        <v>Finance, Energy, Media, Education</v>
       </c>
       <c r="E481" t="str">
-        <v>https://www.prunderground.com/how-to-choose-the-right-waterproof-hdmi-cable-source-bespokecable/00384425/</v>
-[...2 lines deleted...]
-        <v>The Ultimate Guide for Outdoor &amp;amp; Industrial Applications Deciding on a waterproof HDMI cable: The complete guide for outdoor &amp;amp; industrial use Not all cables are created equal for your outdoor digital signage, marine entertainment system, or industrial control panel, and it's not just signal quality that matters. Standard HDMI cablesâ are prone to signal... Read more » The post How to Choose the Right Waterproof HDMI Cable? (Source: Bespokecable) first appeared on</v>
+        <v>https://www.acnnewswire.com/press-release/english/109021/</v>
+      </c>
+      <c r="F481" t="str" xml:space="preserve">
+        <v xml:space="preserve">BRISBANE, AUS, Aug 10, 2026 - (ACN Newswire) - Graphene Manufacturing Group Ltd. (TSXV: GMG) (OTCQX: GMGMF) ("GMG" or the "Company") is pleased to provide the latest progress update on the next generation graphene battery technology being developed by GMG and the University of Queensland ("UQ") under a Joint Development Agreement with Rio Tinto, one of the world's largest metals and mining groups, and with the support of the Battery Innovation Center of Indiana ("BIC") in the United States of America. As shown in Figure 1, and the launch video shown in Figure 2, GMG has updated its branding to be used for all graphene battery cells going forward. This new branding refers to the safe and fast charging nature of the Company's batteries and how the Graphene is used to enhance their performance and cycle life. Please see the following webpage for further details about the graphene batteries: https://graphenemg.com/graphene-products/gcells/.
+Figure 1: Updated Branding of the Graphene Batteries as shown on Pouch Cell Battery
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/8082/308851_06b85bfcc420eb56_001full.jpg
+Figure 2: Updated Graphene Battery Branding and Launch Video - Watch here: https://youtu.be/pfHhh5-TLyU
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/8082/308851_06b85bfcc420eb56_002full.jpg
+About BIC
+BIC is a collaborative initiative designed to incorporate leadership from renowned universities, government agencies, and commercial enterprises. BIC is a public-private partnership and a not-for-profit organization focusing on the rapid development, testing and commercialization of safe, reliable and lightweight energy storage systems for defense and commercial customers. BIC is a unique organization that has been leading battery cell development for world leading battery companies for over 10 years and has carried out over 500 battery development projects.
+About GMG
+GMG is an Australian based clean-technology company which develops, makes and sells energy saving and energy storage solutions, enabled by graphene manufactured via in house production process. GMG uses its own proprietary production process to decompose natural gas (i.e. methane) into its natural elements, carbon (as graphene), hydrogen and some residual hydrocarbon gases. This process produces high quality, low cost, scalable, 'tuneable' and low/no contaminant graphene suitable for use in clean-technology and other applications.
+The Company's present focus is to de-risk and develop commercial scale-up capabilities, and secure market applications. In the energy savings segment, GMG has initially focused on graphene enhanced heating, ventilation and air conditioning ("HVAC-R") coating (or energy-saving coating) which is now being marketed into other applications including electronic heat sinks, industrial process plants and data centres. Another product GMG has developed is the graphene lubricant additive focused on saving liquid fuels initially for diesel engines.
+In the energy storage segment, GMG and the University of Queensland are working collaboratively with financial support from the Australian Government to progress R&amp;D and commercialization of GMG Graphene Batteries. GMG has also developed a graphene additive slurry that is aimed to improve the performance of lithium-ion batteries.
+GMG's 4 critical business objectives are:
+Produce Graphene and improve/scale cell production processes
+Build Revenue from Energy Savings Products
+Develop Next-Generation Battery
+Develop Supply Chain, Partners &amp; Project Execution Capability
+For further information please contact:
+Craig Nicol, Chief Executive Officer &amp; Managing Director of the Company at craig.nicol@graphenemg.com, +61 415 445 223
+Leo Karabelas at Focus Communications Investor Relations, leo@fcir.ca, +1 647 689 6041
+www.graphenemg.com
+Neither the TSX Venture Exchange nor its Regulation Services Provider (as that term is defined in the policies of the TSX Venture Exchange) accept responsibility for the adequacy or accuracy of this news release.
+Cautionary Note Regarding Forward-Looking Statements
+This news release includes certain statements and information that may constitute forward-looking information within the meaning of applicable Canadian securities laws. Forward-looking statements relate to future events or future performance and reflect the expectations or beliefs of management of the Company regarding future events. Generally, forward-looking statements and information can be identified by the use of forward-looking terminology such as "intends", "expects" or "anticipates", or variations of such words and phrases or statements that certain actions, events or results "may", "could", "should", "would" or will "potentially" or "likely" occur. This information and these statements, referred to herein as "forward‐looking statements", are not historical facts, are made as of the date of this news release and include without limitation GMG Graphene Batteries are safe and fast charging and the Graphene can be used to increase their performance and cycle life, GMG's intentions to develop commercial scale-up capabilities, GMG's focus in the energy savings segment, GMG's intentions for the use of graphene lubricant additive on saving liquid fuels, expectations for R&amp;D and commercialisation of Graphene Batteries, GMG's ability to improve the performance of lithium-ion batteries and the Company's four critical business objectives..
+Such forward-looking statements are based on a number of assumptions of management, including, without limitation, assumptions that GMG Graphene Batteries can be produced at lower cost, as to charging time, energy density, life cycle, safety, thermal runway risk and the need for a thermal management system for, the speed and stability of charging, that GMG Graphene Batteries will progress to BTRL 7 and 8, that a range of global companies in a variety of industries will be interested in working with GMG, that the battery pack design will be plastic and offer weight, cost and complexity advantages to a metal case and increased energy density, that the service agreement with the BIC will enable the Company to optimize its cell design and battery manufacturing equipment, and that the Company will be able to meet its overall timeline on the battery cell roadmap. Additionally, forward-looking information involves a variety of known and unknown risks, uncertainties and other factors which may cause the actual plans, intentions, activities, results, performance or achievements of GMG to be materially different from any future plans, intentions, activities, results, performance or achievements expressed or implied by such forward-looking statements. Such risks include, without limitation: that GMG Graphene Batteries cannot be produced at lower cost, or any of the assumptions as to charging time, energy density, life cycle, safety, thermal runway risk and the need for a thermal management system for GMG Graphene Batteries can not be achieved, GMG Graphene Batteries do not offer expected speed and stability of charging, that GMG Graphene Batteries will not progress to BTRL 7 and 8, that a range of global companies in a variety of industries will not be interested in working with GMG, that the battery pack design will not be plastic and not offer weight, cost and complexity advantages to a metal case and increased energy density, that the Company will not be able to optimize the electrochemical behaviour of the pouch cell through laboratory experimentation or at all, that the Company will not be able to meet its overall timeline on the battery cell roadmap, that the service agreement with the BIC will not enable the Company to optimize its cell design and battery manufacturing equipment and the risk factors set out under the heading "Risk Factors" in the Company's annual information form dated November 04, 2025 available for review on the Company's profile at www.sedarplus.ca.
+Although management of the Company has attempted to identify important factors that could cause actual results to differ materially from those contained in forward-looking statements or forward-looking information, there may be other factors that cause results not to be as anticipated, estimated or intended. There can be no assurance that such statements will prove to be accurate, as actual results and future events could differ materially from those anticipated in such statements. Accordingly, readers should not place undue reliance on forward-looking statements and forward-looking information. Readers are cautioned that reliance on such information may not be appropriate for other purposes. The Company does not undertake to update any forward-looking statement, forward-looking information or financial out-look that are incorporated by reference herein, except in accordance with applicable securities laws.
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/308851
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
-        <v>How to Choose the Right Coiled HDMI Cable? (Source: Bespokecable)</v>
+        <v>Disney Legends in Conversation: Jerry Bruckheimer</v>
       </c>
       <c r="B482" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C482" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D482" t="str">
         <v>Media</v>
       </c>
       <c r="E482" t="str">
-        <v>https://www.prunderground.com/how-to-choose-the-right-coiled-hdmi-cable-source-bespokecable/00384420/</v>
+        <v>https://thewaltdisneycompany.com/news/disney-legend-jerry-bruckheimer/</v>
       </c>
       <c r="F482" t="str">
-        <v>The Complete 2026 Sourcing Guide for Businesses As with any area, the world ofÂ coiled HDMI cableÂ is a complex maze of specs, supplier promises, and hidden costs. âA bad sourcing decision not only results in defective cable for resellers, system integrators, and purchasing managers, but also leads to product returns, damaged customer relationships, and lost profits.... Read more » The post How to Choose the Right Coiled HDMI Cable? (Source: Bespokecable) first appeared on</v>
+        <v>The post Disney Legends in Conversation: Jerry Bruckheimer appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
-        <v>How to Choose the Right In-Wall HDMI Cable? (Source: Bespokecable)</v>
+        <v>Gatekeeper Announces C$3 Million FRA Transit Video Project</v>
       </c>
       <c r="B483" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C483" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D483" t="str">
-        <v>Retail, Media</v>
+        <v>Media</v>
       </c>
       <c r="E483" t="str">
-        <v>https://www.prunderground.com/how-to-choose-the-right-in-wall-hdmi-cable-source-bespokecable/00384405/</v>
+        <v>https://www.newsfilecorp.com/release/308778/Gatekeeper-Announces-C3-Million-FRA-Transit-Video-Project</v>
       </c>
       <c r="F483" t="str">
-        <v>Best suited for permanent in-wall and ceiling mounts in home theaters, corporate boardrooms, or digital signage systems. Designed for this critical application, the CL2-rated cable includes a pure fiber optic core that delivers the full 48Gbps (HDMI 2.1) bandwidth needed to transmit high-resolution signals, including 8K@60Hz/4K@120Hz up to 100m, while solving key installer pain points, including code-compliant fire safety; no signal degradation over long distances; and EMI immunity in a concealed run, giving flawless high-resolution AV performance. 90-degree angle option. The post How to Choose the Right In-Wall HDMI Cable? (Source: Bespokecable) first appeared on</v>
+        <v>Abbotsford, British Columbia--(Newsfile Corp. - August 10, 2026) - Gatekeeper Systems Inc. (TSXV: GSI) (OTC Pink: GKPRF) ("Gatekeeper" or the "Company"), a leader in video and data solutions for protecting people in transit, announces that its wholly-owned subsidiary, Gatekeeper Systems USA Inc., has received purchase orders to provide and install FRA compliant video and audio recording devices on passenger train lead locomotives (the "Project").Under the Project, Gatekeeper has entered a...</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
-        <v>How to Choose the Right HDMI Cable? (Source: Bespokecable)</v>
+        <v>Keek Social Inc. Announces $5 Million CAD Private Placement to Accelerate SaaS Model Transition</v>
       </c>
       <c r="B484" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C484" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D484" t="str">
-        <v>Retail, Gaming, Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E484" t="str">
-        <v>https://www.prunderground.com/how-to-choose-the-right-hdmi-cable-source-bespokecable/00384398/</v>
+        <v>https://www.newsfilecorp.com/release/308848/Keek-Social-Inc.-Announces-5-Million-CAD-Private-Placement-to-Accelerate-SaaS-Model-Transition</v>
       </c>
       <c r="F484" t="str">
-        <v>Let us start with an introduction to the cable that connects everything HDMI Cabling: The Core Pillar of Most Modern Home Theater, Gaming Rig &amp;amp; Pro AV System. HDMI has been the standard for uncompressed video and audio transmission since its release in 2002. With the number of versions, speed ratings, and specialty designs on... Read more » The post How to Choose the Right HDMI Cable? (Source: Bespokecable) first appeared on</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 10, 2026) - Keek Social Inc. (TSXV: KEEK) (OTC Pink: PRSNF) ("Keek" or the "Company"), a Toronto-based social media and live streaming platform, today announced a non-brokered private placement offering of units of the Company for aggregate gross proceeds of up to $5,000,000 CAD.Offering DetailsThe offering will consist of units of the Company at a price of 3.00 CAD for a period of two years from the date of issuance.The Company expects to close the...</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
-        <v>Conch Shell Productions Launches Multilingual CSP Artist Chat Initiative with Spanish- and French-Language Dubbing</v>
+        <v>Brayton Purcell LLP Releases The Best of From Dust to Verdict: Season 1, Part 1</v>
       </c>
       <c r="B485" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C485" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D485" t="str">
         <v>Media</v>
       </c>
       <c r="E485" t="str">
-        <v>https://www.pr.com/press-release/968844</v>
+        <v>https://www.prnewswire.com/news-releases/brayton-purcell-llp-releases-the-best-of-from-dust-to-verdict-season-1-part-1-302846657.html</v>
       </c>
       <c r="F485" t="str">
-        <v>Conch Shell Productions announced the expansion of its online CSP Artist Chat Series through Spanish- and French-language dubbing and translated content serving multilingual Caribbean and Caribbean diaspora communities. [PR.com]</v>
+        <v>New compilation episode brings together key excerpts from the first five episodes of the firm's artificial stone silicosis podcast NOVATO, Calif., Aug. 10, 2026 /PRNewswire/ -- Brayton Purcell LLP announces the release of The Best of From Dust to Verdict: Season 1, Part 1, a compilation...</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
-        <v>GenOptima Opens ChatGPT Citation Recovery Program as AI Search Visibility Becomes Operational</v>
+        <v>Wireless Microphone Market: How Digital Transmission Is Transforming Live Sound</v>
       </c>
       <c r="B486" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C486" t="str">
-        <v>PressReleaseNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D486" t="str">
-        <v>AI, Media</v>
+        <v>Media, Education</v>
       </c>
       <c r="E486" t="str">
-        <v>https://pressreleasenews.org/pressroom/genoptima-opens-chatgpt-citation-recovery-program-as-ai-search-visibility-becomes-operational</v>
+        <v>https://express-press-release.net/news/2026/08/10/1766452</v>
       </c>
       <c r="F486" t="str">
-        <v>GenOptima leads this 2026 program scope for companies that need ChatGPT visibility to become measurable, repeatable, and tied to source recovery rather than treated as a one-time content experiment.</v>
+        <v>The Wireless Microphone Market is gaining momentum as live entertainment, broadcasting, corporate communication, education, content creation, and large-scale events increasingly shift toward flexible audio systems. The market [read full press release...]</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
-        <v>QYOU Media To Release FY 2025 &amp;amp; Q1 2026 Financial Results Pre-Market Open on June 15th, 2026</v>
+        <v>Matt Maglodi Racing Announces New Small Business Motorsports Sponsorship Program Combining Grassroots Racing With Digital Marketing</v>
       </c>
       <c r="B487" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C487" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D487" t="str">
         <v>Media</v>
       </c>
       <c r="E487" t="str">
-        <v>https://www.prnewswire.com/news-releases/qyou-media-to-release-fy-2025--q1-2026-financial-results-pre-market-open-on-june-15th-2026-302799437.html</v>
+        <v>https://www.prnewswire.com/news-releases/matt-maglodi-racing-announces-new-small-business-motorsports-sponsorship-program-combining-grassroots-racing-with-digital-marketing-302846864.html</v>
       </c>
       <c r="F487" t="str">
-        <v>Management call to discuss results to be held on June 15th, 2026 at 1:30 PM EST TORONTO and LOS ANGELES and MUMBAI, India, June 12, 2026 /PRNewswire/ - QYOU Media Inc. (TSXV: QYOU) (OTCQB: QYOUF), a company operating in India and the United States marketing and distributing content...</v>
+        <v>New sponsorship model will give small businesses access to affordable online marketing, content and motorsports exposure while helping amateur racers offset the costs of competition MOORESVILLE, N.C., Aug. 10, 2026 /PRNewswire/ -- Matt Maglodi Racing today announced plans to launch a new...</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
-        <v>Marco Pharma International appears on the Enterprise Podcast Network</v>
+        <v>Professional magician launches YouTube channel to reach global audience</v>
       </c>
       <c r="B488" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C488" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D488" t="str">
-        <v>Healthcare, Media</v>
+        <v>Media</v>
       </c>
       <c r="E488" t="str">
-        <v>https://www.prnewswire.com/news-releases/marco-pharma-international-appears-on-the-enterprise-podcast-network-302799299.html</v>
+        <v>https://pressreleasenews.org/pressroom/professional-magician-launches-youtube-channel-to-reach-global-audience</v>
       </c>
       <c r="F488" t="str">
-        <v>Director of Operations Isaac Conyers IV discusses the company's practitioner-focused model and 35-year history ROSEBURG, Ore., June 12, 2026 /PRNewswire/ -- Marco Pharma International, a family-owned distributor of German biological medicines, has been featured on Enterprise Radio, a...</v>
+        <v>Ja-fire Magic Show, a professional magic act, has launched a YouTube channel to share performances and behind-the-scenes content, aiming to connect with a worldwide audience.</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
-        <v>New to The Street Broadcasting Saturday June 13th 630pm est ACROSS ...</v>
+        <v>Retired Marine Corps Major Chris Foster Endorses Michael Carbonara for Congress</v>
       </c>
       <c r="B489" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-08</v>
       </c>
       <c r="C489" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D489" t="str">
-        <v>Finance, Healthcare, Media</v>
+        <v>Media</v>
       </c>
       <c r="E489" t="str">
-        <v>https://pr-inside.com/new-to-the-street-broadcasting-saturday-june-13th-630pm-est-across-r5190966.htm</v>
+        <v>https://www.prnewswire.com/news-releases/retired-marine-corps-major-chris-foster-endorses-michael-carbonara-for-congress-302846561.html</v>
       </c>
       <c r="F489" t="str">
-        <v>(PR-inside.com) Brent Lucas, CEO of Envoy Medical (NASDAQ:COCH), Discusses the Company's Breakthrough Fully Implanted Hearing Device Designed to Deliver 24-Hour Hearing NEW YORK CITY, NY / ACCESS Newswire / June 12, 2026 / New to The Street announces its upcoming Saturday broadcast airing across Bloomberg Television in the United States, Latin America, and the Middle East and North Africa (MENA), featuring innovative public companies, entrepreneurs, and industry thought leaders. Leading this week's program is Brent Lucas, Chief Executive Officer of Envoy Medical (NASDAQ:COCH), who discusses the company's groundbreaking fully implanted hearing device technology designed to provide continuous 24-hour hearing . Envoy Medical continues ..</v>
+        <v>- Additional video source from Foster: https://drive.google.com/file/d/1We8XyEE-TO1fBNleOfCqcjVkZJ4JxrRq/view?usp=sharing - A twenty year Marine and veteran business leader backs Carbonara in Florida's 22nd Congressional District. Weston, Fla., Aug. 8, 2026 /PRNewswire/ -- Carbonara for...</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
-        <v>New to The Street Broadcasting Saturday June 13th 630pm est ACROSS BLOOMBERG TELEVISION IN THE U.S., LATIN AMERICA, AND MENA</v>
+        <v>Heated Rivalry will return to Sky and NOW in Spring 2027 exclusively in the UK and Ireland, with new additions to its lead cast</v>
       </c>
       <c r="B490" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-08</v>
       </c>
       <c r="C490" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D490" t="str">
-        <v>Finance, Healthcare, Media</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E490" t="str">
-        <v>https://www.newswire.com/news/new-to-the-street-broadcasting-saturday-june-13th-630pm-est-across-bloomberg</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358665</v>
       </c>
       <c r="F490" t="str">
-        <v>Brent Lucas, CEO of Envoy Medical (NASDAQ:COCH), Discusses the Company's Breakthrough Fully Implanted Hearing Device Designed to Deliver 24-Hour Hearing</v>
+        <v>Heated Rivalry, the steamy Sky Exclusive romantic drama adapted from Rachel Reid&amp;#39;s critically acclaimed&amp;amp;#8239;Game Changers&amp;amp;#8239;book series, is confirmed to return to Sky and streaming service NOW in Spring 2027, exclusively in the UK and Ireland. - - Today,&amp;amp;#8239; Justice Smith &amp;amp;#8239;(I Saw the TV Glow, Now You See Me: Now You Don&amp;#39;t) and&amp;amp;#8239; Charlie Gillespie &amp;amp;#8239;(One Night Only, Splitsville, Suze) have also been confirmed as new cast additions, playing Harris Drover and Troy B... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358665</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
-        <v>Ochrana od profesionálů: Výstražný systém Dahua AirShield představuje nový rozměr integrovaného inteligentního zabezpečení</v>
+        <v>'Operation Safed Sagar' Contributes Over US$24 Million To India's Economy</v>
       </c>
       <c r="B491" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C491" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D491" t="str">
         <v>Media</v>
       </c>
       <c r="E491" t="str">
-        <v>https://www.prnewswire.com/news-releases/ochrana-od-profesional-vystrany-system-dahua-airshield-pedstavuje-novy-rozmr-integrovaneho-inteligentniho-zabezpeeni-302799351.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358655</v>
       </c>
       <c r="F491" t="str">
-        <v>CHANG-ČOU, Čína, 12. června 2026 /PRNewswire/ -- Společnost Dahua Technology, přední světový poskytovatel řešení a služeb v oblasti AIoT se zaměřením na video, zdokonalila svůj inteligentní poplašný systém AirShield zásadními inovacemi ve čtyřech klíčových oblastech – cloudových službách,...</v>
+        <v>As Netflix marks ten years in India, Netflix Co-CEO Ted Sarandos announced that Operation Safed Sagar, the biggest and most ambitious Netflix India production to date, has contributed over US$24 million (over &amp;amp;#8377;215 crore) to the Indian economy. - - The production demonstrates The Netflix Effect &amp;#8212; the tangible impact that Netflix shows and films have beyond the screen by generating employment, supporting local businesses, advancing creative technology and investing in talent. - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358655</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
-        <v>Sobixel AI 3D Intraoral Scanner with Video Capture and AI Announced</v>
+        <v>Greater Naples Fire Commissioner Patrick Dearborn Endorses Michael Carbonara for Congress</v>
       </c>
       <c r="B492" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C492" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D492" t="str">
-        <v>AI, Healthcare, Media</v>
+        <v>Media</v>
       </c>
       <c r="E492" t="str">
-        <v>https://www.pr.com/press-release/967100</v>
+        <v>https://www.prnewswire.com/news-releases/greater-naples-fire-commissioner-patrick-dearborn-endorses-michael-carbonara-for-congress-302846371.html</v>
       </c>
       <c r="F492" t="str">
-        <v>Tap Medical has announced Sobixel AI, an innovative intraoral scanner that combines continuous 3D video capture with artificial intelligence. The device analyzes teeth for anomalies, assists dentists in treatment planning, and can automatically schedule patient appointments at a clinic. [PR.com]</v>
+        <v>- The Army veteran and Collier County first responder leader backs Carbonara in Florida's 22nd Congressional District. - Carbonara was featured as a guest on Dearborn's 'Next Question?' podcast. WESTON, Fla., Aug. 7, 2026 /PRNewswire/ -- Carbonara for Congress today announced that Patrick...</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
-        <v>Pharmacy Podcast Network and YARAL Pharma Announce "Care in Motion" ...</v>
+        <v>Disney Legends in Conversation: Jonas Brothers</v>
       </c>
       <c r="B493" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C493" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D493" t="str">
-        <v>Healthcare, Media</v>
+        <v>Media</v>
       </c>
       <c r="E493" t="str">
-        <v>https://pr-inside.com/pharmacy-podcast-network-and-yaral-pharma-announce-care-in-motion-r5190861.htm</v>
+        <v>https://thewaltdisneycompany.com/news/disney-legends-jonas-brothers/</v>
       </c>
       <c r="F493" t="str">
-        <v>(PR-inside.com) Tour will spotlight two Western Pennsylvania independent community pharmacies, Curtis Pharmacy and Asti's South Hills Pharmacy, highlighting the evolving role of privately owned pharmacies in serving patients and communities. PITTSBURGH, PA / ACCESS Newswire / June 12, 2026 / [The] Pharmacy Podcast Network and YARAL Pharma today announced the launch of the "Care in Motion" Community Tour, a regional initiative focused on visiting a select group of independent community pharmacies across Southwestern Pennsylvania. The tour will bring representatives from the Pharmacy Podcast Network and YARAL Pharma directly into local communities to meet with pharmacy owners and teams. Through in-person conversations, interviews, and ..</v>
+        <v>The post Disney Legends in Conversation: Jonas Brothers appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
-        <v>Pharmacy Podcast Network and YARAL Pharma Announce "Care in Motion" Community Tour Across Southwestern Pennsylvania</v>
+        <v>Coolita spúšťa prvú indonézsku FAST Media Alliance s poprednými vysielateľmi</v>
       </c>
       <c r="B494" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C494" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D494" t="str">
-        <v>Healthcare, Media</v>
+        <v>Media</v>
       </c>
       <c r="E494" t="str">
-        <v>https://www.newswire.com/news/pharmacy-podcast-network-and-yaral-pharma-announce-care-in-motion-community</v>
+        <v>https://www.prnewswire.com/news-releases/coolita-spua-prvu-indonezsku-fast-media-alliance-s-poprednymi-vysielatemi-302846307.html</v>
       </c>
       <c r="F494" t="str">
-        <v>Tour will spotlight two Western Pennsylvania independent community pharmacies, Curtis Pharmacy and Asti's South Hills Pharmacy, highlighting the evolving role of privately owned pharmacies in serving patients and communities.</v>
+        <v>JAKARTA, Indonézia, 7. august 2026 /PRNewswire/ -- V Jakarte bola spustená prvá indonézska aliancia v odvetví zameraná na FAST (Free Ad-supported Streaming TV – bezplatná streamovacia TV s reklamou), ktorá združuje vysielateľov, technologické spoločnosti a mediálne organizácie s cieľom...</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
-        <v>FlipHTML5 Flipbook Generator Converts Static Files into Interactive Digital Publications</v>
+        <v>Coolita startet Indonesiens erste „FAST Media Alliance" mit führenden Rundfunkanstalten</v>
       </c>
       <c r="B495" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C495" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D495" t="str">
         <v>Media</v>
       </c>
       <c r="E495" t="str">
-        <v>https://www.prunderground.com/fliphtml5-flipbook-generator-converts-static-files-into-interactive-digital-publications/00384167/</v>
+        <v>https://www.prnewswire.com/news-releases/coolita-startet-indonesiens-erste-fast-media-alliance-mit-fuhrenden-rundfunkanstalten-302846291.html</v>
       </c>
       <c r="F495" t="str">
-        <v>FlipHTML5 flipbook generator is a comprehensive digital publishing tool that transforms static documents into interactive flipbooks with realistic page-turning effects. It’s designed for businesses, marketers, educators, and content creators who need to present their materials in a more engaging and accessible digital format. The flipbook generator supports a wide range of file formats for conversion,... Read more » The post FlipHTML5 Flipbook Generator Converts Static Files into Interactive Digital Publications first appeared on</v>
+        <v>JAKARTA, Indonesien, 7. August 2026 /PRNewswire/ -- In Jakarta wurde Indonesiens erste Branchenallianz für FAST (Free Ad-supported Streaming TV) ins Leben gerufen, die Rundfunkanstalten, Technologieunternehmen und Medienorganisationen zusammenbringt, um die digitale Transformation des...</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
-        <v>NYSE Content Update: Fifth Third Bancorp Celebrates Historic Listing Transfer</v>
+        <v>Disney Legends in Conversation: Susan Egan</v>
       </c>
       <c r="B496" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C496" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D496" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E496" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-fifth-third-bancorp-celebrates-historic-listing-transfer-302799062.html</v>
+        <v>https://thewaltdisneycompany.com/news/disney-legend-susan-egan/</v>
       </c>
       <c r="F496" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, June 12, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>The post Disney Legends in Conversation: Susan Egan appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
-        <v>Wondershare Filmora Launches New Football-Themed Creative Assets and Global Creator Challenge to Celebrate the Season's Biggest Football Moments</v>
+        <v>Vadzo Imaging Introduces Innova-821CRS: AR0821 8.3MP HDR GigE Camera with PoE and ONVIF for Intelligent Industrial Surveillance</v>
       </c>
       <c r="B497" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C497" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D497" t="str">
-        <v>SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E497" t="str">
-        <v>https://www.prnewswire.com/news-releases/wondershare-filmora-launches-new-football-themed-creative-assets-and-global-creator-challenge-to-celebrate-the-seasons-biggest-football-moments-302799054.html</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-introduces-innova-821crs-ar0821-8-3mp-hdr-gige-camera-22841553</v>
       </c>
       <c r="F497" t="str">
-        <v>VANCOUVER, BC, June 12, 2026 /PRNewswire/ -- Wondershare, a global leader in digital productivity and creativity software, today announced that its flagship video editing software, Wondershare Filmora, has rolled out a new suite of football-themed creative resources and launched the "My...</v>
+        <v>Vadzo Imaging's Innova-821CRS is a 8.3MP HDR GigE camera built on the onsemi AR0821 CMOS sensor, engineered for industrial surveillance, smart city infrastructure, and machine vision deployments where extreme lighting differentials, multi-camera timing accuracy, and single cable installation determine whether a network camera node holds up in long-term outdoor and industrial service. In-pixel dual conversion gain delivers more than 140 dB of embedded HDR without motion artifacts, while Power over Ethernet, ONVIF compliance, and IEEE 1588 PTP synchronization bring the camera into standards-based video management and embedded vision networks alike.</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
-        <v>Focus Universal (FCUV) Reveals Further Aspects to Proprietary Deterministic AI Technologies - A New Class of Artificial Intelligence Designed for Certainty, Compliance, and Execution</v>
+        <v>Wizstar Launches Seedance 2.5 and MiniMax H3, Further Expanding Its AI Video Capabilities</v>
       </c>
       <c r="B498" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C498" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D498" t="str">
-        <v>AI, Retail, Media</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E498" t="str">
-        <v>https://www.newmediawire.com/news/focus-universal-fcuv-reveals-further-aspects-to-proprietary-deterministic-ai-technologies-a-new-class-of-artificial-intelligence-designed-for-certainty-compliance-and-execution-7087131</v>
+        <v>https://www.prnewswire.com/news-releases/wizstar-launches-seedance-2-5-and-minimax-h3--further-expanding-its-ai-video-capabilities-302846159.html</v>
       </c>
       <c r="F498" t="str">
-        <v>MONTEREY PARK, CA - June 12, 2026 ( NEWMEDIAWIRE ) - Today, nearly all mainstream artificial intelligence systems belong to a category known as Generative AI. Built upon Large Language Models (LLMs), Generative AI relies on massive amounts of training data and iterative optimization to produce increasingly relevant and useful responses. However, the probabilistic nature of these models means that they are fundamentally designed to identify the most likely or most appropriate answer among many possible answers, rather than a single, deterministic answer. As a result, Generative AI excels in applications where answers are inherently subjective or uncertain, such as content creation, article writing, business planning, market research, customer support, and human-computer interaction. In thes</v>
+        <v>NEW YORK, Aug. 7, 2026 /PRNewswire/ -- Wizstar, an enterprise AI content creation platform, announced the launch of Seedance 2.5 and MiniMax H3, further expanding its AI video capabilities and providing creators and enterprises with more powerful options for high-quality video production....</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
-        <v>Inman Unveils Reimagined Event Experience Ahead of Inman Connect San Diego 2026</v>
+        <v>Coolita lanza la primera alianza de medios FAST de Indonesia con las principales emisoras</v>
       </c>
       <c r="B499" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C499" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D499" t="str">
-        <v>AI, SaaS, Real Estate, Media</v>
+        <v>Media</v>
       </c>
       <c r="E499" t="str">
-        <v>https://www.prweb.com/releases/inman-unveils-reimagined-event-experience-ahead-of-inman-connect-san-diego-2026-302797811.html</v>
+        <v>https://www.prnewswire.com/news-releases/coolita-lanza-la-primera-alianza-de-medios-fast-de-indonesia-con-las-principales-emisoras-302846156.html</v>
       </c>
       <c r="F499" t="str">
-        <v>The leading authority in real estate news and media is leveling up the attendee experience at its Connect events with fresh programming formats, a new networking community platform, enhanced personal brand opportunities, AI-powered attendee tools, and the debut of an on-site podcast...</v>
+        <v>YAKARTA, Indonesia, 7 de agosto de 2026 /PRNewswire/ -- Se ha lanzado en Yakarta la primera alianza industrial de Indonesia dedicada a FAST (televisión en streaming gratuita con publicidad), reuniendo a emisoras, empresas tecnológicas y organizaciones de medios para apoyar la...</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
-        <v>Aurora Mobile MoonFox Data | iQIYI’s 2025 Revenue Continues to Decline, 2026 Accelerates Innovation to Break Through</v>
+        <v>Coolita uruchamia w Indonezji pierwszy sojusz medialny FAST z udziałem czołowych nadawców</v>
       </c>
       <c r="B500" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C500" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D500" t="str">
-        <v>Finance, AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E500" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/12/3310925/0/en/Aurora-Mobile-MoonFox-Data-iQIYI-s-2025-Revenue-Continues-to-Decline-2026-Accelerates-Innovation-to-Break-Through.html</v>
+        <v>https://www.prnewswire.com/news-releases/coolita-uruchamia-w-indonezji-pierwszy-sojusz-medialny-fast-z-udziaem-czoowych-nadawcow-302846153.html</v>
       </c>
       <c r="F500" t="str">
-        <v>iQIYI’s 2025 revenue fell 7%, but Q4 saw a recovery. Hit content, AI innovation, and overseas expansion are set to drive a 2026 rebound.</v>
+        <v>DŻAKARTA, Indonezja, 7 sierpnia 2026 r. /PRNewswire/ -- W Dżakarcie uruchomiono pierwszy w Indonezji sojusz branżowy poświęcony FAST (Free Ad-supported Streaming TV - bezpłatnej telewizji streamingowej finansowanej reklamami), który skupia nadawców, firmy technologiczne i organizacje...</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
-        <v>Von Profis geschützt: Das Dahua AirShield-Alarmsystem setzt neue Maßstäbe für integrierte intelligente Sicherheit</v>
+        <v>Společnost Coolita zahajuje první indonéskou iniciativu FAST Media Alliance ve spolupráci s předními vysílacími společnostmi</v>
       </c>
       <c r="B501" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C501" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D501" t="str">
         <v>Media</v>
       </c>
       <c r="E501" t="str">
-        <v>https://www.prnewswire.com/news-releases/von-profis-geschutzt-das-dahua-airshield-alarmsystem-setzt-neue-maWstabe-fur-integrierte-intelligente-sicherheit-302798751.html</v>
+        <v>https://www.prnewswire.com/news-releases/spolenost-coolita-zahajuje-prvni-indoneskou-iniciativu-fast-media-alliance-ve-spolupraci-s-pednimi-vysilacimi-spolenostmi-302846152.html</v>
       </c>
       <c r="F501" t="str">
-        <v>HANGZHOU, China, 11. Juni 2026 /PRNewswire/ -- Dahua Technology, ein weltweit führender Anbieter von AIoT-Lösungen und -Dienstleistungen mit Schwerpunkt Video, hat sein intelligentes Alarmsystem Dahua AirShield durch umfassende Verbesserungen in vier Kernsäulen weiterentwickelt:...</v>
+        <v>JAKARTA, Indonésie, 7. srpna 2026 /PRNewswire/ -- V Jakartě byla založena první indonéská profesní aliance zaměřená na FAST (Free Ad-supported Streaming TV, tj. bezplatné streamování televize s reklamami), která sdružuje vysílací společnosti, technologické firmy a mediální organizace s...</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
-        <v>Carbon Streaming Announces Annual General Meeting Results</v>
+        <v>Coolita запускает первый в Индонезии отраслевой альянс FAST Media Alliance совместно с ведущими телерадиовещательными компаниями</v>
       </c>
       <c r="B502" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C502" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D502" t="str">
         <v>Media</v>
       </c>
       <c r="E502" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/12/3310873/0/en/Carbon-Streaming-Announces-Annual-General-Meeting-Results.html</v>
+        <v>https://www.prnewswire.com/news-releases/coolita-------fast-media-alliance------302846149.html</v>
       </c>
       <c r="F502" t="str">
-        <v>Carbon Streaming Announces Annual General Meeting Results</v>
+        <v>ДЖАКАРТА, Индонезия, 7 августа 2026 г. /PRNewswire/ -- В Джакарте создан первый в Индонезии отраслевой альянс, посвященный развитию FAST (Free Ad-supported Streaming TV), объединивший телерадиовещательные компании, технологические предприятия и медиа-организации для содействия цифровой...</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="str">
-        <v>Radial Entertainment Names Brendon Thomas As Chief Revenue Officer</v>
+        <v>Coolita lance la première alliance des médias FAST d'Indonésie en collaboration avec les principaux diffuseurs</v>
       </c>
       <c r="B503" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C503" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D503" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E503" t="str">
-        <v>https://www.prnewswire.com/news-releases/radial-entertainment-names-brendon-thomas-as-chief-revenue-officer-302798647.html</v>
+        <v>https://www.prnewswire.com/news-releases/coolita-lance-la-premiere-alliance-des-medias-fast-dindonesie-en-collaboration-avec-les-principaux-diffuseurs-302846148.html</v>
       </c>
       <c r="F503" t="str">
-        <v>Streaming Distribution Leader to Drive Global Monetization Across Radial's Expanding 70,000+ Title Content Library and Lead New Business Growth LOS ANGELES and NEW YORK, June 11, 2026 /PRNewswire/ -- Radial Entertainment, operator of the largest independent catalog of film and television...</v>
+        <v>JAKARTA, Indonésie, 7 août 2026 /PRNewswire/ -- La première alliance sectorielle d'Indonésie consacrée à la télévision FAST (Free Ad-supported Streaming TV, télévision en streaming gratuite financée par la publicité) a été lancée à Jakarta. Elle réunit des radiodiffuseurs, des entreprises...</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
-        <v>S profesionálnou ochranou: poplašný systém Dahua AirShield nanovo definuje integrované inteligentné zabezpečenie</v>
+        <v>HelloNation Awards Up to $23,500 in Scholarships to Student Filmmakers Nationwide</v>
       </c>
       <c r="B504" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C504" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D504" t="str">
-        <v>Media</v>
+        <v>Media, Education</v>
       </c>
       <c r="E504" t="str">
-        <v>https://www.prnewswire.com/news-releases/s-profesionalnou-ochranou-poplany-system-dahua-airshield-nanovo-definuje-integrovane-inteligentne-zabezpeenie-302798620.html</v>
+        <v>https://www.prnewswire.com/news-releases/hellonation-awards-up-to-23-500-in-scholarships-to-student-filmmakers-nationwide-302846143.html</v>
       </c>
       <c r="F504" t="str">
-        <v>CHANG-ČOU, Čína, 12. júna 2026 /PRNewswire/ -- Spoločnosť Dahua Technology, popredný svetový poskytovateľ riešení a služieb umelej inteligencie v oblasti internetu vecí zameraných na video, ďalej vylepšila svoj inteligentný poplašný systém AirShield prostredníctvom komplexných...</v>
+        <v>Winners of the 2026 Student Video Scholarship Contest represent Washington, D.C., California, and Texas, with regional finalists recognized from Honolulu to New England ROCHESTER, N.Y., Aug. 7, 2026 /PRNewswire/ -- HelloNation today announced the winners of its 2026 Student Video...</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
-        <v>Zeus North America Mining Corp. Announces Marketing and Investor Relations ...</v>
+        <v>The Audi Nuvolari in 405 days</v>
       </c>
       <c r="B505" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C505" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D505" t="str">
-        <v>Media</v>
+        <v>Automotive, Media</v>
       </c>
       <c r="E505" t="str">
-        <v>https://pr-inside.com/zeus-north-america-mining-corp-announces-marketing-and-investor-relations-r5190668.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358641</v>
       </c>
       <c r="F505" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / June 11, 2026 /ZEUS NORTH AMERICA MINING CORP. (CSE:ZEUS)(OTCQB:ZUUZF)(FRANKFURT:O92) (THE "COMPANY" OR "ZEUS") is pleased to announce that it has engaged Machai Capital Inc., Capital Gain Media Inc., and Senergy Communications Capital Inc. to provide marketing and investor relations services to the Company. The Company has entered into a digital marketing services agreement with Machai Capital Inc. ("Machai") dated April 20, 2026, pursuant to which Machai will provide branding, content and data optimization, Search Engine Optimization ("SEO"), Search Engine Marketing ("SEM"), lead generation, digital marketing, social media marketing, email marketing and brand marketing services. The ..</v>
+        <v>- - &amp;#8226; Agile collaboration: a focused project team created a supercar in record time - &amp;#8226; Gabriel Bortoleto and Nico H�lkenberg, drivers for the Audi Revolut F1 Team, tested the supercar during the development phase - &amp;#8226; A making-of video offers insights into the development journey of the Audi Nuvolari and the close collaboration within the project team - - - 405 days from the first sketch to the drivable prototype: the Audi Nuvolari demonstrates a new pace in vehicle development at Audi. The... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358641</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
-        <v>Maris-Tech Announces Receipt of Nasdaq Conditional Compliance Determination Regarding Minimum Stockholders' Equity Requirement</v>
+        <v>AZIO AI Holdings Inc. (NASDAQ: AZIO) Signs Key Agreement, Establishes Focus on AI Compute Infrastructure</v>
       </c>
       <c r="B506" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C506" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D506" t="str">
-        <v>Finance, AI, Media</v>
+        <v>Finance, AI, SaaS, Media</v>
       </c>
       <c r="E506" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/11/3310826/0/en/Maris-Tech-Announces-Receipt-of-Nasdaq-Conditional-Compliance-Determination-Regarding-Minimum-Stockholders-Equity-Requirement.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/07/3341133/0/en/azio-ai-holdings-inc-nasdaq-azio-signs-key-agreement-establishes-focus-on-ai-compute-infrastructure.html</v>
       </c>
       <c r="F506" t="str">
-        <v>Rehovot, Israel, June 11, 2026 (GLOBE NEWSWIRE) -- Maris-Tech Ltd. (Nasdaq: MTEK, MTEKW) (“Maris-Tech” or the “Company”), a global leader in artificial intelligence (“AI”)-based edge video processing technology, today announced that it has received a letter from the Listing Qualifications staff of The Nasdaq Stock Market LLC ("Nasdaq") notifying the Company that Nasdaq has determined that the Company currently complies with the minimum stockholders' equity requirement for continued listing on the Nasdaq Capital Market under Listing Rule 5550(b)(1).</v>
+        <v>NEW YORK, Aug. 07, 2026 (GLOBE NEWSWIRE) -- via AINewsWire — AZIO AI Holdings Inc. (NASDAQ: AZIO) today announces its placement in an editorial published by AINewsWire ("AINW"), one of 75+ brands within the Dynamic Brand Portfolio @ IBN ( InvestorBrandNetwork ) , a specialized communications platform with a focus on financial news and content distribution for private and public companies and the investment community.</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
-        <v>InterDigital Declares Regular Quarterly Cash Dividend</v>
+        <v>NYSE Content Update: Pinnacle Acquisition + Ticketplus to Debut for Trade</v>
       </c>
       <c r="B507" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C507" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D507" t="str">
-        <v>Finance, AI, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E507" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/11/3310804/24691/en/InterDigital-Declares-Regular-Quarterly-Cash-Dividend.html</v>
+        <v>https://www.prnewswire.com/news-releases/nyse-content-update-pinnacle-acquisition--ticketplus-to-debut-for-trade-302846063.html</v>
       </c>
       <c r="F507" t="str">
-        <v>WILMINGTON, Del., June 11, 2026 (GLOBE NEWSWIRE) -- InterDigital, Inc. (Nasdaq: IDCC), a wireless, video and AI technology research and development company, today announced that its Board of Directors has declared a regular quarterly cash dividend of $0.70 per share on its common stock payable on or about July 22, 2026, to shareholders of record at the close of business on July 8, 2026.</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 7, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
-        <v>BOXABL Introduces Rego-Brix Lunar Radiation Shielding Concept</v>
+        <v>OiiOii AI Launches Full-Capacity Seedance 2.5 Today, No Queue, No Waitlist</v>
       </c>
       <c r="B508" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C508" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D508" t="str">
-        <v>Real Estate, Retail, Media</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E508" t="str">
-        <v>https://www.newmediawire.com/news/boxabl-introduces-rego-brix-lunar-radiation-shielding-concept-7087123</v>
+        <v>https://www.prnewswire.com/news-releases/oiioii-ai-launches-full-capacity-seedance-2-5-today-no-queue-no-waitlist-302846027.html</v>
       </c>
       <c r="F508" t="str">
-        <v>LOS ANGELES, CA - June 11, 2026 ( NEWMEDIAWIRE ) - BOXABL introduced Rego-Brix, a modular radiation-shielding concept designed to utilize lunar regolith to help protect future moon habitats from galactic cosmic radiation. Presented in the company’s video, “DON’T DIE ON THE MOON (Part 2) - Rego-Brix by BOXABL,” the concept features foldable, nestable components that can be transported efficiently and filled on-site with locally sourced lunar material to create protective barriers around living quarters, reducing the need to launch shielding materials from Earth. Rego-Brix is envisioned as a companion system to BOXABL’s UFO foldable habitat concept, creating a potential framework for deployable off-world housing paired with locally sourced radiation shielding. BOXABL said it holds patents re</v>
+        <v>Full-Capacity Launch Includes a Limited-Time Double Seedance-Credits Offer, Plus Generation From $0.06 per Second LOS ANGELES, Aug. 7, 2026 /PRNewswire/ -- OiiOii AI, the world's first AI animation Agent platform, today announced that Seedance 2.5, ByteDance's newest AI video generation...</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
-        <v>FarmDroid Field Robot Featured in “Clarkson’s Farm” / Autonomous Seeding and Weeding Robot Showcased on Prime Video</v>
+        <v>/C O R R E C T I O N -- Trip.com Group/</v>
       </c>
       <c r="B509" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C509" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D509" t="str">
-        <v>Energy, Media</v>
+        <v>Media</v>
       </c>
       <c r="E509" t="str">
-        <v>https://pressat.co.uk/releases/farmdroid-field-robot-featured-in-clarksons-farm-autonomous-seeding-and-weeding-robot-showcased-on-prime-video-2e754bffd057641b7120c8b52aa0c7aa/</v>
+        <v>https://www.prnewswire.com/news-releases/tripcom-group-releases-2025-sustainability-report-announces-new-global-paid-paternity-leave-policy-302845675.html</v>
       </c>
       <c r="F509" t="str">
-        <v>Thursday 11 June, 2026 Odense, Denmark, June 11, 2026 – The hit Prime Video series Clarkson’s Farm features the autonomous field robot FarmDroid FD20 in its latest episode, airing today. Operating on Jeremy Clarkson’s Diddly Squat Farm, the solar-powered robot demonstrates how automation, precision seeding, and mechanical weeding can help farmers improve efficiency while supporting more sustainable crop production. Clarkson first discovered FarmDroid at LAMMA 2025 while looking for ways to reduce manual labour on the farm. He was impressed by the robot’s ability to carry out both seeding and weed control with exceptional precision. The FarmDroid FD20 autonomously performs seeding and mechanical weeding with GPS accuracy of up to eight millimetres. By recording the exact position of every s</v>
+        <v>In the news release, Trip.com Group Releases 2025 Sustainability Report, Announces New Global Paid Paternity Leave Policy, issued 06-Aug-2026 by Trip.com Group over PR Newswire, we are advised by the company that it contains erroneous content . The complete, corrected release follows:...</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
-        <v>Vadzo Imaging Positions Falcon-234CGS as an AR0234 Global Shutter USB Camera for Distortion-Free SLAM-Based AMR Navigation</v>
+        <v>Coolita launches Indonesia's first FAST Media Alliance with leading broadcasters</v>
       </c>
       <c r="B510" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C510" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D510" t="str">
-        <v>AI, SaaS, Automotive, Media</v>
+        <v>Media</v>
       </c>
       <c r="E510" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-positions-falcon-234cgs-as-an-ar0234-global-shutter-usb-22793969</v>
+        <v>https://www.prnewswire.com/news-releases/coolita-launches-indonesias-first-fast-media-alliance-with-leading-broadcasters-302845961.html</v>
       </c>
       <c r="F510" t="str">
-        <v>Vadzo's Falcon-234CGS is an AR0234 Global Shutter USB Camera built on the Onsemi AR0234 sensor, delivering 2MP color global shutter imaging at 1920&amp;times;1200, streaming at 1080p@60fps, 720p@60fps, and VGA@90fps, and UVC-compliant USB 3.0 integration for autonomous mobile robotics, SLAM-based navigation, and edge AI applications where frame-accurate capture under continuous robot motion is a non-negotiable system requirement. As a compact 2MP Global Shutter USB Camera in Vadzo's USB camera series, it connects via USB Type C to Windows, Linux, and Android hosts with zero custom driver requirement, delivering simultaneous full-pixel global shutter exposure across every operating resolution.</v>
+        <v>JAKARTA, Indonesia, Aug. 7, 2026 /PRNewswire/ -- Indonesia's first industry alliance dedicated to FAST (Free Ad-supported Streaming TV) has been launched in Jakarta, bringing together broadcasters, technology companies and media organisations to support the digital transformation of...</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
-        <v>EBSCO Clinical Decisions and AWHONN Partner to Drive Clinical Excellence in Women's Health, Obstetric and Neonatal Nursing</v>
+        <v>Schiphol opens its largest Privium Lounge at the airport</v>
       </c>
       <c r="B511" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C511" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D511" t="str">
-        <v>SaaS, Healthcare, Media</v>
+        <v>Media</v>
       </c>
       <c r="E511" t="str">
-        <v>https://www.prnewswire.com/news-releases/ebsco-clinical-decisions-and-awhonn-partner-to-drive-clinical-excellence-in-womens-health-obstetric-and-neonatal-nursing-302798278.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358618</v>
       </c>
       <c r="F511" t="str">
-        <v>Collaboration brings AWHONN's expert clinical validation to content within EBSCO's Dynamic Health™ platform, supporting frontline obstetric and neonatal nurses with evidence-based practice at the point of care WASHINGTON, June 11, 2026 /PRNewswire/ -- The Association of Women's Health,...</v>
+        <v>A final video call, some last-minute work or simply relaxing before departure. Travellers can enjoy all of this in the new Privium ClubLounge South at Schiphol. Interior architects D/DOCK designed the lounge, which has been developed exclusively for Privium Plus members and is conveniently located near the B, C, and future A gates. Covering more than 800 square metres and accommodating up to 125 guests, it is the largest Privium Lounge at Schiphol. Travellers will find everything they nee... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358618</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
-        <v>US Head Coach Mauricio Pochettino chooses Globant's Coaching Platform, Sportian Performance, for team analytics and real-time decision-making</v>
+        <v>[Infographic] [Galaxy Unpacked July 2026] Samsung Members Stars Share Their Favorite Features of the New Galaxy Devices</v>
       </c>
       <c r="B512" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C512" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D512" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E512" t="str">
-        <v>https://www.prnewswire.com/news-releases/us-head-coach-mauricio-pochettino-chooses-globants-coaching-platform-sportian-performance-for-team-analytics-and-real-time-decision-making-302798215.html</v>
+        <v>https://news.samsung.com/global/infographic-galaxy-unpacked-july-2026-samsung-members-stars-share-their-favorite-features-of-the-new-galaxy-devices</v>
       </c>
       <c r="F512" t="str">
-        <v>The platform provides advanced match data, video and AI-powered insights in a single location to help with match preparation, live and post-match analysis NEW YORK, June 11, 2026 /PRNewswire/ -- Globant today announced that Mauricio Pochettino, head coach of the United States Men's...</v>
+        <v>From July 22 to 24, Samsung Electronics brought together 51 Samsung Members Stars from 17 countries for Galaxy Community Connect July 2026 in London. Samsung Members Stars are highly engaged Galaxy users who consistently create high-quality content and actively contribute to the Samsung Members platform. Participants attended Galaxy Unpacked July 2026 and explored various parts […]</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
-        <v>Maestro Andrea Bocelli, David Guetta, Megan Thee Stallion and Ejae Unite on DNA, the Official FIFA World Cup 2026™ Anthem</v>
+        <v>[Video] Smarter Fitness and Everyday Wellness With New Galaxy Watch</v>
       </c>
       <c r="B513" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C513" t="str">
-        <v>WebWire</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D513" t="str">
         <v>Media</v>
       </c>
       <c r="E513" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356123</v>
+        <v>https://news.samsung.com/global/video-smarter-fitness-and-everyday-wellness-with-new-galaxy-watch</v>
       </c>
       <c r="F513" t="str">
-        <v>Today, the FIFA World Cup&amp;#8482; unveils DNA, the Official FIFA World Cup 2026&amp;#8482; Anthem, performed by legendary tenor Maestro Andrea Bocelli; global DJ and producer David Guetta; three-time Grammy Award Winning superstar Megan Thee Stallion; Academy Award, Grammy Award and Golden Globe Award-winning singer and songwriter EJAE, marking a defining musical moment for the tournament. DNA is available now on all streaming platforms. - - Arriving ahead of the FIFA World Cup 2026, DNA brings together... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356123</v>
+        <v>From rugged mountain trails to a restful night’s sleep, wearable devices are making everyday life smarter. Samsung Electronics’ new Galaxy Watch Ultra2 and Galaxy Watch9 support healthier lifestyles with advanced fitness tracking and everyday wellness features. Galaxy Watch Ultra2 helps runners maintain their pace in different environments with Trail Run, while Galaxy Watch9 provides personalized […]</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="str">
-        <v>Disney+ and Hulu Created a Nostalgic Mini Mall Based on Fan Favorite Throwbacks</v>
+        <v>FAMILIARITÉ: A Poetic Convergence of Cinema and Literature</v>
       </c>
       <c r="B514" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C514" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D514" t="str">
-        <v>Media, Education</v>
+        <v>Media</v>
       </c>
       <c r="E514" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356108</v>
+        <v>https://www.prnewswire.com/news-releases/familiarite-a-poetic-convergence-of-cinema-and-literature-302845669.html</v>
       </c>
       <c r="F514" t="str">
-        <v>From June 6&amp;#8211;7, Disney+ and Hulu transformed Westfield Century City into the Disney+ Hulu Throwbacks Mini Mall, a limited&amp;amp;#8209;time experiential activation that invited fans to celebrate classic titles and anniversaries such as High School Musical&amp;#39; s 20th and Lizzie McGuire &amp;#39;s 25th. The retro&amp;amp;#8209;inspired mini&amp;amp;#8209;mall blended interactive elements and cultural nostalgia to connect audiences with timeless stories. - - The experience featured immersive activations highlighting fan&amp;amp;#8... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356108</v>
+        <v>DJI and Cannes-honored Icon Isabelle Reunite Two Women's Voices Across Centuries — Shot Entirely on the Osmo Pocket 4P SHENZHEN, China, Aug. 7, 2026 /PRNewswire/ -- DJI, the global leader in civilian drones and creative camera technology, unveiled FAMILIARITÉ, an original short video...</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
-        <v>Vox Royalty Notes Material Mine Life Extension and Expansion Studies ...</v>
+        <v>ArchieVerse Announces Major Platform Update</v>
       </c>
       <c r="B515" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C515" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D515" t="str">
-        <v>Finance, Media</v>
+        <v>AI, SaaS, Real Estate, Media</v>
       </c>
       <c r="E515" t="str">
-        <v>https://pr-inside.com/vox-royalty-notes-material-mine-life-extension-and-expansion-studies-r5190580.htm</v>
+        <v>https://www.newsfilecorp.com/release/308354/ArchieVerse-Announces-Major-Platform-Update</v>
       </c>
       <c r="F515" t="str">
-        <v>(PR-inside.com) DENVER, CO / ACCESS Newswire / June 11, 2026 / Vox Royalty Corp. (NASDAQ:VOXR) (TSX:VOXR) ("Vox" or the "Company"), a returns-focused mining royalty and streaming company, is pleased to announce that on June 10, 2026, Allied Gold Corporation ("Allied Gold") outlined an updated integrated production plan that extends the mine life of the Bonikro gold mine ("Bonikro") in Côte d'Ivoire to 2036(1). Vox holds an uncapped gold offtake-stream covering 50% of gold production from Bonikro, acquired in September 2025 as part of the portfolio of assets acquired from Deterra Royalties Limited (the "Global Gold Portfolio"), at which time Bonikro's disclosed ..</v>
+        <v>Miami, Florida--(Newsfile Corp. - August 7, 2026) - ArchieVerse,  the AI-powered real estate platform known as "The Everything App," today announced a major update to its AI model and platform, introducing direct in-app voice and video calling and expanding its verified listing capabilities.To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/9405/308354_829a08e114d16a08_001full.jpgIn-App Voice and Video Calling Without Sharing Personal Contact...</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
-        <v>NYSE Content Update: Visa Announces Payments Partnership with OpenAI</v>
+        <v>FlipHTML5 Makes It Easier to Create Flipbook From PDF Online</v>
       </c>
       <c r="B516" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C516" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D516" t="str">
-        <v>Finance, Media</v>
+        <v>SaaS, Media, Education</v>
       </c>
       <c r="E516" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-visa-announces-payments-partnership-with-openai-302798075.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358613</v>
       </c>
       <c r="F516" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, June 11, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>PDF remains a common format for brochures, reports, catalogs, learning materials, and magazines, but a static attachment can create friction for audiences who expect content to open quickly on the web. FlipHTML5 helps users create flipbook from PDF, giving organizations a direct route from a finished document to an online publication. - - Users begin by uploading a PDF to FlipHTML5. The platform converts its pages into an HTML5 flipbook with realistic page-turning effects while retaining... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358613</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
-        <v>Pay Them Faster. Watch the Price Drop. A 48-Year Veteran Makes the Case for Rewiring Healthcare from the Inside.</v>
+        <v>China's Rail Power on a Banknote: How Qingdao-Made Rail Technology Is Supporting the UAE's Modern Transport Development</v>
       </c>
       <c r="B517" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C517" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D517" t="str">
         <v>Media</v>
       </c>
       <c r="E517" t="str">
-        <v>https://www.pr.com/press-release/970849</v>
+        <v>https://www.prnewswire.com/news-releases/chinas-rail-power-on-a-banknote-how-qingdao-made-rail-technology-is-supporting-the-uaes-modern-transport-development-302845672.html</v>
       </c>
       <c r="F517" t="str">
-        <v>Lawrence Thompson, founder and CEO of Benefit Systems Inc. and a nearly five-decade veteran of the payer, TPA, and self-insurance industries, joined the CLEARly Beneficial Podcast with a set of proposals that are specific, documented, and ready to implement. The system does not need more diagnosis. It needs someone willing to pull the trigger. [PR.com]</v>
+        <v>QINGDAO, China, Aug. 4, 2026 /PRNewswire/ -- A news report from iQingdao: In July 2026, iQingdao planned and produced a feature video titled China's Rail Power on a Banknote, drawing inspiration from the appearance of a CRRC Sifang-made train on the UAE's new AED 100 polymer banknote....</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
-        <v>The Framework Already Exists. The Question is Whether Anyone Will Use It.</v>
+        <v>Disney Legends in Conversation: Chris Berman</v>
       </c>
       <c r="B518" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C518" t="str">
-        <v>PR.com</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D518" t="str">
-        <v>Healthcare, Media</v>
+        <v>Media</v>
       </c>
       <c r="E518" t="str">
-        <v>https://www.pr.com/press-release/970850</v>
+        <v>https://thewaltdisneycompany.com/news/disney-legend-chris-berman/</v>
       </c>
       <c r="F518" t="str">
-        <v>Peter Hayes, retired president and CEO of the Healthcare Purchaser Alliance of Maine, former benefits director at Hannaford Supermarkets, and two-time gubernatorial appointee to Maine’s Health Care Reform Commission, joined the CLEARly Beneficial Podcast to make the case that American healthcare does not lack solutions. It lacks the will to implement them. [PR.com]</v>
+        <v>The post Disney Legends in Conversation: Chris Berman appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
-        <v>NextTrip Acquires Controlling Interest in Fully Licensed TikTok Partner ...</v>
+        <v>Evolve ETFs (CUTE) Closes the Market</v>
       </c>
       <c r="B519" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C519" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D519" t="str">
-        <v>Finance, SaaS, Media</v>
+        <v>Finance, Energy, Media</v>
       </c>
       <c r="E519" t="str">
-        <v>https://pr-inside.com/nexttrip-acquires-controlling-interest-in-fully-licensed-tiktok-partner-r5190570.htm</v>
+        <v>https://www.newsfilecorp.com/release/308494/Evolve-ETFs-CUTE-Closes-the-Market</v>
       </c>
       <c r="F519" t="str">
-        <v>(PR-inside.com) Acquisition expands NextTrip's content-to-commerce platform through creator communities, entertainment experiences, audience acquisition, travel commerce, and media monetization opportunities SANTA FE, NM / ACCESS Newswire / June 11, 2026 / NextTrip, Inc. (NASDAQ:NTRP) ("NextTrip," "the Company," "we," "our," or "us"), a technology-forward travel and media company defining the intersection of media and travel, today announced that it has acquired a controlling interest inYADA Commerce Inc("YADA"), a fully licensed TikTok Partner Agency and creator-commerce platform focused on influencer engagement, audience development, digital commerce, and music artist promotional events. Highlights of the Transaction Adds a Fully Licensed TikTok Partner Agency providing access to creator</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 6, 2026) - Elliot Johnson, Chief Investment Officer and Chief Operating Officer, and Kaitlin Thompson, EVP, Head of Product Strategy from Evolve ETFs ("Evolve" or the "Company"), and their team, joined Keith Wu, Head, Exchange Traded Products, Toronto Stock Exchange ("TSX"), to close the market to celebrate the launch of the Company's new ETF:Evolve Canadian Utilities Yield Fund (TSX: CUTE)Cannot view this video? ...</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
-        <v>NextTrip Acquires Controlling Interest in Fully Licensed TikTok Partner Agency YADA, Accelerating Vision to Build a Global Creator, Entertainment and Travel Commerce Ecosystem</v>
+        <v>Beta Testing AI-Powered Search and Discovery on ESPN and Disney+</v>
       </c>
       <c r="B520" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C520" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D520" t="str">
-        <v>Finance, SaaS, Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E520" t="str">
-        <v>https://www.newswire.com/news/nexttrip-acquires-controlling-interest-in-fully-licensed-tiktok-22796418</v>
+        <v>https://thewaltdisneycompany.com/news/ai-powered-search-espn-disney-plus/</v>
       </c>
       <c r="F520" t="str">
-        <v>Acquisition expands NextTrip's content-to-commerce platform through creator communities, entertainment experiences, audience acquisition, travel commerce, and media monetization opportunities</v>
+        <v>The post Beta Testing AI-Powered Search and Discovery on ESPN and Disney+ appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
-        <v>Mega Matrix Provides Response to Unusual Market Activity</v>
+        <v>BBC Radio 4's acclaimed science and comedy podcast The Infinite Monkey Cage returns with guest presenters Adam Rutherford and Jessica Fostekew</v>
       </c>
       <c r="B521" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C521" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D521" t="str">
-        <v>Finance, SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E521" t="str">
-        <v>https://www.prnewswire.com/news-releases/mega-matrix-provides-response-to-unusual-market-activity-302797651.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358598</v>
       </c>
       <c r="F521" t="str">
-        <v>SINGAPORE, June 11, 2026 /PRNewswire/ -- Mega Matrix Inc. ("MPU" or the "Company") (NYSE American: MPU), a global short-drama streaming platform operator and digital asset treasury strategy company, today announced that the Company had become aware of unusual trading activity in its Class...</v>
+        <v>Since 2009, The Infinite Monkey Cage has brought together leading scientists, comedians and curious minds for its trademark witty, irreverent discussions on the world according to science. Now the Cage is expanding, with broadcaster, author and science journalist Adam Rutherford and award-winning comedian Jessica Fostekew stepping in as guest presenters for a new series. - - With Professor Brian Cox away on tour, the next instalment will see Adam and Jessica explore everything from human hi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358598</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="str">
-        <v>Protected by Professionals: Dahua AirShield Alarm System Redefines Integrated Intelligent Security</v>
+        <v>PBS and ITVS Announce Season 2 of Acclaimed Docuseries 'Ritual' on Pbs Documentaries</v>
       </c>
       <c r="B522" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C522" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D522" t="str">
-        <v>SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E522" t="str">
-        <v>https://www.prnewswire.com/news-releases/protected-by-professionals-dahua-airshield-alarm-system-redefines-integrated-intelligent-security-302797903.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358597</v>
       </c>
       <c r="F522" t="str">
-        <v>HANGZHOU, China, June 11, 2026 /PRNewswire/ -- Dahua Technology, a world-leading video-centric AIoT solution and service provider, further advanced its AirShield intelligent alarm system through comprehensive upgrades across four core pillars — cloud services, video verification,...</v>
+        <v>PBS Digital Studios and ITVS, the award-winning co-producer of independent documentary films, announced that the highly anticipated second season of RITUAL will premiere Thursday, August 6 onthe PBS DOCUMENTARIES YouTube channel. Co-produced by Louisiana Public Broadcasting (LPB) and ITVS and presented by INDEPENDENT LENS, each episode explores how sacred rituals and everyday traditions across the American South shape identity, preserve history, and sustain communitie... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358597</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="str">
-        <v>Yoodli Launches Auto-Generated Learning Content, Bringing Content Creation Inside the AI Roleplay Platform</v>
+        <v>Disney Legends in Conversation: Lin-Manuel Miranda</v>
       </c>
       <c r="B523" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C523" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D523" t="str">
-        <v>AI, SaaS, Media, Education</v>
+        <v>Media</v>
       </c>
       <c r="E523" t="str">
-        <v>https://www.prnewswire.com/news-releases/yoodli-launches-auto-generated-learning-content-bringing-content-creation-inside-the-ai-roleplay-platform-302797719.html</v>
+        <v>https://thewaltdisneycompany.com/news/disney-legend-lin-manuel-miranda/</v>
       </c>
       <c r="F523" t="str">
-        <v>New capability transforms existing decks, docs, and playbooks into roleplay-ready learning content in minutes SEATTLE, June 11, 2026 /PRNewswire/ -- Yoodli, the AI-powered experiential learning platform trusted by enterprise teams at Google, Snowflake, Databricks, and ServiceNow, today...</v>
+        <v>The post Disney Legends in Conversation: Lin-Manuel Miranda appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="str">
-        <v>Ways to watch Football Fest 2026 on Twitch</v>
+        <v>A Wave of New Dining and Retail Destinations Announced for Cotino Bay Beach, Dining, Shops Waterfront Town Center in Rancho Mirage</v>
       </c>
       <c r="B524" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C524" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D524" t="str">
-        <v>Media</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E524" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356085</v>
+        <v>https://www.prnewswire.com/news-releases/a-wave-of-new-dining-and-retail-destinations-announced-for-cotino-bay-beach-dining-shops-waterfront-town-center-in-rancho-mirage-302845055.html</v>
       </c>
       <c r="F524" t="str">
-        <v>Starting Thursday, the world will turn their eyes to North America as it hosts the biggest football celebration in the world. Twitch is joining in on the fun through Football Fest 2026 with exclusive IRL streaming events, badges, emote drops, and more. - - Twitch creators from around the world will come together to celebrate with their communities. From the curated Football Fest category to IRL streamer events, Twitch will give Chat an exclusive front row seat to the celebrations. - - W... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356085</v>
+        <v>The collection— including Mexican restaurant Asada Cantina + Kitchen, artisan marketplace Mojave Flea Trading Post, Italian concept SottoSopra and more—scheduled to open to the public in spring 2027 RANCHO MIRAGE, Calif., Aug. 6, 2026 /PRNewswire/ -- Today, Storyliving by Disney announced...</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="str">
-        <v>Bringing Fans Close to the World Cup on Snapchat</v>
+        <v>Online Elevation Fund to Boost Five Creator-led Businesses</v>
       </c>
       <c r="B525" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C525" t="str">
         <v>WebWire</v>
       </c>
       <c r="D525" t="str">
-        <v>Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E525" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356084</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358594</v>
       </c>
       <c r="F525" t="str">
-        <v>The World Cup returns to the United States this summer for the first time in more than 30 years, and Snapchat is showing up in a way that only Snapchat can. From stadium sidelines with fan-favorite creators and athletes, to immersive AR, and IRL experiences across major U.S. cities, Snapchat is bringing the World Cup closer to fans&amp;#8212;live, on the ground, and alongside the communities experiencing every moment in real time. - - With over 215M Snapchatters watching sports content per month on... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356084</v>
+        <v>Each business will receive a $50,000 grant to strengthen operations, grow audiences and convert current creative success into long-lasting revenue models.&amp;amp;#8239; - - The first-of-its-kind fund will help these established Queensland online creators make targeted operational investments to expand into multiplatform content and distribution, grow production teams, secure studio space, diversify business activities and optimise revenue streams. - - Recipients include ArtSpear Entertainment, l... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358594</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="str">
-        <v>NPR names Nadine Zylstra as Chief Content Officer to drive audience-centric digital strategy</v>
+        <v>Disney sells A+E Global Media stake for US$1.2bn</v>
       </c>
       <c r="B526" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C526" t="str">
         <v>WebWire</v>
       </c>
       <c r="D526" t="str">
         <v>Media</v>
       </c>
       <c r="E526" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356083</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358593</v>
       </c>
       <c r="F526" t="str">
-        <v>NPR announced the appointment of Nadine Zylstra as its new Chief Content Officer. Zylstra joins the organization at a critical moment for public media, arriving with a mission to build on the best of NPR&amp;#39;s world class journalism and storytelling while developing and leading new strategies to serve the public in a rapidly evolving media landscape. - - &amp;#8220;To meet the evolving needs of our audiences, we knew we needed a visionary leader who understands both the responsibility of our public servi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356083</v>
+        <v>The transaction is expected to close in September, subject to customary closing conditions.&amp;amp;#8239; - - A+E Global Media, launched as A&amp;amp;E (the Arts &amp;amp; Entertainment Network) in 1984, reaches more than 414 million households across 200 territories in 40 languages, and its most well-known brands include A&amp;amp;E, Lifetime, The History Channel, LMN, FYI, and Vice TV.&amp;amp;#8239; - - &amp;#8220;We thank our Disney colleagues for decades of successful partnership,&amp;#8221; said Steven R. Swartz, President and CEO of Hearst.... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358593</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="str">
-        <v>Ready to Join? The Netflix Fan Club Arrives at Cannes Lions</v>
+        <v>Author and Producer AlwaysBeSmile Launches "AlwaysBeSmile Podcast" Network for Creators</v>
       </c>
       <c r="B527" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C527" t="str">
-        <v>WebWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D527" t="str">
-        <v>Energy, Media</v>
+        <v>Media</v>
       </c>
       <c r="E527" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356072</v>
+        <v>https://www.pr.com/press-release/971816</v>
       </c>
       <c r="F527" t="str">
-        <v>Netflix returns to the JW Marriott rooftop at Cannes Lions, inviting attendees and partners to step into the ultimate fan experience. Netflix members are known to be the ultimate fans, obsessed with their favorite shows, movies and live events, and we&amp;#39;re bringing that energy to Cannes. This year, &amp;#39;Netflix Fan Club&amp;#39; lands on the Croisette, an interactive experiential space inspired by some of our most popular titles. The rooftop will focus on bringing to life the excitement our titles drive... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356072</v>
+        <v>Independent artist and author AlwaysBeSmile (MD Abdul Ahad Shanto) has launched the AlwaysBeSmile Podcast. This multimedia audio network serves as a comprehensive masterclass companion to his published literary works, including Easily Learn Bengali, The Independent Musician’s Blueprint, and The eBook Publisher’s Handbook. The show translates complex global distribution, digital rights management, and technical [PR.com]</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="str">
-        <v>Apple introduces innovative features and intelligence experiences across services</v>
+        <v>Everything to know about ‘Madden,’ a new movie coming to Prime Video November 18</v>
       </c>
       <c r="B528" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C528" t="str">
-        <v>WebWire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D528" t="str">
-        <v>Media</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E528" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356067</v>
+        <v>https://www.aboutamazon.com/news/entertainment/madden-movie-nicolas-cage-prime-video?utm_source=rss</v>
       </c>
       <c r="F528" t="str">
-        <v>With the 2027 software releases coming this fall, Apple is bringing powerful new features to services users. New offerings include improved Flyover views and Local Lists in Apple Maps, flexible sharing options in Find My, the ability to use Visual Intelligence to split bills with Apple Cash, video podcast support across Mac and tvOS, revamped Shared Albums in iCloud, and a new program for Apple Fitness+. - - &amp;#8220;We&amp;#39;re excited to bring powerful new features and intelligence to hundreds of milli... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356067</v>
+        <v>Nicolas Cage stars as legendary NFL coach John Madden in this film charting his unlikely journey from Super Bowl winner to video game icon.</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="str">
-        <v>Haivision Announces Results for the Three Months and Six Months Ended April 30, 2026</v>
+        <v>Static Media Publishes Longstanding No-AI Writing Policy</v>
       </c>
       <c r="B529" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C529" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D529" t="str">
-        <v>Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E529" t="str">
-        <v>https://www.prnewswire.com/news-releases/haivision-announces-results-for-the-three-months-and-six-months-ended-april-30-2026-302797164.html</v>
+        <v>https://www.prnewswire.com/news-releases/static-media-publishes-longstanding-no-ai-writing-policy-302845091.html</v>
       </c>
       <c r="F529" t="str">
-        <v>MONTREAL, June 10, 2026 /PRNewswire/ - Haivision Systems Inc. ("Haivision" or the "Company") (TSX: HAI), a leading global provider of mission critical, real-time video networking and visual collaboration solutions, today announced its results for the second quarter ended April 30, 2026....</v>
+        <v>INDIANAPOLIS, Aug. 6, 2026 /PRNewswire/ -- Static Media published its No-AI Writing Policy today across its portfolio of digital media brands, re-asserting a company-wide standard that all published editorial content must be written by real people. Company confirms commitment to...</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="str">
-        <v>MEMBERS 1ST FEDERAL CREDIT UNION EARNS THREE SILVER TELLY AWARDS</v>
+        <v>Crrow777 Radio 691: Addiction Recovery and Sleep, With Jeff Nunn of Project Biohacking</v>
       </c>
       <c r="B530" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C530" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D530" t="str">
-        <v>Media</v>
+        <v>Healthcare, Media</v>
       </c>
       <c r="E530" t="str">
-        <v>https://www.prnewswire.com/news-releases/members-1st-federal-credit-union-earns-three-silver-telly-awards-302797157.html</v>
+        <v>https://prunderground.com/crrow777-radio-691-addiction-recovery-and-sleep-with-jeff-nunn-of-project-biohac/cmshmy0oe000304ib801ci97r</v>
       </c>
       <c r="F530" t="str">
-        <v>ENOLA, Pa., June 10, 2026 /PRNewswire/ -- Members 1st Federal Credit Union has been honored with three 2026 Silver Telly Awards, recognizing powerful storytelling around its 75th anniversary and the people at the heart of its mission. The Telly Awards celebrate excellence in video and...</v>
+        <v>A free podcast episode released August 5,2026 argues that sleep is the variable nobody plans for in recovery, and the one that determines how hard everything else becomes The post Crrow777 Radio 691: Addiction Recovery and Sleep, With Jeff Nunn of Project Biohacking first appeared on</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="str">
-        <v>Save the Date: NOVAGOLD 2026 Second Quarter Report, Conference Call and Video Webcast</v>
+        <v>Marchés des capitaux CIBC ouvre les marchés</v>
       </c>
       <c r="B531" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C531" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D531" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E531" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3310053/0/en/Save-the-Date-NOVAGOLD-2026-Second-Quarter-Report-Conference-Call-and-Video-Webcast.html</v>
+        <v>https://www.newsfilecorp.com/release/308374/Marchs-des-capitaux-CIBC-ouvre-les-marchs</v>
       </c>
       <c r="F531" t="str">
-        <v>VANCOUVER, British Columbia, June 10, 2026 (GLOBE NEWSWIRE) -- NOVAGOLD RESOURCES INC. (“NOVAGOLD” or “the Company”) (NYSE American, TSX: NG) will release its 2026 second quarter report before market open on June 24, 2026, followed by a conference call and video webcast to discuss the results at 8:00 am PT (11:00 am ET).</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - 6 août 2026) - Paul Ponomarev, Marchés des capitaux CIBC (« CIBC »), et son équipe se sont joints à Paul Dimtsis, directeur, Gestion des relations avec la clientèle, Négociation d'actions, Groupe TMX, pour ouvrir les marchés et souligner la tenue d'une séance d'information conçue pour renforcer la compréhension pratique de la négociation sur les marchés financiers.Cannot view this video?  Visit:https://www.youtube.com/watch?v=vV4wlJ_QymQLa Banque CIBC (TSX :...</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="str">
-        <v>Vadzo Imaging Introduces Falcon-830CRS: AR0830 HDR USB Camera with Wake-on-Motion for Edge AI and Embedded Vision</v>
+        <v>CIBC Capital Markets Opens the Market</v>
       </c>
       <c r="B532" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C532" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D532" t="str">
-        <v>AI, SaaS, Retail, Media</v>
+        <v>Media</v>
       </c>
       <c r="E532" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-introduces-falcon-830crs-ar0830-hdr-usb-camera-with-wake-22795777</v>
+        <v>https://www.newsfilecorp.com/release/308373/CIBC-Capital-Markets-Opens-the-Market</v>
       </c>
       <c r="F532" t="str">
-        <v>The Falcon-830CRS is an 8MP AR0830 HDR USB Camera integrating the onsemi AR0830 1/2.9-inch BSI CMOS sensor with 100 dB LI-HDR, eDR, Wake-on-Motion, and enhanced NIR sensitivity at 850 nm and 940 nm, delivering full Vispa ARC SDK compatibility for OEM embedded vision integration across retail analytics, smart access, biometrics, video conferencing, robotics vision, and edge AI deployments.</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 6, 2026) - Paul Ponomarev, CIBC Capital Markets ("CIBC") and his team, joined Paul Dimtsis, Director, Client Relationship Management, Equity Trading, TMX Group, to open the market and celebrate hosting an educational session built to enrich practical understanding of trading financial markets.Cannot view this video?  Visit:https://www.youtube.com/watch?v=vV4wlJ_QymQCIBC (TSX: CM) is a leading North American financial institution with 15 million personal...</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="str">
-        <v>OneFootball und Polymarket wollen gemeinsam Fußball-Wettmärkte für Fans weltweit zugänglich machen</v>
+        <v>Spacewalkers Prepare to Exit Station for Solar Array Mod Work</v>
       </c>
       <c r="B533" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C533" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D533" t="str">
-        <v>Media</v>
+        <v>Energy, Media</v>
       </c>
       <c r="E533" t="str">
-        <v>https://www.prnewswire.com/news-releases/onefootball-und-polymarket-wollen-gemeinsam-fuWball-wettmarkte-fur-fans-weltweit-zuganglich-machen-302797058.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358587</v>
       </c>
       <c r="F533" t="str">
-        <v>Die Zusammenarbeit bringt die Prognosemärkte von Polymarket in die App, die Website, die Medienangebote, die Social-Media-Kanäle und das Live-Streaming-Ökosystem von OneFootball – pünktlich zu den größten Fußballmomenten der Welt. BERLIN und NEW YORK, 10. Juni 2026 /PRNewswire/ --...</v>
+        <v>NASA is streaming live coverage as two NASA astronauts prepare for a spacewalk outside the International Space Station. The spacewalk is scheduled to begin at approximately 8:35 a.m. EDT and last about six and a half hours. Watch online at: https://www.nasa.gov/live - - During the spacewalk, NASA astronauts Jessica Meir and Anil Menon will exit the station&amp;#39;s Quest airlock to prepare the 3B power channel for the future installation of International Space Station Roll-Out Solar Arrays... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358587</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="str">
-        <v>Calling All Job Seekers, Career Changers &amp;amp; Students</v>
+        <v>SEGG Media's Quadrant Premieres New Oliver Bearman Content Feature Sponsored by That Prize Guy</v>
       </c>
       <c r="B534" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C534" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D534" t="str">
-        <v>Media</v>
+        <v>Finance, Automotive, Gaming, Media</v>
       </c>
       <c r="E534" t="str">
-        <v>https://www.prnewswire.com/news-releases/calling-all-job-seekers-career-changers--students-302793949.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3340464/0/en/SEGG-Media-s-Quadrant-Premieres-New-Oliver-Bearman-Content-Feature-Sponsored-by-That-Prize-Guy.html</v>
       </c>
       <c r="F534" t="str">
-        <v>Career Fair • Grand Hyatt Denver Downtown Friday June 19th, 2025, 9:00AM—2:00 PM DENVER, June 10, 2026 /PRNewswire/ -- The 2026 Association for Wholesaling Excellence (AWE) National Job Fair &amp; Career Expo lands in Denver this summer! Click Here to view the YouTube Video Grand Hyatt...</v>
+        <v>FORT WORTH, Texas, Aug. 06, 2026 (GLOBE NEWSWIRE) -- Sports Entertainment Gaming Global Corporation (“SEGG Media” or the “Company”) (NASDAQ: SEGG, LTRYW) today announced the premiere of a new Quadrant content feature starring Formula 1 driver Oliver Bearman, sponsored by That Prize Guy. The feature premieres today at 11:00am EDT/4:00pm BST across Quadrant's digital platforms and represents the latest content deliverable under Quadrant's previously announced partnership with That Prize Guy.</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="str">
-        <v>LIBRA Insurance Partners Announces Exclusive Partnership with The Life ...</v>
+        <v>Charlie Sheen Launches Mostly Sheenius in Partnership with Red Seat Ventures</v>
       </c>
       <c r="B535" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C535" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D535" t="str">
-        <v>Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E535" t="str">
-        <v>https://pr-inside.com/libra-insurance-partners-announces-exclusive-partnership-with-the-life-r5190438.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358584</v>
       </c>
       <c r="F535" t="str">
-        <v>(PR-inside.com) LIBRA Partner Agencies Receive Proprietary Access to Independent Product Analysis and Competitive Intelligence BALTIMORE, MD / ACCESS Newswire / June 10, 2026 /LIBRA Insurance Partners (LIBRA),the largest independently owned life insurance marketing organization (IMO) in the United States, announces an exclusive partnership with The Life Product Review (TLPR) and its Executive Editor, Bobby Samuelson. The new partnership provides LIBRA partner agencies with independent product reviews, competitive intelligence, and targeted educational content, equipping affiliated advisors with the objective perspectives they need to deliver informed, client-focused recommendations. "Bobby Samuelson is widely regarded as one of the industry's most authoritative voices in life insurance pro</v>
+        <v>Red Seat Ventures (RSV), a Fox Corporation (Nasdaq: FOXA, FOX) creator-led media company, today announced an exclusive partnership with Charlie Sheen to launch Mostly Sheenius, a new weekly interview podcast featuring candid conversations with some of the biggest names in entertainment, sports, music and popular culture. - - On Mostly Sheenius, Sheen sits down with legendary icons for honest, humorous and often unexpected conversations that go beyond the headlines to explore the definin... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358584</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="str">
-        <v>PodcastOne (Nasdaq: PODC) Named Top 7 Podcast Network by Podtrac for May 2026</v>
+        <v>Netflix Marks 10 Years in India, Deepens Partnership with Ministry of Tourism and Culture</v>
       </c>
       <c r="B536" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C536" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D536" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E536" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3309905/0/en/PodcastOne-Nasdaq-PODC-Named-Top-7-Podcast-Network-by-Podtrac-for-May-2026.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358581</v>
       </c>
       <c r="F536" t="str">
-        <v>PodcastOne Leaps Two Slots to Best Fox Audio Network, Barstool Sports and DailyWire+ in Latest Rankings</v>
+        <v>As Netflix marks ten years in India, the Ministry of Culture and the Ministry of Tourism and Netflix India came together for a special evening celebrating how storytelling brings India&amp;#39;s rich cultural heritage, diverse destinations and lived experiences to audiences around the world. As part of our ongoing partnership, the Ministry of Tourism and Netflix today launched &amp;#8220;As Seen on Netflix&amp;#8221;, a first-of-its-kind section on the Incredible India website aimed at helping audiences discove... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358581</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="str">
-        <v>Abarca Entertainment Signs QVC Veteran Jennifer Coffey to Host New Original Video Series "A Conversation with Jennifer Coffey"</v>
+        <v>National Geographic Reveals Trailer for LION — an Epic Four-Part Event Series That Follows a Cub's Extraordinary Journey to Become a King</v>
       </c>
       <c r="B537" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C537" t="str">
-        <v>PR.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D537" t="str">
         <v>Media</v>
       </c>
       <c r="E537" t="str">
-        <v>https://www.pr.com/press-release/970561</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/national-geographic-reveals-trailer-lion-140000412.html</v>
       </c>
       <c r="F537" t="str">
-        <v>Abarca Entertainment has signed former QVC host Jennifer Coffey to lead A Conversation with Jennifer Coffey, a new cinematic interview series featuring candid conversations with women navigating major life transitions. Filmed across Los Angeles, the weekly series premieres August 6, 2026 on YouTube, Apple Podcasts, and Spotify. Production begins July 15, 2026. [PR.com]</v>
+        <v>WASHINGTON, August 06, 2026--National Geographic unveiled the official trailer for LION, an emotional, real-life drama that chronicles the remarkable four-year journey of a tiny lion cub named Kio as he becomes a king. LION is executive produced by Disney Legend and "The Lion King" live-action director Jon Favreau and BBC Studios Natural History Unit’s Creative director Mike Gunton ("Planet Earth II," "Dynasties"), with the score by legendary Academy Award®-winning composer Hans Zimmer ("Dune" p</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="str">
-        <v>Mango AI Releases a Talking Dog Generator to Turn Dog Photos into Videos</v>
+        <v>TeamSnap and Major League Soccer Deepen Partnership with Exclusive Training Content for MLS NEXT and MLS GO Coaches and Players</v>
       </c>
       <c r="B538" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C538" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D538" t="str">
-        <v>AI, Media</v>
+        <v>SaaS, Media, Education</v>
       </c>
       <c r="E538" t="str">
-        <v>https://www.prunderground.com/mango-ai-releases-a-talking-dog-generator-to-turn-dog-photos-into-videos/00383733/</v>
+        <v>https://www.prnewswire.com/news-releases/teamsnap-and-major-league-soccer-deepen-partnership-with-exclusive-training-content-for-mls-next-and-mls-go-coaches-and-players-302844199.html</v>
       </c>
       <c r="F538" t="str">
-        <v>Mango AI's talking dog generator transforms ordinary dog photos into animated videos with synchronized speech, making video content creation more accessible and engaging. The post Mango AI Releases a Talking Dog Generator to Turn Dog Photos into Videos first appeared on</v>
+        <v>New coaching content from Major League Soccer and TeamSnap to bring next-level training and coach education to competitive youth soccer nationwide CHICAGO and NEW YORK, Aug. 6, 2026 /PRNewswire/ -- TeamSnap, the #1 youth sports management platform, and Major League Soccer today announced...</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="str">
-        <v>NYSE Content Update: ERock Sees $5.9 Billion Market Cap after its IPO Prices</v>
+        <v>Dolphin to Host Second Quarter 2026 Earnings Conference Call on Aug ...</v>
       </c>
       <c r="B539" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C539" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D539" t="str">
         <v>Finance, Media</v>
       </c>
       <c r="E539" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-erock-sees-5-9-billion-market-cap-after-its-ipo-prices-302796743.html</v>
+        <v>https://pr-inside.com/dolphin-to-host-second-quarter-2026-earnings-conference-call-on-aug-r5209215.htm</v>
       </c>
       <c r="F539" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, June 10, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>(PR-inside.com) MIAMI, FL / ACCESS Newswire / August 6, 2026 / Dolphin (NASDAQ:DLPN), a leading entertainment marketing and content production company, announced today it will host a conference call to discuss financial results for its second quarter ended June 30, 2026, on August 12, 2026, at 4:30pm ET. Conference Call Information To participate in this event, dial in approximately 5 to 10 minutes before the beginning of the call. Date: August 12, 2026Time: 4:30pm ETToll Free: 888-506-0062 International: 973-528-0011 Participant Access Code: 402529Webcast:https://www.webcaster5.com/Webcast/Page/2225/54390 Replay Toll Free: 877-481-4010 International: 919-882-2331 Replay Passcode: 403685Webcast Replay:https://www.webcaster5.com/Webcast/Page/2225/54390 ABOUT DOLPHIN: Dolphin (NASDAQ:DLPN) i</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="str">
-        <v>Agassi Sports Entertainment Signs Tennis Coaching Icon Darren Cahill ...</v>
+        <v>NYSE Content Update: Hadrian Raises $1.37 Billion for 'Factories of the Future'</v>
       </c>
       <c r="B540" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C540" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D540" t="str">
-        <v>SaaS, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E540" t="str">
-        <v>https://pr-inside.com/agassi-sports-entertainment-signs-tennis-coaching-icon-darren-cahill-r5190382.htm</v>
+        <v>https://www.prnewswire.com/news-releases/nyse-content-update-hadrian-raises-1-37-billion-for-factories-of-the-future-302844986.html</v>
       </c>
       <c r="F540" t="str">
-        <v>(PR-inside.com) Former coach to Andre Agassi joins ASE to support the Company's Agassi Intelligence platform, premium content initiatives and global growth strategy LAS VEGAS, NV / ACCESS Newswire / June 10, 2026 / Agassi Sports Entertainment Corp. (OTCID:AASP) ("ASE" or the "Company"), a sports, media, and technology platform focused on the global racket sports ecosystem and built around the iconic brands of Andre Agassi and Stefanie Graf, today announced that it has entered into a name and likeness license agreement with renowned tennis coach Darren Cahill. As a member of the team, Cahill will collaborate with ASE across a range of strategic ..</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 6, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="str">
-        <v>The Question No Telehealth Underwriter Wants Asked: When was Your Platform ...</v>
+        <v>NextTrip Advances Global Expansion of JOURNY TV Through GoUSA TV Integration ...</v>
       </c>
       <c r="B541" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C541" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D541" t="str">
-        <v>SaaS, Healthcare, Retail, Media</v>
+        <v>Finance, SaaS, Media</v>
       </c>
       <c r="E541" t="str">
-        <v>https://pr-inside.com/the-question-no-telehealth-underwriter-wants-asked-when-was-your-platform-r5190381.htm</v>
+        <v>https://pr-inside.com/nexttrip-advances-global-expansion-of-journy-tv-through-gousa-tv-integration-r5209174.htm</v>
       </c>
       <c r="F541" t="str">
-        <v>(PR-inside.com) Aimwell Partners Inc. (OTC:AIMN) advances a verified collaboration mesh for healthcare intelligence, built on identity, encryption, and chain-of-custody integrity rather than the legacy internet infrastructure most telehealth still runs on. The platform is accessible now, and the company is accepting appointments with hospitals, providers, and institutions. DENVER, CO / ACCESS Newswire / June 10, 2026 / Aimwell Partners (OTCID:AIMN) - Every telehealth call, every shared clinical file, every virtual consultation in the United States today travels across the same foundational infrastructure that consumer video and email run on. The same infrastructure that gets hijacked, listened in on, spoofed, and silently patched ..</v>
+        <v>(PR-inside.com) Unified JOURNY TV Platform Targets 250M+ Viewers Across 80 Countries Through Expanded Content, Distribution and International Deployments Growing Global Footprint Drives Available Advertising Inventory Across NextTrip Media Assets from Approximately 1 Million Toward a Targeted 50 Million Monthly Impressions SUNRISE, FL / ACCESS Newswire / August 6, 2026 /NextTrip, Inc. (NASDAQ:NTRP) ("NextTrip," the "Company," "we," "our," or "us"), a technology-forward travel and media company defining the intersection of travel, media and the creator economy, today announced the ongoing global rollout of JOURNY TV, including the integration of its recently acquired GoUSA TV content and international distribution across Europe and Latin America, with ..</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="str">
-        <v>Agassi Sports Entertainment Signs Tennis Coaching Icon Darren Cahill to Expand Global Coaching, Content and Technology Initiatives</v>
+        <v>NextTrip Advances Global Expansion of JOURNY TV Through GoUSA TV Integration and KC Global Media Partnership</v>
       </c>
       <c r="B542" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C542" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D542" t="str">
         <v>SaaS, Media</v>
       </c>
       <c r="E542" t="str">
-        <v>https://www.newswire.com/news/agassi-sports-entertainment-signs-tennis-coaching-icon-darren-cahill-to-expand</v>
+        <v>https://www.newswire.com/news/nexttrip-advances-global-expansion-of-journy-tv-through-gousa-tv-integration</v>
       </c>
       <c r="F542" t="str">
-        <v>Former coach to Andre Agassi joins ASE to support the Company's Agassi Intelligence platform, premium content initiatives and global growth strategy</v>
+        <v>Unified JOURNY TV Platform Targets 250M+ Viewers Across 80 Countries Through Expanded Content, Distribution and International Deployments Growing Global Footprint Drives Available Advertising Inventory Across NextTrip Media Assets from Approximately 1 Million Toward a Targeted 50 Million Monthly Impressions</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="str">
-        <v>Chips&amp;Media Completes Development of Next-Gen 'AV2' HW Decoder IP, Accelerating Global Market Leadership</v>
+        <v>DesignRush Podcast Welcomes b1BANK CMO Senna Bayasgalan</v>
       </c>
       <c r="B543" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C543" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D543" t="str">
         <v>Media</v>
       </c>
       <c r="E543" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3309684/0/en/Chips-Media-Completes-Development-of-Next-Gen-AV2-HW-Decoder-IP-Accelerating-Global-Market-Leadership.html</v>
+        <v>https://www.newsfilecorp.com/release/308346/DesignRush-Podcast-Welcomes-b1BANK-CMO-Senna-Bayasgalan</v>
       </c>
       <c r="F543" t="str">
-        <v>SEOUL, South Korea, June 10, 2026 (GLOBE NEWSWIRE) -- Chips&amp;amp;Media (CEO Steve Kim, KOSDAQ: 094360), a leading global provider of video IP technology, announced today that it has completed the development of its hardware IP supporting AV2, the next-generation high-efficiency video codec from AOMedia (Alliance for Open Media). This development positions Chips&amp;amp;Media at the epicenter of the global video standards competition, adding the latest technology to its comprehensive lineup that covers all major video standards.</v>
+        <v>Miami, Florida--(Newsfile Corp. - August 6, 2026) - DesignRush has released Episode 147 of the DesignRush Podcast featuring Senna Bayasgalan, Senior Vice President and Chief Marketing Officer at b1BANK, who shared her insights on how customer trust and employee insight can guide a successful rebrand.Senna Bayasgalan joins Episode 147 of the DesignRush PodcastTo view an enhanced version of this graphic, please...</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="str">
-        <v>Snail Games Officially Launches Bellwright on Console and Unveiled New ARK Franchise Content at IGN Live 2026</v>
+        <v>NetEase Cloud Music Inc. to Report First Half 2026 Financial Results on August 20, 2026</v>
       </c>
       <c r="B544" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C544" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D544" t="str">
-        <v>Finance, SaaS, Gaming, Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E544" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3309691/0/en/Snail-Games-Officially-Launches-Bellwright-on-Console-and-Unveiled-New-ARK-Franchise-Content-at-IGN-Live-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/netease-cloud-music-inc-to-report-first-half-2026-financial-results-on-august-20-2026-302844936.html</v>
       </c>
       <c r="F544" t="str">
-        <v>CULVER CITY, Calif., June 10, 2026 (GLOBE NEWSWIRE) -- Snail, Inc. (Nasdaq: SNAL) (“Snail Games” or the “Company”), a leading global independent developer and publisher of interactive digital entertainment, celebrates the launch of Bellwright on PlayStation and Xbox , extending one of the Company's most successful recent titles to a broader audience and advancing its strategy of growing franchise reach through multi-platform distribution.</v>
+        <v>HANGZHOU, China, Aug. 6, 2026 /PRNewswire/ -- NetEase Cloud Music Inc. (HKEX: 9899 or the "Company"), a leading interactive music streaming service provider in China, today announced that it will report its financial results for the first half year of 2026 ended June 30, 2026 on Thursday,...</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="str">
-        <v>Amaze Showcases the Future of Creator-Led Businesses at VidCon 2026</v>
+        <v>Realbotix Robot to Appear on Emmy Winning Television Show</v>
       </c>
       <c r="B545" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C545" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D545" t="str">
-        <v>Finance, Media</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E545" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3309538/0/en/Amaze-Showcases-the-Future-of-Creator-Led-Businesses-at-VidCon-2026.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/realbotix-robot-appear-emmy-winning-113000695.html</v>
       </c>
       <c r="F545" t="str">
-        <v>Company brings Amaze Commerce and The Food Channel to VidCon 2026, showcasing to creators how to build sustainable business around their content Company brings Amaze Commerce and The Food Channel to VidCon 2026, showcasing to creators how to build sustainable business around their content</v>
+        <v>LAS VEGAS, August 06, 2026--Realbotix Corp. (TSX-V: XBOT) (Frankfurt: 76M0.F) (OTC: XBOTF) ("Realbotix" or the "Company"), a leading manufacturer of humanoid robots and embedded AI systems, entered into an agreement with a recognized streaming platform to feature one of its robots as a robotic character in an upcoming episode of a popular Emmy awarded television series.</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="str">
-        <v>Aleph launches first-of-its-kind multichannel distribution model to redefine the FIFA World Cup 2026™ fan experience in the Philippines</v>
+        <v>Vecima Announces Executive Leadership Appointments to Support Next Phase of Growth</v>
       </c>
       <c r="B546" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C546" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D546" t="str">
         <v>Media</v>
       </c>
       <c r="E546" t="str">
-        <v>https://www.prnewswire.com/news-releases/aleph-launches-first-of-its-kind-multichannel-distribution-model-to-redefine-the-fifa-world-cup-2026-fan-experience-in-the-philippines-302796546.html</v>
+        <v>https://finance.yahoo.com/technology/articles/vecima-announces-executive-leadership-appointments-113000311.html</v>
       </c>
       <c r="F546" t="str">
-        <v>As global football's ultimate spectacle kicks off on June 12, the 'Aleph Arena' digital hub will host one match per day and over 5,000 pieces of exclusive content throughout the tournament, in a model that also includes match distribution via OTT streaming. MANILA, Philippines, June 10,...</v>
+        <v>VICTORIA, British Columbia, August 06, 2026--Vecima announces executive leadership appointments supporting Company’s growth across broadband access, video, and software-driven network solutions.</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="str">
-        <v>Finnish bio-based materials project advances 100% cellulose-based film and coating technology as a scalable alternative to fossil-based packaging</v>
+        <v>Italian Wine Podcast Returns to TEXSOM for Exclusive 2026 Interview Series</v>
       </c>
       <c r="B547" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C547" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D547" t="str">
-        <v>SaaS, Media</v>
+        <v>Retail, Media, Education</v>
       </c>
       <c r="E547" t="str">
-        <v>https://www.prnewswire.com/news-releases/finnish-bio-based-materials-project-advances-100-cellulose-based-film-and-coating-technology-as-a-scalable-alternative-to-fossil-based-packaging-302796455.html</v>
+        <v>https://www.prnewswire.com/news-releases/italian-wine-podcast-returns-to-texsom-for-exclusive-2026-interview-series-302844139.html</v>
       </c>
       <c r="F547" t="str">
-        <v>A new cellulose-based material platform developed in Finland responds to tightening regulatory requirements and industry pressure to both replace and reduce plastic in packaging, including emerging thresholds such as limiting plastic content to below 5 wt% in fibre-based materials. The...</v>
+        <v>Hosted by wine journalist and author Jessica Dupuy, the series will feature conversations with professionals working across wine, hospitality, education, retail, and communications. VERONA, Italy, Aug. 6, 2026 /PRNewswire/ -- TEXSOM and Italian Wine Podcast have renewed their media...</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="str">
-        <v>Siteimprove setzt neue Maßstäbe für Content Intelligence, um bei der KI-Suche erfolgreich zu sein: Unternehmensinhalte, die zielgerichtet und relevant gestaltet sind - nicht nur auf Geschwindigkeit ausgelegt</v>
+        <v>Recastia Is a Content Repurposing Platform for Multi Format Creation</v>
       </c>
       <c r="B548" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C548" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D548" t="str">
-        <v>AI, Media</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E548" t="str">
-        <v>https://www.prnewswire.com/news-releases/siteimprove-setzt-neue-maWstabe-fur-content-intelligence-um-bei-der-ki-suche-erfolgreich-zu-sein-unternehmensinhalte-die-zielgerichtet-und-relevant-gestaltet-sind--nicht-nur-auf-geschwindigkeit-ausgelegt-302795982.html</v>
+        <v>https://www.prunderground.com/recastia-is-a-content-repurposing-platform-for-multi-format-creation/cmsh7g5wa000304l3mlwj9npo</v>
       </c>
       <c r="F548" t="str">
-        <v>Die Siteimprove.ai-Plattform erweitert ihre fortschrittlichen AEO-Erkenntnisse um zwei neue Agenten: den Content Writing &amp; Optimization Agent und den PDF Remediation Agent DENVER, 10. Juni 2026 /PRNewswire/ -- GARTNER MARKETING SYMPOSIUM – Siteimprove, ein führender Anbieter im Bereich...</v>
+        <v>Recastia is a content repurposing that turns existing PDFs into videos, flipbooks, web pages, and other formats. The post Recastia Is a Content Repurposing Platform for Multi Format Creation first appeared on</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="str">
-        <v>AKOOL Launches Agentic Canvas to Redefine How Work Gets Done with AI</v>
+        <v>Genesis MedTech Receives CE Mark Approval for 8 mm Video Endoscope</v>
       </c>
       <c r="B549" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C549" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D549" t="str">
-        <v>AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E549" t="str">
-        <v>https://www.prnewswire.com/news-releases/akool-launches-agentic-canvas-to-redefine-how-work-gets-done-with-ai-302795966.html</v>
+        <v>https://www.prnewswire.com/news-releases/genesis-medtech-receives-ce-mark-approval-for-8-mm-video-endoscope-302843706.html</v>
       </c>
       <c r="F549" t="str">
-        <v>Introducing a visual execution layer where intelligent agents plan, coordinate, and execute work across content, media, and business workflows. PALO ALTO, Calif., June 9, 2026 /PRNewswire/ -- AKOOL, the AI Video Generation Suite transforming how professional video content is created,...</v>
+        <v>Overcoming a key engineering challenge in advanced minimally invasive imaging SINGAPORE, Aug. 6, 2026 /PRNewswire/ -- Genesis MedTech has received CE Mark approval for its latest 8 mm video endoscope, marking an important milestone in minimally invasive imaging. Achieving 3D imaging, 4K...</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="str">
-        <v>Medmovie Launches HxHeart.com, Bringing Its Trusted Cardiovascular Education Library to Any Browser -- and Releases a New Video on the Hidden Risks of Coronary Artery Disease</v>
+        <v>Backstreet Surveillance Launches "Beyond the Demo: The Ground Truth" — A New Podcast Cutting Through the Hype in Commercial Security and Surveillance</v>
       </c>
       <c r="B550" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C550" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D550" t="str">
-        <v>Media, Education</v>
+        <v>Media</v>
       </c>
       <c r="E550" t="str">
-        <v>https://www.prnewswire.com/news-releases/medmovie-launches-hxheartcom-bringing-its-trusted-cardiovascular-education-library-to-any-browser--and-releases-a-new-video-on-the-hidden-risks-of-coronary-artery-disease-302795897.html</v>
+        <v>https://finance.yahoo.com/technology/articles/backstreet-surveillance-launches-beyond-demo-220600538.html</v>
       </c>
       <c r="F550" t="str">
-        <v>The same clinician-approved animations from the Hx Heart app are now available online at HxHeart.com — free, instantly, with no download required. BERKELEY, Calif., June 9, 2026 /PRNewswire/ -- Medmovie, Inc., creators of the Hx Heart app, announced that its cardiovascular education...</v>
+        <v>WEST VALLEY CITY, Utah, August 05, 2026--Backstreet Surveillance, a leading provider of commercial security and surveillance solutions, today announced the launch of "Beyond the Demo: The Ground Truth," a new video podcast built for facility managers, security integrators, guard-company operators, and end users who are tired of glossy product demos and want to know how security technology actually performs once it’s installed.</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="str">
-        <v>NeigerDesign Joins Creative Edge to Form Integrated Branding, HubSpot, and Growth-Marketing Agency for Nonprofits, Associations, Healthcare, and B2B Clients</v>
+        <v>Nexa Reports 2Q26 Net Income of US$98 Million and Adjusted EBITDA of US$286 Million</v>
       </c>
       <c r="B551" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C551" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D551" t="str">
-        <v>SaaS, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E551" t="str">
-        <v>https://www.prnewswire.com/news-releases/neigerdesign-joins-creative-edge-to-form-integrated-branding-hubspot-and-growth-marketing-agency-for-nonprofits-associations-healthcare-and-b2b-clients-302795738.html</v>
+        <v>https://www.newsfilecorp.com/release/308260/Nexa-Reports-2Q26-Net-Income-of-US98-Million-and-Adjusted-EBITDA-of-US286-Million</v>
       </c>
       <c r="F551" t="str">
-        <v>After a year of full operational integration — including personal client outreach, shared mission and values work, and a fusion retreat uniting both teams — the combined firm today unveils a unified offering spanning branding, HubSpot implementation and marketing automation, video...</v>
+        <v>Adjusted EBITDA increased 78% year-over-year on higher mining and smelting results.Aripuanã commissions and starts up fourth tailings filter.Cerro Lindo silver streaming stepdown became effective in May, supporting stronger cash generation going forward.Luxembourg, Luxembourg--(Newsfile Corp. - August 5, 2026) - Nexa Resources S.A. (NYSE: NEXA), one of the world's largest zinc producers, today reported net income for the second quarter of 2026 of US$98 million, compared to US$13 million in 2Q25...</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="str">
-        <v>BOXABL Unveils Conceptual UFO Habitat for Future Lunar and Planetary Settlements</v>
+        <v>The Arizona Law Firm Hosts Former Suns Center Steven Hunter on Their Podcast</v>
       </c>
       <c r="B552" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C552" t="str">
-        <v>NewMediaWire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D552" t="str">
-        <v>Real Estate, Retail, Media</v>
+        <v>Media</v>
       </c>
       <c r="E552" t="str">
-        <v>https://www.newmediawire.com/news/boxabl-unveils-conceptual-ufo-habitat-for-future-lunar-and-planetary-settlements-7087089</v>
+        <v>https://www.prunderground.com/the-arizona-law-firm-hosts-former-suns-center-steven-hunter-on-their-podcast/cmsgla0fx000204jl3tu0y9ut</v>
       </c>
       <c r="F552" t="str">
-        <v>LOS ANGELES, CA - June 9, 2026 ( NEWMEDIAWIRE ) - BOXABL highlighted UFO (Unidentified Folding Object), a conceptual off-world habitation system designed to address the challenges of transporting and deploying livable structures beyond Earth. The concept, featured in the company’s recently released video “ LIVE ON THE MOON (Part 1) - UFO by BOXABL ,” is based on foldable building intellectual property that would allow habitats to launch in a compact configuration and expand into larger living spaces after deployment. BOXABL said the concept was developed by an after-hours skunkworks engineering team and is intended to support future lunar and planetary settlement scenarios through modular, linkable structures that could be used for research, tourism and support operations. The company also</v>
+        <v>Dana Hogle of The Arizona Law Firm sits down with 10-year NBA veteran Steven Hunter to talk youth mentorship, autism advocacy, and life beyond the buzzer. The post The Arizona Law Firm Hosts Former Suns Center Steven Hunter on Their Podcast first appeared on</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="str">
-        <v>Vom Teilnehmenden zum Vorreiter: Experten von MAXHUB schlagen zwei neue internationale IEC-Normen vor</v>
+        <v>naoo Introduces naoo Sense 3 - A Completely Rebuilt AI Feed for More Relevant, Real-Time Content</v>
       </c>
       <c r="B553" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C553" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D553" t="str">
-        <v>Media</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E553" t="str">
-        <v>https://www.prnewswire.com/news-releases/vom-teilnehmenden-zum-vorreiter-experten-von-maxhub-schlagen-zwei-neue-internationale-iec-normen-vor-302795659.html</v>
+        <v>https://www.newmediawire.com/news/naoo-introduces-naoo-sense-3-a-completely-rebuilt-ai-feed-for-more-relevant-real-time-content-7088240</v>
       </c>
       <c r="F553" t="str">
-        <v>BUDAPEST, Ungarn, 9. Juni 2026 /PRNewswire/ -- Vor kurzem fanden in Budapest die Sitzungen der Beratungsgruppe des Vorsitzenden (CAG) und der Arbeitsgruppen des 11. IEC/TC100 (Audio-, Video- und Multimediasysteme und -geräte) statt. Experten aus mehr als zehn Ländern weltweit tauschten...</v>
+        <v>naoo Sense 3 is a completely rebuilt feed that combines multiple content sources - interests, trends, location and community signals - in real time First feed built end-to-end on naoo’s matured AI organization and infrastructure Runs on naoo’s scalable in-house AI and data infrastructure Built to improve continuously through real-time experimentation, testing multiple algorithm versions in parallel ZUG, SWITZERLAND - August 5, 2026 ( NEWMEDIAWIRE ) - naoo AG (Dusseldorf: Ticker: NAO; ISIN: CH1323306329; WKN: A40NNU), operator of an AI-powered social discovery, activation, and commerce platform, today announced naoo Sense 3, a completely rebuilt version of its AI-powered content feed. naoo Sense 3 marks the next evolution of naoo’s proprietary recommendation system and significantly upgrade</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="str">
-        <v>Digitalage Opens Commercial VOD Library Intake and Live Broadcasting Across News, Sports, Events, and Faith Programming</v>
+        <v>Last Chance for Animals Condemns Shocking Cruelty at Salinas Bull-Riding Event</v>
       </c>
       <c r="B554" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C554" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D554" t="str">
         <v>Media</v>
       </c>
       <c r="E554" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3309197/0/en/Digitalage-Opens-Commercial-VOD-Library-Intake-and-Live-Broadcasting-Across-News-Sports-Events-and-Faith-Programming.html</v>
+        <v>https://www.prnewswire.com/news-releases/last-chance-for-animals-condemns-shocking-cruelty-at-salinas-bull-riding-event-302844237.html</v>
       </c>
       <c r="F554" t="str">
-        <v>Digitalage expands verified media infrastructure into VOD and live broadcasting across news, sports, events, and faith programming. Content intake now open</v>
+        <v>Viral footage underscores urgent need for Los Angeles City Council to reintroduce and pass rodeo ban ordinance LOS ANGELES, Aug. 5, 2026 /PRNewswire/ -- Last Chance for Animals today condemned the apparent abuse captured in disturbing video from a bull-riding event at the Salinas Sports...</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="str">
-        <v>FINTECH.TV Launches Next-Generation, Global Financial Markets Terminal ...</v>
+        <v>OR Royalties Reports 62% Year-Over-Year Increase in Revenues and Cash Flows from Operations in Q2 2026 and Continued Share Repurchases Under the Normal Course Issuer Bid</v>
       </c>
       <c r="B555" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C555" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D555" t="str">
-        <v>SaaS, Retail, Media</v>
+        <v>Finance, Media, Education</v>
       </c>
       <c r="E555" t="str">
-        <v>https://pr-inside.com/fintech-tv-launches-next-generation-global-financial-markets-terminal-r5190319.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/05/3339789/0/en/OR-Royalties-Reports-62-Year-Over-Year-Increase-in-Revenues-and-Cash-Flows-from-Operations-in-Q2-2026-and-Continued-Share-Repurchases-Under-the-Normal-Course-Issuer-Bid.html</v>
       </c>
       <c r="F555" t="str">
-        <v>(PR-inside.com) New financial markets platform delivers 24/7 global financial coverage across indexes, stocks, digital assets, commodities, real world assets, prediction markets, broadcast media, analyst coverage, chat boards and interactive audience engagement; as well as click-through to investment, high-yield savings and more. NEW YORK, NY / ACCESS Newswire / June 9, 2026 /FINTECH.TV today announced the launch of the FINTECH.TV Terminal, a next-generation financial markets platform designed for both retail and institutional investors seeking a more modern, customizable, and interactive financial media and market intelligence platform across global markets. The FINTECH.TV Terminal combines financial news, live broadcasting, market intelligence, social engagement, and interactive investin</v>
+        <v>MONTR&amp;#201;AL, Aug. 05, 2026 (GLOBE NEWSWIRE) -- OR Royalties Inc. (" OR Royalties " or the " Company ") (OR: TSX &amp;amp; NYSE) today announced its consolidated financial results for the second quarter of 2026. Quarterly revenues grew 62% year-over-year on a 5% increase in gold equivalent ounces earned, due in part to contributions from recently acquired assets. With 96.8% of revenues converting to cash margin, this growth in revenues and cash flows reflects the peer-leading leverage of the Company's royalty and streaming model to higher precious metals prices. Amounts presented are in United States dollars unless otherwise noted.</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="str">
-        <v>FOX Secures Live NFL Game Package in Mexico Starting in Fall 2026</v>
+        <v>The Light Committee Adds a New Time-Based Headshot Session</v>
       </c>
       <c r="B556" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C556" t="str">
-        <v>WebWire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D556" t="str">
-        <v>Finance, Gaming, Media</v>
+        <v>Media</v>
       </c>
       <c r="E556" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356002</v>
+        <v>https://www.send2press.com/wire/the-light-committee-adds-a-new-time-based-headshot-session/</v>
       </c>
       <c r="F556" t="str">
-        <v>Fox Corporation (NASDAQ: FOX, FOXA; &amp;#8220;FOX&amp;#8221; or the &amp;#8220;Company&amp;#8221;) and the NFL today announced a new multi-year agreement to bring football to FOX platforms in Mexico. Starting with the 2026 season, viewers in Mexico will be able to experience NFL content including live games, together with original production and specialized content designed to accompany them throughout the entire season. - - The NFL on FOX in Mexico will include, each year: - - - &amp;#8226; Thursday Night Football - &amp;#8226; Sunday Regular S... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356002</v>
+        <v>LOS ANGELES, Calif., and NEW YORK, N.Y., Aug. 5, 2026 (SEND2PRESS NEWSWIRE) -- The Light Committee, a headshot studio with a location in Los Angeles and New York City, has added two new headshot photography sessions that removes restrictions on a set number of looks or content type. Essentially, this lets clients sign up for a session to create whatever content the studio can support rather than specific content, like headshots.</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="str">
-        <v>Netflix Confirms Production of Korean Crime Drama Series 'Paper Man' (WT), Starring Cho Jung-seok, Park Hae-soo and Claudia Kim</v>
+        <v>Science of Perception Box Returns for Season Two with Star-Studded Lineup and New Insights into How We Shape Our Reality</v>
       </c>
       <c r="B557" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C557" t="str">
-        <v>WebWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D557" t="str">
         <v>Media</v>
       </c>
       <c r="E557" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356001</v>
+        <v>https://www.prnewswire.com/news-releases/science-of-perception-box-returns-for-season-two-with-star-studded-lineup-and-new-insights-into-how-we-shape-our-reality-302843911.html</v>
       </c>
       <c r="F557" t="str">
-        <v>Netflix has announced the production and cast of the new series Paper Man (WT), a crime drama about an overlooked man who makes knock-offs for a living &amp;#8212; until he creates the perfect counterfeit bill and is pulled into a dangerous world. - - Paper Man (WT) follows Cha Myung-jo, a man who works at a company that makes imitation character stickers. Though he&amp;#39;s technically the head of his household, at home he&amp;#39;s constantly overshadowed by his highly competent wife, who&amp;#39;s a judge. Howev... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356001</v>
+        <v>LOS ANGELES, Aug. 5, 2026 /PRNewswire/ -- The award-winning, chart-topping weekly video/audio simulcast Science of Perception Box returns for its highly anticipated second season today, continuing its mission to uncover how beliefs, biases, neural wiring, and past experiences shape the...</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="str">
-        <v>Global Mofy AI Limited Announces Effective Date of Reverse Stock Split</v>
+        <v>Video - CEO Clips: Scandium Canada Advances North America's Primary Scandium Development Project</v>
       </c>
       <c r="B558" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C558" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D558" t="str">
-        <v>Finance, AI, Media</v>
+        <v>Media</v>
       </c>
       <c r="E558" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3309113/0/en/Global-Mofy-AI-Limited-Announces-Effective-Date-of-Reverse-Stock-Split.html</v>
+        <v>https://www.newsfilecorp.com/release/308201/Video-CEO-Clips-Scandium-Canada-Advances-North-Americas-Primary-Scandium-Development-Project</v>
       </c>
       <c r="F558" t="str">
-        <v>BEIJING, June 09, 2026 (GLOBE NEWSWIRE) -- Global Mofy AI Limited (the “Company” or “Global Mofy”) (Nasdaq: GMM), a generative AI-driven technology solutions provider engaged in virtual content production and the development of 3D digital assets, today announced that it has resolved to effect a reverse stock split of the Company’s class A ordinary shares and class B ordinary shares and has determined the ratio to be 1-for-50. At the Company’s annual meeting of shareholders held on January 5, 2026, the Company’s shareholders approved a reverse stock split at a ratio of not less than 1-for-2 and not more than 1-for-500 and granted the Company’s Board of Directors the authority to determine the exact split ratio. On May 26, 2026, the Company’s Board of Directors determined the ratio to be 1-f</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 5, 2026) -  Scandium Canada (TSXV: SCD) is advancing what it describes as North America's only primary scandium development project while expanding into downstream aluminum-scandium alloy commercialization. With ongoing drilling, a pre-feasibility study underway, and proprietary alloy technologies being sold, the company is positioning around growing demand for lightweight, high-performance materials used in aerospace, transportation, and...</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="str">
-        <v>TVIQ Promotes Sara Sinclair to Chief Operating Officer</v>
+        <v>Dentsu Produces Egg Hunt 2026: The Grand Eggspress, a Major Roblox Adventure RPG</v>
       </c>
       <c r="B559" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C559" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D559" t="str">
-        <v>Finance, SaaS, Media</v>
+        <v>SaaS, Gaming, Media</v>
       </c>
       <c r="E559" t="str">
-        <v>https://pr-inside.com/tviq-promotes-sara-sinclair-to-chief-operating-officer-r5190267.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358558</v>
       </c>
       <c r="F559" t="str">
-        <v>(PR-inside.com) Industry Veteran to Lead Next Phase of Growth Across Managed Services, Platform Operations, and Strategic Partnerships NEW YORK, NY / ACCESS Newswire / June 9, 2026 / TVIQ, a leading provider of Connected TV (CTV) revenue operations, monetization, and advertising technology services, today announced the promotion of Sara Sinclair to Chief Operating Officer (COO). Since joining TVIQ, Sinclair has played a pivotal role in scaling the company's operational infrastructure, expanding platform partnerships, and driving measurable revenue growth for publishers and streaming media companies. In her new role as COO, she will oversee all day-to-day operations across TVIQ's managed services business, platform partnerships, ..</v>
+        <v>Dentsu, in collaboration with GeekOut Inc.*1 and Studio Koi Koi Inc.*2, announced that it oversees the comprehensive planning and creative supervision of Egg Hunt 2026: The Grand Eggspress, a large-scale adventure RPG experience for Roblox *3, an immersive gaming and creation platform, while also supporting its global expansion. The project is being developed as part of House of Creators *4, dentsu&amp;#39;s initiative dedicated to discovering and supporting content creators while expanding crea... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358558</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="str">
-        <v>OneFootball and Polymarket Announce Partnership to Bring Football Prediction Markets to Global Fans</v>
+        <v>Video - CEO Clips: Eloro Resources Advances Major Silver Discovery in Southern Bolivia</v>
       </c>
       <c r="B560" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C560" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D560" t="str">
-        <v>SaaS, Media</v>
+        <v>Energy, Media</v>
       </c>
       <c r="E560" t="str">
-        <v>https://www.prnewswire.com/news-releases/onefootball-and-polymarket-announce-partnership-to-bring-football-prediction-markets-to-global-fans-302795379.html</v>
+        <v>https://www.newsfilecorp.com/release/308176/Video-CEO-Clips-Eloro-Resources-Advances-Major-Silver-Discovery-in-Southern-Bolivia</v>
       </c>
       <c r="F560" t="str">
-        <v>New collaboration will embed Polymarket prediction experiences across OneFootball's app, web, media, social, and live-streaming ecosystem ahead of football's biggest global moments BERLIN and NEW YORK, June 9, 2026 /PRNewswire/ -- OneFootball, the football media platform reaching more...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 5, 2026) - Eloro Resources Ltd. (TSX: ELO) (OTCQX: ELRRF) - Growing demand for silver across industrial, technology, and renewable energy applications is increasing attention on large-scale discoveries capable of supporting future supply. Eloro Resources is advancing a major silver and tin polymetallic discovery in southern Bolivia, where ongoing drilling is supporting resource expansion and future engineering studies. With plans to complete...</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="str">
-        <v>Super League Named U.S. Ad Sales Partner for Play.Works Connected Television Advergaming Inventory</v>
+        <v>Kill Tony Launches on Supercast, Giving Fans Premium &amp; Ad-Free Access to Comedy's Biggest Live Podcast</v>
       </c>
       <c r="B561" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C561" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D561" t="str">
         <v>Finance, Media</v>
       </c>
       <c r="E561" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3308880/0/en/Super-League-Named-U-S-Ad-Sales-Partner-for-Play-Works-Connected-Television-Advergaming-Inventory.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358548</v>
       </c>
       <c r="F561" t="str">
-        <v>Partnership Unlocks Premium, Audience-First Advergaming Units Across the World's Largest Portfolio of CTV Games and Video Channels Partnership Unlocks Premium, Audience-First Advergaming Units Across the World's Largest Portfolio of CTV Games and Video Channels</v>
+        <v>Red Seat Ventures (RSV), a Fox Corporation (Nasdaq: FOXA, FOX) creator-led media company, today announced that Kill Tony+, the new ad-free subscription feed for Kill Tony, the world&amp;#39;s most popular live comedy podcast hosted by Tony Hinchcliffe and Brian Redban, launched on Supercast. The launch builds on RSV&amp;#39;s exclusive multi-year partnership with Kill Tony, announced in April, under which RSV serves as the show&amp;#39;s exclusive ad sales and distribution partner across FOX&amp;#39;s streaming platfor... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358548</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="str">
-        <v>NYSE Content Update: HUD Sec. Turner Highlights National Homeownership Month</v>
+        <v>By the Numbers: How World Cup Fever Took Over Netflix</v>
       </c>
       <c r="B562" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C562" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D562" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E562" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-hud-sec-turner-highlights-national-homeownership-month-302795277.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358545</v>
       </c>
       <c r="F562" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, June 9, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>It&amp;#39;s been two weeks since the final whistle blew, but we&amp;#39;re still thinking about all the epic moments from the FIFA 2026 Men&amp;#39;s World Cup&amp;#8482;. While it&amp;#39;s still another year until our broadcast of the 2027 Women&amp;#39;s World Cup in the US and Canada, fans couldn&amp;#39;t contain their excitement. Across series, films, documentaries, talk shows and games, our football slate lit up right alongside the tournament: - - Fandom By the Numbers - - The global football slate was stacked this year, with am... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358545</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="str">
-        <v>Businesses Race to Hire Claude Code Specialists As Demand Surges 938%</v>
+        <v>Wizstar Among the First to Integrate Seedance 2.5</v>
       </c>
       <c r="B563" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C563" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D563" t="str">
-        <v>Finance, AI, Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E563" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3308866/0/en/Businesses-Race-to-Hire-Claude-Code-Specialists-As-Demand-Surges-938.html</v>
+        <v>https://www.prnewswire.com/news-releases/wizstar-among-the-first-to-integrate-seedance-2-5--302843872.html</v>
       </c>
       <c r="F563" t="str">
-        <v>Despite AI's reputation as a backend technology, Fiverr’s 2026 Business Trends Index shows businesses deploying it fastest in content production</v>
+        <v>NEW YORK, Aug. 5, 2026 /PRNewswire/ -- Wizstar will be among the first platforms to integrate Seedance 2.5, bringing the next generation of AI video creation to creators and enterprises. As AI video technology continues to evolve, users are demanding longer, higher-quality, and more...</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="str">
-        <v>Myseum.AI Announces Sponsorship and Panel Participation at Visual 1st 2026 Conference for Global Photo and Video industry</v>
+        <v>LANXESS Launches Disflamoll Advance Platform for extremely Low TPP Plasticizing Flame Retardants</v>
       </c>
       <c r="B564" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C564" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D564" t="str">
-        <v>Finance, AI, Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E564" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3308865/0/en/Myseum-AI-Announces-Sponsorship-and-Panel-Participation-at-Visual-1st-2026-Conference-for-Global-Photo-and-Video-industry.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358539</v>
       </c>
       <c r="F564" t="str">
-        <v>Development underway for privacy-first agentic-localized AI agents that assist in managing personal media including photos and videos</v>
+        <v>- - &amp;#8226; New platform combines regulatory preparedness and proven performance for evolving formulation requirements - &amp;#8226; First product of the platform designed for polar polymer systems - - - Specialty chemicals company LANXESS has launched Disflamoll&amp;#174; Advance, its next-generation platform for plasticizing flame retardants featuring extremely low triphenyl phosphate (TPP) content of less than 0.1 percent. Tailored to diverse applications, it is designed to help manufacturers navigate an increa... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358539</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="str">
-        <v>Wiley Launches Advanced Brain to Push Disciplinary Boundaries Across Neuroscience &amp; Related Fields</v>
+        <v>Disney Q3 FY26 Earnings: Commentary from CEO Josh D’Amaro</v>
       </c>
       <c r="B565" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C565" t="str">
-        <v>WebWire</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D565" t="str">
         <v>Finance, Media</v>
       </c>
       <c r="E565" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355967</v>
+        <v>https://thewaltdisneycompany.com/news/disney-q3-earnings-2026/</v>
       </c>
       <c r="F565" t="str">
-        <v>Wiley (NYSE: WLY), a global leader in authoritative content and research intelligence, today announced the launch of Advanced Brain, an open access, interdisciplinary journal dedicated to publishing cutting-edge research across neuroscience, neurology, psychiatry and psychology. The new journal, part of Wiley&amp;#39;s Advanced Portfolio of high-impact collaborative journals, is now open for submissions. - - Advanced Brain is designed to further both fundamental and applied understanding of the... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355967</v>
+        <v>The post Disney Q3 FY26 Earnings: Commentary from CEO Josh D’Amaro appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="str">
-        <v>PureCycle, Innovia Films Partner to Successfully Produce White, Cavitated BOPP Film Using PureFive Choice™ Recycled Polypropylene</v>
+        <v>MicroVision Launches MOVIA(TM) Air Product Family to Accelerate Growth ...</v>
       </c>
       <c r="B566" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C566" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D566" t="str">
-        <v>Finance, Media</v>
+        <v>Finance, Automotive, Media</v>
       </c>
       <c r="E566" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3308738/0/en/PureCycle-Innovia-Films-Partner-to-Successfully-Produce-White-Cavitated-BOPP-Film-Using-PureFive-Choice-Recycled-Polypropylene.html</v>
+        <v>https://pr-inside.com/microvision-launches-movia-tm-air-product-family-to-accelerate-growth-r5208712.htm</v>
       </c>
       <c r="F566" t="str">
-        <v>PureCycle and Innovia collaborated to produce white, cavitated BOPP film with more than 40% postconsumer recycled content.</v>
+        <v>(PR-inside.com) MOVIA™ Air lidar sensor and MOVIA™ Air Plus deliver lightweight airborne sensing and real-time 3D environmental awareness for autonomous aerial systems; live demonstration planned at JIFX REMOND, WA AND MONTEREY, CA / ACCESS Newswire / August 5, 2026 /MicroVision, Inc. (NASDAQ:MVIS), a leader in advanced perception solutions for industrial, security and defense, and automotive applications, today announced the launch of its MOVIA™ Air product family, purpose-built for autonomous aerial systems. The portfolio includes MOVIA™ Air, a lightweight lidar sensor optimized specifically for unmanned aerial vehicles (UAVs), and MOVIA™ Air Plus, which combines the MOVIA™ Air sensor with edge processing and video imaging. ..</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="str">
-        <v>Future B2B Launches Affinity, an Audience Data Platform That Helps ...</v>
+        <v>BOSSMVN's Debut Mixtape 'Might Revisit Later' Features 9 Tracks in 23 Minutes</v>
       </c>
       <c r="B567" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C567" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D567" t="str">
-        <v>SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E567" t="str">
-        <v>https://pr-inside.com/future-b2b-launches-affinity-an-audience-data-platform-that-helps-r5190219.htm</v>
+        <v>https://pressreleasenews.org/pressroom/bossmvns-debut-mixtape-might-revisit-later-features-9-tracks-in-23-minutes</v>
       </c>
       <c r="F567" t="str">
-        <v>(PR-inside.com) A new, unified audience data platform spanning Future B2B's ecosystem, helping B2B marketers move beyond static ICPs to identify and engage verified, in-market audiences through real-time engagement signals. NEW YORK CITY, NY / ACCESS Newswire / June 9, 2026 / Future B2B today announced the launch of Affinity, a new audience data platform designed to help marketers identify and engage active B2B buyers based on real-time engagement behavior. Powered by proprietary first-party data from nearly 10 million business leaders across Future B2B's portfolio, Affinity enables advertisers to move beyond traditional demographic and firmographic targeting to uncover professionals actively researching, consuming content, ..</v>
+        <v>Independent artist BOSSMVN releases his debut mixtape 'Might Revisit Later' with nine tracks in 23 minutes, exploring themes of heartbreak and growth. The project is out on major streaming platforms via his label MVN Sound.</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="str">
-        <v>From Participant to Leader: MAXHUB Experts Propose Two New IEC International Standards</v>
+        <v>Tryllium Announces Industry Workshop Featuring Veteran Voice Director ...</v>
       </c>
       <c r="B568" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C568" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D568" t="str">
-        <v>Media</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E568" t="str">
-        <v>https://www.prnewswire.com/news-releases/from-participant-to-leader-maxhub-experts-propose-two-new-iec-international-standards-302795055.html</v>
+        <v>https://pr-inside.com/tryllium-announces-industry-workshop-featuring-veteran-voice-director-r5208706.htm</v>
       </c>
       <c r="F568" t="str">
-        <v>BUDAPEST, Hungary, June 9, 2026 /PRNewswire/ -- The 11th IEC/TC100 (Audio, Video and Multimedia Systems and Equipment) Chairman's Advisory Group (CAG) and working group meetings were recently held in Budapest. Experts from more than ten countries worldwide exchanged views on ongoing...</v>
+        <v>(PR-inside.com) Client Abacus Entertainment will host acclaimed casting and voice director Wes Gleason for his first workshop with the company on October 17, giving voice actors direct access to an accomplished industry professional. NEW YORK CITY, NY / ACCESS Newswire / August 5, 2026 / Tryllium announced today that its client, Abacus Entertainment, will host veteran casting and voice director Wes Gleason for his first workshop with the company on Saturday, October 17, 2026. The live online workshop gives voice actors the opportunity to learn directly one of the voice directors behind some of the entertainment industry's most recognizable video game and ..</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="str">
-        <v>New Bambuser Research Reveals 1 in 5 US Shoppers Use AI to Find Products ...</v>
+        <v>NYSE Content Update: Expedition Therapeutics Secures $115 Million Series B</v>
       </c>
       <c r="B569" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C569" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D569" t="str">
-        <v>AI, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E569" t="str">
-        <v>https://pr-inside.com/new-bambuser-research-reveals-1-in-5-us-shoppers-use-ai-to-find-products-r5190173.htm</v>
+        <v>https://www.prnewswire.com/news-releases/nyse-content-update-expedition-therapeutics-secures-115-million-series-b-302843756.html</v>
       </c>
       <c r="F569" t="str">
-        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / June 9, 2026 / Bambuser(STO:BUSER)(FRA:5JL) today releases its Shopper Behavior: Video &amp; AI Report 2026, a study of 1,000 UK and US consumers revealing how AI and video are reshaping the way people discover and buy. The report launches atShopTalk Europein Barcelona, where Bambuser is an exhibitor and speaker. The research showed that: 19% of US consumers now use ChatGPT or AI search to discover new products, nearly level with brand websites (21%) Among US males, 25% say AI search is already their primary discovery method. The number-one use case is deals and price comparisons 78% of Americans ..</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 5, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="str">
-        <v>APC Drives Circular Packaging Innovation with Certified-Circular Content</v>
+        <v>Life.Church Switch Explores How Jesus Simplifies Life's Complications</v>
       </c>
       <c r="B570" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C570" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D570" t="str">
         <v>Media</v>
       </c>
       <c r="E570" t="str">
-        <v>https://www.prnewswire.com/news-releases/apc-drives-circular-packaging-innovation-with-certified-circular-content-302794459.html</v>
+        <v>https://www.prnewswire.com/news-releases/lifechurch-switch-explores-how-jesus-simplifies-lifes-complications-302843258.html</v>
       </c>
       <c r="F570" t="str">
-        <v>American Packaging Corporation Commercialized Certified-Circular Content in a Food Application COLUMBUS, Wis., June 9, 2026 /PRNewswire/ -- Certified-Circular Content packaging is a key component of APC's sustainability offerings, available across all six APC Centers of Excellence which...</v>
+        <v>The group's new album, Simple, is out now everywhere music streams OKLAHOMA CITY, Aug. 5, 2026 /PRNewswire/ -- Known for their hit single, "Symphony," Life.Church Switch announces the release of its latest full-length album, Simple (Life.Church), available today on all streaming platforms....</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="str">
-        <v>Consumer engagement with music streaming continues to soar according to research from the Digital Media Association (DIMA), with listeners spending more time and more money on music than they did five years ago</v>
+        <v>Food Culture Inc. to Present at the Emerging Growth Conference 95 on ...</v>
       </c>
       <c r="B571" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C571" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D571" t="str">
-        <v>Retail, Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E571" t="str">
-        <v>https://www.prnewswire.com/news-releases/consumer-engagement-with-music-streaming-continues-to-soar-according-to-research-from-the-digital-media-association-dima-with-listeners-spending-more-time-and-more-money-on-music-than-they-did-five-years-ago-302794319.html</v>
+        <v>https://pr-inside.com/food-culture-inc-to-present-at-the-emerging-growth-conference-95-on-r5208689.htm</v>
       </c>
       <c r="F571" t="str">
-        <v>94% of streamers like or love their streaming services; 50% of streamers listen to streaming services every day; Streamers are spending 27% more on recorded music, including streaming subscriptions, than 5 years ago; Global music streaming revenues have reached over $22BN, around 70% of...</v>
+        <v>(PR-inside.com) Presentation by Tim Chupinin, Investor Relations Consultant, Will Introduce the Company's Asset-Light Spirits Brand Platform, Current Operations, and Go-Forward Plans for the Balance of 2026 and Fiscal 2027; Live Webcast, Registration at No Cost TORONTO, ON / ACCESS Newswire / August 5, 2026 / Food Culture Inc. (OTCID:FCUL) ("FCUL" or the "Company") today announced that it will present at the Emerging Growth Conference 95 on Wednesday, August 19, 2026. The presentation will be delivered by Tim Chupinin, Investor Relations Consultant, and will be carried by live video webcast. Registration is open at no cost to individual and institutional investors, investment advisors ..</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="str">
-        <v>U18 Women's National Team announced ahead of FIBA U18 Women's AmeriCup 2026</v>
+        <v>Beyond the Surface: “Self Awareness” Music Video</v>
       </c>
       <c r="B572" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C572" t="str">
-        <v>WebWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D572" t="str">
         <v>Media</v>
       </c>
       <c r="E572" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355939</v>
+        <v>https://www.pr.com/press-release/971071</v>
       </c>
       <c r="F572" t="str">
-        <v>Canada Basketball has announced the U18 Women&amp;#39;s National Team roster ahead of the FIBA U18 Women&amp;#39;s AmeriCup 2026. - - The FIBA U18 Women&amp;#39;s AmeriCup 2026 is set for June 9 to 15 in Irapuato, Mexico and features the best 8 teams in the Americas. All the action will be streaming live on FIBA&amp;#39;s YouTube channel. - - Canada is in Group A with Puerto Rico (Tuesday, June 9 at 5:00 pm ET / 2:00 pm PT), Dominican Republic (Wednesday, June 10 at 2:30 pm ET / 11:30 am PT) and Venezuela (Friday, June 12... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355939</v>
+        <v>“Self Awareness” is a slow, reflective track in which iclypzx! explores human nature, toxic behavior, and the challenges of pursuing a career in music. Through introspective lyricism, he confronts feelings of uncertainty while searching for purpose and identity. The line, “trying to find myself in the safe,” captures the song’s central theme of self-discovery. The track serves as a deeply personal introduction [PR.com]</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="str">
-        <v>FOX One, FOX Sports and Indeed Name Austin Franklin and Kevin Akoto as FOX One Chief World Cup Watchers</v>
+        <v>TrustScale Launches Argus to Detect and Correct AI Hallucinations and ...</v>
       </c>
       <c r="B573" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C573" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D573" t="str">
-        <v>Gaming, Media</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E573" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355938</v>
+        <v>https://pr-inside.com/trustscale-launches-argus-to-detect-and-correct-ai-hallucinations-and-r5208682.htm</v>
       </c>
       <c r="F573" t="str">
-        <v>Watch the Announcement Video HERE - - FOX One, FOX Sports and Indeed today announced that Austin Franklin and Kevin Akoto have officially been selected as the FOX One Chief World Cup Watchers hired through Indeed, earning the opportunity of a lifetime &amp;#8211; each getting paid $50,000 to watch every match of FIFA World Cup 2026&amp;#8482; live from a custom-built viewing cube in the heart of Times Square. - - Avid soccer fans Austin and Kevin stood out for their passion for the game, content c... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355938</v>
+        <v>(PR-inside.com) ‘Lie Detector for AI' catches LLM mistakes in real-time, with up to 98.5% accuracy and 135x faster than manual research. LOS ALTOS, CA / ACCESS Newswire / August 5, 2026 / As generative AI scales,research confirmsthat large language models (LLMs) continue to hallucinate, fabricate sources and make mistakes with confidence. This creates unprecedented risks for enterprises deploying AI for agentic automation, research, content creation and decision-making. To solve this problem,TrustScale today announced the launch ofArgus , a patent-pending AI assurance platform. Unlike "AI checking AI" approaches, Argus uses empirical evidence and deterministic verification to review AI-generated content, flag unsupported claims and suggest ..</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="str">
-        <v>As Microsoft Unveils the Frontier Intelligence Ecosystem, LexisNexis Delivers Authoritative Legal Intelligence Through Prot�g� in Microsoft 365 Copilot</v>
+        <v>Symphony Talent Launches AI Search Visibility Solutions to Help Employers Take Control of Their AI-Driven Search Presence</v>
       </c>
       <c r="B574" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C574" t="str">
-        <v>WebWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D574" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Finance, AI, Media</v>
       </c>
       <c r="E574" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355931</v>
+        <v>https://www.prnewswire.com/news-releases/symphony-talent-launches-ai-search-visibility-solutions-to-help-employers-take-control-of-their-ai-driven-search-presence-302843375.html</v>
       </c>
       <c r="F574" t="str">
-        <v>As Microsoft Build 2026 highlights the emergence of a frontier intelligence ecosystem, LexisNexis&amp;#174; is helping legal professionals realize that vision today by bringing the AI relied on globally for authoritative legal intelligence directly into Microsoft 365 Copilot. Through the LexisNexis Prot�g�&amp;#8482; integrated and authoritative legal AI platform, lawyers can access trusted legal answers, drafting support and legal insights grounded in trusted legal content without leaving the Microsoft appl... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355931</v>
+        <v>New offering benchmarks employer visibility across leading AI search platforms, acts on the findings to improve career site, content and media, and monitors ongoing performance. NEW YORK, Aug. 5, 2026 /PRNewswire/ -- Symphony Talent, a global leader in talent acquisition solutions, today...</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="str">
-        <v>Americas Cardroom Celebrates Big Week with New Pros and Early WSOP ...</v>
+        <v>The Walt Disney Company and TikTok Announce a First-of-its-Kind Global Short-Form Content-Sharing Deal</v>
       </c>
       <c r="B575" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C575" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D575" t="str">
         <v>Media</v>
       </c>
       <c r="E575" t="str">
-        <v>https://pr-inside.com/americas-cardroom-celebrates-big-week-with-new-pros-and-early-wsop-r5190113.htm</v>
+        <v>https://thewaltdisneycompany.com/news/tiktok-content-sharing-deal/</v>
       </c>
       <c r="F575" t="str">
-        <v>(PR-inside.com) Major signings, new content, and strong tournament performances drive momentum. SAN JOSE, COSTA RICA / ACCESS Newswire / June 8, 2026 / With the world's most famous poker series already underway in Las Vegas, Americas Cardroom marked a significant week for the site with the addition of three new Pros, the launch of Chris Moneymaker's WSOP vlog series and several strong performances at the 2026 World Series of Poker in Las Vegas. Earlier this week, Americas Cardroom announced the signing of Alex Foxen, Chance Kornuth and Chris Hunichen, strengthening a Pro roster that already includes icons like Chris Moneymaker and Chris Moorman. One ..</v>
+        <v>The post The Walt Disney Company and TikTok Announce a First-of-its-Kind Global Short-Form Content-Sharing Deal appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="str">
-        <v>Carowinds Announces 100-Foot Super Flume Ride Set to Break Three World-Records</v>
+        <v>Recent Release, "The Wisdom Tooth," from Page Publishing Author Michael O'Shell, Invites Children Into the World of Dental Development Through a Wise Tooth's Eyes</v>
       </c>
       <c r="B576" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C576" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D576" t="str">
         <v>Media</v>
       </c>
       <c r="E576" t="str">
-        <v>https://www.prnewswire.com/news-releases/carowinds-announces-100-foot-super-flume-ride-set-to-break-three-world-records-302794334.html</v>
+        <v>https://www.pr.com/press-release/975170</v>
       </c>
       <c r="F576" t="str">
-        <v>Rip Roarin' Falls Will Feature the World's Tallest Log Flume Drop, First-Ever Super Flume Mega Drop and Next-Generation Family Thrills With 2027 Debut Access Media Kit with Hi-Res Photos and Video CHARLOTTE, N.C., June 8, 2026 /PRNewswire/ -- Carowinds is making a massive splash on the...</v>
+        <v>Michael O'Shell has completed a new book, "The Wisdom Tooth," a delightful exploration of how teeth develop, are numbered, and should be cared for. With illustration work by Anna Kamburis, the story weaves educational content seamlessly into an enchanting narrative that captivates young readers while introducing them to the mysteries of the oral cavity. As a Diplomate of the American Board of Oral and [PR.com]</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="str">
-        <v>Michael J. Fox Foundation Recognized for Excellence in Video Storytelling with Multiple Telly Awards</v>
+        <v>Dream Smith AI Launches Next Generation AI Image Generator, AI Video Generator Platform with Pay-As-You-Go Access to Top Models</v>
       </c>
       <c r="B577" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C577" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D577" t="str">
-        <v>Media</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E577" t="str">
-        <v>https://www.prnewswire.com/news-releases/michael-j-fox-foundation-recognized-for-excellence-in-video-storytelling-with-multiple-telly-awards-302794305.html</v>
+        <v>https://pressreleasenews.org/pressroom/dream-smith-ai-launches-next-generation-ai-image-generator-ai-video-generator-platform-with-pay-as-you-go-access-to-top-models</v>
       </c>
       <c r="F577" t="str">
-        <v>NEW YORK, June 8, 2026 /PRNewswire/ -- The Michael J. Fox Foundation for Parkinson's Research (MJFF) is the recipient of Telly Awards in "Gold," "Silver" and "Bronze" categories for two of the Foundation's recent videos: "What the First Disease-modifying Parkinson's Treatment Would Mean...</v>
+        <v>Dream Smith AI today announced the commercial launch of its unified creative platform, offering pay-as-you-go access to leading open-weight and proprietary models. The browser-based studio eliminates subscriptions and hardware requirements, providing a boundless AI image generator and AI video generator for professional creators.</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="str">
-        <v>Winaday Casino Marks its 18th Birthday with new Alona's Wild Realm Slot, $97k Jackpot Winner, and Month-Long Bonus Bash</v>
+        <v>FlipHTML5's AI Brochure Maker Helps Create Digital Marketing Brochures</v>
       </c>
       <c r="B578" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C578" t="str">
         <v>WebWire</v>
       </c>
       <c r="D578" t="str">
-        <v>Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E578" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355927</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358525</v>
       </c>
       <c r="F578" t="str">
-        <v>WinadayCasino.eu the pioneering online casino known for its generous bonuses and loyal player community, announces its 18th birthday celebration&amp;#8212;a month-long extravaganza featuring the launch of Alona&amp;#39;s Wild Realm, a jackpot winner, and a stacked lineup of daily promotions running through June. - - View a Video Version of this story - - The party is already underway with the &amp;#8220;Birthday Bonus Bash,&amp;#8221; headlined by Alona&amp;#39;s Wild Realm, a 5x4, 28-payline video slot ($0.28&amp;#8211;$44.80 bet ran... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355927</v>
+        <v>FlipHTML5 has introduced an AI brochure maker that helps businesses, marketers, and organizations create digital brochures for product promotion, service introductions, company profiles, and event campaigns. The tool combines artificial intelligence with digital publishing technology to assist users in developing brochure content and layouts through an automated creation process. By supporting different starting points and customization options, the AI brochure maker provides a practic... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358525</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="str">
-        <v>POET CLASS ACTION NOTICE: Faruqi &amp; Faruqi, LLP Reminds POET Technologies ...</v>
+        <v>Second Marcello Hernández Show Added at Pala Casino Following Sellout</v>
       </c>
       <c r="B579" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C579" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D579" t="str">
         <v>Media</v>
       </c>
       <c r="E579" t="str">
-        <v>https://pr-inside.com/poet-class-action-notice-faruqi-faruqi-llp-reminds-poet-technologies-r5190098.htm</v>
+        <v>https://www.pr.com/press-release/975731</v>
       </c>
       <c r="F579" t="str">
-        <v>(PR-inside.com) Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In POET Technologies To Contact Him Directly To Discuss Their Options NEW YORK CITY, NY / ACCESS Newswire / June 8, 2026 /If you purchased or acquired securities in POET Technologies between April 1, 2026 and 08:57 AM EST on April 27, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information] Watch our latest video highlighting the key allegations: https://youtu.be/zdxRFbToG4A Faruqi &amp; Faruqi, LLP, a leading national ..</v>
+        <v>Following the sellout of Marcello Hernández's original Aug. 28 performance, Pala Casino Spa Golf Resort has added a second show. Both performances will now be held in the Event Center at 7:30 p.m. and 9:30 p.m. Hernández stars on Saturday Night Live and recently released his Netflix comedy special American Boy. Tickets for the newly added performance are on sale now. Guests must be 21 or older. [PR.com]</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="str">
-        <v>Hirsch, Gaugier &amp; Khan Announces 2026 Scholarship</v>
+        <v>Recastia Helps Create PDF to Video With Optional AI Avatar</v>
       </c>
       <c r="B580" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C580" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D580" t="str">
-        <v>Media, Education</v>
+        <v>AI, Media</v>
       </c>
       <c r="E580" t="str">
-        <v>https://pr-inside.com/hirsch-gaugier-khan-announces-2026-scholarship-r5190091.htm</v>
+        <v>https://www.prunderground.com/recastia-helps-create-pdf-to-video-with-optional-ai-avatar/cms8irsh2000404jyjn3yuqye</v>
       </c>
       <c r="F580" t="str">
-        <v>(PR-inside.com) Student-athletes in Michigan can apply today for a chance to win $2,500. SOUTHFIELD, MI / ACCESS Newswire / June 8, 2026 / Hirsch, Gaugier &amp; Khan invites qualifying Michigan student-athletes with an interest in a legal career to apply for the firm's new TheAthlete's Journey to Justice Scholarship . This scholarship awards $2,500 to a student who can explain how their time as an athlete may prepare them for law school and a career in the legal profession. Students have until December 15, 2026, to apply for The Athlete's Journey to Justice Scholarship. To apply, students should create a video no more ..</v>
+        <v>Recastia helps convert PDF to video and can add an AI-generated script, natural voiceover, and an optional AI avatar. The post Recastia Helps Create PDF to Video With Optional AI Avatar first appeared on</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="str">
-        <v>"Three Women and Me" Set to Transform Health Media with Fearless Conversations, Renowned Experts, and a Mission to Change Lives</v>
+        <v>KeepStreams: Why I Finally Stopped Relying on Streaming Apps for My Home Theater</v>
       </c>
       <c r="B581" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C581" t="str">
-        <v>Newswire.com</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D581" t="str">
-        <v>Healthcare, Media</v>
+        <v>Media</v>
       </c>
       <c r="E581" t="str">
-        <v>https://www.newswire.com/news/three-women-and-me-set-to-transform-health-media-with-fearless-conversations</v>
+        <v>https://prunderground.com/keepstreams-why-i-finally-stopped-relying-on-streaming-apps-for-my-home-theater/cmsfj095n000404k4frtsl4uw</v>
       </c>
       <c r="F581" t="str">
-        <v>Award-Winning Producer Charles Mattocks Joins Bionic Bloom's Dr. Angela Fisher, Dr. Cathleen Gerenger, and Heather Reilly Hiemstra for a Bold New Television Talk Show and Podcast Tackling the Health Issues Millions Are Searching for Answers About</v>
+        <v>For anyone who's spent 20 minutes scrolling Netflix only to give up, there's a better way. 📺 The post KeepStreams: Why I Finally Stopped Relying on Streaming Apps for My Home Theater first appeared on</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="str">
-        <v>Synup Launches AI Content Assistant to Power Visual Social Content for Marketing Agencies</v>
+        <v>KeepStreams Update v2031&amp; v2032: Fresh Updates, Better Downloads ✨</v>
       </c>
       <c r="B582" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C582" t="str">
-        <v>PRWeb</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D582" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E582" t="str">
-        <v>https://www.prweb.com/releases/synup-launches-ai-content-assistant-to-power-visual-social-content-for-marketing-agencies-302792542.html</v>
+        <v>https://prunderground.com/keepstreams-update-v2031-v2032-fresh-updates-better-downloads/cmsffzb52000304jr7wpri0pd</v>
       </c>
       <c r="F582" t="str">
-        <v>Agencies can now generate on-brand social posts for every client location in minutes, pairing local content ideas with automatic visual generation inside the same platform they already use to manage local marketing. NEW YORK, June 8, 2026 /PRNewswire-PRWeb/ -- Synup, a leader in...</v>
+        <v>The post KeepStreams Update v2031&amp;amp; v2032: Fresh Updates, Better Downloads ✨ first appeared on</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="str">
-        <v>Humann Wins Best Branded Content at the 2026 Hashtag Sports Awards</v>
+        <v>Dubbing AI Launches $49 USB-C AI Voice-Changing Earbuds for Mobile Gaming, Streaming and Calls</v>
       </c>
       <c r="B583" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C583" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D583" t="str">
-        <v>Healthcare, Media</v>
+        <v>AI, Gaming, Media</v>
       </c>
       <c r="E583" t="str">
-        <v>https://www.prnewswire.com/news-releases/humann-wins-best-branded-content-at-the-2026-hashtag-sports-awards-302794109.html</v>
+        <v>https://pressreleasenews.org/pressroom/dubbing-ai-launches-49-usb-c-ai-voice-changing-earbuds-for-mobile-gaming-streaming-and-calls</v>
       </c>
       <c r="F583" t="str">
-        <v>One-of-a-kind partnership with Texas Athletics and Learfield earns one of sports media and marketing's top honors for brand storytelling. AUSTIN, Texas, June 8, 2026 /PRNewswire/ -- Humann, the Austin-based cardiovascular health company behind SuperBeets®, has won Best Branded Content at...</v>
+        <v>New mobile voice changer combines an integrated microphone, USB-C plug-and-play connectivity and access to more than 500 AI voices in a portable wired design.</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="str">
-        <v>PR Newswire Amplify™ Expands Campaign &amp;amp; Content Creation Support to 7 Languages</v>
+        <v>Crexendo Announces Strong Second Quarter 2026 Results</v>
       </c>
       <c r="B584" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C584" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D584" t="str">
-        <v>AI, Media</v>
+        <v>Finance, SaaS, Media</v>
       </c>
       <c r="E584" t="str">
-        <v>https://www.prnewswire.com/news-releases/pr-newswire-amplify-expands-campaign--content-creation-support-to-7-languages-302794029.html</v>
+        <v>https://pr-inside.com/crexendo-announces-strong-second-quarter-2026-results-r5208435.htm</v>
       </c>
       <c r="F584" t="str">
-        <v>AI-powered enhancement streamlines workflows for communicators and strengthens PR Newswire's industry-leading solutions for global campaigns. LONDON, June 8, 2026 /PRNewswire/ -- To enable global organizations to effectively reach audiences in the Americas and Europe without compromising...</v>
+        <v>(PR-inside.com) PHOENIX, AZ / ACCESS Newswire / August 4, 2026 / Crexendo, Inc. (NASDAQ:CXDO), an award-winning software technology company that is a premier provider of cloud communication platform software and unified communications as a service (UCaaS) offerings, including voice, video, contact center, and managed IT services tailored to businesses of all sizes, today announced financial results for the second quarter ended June 30, 2026. Second Quarter Financial highlights: Total revenue increased 49% year-over-year to $24.6 million GAAP net income of $1.1 million, or $0.03 per basic and diluted common share. Non-GAAP net income of $4.1 million, or $0.12 per basic and diluted common share. Financial Results ..</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="str">
-        <v>iHeartRadio and TikTok LIVE Premiere with LE SSERAFIM Featuring Songs from 'PUREFLOW' pt. 1, Streaming LIVE on TikTok June 12</v>
+        <v>H&amp;M Home Celebrates 100 Years of Disney Winnie the Pooh with Disney Home and Sanderson in New Interiors Collection</v>
       </c>
       <c r="B585" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C585" t="str">
         <v>WebWire</v>
       </c>
       <c r="D585" t="str">
         <v>Media</v>
       </c>
       <c r="E585" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355919</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358508</v>
       </c>
       <c r="F585" t="str">
-        <v>In celebration of LE SSERAFIM&amp;#39;s recent album, &amp;#39;PUREFLOW&amp;#39; pt. 1 released on May 22, iHeartMedia and TikTok will give fans exclusive access to a performance of songs from the new album during the iHeartRadio and TikTok LIVE Premiere with LE SSERAFIM. The event will take place on June 12 at 10 p.m. ET/ 7 p.m. PT at the iHeartRadio Theater in Los Angeles and stream LIVE on @iheartradio, @le_sserafim, and @tiktok. Hosted by iHeartRadio personality JoJo Wright, the preview will also broad... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355919</v>
+        <v>H&amp;amp;M HOME is celebrating the kindness and gentle wisdom of the world&amp;#39;s most beloved bear with an interiors collection created in collaboration with Disney Home and Sanderson. Paying tribute to a childhood figure cherished by generations, the collection brings the timeless story of Disney Winnie the Pooh into the home. From bedding, soft toys, a ceramic tableware set, to baby essentials including muslin cloths and a baby mat, the collection launches in stores and online at hm.com/home on 3... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358508</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="str">
-        <v>SoRite Company Delivers Narcotics Decontamination to Rapid Risk Reduction's ...</v>
+        <v>Netflix Reveals Trailer for Swedish Crime Thriller 'Blood Sacrifice'</v>
       </c>
       <c r="B586" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C586" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D586" t="str">
         <v>Media</v>
       </c>
       <c r="E586" t="str">
-        <v>https://pr-inside.com/sorite-company-delivers-narcotics-decontamination-to-rapid-risk-reduction-s-r5190052.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358502</v>
       </c>
       <c r="F586" t="str">
-        <v>(PR-inside.com) NASHVILLE, TN / ACCESS Newswire / June 8, 2026 / The SoRite Company has announced a strategic partnership with Rapid Risk Reduction (R3) that will make SoRite's DECON, a narcotic oxidation solution, available for inclusion in R3's ONEbox emergency response solutions. Clients can add DECON, bundled as towelettes and a 3oz can, to any ONEbox configuration that best fits their overdose prevention and emergency response requirements. SoRite® DECON is the only proven solution that oxidizes fentanyl, heroin, meth, xylazine, and other narcotics safely, effectively, and without harsh chemicals in just 60 seconds. ONEbox is a video-guided opioid emergency response station. Schools, ..</v>
+        <v>DOWNLOAD IMAGES HERE - - Netflix today unveils the trailer for a gripping new Swedish crime thriller series, premiering on August 20. Created by George Kay ( Lupin, Hijack ), the five-part drama introduces a tense and emotionally charged hunt for a killer targeting the police. - - Jakob Oftebro ( Hamilton ) stars as lead investigator Thomas, forced to work with his estranged father Alfred, a former detective played by Peter Andersson ( The Girl with the Dragon Tattoo ). As bodies... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358502</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="str">
-        <v>NYSE Content Update: PointFive Raises $60 Million to Redefine Efficiency</v>
+        <v>Market One: Atlas Salt Advances Eastern North America's First Major New Salt Mine in Decades</v>
       </c>
       <c r="B587" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C587" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D587" t="str">
-        <v>Finance, Media</v>
+        <v>Energy, Media</v>
       </c>
       <c r="E587" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-pointfive-raises-60-million-to-redefine-efficiency-302793970.html</v>
+        <v>https://www.newsfilecorp.com/release/307922/Market-One-Atlas-Salt-Advances-Eastern-North-Americas-First-Major-New-Salt-Mine-in-Decades</v>
       </c>
       <c r="F587" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, June 8, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 4, 2026) - Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors.Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.Atlas Salt Inc.: Advancing Its Great Atlantic Salt Project Toward Construction in NewfoundlandAtlas Salt Inc. (TSXV: SALT)...</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="str">
-        <v>Zhihu Inc. to Hold Annual General Meeting on June 30, 2026</v>
+        <v>Data Conversion Laboratory and Bowker Publishing Services Collaborate to Meet Global Accessibility Standards for eBooks</v>
       </c>
       <c r="B588" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C588" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D588" t="str">
-        <v>Finance, Media</v>
+        <v>Media</v>
       </c>
       <c r="E588" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/08/3308015/0/en/Zhihu-Inc-to-Hold-Annual-General-Meeting-on-June-30-2026.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358487</v>
       </c>
       <c r="F588" t="str">
-        <v>BEIJING, China, June 08, 2026 (GLOBE NEWSWIRE) -- Zhihu Inc. (NYSE: ZH; HKEX: 2390) (“Zhihu” or the “Company”), a leading online content community in China, today announced that it will hold an annual general meeting of the Company’s shareholders (the “AGM”) at 10:00 a.m. Beijing time on June 30, 2026 at Room Xinzhi, Floor 1, Zone C, China Industry-Academy-Research Achievement Transformation Center, No. 18A Xueqing Road, Haidian District, Beijing, China, for the purposes of considering and, if thought fit, passing each of the Proposed Resolutions as defined and set forth in the notice of the AGM (the “AGM Notice”). The AGM Notice and the form of proxy for the AGM are available on the Company’s website at https://ir.zhihu.com . The board of directors of the Company fully supports the Propos</v>
+        <v>Data Conversion Laboratory (DCL), a leader in structured data and content transformations, and Bowker, a global leader in publishing services and the official ISBN Agency for the United States, have partnered to help publishers meet global accessibility standards for ebooks, combining DCL&amp;#39;s content transformation expertise with Bowker&amp;#39;s identifier and ebook services. - - Bowker&amp;#39;s eBook Creator Suite gives publishers and independent authors flexible ebook conversion solutions for proje... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358487</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="str">
-        <v>Fundamentals of SEO Content Writing Course for Aspiring Writers</v>
+        <v>Scam.ai and Modulate Partner to Deliver Unified Image, Video and Voice ...</v>
       </c>
       <c r="B589" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C589" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D589" t="str">
-        <v>Media, Education</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E589" t="str">
-        <v>https://express-press-release.net/news/2026/06/08/1757235</v>
+        <v>https://pr-inside.com/scam-ai-and-modulate-partner-to-deliver-unified-image-video-and-voice-r5208307.htm</v>
       </c>
       <c r="F589" t="str">
-        <v>Kolkata, India, 2026-06-08 — /EPR Network/ — White Hat Academy has announced its Fundamentals of SEO Content Writing Course, aimed at helping students, beginners, freelance [read full press release...]</v>
+        <v>(PR-inside.com) Integration brings Modulate's industry-leading synthetic voice detection to the Scam.ai platform, helping organizations identify multimodal deepfake threats through a single customer experience BOSTON, MA / ACCESS Newswire / August 4, 2026 / Modulate , the frontier conversational voice intelligence company, andScam.ai , a provider of deepfake and synthetic media detection technology, today announced a partnership that brings Modulate's synthetic voice detection models directly into the Scam.ai platform. Scam.ai has established deepfake detection capabilities across images, videos, and digital documents. By integrating Modulate's specialized synthetic voice detection models, Scam.ai will enable customers to expose the three primary forms of synthetic media - ..</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="str">
-        <v>Top branding agency Semiya expands global footprint with new website, empowering ambitious startups with brand strategy support</v>
+        <v>Melbourne first Next Generation Tram delivered by Alstom into passenger service</v>
       </c>
       <c r="B590" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C590" t="str">
-        <v>Pressat</v>
+        <v>WebWire</v>
       </c>
       <c r="D590" t="str">
-        <v>Media</v>
+        <v>Automotive, Media</v>
       </c>
       <c r="E590" t="str">
-        <v>https://pressat.co.uk/releases/top-branding-agency-semiya-expands-global-footprint-with-new-website-empowering-ambitious-startups-with-brand-strategy-support-70dc0c14c7c94b09a8561dc77006b216/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358489</v>
       </c>
       <c r="F590" t="str">
-        <v xml:space="preserve">Monday 8 June, 2026 Building on six years of boutique excellence, Semiya Agency is proud to announce its new website and expanded suite of brand development services. Combining nearly a decade of branding experience with a fresh global footprint, the boutique branding agency specializes in working with startups and entrepreneurs, leveraging its deep industry roots to transform budding ideas into market-leading identities. Its expert brand development services range from designing foundational elements like names and logos to creating extensive roadmaps that include web design and SEO content. By offering bespoke, end-to-end solutions, Semiya Agency equips new brands with everything they need to make a lasting mark in their industries. A global vision for growth Working with clients around </v>
+        <v>- - &amp;#8226; The first of 100 Next Generation G Class Trams has been delivered into passenger service in Melbourne, Australia - &amp;#8226; The tram has been developed from Alstom&amp;#39;s Flexity 2 design and is built locally at Alstom&amp;#39;s Dandenong site in Victoria with over 65 percent local content - &amp;#8226; The tram features increased capacity, improved accessibility and passenger comfort informed by extensive passenger and driver consultation, tailoring the tram to the needs of the Melbourne tram network - - - Alstom... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358489</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="str">
-        <v>UK fans avoid the 'roar before the score' as late kick-offs change viewing, EE research reveals</v>
+        <v>Bybit's ByX Evolves Beyond Content to Full Social Trading Hub with New Features</v>
       </c>
       <c r="B591" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C591" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D591" t="str">
-        <v>Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E591" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355884</v>
+        <v>https://www.prnewswire.com/news-releases/bybits-byx-evolves-beyond-content-to-full-social-trading-hub-with-new-features-302842587.html</v>
       </c>
       <c r="F591" t="str">
-        <v>- - &amp;#8226; 80% of Brits say late kick-offs will change how they watch football matches this summer, with many planning to prioritise key fixtures or catch up later. - - &amp;#8226; &amp;#39;Roar before the score&amp;#39; concern, with 79% saying it would ruin the moment if they heard other fans celebrate a goal before the action reached their screen, whether via notifications or hearing other fans nearby. - - &amp;#8226; Streaming set to dominate for younger fans, as 70% of 18&amp;#8211;24s turn to digital platforms while two thirds say re... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355884</v>
+        <v>DUBAI, UAE, Aug. 4, 2026 /PRNewswire/ -- Bybit, the world's second-largest cryptocurrency exchange by trading volume, announced a transformation of its ByX platform from a content community into a full-featured social trading hub. The upgrade introduces new capabilities including...</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="str">
-        <v>UGREEN Launches NASync DXP GT with a Focus on Speed, Performance, and Reliability</v>
+        <v>Vizbodx Inc. Launches Academy to Establish a New Educational Standard for Clinical Infrared Imaging</v>
       </c>
       <c r="B592" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C592" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D592" t="str">
-        <v>Media</v>
+        <v>SaaS, Healthcare, Media, Education</v>
       </c>
       <c r="E592" t="str">
-        <v>https://www.prnewswire.com/news-releases/ugreen-launches-nasync-dxp-gt-with-a-focus-on-speed-performance-and-reliability-302793270.html</v>
+        <v>https://www.prnewswire.com/news-releases/vizbodx-inc-launches-academy-to-establish-a-new-educational-standard-for-clinical-infrared-imaging-302842536.html</v>
       </c>
       <c r="F592" t="str">
-        <v>LONDON, June 8, 2026 /PRNewswire/ -- UGREEN today introduced NASync DXP GT, a new Network-Attached Storage (NAS) lineup built for content creators, smart home users, and users with growing storage demands who need fast transfers, strong multitasking capabilities, and dependable private...</v>
+        <v>Evidence-based education platform and companion podcast provide clinicians with structured training in infrared imaging for sports and occupational medicine BIRMINGHAM, Ala., Aug. 4, 2026 /PRNewswire/ -- Vizbodx, Inc., a developer of infrared thermal intelligence technology for sports...</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="str">
-        <v>Why IPTV Is Becoming the Smarter Streaming Choice in Spain in 2026</v>
+        <v>Dolphin Subsidiary Shore Fire Media's Client Handcraft Entertainment ...</v>
       </c>
       <c r="B593" t="str">
-        <v>2026-06-06</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C593" t="str">
-        <v>OpenPR</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D593" t="str">
-        <v>Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E593" t="str">
-        <v>https://www.openpr.com/news/4540451/why-iptv-is-becoming-the-smarter-streaming-choice-in-spain-in-2026</v>
+        <v>https://pr-inside.com/dolphin-subsidiary-shore-fire-media-s-client-handcraft-entertainment-r5208229.htm</v>
       </c>
       <c r="F593" t="str">
-        <v>Television habits in Spain have changed dramatically over the last few years. Viewers no longer want to be limited by fixed cable boxes, expensive channel bundles, or schedules that do not match their daily routine. Instead, they want entertainment that</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 4, 2026 / Handcraft Entertainment - a client of leading entertainment marketing and content production company Dolphin (NASDAQ:DLPN) subsidiary Shore Fire Media - and Takasago International Corporation USA, one of Japan's largest and one of Asia's leading fragrance and flavor companies, today announced a strategic partnership to establish the smell, taste and feel of "global" J-pop. The partnership builds on Handcraft's work pioneering "global" J-pop, a term coined by the company to describe a new genre of Japanese music and culture designed for worldwide audiences, while drawing on Takasago's decades of experience ..</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="str">
-        <v>VidMate Remains One of the Most Downloaded Free Video Apps for Android in 2026</v>
+        <v>AutoVitals Appoints Nolan Martin as Chief Product Officer to Accelerate ...</v>
       </c>
       <c r="B594" t="str">
-        <v>2026-06-06</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C594" t="str">
-        <v>OpenPR</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D594" t="str">
-        <v>Media</v>
+        <v>Automotive, Media</v>
       </c>
       <c r="E594" t="str">
-        <v>https://www.openpr.com/news/4540444/vidmate-remains-one-of-the-most-downloaded-free-video-apps</v>
+        <v>https://pr-inside.com/autovitals-appoints-nolan-martin-as-chief-product-officer-to-accelerate-r5208223.htm</v>
       </c>
       <c r="F594" t="str">
-        <v>VidMate continues to rank among the most widely installed video downloader applications for Android in 2026, with hundreds of millions of downloads recorded since its initial release. The application, distributed as a free APK through the official website at https://vidmatenoads.com/,</v>
+        <v>(PR-inside.com) SAN DIEGO, CA / ACCESS Newswire / August 4, 2026 / AutoVitals, a leading provider of digital solutions for independent automotive repair shops, today announced the appointment ofNolan Martinas Chief Product Officer, strengthening the company's executive leadership team and reinforcing its commitment to delivering innovative technology that helps repair shops operate more efficiently and provide exceptional customer experiences. Martin brings more than 30 years of technology leadership experience spanning early-stage startups through Fortune 500 organizations. Throughout his career, he has led product organizations responsible for building and scaling software across customer relationship management (CRM), payment processing, website content management, and customer ..</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="str">
-        <v>Best YouTube SMM Panel USA (2026 Guide) - Real USA Subscribers, Watch-Time &amp; Views</v>
+        <v>NYSE Content Update: ADI to Make NYSE Trading Debut After Spin-Off</v>
       </c>
       <c r="B595" t="str">
-        <v>2026-06-06</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C595" t="str">
-        <v>OpenPR</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D595" t="str">
-        <v>SaaS, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E595" t="str">
-        <v>https://www.openpr.com/news/4540435/best-youtube-smm-panel-usa-2026-guide-real-usa-subscribers</v>
+        <v>https://www.prnewswire.com/news-releases/nyse-content-update-adi-to-make-nyse-trading-debut-after-spin-off-302842455.html</v>
       </c>
       <c r="F595" t="str">
-        <v>Best YouTube SMM Panel USA (2026 Guide) - Real U.S. Subscribers, Views &amp; Watch-Time YouTube continues to be the most trusted and profitable video platform in the world - especially inside the United States. Whether you are a content creator, business</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 4, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="str">
-        <v>Best TikTok SMM Panel USA (2026) - Real USA TikTok Followers &amp; Views</v>
+        <v>AAMI Announces neXus 2027 Advisory Council and Location</v>
       </c>
       <c r="B596" t="str">
-        <v>2026-06-06</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C596" t="str">
-        <v>OpenPR</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D596" t="str">
-        <v>SaaS, Media</v>
+        <v>Healthcare, Media</v>
       </c>
       <c r="E596" t="str">
-        <v>https://www.openpr.com/news/4540431/best-tiktok-smm-panel-usa-2026-real-usa-tiktok-followers</v>
+        <v>https://www.newsfilecorp.com/release/307867/AAMI-Announces-neXus-2027-Advisory-Council-and-Location</v>
       </c>
       <c r="F596" t="str">
-        <v>Best TikTok SMM Panel USA (2026 Guide) - Fast Real Followers &amp; Viral U.S. Growth TikTok is the fastest-growing social media platform in the United States, dominating short-form video culture, creator economy growth, and viral brand exposure. If you are trying</v>
+        <v>Arlington, Virginia--(Newsfile Corp. - August 4, 2026) - The Association for the Advancement of Medical Instrumentation (AAMI) officially announces the members of its Advisory Council and location for the leading medical device industry standards conference held in 2027.The 2027 AAMI neXus will be the premier gathering of the medical device, safety, and regulatory professionals whose work drives safety and innovation in international health technology. Not content to merely rest on its laurels,...</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="str">
-        <v>Akamai and Cloudflare Alternatives in 2026: Why EdgeNext Stands Out in Global CDN, Security, Streaming, and Edge  Infrastructure</v>
+        <v>„Spür dein Glück“: Dr. Christina Zech verbindet Glücksforschung mit Alltagsimpulsen</v>
       </c>
       <c r="B597" t="str">
-        <v>2026-06-06</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C597" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D597" t="str">
-        <v>SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E597" t="str">
-        <v>https://pressreleasenews.org/pressroom/akamai-and-cloudflare-alternatives-in-2026-why-edgenext-stands-out-in-global-cdn-security-streaming-and-edge-infrastructure</v>
+        <v>https://www.pr-inside.com/spuer-dein-glueck-dr-christina-zech-verbindet-gluecksforschung-mit-alltagsimpulsen-r5208216.htm</v>
       </c>
       <c r="F597" t="str">
-        <v>Akamai and Cloudflare alternatives in 2026 are CDN, security, cloud-native, media delivery, and edge infrastructure providers that enterprises evaluate when workload fit matters more than defaulting to an incumbent. EdgeNext stands out in this alternative-provider discussion when CDN, security, streaming, and edge infrastructure need to be considered together.</v>
-[...2 lines deleted...]
-    <row r="598">
+        <v>(PR-inside.com) Glück ist für viele Menschen ein wichtiges Lebensziel – doch im Alltag zwischen Anforderungen, Stress und Unsicherheiten geht die Verbindung zu den eigenen Bedürfnissen häufig verloren. Der neue Podcast „Spür dein Glück – Der Good Life Podcast für Körper, Herz und Seele“ von Dr. Christina Zech widmet sich der Frage, wie Menschen ihr Wohlbefinden aktiv gestalten und ihre Lebensqualität nachhaltig verbessern können. Die Glückscoachin verbindet aktuelle Erkenntnisse aus der Glücksforschung und Positiven Psychologie mit persönlichen Erfahrungen, Coaching-Impulsen und Gesprächen mit Fachleuten aus unterschiedlichen Bereichen. Im Mittelpunkt steht die Idee, dass Glück nicht nur ein zufälliger Moment ist, sondern eine Fähigkeit, die ..</v>
+      </c>
+    </row>
+    <row r="598" xml:space="preserve">
       <c r="A598" t="str">
-        <v>Best AI Music Video Generators in 2026: 8 Tools Tested and Ranked</v>
+        <v>Spotify Reports Second Quarter 2026 Earnings</v>
       </c>
       <c r="B598" t="str">
-        <v>2026-06-06</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C598" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-spotify</v>
       </c>
       <c r="D598" t="str">
-        <v>AI, SaaS, Energy, Media, Education</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E598" t="str">
-        <v>https://pressreleasenews.org/pressroom/best-ai-music-video-generators-in-2026-8-tools-tested-and-ranked</v>
-[...2 lines deleted...]
-        <v>An AI music video generator is a platform that uses machine learning to analyze audio waveforms — detecting beats, energy shifts, and vocal patterns — and automatically synchronize visuals to music. The category has expanded rapidly in 2026, with more than 30 tools claiming this capability. Most, however, are general-purpose video editors with surface-level AI features. Fewer than a handful genuinely understand music at the structural level.</v>
+        <v>https://newsroom.spotify.com/2026-08-04/spotify-q2-2026-earnings/</v>
+      </c>
+      <c r="F598" t="str" xml:space="preserve">
+        <v xml:space="preserve">Today, we announced our Second Quarter 2026 earnings, and with them a milestone no audio streaming service has ever reached: 300 million Premium Subscribers. In Q2, our revenue growth accelerated, gross margin hit an all-time record, and we continued to ship features that deepen how fans discover, create, and connect on Spotify, while supporting artists,... 
+The post Spotify Reports Second Quarter 2026 Earnings appeared first on Spotify.</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="str">
-        <v>THEY WILL KILL YOU Begins Streaming Exclusively On HBO Max June 12</v>
+        <v>Thales Launches Imperva for AWS to Help Organizations Protect Applications and APIs</v>
       </c>
       <c r="B599" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C599" t="str">
         <v>WebWire</v>
       </c>
       <c r="D599" t="str">
-        <v>Media</v>
+        <v>SaaS, Retail, Media</v>
       </c>
       <c r="E599" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355847</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358479</v>
       </c>
       <c r="F599" t="str">
-        <v>Warner Bros. Pictures&amp;#39; THEY WILL KILL YOU will make its global streaming debut exclusively on HBO Max on FRIDAY, JUNE 12. The film will debut on HBO linear on SATURDAY, JUNE 13 at 8:00 p.m. ET. THEY WILL KILL YOU stars Zazie Beetz, Myha&amp;#39;La, Paterson Joseph, Tom Felton, Heather Graham, and Patricia Arquette. - - THEY WILL KILL YOU unleashes a blood-soaked, high-octane horror-action-comedy in which a young woman must survive the night at the Virgil, a demonic cult&amp;#39;s mysterious and twis... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355847</v>
+        <v>- - &amp;#8226; Imperva for AWS delivers enterprise-grade web application, API, and bot protection for AWS environments - &amp;#8226; Using Amazon CloudFront, AWS&amp;#39;s fully managed content delivery network, to simplify deployment while strengthening application security - &amp;#8226; Reduces operational complexity with centralized security visibility and policy management across AWS and multi-cloud environments - - - Thales announced the availability of Imperva for AWS, bringing its industry-leading web application f... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358479</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="str">
-        <v>Turn Your Living Room into a Stadium With the New 'FIFA World Cup: Launch Edition' Game, Exclusively on Netflix Games June 11</v>
+        <v>Samsung Launches World’s First HDR10+ ADVANCED Streaming Experience on Prime Video</v>
       </c>
       <c r="B600" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C600" t="str">
-        <v>WebWire</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D600" t="str">
-        <v>Gaming, Media</v>
+        <v>Media</v>
       </c>
       <c r="E600" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355845</v>
+        <v>https://news.samsung.com/global/samsung-launches-worlds-first-hdr10-advanced-streaming-experience-on-prime-video</v>
       </c>
       <c r="F600" t="str">
-        <v>As the world gathers for the FIFA World Cup 2026&amp;#8482;, celebrate the opening whistle with the FIFA World Cup: Launch Edition game, available exclusively on Netflix Games starting June 11. - - In this streamlined football simulation game, you can feel the thrill of the pitch instantly &amp;#8212; all you need is Netflix and your phone &amp;#8212; and it&amp;#39;s included in your membership. Experience the pride of playing for your country, step into real-life stadiums and pull off incredible plays with the world&amp;#39;s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355845</v>
+        <v>Samsung Electronics today announced that Prime Video will be the first streaming service to offer HDR10+ ADVANCED on supported titles globally beginning August 2026, with the service being first available on Samsung’s 2026 TV lineup. The next-generation High Dynamic Range (HDR) standard — designed to deliver brighter, more immersive picture quality for supported movies and […]</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="str">
-        <v>Disney Movies Coming to Theaters Summer 2026</v>
+        <v>Streamlabs Launches Network Boost: Flawless IRL Streaming, Zero Expensive Hardware</v>
       </c>
       <c r="B601" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C601" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D601" t="str">
         <v>Media</v>
       </c>
       <c r="E601" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355824</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/streamlabs-launches-network-boost-flawless-070100368.html</v>
       </c>
       <c r="F601" t="str">
-        <v>This summer, Disney is bringing the heat to theaters. The Walt Disney Company continues to show audiences the creative breadth of its content with a slate that spans a beloved franchise, a bold reimagining, a cult-favorite comedy, and a post-apocalyptic thriller across Pixar Animation Studios, Disney Live Action, Searchlight Pictures, and 20th Century Studios. And Disney is taking fandom to infinity and beyond by bringing its unparalleled storytelling, experiences, toys, and fashion tog... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355824</v>
+        <v>LAUSANNE, Switzerland &amp; SAN JOSE, Calif., August 04, 2026--Logitech G Streamlabs today announced Network Boost, a new mobile feature for Streamlabs Ultra that helps creators improve stream reliability by combining multiple internet connections using the devices they already own.</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="str">
-        <v>/C O R R E C T I O N -- Fanatyco/</v>
+        <v>Trumpet Launches Copilot: AI Execution Agents, Vibe Coding, and MCP Client for Revenue Teams</v>
       </c>
       <c r="B602" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C602" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D602" t="str">
-        <v>Media</v>
+        <v>Finance, AI, Media</v>
       </c>
       <c r="E602" t="str">
-        <v>https://www.prnewswire.com/news-releases/fanatyco-launches-premium-activewear-and-streetwear-brand-for-fifa-world-cup-2026-302791596.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/trumpet-launches-copilot-ai-execution-063000374.html</v>
       </c>
       <c r="F602" t="str">
-        <v>In the news release, Fanatyco Launches Premium Activewear and Streetwear Brand for FIFA World Cup 2026, issued 04-Jun-2026 by Fanatyco over PR Newswire, we are advised by the company that the content of the release has been updated. The complete, corrected release follows: Fanatyco...</v>
+        <v>LONDON, August 04, 2026--Trumpet, the number one Digital Sales Room and fastest trending sales tool globally on G2 today launched trumpet Copilot: an AI execution layer that changes how revenue teams build Sales Rooms, surface data, create content, and run their entire buyer-facing revenue cycles.</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="str">
-        <v>HelloNation CEO Bob Bartosiewicz Examines the Future of Expert-Driven Content Marketing in Community Media</v>
+        <v>GoDonut Reviews 2026: The Tiny Hands-Free Upgrade Phone and Tablet Users May Wonder How They Lived Without</v>
       </c>
       <c r="B603" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C603" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D603" t="str">
         <v>Media</v>
       </c>
       <c r="E603" t="str">
-        <v>https://www.prnewswire.com/news-releases/hellonation-ceo-bob-bartosiewicz-examines-the-future-of-expert-driven-content-marketing-in-community-media-302780855.html</v>
+        <v>https://www.newswire.com/news/godonut-reviews-2026-the-tiny-hands-free-upgrade-phone-and-tablet-users-may</v>
       </c>
       <c r="F603" t="str">
-        <v>ROCHESTER, N.Y., June 5, 2026 /PRNewswire/ -- As traditional advertising loses ground, HelloNation's edvertising model points toward a more credible and durable path for local professionals. Where is content marketing heading, and what happens to the local professionals who have built...</v>
+        <v>As consumers look for simpler ways to watch, read, cook, work, and video chat hands-free in 2026, this GoDonut review examines the brand-stated weighted design, dual viewing grooves, phone and tablet compatibility, charging-slot convenience, current pricing, and the key details buyers may want to verify before ordering.</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="str">
-        <v>PRNEWS.IO becomes an official Associated Press (AP) partner and provider of press releases</v>
+        <v>Acacia Grace's Moonchild Continues to Build International Momentum One Month After Release</v>
       </c>
       <c r="B604" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C604" t="str">
-        <v>PRUnderground</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D604" t="str">
         <v>Media</v>
       </c>
       <c r="E604" t="str">
-        <v>https://www.prunderground.com/prnews-io-becomes-an-official-associated-press-ap-partner-and-provider-of-press-releases/00382940/</v>
+        <v>https://pressreleasenews.org/pressroom/acacia-graces-moonchild-continues-to-build-international-momentum-one-month-after-release</v>
       </c>
       <c r="F604" t="str">
-        <v>PRNEWS.IO, a marketplace for sponsored content, has signed a partnership agreement with The Associated Press (AP). The post PRNEWS.IO becomes an official Associated Press (AP) partner and provider of press releases first appeared on</v>
+        <v xml:space="preserve">Independent singer-songwriter Acacia Grace's sophomore album Moonchild, released on June 25, continues to gain international momentum through radio airplay, streaming, and word of mouth. The track 'Beautiful Souls' has received terrestrial radio support, while 'Body Language' is building streaming audiences, with the UK emerging as </v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="str">
-        <v>T. ROWE PRICE PODCAST EPISODE HIGHLIGHTS KEY LESSONS FOR INVESTORS ON PROCESS, DISCIPLINE, AND BETTER DECISIONS</v>
+        <v>The Cruise Travel Agency That Hit £1 Million in Sales Almost Overnight and Now Can't Hire Travel Advisors Fast Enough</v>
       </c>
       <c r="B605" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C605" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D605" t="str">
         <v>Media</v>
       </c>
       <c r="E605" t="str">
-        <v>https://www.prnewswire.com/news-releases/t-rowe-price-podcast-episode-highlights-key-lessons-for-investors-on-process-discipline-and-better-decisions-302791884.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-cruise-travel-agency-that-hit-1-million-in-sales-almost-overnight-and-now-cant-hire-travel-advisors-fast-enough-302841666.html</v>
       </c>
       <c r="F605" t="str">
-        <v>A conversation on investing skill and the behaviors that shape investment outcomes BALTIMORE, June 4, 2026 /PRNewswire/ -- What can investors learn from stronger decision-making habits, including the role of discipline, self-awareness, and maintaining an explicit process? In the latest...</v>
+        <v>The world's fastest-growing cruise app and travel agency – co-founded by leading cruise content creator Emma Cruises – sees rapid growth as it redefines the way that cruises are sold LONDON, Aug. 3, 2026 /PRNewswire/ -- Less than two months after launching, The Cruise Globe, the...</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="str">
-        <v>Citizens of Gotham City: No One Is Safe. Prime Video Releases First-Look Images and Premiere Date For Season Two of Batman: Caped Crusader</v>
+        <v>South Africa's Wildlife Meets 90s TV: Springbok Casino Debuts 'Friends of the Wild' with 25 Free Spins on Coyote Cash 2</v>
       </c>
       <c r="B606" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C606" t="str">
         <v>WebWire</v>
       </c>
       <c r="D606" t="str">
         <v>Media</v>
       </c>
       <c r="E606" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355796</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358466</v>
       </c>
       <c r="F606" t="str">
-        <v>To Access First Look Images, Visit Press Site HERE - - Today, Prime Video announced that the highly anticipated returning animated noir series from DC Studios, Warner Bros. Animation, Bad Robot Productions, and 6th &amp;amp; Idaho, Batman: Caped Crusader, will premiere all ten episodes on Friday, July 31, along with official first-look images from this thrilling detective show. The first-look images draw audiences deeper into the underbelly of Gotham City and introduce some of its fan-favorite... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355796</v>
+        <v>Could there be a more perfect way to celebrate August? SpringbokCasino.co.za is transporting players to the sun-drenched savanna with its latest feature, &amp;#34; Friends of the Wild: South Africa Edition.&amp;#34; To kick off the fun, new and existing players can claim 25 Free Spins on Coyote Cash 2 using coupon code FRIENDS. - - View or Download a Video version of this story - - This month, the casino blends 90s sitcom nostalgia with the majesty of South Africa&amp;#39;s wildlife, creating a uniquel... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358466</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="str">
-        <v>Role Model Releases New Single “High Hopes 3000”</v>
+        <v>CJ 4DPLEX's SCREENX and 4DX Deliver Record-Breaking $31 Million Global Opening for Sony Pictures' Spider-Man: Brand New Day</v>
       </c>
       <c r="B607" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C607" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D607" t="str">
         <v>Media</v>
       </c>
       <c r="E607" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355786</v>
+        <v>https://www.prnewswire.com/news-releases/cj-4dplexs-screenx-and-4dx-deliver-record-breaking-31-million-global-opening-for-sony-pictures-spider-man-brand-new-day-302841412.html</v>
       </c>
       <c r="F607" t="str">
-        <v>Today, Role Model (Tucker Pillsbury) released his new single, &amp;#8220;High Hopes 3000,&amp;#8221; via Interscope. Listen HERE. The new track was written by Tucker Pillsbury, Mason Stoops, Taylor Mackall, Remy Morritt, Kane Ritchotte &amp;amp; Harrison Whitford and produced by Mason Stoops, Taylor Mackall &amp;amp; Kane Ritchotte. To celebrate the release, Tucker will join Zane Lowe for an Apple Music New Music Daily conversation, which will be available for on-demand streaming later this morning at 9am PT. Alongside th... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355786</v>
+        <v>BURBANK, Calif., Aug. 3, 2026 /PRNewswire/ -- CJ 4DPLEX, the world's leading entertainment technology and content company specializing in premium film formats, cinematic production, visual effects and immersive experiences, today announced that Sony Pictures' Spider-Man: Brand New Day...</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="str">
-        <v>A new way to watch short-form video on the BBC News and BBC Sport apps</v>
+        <v>The Law Offices of Tad Nelson Announce Scholarship Program</v>
       </c>
       <c r="B608" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C608" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D608" t="str">
-        <v>Media</v>
+        <v>Media, Education</v>
       </c>
       <c r="E608" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355776</v>
+        <v>https://pr-inside.com/the-law-offices-of-tad-nelson-announce-scholarship-program-r5207872.htm</v>
       </c>
       <c r="F608" t="str">
-        <v>If you&amp;#39;ve ever found yourself quickly scrolling through videos on your phone to catch the latest news or sports highlights, you&amp;#39;re not alone. Millions of us do it. In fact, YouGov found among adults aged 16-24, short-form video consumption is widespread. 85% watch short-form content at least once a week, and for many younger viewers, it is a daily habit. - - That&amp;#39;s why I want to update you on some improvements we&amp;#39;re making to our apps - to make finding video faster and our content easier... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355776</v>
+        <v>(PR-inside.com) Qualifying students can win $2,500 for their next college semester. GALVESTON, TX / ACCESS Newswire / August 3, 2026 / The Law Offices of Tad Nelson has recently created a new scholarship available to incoming and current college students at accredited United States colleges, universities, trade schools, and graduate schools. The Bringing People Together in a Divided Community Scholarshippromises $2,500 in financial support to a student with thoughtful insights on how the law, state and national policies, community programs, and individual action can bring people together. Students have until January 1, 2027, to complete a one- to two-minute video answering the following questions: What ..</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="str">
-        <v>Fair Play Task Force – Roadmap Update</v>
+        <v>Direct Travel Introduces the Next Evolution of Avenir at GBTA</v>
       </c>
       <c r="B609" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C609" t="str">
-        <v>WebWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D609" t="str">
         <v>Media</v>
       </c>
       <c r="E609" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355775</v>
+        <v>https://www.prweb.com/releases/direct-travel-introduces-the-next-evolution-of-avenir-at-gbta-302840888.html</v>
       </c>
       <c r="F609" t="str">
-        <v>Hey Hunters, We are back with a much-anticipated update from the Fair Play Task Force. Earlier today, we released a video update, which you can watch here, but we thought some of you may prefer a text version, which you can find below. - - Hunt lives and breathes through its community&amp;#39;s experiences. Your battles in the bayou are what become the stories that bring these grim backwaters to life. Our number one priority is making sure you can trust that the quality of your Hunt experience is a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355775</v>
+        <v>Latest Avenir release gives organizations more direct access to the travel content, data and service needed to manage modern travel programs DENVER, Aug. 3, 2026 /PRNewswire-PRWeb/ -- Direct Travel, one of the world's largest travel management companies, today announced the next evolution...</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="str">
-        <v>Footballco and Coca‑Cola Present 'Jos� vs. Mourinho', an Innovative Social Series for FIFA World Cup 2026™</v>
+        <v>Secured Signing Introduces Industry-First ID Trust Console for Regular Identity Verification in RON and Live Video Signings</v>
       </c>
       <c r="B610" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C610" t="str">
-        <v>WebWire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D610" t="str">
-        <v>Media</v>
+        <v>AI, SaaS, Gaming, Media</v>
       </c>
       <c r="E610" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355761</v>
+        <v>https://www.send2press.com/wire/secured-signing-introduces-industry-first-id-trust-console-for-regular-identity-verification-in-ron-and-live-video-signings/</v>
       </c>
       <c r="F610" t="str">
-        <v>Footballco and The Coca&amp;amp;#8209;Cola Company today announced the launch of &amp;#39;Jos� vs. Mourinho&amp;#39;, an innovative, real-time social content series debuting while the FIFA World Cup 2026&amp;#8482; kicks off. Led by Footballco, the series is created in partnership with one of football&amp;#39;s most iconic and emotionally powerful figures: Jos� Mourinho. - - As presenting sponsor, Coca&amp;amp;#8209;Cola brought together the partners behind this unique content experience that worked with Jos� Mourinho himself to capture hi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355761</v>
+        <v>MOUNTAIN VIEW, Calif., Aug. 3, 2026 (SEND2PRESS NEWSWIRE) -- Secured Signing, a global leader in Digital Signature, Video Signing and Remote Online Notarization solutions, announces the launch of the ID Trust Console, an identity checking and verification feature now available across its video signing and Remote Online Notarization (RON) platform.</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="str">
-        <v>Gemini Omni Is Live Now on Crun AI</v>
+        <v>Opus Fund Services Discusses Delivering Operational Excellence in the Age of AI</v>
       </c>
       <c r="B611" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C611" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D611" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E611" t="str">
-        <v>https://express-press-release.net/news/2026/06/04/1756920</v>
+        <v>https://www.prnewswire.com/news-releases/opus-fund-services-discusses-delivering-operational-excellence-in-the-age-of-ai-302841284.html</v>
       </c>
       <c r="F611" t="str">
-        <v>New York, USA, 2026-06-04 — /EPR Network/ — Crun AI, a unified AI API platform designed for developers, content creators, and enterprises, today announced the [read full press release...]</v>
+        <v>The latest episode of "The Opus Open Kitchen" podcast explores best practices for both client service and operational risk management with two of Opus Fund Services senior leaders NEW YORK, Aug. 3, 2026 /PRNewswire/ -- Opus Fund Services, a leading global fund administrator, announced a...</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="str">
-        <v>Community First: Everything We Announced at TwitchCon Rotterdam 2026</v>
+        <v>Meet the Minds Behind the Magic: ‘Disney Worldbuilders’ Premieres August 20 on Disney+</v>
       </c>
       <c r="B612" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C612" t="str">
-        <v>WebWire</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D612" t="str">
-        <v>Gaming, Media</v>
+        <v>Media</v>
       </c>
       <c r="E612" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355748</v>
+        <v>https://thewaltdisneycompany.com/news/disney-worldbuilders-premiere-date/</v>
       </c>
       <c r="F612" t="str">
-        <v>Every year at TwitchCon, we&amp;#39;re reminded of something this community has known all along: Twitch is about connection and the sense of belonging that comes from showing up together, day after day. While a lot has changed since the early days of streaming, what makes Twitch special hasn&amp;#39;t. - - Today, livestreaming is bigger than ever, and our communities are shaping culture in real time. From gaming and sports to music, IRL, and entertainment, Twitch has become the new pop culture frontline. - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355748</v>
+        <v>The post Meet the Minds Behind the Magic: ‘Disney Worldbuilders’ Premieres August 20 on Disney+  appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="str">
-        <v>JioHotstar Deepens Partnership with Magnite to Advance Programmatic Monetisation and Mediation Across Live Sports and Entertainment Portfolio</v>
+        <v>ArcelorMittal marks its 20th anniversary with special Steel Talks podcast featuring Lakshmi and Aditya Mittal</v>
       </c>
       <c r="B613" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C613" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D613" t="str">
         <v>Finance, Media</v>
       </c>
       <c r="E613" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/04/3306510/0/en/JioHotstar-Deepens-Partnership-with-Magnite-to-Advance-Programmatic-Monetisation-and-Mediation-Across-Live-Sports-and-Entertainment-Portfolio.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/03/3337622/0/en/ArcelorMittal-marks-its-20th-anniversary-with-special-Steel-Talks-podcast-featuring-Lakshmi-and-Aditya-Mittal.html</v>
       </c>
       <c r="F613" t="str">
-        <v>MUMBAI, India, June 04, 2026 (GLOBE NEWSWIRE) -- Magnite (NASDAQ:MGNI) and its affiliates, together the largest independent sell-side advertising company, announced an expanded partnership with JioHotstar, India’s biggest premium entertainment destination. As part of the collaboration, JioHotstar is leveraging Magnite’s SpringServe to power advanced mediation across JioHotstar’s live streaming, sports, and entertainment portfolio.</v>
+        <v>3 August 2026, 16:00 CET</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="str">
-        <v>Stewdyo Surpasses 10,000 Users Across 40+ Countries in 30 Days, Establishing a New Category in AI Music Streaming</v>
+        <v>NYSE Content Update: Intercontinental Exchange to Acquire MarketAxess in $6 Billion Deal</v>
       </c>
       <c r="B614" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C614" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D614" t="str">
-        <v>Finance, AI, SaaS, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E614" t="str">
-        <v>https://pressreleasenews.org/pressroom/stewdyo-surpasses-10-000-users-across-40-countries-in-30-days-establishing-a-new-category-in-ai-music-streaming</v>
+        <v>https://www.prnewswire.com/news-releases/nyse-content-update-intercontinental-exchange-to-acquire-marketaxess-in-6-billion-deal-302841172.html</v>
       </c>
       <c r="F614" t="str">
-        <v>The platform becomes the first dedicated ecosystem for AI-generated music discovery and monetization, offering creators up to 70% revenue share while rewarding listeners for engagement,reaching global scale in under a month.</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 3, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="str">
-        <v>$500 Cash. 85% Revenue Split. Zero Platform Games.</v>
+        <v>G-W Announces 205 New Automotive Training Videos Aligned to ASE Education Foundation Priority-1 MAST Tasks</v>
       </c>
       <c r="B615" t="str">
-        <v>2026-06-03</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C615" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D615" t="str">
-        <v>Finance, SaaS, Media</v>
+        <v>Automotive, Media, Education</v>
       </c>
       <c r="E615" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/03/3306329/0/en/500-Cash-85-Revenue-Split-Zero-Platform-Games.html</v>
+        <v>https://www.prweb.com/releases/g-w-announces-205-new-automotive-training-videos-aligned-to-ase-education-foundation-priority-1-mast-tasks-302839969.html</v>
       </c>
       <c r="F615" t="str">
-        <v>Digitalage launches Genesis Pilot: $500 creator bonus, 85% revenue share, verified content ownership, and 60-day rollout.</v>
-[...2 lines deleted...]
-    <row r="616">
+        <v>New video library gives automotive instructors and students visual demonstrations of essential shop skills using current vehicles, equipment, and tools. TINLEY PARK, Ill., Aug. 3, 2026 /PRNewswire-PRWeb/ -- Goodheart-Willcox (G-W) is pleased to announce the availability of 205 new...</v>
+      </c>
+    </row>
+    <row r="616" xml:space="preserve">
       <c r="A616" t="str">
-        <v>Secured Signing Announces Seamless Integration with Actionstep to Automate Law Firm Workflows</v>
+        <v>The Production Unit Behind Stray Kids’ Biggest Hits Takes the Mic</v>
       </c>
       <c r="B616" t="str">
-        <v>2026-06-03</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C616" t="str">
-        <v>Send2Press</v>
+        <v>mlpr-spotify</v>
       </c>
       <c r="D616" t="str">
-        <v>SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E616" t="str">
-        <v>https://www.send2press.com/wire/secured-signing-announces-seamless-integration-with-actionstep-to-automate-law-firm-workflows/</v>
-[...2 lines deleted...]
-        <v>MOUNTAIN VIEW, Calif., June 3, 2026 (SEND2PRESS NEWSWIRE) -- Secured Signing, a leading provider of secure digital signature, online notarization, video signing and identity verification solutions, announces a powerful new integration with Actionstep, the cloud-based practice management platform trusted by modern law firms.</v>
+        <v>https://newsroom.spotify.com/2026-08-03/jyp-podcast-3racha-sessions-stray-kids/</v>
+      </c>
+      <c r="F616" t="str" xml:space="preserve">
+        <v xml:space="preserve">Every song has a story, but fans rarely get to hear it from the creators themselves. K-Pop giant JYP Entertainment is pulling back the creative curtain with its new video podcast show, JYP Podcast, bringing audiences closer to the music and stories behind some of their favorite artists.  The show will feature a rotating lineup... 
+The post The Production Unit Behind Stray Kids’ Biggest Hits Takes the Mic appeared first on Spotify.</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="str">
-        <v>Edimakor V5.0.0 Revolutionizes AI Video Creation with Reference to Video and AI Ads Features</v>
+        <v>TubeMusic Introduces a Free AI-Powered Platform to Help Creators Find Copyright-Safe Music Faster</v>
       </c>
       <c r="B617" t="str">
-        <v>2026-06-03</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C617" t="str">
-        <v>Send2Press</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D617" t="str">
-        <v>AI, Media</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E617" t="str">
-        <v>https://www.send2press.com/wire/edimakor-v5-0-0-revolutionizes-ai-video-creation-with-reference-to-video-and-ai-ads-features/</v>
+        <v>https://pressreleasenews.org/pressroom/tubemusic-introduces-a-free-ai-powered-platform-to-help-creators-find-copyright-safe-music-faster</v>
       </c>
       <c r="F617" t="str">
-        <v>NEW YORK, N.Y., June 3, 2026 (SEND2PRESS NEWSWIRE) -- Video production using AI has completely evolved since the early days when users created random video clips based only on a text prompt. Nowadays, users are calling for consistent quality, improved control, and fast turnaround times, making these types of previously available tools irrelevant. The HitPaw Edimakor new version 5.0.0 addresses this demand by providing comprehensive solutions (new features).</v>
+        <v>TubeMusic has launched an AI-powered platform that helps creators check music copyright status, discover royalty-free tracks, and find safe music for YouTube videos, podcasts, and social media content. The platform simplifies music licensing with fas</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="str">
-        <v>'The Finals Are Where Players Become Legends': Inside ESPN's Creative Vision for the NBA Finals</v>
+        <v>China has potential to lead global humanoid robotics: Founder of EngineAI</v>
       </c>
       <c r="B618" t="str">
-        <v>2026-06-03</v>
+        <v>2026-08-02</v>
       </c>
       <c r="C618" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D618" t="str">
-        <v>Automotive, Media</v>
+        <v>Media</v>
       </c>
       <c r="E618" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355700</v>
+        <v>https://www.prnewswire.com/news-releases/china-has-potential-to-lead-global-humanoid-robotics-founder-of-engineai-302840623.html</v>
       </c>
       <c r="F618" t="str">
-        <v>As ESPN and ABC usher in a new era of NBA coverage under the league&amp;#39;s landmark 11-year media rights agreement, the 2026 NBA Finals represent both a continuation of a storied legacy and the beginning of an ambitious new chapter. - - For Tim Corrigan, ESPN&amp;#39;s SVP of Sports Production, the Finals are more than just the culmination of the basketball season &amp;#8212; they are a showcase for the Disney&amp;#39;s biggest strengths: world-class storytelling and an unmatched ability to turn moments into cultural ev... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355700</v>
+        <v>GUANGZHOU, China, Aug. 1, 2026 /PRNewswire/ -- This is a news report from South: Guangdong has been rolling out the "Beacon Over Lingnan" video series across major online platforms since June 27. The fifth episode features a conversation with Zhao Tongyang, Founder &amp; CEO of EngineAI...</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="str">
-        <v>Scholastic Donates Books and Scholastic Magazine Subscriptions to Arizona School on NBC's TODAY</v>
+        <v>The Royal Frequency Reviews 2026: Is the "9 Wealth Frequencies" Quiz Legit, or Just Hype?</v>
       </c>
       <c r="B619" t="str">
-        <v>2026-06-03</v>
+        <v>2026-08-01</v>
       </c>
       <c r="C619" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D619" t="str">
-        <v>Media, Education</v>
+        <v>Media</v>
       </c>
       <c r="E619" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355685</v>
+        <v>https://www.newswire.com/news/the-royal-frequency-reviews-2026-is-the-9-wealth-frequencies-quiz-legit-or-just</v>
       </c>
       <c r="F619" t="str">
-        <v>In a recent segment on NBC&amp;#39;s TODAY show celebrating a 7th-grade math teacher at Rim Country Middle School in Arizona, Scholastic donated $10,000 worth of books to the school&amp;#39;s library as well as more than 100 Scholastic Magazine subscriptions&amp;#8211;one for every teacher in the school. - - The teacher, Mr. Philip Lindsay, has gained more than 2 million followers on social media by posting video explainers decoding middle school slang. In honor of Teacher Appreciation Month, Mr. Lindsay was recogni... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355685</v>
+        <v>As interest in manifestation, numerology-style quizzes, and personalized money-mindset content grows in 2026, this Royal Frequency review examines the brand's nine-archetype quiz, paid Frequency Profile, fictional "leaked recording" storyline, 60-day refund terms, and the key details curious buyers should verify before unlocking their result.</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="str">
-        <v>FlipHTML5 AI Storybook Maker Streamlines Interactive Storybook Publishing</v>
+        <v>WAKE TEAMS WITH THRILL SPORTS TO ENTER THE U.S. MARKET WITH WORLD RECORD-SETTING STUNT, REINVENTING HOW CONSUMER BRANDS LAUNCH IN THE DIGITAL ERA</v>
       </c>
       <c r="B620" t="str">
-        <v>2026-06-03</v>
+        <v>2026-08-01</v>
       </c>
       <c r="C620" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D620" t="str">
-        <v>AI, Media</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E620" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355674</v>
+        <v>https://www.prnewswire.com/news-releases/wake-teams-with-thrill-sports-to-enter-the-us-market-with-world-record-setting-stunt-reinventing-how-consumer-brands-launch-in-the-digital-era-302840514.html</v>
       </c>
       <c r="F620" t="str">
-        <v>FlipHTML5 has unveiled its AI storybook maker, designed to meet the requirements of educators, parents, and children&amp;#39;s book publishers producing digital storybooks. The tool combines AI-powered story writing with automatic layout design, enabling users to compose, design, and publish illustrated storybooks free online. - - With support for two creation methods &amp;#8212; generating from a topic or from existing content &amp;#8212; the AI storybook creator streamlines the entire process from storytelling t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355674</v>
+        <v>WAKE Alphatropics, a supplement oral pouch company, bets on original content, an elite athlete, and cultural moments to build awareness through passion, performance, and social engagement. ASSETS HERE LAS VEGAS, Aug. 1, 2026 /PRNewswire/ -- WAKE Alphatropics, an emerging performance...</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="str">
-        <v>AZ8 Launches AZ8 Theater to Showcase AI-Native Storytelling and Emerging Creators</v>
+        <v>Musica AI Launches Upgraded Version With Cloned-Voice Song Creation - Full AI Songs in Minutes</v>
       </c>
       <c r="B621" t="str">
-        <v>2026-06-03</v>
+        <v>2026-08-01</v>
       </c>
       <c r="C621" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D621" t="str">
         <v>AI, SaaS, Media</v>
       </c>
       <c r="E621" t="str">
-        <v>https://www.prnewswire.com/news-releases/az8-launches-az8-theater-to-showcase-ai-native-storytelling-and-emerging-creators-302789602.html</v>
+        <v>https://pressreleasenews.org/pressroom/musica-ai-launches-upgraded-version-with-cloned-voice-song-creation-full-ai-songs-in-minutes</v>
       </c>
       <c r="F621" t="str">
-        <v>SINGAPORE, June 3, 2026 /PRNewswire/ -- AZ8 today announced the launch of AZ8 Theater, a content platform and story brand built for the AI era. Created to discover original voices, new worlds, unforgettable characters, and next-generation cinematic content, AZ8 Theater will spotlight...</v>
+        <v>Musica AI now lets members create songs sung in their own cloned voice, in minutes. The first AI music platform built for Latin genres also turns any finished song into a shareable music video in one tap. Cloned voice requires a paid plan.</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="str">
-        <v>Discover Your Next Book-to-Screen Obsession With Our New Dedicated Hub</v>
+        <v>Center for Divorce Education Receives Telly Award for Family Stress ...</v>
       </c>
       <c r="B622" t="str">
-        <v>2026-06-02</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C622" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D622" t="str">
-        <v>Media</v>
+        <v>Healthcare, Media, Education</v>
       </c>
       <c r="E622" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355665</v>
+        <v>https://pr-inside.com/center-for-divorce-education-receives-telly-award-for-family-stress-r5206950.htm</v>
       </c>
       <c r="F622" t="str">
-        <v>Dear most voracious reader, my, do we have a collection for you. - - Whether your reading list skews cult classic, beloved saga or beach read, there are endless adaptations on Netflix ready to take you from page to screen. Today, we&amp;#39;re turning your homepage into your favorite bookstore by introducing &amp;#34; Watch Your Favorite Books, &amp;#34; a dedicated hub on Netflix where you can rediscover old favorites or find your next obsession, from your library to ours. - - Inspired by the vibrant book c... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355665</v>
+        <v>(PR-inside.com) The Center for Divorce Education has received a Bronze Telly Award in the General-Mental Health category for its educational resource, Reducing Stress for You and Your Family. ASHLAND, OR / ACCESS Newswire / July 31, 2026 / The award-winning video, accompanied by an online article and practical stress-management resources, was created to help parents and families better understand the effects of stress and learn simple, evidence-informed techniques for improving emotional well-being. The resource explores topics such as self-regulation, relaxation strategies, gratitude, mindfulness, and healthy habits that support resilience during challenging times. This recognition adds to a growing list of Telly Awards earned ..</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="str">
-        <v>The North West Company Inc. Hosts Annual General Meeting and First Quarter Results Conference Call</v>
+        <v>Takeads launches Zyntent: an AI revenue layer that puts shoppable products in front of users while they're still deciding</v>
       </c>
       <c r="B623" t="str">
-        <v>2026-06-02</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C623" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D623" t="str">
-        <v>Media</v>
+        <v>Finance, AI, SaaS, Media</v>
       </c>
       <c r="E623" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/02/3305499/0/en/The-North-West-Company-Inc-Hosts-Annual-General-Meeting-and-First-Quarter-Results-Conference-Call.html</v>
+        <v>https://www.prnewswire.com/news-releases/takeads-launches-zyntent-an-ai-revenue-layer-that-puts-shoppable-products-in-front-of-users-while-theyre-still-deciding-302840226.html</v>
       </c>
       <c r="F623" t="str">
-        <v>WINNIPEG, Manitoba, June 02, 2026 (GLOBE NEWSWIRE) -- (TSX Symbol: NWC) : The North West Company Inc. (“ North West ”) will hold its Annual General and Special Meeting of Shareholders on Wednesday, June 10, 2026 at 11:30 a.m. (Central Time) via live video webcast online at https://meetings.lumiconnect.com/400- 324-378-866.</v>
+        <v>DUBAI, UAE, July 31, 2026 /PRNewswire/ -- Takeads, an adtech company experienced in affiliate and monetization infrastructure, announced the public beta launch of Zyntent, an intent-based monetization platform built to modernize how affiliate and content publishers earn from commercial...</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="str">
-        <v>HP Debuts PCs Built for the Next Wave of Windows PC Experiences Powered by NVIDIA RTX Spark™</v>
+        <v>Swift Power Hub WiFi Repeater Reviews 2026: The Plug-In WiFi Upgrade Dead-Zone-Weary Homes Have Been Waiting For</v>
       </c>
       <c r="B624" t="str">
-        <v>2026-06-02</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C624" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D624" t="str">
-        <v>Finance, AI, SaaS, Gaming, Media</v>
+        <v>Media</v>
       </c>
       <c r="E624" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355638</v>
+        <v>https://www.newswire.com/news/swift-power-hub-wifi-repeater-reviews-2026-the-plug-in-wifi-upgrade-dead-zone</v>
       </c>
       <c r="F624" t="str">
-        <v>HP Inc. (NYSE: HPQ) announced its latest devices and solutions, designed to enable developers of all types to create new experiences using AI. - - HP is previewing PCs powered by NVIDIA RTX Spark&amp;#8482;, bringing a reinvention of personal computing, combining personal agents, advanced content creation, and high-performance gaming in a new platform engineered from the ground up for the next wave of Windows PC experiences. - - &amp;#8220;Developers are moving from experimenting with AI to shipping agentic app... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355638</v>
+        <v>As weak-room WiFi disrupts streaming, work, and everyday connectivity, this 2026 Swift Power Hub WiFi Repeater review examines the brand-stated 300 Mbps capability, fast plug-in setup, multi-room package options, current pricing, and 60-day guarantee buyers are comparing before ordering.</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="str">
-        <v>Taylor Swift Announces New Song 'I Knew It, I Knew You' for Disney and Pixar's 'Toy Story 5'</v>
+        <v>First Federal Bank Launches FFB Connect, Bringing Personalized Banking to Customers Wherever They Are</v>
       </c>
       <c r="B625" t="str">
-        <v>2026-06-02</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C625" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D625" t="str">
         <v>Media</v>
       </c>
       <c r="E625" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355619</v>
+        <v>https://www.prnewswire.com/news-releases/first-federal-bank-launches-ffb-connect-bringing-personalized-banking-to-customers-wherever-they-are-302840092.html</v>
       </c>
       <c r="F625" t="str">
-        <v>Following the history-making success of her latest album, The Life of a Showgirl, 14-time GRAMMY&amp;#174; Award-winning artist Taylor Swift has announced a brand-new original song, &amp;#8220;I Knew It, I Knew You,&amp;#8221; for Disney and Pixar&amp;#39;s highly anticipated June 19 theatrical release Toy Story 5. - - The new song &amp;#8212; written and produced by Swift and Jack Antonoff &amp;#8212; releases wherever music is streamed and purchased on Friday, June 5. The single will be featured on the Toy Story 5 soundtrack when it rel... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355619</v>
+        <v>LAKE CITY, Fla., July 31, 2026 /PRNewswire/ -- First Federal Bank is proud to announce the launch of FFB Connect, the Bank's new virtual branch designed to provide customers with convenient access to real bankers through secure video, phone, and chat channels. FFB Connect expands the ways...</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="str">
-        <v>Will Prowse Sued by Dragonfly Energy Over Alleged False and Misleading Claims About Battle Born Batteries®</v>
+        <v>KnowBe4's Custom AI Video Builder Brings Studio-Quality Video Production to Industry Leading Security Awareness Training</v>
       </c>
       <c r="B626" t="str">
-        <v>2026-06-02</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C626" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D626" t="str">
-        <v>Finance, Energy, Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E626" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/02/3305031/0/en/Will-Prowse-Sued-by-Dragonfly-Energy-Over-Alleged-False-and-Misleading-Claims-About-Battle-Born-Batteries.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/knowbe4s-custom-ai-video-builder-153800538.html</v>
       </c>
       <c r="F626" t="str">
-        <v>Trade libel complaint alleges DIY influencer used monetized content and non-standard testing to misrepresent Battle Born battery design, safety, and performance Trade libel complaint alleges DIY influencer used monetized content and non-standard testing to misrepresent Battle Born battery design, safety, and performance</v>
+        <v>TAMPA BAY, Fla., July 31, 2026--KnowBe4, the global leader in digital workforce security, securing both AI agents and humans, today announced the launch of Custom AI Video Builder, a new capability that lets security admins create custom, AI-generated training videos and deploy them directly into their security awareness training (SAT) programs in minutes. The innovation is the latest addition to KnowBe4's AI-native content customization suite and builds on the company's strategic partnership wi</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="str">
-        <v>CBC celebrates 48 wins at the 2026 Canadian Screen Awards</v>
+        <v>Gauth Launches AI Course Feature to Transform Learning into Immersive Video Stories</v>
       </c>
       <c r="B627" t="str">
-        <v>2026-06-02</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C627" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D627" t="str">
-        <v>Media</v>
+        <v>AI, Media, Education</v>
       </c>
       <c r="E627" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355588</v>
+        <v>https://www.prnewswire.com/news-releases/gauth-launches-ai-course-feature-to-transform-learning-into-immersive-video-stories-302840122.html</v>
       </c>
       <c r="F627" t="str">
-        <v>CBC and its creative and production partners were recognized with 48 Canadian Screen Awards from the Academy of Canadian Cinema &amp;amp; Television over four days of award shows, following 224 nominations announced in March. CBC, APTN and Netflix original comedy series North of North won nine awards, the most of any comedy, including Best Comedy Series and Best Lead Performer for Anna Lambe, while This Hour Has 22 Minutes swept its three categories, including Best Sketch Comedy Show... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355588</v>
+        <v>SINGAPORE, July 31, 2026 /PRNewswire/ -- Gauth recently announced the launch of its groundbreaking AI Course feature, powered by Seedance 2.5, designed to revolutionize how high school and college students learn by transforming abstract concepts into highly contextualized, visual video...</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="str">
-        <v>Netflix Wins 15 Awards at the Canadian Screen Awards - See Photos From Inside Our Photo Suite</v>
+        <v>HIPAA Compliant PatientReel Is a Patient Video Testimonial App from PatientGain</v>
       </c>
       <c r="B628" t="str">
-        <v>2026-06-01</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C628" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D628" t="str">
-        <v>Media</v>
+        <v>AI, Healthcare, Media</v>
       </c>
       <c r="E628" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355581</v>
+        <v>https://www.newsfilecorp.com/release/307105/HIPAA-Compliant-PatientReel-Is-a-Patient-Video-Testimonial-App-from-PatientGain</v>
       </c>
       <c r="F628" t="str">
-        <v>Download photos HERE. Credit: Jake Rosenberg / Netflix - - The Canadian Screen Awards marked another year of excellence in Canadian film and television and a major milestone for Netflix. Our local slate earned 32 nominations, with 39 nominations in total across all Netflix titles. Leading the way was North of North, with 20 nominations on its own. Wayward received the Spotlight Award for both Best Series and Best Writing, while North of North earned nine awards, including Best... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355581</v>
+        <v>Los Altos, California--(Newsfile Corp. - July 31, 2026) - PatientGain is a Silicon Valley provider of HIPAA-compliant marketing technology for dental and medical practices. Today, it is announcing the launch of PatientReel, an AI-powered patient video testimonial app that automates the collection, editing, and publishing of patient video testimonials in the browser. It's a "done-for-you," fully managed service built on PatientGain's human-in-the-loop architecture. The system is reported as...</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="str">
-        <v>Future &amp; Tyla Turn Up the Anticipation with “Game Time” from the Official FIFA World Cup 2026™ Album</v>
+        <v>Vadzo Imaging Validates Dynamic ROI Streaming on the Falcon-2020CRS 20MP Color USB 3.2 Gen1 Camera with Onsemi AR2020 Sensor</v>
       </c>
       <c r="B629" t="str">
-        <v>2026-06-01</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C629" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D629" t="str">
-        <v>Gaming, Media</v>
+        <v>Media</v>
       </c>
       <c r="E629" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355578</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-dynamic-roi-streaming-on-the-falcon-2020crs-22836565</v>
       </c>
       <c r="F629" t="str">
-        <v>LISTEN HERE : WATCH MUSIC VIDEO HERE - - Today, Future and Tyla unite on &amp;#8220;Game Time,&amp;#8221; the latest release from the Official FIFA World Cup 2026&amp;#8482; Album, out now via SALXCO UAM &amp;amp; Def Jam Recordings. Arriving alongside its official music video, the track brings a new level of intensity to the album&amp;#39;s rollout, capturing the adrenaline and excitement felt around the world as fans and players look ahead to opening kickoff. Listen here and watch the official music video her... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355578</v>
+        <v>Vadzo Imaging has completed validation of Dynamic ROI streaming performance on the Falcon-2020CRS, its 20MP Onsemi AR2020-based Dynamic ROI Streaming Camera . The validated mode configures the sensor's windowed readout registers to define a capture window smaller than the full active pixel array and streams that window over a single USB 3.2 Gen1 connection at a frame rate substantially higher than full-frame 20MP capture allows. This gives OEM teams building machine vision, traffic monitoring, robotics, and industrial automation systems a documented path to combine full resolution color capture and high-speed windowed streaming on the same physical camera module.</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="str">
-        <v>Hyland and AWS Bring the Content‑Powered Agentic Enterprise to Asia‑Pacific, Meeting Customers Where Their Data Lives</v>
+        <v>What’s new on Prime Video in August 2026, including ‘Reacher,’ ‘Sterling Point,’ and live sports</v>
       </c>
       <c r="B630" t="str">
-        <v>2026-06-01</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C630" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D630" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E630" t="str">
-        <v>https://www.prnewswire.com/news-releases/hyland-and-aws-bring-the-contentpowered-agentic-enterprise-to-asiapacific-meeting-customers-where-their-data-lives-302786367.html</v>
+        <v>https://www.aboutamazon.com/news/entertainment/prime-video-august-movies-shows-music-sports-2026?utm_source=rss</v>
       </c>
       <c r="F630" t="str">
-        <v>Continued global expansion brings the Content Innovation Cloud to the Asia-Pacific region, enabling organizations to scale AI‑driven operations in compliance with local data residency requirements SYDNEY, June 1, 2026 /PRNewswire/ -- As AI adoption accelerates, data sovereignty has become...</v>
+        <v>Prime Video’s August lineup also features a series with Bear Grylls and a Novak Djokovic documentary.</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="str">
-        <v>Springbok Casino Launches WILD CUP 2026 with 25 Free Spins on Coyote Cash 2</v>
+        <v>Disney Accelerator Announces its 2026 Participants</v>
       </c>
       <c r="B631" t="str">
-        <v>2026-06-01</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C631" t="str">
-        <v>WebWire</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D631" t="str">
-        <v>Gaming, Media</v>
+        <v>Media</v>
       </c>
       <c r="E631" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355570</v>
+        <v>https://thewaltdisneycompany.com/news/accelerator-2026-participants/</v>
       </c>
       <c r="F631" t="str">
-        <v>This month, SpringbokCasino.co.za brings the excitement of world football to the online casino floor with WILD CUP 2026, a new June feature inspired by the passion, rivalry, and unpredictability of the beautiful game. - - View or Download a Video version of this story - - Players can score 25 Free Spins on Coyote Cash 2 by SpinLogic throughout June using Coupon Code: WILDCUP. - - Football brings nations together. The Wild Cup takes it one step further. - - In WILD CUP 2026 , five... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355570</v>
+        <v>The post Disney Accelerator Announces its 2026 Participants appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="str">
-        <v>iHeartRadio Named Title Sponsor for the USA Bobsled/Skeleton Recruitment Series</v>
+        <v>NYSE Content Update: Reformation Scores Winning Session in NYSE Debut</v>
       </c>
       <c r="B632" t="str">
-        <v>2026-06-01</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C632" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D632" t="str">
-        <v>SaaS, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E632" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355542</v>
+        <v>https://www.prnewswire.com/news-releases/nyse-content-update-reformation-scores-winning-session-in-nyse-debut-302840026.html</v>
       </c>
       <c r="F632" t="str">
-        <v>USA Bobsled/Skeleton (USABS) is excited to announce a new partnership with iHeartRadio, iHeartMedia &amp;#39;s free all-in-one live radio, streaming music and podcasting platform, to expand recruitment efforts for the next generation of USA sliders. - - As part of the partnership, iHeartMedia will contribute significant on-air and digital marketing support to help promote USA Bobsled and Skeleton recruitment events to a broader audience nationwide and will become the title sponsor for the 2026... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355542</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 31, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="str">
-        <v>Linker Vision Unveils Application-Driven Platform for Agentic Video Reasoning on AI Grids, Powered by NVIDIA NemoClaw</v>
+        <v>CORSAIR Deepens Strategic Relationship with Bitfocus, Extending Elgato’s Reach into Professional Broadcast and Live Production</v>
       </c>
       <c r="B633" t="str">
-        <v>2026-06-01</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C633" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D633" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Finance, SaaS, Gaming, Media</v>
       </c>
       <c r="E633" t="str">
-        <v>https://www.prnewswire.com/news-releases/linker-vision-unveils-application-driven-platform-for-agentic-video-reasoning-on-ai-grids-powered-by-nvidia-nemoclaw-302786365.html</v>
+        <v>https://finance.yahoo.com/technology/articles/corsair-deepens-strategic-relationship-bitfocus-113000329.html</v>
       </c>
       <c r="F633" t="str">
-        <v>TAIPEI, June 1, 2026 /PRNewswire/ -- Linker Vision, a leading AI platform company in Physical AI and Reasoning AI, today announced major expansions of its platform across Taiwan cities and transportation systems, powered by NVIDIA AI technologies. The deployments build on the 2026...</v>
+        <v>MILPITAS, Calif., July 31, 2026--CORSAIR Gaming, Inc. (Nasdaq: CRSR) ("Corsair" or the "Company"), a leading global provider of high-performance gear for gamers, streamers, and content creators, today announced that during the quarter it made a minority investment in Bitfocus AS ("Bitfocus"), the Oslo-based software company behind Companion and Buttons, the enterprise-grade control and automation platform for broadcast, live events, AV, and control rooms.</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="str">
-        <v>MediaTek Collaborates with NVIDIA on the RTX Spark to Power the Next Wave of Windows PC Experiences</v>
+        <v>Best Selling Book, “Hippo's Invitation to Joy!” is Free to Download for Only ONE MORE DAY (end of 07/31/2026)</v>
       </c>
       <c r="B634" t="str">
-        <v>2026-06-01</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C634" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D634" t="str">
-        <v>Gaming, Media</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E634" t="str">
-        <v>https://www.prnewswire.com/news-releases/mediatek-collaborates-with-nvidia-on-the-rtx-spark-to-power-the-next-wave-of-windows-pc-experiences-302786739.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358108</v>
       </c>
       <c r="F634" t="str">
-        <v>MediaTek brings its design expertise in CPU performance and power efficiency to the groundbreaking RTX Spark, bringing local personal agents, advanced content creation, and gaming together in small, ultra-efficient Windows PCs TAIPEI, June 1, 2026 /PRNewswire/ -- MediaTek today announced...</v>
+        <v>Jessica Blankenship announces the re-release of her hand-illustrated kid&amp;#39;s book, &amp;#8220;Hippo&amp;#39;s Invitation to Joy!&amp;#8221; The book is free for ONE MORE DAY and available for download on Amazon until end of 07/31/2026. - - What if joy has been waiting just outside your comfort zone? - - Hippo is perfectly content spending every day in her muddy mudhole. But when her cheerful friends, June and Milena, invite her to play with bubbles, Hippo insists she&amp;#39;d rather stay where she is. - - As the friends laugh,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358108</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="str">
-        <v>Scripps Pulls 54 Local Stations from DIRECTV After Seeking Record Retransmission Consent Rates</v>
+        <v>JSBC Launches "Chinese Wisdom" Book Series to Deepen Cross-Civilizational Dialogue Through Print</v>
       </c>
       <c r="B635" t="str">
-        <v>2026-05-31</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C635" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D635" t="str">
-        <v>Media</v>
+        <v>Media, Education</v>
       </c>
       <c r="E635" t="str">
-        <v>https://www.prnewswire.com/news-releases/scripps-pulls-54-local-stations-from-directv-after-seeking-record-retransmission-consent-rates-302786569.html</v>
+        <v>https://www.prnewswire.com/news-releases/jsbc-launches-chinese-wisdom-book-series-to-deepen-cross-civilizational-dialogue-through-print-302839922.html</v>
       </c>
       <c r="F635" t="str">
-        <v>EL SEGUNDO, Calif., May 31, 2026 /PRNewswire/ -- Scripps Local Media cut off 54 local broadcast stations in 36 Nielsen Designated Market Areas (DMAs) from DIRECTV streaming, satellite, and U-verse customers starting at 7 p.m. EDT on Sunday, May 31. Scripps is demanding the highest rates...</v>
+        <v>NANJING, China, July 31, 2026 /PRNewswire/ -- A report from InJiangsu: Jiangsu Broadcasting Corporation (JSBC), a major Chinese media group, has partnered with Jiangsu Phoenix Education Publishing to release two new books under the "Chinese Wisdom" book series. The titles, Incredible...</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="str">
-        <v>Grum.io Introduces Free Instagram Content Idea Generator for Social Media Creators</v>
+        <v>iQIYI to Report Second Quarter 2026 Financial Results on August 18, 2026</v>
       </c>
       <c r="B636" t="str">
-        <v>2026-05-31</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C636" t="str">
-        <v>PressReleaseNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D636" t="str">
-        <v>SaaS, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E636" t="str">
-        <v>https://pressreleasenews.org/pressroom/grumio-introduces-free-instagram-content-idea-generator-for-social-media-creator</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/31/3336649/0/en/iQIYI-to-Report-Second-Quarter-2026-Financial-Results-on-August-18-2026.html</v>
       </c>
       <c r="F636" t="str">
-        <v>United Kingdom – May 31, 2026 – Grum.io, a platform that provides social media tools and resources, has launched a free Instagram Content Idea Generator aimed at helping creators, businesses, and marketers generate ideas for Instagram posts…</v>
+        <v>BEIJING, July 31, 2026 (GLOBE NEWSWIRE) -- iQIYI, Inc. (NASDAQ: IQ) ("iQIYI" or the "Company"), a leading provider of online entertainment video services in China, today announced that it will report its financial results for the second quarter ended June 30, 2026 before the U.S. market opens on August 18, 2026.</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="str">
-        <v>PodcastTranscript.ai Launches Audio Diarization, Bringing Speaker Identification to Podcast Transcription</v>
+        <v>Kuaishou Technology to Report 2026 Second Quarter and Interim Financial Results on August 19, 2026</v>
       </c>
       <c r="B637" t="str">
-        <v>2026-05-30</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C637" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D637" t="str">
-        <v>AI, Media</v>
+        <v>Finance, SaaS, Media</v>
       </c>
       <c r="E637" t="str">
-        <v>https://pressreleasenews.org/pressroom/podcasttranscriptai-launches-audio-diarization-bringing-speaker-identification-t</v>
+        <v>https://www.prnewswire.com/news-releases/kuaishou-technology-to-report-2026-second-quarter-and-interim-financial-results-on-august-19-2026-302839892.html</v>
       </c>
       <c r="F637" t="str">
-        <v>New feature automatically labels speakers, making transcripts easier to read, search, and repurpose.</v>
+        <v>HONG KONG, July 31, 2026 /PRNewswire/ -- Kuaishou Technology ("Kuaishou" or the "Company"; HKD Counter Stock Code: 01024 / RMB Counter Stock Code: 81024), a leading content community and social platform, today announced that it will report its unaudited consolidated results for the second...</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="str">
-        <v>AI and Content Reshape Attractions &amp;amp; Tours at Trip.com Group's Global Partner Forum</v>
+        <v>A New Way to Verify Powerlifting Lifts: GymLeague Launches Video Submission Platform</v>
       </c>
       <c r="B638" t="str">
-        <v>2026-05-29</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C638" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D638" t="str">
-        <v>AI, Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E638" t="str">
-        <v>https://www.prnewswire.com/news-releases/ai-and-content-reshape-attractions--tours-at-tripcom-groups-global-partner-forum-302785566.html</v>
+        <v>https://express-press-release.net/news/2026/07/31/1764832</v>
       </c>
       <c r="F638" t="str">
-        <v>SHANGHAI, May 29, 2026 /PRNewswire/ -- Trip.com Group, a leading global travel service provider, explored the future of the Attractions &amp; Tours (A&amp;T) sector at the Attractions &amp; Tours Global Partners Forum, part of the Group's annual Envision.2026 conference. Held at the prestigious...</v>
+        <v>AMSTERDAM, Netherlands, 2026-07-31 — /EPR Network/ — GymLeague has announced the launch of its online video submission platform, giving powerlifters a new way to have [read full press release...]</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="str">
-        <v>Viral Obama Video Explodes After Anna Wilding Reveals She Was the One in the Clip Ahead of CA-32 Primary</v>
+        <v>AAEON Launches MIX-Q870A1, a Modular Mini-ITX with 65W Intel Core Ultra 200S Series Support</v>
       </c>
       <c r="B639" t="str">
-        <v>2026-05-29</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C639" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D639" t="str">
-        <v>Media</v>
+        <v>Healthcare, Real Estate, Energy, Retail, Automotive, Education, Media</v>
       </c>
       <c r="E639" t="str">
-        <v>https://www.prnewswire.com/news-releases/viral-obama-video-explodes-after-anna-wilding-reveals-she-was-the-one-in-the-clip-ahead-of-ca-32-primary-302785198.html</v>
+        <v>https://express-press-release.net/news/2026/07/31/1764750</v>
       </c>
       <c r="F639" t="str">
-        <v>LOS ANGELES, May 28, 2026 /PRNewswire/ -- A powerful video from Anna Wilding's time as Senior White House Correspondent has exploded across Instagram and TikTok after she publicly revealed it was her voice and image in the clip. In the video, Wilding is seen personally thanking President...</v>
+        <v>AAEON’s new MIX-Q870A1’s Arrow Lake processing, PCIe Gen 5 with bifurcation, and diverse storage architecture is designed to elevate the potential of Mini-ITX builds. Taipei, [read full press release...]</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="str">
-        <v>AI Recommendation Surface Reshapes 2026 Generative AI Search Engine Optimization Agency Evaluation I</v>
+        <v>[Video] Unfolding New Experiences With the Galaxy Z Series</v>
       </c>
       <c r="B640" t="str">
-        <v>2026-05-28</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C640" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D640" t="str">
         <v>AI, Media</v>
       </c>
       <c r="E640" t="str">
-        <v>https://pressreleasenews.org/pressroom/ai-recommendation-surface-reshapes-2026-generative-ai-search-engine-optimization-agency-evaluation-i</v>
+        <v>https://news.samsung.com/global/video-unfolding-new-experiences-with-the-galaxy-z-series</v>
       </c>
       <c r="F640" t="str">
-        <v>The AI Recommendation Surface is the set of prompts, models, sources, and answer formats where a brand can be recommended by AI systems. GenOptima 智推时代 is applying the concept as part of its RaaS model for 2026 AI search optimization, where the goal is verified answer inclusion rather than generic content activity.</v>
+        <v>AI has become part of everyday life — from editing photos and videos to planning trips and creating and enjoying content. Samsung Electronics’ new Galaxy Z Fold8 Ultra, Galaxy Z Fold8 and Galaxy Z Flip8 expand everyday experiences even further. Combining agentic AI with the versatility of the foldable form factor, the new Galaxy Z […]</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="str">
-        <v>Transovo launches GEO platform to help businesses track and improve brand visibility in AI search engines</v>
+        <v>Net Zero Pillars Collapse but "The Green Grendel" still Haunts Canada's Economy says Friends of Science Society in Podcast and New Report</v>
       </c>
       <c r="B641" t="str">
-        <v>2026-05-28</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C641" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D641" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Energy, Media</v>
       </c>
       <c r="E641" t="str">
-        <v>https://pressreleasenews.org/pressroom/transovo-launches-geo-platform-to-help-businesses-track-and-improve-brand-visibility-in-ai-search-engines</v>
+        <v>https://www.prnewswire.com/news-releases/net-zero-pillars-collapse-but-the-green-grendel-still-haunts-canadas-economy-says-friends-of-science-society-in-podcast-and-new-report-302839551.html</v>
       </c>
       <c r="F641" t="str">
-        <v>Transovo has released Transovo GEO, a platform that tracks brand visibility across AI search platforms including ChatGPT, Perplexity, Gemini, and Google AI, and provides weekly optimization plans and content tools to improve how brands appear in AI-generated answers.</v>
+        <v>CALGARY, AB, July 30, 2026 /PRNewswire/ -- Energy analyst Dr. Tammy Nemeth interviewed Michelle Stirling on The Nemeth Report episode titled, "Net-Zero Exposed: Challenging the Climate Catastrophe Narrative." Stirling is the spokesperson and Communications Manager for Friends of Science...</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="str">
-        <v>AEOaaS Readiness Score Reshapes 2026 Generative AI Search Engine Optimization Agency Evaluation I</v>
+        <v>Q2 Earnings: Andy Jassy on what's driving Amazon Ads growth</v>
       </c>
       <c r="B642" t="str">
-        <v>2026-05-28</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C642" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D642" t="str">
-        <v>AI, Media</v>
+        <v>Finance, AI, Retail, Media</v>
       </c>
       <c r="E642" t="str">
-        <v>https://pressreleasenews.org/pressroom/aeoaas-readiness-score-reshapes-2026-generative-ai-search-engine-optimization-agency-evaluation-i</v>
+        <v>https://www.aboutamazon.com/news/company-news/amazon-ceo-andy-jassy-amazon-ads-growth-q2-2026-earnings?utm_source=rss</v>
       </c>
       <c r="F642" t="str">
-        <v>AEOaaS Readiness Score evaluates whether a brand has the structure, evidence density, schema, and answer slices required for answer engine optimization as a service. GenOptima 智推时代 is applying the concept as part of its RaaS model for 2026 AI search optimization, where the goal is verified answer inclusion rather than generic content activity.</v>
+        <v>Amazon Ads generated $19.8 billion of revenue in Q2, up 26% year over year, powered by AI tools, conversational shopping, and multi-sport streaming strategies.</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="str">
-        <v>Time2play.com and Fabrizio Romano Team Up to Give American Fans the Inside Track on Global Soccer</v>
+        <v>Dungeons &amp; Dragons Reveals New Era for Fans With World of Warcraft®, Dark Sun, and Star Wars™ Experiences</v>
       </c>
       <c r="B643" t="str">
-        <v>2026-05-28</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C643" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D643" t="str">
-        <v>Gaming, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E643" t="str">
-        <v>https://www.prnewswire.com/news-releases/time2playcom-and-fabrizio-romano-team-up-to-give-american-fans-the-inside-track-on-global-soccer-302784421.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/dungeons-dragons-reveals-era-fans-230000178.html</v>
       </c>
       <c r="F643" t="str">
-        <v>The world's most-followed soccer journalist will contribute weekly exclusive content to Time2play, giving American audiences unique access to transfer news, match previews, and game predictions. BIRKIRKARA, Malta, May 28, 2026 /PRNewswire/ -- Time2play has partnered with Fabrizio Romano,...</v>
+        <v>RENTON, Wash. &amp; INDIANAPOLIS, July 30, 2026--Wizards of the Coast, a subsidiary of Hasbro Inc. (NASDAQ: HAS), tonight introduced the next era of Dungeons &amp; Dragons™ in front of a packed, live audience and streaming fans at Gen Con 2026.</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="str">
-        <v>LG Energy Solution Vertech announces agreement with DTE Energy for 6GWh of battery energy storage systems</v>
+        <v>FUJIFILM GFX100RF: A 102 MP Point-and-Shoot Medium Format Camera; YouTube Video at B&amp;amp;H</v>
       </c>
       <c r="B644" t="str">
-        <v>2026-05-27</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C644" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D644" t="str">
-        <v>Energy, Media</v>
+        <v>Media</v>
       </c>
       <c r="E644" t="str">
-        <v>https://www.prnewswire.com/news-releases/lg-energy-solution-vertech-announces-agreement-with-dte-energy-for-6gwh-of-battery-energy-storage-systems-302783737.html</v>
+        <v>https://www.prnewswire.com/news-releases/fujifilm-gfx100rf-a-102-mp-point-and-shoot-medium-format-camera-youtube-video-at-bh-302839520.html</v>
       </c>
       <c r="F644" t="str">
-        <v>The agreement is comprised of eight projects in the state of Michigan All projects will meet domestic content requirements LG Energy Solution to deliver 6GWh battery storage projects over a two-year period WESTBOROUGH, Mass., May 27, 2026 /PRNewswire/ -- LG Energy Solution Vertech today...</v>
+        <v>FUJIFILM GFX100RF features a 102MP medium format sensor to a compact, all-in-one camera design for the ultimate everyday camera for photographers. NEW YORK, July 30, 2026 /PRNewswire/ -- B&amp;H is pleased to share the medium format camera built to fit in a to-go bag, the compact,...</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="str">
-        <v>Thomson Reuters Standard for High Stakes AI</v>
+        <v>Brompton Funds (PAYU &amp; PAYI) Closes the Market</v>
       </c>
       <c r="B645" t="str">
-        <v>2026-05-27</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C645" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D645" t="str">
-        <v>Finance, AI, Media</v>
+        <v>Finance, Energy, Media</v>
       </c>
       <c r="E645" t="str">
-        <v>https://www.prnewswire.com/news-releases/thomson-reuters-standard-for-high-stakes-ai-302783258.html</v>
+        <v>https://www.newsfilecorp.com/release/307378/Brompton-Funds-PAYU-PAYI-Closes-the-Market</v>
       </c>
       <c r="F645" t="str">
-        <v>TORONTO, May 27, 2026 /PRNewswire/ -- Thomson Reuters (TSX/Nasdaq: TRI), a global content and technology company, today shared its standard for Fiduciary-Grade AI™, a higher benchmark for AI used in professional contexts where accuracy, accountability, and trust are critical....</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - July 30, 2026) - Chris Cullen, Senior Vice President and Head of ETFs, Brompton Funds ("Brompton" or the "Company") and their team, joined Keith Wu, Head, Exchange Traded Products, Toronto Stock Exchange ("TSX"), to close the market and celebrate the launch of the Company's two new HighPay ETFs: Brompton U.S. Equity HighPay ETF (TSX: PAYU)Brompton Utilities &amp; Infrastructure HighPay ETF (TSX: PAYI)Cannot view this video? ...</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="str">
-        <v>Axel Springer und Microsoft erweitern Partnerschaft in den Bereichen Vermarktung, KI, Content und Azure</v>
+        <v>Orange County Businesses Are Trading Celebrity Endorsements for College Athletes, and the Numbers Back Them Up</v>
       </c>
       <c r="B646" t="str">
-        <v>2024-04-29</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C646" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D646" t="str">
         <v>Media</v>
       </c>
       <c r="E646" t="str">
-        <v>https://www.prnewswire.com/news-releases/axel-springer-und-microsoft-erweitern-partnerschaft-in-den-bereichen-vermarktung-ki-content-und-azure-302130314.html</v>
+        <v>https://www.pr.com/press-release/975028</v>
       </c>
       <c r="F646" t="str">
-        <v>Axel Springer und Microsoft haben eine erweiterte, umfassende Partnerschaft in den Bereichen Vermarktung, Künstliche Intelligenz (KI), Content und...</v>
+        <v>After a celebrity campaign that got views but didn't move the needle, Orange County Soccer Club paid 31 college athletes from seven sports to tell its story instead. The content pulled 198,600+ views at 6.1% average engagement, 3.84 times the Instagram influencer average. [PR.com]</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="str">
-        <v>Axel Springer and Microsoft expand partnership across advertising, AI, content and Azure services</v>
+        <v>Netflix and AMC Global Media Announce Global Streaming Licensing Agreement for All Series in AMC's 'The Walking Dead' Universe</v>
       </c>
       <c r="B647" t="str">
-        <v>2024-04-29</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C647" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D647" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E647" t="str">
-        <v>https://www.prnewswire.com/in/news-releases/axel-springer-and-microsoft-expand-partnership-across-advertising-ai-content-and-azure-services-302128889.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358362</v>
       </c>
       <c r="F647" t="str">
-        <v>Axel Springer SE and Microsoft Corp. have announced an expanded, multifaceted partnership across advertising, AI, content and cloud computing. The...</v>
+        <v>- - &amp;#8226; On Thursday, 30 July, Netflix and AMC Global Media announced a multi-year global licensing agreement under which the companies will have co-exclusive streaming rights to the original The Walking Dead series, as well as all six spin-off series that make up The Walking Dead Universe. - &amp;#8226; Netflix has been the exclusive U.S. streaming home of The Walking Dead since 2011. This deal will extend the show&amp;#39;s availability on Netflix to new territories, including the UK, Italy,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358362</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="str">
-        <v>Microsoft and The Walt Disney Studios to develop 'scene-to-screen' content workflows</v>
+        <v>VIKING® Car Care Surpasses 100,000 TikTok Followers Through Entertainment-Driven Brand Building</v>
       </c>
       <c r="B648" t="str">
-        <v>2019-09-13</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C648" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D648" t="str">
-        <v>Media</v>
+        <v>Retail, Automotive, Media</v>
       </c>
       <c r="E648" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-and-the-walt-disney-studios-to-develop-scene-to-screen-content-workflows-300917689.html</v>
+        <v>https://www.prweb.com/releases/viking-car-care-surpasses-100-000-tiktok-followers-through-entertainment-driven-brand-building-302839328.html</v>
       </c>
       <c r="F648" t="str">
-        <v>Microsoft Corp. and The Walt Disney Studios today announced a five-year innovation partnership to pilot new ways to create, produce and distribute...</v>
+        <v>Milestone reflects growing consumer engagement with entertaining automotive content, authentic product demonstrations, and innovative car care solutions. ST. LOUIS, July 30, 2026 /PRNewswire-PRWeb/ -- VIKING® Car Care, a trusted leader in automotive appearance accessories, announced that...</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="str">
-        <v>NBC Olympics selects Microsoft Azure to provide live and on-demand streaming for its production of the 2016 Olympic Games in Rio</v>
+        <v>Breakout Rising Artist Liyah Bey’s Emotionally Powerful Single ‘Abused’ Lands Global Distribution Deal</v>
       </c>
       <c r="B649" t="str">
-        <v>2016-08-01</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C649" t="str">
-        <v>PR Newswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D649" t="str">
         <v>SaaS, Media</v>
       </c>
       <c r="E649" t="str">
-        <v>https://www.prnewswire.com/news-releases/nbc-olympics-selects-microsoft-azure-to-provide-live-and-on-demand-streaming-for-its-production-of-the-2016-olympic-games-in-rio-300306697.html</v>
+        <v>https://www.send2press.com/wire/breakout-rising-artist-liyah-beys-emotionally-powerful-single-abused-lands-global-distribution-deal/</v>
       </c>
       <c r="F649" t="str">
-        <v>Microsoft Azure has been selected by NBC Olympics, a division of the NBC Sports Group, to provide cloud encoding and hosting with video workflows for ...</v>
+        <v>LOS ANGELES, Calif., July 30, 2026 (SEND2PRESS NEWSWIRE) -- Rising artist Liyah Bey is expanding her reach with the worldwide release of her emotionally powerful single "Abused" through a new partnership between her creative platform, Beyond Illusions, and Thump Records. The agreement provides global distribution through Virgin Music Group in association with Universal Music Group (UMG).</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="str">
-        <v>Microsoft Azure Media Services adds new cloud-first live streaming, content protection and indexing services</v>
+        <v>Vadzo Imaging Validates Dynamic ROI Streaming on the Falcon-1335CRO 13MP Optical Image Stabilization USB Camera with Onsemi AR1335 Sensor</v>
       </c>
       <c r="B650" t="str">
-        <v>2014-09-10</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C650" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D650" t="str">
-        <v>SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E650" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-azure-media-services-adds-new-cloud-first-live-streaming-content-protection-and-indexing-services-274595781.html</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-dynamic-roi-streaming-on-the-falcon-1335cro-13mp</v>
       </c>
       <c r="F650" t="str">
-        <v>Wednesday, before the opening day of the International Broadcasting Convention (IBC), Microsoft Corp. announced new cloud-first media services,...</v>
+        <v>Vadzo Imaging has completed validation of Dynamic ROI streaming on the Falcon-1335CRO, its 13MP Onsemi AR1335 Optical Image Stabilization USB Camera. The validated mode configures the sensor's windowed readout registers to define a capture window smaller than the full active pixel array and streams that window over a single USB 3.2 Gen1 connection at a frame rate substantially higher than full frame 13MP capture allows. Optical image stabilization continues to correct for angular motion within the active window during the reduced frame capture, so the tracked subject remains centered and sharp. This gives OEM teams building robotics, drone, wearable, and machine vision products a documented path to combine full resolution capture and high-speed windowed tracking on the same physical module</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="str">
-        <v>Microsoft Devices Group anuncia móvil ultraeconómico con reproductor de música y video por 19 euros</v>
+        <v>Bangladeshi Freelancer Siyam Hasan Launches Digital Marketing and Web Development Services</v>
       </c>
       <c r="B651" t="str">
-        <v>2014-08-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C651" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D651" t="str">
         <v>Media</v>
       </c>
       <c r="E651" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-devices-group-anuncia-movil-ultraeconomico-con-reproductor-de-musica-y-video-por-19-euros-270764301.html</v>
+        <v>https://pressreleasenews.org/pressroom/bangladeshi-freelancer-siyam-hasan-launches-digital-marketing-and-web-development-services</v>
       </c>
       <c r="F651" t="str">
-        <v>Reconociendo el rápido crecimiento de los móviles ultraeconómicos, el lunes Microsoft Devices Group presentó el Nokia 130, móvil diseñado para...</v>
+        <v>Bangladeshi freelancer Siyam Hasan has launched digital marketing and web development services to support businesses with website development, branding, content creation, and online marketing solutions.</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="str">
-        <v>Microsoft Devices Group anuncia un teléfono móvil ultra-económico con reproducción de música y video por 19 euros</v>
+        <v>Universal Music Group N.V. Reports Financial Results for the Second Quarter and Half Year Ended June 30, 2026</v>
       </c>
       <c r="B652" t="str">
-        <v>2014-08-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C652" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D652" t="str">
-        <v>Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E652" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-devices-group-anuncia-un-telefono-movil-ultra-economico-con-reproduccion-de-musica-y-video-por-19-euros-270714791.html</v>
+        <v>https://www.prnewswire.com/news-releases/universal-music-group-nv-reports-financial-results-for-the-second-quarter-and-half-year-ended-june-30-2026-302839253.html</v>
       </c>
       <c r="F652" t="str">
-        <v>Reconocido por sus teléfonos móviles ultra-económicos de rápido crecimiento, Microsoft Devices Group presentó el lunes el Nokia 130, un teléfono...</v>
+        <v>Q2 2026 Results Highlights1 Revenue of €3,294 million grew 10.5% year-over-year, or 13.3% in constant currency, with the consolidation of Downtown Music Holdings ("Downtown"), pricing benefits of Streaming 2.0 agreements, strong physical and licensing and other sales, and healthy...</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="str">
-        <v>Microsoft Devices Group announces ultra-affordable mobile phone with music and video player for 19 euros</v>
+        <v>Campfire Learning's Studio Named 2026 CODiE Award Winner for Best Use of AI in Education</v>
       </c>
       <c r="B653" t="str">
-        <v>2014-08-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C653" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D653" t="str">
-        <v>Media</v>
+        <v>AI, SaaS, Healthcare, Media, Education</v>
       </c>
       <c r="E653" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-devices-group-announces-ultra-affordable-mobile-phone-with-music-and-video-player-for-19-euros-270711191.html</v>
+        <v>https://www.prweb.com/releases/campfire-learnings-studio-named-2026-codie-award-winner-for-best-use-of-ai-in-education-302839208.html</v>
       </c>
       <c r="F653" t="str">
-        <v>Recognizing the rapid growth of ultra-affordable mobile phones, Microsoft Devices Group on Monday unveiled the Nokia 130, a mobile phone designed to...</v>
+        <v>Campfire Learning announced that Studio, its AI-powered content authoring platform, has won the 2026 CODiE Award for Best Use of AI in Education. Selected from 228 finalists, the award recognizes Studio's innovative AI capabilities, including Author Assist, Alignment Assist, Health Check,...</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="str">
-        <v>Microsoft and Akamai join forces in first cybersecurity-focused accelerator in Israel</v>
+        <v>Introducing Gemini Robotics ER 2</v>
       </c>
       <c r="B654" t="str">
-        <v>2014-07-29</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C654" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D654" t="str">
-        <v>SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E654" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-and-akamai-join-forces-in-first-cybersecurity-focused-accelerator-in-israel-269013591.html</v>
+        <v>https://blog.google/innovation-and-ai/models-and-research/google-deepmind/gemini-robotics-er-2/</v>
       </c>
       <c r="F654" t="str">
-        <v>Microsoft Corp. and Akamai Technologies, a leading provider of cloud services for delivering, optimizing and securing online content and business...</v>
+        <v>Gemini Robotics ER 2 is a step change in video understanding, tool orchestration, and multi-robot collaboration for robotic applications.</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="str">
-        <v>Microsoft and media companies bring content to the masses at the National Association of Broadcasters Show</v>
+        <v>Rocket Agency Releases New Rankings of Australia’s Most Famous People</v>
       </c>
       <c r="B655" t="str">
-        <v>2014-04-07</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C655" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D655" t="str">
         <v>Media</v>
       </c>
       <c r="E655" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-and-media-companies-bring-content-to-the-masses-at-the-national-association-of-broadcasters-show-254184271.html</v>
+        <v>https://express-press-release.net/news/2026/07/30/1763936</v>
       </c>
       <c r="F655" t="str">
-        <v>Where: National Association of Broadcasters (NAB) Show Las Vegas Convention Center 3150 Paradise Road Las Vegas, NV 89109 When: April 7–10, 2014...</v>
+        <v>SYDNEY, Australia, 2026-07-30 — /EPR Network/ — Content creators have overtaken actors, musicians and athletes to become Australia’s largest fame category, according to a new [read full press release...]</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="str">
-        <v>NBC Olympics' production of the 2014 Olympic Winter Games to utilize Microsoft for live and on-demand streaming</v>
+        <v>The Senior Women in Private Equity (« SWIPE ») ouvre les marchés</v>
       </c>
       <c r="B656" t="str">
-        <v>2014-02-06</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C656" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D656" t="str">
-        <v>SaaS, Media</v>
+        <v>Media</v>
       </c>
       <c r="E656" t="str">
-        <v>https://www.prnewswire.com/news-releases/nbc-olympics-production-of-the-2014-olympic-winter-games-to-utilize-microsoft-for-live-and-on-demand-streaming-243947551.html</v>
+        <v>https://www.newsfilecorp.com/release/307292/The-Senior-Women-in-Private-Equity-SWIPE-ouvre-les-marchs</v>
       </c>
       <c r="F656" t="str">
-        <v>Microsoft Corp. has been selected to be the cloud encoding and hosting platform provider for NBC Olympics, a division of the NBC Sports Group, during ...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - 30 juillet 2026) - Julia Boyd et Lane McDonald, cofondatrices de The Senior Women in Private Equity (« SWIPE »), accompagnées de Kristine Robinson, fondatrice de Women in Private Capital Canada (« WPCC »), se sont jointes à Dani Lipkin, directeur général, Secteur de l'innovation mondiale, Bourse de Toronto (la « TSX »), pour ouvrir les marchés et souligner la présence des femmes au sein du secteur des capitaux privés.Cannot view this video? ...</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="str">
-        <v>Microsoft launches Xbox Music across iOS and Android, adds free streaming on the Web</v>
+        <v>The Senior Women in Private Equity ("SWIPE") Opens the Market</v>
       </c>
       <c r="B657" t="str">
-        <v>2013-09-09</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C657" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D657" t="str">
-        <v>Gaming, Media</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E657" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-launches-xbox-music-across-ios-and-android-adds-free-streaming-on-the-web-222911121.html</v>
+        <v>https://www.newsfilecorp.com/release/307291/The-Senior-Women-in-Private-Equity-SWIPE-Opens-the-Market</v>
       </c>
       <c r="F657" t="str">
-        <v>Nearing its one-year anniversary, Microsoft Corp.'s all-in-one music service, Xbox Music, continues making strides to deliver all the music people...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - July 30, 2026) - Julia Boyd and Lane McDonald, Co-Founders of The Senior Women in Private Equity ("SWIPE"), along with Kristine Robinson, Founder of Women in Private Capital Canada ("WPCC"), joined Dani Lipkin, Managing Director, Global Innovation Sector, Toronto Stock Exchange ("TSX"), to open the market and celebrate women in private capital.Cannot view this video?  Visit:https://www.youtube.com/watch?v=3EllBtZcuhUSWIPE is a global network of more than 4,000...</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="str">
-        <v>Telefónica y Microsoft despliegan una nueva plataforma global de video</v>
+        <v>Consensuality Launches The Inner Circle Newsletter for Couples</v>
       </c>
       <c r="B658" t="str">
-        <v>2012-11-16</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C658" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D658" t="str">
-        <v>Media</v>
+        <v>Education, Media</v>
       </c>
       <c r="E658" t="str">
-        <v>https://www.prnewswire.com/news-releases/telefonica-y-microsoft-despliegan-una-nueva-plataforma-global-de-video-179638611.html</v>
+        <v>https://express-press-release.net/news/2026/07/30/1763179</v>
       </c>
       <c r="F658" t="str">
-        <v>Telefónica Digital y Microsoft Corp. han anunciado hoy un acuerdo estratégico de múltiples años para la creación de una nueva plataforma global de...</v>
+        <v>CAPE TOWN, South Africa, 2026-07-30 — /EPR Network/ — Consensuality has launched The Inner Circle, a private newsletter giving couples first access to selected retreat updates, [read full press release...]</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="str">
-        <v>Telefonica and Microsoft to Deploy New Global Video Platform</v>
+        <v>Traefik Labs Unveils Distro Zero: One Memory-Safe Binary, FIPS 140-3 Inside, Proxy to Platform by License</v>
       </c>
       <c r="B659" t="str">
-        <v>2012-11-14</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C659" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D659" t="str">
-        <v>SaaS, Media</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E659" t="str">
-        <v>https://www.prnewswire.com/news-releases/telefonica-and-microsoft-to-deploy-new-global-video-platform-179402201.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/traefik-labs-unveils-distro-zero-140000119.html</v>
       </c>
       <c r="F659" t="str">
-        <v>Telefonica Digital and Microsoft Corp. today announced a multiyear strategic agreement to create a new Global Video Platform (GVP) for all video...</v>
+        <v>SAN FRANCISCO, July 30, 2026--Traefik Labs today introduced the Distro Zero image, a hardened, vendor-supported secure runtime delivered as Traefik Hub in proxy mode. It gives platform and security teams a container whose entire executable content is a single memory-safe binary, with validated cryptography built inside it and every advanced capability, from API gateway to AI and MCP gateway to full API management, unlocked by license on that same binary. No binary swap, no migration, no re-valid</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="str">
-        <v>Introducing Xbox Music: The Ultimate All-in-One Music Service Featuring Free Streaming on Windows 8 and Windows RT Tablets and PCs</v>
+        <v>Finalists unveiled for IBC2026 Innovation Awards</v>
       </c>
       <c r="B660" t="str">
-        <v>2012-10-15</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C660" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D660" t="str">
-        <v>Gaming, Media</v>
+        <v>Media</v>
       </c>
       <c r="E660" t="str">
-        <v>https://www.prnewswire.com/news-releases/introducing-xbox-music-the-ultimate-all-in-one-music-service-featuring-free-streaming-on-windows-8-and-windows-rt-tablets-and-pcs-174130941.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358352</v>
       </c>
       <c r="F660" t="str">
-        <v>Today, people need to use multiple music services to get exactly what they want. There are download-to-own music services, Internet radio services...</v>
+        <v>IBC has unveiled the finalists for the IBC2026 Innovation Awards, recognising collaborative projects from around the world that solve real-world challenges and demonstrate outstanding advances across the media, entertainment and technology industry. - - Covering four categories &amp;#8211; Content Creation, Content Distribution, Content Everywhere and Social Impact &amp;#8211; the awards celebrate projects that show how collaboration between media organisations and technology partners is delivering meaningful... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358352</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="str">
-        <v>Microsoft Announces Reed Hastings Will Not Seek Re-Election to Microsoft Board</v>
+        <v>Down the Rabbit Hole, Again: The Long Life of ‘Alice in Wonderland’ at Disney</v>
       </c>
       <c r="B661" t="str">
-        <v>2012-10-09</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C661" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D661" t="str">
         <v>Media</v>
       </c>
       <c r="E661" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-announces-reed-hastings-will-not-seek-re-election-to-microsoft-board-173358441.html</v>
+        <v>https://thewaltdisneycompany.com/news/alice-wonderland-75-anniversary/</v>
       </c>
       <c r="F661" t="str">
-        <v>Microsoft Corp. today announced that Reed Hastings, founder, chairman and CEO of Netflix Inc., has decided that he will not seek re-election to...</v>
+        <v>The post Down the Rabbit Hole, Again: The Long Life of ‘Alice in Wonderland’ at Disney appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="str">
-        <v>Bang &amp; Olufsen escucha el sonido del ahorro con Office 365</v>
+        <v>AAEON Prioritizes Durability with the Release of New COM Express Type 6 Modules</v>
       </c>
       <c r="B662" t="str">
-        <v>2012-08-03</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C662" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D662" t="str">
-        <v>Media</v>
+        <v>Healthcare, Real Estate, Energy, Retail, Automotive, Education, Media</v>
       </c>
       <c r="E662" t="str">
-        <v>https://www.prnewswire.com/news-releases/bang--olufsen-escucha-el-sonido-del-ahorro-con-office-365-164872056.html</v>
+        <v>https://express-press-release.net/news/2026/07/30/1763778</v>
       </c>
       <c r="F662" t="str">
-        <v>El fabricante de audio de lujo y sistemas de video Bang &amp; Olufsen ha adoptado Microsoft Office 365 para unificar su e-mail, calendario, colaboración...</v>
+        <v>AAEON’s latest COM Express Type 6 Modules offer cost-efficient Intel Atom and Processor N-series performance for transportation, signage, and healthcare applications. Taipei, Taiwan,, 2026-07-30 — [read full press release...]</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="str">
-        <v>Bang &amp; Olufsen Hears the Sound of Savings With Office 365</v>
+        <v>Frontline Publishing Clarifies Its Independent Identity and Confirms No Affiliation with Frontline Writers or Front Line Book Publishing Inc.</v>
       </c>
       <c r="B663" t="str">
-        <v>2012-08-02</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C663" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D663" t="str">
         <v>Media</v>
       </c>
       <c r="E663" t="str">
-        <v>https://www.prnewswire.com/news-releases/bang--olufsen-hears-the-sound-of-savings-with-office-365-164730706.html</v>
+        <v>https://express-press-release.net/news/2026/07/30/1763758</v>
       </c>
       <c r="F663" t="str">
-        <v>Luxury audio and video systems maker Bang &amp; Olufsen has adopted Microsoft Office 365 to unify its email, calendaring, collaboration and communication....</v>
+        <v>New York, USA, 2026-07-30 — /EPR Network/ — Frontline Publishing today clarified its independent business identity and confirmed that it has no affiliation with Frontline Writers [read full press release...]</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="str">
-        <v>MediaValet Thrives on Microsoft's Cloud Platform</v>
+        <v>Goodfirms Brings Greater Transparency to India’s Digital Marketing Services Market</v>
       </c>
       <c r="B664" t="str">
-        <v>2012-05-01</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C664" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D664" t="str">
-        <v>SaaS, Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E664" t="str">
-        <v>https://www.prnewswire.com/news-releases/mediavalet-thrives-on-microsofts-cloud-platform-149642515.html</v>
+        <v>https://express-press-release.net/news/2026/07/30/1763742</v>
       </c>
       <c r="F664" t="str">
-        <v>Global content services and photography provider VRX Studios turned to Microsoft's platform-as-a-service (PaaS) cloud platform, Windows Azure, to...</v>
+        <v>LAS VEGAS, NV, 2026-07-30 — /EPR Network/ — As businesses continue increasing investments in SEO, content marketing, paid advertising, social media, and AI-powered customer engagement, [read full press release...]</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="str">
-        <v>Microsoft Announces Comprehensive Media Services Platform and Architectural Guidance for the Cloud</v>
+        <v>Smart Communications and Systemware, Inc. Announce Strategic Partnership ...</v>
       </c>
       <c r="B665" t="str">
-        <v>2012-04-16</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C665" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D665" t="str">
         <v>SaaS, Media</v>
       </c>
       <c r="E665" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-announces-comprehensive-media-services-platform-and-architectural-guidance-for-the-cloud-147569495.html</v>
+        <v>https://pr-inside.com/smart-communications-and-systemware-inc-announce-strategic-partnership-r5206351.htm</v>
       </c>
       <c r="F665" t="str">
-        <v>At the National Association of Broadcasters (NAB) 2012 conference today, Microsoft Corp. announced new media services and guidance to enable content...</v>
+        <v>(PR-inside.com) Systemware, Inc. and Smart Communications today announced a strategic partnership aimed at helping enterprises better manage the full lifecycle of their content, from creation through long-term storage, retrieval, and governance. DALLAS, TX / ACCESS Newswire / July 30, 2026 / This collaboration brings together two highly respected organizations with deep expertise in their respective domains. Smart Communications, a leading customer engagement technology provider for regulated industries, enables organizations to create and deliver highly personalized, compliant customer interactions at scale, while Systemware provides an enterprise content platform for managing, securing, and delivering mission critical content across complex environments. "Organizations in regulated indus</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="str">
-        <v>Microsoft and Movideo Forge Global Cloud-Based Strategic Alliance</v>
+        <v>Crexendo Appoints Chris Aaker as Chief Technology Officer in Planned ...</v>
       </c>
       <c r="B666" t="str">
-        <v>2012-03-22</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C666" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D666" t="str">
-        <v>SaaS, Media</v>
+        <v>Finance, SaaS, Media</v>
       </c>
       <c r="E666" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-and-movideo-forge-global-cloud-based-strategic-alliance-143827936.html</v>
+        <v>https://pr-inside.com/crexendo-appoints-chris-aaker-as-chief-technology-officer-in-planned-r5206350.htm</v>
       </c>
       <c r="F666" t="str">
-        <v>Microsoft Corp. and Movideo Pty Ltd. today announced a four-year strategic agreement in which Movideo will migrate its integrated online video...</v>
+        <v>(PR-inside.com) Longtime technology leader will assume the role effective August 3; NetSapiens co-founder David Wang will remain with Crexendo in a full-time capacity PHOENIX, AZ / ACCESS Newswire / July 30, 2026 / Crexendo, Inc. (NASDAQ:CXDO) ("Crexendo" or the "Company"), a premier platform and provider of cloud communication services, video collaboration and managed IT services, today announced the appointment of Chris Aaker as Chief Technology Officer, effective August 1, 2026. The appointment is part of the Company's planned technology leadership succession. David Wang, Crexendo's current Chief Technology Officer and one of the founders of NetSapiens, will remain with the Company on a ..</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="str">
-        <v>Microsoft Acquires Video Content Discovery Company VideoSurf</v>
+        <v>InterDigital Announces Financial Results for Second Quarter 2026</v>
       </c>
       <c r="B667" t="str">
-        <v>2011-11-22</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C667" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D667" t="str">
-        <v>Finance, Media</v>
+        <v>Finance, SaaS, Media</v>
       </c>
       <c r="E667" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-acquires-video-content-discovery-company-videosurf-134319648.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/30/3336039/24691/en/InterDigital-Announces-Financial-Results-for-Second-Quarter-2026.html</v>
       </c>
       <c r="F667" t="str">
-        <v>Microsoft Corp. has announced the acquisition of California-based video discovery technology company VideoSurf Inc. (Logo:...</v>
+        <v>First Streaming and Cloud Services agreement drives Q2 results above outlook Annualized recurring revenue 1 at all-time high of $626 million, up 13% YoY Company raises full year 2026 revenue outlook by $85 million</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="str">
-        <v>Microsoft and thePlatform Enable Delivery of Protected, High-Quality, Premium Online Video</v>
+        <v>DesignRush Podcast, Andy Crestodina on Why Sales Pages Lose Leads</v>
       </c>
       <c r="B668" t="str">
-        <v>2011-04-08</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C668" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D668" t="str">
-        <v>Media</v>
+        <v>AI, Media</v>
       </c>
       <c r="E668" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-and-theplatform-enable-delivery-of-protected-high-quality-premium-online-video-119468644.html</v>
+        <v>https://www.newsfilecorp.com/release/307272/DesignRush-Podcast-Andy-Crestodina-on-Why-Sales-Pages-Lose-Leads</v>
       </c>
       <c r="F668" t="str">
-        <v>Microsoft Corp. and thePlatform today announced that the companies have integrated Microsoft's leading digital media technologies, including...</v>
+        <v>New York, New York--(Newsfile Corp. - July 30, 2026) - Episode 146 of the DesignRush Podcast features Andy Crestodina, co-founder and CMO of Orbit Media Studios, who discusses why outdated sales pages lose inquiries and weaken AI visibility.Andy Crestodina speaks with Kia Johnson on the DesignRush Podcast about why sales pages lose leads.To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/10587/307272_ef1af735846f1820_001full.jpgIn the episode,...</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="str">
-        <v>Calling All Kids: Microsoft Opens Kodu Cup Video Game Design Competition</v>
+        <v>Seven Kal Expands Its Multilingual Digital News Platform with New Features for Enhanced Accessibility and Content Discovery</v>
       </c>
       <c r="B669" t="str">
-        <v>2011-03-16</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C669" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D669" t="str">
-        <v>Gaming, Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E669" t="str">
-        <v>https://www.prnewswire.com/news-releases/calling-all-kids-microsoft-opens-kodu-cup-video-game-design-competition-118074439.html</v>
+        <v>https://pressreleasenews.org/pressroom/seven-kal-expands-its-multilingual-digital-news-platform-with-new-features-for-enhanced-accessibility-and-content-discovery</v>
       </c>
       <c r="F669" t="str">
-        <v>Microsoft Corp. today announced the full availability of Microsoft Kodu Game Lab for the PC and the launch of the nationwide Microsoft Kodu Cup 2011...</v>
+        <v>Seven Kal has launched new multilingual features, improved content discovery, and enhanced navigation to provide a more accessible, organized, and user-friendly digital news experience for readers worldwide.</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="str">
-        <v>Microsoft Research Collaborates With Wikipedia to Enhance Multilingual Content</v>
+        <v>Candelis Announces FDA 510(k) Clearance for ImageGrid® StreamVue™ Enterprise Diagnostic Streaming Viewer</v>
       </c>
       <c r="B670" t="str">
-        <v>2010-10-18</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C670" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D670" t="str">
-        <v>Media</v>
+        <v>Healthcare, Media</v>
       </c>
       <c r="E670" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-research-collaborates-with-wikipedia-to-enhance-multilingual-content-105169509.html</v>
+        <v>https://www.prweb.com/releases/candelis-announces-fda-510k-clearance-for-imagegrid-streamvue-enterprise-diagnostic-streaming-viewer-302838629.html</v>
       </c>
       <c r="F670" t="str">
-        <v>Microsoft Research today announced the launch of the beta version of WikiBhasha, a multilingual content creation tool for Wikipedia. The WikiBhasha...</v>
+        <v>Delivering premium diagnostic performance from any location without the cost and disruption of traditional enterprise viewing platforms. NEW YORK, July 30, 2026 /PRNewswire-PRWeb/ -- Candelis today announced that the U.S. Food and Drug Administration (FDA) has granted 510(k) clearance for...</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="str">
-        <v>Microsoft Unveils New LifeCam With Stunning 1080p HD Sensor: Closest Thing to Being There in Person</v>
+        <v>DREAMWORLD BECOMES A NIGHTMARE WORLD FOR KOALAS</v>
       </c>
       <c r="B671" t="str">
-        <v>2010-09-13</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C671" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D671" t="str">
         <v>Media</v>
       </c>
       <c r="E671" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-unveils-new-lifecam-with-stunning-1080p-hd-sensor-closest-thing-to-being-there-in-person-102775504.html</v>
+        <v>https://express-press-release.net/news/2026/07/30/1763559</v>
       </c>
       <c r="F671" t="str">
-        <v>Microsoft Corp. today sets a new standard in webcams with LifeCam Studio, featuring sharp high-definition (HD) video with a true 1080p sensor(1)...</v>
+        <v>Queensland, Australia, 2026-07-30 — /EPR Network/ — The Queensland Government has now approved the Dreamworld Masterplan using ministerial call-in powers. The approval reportedly allows clearing of [read full press release...]</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="str">
-        <v>The Digital Future Is Now: Tribune, Endemol and RAI Realize Innovation With Microsoft Solutions</v>
+        <v>EHunt Launches Free Etsy Image to Video Generator to Help Sellers Create Listing Videos in Seconds</v>
       </c>
       <c r="B672" t="str">
-        <v>2010-09-10</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C672" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D672" t="str">
-        <v>Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E672" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-digital-future-is-now-tribune-endemol-and-rai-realize-innovation-with-microsoft-solutions-102608124.html</v>
+        <v>https://express-press-release.net/news/2026/07/30/1763552</v>
       </c>
       <c r="F672" t="str">
-        <v>This week at the 2010 International Broadcasting Conference (IBC), Sept. 9–14 in Amsterdam, Microsoft Corp. will showcase the latest industry...</v>
+        <v>New York, USA, 2026-07-30 — /EPR Network/ — EHunt, a leading one-stop platform for Etsy product research and operation, today announced the launch of its [read full press release...]</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="str">
-        <v>Netflix Taps Microsoft PlayReady as Its Primary DRM Technology for Netflix Ready Devices and Applications</v>
+        <v>RPI Tech Connect Brings All Things ERP to the WRKdefined Podcast Network</v>
       </c>
       <c r="B673" t="str">
-        <v>2010-05-25</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C673" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D673" t="str">
-        <v>Media</v>
+        <v>Healthcare, Energy, Media, Education</v>
       </c>
       <c r="E673" t="str">
-        <v>https://www.prnewswire.com/news-releases/netflix-taps-microsoft-playready-as-its-primary-drm-technology-for-netflix-ready-devices-and-applications-94818329.html</v>
+        <v>https://www.prnewswire.com/news-releases/rpi-tech-connect-brings-all-things-erp-to-the-wrkdefined-podcast-network-302838526.html</v>
       </c>
       <c r="F673" t="str">
-        <v>Microsoft Corp. and Netflix Inc. today announced that Netflix has selected Microsoft PlayReady technology and the Protected Interoperable File Format ...</v>
+        <v>BALTIMORE, July 30, 2026 /PRNewswire/ -- Hospital systems, local governments, K-12 school districts, and utilities deliver essential services to the communities they serve. Behind each of them is a back office keeping payroll accurate, supply chains stocked, and financial systems running....</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="str">
-        <v>Biggest Blockbuster Game of the Year 'Halo: Reach' Launches Sept. 14, 2010</v>
+        <v>Europas KI-Boom hat ein Problem mit den Inhalten: Die Einführung steigt um 650 %, doch die Grundlage, auf der er basiert, bröckelt</v>
       </c>
       <c r="B674" t="str">
-        <v>2010-05-24</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C674" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D674" t="str">
-        <v>Gaming, Media</v>
+        <v>Media</v>
       </c>
       <c r="E674" t="str">
-        <v>https://www.prnewswire.com/news-releases/biggest-blockbuster-game-of-the-year-halo-reach-launches-sept-14-2010-94736734.html</v>
+        <v>https://www.prnewswire.com/news-releases/europas-ki-boom-hat-ein-problem-mit-den-inhalten-die-einfuhrung-steigt-um-650--doch-die-grundlage-auf-der-er-basiert-brockelt-302838851.html</v>
       </c>
       <c r="F674" t="str">
-        <v>The most anticipated game of the year is making its worldwide debut this September. "Halo: Reach," the blockbuster prequel to the best-selling video...</v>
+        <v>Die Einführung von KI ist um 650 % gestiegen, doch 54 % der Unternehmen geben zu, dass ihre Daten zu unübersichtlich sind, um KI zuverlässig einsetzen zu können Der Reifegrad im Bereich Content-Services bricht um 13 Punkte ein und ist damit die einzige Kategorie, die einen Rückgang...</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="str">
-        <v>Massive Inc. and comScore Prove In-Game Advertising ROI for Bing</v>
+        <v>JASCO and Bioz Celebrate a Longstanding Partnership Advancing Scientific ...</v>
       </c>
       <c r="B675" t="str">
-        <v>2010-05-20</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C675" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D675" t="str">
-        <v>Gaming, Media</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E675" t="str">
-        <v>https://www.prnewswire.com/news-releases/massive-inc-and-comscore-prove-in-game-advertising-roi-for-bing-94440504.html</v>
+        <v>https://pr-inside.com/jasco-and-bioz-celebrate-a-longstanding-partnership-advancing-scientific-r5206221.htm</v>
       </c>
       <c r="F675" t="str">
-        <v>Massive Inc., creator of the world's leading video game network, a wholly owned subsidiary of Microsoft Corp. and the leading network for video game...</v>
+        <v>(PR-inside.com) PALO ALTO, CA / ACCESS Newswire / July 30, 2026 / Bioz, Inc. , the leading scientific marketing platform that helps suppliers showcase real-world product validation through peer-reviewed research, is proud to celebrate its longstanding partnership withJASCO , a global leader in analytical instrumentation and spectroscopy solutions for scientific research and industry. For several years, JASCO has leveraged a comprehensive suite of Bioz solutions, including the highest tier ofBioz Badges , aBioz Content Hub , and the recently implemented AI Chat functionality, to connect researchers with peer-reviewed scientific evidence while delivering a more intelligent and engaging digital experience. As one of ..</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="str">
-        <v>Microsoft Demonstrates Vision for Simplifying the Digital Supply Chain</v>
+        <v>Quintas Energy Selects Box to Build AI-Ready Content Platform for Renewable Energy Asset Management</v>
       </c>
       <c r="B676" t="str">
-        <v>2010-04-13</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C676" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D676" t="str">
-        <v>Media</v>
+        <v>Finance, AI, SaaS, Energy, Media</v>
       </c>
       <c r="E676" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-demonstrates-vision-for-simplifying-the-digital-supply-chain-90736104.html</v>
+        <v>https://finance.yahoo.com/energy/articles/quintas-energy-selects-box-build-070000327.html</v>
       </c>
       <c r="F676" t="str">
-        <v>At the 2010 National Association of Broadcasters Show (NAB) Show, Microsoft Corp. is introducing a set of new solutions for digital content...</v>
+        <v>LONDON, July 30, 2026--Quintas Energy, the global platform of independent asset management services to the renewable energy sector, today announced it has selected Box, Inc. (NYSE: BOX) as its Intelligent Content Management (ICM) platform to support its broader 2026 digital transformation program. The partnership forms part of Quintas Energy’s strategy to strengthen the digital foundations that support the management of increasingly complex renewable energy portfolios, where documentation, data</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="str">
-        <v>Samsung Electronics and Microsoft Announce Plans to Expand Access to Digital Entertainment</v>
+        <v>Headwolf Launches Three New AI Hardware Lines to Resolve Core Industry Pain Points</v>
       </c>
       <c r="B677" t="str">
-        <v>2010-04-13</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C677" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D677" t="str">
-        <v>Media</v>
+        <v>AI, Energy, Media</v>
       </c>
       <c r="E677" t="str">
-        <v>https://www.prnewswire.com/news-releases/samsung-electronics-and-microsoft-announce-plans-to-expand-access-to-digital-entertainment-90736194.html</v>
+        <v>https://www.prnewswire.com/news-releases/headwolf-launches-three-new-ai-hardware-lines-to-resolve-core-industry-pain-points-302838698.html</v>
       </c>
       <c r="F677" t="str">
-        <v>In a significant agreement that will improve flexibility for consumers looking to transfer and enjoy digital content on a range of devices, Samsung...</v>
+        <v>For U.S. business professionals, content creators and daily commuters: Integrated lightweight smart ecosystem built with privacy protection, long-lasting battery and full-scene AI capability NEW YORK, July 29, 2026 /PRNewswire/ -- The global market for AI wearables and portable recording...</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="str">
-        <v>Microsoft's New TrueColor Technology Brings Color to Life</v>
+        <v>Vital Smart Door Home Review 2026: Could This No-Drill Video Doorbell Be the Front-Door Upgrade Your Home Has Been Missing?</v>
       </c>
       <c r="B678" t="str">
-        <v>2010-03-16</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C678" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D678" t="str">
         <v>Media</v>
       </c>
       <c r="E678" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsofts-new-truecolor-technology-brings-color-to-life-87795907.html</v>
+        <v>https://www.newswire.com/news/vital-smart-door-home-review-2026-could-this-no-drill-video-doorbell-be-the</v>
       </c>
       <c r="F678" t="str">
-        <v>Microsoft Corp. today brightens your video calls with TrueColor Technology, a groundbreaking new image processing technology that provides superior...</v>
+        <v>As demand for flexible home-monitoring options grows in 2026, this Vital Smart Door Home review explores the brand-stated no-drill installation, two-way audio, night vision, indoor viewing screen, and smartphone alerts buyers are comparing before ordering.</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="str">
-        <v>Microsoft verenigt software en cloudservices om een nieuwe TV ervaring aan te drijven</v>
+        <v>The Mystery Deepens: Prime Video Announces Casting for Young Sherlock Season Two</v>
       </c>
       <c r="B679" t="str">
-        <v>2010-01-08</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C679" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D679" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E679" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358318</v>
+      </c>
+      <c r="F679" t="str">
+        <v>Season Two Start of Production Video HERE - Season Two New Cast Headshots HERE - Prime Video Press Site HERE - - Today, Prime Video announced new series regulars joining the cast of Season Two of Young Sherlock and released a start-of-production video featuring Guy Ritchie, Hero Fiennes Tiffin and D�nal Finn. The series, from visionary director Ritchie and starring Fiennes Tiffin, is an irreverent, action-packed mystery that charts the legendary origin story of the world&amp;#39;s greatest detectiv... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358318</v>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" t="str">
+        <v>From Thailand to the World: 'The Debt Collector' Takes Over Netflix's Global Top 10</v>
+      </c>
+      <c r="B680" t="str">
+        <v>2026-07-29</v>
+      </c>
+      <c r="C680" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D680" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E680" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358309</v>
+      </c>
+      <c r="F680" t="str">
+        <v>Thai action films are no longer just breaking through &amp;#8212; they&amp;#39;re breaking records and underscoring the growing global appetite for Thai content on Netflix. Thai action-thriller The Debt Collector has debuted at the #3 spot on Netflix&amp;#39;s Global Top 10 Non-English Films just one week after its premiere. The film quickly claimed the #1 spot in Thailand within 24 hours of its release and has held the top spot in the country ever since. Internationally, it has landed in the Top 10 in 56 co... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358309</v>
+      </c>
+    </row>
+    <row r="681">
+      <c r="A681" t="str">
+        <v>VYRE Network Unveils Excerpts From An Unknown Guidebook: Phases of the Moon, The First Chapter in an Expanding Fantasy Universe</v>
+      </c>
+      <c r="B681" t="str">
+        <v>2026-07-29</v>
+      </c>
+      <c r="C681" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D681" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E681" t="str">
+        <v>https://www.newsfilecorp.com/release/307107/VYRE-Network-Unveils-Excerpts-From-An-Unknown-Guidebook-Phases-of-the-Moon-The-First-Chapter-in-an-Expanding-Fantasy-Universe</v>
+      </c>
+      <c r="F681" t="str">
+        <v>Los Angeles, California--(Newsfile Corp. - July 29, 2026) - VYRE Network (OTC Pink: VYRE), the vertically integrated entertainment technology and media company redefining independent content distribution through streaming, advertising technology, monetization, production support, and content financing, today announced a strategic partnership with Folktellers Studios to distribute the pilot episode of Excerpts From An Unknown Guidebook: Phases of the Moon. This episode is now available on...</v>
+      </c>
+    </row>
+    <row r="682" xml:space="preserve">
+      <c r="A682" t="str">
+        <v>Spotify’s 2026 Songs of Summer Race Is Shaping Up to Be a Classic</v>
+      </c>
+      <c r="B682" t="str">
+        <v>2026-07-29</v>
+      </c>
+      <c r="C682" t="str">
+        <v>mlpr-spotify</v>
+      </c>
+      <c r="D682" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E682" t="str">
+        <v>https://newsroom.spotify.com/2026-07-29/songs-of-summer-update-wild-cards/</v>
+      </c>
+      <c r="F682" t="str" xml:space="preserve">
+        <v xml:space="preserve">Back in May, our global editors shared their annual Songs of Summer predictions, blending streaming data with their cultural expertise and instinct to identify this year’s early contenders. But summer has a way of rewriting the playlist: new releases arrive, unexpected favorites catch fire, and sleeper hits can become must-hear anthems overnight. Now, midway through... 
+The post Spotify’s 2026 Songs of Summer Race Is Shaping Up to Be a Classic appeared first on Spotify.</v>
+      </c>
+    </row>
+    <row r="683">
+      <c r="A683" t="str">
+        <v>LiveBarn Launches Analytics Platform Built for Every Part of the Youth Hockey Community</v>
+      </c>
+      <c r="B683" t="str">
+        <v>2026-07-29</v>
+      </c>
+      <c r="C683" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D683" t="str">
+        <v>SaaS, Gaming, Media</v>
+      </c>
+      <c r="E683" t="str">
+        <v>https://www.prnewswire.com/news-releases/livebarn-launches-analytics-platform-built-for-every-part-of-the-youth-hockey-community-302836982.html</v>
+      </c>
+      <c r="F683" t="str">
+        <v>From parents enjoying individualized game highlights, to coaches breaking down hundreds of metrics, LiveBarn Analytics brings advanced hockey insights and video to everyone in youth hockey. MONTREAL, July 29, 2026 /PRNewswire/ -- LiveBarn today announced the launch of LiveBarn Analytics,...</v>
+      </c>
+    </row>
+    <row r="684">
+      <c r="A684" t="str">
+        <v>APOD: 2026 July 29 – Psyche Receives Gravity Assist from Mars</v>
+      </c>
+      <c r="B684" t="str">
+        <v>2026-07-29</v>
+      </c>
+      <c r="C684" t="str">
+        <v>NASA</v>
+      </c>
+      <c r="D684" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E684" t="str">
+        <v>https://science.nasa.gov/image-article/apod/apod-2026-july-29-psyche-receives-gravity-assist-from-mars/</v>
+      </c>
+      <c r="F684" t="str">
+        <v>A video of the Psyche spacecraft flying by Mars.</v>
+      </c>
+    </row>
+    <row r="685">
+      <c r="A685" t="str">
+        <v>Streaming as of August 17 on NFB. Three new animated documentary shorts explore motherhood, adoption and the humanity of health care.</v>
+      </c>
+      <c r="B685" t="str">
+        <v>2026-07-29</v>
+      </c>
+      <c r="C685" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D685" t="str">
+        <v>Healthcare, Media</v>
+      </c>
+      <c r="E685" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358289</v>
+      </c>
+      <c r="F685" t="str">
+        <v>On August 17, 2026, the National Film Board of Canada (NFB) is launching three new animated documentary shorts for free online. Hospital, with Love by Carine Khalif�, Matrescence by Elizabeth Laferri�re and Ambiguous Losses by Fanny Lord-Bourcier are the products of Alambic, the NFB&amp;#39;s six-month creative lab. All three films combine the animation and documentary formats to tell profoundly human stories that can spark enduring conversations in the public... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358289</v>
+      </c>
+    </row>
+    <row r="686">
+      <c r="A686" t="str">
+        <v>Award-Winning Journalist Don Lemon Selects Libsyn as Exclusive Hosting ...</v>
+      </c>
+      <c r="B686" t="str">
+        <v>2026-07-29</v>
+      </c>
+      <c r="C686" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D686" t="str">
         <v>SaaS, Media</v>
       </c>
-      <c r="E679" t="str">
-[...3 lines deleted...]
-        <v>- Versie 2.0 van het prijswinnende Mediaroom TV platform maakt het voor leveranciers van abonnementen TV mogelijk om meer entertainment content te...</v>
+      <c r="E686" t="str">
+        <v>https://pr-inside.com/award-winning-journalist-don-lemon-selects-libsyn-as-exclusive-hosting-r5205910.htm</v>
+      </c>
+      <c r="F686" t="str">
+        <v>(PR-inside.com) DALLAS, TX / ACCESS Newswire / July 29, 2026 / Today, Liberated Syndication Inc. ("Libsyn"), the leading podcasting platform for creators and advertisers, announced a new exclusive hosting and advertising partnership with Lemon Media Network, the independent media company founded by award-winning journalist, broadcaster, and former CNN anchor Don Lemon. Under the agreement, Libsyn will exclusively host and monetize The Don Lemon Show - the network's flagship audio and video podcast - as well as its companion shows, Lemon Live at 5, Hot Topics, and Lemon Drop, connecting advertisers with a highly engaged audience of news consumers, culturally aware viewers, ..</v>
+      </c>
+    </row>
+    <row r="687" xml:space="preserve">
+      <c r="A687" t="str">
+        <v>The Hosts of ‘Mordlust’ Are Making a Different Kind of True-Crime Podcast</v>
+      </c>
+      <c r="B687" t="str">
+        <v>2026-07-29</v>
+      </c>
+      <c r="C687" t="str">
+        <v>mlpr-spotify</v>
+      </c>
+      <c r="D687" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E687" t="str">
+        <v>https://newsroom.spotify.com/2026-07-29/mordlust-podcast-interview-legends-club/</v>
+      </c>
+      <c r="F687" t="str" xml:space="preserve">
+        <v xml:space="preserve">Since starting Mordlust in 2018, Paulina Krasa and Laura Wohlers have turned an after-hours project into one of the most popular German-language podcasts to date. The show has surpassed 400 million plays across 243 episodes, ranking as the No. 1 true crime podcast in Germany and Europe and the 17th most-streamed podcast on Spotify worldwide. ... 
+The post The Hosts of ‘Mordlust’ Are Making a Different Kind of True-Crime Podcast appeared first on Spotify.</v>
+      </c>
+    </row>
+    <row r="688">
+      <c r="A688" t="str">
+        <v>NYSE Content Update: IMC Rare Earths to Debut with $525 Million Market Cap</v>
+      </c>
+      <c r="B688" t="str">
+        <v>2026-07-29</v>
+      </c>
+      <c r="C688" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D688" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E688" t="str">
+        <v>https://www.prnewswire.com/news-releases/nyse-content-update-imc-rare-earths-to-debut-with-525-million-market-cap-302837786.html</v>
+      </c>
+      <c r="F688" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 29, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="689">
+      <c r="A689" t="str">
+        <v>Americas Cardroom Video Examines Viral Foxen-Kabrhel Clash at 2026 WSOP</v>
+      </c>
+      <c r="B689" t="str">
+        <v>2026-07-29</v>
+      </c>
+      <c r="C689" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D689" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E689" t="str">
+        <v>https://www.prnewswire.com/news-releases/americas-cardroom-video-examines-viral-foxen-kabrhel-clash-at-2026-wsop-302837537.html</v>
+      </c>
+      <c r="F689" t="str">
+        <v>Footage provides new context surrounding disputes during the $100,000 High Roller. SAN JOSE, Costa Rica, July 29, 2026 /PRNewswire/ -- Americas Cardroom released a behind-the-scenes video Tuesday documenting Alex Foxen's confrontation with Martin Kabrhel during the $100,000 High Roller...</v>
+      </c>
+    </row>
+    <row r="690">
+      <c r="A690" t="str">
+        <v>Streaming Embarks on Annual Summer Ascent in Nielsen's May 2026 Gauge Reports</v>
+      </c>
+      <c r="B690" t="str">
+        <v>2026-07-29</v>
+      </c>
+      <c r="C690" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D690" t="str">
+        <v>SaaS, Retail, Media</v>
+      </c>
+      <c r="E690" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358285</v>
+      </c>
+      <c r="F690" t="str">
+        <v>Streaming Hits 48.6% of Total TV Usage in May - - YouTube Leads in Media Distributor Gauge with 13.8% of TV Watch-Time - - Amazon Prime Video Achieves Platform Best 4.5% of TV, Boosted by Live Sports and &amp;#39;The Boys&amp;#39; - - NBC Owns Top Broadcast Telecasts with Kentucky Derby and NBA Western Conference Finals; ESPN Commands Top Six Cable Telecasts - - Streaming usage appeared to begin its summer ascent in May as audiences&amp;#39; time spent streaming increased to 48.6% of total TV watch-time (+1... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358285</v>
+      </c>
+    </row>
+    <row r="691">
+      <c r="A691" t="str">
+        <v>Practice at the Speed of Innovation™ A New Podcast and Video Series Exploring the AI Enabled Future of Community Oncology Presented by Oncologic.ai</v>
+      </c>
+      <c r="B691" t="str">
+        <v>2026-07-29</v>
+      </c>
+      <c r="C691" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D691" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E691" t="str">
+        <v>https://www.prnewswire.com/news-releases/practice-at-the-speed-of-innovation-a-new-podcast-and-video-series-exploring-the-ai-enabled-future-of-community-oncology-presented-by-oncologicai-302836358.html</v>
+      </c>
+      <c r="F691" t="str">
+        <v>Recorded at the 2026 COA and ASCO conferences, the series brings together many of the nation's leading physicians, practice executives, and innovators to explore the responsible adoption of AI in community oncology to accelerate access to advanced diagnostics, and therapeutics while...</v>
+      </c>
+    </row>
+    <row r="692">
+      <c r="A692" t="str">
+        <v>Vendasta Unveils Autonomous AI Employees to Scale Organic Search and ...</v>
+      </c>
+      <c r="B692" t="str">
+        <v>2026-07-29</v>
+      </c>
+      <c r="C692" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D692" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E692" t="str">
+        <v>https://pr-inside.com/vendasta-unveils-autonomous-ai-employees-to-scale-organic-search-and-r5205859.htm</v>
+      </c>
+      <c r="F692" t="str">
+        <v>(PR-inside.com) As traditional search shifts to generative AI, Vendasta's new AI Social Media Manager and AI Blogger automate always-on digital presence; 500+ production deployments in first 24 hours of launch SASKATOON, SK / ACCESS Newswire / July 29, 2026 / Vendasta, the leading AI workforce platform for small and medium-sized businesses (SMBs) and the channel partners that serve them, announced the general availability of two autonomous AI Employees: the AI Social Media Manager and AI Blogger. These agents automatically generate, schedule, publish, and analyze location-specific content across primary social platforms and WordPress blogs. The release addresses an urgent transformation in how consumers find ..</v>
+      </c>
+    </row>
+    <row r="693">
+      <c r="A693" t="str">
+        <v>Books Market Growth Driven by Educational Content Demand</v>
+      </c>
+      <c r="B693" t="str">
+        <v>2026-07-29</v>
+      </c>
+      <c r="C693" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D693" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E693" t="str">
+        <v>https://express-press-release.net/news/2026/07/29/1764820</v>
+      </c>
+      <c r="F693" t="str">
+        <v>Books Market Overview The global Books Market continues to evolve as technological innovation, digital publishing, and changing consumer reading habits redefine how content is created, distributed, and [read full press release...]</v>
+      </c>
+    </row>
+    <row r="694">
+      <c r="A694" t="str">
+        <v>Hand Illustrated eBook, “Hippo's Invitation to Joy!” is Free to Download for Two More Days (ending 07/31/2026)</v>
+      </c>
+      <c r="B694" t="str">
+        <v>2026-07-29</v>
+      </c>
+      <c r="C694" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D694" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E694" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358107</v>
+      </c>
+      <c r="F694" t="str">
+        <v>Jessica Blankenship announces the re-release of her hand-illustrated kid&amp;#39;s book, &amp;#8220;Hippo&amp;#39;s Invitation to Joy!&amp;#8221; The book is free for TWO MORE DAYS and available for download on Amazon until end of 07/31/2026. - - What if joy has been waiting just outside your comfort zone? - - Hippo is perfectly content spending every day in her muddy mudhole. But when her cheerful friends, June and Milena, invite her to play with bubbles, Hippo insists she&amp;#39;d rather stay where she is. - - As the friends laugh... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358107</v>
+      </c>
+    </row>
+    <row r="695">
+      <c r="A695" t="str">
+        <v>Weibo Corporation to Report Second Quarter 2026 Financial Results on August 19, 2026</v>
+      </c>
+      <c r="B695" t="str">
+        <v>2026-07-29</v>
+      </c>
+      <c r="C695" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D695" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E695" t="str">
+        <v>https://www.prnewswire.com/news-releases/weibo-corporation-to-report-second-quarter-2026-financial-results-on-august-19-2026-302837535.html</v>
+      </c>
+      <c r="F695" t="str">
+        <v>BEIJING, July 29, 2026 /PRNewswire/ -- Weibo Corporation (NASDAQ: WB and HKEX: 9898), a leading social media for people to create, share and discover content, will announce its unaudited financial results for the second quarter 2026 before the U.S. market opens on Wednesday, August 19,...</v>
+      </c>
+    </row>
+    <row r="696">
+      <c r="A696" t="str">
+        <v>Cansoft Signs Strategic Marketing Partnerships Across Four Growing Industries</v>
+      </c>
+      <c r="B696" t="str">
+        <v>2026-07-29</v>
+      </c>
+      <c r="C696" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D696" t="str">
+        <v>Real Estate, Media</v>
+      </c>
+      <c r="E696" t="str">
+        <v>https://www.newsfilecorp.com/release/306750/Cansoft-Signs-Strategic-Marketing-Partnerships-Across-Four-Growing-Industries</v>
+      </c>
+      <c r="F696" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - July 29, 2026) - Cansoft Technologies Corporation has announced new strategic marketing partnerships with BC Commercial Mortgage, Vancouver Yacht Rentals, Vancouver Interior Designers, and Metal Fabrications.Photo: Cansoft's leadership team alongside CEO Kazi Mamun-united by a shared vision for innovation, growth, and success.Through these partnerships, Cansoft will provide digital marketing, search engine optimization, content strategy, website...</v>
+      </c>
+    </row>
+    <row r="697">
+      <c r="A697" t="str">
+        <v>Beyond Content Creation: How Wizstar Helps Enterprises Scale AI Across Business</v>
+      </c>
+      <c r="B697" t="str">
+        <v>2026-07-29</v>
+      </c>
+      <c r="C697" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D697" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E697" t="str">
+        <v>https://www.prnewswire.com/news-releases/beyond-content-creation-how-wizstar-helps-enterprises-scale-ai-across-business-302837539.html</v>
+      </c>
+      <c r="F697" t="str">
+        <v>NEW YORK, July 29, 2026 /PRNewswire/ -- As AI adoption continues to expand across enterprises, businesses are seeking more efficient, intelligent, and scalable ways to create content and streamline operations. Addressing these evolving needs, Wizstar provides a comprehensive AI digital...</v>
+      </c>
+    </row>
+    <row r="698">
+      <c r="A698" t="str">
+        <v>Europe's AI Boom Has a Content Problem: Adoption Soars 650%, but the Foundation It Runs on Erodes</v>
+      </c>
+      <c r="B698" t="str">
+        <v>2026-07-29</v>
+      </c>
+      <c r="C698" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D698" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E698" t="str">
+        <v>https://www.prnewswire.com/news-releases/europes-ai-boom-has-a-content-problem-adoption-soars-650-but-the-foundation-it-runs-on-erodes-302836897.html</v>
+      </c>
+      <c r="F698" t="str">
+        <v>AI adoption up 650%, yet 54% of organisations admit data is too messy to use AI reliably Content services maturity plummets 13 points as only category to decline—the only category to decline as overall scores rise 57% experience stalled innovation pilots, signalling billions wasted on...</v>
+      </c>
+    </row>
+    <row r="699">
+      <c r="A699" t="str">
+        <v>Global Mofy Reports 49.4% YoY Revenue Increase for the Six Months Ended March 31, 2026, Driven by Virtual Tech Growth and New AI Digital Asset Business</v>
+      </c>
+      <c r="B699" t="str">
+        <v>2026-07-29</v>
+      </c>
+      <c r="C699" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D699" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E699" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/29/3334926/0/en/Global-Mofy-Reports-49-4-YoY-Revenue-Increase-for-the-Six-Months-Ended-March-31-2026-Driven-by-Virtual-Tech-Growth-and-New-AI-Digital-Asset-Business.html</v>
+      </c>
+      <c r="F699" t="str">
+        <v>BEIJING, July 28, 2026 (GLOBE NEWSWIRE) -- Global Mofy AI Limited (the “Company” or “Global Mofy”) (Nasdaq: GMM), a generative AI-driven technology solutions provider focused on virtual production services and AIGC 3D digital asset supply for global content and large model enterprises, today reported its financial results for the six months ended March 31, 2026, showing robust 49.4% revenue growth, driven by soaring virtual technology service demand.</v>
+      </c>
+    </row>
+    <row r="700">
+      <c r="A700" t="str">
+        <v>Deluxe Technologies FZC Announces VidLoader, a Privacy-First Desktop Video Downloader for Professionals</v>
+      </c>
+      <c r="B700" t="str">
+        <v>2026-07-29</v>
+      </c>
+      <c r="C700" t="str">
+        <v>GetNews</v>
+      </c>
+      <c r="D700" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E700" t="str">
+        <v>https://www.getnews.info/story/2026/07/28/deluxe-technologies-fzc-announces-vidloader-a-privacyfirst-desktop-video-downloader-for-professionals/?source=barchart</v>
+      </c>
+      <c r="F700" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="701">
+      <c r="A701" t="str">
+        <v>Slkor Releases Bilingual Promotional Video-Integrity Goes Far, Chips Driven Future</v>
+      </c>
+      <c r="B701" t="str">
+        <v>2026-07-29</v>
+      </c>
+      <c r="C701" t="str">
+        <v>GetNews</v>
+      </c>
+      <c r="D701" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E701" t="str">
+        <v>https://www.getnews.info/story/2026/07/28/slkor-releases-bilingual-promotional-videointegrity-goes-far-chips-driven-future/?source=barchart</v>
+      </c>
+      <c r="F701" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="702">
+      <c r="A702" t="str">
+        <v>Americas Cardroom Releases Video on Viral Foxen-Kabrhel WSOP Confrontation ...</v>
+      </c>
+      <c r="B702" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C702" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D702" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E702" t="str">
+        <v>https://pr-inside.com/americas-cardroom-releases-video-on-viral-foxen-kabrhel-wsop-confrontation-r5205663.htm</v>
+      </c>
+      <c r="F702" t="str">
+        <v>(PR-inside.com) Behind-the-scenes footage documents disputes during the $100,000 High Roller. SAN JOSE, CR / ACCESS Newswire / July 28, 2026 /Americas Cardroom has released a behind-the-scenes video examining the confrontation between Americas Cardroom Pro Alex Foxen and Martin Kabrhel during Event No. 36 of the 2026 World Series of Poker. The video follows Foxen throughout the $100,000 High Roller No-Limit Hold'em tournament, beginning with the opening day and continuing through his sixth-place finish at the final table. A central portion of the video focuses on the extended exchanges between Foxen and Kabrhel. The footage provides additional context regarding disagreements over table conduct, personal items, ..</v>
+      </c>
+    </row>
+    <row r="703">
+      <c r="A703" t="str">
+        <v>ACR Poker Video Captures Foxen-Kabrhel Tension at 2026 WSOP</v>
+      </c>
+      <c r="B703" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C703" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D703" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E703" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358266</v>
+      </c>
+      <c r="F703" t="str">
+        <v>ACR Poker has released a new behind-the-scenes video documenting Alex Foxen&amp;#39;s deep run and highly publicized exchanges with Martin Kabrhel during the 2026 World Series of Poker. - - The video tracks the recently signed ACR Poker Pro throughout Event No. 36, the $100,000 High Roller No-Limit Hold&amp;#39;em tournament, from the early stages of play to his appearance at the final table. - - Much of the footage centers on the growing friction between Foxen and Kabrhel. - - Their disagreements extended... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358266</v>
+      </c>
+    </row>
+    <row r="704">
+      <c r="A704" t="str">
+        <v>Americas Cardroom Reveals Story Behind Foxen-Kabrhel WSOP Showdown</v>
+      </c>
+      <c r="B704" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C704" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D704" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E704" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358267</v>
+      </c>
+      <c r="F704" t="str">
+        <v>Americas Cardroom has released a new video taking viewers behind the scenes of Alex Foxen and Martin Kabrhel&amp;#39;s heated confrontation at the 2026 World Series of Poker. - - The video follows recently signed Americas Cardroom Pro Foxen through Event No. 36, the $100,000 High Roller No-Limit Hold&amp;#39;em tournament. - - It begins with the opening day of play and continues through a dramatic final table, where Foxen completed an unlikely comeback to finish sixth. - - The Foxen-Kabrhel confrontation s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358267</v>
+      </c>
+    </row>
+    <row r="705">
+      <c r="A705" t="str">
+        <v>Cloudastructure Announces Reverse Stock Split</v>
+      </c>
+      <c r="B705" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C705" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D705" t="str">
+        <v>Finance, AI, SaaS, Media</v>
+      </c>
+      <c r="E705" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/28/3334762/0/en/Cloudastructure-Announces-Reverse-Stock-Split.html</v>
+      </c>
+      <c r="F705" t="str">
+        <v>PALO ALTO, Calif., July 28, 2026 (GLOBE NEWSWIRE) -- Cloudastructure, Inc. (Nasdaq: CSAI) , a provider of AI-powered video surveillance, remote monitoring, and cloud-based security analytics, today announced that its stockholders have approved, and the Company intends to effect, a reverse stock split of its Class A Common Stock, par value $0.0001 per share (the “Common Stock”), at a ratio of 1-for-30, to become effective on July 31, 2026.</v>
+      </c>
+    </row>
+    <row r="706">
+      <c r="A706" t="str">
+        <v>Envida Social Launches Dashie, the First Purpose-Built AI Reporting Platform for Multifamily &amp; Build-to-Rent (BTR) Social Media and Influencer Marketing</v>
+      </c>
+      <c r="B706" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C706" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D706" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E706" t="str">
+        <v>https://www.pr.com/press-release/974926</v>
+      </c>
+      <c r="F706" t="str">
+        <v>Proprietary social media reporting software delivers AI insights, video intelligence, influencer reporting, and campaign attribution in one centralized dashboard. [PR.com]</v>
+      </c>
+    </row>
+    <row r="707">
+      <c r="A707" t="str">
+        <v>Quantum BioPharma (QNTM) Executive Outlines Lucid-MS Development Strategy and Commercial Growth Plans</v>
+      </c>
+      <c r="B707" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C707" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D707" t="str">
+        <v>Finance, Healthcare, Retail, Automotive, Media</v>
+      </c>
+      <c r="E707" t="str">
+        <v>https://www.newmediawire.com/news/quantum-biopharma-qntm-executive-outlines-lucid-ms-development-strategy-and-commercial-growth-plans-7088020</v>
+      </c>
+      <c r="F707" t="str">
+        <v>LOS ANGELES, CA - July 28, 2026 ( NEWMEDIAWIRE ) - Quantum BioPharma (NASDAQ: QNTM) (CSE: QNTM) , a biopharmaceutical company focused on advancing innovative therapies and technologies, was featured in a recent episode of the BioMedWire Podcast. During the program, Executive Co-Chairman and Co-Founder Anthony Durkacz discussed the company’s strategy for advancing Lucid-MS, its lead drug candidate for multiple sclerosis, as well as the commercial opportunity surrounding its unbuzzd product. Durkacz highlighted Lucid-MS’s goal of addressing mobility damage associated with MS and noted that the company has filed an investigational new drug application for a Phase 2 clinical trial, which could represent the candidate’s first administration to human MS patients. He also discussed unbuzzd, a com</v>
+      </c>
+    </row>
+    <row r="708">
+      <c r="A708" t="str">
+        <v>Video News Release: EdgeMode and BlackBerry AIF announce intention to merge to create BLACK AI – a single publicly listed AI data center infrastructure platform</v>
+      </c>
+      <c r="B708" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C708" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D708" t="str">
+        <v>AI, SaaS, Energy, Media</v>
+      </c>
+      <c r="E708" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/28/3334636/0/en/Video-News-Release-EdgeMode-and-BlackBerry-AIF-announce-intention-to-merge-to-create-BLACK-AI-a-single-publicly-listed-AI-data-center-infrastructure-platform.html</v>
+      </c>
+      <c r="F708" t="str">
+        <v>Fulfilling the growing data and energy demands of the AI industry, which is driving one of the largest investment cycles the world has ever seen! Fulfilling the growing data and energy demands of the AI industry, which is driving one of the largest investment cycles the world has ever seen!</v>
+      </c>
+    </row>
+    <row r="709">
+      <c r="A709" t="str">
+        <v>As Content Volume Explodes, Brand Consistency Becomes a Supervision Problem According to della</v>
+      </c>
+      <c r="B709" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C709" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D709" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E709" t="str">
+        <v>https://www.prnewswire.com/news-releases/as-content-volume-explodes-brand-consistency-becomes-a-supervision-problem-according-to-della-302836853.html</v>
+      </c>
+      <c r="F709" t="str">
+        <v>Guidelines and content calendars organize output. Neither supplies the judgment that keeps a brand recognizable as it scales. SANTA MONICA, Calif., July 28, 2026 /PRNewswire/ -- More social content. More creator partnerships. More campaign extensions. More regional adaptations. More...</v>
+      </c>
+    </row>
+    <row r="710">
+      <c r="A710" t="str">
+        <v>Vibe-Connect Outlines How Interactive Streaming Technology Is Reshaping the Creator Economy</v>
+      </c>
+      <c r="B710" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C710" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D710" t="str">
+        <v>Finance, SaaS, Media</v>
+      </c>
+      <c r="E710" t="str">
+        <v>https://www.prnewswire.com/news-releases/vibe-connect-outlines-how-interactive-streaming-technology-is-reshaping-the-creator-economy-302836849.html</v>
+      </c>
+      <c r="F710" t="str">
+        <v>As cam models look for stronger engagement and new revenue opportunities, multi-streaming platform, Vibe-Connect, spotlights the growing role of real-time interaction, analytics, and connected adult streaming tools. CHINO, Calif., July 28, 2026 /PRNewswire/ -- The creator economy is...</v>
+      </c>
+    </row>
+    <row r="711">
+      <c r="A711" t="str">
+        <v>Vadzo Positions Onsemi AR0521 as a Driver Monitoring System Camera for Simultaneous Driver-Facing and Road-Facing Video in Commercial Fleets</v>
+      </c>
+      <c r="B711" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C711" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D711" t="str">
+        <v>Automotive, Media</v>
+      </c>
+      <c r="E711" t="str">
+        <v>https://www.newswire.com/news/vadzo-positions-onsemi-ar0521-as-a-driver-monitoring-system-camera-for-22801710</v>
+      </c>
+      <c r="F711" t="str">
+        <v>Vadzo Imaging positions the Falcon-521CRS as a 5MP driver monitoring system camera built on the Onsemi AR0521 sensor for commercial fleet OEM hardware developers and telematics integrators who require simultaneous driver-facing in-cabin surveillance and road-facing capture in a single compact USB module with full UVC compliance.</v>
+      </c>
+    </row>
+    <row r="712">
+      <c r="A712" t="str">
+        <v>Betty La Fea Is Back and Arrives Uglier Than Ever: Prime Video Reveals the Premiere Date for the New Season of Betty la Fea: The Story Continues</v>
+      </c>
+      <c r="B712" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C712" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D712" t="str">
+        <v>Energy, Media</v>
+      </c>
+      <c r="E712" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358261</v>
+      </c>
+      <c r="F712" t="str">
+        <v>Watch the new intro HERE - - Betty is back to turn the world upside down. Prime Video announced today that the third season of Betty La Fea: The Story Continues, rebranded as Betty La Fea: Uglier Than Ever, premieres on August 28, exclusively on Prime Video in more than 240 countries and territories. This time, all episodes drop on the same day for a full binge experience. - - The series returns with a refreshed look and a renewed energy that is felt from the very first minute. For the f... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358261</v>
+      </c>
+    </row>
+    <row r="713">
+      <c r="A713" t="str">
+        <v>25 years of MINI Design at the BMW Group: from the classic Mini to a new icon</v>
+      </c>
+      <c r="B713" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C713" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D713" t="str">
+        <v>Automotive, Media</v>
+      </c>
+      <c r="E713" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358256</v>
+      </c>
+      <c r="F713" t="str">
+        <v>How do you reinvent a design legend without losing its character? This question is explored in the new video, &amp;#8220;From the Original to the Original &amp;#8211; 25 Years of MINI Design&amp;#8221;, available now on the BMW Group YouTube channel. The video tells the story of one of the most remarkable design journeys in the automotive industry: the evolution from the Classic Mini to the MINI produced by the BMW Group. - - &amp;#8220;The Mini remained virtually unchanged for 40 years. It was our task as designers to preserve i... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358256</v>
+      </c>
+    </row>
+    <row r="714">
+      <c r="A714" t="str">
+        <v>HBO Max Launches New Mobile Features For Enhanced Content Discovery</v>
+      </c>
+      <c r="B714" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C714" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D714" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E714" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358255</v>
+      </c>
+      <c r="F714" t="str">
+        <v>As part of its ongoing efforts to advance content discovery, HBO Max has launched two new mobile features in the U.S., providing subscribers with new ways to browse, sample, and explore its premium library of programming. - - &amp;#8220;HBO Max Shorts&amp;#8221; is designed to help users discover something to watch by highlighting iconic and memorable scenes from the HBO Max library in a vertical, scrollable feed. Users can tap the &amp;#8220;Shorts&amp;#8221; icon on the bottom navigation menu to browse trailers, clips, and bonu... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358255</v>
+      </c>
+    </row>
+    <row r="715">
+      <c r="A715" t="str">
+        <v>Lee Chang-dong's 'Possible Love' Sets November 6 Netflix Release Ahead of Venice and Toronto Premieres</v>
+      </c>
+      <c r="B715" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C715" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D715" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E715" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358254</v>
+      </c>
+      <c r="F715" t="str">
+        <v>Possible Love has unveiled its date announcement poster, confirming the film&amp;#39;s arrival on Netflix worldwide on November 6. It will also be released in cinemas in Korea on September 23, followed by Australia on October 22, and the US, Canada, UK, Ireland and Japan on October 23rd. - - The film follows two married couples &amp;#8212; a laid-off worker and his wife, and a documentary filmmaker and her husband &amp;#8212; whose paths cross when the filmmaker sets out to film them, bringing both marriages fac... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358254</v>
+      </c>
+    </row>
+    <row r="716">
+      <c r="A716" t="str">
+        <v>MGK and Yuki Chiba Unite for New Single “JJK”</v>
+      </c>
+      <c r="B716" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C716" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D716" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E716" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358247</v>
+      </c>
+      <c r="F716" t="str">
+        <v>WATCH HERE - - GRAMMY-nominated recording artist mgk and acclaimed Japanese rapper Yuki Chiba unite on their new collaborative single, &amp;#8220;JJK,&amp;#8221; available now alongside its official music video, directed by Sam Cahill. - - Built around the chemistry between both artists, &amp;#8220;JJK&amp;#8221; showcases mgk and Yuki Chiba trading verses over a hard-hitting production that bridges their distinct styles. Directed by Sam Cahill, the accompanying visual finds the pair roaming through a Japanese-inspired temple,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358247</v>
+      </c>
+    </row>
+    <row r="717">
+      <c r="A717" t="str">
+        <v>Cyclic Materials’ CEO &amp; Founder Ahmad Ghahreman Shares Insights About Rare Earth Elements on the Impact Podcast with John Shegerian</v>
+      </c>
+      <c r="B717" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C717" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D717" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E717" t="str">
+        <v>https://finance.yahoo.com/technology/articles/cyclic-materials-ceo-founder-ahmad-170400598.html</v>
+      </c>
+      <c r="F717" t="str">
+        <v>LOS ANGELES, July 28, 2026--Ahmad Ghahreman, the CEO and Founder of Cyclic Materials, the rare earth recycling company building circular supply infrastructure for critical materials, is the featured guest this week on the Impact Podcast with John Shegerian to share insights on Cyclic’s efforts to establish a resilient supply chain for rare earth elements (REEs) and other critical materials through the recycling of magnet-containing end-of-life products.</v>
+      </c>
+    </row>
+    <row r="718">
+      <c r="A718" t="str">
+        <v>Market One: LQWD Technologies Corp. Powers AI-to-AI Transactions over the Bitcoin Lightning Network</v>
+      </c>
+      <c r="B718" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C718" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D718" t="str">
+        <v>Crypto, AI, Energy, Media</v>
+      </c>
+      <c r="E718" t="str">
+        <v>https://www.newsfilecorp.com/release/306927/Market-One-LQWD-Technologies-Corp.-Powers-AItoAI-Transactions-over-the-Bitcoin-Lightning-Network</v>
+      </c>
+      <c r="F718" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - July 28, 2026) - Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors.Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.LQWD Technologies Corp.: Building Bitcoin Payment Infrastructure for the Machine-to-Machine EconomyLQWD Technologies Corp. (TSXV:...</v>
+      </c>
+    </row>
+    <row r="719">
+      <c r="A719" t="str">
+        <v>Rogers and Prime Video Announce 12-Year Sublicensing Agreement for NHL Rights in Canada</v>
+      </c>
+      <c r="B719" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C719" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D719" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E719" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/28/3334541/0/en/Rogers-and-Prime-Video-Announce-12-Year-Sublicensing-Agreement-for-NHL-Rights-in-Canada.html</v>
+      </c>
+      <c r="F719" t="str">
+        <v>Prime Video becomes exclusive long-term home of regular-season Wednesday Night Hockey in Canada and select early round Stanley Cup Playoff series in English and French Prime Video becomes exclusive long-term home of regular-season Wednesday Night Hockey in Canada and select early round Stanley Cup Playoff series in English and French</v>
+      </c>
+    </row>
+    <row r="720">
+      <c r="A720" t="str">
+        <v>Rogers et Prime Video concluent une entente de sous-licence de 12 ans pour la diffusion de matchs de la LNH au Canada</v>
+      </c>
+      <c r="B720" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C720" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D720" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E720" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/28/3334541/0/fr/Rogers-et-Prime-Video-concluent-une-entente-de-sous-licence-de-12-ans-pour-la-diffusion-de-matchs-de-la-LNH-au-Canada.html</v>
+      </c>
+      <c r="F720" t="str">
+        <v>Prime Video devient le diffuseur exclusif à long terme au Canada des matchs du mercredi soir de la LNH en saison régulière, ainsi que de certains matchs des premières rondes des séries éliminatoires de la Coupe Stanley, en anglais et en français Prime Video devient le diffuseur exclusif à long terme au Canada des matchs du mercredi soir de la LNH en saison régulière, ainsi que de certains matchs des premières rondes des séries éliminatoires de la Coupe Stanley, en anglais et en français</v>
+      </c>
+    </row>
+    <row r="721">
+      <c r="A721" t="str">
+        <v>Odditt Partners with Optimove to Power Personalized Betting Content</v>
+      </c>
+      <c r="B721" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C721" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D721" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E721" t="str">
+        <v>https://www.prnewswire.com/news-releases/odditt-partners-with-optimove-to-power-personalized-betting-content-302836694.html</v>
+      </c>
+      <c r="F721" t="str">
+        <v>Operators using Optimove can soon include Odditt's contextualized bets and parlays directly in player messages LAS VEGAS, July 28, 2026 /PRNewswire/ -- Odditt, the content engine for sports betting, has partnered with Optimove, the #1 Player Engagement Solution used by the world's leading...</v>
+      </c>
+    </row>
+    <row r="722">
+      <c r="A722" t="str">
+        <v>Powerful Compute So Compact, It’s Clutch — Build AI in Your Hand With NVIDIA Jetson</v>
+      </c>
+      <c r="B722" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C722" t="str">
+        <v>mlpr-nvidia</v>
+      </c>
+      <c r="D722" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E722" t="str">
+        <v>https://blogs.nvidia.com/blog/build-ai-with-nvidia-jetson/</v>
+      </c>
+      <c r="F722" t="str">
+        <v>Anyone can make a robot move; NVIDIA Jetson makes it think. As a discerning AI investor who values style and substance, Sarah Guo knows this season’s standout accessory isn’t the latest designer purse — but what’s inside it.  In a recent video, Guo, founder of AI-native venture capital firm Conviction and co-host of the AI […]</v>
+      </c>
+    </row>
+    <row r="723">
+      <c r="A723" t="str">
+        <v>Vadzo Imaging Validates Innova-662CRE Sony IMX662 ONVIF Gigabit Ethernet Camera for Milestone XProtect VMS</v>
+      </c>
+      <c r="B723" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C723" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D723" t="str">
+        <v>SaaS, Retail, Automotive, Media</v>
+      </c>
+      <c r="E723" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-innova-662cre-sony-imx662-onvif-gigabit-22834713</v>
+      </c>
+      <c r="F723" t="str">
+        <v>The Innova-662CRE is Vadzo Imaging's 2MP GigE camera built on the Sony STARVIS 2 IMX662 sensor, now validated for direct integration with Milestone XProtect VMS. Delivering rolling shutter color imaging, HDR wide dynamic range capture, and Power over Ethernet in an IP-rated enclosure, the Innova-662CRE brings ultra low light performance and confirmed ONVIF interoperability to security, smart city, and retail video management deployments without added driver work or manual device configuration.</v>
+      </c>
+    </row>
+    <row r="724">
+      <c r="A724" t="str">
+        <v>DD.NYC Launches Full-Service Video Production Division</v>
+      </c>
+      <c r="B724" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C724" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D724" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E724" t="str">
+        <v>https://www.newsfilecorp.com/release/306908/DD.NYC-Launches-FullService-Video-Production-Division</v>
+      </c>
+      <c r="F724" t="str">
+        <v>New York, New York--(Newsfile Corp. - July 28, 2026) - DD.NYC®, an award-winning branding and digital agency, has officially launched its full-service video production division, expanding its integrated creative offering to help brands develop cinematic, strategy-led video content alongside branding, web design, and digital marketing initiatives.DD.NYC ® rolls out its new full-service production divisionTo view an enhanced version of this graphic, please...</v>
+      </c>
+    </row>
+    <row r="725">
+      <c r="A725" t="str">
+        <v>Digital Tails Group Introduces High-Fidelity Web 3D for RV and Automotive Configurators</v>
+      </c>
+      <c r="B725" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C725" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D725" t="str">
+        <v>SaaS, Automotive, Media</v>
+      </c>
+      <c r="E725" t="str">
+        <v>https://www.prweb.com/releases/digital-tails-group-introduces-high-fidelity-web-3d-for-rv-and-automotive-configurators-302836574.html</v>
+      </c>
+      <c r="F725" t="str">
+        <v>New browser-native rendering technology powers next-generation Visual CPQ (Configure, Price, Quote) experiences with photorealistic materials, lighting and shadows — without the cost of cloud GPU streaming for every visitor HOBOKEN, N.J., July 28, 2026 /PRNewswire-PRWeb/ -- Digital Tails...</v>
+      </c>
+    </row>
+    <row r="726">
+      <c r="A726" t="str">
+        <v>Lucy Woodward Releases “YES” Single &amp; Music Video, Honoring the Legacy of Acclaimed Photojournalist Dan Eldon</v>
+      </c>
+      <c r="B726" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C726" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D726" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E726" t="str">
+        <v>https://www.prunderground.com/lucy-woodward-releases-yes-single-music-video-honoring-the-legacy-of-acclaimed-photojournalist-dan-eldon/00389789/</v>
+      </c>
+      <c r="F726" t="str">
+        <v>The new track previews Woodward's highly anticipated album, 'I Need To Roam' (August 7, GroundUP Music), following her recent Jimmy Kimmel Live! residency. The post Lucy Woodward Releases "YES" Single &amp;amp; Music Video, Honoring the Legacy of Acclaimed Photojournalist Dan Eldon first appeared on</v>
+      </c>
+    </row>
+    <row r="727">
+      <c r="A727" t="str">
+        <v>Qoolo Launches the First Medical Micro-Content Infrastructure for Life ...</v>
+      </c>
+      <c r="B727" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C727" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D727" t="str">
+        <v>SaaS, Healthcare, Media</v>
+      </c>
+      <c r="E727" t="str">
+        <v>https://pr-inside.com/qoolo-launches-the-first-medical-micro-content-infrastructure-for-life-r5205531.htm</v>
+      </c>
+      <c r="F727" t="str">
+        <v>(PR-inside.com) PRINCETON, NJ / ACCESS Newswire / July 28, 2026 / Qoolo Inc. today announced the public launch of the first medical micro-content infrastructure for life sciences. The platform enables life sciences companies to create, review, localize, publish, and measure compliant medical micro-content, helping both Commercial and Medical Affairs teams deliver scientific information in a format designed for how healthcare professionals engage today. Founded in 2021 and headquartered in Princeton, New Jersey, with offices in Subotica and at the Science and Technology Park in Novi Sad, Serbia, Qoolo® spent several years building and refining its platform before conducting pilot programs with both ..</v>
+      </c>
+    </row>
+    <row r="728">
+      <c r="A728" t="str">
+        <v>Qoolo Launches the First Medical Micro-Content Infrastructure for Life Sciences</v>
+      </c>
+      <c r="B728" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C728" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D728" t="str">
+        <v>Healthcare, Media</v>
+      </c>
+      <c r="E728" t="str">
+        <v>https://www.newswire.com/news/qoolo-launches-the-first-medical-micro-content-infrastructure-for-life-sciences</v>
+      </c>
+      <c r="F728" t="str">
+        <v>Qoolo launches medical micro-content for life sciences, transforming how companies create, review, localize, and deliver scientific content.</v>
+      </c>
+    </row>
+    <row r="729">
+      <c r="A729" t="str">
+        <v>Lucy Woodward Releases "YES" Single &amp; Music Video, Honoring the Legacy of Acclaimed Photojournalist Dan Eldon</v>
+      </c>
+      <c r="B729" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C729" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D729" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E729" t="str">
+        <v>https://www.prunderground.com/lucy-woodward-releases-yes-single-music-video-honoring-the-legacy-of-acclaimed-photojournalist-dan-eldon/cms71j88w11kwkyvojvgqu5uk</v>
+      </c>
+      <c r="F729" t="str">
+        <v>The new track previews Woodward's highly anticipated album, 'I Need To Roam' (August 7, GroundUP Music), following her recent Jimmy Kimmel Live! residency. The post Lucy Woodward Releases "YES" Single &amp;amp; Music Video, Honoring the Legacy of Acclaimed Photojournalist Dan Eldon first appeared on</v>
+      </c>
+    </row>
+    <row r="730">
+      <c r="A730" t="str">
+        <v>DesignRush Podcast, Carla Johnson Examines Why Innovation Claims Fail With Buyers</v>
+      </c>
+      <c r="B730" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C730" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D730" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E730" t="str">
+        <v>https://www.newsfilecorp.com/release/306907/DesignRush-Podcast-Carla-Johnson-Examines-Why-Innovation-Claims-Fail-With-Buyers</v>
+      </c>
+      <c r="F730" t="str">
+        <v>New York, New York--(Newsfile Corp. - July 28, 2026) - DesignRush has released Episode 145 of the DesignRush Podcast featuring Carla Johnson, founder of RE:Think Labs, who discusses why companies must connect innovation claims to customer experiences, business outcomes, and proof that buyers can validate during the purchasing process.Carla Johnson, Founder of RE:Think Labs, on the DesignRush Podcast.To view an enhanced version of this graphic, please...</v>
+      </c>
+    </row>
+    <row r="731">
+      <c r="A731" t="str">
+        <v>Newsmax and Meta Enter AI Content Partnership</v>
+      </c>
+      <c r="B731" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C731" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D731" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E731" t="str">
+        <v>https://pr-inside.com/newsmax-and-meta-enter-ai-content-partnership-r5205507.htm</v>
+      </c>
+      <c r="F731" t="str">
+        <v>(PR-inside.com) BOCA RATON, FL / ACCESS Newswire / July 28, 2026 /Newsmax Inc. (NYSE:NMAX) ("Newsmax" or the "Company") announced today that the Company has entered into an AI content partnership with Meta Platforms ("Meta"). Under the agreement, Meta will have access to Newsmax's digital news content. Meta will be able to draw upon Newsmax's significant current reporting as well as archived content across its platforms to support AI queries across Meta's apps and devices. "Newsmax applauds the significant resources Meta is putting into AI to keep America at the forefront of this emerging technology," commented Chris Ruddy, CEO of Newsmax. "We are pleased ..</v>
+      </c>
+    </row>
+    <row r="732">
+      <c r="A732" t="str">
+        <v>NYSE Content Update: NYSE Wired Brings AI Leaders to Silicon Valley</v>
+      </c>
+      <c r="B732" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C732" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D732" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E732" t="str">
+        <v>https://www.prnewswire.com/news-releases/nyse-content-update-nyse-wired-brings-ai-leaders-to-silicon-valley-302836502.html</v>
+      </c>
+      <c r="F732" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 28, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="733">
+      <c r="A733" t="str">
+        <v>The AEAT and Telef�nica Handled More Than 7 Million Calls During the 2025 Income Tax Filing Season</v>
+      </c>
+      <c r="B733" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C733" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D733" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E733" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358226</v>
+      </c>
+      <c r="F733" t="str">
+        <v>&amp;#8226; The platform, powered by Zoom technology, enabled one of Spain&amp;#39;s largest citizen service operations, achieving quality levels exceeding 99% throughout the campaign. - - &amp;#8226; This solution integrates telephone support and video calls into the AEAT&amp;#39;s management systems to provide more and better services to the government and citizens. - - The State Tax Administration Agency (AEAT) has once again surpassed its all-time records for taxpayer service during the 2025 Income Tax Campaign with the s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358226</v>
+      </c>
+    </row>
+    <row r="734">
+      <c r="A734" t="str">
+        <v>EdgeLabs Brings 50+ Titles to SOFTSWISS Game Aggregator</v>
+      </c>
+      <c r="B734" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C734" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D734" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E734" t="str">
+        <v>https://www.prnewswire.com/news-releases/edgelabs-brings-50-titles-to-softswiss-game-aggregator-302835836.html</v>
+      </c>
+      <c r="F734" t="str">
+        <v>Toronto-based game studio expands its international distribution across Europe, Latin America and CIS markets TORONTO, July 28, 2026 /PRNewswire/ -- EdgeLabs, a B2B game studio developing premium slots, fish-shooting games and instant-win titles, has entered into a content partnership...</v>
+      </c>
+    </row>
+    <row r="735">
+      <c r="A735" t="str">
+        <v>Actor and Cancer Advocate Patrick Dempsey Stars in Emotional Tribute Video From Guardant Health Memorializing Those Who Have Lost Their Lives to Colorectal Cancer</v>
+      </c>
+      <c r="B735" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C735" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D735" t="str">
+        <v>Finance, Healthcare, Media</v>
+      </c>
+      <c r="E735" t="str">
+        <v>https://finance.yahoo.com/healthcare/articles/actor-cancer-advocate-patrick-dempsey-111300443.html</v>
+      </c>
+      <c r="F735" t="str">
+        <v>PALO ALTO, Calif., July 28, 2026--Guardant Health, Inc. (Nasdaq: GH), a leading precision oncology company, today announced the launch of a new video featuring actor and cancer advocate Patrick Dempsey that highlights the more than 55,000 Americans who will lose their lives to colorectal cancer (CRC) this year1, a majority of which will not have been up to date with their colorectal cancer screening.2</v>
+      </c>
+    </row>
+    <row r="736" xml:space="preserve">
+      <c r="A736" t="str">
+        <v>The third Hong Kong Shopping Festival extends into ASEAN for the first time</v>
+      </c>
+      <c r="B736" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C736" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D736" t="str">
+        <v>Finance, SaaS, Healthcare, Retail, Media, Education</v>
+      </c>
+      <c r="E736" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/108753/</v>
+      </c>
+      <c r="F736" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, July 28, 2026 - (ACN Newswire) - The Hong Kong Trade Development Council (HKTDC) will hold the third Hong Kong Shopping Festival to align with measures outlined in the Chief Executive’s Policy Address and Budget to help Hong Kong small and medium-sized enterprises expand their cross-border e-commerce business. Having focused on the Chinese Mainland market over the past two years, the event will extend to the ASEAN region for the first time, with Singapore and Malaysia as primary markets with plans to gradually expand into other countries in the future.
+The Hong Kong Shopping Festival (Chinese Mainland) will be held from 1 to 20 August and feature more than 280 brands, while the ASEAN version will take place from 21 to 27 September showcasing around 100 brands. Together, the two editions have attracted a record number of participating brands online.
+As the flagship event of HKTDC’s E-commerce Express, the Hong Kong Shopping Festival’s theme this year is “Hong Kong Trends, Curated Finds” and features seven major product categories, including health supplements, food and beverages, personal care and cosmetics, home and living, apparel and accessories, products for the silver economy, and a newly added designer toys category. Consumers will enjoy a wide range of exclusive discounts alongside live-streaming sales events, providing a one-stop platform to discover quality products from Hong Kong businesses.
+The Financial Secretary of the Hong Kong Special Administrative Region (HKSAR) Government, Paul Chan, has once again filmed a promotional video for the event. He said: "Empowered by technology, the landscape of trade and retail is undergoing profound change, and e-commerce has become a vital channel for both local and cross-boundary sales. The HKSAR Government is committed to supporting local enterprises in their digital transformation and in expanding their cross-boundary e-commerce operations. This year, while continuing to strengthen its presence on Mainland e-commerce platforms, the Hong Kong Shopping Festival is entering the ASEAN e-commerce market for the first time, helping Hong Kong’s brands and products reach more consumers across geographies and seize the new opportunities created by the region's thriving e-commerce sector. The Government will continue to pursue a multi-pronged approach, supporting the Hong Kong Trade Development Council and relevant organisations in providing more comprehensive support to local enterprises—from funding, market intelligence and industry networks to talent training—to help them open up new markets, tell the good stories of Hong Kong, and deepen the world's appreciation of the brand value of Hong Kong products."
+Jacky Chung, Associate Executive Director of HKTDC, said: “Hong Kong businesses have long been recognised for their quality products and trusted reputation, giving them strong competitive advantages in both the Mainland and ASEAN markets. Cross-border e-commerce is an important channel for companies seeking to expand into different markets. Through the Hong Kong Shopping Festival, HKTDC integrates training, professional consultancy, live-streaming promotion and practical sales opportunities to help enterprises progress from learning e-commerce to excelling in e-commerce. Building on our efforts to deepen engagement into the Mainland market, we are extending the event to Singapore and Malaysia this year with the aim of enhancing Hong Kong companies’ digital marketing capabilities and brand influence, strengthening the foundation for expanding into both the Mainland and ASEAN markets.”
+According to a Q1 2026 survey conducted by HKTDC Research, 46% of Hong Kong exporters are already engaged in cross-border e-commerce, while another 20% plan to adopt online sales channels over the next 12 months, reflecting the industry’s proactive efforts to seize the opportunities presented by e-commerce.
+Bruce Pang, Director of Research of HKTDC, said: “As the world’s largest e-commerce market, the Chinese Mainland is enjoying a sustained consumption upgrade, with robust online demand for premium, distinctive and stylish products. Meanwhile, the ASEAN e-commerce market is developing rapidly. Malaysia and Singapore are the stand-outs thanks to their relatively high purchasing power, with both ranking as regional leaders in terms of e-commerce penetration and growth momentum, while also presenting tremendous business opportunities for Hong Kong companies. In the increasingly competitive market landscape, Hong Kong businesses should make good use of their established reputation for quality, credibility and international appeal. At the same time, they should leverage their expertise in logistics, supply chain management, marketing and cross-border e-commerce services to introduce high-quality, innovative overseas products to the Mainland market, while also actively expanding their ASEAN customer base. By embracing e-commerce and evolving from traditional trading models towards a more diversified market strategy, businesses can unlock new sources of growth while diversifying their operational and market risks.”
+Building on the success of previous editions, the third Hong Kong Shopping Festival will introduce a host of new initiatives. The Mainland edition will kick off in August in collaboration with major Mainland e-commerce and social media platforms, featuring 600 unique products in a dedicated promotional campaign for Hong Kong’s brands and products. A series of traffic-driving promotions and advertising campaigns will be rolled out across Taobao, JD.com and Douyin, with dedicated campaign landing pages established on all three platforms. The newly upgraded official Hong Kong Shopping Festival website will serve as a one-stop information hub, bringing together participating brand profiles, product offers, live-streaming schedules and other event highlights, making it easier for consumers to browse and purchase products.
+Live-stream e-commerce will remain a key promotional pillar of the Festival. This year, HKTDC will invite renowned Mainland livestreamers and their teams, including those from Austin Li Live, Allen Lin Live and  TVB Select (Hong Kong Premium Collection) Live, to host a total of 30 live-streaming sessions. A new “Behind-the-Brand” livestream series will also debut this year. Mainland livestreaming teams will travel to Hong Kong and take consumers on immersive tours of participating brands’ factories and retail stores, offering deeper insights into their production processes, brand stories and product features. The initiative aims to further enhance brand exposure while strengthening consumer confidence.
+To maximise publicity, HKTDC will launch an extensive online and offline promotional campaign. This includes inviting popular influencers from Xiaohongshu, Douyin and WeChat to visit Hong Kong and participate in a seeding campaign, introducing participating Hong Kong brands and products to Mainland consumers.
+The Hong Kong Shopping Festival will make its debut in Singapore and Malaysia this September. Through multi-channel promotional campaigns, the event will raise the profile of Hong Kong brands and products while providing participating companies with first-hand exposure to the operation of local e-commerce markets, enabling them to gain a deeper understanding of the regional e-commerce ecosystem and strengthening the foundation for future expansion across ASEAN.
+An official website will be launched for the ASEAN version, while cooperating with Shopee and Lazada, the two leading e-commerce platforms in Singapore and Malaysia, to open a special page for the event, showcasing around 300 featured products together with exclusive promotional offers. To further support Hong Kong businesses that have yet to establish a presence on e-commerce platforms in Singapore and Malaysia, the event will introduce a limited-time online store, providing a convenient channel for merchants to list and promote their products. The initiative will enable companies to test market response, gain practical experience and seize new business opportunities in the ASEAN market.
+At today’s press conference, representatives from brands participating in the Hong Kong Shopping Festival shared their e-commerce experiences and expectations. Vivian Tang, Executive Director of Wai Yuen Tong Medicine Company Limited, a returning participant, spoke about the brand’s experience in e-commerce marketing and promotional strategies developed through previous editions of the Festival. Meanwhile, Edmond Yung, Managing Director of ProFone (Hong Kong) Limited, which is participating for the first time this year, shared the company’s views on the prospects for e-commerce development, as well as its ambitions to expand into the Mainland and ASEAN markets.
+To help Hong Kong businesses strengthen their capabilities in operating across the Chinese Mainland and ASEAN e-commerce markets, HKTDC has introduced a comprehensive range of support measures. These include one-on-one professional consultancy services, through which industry experts tailor e-commerce strategies and market expansion plans according to each company’s products and brand positioning, helping businesses formulate market development strategies that best suit their needs in both the Mainland and ASEAN markets. For the first time, the Hong Kong Export Credit Insurance Corporation (HKECIC) has joined the programme to introduce export credit insurance and financing solutions specifically designed for cross-border e-commerce with the Mainland.
+Since December 2025, HKTDC has also organised a series of Chinese Mainland E-commerce Training Programmes, inviting experienced e-commerce experts and successful business representatives to share practical insights and real-life case studies. Recognising the diversity of market structures and e-commerce ecosystems across ASEAN, HKTDC will also roll out a series of value-added services focusing on the region. These include specialised seminars on ASEAN e-commerce, where industry experts will provide in-depth analysis of market developments, platform operations and practical digital marketing strategies, helping Hong Kong businesses gain a stronger understanding of regional market dynamics and compete more effectively in ASEAN.
+Hong Kong Shopping Festival (Chinese Mainland): https://hkshoppingfestival.hktdc.com/
+Hong Kong Shopping Festival (ASEAN): http://hkshoppingfestival-asean.hktdc.com
+Related links:
+Hong Kong Adopts Cross-border E-commerce (Hong Kong Exporter Survey 1Q26): https://research.hktdc.com/en/article/MjI4MDMyMTczNA
+Presentation: https://bit.ly/3TVhIcw
+Press conference photos and promotional video from HKSAR Government Financial Secretary Paul Chan: https://bit.ly/4hzNkhD
+Jacky Chung, Associate Executive Director of HKTDC(second from left); Bruce Pang, Director of Research of HKTDC (second from right); Vivian Tang, Executive Director of Wai Yuen Tong Medicine Company Limited (first from left); and Edmond Yung, Managing Director of ProFone (Hong Kong) Limited (first from right) attended today’s press conference for the third Hong Kong Shopping Festival
+The HKSAR Government provides full support to the Hong Kong Shopping Festival. Paul Chan, Financial Secretary of the HKSAR Government, filmed a promotional video
+Jacky Chung, Associate Executive Director of HKTDC, said that through the Hong Kong Shopping Festival, HKTDC integrates training, professional consultancy, live-streaming promotion and a practical sales platform to help businesses progress from learning e-commerce to excelling in e-commerce
+Bruce Pang, Director of Research of HKTDC, said that as the world’s largest e-commerce market, Chinese Mainland continues to benefit from the ongoing upward consumption trend, with online consumers showing strong demand for premium, distinctive and trendy products. Meanwhile, ASEAN’s e-commerce market is developing rapidly. Malaysia and Singapore, in particular, enjoy relatively high purchasing power and rank among the region's leaders in e-commerce usage and growth momentum, presenting tremendous business opportunities for Hong Kong companies
+The Hong Kong Shopping Festival has focused on the Chinese Mainland market over the past two years and is expanding into the ASEAN market for the first time this year, helping Hong Kong businesses develop new sales channels and enhance their brand awareness across the region
+Media Enquiries
+Yuan Tung Financial Relations:
+Louise Song Tel: (852) 3428 5691 Email: lsong@yuantung.com.hk
+Tiffany Leung Tel: (852) 3428 2361 Email: tleung@yuantung.com.hk
+HKTDC’s Communications &amp; Public Affairs Department
+Katy Wong Tel: (852) 2584 4524 Email: katy.ky.wong@hktdc.org
+Serena Cheung Tel: (852) 2584 4572 Email: serena.hm.cheung@hktdc.org
+HKTDC Media Room: https://mediaroom.hktdc.com/en
+About HKTDC 
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via trade publications, research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="737" xml:space="preserve">
+      <c r="A737" t="str">
+        <v>Meta is Signing the EU AI Act Code of Practice on Transparency of AI-Generated Content</v>
+      </c>
+      <c r="B737" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C737" t="str">
+        <v>mlpr-meta</v>
+      </c>
+      <c r="D737" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E737" t="str">
+        <v>https://about.fb.com/news/2026/07/meta-is-signing-the-eu-ai-act-code-of-practice-on-transparency-of-ai-generated-content/</v>
+      </c>
+      <c r="F737" t="str" xml:space="preserve">
+        <v xml:space="preserve">As AI-generated media becomes more photorealistic, it’s increasingly important that people have tools to help them identify it. We’ve been working to put this principle into practice at Meta since April 2024, when we announced our approach to identifying and labeling AI-generated content on our platforms. More recently, we launched a research demo of a detection tool to help people better understand if an image was made with Meta AI as part of these efforts.  Signing the EU AI Act Code of Practice on Transparency of AI-Generated Content, which we confirmed we will do earlier this week, reflects our commitment to this principle. It also aligns with our ongoing work with peers across the entire stack to tackle these cross-industry challenges. Through forums like Partnership on AI and the Coalition for Content Provenance and Authenticity (C2PA), we’re working to develop solutions for identifying AI-generated content that are durable, technically-feasible and sustainable. Getting this right is critically important. It means transparency measures that provide clarity, rather than more confusion. We must avoid a situation where online content is subject to a growing array of different labels and disclosures that end up overwhelming people, while at the same time adding additional regulatory complexity for providers.  As technical standards continue to evolve, we will work with the AI Office and other partners to keep the approach practical, interoperable and genuinely useful for the people it’s designed to serve.  
+The post Meta is Signing the EU AI Act Code of Practice on Transparency of AI-Generated Content appeared first on Meta Newsroom.</v>
+      </c>
+    </row>
+    <row r="738" xml:space="preserve">
+      <c r="A738" t="str">
+        <v>Focus Graphite Achieves up to 98.7% Carbon Concentrate Through Mechanical Processing and Activates Downstream Qualification Platform</v>
+      </c>
+      <c r="B738" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C738" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D738" t="str">
+        <v>Finance, SaaS, Energy, Media</v>
+      </c>
+      <c r="E738" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/108751/</v>
+      </c>
+      <c r="F738" t="str" xml:space="preserve">
+        <v xml:space="preserve">Eight-tonne pilot produces approximately 850 kg of high-grade graphite concentrate for customer testing, advanced product development and potential strategic partnerships and offtake
+Highlights
+Premium Mechanical Concentrate: Eight tonnes of Lac Knife ore were processed into approximately 850 kg of concentrate grading up to 98.7% carbon using conventional mechanical concentration methods alone, without chemical or thermal purification.
+High-Grade Pilot Feed: The pilot feed had an average head grade of 18.9% total carbon, demonstrating the naturally high-grade character Lac Knife material.
+Flowsheet Confirmed: The pilot program confirmed the previously developed Lac Knife process flowsheet, with optimization focused on increasing concentrate grade within the finer fractions while preserving the integrity and value of the larger flake fractions.
+Qualification Platform Activated: Qualification-scale material has been produced and is now being allocated to purification, battery-material and specialty graphite programs intended to support customer evaluation, product validation and potential partnership and offtake pathways across unmanned systems, defence, energy storage and industrial markets.
+Ottawa, Ontario--(ACN Newswire - July 28, 2026) - Focus Graphite Inc. (TSXV: FMS) (OTCQB: FCSMF) (FSE: FKC0) ("Focus" or the "Company"), a Canadian developer of high-grade flake graphite deposits and advanced graphite materials for battery, defence and industrial applications, is pleased to announce the completion of its eight-tonne Pilot Processing Program (the "Program") using ore from its 100%-owned Lac Knife Graphite Project ("Lac Knife" or the "Project"), located near Fermont, Quebec. The Program was completed by SGS Canada Inc. ("SGS") and was previously announced by the Company (see March 3, 2026 Press Release). To further support downstream product development and customer evaluation demand, the Company expanded the Program from the originally planned six tonnes to approximately eight tonnes of Lac Knife ore.
+The pilot feed had an average head grade of 18.9% total carbon (C), as determined by LECO analysis. Preliminary results from the Program produced approximately 850 kilograms of premium graphite concentrate grading between 95.0% and 98.7% C by Loss on Ignition ("LOI") across the concentrate size fractions. These results were achieved using mechanical concentration methods alone, without chemical or thermal purification.
+The preliminary results are consistent with, and further validate, the conventional process flowsheet developed through the Company's earlier SGS pilot program, which formed the basis of the 2023 Feasibility Study Update. That work demonstrated an average graphite concentrate grade of 97.8% carbon at 90.7% total graphite recovery, providing the technical foundation for the Lac Knife Project's planned commercial operation.
+The Program also produced a qualification-scale inventory of representative graphite concentrate for downstream product development and customer evaluation while confirming the previously developed Lac Knife process flowsheet. Mechanical optimization remains ongoing to further improve concentrate grades within the finer fractions while preserving the integrity and value of the larger flake fractions.
+High Grade Changes the Processing Equation
+Producing concentrate grading up to 98.7% C through mechanical concentration alone provides Focus with a premium starting material before purification. The Company believes these results reflect the inherent grade, mineralogy and quality of Lac Knife ore.
+A higher-grade starting material has the potential to reduce downstream processing requirements while expanding the range of high-value graphite products that can be economically pursued.
+The results reinforce Lac Knife as the upstream foundation of Focus's broader mine-to-market graphite platform.
+Material in Hand Unlocks Qualification
+The approximately 850 kilograms of concentrate produced through the Program is now being prepared and shipped for value-added testing, product development and customer evaluation.
+Representative material is the foundation of commercialization. Customers cannot qualify products, optimize processes or evaluate performance without sufficient material for testing. Completion of the Program removes that constraint by providing representative, qualification-scale material for customer evaluation across multiple downstream workstreams.
+Lac Knife concentrate is now being allocated to:
+High-Purity Graphite: Thermal purification targeting 99.99% C by LOI and chemical purification targeting greater than 99.95% C by LOI.
+Battery Anode Materials: Purified micronized graphite powders, spheroidized purified graphite ("SPG") and coated spheroidized purified graphite ("cSPG"), targeting greater than 99.95% C by LOI.
+Industrial &amp; Specialty Graphite: Expandable and expanded graphite targeting greater than 97% C by LOI.
+These programs are intended to generate specification-driven graphite materials for customer evaluation, product validation and commercial development.
+A systematic battery materials qualification program is also underway to evaluate Lac Knife-derived materials for conventional battery systems and higher-value lithium-ion applications, including unmanned systems across air, land and maritime domains, electric vehicles and stationary energy storage. The qualification-scale material produced through the Program will support ongoing development initiatives with U.S.-based technology partners, including Charge CCCV LLC ("C4V") and Forge Nano Inc. ("Forge Nano"), as Focus advances battery anode materials and other high-value graphite products.
+Successful downstream testing may support future strategic partnerships, product sales and potential offtake opportunities. There can be no assurance that current testing or evaluation programs will result in commercial agreements.
+"The exceptional result is not simply that we achieved a concentrate grading up to 98.7% carbon-it is that we achieved it through a conventional mechanical flowsheet, before chemical or thermal purification even begins," said Dean Hanisch, Chief Executive Officer of Focus Graphite. "Producing a concentrate of this quality through normal processing is unusual and demonstrates the inherent grade, liberation characteristics and mineral quality of Lac Knife. It gives us a premium starting material that may materially improve the downstream processing equation."
+"Commercially, our biggest barrier has never been demand-it was material," said Jason Latkowcer, Vice President of Corporate Development. "Customers can't qualify products they can't test. This Program changes that. We now have approximately 850 kilograms of representative Lac Knife concentrate moving through purification, battery-material development and customer evaluation programs. That's how resources become products, products become qualified, and qualification creates the opportunity for strategic partnerships and potential offtake. Over the coming months, representative Lac Knife material will be shipped to customers, laboratories and technology partners across multiple international markets, marking an important step in our commercialization strategy."
+As previously announced on December 8, 2025, the Company formalized a funding agreement for up to $14.1 million in non-repayable contributions under Natural Resources Canada's ("NRCan") Global Partnerships Initiative ("GPI"). The funding supports Focus's electrothermal purification demonstration system, which is intended to produce ultra-high-purity graphite and advanced graphite materials in Canada. Representative Lac Knife concentrate produced through the Program will provide feedstock for this government-supported initiative while also supporting the Company's broader downstream product development and customer evaluation programs.
+It should be noted that while results are consistent with expectations, they may not fully represent the variability of the entire deposit. Focus intends to conduct larger scale testing in the future.
+The Company will provide further updates as sample shipments, downstream testing and product development activities progress.
+Qualified Person
+The technical content disclosed in this news release was reviewed and approved by Richard Pearce, PE, President of Brasil Insight Capital LLC., a consultant to the Company, and a qualified person as defined under National Instrument NI 43-101.
+About Focus Graphite Advanced Materials Inc. 
+Focus Graphite Advanced Materials is redefining the future of critical minerals with two 100% owned world-class graphite projects and cutting-edge battery technology. Our flagship Lac Knife project stands as one of the most advanced high-purity graphite deposits in North America, with a fully completed feasibility study. Lac Knife is set to become a key supplier for the battery, defense, and advanced materials industries.
+Our Lac Tetepisca project further strengthens our portfolio, with the potential to be one of the largest and highest-purity and grade graphite deposits in North America. At Focus, we go beyond mining - we are pioneering environmentally sustainable processing solutions and innovative battery technologies, including our patent-pending silicon-enhanced spheroidized graphite, designed to enhance battery performance and efficiency.
+Our commitment to innovation ensures an eco-friendly supply chain from mine to market. Collaboration is at the core of our vision. We actively partner with industry leaders, research institutions, and government agencies to accelerate the commercialization of next-generation graphite materials. As a North American company, we are dedicated to securing a resilient, locally sourced supply of critical minerals - reducing dependence on foreign-controlled markets and driving the transition to a sustainable future.
+For more information on Focus Graphite Inc. please visit http://www.focusgraphite.com
+LinkedIn: https://www.linkedin.com/company/focus-graphite/
+Facebook: https://www.facebook.com/focusgraphite
+X: https://x.com/focusgraphite
+Investors Contact: 
+Dean Hanisch
+CEO, Focus Graphite Inc.
+dhanisch@focusgraphite.com
++1 (613) 612-6060
+Jason Latkowcer
+VP Corporate Development
+jlatkowcer@focusgraphite.com
+Cautionary Note Regarding Forward-Looking Statements
+Certain statements contained in this press release constitute forward-looking information. These statements relate to future events or future performance. The use of any of the words "could," "intend," "expect," "believe," "will," "projected," "estimated," and similar expressions, as well as statements relating to matters that are not historical facts, are intended to identify forward-looking information and are based on the Company's current beliefs or assumptions as to the outcome and timing of such future events.
+In particular, this press release contains forward-looking information regarding, among other things: the interpretation of the preliminary results of the Company's Pilot Processing Program; the continued optimization of the Lac Knife process flowsheet; the anticipated performance and characteristics of graphite concentrate produced from the Lac Knife Graphite Project; the production of high-purity graphite and value-added graphite materials; the allocation and use of representative graphite concentrate for purification, battery-material development, specialty graphite applications, customer evaluation and product validation programs; the anticipated shipment of representative material to customers, laboratories and technology partners; the advancement of downstream product development initiatives, including collaborations with Charge CCCV LLC ("C4V"), Forge Nano Inc. and other technology partners; the potential development of strategic partnerships, commercial agreements and offtake arrangements; the anticipated benefits of the Company's electrothermal purification demonstration system supported under Natural Resources Canada's Global Partnerships Initiative; the future development, construction and operation of the Lac Knife Graphite Project; the Company's mine-to-market strategy; and the Company's ability to advance the commercialization of graphite materials and secure the funding, regulatory approvals, permits and commercial arrangements necessary to support its business objectives.
+Forward-looking statements are subject to known and unknown risks, uncertainties, and other factors that may cause actual results, performance, or achievements to differ materially from those expressed or implied by such statements. These risks and uncertainties include, but are not limited to, risks related to market conditions, regulatory approvals, changes in economic conditions, the ability to raise sufficient funds on acceptable terms or at all, operational risks associated with mineral exploration and development, and other risks detailed from time to time in the Company's public disclosure documents available under its profile on SEDAR+.
+The forward-looking information contained in this release is made as of the date hereof, and the Company is not obligated to update or revise any forward-looking information, whether as a result of new information, future events, or otherwise, except as required by applicable securities laws. Because of the risks, uncertainties, and assumptions contained herein, investors should not place undue reliance on forward-looking information.
+Neither TSX Venture Exchange nor its Regulation Services accepts responsibility for the adequacy or accuracy of this release.
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/306887
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="739">
+      <c r="A739" t="str">
+        <v>Dorset Crowned Britain's Top Coastal Filming Destination</v>
+      </c>
+      <c r="B739" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C739" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D739" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E739" t="str">
+        <v>https://pressat.co.uk/releases/dorset-crowned-britains-top-coastal-filming-destination-28016332b87714a3d106cf8c586a7653/</v>
+      </c>
+      <c r="F739" t="str">
+        <v>Tuesday 28 July, 2026 Dorset has been named Britain's leading coastal filming destination after a new nationwide study found it hosted more major film, television and streaming productions than any other UK coastal region from 2006 to 2026. The county topped the UK Coastal Screen Index 2026 with 39 confirmed productions, ahead of Norfolk (35), Kent (32), Cornwall and Sussex (30 each), and the Bristol &amp; Gloucestershire Estuary (29). Commissioned by the luxury holiday cottage company Curated Cottages (https://www.curatedcottages.co.uk/) the research analysed 638 confirmed feature films, television dramas and streaming productions filmed in coastal regions across England, Scotland, Wales and Northern Ireland. Over the past two decades, Dorset has hosted productions including Wonka, Dunkirk, B</v>
+      </c>
+    </row>
+    <row r="740">
+      <c r="A740" t="str">
+        <v>Building rockets like cars: Chairman of CAS Space</v>
+      </c>
+      <c r="B740" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C740" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D740" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E740" t="str">
+        <v>https://www.prnewswire.com/news-releases/building-rockets-like-cars-chairman-of-cas-space-302836238.html</v>
+      </c>
+      <c r="F740" t="str">
+        <v>GUANGZHOU, China, July 27, 2026 /PRNewswire/ -- This is a news report from South: Guangdong has launched the "Beacon Over Lingnan" video series across major online platforms since June 27. The second episode features a dialogue with Yang Yiqiang, Chairman of CAS Space Technology Co., Ltd....</v>
+      </c>
+    </row>
+    <row r="741">
+      <c r="A741" t="str">
+        <v>Gaming Realms PLC Announces H1 2026 Pre-Close Trading Update</v>
+      </c>
+      <c r="B741" t="str">
+        <v>2026-07-28</v>
+      </c>
+      <c r="C741" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D741" t="str">
+        <v>Finance, Gaming, Media</v>
+      </c>
+      <c r="E741" t="str">
+        <v>https://pr-inside.com/gaming-realms-plc-announces-h1-2026-pre-close-trading-update-r5205402.htm</v>
+      </c>
+      <c r="F741" t="str">
+        <v>(PR-inside.com) Continued growth in core Content Licensing business with adjusted EBITDA up 16% UK returns to growth following Remote Gaming Duty increase LONDON, UK / ACCESS Newswire / July 28, 2026 / Gaming Realms plc (AIM:GMR), the developer and licensor of mobile-focused gaming content, is pleased to announce its pre-close trading update for the six months ended 30 June 2026 ("H126" or the "Period"). Highlights: Group revenue expected to be approx. £15.5 million and Adjusted EBITDA £6.6 million Core business revenue and Adjusted EBITDA up 9% and 16% respectively UK revenues up 3% despite Remote Gaming Duty ("RGD") increasing from 21% to 40% from 1 April 2026 UK ..</v>
+      </c>
+    </row>
+    <row r="742">
+      <c r="A742" t="str">
+        <v>'THE JAY WALKER PODCAST' CROSSES 10 MILLION DOWNLOADS MILESTONE</v>
+      </c>
+      <c r="B742" t="str">
+        <v>2026-07-27</v>
+      </c>
+      <c r="C742" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D742" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E742" t="str">
+        <v>https://www.prnewswire.com/news-releases/the-jay-walker-podcast-crosses-10-million-downloads-milestone-302835755.html</v>
+      </c>
+      <c r="F742" t="str">
+        <v>Podtrac confirms the eight-figure download milestone as the highly acclaimed interview series gears up for a powerhouse four-days-a-week schedule this fall. NASHVILLE, Tenn., July 27, 2026 /PRNewswire/ -- Audio One proudly announced today that its flagship original series, The Jay Walker...</v>
+      </c>
+    </row>
+    <row r="743">
+      <c r="A743" t="str">
+        <v>Filmmakers From 17 Countries Submit Short Films to the 10th Annual ILI Film Fest</v>
+      </c>
+      <c r="B743" t="str">
+        <v>2026-07-27</v>
+      </c>
+      <c r="C743" t="str">
+        <v>PRLog</v>
+      </c>
+      <c r="D743" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E743" t="str">
+        <v>https://www.prlog.org/13160948-filmmakers-from-17-countries-submit-short-films-to-the-10th-annual-ili-film-fest.html</v>
+      </c>
+      <c r="F743" t="str">
+        <v>Last Deadline to Submit Shorts for the Imagination Lunchbox International Film Fest Approaches, Filmmakers with Projects on BET, Netflix, Tubi, Amazon Prime to Speak</v>
+      </c>
+    </row>
+    <row r="744">
+      <c r="A744" t="str">
+        <v>Millicom (Tigo) notice of second quarter 2026 results and video conference</v>
+      </c>
+      <c r="B744" t="str">
+        <v>2026-07-27</v>
+      </c>
+      <c r="C744" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D744" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E744" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/27/3333907/0/en/Millicom-Tigo-notice-of-second-quarter-2026-results-and-video-conference.html</v>
+      </c>
+      <c r="F744" t="str">
+        <v>Millicom (Tigo) notice of second quarter 2026 results and video conference</v>
+      </c>
+    </row>
+    <row r="745">
+      <c r="A745" t="str">
+        <v>Le World Congress of Business History ferme les marchés</v>
+      </c>
+      <c r="B745" t="str">
+        <v>2026-07-27</v>
+      </c>
+      <c r="C745" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D745" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E745" t="str">
+        <v>https://www.newsfilecorp.com/release/306775/Le-World-Congress-of-Business-History-ferme-les-marchs</v>
+      </c>
+      <c r="F745" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - 27 juillet 2026) - Le World Congress of Business History (le « congrès »), organisé en collaboration avec l'Association canadienne pour l'histoire des affaires et l'Université de Toronto, s'est joint à Loui Anastasopoulos, chef de la direction, Bourse de Toronto (« TSX ») pour fermer les marchés et souligner le lancement de la troisième édition du World Congress of Business History qui aura lieu à Toronto cette semaine.Cannot view this video? ...</v>
+      </c>
+    </row>
+    <row r="746">
+      <c r="A746" t="str">
+        <v>World Congress of Business History Closes the Market</v>
+      </c>
+      <c r="B746" t="str">
+        <v>2026-07-27</v>
+      </c>
+      <c r="C746" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D746" t="str">
+        <v>Finance, Media, Education</v>
+      </c>
+      <c r="E746" t="str">
+        <v>https://www.newsfilecorp.com/release/306774/World-Congress-of-Business-History-Closes-the-Market</v>
+      </c>
+      <c r="F746" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - July 27, 2026) - The World Congress of Business History (the "Congress"), co-hosted by the Canadian Business History Association and the University of Toronto, joined Loui Anastasopoulos, Chief Executive Officer, Toronto Stock Exchange ("TSX"), to close the market and celebrate the launch of the third World Congress of Business History taking place in Toronto this week.Cannot view this video?  Visit:https://www.youtube.com/watch?v=DyP0a6nmMPYThe Conference...</v>
+      </c>
+    </row>
+    <row r="747">
+      <c r="A747" t="str">
+        <v>Datavault AI (DVLT) Signs Darryl Strawberry as NIL Vault Brand Ambassador</v>
+      </c>
+      <c r="B747" t="str">
+        <v>2026-07-27</v>
+      </c>
+      <c r="C747" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D747" t="str">
+        <v>Finance, AI, SaaS, Retail, Media</v>
+      </c>
+      <c r="E747" t="str">
+        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-signs-darryl-strawberry-as-nil-vault-brand-ambassador-7087975</v>
+      </c>
+      <c r="F747" t="str">
+        <v>LOS ANGELES, CA - July 27, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) announced that former Major League Baseball star Darryl Strawberry has signed as a brand ambassador for Datavault NIL Vault (“NILv”), the company’s upcoming name, image and likeness (“NIL”) exchange platform. Under a services agreement, Strawberry will create promotional content, participate in marketing initiatives and share in revenue generated through his content, while Datavault AI will provide platform support, activity tracking and revenue attribution. The company said NIL Vault is designed to enable athletes and other public figures to measure, monetize and retain an ongoing interest in the value generated by their name, image and likeness. Strawberry joins the platform ahead of its commercial launch as D</v>
+      </c>
+    </row>
+    <row r="748">
+      <c r="A748" t="str">
+        <v>Video Transcriber AI Expands AI Transcription Platform with Transcribe Video to Text, YouTube to Transcript, AI Video Translator, and Audio to Text Converter</v>
+      </c>
+      <c r="B748" t="str">
+        <v>2026-07-27</v>
+      </c>
+      <c r="C748" t="str">
+        <v>GetNews</v>
+      </c>
+      <c r="D748" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E748" t="str">
+        <v>https://www.getnews.info/story/2026/07/27/video-transcriber-ai-expands-ai-transcription-platform-with-transcribe-video-to-text-youtube-to-transcript-ai-video-translator-and-audio-to-text-converter/?source=barchart</v>
+      </c>
+      <c r="F748" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="749">
+      <c r="A749" t="str">
+        <v>Heartland Dental Launches Masters and Mentors: The Podcast and Refreshed Heartland.com Experience</v>
+      </c>
+      <c r="B749" t="str">
+        <v>2026-07-27</v>
+      </c>
+      <c r="C749" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D749" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E749" t="str">
+        <v>https://www.prnewswire.com/news-releases/heartland-dental-launches-masters-and-mentors-the-podcast-and-refreshed-heartlandcom-experience-302835426.html</v>
+      </c>
+      <c r="F749" t="str">
+        <v>New thought leadership podcast and enhanced digital experience create a stronger platform for industry insights, career exploration and affiliation discovery EFFINGHAM, Ill., July 27, 2026 /PRNewswire/ -- Heartland Dental, the nation's leading dental support organization, today announced...</v>
+      </c>
+    </row>
+    <row r="750">
+      <c r="A750" t="str">
+        <v>Vadzo Imaging Launches the Sony STARVIS IMX662 USB 2.0 Camera Merlin-662CRS: HDR Performance with Dual Endpoint Streaming for Edge AI</v>
+      </c>
+      <c r="B750" t="str">
+        <v>2026-07-27</v>
+      </c>
+      <c r="C750" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D750" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E750" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-launches-the-sony-starvis-imx662-usb-2-0-camera-merlin-22834328</v>
+      </c>
+      <c r="F750" t="str">
+        <v>The Merlin-662CRS is a 2MP Sony Starvis IMX662 USB 2.0 Camera built for OEM developers and system integrators who need HDR imaging and dual endpoint UVC streaming from a single compact USB connection, purpose built for edge AI vision systems, embedded vision USB camera deployments, security and video surveillance, smart city infrastructure, robotics and industrial automation, and access control platforms where a low light HDR USB camera with driverless UVC compliance simplifies host side integration across Windows, Linux and Android.</v>
+      </c>
+    </row>
+    <row r="751">
+      <c r="A751" t="str">
+        <v>Netflix Announces the Adaptation of Marcelo Rubens Paiva's 'Happy Old Year'</v>
+      </c>
+      <c r="B751" t="str">
+        <v>2026-07-27</v>
+      </c>
+      <c r="C751" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D751" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E751" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358187</v>
+      </c>
+      <c r="F751" t="str">
+        <v>One of the foundational stories of late 20th-century Brazilian literature, Happy Old Year ( Feliz Ano Velho ), the autobiography by Marcelo Rubens Paiva published in 1982, is getting a new screen adaptation by Netflix. The series is produced by Amaia and O2 Filmes. The announcement was made during the 24th edition of Flip (Paraty International Literary Festival). - - &amp;#34; Happy Old Year is a story that, starting from an intensely personal account, manages to reach the universal the... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358187</v>
+      </c>
+    </row>
+    <row r="752">
+      <c r="A752" t="str">
+        <v>Founder of LYKSTAGE Granted U.S. Patent for Model That Rewards Both Creators and Viewers</v>
+      </c>
+      <c r="B752" t="str">
+        <v>2026-07-27</v>
+      </c>
+      <c r="C752" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D752" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E752" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/founder-lykstage-granted-u-patent-164800478.html</v>
+      </c>
+      <c r="F752" t="str">
+        <v>NEW YORK, July 27, 2026--Adris Chakraborty, founder of the video platform LYKSTAGE, has been granted U.S. Patent No. 12,684,189 on July 14, 2026 for a watch-time-based model that rewards both creators and viewers.</v>
+      </c>
+    </row>
+    <row r="753">
+      <c r="A753" t="str">
+        <v>Study of 327 U.S. Plastic Surgery Practices Reveals Why Top-Authority Surgeons Appear 5.6× More Often in Google’s Top Results</v>
+      </c>
+      <c r="B753" t="str">
+        <v>2026-07-27</v>
+      </c>
+      <c r="C753" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D753" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E753" t="str">
+        <v>https://pressreleasenews.org/pressroom/study-of-327-u-s-plastic-surgery-practices-reveals-why-top-authority-surgeons-appear-5-6-more-often-in-googles-top-results</v>
+      </c>
+      <c r="F753" t="str">
+        <v>Plastic SEO’s 2026 study of 327 U.S. plastic surgery practices reveals that top-authority practices appear 5.6× more often in Google’s organic top 10, driven by stronger reviews, physician-led content, local visibility, authoritative mentions, and faster mobile performance.</v>
+      </c>
+    </row>
+    <row r="754">
+      <c r="A754" t="str">
+        <v>GPT-5.6 Family Is Now Available on Crun AI, Bringing Sol, Terra, and Luna to Developers</v>
+      </c>
+      <c r="B754" t="str">
+        <v>2026-07-27</v>
+      </c>
+      <c r="C754" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D754" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E754" t="str">
+        <v>https://express-press-release.net/news/2026/07/27/1762961</v>
+      </c>
+      <c r="F754" t="str">
+        <v>New York, USA, 2026-07-27 — /EPR Network/ — Crun AI, an all-in-one AI platform designed for developers, content creators, and enterprises, today announced the availability [read full press release...]</v>
+      </c>
+    </row>
+    <row r="755">
+      <c r="A755" t="str">
+        <v>Robby Roadsteamer Releases Political Satire Music Video "The Jeffrey Epstein Plane"</v>
+      </c>
+      <c r="B755" t="str">
+        <v>2026-07-27</v>
+      </c>
+      <c r="C755" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D755" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E755" t="str">
+        <v>https://www.pr.com/press-release/974845</v>
+      </c>
+      <c r="F755" t="str">
+        <v>Known as "The Protest Giraffe," musical comedian and performance artist Robby Roadsteamer combines hip-hop, parody and political satire in a new video directed by filmmaker Dale "Rage" Resteghini. [PR.com]</v>
+      </c>
+    </row>
+    <row r="756">
+      <c r="A756" t="str">
+        <v>WebFX Study Analyzes Nearly 600,000 AI Sessions, Finds 92% of Traffic Lands on Consideration and Decision-Stage Content</v>
+      </c>
+      <c r="B756" t="str">
+        <v>2026-07-27</v>
+      </c>
+      <c r="C756" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D756" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E756" t="str">
+        <v>https://www.prweb.com/releases/webfx-study-analyzes-nearly-600-000-ai-sessions-finds-92-of-traffic-lands-on-consideration-and-decision-stage-content-302834597.html</v>
+      </c>
+      <c r="F756" t="str">
+        <v>An analysis of nearly 600,000 AI sessions found that AI search is driving users deeper into the buying journey, with more than 90% of AI traffic landing on consideration and decision-stage content. HARRISBURG, Pa., July 27, 2026 /PRNewswire-PRWeb/ -- WebFX, a full-service digital...</v>
+      </c>
+    </row>
+    <row r="757">
+      <c r="A757" t="str">
+        <v>NYSE Content Update: KPMG Study Reveals How Well Employees Work with AI</v>
+      </c>
+      <c r="B757" t="str">
+        <v>2026-07-27</v>
+      </c>
+      <c r="C757" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D757" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E757" t="str">
+        <v>https://www.prnewswire.com/news-releases/nyse-content-update-kpmg-study-reveals-how-well-employees-work-with-ai-302835217.html</v>
+      </c>
+      <c r="F757" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 27, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="758">
+      <c r="A758" t="str">
+        <v>The Ultimate Fandom: Disney Adults Announces Inaugural Adults Weekend for March 2027</v>
+      </c>
+      <c r="B758" t="str">
+        <v>2026-07-27</v>
+      </c>
+      <c r="C758" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D758" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E758" t="str">
+        <v>https://www.prnewswire.com/news-releases/the-ultimate-fandom-disney-adults-announces-inaugural-adults-weekend-for-march-2027-302835233.html</v>
+      </c>
+      <c r="F758" t="str">
+        <v>An Iconic Celebration of Magic and a Fandom with a Purpose ANAHEIM, Calif., July 27, 2026 /PRNewswire/ -- Disney Adults Network announced its inaugural Adults Weekend, an immersive two-day celebration created for the global community of adult Disney fans. The first annual weekend takes...</v>
+      </c>
+    </row>
+    <row r="759">
+      <c r="A759" t="str">
+        <v>“Hippo's Invitation to Joy!” is now Free to Download for Only Five Days (ending 07/31/2026)</v>
+      </c>
+      <c r="B759" t="str">
+        <v>2026-07-27</v>
+      </c>
+      <c r="C759" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D759" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E759" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358106</v>
+      </c>
+      <c r="F759" t="str">
+        <v>Jessica Blankenship announces the re-release of her hand-illustrated kid&amp;#39;s book, &amp;#8220;Hippo&amp;#39;s Invitation to Joy!&amp;#8221; The book is currently free and available for download on Amazon until end of 07/31/2026. - - What if joy has been waiting just outside your comfort zone? - - Hippo is perfectly content spending every day in her muddy mudhole. But when her cheerful friends, June and Milena, invite her to play with bubbles, Hippo insists she&amp;#39;d rather stay where she is. - - As the friends laugh, sing,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358106</v>
+      </c>
+    </row>
+    <row r="760">
+      <c r="A760" t="str">
+        <v>As America Marks 250 Years of Independence, Dr. Pieter Noomen’s Enduring Writings Reexamine the Meaning of Freedom</v>
+      </c>
+      <c r="B760" t="str">
+        <v>2026-07-27</v>
+      </c>
+      <c r="C760" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D760" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E760" t="str">
+        <v>https://express-press-release.net/news/2026/07/27/1762044</v>
+      </c>
+      <c r="F760" t="str">
+        <v>LOS ANGELES, CA, 2026-07-27 — /EPR Network/ — As America commemorates its 250th anniversary, citizens across the country are reflecting not only on the nation’s founding [read full press release...]</v>
+      </c>
+    </row>
+    <row r="761">
+      <c r="A761" t="str">
+        <v>Chris Berend Named Chief Content and Experience Officer of Hearst Magazines</v>
+      </c>
+      <c r="B761" t="str">
+        <v>2026-07-27</v>
+      </c>
+      <c r="C761" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D761" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E761" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358166</v>
+      </c>
+      <c r="F761" t="str">
+        <v>Chris Berend has been named chief content and experience officer of Hearst Magazines. In this newly created role, Berend will be responsible for driving Hearst Magazines&amp;#39; editorial strategy, leading content creation and programming across all Magazines platforms. The announcement was made by Hearst President and CEO Steven R. Swartz and Hearst Magazines President Debi Chirichella, to whom Berend will report. - - Berend was most recently chief digital officer of the NBCUniversal News Group.... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358166</v>
+      </c>
+    </row>
+    <row r="762">
+      <c r="A762" t="str">
+        <v>stc tv Launches Dedicated Channel for Esports World Cup 2026</v>
+      </c>
+      <c r="B762" t="str">
+        <v>2026-07-27</v>
+      </c>
+      <c r="C762" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D762" t="str">
+        <v>SaaS, Gaming, Media</v>
+      </c>
+      <c r="E762" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358163</v>
+      </c>
+      <c r="F762" t="str">
+        <v>stc group, a leading digital enabler, has reaffirmed its commitment as a Founding and Elite partner of the Esports World Cup in Paris by delivering an exceptional digital broadcasting experience on its stc tv platform. To mark the start of the tournament, the platform has launched the dedicated stc EWC channel to cover the event in real time, bringing the electrifying atmosphere to audiences worldwide and enabling fans to catch every moment of the action. - - The stc EWC channel provides co... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358163</v>
+      </c>
+    </row>
+    <row r="763">
+      <c r="A763" t="str">
+        <v>Monem Technology Services Releases Guide on How Businesses Get Recommended by AI Assistants</v>
+      </c>
+      <c r="B763" t="str">
+        <v>2026-07-26</v>
+      </c>
+      <c r="C763" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D763" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E763" t="str">
+        <v>https://pressreleasenews.org/pressroom/monem-technology-services-releases-guide-on-how-businesses-get-recommended-by-ai-assistants</v>
+      </c>
+      <c r="F763" t="str">
+        <v>Monem Technology Services publishes a practical guide on how businesses get recommended by AI assistants like ChatGPT, Gemini, and Perplexity through schema, answer-ready content, and citations.</v>
+      </c>
+    </row>
+    <row r="764" xml:space="preserve">
+      <c r="A764" t="str">
+        <v>NICE Marketing Corp Expands Global Reach Through Innovative Digital Music Marketing Solutions</v>
+      </c>
+      <c r="B764" t="str">
+        <v>2026-07-26</v>
+      </c>
+      <c r="C764" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D764" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E764" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/108698/</v>
+      </c>
+      <c r="F764" t="str" xml:space="preserve">
+        <v xml:space="preserve">SYDNEY, AU, July 26, 2026 - (ACN Newswire) - NICE Marketing Corp, an innovative pioneer in data-driven music promotion, today announced a major expansion of its global network to enhance content exposure, audience growth, and play metrics for artists and industry partners worldwide. Driven by cutting-edge AI-powered matching algorithms and localized market intelligence, this strategic initiative connects quality music with targeted listeners across more than 15 international markets. By integrating intelligent technology with an extensive channel network, NICE Marketing Corp is establishing a smarter, more efficient ecosystem for digital music promotion.
+The rapid transformation of the digital music landscape requires sophisticated tools to cut through market noise and connect creators with genuinely interested audiences. NICE Marketing Corp addresses this need by combining key capabilities: AI-driven style and interest matching, continuous performance data analysis, and scalable multi-market distribution. Through services focused on music play growth, audience acquisition, and content exposure optimization, the company enables artists, platforms, and promotion partners to refine their outreach based on authentic listener responses.
+"Every great song deserves to be heard by the world," said a spokesperson for NICE Marketing Corp. "Our mission is to bridge the gap between talented creators and relevant global audiences. By leveraging intelligent technology, data insights, and strong promotional partnerships, we empower artists to achieve sustainable content growth and meaningful audience engagement."
+As part of its long-term vision, NICE Marketing Corp continues to uphold core principles of professionalism, transparency, responsibility, innovation, and respect for authentic music experiences. The expanding network fosters a diverse and accessible global music ecosystem where content reach is optimized through smart technology and strategic collaboration.
+About NICE Marketing Corp
+Founded in 2026 and headquartered in Sydney, Australia (1 Farrer Pl, Sydney NSW 2000), NICE Marketing Corp is a leading digital music promotion and audience growth company. The company specializes in data-driven music promotion, AI-powered listener matching, play count enhancement, and content exposure optimization across a growing network of over 15 countries and multiple global channels. Dedicated to connecting creators, platforms, and audiences, NICE Marketing Corp combines market insights and intelligent technology to build an open, transparent, and sustainable digital music ecosystem.
+Media contact
+Brand: NICE Marketing Corp
+Contact: Media team
+Website: https://www.nicemarketingco.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="765">
+      <c r="A765" t="str">
+        <v>Marvel Studios Stuns San Diego Comic-Con with ‘Avengers: Doomsday,’ ‘Ghost Rider,’ and ‘Black Panther 3’ Reveals</v>
+      </c>
+      <c r="B765" t="str">
+        <v>2026-07-26</v>
+      </c>
+      <c r="C765" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D765" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E765" t="str">
+        <v>https://thewaltdisneycompany.com/news/marvel-studios-comic-con-2026/</v>
+      </c>
+      <c r="F765" t="str">
+        <v>The post Marvel Studios Stuns San Diego Comic-Con with ‘Avengers: Doomsday,’ ‘Ghost Rider,’ and ‘Black Panther 3’ Reveals appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="766">
+      <c r="A766" t="str">
+        <v>Scratch Off Fortune Review 2026: Could This 6-Number Reveal Be What You’ve Been Looking For?</v>
+      </c>
+      <c r="B766" t="str">
+        <v>2026-07-25</v>
+      </c>
+      <c r="C766" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D766" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E766" t="str">
+        <v>https://www.newswire.com/news/scratch-off-fortune-review-2026-could-this-6-number-reveal-be-what-you-ve-been</v>
+      </c>
+      <c r="F766" t="str">
+        <v>As curiosity around interactive digital entertainment grows in 2026, this Scratch Off Fortune review explores the free six-of-nine crystal-ball reveal, how Fortune Numbers shape the seller-described reading experience, what optional paid content may include, and which billing, cancellation, and refund terms adults should review before ordering.</v>
+      </c>
+    </row>
+    <row r="767">
+      <c r="A767" t="str">
+        <v>CamHandy DashCam Review 2026: Still Driving Without a Road Camera? Could This $59.99 1080P Upgrade Be What Your Car Is Missing?</v>
+      </c>
+      <c r="B767" t="str">
+        <v>2026-07-25</v>
+      </c>
+      <c r="C767" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D767" t="str">
+        <v>Automotive, Media</v>
+      </c>
+      <c r="E767" t="str">
+        <v>https://www.newswire.com/news/camhandy-dashcam-review-2026-still-driving-without-a-road-camera-could-this-59</v>
+      </c>
+      <c r="F767" t="str">
+        <v>As more drivers compare affordable in-car recording options in 2026, this CamHandy DashCam review examines the brand-stated 1080P video, 170&amp;deg; wide-angle lens, G-sensor footage locking, night recording, parking-mode monitoring, current $59.99 offer, and the key pricing, warranty, storage, and return-policy details buyers should check before ordering.</v>
+      </c>
+    </row>
+    <row r="768">
+      <c r="A768" t="str">
+        <v>CEO Reflects on Decade of Keesler Federal Success</v>
+      </c>
+      <c r="B768" t="str">
+        <v>2026-07-25</v>
+      </c>
+      <c r="C768" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D768" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E768" t="str">
+        <v>https://www.prnewswire.com/news-releases/ceo-reflects-on-decade-of-keesler-federal-success-302834631.html</v>
+      </c>
+      <c r="F768" t="str">
+        <v>10th Anniversary Coincides with Release of Leadership Podcast BILOXI, Miss., July 25, 2026 /PRNewswire/ -- Keesler Federal Credit Union President and CEO Andy Swoger this month celebrated his 10th year leading the credit union – a period of unparalleled growth and success for the member...</v>
+      </c>
+    </row>
+    <row r="769">
+      <c r="A769" t="str">
+        <v>WebTech Solutions Expands AI-Assisted SEO, Content Marketing, and Mobile App Development Services</v>
+      </c>
+      <c r="B769" t="str">
+        <v>2026-07-25</v>
+      </c>
+      <c r="C769" t="str">
+        <v>GetNews</v>
+      </c>
+      <c r="D769" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E769" t="str">
+        <v>https://www.getnews.info/story/2026/07/25/webtech-solutions-expands-aiassisted-seo-content-marketing-and-mobile-app-development-services/?source=barchart</v>
+      </c>
+      <c r="F769" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="770">
+      <c r="A770" t="str">
+        <v>St. Johns County Launches New Podcast Lineup to Expand Transparency and Elevate Community Engagement</v>
+      </c>
+      <c r="B770" t="str">
+        <v>2026-07-24</v>
+      </c>
+      <c r="C770" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D770" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E770" t="str">
+        <v>https://www.prnewswire.com/news-releases/st-johns-county-launches-new-podcast-lineup-to-expand-transparency-and-elevate-community-engagement-302834346.html</v>
+      </c>
+      <c r="F770" t="str">
+        <v>New audio and video programs reach the public across streaming platforms and local radio ST. JOHNS COUNTY, Fla., July 24, 2026 /PRNewswire/ -- St. Johns County has launched a new lineup of official podcasts and radio programs designed to inform, engage, and connect the public with local...</v>
+      </c>
+    </row>
+    <row r="771">
+      <c r="A771" t="str">
+        <v>Fragmented Web Strategies Leave Organizations Exposed as Digital Expectations Rise, Warns Info-Tech Research Group</v>
+      </c>
+      <c r="B771" t="str">
+        <v>2026-07-24</v>
+      </c>
+      <c r="C771" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D771" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E771" t="str">
+        <v>https://www.prnewswire.com/news-releases/fragmented-web-strategies-leave-organizations-exposed-as-digital-expectations-rise-warns-info-tech-research-group-302834308.html</v>
+      </c>
+      <c r="F771" t="str">
+        <v>Organizations are increasingly focused on modernizing their digital presence to meet rising user expectations, yet many still rely on decentralized content models, inconsistent governance, and legacy platforms. New findings from Info-Tech Research Group show that without a structured web...</v>
+      </c>
+    </row>
+    <row r="772">
+      <c r="A772" t="str">
+        <v>Watch the teaser trailer for 'Blade Runner 2099,' a new sci-fi series coming to Prime Video November 25</v>
+      </c>
+      <c r="B772" t="str">
+        <v>2026-07-24</v>
+      </c>
+      <c r="C772" t="str">
+        <v>mlpr-amazon</v>
+      </c>
+      <c r="D772" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E772" t="str">
+        <v>https://www.aboutamazon.com/news/entertainment/blade-runner-2099-prime-video?utm_source=rss</v>
+      </c>
+      <c r="F772" t="str">
+        <v>The limited series starring Michelle Yeoh and Hunter Schafer is set 50 years after 'Blade Runner 2049'.</v>
+      </c>
+    </row>
+    <row r="773">
+      <c r="A773" t="str">
+        <v>Society of Hematologic Oncology launches 2nd podcast focused on educational content in hematologic malignancies</v>
+      </c>
+      <c r="B773" t="str">
+        <v>2026-07-24</v>
+      </c>
+      <c r="C773" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D773" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E773" t="str">
+        <v>https://www.prnewswire.com/news-releases/society-of-hematologic-oncology-launches-2nd-podcast-focused-on-educational-content-in-hematologic-malignancies-302834298.html</v>
+      </c>
+      <c r="F773" t="str">
+        <v>SOHO Spotlight is a new educational podcast focused on delivering practical tips and strategies on the management of hematologic malignancies LOS ANGELES, July 24, 2026 /PRNewswire/ -- The Society of Hematologic Oncology (SOHO) has announced the launch of its second podcast titled, SOHO...</v>
+      </c>
+    </row>
+    <row r="774">
+      <c r="A774" t="str">
+        <v>Giordano's of Kissimmee Enhances Club Gio Rewards Mobile App with New Features and Improved Customer Experience</v>
+      </c>
+      <c r="B774" t="str">
+        <v>2026-07-24</v>
+      </c>
+      <c r="C774" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D774" t="str">
+        <v>Energy, Media</v>
+      </c>
+      <c r="E774" t="str">
+        <v>https://www.prweb.com/releases/giordanos-of-kissimmee-enhances-club-gio-rewards-mobile-app-with-new-features-and-improved-customer-experience-302832992.html</v>
+      </c>
+      <c r="F774" t="str">
+        <v>Giordano's of Kissimmee has upgraded its Club Gio rewards app with new summer savings features. Win weekly gas card giveaways and enjoy pizza discounts tied to real-time gas prices, making it a top recommendation for anyone searching for the best takeout pizza near Disney World and...</v>
+      </c>
+    </row>
+    <row r="775">
+      <c r="A775" t="str">
+        <v>Métis Life on Roblox Reclaims Endangered Languages for Next-Gen Players</v>
+      </c>
+      <c r="B775" t="str">
+        <v>2026-07-24</v>
+      </c>
+      <c r="C775" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D775" t="str">
+        <v>Gaming, Media, Education</v>
+      </c>
+      <c r="E775" t="str">
+        <v>https://finance.yahoo.com/technology/articles/m-tis-life-roblox-reclaims-160000102.html</v>
+      </c>
+      <c r="F775" t="str">
+        <v>VANCOUVER, British Columbia, July 24, 2026--The world’s largest Indigenous language learning video game, Métis Life, on Roblox, celebrates Métis Nation Day with exciting new updates.</v>
+      </c>
+    </row>
+    <row r="776">
+      <c r="A776" t="str">
+        <v>Les FNB Harvest (HHII) ouvrent les marchés</v>
+      </c>
+      <c r="B776" t="str">
+        <v>2026-07-24</v>
+      </c>
+      <c r="C776" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D776" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E776" t="str">
+        <v>https://www.newsfilecorp.com/release/306414/Les-FNB-Harvest-HHII-ouvrent-les-marchs</v>
+      </c>
+      <c r="F776" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - 24 juillet 2026) - Michael Kovacs, fondateur et chef de la direction, FNB Harvest (« Harvest » ou la « société ») et son équipe se sont joints à Keith Wu, chef, Produits négociés en bourse, Bourse de Toronto (« TSX »), pour ouvrir les marchés et souligner le lancement d'un nouveau fonds négocié en bourse :FNB Harvest d'actions à revenu élevé internationales (TSX : HHII)Cannot view this video?  Visit:https://www.youtube.com/watch?v=CNBkf3mY94sCe FNB est un...</v>
+      </c>
+    </row>
+    <row r="777">
+      <c r="A777" t="str">
+        <v>Harvest ETFs (HHII) Opens the Market</v>
+      </c>
+      <c r="B777" t="str">
+        <v>2026-07-24</v>
+      </c>
+      <c r="C777" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D777" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E777" t="str">
+        <v>https://www.newsfilecorp.com/release/306412/Harvest-ETFs-HHII-Opens-the-Market</v>
+      </c>
+      <c r="F777" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - July 24, 2026) - Michael Kovacs, Founder and Chief Executive Officer, Harvest ETFs ("Harvest" or the "Company"), and his team, joined Keith Wu, Head, Exchange Traded Products, Toronto Stock Exchange ("TSX"), to open the market to celebrate the launch of the Company's new ETF:Harvest International High Income Shares ETF (TSX: HHII)Cannot view this video?  Visit:https://www.youtube.com/watch?v=CNBkf3mY94sHHII is a multi-sector portfolio of publicly listed...</v>
+      </c>
+    </row>
+    <row r="778">
+      <c r="A778" t="str">
+        <v>Google is signing the EU AI Act Code of Practice on Transparency of AI-Generated Content.</v>
+      </c>
+      <c r="B778" t="str">
+        <v>2026-07-24</v>
+      </c>
+      <c r="C778" t="str">
+        <v>mlpr-google</v>
+      </c>
+      <c r="D778" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E778" t="str">
+        <v>https://blog.google/company-news/outreach-and-initiatives/public-policy/eu-ai-act-transparency-code-of-practice/</v>
+      </c>
+      <c r="F778" t="str">
+        <v>Signing the code reinforces our commitment to transparency and responsible AI development in Europe.</v>
+      </c>
+    </row>
+    <row r="779">
+      <c r="A779" t="str">
+        <v>NYSE Content Update: State Street + NYSE to Celebrate 'Fearless Girl'</v>
+      </c>
+      <c r="B779" t="str">
+        <v>2026-07-24</v>
+      </c>
+      <c r="C779" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D779" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E779" t="str">
+        <v>https://www.prnewswire.com/news-releases/nyse-content-update-state-street--nyse-to-celebrate-fearless-girl-302834146.html</v>
+      </c>
+      <c r="F779" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 24, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="780">
+      <c r="A780" t="str">
+        <v>ZDF and SRF Launch Streamium Days 2026</v>
+      </c>
+      <c r="B780" t="str">
+        <v>2026-07-24</v>
+      </c>
+      <c r="C780" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D780" t="str">
+        <v>AI, SaaS, Media, Education</v>
+      </c>
+      <c r="E780" t="str">
+        <v>https://pressat.co.uk/releases/zdf-and-srf-launch-streamium-days-2026-85043f955d4218b6bb9725f6589b61ba/</v>
+      </c>
+      <c r="F780" t="str">
+        <v>Friday 24 July, 2026 Mainz - A new form for media leaders Leading Today – Shaping Tomorrow As media organizations navigate fundamental shifts in streaming, distribution, artificial intelligence and platform ecosystems, ZDF and SRF are bringing together senior industry leaders for Streamium Days 2026 (September 7–8, 2026), a new international forum dedicated to the future of audience engagement and media distribution. Held at ZDF headquarters in Mainz, Germany, Streamium Days is designed as a curated gathering of senior decision-makers from public service and commercial media organizations. Under the theme "Leading Today – Shaping Tomorrow" the event provides a trusted environment for open exchange, practical learning and cross-industry collaboration among the leaders shaping the next gener</v>
+      </c>
+    </row>
+    <row r="781" xml:space="preserve">
+      <c r="A781" t="str">
+        <v>SPIRIT BLOCKCHAIN CAPITAL APPOINTS SUHA ASKARY AS CHIEF EXECUTIVE OFFICER</v>
+      </c>
+      <c r="B781" t="str">
+        <v>2026-07-24</v>
+      </c>
+      <c r="C781" t="str">
+        <v>mlpr-globenewswire</v>
+      </c>
+      <c r="D781" t="str">
+        <v>Crypto, AI, Media, Education</v>
+      </c>
+      <c r="E781" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/24/3332783/0/en/SPIRIT-BLOCKCHAIN-CAPITAL-APPOINTS-SUHA-ASKARY-AS-CHIEF-EXECUTIVE-OFFICER.html</v>
+      </c>
+      <c r="F781" t="str" xml:space="preserve">
+        <v xml:space="preserve">Vancouver, British Columbia, July  24, 2026  (GLOBE NEWSWIRE) -- Spirit Blockchain Capital Inc. (CSE: SPIR | OTCQB: SBLCF) ("Spirit" or the "Company"), a blockchain infrastructure company focused on digital assets, decentralized finance and emerging technologies, is pleased to announce the appointment of Suha Askary as Chief Executive Officer, effective immediately.
+With the appointment of Ms. Askary, Raymond O'Neill has transitioned from Interim Chief Executive Officer and will continue to serve as Chairman of the Board and Interim Chief Financial Officer.
+Ms. Askary brings more than 30 years of executive leadership experience spanning global investment management, financial engineering, institutional capital markets and emerging technologies. Throughout her distinguished career, she has advised public and private companies, family offices and institutional investors while leading strategic investment initiatives across North America, Europe and the Middle East.
+She has been involved in some of the largest corporate and investment transactions in the Middle East, bringing extensive experience in cross-border finance, institutional capital formation and complex strategic advisory mandates. Her expertise spans blockchain, digital assets, artificial intelligence and technology commercialization, with a focus on bridging traditional financial markets and next-generation digital infrastructure.
+Ms. Askary previously served as Chief Executive Officer of Al Bashayer Investment Company and Yield Investments Ltd., where she led strategic investment initiatives and technology-focused growth strategies. She holds a Bachelor of Science in Computer Engineering from California State University, Long Beach, a Master of Business Administration from the University of California, Irvine, and postgraduate credentials in Blockchain Innovation from the University of California, Berkeley.
+Raymond O'Neill, Chairman of the Board and Interim Chief Financial Officer of Spirit, commented:
+"On behalf of the Board of Directors, I am pleased to welcome Suha as Chief Executive Officer of Spirit Blockchain Capital. Suha is an accomplished executive with an exceptional track record in global capital markets, strategic investment and emerging technologies. Her experience leading complex international transactions, building strategic partnerships and commercializing innovative technologies aligns directly with Spirit's long-term vision. We believe her leadership will be instrumental as we continue to execute our strategy and create long-term value for our shareholders."
+Suha Askary, Chief Executive Officer of Spirit, commented:
+"I am incredibly thrilled to join Spirit Blockchain at such a pivotal moment, as we position ourselves to lead the next major wave of AI, digital finance and Web3 infrastructure," said Suha Askary, incoming Chief Executive Officer. "Advanced, disruptive technology will be the definitive engine of our growth moving forward. My immediate focus will be on aggressively scaling our innovation-driven ventures, deploying frontier AI and blockchain capabilities, and forging powerful strategic global alliances. I am fully committed to taking the company to new heights, embedding cutting-edge tech at the core of our strategy, and turning Spirit on a clear path of massive global success that delivers significant value to our shareholders."
+Under Ms. Askary's leadership, the Company intends to continue strengthening its position as a blockchain infrastructure company by advancing strategic partnerships, pursuing disciplined capital allocation, expanding its technology initiatives and identifying new opportunities across digital assets, decentralized finance and artificial intelligence.
+About Spirit Blockchain Capital
+Spirit Blockchain Capital Inc. is a Canadian-based publicly listed company focused on providing shareholders with exposure to the blockchain and digital asset economy. The Company is engaged in the business of developing, acquiring, operating and managing technology solutions, artificial intelligence (AI), blockchain infrastructure and assets, and invests in emerging blockchain ventures and opportunities.
+For further information, please contact:
+Suha Askary
+Chief Executive Officer
+Spirit Blockchain Capital Inc.
+Email: info@spiritblockchain.com
+Phone: +1 604 757-0331
+Forward-Looking Statements
+This news release contains forward-looking statements and forward-looking information within the meaning of applicable securities laws. The use of any of the words “expect”, “anticipate”, “continue”, “estimate”, “objective”, “may”, “will”, “project”, “should”, “believe”, “plans”, “intends” and similar expressions are intended to identify forward-looking information or statements. The forward-looking statements and information are based on certain key expectations and assumptions made by the Company. Although the Company believes that the expectations and assumptions on which such forward-looking statements and information are based are reasonable, undue reliance should not be placed on the forward-looking statements and information because the Company can give no assurance that they will prove to be correct.
+Since forward-looking statements and information address future events and conditions, by their very nature they involve inherent risks and uncertainties. Actual results could differ materially from those currently anticipated due to a number of factors and risks. Factors that could materially affect such forward-looking information are described under the heading “Risk Factors” in the Company’s long-form prospectus dated August 8, 2022, that is available on the Company’s profile on SEDAR+ at www.sedarplus.ca. The Company undertakes no obligation to update forward-looking information except as required by applicable law. Such forward-looking information represents managements’ best judgment based on information currently available. No forward-looking statement can be guaranteed and actual future results may vary materially. Accordingly, readers are advised not to place undue reliance on forward-looking statements or information.
+The Canadian Securities Exchange has not reviewed, approved, or disapproved the content of this news release.</v>
+      </c>
+    </row>
+    <row r="782">
+      <c r="A782" t="str">
+        <v>Recent Release, "In Pursuit," from Christian Faith Publishing Author Dareck Drekwind, Invites Readers to Slow Down and Reconsider the Convictions Shaping Their Lives</v>
+      </c>
+      <c r="B782" t="str">
+        <v>2026-07-24</v>
+      </c>
+      <c r="C782" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D782" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E782" t="str">
+        <v>https://www.pr.com/press-release/974073</v>
+      </c>
+      <c r="F782" t="str">
+        <v>Dareck Drekwind has completed a new book, titled, "In Pursuit," a reflective work that challenges the modern tendency toward rushed consumption of information and shallow engagement with ideas. The premise is straightforward yet profound: responsibility serves as the gateway to true comprehension. In our fast-paced world, where people often skim content, speak without listening, and dismiss the insights of [PR.com]</v>
+      </c>
+    </row>
+    <row r="783">
+      <c r="A783" t="str">
+        <v>Recent Release, "Who Am I?" from Christian Faith Publishing Author Ayhana Gaines, Offers Healing and Guidance for Young Hearts Seeking Identity and Purpose</v>
+      </c>
+      <c r="B783" t="str">
+        <v>2026-07-24</v>
+      </c>
+      <c r="C783" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D783" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E783" t="str">
+        <v>https://www.pr.com/press-release/974085</v>
+      </c>
+      <c r="F783" t="str">
+        <v>Ayhana Gaines has completed a new book, titled, "Who Am I?" designed as a transformative journal for young people navigating the complexities of identity, belonging, and faith. This interactive volume serves as a compassionate companion for young readers who yearn for direction and assurance that their struggles need not be faced in isolation. Through reflective prompts and spiritually nurturing content, Ayhana [PR.com]</v>
+      </c>
+    </row>
+    <row r="784">
+      <c r="A784" t="str">
+        <v>VibeBeats Launches AI-Powered Music Streaming Service for Businesses globally</v>
+      </c>
+      <c r="B784" t="str">
+        <v>2026-07-24</v>
+      </c>
+      <c r="C784" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D784" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E784" t="str">
+        <v>https://www.prnewswire.com/news-releases/vibebeats-launches-ai-powered-music-streaming-service-for-businesses-globally-302832010.html</v>
+      </c>
+      <c r="F784" t="str">
+        <v>Vibebeats AI gives cafés, gyms, retailers, bars and hotels fully licensed, AI-curated streaming music for business from any phone, tablet or browser — no hardware, no lock-in contracts, no licensing paperwork — from A$29 a month with a 7-day free trial. BRISBANE, Australia, July 24, 2026...</v>
+      </c>
+    </row>
+    <row r="785">
+      <c r="A785" t="str">
+        <v>HardStop Introduces System-Level Content Blocking Software Built to Prevent Common Bypass Methods</v>
+      </c>
+      <c r="B785" t="str">
+        <v>2026-07-24</v>
+      </c>
+      <c r="C785" t="str">
+        <v>GetNews</v>
+      </c>
+      <c r="D785" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E785" t="str">
+        <v>https://www.getnews.info/story/2026/07/24/hardstop-introduces-systemlevel-content-blocking-software-built-to-prevent-common-bypass-methods/?source=barchart</v>
+      </c>
+      <c r="F785" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="786">
+      <c r="A786" t="str">
+        <v>Recastia Launches PDF to Slideshow Video for Page-Sequence Document Clips</v>
+      </c>
+      <c r="B786" t="str">
+        <v>2026-07-24</v>
+      </c>
+      <c r="C786" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D786" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E786" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358113</v>
+      </c>
+      <c r="F786" t="str">
+        <v>Sales decks and training packets still clear as PDFs, yet audiences increasingly expect a guided walkthrough instead of a silent download. Recastia addresses that gap with PDF to slideshow video output: a slideshow-style PDF to video format with page-by-page delivery that can carry narration, captions, and an optional AI avatar presenter while viewers stay in the browser. - - Recastia is an AI-powered content-repurposing platform. It reads an uploaded file and generates richer formats s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358113</v>
+      </c>
+    </row>
+    <row r="787">
+      <c r="A787" t="str">
+        <v>Leading Estates of the World and KeyCrew Media Join Forces to Expand Luxury Real Estate Coverage</v>
+      </c>
+      <c r="B787" t="str">
+        <v>2026-07-24</v>
+      </c>
+      <c r="C787" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D787" t="str">
+        <v>Real Estate, Media</v>
+      </c>
+      <c r="E787" t="str">
+        <v>https://pressreleasenews.org/pressroom/leading-estates-of-the-world-and-keycrew-media-join-forces-to-expand-luxury-real-estate-coverage</v>
+      </c>
+      <c r="F787" t="str">
+        <v>Leading Estates of the World, a luxury real estate publication founded in 1969, has partnered with KeyCrew Media to expand its coverage and reach new audiences. The collaboration aims to deepen editorial content and syndicate coverage across a network of publications.</v>
+      </c>
+    </row>
+    <row r="788">
+      <c r="A788" t="str">
+        <v>KLM Enterprises Credits AI-First Development for Major Upgrades to Musica by BGE and MRAA</v>
+      </c>
+      <c r="B788" t="str">
+        <v>2026-07-24</v>
+      </c>
+      <c r="C788" t="str">
+        <v>PRLog</v>
+      </c>
+      <c r="D788" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E788" t="str">
+        <v>https://www.prlog.org/13160307-klm-enterprises-credits-ai-first-development-for-major-upgrades-to-musica-by-bge-and-mraa.html</v>
+      </c>
+      <c r="F788" t="str">
+        <v>ChatGPT and Codex help KLM Enterprises Services LLC and La'Nardo Myrick Sr aka Producer 9-0 rebuild a music-streaming venture and establish a modern certification center for independent music achievement</v>
+      </c>
+    </row>
+    <row r="789">
+      <c r="A789" t="str">
+        <v>Disney Ad Creative Studio Begins Closed Beta with Select Advertisers</v>
+      </c>
+      <c r="B789" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C789" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D789" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E789" t="str">
+        <v>https://thewaltdisneycompany.com/news/ad-creative-studio-beta/</v>
+      </c>
+      <c r="F789" t="str">
+        <v>The post Disney Ad Creative Studio Begins Closed Beta with Select Advertisers appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="790">
+      <c r="A790" t="str">
+        <v>So Cool Brands® Partners with Real Players: Inside the Backstretch to Celebrate the Human Stories Behind Thoroughbred Racing</v>
+      </c>
+      <c r="B790" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C790" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D790" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E790" t="str">
+        <v>https://www.pr.com/press-release/974397</v>
+      </c>
+      <c r="F790" t="str">
+        <v>"Redefining Cool®" meets the people who define excellence behind the scenes. So Cool Brands® is proud to announce a new content partnership with Real Players: Inside the Backstretch, an original storytelling series dedicated to sharing the authentic, untold stories of the men and women who make Thoroughbred racing possible. [PR.com]</v>
+      </c>
+    </row>
+    <row r="791">
+      <c r="A791" t="str">
+        <v>LEADING PODCAST NETWORK THE ROOST RELAUNCHES AS PODIUM, SIGNS TRISHA PAYTAS' JUST TRISH AS FIRST MAJOR PARTNERSHIP</v>
+      </c>
+      <c r="B791" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C791" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D791" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E791" t="str">
+        <v>https://www.prnewswire.com/news-releases/leading-podcast-network-the-roost-relaunches-as-podium-signs-trisha-paytas-just-trish-as-first-major-partnership-302833632.html</v>
+      </c>
+      <c r="F791" t="str">
+        <v>LOS ANGELES, July 23, 2026 /PRNewswire/ -- Night, the talent management and media company behind many of the internet's most influential creators, today announced the relaunch of The Roost as Podium, a new video-first, cross-platform podcast company built for the next generation of...</v>
+      </c>
+    </row>
+    <row r="792">
+      <c r="A792" t="str">
+        <v>Look for NASA+ Now Streaming on Amazon Fire TV</v>
+      </c>
+      <c r="B792" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C792" t="str">
+        <v>NASA</v>
+      </c>
+      <c r="D792" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E792" t="str">
+        <v>https://www.nasa.gov/news-release/look-for-nasa-now-streaming-on-amazon-fire-tv/</v>
+      </c>
+      <c r="F792" t="str">
+        <v>Continuing agency efforts to bring space closer to home, NASA+ is heading to more streaming platforms. On Thursday, NASA announced its programming is on Fire TV Channels. Fire TV customers can easily access this content by asking Alexa+ on compatible devices. Future programming on Fire TV may include science mission launches, a test flight for [&amp;#8230;]</v>
+      </c>
+    </row>
+    <row r="793">
+      <c r="A793" t="str">
+        <v>Vadzo Imaging Explains Enhanced Dynamic Range USB Camera Technology: Falcon-544CRS based on Onsemi AR0544 HyperLux LP eDR for Reliable Single-Frame Imaging in Mixed-Light Environments</v>
+      </c>
+      <c r="B793" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C793" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D793" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E793" t="str">
+        <v>https://www.newswire.com/news/vadzo-imaging-explains-enhanced-dynamic-range-usb-camera-technology-22812383</v>
+      </c>
+      <c r="F793" t="str">
+        <v>Vadzo's Falcon-544CRS is a 5MP enhanced dynamic range USB camera built on the Onsemi AR0544 5MP image sensor from the HyperLux LP eDR family delivering single frame extended tonal range output over USB 3.2 for embedded vision USB camera deployments in traffic monitoring, license plate recognition, ADAS, in-cabin monitoring and outdoor surveillance applications where a single exposure must simultaneously render bright highlights and deep shadow detail. As an AR0544 5MP USB camera it brings Onsemi's HyperLux LP eDR technology to standard USB deployments across Vadzo's USB camera series without the ghosting artifacts and frame latency that disqualify multi frame HDR compositing for scenes with fast-moving content.</v>
+      </c>
+    </row>
+    <row r="794">
+      <c r="A794" t="str">
+        <v>Market One: Regency Silver Extends High-Grade Gold-Copper-Silver Discovery at Dios Padre in Mexico</v>
+      </c>
+      <c r="B794" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C794" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D794" t="str">
+        <v>Energy, Media</v>
+      </c>
+      <c r="E794" t="str">
+        <v>https://www.newsfilecorp.com/release/306306/Market-One-Regency-Silver-Extends-HighGrade-GoldCopperSilver-Discovery-at-Dios-Padre-in-Mexico</v>
+      </c>
+      <c r="F794" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - July 23, 2026) - Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors. Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.Regency Silver Corp.: Expanding Its High-Grade Gold-Copper-Silver System at Dios PadreRegency Silver Corp. (TSXV: RSMX) (OTCQB:...</v>
+      </c>
+    </row>
+    <row r="795">
+      <c r="A795" t="str">
+        <v>Market One: Summit Royalties Expands Its Gold Royalty and Streaming Portfolio</v>
+      </c>
+      <c r="B795" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C795" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D795" t="str">
+        <v>Energy, Media</v>
+      </c>
+      <c r="E795" t="str">
+        <v>https://www.newsfilecorp.com/release/306303/Market-One-Summit-Royalties-Expands-Its-Gold-Royalty-and-Streaming-Portfolio</v>
+      </c>
+      <c r="F795" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - July 23, 2026) - Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors.Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.Summit Royalties Ltd.: Building a Scaled, Cash-Flowing Precious Metals PortfolioIn the video, Drew Clark, President, CEO and...</v>
+      </c>
+    </row>
+    <row r="796">
+      <c r="A796" t="str">
+        <v>Hashhub Expands Toronto Semiconductor Operations as SmartVPU Platform Advances</v>
+      </c>
+      <c r="B796" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C796" t="str">
+        <v>PRLog</v>
+      </c>
+      <c r="D796" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E796" t="str">
+        <v>https://www.prlog.org/13160261-hashhub-expands-toronto-semiconductor-operations-as-smartvpu-platform-advances.html</v>
+      </c>
+      <c r="F796" t="str">
+        <v>Canadian fabless chip company grows its Toronto engineering base as its 30-TOPS SmartVPU video and edge-AI platform advances through physical design.</v>
+      </c>
+    </row>
+    <row r="797">
+      <c r="A797" t="str">
+        <v>marvnBoost Puts Fact-Checked iGaming Content Generation on the Floor at SBC Summit Lisbon 2026</v>
+      </c>
+      <c r="B797" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C797" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D797" t="str">
+        <v>Crypto, AI, SaaS, Gaming, Media</v>
+      </c>
+      <c r="E797" t="str">
+        <v>https://pressat.co.uk/releases/marvnboost-puts-fact-checked-igaming-content-generation-on-the-floor-at-sbc-summit-lisbon-2026-ae0a9f5b17088af7d987c9ca28e5f321/</v>
+      </c>
+      <c r="F797" t="str">
+        <v>Thursday 23 July, 2026 Marlin Media's B2B AI content engine brings structured, fact-checked content generation to operators, affiliates, and providers. LISBON, Portugal, [23rd July 2026] marvnBoost ( boost.marvn.ai ), the iGaming AI content generation platform from Marlin Media, today announced its presence at SBC Summit Lisbon 2026, taking place 29 September to 1 October at the Feira Internacional de Lisboa and MEO Arena. The summit is one of the industry’s largest gatherings, with organisers projecting 35,000 professionals from across the betting, gaming, payments, marketing, and technology verticals, plus the co-located Affiliate Leaders Summit for performance marketing teams. The event also fields a dedicated Casino &amp; iGaming Zone on an exhibition floor spanning over 100,000m². marvnBo</v>
+      </c>
+    </row>
+    <row r="798">
+      <c r="A798" t="str">
+        <v>Halloween Horror Nights Drops A New Scare Zone Inspired By Fortnite's Signature Event “Fortnitemares” At Universal Orlando Resort And Universal Studios Hollywood</v>
+      </c>
+      <c r="B798" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C798" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D798" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E798" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358101</v>
+      </c>
+      <c r="F798" t="str">
+        <v>Click Here to Download Photos and Here to Purchase Tickets and Packages - - Halloween Horror Nights puts a twisted spin on the global video game phenomenon, Fortnite, with an immersive and thrilling scare zone inspired by Fortnitemares, the game&amp;#39;s signature Halloween event. Debuting this fall at Universal Orlando Resort beginning August 28 and September 3 at Universal Studios Hollywood. - - Fortnite is a global ecosystem where players create, compete, and ha... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358101</v>
+      </c>
+    </row>
+    <row r="799">
+      <c r="A799" t="str">
+        <v>How to Choose the SCSI-2 Cable? (Source: Bespokecable)</v>
+      </c>
+      <c r="B799" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C799" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D799" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E799" t="str">
+        <v>https://www.prunderground.com/how-to-choose-the-scsi-2-cable-source-bespokecable/00389599/</v>
+      </c>
+      <c r="F799" t="str">
+        <v>How to Choose the SCSI-2 Cable? The Complete SCSI-2 Cable Buying Guide The post How to Choose the SCSI-2 Cable? (Source: Bespokecable) first appeared on</v>
+      </c>
+    </row>
+    <row r="800">
+      <c r="A800" t="str">
+        <v>How to Choose the 68 Pin SCSI Cable? (Source: Bespokecable)</v>
+      </c>
+      <c r="B800" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C800" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D800" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E800" t="str">
+        <v>https://www.prunderground.com/how-to-choose-the-68-pin-scsi-cable-source-bespokecable/00389592/</v>
+      </c>
+      <c r="F800" t="str">
+        <v>How to Choose the 68 Pin SCSI Cable? The Definitive Resource for Purchasing a 68 Pin SCSI Cable. The post How to Choose the 68 Pin SCSI Cable? (Source: Bespokecable) first appeared on</v>
+      </c>
+    </row>
+    <row r="801">
+      <c r="A801" t="str">
+        <v>How to Choose the VHDCI Cable? (Source: Bespokecable)</v>
+      </c>
+      <c r="B801" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C801" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D801" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E801" t="str">
+        <v>https://www.prunderground.com/how-to-choose-the-vhdci-cable-source-bespokecable/00389585/</v>
+      </c>
+      <c r="F801" t="str">
+        <v>How to Choose the VHDCI Cable? The Complete VHDCI SCSI Cable Buying Guide The post How to Choose the VHDCI Cable? (Source: Bespokecable) first appeared on</v>
+      </c>
+    </row>
+    <row r="802">
+      <c r="A802" t="str">
+        <v>What to consider when buying MDR cable? (Source: Bespokecable)</v>
+      </c>
+      <c r="B802" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C802" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D802" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E802" t="str">
+        <v>https://www.prunderground.com/what-to-consider-when-buying-mdr-cable-source-bespokecable/00389578/</v>
+      </c>
+      <c r="F802" t="str">
+        <v>What to consider when buying an MDR cable? The Complete MDR Cable Buying Guide The post What to consider when buying MDR cable? (Source: Bespokecable) first appeared on</v>
+      </c>
+    </row>
+    <row r="803">
+      <c r="A803" t="str">
+        <v>How to Choose the SCSI Ribbon Cable? (Source: Bespokecable)</v>
+      </c>
+      <c r="B803" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C803" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D803" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E803" t="str">
+        <v>https://www.prunderground.com/how-to-choose-the-scsi-ribbon-cable-source-bespokecable/00389571/</v>
+      </c>
+      <c r="F803" t="str">
+        <v>How to Choose the SCSI Ribbon Cable? The Complete Internal SCSI Ribbon Cable Guide The post How to Choose the SCSI Ribbon Cable? (Source: Bespokecable) first appeared on</v>
+      </c>
+    </row>
+    <row r="804">
+      <c r="A804" t="str">
+        <v>U.S. Quartz Workers: Strong Safeguard Remedies Needed to Save 100,000 American Manufacturing Jobs</v>
+      </c>
+      <c r="B804" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C804" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D804" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E804" t="str">
+        <v>https://www.prnewswire.com/news-releases/us-quartz-workers-strong-safeguard-remedies-needed-to-save-100-000-american-manufacturing-jobs-302833444.html</v>
+      </c>
+      <c r="F804" t="str">
+        <v>WASHINGTON, July 23, 2026 /PRNewswire/ -- The Quartz Manufacturers Alliance for America (QMAA) released a powerful video featuring quartz manufacturing workers from across the country calling for free and fair trade policies to save 100,000 American jobs. QMAA, a coalition of leading...</v>
+      </c>
+    </row>
+    <row r="805">
+      <c r="A805" t="str">
+        <v>WellSaid Sets a New Industry Standard for AI Voiceover Pricing</v>
+      </c>
+      <c r="B805" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C805" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D805" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E805" t="str">
+        <v>https://www.prnewswire.com/news-releases/wellsaid-sets-a-new-industry-standard-for-ai-voiceover-pricing-302833434.html</v>
+      </c>
+      <c r="F805" t="str">
+        <v>WellSaid's new pricing is built around the creative process, so businesses can test and iterate realistic voiceovers for their use cases – without it affecting their bill. SEATTLE, July 23, 2026 /PRNewswire/ -- WellSaid, the AI voiceover platform for professional content creation, today...</v>
+      </c>
+    </row>
+    <row r="806">
+      <c r="A806" t="str">
+        <v>Fubo Launches The Athletic’s First CTV Sports Video Hub, Expanding Multi-Year Partnership</v>
+      </c>
+      <c r="B806" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C806" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D806" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E806" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/fubo-launches-athletic-first-ctv-143000031.html</v>
+      </c>
+      <c r="F806" t="str">
+        <v>NEW YORK, July 23, 2026--FuboTV Inc. (NYSE: FUBO) and The Athletic announced today the launch of The Athletic Video Hub on Fubo, bringing a robust selection of The Athletic’s trusted sports video content to Connected TV (CTV) for the first time. The proprietary video hub is an expansion of a previously announced multi-year partnership in which Fubo was named the official live TV streaming partner of The Athletic.</v>
+      </c>
+    </row>
+    <row r="807">
+      <c r="A807" t="str">
+        <v>GeForce NOW Sets Sail With ‘Path of Exile: Curse of the Allflame’ Joining the Cloud</v>
+      </c>
+      <c r="B807" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C807" t="str">
+        <v>mlpr-nvidia</v>
+      </c>
+      <c r="D807" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E807" t="str">
+        <v>https://blogs.nvidia.com/blog/geforce-now-thursday-path-of-exile-allflame/</v>
+      </c>
+      <c r="F807" t="str">
+        <v>Lock in and load up the cloud. GFN Thursday brings fresh updates and new adventures, all ready to play without waiting for downloads. Set sail in Path of Exile: Curse of the Allflame and charge in Battlefield 6 Season 4 both launching major content for members this week. Then revisit Capcom legends like Breath of […]</v>
+      </c>
+    </row>
+    <row r="808">
+      <c r="A808" t="str">
+        <v>AdPlayer.Pro Video Ad Tech Provider Reports Q2 2026 Results</v>
+      </c>
+      <c r="B808" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C808" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D808" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E808" t="str">
+        <v>https://www.prweb.com/releases/adplayerpro-video-ad-tech-provider-reports-q2-2026-results-302828460.html</v>
+      </c>
+      <c r="F808" t="str">
+        <v>AdPlayer.Pro reports key product updates and partnership milestones achieved in Q2 2026, along with plans for further development ahead. KYIV, Ukraine, July 23, 2026 /PRNewswire-PRWeb/ -- AdPlayer.Pro, a global provider of SaaS digital video advertising tech solutions, has released its Q2...</v>
+      </c>
+    </row>
+    <row r="809">
+      <c r="A809" t="str">
+        <v>NYSE Content Update: Fourth Annual AI x Bio Summit to Commence at the NYSE</v>
+      </c>
+      <c r="B809" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C809" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D809" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E809" t="str">
+        <v>https://www.prnewswire.com/news-releases/nyse-content-update-fourth-annual-ai-x-bio-summit-to-commence-at-the-nyse-302833323.html</v>
+      </c>
+      <c r="F809" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 23, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="810">
+      <c r="A810" t="str">
+        <v>Disney Celebrates the Power of Fandom with the Return of D23 FANtastic Prizes: The Ultimate Disney Sweepstakes</v>
+      </c>
+      <c r="B810" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C810" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D810" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E810" t="str">
+        <v>https://thewaltdisneycompany.com/news/d23-fantastic-prizes-sweepstakes-2026/</v>
+      </c>
+      <c r="F810" t="str">
+        <v>The post Disney Celebrates the Power of Fandom with the Return of D23 FANtastic Prizes: The Ultimate Disney Sweepstakes appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="811">
+      <c r="A811" t="str">
+        <v>TVP Claims Top Spot as the World Cup and the Opole Music Festival Drive June Viewership in Poland</v>
+      </c>
+      <c r="B811" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C811" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D811" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E811" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358070</v>
+      </c>
+      <c r="F811" t="str">
+        <v>Nielsen, a global leader in audience measurement, data, and media intelligence, has released its All Screens Video Landscape Report for June 2026. The All Screens Video Landscape Report tracks total household viewership (defined as a combination of total reach and time spent) in Poland across four screens: TVs, PCs/laptops, smartphones, and tablets. A New Leader Atop the Podium: The TVP Surge June delivered a major shakeup in the content distributor rankings as public broadcaster TVP jum... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358070</v>
+      </c>
+    </row>
+    <row r="812">
+      <c r="A812" t="str">
+        <v>PhotoShelter Launches Metadata Templates to Help Organizations Scale Content Operations Without Scaling Headcount</v>
+      </c>
+      <c r="B812" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C812" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D812" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E812" t="str">
+        <v>https://www.prweb.com/releases/photoshelter-launches-metadata-templates-to-help-organizations-scale-content-operations-without-scaling-headcount-302831710.html</v>
+      </c>
+      <c r="F812" t="str">
+        <v>New capability helps organizations standardize metadata, reduce manual workflows, and preserve existing tagging processes NEW YORK, July 23, 2026 /PRNewswire-PRWeb/ -- PhotoShelter, the leading digital asset management (DAM) platform for brands, today made it possible for enterprise teams...</v>
+      </c>
+    </row>
+    <row r="813">
+      <c r="A813" t="str">
+        <v>The Immersive Christmas Experience, ice!™, Expands to Eight Resorts with New Themes, Including Harry Potter™, Home Alone™ and Disney Tim Burton's The Nightmare Before Christmas™</v>
+      </c>
+      <c r="B813" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C813" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D813" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E813" t="str">
+        <v>https://www.prnewswire.com/news-releases/the-immersive-christmas-experience-ice-expands-to-eight-resorts-with-new-themes-including-harry-potter-home-alone-and-disney-tim-burtons-the-nightmare-before-christmas-302832862.html</v>
+      </c>
+      <c r="F813" t="str">
+        <v>The beloved attraction debuts at Gaylord Pacific and JW Marriott Phoenix Desert Ridge as Gaylord Hotels and select JW Marriott Resorts roll out the largest ice! lineup to date. BETHESDA, Md., July 23, 2026 /PRNewswire/ -- This holiday season, ice!™, the signature frozen Christmas...</v>
+      </c>
+    </row>
+    <row r="814">
+      <c r="A814" t="str">
+        <v>CFOs Face Pressure to Deploy AI Quickly While Managing Risk is a Top Challenge from Latest Deloitte Q2 2026 CFO Signals Survey</v>
+      </c>
+      <c r="B814" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C814" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D814" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E814" t="str">
+        <v>https://www.prnewswire.com/news-releases/cfos-face-pressure-to-deploy-ai-quickly-while-managing-risk-is-a-top-challenge-from-latest-deloitte-q2-2026-cfo-signals-survey-302832785.html</v>
+      </c>
+      <c r="F814" t="str">
+        <v>As AI becomes further embedded across organizations, CFOs cite cost transparency, litigation related to the use of protected or private content, and cybersecurity as key concerns NEW YORK, July 23, 2026 /PRNewswire/ -- Key takeaways 96% of finance chiefs say they are somewhat or very...</v>
+      </c>
+    </row>
+    <row r="815">
+      <c r="A815" t="str">
+        <v>IMAX Corporation Reports Second Quarter 2026 Results</v>
+      </c>
+      <c r="B815" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C815" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D815" t="str">
+        <v>Finance, SaaS, Media</v>
+      </c>
+      <c r="E815" t="str">
+        <v>https://finance.yahoo.com/markets/stocks/articles/imax-corporation-reports-second-quarter-113000702.html</v>
+      </c>
+      <c r="F815" t="str">
+        <v>NEW YORK, July 23, 2026--IMAX Corporation (NYSE: IMAX) today reported strong financial results for the second quarter of 2026, demonstrating the value of its unique global entertainment platform and broad content portfolio.</v>
+      </c>
+    </row>
+    <row r="816">
+      <c r="A816" t="str">
+        <v>LALAL.AI Launches Lynx: Its First AI Model Built Exclusively for Voice ...</v>
+      </c>
+      <c r="B816" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C816" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D816" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E816" t="str">
+        <v>https://pr-inside.com/lalal-ai-launches-lynx-its-first-ai-model-built-exclusively-for-voice-r5204129.htm</v>
+      </c>
+      <c r="F816" t="str">
+        <v>(PR-inside.com) A new purpose-built model isolates voice and removes everything else as noise: background music, street noise, and acoustic interference from voice recordings, giving video editors and content creators a second chance on location audio they would have cut. ZUG, CH / ACCESS Newswire / July 23, 2026 / LALAL.AI , an AI-powered audio processing platform used by millions of musicians, audio engineers, video producers, journalists, podcasters, and localization teams worldwide, today announced the release of Lynx, its first neural network designed from the ground up exclusively for voice isolation and noise removal. Lynx is trained to separate speech from everything else: background ..</v>
+      </c>
+    </row>
+    <row r="817">
+      <c r="A817" t="str">
+        <v>LALAL.AI Launches Lynx: Its First AI Model Built Exclusively for Voice Isolation &amp; Noise Removal</v>
+      </c>
+      <c r="B817" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C817" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D817" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E817" t="str">
+        <v>https://www.newswire.com/news/lalal-ai-launches-lynx-its-first-ai-model-built-exclusively-for-voice-isolation</v>
+      </c>
+      <c r="F817" t="str">
+        <v>A new purpose-built model isolates voice and removes everything else as noise: background music, street noise, and acoustic interference from voice recordings, giving video editors and content creators a second chance on location audio they would have cut.</v>
+      </c>
+    </row>
+    <row r="818">
+      <c r="A818" t="str">
+        <v>SinoGuide App Launches to Simplify Life in China for Foreign Nationals</v>
+      </c>
+      <c r="B818" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C818" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D818" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E818" t="str">
+        <v>https://www.newsfilecorp.com/release/306230/SinoGuide-App-Launches-to-Simplify-Life-in-China-for-Foreign-Nationals</v>
+      </c>
+      <c r="F818" t="str">
+        <v>Beijing, China--(Newsfile Corp. - July 23, 2026) - The SinoGuide App, a one-stop digital service platform for foreign nationals coming to or living in China, has officially launched, providing easier access to essential services, authoritative information and practical resources for work, study, travel and everyday life.Cannot view this video?  Visit:https://www.youtube.com/watch?v=vyQBsficRoUSinoGuide App Launches to Simplify Life in China for Foreign NationalsTo view an enhanced version of...</v>
+      </c>
+    </row>
+    <row r="819">
+      <c r="A819" t="str">
+        <v>Introducing selfie for sign-in: a new, easy way to access your Google Account</v>
+      </c>
+      <c r="B819" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C819" t="str">
+        <v>mlpr-google</v>
+      </c>
+      <c r="D819" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E819" t="str">
+        <v>https://blog.google/innovation-and-ai/technology/safety-security/selfie-video-sign-in/</v>
+      </c>
+      <c r="F819" t="str">
+        <v>Selfie video gives you more options if you’re ever locked out or don’t have access to your usual phone or computer.</v>
+      </c>
+    </row>
+    <row r="820">
+      <c r="A820" t="str">
+        <v>Fresenius establishes venture fund of more than €200 million to drive healthcare innovation</v>
+      </c>
+      <c r="B820" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C820" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D820" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E820" t="str">
+        <v>https://www.prnewswire.com/news-releases/fresenius-establishes-venture-fund-of-more-than-200-million-to-drive-healthcare-innovation-302833182.html</v>
+      </c>
+      <c r="F820" t="str">
+        <v>BAD HOMBURG, Germany, July 23, 2026 /PRNewswire/ -- The issuer is solely responsible for the content of this announcement. Fresenius is further expanding its access to innovation networks through its own corporate venture capital fund. Fresenius Ventures invests in founders, technologies,...</v>
+      </c>
+    </row>
+    <row r="821">
+      <c r="A821" t="str">
+        <v>K25.ai Secures Series A Investment with Strategic Support from Amber Group, Valuation Doubles to US$200 Million</v>
+      </c>
+      <c r="B821" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C821" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D821" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E821" t="str">
+        <v>https://www.prnewswire.com/news-releases/k25ai-secures-series-a-investment-with-strategic-support-from-amber-group-valuation-doubles-to-us200-million-302833151.html</v>
+      </c>
+      <c r="F821" t="str">
+        <v>Series A follows K25.ai's oversubscribed Pre-A round and accelerates its vision to make prediction markets native to live digital content SINGAPORE, July 23, 2026 /PRNewswire/ -- K25.ai, the AI-native prediction market transforming livestreams into real-time interactive markets, today...</v>
+      </c>
+    </row>
+    <row r="822">
+      <c r="A822" t="str">
+        <v>InterDigital awarded another injunction against Disney by Pan-European Court</v>
+      </c>
+      <c r="B822" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C822" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D822" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E822" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/23/3331910/24691/en/InterDigital-awarded-another-injunction-against-Disney-by-Pan-European-Court.html</v>
+      </c>
+      <c r="F822" t="str">
+        <v>WILMINGTON, Del., July 23, 2026 (GLOBE NEWSWIRE) -- InterDigital, Inc. (Nasdaq: IDCC), a wireless, video and AI technology research and development company, today announced that it has been awarded another injunction against Disney by the Unified Patent Court (UPC). The UPC is a pan-European patent court which issues decisions that apply across multiple countries in the European Union (EU).</v>
+      </c>
+    </row>
+    <row r="823">
+      <c r="A823" t="str">
+        <v>Live Streaming Market Competitive Landscape Analysis</v>
+      </c>
+      <c r="B823" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C823" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D823" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E823" t="str">
+        <v>https://express-press-release.net/news/2026/07/23/1763662</v>
+      </c>
+      <c r="F823" t="str">
+        <v>The global Live Streaming Market was valued at USD 87.5 billion in 2023 and is projected to grow from USD 137.1 billion in 2026 to USD 345.1 [read full press release...]</v>
+      </c>
+    </row>
+    <row r="824">
+      <c r="A824" t="str">
+        <v>SinoGuide App Launches to Provide One-Stop Digital Services for Foreign Nationals in China</v>
+      </c>
+      <c r="B824" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C824" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D824" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E824" t="str">
+        <v>https://www.newsfilecorp.com/release/306208/SinoGuide-App-Launches-to-Provide-OneStop-Digital-Services-for-Foreign-Nationals-in-China</v>
+      </c>
+      <c r="F824" t="str">
+        <v>Beijing, China--(Newsfile Corp. - July 22, 2026) - The SinoGuide App, a one-stop digital service platform designed for foreign nationals coming to or living in China, has officially launched. The app integrates essential services, official information and practical resources into a single platform, making it easier for international users to access digital services and navigate daily life in China.Cannot view this video?  Visit:https://www.youtube.com/watch?v=SKwMuWjmbEISinoGuide App Launches to...</v>
+      </c>
+    </row>
+    <row r="825" xml:space="preserve">
+      <c r="A825" t="str">
+        <v>Austral Gold Announces Updated Guanaco Technical Report</v>
+      </c>
+      <c r="B825" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C825" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D825" t="str">
+        <v>SaaS, Energy, Media</v>
+      </c>
+      <c r="E825" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/108654/</v>
+      </c>
+      <c r="F825" t="str" xml:space="preserve">
+        <v xml:space="preserve">HIGHLIGHTS
+14-year mine life and US$192.1 million after-tax NPV (10% discount rate): New NI 43-101 Technical Report, prepared by the Company's Qualified Persons, establishing a life-of-mine plan for Guanaco (Chile) from January 2026 to February 2040, built on existing mining and processing infrastructure.
+Mineral Reserves: Proven and Probable Mineral Reserves of 18.1 Mt grading 0.84 g/t Au and 5.43 g/t Ag, containing approximately 352 Koz Au and 1.493 Moz Ag (estimated at US$2,200/oz Au and US$25/oz Ag).
+Measured &amp; Indicated Resources: 17.0 Mt grading 0.94 g/t Au and 6.11 g/t Ag containing approximately 511 Koz Au and 3.269 Moz Ag (estimated at US$2,500/oz Au and US$27.5/oz Ag).
+Inferred Resources: 2.0 Mt grading 1.17 g/t Au and 7.14 g/t Ag, containing approximately 77 Koz Au and 466 Koz Ag.
+Metallurgical recoveries: Average Life of Mine (LOM) recovery of 72% for gold and 47% for silver. The LOM average is materially influenced by heap-reprocessing material; higher-grade feed achieves higher recoveries.
+Metal prices (economic analysis): LOM average prices of US$3,135/oz gold and US$42/oz silver, used in the discounted cash-flow (DCF) model and based on the median of independent third-party consensus forecasts. Mineral Resources and Mineral Reserves are estimated at the lower prices noted above.
+Costs &amp; Capital: All-in Sustaining Cost (AISC) of US$2,114/oz AuEq and Operating Cost (C1) of US$1,978/oz AuEq. LOM capital expenditure of US$13.9 million (US$2.2 million sustaining, US$11.7 million closure and reclamation).
+*See tables below for assumptions used in the estimates
+**Only Measured and Indicated mineral resources are used in calculating the NPV
+Sydney, Australia--(ACN Newswire - July 22, 2026) - Austral Gold Limited (ASX: AGD) (TSXV: AGLD) (OTCQB: AGLDF) ("Austral" or the "Company"), an established gold producer with two 100% operating mine complexes in Argentina and Chile, is pleased to announce an updated Mineral Reserve and Mineral Resource estimate and a new life-of-mine plan for its Guanaco Mine in the Antofagasta Region of Chile, reported in accordance with Canadian National Instrument 43-101 (CIM Definition Standards), as set out in a new Technical Report entitled "Technical Report on the Guanaco Mine, Antofagasta Region, Chile" with an effective date as of May 31, 2026 and a signature date as of July 21, 2026 (the "2026 Technical Report"). The Mineral Resources and Ore Reserves disclosed in this announcement are also reported in accordance with the JORC Code (2012 Edition) and ASX Listing Rules. The new Technical Report updates and supersedes the Company's 2022 Technical Report announced on 29 March 2022.
+Chief Executive Officer of Austral Gold, Stabro Kasaneva, commented, "We believe the significance of this Technical Report extends well beyond the updated Mineral Reserve. It supports the view that Guanaco can sustain a multi-year mining operation with an approximate mine plan of 14 years, built on existing infrastructure, a disciplined capital program, and a consistent production profile. What differentiates Austral Gold as a junior producer is that it can extend mine life while leveraging existing, permitted processing facilities and established operating infrastructure, although part of the expanded mine plan remains subject to outstanding permits. We anticipate this positions Austral Gold with a strong platform to generate sustainable value in the future from both Guanaco in Chile and Casposo in Argentina.
+"We believe that one of Guanaco's key competitive advantages is that this approach reduces execution risk and capital intensity compared with a greenfield development, allowing the Company to focus capital on value-generating mining activities rather than on major infrastructure projects."
+The 2026 Technical Report has been filed concurrently with this announcement on the ASX (www.asx.com) and SEDAR+ (www.sedarplus.ca).
+The Mineral Resources and Ore Reserves disclosed in this announcement are reported in accordance with the JORC Code (2012 Edition) and ASX Listing Rules.
+Updated Geological Interpretation and Mineral Resource Basis
+The Guanaco Mine comprises the following deposits: Dumbo, Defensa, Perseverancia, Quillota, Inesperada, and three legacy heap-leach pads (Heaps 1, 2, and 3) located on site.
+The 2026 Technical Report follows a detailed review of the existing data for the Guanaco Mine and a new geological modelling of the deposits, characterising them by their geological features and grade distribution. This work established a robust geological basis for defining the remaining in-situ Mineral Resources. The Mineral Resource estimate is supported by dense 25 × 25 m drill spacing, which defines Indicated Mineral Resources with a reasonable level of geological confidence, consistent with industry best practices and with the requirement for reasonable prospects for eventual economic extraction (RPEEE). Using this Mineral Resource base as the starting point, Mineral Reserves were estimated by applying metal prices, operating and capital costs, and mining and metallurgical parameters that have all been updated since the 2022 Technical Report.
+Economic Analysis and Life-of-Mine Plan
+The 2026 Technical Report presents an updated life-of-mine plan and cash-flow model for Guanaco Mine based on Mineral Reserves. Inferred Mineral Resources have been excluded from economic analysis.
+In determining the Mineral Reserves, the Qualified Persons have considered and applied the relevant modifying factors, including mining, metallurgical, processing, infrastructure, economic, marketing, legal, environmental, social and governmental considerations.
+The key outputs are summarised below.
+MetricResult
+After-tax NPV (10.0% discount rate)US$192.1 M
+Undiscounted pre-tax free cash flowUS$379.4 M
+Undiscounted post-tax free cash flowUS$281.6 M
+All-in Sustaining Cost (AISC)US$2,114 / oz AuEq
+Average operating cost (C1)US$1,978 / oz AuEq
+Average operating cost (per tonne)US$41 / t processed
+Total Processed Ore (Mt)18.1
+Mine life~14 years
+Avg. annual recovered gold24,838 oz
+Avg. annual recovered silver105,262 oz
+LOM capital expenditureUS$13.9 M
+- Sustaining capitalUS$2.2 M
+- Closure &amp; reclamationUS$11.7 M
+Avg. metallurgical recovery - gold72%
+Avg. metallurgical recovery - silver47%
+Gold price assumption (LOM avg.)US$3,135 / oz
+Silver price assumption (LOM avg.)US$42 / oz
+Metal Price Assumptions: The life-of-mine economic model applies gold and silver prices based on the median of third-party consensus forecasts obtained from an internationally recognised market data provider. Over the mine life, gold prices range from a maximum of US$4,500/oz to a long-term minimum of US$2,500/oz, and silver prices from a maximum of US$70/oz to a long-term minimum of US$30/oz, equivalent to life-of-mine average prices of approximately US$3,135/oz gold and US$42/oz silver. These planning prices are used solely in the cash-flow model and differ from the lower prices used to estimate Mineral Reserves (US$2,200/oz gold and US$25/oz silver) and Mineral Resources (US$2,500/oz gold and US$27.5/oz silver).
+Environmental, Permitting and Other Risk Factors: Other than the permitting matter described below, the Company is not aware of any known environmental, permitting, legal, title, taxation, socio-economic, marketing, political, or other factors that could materially affect the Mineral Resource or Mineral Reserve estimates or the potential development of the Guanaco project.
+Completion of the Environmental Impact Declaration (Declaración de Impacto Ambiental, or "DIA") and associated sectoral permits for the Inesperada and Dumbo areas remains outstanding, with approval currently targeted for Q4 2026 / Q1 2027. Ore from these areas is included in the Proven and Probable Mineral Reserve and in the ~14-year life-of-mine production target: together they account for approximately 5.9 Mt, or about 32% of Reserve tonnes, some 185,000 recoverable ounces of gold (~53% of Reserve gold) and 823,000 recoverable ounces of silver (~55% of Reserve silver). Accordingly, a substantial portion of the Mineral Reserve and of forecast production is contingent on receipt of the DIA and associated permits. The Competent Person / Qualified Person considers there to be a reasonable basis to expect that the required approvals will be obtained; however, there is no certainty that they will be granted within the anticipated timeframe, or at all, and any delay or refusal could materially affect the production schedule and project economics.
+Comparison with the 2022 Technical Report
+The 2026 Technical Report updates and supersedes the Company's 2022 Technical Report (prepared by SLR and announced on 29 March 2022, effective date 31 December 2021), which covered the broader Guanaco-Amancaya Operation, including the Amancaya underground mine (since depleted). On this basis, the 2026 Technical Report reports an after-tax NPV of US$192.1 million (10% discount rate), compared with US$77 million (6.89%) in the 2022 study, and a life-of-mine of approximately 14 years (Jan 2026-Feb 2040), compared with approximately 12 years (2022-2033). The two studies differ in scope, effective date, metal-price assumptions, discount rate and mining method and, given intervening mining and depletion, together with a comprehensive re-modelling of the Guanaco deposits, are not directly comparable on a like-for-like basis.
+The 2026 mine plan is based entirely on open-pit extraction (the Dumbo, Defensa, Perseverancia, Quillota and Inesperada pits, scheduled from mid-2028 to 2040) together with the reprocessing of the existing heap-leach pads (2026 to mid-2032). No underground mining is included in the 2026 Mineral Reserve or economic analysis.
+The updated Technical Report establishes Guanaco as a long-life gold and silver operation which supports a multi-year cash flow from existing infrastructure while maintaining significant exploration upside across the district.
+Guanaco Processing Facility
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/690/306181_ebf56089d4711b8a_002full.jpg
+Mineral Resources Statement as of November 30, 2025 
+Austral Gold Limited - Guanaco Mine 
+ CategoryMassGradeOunces ContainedOunces Recoverable
+ (000' t)(g/t Au)(g/t Ag)(g/t AuEq)(g/t Cu)(000's oz Au)(000's oz Ag)(000's oz AuEq)(000's oz Au)(000's oz Ag)(000's oz AuEq)
+Open-Pit           
+Measured187.9311.748.08197575444
+Indicated8,9411.128.581.229353222,4663502851,386300
+M&amp;I8,9581.148.591.239343272,4733542891,390304
+Inferred2,0331.177.141.2532577466826826271
+Heaps           
+Measured-----------
+Indicated8,0620.713.090.741,627184796193136317139
+M&amp;I8,0620.713.090.741,627184796193136317139
+Inferred-----------
+Total           
+Measured187.9311.748.08394575444
+Indicated17,0030.936.101.001,2485063,2625424201,703439
+M&amp;I17,0210.946.111.011,2475113,2695474251,707443
+Inferred2,0331.177.141.2565977466826826271
+Notes:
+Effective date November 30, 2025. 
+Mineral Resources are inclusive of those Mineral Resources modified to produce the Mineral Reserves.
+Stationary domains were modelled based on lithological, alteration and structural continuity. 
+Mineral Resources were classified and reported in accordance with CIM Definition Standards and NI 43-101 requirements. 
+Measured Resources were defined using a 3.5 m x 20 m channel grid in both strike and dip directions for ore mineralization.
+Indicated Resources were defined using a 25 m x 25 m drill grid in both strike and dip directions for ore mineralization.
+Heaps 1 and 2 were defined using a 50 m x 50 m drill grid in both major and semi-major directions; the minor direction. corresponds to the vertical extension of every single sonic drill hole that was sampled at 1 m length, and Heap 3 resources were defined based on operational history and sampling data.
+Variable cut-off grades were applied by sector, based on spatial location and physical characteristics of the mineralized material: Dumbo: HL=0.38 g/t AuEq and AL=0.62 g/t AuEq | Defensa: HL=0.355 g/t AuEq and AL=0.6 g/t AuEq 
+Perseverancia: HL=0.38 g/t AuEq and AL=0.62 g/t AuEq | Quillota: HL=0.36 g/t AuEq and AL=0.6 g/t AuEq | Los Nanos: HL=0.39 g/t AuEq and AL=0.62 g/t AuEq | Inesperada: HL=0.41 g/t AuEq and AL=0.64 g/t AuEq | Heap 1: HL=0.37 g/t AuEq and AL=0.64 g/t AuEq | Heap 2: HL=0.34 g/t AuEq and AL=0.6 g/t AuEq | Heap 3: HL=0.439 g/t AuEq and AL=0.6 g/t AuEq
+The following bulk densities were applied for tonnage calculations: Open Pits: 2.5 t/m3, Heap 1: 1.765 t/m3, Heap 2: 1.62 t/m3, Heap 3: 1.703 t/m3
+Mineral Resources were constrained by open-pit optimization, using metal prices of US$2,500 /oz for gold and US$27.5 /oz for silver.
+AuEq = (g/t) Au + (g/t) Ag / 90.91 [recovery factor 90.91 = US$2,500 /oz for gold / US$27.5 /oz for silver]
+Ounces contained were not applied to metallurgical recoveries.
+Ounces recoverable were applied to metallurgical recoveries by deposits. 
+Metallurgical recovery rates were applied by deposit, based on historical and test data. Open Pits: HL: 70% Au and 40% Ag - AL: 91.5% Au and 60% Ag. Heap 1: HL: 54% Au and 30% Ag - AL: 80% Au and 50% Ag. Heap 2: HL: 60% Au and 30% Ag - AL: 85% Au and 50% Ag. Heap 3: HL: 46% Au and 30% Ag - AL: 85% Au and 50% Ag
+Totals may not sum exactly due to rounding.
+Mineral Resources that are not Mineral Reserves do not have demonstrated economic viability.
+Summary of Mineral Reserves as of May 29, 2026 
+Heap Leach + Agitation
+Austral Gold Limited - Guanaco Mine (as at May 29, 2026)
+CategoryTonnesGradeMetallurgical RecoveryOunces
+(000 t)(g/t Au)(g/t Ag)(% Au)(% Ag)(000 oz Au)(000 oz Ag)
+TOTAL OPEN PIT
+Proven-------
+Probable8,1561.138.3888.256.32621,236
+Subtotal8,1561.138.3888.256.32621,236
+TOTAL HEAP
+Proven-------
+Probable9,9830.603.0152.935.990257
+Subtotal9,9830.603.0152.935.990257
+TOTAL MINERAL RESERVES18,1390.845.4371.947.23521,493
+Notes: 
+1) Mineral Reserves were estimated using a gold price of US$2,200/oz and a silver price of US$25/oz.
+2) Variable cut-off grades were applied by sector, based on spatial location and physical characteristics of the mineralized material:
+ Dumbo: 0.44 g/t AuEq,
+ Defensa: 0.40 g/t AuEq,
+ Perseverancia: 0.44 g/t AuEq,
+ Quillota: 0.41 g/t AuEq,
+ Inesperada: 0.46 g/t AuEq, 
+ In Heaps 1, 2 and 3, no cut-off grade was used since the average grade of each deposit is considered.
+3) The following bulk densities were applied for tonnage calculations:
+ In-situ mine material: 2.5 t/m3 
+ In Heaps 1, 2 and 3, the values considered were 1.77 t/m3, 1.62 t/m3 and 1.70 t/m3, respectively
+4) Totals may not sum exactly due to rounding.
+Mineral Reserves Statement as of May 29, 2026
+Austral Gold Limited - Guanaco Mine 
+CategoryTonnesGradeMetallurgical RecoveryOunces 
+ (000 t)(g/t Au)(g/t Ag)(% Au)(%Ag)(000 oz Au)(000 oz Ag)
+Dumbo -Phase 1 
+Proven-------
+Probable4,0991.195.3587.2754.78137386
+Prov + Prob 4,0991.195.3587.2754.78137386
+Defensa-Phase 1 --  --
+Proven-------
+Probable1,0420.9011.0487.4755.4826205
+Prov + Prob1,0420.9011.0487.4755.4826205
+Perseverancia- -Phase 1 --  --
+Proven-------
+Probable8671.5010.0289.9357.0238159
+Prov + Prob8671.5010.0289.9357.0238159
+Perseverancia- -Phase 2 --  --
+Proven-------
+Probable1541.1711.3489.5858.02533
+Prov + Prob1541.1711.3489.5858.02533
+Perseverancia- -Phase 3 --  --
+Proven-------
+Probable1161.375.2688.7453.51510
+Prov + Prob1161.375.2688.7453.51510
+Quillota--Phase 1 --  --
+Proven-------
+Probable951.073.6087.9652.1736
+Prov + Prob951.073.6087.9652.1736
+Inesperada--Phase 1 --  --
+Proven-------
+Probable1,7830.9413.2389.6557.6348437
+Prov + Prob1,7830.9413.2389.6557.6348437
+Total Open Pit --  --
+Proven-------
+Probable8,1561.138.3888.256.32621,236
+Prov + Prob8,1561.138.3888.256.32621,236
+Heap 1       
+Proven-------
+Probable4,1830.512.7652.030.036111
+Prov + Prob4,1830.512.7652.030.036111
+Heap 2       
+Proven-------
+Probable2,6210.612.8136.3820.691949
+Prov + Prob2,6210.612.8136.3820.691949
+Heap 3       
+Proven-------
+Probable3,1790.713.5149.0926.823696
+Prov + Prob2,6210.612.8136.3820.693696
+All Reserves --  --
+Proven-------
+Probable18,1390.845.4371.947.23521,493
+Prov + Prob 18,1390.845.4371.947.23521,493
+Notes:
+1) Mineral Reserves were estimated using a gold price of US$2,200/oz and a silver price of US$25/oz.
+2) Variable cut-off grades were applied by sector, based on spatial location and physical characteristics of the mineralized material:
+ Dumbo: 0.44 g/t AuEq,
+ Defensa: 0.40 g/t AuEq,
+ Perseverancia: 0.44 g/t AuEq,
+ Quillota: 0.41 g/t AuEq,
+ Inesperada: 0.46 g/t AuEq, 
+ In Heaps 1, 2 and 3, no cut-off grade was used since the average grade of each deposit is considered.
+3) The following bulk densities were applied for tonnage calculations:
+ In-situ mine material: 2.5 t/m3 
+ In Heaps 1, 2 and 3, the values considered were 1.77 t/m3, 1.62 t/m3 and 1.70 t/m3, respectively
+4) Totals may not sum exactly due to rounding.
+Technical Content and Qualified Persons 
+The 2026 Technical Report filed concurrently in this announcement was prepared under the supervision of the following persons, each a non-Independent "Qualified Person" as defined by NI 43-101:
+Marcos Valencia, FAusIMM and Registered Member of the ChMC, Principal Geoscientist of the Company;
+Guillermo Valdés, Registered Member of the Ch.M.C, Mining Engineer and Technical Services Manager of the Company; and
+Francisco Pavez, Registered Member of the Ch.M.C, Metallurgical Civil Engineer and Manager of Metallurgical Processes of the Company,
+(collectively, the "Qualified Persons").
+The scientific and technical information contained in this announcement has been extracted from the 2026 Technical Report and has been reviewed and approved by the above Qualified Persons.
+The 2026 Technical Report supporting the updated Mineral Reserve and Mineral Resource estimates for the Guanaco Operation, prepared in accordance with NI 43-101, has been filed concurrently with this announcement on the ASX and on SEDAR+ (www.sedarplus.ca).
+Competent Person's Statement 
+For the purposes of Listing Rule 5.22, the Company confirms that the updated Mineral Reserve and Mineral Resource estimates were based on work reviewed or compiled by the Marcos Valencia, Guillermo Valdés and Francisco Pavez, each a non-independent "Qualified Person" as defined by NI 43-101 and a "Competent Person" as defined in the JORC (2012) Code, either as a Member of the Australian Institute of Geoscientists, or members in good standing of Recognised Professional Organisations in Canada and the United States.
+Each Competent Person is an employee of the Company.
+Each Competent Person consents to the inclusion in this announcement of the matters based on his information in the form and context in which it appears.
+Each Competent Person has sufficient experience which is relevant to the style of mineralisation and types of deposits under consideration and to the activities undertaken to qualify as a Competent Person as defined in the JORC (2012) Code.
+Data Verification
+All information contained in this announcement is derived from and supported by the 2026 Technical Report. The scientific and technical information included in the 2026 Technical Report, which forms the basis of this news release disclosure, was reviewed by the Qualified Persons who determined that the disclosure is consistent with the guidelines CIM guidelines and complies with the requirements of NI 43-101 for public disclosure.
+The data verification was carried out by taking the original information, comparing it with what was reported in the 2022 technical report, and also reviewing the procedures that Austral applied during its drilling and quality assurance activities.
+All information captured and processing procedures and protocols have been developed to detect deviations in the early stages of the process and to apply corrective measures for mitigation and to minimize the source of risk of failures in the information generated and declared as public.
+A site visit was undertaken by each of the Qualified Persons. However, it was not possible to oversee the drilling procedures and processes for data collection. Each of the Qualified Persons reviewed the protocols and procedures and determined that are in line with industry standards.
+Analytical laboratories for the project have not been inspected at this stage. A thorough Quality Assurance and Quality Control ("QA/QC") program adhering to internationally accepted standards were completed for Austral drilling over the past phases. Each of the Qualified Persons is satisfied with the methods employed for internal data validation and for the purpose of the mineral resource estimate.
+Each of the Qualified Persons considers that the sample preparation, security, and analytical procedures adopted for the resource drilling provide an adequate basis for the current mineral resource estimate and that the QAQC program and procedures developed by the Austral geology team and reviewed by each of the Qualified Persons are adequate. The data contained in the drill hole database were generated and collected according to the industrial standards and Austral applied proper programs to keep the security of the data developed by the Austral geology team and reviewed by each of the Qualified Persons.
+Further Information
+For the purposes of listing Rule 5.9.1, the Company wishes to provide a summary of the material assumptions and outcomes of the Technical Report that was used to upgrade the mineral resources to ore reserves. This information is to be read together with the JORC (2012) Code Table 1 Report.
+Ore Reserve Basis
+The Ore Reserve estimate has been derived from the Guanaco Mineral Resource Estimate dated 30 November 2025. Only Measured and Indicated Mineral Resources were considered for conversion to Ore Reserves. Measured Resources were converted to Proven Ore Reserves and Indicated Resources were converted to Probable Ore Reserves. Inferred Mineral Resources were excluded from the Ore Reserve estimate, mine schedule and economic analysis.
+Geology and Mineralisation
+Guanaco and Inesperada comprise high-sulphidation epithermal gold-silver deposits located in the Antofagasta Region of northern Chile. Mineralisation is hosted within structurally controlled silica-rich ledge systems associated with advanced argillic alteration and is concentrated within ENE- to E-W-trending structural corridors.
+Sampling, Drilling and Data Quality
+The Mineral Resource and Ore Reserve estimates are supported by extensive drilling and sampling completed since 2004, comprising:
+697 reverse circulation drill holes for 108,243 m;
+145 diamond drill holes for 24,206 m; and
+14 combined RC/DDH drill holes for 6,451 m.
+Resource estimation is supported by drilling, underground channel sampling and comprehensive QAQC procedures including certified reference materials, blanks, field duplicates, laboratory duplicates and coarse duplicates. Independent reviews by AMEC, SLR and RPA reported no material issues affecting the reliability of the sampling, assay database or geological interpretation.
+Mineral Resource Estimation
+Mineral Resources were estimated using Ordinary Kriging within geological domains interpreted from drilling, underground development and detailed geological mapping. Resource classification was based primarily on geological continuity, data quality and drill spacing, with Indicated Resources generally requiring a drill spacing of approximately 25 m x 25 m.
+Resources are constrained within conceptual open pit shells demonstrating reasonable prospects for eventual economic extraction using operating and processing assumptions consistent with the existing Guanaco operation.
+Mining Factors
+The Ore Reserve is based on conventional truck-and-excavator open pit mining and the reprocessing of existing heap leach pads.
+Key mining assumptions include:
+15 m bench heights;
+10% mining dilution;
+90% mining recovery;
+open pit optimisation using sector-specific economic and operating parameters; and
+contract mining with mobile equipment supplied by the mining contractor.
+The Ore Reserve is supported by pit designs and mine schedules developed from detailed engineering studies and economic evaluation.
+Metallurgical Factors
+The Ore Reserve assumes treatment through the existing Guanaco processing facilities, comprising:
+heap leach processing with CIC-ADR/Merrill-Crowe recovery; and
+agitation leach processing with milling, CCD and Merrill-Crowe recovery.
+These are established commercial-scale operating circuits with substantial operating history. Average life-of-mine recoveries are forecast at approximately:
+72% gold; and
+47% silver.
+Cut-off Grades
+Reserve cut-off grades were derived using sector-specific operating costs and metal price assumptions. Cut-off grades range from:
+0.40 g/t to 0.46 g/t AuEq for Heap Leach material; and
+0.68 g/t to 0.72 g/t AuEq for Agitation Leach material.
+No cut-off grade has been applied to Heap Leach Pads 1, 2 and 3, as the entire inventory is scheduled for reprocessing.
+Infrastructure
+The Ore Reserve benefits from substantial existing infrastructure, including:
+operating heap leach and agitation leach processing plants;
+camp and site accommodation;
+grid power connection with backup generation;
+water supply supported by existing water rights; and
+established road access from Antofagasta and Taltal.
+Environmental and Permitting
+The operation currently holds the permits required for existing operations. The Ore Reserve incorporates future mining at Inesperada and portions of Dumbo that are subject to completion of environmental approval processes, including the submission and approval of an Environmental Impact Declaration (DIA) and associated sectoral permits. Approval is currently targeted for Q4 2026/Q1 2027.
+Environmental studies indicate low acid rock drainage potential, and tailings disposal is based on the existing filtered dry-stack tailings storage facility. Expansion of the tailings facility will be required during the mine life.
+Economic Assumptions
+The Ore Reserve is supported by a life-of-mine economic model using:
+metal prices as set out under Metal Price Assumptions above;
+a 10% discount rate; and
+a 27% Chilean corporate tax rate.
+The study generated an after-tax NPV (10%) of approximately US$192.1 million and demonstrates positive economic returns over the planned mine life.
+Classification and Confidence
+The Competent Persons consider that the Ore Reserve appropriately reflects the level of confidence in the underlying Measured and Indicated Mineral Resources, mining assumptions, metallurgical performance and economic evaluation. No Ore Reserves have been derived from Inferred Mineral Resources.
+About Austral Gold
+Austral Gold is a gold and silver mining producer building a portfolio of quality assets in the Americas based on three strategic pillars: production, exploration and equity investments. Austral continues to lay the foundation for its growth strategy by advancing its attractive portfolio of producing and exploration assets. For more information, please visit the Company's website at www.australgold.com.
+Neither TSX Venture Exchange nor its Regulation Services Provider (as that term is defined in the policies of the TSX Venture Exchange) accepts responsibility for the adequacy or accuracy of this release.
+Release approved by the Company's Chief Executive Officer of Austral Gold, Stabro Kasaneva.
+For additional information, please contact:
+David HwangJose Bordogna, CFA
+Joint Company SecretaryChief Financial Officer and Joint Company Secretary
+Austral Gold LimitedAustral Gold Limited
+david@confidantpartners.comjose.bordogna@australgold.com
++61 433 292 290+61 466 892 307
+Forward-Looking Statements
+Statements in this news release that are not historical facts are forward-looking statements. Forward-looking statements are statements that are not historical, and consist primarily of projections and statements regarding future plans, expectations and developments. Words such as "expects", "intends", "plans", "may", "could", "potential", "should", "anticipates", "likely", "believes" and words of similar expressions are intended to identify forward-looking statements. The forward-looking statement in this news release include, but are not limited to, all projections with respect to the Guanaco Mine including Mineral Reserve and Mineral Resource estimates, all projected and future economic statements with respect to the Guanaco Mine, all projections related to future project advancement, including to production, expected production levels, operational performance, costs, expenses, taxes, financial outcomes and strategic growth, belief that the Company is in a strong position to generate sustainable value, statements that the Company may realize on its opportunities resulting from leveraging existing processing facilities and established operating infrastructure, the belief that such advantages may reduce execution risk and capital expenditures, and the timely receipt of the DIA and associated permits.
+All of these forward-looking statements are subject to a variety of known and unknown risks, uncertainties and other factors that could cause actual events or results to differ from those expressed or implied, including, without limitation, uncertainty of exploration programs, development plans and cost estimates, commodity price fluctuations, political or economic instability and regulatory changes, macro economic fluctuations, currency fluctuations, the state of the capital markets, uncertainty in the measurement of mineral resources and reserves, timely receipt of the DIA and all permits and approvals, and other risks and hazards related to the exploitation and development of mineral properties, as well as the availability of capital. You are cautioned that the foregoing list is not exhaustive of all factors and assumptions which may have been used. Austral cannot assure you that actual events, performance or results will be consistent with these forward-looking statements, and management's assumptions may prove to be incorrect. Austral's forward-looking statements reflect current expectations regarding future events and operating performance and speak only as of the date hereof and Austral does not assume any obligation to update forward-looking statements if circumstances or management's beliefs, expectations or opinions should change other than as required by applicable law. For the reasons set forth above, you should not place undue reliance on forward-looking statements.
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/306181
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="826">
+      <c r="A826" t="str">
+        <v>Video: USF Athletics and Tampa General Hospital Unveil New Football Uniforms Featuring Tampa General Hospital Patch</v>
+      </c>
+      <c r="B826" t="str">
+        <v>2026-07-23</v>
+      </c>
+      <c r="C826" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D826" t="str">
+        <v>Healthcare, Media, Education</v>
+      </c>
+      <c r="E826" t="str">
+        <v>https://www.prnewswire.com/news-releases/video-usf-athletics-and-tampa-general-hospital-unveil-new-football-uniforms-featuring-tampa-general-hospital-patch-302832747.html</v>
+      </c>
+      <c r="F826" t="str">
+        <v>The reveal marks the debut of a landmark partnership establishing Tampa General as the first jersey patch sponsor in Florida collegiate athletics history. TAMPA, Fla., July 22, 2026 /PRNewswire/ -- Tampa General Hospital(TGH) and the University of South Florida Athletics today unveiled...</v>
+      </c>
+    </row>
+    <row r="827">
+      <c r="A827" t="str">
+        <v>EMIRATES ADDS LIKE NASTYA TO ITS AWARD-WINNING ICE INFLIGHT ENTERTAINMENT SYSTEM</v>
+      </c>
+      <c r="B827" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C827" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D827" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E827" t="str">
+        <v>https://www.prnewswire.com/news-releases/emirates-adds-like-nastya-to-its-award-winning-ice-inflight-entertainment-system-302832658.html</v>
+      </c>
+      <c r="F827" t="str">
+        <v>Families travelling with Emirates can now enjoy a specially curated collection of content from one of the world's most popular children's entertainment brands DUBAI, UAE, July 22, 2026 /PRNewswire/ -- Emirates, the world's largest international airline, and Like Nastya, one of the world's...</v>
+      </c>
+    </row>
+    <row r="828">
+      <c r="A828" t="str">
+        <v>Talk Ten Tuesdays Celebrates 700th Live Broadcast, Marking a Milestone in Healthcare Coding Education</v>
+      </c>
+      <c r="B828" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C828" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D828" t="str">
+        <v>Media, Education</v>
+      </c>
+      <c r="E828" t="str">
+        <v>https://www.prweb.com/releases/talk-ten-tuesdays-celebrates-700th-live-broadcast-marking-a-milestone-in-healthcare-coding-education-302830506.html</v>
+      </c>
+      <c r="F828" t="str">
+        <v>Special Commemorative Episode Airs July 28, 2026 INVER GROVE HEIGHTS, Minn., July 22, 2026 /PRNewswire-PRWeb/ -- Talk Ten Tuesdays, ICD10monitor's premier weekly healthcare podcast, will celebrate its 700th live broadcast on Tuesday, July 28, 2026, commemorating nearly two decades of...</v>
+      </c>
+    </row>
+    <row r="829">
+      <c r="A829" t="str">
+        <v>CIBC Capital Markets CDRs Closes the Market</v>
+      </c>
+      <c r="B829" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C829" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D829" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E829" t="str">
+        <v>https://www.newsfilecorp.com/release/306157/CIBC-Capital-Markets-CDRs-Closes-the-Market</v>
+      </c>
+      <c r="F829" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - July 22, 2026) - Elliot Scherer, Managing Director and Head, CIBC Capital Markets, and his team, joined Graham MacKenzie, Managing Director, Exchange Traded Products, Toronto Stock Exchange ("TSX") to close the market to celebrate the fifth anniversary of CIBC CDRs, and the launch of the recent listing of two new Canadian Depositary Receipts (CDRs) on TSX:Honeywell Aerospace CDR (CAD Hedged) (TSX: HONA)SpaceX CDR (CAD Hedged) (TSX: SPCX)Cannot view this video?...</v>
+      </c>
+    </row>
+    <row r="830">
+      <c r="A830" t="str">
+        <v>What is a SCSI Cable? | SCSI Interface, Types &amp; Applications Guide (Source: Bespokecable)</v>
+      </c>
+      <c r="B830" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C830" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D830" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E830" t="str">
+        <v>https://www.prunderground.com/what-is-a-scsi-cable-scsi-interface-types-applications-guide-source-bespokecable/00389438/</v>
+      </c>
+      <c r="F830" t="str">
+        <v>What is a SCSI cable? Learn the definition, types (Centronics, HD50, VHDCI, 68-pin), connectors, and uses of SCSI cables in servers, RAID, and industrial systems in this complete guide. The post What is a SCSI Cable? | SCSI Interface, Types &amp;amp; Applications Guide (Source: Bespokecable) first appeared on</v>
+      </c>
+    </row>
+    <row r="831">
+      <c r="A831" t="str">
+        <v>ICI Welcomes Bipartisan Sponsors of Bill to Stop States from Seizing Long-Term Investors' Savings</v>
+      </c>
+      <c r="B831" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C831" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D831" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E831" t="str">
+        <v>https://www.prnewswire.com/news-releases/ici-welcomes-bipartisan-sponsors-of-bill-to-stop-states-from-seizing-long-term-investors-savings-302832606.html</v>
+      </c>
+      <c r="F831" t="str">
+        <v>WASHINGTON, July 22, 2026 /PRNewswire/ -- The Investment Company Institute released the following Viewpoints blog. To learn more about why this issue matters and how the SAFER Act would help protect American investors, watch our video on LinkedIn. Millions of American investors have...</v>
+      </c>
+    </row>
+    <row r="832">
+      <c r="A832" t="str">
+        <v>Consumer Watchdog Alert Warns Gov. Newsom Against 11th Hour Plan to Bail Out Utilities for Fires They Cause; Exposes Ads from Utility Front Group Targeting Politicians</v>
+      </c>
+      <c r="B832" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C832" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D832" t="str">
+        <v>Energy, Retail, Media</v>
+      </c>
+      <c r="E832" t="str">
+        <v>https://www.prnewswire.com/news-releases/consumer-watchdog-alert-warns-gov-newsom-against-11th-hour-plan-to-bail-out-utilities-for-fires-they-cause-exposes-ads-from-utility-front-group-targeting-politicians-302832500.html</v>
+      </c>
+      <c r="F832" t="str">
+        <v>SACRAMENTO, Calif., July 22, 2026 /PRNewswire/ -- A new Consumer Alert video from Consumer Watchdog exposes a new ad campaign by the phony "Wildfire Victims First" group as a front for utilities and warns against a reported 11th hour proposal by Governor Newsom to limit utilities'...</v>
+      </c>
+    </row>
+    <row r="833">
+      <c r="A833" t="str">
+        <v>Catapult Launches IMPECT Video Scouting</v>
+      </c>
+      <c r="B833" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C833" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D833" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E833" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/catapult-launches-impect-video-scouting-170800304.html</v>
+      </c>
+      <c r="F833" t="str">
+        <v>BOSTON, July 22, 2026--Catapult (ASX: CAT), the global leader in sports technology for professional teams, announced the launch of IMPECT Video Scouting. IMPECT Video Scouting is a new state-of-the-art video scouting solution powered by IMPECT's proprietary Packing® data and contextual football intelligence for professional football clubs.</v>
+      </c>
+    </row>
+    <row r="834">
+      <c r="A834" t="str">
+        <v>Lil Baby Flexes His Fashion Evolution in Cinematic “Dead Fresh” Music Video</v>
+      </c>
+      <c r="B834" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C834" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D834" t="str">
+        <v>Gaming, Media, Education</v>
+      </c>
+      <c r="E834" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358041</v>
+      </c>
+      <c r="F834" t="str">
+        <v>WATCH THE &amp;#8220;DEAD FRESH&amp;#8221; VIDEO HERE - - Grammy-Award winner Lil Baby releases the official music video for his summer heater, &amp;#8220;Dead Fresh.&amp;#8221; Directed by previous collaborator Kid Art, the cinematic visual takes the global superstar&amp;#39;s fashion game to new heights with several sharp, crisp looks from world-class designers &amp;#8211; he serves a tennis ensemble of a Victor Victor x Eric Emanuel jacket and shorts paired with Prada shoes, commands the golf course in a Jacquemus collared shirt, Bottega... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358041</v>
+      </c>
+    </row>
+    <row r="835">
+      <c r="A835" t="str">
+        <v>BERNINA of America Marketing Team Earns Top Distinction at PR Daily's 2026 Content Marketing Awards</v>
+      </c>
+      <c r="B835" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C835" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D835" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E835" t="str">
+        <v>https://www.prweb.com/releases/bernina-of-america-marketing-team-earns-top-distinction-at-pr-dailys-2026-content-marketing-awards-302831675.html</v>
+      </c>
+      <c r="F835" t="str">
+        <v>Team of the Year award recognizes the company's community-first marketing strategy and its measurable impact on growth, engagement, and customer loyalty AURORA, Ill., July 22, 2026 /PRNewswire-PRWeb/ -- BERNINA of America has been named Team of the Year in PR Daily's 2026 Content...</v>
+      </c>
+    </row>
+    <row r="836">
+      <c r="A836" t="str">
+        <v>The Definitive Documentary on Disney Legend Julie Andrews Is Coming to Disney+ in 2027</v>
+      </c>
+      <c r="B836" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C836" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D836" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E836" t="str">
+        <v>https://thewaltdisneycompany.com/news/julie-andrews-documentary/</v>
+      </c>
+      <c r="F836" t="str">
+        <v>The post The Definitive Documentary on Disney Legend Julie Andrews Is Coming to Disney+ in 2027 appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="837">
+      <c r="A837" t="str">
+        <v>Creator of "Foods &amp;amp; Dudes" launches THE SEVEN: Seven Dinner Course Tastings. Seven Drink Pairings. Seven Dynamic Conversations. One Extraordinary Hamptons Experience.</v>
+      </c>
+      <c r="B837" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C837" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D837" t="str">
+        <v>Media, Education</v>
+      </c>
+      <c r="E837" t="str">
+        <v>https://www.prnewswire.com/news-releases/creator-of-foods--dudes-launches-the-seven-seven-dinner-course-tastings-seven-drink-pairings-seven-dynamic-conversations-one-extraordinary-hamptons-experience-302832349.html</v>
+      </c>
+      <c r="F837" t="str">
+        <v>HAMPTONS, N.Y., July 22, 2026 /PRNewswire/ -- This September, an exclusive invitation awaits. Acclaimed video series, Foods &amp; Dudes, is opening the doors to THE SEVEN, a luxury culinary and conversation experience designed for those who appreciate exceptional food, meaningful dialogue,...</v>
+      </c>
+    </row>
+    <row r="838">
+      <c r="A838" t="str">
+        <v>SPECTRUM MOBILE INTRODUCES UNLIMITED PLUS PREMIUM WITH BUILT-IN SAVINGS AND EXCLUSIVE FEATURES</v>
+      </c>
+      <c r="B838" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C838" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D838" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E838" t="str">
+        <v>https://www.prnewswire.com/news-releases/spectrum-mobile-introduces-unlimited-plus-premium-with-built-in-savings-and-exclusive-features-302832290.html</v>
+      </c>
+      <c r="F838" t="str">
+        <v>KEY TAKEAWAYS: Unlimited Plus Premium includes unlimited premium high-speed data, 50 GB high-speed mobile hotspot data, and video streaming up to 4K UHD for maximum connectivity and entertainment. Customers receive built-in savings with up to $10/month phone financing credit (up to $360...</v>
+      </c>
+    </row>
+    <row r="839">
+      <c r="A839" t="str">
+        <v>Reportable Launches Version 2.0 of Its Interactive News Release, Adding AI and Search Optimization for Communications and PR Professionals</v>
+      </c>
+      <c r="B839" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C839" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D839" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E839" t="str">
+        <v>https://www.newsfilecorp.com/release/306086/Reportable-Launches-Version-2.0-of-Its-Interactive-News-Release-Adding-AI-and-Search-Optimization-for-Communications-and-PR-Professionals</v>
+      </c>
+      <c r="F839" t="str">
+        <v>Boston, Massachusetts--(Newsfile Corp. - July 22, 2026) - Reportable today launched version 2.0 of the Reportable News Release, adding structured content and backend optimization designed to help company announcements be understood and surfaced by AI      platforms and traditional search engines.          To view the full announcement, including downloadable images, bios, and more, click here.              Key Takeaways:              Reportable version 2.0 is structured to help AI...</v>
+      </c>
+    </row>
+    <row r="840">
+      <c r="A840" t="str">
+        <v>Bob Iger, James Cameron, Kevin Feige, Jon Favreau and More Featured in New Disney+ Documentary ‘Disney Worldbuilders’</v>
+      </c>
+      <c r="B840" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C840" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D840" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E840" t="str">
+        <v>https://thewaltdisneycompany.com/news/disney-worldbuilders-teaser-trailer/</v>
+      </c>
+      <c r="F840" t="str">
+        <v>The post Bob Iger, James Cameron, Kevin Feige, Jon Favreau and More Featured in New Disney+ Documentary ‘Disney Worldbuilders’ appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="841">
+      <c r="A841" t="str">
+        <v>The Walt Disney Company and Kraft Heinz Announce Landmark Alliance, Uniting the Iconic Companies Across Food, Media, and Experiences</v>
+      </c>
+      <c r="B841" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C841" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D841" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E841" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358028</v>
+      </c>
+      <c r="F841" t="str">
+        <v>The Walt Disney Company and the Kraft Heinz Company announced a landmark, long-term multi-year strategic alliance, bringing together two of the world&amp;#39;s most iconic companies. The enterprise-wide alliance spans foodservice, media, events, and more &amp;#8212; creating a platform for innovation and storytelling that reaches families wherever they engage with Disney and Kraft Heinz brands both in parks and cruises, and at home. - - The alliance will show up across Disney&amp;#39;s North American parks and resor... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358028</v>
+      </c>
+    </row>
+    <row r="842">
+      <c r="A842" t="str">
+        <v>Preservica and George Blood LP Partner to Rescue and Preserve At-Risk ...</v>
+      </c>
+      <c r="B842" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C842" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D842" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E842" t="str">
+        <v>https://pr-inside.com/preservica-and-george-blood-lp-partner-to-rescue-and-preserve-at-risk-r5203888.htm</v>
+      </c>
+      <c r="F842" t="str">
+        <v>(PR-inside.com) New partnership delivers end-to-end digitization and long-term preservation for audio, video, film, and legacy data formats. BOSTON, MA AND FORT WASHINGTON, PA / ACCESS Newswire / July 22, 2026 / Preservica , a global leader in Active Digital Preservation, andGeorge Blood LP , a premier archival audio and moving image digitization provider, today announced a strategic partnership under Preservica's Digitize Once. Preserve Forever initiative. Together, the companies will help organizations across the United States and Canada rescue, digitize, and permanently preserve audiovisual collections held on deteriorating or obsolete formats. "Preservica is so pleased to partner with George Blood LP, a highly respected ..</v>
+      </c>
+    </row>
+    <row r="843">
+      <c r="A843" t="str">
+        <v>SalemNOW and Kappa Studios Announce Strategic Content Distribution Partnership</v>
+      </c>
+      <c r="B843" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C843" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D843" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E843" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/22/3331389/0/en/SalemNOW-and-Kappa-Studios-Announce-Strategic-Content-Distribution-Partnership.html</v>
+      </c>
+      <c r="F843" t="str">
+        <v>SalemNOW and Kappa Studios Announce Strategic Content Distribution Partnership</v>
+      </c>
+    </row>
+    <row r="844">
+      <c r="A844" t="str">
+        <v>Recastia Unveils PDF to Video Tool for Effortless Document Transformation</v>
+      </c>
+      <c r="B844" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C844" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D844" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E844" t="str">
+        <v>https://www.prunderground.com/recastia-unveils-pdf-to-video-tool-for-effortless-document-transformation/00389385/</v>
+      </c>
+      <c r="F844" t="str">
+        <v>Recastia introduces a PDF to video tool, which instantly converts PDFs into engaging videos. The post Recastia Unveils PDF to Video Tool for Effortless Document Transformation first appeared on</v>
+      </c>
+    </row>
+    <row r="845">
+      <c r="A845" t="str">
+        <v>Prime Video announces Lily Allen documentary, coming to streaming in 2027</v>
+      </c>
+      <c r="B845" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C845" t="str">
+        <v>mlpr-amazon</v>
+      </c>
+      <c r="D845" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E845" t="str">
+        <v>https://www.aboutamazon.com/news/entertainment/lily-allen-documentary-prime-video?utm_source=rss</v>
+      </c>
+      <c r="F845" t="str">
+        <v>The upcoming film will chart the life and work of Lily Allen, from her early years through to 'West End Girl.'</v>
+      </c>
+    </row>
+    <row r="846">
+      <c r="A846" t="str">
+        <v>NYSE Content Update: CNBC + NYSE Celebrate Extension of 30-Year Partnership</v>
+      </c>
+      <c r="B846" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C846" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D846" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E846" t="str">
+        <v>https://www.prnewswire.com/news-releases/nyse-content-update-cnbc--nyse-celebrate-extension-of-30-year-partnership-302832139.html</v>
+      </c>
+      <c r="F846" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 22, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="847">
+      <c r="A847" t="str">
+        <v>MJI Marketing Urges Businesses to Pair SEO with Generative Engine Optimization as AI Reshapes How Consumers Search</v>
+      </c>
+      <c r="B847" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C847" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D847" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E847" t="str">
+        <v>https://www.pr.com/press-release/974381</v>
+      </c>
+      <c r="F847" t="str">
+        <v>For more than two decades, businesses have relied on search engine optimization to improve visibility online. Ranking well in search engines became the benchmark for digital success, leading organizations to invest heavily in technical optimization, keyword research, content development, and authoritative backlinks. Today, however, a new question is emerging across boardrooms and marketing departments alike. Does SEO [PR.com]</v>
+      </c>
+    </row>
+    <row r="848">
+      <c r="A848" t="str">
+        <v>GameSquare's TubeBuddy Launches New AI-Powered Creator Tool to Deliver Personalized, Data-Backed Video Ideas</v>
+      </c>
+      <c r="B848" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C848" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D848" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E848" t="str">
+        <v>https://www.newswire.com/news/gamesquare-s-tubebuddy-launches-new-ai-powered-creator-tool-to-deliver</v>
+      </c>
+      <c r="F848" t="str">
+        <v>New AI feature helps creators answer "What should I make next?" using proprietary channel data, audience comments and niche insights Early results drive strong user engagement, conversion and an approximately 10% increase in new subscribers since the recent marketing launch</v>
+      </c>
+    </row>
+    <row r="849">
+      <c r="A849" t="str">
+        <v>SigmaZ AI Lab Unveils Tap8 Vision - Video That Talks Back, In Real-Time</v>
+      </c>
+      <c r="B849" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C849" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D849" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E849" t="str">
+        <v>https://www.prnewswire.com/news-releases/sigmaz-ai-lab-unveils-tap8-vision--video-that-talks-back-in-real-time-302831996.html</v>
+      </c>
+      <c r="F849" t="str">
+        <v>Making interactive video a medium anyone can reach for in the age of AI. DOVER, Del., July 22, 2026 /PRNewswire/ -- SigmaZ, a trailblazing AI lab aiming to redefine interface between humans and information, has introduced the product vision for Tap8, a platform designed to move AI...</v>
+      </c>
+    </row>
+    <row r="850">
+      <c r="A850" t="str">
+        <v>Generative AI in Content Creation Market Future Demand Analysis</v>
+      </c>
+      <c r="B850" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C850" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D850" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E850" t="str">
+        <v>https://express-press-release.net/news/2026/07/22/1763605</v>
+      </c>
+      <c r="F850" t="str">
+        <v>The global Generative AI In Content Creation Market size was valued at USD 14.8 billion in 2024 and is projected to grow from USD 26.0 billion in [read full press release...]</v>
+      </c>
+    </row>
+    <row r="851" xml:space="preserve">
+      <c r="A851" t="str">
+        <v>U.S. Polo Assn. Sponsors the 2026 St. Regis British Open Polo Championship for the Cowdray Gold Cup as Official Apparel Partner</v>
+      </c>
+      <c r="B851" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C851" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D851" t="str">
+        <v>SaaS, Energy, Retail, Gaming, Media</v>
+      </c>
+      <c r="E851" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/108622/</v>
+      </c>
+      <c r="F851" t="str" xml:space="preserve">
+        <v xml:space="preserve">WEST PALM BEACH, FL AND WINDSOR, ENGLAND, July 22, 2026 - (ACN Newswire) - U.S. Polo Assn.® in partnership with Brand Machine Group (BMG), its partner in the United Kingdom, proudly continued its long-standing support of the British high-goal season as the Official Apparel Partner of the 2026 St. Regis British Open Polo Championship for the Cowdray Gold Cup, held June 23 through July 19 at Cowdray Park Polo Club, known widely as "The Home of British Polo."
+1) 2026 St. Regis British Open Polo Championship for the Cowdray Gold Cup Winners, Gaston Polo Team, accepting trophy on stage at Cowdray Park Polo Club
+2) Gaston Polo Team attacking the ball against Dubai Polo Team in the 2026 St. Regis British Open Polo Championship for the Cowdray Gold Cup Final
+3) The British Ladies Open Championship Finalists, Yaguara and Salty Polo, on stage at Cowdray Park Polo Club
+4) U.S. Polo Assn.'s Experiential Merchandise Tent spotlighting the brand's campaign, ‘The Polo Shirt: An Icon Born from the Game™‘ at the 2026 St. Regis British Open Polo Championship for the Cowdray Gold Cup
+Photo Credit: Mark Beaumont
+The British Open Polo Championship for the Cowdray Gold Cup Final will be featured on the award-winning series, "Breakaway: Polo in Europe" on TNT, Eurosport, and Global Polo YouTube. Check local listings for airtimes.
+As one of the most celebrated tournaments in the world, the St. Regis British Open Polo Championship for the Cowdray Gold Cup brought 19 elite teams and many of the sport of polo's most accomplished international players together for nearly a month of high-goal competition. The 22-goal tournament featured standout players, including 10-goalers Poroto Cambiaso and Camilo ‘Jeta' Castagnola, along with a deep field of 9-goal talent such as Adolfo Cambiaso, Facundo Pieres, Fran Elizalde, Tomas Panelo, Hilario Ulloa, Pablo Mac Donough, Juan Martin Nero, Bartolome ‘Barto' Castagnola, and rising star Lorenzo Chavanne (8-goal), to name a few.
+As part of its multi-year partnership with Cowdray Park Polo Club, U.S. Polo Assn. provided custom co-branded apparel to all on-site staff, presented the MVP Award, and donated to Cowdray's selected charity, Midhurst Palliative Care. Enhancing the final day of the tournament, U.S. Polo Assn. hosted an Experiential Merchandise Tent highlighting the brand's newest global campaign, The Polo Shirt: An Icon Born from the Game™, a photo wall, an inflatable polo shirt, and the brand's signature cocktail, The Divot Stomp, served in a souvenir aluminum cup with a polo mallet stirrer. All branded elements highlighted the U.S. Polo Assn.'s authentic connection to the sport of polo and the evolution of its fashion icon, the polo shirt.
+St. Regis British Open Polo Championship for the Cowdray Gold Cup Final At-a-Glance:
+Final Matchup: Gaston Polo Team (Gonzalo Ferrari, Cruz Heguy, Beltran Laulhe, Jean Pal Luksic) vs. Dubai Polo Team (Tariq Albwardy, Bartolome ‘Barto' Castagnola, Antonio Heguy, Santos Merlos)
+Date: July 19, 2026
+Location: Cowdray Park Polo Club
+Final Score: 9 (Gaston Polo Team) - 8 (Dubai Polo Team)
+U.S. Polo Assn. MVP Award: Cruz Heguy (Gaston Polo Team), presented with the U.S. Polo Assn. MVP Weekender Bag by J. Michael Prince (President &amp; CEO, USPA Global) and Boo Jalil (CEO, Brand Machine Group). St. Regis also presented a 2-Night Stay at any Europe St. Regis hotel, given by Gwendoline Christie
+Best Playing Pony: Alberts Yarára, played by Bartolome ‘Barto' Castagnola, owned by Dubai Polo Team, and presented by The Honorary Lila Pearson
+Charity Beneficiary: Midhurst Palliative Care
+Broadcast: Game featured on "Breakaway: Polo in Europe" on TNT, Eurosport, and Global Polo YouTube. Check local listings for airtimes.
+Game Highlights: In an unforgettable final, underdog Gaston Polo Team defeated Dubai Polo Team 9-8, leading nearly 80 percent of the match and never allowing the favorites to pull away. Gaston opened with its strongest chukka, taking an early 2-0 lead, while Dubai's Bartolome ‘Barto' Castagnola worked to control the pace alongside Santos Merlos and Antonio Heguy. The Gaston players responded with fast, open, attacking gameplay, breaking up Dubai's rhythm and keeping the closely matched contest within reach throughout. Cruz Heguy finished as the top goal scorer, helping write a new chapter in Cowdray Gold Cup history as the Heguy name returned to the trophy across generations.
+"U.S. Polo Assn. is honored to continue supporting the 2026 St. Regis British Open Polo Championship for the Cowdray Gold Cup as the Official Apparel Partner, one of the most prestigious tournaments in the world," said J. Michael Prince, President and CEO of USPA Global, the company that manages and markets the multi-billion-dollar U.S. Polo Assn. brand. "From world-class athletes and historic grounds to meaningful fan engagement, this tournament represents everything that makes the sport of polo so compelling."
+This year also marked a significant milestone for the women's tournament, with the British Ladies Open Championship Final held on the same day as the St. Regis British Open Polo Championship for the Cowdray Gold Cup for the first time. The 22-Goal British Ladies Open Championship, played July 6-19, further underscored Cowdray Park Polo Club's role as a global stage for the sport of polo and reflected the sport's distinctive format, where men and women can compete together at the highest levels. U.S. Polo Assn. proudly donated to the Power of Polo charity at the British Ladies Open Championship.
+British Ladies Open Championship Final At-a-Glance:
+Final Matchup: Yaguara (Mia Cambiaso, Myla Cambiaso, Milly Hine, Martina Lowe) vs. Salty Polo (Nina Clarkin, Bella Lavinia, Catalina Lavinia, Madison Rochlin)
+Date: July 19, 2026
+Location: Cowdray Park Polo Club
+Final Score: 7 (Yaguara) - 6.5 (Salty Polo)
+Gusbourne MVP Award: Milly Hine (Yaguara)
+Best Playing Pony: Matuza Cassie, owned and played by Catalina Lavinia (Salty Polo)
+Charity Beneficiary: Power of Polo
+"In partnership with U.S. Polo Assn., we are proud to continue building meaningful connections between sport, heritage, and lifestyle while bringing the energy of the St. Regis British Open Polo Championship for the Cowdray Gold Cup to fans and consumers in the U.K. and beyond," said Boo Jalil, CEO of Brand Machine Group, the United Kingdom partner for the U.S. Polo Assn. brand. "This tournament is an exceptional platform to showcase the authenticity of U.S. Polo Assn. and its deep connection to the sport of polo, while also supporting an elevated experience for guests throughout the final day."
+Cowdray Park Polo Club, set in the heart of the English countryside, is known for hosting some of the most competitive and memorable moments in the sport of polo. The 2026 Final for the 2026 St. Regis British Open Polo Championship for the Cowdray Gold Cup continued that tradition, bringing together global athletes, passionate fans, luxury partners, and a vibrant on-site atmosphere that celebrated both the history and future of the tournament.
+"We are delighted to have U.S. Polo Assn. continue as the Official Apparel Partner of the St. Regis British Open Polo Championship for the Cowdray Gold Cup," said Jonathan Russell, CEO of Cowdray Estate. "Their ongoing support enhances the tournament experience for players, staff, and guests, while helping elevate the global profile of Cowdray Park Polo Club and one of the most important competitions in the sport of polo."
+About U.S. Polo Assn. and USPA Global
+U.S. Polo Assn. is the official sports brand of the United States Polo Association (USPA), the largest association of polo clubs and polo players in the United States, founded in 1890. With a multi-billion-dollar global footprint and worldwide distribution through more than 1,200 U.S. Polo Assn. retail stores as well as thousands of additional points of distribution, U.S. Polo Assn. offers apparel, accessories, and footwear for men, women, and children in more than 190 countries worldwide. The brand sponsors major polo events around the world, including the U.S. Open Polo Championship®, held annually at NPC in The Palm Beaches, the premier polo tournament in the United States. Historic deals with ESPN in the United States, TNT and Eurosport in Europe, Star Sports in India, and BeIn Sports in the Middle East now broadcast several of the premier polo championships in the world, sponsored by U.S. Polo Assn., making the thrilling sport accessible to millions of sports fans globally for the very first time.
+U.S. Polo Assn. has recently been named one of USA Today's Most Trusted Brands and has consistently been named one of the top global sports licensors in the world alongside the NFL, PGA Tour, and Formula 1, according to License Global. In addition, the sport-inspired brand is being recognized internationally with awards for global growth and sport content. Due to its tremendous success as a global brand, U.S. Polo Assn. has been featured in Forbes, Fortune, Modern Retail, and GQ as well as on Yahoo Finance and Bloomberg, among many other noteworthy media sources around the world. For more information, visit uspoloassnglobal.com and follow @uspoloassn.
+USPA Global is a subsidiary of the United States Polo Association (USPA) and manages the multi-billion-dollar sports brand, U.S. Polo Assn. USPA Global also manages the subsidiary, Global Polo, which is the worldwide leader in polo sport content. To learn more, visit globalpolo.com or Global Polo on YouTube.
+About Brand Machine Group (BMG)
+BMG is an international leader in fashion innovation which has established itself as a vertical manufacturer and global licensing specialist with over four decades of industry experience. Partnering with recognized market leaders, BMG manages a seamless and collaborative process of designing, manufacturing, and delivering quality products while championing the DNA of a diverse portfolio of brands, spanning fashion, sports, outdoor, and homeware including adult fashion, kidswear, and accessories.
+BMG's portfolio of brands includes U.S. Polo Assn., Penfield, New Balance Kids, Duchamp, Jack Wills, Flyers American Born, Lee Kids, Peckham Rye, Wrangler Kids, Juicy Couture, Franklin &amp; Marshall, Elle Junior and Ben Sherman. BMG reaffirms its commitment to upholding sustainable and ethical business practices by ensuring full transparency throughout its global supply chain, aligning with the ETI Base Code.
+Visit brandmachinegroup.com and follow @brandmachinegroup. For appointments contact, sales@brandmachinegroup.com.
+For Further Information, Contact:
+Shannon Stilson - VP, Sports Marketing &amp; Media
+Phone +001.561.227.6994 - E-mail: sstilson@uspagl.com
+Stacey Kovalsky - VP, Global PR &amp; Communications
+Phone +001.561.790.8036 - E-mail: skovalsky@uspagl.com
+Gina Digregorio - Marketing Consultant, Brand Machine Group
+Phone: +44 (0) 7741 635 984| E-mail: gina.digregorio@brandmachinegroup.com
+SOURCE: U.S. Polo Assn.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="852">
+      <c r="A852" t="str">
+        <v>AI Video Generator Market Key Drivers and Restraints</v>
+      </c>
+      <c r="B852" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C852" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D852" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E852" t="str">
+        <v>https://express-press-release.net/news/2026/07/22/1763591</v>
+      </c>
+      <c r="F852" t="str">
+        <v>The global AI Video Generator Market size was estimated at USD 788.5 million in 2025 and is projected to reach USD 3,441.6 million by 2033, expanding at [read full press release...]</v>
+      </c>
+    </row>
+    <row r="853">
+      <c r="A853" t="str">
+        <v>Valens Sets Second Quarter 2026 Conference Call for Wednesday, August 12 at 8:30 a.m. ET, 2026</v>
+      </c>
+      <c r="B853" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C853" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D853" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E853" t="str">
+        <v>https://www.prnewswire.com/news-releases/valens-sets-second-quarter-2026-conference-call-for-wednesday-august-12-at-830-am-et-2026-302831988.html</v>
+      </c>
+      <c r="F853" t="str">
+        <v>HOD HASHARON, Israel, July 22, 2026 /PRNewswire/ -- Valens Semiconductor (NYSE: VLN), a leading provider of high-performance connectivity chipsets that enable reliable, long-reach video transmission across the world's most demanding applications, today announced that it will release its...</v>
+      </c>
+    </row>
+    <row r="854">
+      <c r="A854" t="str">
+        <v>Digital Content Creation Market Innovation Trends</v>
+      </c>
+      <c r="B854" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C854" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D854" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E854" t="str">
+        <v>https://express-press-release.net/news/2026/07/22/1763574</v>
+      </c>
+      <c r="F854" t="str">
+        <v>The global Digital Content Creation Market was valued at USD 32.3 billion in 2024 and is projected to grow from USD 41.1 billion in 2026 to USD [read full press release...]</v>
+      </c>
+    </row>
+    <row r="855">
+      <c r="A855" t="str">
+        <v>Zara Larsson Brings Her Signature Style to Depop's New Global Campaign</v>
+      </c>
+      <c r="B855" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C855" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D855" t="str">
+        <v>Energy, Media</v>
+      </c>
+      <c r="E855" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358011</v>
+      </c>
+      <c r="F855" t="str">
+        <v>GRAMMY &amp;#174; nominated and global pop star Zara Larsson is bringing her summer energy and unmistakable sense of style to Depop. Launching today, the global resale marketplace unveils its newest campaign starring the multi-platinum artist in a playful four-part content series directed by acclaimed filmmaker Dave Meyers. Together, Depop and Larsson invite audiences into a world where personal style, creativity and secondhand fashion come together effortlessly. - - Built around the idea that life... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358011</v>
+      </c>
+    </row>
+    <row r="856">
+      <c r="A856" t="str">
+        <v>Daicel Corporation HPPs SBU Unveils New DURACON (R) POM Line with 30% Recycled Content</v>
+      </c>
+      <c r="B856" t="str">
+        <v>2026-07-22</v>
+      </c>
+      <c r="C856" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D856" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E856" t="str">
+        <v>https://www.prnewswire.com/news-releases/daicel-corporation-hpps-sbu-unveils-new-duracon-r-pom-line-with-30-recycled-content-302831512.html</v>
+      </c>
+      <c r="F856" t="str">
+        <v>OSAKA, Japan, July 22, 2026 /PRNewswire/ -- Daicel Corporation's High Performance Polymers (HPPs) SBU (formerly Polyplastics Co., Ltd.), a global leader in engineering plastics, has launched four new DURACON (R) POM grades containing 30% post-consumer recycled (PCR) material. This new...</v>
+      </c>
+    </row>
+    <row r="857">
+      <c r="A857" t="str">
+        <v>Upland Software Appoints Jennifer Simon as Chief Financial Officer</v>
+      </c>
+      <c r="B857" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C857" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D857" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E857" t="str">
+        <v>https://finance.yahoo.com/technology/articles/upland-software-appoints-jennifer-simon-210500115.html</v>
+      </c>
+      <c r="F857" t="str">
+        <v>AUSTIN, Texas, July 21, 2026--Upland Software, Inc. (Nasdaq: UPLD) (the "Company" or "Upland"), a provider of enterprise intelligence that turns knowledge, content, and data into actionable AI-powered outcomes, today announced the appointment of Jennifer Simon, CPA, as Chief Financial Officer, effective August 17, 2026. Jennifer will lead Upland's global finance organization, reporting to President and Chief Executive Officer Sean Nathaniel.</v>
+      </c>
+    </row>
+    <row r="858">
+      <c r="A858" t="str">
+        <v>Miivo Announces Clarification of Proactive Agreement</v>
+      </c>
+      <c r="B858" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C858" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D858" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E858" t="str">
+        <v>https://www.newsfilecorp.com/release/305872/Miivo-Announces-Clarification-of-Proactive-Agreement</v>
+      </c>
+      <c r="F858" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - July 21, 2026) - Miivo AI Inc. (TSXV: MIVO) (OTCQB: MIVOF) (FSE: L7S0) ("Miivo" or the "Company") is issuing this news release to clarify certain disclosure contained in its prior news release dated March 23, 2026 regarding its services agreement with Proactive Group Holdings ("Proactive").The Company confirms that the services to be provided by Proactive, including the production and dissemination of editorial content and management video...</v>
+      </c>
+    </row>
+    <row r="859">
+      <c r="A859" t="str">
+        <v>Farm4Profit Media Takes Its Podcast to Tech Hub LIVE and Ag PhD Field Day This July</v>
+      </c>
+      <c r="B859" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C859" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D859" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E859" t="str">
+        <v>https://finance.yahoo.com/technology/articles/farm4profit-media-takes-podcast-tech-205700874.html</v>
+      </c>
+      <c r="F859" t="str">
+        <v>SLATER, Iowa, July 21, 2026--Farm4Profit Media will bring its podcast on the road to two agricultural events this month: Tech Hub LIVE in Des Moines, July 20-22, and the Ag PhD Field Day in Baltic, South Dakota, on July 30. At both stops the company will record on-site episodes and interviews, continuing the live-event coverage model it built across its winter tour earlier this year.</v>
+      </c>
+    </row>
+    <row r="860">
+      <c r="A860" t="str">
+        <v>Gatekeeper Reports Record FQ3 2026 Results with $12.5M Revenue, 68% Growth, and $2.4M Adjusted EBITDA</v>
+      </c>
+      <c r="B860" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C860" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D860" t="str">
+        <v>Finance, Media, Education</v>
+      </c>
+      <c r="E860" t="str">
+        <v>https://www.newsfilecorp.com/release/306005/Gatekeeper-Reports-Record-FQ3-2026-Results-with-12.5M-Revenue-68-Growth-and-2.4M-Adjusted-EBITDA</v>
+      </c>
+      <c r="F860" t="str">
+        <v>Abbotsford, British Columbia--(Newsfile Corp. - July 21, 2026) - Gatekeeper Systems Inc. (TSXV: GSI) (OTC Pink: GKPRF) ("Gatekeeper" or the "Company") a leader in video and data solutions for school buses, public transit and smart cities, reports its financial results for the three and nine months ended May 31, 2026, and announces corresponding conference call details. Unless otherwise specified, all dollar amounts in this press release are denominated in Canadian dollars. FISCAL Q3 2026 AND...</v>
+      </c>
+    </row>
+    <row r="861">
+      <c r="A861" t="str">
+        <v>Majority of Marketers Are Already Optimizing for AI-Generated Search Answers as Google Query Volume Hits an All-Time High, SEO Essex Analysis Finds</v>
+      </c>
+      <c r="B861" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C861" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D861" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E861" t="str">
+        <v>https://www.prnewswire.com/news-releases/majority-of-marketers-are-already-optimizing-for-ai-generated-search-answers-as-google-query-volume-hits-an-all-time-high-seo-essex-analysis-finds-302831173.html</v>
+      </c>
+      <c r="F861" t="str">
+        <v>An SEO Essex analysis of public data finds that with generative AI transforming search behavior and Google queries at an all-time high, 73% of marketers now prioritize content for AI-generated answers (Interactive Advertising Bureau, 2026), and local businesses that adapt their content...</v>
+      </c>
+    </row>
+    <row r="862">
+      <c r="A862" t="str">
+        <v>Play a Video Game Against a Dish of Living Neurons: Intactis Bio Launches "Biostack"</v>
+      </c>
+      <c r="B862" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C862" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D862" t="str">
+        <v>AI, Energy, Gaming, Media</v>
+      </c>
+      <c r="E862" t="str">
+        <v>https://www.prnewswire.com/news-releases/play-a-video-game-against-a-dish-of-living-neurons-intactis-bio-launches-biostack-302831095.html</v>
+      </c>
+      <c r="F862" t="str">
+        <v>Served from a rack mountable Biohybrid Processing Unit (BPU) to lower AI energy usage. SALT LAKE CITY, July 21, 2026 /PRNewswire/ -- Intactis Bio launched the Biostack Alpha, a video game in which allows anyone to compete against living human neurons grown in the lab. A player sits on one...</v>
+      </c>
+    </row>
+    <row r="863">
+      <c r="A863" t="str">
+        <v>ZionSphere Drops "From the Whale" - A Gospel Hip-Hop Anthem of Redemption That Demands to be Heard</v>
+      </c>
+      <c r="B863" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C863" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D863" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E863" t="str">
+        <v>https://www.pr.com/press-release/970195</v>
+      </c>
+      <c r="F863" t="str">
+        <v>"From the Whale," ZionSphere's debut gospel hip-hop anthem, launches today on all streaming platforms. Based on Jonah's story, the track speaks to being found in darkness—with the core message: "He doesn't wait for us to clean up. He comes into the mess." Both full and radio-edit versions available. Produced alongside the Jonah &amp; The Whale VR experience launching Summer 2026. [PR.com]</v>
+      </c>
+    </row>
+    <row r="864">
+      <c r="A864" t="str">
+        <v>The Secret to Healthy Video Gaming at Home: Asking Better Questions</v>
+      </c>
+      <c r="B864" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C864" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D864" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E864" t="str">
+        <v>https://www.prnewswire.com/news-releases/the-secret-to-healthy-video-gaming-at-home-asking-better-questions-302829761.html</v>
+      </c>
+      <c r="F864" t="str">
+        <v>New Games for Change white paper highlights the gap between public narratives about video games and families' lived experiences. It also points to a practical opportunity: nearly 60% of children say they want their parents more involved in their video gaming lives.[1] NEW YORK, July 21,...</v>
+      </c>
+    </row>
+    <row r="865">
+      <c r="A865" t="str">
+        <v>Interworld Slingshot Resource Surveys</v>
+      </c>
+      <c r="B865" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C865" t="str">
+        <v>NASA</v>
+      </c>
+      <c r="D865" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E865" t="str">
+        <v>https://www.nasa.gov/directorates/stmd/niac/niac-studies/interworld-slingshot-resource-surveys/</v>
+      </c>
+      <c r="F865" t="str">
+        <v>Pablo&amp;#160;SobronSETI Institute This proposal explores a new class of reconnaissance spacecraft that map minerals from orbit using Raman spectroscopy during high-speed flybys&amp;#8211;without landing, sample return, or extended dwell. If feasible, this concept would enable NASA to evaluate ice and ilmenite at the Moon, ore content at asteroids, and volatile-bearing minerals at Mars&amp;#8217; moons&amp;#8211;all with a [&amp;#8230;]</v>
+      </c>
+    </row>
+    <row r="866">
+      <c r="A866" t="str">
+        <v>Disney Announces New Shopping Experiences and Exclusive Merchandise Available to Fans at D23: The Ultimate Disney Fan Event</v>
+      </c>
+      <c r="B866" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C866" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D866" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E866" t="str">
+        <v>https://thewaltdisneycompany.com/news/d23-shopping-experiences-2026/</v>
+      </c>
+      <c r="F866" t="str">
+        <v>The post Disney Announces New Shopping Experiences and Exclusive Merchandise Available to Fans at D23: The Ultimate Disney Fan Event appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="867">
+      <c r="A867" t="str">
+        <v>TutorFlow Launches AI Video Generation That Turns a Topic into a Narrated Lesson Video</v>
+      </c>
+      <c r="B867" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C867" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D867" t="str">
+        <v>AI, Media, Education</v>
+      </c>
+      <c r="E867" t="str">
+        <v>https://www.prunderground.com/tutorflow-launches-ai-video-generation-that-turns-a-topic-into-a-narrated-lesson-video/00389058/</v>
+      </c>
+      <c r="F867" t="str">
+        <v>From a single topic prompt, TutorFlow writes the script, generates the narration, and returns a subtitled lesson video in minutes. The post TutorFlow Launches AI Video Generation That Turns a Topic into a Narrated Lesson Video first appeared on</v>
+      </c>
+    </row>
+    <row r="868">
+      <c r="A868" t="str">
+        <v>Aragon Research Unveils the 2026 Globe™ for Workflow and Content Automation: The Shift to AI Content Assistants and Agentic Workflows</v>
+      </c>
+      <c r="B868" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C868" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D868" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E868" t="str">
+        <v>https://www.prnewswire.com/news-releases/aragon-research-unveils-the-2026-globe-for-workflow-and-content-automation-the-shift-to-ai-content-assistants-and-agentic-workflows-302830560.html</v>
+      </c>
+      <c r="F868" t="str">
+        <v>The Aragon Research Globe for Workflow and Content Automation, 2026. The new 2026 report evaluates 13 leading providers, highlighting the market's architectural evolution from deterministic, rules-based routing to multi-agent orchestration and human-in-the-loop Content Assistant Coworkers....</v>
+      </c>
+    </row>
+    <row r="869" xml:space="preserve">
+      <c r="A869" t="str">
+        <v>Video Recap: Toyota’s Hydrogen Technologies and Collaborations Shine Brightly at 2026 ACT Expo</v>
+      </c>
+      <c r="B869" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C869" t="str">
+        <v>mlpr-toyota</v>
+      </c>
+      <c r="D869" t="str">
+        <v>Media, Education</v>
+      </c>
+      <c r="E869" t="str">
+        <v>https://pressroom.toyota.com/video-recap-toyotas-hydrogen-technologies-and-collaborations-shine-brightly-at-2026-act-expo/</v>
+      </c>
+      <c r="F869" t="str" xml:space="preserve">
+        <v xml:space="preserve">What happened in Vegas shouldn’t stay in Vegas.     At this year’s Advanced Clean Transportation Expo, held in Nevada’s entertainment capital, Toyota Hydrogen Solutions followed up on many of its 2025 promises with updates on its milestones and set the course for achieving those […]
+The post Video Recap: Toyota’s Hydrogen Technologies and Collaborations Shine Brightly at 2026 ACT Expo appeared first on Toyota USA Newsroom.</v>
+      </c>
+    </row>
+    <row r="870">
+      <c r="A870" t="str">
+        <v>Action Behavior Centers Expands Support for Families with New Family ...</v>
+      </c>
+      <c r="B870" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C870" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D870" t="str">
+        <v>Media, Education</v>
+      </c>
+      <c r="E870" t="str">
+        <v>https://pr-inside.com/action-behavior-centers-expands-support-for-families-with-new-family-r5203357.htm</v>
+      </c>
+      <c r="F870" t="str">
+        <v>(PR-inside.com) New online destination helps families navigate autism screening, diagnosis, ABA therapy, insurance and school readiness with trusted, evidence-based resources. AUSTIN, TX / ACCESS Newswire / July 21, 2026 / Action Behavior Centers (ABC), a leading provider of applied behavior analysis (ABA) therapy for children diagnosed with autism spectrum disorder (ASD), today announced the launch of its Family Resource Hub. This no-cost, searchable library of content is designed to help families find trustworthy, evidence-based information, organized by topic and built around the questions families ask most. The Family Resource Hub reflects ABC's broader commitment to supporting families long before a child begins ABA ..</v>
+      </c>
+    </row>
+    <row r="871">
+      <c r="A871" t="str">
+        <v>Mindtrip Launches Answer Intelligence to Help Destinations Become the Source AI Recommends</v>
+      </c>
+      <c r="B871" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C871" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D871" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E871" t="str">
+        <v>https://www.prnewswire.com/news-releases/mindtrip-launches-answer-intelligence-to-help-destinations-become-the-source-ai-recommends-302830491.html</v>
+      </c>
+      <c r="F871" t="str">
+        <v>As AI powered search continues to intercept travelers before they reach a destination's website, Mindtrip's new feature empowers destinations to gain instant clarity into the questions travelers are asking to increase discoverability and provide content that resonates SAN FRANCISCO, July...</v>
+      </c>
+    </row>
+    <row r="872">
+      <c r="A872" t="str">
+        <v>Getty Images Expands Partnership with Goalhanger to Power Video-first Podcast Storytelling</v>
+      </c>
+      <c r="B872" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C872" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D872" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E872" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/21/3330475/0/en/Getty-Images-Expands-Partnership-with-Goalhanger-to-Power-Video-first-Podcast-Storytelling.html</v>
+      </c>
+      <c r="F872" t="str">
+        <v>Partnership gives Goalhanger scaled access to thousands of Getty Images' editorial, archival and creative visuals as it continues to expand video output across its portfolio of hit shows Partnership gives Goalhanger scaled access to thousands of Getty Images' editorial, archival and creative visuals as it continues to expand video output across its portfolio of hit shows</v>
+      </c>
+    </row>
+    <row r="873">
+      <c r="A873" t="str">
+        <v>NYSE Content Update: Whop Unveils CLI Product to Boost Business Owners</v>
+      </c>
+      <c r="B873" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C873" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D873" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E873" t="str">
+        <v>https://www.prnewswire.com/news-releases/nyse-content-update-whop-unveils-cli-product-to-boost-business-owners-302830850.html</v>
+      </c>
+      <c r="F873" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 21, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="874">
+      <c r="A874" t="str">
+        <v>InterDigital signs license agreement with EV charging company KEBA</v>
+      </c>
+      <c r="B874" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C874" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D874" t="str">
+        <v>Finance, AI, Energy, Automotive, Media</v>
+      </c>
+      <c r="E874" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/21/3330447/24691/en/InterDigital-signs-license-agreement-with-EV-charging-company-KEBA.html</v>
+      </c>
+      <c r="F874" t="str">
+        <v>WILMINGTON, Del., July 21, 2026 (GLOBE NEWSWIRE) -- InterDigital, Inc. (Nasdaq: IDCC), a wireless, video, and AI technology research and development company, today announced that the company has signed a new patent license agreement with KEBA Energy Automation GmbH.</v>
+      </c>
+    </row>
+    <row r="875">
+      <c r="A875" t="str">
+        <v>Veea Launches Free VigiLynx™ Service for Telcel Internet Gestionado — Plug-and-Play Automation Platform Bringing Cybersecurity, Connectivity, Monitoring, and Edge Intelligence with Agentic AI in Mexico and Globally</v>
+      </c>
+      <c r="B875" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C875" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D875" t="str">
+        <v>Finance, AI, SaaS, Media</v>
+      </c>
+      <c r="E875" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/21/3330451/0/en/Veea-Launches-Free-VigiLynx-Service-for-Telcel-Internet-Gestionado-Plug-and-Play-Automation-Platform-Bringing-Cybersecurity-Connectivity-Monitoring-and-Edge-Intelligence-with-Agent.html</v>
+      </c>
+      <c r="F875" t="str">
+        <v>VigiLynx delivers first-of-its-kind VeeaCloud™-managed systems of intelligence combining Veea SecureConnect™, AIoT, and VeeaVision™ video surveillance with Edge AI VigiLynx delivers first-of-its-kind VeeaCloud™-managed systems of intelligence combining Veea SecureConnect™, AIoT, and VeeaVision™ video surveillance with Edge AI</v>
+      </c>
+    </row>
+    <row r="876" xml:space="preserve">
+      <c r="A876" t="str">
+        <v>36th Hong Kong Book Fair continues to be a beloved cultural event</v>
+      </c>
+      <c r="B876" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C876" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D876" t="str">
+        <v>AI, SaaS, Real Estate, Retail, Media, Education</v>
+      </c>
+      <c r="E876" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/108605/</v>
+      </c>
+      <c r="F876" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, July 21, 2026 - (ACN Newswire) - Organised by the Hong Kong Trade Development Council (HKTDC), the 36th HKTDC Hong Kong Book Fair, together with the 9th HKTDC Sports and Leisure Expo and 6th HKTDC World of Snacks, concluded successfully today. The three fairs, which ran for seven days, attracted 990,000 visits and brought together more than 770 exhibitors from 30 countries and regions. The Hong Kong Book Fair, alongside the “Cultural July • Joyful Summer Reading,” featured more than 600 vibrant events, both at the fairground and across the city.
+Under the theme “Reading the World: Cultural Legacy | Joyful Journeys”, this year's Hong Kong Book Fair enabled booklovers from near and far to discover the histories, cultures and human stories of places around the world. Together with the two concurrent fairs, it created strong synergies and delivered a diverse experience for the public. With a single ticket, visitors enjoyed the pleasures of reading, sports and leisure activities, and snacks from around the globe, delivering an unforgettable experience for all.
+Jenny Koo, HKTDC Deputy Executive Director, said: “Despite heavy rain in the first few days of the Book Fair, our visitors remained enthusiastic about the event. The atmosphere was especially lively on Saturday and Sunday, as people turned out in force to purchase their favourite items, demonstrating that the Book Fair continues to be a beloved cultural event that is captivating the public. Many cultural seminars drew an enthusiastic response, Liu Zhenyun's seminar was a full house. The inaugural ASEAN Literary Festival was also well received, with lively sessions that enabled ASEAN authors to engage directly with readers from different places, highlighting Hong Kong’s role as the East-meets-West centre for international cultural exchange.”
+She added that, coinciding with the 60th anniversary of the HKTDC, a celebratory activity was held during the fair. Prof Frederick Ma, HKTDC Chairman, took part in a lively “Wan Chai Community Art Creation Workshop” on 16 July, alongside Hong Kong artist Jane Lee (Messy Desk) and over 100 primary and secondary school students. Together, they painted scenes depicting Hong Kong's vibrant economic landscape and jointly created a meaningful piece of art, which will be on display at the eastbound O’Brien Road tram stop in Wan Chai from 2 to 29 October.
+Survey: Buying new books topping visitors’ agenda
+The organiser commissioned a research institute to conduct a survey of visitors’ spendingbudgets and reading habits, interviewing more than 860 respondents. Results showed thataverage spending at the Book Fair this year was HK$923. In addition, more than 90% of exhibitors across the three fairs accepted electronic payments, while 85% of respondents used electronic payment methods during their visit, representing an increase over last year.
+The primary purpose of attending the Book Fair was purchasing newly released books (45%), followed by enjoying discounted book prices (43%) and experiencing the cultural atmosphere of an international book fair (23%). The findings highlight the Book Fair's dual role as both a destination for readers and a key sales and promotional platform for the publishing industry. Furthermore, 98.2% of respondents indicated their visit had achieved their intended objectives, showing that the Book Fair remains appealing to readers seeking to purchase books. In terms of reading preferences, fiction (46%) ranked first, followed by literature (22%), comics (21%), children's and young adult titles (18%) and supplementary exercises (16%).
+Book lovers go home laden with finds as booksellers pull out all the stops
+The Book Fair, the cultural event most cherished by book lovers, continued to attract large numbers of local residents and visitors eager to purchase their favourite titles. Visitor Ms Lam, attending the Book Fair for the second year, came prepared with a suitcase and estimated her total spending at around HK$20,000, more than double last year’s amount. Her main objective was to buy books for her children, and she expressed that she would return again next year. Having already spent about HK$13,000 in just half a day, mainly on Chinese and English children’s books, she had also picked up some educational toys and planned to continue shopping for an e-reader. She said the Book Fair’s wide selection of books and cultural products made it easy to compare prices and enjoy discounts.
+Mr Chan, a regular visitor, did research online and discovered that publishers often offer special discounts during the Book Fair. He therefore decided to wait and buy a children's learning set at the fair. In addition to teaching materials, he bought a range of other books, including literature, history and philosophy, spending over HK$30,000 in total.
+Cosmos Books Director and Deputy General Manager Alva Au said the Book Fair is the largest annual event bringing together book lovers, authors, and publishers, giving authors the chance to connect with readers in person or to launch new books. Around 40 new titles made their exclusive debut at the fair, the most popular being works by renowned authors, Hong Kong themed publications and history titles. She added that the Book Fair helps her stay attuned to industry trends and market demand, both essential for preparing the coming year’s publishing plans. Visitor traffic remained strong throughout, she noted, with a notable increase over the weekend, as many book lovers came to buy works by their favourite authors. A number of mainland visitors also travelled to Hong Kong specifically to buy Hong Kong editions and books on Hong Kong-related topics.
+Bangzo Books HK is popular among many book lovers. Its booth has gradually expanded from the Children’s Paradise to the Foreign Language World, featuring the best-selling fiction for young adults. Company owner Abdul hopes to offer readers the best-value English books. Each year, he expands the pavilion and invites renowned authors to the fair for signing sessions with fans. Satisfied with this year’s traffic and sales, he had sold almost 90% of the inventory by the fifth day, with some titles selling out over the weekend. He is considering expanding the booth further and plans to return next year with an even wider selection of titles. 
+Ms Ho, Marketing Department representative and Book Fair coordinator at Classroom Publications, said the fair serves as an important annual exposure platform for the company. She observed that secondary school students mainly purchased the latest Chinese and English mock examination papers, while primary school students favoured reading comprehension exercises. Given the more cautious consumer sentiment this year, the company boosted its giveaways to help drive sales.
+The fair also facilitated cross-regional business collaboration. Rashid Alkous, Executive Director of the Emirates Publishers Association, a first-time exhibitor from the United Arab Emirates (UAE), said: “One of our key objectives at the fair is to help member publishers secure rights sales and translation partnerships. By the third day, we had concluded agreements with around 15 publishers, and successfully sold the rights to 25 titles. We will also translate traditional Chinese books into Arabic and introduce them to the Middle Eastern market. We plan to return to the Book Fair next year and expand our presence."
+Bringing together readers from around the world, fostering cultural exchange
+The Book Fair’s Eight Seminar Series were warmly received, bringing readers and authors from different places together for in-person exchange. The newly launched ASEAN Literary Festival was a particular highlight: a session led by Malaysian author Daryl Yeap drew a good number of students and readers. Yeap said the audience showed great curiosity about the topic and noted that the stories of overseas Chinese communities form an important part of world history. Bringing these stories to Hong Kong from a fresh perspective, she said, was particularly meaningful.
+Registration for a seminar by renowned author Liu Zhenyun reached full capacity twice, attracting more than 1,400 onsite attendees. Ms He, a visitor from Zhuhai, felt fortunate to secure a place and travelled to Hong Kong especially to meet the author. Having attended the Book Fair for several consecutive days, she described its scale as impressive and its selection of books as extensive. She said the crowds reflected Hong Kong’s openness and appreciation for literature. In addition to buying books by Eileen Chang, Su Tong and Leo Ou-fan Lee, she also joined several seminars and hoped to discover unique cultural and creative products.
+The popular “Cultural and Creative Spaces” also returned this year. Create Hangzhou took part for the first time. Its representative, Mr Zhang, said that aside from Hong Kong readers, visitors from the Chinese Mainland, Taiwan and the United States had shown keen interest in the miniature movable-type printing experience, which helped promote traditional Chinese culture. Another exhibitor, Tsi Ku Chai, reported encouraging results. Assistant General Manager and Administrative Director Brian Lai said: “The overall atmosphere at the fair has been very positive. Dunhuang Inspiration metal puzzles, Tsi Ku Chai cultural products and merchandise designed by local artists have all proved popular. Blind-box products aimed at younger consumers have performed particularly well, and overall sales had recorded steady growth.”
+Industry leaders explore new opportunities in the AI era
+The Book Fair also served as a key annual platform for industry exchange. The International Publishing Forum and IP Roundtable, both sponsored by the Cultural and Creative Industries Development Agency of the Government of the Hong Kong Special Administrative Region (HKSAR), further reinforced Hong Kong's role as a regional intellectual property trading centre. This year's discussions focused on the developments in publishing and copyright in the age of artificial intelligence. Publishing and copyright experts from seven countries and regions came together to share insights, drawing over 250 industry professionals.
+Co-organised by the HKTDC and the Hong Kong Publishing Federation, the International Publishing Forum was themed “Reading for All in the Age of AI: Reshaping and Co-evolution”. Representatives from publishers, cultural content platforms and technology and information companies explored how collaboration could create greater impact, how AI could enhance reading efficiency and cultivate critical and in-depth thinking, and how cross-sector cooperation could foster a reading culture. The forum was widely praised for balancing strategic vision with practical insight.
+Organised by the HKTDC and co-organised by the Hong Kong Reprographic Rights Licensing Society, the IP Roundtable welcomed leading industry figures from Hong Kong, Malaysia, Belgium, Norway, the United Kingdom and the UAE. Under the theme “Copyright in Transition: Reshaping Rights, Challenges &amp; Opportunities in the Age of AI”, participants discussed changes in IP regulations and policies across jurisdictions, their implications for rights holders and licensing strategies, and the opportunities arising from innovation and cross-border collaboration. The session also examined global trends in the IP market and creative industries, with enthusiastic response on the spot, offering participants valuable forward-looking perspectives.
+Cultural Summer continues through July
+The HKTDC’s “Cultural July • Joyful Summer Reading”, organised in collaboration with partners including the Intangible Cultural Heritage Office, the Hong Kong Resource Centre for Heritage and Central Market, will run through the end of July. Activities across Hong Kong Island, Kowloon and the New Territories will include cultural tours and public education programmes under the “Mobile Intangible Cultural Heritage” initiative, extending the city’s summer reading and cultural momentum.
+Sports and Leisure Expo and World of Snacks prove popular too
+This year's Sports and Leisure Expo featured a diverse range of sports, fitness and edutainment experiences designed to encourage healthy lifestyles. The “Multi-sport Playground” presented by the Hong Kong Playground Association drew significant attention, with more than 3,600 visitors taking on challenges such as an 8-metre abseil and the “Fit &amp; Fearless Challenge”, testing both courage and physical fitness. First-time exhibitor My Mini Zoo also proved a hit with families, allowing children to interact up close with animals such as lop rabbits, bullfrogs and corn snakes while learning about the natural world.
+Meanwhile, the World of Snacks comprised six themed zones showcasing a wide variety of traditional and innovative snacks. Visitors seized the chance to discover international delicacies, party treats and healthier snack options, enjoying a rich and flavourful culinary experience.
+The HKTDC will continue to organise exhibitions and conferences that create business opportunities and foster industry exchange. Key events in the second half of the year include the Food Expo, Food Expo PRO, Beauty &amp; Wellness Expo, Home Delights Expo and Hong Kong International Tea Fair in August; the Hong Kong Watch &amp; Clock Fair, Salon de TIME and CENTRESTAGE along with the Belt and Road Summit in September; the Hong Kong Electronics Fair (Autumn Edition), Hong Kong International Lighting Fair (Autumn Edition), electronicAsia, Eco Expo Asia and Hong Kong International Outdoor and Tech Light Expo in October; the Hong Kong International Wine &amp; Spirits Fair, Hong Kong International Optical Fair, HKTDC Entrepreneur Day, the Business of IP Asia Forum and DesignInspire in November. Together, these events will help foster international trade cooperation, reinforce Hong Kong's position as an international business hub, and strengthen its role as both a super connector and a super value-adder.
+Photo download: https://bit.ly/4w82Ju6
+The Hong Kong Book Fair, Sports and Leisure Expo and World of Snacks concluded successfully today, drawing a combined total of 990,000 visits.
+Both adults and children were immersed in the joy of the Hong Kong Book Fair.
+Chinese Mainland Publishers showcased around 20,000 quality publications, with Yunnan serving as this year's featured mainland province. The pavilion presented the province’s rich and diverse ethnic cultures, unique ecological environment, and distinctive cultural and tourism resources, inviting readers to discover Yunnan through literature.
+The Renowned Writers Seminar Series welcomed distinguished authors from Hong Kong and around the world to share their writing journeys. A highlight was the seminar led by acclaimed author Liu Zhenyun, whose works have been selected among Yazhou Zhoukan’s top 10 Chinese novels, which drew an enthusiastic crowd of more than 1,400 and generated an overwhelming response.
+The HKTDC inaugurated the ASEAN Literary Festival as part of its English and International Reading Seminar Series, with best-selling author Daryl Yeap leading a seminar and meeting readers at the Book Fair.
+The International Publishing Forum, themed “Reading for All in the Age of AI: Reshaping and Co-evolution”, explored how artificial intelligence can enhance reading efficiency, foster deeper critical thinking and help build a reading culture in society.
+The IP Roundtable brought together international intellectual property experts and industry representatives to explore “Copyright in Transition: Reshaping Rights, Challenges &amp; Opportunities in the Age of AI”, examining the impact and opportunities arising from new IP regulations and policy developments around the world.
+An interactive attraction presented by the Hong Kong Playground Association at the Sports and Leisure Expo proved highly popular, with visitors taking on an 8-metre abseiling challenge that tested both their courage and physical fitness.
+The six themed zones of World of Snacks offered a diverse array of treats from around the world, drawing crowds of eager shoppers
+Media enquiries
+Hong Kong Book Fair, Hong Kong Sports and Leisure Expo and World of Snacks
+Yuan Tung Financial Relations:
+Louise Song   
+Tel: (852) 3428 5690
+Email: lsong@yuantung.com.hk
+Tiffany Leung
+Tel: (852) 3428 2361
+Email: tleung@yuantung.com.hk
+HKTDC’s Communications &amp; Public Affairs Department:
+Noah Qiu
+Tel: (852) 2584 4575
+Email: noah.yl.qiu@hktdc.org
+Navin Law
+Tel: (852) 2584 4525
+Email: navin.cm.law@hktdc.org
+Jane Cheung
+Tel: (852) 2584 4137
+Email: jane.mh.cheung@hktdc.org
+Hong Kong Sports and Leisure Expo, World of Snacks
+HKTDC’s Communications &amp; Public Affairs Department:
+Stanley So
+Tel: (852) 2584 4049
+Email: stanley.hp.so@hktdc.org
+HKTDC Media Room: http://mediaroom.hktdc.com
+About HKTDC
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via trade publications, research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="877">
+      <c r="A877" t="str">
+        <v>"Keychron Orca echo" by Keychron x GIZMART Becomes First GIZMART Project to Surpass JPY 500 Million in GMV</v>
+      </c>
+      <c r="B877" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C877" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D877" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E877" t="str">
+        <v>https://www.newsfilecorp.com/release/305935/Keychron-Orca-echo-by-Keychron-x-GIZMART-Becomes-First-GIZMART-Project-to-Surpass-JPY-500-Million-in-GMV</v>
+      </c>
+      <c r="F877" t="str">
+        <v>"Keychron Orca echo" has surpassed ¥500 million in GMV, becoming the first project in GIZMART history to reach this milestoneThe crowdfunding campaign remains ongoing, with support continuing to grow from approximately 19,000 backersThe milestone represents tangible progress in the Company's strategic expansion of its content commerce business, with additional Keychron projects planned for launch on GIZMARTTokyo, Japan--(Newsfile Corp. - July 21, 2026) - TNL Mediagene (NASDAQ: TNMG) (the...</v>
+      </c>
+    </row>
+    <row r="878">
+      <c r="A878" t="str">
+        <v>DesignRush Podcast Features Margaret Sikora on Fixing B2B Outbound Deliverability</v>
+      </c>
+      <c r="B878" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C878" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D878" t="str">
+        <v>Healthcare, Media</v>
+      </c>
+      <c r="E878" t="str">
+        <v>https://www.newsfilecorp.com/release/305432/DesignRush-Podcast-Features-Margaret-Sikora-on-Fixing-B2B-Outbound-Deliverability</v>
+      </c>
+      <c r="F878" t="str">
+        <v>Miami, Florida--(Newsfile Corp. - July 21, 2026) - DesignRush has released a new episode of the DesignRush Podcast featuring Margaret Sikora, CEO of Woodpecker.co, who discusses why technical infrastructure, inbox health, and disciplined outbound systems have become essential for maintaining B2B sales pipelines.Margaret Sikora explains why deliverability, inbox health, and technical infrastructure have become foundational to successful B2B outbound on the DesignRush Podcast.To view an enhanced...</v>
+      </c>
+    </row>
+    <row r="879">
+      <c r="A879" t="str">
+        <v>L1VE Launches Social Presence</v>
+      </c>
+      <c r="B879" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C879" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D879" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E879" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/l1ve-launches-social-presence-110000049.html</v>
+      </c>
+      <c r="F879" t="str">
+        <v>NEW YORK, July 21, 2026--Today, L1VE introduces Social Presence, a ticketed event experience that – for the first time – allows fans to be truly inside a live sports or music moment, together, in real time, from anywhere. L1VE is the pioneer of immersive live rights, a new licensable class of media rights that did not previously exist, now joining broadcast and streaming. L1VE events launch on August 1, kicking off with a Real Madrid friendly match vs.</v>
+      </c>
+    </row>
+    <row r="880">
+      <c r="A880" t="str">
+        <v>Mega Matrix Inc. Announces Sports Comeback Drama "From NBA Dropout to Tennis Ace" Now Streaming on FlexTV</v>
+      </c>
+      <c r="B880" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C880" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D880" t="str">
+        <v>Finance, SaaS, Media</v>
+      </c>
+      <c r="E880" t="str">
+        <v>https://www.prnewswire.com/news-releases/mega-matrix-inc-announces-sports-comeback-drama-from-nba-dropout-to-tennis-ace-now-streaming-on-flextv-302830638.html</v>
+      </c>
+      <c r="F880" t="str">
+        <v>SINGAPORE, July 21, 2026 /PRNewswire/ -- Mega Matrix Inc. (NYSE American: MPU) announced that its global short-drama streaming platform, FlexTV, has launched the sports comeback drama From NBA Dropout to Tennis Ace. Blending high-stakes competition, friendship, family responsibility and...</v>
+      </c>
+    </row>
+    <row r="881">
+      <c r="A881" t="str">
+        <v>DJI Matrice 4E y Terra cartografían la Cascada de Hielo del Khumbu en temporada de escalada de 2026 en el monte Everest</v>
+      </c>
+      <c r="B881" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C881" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D881" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E881" t="str">
+        <v>https://www.prnewswire.com/news-releases/dji-matrice-4e-y-terra-cartografian-la-cascada-de-hielo-del-khumbu-en-temporada-de-escalada-de-2026-en-el-monte-everest-302830599.html</v>
+      </c>
+      <c r="F881" t="str">
+        <v>Nuevo caso práctico en video muestra cómo la tecnología avanzada de drones está haciendo el montañismo más seguro SHENZHEN, China, 21 de julio de 2026 /PRNewswire/ -- DJI, el líder mundial en drones civiles y tecnología de cámaras creativas, publicó hoy nuevas grabaciones extensas de...</v>
+      </c>
+    </row>
+    <row r="882">
+      <c r="A882" t="str">
+        <v>FreeCast Enhances Zer0Gap™ Advertising with Proprietary Next-Generation AI Forensics, Redefining Precision Audience Targeting for Connected TV Advertisers</v>
+      </c>
+      <c r="B882" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C882" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D882" t="str">
+        <v>Finance, AI, SaaS, Retail, Media</v>
+      </c>
+      <c r="E882" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/freecast-enhances-zer0gap-advertising-proprietary-070000293.html</v>
+      </c>
+      <c r="F882" t="str">
+        <v>ORLANDO, Fla., July 21, 2026--FreeCast, Inc. (NASDAQ: CAST), a provider of streaming television technologies and platform-as-a-service (PaaS) solutions, today highlighted the strategic vision behind its proprietary Zer0Gap™ Advertising platform, an AI-driven advertising ecosystem designed to help advertisers improve audience targeting by leveraging richer consumer intelligence before campaign delivery.</v>
+      </c>
+    </row>
+    <row r="883">
+      <c r="A883" t="str">
+        <v>Wizstar Helps Businesses Scale Digital Operations with End-to-End AI Avatar Solutions</v>
+      </c>
+      <c r="B883" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C883" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D883" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E883" t="str">
+        <v>https://www.prnewswire.com/news-releases/wizstar-helps-businesses-scale-digital-operations-with-end-to-end-ai-avatar-solutions-302830397.html</v>
+      </c>
+      <c r="F883" t="str">
+        <v>NEW YORK, July 21, 2026 /PRNewswire/ -- As businesses continue to accelerate their digital transformation efforts, demand is growing for solutions that improve efficiency while reducing the cost and complexity of content production and business operations. Against this backdrop, Wizstar...</v>
+      </c>
+    </row>
+    <row r="884" xml:space="preserve">
+      <c r="A884" t="str">
+        <v>Is AI the new colonialism?</v>
+      </c>
+      <c r="B884" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C884" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D884" t="str">
+        <v>AI, Retail, Media, Education</v>
+      </c>
+      <c r="E884" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/108568/</v>
+      </c>
+      <c r="F884" t="str" xml:space="preserve">
+        <v xml:space="preserve">SINGAPORE, July 21, 2026 - (ACN Newswire) - Artificial Intelligence in the Global South: Power, Policy and Progress, a new book by Singapore-based technologist and AI ethicist Sudhir Tiku was launched today at World Scientific's offices, with H.E. Madiepetsane Charlotte Lobe, High Commissioner of the Republic of South Africa to Singapore, as Guest of Honour, before an audience of diplomats and figures from Singapore's academic and technology sectors.
+The book poses an uncomfortable question: who is really powering the boom in artificial intelligence, and who is being left out of it? Tiku argues that the systems now remaking the world economy run on data and hidden human labour drawn largely from Asia, Africa and Latin America, even as the regions supplying them sit at the far edge of the value they create. He sets the old colonial extraction of raw materials beside a newer kind: the mining of data, of cheap computing work, and of the “ghost work” that quietly trains and moderates AI systems.
+The book does not stop at diagnosis. Tiku points to where the balance is already shifting, from local start-ups to home-grown regulation, and argues that the Global South can still claim authorship of its digital future. Drawing on mythology and philosophy as readily as on economics, he closes with a call to build fairer “digital moats” so that the next technological revolution is not simply coded elsewhere.
+Dr Chi Wai (Rick) Lee, General Manager of World Scientific Publishing, said: “Artificial intelligence presents unprecedented opportunities, but its long-term success depends on ensuring that innovation is inclusive, responsible and accessible to all. This publication makes a valuable contribution to one of the most important global conversations of our time.”
+“Artificial intelligence should not simply be developed for the Global South — it should be developed with the Global South. This book is an effort to empower businesses, academia and civil society to rethink how AI can empower communities, strengthen digital sovereignty, accelerate sustainable development and ensure that innovation benefits every nation, not just a few. The future of AI will be stronger when every region has a voice in shaping it.”, said Sudhir Tiku, Author of the book.
+Artificial Intelligence in the Global South is available from World Scientific, as well as on Amazon and other online platforms.
+About the Author
+Sudhir Tiku is a Technical Philosopher and Automation Expert based in Singapore, with more than two decades of experience inside global multinational corporations. A regular TEDx speaker, he addresses international conferences on AI ethics and the Global South. He graduated from REC Kurukshetra with a major in Electronics, holds a Master's in Finance from NMIMS Mumbai and a Master's in Ethics from the Rome Business School, and is an AI Ethics badge holder from the London School of Economics. He is also a climber and a contributing writer, and can be reached on LinkedIn.
+About World Scientific Publishing Co.
+World Scientific Publishing is a leading international independent publisher of books and journals for the scholarly, research and professional communities. World Scientific collaborates with prestigious organisations like the Nobel Foundation and US National Academies Press to bring high quality academic and professional content to researchers and academics worldwide. The company publishes about 600 books and over 180 journals in various fields annually. To find out more about World Scientific, please visit www.worldscientific.com. For more information, contact WSPC Communications at communications@wspc.com.
+Media Contact: 
+Ganesh Somwanshi, Founder – Mett.AI (Event Partner)
+Tel: +65 9779 1286
+Email: ganesh@mettai.world
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="885">
+      <c r="A885" t="str">
+        <v>Mango AI Offers an AI Talking Photo Feature to Animate Portraits with Speech</v>
+      </c>
+      <c r="B885" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C885" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D885" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E885" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357944</v>
+      </c>
+      <c r="F885" t="str">
+        <v>A still portrait can now speak, shift expression, and move with synchronized audio through the AI talking photo feature on Mango AI from Mango Animate. The capability turns a single face photograph into a short video where the subject appears to deliver spoken content. It is built for marketers preparing spokesperson clips, educators assembling instructional segments, and individual creators who need a talking presenter without filming a live session. - - Users upload a front-facing por... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357944</v>
+      </c>
+    </row>
+    <row r="886">
+      <c r="A886" t="str">
+        <v>Paposse.tv selects Flux for streaming platform</v>
+      </c>
+      <c r="B886" t="str">
+        <v>2026-07-21</v>
+      </c>
+      <c r="C886" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D886" t="str">
+        <v>SaaS, Automotive, Media</v>
+      </c>
+      <c r="E886" t="str">
+        <v>https://pressreleasenews.org/pressroom/paposse-tv-selects-flux-for-streaming-platform</v>
+      </c>
+      <c r="F886" t="str">
+        <v>Paposse.tv, a Pennsylvania sprint car racing media platform, will migrate its streaming services to the Flux decentralized cloud network to improve reliability and scalability.</v>
+      </c>
+    </row>
+    <row r="887">
+      <c r="A887" t="str">
+        <v>Lavazza, Francesca and Martin Scorsese Present "Family Blend": A Mini-Series Celebrating the Magic of Coffee</v>
+      </c>
+      <c r="B887" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C887" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D887" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E887" t="str">
+        <v>https://finance.yahoo.com/media-advertising/articles/lavazza-francesca-martin-scorsese-present-231900033.html</v>
+      </c>
+      <c r="F887" t="str">
+        <v>TURIN, Italy &amp; NEW YORK, July 20, 2026--Lavazza brings the magic of cinema to the daily coffee ritual with the announcement of "Family Blend." Directed by emerging filmmaker and actress Francesca Scorsese, this new five-episode mini-series of short-form content (2-3 minutes each) will be released monthly on the brand's and talents' global channels. The series stars acclaimed by Academy Award®-winning director Martin Scorsese alongside his daughter. The result is an intimate yet internationally r</v>
+      </c>
+    </row>
+    <row r="888">
+      <c r="A888" t="str">
+        <v>Samsung launches its first credit card in the U.S. -- A mobile wallet experience that turns everyday spending into cash rewards</v>
+      </c>
+      <c r="B888" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C888" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D888" t="str">
+        <v>Crypto, Media</v>
+      </c>
+      <c r="E888" t="str">
+        <v>https://www.prnewswire.com/news-releases/samsung-launches-its-first-credit-card-in-the-us--a-mobile-wallet-experience-that-turns-everyday-spending-into-cash-rewards-302830013.html</v>
+      </c>
+      <c r="F888" t="str">
+        <v>Issued by Barclays on the Visa network, Samsung Galaxy Card helps cardmembers earn cash rewards for eligible Samsung purchases, Samsung Wallet purchases, streaming and everyday spending A Wallet-first experience: Samsung Galaxy Card is instantly provisioned to Samsung Wallet so...</v>
+      </c>
+    </row>
+    <row r="889">
+      <c r="A889" t="str">
+        <v>Red Seat Ventures Announces Introduction of Premium Creator and Podcast Communities to Amazon DSP</v>
+      </c>
+      <c r="B889" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C889" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D889" t="str">
+        <v>Finance, AI, Retail, Media</v>
+      </c>
+      <c r="E889" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357934</v>
+      </c>
+      <c r="F889" t="str">
+        <v>Red Seat Ventures (RSV), a Fox Corporation (Nasdaq: FOXA, FOX) creator-led media company, today announced the introduction of RSV&amp;#39;s portfolio of premium creators to Amazon DSP. Through the collaboration, advertisers will gain access to one of the industry&amp;#39;s largest collections of independent creator-led audio and video podcast content, alongside Amazon DSP&amp;#39;s audience intelligence, AI-powered optimization, and privacy-enhancing measurement capabilities. - - &amp;#8220;Our podcast audio and video creat... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357934</v>
+      </c>
+    </row>
+    <row r="890">
+      <c r="A890" t="str">
+        <v>IGT Signs Agreement to Deploy 720 Sierra27 Video Lottery Terminals Across Saskatchewan</v>
+      </c>
+      <c r="B890" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C890" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D890" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E890" t="str">
+        <v>https://www.prnewswire.com/news-releases/igt-signs-agreement-to-deploy-720-sierra27-video-lottery-terminals-across-saskatchewan-302829721.html</v>
+      </c>
+      <c r="F890" t="str">
+        <v>Selected through WCLC's competitive VLT procurement process for a second consecutive year LAS VEGAS, July 20, 2026 /PRNewswire/ -- IGT announced today that its subsidiary, IGT Canada Solutions Limited ("IGT"), signed an agreement with Western Canada Lottery Corporation ("WCLC") to supply...</v>
+      </c>
+    </row>
+    <row r="891">
+      <c r="A891" t="str">
+        <v>Embry-Riddle and Former NTSB Chairman Robert Sumwalt Launch 'Safer Skies' Video Podcast to Explore Innovations Behind Aviation and Aerospace Safety</v>
+      </c>
+      <c r="B891" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C891" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D891" t="str">
+        <v>Media, Education</v>
+      </c>
+      <c r="E891" t="str">
+        <v>https://www.prnewswire.com/news-releases/embry-riddle-and-former-ntsb-chairman-robert-sumwalt-launch-safer-skies-video-podcast-to-explore-innovations-behind-aviation-and-aerospace-safety-302829783.html</v>
+      </c>
+      <c r="F891" t="str">
+        <v>DAYTONA BEACH, Fla., July 20, 2026 /PRNewswire/ -- A new video podcast from Embry-Riddle Aeronautical University, hosted by world-renowned safety expert Robert L. Sumwalt, is inviting listeners behind the scenes for candid conversations about the world of aviation and aerospace safety....</v>
+      </c>
+    </row>
+    <row r="892">
+      <c r="A892" t="str">
+        <v>DICK'S EXPANDS ITS INVESTMENT IN WOMEN'S SPORTS WITH COOKIE JAR &amp;amp; A DREAM STUDIOS' "LIFE IN THE W" DOCUMENTARY SERIES ON ESPN</v>
+      </c>
+      <c r="B892" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C892" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D892" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E892" t="str">
+        <v>https://www.prnewswire.com/news-releases/dicks-expands-its-investment-in-womens-sports-with-cookie-jar--a-dream-studios-life-in-the-w-documentary-series-on-espn-302829826.html</v>
+      </c>
+      <c r="F892" t="str">
+        <v>The Six-Episode Series follows A'ja Wilson, Napheesa Collier and DeWanna Bonner, and debuts one year after DICK'S renewed and expanded its partnership with the WNBA PITTSBURGH, July 20, 2026 /PRNewswire/ -- Today, DICK'S Sporting Goods' (NYSE: DKS) in-house content and production studio,...</v>
+      </c>
+    </row>
+    <row r="893">
+      <c r="A893" t="str">
+        <v>Musica AI Launches as the First AI Music Platform Built for Latin Genres, Turning a Text Prompt into a Full Song — and a Music Video — in Minutes</v>
+      </c>
+      <c r="B893" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C893" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D893" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E893" t="str">
+        <v>https://pressreleasenews.org/pressroom/musica-ai-launches-as-the-first-ai-music-platform-built-for-latin-genres-turning-a-text-prompt-into-a-full-song-and-a-music-video-in-minutes</v>
+      </c>
+      <c r="F893" t="str">
+        <v>Available now on iOS, Android and the web across Latin America, Spain and the Portuguese-speaking world, Musica AI turns a simple idea into a full reggaeton, salsa, corridos, bachata, cumbia or flamenco song — then into a shareable music video with one tap.</v>
+      </c>
+    </row>
+    <row r="894">
+      <c r="A894" t="str">
+        <v>What Is the Best Music Video Tool in 2026? Three Workflows Compared for Finished Songs</v>
+      </c>
+      <c r="B894" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C894" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D894" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E894" t="str">
+        <v>https://pressreleasenews.org/pressroom/what-is-the-best-music-video-tool-in-2026-three-workflows-compared-for-finished-songs</v>
+      </c>
+      <c r="F894" t="str">
+        <v>A workflow-based comparison separates complete song-to-video platforms from cinematic clip generators and manual editors, showing where each category fits.</v>
+      </c>
+    </row>
+    <row r="895">
+      <c r="A895" t="str">
+        <v>At SIGGRAPH, NVIDIA Advances Graphics and Simulation With Agentic and Physical AI</v>
+      </c>
+      <c r="B895" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C895" t="str">
+        <v>mlpr-nvidia</v>
+      </c>
+      <c r="D895" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E895" t="str">
+        <v>https://blogs.nvidia.com/blog/siggraph-news-2026/</v>
+      </c>
+      <c r="F895" t="str">
+        <v>From open models to real-time simulation, AI and graphics breakthroughs are transforming media, content creation and robotics.</v>
+      </c>
+    </row>
+    <row r="896">
+      <c r="A896" t="str">
+        <v>MCCATHERN, SHOKOUHI, EVANS LAUNCHES DEBUT PODCAST, "THE LAW BEHIND THE HEADLINES"</v>
+      </c>
+      <c r="B896" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C896" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D896" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E896" t="str">
+        <v>https://www.prnewswire.com/news-releases/mccathern-shokouhi-evans-launches-debut-podcast-the-law-behind-the-headlines-302828917.html</v>
+      </c>
+      <c r="F896" t="str">
+        <v>Powered by McCathern, Shokouhi, Evans North Texas-based firm bringing national-level legal conversation to a broad audience First 2 episodes available now, watch HERE Hi-Res Art HERE DALLAS, July 20, 2026 /PRNewswire/ -- McCathern, Shokouhi, Evans (McCathern PLLC) law firm launched its...</v>
+      </c>
+    </row>
+    <row r="897">
+      <c r="A897" t="str">
+        <v>New Jersey's Largest Out of the Darkness Walk Returns to Hard Rock Atlantic City for Seventh Consecutive Year on Sunday, September 20, 2026</v>
+      </c>
+      <c r="B897" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C897" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D897" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E897" t="str">
+        <v>https://www.prnewswire.com/news-releases/new-jerseys-largest-out-of-the-darkness-walk-returns-to-hard-rock-atlantic-city-for-seventh-consecutive-year-on-sunday-september-20-2026-302829684.html</v>
+      </c>
+      <c r="F897" t="str">
+        <v>Editor's Note: 2025 Photos and video can be downloaded here. ATLANTIC CITY, N.J., July 20, 2026 /PRNewswire/ -- On Sunday, Sept. 20, 2026, Hard Rock Hotel &amp; Casino Atlantic City will host the Out of the Darkness Walk for the 7th consecutive year, in support of the American Foundation for...</v>
+      </c>
+    </row>
+    <row r="898">
+      <c r="A898" t="str">
+        <v>NVIDIA Agent Toolkit Expands With New Omniverse Libraries, Putting AI Agents to Work Building Simulation-Ready Worlds</v>
+      </c>
+      <c r="B898" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C898" t="str">
+        <v>mlpr-nvidia</v>
+      </c>
+      <c r="D898" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E898" t="str">
+        <v>https://nvidianews.nvidia.com/news/nvidia-agent-toolkit-expands-with-new-omniverse-libraries-putting-ai-agents-to-work-building-simulation-ready-worlds</v>
+      </c>
+      <c r="F898" t="str">
+        <v>NVIDIA today announced that NVIDIA Agent Toolkit now includes NVIDIA Omniverse™ libraries — a collection of software components that give AI agents tools and skills to add physical AI capabilities to existing applications and prepare 3D content for simulation.</v>
+      </c>
+    </row>
+    <row r="899">
+      <c r="A899" t="str">
+        <v>Sureel AI and Symphonic Distribution Unlock “Fair AI” Licensing Revenue for Symphonic Roster</v>
+      </c>
+      <c r="B899" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C899" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D899" t="str">
+        <v>Finance, AI, Media</v>
+      </c>
+      <c r="E899" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357917</v>
+      </c>
+      <c r="F899" t="str">
+        <v>Sureel AI and Symphonic Distribution today announced a partnership to add on to Symphonic&amp;#39;s AI initiatives, aiming to unlock additional revenue streams for clients who choose to participate. - - Using Sureel AI&amp;#39;s technology, which allows owners of compositions, lyrics and sound recordings to track their use in AI-generated content, Symphonic will enable the independent artists, labels and managers who use its services to participate in AI-driven revenue on transparent terms. - - The partners... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357917</v>
+      </c>
+    </row>
+    <row r="900">
+      <c r="A900" t="str">
+        <v>Magna Mining Inc. (NICU) ouvre les marchés</v>
+      </c>
+      <c r="B900" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C900" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D900" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E900" t="str">
+        <v>https://www.newsfilecorp.com/release/305776/Magna-Mining-Inc.-NICU-ouvre-les-marchs</v>
+      </c>
+      <c r="F900" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - 20 juillet 2026) - Jason Jessup, chef de la direction et directeur, Magna Mining Inc. (« Magna Mining » ou la « société ») (TSX : NICU), accompagné de collègues, s'est joint à Dean McPherson, chef, Développement des affaires, Secteur minier mondial, Bourse de Toronto (« TSX »), pour ouvrir les marchés et souligner le passage de la société à la Bourse de Toronto.Cannot view this video?  Visit:https://www.youtube.com/watch?v=gHG89ZQBZ2oMagna Mining est une...</v>
+      </c>
+    </row>
+    <row r="901">
+      <c r="A901" t="str">
+        <v>Magna Mining Inc. (NICU) Opens the Market</v>
+      </c>
+      <c r="B901" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C901" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D901" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E901" t="str">
+        <v>https://www.newsfilecorp.com/release/305775/Magna-Mining-Inc.-NICU-Opens-the-Market</v>
+      </c>
+      <c r="F901" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - July 20, 2026) - Jason Jessup, Chief Executive Officer and Director, Magna Mining Inc. ("Magna Mining" or the "Company") (TSX: NICU) along with its other members, joined Dean McPherson, Head, Business Development, Global Mining, Toronto Stock Exchange ("TSX"), to open the market to celebrate the Company's graduation to TSX.Cannot view this video?  Visit:https://www.youtube.com/watch?v=gHG89ZQBZ2oMagna Mining is a producing mining company with a strong...</v>
+      </c>
+    </row>
+    <row r="902">
+      <c r="A902" t="str">
+        <v>Leadde AI Launches World's First Business Video AI Agent to Transform Corporate Communication</v>
+      </c>
+      <c r="B902" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C902" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D902" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E902" t="str">
+        <v>https://www.prnewswire.com/news-releases/leadde-ai-launches-worlds-first-business-video-ai-agent-to-transform-corporate-communication-302829517.html</v>
+      </c>
+      <c r="F902" t="str">
+        <v>SINGAPORE, July 20, 2026 /PRNewswire/ -- Leadde AI (https://leadde.ai) today announced the launch of its business video AI agent, the world's first AI Agent designed specifically for commercial video production. Unlike generic AI video generators focused on entertainment or social media,...</v>
+      </c>
+    </row>
+    <row r="903">
+      <c r="A903" t="str">
+        <v>'Descendants: Wicked Wonderland' Cast Teases New Characters, Music, and More</v>
+      </c>
+      <c r="B903" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C903" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D903" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E903" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357907</v>
+      </c>
+      <c r="F903" t="str">
+        <v>This isn&amp;#39;t the happily ever after anyone imagined&amp;#8230; - - In Disney&amp;#39;s Descendants: Wicked Wonderland , the fifth installment in the hit musical franchise, Red ( Kylie Cantrall ), daughter of the Queen of Hearts ( Rita Ora ), and Chloe ( Malia Baker ), daughter of Cinderella ( Brandy ) and Prince Charming ( Paolo Montalban ), discover that rewriting history has consequences. Directed by Kimmy Gatewood, the movie &amp;#8212; debuting Thursday, July 16, on Disney Channel and streaming next day... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357907</v>
+      </c>
+    </row>
+    <row r="904">
+      <c r="A904" t="str">
+        <v>Barcode Scanning Camera for AGV and Warehouse Vision: Vadzo Imaging Positions Falcon-544CRS 5MP USB Wake-on-Motion Low Power Camera to QR Code Scanning</v>
+      </c>
+      <c r="B904" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C904" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D904" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E904" t="str">
+        <v>https://www.newswire.com/news/barcode-scanning-camera-for-agv-and-warehouse-vision-vadzo-imaging-22828114</v>
+      </c>
+      <c r="F904" t="str">
+        <v>Vadzo Imaging's Falcon-544CRS brings the Onsemi AR0544 HyperLux LP sensor to a low power barcode camera platform built on USB 3.2, combining Wake-on-Motion triggered capture with 5MP resolution and embedded HDR for QR code and barcode reads at AGV charging stations, storage rack scan points, and other event-driven warehouse vision nodes where continuous streaming wastes power the deployment cannot spare.</v>
+      </c>
+    </row>
+    <row r="905">
+      <c r="A905" t="str">
+        <v>DJI Matrice 4E und DJI Terra kartieren den Khumbu-Eisbruch während der Klettersaison 2026 am Mount Everest</v>
+      </c>
+      <c r="B905" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C905" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D905" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E905" t="str">
+        <v>https://www.prnewswire.com/news-releases/dji-matrice-4e-und-dji-terra-kartieren-den-khumbu-eisbruch-wahrend-der-klettersaison-2026-am-mount-everest-302829654.html</v>
+      </c>
+      <c r="F905" t="str">
+        <v>Neue Video-Fallstudie zeigt, wie fortschrittliche Drohnentechnologie das Bergsteigen sicherer macht SHENZHEN, China, 20. Juli 2026 /PRNewswire/ -- DJI, der weltweit führende Anbieter von zivilen Drohnen und kreativer Kameratechnologie, hat heute neues Langzeit-Vermessungsmaterial des...</v>
+      </c>
+    </row>
+    <row r="906">
+      <c r="A906" t="str">
+        <v>Reolink Releases the Video Doorbell 2nd Gen, Leveraging Qualcomm Technology for Longer-Lasting Front-Door Security</v>
+      </c>
+      <c r="B906" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C906" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D906" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E906" t="str">
+        <v>https://www.prnewswire.com/news-releases/reolink-releases-the-video-doorbell-2nd-gen-leveraging-qualcomm-technology-for-longer-lasting-front-door-security-302829141.html</v>
+      </c>
+      <c r="F906" t="str">
+        <v>LOS ANGELES, July 20, 2026 /PRNewswire/ -- Reolink, an innovative leader in intelligent visual technology for homes and business, today announced the on-sale release of the Video Doorbell 2nd Gen on Reolink.com. Joining the Argus Magicam as part of Reolink's Power-Efficient Series, the...</v>
+      </c>
+    </row>
+    <row r="907">
+      <c r="A907" t="str">
+        <v>Liberty Mutual Turns Liberty Biberty From Famous Ad Flub Into Its Newest Brand Character</v>
+      </c>
+      <c r="B907" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C907" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D907" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E907" t="str">
+        <v>https://www.prnewswire.com/news-releases/liberty-mutual-turns-liberty-biberty-from-famous-ad-flub-into-its-newest-brand-character-302829242.html</v>
+      </c>
+      <c r="F907" t="str">
+        <v>New character expands the company's character-led advertising universe and launches across TV, streaming, social and creator partnerships BOSTON, July 20, 2026 /PRNewswire/ -- Liberty Mutual Insurance today introduced Liberty Biberty™, a new brand character inspired by a familiar phrase...</v>
+      </c>
+    </row>
+    <row r="908">
+      <c r="A908" t="str">
+        <v>DJI Matrice 4E and DJI Terra Map Khumbu Icefall During 2026 Climbing Season on Mount Everest</v>
+      </c>
+      <c r="B908" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C908" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D908" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E908" t="str">
+        <v>https://www.prnewswire.com/news-releases/dji-matrice-4e-and-dji-terra-map-khumbu-icefall-during-2026-climbing-season-on-mount-everest-302829630.html</v>
+      </c>
+      <c r="F908" t="str">
+        <v>New Video Case Study Showcases How Advanced Drone Technology is Making Mountaineering Safer SHENZHEN, China, July 20, 2026 /PRNewswire/ -- DJI, the global leader in civilian drones and creative camera technology, today released new long surveying footage of the Khumbu Icefall on Mount...</v>
+      </c>
+    </row>
+    <row r="909">
+      <c r="A909" t="str">
+        <v>Maris-Tech Completes Full 360° HD Video Stitching with Thermal-Day Image Fusion on Diamond Ultra</v>
+      </c>
+      <c r="B909" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C909" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D909" t="str">
+        <v>Finance, Automotive, Media</v>
+      </c>
+      <c r="E909" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/20/3329789/0/en/Maris-Tech-Completes-Full-360-HD-Video-Stitching-with-Thermal-Day-Image-Fusion-on-Diamond-Ultra.html</v>
+      </c>
+      <c r="F909" t="str">
+        <v>New software delivers seamless 360° panoramic viewing in thermal, day or fused modes for armored vehicle situational awareness</v>
+      </c>
+    </row>
+    <row r="910">
+      <c r="A910" t="str">
+        <v>Fantastic Fungi Expands National Retail Presence with Launch at Sprouts Beginning July 20</v>
+      </c>
+      <c r="B910" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C910" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D910" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E910" t="str">
+        <v>https://www.prnewswire.com/news-releases/fantastic-fungi-expands-national-retail-presence-with-launch-at-sprouts-beginning-july-20-302828238.html</v>
+      </c>
+      <c r="F910" t="str">
+        <v>Functional mushroom brand inspired by the award-winning documentary brings its wellness products to one of the nation's leading natural grocery retailers. LOS ANGELES, July 20, 2026 /PRNewswire/ -- Today, Fantastic Fungi, the wellness brand inspired by the acclaimed Netflix documentary of...</v>
+      </c>
+    </row>
+    <row r="911">
+      <c r="A911" t="str">
+        <v>Gatekeeper Announces C$19 Million SEPTA Transit Video Services Contract Over 5 Years</v>
+      </c>
+      <c r="B911" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C911" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D911" t="str">
+        <v>Automotive, Media</v>
+      </c>
+      <c r="E911" t="str">
+        <v>https://www.newsfilecorp.com/release/305625/Gatekeeper-Announces-C19-Million-SEPTA-Transit-Video-Services-Contract-Over-5-Years</v>
+      </c>
+      <c r="F911" t="str">
+        <v>Abbotsford, British Columbia--(Newsfile Corp. - July 20, 2026) - Gatekeeper Systems Inc. (TSXV: GSI) (OTC Pink: GKPRF) ("Gatekeeper" or the "Company"), a leader in video and data solutions for protecting people in transit, announces that its wholly-owned subsidiary, Gatekeeper Systems USA Inc., has entered a new contract with Southeastern Pennsylvania Transportation Authority (SEPTA) to provide inspection, maintenance, testing and contract support services for SEPTA's on-board vehicle video...</v>
+      </c>
+    </row>
+    <row r="912">
+      <c r="A912" t="str">
+        <v>AI or Not Detects 100% of Meta AI Images and Holds 98% Accuracy After Those Images Are Cropped or Tampered</v>
+      </c>
+      <c r="B912" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C912" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D912" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E912" t="str">
+        <v>https://www.prnewswire.com/news-releases/ai-or-not-detects-100-of-meta-ai-images-and-holds-98-accuracy-after-those-images-are-cropped-or-tampered-302829352.html</v>
+      </c>
+      <c r="F912" t="str">
+        <v>New AI or Not benchmark shows the company's purpose-built detection stays accurate on cropped and tampered images, corroborated by an independent Reuters analysis published the same month SAN FRANCISCO, July 20, 2026 /PRNewswire/ -- AI or Not, a leader in AI-generated content detection,...</v>
+      </c>
+    </row>
+    <row r="913">
+      <c r="A913" t="str">
+        <v>iPost and ZeroBounce Partner to Deliver Cleaner Data and Stronger Email Performance for Regulated Industries</v>
+      </c>
+      <c r="B913" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C913" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D913" t="str">
+        <v>SaaS, Healthcare, Gaming, Media</v>
+      </c>
+      <c r="E913" t="str">
+        <v>https://www.prweb.com/releases/ipost-and-zerobounce-partner-to-deliver-cleaner-data-and-stronger-email-performance-for-regulated-industries-302828263.html</v>
+      </c>
+      <c r="F913" t="str">
+        <v>iPost, the leading email sending platform built to solve real challenges in highly regulated and other data and content sensitive industries, including gaming, legal services, and scholarly/STM (science, technology, medical) publishing, today announced a new strategic partnership with...</v>
+      </c>
+    </row>
+    <row r="914">
+      <c r="A914" t="str">
+        <v>Three-day programme gathers leaders and innovators from broadcasting, streaming, sport, news, social media, advertising and technology</v>
+      </c>
+      <c r="B914" t="str">
+        <v>2026-07-20</v>
+      </c>
+      <c r="C914" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D914" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E914" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357892</v>
+      </c>
+      <c r="F914" t="str">
+        <v>- - &amp;#8226; Opening keynote features Particle 6 Founder and CEO Eline van der Velden and AI actor Tilly Norwood in a session exploring AI&amp;#39;s impact on creativity - &amp;#8226; Speakers from Banijay, BBC Studios, CNN, FIFA, Globo, Google, ITV, JioStar, Meta, Netflix, OBS, Snap, UEFA, Vinted, Warner Bros. Discovery and YouTube join other global industry leaders to debate media&amp;#39;s future - - - IBC2026 has unveiled a powerful Conference programme bringing together global media leaders, technology innovators, cr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357892</v>
+      </c>
+    </row>
+    <row r="915">
+      <c r="A915" t="str">
+        <v>The Guardian of the Legacy</v>
+      </c>
+      <c r="B915" t="str">
+        <v>2026-07-19</v>
+      </c>
+      <c r="C915" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D915" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E915" t="str">
+        <v>https://www.newmediawire.com/news/the-guardian-of-the-legacy-7087823</v>
+      </c>
+      <c r="F915" t="str">
+        <v>GLENDALE, CA - July 20, 2026 ( NEWMEDIAWIRE ) - Once upon a time, in a world where history can fade as quickly as footprints in the sand, there lived a man who refused to let the great masters be forgotten. His name was Michael Matsuda. Long before he became a guardian of history, Michael explored the worlds of creativity and storytelling. He worked as a graphic designer for Walt Disney Productions, published magazines, and wrote non-fiction books. Yet, a different kind of purpose ultimately called to him - one born of discipline, ancient traditions, and the fierce spirit of martial arts. For over sixty years, Michael dedicated his own life to martial arts practice and instruction. He knew that behind every strike, every block, and every master, there was a story that could change a person</v>
+      </c>
+    </row>
+    <row r="916">
+      <c r="A916" t="str">
+        <v>Trump Media Settles Legal Disputes</v>
+      </c>
+      <c r="B916" t="str">
+        <v>2026-07-19</v>
+      </c>
+      <c r="C916" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D916" t="str">
+        <v>Finance, SaaS, Media</v>
+      </c>
+      <c r="E916" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/19/3329401/0/en/Trump-Media-Settles-Legal-Disputes.html</v>
+      </c>
+      <c r="F916" t="str">
+        <v>SARASOTA, Fla., July 19, 2026 (GLOBE NEWSWIRE) -- Trump Media and Technology Group Corp. (Nasdaq, NYSE Texas: DJT), operator of the social media platform Truth Social, the streaming platform Truth+, and the FinTech brand Truth.Fi, announced today that all claims between and among individuals and entities including Trump Media, Patrick Orlando, and ARC Global Investments II LLC have been mutually resolved pursuant to a confidential settlement agreement.</v>
+      </c>
+    </row>
+    <row r="917">
+      <c r="A917" t="str">
+        <v>Joomla, the volunteer powered CMS receives Sovereign Tech Fund investment for landmark accessibility programme.</v>
+      </c>
+      <c r="B917" t="str">
+        <v>2026-07-19</v>
+      </c>
+      <c r="C917" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D917" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E917" t="str">
+        <v>https://pressat.co.uk/releases/joomla-the-volunteer-powered-cms-receives-sovereign-tech-fund-investment-for-landmark-accessibility-programme-b49473a0b691844d7e3960e1e3ebd339/</v>
+      </c>
+      <c r="F917" t="str">
+        <v>Sunday 19 July, 2026 20-Month programme will further strengthen Joomla's position as one of the world's most accessible content management systems Joomla is back, and this time with official backing! Open Source Matters Inc.(OSM) announces that the Joomla project has been awarded a significant investment from the Sovereign Tech Fund to deliver a structured 20-month accessibility programme. This makes Joomla the first volunteer-driven open-source CMS to receive a public investment for a comprehensive, independently audited WCAG 2.2 accessibility programme. For governments, public institutions, and organisations subject to the EU Accessibility Act and national regulations such as Germany's BFSG, this represents a decisive advantage. The programme will support a structured initiative comprisi</v>
+      </c>
+    </row>
+    <row r="918">
+      <c r="A918" t="str">
+        <v>Best AI Productivity Tools for Creators (2026): CapCut Recognized for Faster Video and Image Workflows by Software Experts</v>
+      </c>
+      <c r="B918" t="str">
+        <v>2026-07-19</v>
+      </c>
+      <c r="C918" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D918" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E918" t="str">
+        <v>https://www.prnewswire.com/news-releases/best-ai-productivity-tools-for-creators-2026-capcut-recognized-for-faster-video-and-image-workflows-by-software-experts-302828623.html</v>
+      </c>
+      <c r="F918" t="str">
+        <v>NEW YORK, July 19, 2026 /PRNewswire/ -- Artificial intelligence continues to reshape how digital content is produced, with creators relying on AI tools like CapCut to handle editing, asset generation, and repetitive production tasks that once required several separate applications. As...</v>
+      </c>
+    </row>
+    <row r="919">
+      <c r="A919" t="str">
+        <v>La campagne essential COSTA RICA propose des produits agricoles costaricains à des millions de consommateurs européens</v>
+      </c>
+      <c r="B919" t="str">
+        <v>2026-07-18</v>
+      </c>
+      <c r="C919" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D919" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E919" t="str">
+        <v>https://www.prnewswire.com/news-releases/la-campagne-essential-costa-rica-propose-des-produits-agricoles-costaricains-a-des-millions-de-consommateurs-europeens-302829077.html</v>
+      </c>
+      <c r="F919" t="str">
+        <v>Cette campagne multicanal couvre les canaux publicitaires d'Amazon Ads, notamment Prime Video, Fire TV, Alexa et Amazon Fresh Bags, ainsi que les médias numériques et les actions en magasin au Royaume-Uni, en Allemagne et en Espagne. SAN JOSÉ, Costa Rica, 18 juillet 2026 /PRNewswire/ --...</v>
+      </c>
+    </row>
+    <row r="920" xml:space="preserve">
+      <c r="A920" t="str">
+        <v>BTS Breaks Record With Music Video Release of “NORMAL” on Spotify</v>
+      </c>
+      <c r="B920" t="str">
+        <v>2026-07-18</v>
+      </c>
+      <c r="C920" t="str">
+        <v>mlpr-spotify</v>
+      </c>
+      <c r="D920" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E920" t="str">
+        <v>https://newsroom.spotify.com/2026-07-18/bts-music-video-normal/</v>
+      </c>
+      <c r="F920" t="str" xml:space="preserve">
+        <v xml:space="preserve">This week, global superstars BTS sent ARMY into a frenzy with the premiere of their music video, “NORMAL.” Debuting first on Spotify, it quickly made history by becoming the most-streamed K-Pop music video in a single day on the platform. The video explores a deeply personal side of BTS, set around a late-night party and... 
+The post BTS Breaks Record With Music Video Release of “NORMAL” on Spotify appeared first on Spotify.</v>
+      </c>
+    </row>
+    <row r="921">
+      <c r="A921" t="str">
+        <v>Mobile buffering drops by 40% with Ownmates' new adaptive video update</v>
+      </c>
+      <c r="B921" t="str">
+        <v>2026-07-18</v>
+      </c>
+      <c r="C921" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D921" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E921" t="str">
+        <v>https://pressreleasenews.org/pressroom/mobile-buffering-drops-by-40-with-ownmates-new-adaptive-video-update</v>
+      </c>
+      <c r="F921" t="str">
+        <v>Ownmates launches smooth video watch on Android and iOS, reducing buffering by 40% via adaptive bitrate streaming, addressing top user complaints.</v>
+      </c>
+    </row>
+    <row r="922">
+      <c r="A922" t="str">
+        <v>„essential COSTA RICA" bringt landwirtschaftliche Erzeugnisse aus Costa Rica zu Millionen europäischen Verbrauchern</v>
+      </c>
+      <c r="B922" t="str">
+        <v>2026-07-18</v>
+      </c>
+      <c r="C922" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D922" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E922" t="str">
+        <v>https://www.prnewswire.com/news-releases/essential-costa-rica-bringt-landwirtschaftliche-erzeugnisse-aus-costa-rica-zu-millionen-europaischen-verbrauchern-302828926.html</v>
+      </c>
+      <c r="F922" t="str">
+        <v>Die Multi-Channel-Kampagne erstreckt sich über die Amazon-Ads-Kanäle, darunter Prime Video, Fire TV, Alexa und Amazon Fresh Bags, sowie über digitale Medienkanäle und Maßnahmen in den Filialen in Großbritannien, Deutschland und Spanien. SAN JOSÉ, Costa Rica, 17. Juli 2026 /PRNewswire/ --...</v>
+      </c>
+    </row>
+    <row r="923">
+      <c r="A923" t="str">
+        <v>Pandora IPTV launches streaming service targeting Netherlands market</v>
+      </c>
+      <c r="B923" t="str">
+        <v>2026-07-17</v>
+      </c>
+      <c r="C923" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D923" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E923" t="str">
+        <v>https://pressreleasenews.org/pressroom/pandora-iptv-launches-streaming-service-targeting-netherlands-market</v>
+      </c>
+      <c r="F923" t="str">
+        <v>Pandora IPTV has announced the launch of its streaming service focused on the Netherlands, offering over 10,000 channels and video-on-demand content. The service aims to provide a legal alternative to traditional cable.</v>
+      </c>
+    </row>
+    <row r="924">
+      <c r="A924" t="str">
+        <v>Ralph Lauren, British Vogue &amp; GQ Celebrate Championships at Wimbledon 2026</v>
+      </c>
+      <c r="B924" t="str">
+        <v>2026-07-17</v>
+      </c>
+      <c r="C924" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D924" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E924" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357866</v>
+      </c>
+      <c r="F924" t="str">
+        <v>Ralph Lauren, alongside Anna Wintour, Chief Content Officer at Cond� Nast and Global Editorial Director at Vogue; Adam Baidawi, Global Editorial Director at GQ; Chioma Nnadi, Head of Editorial Content at British Vogue; and Murray Clark, Head of Editorial Content at British GQ; hosted lunch, tennis and afternoon tea at The Championships, Wimbledon 2026. Guests were invited to experience the brand&amp;#39;s signature hospitality at the newly debuted Polo Bar at Centre Court. - - This year, Ralph L... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357866</v>
+      </c>
+    </row>
+    <row r="925">
+      <c r="A925" t="str">
+        <v>In2ition AI Brings Its Always-On Intelligence Layer to Every Video Meeting with Iris Listen</v>
+      </c>
+      <c r="B925" t="str">
+        <v>2026-07-17</v>
+      </c>
+      <c r="C925" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D925" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E925" t="str">
+        <v>https://www.prnewswire.com/news-releases/in2ition-ai-brings-its-always-on-intelligence-layer-to-every-video-meeting-with-iris-listen-302828794.html</v>
+      </c>
+      <c r="F925" t="str">
+        <v>The next evolution of the company's AI employee, Iris now listens across Zoom, Microsoft Teams, Google Meet, and Webex — closing the last listening gap by connecting every business conversation to one intelligence layer NORTH ANDOVER, Mass., July 17, 2026 /PRNewswire/ -- In2ition AI today...</v>
+      </c>
+    </row>
+    <row r="926">
+      <c r="A926" t="str">
+        <v>esencial COSTA RICA llega a consumidores europeos con campaña para promover los productos agrícolas costarricenses</v>
+      </c>
+      <c r="B926" t="str">
+        <v>2026-07-17</v>
+      </c>
+      <c r="C926" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D926" t="str">
+        <v>Retail, Media</v>
+      </c>
+      <c r="E926" t="str">
+        <v>https://www.prnewswire.com/news-releases/esencial-costa-rica-llega-a-consumidores-europeos-con-campana-para-promover-los-productos-agricolas-costarricenses-302828815.html</v>
+      </c>
+      <c r="F926" t="str">
+        <v>Iniciativa posicionará los productos en canales globales de Amazon, incluidos Prime Video, Fire TV, Alexa y las bolsas de Amazon Fresh, además de medios digitales y activaciones en punto de venta en el Reino Unido, Alemania y España. SAN JOSÉ, Costa Rica, 17 de julio de 2026 /PRNewswire/...</v>
+      </c>
+    </row>
+    <row r="927">
+      <c r="A927" t="str">
+        <v>G FUEL Teams Up with Marvel Animation's X-Men '97 Season 2 for Uncanny Golden Berry Collection</v>
+      </c>
+      <c r="B927" t="str">
+        <v>2026-07-17</v>
+      </c>
+      <c r="C927" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D927" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E927" t="str">
+        <v>https://www.prnewswire.com/news-releases/g-fuel-teams-up-with-marvel-animations-x-men-97-season-2-for-uncanny-golden-berry-collection-302828090.html</v>
+      </c>
+      <c r="F927" t="str">
+        <v>NEW YORK, July 17, 2026 /PRNewswire/ -- G FUEL is excited to announce a new collection inspired by Marvel Animation's "X-Men '97" Season 2, now streaming on Disney+. The limited-edition Uncanny Golden Berry Collection is available for pre-order starting July 17th. G FUEL releases new...</v>
+      </c>
+    </row>
+    <row r="928">
+      <c r="A928" t="str">
+        <v>'Little House on the Prairie' Honors Osage Nation With Special Community Screening</v>
+      </c>
+      <c r="B928" t="str">
+        <v>2026-07-17</v>
+      </c>
+      <c r="C928" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D928" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E928" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357853</v>
+      </c>
+      <c r="F928" t="str">
+        <v>Once upon a time, Pa and Ma and Mary and Laura left their house in the Big Woods of Wisconsin for a fresh start in the west. - - So begins the new Netflix series adaptation of Laura Ingalls Wilder&amp;#39;s iconic semi-autobiographical book Little House on the Prairie. Part hopeful family drama, part epic survival tale, and part origin story, this fresh interpretation offers a kaleidoscopic view of the struggles and triumphs of those who shaped the frontier. - - In addition to the Ingalls... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357853</v>
+      </c>
+    </row>
+    <row r="929">
+      <c r="A929" t="str">
+        <v>Brandon Flowers Releases New Single “Paradise” off First Solo Album in over a Decade Thrasher Set for Release on August 21, 2026</v>
+      </c>
+      <c r="B929" t="str">
+        <v>2026-07-17</v>
+      </c>
+      <c r="C929" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D929" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E929" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357849</v>
+      </c>
+      <c r="F929" t="str">
+        <v>Today, The Killers&amp;#39; Brandon Flowers &amp;#8211; one of the most influential songwriters of the modern era &amp;#8211; shares new single &amp;#8220;Paradise,&amp;#8221; the latest offering from his upcoming solo record THRASHER, out August 21, 2026 via Island Records. - - &amp;#8220;Paradise&amp;#8221; is an upbeat country track that pulls from Flowers&amp;#39; extended family working and aging in the casino ecosystem of Vegas. The release comes with a special live performance video &amp;#8220;Paradise (Live From Historic RCA Studio A)&amp;#8221;, filmed at Nashvil... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357849</v>
+      </c>
+    </row>
+    <row r="930">
+      <c r="A930" t="str">
+        <v>JALIL LOPEZ RETURNS TO THE BILLBOARD CHARTS FOLLOWING THE RELEASE OF THE OFFICIAL MUSIC VIDEO FOR "LA CULPABLE"</v>
+      </c>
+      <c r="B930" t="str">
+        <v>2026-07-17</v>
+      </c>
+      <c r="C930" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D930" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E930" t="str">
+        <v>https://www.prnewswire.com/news-releases/jalil-lopez-returns-to-the-billboard-charts-following-the-release-of-the-official-music-video-for-la-culpable-302828704.html</v>
+      </c>
+      <c r="F930" t="str">
+        <v>MIAMI, July 17, 2026 /PRNewswire/ -- Jalil Lopez continues to build momentum in Latin music, returning to the Billboard Charts debuting at No. 12 following the release of the official music video for "La Culpable." With this latest achievement, Jalil joins the chart alongside acclaimed...</v>
+      </c>
+    </row>
+    <row r="931">
+      <c r="A931" t="str">
+        <v>Roundtable Secures Enterprise Technology Platform Partnership with Mario Nawfal, the World’s #1 Most-Viewed Journalist</v>
+      </c>
+      <c r="B931" t="str">
+        <v>2026-07-17</v>
+      </c>
+      <c r="C931" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D931" t="str">
+        <v>Finance, Crypto, AI, SaaS, Media</v>
+      </c>
+      <c r="E931" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/17/3329218/0/en/Roundtable-Secures-Enterprise-Technology-Platform-Partnership-with-Mario-Nawfal-the-World-s-1-Most-Viewed-Journalist.html</v>
+      </c>
+      <c r="F931" t="str">
+        <v>LONDON, July 17, 2026 (GLOBE NEWSWIRE) -- Roundtable (Nasdaq: RTB), the only AI-powered, DeFi-enabled enterprise media platform, today announced a comprehensive technology partnership with Mario Nawfal, whose content generates more than 1 billion monthly video views. Under the partnership, Roundtable will power Nawfal’s non-social digital platform, marionawfal.com , including publishing, monetization, syndication and business operations through its fully integrated technology stack.</v>
+      </c>
+    </row>
+    <row r="932">
+      <c r="A932" t="str">
+        <v>TikTok, NBA and WNBA Announce Global Partnership</v>
+      </c>
+      <c r="B932" t="str">
+        <v>2026-07-17</v>
+      </c>
+      <c r="C932" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D932" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E932" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357833</v>
+      </c>
+      <c r="F932" t="str">
+        <v>With nearly half of TikTok&amp;#39;s more than a billion users following basketball*, TikTok, the National Basketball Association (NBA) and the Women&amp;#39;s National Basketball Association (WNBA announced a new global content partnership spanning both leagues. The multi-year agreement combines creator access to events and highlights with live-game discovery through TikTok GamePlan, and advertiser opportunities with TikTok Pulse Premiere. - - The global basketball community is thriving on TikTok, with gl... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357833</v>
+      </c>
+    </row>
+    <row r="933">
+      <c r="A933" t="str">
+        <v>NASA Welcomes Mauritius as 70th Artemis Accords Signatory</v>
+      </c>
+      <c r="B933" t="str">
+        <v>2026-07-17</v>
+      </c>
+      <c r="C933" t="str">
+        <v>NASA</v>
+      </c>
+      <c r="D933" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E933" t="str">
+        <v>https://www.nasa.gov/organizations/oiir/artemis-accords/nasa-welcomes-mauritius-as-70th-artemis-accords-signatory/</v>
+      </c>
+      <c r="F933" t="str">
+        <v>The Republic of Mauritius has officially joined the global coalition committed to responsible space exploration, becoming the newest signatory and seventh African country to join the Artemis Accords. NASA’s Deputy Administrator Matt Anderson contributed video remarks for a signing ceremony on Friday, in the island nation’s city of Ébène. “We are honored to welcome Mauritius [&amp;#8230;]</v>
+      </c>
+    </row>
+    <row r="934">
+      <c r="A934" t="str">
+        <v>Cannabis for Cancer Declaration Announces New Video Series Advocating for Cannabis as a Potential Direct Cancer-Fighting Treatment</v>
+      </c>
+      <c r="B934" t="str">
+        <v>2026-07-17</v>
+      </c>
+      <c r="C934" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D934" t="str">
+        <v>Healthcare, Media</v>
+      </c>
+      <c r="E934" t="str">
+        <v>https://www.prweb.com/releases/cannabis-for-cancer-declaration-announces-new-video-series-advocating-for-cannabis-as-a-potential-direct-cancer-fighting-treatment-302828143.html</v>
+      </c>
+      <c r="F934" t="str">
+        <v>Flagship video, "Cannabis vs. Cancer: What Science, Studies &amp; Real Cases Reveal," presents the organization's case that existing scientific and human evidence justifies urgent clinical investigation of cannabis as a direct anticancer treatment. BALTIMORE, July 17, 2026 /PRNewswire-PRWeb/...</v>
+      </c>
+    </row>
+    <row r="935">
+      <c r="A935" t="str">
+        <v>NYSE Content Update: AdvanCell Raises $315 Million to Fight Prostate Cancer</v>
+      </c>
+      <c r="B935" t="str">
+        <v>2026-07-17</v>
+      </c>
+      <c r="C935" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D935" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E935" t="str">
+        <v>https://www.prnewswire.com/news-releases/nyse-content-update-advancell-raises-315-million-to-fight-prostate-cancer-302828547.html</v>
+      </c>
+      <c r="F935" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 17, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="936">
+      <c r="A936" t="str">
+        <v>Echo360 Announces EchoVideo Integration with Epiphan Pearl Appliances</v>
+      </c>
+      <c r="B936" t="str">
+        <v>2026-07-17</v>
+      </c>
+      <c r="C936" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D936" t="str">
+        <v>SaaS, Media, Education</v>
+      </c>
+      <c r="E936" t="str">
+        <v>https://www.prnewswire.com/news-releases/echo360-announces-echovideo-integration-with-epiphan-pearl-appliances-302828529.html</v>
+      </c>
+      <c r="F936" t="str">
+        <v>Expands institutional choice with video streaming, seamless lecture capture, simplified deployment, and greater AV hardware flexibility, investment of choice. NEW YORK, July 17, 2026 /PRNewswire/ -- Echo360, the global leader in transformative learning and creator of the Echosystem™,...</v>
+      </c>
+    </row>
+    <row r="937">
+      <c r="A937" t="str">
+        <v>Blue Lagoon Surpasses $10 Million In Revenue As Dome Mountain Production ...</v>
+      </c>
+      <c r="B937" t="str">
+        <v>2026-07-17</v>
+      </c>
+      <c r="C937" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D937" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E937" t="str">
+        <v>https://pr-inside.com/blue-lagoon-surpasses-10-million-in-revenue-as-dome-mountain-production-r5202041.htm</v>
+      </c>
+      <c r="F937" t="str">
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 17, 2026 / Blue Lagoon Resources Inc. (CSE:BLLG)(OTCQB:BLAGF)(FSE:7BL) has now received more than C$10 million in revenue from gold and silver sales from its 100% owned Dome Mountain Gold and Silver Mine, located near Smithers, British Columbia, and underground mining production levels have risen to a consistent 125 tonnes per day. Revenue received to date from Ocean Partners reflects provisional payments on concentrate sales, with certain amounts remaining subject to final settlement by the buyer once smelting is complete and the final gold and silver content of each shipment has been assayed and tallied. ..</v>
+      </c>
+    </row>
+    <row r="938">
+      <c r="A938" t="str">
+        <v>DRmare Announces Major Update to Streaming Audio Recorder V2.5</v>
+      </c>
+      <c r="B938" t="str">
+        <v>2026-07-17</v>
+      </c>
+      <c r="C938" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D938" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E938" t="str">
+        <v>https://www.prunderground.com/drmare-announces-major-update-to-streaming-audio-recorder-v2-5/00388813/</v>
+      </c>
+      <c r="F938" t="str">
+        <v>DRmare has officially launched Streaming Audio Recorder V2.5, its biggest update since adding YouTube Music support. The new version introduces Audible audiobook downloading, a brand-new Toolbox with built-in Audio Capture, an improved sidebar interface, Dark/Light themes, and enhanced performance. To celebrate the release, DRmare is offering 50% off monthly subscriptions and 30% off lifetime licenses for a limited time. The post DRmare Announces Major Update to Streaming Audio Recorder V2.5 first appeared on</v>
+      </c>
+    </row>
+    <row r="939">
+      <c r="A939" t="str">
+        <v>Digital Brew Wins Two 2026 Telly Awards for Animated Storytelling Excellence</v>
+      </c>
+      <c r="B939" t="str">
+        <v>2026-07-17</v>
+      </c>
+      <c r="C939" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D939" t="str">
+        <v>Media, Education</v>
+      </c>
+      <c r="E939" t="str">
+        <v>https://www.pr.com/press-release/973022</v>
+      </c>
+      <c r="F939" t="str">
+        <v>Digital Brew, an Emmy® Award-winning explainer video company, is proud to announce it has earned two prestigious Telly Awards at the 47th Annual competition, a Silver in Craft: Art Direction and a Bronze in Craft: Virtual Art Direction, for the animated video “cARTographies – Gerardo Rosales,” produced for Latino cARTographies, an initiative of the Center for Mexican American and Latino/a Studies at the University [PR.com]</v>
+      </c>
+    </row>
+    <row r="940">
+      <c r="A940" t="str">
+        <v>Best AI Tools for Branding (2026): CapCut Featured for Creating Branded Video and Visual Content by Expert Consumers</v>
+      </c>
+      <c r="B940" t="str">
+        <v>2026-07-17</v>
+      </c>
+      <c r="C940" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D940" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E940" t="str">
+        <v>https://www.prnewswire.com/news-releases/best-ai-tools-for-branding-2026-capcut-featured-for-creating-branded-video-and-visual-content-by-expert-consumers-302827908.html</v>
+      </c>
+      <c r="F940" t="str">
+        <v>NEW YORK, July 17, 2026 /PRNewswire/ -- Expert Consumers has recognized CapCut in its 2026 coverage of the best AI tools for branding. The recognition highlights CapCut's integrated collection of AI-powered tools for generating videos, creating images, producing music, and editing visual...</v>
+      </c>
+    </row>
+    <row r="941">
+      <c r="A941" t="str">
+        <v>iQIYI Reports Strong H1 2026 Content Results, Cementing Its Position as China's Premier Streaming Destination</v>
+      </c>
+      <c r="B941" t="str">
+        <v>2026-07-17</v>
+      </c>
+      <c r="C941" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D941" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E941" t="str">
+        <v>https://www.prnewswire.com/news-releases/iqiyi-reports-strong-h1-2026-content-results-cementing-its-position-as-chinas-premier-streaming-destination-302828259.html</v>
+      </c>
+      <c r="F941" t="str">
+        <v>BEIJING, July 17, 2026 /PRNewswire/ -- iQIYI, China's leading online entertainment platform, wrapped up the first half of 2026 with a strong performance on its domestic platform, delivering hit after hit across dramas, variety shows, and beyond. From standout popularity indices to top...</v>
+      </c>
+    </row>
+    <row r="942">
+      <c r="A942" t="str">
+        <v>Pentair plc Investigation Notice: Levi &amp;amp; Korsinsky Notifies Investors of Pending Investigation Into Pentair plc (PNR)</v>
+      </c>
+      <c r="B942" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C942" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D942" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E942" t="str">
+        <v>https://www.prnewswire.com/news-releases/pentair-plc-investigation-notice-levi--korsinsky-notifies-investors-of-pending-investigation-into-pentair-plc-pnr-302827946.html</v>
+      </c>
+      <c r="F942" t="str">
+        <v>The investigation focuses on the timing and content of Pentair's July 2026 disclosure of CFO Nicholas J. Brazis's departure, announced alongside a major FY2026 EPS reset. NEW YORK, July 16, 2026 /PRNewswire/ -- Pentair plc (NYSE: PNR) shareholders faced immediate losses after the Company...</v>
+      </c>
+    </row>
+    <row r="943">
+      <c r="A943" t="str">
+        <v>Inside the Disney | Champion NFL Collection: Where Sports Fandom Meets Storytelling</v>
+      </c>
+      <c r="B943" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C943" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D943" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E943" t="str">
+        <v>https://thewaltdisneycompany.com/news/champion-nfl-collection-fanatics-fest/</v>
+      </c>
+      <c r="F943" t="str">
+        <v>The post Inside the Disney | Champion NFL Collection: Where Sports Fandom Meets Storytelling appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="944">
+      <c r="A944" t="str">
+        <v>Ohmyhome Ltd Announces Receipt of Nasdaq Notification Regarding Minimum Bid Price Deficiency</v>
+      </c>
+      <c r="B944" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C944" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D944" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E944" t="str">
+        <v>https://www.prnewswire.com/news-releases/ohmyhome-ltd-announces-receipt-of-nasdaq-notification-regarding-minimum-bid-price-deficiency-302826234.html</v>
+      </c>
+      <c r="F944" t="str">
+        <v>SINGAPORE, July 16, 2026 /PRNewswire/ -- Ohmyhome Ltd. (NASDAQ: OMH, "Ohmyhome" or "the Company"), a data- and technology-driven digital marketing company delivering multi-channel marketing and content solutions for advertisers, today announced that on July 13, 2026, the Company received...</v>
+      </c>
+    </row>
+    <row r="945">
+      <c r="A945" t="str">
+        <v>‘Descendants: Wicked Wonderland’ Cast Teases New Characters, Music, and More</v>
+      </c>
+      <c r="B945" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C945" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D945" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E945" t="str">
+        <v>https://thewaltdisneycompany.com/news/descendants-wicked-wonderland/</v>
+      </c>
+      <c r="F945" t="str">
+        <v>The post ‘Descendants: Wicked Wonderland’ Cast Teases New Characters, Music, and More appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="946">
+      <c r="A946" t="str">
+        <v>NFL Fantasy is Moving to ESPN Fantasy: Your Questions Answered</v>
+      </c>
+      <c r="B946" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C946" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D946" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E946" t="str">
+        <v>https://thewaltdisneycompany.com/news/nfl-espn-fantasy-answers/</v>
+      </c>
+      <c r="F946" t="str">
+        <v>The post NFL Fantasy is Moving to ESPN Fantasy: Your Questions Answered appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="947">
+      <c r="A947" t="str">
+        <v>Disney Announces Exclusive Experiences Coming to the Largest Show Floor Ever at D23: The Ultimate Disney Fan Event</v>
+      </c>
+      <c r="B947" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C947" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D947" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E947" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357787</v>
+      </c>
+      <c r="F947" t="str">
+        <v>Disney Princess concert taking place during D23 Day at Disneyland Resort announced as a kickoff to the weekend and World Princess Week. - - The expanded show floor will play host to all the worlds of Disney, with immersive walkthrough locations, interactive experiences, first-look moments, and the return of Talent Central. - - Today, Disney unveiled details about what fans will experience on the show floor at D23: The Ultimate Disney Fan Event presented by Visa&amp;#174;. All-new and fan-favorit... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357787</v>
+      </c>
+    </row>
+    <row r="948">
+      <c r="A948" t="str">
+        <v>Warner Music Group and NetEase Cloud Music Announce Strategic Multi-Year Licensing Renewal</v>
+      </c>
+      <c r="B948" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C948" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D948" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E948" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357784</v>
+      </c>
+      <c r="F948" t="str">
+        <v>Warner Music Group (WMG) and NetEase Cloud Music, a leading interactive music streaming service provider in China, today announced the renewal of their strategic licensing agreement. - - This multi-year extension deepens the long-standing partnership between the two companies, multiplying opportunities in China for WMG&amp;#39;s artists and songwriters and offering NetEase Cloud Music&amp;#39;s highly engaged user base new and enhanced ways of engaging with their music. - - The two companies will expand the... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357784</v>
+      </c>
+    </row>
+    <row r="949">
+      <c r="A949" t="str">
+        <v>B&amp;amp;H Launches Virtual Production Category and Educational Hub</v>
+      </c>
+      <c r="B949" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C949" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D949" t="str">
+        <v>Media, Education</v>
+      </c>
+      <c r="E949" t="str">
+        <v>https://www.prnewswire.com/news-releases/bh-launches-virtual-production-category-and-educational-hub-302827828.html</v>
+      </c>
+      <c r="F949" t="str">
+        <v>Pro Video News: B&amp;H Photo Video has officially unveiled our Virtual Production and XR category, serving an array of industries including cinema, broadcast, and education. NEW YORK, July 16, 2026 /PRNewswire/ -- B&amp;H is thrilled to share that a new category, Virtual Production and XR...</v>
+      </c>
+    </row>
+    <row r="950">
+      <c r="A950" t="str">
+        <v>Create, edit and star in videos with two Google Vids updates</v>
+      </c>
+      <c r="B950" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C950" t="str">
+        <v>mlpr-google</v>
+      </c>
+      <c r="D950" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E950" t="str">
+        <v>https://blog.google/products-and-platforms/products/workspace/gemini-omni-personal-avatars/</v>
+      </c>
+      <c r="F950" t="str">
+        <v>Gemini Omni and personal avatars in Google Vids make video creation easier than ever.</v>
+      </c>
+    </row>
+    <row r="951">
+      <c r="A951" t="str">
+        <v>Made in Brazil: 'Brazil '70: The Third Star' Scores for the Local Economy</v>
+      </c>
+      <c r="B951" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C951" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D951" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E951" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357770</v>
+      </c>
+      <c r="F951" t="str">
+        <v>World Cup may be in its final days, but Brazil &amp;#39;70: The Third Star has left a lasting impact. - - The limited series, which debuted May 29 on Netflix, follows the 1970 Brazilian national team &amp;#8212; and famed players Pel�, Jo�o Saldanha, and Zagallo &amp;#8212; as they attempt to become the first three-time world champions. - - Brazil &amp;#39;70: The Third Star not only celebrates Brazilian culture &amp;#8212; it&amp;#39;s also boosted the Brazilian economy, generating approximately R$100 million (Brazilian reais) in e... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357770</v>
+      </c>
+    </row>
+    <row r="952">
+      <c r="A952" t="str">
+        <v>Steve Buscemi Joins FX's Far Cry</v>
+      </c>
+      <c r="B952" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C952" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D952" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E952" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357763</v>
+      </c>
+      <c r="F952" t="str">
+        <v>Steve Buscemi is the latest to join FX&amp;#39;s Far Cry cast, joining Rob Mac (It&amp;#39;s Always Sunny in Philadelphia, Welcome to Wrexham, Mythic Quest) and Lizzie Caplan (Mean Girls, Fleishman is in Trouble, Masters of Sex). The anthology series, inspired by the world of Ubisoft&amp;#39;s FARCRY, will feature an original story, and each season will feature a new location and a new cast of characters. The video game series, which has over 100 million players to date, is known for its inventive first-person s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357763</v>
+      </c>
+    </row>
+    <row r="953">
+      <c r="A953" t="str">
+        <v>BT brings dedicated 5G+ connectivity to Royal Welsh Show to power payments, livestreaming and customer experiences</v>
+      </c>
+      <c r="B953" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C953" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D953" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E953" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357759</v>
+      </c>
+      <c r="F953" t="str">
+        <v>BT and the Royal Welsh Agricultural Society are using 5G+ network slicing at this year&amp;#39;s Royal Welsh Show to help power mission-critical services, support local businesses and enable real-time content sharing at one of the UK&amp;#39;s largest agricultural events. - - From helping Welsh food and drink businesses process payments during peak trading periods to enabling reliable livestreaming and real-time content sharing, the technology demonstrates how 5G+ can support enhanced experiences for both... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357759</v>
+      </c>
+    </row>
+    <row r="954">
+      <c r="A954" t="str">
+        <v>Vendasta Badged as a TikTok Channel Sales Partner; Connecting Local ...</v>
+      </c>
+      <c r="B954" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C954" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D954" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E954" t="str">
+        <v>https://pr-inside.com/vendasta-badged-as-a-tiktok-channel-sales-partner-connecting-local-r5201734.htm</v>
+      </c>
+      <c r="F954" t="str">
+        <v>(PR-inside.com) Vendasta MatchCraft Now Delivers Unified TikTok Campaign Management and Hands-On Expertise, Expanding Its Enterprise-Grade Advertising Platform for Agencies and Media Companies Serving Local Businesses SASKATOON, SK / ACCESS Newswire / July 16, 2026 / Vendasta today announced it has earned a Marketing Technology badge in the TikTok Marketing Partners Program as a Channel Sales Partner. TikTok ad campaigns can now be launched and managed directly through Vendasta MatchCraft. TikTok is now in Vendasta MatchCraft. Any agency, publisher, or media company selling to local business advertisers can plug in, and Vendasta's specialists run the campaigns. "Short-form video is no longer a 'nice-to-have' - it ..</v>
+      </c>
+    </row>
+    <row r="955">
+      <c r="A955" t="str">
+        <v>CHEER TOGETHER IN REAL TIME WITH SPECTRUM TV CONTROL PRO FROM SPECTRUM BUSINESS</v>
+      </c>
+      <c r="B955" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C955" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D955" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E955" t="str">
+        <v>https://www.prnewswire.com/news-releases/cheer-together-in-real-time-with-spectrum-tv-control-pro-from-spectrum-business-302827674.html</v>
+      </c>
+      <c r="F955" t="str">
+        <v>New Solution for Bars, Restaurants and Other Commercial Venues Keeps TVs in Sync with Centralized Controls Key Takeaways: With Spectrum TV Control Pro, businesses can easily manage what's onscreen, schedule content and sync TVs using a single solution. Spectrum TV Control Pro is now...</v>
+      </c>
+    </row>
+    <row r="956">
+      <c r="A956" t="str">
+        <v>The context layer for AI: Bringing trusted Dropbox content into OpenAI workflows</v>
+      </c>
+      <c r="B956" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C956" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D956" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E956" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357750</v>
+      </c>
+      <c r="F956" t="str">
+        <v>Bringing trusted content into AI workflows is already becoming part of how work gets done. As customers increasingly connect Dropbox with the AI tools they use every day, usage across our partner AI integrations has grown more than 200% in the past month alone, with people regularly saving AI-generated content back to Dropbox, sharing files with teammates, and organizing work from their AI conversations. - - Those behaviors reinforce what we&amp;#39;re hearing from customers. They aren&amp;#39;t looking... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357750</v>
+      </c>
+    </row>
+    <row r="957">
+      <c r="A957" t="str">
+        <v>Stagwell (STGW) Launches Stagwell Curate</v>
+      </c>
+      <c r="B957" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C957" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D957" t="str">
+        <v>Finance, AI, SaaS, Media</v>
+      </c>
+      <c r="E957" t="str">
+        <v>https://pr-inside.com/stagwell-stgw-launches-stagwell-curate-r5201709.htm</v>
+      </c>
+      <c r="F957" t="str">
+        <v>(PR-inside.com) A new AI-powered marketplace and platform designed to reach audiences through premium, trusted media partnerships NEW YORK CITY, NY / ACCESS Newswire / July 16, 2026 / Stagwell (NASDAQ:STGW), the global challenger network transforming marketing through AI, today announced the launch of Stagwell Curate, a new centralized deal marketplace and bespoke inventory curation platform that consolidates preferred supply relationships across the Stagwell network into a single, always-on source of trusted supply. It is designed to help brands access higher‑quality digital advertising inventory across streaming TV, video, display and audio. Stagwell Curate is part of the Stagwell Media Platform, Stagwell's team of global media, ..</v>
+      </c>
+    </row>
+    <row r="958">
+      <c r="A958" t="str">
+        <v>NYSE Content Update: Csquare Raises $1.05 Billion Ahead of Trading Debut</v>
+      </c>
+      <c r="B958" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C958" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D958" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E958" t="str">
+        <v>https://www.prnewswire.com/news-releases/nyse-content-update-csquare-raises-1-05-billion-ahead-of-trading-debut-302827583.html</v>
+      </c>
+      <c r="F958" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 16, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="959">
+      <c r="A959" t="str">
+        <v>Recycled Plastic No Longer a Favor. It's a Must.</v>
+      </c>
+      <c r="B959" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C959" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D959" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E959" t="str">
+        <v>https://pr-inside.com/recycled-plastic-no-longer-a-favor-it-s-a-must-r5201664.htm</v>
+      </c>
+      <c r="F959" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 16, 2026 / A profound shift is reshaping the global plastics industry. Around the world, governments are tightening recycled content regulations, manufacturers are demanding verified materials, brands are facing growing scrutiny over sustainability claims, and Digital Product Passports are moving from concept to reality. Together, those forces are creating a new global marketplace where proving what a material is may soon become as important as the material itself. SMX (NASDAQ:SMX) has spent years building for precisely that moment. Across the United States, the United Kingdom and Asia, the company is expanding technologies that ..</v>
+      </c>
+    </row>
+    <row r="960">
+      <c r="A960" t="str">
+        <v>Nightfood Holdings Inc. (OTCQB: NGTF) Committed to Strengthen Position Among Providers Powering the AI Wave</v>
+      </c>
+      <c r="B960" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C960" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D960" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E960" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/16/3328355/0/en/Nightfood-Holdings-Inc-OTCQB-NGTF-Committed-to-Strengthen-Position-Among-Providers-Powering-the-AI-Wave.html</v>
+      </c>
+      <c r="F960" t="str">
+        <v>NEW YORK, July 16, 2026 (GLOBE NEWSWIRE) -- via AINewsWire — Nightfood Holdings Inc. (OTCQB: NGTF) today announces its placement in an editorial published by AINewsWire ("AINW"), one of 75+ brands within the Dynamic Brand Portfolio @ IBN ( InvestorBrandNetwork ) , a specialized communications platform with a focus on financial news and content distribution for private and public companies and the investment community.</v>
+      </c>
+    </row>
+    <row r="961">
+      <c r="A961" t="str">
+        <v>ViewTech Borescopes Introduces 3D Measurement VJ-4 Video Borescope for Accurate, Real-Time Inspection Measurements</v>
+      </c>
+      <c r="B961" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C961" t="str">
+        <v>Send2Press</v>
+      </c>
+      <c r="D961" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E961" t="str">
+        <v>https://www.send2press.com/wire/viewtech-borescopes-introduces-3d-measurement-vj-4-video-borescope-for-accurate-real-time-inspection-measurements/</v>
+      </c>
+      <c r="F961" t="str">
+        <v>TRAVERSE CITY, Mich., July 16, 2026 (SEND2PRESS NEWSWIRE) -- ViewTech Borescopes is proud to announce the launch of the 3D Measurement VJ-4 Video Borescope, expanding its remote visual inspection product line with advanced measurement technology that enables maintenance professionals to capture precise dimensional measurements during inspections without disassembly.</v>
+      </c>
+    </row>
+    <row r="962">
+      <c r="A962" t="str">
+        <v>Marion’s Own Dr. Hatchett Co-Hosts ‘Home and Lifestyle TV Show – Heartland Edition’ with former Real Housewives Cast Member Tiffany Hendra</v>
+      </c>
+      <c r="B962" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C962" t="str">
+        <v>Send2Press</v>
+      </c>
+      <c r="D962" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E962" t="str">
+        <v>https://www.send2press.com/wire/marions-own-dr-hatchett-co-hosts-home-and-lifestyle-tv-show-heartland-edition-with-former-real-housewives-cast-member-tiffany-hendra/</v>
+      </c>
+      <c r="F962" t="str">
+        <v>MARION, Ill., July 16, 2026 (SEND2PRESS NEWSWIRE) -- Home and Lifestyle TV is thrilled to announce its tv show expansion from various television markets like Texas and Florida into the Heartland USA market. The show brings premier lifestyle and wellness content to viewers from Marion, Illinois to the greater St. Louis area.</v>
+      </c>
+    </row>
+    <row r="963">
+      <c r="A963" t="str">
+        <v>Video Game Market Investment Opportunities</v>
+      </c>
+      <c r="B963" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C963" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D963" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E963" t="str">
+        <v>https://express-press-release.net/news/2026/07/16/1762999</v>
+      </c>
+      <c r="F963" t="str">
+        <v>The global Video Game Market was valued at USD 322.6 billion in 2025 and is projected to grow from USD 351.6 billion in 2026 to USD 498.0 [read full press release...]</v>
+      </c>
+    </row>
+    <row r="964">
+      <c r="A964" t="str">
+        <v>Real-Time AI Scribe: Streaming Zero-Latency Notes | 2026</v>
+      </c>
+      <c r="B964" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C964" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D964" t="str">
+        <v>AI, Healthcare, Media</v>
+      </c>
+      <c r="E964" t="str">
+        <v>https://express-press-release.net/news/2026/07/16/1761695</v>
+      </c>
+      <c r="F964" t="str">
+        <v>BRISBANE, Australia, 2026-07-16 — /EPR Network/ — For a busy clinician, the most frustrating part of using generic AI medical scribes isn’t the audio capture—it’s [read full press release...]</v>
+      </c>
+    </row>
+    <row r="965">
+      <c r="A965" t="str">
+        <v>Alibaba's Amap Unveils ABot-World AI Models That Generate Interactive Video and 3D Scenes for Hours on a Single GPU</v>
+      </c>
+      <c r="B965" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C965" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D965" t="str">
+        <v>AI, SaaS, Media</v>
+      </c>
+      <c r="E965" t="str">
+        <v>https://www.prnewswire.com/news-releases/alibabas-amap-unveils-abot-world-ai-models-that-generate-interactive-video-and-3d-scenes-for-hours-on-a-single-gpu-302827320.html</v>
+      </c>
+      <c r="F965" t="str">
+        <v>BEIJING, July 16, 2026 /PRNewswire/ -- Amap, Alibaba's location-based services platform, has released a pair of generative AI models that can produce interactive video and three-dimensional scenes in a unified framework, with the ability to run continuously for more than an hour on a...</v>
+      </c>
+    </row>
+    <row r="966">
+      <c r="A966" t="str">
+        <v>Ontario Wildfire Smoke Moves East</v>
+      </c>
+      <c r="B966" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C966" t="str">
+        <v>NASA</v>
+      </c>
+      <c r="D966" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E966" t="str">
+        <v>https://science.nasa.gov/earth/earth-observatory/ontario-wildfire-smoke-moves-east/</v>
+      </c>
+      <c r="F966" t="str">
+        <v>Canadian wildfires sent plumes of smoke streaming over Ontario, Quebec, and parts of the U.S. Midwest and Northeast.</v>
+      </c>
+    </row>
+    <row r="967">
+      <c r="A967" t="str">
+        <v>Samsung Expands Sony Pictures’ ‘Spider-Man™: Brand New Day’ Collaboration With New Cinematic Spot Starring Jacob Batalon</v>
+      </c>
+      <c r="B967" t="str">
+        <v>2026-07-16</v>
+      </c>
+      <c r="C967" t="str">
+        <v>mlpr-samsung</v>
+      </c>
+      <c r="D967" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E967" t="str">
+        <v>https://news.samsung.com/global/samsung-expands-sony-pictures-spider-man-brand-new-day-collaboration-with-new-cinematic-spot-starring-jacob-batalon</v>
+      </c>
+      <c r="F967" t="str">
+        <v>Samsung Electronics is premiering the next chapter of its recently announced collaboration with Sony Pictures’ “Spider-Man: Brand New Day.” The film is set to be released exclusively in theaters on July 31. Directed by Emmy-nominated filmmaker, Marvel alum and acclaimed production designer Kasra Farahani, the new campaign video showcases Spider-Man as he fights crime and […]</v>
+      </c>
+    </row>
+    <row r="968">
+      <c r="A968" t="str">
+        <v>BIELAT SANTORE &amp;amp; COMPANY RELEASES FOURTH EPISODE OF THE "RESTAURANT OWNERS' EDGE" PODCAST SERIES</v>
+      </c>
+      <c r="B968" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C968" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D968" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E968" t="str">
+        <v>https://www.prnewswire.com/news-releases/bielat-santore--company-releases-fourth-episode-of-the-restaurant-owners-edge-podcast-series-302826883.html</v>
+      </c>
+      <c r="F968" t="str">
+        <v>ALLENHURST, N.J., July 15, 2026 /PRNewswire/ -- Bielat Santore &amp; Company is pleased to announce the release of the fourth episode in its "Restaurant Owners' Edge" podcast series, titled: "Mastering the 2026 Margin Squeeze: The Restaurant Survival Playbook" The latest episode provides a...</v>
+      </c>
+    </row>
+    <row r="969">
+      <c r="A969" t="str">
+        <v>Coffey Talk and TechFluent Academy Launch Storytelling Partnership to Inspire the Next Generation of Technology Professionals</v>
+      </c>
+      <c r="B969" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C969" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D969" t="str">
+        <v>Media, Education</v>
+      </c>
+      <c r="E969" t="str">
+        <v>https://www.prweb.com/releases/coffey-talk-and-techfluent-academy-launch-storytelling-partnership-to-inspire-the-next-generation-of-technology-professionals-302826136.html</v>
+      </c>
+      <c r="F969" t="str">
+        <v>Coffey Talk, the podcast dedicated to sharing the real stories that shape who we are, has announced a new partnership with TechFluent Academy, a nonprofit organization committed to helping individuals build careers in technology through education, mentorship, and workforce development....</v>
+      </c>
+    </row>
+    <row r="970">
+      <c r="A970" t="str">
+        <v>Exodus Offers Subscription Payments via Stablecoins to DGO and SKY+ Subscribers in Latin America</v>
+      </c>
+      <c r="B970" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C970" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D970" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E970" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/15/3328139/0/en/Exodus-Offers-Subscription-Payments-via-Stablecoins-to-DGO-and-SKY-Subscribers-in-Latin-America.html</v>
+      </c>
+      <c r="F970" t="str">
+        <v>Subscribers to the DGO live TV and streaming platforms in Argentina, Mexico, Colombia, and Uruguay, as well as SKY+ customers in Brazil, can now pay with dollar-denominated stablecoins using the Exodus Card Subscribers to the DGO live TV and streaming platforms in Argentina, Mexico, Colombia, and Uruguay, as well as SKY+ customers in Brazil, can now pay with dollar-denominated stablecoins using the Exodus Card</v>
+      </c>
+    </row>
+    <row r="971">
+      <c r="A971" t="str">
+        <v>Corey Feldman Celebrates His Birthday with Another New Single and Two ...</v>
+      </c>
+      <c r="B971" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C971" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D971" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E971" t="str">
+        <v>https://pr-inside.com/corey-feldman-celebrates-his-birthday-with-another-new-single-and-two-r5201459.htm</v>
+      </c>
+      <c r="F971" t="str">
+        <v>(PR-inside.com) "Jump Back Black Cat (Gimme That Rock and Roll)" Arrives July 22 as Momentum Continues Following the Success of "What Am I Here 4?" LOS ANGELES, CA / ACCESS Newswire / July 15, 2026 / Following the successful release of his latest single, "What Am I Here 4?," multi-hyphenate entertainer Corey Feldman is keeping the momentum going with another new release. Feldman's newest single, "Jump Back Black Cat (Gimme That Rock and Roll)," arrives on all major streaming platforms on July 22, just days before two special birthday weekend performances in Southern California. Since its release, "What Am I Here 4?" has ..</v>
+      </c>
+    </row>
+    <row r="972">
+      <c r="A972" t="str">
+        <v>Future Horizon Set to Release "Colorful Brain Friends: Celebrating Neurodiversity"</v>
+      </c>
+      <c r="B972" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C972" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D972" t="str">
+        <v>Media, Education</v>
+      </c>
+      <c r="E972" t="str">
+        <v>https://www.pr.com/press-release/971387</v>
+      </c>
+      <c r="F972" t="str">
+        <v>Yejin Cha introduces the concept of neurodiversity through unique squirrel characters. As the founder and CEO of Colorful Brain Friends, a social impact content brand, she creates inclusive characters that foster understanding and celebrate cognitive diversity through storytelling and education. She is inspired by her talented, autistic son. [PR.com]</v>
+      </c>
+    </row>
+    <row r="973" xml:space="preserve">
+      <c r="A973" t="str">
+        <v>How to Watch Music Videos First on Spotify</v>
+      </c>
+      <c r="B973" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C973" t="str">
+        <v>mlpr-spotify</v>
+      </c>
+      <c r="D973" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E973" t="str">
+        <v>https://newsroom.spotify.com/2026-07-15/music-video-debuts-jelly-roll/</v>
+      </c>
+      <c r="F973" t="str" xml:space="preserve">
+        <v xml:space="preserve">It’s a big week for first looks on Spotify. On Wednesday, fans of Jelly Roll were able to watch the artist’s new video for “Hands Up” first on Spotify for 48 hours. And today, BTS join the party with the video for “NORMAL,” off their chart-busting fifth album ARIRANG—and it’s available to watch first on... 
+The post How to Watch Music Videos First on Spotify appeared first on Spotify.</v>
+      </c>
+    </row>
+    <row r="974">
+      <c r="A974" t="str">
+        <v>The Pods of 'Love is Blind: Poland' Will Open Once Again — Netflix Confirms the Second Season of the Hit Show</v>
+      </c>
+      <c r="B974" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C974" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D974" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E974" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357723</v>
+      </c>
+      <c r="F974" t="str">
+        <v>Love is Blind: Poland is coming back! The first season of the show won viewers&amp;#39; hearts and had everyone talking for weeks. Netflix has announced that the pods will once again open for single women and men ready to follow their hearts in search of love. Casting for the new season is already underway. - - The first Polish edition of Netflix&amp;#39;s global hit invited participants &amp;#8211; and viewers &amp;#8211; into a love experiment in which first impressions give way to conversation, emotions, and the questi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357723</v>
+      </c>
+    </row>
+    <row r="975">
+      <c r="A975" t="str">
+        <v>Major League Soccer returns to Apple TV tomorrow</v>
+      </c>
+      <c r="B975" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C975" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D975" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E975" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357720</v>
+      </c>
+      <c r="F975" t="str">
+        <v>Major League Soccer returns to Apple TV tomorrow, July 16, as regular-season play resumes and the league welcomes fans back following a monthlong break for the FIFA World Cup. - - Apple TV subscribers in more than 100 countries and regions can watch every MLS match with no blackouts. Subscribers also receive comprehensive coverage and analysis, exclusive content, and access to matches beyond the regular season, including the annual Leagues Cup tournament, Michelob ULTRA Campeones Cup, MLS A... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357720</v>
+      </c>
+    </row>
+    <row r="976">
+      <c r="A976" t="str">
+        <v>Ty J. Young Shares Expertise on Selling an Annuity Practice on Midland National's Mic'd Up with Midland Podcast</v>
+      </c>
+      <c r="B976" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C976" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D976" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E976" t="str">
+        <v>https://www.prnewswire.com/news-releases/ty-j-young-shares-expertise-on-selling-an-annuity-practice-on-midland-nationals-micd-up-with-midland-podcast-302826677.html</v>
+      </c>
+      <c r="F976" t="str">
+        <v>ATLANTA, July 15, 2026 /PRNewswire/ -- Ty J. Young, founder and CEO of Ty J. Young Wealth Management, joined Mike Odor on Midland National's Mic'd Up with Midland podcast to discuss the evolving market for selling an annuity practice, advisor succession planning, and strategies for...</v>
+      </c>
+    </row>
+    <row r="977">
+      <c r="A977" t="str">
+        <v>Casper Tng Takes a Victory Lap on “Trap 4 a Year II”</v>
+      </c>
+      <c r="B977" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C977" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D977" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E977" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357718</v>
+      </c>
+      <c r="F977" t="str">
+        <v>DOWNLOAD MEDIA ASSETS HERE - - LISTEN TO &amp;#8220;TRAP 4 A YEAR II&amp;#8221; HERE - - WATCH THE VIDEO HERE - - Following the Platinum certification of his breakout hit &amp;#8220;The Market,&amp;#8221; Casper TNG returns with &amp;#8220;Trap 4 A Year II,&amp;#8221; a hard-hitting new single and video that signals the start of his next chapter. Having captured the attention of audiences far beyond Toronto with one of the biggest Canadian rap songs of the year, the rapper wastes no time looking back, turning his focus toward Draft... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357718</v>
+      </c>
+    </row>
+    <row r="978">
+      <c r="A978" t="str">
+        <v>EaseUS Releases the Summer Travel Data Protection Guide Featuring SSR and DVR Technologies for Multi-Device Photo and Video Recovery</v>
+      </c>
+      <c r="B978" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C978" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D978" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E978" t="str">
+        <v>https://www.prnewswire.com/news-releases/easeus-releases-the-summer-travel-data-protection-guide-featuring-ssr-and-dvr-technologies-for-multi-device-photo-and-video-recovery-302826195.html</v>
+      </c>
+      <c r="F978" t="str">
+        <v>NEW YORK, July 15, 2026 /PRNewswire/ -- As the summer travel season reaches its peak, more travelers are using action cameras, drones, and mirrorless cameras to capture 4K/8K videos and RAW photos. Most memory card data loss incidents are caused not by physical damage, but by file system...</v>
+      </c>
+    </row>
+    <row r="979">
+      <c r="A979" t="str">
+        <v>ESA Announces 2026 Recipients of the Interactive Entertainment Impact Awards</v>
+      </c>
+      <c r="B979" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C979" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D979" t="str">
+        <v>Gaming, Media</v>
+      </c>
+      <c r="E979" t="str">
+        <v>https://www.prnewswire.com/news-releases/esa-announces-2026-recipients-of-the-interactive-entertainment-impact-awards-302826614.html</v>
+      </c>
+      <c r="F979" t="str">
+        <v>Representative Stephanie Bice (R-OK), Representative Jim McGovern (D-MA) and iCivics recognized as champions of the U.S. video game industry WASHINGTON, July 15, 2026 /PRNewswire/ -- The Entertainment Software Association (ESA) today announced the 2026 recipients of the Interactive...</v>
+      </c>
+    </row>
+    <row r="980">
+      <c r="A980" t="str">
+        <v>Disney+ Expands to 58 Languages, Introduces Six New User Interface Languages and Right-to-Left Capabilities</v>
+      </c>
+      <c r="B980" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C980" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D980" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E980" t="str">
+        <v>https://thewaltdisneycompany.com/news/disney-plus-expands-languages-right-to-left-interface/</v>
+      </c>
+      <c r="F980" t="str">
+        <v>The post Disney+ Expands to 58 Languages, Introduces Six New User Interface Languages and Right-to-Left Capabilities  appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="981">
+      <c r="A981" t="str">
+        <v>Jason Garrett, Intersport Launch "Coach 2 Coach" Leadership Podcast Series</v>
+      </c>
+      <c r="B981" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C981" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D981" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E981" t="str">
+        <v>https://www.prnewswire.com/news-releases/jason-garrett-intersport-launch-coach-2-coach-leadership-podcast-series-302825795.html</v>
+      </c>
+      <c r="F981" t="str">
+        <v>30-year NFL veteran hosts weekly podcast with coaches and executives, exploring integral leadership traits that create the most successful organizations, on and off the field CHICAGO, July 15, 2026 /PRNewswire/ -- Jason Garrett – longtime NFL quarterback, former head coach of the Dallas...</v>
+      </c>
+    </row>
+    <row r="982">
+      <c r="A982" t="str">
+        <v>Watchfire Brings AI-Powered Content Creation Directly to Digital Signage With New Ignite Content Generator</v>
+      </c>
+      <c r="B982" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C982" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D982" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E982" t="str">
+        <v>https://www.prweb.com/releases/watchfire-brings-ai-powered-content-creation-directly-to-digital-signage-with-new-ignite-content-generator-302826069.html</v>
+      </c>
+      <c r="F982" t="str">
+        <v>Purpose-built for LED displays, the new patent-pending Ignite OPx feature helps users create high-quality, display-ready images in seconds. DANVILLE, Ill., July 15, 2026 /PRNewswire-PRWeb/ -- Watchfire, a leading manufacturer of LED signs, digital billboards, and digital signage...</v>
+      </c>
+    </row>
+    <row r="983">
+      <c r="A983" t="str">
+        <v>H&amp;M and Livia Nunes Marques join forces to create a collection of bold contrasts and modern femininity</v>
+      </c>
+      <c r="B983" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C983" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D983" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E983" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357709</v>
+      </c>
+      <c r="F983" t="str">
+        <v>This summer, H&amp;amp;M joins forces with Livia Nunes Marques &amp;#8211; Brazilian content creator and style visionary. Livia Nunes H&amp;amp;M collection is a 20-piece drop of ready-to-wear and accessories that captures Livia&amp;#39;s signature world: playful luxury, bold contrasts and an unapologetic sense of self. The collection will be available at hm.com from 23 July. - - &amp;#8220;I&amp;#39;ve always dressed for myself &amp;#8211; for the feeling, not the moment &amp;#8211; and collaborating with H&amp;amp;M&amp;#39;s design team has been an inspiring experience of... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357709</v>
+      </c>
+    </row>
+    <row r="984">
+      <c r="A984" t="str">
+        <v>‘The ESPYS’ Return to New York City, Marking a Full-Circle Moment for Sports’ Biggest Night</v>
+      </c>
+      <c r="B984" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C984" t="str">
+        <v>mlpr-disney</v>
+      </c>
+      <c r="D984" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E984" t="str">
+        <v>https://thewaltdisneycompany.com/news/espys-new-york-city-2026/</v>
+      </c>
+      <c r="F984" t="str">
+        <v>The post ‘The ESPYS’ Return to New York City, Marking a Full-Circle Moment for Sports’ Biggest Night appeared first on The Walt Disney Company.</v>
+      </c>
+    </row>
+    <row r="985">
+      <c r="A985" t="str">
+        <v>NYSE Content Update: Women's Health Equity Funding Up 41% in 2025 Report</v>
+      </c>
+      <c r="B985" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C985" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D985" t="str">
+        <v>Finance, Healthcare, Media</v>
+      </c>
+      <c r="E985" t="str">
+        <v>https://www.prnewswire.com/news-releases/nyse-content-update-womens-health-equity-funding-up-41-in-2025-report-302826431.html</v>
+      </c>
+      <c r="F985" t="str">
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 15, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+      </c>
+    </row>
+    <row r="986">
+      <c r="A986" t="str">
+        <v>Chris Sain Jr. Becomes First Black Finance Creator to Host a Show from the New York Stock Exchange</v>
+      </c>
+      <c r="B986" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C986" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D986" t="str">
+        <v>Finance, Media, Education</v>
+      </c>
+      <c r="E986" t="str">
+        <v>https://www.prunderground.com/chris-sain-jr-becomes-first-black-finance-creator-to-host-a-show-from-the-new-york-stock-exchange/00388621/</v>
+      </c>
+      <c r="F986" t="str">
+        <v>Financial educator and digital creator Chris Sain Jr. is the first Black finance creator to host an interview show from the New York Stock Exchange (NYSE), marking a milestone in the evolution of financial media, creator-led journalism, and digital influence. The post Chris Sain Jr. Becomes First Black Finance Creator to Host a Show from the New York Stock Exchange first appeared on</v>
+      </c>
+    </row>
+    <row r="987">
+      <c r="A987" t="str">
+        <v>Sekur Private Data Launches SekurOne with Encrypted Voice for All Devices ...</v>
+      </c>
+      <c r="B987" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C987" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D987" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E987" t="str">
+        <v>https://pr-inside.com/sekur-private-data-launches-sekurone-with-encrypted-voice-for-all-devices-r5201319.htm</v>
+      </c>
+      <c r="F987" t="str">
+        <v>(PR-inside.com) Company expects video and conferencing capabilities ready by late August 2026 - SekurOne App ready before September 30, 2026 for full sales launch MIAMI, FL / ACCESS Newswire / July 15, 2026 /Sekur Private Data, Inc., a Miami based leading Swiss-hosted cybersecurity, private communications, and defense communications company serving enterprise, government, and defense clients, and wholly owned U.S. based subsidiary ofSekur Private Data( OTCQB:SWISF) (CSE:SKUR)(FRA:GDT0) ("Sekur" or the "Company"), is pleased to announce that it has released the SekurOne voice, email, messenger and VPN capabilities for Android, iOS and Web operating systems. After completing its first domestic and international encrypted calls on ..</v>
+      </c>
+    </row>
+    <row r="988">
+      <c r="A988" t="str">
+        <v>enVVeno Medical Highlights Newly Issued U.S. Patent Strengthening Competitive ...</v>
+      </c>
+      <c r="B988" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C988" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D988" t="str">
+        <v>Finance, Healthcare, Real Estate, Media</v>
+      </c>
+      <c r="E988" t="str">
+        <v>https://pr-inside.com/envveno-medical-highlights-newly-issued-u-s-patent-strengthening-competitive-r5201313.htm</v>
+      </c>
+      <c r="F988" t="str">
+        <v>(PR-inside.com) CEO Explains How Broad Patent Protection, Combined with First-Ever FDA IDE Approval, Positions enVVe® to Own a Multi-Billion-Dollar Venous Disease Market Watch the "What This Means" video here IRVINE, CA / ACCESS Newswire / July 15, 2026 / enVVeno Medical Corporation (NASDAQ:NVNO) ("enVVeno Medical" or the "Company"), today announced that Robert Berman, Chief Executive Officer of enVVeno Medical participated in a Virtual Investor "What This Means" segment. As part of the segment, Mr. Berman discussed the Company's recent news announcing the issuance of the first U.S. Patent covering the company's enVVe system, further expanding its intellectual property portfolio and laying the groundwork to ..</v>
+      </c>
+    </row>
+    <row r="989">
+      <c r="A989" t="str">
+        <v>Sekur Private Data Launches SekurOne with Encrypted Voice for All Devices</v>
+      </c>
+      <c r="B989" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C989" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D989" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E989" t="str">
+        <v>https://www.newswire.com/news/sekur-private-data-launches-sekurone-with-encrypted-voice-for-all-devices</v>
+      </c>
+      <c r="F989" t="str">
+        <v>Company expects video and conferencing capabilities ready by late August 2026 - SekurOne App ready before September 30, 2026 for full sales launch</v>
+      </c>
+    </row>
+    <row r="990">
+      <c r="A990" t="str">
+        <v>Video Streaming Market Share by Leading Companies</v>
+      </c>
+      <c r="B990" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C990" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D990" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E990" t="str">
+        <v>https://express-press-release.net/news/2026/07/15/1762812</v>
+      </c>
+      <c r="F990" t="str">
+        <v>The global Video Streaming Market was valued at USD 129.3 billion in 2024 and is projected to grow from USD 191.1 billion in 2026 to USD 416.8 [read full press release...]</v>
+      </c>
+    </row>
+    <row r="991">
+      <c r="A991" t="str">
+        <v>Mediagenix Introduces Trusted Agentic AI Operating Model for the Real-Time ...</v>
+      </c>
+      <c r="B991" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C991" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D991" t="str">
+        <v>AI, Media</v>
+      </c>
+      <c r="E991" t="str">
+        <v>https://pr-inside.com/mediagenix-introduces-trusted-agentic-ai-operating-model-for-the-real-time-r5201308.htm</v>
+      </c>
+      <c r="F991" t="str">
+        <v>(PR-inside.com) New conversational experiences, governed AI agents, and semantic intelligence enable broadcasters, streaming services, and content owners to operationalize AI across channel operations BRUSSELS, BE / ACCESS Newswire / July 15, 2026 /Mediagenix, a global leader in smart content solutions to profitably connect the right content to the right audience, today announced new AI capabilities that enable media organizations to safely operationalize agentic workflows across channel operations, including title management, planning, and scheduling. Purpose-built for media, the new AI capabilities combine years of investment in Semantic Intelligence with an AI Gateway that underpins the trust, governance, and operational controls required for enterprise AI ..</v>
+      </c>
+    </row>
+    <row r="992">
+      <c r="A992" t="str">
+        <v>IVOX+ Independent Streaming Platform Launches New Lineup of Original Shows</v>
+      </c>
+      <c r="B992" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C992" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D992" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E992" t="str">
+        <v>https://www.prnewswire.com/news-releases/ivox-independent-streaming-platform-launches-new-lineup-of-original-shows-302825411.html</v>
+      </c>
+      <c r="F992" t="str">
+        <v>LAS VEGAS, July 15, 2026 /PRNewswire/ -- Independent streaming platform IVOX+ is turning up the volume with a slate of brand-new original shows and streaming channels to be released this fall. IVOX+ is a curated streaming service for film and original programming that continues to break...</v>
+      </c>
+    </row>
+    <row r="993">
+      <c r="A993" t="str">
+        <v>Labconco Strengthens Scientific Product Validation and Discovery Through ...</v>
+      </c>
+      <c r="B993" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C993" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D993" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E993" t="str">
+        <v>https://pr-inside.com/labconco-strengthens-scientific-product-validation-and-discovery-through-r5201178.htm</v>
+      </c>
+      <c r="F993" t="str">
+        <v>(PR-inside.com) PALO ALTO, CA / ACCESS Newswire / July 15, 2026 / Bioz, Inc. , the leading scientific engagement platform that helps suppliers surface publication-backed validation throughout the customer journey, is proud to highlight its continued partnership withLabconco , a trusted manufacturer of laboratory equipment and solutions serving researchers worldwide. Over the past several years, Labconco has leveraged bothBioz Badgesand aBioz Content Hubto strengthen the connection between its products and the scientific literature. While the Bioz Badges provide publication-backed validation directly on product webpages, the Bioz Content Hub serves as a centralized destination where researchers can search, filter, and explore citations across ..</v>
+      </c>
+    </row>
+    <row r="994">
+      <c r="A994" t="str">
+        <v>Wildscreen Panda Awards 2026 Nominees Announced</v>
+      </c>
+      <c r="B994" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C994" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D994" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E994" t="str">
+        <v>https://pressat.co.uk/releases/wildscreen-panda-awards-2026-nominees-announced-2d66d4b57d8571d801234faa030d516a/</v>
+      </c>
+      <c r="F994" t="str">
+        <v xml:space="preserve">Wednesday 15 July, 2026 National Geographic Tops Nominations as ‘Secrets of the Bees’, ‘Time and Water’ and ‘Chameleon Corridors” secure four nods each. Wildscreen has revealed the 70 nominees for the Panda Awards 2026 - the highest honours in the international natural world storytelling film, TV and content industry. National Geographic tops the list, receiving 15 nominations spanning 11 of the 18 awards categories, across both National Geographic and National Geographic Documentary Films. National Geographic’s Secrets of the Bees, produced by Silverback Films, uses groundbreaking filming technology to reveal the extraordinary world of bees. Executive Produced by James Cameron and hosted by National Geographic Explorer, Bertie Gregory, the show is recognised across Behaviour, Children’s, </v>
+      </c>
+    </row>
+    <row r="995">
+      <c r="A995" t="str">
+        <v>LG Channels Surpasses 5,000 Channels Globally, as Poland Launch Brings Service to 37 Countries</v>
+      </c>
+      <c r="B995" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C995" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D995" t="str">
+        <v>SaaS, Media</v>
+      </c>
+      <c r="E995" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357680</v>
+      </c>
+      <c r="F995" t="str">
+        <v>&amp;amp;#9632; LG Channels has surpassed 5,000 channels globally and now reaches 37 countries, with its recent launch in Poland further accelerating its FAST expansion. - - &amp;amp;#9632; Global viewer engagement surged in 2025, with MAU up 30 percent year-over-year and total annual viewing time increasing 45 percent vs. the prior year, highlighting rising demand for FAST services. - - &amp;amp;#9632; Localized content strategy and award-winning platform innovation strengthen LG Electronics&amp;#39; webOS ecosyste... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357680</v>
+      </c>
+    </row>
+    <row r="996">
+      <c r="A996" t="str">
+        <v>Tamron 12-20mm F2.8 Di III Ultra-Wide Full Frame Lens Announced; First Look YouTube Video at B&amp;amp;H Photo</v>
+      </c>
+      <c r="B996" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C996" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D996" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E996" t="str">
+        <v>https://www.prnewswire.com/news-releases/tamron-12-20mm-f2-8-di-iii-ultra-wide-full-frame-lens-announced-first-look-youtube-video-at-bh-photo-302825772.html</v>
+      </c>
+      <c r="F996" t="str">
+        <v>New From Tamron, the ultra-wide Photography News: Tamron unveils the 12-20mm f/2.8 Di III Widest Full-frame Mirrorless Zoom Yet NEW YORK, July 15, 2026 /PRNewswire/ -- B&amp;H is pleased to share the new Tamron 12-20mm f/2.8 Di III ultra-wide mirrorless zoom lens, available for Sony E Mount...</v>
+      </c>
+    </row>
+    <row r="997">
+      <c r="A997" t="str">
+        <v>Casio to Bring New G-SHOCK Brand Experiences to Young People on Roblox</v>
+      </c>
+      <c r="B997" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C997" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D997" t="str">
+        <v>SaaS, Gaming, Media</v>
+      </c>
+      <c r="E997" t="str">
+        <v>https://www.prnewswire.com/news-releases/casio-to-bring-new-g-shock-brand-experiences-to-young-people-on-roblox-302823649.html</v>
+      </c>
+      <c r="F997" t="str">
+        <v>Offering Watch Items and a Uniquely G-SHOCK Virtual World TOKYO, July 14, 2026 /PRNewswire/ -- Casio Computer Co., Ltd. announced today that it will begin offering content on an immersive gaming and creation platform Roblox as part of the VIRTUAL G-SHOCK project. Casio will offer avatar...</v>
+      </c>
+    </row>
+    <row r="998">
+      <c r="A998" t="str">
+        <v>SFC Energy AG Secures CAD 3.1 Million Follow-up Order From North American Mobile Surveillance Solutions Provider</v>
+      </c>
+      <c r="B998" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C998" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D998" t="str">
+        <v>AI, Energy, Media</v>
+      </c>
+      <c r="E998" t="str">
+        <v>https://www.newmediawire.com/news/sfc-energy-ag-secures-cad-3-1-million-follow-up-order-from-north-american-mobile-surveillance-solutions-provider-7087713</v>
+      </c>
+      <c r="F998" t="str">
+        <v>Follow-up order for EFOY Pro 2800 fuel cells and accessories following successful initial order announced on 18 December 2025 Growing deployment of EFOY-powered AI-enabled mobile surveillance towers across Canada and the United States Reliable off-grid power supply ensures guaranteed uptime while reducing emissions and total cost of ownership BRUNNTHAL and MUNICH, GERMANY - July 14, 2026 ( NEWMEDIAWIRE ) - SFC Energy AG (“SFC”, F3C:DE , ISIN: DE0007568578 ), an international technology leader, providing reliable hybrid energy systems for public security, defense, industry, and critical infrastructure, has received a follow-up order worth approximately CAD 3.1 million from a leading North American provider of mobile security and remote video surveillance solutions. The order includes EFOY P</v>
+      </c>
+    </row>
+    <row r="999">
+      <c r="A999" t="str">
+        <v>Liftoff Appoints Jenn Kettnich as Vice President of Investor Relations</v>
+      </c>
+      <c r="B999" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C999" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D999" t="str">
+        <v>Finance, Media</v>
+      </c>
+      <c r="E999" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/14/3327298/0/en/Liftoff-Appoints-Jenn-Kettnich-as-Vice-President-of-Investor-Relations.html</v>
+      </c>
+      <c r="F999" t="str">
+        <v>Kettnich brings investor relations leadership from Mattel and The Walt Disney Company to guide Liftoff's public company narrative following its recent IPO Kettnich brings investor relations leadership from Mattel and The Walt Disney Company to guide Liftoff's public company narrative following its recent IPO</v>
+      </c>
+    </row>
+    <row r="1000">
+      <c r="A1000" t="str">
+        <v>The Happy Dog Gut Blueprint Reviews 2026: Is It Legit? Price, Guarantee &amp; Refund Policy Examined</v>
+      </c>
+      <c r="B1000" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C1000" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D1000" t="str">
+        <v>Retail, Media, Education</v>
+      </c>
+      <c r="E1000" t="str">
+        <v>https://www.newswire.com/news/the-happy-dog-gut-blueprint-reviews-2026-why-dog-owners-facing-itching-ear-and</v>
+      </c>
+      <c r="F1000" t="str">
+        <v>Disclaimers: This is a paid advertorial. A commission is earned if you purchase through links in this article. Product claims are attributed to the brand and are not independently endorsed. The Happy Dog Gut Blueprint is a digital educational product for dog owners. It is not a veterinary treatment and not a substitute for professional veterinary care. Per the brand's own disclaimer, it is not intended to diagnose, treat, cure, or prevent any disease or condition in your dog. Details reflect brand materials reviewed in July 2026 - confirm current information before ordering. This content is promotional and intended for consumer education about a commercially available product. For dog owners tired of cycling through food changes without clear answers, this 2026 review explores how The Happ</v>
+      </c>
+    </row>
+    <row r="1001">
+      <c r="A1001" t="str">
+        <v>SMIRNOFF ICE KEEPS AMERICA'S 250TH CELEBRATION GOING WITH HOT DOG-FUELED GUINNESS WORLD RECORDS™ ATTEMPTS</v>
+      </c>
+      <c r="B1001" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C1001" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D1001" t="str">
+        <v>Media</v>
+      </c>
+      <c r="E1001" t="str">
+        <v>https://www.prnewswire.com/news-releases/smirnoff-ice-keeps-americas-250th-celebration-going-with-hot-dog-fueled-guinness-world-records-attempts-302825453.html</v>
+      </c>
+      <c r="F1001" t="str">
+        <v>The effort pairs the brand's iconic flavor with the hot dog through eagle-led social content, limited-edition merchandise and two GUINNESS WORLD RECORDS™ attempts NEW YORK, July 14, 2026 /PRNewswire/ -- America's 250th celebration is not over yet, and Smirnoff Ice is keeping the party...</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:F679"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F1001"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Press Releases</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 