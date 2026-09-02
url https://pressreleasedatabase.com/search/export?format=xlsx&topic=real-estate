--- v0 (2026-07-15)
+++ v1 (2026-09-02)
@@ -410,19958 +410,20757 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F995"/>
+  <dimension ref="A1:F1001"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Title</v>
       </c>
       <c r="B1" t="str">
         <v>Published</v>
       </c>
       <c r="C1" t="str">
         <v>Provider</v>
       </c>
       <c r="D1" t="str">
         <v>Topics</v>
       </c>
       <c r="E1" t="str">
         <v>URL</v>
       </c>
       <c r="F1" t="str">
         <v>Summary</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Property sector sees highest lending figures, Funding Circle data reveals</v>
+        <v>Kicking off safer futures for young people</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C2" t="str">
         <v>Pressat</v>
       </c>
       <c r="D2" t="str">
-        <v>Finance, Real Estate, Retail, Automotive</v>
+        <v>Real Estate, Retail, Gaming</v>
       </c>
       <c r="E2" t="str">
-        <v>https://pressat.co.uk/releases/property-sector-sees-highest-lending-figures-funding-circle-data-reveals-b2a5cef33befbcd00a4b6072742f1b2b/</v>
+        <v>https://pressat.co.uk/releases/kicking-off-safer-futures-for-young-people-3cef301986eea4e7440d8688f9fbf3d7/</v>
       </c>
       <c r="F2" t="str">
-        <v>Wednesday 15 July, 2026 The UK property sector is a major economic driver in the country, employing over 12 million people and contributing £1.7 billion directly to GDP annually. This report looks at the challenges facing the property industry right now, from regulations to costs and what the future may hold for the industry. Property sector sees highest lending figures, Funding Circle data reveals Funding Circle’s data has shown that the Property and Construction sector has seen the highest amount of lending across industries, along with a 30% year-on-year increase. Although the property sector ranks fourth overall for percentage change, with stronger increases from Consumer, Wholesale and Agriculture, the amount makes the property sector the largest single industry category. The increase</v>
+        <v xml:space="preserve">Wednesday 2 September, 2026 More than a game: football initiative created safe space for Birmingham youngsters VPS and Sport 4 Life turn the findings of Safer Sites, Safer Futures into positive action Young people in Birmingham were given the opportunity to get active, make new connections and enjoy sport in a safe and supportive environment, through an initiative backed by property security specialist VPS and youth charity Sport 4 Life UK. Around 25 young people aged 11-14 took part in a free football session at Hodge Hill College in Birmingham on Tuesday 1 September, in the final days of the summer holidays. The event combined football and skills development with the chance to meet others and spend time in a safe environment supported by trusted adults. VPS funded the programme of youth </v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Top Realtor in Blacksburg, VA: Laura Kelley</v>
+        <v>Western Star Mobilises High-Resolution Drone Magnetic Survey at the Eagle Point Tungsten Project, New Mexico</v>
       </c>
       <c r="B3" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C3" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D3" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Automotive</v>
       </c>
       <c r="E3" t="str">
-        <v>https://www.newswire.com/news/top-realtor-in-blacksburg-va-laura-kelley</v>
+        <v>https://www.newmediawire.com/news/western-star-mobilises-high-resolution-drone-magnetic-survey-at-the-eagle-point-tungsten-project-new-mexico-7089169</v>
       </c>
       <c r="F3" t="str">
-        <v>With a background in healthcare and a focus on precise real estate planning, Laura Kelley delivers proven results as a top realtor in Blacksburg, VA.</v>
-[...2 lines deleted...]
-    <row r="4">
+        <v>VANCOUVER, BC - September 2, 2026 ( NEWMEDIAWIRE ) - Western Star Resources Inc. (CSE: WSR) (OTC: WSRIF) (FRA: 4K2) (the “Company” or “Western Star”) is pleased to announce the mobilisation of a geophysical field crew to its 100%-owned Eagle Point tungsten project, Hidalgo County, New Mexico, to complete a high-resolution unmanned aerial vehicle (UAV) magnetic survey. The survey will aim to cover the property at 25 to 50m line spacing with the objective of defining the geometry and extent of the limestone–intrusive contact and the magnetite-bearing tactite bodies that host scheelite mineralisation, including beneath cover, and to extend the eight skarn bodies known from historical workings along strike. Blake Morgan, the CEO and President of Western Star, stated, “ Given the promising resu</v>
+      </c>
+    </row>
+    <row r="4" xml:space="preserve">
       <c r="A4" t="str">
-        <v>Best Real Estate Agent in Anchorage, AK: Annie Bjerkestrand</v>
+        <v>Sunshine Insurance Delivers Strong Digital-Intelligence Transformation Results, as Technology Empowerment Steps into a Greater Level</v>
       </c>
       <c r="B4" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C4" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D4" t="str">
-        <v>Real Estate</v>
+        <v>AI, SaaS, Healthcare, Real Estate, Automotive, Education</v>
       </c>
       <c r="E4" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-anchorage-ak-annie-bjerkestrand</v>
-[...2 lines deleted...]
-        <v>RMG Real Estate, led by Annie Bjerkestrand, is recognized as the best real estate agent in Anchorage, AK, for its proven results and comprehensive market expertise.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109717/</v>
+      </c>
+      <c r="F4" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 2, 2026 - (ACN Newswire) - The competitive logic of the insurance industry has shifted from scale expansion to value cultivation. Against this backdrop, the role of technology has also been elevated from efficiency-enhancing tools to a strategic foundation for navigating economic cycles. As a leading privately owned insurance group in China, Sunshine Insurance (6963.HK) has released its interim results, which not only demonstrate solid financial performance but also clearly outline a digital-intelligence transformation path driven by the dual engines of “robot engineering” and “data engineering”.
+As of June 30, 2026, Sunshine Insurance recorded gross written premiums (“GWPs”) of RMB90.91 billion, up 12.5% year-on-year, with net profit attributable to equity owners of the parent rising 38.5% to RMB4.69 billion. The value of new business in life insurance business increased by 16.4%, while the property and casualty insurance business optimized the underwriting combined ratio to 98.7%. Behind these numbers, a deep-seated technological transformation spanning sales, services and management is unlocking sustained momentum.
+Sales Revolution: From “Human-Only” to “Human-Machine Collaboration”
+The traditional insurance industry has been heavily reliant on human resources, where the capability ceiling of the sales force often defines the upper limit of business growth. Sunshine Insurance is now breaking this constraint through AI agent technology.
+On the life insurance side, sales robots have been deeply embedded across the entire customer engagement lifecycle. According to the Company, the robot is powered by 13 AI agent platforms and nearly 100 vertical AI agents, covering 7 major categories and 60 to 70 sub-scenarios in life insurance sales. The system leverages big data to precisely generate customer profiles, automatically produce personalized marketing plans and communication strategies, and identify customer conversion intent in real time during interactions. As of the end of the Reporting Period, the robot has completed 263,000 instances of assisted customer management, achieving cumulative converted standard premiums exceeding RMB30 million. On the agency-team side, monthly customer outreach and face-to-face visits by marketers rose by more than 20%, the policy addition rate for existing clients climbed by 12%, and the new-agent policy-writing rate more than doubled. This means frontline agents have gained a reliable “digital advisor”, enabling systematic improvements in their operational efficiency and specialization.
+Practices in the property and casualty insurance segment have achieved greater scale deployment. Leveraging predictive models, the telesales assistant robot covers approximately 200,000 customer leads daily and steadily supports the daily operations of more than 2,000 agents, delivering a shift from a “scatter-gun approach” to “precision targeting”. Furthermore, the renewal prediction model, based on 75 factors, enables high-precision prediction of the renewal probability for each auto insurance customer. It supports automated quotation and differentiated operation, transforming in-depth cultivation of existing clients from experience-driven to algorithm-driven operations.
+“Autopilot” Moment for the Claims Value Chain
+Claims handling constitutes the most critical touchpoint of insurance service experience and a core link in operating costs. Sunshine Insurance’s “claims service robot” is driving automation across this sophisticated workflow.
+At present, the robot has expanded its service scope from auto insurance to third-party claims, bodily injury, and non-auto health and accident insurance. In the first half of the year, it served 1.09 million customers, provided over 400,000 intelligent assisted responses, and achieved a customer satisfaction rate of 98%. Notably, with the robot proactively tracking vehicle repairs and injury recovery status, the average claim settlement cycle for served customers has been shortened by 10 days. In non-auto insurance lines, such as the student safety insurance and supplementary medical insurance, pilot programs for end-to-end automated processing were launched through multi-agent collaboration. 
+On the loss-adjustment side, pilot programs have been launched for intelligent assessment of minor vehicle damage claims. Robots can autonomously guide customers through the document upload process. The full behavioral trajectory from claim reporting to settlement can be traced via the operations monitoring platform, laying a data foundation for continuous optimization of claims service. This represents more than efficiency gains; it signifies a redefinition of service standards.
+Management Empowerment: Dual Leaps from Actuarial Pricing to Frontline Execution
+Beyond optimizing “the last mile” customer experience, intelligent transformation on Sunshine Insurance’s management side is reshaping the underlying operational capabilities and frontline execution of the insurance business.
+Risk pricing sits at the core of insurance operations. Built on its “data engineering” foundation, Sunshine Insurance is revamping this core competency. The auto insurance risk pricing robot has completed the construction of a dataset covering the entire process of quoting, underwriting, and claims settlement, reducing data preparation time from 5 days to 1 day and shortening time required to detect anomalies cycle from 8 hours to 1 hour. A closed-loop capability of “automated anomaly inspection + model simulation verification + dynamic solution output” was preliminarily established, enabling actuarial pricing to leap from quarterly-level responses to nearly real-time dynamic adjustments.
+Meanwhile, the Group has established an integrated plan covering data collection, database construction and data application, and deeply integrated 20 strategic data engineering projects into key business areas. Such foundational investments are transforming data from static resources into fluid, insight-generating strategic assets.
+In addition, Sunshine Insurance has extended its management reach to the front-line grassroots level. The four-tiered branch management robot empowers grassroots through intelligent agents such as “AI Little Tabulator, AI Little Advisor, and AI Little Designer”. Managers can complete the entire process of tabulation, data querying, and attribution through natural language processing. To date, this system has been deployed across 820 four-tiered branches nationwide, with a cumulative total of 621,000 pushes in the first half of the year. It has standardized and automated management processes that previously relied on manual experience, allowing grassroots managers to conduct routine management analysis at lower cost and greater speed.
+Conclusion
+From human-machine collaboration at the sales frontline, to the automated restructuring of the reimbursement cycle, and further to the systematic upgrade of  actuarial pricing and grassroots management, Sunshine Insurance’s technology deployment has moved beyond the initial phase of process digitalization and entered a phase of deep, coordinated advancement characterized by a multi-intelligent agent architecture and dynamic closed-loop data.
+As China’s insurance industry enters a critical period of high-quality development, Sunshine Insurance’s practice offers a valuable reference case: the barriers to technology adoption are diminishing, and the true differentiator lies in the depth of integration between technology and core business scenarios, as well as the efficiency with which it transforms the operating value chain. An insurance group with total assets of over RMB700 billion has begun recalibrating its strategic direction through data and algorithms, and its next-phase growth trajectory warrants re-evaluation from multiple dimensions.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Best Realtor in Prescott, AZ: Geoff Hyland</v>
+        <v>Turn Key Homes &amp; Renovations Opens Fall 2026 Calgary Booking</v>
       </c>
       <c r="B5" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C5" t="str">
-        <v>Newswire.com</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D5" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E5" t="str">
-        <v>https://www.newswire.com/news/best-realtor-in-prescott-az-geoff-hyland</v>
+        <v>https://pressreleasenews.org/pressroom/turn-key-homes-renovations-opens-fall-2026-calgary-booking</v>
       </c>
       <c r="F5" t="str">
-        <v>As the leader of a top-ranking national real estate team, Geoff Hyland delivers proven results and strategic guidance for local buyers and sellers seeking the best realtor in Prescott, AZ.</v>
+        <v>Calgary design-build contractor Turn Key Homes &amp; Renovations has opened fall and winter booking for interior renovations. The company points to Calgary's August 2026 zoning change and the December 31 suite amnesty deadline as reasons homeowners should start permit work now.</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Top Real Estate Agent in Carlsbad, CA: Amy Green</v>
+        <v>KBRA Assigns Preliminary Ratings to Angel Oak Mortgage Trust 2026-5 (AOMT 2026-5)</v>
       </c>
       <c r="B6" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C6" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D6" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E6" t="str">
-        <v>https://www.newswire.com/news/top-real-estate-agent-in-carlsbad-ca-amy-green</v>
+        <v>https://finance.yahoo.com/real-estate/articles/kbra-assigns-preliminary-ratings-angel-232300927.html</v>
       </c>
       <c r="F6" t="str">
-        <v>With more than 23 years of experience and a track record of high-volume production, Amy Green stands out as the top real estate agent in Carlsbad, CA, providing unmatched local insight across North County.</v>
+        <v>NEW YORK, September 01, 2026--KBRA assigns preliminary ratings to ten classes of mortgage-backed certificates from Angel Oak Mortgage Trust 2026-5 (AOMT 2026-5), a $240.2 million non-prime RMBS transaction. The underlying collateral, comprised of 458 residential mortgages, and includes a meaningful concentration of collateral that KBRA considers to be "non-prime." All the loans are either classified as non-qualified mortgages (59.0%) or exempt (41.0%) from the Ability-to-Repay/Qualified Mortgage</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Top Real Estate Agent in East Sacramento, CA: Melissa Allman</v>
+        <v>NEXA Lending Launches NEXA Unlimited, Giving Loan Officers Access to 100% of All Loans</v>
       </c>
       <c r="B7" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C7" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D7" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E7" t="str">
-        <v>https://www.newswire.com/news/top-real-estate-agent-in-east-sacramento-ca-melissa-allman</v>
+        <v>https://www.prnewswire.com/news-releases/nexa-lending-launches-nexa-unlimited-giving-loan-officers-access-to-100-of-all-loans-302866893.html</v>
       </c>
       <c r="F7" t="str">
-        <v>With specialized knowledge in historic properties and a proven track record, Melissa Allman provides strategy-first guidance as a leading top real estate agent in East Sacramento, CA.</v>
+        <v>PHOENIX, Sept. 1, 2026 /PRNewswire/ -- NEXA Lending today announced the launch of NEXA Unlimited, a new model designed to fundamentally change what loan officers should expect from their mortgage company. Through NEXA Unlimited, loan officers can access 100% of the revenues from NEXA...</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Top Real Estate Agent in Mill Valley, CA: Tracey Broadman</v>
+        <v>City of Trees Real Estate, a Leading Real Estate Team, Announces a Showcase of Award-Winning Design and Elevated Living in Kuna</v>
       </c>
       <c r="B8" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C8" t="str">
-        <v>Newswire.com</v>
+        <v>PR.com</v>
       </c>
       <c r="D8" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E8" t="str">
-        <v>https://www.newswire.com/news/top-real-estate-agent-in-mill-valley-ca-tracey-broadman</v>
+        <v>https://www.pr.com/press-release/978012</v>
       </c>
       <c r="F8" t="str">
-        <v>With over $650 million in career sales and a reputation for client success, Tracey Broadman stands out as the top real estate agent in Mill Valley, CA, delivering expert guidance across Marin County.</v>
+        <v>Award winning design meets elevated living at 10923 West Lahinch Lane in Kuna. This exceptional home features a 20 foot great room, chef’s kitchen named 2026 Parade of Homes Best Kitchen, and a primary suite recognized as Best Primary Bedroom. Custom built ins, smart home technology, a private hot tub retreat, guest suite, loft and golf cart garage complete this distinctive residence. [PR.com]</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>#1 Real Estate Agent in Davenport Village, Toronto, ON: Kevin Yu</v>
+        <v>Anteros Metals Provides Exploration Updates on Havens Steady and Seagull Projects</v>
       </c>
       <c r="B9" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C9" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D9" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E9" t="str">
-        <v>https://www.newswire.com/news/1-real-estate-agent-in-davenport-village-toronto-on-kevin-yu</v>
+        <v>https://www.newsfilecorp.com/release/312433/Anteros-Metals-Provides-Exploration-Updates-on-Havens-Steady-and-Seagull-Projects</v>
       </c>
       <c r="F9" t="str">
-        <v>With 336 career transactions and specialized expertise helping move-up buyers, Kevin Yu has earned a reputation as the #1 real estate agent in Davenport Village, Toronto, ON.</v>
+        <v>St. John's, Newfoundland and Labrador--(Newsfile Corp. - September 1, 2026) - Anteros Metals Inc. (CSE: ANT) (the "Company" or "Anteros") is pleased to provide an exploration update on ongoing work at its Havens Steady Polymetallic VMS Project in Newfoundland and Labrador ("Havens Steady") and its Seagull Critical Minerals Project in Ontario ("Seagull").Havens Steady - Trenching and Channel Sampling UnderwayExploration activities at the Company's 100%-owned Havens Steady property, located in...</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Orlando Dreamers Release Updated Economic Impact Data for Bringing Major League Baseball to Orlando</v>
+        <v>Edison Lithium Provides Update on Proposed Acquisition of Joutel North-West and Gagne Gold Properties</v>
       </c>
       <c r="B10" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C10" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D10" t="str">
         <v>Finance, Real Estate</v>
       </c>
       <c r="E10" t="str">
-        <v>https://www.newswire.com/news/orlando-dreamers-release-updated-economic-impact-data-for-bringing-major-league</v>
+        <v>https://www.newsfilecorp.com/release/312464/Edison-Lithium-Provides-Update-on-Proposed-Acquisition-of-Joutel-NorthWest-and-Gagne-Gold-Properties</v>
       </c>
       <c r="F10" t="str">
-        <v>Dreamers' MLB initiative will add more than 38,000 jobs during stadium construction phase and in excess of 52,000 permanent jobs with economic impact to Orange County projected to exceed $72 billion over 30 years Projected community benefits include plans to use team and stadium revenue to directly contribute to transportation and workforce housing initiatives in addition to building lighted youth baseball and softball fields throughout the county</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 1, 2026) - Edison Lithium Corp. (TSXV: EDDY) (OTC Pink: EDDYF) (FSE: VV0) ("Edison" or the "Company") is pleased to provide an update regarding its property option agreement (the "Agreement"), effective February 27, 2026, with Globex Mining Enterprises Inc. ("Globex"), pursuant to which the Company may earn a 100% interest in the Joutel North-West gold property and the Gagne gold-copper property (together, the "Properties"), subject to a...</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Join AHIT for a Free Webinar on Starting a Home Inspection Career in ...</v>
+        <v>In HelloNation, Real Estate Experts Josh Meacham &amp;amp; Anthony Marangon Explain How Pricing Influences Buyer Interest in Show Low</v>
       </c>
       <c r="B11" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C11" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D11" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E11" t="str">
-        <v>https://pr-inside.com/join-ahit-for-a-free-webinar-on-starting-a-home-inspection-career-in-r5201326.htm</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-experts-josh-meacham--anthony-marangon-explain-how-pricing-influences-buyer-interest-in-show-low-302866841.html</v>
       </c>
       <c r="F11" t="str">
-        <v>(PR-inside.com) DENVER, CO / ACCESS Newswire / July 15, 2026 / For anyone exploring a new career, home inspection offers flexibility, independence, and the opportunity to build your own business. The question is: how do I know if it's right for me, and where do I even start? American Home Inspectors Training (AHIT)byThe CE Shopis hosting a free live webinar"Becoming A Home Inspector"on Thursday, July 23 at 7pm CT. This session will feature Teto Toledo Ramos, a licensed Texas Professional Real Estate Inspector, who will share practical insight into the industry and answer questions about getting started. This webinar is designed specifically for ..</v>
+        <v>The article explores how pricing decisions influence buyer perceptions and a property's position in the market. SHOW LOW, Ariz., Sept. 1, 2026 /PRNewswire/ -- What helps generate serious buyer interest when selling a home in Show Low, AZ? HelloNation has published an article featuring...</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Embassy Suites by Hilton Charlotte Concord Golf Resort &amp;amp; Spa Completes Comprehensive Renovation, Elevating the Guest Experience</v>
+        <v>HelloNation Article Featuring Real Estate Expert Leslie Heath Explains How Home Sellers in Western Kentucky Can Prepare a House for Sale</v>
       </c>
       <c r="B12" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C12" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D12" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E12" t="str">
-        <v>https://www.prweb.com/releases/embassy-suites-by-hilton-charlotte-concord-golf-resort--spa-completes-comprehensive-renovation-elevating-the-guest-experience-302820610.html</v>
+        <v>https://www.prnewswire.com/news-releases/hellonation-article-featuring-real-estate-expert-leslie-heath-explains-how-home-sellers-in-western-kentucky-can-prepare-a-house-for-sale-302792455.html</v>
       </c>
       <c r="F12" t="str">
-        <v>The Full-property transformation enhances accommodations, meeting venues and resort amenities just minutes from Charlotte Motor Speedway. CONCORD, N.C., July 15, 2026 /PRNewswire-PRWeb/ -- Atrium Hospitality, one of the nation's largest hotel operators, proudly announces the completion of...</v>
+        <v>The article outlines practical ways sellers can improve curb appeal, pricing, and presentation before listing a home. PADUCAH, Ky., Sept. 1, 2026 /PRNewswire/ -- What helps homes sell faster in Western Kentucky's changing real estate market? HelloNation has published an article featuring...</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Audience Town and Cotality Expand Strategic Alliance to Cover the Full Home Buyer Journey</v>
+        <v>3700 Midway, LLC Acquires Midway Station in Midland, TX for $32.5 Million</v>
       </c>
       <c r="B13" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C13" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D13" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E13" t="str">
-        <v>https://www.prnewswire.com/news-releases/audience-town-and-cotality-expand-strategic-alliance-to-cover-the-full-home-buyer-journey-302826323.html</v>
+        <v>https://www.prnewswire.com/news-releases/3700-midway-llc-acquires-midway-station-in-midland-tx-for-32-5-million-302866820.html</v>
       </c>
       <c r="F13" t="str">
-        <v>LOGAN, Utah, July 15, 2026 /PRNewswire/ -- Audience Town and Cotality™ are expanding their data alliance to combine Audience Town's pre-mover intent intelligence with Cotality's post-mover property and location data. The result is the first complete, activatable audience solution covering...</v>
+        <v>MIDLAND, Texas, Sept. 1, 2026 /PRNewswire/ -- 3700 Midway, LLC announced the acquisition of Midway Station in Midland, TX, for $32.5 million. This residential community, located at 3700 N. A Street, was acquired on September 1, 2026, with a total Real Property value of $32,500,000....</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Mindtrip Launches Mindtrip Stays, Bringing Agentic AI To Hotel Search And Booking</v>
+        <v>REMAX Names Industry Veteran Alex Vidal as President</v>
       </c>
       <c r="B14" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C14" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D14" t="str">
-        <v>AI, SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E14" t="str">
-        <v>https://www.prnewswire.com/news-releases/mindtrip-launches-mindtrip-stays-bringing-agentic-ai-to-hotel-search-and-booking-302826228.html</v>
+        <v>https://www.prnewswire.com/news-releases/remax-names-industry-veteran-alex-vidal-as-president-302866793.html</v>
       </c>
       <c r="F14" t="str">
-        <v>New standalone hotel experience follows the launch of Mindtrip Flights, helping travelers navigate complex decisions, uncover the right property faster, track price drops, and book with confidence SAN FRANCISCO, July 15, 2026 /PRNewswire/ -- Mindtrip, an AI-powered platform that empowers...</v>
+        <v>Former ERA Real Estate president brings nearly 30 years of real estate experience, spanning sales, coaching and franchise leadership DENVER, Sept. 1, 2026 /PRNewswire/ -- REMAX, the No. 1 name in real estate1, today announced that Alex Vidal joined the brand as President. Vidal brings 29...</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>enVVeno Medical Highlights Newly Issued U.S. Patent Strengthening Competitive ...</v>
+        <v>Global Self Storage Declares Third Quarter 2026 Dividend</v>
       </c>
       <c r="B15" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C15" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D15" t="str">
-        <v>Finance, Healthcare, Real Estate, Media</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E15" t="str">
-        <v>https://pr-inside.com/envveno-medical-highlights-newly-issued-u-s-patent-strengthening-competitive-r5201313.htm</v>
+        <v>https://pr-inside.com/global-self-storage-declares-third-quarter-2026-dividend-r5218378.htm</v>
       </c>
       <c r="F15" t="str">
-        <v>(PR-inside.com) CEO Explains How Broad Patent Protection, Combined with First-Ever FDA IDE Approval, Positions enVVe® to Own a Multi-Billion-Dollar Venous Disease Market Watch the "What This Means" video here IRVINE, CA / ACCESS Newswire / July 15, 2026 / enVVeno Medical Corporation (NASDAQ:NVNO) ("enVVeno Medical" or the "Company"), today announced that Robert Berman, Chief Executive Officer of enVVeno Medical participated in a Virtual Investor "What This Means" segment. As part of the segment, Mr. Berman discussed the Company's recent news announcing the issuance of the first U.S. Patent covering the company's enVVe system, further expanding its intellectual property portfolio and laying the groundwork to ..</v>
+        <v>(PR-inside.com) MILLBROOK, NY / ACCESS Newswire / September 1, 2026 / Global Self Storage, Inc. (NASDAQ:SELF), a real estate investment trust that owns, operates, manages, acquires, and redevelops self-storage properties, has declared a cash dividend of $0.0725 per common share for the third quarter of 2026. The dividend is payable on September 30, 2026, to stockholders of record as of September 16, 2026. Company Objective The objective of the company is to increase value over time for the benefit of its stockholders. Toward this end, the company will continue to execute its strategic business plan, which includes funding acquisitions, either directly or through joint ..</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Western Star Resources Reports UAV Geophysics Results at the White Star Tungsten Project</v>
+        <v>American Healthcare REIT Completes Initial Kensington Senior Living Acquisitions, Establishing Strategic Growth Partnership with Premier Senior Housing Owner, Developer and Operator</v>
       </c>
       <c r="B16" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C16" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D16" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E16" t="str">
-        <v>https://www.newmediawire.com/news/western-star-resources-reports-uav-geophysics-results-at-the-white-star-tungsten-project-7087723</v>
+        <v>https://finance.yahoo.com/healthcare/articles/american-healthcare-reit-completes-initial-201500861.html</v>
       </c>
       <c r="F16" t="str">
-        <v>VANCOUVER, BRITISH COLUMBIA - July 15, 2026 ( NEWMEDIAWIRE ) - Western Star Resources Inc. (CSE: WSR) (OTC: WSRIF) (the “Company” or “Western Star”) is pleased to announce the results of the high-resolution UAV magnetic geophysical survey completed across the White Star Tungsten Project in Elko County, Nevada, USA. The survey was designed to acquire a high-resolution magnetic dataset over the known historical workings, identify additional prospective targets across the property, and improve the Company’s understanding of the structural controls on mineralisation. The results will also be integrated with rock-chip and soil geochemical data currently being collected across the broader White Star claim package. Key Notes and Insights: First modern, high-resolution geophysical dataset acquired</v>
+        <v>IRVINE, Calif., September 01, 2026--American Healthcare REIT, Inc. (NYSE: AHR) (the "Company" or "AHR") today announced that it has acquired six communities from Kensington Senior Living ("Kensington") for a total investment of approximately $572 million. They comprise 464 units and are part of an eight-community, 745-unit portfolio with an aggregate contract purchase price of approximately $873 million, which is well below replacement cost.</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Vector Science &amp;amp; Therapeutics Builds 15-Patent-Application Intellectual Property Portfolio Around Precision Therapeutic Delivery, Anchored by Peptide and Biologic Administration Technologies</v>
+        <v>EPR Properties Publishes 2025 Corporate Responsibility Report</v>
       </c>
       <c r="B17" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C17" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D17" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E17" t="str">
-        <v>https://www.prnewswire.com/news-releases/vector-science--therapeutics-builds-15-patent-application-intellectual-property-portfolio-around-precision-therapeutic-delivery-anchored-by-peptide-and-biologic-administration-technologies-302826350.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/epr-properties-publishes-2025-corporate-201500210.html</v>
       </c>
       <c r="F17" t="str">
-        <v>Company's expanding IP estate is led by multiple pending applications in peptide and biologic delivery, alongside advanced drug delivery, opioid-sparing pain management, pancreatic oncology, regenerative medicine and smart wound care MEQUON, Wis., July 15, 2026 /PRNewswire/ -- Vector...</v>
+        <v>KANSAS CITY, Mo., September 01, 2026--EPR Properties (NYSE: EPR) today released its fifth annual Corporate Responsibility Report, marking five consecutive years of reporting on the Company's environmental, social, and governance (ESG) performance. The 2025 report details the Company's continued progress across its experiential real estate portfolio, with disclosures aligned to the Task Force on Climate-Related Financial Disclosures (TCFD), the Sustainability Accounting Standards Board (SASB) Rea</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>LegalMatch Highlights Lease Protections for Small Businesses Facing Landlord Financial Uncertainty</v>
+        <v>First American Title President Sally French Tyler Named a HousingWire Vanguard Award Winner for the Second Time</v>
       </c>
       <c r="B18" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C18" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D18" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E18" t="str">
-        <v>https://www.newswire.com/news/legalmatch-highlights-lease-protections-for-small-businesses-facing-landlord</v>
+        <v>https://finance.yahoo.com/real-estate/articles/first-american-title-president-sally-201500699.html</v>
       </c>
       <c r="F18" t="str">
-        <v>As the Commercial Real Estate Market Evolves, Independent Retailers and Restaurant Owners are Turning to Legal Reviews to Secure Their Storefronts Against Unexpected Property Defaults</v>
+        <v>SANTA ANA, Calif., September 01, 2026--First American Financial Corporation (NYSE: FAF), a premier provider of title, settlement, and risk solutions for real estate transactions and the leader in the digital transformation of its industry, today announced that Sally French Tyler, president of First American Title Insurance Company, was named a winner of HousingWire’s 2026 Vanguard Award. Tyler joins an exclusive group of two-time winners of the award, as she was previously recognized in 2024.</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Goliath Significantly Expands Bonanza Zone By 750 Meters and Golden Gate Zone By 600 Meters On High-Grade Gold Surebet Discovery, Remains Open, Golden Triangle, B.C.</v>
+        <v>PACS Group to Acquire Operations of 32 Facilities Across Florida and Closes on Additional Previously Announced Eduro Facilities</v>
       </c>
       <c r="B19" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C19" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D19" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E19" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327538/0/en/Goliath-Significantly-Expands-Bonanza-Zone-By-750-Meters-and-Golden-Gate-Zone-By-600-Meters-On-High-Grade-Gold-Surebet-Discovery-Remains-Open-Golden-Triangle-B-C.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/pacs-group-acquire-operations-32-201500996.html</v>
       </c>
       <c r="F19" t="str">
-        <v>TORONTO, July 15, 2026 (GLOBE NEWSWIRE) -- Goliath Resources Limited (TSX-V: GOT) (OTCQX: GOTRF) (FSE: B4IF) (the “Company” or “Goliath”) is pleased to report that initial drilling in the southwest area of the Surebet system has resulted in the expansion of the Bonanza Zone by 750 meters as well as the Golden Gate Zone by 600 meters on its 100% owned Golddigger Property (the “Property”), Golden Triangle, British Columbia. All drill holes completed during the 2026 drill campaign have intersected quartz-sulphide mineralization which generally corresponds to high-grade gold mineralization. 10 out of 107 planned drill holes have been completed with a total of 4,983 m drilled in 2026. Assays are pending on all 2026 drill holes completed to date.</v>
+        <v>SALT LAKE CITY, September 01, 2026--PACS Group, Inc. (NYSE: PACS) announced today that subsidiaries of the Company have entered into definitive agreements to acquire the operations of 32 skilled nursing facilities across Florida. The facilities will be leased from subsidiaries of one of our existing REIT landlords, Omega Healthcare Investors, Inc.</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Stéphane Garneau Expands Trusted courtier immobilier montreal Services Across Montréal</v>
+        <v>CIC Services Launches PortfolioVantage Tenant Legal Liability Program for Property Owners</v>
       </c>
       <c r="B20" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C20" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D20" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E20" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762739</v>
+        <v>https://www.prnewswire.com/news-releases/cic-services-launches-portfoliovantage-tenant-legal-liability-program-for-property-owners-302866760.html</v>
       </c>
       <c r="F20" t="str">
-        <v>Montréal,Canada, 2026-07-15 — /EPR Network/ — Le marché immobilier de Montréal continue d&amp;#8217;évoluer. Les acheteurs et les vendeurs recherchent aujourd&amp;#8217;hui des conseils fiables, des données [read full press release...]</v>
+        <v>Program combines CIC Services' captive insurance expertise with ePremium technology to help qualified property owners retain underwriting profit and expand their risk protection KNOXVILLE, Tenn., Sept. 1, 2026 /PRNewswire/ -- CIC Services today announced the launch of PortfolioVantage, a...</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Chautauqua County Holds Tax Foreclosed Real Estate Auction</v>
+        <v>HelloNation Article Details Hilton Head Neighborhoods for Second-Home Buyers, Featuring Hilton Head Real Estate Expert Brandon Greenplate</v>
       </c>
       <c r="B21" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C21" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D21" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E21" t="str">
-        <v>https://www.pr.com/press-release/973622</v>
+        <v>https://www.prnewswire.com/news-releases/hellonation-article-details-hilton-head-neighborhoods-for-second-home-buyers-featuring-hilton-head-real-estate-expert-brandon-greenplate-302792397.html</v>
       </c>
       <c r="F21" t="str">
-        <v>Chautauqua County is currently holding an online real estate auction for tax-foreclosed properties. The auction, conducted by Buffalo-based Auctions International, begins Friday, July 17, 2026, at 12:00 PM (EST) and will have a two day closing, Day 1: Cities of Jamestown and Dunkirk will begin to close Thursday, July 30, 2026 starting at 10:00AM. Day 2: All other Towns/Villages will begin to close Friday, July 31, 2026 [PR.com]</v>
+        <v>The Article Reviews Rental Goals, Community Features, And Ownership Considerations That Influence Second-Home Decisions. HILTON HEAD ISLAND, S.C., Sept. 1, 2026 /PRNewswire/ -- Which Hilton Head neighborhood is the best fit for a second home? HelloNation has published an article that...</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Niagara County Holds Online Tax Foreclosed Real Estate Auction</v>
+        <v>BOXABL (BXBL) Enters Multiyear Agreement for Up to 1,500 Homes</v>
       </c>
       <c r="B22" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C22" t="str">
-        <v>PR.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D22" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E22" t="str">
-        <v>https://www.pr.com/press-release/973626</v>
+        <v>https://www.newmediawire.com/news/boxabl-bxbl-enters-multiyear-agreement-for-up-to-1-500-homes-7089124</v>
       </c>
       <c r="F22" t="str">
-        <v>Niagara County is currently holding an online real estate auction for tax-foreclosed properties. The auction, conducted by Buffalo-based Auctions International, begins Wednesday, July 22, 2026, at 12:00 PM (EST) and will begin closing on Wednesday, August 5, 2026 at 10:00 AM (EST). This online-only event features over 40+ properties, including residential homes, and vacant lots, available to the highest bidder. Tax [PR.com]</v>
+        <v>LOS ANGELES, CA - September 1, 2026 ( NEWMEDIAWIRE ) - BOXABL (NASDAQ: BXBL) announced a multiyear purchase agreement with LC Vegas Acquisitions, LLC contemplating the purchase of up to 1,500 BOXABL homes over three years, representing the company largest announced residential purchase arrangement to date. Purchases are expected to occur in phases at approximately 500 homes annually, subject to project schedules, site readiness, regulatory approvals and other conditions. The agreement does not require any purchases to be made and contemplated units may be modified, delayed, reduced or terminated under its terms. To view the full press release, visit https://ibn.fm/KOlTq About BOXABL BOXABL Inc. is transforming the housing market with its modular building systems designed to deliver afforda</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>EfTEN United Property Fund osaku puhasväärtus seisuga 30.06.2026</v>
+        <v>HelloNation Explains How to Create a Dream Home List, Featuring Real Estate Experts Kim Vink and Glenna Achatz</v>
       </c>
       <c r="B23" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C23" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D23" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E23" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327454/0/et/EfTEN-United-Property-Fund-osaku-puhasv%C3%A4%C3%A4rtus-seisuga-30-06-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/hellonation-explains-how-to-create-a-dream-home-list-featuring-real-estate-experts-kim-vink-and-glenna-achatz-302841390.html</v>
       </c>
       <c r="F23" t="str">
-        <v>EfTEN United Property Fund teenis juunis puhaskahjumit 103 tuhat eurot ning aasta esimese kuue kuuga puhaskasumit 709 tuhat eurot (eelmisel aastal samal ajal 1 679 tuhat eurot). Fondiosaku puhasväärtus (NAV) oli juuni lõpus 11,62 eurot, langedes kuuga 0,4%.</v>
+        <v>The article outlines practical steps that help homebuyers prioritize needs, manage expectations, and make more confident purchasing decisions. GREAT BEND, Kan., Sept. 1, 2026 /PRNewswire/ -- What should buyers consider before touring homes in a fast-moving market? HelloNation answers that...</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>Net asset value of the EfTEN United Property Fund as of 30.06.2026</v>
+        <v>Usurance Secures Utah License, Enters U.S. Insurance Underwriting Market</v>
       </c>
       <c r="B24" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C24" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D24" t="str">
-        <v>Real Estate</v>
+        <v>AI, Real Estate, Automotive</v>
       </c>
       <c r="E24" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327454/0/en/Net-asset-value-of-the-EfTEN-United-Property-Fund-as-of-30-06-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/usurance-secures-utah-license-enters-us-insurance-underwriting-market-302866686.html</v>
       </c>
       <c r="F24" t="str">
-        <v>EfTEN United Property Fund earned a net loss of 103 thousand euros in June and a net profit of 709 thousand euros for the first six months of the year (compared with 1,679 thousand euros in the same period last year). The net asset value (NAV) of the fund unit was 11.62 euros at the end of June, a decline of 0.4% over the month.</v>
+        <v>Authorized to write Property, Liability, Vehicle Liability, and Marine &amp; Transportation insurance, Usurance serves U.S., Asia and cross‑border businesses, with AI-enabled insurance services. SALT LAKE CITY, Sept. 1, 2026 /PRNewswire/ -- Usurance Insurance Company recently received a...</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Coastal Marine Group offers guidance on state approvals for commercial dock construction</v>
+        <v>Why Dinh Luxury Builders Uses Precast Concrete for South Florida Luxury Homes</v>
       </c>
       <c r="B25" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C25" t="str">
-        <v>PressReleaseNews</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D25" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E25" t="str">
-        <v>https://pressreleasenews.org/pressroom/coastal-marine-group-offers-guidance-on-state-approvals-for-commercial-dock-construction</v>
+        <v>https://prunderground.com/why-dinh-luxury-builders-uses-precast-concrete-for-south-florida-luxury-homes/cmtit9ejl000n04jq21vm2au6</v>
       </c>
       <c r="F25" t="str">
-        <v>Coastal Marine Group is highlighting its permitting expertise to help Southwest Florida business owners navigate regulatory approvals for commercial dock construction.</v>
+        <v>South Florida luxury homes rely on crucial features buyers rarely see after completion. For Dinh Luxury Builders and CEO Lazaro Dinh, it starts with the structural system The post Why Dinh Luxury Builders Uses Precast Concrete for South Florida Luxury Homes first appeared on</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Arctic Fox Announces Name Change</v>
+        <v>Longbridge Financial CEO Christopher Mayer Named HousingWire Vanguard for Leadership in Senior Home Equity</v>
       </c>
       <c r="B26" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C26" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D26" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E26" t="str">
-        <v>https://pr-inside.com/arctic-fox-announces-name-change-r5201107.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/longbridge-financial-ceo-christopher-mayer-174000496.html</v>
       </c>
       <c r="F26" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 14, 2026 / Arctic Fox Lithium Corp. (CSE:AFX)(FSE:O5K)(OTCQB:AFXLF) ("Arctic Fox" or, the "Company") is pleased to announce that it intends to change its name from Arctic Fox Lithium Corp. to NiobiumX Mining Inc. (the "Name Change") to better reflect its broadened mineral property portfolio. In connection with the Name Change, the Company will be changing its trading symbol to (NIOX), and the Company's common shares will continue to trade on the Canadian Securities Exchange (CSE) under the new company name and ticker symbol (NIOX) as of market open on July 17, 2026. The new CUSIP ..</v>
+        <v>PARAMUS, N.J., September 01, 2026--Longbridge Financial, LLC, a nationally recognized mortgage lender and servicer focused on helping older homeowners access their home equity, today announced that Chief Executive Officer Christopher (Chris) Mayer, PhD, has been named a 2026 HousingWire Vanguard, a group of C-level executives and business leaders cited for their leadership and impact across the housing industry.</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Beeline to Host Stakeholder Update Call on Q2 2026 Financial Results</v>
+        <v>In HelloNation, Real Estate Expert Matt Nuzie Explains How Property Taxes Shape Housing Costs in Shelton</v>
       </c>
       <c r="B27" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C27" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D27" t="str">
-        <v>Finance, SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E27" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327367/0/en/Beeline-to-Host-Stakeholder-Update-Call-on-Q2-2026-Financial-Results.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-expert-matt-nuzie-explains-how-property-taxes-shape-housing-costs-in-shelton-302866638.html</v>
       </c>
       <c r="F27" t="str">
-        <v>PROVIDENCE, R.I., July 14, 2026 (GLOBE NEWSWIRE) -- via IBN – Beeline Holdings, Inc. (NASDAQ: BLNE), the fast-growing digital mortgage platform redefining the path to homeownership, today announced it will host a stakeholder update call on the results of the second quarter of 2026 on Thursday, Aug. 13, 2026, at 5 p.m. ET.</v>
+        <v>The article examines how recurring housing expenses influence affordability for Fairfield County home buyers. SHELTON, Conn., Sept. 1, 2026 /PRNewswire/ -- How do property taxes influence long-term housing affordability in Shelton? A HelloNation article featuring insights from Real Estate...</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>ACTS LAW, Becker Law Group and Keosian Law LLP Join Forces to Represent Boyle Heights Warehouse Fire Victims</v>
+        <v>Newmark Closes Acquisition of Altus Group's Development Advisory Business</v>
       </c>
       <c r="B28" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C28" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D28" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E28" t="str">
-        <v>https://www.prnewswire.com/news-releases/acts-law-becker-law-group-and-keosian-law-llp-join-forces-to-represent-boyle-heights-warehouse-fire-victims-302825647.html</v>
+        <v>https://www.prnewswire.com/news-releases/newmark-closes-acquisition-of-altus-groups-development-advisory-business-302866629.html</v>
       </c>
       <c r="F28" t="str">
-        <v>BOYLE HEIGHTS, Calif., July 14, 2026 /PRNewswire/ -- Three leading California law firms - ACTS LAW, Becker Law Group and Keosian Law LLP - announced today that they have joined forces to investigate claims and represent residents, workers, property owners and businesses harmed by the...</v>
+        <v>NEW YORK, Sept. 1, 2026 /PRNewswire/ -- Newmark Group, Inc. (Nasdaq: NMRK) ("Newmark" or the "Company"), a leading commercial real estate advisor and service provider to large institutional investors, global corporations and other owners and occupiers, today announced it has acquired the...</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>HelloNation Article Examines Stillwater, Oklahoma, Neighborhoods With Insights From Real Estate Expert Page Provence</v>
+        <v>CMG Financial's Tony Giglio Named a 2026 HousingWire Vanguard</v>
       </c>
       <c r="B29" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C29" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D29" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E29" t="str">
-        <v>https://www.prnewswire.com/news-releases/hellonation-article-examines-stillwater-oklahoma-neighborhoods-with-insights-from-real-estate-expert-page-provence-302745585.html</v>
+        <v>https://pr-inside.com/cmg-financial-s-tony-giglio-named-a-2026-housingwire-vanguard-r5218345.htm</v>
       </c>
       <c r="F29" t="str">
-        <v>The article explains how location, lifestyle, and local amenities shape home buyer decisions across Stillwater. STILLWATER, Okla., July 14, 2026 /PRNewswire/ -- What should home buyers know when exploring Stillwater, Oklahoma, neighborhoods that match their lifestyle and budget?...</v>
+        <v>(PR-inside.com) SAN RAMON, CA / ACCESS Newswire / September 1, 2026 / CMG Financial, a well-capitalized and privately held mortgage lender headquartered in San Ramon, Calif., announced today that Tony Giglio, Executive Vice President, Head of Retail Sales, has been named a 2026 HousingWire Vanguard, recognizing his leadership, strategic vision and impact on CMG Financial and the mortgage industry. "The 2026 HousingWire Vanguards represent the leadership our industry needs for this moment," said Sarah Wheeler, Editor-in-Chief of HousingWire. "They are navigating disruption with clarity, bringing bold ideas to the table and executing strategies that create real results." Giglio leads CMG Financial's distributed retail ..</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>Apogee Minerals Enters into Option Agreement to Acquire a 100% Interest in the Knife Lake Copper Project in Saskatchewan from Trident Resources</v>
+        <v>NSJ Gold Corp. (NSJ) (9PZ) Increases Flow-Through Financing for Exploration on Its Antimony 2.0 Property</v>
       </c>
       <c r="B30" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C30" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D30" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E30" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327295/0/en/Apogee-Minerals-Enters-into-Option-Agreement-to-Acquire-a-100-Interest-in-the-Knife-Lake-Copper-Project-in-Saskatchewan-from-Trident-Resources.html</v>
+        <v>https://www.newsfilecorp.com/release/312426/NSJ-Gold-Corp.-NSJ-9PZ-Increases-FlowThrough-Financing-for-Exploration-on-Its-Antimony-2.0-Property</v>
       </c>
       <c r="F30" t="str">
-        <v>Vancouver, BC, July 14, 2026 (GLOBE NEWSWIRE) -- Apogee Minerals Ltd. (“ Apogee ” or the “ Company ” or the “ Optionee ”) (TSXV: APMI ) is pleased to announce that it has entered into an option agreement dated July 13 th , 2026 (the “Agreement”) with Trident Resources Corp. (“Trident” or the “Optionor”) (TSXV: ROCK), an arm’s length party, pursuant to which Trident has granted Apogee the sole and exclusive right and option to acquire a 100% right, title and interest in and to the Knife Lake Project, located in northeastern Saskatchewan (the “Property” or the “Knife Lake Project”), subject to the Underlying NSR Royalties described below (the “Option”).</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 1, 2026) - NSJ Gold Corp. (CSE: NSJ) (FSE: 9PZ) (the "Company" or "NSJ") announces that it has increased the Flow-Through financing, that was announced on July 27, 2026, to up to 8,750,000 Flow-Through common shares at $0.30 for gross proceeds to the Company of up to $2,625,000 The net proceeds received from the Offering will be used by the Company for exploration and development activities on its Antimony 2.0 Property.About NSJ Gold Corp....</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>K &amp;#038; S Painting Auburn Hills Expands Services to Serve Real Estate Investors and Property Managers</v>
+        <v>Local Real Estate Developer and Business Leader John Stamato Named to Glen Burnie Bancorp Board of Directors</v>
       </c>
       <c r="B31" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C31" t="str">
-        <v>PRUnderground</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D31" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E31" t="str">
-        <v>https://www.prunderground.com/k-s-painting-auburn-hills-expands-services-to-serve-real-estate-investors-and-property-managers/00388604/</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354496/0/en/local-real-estate-developer-and-business-leader-john-stamato-named-to-glen-burnie-bancorp-board-of-directors.html</v>
       </c>
       <c r="F31" t="str">
-        <v>Efficient, high-quality painting and repair solutions tailored for rental and multi-unit properties The post K &amp;amp; S Painting Auburn Hills Expands Services to Serve Real Estate Investors and Property Managers first appeared on</v>
+        <v>GLEN BURNIE, Md., Sept. 01, 2026 (GLOBE NEWSWIRE) -- Glen Burnie Bancorp (OTCQX: GLBZ), the parent company of The Bank of Glen Burnie ® , named John Stamato to the Board of Directors, announced Mark C. Hanna, President and CEO of Glen Burnie Bancorp and The Bank of Glen Burnie.</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>HelloNation Article Examines What First-Time Home Buyers In Stillwater, Oklahoma Should Know, Featuring Real Estate Expert Page Provence</v>
+        <v>Barclays PLC (BCS) Investigation: Bronstein, Gewirtz &amp; Grossman, LLC ...</v>
       </c>
       <c r="B32" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C32" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D32" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E32" t="str">
-        <v>https://www.prnewswire.com/news-releases/hellonation-article-examines-what-first-time-home-buyers-in-stillwater-oklahoma-should-know-featuring-real-estate-expert-page-provence-302745728.html</v>
+        <v>https://pr-inside.com/barclays-plc-bcs-investigation-bronstein-gewirtz-grossman-llc-r5218324.htm</v>
       </c>
       <c r="F32" t="str">
-        <v>The article outlines key factors shaping the housing market and how buyers can prepare for a successful home purchase. STILLWATER, Okla., July 14, 2026 /PRNewswire/ -- What should first-time home buyers understand before entering the housing market in Stillwater, Oklahoma? HelloNation has...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Barclays PLC ("Barclays" or "the Company") (NYSE:BCS). Investors who purchased Barclays securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/barclays-plc-bcs-class_action_lawsuit. Barclays Investigation Details On February 27, 2026, Reuters published an article entitled "Wall Street hit by UK mortgage lender collapse, raising fears of more credit 'cockroaches.'" The article stated that lenders were "rocked by the implosion of little-known UK mortgage provider Market Financial Solutions Ltd ["MFS"], fuelling concerns ..</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>Delos Insurance Solutions report on current wildfires and risk modeling</v>
+        <v>Dark Matter CEO Vikas Rao named a 2026 HousingWire Vanguard</v>
       </c>
       <c r="B33" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C33" t="str">
-        <v>PR Newswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D33" t="str">
-        <v>Real Estate</v>
+        <v>AI, Real Estate, Finance</v>
       </c>
       <c r="E33" t="str">
-        <v>https://www.prnewswire.com/news-releases/delos-insurance-solutions-report-on-current-wildfires-and-risk-modeling-302825458.html</v>
+        <v>https://www.send2press.com/wire/dark-matter-ceo-vikas-rao-named-a-2026-housingwire-vanguard/</v>
       </c>
       <c r="F33" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- Delos Insurance Solutions, the science-driven, property insurance MGA, has compiled a report on the latest wildfires burning in the Western US, their causes and associated modeling. The current spate of wildfires across the Western US has been...</v>
+        <v>JACKSONVILLE, Fla., Sept. 1, 2026 (SEND2PRESS NEWSWIRE) -- Dark Matter Technologies (Dark Matter), an innovative leader in mortgage technology, today announced that Vikas Rao, chief executive officer, has been named a 2026 HousingWire Vanguard. Rao recognized for transforming Dark Matter and opening new ways for lenders to build, integrate and deploy AI.</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>Buchanan Capital Partners Forms Seconds Joint Venture with the Industrial Team at Crow Holdings Development</v>
+        <v>DocMagic’s Lori Johnson named a 2026 HousingWire Vanguard</v>
       </c>
       <c r="B34" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C34" t="str">
-        <v>PR Newswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D34" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Finance</v>
       </c>
       <c r="E34" t="str">
-        <v>https://www.prnewswire.com/news-releases/buchanan-capital-partners-forms-seconds-joint-venture-with-the-industrial-team-at-crow-holdings-development-302825415.html</v>
+        <v>https://www.send2press.com/wire/docmagics-lori-johnson-named-a-2026-housingwire-vanguard/</v>
       </c>
       <c r="F34" t="str">
-        <v>AUSTIN, Texas, July 14, 2026 /PRNewswire/ -- Buchanan Capital Partners ("BCP"), an Austin-based, zero-fee commercial real estate investment firm, announced its recent capitalization of a 397,556 SF industrial development in the Northwest Atlanta / I-75 North Corridor of Georgia. The...</v>
+        <v>TORRANCE, Calif., Sept. 1, 2026 (SEND2PRESS NEWSWIRE) -- DocMagic&amp;#xae; announced today that Chief Operating Officer Lori Johnson has been named a 2026 HousingWire Vanguard. COO recognized for advancing DocMagic's latest innovations in a digital mortgage career spanning more than 30 years.</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>WNC &amp;amp; ASSOCIATES, INC. CELEBRATES GRAND OPENING OF BLUEBERRY TERRACE APARTMENTS, A NEW 20-UNIT AFFORDABLE HOUSING COMMUNITY</v>
+        <v>Aimbridge Hospitality Launches LIFT to Standardize Labor Planning and Management Across Its Portfolio</v>
       </c>
       <c r="B35" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C35" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D35" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E35" t="str">
-        <v>https://www.prnewswire.com/news-releases/wnc--associates-inc-celebrates-grand-opening-of-blueberry-terrace-apartments-a-new-20-unit-affordable-housing-community-302825397.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/aimbridge-hospitality-launches-lift-standardize-170000672.html</v>
       </c>
       <c r="F35" t="str">
-        <v>New construction expands affordable housing opportunities in Valdez and marks the area's first multifamily development in four decades VALDEZ, Alaska, July 14, 2026 /PRNewswire/ -- WNC &amp; Associates, Inc. (WNC), a family-owned business known as both a pioneer and leader in the affordable...</v>
+        <v>PLANO, Texas, September 01, 2026--Aimbridge Hospitality, the world’s leading third-party hotel management company, today announced the launch of its proprietary Labor Insight &amp; Forecasting Tool ("LIFT") across its portfolio. LIFT brings together labor data from across multiple systems into one connected view, giving property and finance leaders a common reference for planning labor daily, weekly and monthly.</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>Top Loan Officer in Worcester, MA: Ben Naranjo</v>
+        <v>In HelloNation, Real Estate Experts Ryan Lerwill and Jeff Lerwill Discuss Questions to Ask Before Buying Acreage</v>
       </c>
       <c r="B36" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C36" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D36" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E36" t="str">
-        <v>https://www.newswire.com/news/top-loan-officer-in-worcester-ma-ben-naranjo</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-experts-ryan-lerwill-and-jeff-lerwill-discuss-questions-to-ask-before-buying-acreage-302866525.html</v>
       </c>
       <c r="F36" t="str">
-        <v>Known for personalized mortgage solutions and exceptional client service, Ben Naranjo helps homebuyers throughout Central Massachusetts secure the right financing with confidence, making him a trusted choice as a top loan officer in Worcester, MA.</v>
+        <v>The article explains how evaluating access, utilities, and future property needs helps buyers make informed acreage decisions. REXBURG, Idaho, Sept. 1, 2026 /PRNewswire/ -- What should I ask before buying acreage? A new HelloNation article answers that question with insights from Real...</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>Global Brokerage The Agency Launches Office in Whitefish, Montana</v>
+        <v>AirDNA Launches Adapt, the AI-Native Revenue Management System for Short-Term Rental Operators</v>
       </c>
       <c r="B37" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C37" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D37" t="str">
-        <v>Real Estate</v>
+        <v>Finance, AI, Real Estate</v>
       </c>
       <c r="E37" t="str">
-        <v>https://www.prweb.com/releases/global-brokerage-the-agency-launches-office-in-whitefish-montana-302823208.html</v>
+        <v>https://www.prnewswire.com/news-releases/airdna-launches-adapt-the-ai-native-revenue-management-system-for-short-term-rental-operators-302866288.html</v>
       </c>
       <c r="F37" t="str">
-        <v>Global Brokerage Strengthens its Montana Presence with Fourth Office in the State LOS ANGELES, July 14, 2026 /PRNewswire-PRWeb/ -- Global real estate brokerage The Agency continues to expand its presence in Montana with the opening of its newest office in Whitefish, joining the firm's...</v>
+        <v>DENVER, Sept. 1, 2026 /PRNewswire/ -- AirDNA, the leading provider of short-term rental (STR) data and analytics, today launched AirDNA Adapt, adding revenue management to its product stack for STR hosts and property managers. Built with AI at its core rather than layered onto a...</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>More Than 100 Civil Rights Violations Filed in Multi-State Enforcement ...</v>
+        <v>ALO jewelry Prevails in China Trademark Dispute</v>
       </c>
       <c r="B38" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C38" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D38" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E38" t="str">
-        <v>https://pr-inside.com/more-than-100-civil-rights-violations-filed-in-multi-state-enforcement-r5200987.htm</v>
+        <v>https://www.prnewswire.com/news-releases/alo-jewelry-prevails-in-china-trademark-dispute-302866238.html</v>
       </c>
       <c r="F38" t="str">
-        <v>(PR-inside.com) Undercover investigations found that low-income tenants with housing vouchers were systematically and illegally rejected at Greystar properties in California, Hawaii, Maryland, Michigan, New Jersey, Virginia, and Washington, D.C., as part of a widespread discriminatory practice. WASHINGTON, D.C. / ACCESS Newswire / July 14, 2026 / Greystar Worldwide, LLC, the largest apartment manager and owner in the United States, has been accused of systematically refusing to rent to prospective tenants holding Housing Choice Vouchers ("Section 8") in violation of state fair housing laws across six states and Washington, D.C. Housing Rights Initiative (HRI), a national housing watchdog group, filed complaints today with ..</v>
+        <v>China National Intellectual Property Administration (CNIPA) upholds ALO jewelry trademark rights. PRAGUE, Sept. 1, 2026 /PRNewswire/ -- ALO jewelry has achieved another significant success in protecting its brand. The China National Intellectual Property Administration (CNIPA) has...</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>CRESCENT ANNOUNCES TWO OFFICER PROMOTIONS</v>
+        <v>Reactivate and The Obama Foundation Partner on Community Solar to Lower Energy Costs for Local Communities in Illinois</v>
       </c>
       <c r="B39" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C39" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D39" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E39" t="str">
-        <v>https://www.prnewswire.com/news-releases/crescent-announces-two-officer-promotions-302825327.html</v>
+        <v>https://www.prnewswire.com/news-releases/reactivate-and-the-obama-foundation-partner-on-community-solar-to-lower-energy-costs-for-local-communities-in-illinois-302866394.html</v>
       </c>
       <c r="F39" t="str">
-        <v>FORT WORTH, Texas, July 14, 2026 /PRNewswire/ -- Crescent Real Estate LLC (Crescent) is pleased to announce the promotion of two key members of its corporate team. Both Tiffany Payan and Anne Mahaffey will be stepping into new roles with greater responsibility. These promotions recognize...</v>
+        <v>CHICAGO, Sept. 1, 2026 /PRNewswire/ -- Reactivate, a mission-driven renewable energy developer, and The Obama Foundation today announced a new multi-year partnership under which the Foundation will serve as the "anchor tenant" for community solar projects developed, owned, and operated by...</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>IKEA introduces KOMPISH�NG — a new collection for life in transit</v>
+        <v>Ryan J. Garland and Paradyme Companies Expand the Barn Caves Concept Into Additional U.S. Markets</v>
       </c>
       <c r="B40" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C40" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D40" t="str">
-        <v>Real Estate, Automotive</v>
+        <v>Real Estate</v>
       </c>
       <c r="E40" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357636</v>
+        <v>https://www.newsfilecorp.com/release/312025/Ryan-J.-Garland-and-Paradyme-Companies-Expand-the-Barn-Caves-Concept-Into-Additional-U.S.-Markets</v>
       </c>
       <c r="F40" t="str">
-        <v>For a growing generation of young adults, moving is no longer a one-off life event but a repeating rhythm. Each new season may bring a new apartment, neighborhood or city, shaped by rental housing, career mobility and urban living. Developed around this reality, KOMPISH�NG is made from solid pine, powder&amp;amp;#8209;coated steel and durable canvas, with items designed to be packed, carried and set up again, performing just as well in a shared flat as in a studio apartment or first long&amp;amp;#8209;ter... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357636</v>
+        <v>Lake Havasu City, Arizona--(Newsfile Corp. - September 1, 2026) - Paradyme Companies, a vertically integrated real estate investment, development and finance firm led by Founder and Chairman Ryan J. Garland, is expanding Barn Caves - its residential development model combining three-story homes with oversized garages built for boats, RVs and other recreational vehicles - beyond Arizona into additional recreational markets across the United States. The company is using its flagship Lake Havasu...</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>Airbnb.org commits additional $1M for emergency housing during Los Angeles warehouse fire cleanup</v>
+        <v>Best Real Estate Agent in Troy, MI: Ben Lang</v>
       </c>
       <c r="B41" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C41" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D41" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E41" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357630</v>
+        <v>https://www.newswire.com/news/best-real-estate-agent-in-troy-mi-ben-lang</v>
       </c>
       <c r="F41" t="str">
-        <v>Key Takeaways - - - &amp;#8226; 211 LA and Airbnb.org are partnering to provide free, emergency housing to residents who will be evacuated during the debris cleanup. - - &amp;#8226; This agreement expands an existing partnership between the two organizations, who are working with the City of Los Angeles and Los Angeles County to connect affected residents with housing support. - - &amp;#8226; Airbnb.org has already provided more than 1,000 nights of free, emergency housing since the June fire. - - - - Airbnb.org, a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357630</v>
+        <v>With more than 1,000 families served and a formal background in psychology, Ben Lang is the best real estate agent in Troy, MI, offering strategic negotiation and clear transaction management.</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>Capital Region luxury market continues to outperform, fueled by an explosion of luxury and ultra-luxury sales in Northern Virginia!</v>
+        <v>Augmentt Extends Secure Autopilot to Manage SharePoint, Purview and Teams Policy Across Every Client Tenant</v>
       </c>
       <c r="B42" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C42" t="str">
         <v>PRWeb</v>
       </c>
       <c r="D42" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Gaming</v>
       </c>
       <c r="E42" t="str">
-        <v>https://www.prweb.com/releases/capital-region-luxury-market-continues-to-outperform-fueled-by-an-explosion-of-luxury-and-ultra-luxury-sales-in-northern-virginia-302824431.html</v>
+        <v>https://www.prweb.com/releases/augmentt-extends-secure-autopilot-to-manage-sharepoint-purview-and-teams-policy-across-every-client-tenant-302866350.html</v>
       </c>
       <c r="F42" t="str">
-        <v>Northern Virginia's luxury real estate market surged in the first half of 2026, with sales of $3M and above increasing 83% year over year. The broader Capital Region luxury market also demonstrated remarkable resilience, recording a 16% increase despite elevated interest rates, limited...</v>
+        <v>New capabilities let MSPs verify and enforce Microsoft 365 data protection and collaboration policy — including DLP for Microsoft 365 Copilot — from the same console where they already manage Conditional Access and Intune. OTTAWA, ON, Sept. 1, 2026 /PRNewswire-PRWeb/ -- Augmentt, a...</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>RealTrends Recognizes Rick J. Lee as the #1 Real Estate Agent in Long Beach, CA</v>
+        <v>Best Real Estate Agent in Auburn Hills, MI: Ben Lang</v>
       </c>
       <c r="B43" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C43" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D43" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E43" t="str">
-        <v>https://www.newswire.com/news/realtrends-recognizes-rick-j-lee-as-the-1-real-estate-agent-in-long-beach-ca</v>
+        <v>https://www.newswire.com/news/best-real-estate-agent-in-auburn-hills-mi-ben-lang</v>
       </c>
       <c r="F43" t="str">
-        <v>RealTrends recognized Rick J Lee as the #1 real estate agent in Long Beach, CA in 2025 after verifying his industry-leading sales volume and transaction sides, reinforcing his reputation for delivering exceptional results for buyers and sellers.</v>
+        <v>Broker and Owner Ben Lang provides data-driven strategies and strong negotiation for buyers and sellers, standing out as the best real estate agent in Auburn Hills, MI.</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>Best Real Estate Agent in Gatlinburg, TN: Katelyn Warren</v>
+        <v>Best Real Estate Agent in Bellingham, WA: Paulina Antczak &amp; Jacson Bevens</v>
       </c>
       <c r="B44" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C44" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D44" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E44" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-gatlinburg-tn-katelyn-warren</v>
+        <v>https://www.newswire.com/news/best-real-estate-agent-in-bellingham-wa-paulina-antczak-jacson-bevens</v>
       </c>
       <c r="F44" t="str">
-        <v>Specializing in short-term rentals and vacation cabins, Katelyn Warren helps buyers and sellers maximize value as the best real estate agent in Gatlinburg, TN.</v>
+        <v>Paulina Antczak and Jacson Bevens have earned a reputation as the best real estate agent in Bellingham, WA, offering trusted guidance and proven results.</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>Best Real Estate Agent in Warwick, NY: Brian Caplicki</v>
+        <v>Best Real Estate Agent in Estero, FL: McGreevy and Comisar</v>
       </c>
       <c r="B45" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C45" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D45" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E45" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-warwick-ny-brian-caplicki</v>
+        <v>https://www.newswire.com/news/best-real-estate-agent-in-estero-fl-mcgreevy-and-comisar</v>
       </c>
       <c r="F45" t="str">
-        <v>With extensive expertise in land development and residential listings, Brian Caplicki offers proven guidance as the best real estate agent in Warwick, NY.</v>
+        <v>With more than 4,000 completed transactions and deep Southwest Florida expertise, the team provides buyers and sellers with clear, data-backed guidance to make confident property decisions across the local market.</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>Best Real Estate Agent in Thompson's Station, TN: Kimo Quance</v>
+        <v>In HelloNation, Insurance Expert Beryl Rogers Dudek of Rogers Insurance Agency Explains Home Insurance Payout Differences in Ohio</v>
       </c>
       <c r="B46" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C46" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D46" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E46" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-thompsons-station-tn-kimo-quance</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-insurance-expert-beryl-rogers-dudek-of-rogers-insurance-agency-explains-home-insurance-payout-differences-in-ohio-302866421.html</v>
       </c>
       <c r="F46" t="str">
-        <v>With a career spanning over 600 transactions, Kimo Quance stands as the best real estate agent in Thompson's Station, TN, providing analytical guidance for out-of-state relocations and new construction properties.</v>
+        <v>The article details how replacement cost, actual cash value, and deductibles affect home insurance claim payments in Hardin County. KENTON, Ohio, Sept. 1, 2026 /PRNewswire/ -- Why might a home insurance claim pay less than a homeowner expects after damage to a property in Hardin County?...</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>#1 Real Estate Agent in Leisure Village Camarillo, CA: Sharron Parker</v>
+        <v>Best Real Estate Agent in Bend, OR: Haley Overton</v>
       </c>
       <c r="B47" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C47" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D47" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E47" t="str">
-        <v>https://www.newswire.com/news/1-real-estate-agent-in-leisure-village-camarillo-ca-sharron-parker</v>
+        <v>https://www.newswire.com/news/best-real-estate-agent-in-bend-or-haley-overton</v>
       </c>
       <c r="F47" t="str">
-        <v>With more than two decades of local market experience and over 1,000 successful transactions, Sharron Parker provides expert contract negotiation as the #1 real estate agent in Leisure Village Camarillo, CA.</v>
+        <v>With more than 400 completed transactions and deep expertise in Central Oregon, Haley Overton is recognized as the best real estate agent in Bend, OR for buyers, sellers, and relocating families.</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>Best Real Estate Agent in Dupont Circle, DC: Kevin Carlson</v>
+        <v>#1 Real Estate Agent in Glocester, RI: Gregory Coupe</v>
       </c>
       <c r="B48" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C48" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D48" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E48" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-dupont-circle-dc-kevin-carlson</v>
+        <v>https://www.newswire.com/news/1-real-estate-agent-in-glocester-ri-gregory-coupe</v>
       </c>
       <c r="F48" t="str">
-        <v>With over 160 career transactions and deep expertise in urban condos, Kevin Carlson stands out as the best real estate agent in Dupont Circle, DC, helping buyers and sellers secure optimal results.</v>
+        <v>With nearly two decades of experience and roughly $150 million in career sales, Gregory Coupe stands out as a #1 real estate agent in Glocester, RI, delivering straightforward pricing and practical guidance across Northern Rhode Island.</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>Top Real Estate Agent in Santa Barbara, CA: Avi Becker</v>
+        <v>Best Real Estate Agent in Capitol Hill, Seattle: Kim V. Colaprete</v>
       </c>
       <c r="B49" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C49" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D49" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E49" t="str">
-        <v>https://www.newswire.com/news/top-real-estate-agent-in-santa-barbara-ca-avi-becker</v>
+        <v>https://www.newswire.com/news/best-real-estate-agent-in-capitol-hill-seattle-kim-v-colaprete</v>
       </c>
       <c r="F49" t="str">
-        <v>Known for data-driven property marketing and exceptional client service, Avi Becker stands out as the top real estate agent in Santa Barbara, CA, helping buyers and sellers maximize value.</v>
+        <v>With over 25 years of experience and 1,000 households served, Kim V. Colaprete is the best real estate agent in Capitol Hill, SEATTLE, helping buyers and sellers through urban core neighborhoods.</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>#1 Real Estate Agent in Riverland, FL: Ann Marie Chauss</v>
+        <v>Best Real Estate Brokerage in the DMV: Speicher Group</v>
       </c>
       <c r="B50" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C50" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D50" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E50" t="str">
-        <v>https://www.newswire.com/news/1-real-estate-agent-in-riverland-fl-ann-marie-chauss</v>
+        <v>https://www.newswire.com/news/best-real-estate-brokerage-in-the-dmv-speicher-group</v>
       </c>
       <c r="F50" t="str">
-        <v>Backed by top-tier production awards and decades of local expertise, Ann Marie Chauss helps Riverland buyers and sellers maximize value in gated and golf communities.</v>
+        <v>RealTrends recognition, local leadership, and a proven team infrastructure strengthen Speicher Group at Real Brokerage's case for agents evaluating their next move.</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>#1 Real Estate Agent in Camarillo, CA: Meryll Russell</v>
+        <v>Sparton Signs Definitive Morrison Silver Mine Option and Joint Venture ...</v>
       </c>
       <c r="B51" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C51" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D51" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E51" t="str">
-        <v>https://www.newswire.com/news/1-real-estate-agent-in-camarillo-ca-meryll-russell</v>
+        <v>https://pr-inside.com/sparton-signs-definitive-morrison-silver-mine-option-and-joint-venture-r5218256.htm</v>
       </c>
       <c r="F51" t="str">
-        <v>With over 1,830 career transactions and specialized expertise in downsizing, Meryll Russell stands out as the #1 real estate agent in Camarillo, CA, providing unmatched representation for local buyers and sellers.</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / September 1, 2026 / Sparton Resources Inc. (TSXV:SRI) ("Sparton" or the "Company") is pleased to announce that it has entered into a definitive Option and Joint Venture Agreement (the "Agreement") with Glen Eagle Resources Inc. (TSXV:GER) ("Glen Eagle") relating to the past-producing Morrison Silver Mine property near Gowganda, Ontario (the "Morrison Property"). The Agreement was signed September 1, 2026. Sparton currently holds an option to acquire a 100% interest in the Morrison Property pursuant to an agreement announced June 18, 2026. Under the Agreement, Glen Eagle has been granted the exclusive right to earn up ..</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>#1 Real Estate Agent in Kansas City, MO: Dani Beyer</v>
+        <v>Form 8.3 - Picton Property Income Limited</v>
       </c>
       <c r="B52" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C52" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D52" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E52" t="str">
-        <v>https://www.newswire.com/news/1-real-estate-agent-in-kansas-city-mo-dani-beyer</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354184/0/en/form-8-3-picton-property-income-limited.html</v>
       </c>
       <c r="F52" t="str">
-        <v>Specializing in luxury homes and residential golf communities, Dani Beyer is the #1 real estate agent in Kansas City, MO, offering buyers and sellers proven strategies that maximize value.</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>Boutique Hotel Brand UNWIND HOTEL &amp; BAR Revives a 1959 Hot Spring Landmark ...</v>
+        <v>Form 8.3 - LondonMetric Property Plc &amp; Schroder Real Estate Investment Trust Limited</v>
       </c>
       <c r="B53" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C53" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D53" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E53" t="str">
-        <v>https://pr-inside.com/boutique-hotel-brand-unwind-hotel-bar-revives-a-1959-hot-spring-landmark-r5200900.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354180/0/en/form-8-3-londonmetric-property-plc-schroder-real-estate-investment-trust-limited.html</v>
       </c>
       <c r="F53" t="str">
-        <v>(PR-inside.com) UNWIND HOTEL &amp; BAR OKUNIKKO - the brand's third location, following two acclaimed hotels in Hokkaido - opens August 8 around one of Japan's most concentrated natural sulfur hot springs. TOKYO, JP / ACCESS Newswire / July 14, 2026 / Popular Japanese real estate developer Global Agents Co., Ltd. today announced that UNWIND HOTEL &amp; BAR OKUNIKKO, the newest addition to its LIVELY HOTELS portfolio, will open on August 8, 2026, in Nikko National Park. The property is a full renovation of Okunikko Konishi Hotel, a hot spring hotel that has welcomed travelers to Nikko's Yumoto Onsen since 1959. Reservations are ..</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>#1 Real Estate Agent in Bethesda, MD: Barak Sky</v>
+        <v>Ivory Innovations Invites Housing Innovators Nationwide to Showcase Affordability Solutions through its Annual Ivory Prize</v>
       </c>
       <c r="B54" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C54" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D54" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E54" t="str">
-        <v>https://www.newswire.com/news/1-real-estate-agent-in-bethesda-md-barak-sky</v>
+        <v>https://www.prnewswire.com/news-releases/ivory-innovations-invites-housing-innovators-nationwide-to-showcase-affordability-solutions-through-its-annual-ivory-prize-302865026.html</v>
       </c>
       <c r="F54" t="str">
-        <v>With a proven track record spanning more than 3,000 career transactions and specialized knowledge in luxury properties, Barak Sky delivers decisive results as the #1 real estate agent in Bethesda, MD.</v>
+        <v>Nominations are now open for organizations offering innovative, feasible and scalable solutions to improve housing affordability and accessibility in America SALT LAKE CITY, Sept. 1, 2026 /PRNewswire/ -- Nominations are open for the 2027 Ivory Prize for Housing Affordability, a national...</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>Free Webinar Connects Aspiring Texas Agents With Top Brokerages</v>
+        <v>Maverick Gold and Silver Confirms Exploration Potential for On-Trend Targets at Jericho Property, Nevada</v>
       </c>
       <c r="B55" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C55" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D55" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E55" t="str">
-        <v>https://pr-inside.com/free-webinar-connects-aspiring-texas-agents-with-top-brokerages-r5200889.htm</v>
+        <v>https://www.newsfilecorp.com/release/312342/Maverick-Gold-and-Silver-Confirms-Exploration-Potential-for-OnTrend-Targets-at-Jericho-Property-Nevada</v>
       </c>
       <c r="F55" t="str">
-        <v>(PR-inside.com) The CE Shop Brings Attendees Together to Meet Brokerages, Ask Questions and Explore Opportunities to Find the Right Fit DENVER, CO / ACCESS Newswire / July 14, 2026 / For current and aspiring Texas real estate agents, choosing the right brokerage can be one of the biggest challenges. From considerations like support, training, and mentorship to technology, commission structures, and growth opportunities, it's hard to know where to start. To help make the process easier,The CE Shopis hosting a live virtual open house webinar, designed to connect future real estate agents with recruiting brokerages across the state. Participating brokerages will briefly introduce ..</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 1, 2026) - Maverick Gold and Silver Corp., (CSE: MAV) (FSE: VR61) (OTC Pink: VRCFF) ("Maverick" or the "Company") announces results from chip channel and grab samples from the northern portion of the Jericho Property ("Jericho" or the "Property") in Lincoln County, Nevada. Eighteen (18) samples were taken covering the Fluorite Flat, Upper Flats and NE Extension Zones. These zones represent the northeastern 2-kilometre portion of the West...</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>MAVRX Sports Housing Acquires Top Performance Housing</v>
+        <v>Omega Pacific Williams Property Exploration Program Update</v>
       </c>
       <c r="B56" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C56" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D56" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E56" t="str">
-        <v>https://www.prnewswire.com/news-releases/mavrx-sports-housing-acquires-top-performance-housing-302825055.html</v>
+        <v>https://www.newsfilecorp.com/release/312374/Omega-Pacific-Williams-Property-Exploration-Program-Update</v>
       </c>
       <c r="F56" t="str">
-        <v>Combined platform expands nationwide reach for professional athletes and teams. PHOENIX, July 14, 2026 /PRNewswire/ -- The sports housing industry requires more than just finding furnished apartments; it demands technology, consistency, and local expertise. Today, MAVRX Sports Housing...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 1, 2026) - Omega Pacific Resources Ltd. (CSE: OMGA) (OTCQB: OMGPF) (FSE: Q0F) ("Omega Pacific" or the "Company") is pleased to provide an update on its 2026 exploration program at the Williams Property ("Williams"), located in British Columbia's Toodoggone District.Omega Pacific completed its sampling program at Williams, focusing on the West GIC gold target and adjacent ROI porphyry target. A total of 255 rock, 181 soil, and 119 talus...</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>North Atlantic Titanium Corp. Applies for Drilling Permits for a Three-Year Drilling Program at Everett Project, Havre-Saint-Pierre, Quebec</v>
+        <v>Stewart Strengthens Title Capabilities Through Acquisition of ProTitleUSA and DocSolutionUSA</v>
       </c>
       <c r="B57" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C57" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D57" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E57" t="str">
-        <v>https://www.newmediawire.com/news/north-atlantic-titanium-corp-applies-for-drilling-permits-for-a-three-year-drilling-program-at-everett-project-havre-saint-pierre-quebec-7087690</v>
+        <v>https://finance.yahoo.com/real-estate/articles/stewart-strengthens-title-capabilities-acquisition-114500910.html</v>
       </c>
       <c r="F57" t="str">
-        <v>VANCOUVER, BRITISH COLUMBIA - July 14, 2026 ( NEWMEDIAWIRE ) - North Atlantic Titanium Corp. (CSE: NATO) (OTCQB: NATQ.F) (FSE: Y33) (“North Atlantic Titanium” or the “Company”) is pleased to announce that it has submitted applications for drilling permits for its diamond drill program at the Company's Everett Titanium-Vanadium-Phosphate project , Havre-Saint-Pierre, Quebec. The Company holds the 2,406-ha Everett property (the “ Property ”) under Option from Romaine River Titanium Inc. (“Romaine River”). The Company has received confirmation from its Quebec environmental consultants that the following has now been fully filed on behalf of Romaine River and the Company: PAF (Permit for forestry activities). ATI (Permit for Work with Impact) for the drilling campaign only. The Company’s diamo</v>
+        <v>HOUSTON, September 01, 2026--Stewart Information Services Corporation (NYSE: STC) today announced it has acquired ProTitleUSA (ProTitle) and DocSolutionUSA (DocSolution), two companies that together provide a comprehensive suite of title, mortgage related documents and due diligence services that support servicers, investors and capital markets clients throughout the real estate and mortgage lifecycle.</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>LodeStar Integrates with Dark Matter Technologies’ Empower® LOS Platform</v>
+        <v>GGL Resources Corp. - Strategic Metals Ltd. Property Transaction Approved ...</v>
       </c>
       <c r="B58" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C58" t="str">
-        <v>Send2Press</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D58" t="str">
-        <v>SaaS, Real Estate, Finance</v>
+        <v>Real Estate</v>
       </c>
       <c r="E58" t="str">
-        <v>https://www.send2press.com/wire/lodestar-integrates-with-dark-matter-technologies-empower-los-platform/</v>
+        <v>https://pr-inside.com/ggl-resources-corp-strategic-metals-ltd-property-transaction-approved-r5218197.htm</v>
       </c>
       <c r="F58" t="str">
-        <v>CONSHOHOCKEN, Pa., July 14, 2026 (SEND2PRESS NEWSWIRE) -- LodeStar Software Solutions (LodeStar), the leading provider of mortgage closing cost and fee data, today announced that it is integrated with Dark Matter Technologies (Dark Matter&amp;#xae;). LodeStar's Closing Cost Calculator is now available in Empower&amp;#xae; loan origination system (Empower), developed in conjunction with the Dark Matter Developer Platform.</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / September 1, 2026 / GGL Resources Corp. (TSXV:GGL) ("GGL" or the "Company") announces that at special meetings of the shareholders of each of GGL and Strategic Metals Ltd. ("Strategic") (TSXV:SMD) held on August 31, 2026, the disinterested shareholders of each of GGL and Strategic approved the mineral property option transactions announced by GGL on July 27, 2026. As previously announced, GGL was granted a two-staged option to acquire up to a one hundred percent (100%) interest in the Hopper, Kluane, Batt, and Moraine mineral properties (the "Properties"), all located in the southwestern Yukon Territory. As ..</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>Vice Capital Markets names Terry Aikin, CMB as executive vice president, strategic growth</v>
+        <v>Strategic Metals - GGL Resources Property Transaction Approved by Shareholders ...</v>
       </c>
       <c r="B59" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C59" t="str">
-        <v>Send2Press</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D59" t="str">
-        <v>Real Estate, Finance</v>
+        <v>Real Estate</v>
       </c>
       <c r="E59" t="str">
-        <v>https://www.send2press.com/wire/vice-capital-markets-names-terry-aikin-cmb-as-executive-vice-president-strategic-growth/</v>
+        <v>https://pr-inside.com/strategic-metals-ggl-resources-property-transaction-approved-by-shareholders-r5218195.htm</v>
       </c>
       <c r="F59" t="str">
-        <v>NOVI, Mich., July 14, 2026 (SEND2PRESS NEWSWIRE) -- Vice Capital Markets, a leading mortgage hedge advisory firm for independent lenders, banks and credit unions, today announced the appointment of Terry Aikin as executive vice president, strategic growth. Aikin will focus on expanding Vice Capital’s customer base, strengthening existing client relationships and identifying new market opportunities.</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / September 1, 2026 / Strategic Metals Ltd. (TSXV:SMD) ("Strategic") announces that at special meetings of the shareholders of each of Strategic and GGL Resources Corp. ("GGL") (TSXV:GGL) held on August 31, 2026, the disinterested shareholders of each of Strategic and GGL approved the mineral property option transactions announced by Strategic on July 27, 2026. As previously announced, GGL was granted a two-staged option to acquire up to a one hundred percent (100%) interest in the Hopper, Kluane, Batt and Moraine mineral properties (the "Properties"), all located in the southwestern Yukon Territory. As Strategic holds 30.35% ..</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>NAS Investment Solutions Delivers 41% Effective Rate of Return to Investors ...</v>
+        <v>Vital Infrastructure Enters into $500 Million Unsecured Credit Facility</v>
       </c>
       <c r="B60" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C60" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D60" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Real Estate</v>
       </c>
       <c r="E60" t="str">
-        <v>https://pr-inside.com/nas-investment-solutions-delivers-41-effective-rate-of-return-to-investors-r5200798.htm</v>
+        <v>https://www.newsfilecorp.com/release/312287/Vital-Infrastructure-Enters-into-500-Million-Unsecured-Credit-Facility</v>
       </c>
       <c r="F60" t="str">
-        <v>(PR-inside.com) BENTONVILLE, AR / ACCESS Newswire / July 14, 2026 / NAS Investment Solutions announces the successful full-cycle completion of a single-tenant office investment located in Bentonville, Arkansas. The property consists of approximately 30,829 square feet of office space and is leased to The Clorox Company, a nationally recognized consumer products company. Investors in the offering realized a 41% effective rate of return, representing a successful outcome for the NAS Investment Solutions-sponsored investment. The property was managed by National Asset Services (NAS), an affiliated company specializing in commercial real estate asset and property management. Throughout the hold period, NAS provided active oversight of ..</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - September 1, 2026) - Vital Infrastructure Property Trust (TSX: VITL.UN) ("Vital Infrastructure" or the "REIT") today announced that it has entered into a $500 million senior unsecured corporate credit facility maturing in August 2031 (the "Unsecured Credit Facility"). The Unsecured Credit Facility was arranged through a syndicate of three banks, with RBC Capital Markets acting as Administrative Agent and Sole Lead Arranger, and RBC Capital Markets, The Bank of...</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>Australian Property Buyers Seek Independent Research as Housing Market Cools, Says PropCred</v>
+        <v>NX3 Commercial Group Closes MB2 Dental Net Lease Sale in Yuba City, ...</v>
       </c>
       <c r="B61" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C61" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D61" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E61" t="str">
-        <v>https://www.pr.com/press-release/973549</v>
+        <v>https://pr-inside.com/nx3-commercial-group-closes-mb2-dental-net-lease-sale-in-yuba-city-r5218179.htm</v>
       </c>
       <c r="F61" t="str">
-        <v>As softer property prices and lower auction clearance rates create uncertainty across Australia’s housing market, more buyers and sellers are seeking independent property analysis before deciding what a home is worth. [PR.com]</v>
+        <v>(PR-inside.com) Firm represented an all-cash 1031 exchange buyer on the $1,650,000 acquisition at a 6.30% cap rate FORT LAUDERDALE, FL / ACCESS Newswire / September 1, 2026 / NX3 Commercial Group, a national net lease investment sales brokerage, today announced the closing of a single-tenant MB2 Dental net leased property at 1215 Plumas Street in Yuba City, California. The asset traded at $1,650,000, representing a 6.30% cap rate. NX3 represented the buyer - a 1031 exchange investor purchasing all cash, with no financing contingency. The transaction went from executed letter of intent to close in 14 days, inside a live exchange window. Josh Ferrito, ..</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>As Resale Sales Slow, Lori Lane Says New Construction May Be Georgia’s Bright Spot</v>
+        <v>Modular Construction Market: How Europe Turned Housing Pressure Into a Construction Opportunity</v>
       </c>
       <c r="B62" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C62" t="str">
-        <v>PressReleaseNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D62" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E62" t="str">
-        <v>https://pressreleasenews.org/pressroom/as-resale-sales-slow-lori-lane-says-new-construction-may-be-georgias-bright-spot</v>
+        <v>https://express-press-release.net/news/2026/09/01/1770010</v>
       </c>
       <c r="F62" t="str">
-        <v>With existing-home sales falling and prices reaching a record high, LLANE &amp; Co founder Lori Lane says builders have an opportunity to solve what the resale market cannot: supply, structure, and buyer confidence.</v>
+        <v>The modular construction market has moved from a cost-saving workaround to a core infrastructure strategy in barely a decade. It&amp;#8217;s currently valued at USD 111.1 billion in [read full press release...]</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>Reverse Mortgage Places 100-Year-Old Immigrant Mother’s Family Home at Risk of Foreclosure</v>
+        <v>Europe's Insured Losses Are Climbing as Catastrophes, Inflation and Construction Costs Combine, Verisk Finds</v>
       </c>
       <c r="B63" t="str">
-        <v>2026-07-13</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C63" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D63" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E63" t="str">
-        <v>https://www.getnews.info/story/2026/07/13/reverse-mortgage-places-100yearold-immigrant-mothers-family-home-at-risk-of-foreclosure/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353839/0/en/europe-s-insured-losses-are-climbing-as-catastrophes-inflation-and-construction-costs-combine-verisk-finds.html</v>
       </c>
       <c r="F63" t="str">
-        <v/>
+        <v>LONDON, Sept. 01, 2026 (GLOBE NEWSWIRE) -- The catastrophe modelling business unit of Verisk (Nasdaq: VRSK), a leading data analytics and technology provider to the global insurance industry, today released Verisk's 2026 Global Modelled Catastrophe Losses Report . The annual report calculates that the insurance industry should be prepared to withstand $171 billion in insured catastrophe losses on average in a given year, up $19 billion from a year ago, and the highest estimate Verisk has reported to date. The industry’s loss benchmark increased even after a year with no U.S. hurricane landfalls for the first time in a decade, and it reflects continued growth in property values and insured values worldwide.</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>In HelloNation, Real Estate Expert Dana Ward Explains What Buyers Should Know About Home Inspections</v>
+        <v>Global Insured Catastrophe Losses Now Expected to Average $171 Billion Annually, Verisk Finds</v>
       </c>
       <c r="B64" t="str">
-        <v>2026-07-13</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C64" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D64" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E64" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-expert-dana-ward-explains-what-buyers-should-know-about-home-inspections-302824205.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353840/0/en/global-insured-catastrophe-losses-now-expected-to-average-171-billion-annually-verisk-finds.html</v>
       </c>
       <c r="F64" t="str">
-        <v>The article outlines how inspections help buyers understand property condition before closing. TIPP CITY, Ohio, July 13, 2026 /PRNewswire/ -- What should buyers expect during a home inspection? HelloNation answers that question in an article featuring insights from Dana Ward of Dana Ward...</v>
+        <v>Jersey City, N.J., Sept. 01, 2026 (GLOBE NEWSWIRE) -- The catastrophe modeling business unit of Verisk (Nasdaq: VRSK), a leading data analytics and technology provider to the global insurance industry, today released Verisk's 2026 Global Modeled Catastrophe Losses Report . The annual report calculates that the insurance industry should be prepared to withstand $171 billion in insured catastrophe losses on average in a given year, up $19 billion from a year ago, and the highest estimate Verisk has reported to date. The industry’s loss benchmark increased even after a year with no U.S. hurricane landfalls for the first time in a decade, and it reflects continued growth in property values and insured values worldwide.</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>Starwood Capital Promotes Qahir Madhany to Head of Acquisitions, Americas</v>
+        <v>Best’s Market Segment Report: AM Best Maintains Stable Outlook on Global Non-Life Reinsurance Segment</v>
       </c>
       <c r="B65" t="str">
-        <v>2026-07-13</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C65" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D65" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E65" t="str">
-        <v>https://www.prnewswire.com/news-releases/starwood-capital-promotes-qahir-madhany-to-head-of-acquisitions-americas-reflects-proven-track-record-of-value-creation-and-deal-execution-across-the-us-real-estate-landscape-302824145.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/best-market-segment-report-am-060000062.html</v>
       </c>
       <c r="F65" t="str">
-        <v>Reflects Proven Track Record of Value Creation and Deal Execution across the U.S. Real Estate Landscape MIAMI, July 13, 2026 /PRNewswire/ -- Starwood Capital Group ("Starwood Capital"), a leading global private investment firm, today announced the promotion of Qahir Madhany to Head of...</v>
+        <v>OLDWICK, N.J., September 01, 2026--AM Best has maintained its stable outlook on the global non-life reinsurance segment, noting that it remains fundamentally strong even as it moves past the peak of the hard property market.</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>Noble Mineral Exploration Inc. to Acquire Lucas Gold Project From Canada Nickel</v>
+        <v>Air Conditioning Company in South Florida, Peachy Keen Air Conditioning, Plumbing, Heating, Launches Safety Initiative</v>
       </c>
       <c r="B66" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C66" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D66" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E66" t="str">
-        <v>https://www.newmediawire.com/news/noble-mineral-exploration-inc-to-acquire-lucas-gold-project-from-canada-nickel-7087679</v>
+        <v>https://www.newsfilecorp.com/release/312310/Air-Conditioning-Company-in-South-Florida-Peachy-Keen-Air-Conditioning-Plumbing-Heating-Launches-Safety-Initiative</v>
       </c>
       <c r="F66" t="str">
-        <v>TORONTO, ON - July 13, 2026 ( NEWMEDIAWIRE ) - Noble Mineral Exploration Inc. ( “Noble” or the “Company” ) (TSX-V:NOB, FRANKFURT: NB7, OTCQB:NLPXF) Noble Mineral Exploration Inc. is pleased to announce that it has entered into a binding Letter of Intent to acquire the Lucas Gold Project from Canada Nickel Company Inc. (“ CNC ”). Transaction Structure - Noble will issue 5,000,000 units in the capital of Noble (the “ Units ”), with the Units being valued at $0.06 per Unit. Each Unit will consist of one Common Share and one half non-transferable Common Share Purchase Warrant. One Common Share Purchase Warrant will be exercisable allows at $0.15 per share for a period of two (2) years; - CNC will be granted the right (the “ Back-in Right ”) to purchase from Noble a 25% interest in the Property</v>
+        <v>Deerfield Beach, Florida--(Newsfile Corp. - August 31, 2026) - Peachy Keen Air Conditioning, Plumbing, Heating has launched a summer AC safety initiative for South Florida residents as the region moves through its      peak cooling season. The seasonal programme combines low-cost AC system checks with practical information intended to help property owners recognize changes in cooling performance and address      potential concerns during periods of sustained heat.                          Air...</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>Chicago Atlantic Real Estate Finance, Inc. Announces Second-Lien Financing of Thirty-Two Cannabis Retail Properties</v>
+        <v>Ares Closes Fifth Japan Logistics Real Estate Development Fund at ¥612 Billion (US$4 Billion), Hitting Hard Cap</v>
       </c>
       <c r="B67" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C67" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D67" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E67" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326450/0/en/Chicago-Atlantic-Real-Estate-Finance-Inc-Announces-Second-Lien-Financing-of-Thirty-Two-Cannabis-Retail-Properties.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/ares-closes-fifth-japan-logistics-220000641.html</v>
       </c>
       <c r="F67" t="str">
-        <v>Issued 4,306,754 common shares at price of $14.53 per share in exchange for approximately $62,500,000 of second lien notes secured by thirty-two retail properties Issued 4,306,754 common shares at price of $14.53 per share in exchange for approximately $62,500,000 of second lien notes secured by thirty-two retail properties</v>
+        <v>NEW YORK &amp; TOKYO, August 31, 2026--Ares Management Corporation (NYSE: ARES) ("Ares"), a leading global alternative investment manager, announced today the final close of Japan Logistics Development Partners V LP ("JDP V" or the "Fund"), the latest vintage in its Japan-focused logistics real estate development fund series. Raising ¥612 billion (approximately US$4 billion1), including LP equity commitments and GP commitment, JDP V closed at its hard cap and is nearly 50% larger than its predecesso</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>Northern Virginia Housing Market Demonstrates Strength as Sales, Prices and Inventory Continue to Rise in June</v>
+        <v>FHLBank Chicago and WHEDA Recognize Housing Counseling Grant Supporting Waukesha-Area Homebuyers</v>
       </c>
       <c r="B68" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C68" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D68" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E68" t="str">
-        <v>https://www.prnewswire.com/news-releases/northern-virginia-housing-market-demonstrates-strength-as-sales-prices-and-inventory-continue-to-rise-in-june-302824160.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/fhlbank-chicago-wheda-recognize-housing-205000235.html</v>
       </c>
       <c r="F68" t="str">
-        <v>Growing inventory offers buyers more opportunities while demand continues to support home values FAIRFAX, Va., July 13, 2026 /PRNewswire/ -- The Northern Virginia housing market maintained its momentum in June, delivering another month of growth in home sales, prices and inventory as...</v>
+        <v>WAUKESHA, Wis., August 31, 2026--The Federal Home Loan Bank of Chicago (FHLBank Chicago) joined the Wisconsin Housing and Economic Development Authority (WHEDA) today in Waukesha, Wis., to recognize one of the 14 Wisconsin organizations receiving grants through the Community First® Housing Counseling Resource Program (HCRP): La Casa de Esperanza.</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>Tenant Inc. Opens Nectar API to AI Tools, Giving Self-Storage Operators Live Access to Their Operational Data</v>
+        <v>Cushman &amp; Wakefield: U.S. Life Sciences Market Moves Toward Rebalancing as Capital Returns and New Development Slows</v>
       </c>
       <c r="B69" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C69" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D69" t="str">
-        <v>AI, SaaS, Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E69" t="str">
-        <v>https://www.prnewswire.com/news-releases/tenant-inc-opens-nectar-api-to-ai-tools-giving-self-storage-operators-live-access-to-their-operational-data-302824078.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/cushman-wakefield-u-life-sciences-203100439.html</v>
       </c>
       <c r="F69" t="str">
-        <v>While the rest of the industry is still deciding what to do with AI, Hummingbird operators can already point Claude, ChatGPT, or any AI tool at their live operational data through Nectar. IRVINE, Calif., July 13, 2026 /PRNewswire/ -- Tenant Inc. today announced that operators can now...</v>
+        <v>NEW YORK, August 31, 2026--The U.S. life sciences real estate sector is moving toward a gradual rebalancing as development activity contracts, investment sales recover and funding conditions strengthen, according to the latest Life Sciences Update from Cushman &amp; Wakefield. While elevated vacancy and softer rents continue to weigh on near-term fundamentals, a reduced construction pipeline and improving demand indicators are positioning the market for healthier long-term growth.</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>Jessica Hickok, Lisa Larson and Marinda Neumann take seats as ARMLS ...</v>
+        <v>Principal Real Estate Income Fund Announces Notification of Sources of Distribution</v>
       </c>
       <c r="B70" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C70" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D70" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E70" t="str">
-        <v>https://pr-inside.com/jessica-hickok-lisa-larson-and-marinda-neumann-take-seats-as-armls-r5200641.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/principal-real-estate-income-fund-203000714.html</v>
       </c>
       <c r="F70" t="str">
-        <v>(PR-inside.com) Just four months after their innovative governance change, a new board is in place. TEMPE, AZ / ACCESS Newswire / July 13, 2026 / ARMLS® (Arizona Regional Multiple Listing Service) has appointed their first board of directors following their innovative governance change in late March of this year. The new board is a phased approach, consisting of three independent directors and three transitional directors from the previous board. The change marches the organization forward to their goal of a fully independent board over two years. ARMLS is proud to announce Jessica Hickok, CEO of ARELLO (Association of Real Estate License Law Officials), ..</v>
+        <v>DENVER, August 31, 2026--The Principal Real Estate Income Fund (NYSE:PGZ) announces the sources of a distribution paid on August 31, 2026 of $0.1050 per share to shareholders of record at the close of business on August 17, 2026, pursuant to the Fund's managed distribution plan. This press release is issued as required by an exemptive order granted to the Fund by the U.S. Securities and Exchange Commission and includes the notice below sent to shareholders regarding the source of the distributio</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>Sourabh Chirimar Becomes CEO of The Mortgage Office to Drive Next Phase of Company Expansion</v>
+        <v>Vesta Receives Credit Rating Upgrade to ‘BBB’ with Stable Outlook from Fitch Ratings</v>
       </c>
       <c r="B71" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C71" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D71" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E71" t="str">
-        <v>https://www.newswire.com/news/sourabh-chirimar-becomes-ceo-of-the-mortgage-office-to-drive-next-phase-of</v>
+        <v>https://finance.yahoo.com/real-estate/articles/vesta-receives-credit-rating-upgrade-202600338.html</v>
       </c>
       <c r="F71" t="str">
-        <v>Sourabh Chirimar, TMO's President, becomes CEO; Carlos Nodarse transitions from CEO to join the Board of Director</v>
+        <v>MEXICO CITY, August 31, 2026--Corporación Inmobiliaria Vesta, S.A.B. de C.V. ("Vesta" or the "Company") (NYSE: VTMX; BMV: VESTA), a fully integrated, internally managed real estate company that owns, manages, develops and leases industrial properties in Mexico, today announced that Fitch Ratings ("Fitch") has upgraded Vesta’s Long-Term Foreign- and Local-Currency Issuer credit rating to ‘BBB’ from ‘BBB-’, with a stable outlook.</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>Neugebauer Addresses $375mm Convertible Note Offering that Resulted in Former Fermi CFO Miles Everson's Resignation from Fermi Board; Reaffirms Confidence in Company Securing Its Tenant</v>
+        <v>Belpointe OZ Announces Leasing Milestone at Aster &amp; Links as Property Nears Stabilization</v>
       </c>
       <c r="B72" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C72" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D72" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E72" t="str">
-        <v>https://www.prnewswire.com/news-releases/neugebauer-addresses-375mm-convertible-note-offering-that-resulted-in-former-fermi-cfo-miles-eversons-resignation-from-fermi-board-reaffirms-confidence-in-company-securing-its-tenant-302824029.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353697/0/en/belpointe-oz-announces-leasing-milestone-at-aster-links-as-property-nears-stabilization.html</v>
       </c>
       <c r="F72" t="str">
-        <v>As the former CFO of Fermi and the principal author of the Committee of Sponsoring Organizations Internal Control—Integrated Framework, Everson's departure from Fermi's board is disheartening for all shareholders The Fermi Board and its lawyers continue abusing Texas' pro-business...</v>
+        <v>Sarasota, Florida, Aug. 31, 2026 (GLOBE NEWSWIRE) -- Belpointe PREP, LLC (“Belpointe OZ,” “we,” “us,” “our” or the “Company”) (NYSE American: OZ), a publicly traded qualified opportunity fund, today announced that its flagship asset, Aster &amp;amp; Links, a premier 424-unit mixed-use luxury apartment community in downtown Sarasota, Florida, has reached approximately 90% of its residential units leased.</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>#1 Real Estate Agent in Gilbert, AZ: Michael Kent</v>
+        <v>RETRANSMISSION: Gold Runner Exploration Samples Up To 25,306 Grams per Ton Silver With 11.22 Grams per Ton Gold For a Gold Equivalent of 12.7 Ounces per Ton in New 350 Meter Gold Stack Trend on the 100% Controlled Golden Girl Property, Golden Triangle, B.C.</v>
       </c>
       <c r="B73" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C73" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D73" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E73" t="str">
-        <v>https://www.newswire.com/news/1-real-estate-agent-in-gilbert-az-michael-kent</v>
+        <v>https://www.newsfilecorp.com/release/312232/RETRANSMISSION-Gold-Runner-Exploration-Samples-Up-To-25306-Grams-per-Ton-Silver-With-11.22-Grams-per-Ton-Gold-For-a-Gold-Equivalent-of-12.7-Ounces-per-Ton-in-New-350-Meter-Gold-Stack-Trend-on-the-100-Controlled-Golden-Girl-Property-Golden-T</v>
       </c>
       <c r="F73" t="str">
-        <v>With more than 1,400 career sales and a top-tier standing in Arizona, Michael Kent operates as the #1 real estate agent in Gilbert, AZ, delivering proven strategies for buyers and sellers.</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 31, 2026) - Gold Runner Exploration Inc. (CSE: GRUN) (FSE: CE70) ("Gold Runner" or the "Company") is pleased to announce initial results for samples assayed up to 25,306 g/t Ag (grams per ton Silver) with 11.2 g/t Au (grams per ton Gold), or 12.7 ounces per ton Gold Equivalent, from the newly discovered 350 meter long and up to 50 meter wide Gold Stack Trend which remains open on the Golden Girl property, Golden Triangle, B.C. Eleven samples...</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>#1 Real Estate Agent in Punta Gorda, FL: Brian Helgemo</v>
+        <v>National Park Foundation Awards $6.9 Million to Catalyze Workforce Housing Solutions Across the National Park System</v>
       </c>
       <c r="B74" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C74" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D74" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E74" t="str">
-        <v>https://www.newswire.com/news/1-real-estate-agent-in-punta-gorda-fl-brian-helgemo</v>
+        <v>https://www.prnewswire.com/news-releases/national-park-foundation-awards-6-9-million-to-catalyze-workforce-housing-solutions-across-the-national-park-system-302865297.html</v>
       </c>
       <c r="F74" t="str">
-        <v>Backed by more than $1.2 billion in career sales and deep waterfront expertise, Brian Helgemo delivers trusted representation as the #1 real estate agent in Punta Gorda, FL.</v>
+        <v>Grants will advance local housing solutions for rangers, staff, volunteers, and partners in 17 national parks WASHINGTON, Aug. 31, 2026 /PRNewswire/ -- The National Park Foundation (NPF) announced $6.9 million in grants to accelerate and expand workforce housing solutions across 17...</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>Top Real Estate Agent in Cherry Hill, NJ: Amy Rossano</v>
+        <v>Marquis Who's Who Honors Komal Patel for Leadership in Marketing, Entrepreneurship ...</v>
       </c>
       <c r="B75" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C75" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D75" t="str">
-        <v>Real Estate</v>
+        <v>Finance, AI, Real Estate, Retail</v>
       </c>
       <c r="E75" t="str">
-        <v>https://www.newswire.com/news/top-real-estate-agent-in-cherry-hill-nj-amy-rossano</v>
+        <v>https://pr-inside.com/marquis-who-s-who-honors-komal-patel-for-leadership-in-marketing-entrepreneurship-r5217980.htm</v>
       </c>
       <c r="F75" t="str">
-        <v>Backed by 22 years of market insight and specialized negotiation training, Amy Rossano is recognized as the top real estate agent in Cherry Hill, NJ for buyers and sellers seeking confident results.</v>
+        <v>(PR-inside.com) COLUMBIA, PA / ACCESS Newswire / August 31, 2026 / Marquis Who's Who is proud to honor Komal Patel for her distinguished contributions to marketing, entrepreneurship, hospitality, business operations and revenue generation. Her career combines strategic thinking with hands-on ownership across pharmaceuticals, international business, artificial intelligence, retail, hospitality and commercial real estate. Throughout her work, Ms. Patel has focused on turning complex business opportunities into commercial value while building and operating ventures of her own. Ms. Patel currently serves as founder of Align-Dynamix, a company she established in 2023 to help businesses improve lead capture, follow-up, customer communication and operational efficiency. ..</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>#1 Real Estate Agent in Blaine, MN: Ann Breuer</v>
+        <v>VanTrust Real Estate Breaks Ground on industrial development in Rancho Cordova</v>
       </c>
       <c r="B76" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C76" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D76" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E76" t="str">
-        <v>https://www.newswire.com/news/1-real-estate-agent-in-blaine-mn-ann-breuer</v>
+        <v>https://www.prnewswire.com/news-releases/vantrust-real-estate-breaks-ground-on-industrial-development-in-rancho-cordova-302865270.html</v>
       </c>
       <c r="F76" t="str">
-        <v>With over $304 million in career sales and specialized expertise in major property transitions, Ann Breuer provides trusted guidance as the #1 real estate agent in Blaine, MN.</v>
+        <v>282,435 SF of Class A shallow-bay industrial space coming to the greater Sacramento region RANCHO CORDOVA, Calif., Aug. 31, 2026 /PRNewswire/ -- VanTrust Real Estate has broken ground on Rio Del Oro Business Park, a new Class A industrial development in Rancho Cordova. The project...</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>#1 Real Estate Agent in Broomfield, CO: Shawna Bellendir</v>
+        <v>The Inner Circle acknowledges Kate Johnson as a Trusted Realtor</v>
       </c>
       <c r="B77" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C77" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D77" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E77" t="str">
-        <v>https://www.newswire.com/news/1-real-estate-agent-in-broomfield-co-shawna-bellendir</v>
+        <v>https://www.prnewswire.com/news-releases/the-inner-circle-acknowledges-kate-johnson-as-a-trusted-realtor-302865236.html</v>
       </c>
       <c r="F77" t="str">
-        <v>Backed by $300 million in career sales, Shawna Bellendir delivers proven strategies and market leadership as the #1 real estate agent in Broomfield, CO.</v>
+        <v>WILTON, Conn., Aug. 31, 2026 /PRNewswire/ -- Prominently featured in The Inner Circle, Kate Johnson is acknowledged as a Trusted Realtor for her contributions to Residential Real Estate and Client Service. Kate Johnson has built a distinguished career in residential real estate, serving...</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>#1 Real Estate Agent in Champlin, MN: Ann Breuer</v>
+        <v>PHFA issues RFP to fund mixed-use development projects</v>
       </c>
       <c r="B78" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C78" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D78" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E78" t="str">
-        <v>https://www.newswire.com/news/1-real-estate-agent-in-champlin-mn-ann-breuer</v>
+        <v>https://www.prnewswire.com/news-releases/phfa-issues-rfp-to-fund-mixed-use-development-projects-302865251.html</v>
       </c>
       <c r="F78" t="str">
-        <v>Backed by over 1,100 career transactions and specialized expertise in probate and new construction, Ann Breuer offers the dedicated guidance expected from the #1 real estate agent in Champlin, MN.</v>
+        <v>Funding priority will be given to proposals from third-class cities HARRISBURG, Pa., Aug. 31, 2026 /PRNewswire/ -- The Pennsylvania Housing Finance Agency today is issuing a Request for Proposals for the new construction, or rehabilitation, of mixed-use development projects seeking...</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>#1 Real Estate Agent in Glastonbury, CT: Linda Edelwich</v>
+        <v>Builders Capital Mortgage Corp. Reports H1 2026 Results</v>
       </c>
       <c r="B79" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C79" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D79" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E79" t="str">
-        <v>https://www.newswire.com/news/1-real-estate-agent-in-glastonbury-ct-linda-edelwich</v>
+        <v>https://www.newsfilecorp.com/release/312254/Builders-Capital-Mortgage-Corp.-Reports-H1-2026-Results</v>
       </c>
       <c r="F79" t="str">
-        <v>With nearly three decades of experience and a proven system for maximizing seller returns, Linda Edelwich provides trusted guidance as the #1 real estate agent in Glastonbury, CT.</v>
+        <v>Calgary, Alberta--(Newsfile Corp. - August 31, 2026) - Builders Capital Mortgage Corp. (TSXV: BCF) ("Builders Capital" or "the Company") announces the release of its unaudited interim financial results for the six-month period ended June 30, 2026.Highlights include:Achieved highest-ever half year revenue of $4.047 million, representing a 9.1% increase compared to the same period in 2025. This growth was fueled by the full deployment of equity capital and additional funds raised through the...</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>#1 Real Estate Agent in North Richland Hills, TX: Holly Torri</v>
+        <v>Vale Matcha Announces Vale Farms, With Plans to Grow One Million Tea Plants on Whidbey Island</v>
       </c>
       <c r="B80" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C80" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D80" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E80" t="str">
-        <v>https://www.newswire.com/news/1-real-estate-agent-in-north-richland-hills-tx-holly-torri</v>
+        <v>https://www.prnewswire.com/news-releases/vale-matcha-announces-vale-farms-with-plans-to-grow-one-million-tea-plants-on-whidbey-island-302865207.html</v>
       </c>
       <c r="F80" t="str">
-        <v>With extensive market knowledge and nearly $100 million in career sales, Holly Torri stands out as the #1 real estate agent in North Richland Hills, TX, providing trusted guidance to local buyers and sellers.</v>
+        <v>Seattle-based matcha company plants first 12,000 tea plants as part of long-term investment in Pacific Northwest tea agriculture SEATTLE and WHIDBEY ISLAND, Wash., Aug. 31, 2026 /PRNewswire/ -- Vale Matcha today announced Vale Farms, a 365-acre property on Whidbey Island. The company has...</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>Top Realtor in Boerne, TX: Alexis Weigand</v>
+        <v>Churchill Stateside Group Closes Approximately $42 Million in Multifaceted Financing for Eight-Property USDA Rural Development 515 Portfolio in Nevada</v>
       </c>
       <c r="B81" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C81" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D81" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate, Energy</v>
       </c>
       <c r="E81" t="str">
-        <v>https://www.newswire.com/news/top-realtor-in-boerne-tx-alexis-weigand</v>
+        <v>https://finance.yahoo.com/real-estate/articles/churchill-stateside-group-closes-approximately-171900865.html</v>
       </c>
       <c r="F81" t="str">
-        <v>Leading the Alexis Weigand Real Estate team, Alexis Weigand leverages extensive market data, top-tier production, and luxury property expertise to deliver results as the Top realtor in Boerne, TX.</v>
+        <v>CLEARWATER, Fla., August 31, 2026--Churchill Stateside Group, LLC ("CSG"), a real estate and renewable energy financial services company, is pleased to announce the closing of financing for the acquisition and rehabilitation of an eight-property USDA Rural Development ("USDA RD") 515 portfolio totaling 202 units across Fallon and Lovelock, Nevada.</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>Fitch Ratings affirms Akropolis Group’s BB+ credit rating with a Stable Outlook</v>
+        <v>Hilco Real Estate, LLC Announces 89-Room Red Roof Hotel for Sale in Macon, Georgia</v>
       </c>
       <c r="B82" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C82" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D82" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E82" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326357/0/en/Fitch-Ratings-affirms-Akropolis-Group-s-BB-credit-rating-with-a-Stable-Outlook.html</v>
+        <v>https://www.prnewswire.com/news-releases/hilco-real-estate-llc-announces-89-room-red-roof-hotel-for-sale-in-macon-georgia-302864595.html</v>
       </c>
       <c r="F82" t="str">
-        <v>International credit rating agency Fitch Ratings has reaffirmed the BB+ credit rating assigned to real estate development and management company Akropolis Group, maintaining a Stable Outlook. Fitch first assigned the BB+ rating to Akropolis Group in 2021.</v>
+        <v>NORTHBROOK, Ill., Aug. 31, 2026 /PRNewswire/ -- Hilco Real Estate, LLC, a practice of Hilco Global--a diversified financial services company that delivers expert professional services and capital solutions to help clients maximize value and drive performance across the business lifecycle,...</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>Jones Walker Further Expands Pensacola Office, Welcomes Real Estate Partner Charles James</v>
+        <v>Huntsville Realtor Steve Stinson Launches Free Huntsville Commute Home Finder for Homebuyers</v>
       </c>
       <c r="B83" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C83" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D83" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E83" t="str">
-        <v>https://www.prnewswire.com/news-releases/jones-walker-further-expands-pensacola-office-welcomes-real-estate-partner-charles-james-302823957.html</v>
+        <v>https://prunderground.com/huntsville-realtor-steve-stinson-launches-free-huntsville-commute-home-finder-fo/cmtgb0zk3000704l144jcz0ea</v>
       </c>
       <c r="F83" t="str">
-        <v>PENSACOLA, Fla., July 13, 2026 /PRNewswire/ -- Jones Walker LLP announced today that Charles James has joined the firm as a partner in the Corporate Practice Group and member of the real estate team in the firm's Pensacola office. "Charles brings a wealth of experience in real estate...</v>
+        <v>New resource helps local buyers and relocating families identify ideal Huntsville-area communities based on their preferred commute time and home price range. The post Huntsville Realtor Steve Stinson Launches Free Huntsville Commute Home Finder for Homebuyers first appeared on</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>In HelloNation, Real Estate Expert Nakia Nelson Breaks Down the $650K Home Market</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Barclays PLC (BCS) ...</v>
       </c>
       <c r="B84" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C84" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D84" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E84" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-expert-nakia-nelson-breaks-down-the-650k-home-market-302823930.html</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-barclays-plc-bcs-r5217934.htm</v>
       </c>
       <c r="F84" t="str">
-        <v>FAYETTEVILLE, N.C., July 13, 2026 /PRNewswire/ -- What does a $650K home represent in Fayetteville's housing market? That's the question answered in a HelloNation article featuring Nakia Nelson of Nelson Realty Group in Fayetteville, NC. The article explains that a home priced at $650,000...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Barclays PLC ("Barclays" or "the Company") (NYSE:BCS). Investors who purchased Barclays securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/barclays-plc-bcs-class_action_lawsuit. Barclays Investigation Details On February 27, 2026, Reuters published an article entitled "Wall Street hit by UK mortgage lender collapse, raising fears of more credit 'cockroaches.'" The article stated that lenders were "rocked by the implosion of little-known UK mortgage provider Market Financial Solutions Ltd ["MFS"], fuelling concerns ..</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>In HelloNation, Pressure Washing Experts Drew and Jillian Dykes Explain Why an Exterior Maintenance Plan Beats One-Time Exterior Service</v>
+        <v>Sofia AI Builds an AI-Native Alternative to QuickBooks for Real Estate Accounting</v>
       </c>
       <c r="B85" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C85" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D85" t="str">
-        <v>Real Estate</v>
+        <v>AI, SaaS, Real Estate</v>
       </c>
       <c r="E85" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-pressure-washing-experts-drew-and-jillian-dykes-explain-why-an-exterior-maintenance-plan-beats-one-time-exterior-service-302745618.html</v>
+        <v>https://www.newswire.com/news/sofia-ai-builds-an-ai-native-alternative-to-quickbooks-for-real-estate</v>
       </c>
       <c r="F85" t="str">
-        <v>The article outlines how recurring care improves long-term property upkeep and reduces costly buildup in Florida conditions. NEW SMYRNA BEACH, Fla., July 13, 2026 /PRNewswire/ -- What is the real difference between an exterior maintenance plan and a one-time exterior service? HelloNation...</v>
+        <v>The real estate accounting platform performs double-entry accounting behind the scenes, connecting bank activity, property context, reconciliation, and financial reporting for owners and operators.</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>Temu Triples Brand Coverage in Proactive IP Enforcement Push</v>
+        <v>Strengthening Accountability in Military Housing Through Intelligent Automation</v>
       </c>
       <c r="B86" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C86" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D86" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E86" t="str">
-        <v>https://www.prnewswire.com/news-releases/temu-triples-brand-coverage-in-proactive-ip-enforcement-push-302823322.html</v>
+        <v>https://finance.yahoo.com/technology/articles/strengthening-accountability-military-housing-intelligent-150000518.html</v>
       </c>
       <c r="F86" t="str">
-        <v>Temu's annual report on intellectual property enforcement sets out expanded protections across seller onboarding and live listings, with proactive monitoring covering more than 15,000 brands BOSTON, July 13, 2026 /PRNewswire/ -- Temu expanded its intellectual property (IP) protection over...</v>
+        <v>ARLINGTON, Va., August 31, 2026--Corvias is accelerating millions of dollars in technology investments across its military housing portfolio, integrating new tools into everything from quality control and maintenance to Department of War (DOW) reporting. The effort represents one of the largest digital transformations of its kind in military housing, improving how thousands of homes are managed and maintained – and the experience of the families who live in them.</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>The National Association of Mortgage Brokers Celebrates Passing of the Road to Housing Act</v>
+        <v>AGENT BUDDI Launches Real Estate AGENT SAFETY Features FOR REALTOR(R) ...</v>
       </c>
       <c r="B87" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C87" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D87" t="str">
-        <v>Real Estate</v>
+        <v>AI, SaaS, Real Estate</v>
       </c>
       <c r="E87" t="str">
-        <v>https://www.prweb.com/releases/the-national-association-of-mortgage-brokers-celebrates-passing-of-the-road-to-housing-act-302822434.html</v>
+        <v>https://pr-inside.com/agent-buddi-launches-real-estate-agent-safety-features-for-realtor-r-r5217880.htm</v>
       </c>
       <c r="F87" t="str">
-        <v>Landmark legislation advances housing opportunities nationwide and reflects years of collaboration between policymakers and mortgage industry advocates WASHINGTON, July 13, 2026 /PRNewswire-PRWeb/ -- The National Association of Mortgage Brokers (NAMB) the nation's first and only national...</v>
+        <v>(PR-inside.com) New in-showing protection - distress detection, safe word, silent PIN and 911 alerting with live location - arrives as NAR reports over 30,000 were subject to in showing crimes and 56,000 of residential members were victims of crime while performing their duties. SARASOTA, FL / ACCESS Newswire / August 31, 2026 / Agent Buddi, the AI-powered co-agent platform for US real estate agents and teams, today announced new safety features built directly into the app which include client criminal background checks and in showing monitoring of agent safety, timed for September's REALTOR® Safety Month. The platform now protects agents before, during ..</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>Form 8.3 - Picton Property Income Limited</v>
+        <v>AGENT BUDDI Launches Real Estate AGENT SAFETY Features FOR REALTOR(R) SAFETY MONTH</v>
       </c>
       <c r="B88" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C88" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D88" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E88" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326199/0/en/Form-8-3-Picton-Property-Income-Limited.html</v>
+        <v>https://www.newswire.com/news/agent-buddi-launches-real-estate-agent-safety-features-for-realtor-r-safety</v>
       </c>
       <c r="F88" t="str">
-        <v>8.3</v>
+        <v>New in-showing protection - distress detection, safe word, silent PIN and 911 alerting with live location - arrives as NAR reports over 30,000 were subject to in showing crimes and 56,000 of residential members were victims of crime while performing their duties.</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>Form 8.3 - LondonMetric Property Plc &amp; Schroder REIT</v>
+        <v>Mayo Lake Terminates Plans for Share Consolidation and LIFE Offering</v>
       </c>
       <c r="B89" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C89" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D89" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E89" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326198/0/en/Form-8-3-LondonMetric-Property-Plc-Schroder-REIT.html</v>
+        <v>https://www.newsfilecorp.com/release/312155/Mayo-Lake-Terminates-Plans-for-Share-Consolidation-and-LIFE-Offering</v>
       </c>
       <c r="F89" t="str">
-        <v>8.3</v>
-[...2 lines deleted...]
-    <row r="90">
+        <v>Key Factors Considered by the BoardBanyan Gold's Recent Nitra Results: Banyan has reported recent exploration results at its Nitra property. Mayo considers certain geological and structural features reported at Nitra relevant to its exploration model for the Anderson Gold Trend and its Reduced Intrusion-Related Gold System (RIRGS) targets;Trail-Minto NSR: Mayo retains a 2% net smelter return (NSR) royalty on Banyan's Trail-Minto property, where Banyan has identified a high-priority exploration...</v>
+      </c>
+    </row>
+    <row r="90" xml:space="preserve">
       <c r="A90" t="str">
-        <v>Aimwell Partners Inc. (OTC: AIMN) Enters Final Negotiations to Acquire ...</v>
+        <v>Galaxis Technology Announces 2026 Interim Results, Revenue Surges 45.1% YoY and Overseas Business Expansion Accelerates</v>
       </c>
       <c r="B90" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C90" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D90" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Finance, Healthcare, Real Estate</v>
       </c>
       <c r="E90" t="str">
-        <v>https://pr-inside.com/aimwell-partners-inc-otc-aimn-enters-final-negotiations-to-acquire-r5200549.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) MIAMI, FL / ACCESS Newswire / July 13, 2026 / Aimwell Partners Inc. (OTCID:AIMN) today announced that it has entered final-stage negotiations to acquire a portfolio of healthcare-related intellectual property that has been independently valued at approximately $10 million. The intellectual property is expected to complement the Company's long-term strategy of acquiring and developing technology assets that can accelerate innovation across the healthcare ecosystem. While the parties continue to finalize definitive agreements, management believes the proposed acquisition represents a significant opportunity to expand Aimwell's portfolio with assets capable of supporting future commercial applications. "Healthcare innovation is increasingly being driven by organizations that .</v>
+        <v>https://www.acnnewswire.com/press-release/english/109646/</v>
+      </c>
+      <c r="F90" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 31, 2026 - (ACN Newswire) - The integrated intelligent intralogistics robotics provider - Zhejiang Galaxis Technology Group Co., Ltd. (“Galaxis Technology” or the “Company”, stock code: 2729.HK) is pleased to announce its interim results for the six-month period ended 30 June 2026 (the “Reporting Period”).
+During the Reporting Period, the Company recorded revenue of approximately RMB504.9 million, representing a YoY increase of 45.1%. The revenue growth was mainly attributable to the increase in the number of large-scale multi-function comprehensive system and AMR deployment projects delivered in PRC. The gross profit was approximately RMB88.2 million, representing a YoY increase of 42.7% and a gross profit margin of 17.5%. The loss for the period decreased to approximately RMB73.3 million, narrowing by 14.7% YoY. As at 30 June 2026, the Company achieved an aggregate backlog value of robots and systems of approximately RMB2.2 billion, which the Company expects to fulfill within the next three years, out of which 56 were ongoing overseas projects with an aggregate backlog value of RMB710 million.
+During the Reporting Period, the Company has been carrying out its globalization strategy systematically in overseas markets, setting up local teams in North America, Southeast Asia, South America, Europe and other overseas markets. The total number of its overseas partners reached 22, and its business has expanded to 31 countries and regions. Business opportunities sourced from overseas markets increased substantially by 61.5%. The Company made multiple key progress in overseas markets. It entered into the Australian market with very-narrow-aisle fork-type robots (VFRs) and secured project orders for VFR from a health supplement manufacturing company; officially entered the global shuttle system supplier directory of a globally renowned Swedish home goods retailer; secured new VFR projects in Japan with a leading global electronics manufacturer and a domestic furniture retailer, which marked its market presence in Japan; secured a new pallet shuttle project with a Brazilian food processing company, making progress in the development of South American markets.
+In terms of domestic market development, during the Reporting Period, the Company successfully completed a core exemplary project in the Chinese Mainland. The project deployed 120 MSRs, 98 VFRs and a 15-kilometer-long automated conveyor track, with a daily outbound processing capacity of 320,000 order lines, a daily throughput of 60,000 items, and a shipping accuracy and timely delivery rate above 99.9%, which fully illustrates its strengths in technology implementation and systematic delivery in large-scale and complex projects.
+The Company adheres to the R&amp;D philosophy of “scenario-oriented, technology-based”, continuously strengthening its integrated hardware and software technical edges and enriching its robot portfolio to meet the diverse needs of intralogistics scenarios. Its R&amp;D expenses during the Reporting Period amounted to RMB38.7 million, representing a YoY increase of 27.3%. As at 30 June 2026, the Company has 965 employees in total, among whom 286 are R&amp;D personnel, accounting for 29.6% of the total headcount. The consistent investment in R&amp;D and talent accumulation is being translated into a core driving force for product iteration and scenario-based deployment, laying a deep and solid foundation for the Company’s long-term competitive advantages.
+Looking ahead, Dr. GU Chunguang, Chairman of the Board, Executive Director and Chief Executive Officer of Galaxis Technology, stated: “In the first half of 2026, we achieved substantial revenue growth, secured benchmark projects in domestic and overseas markets and narrowed loss, which reflects positive operating momentum. Going forward, we will continue to follow the long-term development path of ‘based in China, best in global’ by maintaining product innovation leadership through continued investment in R&amp;D; strengthening localized execution in overseas markets; expanding into new industries and application scenarios; reinforcing industrial-chain collaboration; and improving management and operating efficiency, and achieve sustainable growth in both domestic and international markets. Thus, we can further strengthen our core competitive strengths.”
+About Zhejiang Galaxis Technology Group Co., Ltd.
+Galaxis Technology (Stock Code: 2729.HK)  is an intelligent intralogistics robotics provider focused on advancing automation in modern warehouse operations. The Company provides robotics products centred on three core product lines: multi-directional shuttle robots (MSRs), autonomous mobile robots (AMRs), and conveying and sorting robots (CSRs). These products possess core functions of storage, sorting and transport and cover the full scope of intralogistics business operations. Through sustained investment in R&amp;D, the Company has established a comprehensive intellectual property portfolio, including invention patents, utility models, and design patents. Over the years, it built extensive experience in delivering integrated intralogistics solutions across multiple industries.
+This press release is issued on behalf of Zhejiang Galaxis Technology Group Co., Ltd. by Porda Havas International Finance Communications Group. Should you have any enquiries, please contact:
+Porda Havas International Finance Communications Group
+Email: ProjectGalaxy.hk@pordahavas.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>Aimwell Partners Inc. (OTC: AIMN) Enters Final Negotiations to Acquire Healthcare Intellectual Property Independently Valued at $10 Million</v>
+        <v>Cohen &amp;amp; Steers and Trademark Acquire Oak Hill Plaza Shopping Center in Austin, Texas</v>
       </c>
       <c r="B91" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C91" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D91" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E91" t="str">
-        <v>https://www.newswire.com/news/aimwell-partners-inc-otc-aimn-enters-final-negotiations-to-acquire-healthcare</v>
+        <v>https://www.prnewswire.com/news-releases/cohen--steers-and-trademark-acquire-oak-hill-plaza-shopping-center-in-austin-texas-302865012.html</v>
       </c>
       <c r="F91" t="str">
-        <v/>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Cohen &amp; Steers (NYSE: CNS) announced today that the Cohen &amp; Steers Real Estate Opportunities Fund (REOF) has acquired Oak Hill Plaza, a shopping center in Austin, Texas. The acquisition was made through a joint venture with Trademark Property...</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>Braiin Launches Agentic AI Workforce ARIA to Capture the US$32.0 Billion Global Real Estate Software Market by 2033</v>
+        <v>Rochester Board of REALTIST® Brings "Democracy in Housing" to Rochester</v>
       </c>
       <c r="B92" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C92" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D92" t="str">
-        <v>Finance, AI, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E92" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326186/0/en/Braiin-Launches-Agentic-AI-Workforce-ARIA-to-Capture-the-US-32-0-Billion-Global-Real-Estate-Software-Market-by-2033.html</v>
+        <v>https://www.pr.com/press-release/977856</v>
       </c>
       <c r="F92" t="str">
-        <v>ARIA brings agentic AI execution to property management, leasing, compliance, accounting support, and customer engagement</v>
+        <v>Local NAREB board unites housing professionals, community organizations and financial partners to expand sustainable homeownership and generational wealth. [PR.com]</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>Autonomix Medical Strengthens Global Intellectual Property Position with New Neural Sensing Patent Grant</v>
+        <v>Approximately 100+- Residential Lots and 40+- Non-Housing Development Option Lots Throughout New Orleans to Be Auctioned on Behalf of the New Orleans Redevelopment Authority</v>
       </c>
       <c r="B93" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C93" t="str">
-        <v>GlobeNewswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D93" t="str">
-        <v>Finance, Healthcare, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E93" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326108/0/en/Autonomix-Medical-Strengthens-Global-Intellectual-Property-Position-with-New-Neural-Sensing-Patent-Grant.html</v>
+        <v>https://www.send2press.com/wire/approximately-100-residential-lots-and-40-non-housing-development-option-lots-throughout-new-orleans-to-be-auctioned-on-behalf-of-the-new-orleans-redevelopment-authority/</v>
       </c>
       <c r="F93" t="str">
-        <v>IP portfolio reflects Autonomix’s neural sensing leadership in multi-billion-dollar denervation market</v>
+        <v>NEW ORLEANS, La., Aug. 31, 2026 (SEND2PRESS NEWSWIRE) -- In furtherance of their mission to redevelop underserved neighborhoods in the Greater New Orleans area and as a follow-up to previous successful real estate auctions on behalf of the New Orleans Redevelopment Authority (NORA), the agency will soon be conducting its next online-only auction sale, comprising approximately 100+- residential lots and 40+- Non-Housing Development Option lots located throughout New Orleans, according to auction firm Tranzon Key.</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>W. P. Carey Earns 2026 Great Place to Work Certification™ in the U.S., the Netherlands and the U.K.</v>
+        <v>Drew Capital Secures $70 Million In Financing For Cosmo 440, A 216-Unit Residential Tower In Newark, NJ</v>
       </c>
       <c r="B94" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C94" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D94" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E94" t="str">
-        <v>https://www.prnewswire.com/news-releases/w-p-carey-earns-2026-great-place-to-work-certification-in-the-us-the-netherlands-and-the-uk-302823088.html</v>
+        <v>https://www.prnewswire.com/news-releases/drew-capital-secures-70-million-in-financing-for-cosmo-440-a-216-unit-residential-tower-in-newark-nj-302862898.html</v>
       </c>
       <c r="F94" t="str">
-        <v>Also Named One of Fortune's Best Workplaces in New York™ for the Third Consecutive Year NEW YORK, July 13, 2026 /PRNewswire/ -- W. P. Carey Inc. (W. P. Carey, NYSE: WPC), a leading net lease REIT specializing in corporate sale-leasebacks, build-to-suits and the acquisition of...</v>
+        <v>JACKSON, N.J., Aug. 31, 2026 /PRNewswire/ -- Drew Capital, a commercial real estate finance firm based in Jackson, NJ, has arranged a $70-million, non-recourse, interest-only loan for Cosmo 440, a 25-story, 216-unit multifamily property located at 440 Elizabeth Avenue in Newark, NJ. The...</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>Temas' RCL Critical Minerals Patent Portfolio Expands into Chromium</v>
+        <v>Katz and Wilpon Families Announce Organizational Restructuring of Sterling Equities After More Than 50 Years of Partnership</v>
       </c>
       <c r="B95" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C95" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D95" t="str">
-        <v>SaaS, Real Estate, Energy</v>
+        <v>Real Estate</v>
       </c>
       <c r="E95" t="str">
-        <v>https://pr-inside.com/temas-rcl-critical-minerals-patent-portfolio-expands-into-chromium-r5200506.htm</v>
+        <v>https://www.prnewswire.com/news-releases/katz-and-wilpon-families-announce-organizational-restructuring-of-sterling-equities-after-more-than-50-years-of-partnership-302863273.html</v>
       </c>
       <c r="F95" t="str">
-        <v>(PR-inside.com) Patent filing follows recent RCL metallurgical testwork and further strengthens Temas' growing critical minerals technology platform Highlights Temas has initiated the filing of a new process patent covering the extraction of chromium from complex ore bodies using its proprietary Regenerative Chloride Leach ("RCL") mixed chloride leaching technology. Patent application, entitled "Chloride-based process for Chromium extraction," establishes a priority filing date of July 10, 2026, further expanding Temas' growing RCL intellectual property portfolio. Chromium is a critical material essential to the stainless steel, aerospace, defence, energy infrastructure and advanced manufacturing, with a global market valued at approximately US$23.9 billion in 2024. Filing follows the rece</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Sterling Equities ("Sterling"), the diversified investment firm with holdings primarily across real estate and sports media, announced a leadership transition that marks the next chapter in Sterling's more than 50-year history. Founded in 1972 by...</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>Canada Nickel Announces Property Transactions</v>
+        <v>Why Local Mortgage Guidance Still Matters to South Carolina Homebuyers</v>
       </c>
       <c r="B96" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C96" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D96" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E96" t="str">
-        <v>https://www.prnewswire.com/news-releases/canada-nickel-announces-property-transactions-302823364.html</v>
+        <v>https://www.prweb.com/releases/why-local-mortgage-guidance-still-matters-to-south-carolina-homebuyers-302862517.html</v>
       </c>
       <c r="F96" t="str">
-        <v>TORONTO, July 13, 2026 /PRNewswire/ - Canada Nickel Company Inc. ("Canada Nickel" or the "Company") (TSXV: CNC) (OTCQX: CNIKF) is pleased to announce it has entered into a Binding Letter of Intent with Noble Mineral Exploration Inc. ("Noble") (TSX-V:NOB, FRANKFURT: NB7, OTCQB:NLPXF)...</v>
+        <v>Assurance Financial opened its Bluffton branch in March 2026, giving coastal homebuyers another local source for personalized mortgage guidance, backed by in-house underwriting, competitive rates and hands-on loan guidance. BLUFFTON, S.C., Aug. 31, 2026 /PRNewswire-PRWeb/ -- Homebuyers...</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>From Energy Digitalisation to Autonomous Energy: WiseGlow Platform Demonstrates a Practical Pathway for UK’s Flexible Energy Future</v>
+        <v>Decade Drills Into Porphyry-Style Copper Mineralization in First-Ever Deep Test Beneath a High Chargeability Anomaly at Bonaparte</v>
       </c>
       <c r="B97" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C97" t="str">
-        <v>Pressat</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D97" t="str">
-        <v>AI, SaaS, Real Estate, Energy</v>
+        <v>Real Estate</v>
       </c>
       <c r="E97" t="str">
-        <v>https://pressat.co.uk/releases/from-energy-digitalisation-to-autonomous-energy-wiseglow-platform-demonstrates-a-practical-pathway-for-uks-flexible-energy-future-ae56971579bd1899a5abb91f48f293b0/</v>
+        <v>https://www.newsfilecorp.com/release/312097/Decade-Drills-Into-PorphyryStyle-Copper-Mineralization-in-FirstEver-Deep-Test-Beneath-a-High-Chargeability-Anomaly-at-Bonaparte</v>
       </c>
       <c r="F97" t="str">
-        <v>Monday 13 July, 2026 MUNICH, GERMANY – July 13, 2026 – A significant transformation is underway in the UK renewable energy sector as the country advances toward its Clean Power 2030 target. The market is shifting from capacity-led renewable expansion toward a system-led approach focused on energy optimisation, improved visibility, enhanced forecasting accuracy, and real-time coordination across the energy value chain. This transition is driving growing demand for Energy Flexibility, Distributed Energy Resource (DER) coordination, Virtual Power Plant (VPP) enablement, grid optimisation, and intelligent energy asset management. Against this backdrop, the WiseGlow Platform — the AI+Energy solution showcased by Italian energy technology company WiseGlow at Intersolar Europe 2026 — provides a p</v>
+        <v>Stewart, British Columbia--(Newsfile Corp. - August 31, 2026) - Decade Resources Ltd. (TSXV: DEC) (OTC Pink: DECXF) ("Decade" or the "Company") is pleased to announce that the first hole of its Phase I drill program at the Bonaparte copper-gold property has intersected porphyry-style copper mineralization at depth, in the first hole ever drilled to test beneath a high chargeability anomaly. The Bonaparte property is located approximately 50 km north of Kamloops, B.C., within the Kamloops Mining...</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>Dennis de Vreede appointed Senior Advisor at Rockfield</v>
+        <v>Goliath Confirms Multiple Broad Intervals Of Gold Mineralization Connecting The Bonanza And Golden Gate Zones That Remain Open For Expansion, Drilling Continues On The High-Grade Gold Surebet Discovery, Golden Triangle, B.C.</v>
       </c>
       <c r="B98" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C98" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D98" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E98" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357539</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353229/0/en/goliath-confirms-multiple-broad-intervals-of-gold-mineralization-connecting-the-bonanza-and-golden-gate-zones-that-remain-open-for-expansion-drilling-continues-on-the-high-grade-go.html</v>
       </c>
       <c r="F98" t="str">
-        <v>Rockfield Real Estate, a leading European real estate investment manager, project developer and property manager, is pleased to announce the appointment of Dennis de Vreede as Senior Advisor to the Rockfield Group. Together with Sonia Gonzalez Valverde, Dennis will form Rockfield&amp;#39;s Advisory Board and support the continued growth and international expansion of the platform - - &amp;#39;We are delighted to welcome Dennis to Rockfield. His extensive experience in finance, property and corporate govern... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357539</v>
+        <v>TORONTO, Aug. 31, 2026 (GLOBE NEWSWIRE) -- Goliath Resources Limited (TSX-V: GOT) (OTCQX: GOTRF) (FSE: B4IF) (the “Company” or “Goliath”) is pleased to report confirmation of the newly defined volcanic Wedge Zones comprised of gold-bearing quartz-sulphide mineralization including VG-NE within broad intervals in multiple drill holes located directly between the structural intersection of the Bonanza and Golden Gate Zones, significantly expanding the potential volume of known mineralization on its 100% owned Golddigger Property (the “Property”), Golden Triangle, British Columbia. With the increased drill density over the past few seasons, it has increased our understanding and confidence defining these mineralized wedge zones that have assayed up to 3.60 g/t AuEq, and with widths up to 58 me</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>UK startup launches RentDocs.co.uk to help landlords adapt to the Renters’ Rights Act</v>
+        <v>Trailbreaker Resources Mobilizes to Coho Property for Inaugural Diamond Drill Program</v>
       </c>
       <c r="B99" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C99" t="str">
-        <v>Pressat</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D99" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E99" t="str">
-        <v>https://pressat.co.uk/releases/uk-startup-launches-rentdocscouk-to-help-landlords-adapt-to-the-renters-rights-act-d830d1af05aa8c35bb998748e40696c1/</v>
+        <v>https://www.newmediawire.com/news/trailbreaker-resources-mobilizes-to-coho-property-for-inaugural-diamond-drill-program-7089059</v>
       </c>
       <c r="F99" t="str">
-        <v>Sunday 12 July, 2026 RentDocs.co.uk launches an all-in-one platform designed to help UK landlords manage compliance, tenancy documents and rental administration in one secure place. London, United Kingdom – 12.07.2026 As the UK’s rental sector prepares for significant legislative changes under the Renters’ Rights Act, a new British software platform aims to simplify compliance for landlords of every size. RentDocs.co.uk has officially launched as an all-in-one property management platform built specifically for UK landlords. The software combines document management, legally compliant tenancy agreement generation, compliance tracking, rent reminders and tenant document delivery into a single cloud-based system. The platform has been developed in response to increasing legal obligations pla</v>
+        <v>VANCOUVER, BRITISH COLUMBIA - August 31, 2026 ( NEWMEDIAWIRE ) - Trailbreaker Resources Ltd. (TBK.V) (“Trailbreaker” or “the Company”) is pleased to announce the commencement of the maiden drill program at the Company's 8,000-hectare Coho Property in central British Columbia (BC). The Coho Property is located 90 km north of the Town of Fort St. James, BC and 30 km west of the Mt. Milligan copper-gold (Cu-Au) porphyry deposit (Figure 1). The property is road accessible, with a large network of Forest Service Roads and logging roads within the claims. Daithi Mac Gearailt, CEO of Trailbreaker, commented, "Mobilization to Coho marks an important step forward for Trailbreaker as we move from surface exploration into the drilling phase. Coho has shown strong potential across multiple targets, an</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>Corgi Insurance Welcomes Robert E. Barlow Jr. as EVP of Partnerships to Drive Expansion in Community Association and Property &amp;amp; Casualty Insurance</v>
+        <v>Nord Completes Conceptual Study to Guide Strategy and Targeting by Evaluating Open-Pit Concept at Castle East</v>
       </c>
       <c r="B100" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C100" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D100" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E100" t="str">
-        <v>https://www.prnewswire.com/news-releases/corgi-insurance-welcomes-robert-e-barlow-jr-as-evp-of-partnerships-to-drive-expansion-in-community-association-and-property--casualty-insurance-302823300.html</v>
+        <v>https://www.newsfilecorp.com/release/311975/Nord-Completes-Conceptual-Study-to-Guide-Strategy-and-Targeting-by-Evaluating-OpenPit-Concept-at-Castle-East</v>
       </c>
       <c r="F100" t="str">
-        <v>SAN FRANCISCO, July 11, 2026 /PRNewswire/ -- Corgi Insurance today announced that Robert E. "Rob" Barlow Jr., a veteran insurance executive with more than 30 years of leadership experience, will support the company's continued program expansion across community association, condominium,...</v>
+        <v>Cobalt, Ontario--(Newsfile Corp. - August 31, 2026) - Nord Precious Metals Mining Inc. (TSXV: NTH) (OTCQB: NPMMF) (FSE: QN3) ("Nord" or the "Company") reports that engineering firm Norda Stelo Inc. ("Norda Stelo"), retained through Laurentia Exploration Inc. ("Laurentia"), has completed a conceptual assessment of the potential for open-pit mining at the Castle East area of the Company's Castle property near Gowganda, Ontario.The work was undertaken as an exploratory technical evaluation using...</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>Historic Bipartisan Housing Law Expands ADU Financing, Modernizes Manufactured Housing, and Creates New Opportunities to Increase America's Housing Supply</v>
+        <v>Appia Identifies Several Additional Uranium Drill Targets from MT Survey Lines 1 and 3 at Its Otherside Uranium Property</v>
       </c>
       <c r="B101" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C101" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D101" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E101" t="str">
-        <v>https://www.prnewswire.com/news-releases/historic-bipartisan-housing-law-expands-adu-financing-modernizes-manufactured-housing-and-creates-new-opportunities-to-increase-americas-housing-supply-302823283.html</v>
+        <v>https://www.newsfilecorp.com/release/312090/Appia-Identifies-Several-Additional-Uranium-Drill-Targets-from-MT-Survey-Lines-1-and-3-at-Its-Otherside-Uranium-Property</v>
       </c>
       <c r="F101" t="str">
-        <v>Casita Coalition helped shape landmark ADU financing provisions and says the new law represents one of the most significant federal housing reforms in decades WASHINGTON, July 11, 2026 /PRNewswire/ -- As of midnight on June 10th, the 21st Century ROAD to Housing Act became law, enacting...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 31, 2026) - Appia Rare Earths &amp; Uranium Corp. (CSE: API) (OTCQB: APAAF) (FSE: A0I0) (MUN: A0I0) (BER: A0I0) (the "Company" or "Appia") is pleased to announce that final interpretation of Lines 1 and 3 from the Company's Q1 2026 SPARTAN Magnetotelluric ("MT") survey (Figure 1) has outlined several additional preliminary drill targets for potential uranium mineralization at its 100%-owned Otherside Uranium Property (the "Property") in Saskatchewan's...</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>ALTA Celebrates 21st Century ROAD to Housing Act Becoming Law</v>
+        <v>City of Toronto Launches AI Pre-Check with Clariti to Speed Up Housing Approvals</v>
       </c>
       <c r="B102" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C102" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D102" t="str">
-        <v>Real Estate</v>
+        <v>AI, Real Estate</v>
       </c>
       <c r="E102" t="str">
-        <v>https://www.prnewswire.com/news-releases/alta-celebrates-21st-century-road-to-housing-act-becoming-law-302823220.html</v>
+        <v>https://www.prnewswire.com/news-releases/city-of-toronto-launches-ai-pre-check-with-clariti-to-speed-up-housing-approvals-302863114.html</v>
       </c>
       <c r="F102" t="str">
-        <v>WASHINGTON, July 11, 2026 /PRNewswire/ -- The American Land Title Association (ALTA), the national trade association of the land title insurance industry, issued the following statement after the bipartisan, bicameral 21st Century ROAD to Housing Act became law. ALTA applauds...</v>
+        <v>Toronto is the latest city to pilot Clariti's Guided AI plan Review, which cut time to permit decision 55% for residential permits in Honolulu in the first quarter of 2026 VANCOUVER, BC, Aug. 31, 2026 /PRNewswire/ -- The City of Toronto today launched Building Permit Application...</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>Leadership Expert Robert "Bob" Morgan Shares Daily Approach to Values-Based Leadership in HelloNation</v>
+        <v>Southern Silver Reports 2.8m of 665g/t AgEq and 4.0m of 367g/t AgEq from Underground Channel Sampling at the Puro Corazon Mine</v>
       </c>
       <c r="B103" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C103" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D103" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E103" t="str">
-        <v>https://www.prnewswire.com/news-releases/leadership-expert-robert-bob-morgan-shares-daily-approach-to-values-based-leadership-in-hellonation-302823093.html</v>
+        <v>https://www.newsfilecorp.com/release/311907/Southern-Silver-Reports-2.8m-of-665gt-AgEq-and-4.0m-of-367gt-AgEq-from-Underground-Channel-Sampling-at-the-Puro-Corazon-Mine</v>
       </c>
       <c r="F103" t="str">
-        <v>ROCHESTER, N.Y., July 11, 2026 /PRNewswire/ -- What does leadership in real estate look like on a daily basis? In a recent HelloNation article, Robert "Bob" Morgan of Morgan Communities explains that meaningful leadership is not about titles but about consistent choices. He describes his...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 31, 2026) - Southern Silver Exploration Corp. (TSXV: SSV) (the "Company" or "Southern Silver") reports additional assays from underground channel sampling at the Puro Corazon Mine on the Cerro Las Minitas property which returned multiple intercepts of strongly anomalous polymetallic mineralization. Highlight assays include:2.3 metres averaging 313g/t Ag, 0.1% Cu, 5.4%Pb and 4.7% Zn (554g/t AgEq)2.8 metres averaging 289g/t Ag, 0.2% Cu, 9.6% Pb...</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>The Knowledge Group Has Scheduled a Live Webcast on Adopting Conjoint Analysis in Litigation: Measuring Consumer Value in Class Actions and Intellectual Property Disputes</v>
+        <v>V Ten Announces Drill Program Update at the Tanami Property, NT, Australia</v>
       </c>
       <c r="B104" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C104" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D104" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Real Estate</v>
       </c>
       <c r="E104" t="str">
-        <v>https://www.pr.com/press-release/973371</v>
+        <v>https://www.newsfilecorp.com/release/312059/V-Ten-Announces-Drill-Program-Update-at-the-Tanami-Property-NT-Australia</v>
       </c>
       <c r="F104" t="str">
-        <v>The Knowledge Group, a leading producer of regulatory-focused webcasts, announced today that it has scheduled a live webcast entitled: Adopting Conjoint Analysis in Litigation: Measuring Consumer Value in Class Actions and Intellectual Property Disputes. This event is scheduled for Tuesday, July 14, 2026, from 12:00 PM - 1:30 PM ET. [PR.com]</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 31, 2026) - V Ten Metals Corp. (TSXV: VTEN) (OTCQB: VTNMF) ("VTen" or the "Company") is pleased to announce it has collared the first drill hole of the inaugural drill program at the Company's Tanami Property (the "Property"), located in the Tanami District of the Northern Territory, Australia. The Property consists of four semi-contiguous granted exploration licenses ("ELs") EL 23848, EL 31402, EL 23874 and EL 23875, covering 1,237 sq km...</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>West Coast Self-Storage Opens New Grand Mound Facility Serving Rochester and South Thurston County</v>
+        <v>CS3 Investments Enters Florida with 300-Unit Jacksonville-Area Acquisition – Contract to Close in Under 75 Days</v>
       </c>
       <c r="B105" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C105" t="str">
-        <v>PR.com</v>
+        <v>Send2Press</v>
       </c>
       <c r="D105" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate, Media</v>
       </c>
       <c r="E105" t="str">
-        <v>https://www.pr.com/press-release/973365</v>
+        <v>https://www.send2press.com/wire/cs3-investments-enters-florida-with-300-unit-jacksonville-area-acquisition-contract-to-close-in-under-75-days/</v>
       </c>
       <c r="F105" t="str">
-        <v>West Coast Self-Storage has opened a new self-storage facility in the Grand Mound area near Rochester, Washington, expanding storage options for local residents and businesses with a modern, customer-focused property. Located at 5942 196th Ave SW, West Coast Self-Storage Grand Mound offers convenient access near the junction of Interstate 5 and Highway 12, making it an easy option for customers in Grand Mound, Rochester, [PR.com]</v>
+        <v>MIDDLEBURG, Fla., Aug. 31, 2026 (SEND2PRESS NEWSWIRE) -- CS3 Investments has closed on Infinite Clay Town Center, a 300-unit Class A apartment community in the Jacksonville metropolitan area, completing in under 75 days a transaction that typically takes four to six months. The community, acquired as Ascend at Clay Town Center, will operate under the Infinite banner and be managed by CS3 Management.</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>Zi Peng, Ph.D., Managing Director and Econometrician at StoneTurn, Will Speak at TKG’s Webinar on Adopting Conjoint Analysis in Litigation</v>
+        <v>Spread to reference rate set on mortgage-covered bonds issued by Realkredit Danmark A/S</v>
       </c>
       <c r="B106" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C106" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D106" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Real Estate</v>
       </c>
       <c r="E106" t="str">
-        <v>https://www.pr.com/press-release/973372</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353149/0/en/spread-to-reference-rate-set-on-mortgage-covered-bonds-issued-by-realkredit-danmark-a-s.html</v>
       </c>
       <c r="F106" t="str">
-        <v>The Knowledge Group, the leading producer of regulatory-focused webcasts, has announced today that Zi Peng, Ph.D., Managing Director, Economic Litigation Consultant, Econometrician, StoneTurn will speak at its webcast entitled, “Adopting Conjoint Analysis in Litigation: Measuring Consumer Value in Class Actions and Intellectual Property Disputes” This event is scheduled for Tuesday, July 14, 2026, from 12:00 PM - 1:30 [PR.com]</v>
+        <v>Realkredit Danmark has fixed the margin on bonds in series 15G and 16G Realkredit Danmark hereby publishes the spread to the reference rate on the bonds underlying RD Stibor3® and RD Nibor3® that are issued in relation to the 1 October 2026 refinancing. Updated final terms are hereby published. Please contact Hella Gebhardt Rønnebæk on tel. +45 45 13 20 68, if you have any questions.</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>American Planning Association Celebrates Enactment of the Bipartisan 21st Century ROAD to Housing Act into Law</v>
+        <v>The Commission Releases New Business Personal Property Coverage Form for Subscribers</v>
       </c>
       <c r="B107" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C107" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D107" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E107" t="str">
-        <v>https://www.prnewswire.com/news-releases/american-planning-association-celebrates-enactment-of-the-bipartisan-21st-century-road-to-housing-act-into-law-302823166.html</v>
+        <v>https://www.pr.com/press-release/973884</v>
       </c>
       <c r="F107" t="str">
-        <v>Historic housing legislation saw overwhelming bipartisan support for planning-led solutions to the housing crisis in the United States. CHICAGO, July 11, 2026 /PRNewswire/ -- The American Planning Association (APA) applauds the enactment of the bipartisan 21st Century ROAD to Housing Act...</v>
+        <v>Property &amp; Marine Insurance Commission (PMIC) has introduced its new Business Personal Property (BPP) Coverage Form, providing subscriber insurance carriers with a modern solution designed to protect business assets. [PR.com]</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>Battery X Metals Presents Positive Preliminary Lithium-Ion Battery ...</v>
+        <v>Kennedy Wilson and Shimizu Corporation Partner on 382-Unit Multifamily Development in Sandy Springs, Georgia</v>
       </c>
       <c r="B108" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C108" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D108" t="str">
-        <v>SaaS, Real Estate, Energy, Automotive</v>
+        <v>Real Estate</v>
       </c>
       <c r="E108" t="str">
-        <v>https://pr-inside.com/battery-x-metals-presents-positive-preliminary-lithium-ion-battery-r5199944.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/kennedy-wilson-shimizu-corporation-partner-100000679.html</v>
       </c>
       <c r="F108" t="str">
-        <v>(PR-inside.com) News Release Highlights: Battery X Metals' patent-pending lithium-ion battery rebalancing platform has demonstrated positive preliminary estimated driving range improvements of up to approximately 255 kilometres across real-world electric vehicle performance trials, supporting meaningful battery capacity recovery, advanced diagnostics, sustained performance recovery, and validation across multiple commercial and passenger EV platforms. The Company has strengthened its intellectual property portfolio through the completion of its International Patent Cooperation Treaty (PCT) patent application, preserving priority rights while establishing a pathway to pursue patent protection in more than 150 countries. Concurrently, Battery X Metals has completed or is actively advancing c</v>
+        <v>BEVERLY HILLS, Calif., August 31, 2026--Kennedy Wilson, a global real estate investment company, has partnered with Shimizu Corporation to develop Caldwell, a 382-unit luxury multifamily community in Sandy Springs, Georgia. The project marks Kennedy Wilson's first multifamily development in Georgia and the first partnership between the two firms. Kennedy Wilson acquired the 6.9-acre site that housed a former UPS office in late 2025 and began demolition this summer.</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>Battery X Metals Presents Positive Preliminary Lithium-Ion Battery Rebalancing Trial Results Demonstrating Significant Estimated Driving Range Improvements and Accelerated Commercialization Progress of its Patent-Pending Lithium-Ion Battery Rebalancing Technology Platform</v>
+        <v>MarketSphere Partners with Long Ridge Equity Partners to Accelerate Growth and Technology Innocation</v>
       </c>
       <c r="B109" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C109" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D109" t="str">
-        <v>SaaS, Real Estate, Energy, Automotive</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E109" t="str">
-        <v>https://www.newswire.com/news/battery-x-metals-presents-positive-preliminary-lithium-ion-battery-rebalancing</v>
+        <v>https://www.prweb.com/releases/marketsphere-partners-with-long-ridge-equity-partners-to-accelerate-growth-and-technology-innocation-302863278.html</v>
       </c>
       <c r="F109" t="str">
-        <v>News Release Highlights: Battery X Metals' patent-pending lithium-ion battery rebalancing platform has demonstrated positive preliminary estimated driving range improvements of up to approximately 255 kilometres across real-world electric vehicle performance trials, supporting meaningful battery capacity recovery, advanced diagnostics, sustained performance recovery, and validation across multiple commercial and passenger EV platforms. The Company has strengthened its intellectual property portfolio through the completion of its International Patent Cooperation Treaty (PCT) patent application, preserving priority rights while establishing a pathway to pursue patent protection in more than 150 countries. Concurrently, Battery X Metals has completed or is actively advancing compatibility dev</v>
-[...2 lines deleted...]
-    <row r="110">
+        <v>Partnership will support continued investment in MarketSphere's technology platform, commercial capabilities, and differentiated client service. ATLANTA, Aug. 31, 2026 /PRNewswire-PRWeb/ -- MarketSphere Unclaimed Property Specialists ("MarketSphere"), a leading provider of unclaimed...</v>
+      </c>
+    </row>
+    <row r="110" xml:space="preserve">
       <c r="A110" t="str">
-        <v>Historic Property Tax Reforms Championed by Cook County Treasurer Maria Pappas signed into Law</v>
+        <v>GF Securities Releases 2026 Interim Report</v>
       </c>
       <c r="B110" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C110" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D110" t="str">
-        <v>Real Estate</v>
+        <v>Finance, AI, SaaS, Real Estate, Energy, Education</v>
       </c>
       <c r="E110" t="str">
-        <v>https://www.prnewswire.com/news-releases/historic-property-tax-reforms-championed-by-cook-county-treasurer-maria-pappas-signed-into-law-302823106.html</v>
-[...2 lines deleted...]
-        <v>CHICAGO, July 10, 2026 /PRNewswire/ -- Gov. JB Pritzker today signed into law landmark legislation pushed by Cook County Treasurer Maria Pappas to protect homeowners from losing their equity through property tax foreclosure. The new law marks the most significant overhaul of Illinois'...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109628/</v>
+      </c>
+      <c r="F110" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 31, 2026 - (ACN Newswire) - 28 August 2026, GF Securities Co., Ltd. (“GF Securities” or the “Company”, together with its subsidiaries and consolidated affiliates, the “Group”) officially released its 2026 interim report. The year 2026 marks the opening year of the “15th Five-Year Plan”, and the role of the capital markets in serving the building of a financial powerhouse and Chinese modernization continues to be enhanced. The Company steadfastly adheres to its functional positioning, focuses on doing a good job in the “Five Major Areas” in finance, deepens its focus on its principal responsibilities and core businesses, strengthens professional leadership, deepens efforts to tackle key challenges in transformation, and consolidates its operational foundation, with all businesses achieving balanced and steady development. During the Reporting Period, the Group recorded total revenue and other income of RMB31,751 million and net profit attributable to owners of the Company of RMB11,652 million.
+GF Securities operates four core business segments: investment banking, wealth management, trading and institution and investment management. The Company has successively set up futures subsidiaries, public fund subsidiaries, private fund subsidiaries, alternative investment subsidiaries and asset management subsidiaries, among others. With its unique value concept and pragmatic business style, the Company has established a full business chain with complete layout and strong capability. Over its 35-year history, the Company has remained deeply rooted in the Guangdong-Hong Kong-Macao Greater Bay Area, while maintaining a nationwide presence and expanding globally, consistently ranking among the top Chinese brokerages across major operating indicators.
+Anchoring in High-Quality Development, Four Core Segments Achieve Synergistic, Balanced and Steady Growth
+During the Reporting Period, leveraging its comprehensive business system and balanced structure, the Group’s four core business segments delivered steady performance:
+Investment banking steadily advanced. The Company steadfastly adhered to its functional positioning, focusing deeply on national strategic priorities and emerging industry clusters. Through enhanced industry research, expanded client coverage, and rich project pipeline development, the Company completed six A share equity financing projects with a lead underwritten amount of RMB3.578 billion; and completed six listings on the NEEQ during the Reporting Period. As at the end of June 2026, the Company continuously supervised a total of 57 listed companies as the lead broker, of which 77.19% were “specialized, sophisticated, distinctive and innovative” enterprises. In debt financing business, the Company focused on tackling market expansion in key regions and continued to improve the quality of project implementation. During the Reporting Period, the Company acted as the lead underwriter for 430 tranches of major credit bonds, with a lead underwritten amount of RMB214.264 billion. In terms of financial advisory business, the Company completed 2 projects of acquiring control of listed companies that had industry and regional influence, and has 1 ongoing and disclosed project of a listed company’s issuance of shares to purchase assets during the Reporting Period.
+Wealth management transformation deepened further. During the Reporting Period, the Company firmly acted as the “manager” of social wealth and strengthened investment research-driven capacity and accelerated the comprehensive transformation and upgrading from traditional commission-based distribution towards buy-side investment advisory, asset allocation, and solutions driven by research as the core. As of the end of June 2026, a total of more than 4,900 employees were qualified as investment advisors; the total balance of financial products sold by the Company on a commission basis exceeded RMB450.0 billion, representing an increase of approximately 22.07% as compared to the end of last year; the balance of margin financing and securities lending of the Company was RMB173.475 billion, representing an increase of 24.82% as compared to the end of last year, with a market share of 5.74%. From January to June 2026, the turnover of the Company’s SSE and SZSE stock and funds amounted to RMB31.85 trillion (bilateral statistics), representing a year-on-year increase of 110.35%.
+Trading and institution business steadily continued to improve. During the Reporting Period, the Company achieved good investment performance in both equity and fixed income investments. As a primary dealer of OTC derivatives business, the Company continuously provided institutional customers with asset allocation and risk management solutions through OTC derivatives. The market-making business of the Company continued to be in the first echelon of the market, providing market-making services for more than 1,200 funds and all ETF options of the SSE and SZSE as well as CSI 300 stock index options and CSI 1000 stock index options of the China Financial Futures Exchange. The Company issued and traded 69,281 private placement products through the China Securities Inter-agency Quotation System and OTC market, with a total amount of RMB790.239 billion. As of the end of June 2026, 4,059 products were under the custody of the Company and fund operation outsourcing services were provided for 4,708 products; the existing custody scale of non-money market public funds ranked 4th in the industry (Source: Wind). GF Qianhe, a wholly-owned subsidiary, focused on the development of AI infrastructure and key industries such as AI+ and biomedicine The accumulated number of projects invested by GF Qianhe was 356.
+Investment management solidified its advantages. In the first half of 2026, the Group’s controlling subsidiary GF Fund and investee company E Fund maintained leading investment research capabilities. The total fund size excluding money market funds of their public fund assets under management (AUM) amounted to RMB1,120.942 billion and RMB1,885.931 billion, ranking third and first in the industry, respectively (Source: Wind, Statistics of the Company). The net value of collective asset management schemes and specific asset management schemes managed by wholly owned subsidiary GF Asset Management increased by 4.99% and 8.23%, respectively, as compared with the end of 2025. There were 85 asset management schemes managed by GF Futures, with total assets under management of RMB5.972 billion. Wholly-owned subsidiary GF Xinde focused on such industries as AI, robotics, biomedicine, intelligent manufacturing, new energy and corporate services. As at the end of June 2026, the paid-in funds under management by GF Xinde exceeded RMB19 billion.
+Forging Comprehensive Financial Service Capabilities, Reshaping the New Financial Service Ecosystem through “AI+”
+The Company adhered to an investor-oriented philosophy and continued to improve the quality and efficiency of services for individuals, institutional clients, corporate clients, and other customer segments by refining its full-chain and full-lifecycle comprehensive financial service capabilities.
+For individual investors, the Company adhered to a “customer-centric” philosophy, accelerated the transformation and upgrading of buy-side investment advisory, strengthened multi-asset allocation capabilities, actively explored the path of online scalable customer acquisition, deepened the service expansion for institutional and corporate client bases, strengthened the services for trading-oriented clients, actively embraced AI technological transformations to promote the improvement of business operation efficiency, and explored a brand-new efficient customer service model, served the growth of residents’ property income, and contributed to high-quality economic and social development. As at the end of June 2026, the Company had 358 branches and business departments nationwide, with a presence in 31 provinces, autonomous regions and municipalities across the PRC, providing solid network support for efficiently reaching and serving clients.
+For institutional clients, the Company actively promoted the adoption of digital intelligence in its research business, closely tracked cutting-edge technologies and demand changes, further explored and enriched AI applications in intelligent investment and research functions, to empower diverse internal and external demands. As of the end of June 2026, the Group’s equity research covered 28 industries and 894 A-share listed companies in Mainland China, and 261 overseas listed companies. By concentrating on the main theme of building Chinese-style modernization and focusing on the development direction of new quality productive forces, the Company facilitated the deep integration of scientific and technological innovation and industrial innovation, successfully  organized large-scale conferences on investment strategies, such as “New Growth Opportunities, New Asset Narratives” and “Dialogue with Business Leaders”, to establish a platform for exchange between listed companies and institutional investors; at the same time, the Company continuously cultivated core tracks such as the AI+ industry chain, and further enhanced its industrial and market influence.
+For corporate clients, the Company accelerated digital transformation and the development of an intelligent risk control system, empowering quality and efficiency enhancement of businesses as well as comprehensive risk management with technology. During the Reporting Period, the Company focused on tackling market expansion in key regions, promoted the construction of bond AI intelligent systems, continuously improved project execution quality, and consolidated the foundation of compliant practices. Meanwhile, the Company closely followed major national strategic guidance such as scientific and technological innovation, green and low carbon, and actively promoted the issuance of various innovative bonds. In the first half of 2026, the Company acted as the lead underwriter for 68 tranches of various science and technology innovation bonds with an underwritten amount of RMB20.372 billion; acted as the lead underwriter for 15 tranches of various low-carbon transformation and green bonds with an underwritten amount of RMB6.111 billion; and acted as the lead underwriter for 4 tranches of rural revitalization bonds with an underwritten amount of RMB2.421 billion, taking concrete actions to support national strategies.
+Furthermore, the Group continued to promote the research-driven development model and strengthened the research on capital market and regional economy. The industrial research institute of the Company continued to build the ecosystem of production, learning, research, investment and financing, focused on the key tracks to deepen industrial research, continuously engaged scientific advisors to lead the upgrade of industrial cognition, integrated multiple resources, built synergistic platforms, empowered the efficient transformation of scientific and technological achievements into actual productivity through finance, assisted the sci-tech innovation economy and empowered the high-quality development of the Company’s business. The industrial research institute also participated in the first batch of construction of the comprehensive key research base of the China Capital Market Institute and contributed wisdom and strength to deepening the comprehensive reform at both ends of investment and financing and enhancing institutional inclusiveness and adaptability.
+Deepening its Integrated Domestic and Overseas Strategy, Accelerating International Business Growth Momentum
+Based on the new development pattern, the Company implemented the deployments of the “15th Five-Year” Plan, continued to deepen its integrated domestic and overseas strategy and actively promoted the “One GF” operating model. During the Reporting Period, the Group anchored on international development targets and continuously improved the breadth and quality of coverage of the overseas research business. The Group completed multiple Hong Kong stock benchmark projects and fully upgraded its cross-border comprehensive service capabilities, efficiently assisting Chinese enterprises in expanding overseas.
+In respect of overseas equity financing, the Company completed 11 overseas equity financing projects, including 9 Hong Kong IPO projects and 2 Hong Kong refinancing projects, with an issue size of HK$45.814 billion; and its equity financing business in Hong Kong ranked fifth among Chinese securities companies in terms of the total issuance size of IPOs and refinancing projects equally distributed among all underwriters (Source: Dealogic, Statistics of the Company). For the Chinese offshore bond business, the Company completed the issuance of 23 bonds with an underwritten amount of HK$32.724 billion.
+In overseas wealth management, the Company continued to diversify its product offerings, optimized the customer structure, and pushed forward the transformation and upgrading of the wealth management business, with its revenue scale, scale of assets under custody and retained scale of products continuously improving. With the in-depth promotion of international business, the consolidated operating revenue and net profit of GF Futures’ overseas subsidiaries both achieved a year-on-year increase. GF Futures (Hong Kong) won the 2025 Model Chinese Futures Broker, Best Broker (Currency Futures), and Outstanding Participant (Hang Seng Biotechnology Index) awards from the Hong Kong Stock Exchange.
+In the area of overseas asset management business, GFHK is one of the first batch of financial institutions in Hong Kong with the PRC background granted with RQFII qualification. Its subsidiary GF Investments (Hong Kong) managed four equity investment fund products, and has completed investment mainly in fields of high-end manufacturing, TMT, big consumption and biomedical. Several investment projects have successfully exited by way of mergers and acquisitions or been listed on the stock exchanges in Hong Kong, the United States and other regions.
+In 2026, the reform of the capital market has been comprehensively deepened, the endogenous stability mechanism has been continuously consolidated, and the high-level institutional two-way opening up has steadily expanded. The Company will uphold the political and people-oriented nature of financial work, fully play its functional role as a “service provider” for direct financing and a “gatekeeper” of the capital market, anchor on serving high-quality development of the real economy, implement the deployments of the “15th Five-Year” Plan, intensively and meticulously cultivate the “Five Major Areas” in finance, continuously forge core professional capabilities, and contribute strength to Chinese modernization and the building of a financial powerhouse.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>Herman Antonov Named Among Top Real Estate Professionals in the 2026 RealTrends City Rankings in Minnetonka, MN</v>
+        <v>RETRANSMISSION: Adelayde Exploration Identifies Multiple Untested Magnetic Targets on George Lake South Antimony/Tungsten Project Adjacent to Past-Producing Lake George Mine</v>
       </c>
       <c r="B111" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C111" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D111" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E111" t="str">
-        <v>https://www.pr.com/press-release/950233</v>
+        <v>https://www.newsfilecorp.com/release/312067/RETRANSMISSION-Adelayde-Exploration-Identifies-Multiple-Untested-Magnetic-Targets-on-George-Lake-South-AntimonyTungsten-Project-Adjacent-to-PastProducing-Lake-George-Mine</v>
       </c>
       <c r="F111" t="str">
-        <v>The Antonov Group, led by Herman Antonov at eXp Realty, has been named the No. 1 Large Team in Minnetonka in the 2026 RealTrends City Rankings, topping both categories with $78.04M in sales volume and 193 closed transactions. The annual rankings recognize the highest-producing verified agents and teams in local markets across the U.S. Antonov credits the win to the team's multilingual service, creative financing [PR.com]</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 31, 2026) - Adelayde Exploration Inc. (CSE: ADDY) (OTCID: SPMTF) (WKN: A41AGV) ("Adelayde" or the "Company") is pleased to announce results from a newly completed airborne magnetic survey and 3D geophysical inversion over its 100%-owned George Lake South Antimony Project (the "Property") in York County, New Brunswick. The work, completed and interpreted by independent geoscience consultants Geoscience North, has identified multiple discrete,...</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>Gypsum Board Market Size to Hit 24.07 Billion Square Meters by 2031, Supported by Fire-Safety Standards and Housing Growth | Mordor Intelligence Reports</v>
+        <v>Bask Fund Announces Diversified Investment Platform Across Real Estate, Equities, Gold and Digital Assets</v>
       </c>
       <c r="B112" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C112" t="str">
-        <v>GetNews</v>
+        <v>PR.com</v>
       </c>
       <c r="D112" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E112" t="str">
-        <v>https://www.getnews.info/story/2026/07/10/gypsum-board-market-size-to-hit-2407-billion-square-meters-by-2031-supported-by-firesafety-standards-and-housing-growth-mordor-intelligence-reports/?source=barchart</v>
+        <v>https://www.pr.com/press-release/977886</v>
       </c>
       <c r="F112" t="str">
-        <v/>
+        <v>Bask Fund, founded by Henry Fields, is a diversified investment company focused on real estate, stocks and equities, gold, and digital assets including cryptocurrency. The company uses a research-driven approach to identify opportunities across traditional and emerging markets, emphasizing diversification, risk assessment, transparency, and long-term investment strategies. [PR.com]</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>Scandic opens third hotel in Frankfurt</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Barclays PLC (BCS) Stockholders ...</v>
       </c>
       <c r="B113" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C113" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D113" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E113" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357513</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-barclays-plc-bcs-stockholders-r5217588.htm</v>
       </c>
       <c r="F113" t="str">
-        <v>Scandic is continuing to grow selectively in Germany by partnering with property investors to reposition existing hotel assets in strong markets. Scandic has now signed a long-term lease agreement with the German real estate investment manager Union Investment and will open a centrally located hotel in one of Europe&amp;#39;s most important business destinations, Frankfurt. The hotel will be repositioned and upgraded to Scandic&amp;#39;s brand and operational standards before reopening in 2027. The new hot... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357513</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 30, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Barclays PLC ("Barclays" or "the Company") (NYSE:BCS). Investors who purchased Barclays securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/barclays-plc-bcs-class_action_lawsuit. Barclays Investigation Details On February 27, 2026, Reuters published an article entitled "Wall Street hit by UK mortgage lender collapse, raising fears of more credit 'cockroaches.'" The article stated that lenders were "rocked by the implosion of little-known UK mortgage provider Market Financial Solutions Ltd ["MFS"], fuelling concerns ..</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>Greenland Mines (GRML) Secures Australian Patent for Klotho Gene Therapy Platform</v>
+        <v>Lanny Davis Cites Possible Decision by Yosemite Park Service Staff ...</v>
       </c>
       <c r="B114" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C114" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D114" t="str">
-        <v>Finance, SaaS, Healthcare, Real Estate, Retail</v>
+        <v>Real Estate</v>
       </c>
       <c r="E114" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-secures-australian-patent-for-klotho-gene-therapy-platform-7087634</v>
+        <v>https://pr-inside.com/lanny-davis-cites-possible-decision-by-yosemite-park-service-staff-r5217373.htm</v>
       </c>
       <c r="F114" t="str">
-        <v>LOS ANGELES, CA - July 10, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) announced that IP Australia has granted Australian Patent No. 2023252508 covering gene therapy technology exclusively licensed by the company’s Biotech Division for the treatment of neuromuscular diseases through expression of the human Klotho protein. The patent strengthens the intellectual property supporting Greenland Mines’ Klotho-based therapeutic platform and includes claims covering gene therapy constructs, neuronal and induced pluripotent stem cells, and viral and non-viral delivery systems. The company said the patent further supports development of its KLTO-202 program targeting amyotrophic lateral sclerosis (“ALS”) and other neuromuscular disorders. To view the full press release, visit: https://nn</v>
+        <v>(PR-inside.com) Statement of Lanny J. Davis, counsel to Kingsbarn Realty Capital WASHINGTON D.C. / ACCESS Newswire / August 29, 2026 / Over the last six months, Kingsbarn Realty Capital and I have been working directly and cooperating with National Park Service staff at Yosemite National Park in California to provide safe access from the Hazel Green property to the park entrance while minimizing environmental impact. Working with these park professionals, we identified a land exchange for an access road under a mile. This land exchange mechanism is expressly provided for under federal law and will not reduce the land area of the ..</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>/C O R R E C T I O N -- Darlene Streit of The Corcoran Group/</v>
+        <v>Statement of Lanny J. Davis, Counsel to Kingsbarn Realty Capital</v>
       </c>
       <c r="B115" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C115" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D115" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E115" t="str">
-        <v>https://www.prnewswire.com/news-releases/global-buyers-drive-rising-demand-for-palm-beach-countys-off-market-luxury-real-estate-in-2026-says-darlene-streit-of-the-corcoran-group-302794485.html</v>
+        <v>https://pr-inside.com/statement-of-lanny-j-davis-counsel-to-kingsbarn-realty-capital-r5217318.htm</v>
       </c>
       <c r="F115" t="str">
-        <v>In the news release, Global Buyers Drive Rising Demand for Palm Beach County's Off-Market Luxury Real Estate in 2026, Says Darlene Streit of The Corcoran Group, issued 08-Jun-2026 by Darlene Streit of The Corcoran Group over PR Newswire, we are advised by the company that the source of...</v>
+        <v>(PR-inside.com) LAS VEGAS, NV / ACCESS Newswire / August 28, 2026 / Over the last six months, Kingsbarn Realty Capital and I have been working directly and cooperating with National Park Service staff at Yosemite National Park in California to provide safe access from the Hazel Green property to the park entrance - which is supportive of environmental values, since it will reduce air pollution from the longer, less safe route. I have been a progressive Democrat and a pro-environmentalist all my life. Working with these Yosemite Park Service professionals, and always seeking a pro-environmental, community-supported decision, we identified a land ..</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>Kirk and Paula Coult of Kiahuna Sunrise Cafe Raise Awareness About ...</v>
+        <v>Cohen &amp;amp; Steers REIT and Preferred and Income Fund, Inc. (RNP) Notification of Sources of Distribution Under Section 19(a)</v>
       </c>
       <c r="B116" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C116" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D116" t="str">
         <v>Finance, Real Estate</v>
       </c>
       <c r="E116" t="str">
-        <v>https://pr-inside.com/kirk-and-paula-coult-of-kiahuna-sunrise-cafe-raise-awareness-about-r5199849.htm</v>
+        <v>https://www.prnewswire.com/news-releases/cohen--steers-reit-and-preferred-and-income-fund-inc-rnp-notification-of-sources-of-distribution-under-section-19a-302863164.html</v>
       </c>
       <c r="F116" t="str">
-        <v>(PR-inside.com) Poʻipū hospitality entrepreneurs Kirk and Paula Coult say restoring meaningful places is about protecting local history while creating spaces where new memories can be made. KOLOA, HI / ACCESS Newswire / July 10, 2026 / Historic buildings often tell the story of a community, but Kirk and Paula Coult believe their future depends on more than preservation alone. The hospitality entrepreneurs behind Kiahuna Sunrise Cafe are encouraging property owners, business leaders, and residents to consider how restoring historic gathering places can strengthen communities while honouring their past. The couple recently transformed the former Plantation Gardens building at Kiahuna Plantation, which had remained ..</v>
+        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- This press release provides shareholders of Cohen &amp; Steers REIT and Preferred and Income Fund, Inc. (NYSE: RNP) (the "Fund") with information regarding the sources of the distribution to be paid on August 31, 2026 and cumulative distributions paid...</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>Peapack Private Appoints Paul Kotronis as Senior Managing Director, Commercial Real Estate</v>
+        <v>When the Power Fails, Your Garage Doors Shouldn't: Why Storm Season Demands Rethinking Access Control Backup</v>
       </c>
       <c r="B117" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C117" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D117" t="str">
-        <v>Finance, SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E117" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325709/0/en/Peapack-Private-Appoints-Paul-Kotronis-as-Senior-Managing-Director-Commercial-Real-Estate.html</v>
+        <v>https://www.prweb.com/releases/when-the-power-fails-your-garage-doors-shouldnt-why-storm-season-demands-rethinking-access-control-backup-302860217.html</v>
       </c>
       <c r="F117" t="str">
-        <v>BEDMINSTER, N.J., July 10, 2026 (GLOBE NEWSWIRE) -- Peapack-Gladstone Financial Corporation (NASDAQ Global Select Market: PGC) and Peapack Private Bank &amp;amp; Trust are pleased to announce the appointment of Paul Kotronis as Senior Managing Director, Commercial Real Estate. In this role, Kotronis will support and expand the Bank’s Commercial Real estate lending platform, drive relationship-based deposit growth, and further strengthen Peapack Private’s presence in the New York and New Jersey markets.</v>
+        <v>As late-summer storms bring outages and unpredictable conditions to Minneapolis, emergency garage door service and backup access planning can help residential and commercial property owners reduce safety risks and costly downtime. MINNEAPOLIS, Aug. 28, 2026 /PRNewswire-PRWeb/ --...</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>Local Noise Philadelphia Launches Search For The Region's Next Breakout Artist</v>
+        <v>Best’s Commentary: Nepal’s Catastrophic Floods Pressure a Thinly Insured Market</v>
       </c>
       <c r="B118" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C118" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D118" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E118" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357501</v>
+        <v>https://finance.yahoo.com/healthcare/articles/best-commentary-nepal-catastrophic-floods-172800382.html</v>
       </c>
       <c r="F118" t="str">
-        <v>KEY TAKEAWAYS - - - &amp;#8226; Local Noise Philadelphia is a new battle of the bands-style competition celebrating the next generation of artists from across the region. - &amp;#8226; Bands and artists have until July 24 to submit for the chance to compete live at Brooklyn Bowl Philadelphia this August. - &amp;#8226; One winner will earn the opportunity to perform at Freedom Mortgage Pavilion, take the next step in their career and receive a cash prize. - - - Every artist starts somewhere. Local Noise Philadelp... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357501</v>
+        <v>SINGAPORE, August 28, 2026--AM Best expects insured exposure from damage in the catastrophic Nepal floods to be concentrated in a number of commercial risks, including hydropower generation assets, engineering and construction covers tied to infrastructure projects and commercial property along the impacted trade corridor.</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v>Bristol Estate Planners, Futura Planning Ltd Warn: Don&amp;#8217;t Let Your Legacy Melt Away This Ice Cream Day</v>
+        <v>Clayton® Celebrates 5 Years of Impact Through Company-Wide Volunteer Program</v>
       </c>
       <c r="B119" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C119" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D119" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E119" t="str">
-        <v>https://www.prunderground.com/bristol-estate-planners-futura-planning-ltd-warn-dont-let-your-legacy-melt-away-this-ice-cream-day/00388318/</v>
+        <v>https://www.prnewswire.com/news-releases/clayton-celebrates-5-years-of-impact-through-company-wide-volunteer-program-302863004.html</v>
       </c>
       <c r="F119" t="str">
-        <v>Futura Planning Ltd is offering free '99 ice creams and a timely reminder that, without planning, part of your estate could melt away to tax this National Ice Cream Day. The post Bristol Estate Planners, Futura Planning Ltd Warn: Don’t Let Your Legacy Melt Away This Ice Cream Day first appeared on</v>
+        <v>Company's paid volunteer time-off initiative surpasses 375,000 hours, driving local impact and support for communities nationwide MARYVILLE, Tenn., Aug. 28, 2026 /PRNewswire/ -- Clayton®, a leading national builder of single-family attainable housing, is celebrating the five year...</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>MCCATHERN, SHOKOUHI, EVANS LAUNCHES REAL ESTATE SECTOR, WELCOMES ATTORNEY SARAH L. BUZBY</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Barclays PLC (BCS) Investors ...</v>
       </c>
       <c r="B120" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C120" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D120" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E120" t="str">
-        <v>https://www.prnewswire.com/news-releases/mccathern-shokouhi-evans-launches-real-estate-sector-welcomes-attorney-sarah-l-buzby-302822916.html</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-barclays-plc-bcs-investors-r5217178.htm</v>
       </c>
       <c r="F120" t="str">
-        <v>DALLAS, July 10, 2026 /PRNewswire/ -- McCathern, Shokouhi, Evans announced the launch of its Real Estate Transactions practice, a new practice area designed to give clients integrated legal support across real estate transactions, litigation, land use, and related business matters. The...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Barclays PLC ("Barclays" or "the Company") (NYSE:BCS). Investors who purchased Barclays securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/barclays-plc-bcs-class_action_lawsuit. Barclays Investigation Details On February 27, 2026, Reuters published an article entitled "Wall Street hit by UK mortgage lender collapse, raising fears of more credit 'cockroaches.'" The article stated that lenders were "rocked by the implosion of little-known UK mortgage provider Market Financial Solutions Ltd ["MFS"], fuelling concerns ..</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>Residents of Michaels' Military Housing Communities Receive Over $1 Million in Academic Scholarships</v>
+        <v>Conquest Enters into Definitive Agreement to Sell Belfast-Teck Mag Property to Inventus Mining</v>
       </c>
       <c r="B121" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C121" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D121" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E121" t="str">
-        <v>https://www.newswire.com/news/residents-of-michaels-military-housing-communities-receive-over-1-million-in</v>
+        <v>https://www.newsfilecorp.com/release/311965/Conquest-Enters-into-Definitive-Agreement-to-Sell-BelfastTeck-Mag-Property-to-Inventus-Mining</v>
       </c>
       <c r="F121" t="str">
-        <v>Latest Awards Bring the Total Scholarships Bestowed to Military Residents By The Michaels Educational Foundation to More than $7 Million</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Conquest Resources Limited (TSXV: CQR) ("Conquest" or the "Company") announces that it has entered into a definitive property purchase agreement dated August 27, 2026, with Inventus Mining Corp. (TSXV: IVS) ("Inventus"), pursuant to which Inventus will acquire Conquest's 100% interest in the Belfast-Teck Mag property package, including the past-producing Golden Rose Mine, located approximately 70 kilometers northeast of Sudbury, Ontario (the...</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>Rural Mutual Named Among Nation's Top 50 Property &amp;amp; Casualty Insurers</v>
+        <v>Dryer Vent Wizard' has Real Estate Investor Endorsement for Enhanced Portfolio Safety and Efficiency</v>
       </c>
       <c r="B122" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C122" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D122" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E122" t="str">
-        <v>https://www.prnewswire.com/news-releases/rural-mutual-named-among-nations-top-50-property--casualty-insurers-302822512.html</v>
+        <v>https://prunderground.com/dryer-vent-wizard-has-real-estate-investor-endorsement-for-enhanced-portfolio-sa/cmtcykna1000804l7jc390k4f</v>
       </c>
       <c r="F122" t="str">
-        <v>MADISON, Wis., July 10, 2026 /PRNewswire/ -- Madison-based Rural Mutual Insurance Company has been named to the Ward's list of top 50 performing property and casualty insurance companies, marking the 18th consecutive year the company has been recognized for this award. Ward Group analyzes...</v>
+        <v>Real Estate Investors appreciate NREIN, one of the largest Real Estate Networks for learning who to turn to in the home and commercial building service industry The post Dryer Vent Wizard' has Real Estate Investor Endorsement for Enhanced Portfolio Safety and Efficiency first appeared on</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>Lloyd Jones Appoints Jimmy Carrion as President and CEO, Positions Company for Continued Growth</v>
+        <v>IRG Acquires 422,727-Square Foot Distribution Facility in St. Paul</v>
       </c>
       <c r="B123" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C123" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D123" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E123" t="str">
-        <v>https://www.prweb.com/releases/lloyd-jones-appoints-jimmy-carrion-as-president-and-ceo-positions-company-for-continued-growth-302822447.html</v>
+        <v>https://www.prnewswire.com/news-releases/irg-acquires-422-727-square-foot-distribution-facility-in-st-paul-302862931.html</v>
       </c>
       <c r="F123" t="str">
-        <v>Jimmy Carrion has been appointed President and CEO of Lloyd Jones, marking an exciting new chapter for the company. The announcement also outlines the firm's leadership transition and continued focus on growing its senior housing platform and expanding investment opportunities. MIAMI,...</v>
+        <v>Rail-served cross-dock property expands IRG's industrial portfolio in the Twin Cities region ST. PAUL, Minn., Aug. 28, 2026 /PRNewswire/ -- Industrial Realty Group, LLC (IRG), one of the largest privately held commercial and industrial real estate firms in the United States, announced...</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>STL decisively wins Patent Dispute in Europe; reaffirms commitment to defending its Innovation and Intellectual Property</v>
+        <v>How Can You Find Out What a Home's Utility Bills Will Really Be Before You Buy?</v>
       </c>
       <c r="B124" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C124" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D124" t="str">
-        <v>AI, Real Estate</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E124" t="str">
-        <v>https://www.prnewswire.com/news-releases/stl-decisively-wins-patent-dispute-in-europe-reaffirms-commitment-to-defending-its-innovation-and-intellectual-property-302822848.html</v>
+        <v>https://pressreleasenews.org/pressroom/how-can-you-find-out-what-a-homes-utility-bills-will-really-be-before-you-buy</v>
       </c>
       <c r="F124" t="str">
-        <v>LONDON, July 10, 2026 /PRNewswire/ -- STL (NSE: STLTECH) a leading connectivity solutions provider for AI-ready digital infrastructure, today announced a definitive victory in its European patent dispute with Fujikura Ltd. The European Patent Office (EPO) Technical Board of Appeal at a...</v>
+        <v>Asking a seller how much they pay for utilities feels like a reasonable question before making an offer on a home. The problem is that the answer rarely tells a buyer much about how the home itself performs.</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>Storage Star Holdings with Self Storage Manager Successfully Onboarded 60 Newly Acquired Properties in a Single-Day</v>
+        <v>Tyler Plack Named Chief Executive Officer of South River Mortgage</v>
       </c>
       <c r="B125" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C125" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D125" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E125" t="str">
-        <v>https://www.prweb.com/releases/storage-star-holdings-with-self-storage-manager-successfully-onboarded-60-newly-acquired-properties-in-a-single-day-302822226.html</v>
+        <v>https://pr-inside.com/tyler-plack-named-chief-executive-officer-of-south-river-mortgage-r5217133.htm</v>
       </c>
       <c r="F125" t="str">
-        <v>Strategic collaboration enables seamless technology transition as Storage Star doubles its managed portfolio BLUE BELL, Pa., July 10, 2026 /PRNewswire-PRWeb/ -- Self Storage Manager, Inc. (SSM), a leading provider of enterprise property management software for the self-storage industry,...</v>
+        <v>(PR-inside.com) Longtime President and founding employee to lead SRM's next phase of growth, innovation, and technology-driven transformation ANNAPOLIS, MD / ACCESS Newswire / August 28, 2026 / South River Mortgage (SRM), a top-five lender in reverse mortgage origination, today announced that its Board of Directors has promoted Tyler Plack, the company's current President, to Chief Executive Officer, effective immediately. Tyler joined SRM as a founding employee when the company was established in 2017 and has served as President for seven years. In that time, he has played a central role in shaping SRM's growth, operations, technology, and product strategy; helping the company evolve ..</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>Greeneville Home Sale: Repairs That Matter Most Outlined in HelloNation by Real Estate Expert Mark Williams</v>
+        <v>Top 10 Real Estate News: August's Interesting Real Estate News</v>
       </c>
       <c r="B126" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C126" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D126" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E126" t="str">
-        <v>https://www.prnewswire.com/news-releases/greeneville-home-sale-repairs-that-matter-most-outlined-in-hellonation-by-real-estate-expert-mark-williams-302822805.html</v>
+        <v>https://www.prnewswire.com/news-releases/top-10-real-estate-news-augusts-interesting-real-estate-news-302862374.html</v>
       </c>
       <c r="F126" t="str">
-        <v>The article explains which home repairs attract buyers and support a smoother, more efficient sale. GREENEVILLE, Tenn., July 10, 2026 /PRNewswire/ -- What repairs should homeowners focus on before listing a property in a Greeneville home sale? HelloNation has published an article that...</v>
+        <v>POMPANO BEACH, Fla., Aug. 28, 2026 /PRNewswire/ -- A look at America's real estate news in August. Top 10 Real Estate News is featured at TopTenRealEstateDeals.com. America's Top 10 Real Estate News Home Prices Rising In Most of the US According to the National Association of REALTORS®,...</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>Form 8.3 Picton Property Income Limited</v>
+        <v>2026. aasta II kvartali ja 6 kuu auditeerimata majandustulemused</v>
       </c>
       <c r="B127" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C127" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D127" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E127" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325485/0/en/Form-8-3-Picton-Property-Income-Limited.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352722/0/et/2026-aasta-ii-kvartali-ja-6-kuu-auditeerimata-majandustulemused.html</v>
       </c>
       <c r="F127" t="str">
-        <v>8.3</v>
+        <v>Trigon Property Development AS tegeleb kinnisvaraarendusega. 30.06.2026 seisuga omas AS Trigon Property Development ühte arendusprojekti, milleks on 13,2 hektari suurune maa-ala Pärnu linnas, Eestis. Alale on planeeritud luua äri-, tööstus- ja logistikapark. Ettevõtte eesmärk on leida huvitatud ettevõtteid, kes sooviksid tuua oma äritegevuse (tootmine, logistika) Trigon Property Development AS arendusprojekti alale Pärnus, mis võimaldaks Ettevõttel lisada väärtust enda omandis olevatele kruntidele. Kuna ettevõtte peamine eesmärk on olemasolevate maade müük, siis on kinnisvarainvesteeringud kajastatud varudena.</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>Form 8.3 LondonMetric Property Plc &amp; Schroder REIT</v>
+        <v>Unaudited financial report for the second quarter and 6 months of 2026</v>
       </c>
       <c r="B128" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C128" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D128" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E128" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325484/0/en/Form-8-3-LondonMetric-Property-Plc-Schroder-REIT.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352722/0/en/unaudited-financial-report-for-the-second-quarter-and-6-months-of-2026.html</v>
       </c>
       <c r="F128" t="str">
-        <v>8.3</v>
+        <v>The main business activity of Trigon Property Development AS is real estate development. As at 30.06.2026, AS Trigon Property Development owned one development project with an area of 13.2 hectares in the City of Pärnu, Estonia. A commercial, industrial and logistics park is planned on this area. The Company’s objective is to find companies willing to bring their business activities (industry, logistics) to the development project area of AS Trigon Property Development in Pärnu, which would add value to the land plots owned by the Company. As the main purpose of the company is to sell existing land plots, investment property was recognized as inventories.</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>Nexus Industrial REIT Announces Second Quarter 2026 Results Date, and July and August Distributions</v>
+        <v>In HelloNation, Real Estate Expert Scott Greenberg Details What Homebuyers Should Understand About Growth and Development Across North Texas</v>
       </c>
       <c r="B129" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C129" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D129" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E129" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325471/0/en/Nexus-Industrial-REIT-Announces-Second-Quarter-2026-Results-Date-and-July-and-August-Distributions.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-expert-scott-greenberg-details-what-homebuyers-should-understand-about-growth-and-development-across-north-texas-302862837.html</v>
       </c>
       <c r="F129" t="str">
-        <v>TORONTO, July 10, 2026 (GLOBE NEWSWIRE) -- Nexus Industrial REIT (“Nexus” or the "REIT") (TSX: NXR.UN) announced today that it intends to release its financial results for the second quarter ended June 30, 2026, before the opening of the TSX on Tuesday, August 11, 2026.</v>
+        <v>The article explains how housing demand, infrastructure expansion, commercial development, and property taxes continue shaping North Texas communities. CARROLLTON, Texas, Aug. 28, 2026 /PRNewswire/ -- How does continued growth across North Texas affect the way homebuyers evaluate...</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>Albany County Holds Tax Foreclosed Real Estate Auction</v>
+        <v>Hilb Group Continues to Grow Midwest Presence, Acquires Michigan-Based Property and Casualty Agency</v>
       </c>
       <c r="B130" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C130" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D130" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E130" t="str">
-        <v>https://www.pr.com/press-release/971312</v>
+        <v>https://www.prnewswire.com/news-releases/hilb-group-continues-to-grow-midwest-presence-acquires-michigan-based-property-and-casualty-agency-302862384.html</v>
       </c>
       <c r="F130" t="str">
-        <v>Albany County is currently holding an online real estate auction for tax-foreclosed properties. The auction, conducted by Buffalo-based Auctions International, begins Wednesday, July 15, 2026, at 12:00 PM (EST) and will begin closing on Wednesday, July 29, 2026 at 10:00 AM (EST). This online-only event features over 100+ properties, including residential homes, and vacant lots, available to the highest bidder. Tax [PR.com]</v>
+        <v>RICHMOND, Va., Aug. 28, 2026 /PRNewswire/ -- Hilb Group announced today that it has acquired a Michigan-based property and casualty agency. The acquisition took effect on August 1, 2026, and builds on the company's growing portfolio in the Midwest region. About Hilb Group: The Hilb Group...</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>ADU Builder in Tampa Bay: Craftline Remodeling Brings Architects, Engineers, and Designers In-House as New Florida Law Drives Demand</v>
+        <v>BrenX Signs Definitive Agreement to Purchase Land for Its Planned First Integrated Energy Resource Center in Hungary - Combining Solar, Battery Storage, Thermal Storage and Potential Data Center Infrastructure</v>
       </c>
       <c r="B131" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C131" t="str">
-        <v>Send2Press</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D131" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate, Energy</v>
       </c>
       <c r="E131" t="str">
-        <v>https://www.send2press.com/wire/adu-builder-in-tampa-bay-craftline-remodeling-brings-architects-engineers-and-designers-in-house-as-new-florida-law-drives-demand/</v>
+        <v>https://www.newsfilecorp.com/release/311954/BrenX-Signs-Definitive-Agreement-to-Purchase-Land-for-Its-Planned-First-Integrated-Energy-Resource-Center-in-Hungary-Combining-Solar-Battery-Storage-Thermal-Storage-and-Potential-Data-Center-Infrastructure</v>
       </c>
       <c r="F131" t="str">
-        <v>TAMPA, Fla., July 10, 2026 (SEND2PRESS NEWSWIRE) -- Homeowners searching for an ADU builder in Tampa or St. Petersburg have a new reason to act and a full-service option in Craftline Remodeling, a licensed Florida design-build contractor (CBC1269114) that handles accessory dwelling units and garage conversions entirely in-house.</v>
+        <v>Tel Aviv, Israel--(Newsfile Corp. - August 28, 2026) - BrenX Ltd. (NASDAQ: BRNX) ("BrenX" or the "Company"), formerly Brenmiller Energy Ltd., a leading provider of thermal energy storage ("TES") and integrated industrial energy solutions, today announced that its Hungarian subsidiary, A.R.D. Energy Kft., has entered into a definitive real estate sale and purchase agreement for the purchase of  approximately 10,872 square meters of industrial land and photovoltaic infrastructure adjacent to the...</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>Canadian Goldfields Commences Extensive Soil Geochemical Survey at Swayze Central Gold Project</v>
+        <v>FangDD Reports First Half 2026 Unaudited Financial Results</v>
       </c>
       <c r="B132" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C132" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D132" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E132" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325425/0/en/Canadian-Goldfields-Commences-Extensive-Soil-Geochemical-Survey-at-Swayze-Central-Gold-Project.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352684/0/en/fangdd-reports-first-half-2026-unaudited-financial-results.html</v>
       </c>
       <c r="F132" t="str">
-        <v>VANCOUVER, British Columbia, July 10, 2026 (GLOBE NEWSWIRE) -- Canadian Goldfields Discovery Corp. (TSX-V: CGM, OTCQB: CGMXF) ("Canadian Goldfields" or the "Company") is pleased to announce the commencement of an extensive soil geochemical survey at its Swayze Central Gold Project (previously referred to as the Newton Gold Project) in Ontario. The survey represents the first phase of the Company's target generation strategy and is designed to advance the Company's geological understanding of the property through modern geochemical techniques.</v>
+        <v>SHENZHEN, China, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Fangdd Network Group Ltd. (NASDAQ: DUO) (“FangDD” or “the Company”), a customer-oriented property technology company in China, today announced its unaudited financial results for the six months ended June 30, 2026.</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>IsoEnergy to Become Strategic Shareholder of UraniumX as Company Agrees to Acquire Dieter Lake Uranium Project</v>
+        <v>Self Storage Manager Introduces SAMARA, Its New AI Agent for Enterprise Self-Storage Operations</v>
       </c>
       <c r="B133" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C133" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D133" t="str">
-        <v>Real Estate</v>
+        <v>AI, Real Estate</v>
       </c>
       <c r="E133" t="str">
-        <v>https://www.newmediawire.com/news/isoenergy-to-become-strategic-shareholder-of-uraniumx-as-company-agrees-to-acquire-dieter-lake-uranium-project-7087621</v>
+        <v>https://www.prweb.com/releases/self-storage-manager-introduces-samara-its-new-ai-agent-for-enterprise-self-storage-operations-302861730.html</v>
       </c>
       <c r="F133" t="str">
-        <v>VANCOUVER, BC - July 10, 2026 ( NEWMEDIAWIRE ) - UraniumX Discovery Corp. (CSE: STMN) (OTCQB: STMXF) (FSE: Q7S) (“ UraniumX ” or the “ Company ”) is pleased to announce that it has entered into a definitive asset purchase agreement (the “Agreement”) dated July 9, 2026 with Consolidated Uranium Inc. (“ Consolidated Uranium ”), a wholly owned subsidiary of IsoEnergy Ltd. (“ IsoEnergy ”), to acquire a 100% interest in the Dieter Lake uranium project (“ Dieter Lake ” or the “ Property ”) in North-Central Quebec (the “ Transaction ”). In exchange for its entire interest in the Property, Consolidated Uranium will receive 18,000,000 common shares of UraniumX (the “ Consideration Shares ”), issued at a deemed price of $0.10 per share, and a 2.0% net smelter returns royalty on the Property. On clos</v>
+        <v>SAMARA lets operators query business data through text or voice and surface insights across their portfolios BLUE BELL, Pa., Aug. 28, 2026 /PRNewswire-PRWeb/ -- Self Storage Manager, Inc. (SSM), an independent provider of enterprise property management software built exclusively for the...</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>Western Star Resources Reports Phase 1 Soil Sampling From the Past Producing Rowland Tungsten Property, Highlight of a 0.14% WO3-In-Soil Result</v>
+        <v>Aprea Therapeutics Announces Expansion of Intellectual Property Portfolio for Precision Oncology Programs</v>
       </c>
       <c r="B134" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C134" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D134" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E134" t="str">
-        <v>https://www.newmediawire.com/news/western-star-resources-reports-phase-1-soil-sampling-from-the-past-producing-rowland-tungsten-property-highlight-of-a-0-14-wo3-in-soil-result-7087620</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352669/0/en/aprea-therapeutics-announces-expansion-of-intellectual-property-portfolio-for-precision-oncology-programs.html</v>
       </c>
       <c r="F134" t="str">
-        <v>VANCOUVER, BC - July 10, 2026 ( NEWMEDIAWIRE ) - Western Star Resources Inc. (CSE: WSR) (OTC: WSRIF) (FRA: 4K2) (the “Company” or “Western Star”) is pleased to report results of the Phase 1 soil-geochemistry program at the past-producing Rowland Tungsten Property in Elko County, Nevada, USA. The results confirmed a coherent, multi-element tungsten-skarn signature in soil over an approximately one-kilometre structural corridor, headlined by a peak of 1,425 parts per million (ppm) tungsten trioxide (WO3) in soil in the area of the recently re-discovered historical workings. On the strength of these results the Company is mobilising an expanded soil program to commence shortly. Highlights from Phase 1 Soil Geochemistry - Exceptional peak tungsten-in-soil: 0.14% WO 3 (1,130 ppm W) returned dir</v>
+        <v>Company Strengthens Global Intellectual Property Portfolio with 28 Issued and 30 Pending Patents Company Strengthens Global Intellectual Property Portfolio with 28 Issued and 30 Pending Patents</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>Green Compass Expands Nature-Based Climate Infrastructure in Washington, DC Through Community Investment Campaign</v>
+        <v>Antimony Resources Corp. (ATMY) (ATMYF) (K8J0) Reports Completion of Airborne Survey at Bald Hill Antimony Project</v>
       </c>
       <c r="B135" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C135" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D135" t="str">
-        <v>Finance, Real Estate, Energy, Retail</v>
+        <v>Real Estate</v>
       </c>
       <c r="E135" t="str">
-        <v>https://www.newmediawire.com/news/green-compass-expands-nature-based-climate-infrastructure-in-washington-dc-through-community-investment-campaign-7087619</v>
+        <v>https://www.newsfilecorp.com/release/311939/Antimony-Resources-Corp.-ATMY-ATMYF-K8J0-Reports-Completion-of-Airborne-Survey-at-Bald-Hill-Antimony-Project</v>
       </c>
       <c r="F135" t="str">
-        <v xml:space="preserve">WASHINGTON, D.C - July 10, 2026 ( NEWMEDIAWIRE ) - Green Compass LLC, a Washington, DC-based company retrofitting commercial real estate with nature-based climate solutions, has launched its second community investment campaign on Honeycomb Credit to expand green stormwater infrastructure that generates stormwater retention credits in the District. The campaign supports Green Compass’s work to transform urban runoff - often treated as a costly pollution problem - into a source of clean water, climate resilience and revenue. The company currently manages 10 urban acres using rain gardens, tree canopies and infiltration trenches that capture 5.3 million gallons of stormwater and avoid 8 tons of greenhouse gas emissions each year. The U.S. Environmental Protection Agency has identified urban </v>
-[...2 lines deleted...]
-    <row r="136">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - Antimony Resources Corp. (CSE: ATMY) (OTCQB: ATMYF) (FSE: K8J0) (the "Company" or "Antimony Resources" or "ATMY") is pleased to announce the Completion of a High Resolution Aeromagnetic and Electromagnetic Survey on its Bald Hill Antimony Property, New Brunswick, Canada.Terraquest Ltd. completed a 594 line-kilometer high resolution Aeromagnetic and VLF EM survey. Terraquest utilized a fixed-wing Cessna 208 aircraft to collect...</v>
+      </c>
+    </row>
+    <row r="136" xml:space="preserve">
       <c r="A136" t="str">
-        <v>EfTEN Real Estate Fund AS’i aktsia puhasväärtus seisuga 30.06.2026</v>
+        <v>Analogue Announces 2026 Interim Results</v>
       </c>
       <c r="B136" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C136" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D136" t="str">
-        <v>Real Estate</v>
+        <v>Finance, AI, SaaS, Healthcare, Real Estate, Energy</v>
       </c>
       <c r="E136" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325304/0/et/EfTEN-Real-Estate-Fund-AS-i-aktsia-puhasv%C3%A4%C3%A4rtus-seisuga-30-06-2026.html</v>
-[...5 lines deleted...]
-    <row r="137">
+        <v>https://www.acnnewswire.com/press-release/english/109565/</v>
+      </c>
+      <c r="F136" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 28, 2026 - (ACN Newswire) - Analogue Holdings Limited (“Analogue” or the “Company”, together with its subsidiaries, the “Group”) (stock code: 1977), a leading provider of electrical and mechanical (“E&amp;M”) engineering solutions, and information and communications technology services for smart cities, today announced its interim results for the six months ended 30 June 2026 (the “Period”) with interim contracts-in-hand continuing their record-setting performance, providing a solid foundation for the business over the next three years and beyond.
+Business Highlights
+- Interim contracts-in-hand surged by 34.9% to HK$17,649.3 million, attaining yet another record high
+- Revenue was HK$3,036.6 million, up by 5.7%, primarily driven by steady project execution in the Building Services and Environmental Engineering segments
+- Profit attributable to owners of the Company increased 88.1% to HK$152.0 million. The increase was partly attributable to the disposal of an approximately 3% equity stake in Nanjing Canatal Data-Centre Environmental Tech Co., Ltd.(Shanghai Stock Code: 603912)
+- The Group maintained a strong cash position, with bank balances and cash at HK$1,214.1 million
+- Interim dividend amounted to HK4.9 cents per share, with a year-on-year increase of more than 88%
+- Artificial Intelligence (AI) has been integrated into Analogue’s interconnected smart ecosystem to create value for customers, by realising a smart platform for buildings, and advanced operational solutions for water and sewage treatment, as evidenced by the prestigious accolades across both the research and adoption categories at the inaugural Construction Industry Council AI Award 2026 and at the ASHRAE Region XIII Technology Award 2026
+Chairman Dr Mak Kin Wah said, “Building on our outstanding achievement of record-high contracts-in-hand in 2025, the Group maintained steady business performance in the first half of 2026. By integrating research, development and application of AI technologies, we have achieved optimised operations and enhanced quality that earn wide recognition from the industry. Committed to innovation, the Group will further promote integration of AI, Digital Twin, and the Internet of Things (“IoT”), develop cross-technology integrated solutions, and enhance performance in engineering operations, safety, and sustainable development, to create greater value for clients.”
+“Our commitment to business ethics, quality, safety, health and environmental sustainability remains at the core of everything we do, guiding our decisions, shaping our culture, and contributing to a more sustainable future."
+Business Review: Building Services
+- This segment remains the largest revenue contributor, with revenue reaching HK$1,649.6 million.
+- Interim contracts-in-hand reached a record-high level of HK$7,996.6 million, with order intake standing at HK$1,348.8 million and many of the tenders submitted in the Period due for determination in phases later this year.
+- Many projects in the Northern Metropolis, including Fanling and Kwu Tung housing projects and various hospitals, were prioritised for commencement and progress in execution.
+- The Group’s expertise in Building Information Modelling (BIM), Design for Manufacture and Assembly (DfMA) and Modular Integrated Mechanical, Electrical and Plumbing (MiMEP) continued to gain market traction and helped secure major contracts.
+- Leveraging our comprehensive interdisciplinary capacity and new engineering techniques, this segment maintained our industry leadership, and was broadening our market reach to different parts of Asia.
+Environmental Engineering
+- This segment achieved record-high interim contracts-in-hand, which surged substantially by 78.3% year-on-year to HK$8,164.2 million. Order intake stood at HK$910.1 million with active ongoing tendering activities and many of the tenders submitted in the period due for determination in phases later this year. Segment revenue increased by 17.2% year-on-year or HK$123.2 million.
+- A number of projects, including a landmark engineering contract to reprovision critical sewage treatment works to caverns, were prioritised for commencement and execution.
+- New term contracts for sewage and E&amp;M systems were also added to the recurrent operation, maintenance, and facility management services provided by the segment.
+- By deploying AI and Digital Twin under our industry-recognised AlgoWater® brand, the segment continued to strengthen our industry leading position by advancing in intelligent automation, predictive asset management, and real-time process optimisation that significantly enhance treatment efficiency and energy savings for industrial operations.
+- Continued to pursue project opportunities with partners in the Chinese Mainland and different parts in Asia and Europe.
+Information, Communications and Building Technologies (“ICBT”)
+- Segment revenue amounted to HK$290.9 million. Contracts-in-hand totalled HK$830.8 million. Order intake was HK$269.9 million.
+- As an early mover backed by its own R&amp;D capability and extensive project experience, this segment was well positioned to continue to advance innovation. A robust digital foundation was established through the Digital Plant and Centralised Management Platform (CMP) that enables real-time insights and data-driven decisions.
+- Integration of IoT and advanced Building Management System (BMS) under our acclaimed DigiFusion® AI Smart Building Platform delivers optimised operational efficiency and enhanced tenant experiences in smart buildings and city infrastructure, as well as resource circularity for our clients.
+Lifts and Escalators
+- Revenue and contracts-in-hand were at HK$255.9 million and HK$657.7 million respectively.
+- Order intake totalled HK$278.4 million, with ongoing tendering activities in different parts of the world.
+- Transel Elevator &amp; Electric Inc. (TEI), the associate company in the United States, maintained its strength as one of the largest independent lift and escalator companies in New York and continued to expand in the southeastern part of the country, strengthening our market positioning and future growth.
+- Competitiveness was strengthened with enhanced automation in production lines and strict quality controls, to anchor the end-to-end business model from design, through manufacturing, to installation and maintenance services.
+- The product portfolio was broadened in line with the expanding international market reach and enhanced with next-generation product innovations.
+For further details of the 2026 Interim Results, please refer to the announcement filed with The Stock Exchange of Hong Kong Limited.
+About Analogue Holdings Limited
+Established in 1977, Analogue Holdings Limited is a leading provider of electrical and mechanical (“E&amp;M”) engineering solutions and information and communications technology (“ICT”) services for smart cities, with headquarters in Hong Kong and operations in the Chinese Mainland, Macau, the United States, the United Kingdom, Germany, Singapore and Malaysia. Serving a wide spectrum of customers from public and private sectors, the Group provides multidisciplinary and comprehensive E&amp;M engineering and technology services in four major segments, including Building Services, Environmental Engineering, Information, Communications and Building Technologies (“ICBT”) and Lifts &amp; Escalators.
+The Group also manufactures and sells lifts and escalators internationally and has entered into an alliance with Transel Elevator &amp; Electric Inc. (“TEI”), one of the largest independent lifts and escalators companies in New York, the United States. The Group’s associate partner, Nanjing Canatal Data-Centre Environmental Tech Co., Ltd. (Shanghai Stock Code: 603912), specialises in precision environmental control technologies and related energy-saving and temperature control equipment for data centres.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="137" xml:space="preserve">
       <c r="A137" t="str">
-        <v>Net Asset Value of EfTEN Real Estate Fund AS as of 30 June 2026</v>
+        <v>Fosun International Delivers 160.3% YoY Profit Growth in 1H2026</v>
       </c>
       <c r="B137" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C137" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D137" t="str">
-        <v>Real Estate</v>
+        <v>Finance, SaaS, Healthcare, Real Estate, Automotive</v>
       </c>
       <c r="E137" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325304/0/en/Net-Asset-Value-of-EfTEN-Real-Estate-Fund-AS-as-of-30-June-2026.html</v>
-[...2 lines deleted...]
-        <v>On 1 June 2026, EfTEN Real Estate Fund AS acquired a 100% holding in Magistral Kaubanduskeskus OÜ. The purchase price was based on an investment property valued at €31,690 thousand, and the fund expects a net yield of 8.1% on the investment. In June, the Magistrali shopping centre earned rental income of €213 thousand. At the end of June the centre had 165.5 m² of vacant lettable space, for which a lease has now been signed, meaning the centre is now fully let.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109551/</v>
+      </c>
+      <c r="F137" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 28, 2026 - (ACN Newswire) - On the evening of 27 August, Fosun International announced its 2026 interim results. During the Reporting Period, its total revenue reached RMB86.96 billion; profit attributable to owners of the parent reached RMB1.72 billion, representing a year-on-year increase of 160.3%; overseas revenue reached RMB49.16 billion, with its share of total revenue rising to 56.5%; total debt to total capital ratio decreased to 55.7%.
+These figures show that Fosun’s results fall in the upper-middle range of the Company’s profit alert (profit attributable to owners of the parent is expected to range from approximately RMB1.5 billion to RMB1.8 billion, representing a year-on-year increase of approximately 127% to 172%) issued on 29 July. This marks Fosun’s return to a growth trajectory following the completion of a systematic realignment of “repairing the roof on a sunny day”.
+Over the past few years, Fosun has taken a rather unconventional path. Since 2022, in response to the severe market disruption caused by the pandemic, the Company has advanced its business streamlining and core business-focused strategy, divesting assets and businesses and generating cumulative cash proceeds of approximately RMB75 billion. In March 2026, pursuant to the principle of prudence, Fosun made one-off, non-cash impairment provisions and value revaluations on certain real estate projects with impairment indicators and goodwill and intangible assets of certain non-core business segments. The move drew considerable market attention at the time. At the Company’s 2025 annual results presentation at the end of March, Guo Guangchang, Chairman of Fosun International, explained, “This is about ‘repairing the roof on a sunny day’, allowing Fosun to focus its resources and efforts more effectively on core, high-growth areas.”
+The market has now responded to Fosun’s “repairing the roof on a sunny day” initiative. From the announcement of profit alert in early March to 25 August, before its interim results announcement, Fosun’s share price rose sharply from HKD3.6 to HKD5.41, representing an increase of more than 50%. The market has gradually recognized and priced in the Group’s “risk clearance” efforts.
+More importantly, the earnings growth driven by the Group’s businesses has begun to materialize. At the 2026 interim results presentation held in Hong Kong on 28 August, Guo Guangchang said: “The strong results recovery we delivered in the first half of the year reflects the outcome of the strategic adjustments we have made over the past few years. Our ‘repairing the roof on a sunny day’ strategy has paid off, allowing us to put historical burdens behind us. These results mark the beginning of Fosun’s continued progress along a trajectory of steady growth.”
+Solid Core Businesses, with Pharmaceuticals and Insurance Posting Strong Results
+First, let us look at Fosun’s core businesses. In the first half of 2026, its four core businesses — Fosun Pharma, Yuyuan, Fosun Insurance Portugal (Fidelidade), and the Tourism segment — generated a total revenue of RMB63.88 billion, accounting for 73.5% of the Group’s total revenue, further demonstrating the results of its core business-focused strategy.
+Among them, the pharmaceutical and insurance segments delivered particularly strong performance.
+In the first half of the year, Fosun Pharma achieved operating revenue of RMB20.377 billion. Revenue from innovative drugs recorded a year-on-year increase of 13.84%, with their contribution to pharmaceutical business revenue rising to 33.35%, establishing innovative drugs as a key growth driver. Its innovative biopharmaceutical platform, Henlius, reported revenue of RMB3.5882 billion, representing a year-on-year increase of 27.3%, while net profit amounted to RMB430.4 million, up 10.3% year-on-year, sustaining growth momentum in revenue and profit. Commercialization of innovative drugs continued to gain traction. During the Reporting Period, Fosun Pharma had a total of 20 indications of 7 innovative drugs approved for launch both domestically and overseas. With their revenue share on a steady rise, innovative drugs have become the main growth engine driving the pharmaceutical business forward.
+The insurance segment delivered a stellar performance, with Fosun’s domestic and overseas insurance companies all posting broad-based improvements. Fidelidade’s overall market share in Portugal reached 30.1%, and its international business accounted for 26.7% of its consolidated total business. In the first half of the year, Fidelidade recorded net profit attributable to owners of the parent of EUR165 million, up 23.8% year-on-year, maintaining steady growth.
+In Chinese mainland, Pramerica Fosun Life Insurance recorded gross written premiums of RMB8.38 billion in the first half of 2026, up 52.2% year-on-year. Net profit reached RMB780 million, representing a year-on-year increase of 270% and exceeding its net profit for the full year of 2025. Fosun United Health Insurance reported a 36.2% year-on-year increase in revenue and net profit of RMB572 million. Peak Reinsurance’s reinsurance revenue and gross written premiums increased by 25% and 11.8% year-on- year, respectively, while net profit after tax reached USD89.70 million. In April 2026, Moody’s upgraded Peak Re’s rating from Baa1 to A3, with a “stable” outlook.
+Guo Guangchang said at the results presentation: “Integrating our insurance business with industries in which we have established competitive advantages has been a strategic priority for Fosun for over three decades — a critical linkage we have long sought to unlock. I believe we have now achieved it. This integration will significantly strengthen our industrial operational capabilities and future profitability, providing sustained momentum for Fosun’s development.”
+“Successfully navigating another cycle” is how the market has described Fosun’s latest round of adjustments. A closer look reveals how Fosun has successfully navigated the cycle. On the one hand, the Group has continued to streamline its business to generate cash proceeds. In the first half of the year, the Group generated proceeds equivalent to more than RMB12.0 billion from the divestment of non-strategic and non-core assets. Its total debt to total capital ratio was reduced to 55.7%, while its cash, bank balances and term deposits amounted to RMB61.214 billion. On the other hand, the innovation and globalization strategy that the Group has been pursuing for years has entered a value-realization phase, serving as the core engine driving profit recovery.
+Integrated Innovation Strategy Bears Fruit
+Since innovative drugs took off in the domestic market in 2025, Fosun has repeatedly broken into the spotlight, with multiple innovative drug business development (BD) drawing significant market attention. In fact, as the saying goes, “One minute on stage takes ten years of hard work off stage”. This series of innovation achievements is the result of Fosun’s forward-looking innovation strategy established nearly two decades ago.
+Notably, for more than a decade, Fosun has built a globally integrated innovation system across its core business areas, combining “independent R&amp;D + investment incubation + ecosystem collaboration”, and has consistently made substantial investments in technology innovation. In the first half of this year alone, investment in technology innovation reached RMB4.2 billion, representing a year-on-year increase of 16.7%.
+In the first half of this year, Fosun saw a series of innovations come to fruition. HANSIZHUANG, independently developed by Henlius, received approval from the National Medical Products Administration (NMPA) for its perioperative indication in gastric cancer, pioneering a postoperative “chemo-sparing” regimen and making it the world’s first and only anti-PD-1 monoclonal antibody approved for this indication. Its core pipeline asset, HLX43, as a potential best-in-class (BIC) broad-spectrum anti-tumor PD-L1 ADC, has demonstrated preliminary clinical efficacy characterized by high efficacy and low toxicity across multiple solid tumors, including non-small cell lung cancer (NSCLC), with over 1,500 patients enrolled globally. To date, Henlius has 10 products approved in over 60 countries and regions, and has benefited over 1.1 million patients.
+In addition, FUMAINING (luvoxmetinib tablets), independently developed by Fosun Pharma, was approved for the treatment of paediatric and adolescent patients with relapsed or refractory Langerhans cell histiocytosis (LCH), continuing to fill the gap in the treatment of rare diseases. In terms of neurodegenerative diseases, Fosun Pharma expanded its global collaboration with AriBio on AR1001, extending its rights to develop and commercialize the product to key markets including the U.S., Europe and Japan. Meanwhile, post-marketing confirmatory clinical trials for sodium oligomannate capsules have progressed steadily, with more than 1,000 patients enrolled as of 31 July 2026. In addition, HT001, an oral NLRP3 inhibitor for the treatment of Parkinson’s disease in-licensed by Hengtai Bio, an investee and incubated company of Fosun Pharma, commenced its Phase I clinical trial in Australia.
+Fosun’s innovation achievements demonstrate the forward-looking nature of its innovation strategy and its ability to identify the right opportunities in R&amp;D. As Guo Guangchang remarked at the results presentation, through years of effort, Fosun has built globally integrated innovation capabilities rooted in China. This distinctive strength of Fosun is expected to create greater value for all in the years ahead.
+“Fosun has never pursued innovation behind closed doors. Instead, we leverage our resource-integration capabilities and a global perspective to drive smart innovation, bringing together the best technologies, teams and supply chains from around the world to solve real problems. This is how we unlock vast market potential,” said Guo Guangchang.
+Unlocking Value through Global Operations
+Globalization has been another forward-looking strategic move for Fosun. Since its listing in Hong Kong in 2007, when many Chinese companies were still focused primarily on their domestic markets, Fosun had already begun expanding overseas ahead of its peers.
+Nearly two decades later, as a growing number of Chinese companies embrace the view that they must go global or risk being left behind, and seek to capture overseas markets by taking their products overseas, Fosun has already established a profound business presence in more than 40 countries and regions. With local teams operating overseas, it has successfully operated a number of companies within the Fosun ecosystem. “Global operations” have become a defining feature of Fosun’s globalization strategy and a core engine underpinning the development of its businesses.
+Guo Guangchang said at the interim results presentation that Fosun continues to strengthen its global operational capabilities. On the one hand, it is helping Chinese products and services enter overseas markets. On the other hand, it is introducing high-quality products and services from around the world into China. Drawing on the global resource-mobilization capabilities it has built over the years, Fosun is able to identify high-quality projects and technologies worldwide and rapidly mobilize the resources needed to advance them.
+In the first half of 2026, Fosun’s overseas revenue reached RMB49.16 billion, accounting for 56.5% of total revenue, up 3 percentage points as compared to the same period of 2025 and marking a record high in the proportion of overseas revenue.
+In the field of pharmaceuticals and healthcare, Fosun made substantial progress in the global expansion of innovative drugs and commercial business development. Henlius’ HANSIZHUANG was approved for three new indications in the European Union (EU), while HLX11 (pertuzumab injection) was approved in the EU and HLX14 (denosumab injection) was approved in Canada. At the beginning of 2026, Fosun Pharma entered into a strategic partnership with Eisai for HANSIZHUANG, with an aggregate potential consideration exceeding USD300 million, underscoring how the global value of Chinese innovative drugs is being repriced by international markets.
+In the first half of the year, Yuyuan generated revenue of RMB532 million in Hong Kong SAR and Macau SAR in the first half of 2026, representing a year-on-year increase of 285.83%, while revenue from the Japanese market reached RMB306 million, representing a year-on-year increase of 6.09%. Laomiao has 15 stores in Hong Kong SAR, Macau SAR, overseas markets and duty-free channels. Club Med has also continued to expand its global footprint, with Club Med Urban Oasis Hangzhou Longwu already open and Club Med South Africa Beach &amp; Safari now in soft opening.
+Leveraging Fosun’s global ecosystem, Fidelidade in the insurance segment has expanded its business from Portugal to Portuguese-speaking countries and markets across Europe, Latin America, and Africa. Its international business now accounts for 26.7% of its consolidated total business, with continued growth in Portuguese-speaking countries. Meanwhile, Peak Reinsurance has maintained steady growth thanks to its global business footprint.
+The guiding principle behind Fosun’s globalization strategy is “Combining Global Resources with China’s Capabilities”, deeply integrating China’s manufacturing capabilities, service capabilities, and innovation dividends, with global markets.  Starting with leveraging China’s growth momentum to establish its business presence, and progressing to a two-way engagement of “mutual empowerment between China and the world”, Fosun has now entered the 3.0 phase of “global organization + local operations”. In this phase, Fosun “truly operates with a global perspective”, having developed the ability to foster cross-regional, cross-cultural, and cross-organizational synergies within its business ecosystem and support the continued growth of its overseas revenue.
+At the interim results presentation held on 28 August, Guo Guangchang said: “Fosun’s future development goal is to ‘spur the horse to full speed’.  We have already positioned ourselves on a trajectory of steady growth. Going forward, we will continue to advance innovation-driven and global development in industries where we have established competitive advantages, building on our momentum and accelerating further.”
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>Politics, Community Service, and Real Estate Excellence: Akshat Bhatia (AB)- Estates by AB</v>
+        <v>Adelayde Exploration Identifies Multiple Untested Magnetic Targets on George Lake South Antimony/Tungsten Project Adjacent to Past-Producing Lake George Mine</v>
       </c>
       <c r="B138" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C138" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D138" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E138" t="str">
-        <v>https://pressreleasenews.org/pressroom/politics-community-service-and-real-estate-excellence-akshat-bhatia-ab-estates-by-ab</v>
+        <v>https://www.newsfilecorp.com/release/311883/Adelayde-Exploration-Identifies-Multiple-Untested-Magnetic-Targets-on-George-Lake-South-AntimonyTungsten-Project-Adjacent-to-PastProducing-Lake-George-Mine</v>
       </c>
       <c r="F138" t="str">
-        <v>Former Beverly Hills City Council Candidate and Estates by AB Founder Combines Civic Engagement, Local Relationships, and Real Estate Excellence to Deliver Exceptional Results.</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - Adelayde Exploration Inc. (CSE: ADDY) (OTCID: SPMTF) (WKN: A41AGV) ("Adelayde" or the "Company") is pleased to announce results from a newly completed airborne magnetic survey and 3D geophysical inversion over its 100%-owned George Lake South Antimony Project (the "Property") in York County, New Brunswick. The work, completed and interpreted by independent geoscience consultants Geoscience North, has identified multiple discrete,...</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>NexPoint Real Estate Finance, Inc. Announces Second Quarter 2026 Earnings Conference Call</v>
+        <v>Inspirit Senior Living Announces Strategic Combination with Venue Capital to Create Integrated Seniors Housing Platform</v>
       </c>
       <c r="B139" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C139" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D139" t="str">
-        <v>Finance, Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E139" t="str">
-        <v>https://www.prnewswire.com/news-releases/nexpoint-real-estate-finance-inc-announces-second-quarter-2026-earnings-conference-call-302822190.html</v>
+        <v>https://www.newsfilecorp.com/release/311769/Inspirit-Senior-Living-Announces-Strategic-Combination-with-Venue-Capital-to-Create-Integrated-Seniors-Housing-Platform</v>
       </c>
       <c r="F139" t="str">
-        <v>DALLAS, July 9, 2026 /PRNewswire/ -- NexPoint Real Estate Finance, Inc. (NYSE: NREF) (the "Company") announced today that the Company is scheduled to host a conference call on Thursday, August 6, 2026, at 11:00 a.m. ET (10:00 a.m. CT), to discuss second quarter 2026 financial results. The...</v>
+        <v>Mclean, Virginia--(Newsfile Corp. - August 28, 2026) - Inspirit Senior Living ("Inspirit"), a regional owner, operator, and manager of senior living communities, and Venue Capital ("Venue"), a seniors housing investment and asset management firm, today announced the strategic combination of their businesses, creating an integrated seniors housing platform that brings together operations, investment management, asset management, and capital markets capabilities under one enterprise.To view an...</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>David Ebrahimzadeh Launches National Real Estate Grant for Undergraduate Students</v>
+        <v>FCPT Announces Acquisition of a 7-Eleven Property for $1.5 Million</v>
       </c>
       <c r="B140" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C140" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D140" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E140" t="str">
-        <v>https://www.getnews.info/story/2026/07/09/david-ebrahimzadeh-launches-national-real-estate-grant-for-undergraduate-students/?source=barchart</v>
+        <v>https://finance.yahoo.com/real-estate/articles/fcpt-announces-acquisition-7-eleven-233600150.html</v>
       </c>
       <c r="F140" t="str">
-        <v/>
+        <v>MILL VALLEY, Calif., August 27, 2026--Four Corners Property Trust (NYSE:FCPT), a real estate investment trust primarily engaged in the ownership and acquisition of high-quality, net-leased restaurant and retail properties ("FCPT" or the "Company"), is pleased to announce the acquisition of a 7-Eleven convenience store property for $1.5 million. The property is located in a strong retail corridor in Pennsylvania and corporate-operated under a long-term, triple net lease with approximately ten yea</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>How 100% Bonus Depreciation Is Reshaping the NNN Landscape</v>
+        <v>KBRA Assigns Preliminary Ratings to PMT Loan Trust 2026-INV8 (PMTLT 2026-INV8)</v>
       </c>
       <c r="B141" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C141" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D141" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E141" t="str">
-        <v>https://pr-inside.com/how-100-bonus-depreciation-is-reshaping-the-nnn-landscape-r5199551.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/kbra-assigns-preliminary-ratings-pmt-221100427.html</v>
       </c>
       <c r="F141" t="str">
-        <v>(PR-inside.com) NX3 Commercial Group, one of the most active net lease teams in the country, is leading the charge for buyers chasing bonus-depreciation-eligible NNN property nationwide FORT LAUDERDALE, FL / ACCESS Newswire / July 9, 2026 / A single line in the tax code is quietly rewriting how investors think about NNN property. Since the One Big Beautiful Bill (OBBB) was signed into law on July 4, 2025, permanently restoring 100% bonus depreciation for qualifying property acquired and placed in service after January 19, 2025, demand for bonus-depreciation-eligible net lease assets has surged. NX3 Commercial Group, one of the most active net ..</v>
+        <v>NEW YORK, August 27, 2026--KBRA assigns preliminary ratings to 73 classes of mortgage-backed notes from PMT Loan Trust 2026-INV8 (PMTLT 2026-INV8), a prime RMBS transaction sponsored by PennyMac Corp. (PennyMac), an indirect, wholly-owned subsidiary of PennyMac Mortgage Investment Trust (PMT). PMTLT 2026-INV8 comprises 1,036 fixed-rate mortgages (FRMs) with an aggregate principal balance of $403.0 million as of the August 1, 2026 cut-off date.</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>Datavault AI (DVLT) Secures USPTO Allowance for Blockchain-Based Patent Targeting Naked Short Selling</v>
+        <v>King Risk Partners Continues Rapid Rise in National Rankings, Advancing to the 36th Largest U.S. Insurance Broker</v>
       </c>
       <c r="B142" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C142" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D142" t="str">
-        <v>Finance, Crypto, AI, Real Estate, Retail</v>
+        <v>Real Estate</v>
       </c>
       <c r="E142" t="str">
-        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-secures-uspto-allowance-for-blockchain-based-patent-targeting-naked-short-selling-7087610</v>
+        <v>https://www.prnewswire.com/news-releases/king-risk-partners-continues-rapid-rise-in-national-rankings-advancing-to-the-36th-largest-us-insurance-broker-302862269.html</v>
       </c>
       <c r="F142" t="str">
-        <v>LOS ANGELES, CA - July 9, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) announced that the U.S. Patent and Trademark Office has issued a Notice of Allowance for all 24 claims in its patent application covering blockchain-based methods and systems designed to detect and mitigate naked and excessive short selling through tokenized dividend distribution. The allowed claims include technologies for issuing digital dividend tokens on a distributed ledger, reconciling token issuance with reported share positions to identify settlement discrepancies, automating settlement and share recalls, supporting CUSIP reclassification, and providing real-time reporting and audit capabilities. The company said the intellectual property expands its blockchain and tokenization portfolio while creating po</v>
+        <v>GAINESVILLE, Fla., Aug. 27, 2026 /PRNewswire/ -- King Risk Partners continues its rapid rise among the nation's leading independent insurance agencies, advancing 15 positions to number 36 in the Insurance Journal's Top 100 Independent Property/Casualty Agencies report. This advancement...</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>Beeline Holdings (BLNE) Brings AI Platform In-House With MagicBlocks Acquisition</v>
+        <v>JLL Income Property Trust Acquires Tuscaloosa Alabama Shopping Center</v>
       </c>
       <c r="B143" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C143" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D143" t="str">
-        <v>Finance, AI, SaaS, Real Estate, Retail</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E143" t="str">
-        <v>https://www.newmediawire.com/news/beeline-holdings-blne-brings-ai-platform-in-house-with-magicblocks-acquisition-7087609</v>
+        <v>https://www.prnewswire.com/news-releases/jll-income-property-trust-acquires-tuscaloosa-alabama-shopping-center-302862226.html</v>
       </c>
       <c r="F143" t="str">
-        <v>LOS ANGELES, CA - July 9, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) , a fast-growing digital mortgage platform offering a quicker and easier path to homeownership, has completed the acquisition of artificial intelligence company MagicBlocks, bringing the technology that already powers key components of its mortgage platform fully in-house. The transaction brings the technology that already powers key components of Beeline mortgage platform fully in-house and is intended to accelerate AI deployment across mortgage origination, title operations, and future digital real estate products. Beeline continues to position itself as a technology-focused mortgage platform, serving both traditional homebuyers and real estate investors through digital lending tools. Beeline’s AI-powered c</v>
+        <v>CHICAGO, Aug. 27, 2026 /PRNewswire/ -- JLL Income Property Trust, an institutionally managed, daily NAV REIT (NASDAQ: ZIPTAX; ZIPTMX; ZIPIAX; ZIPIMX; ZIPIBX; ZIPSAX; ZIPZAX; ZIPDBX) with approximately $7 billion in portfolio equity and debt investments, announced the acquisition of...</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>NatGold Digital Addresses Delay in Commencement of NATG Trading and Completes Tokenization of Second U.S. Gold Property</v>
+        <v>ARMOUR Residential REIT, Inc. Announces September 2026 Dividend Rate Per Common Share</v>
       </c>
       <c r="B144" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C144" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D144" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E144" t="str">
-        <v>https://www.prnewswire.com/news-releases/natgold-digital-addresses-delay-in-commencement-of-natg-trading-and-completes-tokenization-of-second-us-gold-property-302822211.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352408/12288/en/armour-residential-reit-inc-announces-september-2026-dividend-rate-per-common-share.html</v>
       </c>
       <c r="F144" t="str">
-        <v>Tokenization of Historic Idaho Gold Deposit Increases Total NATG Generated and Minted to 106,800 CORAL GABLES, Fla., July 9, 2026 /PRNewswire/ -- NatGold Digital Ltd. ("NatGold Digital" or the "Company") today announced the completion of the tokenization of its second NatGold Certified...</v>
+        <v>VERO BEACH, Florida, Aug. 27, 2026 (GLOBE NEWSWIRE) -- ARMOUR Residential REIT, Inc. (NYSE: ARR and ARR-PRC) (“ARMOUR” or the “Company”) today announced the September 2026 cash dividend for the Company's Common Stock.</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>Dr. Amr El Adl Sets a New Benchmark in Global Real Estate Investment</v>
+        <v>Holiday Inn by IHG Opens First New-Build Featuring Reimagined Lobby Design Near Denver Airport</v>
       </c>
       <c r="B145" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C145" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D145" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E145" t="str">
-        <v>https://pr-inside.com/dr-amr-el-adl-sets-a-new-benchmark-in-global-real-estate-investment-r5199543.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359634</v>
       </c>
       <c r="F145" t="str">
-        <v>(PR-inside.com) MBG Developments takes a pioneering step in exporting Egyptian real estate to the USA and Europe, while unveiling its latest project, Diplo East, in the heart of the Diplomatic District at Egypt's New Capital. CAIRO, EG / ACCESS Newswire / July 9, 2026 /MBG Developments, led by its CEO Dr. Amr El Adl, today announced its unprecedented success in positioning Egyptian real estate on the global map. In a historic first for the industry, Dr. El Adl has become the first Egyptian developer to successfully export real estate to the United States and Europe. Executing a large-scale export strategy that directly connects ..</v>
+        <v>Holiday Inn by IHG, one of the world&amp;#39;s largest and most recognized hospitality brands, announces the opening of Holiday Inn &amp;amp; Suites Commerce City-Denver Airport in Commerce City, Colo. The property is the first newly built prototypical hotel to showcase Holiday Inn&amp;#39;s latest lobby design concept, featuring a co-located front desk, order counter and bar designed to create a more seamless and connected guest experience. The opening represents a major milestone in Holiday Inn&amp;#39;s ongoing evo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359634</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>HomeBinder, InspectionGo&amp;#8217;s Homeownership Solution, Launches Home Insurance Shopping</v>
+        <v>Berea College Launches "Financial Freedom Pledge," Creating a Fully Funded Degree</v>
       </c>
       <c r="B146" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C146" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D146" t="str">
-        <v>AI, Real Estate</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E146" t="str">
-        <v>https://www.prunderground.com/homebinder-inspectiongos-homeownership-solution-launches-home-insurance-shopping/00388119/</v>
+        <v>https://www.prnewswire.com/news-releases/berea-college-launches-financial-freedom-pledge-creating-a-fully-funded-degree-302862121.html</v>
       </c>
       <c r="F146" t="str">
-        <v>Homebuyers can now compare quotes from 30+ top carriers and secure coverage The post HomeBinder, InspectionGo’s Homeownership Solution, Launches Home Insurance Shopping first appeared on</v>
+        <v>The College will cover 100% of tuition, housing, food, and fees without loans for all students BEREA, Ky., Aug. 27, 2026 /PRNewswire/ -- Berea College is revolutionizing the economics of higher education through its Financial Freedom Pledge, a bold commitment that will provide every...</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>Class Valuation verified by Fannie Mae and Freddie Mac to support new Uniform Property Data Report specification</v>
+        <v>NX3 Commercial Group's Marco Zando Closes Back-to-Back Net Lease Deals ...</v>
       </c>
       <c r="B147" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C147" t="str">
-        <v>Send2Press</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D147" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E147" t="str">
-        <v>https://www.send2press.com/wire/class-valuation-verified-by-fannie-mae-and-freddie-mac-to-support-new-uniform-property-data-report-specification/</v>
+        <v>https://pr-inside.com/nx3-commercial-group-s-marco-zando-closes-back-to-back-net-lease-deals-r5216887.htm</v>
       </c>
       <c r="F147" t="str">
-        <v>TROY, Mich., July 9, 2026 (SEND2PRESS NEWSWIRE) -- Class Valuation, a leading real estate appraisal management company (AMC), has been verified by Fannie Mae&amp;#xae; and Freddie Mac (the government-sponsored enterprises, or GSEs) to support the Uniform Property Data Report (UPDR) specification under Uniform Property Dataset (UPD) Version 1.0. Use of the UPDR is mandatory for mortgages with applications received on or after June 30, 2026.</v>
+        <v>(PR-inside.com) Rising Senior Associate represents buyers on a Starbucks in Jacksonville, FL and a Walgreens in Amarillo, TX FORT LAUDERDALE, FL / ACCESS Newswire / August 27, 2026 / NX3 Commercial Group, a national net lease investment sales brokerage, today announced the back-to-back closings of two single-tenant net lease assets totaling $6,911,000, both brokered by Senior Associate Marco Zando, who represented the buyer in each transaction. The pair of closings - a corporate Starbucks drive-thru in Jacksonville, Florida and a Walgreens in Amarillo, Texas - traded within weeks of one another to separate capital sources, underscoring the depth of buyer demand for well-located, ..</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>360 Degree Camera Market Trends, Size Surges to USD 4.2 Billion by 2033, Propelled by 12.3% CAGR - Verified Market Reports®</v>
+        <v>HelloNation Explains How Lakefront Homes Become Legacy Properties With Insights From Real Estate Expert Deb Paton Showley</v>
       </c>
       <c r="B148" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C148" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D148" t="str">
-        <v>Real Estate, Automotive, Media</v>
+        <v>Real Estate</v>
       </c>
       <c r="E148" t="str">
-        <v>https://www.prnewswire.com/news-releases/360-degree-camera-market-trends-size-surges-to-usd-4-2-billion-by-2033--propelled-by-12-3-cagr---verified-market-reports-302821870.html</v>
+        <v>https://www.prnewswire.com/news-releases/hellonation-explains-how-lakefront-homes-become-legacy-properties-with-insights-from-real-estate-expert-deb-paton-showley-302860911.html</v>
       </c>
       <c r="F148" t="str">
-        <v>The 360-degree camera market is accelerating at a disruptive pace, driven by immersive content demand, spatial computing, and rapid adoption across virtual reality ecosystems. Surging penetration in sectors such as real estate visualization, tourism marketing, automotive imaging, and...</v>
+        <v>The article explores how waterfront homes support long-term family traditions, shared experiences, and generational value. WARSAW, Ind., Aug. 27, 2026 /PRNewswire/ -- What makes lakefront homes more than just vacation spots? A HelloNation article featuring Real Estate Expert Deb Paton...</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>Sky Gold Corp Reports on Gold and Multi-Element Results from Drilling ...</v>
+        <v>Congressmen Bill Foster and Sean Casten Join in FHLBank Chicago Roundtable Focused on Housing, Community Lending, and Economic Priorities in Chicagoland</v>
       </c>
       <c r="B149" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C149" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D149" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E149" t="str">
-        <v>https://pr-inside.com/sky-gold-corp-reports-on-gold-and-multi-element-results-from-drilling-r5199504.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/congressmen-bill-foster-sean-casten-173500878.html</v>
       </c>
       <c r="F149" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 9, 2026 /SKY GOLD CORP. ("Sky" or the "Company") (TSX.V:SKYG) (US:SRKZF) is pleased to present gold and multi-element assay results from drill core, rock, vein and soil sampling on its 100%-owned Evening Star Project in Walker Lane Gold Trend, Nevada. Highlights: ES-26-01 and ES-26-02 intersected anomalous zones with quartz veining and secondary copper, 17.8m and 13.8m wide, respectively. Surface soil and grab sampling defines a northwest gold trend directly east of ES-26-01. Grab sampling directly east of Good Hope returned up to 48.56 g/t Au, the highest gold value on the property to date, further expanding ..</v>
+        <v>NAPERVILLE, Ill., August 27, 2026--The Federal Home Loan Bank of Chicago (FHLBank Chicago) hosted a roundtable with U.S. Rep. Bill Foster (IL-11), U.S.</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>A Better Way to Find a Real Estate Agent is Coming Soon</v>
+        <v>Discovery Senior Living Expands Segmented Memory Care Platform with SHINE, and Introduction of New GLOW and Luminescence Programs</v>
       </c>
       <c r="B150" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C150" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D150" t="str">
-        <v>AI, Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E150" t="str">
-        <v>https://www.pr.com/press-release/973279</v>
+        <v>https://www.newsfilecorp.com/release/311818/Discovery-Senior-Living-Expands-Segmented-Memory-Care-Platform-with-SHINE-and-Introduction-of-New-GLOW-and-Luminescence-Programs</v>
       </c>
       <c r="F150" t="str">
-        <v>Grego-Tech LLC Announces VIZO™ — The First AI-Powered Live Agent Network for Real Estate™ [PR.com]</v>
+        <v>Bonita Springs, Florida--(Newsfile Corp. - August 27, 2026) - Discovery Senior Living ("Discovery" or the "Company"), one of the nation's largest and most trusted senior housing operators, is pleased to announce the introduction of GLOWSM and LuminescenceSM, two proprietary memory care programs developed specifically for the Company's Select and Classic communities (GLOW), and Distinguished communities (Luminescence).Discovery Senior Living Advancing Memory Care Offering 3 Innovative Programs,...</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>Top Real Estate Agent in Independence Township, MI: Ben Lang</v>
+        <v>Social Housing Providers Are Rethinking Key Management, and the Results Speak for Themselves</v>
       </c>
       <c r="B151" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C151" t="str">
-        <v>Newswire.com</v>
+        <v>Pressat</v>
       </c>
       <c r="D151" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E151" t="str">
-        <v>https://www.newswire.com/news/top-real-estate-agent-in-independence-township-mi-ben-lang</v>
+        <v>https://pressat.co.uk/releases/social-housing-providers-are-rethinking-key-management-and-the-results-speak-for-themselves-230df783a0f22589044cedfa69d32e74/</v>
       </c>
       <c r="F151" t="str">
-        <v>Drawing on over two decades of experience and a strong background in psychology, Ben Lang offers buyers and sellers expert negotiation strategies as the top real estate agent in Independence Township, MI.</v>
+        <v xml:space="preserve">Thursday 27 August, 2026 London, UK - For housing associations and local authorities managing hundreds or thousands of properties, physical key access is one of those problems that rarely gets attention until something goes wrong. A missed contractor visit. A locksmith called out to a void property. A key nobody can account for. The costs are real: staff time, delays to void turnaround, and the security risk of keys sitting in onsite lockboxes with no record of who has them. One of the UK’s leading social housing providers, Peabody, was looking for a better solution to provide access to void properties while also curbing the high costs of contractor call outs. In recent years, many have turned to KeyNest for key management thanks to an established online presence and a numerous network of </v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>Top Real Estate Agent in Plano, TX: Linda Bale</v>
+        <v>Freelancer Financials celebrates its 1,000th five-star Google review from contractors and self-employed clients</v>
       </c>
       <c r="B152" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C152" t="str">
-        <v>Newswire.com</v>
+        <v>Pressat</v>
       </c>
       <c r="D152" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E152" t="str">
-        <v>https://www.newswire.com/news/top-real-estate-agent-in-plano-tx-linda-bale</v>
+        <v>https://pressat.co.uk/releases/freelancer-financials-celebrates-its-1000th-five-star-google-review-from-contractors-and-self-employed-clients-c8ea0c296317ebc1d68da03b75e90bc1/</v>
       </c>
       <c r="F152" t="str">
-        <v>As part of Bale Real Estate Group, Linda Bale combines advanced pricing strategy and strong negotiation skills to guide buyers and sellers as a top real estate agent in Plano, TX.</v>
+        <v>Thursday 27 August, 2026 Freelancer Financials has hit a major milestone. The specialist mortgage broker - part of Mortgage Quest Limited - has now received its 1,000th five-star review on Google. Reaching this landmark figure of perfect scores from clients reflects the Freelancer Financials’ reputation for customer care built over more than 20 years. Its clients are contractors, company directors and self-employed workers, and many feel underserved by high street lenders. They've turned to Freelancer Financials for advice for their specific circumstances and for access to lenders and mortgage underwriters who understand their income. John Yerou, Managing Director of Mortgage Quest Ltd, said: “I'm delighted to hit this significant landmark of positive feedback from clients. We find the rig</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>Top Real Estate Agent in Rochester Hills, MI: Ben Lang</v>
+        <v>Mortgage Rates Hold Steady</v>
       </c>
       <c r="B153" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C153" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D153" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E153" t="str">
-        <v>https://www.newswire.com/news/top-real-estate-agent-in-rochester-hills-mi-ben-lang</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352283/0/en/mortgage-rates-hold-steady.html</v>
       </c>
       <c r="F153" t="str">
-        <v>Backed by over two decades of experience and more than 1,000 closed transactions, Broker-Owner Ben Lang delivers data-driven strategies for buyers and sellers seeking the top real estate agent in Rochester Hills, MI.</v>
+        <v>MCLEAN, Va., Aug. 27, 2026 (GLOBE NEWSWIRE) -- Freddie Mac (OTCQB: FMCC) today released the results of its Primary Mortgage Market Survey ® (PMMS ® ), showing the 30-year fixed-rate mortgage (FRM) averaged 6.66%.</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>Best Real Estate Agent in Hood River County, OR: Carl Blakeslee &amp; Shay Ryan-Blakeslee</v>
+        <v>Chandler Arden Announces Candidacy for College Station City Council, Place 2</v>
       </c>
       <c r="B154" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C154" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D154" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E154" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-hood-river-county-or-carl-blakeslee-shay-ryan</v>
+        <v>https://www.prweb.com/releases/chandler-arden-announces-candidacy-for-college-station-city-council-place-2-302860680.html</v>
       </c>
       <c r="F154" t="str">
-        <v>With strong sales volume and expertise in resort-luxury properties, the Ryan+Blakeslee team operates as the best real estate agent in Hood River County, OR, offering strategic guidance to local buyers and sellers.</v>
+        <v>Lifelong Bryan–College Station resident, local business owner, and community volunteer Chandler Arden has announced his candidacy for College Station City Council, Place 2. With decades of local business, real estate, development, and volunteer experience, Arden's campaign focuses on...</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>Aon Announces New Leadership for Reinsurance in UK and Ireland team</v>
+        <v>IRG, PREP Funds Team Launches Retail Redevelopment Phase at Franklin Crossroads Park</v>
       </c>
       <c r="B155" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C155" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D155" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E155" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357397</v>
+        <v>https://www.prnewswire.com/news-releases/irg-prep-funds-team-launches-retail-redevelopment-phase-at-franklin-crossroads-park-302862002.html</v>
       </c>
       <c r="F155" t="str">
-        <v>Aon plc (NYSE: AON), a leading global professional services firm, announced a series of leadership appointments within its Reinsurance UK and Ireland team that will support the efficient delivery of solutions and services to clients. - - Effective immediately, Andrew Buckland serves as chief operating officer, Charlie New serves as head of business strategy, Andrew Larkin serves as head of property, and Richard Evans serves as head of longtail and structured solutions. The leaders will re... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357397</v>
+        <v>Mixed-Use Conversion Reactivates Former Washington Crown Center Property With Retail Space 98% Leased, Other Commercial Opportunities Available for Lease NORTH FRANKLIN TOWNSHIP, Pa., Aug. 27, 2026 /PRNewswire/ -- Industrial Realty Group, LLC ("IRG"), one of the nation's largest owners of...</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>Best Real Estate Agent in Bethel, CT: Kim Gifford</v>
+        <v>Instant IP Advisor Austin Collins Rings NYSE Opening Bell® for OTAX ETF</v>
       </c>
       <c r="B156" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C156" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D156" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E156" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-bethel-ct-kim-gifford</v>
+        <v>https://www.prnewswire.com/news-releases/instant-ip-advisor-austin-collins-rings-nyse-opening-bell-for-otax-etf-302861957.html</v>
       </c>
       <c r="F156" t="str">
-        <v>The Coldwell Banker Realty specialist combines 22 years of industry experience with a mastery of the local market as the best real estate agent in Bethel, CT.</v>
+        <v>Milestone spotlights how entrepreneurs can identify, protect, and leverage the hidden intellectual property behind their businesses NEW YORK, Aug. 27, 2026 /PRNewswire/ -- Optimal Tax Asset Management rang the Opening Bell® at the New York Stock Exchange on Aug. 26 to celebrate the launch...</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>Best Real Estate Agent in Billings, MT: Gene Hauck</v>
+        <v>Hilco Global Seeks Offers to Acquire Autonomous Navigation Patents</v>
       </c>
       <c r="B157" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C157" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D157" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E157" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-billings-mt-gene-hauck</v>
+        <v>https://www.prnewswire.com/news-releases/hilco-global-seeks-offers-to-acquire-autonomous-navigation-patents-302861477.html</v>
       </c>
       <c r="F157" t="str">
-        <v>With over $22.6 million in career volume, Gene Hauck is recognized as the best real estate agent in Billings, MT, helping buyers and sellers secure profitable results.</v>
+        <v>NEW YORK, Aug. 27, 2026 /PRNewswire/ -- Hilco Global's Intellectual Property Services group (www.hilcoglobal.com), a leading intellectual property advisory firm specializing in intangible asset valuation, advisory, and monetization services, announced that it is seeking offers to acquire...</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>Best Real Estate Agent in Lake Las Vegas, NV: Kristina Allan</v>
+        <v>REMAX MOURNS LOSS OF CO-FOUNDER GAIL LINIGER</v>
       </c>
       <c r="B158" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C158" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D158" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E158" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-lake-las-vegas-nv-kristina-allan</v>
+        <v>https://www.prnewswire.com/news-releases/remax-mourns-loss-of-co-founder-gail-liniger-302861908.html</v>
       </c>
       <c r="F158" t="str">
-        <v>Combining her background as a licensed appraiser and mortgage loan officer, Kristina Allan stands out as the best real estate agent in Lake Las Vegas, NV, guiding property investors with precision.</v>
+        <v>Liniger was a pioneering leader whose vision shaped the real estate industry. DENVER, Aug. 27, 2026 /PRNewswire/ -- REMAX, part of the Real REMAX Group family of brands, announces with deep sorrow the passing of REMAX Co-Founder Gail Liniger. She was 81. Gail was a business visionary and...</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>Beyond Surface Improvements: Urban Renewal Shapes New Vision of China’s 15th Five-Year Plan</v>
+        <v>Authentic Partners with Drake to Scale OVO Globally</v>
       </c>
       <c r="B159" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C159" t="str">
-        <v>PressReleaseNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D159" t="str">
-        <v>Real Estate</v>
+        <v>Finance, SaaS, Real Estate, Media</v>
       </c>
       <c r="E159" t="str">
-        <v>https://pressreleasenews.org/pressroom/beyond-surface-improvements-urban-renewal-shapes-new-vision-of-chinas-15th-five-year-plan</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359603</v>
       </c>
       <c r="F159" t="str">
-        <v/>
+        <v>Authentic Brands Group (&amp;#8220;Authentic&amp;#8221;), a global brand and entertainment platform, today announced the acquisition of a majority stake in the intellectual property of OVO, the premium lifestyle brand co-founded by Drake. As the driving force behind OVO, Drake will retain a significant ownership stake and continue shaping its creative vision alongside Authentic. The partnership builds on Authentic&amp;#39;s proven approach to growing iconic brands and cultural assets through content, experiences and g... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359603</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>Alta Business Loans Introduces a Simpler Way for Small Business Owners to Access Nationwide Funding Options</v>
+        <v>Mobile Homes Market to Hit USD 16.62 Billion by 2031 with North America Holding 48% Market Share, Says Mordor Intelligence</v>
       </c>
       <c r="B160" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C160" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D160" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E160" t="str">
-        <v>https://www.prnewswire.com/news-releases/alta-business-loans-introduces-a-simpler-way-for-small-business-owners-to-access-nationwide-funding-options-302821938.html</v>
+        <v>https://www.prnewswire.com/news-releases/mobile-homes-market-to-hit-usd-16-62-billion-by-2031-with-north-america-holding-48-market-share-says-mordor-intelligence-302861881.html</v>
       </c>
       <c r="F160" t="str">
-        <v>Businesses across the United States can explore working capital, equipment financing, SBA loans, business lines of credit, commercial real estate financing, invoice factoring, franchise financing, startup financing, healthcare financing, and other commercial financing solutions through...</v>
+        <v>HYDERABAD, India, Aug. 27, 2026 /PRNewswire/ -- According to Mordor Intelligence, the mobile home market size is expected to grow from USD 11.87 billion in 2026 to USD 16.62 billion by 2031, registering a CAGR of 6.96%. The market is benefiting from growing demand for affordable housing...</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>Frontera Group Outlines Strategic Pivot to AI-Powered Financial Services ...</v>
+        <v>Pacaso Debuts Magnolia, Its Newest Home on Kiawah Island; Just Three Shares Remain as Lowcountry Demand Continues to Surge</v>
       </c>
       <c r="B161" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C161" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D161" t="str">
-        <v>Finance, AI, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E161" t="str">
-        <v>https://pr-inside.com/frontera-group-outlines-strategic-pivot-to-ai-powered-financial-services-r5199403.htm</v>
+        <v>https://www.prnewswire.com/news-releases/pacaso-debuts-magnolia-its-newest-home-on-kiawah-island-just-three-shares-remain-as-lowcountry-demand-continues-to-surge-302861872.html</v>
       </c>
       <c r="F161" t="str">
-        <v>(PR-inside.com) DALLAS, TX / ACCESS Newswire / July 9, 2026 / Frontera Group, Inc. (OTCID:FRTG) ("Frontera," "FRTG," or the "Company") today issued a comprehensive shareholder update outlining the next phase of its corporate evolution. Management is executing a strategic transformation designed to create long-term shareholder value through the acquisition, modernization, and AI-powered optimization of accounting and financial services firms. Over the past several years, Frontera established its technology foundations through investments and acquisitions in immersive media, artificial intelligence, augmented reality, and digital engagement technologies. These initiatives included acquiring intellectual property assets from Intellimedia Networks and developing AI-powered media solutions. Thi</v>
+        <v>New five-bedroom coastal retreat arrives in one of Pacaso's fastest-selling markets with three remaining shares available, following the recent pre-launch sellout of the company's last Kiawah Island home KIAWAH ISLAND, S.C., Aug. 27, 2026 /PRNewswire/ -- Pacaso, the leading real estate...</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>Silver X Delivers Record Quarterly Production During the Second Quarter ...</v>
+        <v>Construction of the phase III of the "Tartu Südamekodu" elderly care home in Tartu County</v>
       </c>
       <c r="B162" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C162" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D162" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E162" t="str">
-        <v>https://pr-inside.com/silver-x-delivers-record-quarterly-production-during-the-second-quarter-r5199374.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352014/0/en/construction-of-the-phase-iii-of-the-tartu-s%C3%BCdamekodu-elderly-care-home-in-tartu-county.html</v>
       </c>
       <c r="F162" t="str">
-        <v>(PR-inside.com) Processed tonnage increased 39% quarter-over-quarter and 78% year-over-year, as the Nueva Recuperada plant sustained nominal capacity through the quarter. Gold production rose 55% quarter-over-quarter and 233% year-over-year, with silver up 40% and 75% respectively. VANCOUVER, BC / ACCESS Newswire / July 9, 2026 / SILVER X MINING CORP. (TSXV:AGX)(OTCQX:AGXPF)(F:AGX) ("Silver X" or the "Company"), a precious-metals exploration, development, and production company operating a multi-asset platform in Peru, is pleased to announce its production results for the second quarter ending June 30, 2026 ("2Q26") at the Company's Nueva Recuperada property (the "Project") in Peru. Second Quarter 2026 Production Highlights Processed tonnage increased to 62,252 MT ..</v>
+        <v>On 25 February 2026 , the fund announced the extension of the “Tartu Südamekodu” elderly care home located in Tartu County, Tartu Parish, Tila village, at Ermi tn 13, as a result of which it will be possible to accommodate additional 72 beds to the existing 180 beds. Demand for elderly care services at “Tartu Südamekodu” has exceeded expectations and this is already the second expansion of the property.</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>Park Street Homes Announces the R6™ Collective and Workforce Development Partnership</v>
+        <v>The IP Was Only Half the Acquisition: Aimwell Bio Closes the Trustr ...</v>
       </c>
       <c r="B163" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C163" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D163" t="str">
-        <v>Real Estate, Automotive</v>
+        <v>Finance, SaaS, Real Estate</v>
       </c>
       <c r="E163" t="str">
-        <v>https://www.prunderground.com/park-street-homes-announces-the-r6-collective-and-workforce-development-partnership/00388189/</v>
+        <v>https://pr-inside.com/the-ip-was-only-half-the-acquisition-aimwell-bio-closes-the-trustr-r5216727.htm</v>
       </c>
       <c r="F163" t="str">
-        <v>Park Street Homes and The R6â¢ Collective announced today a partnership to connect community development, workforce training, and long-term economic mobility in Houston, Texas and Birmingham, Alabama. The partnership will bring together Park Street Homes’ community-centered development approach with The R6â¢ Collective’s workforce strategy, career path design and talent development capabilities. Together, the organizations are... Read more » The post Park Street Homes Announces the R6â¢ Collective and Workforce Development Partnership first appeared on</v>
+        <v>(PR-inside.com) Definitive agreement executed with inventor Dr. Christopher A. Jones; contributors and strategic advisors from the platform's development history to be announced individually as their agreements are signed MIAMI, FL / ACCESS Newswire / August 27, 2026 / Aimwell Partners Inc. (OTCID:AIMN), parent company of AimwellBio, today announced that its subsidiary, Aimwell Bio, Inc., has executed the definitive Intellectual Property Purchase and Assignment Agreement completing its acquisition of the Trustr behavioral engagement portfolio from its principal inventor, Dr. Christopher A. Jones. In most technology acquisitions, the paper transfers and the people scatter. This transaction was structured for the opposite outcome. Alongside the assignment ..</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>Transatlantic Underwriters (TAU) Welcomes Stephanie Karafa as Insurance Underwriter &amp;amp; Broker</v>
+        <v>Toronto Real Estate Trailblazer Sam Kamra Expands Digital Footprint ...</v>
       </c>
       <c r="B164" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C164" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D164" t="str">
-        <v>Real Estate</v>
+        <v>Crypto, AI, SaaS, Real Estate, Media</v>
       </c>
       <c r="E164" t="str">
-        <v>https://www.prnewswire.com/news-releases/transatlantic-underwriters-tau-welcomes-stephanie-karafa-as-insurance-underwriter--broker-302821000.html</v>
+        <v>https://pr-inside.com/toronto-real-estate-trailblazer-sam-kamra-expands-digital-footprint-r5216721.htm</v>
       </c>
       <c r="F164" t="str">
-        <v>Karafa brings nearly two decades of transportation and commercial P&amp;C experience to support TAU's continued growth in the Southeast. MARIETTA, Ga., July 9, 2026 /PRNewswire/ -- Transatlantic Underwriters (TAU), a wholesale provider of property, casualty, and transportation insurance...</v>
+        <v>(PR-inside.com) Recognized nationally through major media features, celebrated on Streets Of Toronto, and hailed as a top-producing creative agent who set the bar high with listing.ca and Canada's pioneering crypto platform BTCHome.ca, Kamra is once again transforming the landscape by integrating cutting-edge LTX AI video production into real estate marketing. TORONTO, ON / ACCESS Newswire / August 27, 2026 / The Greater Toronto Area housing market has long been a crucible of high competition, demanding unyielding resilience, foresight, and adaptability from those who hope to rise above the noise. Amidst shifting economic cycles and a sea of conventional brokerages, one name has ..</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>Dovenmuehle’s Amber Cowan named a Mortgage Stars honoree by Mortgage Women Magazine</v>
+        <v>Shellharbour Rising: Investing Platform Spotlights the NSW Coastal ...</v>
       </c>
       <c r="B165" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C165" t="str">
-        <v>Send2Press</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D165" t="str">
-        <v>Real Estate, Finance</v>
+        <v>SaaS, Healthcare, Real Estate</v>
       </c>
       <c r="E165" t="str">
-        <v>https://www.send2press.com/wire/dovenmuehles-amber-cowan-named-a-mortgage-stars-honoree-by-mortgage-women-magazine/</v>
+        <v>https://pr-inside.com/shellharbour-rising-investing-platform-spotlights-the-nsw-coastal-r5216718.htm</v>
       </c>
       <c r="F165" t="str">
-        <v>LAKE ZURICH, Ill., July 9, 2026 (SEND2PRESS NEWSWIRE) -- Dovenmuehle Mortgage, Inc. (DMI), a leading mortgage subservicing company, announced today that Amber Cowan, first vice president of Default Operations, has been named a Mortgage Stars honoree by Mortgage Women Magazine. The program recognizes women making significant contributions to the mortgage industry through innovation, leadership and impact on colleagues and clients.</v>
+        <v>(PR-inside.com) SYDNEY, AU / ACCESS Newswire / August 27, 2026 / Investing Platform, the home of brand-new property in Australia, is turning its spotlight on Shellharbour on the NSW South Coast, where the NSW Government this month placed two major rezoning proposals on public exhibition that could unlock up to 11,700 new homes and 1,750 new jobs across a revitalised Shellharbour City Centre and the new Shellharbour Hospital Precinct. The Government projects the area's population to surge by around 28,000 people to more than 100,000 residents by 2041, describing Shellharbour as one of the fastest growing communities in the state. The public ..</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>Oasis Outdoor Services LLC Provides Professional Pool Cleaning Services in Charlotte County, FL.</v>
+        <v>More Than Mortgages: Ginkgo MIC Marks 15 Years of Growth, Trust, and ...</v>
       </c>
       <c r="B166" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C166" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D166" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E166" t="str">
-        <v>https://express-press-release.net/news/2026/07/09/1762131</v>
+        <v>https://pr-inside.com/more-than-mortgages-ginkgo-mic-marks-15-years-of-growth-trust-and-r5216714.htm</v>
       </c>
       <c r="F166" t="str">
-        <v>Charlotte County, USA, 2026-07-09 — /EPR Network/ — Oasis Outdoor Services LLC, a trusted local provider of pool and outdoor property maintenance solutions, has officially [read full press release...]</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 27, 2026 / Fifteen years can tell you a lot about a company. For Ginkgo Mortgage Investment Corporation ("Ginkgo MIC"), it tells a story of rigorous discipline, resilience, adaptation, and relationships built through some of the most significant shifts in Canada's mortgage and real estate markets. Since its founding in 2011, Ginkgo MIC has helped more than 2,500 mortgage professionals fund over $1.6 billion in mortgages, while growing its mortgage portfolio to a record $206 million. On the investment side, more than 1,400 investors have been part of the Ginkgo journey, receiving nearly $77 ..</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>Optimal Blue report: Mortgage demand strengthens as purchase activity and pull-through rebound</v>
+        <v>Bold Reports Positive Results of Induced Polarization Survey at Joutel - Signs Investor Awareness Agreement</v>
       </c>
       <c r="B167" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C167" t="str">
-        <v>Send2Press</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D167" t="str">
-        <v>Real Estate, Retail, Finance</v>
+        <v>Real Estate</v>
       </c>
       <c r="E167" t="str">
-        <v>https://www.send2press.com/wire/optimal-blue-report-mortgage-demand-strengthens-as-purchase-activity-and-pull-through-rebound/</v>
+        <v>https://www.newsfilecorp.com/release/311760/Bold-Reports-Positive-Results-of-Induced-Polarization-Survey-at-Joutel-Signs-Investor-Awareness-Agreement</v>
       </c>
       <c r="F167" t="str">
-        <v>PLANO, Texas, July 9, 2026 (SEND2PRESS NEWSWIRE) -- Optimal Blue today released its June 2026 Market Advantage mortgage data report, which found that mortgage activity strengthened month over month (MoM), with purchase lock volume climbing to its highest level since early spring and pull-through rates rebounding across both purchase and refinance pipelines. Total rate-lock volume rose 10% MoM and 15% year over year (YoY).</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 27, 2026) - Bold Ventures Inc. (TSXV: BOL) (OTCQB: BVLDF) (the "Company" or "Bold") is pleased to announce the results from a Spring 2026 Induced Polarization (IP) Survey at its Joutel Property (the "Property" or the "Project"), located 140 km northwest of Val d'Or, Québec. The survey targeted Versatile Time Domain Electromagnetic (VTEMTM) geophysical anomalies in the northern part of the property known to be spatially associated with historical nickel,...</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>Vision Marine Technologies Enters Agreement to Sell 1400 S. Federal and Advances Florida Real Estate Optimization Supporting Approximately US$13.1 Million in Gross Proceeds, US$5.6 Million in Estimated Net Equity and US$3.5 Million in Annualized Cost Reductions</v>
+        <v>Caliber Launches - Caliber Tokenization Services, New Entity Bringing Real-World Asset Tokenization to Family-Owned Real Estate Portfolios</v>
       </c>
       <c r="B168" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C168" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D168" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Finance, SaaS, Real Estate</v>
       </c>
       <c r="E168" t="str">
-        <v>https://www.prnewswire.com/news-releases/vision-marine-technologies-enters-agreement-to-sell-1400-s-federal-and-advances-florida-real-estate-optimization-supporting-approximately-us13-1-million-in-gross-proceeds-us5-6-million-in-estimated-net-equity-and-us3-5-millio-302821369.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351914/0/en/caliber-launches-caliber-tokenization-services-new-entity-bringing-real-world-asset-tokenization-to-family-owned-real-estate-portfolios.html</v>
       </c>
       <c r="F168" t="str">
-        <v>STRATEGIC REAL ESTATE MONETIZATION / OPERATIONAL OPTIMIZATION Strategic real-estate monetization follows the completed consolidation of key office, retail, marina, service, rigging and delivery functions into Vision Marine's integrated Dania Beach and Fort Lauderdale waterfront operating...</v>
+        <v>Caliber reaffirms its 2026 revenue projections; new division establishes a fee-based revenue stream for the platform, with engagements available to a limited number of family offices through year end Caliber reaffirms its 2026 revenue projections; new division establishes a fee-based revenue stream for the platform, with engagements available to a limited number of family offices through year end</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>Wimbledon Champion Pat Cash Partners with Urban Turf Solutions to Launch New Signature Tennis Surface</v>
+        <v>Midland and Wallbridge to Test Gold Exploration Targets by Drilling at Casault</v>
       </c>
       <c r="B169" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C169" t="str">
-        <v>Pressat</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D169" t="str">
-        <v>Real Estate, Gaming</v>
+        <v>Real Estate</v>
       </c>
       <c r="E169" t="str">
-        <v>https://pressat.co.uk/releases/wimbledon-champion-pat-cash-partners-with-urban-turf-solutions-to-launch-new-signature-tennis-surface-b2e3afcbc93084f6aec55d9a7931af5d/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351906/0/en/midland-and-wallbridge-to-test-gold-exploration-targets-by-drilling-at-casault.html</v>
       </c>
       <c r="F169" t="str">
-        <v xml:space="preserve">Thursday 9 July, 2026 GOLD COAST, Australia | 9 July 2026 – Former Wimbledon champion, and Aussie Icon, Pat Cash has entered into a strategic partnership with Australian sports surface manufacturer Urban Turf Solutions (UTS) to launch the Pat Cash Signature Surface, a new range of premium artificial turf tennis courts developed through direct collaboration between Cash and the UTS team. More than a traditional endorsement, the partnership has seen Cash actively involved in the product's development, testing and refinement. Drawing on decades of experience at the highest level of the game, Cash has worked alongside UTS to help shape a surface designed to deliver tournament-grade performance while meeting the practical demands of modern facilities. The Pat Cash Signature Surface will launch </v>
+        <v>MONTREAL, Aug. 27, 2026 (GLOBE NEWSWIRE) -- Midland Exploration Inc. (“ Midland ”) ( TSX-V: MD ), in partnership with Wallbridge Mining Company Ltd (“ Wallbridge ”), is pleased to announce that field crews and a diamond drill rig are being mobilized to the Casault gold property in preparation for the commencement of a 3,000 metre diamond drilling campaign in this week.</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>Creativeguru launches Frame mobile app to help local trade businesses turn finished projects into posted social media content</v>
+        <v>Mithril Drills Wide, High-Grade Intercepts Confirming 550m Strike with First Systematic Drilling in the Copalquin-Zaragoza Structure at Target 4</v>
       </c>
       <c r="B170" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C170" t="str">
-        <v>Pressat</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D170" t="str">
-        <v>Real Estate, Media</v>
+        <v>Real Estate</v>
       </c>
       <c r="E170" t="str">
-        <v>https://pressat.co.uk/releases/creativeguru-launches-frame-mobile-app-to-help-local-trade-businesses-turn-finished-projects-into-posted-social-media-content-b4c87d8abfc0caf051e353fcc9ef5568/</v>
+        <v>https://www.newsfilecorp.com/release/311734/Mithril-Drills-Wide-HighGrade-Intercepts-Confirming-550m-Strike-with-First-Systematic-Drilling-in-the-CopalquinZaragoza-Structure-at-Target-4</v>
       </c>
       <c r="F170" t="str">
-        <v>Thursday 9 July, 2026 New phone app helps builders, decorators, painters, landscapers, gardeners, plumbers, electricians and other trade businesses turn completed jobs into branded social videos, automatically posted across major social networks. 9 July 2026, Surrey, UK. UK digital marketing and technology company Creativeguru has launched Frame, a mobile app designed to help local trade businesses promote the quality of their work through regular social media content. Frame is built for small businesses working in building, decorating, gardening, landscaping, renovation and home improvement. These businesses often rely on reputation, referrals and visible proof of work, but many struggle to find the time, confidence or consistency to promote themselves online. The app allows users to uplo</v>
+        <v>Melbourne, Australia and Vancouver, British Columbia--(Newsfile Corp. - August 27, 2026) - Mithril Silver and Gold Limited (TSXV: MSG) (ASX: MTH) (OTCQB: MTIRF) ("Mithril" or the "Company") is pleased to provide details of significant progress at Mithril's district scale Copalquin property, Durango State, Mexico.Drilling HighlightsRecent drilling at the historic Copalquin Mine area at Target 4 has returned wide, high-grade, and near surface silver and gold mineralisation, with substantially...</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>Indy Legacy Builders Roofing Is a GAF Certified Roofing Contractor Serving Central Indiana with Residential Roofing, Commercial Roofing, and Seamless Gutters</v>
+        <v>Wallbridge And Midland To Test High-Priority Gold Targets At Casault</v>
       </c>
       <c r="B171" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C171" t="str">
-        <v>PressReleaseNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D171" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E171" t="str">
-        <v>https://pressreleasenews.org/pressroom/indy-legacy-builders-roofing-is-a-gaf-certified-roofing-contractor-serving-central-indiana-with-residential-roofing-commercial-roofing-and-seamless-gutters</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351911/0/en/wallbridge-and-midland-to-test-high-priority-gold-targets-at-casault.html</v>
       </c>
       <c r="F171" t="str">
-        <v xml:space="preserve">Indy Legacy Builders Roofing, a family-owned GAF Certified contractor based in Fishers, Indiana, provides residential and commercial roof replacement, seamless gutters, and storm damage repair across Central Indiana. The company is fully licensed, bonded, and insured, and offers enhanced GAF warranties. </v>
+        <v>TORONTO, Aug. 27, 2026 (GLOBE NEWSWIRE) -- Wallbridge Mining Company Limited (TSX:WM, OTCQB:WLBMF) (“Wallbridge” or the “Company”) , in partnership with Midland Exploration Inc. (“ Midland ”), is pleased to announce that field crews and a diamond drill rig have been mobilized to the Casault gold property (“ Casault ”) in preparation for the commencement of a 3,000 metre diamond drilling campaign this week.</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>ELM Construction Relocates to Homewood, Alabama</v>
+        <v>Lion Rock Extends Tin and Tantalum Mineralization at Volney as Phase 2 Drill Planning Begins</v>
       </c>
       <c r="B172" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C172" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D172" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E172" t="str">
-        <v>https://pressreleasenews.org/pressroom/elm-construction-relocates-to-homewood-alabama</v>
+        <v>https://www.newsfilecorp.com/release/311694/Lion-Rock-Extends-Tin-and-Tantalum-Mineralization-at-Volney-as-Phase-2-Drill-Planning-Begins</v>
       </c>
       <c r="F172" t="str">
-        <v>ELM Construction LLC, a design/build residential remodeling company, has relocated its offices to Homewood, Alabama. The new office at 219 Oxmoor Circle, Suite 129 is nearly three times larger and includes a client design center. The firm serves homeowners across the Birmingham metro area.</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 27, 2026) - Lion Rock Resources Inc. (TSXV: ROAR) (OTCQB: LRRIF) (FSE: KGB) ("Lion Rock" or the "Company") has completed a property-wide surface exploration program at the Volney Critical Minerals and Gold Project ("Volney" or the "Project") in South Dakota's Black Hills. Mapping and sampling identified visible tin and tantalum mineralization up to approximately 300 metres beyond previously reported mineralization, including coarse tantalite...</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>TAP Real Estate Technologies Launches MyHomeCloud™ an AI-Powered, Home Operating System</v>
+        <v>Eagle Plains Resources and Sun Summit Minerals Commence Fieldwork at ...</v>
       </c>
       <c r="B173" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C173" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D173" t="str">
-        <v>AI, SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E173" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324502/0/en/TAP-Real-Estate-Technologies-Launches-MyHomeCloud-an-AI-Powered-Home-Operating-System.html</v>
+        <v>https://pr-inside.com/eagle-plains-resources-and-sun-summit-minerals-commence-fieldwork-at-r5216687.htm</v>
       </c>
       <c r="F173" t="str">
-        <v>Subscription platform introduces AI-powered home management for reports, documents, valuables, service providers, repairs, warranties and more.</v>
-[...2 lines deleted...]
-    <row r="174">
+        <v>(PR-inside.com) CRANBROOK, BC / ACCESS Newswire / August 27, 2026 /Eagle Plains Resources Ltd. (TSXV:EPL)(OTCQB:EGPLF) ("EPL" or "Eagle Plains") and Sun Summit Minerals Corp. (TSXV:SMN)(OTCQB:SMREF) ("Sun Summit") have mobilized exploration crews to commence 2026 fieldwork at the Orbit copper-gold project (the "Orbit Project"), north-central British Columbia. The 6595ha property is a Joint Venture between Eagle Plains (49%) and Sun Summit (51%). Orbit Project 2026 Exploration Program The 2026 work program will build on the success from the 2025 field season which was then the first known recorded exploration on the property. The Calypso Zone, found in 2025, is defined by copper mineralization located ..</v>
+      </c>
+    </row>
+    <row r="174" xml:space="preserve">
       <c r="A174" t="str">
-        <v>CORRECTION - Allied Announces Conference Call to Discuss Second-Quarter Financial Results</v>
+        <v>Canstar Resources Intersects 15.6 Metres of Massive Sulphide Grading 2.3% CuEq at Mary March, Including 9.75 Metres at 3.3% CuEq</v>
       </c>
       <c r="B174" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C174" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D174" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate, Energy</v>
       </c>
       <c r="E174" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324484/0/en/CORRECTION-Allied-Announces-Conference-Call-to-Discuss-Second-Quarter-Financial-Results.html</v>
-[...2 lines deleted...]
-        <v>TORONTO, July 08, 2026 (GLOBE NEWSWIRE) -- The webcast link included in the July 6, 2026 release issued by Allied Properties Real Estate Investment Trust (TSX: AP.UN) has been updated. The revised release follows.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109489/</v>
+      </c>
+      <c r="F174" t="str" xml:space="preserve">
+        <v xml:space="preserve">All Four Phase 1 Holes Intersect Mineralization
+TORONTO, ON, Aug 27, 2026 - (ACN Newswire) - Canstar Resources Inc. (TSXV: ROX) (OTCID: CSRNF) ("Canstar" or the "Company") today reported results from the first phase of its 2026 drill program, including the widest massive sulphide intercept in the drilling record of its Mary March Project in the Buchans district of central Newfoundland: 15.6 metres ("m") grading 2.3% copper equivalent ("CuEq")¹ starting at a downhole depth of 467.4 m in drill hole MM-26-42, including 9.75 m at 3.3% CuEq¹. The reported interval is a downhole length through fault-bounded massive sulphide (rock logged at greater than 50% sulphide minerals) hosted by a rhyolite flow-dome, designated the Fleetway Rhyolite; its full width was not intersected. The mineralization remains open along strike and at depth.
+All four holes of the 2026 summer drill program intersected visually logged mineralization typical of a volcanogenic massive sulphide ("VMS") system, close to the depths anticipated by the Company's geological model, which will guide the placement of future drill holes. Drill holes MM-26-41, MM-26-43 and MM-26-44 were the first to pierce the full thickness of the Fleetway Rhyolite, with apparent thickness ranging from 298 to 320 m. Across the program, massive sulphide was intersected in two holes (the second visually logged, with assays pending²), and most of the host unit remains untested.
+As announced on July 21, 2026, earn-in partner VMS Mining Corporation ("VMSC") invested an additional $2.0 million ahead of schedule, bringing total funding to $4.0 million to date, including $3.5 million in 2026. VMSC's advance funds a planned fall drill campaign, which remains subject to drill-rig availability and other operational considerations. The program follows more than a year of systematic targeting work led by Dr. Harold Gibson, Vice President, Exploration of VMSC, with input from Dr. Rodney Allen, Volcanic Resources AB and former Chief Geologist of Boliden, on the re-logging of historic core and comparisons to the Buchans host rocks.
+Highlights
+Widest massive sulphide intercept in the Project's drilling record: Drill hole MM-26-42 intersected 15.6 m of massive sulphide grading 2.3% CuEq¹ (0.73% copper, 0.73% lead, 2.10% zinc, 0.71 grams per tonne ("g/t") gold and 19.0 g/t silver). The interval, a core length rather than true thickness, occurs 60 m below the upper contact of the rhyolite and lies approximately 100 m along strike from the previously reported 1999 discovery intercept⁴.
+Including 9.75 m at 3.3% CuEq¹ (1.13% copper, 1.14% lead, 3.27% zinc, 0.89 g/t gold and 25.5 g/t silver), which includes 5.0 m at 3.9% CuEq¹ (1.71% copper, 1.11% lead, 3.02% zinc, 0.94 g/t gold and 32.6 g/t silver).
+The hole was stopped by unstable ground conditions associated with a fault zone at approximately 576 m, before reaching the lower rhyolite contact, which remains untested at this location. Assays are pending for a discrete 1 m visually logged massive sulphide interval 19 m below the main assayed interval².
+Massive sulphide intersected in a second hole: Drill hole MM-26-44 intersected two narrow intervals of visually logged massive sulphide, with zinc and copper sulphide minerals, at the upper rhyolite contact (330.7—331.9 m and 332.2—333.8 m; approximately 2.8 m combined; assays pending²). The hole also intersected strongly altered, pyritic mafic breccias at the lower rhyolite contact (632.5 m). VMS systems may form more than one massive sulphide lens within a host rhyolite.
+Interpreted potential VMS feeder zone identified: Drill hole MM-26-41 encountered copper- and zinc-bearing stringer and disseminated mineralization in multiple intervals totalling approximately 271 m of altered rhyolite, strongest over the upper 118 m, interpreted as a potential VMS feeder zone, the conduit beneath a massive sulphide lens (reported July 8, 2026)³; assays pending. Below the lower rhyolite contact at 710.6 m, mafic breccias carry an 8 m interval of stringer mineralization containing chalcopyrite and sphalerite (assays pending).
+Step-out hole extends mineralized area: Drill hole MM-26-43 intersected the upper rhyolite contact at 478 m, approximately 130 m from hole MM-26-42 (100 m deeper and 75 m to the southwest), extending the altered rhyolite to the southwest; the faulted contact lies within a 17 m interval of visually logged moderate mineralization, and altered rhyolite continues to 676 m. Assays pending².
+Further drill results and drilling anticipated: Assay results are expected through September. Borehole electromagnetic ("BHEM") surveying of all four PVC-cased holes, which can detect conductive massive sulphide beyond the drill holes, is expected to begin mid-September. Planning is underway to secure a drill rig for a fall program targeted to begin in October, pending drill-rig availability and other operational considerations.
+Mary March project ownership consolidated: Glencore's legacy joint-venture interest in Mary March converted to a 2% net smelter returns royalty, consolidating Project ownership under Canstar and VMSC.
+Juan Carlos Giron Jr., President &amp; CEO of Canstar, commented: "We are encouraged to have intersected the widest massive sulphide interval in Mary March's drilling record, in the first holes drilled here since 2019, and to have found it where our geological model predicted it. Buchans is a historically productive VMS district: the camp, just 20 km from us, produced some of the highest-grade VMS ore mined in North American history⁵, and Mary March has comparable host rocks. VMSC's accelerated $2.0 million investment supports the next phase of work, and the planned fall campaign will continue testing the system."
+Bob Patey, P.Geo., Vice President, Exploration, commented: "This drill program began testing the rhyolite systematically, including, for the first time, its far southeastern margin and its base. This second notable massive sulphide intercept at Mary March may indicate a significant mineralized system, subject to further drilling and assay confirmation. VMS systems can form multiple massive sulphide lenses stacked through the target rhyolite interval, and we believe that internal contacts within the Fleetway Rhyolite and its lower contact warrant further testing, guided by our systematic targeting approach."
+Assay Results and Interpretation
+VMS deposits form from sea-floor hydrothermal systems and can occur within a host rhyolite and at its margins, commonly as more than one lens. The massive sulphide mineralization in MM-26-42 is bounded by faults, and the Project's historic discovery intercept, known as the Mary March intercept (9.63 m grading 10.1% zinc, 1.8% lead, 0.64% copper, 122 g/t silver and 4.2 g/t gold, 1999)⁴, approximately 100 m along strike to the northeast, is likewise fault-bounded. These intercepts may not reflect the complete width of the original massive sulphide lens or lenses. Because the Mary March sequence has been folded and faulted, the position of these intercepts within the original mineralizing system cannot yet be determined, and no inference is drawn from the differing metal contents of the two intercepts.
+Drill holes MM-26-41, MM-26-43 and MM-26-44 each pierced the entire rhyolite package, which measures approximately 298 to 320 m in apparent thickness where pierced, including approximately 302 m in MM-26-44, updating the approximately 250 m previously reported³. Most of the Fleetway Rhyolite, including the lower contact below MM-26-42, remains prospective and has not yet been drill-tested. Based on limited drilling so far, the mineralized system is open along strike and at depth and requires further drilling to assess its extent.
+Reported intervals are downhole lengths. The true thickness of the mineralized material that was intersected is interpreted to be less than the downhole lengths of the intervals, and the full width of the original fault-bounded massive sulphide has not been determined; both will require further drilling.¹ The Company is not estimating the dimensions of any mineralized body based on current drill results.
+Table 1: MM-26-42 composite assay results
+IntervalFrom (m)To (m)Length (m)Cu %Pb %Zn %Au g/tAg g/tCuEq %¹
+Massive sulphide interval467.4483.015.60.730.732.100.7119.02.3
+including473.25483.09.751.131.143.270.8925.53.3
+including476.0481.05.01.711.113.020.9432.63.9
+Table 2: MM-26-42 sample-by-sample assay results
+SampleFrom (m)To (m)Length (m)Cu %Pb %Zn %Au g/tAg g/t
+378841467.4469.01.60.070.090.330.349.7
+378842469.0470.01.00.100.010.190.346.1
+378843470.0471.01.00.070.010.090.426.6
+378827471.0472.01.00.020.030.050.5511.1
+378828472.0473.251.250.030.030.080.506.5
+378829473.25474.00.750.391.044.630.7111.3
+378830474.0475.01.00.981.594.400.9821.2
+378831475.0476.01.00.662.536.531.6134.3
+378832476.0477.01.01.661.404.411.1336.7
+378833477.0478.01.02.031.853.761.1947.6
+378834478.0479.01.02.740.340.690.7634.3
+378835479.0481.02.01.050.973.130.8222.2
+378836481.0482.01.00.330.501.560.4313.1
+378837482.0483.01.00.180.190.780.379.0
+Table 3: Visually logged massive sulphide, assays pending
+HoleFrom (m)To (m)Length (m)Status
+MM-26-42501.8502.81.0Visually logged massive sulphide interval, with assays pending²
+MM-26-44330.7331.91.2Visually logged massive sulphide interval, with assays pending²
+MM-26-44332.2333.81.6Visually logged massive sulphide interval, with assays pending²
+Quality Assurance / Quality Control ("QA/QC")
+Samples of sawn half core were prepared at the Canstar core shed facility in Millertown, Newfoundland and Labrador, packed in bags secured with heavy-duty, tamper-evident plastic seals, and shipped by commercial carrier to ALS in Moncton, New Brunswick. ALS Canada Ltd. is independent of Canstar and is accredited to ISO/IEC 17025:2017 and certified to ISO 9001:2015. Certified reference materials, consisting of four reference standards and two blanks, were inserted within every 100 samples. Samples were analyzed using a four-acid digestion package (ME-4ACD81), and samples assaying over 10,000 parts per million ("ppm") silver, copper, lead or zinc were re-run using an over-limit method for that element (Ag-OG62, Cu-OG62, Pb-OG62, Zn-OG62). Gold was analyzed using a 30 g fire assay with an atomic absorption finish (Au-AA25). The Company's Qualified Person ("QP") compared the analytical results of the reference materials to the accepted values, confirming acceptable accuracy of the analysis.
+Table 4: Drill hole collar details
+Hole IDEastingNorthingElevation (m)AzimuthDipDepth (m)
+MM-26-415344195408974188145.52-47.9757.0
+MM-26-425343265408892191140.5-68.31576.0
+MM-26-435342835408843193136.58-57.75745.0
+MM-26-445343265408892191133.04-58.98678.0
+Collar coordinates are NAD27, UTM Zone 21N; negative dips denote downward inclination. MM-26-42 and MM-26-44 were drilled from the same pad. Program total: 2,756 m in four holes.
+Beyond the Priority Target
+The Fleetway Rhyolite is the Company's priority target at Mary March, which has multiple prospective areas; government research describes the Mary March alteration system as among the most significant reported in the region⁶. Approximately 1.8 kilometres northeast of the current drill holes, 2019 trenching discovered, in bedrock, massive sulphide clasts in a debris-flow unit with grab samples returning up to 5.7% copper⁷. Transported sulphide clasts of this kind also formed part of the historically mined Buchans ores⁵. The source of the sulphide clasts has not been located. The Nancy April zone hosts footwall zinc mineralization in historic drill hole MM-294-03, which intersected 20.6 m grading 0.13% Cu, 1.08% Pb, 3.02% Zn and 3.43 g/t Ag⁴. A discrete chargeability anomaly located more than 600 m to the northwest of the Nancy April zone, as observed within the Company's recent induced polarization ("IP") survey, has yet to be drill-tested.
+Ownership Consolidated: Glencore Legacy Interest Converted to Royalty
+Canstar also announces that the legacy joint-venture interest of Glencore Canada Corporation ("Glencore") in a portion of the Mary March property has been converted into a 2% net smelter returns royalty. The conversion consolidates the Project's ownership structure under Canstar and its earn-in partner VMSC, resolving a legacy arrangement that predated the Company's current programs.
+Next Steps
+Assay results for drill holes MM-26-41, MM-26-43 and MM-26-44, along with the remaining MM-26-42 samples, are expected through September.
+BHEM surveys of all four PVC-cased holes are expected to begin mid-September and will test for off-hole conductors to refine targets for the fall campaign.
+The fall drill campaign under the joint venture with VMSC is currently being planned; planning is underway to secure a drill rig, with drilling targeted to begin in October, subject to drill-rig availability and other operational considerations.
+The Company will provide further updates on its 2026 drilling campaign as it progresses.
+Qualified Person
+Bob Patey, B.Sc. (Hons.), P.Geo., Vice President, Exploration of Canstar and a Qualified Person as defined in National Instrument 43-101 - Standards of Disclosure for Mineral Projects ("NI 43-101"), has reviewed and approved the scientific and technical information disclosed in this news release, and has verified that the 15.6 m interval in drill hole MM-26-42 is the widest massive sulphide intercept in the Project's drilling record.
+Figures
+Figure 1: Mary March Project in the Buchans VMS district, approximately 20 km from the historic Buchans mine.
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/1665/311773_b8624fd3d470e915_001full.jpg
+Figure 2: Mary March prospectivity map. Drill traces and the rhyolite outline are projected to surface: the 2026 holes intersected the rhyolite's southeast margin at depth, and that contact is projected to surface here. Chargeability anomalies are geophysical model shapes, not mineralization outlines. Grades are shown where assays have been received.
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/1665/311773_b8624fd3d470e915_002full.jpg
+Figure 3: Three-dimensional geological model of the Mary March area, viewed toward the southwest. Drill holes are shown in their true relative positions; no scale applies to this oblique view. Rhyolite host (yellow); direct current induced polarization ("DCIP") chargeability model surface (orange; a geophysical model shape, not a mineralization outline); historic drill holes (black); 2026 drill holes (red traces, labelled in blue); stars mark massive sulphide intersections. Intervals are downhole lengths; historical intercepts per note 4.
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/1665/311773_b8624fd3d470e915_003full.jpg
+Copper-equivalent grades shown in the figures are calculated using the formula, metal prices and assumptions described in the notes to this release; historical intercepts are downhole lengths from records predating NI 43-101; visually logged intervals are pending assay and no grade, width or continuity is reported or implied.¹, ², ⁴
+Drill-Core Photographs
+Massive sulphide of the type intersected at Mary March is dense, uniformly sulphidic rock, dominated by pyrite and generally grey to brassy in appearance. The copper, zinc, lead, gold and silver values reported in Table 1, as determined by assays, are carried in chalcopyrite, sphalerite and galena distributed throughout the sulphide mass. The photographs below are provided to show the character of the core and are not representative of grade, width, continuity or abundance of mineralization.
+Photo 1 — Core box 472.73 to 477.02 m, drill hole MM-26-42, with sample intervals and CuEq grades
+Sawn half core from 472.73 to 477.02 m in drill hole MM-26-42. Bars show the Table 2 sample intervals and assay values; depth markers sit at the sample breaks. Four of the five sampled intervals in this box grade between 2.54% and 4.62% CuEq¹ and lie within the 9.75 m interval grading 3.3% CuEq¹ reported in Table 1. Selected detail; not representative of interval width, grade, continuity or abundance of mineralization.
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/1665/311773_b8624fd3d470e915_004full.jpg
+Photo 2 — Massive sulphide, sawn half core, 474.75 to 475.0 m, drill hole MM-26-42
+Sawn half core, 474.75 to 475.0 m, drill hole MM-26-42, within the 474.0 to 475.0 m sample (0.98% copper, 4.40% zinc; 3.51% CuEq¹). Pale, resinous bands, identified during logging as sphalerite-rich, cut across pyrite-dominant massive sulphide carrying fine brassy sulphide grains; in this sample, zinc is the largest contributor to the CuEq grade. Selected detail; not representative of interval width or grade.
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/1665/311773_b8624fd3d470e915_005full.jpg
+Photo 3 — Massive sulphide, sawn half core, 479.9 to 480.18 m, drill hole MM-26-42
+Sawn half core, 479.9 to 480.18 m, drill hole MM-26-42, within the 479.0 to 481.0 m sample (1.05% copper, 3.13% zinc; 3.04% CuEq¹). Dense massive sulphide from edge to edge of the cut face: pyrite-dominant, with disseminated brassy sulphide grains and a contrasting pale band identified during logging as sphalerite-rich. Grade continues below the core box shown in Photo 1: this piece sits approximately 2.9 m deeper. Selected detail; not representative of interval width or grade.
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/1665/311773_b8624fd3d470e915_006full.jpg
+Photographs are selected details and are not representative of the grade, width, continuity or abundance of mineralization; assay results are pending for certain pictured intervals and no grade is reported or implied for them.¹, ²
+About Canstar Resources Inc.
+Canstar Resources Inc. (TSXV: ROX) is a focused VMS exploration company with a portfolio of projects in established mining jurisdictions. The Company's flagship Mary March VMS Project (approximately 148 km²) is located within the Buchans District in Central Newfoundland and is being advanced under an earn-in joint venture with VMS Mining Corporation. The Buchans mining camp is well-known for producing some of the highest-grade VMS deposits in North American mining history⁵. The Company's Skellefte VMS Project (approximately 68,000 hectares) is located in the northern portion of the Skellefte VMS belt of Sweden, a well-established VMS district. Canstar also holds the Golden Baie Project in southern Newfoundland, currently subject to an option agreement with Churchill Resources Inc.
+For further information, please contact:
+Juan Carlos Giron Jr., President &amp; Chief Executive Officer
+Email: info@canstarresources.com | Phone: (647) 557-3442 | www.canstarresources.com
+Canstar acknowledges the financial support of the Junior Exploration Assistance ("JEA") Program from the Government of Newfoundland and Labrador Department of Industry, Energy and Technology. Neither TSX Venture Exchange nor its Regulation Services Provider (as that term is defined in the policies of the TSX Venture Exchange) accepts responsibility for the adequacy or accuracy of this release.
+References
+Copper-equivalent (CuEq) grades are calculated as CuEq% = Cu% + Zn% × (Zn price/Cu price) + Pb% × (Pb price/Cu price) + (Au g/t × Au price per gram)/(Cu value per 1% per tonne) + (Ag g/t × Ag price per gram)/(Cu value per 1% per tonne), using metal prices of US$6.37/lb copper, US$1.64/lb zinc, US$0.86/lb lead, US$4,040/oz gold and US$58/oz silver (spot basis, August 2026). Metallurgical recoveries have not been established for the Project; CuEq assumes 100% recovery for all metals and is provided for illustrative and comparative purposes only. Reported intervals are downhole lengths; true widths have not been determined.
+Descriptions of mineralization for which assays are pending are based on visual core logging and are preliminary; visual observations are not a substitute for, and are not a proxy for, laboratory assay results, which may differ materially. No grade is reported or implied for pending intervals.
+See the Company's news release dated July 8, 2026, available on the Company's website and under its profile on SEDAR+.
+Historical results referred to in this news release (including the 1999 Mary March intercept and Nancy April intersections) are historical, predate, and were not prepared in accordance with, National Instrument 43-101. The Company's Qualified Person has not undertaken sufficient work to classify any historical result as a current mineral resource, and the Company is not treating any historical result as current. Historical results are not necessarily indicative of the mineralization the Company may delineate.
+Buchans district production figures are third-party historical figures (1928-1984) provided for geological context; they have not been verified by the Company's Qualified Person and are not necessarily indicative of mineralization on the Company's mineral licenses. The Buchans deposits are described as "some of the highest grade VMS deposits anywhere in the world" in Piercey, S.J. (2007): Volcanogenic massive sulphide (VMS) deposits of the Newfoundland Appalachians: an overview of their setting, classification, grade-tonnage data and unresolved questions. Newfoundland and Labrador Geological Survey, Current Research Report 07-1, pages 169-178; and as "some of the highest-grade VMS deposits on the planet" in Piercey, S.J., Hinchey, J.G. and Sparkes, G.W. (2023): Volcanogenic massive sulfide (VMS) deposits of the Dunnage Zone of the Newfoundland Appalachians: setting, styles, key advances, and future research. Canadian Journal of Earth Sciences, 60(8): 1104-1142.
+Sparkes, G.W. (2022): Short wavelength infrared spectrometry studies of sericitic alteration zones, southern Buchans-Roberts Arm belt, Newfoundland. Newfoundland and Labrador Geological Survey, Current Research Report 22-1, pages 85-118.
+2019 trench and grab-sample results are drawn from the Company's government assessment filings. Grab samples are selective by nature and are not necessarily representative of mineralization on the property.
+Forward-Looking Statements
+This news release contains "forward-looking information" within the meaning of applicable Canadian securities laws, including statements regarding pending assay results and their timing; planned borehole electromagnetic surveys; the timing, funding and scope of the fall drill campaign; drill-rig availability; the completion of documentation relating to the Glencore royalty conversion; the interpretation of geological, structural and geophysical data; and the Company's exploration plans. Forward-looking information is based on assumptions management believes reasonable but is subject to known and unknown risks and uncertainties, including exploration results, financing, weather and access, contractor and rig availability, and regulatory approvals, that may cause actual results to differ materially. Readers are cautioned not to place undue reliance on forward-looking information. The Company undertakes no obligation to update forward-looking information except as required by law.
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/311773
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>CCBank and Security Home Mortgage Announce Strategic Rebrand to Accordia Bank and Accordia Mortgage</v>
+        <v>UWMC Deadline Upcoming: The UWM Holdings Securities Fraud Class Action ...</v>
       </c>
       <c r="B175" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C175" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D175" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E175" t="str">
-        <v>https://www.prnewswire.com/news-releases/ccbank-and-security-home-mortgage-announce-strategic-rebrand-to-accordia-bank-and-accordia-mortgage-302821263.html</v>
+        <v>https://pr-inside.com/uwmc-deadline-upcoming-the-uwm-holdings-securities-fraud-class-action-r5216668.htm</v>
       </c>
       <c r="F175" t="str">
-        <v>PLEASANT GROVE, Utah, July 8, 2026 /PRNewswire/ -- CCBank and its subsidiary, Security Home Mortgage, announced today a strategic rebrand that will unify the organizations under a new brand identity. Effective August 17, 2026, the companies will operate as Accordia Bank and Accordia...</v>
+        <v>(PR-inside.com) UWM has been sued for securities fraud after its stock plummeted 34.78% because UWM allegedly misrepresented its mortgage servicing rights hedging strategy and the risks created by hedging connected to the Two Harbors transaction. NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against UWM Holdings Corporation (NYSE:UWMC) and certain of the company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in UWM, you are encouraged to obtain additional ..</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>The 800 Club Announces Expanded Financial Education and Wealth-Building Initiative to Help Clients Access Credit, Funding, and Real Estate Opportunities</v>
+        <v>Seclore et Glean s'associent pour proposer aux entreprises des contrôles de sécurité et de confidentialité persistants et adaptés au contexte</v>
       </c>
       <c r="B176" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C176" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D176" t="str">
-        <v>Finance, Real Estate, Education</v>
+        <v>Real Estate</v>
       </c>
       <c r="E176" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-800-club-announces-expanded-financial-education-and-wealth-building-initiative-to-help-clients-access-credit-funding-and-real-estate-opportunities-302821245.html</v>
+        <v>https://www.prnewswire.com/news-releases/seclore--et-glean--sassocient-pour-proposer-aux-entreprises-des-controles-de-securite-et-de-confidentialite-persistants-et-adaptes-au-contexte-302861704.html</v>
       </c>
       <c r="F176" t="str">
-        <v>Kamerrun Bradley's Financial Services Company Positions Itself as a Full-Spectrum Resource for Credit Repair, Business Funding, and Generational Wealth Development Kamerrun Bradley | The 800 Club Credit &amp; Funding GAFFNEY, S.C., July 8, 2026 /PRNewswire/ -- The 800 Club, a financial...</v>
+        <v>Cette intégration associe la plateforme d'IA d'entreprise et les données d'entreprise de Glean à la couche « Data Security Intelligence » de Seclore ARMOR, offrant ainsi aux organisations soumises à une réglementation une classification des données sensibles tenant compte du contexte,...</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>UMH PROPERTIES, INC. ANNOUNCES ZERO-DOWN PAYMENT LENDING PROGRAM FOR VETERANS</v>
+        <v>Sherman Residential Expands Gwinnett County Presence with the Acquisition of Celadon on Club</v>
       </c>
       <c r="B177" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C177" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D177" t="str">
         <v>Finance, Real Estate</v>
       </c>
       <c r="E177" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324463/0/en/UMH-PROPERTIES-INC-ANNOUNCES-ZERO-DOWN-PAYMENT-LENDING-PROGRAM-FOR-VETERANS.html</v>
+        <v>https://www.prnewswire.com/news-releases/sherman-residential-expands-gwinnett-county-presence-with-the-acquisition-of-celadon-on-club-302861294.html</v>
       </c>
       <c r="F177" t="str">
-        <v>FREEHOLD, NJ, July 08, 2026 (GLOBE NEWSWIRE) -- UMH Properties, Inc. (NYSE: UMH) (TASE: UMH), a real estate investment trust (REIT) specializing in the ownership and operation of manufactured home communities, is pleased to announce a new lending promotion through its COP program with Triad Financial Services, that offers zero-down payment lending options for qualified United States Veterans.</v>
+        <v>ATLANTA, Aug. 27, 2026 /PRNewswire/ -- Sherman Residential has acquired Celadon on Club, a Class A multifamily property in Lawrenceville, GA, the company announced today. Celadon on Club is a 352-unit luxury apartment community located in one of the fastest-growing areas of metro Atlanta,...</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>Range Impact Announces Vin Ferrara, MD, MBA, Has Joined the Company as Vice President, Real Estate</v>
+        <v>UK Property-Tech Start-Up Wants to Make ‘Area Checks’ as Normal as House Surveys</v>
       </c>
       <c r="B178" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C178" t="str">
-        <v>GlobeNewswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D178" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E178" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324455/0/en/Range-Impact-Announces-Vin-Ferrara-MD-MBA-Has-Joined-the-Company-as-Vice-President-Real-Estate.html</v>
+        <v>https://pressat.co.uk/releases/uk-property-tech-start-up-wants-to-make-area-checks-as-normal-as-house-surveys-d1f7188a9eadbd18eea59996683e1ae7/</v>
       </c>
       <c r="F178" t="str">
-        <v>CLEVELAND, OHIO, July 08, 2026 (GLOBE NEWSWIRE) -- Range Impact, Inc. (OTC: RNGE) (“Range Impact” or the “Company”), a public company dedicated to acquiring, reclaiming and repurposing former industrial and mine properties throughout Appalachia, today announced the appointment of Vin Ferrara, MD, MBA, as Vice President, Real Estate.</v>
+        <v>Thursday 27 August, 2026 £1.99 report runs 47 graded checks on an area before buyers or renters make their move A UK property-tech start-up is challenging homebuyers and renters to think beyond the four walls of their next home by asking a simple question: how well do you really know the area you’re moving to? Area Autopsy has launched a low-cost online area report that runs 47 graded checks on a UK location, helping homebuyers and renters investigate the area around a potential new home before committing to one of the biggest decisions they’ll make. While buyers routinely arrange property surveys, searches and valuations, researching the wider area can often amount to a few viewings, a drive around and a look at Google Maps. Area Autopsy wants to change that. For £1.99, users can enter an</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>Banco Comercial Português, S.A. informs about estimated provisions against legal risk related to FX mortgage loans portfolio booked by Bank Millennium, S.A. in 2Q 2026</v>
+        <v>San Antonio Divorce Lawyer Joseph Lassen Warns Local Families: New Texas Property and Child Custody Trends Are Reshaping How Divorces Are Settled in 2026</v>
       </c>
       <c r="B179" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C179" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D179" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E179" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324407/0/en/Banco-Comercial-Portugu%C3%AAs-S-A-informs-about-estimated-provisions-against-legal-risk-related-to-FX-mortgage-loans-portfolio-booked-by-Bank-Millennium-S-A-in-2Q-2026.html</v>
+        <v>https://pressreleasenews.org/pressroom/san-antonio-divorce-lawyer-joseph-lassen-warns-local-families-new-texas-property-and-child-custody-trends-are-reshaping-how-divorces-are-settled-in-2026</v>
       </c>
       <c r="F179" t="str">
-        <v>Banco Comercial Português, S.A. informs about estimated provisions against legal risk related to FX mortgage loans portfolio booked by Bank Millennium, S.A. in 2Q 2026</v>
+        <v>A San Antonio divorce attorney with two decades of courtroom experience is sounding the alarm on a growing pattern he sees in his practice: spouses waiting too long to get legal advice, then losing ground on property division and child custody.</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>Port St. Lucie, FL Real Estate Expert Karriemah Lashley Shares Port St. Lucie Relocation Tips with HelloNation</v>
+        <v>GotRot Calls Attention to Crawl Space Moisture Risks in Greater Seattle Homes Ahead of Rainy Season</v>
       </c>
       <c r="B180" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C180" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D180" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E180" t="str">
-        <v>https://www.prnewswire.com/news-releases/port-st-lucie-fl-real-estate-expert-karriemah-lashley-shares-port-st-lucie-relocation-tips-with-hellonation-302821169.html</v>
+        <v>https://pressreleasenews.org/pressroom/gotrot-calls-attention-to-crawl-space-moisture-risks-in-greater-seattle-homes-ahead-of-rainy-season</v>
       </c>
       <c r="F180" t="str">
-        <v>PORT ST. LUCIE, Fla., July 8, 2026 /PRNewswire/ -- What should someone know before relocating to Port St. Lucie so their move feels prepared rather than rushed? That question sits at the center of a HelloNation article that serves as a practical moving to Port St. Lucie guide for new and...</v>
+        <v xml:space="preserve">GotRot, a Greater Seattle contractor specializing in dry rot and moisture-related structural repair, is urging homeowners to inspect crawl spaces for water intrusion, damaged vapor barriers, and moisture-related wood deterioration before fall rains intensify. The company emphasizes identifying the source of moisture rather than just </v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>Asset Living Appoints Industry Veteran Marti Burrows as Chief Operating Officer</v>
+        <v>Atlas Designs BCIN Inc. Expands Into Basement Construction, Adding Build Services to Its Toronto and GTA Permit Design Practice</v>
       </c>
       <c r="B181" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C181" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D181" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E181" t="str">
-        <v>https://www.prnewswire.com/news-releases/asset-living-appoints-industry-veteran-marti-burrows-as-chief-operating-officer-302821163.html</v>
+        <v>https://pressreleasenews.org/pressroom/atlas-designs-bcin-inc-expands-into-basement-construction-adding-build-services-to-its-toronto-and-gta-permit-design-practice</v>
       </c>
       <c r="F181" t="str">
-        <v>HOUSTON, July 8, 2026 /PRNewswire/ -- Asset Living, the nation's leader in third-party property management, announced today the appointment of Marti Burrows as the company's Chief Operating Officer, marking a significant milestone in Asset Living's continued growth and commitment to...</v>
+        <v>Atlas Designs BCIN Inc. expands its Toronto and GTA permit design practice with basement construction services, connecting BCIN permit drawings, approvals and construction under one company.</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>In HelloNation, Tree Care Expert Pete Grisewood Details Signs a Tree Should Be Removed Before It Becomes Hazardous</v>
+        <v>Hemisphere Energy Responds to Incident at Atlee Buffalo Oil Battery</v>
       </c>
       <c r="B182" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C182" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D182" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E182" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-tree-care-expert-pete-grisewood-details-signs-a-tree-should-be-removed-before-it-becomes-hazardous-302821130.html</v>
+        <v>https://www.newsfilecorp.com/release/311735/Hemisphere-Energy-Responds-to-Incident-at-Atlee-Buffalo-Oil-Battery</v>
       </c>
       <c r="F182" t="str">
-        <v>The article explains how recognizing warning signs early can help property owners reduce safety risks and make informed tree care decisions. ROCHESTER, N.Y., July 8, 2026 /PRNewswire/ -- How do I know if a tree should be removed? The answer is provided in a HelloNation article featuring...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 26, 2026) - Hemisphere Energy Corporation (TSXV: HME) (OTCQX: HMENF) ("Hemisphere" or the "Company") reports that a fire incident occurred overnight at the Company's largest oil battery at its Atlee Buffalo property. Emergency protocols were activated immediately, and the fire has since been extinguished with all damage contained within the Company's lease.  There are no injuries reported.  The incident resulted in the loss of all three...</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>The Inner Circle acknowledges Billie Shively as a Pinnacle Professional Member Inner Circle of Excellence.</v>
+        <v>MERCAN Group announces its first hotel development in Panama: Pullman Panama City</v>
       </c>
       <c r="B183" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C183" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D183" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E183" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-inner-circle-acknowledges-billie-shively-as-a-pinnacle-professional-member-inner-circle-of-excellence-302820933.html</v>
+        <v>https://www.prnewswire.com/news-releases/mercan-group-announces-its-first-hotel-development-in-panama-pullman-panama-city-302860993.html</v>
       </c>
       <c r="F183" t="str">
-        <v>WARSAW, Ind., July 8, 2026 /PRNewswire/ -- Prominently featured in The Inner Circle, Billie Shively is acknowledged as a Pinnacle Professional Member Inner Circle of Excellence for her contributions in Residential Real Estate. Billie Shively is a results-driven real estate professional...</v>
+        <v>PANAMA CITY, Aug. 26, 2026 /PRNewswire/ -- MERCAN Group announced the development of Pullman Panama City, its first hotel project in Panama, in partnership with Accor under the Pullman Hotels &amp; Resorts brand. The project will transform an existing hotel property in Bella Vista, Panama...</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>WHERE LUXURY REAL ESTATE MEETS TENNIS: BARNES HAMPTONS PARTNERS WITH TENNIS HOMES</v>
+        <v>Housing Construction and Woodworking Equipment Investment Drive Air Compressor Sales for ELGi</v>
       </c>
       <c r="B184" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C184" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D184" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E184" t="str">
-        <v>https://www.prnewswire.com/news-releases/where-luxury-real-estate-meets-tennis-barnes-hamptons-partners-with-tennis-homes-302821057.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/housing-construction-woodworking-equipment-investment-224400004.html</v>
       </c>
       <c r="F184" t="str">
-        <v>HAMPTONS, N.Y., July 8, 2026 /PRNewswire/ -- BARNES Hamptons today announces its partnership with Tennis Homes, the international network dedicated to showcasing exceptional residences with private tennis, padel and pickleball courts. The partnership strengthens BARNES Hamptons' position...</v>
+        <v>CHARLOTTE, N.C., August 26, 2026--Housing construction across the Southeast is helping drive new investment in woodworking equipment and creating additional demand for the air compressors needed to run it.</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>The Mortgage Office Acquires SFR Analytics to Expand Market Intelligence for Private Lenders</v>
+        <v>Helping Developers Navigate Site Improvement Surety Bonds Ahead of Fall Construction Season</v>
       </c>
       <c r="B185" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C185" t="str">
-        <v>Newswire.com</v>
+        <v>PRLog</v>
       </c>
       <c r="D185" t="str">
-        <v>Finance, SaaS, Real Estate</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E185" t="str">
-        <v>https://www.newswire.com/news/the-mortgage-office-acquires-sfr-analytics-to-expand-market-intelligence-for</v>
+        <v>https://www.prlog.org/13167013-helping-developers-navigate-site-improvement-surety-bonds-ahead-of-fall-construction-season.html</v>
       </c>
       <c r="F185" t="str">
-        <v>Acquisition pairs purpose built lending analytics with TMO's trusted loan management platform, giving lenders an unmatched view of the real estate markets they serve.</v>
+        <v>Top National surety brokerage company, White Lion Bonding &amp; Insurance Services is helping residential and commercial developers get the right construction performance bonds, grading bonds, utilities bonds and Department of Real Estate bonds faster.</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>#1 Real Estate Agent in Surprise, AZ: Shannon Biszantz</v>
+        <v>Viridi Energy Supports Central Wisconsin Tornado Recovery Through Community Relief Grant</v>
       </c>
       <c r="B186" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C186" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D186" t="str">
-        <v>Real Estate, Education</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E186" t="str">
-        <v>https://www.newswire.com/news/1-real-estate-agent-in-surprise-az-shannon-biszantz</v>
+        <v>https://finance.yahoo.com/energy/articles/viridi-energy-supports-central-wisconsin-203100268.html</v>
       </c>
       <c r="F186" t="str">
-        <v>With over $130 million in career sales and two decades of experience, Shannon Biszantz has become the #1 real estate agent in Surprise, AZ for luxury homes, golf course properties, and 55+ communities.</v>
+        <v>NEW YORK, August 26, 2026--Viridi Energy is proud to support residents of the Town of Ringle in Marathon County recovering from the devastating tornadoes that struck Central Wisconsin on April 17, 2026, through a community relief grant administered by the Community Foundation of North Central Wisconsin. The grant will reimburse individuals and families for tipping fees incurred while disposing of debris and property destroyed by the storms, helping ease one of the many financial burdens faced du</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>#1 Realtor in Galveston, TX: April Aberle</v>
+        <v>GotRot Launches Fall 2026 Dry Rot and Moisture Inspection Initiative for Greater Seattle Homeowners</v>
       </c>
       <c r="B187" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C187" t="str">
-        <v>Newswire.com</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D187" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E187" t="str">
-        <v>https://www.newswire.com/news/1-realtor-in-galveston-tx-april-aberle</v>
+        <v>https://pressreleasenews.org/pressroom/gotrot-launches-fall-2026-dry-rot-and-moisture-inspection-initiative-for-greater-seattle-homeowners</v>
       </c>
       <c r="F187" t="str">
-        <v>With more than $40 million in career sales and deep mortgage lending experience, April Aberle stands out as the #1 Realtor in Galveston, TX, delivering strategic guidance to buyers and sellers.</v>
+        <v xml:space="preserve">GotRot, a Greater Seattle contractor specializing in dry rot and moisture-related structural repairs, has launched its Fall 2026 Dry Rot and Moisture Inspection Initiative ahead of the Pacific Northwest rainy season. The campaign encourages homeowners to investigate leaks, deteriorated wood, and recurring moisture issues before </v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>#1 Real Estate Agent in Tamarac, FL: Raul Lopez</v>
+        <v>Vaxart Expands Intellectual Property Portfolio with European Patent Protecting Proprietary Norovirus Vaccine Technology</v>
       </c>
       <c r="B188" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C188" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D188" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E188" t="str">
-        <v>https://www.newswire.com/news/1-real-estate-agent-in-tamarac-fl-raul-lopez</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351686/25416/en/vaxart-expands-intellectual-property-portfolio-with-european-patent-protecting-proprietary-norovirus-vaccine-technology.html</v>
       </c>
       <c r="F188" t="str">
-        <v>Bringing 20 years of combined industry experience and dual licensure as a real estate and mortgage professional, Raul Lopez stands out as the #1 real estate agent in Tamarac, FL.</v>
+        <v>European Patent Office granted Vaxart a new patent, extending intellectual property protection for Vaxart’s Norovirus vaccine program through at least 2036 across key European markets</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>Top Realtor in Rockville, MD: Jonathan Layne</v>
+        <v>Real Estate Experts Ray and Peggy Pierce Explain How to Prioritize Repairs Before Selling in HelloNation</v>
       </c>
       <c r="B189" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C189" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D189" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E189" t="str">
-        <v>https://www.newswire.com/news/top-realtor-in-rockville-md-jonathan-layne</v>
+        <v>https://www.prnewswire.com/news-releases/real-estate-experts-ray-and-peggy-pierce-explain-how-to-prioritize-repairs-before-selling-in-hellonation-302860941.html</v>
       </c>
       <c r="F189" t="str">
-        <v>Combining a deep background in financial planning with mortgage industry knowledge, Jonathan Layne stands out as a top realtor in Rockville, MD, helping clients maximize their long-term property investments.</v>
+        <v>The Article Explains Which Home Repairs Can Address Safety, Function, Maintenance, and Buyer Concerns Before a Property Reaches the Market. HOLLISTER, Calif., Aug. 26, 2026 /PRNewswire/ -- The HelloNation article explains that preparing a home for sale does not require fixing every...</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>Best Real Estate Agent in Waltham, MA: Stewart Woodward</v>
+        <v>Provident Industrial Completes Gateway Logistics Park with Delivery of Final Phase in El Paso</v>
       </c>
       <c r="B190" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C190" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D190" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E190" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-waltham-ma-stewart-woodward</v>
+        <v>https://www.prnewswire.com/news-releases/provident-industrial-completes-gateway-logistics-park-with-delivery-of-final-phase-in-el-paso-302860878.html</v>
       </c>
       <c r="F190" t="str">
-        <v>Leading the Metro West HOME Team at REAL Broker, Stewart Woodward leverages strategic pricing and local insight to deliver proven results as the best real estate agent in Waltham, MA.</v>
+        <v>EL PASO, Texas, Aug. 26, 2026 /PRNewswire/ -- Provident Industrial, a division of Dallas-based real estate development and investment firm Provident, today announced the completion of Phase 4 at Gateway Logistics Park, delivering three buildings totaling 497,280 square feet under a...</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>Pacolet Milliken Welcomes Alzchem Group to Bushy Park, Goose Creek, SC</v>
+        <v>Gen 2 Technologies (MNIZ) Appoints Bret Csencsitz as Chief Executive ...</v>
       </c>
       <c r="B191" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C191" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D191" t="str">
-        <v>Real Estate, Energy</v>
+        <v>Finance, AI, Real Estate, Retail</v>
       </c>
       <c r="E191" t="str">
-        <v>https://www.prnewswire.com/news-releases/pacolet-milliken-welcomes-alzchem-group-to-bushy-park-goose-creek-sc-302820989.html</v>
+        <v>https://pr-inside.com/gen-2-technologies-mniz-appoints-bret-csencsitz-as-chief-executive-r5216422.htm</v>
       </c>
       <c r="F191" t="str">
-        <v>BERKELEY COUNTY, S.C., July 8, 2026 /PRNewswire/ -- Bushy Park, a premier industrial utilities company and multi-tenant manufacturing site located in Berkeley County, SC, has been selected as the location for a significant new U.S. production facility by Alzchem Group AG, a global leader...</v>
+        <v>(PR-inside.com) Leadership transition and IP acquisition position the Company to advance PlayPal, its screen-free AI developmental companion for children ages 3-8 NEW YORK, NY / ACCESS Newswire / August 26, 2026 / Gen 2 Technologies Inc (OTCID:MNIZ) ("Gen 2" or the "Company") today announced the appointment of Bret Csencsitz as Chief Executive Officer, effective August 25, 2026, and that it has entered into an agreement to acquire the patent-pending intellectual property underlying PlayPal, the Company's screen-free, AI-based developmental play companion for children ages 3-8. Leadership Transition Mr. Csencsitz brings more than 20 years of leadership in building and operating premium consumer brands, with a ..</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>JLL Income Property Trust Declares Monthly Distribution to Investors</v>
+        <v>Comstock Welcomes Council for Exceptional Children to The Hartford</v>
       </c>
       <c r="B192" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C192" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D192" t="str">
         <v>Finance, Real Estate</v>
       </c>
       <c r="E192" t="str">
-        <v>https://www.prnewswire.com/news-releases/jll-income-property-trust-declares-monthly-distribution-to-investors-302820987.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/comstock-welcomes-council-exceptional-children-160000248.html</v>
       </c>
       <c r="F192" t="str">
-        <v>CHICAGO, July 8, 2026 /PRNewswire/ -- JLL Income Property Trust, an institutionally managed, daily NAV REIT (NASDAQ: ZIPTAX; ZIPTMX; ZIPIAX; ZIPIMX; ZIPIBX; ZIPSAX; ZIPZAX; ZIPDBX) with approximately $6.9 billion in portfolio equity and debt investments, announced that as of July 1, 2026,...</v>
+        <v>RESTON, Va., August 26, 2026--Comstock Holding Companies, Inc. (Nasdaq: CHCI) ("Comstock"), a leading real estate company specializing in the development, acquisition, operation, and management of mixed-use, transit-oriented properties and data center developments, today announced the signing of a 6,400-square-foot office lease with the Council for Exceptional Children ("CEC") at The Hartford, located at 3101 Wilson Boulevard in Arlington, Virginia.</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>#1 Real Estate Agent in Greer, SC: LeAnne Carswell</v>
+        <v>FAIR, 15 New York Sheriffs Sue to Stop New York's Forced Termination of Federal Immigration Partnerships</v>
       </c>
       <c r="B193" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C193" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D193" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E193" t="str">
-        <v>https://www.newswire.com/news/1-real-estate-agent-in-greer-sc-leanne-carswell</v>
+        <v>https://www.prnewswire.com/news-releases/fair-15-new-york-sheriffs-sue-to-stop-new-yorks-forced-termination-of-federal-immigration-partnerships-302860744.html</v>
       </c>
       <c r="F193" t="str">
-        <v>With more than 2,200 career transactions, over $150 million in sales, and a Guaranteed Sold Program, LeAnne Carswell has earned recognition as the #1 real estate agent in Greer, SC.</v>
+        <v>Emergency motion seeks to halt August 25 voiding of 287(g) and federal housing agreements WASHINGTON, Aug. 26, 2026 /PRNewswire/ -- Today, representing fifteen New York county Sheriffs, the Federation for American Immigration Reform (FAIR) filed a lawsuit in the U.S. District Court for...</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>Top Real Estate Agent in South Lyon, MI: Joe Muck</v>
+        <v>Rentana Launches Ask Rentana, Giving Every Multifamily Team Member the Power of an Analyst</v>
       </c>
       <c r="B194" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C194" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D194" t="str">
-        <v>Real Estate</v>
+        <v>Finance, AI, SaaS, Real Estate</v>
       </c>
       <c r="E194" t="str">
-        <v>https://www.newswire.com/news/top-real-estate-agent-in-south-lyon-mi-joe-muck</v>
+        <v>https://www.prnewswire.com/news-releases/rentana-launches-ask-rentana-giving-every-multifamily-team-member-the-power-of-an-analyst-302860161.html</v>
       </c>
       <c r="F194" t="str">
-        <v>With more than $68 million in career sales, nine years of local experience, and a unique relocation background, Joe Muck has established himself as the top real estate agent in South Lyon, MI.</v>
-[...2 lines deleted...]
-    <row r="195">
+        <v>New capability answers complex portfolio questions in seconds, placing powerful analysis directly in the hands of executives, revenue leaders and property teams, with real gains to show for it. DALLAS, Aug. 26, 2026 /PRNewswire/ -- Rentana, the AI-powered revenue intelligence platform for...</v>
+      </c>
+    </row>
+    <row r="195" xml:space="preserve">
       <c r="A195" t="str">
-        <v>The House Plan Company | Why Multi-Household Living Is Reshaping Home Design in 2026</v>
+        <v>China State Construction International Delivers Significant Results in Low-Carbon Construction</v>
       </c>
       <c r="B195" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C195" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D195" t="str">
-        <v>Real Estate</v>
+        <v>Finance, SaaS, Healthcare, Real Estate, Energy</v>
       </c>
       <c r="E195" t="str">
-        <v>https://www.prunderground.com/the-house-plan-company-why-multi-household-living-is-reshaping-home-design-in-2026/00384339/</v>
-[...2 lines deleted...]
-        <v>The demand for flexible housing is reshaping residential design in 2026. As homeowners seek solutions for aging parents, adult children, rental income, and long-term adaptability, multi-family and multi-generational house plans are gaining momentum. While both support multiple households, they serve different goals and have evolved dramatically from the boxy, utilitarian designs of the past into attractive homes that blend seamlessly into today's neighborhoods. This guide explores the differences, history, and design trends driving one of the housing industry's fastest-growing segments. The post The House Plan Company | Why Multi-Household Living Is Reshaping Home Design in 2026 first appeared on</v>
+        <v>https://www.acnnewswire.com/press-release/english/109461/</v>
+      </c>
+      <c r="F195" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 26, 2026 - (ACN Newswire) - China State Construction International Holdings Limited (“China State Construction International” or the “Group”, stock code: 03311), a pioneer in construction industrialisation, has continued to deepen its deployment of technologies including Modular Integrated Construction (“MiC”), Multi-trade Integrated Mechanical, Electrical and Plumbing (“MiMEP”) and Building-integrated Photovoltaics (“BIPV”). As governments in different markets accelerate the development of green buildings, ultra-low energy buildings and new construction industrialisation, demand for efficient and low-carbon construction solutions continues to grow. These businesses have become an important pillar supporting the Group’s transformation towards smart construction.
+Policy Support and Market Demand Drive Green Construction
+The construction industry is facing multiple requirements to improve energy efficiency, reduce carbon emissions and minimise construction waste. The Chinese Mainland’s 15th Five-Year Plan promotes coordinated progress in carbon reduction, pollution control, green expansion and economic growth, and proposes the wider adoption of green and low-carbon construction methods, as well as the scaled development of ultra-low-energy buildings and prefabricated buildings. Relevant action plans for the construction sector also encourage the advancement of building-integrated photovoltaics, greater use of renewable energy and stronger efforts to enhance building energy conservation and carbon reduction. Hong Kong’s Climate Action Plan 2050 promotes energy-saving green buildings and waste reduction, with the target of achieving carbon neutrality before 2050 while progressively reducing building energy consumption and reliance on landfills.
+The Group’s subsidiary, China State Construction Hailong, has continued to promote the scaled application of MiC technology. Data show that carbon emissions during the construction phase of concrete MiC and steel-structure MiC can be reduced by 66.78% and 49.61%, respectively. Compared with traditional construction methods, construction waste can be reduced by more than 75%, material wastage by more than 25%, site electricity consumption by 60% and water consumption by 66%. Over the past five years, the Group has supplied more than 129,155 MiC modules across 116 projects, fully demonstrating the replicability of its technological achievements and its capability for large-scale implementation.
+Benchmark Projects Demonstrate Technological Advantages
+In Hong Kong, the Chinese Medicine Hospital of Hong Kong and the Government Chinese Medicines Testing Institute project is the city’s first permanent hospital to adopt MiC and MiMEP. The Group designed and produced more than 7,000 MiMEP prefabricated modules for the project, compressing the mechanical, electrical and plumbing construction cycle from the traditional two to three years to within six months, shortening the construction period by more than 75%. Compared with conventional construction methods, the project reduced carbon dioxide emissions by approximately 1,596 tonnes, representing a carbon reduction of 43%.
+In addition, the IL9088 New Central Harbourfront Development Project applies approximately 2,500 MiMEP modules. Through standardised and interchangeable design, the project enhances construction efficiency for a high-end commercial complex and provides flexibility for future tenant changes and spatial reconfiguration, thereby reducing repeated construction works and renovation waste.
+In Shenzhen, the Huazhang New Affordable Housing Project, a development in which the Group participated, successfully passed the 2025 ultra-low-energy building review and became the only residential development among Shenzhen’s first batch of pilot projects. The project comprises five residential towers and 6,028 concrete modules, integrating standardised, industrialised, digitalised, intelligent and green solutions. It was completed and delivered within 365 days, providing 2,740 units of government-subsidised rental housing.
+In Guangzhou, the Dachong Resettlement Housing Project in Nansha District became China’s first modular building project to receive a 6% floor area ratio incentive in 2025, reflecting the effective integration of the Group’s MiC technology with local policies and public housing needs.
+ESG Performance Continues to Receive Market Recognition
+With the practical application of low-carbon technologies and quantifiable results, the Group’s MSCI ESG rating was upgraded from BBB to A, representing a three-notch improvement within two years. The Group has also been selected as a constituent of the FTSE4Good Index Series for 10 consecutive years and included in S&amp;P Global Sustainability Yearbook (China Edition) for four consecutive years, reflecting the capital markets’ recognition of the Group’s green transformation strategy and long-term sustainable development capabilities.
+China State Construction International will continue to leverage its integrated “Technology + Investment + Construction + Asset Operation” strategy, and capitalise on its technological strengths in MiC, MiMEP and BIPV. The Group will further expand the large-scale application of green construction solutions and explore green finance and green asset operation models, creating long-term value for shareholders, investors and society with both environmental benefits and financial returns.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>United Real Estate Group Ranks No. 2 in Kansas City by Sales Volume and Transactions</v>
+        <v>World Bank Group and Banco Consorcio Mobilize Financing to Expand Access to Housing and Create Jobs</v>
       </c>
       <c r="B196" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C196" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D196" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E196" t="str">
-        <v>https://www.prnewswire.com/news-releases/united-real-estate-group-ranks-no-2-in-kansas-city-by-sales-volume-and-transactions-302820925.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359546</v>
       </c>
       <c r="F196" t="str">
-        <v>Fueled by mergers and recruiting initiatives, the company achieved a 38% surge in agent count in 2025, further strengthening its path toward market leadership in Kansas City. KANSAS CITY, Mo., July 8, 2026 /PRNewswire/ -- United Real Estate Group has been named the No. 2 largest...</v>
+        <v>To help expand access to housing finance in Chile and enable more women to obtain mortgage loans, the International Finance Corporation (IFC), a member of the World Bank Group, announced a US$100 million loan to Banco Consorcio. - - The financing aims to help reduce Chile&amp;#39;s current housing deficit, estimated at 927,000 homes, equivalent to 14% of households nationwide, at a time when access to mortgage credit has become more challenging due to higher mortgage rates and reduced availability... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359546</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>BridgeCore Capital Finances Suburban Office In Rocklin, California</v>
+        <v>Park Hyatt Sets its Sights on Portugal with Projected Debut in Comporta</v>
       </c>
       <c r="B197" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C197" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D197" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E197" t="str">
-        <v>https://www.newmediawire.com/news/bridgecore-capital-finances-suburban-office-in-rocklin-california-7087564</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359544</v>
       </c>
       <c r="F197" t="str">
-        <v>BEVERLY HILLS, CA - July 8, 2026 ( NEWMEDIAWIRE ) - BridgeCore Capital, Inc. today announced it has closed a $750,000 refinance of a suburban office complex in Rocklin, California. The borrower needed to refinance an existing loan while obtaining cash-out proceeds to fund capital improvements at both the Rocklin property and another office property in Tracy, CA. The borrower’s business plan is to complete the improvements to the Rocklin property and to sell it within a year. Certainty and speed of execution were critical given the borrower’s planned exit strategy. BridgeCore successfully closed the transaction within the borrower’s tight timeline. BridgeCore worked closely with the trusted mortgage advisory team, the sponsor, and the title company to coordinate an efficient closing process</v>
+        <v>Hyatt Hotels Corporation (NYSE:H) and Portuguese real estate developer Coporgest announced that affiliates of the companies have entered into agreements for the development, branding and operation of Park Hyatt Comporta and Park Hyatt Comporta Residences, expected to open in 2029. - - The project will introduce the Park Hyatt name to Portugal in Comporta, a coastal destination in Alentejo region known for its relaxed beach lifestyle, protected natural surroundings and local character. Loc... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359544</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>HelloNation Article Explains Choosing the Right Construction Partner, Featuring Residential &amp;amp; Commercial Construction Expert Toby Axelsson</v>
+        <v>FNBO Awards $2,005,500 in Impact Grants: Grants Support Affordable Housing, Workforce Development and Financial Literacy Programs</v>
       </c>
       <c r="B198" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C198" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D198" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E198" t="str">
-        <v>https://www.prnewswire.com/news-releases/hellonation-article-explains-choosing-the-right-construction-partner-featuring-residential--commercial-construction-expert-toby-axelsson-302820885.html</v>
+        <v>https://www.prweb.com/releases/fnbo-awards-2-005-500-in-impact-grants-grants-support-affordable-housing-workforce-development-and-financial-literacy-programs-302860162.html</v>
       </c>
       <c r="F198" t="str">
-        <v>The article outlines how experience, communication, and project management help property owners make informed construction decisions. GRAND JUNCTION, Colo., July 8, 2026 /PRNewswire/ -- How do you choose the right contractor for a renovation or remodeling project? HelloNation has...</v>
+        <v>FNBO awarded over $2 million in Impact Grants to 97 organizations supporting affordable housing, workforce development and financial literacy across its nine-state footprint. OMAHA, Neb., Aug. 26, 2026 /PRNewswire-PRWeb/ -- FNBO has awarded a total of $2,005,500 in Impact Grants to 97...</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>Peapack Private Bank &amp; Trust Expands Real Estate Service Offerings Through Remote Official Check Printing Technology</v>
+        <v>Watson Realty Corp. Deploys Bond's AI-Powered Preventative Personal Security to Protect 800 Real Estate Agents</v>
       </c>
       <c r="B199" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C199" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D199" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Finance, AI, SaaS, Real Estate, Retail, Healthcare</v>
       </c>
       <c r="E199" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324221/0/en/Peapack-Private-Bank-Trust-Expands-Real-Estate-Service-Offerings-Through-Remote-Official-Check-Printing-Technology.html</v>
+        <v>https://www.newmediawire.com/news/watson-realty-corp-deploys-bond-s-ai-powered-preventative-personal-security-to-protect-800-real-estate-agents-7088936</v>
       </c>
       <c r="F199" t="str">
-        <v>Payment capabilities help real estate professionals, law firms, and escrow companies close transactions faster while extending services beyond branch boundaries. Payment capabilities help real estate professionals, law firms, and escrow companies close transactions faster while extending services beyond branch boundaries.</v>
+        <v>Major Florida and Georgia Brokerage Gives Agents 24/7 Access to the World’s Only AI-powered Preventative Personal Security Platform JACKSONVILLE, FL and NEW YORK, NY - August 26, 2026 ( NEWMEDIAWIRE ) - Watson Realty Corp. , one of the Southeast’s leading residential real estate brokerages, and Bond (Nasdaq: OBAI), the world’s only AI-powered Preventative Personal Security company, today announced an agreement to provide Bond’s personal security platform to approximately 800 Watson real estate agents across Florida and Georgia. The deployment gives Watson agents access to Bond’s combination of proprietary AI technology and 24/7 live Personal Security Agents, providing professional personal security support as they conduct the everyday work of real estate: meeting prospective clients, showi</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>Maverrik Launches Build Beyond Referrals One-Day Intensive as Debate Grows on Backing Britain's Expert-Led Businesses</v>
+        <v>Hannah Lee Joins Quinlan Partners in New York</v>
       </c>
       <c r="B200" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C200" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D200" t="str">
-        <v>Finance, Real Estate, Energy, Retail, Education</v>
+        <v>Real Estate</v>
       </c>
       <c r="E200" t="str">
-        <v>https://pressat.co.uk/releases/maverrik-launches-build-beyond-referrals-one-day-intensive-as-debate-grows-on-backing-britains-expert-led-businesses-238f75823d6174f50a0b843aeb8425d6/</v>
+        <v>https://www.prnewswire.com/news-releases/hannah-lee-joins-quinlan-partners-in-new-york-302859968.html</v>
       </c>
       <c r="F200" t="str">
-        <v>Wednesday 8 July, 2026 New one-day intensive aims to help UK business owners reduce referral dependency, win more clients internationally and strengthen the UK's growing expertise economy. Plymouth, UK - Wednesday 8th July 2026 - As political leaders, including Greater Manchester Mayor Andy Burnham, continue to champion entrepreneurship, regional growth and opportunities for small businesses, Maverrik has launched the Build Beyond Referrals One-Day Intensive to help expert-led businesses build more resilient and scalable client acquisition systems. The launch comes as increasing attention is being given to the role that small businesses, consultants and independent professionals play in driving economic growth across the UK. While much of the discussion focuses on investment, skills and in</v>
+        <v>Lee brings deep counterfeit, intellectual property, and diverted product investigations expertise NEW YORK, Aug. 26, 2026 /PRNewswire/ -- Quinlan Partners, a global investigations and business intelligence firm, today announced that Hannah (Coleman) Lee has joined the firm as Managing...</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>BioStem Technologies Announces Issuance of Four U.S. Design Patents ...</v>
+        <v>4Sight Labs Expands OptiGuard™ to Cover Shared Cells with Up to Four Occupants</v>
       </c>
       <c r="B201" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C201" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D201" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E201" t="str">
-        <v>https://pr-inside.com/biostem-technologies-announces-issuance-of-four-u-s-design-patents-r5198987.htm</v>
+        <v>https://www.prnewswire.com/news-releases/4sight-labs-expands-optiguard-to-cover-shared-cells-with-up-to-four-occupants-302859971.html</v>
       </c>
       <c r="F201" t="str">
-        <v>(PR-inside.com) Company Continues to Expand Intellectual Property Portfolio Supporting Advanced Placental Allograft Innovation POMPANO BEACH, FL / ACCESS Newswire / July 8, 2026 / BioStem Technologies, Inc. (OTCID:BSEM), a leading regenerative medicine company focused on the development, manufacturing, and commercialization of perinatal tissue allograft products, today announced that the United States Patent and Trademark Office (USPTO) has issued four U.S. design patents covering the Company's proprietary fenestrated human placental allograft technologies. The newly issued patents strengthen BioStem's intellectual property portfolio and provide additional protection for innovative allograft designs in surgical and wound care applications. U.S. Patent No. D1131805: FENESTRATED HUMAN PLACEN</v>
+        <v>The expansion extends 4Sight Labs' camera-based in-cell monitoring platform beyond single-occupancy housing, using detention camera infrastructure agencies already have in place. TEMPE, Ariz., Aug. 26, 2026 /PRNewswire/ -- 4Sight Labs, Inc. has extended OptiGuard's automated...</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>The Agency Launches Second Bahamas Office In Abaco</v>
+        <v>Barclays appoints Ramin Naji as Head of Healthcare &amp; Real Estate, Asia Pacific</v>
       </c>
       <c r="B202" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C202" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D202" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E202" t="str">
-        <v>https://www.prweb.com/releases/the-agency-launches-second-bahamas-office-in-abaco-302820140.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359513</v>
       </c>
       <c r="F202" t="str">
-        <v>Global Brokerage Expands Caribbean Presence in One of the Bahamas' Most Sought-After Island Markets LOS ANGELES, July 8, 2026 /PRNewswire-PRWeb/ -- Global real estate brokerage The Agency proudly expands its presence in the Bahamas with the opening of The Agency Abaco, its second office...</v>
+        <v>Barclays today announces the appointment of Ramin Naji as Managing Director and Head of Healthcare &amp;amp; Real Estate, Asia Pacific. Ramin will be responsible for leading Barclays&amp;#39; healthcare &amp;amp; real estate sectors across the region, driving client engagement, transaction origination and execution. Working closely with global product and coverage teams across the bank, he will support clients across advisory, financing and risk management solutions. - - Based in Hong Kong, Ramin will report regio... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359513</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>Tom Ferry Headlines 2026 Epique Realty PowerCON in New York City</v>
+        <v>Klondike Gold Reports Additional Montana Creek Royalty Gold Receipts, ...</v>
       </c>
       <c r="B203" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C203" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D203" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E203" t="str">
-        <v>https://pr-inside.com/tom-ferry-headlines-2026-epique-realty-powercon-in-new-york-city-r5198972.htm</v>
+        <v>https://pr-inside.com/klondike-gold-reports-additional-montana-creek-royalty-gold-receipts-r5216331.htm</v>
       </c>
       <c r="F203" t="str">
-        <v>(PR-inside.com) Legendary Real Estate Coach Tom Ferry is the Keynote Speaker at 2026 Epique PowerCON as the Disruptive Brokerage Takes Over New York City NEW YORK, NY / ACCESS Newswire / July 8, 2026 /Epique Realty, one of the fastest-growing cloud-based real estate brokerage in history, is bringing its biggest and boldest event yet to the heart of New York City. The company announced thatlegendary real estate coach and #1-ranked industry educator Tom Ferrywill serve as the Keynote Speaker at the 2026 Epique PowerCON, taking place July 8-10 at the Palladium in Times Square. Following a record-breaking 2025 that saw explosive 600% growth ..</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 26, 2026 / Klondike Gold Corp. (TSXV:KG)(FRA:LBDP)(OTCQB:KDKGF) ("Klondike Gold" or the "Company") is pleased to report additional gold royalty receipts from Armstrong Mining Corp. related to ongoing placer mining operations at the Montana Creek Placer Property. The Company has also completed a detailed hyperspectral scanning program across 22,352.1 meters of drill core and is preparing to commence Phase 2 of its 2026 diamond drill program at its 100%-owned Klondike District Project in the Dawson Mining District, Yukon Territory, Canada. Highlights Montana Creek royalty receipts increased: Received cumulative 2026 royalty receipts of 377.7 ounces of placer ..</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>Intermap Expands Aquarius RMA Platform with Property Valuation Analytics and Accelerates European Growth</v>
+        <v>Autonomix Medical Expands Intellectual Property Portfolio with New U.S. Patent Covering Feedback-Guided Precision Neuromodulation and Targeted Therapy Delivery</v>
       </c>
       <c r="B204" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C204" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D204" t="str">
-        <v>Finance, SaaS, Real Estate</v>
+        <v>Finance, Healthcare, Real Estate</v>
       </c>
       <c r="E204" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3323982/0/en/Intermap-Expands-Aquarius-RMA-Platform-with-Property-Valuation-Analytics-and-Accelerates-European-Growth.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351326/0/en/autonomix-medical-expands-intellectual-property-portfolio-with-new-u-s-patent-covering-feedback-guided-precision-neuromodulation-and-targeted-therapy-delivery.html</v>
       </c>
       <c r="F204" t="str">
-        <v>Growing adoption by leading Czech insurers strengthens Intermap's risk analytics platform and drives expansion into new markets Growing adoption by leading Czech insurers strengthens Intermap's risk analytics platform and drives expansion into new markets</v>
+        <v>New patent broadens protection around systems integrating real-time physiological feedback, sensing and imaging with controlled therapeutic delivery, including neural ablation approaches for cancer pain</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>NIOB Adds to Critical Minerals Portfolio</v>
+        <v>Form 8.3 Picton Property Income Limited</v>
       </c>
       <c r="B205" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C205" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D205" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E205" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3323976/0/en/NIOB-Adds-to-Critical-Minerals-Portfolio.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351253/0/en/form-8-3-picton-property-income-limited.html</v>
       </c>
       <c r="F205" t="str">
-        <v>Newly acquired Kanawata property in Québec covers an intrusive type known for hosting some of the world’s most significant niobium and rare-earth deposits Newly acquired Kanawata property in Québec covers an intrusive type known for hosting some of the world’s most significant niobium and rare-earth deposits</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>Realtor.com® 2026 Forecast Update: Home Price Growth To Cool Further, Trailing Inflation</v>
+        <v>Form 8.3 LondonMetric Property Plc &amp; Schroder Real Estate Investment Trust Limited</v>
       </c>
       <c r="B206" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C206" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D206" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E206" t="str">
-        <v>https://www.prnewswire.com/news-releases/realtorcom-2026-forecast-update-home-price-growth-to-cool-further-trailing-inflation-302819948.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351249/0/en/form-8-3-londonmetric-property-plc-schroder-real-estate-investment-trust-limited.html</v>
       </c>
       <c r="F206" t="str">
-        <v>Mortgage Rate Prediction Remains the Same, Yet As Home Prices Fall Behind Inflation the Cost Burden for Buyers is Easing AUSTIN, Texas, July 8, 2026 /PRNewswire/ -- Home price growth is now expected to slow to just 1.2% in 2026, a slower pace than originally forecast and one that fails to...</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>Recent Release, "Real Estate 101 - Your 1st Year Florida Edition," from Page Publishing Author Cheryl Lovelace, Guides New Realtors Through Their First Year</v>
+        <v>Legacy Gold Extends Main Zone Width to 1,020ft (310m), Intersecting 0.67 g/t Gold over 50ft (15.2m) and 0.39 g/t over 200ft (61.0m) at Baner, Idaho</v>
       </c>
       <c r="B207" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C207" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D207" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E207" t="str">
-        <v>https://www.pr.com/press-release/972670</v>
+        <v>https://www.newsfilecorp.com/release/311562/Legacy-Gold-Extends-Main-Zone-Width-to-1020ft-310m-Intersecting-0.67-gt-Gold-over-50ft-15.2m-and-0.39-gt-over-200ft-61.0m-at-Baner-Idaho</v>
       </c>
       <c r="F207" t="str">
-        <v>Cheryl Lovelace has completed a new book, "Real Estate 101 - Your 1st Year Florida Edition": Guidance for New Realtors — setup and premise. As a realtor herself, Lovelace fills this comprehensive guide with the tips, reminders, and hard-earned lessons she accrued when starting out in the field. Lovelace's work offers a practical roadmap for new agents, pointing them toward the destination while [PR.com]</v>
+        <v>Calgary, Alberta--(Newsfile Corp. - August 26, 2026) - Legacy Gold Mines Ltd. (TSXV: LEGY) (the "Company" or "Legacy Gold") is pleased to report assay results from RC drill holes LG26-021 and LG26-022 from Phase 2 of its 2026 drill program at the Baner Gold Mine Property in Idaho County, Idaho, USA (the "Baner Property")."The mineralization is still open in all directions and is filling in, in keeping with our interpretation," said Mike Sutton, Legacy Gold's Director and Vice President,...</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>Vision Marine Technologies Completes Tender-Showroom Transition to Dania Beach Waterfront Location and Announces Pending Sale of 1440 S. Federal Property</v>
+        <v>FirstClose expands MeridianLink partnership to serve home equity lenders in mortgage divisions</v>
       </c>
       <c r="B208" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C208" t="str">
-        <v>PR Newswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D208" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate, Finance</v>
       </c>
       <c r="E208" t="str">
-        <v>https://www.prnewswire.com/news-releases/vision-marine-technologies-completes-tender-showroom-transition-to-dania-beach-waterfront-location-and-announces-pending-sale-of-1440-s-federal-property-302820210.html</v>
+        <v>https://www.send2press.com/wire/firstclose-expands-meridianlink-partnership-to-serve-home-equity-lenders-in-mortgage-divisions/</v>
       </c>
       <c r="F208" t="str">
-        <v>OPERATIONAL OPTIMIZATION / REAL ESTATE UPDATE Completed operating transition centralizes customer-facing tender display and sales at Nautical Ventures' Dania Beach waterfront location, supported by rigging, service, logistics and delivery capabilities at Nautical Ventures' Marina in Fort...</v>
+        <v>AUSTIN, Texas, Aug. 26, 2026 (SEND2PRESS NEWSWIRE) -- FirstClose&amp;#x2122;, a leading fintech provider of data and workflow solutions for home equity and mortgage lenders nationwide, announced today that it has launched an integration with MeridianLink to bring its home equity order management capabilities directly into the MeridianLink Mortgage loan origination system (LOS). The integration extends FirstClose's existing MeridianLink partnership to help support lenders that manage home equity originations within their mortgage division.</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>Allegany County Holds Tax Foreclosed Real Estate Auction</v>
+        <v>AccuPhotography® Founder Earns MetroTex Advanced Commercial Specialist (MTACS) Certification</v>
       </c>
       <c r="B209" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C209" t="str">
-        <v>PR.com</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D209" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E209" t="str">
-        <v>https://www.pr.com/press-release/973058</v>
+        <v>https://prunderground.com/accuphotography-founder-earns-metrotex-advanced-commercial-specialist-mtacs-cert/cmt9aauvt000504iknt5u75sj</v>
       </c>
       <c r="F209" t="str">
-        <v>Allegany County Announces Online Tax Foreclosed Real Estate Auction Allegany County, in partnership with Auctions International, Inc., is pleased to announce its 2026 Online Tax Foreclosed Real Estate Auction, providing the public with an opportunity to purchase tax-foreclosed properties through a secure and competitive online bidding process. The auction will feature 50+real estate opportunities, including: [PR.com]</v>
+        <v>Rick A. Fogerty becomes the first affiliate member to earn the MetroTex MTACS certification, raising DFW commercial real estate media standards for AccuPhotography®. The post AccuPhotography® Founder Earns MetroTex Advanced Commercial Specialist (MTACS) Certification first appeared on</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>Sustainable Real Estate Forum Convenes Senior Industry Leaders at London Climate Action Week 2026</v>
+        <v>EUDA Health Subsidiary Melana International Wins SME100 Awards 2026 Singapore</v>
       </c>
       <c r="B210" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C210" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D210" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Healthcare, Real Estate</v>
       </c>
       <c r="E210" t="str">
-        <v>https://www.prnewswire.com/news-releases/sustainable-real-estate-forum-convenes-senior-industry-leaders-at-london-climate-action-week-2026-302819882.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351149/0/en/euda-health-subsidiary-melana-international-wins-sme100-awards-2026-singapore.html</v>
       </c>
       <c r="F210" t="str">
-        <v>Two-day programme brings together global investors, asset managers and policymakers to tackle decarbonisation, data intelligence and the trillion-dollar housing transition LONDON, July 8, 2026 /PRNewswire/ -- The Sustainable Real Estate Forum (SREF) last week concluded its two-day...</v>
+        <v>SINGAPORE, AUGUST, Aug. 26, 2026 (GLOBE NEWSWIRE) -- EUDA Health Holdings Limited (NASDAQ: EUDA) (“EUDA” or the “Company”), a Singapore-based distributor of third-party wellness and non-invasive healthcare products and services in Singapore, Malaysia and China, as well as property management services in Singapore, today announced that its subsidiary, Melana International Pte. Ltd. (“Melana”), was recognised as one of the winners of the SME100 Awards 2026 Singapore, organised by Business Media International.</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>Alpha Management Launches Student Housing Access Pledge</v>
+        <v>In Jefferson County, the Gap Between Rent and a Mortgage Payment Is Narrowing</v>
       </c>
       <c r="B211" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C211" t="str">
-        <v>GetNews</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D211" t="str">
-        <v>Real Estate, Education</v>
+        <v>Real Estate</v>
       </c>
       <c r="E211" t="str">
-        <v>https://www.getnews.info/story/2026/07/07/alpha-management-launches-student-housing-access-pledge/?source=barchart</v>
+        <v>https://pressreleasenews.org/pressroom/in-jefferson-county-the-gap-between-rent-and-a-mortgage-payment-is-narrowing</v>
       </c>
       <c r="F211" t="str">
-        <v/>
+        <v>As rents climb across Jefferson County, the long-held belief that owning a home costs far more than renting is worth re-examining. Gershman Mortgage encourages local renters to compare the true monthly cost of buying against current rents, highlighting that mortgage payments are often competitive.</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>First Equity Property Celebrates More Than Four Decades of HOA and ...</v>
+        <v>What Actually Makes Up a Monthly Mortgage Payment Surprises Many Ozarks Buyers | Insight From Gershman Mortgage</v>
       </c>
       <c r="B212" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C212" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D212" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E212" t="str">
-        <v>https://pr-inside.com/first-equity-property-celebrates-more-than-four-decades-of-hoa-and-r5198814.htm</v>
+        <v>https://pressreleasenews.org/pressroom/what-actually-makes-up-a-monthly-mortgage-payment-surprises-many-ozarks-buyers-insight-from-gershman-mortgage</v>
       </c>
       <c r="F212" t="str">
-        <v>(PR-inside.com) Licensed Broker and Contractor Vince Laherrere Marks 45+ Years of Trusted Community Leadership LOS ANGELES, CA / ACCESS Newswire / July 7, 2026 / First Equity Property, a trusted provider of homeowners association (HOA) and community management services, continues to support residential communities throughout California's Northern Peninsula with comprehensive management solutions built on more than four decades of experience. Since its founding in 1978, the company has helped homeowner associations, condominium communities, planned developments, and residential properties maintain operational efficiency, financial stability, and long-term property value. For more than 45 years, First Equity Property has remained focused on delivering professional HOA and ..</v>
+        <v>Gershman Mortgage explains the components of a monthly mortgage payment, including principal, interest, taxes, insurance, and PMI, to help Springfield, Missouri buyers avoid sticker shock. The company emphasizes understanding PITI and escrow before shopping for a home.</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>Bluerock Private Real Estate Fund Announces Monthly Distribution for July 2026</v>
+        <v>Across Much of Marshall County, Homes Qualify for Zero-Down USDA Financing That Buyers Overlook</v>
       </c>
       <c r="B213" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C213" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D213" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E213" t="str">
-        <v>https://www.prnewswire.com/news-releases/bluerock-private-real-estate-fund-announces-monthly-distribution-for-july-2026-302819998.html</v>
+        <v>https://pressreleasenews.org/pressroom/across-much-of-marshall-county-homes-qualify-for-zero-down-usda-financing-that-buyers-overlook</v>
       </c>
       <c r="F213" t="str">
-        <v>NEW YORK, July 7, 2026 /PRNewswire/ -- Bluerock Private Real Estate Fund (ticker: BPRE) today announced it will pay a cash distribution of $0.1371 per share for July 2026. The distribution will be paid to shareholders of record as of July 17, 2026, reflecting a 7.1% distribution rate on...</v>
+        <v>Gershman Mortgage highlights that many homes in Marshall County, Kentucky, qualify for zero-down USDA Rural Development loans, which many buyers overlook. The program offers no down payment for eligible properties and households within income limits. The Benton branch can help verify eligibility.</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>GIPE Selects TheNLS.com as Its Strategic Technology Partner to Deliver Spain's Most Advanced Digital Real Estate Solutions to Its Members</v>
+        <v>Gershman Mortgage Highlights Credit Readiness as First-Time Buyers Prepare to Enter Lincoln Housing Market</v>
       </c>
       <c r="B214" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C214" t="str">
-        <v>Pressat</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D214" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E214" t="str">
-        <v>https://pressat.co.uk/releases/gipe-selects-thenlscom-as-its-strategic-technology-partner-to-deliver-spains-most-advanced-digital-real-estate-solutions-to-its-members-ac488af574bf746c41d6c8fbf45a1c5f/</v>
+        <v>https://pressreleasenews.org/pressroom/gershman-mortgage-highlights-credit-readiness-as-first-time-buyers-prepare-to-enter-lincoln-housing-market</v>
       </c>
       <c r="F214" t="str">
-        <v>Tuesday 7 July, 2026 Málaga, 7 July 2026 – The Professional Association of European Real Estate Managers (GIPE), one of Spain's longest-established and most respected professional real estate associations, hasannounced a strategic partnership with TheNLS.com, selecting the platform as its technology partner to provide members with one of the most advanced digital real estate solutions availablein the Spanish market. The partnership creates GIPE MLS – Powered by The NLS, combining GIPE's more than four decades of leadership in promoting professionalism within the Spanish real estate industry with The NLS's next-generation technology platform, designed specifically for professional real estate agents. Built on clean, verified property data, The NLS brings together the proven technology, tool</v>
+        <v xml:space="preserve">Gershman Mortgage explains the credit score requirements for first-time homebuyers in Lincoln, Nebraska, emphasizing that different loan programs have different thresholds. The company advises on improving credit scores through payment history, credit utilization, and correcting errors on credit reports. Practical steps can help recent graduates </v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>In HelloNation, Luxury Real Estate Expert Jud Whitlock Explains Why Local Expertise Still Wins in a Global Luxury Market</v>
+        <v>Fort Campbell Families Face Important Question: Buy or Keep Renting?</v>
       </c>
       <c r="B215" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C215" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D215" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E215" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-luxury-real-estate-expert-jud-whitlock-explains-why-local-expertise-still-wins-in-a-global-luxury-market-302819846.html</v>
+        <v>https://pressreleasenews.org/pressroom/fort-campbell-families-face-important-question-buy-or-keep-renting</v>
       </c>
       <c r="F215" t="str">
-        <v>The article examines how neighborhood knowledge helps buyers and sellers make informed decisions in an increasingly connected luxury real estate market. ATLANTA, July 7, 2026 /PRNewswire/ -- Why does local expertise matter in luxury real estate? A recent HelloNation article answers this...</v>
+        <v xml:space="preserve">Gershman Mortgage provides insight for Fort Campbell families weighing whether to buy or rent a home near the post. The article highlights the benefits of VA loans, including zero down payment and no mortgage insurance, and discusses factors like stability, equity, and the VA funding </v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>THE HARBORVALE OPENS ITS DOORS ON LAKE CHAMPLAIN</v>
+        <v>Down Payment Assistance Goes Underused in One of Missouri's Fastest-Growing Counties</v>
       </c>
       <c r="B216" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C216" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D216" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E216" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-harborvale-opens-its-doors-on-lake-champlain-302819839.html</v>
+        <v>https://pressreleasenews.org/pressroom/down-payment-assistance-goes-underused-in-one-of-missouris-fastest-growing-counties</v>
       </c>
       <c r="F216" t="str">
-        <v>The property brings a new vision of lakeside hospitality to Burlington, Vermont as part of Marriott Bonvoy's Autograph Collection BURLINGTON, Vt., July 7, 2026 /PRNewswire/ -- The Harborvale, Autograph Collection officially opens today on the shores of Lake Champlain, debuting as...</v>
+        <v xml:space="preserve">In St. Charles County, Missouri, many first-time homebuyers are unaware of down payment assistance programs that can reduce the cash needed to purchase a home. Gershman Mortgage's St. Peters branch highlights the various forms of assistance, including grants, forgivable loans, and deferred-payment second loans, and </v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>NASA Transfers ‘Hundred Acre Wood’ to Patuxent Research Refuge</v>
+        <v>Iowa Buyers Urged to Secure Pre-Approval Early to Avoid Complications</v>
       </c>
       <c r="B217" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C217" t="str">
-        <v>NASA</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D217" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E217" t="str">
-        <v>https://www.nasa.gov/centers-and-facilities/goddard/nasa-transfers-hundred-acre-wood-to-patuxent-research-refuge/</v>
+        <v>https://pressreleasenews.org/pressroom/iowa-buyers-urged-to-secure-pre-approval-early-to-avoid-complications</v>
       </c>
       <c r="F217" t="str">
-        <v>NASA ceremonially transferred ownership of about 105 acres of wooded land at its Goddard Space Flight Center’s Greenbelt, Maryland, campus Tuesday to the adjoining Patuxent Research Refuge, managed by the U.S. Fish and Wildlife Service. The property, formerly known as NASA Goddard’s Area 400, is now part of the largest block of unfragmented forest between [&amp;#8230;]</v>
+        <v>Gershman Mortgage encourages prospective buyers in Des Moines to complete mortgage pre-approval before starting their home search. Early pre-approval helps establish a realistic price range, and help surface issues that could delay the process.</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>GULF COAST CRATING ACCELERATES STRATEGIC EXPANSION WITH MORE THAN 1.1 MILLION SQUARE FEET OF INDUSTRIAL ACQUISITIONS ACROSS TEXAS AND GULF COAST REGION</v>
+        <v>RRAR Launches Raleigh Rising to Address Wake County’s Growing Housing Challenge</v>
       </c>
       <c r="B218" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C218" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D218" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E218" t="str">
-        <v>https://www.prnewswire.com/news-releases/gulf-coast-crating-accelerates-strategic-expansion-with-more-than-1-1-million-square-feet-of-industrial-acquisitions-across-texas-and-gulf-coast-region-302819779.html</v>
+        <v>https://www.pr.com/press-release/977355</v>
       </c>
       <c r="F218" t="str">
-        <v>HOUSTON, July 7, 2026 /PRNewswire/ -- Gulf Coast Crating, in strategic partnership with First Houston, continues its rapid regional expansion with the acquisition of its third industrial property in the past four months. Collectively, the recent acquisitions represent more than 1.1...</v>
+        <v>The Raleigh Regional Association of REALTORS® has launched Raleigh Rising, a public education campaign addressing housing availability, affordability and growth in Wake County. Through free resources, videos, town halls and neighborhood walking tours, the campaign will help residents understand housing and zoning decisions and participate in conversations shaping their communities. [PR.com]</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>Associated Designs | Northlake House Plan Designed for Lakes, Mountains, and Beyond</v>
+        <v>MIMARU to Open New Shinsaibashi Property in Osaka on September 1; 28 Properties, 1,500 Rooms across Japan</v>
       </c>
       <c r="B219" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C219" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D219" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E219" t="str">
-        <v>https://www.prunderground.com/associated-designs-northlake-house-plan-designed-for-lakes-mountains-and-beyond/00384324/</v>
+        <v>https://www.prnewswire.com/news-releases/mimaru-to-open-new-shinsaibashi-property-in-osaka-on-september-1-28-properties-1-500-rooms-across-japan-302860033.html</v>
       </c>
       <c r="F219" t="str">
-        <v>The Northlake is a thoughtfully designed vacation cottage that proves great design doesn't require a large footprint. With its Craftsman-inspired architecture, vaulted living spaces, screened outdoor living area, and versatile loft retreat, this compact home is ideal for buyers seeking a lake house plan, mountain cabin design, beach cottage, or weekend getaway home. As demand continues to grow in 2026 for smaller, more efficient homes that prioritize lifestyle and flexibility, the Northlake delivers an appealing balance of comfort, character, and functionality. Whether serving as a vacation escape, guest house, rental property, or full-time residence, this cottage plan offers timeless curb appeal and practical living spaces designed to maximize every square foot while maintaining a warm, w</v>
+        <v>- Beyond Tokyo: More European Travelers Adding Osaka to Their Japan Journey - TOKYO, Aug. 26, 2026 /PRNewswire/ -- MIMARU, Japan's leading apartment hotel brand for families, operated by Cosmos Hotel Management Co., Ltd., will open a new accommodation in Osaka on September 1, expanding...</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>U.S. Lumber Coalition: President Trump's Trade Policies Boosting Long-Term Domestic Production and Lumber Availability Produced by U.S. Workers to Build U.S. Homes</v>
+        <v>Huawei and HP Inc. Sign Global Patent Cross-Licensing Agreement</v>
       </c>
       <c r="B220" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C220" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D220" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E220" t="str">
-        <v>https://www.prnewswire.com/news-releases/us-lumber-coalition-president-trumps-trade-policies-boosting-long-term-domestic-production-and-lumber-availability-produced-by-us-workers-to-build-us-homes-302819698.html</v>
+        <v>https://www.newsfilecorp.com/release/311568/Huawei-and-HP-Inc.-Sign-Global-Patent-CrossLicensing-Agreement</v>
       </c>
       <c r="F220" t="str">
-        <v>U.S. Sawmill Operators Continue Investments to Further Increase Production Capacity Despite Declining Home Starts by U.S. Homebuilders WASHINGTON, July 7, 2026 /PRNewswire/ -- Despite a dramatic decline in housing starts since 2022 that worsened in 2024 due to the under-construction of...</v>
+        <v>Shenzhen, China--(Newsfile Corp. - August 26, 2026) - Today, Huawei and HP Inc. announced the signing of a multiyear global patent      cross-licensing agreement, including license to HP Inc. for certain Huawei WiFi patents. This milestone agreement not only reflects the companies' cooperation in the field of intellectual      property licensing but also recognizes Huawei's innovation capabilities and core technological strength as well as HP's position as global leader in computers and...</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>Riverbend Landings Apartment Homes Officially Opens in Sanford, Florida, ...</v>
+        <v>Google at the Global Forum on Intellectual Property</v>
       </c>
       <c r="B221" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C221" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D221" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E221" t="str">
-        <v>https://pr-inside.com/riverbend-landings-apartment-homes-officially-opens-in-sanford-florida-r5198631.htm</v>
+        <v>https://blog.google/company-news/outreach-and-initiatives/public-policy/ai-intellectual-property-future-innovation/</v>
       </c>
       <c r="F221" t="str">
-        <v>(PR-inside.com) SANFORD, FL / ACCESS Newswire / July 7, 2026 / A new affordable housing option for seniors has arrived in Sanford, Florida, with the official opening of Riverbend Landings Apartment Homes. Designed for adults ages 55 and older, the community offers thoughtfully designed apartment homes and engaging amenities that support comfort, affordability, and an active, independent lifestyle Developed to meet the growing need for quality affordable housing in Central Florida, Riverbend Landings offers those who are income-qualified a more affordable apartment homes that empower seniors to enjoy independent living in a vibrant, welcoming community, right here locally. Residents will find modern ..</v>
+        <v>Read remarks from Kent Walker, President of Global Affairs for Google and Alphabet, to the Global Forum on Intellectual Property.</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>Riverbend Landings Apartment Homes Officially Opens in Sanford, Florida, Offering Affordable Senior Living with Exceptional Lifestyle Amenities</v>
+        <v>Solar Lease Experts Expands National Advocacy Services for Landowners Hosting Utility-Scale Solar</v>
       </c>
       <c r="B222" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C222" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D222" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E222" t="str">
-        <v>https://www.newswire.com/news/riverbend-landings-apartment-homes-officially-opens-in-sanford-florida-offering</v>
+        <v>https://www.newsfilecorp.com/release/311538/Solar-Lease-Experts-Expands-National-Advocacy-Services-for-Landowners-Hosting-UtilityScale-Solar</v>
       </c>
       <c r="F222" t="str">
-        <v>A new affordable housing option for seniors has arrived in Sanford, Florida, with the official opening of Riverbend Landings Apartment Homes.</v>
+        <v>Sheridan, Wyoming--(Newsfile Corp. - August 25, 2026) - Solar Lease Experts, a national consulting firm that represents landowners in dealings with solar developers, today announced an expansion of its landowner      advocacy services to meet rising demand as utility-scale solar development spreads across rural and agricultural regions of the United States.              The expansion broadens the firm's representation for property owners who host, or are considering hosting, commercial...</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>Tryllium and Gertler Law Firm Highlight Overlooked Injury Risks During ...</v>
+        <v>Through The Front Door Expands Real Estate Transition Advisory Services Across Maryland</v>
       </c>
       <c r="B223" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C223" t="str">
-        <v>PR-Inside</v>
+        <v>PRLog</v>
       </c>
       <c r="D223" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E223" t="str">
-        <v>https://pr-inside.com/tryllium-and-gertler-law-firm-highlight-overlooked-injury-risks-during-r5198604.htm</v>
+        <v>https://www.prlog.org/13166775-through-the-front-door-expands-real-estate-transition-advisory-services-across-maryland.html</v>
       </c>
       <c r="F223" t="str">
-        <v>(PR-inside.com) Organizations encourage Louisiana residents to think beyond storm preparation and remain aware of hazards that often emerge during recovery efforts NEW ORLEANS, LA / ACCESS Newswire / July 7, 2026 / As Louisiana enters the peak of hurricane season, Tryllium and Gertler Law Firm are encouraging residents to think beyond storm preparation and consider the safety risks that can emerge during evacuation, cleanup, and recovery efforts. While public attention often focuses on property damage, insurance claims, and weather forecasts, many serious injuries occur in the days and weeks following a storm. Damaged infrastructure, flooding, debris, electrical hazards, cleanup activities, and increased roadway ..</v>
+        <v>Innovative platform offers transparent as-is property evaluations, foreclosure relief guidance, and compassionate estate transition solutions—delivering clarity and peace of mind without high-pressure sales tactics.</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>In HelloNation, Property Maintenance Expert Dante Cappelli Discusses the Importance of Concrete Maintenance for Commercial Properties</v>
+        <v>Copper Property CTL Pass Through Trust Schedules Live Call to Discuss Recent Financial and Operating Results</v>
       </c>
       <c r="B224" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C224" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D224" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E224" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-property-maintenance-expert-dante-cappelli-discusses-the-importance-of-concrete-maintenance-for-commercial-properties-302819550.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/copper-property-ctl-pass-trust-212500800.html</v>
       </c>
       <c r="F224" t="str">
-        <v>The article explores how proactive concrete maintenance supports safety, accessibility, appearance, and long-term property value. NEW CASTLE, Del., July 7, 2026 /PRNewswire/ -- Why should commercial property owners prioritize concrete maintenance? HelloNation has published an article that...</v>
+        <v>JERSEY CITY, N.J., August 25, 2026--Copper Property CTL Pass Through Trust ("the Trust") announced today that it will host a live conference call on Thursday, August 27, 2026, at 11:00 am Eastern Time. Members of the Trust’s management team will discuss its recent financial and operating results as reflected in the Trust’s August 6, 2026 filing of its monthly report for the period ended July 31, 2026, and Form 10-Q for the period ended June 30, 2026, which was filed on August 14, 2026. The confe</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>BBG Releases 2026 Mid-Year CRE Outlook: A Market Defined by Precision</v>
+        <v>CBRE Global Real Estate Income Fund (NYSE: IGR) Announces Approval of 1-for-3 Reverse Stock Split and Adjustment to Monthly Distribution</v>
       </c>
       <c r="B225" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C225" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D225" t="str">
         <v>Finance, Real Estate</v>
       </c>
       <c r="E225" t="str">
-        <v>https://www.prnewswire.com/news-releases/bbg-releases-2026-mid-year-cre-outlook-a-market-defined-by-precision-302819127.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/cbre-global-real-estate-income-203500184.html</v>
       </c>
       <c r="F225" t="str">
-        <v>DALLAS, July 7, 2026 /PRNewswire/ -- BBG, Inc., a leading national commercial real estate consulting and valuation firm, has published its latest market outlook, 2026 Mid-Year CRE Outlook: A Market Defined by Precision, examining the economic, capital markets, and property-sector trends...</v>
+        <v>PHILADELPHIA, August 25, 2026--CBRE Global Real Estate Income Fund (NYSE: IGR) Announces Approval of 1-for-3 Reverse Stock Split and Adjustment to Monthly Distribution</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>Camber Energy Provides Update on Commercialization of Its Patented ...</v>
+        <v>Freddie Mac Issues Monthly Volume Summary for July 2026</v>
       </c>
       <c r="B226" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C226" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D226" t="str">
-        <v>Real Estate, Energy</v>
+        <v>Real Estate</v>
       </c>
       <c r="E226" t="str">
-        <v>https://pr-inside.com/camber-energy-provides-update-on-commercialization-of-its-patented-r5198569.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350894/0/en/freddie-mac-issues-monthly-volume-summary-for-july-2026.html</v>
       </c>
       <c r="F226" t="str">
-        <v>(PR-inside.com) TECHNOLOGY DESIGNED TO DETECT HAZARDOUS BROKEN CONDUCTORS AND ENHANCE GRID PROTECTION HOUSTON, TX / ACCESS Newswire / July 7, 2026 / Camber Energy, Inc. (OTCQB:CEIN) ("Camber" or the "Company") today provided an update regarding the commercialization status of its patented Broken Conductor Protection Technology ("BCPT"), an advanced grid protection solution designed to assist electric utilities in detecting certain energized broken and open conductor conditions that may otherwise go undetected, with the objective of supporting public safety, system reliability and wildfire risk mitigation. Since acquiring an interest in BCPT, the Company has pursued a disciplined commercialization strategy focused on technology validation, intellectual property ..</v>
+        <v>MCLEAN, Va., Aug. 25, 2026 (GLOBE NEWSWIRE) -- Freddie Mac (OTCQB: FMCC) today posted to its website its Monthly Volume Summary for July 2026, which provides information on Freddie Mac’s mortgage-related portfolios, securities issuance, risk management, delinquencies, debt activities, and other investments.</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>enVVeno Medical Secures Transformational U.S. Patent for enVVe System, ...</v>
+        <v>Civic Builders Delivers New $12.8 Million Home for New Village Academy ...</v>
       </c>
       <c r="B227" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C227" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D227" t="str">
-        <v>Finance, Healthcare, Real Estate</v>
+        <v>Real Estate, Retail, Education</v>
       </c>
       <c r="E227" t="str">
-        <v>https://pr-inside.com/envveno-medical-secures-transformational-u-s-patent-for-envve-system-r5198568.htm</v>
+        <v>https://pr-inside.com/civic-builders-delivers-new-12-8-million-home-for-new-village-academy-r5216084.htm</v>
       </c>
       <c r="F227" t="str">
-        <v>(PR-inside.com) New Patent Broadly Protects Core Technology Behind Potential First Non-Surgical Replacement Venous Valve Builds on First-Ever FDA IDE Approval for Pivotal Study of enVVe System Targeting Multi-Billion-Dollar Market Opportunity enVVe Pivotal Study on Track for Enrollment to Commence and First Patients Data Release Expected by the End of Q4 2026 IRVINE, CA / ACCESS Newswire / July 7, 2026 / enVVeno Medical Corporation (NASDAQ:NVNO) ("enVVeno Medical" or the "Company") today announced the issuance of U.S. Patent No. 12,575,932, further expanding its intellectual property portfolio supporting its enVVe® transcatheter replacement venous valve system for the treatment of venous disease. The issued patent covers key components ..</v>
+        <v>(PR-inside.com) Nonprofit lender and developer Civic Builders transformed 49,200 square feet of vacant retail space into a new public charter high school ANNAPOLIS, MD / ACCESS Newswire / August 25, 2026 / Today, New Village Academy (NVA) welcomed its founding class of 180 students, opening a tuition-free public charter high school inside a former Lord &amp; Taylor at Annapolis Mall, developed by Civic Builders, a nonprofit lender and developer of public charter schools. "New Village Academy had a bold vision for what high school could look like, and our job was to make sure real estate didn't stand in the way," said David ..</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>Nearly 9 Acres of Muskoka Tranquillity Comes to Market in Lake of Bays Listed by Lake Country Real Estate Team of Exp Realty, Brokerage</v>
+        <v>Nearly One-Third of CRE Asset Managers Make Major Capital Decisions on Gut Instinct, New Survey Finds</v>
       </c>
       <c r="B228" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C228" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D228" t="str">
-        <v>Real Estate</v>
+        <v>AI, Real Estate</v>
       </c>
       <c r="E228" t="str">
-        <v>https://www.pr.com/press-release/968513</v>
+        <v>https://www.prnewswire.com/news-releases/nearly-one-third-of-cre-asset-managers-make-major-capital-decisions-on-gut-instinct-new-survey-finds-302859698.html</v>
       </c>
       <c r="F228" t="str">
-        <v>Lake Country Real Estate Team at EXP Realty lists rare estate-sized acreage property in Baysville, flanked by two lakes — a truly private Muskoka retreat. [PR.com]</v>
+        <v>Research among 166 commercial real estate professionals finds 69% have paid more for capital work that earlier maintenance would have prevented CHICAGO, Aug. 25, 2026 /PRNewswire/ -- SITE Technologies, a provider of AI-assisted asset intelligence solutions for commercial real estate,...</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>Rural Retreat Listed in Ramara, Ontario — Lake Country Real Estate Team at EXP Realty, Brokerage</v>
+        <v>THE LANDES GROUP COMPLETES ACQUISITION OF ENCORE MEDICAL CENTER, FINALIZES LONG-TERM LEASE WITH UAMS</v>
       </c>
       <c r="B229" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C229" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D229" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Healthcare, Real Estate</v>
       </c>
       <c r="E229" t="str">
-        <v>https://www.pr.com/press-release/964768</v>
+        <v>https://www.prnewswire.com/news-releases/the-landes-group-completes-acquisition-of-encore-medical-center-finalizes-long-term-lease-with-uams-302859696.html</v>
       </c>
       <c r="F229" t="str">
-        <v>A move-in ready rural property with space, privacy, and value in the heart of Simcoe County. [PR.com]</v>
+        <v>Ownership structure enables UAMS to expand while preserving institutional capital DALLAS, Aug. 25, 2026 /PRNewswire/ -- The Landes Group, a Dallas-based real estate investment firm specializing in healthcare real estate and capital solutions, today announced it has completed the...</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>NX3 Commercial Group Closes $27.5 Million Five-Property NNN Portfolio ...</v>
+        <v>NEO Launches NEO 2.0, an AI-Powered Global Listing Service Built for New Construction</v>
       </c>
       <c r="B230" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C230" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D230" t="str">
-        <v>Real Estate, Retail</v>
+        <v>AI, Real Estate</v>
       </c>
       <c r="E230" t="str">
-        <v>https://pr-inside.com/nx3-commercial-group-closes-27-5-million-five-property-nnn-portfolio-r5198567.htm</v>
+        <v>https://www.prnewswire.com/news-releases/neo-launches-neo-2-0--an-ai-powered-global-listing-service-built-for-new-construction-302859694.html</v>
       </c>
       <c r="F230" t="str">
-        <v>(PR-inside.com) New York apartment seller trades multifamily for a diversified portfolio of 7-Eleven, Chipotle, Wawa, Starbucks and multi-tenant retail assets - the latest sign of capital migrating from high-tax states into passive triple net lease property. FORT LAUDERDALE, FL / ACCESS Newswire / July 7, 2026 / NX3 Commercial Group, a national net lease investment sales brokerage, announced the closing of a $27.5 million 1031 exchange comprising five single-tenant and multi-tenant NNN properties across Florida. The transaction was led by NX3 Commercial Group principals Luke Thomson and Robert Zahralban, who represented a New York-based buyer exchanging out of an apartment building and ..</v>
+        <v>Rebuilt from the ground up, NEO 2.0 expands professional distribution and introduces a new generation of tools for builders, real estate professionals and homebuyers ORLANDO, Fla., Aug. 25, 2026 /PRNewswire/ -- New Estate Only (NEO) today announced NEO 2.0, the fully rebuilt generation of...</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>NX3 Commercial Group Closes $27.5 Million Five-Property NNN Portfolio in Florida 1031 Exchange</v>
+        <v>Murrieta the Gem of the Valley TV Series Spotlights Southern California Real Estate and Lifestyle on REAL Shows Network</v>
       </c>
       <c r="B231" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C231" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D231" t="str">
-        <v>Real Estate, Retail</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E231" t="str">
-        <v>https://www.newswire.com/news/nx3-commercial-group-closes-27-5-million-five-property-nnn-portfolio-in-florida</v>
+        <v>https://www.prnewswire.com/news-releases/murrieta-the-gem-of-the-valley-tv-series-spotlights-southern-california-real-estate-and-lifestyle-on-real-shows-network-302859651.html</v>
       </c>
       <c r="F231" t="str">
-        <v>New York apartment seller trades multifamily for a diversified portfolio of 7-Eleven, Chipotle, Wawa, Starbucks and multi-tenant retail assets - the latest sign of capital migrating from high-tax states into passive triple net lease property.</v>
+        <v>Locally hosted series led by Tiffany Williams highlights the people, neighborhoods, businesses, and stories that make Murrieta the Gem of the Valley. PALM SPRINGS, Calif., Aug. 25, 2026 /PRNewswire/ -- REAL Shows Network (RSN), the national TV platform dedicated to elevating real estate...</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>Cornerstone First Mortgage Switches to nCino's Mortgage Point of Sale to Support Its Next Phase of Growth</v>
+        <v>KBRA Assigns AA Rating, Stable Outlook to Triborough Bridge and Tunnel Authority Real Estate Transfer Tax Revenue Bonds</v>
       </c>
       <c r="B232" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C232" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D232" t="str">
         <v>Finance, Real Estate</v>
       </c>
       <c r="E232" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323064/0/en/Cornerstone-First-Mortgage-Switches-to-nCino-s-Mortgage-Point-of-Sale-to-Support-Its-Next-Phase-of-Growth.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/kbra-assigns-aa-rating-stable-165300708.html</v>
       </c>
       <c r="F232" t="str">
-        <v>Fast-growing mortgage lender selects nCino to support dozens of branch brands across 49 states while enhancing the borrower experience Fast-growing mortgage lender selects nCino to support dozens of branch brands across 49 states while enhancing the borrower experience</v>
+        <v>NEW YORK, August 25, 2026--KBRA assigns a long-term rating of AA to the Triborough Bridge and Tunnel Authority (MTA Bridges and Tunnels) Real Estate Transfer Tax Revenue Bonds, Series 2026A (TBTA Capital Lockbox Fund). Concurrently, KBRA affirms the AA rating on outstanding parity bonds. The Outlook is Stable.</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>W. P. Carey to Release Second Quarter 2026 Financial Results on Tuesday, July 28, 2026</v>
+        <v>KBRA Assigns Preliminary Ratings to CHI 2026-FRKLN</v>
       </c>
       <c r="B233" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C233" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D233" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E233" t="str">
-        <v>https://www.prnewswire.com/news-releases/w-p-carey-to-release-second-quarter-2026-financial-results-on-tuesday-july-28-2026-302818709.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/kbra-assigns-preliminary-ratings-chi-164200050.html</v>
       </c>
       <c r="F233" t="str">
-        <v>Conference Call Scheduled for Wednesday, July 29, 2026 at 11:00 a.m. Eastern Time NEW YORK, July 7, 2026 /PRNewswire/ -- W. P. Carey Inc. (W. P. Carey, NYSE: WPC), a leading net lease REIT, announced today that it will release its financial results for the second quarter ended June 30,...</v>
+        <v>NEW YORK, August 25, 2026--KBRA announces the assignment of preliminary ratings to seven classes of CHI 2026-FRKLN, a CMBS single-borrower securitization. The collateral for the transaction is a $340.0 million floating rate, interest only mortgage loan. The loan is expected to have an initial two-year term with three, one-year extension options and will require monthly interest-only payments.</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>Mill Creek Announces Groundbreaking of Modera City North</v>
+        <v>Colorado Mountain Estate with Luxe, $2 Million Barn to Sell at Luxury Auction® Sept 10</v>
       </c>
       <c r="B234" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C234" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D234" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E234" t="str">
-        <v>https://www.prnewswire.com/news-releases/mill-creek-announces-groundbreaking-of-modera-city-north-302818733.html</v>
+        <v>https://www.prnewswire.com/news-releases/colorado-mountain-estate-with-luxe-2-million-barn-to-sell-at-luxury-auction-sept-10-302859635.html</v>
       </c>
       <c r="F234" t="str">
-        <v>Wrap-Style Community to Add 330 Homes to Emerging Desert Ridge Neighborhood PHOENIX, July 7, 2026 /PRNewswire/ -- Mill Creek Residential, a leading developer, owner-operator and investment manager specializing in premier rental housing across the U.S., today announced it has broken ground...</v>
+        <v>DURANGO, Colo., Aug. 25, 2026 /PRNewswire/ -- Luxury real estate auction house Platinum Luxury Auctions has announced the upcoming luxury auction® of a mountainside estate in Durango, Colorado. On September 10, 2026, the luxury property, which was previously listed for $12.5 million, will...</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>CTA Construction Managers Celebrates Groundbreaking for New Melrose Fire Engine 2 Station</v>
+        <v>BGL's Real Estate Team Advises Miller Industries on Build-to-Suit Financing with TPG</v>
       </c>
       <c r="B235" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C235" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D235" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E235" t="str">
-        <v>https://www.prunderground.com/cta-construction-managers-celebrates-groundbreaking-for-new-melrose-fire-engine-2-station/00387984/</v>
+        <v>https://www.prnewswire.com/news-releases/bgls-real-estate-team-advises-miller-industries-on-build-to-suit-financing-with-tpg-302859616.html</v>
       </c>
       <c r="F235" t="str">
-        <v>The new station is designed to enhance emergency response capabilities while providing firefighters with a modern, durable, and efficient facility tailored to the demands of contemporary fire service operations. The post CTA Construction Managers Celebrates Groundbreaking for New Melrose Fire Engine 2 Station first appeared on</v>
+        <v>The new, 300,000-square-foot facility will house Miller Industries advanced manufacturing capabilities. CLEVELAND, Aug. 25, 2026 /PRNewswire/ -- Brown Gibbons Lang &amp; Company (BGL) is pleased to announce the financial closing of a build-to-suit financing for the development of Miller...</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>Nuclear Diamond Batteries, Inc. (OTC: NDBI) Receives Third U.S. Patent Allowance Strengthening Core Materials Intellectual Property for Ultra-Long-Life Nuclear Diamond Battery Platform</v>
+        <v>Announcement of net asset value of INVL Baltic Real Estate on 30 June 2026</v>
       </c>
       <c r="B236" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C236" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D236" t="str">
-        <v>SaaS, Real Estate, Energy</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E236" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3322998/0/en/Nuclear-Diamond-Batteries-Inc-OTC-NDBI-Receives-Third-U-S-Patent-Allowance-Strengthening-Core-Materials-Intellectual-Property-for-Ultra-Long-Life-Nuclear-Diamond-Battery-Platform.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350771/0/en/announcement-of-net-asset-value-of-invl-baltic-real-estate-on-30-june-2026.html</v>
       </c>
       <c r="F236" t="str">
-        <v>USPTO Notice of Allowance for 18 claims covering the synthesis of carbon nano-onions, a foundational material used in the Company’s NUCLEAR DIAMOND BATTERY</v>
+        <v>The net asset value of INVL Baltic Real Estate (hereinafter – the Company ), as provided in the Articles of Association section XI 'Valuation of assets of the Company and calculation of the net asset value’, amounted to EUR 28,379,856 or EUR 3.5775 per share on 30 June 2026.</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>Titan Confirms District-Wide Germanium Enrichment as Critical Mineral Push Expands at Empire State Mines</v>
+        <v>Skelbiama INVL Baltic Real Estate grynųjų aktyvų vertė 2026 m. birželio 30 d.</v>
       </c>
       <c r="B237" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C237" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D237" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E237" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3322986/0/en/Titan-Confirms-District-Wide-Germanium-Enrichment-as-Critical-Mineral-Push-Expands-at-Empire-State-Mines.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350771/0/lt/skelbiama-invl-baltic-real-estate-gryn%C5%B3j%C5%B3-aktyv%C5%B3-vert%C4%97-2026-m-bir%C5%BEelio-30-d.html</v>
       </c>
       <c r="F237" t="str">
-        <v>GOUVERNEUR, N.Y., July 07, 2026 (GLOBE NEWSWIRE) -- Titan Mining Corporation ( NYSE-A:TII, TSX:TI ), (“Titan” or the “Company”) an existing zinc concentrate producer in upstate New York and the only end to end producer of natural flake graphite in the U.S., today provided an update on its germanium (Ge) evaluation program at its 100%-owned Empire State Mines property. A property-wide reconnaissance program has confirmed elevated germanium across the Balmat-Edwards mineral system, in both primary zinc ore and historic tailings, establishing district-wide enrichment as a characteristic of the system rather than a localized occurrence.</v>
+        <v>Atsižvelgiant į „INVL Baltic Real Estate“ (toliau – Bendrovė) įstatų XI skyrių „Bendrovės turto vertinimas ir Grynųjų aktyvų vertės skaičiavimas“, skelbiama Bendrovės grynųjų aktyvų vertė, kuri 2026 m. birželio 30 d. buvo 28 379 856 eurų arba 3,5775 euro akcijai.</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>Vision Marine Technologies Completes Tender-Rigging Consolidation at Fort Lauderdale Marina and Announces Pending Sale of Palm City Property</v>
+        <v>INVL Baltic Real Estate Interim unaudited information for 6 months of 2026</v>
       </c>
       <c r="B238" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C238" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D238" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E238" t="str">
-        <v>https://www.prnewswire.com/news-releases/vision-marine-technologies-completes-tender-rigging-consolidation-at-fort-lauderdale-marina-and-announces-pending-sale-of-palm-city-property-302819041.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350769/0/en/invl-baltic-real-estate-interim-unaudited-information-for-6-months-of-2026.html</v>
       </c>
       <c r="F238" t="str">
-        <v>OPERATIONAL OPTIMIZATION / REAL ESTATE UPDATE The transition, completed in May 2026, centralized tender preparation, rigging, logistics and delivery at Nautical Ventures' waterfront marina operating hub in Fort Lauderdale. FORT LAUDERDALE, Fla. and BOISBRIAND, QC, July 7, 2026...</v>
+        <v>For 6 months of 2026, the unaudited consolidated net profit of the INVL Baltic Real Estate (hereinafter – the Company ) group was EUR 0.96 million, revenue was EUR 2.02 million (for 6 months of 2025 consolidated net profit was EUR 2.96 million, revenue was EUR 1.94 million). The unaudited net profit of Company itself amounted to EUR 0.96 million for 6 months of 2026 and EUR 2.96 million for 6 months of 2025.</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>Los Angeles Real Estate Appraisers Say Neighborhood Pricing Is Driving Home Values in 2026</v>
+        <v>INVL Baltic Real Estate 2026 m. šešių mėnesių tarpinė neaudituota informacija</v>
       </c>
       <c r="B239" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C239" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D239" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E239" t="str">
-        <v>https://express-press-release.net/news/2026/07/07/1761842</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350769/0/lt/invl-baltic-real-estate-2026-m-%C5%A1e%C5%A1i%C5%B3-m%C4%97nesi%C5%B3-tarpin%C4%97-neaudituota-informacija.html</v>
       </c>
       <c r="F239" t="str">
-        <v>Los Angeles, USA, 2026-07-07 — /EPR Network/ — In 2026, Los Angeles home values are being shaped more by neighborhood-level trends than by broad citywide [read full press release...]</v>
+        <v>2026 metų 6 mėnesių INVL Baltic Real Estate (toliau – Bendrovė) įmonių grupės neaudituotas konsoliduotas grynasis pelnas siekia 0,96 mln. eurų, o pajamos 2,02 mln. eurų (2025 metų 6 mėnesių konsoliduotas grynasis pelnas sudarė 2,96 mln. eurų, pajamos 1,94 mln. eurų). Pačios Bendrovės 2026 metų 6 mėnesių neaudituotas grynasis pelnas siekia 0,96 mln. eurų, o 2025 metų 6 mėnesių siekė 2,96 mln. eurų.</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>Anthony Gibault Expands Groupe INVESTIIR’s $1.5 Billion Real Estate Platform Through Integrated Investment and Development Model</v>
+        <v>Bankruptcy Experts Carla Vida and Behrooz Vida Explain Protected Assets and Bankruptcy Exemption Limits in HelloNation</v>
       </c>
       <c r="B240" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C240" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D240" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E240" t="str">
-        <v>https://www.getnews.info/story/2026/07/06/anthony-gibault-expands-groupe-investiirs-15-billion-real-estate-platform-through-integrated-investment-and-development-model/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/bankruptcy-experts-carla-vida-and-behrooz-vida-explain-protected-assets-and-bankruptcy-exemption-limits-in-hellonation-302859598.html</v>
       </c>
       <c r="F240" t="str">
-        <v/>
+        <v>The article explains how bankruptcy exemptions can protect homes, retirement accounts, and essential personal property under Chapter 7 and Chapter 13. FORT WORTH, Texas, Aug. 25, 2026 /PRNewswire/ -- What assets can individuals keep when filing for bankruptcy protection? That is the focus...</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>ESPG AG Publishes 2025 Consolidated Financial Statements and Confirms a Clearly Positive Annual Result</v>
+        <v>In HelloNation, Real Estate Expert Brian Bendily Outlines Neighborhood Comparison Tips for Monroe Homebuyers</v>
       </c>
       <c r="B241" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C241" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D241" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E241" t="str">
-        <v>https://www.newmediawire.com/news/espg-ag-publishes-2025-consolidated-financial-statements-and-confirms-a-clearly-positive-annual-result-7087531</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-expert-brian-bendily-outlines-neighborhood-comparison-tips-for-monroe-homebuyers-302859572.html</v>
       </c>
       <c r="F241" t="str">
-        <v>2025 consolidated financial statements published with unqualified audit opinion Following the completion of the financial reorganisation, strongly positive EBIT of EUR 9.5 million (2024: EUR -11.2 million) and Group earnings of EUR 2.3 million (previous year: EUR -24.8 million) LTV at a stable level of 57.4% (previous year: 58.6%) Audited figures correspond to the preliminary results (published on 31 March 2026) COLOGNE, GERMANY - July 6, 2026 ( NEWMEDIAWIRE ) - European Science Park Group (ESPG AG), a real estate company specialising in science parks, has published its consolidated financial statements for the 2025 financial year. The final 2025 figures largely confirmed the preliminary results, while Group earnings amounted to a positive EUR 2.3 million. The 2025 consolidated financial s</v>
-[...2 lines deleted...]
-    <row r="242">
+        <v>A New Article Details the Practical Factors Monroe Buyers Should Evaluate Before Selecting a Neighborhood MONROE, La., Aug. 25, 2026 /PRNewswire/ -- What does the Monroe home buying process look like when it comes to choosing the right neighborhood? A HelloNation article addresses that...</v>
+      </c>
+    </row>
+    <row r="242" xml:space="preserve">
       <c r="A242" t="str">
-        <v>FIBRA Prologis Announces Upcoming Ordinary Holders' Meeting and Incentive Fee Payment to Sponsor</v>
+        <v>China State Construction International Empowers Market Expansion through Technology</v>
       </c>
       <c r="B242" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C242" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D242" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Healthcare, Real Estate, Automotive, Education</v>
       </c>
       <c r="E242" t="str">
-        <v>https://www.prnewswire.com/news-releases/fibra-prologis-announces-upcoming-ordinary-holders-meeting-and-incentive-fee-payment-to-sponsor-302818727.html</v>
-[...2 lines deleted...]
-        <v>MEXICO CITY, July 6, 2026 /PRNewswire/ -- FIBRA Prologis (BMV: FIBRAPL14), a leading owner and operator of Class-A industrial real estate in Mexico, today announced it will host an ordinary certificate holders' meeting on July 17th, 2026, at 11:00 a.m. Mexico time. in the office of the...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109409/</v>
+      </c>
+      <c r="F242" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 25, 2026 - (ACN Newswire) - China State Construction International Holdings Limited (“China State Construction International” or the “Group”, stock code: 03311) has announced its 2026 interim results, recording net profit of RMB4,330 million for the first half of the year and a dividend payout ratio of 35.4%. Notably, the Group’s cash flow performance was particularly strong, with net operating cash flow reaching RMB3,796 million in the first half, while its cash-to-net-profit ratio stood at 87.7%, a near 15-year high. Across its business segments, the Group achieved robust growth, with its MiC (Modular Integrated Construction) business successfully securing a number of landmark projects, reflecting the strategic outcome of the Group’s steadfast efforts over the years to transform its business from traditional on-site construction towards new industrialised construction. Technology empowerment has evolved from a standalone technical advantage into a core competitive strength and a key driver of the Group’s long-term value creation.
+As one of the earliest companies in the Chinese Mainland to embrace construction industrialisation, the Group has reshaped the traditional construction model through its self-developed “Smart Construction – MiC technology”. By shifting from the construction site to the factory, and converting sequential processes into parallel workflows, the Group has effectively shortened construction periods, strengthened cost control, and reduced reliance on on-site labour and weather conditions. This transformation has become a core foundation for the Group to navigate industry cycles and drive improvement in its operating performance.
+Hong Kong: Serving Community Needs through MiC, with Landmark Projects Progressing One after Another
+China State Construction International’s technological practices are closely aligned with the policy direction of the Hong Kong SAR Government. Since 2017, MiC has been included in the Policy Address for eight consecutive years, while the Government has promoted new construction methods through measures such as gross floor area and building height concessions, as well as the Construction Innovation and Technology Fund. These initiatives have provided the Group with clear policy support and market opportunities. During the period, the Group secured a number of landmark projects, including the Kwu Tung North Joint User Complex, the first government facilities cluster in the Northern Metropolis, and the University of Macau campus project in the Hengqin Guangdong-Macao Intensive Cooperation Zone (North District). The Group’s Temple Street project has also topped out successfully. As Hong Kong’s first full-MiC private residential project, it achieved a pace of “one floor every three days” despite stringent road traffic restrictions. The Kai Tak Light Public Housing project, Hong Kong’s largest light public housing development, was delivered ahead of schedule, with 70% of the construction processes completed in factories in the Greater Bay Area. It achieved the installation of one module every 30 minutes and the completion of one floor every three days, substantially shortening waiting time and demonstrating the strategic positioning of “what Hong Kong needs, what the Group excels at”. The project also received a Completion Commendation Letter from the Architectural Services Department.
+The strategic value of the Group’s technology was demonstrated as early as during the pandemic. In 2020, the Group completed the North Lantau Hospital Hong Kong Infection Control Centre, the world’s first infectious disease hospital with full-MiC negative-pressure isolation wards, in just four months. This showcased the application value of MiC in major public emergencies, deepened recognition from the Government and the market of the Group’s construction capabilities and emergency-response capacity, and laid a strong reputational foundation for undertaking large-scale public infrastructure projects.
+Looking ahead, the Northern Metropolis is expected to become a new growth engine for the Group. The latest Budget proposed the first transfer of HK$150 billion in investment returns from the Exchange Fund to support infrastructure including the Northern Metropolis, while annual capital works expenditure is expected to increase from approximately HK$90 billion to around HK$120 billion over the next five years. Covering site formation, transport, public facilities and public housing, the Northern Metropolis is expected to involve total investment of more than HK$3 trillion, presenting considerable development potential. MiC modular construction can shorten construction periods by approximately 70%, aligning well with the Northern Metropolis’ need for rapid development. Together with Budget support for the direct procurement of Modular Integrated Construction units, this is expected to further unlock market demand. The Group has established 12 smart housing manufacturing bases nationwide and assembled a team of more than 300 design and R&amp;D professionals, giving it advantages in scaled technology and production capacity. According to forecasts by the Development Bureau and the Construction Industry Council, the total MiC floor area in Hong Kong is expected to reach approximately 2.5 million square metres between 2025 and 2030, indicating substantial market opportunities.
+Chinese Mainland: Urban Renewal Opens a New Growth Driver as MiC Expands across Multiple Cities
+In May 2026, the State Council issued the 15th Five-Year Plan for Urban Renewal, the first national-level special plan for China’s urban renewal sector. Market estimates that urban renewal could drive investment of RMB15 trillion to RMB20 trillion during the period. Leveraging its MiC technology, the Group has developed benchmark redevelopment projects such as Huapichang Hutong in Beijing and Tianlin Road in Xuhui, Shanghai, achieving first-mover presence in first-tier cities. Going forward, the Group will replicate and scale mature models through its full-chain capabilities in “operation + technology + investment + construction”, positioning urban renewal as a core growth driver for its Chinese Mainland business.
+During the period, the Group’s newly signed MiC contracts in the Chinese Mainland increased by more than 70%, with progress across multiple first-tier cities and orderly expansion into strong second-tier cities. In Beijing, the Group has secured four rapid classroom construction projects in Fengtai District. In Guangzhou, the Group won its first MiC resettlement housing project in Conghua District. In Shanghai and Suzhou, the country’s largest concrete MiC urban renewal project — the demolition and reconstruction of old housing at Lane 65, Tianlin Road, Xuhui District — was officially delivered and well received by various stakeholders. The Group successively secured Shanghai’s second and Hongkou District’s first MiC in-situ redevelopment projects, and successfully won Suzhou’s first MiC project under an “investment + technology” model, further deepening its market presence.
+The positive results of the Group’s MiC modular transformation are becoming increasingly evident. Looking ahead, the Group will continue to seize the structural opportunities presented by Hong Kong’s Northern Metropolis and the urban renewal market in the Chinese Mainland, further harness technology, reinforce its industry leadership, pursue high-quality growth and create sustainable, long-term value for shareholders.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>Patrick Industries, Inc. to Participate in Upcoming CJS Conference</v>
+        <v>Orion Diversified Holding Accelerates Energy Expansion With Major 24.75% ...</v>
       </c>
       <c r="B243" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C243" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D243" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Finance, Real Estate, Energy</v>
       </c>
       <c r="E243" t="str">
-        <v>https://www.prnewswire.com/news-releases/patrick-industries-inc-to-participate-in-upcoming-cjs-conference-302818702.html</v>
+        <v>https://pr-inside.com/orion-diversified-holding-accelerates-energy-expansion-with-major-r5215976.htm</v>
       </c>
       <c r="F243" t="str">
-        <v>ELKHART, Ind., July 6, 2026 /PRNewswire/ -- Patrick Industries, Inc. (NASDAQ: PATK) ("Patrick" or the "Company"), a leading component solutions provider for the Outdoor Enthusiast and Housing markets, will attend the upcoming CJS Securities 26th Annual "New Ideas" Summer Conference to be...</v>
+        <v>(PR-inside.com) CARSON CITY, NV / ACCESS Newswire / August 25, 2026 / Orion Diversified Holding Co. Inc. (OTCID:OODH) ("Orion" or the "Company"), a revenue-generating diversified natural-resource company, announced today that it has completed the acquisition of non-operated working interests in three producing oil and natural-gas properties across Oklahoma and New Mexico, highlighted by a substantial 24.75% non-operated working interest in a producing New Mexico property. The acquisition expands Orion's participation in two established U.S. energy-producing regions and adds additional producing assets to the Company's growing multi-state portfolio. According to acquisition information, the three-property package has recently averaged approximately 180 MCF of natural gas ..</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>W. P. Carey Releases 2025 Corporate Responsibility Report</v>
+        <v>Inkwell Manor Launches Direct Booking Website for Vacation Rentals in 30A Florida</v>
       </c>
       <c r="B244" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C244" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D244" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E244" t="str">
-        <v>https://www.prnewswire.com/news-releases/w-p-carey-releases-2025-corporate-responsibility-report-302818675.html</v>
+        <v>https://www.prweb.com/releases/inkwell-manor-launches-direct-booking-website-for-vacation-rentals-in-30a-florida-302858031.html</v>
       </c>
       <c r="F244" t="str">
-        <v>NEW YORK, July 6, 2026 /PRNewswire/ -- W. P. Carey (W. P. Carey, NYSE: WPC), a leading net lease REIT specializing in corporate sale-leasebacks, build-to-suits and the acquisition of single-tenant net lease properties, today announced the release of its 2025 Corporate Responsibility...</v>
+        <v>Inkwell Manor has launched vacationrentalsin30a.com, a booking website for its newly opened two-bedroom vacation rental in Santa Rosa Beach, Florida. The pet friendly property sits a short walk from the bay on Scenic Highway 30A and features a private hot tub, fire pit, and outdoor...</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>Real Estate Expert Douglas Landin of Vail, Colorado Explains Luxury Mountain Home Valuation Tips for HelloNation</v>
+        <v>Northview Residential REIT Announces Release of Inaugural 2025 Sustainability Highlights Report</v>
       </c>
       <c r="B245" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C245" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D245" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E245" t="str">
-        <v>https://www.prnewswire.com/news-releases/real-estate-expert-douglas-landin-of-vail-colorado-explains-luxury-mountain-home-valuation-tips-for-hellonation-302818721.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350695/0/en/northview-residential-reit-announces-release-of-inaugural-2025-sustainability-highlights-report.html</v>
       </c>
       <c r="F245" t="str">
-        <v>VAIL, Colo., July 6, 2026 /PRNewswire/ -- How do sellers price a luxury mountain home in the Vail Valley? According to a HelloNation article, the answer starts with precise comparisons, careful adjustments, and an understanding of how buyers decide in a resort setting. The article...</v>
+        <v>Not for distribution to U.S. newswire services or for dissemination in the United States.</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>The Inner Circle acknowledges Pamela Rummage Culp as a Pinnacle Professional Member Inner Circle of Excellence</v>
+        <v>True Ground Housing Partners Receives $1.5 Million from Vivmark Residential to Strengthen Resident Services Across the Region</v>
       </c>
       <c r="B246" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C246" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D246" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E246" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-inner-circle-acknowledges-pamela-rummage-culp-as-a-pinnacle-professional-member-inner-circle-of-excellence-302818610.html</v>
+        <v>https://www.prnewswire.com/news-releases/true-ground-housing-partners-receives-1-5-million-from-vivmark-residential-to-strengthen-resident-services-across-the-region-302859538.html</v>
       </c>
       <c r="F246" t="str">
-        <v>MENLO PARK, Calif., July 6, 2026 /PRNewswire/ -- Prominently featured in The Inner Circle, Pamela Rummage Culp is distinguished as a Pinnacle Professional Member Inner Circle of Excellence for her contributions to Real Estate and Client Relations. Pamela Rummage Culp is recognized for...</v>
+        <v>The philanthropic investment will support True Ground's growing resident services, the element of affordable housing that strengthens resident outcomes and community wellbeing. New research shows resident services have a positive impact on rent arrears and 26% higher net operating income...</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>Globex reports High-Grade Antimony Results on its Bald Hill Property and Drilling Starts at its Lac Escale Lithium Royalty</v>
+        <v>PHFA releases first PHARE Semi-Annual Progress and Impact Report</v>
       </c>
       <c r="B247" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C247" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D247" t="str">
         <v>Finance, Real Estate</v>
       </c>
       <c r="E247" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322694/0/en/Globex-reports-High-Grade-Antimony-Results-on-its-Bald-Hill-Property-and-Drilling-Starts-at-its-Lac-Escale-Lithium-Royalty.html</v>
+        <v>https://www.prnewswire.com/news-releases/phfa-releases-first-phare-semi-annual-progress-and-impact-report-302859519.html</v>
       </c>
       <c r="F247" t="str">
-        <v>TORONTO, July 06, 2026 (GLOBE NEWSWIRE) -- GLOBEX MINING ENTERPRISES INC. (GMX – Toronto Stock Exchange, G1MN – Frankfurt, Stuttgart, Berlin, Munich, Tradegate, Lang &amp;amp; Schwarz, LS Exchange, TTMzero, Düsseldorf and Quotrix Düsseldorf Stock Exch anges and GLBXF – OTCQX International in the US) is pleased to announce exploration news from our partners: Antimony Resources Corp. (CSE: ATMY, OTCQB: ATMYF, FSE: K8J0, "Antimony Resources") and Brunswick Exploration Inc. (TSX-V: BRW, OTCQB: BRWXF, Frankfurt: 1XQ, “Brunswick”). Antimony Resources has announced high-grade antimony results from drilling on the Main Antimony Zone at the Bald Hill property in New Brunswick . The Bald Hill Property is currently under option from Globex to Antimony Resources. The drill holes reported are part of the c</v>
+        <v>New report demonstrates how PHARE funding helps Pennsylvania communities HARRISBURG, Pa., Aug. 25, 2026 /PRNewswire/ -- The Pennsylvania Housing Finance Agency today released the first-ever Pennsylvania Housing Affordability and Rehabilitation Enhancement Fund Semi-Annual Progress and...</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>Allied Announces Conference Call to Discuss Second-Quarter Financial Results</v>
+        <v>/C O R R E C T I O N -- APW Ave Group/</v>
       </c>
       <c r="B248" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C248" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D248" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E248" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322646/0/en/Allied-Announces-Conference-Call-to-Discuss-Second-Quarter-Financial-Results.html</v>
+        <v>https://www.prnewswire.com/news-releases/apw-avenue-group-reveals-founder-james-r-parks-4b-real-estate-portfolio-history--from-early-la-deals-to-a-145m-refinancing-302858796.html</v>
       </c>
       <c r="F248" t="str">
-        <v>TORONTO, July 06, 2026 (GLOBE NEWSWIRE) -- Allied Properties Real Estate Investment Trust (“Allied”) (TSX:AP.UN) will hold a conference call and live audio webcast at 10:00 a.m. (ET) on Wednesday, July 29, 2026, to discuss financial results for the quarter ended June 30, 2026. The financial results will be released on Tuesday, July 28, 2026, after the markets close.</v>
+        <v>/C O R R E C T I O N – APW Ave Group/ In the news release, "APW Avenue Group Reveals Founder James R. Park's $4B Real Estate Portfolio History — From Early LA Deals to a $145M Refinancing", issued Aug. 25, 2026 by APW Ave Group over PR Newswire, we are advised by the company that changes...</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>Wister Insurance Joins the Right to Rent Collaborative to Fund Short-Term Rental Advocacy Nationwide</v>
+        <v>Gaztelagun brings the discussion on housing and the independence of young people to the San Sebasti�n Festival</v>
       </c>
       <c r="B249" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C249" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D249" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E249" t="str">
-        <v>https://www.prweb.com/releases/wister-insurance-joins-the-right-to-rent-collaborative-to-fund-short-term-rental-advocacy-nationwide-302817820.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359455</v>
       </c>
       <c r="F249" t="str">
-        <v>Wister Insurance, the specialty insurance agency for STR property managers and co-hosts, commits to strengthening industry representation in local policymaking. BOZEMAN, Mont., July 6, 2026 /PRNewswire-PRWeb/ -- Wister Insurance, the specialty insurance agency built exclusively for...</v>
+        <v>The Department of Housing and Urban Agenda joins the Festival to promote &amp;#39;Cinema and Housing&amp;#39;, a 4-film season on housing, inequality and life projects - - The Gaztelagun desk in the Plaza Okendo will enable people aged 18 to 35 to obtain information, solve their doubts and directly apply for a housing grant - - Denis Itxaso: &amp;#34;We want to bring Gaztelagun to the spaces where young people are to be found, and to those inviting conversation, culture, discussion and critical thought &amp;#34; - - The B... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359455</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>Aquatic Safety Research Group Launches New Online Certification Platform to Help Aquatic Facilities Reduce Risk and Prevent Drowning Incidents</v>
+        <v>Five Hicks Thomas Attorneys Named to Lawdragon Real Estate Guide</v>
       </c>
       <c r="B250" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C250" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D250" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E250" t="str">
-        <v>https://www.prnewswire.com/news-releases/aquatic-safety-research-group-launches-new-online-certification-platform-to-help-aquatic-facilities-reduce-risk-and-prevent-drowning-incidents-302818531.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/five-hicks-thomas-attorneys-named-140000295.html</v>
       </c>
       <c r="F250" t="str">
-        <v>STATE COLLEGE, Pa., July 6, 2026 /PRNewswire/ -- Aquatic Safety Research Group (ASRG) today announced the launch of its new online certification platform, providing practical, research-based aquatic safety training for aquatic professionals, property managers, hotels, apartment...</v>
+        <v>HOUSTON, August 25, 2026--Five Hicks Thomas attorneys have been named to the 2026 edition of the Lawdragon 500 Leading Real Estate Lawyers guide.</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>In HelloNation, Real Estate Expert Neil Hummel Explains Smart Habits for Selling a Home in a Smaller Market</v>
+        <v>Real Messenger Corporation Announces Board-Authorized Share Repurchase Program of up to US$2.0 Million over two years</v>
       </c>
       <c r="B251" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C251" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D251" t="str">
-        <v>Real Estate</v>
+        <v>Finance, SaaS, Real Estate</v>
       </c>
       <c r="E251" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-expert-neil-hummel-explains-smart-habits-for-selling-a-home-in-a-smaller-market-302818484.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350542/0/en/real-messenger-corporation-announces-board-authorized-share-repurchase-program-of-up-to-us-2-0-million-over-two-years.html</v>
       </c>
       <c r="F251" t="str">
-        <v>The article outlines practical strategies that help sellers attract buyers and navigate the unique challenges of smaller real estate markets. ROSEBURG, Ore., July 6, 2026 /PRNewswire/ -- What makes selling a home in a smaller market different from selling in a large city? A HelloNation...</v>
+        <v>Costa Mesa, CA, Aug. 25, 2026 (GLOBE NEWSWIRE) -- Real Messenger Corporation (Nasdaq: RMSG ) (“Real Messenger,” the “Company,” “we” or “our”), a real estate technology company operating a social platform that connects real estate agents, buyers, sellers, and other industry participants, today announced that its Board of Directors (the “Board”) authorized, on August 20, 2026, a two-year program to repurchase the Company’s Class A ordinary shares, par value US$0.0001 per share (the “Shares”), in an amount up to an aggregate of US$2.0 million.</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>Civil Lawyer for Rape, Sexual Assault, and Child Sexual Assault Victims ...</v>
+        <v>Honeycomb Insurance Expands Its Offering with Launch of Lessor's Risk ...</v>
       </c>
       <c r="B252" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C252" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D252" t="str">
-        <v>Real Estate</v>
+        <v>Finance, SaaS, Real Estate, Retail</v>
       </c>
       <c r="E252" t="str">
-        <v>https://pr-inside.com/civil-lawyer-for-rape-sexual-assault-and-child-sexual-assault-victims-r5198199.htm</v>
+        <v>https://pr-inside.com/honeycomb-insurance-expands-its-offering-with-launch-of-lessor-s-risk-r5215936.htm</v>
       </c>
       <c r="F252" t="str">
-        <v>(PR-inside.com) Civil claims for sexual assault survivors and child sexual assault victims in Philadelphia and across Pennsylvania extend beyond the individual perpetrator to include institutions, businesses, and property owners - and a civil lawsuit can proceed entirely independently of any criminal case. PHILADELPHIA, PA / ACCESS Newswire / July 6, 2026 / Sexual assault survivors and child sexual assault victims across Philadelphia, Pittsburgh, and Pennsylvania are increasingly pursuing civil lawsuits against the institutions, businesses, and property owners whose negligence enabled their assault, entirely separate from and independent of any criminal prosecution. The Victims' Recovery Law Center, a civil litigation firm based in ..</v>
+        <v>(PR-inside.com) Within months of announcing a $40 million funding round, Honeycomb's largest product expansion to date brings its technology-driven underwriting platform to well-managed office and retail properties, giving agents a faster, more efficient way to insure ‘LRO' properties and marking the company's next step toward becoming a one-stop shop for commercial real estate insurance CHICAGO, IL / ACCESS Newswire / August 25, 2026 / Honeycomb Insurance, a fast-growing digital insurer that has specialized in landlord and condominium associations, announced the launch of its Lessor's Risk Only (LRO) insurance program, expanding into a commercial lessor-only segment for the first time. Following its recent ..</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>Civil Lawyer for Rape, Sexual Assault, and Child Sexual Assault Victims in Philadelphia: The Victims' Recovery Law Center Pursues Institutional Accountability Across Philadelphia, Pittsburgh, Pennsylvania, New Jersey, and New York City</v>
+        <v>Honeycomb Insurance Expands Its Offering with Launch of Lessor's Risk Only (LRO) Coverage</v>
       </c>
       <c r="B253" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C253" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D253" t="str">
-        <v>Real Estate</v>
+        <v>Finance, SaaS, Real Estate, Retail</v>
       </c>
       <c r="E253" t="str">
-        <v>https://www.newswire.com/news/civil-lawyer-for-rape-sexual-assault-and-child-sexual-assault-victims-22819698</v>
+        <v>https://www.newswire.com/news/honeycomb-insurance-expands-its-offering-with-launch-of-lessors-risk-only-lro</v>
       </c>
       <c r="F253" t="str">
-        <v>Civil claims for sexual assault survivors and child sexual assault victims in Philadelphia and across Pennsylvania extend beyond the individual perpetrator to include institutions, businesses, and property owners - and a civil lawsuit can proceed entirely independently of any criminal case.</v>
+        <v>Within months of announcing a $40 million funding round, Honeycomb's largest product expansion to date brings its technology-driven underwriting platform to well-managed office and retail properties, giving agents a faster, more efficient way to insure &amp;lsquo;LRO' properties and marking the company's next step toward becoming a one-stop shop for commercial real estate insurance</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>HelloNation Examines Buy vs Lease Decisions With Insights From Real Estate Expert Tad Barber</v>
+        <v>Great Atlantic Begins 2026 Prospecting Program at the South Quarry Tungsten Property and Plans Six Excavator Trenches</v>
       </c>
       <c r="B254" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C254" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D254" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E254" t="str">
-        <v>https://www.prnewswire.com/news-releases/hellonation-examines-buy-vs-lease-decisions-with-insights-from-real-estate-expert-tad-barber-302766594.html</v>
+        <v>https://www.newsfilecorp.com/release/311171/Great-Atlantic-Begins-2026-Prospecting-Program-at-the-South-Quarry-Tungsten-Property-and-Plans-Six-Excavator-Trenches</v>
       </c>
       <c r="F254" t="str">
-        <v>The article outlines key financial and operational factors influencing business owners' commercial real estate choices in Aiken. AIKEN, S.C., July 6, 2026 /PRNewswire/ -- Should business owners in Aiken buy or lease their next commercial property? That's the central question answered in a...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 25, 2026) - GREAT ATLANTIC RESOURCES CORP. (TSXV: GR) (the "Company" or "Great Atlantic") is pleased to announce that its 2026 prospecting - rock geochemical sampling program is now underway at the Company's South Quarry Tungsten Property, located in central Newfoundland. The Company has received an Exploration Approval from the Newfoundland and Labrador Department of Energy and Mines, Mineral Lands Division for up to six excavator trenches...</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>In HelloNation, Security Expert Corey Wild Explains How Dispatch, Patrols, and Camera Trailers Work as One Smart System</v>
+        <v>Mason &amp;amp; Morse Ranch Company Welcomes Frank NeVille to Its Ranch Real Estate Team Serving Wyoming and Arizona</v>
       </c>
       <c r="B255" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C255" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D255" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E255" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-security-expert-corey-wild-explains-how-dispatch-patrols-and-camera-trailers-work-as-one-smart-system-302818408.html</v>
+        <v>https://www.prweb.com/releases/mason--morse-ranch-company-welcomes-frank-neville-to-its-ranch-real-estate-team-serving-wyoming-and-arizona-302857124.html</v>
       </c>
       <c r="F255" t="str">
-        <v>The article explains how dispatch coordination, patrol units, and camera trailers work together to improve security coverage and response. ROCHESTER, N.Y., July 6, 2026 /PRNewswire/ -- What helps a property owner understand how dispatch coordination, patrol units, and camera trailers can...</v>
+        <v>Fourth-generation Wyoming rancher brings firsthand ranching experience, knowledge of Western land and rural communities, and a lifelong connection to hunting, horses and the Western way of life. DENVER, Aug. 25, 2026 /PRNewswire-PRWeb/ -- Mason &amp; Morse Ranch Company, a nationally...</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>Mid Penn Bank Now Offers Affordable Mortgage Options to New Jersey Residents Through 1st Colonial Community Bank Acquisition</v>
+        <v>Generation Income Properties Announces Continued Debt Reduction, Additional ...</v>
       </c>
       <c r="B256" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C256" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D256" t="str">
         <v>Finance, Real Estate</v>
       </c>
       <c r="E256" t="str">
-        <v>https://www.prweb.com/releases/mid-penn-bank-now-offers-affordable-mortgage-options-to-new-jersey-residents-through-1st-colonial-community-bank-acquisition-302817354.html</v>
+        <v>https://pr-inside.com/generation-income-properties-announces-continued-debt-reduction-additional-r5215914.htm</v>
       </c>
       <c r="F256" t="str">
-        <v>Mid Penn Bank expanded its presence into New Jersey through its April 2026 acquisition of 1st Colonial Community Bank. This move brings competitive lending solutions and access to affordable mortgages for residents throughout the southern region and the greater Philadelphia metropolitan...</v>
+        <v>(PR-inside.com) TAMPA, FL / ACCESS Newswire / August 25, 2026 / Generation Income Properties, Inc. (NASDAQ:GIPR) ("GIPR" or the "Company") today announced the successful completion of two significant property sale transactions over the past several days that allowed for both senior mortgage debt payoffs and principal reduction to Loci Capital. The property sales included a portion of its Dollar General portfolio and the Fresenius property in Chicago. These transactions continue to support the Company's balance sheet improvement strategy and debt reduction efforts. The Fresenius Chicago transaction closed on August 21, 2026. The most recent transaction, the six-property Dollar General portfolio sale, ..</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>TAP Real Estate Launches New TAPRealEstate.com</v>
+        <v>Generation Income Properties Announces Continued Debt Reduction, Additional Loci Preferred Equity Redemption and Non-Core Property Sales</v>
       </c>
       <c r="B257" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C257" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D257" t="str">
-        <v>AI, SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E257" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322442/0/en/TAP-Real-Estate-Launches-New-TAPRealEstate-com.html</v>
+        <v>https://www.newswire.com/news/generation-income-properties-announces-continued-debt-reduction-additional-loci</v>
       </c>
       <c r="F257" t="str">
-        <v>New digital platform features AI-powered insights into global real estate, prediction markets, tokenized real-world assets and emerging investment technologies for the future of real estate.</v>
+        <v/>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>Hawkins Way Capital Announces Opening of Fourth Series by Marriott™ Hotel in the U.S. with FOUND Hotels, Chicago</v>
+        <v>LogProstyle Inc. to Present at the Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference</v>
       </c>
       <c r="B258" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C258" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D258" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E258" t="str">
-        <v>https://www.prnewswire.com/news-releases/hawkins-way-capital-announces-opening-of-fourth-series-by-marriott-hotel-in-the-us-with-found-hotels-chicago-302817697.html</v>
+        <v>https://www.newsfilecorp.com/release/311145/LogProstyle-Inc.-to-Present-at-the-Moody-Capital-Solutions-2026-Disruptive-Growth-Life-Sciences-Conference</v>
       </c>
       <c r="F258" t="str">
-        <v>River North Hotel Unveils Property-Wide Refresh with Enhanced Guestrooms and Public Spaces, Flexible Co-Working Areas, and New Coffee Concept "Lost &amp; FOUND" CHICAGO, July 6, 2026 /PRNewswire/ -- Hawkins Way Capital, a fully vertically integrated real estate company with $3 billion of...</v>
+        <v>Tokyo, Japan--(Newsfile Corp. - August 25, 2026) - LogProstyle Inc. (NYSE American: LGPS), a Japan-based lifestyle company operating real estate and hospitality businesses, is pleased to announce its participation at the upcoming Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference, taking place September 9–10, 2026, in New York City. Mr. Yasuyuki Nozawa, Chief Executive Officer, will be attending the conference, delivering an investor presentation and participating in...</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>Hensley Plaza in Downtown Jasper: Key Next Steps Announced</v>
+        <v>United States Antimony Provides Update on Mining Success at Stibnite ...</v>
       </c>
       <c r="B259" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C259" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D259" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E259" t="str">
-        <v>https://www.prweb.com/releases/hensley-plaza-in-downtown-jasper-key-next-steps-announced-302817189.html</v>
+        <v>https://pr-inside.com/united-states-antimony-provides-update-on-mining-success-at-stibnite-r5215902.htm</v>
       </c>
       <c r="F259" t="str">
-        <v>Hensley Plaza, a revitalized ~2,500-square-foot building and courtyard in downtown Jasper, Georgia, has announced its next phase of improvements. Managed by local entrepreneur and small-scale developer Dave Terry, the property — the former 1935 Jasper City Hall and Jail — is being...</v>
+        <v>(PR-inside.com) "The Critical Minerals and ZEO Company" ~ Antimony, Gold, Tungsten, and Zeolite ~ DALLAS, TX / ACCESS Newswire / August 25, 2026 / United States Antimony Corporation ("USAC," "US Antimony," or the "Company"), (NYSE:UAMY)(NYSE Texas:UAMY), a leading producer and processor of antimony, zeolite, and other critical minerals, and the only fully integrated antimony company in the world outside of China and Russia, is pleased to announce the successful continuation of mining operations at its Stibnite Hill property in Thompson Falls, Montana. Since resuming mining operations this past spring in April, USAC has continued to advance its domestic antimony mining program at Stibnite Hill ..</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>BOARDWALK REIT PROVIDES OPERATIONAL UPDATE AND ANNOUNCES TIMING OF SECOND QUARTER RESULTS</v>
+        <v>Form 8.3 - LondonMetric Property Plc &amp; Schroder Real Estate</v>
       </c>
       <c r="B260" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C260" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D260" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E260" t="str">
-        <v>https://www.prnewswire.com/news-releases/boardwalk-reit-provides-operational-update-and-announces-timing-of-second-quarter-results-302818088.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350345/0/en/form-8-3-londonmetric-property-plc-schroder-real-estate.html</v>
       </c>
       <c r="F260" t="str">
-        <v>CALGARY, AB, July 6, 2026 /PRNewswire/ - Boardwalk Real Estate Investment Trust - TSX: BEI.UN Boardwalk REIT ("Boardwalk", "the Trust", "We", "Our") is providing an update highlighting its recent leasing performance and capital allocation initiatives. Sam Kolias, Chairman and Chief...</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>Brookdale Announces Successful Financing Transactions; Extends 2027 Non-Recourse Mortgage Debt Maturity and Extends and Expands Credit Facility</v>
+        <v>Engineer Gold Mines Drill Core Sampling Underway at TAG</v>
       </c>
       <c r="B261" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C261" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D261" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E261" t="str">
-        <v>https://www.prnewswire.com/news-releases/brookdale-announces-successful-financing-transactions-extends-2027-non-recourse-mortgage-debt-maturity-and-extends-and-expands-credit-facility-302817254.html</v>
+        <v>https://www.newmediawire.com/news/engineer-gold-mines-drill-core-sampling-underway-at-tag-7088870</v>
       </c>
       <c r="F261" t="str">
-        <v>BRENTWOOD, Tenn., July 6, 2026 /PRNewswire/ -- Brookdale Senior Living Inc. (NYSE: BKD) ("Brookdale" or "the Company") announced today that the Company recently completed two financing transactions, proactively addressing another portion of its 2027 debt maturities while also expanding...</v>
+        <v>VANCOUVER, BC - August 25, 2026 ( NEWMEDIAWIRE ) - E ngineer Gold Mines Ltd. (the "Company") (TSX-V: EAU | OTC: EGMLF | WKN: A3EEVJ ) is pleased to announce that an infill diamond drill core sampling program is underway the TAG Property, part of its 100% owned Engineer Gold Project, located 30 kilometres southwest of Atlin in northwestern British Columbia. From 2006 to 2008, CZM Capital Corp. diamond drilled 69 holes totalling 11,524 metres along a prominent 6 km gold-silver bearing structure named the 025FZ. Several significant zones along this structure were identified, including the Main, Bearox, HW and Barney ((Fekete and Simper (2009), Fekete and Skinner (2007); ARIS reports #30931 and #29581). The Company has completed a review of the diamond drilling results and has deemed the proje</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>Helio Files New Patent Family Covering Precision Deployable Boom Technology, Expanding Intellectual Property</v>
+        <v>KBRA Releases Research – UK Buy-to-Let RMBS: Stabilising Credit, Broadening Issuance</v>
       </c>
       <c r="B262" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C262" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D262" t="str">
         <v>Real Estate, Energy</v>
       </c>
       <c r="E262" t="str">
-        <v>https://www.newswire.com/news/helio-files-new-patent-family-covering-precision-deployable-boom-technology</v>
+        <v>https://finance.yahoo.com/real-estate/articles/kbra-releases-research-uk-buy-112300670.html</v>
       </c>
       <c r="F262" t="str">
-        <v>Helio files its third patent family covering precision deployable boom tech advancing spacecraft, satellite systems, and space-based solar power applications.</v>
+        <v>LONDON, August 25, 2026--KBRA releases research examining recent trends in the UK buy-to-let (BTL) market, including issuance and credit performance, as well as how tenancy reform and planned energy efficiency requirements could affect the sector over time. The BTL market has benefited from a more favourable interest rate environment, with lower borrowing costs and continued rental growth supporting landlord cash flow, interest coverage, and remortgaging capacity. Arrears among pre-2014 loans ha</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>CIBSE in collaboration with Arup and Loughborough University launch updated CIBSE TM59 guidance to help tackle overheating risk in homes</v>
+        <v>Maverick Gold and Silver Reports Results from First Sampling Program at The Jericho Property, Nevada</v>
       </c>
       <c r="B263" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C263" t="str">
-        <v>Pressat</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D263" t="str">
-        <v>Real Estate, Energy, Education</v>
+        <v>Real Estate</v>
       </c>
       <c r="E263" t="str">
-        <v>https://pressat.co.uk/releases/cibse-in-collaboration-with-arup-and-loughborough-university-launch-updated-cibse-tm59-guidance-to-help-tackle-overheating-risk-in-homes-dec35e6a93980085d3c2aa3aca09d40a/</v>
+        <v>https://www.newsfilecorp.com/release/311384/Maverick-Gold-and-Silver-Reports-Results-from-First-Sampling-Program-at-The-Jericho-Property-Nevada</v>
       </c>
       <c r="F263" t="str">
-        <v>Monday 6 July, 2026 CIBSE in collaboration with Arup and Loughborough University, has launched the updated CIBSE TM59 Overheating risk in dwellings: A design stage methodology, providing the industry with revised guidance for assessing and mitigating overheating risk in new homes and major residential refurbishments. Referenced within Part O of the Building Regulations, CIBSE TM59 is widely recognised as a key industry resource for evaluating overheating risk in residential buildings. The updated publication reflects the latest research, industry experience and evolving understanding of how homes can be designed to remain comfortable and resilient in a warming climate. The guidance comes at a time when overheating is becoming an increasingly important issue across the residential sector in</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 25, 2026) - Maverick Gold and Silver Corp. (CSE: MAV) (FSE: VR61) (OTC Pink: VRCFF) ("Maverick" or the "Company") announces that the results from its first comprehensive sampling program at the Jericho Property, Lincoln County, Nevada, have confirmed the significant potential for the property. Summary:The first work program at the Jericho property accomplished the following:Created a comprehensive property-wide baseline rock geochemistry...</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>Grande Portage Resources Reports Positive Results from Preliminary ...</v>
+        <v>Capital Square Expands National Accounts Team With Addition of Phillip Jensen</v>
       </c>
       <c r="B264" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C264" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D264" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E264" t="str">
-        <v>https://pr-inside.com/grande-portage-resources-reports-positive-results-from-preliminary-r5198035.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/capital-square-expands-national-accounts-110000495.html</v>
       </c>
       <c r="F264" t="str">
-        <v>(PR-inside.com) All Samples Met or Exceeded Strength Criteria for Primary Mining Method VANCOUVER, BC / ACCESS Newswire / July 6, 2026 / Grande Portage Resources Ltd. (TSXV:GPG)(OTCQX:GPTRF)(FSE:GPB) ("Grande Portage" or the "Company") is pleased to provide a project update for the New Amalga Gold property near Juneau, Alaska. The company has received laboratory results for preliminary backfill strength testing of CRF (cemented rockfill) samples which were cast using material sourced from core samples drilled during previous field seasons. The waste rock lithologies in these samples were selected to be aligned with those that will be encountered during mine development as well as those ..</v>
+        <v>RICHMOND, Va., August 25, 2026--Capital Square, a leading sponsor of tax-advantaged real estate investments and an active developer and manager of housing communities nationwide, today announced that Phillip Jensen has joined the firm as senior vice president, national accounts, and will also oversee sales efforts in the Northwest territory comprised of California, Idaho, Montana, Oregon, Washington and Wyoming. In his new role, Jensen will work alongside Albert Thompson, senior vice president,</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>INTURAI VENTURES SIGNS EXCLUSIVE LOI TO ACQUIRE AI-DRIVEN DRONE SWARM C2 COMMAND PLATFORM</v>
+        <v>FutureProof Names Jonathan Mertz as Chief Business Officer</v>
       </c>
       <c r="B265" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C265" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D265" t="str">
-        <v>AI, SaaS, Real Estate</v>
+        <v>AI, Real Estate</v>
       </c>
       <c r="E265" t="str">
-        <v>https://www.prnewswire.com/news-releases/inturai-ventures-signs-exclusive-loi-to-acquire-ai-driven-drone-swarm-c2-command-platform-302818078.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/futureproof-names-jonathan-mertz-chief-110000564.html</v>
       </c>
       <c r="F265" t="str">
-        <v>(CSE: URAI / OTC: URAIF / FSE: 3QG0) investor@inturai.com Highlights Inturai has entered into an exclusive letter of intent to acquire the DomeCommand domecommand.ai. intellectual property, an AI-driven command-and-control (C2) platform for autonomous drone swarms. DomeCommand is directly...</v>
+        <v>SAN DIEGO, August 25, 2026--FutureProof Technologies, an AI-native property insurance MGA and Agency, today announced the appointment of Jonathan Mertz as Chief Business Officer. Mertz, a seasoned insurance executive with more than two decades of experience spanning insurance enterprise operations, growth strategy and M&amp;A, will lead FutureProof's business development, strategic partnerships, and go-to-market efforts as the company scales toward building its AI-native full-stack property insuranc</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>Survey Reveals Rising Demand for AI-Powered Property Infrastructure for Parking, Streets, Highways, and Exteriors</v>
+        <v>UWMC Investor Losses: UWM Holdings Hedging Strategy Issues and Corresponding 34% Stock Drop Trigger Securities Class Action for Investors</v>
       </c>
       <c r="B266" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C266" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D266" t="str">
-        <v>AI, Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E266" t="str">
-        <v>https://www.pr.com/press-release/968265</v>
+        <v>https://www.prnewswire.com/news-releases/uwmc-investor-losses-uwm-holdings-hedging-strategy-issues-and-corresponding-34-stock-drop-trigger-securities-class-action-for-investors-302858899.html</v>
       </c>
       <c r="F266" t="str">
-        <v>Apollo Metro today released findings from its new Proptech Insights Survey, revealing a significant shift in how U.S. municipalities and commercial property owners and operators are approaching exterior infrastructure investment. [PR.com]</v>
+        <v>UWM has been sued for securities fraud after its stock plummeted 34.78% because UWM allegedly misrepresented its mortgage servicing rights hedging strategy and the risks created by hedging connected to the Two Harbors transaction. NEW YORK, Aug. 25, 2026 /PRNewswire/ -- Leading securities...</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>O'Connor Contracting Highlights More Than Two Decades of Landscape and Construction Experience Across Erin and Nearby Communities</v>
+        <v>Specialized Home Financing Reaches St. Louis-Area Medical Professionals as Demand for Physician Loans Grows</v>
       </c>
       <c r="B267" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C267" t="str">
         <v>PressReleaseNews</v>
       </c>
       <c r="D267" t="str">
-        <v>Real Estate</v>
+        <v>Healthcare, Real Estate, Education</v>
       </c>
       <c r="E267" t="str">
-        <v>https://pressreleasenews.org/pressroom/oconnor-contracting-highlights-more-than-two-decades-of-landscape-and-construction-experience-across-erin-and-nearby-communities</v>
+        <v>https://pressreleasenews.org/pressroom/specialized-home-financing-reaches-st-louis-area-medical-professionals-as-demand-for-physician-loans-grows</v>
       </c>
       <c r="F267" t="str">
-        <v>O'Connor Contracting, a family-owned contractor established in 2003, highlights its long-standing commitment to professional landscape and construction services for property owners in Erin, Guelph, Caledon, Halton Hills, Georgetown and surrounding communities.</v>
+        <v xml:space="preserve">Gershman Mortgage highlights physician home loan programs for medical professionals in the St. Louis area, addressing challenges like student debt and high starting salaries. These loans offer benefits such as zero down payment, no PMI, and higher loan limits. The company aims to educate eligible </v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>Eagle Plains Partner Refined Energy Announces Final Results for Winter ...</v>
+        <v>Levaru Expands Digital Twins to All Managed Properties</v>
       </c>
       <c r="B268" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C268" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D268" t="str">
-        <v>Real Estate, Energy</v>
+        <v>Real Estate</v>
       </c>
       <c r="E268" t="str">
-        <v>https://pr-inside.com/eagle-plains-partner-refined-energy-announces-final-results-for-winter-r5197506.htm</v>
+        <v>https://pressreleasenews.org/pressroom/levaru-expands-digital-twins-to-all-managed-properties</v>
       </c>
       <c r="F268" t="str">
-        <v>(PR-inside.com) CRANBROOK, BC / ACCESS Newswire / July 3, 2026 /Eagle Plains Resources Ltd. (TSXV:EPL)(OTCQB:EGPLF) ("EPL" or "Eagle Plains") is pleased to announce that partner Refined Energy Corp (CSE: RUU; OTC: RFMCF; FRA: CWA0) ("Refined") has received complete results for the 2026 drill program completed at Eagle Plains' 100% owned Dufferin West Property, Saskatchewan. Refined holds the exclusive option to acquire up to a 75% interest in the 10,140ha Dufferin Project, which is made up of the North and West Dufferin properties, located adjacent to NexGen Energy's SW3 Property and approximately 18km from Cameco's Centennial Deposit where historic drill hole VR-031W3 intersected ..</v>
+        <v>Levaru announced that digital twins are now standard for all managed buildings, providing 3D replicas for remote inspection and maintenance, aiming to reduce downtime and improve vendor accountability.</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>Refined Energy Announces Final Results for Winter 2026 Drill Program at Dufferin West</v>
+        <v>Rokmaster Provides Exploration Update on Field Work on All of the Projects</v>
       </c>
       <c r="B269" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C269" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D269" t="str">
-        <v>Real Estate, Energy</v>
+        <v>Real Estate</v>
       </c>
       <c r="E269" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/03/3321983/0/en/Refined-Energy-Announces-Final-Results-for-Winter-2026-Drill-Program-at-Dufferin-West.html</v>
+        <v>https://www.newsfilecorp.com/release/311374/Rokmaster-Provides-Exploration-Update-on-Field-Work-on-All-of-the-Projects</v>
       </c>
       <c r="F269" t="str">
-        <v>VANCOUVER, British Columbia, July 03, 2026 (GLOBE NEWSWIRE) -- Refined Energy Corp. (CSE: RUU; OTC: RRUUF; FRA: CWA0) ( “Refined” or the “Company” ) has received final analytical results for its maiden Winter 2026 drill program at Eagle Plains Resources (TSX-V:EPL) (OTCQB: EGPLF) (“EPL” or “Eagle Plains”) 100% owned Dufferin West Property, located in Saskatchewan’s Athabasca Basin uranium district. Refined holds the exclusive option to acquire up to a 75% interest in the project.</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 25, 2026) - Rokmaster Resources Corp. (TSXV: RKR) (OTCQB: RKMSF) (FSE: 1RR1) ("Rokmaster" or "the Company") provides an update on exploration activities so far completed on Rokmaster's Projects this year.Crews have been active on several of Rokmaster's Projects throughout the field work season. In June, an Induced Polarization Survey was completed over several targets on the Mystery Property and results indicate compelling porphyry Cu-(Mo±Au)...</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>Hilton Expands Florida Keys Portfolio with the Debut of Hilton Key West Resort &amp; Marina</v>
+        <v>Dan Home Construction Brings Practical Chain Link Fencing Solutions to Property Owners</v>
       </c>
       <c r="B270" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C270" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D270" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E270" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357172</v>
+        <v>https://express-press-release.net/news/2026/08/25/1769172</v>
       </c>
       <c r="F270" t="str">
-        <v>- - &amp;#8226; Hilton expands its footprint in the Florida Keys with the debut of Hilton Key West Resort &amp;amp; Marina, marking the brand&amp;#39;s 12th property in the destination and reinforcing growth in a high-demand leisure market. - &amp;#8226; New marina-front resort delivers a distinctive Key West experience on Stock Island, featuring 175 guest rooms (including 86 suites), island-inspired dining, six pools, curated recreational programming, and direct access to boating and fishing experiences. - &amp;#8226; Comprehensiv... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357172</v>
+        <v>Dan Home Construction offers chain link fencing in Melbourne for homes and businesses. Chain link fences are strong, simple, and easy to care for. They [read full press release...]</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>Real Estate Expert Jan Finley of Santa Ynez Highlights the Value of Local Expertise for HelloNation</v>
+        <v>Christie's International Real Estate Launches In Abu Dhabi Amid Historic Housing-Market Growth</v>
       </c>
       <c r="B271" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C271" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D271" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E271" t="str">
-        <v>https://www.prnewswire.com/news-releases/real-estate-expert-jan-finley-of-santa-ynez-highlights-the-value-of-local-expertise-for-hellonation-302817766.html</v>
+        <v>https://www.prnewswire.com/news-releases/christies-international-real-estate-launches-in-abu-dhabi-amid-historic-housing-market-growth-302857481.html</v>
       </c>
       <c r="F271" t="str">
-        <v>SANTA YNEZ, Calif., July 3, 2026 /PRNewswire/ -- What makes local expertise so essential in real estate today? A HelloNation article provides the answer, explaining how deep community knowledge shapes better decisions for buyers and sellers. The feature, titled The Value of Local...</v>
+        <v>CHICAGO and ABU DHABI, UAE, Aug. 25, 2026 /PRNewswire/ -- Christie's International Real Estate is launching in Abu Dhabi, bringing its global luxury real estate network to an international housing market experiencing extraordinary growth. The new agency, Christie's International Real...</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>In HelloNation, Kiawah Island Club and Governors Club Membership Options Outlined by Real Estate Agent Andy Herring</v>
+        <v>OP Pohjola's, OP Corporate Bank plc's and OP Mortgage Bank plc's financial calendar for 2027</v>
       </c>
       <c r="B272" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C272" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D272" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E272" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-kiawah-island-club-and-governors-club-membership-options-outlined-by-real-estate-agent-andy-herring-302817748.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350203/0/en/op-pohjola-s-op-corporate-bank-plc-s-and-op-mortgage-bank-plc-s-financial-calendar-for-2027.html</v>
       </c>
       <c r="F272" t="str">
-        <v>A New Article Details the Differences Between Private and Semi-Private Golf Memberships and How They Affect Buying Decisions on Kiawah Island. KIAWAH ISLAND, S.C., July 3, 2026 /PRNewswire/ -- What should buyers on Kiawah Island know about golf club membership before making an offer?...</v>
+        <v>OP Cooperative OP Corporate Bank plc OP Mortgage Bank plc Stock exchange release 25 August 2026 at 9.00 EEST</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>Suncani Hvar Hotels standardizes operations with Shiji's Infrasys POS across multi-property portfolio</v>
+        <v>Omaha officials announce four affordable housing projects as part of $40 million investment</v>
       </c>
       <c r="B273" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C273" t="str">
         <v>WebWire</v>
       </c>
       <c r="D273" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Healthcare, Real Estate</v>
       </c>
       <c r="E273" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357167</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359419</v>
       </c>
       <c r="F273" t="str">
-        <v>Shiji, the global leader in hospitality technology, announced the successful deployment of its Infrasys POS solution across Suncani Hvar Hotels, one of Croatia&amp;#39;s leading hospitality groups. The implementation enables the company to standardize food and beverage operations across its diverse portfolio of luxury, lifestyle, and heritage properties while improving operational visibility, efficiency, and consistency across more than 40 outlets. - - Located on the island of Hvar, Suncani Hvar... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357167</v>
+        <v>Omaha leaders on Monday announced four projects to expand and renovate affordable housing options in the city, including fixing up the vacant City View apartment building that was closed last summer following several health and safety concerns. - - The 225-unit property is the largest of the four projects to receive funding from the city through the Urban Core Housing Fund, a $40 million initiative created through bonds that the city committed to improving housing. The goal is to create... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359419</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>Globex reports Gold assays of up to 1.88 g/t Au over 4.85 metres in the Main Antimony Zone at its Bald Hill Property</v>
+        <v>HotelKey Accelerates Self-Check-In Kiosk Deployments Following Standout ...</v>
       </c>
       <c r="B274" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C274" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D274" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E274" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/03/3321896/0/en/Globex-reports-Gold-assays-of-up-to-1-88-g-t-Au-over-4-85-metres-in-the-Main-Antimony-Zone-at-its-Bald-Hill-Property.html</v>
+        <v>https://pr-inside.com/hotelkey-accelerates-self-check-in-kiosk-deployments-following-standout-r5215760.htm</v>
       </c>
       <c r="F274" t="str">
-        <v>TORONTO, July 03, 2026 (GLOBE NEWSWIRE) -- GLOBEX MINING ENTERPRISES INC. (GMX – Toronto Stock Exchange, G1MN – Frankfurt, Stuttgart, Berlin, Munich, Tradegate, Lang &amp;amp; Schwarz, LS Exchange, TTMzero, Düsseldorf and Quotrix Düsseldorf Stock Exch anges and GLBXF – OTCQX International in the US) is pleased to announce that Antimony Resources Corp. (CSE: ATMY) (OTCQB: ATMYF) (FSE: K8J0) ("Antimony Resources") has evaluated gold assay results for drill samples collected during the drilling program on the Main Antimony Zone at Bald Hill property in New Brunswick. The Bald Hill Property is currently under option from Globex by Antimony Resources. The samples analyzed for gold originate from approximately 190 intersections in over 45 drill holes completed to date at the Main Zone. The tabulated</v>
+        <v>(PR-inside.com) NSR Hotel Group Chooses HotelKey Kiosk to elevate the guest arrival experience and hotel operational efficiencies. CARROLLTON, TX / ACCESS Newswire / August 24, 2026 / HotelKey is expanding the rollout of its self-check-in kiosk following strong guest satisfaction and impressive performance metrics. Delivering round-the-clock service with the potential to save each property over 2,000 labor hours annually, the kiosk is rapidly emerging as a leading solution for modern hotel operations. Building on this momentum, NSR Hotel Group selected HotelKey as the exclusive kiosk provider for its G6 portfolio which includes 20+ properties across the United States. NSR also has properties across ..</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>BLXCKSTONE Announces Expansion of Real Asset Platform Backed by More Than $90 Million in Asset Value</v>
+        <v>California American Water Supports Cal Fire Response to Timber Fire</v>
       </c>
       <c r="B275" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C275" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D275" t="str">
-        <v>Finance, SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E275" t="str">
-        <v>https://www.pr.com/press-release/965008</v>
+        <v>https://www.prnewswire.com/news-releases/california-american-water-supports-cal-fire-response-to-timber-fire-302858762.html</v>
       </c>
       <c r="F275" t="str">
-        <v>BLXCKSTONE, a diversified holdings and investment platform focused on real estate and asset-backed strategies, today announced the continued expansion of its business as a vertically integrated owner, operator and capital platform supported by more than $90 million in underlying asset value. The company is focused primarily on the acquisition, management and monetization of high-value real estate and specialized-use [PR.com]</v>
+        <v>Water system resources assist firefighting crews MONTEREY COUNTY, Calif., Aug. 24, 2026 /PRNewswire/ -- California American Water is supporting Cal Fire's response to the Timber Fire by providing key water system resources to firefighting crews working to protect communities, property,...</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>Philadelphia Shooting Victim Civil Lawyer: The Victims' Recovery Law ...</v>
+        <v>Slate Grocery REIT Announces Distribution for the Month of August 2026</v>
       </c>
       <c r="B276" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C276" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D276" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E276" t="str">
-        <v>https://pr-inside.com/philadelphia-shooting-victim-civil-lawyer-the-victims-recovery-law-r5197397.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/slate-grocery-reit-announces-distribution-210000272.html</v>
       </c>
       <c r="F276" t="str">
-        <v>(PR-inside.com) Civil litigation for shooting victims in Philadelphia and across Pennsylvania extends beyond the perpetrator to include business owners, property owners, management companies, and ghost gun manufacturers-and a civil claim can proceed regardless of whether a criminal arrest or conviction has occurred. PHILADELPHIA, PA / ACCESS Newswire / July 3, 2026 / Philadelphia shooting victims and their families increasingly have civil legal options that extend well beyond the criminal justice system and well beyond the individual who pulled the trigger. As gun violence continues at record levels across Philadelphia, Pittsburgh, and Pennsylvania, the Victims' Recovery Law Center pursues financial accountability from every ..</v>
+        <v>TORONTO, August 24, 2026--Slate Grocery REIT (TSX: SGR.U) (TSX: SGR.UN) (the "REIT"), an owner and operator of U.S. grocery-anchored real estate, announced today that the Board of Trustees has declared a distribution for the month of August 2026 of U.S.$0.072 per class U unit of the REIT ("Class U Units"), or U.S.$0.864 on an annualized basis.</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>Philadelphia Shooting Victim Civil Lawyer: The Victims' Recovery Law Center Pursues Financial Accountability for Gun Violence Victims Across Pennsylvania, New Jersey, and New York City</v>
+        <v>Re:InvestorHub Launches the First AI-Powered Operating System Built for Real Estate Investors</v>
       </c>
       <c r="B277" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C277" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D277" t="str">
-        <v>Real Estate</v>
+        <v>AI, SaaS, Real Estate</v>
       </c>
       <c r="E277" t="str">
-        <v>https://www.newswire.com/news/philadelphia-shooting-victim-civil-lawyer-the-victims-recovery-law-22819699</v>
+        <v>https://www.prnewswire.com/news-releases/reinvestorhub-launches-the-first-ai-powered-operating-system-built-for-real-estate-investors-302858682.html</v>
       </c>
       <c r="F277" t="str">
-        <v>Civil litigation for shooting victims in Philadelphia and across Pennsylvania extends beyond the perpetrator to include business owners, property owners, management companies, and ghost gun manufacturers-and a civil claim can proceed regardless of whether a criminal arrest or conviction has occurred.</v>
+        <v>Re:InvestorHub is now generally available, unifying deal analysis, pipeline management, rehab oversight, and AI coaching in one platform for real estate investors — with a free trial and limited-time Founding Member pricing at launch. IRVINE, Calif., Aug. 24, 2026 /PRNewswire/ --...</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>Gurr Brothers Roofing and Construction Launches 24/7 Emergency Roofing Service Across the Las Vegas Valley</v>
+        <v>KBRA Assigns Preliminary Ratings to VISTA 2026-MF19</v>
       </c>
       <c r="B278" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C278" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D278" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E278" t="str">
-        <v>https://pressreleasenews.org/pressroom/gurr-brothers-roofing-and-construction-launches-24-7-emergency-roofing-service-across-the-las-vegas-valley</v>
+        <v>https://finance.yahoo.com/real-estate/articles/kbra-assigns-preliminary-ratings-vista-203100601.html</v>
       </c>
       <c r="F278" t="str">
-        <v/>
+        <v>NEW YORK, August 24, 2026--KBRA announces the assignment of preliminary ratings to four classes of VISTA 2026-MF19, a CMBS single-borrower securitization. The collateral for the transaction is a $665.0 million floating rate, interest-only mortgage loan. The loan is expected to have an initial two-year term with three, one-year extension options and require monthly interest-only payments.</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>Real Estate Agent Ally Seder of eXp Realty Shares Insights on Home Staging Mistakes That Can Cost Sellers in HelloNation</v>
+        <v>Dump-It Dumpster Rentals Reaches 511 Five-Star Google Reviews Across NH</v>
       </c>
       <c r="B279" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C279" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D279" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E279" t="str">
-        <v>https://www.prnewswire.com/news-releases/real-estate-agent-ally-seder-of-exp-realty-shares-insights-on-home-staging-mistakes-that-can-cost-sellers-in-hellonation-302792202.html</v>
+        <v>https://prunderground.com/dump-it-dumpster-rentals-reaches-511-five-star-google-reviews-across-nh/cmt7hjzug000x04l1c0hmcjv9</v>
       </c>
       <c r="F279" t="str">
-        <v>THE WOODLANDS, Texas, July 3, 2026 /PRNewswire/ -- Can a well-staged home be too staged? In a new article published in HelloNation, Ally Seder of eXp Realty in The Woodlands, Texas explains how overdoing the staging process or missing key details can actually hurt a home's appeal. In the...</v>
+        <v>NH's Top-Rated Dumpster Rental Company CONCORD, NH -- August 2026 The post Dump-It Dumpster Rentals Reaches 511 Five-Star Google Reviews Across NH first appeared on</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>Ghada "GG" Benitez Appointed Director of Global Markets at Realty Executives Dillon, Strengthening Cross-Border Real Estate Services Between California and Dubai</v>
+        <v>Real Estate Expert Matt Nuzie of Trumbull, CT, Explains Fairfield County Real Estate Timing in HelloNation</v>
       </c>
       <c r="B280" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C280" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D280" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E280" t="str">
-        <v>https://www.prweb.com/releases/ghada-gg-benitez-appointed-director-of-global-markets-at-realty-executives-dillon-strengthening-cross-border-real-estate-services-between-california-and-dubai-302816569.html</v>
+        <v>https://www.prnewswire.com/news-releases/real-estate-expert-matt-nuzie-of-trumbull-ct-explains-fairfield-county-real-estate-timing-in-hellonation-302858662.html</v>
       </c>
       <c r="F280" t="str">
-        <v>Realty Executives Dillon has appointed Ghada "GG" Benitez as Director of Global Markets, recognizing her leadership in cross-border real estate between California and Dubai. A California Licensed REALTOR®, Dubai RERA Certified Real Estate Broker, and Certified International Property...</v>
+        <v>The article explains how seasonal demand, interest rates, inventory levels, and personal goals can influence the best time to sell a home in Fairfield County. TRUMBULL, Conn., Aug. 24, 2026 /PRNewswire/ -- When is the best time to sell a home in Fairfield County? That question is answered...</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>Temporary Flood Protection: How to Safeguard Your Property in an Emergency!</v>
+        <v>Bond Street REIT Increases Credit Facility to $300 Million</v>
       </c>
       <c r="B281" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C281" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D281" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E281" t="str">
-        <v>https://express-press-release.net/news/2026/07/03/1761331</v>
+        <v>https://www.prnewswire.com/news-releases/bond-street-reit-increases-credit-facility-to-300-million-302858620.html</v>
       </c>
       <c r="F281" t="str">
-        <v>Wuxi, China, 2026-07-03 — /EPR Network/ — As climate change continues to accelerate the threat of flooding across the globe, the need for fast, effective, [read full press release...]</v>
+        <v>KeyBank, BMO and Santander join JPMorgan Chase-led syndicate CHARLESTON, S.C., Aug. 24, 2026 /PRNewswire/ -- Bond Street Investment Trust, Inc. ("Bond Street REIT" or "Bond Street") announced the closing of a $200 million increase to its revolving credit facility, bringing total...</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>Jessica Santana Heyward Named a Lifetime Achievement Honoree by P.O.W.E.R. (Professional Organization of Women of Excellence Recognized)</v>
+        <v>GitLab Scales Agentic AI Across Trusted Software Delivery Workflows</v>
       </c>
       <c r="B282" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C282" t="str">
-        <v>PR.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D282" t="str">
-        <v>Real Estate</v>
+        <v>AI, SaaS, Real Estate</v>
       </c>
       <c r="E282" t="str">
-        <v>https://www.pr.com/press-release/972778</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359397</v>
       </c>
       <c r="F282" t="str">
-        <v>Jessica Santana Heyward of Shreveport, Louisiana, has been named a Lifetime Achievement Honoree by P.O.W.E.R. (Professional Organization of Women of Excellence Recognized). This prestigious distinction acknowledges her outstanding contributions and achievements in the field of human resources/real estate. Santana Heyward will be included in the Summer 2026 issue of P.O.W.E.R., Magazine alongside other accomplished women [PR.com]</v>
+        <v>- - &amp;#8226; GitLab Dedicated AI Gateway, now generally available, brings agentic AI to regulated and data-sensitive enterprises, letting them run GitLab Duo Agent Platform on GitLab Dedicated in their single tenant environment and region. - - &amp;#8226; GitLab Secrets Manager, now in limited availability as a paid add-on billed through GitLab Credits, securely stores and manages credentials used both inside and outside of CI pipelines. - - &amp;#8226; Bulk SAST False Positive Detection and Agentic SAST Vulnerabili... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359397</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>Skanska divests second building of the office project Studio in Warsaw, Poland, for EUR 159M, about SEK 1.7 billion</v>
+        <v>Best Real Estate Agent in Abilene, TX: Amber Kimmel</v>
       </c>
       <c r="B283" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C283" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D283" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E283" t="str">
-        <v>https://www.prnewswire.com/news-releases/skanska-divests-second-building-of-the-office-project-studio-in-warsaw-poland-for-eur-159m-about-sek-1-7-billion-302817462.html</v>
+        <v>https://www.newswire.com/news/best-real-estate-agent-in-abilene-tx-amber-kimmel</v>
       </c>
       <c r="F283" t="str">
-        <v>STOCKHOLM, July 3, 2026 /PRNewswire/ -- Skanska has divested the second building of the office project Studio in Warsaw, Poland, for EUR 159M, about SEK 1.7 billion. The buyer is Stena Real Estate AB. The transaction will be recorded by Skanska Commercial Development Europe in the third...</v>
+        <v>Known as the best real estate agent in Abilene, TX, Amber Kimmel delivers 18 years of market expertise and a proven $500 million record for local buyers.</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>Nexus Industrial REIT Announces Appointment of Curt Millar to its Board of Trustees</v>
+        <v>Best Real Estate Agent in Roseville, CA: Johnny Jennings</v>
       </c>
       <c r="B284" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C284" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D284" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E284" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/03/3321622/0/en/Nexus-Industrial-REIT-Announces-Appointment-of-Curt-Millar-to-its-Board-of-Trustees.html</v>
+        <v>https://www.newswire.com/news/best-real-estate-agent-in-roseville-ca-johnny-jennings</v>
       </c>
       <c r="F284" t="str">
-        <v>Not for distribution in the United States or dissemination through U.S. news or wire services</v>
+        <v>With 156 closed sales over the past 12 months, Johnny Jennings combines local market knowledge and a straightforward approach to help clients secure their ideal properties.</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>Jeff Herter, Rye, NH, Highlights Adaptive Reuse as a Long-Term Housing Solution</v>
+        <v>Top Real Estate Agent in Highland Park, TX: Tom Hughes</v>
       </c>
       <c r="B285" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C285" t="str">
-        <v>GetNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D285" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E285" t="str">
-        <v>https://www.getnews.info/story/2026/07/02/jeff-herter-rye-nh-highlights-adaptive-reuse-as-a-longterm-housing-solution/?source=barchart</v>
+        <v>https://www.newswire.com/news/top-real-estate-agent-in-highland-park-tx-tom-hughes</v>
       </c>
       <c r="F285" t="str">
-        <v/>
+        <v>With more than 800 career transactions and deep knowledge of the luxury market, Tom Hughes provides strategic guidance as a top real estate agent in Highland Park, TX.</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>Off the Court Property Maintenance Expands Multi-Service Property Care Across Amarillo, Texas</v>
+        <v>Top Real Estate Agent in Oakland Township, MI: Ben Lang</v>
       </c>
       <c r="B286" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C286" t="str">
-        <v>GetNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D286" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E286" t="str">
-        <v>https://www.getnews.info/story/2026/07/02/off-the-court-property-maintenance-expands-multiservice-property-care-across-amarillo-texas/?source=barchart</v>
+        <v>https://www.newswire.com/news/top-real-estate-agent-in-oakland-township-mi-ben-lang</v>
       </c>
       <c r="F286" t="str">
-        <v/>
+        <v>Known as the top real estate agent in Oakland Township, MI, Ben Lang delivers data-driven pricing strategies and expert representation for Metro Detroit sellers.</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>Wallbridge Temporarily Evacuates Fenelon Camp, Suspends Exploration Due to Quebec Forest Fire Risk</v>
+        <v>In HelloNation, Insurance Expert Chris Callahan Breaks Down Key Components of Homeowners Insurance Coverage</v>
       </c>
       <c r="B287" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C287" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D287" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E287" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321597/0/en/Wallbridge-Temporarily-Evacuates-Fenelon-Camp-Suspends-Exploration-Due-to-Quebec-Forest-Fire-Risk.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-insurance-expert-chris-callahan-breaks-down-key-components-of-homeowners-insurance-coverage-302858456.html</v>
       </c>
       <c r="F287" t="str">
-        <v>TORONTO, July 02, 2026 (GLOBE NEWSWIRE) -- Wallbridge Mining Company Limited (TSX:WM, OTCQB:WLBMF) (“Wallbridge” or the “Company”) announces that it has temporarily evacuated the camp at its 100% owned Fenelon Gold project (“ Fenelon ”) and suspended all drilling and related exploration activities on its Detour-Fenelon Gold Trend Property following an evacuation order issued by SOPFEU (Société de protection des forêts contre le feu) and Quebec’s Ministère des Ressources naturelles et des Forêts due to increasing wildland fire danger in the area.</v>
+        <v>The article reviews dwelling protection, personal property protection, liability coverage, and additional living expenses for Greenville homeowners. GREENVILLE, S.C., Aug. 24, 2026 /PRNewswire/ -- What does homeowners insurance really cover for families in Greenville, SC? A HelloNation...</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>Novacore Builders Releases 2026 Tampa Renovation Cost Guide for Homeowners</v>
+        <v>APG|SGA sells its property in the city of Bern – with a positive impact of CHF 3.4 million on the net result</v>
       </c>
       <c r="B288" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C288" t="str">
-        <v>PressReleaseNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D288" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E288" t="str">
-        <v>https://pressreleasenews.org/pressroom/novacore-builders-releases-2026-tampa-renovation-cost-guide-for-homeowners</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359391</v>
       </c>
       <c r="F288" t="str">
-        <v>Novacore Builders, a Florida‑licensed Certified Building Contractor based in South Tampa, has released a 2026 Tampa renovation cost guide to help homeowners plan realistic budgets for kitchen, bathroom, and home addition projects before they start demolition.</v>
+        <v>[Ad hoc announcement pursuant to Art. 53 LR] APG: SGA is consistently implementing its defined real estate strategy. The building at Bahnh�heweg 82 in 3018 Bern requires modernisation and further development in the coming years; APG: SGA therefore decided at the beginning of the year to sell the property through a bidding process, sparking considerable interest from potential buyers. - - This sale process has now been finalised with the signing of a sales contract for the property. The sale... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359391</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>Sun Life completes acquisition of Bell Partners</v>
+        <v>X-Caliber Increases Total Funding to $313.2 Million for Marcella Landing at Deer Valley East Village, Utah</v>
       </c>
       <c r="B289" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C289" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D289" t="str">
         <v>Finance, Real Estate</v>
       </c>
       <c r="E289" t="str">
-        <v>https://www.prnewswire.com/news-releases/sun-life-completes-acquisition-of-bell-partners-894705536.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/x-caliber-increases-total-funding-153900880.html</v>
       </c>
       <c r="F289" t="str">
-        <v>TORONTO, July 2, 2026 /CNW/ - Sun Life Financial Inc. (TSX: SLF) (NYSE: SLF) today announced it has completed its acquisition of Bell Partners, a leading U.S. multifamily real estate investment manager and vertically integrated property management business. Bell Partners will continue to...</v>
+        <v>IRVINGTON, N.Y., August 24, 2026--X-Caliber Capital Holdings LLC, "X-Caliber," a nationally recognized direct commercial lender and servicer whose affiliates provide mortgage lending, servicing, and investment solutions, today announced the closing of an additional $131 million Rural PACE-X financing package for Phase II of Marcella Landing at Deer Valley East Village, an ultra-luxury ski community in Park City, Utah, developed by Reef Capital Partners.</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>In HelloNation, Title Insurance Expert Gina Curran Discusses the Importance of a Property Title Search</v>
+        <v>National Real Estate Network Names Robinson Construction #1 in Michigan for New-Home Construction</v>
       </c>
       <c r="B290" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C290" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D290" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E290" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-title-insurance-expert-gina-curran-discusses-the-importance-of-a-property-title-search-302817164.html</v>
+        <v>https://prunderground.com/national-real-estate-network-names-robinson-construction-1-in-michigan-for-new-h/cmt77o3wi000204l70e3fvwqe</v>
       </c>
       <c r="F290" t="str">
-        <v>The article examines how reviewing ownership records can help prevent complications during a real estate transaction. READING, Pa., July 2, 2026 /PRNewswire/ -- How does a title search help protect property ownership? HelloNation has published an article featuring insights from Gina...</v>
+        <v>Nearly 50 years of building experience, craftsmanship and a commitment to quality set Robinson's construction company apart The post National Real Estate Network Names Robinson Construction #1 in Michigan for New-Home Construction first appeared on</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>Infield Minerals Issues Shares for Kings Canyon Gold Property Option ...</v>
+        <v>Wister Insurance® Earns Better Business Bureau (BBB) Accreditation</v>
       </c>
       <c r="B291" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C291" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D291" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E291" t="str">
-        <v>https://pr-inside.com/infield-minerals-issues-shares-for-kings-canyon-gold-property-option-r5197152.htm</v>
+        <v>https://www.prweb.com/releases/wister-insurance-earns-better-business-bureau-bbb-accreditation-302858320.html</v>
       </c>
       <c r="F291" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 2, 2026 /Infield Minerals Corp. (TSXV:IN) ("Infield" or the "Company") further to its press release dated June 22, 2026, is pleased to announce that it has issued 1,508,092 common shares of the Company at a deemed price of $0.066309 per share to Geomark Minerals USA Inc. ("Geomark") in connection with the third option payment due under the option agreement (the "Kings Canyon Option Agreement") relating to the Company's Kings Canyon Property in the state of Utah, USA (the "Property"). The common shares are subject to a statutory hold period expiring November 3, 2026. Pursuant ..</v>
+        <v>Wister Insurance®, the specialty insurance agency built for short-term rental managers and co-hosts, has earned Better Business Bureau (BBB) accreditation, giving property managers independent verification of the agency's advertising, sales, and complaint-handling practices. BOZEMAN, Mont....</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>NMI Holdings, Inc. to Announce Second Quarter 2026 Financial Results on July 30, 2026</v>
+        <v>The money conversation most roommates never have, until it's too late</v>
       </c>
       <c r="B292" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C292" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D292" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E292" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321509/0/en/NMI-Holdings-Inc-to-Announce-Second-Quarter-2026-Financial-Results-on-July-30-2026.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359379</v>
       </c>
       <c r="F292" t="str">
-        <v>EMERYVILLE, Calif., July 02, 2026 (GLOBE NEWSWIRE) -- NMI Holdings, Inc. , (NASDAQ: NMIH), the parent company of National Mortgage Insurance Corporation (National MI), today announced that it will report results for its second quarter ended June 30, 2026 after the market close on Thursday, July 30, 2026.</v>
+        <v>As students head back to school and many move in with roommates, Royal Bank of Canada (RBC) is helping them navigate one of the biggest &amp;#8211; and most overlooked &amp;#8211; challenges of shared living: money. With rising housing costs, shared living arrangements are becoming increasingly common. According to Statistics Canada&amp;#39;s latest census, roommate households were the fastest-growing household type between 2001 and 2021, increasing by 54%. Among Canadians aged 20 to 34, living with people outsid... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359379</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>In HelloNation, Roofing Expert Brian Dyck Explains When Roof Repair Is the Right Choice</v>
+        <v>EfTEN Real Estate Fund AS-i aktsiakapitali suurendamise kandmine registrisse</v>
       </c>
       <c r="B293" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C293" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D293" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E293" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-roofing-expert-brian-dyck-explains-when-roof-repair-is-the-right-choice-302817044.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349920/0/et/eften-real-estate-fund-as-i-aktsiakapitali-suurendamise-kandmine-registrisse.html</v>
       </c>
       <c r="F293" t="str">
-        <v>Understanding the Right Response to Roof Damage Depends on Age, Extent of Wear, and a Thorough Inspection of Materials. MERCED, Calif., July 2, 2026 /PRNewswire/ -- When a ceiling stain appears or water begins dripping inside a home, how do property owners decide whether roof repair is...</v>
+        <v>Fond on varasemalt ( 14.08.2026 ) teatanud börsile üldkoosolekult saadud volituste alusel nõukogu otsusega fondi aktsiate suunatud pakkumise läbiviimisest ning aktsiakapitali suurendamisest 197 463 uue lihtaktsia väljalaskmise teel. Kõik nõukogu otsuse alusel emiteeritud aktsiad märgiti ning aktsiakapitali suurendamine kanti äriregistrisse 24.08.2026.</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>Aedifica NV/SA: Publication relating to a transparency notification</v>
+        <v>Stris &amp; Maher Expands IP and Life Sciences Litigation Platform With ...</v>
       </c>
       <c r="B294" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C294" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D294" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E294" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321443/0/en/Aedifica-NV-SA-Publication-relating-to-a-transparency-notification.html</v>
+        <v>https://pr-inside.com/stris-maher-expands-ip-and-life-sciences-litigation-platform-with-r5215577.htm</v>
       </c>
       <c r="F294" t="str">
-        <v>Please find below a press release from Aedifica (a public regulated real estate company under Belgian law, listed on Euronext Brussels and Euronext Amsterdam), regarding a publication relating to a transparency notification from Stichting Pensioenfonds ABP.</v>
+        <v>(PR-inside.com) LOS ANGELES, CA / ACCESS Newswire / August 24, 2026 / Stris &amp; Maher LLP announced today that experienced litigators Mieke Malmberg, Sarah Spires, Steven Hartsell, and Jaime Olin have joined the firm as partners. Malmberg will practice from Los Angeles, while Spires, Hartsell, and Olin will anchor the firm's new Dallas office. The additions significantly deepen Stris &amp; Maher's intellectual property practice, particularly in patent litigation and life sciences. The group has successfully litigated patent cases in the nation's major patent venues, tried high-stakes cases before juries and judges, won appeals before the U.S. Court of Appeals for the Federal ..</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>Best Real Estate Agent in Flower Mound, TX: Jay Marks</v>
+        <v>Home Listing Preparation Explained In HelloNation With Real Estate Expert Nathan Oldroyd</v>
       </c>
       <c r="B295" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C295" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D295" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E295" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-flower-mound-tx-jay-marks-22816363</v>
+        <v>https://www.prnewswire.com/news-releases/home-listing-preparation-explained-in-hellonation-with-real-estate-expert-nathan-oldroyd-302858287.html</v>
       </c>
       <c r="F295" t="str">
-        <v>With nearly 30 years of experience and over 3,000 career sales, broker Jay Marks is widely recognized as the best real estate agent in Flower Mound, TX, providing trusted local market expertise.</v>
+        <v>The article outlines practical steps sellers can take to improve presentation, pricing, and buyer interest before listing a home. CLANTON, Ala., Aug. 24, 2026 /PRNewswire/ -- What should sellers focus on before putting their property on the market? HelloNation has published an article in...</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>Speicher Group Ranked #2 Real Estate Team in Maryland in the 2026 RealTrends Rankings</v>
+        <v>Real Estate Split Corp. Class A Distribution</v>
       </c>
       <c r="B296" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C296" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D296" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E296" t="str">
-        <v>https://www.newswire.com/news/speicher-group-ranked-2-real-estate-team-in-maryland-in-the-2026-realtrends</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349853/0/en/real-estate-split-corp-class-a-distribution.html</v>
       </c>
       <c r="F296" t="str">
-        <v>Speicher Group, led by Chris Speicher, at Real Brokerage earned the 2026 RealTrends Verified Top Team recognition after closing 238 transactions and $150 million in sales, ranking as the #2 real estate team in Maryland.</v>
+        <v>TORONTO, Aug. 24, 2026 (GLOBE NEWSWIRE) -- Real Estate Split Corp. (TSX: RS) (the “Fund”) is pleased to announce that a distribution for August 2026 will be payable to Class A shareholders of Real Estate Split Corp. as follows:</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>Best Real Estate Agent in Fort Lauderdale, FL: Mario Rodriquez</v>
+        <v>IHG Hotels &amp; Resorts to bring voco to Karjat, strengthening its premium portfolio in Maharashtra</v>
       </c>
       <c r="B297" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C297" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D297" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E297" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-fort-lauderdale-fl-mario-rodriquez</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359367</v>
       </c>
       <c r="F297" t="str">
-        <v>Combining nearly two decades of real estate and mortgage expertise, Mario Rodriguez has earned a reputation as one of the best real estate agents in Fort Lauderdale, FL, by helping clients make smarter financial decisions.</v>
+        <v>IHG Hotels &amp;amp; Resorts, one of the world&amp;#39;s leading hospitality companies, has signed a management agreement with Discover Resorts Neral Pvt. Ltd. for voco Karjat in Maharashtra. The property will be converted to IHG&amp;#39;s premium brand by early 2028, adding over 200 rooms to the company&amp;#39;s portfolio and establishing its presence in one of Maharashtra&amp;#39;s emerging leisure destinations. - - Located in the foothills of the Sahyadri mountain range, Karjat is gaining momentum as a leisure and weekend... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359367</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>The Law Firm For Tenant Rights, Inc. Has Been Nominated for the 2026 Best Tenant Rights Law Firm in California Award</v>
+        <v>Zillow Resolves Federal Trade Commission Lawsuit, Reaffirming Partnership with Redfin and Expanding Access to Even More Housing Options for Renters</v>
       </c>
       <c r="B298" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C298" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D298" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E298" t="str">
-        <v>https://www.newswire.com/news/the-law-firm-for-tenant-rights-inc-has-been-nominated-for-the-2026-best-tenant</v>
+        <v>https://www.prnewswire.com/news-releases/zillow-resolves-federal-trade-commission-lawsuit-reaffirming-partnership-with-redfin-and-expanding-access-to-even-more-housing-options-for-renters-302858324.html</v>
       </c>
       <c r="F298" t="str">
-        <v>The Law Firm For Tenant Rights, Inc. Has Been Nominated for the 2026 Best Tenant Rights Law Firm in California Award , Recognizing the Firm's Ongoing Commitment to Protecting Renters and Advocating for Tenant Rights Across the State</v>
+        <v>Syndication partnership with Redfin continues; both companies to also offer standalone options, improving choice, affordability and access SEATTLE, Aug. 24, 2026 /PRNewswire/ -- Zillow Group today announced a resolution with the Federal Trade Commission (FTC) and five states regarding its...</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>The Law Firm For Tenant Rights, Inc. Secures $1 Million Judgement for Oakland Mother and Son Wrongfully Evicted After Nearly 20 Years</v>
+        <v>Ghada "GG" Benitez to Host IPS 2026 Expert Conversation on American Capital in Dubai</v>
       </c>
       <c r="B299" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C299" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D299" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E299" t="str">
-        <v>https://www.newswire.com/news/the-law-firm-for-tenant-rights-inc-secures-1-million-judgement-for-oakland</v>
+        <v>https://www.prweb.com/releases/ghada-gg-benitez-to-host-ips-2026-expert-conversation-on-american-capital-in-dubai-302856202.html</v>
       </c>
       <c r="F299" t="str">
-        <v>The Law Firm For Tenant Rights, Inc. Has Secured a $1,000,000 Settlement on Behalf of a Retired AC Transit Worker and Her Son, Who Were Wrongfully Displaced From Their Rent-Controlled Oakland Apartment After Nearly Two Decades</v>
+        <v>California REALTOR® and Dubai RERA broker Ghada "GG" Benitez returns to the International Property Show for a third year to host experts discussing why American capital is looking to Dubai. San Diego and DUBAI, UAE, Aug. 24, 2026 /PRNewswire-PRWeb/ -- Ghada "GG" Benitez, CEO of GG Benitez...</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>Airbnb.org offers free emergency housing to people displaced by Colorado wildfires</v>
+        <v>NeuroThera-Clearmind Collaboration Advances MDMA-N-acylethanolamines IP for the Treatment of PTSD Amid Rising U.S. Federal Support for Psychedelic Innovation</v>
       </c>
       <c r="B300" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C300" t="str">
-        <v>WebWire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D300" t="str">
-        <v>Real Estate</v>
+        <v>Healthcare, Real Estate</v>
       </c>
       <c r="E300" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357077</v>
+        <v>https://www.newmediawire.com/news/neurothera-clearmind-collaboration-advances-mdma-n-acylethanolamines-ip-for-the-treatment-of-ptsd-amid-rising-u-s-federal-support-for-psychedelic-innovation-7088834</v>
       </c>
       <c r="F300" t="str">
-        <v>Key Takeaways - - - &amp;#8226; Airbnb.org is providing free, emergency housing for people impacted by several active wildfires in Colorado. - - &amp;#8226; Airbnb.org is partnering with Mile High United Way to identify those in need and connect them to a free place to stay. - - - - To support those impacted by several active wildfires in Colorado, Airbnb.org&amp;#8212;a nonprofit founded by Airbnb to provide emergency housing in times of crisis&amp;#8212;is working with Mile High United Way and its 211 Colorado statewide Hel... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357077</v>
+        <v>U.S. Publication of a Patent Application Covering the MDMA-N-acylethanolamines Combination Expands Intellectual Property Generated Through the Collaboration, and Provides Guidance Addressing Clinical Development Considerations for Psychedelic Drugs, Including MDMA TORONTO, ONTARIO - August 24, 2026 ( NEWMEDIAWIRE ) - NeuroThera Labs Inc. (TSXV: NTLX) (the " Company " or " NeuroThera "), a clinical-stage pharmaceutical company, today announced that its ongoing collaboration with Clearmind Medicine Inc. (“ Clearmind ”) has advanced with the publication in the United States of a patent application covering a novel combination of 3,4-methylenedioxymethamphetamine (“ MDMA ”) and N-acylethanolamines, such as palmitoylethanolamide (“ PEA ”), for use in methods of treating post-traumatic stress di</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>Troy, MI Agent Ben Lang Earns 2026 RealTrends Verified Top Agent Recognition</v>
+        <v>SciSparc: NeuroThera-Clearmind Collaboration Advances MDMA-N-acylethanolamines IP for the Treatment of PTSD Amid Rising U.S. Federal Support for Psychedelic Innovation</v>
       </c>
       <c r="B301" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C301" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D301" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Healthcare, Real Estate</v>
       </c>
       <c r="E301" t="str">
-        <v>https://www.newswire.com/news/troy-mi-agent-ben-lang-earns-2026-realtrends-verified-top-agent-recognition</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349741/0/en/scisparc-neurothera-clearmind-collaboration-advances-mdma-n-acylethanolamines-ip-for-the-treatment-of-ptsd-amid-rising-u-s-federal-support-for-psychedelic-innovation.html</v>
       </c>
       <c r="F301" t="str">
-        <v>Ben Lang earned the 2026 RealTrends Verified Top Agent by Volume and Sides recognition after closing 48 transactions and $18.42 million in sales, ranking among Michigan's top-producing real estate professionals.</v>
+        <v>U.S. publication of a patent application covering the MDMA-N-acylethanolamines combination expands intellectual property generated through the collaboration, and provides guidance addressing clinical development considerations for psychedelic drugs, including MDMA</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>QuikStor Integrates with SBOA Insurance, Eliminating Manual Insurance Reporting for Self-Storage Operators</v>
+        <v>Ameriwest Critical Metals To Sell Its Railroad Valley Property, NV ...</v>
       </c>
       <c r="B302" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C302" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D302" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E302" t="str">
-        <v>https://www.prweb.com/releases/quikstor-integrates-with-sboa-insurance-eliminating-manual-insurance-reporting-for-self-storage-operators-302810424.html</v>
+        <v>https://pr-inside.com/ameriwest-critical-metals-to-sell-its-railroad-valley-property-nv-r5215549.htm</v>
       </c>
       <c r="F302" t="str">
-        <v>Say goodbye to managing tenant insurance outside your FMS. QuikStor's API connection with SBOA Insurance replaces manual monthly insurance reporting with automatic daily transaction data. EL SEGUNDO, Calif., July 2, 2026 /PRNewswire-PRWeb/ -- For most self-storage operators, tenant...</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 24, 2026 / Ameriwest Critical Metals Inc. (CSE:AWCM)(OTCQB:AWLIF)(FSE:5HV) ("Ameriwest" or the "Company") is pleased to announce that the Company has signed a non-binding letter of intent (the "LOI") with Pure Energy Minerals Limited ("Pure Energy") to sell Ameriwest's Railroad Valley Property (the "Property") to Pure Energy. The Property presently consists of 213 unpatented mineral claims located in Nye County, Nevada, and hosts a lithium brine exploration target. Upon closing of the purchase and sale of the mineral claims comprising the Property (the "Transaction"), Pure Energy has agreed to (a) issue 8,000,000 common shares to ..</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>Caliber Advances Real Estate Fund Tokenization Strategy with Chainlink’s Compliance and Distribution Infrastructure</v>
+        <v>Presidio Property Trust Extends Largest Tenant Lease</v>
       </c>
       <c r="B303" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C303" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D303" t="str">
-        <v>Finance, SaaS, Real Estate</v>
+        <v>Finance, Healthcare, Real Estate, Education</v>
       </c>
       <c r="E303" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321236/0/en/Caliber-Advances-Real-Estate-Fund-Tokenization-Strategy-with-Chainlink-s-Compliance-and-Distribution-Infrastructure.html</v>
+        <v>https://pr-inside.com/presidio-property-trust-extends-largest-tenant-lease-r5215546.htm</v>
       </c>
       <c r="F303" t="str">
-        <v>Nasdaq-listed real estate asset manager focuses on the “last mile” of tokenization: making private real estate funds easier to access, verify, administer, and distribute through regulated channels, enabled by Chainlink’s oracle platform Nasdaq-listed real estate asset manager focuses on the “last mile” of tokenization: making private real estate funds easier to access, verify, administer, and distribute through regulated channels, enabled by Chainlink’s oracle platform</v>
+        <v>(PR-inside.com) Presidio Property Trust Extends Largest Tenant Lease SAN DIEGO, CA / ACCESS Newswire / August 24, 2026 / (NASDAQ:SQFT)(NASDAQ:SQFTP)(NASDAQ:SQFTW) Presidio Property Trust, Inc. ("Presidio" or the "Company"), an internally managed, diversified real estate investment trust ("REIT") announced that on August 20, 2026, we completed the five year lease extension of our largest tenant, Johns Hopkins University (on behalf of the Bloomberg School of Public Health), at our Baltimore property. Johns Hopkins University occupies all 31,752 square feet of the Baltimore property and the extension extends the term to December 31, 2031. "We are excited to retain this long standing tenant and are ..</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>Faraday Copper Signs a Definitive Agreement to Acquire BHP's San Manuel ...</v>
+        <v>Visible Gold Announces the Sale of Its Non-Core MegaLi Lithium Property to PMET Resources</v>
       </c>
       <c r="B304" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C304" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D304" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E304" t="str">
-        <v>https://pr-inside.com/faraday-copper-signs-a-definitive-agreement-to-acquire-bhp-s-san-manuel-r5196977.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/visible-gold-announces-sale-non-113700867.html</v>
       </c>
       <c r="F304" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 2, 2026 / Faraday Copper Corp. ("Faraday") (TSX:FDY)(OTCQX:CPPKF) is pleased to announce it has entered into a definitive purchase and sale agreement (the "Agreement") with a wholly owned subsidiary of BHP Group Limited ("BHP") in respect of the previously announced transaction whereby Faraday will acquire from BHP the San Manuel property ("San Manuel"), adjacent to Faraday's Copper Creek project ("Copper Creek"), located in Arizona, USA (Figure 1). Paul Harbidge, President and CEO, commented, "This is a transformational acquisition for Faraday. Combining San Manuel with our Copper Creek project, with the support of the Lundin ..</v>
+        <v>ROUYN-NORANDA, Québec, August 24, 2026--Visible Gold Mines Inc. ("Visible Gold" or the "Company") (TSXV: VGD) (FRANKFURT: 3V41) is pleased to announce that it has entered into a purchase and sale agreement dated August 24, 2026 (the "Agreement") with PMET Resources Inc. ("PMET") (TSX: PMET) (ASX: PMT) (OTCQX: PMETF) (FSE: R9GA) and Noranda Royalties Inc.</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>UMH PROPERTIES, INC. SECOND QUARTER 2026 OPERATIONS UPDATE</v>
+        <v>American EcoFuels Inc. (OTC: AEFI) Launches Phase 2 Intellectual Property Expansion Program for GTL and CTL Technology Platforms</v>
       </c>
       <c r="B305" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C305" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D305" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E305" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321207/0/en/UMH-PROPERTIES-INC-SECOND-QUARTER-2026-OPERATIONS-UPDATE.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349643/0/en/american-ecofuels-inc-otc-aefi-launches-phase-2-intellectual-property-expansion-program-for-gtl-and-ctl-technology-platforms.html</v>
       </c>
       <c r="F305" t="str">
-        <v>FREEHOLD, NJ, July 02, 2026 (GLOBE NEWSWIRE) -- UMH Properties, Inc. (NYSE: UMH) (TASE: UMH), a real estate investment trust (REIT) specializing in the ownership and operation of manufactured home communities, is providing investors with the following update on our second quarter 2026 operating results:</v>
+        <v>American EcoFuels Launches Phase 2 Intellectual Property Expansion Program for GTL and CTL Technology Platforms</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>The Ensign Group Purchases Real Estate and Operations in Texas</v>
+        <v>Exploration Update: Gold Strike One, Yukon</v>
       </c>
       <c r="B306" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C306" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D306" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E306" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321199/21305/en/The-Ensign-Group-Purchases-Real-Estate-and-Operations-in-Texas.html</v>
+        <v>https://www.newsfilecorp.com/release/311020/Exploration-Update-Gold-Strike-One-Yukon</v>
       </c>
       <c r="F306" t="str">
-        <v>SAN JUAN CAPISTRANO, Calif., July 02, 2026 (GLOBE NEWSWIRE) -- The Ensign Group, Inc. (Nasdaq: ENSG), the parent company of the Ensign™ group of companies, which invest in and provide skilled nursing and senior living services, physical, occupational and speech therapies, other rehabilitative and healthcare services, and real estate, announced today that it acquired the real estate and operations of (i) “Las Ventanas de Socorro” , a 126-bed skilled nursing facility located in Socorro, Texas, and (ii) “Los Arcos del Norte Care Center” , a 124-bed skilled nursing facility located in El Paso, Texas. The real estate was acquired by subsidiaries of Standard Bearer Healthcare REIT, Inc., Ensign’s captive real estate company, and the facilities are operated by Ensign-affiliated tenants. The acqui</v>
+        <v>HIGHLIGHTS134 rock and 374 soil samples were collected on Gold Strike One ("GS1") from July to early August 2026 providing property-wide coverage (Figure 2).A previously unmapped 100m x100m intrusive outcrop was discovered in the southeast corner of the claims amongst coincident historic gold anomalous soils (see Figure 2 and Figure 3). The outcrop was sampled where the crews could gain access as well as its talus apron for float. Results are pending. A 289.34 line-kilometre, 100m line spaced,...</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>MaxX Capitals Officially Launches Comprehensive Real Estate Investment &amp; Advisory Platform</v>
+        <v>Paradigm Gold Reports on Initial Results from 2026 Exploration Program on the Swift-Katie Property, BC and on Corporate Holdings</v>
       </c>
       <c r="B307" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C307" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D307" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E307" t="str">
-        <v>https://www.pr.com/press-release/971738</v>
+        <v>https://www.newsfilecorp.com/release/310672/Paradigm-Gold-Reports-on-Initial-Results-from-2026-Exploration-Program-on-the-SwiftKatie-Property-BC-and-on-Corporate-Holdings</v>
       </c>
       <c r="F307" t="str">
-        <v>MaxX Capitals (maxxcapitals.com) announces the expansion of its premier real estate consultancy services. Based in Karachi, Pakistan, the firm specializes in high-yield property investments, market analysis, and tailored portfolio management for local and overseas investors. Led by Muhammad Ali Dawood, MaxX Capitals brings transparency, digital innovation, and secure asset guidance to the regional property sector. [PR.com]</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 24, 2026) - Paradigm Gold Corporation (TSXV: PDQ) ("Paradigm Gold" or the "Company") reports that it has completed the Phase I soil sampling program on its Swift-Katie property and has received assay results from the Swift and the Allouez target samples. Results were successful in confirming and extending gold-in-soil anomalies at the Swift target and delineating a new exploration target in the Allouez area that warrants follow-up...</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>Florida Trade Specialists Launch Platform Connecting Homeowners with Qualified and Trusted Contractors</v>
+        <v>Brennan Investment Group Expands into Phoenix with Appointment of Matt Field as Senior Vice President</v>
       </c>
       <c r="B308" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C308" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D308" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E308" t="str">
-        <v>https://pressreleasenews.org/pressroom/florida-trade-specialists-launch-platform-connecting-homeowners-with-qualified-and-trusted-contractors</v>
+        <v>https://www.prnewswire.com/news-releases/brennan-investment-group-expands-into-phoenix-with-appointment-of-matt-field-as-senior-vice-president-302858073.html</v>
       </c>
       <c r="F308" t="str">
-        <v>Florida Trade Specialists is a new online platform that connects Florida homeowners with licensed and insured contractors across various trades. The platform is free to browse and requires businesses to upload valid licenses and insurance for verification. It also offers educational resources on permitting, code compliance, and maintenance to help homeowners make informed decisions.</v>
+        <v>Industrial real estate veteran brings 15 years of investment experience to lead Brennan's entry into the Phoenix market PHOENIX, Aug. 24, 2026 /PRNewswire/ -- Brennan Investment Group ("Brennan"), a leading private real estate investment firm that acquires, develops, and operates...</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>Selling Scottsdale TV Series Spotlights Scottsdale Real Estate and Lifestyle on REAL Shows Network</v>
+        <v>Gold Terra Announces Sonic Drill Program to Evaluate Gold Content in ...</v>
       </c>
       <c r="B309" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C309" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D309" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate, Media</v>
       </c>
       <c r="E309" t="str">
-        <v>https://www.prnewswire.com/news-releases/selling-scottsdale-tv-series-spotlights-scottsdale-real-estate-and-lifestyle-on-real-shows-network-302816414.html</v>
+        <v>https://pr-inside.com/gold-terra-announces-sonic-drill-program-to-evaluate-gold-content-in-r5215511.htm</v>
       </c>
       <c r="F309" t="str">
-        <v>Locally hosted series led by Becky Kennard highlights the people, neighborhoods, and businesses that define Scottsdale and the greater Valley. SCOTTSDALE, Ariz., July 1, 2026 /PRNewswire/ -- REAL Shows Network (RSN), the national TV platform dedicated to elevating real estate and...</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 24, 2026 /Gold Terra Resource Corp. (TSXV:YGT)(Frankfurt:TX0)(OTCQB:YGTFF) ("Gold Terra" or the "Company") is pleased to announce a sonic drilling program on the former Con Mine's historic tailings which is part of the Con Mine Option ("CMO"). The drilling is currently scheduled to start the first week of September. Under the purchase agreement, the Company has the right to acquire 100% of the CMO property from a subsidiary of Newmont Corporation ("Newmont"), subject to the fulfillment of certain conditions set out in the agreement, as reported in the Company's news release dated November 22, ..</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>In HelloNation, Real Estate Experts Josh Meacham &amp;amp; Anthony Marangon Discuss What Buyers Notice About Show Low Homes &amp;amp; Cabins</v>
+        <v>Cosigo Resources Provides Drilling Update</v>
       </c>
       <c r="B310" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C310" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D310" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E310" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-experts-josh-meacham--anthony-marangon-discuss-what-buyers-notice-about-show-low-homes--cabins-302816410.html</v>
+        <v>https://www.newmediawire.com/news/cosigo-resources-provides-drilling-update-7088832</v>
       </c>
       <c r="F310" t="str">
-        <v>The article explores the property features that generate buyer interest beyond size and location. SHOW LOW, Ariz., July 1, 2026 /PRNewswire/ -- What makes certain homes and cabins in Show Low, AZ, stand out to buyers? HelloNation has published an article that answers this question through...</v>
+        <v>VICTORIA, BC - August 24, 2026 ( NEWMEDIAWIRE ) - Cosigo Resources Ltd. (“Cosigo” or the “Company”) (TSXV: CSG) (OTCQB:COSRF) shares drilling update details. Drilling update The following table (Table 1) includes previously announced and current data from drilling at the Taraira property located in southern Colombia: (please note that information concerning sample processing and analysis, independent laboratories and disclaimers are at the end of this News Release). The Company has no identified reserves or resources and there is no assurance that on-going and future work will identify such. Table 1 presents hole number, drill type, number of samples, date of data release, and range in ppm of gold analyses. Details of analyses from holes 1 to 20 are included in the Company’s NI 43-101 repo</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>HelloNation Explains Cost of Living in Reynolds Lake Oconee With Insights From Real Estate Expert Brian Quinn</v>
+        <v>Comstock Receives $20 Million and Closes Sale of Legacy Mining Assets to Mackay Precious Metals Inc.</v>
       </c>
       <c r="B311" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C311" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D311" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E311" t="str">
-        <v>https://www.prnewswire.com/news-releases/hellonation-explains-cost-of-living-in-reynolds-lake-oconee-with-insights-from-real-estate-expert-brian-quinn-302766686.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349568/0/en/comstock-receives-20-million-and-closes-sale-of-legacy-mining-assets-to-mackay-precious-metals-inc.html</v>
       </c>
       <c r="F311" t="str">
-        <v>The article outlines housing costs, HOA fees, and ongoing expenses that shape living in this Greensboro, GA, community. GREENSBORO, Georgia, July 1, 2026 /PRNewswire/ -- What does it really cost to live in Reynolds Lake Oconee? HelloNation has published an article that provides the...</v>
+        <v>VIRGINIA CITY, Nev., Aug. 24, 2026 (GLOBE NEWSWIRE) -- Comstock Inc. (NYSE: LODE) (“Comstock,” “our” and the “Company”) today announced it has closed the previously announced transaction under which Mackay Precious Metals Inc. (“Mackay”), a wholly owned subsidiary of Mackay Gold &amp;amp; Silver Corp. (TSXV: MACK, OTCQB: MKGSF), acquired 100% of Comstock's mineral, mining, processing and mining-district-related real estate entities, with the aggregate transaction valued at more than $45 million. Comstock has now received $20 million in cash and 2 million common shares (TSX-V: MACK.V) of Mackay Gold &amp;amp; Silver Corp. currently valued at approximately $4.5 million and we expect to record a gain in a range of approximately $10 million to $12 million. The gain on the sale is not expected to resul</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>Newmark Group's Second Quarter 2026 Financial Results Announcement to be Issued Prior to Market Open on Wednesday, July 29th, 2026</v>
+        <v>Goliath’s 2026 Drilling Expands Golden Gate Zone From 0.85 Km² To 1.17 Km² And Bonanza Zone From 1.27 Km² to 1.51 Km² And Remains Open For Expansion, Drilling Continues On The High-Grade Gold Surebet Discovery, Golden Triangle, B.C.</v>
       </c>
       <c r="B312" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C312" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D312" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E312" t="str">
-        <v>https://www.prnewswire.com/news-releases/newmark-groups-second-quarter-2026-financial-results-announcement-to-be-issued-prior-to-market-open-on-wednesday-july-29th-2026-302816194.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349567/0/en/goliath-s-2026-drilling-expands-golden-gate-zone-from-0-85-km-to-1-17-km-and-bonanza-zone-from-1-27-km-to-1-51-km-and-remains-open-for-expansion-drilling-continues-on-the-high-grad.html</v>
       </c>
       <c r="F312" t="str">
-        <v>Conference call scheduled for the same day at 10:00 a.m. ET NEW YORK, July 1, 2026 /PRNewswire/ -- Newmark Group, Inc. (Nasdaq: NMRK) ("Newmark" or "the Company"), a leading commercial real estate advisor and service provider to large institutional investors, global corporations, and...</v>
+        <v>TORONTO, Aug. 24, 2026 (GLOBE NEWSWIRE) -- Goliath Resources Limited (TSX-V: GOT) (OTCQX: GOTRF) (FSE: B4IF) (the “Company” or “Goliath”) is pleased to report that 2026 drilling thus far of the Surebet Discovery has resulted in expansion of the Golden Gate and Bonanza Zones on its 100% owned Golddigger Property (the “Property”), Golden Triangle, British Columbia. The Golden Gate Zone mineralized footprint is now 1.17 km 2 , representing a 38% increase compared to 0.85 km 2 defined prior to the 2026 drilling program. The Bonanza Zone mineralized footprint is now 1.51 km 2 , representing a 19% increase compared to 1.27 km 2 defined prior to the 2026 drilling program (see news July 15, 2026, August 10, 2026, August 11, 2026); both zones remain open for expansion laterally and at depth. All dr</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>ARMOUR Residential REIT, Inc. Confirms July 2026 Common Share and Q3 2026 Series C Preferred Share Dividends</v>
+        <v>CommLoan Launches New Platform Experience and Better Lending Matching Powered By Borrower Priority Intelligence</v>
       </c>
       <c r="B313" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C313" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D313" t="str">
-        <v>Finance, Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E313" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320991/12288/en/ARMOUR-Residential-REIT-Inc-Confirms-July-2026-Common-Share-and-Q3-2026-Series-C-Preferred-Share-Dividends.html</v>
+        <v>https://www.prnewswire.com/news-releases/commloan-launches-new-platform-experience-and-better-lending-matching-powered-by-borrower-priority-intelligence-302857752.html</v>
       </c>
       <c r="F313" t="str">
-        <v>VERO BEACH, Florida, July 01, 2026 (GLOBE NEWSWIRE) -- ARMOUR Residential REIT, Inc. (NYSE: ARR and ARR-PRC) (“ARMOUR” or the “Company”) today confirmed the July 2026 cash dividend for the Company's Common Stock, consistent with the previous guidance which the Company released on June 24, 2026. The Company also confirmed the Q3 2026 monthly cash dividend rate for the Company's Series C Preferred Stock.</v>
+        <v>New capability layers borrower-specific preferences into the matching process, giving brokers a more precise lender match on every deal SCOTTSDALE, Ariz., Aug. 24, 2026 /PRNewswire/ -- CommLoan, the operating system for commercial real estate lending, today announced its new platform...</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>LXP Industrial Trust to Report Second Quarter 2026 Results and Host Conference Call July 29, 2026</v>
+        <v>Non-Mortgage Delinquency Growth Slows in Second Quarter, but Ontario Homeowners Remain Under Pressure</v>
       </c>
       <c r="B314" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C314" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D314" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E314" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320997/19004/en/LXP-Industrial-Trust-to-Report-Second-Quarter-2026-Results-and-Host-Conference-Call-July-29-2026.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349548/0/en/non-mortgage-delinquency-growth-slows-in-second-quarter-but-ontario-homeowners-remain-under-pressure.html</v>
       </c>
       <c r="F314" t="str">
-        <v>WEST PALM BEACH, Fla., July 01, 2026 (GLOBE NEWSWIRE) -- LXP Industrial Trust (NYSE: LXP) (“LXP”), a real estate investment trust (REIT) focused on Class A warehouse and distribution real estate investments, today announced it will release its second quarter 2026 financial results the morning of Wednesday, July 29, 2026. LXP will host its conference call and webcast that same day at 8:30 a.m., Eastern Time to discuss these results. Participants may access the call and webcast by the following:</v>
+        <v>New Equifax data indicates Canadian consumer debt rose to $2.68 trillion, a 4.18 per cent increase compared to Q2 2025.</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>Onity Group Announces Closing of Transaction with Finance of America Reverse</v>
+        <v>Data Capture Service Urges Hotel Owners to Scan Before They Scope: Why PIP Renovations Should Start with an Accurate As-Built</v>
       </c>
       <c r="B315" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C315" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D315" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E315" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320993/496/en/Onity-Group-Announces-Closing-of-Transaction-with-Finance-of-America-Reverse.html</v>
+        <v>https://www.prweb.com/releases/data-capture-service-urges-hotel-owners-to-scan-before-they-scope-why-pip-renovations-should-start-with-an-accurate-as-built-302857608.html</v>
       </c>
       <c r="F315" t="str">
-        <v>Onity Mortgage completes transaction with Finance of America Reverse effective June 30, 2026</v>
+        <v>The Dallas-based reality capture firm says most Property Improvement Plan budget overruns trace back to renovating from outdated drawings. Its standard hotel PIP documentation service, priced by property size with free estimates, gives architects, contractors, and lenders one verified set...</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>Gladstone Commercial Executes 10-Year Lease at Office / R&amp;D Property ...</v>
+        <v>Joseph Westbrook, 23 Year Old Columbus Entrepreneur , Enters the Multifamily Real Estate industry</v>
       </c>
       <c r="B316" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C316" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D316" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E316" t="str">
-        <v>https://pr-inside.com/gladstone-commercial-executes-10-year-lease-at-office-r-d-property-r5196776.htm</v>
+        <v>https://prunderground.com/joseph-westbrook-23-year-old-columbus-entrepreneur-enters-the-multifamily-real-e/cmt5vpoy3000m04l20lb7j6js</v>
       </c>
       <c r="F316" t="str">
-        <v>(PR-inside.com) MCLEAN, VA / ACCESS Newswire / July 1, 2026 /Gladstone Commercial Corporation (Nasdaq:GOOD) ("Gladstone Commercial") announced that it has executed a 10-year, 5-month lease with the Ohio Life Sciences Association ("Ohio Life Sciences") for 34,361 square feet of its 86,301 square foot office / R&amp;D building located in New Albany, Ohio. This brings the building to 100% occupancy. Ohio Life Sciences is a statewide business association representing the interests of Ohio's nearly 5,000 life sciences establishments with the mission to grow the life sciences ecosystem. The lease will enable Ohio Life Sciences to deliver on an up-to-$30 million biomanufacturing workforce initiative ..</v>
+        <v>Columbus, Ohio entrepreneur Joseph Westbrook is emerging as a rising star in business, with ambitions to becoming the next major entrepreneur to emerge from Columbus. The post Joseph Westbrook, 23 Year Old Columbus Entrepreneur , Enters the Multifamily Real Estate industry first appeared on</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>NX3 Commercial Group Closes $19 Million United Supermarkets (Albertsons) ...</v>
+        <v>Jax Property Releases Free New Construction Buyer Guide for Jacksonville's Growing 55+ Active Adult Market</v>
       </c>
       <c r="B317" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C317" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D317" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Real Estate</v>
       </c>
       <c r="E317" t="str">
-        <v>https://pr-inside.com/nx3-commercial-group-closes-19-million-united-supermarkets-albertsons-r5196760.htm</v>
+        <v>https://www.pr.com/press-release/972869</v>
       </c>
       <c r="F317" t="str">
-        <v>(PR-inside.com) Brokerage team secures half of a $33 million 1031 exchange with a brand-new, corporately guaranteed grocery asset FORT LAUDERDALE, FL / ACCESS Newswire / July 1, 2026 / A brokerage team led by Evan Whelan, Josh Symonette, and Matt Wister has closed the sale of a newly constructed United Supermarkets (Albertsons) for $19,000,000 at a 5.9% cap rate, placing the single-tenant grocery asset into a buyer's larger $33 million 1031 exchange. The deal accounts for roughly half of the buyer's total exchange requirement, anchoring the swap with a recession-resistant, investment-backed retail property. NX3 Commercial Group represented the buyer in the transaction. The ..</v>
+        <v>Jacksonville independent new construction Realtor Matthew Sodel of Jax Property has published a free buyer guide for active adult and 55+ homebuyers evaluating new construction in Northeast Florida. The guide covers builder contracts, lot premiums, design center pricing and CDD fees, and arrives as builders including Toll Brothers open new age-restricted communities across the Jacksonville market. [PR.com]</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>Beeline Holdings (BLNE) Completes MagicBlocks Acquisition</v>
+        <v>Watershed Roofing Inc. Expands Roofing and Exterior Services Across British Columbia</v>
       </c>
       <c r="B318" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C318" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D318" t="str">
-        <v>Finance, AI, Real Estate, Retail</v>
+        <v>Real Estate</v>
       </c>
       <c r="E318" t="str">
-        <v>https://www.newmediawire.com/news/beeline-holdings-blne-completes-magicblocks-acquisition-7087460</v>
+        <v>https://www.newsfilecorp.com/release/310940/Watershed-Roofing-Inc.-Expands-Roofing-and-Exterior-Services-Across-British-Columbia</v>
       </c>
       <c r="F318" t="str">
-        <v>LOS ANGELES, CA - July 1, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) announced the completion of its acquisition of artificial intelligence company MagicBlocks, whose technology powers the company’s proprietary AI agent, Bob, and supports automation across its mortgage origination and title operations. The company said full ownership of the technology is expected to accelerate AI-driven automation, reduce production costs and improve the speed and consistency of the borrower experience. Beeline acquired the remaining interest in MagicBlocks by issuing 209,456 shares of common stock at $2.25 per share, representing approximately $471,276 in consideration. The company said the acquisition will support future product development across mortgage origination, title services, home e</v>
+        <v>Langley, British Columbia--(Newsfile Corp. - August 22, 2026) - Watershed Roofing Inc., a Canadian roofing and exterior services company, is expanding its service coverage across British Columbia as part of a broader growth strategy focused on serving residential, commercial, property management, and construction clients throughout the province.The expansion will allow Watershed Roofing Inc. to take on projects across a wider geographic area while continuing to focus on professional workmanship,...</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>Esencia de Santa Fe Celebrates Successful Grand Opening and Welcomes ...</v>
+        <v>Robbins LLP Urges UWMC Stockholders Who Lost Money Investing in UWM Holdings Corporation to Contact the Firm for Information About Leading the Class Action</v>
       </c>
       <c r="B319" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C319" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D319" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E319" t="str">
-        <v>https://pr-inside.com/esencia-de-santa-fe-celebrates-successful-grand-opening-and-welcomes-r5196754.htm</v>
+        <v>https://www.newsfilecorp.com/release/310913/Robbins-LLP-Urges-UWMC-Stockholders-Who-Lost-Money-Investing-in-UWM-Holdings-Corporation-to-Contact-the-Firm-for-Information-About-Leading-the-Class-Action</v>
       </c>
       <c r="F319" t="str">
-        <v>(PR-inside.com) SANTA FE, NM / ACCESS Newswire / July 1, 2026 / There was great enthusiasm surrounding the grand opening of Esencia de Santa Fe, where Price Land and Development Group, alongside homebuilders Pulte Homes and D.R. Horton, welcomed prospective homebuyers, families and community members to experience and explore the new master-planned community. The event welcomed visitors to tour model homes and explore homesites and upcoming move-in opportunities at Esencia de Santa Fe, a 277-acre community delivering new housing to Santa Fe. "We were pleased to welcome members of the community to experience Esencia de Santa Fe," said Garret Price, President of Price ..</v>
+        <v>San Diego, California--(Newsfile Corp. - August 22, 2026) - Shareholder rights law firm Robbins LLP reminds investors that a class action was filed on behalf of all persons and entities who purchased or otherwise acquired UWM Holdings Corporation (NYSE: UWMC) securities between March 9, 2026 and August 5, 2026 (the "Class Period"). UWM engages in the origination, sale, and servicing of residential mortgage loans in the United States.The complaint alleges that UWM over-hedged itself in...</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>CrossCountry Mortgage Military Veteran Originators Earn Recognition from Scotsman Guide</v>
+        <v>Avalon-Bilt Allocates $45 Million for Strategic Growth in Residential Real Estate Sector and Announces New Digital Platform</v>
       </c>
       <c r="B320" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C320" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D320" t="str">
-        <v>Real Estate, Retail</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E320" t="str">
-        <v>https://www.prnewswire.com/news-releases/crosscountry-mortgage-military-veteran-originators-earn-recognition-from-scotsman-guide-302816213.html</v>
+        <v>https://pressreleasenews.org/pressroom/avalon-bilt-allocates-45-million-for-strategic-growth-in-residential-real-estate-sector-and-announces-new-digital-platform</v>
       </c>
       <c r="F320" t="str">
-        <v>CLEVELAND, July 1, 2026 /PRNewswire/ -- CrossCountry Mortgage (CCM), the nation's number one retail mortgage lender for the third consecutive year, announced that 18 loan officers were named to the 2026 Scotsman Guide Top Veteran Originators list — the most in company history and more...</v>
+        <v>Avalon-Bilt Launches $45 Million Residential Expansion and New Digital Platform as Demand Grows for Rent-to-Own Homeownership Solutions</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>As Summer Planning Begins, Kasel Rocks Landscape Company Offers Free Commercial Ice Management Service Quotes for Lehigh Valley Businesses</v>
+        <v>Leeward Capital Corp. Announces Change of Management and Asset Sale and Asset Purchase Transactions</v>
       </c>
       <c r="B321" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C321" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D321" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E321" t="str">
-        <v>https://www.prweb.com/releases/as-summer-planning-begins-kasel-rocks-landscape-company-offers-free-commercial-ice-management-service-quotes-for-lehigh-valley-businesses-302816063.html</v>
+        <v>https://www.newsfilecorp.com/release/310828/Leeward-Capital-Corp.-Announces-Change-of-Management-and-Asset-Sale-and-Asset-Purchase-Transactions</v>
       </c>
       <c r="F321" t="str">
-        <v>Summer is an ideal time for commercial property owners and facility managers to prepare for winter operations. Kasel Rocks Landscape Company is offering free quotes for commercial ice management services in the Lehigh Valley to help businesses plan ahead. ALLENTOWN, Pa., July 1, 2026...</v>
+        <v>Calgary, Alberta--(Newsfile Corp. - August 21, 2026) - LEEWARD CAPITAL CORP. ("Leeward" or the "Company")   announces a change of  directors, senior management changes, a sale of certain assets, and an acquisition of certain real property assets. DIRECTOR AND MANAGEMENT CHANGES:The Board of Directors of Leeward ( the "Board") announce that Douglas Gillies has resigned as a director of the Company and he has been replaced by Anthony Grafton. In addition, the Board is pleased to announce the...</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>Real Estate Expert Phil Frye of Newark Explores Move-In Ready Homes for HelloNation</v>
+        <v>Greenberg Traurig Advises TPG AG-Led Consortium on $628M Industrial Real Estate Portfolio Acquisition</v>
       </c>
       <c r="B322" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C322" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D322" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E322" t="str">
-        <v>https://www.prnewswire.com/news-releases/real-estate-expert-phil-frye-of-newark-explores-move-in-ready-homes-for-hellonation-302816083.html</v>
+        <v>https://www.prnewswire.com/news-releases/greenberg-traurig-advises-tpg-ag-led-consortium-on-628m-industrial-real-estate-portfolio-acquisition-302857502.html</v>
       </c>
       <c r="F322" t="str">
-        <v>NEWARK, Ohio, July 1, 2026 /PRNewswire/ -- What does "move-in ready" really mean when searching for a new home? A HelloNation article, "Are Move-In Ready Homes Truly Ready to Live In?", examines this question with insights from Real Estate Expert Phil Frye of Century 21 Phil Frye Real...</v>
+        <v>NEW YORK, Aug. 21, 2026 /PRNewswire/ -- Global law firm Greenberg Traurig, LLP represented a TPG AG-led consortium in its $628 million acquisition of a 53-building industrial real estate portfolio. The portfolio comprises approximately 5.4 million square feet of distribution, logistics,...</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>Real Estate Expert Teresa Liepman Explains Mortgage Pre-Approval for a Smoother Home Buying Process in HelloNation</v>
+        <v>TWO Announces Receipt of Final Regulatory Approval for Merger with CrossCountry Mortgage</v>
       </c>
       <c r="B323" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C323" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D323" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E323" t="str">
-        <v>https://www.prnewswire.com/news-releases/real-estate-expert-teresa-liepman-explains-mortgage-pre-approval-for-a-smoother-home-buying-process-in-hellonation-302778812.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/two-announces-receipt-final-regulatory-201500117.html</v>
       </c>
       <c r="F323" t="str">
-        <v>TEXARKANA, Texas, July 1, 2026 /PRNewswire/ -- What is the smartest way to make buying a home less stressful? According to HelloNation, Better Homes and Gardens Real Estate Infinity expert Teresa Liepman advises that securing a mortgage pre-approval before starting a home search is one of...</v>
+        <v>NEW YORK, August 21, 2026--TWO Announces Receipt of Final Regulatory Approval for Merger with CrossCountry Mortgage</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>The Hanover Recognized as a Best Place to Work by U.S. News &amp;amp; World Report</v>
+        <v>Cisneros Brothers Plumbing, Electrical, Heating &amp;amp; Air Responds to Apple Valley Septic Emergency After DIY Repair Goes Wrong</v>
       </c>
       <c r="B324" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C324" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D324" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Healthcare, Real Estate</v>
       </c>
       <c r="E324" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-hanover-recognized-as-a-best-place-to-work-by-us-news--world-report-302815956.html</v>
+        <v>https://www.prweb.com/releases/cisneros-brothers-plumbing-electrical-heating--air-responds-to-apple-valley-septic-emergency-after-diy-repair-goes-wrong-302856157.html</v>
       </c>
       <c r="F324" t="str">
-        <v>WORCESTER, Mass., July 1, 2026 /PRNewswire/ -- The Hanover Insurance Group, Inc. (NYSE: THG), a leading provider of property and casualty insurance for individuals, families and businesses, announced today it has been named to U.S. News &amp; World Report's list of 2026-2027 Best Companies to...</v>
+        <v>High Desert home services company warns homeowners about the health, property and financial risks of attempting septic repairs without professional help APPLE VALLEY, Calif., Aug. 21, 2026 /PRNewswire-PRWeb/ -- A recent septic emergency in Apple Valley is serving as a warning to...</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>Authentic Signs Definitive Agreement to Acquire Care Bears, Expanding its Entertainment Platform into Character IP</v>
+        <v>Molina Healthcare of Michigan Donates $85,000 to Support Two Organizations Addressing Hunger and Housing in Bay and Saginaw Counties</v>
       </c>
       <c r="B325" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C325" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D325" t="str">
-        <v>SaaS, Real Estate, Media</v>
+        <v>Real Estate</v>
       </c>
       <c r="E325" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357016</v>
+        <v>https://finance.yahoo.com/healthcare/articles/molina-healthcare-michigan-donates-85-200000691.html</v>
       </c>
       <c r="F325" t="str">
-        <v>Authentic Brands Group (&amp;#8220;Authentic&amp;#8221;), a global brand and entertainment platform, today announced it has signed a definitive agreement to acquire the intellectual property of Care Bears, one of the world&amp;#39;s most beloved and enduring family entertainment franchises. - - Authentic is one of the world&amp;#39;s largest owners of intellectual property and has built a modern entertainment platform that accelerates IP through content, experiences and global commerce. Care Bears fits squarely within this as... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357016</v>
+        <v>BAY CITY, Mich., August 21, 2026--Molina Healthcare of Michigan donates $85,000 to support two organizations addressing hunger and housing in Bay and Saginaw counties.</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>Los Angeles Eviction Attorney Niv Davidovich Secures $2,000,000 From ...</v>
+        <v>KBRA Assigns Preliminary Ratings to OBX 2026-NQM13 Trust</v>
       </c>
       <c r="B326" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C326" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D326" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E326" t="str">
-        <v>https://pr-inside.com/los-angeles-eviction-attorney-niv-davidovich-secures-2-000-000-from-r5196662.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/kbra-assigns-preliminary-ratings-obx-175400437.html</v>
       </c>
       <c r="F326" t="str">
-        <v>(PR-inside.com) Davidovich Stone Law Group obtained the landmark settlement by pursuing simultaneous unlawful detainer and civil enforcement proceedings against a well-funded national tenant at a time when most Los Angeles landlords had been told recovery was legally impossible. LOS ANGELES, CA / ACCESS Newswire / July 1, 2026 / During the COVID-19 pandemic, a national fitness chain occupying a commercial property in Los Angeles stopped paying rent, asserted that the pandemic exempted it from its lease obligations, and simultaneously abandoned its contractual obligation to rebuild the facility it had demolished under the terms of the lease. The tenant's position was that government ..</v>
+        <v>NEW YORK, August 21, 2026--KBRA assigns preliminary ratings to 13 classes of mortgage-backed notes from OBX 2026-NQM13 Trust, a $1.0 billion non-prime RMBS transaction. The underlying collateral, comprising 1,623 residential mortgages, with fixed-rate mortgages (FRMs) and hybrid adjustable-rate mortgages (ARMs) making up 94.6% and 5.4% of the pool, respectively. A majority of the loans are either classified as non-qualified mortgages (Non-QM; 40.1%) or exempt (45.1%) from the Ability-to-Repay/Qu</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>Los Angeles Eviction Attorney Niv Davidovich Secures $2,000,000 From Gym Chain During COVID</v>
+        <v>LegalMatch Breaks Down How Co-Heir Deadlocks Can Trigger Partition Lawsuits</v>
       </c>
       <c r="B327" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C327" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D327" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E327" t="str">
-        <v>https://www.newswire.com/news/los-angeles-eviction-attorney-niv-davidovich-secures-2-000-000-from-gym-chain</v>
+        <v>https://www.newswire.com/news/legalmatch-breaks-down-how-co-heir-deadlocks-can-trigger-partition-lawsuits</v>
       </c>
       <c r="F327" t="str">
-        <v>Davidovich Stone Law Group obtained the landmark settlement by pursuing simultaneous unlawful detainer and civil enforcement proceedings against a well-funded national tenant at a time when most Los Angeles landlords had been told recovery was legally impossible.</v>
+        <v>When family members inherit property together, conflicting financial priorities over whether to sell, rent, or occupy the home often require court-supervised solutions.</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>FG Nexus Announces Plans to Establish New Real Estate Division and Exit the Digital Asset Business</v>
+        <v>Terrance Bradford Construction in Tampa Florida Expands Construction Consultation Services Throughout the Tampa Area</v>
       </c>
       <c r="B328" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C328" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D328" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E328" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320673/0/en/FG-Nexus-Announces-Plans-to-Establish-New-Real-Estate-Division-and-Exit-the-Digital-Asset-Business.html</v>
+        <v>https://www.prnewswire.com/news-releases/terrance-bradford-construction-in-tampa-florida-expands-construction-consultation-services-throughout-the-tampa-area-302857466.html</v>
       </c>
       <c r="F328" t="str">
-        <v>Charlotte, NC, July 01, 2026 (GLOBE NEWSWIRE) -- FG Nexus (Nasdaq: FGNX, FGNXP) (the “Company”), today announced that the Company’s Board of Directors has authorized management to proceed with the establishment of a new real estate operating subsidiary focused primarily on the acquisition of land-lease manufactured housing properties.</v>
+        <v>TAMPA, Fla., Aug. 21, 2026 /PRNewswire/ -- Terrance Bradford Construction in Tampa Florida today announced the expansion of its construction consultation services for residential and commercial property owners throughout the Tampa Bay area. The expanded consultation offering is designed...</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>PuroClean Earns Dual National Recognition for Franchise Culture and System Performance</v>
+        <v>Did Your Lose Money Investing in UWM Holdings Corporation? Robbins LLP Urges Investors with Significant Losses to Contact the Firm for Information About Their Rights Against UWMC</v>
       </c>
       <c r="B329" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C329" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D329" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E329" t="str">
-        <v>https://www.prnewswire.com/news-releases/puroclean-earns-dual-national-recognition-for-franchise-culture-and-system-performance-302815358.html</v>
+        <v>https://www.newsfilecorp.com/release/310824/Did-Your-Lose-Money-Investing-in-UWM-Holdings-Corporation-Robbins-LLP-Urges-Investors-with-Significant-Losses-to-Contact-the-Firm-for-Information-About-Their-Rights-Against-UWMC</v>
       </c>
       <c r="F329" t="str">
-        <v>Top Rankings from Franchise Business Review and Entrepreneur Reinforce Why More Entrepreneurs Are Choosing PuroClean TAMARAC, Fla., July 1, 2026 /PRNewswire/ -- PuroClean, a leading international property restoration and remediation franchise, has earned two major franchise industry...</v>
+        <v>San Diego, California--(Newsfile Corp. - August 21, 2026) - Shareholder rights law firm Robbins LLP reminds investors that a class action was filed on behalf of all persons and entities who purchased or otherwise acquired UWM Holdings Corporation (NYSE: UWMC) securities between March 9, 2026 and August 5, 2026 (the "Class Period"). UWM engages in the origination, sale, and servicing of residential mortgage loans in the United States.The complaint alleges that UWM over-hedged itself in...</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>Beeline Holdings Completes Acquisition of MagicBlocks, Accelerating AI Integration Across Mortgage and Title Operations</v>
+        <v>Insurer Returns Near Record 17% as Market Cycle Enters New Phase: Aon Analysis</v>
       </c>
       <c r="B330" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C330" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D330" t="str">
-        <v>Finance, AI, SaaS, Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E330" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320614/0/en/Beeline-Holdings-Completes-Acquisition-of-MagicBlocks-Accelerating-AI-Integration-Across-Mortgage-and-Title-Operations.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359259</v>
       </c>
       <c r="F330" t="str">
-        <v>Acquisition brings core AI infrastructure fully in-house, strengthening Beeline's ability to automate and scale across its product suite Acquisition brings core AI infrastructure fully in-house, strengthening Beeline's ability to automate and scale across its product suite</v>
+        <v>Aon plc (NYSE: AON), a leading global professional services firm, today released new analysis showing that global property and casualty insurers are entering a next phase of the market cycle from a position of strength and have an opportunity to convert recent profitability gains into long-term competitive advantage. The analysis marks the start of Aon&amp;#39;s Reinsurance Renewal Season, which helps insurers turn capital into growth. - - Aon&amp;#39;s third annual analysis of 120 global property and... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359259</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>Los Angeles Eviction Attorney Niv V. Davidovich Secures $2,200,000 ...</v>
+        <v>Luxury Real Estate Expert Kim Nicols Explains Luxury Home Features That Hold Value Over Time in HelloNation</v>
       </c>
       <c r="B331" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C331" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D331" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E331" t="str">
-        <v>https://pr-inside.com/los-angeles-eviction-attorney-niv-v-davidovich-secures-r5196629.htm</v>
+        <v>https://www.prnewswire.com/news-releases/luxury-real-estate-expert-kim-nicols-explains-luxury-home-features-that-hold-value-over-time-in-hellonation-302857433.html</v>
       </c>
       <c r="F331" t="str">
-        <v>(PR-inside.com) Davidovich Stone Law Group obtained the landmark settlement by pursuing simultaneous unlawful detainer and civil enforcement proceedings against a well-funded national tenant at a time when most Los Angeles landlords had been told recovery was legally impossible. LOS ANGELES, CA / ACCESS Newswire / July 1, 2026 / During the COVID-19 pandemic, a national fitness chain occupying a commercial property in Los Angeles stopped paying rent, asserted that the pandemic exempted it from its lease obligations, and simultaneously abandoned its contractual obligation to rebuild the facility it had demolished under the terms of the lease. The tenant's position was that government-imposed ..</v>
+        <v>The Article Examines Which Luxury Upgrades Continue to Deliver Lasting Appeal and Long-Term Value for Homeowners. GRANITE BAY, Calif., Aug. 21, 2026 /PRNewswire/ -- The article explains that homeowners often consider improvements that enhance both daily living and future resale potential....</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>Los Angeles Eviction Attorney Niv V. Davidovich Secures $2,000,000 Against National Fitness Tenant That Refused Rent Payments and Lease Obligations During COVID-19</v>
+        <v>Marriott International Signs Agreement to Introduce Ritz-Carlton Reserve to Shanghai, Marking the Brand's First Urban Concept</v>
       </c>
       <c r="B332" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C332" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D332" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E332" t="str">
-        <v>https://www.newswire.com/news/los-angeles-eviction-attorney-niv-v-davidovich-secures-2-200-000-against</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359253</v>
       </c>
       <c r="F332" t="str">
-        <v>Davidovich Stone Law Group obtained the landmark settlement by pursuing simultaneous unlawful detainer and civil enforcement proceedings against a well-funded national tenant at a time when most Los Angeles landlords had been told recovery was legally impossible. Release updated 7/1/2026: Changed $2,200,000 to $2,000,000</v>
+        <v>Marriott International, Inc. today announced that it has signed an agreement with Shanghai SIIC North Bund New Landmark Construction and Development Co., Ltd. to introduce the first Ritz-Carlton Reserve to Shanghai, marking the debut of the urban Reserve concept, a highly selective extension of the brand created for the world&amp;#39;s leading global gateway cities. Scheduled to open in 2030, the property will bring the rarity, personalization, and sense of wellbeing that define the Reserve experi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359253</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>Golden Triangle Ventures Eliminates Legacy Debt, Simplifies Share Structure ...</v>
+        <v>How a Build-to-Hold Developer Creates and Sustains Value</v>
       </c>
       <c r="B333" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C333" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D333" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E333" t="str">
-        <v>https://pr-inside.com/golden-triangle-ventures-eliminates-legacy-debt-simplifies-share-structure-r5196617.htm</v>
+        <v>https://pressreleasenews.org/pressroom/how-a-build-to-hold-developer-creates-and-sustains-value</v>
       </c>
       <c r="F333" t="str">
-        <v>(PR-inside.com) Company to Launch Revamped Corporate Website on July 1, 2026 AUSTIN, TX / ACCESS Newswire / July 1, 2026 / Golden Triangle Ventures, Inc. (OTCID:GTVH) (the "Company"), today announced a series of milestones that mark the close of its legacy balance sheet obligations and the beginning of a new operational chapter centered on its Veterans Housing Program. Final Legacy Note Retired The Company confirmed it will close out its final outstanding legacy note by end of day tomorrow. With this resolution, GTVH will carry zero legacy debt and zero outstanding note holders on its balance sheet - a significant de-risking milestone for the ..</v>
+        <v>For developers that build to hold, success is measured over the life of an asset rather than at a single sale. That long horizon shapes how capital is structured, deployed, and recycled, and it produces a disciplined, durable approach to value creation.</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>Brookdale's "The Grey Take" Returns for Season 2, Expands to Video on YouTube and Spotify</v>
+        <v>In HelloNation, Real Estate Expert Joanne Donne Examines Litchfield County Real Estate Trends Driven by NYC Buyers</v>
       </c>
       <c r="B334" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C334" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D334" t="str">
-        <v>Real Estate, Media</v>
+        <v>Real Estate</v>
       </c>
       <c r="E334" t="str">
-        <v>https://www.prnewswire.com/news-releases/brookdales-the-grey-take-returns-for-season-2-expands-to-video-on-youtube-and-spotify-302814967.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-expert-joanne-donne-examines-litchfield-county-real-estate-trends-driven-by-nyc-buyers-302857400.html</v>
       </c>
       <c r="F334" t="str">
-        <v>BRENTWOOD, Tenn., July 1, 2026 /PRNewswire/ -- Following a successful first season, Brookdale Senior Living, the nation's largest senior living operator and third largest owner of senior housing real estate, is bringing back its award-winning podcast The Grey Take for Season Two—now with...</v>
+        <v>The article explains why more New York City buyers are relocating and how it is shaping local housing demand. HARWINTON, Conn., Aug. 21, 2026 /PRNewswire/ -- Why are more New York City buyers choosing rural Connecticut communities like Harwinton? HelloNation has published an article that...</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>The Mortgage Collaborative launches TMC Healthcare Cooperative to give lender members and preferred partners control over rising healthcare costs</v>
+        <v>Intero Real Estate Professionals Named in 2026 Leading 100 List</v>
       </c>
       <c r="B335" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C335" t="str">
-        <v>Send2Press</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D335" t="str">
-        <v>Healthcare, Real Estate, Finance</v>
+        <v>Real Estate</v>
       </c>
       <c r="E335" t="str">
-        <v>https://www.send2press.com/wire/the-mortgage-collaborative-launches-tmc-healthcare-cooperative-to-give-lender-members-and-preferred-partners-control-over-rising-healthcare-costs/</v>
+        <v>https://finance.yahoo.com/real-estate/articles/intero-real-estate-professionals-named-150000186.html</v>
       </c>
       <c r="F335" t="str">
-        <v>SAN DIEGO, Calif., July 1, 2026 (SEND2PRESS NEWSWIRE) -- The Mortgage Collaborative (TMC), the nation's largest independent cooperative network for mortgage lenders, has launched the TMC Healthcare Cooperative, a self-funded medical program open to all TMC lender members and preferred partners. Developed in partnership with CCIG, a Colorado-based employee benefits firm, the program gives vendors, community banks, credit unions and independent mortgage bankers a way to fund their own health claims as a group.</v>
+        <v>CUPERTINO, Calif., August 21, 2026--Intero Real Estate Services, a wholly owned subsidiary of HomeServices of America, Inc., is pleased to announce the recognition of eight individual agents and teams who made the 2026 Leading 100 List.</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>NAIOP Becomes the Commercial Real Estate Development Association</v>
+        <v>Sentinel Net Lease Announces Final Closing of Sentinel Opportunity ...</v>
       </c>
       <c r="B336" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C336" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D336" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E336" t="str">
-        <v>https://www.prnewswire.com/news-releases/naiop-becomes-the-commercial-real-estate-development-association-302814965.html</v>
+        <v>https://pr-inside.com/sentinel-net-lease-announces-final-closing-of-sentinel-opportunity-r5214781.htm</v>
       </c>
       <c r="F336" t="str">
-        <v>Association adopts a new name that more clearly represents its members, their work, and its role as the leading voice for commercial real estate development HERNDON, Va., July 1, 2026 /PRNewswire/ -- NAIOP, the leading association for commercial real estate developers, owners, investors...</v>
+        <v>(PR-inside.com) $101 million portfolio closes with 100% occupancy, and a 10.4-year weighted average lease term LAS VEGAS, NV / ACCESS Newswire / August 21, 2026 / Sentinel Net Lease today announced the final closing of Sentinel Opportunity Fund I, the firm's inaugural commingled investment fund, following the acquisition of a diversified portfolio of single-tenant office, industrial, and retail properties across the United States. At closing, the portfolio consisted of 10 stabilized properties representing approximately $101 million in property value and more than 762,000 rentable square feet. The portfolio was 100 percent occupied, with a 10.4-year weighted average remaining lease term and projected 2026 ..</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>AppWork Expands Top Maintenance Rating Program to 200 Winners Per Quarter</v>
+        <v>RenX Enterprises Announces $2.6 Million Sale Agreement for Norman Berry ...</v>
       </c>
       <c r="B337" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C337" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D337" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E337" t="str">
-        <v>https://www.prnewswire.com/news-releases/appwork-expands-top-maintenance-rating-program-to-200-winners-per-quarter-302813921.html</v>
+        <v>https://pr-inside.com/renx-enterprises-announces-2-6-million-sale-agreement-for-norman-berry-r5214752.htm</v>
       </c>
       <c r="F337" t="str">
-        <v>New size-based groups and a quadrupled winner count open recognition to more communities nationwide RAMSEY, N.J., July 1, 2026 /PRNewswire/ -- AppWork, the maintenance operations platform built for property managers, technicians and residents, today announced an expansion of the Top...</v>
+        <v>(PR-inside.com) Proceeds expected to provide non-dilutive funding for core operations at Myakka City and to reduce existing real estate debt MIAMI, FL / ACCESS Newswire / August 21, 2026 / RenX Enterprises Corp. (NASDAQ:RENX) ("RenX" or the "Company") today announced that a joint venture in which its subsidiary holds a 50% interest has entered into a purchase and sale agreement to sell the Norman Berry property, an approximately 7.7 acre parcel in East Point, Fulton County, Georgia, for a purchase price of $2.6 million. The purchaser is a Florida-based real estate development company. The agreement is effective as of August 17, 2026. The ..</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>Biovica Granted Japanese Patent for Immuno-Oncology</v>
+        <v>RenX Enterprises Announces $2.6 Million Sale Agreement for Norman Berry Property</v>
       </c>
       <c r="B338" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C338" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D338" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E338" t="str">
-        <v>https://pr-inside.com/biovica-granted-japanese-patent-for-immuno-oncology-r5196503.htm</v>
+        <v>https://www.newswire.com/news/renx-enterprises-announces-2-6-million-sale-agreement-for-norman-berry-property</v>
       </c>
       <c r="F338" t="str">
-        <v>(PR-inside.com) UPPSALA, SE / ACCESS Newswire / July 1, 2026 / Biovica International (STO:BIOVIC-B)(STO:BIOVIC.B)(FRA:9II) - Biovica, specializing in blood-based cancer monitoring, today announced that the Japanese Patent Office has granted a new patent covering the use of TKa in relation to immune checkpoint inhibitor treatment in cancer patients. The granting expands Biovica's patent protection in immuno-oncology from Europe to Japan, adding another important oncology market to the company's growing intellectual property position. Biovica was granted a corresponding European patent in 2025 and continues to pursue patent protection in other key markets, including the US and China. Immuno-oncology is one of the largest and ..</v>
+        <v>Proceeds expected to provide non-dilutive funding for core operations at Myakka City and to reduce existing real estate debt</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>Sumer Financial Launches to Empower U.S. Businesses and Real Estate Investors with Tailored Capital Solutions</v>
+        <v>Pennsylvania Home Sales Show Seasonal Decline in July</v>
       </c>
       <c r="B339" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C339" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D339" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E339" t="str">
-        <v>https://pressreleasenews.org/pressroom/sumer-financial-launches-to-empower-u-s-businesses-and-real-estate-investors-with-tailored-capital-solutions</v>
+        <v>https://www.prnewswire.com/news-releases/pennsylvania-home-sales-show-seasonal-decline-in-july-302857333.html</v>
       </c>
       <c r="F339" t="str">
-        <v>Sumer Financial, a newly launched commercial capital brokerage founded by Dr. Ash Sumer, announces its official debut offering customized financing solutions for businesses and real estate investors across the United States. The company provides access to diverse funding programs including SBA loans, working capital, and commercial real estate financing. Sumer Financial operates as a brokerage connecting clients with lending partners nationwide.</v>
+        <v>LEMOYNE, Pa., Aug. 21, 2026 /PRNewswire/ -- Pennsylvania's housing market remained relatively steady in July, compared to the previous month, according to the latest housing report prepared for the Pennsylvania Association of Realtors®. Home sales fell 10%, from 13,000 in June to about...</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>New Phase Fuels Continued Momentum at Soleil Belmont Park</v>
+        <v>reAlpha (NASDAQ: AIRE) Completes InstaMortgage Acquisition, Adding Direct Lending Capabilities to Company’s Integrated Platform</v>
       </c>
       <c r="B340" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C340" t="str">
-        <v>PressReleaseNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D340" t="str">
-        <v>Real Estate</v>
+        <v>Finance, SaaS, Real Estate</v>
       </c>
       <c r="E340" t="str">
-        <v>https://pressreleasenews.org/pressroom/new-phase-fuels-continued-momentum-at-soleil-belmont-park</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3349049/0/en/realpha-nasdaq-aire-completes-instamortgage-acquisition-adding-direct-lending-capabilities-to-company-s-integrated-platform.html</v>
       </c>
       <c r="F340" t="str">
-        <v/>
+        <v>Acquisition adds multi-state direct lending with in-house underwriting and funding, expanding reAlpha’s integrated mortgage platform across 38 states and Washington, D.C. Acquisition adds multi-state direct lending with in-house underwriting and funding, expanding reAlpha’s integrated mortgage platform across 38 states and Washington, D.C.</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>Meridian-Bilt Properties Deploys $50 Million for Nationwide Residential Acquisitions and New Digital Platform</v>
+        <v>Dark Matter’s latest POS release brings real-time document validation to the point of sale</v>
       </c>
       <c r="B341" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C341" t="str">
-        <v>PressReleaseNews</v>
+        <v>Send2Press</v>
       </c>
       <c r="D341" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate, Finance</v>
       </c>
       <c r="E341" t="str">
-        <v>https://pressreleasenews.org/pressroom/meridian-bilt-properties-deploys-50-million-for-nationwide-residential-acquisitions-and-new-digital-platform</v>
+        <v>https://www.send2press.com/wire/dark-matters-latest-pos-release-brings-real-time-document-validation-to-the-point-of-sale/</v>
       </c>
       <c r="F341" t="str">
-        <v>The strategic real estate investment scales alternative financing solutions to bridge the gap between renting and homeownership in high-growth U.S. markets.</v>
+        <v>JACKSONVILLE, Fla., Aug. 21, 2026 (SEND2PRESS NEWSWIRE) -- Dark Matter Technologies (Dark Matter&amp;#xae;), an innovative leader in mortgage technology, today announced its latest point-of-sale (POS) release, bringing document validation powered by Aiva Intelligence to the earliest stage of the lending process. By validating borrower documents at upload instead of later in the review process, lenders can identify issues sooner, provide immediate guidance to borrowers and reduce downstream conditions and rework.</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>EfTEN United Property Fund müüb Vilniuses asuva Menulio 7 büroohoone</v>
+        <v>KE Holdings Inc. Announces Second Quarter 2026 Unaudited Financial Results</v>
       </c>
       <c r="B342" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C342" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D342" t="str">
-        <v>Real Estate</v>
+        <v>Finance, SaaS, Real Estate</v>
       </c>
       <c r="E342" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320318/0/et/EfTEN-United-Property-Fund-m%C3%BC%C3%BCb-Vilniuses-asuva-Menulio-7-b%C3%BCroohoone.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3348955/0/en/ke-holdings-inc-announces-second-quarter-2026-unaudited-financial-results.html</v>
       </c>
       <c r="F342" t="str">
-        <v>EfTEN United Property Fund sõlmis M7 investicijos UAB-ga (Leedu ettevõtteregistri kood 307671275) tütarettevõtte EfTEN M7 UAB, mis omab Vilniuses Menulio 7 asuvat büroohoonet, müügilepingu. Tehing on struktureeritud tütarettevõtte 100%-lise osaluse müügina.</v>
-[...2 lines deleted...]
-    <row r="343">
+        <v>BEIJING, Aug. 21, 2026 (GLOBE NEWSWIRE) -- KE Holdings Inc. (“ Beike ” or the “ Company ”) (NYSE: BEKE; HKEX: 2423), a leading integrated online and offline platform for housing transactions and services, today announced its unaudited financial results for the second quarter ended June 30, 2026.</v>
+      </c>
+    </row>
+    <row r="343" xml:space="preserve">
       <c r="A343" t="str">
-        <v>EfTEN United Property Fund sells the Menulio 7 office building in Vilnius</v>
+        <v>Focus Graphite Highlighted in Prime Minister Carney's Historic Clean Energy and Critical Minerals Announcement; Completes Lac Knife Electrical Desktop Study</v>
       </c>
       <c r="B343" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C343" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D343" t="str">
-        <v>Real Estate</v>
+        <v>Finance, SaaS, Real Estate, Energy, Media</v>
       </c>
       <c r="E343" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320318/0/en/EfTEN-United-Property-Fund-sells-the-Menulio-7-office-building-in-Vilnius.html</v>
-[...5 lines deleted...]
-    <row r="344">
+        <v>https://www.acnnewswire.com/press-release/english/109315/</v>
+      </c>
+      <c r="F343" t="str" xml:space="preserve">
+        <v xml:space="preserve">OTTAWA, ON, Aug 21, 2026 - (ACN Newswire) - Focus Graphite Inc. (TSXV: FMS) (OTCQB: FCSMF) (FSE: FKC0) ("Focus" or the "Company"), a Canadian developer of high-grade flake graphite deposits and advanced graphite materials for battery, defence and industrial applications, is pleased to highlight the Government of Canada's recognition of infrastructure supporting the Company's 100%-owned Lac Knife Graphite Project ("Lac Knife" or the "Project") in Prime Minister Mark Carney's August 17, 2026 announcement advancing clean-energy and critical-minerals infrastructure across the Labrador Trough1.
+The Government of Canada identified Focus Graphite's Lac Knife infrastructure initiative among four strategic pre-development projects supported and funded through Natural Resources Canada's ("NRCan") First and Last Mile Fund ("FLMF"), describing the planned road and electrical connection as supporting the development of battery and energy-storage technologies required by Canada and its allies.
+The recognition follows Focus's June 3, 2026 announcement that it secured C$1,378,700 in non-repayable federal funding to advance engineering, environmental, permitting, Indigenous engagement and feasibility activities for Lac Knife's road and electrical infrastructure2. The funding represents approximately 50% of eligible project costs.
+Focus has now completed an independent electrical infrastructure desktop study (the "Study") prepared by Norda Stelo Inc. ("Norda Stelo"), identifying a preferred pathway for connecting Lac Knife to Quebec's hydroelectric grid.
+"Lac Knife's recognition within the Prime Minister's announcement reinforces the strategic importance of bringing Canadian critical mineral projects and their enabling infrastructure forward," said Dean Hanisch, Chief Executive Officer of Focus Graphite. "We are already turning that support into tangible progress. With both our access-road and electrical desktop studies now complete, we are identifying meaningful infrastructure efficiencies relative to the 2023 Feasibility Study. The preferred electrical strategy provides a pathway to significantly reduce power-related capital requirements while connecting Lac Knife to Quebec's clean hydroelectric grid. We are grateful for Canada's continued support."
+"Infrastructure and access to power remain key constraints for mine development, with direct implications for capital, execution and timelines," said Jason Latkowcer, Vice President, Corporate Development of Focus Graphite. "Canada's investment in energy and critical-mineral infrastructure is helping define a clearer development pathway for Lac Knife. Advancing that work reduces development uncertainty and provides a stronger basis for future capital allocation and evaluation by potential strategic, financing and other investment partners."
+"Critical minerals are essential to Canada's economic prosperity, security, and sustainability, and we are proud to advance Canadian mineral supply chains as a part of the historic Churchill Falls and Labrador Trough announcement," said the Honourable Tim Hodgson, Minister of Energy and Natural Resources. "As a part of this nation-building initiative, through our First and Last Mile Fund, Canada is advancing the infrastructure we need to unlock projects like Lac Knife and strengthen Canada's critical minerals value chain. This is how your federal government is working with industry to build a stronger, more competitive critical minerals sector; create opportunities for Indigenous and local communities; and deliver minerals Canada and our allies need for clean technologies, advanced manufacturing and defence applications."
+Preferred Hydro-Quebec Connection Strategy
+Norda Stelo evaluated seven potential electrical supply scenarios against technical feasibility, constructability, cost, environmental considerations and execution requirements. The Study identified a direct connection to Hydro-Quebec's three-phase, 34.5-kV distribution grid as the preferred solution, with the connection extending across public lands to the Lac Knife property.
+The preferred configuration would require approximately 30.7 kilometres of electrical infrastructure, consisting of the upgrade of approximately 3.17 kilometres of existing single-phase line to three-phase service and the construction of approximately 27.5 kilometres of new three-phase distribution line extending to the Project. The new distribution line would largely follow established corridors, including the Hydro-Quebec transmission corridor, Highway 389 and the Project's planned access-road corridor.
+Under this approach, Hydro-Quebec would construct the principal distribution infrastructure on behalf of Focus, reducing the Company's direct construction and coordination requirements while also placing responsibility for associated environmental permitting and long-term maintenance of the distribution line with Hydro-Quebec.
+Potential Capital Savings Relative to 2023 Feasibility Study
+The preferred strategy also creates an opportunity to significantly reduce the power-related capital requirements contemplated in Lac Knife's 2023 Feasibility Study Update ("FSU").
+The 2023 FSU included C$19.9 million in initial capital for Power and Communications infrastructure, within total estimated pre-production capital of approximately C$236.9 million. The Norda Stelo Study identified several factors that could reduce these requirements. These include reducing the anticipated length of new power-line construction from approximately 50 kilometres to approximately 27.5 kilometres, eliminating the need for additional infrastructure at Hydro-Quebec's Normand substation, and identifying that certain power-line construction costs contemplated in the FSU may have been overestimated. The Study also identified the potential for Hydro-Quebec to construct the distribution line at its standard per-kilometre cost.
+Based on the assumptions evaluated in the Norda Stelo Study, the preferred strategy is estimated to have the potential to reduce Focus's direct power-related capital requirements by more than 50% relative to the power infrastructure assumptions contained in the 2023 FSU. This estimate is preliminary, is based on a desktop-level assessment and should not be interpreted as an updated capital cost estimate for the Project. Any actual reduction will depend on Hydro-Quebec's final connection requirements and cost responsibilities, detailed engineering and the scope of remaining on-site electrical infrastructure. There can be no assurance that the estimated reduction will be realized.
+Next Steps
+Focus intends to continue working with Hydro-Quebec and its engineering consultants to advance the preferred connection strategy, confirm technical requirements and define future cost responsibilities.
+The electrical work is being advanced alongside the Company's access-road planning, environmental permitting, engineering and Indigenous engagement programs under the federally supported FLMF initiative.
+Natural graphite is designated as a critical mineral in Canada and is used across battery, energy-storage, defence and advanced-material applications. Focus continues to advance Lac Knife through engineering, environmental, permitting and Indigenous engagement activities.
+Figure 1: Proposed Access Road, Lac Knife (Norda Stelo / IOS Geosciences, 2026)
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/1963/310686_0b06cfb494dcf9cf_001full.jpg
+Qualified Person
+The technical content disclosed in this news release was reviewed and approved by Rejean Girard, P.Geo (Qc), President of IOS Geosciences Inc., a consultant to the Company, and a qualified person as defined under National Instrument NI 43-101.
+About Focus Graphite Advanced Materials Inc.
+Focus Graphite is building an integrated graphite platform to supply the industries shaping the future. Through the development of world-class graphite resources, advanced processing technologies and higher-value advanced materials, the Company is positioning itself to support battery, defence, advanced manufacturing and other strategic industries across North America and allied markets.
+The platform is anchored by the Company's two 100%-owned graphite assets in Quebec. Lac Knife is one of North America's highest-grade feasibility-stage graphite deposits, while Lac Tetepisca is one of the largest identified graphite resources globally. Together with strategic technology partnerships and government-supported innovation initiatives, these assets provide the foundation for a secure, scalable and increasingly integrated graphite supply chain.
+For more information on Focus Graphite Inc. please visit http://www.focusgraphite.com
+LinkedIn: https://www.linkedin.com/company/focus-graphite/
+Facebook: https://www.facebook.com/focusgraphite 
+X: https://x.com/focusgraphite
+Investors Contact: 
+Dean Hanisch 
+CEO, Focus Graphite Inc. 
+dhanisch@focusgraphite.com 
++1 (613) 612-6060
+Jason Latkowcer
+VP Corporate Development
+jlatkowcer@focusgraphite.com
+Cautionary Note Regarding Forward-Looking Statements
+Certain statements contained in this press release constitute forward-looking information. These statements relate to future events or future performance. The use of any of the words "could," "intend," "expect," "believe," "will," "projected," "estimated," and similar expressions, as well as statements relating to matters that are not historical facts, are intended to identify forward-looking information and are based on the Company's current beliefs or assumptions as to the outcome and timing of such future events.
+In particular, this press release contains forward-looking information regarding, among other things, the preferred electrical connection strategy identified for the Lac Knife Graphite Project; the potential connection of Lac Knife to Hydro-Quebec's three-phase, 34.5-kV distribution grid; the anticipated configuration, routing and length of the proposed electrical infrastructure, including the upgrade of existing distribution infrastructure and construction of new three-phase distribution line; the potential construction, permitting, ownership, operation and long-term maintenance of the principal distribution infrastructure by Hydro-Quebec; the potential reduction in Focus's direct construction, coordination, permitting and maintenance responsibilities under the preferred strategy; the potential for the preferred electrical strategy to reduce Focus's direct power-related capital requirements by more than 50% relative to the power infrastructure assumptions contained in the 2023 Feasibility Study Update; the assumptions underlying that preliminary estimate and the extent to which any anticipated reduction may ultimately be realized; the nature and extent of Hydro-Quebec's final connection requirements, cost responsibilities and applicable construction costs; the results of future detailed engineering and the scope and cost of remaining on-site electrical infrastructure; the potential elimination of infrastructure previously contemplated at Hydro-Quebec's Normand substation; the continued advancement of the preferred electrical connection strategy and related discussions and engineering work with Hydro-Quebec and the Company's engineering consultants; the continued advancement of road and electrical infrastructure planning, environmental and permitting activities, engineering and Indigenous engagement under Natural Resources Canada's First and Last Mile Fund; the continued availability of federal funding and the Company's ability to satisfy applicable funding conditions and project requirements; the potential benefits of government-supported infrastructure initiatives to the advancement of Lac Knife; the potential for increasingly defined infrastructure planning to reduce development uncertainty and support future capital allocation, financing and evaluation by potential strategic or other investment partners; the continued advancement and future development of the Lac Knife Graphite Project; and the timing, scope, cost and results of future engineering, permitting, infrastructure development and other project-development activities.
+Forward-looking statements are subject to known and unknown risks, uncertainties, and other factors that may cause actual results, performance, or achievements to differ materially from those expressed or implied by such statements. These risks and uncertainties include, but are not limited to, risks related to market conditions, regulatory approvals, changes in economic conditions, the ability to raise sufficient funds on acceptable terms or at all, operational risks associated with mineral exploration and development, and other risks detailed from time to time in the Company's public disclosure documents available under its profile on SEDAR+.
+The forward-looking information contained in this release is made as of the date hereof, and the Company is not obligated to update or revise any forward-looking information, whether as a result of new information, future events, or otherwise, except as required by applicable securities laws. Because of the risks, uncertainties, and assumptions contained herein, investors should not place undue reliance on forward-looking information.
+Neither TSX Venture Exchange nor its Regulation Services accepts responsibility for the adequacy or accuracy of this release.
+1 https://www.pm.gc.ca/en/news/news-releases/2026/08/17/prime-minister-carney-announces-largest-clean-energy-investment-north
+2 https://focusgraphite.com/focus-graphite-secures-up-to-c1-38-million-under-natural-resource-canadas-first-and-last-mile-fund/
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/310686
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="344" xml:space="preserve">
       <c r="A344" t="str">
-        <v>Mortgage Matchup Named Presenting Sponsor of the 2026 Cranbrook Tennis ...</v>
+        <v>ISW 2026 Puts Its Own Carbon Footprint on the Record</v>
       </c>
       <c r="B344" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C344" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D344" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E344" t="str">
-        <v>https://pr-inside.com/mortgage-matchup-named-presenting-sponsor-of-the-2026-cranbrook-tennis-r5196431.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) Partnership Underscores a Shared Commitment to Sports, Community Investment and Elevating Metro Detroit on a National Stage DETROIT, MI / ACCESS Newswire / June 30, 2026 /The Cranbrook Tennis Classic, one of the nation's fastest-growing ATP Challenger tournaments, today announced that Mortgage Matchup, which is powered by United Wholesale Mortgage (UWM), will serve as the presenting sponsor of the 2026 tournament. The partnership brings together two organizations deeply invested in supporting local communities while showcasing the Detroit region to audiences nationwide. Hosted at Cranbrook Schools in Bloomfield Hills, Michigan, the Cranbrook Tennis Classic has quickly established itself as a premier destination on ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109314/</v>
+      </c>
+      <c r="F344" t="str" xml:space="preserve">
+        <v xml:space="preserve">KUALA LUMPUR, Aug 21, 2026 - (ACN Newswire) - International Sustainability Week (ISW) 2026 is putting its own carbon footprint on the record — setting an example for how sustainability events can measure and manage their own environmental impact.
+The event organiser has appointed BSD Consultancy Sdn Bhd, with the technical support of its subsidiary Climate Asia, as ISW 2026’s Carbon Partner. Together, they will conduct an independent assessment of the two-day event at MITEC, Kuala Lumpur, covering Scope 1, Scope 2 and selected Scope 3 emissions.
+As part of the appointment, a Carbon Disclosure Report will be prepared to establish the event's carbon baseline, identify opportunities for future emissions reduction, and explore a potential pathway towards achieving carbon neutral status for the event. Following the completion of the event, the report will be published for broader community access, supporting transparency and knowledge sharing.
+ISW 2026 will be held from 10 – 11 September 2026, as part of the World Green Building Week. It comprises the 6th International Green Build Conference (IGBC 2026) and GreenScape: International Green Innovation Exhibition. ISW 2026 is organised by Qube Integrated Malaysia Sdn Bhd and co-organised by GreenRE Sdn Bhd, the certification body of REHDA Malaysia.
+Michelle Lau
+According to Michelle Lau, Executive Director of Qube Integrated Malaysia and Co-Organising Chair of ISW 2026, the initiative reflects the event’s effort to hold itself to the same standards of transparency and accountability it asks of the wider industry, in line with its central theme, “From Certification to Transformation: Building a Net Zero Future Together.”
+“As expectations grow for organisations to demonstrate measurable sustainability performance rather than simply articulate climate ambitions, carbon accounting has become an increasingly important tool for driving transparency and informed decision-making.
+“By applying these same principles to the event itself, ISW 2026 aims to demonstrate how conferences and exhibitions can contribute to the broader transition from sustainability commitments to measurable action,” she said.
+The assessment will include emissions associated with venue operations, electricity consumption, exhibition activities, selected logistics, waste generation, water consumption and other relevant Scope 3 categories, including visitor-related emissions where applicable, providing a clearer understanding of the event's key emission sources.
+Delegates can also explore practical approaches to ESG and carbon measurement at a dedicated side session, “Strengthen Your Business Advantage with ESG: Why Every Company Should Start Measuring Now,” hosted by BSD Consultancy and Climate Asia on 11 September, 12.00pm–1.00pm at the Future Trends Hub, Hall 5, Level 2, MITEC. The session will share insights into how businesses can begin understanding their ESG and carbon data, and how this can support business planning and decision-making.
+The component of IGBC 2026 will feature around 20 local and international speakers addressing key themes in sustainability, green building and the transition to net zero.
+That same commitment to measurable outcomes extends to the exhibition floor. GreenScape will feature a number of exhibitors spanning green technology, sustainable building materials, construction solutions and real estate development.
+They include Malaysia Green Building Council (MGBC), Malaysian Green Technology and Climate Change Corporation (MGTC), Construction Industry Development Board (CIDB) Malaysia, GreenRE Sdn Bhd and Pahang Aerospace City Development Berhad. Alongside them are Meinhardt EPCM Sdn Bhd, Tropicana Corporation, Hap Seng Land (KL Midtown),DD Techniche Sdn Bhd, Stream Environment Sdn Bhd, API Precast Marketing Sdn Bhd, Alfa Soundscape &amp; Design, and CoolPro, comprising Starken Drymix Sdn Bhd, Starken AAC Sdn Bhd, Ajiya Safety Glass Sdn Bhd and Asia Roofing Industries Sdn Bhd.
+ISW 2026 is supported by the Malaysia External Trade Development Corporation (MATRADE). Lead sponsors Starken Drymix Sdn Bhd, Starken AAC Sdn Bhd, Ajiya Safety Glass Sdn Bhd and Asia Roofing Industries Sdn Bhd; and corporate sponsors Beam Society Ltd (Hong Kong) and 1 Utama City Group are joined by supporting partners Malaysia Convention and Exhibition Bureau (MyCEB), MGTC and CIDB Malaysia, strategic partners REHDA Malaysia and REHDA WPKL, official media partner EdgeProp Malaysia, and media partners Exchange Asia, Dailywire.asia and ilifepost.
+For more information, visit www.isw.com.my
+Conference enquiries: conference@isw.com.my
+Exhibition enquiries: exhibition@isw.com.my
+About Qube Integrated Malaysia 
+Founded in 2005, Qube Integrated Malaysia Sdn. Bhd. has grown from a boutique exhibition design-and-build firm into one of Malaysia's leading event and exhibition management companies. With a strong regional footprint, Qube delivers high-impact platforms that empower businesses — particularly SMEs and Malaysian brands — to expand their reach through trade shows, international expos, and strategic event experiences.
+About GreenRE Sdn Bhd 
+GreenRE Sdn Bhd was established in 2013 by the Real Estate and Housing Developers’ Association Malaysia (REHDA) to promote sustainability in Malaysia’s property and built environment sector. GreenRE focuses on advancing credible, measurable and practical sustainability outcomes for buildings and developments. 
+GreenRE delivers its mission through green building certification and rating, training and awareness programmes, and research and development. Its green building rating system is aligned with the World Green Building Council’s Quality Assurance Guide for Green Building Rating Tools.
+ISSUED BY MNAIR PR CONSULTANCY SDN. BHD. ON BEHALF OF QUBE INTEGRATED MALAYSIA SDN. BHD
+Contacts for Media Enquiries:  
+MNAIR PR Consultancy Sdn. Bhd.
+Nurjehan Mohamed
+Associate Director, Public Relations
++6017 606 2029
+jehan@mnairpr.com
+Farah Alia
+Consultant, Public Relations
++6017 260 5890
+farah@mnairpr.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>Mortgage Matchup Named Presenting Sponsor of the 2026 Cranbrook Tennis Classic</v>
+        <v>Alex Lavender Commemorates His ThreeBestRated® Award for Helping Nova Scotians Navigate Mortgages</v>
       </c>
       <c r="B345" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C345" t="str">
-        <v>Newswire.com</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D345" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E345" t="str">
-        <v>https://www.newswire.com/news/mortgage-matchup-named-presenting-sponsor-of-the-2026-cranbrook-tennis-22814537</v>
+        <v>https://prunderground.com/alex-lavender-commemorates-his-threebestrated-award-for-helping-nova-scotians-na/cmt2l1dj2000004lailjrr70p</v>
       </c>
       <c r="F345" t="str">
-        <v>Partnership Underscores a Shared Commitment to Sports, Community Investment and Elevating Metro Detroit on a National Stage</v>
+        <v>The post Alex Lavender Commemorates His ThreeBestRated® Award for Helping Nova Scotians Navigate Mortgages first appeared on</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>Globex Announces New Polymetallic Intersections at Depth on its Berrigan Mine Royalty Claims</v>
+        <v>Ghada “GG” Benitez Alerts Global Investors to Limited Three-Day Sobha Realty 20/80 Payment Plan in Dubai Real Estate Market</v>
       </c>
       <c r="B346" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C346" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D346" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E346" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3320085/0/en/Globex-Announces-New-Polymetallic-Intersections-at-Depth-on-its-Berrigan-Mine-Royalty-Claims.html</v>
+        <v>https://pressreleasenews.org/pressroom/ghada-gg-benitez-alerts-global-investors-to-limited-three-day-sobha-realty-20-80-payment-plan-in-dubai-real-estate-market</v>
       </c>
       <c r="F346" t="str">
-        <v>TORONTO, June 30, 2026 (GLOBE NEWSWIRE) -- GLOBEX MINING ENTERPRISES INC. (GMX – Toronto Stock Exchange, G1MN – Frankfurt, Stuttgart, Berlin, Munich, Tradegate, Lang &amp;amp; Schwarz, LS Exchange, TTMzero, Düsseldorf and Quotrix Düsseldorf Stock Exchanges and GLBXF – OTCQX International in the US) is pleased to provide shareholders with an update on the TomaGold Corporation (TSXV: LOT; OTCPK: TOGOF) (TomaGold) drilling on the Globex Berrigan royalty property where Globex holds a 2% Gross Metal Royalty (GMR). TomaGold has announced assay results from the first of five extension holes, TOM-25-011EXT, completed as part of Phase 2 of its drilling program at the Berrigan Mine Project, located in the Chibougamau Mining Camp of Québec. The extension of hole TOM-25-011 was designed by TomaGold to tes</v>
+        <v>The limited payment structure reportedly applies across Sobha Realty projects for properties above AED 5 million, approximately US$1.36 million, and across all property types at Sobha Central, including one-bedroom apartments.</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>Benchmark Senior Living and National Development Acquire East Islip Property for New Senior Living Community</v>
+        <v>CTP announces the successful placement of €500 million green bond</v>
       </c>
       <c r="B347" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C347" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D347" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E347" t="str">
-        <v>https://www.prweb.com/releases/benchmark-senior-living-and-national-development-acquire-east-islip-property-for-new-senior-living-community-302814812.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/ctp-announces-successful-placement-500-050000668.html</v>
       </c>
       <c r="F347" t="str">
-        <v>Benchmark at East Islip expands Benchmark Senior Living's growing presence in New York WALTHAM, Mass. and NEWTON, Mass., June 30, 2026 /PRNewswire-PRWeb/ -- Benchmark Senior Living, a leading senior living provider in the Northeast, and National Development, a prominent real estate...</v>
+        <v>AMSTERDAM, August 21, 2026--Regulatory News: CTP N.V. (‘CTP’ or the ‘Company’), Europe’s largest listed owner, developer and manager of logistics and industrial real estate by gross lettable area, today announces the successful placement of a €500 million green bond with a 3-year maturity and a 3.625% fixed coupon (Mid Swap +65bps).</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>Chibougamau Announces New Polymetallic Intersections at Depth on its Berrigan Mine Property</v>
+        <v>Korea's Commercial Real Estate "Data Giant" Attracts NPS, GIC and Blackstone</v>
       </c>
       <c r="B348" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C348" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D348" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E348" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3320079/0/en/Chibougamau-Announces-New-Polymetallic-Intersections-at-Depth-on-its-Berrigan-Mine-Property.html</v>
+        <v>https://www.prnewswire.com/news-releases/koreas-commercial-real-estate-data-giant-attracts-nps-gic-and-blackstone-302856999.html</v>
       </c>
       <c r="F348" t="str">
-        <v>ROUYN-NORANDA, Qu&amp;#233;bec, June 30, 2026 (GLOBE NEWSWIRE) -- Chibougamau Independent Mines Inc. (CBG-TSX-V in Canada, CLL1-Frankfurt, Stuttgart, Berlin and Lang &amp;amp; Schwarz Stock Exchanges in Germany, CMAUF-OTC in the US), herein called Chibougamau, is pleased to report that Tomagold Corporation (LOT-TSXV, TOGOF-OTCPK) has provided an update as regards recent drilling on the Berrigan Mine claims in the Chibougamau area of Quebec. The Berrigan Mine claims and a large number of others are under option from Chibougamau Independent Mines Inc. as updated in a CBG press release dated 2025-09-30. TomaGold has announced assay results from the first of five extension holes, TOM-25-011EXT, completed as part of Phase 2 of its drilling program at the Berrigan Mine Project, located in the Chibougama</v>
+        <v>RSQUARE's Investment Advisory Division recorded a 2.3 times year-on-year increase in assets under advisory in 2025 Advisory capabilities extend beyond financial investor matching to identifying corporate owner occupiers and developing value add strategies for alternative assets...</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>Real Estate Expert Ninetta Wandler of Dickinson, ND, Explores Relocation Insights for HelloNation</v>
+        <v>CORRECTING and REPLACING Amid Declining Book Value, ACRES Commercial Realty Struggles to Sell REO Property Due to Labor Dispute with Philadelphia Hospitality Union UNITE HERE Local 274</v>
       </c>
       <c r="B349" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C349" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D349" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E349" t="str">
-        <v>https://www.prnewswire.com/news-releases/real-estate-expert-ninetta-wandler-of-dickinson-nd-explores-relocation-insights-for-hellonation-302773995.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/amid-declining-book-value-acres-144000848.html</v>
       </c>
       <c r="F349" t="str">
-        <v>DICKINSON, N.D., June 30, 2026 /PRNewswire/ -- What should people know before moving to Dickinson, ND? A HelloNation article provides a detailed look at what makes the city appealing to new residents and how the local real estate market supports a wide range of homebuyers and sellers. In...</v>
+        <v>PHILADELPHIA, August 20, 2026--Please replace the release with the following corrected version due to multiple revisions to the first paragraph.</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>Best Real Estate Agent in Scripps Ranch, San Diego, CA: Emma Lefkowitz</v>
+        <v>ABS Management and Riverbay Plaza BH LLC Announce Multiple Long-Term Lease Renewals; Yechiel Rivlin Oversees Transactions</v>
       </c>
       <c r="B350" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C350" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D350" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E350" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-scripps-ranch-san-diego-ca-emma-lefkowitz</v>
+        <v>https://www.prnewswire.com/news-releases/abs-management-and-riverbay-plaza-bh-llc-announce-multiple-long-term-lease-renewals-yechiel-rivlin-oversees-transactions-302856879.html</v>
       </c>
       <c r="F350" t="str">
-        <v>With over 1,700 career transactions and deep local market knowledge, Emma Lefkowitz with The Barron Team is recognized as the best real estate agent in Scripps Ranch, San Diego, CA, delivering proven results for buyers and sellers.</v>
+        <v>Liberty Tax, New China and Jackson Hewitt extend commitments at Riverbay Plaza, reinforcing the shopping center's service-oriented tenant mix RIVERVIEW, Fla., Aug. 20, 2026 /PRNewswire/ -- Riverbay Plaza BH LLC has completed a series of long-term lease renewals at Riverbay Plaza, with...</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>Jen Dillard to Speak at Inman Connect San Diego 2026</v>
+        <v>KBRA Assigns Ratings to FMC GMSR Issuer Trust, Series 2026-GT1 (FMC GMSR 2026-GT1)</v>
       </c>
       <c r="B351" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C351" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D351" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E351" t="str">
-        <v>https://www.prnewswire.com/news-releases/jen-dillard-to-speak-at-inman-connect-san-diego-2026-302814914.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/kbra-assigns-ratings-fmc-gmsr-215200203.html</v>
       </c>
       <c r="F351" t="str">
-        <v>Jen Dillard will join the real estate industry's top professionals, leaders, and decision makers on stage at Inman Connect San Diego, July 28-30 HOOD RIVER, Ore., June 30, 2026 /PRNewswire/ -- Jen Dillard, CEO of Brick by Brick Collective and Team Lead of the JDRE Team at Real Broker,...</v>
+        <v>NEW YORK, August 20, 2026--KBRA assigns ratings of ‘BBB- (sf)’ to the Series 2026-GT1, Class A Term Notes from FMC GMSR ISSUER TRUST, Freedom Mortgage Corporation’s (FMC) master trust issuer of notes backed by a participation certificate evidencing a participation interest in mortgage servicing rights (MSR) on loans underlying Ginnie Mae guaranteed mortgage backed securities.</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>Ann Marie Chauss Leads a Top 1% Florida Real Estate Team in the 2026 RealTrends Rankings</v>
+        <v>Firm Capital Apartment REIT Reports Q2/2026 Results and Announces Name Change</v>
       </c>
       <c r="B352" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C352" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D352" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E352" t="str">
-        <v>https://www.newswire.com/news/ann-marie-chauss-leads-a-top-1-florida-real-estate-team-in-the-2026-realtrends</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348842/0/en/firm-capital-apartment-reit-reports-q2-2026-results-and-announces-name-change.html</v>
       </c>
       <c r="F352" t="str">
-        <v>Ann Marie Chauss earned the 2026 RealTrends Verified Top Team recognition after closing 58 transactions and $33.62 million in sales, ranking among Florida's top 1% of real estate teams.</v>
+        <v>All figures in $USD unless otherwise noted.</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>Dave Whittington Ranked Among Maryland's Top 1% Real Estate Agents by RealTrends</v>
+        <v>Northview Residential REIT Announces August Distribution</v>
       </c>
       <c r="B353" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C353" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D353" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E353" t="str">
-        <v>https://www.newswire.com/news/dave-whittington-ranked-among-marylands-top-1-real-estate-agents-by-realtrends</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348835/0/en/northview-residential-reit-announces-august-distribution.html</v>
       </c>
       <c r="F353" t="str">
-        <v>Dave Whittington earned the 2026 RealTrends Verified Top Agent recognition after closing 31 transactions and $16.20 million in sales, ranking among Maryland's top 1% of real estate professionals.</v>
+        <v>Not for distribution to U.S. newswire services or for dissemination in the United States.</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>Joe Lycett's bid to be a pub landlord as he applies for licence to run a one hour a week pub*</v>
+        <v>C.A.R.-backed group sues three California cities over efforts to limit housing near transit</v>
       </c>
       <c r="B354" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C354" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D354" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E354" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356964</v>
+        <v>https://www.prnewswire.com/news-releases/car-backed-group-sues-three-california-cities-over-efforts-to-limit-housing-near-transit-302856848.html</v>
       </c>
       <c r="F354" t="str">
-        <v>(*ALSO NEW TV SERIES FOR CHANNEL 4) - - Career comedian Joe Lycett is currently applying for a licence to sell and serve alcohol - because he&amp;#39;s setting up his own pub. And it&amp;#39;s a pub with a difference - because it will only be open for an hour a week. During that hour, it will operate as the setting for Joe&amp;#39;s new live Channel 4 series The Lycett Arms, produced by Bango Studios and My Options Were Ltd, and featuring top drawer comedy entertainment from Joe and a pub full of celebrit... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356964</v>
+        <v>SACRAMENTO, Calif., Aug. 20, 2026 /PRNewswire/ -- Californians for Homeownership, a nonprofit organization sponsored by the CALIFORNIA ASSOCIATION OF REALTORS® (C.A.R.) that aims to address California's housing crisis through impact litigation, today announced that it has filed lawsuits...</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>Wine Country Colbert Group Ranked Among the Top 1% of Real Estate Teams in California</v>
+        <v>Vext Reports Q2 2026 Financial Results; Opens Sixth Ohio Dispensary, Completes Arizona Cultivation Wind-Down; Adjusted EBITDA Grows for Second Consecutive Quarter</v>
       </c>
       <c r="B355" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C355" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D355" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate, Energy</v>
       </c>
       <c r="E355" t="str">
-        <v>https://www.newswire.com/news/wine-country-colbert-group-ranked-among-the-top-1-of-real-estate-teams-in</v>
+        <v>https://www.newsfilecorp.com/release/310639/Vext-Reports-Q2-2026-Financial-Results-Opens-Sixth-Ohio-Dispensary-Completes-Arizona-Cultivation-WindDown-Adjusted-EBITDA-Grows-for-Second-Consecutive-Quarter</v>
       </c>
       <c r="F355" t="str">
-        <v>The Wine Country Colbert Group earned the 2026 RealTrends Verified Top Team recognition after closing 43 transactions and $60.64 million in sales during 2025.</v>
+        <v>Revenue of $12.1 million, level with Q1 2026, as Ohio growth offset the planned Arizona cultivation wind-down.Adjusted EBITDA* of $3.4 million, up 22% from Q1 2026; net loss narrowed 79% year-over-year to $(0.3) million.Operating cash flow of $1.2 million after a deliberate Ohio inventory build expected to support growth in the second half of the year.Opened Fairfield, the sixth Ohio dispensary; completed the Arizona cultivation wind-down; Eloy property now held for sale, with proceeds to reduce...</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>The Snyder Group Named Among Florida's Top 1% of Real Estate Teams by RealTrends</v>
+        <v>Margaux REIT annonce la nomination de M. Faycal Salek à titre de fiduciaire et son élection au comité d'audit</v>
       </c>
       <c r="B356" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C356" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D356" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E356" t="str">
-        <v>https://www.newswire.com/news/the-snyder-group-named-among-floridas-top-1-of-real-estate-teams-by-realtrends</v>
+        <v>https://www.newsfilecorp.com/release/310670/Margaux-REIT-annonce-la-nomination-de-M.-Faycal-Salek-titre-de-fiduciaire-et-son-lection-au-comit-daudit</v>
       </c>
       <c r="F356" t="str">
-        <v>The Snyder Group earned the 2026 RealTrends Verified Top Team recognition after closing 79 transactions and $71.42 million in sales, ranking among Florida's top 1% of real estate teams.</v>
+        <v>La Prairie, Québec--(Newsfile Corp. - 20 août 2026) - Fiducie de placement immobilier Margaux (TSXV : ALFA.UN) (« Margaux » ou la « Fiducie ») a le plaisir d'annoncer la nomination de M. Faycal Salek à titre de fiduciaire de la Fiducie, ainsi que son élection à titre de membre du comité d'audit.La nomination de M. Salek s'inscrit dans la volonté de Margaux de renforcer la gouvernance de la Fiducie.« Nous sommes heureux d'accueillir Faycal au sein du conseil des fiduciaires et du comité d'audit...</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>The Spear Realty Group Ranked #1 in Ashburn, VA, in the 2026 RealTrends Rankings</v>
+        <v>Margaux REIT Announces the Appointment of Mr. Faycal Salek as Trustee and His Election to the Audit Committee</v>
       </c>
       <c r="B357" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C357" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D357" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E357" t="str">
-        <v>https://www.newswire.com/news/the-spear-realty-group-ranked-1-in-ashburn-va-in-the-2026-realtrends-rankings</v>
+        <v>https://www.newsfilecorp.com/release/310667/Margaux-REIT-Announces-the-Appointment-of-Mr.-Faycal-Salek-as-Trustee-and-His-Election-to-the-Audit-Committee</v>
       </c>
       <c r="F357" t="str">
-        <v>The Spear Realty Group earned the 2026 RealTrends Verified Top Team recognition after closing 69.3 transactions and $54.18 million in sales, ranking as Ashburn's #1 real estate team.</v>
+        <v>La Prairie, Quebec--(Newsfile Corp. - August 20, 2026) - Margaux Real Estate Investment Trust (TSXV: ALFA.UN) ("Margaux" or the "REIT") is pleased to announce the appointment of Mr. Faycal Salek as a trustee of the REIT, as well as his election as a member of the Audit Committee.Mr. Salek's appointment reflects Margaux's commitment to strengthening the REIT's governance."We are pleased to welcome Faycal to the Board of Trustees and the Audit Committee," said Michel Lassonde, Chairman of the...</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>Associated Designs | Mediterranean-Inspired 4 Bedroom Floor Plan Designed for Narrow Lots</v>
+        <v>North America Home Finance Announces an Offering for up to $5 Million Through a Private Placement of Housing Shares</v>
       </c>
       <c r="B358" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C358" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D358" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E358" t="str">
-        <v>https://www.prunderground.com/associated-designs-mediterranean-inspired-4-bedroom-floor-plan-designed-for-narrow-lots/00384269/</v>
+        <v>https://www.newsfilecorp.com/release/310562/North-America-Home-Finance-Announces-an-Offering-for-up-to-5-Million-Through-a-Private-Placement-of-Housing-Shares</v>
       </c>
       <c r="F358" t="str">
-        <v>As more homeowners search for pre-designed home plans that balance curb appeal, efficient square footage, and flexible family living, Southwest-inspired house plans continue to gain momentum in today's housing market. The Alessandro delivers that sought-after combination with four bedrooms, open gathering spaces, and Mediterranean detailing designed for narrower lots. For buyers exploring 4 bedroom floor plans with timeless architecture and practical everyday comfort, this design offers strong lifestyle appeal without sacrificing character. The post Associated Designs | Mediterranean-Inspired 4 Bedroom Floor Plan Designed for Narrow Lots first appeared on</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 20, 2026) - North America Home Finance Inc. (CSE: NAHF) (CSE: NAHF.PR.A) ("NAHF" or the "Company") is pleased to announce a non-brokered private placement (the "Offering") of its Series 1 Non-Voting Preferred Shares, known as "Housing Shares."Under the Offering, NAHF intends to issue a minimum of 51,283 Housing Shares and a maximum of 512,820 Housing Shares at a price of $9.75 per Housing Share, for minimum gross proceeds of approximately...</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>The Jen Holden Group Named Among Maryland's Top 1% Real Estate Teams by RealTrends</v>
+        <v>First Trust Mortgage Income Fund Declares its Monthly Common Share Distribution of $0.065 Per Share for September</v>
       </c>
       <c r="B359" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C359" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D359" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E359" t="str">
-        <v>https://www.newswire.com/news/the-jen-holden-group-named-among-marylands-top-1-real-estate-teams-by-realtrends</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/first-trust-mortgage-income-fund-201000496.html</v>
       </c>
       <c r="F359" t="str">
-        <v>The Jen Holden Group earned the 2026 RealTrends Verified Top Team by Volume recognition after closing 54 transactions and $41.86 million in sales during 2025.</v>
+        <v>WHEATON, Ill., August 20, 2026--First Trust Mortgage Income Fund (the "Fund") (NYSE: FMY) has declared the Fund’s regularly scheduled monthly common share distribution in the amount of $0.065 per share payable on September 15, 2026, to shareholders of record as of September 1, 2026. The ex-dividend date is expected to be September 1, 2026. The monthly distribution information for the Fund appears below.</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>Aaron Farr Leads Washington's #15 Real Estate Team in the 2026 RealTrends Rankings</v>
+        <v>Canadian Securities Exchange Welcomes Listing of Althea Copper Corp</v>
       </c>
       <c r="B360" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C360" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D360" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E360" t="str">
-        <v>https://www.newswire.com/news/aaron-farr-leads-washingtons-15-real-estate-team-in-the-2026-realtrends-rankings</v>
+        <v>https://www.newsfilecorp.com/release/310614/Canadian-Securities-Exchange-Welcomes-Listing-of-Althea-Copper-Corp</v>
       </c>
       <c r="F360" t="str">
-        <v>Led by Aaron Farr, The Farr Group NW earned the 2026 RealTrends Verified Top Team recognition after closing 77 transactions and $42.02 million in sales, ranking #15 in Washington by transaction sides.</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 20, 2026) - The Canadian Securities Exchange ("CSE" or "the Exchange") today welcomed the listing of Althea Copper Corp. ("Althea" or the "Company"). The Vancouver-based company's common shares were listed for trading on the CSE today following the completion of a merger with the junior miner, Yankee Hat Minerals Ltd. The ticker symbol is ALTH.Althea has an option to acquire a 100% interest in the Mink Narrows property in Manitoba's Flin Flon-Snow Lake...</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>Highland Park, TX Agent Tom Hughes Earns 2026 RealTrends Verified Top Team Recognition</v>
+        <v>Northern Virginia Housing Market Diverges from National Trends in July</v>
       </c>
       <c r="B361" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C361" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D361" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E361" t="str">
-        <v>https://www.newswire.com/news/highland-park-tx-agent-tom-hughes-earns-2026-realtrends-verified-top-team</v>
+        <v>https://www.prnewswire.com/news-releases/northern-virginia-housing-market-diverges-from-national-trends-in-july-302856768.html</v>
       </c>
       <c r="F361" t="str">
-        <v>The Tom Hughes Team earned the 2026 RealTrends Verified Top Team recognition after closing 42 transactions and $83.21 million in sales, ranking among Texas' top 1% of real estate teams by sales volume.</v>
+        <v>Inventory rises nearly 20% locally as sales and prices soften, while national market posts modest gains FAIRFAX, Va., Aug. 20, 2026 /PRNewswire/ -- Northern Virginia's housing market continued to diverge from national trends in July, with a significant increase in available homes giving...</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>Palm Beach, FL Agent Raymond Fernandez Named a RealTrends Verified Top Agent</v>
+        <v>Luminate Bank Welcomes the First State Mortgage Team</v>
       </c>
       <c r="B362" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C362" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D362" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E362" t="str">
-        <v>https://www.newswire.com/news/palm-beach-fl-agent-raymond-fernandez-named-a-realtrends-verified-top-agent</v>
+        <v>https://www.prnewswire.com/news-releases/luminate-bank-welcomes-the-first-state-mortgage-team-302856766.html</v>
       </c>
       <c r="F362" t="str">
-        <v>Raymond Fernandez earned the 2026 RealTrends Verified Top Agent by Volume and Sides recognition after closing 40 transactions and $42.32 million in sales, ranking among Florida's top-performing real estate professionals.</v>
+        <v>MINNEAPOLIS, Aug. 20, 2026 /PRNewswire/ -- Luminate Bank®, a top 25 national mortgage lender, announced today that it has acquired select assets from First State Mortgage Services. As part of the transaction, many members of the First State Mortgage team will join Luminate Bank, bringing...</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>Real Matters to Announce Third Quarter Fiscal 2026 Financial Results on July 30, 2026</v>
+        <v>In HelloNation, Real Estate Expert Chris Rackley of Surf City, NC, Explains How to Choose the Right Vacation Rental for Different Travel Styles</v>
       </c>
       <c r="B363" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C363" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D363" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E363" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319964/0/en/Real-Matters-to-Announce-Third-Quarter-Fiscal-2026-Financial-Results-on-July-30-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-expert-chris-rackley-of-surf-city-nc-explains-how-to-choose-the-right-vacation-rental-for-different-travel-styles-302766834.html</v>
       </c>
       <c r="F363" t="str">
-        <v>TORONTO, June 30, 2026 (GLOBE NEWSWIRE) -- Real Matters Inc. (“Real Matters”), a leading network management services provider for the mortgage lending and insurance industries, will announce its third quarter fiscal 2026 financial results via news release on Thursday, July 30, 2026, before market open.</v>
+        <v>SURF CITY, N.C., Aug. 20, 2026 /PRNewswire/ -- How can travelers decide which Surf City rental will best fit their vacation plans? A HelloNation article provides clear guidance by explaining how travel style, group needs, and location all shape the rental experience in Surf City. The...</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
-        <v>ValueMomentum Recognized as Leader and Star Performer in Everest Group's Guidewire Services PEAK Matrix® 2026</v>
+        <v>LERETA Names New Chief Technology Officer to Lead Platform Modernization</v>
       </c>
       <c r="B364" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C364" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D364" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E364" t="str">
-        <v>https://www.prnewswire.com/news-releases/valuemomentum-recognized-as-leader-and-star-performer-in-everest-groups-guidewire-services-peak-matrix-2026-302814765.html</v>
+        <v>https://www.prnewswire.com/news-releases/lereta-names-new-chief-technology-officer-to-lead-platform-modernization-302856714.html</v>
       </c>
       <c r="F364" t="str">
-        <v>PISCATAWAY, N.J., June 30, 2026 /PRNewswire/ -- ValueMomentum, a leading provider of solutions and services exclusively focused on serving property and casualty (P&amp;C) insurers, announced today that it was recognized as a Leader and a Star Performer in Everest Group's 2026 Guidewire...</v>
+        <v>Khurram Malik, a 20-year technology leader with experience at CoStar Group, Capital Group, and Apple, joins LERETA as CTO. POMONA, Calif., Aug. 20, 2026 /PRNewswire/ -- LERETA, a leading national provider of real estate tax and flood services for mortgage servicers, today announced that...</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>Alex Kleyner's Analysis on Why Miami Real Estate Remains a Net Worth ...</v>
+        <v>KeyCrew Media Recognizes Adam Eldibany as a Verified Expert in Real Estate Investment Financing</v>
       </c>
       <c r="B365" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C365" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D365" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E365" t="str">
-        <v>https://pr-inside.com/alex-kleyner-s-analysis-on-why-miami-real-estate-remains-a-net-worth-r5196316.htm</v>
+        <v>https://pressreleasenews.org/pressroom/keycrew-media-recognizes-adam-eldibany-as-a-verified-expert-in-real-estate-investment-financing</v>
       </c>
       <c r="F365" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / June 30, 2026 / Few cities in the United States have shaped their current financial identity as decisively asMiami ,Florida . Once known primarily as a tourism and lifestyle destination,Miamihas steadily emerged as one of the more significantreal estatemarkets in the country, attracting high-net-worth individuals, corporate relocations, and international capital at a pace that continues to outperform most national benchmarks. ForAlex Kleyner , CEO and Co-Founder of National Debt Relief, this emergence signals a lasting trend. "All evidence points to the people and capital moving toMiamias long-term commitments," saysAlex Kleyner . "That affects the ..</v>
+        <v>KeyCrew Media, a real estate analytics and media network, has recognized Adam Eldibany, Founder and CEO of homebldr, as a KeyCrew Verified Expert in recognition of his expertise in real estate investment financing and the emerging subscription-based lending model.</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>CHORD Real Estate Summit Brings Investors to Panama Amid Rising Developer ...</v>
+        <v>DK Homes Launches New Brand, 12 Active Communities Across the Northeast and Florida, and a Direct Land Acquisition Program</v>
       </c>
       <c r="B366" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C366" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D366" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E366" t="str">
-        <v>https://pr-inside.com/chord-real-estate-summit-brings-investors-to-panama-amid-rising-developer-r5196262.htm</v>
+        <v>https://pressreleasenews.org/pressroom/dk-homes-launches-new-brand-12-active-communities-across-the-northeast-and-florida-and-a-direct-land-acquisition-program</v>
       </c>
       <c r="F366" t="str">
-        <v>(PR-inside.com) CHORD Real Estate concluded its second annual Invest Panama Summit last month, drawing a group of American and Canadian investors to Panama City for a three-day tour of the country's primary residential and mixed-use development zones. PANAMA CITY, PANAMA / ACCESS Newswire / June 30, 2026 / CHORD Real Estate concluded its second annual Invest Panama Summit last month, drawing a group of American and Canadian investors to Panama City for a three-day tour of the country's primary residential and mixed-use development zones. The event comes as major international hospitality and real estate brands advance construction projects across several of the ..</v>
+        <v>DK Homes, a custom home building company led by Daniel Kaufman, announced its rebrand and the launch of d-k-homes.com today, alongside a portfolio of 12 active communities spanning Maine, New Hampshire, and Florida, and a new direct land acquisition program for owners across the country.</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>Xeriant Publishes White Paper on Disaster Resilience, Environmental Pollution and the Unaffordable Housing Crisis</v>
+        <v>In HelloNation, Real Estate Expert Maggie Flartey-Kaminski Explains How to Choose the Right Pocono Community for Your Lifestyle</v>
       </c>
       <c r="B367" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C367" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D367" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E367" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319864/0/en/Xeriant-Publishes-White-Paper-on-Disaster-Resilience-Environmental-Pollution-and-the-Unaffordable-Housing-Crisis.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-expert-maggie-flartey-kaminski-explains-how-to-choose-the-right-pocono-community-for-your-lifestyle-302856703.html</v>
       </c>
       <c r="F367" t="str">
-        <v>Xeriant (OTCQB: XERI) published updated white paper, Disaster Susceptibility, Environmental Pollution, and Unaffordable Housing: Xeriant’s Resilient and Su</v>
+        <v>The article examines how buyers can evaluate amenities, travel convenience, homeowners' associations, and long-term living needs. POCONO LAKE, Pa., Aug. 20, 2026 /PRNewswire/ -- How do buyers determine which Pocono community best fits their lifestyle goals? A HelloNation article featuring...</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v>Digital Realty Announces Purchase of Blackstone Interest in Three Northern Virginia Data Centers</v>
+        <v>New Retirement in America Podcast: How the Middle-Class Squeeze Is Making Retirement Security Harder to Achieve</v>
       </c>
       <c r="B368" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C368" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D368" t="str">
-        <v>Finance, SaaS, Real Estate</v>
+        <v>Real Estate, Media</v>
       </c>
       <c r="E368" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356950</v>
+        <v>https://www.prnewswire.com/news-releases/new-retirement-in-america-podcast-how-the-middle-class-squeeze-is-making-retirement-security-harder-to-achieve-302856645.html</v>
       </c>
       <c r="F368" t="str">
-        <v>Digital Realty (NYSE: DLR), the world&amp;#39;s largest cloud- and carrier-neutral data center platform, and Blackstone Inc. (NYSE: BX) announced that Digital Realty has agreed to purchase from Blackstone-affiliated funds managed by Real Estate, Infrastructure and Tactical Opportunities (&amp;#8220;Blackstone&amp;#8221;) a stake in three fully leased data centers containing 288 megawatts of total IT capacity in Northern Virginia at a gross value of $7.8 billion, reflecting an expected initial stabilized capitalizatio... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356950</v>
+        <v>Economist Christian Weller Connects Affordability, Housing, Jobs and Caregiving to Americans' Retirement Challenges WASHINGTON, Aug. 20, 2026 /PRNewswire/ -- The National Institute on Retirement Security (NIRS) today released Episode 4 of its Retirement in America podcast, "The...</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>Bito Studios Unveils The Last Ledger, a Motion Picture Based on the Memoir Special Housing Unit</v>
+        <v>Top Trust Agent in Cypress, CA: Jen Tackney</v>
       </c>
       <c r="B369" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C369" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D369" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E369" t="str">
-        <v>https://www.prweb.com/releases/bito-studios-unveils-the-last-ledger-a-motion-picture-based-on-the-memoir-special-housing-unit-302813732.html</v>
+        <v>https://www.newswire.com/news/top-trust-agent-in-cypress-ca-jen-tackney</v>
       </c>
       <c r="F369" t="str">
-        <v>This true story is still unfolding as we speak. What began in solitary confinement is now a financial empire operating in real time. LOS ANGELES, June 30, 2026 /PRNewswire-PRWeb/ -- Bito Studios has officially announced the development of The Last Ledger, a feature-length techno-thriller...</v>
+        <v>Jen Tackney brings seasoned real estate guidance to trust-related property sales throughout Cypress and northern Orange County.</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>Four Nines Gold Advances Toward Maiden Drill Program with Property-Wide ...</v>
+        <v>Mortgage Rates Decline for Second Consecutive Week</v>
       </c>
       <c r="B370" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C370" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D370" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E370" t="str">
-        <v>https://pr-inside.com/four-nines-gold-advances-toward-maiden-drill-program-with-property-wide-r5196229.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348688/0/en/mortgage-rates-decline-for-second-consecutive-week.html</v>
       </c>
       <c r="F370" t="str">
-        <v>(PR-inside.com) Program designed to enhance 3D geological modelling and refine high-grade feeder zone targets beneath and adjacent to historical mine workings ahead of the Company's fully funded summer drill campaign. VANCOUVER, BC / ACCESS Newswire / June 30, 2026 /Four Nines Gold Inc. (CSE:FNAU)(OTCQB:FNAUF)(FWB:F8NA) ("Four Nines" or the "Company") is pleased to announce the commencement of a comprehensive geophysical survey on the Hayden Hill Gold Project in northern California, representing another important milestone as the Company advances toward its fully funded maiden drill program scheduled for this summer. The program is designed to further refine and prioritize drill targets generated through Four Nines' ..</v>
+        <v>MCLEAN, Va., Aug. 20, 2026 (GLOBE NEWSWIRE) -- Freddie Mac (OTCQB: FMCC) today released the results of its Primary Mortgage Market Survey ® (PMMS ® ), showing the 30-year fixed-rate mortgage (FRM) averaged 6.65%.</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v>Four Nines Gold Advances Toward Maiden Drill Program with Property-Wide Geophysical Survey at Hayden Hill</v>
+        <v>The Property Performance Gap Is Widening. FUTURE 2026 Is Where Operators Master the RPM Playbook to Close It.</v>
       </c>
       <c r="B371" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C371" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D371" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E371" t="str">
-        <v>https://www.newswire.com/news/four-nines-gold-advances-toward-maiden-drill-program-with-property-wide</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348665/36405/en/the-property-performance-gap-is-widening-future-2026-is-where-operators-master-the-rpm-playbook-to-close-it.html</v>
       </c>
       <c r="F371" t="str">
-        <v>Program designed to enhance 3D geological modelling and refine high-grade feeder zone targets beneath and adjacent to historical mine workings ahead of the Company's fully funded summer drill campaign.</v>
+        <v>AppFolio's annual conference delivers the strategies that separate market leaders from the rest.</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>The Agency Launches Office On Lake Norman, North Carolina</v>
+        <v>Castlelake Prices $261.3M Residential Transition Loan Securitization, Castlelake Residential Mortgage Trust 2026-RTL1</v>
       </c>
       <c r="B372" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C372" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D372" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E372" t="str">
-        <v>https://www.prweb.com/releases/the-agency-launches-office-on-lake-norman-north-carolina-302812538.html</v>
+        <v>https://www.prnewswire.com/news-releases/castlelake-prices-261-3m-residential-transition-loan-securitization-castlelake-residential-mortgage-trust-2026-rtl1--302856598.html</v>
       </c>
       <c r="F372" t="str">
-        <v>Global Brokerage Expands Presence in the Greater Charlotte Region LOS ANGELES, June 30, 2026 /PRNewswire-PRWeb/ -- Global real estate brokerage The Agency proudly expands its presence in North Carolina with the opening of The Agency Lake Norman, further strengthening the brokerage's...</v>
+        <v>MINNEAPOLIS, Aug. 20, 2026 /PRNewswire/ -- Castlelake, L.P., a global alternative investment firm specializing in asset-based private credit and experienced ABS issuer, today announced it priced its first residential mortgage-backed security (RMBS) issuance, Castlelake Residential...</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>Datametrex Announces Completion of AI-Based Evaluation of 2 Patents ...</v>
+        <v>RESAAS Invited to Present at Rivemont MicroCap Fund Investor Event in Montreal</v>
       </c>
       <c r="B373" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C373" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D373" t="str">
-        <v>AI, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E373" t="str">
-        <v>https://pr-inside.com/datametrex-announces-completion-of-ai-based-evaluation-of-2-patents-r5196197.htm</v>
+        <v>https://www.newsfilecorp.com/release/310609/RESAAS-Invited-to-Present-at-Rivemont-MicroCap-Fund-Investor-Event-in-Montreal</v>
       </c>
       <c r="F373" t="str">
-        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / June 30, 2026 /Datametrex AI Limited (the "Company" or "Datametrex'') (TSXV:DM)(FSE:D4G)(OTC:DTMXF) is pleased to announce that its wholly owned subsidiary, QuantIP Licensing Corp. (formerly Paymetrex Payment Solutions Inc.), has completed an evaluation of 2 patents from its intellectual property portfolio using 2 artificial intelligence-driven patent analytics platforms. The evaluation focused on U.S. Patent No. 9,275,015 and U.S. Patent No. 9,665,561, both of which claim a 2012 priority date and relate generally to systems and methods for analyzing large volumes of information, including temporally ordered datasets such as social media, electronic communications, and other digital information ..</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 20, 2026) - RESAAS Services Inc. (TSXV: RSS) (OTCID: RSASF) ("RESAAS" or "the Company"), a technology company providing data, transaction and payment solutions to the global real estate industry, today announced that it has been invited to present at an investor event hosted by Rivemont MicroCap Fund in Montreal on September 9, 2026.The event will be hosted by Mathieu Martin, Portfolio Manager of Rivemont MicroCap Fund and a prominent...</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>Jeff Davidson Group Joins Pacific Sotheby's International Realty</v>
+        <v>Best Realtor in Brighton, MI: Tim Sova</v>
       </c>
       <c r="B374" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C374" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D374" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E374" t="str">
-        <v>https://www.prweb.com/releases/jeff-davidson-group-joins-pacific-sothebys-international-realty-302813909.html</v>
+        <v>https://www.newswire.com/news/best-realtor-in-brighton-mi-tim-9829723</v>
       </c>
       <c r="F374" t="str">
-        <v>The Jeff Davidson Group, a San Diego-based real estate team approaching $1 billion in career sales volume, has joined Pacific Sotheby's International Realty. Led by 30-year industry veteran Jeff Davidson, the multilingual team serves buyers, sellers, investors, and developers throughout...</v>
+        <v>With nearly 1,900 career transactions and deep local market expertise, Tim Sova has solidified his standing as the best Realtor in Brighton, MI, helping Livingston County buyers and sellers make confident property decisions.</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>GoDaddy Reveals 2026 Most Entrepreneurial Cities; Zillow Spotlights the Real Estate Trends Fueling Their Growth</v>
+        <v>Top Realtor in Los Angeles, CA: Jeffery McGonigle</v>
       </c>
       <c r="B375" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C375" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D375" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E375" t="str">
-        <v>https://www.prnewswire.com/news-releases/godaddy-reveals-2026-most-entrepreneurial-cities-zillow-spotlights-the-real-estate-trends-fueling-their-growth-302814368.html</v>
+        <v>https://www.newswire.com/news/top-realtor-in-los-angeles-ca-jeffery-mcgonigle</v>
       </c>
       <c r="F375" t="str">
-        <v>San Antonio Tops List, Sun Belt Represents Half of the Ranked Cities TEMPE, Ariz., June 30, 2026 /PRNewswire/ -- GoDaddy (NYSE: GDDY) today revealed its 2026 list of America's Most Entrepreneurial Cities, with San Antonio, Texas, claiming the top spot. For the first time since launching...</v>
+        <v>With over a hundred personal transactions and leadership of a top-performing real estate group, Jeffery McGonigle provides strategic guidance to Southern California buyers and sellers.</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>Blue Impact Grant Awarded to Healthconnect Texas, Strengthening Housing Access in Houston</v>
+        <v>Amid Declining Book Value, ACRES Commercial Realty Struggles to Sell REO Property Due to Labor Dispute with Philadelphia Hospitality Union UNITE HERE Local 274</v>
       </c>
       <c r="B376" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C376" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D376" t="str">
-        <v>Finance, Healthcare, Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E376" t="str">
-        <v>https://www.prnewswire.com/news-releases/blue-impact-grant-awarded-to-healthconnect-texas-strengthening-housing-access-in-houston-302812505.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/amid-declining-book-value-acres-144000848.html</v>
       </c>
       <c r="F376" t="str">
-        <v>Funding from Blue Cross and Blue Shield of Texas will help the statewide health information exchange streamline connections to housing, healthcare, and social services for vulnerable populations across Greater Houston. HOUSTON, June 30, 2026 /PRNewswire/ -- Leaders from Blue Cross and...</v>
+        <v>PHILADELPHIA, August 20, 2026--UNITE HERE Local 274 has learned that ACRES Commercial Realty (NYSE:ACR), after declaring impasse and walking away from contract negotiations with workers at its Philadelphia hotel property in March, recently told investors that "not having a contract" was "holding up" efforts to sell the hotel.</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>Equifax Expands Strategic Patent Portfolio in First Half of 2026</v>
+        <v>Best Brokerage in Portland, OR: Opt Real Estate, led by Drew Coleman</v>
       </c>
       <c r="B377" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C377" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D377" t="str">
-        <v>Finance, AI, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E377" t="str">
-        <v>https://www.prnewswire.com/news-releases/equifax-expands-strategic-patent-portfolio-in-first-half-of-2026-302813569.html</v>
+        <v>https://www.newswire.com/news/best-brokerage-in-portland-or-opt-real-estate-led-by-drew-coleman</v>
       </c>
       <c r="F377" t="str">
-        <v>Company Adds 39 New Global Patents to Enrich New Product Innovation and Deepen Leadership in Explainable AI ATLANTA, June 30, 2026 /PRNewswire/ -- Equifax® (NYSE: EFX) has secured 39 new patents in the first half of 2026, broadening its global intellectual property (IP) portfolio of more...</v>
+        <v>RealTrends recognition and a support-first brokerage model are helping Opt Real Estate attract agents looking to grow their businesses in Portland.</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>LodeStar report shows nominal year-over-year decline in national average mortgage closing costs</v>
+        <v>Thompson Thrift Expands Denver Corporate Office to Support Continued Growth Across the Western U.S.</v>
       </c>
       <c r="B378" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C378" t="str">
-        <v>Send2Press</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D378" t="str">
-        <v>SaaS, Real Estate, Finance</v>
+        <v>Real Estate</v>
       </c>
       <c r="E378" t="str">
-        <v>https://www.send2press.com/wire/lodestar-report-shows-nominal-year-over-year-decline-in-national-average-mortgage-closing-costs/</v>
+        <v>https://finance.yahoo.com/real-estate/articles/thompson-thrift-expands-denver-corporate-140000507.html</v>
       </c>
       <c r="F378" t="str">
-        <v>CONSHOHOCKEN, Pa., June 30, 2026 (SEND2PRESS NEWSWIRE) -- LodeStar Software Solutions (LodeStar), the leading provider of mortgage closing cost and fee data, today announced the release of its Year-Over-Year Mortgage Closing Cost Report covering 2024 versus 2025. The report analyzes distinct mortgage quotes across all 50 states and the District of Columbia (D.C.), drawn from the company's closing cost calculator platform.</v>
+        <v>DENVER, August 20, 2026--Thompson Thrift, a full-service nationally recognized real estate company and one of the nation’s leading multifamily developers, today announced the expansion of its Denver corporate office, reinforcing the company’s continued investment in Colorado and strengthening its ability to support a growing pipeline of development and construction projects across the Western United States.</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>Dovenmuehle names Ann Morey its head of product</v>
+        <v>North America Home Finance Announces Normal Course Issuer Bid for "Housing Shares" Series 1 Non-Voting Preferred Shares: NAHF.PR.A</v>
       </c>
       <c r="B379" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C379" t="str">
-        <v>Send2Press</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D379" t="str">
-        <v>Real Estate, Finance</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E379" t="str">
-        <v>https://www.send2press.com/wire/dovenmuehle-names-ann-morey-its-head-of-product/</v>
+        <v>https://www.newsfilecorp.com/release/310561/North-America-Home-Finance-Announces-Normal-Course-Issuer-Bid-for-Housing-Shares-Series-1-NonVoting-Preferred-Shares-NAHF.PR.A</v>
       </c>
       <c r="F379" t="str">
-        <v>LAKE ZURICH, Ill., June 30, 2026 (SEND2PRESS NEWSWIRE) -- Dovenmuehle Mortgage, Inc. (DMI), a leading mortgage subservicing company, announced today that Ann Morey has been named Head of Product. In this role, Morey will lead DMI's product management function, which includes establishing strategic product vision, driving outcome-oriented roadmaps that address stakeholder expectations, increasing internal cross-functional alignment and building agile, high-performing teams.</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 20, 2026) - North America Home Finance Inc. (CSE: NAHF) (CSE: NAHF.PR.A) ("NAHF" or the "Company") announces that the Canadian Securities Exchange (the "CSE") has accepted the Company's notice of intention to commence a normal course issuer bid (the "NCIB") for its Series 1 Non-Voting Preferred Shares (the "Housing Shares").Under the NCIB, NAHF may purchase for cancellation up to 3,112 Housing Shares, representing approximately 10% of the...</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>Cincinnati Homeowners Prioritize Pool Upgrades and Liner Replacements for Summer 2026</v>
+        <v>London entrepreneur opens search for UK acquisitions after first ecommerce purchase</v>
       </c>
       <c r="B380" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C380" t="str">
-        <v>Express Press Release</v>
+        <v>Pressat</v>
       </c>
       <c r="D380" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E380" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1761078</v>
+        <v>https://pressat.co.uk/releases/london-entrepreneur-opens-search-for-uk-acquisitions-after-first-ecommerce-purchase-7e05bc4eee7f0ecdc84f766184c4a977/</v>
       </c>
       <c r="F380" t="str">
-        <v>CINCINNATI, OH, 2026-06-30 — /EPR Network/ — Pool contractors across Greater Cincinnati say many homeowners are addressing long-postponed pool repairs before the busiest part of the [read full press release...]</v>
-[...2 lines deleted...]
-    <row r="381">
+        <v>Thursday 20 August, 2026 LONDON, 20 August 2026. Charles Reay-Smith, the London-based entrepreneur behind Reay Smith Property, has opened a search for further UK business acquisitions, a year on from his purchase of the ecommerce brand AlloyArmor. Reay-Smith acquired AlloyArmor in July 2025. The brand sells designer protective cases for iPhone and AirPods through alloyarmor.store, shipping worldwide, with a range that includes the Invisa Case, the Hercules Case and The Serpent. Terms of that transaction were not disclosed. He is now reviewing opportunities across ecommerce, services and light industrial businesses in the United Kingdom, with a focus on profitable, owner-operated companies where the founder is looking to step back. "AlloyArmor taught me what the first year of ownership actu</v>
+      </c>
+    </row>
+    <row r="381" xml:space="preserve">
       <c r="A381" t="str">
-        <v>Mega Real Estate Mergers Are Squeezing Agents Out -- 'That Probate Guy' Reveals the Industry's Overlooked Opportunity</v>
+        <v>Hua Medicine Announces 2026 Interim Results</v>
       </c>
       <c r="B381" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C381" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D381" t="str">
-        <v>AI, Real Estate, Retail</v>
+        <v>Finance, AI, SaaS, Healthcare, Real Estate, Energy, Education</v>
       </c>
       <c r="E381" t="str">
-        <v>https://www.prweb.com/releases/mega-real-estate-mergers-are-squeezing-agents-out--that-probate-guy-reveals-the-industrys-overlooked-opportunity-302813908.html</v>
-[...2 lines deleted...]
-        <v>Large real estate brokerages are consolidating influence, direct-to-consumer platforms are bypassing agents, and AI tools are changing how buyers and sellers connect. The traditional listing playbook is dying. For many real estate professionals, the pressure is immediate. COLUMBIA, Md.,...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109284/</v>
+      </c>
+      <c r="F381" t="str" xml:space="preserve">
+        <v xml:space="preserve">-  Sales of HuaTangNing reached 3.055 million packs in the first half of 2026, representing a 73% year-on-year increase; revenue hit RMB378.9 million, up 74% year-on-year. The in-house commercialization drive maintained robust growth with continuously improved operational efficiency.
+-  Expanded manufacturing scale lifted gross profit margin substantially to 61.8%, a year-on-year rise of 7.6 percentage points.
+-  Profit generated from commercial operations doubled year-on-year, and loss narrowed markedly to RMB30.2 million after excluding one-off income, demonstrating a clear path to full-scale profitability.
+-  Selling expense-to-revenue ratio stabilized at 33.5%, reflecting tangible gains from increased marketing efforts and streamlined operations.
+-  Dorzagliatin secured marketing approvals in both the Hong Kong and Macao Special Administrative Regions of China; demonstrating our innovative business model is showing early success and marking a key milestone for global expansion.
+-  A five-year patent term extension was granted for dorzagliatin, extending core patent protection to April 2034. The National Reimbursement Drug List price of the product will remain unchanged for 2026 and 2027, reinforcing long-term commercial profitability certainty.
+-  Topline results from real-world studies further validated the broad applicability, safety and tolerability of dorzagliatin across diverse real-world patient populations.
+-  Multiple combination therapy studies revealed synergistic metabolic benefits when dorzagliatin is paired with oral small-molecule GLP-1 receptor agonists, THR-β agonists and pan-PPAR agonists, tapping into development therapeutic potential in new disease areas including obesity and MASLD.
+-  Clinical development of the second-generation GKA in the United States proceeded smoothly. R&amp;D initiatives for new indications including MODY-2, diabetes prevention, neurodegenerative diseases and frailty were accelerated across the board.
+SHANGHAI, August 20, 2026 - (ACN Newswire) - Hua Medicine (the “Company”, HKEx: 2552) announced the unaudited consolidated results of the Company and its subsidiaries for the six months ended June 30, 2026 (the “Reporting Period”), as well as the Company's business progress during the first half of the year and future outlook. During the Reporting Period, HuaTangNing, dorzagliatin tablets), the Company’s core globally first-in-class oral anti-diabetic glucokinase activator (GKA), entered a rapid scale-up phase under proprietary commercialization. Revenue and gross profit both recorded substantial growth with sustained gross margin improvement. The Company achieved critical milestones in global expansion through the commercial launch of dorzagliatin in Hong Kong and Macao SARs. Multiple pivotal clinical datasets were presented at leading international academic conferences, delivering continuous breakthroughs across the full product pipeline. Core operating losses narrowed steadily, while robust cash reserves laid a solid foundation for the Group’s long-term sustainable growth.
+Dr. Li Chen, Founder and CEO of Hua Medicine, stated: “The first half of 2026 represents a pivotal stage for Hua Medicine as we translate original innovation into marketing value realization. Sales volume and revenue of dorzagliatin grew more than 70% year-on-year, gross margin surpassed 60%, and profit from commercial operations doubled compared with the same period last year. It validates the Company’s successful transition from R&amp;D-innovation-driven growth to rapid commercial development in the chronic disease space. It fully demonstrates that domestically developed first-in-class drugs from China possess strong and sustainable market momentum, backed by national policies that support innovative drugs across the full-value chain. Meanwhile, dorzagliatin was successfully launched in Hong Kong and Macao SARs, officially kicking off our internationalization strategy anchored in Greater China with outreach to Southeast Asian, Spanish-speaking and Portuguese-speaking markets. Chinese original innovative medicines are now deeply participating in the global metabolic disease treatment landscape. Moving forward, rooted in glycemic homeostasis regulation, the Company will advance a new paradigm for diabetes homeostasis-targeted therapy featuring next-generation long-acting GKAs, fixed-dose combinations and combination therapies. We will build a human energy-metabolism health pipeline matrix covering disease prevention, special types of diabetes, fatty liver diseases and steatohepatitis, cognitive impairment and frailty. Leveraging artificial intelligence technologies, the Company will continuously expand the clinical boundaries and application scenarios of its glycemic homeostasis technology platform, and strive to bring China-originated innovative therapies to patients with metabolic diseases at home and abroad.”
+Business Highlights and Operational Progress
+1. Accelerated Proprietary Commercialization with Major Operational Efficiency Improvements
+- Rapid sales expansion. During the Reporting Period, we sold approximately 3,055,000 packs of HuaTangNing in the first half of 2026, up 73% from 1,764,000 packs sold during the same period in 2025. This rapid sales growth trajectory is further supported by the maintenance of China’s National Reimbursement Drug List (NRDL) price for the 2026 and 2027 calendar years. Regions that already led sales in 2025, coastal areas including Shanghai, Tianjin and Guangdong province and Beijing, continued to deliver strong growth during the reporting period, reflecting the substantial market potential for further market penetration and providing a solid basis for sustained strong growth in the future.
+- Markedly enhanced profitability driven by scale effects. Relying on expanded production capacity and optimized manufacturing processes, gross margin rose significantly from 54.2% in the first half of 2025 to 61.8%, up 7.6 percentage points; gross profit reached RMB234.3 million, a 99% year-on-year surge. Selling expenses totalled RMB126.9 million, with the ratio of selling expense to revenue standing at 33.5%. Our commercialization efforts achieved profit of approximately RMB107.4 million (as defined by gross profits less selling expenses), doubled from RMB53.7 million in the same period of 2025. as profitability from proprietary commercialization continues to materialize. 
+- Normalized financial performance with healthy cash reserves. Loss before tax stood at approximately RMB30.2 million. Excluding the one-off release of contract liabilities in the corresponding period of 2025 following the termination of the Bayer contract, the loss for the current reporting period is expected to narrow by approximately RMB29.4 million as compared with the adjusted loss of approximately RMB59.6 million for the corresponding period in 2025. Fundamental business operations continued to improve. Cash balances were approximately RMB1,072.9 million as of June 30, 2026 a decrease of RMB19.4 million from bank balances and cash position as of December 31, 2025. Ample liquidity supports domestic market expansion, global clinical R&amp;D, and overseas commercialization in Hong Kong, Macao and Southeast Asia. 
+- Our commercialization team continued to scale. The professional sales team expanded to 187 product representatives, and 75 staff actively engaged in marketing, medical affairs and commercial operation as of June 30, 2026, representing growth of 93% and 79% respectively compared with the same period of 2025.
+2. Strengthened Core Intellectual Property Rights and Breakthroughs in Overseas Market Development
+- Marketing approvals secured and commercialization rolled out in Hong Kong and Macao. Dorzagliatin (brand names: MYHOMSIS(R) was approved for marketing in Hong Kong on February 2026 and in Macao on June 2026. The product has been distributed to hospitals and pharmacies in Hong Kong, with the first prescription issued in August 2026, providing a new treatment option for patients with Type 2 diabetes outside mainland China. 
+- Patent term extension secured to boost long-term commercial certainty. In February 2026, the China National Intellectual Property Administration granted a five year patent term extension for dorzagliatin, extending core patent protection to April 2034.
+3. Real-World Clinical Evidence Reinforces the Product’s Differentiated Value
+The Group continued advancing post-marketing real-world studies of dorzagliatin to further validate its efficacy and safety profiles in complex patient cohorts.
+- Topline data released from large-scale multi-centre post-marketing real-world study HMM0601. At the 2026 ADA Scientific Sessions, the Company presented results from HMM0601, a large-scale post-marketing real-world study. Across 80 clinical centres in China, HMM0601 enrolled 2024 patients with Type 2 diabetes with mean disease duration of 7.9 years. Over the 52-week treatment period, no drug-related serious adverse events (SAEs) or episodes of severe hypoglycemia were observed; the incidence of clinically meaningful hypoglycemia was below 1%, and no new safety signals were identified compared with the Phase III clinical trials; HbA1c was significantly reduced from baseline, and the proportion of patients achieving HbA1c&lt;7% increased markedly. This provides robust evidence of dorzagliatin’s strong safety and tolerability profile and consistent glycemic control efficacy. 
+- Interim findings disclosed from prospective real-world observational study HMM0701. This study enrolled 255 patients with Type 2 diabetes, the majority of whom had long disease duration and were already receiving multi-drug regimens including insulin. The 6-month interim results of subgroup analysis indicates that dorzagliatin provides meaningful efficacy in glycemic control. Even in patients with severely compromised baseline TIR, clinically meaningful reductions in HbA1c, improved TIR, enhanced β-cell function, and reduced insulin resistance were observed, collectively indicating the restoration of glucose homeostasis. This study provides a solid rationale for a novel glycemic management option in complex T2D cases. 
+- Preparations remain underway for post-marketing study HMM0602. The study is designed to generate further clinical evidence regarding the role of dorzagliatin in restoring glucose homeostasis and its potential contribution to diabetes remission.
+Research and Development Pipeline and Future Outlook
+1. Multiple R&amp;D Innovation Breakthroughs Usher in New Chapters for First-in-Disease Indications
+- Dorzagliatin for Patients with GCK-MODY
+Medical experts in mainland China and Hong Kong have conducted independent clinical and preclinical studies of dorzagliatin for MODY-2 treatment. MODY-2, also called GCK-MODY, is a monogenic disease in which patients have a genetic defect of glucokinase gene (GCK) which results in elevated blood glucose and significant reduction of the second phase release of insulin. The population of GCK-MODY patients is approximately 1.7 million in China. These patients are diagnosed with diabetes at a young age and represent an unmet medical need given currently available medications are not effective. In clinical studies with MODY-2 patients, a single dose of dorzagliatin improved overall glucose sensitivity and second phase insulin secretion significantly in GCK-MODY patients, suggesting a unique mechanism of action of dorzagliatin to regulate glucagon like peptide 1 (GLP-1) secretion. During the Reporting Period, we continued to advance the regulatory development of dorzagliatin for GCK-MODY in China. Following prior communications with the Center for Drug Evaluation of the National Medical Products Administration, we completed the proposed clinical protocol. We plan to submit an IND application for dorzagliatin in GCK-MODY by December 2026.
+- Dorzagliatin for Diabetes Prevention
+Prevention of diabetes is an important focus at Hua Medicine. There are approximately 1.12 billion people living with prediabetes worldwide. We have initiated the SENSITIZE 3 clinical study in Hong Kong in pre-diabetic (IGT) subjects and in early diabetes patients under the leadership of Dr Juliana Chan and Dr Elaine Chow of the Chinese University of Hong Kong. These studies represent first-in-disease studies. In this double-blinded placebo-controlled study, we will evaluate the blood glucose management and pancreatic function under intravenous glucose tolerance test and oral glucose tolerance test conditions to better define the clinical treatment baseline and endpoints. We expect to complete this study in 2026 and file IND applications of dorzagliatin for diabetes prevention in China and Asia-Pacific regions thereafter.
+- Dorzagliatin for Neurodegenerative Diseases
+MCI shows approximately 15.5% prevalence among elderly people in China and approximately 22% in the United States, and is common in T2D patients with a 45% incidence rate. Development of dorzagliatin for neurodegenerative disease is a new focus in our drug discovery efforts. Through the Genome-Wide Association Study (GWAS) and Mendelian Randomization (MR) study, we have realized the important role of GCK gene activation in prevention of memory loss and cognitive impairment in humans. It has also come to our attention that post-meal glucose excursion is closely related to Alzheimer disease and dementia. Impaired glucose homeostasis and diabetes conditions result in a reduction of glucose transporter expression and insulin receptor expression in the brain, which can be prevented by low dose dorzagliatin. We have realized the potential of dorzagliatin in the treatment of MCI and are initiating these first-in-disease clinical studies. Preparation of the clinical study protocol and clinical development plan has been initiated. We expect to launch pre-IND communications with the relevant regulatory authority in the fourth quarter of 2026.
+- Dorzagliatin for Frailty
+Frailty is an age-related geriatric syndrome characterized by reduced tolerance to internal and external stressors. Approximately 17% of American older adults and 11% of Asian older adults suffer from frailty, while pre-frailty affects roughly 50% and 47% of these populations, respectively. It is not a single-organ disease, but the consequence of dysregulated multisystem homeostasis. Genetic evidence has suggested a potential relationship between glucokinase activation and a reduced risk of frailty, supporting further investigation of dorzagliatin in this area. We intend to progress the regulatory preparations for an IND submission in 2026.
+2. Robust Pipeline Gains Momentum, AI Powers Collaborative Innovation
+- Fixed Dose Combination of Dorzagliatin and Metformin
+We are fast forwarding the development of the FDC of dorzagliatin with metformin. An IND with the NMPA has been filed for our FDC with metformin in China in 2025, with an NDA submission planned for 2027.
+- The 2nd Generation of GKA under Development in the United States
+HM1005 is our second-generation GKA program based on a sustained-release formulation of dorzagliatin and is being developed as a once-daily oral therapy. In 2025, we successfully initiated MAD clinical study in T2D patients in the United States. As of the date of this report, five cohorts have been completed as planned in the Phase Ib multiple ascending dose study. HM1005 was generally well tolerated across the completed cohorts. We are conducting a subsequent cohort evaluating two 246 mg tablets in the United States. Topline data are expected to be published in the second half of 2026, and we will pursue partnerships to develop the 2nd generation GKA for global markets.
+- Development of Combination Therapies for Diabetes and Metabolic Diseases
+We presented three combination therapy studies in animal models of metabolic disorder at 2026 ADA. The combination of dorzagliatin and orforglipron, an oral small-molecule GLP-1 receptor agonist, demonstrated synergistic glycemic control, significantly enhanced β-cell function, and maintained weight loss and lipid-lowering benefits in diet-induced obese (DIO) mice. Notably, the data revealed a compelling dose-sparing effect which directly reduces the overall side-effect burden – particularly common GLP-1-related gastrointestinal adverse events – thereby meaningfully improving long-term patient adherence. These complementary mechanisms across glycemic control, weight loss, and lipid improvement, position the potential combination as a highly effective, well-tolerated, and differentiated oral option for T2D patients with obesity. In the study combining dorzagliatin with the THR-β agonist resmetirom, the combination synergistically improved systemic metabolism and exerted hepatoprotective effects, optimizing glycemic control, regulating lipids, reducing uric acid, and alleviating hepatic fibrosis. This supports the clinical potential of dorzagliatin for T2D patients with MASLD. Additionally, the combination of dorzagliatin with chiglitazar, a pan-PPAR agonist, improves glucose tolerance, reduces insulin resistance, enhances insulin sensitivity and β-cell function, and elevates high-density lipoprotein cholesterol levels in DIO mice model of MASLD.
+- Integration of AI, LLMs and Clinical Big Data
+Alongside the continued development of dorzagliatin in research and clinical practice, the Company has continued to invest in the integration of AI, large language models (LLMs) and clinical big data, and has achieved concrete outcomes. We launched our proprietary GK education platform (GK Charger) in 2025. The platform uses natural language interaction to present complex glucokinase relevant knowledge in evidence-based, clinically relevant format that is easy for both physicians and patients to understand. It enables doctors to obtain up to date diagnostic and treatment information, make accurate clinical decisions, and develop individualized treatment plans for patients. Since the launch of GK Charger, the platform has cumulatively responded to more than 3,700 queries.
+Financial Summary
+As of June 30, 2026
+- Sales volume of HuaTangNing reached approximately 3.055 million packs, up 73% year-on-year, generating revenue of approximately RMB378.9 million, representing a 74% year-on-year increase. 
+- Gross profit totalled approximately RMB234.3 million, up 99% year-on-year, with gross margin rising to 61.8%. 
+- Loss before tax stood at approximately RMB30.2 million, representing a substantial narrowing compared with adjusted loss recorded in the same period of 2025. 
+- Bank balances and cash position were approximately RMB1,072.9 million, maintaining a healthy liquidity profile. 
+- Total expenditures amounted to approximately RMB265.4 million, including selling expenses of approximately RMB126.9 million and research and development expenses of approximately RMB66.8 million.
+Forward-Looking Statements
+This document contains statements regarding Hua Medicine’s future expectations, plans, and prospects for the Company and its products. These forward-looking statements pertain only to events or information as of the date they are made and may change due to future developments. Unless required by law, we are not obligated to update or publicly revise any forward-looking statements or unexpected events after the date of such statements, regardless of new information, future events, or other circumstances. Please read this document carefully and understand that our actual future performance or results may differ materially from expectations due to various risks, uncertainties, or other legal requirements.
+About Hua Medicine
+Hua Medicine (the “Company”) is an innovative drug development and commercialization company based in Shanghai, China, with companies in the United States and Hong Kong. Hua Medicine focuses on developing novel therapies for patients with unmet medical needs worldwide. Drawing on global resources, Hua Medicine partners with high-calibre talent worldwide to develop breakthrough technologies and products that advance innovation in diabetes care. Hua Medicine's cornerstone product HuaTangNing (dorzagliatin tablets) targets the glucose sensor glucokinase, restores glucose sensitivity in patients with type 2 diabetes (T2D), and stabilizes imbalances in blood glucose levels in patients. HuaTangNing was approved by the National Medical Products Administration (NMPA) of China on September 30, 2022. It can be used alone or in combination with metformin for adult patients with T2D. For patients with chronic kidney disease (CKD), no dose adjustment is required. It is an oral glucose-lowering drug that can be used in patients with T2D with renal function impairment.
+In February 2026, dorzagliatin (brand name: MYHOMSIS(R), was approved for marketing by the Pharmaceutical Service of the Department of Health of the Government of the Hong Kong Special Administrative Region of the People's Republic of China.
+In June 2026, dorzagliatin (brand name: MYHOMSIS(R), was approved for marketing by the Pharmaceutical Administration Bureau of the Macao Special Administrative Region of the People's Republic of China.
+Based on the International Diabetes Federation’s 2025 Diabetes Atlas – 11th Edition, there are approximately 148 million diabetic patients in mainland China, 706,000 diabetic patients in Hong Kong SAR, and 52,000 diabetic patients in Macao SAR as of 2024.
+For more information
+Website: www.huamedicine.com
+Investors Email: ir@huamedicine.com
+Media Email: pr@huamedicine.com
+Press Disclaimer
+For accuracy and completeness in context, information related to products marketed in China in this material, especially those identified or required, should comply with documents approved by Chinese regulatory authorities.
+Additionally, such information should not be interpreted as a recommendation or promotion of any drug or treatment, nor should it replace medical advice from healthcare professionals. For medical-related matters, please consult a healthcare professional.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>e&amp; and Aldar partner to bring exclusive home internet offers</v>
+        <v>GoSun Announces Launch of hthe GoSun Moonrider Electric Tractor for ...</v>
       </c>
       <c r="B382" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C382" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D382" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Energy, Automotive</v>
       </c>
       <c r="E382" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356924</v>
+        <v>https://pr-inside.com/gosun-announces-launch-of-hthe-gosun-moonrider-electric-tractor-for-r5214371.htm</v>
       </c>
       <c r="F382" t="str">
-        <v>Move brings together two UAE leaders in technology and real estate to create smarter, more connected living experiences - - e&amp;amp; UAE and Aldar have announced a strategic partnership to provide exclusive home connectivity offers for Aldar residents across Abu Dhabi and Dubai. - - The partnership brings together Aldar&amp;#39;s leading residential communities with e&amp;amp; UAE&amp;#39;s premium fibre connectivity to support a smarter, more connected lifestyle. As part of the first phase, Aldar residents will receiv... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356924</v>
+        <v>(PR-inside.com) A new electric vehicle is now available for farmers and property maintenance. The GoSun Moonrider is an all electric tractor that can becharged with solar power. CINCINNATI, OH / ACCESS Newswire / August 20, 2026 /GoSun, today announced the expansion of its off-grid lineup with the launch of its first-ever All-Electric Solar Tractor. This new electric vehicle is engineered to replace traditional diesel-fuel tractors, the new EV combines high-torque electric performance with GoSun's signature optional integrated solar charging technology, offering an eco-friendly and cost-effective solution for modern agriculture, small farms, homesteading, and property maintenance. Designed to handle tough field conditions without carbon ..</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>Joint Venture Property Investment Continues to Grow as Investors Seek Asset-Backed Opportunities</v>
+        <v>Formula One Legend Rubens Barrichello Joins Wave of Brazilian Buyers Choosing Colette Residences for Prime Miami Real Estate Investment</v>
       </c>
       <c r="B383" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C383" t="str">
-        <v>GetNews</v>
+        <v>PRWeb</v>
       </c>
       <c r="D383" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E383" t="str">
-        <v>https://www.getnews.info/story/2026/06/29/joint-venture-property-investment-continues-to-grow-as-investors-seek-assetbacked-opportunities/?source=barchart</v>
+        <v>https://www.prweb.com/releases/formula-one-legend-rubens-barrichello-joins-wave-of-brazilian-buyers-choosing-colette-residences-for-prime-miami-real-estate-investment-302854921.html</v>
       </c>
       <c r="F383" t="str">
-        <v/>
+        <v>Motorsport icon selected the boutique South Brickell development by META Development as both a strategic Miami real estate investment and a home for his family MIAMI, Aug. 20, 2026 /PRNewswire-PRWeb/ -- META Development today announced that Brazilian Formula One legend Rubens Barrichello...</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>Victory &amp; Main Custom Homes announces expansion of luxury home building services in Marietta, GA</v>
+        <v>Elenova AI Launches to Bring Production-Grade AI Workflows to Multifamily Operators</v>
       </c>
       <c r="B384" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C384" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D384" t="str">
-        <v>Real Estate</v>
+        <v>AI, Real Estate</v>
       </c>
       <c r="E384" t="str">
-        <v>https://pressreleasenews.org/pressroom/victory-main-custom-homes-announces-expansion-of-luxury-home-building-services-in-marietta-ga</v>
+        <v>https://www.prnewswire.com/news-releases/elenova-ai-launches-to-bring-production-grade-ai-workflows-to-multifamily-operators-302855925.html</v>
       </c>
       <c r="F384" t="str">
-        <v>Victory &amp; Main Custom Homes, a premier custom home builder in Marietta, GA, announces expanded services for luxury new construction homes, offering clients tailored design and building solutions.</v>
+        <v>SAN ANTONIO, Aug. 20, 2026 /PRNewswire/ -- Elenova AI today launched as a consultancy that builds and deploys custom AI workflows for leasing, maintenance, and operations engineered and pressure-tested inside a live multifamily real estate portfolio, REEP Equity and REEP Residential,...</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>Sustain360° and K2 Consulting Partners Announce Strategic Partnership to Accelerate Supply Chain Intelligence and Climate Resilience for Global Organisations</v>
+        <v>Bond Breaks into Real Estate Market by Protecting Realtors; Total Market Estimated at Over $300 Million a Year</v>
       </c>
       <c r="B385" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C385" t="str">
-        <v>Pressat</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D385" t="str">
-        <v>SaaS, Real Estate, Energy, Retail</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E385" t="str">
-        <v>https://pressat.co.uk/releases/sustain360-and-k2-consulting-partners-announce-strategic-partnership-to-accelerate-supply-chain-intelligence-and-climate-resilience-for-global-organisations-3e955815597e5b9e7b0f9ad078992dc4/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348373/0/en/bond-breaks-into-real-estate-market-by-protecting-realtors-total-market-estimated-at-over-300-million-a-year.html</v>
       </c>
       <c r="F385" t="str">
-        <v>Monday 29 June, 2026 Sustain360° and K2 Consulting Partners have signed a Memorandum of Understanding (MOU), formalising a strategic partnership to deliver integrated supply chain intelligence, climate resilience, and transformation solutions for clients across multiple sectors and geographies. The partnership combines Sustain360°’s advanced data and platform capabilities with K2 Consulting Partners’ proven expertise in complex operational and organisational transformation. Together, the organisations will help clients anticipate disruption, strengthen compliance, reduce risk, and build resilient, sustainable operating models that can withstand increasing regulatory, environmental, and geopolitical pressures. “This partnership enables organisations to move beyond reporting and into real op</v>
+        <v>Bond Wins Deal with Leading Southeastern Real Estate Company to Protect All Agents Bond Wins Deal with Leading Southeastern Real Estate Company to Protect All Agents</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>New York City Real Estate Attorney Natalia A. Sishodia Explains FIRPTA Withholding Rules for Foreign Property Sellers and Buyers</v>
+        <v>RenovoRx Receives Notice of Allowance for New U.S. Patent Covering RenovoCath®, an Advanced Dual-Occlusion Catheter, for Targeted Therapeutic Drug-Delivery for Cancer Treatment</v>
       </c>
       <c r="B386" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C386" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D386" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Healthcare, Real Estate</v>
       </c>
       <c r="E386" t="str">
-        <v>https://www.getnews.info/story/2026/06/29/new-york-city-real-estate-attorney-natalia-a-sishodia-explains-firpta-withholding-rules-for-foreign-property-sellers-and-buyers/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348338/0/en/renovorx-receives-notice-of-allowance-for-new-u-s-patent-covering-renovocath-an-advanced-dual-occlusion-catheter-for-targeted-therapeutic-drug-delivery-for-cancer-treatment.html</v>
       </c>
       <c r="F386" t="str">
-        <v/>
+        <v>As Commercial and Clinical Programs Advance, RenovoRx Continues to Strengthen its Global Intellectual Property Portfolio with 20 Issued or Allowed Patents and 13 Pending Patents to Support the Commercialization of RenovoCath As Commercial and Clinical Programs Advance, RenovoRx Continues to Strengthen its Global Intellectual Property Portfolio with 20 Issued or Allowed Patents and 13 Pending Patents to Support the Commercialization of RenovoCath</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>Erasca, Inc. (ERAS) Faces Securities Class Action Amid Patient Death, Intellectual Property Questions, $2.8 Billion Market Cap Loss -- HBSS</v>
+        <v>Bold Ventures to Drill at Traxxin Gold Project</v>
       </c>
       <c r="B387" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C387" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D387" t="str">
-        <v>Finance, Healthcare, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E387" t="str">
-        <v>https://www.prnewswire.com/news-releases/erasca-inc-eras-faces-securities-class-action-amid-patient-death-intellectual-property-questions-2-8-billion-market-cap-loss----hbss-302813490.html</v>
+        <v>https://www.newsfilecorp.com/release/310545/Bold-Ventures-to-Drill-at-Traxxin-Gold-Project</v>
       </c>
       <c r="F387" t="str">
-        <v>SAN FRANCISCO, June 29, 2026 /PRNewswire/ -- Erasca, Inc. (NASDAQ: ERAS) faces a securities class action after the stock tanked $9.25 (-48%) on news that Revolution Medicines (RevMed) accused Erasca of patent infringement concerning Erasca's pan-RAS molecular glue targeting solid tumors...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 20, 2026) - Bold Ventures Inc. (TSXV: BOL) (OTCQB: BVLDF) (the "Company" or "Bold") is pleased to announce that it has initiated a follow-up program at the Traxxin Gold Project (the "Project" or the "Property"), located 130 kilometers west-northwest of Thunder Bay, Ontario, in preparation for diamond drilling in the coming weeks. The final results from the Spring 2026 diamond drilling program have been received. The Spring 2026 diamond drilling program...</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>Driving Successful Lives “Miracle Mama-Mobile” Campaign Invites Public to Join Mission of Hope</v>
+        <v>REDICO and One Orchard launch InfraMed Properties -- a medical outpatient investment platform poised for nationwide growth</v>
       </c>
       <c r="B388" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C388" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D388" t="str">
-        <v>Real Estate, Automotive</v>
+        <v>SaaS, Healthcare, Real Estate</v>
       </c>
       <c r="E388" t="str">
-        <v>https://www.prunderground.com/driving-successful-lives-miracle-mama-mobile-campaign-invites-public-to-join-mission-of-hope/00386956/</v>
+        <v>https://www.prnewswire.com/news-releases/redico-and-one-orchard-launch-inframed-properties--a-medical-outpatient-investment-platform-poised-for-nationwide-growth-302855869.html</v>
       </c>
       <c r="F388" t="str">
-        <v>Driving Successful Lives Helps Launch Accessibility Project for Inspiring Stroke Survivor The post Driving Successful Lives "Miracle Mama-Mobile" Campaign Invites Public to Join Mission of Hope first appeared on</v>
+        <v>InfraMed is structured to acquire, develop and manage medical outpatient properties across the United States New venture seeded with a 25-asset portfolio across 16 states Formation of InfraMed combines REDICO's 60 years of experience as a commercial real estate investor with One Orchard's...</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>JPI Closes on Land for Jefferson Pearson Ranch, Marking Its Return to the Austin Market</v>
+        <v>$UWMC Securities: UWM Holdings Shareholders Who Lost Money After Hedging ...</v>
       </c>
       <c r="B389" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C389" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D389" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E389" t="str">
-        <v>https://www.prnewswire.com/news-releases/jpi-closes-on-land-for-jefferson-pearson-ranch-marking-its-return-to-the-austin-market-302813611.html</v>
+        <v>https://pr-inside.com/uwmc-securities-uwm-holdings-shareholders-who-lost-money-after-hedging-r5214322.htm</v>
       </c>
       <c r="F389" t="str">
-        <v>342-unit Class A community in Northwest Austin's Pearson Ranch master development positions JPI to meet surging, tech-driven housing demand AUSTIN, Texas, June 29, 2026 /PRNewswire/ -- JPI, a premier developer of multifamily communities, today announced the closing of a 9.32-acre site at...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 20, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against UWM Holdings Corporation (NYSE:UWMC) and certain of the company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in UWM, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/uwm-holdings-class-action-lawsuit . Key Details of the UWM ($UWMC) Class Action: Lead Plaintiff Deadline: October 13, 2026 Alleged Misconduct: Securities fraud alleging that UWM misrepresented its mortgage servicing rights hedging strategy and the risks created ..</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>Real Estate Expert Wade Budinetz of Bethlehem, Pennsylvania Shares Insights on Lehigh Valley Home Prep with HelloNation</v>
+        <v>Atlantico's ioGAS Interpretation Identifies Multiple Rare Earth Anomalies as Higher-TREO Sample Locations Span 19.4 Kilometres at Novo Cruzeiro</v>
       </c>
       <c r="B390" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C390" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D390" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E390" t="str">
-        <v>https://www.prnewswire.com/news-releases/real-estate-expert-wade-budinetz-of-bethlehem-pennsylvania-shares-insights-on-lehigh-valley-home-prep-with-hellonation-302813526.html</v>
+        <v>https://www.newsfilecorp.com/release/310546/Atlanticos-ioGAS-Interpretation-Identifies-Multiple-Rare-Earth-Anomalies-as-HigherTREO-Sample-Locations-Span-19.4-Kilometres-at-Novo-Cruzeiro</v>
       </c>
       <c r="F390" t="str">
-        <v>BETHLEHEM, Pa., June 29, 2026 /PRNewswire/ -- What simple steps help a Lehigh Valley home attract stronger offers in a competitive market? That practical question is answered in detail in a HelloNation article that focuses on how everyday sellers can prepare their homes for buyers. The...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 20, 2026) - Atlantico Energy Metals Corp. (CSE: ATLA) (FSE: 1CJ1) (WKN: A42CRT) (the "Company" or "Atlantico") reports findings from a property-scale ioGAS interpretation completed in January 2026 using its previously reported 231-sample first-pass dataset. The interpretation identified multiple anomalous rare earth element ("REE") response areas across the northeast, southeast, south and east of Novo Cruzeiro. The 231-sample first-pass...</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>Friday Harbor and NewFed Mortgage honored with PROGRESS in Lending’s 2026 Connections Award</v>
+        <v>UraniumX Completes Acquisition of the Dieter Lake Uranium Project; ...</v>
       </c>
       <c r="B391" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C391" t="str">
-        <v>Send2Press</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D391" t="str">
-        <v>AI, SaaS, Real Estate, Finance</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E391" t="str">
-        <v>https://www.send2press.com/wire/friday-harbor-and-newfed-mortgage-honored-with-progress-in-lendings-2026-connections-award/</v>
+        <v>https://pr-inside.com/uraniumx-completes-acquisition-of-the-dieter-lake-uranium-project-r5214314.htm</v>
       </c>
       <c r="F391" t="str">
-        <v>SEATTLE, Wash., June 29, 2026 (SEND2PRESS NEWSWIRE) -- Friday Harbor, an AI pre-underwriting platform that helps loan officers assemble complete and compliant loan files in real time, has been named a recipient of PROGRESS in Lending's 2026 Connections Award alongside NewFed Mortgage Corp. (NewFed), a full-service residential mortgage lender operating in more than 20 states. The recognition honors a partnership that allowed NewFed to grow production without the hiring cycles and overhead that typically accompany scale.</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 20, 2026 / UraniumX Discovery Corp. (CSE:STMN)(OTCQB:STMXF)(FSE:Q7S) ("UraniumX" or the "Company") is pleased to announce that it has completed its previously announced acquisition of a 100% interest in the Dieter Lake uranium project ("Dieter Lake" or the "Property") in North-Central Quebec from Consolidated Uranium Inc. ("Consolidated Uranium"), a wholly owned subsidiary of IsoEnergy Ltd. ("IsoEnergy"), pursuant to the definitive asset purchase agreement dated July 8, 2026 announced on July 10, 2026 (the "Transaction"). With closing, UraniumX holds uranium projects in two Canadian jurisdictions: Saskatchewan and Quebec. Transaction Highlights IsoEnergy becomes a strategic shareholder. Consolidated Uranium ..</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>DocMagic and Truliant Federal Credit Union earn PROGRESS in Lending’s 2026 Connections Award for industry-first eHELOC milestone</v>
+        <v>XAU Resources Enters into Option Agreement to Acquire 100% Interest in Matthews Ridge Gold Project, Guyana</v>
       </c>
       <c r="B392" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C392" t="str">
-        <v>Send2Press</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D392" t="str">
-        <v>Real Estate, Finance</v>
+        <v>Real Estate</v>
       </c>
       <c r="E392" t="str">
-        <v>https://www.send2press.com/wire/docmagic-and-truliant-federal-credit-union-earn-progress-in-lendings-2026-connections-award-for-industry-first-eheloc-milestone/</v>
+        <v>https://www.newsfilecorp.com/release/310577/XAU-Resources-Enters-into-Option-Agreement-to-Acquire-100-Interest-in-Matthews-Ridge-Gold-Project-Guyana</v>
       </c>
       <c r="F392" t="str">
-        <v>TORRANCE, Calif., June 29, 2026 (SEND2PRESS NEWSWIRE) -- DocMagic&amp;#xae; was honored today with PROGRESS in Lending's 2026 Connections Award alongside Truliant Federal Credit Union, a North Carolina-based credit union serving more than 300,000 members. The recognition honors a five-year partnership that culminated in the mortgage industry's first electronic home equity line of credit (eHELOC) registered with the MERS&amp;#xae; eRegistry.</v>
-[...2 lines deleted...]
-    <row r="393">
+        <v>Toronto, Ontario--(Newsfile Corp. - August 20, 2026) - XAU Resources Inc. (TSXV: GIG) ("XAU" or the "Company") is pleased to announce that it has entered into an option agreement dated August 18, 2026 (the "Option Agreement") with Consolidated Northwest Resources Inc. (the "Optionor"), pursuant to which XAU has been granted an exclusive option to acquire a 100% interest in the Matthews Ridge Gold Project in northwestern Guyana (the "Matthews Ridge Property" or the "Property"), subject to a 2%...</v>
+      </c>
+    </row>
+    <row r="393" xml:space="preserve">
       <c r="A393" t="str">
-        <v>Amid Economic Uncertainty, Renovated Magazine Shows How Strategic Home Improvements Can Increase Stability and Property Value</v>
+        <v>Emperor Watch &amp; Jewellery Limited Announces 2026 Interim Results</v>
       </c>
       <c r="B393" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C393" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D393" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E393" t="str">
-        <v>https://www.prweb.com/releases/amid-economic-uncertainty-renovated-magazine-shows-how-strategic-home-improvements-can-increase-stability-and-property-value-302810398.html</v>
-[...2 lines deleted...]
-        <v>New report revises housing market predictions downward, increasing need for publications like Renovated magazine to provide homeowners with access to strategic renovation investments. SANTA FE, N.M., June 29, 2026 /PRNewswire-PRWeb/ -- Renovated Magazine is intensifying its efforts to...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109275/</v>
+      </c>
+      <c r="F393" t="str" xml:space="preserve">
+        <v xml:space="preserve">Financial Highlights
+For the six months ended 30 June
+Changes
+2025
+HK$ million
+2026
+HK$ million
+Total revenue
+2,794
+2,934
++ 5.0%
+Gross profit
+840
+969
++ 15.4%
+Gross profit margin
+30.1%
+33.0%
++ 2.9pp
+Adjusted EBITD 1
+297
+448
++ 50.8%
+Net profit
+194
+318
++ 63.9%
+Basic earnings per share
+HK2.73 cents
+HK4.28 cents
++ 56.8%
+Interim dividend per share
+HK0.55 cents
+HK0.90 cents
++ 63.6%
+1 Adjusted EBITD represents earnings before interest, tax and depreciation charge on the self-owned flagship store, which reflects the Group’s core operating performance
+HONG KONG, August 20, 2026 - (ACN Newswire) - Emperor Watch &amp; Jewellery Limited (“Group” or “Emperor W&amp;J”) (Stock code: 887), a leading retailer of European-made watches and jewellery products, announced its interim results for the six months ended 30 June 2026 (“Period”).
+During the Period, the Group’s total revenue increased by 5.0% to HK$2,934 million (2025: HK$2,794 million). Revenue from Hong Kong increased by 11.1% to HK$1,771 million (2025: HK$1,594 million), accounting for 60.4% (2025: 57.1%) of total revenue, and revenue from the Chinese Mainland increased by 20.7% to HK$873 million (2025: HK$723 million), accounting for 29.8% (2025: 25.9%) of total revenue. Revenue from the watch segment increased by 9.8% to HK$1,866 million (2025: HK$1,700 million), accounting for 63.6% (2025: 60.8%) of the total revenue.
+The Group’s gross profit increased by 15.4% to HK$969 million (2025: HK$840 million) with an improved gross profit margin of 33.0% (2025: 30.1%). As a result, the Group’s net profit increased significantly by 63.9% to HK$318 million (2025: HK$194 million) during the Period. Basic earnings per share was HK4.28 cents (2025: HK2.73 cents). The Board declared an interim dividend of HK0.90 cents (2025: HK0.55 cents) per share.
+As at 30 June 2026, bank balances and cash on hand of the Group amounted to HK$1,573 million (31 December 2025: HK$1,610 million). Since the Group was in a net cash position, hence its net gearing ratio was zero (31 December 2025: zero).
+During the Period, the Group opened eight jewellery stores in the Chinese Mainland, which mainly in established first-tier or new first-tier cities. Apart from the jewellery stores, a multi-brand watch store was opened on Canton Road in Tsim Sha Tsui, Hong Kong. Subsequent to the Period, a multi-storey Rolex boutique was opened on Canton Road in Tsim Sha Tsui, further strengthening the Group’s leadership position in the market. As at 30 June 2026, the Group had a total of 69 stores in Hong Kong, Chinese Mainland, Macau, Singapore and Malaysia.
+Ms. Cindy Yeung, Chairperson of Emperor W&amp;J, said, “Considering several favourable factors such as a continued rebound in the stock market and higher tourist spending in Hong Kong, it is expected that the Hong Kong economy will remain resilient in the second half of 2026. In recent years, consumer behaviours have become more sophisticated, especially in the luxury market. Personalised and premium customer services as well as luxurious shopping environments are expected. In this regard, the Group has opened multi-storey Rolex boutiques in Beijing in the Chinese Mainland and Tsim Sha Tsui in Hong Kong, aiming to enhance its customers’ shopping experience and strengthen its foothold in the luxury watch market. In respect of the jewellery business, the Group has been actively exploring intellectual property (IP) collaboration opportunities in order to tap into the younger consumer market; in the meantime, gold jewellery has gained immense popularity among consumers and is gradually transforming into daily wearable accessories. The Group will therefore continue expanding its jewellery business segment, to seize market opportunities and elevate the brand presence.”
+About Emperor Watch &amp; Jewellery Limited
+With long establishment history of over 80 years in Hong Kong since 1942, Emperor W&amp;J (887.HK) is a leading retailer principally engages in the sale of European-made internationally renowned watches, and jewellery products under its own brand, “Emperor Jewellery”. Through its comprehensive watch dealership, unique marketing campaigns and extensive retail network at prime locations in Hong Kong, Chinese Mainland, Macau, Singapore and Malaysia, Emperor W&amp;J established a strong brand image amongst its target customers ranging from middle to high income groups worldwide. In recognition of its efforts in investor relations communications, Emperor W&amp;J was granted with “Best IR Company” (Small Cap), “Best IR Team” (Small Cap) and “Best Investor Presentation Material” (Small cap) in HKIRA Investor Relations Awards 2026 by the Hong Kong Investor Relations Association. For more information, please visit its website: www.EmperorWatchJewellery.com.
+Investor/Media Enquiries
+Anna Luk
+Group Investor Relations Director
+Tel: +852 2835 6783
+Email: annaluk@emperorgroup.com
+Janice Au
+Group Investor Relations Manager
+Tel: +852 2835 6799
+Email: janiceau@emperorgroup.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>Green Builder Media and Alair Homes Launch VISION House Asheville to Showcase the Future of Resilient, Wellness-Focused Housing</v>
+        <v>Best Glamping in Florida (2026): Westgate Resorts at River Ranch Recognized as Top Luxury Outdoor Stay by Expert Consumers</v>
       </c>
       <c r="B394" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C394" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D394" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E394" t="str">
-        <v>https://www.prnewswire.com/news-releases/green-builder-media-and-alair-homes-launch-vision-house-asheville-to-showcase-the-future-of-resilient-wellness-focused-housing-302813171.html</v>
+        <v>https://www.prnewswire.com/news-releases/best-glamping-in-florida-2026-westgate-resorts-at-river-ranch-recognized-as-top-luxury-outdoor-stay-by-expert-consumers-302856110.html</v>
       </c>
       <c r="F394" t="str">
-        <v>LAKE CITY, Colo., June 29, 2026 /PRNewswire/ -- Green Builder Media and Alair Homes, North America's largest custom home building and renovation network, announce the launch of VISION House Asheville, a demonstration project that will explore how resilience, wellness, and long-term...</v>
+        <v>NEW YORK, Aug. 20, 2026 /PRNewswire/ -- Expert Consumers has recognized Westgate Resorts at River Ranch as a top luxury outdoor stay for travelers seeking the best glamping in Florida in 2026. The recognition highlights the property's combination of outdoor accommodations, resort...</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>Infield Minerals Significantly Expands Land Holdings and Builds Regional ...</v>
+        <v>Final terms for mortgage-covered bonds (SDRO's) issued by Realkredit Danmark A/S</v>
       </c>
       <c r="B395" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C395" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D395" t="str">
-        <v>Real Estate, Education</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E395" t="str">
-        <v>https://pr-inside.com/infield-minerals-significantly-expands-land-holdings-and-builds-regional-r5195786.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348111/0/en/final-terms-for-mortgage-covered-bonds-sdro-s-issued-by-realkredit-danmark-a-s.html</v>
       </c>
       <c r="F395" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / June 29, 2026 /Infield Minerals Corp. (TSX-V:IN) ("Infield" or the "Company") is pleased to announce that it has more than doubled the Detroit property land package through staking lode claims and through a mineral exploration with option to lease agreement dated May 1, 2026 (the "Exploration Agreement") with the School and Institutional Trust Lands Administration ("SITLA") on behalf of the State of Utah. The Exploration Agreement grants Infield the right to explore an additional 6,797 acres of SITLA-managed land, contiguous with the Detroit property, over a five-year term. The Company has staked and filed ..</v>
+        <v>Realkredit Danmark will open new mortgage-coverd bonds (SDRO's). The new mortgage-covered bonds will be admitted to trading on Nasdaq Copenhagen. The new mortgage-covered bonds are covered by the "Base prospectus for mortgage-covered bonds and mortgage bonds issued by Realkredit Danmark A/S."​</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>Rare 3,950-Square-Foot Medical Office Leasing Opportunity Available in Bonita Springs</v>
+        <v>Green Street News' Real Estate Alert Reports That Commercial Property Sales Through Mid-Year Are Up 30%, as Activity Surges Amid Macro Risks</v>
       </c>
       <c r="B396" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C396" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D396" t="str">
-        <v>Healthcare, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E396" t="str">
-        <v>https://www.prnewswire.com/news-releases/rare-3-950-square-foot-medical-office-leasing-opportunity-available-in-bonita-springs-302812483.html</v>
+        <v>https://www.prnewswire.com/news-releases/green-street-news-real-estate-alert-reports-that-commercial-property-sales-through-mid-year-are-up-30-as-activity-surges-amid-macro-risks-302855671.html</v>
       </c>
       <c r="F396" t="str">
-        <v>BONITA SPRINGS, Fla., June 29, 2026 /PRNewswire/ -- Greencrest Commercial Real Estate announced the availability of Suite 140 at Bonita Crossings Plaza, a 3,950-square-foot medical office suite located at 28410 Bonita Crossings Boulevard in Bonita Springs, Florida. The move-in-ready space...</v>
+        <v>Trades of properties valued at $25 million or more hit $164 billion in the first half of 2026, according to new data that tracks broker sales volume by sector and market. NEWPORT BEACH, Calif., Aug. 20, 2026 /PRNewswire/ -- Green Street News' Real Estate Alert has released its Mid-Year...</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>NYSE: ARE Lawsuit UPDATE: Investors Alexandria Real Estate Equities, ...</v>
+        <v>Best's Market Segment Report: European ‘Big Four’ Reinsurers Maintain Their Profit Targets Despite Volatile Environment</v>
       </c>
       <c r="B397" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C397" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D397" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E397" t="str">
-        <v>https://pr-inside.com/nyse-are-lawsuit-update-investors-alexandria-real-estate-equities-r5195784.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/bests-market-segment-report-european-060000037.html</v>
       </c>
       <c r="F397" t="str">
-        <v>(PR-inside.com) A lawsuit is currently pending for certain investors in Alexandria Real Estate Equities, Inc. (NYSE:ARE) shares. Long-Term investors in NYSE:ARE shares should contact the Shareholders Foundation at mail@shareholdersfoundation.com or call +1(858) 779 - 1554. SAN DIEGO, CA / ACCESS Newswire / June 29, 2026 / The Shareholders Foundation, Inc. announces that a lawsuit is currently pending for certain investors in Alexandria Real Estate Equities, Inc. (NYSE:ARE) shares. Investors who purchased shares of Alexandria Real Estate Equities, Inc. (NYSE:ARE) prior to January 27, 2025, and continue to hold any of those NYSE: ARE shares have also certain options and should contact the Shareholders ..</v>
+        <v>AMSTERDAM, August 20, 2026--The European "Big Four" reinsurers still have an appetite for property catastrophe reinsurance despite the rate softening, according to a new AM Best report.</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>Anixa Biosciences Granted First Korean Patent for its Breast Cancer Vaccine, Extending Global Protection Through 2040</v>
+        <v>VGP’S Half Year Results 2026</v>
       </c>
       <c r="B398" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C398" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D398" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E398" t="str">
-        <v>https://www.prnewswire.com/news-releases/anixa-biosciences-granted-first-korean-patent-for-its-breast-cancer-vaccine-extending-global-protection-through-2040-302812489.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348077/0/en/vgp-s-half-year-results-2026.html</v>
       </c>
       <c r="F398" t="str">
-        <v>Composition of matter patent secures exclusive protection for Anixa's breast cancer vaccine in South Korea through 2040, expanding the Company's growing global IP estate Expands global intellectual property coverage in markets with increasing breast cancer incidence rates and greater...</v>
+        <v>20 August 2026, 7:00 am, Antwerp, Belgium : VGP NV (‘VGP’ or ‘the Group’), a European provider of high-quality logistics and semi-industrial real estate, today announces the results for the half year ended 30 June 2026:</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>NYSE: ARE Lawsuit UPDATE: Investors Alexandria Real Estate Equities, Inc. (NYSE:ARE) shares should contact the Shareholders Foundation</v>
+        <v>Winshear Receives TSXV Approval to the Thunder Bay Gold Project Assessment Credit and Property Purchase</v>
       </c>
       <c r="B399" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C399" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D399" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E399" t="str">
-        <v>https://www.newswire.com/news/nyse-are-lawsuit-update-investors-alexandria-real-estate-equities-inc-nyse-are</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/19/3348042/0/en/winshear-receives-tsxv-approval-to-the-thunder-bay-gold-project-assessment-credit-and-property-purchase.html</v>
       </c>
       <c r="F399" t="str">
-        <v>A lawsuit is currently pending for certain investors in Alexandria Real Estate Equities, Inc. (NYSE:ARE) shares. Long-Term investors in NYSE:ARE shares should contact the Shareholders Foundation at mail@shareholdersfoundation.com or call +1(858) 779 - 1554.</v>
+        <v>VANCOUVER, British Columbia, Aug. 19, 2026 (GLOBE NEWSWIRE) -- Winshear Metals Corp . ( TSX-V: WINS, FRA: 9HR0 ) (‘ Winshear ’ or the ‘ Company ’) is pleased to announce that, further to its news release of June 23, 2026 , it received final approval from the TSX Venture Exchange (the ‘ TSX-V ’) of its purchase agreement to acquire certain mineral exploration credits relating to claim 908950 which carries an exploration assessment credit of $608,083. The Company will issue 1,000,000 shares and 500,000 warrants to the Vendors. The warrants allow the Vendors to purchase 500,000 shares in the Company at a price of $0.20 / share for a period of 3 years from the issuance date ending August 20, 2029. The shares will be subject to a hold period of 4 months plus one day ending December 21, 2026.</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>Correction: VivoPower Selects Global AI Industry Leader as Preferred Tenant for Lease of Norway Operational Data Center</v>
+        <v>Start of the Nexum Group - An Integrated Residential Property Developer in Germany's Top-7 Cities</v>
       </c>
       <c r="B400" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C400" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D400" t="str">
-        <v>Finance, AI, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E400" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3318877/0/en/Correction-VivoPower-Selects-Global-AI-Industry-Leader-as-Preferred-Tenant-for-Lease-of-Norway-Operational-Data-Center.html</v>
+        <v>https://www.newmediawire.com/news/start-of-the-nexum-group-an-integrated-residential-property-developer-in-germany-s-top-7-cities-7088711</v>
       </c>
       <c r="F400" t="str">
-        <v>Preferred AI tenant selected based on commercial terms, financial strength, credit quality, and operational alignment with the long-duration lease structure</v>
+        <v>MUNICH, GERMANY - August 19, 2026 ( NEWMEDIAWIRE ) - Nexum Group AG, a fast-growing residential real estate developer, has been entered in the commercial register. The company was formed through the strategic realignment and further development of the former Creditshelf AG. In June 2026, First Capital AG acquired a majority stake in the company. At a shareholders’ meeting, in particular, the decision was made to change the company’s name to Nexum Group AG, the scope of business was amended in the articles of incorporation, and a new supervisory board was elected. Residential Real Estate in Germany’s Top-7 Cities Nexum pursues a new approach to the rapid execution of residential real estate projects in prime locations. To this end, the company primarily acquires residential development proj</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>Terra Property Trust, Inc. Announces Final Results of Registered Exchange Offer</v>
+        <v>Nexum Group AG Appoints Sebastian Holl as Chief Financial Officer</v>
       </c>
       <c r="B401" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C401" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D401" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E401" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3318799/0/en/Terra-Property-Trust-Inc-Announces-Final-Results-of-Registered-Exchange-Offer.html</v>
+        <v>https://www.newmediawire.com/news/nexum-group-ag-appoints-sebastian-holl-as-chief-financial-officer-7088708</v>
       </c>
       <c r="F401" t="str">
-        <v>NEW YORK, June 29, 2026 (GLOBE NEWSWIRE) -- Terra Property Trust, Inc. (the “Company”) announced today the results of its previously announced exchange offer (the “Exchange Offer”). The Company offered to exchange all validly tendered unsecured 6.00% Senior Notes due June 30, 2026, issued by the Company (the “Existing Notes”) for a combination of (i) new 11.00% Senior Secured Notes due July 1, 2027 to be issued by the Company (the “Exchange Notes”) and (ii) cash. A registration statement on Form S-4 (File No. 333-295631) (as amended from time to time, the “Registration Statement”) relating to the issuance of the Exchange Notes was filed with the Securities and Exchange Commission (the “SEC”) on May 7, 2026, amended on June 3, 2026, June 10, 2026, June 11, 2026 and June 22, 2026, and was de</v>
+        <v>MUNICH, GERMANY - August 19, 2026 ( NEWMEDIAWIRE ) - Nexum Group AG, a high-growth residential real estate developer, has appointed Sebastian Holl to its Management Board as Chief Financial Officer (CFO). In this role, he will be responsible for the Company’s finance function, financing activities, and capital markets strategy. He joins the Management Board alongside CEO Philipp von Erffa and Chief People &amp;amp; Legal Officer (CPLO) Claudia Vucak. Sebastian Holl brings 30 years of experience across a range of roles in the financial and capital markets industry. Over the course of his career, he has held positions at leading U.S. investment banks, including Merrill Lynch and Goldman Sachs, as well as at Baader Bank, where, as Head of Corporate Broking, he supported numerous companies in acce</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>Navigating Property Transactions and Estate Matters with Professional Legal Support</v>
+        <v>Evan Huynh Joins GD Commercial Real Estate</v>
       </c>
       <c r="B402" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C402" t="str">
-        <v>Express Press Release</v>
+        <v>PR.com</v>
       </c>
       <c r="D402" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E402" t="str">
-        <v>https://express-press-release.net/news/2026/06/29/1760795</v>
+        <v>https://www.pr.com/press-release/976820</v>
       </c>
       <c r="F402" t="str">
-        <v>London, UK, 2026-06-29 — /EPR Network/ — Property transactions and estate administration often involve complex legal procedures. Whether you are purchasing a property, administering an [read full press release...]</v>
+        <v>GD Commercial Real Estate proudly welcomes Evan Huynh, an experienced broker, investor, business owner, and founding president of VNARP. Evan joins his longtime mentor, John Luk, to expand commercial real estate opportunities throughout Silicon Valley and the greater Bay Area, helping landlords, tenants, investors, and business owners achieve long-term growth and financial success. [PR.com]</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>5 Stars Roofing Emerges as the Most Trusted Roofing Contractors in South Carolina, Offering Full-Service Commercial Roofing Services Across Charleston, Columbia, Myrtle Beach, and Beyond</v>
+        <v>U-Haul Holding Company Announces Twentieth Annual Virtual Analyst and Investor Meeting</v>
       </c>
       <c r="B403" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C403" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D403" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E403" t="str">
-        <v>https://express-press-release.net/news/2026/06/29/1760673</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/u-haul-holding-company-announces-213200620.html</v>
       </c>
       <c r="F403" t="str">
-        <v>Charleston, United States, 2026-06-29 — /EPR Network/ — 5 Stars Roofing, one of the most reliable full-service roofing companies in South Carolina, has expanded its [read full press release...]</v>
+        <v>RENO, Nev., August 19, 2026--U-Haul Holding Company (NYSE: UHAL, UHAL.B), the parent company of U-Haul International, Inc., Oxford Life Insurance Company, Repwest Insurance Company and Amerco Real Estate Company will hold its twentieth annual virtual analyst and investor meeting on Thursday, August 20, 2026 at 11 a.m. Arizona time (2 p.m. Eastern Time).</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>NookLocal.com Launches to Put the “Local” Back Into Real Estate Across Greater Philadelphia and the Lehigh Valley</v>
+        <v>KBRA Assigns Preliminary Ratings to FMC GMSR Issuer Trust, Series 2026-GT1 (FMC GMSR 2026-GT1)</v>
       </c>
       <c r="B404" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C404" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D404" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E404" t="str">
-        <v>https://www.getnews.info/story/2026/06/29/nooklocalcom-launches-to-put-the-local-back-into-real-estate-across-greater-philadelphia-and-the-lehigh-valley/?source=barchart</v>
+        <v>https://finance.yahoo.com/real-estate/articles/kbra-assigns-preliminary-ratings-fmc-205100455.html</v>
       </c>
       <c r="F404" t="str">
-        <v/>
+        <v>NEW YORK, August 19, 2026--KBRA assigns preliminary ratings of ‘BBB- (sf)’ to the Series 2026-GT1, Class A Term Notes from FMC GMSR ISSUER TRUST, Freedom Mortgage Corporation’s (FMC) master trust issuer of notes backed by a participation certificate evidencing a participation interest in mortgage servicing rights (MSR) on loans underlying Ginnie Mae guaranteed mortgage backed securities.</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>ProWest Roofing Expands Comprehensive Residential Roofing Services Across Various Cities, Cementing Its Place as Arizona’s Top-Rated Roofing Company</v>
+        <v>New Orleans Mechanical Pros responds to extreme heat with emergency AC repair across New Orleans and Metairie</v>
       </c>
       <c r="B405" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C405" t="str">
-        <v>Express Press Release</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D405" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E405" t="str">
-        <v>https://express-press-release.net/news/2026/06/29/1760660</v>
+        <v>https://pressreleasenews.org/pressroom/new-orleans-mechanical-pros-responds-to-extreme-heat-with-emergency-ac-repair-across-new-orleans-and-metairie</v>
       </c>
       <c r="F405" t="str">
-        <v>Phoenix, United States, 2026-06-29 — /EPR Network/ — One of the best roofing companies in Arizona, ProWest Roofing, announced the expansion of its residential roofing [read full press release...]</v>
+        <v>New Orleans Mechanical Pros is providing emergency AC repair services in New Orleans and Metairie, Louisiana, as heat index values reach 115°F. The company addresses common cooling system failures and encourages property owners to watch for warning signs.</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>Newsworthy Homes Names 440 Geo Meyer Avenue #5, Savannah, GA 31401 as One To Watch</v>
+        <v>Toronto Realtor Sam Kamra Expands Real Estate Technology Footprint ...</v>
       </c>
       <c r="B406" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C406" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D406" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E406" t="str">
-        <v>https://pressreleasenews.org/pressroom/newsworthy-homes-names-440-geo-meyer-avenue-5-savannah-ga-31401-as-one-to-watch</v>
+        <v>https://pr-inside.com/toronto-realtor-sam-kamra-expands-real-estate-technology-footprint-r5214126.htm</v>
       </c>
       <c r="F406" t="str">
-        <v>NewsWorthy Homes names a Savannah River penthouse One To Watch as luxury buyers prioritize walkable waterfront living.</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 19, 2026 / Technology has transformed almost every part of the home-buying experience, and Toronto Realtor Sam Kamra believes the next generation of real estate platforms will need to do considerably more than simply display properties for sale. As co-founder of Listing.ca and RealEstateBay.ca, Kamra is helping develop two Canadian real estate search platforms focused on connecting consumers with residential property listings across Toronto and the Greater Toronto Area while continuing to explore technology that can make the overall buying experience easier. The platforms operate in the increasingly competitive online real estate search sector alongside ..</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>VivoPower Selects Global AI Industry Leader as Preferred AI Tenant for Lease of Norway Operational Data Center</v>
+        <v>In HelloNation, Insurance Agent Ben Feller Explains How Much Homeowners Insurance You Need</v>
       </c>
       <c r="B407" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C407" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D407" t="str">
-        <v>Finance, AI, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E407" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3318675/0/en/VivoPower-Selects-Global-AI-Industry-Leader-as-Preferred-AI-Tenant-for-Lease-of-Norway-Operational-Data-Center.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-insurance-agent-ben-feller-explains-how-much-homeowners-insurance-you-need-302855630.html</v>
       </c>
       <c r="F407" t="str">
-        <v>Preferred AI tenant selected based on commercial terms, financial strength, credit quality, and operational alignment with the long-duration lease structure</v>
+        <v>The article outlines how homeowners in St Petersburg can evaluate dwelling limits, liability protection, and personal property coverage. ST PETERSBURG, Fla., Aug. 19, 2026 /PRNewswire/ -- How much homeowners' insurance do you need in St Petersburg, Florida? A HelloNation article featuring...</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>IP Go-Global Business Matching Session Held in Guangzhou</v>
+        <v>In HelloNation, Insurance Agent Ben Feller Explains What Renters Insurance Covers and Does Not Cover</v>
       </c>
       <c r="B408" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C408" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D408" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Real Estate</v>
       </c>
       <c r="E408" t="str">
-        <v>https://www.newmediawire.com/news/ip-go-global-business-matching-session-held-in-guangzhou-7087391</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-insurance-agent-ben-feller-explains-what-renters-insurance-covers-and-does-not-cover-302855619.html</v>
       </c>
       <c r="F408" t="str">
-        <v xml:space="preserve">Some 50 Business Matching Sessions Support Chinese Mainland Enterprises to Expand Into International Markets HONG KONG - June 28, 2026 ( NEWMEDIAWIRE ) - The IP Go-Global Business Matching Session , jointly organised by the Intellectual Property Department of the Hong Kong Special Administrative Region (HKSAR) and the Guangdong Administration for Market Regulation (Guangdong Intellectual Property Administration), co-organised by the Hong Kong Trade Development Council (HKTDC) and the Intellectual Property Office of Guangzhou Development District, and supported by the Hong Kong Economic and Trade Office in Guangdong, was held today at Science City in Guangzhou. The event arranged some 50 one-to-one business matching meetings between Guangdong enterprises and Hong Kong IP service providers. </v>
+        <v>The article outlines how renters' insurance protects personal property, liability coverage, and additional living expenses for renters in Odessa, Florida. ODESSA, Fla., Aug. 19, 2026 /PRNewswire/ -- What protection does renters' insurance actually provide for people living in rental homes...</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
-        <v>Tenant Inc. Launches Alita™, AI-Powered Chat That Converts Intent Into Action for Self-Storage Operators</v>
+        <v>KeyCrew Media Partners with Luxury Real Estate Network REALM Global, Adding 600 Luxury Market Experts to Editorial Roster</v>
       </c>
       <c r="B409" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C409" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D409" t="str">
-        <v>AI, SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E409" t="str">
-        <v>https://www.prnewswire.com/news-releases/tenant-inc-launches-alita-ai-powered-chat-that-converts-intent-into-action-for-self-storage-operators-302812401.html</v>
+        <v>https://pressreleasenews.org/pressroom/keycrew-media-partners-with-luxury-real-estate-network-realm-global-adding-600-luxury-market-experts-to-editorial-roster</v>
       </c>
       <c r="F409" t="str">
-        <v>IRVINE, Calif., June 26, 2026 /PRNewswire/ -- Tenant Inc., the leading provider of cloud-based SaaS solutions for the self-storage industry, today announced the launch of Alita™, an AI-powered chat solution embedded directly into the Tenant Inc. platform. Alita is designed to close the...</v>
+        <v>The partnership will feature roughly 600 of REALM’s top-producing luxury real estate advisors and partners as expert voices across KeyCrew's editorial network, marking KeyCrew Media’s deepest push yet into the ultra-high-end market.</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
-        <v>Epique Realty Welcomes Industry Veteran Stacey Onnen as President of ...</v>
+        <v>Sentinel Net Lease Acquires Knight Energy Services Industrial Portfolio ...</v>
       </c>
       <c r="B410" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C410" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D410" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Finance, Real Estate, Energy</v>
       </c>
       <c r="E410" t="str">
-        <v>https://pr-inside.com/epique-realty-welcomes-industry-veteran-stacey-onnen-as-president-of-r5195108.htm</v>
+        <v>https://pr-inside.com/sentinel-net-lease-acquires-knight-energy-services-industrial-portfolio-r5214090.htm</v>
       </c>
       <c r="F410" t="str">
-        <v>(PR-inside.com) HOUSTON, TX / ACCESS Newswire / June 26, 2026 / Epique Realty, the fastest-growing cloud-based real estate brokerage in history, is proud to announce the appointment of Stacey Onnen as President of Brokerage Operations. With over two decades of transformative real estate experience, Onnen brings an incomparable track record of scaling operations, driving growth, and championing agent-first cultures at some of the largest brokerages in the world. Stacey Onnen, President of Brokerage Operations In her new role, Onnen will oversee Epique's nationwide brokerage operations, implementing streamlined processes and scalable systems to support the company's explosive growth. Collaborating closely with the executive team, ..</v>
+        <v>(PR-inside.com) Two-property acquisition adds mission-critical energy-service facilities in Louisiana and North Dakota LAS VEGAS, NV / ACCESS Newswire / August 19, 2026 / Sentinel Net Lease today announced the acquisition of a two-property industrial portfolio leased to Knight Energy Services for $25.85 million. Knight Energy Services Industrial Portfolio - Williston, NDThe portfolio comprises approximately 213,956 square feet across 69 acres in Broussard, Louisiana, and Williston, North Dakota. Both facilities are fully leased to Knight Energy Services under a long-term, absolute triple-net lease with a corporate guaranty, and serve the tenant's operations in two of the nation's most active energy-producing regions. Knight Energy Services is ..</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
-        <v>Streamline Expands Leo AI Agent, Bringing Agentic AI Across Its Property Management, Website, and Digital Marketing Platform</v>
+        <v>Sentinel Net Lease Acquires Knight Energy Services Industrial Portfolio</v>
       </c>
       <c r="B411" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C411" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D411" t="str">
-        <v>Finance, AI, SaaS, Real Estate</v>
+        <v>Finance, Real Estate, Energy</v>
       </c>
       <c r="E411" t="str">
-        <v>https://www.prnewswire.com/news-releases/streamline-expands-leo-ai-agent-bringing-agentic-ai-across-its-property-management-website-and-digital-marketing-platform-302812374.html</v>
+        <v>https://www.newswire.com/news/sentinel-net-lease-acquires-knight-energy-services-industrial-portfolio-22848302</v>
       </c>
       <c r="F411" t="str">
-        <v>Building on AI agents delivered since 2024, Streamline by Inhabit connects listing optimization, AI search visibility, on-site conversational search, and seamless reservations while improving owner acquisition, retention, bookings, and operational efficiency. CHANDLER, Ariz., June 26,...</v>
+        <v>Two-property acquisition adds mission-critical energy-service facilities in Louisiana and North Dakota</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
-        <v>DeCicco Property Group Earns Five Star Review for Multi Room South Jersey Remodel</v>
+        <v>The Mortgage Office and SFR Analytics Debut TMO Analytics, a New Market ...</v>
       </c>
       <c r="B412" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C412" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D412" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E412" t="str">
-        <v>https://www.prunderground.com/decicco-property-group-earns-five-star-review-for-multi-room-south-jersey-remodel/00386623/</v>
+        <v>https://pr-inside.com/the-mortgage-office-and-sfr-analytics-debut-tmo-analytics-a-new-market-r5214050.htm</v>
       </c>
       <c r="F412" t="str">
-        <v>A South Jersey homeowner gave the Hammonton remodeler a five-star review after the company completed her kitchen, bathroom, and flooring as a single coordinated project. The post DeCicco Property Group Earns Five Star Review for Multi Room South Jersey Remodel first appeared on</v>
+        <v>(PR-inside.com) TMO's new data product pairs real-time loan performance insights with market intelligence to help private lenders manage risk and predict delinquency. HUNTINGTON BEACH, CA / ACCESS Newswire / August 19, 2026 / The Mortgage Office (TMO), a leading provider of loan management software, today announced the launch of TMO Analytics, a new product that combines proprietary loan performance insight with deep market intelligence fromSFR Analytics . Private lenders can now benchmark their portfolios against real market performance, leveraging aggregated data drawn from hundreds of thousands of RTL and DSCR loans. TMO acquired SFR Analytics last month , paving the way for the ..</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
-        <v>MoJo Real Estate Team Named One of Kansas City's Top Real Estate Teams ...</v>
+        <v>The Mortgage Office and SFR Analytics Debut TMO Analytics, a New Market Intelligence Tool for Private Lenders</v>
       </c>
       <c r="B413" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C413" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D413" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E413" t="str">
-        <v>https://pr-inside.com/mojo-real-estate-team-named-one-of-kansas-city-s-top-real-estate-teams-r5195086.htm</v>
+        <v>https://www.newswire.com/news/the-mortgage-office-and-sfr-analytics-debut-tmo-analytics-a-new-market</v>
       </c>
       <c r="F413" t="str">
-        <v>(PR-inside.com) The Keller Williams Kansas City North team ranks No. 2 in Kansas City on RealTrends and No. 12 on the Kansas City Business Journal's 2026 Residential Real Estate Teams List, backed by 850-plus five-star Google reviews and $100.9 million closed across 289 homes in 2025. KANSAS CITY, MO / ACCESS Newswire / June 26, 2026 / MoJo Real Estate Team, a residential real estate team with Keller Williams Kansas City North, has been recognized among the Kansas City metro's top-performing teams for 2026. The team ranks No. 2 in Kansas City and No. 6 in Missouri on the RealTrends Verified 2026 ..</v>
+        <v>TMO's new data product pairs real-time loan performance insights with market intelligence to help private lenders manage risk and predict delinquency.</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
-        <v>WNC &amp;amp; ASSOCIATES CELEBRATES GRAND OPENING OF CLIFFMORE PARK, A 72-UNIT AFFORDABLE SENIOR HOUSING COMMUNITY IN FAYETTEVILLE</v>
+        <v>In HelloNation, Real Estate Expert Billee Silva Details Important Considerations When Owning a Vacation Home in Southwest Florida</v>
       </c>
       <c r="B414" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C414" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D414" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E414" t="str">
-        <v>https://www.prnewswire.com/news-releases/wnc--associates-celebrates-grand-opening-of-cliffmore-park-a-72-unit-affordable-senior-housing-community-in-fayetteville-302812270.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-expert-billee-silva-details-important-considerations-when-owning-a-vacation-home-in-southwest-florida-302855479.html</v>
       </c>
       <c r="F414" t="str">
-        <v>New development expands affordable housing opportunities for adults 55+ and includes supportive housing units for vulnerable populations FAYETTEVILLE, N.C., June 26, 2026 /PRNewswire/ -- WNC &amp; Associates, Inc. (WNC), a family-owned business known as both a pioneer and leader in the...</v>
+        <v>What should buyers know before committing to a vacation home in Southwest Florida? FORT MYERS, Fla., Aug. 19, 2026 /PRNewswire/ -- A HelloNation article by Billee Silva of Century 21 AllPoints Realty answers this question by breaking down the habits and decisions that protect long term...</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
-        <v>Virginia’s Leader in Lightning Protection Supports National Lightning Safety Awareness Campaign and Commemorates International Lightning Safety Day Locally</v>
+        <v>VIKING Car Care Expands Intellectual Property Portfolio with New Design Patents</v>
       </c>
       <c r="B415" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C415" t="str">
-        <v>Send2Press</v>
+        <v>PRWeb</v>
       </c>
       <c r="D415" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Automotive</v>
       </c>
       <c r="E415" t="str">
-        <v>https://www.send2press.com/wire/virginias-leader-in-lightning-protection-supports-national-lightning-safety-awareness-campaign-and-commemorates-international-lightning-safety-day-locally/</v>
+        <v>https://www.prweb.com/releases/viking-car-care-expands-intellectual-property-portfolio-with-new-design-patents-302854881.html</v>
       </c>
       <c r="F415" t="str">
-        <v>RICHMOND, Va., June 26, 2026 (SEND2PRESS NEWSWIRE) -- Loehr Lightning Protection Co. (LLP), Virginia's leader in lightning protection system consultation and installation, is endorsing two important lightning safety initiatives. LLP, a woman-owned Virginia contracting firm founded in 1947, is supporting the National Lightning Safety Council's 26th-year anniversary of National Lightning Safety Awareness Week.</v>
+        <v>VIKING, a leader in automotive cleaning tools and accessories, announced the expansion of its intellectual property portfolio with the issuance of a new design patent for its innovative Bucket Caddy and the official publication of a design patent for its Foam Cannon canister. ST. LOUIS,...</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
-        <v>Aditya Saluja Appointed Commercial Director – Spa &amp; Wellness for MSpa International</v>
+        <v>Anchor Co-Living Named America's No. 7 Fastest-Growing Real Estate Company on the 2026 Inc. 5000</v>
       </c>
       <c r="B416" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C416" t="str">
-        <v>WebWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D416" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E416" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356835</v>
+        <v>https://www.prweb.com/releases/anchor-co-living-named-americas-no-7-fastest-growing-real-estate-company-on-the-2026-inc-5000-302854878.html</v>
       </c>
       <c r="F416" t="str">
-        <v>Minor Hotels is strengthening its global wellness strategy with the appointment of Aditya Saluja as Commercial Director &amp;#8211; Spa &amp;amp; Wellness for MSpa International, reinforcing its commitment to delivering state-of-the-art spa and wellness experiences across its portfolio. - - Aditya brings over 20 years of leadership experience exclusively within the luxury wellness hospitality sector. He joins from The Farm at San Benito, where he led commercial strategy and oversaw the property&amp;#39;s integrati... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356835</v>
+        <v>The company earned the No. 395 spot on the prestigious 2026 Inc. 5000 after achieving 891% three-year revenue growth. VACAVILLE, Calif., Aug. 19, 2026 /PRNewswire-PRWeb/ -- Anchor Co-Living today announced it ranked No. 7 in the real estate category and No. 395 overall on the 2026 Inc....</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
-        <v>Investment Company AB Tewox acquires a retail park in Poland</v>
+        <v>PrimeLending’s John Muhammad Named Mortgage Professional of the Year by NAREB</v>
       </c>
       <c r="B417" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C417" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D417" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>Real Estate</v>
       </c>
       <c r="E417" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/26/3318424/0/en/Investment-Company-AB-Tewox-acquires-a-retail-park-in-Poland.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/primelending-john-muhammad-named-mortgage-144100635.html</v>
       </c>
       <c r="F417" t="str">
-        <v>Vilnius, Lithuania, June 26, 2026 (GLOBE NEWSWIRE) -- AB Tewox, managed by Lords LB Asset Management, continues to expand its retail real estate portfolio in Poland with the acquisition of a retail park in Nysa that was opened in November 2025.</v>
+        <v>GRAND PRAIRIE, Texas, August 19, 2026--PrimeLending's John Muhammad, Branch Manager, NMLS# 1498175, has been named Mortgage Professional of the Year 2026 by NAREB.</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
-        <v>IHG Hotels &amp; Resorts expands luxury footprint in Portugal with InterContinental Vilamoura – Algarve signing</v>
+        <v>Hilco Real Estate, LLC Accepting Offers for Creative Loft Next to Freedom Park Trail In Atlanta</v>
       </c>
       <c r="B418" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C418" t="str">
-        <v>WebWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D418" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E418" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356806</v>
+        <v>https://www.prnewswire.com/news-releases/hilco-real-estate-llc-accepting-offers-for-creative-loft-next-to-freedom-park-trail-in-atlanta-302853865.html</v>
       </c>
       <c r="F418" t="str">
-        <v>IHG Hotels &amp;amp; Resorts (IHG), one of the world&amp;#39;s leading hotel companies, announces the signing of InterContinental Vilamoura &amp;#8211; Algarve in Vilamoura, Portugal, in partnership with HDP Algarve SA. The signing reinforces the continued appeal of the Algarve as a top luxury resort destination in Southern Europe and marks the fourth InterContinental property in Portugal, further strengthening IHG&amp;#39;s leading Luxury &amp;amp; Lifestyle presence in the country. - - Scheduled to open in April 2027 following... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356806</v>
+        <v>NORTHBROOK, Ill., Aug. 19, 2026 /PRNewswire/ -- Hilco Real Estate, LLC, a practice of Hilco Global–a diversified financial services company that delivers expert professional services and capital solutions to help clients maximize value and drive performance across the business lifecycle,...</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
-        <v>Which Renovations Actually Increase Home Value? Renovated Magazine's Data-Driven ROI Analysis Reveals Which Projects Add Real Resale Value</v>
+        <v>AAEON Release PICO-ADN2, a Robust 2.5” Single-Board for Space-Constrained Rugged Deployments</v>
       </c>
       <c r="B419" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C419" t="str">
-        <v>PRWeb</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D419" t="str">
-        <v>Real Estate</v>
+        <v>Healthcare, Real Estate, Energy, Retail, Automotive, Education</v>
       </c>
       <c r="E419" t="str">
-        <v>https://www.prweb.com/releases/which-renovations-actually-increase-home-value-renovated-magazines-data-driven-roi-analysis-reveals-which-projects-add-real-resale-value-302810341.html</v>
+        <v>https://express-press-release.net/news/2026/08/19/1766955</v>
       </c>
       <c r="F419" t="str">
-        <v>As economic uncertainty reshapes housing decisions, Renovated Magazine delivers expert guidance on strategic home improvements that maximize resale returns. SANTA FE, N.M., June 26, 2026 /PRNewswire-PRWeb/ -- Renovated Magazine is using data-driven analysis to help homeowners identify...</v>
+        <v>Targeting transportation, automation, and outdoor kiosk deployment, the PICO-ADN2 is designed for stable operation in unpredictable environments. Taipei, Taiwan, 2026-08-19 — /EPR Network/ — AAEON, [read full press release...]</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
-        <v>Purecore Announces Commencement of Data Compilation Program at the Bankier Property</v>
+        <v>Drill Permit Received for Storm Exploration's Gold Standard Project</v>
       </c>
       <c r="B420" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C420" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D420" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E420" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/26/3318257/0/en/Purecore-Announces-Commencement-of-Data-Compilation-Program-at-the-Bankier-Property.html</v>
+        <v>https://pr-inside.com/drill-permit-received-for-storm-exploration-s-gold-standard-project-r5213991.htm</v>
       </c>
       <c r="F420" t="str">
-        <v>VANCOUVER, British Columbia, June 26, 2026 (GLOBE NEWSWIRE) -- Purecore Metals Inc. (CSE: PURE) (FSE: J8Y) (“Purecore” or the “Company”) is pleased to announce the commencement of a comprehensive data compilation program, representing the second phase of the Company's 2026 exploration program at the Bankier Property (“Bankier”, “Project” or the “Property”) .</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 19, 2026 /Storm Exploration Inc. (TSX-V:STRM) ("Storm" or the "Company") today announced that it has received the permit to conduct exploration drilling at its 100% owned Gold Standard Project, located 60km north of Fort Frances in northwestern Ontario, Canada. Drilling is expected to commence in Q3 and will focus on the large Volcanogenic Massive Sulphide ("VMS") target identified on the property. Highlights The permit allows drilling to be conducted along the entire 5-kilometre length of the VMS target The permit is in effect for three (3) years A request for proposal to conduct up to 3,000m of ..</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
-        <v>Prime Window Cleaning expands recurring service options for window cleaning NYC</v>
+        <v>Springfield Lawyers Warn Of Common Mistakes In DIY Property Contracts</v>
       </c>
       <c r="B421" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C421" t="str">
-        <v>PressReleaseNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D421" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E421" t="str">
-        <v>https://pressreleasenews.org/pressroom/prime-window-cleaning-expands-recurring-service-options-for-window-cleaning-nyc</v>
+        <v>https://express-press-release.net/news/2026/08/19/1766893</v>
       </c>
       <c r="F421" t="str">
-        <v>Prime Window Cleaning announced recurring maintenance plans centered on window cleaning NYC for multifamily and mixed-use buildings in response to scheduling and operations demands.</v>
+        <v>Brookwater Legal flags the common pitfalls catching out Greater Springfield buyers and sellers who go it alone. AUGUSTINE HEIGHTS, QLD, 2026-08-19 — /EPR Network/ — [read full press release...]</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
-        <v>Truss Financial Group Addresses $11 Trillion Untapped Home Equity Problem for Self-Employed Homeowners</v>
+        <v>Lincoln Avenue Communities Breaks Ground on New Mixed-Income Senior Housing Community in Dallas, TX</v>
       </c>
       <c r="B422" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C422" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D422" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E422" t="str">
-        <v>https://www.prnewswire.com/news-releases/truss-financial-group-addresses-11-trillion-untapped-home-equity-problem-for-self-employed-homeowners-302810887.html</v>
+        <v>https://www.prnewswire.com/news-releases/lincoln-avenue-communities-breaks-ground-on-new-mixed-income-senior-housing-community-in-dallas-tx-302855315.html</v>
       </c>
       <c r="F422" t="str">
-        <v>Specialized mortgage lender offers alternative underwriting options to help business owners access equity without replacing low-rate mortgages. LADERA RANCH, Calif., June 26, 2026 /PRNewswire/ -- Truss Financial Group (TFG), a specialized mortgage lender, has highlighted alternative...</v>
+        <v>DALLAS, Aug. 19, 2026 /PRNewswire/ -- Lincoln Avenue Communities (LAC), a mission-driven acquirer and developer of affordable housing, held a ceremony this week to mark the official groundbreaking of Tabor Village, a new 229-unit mixed-income senior housing community in Dallas' District 8....</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
-        <v>reAlpha Mortgage Launches Flat Fee Compensation Model to Accelerate National Loan Officer Recruitment</v>
+        <v>North America Home Finance Provides Notice of a Dividend for Housing Shares and an Increase In HYU Value to $10.54 per Unit</v>
       </c>
       <c r="B423" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C423" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D423" t="str">
-        <v>Finance, AI, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E423" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/26/3318207/0/en/reAlpha-Mortgage-Launches-Flat-Fee-Compensation-Model-to-Accelerate-National-Loan-Officer-Recruitment.html</v>
+        <v>https://www.newsfilecorp.com/release/310391/North-America-Home-Finance-Provides-Notice-of-a-Dividend-for-Housing-Shares-and-an-Increase-In-HYU-Value-to-10.54-per-Unit</v>
       </c>
       <c r="F423" t="str">
-        <v>New model combines transparent loan origination economics with equity award eligibility, AI-powered support, internal lead opportunities, and uncapped recruiting income New model combines transparent loan origination economics with equity award eligibility, AI-powered support, internal lead opportunities, and uncapped recruiting income</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 19, 2026) - North America Home Finance Inc. (CSE: NAHF) (CSE: NAHF.PR.A) ("NAHF" or the "Company") is pleased to provide notice that the directors have declared a dividend for the Series 1 Preferred Shares in the amount of $0.134 per share, which matches the distribution declared for the underlying Housing Yield Units. Important dates are as follows:Ex-Dividend Date: August 31st, 2026Record Date: August 31st, 2026Payment Date: September 15th,...</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
-        <v>Aclara Secures Tax Exemption Approval of Over US$20 Million For Its ...</v>
+        <v>Authentic Completes Acquisition of Care Bears, Establishing New Character Entertainment Vertical</v>
       </c>
       <c r="B424" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C424" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D424" t="str">
-        <v>Real Estate</v>
+        <v>Finance, SaaS, Real Estate, Media</v>
       </c>
       <c r="E424" t="str">
-        <v>https://pr-inside.com/aclara-secures-tax-exemption-approval-of-over-us-20-million-for-its-r5194880.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359093</v>
       </c>
       <c r="F424" t="str">
-        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / June 26, 2026 / Aclara Resources Inc. ("Aclara" or the "Company") (TSX:ARA) is pleased to announce that the State of Louisiana has granted final approval under the Industrial Tax Exemption Program (ITEP) for the Company's planned heavy rare earth separation facility at the Port of Vinton, Louisiana. The approval follows the execution of the Industrial Tax Exemption Contract by Governor Jeff Landry, providing an 80% exemption from ad valorem property taxes for an initial five-year period Based on the Company's current estimates, the exemption is expected to generate approximately US$4.2 million in annual property ..</v>
+        <v>Authentic Brands Group (Authentic), a global brand and entertainment platform, today announced the closing of its acquisition of the intellectual property (IP) of Care Bears, one of the world&amp;#39;s most enduring family entertainment franchises. The transaction establishes character IP as a new vertical within Authentic&amp;#39;s global platform. - - Authentic has assembled a senior team of business and creative leaders to accelerate the brand through content, experiences, products and partnerships. - - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359093</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
-        <v>Olli Tång appointed EVP, Housing Business and member of the SATO Management Group</v>
+        <v>Buying a Family Home: How a Real Estate Agent Bexley Can Help</v>
       </c>
       <c r="B425" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C425" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D425" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E425" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/26/3318097/0/en/Olli-T%C3%A5ng-appointed-EVP-Housing-Business-and-member-of-the-SATO-Management-Group.html</v>
+        <v>https://express-press-release.net/news/2026/08/19/1766745</v>
       </c>
       <c r="F425" t="str">
-        <v>SATO Corporation, Stock Exchange Release 26 June 2026 at 12:15</v>
+        <v>Bexley, Australia, 2026-08-19 — /EPR Network/ — A real estate agent Bexley can make the process of buying a family home far easier, especially when [read full press release...]</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
-        <v>Chicago Property Division Attorney Michael Ian Bender Discusses Retirement Accounts and Pensions in Illinois Divorces</v>
+        <v>GoRepa Relaunches Real Estate Property Analysis Platform With AI Agent-Powered ...</v>
       </c>
       <c r="B426" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C426" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D426" t="str">
-        <v>Real Estate</v>
+        <v>AI, SaaS, Real Estate</v>
       </c>
       <c r="E426" t="str">
-        <v>https://www.getnews.info/story/2026/06/26/chicago-property-division-attorney-michael-ian-bender-discusses-retirement-accounts-and-pensions-in-illinois-divorces/?source=barchart</v>
+        <v>https://pr-inside.com/gorepa-relaunches-real-estate-property-analysis-platform-with-ai-agent-powered-r5213967.htm</v>
       </c>
       <c r="F426" t="str">
-        <v/>
+        <v>(PR-inside.com) Rebuilt property research capabilities use specialized AI agents to gather and analyze real estate data, while a new pay-as-you-go credit model eliminates monthly subscription requirements ORLANDO, FL / ACCESS Newswire / August 19, 2026 /GoRepa, a real estate property research and analysis platform for home buyers and real estate investors, today announced a major relaunch of its platform featuring AI agent-powered property research and a new usage-based pricing model. The redesigned platform uses specialized AI agents to research individual properties and discover properties matching a user's criteria, while replacing monthly subscriptions with credits that customers purchase and use as needed. At the ..</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
-        <v>NYC Condo Real Estate Attorney Natalia A. Sishodia Explains Consequences of Unpaid Condo Fees in New York</v>
+        <v>Machine Investment Group Closes Second Investment Fund at $350 Million Hard Cap</v>
       </c>
       <c r="B427" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C427" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D427" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate, Automotive</v>
       </c>
       <c r="E427" t="str">
-        <v>https://www.getnews.info/story/2026/06/26/nyc-condo-real-estate-attorney-natalia-a-sishodia-explains-consequences-of-unpaid-condo-fees-in-new-york/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/machine-investment-group-closes-second-investment-fund-at-350-million-hard-cap-302854847.html</v>
       </c>
       <c r="F427" t="str">
-        <v/>
+        <v>Fund II investment vehicle includes $350 million in primary commitments and $120 million in co-investments to date NEW YORK and WASHINGTON, Aug. 19, 2026 /PRNewswire/ -- Machine Investment Group, LP (Machine), a real estate investment platform focused on opportunistic, distressed and...</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
-        <v>Shoals Technologies Group Secures ITC Victory Upholding American Intellectual Property</v>
+        <v>Revive Therapeutics Outlines Strategy to Build a Biodefence and Pandemic ...</v>
       </c>
       <c r="B428" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C428" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D428" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Healthcare, Real Estate</v>
       </c>
       <c r="E428" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3318002/0/en/Shoals-Technologies-Group-Secures-ITC-Victory-Upholding-American-Intellectual-Property.html</v>
+        <v>https://pr-inside.com/revive-therapeutics-outlines-strategy-to-build-a-biodefence-and-pandemic-r5213964.htm</v>
       </c>
       <c r="F428" t="str">
-        <v>Shoals Technologies Group Secures ITC Victory Upholding American Intellectual Property</v>
+        <v>(PR-inside.com) Positive DRDC findings support the next phase for bucillamine as Revive plans to pursue government-backed development opportunities, expand intellectual property and evaluate complementary therapeutics TORONTO, ON / ACCESS Newswire / August 19, 2026 / Revive Therapeutics Ltd. ("Revive" or the "Company") (OTCQB:RVVTF)(CSE:RVV)(Frankfurt:31R), a life sciences company focused on the research and development of therapeutics for biodefence and pandemic preparedness, today outlined its strategy to build a focused medical-countermeasure portfolio led by bucillamine. Chemical threats, biological events and future pandemics can emerge faster than new medicines can be developed. Governments therefore need potential medical countermeasures to be researched, validated and positioned fo</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
-        <v>Starwood Property Trust Announces Pricing of Private Offering of Sustainability Bonds</v>
+        <v>More Inventory Gave Homebuyers Added Options as Prices Held Steady in July</v>
       </c>
       <c r="B429" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C429" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D429" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E429" t="str">
-        <v>https://www.prnewswire.com/news-releases/starwood-property-trust-announces-pricing-of-private-offering-of-sustainability-bonds-302811324.html</v>
+        <v>https://www.prnewswire.com/news-releases/more-inventory-gave-homebuyers-added-options-as-prices-held-steady-in-july-302854593.html</v>
       </c>
       <c r="F429" t="str">
-        <v>MIAMI BEACH, Fla., June 25, 2026 /PRNewswire/ -- Starwood Property Trust, Inc. (NYSE: STWD) (the "Company") today announced that it has priced its private offering of $500 million aggregate principal amount of its 5.875% unsecured senior notes due 2029 (the "Notes"). The Notes priced at...</v>
+        <v>The July REMAX National Housing Report shows more homes for sale, stable prices and market conditions that varied widely by location DENVER, Aug. 19, 2026 /PRNewswire/ -- Homebuyers had more options in July as the number of homes for sale increased from both the previous month and the...</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
-        <v>Freddie Mac Issues Monthly Volume Summary for May 2026</v>
+        <v>UraniumX Discovery Corp. Provides Update On Transaction With Pond Technologies ...</v>
       </c>
       <c r="B430" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C430" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D430" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E430" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317959/0/en/Freddie-Mac-Issues-Monthly-Volume-Summary-for-May-2026.html</v>
+        <v>https://pr-inside.com/uraniumx-discovery-corp-provides-update-on-transaction-with-pond-technologies-r5213925.htm</v>
       </c>
       <c r="F430" t="str">
-        <v>MCLEAN, Va., June 25, 2026 (GLOBE NEWSWIRE) -- Freddie Mac (OTCQB: FMCC) today posted to its website its Monthly Volume Summary for May 2026, which provides information on Freddie Mac’s mortgage-related portfolios, securities issuance, risk management, delinquencies, debt activities, and other investments.</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 19, 2026 / UraniumX Discovery Corp. (CSE:STMN)(OTCQB:STMXF)(FSE:Q7S) ("UraniumX" or the "Company") is pleased to announce that it has entered into a share exchange agreement (the "Agreement") dated August 18, 2026 with Pond Technologies Holdings Inc. (TSXV: POND) ("Pond") pursuant to which Pond will acquire all of the issued and outstanding shares of the Company's wholly owned subsidiary 1477571 B.C. Ltd. ("SubCo"), which holds a 100% interest in the Zoo Bay Uranium Property (the "Property"), located in Saskatchewan's Athabasca Basin, subject to a 2.0% net smelter returns royalty in favour of UraniumX (the "Transaction"). ..</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
-        <v>NNN REIT, Inc. Announces Second Quarter 2026 Earnings Release Date and Conference Call Details</v>
+        <v>37 Capital Announces Option to Purchase Mineral Property in Colombia</v>
       </c>
       <c r="B431" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C431" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D431" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E431" t="str">
-        <v>https://www.prnewswire.com/news-releases/nnn-reit-inc-announces-second-quarter-2026-earnings-release-date-and-conference-call-details-302811106.html</v>
+        <v>https://www.newsfilecorp.com/release/310385/37-Capital-Announces-Option-to-Purchase-Mineral-Property-in-Colombia</v>
       </c>
       <c r="F431" t="str">
-        <v>ORLANDO, Fla., June 25, 2026 /PRNewswire/ -- NNN REIT, Inc. (NYSE: NNN) ("NNN" or the "Company"), a real estate investment trust ("REIT"), today announced that it will release its second quarter 2026 results before the market opens on Wednesday, August 5, 2026. The Company will host a...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 19, 2026) - 37 Capital Inc.  (CSE: JJJ) (the "Company" or "37 Capital") is pleased to announce that it has entered into an option and asset purchase agreement dated August 18, 2026 (the "Agreement") with Quimbaya Gold Corp. ("Quimbaya") (CSE: QIM) (OTCQX: QIMGF) (FSE: K05) and its wholly-owned subsidiary Golden Pacifico Exploration S.A.S. ("Golden Pacifico") by which 37 Capital was granted the exclusive option (the "Option") to acquire an...</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
-        <v>Fundraising Campaign Seeks Freedom on the Road for “Miracle Mama”</v>
+        <v>SpaceBiz Launches in the UK, Introducing an AI-Powered Venue Matching Concierge Service</v>
       </c>
       <c r="B432" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C432" t="str">
-        <v>PRUnderground</v>
+        <v>Pressat</v>
       </c>
       <c r="D432" t="str">
-        <v>Healthcare, Real Estate, Automotive</v>
+        <v>AI, SaaS, Real Estate, Retail</v>
       </c>
       <c r="E432" t="str">
-        <v>https://www.prunderground.com/fundraising-campaign-seeks-freedom-on-the-road-for-miracle-mama/00386509/</v>
+        <v>https://pressat.co.uk/releases/spacebiz-launches-in-the-uk-introducing-an-ai-powered-venue-matching-concierge-service-44f7536a39df9472f30bf1c94344a3d5/</v>
       </c>
       <c r="F432" t="str">
-        <v>Donations Needed to Complete Accessible Camper Van for Medical and Rehabilitation Needs The post Fundraising Campaign Seeks Freedom on the Road for "Miracle Mama" first appeared on</v>
+        <v>Wednesday 19 August, 2026 Powered by SpaceCloud’s database, the service offers AI-driven venue matching for corporate and private events. Curated network of premium London venues with tailored corporate concierge support.AI-powered venue recommendations based on budget and headcount, with additional searches beyond the database.One-stop support from quotes to payment, reducing time and effort for corporate event organisers. Finding corporate event venues across the UK and Ireland is set to become much easier. SpaceCloud UK has officially launched SpaceBiz, an AI-powered venue matching platform. SpaceBiz offers venue matching services for a wide range of events, including corporate meetings, conference halls, workshops, and private events such as weddings and celebrations. The venue sourcin</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
-        <v>In HelloNation, Real Estate Expert Kitty Mortimer Shares Key Considerations for Families Moving to the Big Horn Basin</v>
+        <v>CommLoan Appoints Noah Hershcoviz Chief Executive Officer to Lead Its Next Stage of Scale</v>
       </c>
       <c r="B433" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C433" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D433" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E433" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-expert-kitty-mortimer-shares-key-considerations-for-families-moving-to-the-big-horn-basin-302811167.html</v>
+        <v>https://www.prnewswire.com/news-releases/commloan-appoints-noah-hershcoviz-chief-executive-officer-to-lead-its-next-stage-of-scale-302854779.html</v>
       </c>
       <c r="F433" t="str">
-        <v>WORLAND, Wyo., June 25, 2026 /PRNewswire/ -- The article outlines practical factors families should evaluate when relocating to the Big Horn Basin, including schools, healthcare access, and seasonal weather. What should families consider before moving to Wyoming's Big Horn Basin?...</v>
-[...2 lines deleted...]
-    <row r="434">
+        <v>Founder Mitch Ginsberg chooses to transition to Executive Chairman as Hershcoviz takes on a company-wide mandate to scale CommLoan's platform SCOTTSDALE, Ariz., Aug. 19, 2026 /PRNewswire/ -- CommLoan, the operating system for commercial real estate lending, today announced that its Board...</v>
+      </c>
+    </row>
+    <row r="434" xml:space="preserve">
       <c r="A434" t="str">
-        <v>Micaela Wall Voted Best Real Estate Agent in YES! Weekly's Triad's Best 2026</v>
+        <v>Champion REIT Announces 2026 Interim Results</v>
       </c>
       <c r="B434" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C434" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D434" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E434" t="str">
-        <v>https://www.prnewswire.com/news-releases/micaela-wall-voted-best-real-estate-agent-in-yes-weeklys-triads-best-2026-302811122.html</v>
-[...2 lines deleted...]
-        <v>The W Group Real Estate broker and owner tops the region's largest readers' poll across Winston-Salem, Greensboro, and High Point, adding to recognition from WStoday and RealTrends Verified WINSTON-SALEM, N.C., June 25, 2026 /PRNewswire/ -- Micaela Wall, broker and owner of The W Group...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109240/</v>
+      </c>
+      <c r="F434" t="str" xml:space="preserve">
+        <v xml:space="preserve">- Resilient occupancy across property portfolio reflecting proactive leasing efforts
+- Three Garden Road recorded positive rental reversion in selective renewal cases
+- Proactive retail tenant mix refinement driving positive impact on tenants’ sales
+- Successfully secured credit facilities for refinancing all debt due in 2026
+HONG KONG, August 19, 2026 - (ACN Newswire) - Champion Real Estate Investment Trust (Stock Code: 2778), which owns Three Garden Road and Langham Place properties, announced its interim results for the six months ended 30 June 2026.
+Summary of financial results
+1H 2026
+1H 2025
+Change
+Total Rental Income (HK$ million)
+949
+1,029
+- 7.8%
+Net Property Income (HK$ million)
+780
+859
+- 9.3%
+Distributable Income (HK$ million)
+432
+476
+- 9.1%
+Distribution per Unit (HK$)
+0.0633
+0.0701
+- 9.7%
+30 Jun 2026
+31 Dec 2025
+Change
+Gross Value of Portfolio (HK$ million)
+56,432
+56,179
++ 0.5%
+Net Asset Value per Unit (HK$)
+6.48
+6.45
++ 0.5%
+Gearing Ratio
+25.4%
+25.4%
+no change
+OPERATING REVIEW
+Market Overview
+In the first half of 2026, global macroeconomic environment was marked by geopolitical uncertainties. Sentiment in Hong Kong’s commercial real estate market showed signs of stabilisation and a selective recovery. Central office leasing sentiment improved notably, while the Hong Kong retail sales recorded solid growth, supported by sustained inbound tourism and a steady pipeline of mega events. Occupancy across the Trust’s property portfolio demonstrated resilience, reflecting proactive leasing efforts. However, negative rental reversion continued to impact the Trust. Distributable income of the Trust decreased by 9.1% to HK$432 million and distribution per unit decreased by 9.7% to HK$0.0633. On financial management, we successfully secured credit facilities for the refinancing of all debt due in 2026 and also expanded our lender pool.
+Three Garden Road
+Proactive leasing efforts resulted in high retention rate with over 90% of leases expiring in 2026 confirmed to renew, among them were the major tenants. Occupancy of the property maintained at a stable level of 82.2% as at 30 June 2026 (31 December 2025: 81.6%). Site inspections momentum remained solid in the first half with double digit year-on-year growth. We observed stabilisation of market rents for the property as Central office leasing momentum improved. Positive rental reversions were achieved in some renewal cases.
+Langham Place Office Tower
+Rental income of the property showed signs of stabilisation. Occupancy remained resilient at 86.2% as at 30 June 2026 (31 December 2025: 86.9%) amid intense competition of the broader Kowloon office market. Wellness and lifestyle operators remained a key component of Langham Place Office Tower’s tenant profile, accounting for 67% of the tenant mix as at 30 June 2026. To enhance tenant diversification, we acquired an international direct sales company and distributors in its value-chain as new occupiers.
+Langham Place Mall
+Tenants’ sales at Langham Place Mall benefitted from the better retail market sentiment. The proactive tenant mix management continued to generate positive impact. The introduction of fashion labels tailored to the mall’s customer demographics resulted in double-digit sales growth in this segment, while lifestyle segment continued to outperform. The mall continued to launch creative campaigns to reinforce its retail trend-setting position. Occupancy maintained at high level of 99.5% as at 30 June 2026 (31 December 2025: 99.3%).
+Distribution
+Distributable income of the Trust decreased by 9.1% to HK$432 million (2025: HK$476 million) and distribution per unit ("DPU") dropped by 9.7% to HK$0.0633 (2025: HK$0.0701).
+Asset Value
+The appraised value of the Trust's properties was HK$56.4 billion as at 30 June 2026, compared with HK$56.2 billion as at 31 December 2025, mainly reflecting mild increase in rental rate assumptions for Three Garden Road.
+Sustainability
+Sustainability remains integral to the Trust's long-term value creation strategy. In the first half of 2026, we made steady progress across strategic priorities. On sustainable finance, we secured a HK$3.0 billion sustainability-linked loan with the support of eight banks. Moreover, Three Garden Road achieved WiredScore Platinum recertification, reaffirming its best-in-class digital connectivity standards. Through our flagship EcoChampion Pledge tenant engagement programme, we organised capacity-building and knowledge-sharing workshops to promote more sustainable workplaces.
+Outlook
+The global macroeconomic outlook is expected to remain uncertain. Policy measures to fortify Hong Kong as an international financial centre should continue to drive demand for office in the Central business district, while the recovery in inbound tourists should benefit the retail sector. Three Garden Road remains well positioned to capture future leasing opportunities with its convenient access to both Central and Admiralty business districts. We are also advancing plans for a major asset enhancement initiative to further strengthen the property’s competitiveness. Looking ahead, we will continue to adopt a prudent capital management strategy while remaining agile in the uncertain macroeconomic environment.
+About Champion REIT (stock code: 2778)
+Champion Real Estate Investment Trust is a trust formed to own and invest in income producing office and retail properties. The Trust focuses on Grade A commercial properties in prime locations. It currently offers investors direct exposure to nearly 3 million sq. ft. of prime office and retail floor area. These include two Hong Kong landmark properties, Three Garden Road and Langham Place, as well as a joint venture stake in 66 Shoe Lane in Central London. The Trust has been awarded the top five-star rating by GRESB for three consecutive years since 2023. Champion REIT is managed by Eagle Asset Management (CP) Limited, a member of the Great Eagle Group.
+Website: www.championreit.com
+For press enquiries:
+Jervois Finance
+Kenneth Tang
+Tel: +852 9827 2880
+Email: kenneth.tang@jervoisfinance.com
+Ada Lau
+Tel: +852 9506 6017
+Email: ada.lau@jervoisfinance.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
-        <v>Dani Beyer Real Estate Ranked Top 5 in Missouri in 2026 RealTrends Rankings</v>
+        <v>Stephane Garneau Addresses New Challenges Facing Home Buyers in the Laval Real Estate Market</v>
       </c>
       <c r="B435" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C435" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D435" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E435" t="str">
-        <v>https://www.newswire.com/news/dani-beyer-real-estate-ranked-top-5-in-missouri-in-2026-realtrends-rankings</v>
+        <v>https://express-press-release.net/news/2026/08/19/1768165</v>
       </c>
       <c r="F435" t="str">
-        <v>Dani Beyer Real Estate earned the 2026 RealTrends Verified Top Team recognition after closing 238 transactions and $95.24 million in sales, ranking among Missouri's Top 5 teams by sales volume.</v>
+        <v>Laval ,Canada, 2026-08-19 — /EPR Network/ — Home buyers in Laval face a changing real estate market. Property prices, available homes, and buyer demand can [read full press release...]</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
-        <v>Jose Perez and Associates Earns 2026 RealTrends Verified Top Agent Recognition</v>
+        <v>INTURAI VENTURES ENTERS INTO DEFINITIVE AGREEMENT FOR DOMECOMMAND ACQUISITION AND FILES AMENDED OFFERING DOCUMENT</v>
       </c>
       <c r="B436" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C436" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D436" t="str">
-        <v>Real Estate</v>
+        <v>Finance, AI, SaaS, Real Estate</v>
       </c>
       <c r="E436" t="str">
-        <v>https://www.newswire.com/news/jose-perez-and-associates-earns-2026-realtrends-verified-top-agent-recognition</v>
+        <v>https://www.prnewswire.com/news-releases/inturai-ventures-enters-into-definitive-agreement-for-domecommand-acquisition-and-files-amended-offering-document-302854731.html</v>
       </c>
       <c r="F436" t="str">
-        <v>RealTrends recognized Jose Perez and Associates for another year of verified production and consistent results in the Southern California housing market.</v>
+        <v>(CSE: URAI / OTC: URAIF / FSE: 3QG0) investor@inturai.com Highlights The Company has entered into a definitive asset purchase agreement to acquire the DomeCommand domecommand.ai. intellectual property, an AI-driven command-and-control (C2) platform for autonomous drone swarms. The Company...</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
-        <v>The Sky Group Ranked #3 Real Estate Team in Maryland in the 2026 RealTrends Rankings</v>
+        <v>Greenberg Traurig Advises SL Green on $312.2M Sale of Midtown Manhattan Office Property</v>
       </c>
       <c r="B437" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C437" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D437" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E437" t="str">
-        <v>https://www.newswire.com/news/the-sky-group-ranked-3-real-estate-team-in-maryland-in-the-2026-realtrends</v>
+        <v>https://www.prnewswire.com/news-releases/greenberg-traurig-advises-sl-green-on-312-2m-sale-of-midtown-manhattan-office-property-302854588.html</v>
       </c>
       <c r="F437" t="str">
-        <v>The Sky Group earned the 2026 RealTrends Verified Top Team recognition after closing 241 transactions and $220.13 million in sales, ranking #3 in Maryland and among the Top 60 real estate teams nationwide.</v>
+        <v>NEW YORK, Aug. 18, 2026 /PRNewswire/ -- Global law firm Greenberg Traurig, LLP represented SL Green Realty Corp. (NYSE: SLG), Manhattan's largest office landlord, in the $312.2 million sale of 10 East 53rd Street. The 37-story, 390,000-square-foot office building, located in Midtown East...</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
-        <v>The Michael Kent Team Named Arizona's #1 Real Estate Team in the 2026 RealTrends Rankings</v>
+        <v>PRG Real Estate's Brandon Pierce Earns National Recognition as NAA + HD Supply Maintenance Legends Finalist</v>
       </c>
       <c r="B438" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C438" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D438" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E438" t="str">
-        <v>https://www.newswire.com/news/the-michael-kent-team-named-arizonas-1-real-estate-team-in-the-2026-realtrends</v>
+        <v>https://www.prnewswire.com/news-releases/prg-real-estates-brandon-pierce-earns-national-recognition-as-naa--hd-supply-maintenance-legends-finalist-302854574.html</v>
       </c>
       <c r="F438" t="str">
-        <v>The Michael Kent Team earned the 2026 RealTrends Verified Top Team recognition after closing 188 transactions and $85.82 million in sales, ranking #1 in Arizona by transaction sides and among America's Top 50 real estate teams.</v>
+        <v>PHILADELPHIA, Aug. 18, 2026 /PRNewswire/ -- PRG Real Estate is proud to announce that Assistant Regional Maintenance Director Brandon Pierce has been named a finalist in the National Apartment Association (NAA) and HD Supply's Maintenance Legends contest, earning national recognition...</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
-        <v>Boerne, TX Agent Alexis Weigand Earns 2026 RealTrends Top Team Recognition</v>
+        <v>ARCOS Labs Launches to Protect Human Creativity in the Age of AI, Unveils Nelson Chu as Founder and CEO</v>
       </c>
       <c r="B439" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C439" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D439" t="str">
-        <v>Real Estate</v>
+        <v>AI, Real Estate</v>
       </c>
       <c r="E439" t="str">
-        <v>https://www.newswire.com/news/boerne-tx-agent-alexis-weigand-earns-2026-realtrends-top-team-recognition</v>
+        <v>https://www.prnewswire.com/news-releases/arcos-labs-launches-to-protect-human-creativity-in-the-age-of-ai-unveils-nelson-chu-as-founder-and-ceo-302854118.html</v>
       </c>
       <c r="F439" t="str">
-        <v>The Alexis Weigand Real Estate team ranks among the top 2% nationally for sales volume, reflecting a strong year of helping buyers and sellers in Texas.</v>
+        <v>The company has emerged from stealth to help creators, studios, and rights holders protect and enforce intellectual property and likeness rights as generative AI rapidly advances. NEW YORK, Aug. 18, 2026 /PRNewswire/ -- Applied Research in Creative Output Synthesis (ARCOS) Labs, the...</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
-        <v>Linda Edelwich's Team Ranked Among Connecticut's Top 10 Real Estate Teams in the 2026 RealTrends Rankings</v>
+        <v>AI Search Engineers, the No. 1 AI Search Results Engineering Agency ...</v>
       </c>
       <c r="B440" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C440" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D440" t="str">
-        <v>Real Estate</v>
+        <v>AI, Real Estate</v>
       </c>
       <c r="E440" t="str">
-        <v>https://www.newswire.com/news/linda-edelwichs-team-ranked-among-connecticuts-top-10-real-estate-teams-in-the</v>
+        <v>https://pr-inside.com/ai-search-engineers-the-no-1-ai-search-results-engineering-agency-r5213757.htm</v>
       </c>
       <c r="F440" t="str">
-        <v>Linda Edelwich's team ranked among Connecticut's Top 10 real estate teams after closing 73 transactions and more than $41 million in sales during 2025.</v>
+        <v>(PR-inside.com) Internal analysis from AI Search Engineers identifies the legal vertical as one of the most commercially significant AI search opportunity categories and releases the first complete attorney-specific AI search visibility checklist covering entity signals, structured data trusted source citations topical authority and documented outcomes. AMHERST, NY / ACCESS Newswire / August 18, 2026 / Potential clients searching for legal representation are increasingly turning to AI platforms before running a single Google search. A motivated landlord with an eviction emergency opens ChatGPT. A business owner facing a contract dispute asks Google Gemini for a commercial litigation attorney in their market. A family ..</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
-        <v>The Helgemo Team Ranked #2 Real Estate Team in Florida in 2026 by RealTrends</v>
+        <v>Congressman Brad Schneider Joins FHLBank Chicago for Roundtable on Housing and Financial Services Issues in Illinois’ 10th Congressional District</v>
       </c>
       <c r="B441" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C441" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D441" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E441" t="str">
-        <v>https://www.newswire.com/news/the-helgemo-team-ranked-2-real-estate-team-in-florida-in-2026-by-realtrends</v>
+        <v>https://finance.yahoo.com/real-estate/articles/congressman-brad-schneider-joins-fhlbank-202500895.html</v>
       </c>
       <c r="F441" t="str">
-        <v>The Helgemo Team earned the 2026 RealTrends Verified Top Team recognition after closing 337 transactions and $134.13 million in sales, ranking #2 in Florida by transaction sides and among the Top 50 teams nationwide.</v>
+        <v>LAKE FOREST, Ill., August 18, 2026--Federal Home Loan Bank of Chicago (FHLBank Chicago) convened a roundtable today with U.S. Rep. Brad Schneider (IL-10), member financial institutions, trade association partners, and industry leaders to discuss important issues affecting the housing finance industry, financial services institutions, and the communities they serve across Illinois’ 10th Congressional District.</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
-        <v>Premarket Acquires Maklare AI to Build Residential Real Estate's First Demand Intelligence Platform</v>
+        <v>Canadian Net REIT Announces 2026 Second-Quarter Results</v>
       </c>
       <c r="B442" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C442" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D442" t="str">
-        <v>Finance, AI, SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E442" t="str">
-        <v>https://www.prnewswire.com/news-releases/premarket-acquires-maklare-ai-to-build-residential-real-estates-first-demand-intelligence-platform-302811053.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3347242/0/en/canadian-net-reit-announces-2026-second-quarter-results.html</v>
       </c>
       <c r="F442" t="str">
-        <v>Maklare AI co-founder and CEO Oliver Wenner joins Premarket as chief operating officer NEW YORK, June 25, 2026 /PRNewswire/ -- Premarket, the agent-only platform centralizing private real estate listings across brokerages into a single searchable network, today announced the acquisition...</v>
+        <v>REIT also announces monthly distributions for Q4 2026 REIT also announces monthly distributions for Q4 2026</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
-        <v>Trusted Title Search Launches Innovative Online Platform for Florida ...</v>
+        <v>Homes.com Report: U.S. Home Prices Rise 2.6% Despite Expanding Inventory as Sales Continue to Grow</v>
       </c>
       <c r="B443" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C443" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D443" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E443" t="str">
-        <v>https://pr-inside.com/trusted-title-search-launches-innovative-online-platform-for-florida-r5194696.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/homes-com-report-u-home-201000484.html</v>
       </c>
       <c r="F443" t="str">
-        <v>(PR-inside.com) Trusted Title Search is an online platform specializing in Florida title searches, Florida foreclosure searches, Florida lien searches, ownership research, and real estate due diligence services throughout Florida. Powered by Oleander Abstractors Inc, the company provides professional property research solutions designed to simplify access to public records while delivering accurate and dependable title information. ATLANTIC BEACH, FL / ACCESS Newswire / June 25, 2026 /Trusted Title Search, available at TrustedTitleSearch.com and powered by Oleander Abstractors Inc, has officially launched a new online platform designed to simplify Florida title searches and provide fast, reliable access to critical property information for real estate ..</v>
+        <v>ARLINGTON, Va., August 18, 2026--Homes.com, a CoStar Group (NASDAQ: CSGP) leading online residential marketplace, released its July 2026 housing market report, showing the national median sale price at $400,000, up 2.6% from July 2025. Home sales increased 2.9% year over year, while homes for sale rose 4.4% from a year earlier. Taken together, those figures point to a housing market that has remained firmer than many observers expected given the increase in mortgage rates during the spring and s</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
-        <v>Punta Gorda Real Estate Expert Luke Andreae Quoted in Barron's on Florida ...</v>
+        <v>Chiron Real Estate Inc. Announces the Declaration of its October, November and December 2026 Common Dividends and Third Quarter Series A and Series B Preferred Dividends</v>
       </c>
       <c r="B444" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C444" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D444" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E444" t="str">
-        <v>https://pr-inside.com/punta-gorda-real-estate-expert-luke-andreae-quoted-in-barron-s-on-florida-r5194695.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/chiron-real-estate-inc-announces-200500269.html</v>
       </c>
       <c r="F444" t="str">
-        <v>(PR-inside.com) Broker/Owner and team lead of The Andreae Group at REMAX Harbor Realty cited alongside national economists on condo pricing, insurance costs, and market conditions in Southwest Florida PUNTA GORDA, FL / ACCESS Newswire / June 25, 2026 / Luke Andreae, team lead of The Andreae Group and Broker/Owner of REMAX Harbor Realty, was recently cited as an expert source in Barron's, one of the nation's most respected financial and investment publications, for his insight into the Southwest Florida condominium market. In the March 28, 2026 article, updated April 3, 2026, "The Condo Market Is Showing Signs of Recovery. What Potential Buyers Should ..</v>
+        <v>BETHESDA, Md., August 18, 2026--Chiron Real Estate Inc. (NYSE: XRN) (the "Company" or "Chiron") today announced the declaration of the Company’s October, November and December 2026 common dividends and third quarter 2026 Series A and Series B preferred dividends.</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
-        <v>Summer Sale: Save on a cool selection of games</v>
+        <v>Tareen Development Partners Completes $12.75 Million Sale of Eagan Medical Center</v>
       </c>
       <c r="B445" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C445" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D445" t="str">
-        <v>Real Estate, Gaming</v>
+        <v>Healthcare, Real Estate</v>
       </c>
       <c r="E445" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356774</v>
+        <v>https://www.prnewswire.com/news-releases/tareen-development-partners-completes-12-75-million-sale-of-eagan-medical-center-302854506.html</v>
       </c>
       <c r="F445" t="str">
-        <v>Save on select digital games with the Summer Sale. - - Keep it cool with a splash of deals on select digital games and DLC* for the Nintendo Switch&amp;#8482; 2 and Nintendo Switch systems. Shop on Nintendo.com or your device to purchase and download games so you can start playing them right away. - - Don&amp;#39;t miss the wave. This sale ends July 8 at 11:59 p.m. PT. - - *Full version of game required to use DLC for that game. Sold separately. - - Shop the sale - - � Nintendo. Games are property of the... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356774</v>
+        <v>Transaction follows the successful repositioning of the approximately 44,000-square-foot medical office property EAGAN, Minn., Aug. 18, 2026 /PRNewswire/ -- Tareen Development Partners (TDP) today announced the $12.75 million sale of Eagan Medical Center, a multi-tenant medical office...</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
-        <v>The HYLAND GROUP Named to RealTrends' Top 100 Real Estate Teams in America</v>
+        <v>In HelloNation, Residential Real Estate Expert Deb Ambrosi Explains Why Online Home Value Estimates Only Tell Part of the Story</v>
       </c>
       <c r="B446" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C446" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D446" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E446" t="str">
-        <v>https://www.newswire.com/news/the-hyland-group-named-to-realtrends-top-100-real-estate-teams-in-america</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-residential-real-estate-expert-deb-ambrosi-explains-why-online-home-value-estimates-only-tell-part-of-the-story-302854494.html</v>
       </c>
       <c r="F446" t="str">
-        <v>Geoff Hyland leads The HYLAND GROUP in achieving national recognition, reinforcing his standing as a top-producing agent for residential property sales in Prescott, AZ.</v>
+        <v>The article explains why professional evaluations provide a more complete picture than automated pricing tools. KATY, Texas, Aug. 18, 2026 /PRNewswire/ -- How accurate are online home value estimates? HelloNation answers that question in an article featuring insights from Residential Real...</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
-        <v>Gilbane Reports Record 2025 Performance and Advances End-to-End Solutions Across the Built Environment</v>
+        <v>Sunny Creek Modulars Expands Turnkey Accessory Dwelling Unit Solutions to Meet Growing Regional Housing Demand</v>
       </c>
       <c r="B447" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C447" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D447" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E447" t="str">
-        <v>https://www.prnewswire.com/news-releases/gilbane-reports-record-2025-performance-and-advances-end-to-end-solutions-across-the-built-environment-302811006.html</v>
+        <v>https://www.newsfilecorp.com/release/310299/Sunny-Creek-Modulars-Expands-Turnkey-Accessory-Dwelling-Unit-Solutions-to-Meet-Growing-Regional-Housing-Demand</v>
       </c>
       <c r="F447" t="str">
-        <v>Annual Report Highlights Integrated Platform, Innovation, and Impact Driving Greater Value for Clients and Communities PROVIDENCE, R.I., June 25, 2026 /PRNewswire/ -- Gilbane, a global leader in construction and real estate development, today released its 2025 Annual Impact Report...</v>
+        <v>Wheatley, Ontario--(Newsfile Corp. - August 18, 2026) - Sunny Creek Modulars, a specialized modular home builder based in Wheatley, announced an expanded focus on custom Accessory Dwelling Units (ADUs) to help property owners across Chatham-Kent, Essex County, and Southwestern Ontario optimize their properties for multi-generational living or rental expansion.Sunny Creek Modulars - The Lookout ModelTo view an enhanced version of this graphic, please...</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
-        <v>IRA Capital &amp; Artemis Real Estate Partners Advances Credit Strategy ...</v>
+        <v>Australian talent storms the global stage with 63 wins at the 2026 International Business Awards</v>
       </c>
       <c r="B448" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C448" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D448" t="str">
-        <v>Real Estate</v>
+        <v>Healthcare, Real Estate</v>
       </c>
       <c r="E448" t="str">
-        <v>https://pr-inside.com/ira-capital-artemis-real-estate-partners-advances-credit-strategy-r5194691.htm</v>
+        <v>https://prunderground.com/australian-talent-storms-the-global-stage-with-63-wins-at-the-2026-international/cmsy48kgj000504i89a9qp2lx</v>
       </c>
       <c r="F448" t="str">
-        <v>(PR-inside.com) IRVINE, CA / ACCESS Newswire / June 25, 2026 / IRA Capital ("IRA"), a real estate private equity firm based in Irvine, California, and Artemis Real Estate Partners ("Artemis") announced the closing of a $235 million loan financing secured by a portfolio of two Class-A newly constructed luxury senior housing communities in Bellevue, Washington, and Portland, Oregon. Over the past two years, IRA has identified unique opportunities within the private credit market, originating approximately $550 million in debt investments across multiple industries. Artemis has deep experience in the healthcare real estate sector and has utilized its operational expertise to invest ..</v>
+        <v>This year's winners have demonstrated exceptional innovation, leadership, resilience, and results in a highly competitive global field. The post Australian talent storms the global stage with 63 wins at the 2026 International Business Awards first appeared on</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
-        <v>BARNES OPENS IN THE HAMPTONS, ONE OF THE WORLD'S MOST IMPORTANT LIFESTYLE MARKETS</v>
+        <v>As Sacramento Summer Heat Peaks, NS1 Roofing Inc. Issues Roof Care Advisory for Area Homeowners and Businesses</v>
       </c>
       <c r="B449" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C449" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D449" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E449" t="str">
-        <v>https://www.prnewswire.com/news-releases/barnes-opens-in-the-hamptons-one-of-the-worlds-most-important-lifestyle-markets-302810985.html</v>
+        <v>https://www.pr.com/press-release/974099</v>
       </c>
       <c r="F449" t="str">
-        <v>THE HAMPTONS, N.Y., June 25, 2026 /PRNewswire/ -- BARNES New York is pleased to announce the opening of BARNES Hamptons, further strengthening its presence in the United States and expanding its luxury real estate services across one of the country's most sought-after destinations. For...</v>
+        <v>The Sacramento roofing company urges property owners to inspect roofs for heat and UV damage now — before summer wear turns into leaks when the fall rains arrive. [PR.com]</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
-        <v>Chris Nevada and Nevada Real Estate Group Earn Multiple Industry Recognitions in 2025</v>
+        <v>Outdoor Living, Elevated: Old Mill Builders Designs Backyards That Extend the Home</v>
       </c>
       <c r="B450" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C450" t="str">
-        <v>Send2Press</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D450" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E450" t="str">
-        <v>https://www.send2press.com/wire/chris-nevada-and-nevada-real-estate-group-earn-multiple-industry-recognitions-in-2025/</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766731</v>
       </c>
       <c r="F450" t="str">
-        <v>LAS VEGAS, Nev., June 25, 2026 (SEND2PRESS NEWSWIRE) -- Nevada Real Estate Group, led by founder Chris Nevada, has been recognized across multiple industry honors in 2025, including placement on The Wall Street Journal's RealTrends The Thousand list, USA TODAY's America's Best Real Estate Professionals ranking, and the Top 50 Nevada Real Producers list.</v>
+        <v>Connecticut, USA, 2026-08-18 — /EPR Network/ — For a long time, the backyard was an afterthought. It got whatever budget and attention were left once the [read full press release...]</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
-        <v>Securing Your Property with Expert Fencing Solutions from All Fence &amp; Construction</v>
+        <v>MapZot.AI Launches in India: AI-Powered Site Selection Software Now Live for Retail, QSR, Banking &amp; Franchise Brands</v>
       </c>
       <c r="B451" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C451" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D451" t="str">
-        <v>Real Estate</v>
+        <v>AI, Real Estate, Retail</v>
       </c>
       <c r="E451" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760300</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766646</v>
       </c>
       <c r="F451" t="str">
-        <v>Cape Town, South Africa, 2026-06-25 — /EPR Network/ — As a homeowner or business owner, protecting your property is vital. Whether you want to safeguard [read full press release...]</v>
+        <v>MapZot.AI brings artificial intelligence to India&amp;#8217;s location decisions, helping expansion-driven businesses identify high-performing sites in minutes, not months — request a live demo today. NEW [read full press release...]</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
-        <v>Mortgage Rates Average 6.49%</v>
+        <v>Inszone Insurance Services Climbs to #22 Among the Nation's Top 100 Property/Casualty Agencies</v>
       </c>
       <c r="B452" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C452" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D452" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E452" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317803/0/en/Mortgage-Rates-Average-6-49.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/inszone-insurance-services-climbs-22-170000263.html</v>
       </c>
       <c r="F452" t="str">
-        <v>MCLEAN, Va., June 25, 2026 (GLOBE NEWSWIRE) -- Freddie Mac (OTCQB: FMCC) today released the results of its Primary Mortgage Market Survey ® (PMMS ® ), showing the 30-year fixed-rate mortgage (FRM) averaged 6.49%.</v>
+        <v>SACRAMENTO, Calif., August 18, 2026--Inszone Insurance Services, a rapidly growing national provider of commercial, personal, and benefits insurance, proudly announces its placement as #22 on Insurance Journal's Top 100 Property/Casualty Agencies list for 2026, advancing seven positions from #29 the previous year.</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
-        <v>Liberty Commons Veteran Housing Project Advances in Federal Appropriations Process</v>
+        <v>HAI Group Named 2026 Public and Affordable Housing Insurance Service Company of the Year</v>
       </c>
       <c r="B453" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C453" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D453" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E453" t="str">
-        <v>https://www.prweb.com/releases/liberty-commons-veteran-housing-project-advances-in-federal-appropriations-process-302808925.html</v>
+        <v>https://www.prnewswire.com/news-releases/hai-group-named-2026-public-and-affordable-housing-insurance-service-company-of-the-year-302854260.html</v>
       </c>
       <c r="F453" t="str">
-        <v>Arizona Veteran Housing Project Advances Toward Federal Funding Consideration KINGMAN, Ariz., June 25, 2026 /PRNewswire-PRWeb/ -- The Jerry Ambrose Veterans Council (JAVC), a nonprofit organization serving veterans throughout Mohave County through housing stabilization, transportation...</v>
+        <v>Recognition highlights HAI Group's longstanding commitment to public and affordable housing CHESHIRE, Conn., Aug. 18, 2026 /PRNewswire/ -- HAI Group has been named the 2026 Public and Affordable Housing Insurance Service Company of the Year by Real Estate Business Review. The recognition...</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
-        <v>O’Danny Boy Builders, a Leading Chicago Roofing Company, Announces Expanded Commercial Roof Installation Capabilities to Meet Growing Business Demand Across the Chicagoland Area</v>
+        <v>PropLilly Addresses Remote Property Risks With Scheduled Inspections and Early Alerts</v>
       </c>
       <c r="B454" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C454" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D454" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E454" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760301</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765682</v>
       </c>
       <c r="F454" t="str">
-        <v>Chicago, United States, 2026-06-25 — /EPR Network/ — A trusted roofing company in Chicago, O&amp;#8217;Danny Boy Builders specializes in roof installations for residential and commercial [read full press release...]</v>
+        <v>BENGALURU, India, 2026-08-18 — /EPR Network/ — An NRI living abroad often cannot tell whether a boundary wall on land in India has shifted, whether [read full press release...]</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
-        <v>As Top U.S. Earners Bemoan Taxes, Elk Ridge Investments Offers Relief to W-2 Earners</v>
+        <v>Best’s Market Segment Report: Inland Marine Profitability Remains a Hallmark as the Risk Landscape Evolves</v>
       </c>
       <c r="B455" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C455" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D455" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E455" t="str">
-        <v>https://www.prunderground.com/as-top-u-s-earners-bemoan-taxes-elk-ridge-investments-offers-relief-to-w-2-earners/00386478/</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/best-market-segment-report-inland-161100050.html</v>
       </c>
       <c r="F455" t="str">
-        <v>As 68% of top earners say they pay too much in taxes, Elk Ridge Investments delivers hybrid tax mitigation through short-term rental partnerships for high-income W-2 professionals. The post As Top U.S. Earners Bemoan Taxes, Elk Ridge Investments Offers Relief to W-2 Earners first appeared on</v>
+        <v>OLDWICK, N.J., August 18, 2026--The inland marine line of insurance coverage continues to outperform the broader U.S. property/casualty (P/C) sector on underwriting, while any premium growth remains limited and largely driven by inflationary factors and ancillary coverages, according to the new AM Best report.</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
-        <v>Easy Spanish Tax Launches Simple DIY Modelo 210 Filing Solution for Non-Resident Property Owners in Spain</v>
+        <v>Simple Property Management Expands Support for Oklahoma City Rental Property Investors</v>
       </c>
       <c r="B456" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C456" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D456" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E456" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760144</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766401</v>
       </c>
       <c r="F456" t="str">
-        <v>Malaga, Spain, 2026-06-25 — /EPR Network/ — EasySpanishTax.com has launched a practical online solution designed to help non-resident property owners in Spain file their annual [read full press release...]</v>
+        <v>Oklahoma City, United States, 2026-08-18 — /EPR Network/ — Simple Property Management is helping Oklahoma City rental property owners simplify the operational side of real estate [read full press release...]</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
-        <v>How Currency Exchange Impacts Canadian Property Buyers in Germany</v>
+        <v>Winvest Management Brings Full-Service Property Management to Miami Rental Owners</v>
       </c>
       <c r="B457" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C457" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D457" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E457" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760112</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766405</v>
       </c>
       <c r="F457" t="str">
-        <v>Toronto, ON, 2026-06-25 — /EPR Network/ — Canadians purchasing property in Germany are increasingly realizing that currency exchange can have a major impact on the true [read full press release...]</v>
+        <v>Miami, FL, 2026-08-18 — /EPR Network/ — Winvest Management provides full-service property management for Miami rental property owners seeking a more organized approach to leasing, tenant [read full press release...]</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
-        <v>Summer Property Maintenance Tips for Property Owners in Killeen, TX</v>
+        <v>How Recent Sales Affect Your Property Value Estimate</v>
       </c>
       <c r="B458" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C458" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D458" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E458" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760104</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766388</v>
       </c>
       <c r="F458" t="str">
-        <v>Killeen, TX, 2026-06-25 — /EPR Network/ — Summer in Central Texas brings longer days, higher temperatures, and seasonal conditions that can affect residential rental properties [read full press release...]</v>
+        <v>NSW, Australia, 2026-08-18 — /EPR Network/ — A property value estimate is heavily influenced by what buyers have recently paid for similar homes in your [read full press release...]</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
-        <v>From First-Year Momentum to Multi-Million-Dollar Growth: PuroClean Honors Top Franchise Owners</v>
+        <v>NX3 Commercial Group Announces Private Charity Cocktail Reception Benefiting ...</v>
       </c>
       <c r="B459" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C459" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D459" t="str">
-        <v>Real Estate</v>
+        <v>Healthcare, Real Estate</v>
       </c>
       <c r="E459" t="str">
-        <v>https://www.prnewswire.com/news-releases/from-first-year-momentum-to-multi-million-dollar-growth-puroclean-honors-top-franchise-owners-302810842.html</v>
+        <v>https://pr-inside.com/nx3-commercial-group-announces-private-charity-cocktail-reception-benefiting-r5213642.htm</v>
       </c>
       <c r="F459" t="str">
-        <v>Property Restoration and Remediation Franchise Honors Top Award Winners Behind Highest Level of Achievement and Standout First-Year Performance TAMARAC, Fla., June 25, 2026 /PRNewswire/ -- PuroClean, a leading international property restoration and remediation franchise, recognized two...</v>
+        <v>(PR-inside.com) FORT LAUDERDALE, FL / ACCESS Newswire / August 18, 2026 / NX3 Commercial Group, a Fort Lauderdale-based commercial real estate investment sales firm specializing in net lease properties nationwide, will host an exclusive private cocktail reception benefiting Grey Team, a Boca Raton-based 501(c)(3) nonprofit dedicated to supporting the health and wellness of active-duty service members, veterans, and the broader military community. The private, invitation-only reception will take place Friday, September 18, 2026, from 6:00-9:00 p.m. at Las Olas Autohaus in Fort Lauderdale. The evening will bring together invited NX3 clients, investors, commercial real estate professionals, business leaders, and community partners for ..</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
-        <v>MRI Software Launches Agora Intelligence and Agora Orchestrator, Delivering AI-Powered Recommendations and Workflow Execution for Real Estate</v>
+        <v>Downsizing Without Compromise: How Integra’s Patio Homes Redefine Easy Living</v>
       </c>
       <c r="B460" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C460" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D460" t="str">
-        <v>AI, SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E460" t="str">
-        <v>https://www.prnewswire.com/news-releases/mri-software-launches-agora-intelligence-and-agora-orchestrator-delivering-ai-powered-recommendations-and-workflow-execution-for-real-estate-302810129.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766361</v>
       </c>
       <c r="F460" t="str">
-        <v>CLEVELAND, June 25, 2026 /PRNewswire/ -- MRI Software, a global leader in real estate software and services, today announced two new solutions within MRI Agora™, its AI-powered real estate platform. The first, MRI Agora Intelligence, delivers proactive portfolio signals and recommended...</v>
+        <v>Ontario, Canada, 2026-08-18 — /EPR Network/ — Downsizing has evolved. Today&amp;#8217;s homebuyers are looking for greater freedom, not just less space. They want to spend more [read full press release...]</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
-        <v>Belmont Plumbing Expert Warns Older Greater Boston Homes About Summer Sewer Risks</v>
+        <v>Inside Rempstone: How a REINZ-Accredited Team Builds Trust with Both Landlords and Tenants</v>
       </c>
       <c r="B461" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C461" t="str">
-        <v>PR.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D461" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E461" t="str">
-        <v>https://www.pr.com/press-release/971247</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766239</v>
       </c>
       <c r="F461" t="str">
-        <v>Many homeowners throughout Greater Boston may not realize that some of the region's biggest sewer problems begin long before a backup ever occurs. Rhino Rooter, a Belmont-based plumbing and drain cleaning company, is encouraging homeowners this summer to pay closer attention to aging sewer systems, particularly in communities with older housing stock and mature tree canopies. Neighborhoods across Belmont, Watertown, [PR.com]</v>
+        <v>Christchurch, New Zealand, 2026-08-18 — /EPR Network/ — Trust is really important for a rental relationship. Landlords want to know their property is safe and [read full press release...]</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
-        <v>Blacksburg, VA Agent Laura Kelley Earns RealTrends Verified Recognition</v>
+        <v>TurboTenant Acquires TenantCloud, Expanding Its Property Management ...</v>
       </c>
       <c r="B462" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C462" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D462" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E462" t="str">
-        <v>https://www.newswire.com/news/blacksburg-va-agent-laura-kelley-earns-realtrends-verified-recognition</v>
+        <v>https://pr-inside.com/turbotenant-acquires-tenantcloud-expanding-its-property-management-r5213628.htm</v>
       </c>
       <c r="F462" t="str">
-        <v>Dual-licensed real estate professional Laura Kelley adds a prestigious national production credential to her record of serving buyers, sellers, and investors across the New River and Roanoke valleys.</v>
+        <v>(PR-inside.com) The acquisition brings together two established platforms to better serve independent landlords nationwide FORT COLLINS, CO / ACCESS Newswire / August 18, 2026 / TurboTenant , a property management software and services company built for independent landlords, today announced it has acquiredTenantCloud , bringing together two established property management platforms to expand the tools and support available to its nationwide community of more than 1 million landlords. The combined strengths of both companies give landlords access to a more robust property management solution, with flexible software and managed services that simplify day-to-day operations, reduce administrative burden, and support growth. "TurboTenant and TenantCloud ..</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
-        <v>Brace Homes, Led by Mark Brace, Ranked #2 Real Estate Team in Michigan by RealTrends</v>
+        <v>AmTrust Selects Jopari Solutions to Advance Electronic Billing and Payment Processing</v>
       </c>
       <c r="B463" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C463" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D463" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E463" t="str">
-        <v>https://www.newswire.com/news/brace-homes-led-by-mark-brace-ranked-2-real-estate-team-in-michigan-by</v>
+        <v>https://finance.yahoo.com/healthcare/articles/amtrust-selects-jopari-solutions-advance-140800943.html</v>
       </c>
       <c r="F463" t="str">
-        <v>Ranking #2 in Michigan by sales volume and #32 nationally by transaction sides, Brace Homes secures placement on the real estate industry's leading performance list.</v>
+        <v>CONCORD, Calif., August 18, 2026--Jopari Solutions ("Jopari" or the "Company"), an Office Ally company that provides intelligent straight-through electronic processing for claims and payments, today announced that AmTrust Financial Services, Inc. ("AmTrust"), a global specialty property casualty insurer, has selected Jopari to expand electronic payment processing capabilities.</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
-        <v>McGreevy &amp; Comisar Team Named Florida's #5 Real Estate Team in the 2026 RealTrends Rankings</v>
+        <v>Clarion Partners Real Estate Investment Fund Expands Strategic Industrial Outdoor Storage Platform Across Four U.S. Markets</v>
       </c>
       <c r="B464" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C464" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D464" t="str">
-        <v>Real Estate</v>
+        <v>Finance, SaaS, Real Estate</v>
       </c>
       <c r="E464" t="str">
-        <v>https://www.newswire.com/news/mcgreevy-comisar-team-named-floridas-5-real-estate-team-in-the-2026-realtrends</v>
+        <v>https://finance.yahoo.com/real-estate/articles/clarion-partners-real-estate-investment-140400321.html</v>
       </c>
       <c r="F464" t="str">
-        <v>Closing 241 transactions and more than $157 million in sales, the team secured one of Florida's highest RealTrends rankings for 2026.</v>
+        <v>NEW YORK, August 18, 2026--Franklin Templeton and its real estate investment manager Clarion Partners are today announcing Clarion Partners Real Estate Income Fund Inc.’s (NASDAQ: CPREX) acquisition of four industrial outdoor storage (IOS) properties totaling approximately 26 acres and 219,000 square feet across four major U.S. markets: Central New Jersey, Houston, Dallas-Fort Worth and Atlanta. The acquisitions further expand the Fund’s strategic allocation to the growing IOS sector.</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
-        <v>The Ames Team Named Utah's #1 Real Estate Team in 2026 by RealTrends</v>
+        <v>Oregon Mutual Insurance Company Appoints June Holmes to Board of Directors</v>
       </c>
       <c r="B465" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C465" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D465" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E465" t="str">
-        <v>https://www.newswire.com/news/the-ames-team-named-utahs-1-real-estate-team-in-2026-by-realtrends</v>
+        <v>https://finance.yahoo.com/small-business/articles/oregon-mutual-insurance-company-appoints-140400270.html</v>
       </c>
       <c r="F465" t="str">
-        <v>The Ames Team, led by Daagel Fossati, earned the 2026 RealTrends Verified Top Team by Volume and Sides recognition after closing 478 transactions and more than $246 million in sales during 2025.</v>
+        <v>MCMINNVILLE, Ore., August 18, 2026--Oregon Mutual Insurance Company today announced the appointment of June Holmes to its Board of Directors, effective August 5, 2026. Holmes brings more than 40 years of experience in the property and casualty insurance industry, including executive leadership, senior operating, financial, and governance responsibilities at the American Property Casualty Insurance Association (APCIA), the insurance industry’s largest trade association.</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
-        <v>Triple One Metals Congratulates Pirate Gold on Major Copper-Gold Discovery at Crippleback</v>
+        <v>California Community Reinvestment Corporation Increases Lending Capacity by More Than $120 Million Through Securitization and Additional Capital From Existing Bank Partners</v>
       </c>
       <c r="B466" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C466" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D466" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E466" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317670/0/en/Triple-One-Metals-Congratulates-Pirate-Gold-on-Major-Copper-Gold-Discovery-at-Crippleback.html</v>
+        <v>https://www.newmediawire.com/news/california-community-reinvestment-corporation-increases-lending-capacity-by-more-than-120-million-through-securitization-and-additional-capital-from-existing-bank-partners-7088624</v>
       </c>
       <c r="F466" t="str">
-        <v>Newfoundland Triple One Metals’ Caledonia Brook gold property is strategically located within the emerging Crippleback–Moby Dick copper-gold district highlighted by Pirate Gold’s recent drill results Newfoundland Triple One Metals’ Caledonia Brook gold property is strategically located within the emerging Crippleback–Moby Dick copper-gold district highlighted by Pirate Gold’s recent drill results</v>
+        <v>CCRC Becomes the First CDFI in the Nation to Securitize Tax-Exempt Loans in the Public Municipal Market With New and Expanded Commitments to Affordable Housing Lending Across California GLENDALE, CA - August 18, 2026 ( NEWMEDIAWIRE ) - California Community Reinvestment Corporation (CCRC) announced a series of financing milestones that significantly strengthen its capital available for affordable housing lending throughout California with the successful closing of a $114 million securitization of tax-exempt loans, alongside $10.1 million in additional capital from existing bank partners. The securitization marks the first time a Community Development Financial Institution (CDFI), rather than a bank or government entity, has completed a securitization of this kind. Structured in two tranches</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
-        <v>In HelloNation, Real Estate Expert Joy Martin Explains How to Choose Between a Condo and a House in Daytona</v>
+        <v>Dryden Gold Closes Option Agreement for Lost Lake Property</v>
       </c>
       <c r="B467" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C467" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D467" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E467" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-expert-joy-martin-explains-how-to-choose-between-a-condo-and-a-house-in-daytona-302810804.html</v>
+        <v>https://www.newsfilecorp.com/release/310267/Dryden-Gold-Closes-Option-Agreement-for-Lost-Lake-Property</v>
       </c>
       <c r="F467" t="str">
-        <v>The article explains how lifestyle, maintenance, insurance, and daily routines influence the choice between a condo and a house. DAYTONA BEACH, Fla., June 25, 2026 /PRNewswire/ -- What helps buyers decide between a condo and a house when exploring the Daytona market? That question is...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 18, 2026) - Dryden Gold Corp. (TSXV: DRY) (OTCQX: DRYGF) (FSE: X7W) ("Dryden Gold" or the "Company") announces that, further to its news releases dated July 6, 2026 and August 12, 2026, the TSX Venture Exchange ("TSXV") has approved for filing the Company's option agreement with Orebot Inc. ("Orebot"), an arm's length party, dated June 29, 2026 (the "Agreement"), to acquire a 100% interest in the Lost Lake Property (the "Property"), comprised...</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
-        <v>Rising Repair Costs and Longer Listing Times Push Southern California ...</v>
+        <v>InHouse Concepts Expands Innovative Structural Solutions and Timber Construction Across Cape Town</v>
       </c>
       <c r="B468" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C468" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D468" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E468" t="str">
-        <v>https://pr-inside.com/rising-repair-costs-and-longer-listing-times-push-southern-california-r5194597.htm</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766092</v>
       </c>
       <c r="F468" t="str">
-        <v>(PR-inside.com) As the Southern California housing market shifts toward more selective buyers and longer negotiation cycles, a growing number of homeowners are bypassing the traditional listing process in favor of direct cash sales. LOS ANGELES, CA / ACCESS Newswire / June 25, 2026 / The Southern California housing market in 2026 looks considerably different from the frenzy of recent years. Median home prices in Los Angeles County ended 2025 at $942,610, marking a decline over the past year, and buyers are taking longer to commit. Repair credit requests have become standard, and properties that fall outside the "move-in ready" category are sitting ..</v>
+        <v>Cape Town, South Africa, 2026-08-18 — /EPR Network/ — As urban property values rise and homeowners seek smarter ways to expand their living space without [read full press release...]</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
-        <v>Rising Repair Costs and Longer Listing Times Push Southern California Sellers Toward Cash Offers</v>
+        <v>IHG Hotels &amp; Resorts signs world's first Hotel Indigo branded residences at Mountain View Ras El Hekma</v>
       </c>
       <c r="B469" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C469" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D469" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E469" t="str">
-        <v>https://www.newswire.com/news/rising-repair-costs-and-longer-listing-times-push-southern-california-22608057</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359009</v>
       </c>
       <c r="F469" t="str">
-        <v>As the Southern California housing market shifts toward more selective buyers and longer negotiation cycles, a growing number of homeowners are bypassing the traditional listing process in favor of direct cash sales.</v>
+        <v>IHG Hotels &amp;amp; Resorts, one of the world&amp;#39;s leading hotel companies, has announced the signing of The Residences at Hotel Indigo Mountain View Ras El Hekma in collaboration with Mountain View for Development and Real Estate Investment. The agreement marks the debut of the world&amp;#39;s first branded residences under the Hotel Indigo brand. It builds on the signing of the 100-key Hotel Indigo Mountain View Ras El Hekma hotel, further strengthening IHG&amp;#39;s Luxury &amp;amp; Lifestyle portfolio and growth in Egy... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359009</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
-        <v>Valbridge Property Advisors | San Antonio | Austin Expands into Dallas-Fort Worth</v>
+        <v>Fairmont Hotels &amp; Resorts Debuts in Thailand with the Opening of Fairmont Bangkok Sukhumvit</v>
       </c>
       <c r="B470" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C470" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D470" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E470" t="str">
-        <v>https://www.prweb.com/releases/valbridge-property-advisors--san-antonio--austin-expands-into-dallas-fort-worth-302808908.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359007</v>
       </c>
       <c r="F470" t="str">
-        <v>Building on more than fifty years of service throughout Texas and surrounding areas, Valbridge Property Advisors | San Antonio | Austin, successor firm to Dugger, Grafe, Swanson, Inc., announced the opening of its Dallas-Fort Worth office, marking a strategic expansion into North Texas...</v>
+        <v>Fairmont Hotels &amp;amp; Resorts, part of the world-leading hospitality group Accor, in partnership with Asset World Corp Public Company Limited (AWC), today announced the opening of Fairmont Bangkok Sukhumvit. Marking Fairmont&amp;#39;s first hotel in Thailand, the new property introduces the brand&amp;#39;s distinctive spirit of culture, connection and celebration to Bangkok&amp;#39;s vibrant Sukhumvit neighborhood, offering 416 guestrooms and 58 suites for exceptional stays, dining, wellness experiences, celebrat... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359007</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
-        <v>Opt Real Estate, Led by Drew Coleman, Named to RealTrends 2026 Best Brokerages List</v>
+        <v>Clear Capital Verified by Fannie Mae and Freddie Mac to Support the ...</v>
       </c>
       <c r="B471" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C471" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D471" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E471" t="str">
-        <v>https://www.newswire.com/news/opt-real-estate-led-by-drew-coleman-named-to-realtrends-2026-best-brokerages</v>
+        <v>https://pr-inside.com/clear-capital-verified-by-fannie-mae-and-freddie-mac-to-support-the-r5213574.htm</v>
       </c>
       <c r="F471" t="str">
-        <v>Opt Real Estate, led by Drew Coleman, earned a place on the 2026 RealTrends Verified Best Brokerages list after closing 935 transactions and more than $563 million in sales during 2025.</v>
+        <v>(PR-inside.com) Clear Capital's Universal Data Collection solution verified by the GSEs for the latest update to inspection-based automated collateral risk assessments, advancing industry toward data-driven, modern valuations to support lender efficiency RENO, NV / ACCESS Newswire / August 18, 2026 / Clear Capital , the national real estate valuation technology company, today announced that itsUniversal Data Collection® (UDC®)has been verified by Fannie Mae and Freddie Mac to support the Uniform Property Data Report (UPDR) specifications -- marking UDC as a Clear Capital solution for the new standard for property data reporting. Clear Capital completed the verification process on June 17, 2026, ahead ..</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
-        <v>Santa Cruz, CA Agent Monica Lussier Named a Top Real Estate Agent in California by RealTrends</v>
+        <v>OCEAN KEY RESORT &amp;amp; SPA UNVEILS COMPLETE PROPERTY TRANSFORMATION AS KEY WEST WELCOMES THE WORLD FOR FANTASY FEST 2026</v>
       </c>
       <c r="B472" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C472" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D472" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E472" t="str">
-        <v>https://www.newswire.com/news/santa-cruz-ca-agent-monica-lussier-named-a-top-real-estate-agent-in-california</v>
+        <v>https://www.prnewswire.com/news-releases/ocean-key-resort--spa-unveils-complete-property-transformation-as-key-west-welcomes-the-world-for-fantasy-fest-2026-302852978.html</v>
       </c>
       <c r="F472" t="str">
-        <v>Monica Lussier earned RealTrends recognition after generating $20 million in sales volume during 2025, placing her among California's top-performing real estate professionals.</v>
+        <v>KEY WEST, Fla., Aug. 18, 2026 /PRNewswire/ -- Ideally nestled between Key West Harbor and vibrant Mallory Square, Ocean Key Resort &amp; Spa is announcing the completion of its property-wide renovation ahead of the 47th annual Fantasy Fest, taking place October 16-25, 2026. The multi-phase...</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
-        <v>West USA Realty of Prescott and Pony 4 Precious Charity Support 2026 Prescott Frontier Days With Cowboy Mike and Winston Book Donations</v>
+        <v>Protium Clean Energy Corp. Closes Agreement to Acquire Emma and Ten O'clock Property and Grants Options and RSUs</v>
       </c>
       <c r="B473" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C473" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D473" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate, Energy</v>
       </c>
       <c r="E473" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1759333</v>
+        <v>https://www.newsfilecorp.com/release/309970/Protium-Clean-Energy-Corp.-Closes-Agreement-to-Acquire-Emma-and-Ten-Oclock-Property-and-Grants-Options-and-RSUs</v>
       </c>
       <c r="F473" t="str">
-        <v>Prescott, Arizona, 2026-06-25 — /EPR Network/ — West USA Realty of Prescott and Pony 4 Precious, a local 501(c)(3) charity, are proud to support the [read full press release...]</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 18, 2026) - Protium Clean Energy Corp. (CSE: GRUV) (the "Company") announces that it has closed its previously announced property purchase and sale agreement (the "Acquisition Agreement") with the beneficial owners (the "Sellers") of the Emma Prospect and the Ten O'clock Mine (see press release dated June 5, 2026).Under the terms of the Acquisition Agreement the Company made a $200,000 payment and issued 10,000,000 common shares at a deemed price of .20...</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
-        <v>TransUnion Report Maps How Mortgage Rate Changes Could Reshape Local Housing Markets</v>
+        <v>Rents near $2,000, rising at the fastest pace in over a year</v>
       </c>
       <c r="B474" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C474" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D474" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E474" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317444/0/en/TransUnion-Report-Maps-How-Mortgage-Rate-Changes-Could-Reshape-Local-Housing-Markets.html</v>
+        <v>https://www.prnewswire.com/news-releases/rents-near-2-000--rising-at-the-fastest-pace-in-over-a-year-302853543.html</v>
       </c>
       <c r="F474" t="str">
-        <v>Research helps real estate professionals anticipate market shifts Research helps real estate professionals anticipate market shifts</v>
+        <v>Rents are rising and demand is strong, but property managers aren't rushing to cut concessions The Zillow Observed Rent Index (ZORI) shows the typical U.S. asking rent rose to $1,962 in July, up 2.3% annually — the fastest pace in more than a year. 39.8% of rentals on Zillow offered a...</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
-        <v>Safehold Closes Second Affordable Housing Ground Lease in Texas</v>
+        <v>Boreal Gold Begins Drilling the Redwin Horizon on the Fay Lake Property in Manitoba</v>
       </c>
       <c r="B475" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C475" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D475" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E475" t="str">
-        <v>https://www.prnewswire.com/news-releases/safehold-closes-second-affordable-housing-ground-lease-in-texas-302809796.html</v>
+        <v>https://www.newsfilecorp.com/release/310230/Boreal-Gold-Begins-Drilling-the-Redwin-Horizon-on-the-Fay-Lake-Property-in-Manitoba</v>
       </c>
       <c r="F475" t="str">
-        <v>NEW YORK, June 25, 2026 /PRNewswire/ -- Safehold Inc. (NYSE: SAFE), the creator and leader of the modern ground lease industry, has closed on a ground lease for the development of an Affordable Housing community in Austin, Texas. The Low-Income Housing Tax Credit (LIHTC) development will...</v>
+        <v>Flin Flon, Manitoba--(Newsfile Corp. - August 18, 2026) - Boreal Gold Inc. (CSE: BGLD) ("Boreal") is pleased to announce that it has begun a 1,000 metre ("m") drill program on its 2719-hectare Fay Lake Property located approximately 55 km (100km by road) east-northeast of the city of Flin Flon, Manitoba. The property is contiguous with and positioned between Hudbay Mineral's gold rich Vamp Lake Copper/Zinc volcanic massive sulphide deposit, 2 km to the south-east and Minnova's Puffy Lake Gold...</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
-        <v>Click n’ Close names Merv Govender chief information officer</v>
+        <v>Cove Capital Investments Adds Another Asset to Its Growing Portfolio of Debt-Free Delaware Statutory Trust Offerings After Acquiring 29,000-Square-Foot Retail Property to Form Its Shreveport Opportunity 120 DST</v>
       </c>
       <c r="B476" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C476" t="str">
-        <v>Send2Press</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D476" t="str">
-        <v>Real Estate, Gaming, Finance</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E476" t="str">
-        <v>https://www.send2press.com/wire/click-n-close-names-merv-govender-chief-information-officer/</v>
+        <v>https://www.prnewswire.com/news-releases/cove-capital-investments-adds-another-asset-to-its-growing-portfolio-of-debt-free-delaware-statutory-trust-offerings-after-acquiring-29-000-square-foot-retail-property-to-form-its-shreveport-opportunity-120-dst-302853553.html</v>
       </c>
       <c r="F476" t="str">
-        <v>ADDISON, Texas, June 25, 2026 (SEND2PRESS NEWSWIRE) -- Click n' Close, a multi-state mortgage lender, today announced the appointment of Merv Govender as chief information officer (CIO). Govender brings more than 27 years of technology leadership across the banking, gaming and healthcare industries. As CIO, he will lead Click n' Close's technology development and deployment strategy.</v>
+        <v>Located in the highly sought-after Bayou Walk Shopping Center, this Shreveport, LA acquisition benefits from a roster of national tenants backed by corporate-guaranteed leases. In addition, the property was acquired debt-free, at a price well below replacement costs, and with under market...</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
-        <v>iEmergent supports launch of CONVERGENCE Knowledge Hub with Market Profile Dashboard</v>
+        <v>Nord Confirms Castle Surface Gold Trend to 560 Metres Long Within the High-Grade Silver Mineralization Zones</v>
       </c>
       <c r="B477" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C477" t="str">
-        <v>Send2Press</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D477" t="str">
-        <v>Real Estate, Finance</v>
+        <v>Real Estate</v>
       </c>
       <c r="E477" t="str">
-        <v>https://www.send2press.com/wire/iemergent-supports-launch-of-convergence-knowledge-hub-with-market-profile-dashboard/</v>
+        <v>https://www.newsfilecorp.com/release/310153/Nord-Confirms-Castle-Surface-Gold-Trend-to-560-Metres-Long-Within-the-HighGrade-Silver-Mineralization-Zones</v>
       </c>
       <c r="F477" t="str">
-        <v>DES MOINES, Iowa, June 25, 2026 (SEND2PRESS NEWSWIRE) -- iEmergent, a forecasting and advisory services firm for the financial services, mortgage and real estate industries, today announced its support of the newly launched CONVERGENCE&amp;#xae; Knowledge Hub, a centralized resource designed to help lenders, nonprofit organizations, housing counselors, real estate professionals and community leaders expand access to sustainable homeownership.</v>
+        <v>Cobalt, Ontario--(Newsfile Corp. - August 18, 2026) - Nord Precious Metals Mining Inc. (TSXV: NTH) (OTCQB: NPMMF) (FSE: QN3) ("Nord" or the "Company") reports results from its July 2026 prospecting and stripping program at the Castle East property near Gowganda, Ontario."The gold corridor gives Castle East a second dimension at surface, above and around the high-grade silver system we continue to target at depth," said Frank J. Basa, P.Eng., Chief Executive Officer of Nord. "Because crews and...</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
-        <v>Growing Demand for Fire Safety Solutions Across Saudi Arabia</v>
+        <v>NRED Completes Property-Wide Geological Re-Evaluation; Identifies 23 Potassium Anomalies and 18 Structural Corridors on Wilmac Project</v>
       </c>
       <c r="B478" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C478" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D478" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E478" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1759238</v>
+        <v>https://www.newsfilecorp.com/release/310179/NRED-Completes-PropertyWide-Geological-ReEvaluation-Identifies-23-Potassium-Anomalies-and-18-Structural-Corridors-on-Wilmac-Project</v>
       </c>
       <c r="F478" t="str">
-        <v>JEDDAH, Saudi Arabia, 2026-06-25 — /EPR Network/ — Saudi Arabia is experiencing rapid growth in the construction, manufacturing, healthcare, hospitality, and commercial real estate industries. [read full press release...]</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 18, 2026) - NRED Intelligent Mining Inc. (CSE: NRED) (OTCQB: NREDF) ("NRED" or the "Company") is pleased to announce its consulting geologist's completion of a property-wide re-evaluation of historical airborne geophysical data relating to its Wilmac Copper-Gold Project (the "Project") located in British Columbia's Quesnel porphyry belt, approximately 10 kilometres west of Hudbay Minerals Inc.'s producing Copper Mountain Mine.The...</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
-        <v>Triguna Projects and Megha Landmark Estates Launch 65-Acre Hospitality-Integrated Farmland Community Near Bengaluru</v>
+        <v>AAEON’s 2026 Customer Satisfaction Survey Prize Winner Announced!</v>
       </c>
       <c r="B479" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C479" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D479" t="str">
-        <v>Real Estate</v>
+        <v>Healthcare, Real Estate, Energy, Retail, Automotive, Education, Media</v>
       </c>
       <c r="E479" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1759242</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765824</v>
       </c>
       <c r="F479" t="str">
-        <v>Bangalore, India, 2026-06-25 — /EPR Network/ — The grand launch by Triguna Projects and Megha Landmark Estates featured an immersive, countryside-themed showcase designed around the [read full press release...]</v>
+        <v>Following another year of excellent feedback, one lucky AAEON customer will receive the survey’s grand prize as part of their order. Taipei, Taiwan, 2026-08-18 — [read full press release...]</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
-        <v>Crown Law Solicitors LLP Highlights the Importance of Will Solicitors London and Residential Property Solicitors London Services</v>
+        <v>CAPREIT Expands Portfolio With Acquisition of Bethesda Hill</v>
       </c>
       <c r="B480" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C480" t="str">
-        <v>Express Press Release</v>
+        <v>PRWeb</v>
       </c>
       <c r="D480" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E480" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1759200</v>
+        <v>https://www.prweb.com/releases/capreit-expands-portfolio-with-acquisition-of-bethesda-hill-302852644.html</v>
       </c>
       <c r="F480" t="str">
-        <v>London, UK, 2026-06-25 — /EPR Network/ — Crown Law Solicitors LLP is raising awareness about the importance of professional legal planning through its Will Solicitors [read full press release...]</v>
+        <v>Purchase of the 193-Unit Community Continues Active 2026 for the Company BETHESDA, Md., Aug. 18, 2026 /PRNewswire-PRWeb/ -- CAPREIT, a fully integrated real estate operating company responsible for the ownership and management of more than $6 billion of multifamily assets in the U.S.,...</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
-        <v>TrustEvals, Founded by Unmukt Raizada, Launches Next-Generation AI Governance for Financial Services, Real Estate firms, and Enterprise Audits</v>
+        <v>ACES Q1 2026 Mortgage QC Industry Trends Report shows critical defect rate reverses course as compliance defects reach record share</v>
       </c>
       <c r="B481" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C481" t="str">
-        <v>GetNews</v>
+        <v>Send2Press</v>
       </c>
       <c r="D481" t="str">
-        <v>AI, Real Estate</v>
+        <v>Real Estate, Education, Finance</v>
       </c>
       <c r="E481" t="str">
-        <v>https://www.getnews.info/story/2026/06/25/trustevals-founded-by-unmukt-raizada-launches-nextgeneration-ai-governance-for-financial-services-real-estate-firms-and-enterprise-audits/?source=barchart</v>
+        <v>https://www.send2press.com/wire/aces-q1-2026-mortgage-qc-industry-trends-report-shows-critical-defect-rate-reverses-course-as-compliance-defects-reach-record-share/</v>
       </c>
       <c r="F481" t="str">
-        <v/>
+        <v>DENVER, Colo., Aug. 18, 2026 (SEND2PRESS NEWSWIRE) -- ACES Quality Management&amp;#xae; (ACES), the leading provider of enterprise quality management and control software for the financial services industry, announced the release of its quarterly ACES Mortgage QC Industry Trends Report covering Q1 of 2026. The report analyzes post-closing quality control data derived from the ACES Quality Management &amp;#038; Control&amp;#xae; software.</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
-        <v>Recent Release, "A Day at the Farm," from Christian Faith Publishing Author Marsha Spaulding, Invites Young Readers Into a Delightful Adventure on Grandparents' Land</v>
+        <v>Class Valuation expands valuation capabilities with acquisition of Allstate Appraisal</v>
       </c>
       <c r="B482" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C482" t="str">
-        <v>PR.com</v>
+        <v>Send2Press</v>
       </c>
       <c r="D482" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E482" t="str">
-        <v>https://www.pr.com/press-release/971622</v>
+        <v>https://www.send2press.com/wire/class-valuation-expands-valuation-capabilities-with-acquisition-of-allstate-appraisal/</v>
       </c>
       <c r="F482" t="str">
-        <v>Marsha Spaulding has completed a new book, "A Day at the Farm," a charming children's story that follows an eight-year-old girl as she visits her grandparents' property for an unforgettable experience. From the moment she arrives, the young protagonist discovers a world filled with fascinating creatures waiting to meet her. With her grandpa by her side, she embarks on a heartwarming journey of feeding and caring [PR.com]</v>
+        <v>TROY, Mich., Aug. 18, 2026 (SEND2RPESS NEWSWIRE) -- Class Valuation, a leading real estate appraisal management company (AMC), announced today that it has acquired Allstate Appraisal, one of the nation's longest continuously operating valuation firms. Founded in 1959 in Chicago Heights, Illinois, Allstate Appraisal brings more than six decades of experience delivering credible, compliant and timely valuation and review services to lending institutions, mortgage insurance companies, government entities, law firms and other organizations nationwide.</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
-        <v>Amsco Fire Ltd Highlights Advanced Water Mist Systems and Professional Sprinkler Servicing for Safer Buildings</v>
+        <v>Entegris Achieves Further Success in Defending Its CMP Slurry Patent Portfolio</v>
       </c>
       <c r="B483" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C483" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D483" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E483" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1759054</v>
+        <v>https://finance.yahoo.com/technology/articles/entegris-achieves-further-success-defending-110000003.html</v>
       </c>
       <c r="F483" t="str">
-        <v>East Sussex, UK, 2026-06-25 — /EPR Network/ — Amsco Fire Ltd is helping property owners improve fire protection through advanced water mist systems and dependable [read full press release...]</v>
+        <v>BILLERICA, Mass., August 18, 2026--Entegris, Inc. (Nasdaq: ENTG), a leading supplier of critical advanced materials and process solutions for the semiconductor and other high-technology industries, today announced recent decisions in Taiwan and China upholding patents covering key Entegris colloidal silica slurry technology used in chemical mechanical planarization (CMP) applications. The decisions further reinforce the strength of Entegris’s global intellectual property portfolio and underscore</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
-        <v>24/7 Carpenter Bee Removal in Katy, TX By Raul The Bees Guy for Property Protection</v>
+        <v>Verse.ai Honored as 2026 "Overall PropTech Company of the Year" in PropTech Breakthrough Awards Program</v>
       </c>
       <c r="B484" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C484" t="str">
-        <v>Express Press Release</v>
+        <v>PRWeb</v>
       </c>
       <c r="D484" t="str">
-        <v>Real Estate</v>
+        <v>AI, Real Estate</v>
       </c>
       <c r="E484" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760158</v>
+        <v>https://www.prweb.com/releases/verseai-honored-as-2026-overall-proptech-company-of-the-year-in-proptech-breakthrough-awards-program-302851538.html</v>
       </c>
       <c r="F484" t="str">
-        <v>Katy, USA, 2026-06-25 — /EPR Network/ — Homeowners in Katy, Texas now have fast help for carpenter bee problems. Raul The Bees Guy is now [read full press release...]</v>
+        <v>Prestigious Annual Awards Program Recognizes Breakthrough Innovation in the Global Real Estate Technology Industry SANDY, Utah, Aug. 18, 2026 /PRNewswire-PRWeb/ -- Verse.ai, a NiCE company focused on improving customer experiences and lead conversion through omnichannel AI agents, today...</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
-        <v>Jacksonville dock builders offer guidance on design and maintenance considerations</v>
+        <v>Best Florida Glamping (2026): Westgate Resorts Named Premier Outdoor Escape With Comfort at River Ranch by Expert Consumers</v>
       </c>
       <c r="B485" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C485" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D485" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E485" t="str">
-        <v>https://pressreleasenews.org/pressroom/jacksonville-dock-builders-offer-guidance-on-design-and-maintenance-considerations</v>
+        <v>https://www.prnewswire.com/news-releases/best-florida-glamping-2026-westgate-resorts-named-premier-outdoor-escape-with-comfort-at-river-ranch-by-expert-consumers-302853688.html</v>
       </c>
       <c r="F485" t="str">
-        <v>Coastal Marine Group has introduced dock planning consultations in Jacksonville, helping first-time waterfront property owners review design choices, site conditions, and long-term maintenance factors.</v>
+        <v>NEW YORK, Aug. 18, 2026 /PRNewswire/ -- Expert Consumers has recognized Westgate Resorts for its Florida glamping accommodations at Westgate River Ranch Resort &amp; Rodeo, highlighting the property's combination of outdoor recreation, resort amenities, and family-focused accommodations in...</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
-        <v>Novogradac Releases New Tool to Estimate Likelihood of QCT Status</v>
+        <v>Danske Mortgage Bank Plc: Interim report H1 2026</v>
       </c>
       <c r="B486" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C486" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D486" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E486" t="str">
-        <v>https://www.prnewswire.com/news-releases/novogradac-releases-new-tool-to-estimate-likelihood-of-qct-status-302809942.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3346603/0/en/danske-mortgage-bank-plc-interim-report-h1-2026.html</v>
       </c>
       <c r="F486" t="str">
-        <v>Estimator Can Help Developers Know Prospect of Basis Boost to Aid in LIHTC Planning SAN FRANCISCO, June 24, 2026 /PRNewswire/ -- Affordable housing developers and investors can now get a preview of which census tracts will likely be designated as qualified census tracts (QCTs) by the U.S....</v>
+        <v>Attached Danske Mortgage Bank Plc's Interim report H1 2026.</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
-        <v>HelloNation Article Featuring Insurance Agent Tammy Edwards Examines Storm Coverage for Flower Mound Homeowners Insurance</v>
+        <v>Overcoming the Affordable Housing Deficit: Housing New Mexico Featured on "All Access hosted by Andy Garcia"</v>
       </c>
       <c r="B487" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C487" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D487" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E487" t="str">
-        <v>https://www.prnewswire.com/news-releases/hellonation-article-featuring-insurance-agent-tammy-edwards-examines-storm-coverage-for-flower-mound-homeowners-insurance-302745569.html</v>
+        <v>https://www.prnewswire.com/news-releases/overcoming-the-affordable-housing-deficit-housing-new-mexico-featured-on-all-access-hosted-by-andy-garcia-302852965.html</v>
       </c>
       <c r="F487" t="str">
-        <v>What should homeowners in Flower Mound understand about protecting their property from severe weather? A HelloNation article provides the answer, offering clear guidance on storm coverage and insurance policy details in North Texas. FLOWER MOUND, Texas, June 24, 2026 /PRNewswire/ -- The...</v>
+        <v>An upcoming Public Television feature explores how public-private partnerships and state finance agencies are resolving persistent housing shortages across local communities. LOS ANGELES, Aug. 18, 2026 /PRNewswire/ -- Filming on August 21, 2026, "All Access hosted by Andy Garcia" explores...</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
-        <v>Neugebauer Highly Confident Tenant Will Be Announced Soon</v>
+        <v>Al Meera Consumer Goods Company (Q.P.S.C.) Selects Yardi to Advance Retail Property Management and Digital Transformation</v>
       </c>
       <c r="B488" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C488" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D488" t="str">
-        <v>Finance, Real Estate</v>
+        <v>SaaS, Real Estate, Retail</v>
       </c>
       <c r="E488" t="str">
-        <v>https://www.prnewswire.com/news-releases/neugebauer-highly-confident-tenant-will-be-announced-soon-302809963.html</v>
+        <v>https://www.prnewswire.com/news-releases/al-meera-consumer-goods-company-qpsc-selects-yardi-to-advance-retail-property-management-and-digital-transformation-302852811.html</v>
       </c>
       <c r="F488" t="str">
-        <v>We have so many choices – let's choose the best one Assuming it's the same group Neugebauer told market they were contracting on the earnings call before Toby was terminated, the family likes that tenant group a lot. Proxy is not about can Fermi get a tenant; Proxy is about restoring...</v>
+        <v>Cloud-based platform will enhance leasing, asset management and operational efficiency, supporting the continued growth of almeera's retail portfolio DOHA, Qatar, Aug. 18, 2026 /PRNewswire/ -- Al Meera Consumer Goods Company (Q.P.S.C.), one of Qatar's leading national retailers and...</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
-        <v>In HelloNation, Construction Expert Jovana Villanueva of Easton, PA, Breaks Down Mixed-Income Housing Strategies</v>
+        <v>NVTIA Expands Global Nutraceutical Ingredient Platform With 53 PCT Patent Filings</v>
       </c>
       <c r="B489" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C489" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D489" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E489" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-construction-expert-jovana-villanueva-of-easton-pa-breaks-down-mixed-income-housing-strategies-302778799.html</v>
+        <v>https://www.newsfilecorp.com/release/309903/NVTIA-Expands-Global-Nutraceutical-Ingredient-Platform-With-53-PCT-Patent-Filings</v>
       </c>
       <c r="F489" t="str">
-        <v>EASTON, Pa., June 24, 2026 /PRNewswire/ -- What makes mixed-income housing construction so uniquely complex? That question is the focus of a HelloNation article exploring how today's construction managers handle the design, materials, and compliance challenges that come with building for...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 17, 2026) - NVTIA , a U.S.-registered, patent-driven nutraceutical ingredient brand operating as the Global Innovative Nutraceutical Ingredients platform, today announced an expansion of its international research and intellectual-property platform. As of Aug. 10, 2026, the company said its portfolio includes 53 international Patent Cooperation Treaty (PCT) filings, supported by more than 100 academic papers and journal publications in...</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
-        <v>Worth Clark Realty Outpaces Market with Nearly 10% Y-o-Y Transaction Growth &amp;amp; New Technology Platforms</v>
+        <v>In HelloNation, Real Estate Expert Carrie Holle Breaks Down Buying a Luxury Home in Carmel, IN: What Affluent Buyers Should Know Before Making an Offer</v>
       </c>
       <c r="B490" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C490" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D490" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E490" t="str">
-        <v>https://www.prnewswire.com/news-releases/worth-clark-realty-outpaces-market-with-nearly-10-y-o-y-transaction-growth--new-technology-platforms-302809789.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-expert-carrie-holle-breaks-down-buying-a-luxury-home-in-carmel-in-what-affluent-buyers-should-know-before-making-an-offer-302852922.html</v>
       </c>
       <c r="F490" t="str">
-        <v>ST. LOUIS, June 24, 2026 /PRNewswire/ -- Worth Clark Realty continues to outperform the broader housing market and expects to see nearly 10% growth in sales transactions for the first half of 2026 compared to the same period last year. Worth Clark Realty projects nearly 10% Y-o-Y...</v>
+        <v>The article explains how careful planning, market knowledge, and property evaluation contribute to successful high-end home purchases. CARMEL, Ind., Aug. 17, 2026 /PRNewswire/ -- What should affluent buyers know before purchasing a luxury home in Carmel, Indiana? A HelloNation article...</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
-        <v>Compass Working Capital Celebrates Passage of Pilot Program to Strengthen Asset-Building Initiative in Bipartisan Housing Bill</v>
+        <v>Greenberg Traurig's Marissa A. Neufeld Appointed to Miami Homes For All Board of Directors</v>
       </c>
       <c r="B491" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C491" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D491" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E491" t="str">
-        <v>https://www.prnewswire.com/news-releases/compass-working-capital-celebrates-passage-of-pilot-program-to-strengthen-asset-building-initiative-in-bipartisan-housing-bill-302809848.html</v>
+        <v>https://www.prnewswire.com/news-releases/greenberg-traurigs-marissa-a-neufeld-appointed-to-miami-homes-for-all-board-of-directors-302853301.html</v>
       </c>
       <c r="F491" t="str">
-        <v>Housing bill includes Helping More Families Save Act to expand Family Self-Sufficiency Program BOSTON, June 24, 2026 /PRNewswire/ -- Today, Compass Working Capital, a national nonprofit working to end asset poverty for families with low incomes, celebrates the passage of the Helping More...</v>
+        <v>MIAMI, Aug. 17, 2026 /PRNewswire/ -- Marissa A. Neufeld, a shareholder in global law firm Greenberg Traurig, P.A.'s Miami Land Use Practice, has joined the board of directors of Miami Homes For All, a nonprofit organization dedicated to advancing housing affordability and increasing...</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
-        <v>ARMOUR Residential REIT, Inc. Announces Guidance for July 2026 Dividend Rate Per Common Share</v>
+        <v>Ameren Illinois Announces Pricing of First Mortgage Bonds due 2036</v>
       </c>
       <c r="B492" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C492" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D492" t="str">
         <v>Finance, Real Estate</v>
       </c>
       <c r="E492" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3317165/12288/en/ARMOUR-Residential-REIT-Inc-Announces-Guidance-for-July-2026-Dividend-Rate-Per-Common-Share.html</v>
+        <v>https://www.prnewswire.com/news-releases/ameren-illinois-announces-pricing-of-first-mortgage-bonds-due-2036-302853307.html</v>
       </c>
       <c r="F492" t="str">
-        <v>VERO BEACH, Florida, June 24, 2026 (GLOBE NEWSWIRE) -- ARMOUR Residential REIT, Inc. (NYSE: ARR and ARR-PRC) (“ARMOUR” or the “Company”) today announced guidance on the July 2026 cash dividend for the Company's Common Stock of $0.24 per Common share.</v>
+        <v>ST. LOUIS, Aug. 17, 2026 /PRNewswire/ -- Ameren Illinois Company, a subsidiary of Ameren Corporation (NYSE: AEE), announced today the pricing of a public offering of $400 million aggregate principal amount of 5.50% first mortgage bonds due 2036 at 99.988% of their principal amount. The...</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
-        <v>Ryman Hospitality Properties, Inc. Addresses Recent Media Reports Regarding Opry Entertainment Group</v>
+        <v>JVM Realty Acquires 280-Unit Multifamily Community in Oswego, Illinois</v>
       </c>
       <c r="B493" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C493" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D493" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E493" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3317170/0/en/Ryman-Hospitality-Properties-Inc-Addresses-Recent-Media-Reports-Regarding-Opry-Entertainment-Group.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/jvm-realty-acquires-280-unit-210900704.html</v>
       </c>
       <c r="F493" t="str">
-        <v>NASHVILLE, Tenn., June 24, 2026 (GLOBE NEWSWIRE) -- Ryman Hospitality Properties, Inc. (NYSE: RHP) (the “Company”), a leading lodging and hospitality real estate investment trust that specializes in group-oriented, upscale convention center resorts and entertainment experiences, today addressed recent media reports regarding the Company’s Opry Entertainment Group (“OEG”) business.</v>
+        <v>OSWEGO, Ill., August 17, 2026--JVM Realty Corp., a leading vertically integrated multifamily real estate investment and property management firm, announced today that it has acquired Springs at Oswego, a 280-unit luxury apartment community in Oswego, Illinois. The property was purchased from Continental Properties and brokered by Cushman &amp; Wakefield. JVM Realty rebranded the property from Springs at Oswego to Trillium at Oswego.</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
-        <v>Alpine Income Property Trust Announces Second Quarter 2026 Earnings Release and Conference Call Information</v>
+        <v>Granite REIT Declares Distribution for August 2026</v>
       </c>
       <c r="B494" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C494" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D494" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E494" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3317153/0/en/Alpine-Income-Property-Trust-Announces-Second-Quarter-2026-Earnings-Release-and-Conference-Call-Information.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/granite-reit-declares-distribution-august-210000715.html</v>
       </c>
       <c r="F494" t="str">
-        <v>WINTER PARK, Fla., June 24, 2026 (GLOBE NEWSWIRE) -- Alpine Income Property Trust, Inc. (NYSE: PINE) (the “Company”) announced today that it will report its financial and operating results for the second quarter of 2026 after the market closes on Thursday, July 23, 2026. A conference call to discuss its financial and operating results is scheduled for Friday, July 24, 2026 at 9:00 AM ET.</v>
+        <v>TORONTO, August 17, 2026--Granite Real Estate Investment Trust ("Granite") (TSX: GRT.UN) announced today that its board of trustees has declared a distribution of CDN $0.2958 per unit for the month of August 2026. The distribution will be paid by Granite on September 15, 2026 to unitholders of record at the close of trading on August 31, 2026.</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
-        <v>Beeline Holdings (BLNE) Joins Russell Microcap Index as Digital Mortgage Platform Expands AI and Equity Strategy</v>
+        <v>HelloNation Examines Metal Roofing vs Asphalt Shingles for Greater Richmond Homes With Roofing Expert Seth Brown</v>
       </c>
       <c r="B495" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C495" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D495" t="str">
-        <v>Finance, AI, SaaS, Real Estate, Retail</v>
+        <v>Real Estate</v>
       </c>
       <c r="E495" t="str">
-        <v>https://www.newmediawire.com/news/beeline-holdings-blne-joins-russell-microcap-index-as-digital-mortgage-platform-expands-ai-and-equity-strategy-7087326</v>
+        <v>https://www.prnewswire.com/news-releases/hellonation-examines-metal-roofing-vs-asphalt-shingles-for-greater-richmond-homes-with-roofing-expert-seth-brown-302794438.html</v>
       </c>
       <c r="F495" t="str">
-        <v>LOS ANGELES, CA - June 24, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) , a fast-growing digital mortgage platform offering a quicker and easier path to home ownership, was added as a member of the Russell Microcap Index, marking a notable milestone for the digital mortgage company as it attempts to scale its technology-driven lending platform during one of the most challenging housing finance environments in years. Beeline’s AI-enabled underwriting and customer acquisition tools are designed to reduce friction in mortgage approvals, particularly for gig-economy borrowers. Shares of Beeline Holdings, Inc. are set to join the Russell Microcap Index effective June 29, increasing visibility among institutional investors. The company’s first-quarter 2026 revenue more than doubled ye</v>
+        <v>The article compares durability, cost, and performance to help homeowners choose the right roofing material. ASHLAND, Va., Aug. 17, 2026 /PRNewswire/ -- What should homeowners consider when choosing between metal roofing and asphalt shingles for their property? Roofing Expert Seth Brown...</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
-        <v>TransparentBusiness, Inc. Announces Over $2.3 Billion In Real Estate Swap Agreements Using Unicoin (UNCN)</v>
+        <v>Airbnb.org offers free emergency housing to first responders after the earthquake in Colombia</v>
       </c>
       <c r="B496" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C496" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D496" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E496" t="str">
-        <v>https://www.prnewswire.com/news-releases/transparentbusiness-inc-announces-over-2-3-billion-in-real-estate-swap-agreements-using-unicoin-uncn-302809597.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358958</v>
       </c>
       <c r="F496" t="str">
-        <v>NEW YORK, June 24, 2026 /PRNewswire/ -- TransparentBusiness, Inc. has announced a significant expansion of its real estate portfolio, entering into a series of real estate swap agreements with an aggregate estimated value exceeding $2.3 billion. As detailed in two recent Form 8-K filings...</v>
+        <v>Key Takeaways - - - &amp;#8226; Airbnb.org is providing free emergency housing for first responders supporting relief efforts after the recent magnitude 7.4 earthquake. - - &amp;#8226; Airbnb.org is working with Defensa Civil Colombiana, Fundaci�n Renacer, CENACED, Save the Children Colombia and others to support relief workers and identify displaced residents in need of shelter. - - - - To support those impacted by the earthquake in Colombia, Airbnb.org &amp;#8212;a nonprofit founded by Airbnb to provide emergen... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358958</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
-        <v>The Parson, Denver's Newest Luxury High-Rise, Opens Its Doors in the Golden Triangle</v>
+        <v>Dime Commercial Bank Launches Affordable Housing Group</v>
       </c>
       <c r="B497" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C497" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D497" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E497" t="str">
-        <v>https://www.prweb.com/releases/the-parson-denvers-newest-luxury-high-rise-opens-its-doors-in-the-golden-triangle-302808877.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/17/3346483/8094/en/dime-commercial-bank-launches-affordable-housing-group.html</v>
       </c>
       <c r="F497" t="str">
-        <v>Greystar's New High-Rise Apartments Bring an Unparalleled Level of Luxury Living to Denver's Golden Triangle DENVER, June 24, 2026 /PRNewswire-PRWeb/ -- Greystar, a global leader in the investment, development, and management of residential real estate, announces that The Parson, its new...</v>
+        <v>Dime Commercial Bank Launches Affordable Housing Group</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
-        <v>Highgate Announces Appointment of Oliver Bowring as Senior Vice President, Investments of Senior Housing - Europe</v>
+        <v>NNN REIT, Inc. Announces Board Member Succession Planning</v>
       </c>
       <c r="B498" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C498" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D498" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E498" t="str">
-        <v>https://www.prweb.com/releases/highgate-announces-appointment-of-oliver-bowring-as-senior-vice-president-investments-of-senior-housing--europe-302809440.html</v>
+        <v>https://www.prnewswire.com/news-releases/nnn-reit-inc-announces-board-member-succession-planning-302853210.html</v>
       </c>
       <c r="F498" t="str">
-        <v>Highgate, a leading global real estate investment and hospitality management company, today announced the appointment of Oliver Bowring as Senior Vice President, Investments of the company's Healthcare division in the UK and Europe. LONDON, June 24, 2026 /PRNewswire-PRWeb/ -- Highgate, a...</v>
+        <v>ORLANDO, Fla., Aug. 17, 2026 /PRNewswire/ -- NNN REIT, Inc. (NYSE: NNN) ("NNN" or the "Company"), a real estate investment trust ("REIT"), today announced that Christina Chiu and Charles "Chaz" D. Mueller, Jr. will join its Board of Directors ("Board"), effective October 1, 2026. These...</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
-        <v>Newmark's Consulting Services Adds Veteran Advisor Munish Viralam to Lead its Real Estate Strategy &amp;amp; Consulting Group</v>
+        <v>Greystone Housing Impact Investors LP Announces Sale of Vantage at Loveland</v>
       </c>
       <c r="B499" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C499" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D499" t="str">
         <v>Finance, Real Estate</v>
       </c>
       <c r="E499" t="str">
-        <v>https://www.prnewswire.com/news-releases/newmarks-consulting-services-adds-veteran-advisor-munish-viralam-to-lead-its-real-estate-strategy--consulting-group-302809522.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/17/3346473/10410/en/greystone-housing-impact-investors-lp-announces-sale-of-vantage-at-loveland.html</v>
       </c>
       <c r="F499" t="str">
-        <v>NEW YORK, June 24, 2026 /PRNewswire/ -- Newmark Group, Inc. (Nasdaq: NMRK) ("Newmark" or "the Company"), a leading commercial real estate advisor and service provider to large institutional investors, global corporations and other owners and occupiers, announces the hiring of Munish...</v>
+        <v>OMAHA, Neb., Aug. 17, 2026 (GLOBE NEWSWIRE) -- Greystone Housing Impact Investors LP (NYSE: GHI) (the “Partnership”) announced today that on August 13, 2026, Vantage at Loveland, a 288-unit market rate multifamily property located in Loveland, CO, was sold at the direction of its managing member. The Partnership’s investment in Vantage at Loveland was originated in April 2021 and the Partnership contributed equity totaling approximately $23.2 million. Approximately $2.1 million of that initial equity investment was previously returned to the Partnership in March 2025 upon a refinancing of the original construction loan by the managing member. The Partnership also previously received approximately $5.8 million of accrued preferred return from the proceeds of the March 2025 construction loan</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
-        <v>Exxe Group Reports Major Capital Structure Improvements, Debt Restructuring, ...</v>
+        <v>Limoneira Enters Agreement to Sell Windfall Farms Vineyard Property for $15 Million All Cash via Public Auction</v>
       </c>
       <c r="B500" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C500" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D500" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E500" t="str">
-        <v>https://pr-inside.com/exxe-group-reports-major-capital-structure-improvements-debt-restructuring-r5194273.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/limoneira-enters-agreement-sell-windfall-200500677.html</v>
       </c>
       <c r="F500" t="str">
-        <v>(PR-inside.com) HIGHLIGHTS 280 million common shares have been cancelled, with approximately 150 million additional shares committed for cancellation. Approximately 20 billion shares of potential future dilution have been addressed through conversion eliminations, repricing, maturity extensions, and preferred security alternatives. Approximately $3 million of obligations have been extended into longer-duration structures. Separately, ongoing refinancing initiatives are expected to unlock more than $20 million in embedded real estate equity, though there can be no assurance these refinancing's will be completed on the terms anticipated or at all. NEW YORK, NY / ACCESS Newswire / June 24, 2026 / EXXE Group, Inc. (OTC Pink:AXXA) ("EXXE" or the "Company") ..</v>
+        <v>SANTA PAULA, Calif., August 17, 2026--Limoneira Company (the "Company" or "Limoneira") (Nasdaq: LMNR), a diversified lemon and avocado growing and lemon packing company with related agribusiness activities and real estate development operations, today announced its wholly owned subsidiary, Windfall Investors, LLC, entered into a Purchase and Sale Agreement to sell Windfall Farms, its approximately 724-acre vineyard property in Paso Robles, California, following a competitive public auction condu</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
-        <v>Exxe Group Reports Major Capital Structure Improvements, Debt Restructuring, and Real Estate Monetization Advancements</v>
+        <v>TONY MARCHBANKS JOINS SOUTHERN LAND COMPANY AS NATIONAL PRESIDENT OF HOMEBUILDING</v>
       </c>
       <c r="B501" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C501" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D501" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E501" t="str">
-        <v>https://www.newswire.com/news/exxe-group-reports-major-capital-structure-improvements-debt-restructuring-and</v>
+        <v>https://www.prnewswire.com/news-releases/tony-marchbanks-joins-southern-land-company-as-national-president-of-homebuilding-302853215.html</v>
       </c>
       <c r="F501" t="str">
-        <v>HIGHLIGHTS 280 million common shares have been cancelled, with approximately 150 million additional shares committed for cancellation. Approximately 20 billion shares of potential future dilution have been addressed through conversion eliminations, repricing, maturity extensions, and preferred security alternatives. Approximately $3 million of obligations have been extended into longer-duration structures. Separately, ongoing refinancing initiatives are expected to unlock more than $20 million in embedded real estate equity, though there can be no assurance these refinancing's will be completed on the terms anticipated or at all.</v>
+        <v>Veteran homebuilding executive joins SLC to lead growing homebuilding platform across three states – Tennessee, Texas, and Colorado NASHVILLE, Tenn., Aug. 17, 2026 /PRNewswire/ -- Nashville-based Southern Land Company, a vertically integrated, national real estate developer of...</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
-        <v>Honeycomb Insurance Expands into Nevada, Delivering Precision Underwriting ...</v>
+        <v>Toronto Realtor Sam Kamra Says Some Homeowners Planning to Sell Within ...</v>
       </c>
       <c r="B502" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C502" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D502" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E502" t="str">
-        <v>https://pr-inside.com/honeycomb-insurance-expands-into-nevada-delivering-precision-underwriting-r5194264.htm</v>
+        <v>https://pr-inside.com/toronto-realtor-sam-kamra-says-some-homeowners-planning-to-sell-within-r5213312.htm</v>
       </c>
       <c r="F502" t="str">
-        <v>(PR-inside.com) Less than a month after announcing a $40 million funding round, the digital insurer expands into Nevada, enabling agents to place well-managed properties of any age with fast, property-level pricing, stable renewals, and consistent underwriting CHICAGO, IL / ACCESS Newswire / June 24, 2026 / Honeycomb Insurance, a fast-growing digital insurer specializing in landlord and condominium associations, today announced that it has begun writing policies in Nevada, expanding its footprint into another key market across the western United States. The expansion comes less than one month after Honeycomb announced a $40 million funding round and follows the company's recent launches in Kansas ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 17, 2026 / For Greater Toronto Area homeowners who already plan to sell within the next two to three years, waiting for property values to climb may not be the safest financial strategy. While traditional real estate advice often encourages holding property through market fluctuations, experienced Toronto Realtor Sam Kamra points out that selling sooner and renting temporarily could protect equity and leave property owners in a far stronger position. Homeowners evaluating their options can also review his official profiles on RE/MAX Millennium, Agent Pronto, and RateMyAgent. His position is notably cautious for ..</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Initiates an Investigation into ...</v>
+        <v>Brianna Morant, Top Real Estate Agent in Nashville, Named 2026 Titan 100 Recipient</v>
       </c>
       <c r="B503" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C503" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D503" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E503" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-initiates-an-investigation-into-r5194255.htm</v>
+        <v>https://www.newswire.com/news/brianna-morant-top-real-estate-agent-in-nashville-named-2026-titan-100-recipient</v>
       </c>
       <c r="F503" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 24, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Compass, Inc. ("Compass" or "the Company") (NYSE:COMP). Investors who purchased Compass securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/COMP. Compass Investigation Details On or around June 3, 2026, media outlets reported that the New York Attorney General had launched an antitrust investigation into Compass regarding its market share and the dominance stemming from its $1.6 billion acquisition of Anywhere Real Estate. The probe examines whether the megamerger eliminates ..</v>
+        <v>Oak Street Real Estate Group owner recognized among Nashville's leading CEOs and C-level executives for leadership, vision, and business impact.</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
-        <v>Honeycomb Insurance Expands into Nevada, Delivering Precision Underwriting and Stable Coverage to a Constrained Market</v>
+        <v>KBRA Assigns Preliminary Ratings to GS Mortgage-Backed Securities Trust 2026-HE2 (GSMBS 2026-HE2)</v>
       </c>
       <c r="B504" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C504" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D504" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E504" t="str">
-        <v>https://www.newswire.com/news/honeycomb-insurance-expands-into-nevada-delivering-precision-underwriting-and</v>
+        <v>https://finance.yahoo.com/real-estate/articles/kbra-assigns-preliminary-ratings-gs-171300384.html</v>
       </c>
       <c r="F504" t="str">
-        <v>Less than a month after announcing a $40 million funding round, the digital insurer expands into Nevada, enabling agents to place well-managed properties of any age with fast, property-level pricing, stable renewals, and consistent underwriting</v>
+        <v>NEW YORK, August 17, 2026--KBRA assigns preliminary ratings to 6 classes of mortgage-backed notes from GS Mortgage-Backed Securities Trust 2026-HE2 (GSMBS 2026-HE2), a $308.9 million RMBS transaction sponsored by Goldman Sachs Mortgage Company (Goldman Sachs or GSMC), consisting of first lien (10.9%) and second lien (89.1%) home equity line of credit (HELOC) loans. The underlying pool is seasoned approximately six months and comprises 3,088 loans, with United Wholesale Mortgage, LLC (UWM; 44.3%)</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
-        <v>AECOM secures nine lots on UK Government Commercial Agency CPS2 Framework</v>
+        <v>Brookfield Property Partners Declares Quarterly Dividends on Listed Preferred Units</v>
       </c>
       <c r="B505" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C505" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D505" t="str">
-        <v>Finance, Real Estate, Energy, Education</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E505" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356710</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/17/3346367/0/en/brookfield-property-partners-declares-quarterly-dividends-on-listed-preferred-units.html</v>
       </c>
       <c r="F505" t="str">
-        <v>AECOM (NYSE: ACM), the trusted global infrastructure leader, today announced its appointment to the Government Commercial Agency (GCA) Construction Professional Services 2 (CPS2) Framework. With a total value of $4.7 billion, CPS2 is a primary route for the public sector in the United Kingdom to procure construction professional and technical services, supporting everything from standalone projects to multi&amp;amp;#8209;year capital programs, across sectors including education, housing, energy an... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356710</v>
+        <v>All dollar references are in U.S. dollars, unless noted otherwise.</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
-        <v>Denver, CO Agent Zac Nelson Earns RealTrends Verified Top Team by Volume Recognition</v>
+        <v>The Mortgage Collaborative Names Down Payment Resource’s Brad Cardwell to Partner Advisory Council</v>
       </c>
       <c r="B506" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C506" t="str">
-        <v>Newswire.com</v>
+        <v>Send2Press</v>
       </c>
       <c r="D506" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate, Finance</v>
       </c>
       <c r="E506" t="str">
-        <v>https://www.newswire.com/news/denver-co-agent-zac-nelson-earns-realtrends-verified-top-team-by-volume</v>
+        <v>https://www.send2press.com/wire/the-mortgage-collaborative-names-down-payment-resources-brad-cardwell-to-partner-advisory-council/</v>
       </c>
       <c r="F506" t="str">
-        <v>Zac Nelson and The Nelson Team earned the RealTrends Verified Top Team by Volume recognition after closing $27.84 million in sales during 2025, placing them among Colorado's top-performing real estate teams.</v>
+        <v>ATLANTA, Ga., Aug. 17, 2026 (SEND2PRESS NEWSWIRE) -- Down Payment Resource (DPR), the housing industry's leading affordability intelligence platform, today announced that Brad Cardwell, vice president of sales and business development, has been named to The Mortgage Collaborative's (TMC) Partner Advisory Council. The council brings together TMC's preferred partners to promote fair, transparent and efficient practices through open dialogue and coordinated initiatives.</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
-        <v>Nashville, TN Agent Brianna Morant Earns RealTrends Verified Top Team by Volume and Sides Recognition</v>
+        <v>Hawkins Way Capital Joint Venture Acquires Union Square Property to Expand Student Housing Portfolio</v>
       </c>
       <c r="B507" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C507" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D507" t="str">
-        <v>Real Estate</v>
+        <v>Finance, SaaS, Real Estate, Education</v>
       </c>
       <c r="E507" t="str">
-        <v>https://www.newswire.com/news/nashville-tn-agent-brianna-morant-earns-realtrends-verified-top-team-by-volume</v>
+        <v>https://www.prnewswire.com/news-releases/hawkins-way-capital-joint-venture-acquires-union-square-property-to-expand-student-housing-portfolio-302853028.html</v>
       </c>
       <c r="F507" t="str">
-        <v>Brianna Morant and Oak Street Real Estate Group earned the 2026 RealTrends Verified Top Team by Volume and Sides recognition after closing 120 transactions and $88.61 million in sales during 2025.</v>
+        <v>Strategic East Village Acquisition Strengthens Hawkins Way Capital's Growing FOUND Study Student Housing Platform Click for high-res image NEW YORK, Aug. 17, 2026 /PRNewswire/ -- Hawkins Way Capital, a vertically integrated real estate investment firm with over $3 billion in assets under...</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
-        <v>Blueberry Dreams Agency expands marketing services to Dubai</v>
+        <v>Yembo Appoints Industry Veteran Chris Barrow as Executive Chairman</v>
       </c>
       <c r="B508" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C508" t="str">
-        <v>PressReleaseNews</v>
+        <v>PRWeb</v>
       </c>
       <c r="D508" t="str">
-        <v>Finance, Real Estate</v>
+        <v>AI, Real Estate</v>
       </c>
       <c r="E508" t="str">
-        <v>https://pressreleasenews.org/pressroom/blueberry-dreams-agency-expands-marketing-services-to-dubai</v>
+        <v>https://www.prweb.com/releases/yembo-appoints-industry-veteran-chris-barrow-as-executive-chairman-302851532.html</v>
       </c>
       <c r="F508" t="str">
-        <v>Blueberry Dreams Agency has expanded its comprehensive marketing services to Dubai, offering Google Ads and Meta Ads tailored for luxury fashion brands, real estate firms, and exclusive clinics. The move aims to support client acquisition in these se</v>
+        <v>Former EagleView CEO to Drive Growth Strategy and Strengthen Strategic Partnerships SAN DIEGO, Aug. 17, 2026 /PRNewswire-PRWeb/ -- Yembo, Inc., the global leader in AI-powered Spatial Intelligence technology for the property insurance, restoration, and relocation industries, today...</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
-        <v>First Hope Bank Introduces Hope's Heroes Mortgage Offer in Celebration of America's 250th Birthday</v>
+        <v>In HelloNation, Real Estate Expert Daphne Cousineau Outlines Home Buying Costs Beyond the Down Payment</v>
       </c>
       <c r="B509" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C509" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D509" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E509" t="str">
-        <v>https://www.prnewswire.com/news-releases/first-hope-bank-introduces-hopes-heroes-mortgage-offer-in-celebration-of-americas-250th-birthday-302809346.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-expert-daphne-cousineau-outlines-home-buying-costs-beyond-the-down-payment-302852952.html</v>
       </c>
       <c r="F509" t="str">
-        <v>HOPE, N.J., June 24, 2026 /PRNewswire/ -- In recognition of the 250th birthday of the United States, First Hope Bank is proud to promote Hope's Heroes, a mortgage offer designed to honor those who serve and strengthen local communities. Hope's Heroes is available to qualifying police,...</v>
+        <v>First-Time Buyers Often Underestimate Total Costs, from Closing Fees to Inspection Expenses and Post-Purchase Reserves. GAYLORD, Mich., Aug. 17, 2026 /PRNewswire/ -- What does it actually cost to buy a home in Gaylord, Michigan once all of the expenses are added together? The full...</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
-        <v>Xcelerate Announces Progress on Medical Deployment Program in Africa</v>
+        <v>Which Custom Cabinet Brands Are Recommended for Luxury Kitchen Renovations? Ronbow’s 2026 Guide for U.S. Homeowners</v>
       </c>
       <c r="B510" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C510" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D510" t="str">
-        <v>AI, SaaS, Healthcare, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E510" t="str">
-        <v>https://pr-inside.com/xcelerate-announces-progress-on-medical-deployment-program-in-africa-r5194221.htm</v>
+        <v>https://pressreleasenews.org/pressroom/which-custom-cabinet-brands-are-recommended-for-luxury-kitchen-renovations-ronbows-2026-guide-for-u-s-homeowners</v>
       </c>
       <c r="F510" t="str">
-        <v>(PR-inside.com) XCELERATE ANNOUNCES PROGRESS ON ASA AFRICA PROJECT AND PATENT PORTFOLIO MAULDIN, SC / ACCESS Newswire / June 24, 2026 / Management of Xcelerate, Inc. (OTC PINK:XCRT) today announced that it is making continued progress with its two principal business objectives, including its AfiyaSasa Africa ("ASA") healthcare program and its intellectual property/patent portfolio. Management believes this progress builds on the Company's previously announced strategic focus on healthcare technology deployment and commercialization initiatives in Africa. ASA Africa Program Update As the Company previously announced, Xcelerate has been implementing the AfiyaSasa Africa program focused on deploying an AI-supported healthcare platform in Tanzania in partnership with AdviNOW ..</v>
+        <v/>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
-        <v>Connor Lee &amp; Shumaker: Intellectual Property Enforcers</v>
+        <v>Midland TX Listing Price Strategies Explained in HelloNation Featuring Real Estate Expert DeLaura Gammage</v>
       </c>
       <c r="B511" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C511" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D511" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E511" t="str">
-        <v>https://pr-inside.com/connor-lee-shumaker-intellectual-property-enforcers-r5194211.htm</v>
+        <v>https://www.prnewswire.com/news-releases/midland-tx-listing-price-strategies-explained-in-hellonation-featuring-real-estate-expert-delaura-gammage-302852936.html</v>
       </c>
       <c r="F511" t="str">
-        <v>(PR-inside.com) When Cabrach Connor and the team at Connor Lee &amp; Shumaker take on intellectual property and commercial litigation cases, they are committed to getting to know clients and their businesses, understanding their goals, and providing practical solutions. AUSTIN, TX / ACCESS Newswire / June 24, 2026 / Theft of creations, loss of business value, and muddied brand recognition: These are all potential dangers when intellectual property (IP) is not protected, and they have real impact. Since 2017, Connor Lee &amp; Shumaker (CLS) has rejected a one-size-fits-all approach when fighting for businesses and individuals alike. Instead, the experienced team dives deep into ..</v>
+        <v>The article explains how pricing decisions influence buyer demand, time on market, and overall home sale outcomes. MIDLAND, Texas, Aug. 17, 2026 /PRNewswire/ -- How do homeowners determine the right listing price when selling a home in Midland, Texas? HelloNation has published the answer...</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
-        <v>Brady &amp; Hamilton, LLP: Eminently Capable</v>
+        <v>Allied Announces August 2026 Distribution</v>
       </c>
       <c r="B512" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C512" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D512" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E512" t="str">
-        <v>https://pr-inside.com/brady-hamilton-llp-eminently-capable-r5194202.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/17/3346189/0/en/allied-announces-august-2026-distribution.html</v>
       </c>
       <c r="F512" t="str">
-        <v>(PR-inside.com) Brent Hamilton, Founding Partner of Brady &amp; Hamilton, LLP, on Eminent Domain. AUSTIN, TX / ACCESS Newswire / June 24, 2026 / In an era of rapid infrastructure expansion-highways and roads of all types, pipelines, transmission corridors, and urban redevelopment-the power of eminent domain has become an increasingly common business risk for landowners. For Brent Hamilton, founding partner ofBrady &amp; Hamilton, LLP , the issue is not whether projects move forward. It's whether property owners are treated fairly in the process. "Our clients are looking for business-savvy attorneys who can provide real insight on complex litigation, business and property issues," Hamilton says. ..</v>
+        <v>TORONTO, Aug. 17, 2026 (GLOBE NEWSWIRE) -- Allied Properties REIT (“Allied”) (TSX:AP.UN) announced today that the Trustees of Allied have declared a distribution of $0.06 per unit for the month of August 2026, representing $0.72 per unit on an annualized basis. The distribution will be payable on September 15, 2026, to unitholders of record as at August 31, 2026.</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
-        <v>Parks Associates Announces Agenda and Speakers for Fourth Annual Smart Spaces on September 15-16 in Plano, Texas</v>
+        <v>Annum and Bevel Partner to Put Homeownership Within Reach for Essential and Middle-Income Workers Nationwide</v>
       </c>
       <c r="B513" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C513" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D513" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E513" t="str">
-        <v>https://www.prnewswire.com/news-releases/parks-associates-announces-agenda-and-speakers-for-fourth-annual-smart-spaces-on-september-15-16-in-plano-texas-302808805.html</v>
+        <v>https://www.prweb.com/releases/annum-and-bevel-partner-to-put-homeownership-within-reach-for-essential-and-middle-income-workers-nationwide-302851672.html</v>
       </c>
       <c r="F513" t="str">
-        <v>Smart smoke detectors lead as highest property-provided device with 9% adoption among multidwelling residents PLANO, Texas, June 24, 2026 /PRNewswire/ -- Parks Associates will bring together multifamily property owners, operators, technology providers, and industry leaders at the fourth...</v>
+        <v>Partnership brings Bevel's nationwide network of mortgage lenders and real estate professionals, plus closing-cost credits of up to $12,000, to Annum's unified housing platform, giving residents a direct path from housing stability to homeownership MEDFORD, Ore., Aug. 17, 2026...</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="str">
-        <v>Lead Real Estate Expands Luxury Residential and Extended-Stay Hospitality Footprint in Central Tokyo</v>
+        <v>PENN Entertainment Announces Plans to Relocate Boomtown Casino New Orleans Riverboat and Construct New $195 Million Landside Hollywood Casino New Orleans</v>
       </c>
       <c r="B514" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C514" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D514" t="str">
         <v>Finance, Real Estate</v>
       </c>
       <c r="E514" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3316849/0/en/Lead-Real-Estate-Expands-Luxury-Residential-and-Extended-Stay-Hospitality-Footprint-in-Central-Tokyo.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/penn-entertainment-announces-plans-relocate-140000822.html</v>
       </c>
       <c r="F514" t="str">
-        <v>The Company continues development of two Tokyo projects in the luxury residential and hospitality segments The Company continues development of two Tokyo projects in the luxury residential and hospitality segments</v>
+        <v>WYOMISSING, Pa. &amp; JEFFERSON PARISH, La., August 17, 2026--PENN Entertainment, Inc. (Nasdaq: PENN) ("PENN" or the "Company") today announced plans to invest approximately $195 million to relocate its Boomtown Casino &amp; Hotel New Orleans riverboat casino operations to a new landside property on adjacent land and rebrand the property as Hollywood Casino New Orleans, pending regulatory approval.</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
-        <v>Dot Ai Launches Version 3.5 of Its Dot Matrix Platform with a Redesigned ...</v>
+        <v>As Charleston SC Home Sales Rise 2.5%, Renewal by Andersen® Prompts Homeowners to Invest in Window Replacements for Returned ROI</v>
       </c>
       <c r="B515" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C515" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D515" t="str">
-        <v>Finance, AI, SaaS, Real Estate</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E515" t="str">
-        <v>https://pr-inside.com/dot-ai-launches-version-3-5-of-its-dot-matrix-platform-with-a-redesigned-r5194199.htm</v>
+        <v>https://www.prweb.com/releases/as-charleston-sc-home-sales-rise-2-5-renewal-by-andersen-prompts-homeowners-to-invest-in-window-replacements-for-returned-roi-302852621.html</v>
       </c>
       <c r="F515" t="str">
-        <v>(PR-inside.com) LAS VEGAS, NV / ACCESS Newswire / June 24, 2026 / Dot Ai (NASDAQ:DAIC) ("Dot Ai" or the "Company"), an IoT and AI-based SaaS company redefining asset intelligence for industrial technology, today announced the release of Version 3.5 of its Dot Matrix platform. The update makes the Company's redesigned user experience the default for all users and completes the rollout of MQTT-based notification delivery in multi-tenant environments, building on the modular, multi-tenant architecture introduced with Dot Matrix 3.0. Through its MQTT-based integration interface, Dot Ai can easily exchange continuous data with existing enterprise and legacy systems, enabling organizations to leverage ..</v>
+        <v>As Charleston's housing market strengthens, homeowners are turning to Renewal by Andersen®, one of the top-rated window replacement companies in Charleston, South Carolina, to boost curb appeal and support stronger resale positioning through energy-efficient window upgrades. CHARLESTON, S....</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
-        <v>Apollo Commercial Real Estate Finance, Inc. Announces Update Regarding Previously Announced Common Stock Dividend</v>
+        <v>AimwellBio Secures Patented Behavioral AI Portfolio Backed by Oxford ...</v>
       </c>
       <c r="B516" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C516" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D516" t="str">
-        <v>Finance, Real Estate</v>
+        <v>AI, SaaS, Healthcare, Real Estate, Education</v>
       </c>
       <c r="E516" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3316824/0/en/Apollo-Commercial-Real-Estate-Finance-Inc-Announces-Update-Regarding-Previously-Announced-Common-Stock-Dividend.html</v>
+        <v>https://pr-inside.com/aimwellbio-secures-patented-behavioral-ai-portfolio-backed-by-oxford-r5213194.htm</v>
       </c>
       <c r="F516" t="str">
-        <v>NEW YORK, June 24, 2026 (GLOBE NEWSWIRE) -- Apollo Commercial Real Estate Finance, Inc. (the “Company” or “ARI”) (NYSE:ARI) today announced that in connection with the Company's previously announced dividend of $3.75 per share of common stock, which is payable on July 15, 2026, to common stockholders of record on June 30, 2026, that the ex-dividend date for this dividend will be July 16, 2026.</v>
+        <v>(PR-inside.com) Executed IP assignment brings a decade of technology, published research, and pharma-tested behavioral engagement capabilities into AimwellBio as the Company expands its scientific and medical advisory network MIAMI, FL / ACCESS Newswire / August 17, 2026 /AimwellBio (OTCID:AIMN) today announced the executed assignment of the Trustr intellectual property portfolio, a patented behavioral engagement system designed to measure real-world patient behavior and use precisely timed, data-driven interventions and rewards to support sustained adherence. The technology brings a substantial development history to the AimwellBio platform. Its foundation includes a 2017 license through the University of Vermont Office of Technology and Commercialization, examination by the ..</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
-        <v>Dworek Mikolaj in Wadowice offers manor house setting for events</v>
+        <v>In HelloNation, Real Estate Expert Barbara Kuzma Explains How Buyers Can Prepare for Home Tours</v>
       </c>
       <c r="B517" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C517" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D517" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E517" t="str">
-        <v>https://pressreleasenews.org/pressroom/dworek-mikolaj-in-wadowice-offers-manor-house-setting-for-events</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-expert-barbara-kuzma-explains-how-buyers-can-prepare-for-home-tours-302746960.html</v>
       </c>
       <c r="F517" t="str">
-        <v>Dworek Mikolaj, a restaurant located in a historic manor house in Wadowice, Poland, is positioning itself as a venue for weddings, communions, and other celebrations. The property combines traditional architecture with modern amenities.</v>
+        <v>The article outlines practical steps buyers can take before touring homes to make more informed and confident decisions in a competitive market. CHEYENNE, Wyo., Aug. 17, 2026 /PRNewswire/ -- What should buyers know before touring houses in Cheyenne and nearby towns? A HelloNation article...</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
-        <v>UMH PROPERTIES, INC. WELCOMES THE 21ST CENTURY ROAD TO HOUSING ACT: A MAJOR BOOST FOR AFFORDABLE MANUFACTURED HOUSING</v>
+        <v>Cloudastructure Appoints Nile Coates as Chief Revenue Officer to Accelerate Commercial Growth Across Enterprise Markets</v>
       </c>
       <c r="B518" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C518" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D518" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E518" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3316688/0/en/UMH-PROPERTIES-INC-WELCOMES-THE-21ST-CENTURY-ROAD-TO-HOUSING-ACT-A-MAJOR-BOOST-FOR-AFFORDABLE-MANUFACTURED-HOUSING.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/17/3346113/0/en/cloudastructure-appoints-nile-coates-as-chief-revenue-officer-to-accelerate-commercial-growth-across-enterprise-markets.html</v>
       </c>
       <c r="F518" t="str">
-        <v>Freehold, NJ, June 24, 2026 (GLOBE NEWSWIRE) -- UMH Properties, Inc. (NYSE: UMH) (TASE: UMH), a real estate investment trust (REIT) specializing in manufactured home communities, today expressed strong support for the 21st Century ROAD to Housing Act, comprehensive bipartisan legislation designed to address the nation’s housing shortage by expanding supply, reducing costs, and modernizing regulations for manufactured housing.</v>
+        <v>Coates Joins From ECAM, a GardaWorld Company, Where He Led U.S. Sales Across Critical Infrastructure, Commercial Real Estate and Retail</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
-        <v>Real Estate Agents Who Get Mentioned in Outside Publications Are Winning AI Search. Here Is Why.</v>
+        <v>Self Storage Manager Introduces Next-Generation Site Walkthrough Module for SSM Cloud</v>
       </c>
       <c r="B519" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C519" t="str">
-        <v>GetNews</v>
+        <v>PRWeb</v>
       </c>
       <c r="D519" t="str">
-        <v>AI, Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E519" t="str">
-        <v>https://www.getnews.info/story/2026/06/23/real-estate-agents-who-get-mentioned-in-outside-publications-are-winning-ai-search-here-is-why/?source=barchart</v>
+        <v>https://www.prweb.com/releases/self-storage-manager-introduces-next-generation-site-walkthrough-module-for-ssm-cloud-302852037.html</v>
       </c>
       <c r="F519" t="str">
-        <v/>
+        <v>Fully integrated mobile module adds offline capability, letting facility teams complete inspections and work orders anywhere on the property BLUE BELL, Pa., Aug. 17, 2026 /PRNewswire-PRWeb/ -- Self Storage Manager, Inc. (SSM), a leading provider of enterprise property management software...</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
-        <v>New York Estate Planning Attorney Natalia A. Sishodia Explains Strategies for Tax-Efficient Property Transfers to Family Members</v>
+        <v>Inman Names Holly Meyer Lucas as Chief Marketing Officer</v>
       </c>
       <c r="B520" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C520" t="str">
-        <v>GetNews</v>
+        <v>PRWeb</v>
       </c>
       <c r="D520" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E520" t="str">
-        <v>https://www.getnews.info/story/2026/06/23/new-york-estate-planning-attorney-natalia-a-sishodia-explains-strategies-for-taxefficient-property-transfers-to-family-members/?source=barchart</v>
+        <v>https://www.prweb.com/releases/inman-names-holly-meyer-lucas-as-chief-marketing-officer-302852605.html</v>
       </c>
       <c r="F520" t="str">
-        <v/>
+        <v>The longtime real estate leader and marketing expert joins executive team as Inman expands its media channels and strategic partnerships NEW YORK, Aug. 17, 2026 /PRNewswire-PRWeb/ -- Inman today announced the appointment of Holly Meyer Lucas as Chief Marketing Officer, bringing fresh...</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
-        <v>Maricopa realtor James Sanson launches personalized seller net sheet service for homeowners</v>
+        <v>Redfin Becomes First Major Real Estate Portal to Partner With Winnie to Display Childcare Information on Home Listings</v>
       </c>
       <c r="B521" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C521" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D521" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E521" t="str">
-        <v>https://pressreleasenews.org/pressroom/maricopa-realtor-james-sanson-launches-personalized-seller-net-sheet-service-for-homeowners</v>
+        <v>https://www.prnewswire.com/news-releases/redfin-becomes-first-major-real-estate-portal-to-partner-with-winnie-to-display-childcare-information-on-home-listings-302852572.html</v>
       </c>
       <c r="F521" t="str">
-        <v>James Sanson of Real Broker LLC introduces a personalized seller net sheet service for Maricopa homeowners, providing a line-by-line projection of sale proceeds before listing.</v>
+        <v/>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="str">
-        <v>Tropical Marine Construction announces Cape Coral focus amid dock construction demand</v>
+        <v>Jumptuit Expands AI Intellectual Property Portfolio with USPTO Notice of Allowance for "AI Systems and Methods for Environmental Exposure and Early Health Risk Alerts"</v>
       </c>
       <c r="B522" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C522" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D522" t="str">
-        <v>Real Estate</v>
+        <v>AI, Healthcare, Real Estate</v>
       </c>
       <c r="E522" t="str">
-        <v>https://pressreleasenews.org/pressroom/tropical-marine-construction-announces-cape-coral-focus-amid-dock-construction-demand</v>
+        <v>https://www.prnewswire.com/news-releases/jumptuit-expands-ai-intellectual-property-portfolio-with-uspto-notice-of-allowance-for-ai-systems-and-methods-for-environmental-exposure-and-early-health-risk-alerts-302852442.html</v>
       </c>
       <c r="F522" t="str">
-        <v>Tropical Marine Construction announced a Cape Coral waterfront reinvestment focus as homeowner interest in dock construction continues alongside canal-access and property improvement projects.</v>
+        <v>NEW YORK, Aug. 17, 2026 /PRNewswire/ -- Jumptuit, an Anticipatory Intelligence research and development company, today announced that the U.S. Patent and Trademark Office (USPTO) has issued a Notice of Allowance broadening protection of Jumptuit's novel physical-world Artificial...</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="str">
-        <v>AI medical conference returns to Miami July 10-12</v>
+        <v>Thunder Gold Intersects 228.5 Metres of Continuous Gold Mineralization Averaging 0.557 g/t Au in TM21-107X, an Extension of TM21-107</v>
       </c>
       <c r="B523" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C523" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D523" t="str">
-        <v>AI, Healthcare, Real Estate, Education</v>
+        <v>Real Estate</v>
       </c>
       <c r="E523" t="str">
-        <v>https://pr-inside.com/ai-medical-conference-returns-to-miami-july-r5194052.htm</v>
+        <v>https://www.newsfilecorp.com/release/309596/Thunder-Gold-Intersects-228.5-Metres-of-Continuous-Gold-Mineralization-Averaging-0.557-gt-Au-in-TM21107X-an-Extension-of-TM21107</v>
       </c>
       <c r="F523" t="str">
-        <v>(PR-inside.com) Boss Doctors, a national physician-led organization where medicine meets business, will host the Boss Doctors Conference 2026 from July 10-12, 2026, at the University of Miami. The three-day conference will bring together physicians, dentists, healthcare executives, practice owners, entrepreneurs, investors, real estate professionals, wealth managers, lenders, attorneys, accountants, consultants, technology founders, and industry leaders for an immersive experience centered on innovation, artificial intelligence, ownership, wealth building, leadership, and business growth. MIAMI, FL / ACCESS Newswire / June 23, 2026 / For more than seven years, Boss Doctors has championed physician leadership in healthcare technology, entrepreneurship, and industry transformation. The annua</v>
+        <v>Thunder Bay, Ontario--(Newsfile Corp. - August 17, 2026) - Thunder Gold Corp. (TSXV: TGOL) (FSE: Z25) (OTCQB: TGOLF) ("Thunder Gold" or the "Company") is pleased to announce exploration diamond drill results from the Bench Target, at the Company's flagship Tower Mountain Property, 40 kilometres west of Thunder Bay, Ontario.Highlights: TM21-107X (Extension) intersected 228.5 metres averaging 0.557 g/t Au;TM21-107/107X (Combined) intersected 340.4 metres averaging 0.530 g/t Au;TM21-107X is the...</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="str">
-        <v>American Planning Association Applauds Historic Passage of the 21st Century ROAD to Housing Act</v>
+        <v>Eagle Plains Samples up to 269g/t Au at the Pine Channel Gold Project, ...</v>
       </c>
       <c r="B524" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C524" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D524" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E524" t="str">
-        <v>https://www.prnewswire.com/news-releases/american-planning-association-applauds-historic-passage-of-the-21st-century-road-to-housing-act-302808451.html</v>
+        <v>https://pr-inside.com/eagle-plains-samples-up-to-269gt-au-at-the-pine-channel-gold-project-r5213147.htm</v>
       </c>
       <c r="F524" t="str">
-        <v>Landmark bipartisan housing package reflects years of APA advocacy and affirms the essential role of planners in expanding housing supply and affordability. CHICAGO, June 23, 2026 /PRNewswire/ -- The American Planning Association (APA) applauds the passage of the 21st Century ROAD to...</v>
+        <v>(PR-inside.com) CRANBROOK, BC / ACCESS Newswire / August 17, 2026 /Eagle Plains Resources Ltd. (TSXV:EPL)(OTCQB:EGPLF) ("EPL" or "Eagle Plains") is pleased to announce results from the 2026 field program at Eagle Plains' 100% owned Pine Channel Property, located approximately 40km km west of Stoney Rapids, Saskatchewan. The property is subject to a 2% NSR held by Summit Royalties, which includes a 1% buy-back clause to Eagle Plains. The purpose of the 2026 field program was to refine target areas identified by previous Eagle Plains work and data compilation, in order to define and prioritize diamond drill locations. Geology crews focused on determining ..</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="str">
-        <v>Extra Space Storage Releases 2025 Sustainability Report</v>
+        <v>BioNxt Provides Development, Intellectual Property and Commercial Update ...</v>
       </c>
       <c r="B525" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C525" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D525" t="str">
-        <v>Finance, Real Estate</v>
+        <v>SaaS, Healthcare, Real Estate</v>
       </c>
       <c r="E525" t="str">
-        <v>https://www.prnewswire.com/news-releases/extra-space-storage-releases-2025-sustainability-report-302808357.html</v>
+        <v>https://pr-inside.com/bionxt-provides-development-intellectual-property-and-commercial-update-r5213094.htm</v>
       </c>
       <c r="F525" t="str">
-        <v>SALT LAKE CITY, June 23, 2026 /PRNewswire/ -- Extra Space Storage, Inc. (NYSE: EXR), a self-administered and self-managed Real Estate Investment Trust and member of the S&amp;P 500 today announced the publication of its annual sustainability report. The report details the company's progress...</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 17, 2026 / BioNxt Solutions Inc. ("BioNxt" or the "Company") (CSE:BNXT)(OTCQB:BNXTF)(FSE:BXT), a bioscience innovator specializing in advanced drug delivery systems, is pleased to provide a comprehensive update on the progress of its proprietary sublingual thin-film drug delivery pipeline. The Company continues to advance multiple pharmaceutical development programs, including Cladribine for multiple sclerosis, autoimmune disease expansion, Everolimus and Semaglutide, while strengthening the intellectual property portfolio supporting its platform and preparing for the next phase of clinical and commercial development. "Our vision has always been to build a differentiated pharmaceutical platform capable of improving the delivery ..</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="str">
-        <v>Firm Capital Apartment REIT Announces Results of Annual and Special Meeting</v>
+        <v>Council for Innovation Promotion Names Coke Morgan Stewart President ...</v>
       </c>
       <c r="B526" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C526" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D526" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E526" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/23/3316478/0/en/Firm-Capital-Apartment-REIT-Announces-Results-of-Annual-and-Special-Meeting.html</v>
+        <v>https://pr-inside.com/council-for-innovation-promotion-names-coke-morgan-stewart-president-r5213090.htm</v>
       </c>
       <c r="F526" t="str">
-        <v>TORONTO, June 23, 2026 (GLOBE NEWSWIRE) -- Firm Capital Apartment REIT (the “ Trust ”) (TSXV: FCA.U) (TSXV: FCA) is pleased to report that, at the annual and special meeting (the “Meeting”) of unitholders held earlier today, all trustee nominees were elected as trustees of the Trust.</v>
+        <v>(PR-inside.com) WASHINGTON, D.C. / ACCESS Newswire / August 17, 2026 / The Council for Innovation Promotion today announced that Coke Morgan Stewart, a nationally recognized leader in intellectual property law and policy and former acting director of the U.S. Patent and Trademark Office, has joined the organization as president and CEO. Her appointment marks a new chapter for C4IP as it expands its reach and advocacy for strong and secure intellectual property rights. "America's intellectual property system is fundamental to our economic strength and global competitiveness," said Stewart. "Strong, reliable IP rights - properly balanced for 21st-century technologies - give inventors, entrepreneurs, ..</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="str">
-        <v>Firm Capital Property Trust Announces Results of Annual Meeting of Unitholders</v>
+        <v>EfTEN United Property Fund osaku puhasväärtus seisuga 31.07.2026</v>
       </c>
       <c r="B527" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C527" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D527" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E527" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/23/3316479/0/en/Firm-Capital-Property-Trust-Announces-Results-of-Annual-Meeting-of-Unitholders.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/17/3345817/0/et/eften-united-property-fund-osaku-puhasv%C3%A4%C3%A4rtus-seisuga-31-07-2026.html</v>
       </c>
       <c r="F527" t="str">
-        <v>TORONTO, June 23, 2026 (GLOBE NEWSWIRE) -- Firm Capital Property Trust (" FCPT " or the " Trust "), (TSX: FCD.UN) is pleased to announce the voting results for its Annual and Special Meeting of holders of trust units (" Unitholders ") of the Trust held on June 23, 2026 (the " Meeting ").</v>
+        <v>EfTEN United Property Fund teenis juulis puhaskahjumit 143 tuhat eurot ning 2026. aasta seitsme kuuga 566 tuhat eurot (eelmisel aastal samal ajal 1 846 tuhat eurot puhaskasumit). Fondiosaku puhasväärtus (NAV) oli juuli lõpus 11,56 eurot, langedes kuuga 0,5%. Juuli kahjum oli eelkõige seotud Invego Uus-Järveküla OÜ dividendidelt makstud tulumaksuga.</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="str">
-        <v>California Donors Choose Real Estate Gifts to Driving Successful Lives to Create Greater Impact</v>
+        <v>Net asset value of the EfTEN United Property Fund as of 31.07.2026</v>
       </c>
       <c r="B528" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C528" t="str">
-        <v>PRUnderground</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D528" t="str">
-        <v>Real Estate, Automotive</v>
+        <v>Real Estate</v>
       </c>
       <c r="E528" t="str">
-        <v>https://www.prunderground.com/california-donors-choose-real-estate-gifts-to-driving-successful-lives-to-create-greater-impact/00386193/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/17/3345817/0/en/net-asset-value-of-the-eften-united-property-fund-as-of-31-07-2026.html</v>
       </c>
       <c r="F528" t="str">
-        <v>California property owners are discovering that donating unwanted real estate can be easier than selling while helping charitable programs support people nationwide. The post California Donors Choose Real Estate Gifts to Driving Successful Lives to Create Greater Impact first appeared on</v>
+        <v>EfTEN United Property Fund earned a net loss of 143 thousand euros in July, and a net profit of 566 thousand euros over the first seven months of 2026 (compared to 1 846 thousand euros net profit in the same period last year). The net asset value (NAV) of the fund unit was 11,56 euros at the end of July, decreasing by 0,6% over the month. The loss was primarily related to the corporate income tax paid on the Invego Uus-Järveküla OÜ dividend distribution.</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="str">
-        <v>260 EAST 72ND STREET TOPS OUT ON MANHATTAN'S UPPER EAST SIDE</v>
+        <v>The Craignair Inn by The Sea Wins Best Inn in Maine for Fourth Straight Year</v>
       </c>
       <c r="B529" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C529" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D529" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E529" t="str">
-        <v>https://www.prnewswire.com/news-releases/260-east-72nd-street-tops-out-on-manhattans-upper-east-side-302808265.html</v>
+        <v>https://www.newswire.com/news/the-craignair-inn-by-the-sea-wins-best-inn-in-maine-for-fourth-straight-year</v>
       </c>
       <c r="F529" t="str">
-        <v>Sky Equity Group Celebrates Major Construction Milestone at Luxury Condominium NEW YORK, June 23, 2026 /PRNewswire/ -- Sky Equity Group, the New York City-based real estate development firm founded by Simon Dushinsky, one of New York's most active developers, today announced the topping...</v>
+        <v>Oceanfront Spruce Head property earns top honors from Downeast Magazine readers, adding to a run of statewide awards for hospitality and culinary excellence.</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="str">
-        <v>John L. Scott Marks 95 Years in Real Estate and a Half-Century of Leadership by Chairman and CEO J. Lennox Scott</v>
+        <v>DASH Carolina Named on the 2026 Inc. 5000 List of America’s Fastest-Growing Private Companies</v>
       </c>
       <c r="B530" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C530" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D530" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E530" t="str">
-        <v>https://www.prnewswire.com/news-releases/john-l-scott-marks-95-years-in-real-estate-and-a-half-century-of-leadership-by-chairman-and-ceo-j-lennox-scott-302808166.html</v>
+        <v>https://www.pr.com/press-release/976386</v>
       </c>
       <c r="F530" t="str">
-        <v>SEATTLE, June 23, 2026 /PRNewswire/ -- John L. Scott Real Estate proudly marks two extraordinary milestones in 2026: the company's 95th year serving homebuyers and sellers across the Pacific Northwest, and Chairman and CEO J. Lennox Scott's 50th anniversary as third-generation leader of...</v>
+        <v>National recognition follows a milestone year in which DASH Carolina closed more than $1 billion in residential real estate sales [PR.com]</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="str">
-        <v>Mississippi Property Owners Donate Real Estate to Driving Successful Lives to Help Others in Need</v>
+        <v>Start An Exchange Offers Free 1031 Exchange Training Sessions For Real Estate Offices Nationwide</v>
       </c>
       <c r="B531" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C531" t="str">
-        <v>PRUnderground</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D531" t="str">
-        <v>Real Estate, Automotive</v>
+        <v>Real Estate</v>
       </c>
       <c r="E531" t="str">
-        <v>https://www.prunderground.com/mississippi-property-owners-donate-real-estate-to-driving-successful-lives-to-help-others-in-need/00386186/</v>
+        <v>https://pressreleasenews.org/pressroom/start-an-exchange-offers-free-1031-exchange-training-sessions-for-real-estate-offices-nationwide</v>
       </c>
       <c r="F531" t="str">
-        <v>Mississippi residents are choosing real estate donations over stressful sales, turning unused homes and land into support for veterans, families, and youth programs The post Mississippi Property Owners Donate Real Estate to Driving Successful Lives to Help Others in Need first appeared on</v>
+        <v/>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="str">
-        <v>Mississippi Residents Choose Driving Successful Lives Car Donations Service to Help Others in Need</v>
+        <v>The Gorden Group Closes Sale of I-15 Storage in Littlefield, AZ</v>
       </c>
       <c r="B532" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C532" t="str">
-        <v>PRUnderground</v>
+        <v>PR.com</v>
       </c>
       <c r="D532" t="str">
-        <v>Real Estate, Automotive</v>
+        <v>Real Estate</v>
       </c>
       <c r="E532" t="str">
-        <v>https://www.prunderground.com/mississippi-residents-choose-driving-successful-lives-car-donations-service-to-help-others-in-need/00386179/</v>
+        <v>https://www.pr.com/press-release/975732</v>
       </c>
       <c r="F532" t="str">
-        <v>Mississippi drivers are choosing charitable car donations over stressful sales, turning unused vehicles into support for veterans, families, and youth programs. The post Mississippi Residents Choose Driving Successful Lives Car Donations Service to Help Others in Need first appeared on</v>
+        <v>The Gorden Group announces the successful sale of I-15 Storage, a strategically located self-storage facility in Littlefield, Arizona. Represented by Darsh Desai, Commercial Advisor at The Gorden Group, the property generated multiple offers before closing on July 15, 2026, demonstrating continued investor demand for well-positioned self-storage assets throughout the Southwest. [PR.com]</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="str">
-        <v>California Donors Discover Car Donations to Driving Successful Lives will Create Greater Impact Than Trade-Ins</v>
+        <v>Actinium Pharmaceuticals Announces Actimab-A Intellectual Property and Manufacturing Advances and Provides NYSE American Listing Update</v>
       </c>
       <c r="B533" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C533" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D533" t="str">
-        <v>Real Estate, Automotive</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E533" t="str">
-        <v>https://www.prunderground.com/california-donors-discover-car-donations-to-driving-successful-lives-will-create-greater-impact-than-trade-ins/00386175/</v>
+        <v>https://www.prnewswire.com/news-releases/actinium-pharmaceuticals-announces-actimab-a-intellectual-property-and-manufacturing-advances-and-provides-nyse-american-listing-update-302851567.html</v>
       </c>
       <c r="F533" t="str">
-        <v>California residents are happy to learn that donating a used vehicle can be easier than selling it while helping charitable programs support people nationwide. The post California Donors Discover Car Donations to Driving Successful Lives will Create Greater Impact Than Trade-Ins first appeared on</v>
+        <v>NEW YORK, Aug. 14, 2026 /PRNewswire/ -- Actinium Pharmaceuticals, Inc. (NYSE American: ATNM) (Actinium or the Company), a pioneer in the development of targeted radiotherapies, today announced advances across its Actimab-A program, including recently acquired patents adding to a broad...</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="str">
-        <v>ICS Home and Commercial launches premium kitchen remodeling services in Austin</v>
+        <v>Crombie REIT Announces August 2026 Monthly Distribution</v>
       </c>
       <c r="B534" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C534" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D534" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E534" t="str">
-        <v>https://pressreleasenews.org/pressroom/ics-home-and-commercial-launches-premium-kitchen-remodeling-services-in-austin</v>
+        <v>https://www.newsfilecorp.com/release/308450/Crombie-REIT-Announces-August-2026-Monthly-Distribution</v>
       </c>
       <c r="F534" t="str">
-        <v>ICS Home and Commercial announces a new full-service kitchen remodeling offering for Austin homeowners, featuring custom cabinetry, countertop installation, and layout redesign with transparent pricing.</v>
+        <v>New Glasgow, Nova Scotia--(Newsfile Corp. - August 14, 2026) - Crombie Real Estate Investment Trust (TSX: CRR.UN) ("Crombie") today announced a distribution of $0.07583 per Unit for the period from August 1, 2026, to and including August 31, 2026. The distribution will be payable on September 15, 2026, to Unitholders of record as at August 31, 2026.About Crombie REITCrombie invests in real estate with a vision of enriching communities together by building spaces and value today that leave a...</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="str">
-        <v>PuroClean Celebrates 25 Years of Excellence and Charts Its Next Chapter at International Convention</v>
+        <v>Lando &amp;amp; Anastasi, LLP Mourns the Passing of Partner Thomas M. Sullivan</v>
       </c>
       <c r="B535" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C535" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D535" t="str">
-        <v>AI, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E535" t="str">
-        <v>https://www.prnewswire.com/news-releases/puroclean-celebrates-25-years-of-excellence-and-charts-its-next-chapter-at-international-convention-302808202.html</v>
+        <v>https://www.prweb.com/releases/lando--anastasi-llp-mourns-the-passing-of-partner-thomas-m-sullivan-302851516.html</v>
       </c>
       <c r="F535" t="str">
-        <v>Convention Highlights AI Innovation, Franchise Owner Success, Strategic Investments Shaping the Future of Restoration TAMARAC, Fla., June 23, 2026 /PRNewswire/ -- PuroClean, a leading international property restoration and remediation franchise, celebrated its 25th anniversary at the...</v>
+        <v>Lando &amp; Anastasi, LLP (L&amp;A) mourns the passing of founding Partner Thomas M. Sullivan, a respected intellectual property attorney, longtime firm leader, mentor and educator. During his 23 years with L&amp;A, Tom helped shape the firm through his thoughtful leadership, technical expertise and...</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="str">
-        <v>Seattle, WA Agent Kim V. Colaprete Earns RealTrends Verified Top Team by Volume Recognition</v>
+        <v>Utilities' Phony "Wildfire Victims First" Coalition Trots Out Utility-Paid Spokespeople to Push Wildfire Bailout, Says Consumer Watchdog</v>
       </c>
       <c r="B536" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C536" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D536" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Energy, Retail</v>
       </c>
       <c r="E536" t="str">
-        <v>https://www.newswire.com/news/seattle-wa-agent-kim-v-colaprete-earns-realtrends-verified-top-team-by-volume</v>
+        <v>https://www.prnewswire.com/news-releases/utilities-phony-wildfire-victims-first-coalition-trots-out-utility-paid-spokespeople-to-push-wildfire-bailout-says-consumer-watchdog-302852161.html</v>
       </c>
       <c r="F536" t="str">
-        <v>Kim V. Colaprete with Team Diva Real Estate earned the RealTrends Verified Top Team by Volume recognition after closing $32.35 million in sales during 2025, placing her team among Washington's top-performing real estate groups.</v>
+        <v>SACRAMENTO, Calif., Aug. 14, 2026 /PRNewswire/ -- The utility-funded coalition pushing for a utility bailout in Sacramento, deceptively named "Wildfire Victims First," issued a press release August 10(opens in new tab) touting three "housing advocates and labor leaders" encouraging Newsom...</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="str">
-        <v>Roseville, CA Agents Steve &amp; Heather Ostrom Earns RealTrends Verified Top Agent by Volume Recognition</v>
+        <v>Copper Property CTL Pass Through Trust Files Quarterly Report for the Period Ended June 30, 2026</v>
       </c>
       <c r="B537" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C537" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D537" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E537" t="str">
-        <v>https://www.newswire.com/news/roseville-ca-agents-steve-heather-ostrom-earns-realtrends-verified-top-agent-by</v>
+        <v>https://finance.yahoo.com/real-estate/articles/copper-property-ctl-pass-trust-203000262.html</v>
       </c>
       <c r="F537" t="str">
-        <v>Steve and Heather Ostrom earned the 2026 RealTrends Verified Top Agent by Volume recognition after closing $12.7 million in sales during 2025, placing them among California's top-performing real estate professionals.</v>
+        <v>JERSEY CITY, N.J., August 14, 2026--Copper Property CTL Pass Through Trust ("the Trust") has filed its Quarterly Report on Form 10-Q for the quarter ended June 30, 2026.</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="str">
-        <v>La Jolla, CA Agent Dane Soderberg Earns Multiple 2026 RealTrends Verified Top Agent Recognitions</v>
+        <v>reAlpha (Nasdaq: AIRE) Reports Second-Quarter 2026 Financial Results</v>
       </c>
       <c r="B538" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C538" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D538" t="str">
-        <v>Real Estate</v>
+        <v>Finance, AI, Real Estate</v>
       </c>
       <c r="E538" t="str">
-        <v>https://www.newswire.com/news/la-jolla-ca-agent-dane-soderberg-earns-multiple-2026-realtrends-verified-top</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/14/3345624/0/en/realpha-nasdaq-aire-reports-second-quarter-2026-financial-results.html</v>
       </c>
       <c r="F538" t="str">
-        <v>Dane Soderberg earned national and statewide RealTrends recognition after closing $78 million in sales during 2025, reinforcing his position as one of La Jolla's leading luxury real estate professionals.</v>
+        <v>DUBLIN, Ohio, Aug. 14, 2026 (GLOBE NEWSWIRE) -- reAlpha Tech Corp. (Nasdaq: AIRE) (the “Company” or “reAlpha”), an AI-powered real estate technology company, today announced financial results and business highlights for the second quarter ended June 30, 2026.</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="str">
-        <v>FirstService Residential names Amy Bazinet as senior vice president to lead Colorado market</v>
+        <v>Real and RE/MAX Holdings Securityholders Approve Proposed Combination</v>
       </c>
       <c r="B539" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C539" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D539" t="str">
-        <v>Real Estate</v>
+        <v>Finance, SaaS, Real Estate</v>
       </c>
       <c r="E539" t="str">
-        <v>https://www.prnewswire.com/news-releases/firstservice-residential-names-amy-bazinet-as-senior-vice-president-to-lead-colorado-market-302807984.html</v>
+        <v>https://www.prnewswire.com/news-releases/real-and-remax-holdings-securityholders-approve-proposed-combination-302852137.html</v>
       </c>
       <c r="F539" t="str">
-        <v>DENVER, June 23, 2026 /PRNewswire/ -- FirstService Residential, North America's leading property management company, announced that Amy Bazinet has joined the organization as senior vice president, where she will lead the company's expansion into Colorado. In this role, Amy Bazinet will...</v>
+        <v>Securityholder approval moves Real and RE/MAX Holdings closer to creating Real REMAX Group, a leading technology-enabled global real estate platform built on decades of trust and innovation MIAMI and DENVER, Aug. 14, 2026 /PRNewswire/ -- The Real Brokerage Inc. (NASDAQ: REAX) ("Real"), a...</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="str">
-        <v>Greenberg Traurig Accelerates London Real Estate Growth, Adding Patrick Williams and Freya Dear</v>
+        <v>Zoned Properties Announces Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B540" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C540" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D540" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E540" t="str">
-        <v>https://www.prnewswire.com/news-releases/greenberg-traurig-accelerates-london-real-estate-growth-adding-patrick-williams-and-freya-dear-302808050.html</v>
+        <v>https://pr-inside.com/zoned-properties-announces-second-quarter-2026-financial-results-r5212482.htm</v>
       </c>
       <c r="F540" t="str">
-        <v>LONDON, June 23, 2026 /PRNewswire/ -- Global law firm Greenberg Traurig, LLP has continued the strategic expansion of its Real Estate Practice with the addition of Patrick Williams and Freya Dear as shareholders in the firm's London office. Williams joined the firm from Fried Frank on...</v>
+        <v>(PR-inside.com) SCOTTSDALE, AZ / ACCESS Newswire / August 14, 2026 / Zoned Properties®, Inc. ("Zoned Properties" or the "Company") (OTCQB:ZDPY), a technology-driven property investment company for emerging and highly regulated industries, including legalized cannabis, today announced its financial results for the three and six months ended June 30, 2026. Selected Financial Highlights for the Three Months Ended June 30, 2026: Total revenues were $773,977 for the quarter ended June 30, 2026, compared to $937,774 for the quarter ended June 30, 2025, representing a decrease of 17.5%. Operating expenses were $820,213 for the quarter ended June 30, 2026, compared to $665,586 for the quarter ended ..</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="str">
-        <v>Scottsdale Fashion Square Announces Naming Rights Opportunity of its Newly Redeveloped Signature Gathering Space and Social Hub</v>
+        <v>The Inner Circle acknowledges Cheves Goble as a Pinnacle Professional Member Inner Circle Of Excellence</v>
       </c>
       <c r="B541" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C541" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D541" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E541" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/23/3316328/0/en/Scottsdale-Fashion-Square-Announces-Naming-Rights-Opportunity-of-its-Newly-Redeveloped-Signature-Gathering-Space-and-Social-Hub.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-inner-circle-acknowledges-cheves-goble-as-a-pinnacle-professional-member-inner-circle-of-excellence-302851947.html</v>
       </c>
       <c r="F541" t="str">
-        <v>Announcement Follows Successful Launch of PenFed Plaza at Tysons Corner Center, its Sister Property Outside of Washington, DC Announcement Follows Successful Launch of PenFed Plaza at Tysons Corner Center, its Sister Property Outside of Washington, DC</v>
+        <v>MARIETTA, Ga., Aug. 14, 2026 /PRNewswire/ -- Prominently featured in The Inner Circle, Cheves Goble is honored as a Pinnacle Professional Member Inner Circle Of Excellence for her contributions to real estate in the competitive metro Atlanta market, recognized for consistent performance,...</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="str">
-        <v>NEI General Contracting Completes Salem School Buildings Conversion ...</v>
+        <v>Regentis Biomaterials (RGNT) Builds a Manufacturing and Intellectual Property Powerhouse for the Global Cartilage Repair Market</v>
       </c>
       <c r="B542" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C542" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D542" t="str">
-        <v>Real Estate, Education</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E542" t="str">
-        <v>https://pr-inside.com/nei-general-contracting-completes-salem-school-buildings-conversion-r5193934.htm</v>
+        <v>https://www.newmediawire.com/news/regentis-biomaterials-rgnt-builds-a-manufacturing-and-intellectual-property-powerhouse-for-the-global-cartilage-repair-market-7088555</v>
       </c>
       <c r="F542" t="str">
-        <v>(PR-inside.com) Historic structures transformed into affordable housing and community gathering spaces RANDOLPH, MA / ACCESS Newswire / June 23, 2026 / NEI General Contracting , an award-winning general contracting firm, announced today it has completed construction of the Salem School Buildings conversion project in historic Salem, Mass. The project involved taking two formerly abandoned schools and converting them into residential and community gathering spaces, with both structures providing much-needed affordable housing options for individuals, families, and older adults. The project's developer is the North Shore CDC, who leases the buildings and land from the Roman Catholic Archdiocese of Boston, and the architect ..</v>
+        <v>A new Japanese patent allowance follows a recent such US patent grant, strengthens protection around the organic solvent-free manufacturing process and ready-to-use liquid formulation behind GelrinC, extending the company’s intellectual property footprint into one of the world’s largest cartilage-repair markets. The process delivers a 5-fold increase in yield along with simplified production and commercial scalability, the manufacturing economics needed to make an off-the-shelf cartilage product commercially viable at scale. The milestone lands as Regentis advances European commercialization and passes the halfway mark in enrollment for its pivotal U.S. trial. LOS ANGELES, CA - August 14, 2026 ( NEWMEDIAWIRE ) - Aging populations are pushing joint disease higher on the orthopedic agenda, w</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="str">
-        <v>UMH PROPERTIES, INC. WILL HOST SECOND QUARTER 2026 FINANCIAL RESULTS WEBCAST AND CONFERENCE CALL</v>
+        <v>ELEKTROS Advances Its Critical-Minerals and EV Infrastructure Vision ...</v>
       </c>
       <c r="B543" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C543" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D543" t="str">
-        <v>Finance, Real Estate</v>
+        <v>AI, Real Estate, Energy, Automotive</v>
       </c>
       <c r="E543" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/23/3316305/0/en/UMH-PROPERTIES-INC-WILL-HOST-SECOND-QUARTER-2026-FINANCIAL-RESULTS-WEBCAST-AND-CONFERENCE-CALL.html</v>
+        <v>https://pr-inside.com/elektros-advances-its-critical-minerals-and-ev-infrastructure-vision-r5212461.htm</v>
       </c>
       <c r="F543" t="str">
-        <v>FREEHOLD, NJ, June 23, 2026 (GLOBE NEWSWIRE) -- UMH Properties, Inc. (NYSE: UMH) (TASE: UMH), a real estate investment trust (REIT) specializing in manufactured home communities, announced that it will host its Second Quarter 2026 Financial Results Webcast and Conference Call. Senior management will discuss the results, current market conditions and future outlook on Thursday, August 6, 2026, at 10:00 a.m. Eastern Time.</v>
+        <v>(PR-inside.com) ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK) WEST PALM BEACH, FL / ACCESS Newswire / August 14, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today reaffirmed its strategic direction as investment in artificial intelligence, data centers, electrification and advanced infrastructure continues to create a rapidly changing technology and energy landscape. Management believes the convergence of these sectors is increasing the importance of reliable power, energy storage and resilient infrastructure. ELEKTROS is seeking to participate in this broader transformation through its hard-rock lithium and critical-minerals initiatives in Sierra Leone and its proprietary EV charging intellectual property in the United States. As AI computing and data-center ..</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="str">
-        <v>Solar installed today saves 41% more than five years ago, MakeMyHouseGreen modelling finds</v>
+        <v>WhiteIQ Launches UK Commercial Cleaning Software Platform Built Around Real World Cleaning Operations</v>
       </c>
       <c r="B544" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C544" t="str">
         <v>Pressat</v>
       </c>
       <c r="D544" t="str">
-        <v>SaaS, Real Estate, Energy</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E544" t="str">
-        <v>https://pressat.co.uk/releases/solar-installed-today-saves-41-more-than-five-years-ago-makemyhousegreen-modelling-finds-bd3546849f75ebc838fbc95222627944/</v>
+        <v>https://pressat.co.uk/releases/whiteiq-launches-uk-commercial-cleaning-software-platform-built-around-real-world-cleaning-operations-299a30214ea0d1ce60aede5196a9ddb2/</v>
       </c>
       <c r="F544" t="str">
-        <v>Tuesday 23 June, 2026 A new system could save around £1,285 a year, compared with £913 for the same roof five years ago. LONDON, 23/06/2026: A solar system installed today could save the typical home around £1,285 a year, against roughly £913 for the system the same roof would have been given five years ago, a 41% increase, according to modelling by solar technology platform and installer MakeMyHouseGreen. The figures come from re-running its original 2021 assessments of 240 British homes with today's panel technology. The uplift comes from the panels themselves. Each home's roof area, orientation and pitch were kept exactly as modelled in 2021, so the gain is down to more powerful panels, not a bigger installation. A typical panel has gone from 365 watts five years ago to 480 watts today,</v>
+        <v>Friday 14 August, 2026 WhiteIQ, a UK commercial cleaning operations software platform, has launched to give cleaning companies a clearer view of their workforce, sites and service delivery. Built from first hand experience of managing commercial cleaning contracts, WhiteIQ brings scheduling, GPS attendance, site verification, cleaning audits, compliance and client reporting into one system. Commercial cleaning can be difficult to manage because much of the work takes place when managers and clients are not physically present. For companies operating across multiple locations, confirming whether a cleaner attended, whether contracted hours were completed and what work took place can mean checking separate messages, spreadsheets, photographs and paper records. WhiteIQ was built to bring that</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="str">
-        <v>LightBox Adds Natural Hazard Data to LightBox Live</v>
+        <v>ELEKTROS Positions Lithium and EV Charging Strategy for a New Era of ...</v>
       </c>
       <c r="B545" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C545" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D545" t="str">
-        <v>Real Estate</v>
+        <v>AI, Real Estate, Automotive</v>
       </c>
       <c r="E545" t="str">
-        <v>https://www.prnewswire.com/news-releases/lightbox-adds-natural-hazard-data-to-lightbox-live-302808002.html</v>
+        <v>https://pr-inside.com/elektros-positions-lithium-and-ev-charging-strategy-for-a-new-era-of-r5212441.htm</v>
       </c>
       <c r="F545" t="str">
-        <v>Environmental professionals can now screen properties for hazard exposure inside the same workflow they use for environmental and property research NEW YORK, June 23, 2026 /PRNewswire/ -- LightBox today released Natural Hazard Data in LightBox Live, bringing forward-looking hazard...</v>
+        <v>(PR-inside.com) ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) WEST PALM BEACH, FL / ACCESS Newswire / August 14, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today reaffirmed its long-range strategy focused on hard-rock lithium and EV charging as artificial intelligence, electrification and advanced infrastructure continue to reshape the global economy. Management believes the substantial investment flowing into AI, data centers, electrification and sophisticated infrastructure underscores a broader period of technological and economic transformation. Against this backdrop, ELEKTROS is pursuing exposure to hard-rock lithium and critical minerals in Sierra Leone while continuing to safeguard and advance its proprietary EV charging intellectual property in the ..</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="str">
-        <v>Two Vi Senior Living Leaders Earn 2026 Senior Housing News Executives to Watch Award</v>
+        <v>Silverback Capital Expands Private Lending Footprint Across 40 States with Non-Dutch Interest Model</v>
       </c>
       <c r="B546" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C546" t="str">
         <v>PRWeb</v>
       </c>
       <c r="D546" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E546" t="str">
-        <v>https://www.prweb.com/releases/two-vi-senior-living-leaders-earn-2026-senior-housing-news-executives-to-watch-award-302805125.html</v>
+        <v>https://www.prweb.com/releases/silverback-capital-expands-private-lending-footprint-across-40-states-with-non-dutch-interest-model-302849493.html</v>
       </c>
       <c r="F546" t="str">
-        <v>Vi Senior Living announces two of its leaders, James Patterson and Steven Fowler, have earned recognition as 2026 Senior Housing News Executives to Watch. CHICAGO, June 23, 2026 /PRNewswire-PRWeb/ -- Vi Senior Living, a premier national developer, owner, and operator of high-end...</v>
+        <v>Folsom-based private lender deploys over $500M in capital while bringing draw-only interest financing to real estate investors nationwide. FOLSOM Calif., Aug. 14, 2026 /PRNewswire-PRWeb/ -- Silverback Capital, a Folsom-based private real estate lending firm, today announced the expansion...</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="str">
-        <v>HelloNation Explains Homeowners and Condo Insurance Stamford, CT, Coverage Featuring Insurance Expert Burak Kaya</v>
+        <v>Four Seasons Hotel Singapore Appoints Marisa Ng as Associate Commercial Director</v>
       </c>
       <c r="B547" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C547" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D547" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E547" t="str">
-        <v>https://www.prnewswire.com/news-releases/hellonation-explains-homeowners-and-condo-insurance-stamford-ct-coverage-featuring-insurance-expert-burak-kaya-302807906.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358907</v>
       </c>
       <c r="F547" t="str">
-        <v>The article breaks down policy basics, coverage gaps, and overlooked risks facing property owners in Stamford, CT. STAMFORD, Conn., June 23, 2026 /PRNewswire/ -- What should property owners know about homeowners and condo insurance in Stamford, CT? In a HelloNation article, Burak Kaya of...</v>
+        <v>Four Seasons Hotel Singapore announces the appointment of Marisa Ng as Associate Commercial Director, further strengthening the property&amp;#39;s commercial leadership team and reinforcing its commitment to delivering strong business performance and guest experiences in the Lion City. - - In this role, Marisa will oversee the hotel&amp;#39;s commercial strategy across Sales, Revenue Management, Catering, Reservations, Public Relations &amp;amp; Marketing, working closely with the Planning Committee leadership t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358907</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="str">
-        <v>Secure Blockchain Appoints Former Polygon Executive Steven Bryson-Haynes ...</v>
+        <v>Community Health Days Coming to Three Chicago Housing Developments</v>
       </c>
       <c r="B548" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C548" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D548" t="str">
-        <v>Finance, Crypto, AI, SaaS, Real Estate</v>
+        <v>Healthcare, Real Estate, Education</v>
       </c>
       <c r="E548" t="str">
-        <v>https://pr-inside.com/secure-blockchain-appoints-former-polygon-executive-steven-bryson-haynes-r5193837.htm</v>
+        <v>https://pr-inside.com/community-health-days-coming-to-three-chicago-housing-developments-r5212397.htm</v>
       </c>
       <c r="F548" t="str">
-        <v>(PR-inside.com) Appointment positions a proven blockchain-sector dealmaker to lead the Company from platform development to revenue; Todd Sexton to continue leading the Delivery Trust® encryption business POWAY, CA / ACCESS Newswire / June 23, 2026 / Secure Blockchain Development Corp. (the "Company" or "Secure Blockchain") (TSXV:ID) today announced the appointment of Steven Bryson-Haynes as Chief Executive Officer and Director, effective June 23, 2026, placing a technology investment banker and former Polygon growth executive at the helm as the Company continues the execution of its strategy to commercialize its intellectual property suite. Mr. Bryson-Haynes, currently President of the Company's wholly owned AI subsidiary, ..</v>
+        <v>(PR-inside.com) Molina Healthcare of Illinois, the Chicago Housing Authority, the Chicago Department of Public Health and Prism Health to offer school physicals, immunizations and screenings through August 16 CHICAGO, IL / ACCESS Newswire / August 14, 2026 / Families at three Chicago housing developments can receive school physicals, immunizations and health screenings this summer during a series of Community Health Days running through August 16. The events are a partnership between Molina Healthcare of Illinois, the Chicago Housing Authority (CHA), the Chicago Department of Public Health (CDPH) and Prism Health, hosted with each development's Local Advisory Council. Prism Health's Wellness on Wheels mobile ..</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="str">
-        <v>The Michaels Organization Educational Foundation Awards $2.4 Million in Academic Scholarships</v>
+        <v>Novogradac to Celebrate Affordable Housing Achievements at Upcoming Conference</v>
       </c>
       <c r="B549" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C549" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D549" t="str">
-        <v>Real Estate, Education</v>
+        <v>Real Estate</v>
       </c>
       <c r="E549" t="str">
-        <v>https://www.newswire.com/news/the-michaels-organization-educational-foundation-awards-2-4-million-in-22803486</v>
+        <v>https://www.prnewswire.com/news-releases/novogradac-to-celebrate-affordable-housing-achievements-at-upcoming-conference-302851366.html</v>
       </c>
       <c r="F549" t="str">
-        <v>The $2.4 million awarded to 271 residents of Michaels-owned and managed affordable and military housing for the 2026/27 academic year, is the Foundation's largest annual scholarship award to date and brings the total amount of scholarships awarded across all of the Foundation's programs benefiting residents of Michaels' affordable, military, and student living communities to more than $21 million.</v>
+        <v>Novogradac to Host 2026 Housing Tax Credit and Bonds Conference, Oct. 1-2 in Nashville, Tennessee SAN FRANCISCO, Aug. 14, 2026 /PRNewswire/ -- Novogradac partner Rebecca Arthur will announce the winners of the 2026 Novogradac Journal of Tax Credits Development of Distinction Awards at the...</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="str">
-        <v>Real Estate Split Corp. Class A and Preferred Distributions</v>
+        <v>In HelloNation, Real Estate Experts Karen J. Lappas &amp;amp; Bruce Mather DeVoe Compare Pawleys Island &amp;amp; Murrells Inlet for Coastal Homebuyers</v>
       </c>
       <c r="B550" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C550" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D550" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E550" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/23/3316108/0/en/Real-Estate-Split-Corp-Class-A-and-Preferred-Distributions.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-experts-karen-j-lappas--bruce-mather-devoe-compare-pawleys-island--murrells-inlet-for-coastal-homebuyers-302851933.html</v>
       </c>
       <c r="F550" t="str">
-        <v>TORONTO, June 23, 2026 (GLOBE NEWSWIRE) -- Real Estate Split Corp. (TSX: RS and RS.PR.A) is pleased to announce that a distribution for June 2026 will be payable to Class A shareholders as follows:</v>
+        <v>The article reviews lifestyle preferences, home prices, and flood zones when choosing between Pawleys Island and Murrells Inlet. PAWLEYS ISLAND, S.C., Aug. 14, 2026 /PRNewswire/ -- How should buyers decide between Pawleys Island and Murrells Inlet when purchasing coastal real estate in...</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="str">
-        <v>Hallmark Venture Group, Inc. Completes Transformation into Drone Technology Company, Plans Corporate Name Change to SDR Drone, Inc.</v>
+        <v>In HelloNation, Real Estate Expert Rachel Blacklidge Discusses What Sellers Should Know Before Listing a Home in Morgan County, IN</v>
       </c>
       <c r="B551" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C551" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D551" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E551" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/23/3316098/0/en/Hallmark-Venture-Group-Inc-Completes-Transformation-into-Drone-Technology-Company-Plans-Corporate-Name-Change-to-SDR-Drone-Inc.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-expert-rachel-blacklidge-discusses-what-sellers-should-know-before-listing-a-home-in-morgan-county-in-302851928.html</v>
       </c>
       <c r="F551" t="str">
-        <v>Acquisition of Korean Drone Intellectual Property Portfolio Establishes Foundation for Expansion into U.S. and Allied Markets Acquisition of Korean Drone Intellectual Property Portfolio Establishes Foundation for Expansion into U.S. and Allied Markets</v>
+        <v>The article explains how pricing, preparation, and local housing market trends can influence selling outcomes in Morgan County. MOORESVILLE, Ind., Aug. 14, 2026 /PRNewswire/ -- What should homeowners understand before listing a home for sale in Morgan County? HelloNation has published an...</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="str">
-        <v>Lexaria's Animal Study GLP-1-A26-1 Has Begun Dosing on Schedule</v>
+        <v>HelloNation Features Real Estate Expert Laura Lyon on the Factors That Influence Long-Term Home Value</v>
       </c>
       <c r="B552" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C552" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D552" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E552" t="str">
-        <v>https://pr-inside.com/lexaria-s-animal-study-glp-1-a26-1-has-begun-dosing-on-schedule-r5193826.htm</v>
+        <v>https://www.prnewswire.com/news-releases/hellonation-features-real-estate-expert-laura-lyon-on-the-factors-that-influence-long-term-home-value-302851917.html</v>
       </c>
       <c r="F552" t="str">
-        <v>(PR-inside.com) Potentially Valuable Novel Compositions Being Investigated Lexaria Also Receives Additional New Granted Patent KELOWNA, BC / ACCESS Newswire / June 23, 2026 / Lexaria Bioscience Corp. (NASDAQ:LEXX) (the "Company" or "Lexaria"), a global innovator in drug delivery platforms, provides the following update on Animal Study #1 (GLP-1-A26-1) that is evaluating a number of formulation enhancements using both DehydraTECH-semaglutide ("DHT-sema") glucagon-like peptide-1 ("GLP-1") compositions and DehydraTECH-CBD ("DHT-CBD") compositions to explore the potential for additional improved performance as well as stake new intellectual property ("IP") claims (the "Study"). The Study is on schedule and dosing began on June 10, 2026, as planned. Barring any unforeseen ..</v>
+        <v>The article examines the factors that influence lasting property value beyond cosmetic upgrades and design trends. FARMERS BRANCH, Texas, Aug. 14, 2026 /PRNewswire/ -- What factors have the greatest impact on long-term home value? HelloNation answers that question in an article featuring...</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="str">
-        <v>Top-Producing Agents Leave Christie's, Return to Engel &amp;amp; Völkers to Launch First Coast Shop</v>
+        <v>Kartoon Studios Reports Second Quarter 2026 Financial Results and Accelerates ...</v>
       </c>
       <c r="B553" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C553" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D553" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate, Retail, Media</v>
       </c>
       <c r="E553" t="str">
-        <v>https://www.prweb.com/releases/top-producing-agents-leave-christies-return-to-engel--volkers-to-launch-first-coast-shop-302807239.html</v>
+        <v>https://pr-inside.com/kartoon-studios-reports-second-quarter-2026-financial-results-and-accelerates-r5212333.htm</v>
       </c>
       <c r="F553" t="str">
-        <v>Luxury real estate leaders rejoin the Engel &amp; Völkers brand, expanding its presence across Northeast Florida. NEW YORK and PONTE VEDRA BEACH, Fla., June 23, 2026 /PRNewswire-PRWeb/ -- Engel &amp; Völkers, the global luxury real estate brand, today announced that top-producing agents Nicholas...</v>
+        <v>(PR-inside.com) 8-K Filed Announcing Agreement with Amazon Prime Strengthened Balance Sheet with $40 million in Cash and No Long-Term Debt Focus on Intellectual Property Ownership for Next Phase of Growth BEVERLY HILLS, CA / ACCESS Newswire / August 14, 2026 /Kartoon Studios, Inc. (NYSE American:TOON) ("Kartoon Studios" or the "Company"), a global entertainment company creating, producing, distributing and licensing children's and family content, today announced financial results for the second quarter ended June 30, 2026, and provided an update on a strategic transformation designed to focus the Company on the ownership, development and commercialization of high-value intellectual property assets for children. Following the receipt of ..</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="str">
-        <v>Violet PR Names Heather Scott as Account Director</v>
+        <v>Kartoon Studios Reports Second Quarter 2026 Financial Results and Accelerates Strategic Transformation</v>
       </c>
       <c r="B554" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C554" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D554" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E554" t="str">
-        <v>https://www.prnewswire.com/news-releases/violet-pr-names-heather-scott-as-account-director-302806976.html</v>
+        <v>https://www.newswire.com/news/kartoon-studios-reports-second-quarter-2026-financial-results-and-accelerates</v>
       </c>
       <c r="F554" t="str">
-        <v>Former BerlinRosen communications leader brings expertise in economic development, real estate and urban affairs MONTCLAIR, N.J., June 23, 2026 /PRNewswire/ -- Violet PR, an award-winning public relations agency specializing in economic development and place marketing, has named Heather...</v>
+        <v>8-K Filed Announcing Agreement with Amazon Prime Strengthened Balance Sheet with $40 million in Cash and No Long-Term Debt Focus on Intellectual Property Ownership for Next Phase of Growth</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="str">
-        <v>Premier Plus Lending Launches In-House Underwriting Team to Support Continued Growth</v>
+        <v>Comstock Welcomes Venardos Circus Back to Loudoun Station</v>
       </c>
       <c r="B555" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C555" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D555" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E555" t="str">
-        <v>https://www.prnewswire.com/news-releases/premier-plus-lending-launches-in-house-underwriting-team-to-support-continued-growth-302807409.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/comstock-welcomes-venardos-circus-back-130000247.html</v>
       </c>
       <c r="F555" t="str">
-        <v>LOS ANGELES, June 23, 2026 /PRNewswire/ -- Premier Plus Lending announced the launch of its new in-house underwriting team, a strategic investment designed to enhance efficiency, expand lending capabilities, and further elevate the experience for borrowers, real estate partners, and loan...</v>
+        <v>RESTON, Va., August 14, 2026--Comstock Holding Companies, Inc. (Nasdaq: CHCI) ("Comstock"), a leading real estate company specializing in the development, acquisition, operation, and management of mixed-use, transit-oriented properties and data center developments, announced today that Venardos Circus will return to Loudoun Station this fall with ALICE, an all-new Broadway-style, animal-free circus production running from September 17 through October 4, 2026.</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="str">
-        <v>NioBay Announces the Commencement of Summer Field Programs Across Its Projects</v>
+        <v>Golfweek and REMAX Announce Strategic Golf Real Estate Alliance</v>
       </c>
       <c r="B556" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C556" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D556" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate, Education</v>
       </c>
       <c r="E556" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/23/3315980/0/en/NioBay-Announces-the-Commencement-of-Summer-Field-Programs-Across-Its-Projects.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/golfweek-remax-announce-strategic-golf-130000023.html</v>
       </c>
       <c r="F556" t="str">
-        <v>MONTR&amp;#201;AL, June 23, 2026 (GLOBE NEWSWIRE) -- NioBay Metals Inc. (“NioBay” or the “Company”) (TSX-V: NBY) (OTCQB: NBYCF) is pleased to announce the commencement of a drilling program (the “2026 Campaign”) on the Crevier Property (the "Project"), located approximately 50 km north of the town of Girardville and approximately 150 km from the Niobec mine. It is located on the Nitassinan (traditional ancestral territory) of the Pekuakamiulnuatsh, whose main population center is Mashteuiatsh. The Project is easily accessible via existing logging roads.</v>
+        <v>New York, NY, August 14, 2026--Golfweek, USA TODAY Co.’s (NYSE: TDAY) digital media outlet and golf publication, today announced the launch of a dedicated golf course real estate and lifestyles destination, Golf Real Estate, with REMAX (NYSE: RMAX), the No. 1 name in real estate.1</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="str">
-        <v>Datametrex Announces Rebranding of Paymetrex to QuantIP Licensing Corp. ...</v>
+        <v>Prudent Growth Partners Announces $3.7 Million Acquisition of Somerset Shoppes in Montgomery, Alabama</v>
       </c>
       <c r="B557" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C557" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D557" t="str">
-        <v>AI, Real Estate</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E557" t="str">
-        <v>https://pr-inside.com/datametrex-announces-rebranding-of-paymetrex-to-quantip-licensing-corp-r5193791.htm</v>
+        <v>https://www.prnewswire.com/news-releases/prudent-growth-partners-announces-3-7-million-acquisition-of-somerset-shoppes-in-montgomery-alabama-302851358.html</v>
       </c>
       <c r="F557" t="str">
-        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / June 23, 2026 /Datametrex AI Limited (the "Company" or "Datametrex'') (TSXV:DM)(FSE:D4G)(OTC PINK:DTMXF) is pleased to announce that its wholly owned subsidiary, Paymetrex Payment Solutions Inc., has changed its name to QuantIP Licensing Corp. ("QuantIP"). The name change reflects the subsidiary's evolving strategic focus on intellectual property licensing and monetization opportunities at the intersection of payment technologies, cybersecurity, artificial intelligence, and emerging quantum encryption solutions. QuantIP has been actively advancing a patent monetization initiative focused on its portfolio of payment-related intellectual property. The Company believes that the continued growth of digital payments, software-based payment accepta</v>
+        <v>CHAPEL HILL, N.C., Aug. 14, 2026 /PRNewswire/ -- Prudent Growth Partners, LLC, a private equity real estate investment firm based in Chapel Hill, North Carolina, has completed its $3.7 million acquisition of Somerset Shoppes, a 27,250-square-foot neighborhood retail center located in...</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="str">
-        <v>UraniumX Expands Murphy Lake Drill Program to 4,000 metres</v>
+        <v>V Ten Metals Announces Drill Program Update at the Tanami Property, NT, Australia</v>
       </c>
       <c r="B558" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C558" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D558" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E558" t="str">
-        <v>https://pr-inside.com/uraniumx-expands-murphy-lake-drill-program-to-4-000-metres-r5193760.htm</v>
+        <v>https://www.newsfilecorp.com/release/309625/V-Ten-Metals-Announces-Drill-Program-Update-at-the-Tanami-Property-NT-Australia</v>
       </c>
       <c r="F558" t="str">
-        <v>(PR-inside.com) Anomalous Radioactivity in 100% of Target Areas Tested VANCOUVER, BC / ACCESS Newswire / June 23, 2026 /UraniumX Discovery Corp. (CSE:STMN)(OTCQB:STMXF)(FSE:Q7S) ("UraniumX" or the "Company") is pleased to announce positive drilling results and the expansion of the 2026 diamond drill program at the Murphy Lake Uranium Property (the "Property") in the Athabasca Basin, Saskatchewan. The program is operated by F4 Uranium Corp. (TSXV: FFU) ("F4") under the existing option agreement pursuant to which UraniumX is earning up to a 70% interest in the Property. Due to continued encouraging results, including anomalous radioactivity in 100% of target areas drill tested during this program, ..</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 14, 2026) - V Ten Metals Corp. (TSXV: VTEN) ("VTen" or the "Company") is pleased to announce the completion of site preparation works and the mobilization of the drill rig to commence the inaugural drill program at the Company's Tanami Property (the "Property"), located in the Tanami District of the Northern Territory, Australia. The Property consists of four semi-contiguous granted exploration licenses ("ELs") EL 23848, EL 31402, EL 23874...</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="str">
-        <v>FMC Corporation Announces $114 Million Sale-Leaseback of Newark, Delaware Property</v>
+        <v>Vital Infrastructure Property Trust Announces August 2026 Distribution</v>
       </c>
       <c r="B559" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C559" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D559" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E559" t="str">
-        <v>https://www.prnewswire.com/news-releases/fmc-corporation-announces-114-million-sale-leaseback-of-newark-delaware-property-302806783.html</v>
+        <v>https://www.newsfilecorp.com/release/309495/Vital-Infrastructure-Property-Trust-Announces-August-2026-Distribution</v>
       </c>
       <c r="F559" t="str">
-        <v>Company will continue to operate its global R&amp;D headquarters at the Stine Research Center PHILADELPHIA, June 23, 2026 /PRNewswire/ -- FMC Corporation (NYSE: FMC), a leading global agricultural sciences company, today announced that it has entered into a framework agreement to sell its...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 14, 2026) - Vital Infrastructure Property Trust (TSX: VITL.UN) (the 'REIT' or 'Vital Infrastructure') announced today that the Trustees of the REIT have declared a distribution of $0.03 per unit for the month of August 2026, representing $0.36 per unit on an annualized basis. The distribution will be payable on September 15, 2026, to unitholders of record as at August 31, 2026.About Vital InfrastructureVital Infrastructure Property Trust (TSX: VITL.UN)...</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="str">
-        <v>AI/ML Innovations Inc. Announces Grant of U.S. Patent Expanding Protection ...</v>
+        <v>Antimony Resources Corp. (ATMY) (ATMYF) (K8J0) Reports Visible Gold in Drilling of 285 grams per tonne (g/t) Gold Using Portable XRF at the Bald Hill Central Zone</v>
       </c>
       <c r="B560" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C560" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D560" t="str">
-        <v>AI, Real Estate, Education</v>
+        <v>Real Estate</v>
       </c>
       <c r="E560" t="str">
-        <v>https://pr-inside.com/aiml-innovations-inc-announces-grant-of-u-s-patent-expanding-protection-r5193742.htm</v>
+        <v>https://www.newsfilecorp.com/release/309549/Antimony-Resources-Corp.-ATMY-ATMYF-K8J0-Reports-Visible-Gold-in-Drilling-of-285-grams-per-tonne-gt-Gold-Using-Portable-XRF-at-the-Bald-Hill-Central-Zone</v>
       </c>
       <c r="F560" t="str">
-        <v>(PR-inside.com) Patent covers machine learning techniques for ECG denoising, rhythm classification, sample-level labelling, wearable cardiac monitoring, and report generation TORONTO, ON / ACCESS Newswire / June 23, 2026 / AI/ML Innovations Inc. ("AIML" or the "Company") (CSE:AIML)(OTCQB:AIMLF)(FWB:42FB), a leader in AI-powered physiological signal interpretation, is pleased to announce that its wholly owned subsidiary, NeuralCloud Solutions Inc. ("NeuralCloud"), has been granted U.S. Patent No. 12,622,625 B2, titled "Machine Learning Techniques for Electrocardiogram (ECG) Analysis." The patent, issued by the United States Patent and Trademark Office, expands NeuralCloud's intellectual property protection around the Company's proprietary AI-based ECG analysis architecture and further stren</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 14, 2026) - Antimony Resources Corp. (CSE: ATMY) (OTCQB: ATMYF) (FSE: K8J0) (the "Company" or "Antimony Resources" or "ATMY") is pleased to announce that visible gold has been observed in drill core at the Central Zone of the Bald Hill Antimony Property in New Brunswick, Canada. Visible gold (VG) was identified in Central Zone Drill Hole BHC-26-13 at 165.85 meters depth.  Examination of the occurrence using a portable XRF reported 285 g/t...</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="str">
-        <v>Dovenmuehle launches Diagnostic Process to streamline mortgage subservicing onboarding</v>
+        <v>NSJ Gold Corp. (NSJ) (9PZ) Announces Closing of First Tranche of Financing for Exploration on Its Antimony 2.0 Property, New Brunswick, Canada</v>
       </c>
       <c r="B561" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C561" t="str">
-        <v>Send2Press</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D561" t="str">
-        <v>Real Estate, Finance</v>
+        <v>Real Estate</v>
       </c>
       <c r="E561" t="str">
-        <v>https://www.send2press.com/wire/dovenmuehle-launches-diagnostic-process-to-streamline-mortgage-subservicing-onboarding/</v>
+        <v>https://www.newsfilecorp.com/release/309547/NSJ-Gold-Corp.-NSJ-9PZ-Announces-Closing-of-First-Tranche-of-Financing-for-Exploration-on-Its-Antimony-2.0-Property-New-Brunswick-Canada</v>
       </c>
       <c r="F561" t="str">
-        <v>LAKE ZURICH, Ill., June 23, 2026 (SEND2PRESS NEWSWIRE) -- Dovenmuehle Mortgage, Inc. (DMI), a leading mortgage subservicing company, announced today that it is improving onboarding with its new Diagnostic Process. This approach helps DMI subservicing clients identify and evaluate organizational complexity, resource constraints and team readiness earlier in servicing transfer workflows. Early preparation using the Diagnostic Process improves servicing transfer outcomes and increases onboarding efficiency.</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 14, 2026) - NSJ Gold Corp. (CSE: NSJ) (FSE: 9PZ) (the "Company" or "NSJ") announces closing of the first tranche of financing.  NSJ closed the first tranche of the Flow-Thru financing and raised $1,065,850 and issued 3,552,833 shares at $0.30 per share.  NSJ also closed the first tranche of the hard dollar financing and raised $511,500 and issued 1,705,000 shares at $0.30 per share.  All shares issued have a 4 month hold period.  NSJ paid the...</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="str">
-        <v>OikoTeck Expands Digital Property Marketplace for Apartment Rentals ...</v>
+        <v>Directed offering of shares of EfTEN Real Estate Fund AS</v>
       </c>
       <c r="B562" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C562" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D562" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E562" t="str">
-        <v>https://pr-inside.com/oikoteck-expands-digital-property-marketplace-for-apartment-rentals-r5193690.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/14/3345210/0/en/directed-offering-of-shares-of-eften-real-estate-fund-as.html</v>
       </c>
       <c r="F562" t="str">
-        <v>(PR-inside.com) ATHENS, GR / ACCESS Newswire / June 23, 2026 / OikoTeck, a Greek property company focused on transparency, innovation, and digital transformation in real estate, continues to strengthen its online marketplace for apartments for rent andapartments for sale in Athens Greece , providing property owners, real estate professionals, and prospective tenants and buyers with a streamlined platform for property discovery and promotion. As demand for housing and investment opportunities in Athens continues to evolve, OikoTeck offers a centralized digital marketplace that connects users directly with property owners and representatives while supporting informed decision-making through advanced data analytics and market intelligence. The platform ..</v>
+        <v>At the EfTEN Real Estate Fund AS Annual General Meeting held on 7 April 2026, the shareholders authorised the Supervisory Board, for one year from the adoption of the resolution, to decide on increasing the fund’s share capital by carrying out public and/or private offerings, excluding the pre-emptive subscription rights of existing shareholders.</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="str">
-        <v>HI-VIEW'S NEW LINAEMENT MAPPING IDENTIFY MULTIPLE NEW PORPHYRY TARGETS AT LAWYERS EAST TOODOGGONE BC</v>
+        <v>EfTEN Real Estate Fund AS-i uute aktsiate suunatud emissioon</v>
       </c>
       <c r="B563" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C563" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D563" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E563" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/23/3315754/0/en/HI-VIEW-S-NEW-LINAEMENT-MAPPING-IDENTIFY-MULTIPLE-NEW-PORPHYRY-TARGETS-AT-LAWYERS-EAST-TOODOGGONE-BC.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/14/3345210/0/et/eften-real-estate-fund-as-i-uute-aktsiate-suunatud-emissioon.html</v>
       </c>
       <c r="F563" t="str">
-        <v>VANCOUVER, BRITISH COLUMBIA, June 23, 2026 (GLOBE NEWSWIRE) -- HI-VIEW RESOURCES INC. (“ Hi-View ” or the “ Company ”) (CSE: GXLD; OTCQB: GXLDF; FSE: B630) announces that lineament mapping has been completed for its Lawyers East project within the Toodoggone Portfolio, representing the first area of the Company’s broader lineament mapping program to be released. The work integrates recent property-scale airborne geophysical datasets with regional geophysical coverage and existing geological information to support the identification of structural trends and target generation across the Company’s Toodoggone Portfolio.</v>
+        <v>EfTEN Real Estate Fund AS-i 07.04.2026 toimunud aktsionäride üldkoosolekul andsid aktsionärid üheks aastaks alates üldkoosoleku otsuse vastuvõtmisest fondi nõukogu pädevusse fondi aktsiakapitali suurendamise otsustamise avaliku ja/või suunatud pakkumiste läbiviimise teel, välistades olemasolevate aktsionäride märkimise eesõiguse. Nimetatud otsuse alusel viib fond läbi suunatud emissiooni ja kaasab Eestist ja Lätist kokku 3,8 miljonit eurot. Aktsia hinnaks kinnitati üldkoosoleku otsusest lähtuvalt fondi aktsia 60 päeva keskmine sulgemishind Nasdaq Tallinna Väärtpaberibörsil enne nõukogu otsuse vastuvõtmist, s.o 19,26 eurot aktsia kohta. Kokku emiteeritakse nõukogu otsuse alusel 197 463 uut aktsiat, iga aktsia nimiväärtusega 10 eurot, mille tulemusel saab aktsiakapitali uueks suuruseks 117 2</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="str">
-        <v>Generation Uranium Integrates MMT Survey Into Historic Targets and Investigates AI Targeting</v>
+        <v>Custom Painting of Asheville Inc. Responds to Rising Interest in Siding Services Across Asheville NC</v>
       </c>
       <c r="B564" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C564" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D564" t="str">
-        <v>AI, SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E564" t="str">
-        <v>https://www.newmediawire.com/news/generation-uranium-integrates-mmt-survey-into-historic-targets-and-investigates-ai-targeting-7087283</v>
+        <v>https://express-press-release.net/news/2026/08/14/1767143</v>
       </c>
       <c r="F564" t="str">
-        <v>VANCOUVER, BC - June 23, 2026 ( NEWMEDIAWIRE ) - Generation Uranium Inc. (TSXV: GEN, OTCQB: GENRF, FRA: W85) (“Generation” or the “Company”) is pleased to provide an update on exploration planning for the 2026 field season. As the Company awaits approval of its drill permit and prepares for the upcoming field program, Generation is focused on refining and recalibrating historic targets through integration of the 2024 MMT survey results and the evaluation of artificial intelligence as an additional target ranking and optimization tool. 2024–2025 MMT Survey Integration In 2025, Generation received the results of the Expert Geophysics Mobile Magnetotellurics (MMT) survey completed on the Yath Project. The survey covered the majority of the property, with only a small block left incomplete due</v>
+        <v>Asheville ,United States, 2026-08-14 — /EPR Network/ — Custom Painting of Asheville Inc. is seeing growing interest in siding services from property owners in Asheville [read full press release...]</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="str">
-        <v>Star Copper Extends Copper Creek Drill Hole Beyond Planned Depth After ...</v>
+        <v>Datatel Highlights CryptoIVR™ IVR Payments for Mortgage Lenders and Loan Servicers</v>
       </c>
       <c r="B565" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C565" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D565" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E565" t="str">
-        <v>https://pr-inside.com/star-copper-extends-copper-creek-drill-hole-beyond-planned-depth-after-r5193678.htm</v>
+        <v>https://prunderground.com/datatel-highlights-cryptoivr-ivr-payments-for-mortgage-lenders-and-loan-servicer/cmsraiclk000004l2szcxlb0u</v>
       </c>
       <c r="F565" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / June 23, 2026 / Star Copper Corp. (CSE:STCU)(OTCQX:STCUF)(FWB:SOP) ("Star Copper" or the "Company"), a critical minerals exploration and development company, is pleased to provide shareholders with an exploration update from its flagship Star Project in northwestern British Columbia, where ongoing drilling continues to reinforce management's confidence in the district-scale copper-gold potential of the property. The first follow-up drill hole of the 2026 project campaign at the Copper Creek location successfully intersected targeted geophysical features which resulted in the technical team at Hardline Exploration subsequently electing to extend drilling beyond the original planned depth after encountering ..</v>
+        <v>CryptoIVR™ Payments enables borrowers to complete secure payments over the phone 24 hours a day, 7 days a week. The post Datatel Highlights CryptoIVR™ IVR Payments for Mortgage Lenders and Loan Servicers first appeared on</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="str">
-        <v>Optimum First Mortgage Data Breach: Edelson Lechtzin LLP Launches Investigation Into Exposure of Personal Information</v>
+        <v>ZPG Reaches Agreement to Sell Hometrack to Providence Equity Partners</v>
       </c>
       <c r="B566" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C566" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D566" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E566" t="str">
-        <v>https://www.prnewswire.com/news-releases/optimum-first-mortgage-data-breach-edelson-lechtzin-llp-launches-investigation-into-exposure-of-personal-information-302807085.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/zpg-reaches-agreement-sell-hometrack-090000241.html</v>
       </c>
       <c r="F566" t="str">
-        <v>National class action firm offering free case evaluations to individuals impacted by the Optimum First Mortgage cybersecurity incident HUNTINGTON BEACH, Calif., June 22, 2026 /PRNewswire/ -- Edelson Lechtzin LLP, a highly rated national class action law firm, is investigating data privacy...</v>
+        <v>LONDON, August 14, 2026--ZPG today announced an agreement with Providence Equity Partners for the sale of Hometrack. Under ZPG’s ownership, Hometrack has grown into a leading provider of residential real estate digital valuation and property risk data &amp; analytics in the UK and Netherlands.</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="str">
-        <v>Kilauea Pest Control Maintains National Top 100 Ranking While Expanding Services for Hawaiʻi Homeowners and Businesses</v>
+        <v>Enlight Research updated equity research on EfTEN Real Estate Fund AS</v>
       </c>
       <c r="B567" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C567" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D567" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E567" t="str">
-        <v>https://www.prweb.com/releases/kilauea-pest-control-maintains-national-top-100-ranking-while-expanding-services-for-hawaii-homeowners-and-businesses-302805971.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/14/3345101/0/en/enlight-research-updated-equity-research-on-eften-real-estate-fund-as.html</v>
       </c>
       <c r="F567" t="str">
-        <v>Hawaiʻi's nationally ranked pest management company strengthens its position through customer-focused innovation, real estate partnerships, and continued investment in people KAILUA, Hawaii, June 22, 2026 /PRNewswire-PRWeb/ -- Kilauea Pest Control has been recognized on Pest Control...</v>
+        <v>Enlight Research updated the equity research and price target of EfTEN Real Estate Fund AS (EfTEN; EFT1T) shares. According to the analysis, the fair value of the share is 22.79 euros under the base scenario. This is 0.4% higher as compared to the analysis published by Enlight Research in February and almost 16% higher compared to the last closing price of the stock on the Tallinn Stock Exchange.</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="str">
-        <v>Infield Minerals Announces Intention to Issue Shares for Kings Canyon ...</v>
+        <v>Enlight Research uuendas EfTEN Real Estate Fund AS-i aktsiaanalüüsi</v>
       </c>
       <c r="B568" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C568" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D568" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E568" t="str">
-        <v>https://pr-inside.com/infield-minerals-announces-intention-to-issue-shares-for-kings-canyon-r5193562.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/14/3345101/0/et/enlight-research-uuendas-eften-real-estate-fund-as-i-aktsiaanal%C3%BC%C3%BCsi.html</v>
       </c>
       <c r="F568" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / June 22, 2026 /Infield Minerals Corp. (TSXV:IN) ("Infield" or the "Company") is pleased to announce that it has paid $100,000 to Geomark Minerals USA Inc. ("Geomark"), and subject to TSX Venture Exchange approval, intends to issue 1,508,092 common shares of the Company at a deemed price of $0.066309 per share to Geomark, both in connection with the third option payment due under the option agreement (the "Kings Canyon Option Agreement") relating to the Company's Kings Canyon Property in the state of Utah, USA (the "Property"). The common shares to be issued will be subject ..</v>
+        <v>Enlight Research uuendas EfTEN Real Estate Fund AS-i (EfTEN; EFT1T) aktsiaanalüüsi. Analüüsi kohaselt on aktsia õiglane väärtus baasstsenaariumi kohaselt 22,79 eurot. See on 0,4% kõrgem võrreldes Enlight Research’i poolt veebruaris avaldatud analüüsiga ja pea 16% kõrgem võrreldes aktsia viimase sulgemishinnaga Tallinna Väärtpaberiturul.</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="str">
-        <v>Hawaii Property Owners Donate Real Estate to Driving Successful Lives Instead of Carrying Extra Costs</v>
+        <v>Arrow Announces Alberta Property Acquisition</v>
       </c>
       <c r="B569" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C569" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D569" t="str">
-        <v>Real Estate, Automotive, Education</v>
+        <v>Finance, AI, Real Estate, Energy</v>
       </c>
       <c r="E569" t="str">
-        <v>https://www.prunderground.com/hawaii-property-owners-donate-real-estate-to-driving-successful-lives-instead-of-carrying-extra-costs/00385975/</v>
+        <v>https://www.newsfilecorp.com/release/309604/Arrow-Announces-Alberta-Property-Acquisition</v>
       </c>
       <c r="F569" t="str">
-        <v>Hawaii residents are learning that donating unwanted property can avoid management headaches while helping charitable causes support people in need. The post Hawaii Property Owners Donate Real Estate to Driving Successful Lives Instead of Carrying Extra Costs first appeared on</v>
+        <v>Calgary, Alberta--(Newsfile Corp. - August 14, 2026) - Arrow Exploration Corp. (AIM: AXL) (TSXV: AXL) ("Arrow" or the "Company"), the high-growth operator with a portfolio of assets across key Colombian hydrocarbon basins, is pleased to announce a property acquisition in Alberta, Canada. HighlightsAcquisition of 100% working interest in 550 boepd oil producing property in Thorsby, Central Alberta CanadaHighly cash generative asset having generated $2.0 million CAD of operating income1  in last...</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="str">
-        <v>West Virginia Families Donate Property to Driving Successful Lives and Create New Opportunities</v>
+        <v>Real Estate Appraiser in Los Angeles Provides Reliable Valuations for Buyers, Sellers, and Investors</v>
       </c>
       <c r="B570" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C570" t="str">
-        <v>PRUnderground</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D570" t="str">
-        <v>Real Estate, Automotive</v>
+        <v>Real Estate</v>
       </c>
       <c r="E570" t="str">
-        <v>https://www.prunderground.com/west-virginia-families-donate-property-to-driving-successful-lives-and-create-new-opportunities/00385969/</v>
+        <v>https://express-press-release.net/news/2026/08/14/1767077</v>
       </c>
       <c r="F570" t="str">
-        <v>West Virginia residents are choosing real estate donations over difficult sales, helping support charitable programs that serve families and veterans. The post West Virginia Families Donate Property to Driving Successful Lives and Create New Opportunities first appeared on</v>
+        <v>Los Angeles, USA, 2026-08-14 — /EPR Network/ — Property decisions often involve large amounts of money. Buyers, sellers, and investors need clear information before moving [read full press release...]</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="str">
-        <v>New Mexico Residents Turn Unused Property Into Help Through Real Estate Donations to Driving Successful Lives</v>
+        <v>CoTec Holdings Corp. Files Second Quarter Financial Statements and ...</v>
       </c>
       <c r="B571" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C571" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D571" t="str">
-        <v>Real Estate, Automotive</v>
+        <v>Real Estate</v>
       </c>
       <c r="E571" t="str">
-        <v>https://www.prunderground.com/new-mexico-residents-turn-unused-property-into-help-through-real-estate-donations-to-driving-successful-lives/00385964/</v>
+        <v>https://pr-inside.com/cotec-holdings-corp-files-second-quarter-financial-statements-and-r5212226.htm</v>
       </c>
       <c r="F571" t="str">
-        <v>New Mexico donors are discovering that real estate donations can be easier than selling while helping charities make a difference for those in need. The post New Mexico Residents Turn Unused Property Into Help Through Real Estate Donations to Driving Successful Lives first appeared on</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 13, 2026 / CoTec Holdings Corp. (TSXV:CTH)(OTCQX:CTHCF) ("CoTec" or the "Company") is pleased to announce that it has filed its unaudited interim condensed consolidated financial statements and the accompanying management discussion and analysis ("MD&amp;A") for the three and six months ended June 30, 2026. The financial statements and MD&amp;A can be accessed under the Company's SEDAR profile at www.sedarplus.ca. Julian Treger, CoTec CEO, commented, "CoTec continues to make strong progress in the roll out of its operations. At HyProMag USA, we have taken occupation of the Texas-based leased property that will house Plant 1 ..</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="str">
-        <v>Hawaii Residents Donate Cars to Driving Successful Lives Instead of Navigating Difficult Resale Markets</v>
+        <v>Houston Housing Market Shifts in 2026 as Sales Rise and Buyers Gain More Choices</v>
       </c>
       <c r="B572" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C572" t="str">
-        <v>PRUnderground</v>
+        <v>PRWeb</v>
       </c>
       <c r="D572" t="str">
-        <v>Real Estate, Automotive, Education</v>
+        <v>Real Estate</v>
       </c>
       <c r="E572" t="str">
-        <v>https://www.prunderground.com/hawaii-residents-donate-cars-to-driving-successful-lives-instead-of-navigating-difficult-resale-markets/00385944/</v>
+        <v>https://www.prweb.com/releases/houston-housing-market-shifts-in-2026-as-sales-rise-and-buyers-gain-more-choices-302850784.html</v>
       </c>
       <c r="F572" t="str">
-        <v>Hawaii donors are learning that charitable vehicle donations can be easier than selling locally while helping fund programs that support people in need. The post Hawaii Residents Donate Cars to Driving Successful Lives Instead of Navigating Difficult Resale Markets first appeared on</v>
+        <v>FIT Acquisitions examines Houston's changing 2026 housing market, where rising home sales, increased inventory, and longer selling timelines are giving buyers more options while creating new considerations for homeowners deciding when and how to sell. HOUSTON, Aug. 13, 2026...</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="str">
-        <v>Giga Metals Launches Summer Geophysics Program to Advance Attic Zone</v>
+        <v>Madison Pacific Properties Inc. announces the results for the six months ended June 30, 2026 and declares dividend</v>
       </c>
       <c r="B573" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C573" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D573" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E573" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/22/3315620/0/en/Giga-Metals-Launches-Summer-Geophysics-Program-to-Advance-Attic-Zone.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3345038/0/en/madison-pacific-properties-inc-announces-the-results-for-the-six-months-ended-june-30-2026-and-declares-dividend.html</v>
       </c>
       <c r="F573" t="str">
-        <v>VANCOUVER, British Columbia, June 22, 2026 (GLOBE NEWSWIRE) -- Giga Metals Corp. (“Giga Metals” or the “Company”) (TSX-V: GIGA; OTCQB: GIGGF; FSE: BRR2) is pleased to announce the commencement of a property-scale geophysical survey program at its Turnagain Project , a joint venture with Mitsubishi Corporation.</v>
+        <v>VANCOUVER, British Columbia, Aug. 13, 2026 (GLOBE NEWSWIRE) -- Madison Pacific Properties Inc. (the Company) (TSX: MPC and MPC.C), a Vancouver-based real estate company announces the results of operations for the six months ended June 30, 2026.</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="str">
-        <v>West Virginia Families Choose Driving Successful Lives Vehicle Donations to Support Charity</v>
+        <v>Corporate Update - QCM Property Exploration Update</v>
       </c>
       <c r="B574" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C574" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D574" t="str">
-        <v>Real Estate, Automotive</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E574" t="str">
-        <v>https://www.prunderground.com/west-virginia-families-choose-driving-successful-lives-vehicle-donations-to-support-charity/00385940/</v>
+        <v>https://pr-inside.com/corporate-update-qcm-property-exploration-update-r5212142.htm</v>
       </c>
       <c r="F574" t="str">
-        <v>West Virginia residents are discovering that donating a used car can avoid sales headaches while helping provide resources for families and veterans in need. The post West Virginia Families Choose Driving Successful Lives Vehicle Donations to Support Charity first appeared on</v>
+        <v>(PR-inside.com) CALGARY, AB / ACCESS Newswire / August 13, 2026 / Kestrel Gold Inc. ("Kestrel" or the "Corporation") (TSXV:KGC) is pleased to provide shareholders and the investment community with an exploration update on its 100%-owned QCM Property, located in the Manson-Germanson District of British Columbia, where Centerra Gold Inc. ("Centerra") (TSX:CG)(NYSE:CGAU) is advancing an option earn-in program with CGSI as project operator. This release summarizes highlights from the 2026 surface exploration program completed in the second quarter of 2026, and from Centerra's 2025 diamond drill program, completed in the fourth quarter of 2025. Figure 1: QCM Property overview showing the 2026 planned ..</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="str">
-        <v>New Mexico Residents Turn Unused Vehicles Into Help Through Car Donations with Driving Successful Lives</v>
+        <v>CRESCENT ANNOUNCES REID GOETZ TO LEAD EXPANSION OF INDUSTRIAL PLATFORM</v>
       </c>
       <c r="B575" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C575" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D575" t="str">
-        <v>Real Estate, Automotive</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E575" t="str">
-        <v>https://www.prunderground.com/new-mexico-residents-turn-unused-vehicles-into-help-through-car-donations-with-driving-successful-lives/00385932/</v>
+        <v>https://www.prnewswire.com/news-releases/crescent-announces-reid-goetz-to-lead-expansion-of-industrial-platform-302851426.html</v>
       </c>
       <c r="F575" t="str">
-        <v>New Mexico donors are finding that giving away an unwanted car can be easier than selling it while helping charitable programs make a lasting impact. The post New Mexico Residents Turn Unused Vehicles Into Help Through Car Donations with Driving Successful Lives first appeared on</v>
+        <v>FORT WORTH, Texas, Aug. 13, 2026 /PRNewswire/ -- Crescent Real Estate LLC (Crescent) is pleased to announce that Reid Goetz has joined the firm as Managing Director, Industrial. In this role, Goetz will lead Crescent's dedicated industrial investment and development platform, based out of...</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="str">
-        <v>SUN COMMUNITIES APPOINTS ILEANA MCALARY AS GENERAL COUNSEL, EXECUTIVE VICE PRESIDENT, AND SECRETARY</v>
+        <v>KBRA Assigns Preliminary Ratings to OBX 2026-AHC4 Trust</v>
       </c>
       <c r="B576" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C576" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D576" t="str">
-        <v>Finance, Real Estate, Automotive</v>
+        <v>Real Estate</v>
       </c>
       <c r="E576" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/22/3315617/0/en/SUN-COMMUNITIES-APPOINTS-ILEANA-MCALARY-AS-GENERAL-COUNSEL-EXECUTIVE-VICE-PRESIDENT-AND-SECRETARY.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/kbra-assigns-preliminary-ratings-obx-215500815.html</v>
       </c>
       <c r="F576" t="str">
-        <v>Southfield, MI, June 22, 2026 (GLOBE NEWSWIRE) -- Sun Communities, Inc. (NYSE: SUI) (the “Company”), a real estate investment trust (“REIT”) that owns and operates, or has an interest in, manufactured housing (“MH”) and recreational vehicle (“RV”) communities (collectively, the “properties”), today announced the appointment of Ileana McAlary as General Counsel, Executive Vice President, and Secretary, effective June 29, 2026.</v>
+        <v>NEW YORK, August 13, 2026--KBRA assigns preliminary ratings to 64 classes of mortgage pass-through notes from OBX 2026-AHC4 Trust, a prime agency-eligible RMBS transaction sponsored by Onslow Bay Financial LLC, that is fully originated and serviced by AmeriHome Mortgage Company, LLC (AmeriHome). This transaction is comprised of 626 residential mortgages with an aggregate unpaid principal balance (UPB) of approximately $342.7 million as of the August 1, 2026 cut-off date. The underlying collatera</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="str">
-        <v>National Healthcare Properties Announces Final Results of its Series A and Series B Preferred Stock Self Tender Offers</v>
+        <v>PermitPal Review 2026: Ready to Stop Guessing on Permits and Project Costs? Discover the 60-Second Planning Tool</v>
       </c>
       <c r="B577" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C577" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D577" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E577" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/22/3315606/0/en/National-Healthcare-Properties-Announces-Final-Results-of-its-Series-A-and-Series-B-Preferred-Stock-Self-Tender-Offers.html</v>
+        <v>https://www.newswire.com/news/permitpal-review-2026-ready-to-stop-guessing-on-permits-and-project-costs</v>
       </c>
       <c r="F577" t="str">
-        <v xml:space="preserve">NEW YORK, June 22, 2026 (GLOBE NEWSWIRE) -- National Healthcare Properties, Inc. (Nasdaq: NHP / NHPAP / NHPBP) (the “Company”), a self-managed real estate investment trust focused on acquiring, owning and investing in a diversified portfolio of healthcare real estate, with an emphasis on providing senior housing to serve a growing elderly population in the United States, today announced the final results of its concurrent but separate offers to purchase up to a maximum aggregate purchase price in cash of $100 million of (i) its 7.375% Series A Cumulative Redeemable Perpetual Preferred Stock, $0.01 par value per share (the “Series A Shares”), and (ii) its 7.125% Series B Cumulative Redeemable Perpetual Preferred Stock, $0.01 par value per share (the “Series B Shares,” and together with the </v>
+        <v>Renovation Plans Getting Real? This PermitPal Review Explores the Brand-Stated 60-Second Permit and Cost Report, Who It May Fit Best, Current Pricing, and the 4 Details Homeowners, Contractors, and Property Investors Should Check Before Ordering.</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="str">
-        <v>FIBRA Prologis to Host Second 2026 Earnings Conference Call July 24</v>
+        <v>Melcor Developments announces second quarter results, declares quarterly dividend of $0.15 per share</v>
       </c>
       <c r="B578" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C578" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D578" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E578" t="str">
-        <v>https://www.prnewswire.com/news-releases/fibra-prologis-to-host-second-2026-earnings-conference-call-july-24-302806812.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3345020/0/en/melcor-developments-announces-second-quarter-results-declares-quarterly-dividend-of-0-15-per-share.html</v>
       </c>
       <c r="F578" t="str">
-        <v>MEXICO CITY, June 22, 2026 /PRNewswire/ -- FIBRA Prologis (BMV: FIBRAPL 14), a leading owner and operator of Class-A logistics real estate in Mexico, will host a webcast and conference call with senior management to discuss second quarter results, current market conditions and future...</v>
+        <v>EDMONTON, Alberta, Aug. 13, 2026 (GLOBE NEWSWIRE) -- Melcor Developments Ltd. ("Melcor") (TSX: MRD), an Alberta-based real estate development and asset management company, today reported results for the second quarter ended June 30, 2026. The second quarter Management Discussion &amp;amp; Analysis (MD&amp;amp;A) and Condensed Interim Financial Statements are available on our website ( www.melcor.ca ) under Investors, or on SEDAR+ ( www.sedarplus.ca ).</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="str">
-        <v>HelloNation Article Explains Renters Insurance Coverage With Insights From Insurance Expert Aileen Dugan</v>
+        <v>Elauwit Connection, Inc. Reschedules Second Quarter 2026 Results and Conference Call to August 18, 2026</v>
       </c>
       <c r="B579" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C579" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D579" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate, Education</v>
       </c>
       <c r="E579" t="str">
-        <v>https://www.prnewswire.com/news-releases/hellonation-article-explains-renters-insurance-coverage-with-insights-from-insurance-expert-aileen-dugan-302752764.html</v>
+        <v>https://www.newsfilecorp.com/release/309591/Elauwit-Connection-Inc.-Reschedules-Second-Quarter-2026-Results-and-Conference-Call-to-August-18-2026</v>
       </c>
       <c r="F579" t="str">
-        <v>The article outlines how renters' insurance protects personal property, supports temporary housing, and provides liability coverage for tenants. PORTSMOUTH, N.H., June 22, 2026 /PRNewswire/ -- What does renters insurance actually protect when you live in Portsmouth? A HelloNation article...</v>
+        <v>Columbia, South Carolina--(Newsfile Corp. - August 13, 2026) - Elauwit Connection, Inc. (NASDAQ: ELWT) ("Elauwit" or the "Company"), a national managed services provider of turnkey broadband and property-wide WiFi networks serving multifamily, student housing, and senior living communities, today announced that it will file a Notification of Late Filing on Form NT 10-Q (the "Form NT 10-Q") with the U.S. Securities and Exchange Commission (the "SEC") under Rule 12b-25 of the Securities Exchange...</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="str">
-        <v>Trans Canada Gold Appoints Paradigm Drilling Ltd. for Drilling at the ...</v>
+        <v>Firm Capital Mortgage Investment Corporation Announces Q2/2026 Results and Declares Monthly Cash Dividends for October and November 2026</v>
       </c>
       <c r="B580" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C580" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D580" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E580" t="str">
-        <v>https://pr-inside.com/trans-canada-gold-appoints-paradigm-drilling-ltd-for-drilling-at-the-r5193512.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3345005/0/en/firm-capital-mortgage-investment-corporation-announces-q2-2026-results-and-declares-monthly-cash-dividends-for-october-and-november-2026.html</v>
       </c>
       <c r="F580" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / June 22, 2026 /Trans Canada Gold Corp. (TSX-V:TTG)(OTCQB:TTGXF) ("Trans Canada" or the "Company"), is pleased to announce that the Company has appointed Paradigm Drilling Ltd, of Kamloops B.C. as selected drill contractor for underground drilling at the Harrison Lake Gold Project. The Company will be using a Connors 20HH underground diamond drill, with 2.205" NTW Drill core. All underground work will be under the supervision of Carl von Einsiedel, P.Geo, Project Manager. The Drill is currently being mobilized and is expected to be on-site and turning on the property shortly. The Company has now ..</v>
+        <v>TORONTO, Aug. 13, 2026 (GLOBE NEWSWIRE) -- Firm Capital Mortgage Investment Corporation (the “Corporation”) (TSX FC, FC.DB. K, FC.DB. L and FC.DB.M) today released its financial statements for the three and six months ended June 30, 2026.</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="str">
-        <v>The Vasquez Team Presents Beautifully Updated Pleasant Hill Home In Diablo Valley Estates</v>
+        <v>Brickell Homeowners Association Welcomes Court Decision Setting Aside ...</v>
       </c>
       <c r="B581" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C581" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D581" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E581" t="str">
-        <v>https://www.prunderground.com/the-vasquez-team-presents-beautifully-updated-pleasant-hill-home-in-diablo-valley-estates/00386021/</v>
+        <v>https://pr-inside.com/brickell-homeowners-association-welcomes-court-decision-setting-aside-r5212116.htm</v>
       </c>
       <c r="F581" t="str">
-        <v>The Vasquez Team is proud to introduce a beautifully renovated 3-bedroom, 2-bath home in Pleasant Hill's coveted Diablo Valley Estates. With a chef-inspired kitchen, light-filled sunroom, private backyard, and easy access to parks, trails, and major commuter routes, this move-in ready property offers a rare blend of comfort, style, and everyday convenience for today's buyers. The post The Vasquez Team Presents Beautifully Updated Pleasant Hill Home In Diablo Valley Estates first appeared on</v>
+        <v>(PR-inside.com) Unanimous appellate ruling allows neighboring residents to present evidence and participate as the matter returns to the City of Miami. MIAMI, FL / ACCESS Newswire / August 13, 2026 / Brickell residents neighboring the First Miami Presbyterian Church property have won the right to weigh in on the removal of historic protection from the church's school building and parking lot, a step that would clear the way for demolition and redevelopment. In a unanimous ruling, Miami's appellate court quashed the City of Miami's approval and found the City had wrongly shut the neighboring community out of that decision. TheBrickell Homeowners Association(BHA) ..</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="str">
-        <v>Firm Capital Apartment Real Estate Investment Trust Announces Undertaking Regarding Incentive Unit Option Plan</v>
+        <v>Loan Vision Launches Luna, an AI Teammate Built Directly Into the Platform</v>
       </c>
       <c r="B582" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C582" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D582" t="str">
-        <v>Real Estate</v>
+        <v>AI, SaaS, Real Estate</v>
       </c>
       <c r="E582" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/22/3315477/0/en/Firm-Capital-Apartment-Real-Estate-Investment-Trust-Announces-Undertaking-Regarding-Incentive-Unit-Option-Plan.html</v>
+        <v>https://www.prnewswire.com/news-releases/loan-vision-launches-luna-an-ai-teammate-built-directly-into-the-platform-302851399.html</v>
       </c>
       <c r="F582" t="str">
-        <v>TORONTO, June 22, 2026 (GLOBE NEWSWIRE) -- Firm Capital Apartment Real Estate Investment Trust (the “ Trust ”), (TSXV: FCA.U), (TSXV: FCA.UN) today announced that its Board of Trustees (the "Board") has approved and executed a binding undertaking (the "Undertaking") regarding its Incentive Unit Option Plan (the "Plan").</v>
+        <v>ATLANTA, Aug. 13, 2026 /PRNewswire/ -- Loan Vision, a leading provider of mortgage accounting software, announced the launch of Luna, an artificial intelligence assistant purpose-built for the Loan Vision platform. Trained on Loan Vision's documentation, configuration logic, and the...</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="str">
-        <v>Ardian and Lamar Development acquire 10,000 sqm building on Calle Alcal� 38-40, Madrid</v>
+        <v>First Industrial Declares Common Stock Dividends</v>
       </c>
       <c r="B583" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C583" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D583" t="str">
         <v>Finance, Real Estate</v>
       </c>
       <c r="E583" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356611</v>
+        <v>https://www.prnewswire.com/news-releases/first-industrial-declares-common-stock-dividends-302851246.html</v>
       </c>
       <c r="F583" t="str">
-        <v>Ardian, a global private investment firm, and Lamar Development, a real estate developer with presence in the Gulf and Europe, announced the joint acquisition of a prominent office building located on Calle Alcal� 38-40, in the heart of Madrid&amp;#39;s city centre. - - The asset dates back to 1880 and features a total area of ca. 10,000 sqm distributed across seven floors with a private courtyard garden on the ground floor and a rooftop terrace. The property occupies a prime location on Calle Alca... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356611</v>
+        <v>CHICAGO, Aug. 13, 2026 /PRNewswire/ -- First Industrial Realty Trust, Inc. (NYSE: FR), a leading fully integrated owner, operator and developer of logistics real estate, today announced that its board of directors declared a common stock dividend of $0.50 per share/unit for the quarter...</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="str">
-        <v>Pennsylvania Housing Market Posts Another Month of Price Growth</v>
+        <v>Datavault AI Appoints IP Industry Pioneer Dean Becker as Chief Licensing ...</v>
       </c>
       <c r="B584" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C584" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D584" t="str">
-        <v>Real Estate</v>
+        <v>Finance, AI, Real Estate</v>
       </c>
       <c r="E584" t="str">
-        <v>https://www.prnewswire.com/news-releases/pennsylvania-housing-market-posts-another-month-of-price-growth-302806485.html</v>
+        <v>https://pr-inside.com/datavault-ai-appoints-ip-industry-pioneer-dean-becker-as-chief-licensing-r5212102.htm</v>
       </c>
       <c r="F584" t="str">
-        <v>LEMOYNE, Pa., June 22, 2026 /PRNewswire/ -- The spring housing market hit another high this year when the Pennsylvania median home sales price hit $320,000 in May, up from $315,000 the previous month, according to the latest housing report prepared for the Pennsylvania Association of...</v>
+        <v>(PR-inside.com) Veteran patent dealmaker with more than $11 billion in completed intellectual property transactions to lead licensing and monetization of the Company's patented Data Science and Acoustic Science portfolios PHILADELPHIA, PA / ACCESS Newswire / August 13, 2026 / Datavault AI Inc. ("Datavault AI" or the "Company") (NASDAQ:DVLT), a provider of data monetization, credentialing, digital engagement, and real-world asset ("RWA") tokenization technologies, today announced the appointment of Dean Becker as Chief Licensing Officer, with executive responsibility for the licensing, valuation, and monetization of the Company's global intellectual property portfolio. Mr. Becker's appointment is effective immediately. Mr. Becker is widely recognized as a pioneer ..</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="str">
-        <v>Informa Connect Selects Groups360's GroupSync Housing as Official Housing ...</v>
+        <v>Datavault AI Appoints IP Industry Pioneer Dean Becker as Chief Licensing Officer</v>
       </c>
       <c r="B585" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C585" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D585" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>AI, Real Estate</v>
       </c>
       <c r="E585" t="str">
-        <v>https://pr-inside.com/informa-connect-selects-groups360-s-groupsync-housing-as-official-housing-r5193425.htm</v>
+        <v>https://www.newswire.com/news/datavault-ai-appoints-ip-industry-pioneer-dean-becker-as-chief-licensing-officer</v>
       </c>
       <c r="F585" t="str">
-        <v>(PR-inside.com) Strategic partnership brings best-in-class attendee housing technology to the premier marketplace for Meetings, Incentives, Conferences &amp; Exhibitions (MICE) professionals NASHVILLE, TN / ACCESS Newswire / June 22, 2026 / Groups360 , the leading provider of group hotel booking and attendee management solutions for the meetings and events market, today announced thatInforma Connecthas selected its flagship GroupSync™ Housing platform as the official housing partner for its Connect events, beginning in 2026. Through the new partnership, GroupSync Housing will provide comprehensive attendee housing technology and support services for Connect events, helping streamline hotel booking management for hosted buyers, exhibitors and attendees. The platform delivers ..</v>
+        <v>Veteran patent dealmaker with more than $11 billion in completed intellectual property transactions to lead licensing and monetization of the Company's patented Data Science and Acoustic Science portfolios</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="str">
-        <v>Dolphin Entertainment and KYNETIC Media Ventures Launch Creator-Led, ...</v>
+        <v>Forge Building Company Expands Product Portfolio with Custom Steel Carports for Multifamily and Commercial Developments</v>
       </c>
       <c r="B586" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C586" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D586" t="str">
-        <v>Finance, Real Estate, Media</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E586" t="str">
-        <v>https://pr-inside.com/dolphin-entertainment-and-kynetic-media-ventures-launch-creator-led-r5193421.htm</v>
+        <v>https://www.prweb.com/releases/forge-building-company-expands-product-portfolio-with-custom-steel-carports-for-multifamily-and-commercial-developments-302849403.html</v>
       </c>
       <c r="F586" t="str">
-        <v>(PR-inside.com) Creator-era independent studio announces first feature film, Crush Party MIAMI, FL / ACCESS Newswire / June 22, 2026 / Dolphin (Nasdaq:DLPN), a leading entertainment marketing and content production company, and KYNETIC Media Ventures, a media and venture investment holding company, today announced the launch of Graviteur Studios, a creator-led, audience-first independent film and television studio built for an entertainment landscape increasingly driven by creators, fandom, and intellectual property. Led by KYNETIC CEO David Freeman and Dolphin CEO Bill O'Dowd, Graviteur Studios is designed to bridge the worlds of digital influence and premium entertainment, reshaping how creators develop, finance, produce, market, and distribute ..</v>
+        <v>New engineered covered parking solutions provide developers with durable, revenue-generating amenities that enhance long-term property value BOISE, Idaho, Aug. 13, 2026 /PRNewswire-PRWeb/ -- Forge Building Company, a leading innovator in reliable, high-performance steel building systems,...</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="str">
-        <v>Progress Toward Production at Globex’s Bell Mountain Nevada Royalty Property</v>
+        <v>46 Greenberg Traurig Lawyers Recognized on 2026 Lawdragon 500 Leading Real Estate Lawyers List</v>
       </c>
       <c r="B587" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C587" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D587" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E587" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/22/3315314/0/en/Progress-Toward-Production-at-Globex-s-Bell-Mountain-Nevada-Royalty-Property.html</v>
+        <v>https://www.prnewswire.com/news-releases/46-greenberg-traurig-lawyers-recognized-on-2026-lawdragon-500-leading-real-estate-lawyers-list-302851214.html</v>
       </c>
       <c r="F587" t="str">
-        <v>TORONTO, June 22, 2026 (GLOBE NEWSWIRE) -- GLOBEX MINING ENTERPRISES INC. (GMX – Toronto Stock Exchange, G1MN – Frankfurt, Stuttgart, Berlin, Munich, Tradegate, Lang &amp;amp; Schwarz, LS Exchange, TTMzero, Düsseldorf and Quotrix Düsseldorf Stock Exch anges and GLBXF – OTCQX International in the US) is pleased to inform shareholders that Lincoln Gold Mining Inc. (LMG-TSXV) have reported that the Bell Mountain gold-silver project located in Churchill County, Nevada on which Globex holds a 3% Gross Metal Royalty (3% GMR ) “is fully permitted and is at the construction financing stage. The mineral claims, water pollution control permit, BLM plan of operations, core mineral tenure and principal operational permits have been consolidated.</v>
+        <v>NEW YORK, Aug. 13, 2026 /PRNewswire/ -- Forty-six attorneys from global law firm Greenberg Traurig, LLP were recognized in the third edition of Lawdragon's 500 Leading Real Estate Lawyers list. Greenberg Traurig again has the most honorees of any firm. The 2026 list highlights over 500...</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="str">
-        <v>Americold Opens First-of-its-Kind Import-Export Hub in Port Saint John with CPKC</v>
+        <v>Demotech, Inc. and LION Specialty Release Commercial Insurance Market Insights</v>
       </c>
       <c r="B588" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C588" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D588" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E588" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356605</v>
+        <v>https://www.prnewswire.com/news-releases/demotech-inc-and-lion-specialty-release-commercial-insurance-market-insights-302851306.html</v>
       </c>
       <c r="F588" t="str">
-        <v>Americold Realty Trust, a global leader in temperature-controlled logistics, real estate and value-added services, celebrated the grand opening of its import-export hub at Port Saint John in New Brunswick, Canada, on June 18 during Port Days 2026, the Port&amp;#39;s annual maritime and industry conference. - - Developed in collaboration with CPKC and DP World, this facility will be the first of its kind globally to combine Americold&amp;#39;s cold storage operations, DP World&amp;#39;s maritime logistics capabilit... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356605</v>
+        <v>COLUMBUS, Ohio, Aug. 13, 2026 /PRNewswire/ -- Demotech, Inc. in collaboration with LION Specialty, has released findings from a targeted survey examining how smaller property and casualty insurers are navigating an evolving commercial insurance market. The analysis, conducted in the 3rd...</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="str">
-        <v>NOA Lithium Signs Term Sheet for Option and Joint Venture with Summit ...</v>
+        <v>BOXABL (BXBL) Launches Partnership Initiative to Advance Affordable Housing at Scale</v>
       </c>
       <c r="B589" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C589" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D589" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E589" t="str">
-        <v>https://pr-inside.com/noa-lithium-signs-term-sheet-for-option-and-joint-venture-with-summit-r5193362.htm</v>
+        <v>https://www.newmediawire.com/news/boxabl-bxbl-launches-partnership-initiative-to-advance-affordable-housing-at-scale-7088503</v>
       </c>
       <c r="F589" t="str">
-        <v>(PR-inside.com) BUENOS AIRES, AR / ACCESS Newswire / June 22, 2026 /NOA Lithium Brines Inc. (TSXV:NOAL)(FRANKFURT:N7N) ("NOA" or the "Company") is pleased to announce that the Company and Summit Explore Corporation ("Summit Explore"), an arm's length party and subsidiary of Summit Lithium Technologies ("Summit"), have entered into an indicative non-binding term sheet (the "Agreement") for an option and joint venture arrangement with Summit Explore covering NOA's Arizaro lithium brine property (the "Project") in Salta province, Argentina. Pursuant to the Agreement and as further set out below, Summit Explore can earn an undivided 60% interest in the Project by completing technical studies and ..</v>
+        <v>LOS ANGELES, CA - August 13, 2026 ( NEWMEDIAWIRE ) - BOXABL (NASDAQ: BXBL) announced the launch of a new section of its website aimed at encouraging partnerships to assemble the capabilities needed to make housing affordable at mass-production scale. The company is seeking opportunities across four primary categories - companies, land, talent and inventions - and identified potential partners including manufacturers, installers, developers, landholders, logistics operators, lenders, dealer networks, automation and software providers and materials suppliers. BOXABL said potential arrangements could include acquisitions, mergers, joint ventures, land contributions, talent additions and technology or intellectual property transactions. BOXABL said it is also open to evaluating broader M&amp;amp;A</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="str">
-        <v>Comstock Sells Legacy Mining Assets to Mackay Precious Metals Inc.</v>
+        <v>AD Mortgage Survey Reveals Human Skills Will Define Mortgage Success in an AI-Driven Industry</v>
       </c>
       <c r="B590" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C590" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D590" t="str">
-        <v>Finance, Real Estate</v>
+        <v>AI, Real Estate</v>
       </c>
       <c r="E590" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/22/3315121/0/en/Comstock-Sells-Legacy-Mining-Assets-to-Mackay-Precious-Metals-Inc.html</v>
+        <v>https://www.prweb.com/releases/ad-mortgage-survey-reveals-human-skills-will-define-mortgage-success-in-an-ai-driven-industry-302851263.html</v>
       </c>
       <c r="F590" t="str">
-        <v>VIRGINIA CITY, Nev., June 22, 2026 (GLOBE NEWSWIRE) -- Comstock Inc. (NYSE: LODE) (“Comstock,” “our” and the “Company”), today announced that it has executed a Securities Purchase Agreement (the “SPA”) to sell 100% of its mineral, mining, processing and related mining district real estate entities to Mackay Precious Metals Inc. (“Mackay”), a wholly owned subsidiary of Mackay Gold &amp;amp; Silver Corp., for an aggregate transaction value of over $45 million, consisting of over $30 million in cash and stock payments, a retained 1.5% NSR royalty, the assumption of all reclamation obligations and liabilities, and an additional contingent future payment of $10 million. Mackay will acquire 100% of four Comstock subsidiaries: Comstock Mining LLC, Comstock Processing LLC, Comstock Exploration and Dev</v>
+        <v>New AD Mortgage survey finds AI will reshape mortgage workflows, while trust, communication and relationship-building remain essential for success. FORT LAUDERDALE, Fla., Aug. 13, 2026 /PRNewswire-PRWeb/ -- AD Mortgage, a leading wholesale lender in the United States, today released...</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="str">
-        <v>Western Star Resources Mobilises to the Past Producing White Star Tungsten Project and Commences Drone Geophysics</v>
+        <v>TinySeed Real Estate Media Launches in Riverside Serving Inland Empire Agents and Brokers</v>
       </c>
       <c r="B591" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C591" t="str">
-        <v>NewMediaWire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D591" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Media</v>
       </c>
       <c r="E591" t="str">
-        <v>https://www.newmediawire.com/news/western-star-resources-mobilises-to-the-past-producing-white-star-tungsten-project-and-commences-drone-geophysics-7087269</v>
+        <v>https://prunderground.com/tinyseed-real-estate-media-launches-in-riverside-serving-inland-empire-agents-an/cmsrtqswo000904ld1meh1kzp</v>
       </c>
       <c r="F591" t="str">
-        <v>VANCOUVER, BC - June 22, 2026 ( NEWMEDIAWIRE ) - Western Star Resources Inc. (CSE: WSR) (OTC: WSRIF) (the “Company” or “Western Star”) is pleased to announce that field crews have mobilised to the Company’s 100% owned White Star Tungsten Project in Elko County, Nevada, USA, to commence the planned 2026 exploration program. The White Star Project is located in the Charleston Mining District, adjacent to the Company’s Rowland Tungsten Property, and was recently acquired by Western Star. Key Highlights: - Field crews have mobilised to the White Star Tungsten Project to commence the first modern exploration program on the property and surrounding the past producing Mission Cross Mine workings. - Initial activities include a property-wide high-resolution UAV magnetic geophysical survey, and a s</v>
+        <v>TinySeed Real Estate Media launches in Riverside, offering photography, video, aerial media, and 3D tours to agents and brokers across the Inland Empire. The post TinySeed Real Estate Media Launches in Riverside Serving Inland Empire Agents and Brokers first appeared on</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="str">
-        <v>DJR Roofing Recognised as the Best Roof Repair Company in Navan, County Meath</v>
+        <v>Joseph Sabeh Real Estate Sets New Fremont Luxury Benchmark With $9.1 Million Sale</v>
       </c>
       <c r="B592" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C592" t="str">
-        <v>Express Press Release</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D592" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E592" t="str">
-        <v>https://express-press-release.net/news/2026/06/22/1759764</v>
+        <v>https://prunderground.com/joseph-sabeh-real-estate-sets-new-fremont-luxury-benchmark-with-9-1-million-sale/cmsrsefcn000304jm2fx73hrl</v>
       </c>
       <c r="F592" t="str">
-        <v>Navan, County Meath – DJR Roofing has officially been recognised as the best roof repair company serving homeowners and businesses across Navan and the surrounding [read full press release...]</v>
+        <v>The post Joseph Sabeh Real Estate Sets New Fremont Luxury Benchmark With $9.1 Million Sale first appeared on</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="str">
-        <v>Coeur d’Alene Sees Surge in Out-of-State Buyers, According to New 2026 Relocation Report by PNW Home Sales</v>
+        <v>Thompson Thrift Celebrates Ribbon Cutting for The Landing at Lemay in Fort Collins, Colorado</v>
       </c>
       <c r="B593" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C593" t="str">
-        <v>PR.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D593" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E593" t="str">
-        <v>https://www.pr.com/press-release/967276</v>
+        <v>https://finance.yahoo.com/real-estate/articles/thompson-thrift-celebrates-ribbon-cutting-161300667.html</v>
       </c>
       <c r="F593" t="str">
-        <v>PNW Home Sales’ 2026 Relocation Report shows continued demand from out-of-state buyers moving to Coeur d'Alene and Kootenai County, led by California and Washington. Driven by affordability, lifestyle, and remote work, migration trends remain strong, shaping local housing demand and reinforcing North Idaho as a top relocation destination. [PR.com]</v>
+        <v>FORT COLLINS, Colo., August 13, 2026--Thompson Thrift, a full-service nationally recognized real estate company and one of the nation’s leading multifamily developers, recently hosted a ribbon cutting celebration for The Landing at Lemay, a 344-unit luxury multifamily community in Fort Collins.</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="str">
-        <v>Liven AS – Acquisition of a new development property in Berlin, Germany</v>
+        <v>Custom Lip Balm Store Releases Realtor Client Outreach Guide</v>
       </c>
       <c r="B594" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C594" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D594" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E594" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/22/3315055/0/en/Liven-AS-Acquisition-of-a-new-development-property-in-Berlin-Germany.html</v>
+        <v>https://www.newsfilecorp.com/release/309488/Custom-Lip-Balm-Store-Releases-Realtor-Client-Outreach-Guide</v>
       </c>
       <c r="F594" t="str">
-        <v>Liven AS group’s (Liven) wholly owned subsidiary Liven R101 GmbH has entered into a notarised agreement to acquire a property in Germany, in the Charlottenburg-Wilmersdorf district of Berlin (Westend), at Reichstraße 101.</v>
+        <v>Lighthouse Point, Florida--(Newsfile Corp. - August 13, 2026) - Custom Lip Balm Store, an online supplier of customized promotional lip balm, today announced the release of an online resource for real estate professionals. The guide outlines ways agents, brokerages, and property teams can use customized lip balm in open-house materials, client communications, closing appointments, and community outreach.Custom Lip Balm Store Releases Realtor Client Outreach GuideTo view an enhanced version of...</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="str">
-        <v>Flood Barrier Systems: The Ultimate Guide to Protecting Your Property!</v>
+        <v>eMaxx Launches New Commercial Property Program through the eMaxx Reciprocal Insurance Exchange</v>
       </c>
       <c r="B595" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C595" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D595" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E595" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758858</v>
+        <v>https://finance.yahoo.com/real-estate/articles/emaxx-launches-commercial-property-program-160000750.html</v>
       </c>
       <c r="F595" t="str">
-        <v>Wuxi, China, 2026-06-21 — /EPR Network/ — The world faces escalating flood risks, a trend driven by climate change, rapid urbanization, and unpredictable weather extremes. [read full press release...]</v>
+        <v>TAMPA, Fla., August 13, 2026--eMaxx today announced the launch of its new Commercial Property Program, powered by the eMaxx Reciprocal Insurance Exchange. The program is designed for commercial property owners who invest in their properties, maintain strong risk management practices, and meet defined standards for protection against hurricanes, wildfires, and other catastrophic events.</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="str">
-        <v>SME Professional Introduces Property Management Software and Estate Agent Software for UK Property Businesses</v>
+        <v>Mortgage Rates Average 6.67%</v>
       </c>
       <c r="B596" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C596" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D596" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E596" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758856</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3344775/0/en/mortgage-rates-average-6-67.html</v>
       </c>
       <c r="F596" t="str">
-        <v>Edinburgh, UK, 2026-06-21 — /EPR Network/ — SME Professional announces its comprehensive property management software and Estate Agent Software solution, designed to help property businesses [read full press release...]</v>
+        <v>MCLEAN, Va., Aug. 13, 2026 (GLOBE NEWSWIRE) -- Freddie Mac (OTCQB: FMCC) today released the results of its Primary Mortgage Market Survey ® (PMMS ® ), showing the 30-year fixed-rate mortgage (FRM) averaged 6.67%.</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="str">
-        <v>The Hidden Costs of Poor Vendor Management and How Technology Solves Them</v>
+        <v>Toronto REALTOR(R) Sam Kamra Launches RealEstateBuyer.ca to Buy Homes ...</v>
       </c>
       <c r="B597" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C597" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D597" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E597" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758689</v>
+        <v>https://pr-inside.com/toronto-realtor-r-sam-kamra-launches-realestatebuyer-ca-to-buy-homes-r5212000.htm</v>
       </c>
       <c r="F597" t="str">
-        <v>Bangalore, India, 2026-06-21 — /EPR Network/ — Every company relies on its suppliers. Raw material, logistics, software, physical property, professional services, and many more, no [read full press release...]</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 13, 2026 / If you've taken even a casual glance at local real estate headlines lately, you already know the story: soaring holding costs, unpredictable interest rate shifts, longer days on market, and buyers taking their sweet time to make an offer. For homeowners across the Greater Toronto Area and major urban hubs in Alberta, selling a home through traditional channels can feel like an exhausting test of endurance. Between cleaning up for last-minute open houses, staging every room, dealing with conditional offers that fall apart at the eleven hour, and watching mortgage renewal ..</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="str">
-        <v>Ecodeck Grids Ltd Highlights the Benefits of Plastic Grid and Driveway Grids for Reliable Surface Reinforcement</v>
+        <v>Churchill Stateside Group Closes $4.85 Million Forward Permanent Loan for Azalea Park Apartments in Summerville, South Carolina</v>
       </c>
       <c r="B598" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C598" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D598" t="str">
         <v>Real Estate, Energy</v>
       </c>
       <c r="E598" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758603</v>
+        <v>https://finance.yahoo.com/real-estate/articles/churchill-stateside-group-closes-4-155300443.html</v>
       </c>
       <c r="F598" t="str">
-        <v>Sutton-in-Ashfield, UK, 2026-06-21 — /EPR Network/ — Ecodeck Grids Ltd is helping property owners, businesses, and site managers improve ground stability with high-performance Plastic Grid and Driveway [read full press release...]</v>
+        <v>CLEARWATER, Fla., August 13, 2026--Churchill Stateside Group, LLC ("CSG"), a real estate and renewable energy financial services company, is pleased to announce the closing of a $4,850,000 Forward Permanent Loan for Azalea Park Apartments, a 64-unit affordable housing community in Summerville, South Carolina. The financing, provided through Churchill Mortgage Investment LLC ("CMI"), follows CSG's earlier $10,600,000 construction loan, which supported the property's comprehensive rehabilitation a</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="str">
-        <v>Real Estate Bexley: Best Property Types for Long-Term Investment</v>
+        <v>Novogradac Conference to Cover How State, Federal LIHTCs Can be Used to Support Affordable Housing Development in Hawai'i</v>
       </c>
       <c r="B599" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C599" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D599" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E599" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758383</v>
+        <v>https://www.prnewswire.com/news-releases/novogradac-conference-to-cover-how-state-federal-lihtcs-can-be-used-to-support-affordable-housing-development-in-hawaii-302850875.html</v>
       </c>
       <c r="F599" t="str">
-        <v>Bexley, NSW, 2026-06-21 — /EPR Network/ — Real estate Bexley can offer strong long-term potential for buyers who look beyond short-term price movements and focus [read full press release...]</v>
-[...2 lines deleted...]
-    <row r="600">
+        <v>Novogradac to Host 2026 Fall Affordable Housing Conference, Sept. 16-17 in Honolulu SAN FRANCISCO, Aug. 13, 2026 /PRNewswire/ -- Industry professionals in the affordable housing sector will come together to discuss how the state and federal low-income housing tax credit (LIHTC) can be...</v>
+      </c>
+    </row>
+    <row r="600" xml:space="preserve">
       <c r="A600" t="str">
-        <v>Oliver Roth Property Consultants Strengthens Specialist Bristol Buying Agent Services for Residential Property Buyers</v>
+        <v>SunScout Debuts on NYSE, Aiming at $4.7 Billion Global Robotic Mower Market</v>
       </c>
       <c r="B600" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C600" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D600" t="str">
-        <v>Real Estate</v>
+        <v>Finance, AI, SaaS, Real Estate, Energy, Retail, Automotive</v>
       </c>
       <c r="E600" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1757691</v>
-[...2 lines deleted...]
-        <v>Bristol, UK, 2026-06-21 — /EPR Network/ — Oliver Roth Property Consultants, an independent Bristol Buying Agent, continues to support homebuyers, relocating families, investors, and private [read full press release...]</v>
+        <v>https://www.acnnewswire.com/press-release/english/109110/</v>
+      </c>
+      <c r="F600" t="str" xml:space="preserve">
+        <v xml:space="preserve">NEW YORK, Aug 13, 2026 - (ACN Newswire) - SunScout Holding Limited (NYSE American: SNSC) develops autonomous solar-powered robotic mowers and complementary solar energy solutions. The company has principal operations in New Zealand and the United States and is incorporated in the Cayman Islands.
+SunScout commenced concurrent trading on NYSE American and NYSE Texas on August 12, 2026, becoming the first issuer with this combination of domicile and operational footprint to list on both exchanges. The offering was priced at $5.00 per Class A ordinary share, yielding gross proceeds of approximately $15.5 million. Upon closing, the company will have approximately 23.1 million Class A ordinary shares outstanding, implying a market capitalization of roughly $115.5 million based on the offer price.
+NYSE Texas, launched by Intercontinental Exchange (ICE) in March 2025 and headquartered in Dallas, currently hosts listed companies with an aggregate market capitalization exceeding $3.9 trillion, positioning it as a significant U.S. capital‑markets hub. The dual listing is expected to enhance SunScout’s brand visibility across the United States, particularly in Texas, where the company is pursuing strategic expansion, while also broadening its investor base.
+Three‑Pronged Clean‑Tech Portfolio; SunScout Products Emerges as Key Growth Driver
+As detailed in its prospectus, SunScout designs, develops, manufactures, and commercializes autonomous solar‑powered robotic mowers alongside complementary solar‑energy solutions. Its operations are organized into three segments: SunScout Products (autonomous solar-powered robotic mowers and complementary products), solar power development solutions, and engineering products and services under the Brunton Engineering brand, which encompasses clean‑energy hardware and high‑precision manufacturing.
+For the fiscal year ended June 30, 2025, the company reported total revenue of approximately $4.8 million, representing year‑over‑year growth of 93.6%. Solar power development solutions contributed approximately 40.9% of total revenue, while engineering products and services accounted for approximately 31.1%. Revenue from SunScout Products rose to approximately 28.0% of total revenue, up from approximately 18.5% in FY2024, demonstrating strong growth momentum.
+The prospectus explicitly notes that while solar power development and engineering services currently generate the majority of top‑line revenue, the SunScout Products segment captures long‑term growth opportunities aligned with global market expansion and is positioned as a core growth engine, accelerating the company’s transition toward a higher‑value, product‑driven business model.
+According to Mordor Intelligence, the global robotic lawn mower market is on a robust growth trajectory, valued at roughly $2.4 billion in 2025 and projected to reach $4.7 billion by 2030, at a compound annual growth rate (CAGR) of 14.4%. Robotic mowers still represent a small fraction of the broader lawn‑equipment market, leaving significant room for penetration.
+Rising labor shortages and escalating lawn‑maintenance costs are fueling demand for automation. Concurrently, regulatory initiatives worldwide to phase out gasoline‑powered outdoor equipment are gaining momentum, accelerating industry electrification. Shifting consumer preferences toward intelligent, convenient solutions are fostering deeper integration of robotic mowers with smart‑home ecosystems and the Internet of Things (IoT), creating substantial headroom for automated electric mowing solutions.
+Proprietary DSA Technology Enables True Off‑Grid Operation
+SunScout’s core competitive advantage lies in its proprietary Deployable Solar Array (DSA) technology, which allows its robotic mowers to operate entirely on solar power, achieving genuine off‑grid performance without reliance on electrical outlets. Conventional gasoline‑powered mowers emit carbon emissions, and while existing electric mowers eliminate direct emissions, they remain dependent on fixed charging infrastructure, constraining operational range and flexibility.
+The DSA mechanism enables solar panels to automatically deploy when stationary, tripling the surface area to maximize solar‑energy capture for onboard battery charging; panels retract during movement to preserve maneuverability. This design supports fully solar‑dependent, zero‑emission autonomous mowing, augmented by autonomous navigation and AI‑powered obstacle avoidance capabilities.
+According to the company, few competing products can function completely independent of external power sources. This capability unlocks deployments at sites without power outlets or charging facilities—such as golf courses, public parks, and large‑scale green spaces—delivering meaningful advantages for continuous autonomous field operations. Over the longer term, DSA‑based hardware insulates operating costs from electricity‑price inflation and enables rollouts in regions with limited or unreliable grid infrastructure.
+SunScout also emphasizes that its technology platform is highly adaptable and platform‑agnostic, opening potential applications beyond lawn mowing, including agricultural robotics, onboard solar‑charging systems for electric vehicles, autonomous patrol robots, and other mobile machinery.
+Three‑Tier Product Lineup and Rapidly Expanding Global Distribution
+SunScout’s autonomous solar‑powered robotic mower portfolio comprises three modular models: the residential‑grade SunScout Eco, light‑commercial SunScout Pro, and large‑institutional‑focused SunScout ProMax. The modular architecture supports incremental upgrades without extensive redesign, facilitating efficient global deployment across diverse terrain and climate conditions.
+For example, the entry‑level SunScout Eco integrates high‑efficiency photovoltaic panels into the top housing, converting sunlight to supply all energy required for propulsion, cutting assemblies, and onboard electronics. The unit employs a multi‑sensor suite and AI‑enhanced dual‑camera visual navigation to map work zones, identify lawn boundaries and obstacles, and optimize mowing routes. For larger and more complex sites, RTK satellite navigation is available to deliver centimeter‑level positioning accuracy.
+On commercial‑channel development, SunScout has established distribution partnerships with Wrissmer Werkstattsysteme GmbH (WWS) in Europe and MowBot Limited in Australia and New Zealand, and is in active discussions regarding potential distribution cooperation with major retailers, including Walmart.
+Beyond robotic hardware, the company provides end‑to‑end solar power development solutions, including system design, installation, and full engineering, procurement, and construction (EPC) services for commercial, industrial, and institutional clients. Through its Brunton Engineering brand, it also offers engineering products and services leveraging nearly 30 years of precision‑fabrication and mechanical‑engineering expertise, and is an accredited supplier to the New Zealand Defence Force.
+On the manufacturing front, assembly is currently conducted via SunScout Asia in Thailand. The company is advancing the establishment of an assembly and distribution center in Austin, Texas, through its U.S. subsidiary, which will build domestic production capacity and support long‑term North American expansion, aligning with U.S. policy emphasis on domestic robotics and technology supply chains. Recent actions by the U.S. Federal Communications Commission (FCC) restricting authorizations for certain foreign‑produced robotic products further underscore the growing importance of domestic manufacturing and supply‑chain resilience.
+Net proceeds from the offering are expected to be used primarily for: (i) construction of the Austin manufacturing facility; (ii) sales and marketing activities; (iii) product research and development; (iv) inventory procurement; (v) repayment of one loan; (vi) consideration for the acquisition of Brightway Energy LLC; and (vii) general working capital purposes.
+Against the backdrop of accelerating global clean‑energy transition and continued expansion of the robotic‑mower market, market participants will closely monitor whether SunScout can leverage its proprietary off‑grid solar‑robotics technology to differentiate itself amid intensifying industry competition.
+Note: This translation has been calibrated against the company’s registration statement on Form F‑1 (File No. 333‑295248), as declared effective by the SEC on August 11, 2026. All financial data, segment descriptions, and legal status reflect the prospectus disclosures. Certain distributor names and retail discussions are retained as stated in the prospectus; for definitive terms, please refer to the final prospectus.
+For more information, please contact:
+Golden Fleece Cross-border Consulting Co., Limited
+Email: heidiho@goldenfleece.hk
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="str">
-        <v>Designed for Vancouver Island Life: Creating Homes That Embrace Natural Light and Outdoor Living</v>
+        <v>ARGUS Assist named CRE Analytics Innovation of the Year at the 2026 PropTech Breakthrough Awards</v>
       </c>
       <c r="B601" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C601" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D601" t="str">
-        <v>Real Estate</v>
+        <v>AI, Real Estate</v>
       </c>
       <c r="E601" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1757623</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3344705/0/en/argus-assist-named-cre-analytics-innovation-of-the-year-at-the-2026-proptech-breakthrough-awards.html</v>
       </c>
       <c r="F601" t="str">
-        <v>Ontario, Canada, 2026-06-21 — /EPR Network/ — Vancouver Island home design is shifting big time. It’s no longer about just building a shelter; people want a [read full press release...]</v>
+        <v>Recognition reinforces Altus Group’s leadership in applying trusted, purpose-built AI to commercial real estate analytics Recognition reinforces Altus Group’s leadership in applying trusted, purpose-built AI to commercial real estate analytics</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="str">
-        <v>Harlette Sexiest In Space Confirms Exploratory PRE - IPO Discussions in London</v>
+        <v>#1 Real Estate Agent in Denver, CO: Zac Nelson</v>
       </c>
       <c r="B602" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C602" t="str">
-        <v>Pressat</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D602" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E602" t="str">
-        <v>https://pressat.co.uk/releases/harlette-sexiest-in-space-confirms-exploratory-pre-ipo-discussions-in-london-0f938cb54f50f55ad430687f3087b546/</v>
+        <v>https://www.newswire.com/news/1-real-estate-agent-in-denver-co-zac-nelson</v>
       </c>
       <c r="F602" t="str">
-        <v>Saturday 20 June, 2026 FOR IMMEDIATE RELEASE HARLETTE CAPITAL LTD CONFIRMS EXPLORATORY PRE-IPO DISCUSSIONS IN LONDON London, United Kingdom – 20 June 2026 Following attending IAEA and UNOOSA meeting in Vienna at UN 9th June. Harlette Capital Ltd today confirmed that representatives of the company participated in an exploratory discussion in London 10th June regarding potential future capital markets opportunities, including the long-term possibility of a public listing on a major international exchange. The discussion formed part of Harlette Capital's ongoing strategic review of funding pathways that may support the future development of its portfolio of businesses and intellectual property interests across luxury goods, beauty, entertainment, advanced communications, aerospace technologie</v>
+        <v>As a Senior Broker Associate with more than two decades of local market experience, Zac Nelson has established a reputation as the #1 real estate agent in Denver, CO.</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="str">
-        <v>The Hidden Data Risk in Real Estate Investment: Property Bookkeeping Accuracy</v>
+        <v>#1 Real Estate Agent in Billings, MT: Shawna Morales</v>
       </c>
       <c r="B603" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C603" t="str">
-        <v>GetNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D603" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E603" t="str">
-        <v>https://www.getnews.info/story/2026/06/20/the-hidden-data-risk-in-real-estate-investment-property-bookkeeping-accuracy/?source=barchart</v>
+        <v>https://www.newswire.com/news/1-real-estate-agent-in-billings-mt-shawna-morales</v>
       </c>
       <c r="F603" t="str">
-        <v/>
+        <v>With over $100 million in career sales and an exclusive Private Office designation, Shawna Morales has built a reputation as the #1 real estate agent in Billings, MT.</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="str">
-        <v>Argus Self Storage Advisors Announces Sale of Texas Self Storage Facility</v>
+        <v>Best Real Estate Agent in Bothell, WA: Mindy Newton</v>
       </c>
       <c r="B604" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C604" t="str">
-        <v>PR.com</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D604" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E604" t="str">
-        <v>https://www.pr.com/press-release/971569</v>
+        <v>https://www.newswire.com/news/best-real-estate-agent-in-bothell-wa-mindy-newton</v>
       </c>
       <c r="F604" t="str">
-        <v>Tyler Trahant and Chad Snyder, the Argus Self Storage Advisors broker affiliates covering North and Central Texas, represented the seller in the successful sale of United Storage Units in Valley Mills, TX. The facility consists of 71 units over 8,350 rentable square feet. The Buyer is a real estate investor of multiple properties in the Valley Mills market and looks forward to continuing high performance of the asset. [PR.com]</v>
+        <v>With more than 19 years of experience and 1,230 career transactions, Mindy Newton has established herself as the best real estate agent in Bothell, WA, offering strategic guidance for buyers and sellers.</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="str">
-        <v>Vaultzy and Miracle University Pilot Demonstrates AI-Powered Document Management for Students. Expansion Planned for California Foster Youth Programs</v>
+        <v>Best Real Estate Agent in Woonsocket, RI: Mike Pereira</v>
       </c>
       <c r="B605" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C605" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D605" t="str">
-        <v>AI, SaaS, Real Estate, Education</v>
+        <v>Real Estate</v>
       </c>
       <c r="E605" t="str">
-        <v>https://www.prweb.com/releases/vaultzy-and-miracle-university-pilot-demonstrates-ai-powered-document-management-for-students-expansion-planned-for-california-foster-youth-programs-302805103.html</v>
+        <v>https://www.newswire.com/news/best-real-estate-agent-in-woonsocket-ri-mike-pereira</v>
       </c>
       <c r="F605" t="str">
-        <v>A successful student pilot demonstrates how secure digital records and AI guidance can help them access education, employment, housing, and life opportunities SACRAMENTO, Calif., June 19, 2026 /PRNewswire-PRWeb/ -- Vaultzy, an AI-powered document management and life assistant platform,...</v>
+        <v>Mike Pereira combines 23 years of experience and deep state-level leadership to provide strategic guidance to property buyers and sellers as the best real estate agent in Woonsocket, RI.</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="str">
-        <v>EasySpanishTax.com Launches Simple DIY Modelo 210 Filing Solution for Non-Resident Property Owners in Spain</v>
+        <v>Top Real Estate Agent in Redondo Beach, CA: Clara Baum</v>
       </c>
       <c r="B606" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C606" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D606" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E606" t="str">
-        <v>https://www.prnewswire.com/news-releases/easyspanishtaxcom-launches-simple-diy-modelo-210-filing-solution-for-non-resident-property-owners-in-spain-302805652.html</v>
+        <v>https://www.newswire.com/news/top-real-estate-agent-in-redondo-beach-ca-clara-baum</v>
       </c>
       <c r="F606" t="str">
-        <v>Founder Björn Ingbrant introduces a faster, easier and more affordable way for foreign property owners to meet their Spanish tax obligations online. MANILVA, Spain, June 19, 2026 /PRNewswire/ -- The EasySpanishTax.com has launched a practical online solution designed to help non-resident...</v>
+        <v>With over $17 million in closed sales volume over the past 12 months, Clara Baum stands out as the top real estate agent in Redondo Beach, CA.</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="str">
-        <v>Real Estate Expert Stephanie Duran Explains Considerations for Buyers and Sellers in HelloNation</v>
+        <v>AimwellBio Publishes Investor Briefing on Acquired Trustr Intellectual ...</v>
       </c>
       <c r="B607" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C607" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D607" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E607" t="str">
-        <v>https://www.prnewswire.com/news-releases/real-estate-expert-stephanie-duran-explains-considerations-for-buyers-and-sellers-in-hellonation-302719673.html</v>
+        <v>https://pr-inside.com/aimwellbio-publishes-investor-briefing-on-acquired-trustr-intellectual-r5211941.htm</v>
       </c>
       <c r="F607" t="str">
-        <v>SANTA FE, N.M., June 19, 2026 /PRNewswire/ -- What should buyers and sellers really consider when choosing a real estate team in Santa Fe? In a recent feature with HelloNation, Stephanie Duran of Veritas Real Estate Partners offers clear guidance: look for embedded local expertise, not...</v>
+        <v>(PR-inside.com) Behavioral engagement technology carries documented institutional lineage spanning Oxford, the University of Vermont, Cornell, AMCP, and a Sanofi pilot program, as inventor Dr. Chris A. Jones joins AimwellBio's Board of Advisors and leads further expansion. MIAMI, FL / ACCESS Newswire / August 13, 2026 /Aimwell Partners Inc. (OTC:AIMN) - AimwellBio today announced the availability of a comprehensive investor briefing covering the recently acquired Trustr intellectual property portfolio. The briefing is available to current and prospective investors as part of the Company's commitment to providing documented visibility into the assets, technology, and intellectual property supporting its growth strategy. The Trustr portfolio centers on ..</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="str">
-        <v>Maximizing ROI and Resilience in Smart Buildings with IEI iRM + iVEC</v>
+        <v>Viking Capital Q2 Report: Multifamily Enters a Year of Normalization ...</v>
       </c>
       <c r="B608" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C608" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D608" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E608" t="str">
-        <v>https://www.pr.com/press-release/971076</v>
+        <v>https://pr-inside.com/viking-capital-q2-report-multifamily-enters-a-year-of-normalization-r5211933.htm</v>
       </c>
       <c r="F608" t="str">
-        <v>IEI Technology USA Corp. today released a case study showing how its iRM (Remote Management Platform) and iVEC virtualization technology helped a leading Taiwanese Smart Home System Integrator reduce system recovery time from days to under four minutes, while raising Smart Building certification scores by three points to unlock higher Floor Area Ratio (FAR) incentives for real estate developers. The Challenge The client [PR.com]</v>
+        <v>(PR-inside.com) New research shows 2026 multifamily deliveries are projected to fall 36%, construction starts remain more than 50% below peak, and $174 billion in equity capital is positioned to deploy. VIENNA, VA / ACCESS Newswire / August 13, 2026 / Viking Capital, a multifamily real estate investment firm, today announced the release of its Q2 2026 U.S. Multifamily Market Report, providing an updated analysis of national multifamily fundamentals, regional market conditions, capital markets, and the outlook for the remainder of 2026. The report finds that the U.S. multifamily market is entering an important transition period following several years of elevated construction and changing ..</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="str">
-        <v>Blue Mahoe Capital Uses Equity Crowdfunding to Address Housing Affordability ...</v>
+        <v>AimwellBio Publishes Investor Briefing on Acquired Trustr Intellectual Property Portfolio Valued at $10m Reinforcing Commitment to Transparency</v>
       </c>
       <c r="B609" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C609" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D609" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E609" t="str">
-        <v>https://pr-inside.com/blue-mahoe-capital-uses-equity-crowdfunding-to-address-housing-affordability-r5192753.htm</v>
+        <v>https://www.newswire.com/news/aimwellbio-publishes-investor-briefing-on-acquired-trustr-intellectual-property</v>
       </c>
       <c r="F609" t="str">
-        <v>(PR-inside.com) Blue Mahoe Capital opens doors for Caribbean diaspora direct investment into the Caribbean to address housing affordability. ORLANDO, FL / ACCESS Newswire / June 19, 2026 / On June 11, 2026, Blue Mahoe Capital Caribbean, Inc., a US-based special purpose company focused mainly on Caribbean real estate, launched an offering to allow retail investors to invest in the Caribbean. This offering is made available through Silicon Prairie Capital Partners, an SEC/FINRA reporting broker-dealer. Blue Mahoe Capital's campaign is enabled by Regulation Crowdfunding, or Reg CF, a Securities and Exchange Commission rule that allows companies to raise a maximum of $5 million ..</v>
+        <v>Behavioral engagement technology carries documented institutional lineage spanning Oxford, the University of Vermont, Cornell, AMCP, and a Sanofi pilot program, as inventor Dr. Chris A. Jones joins AimwellBio's Board of Advisors and leads further expansion.</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="str">
-        <v>Well Inspection Importance Explained in HelloNation Featuring Well Service Expert Matt Barnes</v>
+        <v>Silver Hammer Completes Field Exploration Program at the Eliza High-Grade Silver Project in Nevada</v>
       </c>
       <c r="B610" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C610" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D610" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E610" t="str">
-        <v>https://www.prnewswire.com/news-releases/well-inspection-importance-explained-in-hellonation-featuring-well-service-expert-matt-barnes-302805564.html</v>
+        <v>https://www.newsfilecorp.com/release/309380/Silver-Hammer-Completes-Field-Exploration-Program-at-the-Eliza-HighGrade-Silver-Project-in-Nevada</v>
       </c>
       <c r="F610" t="str">
-        <v>The article outlines why well inspections help homebuyers evaluate water system reliability, equipment condition, and potential water quality concerns. PITTSFIELD, Mass., June 19, 2026 /PRNewswire/ -- Do homebuyers need a well inspection before purchasing a property with a private well?...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 13, 2026) - Silver Hammer Mining Corp. (CSE: HAMR) (OTCID: HAMRF) (the "Company" or "Silver Hammer") is pleased to announce the completion of the 2026 summer field work program at the Eliza Silver Project ("Eliza") located in White Pine County, Nevada. The Eliza project is proximal to the operating Pan Mine, the Mt. Hamilton Project, the Gold Rock property and the Green Springs property in the White Pine Mining District. The field exploration...</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="str">
-        <v>In HelloNation, Plumbing Expert David Manuel Outlines Signs of a Hidden Water Leak</v>
+        <v>Top Real Estate Agent in Kitty Hawk, NC: Cameron Griggs</v>
       </c>
       <c r="B611" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C611" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D611" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E611" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-plumbing-expert-david-manuel-outlines-signs-of-a-hidden-water-leak-302805528.html</v>
+        <v>https://www.newswire.com/news/top-real-estate-agent-in-kitty-hawk-nc-cameron-griggs</v>
       </c>
       <c r="F611" t="str">
-        <v>The article outlines early warning signs that help homeowners detect leaks before serious property damage occurs. BATON ROUGE, La., June 19, 2026 /PRNewswire/ -- What are the warning signs of a hidden water leak that homeowners should not ignore? The answer is published in a HelloNation...</v>
+        <v>Backed by extensive luxury coastal experience and a strong career sales record, Cameron Griggs offers clear guidance as the top real estate agent in Kitty Hawk, NC.</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="str">
-        <v>Bristol Estate Planner Rolls Out Red Carpet and Dog Treats for Bring Your Dog to Work Day</v>
+        <v>Top Realtor in Lutz, FL: 54 Realty</v>
       </c>
       <c r="B612" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C612" t="str">
-        <v>PRUnderground</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D612" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E612" t="str">
-        <v>https://www.prunderground.com/bristol-estate-planner-rolls-out-red-carpet-and-dog-treats-for-bring-your-dog-to-work-day/00385541/</v>
+        <v>https://www.newswire.com/news/top-realtor-in-lutz-fl-54-realty</v>
       </c>
       <c r="F612" t="str">
-        <v>Futura Planning Ltd is marking Bring Your Dog to Work Day on Friday 26 June by welcoming four-legged clients and offering free dog treats with Will and LPA appointments that week. The post Bristol Estate Planner Rolls Out Red Carpet and Dog Treats for Bring Your Dog to Work Day first appeared on</v>
+        <v>Backed by more than 12,000 career real estate transactions and strong local market data, 54 Realty operates as the top realtor in Lutz, FL, providing data-driven guidance for area buyers and sellers.</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="str">
-        <v>In HelloNation, Real Estate Expert Kimberly Vanek Outlines Key Factors to Pay Attention to When Touring Homes</v>
+        <v>Best Real Estate Agent in Washington, DC: Daryl Judy</v>
       </c>
       <c r="B613" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C613" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D613" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E613" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-expert-kimberly-vanek-outlines-key-factors-to-pay-attention-to-when-touring-homes-302805514.html</v>
+        <v>https://www.newswire.com/news/best-real-estate-agent-in-washington-dc-daryl-judy</v>
       </c>
       <c r="F613" t="str">
-        <v>PLATTE CITY, Mo., June 19, 2026 /PRNewswire/ -- The article highlights practical details first-time homebuyers should observe during home tours, including storage, natural light, noise levels, and room layout. What practical details do first-time homebuyers often overlook when touring...</v>
+        <v>With decades of experience and over $1.17 billion in lifetime sales volume, Daryl Judy has established himself as the best real estate agent in Washington, DC for buyers, sellers, and property investors.</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="str">
-        <v>LM2 Investment Group Expands Loan Offerings with $650M+ in Proven Lending Volume</v>
+        <v>Iconic Minerals Reports Positive near Surface Gold and Silver Results in First Assays of 2026 Drill Program at New Pass Gold Property, Nevada</v>
       </c>
       <c r="B614" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C614" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D614" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E614" t="str">
-        <v>https://www.prunderground.com/lm2-investment-group-expands-loan-offerings-with-650m-in-proven-lending-volume/00385519/</v>
+        <v>https://www.newsfilecorp.com/release/309354/Iconic-Minerals-Reports-Positive-near-Surface-Gold-and-Silver-Results-in-First-Assays-of-2026-Drill-Program-at-New-Pass-Gold-Property-Nevada</v>
       </c>
       <c r="F614" t="str">
-        <v>Arizona's boutique hard money lender adds flexible rehab, DSCR, and HELOC solutions backed by 55+ years of experience and 3,500+ loans originated. The post LM2 Investment Group Expands Loan Offerings with $650M+ in Proven Lending Volume first appeared on</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 13, 2026) - Iconic Minerals Ltd. (TSXV: ICM) (OTCQB: ICMFF) (FSE: YQG) (the "Company" or "Iconic") announces that the first assay results have been received for the New Pass gold property ("New Pass" or the "Property") in Churchill County, Nevada. Results include gold, silver, and multi-element assays from the first six drill holes completed during the 2026 exploration program. The program was designed to test the up-dip extensions of known...</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="str">
-        <v>Real Estate Experts Jim and Mike Savas Explain What Really Makes a Home Sell in HelloNation</v>
+        <v>Kobrea Completes Next Payment Under Property Option Agreement for Its Western Malargüe Copper Projects - Mendoza Province, Argentina</v>
       </c>
       <c r="B615" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C615" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D615" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E615" t="str">
-        <v>https://www.prnewswire.com/news-releases/real-estate-experts-jim-and-mike-savas-explain-what-really-makes-a-home-sell-in-hellonation-302805494.html</v>
+        <v>https://www.newsfilecorp.com/release/309439/Kobrea-Completes-Next-Payment-Under-Property-Option-Agreement-for-Its-Western-Malarge-Copper-Projects-Mendoza-Province-Argentina</v>
       </c>
       <c r="F615" t="str">
-        <v>BELMONT, Mass., June 19, 2026 /PRNewswire/ -- What makes one home sell quickly while another lingers on the market? In an article published in HelloNation, real estate experts The Jim and Mike Savas Team in Belmont, Massachusetts, explain that while price and square footage are critical,...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 13, 2026) - Kobrea Exploration Corp. (CSE: KBX) (FSE: F3I) (OTCQB: KBXFF) ("Kobrea" or the "Company") announces that it has completed the next payment to the optionors under its option agreement dated August 14, 2024 (the "Option Agreement"), pursuant to which the Company has the exclusive right to earn a 100% interest in the seven projects comprising the Western Malargüe Copper Projects, totaling 733 km2 in southwestern Mendoza Province,...</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="str">
-        <v>The Boulder Group Arranges Sale of Aurora Health Care Medical Property in Michigan</v>
+        <v>Omega Pacific Outlines 2026 Exploration Program at the Williams Property</v>
       </c>
       <c r="B616" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C616" t="str">
-        <v>GetNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D616" t="str">
-        <v>Healthcare, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E616" t="str">
-        <v>https://www.getnews.info/story/2026/06/19/the-boulder-group-arranges-sale-of-aurora-health-care-medical-property-in-michigan/?source=barchart</v>
+        <v>https://www.newsfilecorp.com/release/309459/Omega-Pacific-Outlines-2026-Exploration-Program-at-the-Williams-Property</v>
       </c>
       <c r="F616" t="str">
-        <v/>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 13, 2026) - Omega Pacific Resources Ltd. (CSE: OMGA) (OTCQB: OMGPF) (FSE: Q0F) ("Omega Pacific" or the "Company") is pleased to announce its 2026 exploration strategy for the Williams Property, located in British Columbia's Toodoggone District (Fig.1). This program builds on the positive results generated from the 2024 drill program which encountered both high-grade intersections (6.22 g/t Au over 18.98 m (WM24-01)) and robust bulk tonnage...</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="str">
-        <v>The Silent Danger Over Our Heads: Why One Inventor Is Putting Major Cities On Notice</v>
+        <v>SalesCloser Granted Third U.S. Patent, Protecting In-Conversation AI Appointment Booking</v>
       </c>
       <c r="B617" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C617" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D617" t="str">
-        <v>Real Estate</v>
+        <v>AI, Real Estate</v>
       </c>
       <c r="E617" t="str">
-        <v>https://www.prweb.com/releases/the-silent-danger-over-our-heads-why-one-inventor-is-putting-major-cities-on-notice-302805024.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3344394/0/en/salescloser-granted-third-u-s-patent-protecting-in-conversation-ai-appointment-booking.html</v>
       </c>
       <c r="F617" t="str">
-        <v>Magic AC Mount, developed by inventor Peter Allen and Allen Machine Products, is leading a national conversation around window air conditioner safety and compliance. The patented, no-drill mounting system securely supports units up to 220 pounds while helping property owners, tenants, and...</v>
+        <v>Third U.S. patent grant extends SalesCloser’s intellectual property portfolio around the execution infrastructure that makes autonomous AI sales agents work reliably at scale.</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="str">
-        <v>The Ensign Group, Inc. Declares Quarterly Dividend of $0.0650 Per Share</v>
+        <v>Home Sellers Urged to Ask Who Benefits Before Agreeing to Private or Phased Home Marketing</v>
       </c>
       <c r="B618" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C618" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D618" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E618" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/19/3314670/21305/en/The-Ensign-Group-Inc-Declares-Quarterly-Dividend-of-0-0650-Per-Share.html</v>
+        <v>https://www.pr.com/press-release/976313</v>
       </c>
       <c r="F618" t="str">
-        <v>SAN JUAN CAPISTRANO, Calif., June 19, 2026 (GLOBE NEWSWIRE) -- The Ensign Group, Inc. (Nasdaq: ENSG), the parent company of the Ensign™ group of companies, which invest in and provide skilled nursing and senior living services, physical, occupational and speech therapies, other rehabilitative and healthcare services, and real estate, announced today that it has declared a quarterly cash dividend of $0.0650 per share of Ensign common stock, payable on or before July 31, 2026, to shareholders of record as of June 30, 2026.</v>
-[...2 lines deleted...]
-    <row r="619">
+        <v>Cleveland Oh Real Estate Broker Dennis Rath says privacy can be a legitimate choice—but sellers deserve a clear explanation of the exposure, competition and negotiating leverage they may be delaying. [PR.com]</v>
+      </c>
+    </row>
+    <row r="619" xml:space="preserve">
       <c r="A619" t="str">
-        <v>Aktsionäride 19. juuni 2026. a korralise üldkoosoleku otsused</v>
+        <v>Kefi B.V. and Aligned Shareholders Announce Strategic Vision for WSC World Sporting Consulting Limited: Targeting Near-Term Public Listing and Global Expansion of the TCR Ecosystem</v>
       </c>
       <c r="B619" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C619" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D619" t="str">
-        <v>Real Estate</v>
+        <v>Finance, SaaS, Real Estate, Retail, Automotive, Gaming, Media</v>
       </c>
       <c r="E619" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/19/3314644/0/et/Aktsion%C3%A4ride-19-juuni-2026-a-korralise-%C3%BCldkoosoleku-otsused.html</v>
-[...5 lines deleted...]
-    <row r="620">
+        <v>https://www.acnnewswire.com/press-release/english/109098/</v>
+      </c>
+      <c r="F619" t="str" xml:space="preserve">
+        <v xml:space="preserve">AMSTERDAM/HONG KONG, August 13, 2026 - (ACN Newswire) - Kefi B.V., a major shareholder and principal creditor of WSC Group (the owner and promoter of the globally recognized TCR Series), together with its aligned shareholders, today announced a comprehensive strategic vision aimed at accelerating the commercial growth of the TCR platform and bringing WSC WORLD SPORTING CONSULTING LIMITED (WSC Group) to a public listing on a major international exchange in the near future.
+The Foundation: Kefi's Decisive Role in Building the TCR Ecosystem
+Kefi B.V. and its predecessor entity have invested the largest amount of capital into WSC Group among all shareholders since 2018, while simultaneously providing strategic resources and support to fellow shareholders throughout this period. This commitment was made well before the Fédération Internationale de l'Automobile (FIA) adopted the TCR Regulations as its global touring car standard. Kefi's high-conviction capital investment proved decisive, enabling the seamless integration of FIA standards and the global debut of the first commercially available road car bearing the TCR brand.
+Following this foundational investment, WSC Group successfully launched landmark co-branding initiatives with major automotive manufacturers. In 2019, the Volkswagen Golf GTI TCR road car was introduced to the European and Asian markets, pushing sales significantly with the strength of the TCR brand and becoming a sought-after performance icon. In 2021, the Hyundai Elantra N TCR Edition further demonstrated the power of the TCR brand to drive consumer car sales in global markets. These achievements confirm that the commercial potential of the TCR ecosystem is limitless, extending far beyond the racetrack and into the showrooms of the world's largest automakers.
+Beyond Capital: Kefi's Strategic Partnership and Long-Term Support
+Kefi B.V.'s contribution to WSC Group has extended far beyond capital injections. Over nearly a decade of close collaboration, Kefi has provided continuous long-term strategic support: referring high-value business networks and introducing real commercial opportunities to the company and its shareholders, offering professional advisory services on corporate governance, legal structuring, and financial strategy, and connecting WSC Group with strategic partners across the automotive, technology, and media sectors.
+"Over nearly ten years of close collaboration, we have grown alongside WSC," stated a spokesperson for Kefi B.V. "We have deep insight into the company's inner circle, its daily workings, and its operational details. We maintain absolute clarity regarding our rights as a major shareholder and creditor, and we believe the time has come to unlock the true, unmaximised value of this extraordinary global IP."
+Kefi as the Institutional Interface for WSC
+Given its extensive expertise in global laws, regulations, and capital markets, Kefi B.V. acts as the primary communication channel on behalf of WSC Group when engaging with institutional investors and sophisticated partners. This role ensures that WSC Group's engagement with the global investment community meets the highest standards of professionalism, regulatory compliance, and fiduciary transparency, standards that are essential for the company's path to a public listing.
+Kefi's efforts in this capacity have already brought tangible benefits to all minority shareholders by enhancing the company's credibility, expanding its investor base, and laying the groundwork for a liquidity event that will deliver significant value to all stakeholders.
+A New Chapter: Evolving for the Next Phase of Growth
+The TCR ecosystem has now matured into a global institution operating across more than 40 countries with over 16 major manufacturers. The scale and complexity of the business today demands institutional governance, centralized commercial expertise, and capital markets experience to take the platform to its next level of growth. Kefi B.V. and its aligned shareholders are therefore advocating for the introduction of enhanced professional structures and a business model upgrade that matches the ambition and scale of the opportunity ahead.
+From Grassroots to World-Class: A Platform for All Drivers
+At its core, TCR cars remain the most affordable and exciting category in global motorsport. With a complete race-ready car costing a fraction of GT3 or single-seater alternatives, TCR delivers thrilling, close-contact touring car racing that is accessible to a wide range of participants. Yet affordability does not come at the expense of competition quality. The TCR Series attracts the full spectrum of driving talent, from passionate gentleman drivers to top-tier professionals with elite driving skills competing at the highest level of touring car racing. This unique combination of accessibility and world-class competition is what sets the TCR Series apart and gives WSC an unrivalled depth of driver engagement across all levels.
+Kefi B.V. and its aligned shareholders aim to bring the enthusiasm of motorsport back to the world, to reignite the passion that comes from watching production-based cars, driven by relatable heroes, battling bumper-to-bumper on circuits and street tracks across every continent.
+Unprecedented Growth and Media Value
+The TCR ecosystem has demonstrated explosive growth. According to recent data certified by IRIS Sport, the Kumho FIA TCR World Tour saw its total media value increase by 103% in the past season alone. Global reach expanded by 33% to 296 million, generating 1.58 billion media contacts. With over 900 hours of broadcasting and a rapidly expanding digital footprint, the TCR ecosystem has proven its capability to deliver massive international visibility, particularly in high-growth markets such as China, Pan-Asia, and Latin America.
+The TCR Ecosystem: Beyond Traditional Racing
+The TCR ecosystem extends well beyond traditional circuit racing. WSC Group's intellectual property encompasses a comprehensive portfolio of assets and growth verticals, including e-sports and competitive sim racing, video gaming (PC and mobile applications), legal street racing events that bring motorsport directly to city centres, the ETCR (Electric) and HTCR (Hybrid) platforms for next-generation powertrains, and TCR-branded racing academies and driving experiences. This breadth of the ecosystem positions WSC Group as a multi-dimensional sports, entertainment, and technology platform with numerous avenues for monetisation and audience growth.
+Fundraising and Use of Proceeds
+To capitalize on this momentum, Kefi B.V. and its aligned shareholders are actively pursuing a new round of fundraising to prepare WSC Group for a public listing. The proceeds will be deployed towards:
+- General Working Capital: Strengthening the operational foundation and supporting day-to-day business expansion across all markets.
+- Research &amp; Development and TCR Lab: Establishing a dedicated TCR Lab focused on advancing new materials for car kits and components, developing the ETCR (Electric) and HTCR (Hybrid) platforms, and integrating cutting-edge technologies such as solid-state batteries. The TCR Lab will position the ecosystem as the ultimate R&amp;D testing ground for the automotive industry, attracting manufacturer investment and accelerating innovation.
+- Marketing and Fan Engagement: Expanding global broadcasting partnerships, developing digital content strategies, building experiential fan engagement platforms, and deepening relationships with drivers, racing teams, and national promoters worldwide.
+Future Growth Through Strategic Acquisitions
+Looking ahead, Kefi B.V. will leverage its extensive global networks and M&amp;A expertise to identify and execute strategic acquisitions that complement and expand the TCR ecosystem. This may include acquiring complementary motorsport properties, technology platforms, media assets, or regional promotion rights that accelerate WSC Group's path to becoming the dominant global touring car and accessible motorsport conglomerate.
+Valuation Outlook: Exponential Upside
+Based on peer comparisons with publicly listed motorsport properties, including Formula 1 (market capitalization exceeding US$22 billion) and MotoGP (acquired by Liberty Media for €4.2 billion at 8.8x revenue), the future valuation of WSC Group upon achieving a public listing is expected to be exponentially higher than its current private valuation. The TCR ecosystem's unmatched global footprint (40+ series, 200+ annual races, 1,000+ cars, 16+ manufacturers) and its rare FIA endorsement represent an IP asset with no direct comparable at its current valuation level. Early investors stand to benefit from a significant valuation re-rating as the company transitions from a privately held entity to a publicly listed global sports and entertainment platform.
+Welcoming New Partnerships
+Kefi B.V. and its aligned shareholders warmly welcome new partnerships with major car manufacturers, leading technology companies, and upstream/downstream supply chain participants who share the vision of building the TCR ecosystem into the world's premier accessible motorsport platform.
+About WSC Group and the TCR Ecosystem
+Founded in 2014, WSC Group is the sole owner of the TCR (Touring Car Racing) technical regulations. TCR is the most successful customer racing concept of the 21st century, currently licensed to over 40 national and regional series globally, encompassing more than 200 annual races. Over 1,000 TCR-specification cars have been built by more than 16 major automotive manufacturers, including Alfa Romeo, Audi, Cupra, Geely, Honda, Hyundai, Peugeot, Toyota, and Volkswagen. In a rare endorsement, the FIA adopted the private TCR regulations for its top-tier touring car world championship, the Kumho FIA TCR World Tour.
+WSC Group is backed by a consortium of strategic investors who are committed to driving the next phase of the company's global expansion and public listing.
+Media Contact:
+Kefi B.V. Corporate Communications
+Amsterdam / Hong Kong
+media@kefi-bv.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="620" xml:space="preserve">
       <c r="A620" t="str">
-        <v>Resolutions of the Annual General Meeting of Shareholders from 19 June 2026</v>
+        <v>Black Spade and iRad Hospital Welcome Massachusetts General Hospital in Hong Kong for In-Depth Discussion on Healthcare Collaboration</v>
       </c>
       <c r="B620" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C620" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D620" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Healthcare, Real Estate, Energy, Education</v>
       </c>
       <c r="E620" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/19/3314644/0/en/Resolutions-of-the-Annual-General-Meeting-of-Shareholders-from-19-June-2026.html</v>
-[...2 lines deleted...]
-        <v>The annual general meeting of shareholders of AS Trigon Property Development (registry code: 10106774; hereinafter the “ Company ”) was held on 19 June 2026 in Tallinn, Pärnu mnt 18.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109092/</v>
+      </c>
+      <c r="F620" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 13, 2026 - (ACN Newswire) - Black Spade Capital Limited (“Black Spade”) and iRad Hospital were pleased to welcome representatives of Massachusetts General Hospital’s senior leadership for an in-depth discussion on strengthening healthcare collaboration, medical coordination, and referral pathways.
+The meeting focused on exploring how iRad Hospital can work closely with Massachusetts General Hospital to further develop a robust medical coordination framework and referral program, with the goal of supporting iRad Hospital’s continued development as a centre of excellence and providing patients of iRad Hospital with access to additional world leading medical services.
+Dr. Matthew Ngan, Founder and Chairman of iRad Hospital, commented: “Following our memorable visit to Boston, it was an absolute pleasure to reciprocate the hospitality. Massachusetts General Hospital is an exceptional global partner whose clinical and research excellence speaks for itself. We look forward to deepening our relationship and seamlessly expanding the world-class specialized care options available to our patients.”
+It was an honour to have a practical and meaningful exchange with the President of Massachusetts General Hospital, Dr. Marcela del Carmen, together with Dr. Marc Succi and Dr. Lucene Tong. During the meeting, the parties exchanged ideas on enhancing patient access to high-quality healthcare services, particularly for patients who may choose to seek medical care in the United States.
+In addition, Black Spade expressed openness to exploring opportunities with innovative healthcare technology startups and companies connected with Massachusetts General Hospital, reflecting a shared interest in advancing medical innovation and patient-centred care.
+The discussion was open, constructive, and in-depth, highlighting a mutual commitment to collaboration and the delivery of excellent healthcare services for international patients. Black Spade Capital and iRad Hospital look forward to exploring future opportunities to work together and to further strengthen medical referral pathways, care coordination, healthcare innovation, and patient support.
+Photo
+About Black Spade Capital Limited
+Black Spade Capital Limited is an established family office that manages the private investments of Mr. Lawrence Ho. Headquartered in Hong Kong, its global portfolio consists of a wide spectrum of cross-border investments as it consistently seeks to add new projects and opportunities to its investment mix. Black Spade’s investment strategy maximizes coverage of geographic regions and sectors whilst maintaining a portfolio of diversified asset classes, ranging from equity, fixed income, medical technology, leisure and culture, green energy, real estate to Pre-IPO investments. In August 2023, Black Spade Acquisition Co, a blank check company (SPAC) sponsored by Black Spade, completed a US$23 billion business combination with VinFast Auto Ltd. The second SPAC of Black Spade, Black Spade Acquisition II Co, completed a business combination with global media and entertainment powerhouse The Generation Essentials Group in about 9 months’ time in June 2025. Black Spade listed its third SPAC, Black Spade Acquisition III Co in January 2026.
+About iRad Medical Group —Hong Kong's Largest MRI Diagnostic Service Provider
+Established in 2005, iRad is a trusted leader in diagnostic radiology across Hong Kong. Black Spade Capital has been iRad Medical's controlling shareholder since 2021. As at 2024, iRad was the largest MRI diagnostic services provider in Hong Kong by revenue and by the number of MRI scanners. Focused on delivering high-quality imaging services and exceptional patient care, the Group's strong and extensive client base includes the Government of the Hong Kong SAR, as well as other high-profile medical groups, insurance companies, corporations, private doctors and NGOs. Meanwhile, iRad Hospital is the first and largest private medical imaging and examination service provider within an integrated resort in Macau, making iRad Group the first medical imaging group in the world to offer comprehensive private imaging and examination services, including MRI and CT services, to the integrated resort industry.
+About Massachusetts General Hospital
+Massachusetts General Hospital, founded in 1811, is the original and largest teaching hospital of Harvard Medical School. Mass General conducts the largest hospital-based research program in the United States, bridging innovative science with state-of-the-art clinical care to advance medical breakthroughs. Consistently recognized on the U.S. News &amp; World Report Best Hospitals Honor Roll, Mass General delivers world-class comprehensive care, trains the next generation of healthcare leaders, and maintains an unwavering commitment to the local and global communities it serves. Mass General is a founding member of the Mass General Brigham healthcare system.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="str">
-        <v>American Hotel Income Properties REIT LP Reports Voting Results of Annual and Special Meeting</v>
+        <v>Battery X Metals Appoints Lithium-Ion Battery and Electric Vehicle ...</v>
       </c>
       <c r="B621" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C621" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D621" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate, Energy, Automotive</v>
       </c>
       <c r="E621" t="str">
-        <v>https://www.newswire.com/news/american-hotel-income-properties-reit-lp-reports-voting-results-of-annual-and</v>
+        <v>https://pr-inside.com/battery-x-metals-appoints-lithium-ion-battery-and-electric-vehicle-r5211836.htm</v>
       </c>
       <c r="F621" t="str">
-        <v/>
+        <v>(PR-inside.com) News Release Highlights: Battery X Metals appoints electric vehicle and lithium-ion battery entrepreneur William Fan as President to advance its patent-pending lithium-ion battery rebalancing technology development, expand strategic industry relationships, advance corporate development initiatives, including evaluating complementary opportunities within the broader battery ecosystem, and support the Company's capital markets initiatives. Mr. Fan previously led a bid to acquire the intellectual property and operating assets of ElectraMeccanica Vehicles Corp., a Nasdaq-listed electric vehicle manufacturer at the time, and brings experience spanning the electric vehicle, lithium-ion battery, energy storage, corporate development, and capital markets sectors, complemented by ma</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="str">
-        <v>Advanced Pipe Repair Highlights Trenchless Pipe Rehabilitation Solutions for Commercial and Municipal Infrastructure</v>
+        <v>Battery X Metals Appoints Lithium-Ion Battery and Electric Vehicle Entrepreneur William Fan as President to Advance Development of Its Patent-Pending Lithium-Ion Battery Rebalancing Technology Platform and Corporate Growth Initiatives</v>
       </c>
       <c r="B622" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C622" t="str">
-        <v>PRUnderground</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D622" t="str">
-        <v>Real Estate</v>
+        <v>Finance, SaaS, Real Estate, Energy, Automotive</v>
       </c>
       <c r="E622" t="str">
-        <v>https://www.prunderground.com/advanced-pipe-repair-highlights-trenchless-pipe-rehabilitation-solutions-for-commercial-and-municipal-infrastructure/00385361/</v>
+        <v>https://www.newswire.com/news/battery-x-metals-appoints-lithium-ion-battery-and-electric-vehicle-entrepreneur</v>
       </c>
       <c r="F622" t="str">
-        <v>Texas pipe lining specialist helps commercial property managers, industrial facilities, schools, hospitals, and municipalities restore aging pipe systems with non-invasive repair methods designed to reduce excavation and downtime. The post Advanced Pipe Repair Highlights Trenchless Pipe Rehabilitation Solutions for Commercial and Municipal Infrastructure first appeared on</v>
+        <v>News Release Highlights: Battery X Metals appoints electric vehicle and lithium-ion battery entrepreneur William Fan as President to advance its patent-pending lithium-ion battery rebalancing technology development, expand strategic industry relationships, advance corporate development initiatives, including evaluating complementary opportunities within the broader battery ecosystem, and support the Company's capital markets initiatives. Mr. Fan previously led a bid to acquire the intellectual property and operating assets of ElectraMeccanica Vehicles Corp., a Nasdaq-listed electric vehicle manufacturer at the time, and brings experience spanning the electric vehicle, lithium-ion battery, energy storage, corporate development, and capital markets sectors, complemented by manufacturing trai</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="str">
-        <v>Brazos Residential Appoints Wyatt Simmons as Chief Investment Officer</v>
+        <v>Soleil Belmont Park Surpasses 60% Sold as Sales and Resort Lifestyle Gain Momentum</v>
       </c>
       <c r="B623" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C623" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D623" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E623" t="str">
-        <v>https://www.prnewswire.com/news-releases/brazos-residential-appoints-wyatt-simmons-as-chief-investment-officer-302804917.html</v>
+        <v>https://pressreleasenews.org/pressroom/soleil-belmont-park-surpasses-60-sold-as-sales-and-resort-lifestyle-gain-momentum</v>
       </c>
       <c r="F623" t="str">
-        <v>DALLAS, June 18, 2026 /PRNewswire/ -- Brazos Residential, a leading multifamily real estate private equity firm, today announced the appointment of Wyatt Simmons as Chief Investment Officer. Mr. Simmons brings extensive experience to the role, having spent nearly a decade in the...</v>
+        <v xml:space="preserve">Soleil Belmont Park, a luxury 55+ active adult community in Canton, Georgia, has surpassed 60% sold with 297 homes sold and 32 under contract. The community's resort-style amenities and vibrant social calendar are driving sales momentum, with eight new contracts in July and four more </v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="str">
-        <v>Northview Residential REIT Announces June Distribution</v>
+        <v>Phantom Realty Engine Launches Two Apps, Putting Its Real Estate AI in the Hands of Agents and Their Clients</v>
       </c>
       <c r="B624" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C624" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D624" t="str">
-        <v>Real Estate</v>
+        <v>AI, SaaS, Real Estate</v>
       </c>
       <c r="E624" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/18/3314543/0/en/Northview-Residential-REIT-Announces-June-Distribution.html</v>
+        <v>https://www.newsfilecorp.com/release/309331/Phantom-Realty-Engine-Launches-Two-Apps-Putting-Its-Real-Estate-AI-in-the-Hands-of-Agents-and-Their-Clients</v>
       </c>
       <c r="F624" t="str">
-        <v>Not for distribution to U.S. newswire services or for dissemination in the United States.</v>
+        <v>Myrtle Beach, South Carolina--(Newsfile Corp. - August 12, 2026) - Ghostly Labs today released two mobile applications for Phantom Realty Engine, The First Intuitive Real Estate AI platform for Realtors®, extending Sarah to both real estate agents and the clients they serve.Phantom Realty Engine Launches Two Apps, Putting Its Real Estate AI in the Hands of Agents and Their ClientsTo view an enhanced version of this graphic, please...</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="str">
-        <v>Churchill Downs Incorporated Announces State of Maryland’s Decision to Acquire the Preakness IP Rights</v>
+        <v>A New Category Is Emerging in the Premium Residential Market - the "Presidence"</v>
       </c>
       <c r="B625" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C625" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D625" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E625" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/18/3314542/12388/en/Churchill-Downs-Incorporated-Announces-State-of-Maryland-s-Decision-to-Acquire-the-Preakness-IP-Rights.html</v>
+        <v>https://www.newsfilecorp.com/release/309434/A-New-Category-Is-Emerging-in-the-Premium-Residential-Market-the-Presidence</v>
       </c>
       <c r="F625" t="str">
-        <v>LOUISVILLE, Ky., June 18, 2026 (GLOBE NEWSWIRE) -- Churchill Downs Incorporated (Nasdaq: CHDN) (“CDI”, “we”) announced today that we have been notified by the State of Maryland of the State’s intention to exercise rights under Maryland Code Ann. Bus. Reg. §11-520(d) to acquire the intellectual property, including all trademarks and associated rights, of the Preakness Stakes and Black-Eyed Susan Stakes (the “Preakness IP Rights”) from 1/ST Maryland LLC, an affiliate of 1/ST Racing, by matching the purchase price of CDI’s previously-announced agreement to acquire the Preakness IP Rights for $85 million.</v>
+        <v>Singapore, Singapore--(Newsfile Corp. - August 12, 2026) - Experts in premium residential real estate note that a distinct new category is forming at      the top of the market, and that demand for it is rising around the world. Property market specialists describe the emerging tier as the presidence: a self-contained community of private      residences bound together by shared infrastructure and anchored by a five-star hotel under an international brand -- a format designed to be lived in and...</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="str">
-        <v>PHFA accepting bids for $10 million in affordable housing tax credits</v>
+        <v>Tenant Inc. and TractIQ Partner to Bring Competitive Intelligence to Self Storage Operators</v>
       </c>
       <c r="B626" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C626" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D626" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E626" t="str">
-        <v>https://www.prnewswire.com/news-releases/phfa-accepting-bids-for-10-million-in-affordable-housing-tax-credits-302804884.html</v>
+        <v>https://www.prnewswire.com/news-releases/tenant-inc-and-tractiq-partner-to-bring-competitive-intelligence-to-self-storage-operators-302850254.html</v>
       </c>
       <c r="F626" t="str">
-        <v>Proceeds of sale will help create or renovate an anticipated 400 affordable rental units HARRISBURG, Pa., June 18, 2026 /PRNewswire/ -- The Pennsylvania Housing Finance Agency is accepting bids to purchase $10 million in affordable housing tax credits. Proceeds from the winning bids will...</v>
+        <v>IRVINE, Calif., Aug. 12, 2026 /PRNewswire/ -- Tenant Inc. and TractIQ today announced their platform integration, delivering competitive intelligence directly inside Tenant Inc.'s Hummingbird PMS. First announced as a strategic partnership at the Storelocal Innovation Summit in February...</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="str">
-        <v>Host Hotels &amp; Resorts Announces Second Quarter 2026 Earnings Call to be Held on August 6, 2026</v>
+        <v>KBRA Assigns Preliminary Ratings to BANK5 2026-5YR24</v>
       </c>
       <c r="B627" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C627" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D627" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E627" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/18/3314533/0/en/Host-Hotels-Resorts-Announces-Second-Quarter-2026-Earnings-Call-to-be-Held-on-August-6-2026.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/kbra-assigns-preliminary-ratings-bank5-233300873.html</v>
       </c>
       <c r="F627" t="str">
-        <v>BETHESDA, Md., June 18, 2026 (GLOBE NEWSWIRE) -- Host Hotels &amp;amp; Resorts, Inc. (NASDAQ: HST) (the “Company”), the nation’s largest lodging real estate investment trust, will report second quarter 2026 financial results on Wednesday, August 5, 2026, after the market close.</v>
+        <v>NEW YORK, August 12, 2026--KBRA is pleased to announce the assignment of preliminary ratings to 34 classes of BANK5 2026-5YR24, a $872.7 million CMBS conduit transaction collateralized by 35 commercial mortgage loans secured by 64 properties. The collateral properties are located throughout 22 MSAs, of which the three largest are New York (11.4% of pool balance), Minneapolis (9.9%), and Washington - NoVA - MD (8.6%). The pool has exposure to all major property types, with three types representin</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="str">
-        <v>Greystone Housing Impact Investors LP Announces Release of 2025 Schedule K-3</v>
+        <v>Greenberg Traurig's Farah Ahmed Appointed to Board of Volunteers of America - Greater New York</v>
       </c>
       <c r="B628" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C628" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D628" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E628" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/18/3314525/10410/en/Greystone-Housing-Impact-Investors-LP-Announces-Release-of-2025-Schedule-K-3.html</v>
+        <v>https://www.prnewswire.com/news-releases/greenberg-traurigs-farah-ahmed-appointed-to-board-of-volunteers-of-america--greater-new-york-302850195.html</v>
       </c>
       <c r="F628" t="str">
-        <v>OMAHA, Neb., June 18, 2026 (GLOBE NEWSWIRE) -- On June 18, 2026, Greystone Housing Impact Investors LP (NYSE: GHI) (the “Partnership”) announced that investor information on 2025 Schedule K-3 reflecting items of international tax relevance is available online. Unitholders requiring this information may access their Schedules K-3 at www.taxpackagesupport.com/greystone .</v>
+        <v>NEW YORK, Aug. 12, 2026 /PRNewswire/ -- Farah S. Ahmed, co-chair of the New York Real Estate Practice at global law firm Greenberg Traurig, LLP, has been appointed to the Board of Directors of the nonprofit organization Volunteers of America – Greater New York. Ahmed represents a broad...</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="str">
-        <v>AMN Healthcare Acquires Leadership Assessment Solution to Advance Executive Search and Leadership Advisory Capabilities</v>
+        <v>Alexandria Real Estate Equities, Inc. Announces Pricing of Public Offering of $1,000,000,000 of Series A Fixed-to-Fixed Reset Rate Junior Subordinated Notes due 2057</v>
       </c>
       <c r="B629" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C629" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D629" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E629" t="str">
-        <v>https://www.prnewswire.com/news-releases/amn-healthcare-acquires-leadership-assessment-solution-to-advance-executive-search-and-leadership-advisory-capabilities-302804833.html</v>
+        <v>https://www.prnewswire.com/news-releases/alexandria-real-estate-equities-inc-announces-pricing-of-public-offering-of-1-000-000-000-of-series-a-fixed-to-fixed-reset-rate-junior-subordinated-notes-due-2057--302850201.html</v>
       </c>
       <c r="F629" t="str">
-        <v>Research-backed capability strengthens AMN's ability to help healthcare organizations identify, develop and plan for leadership success DALLAS, June 18, 2026 /PRNewswire/ -- AMN Healthcare today announced it has acquired the intellectual property, software and methodology behind the...</v>
+        <v>PASADENA, Calif., Aug. 12, 2026 /PRNewswire/ -- Alexandria Real Estate Equities, Inc. ("Alexandria" or the "Company") (NYSE: ARE) today announced that it has priced a public offering of $1,000,000,000 aggregate principal amount of 7.250% Series A Fixed-to-Fixed Reset Rate Junior...</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="str">
-        <v>Calabrese Law Associates Announces Unit Owner Protection Program, Making Hiring a Lawyer for Condo Document Review Easier in Massachusetts</v>
+        <v>Vital Infrastructure Reports Second Quarter 2026 Results; Advances Over $150 Million of North American Acquisitions</v>
       </c>
       <c r="B630" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C630" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D630" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Healthcare, Real Estate</v>
       </c>
       <c r="E630" t="str">
-        <v>https://www.prweb.com/releases/calabrese-law-associates-announces-unit-owner-protection-program-making-hiring-a-lawyer-for-condo-document-review-easier-in-massachusetts-302804775.html</v>
+        <v>https://www.newsfilecorp.com/release/309332/Vital-Infrastructure-Reports-Second-Quarter-2026-Results-Advances-Over-150-Million-of-North-American-Acquisitions</v>
       </c>
       <c r="F630" t="str">
-        <v>Condominium buyers in Massachusetts can now more easily access legal support through Calabrese Law Associates' new Unit Owner Protection Program. The service simplifies condo document review in Massachusetts before buyers close on a property. BOSTON, June 18, 2026 /PRNewswire-PRWeb/ --...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 12, 2026) - Vital Infrastructure Property Trust (TSX: VITL.UN) ("Vital Infrastructure" or the "REIT") today announced its financial results for the three and six months ended June 30, 2026. Subsequent to quarter end, the REIT completed the acquisition of the East New York Health Hub in Brooklyn, New York, and entered into an agreement to acquire a medical outpatient facility in Canada for a purchase price of approximately $26 million.“Vital...</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="str">
-        <v>Modesto Residents Will Gain Access to More Affordable Homes Due to $4 Million Health Net Investment</v>
+        <v>Deutsche Konsum Real Estate AG Publishes Quarterly Statement for the First Nine Months of the 2025/2026 Financial Year</v>
       </c>
       <c r="B631" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C631" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D631" t="str">
-        <v>Healthcare, Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E631" t="str">
-        <v>https://www.prnewswire.com/news-releases/modesto-residents-will-gain-access-to-more-affordable-homes-due-to-4-million-health-net-investment-302804795.html</v>
+        <v>https://www.newmediawire.com/news/deutsche-konsum-real-estate-ag-publishes-quarterly-statement-for-the-first-nine-months-of-the-2025-2026-financial-year-7088465</v>
       </c>
       <c r="F631" t="str">
-        <v>Morris Village development will expand access to long-term housing stability for families and individuals in Stanislaus County SACRAMENTO, Calif., June 18, 2026 /PRNewswire/ -- Health Net, one of California's most experienced Medi-Cal managed care health plans and company of Centene...</v>
+        <v>Implementation of the restructuring plan: Property sales of around EUR 78 million completed since the start of the restructuring process; additional purchase agreements worth EUR 16 million signed Financing structure further improved: Financial liabilities reduced to EUR 311.5 million (30 September 2025: EUR 471.1 million); net LTV at 41.1% (30 September 2025: 57.8%) Portfolio revaluation as of 30 June 2026 results in a valuation loss of EUR 41.6 million Funds from Operations (FFO) increase to EUR 14.5 million (9M 2024/2025: EUR 9.9 million) POTSDAM, GERMANY - August 12, 2026 ( NEWMEDIAWIRE ) - Deutsche Konsum Real Estate AG (“Company”, “DKR”) (ISIN: DE000A14KRD3 | WKN: A14KRD | ticker symbol: DKG) today published its financial results for the first nine months of the 2025/2026 financial y</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="str">
-        <v>LMU Names Vini Bhargava as Vice President for Facilities Management and Planning</v>
+        <v>Miller Barondess Files Lawsuit Alleging Attorney and Law Firms Enabled One of California's Largest Real Estate Ponzi Schemes</v>
       </c>
       <c r="B632" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C632" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D632" t="str">
-        <v>Real Estate, Education</v>
+        <v>Real Estate</v>
       </c>
       <c r="E632" t="str">
-        <v>https://www.prnewswire.com/news-releases/lmu-names-vini-bhargava-as-vice-president-for-facilities-management-and-planning-302804783.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/miller-barondess-files-lawsuit-alleging-210900063.html</v>
       </c>
       <c r="F632" t="str">
-        <v>LOS ANGELES, June 18, 2026 /PRNewswire/ -- Loyola Marymount University today announced the appointment of Vini Bhargava, an exceptional facilities leader whose career spans higher education, technology, real estate, and public-sector environments, as vice president for Facilities...</v>
+        <v>SANTA ROSA, Calif., August 12, 2026--Miller Barondess sues an attorney and law firms accused of enabling one of the largest real estate Ponzi scheme's in California history.</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="str">
-        <v>Attorney Fry Wernick Removed from Role as Lead Counsel in Bryan Kastleman's ...</v>
+        <v>Grupo Sunset World's Ocean Spa Hotel Celebrates 19 Years of Strengthening Its Wellness and Hospitality Offering in the Mexican Caribbean</v>
       </c>
       <c r="B633" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C633" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D633" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E633" t="str">
-        <v>https://pr-inside.com/attorney-fry-wernick-removed-from-role-as-lead-counsel-in-bryan-kastleman-s-r5192474.htm</v>
+        <v>https://www.prnewswire.com/news-releases/grupo-sunset-worlds-ocean-spa-hotel-celebrates-19-years-of-strengthening-its-wellness-and-hospitality-offering-in-the-mexican-caribbean-302849987.html</v>
       </c>
       <c r="F633" t="str">
-        <v>(PR-inside.com) AUSTIN, TX / ACCESS Newswire / June 18, 2026 / GVA Real Estate Group, an Austin-based multifamily real estate investment and operating company, today took note that Bryan Kastleman has relegated attorney Ephraim "Fry" Wernick of Vinson &amp; Elkins, LLP to a secondary role in Kastleman's litigation against GVA and Alan Stalcup. Background Kastleman first retained Wernick after expressing his dissatisfaction with returns on speculative investments in properties that were managed by GVA, many of which were impacted by the series of federal funds rate hikes that began in 2022. Under Wernick's counsel, Kastleman filed lawsuits and began making public accusations that ..</v>
+        <v>CANCÚN, Mexico, Aug. 12, 2026 /PRNewswire/ -- Ocean Spa Hotel, part of the Sunset World Group, celebrates its 19th anniversary by reaffirming its commitment to providing vacation experiences that blend wellness, comfort, and Mexican hospitality. Over nearly two decades, the property has...</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="str">
-        <v>Four Seasons Hotel Westlake Village Announces Programming for an Unforgettable Fourth of July Weekend</v>
+        <v>CoStar Upgrades U.S. Retail Forecast</v>
       </c>
       <c r="B634" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C634" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D634" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E634" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356492</v>
+        <v>https://finance.yahoo.com/real-estate/articles/costar-upgrades-u-retail-forecast-201500340.html</v>
       </c>
       <c r="F634" t="str">
-        <v>This Independence Day, Four Seasons Hotel Westlake Village invites guests to celebrate in style with festive experiences, exceptional dining, and scenic views set against the breathtaking backdrop of the Santa Monica Mountains. - - As part of the hotel&amp;#39;s vibrant summer programming, the property will host a dynamic lineup of Fourth of July activations and offerings designed for families, couples, and friends seeking a refined yet relaxed holiday celebration. - - Festive Dining Experiences... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356492</v>
+        <v>ARLINGTON, Va., August 12, 2026--U.S. retail projections are expected to remain broadly balanced through 2027, according to a just-released forecast from CoStar, the leading global provider of online real estate marketplaces, information and analytics in the property markets.</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="str">
-        <v>Best Real Estate Agent in Laguna Niguel, CA: Jim and Vickie Bishop</v>
+        <v>Critical One Energy Provides Update on Kenora Property and Claim Against American Atomics Inc.</v>
       </c>
       <c r="B635" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C635" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D635" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E635" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-laguna-niguel-ca-jim-and-vickie-bishop</v>
+        <v>https://www.newsfilecorp.com/release/309374/Critical-One-Energy-Provides-Update-on-Kenora-Property-and-Claim-Against-American-Atomics-Inc.</v>
       </c>
       <c r="F635" t="str">
-        <v>Backed by over $404 million in lifetime sales volume and a reputation for luxury home staging and marketing, Jim and Vickie Bishop stand out as the best real estate agents in Laguna Niguel, CA.</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 12, 2026) - Critical One Energy Inc. (CSE: CRTL) (OTCQB: MMTLF) (FSE: 4EF) ("Critical One" or the "Company") wishes to provide an update on its Kenora Property in northwestern Ontario (the "Property") following the termination by American Atomics Inc. ("American Atomics") (CSE: NUKE) of a mineral property option agreement. The Company retains a 100% interest in the Property and has delivered a written demand to American Atomics to return all geological...</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="str">
-        <v>Best Senior Real Estate Agent in Silicon Valley, CA: Sebastian Frey</v>
+        <v>Home Sale Prep Explained by Real Estate Expert Doug Finney in HelloNation Article on Preparing a Findlay OH Home for Sale</v>
       </c>
       <c r="B636" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C636" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D636" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E636" t="str">
-        <v>https://www.newswire.com/news/best-senior-real-estate-agent-in-silicon-valley-ca-sebastian-frey</v>
+        <v>https://www.prnewswire.com/news-releases/home-sale-prep-explained-by-real-estate-expert-doug-finney-in-hellonation-article-on-preparing-a-findlay-oh-home-for-sale-302850037.html</v>
       </c>
       <c r="F636" t="str">
-        <v>With more than 470 career transactions, $280 million in sales volume, and a specialized focus on downsizing and retirement transitions, Sebastian Frey has earned a reputation as the best senior real estate agent in Silicon Valley, CA.</v>
+        <v>A HelloNation article outlines how repairs, staging, and curb appeal can influence buyer perception and improve sale outcomes for Findlay homeowners. FINDLAY, Ohio, Aug. 12, 2026 /PRNewswire/ -- How can homeowners prepare a Findlay OH home to attract buyers and achieve a stronger sale...</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="str">
-        <v>Best Real Estate Agent in Layton, UT: Doug Cary</v>
+        <v>Lofty Named Official AI Partner of Real Estate by Inman</v>
       </c>
       <c r="B637" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C637" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D637" t="str">
-        <v>Real Estate</v>
+        <v>AI, SaaS, Real Estate</v>
       </c>
       <c r="E637" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-layton-ut-doug-cary</v>
+        <v>https://www.prweb.com/releases/lofty-named-official-ai-partner-of-real-estate-by-inman-302849394.html</v>
       </c>
       <c r="F637" t="str">
-        <v>With more than $400 million in career sales and over 1,000 transactions closed, Doug Cary has earned a reputation as the best real estate agent in Layton, UT.</v>
+        <v>As Founding Partner of Inman 2.0, Lofty's Agentic AI Capabilities will Power Key Functions of New Intelligence Platform and Drive the Vision Forward PHOENIX, Aug. 12, 2026 /PRNewswire-PRWeb/ -- Lofty, an award-winning AI innovator for the real estate industry, today announced the company...</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="str">
-        <v>Mortgage Rates Decline</v>
+        <v>Beeline Holdings (BLNE) CEO Invests Additional $500,000 in Company</v>
       </c>
       <c r="B638" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C638" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D638" t="str">
-        <v>Real Estate</v>
+        <v>Finance, SaaS, Real Estate, Retail</v>
       </c>
       <c r="E638" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/18/3314413/0/en/Mortgage-Rates-Decline.html</v>
+        <v>https://www.newmediawire.com/news/beeline-holdings-blne-ceo-invests-additional-500-000-in-company-7088457</v>
       </c>
       <c r="F638" t="str">
-        <v>MCLEAN, Va., June 18, 2026 (GLOBE NEWSWIRE) -- Freddie Mac (OTCQB: FMCC) today released the results of its Primary Mortgage Market Survey ® (PMMS ® ), showing the 30-year fixed-rate mortgage (FRM) averaged 6.47%.</v>
+        <v>LOS ANGELES, CA - August 12, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE), a technology-driven mortgage lender and fractional equity platform, announced that CEO Nicholas Liuzza has invested an additional $500,000 in the company through a board-approved convertible note. The note will automatically convert into Beeline common stock at 4 p.m. ET on Aug. 19, 2026, at the higher of $1.50 per share or the average closing five-day volume-weighted average price during regular trading hours beginning Aug. 12. Liuzza said the investment reflects confidence in Beeline’s strategy and recent operating progress, citing revenue growth, improving margins, reduced expenses and an increased focus on higher-margin products. He also highlighted the proposed TYTL combination and BeelineEquity as a</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="str">
-        <v>Best Real Estate Agent in Danville, CA: Jenn Collins</v>
+        <v>KBRA Assigns Preliminary Ratings to Sequoia Mortgage Trust 2026-INV4 (SEMT 2026-INV4)</v>
       </c>
       <c r="B639" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C639" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D639" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E639" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-danville-ca-jenn-collins</v>
+        <v>https://finance.yahoo.com/real-estate/articles/kbra-assigns-preliminary-ratings-sequoia-172900429.html</v>
       </c>
       <c r="F639" t="str">
-        <v>With national rankings and extensive local market knowledge, Jenn Collins stands out as the best real estate agent in Danville, CA, guiding clients through high-value real estate transactions.</v>
+        <v>NEW YORK, August 12, 2026--KBRA assigns preliminary ratings to 71 classes of mortgage pass-through certificates from Sequoia Mortgage Trust 2026-INV4 (SEMT 2026-INV4). The transaction consists of 1,558 mortgages with an aggregate principal balance of $637.5 million as of the August 1, 2026 cut-off date. The collateral is characterized by a weighted average (WA) original credit score of 767 and moderate borrower equity, with a WA original LTV and WA original CLTV of 70.4%.</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="str">
-        <v>In HelloNation, Real Estate Expert Grace Frank Explains Multi-Family Investment Opportunities</v>
+        <v>Howskey Launches AI Concierge for Strata and Condo Communities, Turning Community Documents into Instant Resident Answers</v>
       </c>
       <c r="B640" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C640" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D640" t="str">
-        <v>Real Estate</v>
+        <v>AI, Real Estate</v>
       </c>
       <c r="E640" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-expert-grace-frank-explains-multi-family-investment-opportunities-302804613.html</v>
+        <v>https://www.pr.com/press-release/976118</v>
       </c>
       <c r="F640" t="str">
-        <v>CHATTANOOGA, Tenn., June 18, 2026 /PRNewswire/ -- Are multi-family investments in Chattanooga, TN, still a good bet? According to a HelloNation article, duplexes, triplexes, and other small multi-family properties continue to provide strong opportunities for investors. Real Estate Expert...</v>
-[...2 lines deleted...]
-    <row r="641">
+        <v>Building on its AI concierge for short-term rentals, Howskey is extending its vision of an AI brain for every property to strata and condo communities—helping management teams answer resident questions instantly on WhatsApp, 24/7, in any language. [PR.com]</v>
+      </c>
+    </row>
+    <row r="641" xml:space="preserve">
       <c r="A641" t="str">
-        <v>/C O R R E C T I O N -- HelloNation/</v>
+        <v>Doubleview Gold Corp. Pursues Strategic Government Engagement Following US$400M U.S. Dept of War Scandium Funding Initiative</v>
       </c>
       <c r="B641" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C641" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D641" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate, Media</v>
       </c>
       <c r="E641" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-expert-marty-pecoraro-explains-why-buyers-are-relocating-to-estero-fl-302786016.html</v>
-[...2 lines deleted...]
-        <v>In the news release, In HelloNation, Real Estate Expert Marty Pecoraro Explains Why Buyers Are Relocating to Estero, FL, issued 29-May-2026 by HelloNation over PR Newswire, we are advised by the company that changes have been made. The complete, corrected release follows, with additional...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109078/</v>
+      </c>
+      <c r="F641" t="str" xml:space="preserve">
+        <v xml:space="preserve">Vancouver, BC, Aug 12, 2026 - (ACN Newswire) - Doubleview Gold Corp. (TSXV: DBG) (OTCQX: DBLVF) ("Doubleview" or the "Company") announces that following the historic US$400 million conditional loan commitment by the U.S. Department of War's Office of Strategic Capital (OSC) to fund allied primary scandium infrastructure1, the Company has initiated formal high-level strategic engagements with Canadian federal and provincial leadership.
+The Company has submitted an official Strategic Policy Brief to the Right Honourable Mark Carney, Chair of the Prime Minister's Economic Advisory Council, and the Honourable David Eby, Premier of British Columbia. The memorandum outlines immediate pathways to secure and fast-track the development of the Company's flagship Hat Project, positioning British Columbia as a critical hub in the newly emerging Western G7 critical minerals and defense supply architecture.
+The recent multi-million-dollar capital deployment by the United States government marks a decisive turning point in North American critical mineral sovereignty. Scandium is classified as a material of critical defense import due to its role in next-generation high-heat aluminum alloys used in aerospace, defense, and specialized national security applications.
+Core Highlights of the Hat Project (BC Golden Triangle):
+Significant Critical Mineral Footprint: As independently validated in the Company's Preliminary Economic Assessment (PEA), the Hat Project hosts 2,415 tonnes of scandium oxide (see Table 2 below) and 80 million pounds of cobalt (see Table 1 below) in the measured and indicated categories.
+Robust Financial Metrics: The PEA demonstrates stellar economics, yielding an after-tax Net Present Value (NPV) ranging between C$6.73 billion and C$7.27 billion with a 19%-23% Internal Rate of Return (IRR) utilizing consensus metal prices (see news release dated March 23, 2026).
+Tier-1 Jurisdiction Asset: Located within the infrastructure-rich Golden Triangle of British Columbia, offering an immediate domestic alternative to foreign, adversarial supply chain monopolies.
+Farshad Shirvani, President and CEO of Doubleview, commented: "The unprecedented mobilization of hundreds of millions of dollars by the U.S. government for allied scandium development signals that the critical mineral race has entered an entirely new, high-velocity operational phase. Canada, and British Columbia specifically, holds the keys to Western security through generational deposits like the Hat Project. We are proactively engaging with Prime Minister Mark Carney and Premier David Eby's offices to ensure that domestic infrastructure capital, streamlined provincial permitting frameworks, and cross-border defense supply integrations are prioritized immediately to capitalize on this migrating G7 capital."
+The Company plans to provide further corporate updates as its metallurgical optimization, Pre-Feasibility Study (PFS) preparations, and high-level intergovernmental coordination continue to advance.
+Summary of Mineral Resource Estimate
+Table 1: Hat MRE at 0.2% CuEq Cut-Off Effective February 4, 2026
+Mineral 
+Resource 
+ClassificationTonnage
+(Mt)Average GradeMetal Content
+CuEq
+(%)Cu
+(%)Au
+(g/t)Co
+(%)Ag
+(g/t)CuEq
+(Blb)Cu
+(Blb)Au
+(Moz)Co
+(Mlb)Ag
+(Moz)
+Measured2720.440.220.180.0080.372.611.111.4135.62.17
+Indicated3370.430.210.190.0080.393.211.311.8144.52.88
+Total M+I6090.430.210.180.0080.385.822.423.2280.15.05
+Inferred5030.410.180.190.0080.384.571.722.7766.24.19
+Table 2: Hat MRE at 0.2% CuEq Cut-Off Effective February 4, 2026, Scandium Oxide Resources
+Mineral 
+Resource 
+ClassificationTonnage
+(Mt)Sc Tonnage1
+(Mt)Average Grade
+Sc (g/t)Metal Content
+Sc2O3 2 (t)
+Measured2723428.791,081
+Indicated3374228.761,334
+Total M+I6097628.772,415
+Inferred5036328.691,996
+Qualified Person
+Mineit Consulting Inc (Mineit) prepared the MRE in accordance with CIM Definition Standards on Mineral Resources and Reserves on Mineral Resources and Reserves. A Technical Report in support of the MRE will be filed on SEDAR+ (www.sedarplus.ca) within 45 days.
+Tomasz Wawruch, FAusIMM, of Mineit, is the Qualified Person for the MRE, and has reviewed and approved the technical disclosure related to the MRE contained in this news release. Mr. Wawruch is a geology and mineral resource consultant independent of Doubleview. Gilles Arseneau, PhD., P.Geo of ARSENEAU Consulting Services Inc. provided an independent peer review of the MRE and did not identify any fatal flaws with the resource model prepared by Tomasz Wawruch.
+With respect to the Hat Project metallurgical studies, EUR ING Andrew Carter, B.Sc., CEng., MIMMM QMR, MSAIMM SME, of Magister Metallurgy, is Doubleview's Qualified Person, as defined by National Instrument 43-101 Standards of Disclosure for Mineral Projects; he has reviewed and approved the technical contents of this news release. Mr. Carter is independent of Doubleview.
+About the Hat Project
+The Hat Project is a polymetallic copper-gold-cobalt-scandium project located in northwestern British Columbia. The project hosts a porphyry-style mineralized system and has been the subject of extensive drilling, geological modelling, metallurgical work, and technical studies. Doubleview continues to advance the Hat Project through exploration, technical evaluation, metallurgical test work, and environmental baseline programs.
+About Doubleview Gold Corp
+Doubleview Gold Corp, a mineral resource exploration and development company, is based in Vancouver, British Columbia, Canada, and is publicly traded on the TSX-Venture Exchange (TSXV: DBG) (OTCQX: DBLVF) (FSE: A1W038) (FSE: 1D4). Doubleview identifies, acquires and finances precious and base metal exploration projects in North America, particularly in British Columbia. Doubleview increases shareholder value through acquisition and exploration of quality gold, copper and silver properties and the application of advanced state-of-the-art exploration methods. The Company's portfolio of strategic properties provides diversification and mitigates investment risks.
+On behalf of the Board of Directors,
+Farshad Shirvani, M.Sc. Geology
+President &amp; Chief Executive Officer
+For further information please contact:
+Doubleview Gold Corp, Vancouver, BC 
+Farshad Shirvani, President &amp; CEO
+T: (604) 678-9587
+E: corporate@doubleview.ca
+NEITHER TSX VENTURE EXCHANGE NOR ITS REGULATION SERVICES PROVIDER (AS THAT TERM IS DEFINED IN THE POLICIES OF THE TSX VENTURE EXCHANGE) ACCEPTS RESPONSIBILITY FOR THE ADEQUACY OR ACCURACY OF THIS RELEASE.
+Preliminary Economic Assessment Cautionary Statement
+The Preliminary Economic Assessment ("PEA") for the Hat Project is preliminary in nature and includes Inferred Mineral Resources that are considered too speculative geologically to have economic considerations applied to them that would enable them to be categorized as Mineral Reserves. Mineral Resources that are not Mineral Reserves do not have demonstrated economic viability. The PEA provides a conceptual mine plan and is based on low-level technical and economic assessments that are insufficient to support an evaluation of the economic viability of the Project or to establish Mineral Reserves. There is no certainty that the results of the PEA will be realized. Further exploration and site-specific engineering studies are required before a higher level of confidence can be established for the Project's economics. The economic analysis in the PEA is based on several assumptions including, but not limited to, long term metal prices, foreign exchange rates, metallurgical recoveries, and capital and operating cost estimates. These assumptions are subject to significant risks and uncertainties, and actual results may differ materially from those projected. Readers are cautioned not to place undue reliance on the PEA or the forward-looking information contained in this release.
+The economic analysis in the PEA is based on several assumptions including, but not limited to, long term metal prices, foreign exchange rates, metallurgical recoveries, and capital and operating cost estimates. These assumptions are subject to significant risks and uncertainties, and actual results may differ materially from those projected. Readers are cautioned not to place undue reliance on the PEA or the forward-looking information contained in this release.
+Forward-Looking Statements 
+Certain of the statements made and information contained herein may constitute "forward-looking information." In particular references to the private placement and future work programs or expectations on the quality or results of such work programs are subject to risks associated with operations on the property, exploration activity generally, equipment limitations and availability, as well as other risks that we may not be currently aware of. Accordingly, readers are advised not to place undue reliance on forward-looking information. Except as required under applicable securities legislation, the Company undertakes no obligation to publicly update or revise forward-looking information, whether as a result of new information, future events or otherwise.
+This news release contains forward-looking information within the meaning of applicable Canadian securities laws. Forward-looking information includes statements regarding the Company's planned 2026 exploration program, drilling, metallurgical test work, environmental and hydrological studies, topographical mapping, future technical studies, possible mineral resource category conversion, possible deposit expansion, and future project advancement.
+Forward-looking information involves known and unknown risks, uncertainties, and other factors which might cause actual results, performance, or achievements to differ from those expressed or implied by such information. These risks include exploration risk, metallurgical risk, permitting risk, financing risk, market risk, regulatory risk, weather-related delays, availability of contractors and equipment, laboratory timing, and the risk that drilling or technical work will not produce the expected results.
+Mineral resource category conversion is not assured. Additional drilling does not guarantee conversion of Inferred mineral resources to Indicated mineral resources or Indicated mineral resources to Measured mineral resources. Step-out drilling does not guarantee expansion of the deposit. Future technical studies, including any Pre-Feasibility Study or Feasibility Study, remain subject to further work, financing, regulatory review, and technical results.
+The Company does not undertake any obligation to update forward-looking information, except as required by applicable securities laws.
+Notes:
+1 Scandium tonnages represent 12.5% of the mineralized material by category, reflecting the proportion of tailings expected to be processed through a dedicated scandium leach circuit under current metallurgical design constraints.
+2 Scandium oxide metal content have been calculated using the metallurgical recovery of 72% and conversion factor from Sc to Sc2O3 of 1.534. 
+Mineit's Qualified Person, Tomasz Wawruch, FAusIMM, completed the MRE, and has reviewed and approved the technical disclosure related to the MRE contained in this news release. Mr. Wawruch is a senior geology and mineral resource consultant independent of Doubleview. Mr. Gilles Arseneau, PhD., P.Geo., of ARSENEAU Consulting Services Inc., provided an independent review of this MRE.
+Mineral Resources that are not Mineral Reserves do not have demonstrated economic viability.
+The estimate of Mineral Resources may be materially affected by environmental, permitting, legal, title, taxation, socio-political, marketing, or other relevant issues.
+Inferred Mineral Resources are considered too speculative geologically to have economic considerations applied to them that would enable them to be categorized as Mineral Reserves. 
+The Mineral Resource Estimate was prepared in accordance with the Canadian Institute of Mining, Metallurgy and Petroleum ("CIM") Definition Standards for Mineral Resources and Mineral Reserves (2014), and CIM MRMR Best Practice Guidelines (2019).
+The effective date of the MRE is February 4, 2026.
+Metal contents have been calculated using the following metallurgical recovery factors: Cu = 85%, Au = 89%, Co = 78%, and Ag = 68%.
+Economic assumptions used include US$4.80/lb Cu, US$20.00/lb Co, US$3,200/oz Au, US$46/oz Ag, and a 2% NSR royalty.
+Mineral Resources are reported within optimized open pit constraints and 0.2% CuEq cut-off grade, based on a C$7.93/t milled processing cost and C$2.90/t milled general and administrative cost, with a mining cost of C$3.01/t plus incremental mining cost increasing by C$0.015/t for every bench below the reference level of 1,125 mRL.
+CuEq calculations do not include scandium. The formula used to calculate CuEq is: CuEq = [(((Ag × 46.0 × 0.68)/31.1035) + ((Au × 3200 × 0.89)/31.1035) + 0.0001 × (Co × 20.0 × 0.78 × 22.0462) + 0.0001 × (Cu × 4.8 × 22.0462 × 0.85))/(4.8 × 22.0462 × 0.85)], where all input variables are expressed in (ppm) and CuEq is expressed in percent (%).
+Rounding may result in minor variations between individual values and totals; such differences are not considered material to the MRE.
+Mineral Resource classification reflects the level of geological confidence and satisfies the uncertainty criteria appropriate for exploration and resource development. Additional drilling will be required to reduce uncertainty to the level expected for production planning. 
+The MRE reflects the geological interpretation, drill-hole spacing, and estimation parameters available at the time of modelling. Any additional drilling is expected to influence the current outcome by improving confidence in the estimates and refining the geometry of the mineralized domains.
+The Mineral Resource results are presented in situ within the optimized pit. Mineralized material outside the pit has not been considered as a part of the current MRE tabulation. Calculations used metric units (metres, tonnes, g/t).
+A total of 97 diamond drill holes, comprising 49,548 m of core, were incorporated into the Mineral Resource Estimate. All drilling data used in the MRE were subject to standard QA/QC validation prior to inclusion.
+The block model is defined relative to a model origin at UTM Zone 9N 346,750 E / 6,453,000 N / 0 (NAD 83). Parent blocks measure 15 × 15 × 15 m, totalling 136 × 150 × 75 blocks across extents of 2,040 m (X), 2,250 m (Y), and 1,125 m (Z). All volumes and estimates are constrained by these discretization parameters. 
+1 https://www.war.gov/News/Releases/Release/Article/4566598/office-of-strategic-capital-signs-400-million-conditional-loan-commitment-with/
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/309323
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="str">
-        <v>Best Property Management Company in Panama City Beach, FL: Seltzer Real Estate</v>
+        <v>Potomac Bank Voted 2026 Loudoun's Favorite in Multiple Categories</v>
       </c>
       <c r="B642" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C642" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D642" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E642" t="str">
-        <v>https://www.newswire.com/news/best-property-management-company-in-panama-city-beach-fl-seltzer-real-estate</v>
+        <v>https://www.prnewswire.com/news-releases/potomac-bank-voted-2026-loudouns-favorite-in-multiple-categories-302849843.html</v>
       </c>
       <c r="F642" t="str">
-        <v>With years of experience helping owners manage waterfront and investment properties, Seltzer Real Estate has built the reputation of the best property management company in Panama City Beach, FL.</v>
+        <v>CHARLES TOWN, W.Va., Aug. 12, 2026 /PRNewswire/ -- (OTCID:PTBS) Potomac Bank, announced it was voted WINNER in the LoudounNow 2026 Loudoun's Favorites readers poll in five financial services categories: Bank, Financial Planning firm, Investment Company (BCT Investments), Mortgage Company,...</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="str">
-        <v>CAPREIT Hires Harlan B. Krichman as President of Property Management</v>
+        <v>CREFC Center for Real Estate Finance Announces 2026-2027 CREFC Scholars</v>
       </c>
       <c r="B643" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C643" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D643" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E643" t="str">
-        <v>https://www.prweb.com/releases/capreit-hires-harlan-b-krichman-as-president-of-property-management-302804210.html</v>
+        <v>https://www.prnewswire.com/news-releases/crefc-center-for-real-estate-finance-announces-2026-2027-crefc-scholars-302849821.html</v>
       </c>
       <c r="F643" t="str">
-        <v>Industry Veteran Will Provide Strategic Leadership Across Company's Growing Portfolio NORTH BETHESDA, Md., June 18, 2026 /PRNewswire-PRWeb/ -- CAPREIT, a fully integrated real estate operating company responsible for the ownership and management of more than $6 billion of multifamily...</v>
+        <v>CREFC and NYU scholarship program supports the next generation of commercial real estate finance professionals NEW YORK, Aug. 12, 2026 /PRNewswire/ -- The CRE Finance Council (CREFC) and the Schack Institute of Real Estate at the NYU School of Professional Studies has announced their...</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="str">
-        <v>Form 8.3 LondonMetric &amp; Schroder REIT</v>
+        <v>SWBC Mortgage Named a Top Workplace for Women</v>
       </c>
       <c r="B644" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C644" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D644" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E644" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/18/3314284/0/en/Form-8-3-LondonMetric-Schroder-REIT.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/swbc-mortgage-named-top-workplace-144400229.html</v>
       </c>
       <c r="F644" t="str">
-        <v>8.3</v>
+        <v>SAN ANTONIO, Texas, August 12, 2026--SWBC Mortgage Corporation was named a Top Workplace for Women by Best Companies Group, recognizing a culture where employees grow and thrive.</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="str">
-        <v>The Local: Lone Star Living TV Series Spotlights San Antonio Real Estate and Lifestyle on REAL Shows Network</v>
+        <v>Lessen Announces Strategic Partnership with Paul Davis Restoration to Expand Nationwide Property Services Network</v>
       </c>
       <c r="B645" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C645" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D645" t="str">
         <v>SaaS, Real Estate</v>
       </c>
       <c r="E645" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-local-lone-star-living-tv-series-spotlights-san-antonio-real-estate-and-lifestyle-on-real-shows-network-302804024.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/lessen-announces-strategic-partnership-paul-140000581.html</v>
       </c>
       <c r="F645" t="str">
-        <v>Locally hosted series led by J.J. Gorena highlights the people, neighborhoods, and businesses that define San Antonio. SAN ANTONIO, June 18, 2026 /PRNewswire/ -- REAL Shows Network (RSN), the national TV platform dedicated to elevating real estate and lifestyle storytelling, has added The...</v>
+        <v>SCOTTSDALE, Ariz., August 12, 2026--Lessen, the intelligent operating platform powering end-to-end property services and technology solutions for residential and commercial portfolios, today announced a strategic partnership with Paul Davis Restoration, a leading provider of restoration and emergency services with more than 360 locations across North America.</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="str">
-        <v>Ghada "GG" Benitez Appointed Associate Director Of U.S. &amp;amp; Global Relations As Demand Grows For Dubai Real Estate Among International Investors</v>
+        <v>Western Star Resources Commences Maiden Field Program at Eagle Point to Advance Past-Producing U.S. Tungsten Project Toward Drilling</v>
       </c>
       <c r="B646" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C646" t="str">
-        <v>PRWeb</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D646" t="str">
-        <v>Real Estate, Media</v>
+        <v>Finance, Real Estate, Energy</v>
       </c>
       <c r="E646" t="str">
-        <v>https://www.prweb.com/releases/ghada-gg-benitez-appointed-associate-director-of-us--global-relations-as-demand-grows-for-dubai-real-estate-among-international-investors-302804042.html</v>
+        <v>https://www.newmediawire.com/news/western-star-resources-commences-maiden-field-program-at-eagle-point-to-advance-past-producing-u-s-tungsten-project-toward-drilling-7088455</v>
       </c>
       <c r="F646" t="str">
-        <v>Ghada "GG" Benitez, a California Realtor®, RERA-certified Dubai real estate advisor, Certified International Property Specialist (CIPS®), and host of The Dubai Connect™ Podcast with offices in San Diego and Dubai, has been appointed Associate Director of U.S. &amp; Global Relations for a...</v>
+        <v>Detailed Mapping, Channel Sampling and Drill-Collar Ground Truthing to Target Expansion of Historically Documented Tungsten Mineralization at Eagle Point, New Mexico VANCOUVER, BC - August 12, 2026 ( NEWMEDIAWIRE ) - Western Star Resources Inc. (CSE: WSR) (OTC: WSRIF) (FRA: 4K2) (the “Company” or “Western Star”) is pleased to announce that it is commencing its maiden field exploration and drill-planning program at the Company’s Eagle Point Tungsten Project (“Eagle Point” or the “Property”), located in Hidalgo County, New Mexico, USA. The program represents the next stage in Western Star’s systematic advancement of Eagle Point following the Company’s acquisition of the past-producing tungsten property and is designed to validate and refine the geological model, evaluate the continuity and p</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="str">
-        <v>MT Højgaard Holding A/S: Enemærke &amp; Petersen to modernise Solbakken in Odense</v>
+        <v>SECUR3D Broadens Sentry Development Coverage to Include Five Additional Online Marketplaces</v>
       </c>
       <c r="B647" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C647" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D647" t="str">
-        <v>Real Estate</v>
+        <v>AI, SaaS, Real Estate</v>
       </c>
       <c r="E647" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/18/3314196/0/en/MT-H%C3%B8jgaard-Holding-A-S-Enem%C3%A6rke-Petersen-to-modernise-Solbakken-in-Odense.html</v>
+        <v>https://www.newsfilecorp.com/release/309316/SECUR3D-Broadens-Sentry-Development-Coverage-to-Include-Five-Additional-Online-Marketplaces</v>
       </c>
       <c r="F647" t="str">
-        <v>MT Højgaard Holding's business unit Enemærke &amp;amp; Petersen will, through Civica's strategic construction partnership LIVA, be responsible for a comprehensive refurbishment and modernisation of housing department Solbakken section 311 in Odense. The project is structured as a turnkey contract with a contract value of DKK 302 million and will commence in June 2026 with planned handover in mid-2029.</v>
+        <v>Etsy, Society6, Printables, Redbubble and TeePublic broaden the marketplace environments used in limited Sentry testing with select enterprise customers; existing advisors bring experience across real-time 3D, platform ecosystems, licensing and strategic growth.Vancouver, British Columbia--(Newsfile Corp. - August 12, 2026) - SECUR3D Holdings Inc. (CSE: SRD), an AI technology company specializing in brand security and intellectual property protection, today announced that it has broadened...</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="str">
-        <v>Sparton Acquires Option to Past Producing Silver Property and Strengthens ...</v>
+        <v>Best Real Estate Agent in Gaithersburg, MD: Nathan Dart</v>
       </c>
       <c r="B648" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C648" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D648" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E648" t="str">
-        <v>https://pr-inside.com/sparton-acquires-option-to-past-producing-silver-property-and-strengthens-r5192329.htm</v>
+        <v>https://www.newswire.com/news/best-real-estate-agent-in-gaithersburg-md-nathan-dart</v>
       </c>
       <c r="F648" t="str">
-        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / June 18, 2026 /Sparton Resources Inc. (TSXV:SRI) ("Sparton" or the "Company") announced today it has entered into a binding Letter of Intent giving it a 3 year option to acquire a 100% interest in the past producing Morrison Silver Mine, located near Gowganda, Ontario. The Morrison Mine produced over 750,000 ounces of silver at a final average grade of 25 ounces per short ton during intermittent production between 1912 and 1955 (report by L.J. Cunningham BSc. P.Eng. for Consolidated Morrison Explorations Jan. 30, 1980), ("Morrison Report"). Cobalt was the only other metal reported from historical ..</v>
+        <v>Dart Homes, led by Nathan Dart, combines 25 years of experience, local market expertise, and more than $1 billion in career sales to provide strategic representation as the best real estate agent in Gaithersburg, MD.</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="str">
-        <v>BRIXMOR PROPERTY GROUP ISSUES ANNUAL CORPORATE RESPONSIBILITY REPORT</v>
+        <v>Best Real Estate Agent in Alpharetta, GA: Chris van Olphen</v>
       </c>
       <c r="B649" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C649" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D649" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E649" t="str">
-        <v>https://www.prnewswire.com/news-releases/brixmor-property-group-issues-annual-corporate-responsibility-report-302803942.html</v>
+        <v>https://www.newswire.com/news/best-real-estate-agent-in-alpharetta-ga-chris-van-olphen</v>
       </c>
       <c r="F649" t="str">
-        <v>NEW YORK, June 18, 2026 /PRNewswire/ -- Brixmor Property Group Inc. (NYSE: BRX) ("Brixmor" or the "Company") announced today the release of its eighth annual Corporate Responsibility (CR) Report, which provides a comprehensive overview of the Company's CR strategy, initiatives, and 2025...</v>
+        <v>Guiding over 2,500 transactions, Chris van Olphen has built a reputation as the best real estate agent in Alpharetta, GA, providing strategic guidance for buyers, sellers, and investors across North Georgia.</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="str">
-        <v>Building Champions Welcomes Jim Hunter as Executive Coach</v>
+        <v>Top Real Estate Agent in Caledonia, MI: Darrell DeWard</v>
       </c>
       <c r="B650" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C650" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D650" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E650" t="str">
-        <v>https://www.prweb.com/releases/building-champions-welcomes-jim-hunter-as-executive-coach-302802996.html</v>
+        <v>https://www.newswire.com/news/top-real-estate-agent-in-caledonia-mi-darrell-deward</v>
       </c>
       <c r="F650" t="str">
-        <v>Hunter brings decades of mortgage industry executive leadership and regional operations experience to Building Champions' coaching team LAKE OSWEGO, Ore., June 18, 2026 /PRNewswire-PRWeb/ -- Building Champions, a leadership development and executive coaching company trusted by leaders and...</v>
+        <v>Positioned as the top real estate agent in Caledonia, MI, Darrell DeWard provides data-driven guidance for residential and investment property sales across West Michigan.</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="str">
-        <v>Clausewitz Reyes Expands Business Law Practice with Addition of Former General Counsel Christopher Lowry</v>
+        <v>#1 Real Estate Agent in Lake Lanier, GA: Chris van Olphen</v>
       </c>
       <c r="B651" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C651" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D651" t="str">
-        <v>Real Estate, Energy</v>
+        <v>Real Estate</v>
       </c>
       <c r="E651" t="str">
-        <v>https://www.prweb.com/releases/clausewitz-reyes-expands-business-law-practice-with-addition-of-former-general-counsel-christopher-lowry-302803390.html</v>
+        <v>https://www.newswire.com/news/1-real-estate-agent-in-lake-lanier-ga-chris-van-olphen</v>
       </c>
       <c r="F651" t="str">
-        <v>Experienced attorney strengthens firm's capabilities in business law, commercial transactions, oil and gas matters, franchise law, and commercial real estate. SAN ANTONIO, June 18, 2026 /PRNewswire-PRWeb/ -- Clausewitz Reyes, PLLC is pleased to announce that Christopher Lowry has joined...</v>
+        <v>With approximately $750 million in career sales, Chris van Olphen and the North Georgia Group deliver steady guidance as the #1 real estate agent in Lake Lanier, GA.</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="str">
-        <v>Sompo announces Henry MacHale as Chief Underwriting Officer and Head of Strategy, International Markets</v>
+        <v>Top Real Estate Agent in Del Cerro, CA: Ken Schwartz</v>
       </c>
       <c r="B652" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C652" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D652" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Real Estate</v>
       </c>
       <c r="E652" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/18/3313957/0/en/Sompo-announces-Henry-MacHale-as-Chief-Underwriting-Officer-and-Head-of-Strategy-International-Markets.html</v>
+        <v>https://www.newswire.com/news/top-real-estate-agent-in-del-cerro-ca-ken-schwartz</v>
       </c>
       <c r="F652" t="str">
-        <v>LONDON, June 18, 2026 (GLOBE NEWSWIRE) -- Sompo, a leading global provider of commercial and consumer property and casualty (re)insurance, has announced the appointment of Henry MacHale as Chief Underwriting Officer and Head of Strategy for its International Markets insurance business.</v>
+        <v>With over 273 career transactions and a track record of success, Ken Schwartz stands as the top real estate agent in Del Cerro, CA, offering clear market strategies for local buyers and sellers.</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="str">
-        <v>Final terms for mortgage-covered bonds (SDRO’s) issued by Realkredit Danmark A/S</v>
+        <v>Top Real Estate Agent in Jupiter, FL: Dylan Snyder</v>
       </c>
       <c r="B653" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C653" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D653" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E653" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/18/3313943/0/en/Final-terms-for-mortgage-covered-bonds-SDRO-s-issued-by-Realkredit-Danmark-A-S.html</v>
+        <v>https://www.newswire.com/news/top-real-estate-agent-in-jupiter-fl-dylan-snyder</v>
       </c>
       <c r="F653" t="str">
-        <v>Realkredit Danmark will open 6 new mortgage-coverd bonds (SDRO’s). The new mortgage-covered bonds will be admitted to trading on Nasdaq Copenhagen. The new mortgage-covered bonds are covered by the "Base prospectus for mortgage-covered bonds and mortgage bonds issued by Realkredit Danmark A/S." The base prospectus is available on Realkredit Danmark's website at www.rd.dk/Investor. The final terms are hereby published. Please contact Hella Gebhardt Rønnebæk on tel. +45 45 13 20 68 if you have any questions.</v>
+        <v>With more than two decades of experience and 1,500 closed transactions, Dylan Snyder has solidified his standing as the top real estate agent in Jupiter, FL, specializing in luxury and waterfront homes.</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="str">
-        <v>5 Chicago House Buyers Insights: How Heirs Can Escape the Inheritance Burden – Direct Property Aid 2026 Report</v>
+        <v>Top Real Estate Agent in Santa Rosa, CA: Peter Colbert</v>
       </c>
       <c r="B654" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C654" t="str">
-        <v>GetNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D654" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E654" t="str">
-        <v>https://www.getnews.info/story/2026/06/18/5-chicago-house-buyers-insights-how-heirs-can-escape-the-inheritance-burden-direct-property-aid-2026-report/?source=barchart</v>
+        <v>https://www.newswire.com/news/top-real-estate-agent-in-santa-rosa-ca-peter-colbert</v>
       </c>
       <c r="F654" t="str">
-        <v/>
+        <v>As the founder of the Wine Country Colbert Group, Peter Colbert has established himself as the top real estate agent in Santa Rosa, CA, backing client goals with over $531 million in career sales.</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="str">
-        <v>Benchmark Appoints James Wesseldyk as Vice President of Communications</v>
+        <v>Oakley Signs Showcases a Simpler Way for Brokerages and Agents to Manage ...</v>
       </c>
       <c r="B655" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C655" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D655" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E655" t="str">
-        <v>https://www.newmediawire.com/news/benchmark-appoints-james-wesseldyk-as-vice-president-of-communications-7087210</v>
+        <v>https://pr-inside.com/oakley-signs-showcases-a-simpler-way-for-brokerages-and-agents-to-manage-r5211539.htm</v>
       </c>
       <c r="F655" t="str">
-        <v>GRAND RAPIDS, MI - June 17, 2026 ( NEWMEDIAWIRE ) - Benchmark has appointed James Wesseldyk as Vice President of Communications, the company announced today, as it continues expanding its investor communications and capital formation initiatives. Wesseldyk brings a background in real estate investing, mortgage origination, and residential construction to the role, offering firsthand industry experience as Benchmark continues growing its investor base and increasing awareness around passive private real estate investment opportunities. “James brings something most communications hires don’t have, firsthand knowledge and experience in the field,” said Matthew Fox, Chief Executive Officer of Benchmark Companies. “He’s been on job sites, he’s written mortgages, he’s invested his own capital, a</v>
+        <v>(PR-inside.com) NASHVILLE, TN AND SAN ANTONIO, TX / ACCESS Newswire / August 12, 2026 / Oakley Signs, the nation's largestcustom real estate signmanufacturer trusted by more than 100,000 agents nationwide, will exhibit at two of the industry's largest events this August: the 2026 REMAX Broker Owner Conference in Nashville, Tennessee, and the Keller Williams Mega Agent Camp in San Antonio, Texas. At both events, Oakley will showcase how it is helping agents, teams, and brokerages simplify the way they manage signage, from everyday ordering and brand compliance to onboarding, office transitions, and large-scale rollouts. TheREMAXBroker Owner Conference runs August 16 through 18 ..</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="str">
-        <v>Greenberg Traurig Named The Lawyer Awards 2026 Real Estate Team of the Year</v>
+        <v>Best Real Estate Agent in Redmond, WA: Ranjani Ravi</v>
       </c>
       <c r="B656" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C656" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D656" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E656" t="str">
-        <v>https://www.prnewswire.com/news-releases/greenberg-traurig-named-the-lawyer-awards-2026-real-estate-team-of-the-year-302803697.html</v>
+        <v>https://www.newswire.com/news/best-real-estate-agent-in-redmond-wa-ranjani-ravi</v>
       </c>
       <c r="F656" t="str">
-        <v>LONDON, June 17, 2026 /PRNewswire/ -- Global law firm Greenberg Traurig, LLP's London office has been named the Real Estate Team of the Year at The Lawyer Awards 2026, in what The Lawyer described as "one of the most competitive shortlists" it has seen for the category. The Lawyer Awards...</v>
+        <v>Backed by an analytical background as an environmental engineer, Managing Broker Ranjani Ravi has established herself as the best real estate agent in Redmond, WA, delivering clear guidance for property decisions.</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="str">
-        <v>Natalia A. Sishodia of Sishodia PLLC Offers Legal Support for International Real Estate Transactions</v>
+        <v>Golden Cariboo Resources Expands Halo Zone Two Hundred Meters</v>
       </c>
       <c r="B657" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C657" t="str">
-        <v>GetNews</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D657" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E657" t="str">
-        <v>https://www.getnews.info/story/2026/06/17/natalia-a-sishodia-of-sishodia-pllc-offers-legal-support-for-international-real-estate-transactions/?source=barchart</v>
+        <v>https://www.newmediawire.com/news/golden-cariboo-resources-expands-halo-zone-two-hundred-meters-7088453</v>
       </c>
       <c r="F657" t="str">
-        <v/>
+        <v>VANCOUVER, BC - August 12, 2026 ( NEWMEDIAWIRE ) - Golden Cariboo Resources Ltd. (the “Company”) (CSE:GCC) (OTC:GCCFF) (WKN:A402CQ) (FSE:3TZ) announces the completion of core logging and sampling for diamond drill hole QGQ26-30, which targeted the western margin of the Company's Halo zone at its flagship Quesnelle Gold Quartz Mine Property, located approximately 4 kilometres (2.5 miles) northeast of Hixon, British Columbia. The Halo zone forms part of the Company's broader mineralized corridor at the Property and has become a significant focus of ongoing exploration. Drill hole QGQ26-30, completed to a final logged depth of 402.38 m (1,320.14 ft), successfully intersected broad intervals of intense sericite and carbonate altered volcanic rocks dominated by andesite tuff, along with distinc</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="str">
-        <v>Design Hotels Announces Addition of Multi-Property Portfolio with Renowned Independent Hospitality Brand, Palisociety</v>
+        <v>Oakley Signs Showcases a Simpler Way for Brokerages and Agents to Manage Real Estate Signage</v>
       </c>
       <c r="B658" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C658" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D658" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E658" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356416</v>
+        <v>https://www.newswire.com/news/oakley-signs-showcases-a-simpler-way-for-brokerages-and-agents-to-manage-real</v>
       </c>
       <c r="F658" t="str">
-        <v>Design Hotels today announced a landmark portfolio expansion with Palisociety, the Los Angeles-based independent hospitality brand known for its design-forward hotels in key U.S. markets. - - Design Hotels has entered into agreements with the owners of 16 hotels across nine U.S. destinations operated by Palisociety to join Design Hotels&amp;#39; portfolio, marking the largest portfolio addition in the brand&amp;#39;s history. - - With the properties it operates joining Design Hotels, Palisociety and its h... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356416</v>
+        <v/>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="str">
-        <v>Swedish debut for Hotel Indigo by IHG with latest signing in Stockholm</v>
+        <v>Best Real Estate Agent in Long Beach, CA: Rick J. Lee</v>
       </c>
       <c r="B659" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C659" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D659" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E659" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356415</v>
+        <v>https://www.newswire.com/news/best-real-estate-agent-in-long-beach-ca-rick-j-lee</v>
       </c>
       <c r="F659" t="str">
-        <v>IHG Hotels &amp;amp; Resorts (IHG), one of the world&amp;#39;s leading hotel companies, announces the signing of Hotel Indigo Stockholm &amp;#8211; Kvarnholmen in Sweden. Developed by Kvarnholmen Utveckling (KUAB) - a joint venture between Peab and JM - the property will be leased and operated by 1912 Hotels under a franchise agreement with IHG. The signing marks the first Hotel Indigo in Sweden and strengthens IHG&amp;#39;s growing Luxury &amp;amp; Lifestyle portfolio across Northern Europe. - - Situated in Kvarnholmen, a vibran... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356415</v>
+        <v>With over $170 million in career sales, team leader Rick J. Lee stands out as the best real estate agent in Long Beach, CA, helping buyers and sellers secure clear results.</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="str">
-        <v>Misha Ezratti Named 2026 South Florida Business Journal Power Leader in Real Estate, Marking Multiple Consecutive Years of Recognition</v>
+        <v>EXL recognized as a Leader across multiple Quadrants in ISG Provider Lens® Insurance Services 2026 Reports</v>
       </c>
       <c r="B660" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C660" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D660" t="str">
-        <v>Real Estate</v>
+        <v>Finance, AI, Real Estate</v>
       </c>
       <c r="E660" t="str">
-        <v>https://www.getnews.info/story/2026/06/17/misha-ezratti-named-2026-south-florida-business-journal-power-leader-in-real-estate-marking-multiple-consecutive-years-of-recognition/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/12/3343663/9060/en/exl-recognized-as-a-leader-across-multiple-quadrants-in-isg-provider-lens-insurance-services-2026-reports.html</v>
       </c>
       <c r="F660" t="str">
-        <v/>
+        <v>NEW YORK, Aug. 12, 2026 (GLOBE NEWSWIRE) -- EXL [NASDAQ: EXLS], a global data and AI company, announced it has been recognized as a Leader across multiple quadrants in the ISG Provider Lens ® Insurance Services 2026 reports, including Life and Retirement (L&amp;amp;R), Property and Casualty (P&amp;amp;C) services. This marks the fourth consecutive year EXL is a Leader in ISG’s insurance services research.</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="str">
-        <v>NexPoint Real Estate Finance, Inc. Announces Series A Preferred Stock Dividend</v>
+        <v>Kaiterra Launches Kaiterra AI and the Kaiterra MCP for Deep Indoor Environmental Quality Analysis</v>
       </c>
       <c r="B661" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C661" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D661" t="str">
-        <v>Finance, Real Estate</v>
+        <v>AI, Real Estate</v>
       </c>
       <c r="E661" t="str">
-        <v>https://www.prnewswire.com/news-releases/nexpoint-real-estate-finance-inc-announces-series-a-preferred-stock-dividend-302803455.html</v>
+        <v>https://www.prnewswire.com/news-releases/kaiterra-launches-kaiterra-ai-and-the-kaiterra-mcp-for-deep-indoor-environmental-quality-analysis-302849173.html</v>
       </c>
       <c r="F661" t="str">
-        <v>DALLAS, June 17, 2026 /PRNewswire/ -- NexPoint Real Estate Finance, Inc. (NYSE: NREF) (the "Company") today announced a dividend for its 8.50% Series A Cumulative Redeemable Preferred Stock (NYSE: NREF PRA) of $0.53125 per share. The dividend will be payable on July 27, 2026, to...</v>
+        <v>Real estate, facilities, and sustainability teams can ask questions about their portfolios in plain language, or connect their Kaiterra data to the AI tools they already use, cutting manual work out of data analysis. SAN FRANCISCO, Aug. 12, 2026 /PRNewswire/ -- Kaiterra announced Kaiterra...</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="str">
-        <v>FIBRA Prologis Announces Changes to its Technical Committee</v>
+        <v>Travaleo and Aurami Capital Position Digital Branded Luxury Real Estate for the Institutional Capital Wave Expected With Clarity Act Effectiveness</v>
       </c>
       <c r="B662" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C662" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D662" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E662" t="str">
-        <v>https://www.prnewswire.com/news-releases/fibra-prologis-announces-changes-to-its-technical-committee-302803620.html</v>
+        <v>https://www.newmediawire.com/news/travaleo-and-aurami-capital-position-digital-branded-luxury-real-estate-for-the-institutional-capital-wave-expected-with-clarity-act-effectiveness-7088450</v>
       </c>
       <c r="F662" t="str">
-        <v>MEXICO CITY, June 17, 2026 /PRNewswire/ -- FIBRA Prologis (BMV: FIBRAPL 14), a leading owner and operator of Class-A industrial real estate in Mexico, today announced changes to its Technical Committee: Christopher Burns, Head of Deployment of North America for Prologis will join as a...</v>
+        <v>MIAMI, FL - August 12, 2026 ( NEWMEDIAWIRE ) - Travaleo, the branded luxury real estate digital investment platform of Genesis Holdings, Inc. (OTC: GNIS), in partnership with Aurami Capital, today outlined how the companies are positioning to serve as a destination for institutional and digitally-driven capital as the Clarity Act moves toward potential effectiveness. The partners believe clearer digital-asset market structure will accelerate the reallocation of capital toward high-quality digitalized real-world assets, and they have structured their platform, developer relationships, and asset focus to meet that demand. Global liquidity conditions continue to evolve. Long-standing sources of foreign demand for U.S. assets - including flows historically associated with the yen carry trade a</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="str">
-        <v>The HomeToGo Group Launches HomeToGo Originals, A New Umbrella Brand for Its Property Management Companies, Interhome and Kraushaar</v>
+        <v>LodeStar Software Solutions receives a place on the Inc. 5000 list for the fourth time</v>
       </c>
       <c r="B663" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C663" t="str">
-        <v>NewMediaWire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D663" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>Real Estate</v>
       </c>
       <c r="E663" t="str">
-        <v>https://www.newmediawire.com/news/the-hometogo-group-launches-hometogo-originals-a-new-umbrella-brand-for-its-property-management-companies-interhome-and-kraushaar-7087206</v>
+        <v>https://www.send2press.com/wire/lodestar-software-solutions-receives-a-place-on-the-inc-5000-list-for-the-fourth-time/</v>
       </c>
       <c r="F663" t="str">
-        <v>HomeToGo Originals Highlights the Trusted Local Service of Interhome and Kraushaar, Enhanced by HomeToGo’s Marketplace Distribution and Advanced Travel Technology LUXEMBOURG - June 17, 2026 ( NEWMEDIAWIRE ) - HomeToGo SE (Frankfurt Stock Exchange: HTG), Europe’s leading vacation rental group, today announced the launch of HomeToGo Originals, a new umbrella brand for its property management companies, Interhome, a leading holiday home rental management specialist with Europe’s largest local service network, and Kraushaar, a leading vacation rental agency at the German Baltic Sea. HomeToGo Originals highlights homes that are largely managed directly within the HomeToGo Group in partnership with owners, ensuring the highest quality service standards and professional, hands-on care across ever</v>
+        <v>CONSHOHOCKEN, Pa., Aug. 11, 2026 (SEND2PRESS NEWSWIRE) -- LodeStar Software Solutions (LodeStar), the leading provider of mortgage closing cost and fee data, today announced that it has been ranked No. 3,091 on the 2026 Inc. 5000 list, the annual list of the fastest-growing private companies in America. Marking its fourth appearance on the list, LodeStar ranks 239th in software, 94th in Pennsylvania, and 87th in the Philly-Camden-Wilmington area.</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="str">
-        <v>LIMES Schlossklinik Expands Into Italy</v>
+        <v>Best Last Minute Vacation Rentals (2026): Whimstay Named Top Choice for Travelers by Expert Consumers</v>
       </c>
       <c r="B664" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C664" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D664" t="str">
-        <v>Healthcare, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E664" t="str">
-        <v>https://www.newmediawire.com/news/limes-schlossklinik-expands-into-italy-7087203</v>
+        <v>https://www.prnewswire.com/news-releases/best-last-minute-vacation-rentals-2026-whimstay-named-top-choice-for-travelers-by-expert-consumers-302848710.html</v>
       </c>
       <c r="F664" t="str">
-        <v xml:space="preserve">COLOGNE, GERMANY - June 17, 2026 ( NEWMEDIAWIRE ) - On June 17, 2026, LIMES Schlosskliniken AG signed a notarized preliminary agreement in Florence to acquire the operating company of the “Villa Boccella” estate in Lucca, Tuscany. The renovated, luxurious, 14-hectare historic estate consists of eight buildings, including six villas with four swimming pools. The estate features 37 rooms with 62 beds across a living area of approximately 3,100 square meters. LIMES Schlosskliniken plans to build a mental health clinic on the estate. The facility is primarily aimed at an international clientele and bridges the gap between Paracelsus Recovery in Zurich and the LIMES locations in Germany. LIMES Schlosskliniken has an option to purchase the property. Subject to the granting of the clinic license </v>
+        <v>NEW YORK, Aug. 12, 2026 /PRNewswire/ -- Expert Consumers has featured Whimstay in its 2026 review of vacation rental platforms, citing the company's direct relationships with property owners, side-by-side price comparisons, all-in pricing that includes taxes and fees before checkout, and...</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="str">
-        <v>Pam Harrington Exclusives Adds Real Estate Veteran Jenny Bernard to Its Kiawah Island Team of Specialists</v>
+        <v>IPNation and Influence Media Partners Join Forces to Launch the First Investment Platform Dedicated to MENA Music and Entertainment IP</v>
       </c>
       <c r="B665" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C665" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D665" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E665" t="str">
-        <v>https://www.prnewswire.com/news-releases/pam-harrington-exclusives-adds-real-estate-veteran-jenny-bernard-to-its-kiawah-island-team-of-specialists-302803454.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/ipnation-influence-media-partners-join-080000797.html</v>
       </c>
       <c r="F665" t="str">
-        <v>With Personal Ties to Kiawah Island Dating Back to 1984, Bernard Brings Deep Market Knowledge to One of the Lowcountry's Leading Luxury Real Estate Brokerages KIAWAH ISLAND, S.C., Jun 17, 2026 /PRNewswire/ -- Pam Harrington Exclusives (PHE), the Lowcountry's premier independent luxury...</v>
+        <v>NEW YORK &amp; ABU DHABI, United Arab Emirates, August 12, 2026--Influence Media Partners ("Influence Media" or "Influence") today announced a strategic investment supporting the launch of IPNation as the first investment platform dedicated exclusively to Arabic music catalogs and entertainment intellectual property (IP). With a target investment size of $100 million, IPNation will focus on acquiring, developing and growing iconic music and entertainment intellectual property across the Middle East</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="str">
-        <v>DeCicco Property Group Completes Full Kitchen Remodel for Cherry Hill NJ Homeowner</v>
+        <v>Sp Mortgage Bank Plc's and Savings Banks Group's Half year financial report for January - June 2025 has been published</v>
       </c>
       <c r="B666" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C666" t="str">
-        <v>PRUnderground</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D666" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E666" t="str">
-        <v>https://www.prunderground.com/decicco-property-group-completes-full-kitchen-remodel-for-cherry-hill-nj-homeowner/00379972/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/12/3343362/0/en/sp-mortgage-bank-plc-s-and-savings-banks-group-s-half-year-financial-report-for-january-june-2025-has-been-published.html</v>
       </c>
       <c r="F666" t="str">
-        <v>The Hammonton remodeler delivered a complete kitchen renovation in Cherry Hill featuring white shaker cabinets, marble and granite counters, and a black subway tile backsplash. The post DeCicco Property Group Completes Full Kitchen Remodel for Cherry Hill NJ Homeowner first appeared on</v>
+        <v>Sp Mortgage Bank Plc Stock Exchange Release 12 August 2025 at 8:00 am (CET +1)</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="str">
-        <v>EPH European Property Holdings PLC announces Outcome of the Annual General Meeting</v>
+        <v>Golden Pursuit Appoints Charles "Chuck" Westgard to Board of Directors</v>
       </c>
       <c r="B667" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C667" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D667" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E667" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/17/3313723/0/en/EPH-European-Property-Holdings-PLC-announces-Outcome-of-the-Annual-General-Meeting.html</v>
+        <v>https://www.newsfilecorp.com/release/309286/Golden-Pursuit-Appoints-Charles-Chuck-Westgard-to-Board-of-Directors</v>
       </c>
       <c r="F667" t="str">
-        <v>17 June 2026, Limassol, Cyprus / Ad hoc announcement pursuant to Art. 53 LR</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 11, 2026) - Golden Pursuit Resources Ltd. (TSXV: GDP) ("Golden Pursuit" or the "Company") is pleased to announce the appointment of Charles "Chuck" Westgard to its Board of Directors, effective immediately.Mr. Westgard brings more than 40 years of business, investment, development and leadership experience, including experience positioning and managing more than $1 billion across real estate projects and financial ventures and directing or...</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="str">
-        <v>Douglas Elliman Celebrates the Return of the U.S. Open to the Hamptons</v>
+        <v>Margaux REIT Announces Final Closing of Non-Brokered Private Placement of Units</v>
       </c>
       <c r="B668" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C668" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D668" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E668" t="str">
-        <v>https://www.prnewswire.com/news-releases/douglas-elliman-celebrates-the-return-of-the-us-open-to-the-hamptons-302803307.html</v>
+        <v>https://www.newsfilecorp.com/release/309282/Margaux-REIT-Announces-Final-Closing-of-NonBrokered-Private-Placement-of-Units</v>
       </c>
       <c r="F668" t="str">
-        <v>Leading luxury brokerage highlights the enduring connection between golf, lifestyle, and luxury real estate as the championship returns to Shinnecock Hills SOUTHAMPTON, N.Y., June 17, 2026 /PRNewswire/ -- Douglas Elliman Realty, LLC ("Douglas Elliman"), the nation's preeminent real estate...</v>
+        <v>La Prairie, Quebec--(Newsfile Corp. - August 11, 2026) - Margaux Real Estate Investment Trust (TSXV: ALFA.UN) ("Margaux" or the "REIT") is pleased to announce, further to its news releases dated July 14, 2026 and July 31, 2026, that it has completed the second and final closing (the "Final Closing") of its previously announced non-brokered private placement (the "Unit Offering"). Under the Final Closing, the REIT issued 153,846 units ("Units") at a price of $1.30 per Unit, for gross proceeds of...</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="str">
-        <v>Blue Sage Solutions Expands Embedded AI Capabilities Across the Mortgage Lifecycle</v>
+        <v>Green District Files Plans for First Integrated Urban Smart City in Orlando's Historic Parramore Neighborhood</v>
       </c>
       <c r="B669" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C669" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D669" t="str">
-        <v>AI, SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E669" t="str">
-        <v>https://www.prnewswire.com/news-releases/blue-sage-solutions-expands-embedded-ai-capabilities-across-the-mortgage-lifecycle-302802754.html</v>
+        <v>https://www.prnewswire.com/news-releases/green-district-files-plans-for-first-integrated-urban-smart-city-in-orlandos-historic-parramore-neighborhood-302848963.html</v>
       </c>
       <c r="F669" t="str">
-        <v>SageVision, AI Studio, and Voice AI expand embedded automation and intelligent workflows across origination and servicing ENGLEWOOD CLIFFS, N.J., June 17, 2026 /PRNewswire/ -- Blue Sage Solutions, a provider of cloud-native mortgage technology, today announced expanded capabilities across...</v>
+        <v>Plans include smart hubs, a vertiport network, affordable housing, and mixed-use development to revitalize the historic community. ORLANDO, Fla., Aug. 11, 2026 /PRNewswire/ -- The Green District Smart City Live Local Master Plan has been filed with the City of Orlando, marking the first...</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="str">
-        <v>Picton Property Income Limited</v>
+        <v>KBRA Assigns Preliminary Ratings to Aspire Mortgage Trust 2026-5 (SPIRE 2026-5)</v>
       </c>
       <c r="B670" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C670" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D670" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E670" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/17/3313506/0/en/Picton-Property-Income-Limited.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/kbra-assigns-preliminary-ratings-aspire-221100713.html</v>
       </c>
       <c r="F670" t="str">
-        <v>8.3</v>
+        <v>NEW YORK, August 11, 2026--KBRA assigns preliminary ratings to ten classes of mortgage-backed certificates from Aspire Mortgage Trust 2026-5 (SPIRE 2026-5), a $413.8 million non-prime RMBS transaction. The underlying collateral, comprising 742 residential mortgages, is characterized by fixed-rate mortgages (FRMs) and hybrid adjustable-rate mortgages (ARMs), which make up 99.6% and 0.4% of the pool, respectively. The loans are classified as Qualified Mortgages – Safe Harbor (APOR) (44.1%), Qualif</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="str">
-        <v>Pride Holdings Group Signs Letter of Intent to Acquire Agriturismo Gatti Winery in Camino, Italy</v>
+        <v>Firm Capital Property Trust Reports Strong Q2/2026 Results</v>
       </c>
       <c r="B671" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C671" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D671" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E671" t="str">
-        <v>https://www.newmediawire.com/news/pride-holdings-group-signs-letter-of-intent-to-acquire-agriturismo-gatti-winery-in-camino-italy-7087184</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/11/3343218/0/en/firm-capital-property-trust-reports-strong-q2-2026-results.html</v>
       </c>
       <c r="F671" t="str">
-        <v>ORLANDO, FL - June 17, 2026 ( NEWMEDIAWIRE ) - Pride Holdings Group (OTC: PHSE) today announced that it has signed a Letter of Intent (LOI) to acquire Agriturismo Gatti Winery , a boutique winery and hospitality destination located in the historic village of Camino in Italy's renowned Monferrato region. The proposed acquisition represents a significant step in Pride Holdings Group's strategy to build a diversified portfolio of hospitality, tourism, entertainment, and lifestyle assets while establishing a presence within one of Italy's most respected wine-producing regions. Nestled among the rolling vineyards and countryside of Monferrato, Agriturismo Gatti Winery is known for its wine production, authentic Italian hospitality, and scenic destination experiences. The property offers Pride H</v>
+        <v>7% INCREASE IN NOI AND IMPROVING AFFO PAYOUT RATIO IN Q2/2026 OVER Q2/2025 $41.2MM OF MORTGAGE REFINANCING COMPLETED ACQUISITION OF A $4.3MM MHC</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="str">
-        <v>The Hillman Group and Hillwood Celebrate Groundbreaking of New Multipurpose Facility</v>
+        <v>Link Logistics Releases 2025 Sustainability Report</v>
       </c>
       <c r="B672" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C672" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D672" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E672" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/17/3313328/0/en/The-Hillman-Group-and-Hillwood-Celebrate-Groundbreaking-of-New-Multipurpose-Facility.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/logistics-releases-2025-sustainability-report-204700016.html</v>
       </c>
       <c r="F672" t="str">
-        <v>Hillman (tenant) &amp; Hillwood (developer) break ground on a 715,000 sq. facility in Forest Park, OH. Hillman to consolidate several of its local facilities.</v>
+        <v>NEW YORK, August 11, 2026--Link Logistics ("Link" or the "Company"), a leading operator of last-mile industrial real estate and warehouse properties, today announced the release of its 2025 Sustainability Report.</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="str">
-        <v>Drills Are Turning At Goliath Resources Fully Funded 50,000 Meter Expansion Drill Program On High-Grade Gold Surebet Discovery, Golden Triangle, B.C.</v>
+        <v>GSR Submits First Development Applications for The Woods at Corporate Woods, Advancing Transformation of Iconic Overland Park Property</v>
       </c>
       <c r="B673" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C673" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D673" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E673" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/17/3313266/0/en/Drills-Are-Turning-At-Goliath-Resources-Fully-Funded-50-000-Meter-Expansion-Drill-Program-On-High-Grade-Gold-Surebet-Discovery-Golden-Triangle-B-C.html</v>
+        <v>https://www.prnewswire.com/news-releases/gsr-submits-first-development-applications-for-the-woods-at-corporate-woods-advancing-transformation-of-iconic-overland-park-property-302848897.html</v>
       </c>
       <c r="F673" t="str">
-        <v>TORONTO, June 17, 2026 (GLOBE NEWSWIRE) -- Goliath Resources Limited (TSX-V: GOT) (OTCQX: GOTRF) (FSE: B4IF) (the “Company” or “Goliath”) is pleased to report that drilling has commenced at the high-grade gold Surebet discovery on its 100% owned Golddigger Property (the “Property”), Golden Triangle, British Columbia. The fully funded drill program will include approximately 50,000 meters of systematic drilling designed to expand the known mineralization laterally and to depth (all mineralized lodes/veins remain open for expansion and new discoveries), as well as test for the Motherlode Magmatic Gold Feeder Source.</v>
+        <v>Milestone marks a significant step in the transformation of Corporate Woods through strategic reinvestment, new housing opportunities, enhanced connectivity, and a bold plan for a vibrant mixed-use destination. OVERLAND PARK, Kan., Aug. 11, 2026 /PRNewswire/ -- GSR, a joint venture...</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="str">
-        <v>Helio Announces Western Investor Roadshow as Commercial Momentum, Lunar Expansion and Financial Transformation Converge</v>
+        <v>Honda's Pioneer 700, Pioneer 520 Multipurpose Side-by-Sides Return for 2027, Delivering Exceptional Versatility</v>
       </c>
       <c r="B674" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C674" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D674" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E674" t="str">
-        <v>https://www.newswire.com/news/helio-announces-western-investor-roadshow-as-commercial-momentum-lunar</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358772</v>
       </c>
       <c r="F674" t="str">
-        <v>Management to Provide Business Update Following Advances Across Commercial Partnerships, Lunar Programs, Intellectual Property and Balance Sheet Restructuring</v>
+        <v>- - &amp;#8226; Six Pioneer 700 versions offered across two-seat and four-seat configurations. - &amp;#8226; Pioneer 520 offers capability and utility in a compact package. - - - American Honda announced the return of its Pioneer 700 and Pioneer 520 for the 2027 model year. Each of these multipurpose side-by-side platforms combines the maneuverability, versatility and capability owners depend on for embarking on weekend trail rides, tackling chores around the property and everything in between. Available... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358772</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="str">
-        <v>Grande Portage Resources Launches Busy Summer Season with 2026 Drill ...</v>
+        <v>Logistic Properties of the Americas Stands with Colombia Following August 10 Earthquake</v>
       </c>
       <c r="B675" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C675" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D675" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E675" t="str">
-        <v>https://pr-inside.com/grande-portage-resources-launches-busy-summer-season-with-2026-drill-r5192234.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/logistic-properties-americas-stands-colombia-203300121.html</v>
       </c>
       <c r="F675" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / June 17, 2026 / Grande Portage Resources Ltd. (TSXV:GPG)(OTCQX:GPTRF)(FSE:GPB) ("Grande Portage" or the "Company") is pleased to announce the commencement of the Company's 2026 drilling program at the New Amalga Gold property near Juneau, Alaska. The program planned for 2026 includes up to 4,300 meters of diamond drilling from up to 14 drillholes as well as installation of downhole instrumentation. The drillholes will provide additional definition to upgrade resource classification in key areas of the deposit and will characterize the geotechnical and hydrogeological aspects of the rock mass to gather data necessary for the environmental ..</v>
+        <v>SAN JOSÉ, Costa Rica, August 11, 2026--Logistic Properties of the Americas (NYSE American: LPA) (together with its subsidiaries, "LPA" or "the Company") today expressed its support for the people of Colombia following the August 10, 2026 earthquake in the western part of the country. The Company’s thoughts are with the families who lost loved ones, those who were injured, and the communities now facing recovery. Following an initial assessment, LPA confirmed that all employees and tenant personn</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="str">
-        <v>Courtier Immobilier Montreal Stéphane Garneau Provides Trusted Guidance in a Dynamic Market</v>
+        <v>Greenberg Traurig Grows New York Real Estate Practice, Adding Leasing and Transactions Pro Brian Helweil</v>
       </c>
       <c r="B676" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C676" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D676" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E676" t="str">
-        <v>https://express-press-release.net/news/2026/06/17/1758777</v>
+        <v>https://www.prnewswire.com/news-releases/greenberg-traurig-grows-new-york-real-estate-practice-adding-leasing-and-transactions-pro-brian-helweil-302848774.html</v>
       </c>
       <c r="F676" t="str">
-        <v>Montreal,Canada, 2026-06-17 — /EPR Network/ — The real estate market in Montreal continues to change. Home buyers and sellers face new challenges every day. Prices [read full press release...]</v>
+        <v>NEW YORK, Aug. 11, 2026 /PRNewswire/ -- Global law firm Greenberg Traurig, LLP has expanded its Global Real Estate Practice with the addition of Brian Helweil as a shareholder in its New York office. Helweil joins from Loeb &amp; Loeb LLP, where he represented owners, developers, investors,...</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="str">
-        <v>Western Star Resources Reports UAV Geophysics Results at the Rowland Tungsten Property</v>
+        <v>In HelloNation, Selling a Home and Pre-Listing Repairs Explained by Real Estate Expert Bill Sahadi</v>
       </c>
       <c r="B677" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C677" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D677" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E677" t="str">
-        <v>https://www.newmediawire.com/news/western-star-resources-reports-uav-geophysics-results-at-the-rowland-tungsten-property-7087181</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-selling-a-home-and-pre-listing-repairs-explained-by-real-estate-expert-bill-sahadi-302848883.html</v>
       </c>
       <c r="F677" t="str">
-        <v>VANCOUVER, BRITISH COLUMBIA - June 17, 2026 ( NEWMEDIAWIRE ) - Western Star Resources Inc. (CSE: WSR) (OTC: WSRIF) (FRA : 4K2) (the “Company” or “Western Star”) is pleased to announce results of the high-resolution UAV magnetic geophysical survey completed across the Rowland Tungsten Property in Elko County, Nevada, USA. The survey was designed to improve the Company’s understanding of the structural controls on mineralisation, refine the geological interpretation of the property, and assist with the prioritisation of follow-up exploration targets. Key Notes and Insights: First modern, high-resolution geophysical dataset acquired across the Rowland Tungsten Property. Total Magnetic Intensity (TMI), First Vertical Derivative (1VD), Second Vertical Derivative (2VD), and Analytical Signal (AS</v>
+        <v>The article outlines which repairs and improvements matter most before listing a home and how sellers can avoid unnecessary costs. SOUTHERN PINES, N.C., Aug. 11, 2026 /PRNewswire/ -- What should homeowners fix before selling a home in Moore County? The answer is explored in a HelloNation...</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="str">
-        <v>City Home Painting Provides Interior Painting Services in Melbourne to Boost Property Appeal</v>
+        <v>Vornado Realty Trust to Enter into 350 Park Avenue Joint Venture</v>
       </c>
       <c r="B678" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C678" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D678" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E678" t="str">
-        <v>https://express-press-release.net/news/2026/06/17/1758756</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/11/3343188/0/en/vornado-realty-trust-to-enter-into-350-park-avenue-joint-venture.html</v>
       </c>
       <c r="F678" t="str">
-        <v>Melbourne, Australia, 2026-06-17 — /EPR Network/ — City Home Painting, a trusted name in the painting industry, is pleased to provide professional Interior Painting Services [read full press release...]</v>
+        <v>NEW YORK, Aug. 11, 2026 (GLOBE NEWSWIRE) -- Vornado Realty Trust (NYSE:VNO) and Rudin Management announced today that they have formally agreed to enter into a joint venture with an affiliate of Kenneth C. Griffin, Citadel’s Founder and CEO (“KG”), for the development of a 1.9 million square foot trophy office building at 350 Park Avenue. In connection with the development, Citadel Enterprise Americas LLC will enter into a 15-year, 1.05 million square foot anchor lease at the property to serve as its primary New York City office.</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="str">
-        <v>Guardian Metal Resources PLC Announces Acquisition of Lincoln Estates ...</v>
+        <v>Arbor Realty Trust Closes $825 Million Collateralized Loan Obligation Securitization</v>
       </c>
       <c r="B679" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C679" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D679" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Finance, Real Estate, Automotive</v>
       </c>
       <c r="E679" t="str">
-        <v>https://pr-inside.com/guardian-metal-resources-plc-announces-acquisition-of-lincoln-estates-r5192230.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/11/3343184/0/en/arbor-realty-trust-closes-825-million-collateralized-loan-obligation-securitization.html</v>
       </c>
       <c r="F679" t="str">
-        <v>(PR-inside.com) LONDON, UK / ACCESS Newswire / June 17, 2026 / Guardian Metal Resources plc (NYSE.A:GMTL)(LON:GMET)(OTCQB:GMTLF), a strategic mineral exploration company focused on tungsten in Nevada, USA, is pleased to announce the acquisition of Lincoln Estates Group LLC ("Lincoln Estates") which includes 841 acres of real property as well as 2,540 acre-feet of annual water rights. Lincoln Estates is located less than 10 miles from the Company's Tempiute Tungsten Project ("Tempiute" or the "Project"), located in south-central Nevada less than 250 miles (402 km) southeast of the Company's Pilot Mountain Tungsten Project. Tempiute, formerly known as the Emerson Tungsten Mine, is ..</v>
+        <v>UNIONDALE, N.Y., Aug. 11, 2026 (GLOBE NEWSWIRE) -- Arbor Realty Trust, Inc. (NYSE: ABR), today announced the closing of an $825 million commercial real estate mortgage loan securitization (the “Securitization”). An aggregate of approximately $730.1 million of investment grade-rated notes were issued (the “Notes”) and Arbor retained subordinate interests in the issuing vehicle of approximately $112.4 million. The $825 million of collateral includes approximately $56.7 million of capacity to acquire additional loans for a period of up to 180 days from the closing date of the Securitization.</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="str">
-        <v>Manhattan Co-op Real Estate Attorney Natalia A. Sishodia Guides Shareholders Through NYC Co-op Sublet Rules and Board Approval Process</v>
+        <v>Dynex Capital, Inc. Declares Monthly Common Stock Dividend of $0.17</v>
       </c>
       <c r="B680" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C680" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D680" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E680" t="str">
-        <v>https://www.getnews.info/story/2026/06/17/manhattan-coop-real-estate-attorney-natalia-a-sishodia-guides-shareholders-through-nyc-coop-sublet-rules-and-board-approval-process/?source=barchart</v>
+        <v>https://finance.yahoo.com/real-estate/articles/dynex-capital-inc-declares-monthly-201500927.html</v>
       </c>
       <c r="F680" t="str">
-        <v/>
+        <v>GLEN ALLEN, Va., August 11, 2026--Dynex Capital, Inc. (NYSE: DX; "Dynex" or the "Company"), a REIT with a long track record of generating dividends from high-quality mortgage assets, announced today that the Company’s Board of Directors has declared a cash dividend of $0.17 per share on its Common Stock for August 2026. The Common dividend is payable on September 1, 2026 to shareholders of record as of August 21, 2026.</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="str">
-        <v>Step Inside History: The Savoy Hotel Announces Unprecedented Three-Day Public Auction of Iconic Interiors</v>
+        <v>Top Real Estate Agent in Bellevue, WA: Matt Steel</v>
       </c>
       <c r="B681" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C681" t="str">
-        <v>PRUnderground</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D681" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E681" t="str">
-        <v>https://www.prunderground.com/step-inside-history-the-savoy-hotel-announces-unprecedented-three-day-public-auction-of-iconic-interiors/00384896/</v>
+        <v>https://www.newswire.com/news/top-real-estate-agent-in-bellevue-wa-matt-steel</v>
       </c>
       <c r="F681" t="str">
-        <v>Pro Auction Limited blows the doors wide open on London's most celebrated hotel, offering over 2,000 lots of bespoke five-star luxury to private collectors and hospitality trade buyers alike. The post Step Inside History: The Savoy Hotel Announces Unprecedented Three-Day Public Auction of Iconic Interiors first appeared on</v>
+        <v>With over two decades of local market expertise and comprehensive in-house staging services, Matt Steel continues to lead as the top real estate agent in Bellevue, WA, for luxury buyers and sellers.</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="str">
-        <v>National CORE Secures $103 Million Financing for Hyatt Regency Ontario Transformation Following Strong Investor Interest</v>
+        <v>Top Real Estate Agent in Charleston, SC: Matt O'Neil</v>
       </c>
       <c r="B682" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C682" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D682" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E682" t="str">
-        <v>https://www.prnewswire.com/news-releases/national-core-secures-103-million-financing-for-hyatt-regency-ontario-transformation-following-strong-investor-interest-302802361.html</v>
+        <v>https://www.newswire.com/news/top-real-estate-agent-in-charleston-sc-matt-oneil</v>
       </c>
       <c r="F682" t="str">
-        <v>RANCHO CUCAMONGA, Calif., June 16, 2026 /PRNewswire/ -- National CORE, one of the nation's largest nonprofit developers and property managers of affordable housing, has closed approximately $103 million in bond financing to support the transformation of the Ontario Airport Hotel &amp;...</v>
+        <v>Matt O'Neil has completed over 5,000 transactions totaling $3 billion in sales, establishing a proven record of success as the top real estate agent in Charleston, SC.</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="str">
-        <v>Firm Capital Mortgage Investment Corporation Announces Election of Directors</v>
+        <v>Top Real Estate Agent in Sacramento, CA: Johnny Jennings</v>
       </c>
       <c r="B683" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C683" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D683" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E683" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/16/3313080/0/en/Firm-Capital-Mortgage-Investment-Corporation-Announces-Election-of-Directors.html</v>
+        <v>https://www.newswire.com/news/top-real-estate-agent-in-sacramento-ca-johnny-jennings</v>
       </c>
       <c r="F683" t="str">
-        <v>Firm Capital Mortgage Investment Corporation Announces Election of Directors</v>
+        <v>As a Broker with Made 4 More Realty, Johnny Jennings is the top real estate agent in Sacramento, CA, providing clear, data-driven guidance to buyers and sellers across the region.</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="str">
-        <v>Greystone Housing Impact Investors LP Announces Regular Quarterly Cash Distribution</v>
+        <v>Top Real Estate Agent in Rancho Penasquitos, CA: Lindsay Shuman</v>
       </c>
       <c r="B684" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C684" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D684" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E684" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/16/3313017/10410/en/Greystone-Housing-Impact-Investors-LP-Announces-Regular-Quarterly-Cash-Distribution.html</v>
+        <v>https://www.newswire.com/news/top-real-estate-agent-in-rancho-penasquitos-ca-lindsay-shuman</v>
       </c>
       <c r="F684" t="str">
-        <v>OMAHA, Neb., June 16, 2026 (GLOBE NEWSWIRE) -- On June 16, 2026, Greystone Housing Impact Investors LP (NYSE: GHI) (the “Partnership”) announced that the Board of Managers of Greystone AF Manager LLC (“Greystone Manager”) declared a cash distribution to the Partnership’s Beneficial Unit Certificate (“BUC”) holders of $0.14 per BUC. The cash distribution will be paid on July 31, 2026 to all BUC holders of record as of the close of trading on June 30, 2026. The BUCs will trade ex-distribution as of June 30, 2026.</v>
+        <v>With more than 200 career transactions and over $200 million in sales, Lindsay Shuman is recognized as the top real estate agent in Rancho Penasquitos, CA, offering specialized guidance for local buyers and sellers.</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="str">
-        <v>More Antimony Intersections on the Bald Hill Main Zone</v>
+        <v>Top Real Estate Agent in Sausalito, CA: Tracey Broadman</v>
       </c>
       <c r="B685" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C685" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D685" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E685" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/16/3312960/0/en/More-Antimony-Intersections-on-the-Bald-Hill-Main-Zone.html</v>
+        <v>https://www.newswire.com/news/top-real-estate-agent-in-sausalito-ca-tracey-broadman</v>
       </c>
       <c r="F685" t="str">
-        <v>TORONTO, June 16, 2026 (GLOBE NEWSWIRE) -- GLOBEX MINING ENTERPRISES INC. (GMX – Toronto Stock Exchange, G1MN – Frankfurt, Stuttgart, Berlin, Munich, Tradegate, Lang &amp;amp; Schwarz, LS Exchange, TTMzero, Düsseldorf and Quotrix Düsseldorf Stock Exch anges and GLBXF – OTCQX International in the US) is pleased to inform shareholders that Antimony Resources corp. (CSE: ATMY) (OTCQB: ATMYF) (FSE: K8J0), have reported assay results from three additional drill holes undertaken on the Main Zone of the Bald Hill Antimony property located in New Brunswick and under option from Globex. Antimony’s press release can be accessed here for further information.</v>
+        <v>Representing buyers and sellers across Marin County, Tracey Broadman stands out as the top real estate agent in Sausalito, CA through her methodical approach to luxury properties and complex residential sales.</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="str">
-        <v>SWE Homes is an Official Sponsor of the Houston Dynamo Soccer Celebration, Bringing Homeownership Opportunities to Families Across Houston</v>
+        <v>Top Real Estate Agent in Land Park, CA: Melissa Allman</v>
       </c>
       <c r="B686" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C686" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D686" t="str">
-        <v>Real Estate, Energy</v>
+        <v>Real Estate</v>
       </c>
       <c r="E686" t="str">
-        <v>https://www.prnewswire.com/news-releases/swe-homes-is-an-official-sponsor-of-the-houston-dynamo-soccer-celebration-bringing-homeownership-opportunities-to-families-across-houston-302802162.html</v>
+        <v>https://www.newswire.com/news/top-real-estate-agent-in-land-park-ca-melissa-allman</v>
       </c>
       <c r="F686" t="str">
-        <v>Houston-based real estate company to engage fans and families at Shell Energy Stadium and neighborhood parks throughout the FIFA World Cup 2026 season HOUSTON, Jun 16, 2026 /PRNewswire/ -- SWE Homes, a Houston-based real estate company specializing in easy owner financing for residential...</v>
+        <v>With over 165 career transactions and $82 million in sales volume, Melissa Allman is recognized as the top real estate agent in Land Park, CA.</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="str">
-        <v>Ruby Makes Scandinavian Debut as Ruby Frida Opens in Sweden's Capital</v>
+        <v>Top Real Estate Agent in Spokane, WA: Aaron Farr</v>
       </c>
       <c r="B687" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C687" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D687" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E687" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356338</v>
+        <v>https://www.newswire.com/news/top-real-estate-agent-in-spokane-wa-aaron-farr</v>
       </c>
       <c r="F687" t="str">
-        <v>Ruby opens Ruby Frida in Stockholm. It is the brand&amp;#39;s first property in Sweden and an electric new addition to its ever-growing global portfolio. Located in the vibrant Stockholm district of Kungsholmen near Fridhemsplan, inspired by the city&amp;#39;s influential music heritage and the creative spirit of the swinging sixties, the 187-room hotel introduces Ruby&amp;#39;s signature character-rich, design-led approach to one of Stockholm&amp;#39;s most connected and fast evolving areas. Ruby Frida combines dyna... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356338</v>
+        <v>Backed by more than $250 million in career sales, Aaron Farr is the top real estate agent in Spokane, WA, providing clear property strategies and deep local market expertise.</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="str">
-        <v>Associated Designs | Why Homebuyers Are Turning to Prairie-Style Ranch House Plans Like the Cheyenne</v>
+        <v>Real Estate Investors Who Read the Tax Code as an Incentive Manual Are Outpacing Those Who Don't</v>
       </c>
       <c r="B688" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C688" t="str">
-        <v>PRUnderground</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D688" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E688" t="str">
-        <v>https://www.prunderground.com/associated-designs-why-homebuyers-are-turning-to-prairie-style-ranch-house-plans-like-the-cheyenne/00380510/</v>
+        <v>https://pressreleasenews.org/pressroom/real-estate-investors-who-read-the-tax-code-as-an-incentive-manual-are-outpacing-those-who-dont</v>
       </c>
       <c r="F688" t="str">
-        <v>As homeowners continue searching for flexible ranch house plans that blend open-concept living with timeless curb appeal, prairie-style home designs are seeing renewed attention across the housing market. The Cheyenne captures many of today's most requested features, including vaulted ceilings, a dedicated home office, expansive gathering spaces, and a private owners' suite, all wrapped in an exterior that balances classic prairie influences with contemporary detailing. The post Associated Designs | Why Homebuyers Are Turning to Prairie-Style Ranch House Plans Like the Cheyenne first appeared on</v>
+        <v>The return of 100% bonus depreciation has widened the gap between real estate investors who plan proactively and those who file reactively - and the difference shows up directly in after-tax returns.</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="str">
-        <v>Global Brokerage The Agency Launches First Office In Belize</v>
+        <v>Lendistry Home Loans Launches Disaster Recovery Mortgage Pilot for ...</v>
       </c>
       <c r="B689" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C689" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D689" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E689" t="str">
-        <v>https://www.prweb.com/releases/global-brokerage-the-agency-launches-first-office-in-belize-302799580.html</v>
+        <v>https://pr-inside.com/lendistry-home-loans-launches-disaster-recovery-mortgage-pilot-for-r5211287.htm</v>
       </c>
       <c r="F689" t="str">
-        <v>Global Brokerage Continues Central America Expansion LOS ANGELES, June 16, 2026 /PRNewswire-PRWeb/ -- Global real estate brokerage The Agency proudly announces the opening of its first office in Belize, expanding the brand's presence in Central America alongside existing offices in...</v>
+        <v>(PR-inside.com) This program offers sustainable, accessible financing to homeowners who remain unable to rebuild in historic LA communities LOS ANGELES, CA / ACCESS Newswire / August 11, 2026 / Today, Lendistry Home Loans announced the launch of its Disaster Recovery Mortgage Pilot. This community-led solution has been crafted specifically to support homeowners displaced by the 2025 Pacific Palisades and Eaton fires and overcome challenges that have stagnated the rebuilding process for many. This pilot will allow more homeowners to rebuild sooner because of its lower liquidity requirements and greater flexibility in cashflow underwriting standards. The Disaster Recovery Mortgage Pilot is supported with a ..</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="str">
-        <v>Canadian Net REIT Announces the Acquisition of a Property in Rivière-Du-Loup, QC</v>
+        <v>Lendistry Home Loans Launches Disaster Recovery Mortgage Pilot for Homeowners Displaced by 2025 LA Wildfires</v>
       </c>
       <c r="B690" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C690" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D690" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>Real Estate</v>
       </c>
       <c r="E690" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/16/3312858/0/en/Canadian-Net-REIT-Announces-the-Acquisition-of-a-Property-in-Rivi%C3%A8re-Du-Loup-QC.html</v>
+        <v>https://www.newswire.com/news/lendistry-home-loans-launches-disaster-recovery-mortgage-pilot-for-homeowners</v>
       </c>
       <c r="F690" t="str">
-        <v>MONTR&amp;#201;AL, June 16, 2026 (GLOBE NEWSWIRE) -- Canadian Net Real Estate Investment Trust (“ Canadian Net ” or the “ Trust ”) (TSX-V: NET.UN) is pleased to announce the acquisition of a single-tenant retail property leased to Bureau en Gros (Staples) located at 250 boulevard de l’Hôtel-de-Ville, Rivière-du-Loup, Quebec. The purchase price was $4,430,000 (excluding transaction costs), paid in cash.</v>
+        <v>This program offers sustainable, accessible financing to homeowners who remain unable to rebuild in historic LA communities</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="str">
-        <v>Friday Harbor expands AI pre-underwriting to condo and manufactured home loans</v>
+        <v>Wealthfront Home Lending Launches in California with Rates ~0.50% Below the National Average</v>
       </c>
       <c r="B691" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C691" t="str">
-        <v>Send2Press</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D691" t="str">
-        <v>AI, SaaS, Real Estate, Finance</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E691" t="str">
-        <v>https://www.send2press.com/wire/friday-harbor-expands-ai-pre-underwriting-to-condo-and-manufactured-home-loans/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/11/3343048/0/en/wealthfront-home-lending-launches-in-california-with-rates-0-50-below-the-national-average.html</v>
       </c>
       <c r="F691" t="str">
-        <v>SEATTLE, Wash., June 16, 2026 (SEND2PRESS NEWSWIRE) -- Friday Harbor, an AI pre-underwriting platform that helps loan officers assemble complete and compliant loan files in real time, today announced new capabilities for condominium and manufactured home loans that enable lenders to evaluate property-specific eligibility requirements before files reach underwriting.</v>
+        <v>Wealthfront’s mortgage offering is now live in California, Colorado and Texas, with expansions to Florida, Illinois, Oregon, and Washington planned in the coming months Wealthfront’s mortgage offering is now live in California, Colorado and Texas, with expansions to Florida, Illinois, Oregon, and Washington planned in the coming months</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="str">
-        <v>Davidovich Stone Law Group: Ongoing Counsel Gives Landlords a Measurable ...</v>
+        <v>360 View Launches Cross-Border Virtual Tour Services for Organisations Operating Across the UK and EU</v>
       </c>
       <c r="B692" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C692" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D692" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E692" t="str">
-        <v>https://pr-inside.com/davidovich-stone-law-group-ongoing-counsel-gives-landlords-a-measurable-r5192050.htm</v>
+        <v>https://www.pr.com/press-release/970522</v>
       </c>
       <c r="F692" t="str">
-        <v>(PR-inside.com) Managing Partner Niv V. Davidovich explains how the outside general counsel model for landlords and property owners in Southern California produces measurably different results than case-by-case legal engagement and why the structure of the relationship determines the quality of the outcomes it produces. LOS ANGELES, CA / ACCESS Newswire / June 16, 2026 / Most Los Angeles landlords treat legal representation the way they treat emergency services. They do not think about it until something has gone wrong, and when they call, they are already managing a problem that could have been prevented or contained at a significantly lower cost if ..</v>
+        <v>360 View Virtual Tours has launched a coordinated cross-border service for hotel groups, logistics operators, healthcare providers, universities, commercial property companies and other organisations managing locations across the UK and European Union. [PR.com]</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="str">
-        <v>Davidovich Stone Law Group: Ongoing Counsel Gives Landlords a Measurable Edge</v>
+        <v>HelloNation Article Explains Commercial Property Management, Featuring Commercial Property Management Expert Courtenay Brack</v>
       </c>
       <c r="B693" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C693" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D693" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E693" t="str">
-        <v>https://www.newswire.com/news/davidovich-stone-law-group-ongoing-counsel-gives-landlords-a-measurable-edge</v>
+        <v>https://www.prnewswire.com/news-releases/hellonation-article-explains-commercial-property-management-featuring-commercial-property-management-expert-courtenay-brack-302848651.html</v>
       </c>
       <c r="F693" t="str">
-        <v>Managing Partner Niv V. Davidovich explains how the outside general counsel model for landlords and property owners in Southern California produces measurably different results than case-by-case legal engagement and why the structure of the relationship determines the quality of the outcomes it produces.</v>
+        <v>The article outlines what commercial property owners should expect from professional property management to protect long-term investments. CHARLESTON, S.C., Aug. 11, 2026 /PRNewswire/ -- The article explains that commercial property ownership involves much more than collecting rent....</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="str">
-        <v>AffordableHousing.com Expands Integrations with Industry-Leading Property Management Platforms</v>
+        <v>Pennsylvania Arson Victims and Wrongful Death Families Pursue Civil ...</v>
       </c>
       <c r="B694" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C694" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D694" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E694" t="str">
-        <v>https://www.prnewswire.com/news-releases/affordablehousingcom-expands-integrations-with-industry-leading-property-management-platforms-302801914.html</v>
+        <v>https://pr-inside.com/pennsylvania-arson-victims-and-wrongful-death-families-pursue-civil-r5211219.htm</v>
       </c>
       <c r="F694" t="str">
-        <v>Direct integrations help owners and operators automatically publish inventory, receive pre-screened leads directly in their property management software, and fill vacancies faster BOCA RATON, Fla., June 16, 2026 /PRNewswire/ -- AffordableHousing.com, the nation's largest affordable...</v>
+        <v>(PR-inside.com) The Victims' Recovery Law Center pursues civil claims against negligent property owners and landlords in Philadelphia, Pittsburgh, and across Pennsylvania on behalf of arson victims and wrongful death families when criminal investigations produce no arrest or compensation. PHILADELPHIA, PA / ACCESS Newswire / August 11, 2026 / When an arson investigation stalls in Philadelphia or Pittsburgh, when the fire marshal's report goes cold, when prosecutors decline to file charges, when a suspect is identified but acquitted, the families of those killed and the business owners whose properties were destroyed are left without any remedy from the criminal justice system. A civil ..</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="str">
-        <v>Armadillo and SOLD.com Announce Partnership to Bring Innovative Home Warranty Experience to Home Buyers</v>
+        <v>Pennsylvania Arson Victims and Wrongful Death Families Pursue Civil Financial Accountability From Property Owners and Landlords as Criminal Cases Stall</v>
       </c>
       <c r="B695" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C695" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D695" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E695" t="str">
-        <v>https://www.prnewswire.com/news-releases/armadillo-and-soldcom-announce-partnership-to-bring-innovative-home-warranty-experience-to-home-buyers-302798565.html</v>
+        <v>https://www.newswire.com/news/pennsylvania-arson-victims-and-wrongful-death-families-pursue-civil-financial</v>
       </c>
       <c r="F695" t="str">
-        <v>As part of this partnership, SOLD.com's network of 100,000+ real estate agents nationwide will gain access to Armadillo's innovative and modern home protection platform and instant buyer enrollment experience. CLARKSVILLE, Ind., June 16, 2026 /PRNewswire/ -- Armadillo Home Warranty, the...</v>
+        <v>The Victims' Recovery Law Center pursues civil claims against negligent property owners and landlords in Philadelphia, Pittsburgh, and across Pennsylvania on behalf of arson victims and wrongful death families when criminal investigations produce no arrest or compensation.</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="str">
-        <v>Blytz® and Rent Manager Partner to Simplify Rent Payments for Property Managers and Residents</v>
+        <v>Hummingbird Development Fund A Launches to Expand Residential Investment Opportunities Across Northern California</v>
       </c>
       <c r="B696" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C696" t="str">
-        <v>PRWeb</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D696" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E696" t="str">
-        <v>https://www.prweb.com/releases/blytz-and-rent-manager-partner-to-simplify-rent-payments-for-property-managers-and-residents-302798799.html</v>
+        <v>https://pressreleasenews.org/pressroom/hummingbird-development-fund-a-launches-to-expand-residential-investment-opportunities-across-northern-california</v>
       </c>
       <c r="F696" t="str">
-        <v>New integration combines Rent Manager's property management platform with Blytz's intelligent payments technology to deliver a more convenient payment experience. SALT LAKE CITY, June 16, 2026 /PRNewswire-PRWeb/ -- Blytz®, the intelligent payments and collections platform, today announced...</v>
+        <v>New fund leverages Hummingbird Development's vertically integrated approach to address NorCal’s ongoing housing shortage &amp; create long-term value.</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="str">
-        <v>Globex Mining Enterprises Inc. Reports High-Grade Gold Intersections at Duquesne West</v>
+        <v>Hilgers Adds Veteran IP Litigator Erin Kelly to Growing National Litigation Team</v>
       </c>
       <c r="B697" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C697" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D697" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E697" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/16/3312725/0/en/Globex-Mining-Enterprises-Inc-Reports-High-Grade-Gold-Intersections-at-Duquesne-West.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/hilgers-adds-veteran-ip-litigator-144100864.html</v>
       </c>
       <c r="F697" t="str">
-        <v>TORONTO, June 16, 2026 (GLOBE NEWSWIRE) -- GLOBEX MINING ENTERPRISES INC. (GMX – Toronto Stock Exchange, G1MN – Frankfurt, Stuttgart, Berlin, Munich, Tradegate, Lang &amp;amp; Schwarz, LS Exchange, TTMzero, Düsseldorf and Quotrix Düsseldorf Stock Exch anges and GLBXF – OTCQX International in the US) is pleased to inform shareholders that Emperor Metals Inc. (CSE: AUOZ, OTCQB: EMAUF, FSE: 9NH) has reported continued intersections of high-grade gold across significant widths on the Duquesne West gold property located in the Abitibi of Quebec under option from Duparquet Assets Ltd. 50% owned by Globex.</v>
+        <v>DENVER, August 11, 2026--Hilgers continues its strategic national expansion with the addition of veteran intellectual property litigator Erin Kelly, who joins the firm's Denver office after more than 15 years with Bryan Cave Leighton Paisner and its predecessor firm.</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="str">
-        <v>Folio Expands Hospitality Payment Suite With Launch of New Expense ...</v>
+        <v>Thunder Gold Intersects 661.5 Metres of Continuous Gold Mineralization Averaging 0.554 g/t Au</v>
       </c>
       <c r="B698" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C698" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D698" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E698" t="str">
-        <v>https://pr-inside.com/folio-expands-hospitality-payment-suite-with-launch-of-new-expense-r5191997.htm</v>
+        <v>https://www.newsfilecorp.com/release/309121/Thunder-Gold-Intersects-661.5-Metres-of-Continuous-Gold-Mineralization-Averaging-0.554-gt-Au</v>
       </c>
       <c r="F698" t="str">
-        <v>(PR-inside.com) Hospitality's First Integrated Expense Solution Gives Hotel Operators Greater Visibility and Control Over Operational Spend DURHAM, NC / ACCESS Newswire / June 16, 2026 / Folio , the financial operations and procurement platform purpose-built for hospitality operators, today announced Folio Expense, the hospitality industry's first fully-embedded expense management system that is directly integrated into a hotel procurement and bill payment platform. The new solution will be unveiled at Booth # 751 during the 2026 Hospitality Industry Technology Exposition and Conference (HITEC), taking place June 15-18 in San Antonio. Built specifically for hospitality operations, Folio Expense offers property managers control and visibility for ..</v>
+        <v>Thunder Bay, Ontario--(Newsfile Corp. - August 11, 2026) - Thunder Gold Corp. (TSXV: TGOL) (FSE: Z25) (OTCQB: TGOLF) ("Thunder Gold" or the "Company") is pleased to announce exploration diamond drill results from the Bench Target, at the Company's flagship Tower Mountain Property, 40 kilometres west of Thunder Bay, Ontario.Highlights: Longest continuously mineralized interval reported to date: 661.5 metres averaging 0.554 g/t Au;Longest continuous interval greater than 1.0 g/t Au: 24.0 metres...</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="str">
-        <v>Leading Veteran Services Organization Village for Vets Names Seasoned ...</v>
+        <v>Epique Realty Debuts at #7 on the 2026 Inc. 5000 List, Crowned The ...</v>
       </c>
       <c r="B699" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C699" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D699" t="str">
-        <v>Real Estate, Education</v>
+        <v>Finance, SaaS, Real Estate</v>
       </c>
       <c r="E699" t="str">
-        <v>https://pr-inside.com/leading-veteran-services-organization-village-for-vets-names-seasoned-r5191996.htm</v>
+        <v>https://pr-inside.com/epique-realty-debuts-at-7-on-the-2026-inc-5000-list-crowned-the-r5211167.htm</v>
       </c>
       <c r="F699" t="str">
-        <v>(PR-inside.com) Longtime champion for Veterans and collaborative leader will guide the Los Angeles nonprofit's next chapter of growth, innovation, and impact. LOS ANGELES, CA / ACCESS Newswire / June 16, 2026 / Village for Vets, a leading Los Angeles nonprofit dedicated to ending Veteran homelessness and supporting at-risk Veterans, announced today that Gennifer Yoshimaru has been appointed Executive Director. Yoshimaru brings extensive experience as a community leader, advocate, strategist, fundraiser, and innovator, along with a deep and unwavering commitment to serving Veterans, particularly those experiencing housing instability and healthcare challenges. Most recently, Yoshimaru served as Assistant Head of School at Brentwood School, where she ..</v>
+        <v>(PR-inside.com) The disruptive cloud-based brokerage shatters records in its first year on the prestigious list, securing the #1 spot in Houston and #2 in Texas following exponential, multi-million-dollar revenue growth. NEW YORK CITY, NY / ACCESS Newswire / August 11, 2026 /Epique Realty today announced it has debuted at an astonishingNo. 7 on the 2026 Inc. 5000, the annual list of the fastest-growing private companies in America . In its very first year appearing on the list, Epique not only secured a coveted top 10 overall ranking, but also officially claimed the titles of the #1 Fastest-Growing Real Estate Company in America, ..</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="str">
-        <v>3.2% Cap Rate Franconia Road Property Sells for $6.25 Million</v>
+        <v>Virginia's Largest Black-Owned Real Estate Brokerage Earns National Top 10 Recognition</v>
       </c>
       <c r="B700" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C700" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D700" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Real Estate</v>
       </c>
       <c r="E700" t="str">
-        <v>https://www.prnewswire.com/news-releases/3-2-cap-rate-franconia-road-property-sells-for-6-25-million-302801051.html</v>
+        <v>https://www.prnewswire.com/news-releases/virginias-largest-black-owned-real-estate-brokerage-earns-national-top-10-recognition-302847293.html</v>
       </c>
       <c r="F700" t="str">
-        <v>ALEXANDRIA, Va., June 16, 2026 /PRNewswire/ -- Boosalis Properties announced the sale of a retail property located on Franconia Road in Fairfax County for $6.25 million. The property consisted of approximately 3.1 acres, 7,796 square feet of retail space, and excess land with future...</v>
+        <v>National Association of Real Estate Brokers recognizes United Real Estate Richmond at its 2026 National Convention in Las Vegas RICHMOND, Va., Aug. 11, 2026 /PRNewswire/ -- United Real Estate Richmond has been named the No. 3 most productive Black-owned residential brokerage in the U.S....</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="str">
-        <v>Hawkins Way Capital Joint Venture Acquires Upper West Side Property to Expand Student Housing Portfolio</v>
+        <v>Epique Realty Debuts at #7 on the 2026 Inc. 5000 List, Crowned The #1 Fastest Growing Real Estate Company in America</v>
       </c>
       <c r="B701" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C701" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D701" t="str">
-        <v>Real Estate, Education</v>
+        <v>Finance, SaaS, Real Estate</v>
       </c>
       <c r="E701" t="str">
-        <v>https://www.prnewswire.com/news-releases/hawkins-way-capital-joint-venture-acquires-upper-west-side-property-to-expand-student-housing-portfolio-302801234.html</v>
+        <v>https://www.newswire.com/news/epique-realty-debuts-at-7-on-the-2026-inc-5000-list-crowned-the-1-fastest</v>
       </c>
       <c r="F701" t="str">
-        <v>The American Musical and Dramatic Academy (AMDA) Will Continue to Occupy and Operate the Manhattan Property Through a Long-Term Lease Agreement Click for high-res image NEW YORK, June 16, 2026 /PRNewswire/ -- Hawkins Way Capital, a vertically integrated real estate investment firm with...</v>
+        <v>The disruptive cloud-based brokerage shatters records in its first year on the prestigious list, securing the #1 spot in Houston and #2 in Texas following exponential, multi-million-dollar revenue growth.</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="str">
-        <v>LondonMetric &amp; Schroder REIT</v>
+        <v>Friday Harbor brings AI pre-underwriting to complex loans as non-QM volume reaches record highs</v>
       </c>
       <c r="B702" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C702" t="str">
-        <v>GlobeNewswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D702" t="str">
-        <v>Real Estate</v>
+        <v>AI, SaaS, Real Estate, Finance</v>
       </c>
       <c r="E702" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/16/3312604/0/en/LondonMetric-Schroder-REIT.html</v>
+        <v>https://www.send2press.com/wire/friday-harbor-brings-ai-pre-underwriting-to-complex-loans-as-non-qm-volume-reaches-record-highs/</v>
       </c>
       <c r="F702" t="str">
-        <v>8.3</v>
+        <v>SEATTLE, Wash., Aug. 11, 2026 (SEND2PRESS NEWSWIRE) -- Friday Harbor, an AI pre-underwriting platform that helps loan officers assemble complete and compliant loan files in real time, today announced expanded support for non-qualified mortgage (non-QM) and other non-agency lending programs, enabling lenders to evaluate a broader range of complex borrower scenarios against investor-specific guidelines before underwriting.</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="str">
-        <v>REPEAT: Petrolympic Announces Results From 2026 Winter Program on Rayon ...</v>
+        <v>Experience Onward Acquires 36 Acre Colorado Property to Launch Onward Ranch, a Legal Psilocybin and Wellness Retreat Destination</v>
       </c>
       <c r="B703" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C703" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D703" t="str">
-        <v>Real Estate, Energy</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E703" t="str">
-        <v>https://pr-inside.com/repeat-petrolympic-announces-results-from-2026-winter-program-on-rayon-r5191947.htm</v>
+        <v>https://www.newsfilecorp.com/release/309094/Experience-Onward-Acquires-36-Acre-Colorado-Property-to-Launch-Onward-Ranch-a-Legal-Psilocybin-and-Wellness-Retreat-Destination</v>
       </c>
       <c r="F703" t="str">
-        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / June 16, 2026 / Petrolympic Ltd. (TSX-V:PCQ)(OTC PINK:PCQRF) (the "Company") is pleased to provide an update on its 2026 winter exploration program in the Rayon d'Or and Vauquelin Property (the "Property"). The Property consists of 37 mining claims totaling of 5,261 acres (2,129 hectares) located 40 km east of the city of Val-d'Or, Québec, on the eastern extension of the world-famous Cadillac Break Corridor within the Val-d'Or Mining Camp (see Figure 1 below). The Company carried out Magnetic and Induced Polarization Resistivity (Mag-IP) surveys along 9.50 km on a grid basis (Grid 3, see Figure ..</v>
+        <v>Denver, Colorado--(Newsfile Corp. - August 11, 2026) - Experience Onward, founded by former NHL player and two time Stanley Cup champion Daniel Carcillo, today announced the acquisition of a private, 36 acre mountain property in Colorado that is now progressing through the state licensing process to become a legal psilocybin retreat destination.Named Onward Ranch, the property is being developed as a first of its kind residential retreat environment designed to bring legal, regulated psilocybin...</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="str">
-        <v>Ayala Corporation's A- rating reaffirmed by Japan Credit Rating Agency</v>
+        <v>AvenueWest Global Named to Inc. 5000 List for Eighth Time</v>
       </c>
       <c r="B704" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C704" t="str">
-        <v>WebWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D704" t="str">
         <v>Finance, Real Estate</v>
       </c>
       <c r="E704" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356312</v>
+        <v>https://www.prweb.com/releases/avenuewest-global-named-to-inc-5000-list-for-eighth-time-302848131.html</v>
       </c>
       <c r="F704" t="str">
-        <v>Ayala Corporation&amp;#39;s A- Foreign Currency Long Term Issuer Rating with a Stable Outlook has been reaffirmed by the Japan Credit Rating Agency, Ltd. (JCR), reflecting the strength of Ayala&amp;#39;s diversified portfolio, resilient earnings base, and prudent financial management. - - In its latest rating action, JCR cited Ayala&amp;#39;s established position as one of the Philippines&amp;#39; largest and most diversified business groups, with strategic investments across banking, real estate, telecommunications, rene... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356312</v>
+        <v>Company Recognized for 167% Three-Year Revenue Growth, Earning a Place Among the Nation's Most Successful Independent Businesses DENVER, Aug. 11, 2026 /PRNewswire-PRWeb/ -- AvenueWest Global, an award-winning provider of fully furnished corporate housing and real estate services, has been...</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="str">
-        <v>Crescent Celebrates Preferred Builders Breaking Ground at Horseshoe Bay</v>
+        <v>Jude Molin Honored as a Professional of the Year for 2026 by Strathmore’s Who’s Who Worldwide Publication</v>
       </c>
       <c r="B705" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C705" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D705" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E705" t="str">
-        <v>https://www.prnewswire.com/news-releases/crescent-celebrates-preferred-builders-breaking-ground-at-horseshoe-bay-302801601.html</v>
+        <v>https://www.pr.com/press-release/976141</v>
       </c>
       <c r="F705" t="str">
-        <v>Successful Showcase Spec Homes Event Marks Major Milestone for Atten Hill Project FORT WORTH, Texas, June 16, 2026 /PRNewswire/ -- Crescent Real Estate LLC ("Crescent") today announced that it completed a successful groundbreaking celebration event for preferred builders at its Horseshoe...</v>
+        <v>Jude Molin of Norwalk, Connecticut has been named a Professional of the Year for 2026 by Strathmore’s Who’s Who Worldwide for his outstanding contributions and achievements in finance and general accounting. About Jude Molin Jude Molin is an accountant with Charter Oak Communities, a property management organization that provides property management services throughout the local area. Molin specializes in [PR.com]</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="str">
-        <v>Heal Rewilding appoints environmental finance consultancy Great Yellow to bring Biodiversity Net Gain units to market</v>
+        <v>Valantor Launches FraudX to Help Insurance Investigators Analyze Complex ...</v>
       </c>
       <c r="B706" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C706" t="str">
-        <v>Pressat</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D706" t="str">
-        <v>Real Estate</v>
+        <v>AI, SaaS, Real Estate</v>
       </c>
       <c r="E706" t="str">
-        <v>https://pressat.co.uk/releases/heal-rewilding-appoints-environmental-finance-consultancy-great-yellow-to-bring-biodiversity-net-gain-units-to-market-aad83afa2a29252646eabf38d56812aa/</v>
+        <v>https://pr-inside.com/valantor-launches-fraudx-to-help-insurance-investigators-analyze-complex-r5211135.htm</v>
       </c>
       <c r="F706" t="str">
-        <v>Tuesday 16 June, 2026 National charity Heal Rewilding has appointed Great Yellow to sell Biodiversity Net Gain (BNG) units generated at its Heal Somerset rewilding site, with more than 600 high-quality units expected to be created overall in its habitat bank and more than 170 available in the first phase. The partnership brings together two organisations focused on scaling up long-term nature recovery and directing investment into high-integrity environmental projects. Heal said it chose Great Yellow because of its strong alignment with the charity’s mission and values. Great Yellow works across landscape recovery, finance and nature markets to help transform how investment flows into nature recovery projects. The organisation connects high-integrity nature recovery initiatives with buyers</v>
+        <v>(PR-inside.com) AI-powered investigation platform helps insurers, TPAs and law firms analyze thousands of pages of claim documentation while surfacing patterns traditional reviews often miss DENVER, CO / ACCESS Newswire / August 11, 2026 /Valantor, the Enterprise Vision Intelligence company, today announced the launch of FraudX, an AI-powered investigation platform that helps insurance carriers, third-party administrators (TPAs), self-insured organizations and insurance defense law firms investigate complex claims up to 40 times faster than traditional manual review. Designed initially for construction liability, property and general liability claims, FraudX enables organizations to investigate sensitive claims while maintaining control over security, governance and compliance. Built on Va</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="str">
-        <v>Bombardier Delivers First Global 8000 in Africa to Nigeria-based BUA Group</v>
+        <v>CCM Announces Pricing of Upsized Offering of $750 Million of 7.750% Senior Notes Due 2031</v>
       </c>
       <c r="B707" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C707" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D707" t="str">
-        <v>Real Estate, Energy</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E707" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/16/3312446/0/en/Bombardier-Delivers-First-Global-8000-in-Africa-to-Nigeria-based-BUA-Group.html</v>
+        <v>https://www.prnewswire.com/news-releases/ccm-announces-pricing-of-upsized-offering-of-750-million-of-7-750-senior-notes-due-2031--302848350.html</v>
       </c>
       <c r="F707" t="str">
-        <v>MONTREAL, June 16, 2026 (GLOBE NEWSWIRE) -- Bombardier today announced the delivery of the first Global 8000 aircraft in Africa to BUA Group, a Nigerian-based multinational company with interests across cement, food, oil and gas, energy, infrastructure, ports and terminals, and real estate. The aircraft will support BUA Group’s long-range travel requirements, enabling seamless non-stop connections from Lagos to key business destinations around the world, including Los Angeles, Perth, and Tokyo (1) .</v>
+        <v>CLEVELAND, Aug. 11, 2026 /PRNewswire/ -- CrossCountry Mortgage, LLC ("CCM"), the nation's largest distributed-retail mortgage lender, announced today that its direct parent company, CrossCountry Intermediate HoldCo, LLC (the "Company"), priced its upsized offering of $750 million...</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="str">
-        <v>DocMagic named 2026 MortgagePoint Tech Excellence Award recipient for digital mortgage innovation</v>
+        <v>Legacy Gold Intersects 1.14 g/t Gold over 44.3ft (13.5m) from Surface, and Then 2.4 g/t over 26.9ft (8.2m), Incl. 6.6 g/t over 7.5ft (2.3m); Main Zone Extended 558ft (170m) West at Baner, Idaho</v>
       </c>
       <c r="B708" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C708" t="str">
-        <v>Send2Press</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D708" t="str">
-        <v>Real Estate, Finance</v>
+        <v>Real Estate</v>
       </c>
       <c r="E708" t="str">
-        <v>https://www.send2press.com/wire/docmagic-named-2026-mortgagepoint-tech-excellence-award-recipient-for-digital-mortgage-innovation/</v>
+        <v>https://www.newsfilecorp.com/release/309150/Legacy-Gold-Intersects-1.14-gt-Gold-over-44.3ft-13.5m-from-Surface-and-Then-2.4-gt-over-26.9ft-8.2m-Incl.-6.6-gt-over-7.5ft-2.3m-Main-Zone-Extended-558ft-170m-West-at-Baner-Idaho</v>
       </c>
       <c r="F708" t="str">
-        <v>TORRANCE, Calif., June 16, 2026 (SEND2PRESS NEWSWIRE) -- DocMagic&amp;#xae; announced today it has again been named a recipient of the MortgagePoint Tech Excellence Award. The annual award recognizes the most innovative technology providers in the mortgage industry. According to MortgagePoint, the Tech Excellence Award "highlights companies that deliver cutting-edge solutions, improve operational efficiency and enhance the mortgage process through technology."</v>
+        <v>Calgary, Alberta--(Newsfile Corp. - August 11, 2026) - Legacy Gold Mines Ltd. (TSXV: LEGY) (the "Company" or "Legacy Gold") is pleased to report assay results from LG26-004, the third core drill hole reported from Phase 1 of its 2026 drill program at the Baner Gold Mine Property in Idaho County, Idaho, USA (the "Baner Property"). "LG26-004 is the most important hole we have drilled at Baner because it delivers what we hoped to see from the uphill drilling," said Mike Sutton, Legacy Gold's...</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="str">
-        <v>Quarterra Hires Jordan Calaguire as Chief Investment Officer</v>
+        <v>DocMagic named one of LA Business Journal’s Best Places to Work 2026</v>
       </c>
       <c r="B709" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C709" t="str">
-        <v>PR Newswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D709" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Finance</v>
       </c>
       <c r="E709" t="str">
-        <v>https://www.prnewswire.com/news-releases/quarterra-hires-jordan-calaguire-as-chief-investment-officer-302801137.html</v>
+        <v>https://www.send2press.com/wire/docmagic-named-one-of-la-business-journals-best-places-to-work-2026/</v>
       </c>
       <c r="F709" t="str">
-        <v>Appointment positions multifamily housing leader for next phase of growth CHARLOTTE, N.C., June 16, 2026 /PRNewswire/ -- Quarterra, an industry-leading multifamily development and investment management firm, today announced the appointment of Jordan Calaguire as Chief Investment Officer....</v>
+        <v>TORRANCE, Calif., Aug. 11, 2026 (SEND2PRESS NEWSWIRE) -- DocMagic&amp;#xae;, a leading provider of digital mortgage solutions, has been named one of the 2026 Best Places to Work in Los Angeles by the Los Angeles Business Journal. The annual program, now in its 20th year, recognizes companies that demonstrate a strong commitment to employee engagement.</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="str">
-        <v>Manhattan Condo Real Estate Attorney Peter Zinkovetsky Highlights Key Issues for New York Condo Transactions</v>
+        <v>Down Payment Resource named to the 2026 Inc. 5000 list of fastest-growing private companies in America</v>
       </c>
       <c r="B710" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C710" t="str">
-        <v>GetNews</v>
+        <v>Send2Press</v>
       </c>
       <c r="D710" t="str">
-        <v>Real Estate</v>
+        <v>Finance, SaaS, Real Estate</v>
       </c>
       <c r="E710" t="str">
-        <v>https://www.getnews.info/story/2026/06/16/manhattan-condo-real-estate-attorney-peter-zinkovetsky-highlights-key-issues-for-new-york-condo-transactions/?source=barchart</v>
+        <v>https://www.send2press.com/wire/down-payment-resource-named-to-the-2026-inc-5000-list-of-fastest-growing-private-companies-in-america/</v>
       </c>
       <c r="F710" t="str">
-        <v/>
+        <v>ATLANTA, Ga., Aug. 11, 2026 (SEND2PRESS NEWSWIRE) -- Down Payment Resource (DPR), the housing industry's leading affordability intelligence platform, today announced it has earned a spot on the 2026 Inc. 5000 list of the nation's fastest-growing privately owned companies after achieving significant revenue growth from 2022 to 2025. DPR was also honored on the 2023 and 2025 Inc. 5000 lists.</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="str">
-        <v>Mr E. Builders Brings Loft Conversion Services in Netherton, West Midlands for Long-Term Property Value</v>
+        <v>Bitterroot Resources Ltd. - Update on the LM Nickel-Copper Project, ...</v>
       </c>
       <c r="B711" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C711" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D711" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E711" t="str">
-        <v>https://express-press-release.net/news/2026/06/16/1758629</v>
+        <v>https://pr-inside.com/bitterroot-resources-ltd-update-on-the-lm-nickel-copper-project-r5211069.htm</v>
       </c>
       <c r="F711" t="str">
-        <v>Netherton, United Kingdom, 2026-06-16 — /EPR Network/ — Mr E. Builders, a reputed home building contractor is pleased to bring their expertise professional loft conversion [read full press release...]</v>
+        <v>(PR-inside.com) WEST VANCOUVER, BC / ACCESS Newswire / August 11, 2026 / Bitterroot Resources Ltd.'s (TSXV:BTT) Michigan subsidiary Trans Superior Resources, Inc., together with several investors, have purchased the surface estate on the strategically-located LM nickel-copper property in the Upper Peninsula of Michigan. This purchase gives Bitterroot and its minority joint venture partner Below Exploration Inc. control of the LM Property for mineral exploration and development, plus a valuable hardwood timber resource. Trans Superior owns 20% of the new LM Property surface owner, Ravine River Properties LLC, with the remainder held by four Michigan-based investors whose interests are similarly aligned, through their ..</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="str">
-        <v>Discovery Energy Metals Corp. Announces Completion of Geochemical Sampling ...</v>
+        <v>Optimal Blue report: Rising rates cool July mortgage activity, but demand remains above year-ago levels</v>
       </c>
       <c r="B712" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C712" t="str">
-        <v>PR-Inside</v>
+        <v>Send2Press</v>
       </c>
       <c r="D712" t="str">
-        <v>Real Estate, Energy</v>
+        <v>Real Estate, Finance</v>
       </c>
       <c r="E712" t="str">
-        <v>https://pr-inside.com/discovery-energy-metals-corp-announces-completion-of-geochemical-sampling-r5191870.htm</v>
+        <v>https://www.send2press.com/wire/optimal-blue-report-rising-rates-cool-july-mortgage-activity-but-demand-remains-above-year-ago-levels/</v>
       </c>
       <c r="F712" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / June 16, 2026 / Discovery Energy Metals Corp. (CSE:DEMC)(OTCQB:DEMCF)(FRA:Q3Q0)(WKN:A3EFKA) ("Discovery" or the "Company"), a Canadian exploration company focused on advancing mineral resource projects in North America, is pleased to announce that it has successfully concluded its surface prospecting and geochemical soil sampling program on it's Crystal Lake Property (the "Property"). The Property is located approximately 160 km southwest of Prince George, British Columbia, and is highly prospective for porphyry-style copper and molybdenum mineralization. Program Highlights: Soil Sampling: Collected a total of 280 B-horizon soil samples over two grids along the eastern side of Crystal Lake. Samples ..</v>
+        <v>PLANO, Texas, Aug. 11, 2026 (SEND2PRESS NEWSWIRE) -- Optimal Blue today released its July 2026 Market Advantage mortgage data report, which found that mortgage activity softened as rising rates weighed on both purchase and refinance demand. Total rate-lock volume declined 11% month over month (MoM) but remained 5% above July 2025.</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="str">
-        <v>2026 HI-VIEW EXPLORATION PROGRAM PLANS</v>
+        <v>Altus Group Releases its Q2 2026 Pan-European Dataset Analysis on CRE Valuation Trends</v>
       </c>
       <c r="B713" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C713" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D713" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E713" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/16/3312288/0/en/2026-HI-VIEW-EXPLORATION-PROGRAM-PLANS.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/11/3342494/0/en/altus-group-releases-its-q2-2026-pan-european-dataset-analysis-on-cre-valuation-trends.html</v>
       </c>
       <c r="F713" t="str">
-        <v>VANCOUVER, BRITISH COLUMBIA, June 16, 2026 (GLOBE NEWSWIRE) -- HI-VIEW RESOURCES INC. (“ Hi-View ” or the “ Company ”) (CSE: GXLD; OTCQB: GXLDF; FSE: B630) has announced its 2026 exploration program for its Toodoggone Property in north-central British Columbia.</v>
+        <v>Q2 marked two full years of positive appreciation in property values, but momentum eases</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="str">
-        <v>EfTEN United Property Fund osaku puhasväärtus seisuga 31.05.2026</v>
+        <v>KE Holdings Inc. to Report Second Quarter 2026 Financial Results on August 21, 2026 Eastern Time</v>
       </c>
       <c r="B714" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C714" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D714" t="str">
-        <v>Real Estate</v>
+        <v>Finance, SaaS, Real Estate</v>
       </c>
       <c r="E714" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/16/3312263/0/et/EfTEN-United-Property-Fund-osaku-puhasv%C3%A4%C3%A4rtus-seisuga-31-05-2026.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/11/3342493/0/en/ke-holdings-inc-to-report-second-quarter-2026-financial-results-on-august-21-2026-eastern-time.html</v>
       </c>
       <c r="F714" t="str">
-        <v>EfTEN United Property Fund teenis mais puhaskasumit 109 tuhat eurot ning 2026. aasta viie kuuga 812 tuhat eurot (eelmisel aastal samal ajal 1 322 tuhat eurot). Mais otsustas fond teha investoritele rahalise väljamakse summas 1 060 tuhat eurot ehk 42,676 euro senti osaku kohta. Selle tulemusena langes fondi osaku puhasväärtus (NAV) 3,2% ning oli mai lõpus 11,66 eurot. Ilma väljamakseta oleks EfTEN United Property Fund'i NAV kasvanud kuuga 0,4%.</v>
+        <v>BEIJING, Aug. 11, 2026 (GLOBE NEWSWIRE) -- KE Holdings Inc. (“ Beike ” or the “ Company ”) (NYSE: BEKE; HKEX: 2423), a leading integrated online and offline platform for housing transactions and services, today announced that it will report its unaudited financial results for the second quarter 2026 before the U.S. market opens on Friday, August 21, 2026.</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="str">
-        <v>Net asset value of the EfTEN United Property Fund as of 31.05.2026</v>
+        <v>China Literature Announces 2026 Interim Results</v>
       </c>
       <c r="B715" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C715" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D715" t="str">
-        <v>Real Estate</v>
+        <v>Finance, SaaS, Real Estate</v>
       </c>
       <c r="E715" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/16/3312263/0/en/Net-asset-value-of-the-EfTEN-United-Property-Fund-as-of-31-05-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/china-literature-announces-2026-interim-results-302848210.html</v>
       </c>
       <c r="F715" t="str">
-        <v>EfTEN United Property Fund earned a net profit of 109 thousand euros in May, and 812 thousand euros over the first five months of 2026 (compared to 1 322 thousand euros in the same period last year). In May, the fund decided to make a cash distribution to investors in the amount of 1,060 thousand euros, or 42.676 euro cents per unit. As a result, the net asset value (NAV) per fund unit decreased by 3,2% and stood at 11,66 euros at the end of May. Without the distribution, the NAV of EfTEN United Property Fund would have grown by 0,4% over the month.</v>
+        <v>HONG KONG, Aug. 11, 2026 /PRNewswire/ -- China Literature Limited ("China Literature" or "the Company", stock code: 0772), a leading online literature and intellectual property ("IP") incubation platform in China, today announced its unaudited consolidated financial results for the six...</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="str">
-        <v>860 Samples Taken at Nevada Property in Exploration for Minerals Vital to Advanced Electronics and Energy Technologies: Glenstar Minerals, Inc. (Stock Symbol: GSTRF)</v>
+        <v>EfTEN Real Estate Fund AS’i aktsia puhasväärtus seisuga 31.07.2026</v>
       </c>
       <c r="B716" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C716" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D716" t="str">
-        <v>Finance, Real Estate, Energy</v>
+        <v>Real Estate</v>
       </c>
       <c r="E716" t="str">
-        <v>https://www.getnews.info/story/2026/06/15/860-samples-taken-at-nevada-property-in-exploration-for-minerals-vital-to-advanced-electronics-and-energy-technologies-glenstar-minerals-inc-stock-symbol-gstrf/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/11/3342388/0/et/eften-real-estate-fund-as-i-aktsia-puhasv%C3%A4%C3%A4rtus-seisuga-31-07-2026.html</v>
       </c>
       <c r="F716" t="str">
-        <v/>
+        <v>EfTEN Real Estate Fund AS-i konsolideeritud üüritulu oli juulis 2 890 tuhat eurot (juunis: 2 897 tuhat eurot). Üüritulu vähenemise põhjustas Lidli üürilepingu ennetähtaegne lõppemine Piepilsetase logistikakeskuses Lätis. Uus üürileping on samale pinnale sõlmitud alates 1. augustist 2026.</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="str">
-        <v>Egypt Residential Real Estate Market to Reach USD 16.55 Billion by 2031, Says Mordor Intelligence</v>
+        <v>Net Asset Value of EfTEN Real Estate Fund AS as at 31 July 2026</v>
       </c>
       <c r="B717" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C717" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D717" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E717" t="str">
-        <v>https://www.getnews.info/story/2026/06/15/egypt-residential-real-estate-market-to-reach-usd-1655-billion-by-2031-says-mordor-intelligence/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/11/3342388/0/en/net-asset-value-of-eften-real-estate-fund-as-as-at-31-july-2026.html</v>
       </c>
       <c r="F717" t="str">
-        <v/>
+        <v>In July 2026, EfTEN Real Estate Fund AS earned consolidated rental income of €2,890 thousand (June: €2,897 thousand). The decrease was caused by the early termination of Lidl's lease at the Piepilsētas logistics centre in Latvia. A new lease for the same premises has been signed with effect from 1 August 2026.</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="str">
-        <v>Ameren Missouri Announces Pricing of First Mortgage Bonds due 2056</v>
+        <v>The Inner Circle acknowledges Suzanne Dana as a Pinnacle Professional Member Inner Circle of Excellence</v>
       </c>
       <c r="B718" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C718" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D718" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E718" t="str">
-        <v>https://www.prnewswire.com/news-releases/ameren-missouri-announces-pricing-of-first-mortgage-bonds-due-2056-302800872.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-inner-circle-acknowledges-suzanne-dana-as-a-pinnacle-professional-member-inner-circle-of-excellence-302847590.html</v>
       </c>
       <c r="F718" t="str">
-        <v>ST. LOUIS, June 15, 2026 /PRNewswire/ -- Union Electric Company, doing business as Ameren Missouri, a subsidiary of Ameren Corporation (NYSE: AEE), announced today the pricing of a public offering of $500 million aggregate principal amount of 5.75% first mortgage bonds due 2056 at 99.324%...</v>
+        <v>WILLIAMSBURG, Va., Aug. 10, 2026 /PRNewswire/ -- Prominently featured in The Inner Circle, Suzanne Dana is recognized as a Pinnacle Professional Member Inner Circle of Excellence for her contributions to Residential Real Estate in the Williamsburg and Tidewater Area. With more than twenty...</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="str">
-        <v>Petrolympic Announces Results From 2026 Winter Program on Rayon D'or ...</v>
+        <v>American Healthcare REIT Announces Pricing of Public Offering of Common Stock</v>
       </c>
       <c r="B719" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C719" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D719" t="str">
-        <v>Real Estate, Energy</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E719" t="str">
-        <v>https://pr-inside.com/petrolympic-announces-results-from-2026-winter-program-on-rayon-d-or-r5191718.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/american-healthcare-reit-announces-pricing-021500861.html</v>
       </c>
       <c r="F719" t="str">
-        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / June 15, 2026 / Petrolympic Ltd. (TSX-V:PCQ)(OTC:PCQRF) (the "Company") is pleased to provide an update on its 2026 winter exploration program in the Rayon d'Or and Vauquelin Property (the "Property"). The Property consists of 37 mining claims totaling of 5,261 acres (2,129 hectares) located 40 km east of the city of Val-d'Or, Québec, on the eastern extension of the world-famous Cadillac Break Corridor within the Val-d'Or Mining Camp (see Figure 1 below). The Company carried out Magnetic and Induced Polarization Resistivity (Mag-IP) surveys along 9.50 km on a grid basis (Grid 3, see Figure 2 ..</v>
+        <v>IRVINE, Calif., August 11, 2026--American Healthcare REIT, Inc. (NYSE: AHR; the "Company") announced today the pricing of an underwritten public offering of 13,250,000 shares of its common stock, all of which are being offered in connection with the forward sale agreements described below. The aggregate gross proceeds to the Company from the offering, before deducting estimated offering expenses, are expected to be approximately $712.2 million.</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="str">
-        <v>Allied Announces Appointment of Chief Financial Officer</v>
+        <v>Janus Living Announces Pricing of Public Offering of Class A-1 Common Stock</v>
       </c>
       <c r="B720" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C720" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D720" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E720" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/15/3312177/0/en/Allied-Announces-Appointment-of-Chief-Financial-Officer.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/janus-living-announces-pricing-public-003800101.html</v>
       </c>
       <c r="F720" t="str">
-        <v>TORONTO, June 15, 2026 (GLOBE NEWSWIRE) -- Allied Properties Real Estate Investment Trust (“Allied”) (TSX: AP.UN) today announced that Craig MacIntyre has been appointed Senior Vice President and Chief Financial Officer, effective July 29, 2026.</v>
+        <v>DENVER, August 11, 2026--Janus Living, Inc. (NYSE: JAN) ("Janus Living"), a pure-play senior housing real estate investment trust (REIT), announced today the pricing of its public offering of 16,000,000 shares of its Class A-1 common stock at a price to the public of $29.00 per share. In addition, Janus Living has granted the underwriters a 30-day option to purchase up to an additional 2,400,000 shares of its Class A-1 common stock at the public offering price, less the underwriting discount.</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="str">
-        <v>Apollo Commercial Real Estate Finance, Inc. Declares Quarterly Common Stock Dividend and Provides Update on Review of Strategic Alternatives</v>
+        <v>From New York's Gritty Streets to Manhattan's Boardrooms: Joseph Aquino's Memoir Heads to MIBF 2026</v>
       </c>
       <c r="B721" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C721" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D721" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E721" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/15/3312158/0/en/Apollo-Commercial-Real-Estate-Finance-Inc-Declares-Quarterly-Common-Stock-Dividend-and-Provides-Update-on-Review-of-Strategic-Alternatives.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358721</v>
       </c>
       <c r="F721" t="str">
-        <v>NEW YORK, June 15, 2026 (GLOBE NEWSWIRE) -- Apollo Commercial Real Estate Finance, Inc. (the “Company” or “ARI”) (NYSE:ARI) today announced the Board of Directors declared a dividend of $3.75 per share of common stock, which is payable on July 15, 2026 to common stockholders of record on June 30, 2026. The dividend payment will be predominately classified as return of capital.</v>
+        <v>Joseph A. Aquino&amp;#39;s &amp;#8220;Memoirs of a Watch Salesman: A New York Real Estate Story&amp;#8221; will be showcased at the 2026 Manila International Book Fair, bringing his New York story to international readers. - - Joseph loves to say: &amp;#8220;I didn&amp;#39;t have to make up the characters&amp;#8212;I was just surrounded by them.&amp;#8221; - - The book will be displayed at MIBF 2026 at Booth 2-107. The memoir follows Aquino&amp;#39;s 50-year journey from selling watches and copper-clad pot sets on the streets of New York to negotiating with so... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358721</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="str">
-        <v>BOXABL Partners with TerraCaita to Support Expansion into the United Kingdom and Ireland</v>
+        <v>KBRA Assigns Preliminary Ratings to Provident Funding Mortgage Trust 2026-4 (PFMT 2026-4)</v>
       </c>
       <c r="B722" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C722" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D722" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E722" t="str">
-        <v>https://www.prnewswire.com/news-releases/boxabl-partners-with-terracaita-to-support-expansion-into-the-united-kingdom-and-ireland-302800243.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/kbra-assigns-preliminary-ratings-provident-215100631.html</v>
       </c>
       <c r="F722" t="str">
-        <v>LAS VEGAS, June 15, 2026 /PRNewswire/ -- BOXABL, the Las Vegas-based technology company focused on transforming the housing industry through factory-built homes, today announces the execution of a representation, import, and distribution agreement with TerraCaita Limited, a company based...</v>
+        <v>NEW YORK, August 10, 2026--KBRA assigns preliminary ratings to 38 classes of mortgage pass-through certificates from Provident Funding Mortgage Trust 2026-4 (PFMT 2026-4).</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="str">
-        <v>BOXABL Expands Into UK and Ireland Through TerraCaita Distribution Agreement</v>
+        <v>Nexus Industrial REIT Announces Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B723" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C723" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D723" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Real Estate</v>
       </c>
       <c r="E723" t="str">
-        <v>https://www.newmediawire.com/news/boxabl-expands-into-uk-and-ireland-through-terracaita-distribution-agreement-7087155</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/10/3342331/0/en/nexus-industrial-reit-announces-second-quarter-2026-financial-results.html</v>
       </c>
       <c r="F723" t="str">
-        <v>LOS ANGELES, CA - June 15, 2026 ( NEWMEDIAWIRE ) - BOXABL announced a representation, import and distribution agreement with Bristol, England-based TerraCaita Limited to support the introduction of its factory-built housing products across the United Kingdom, the Channel Islands, Northern Ireland and the Republic of Ireland. Under the agreement, TerraCaita will represent BOXABL products throughout the region, while BOXABL will provide two Casita units for display, demonstration and marketing activities. The companies will collaborate on regulatory approvals, market development and customer engagement initiatives as BOXABL seeks to expand its international presence. BOXABL said the agreement supports future sales opportunities across multiple market segments and comes as the company continu</v>
+        <v>Strong operating performance driven by an increase in industrial occupancy ( 1 ) to 97%</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="str">
-        <v>Community Revitalization Expert Robert "Bob" Morgan Shares Builder's Perspective on Lasting Impact in HelloNation</v>
+        <v>HelloNation Features Real Estate Expert Marty Pecoraro on Comparing Corkscrew Corridor Neighborhoods Before Buying a Home</v>
       </c>
       <c r="B724" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C724" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D724" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E724" t="str">
-        <v>https://www.prnewswire.com/news-releases/community-revitalization-expert-robert-bob-morgan-shares-builders-perspective-on-lasting-impact-in-hellonation-302800678.html</v>
+        <v>https://www.prnewswire.com/news-releases/hellonation-features-real-estate-expert-marty-pecoraro-on-comparing-corkscrew-corridor-neighborhoods-before-buying-a-home-302847530.html</v>
       </c>
       <c r="F724" t="str">
-        <v>ROCHESTER, N.Y., June 15, 2026 /PRNewswire/ -- What does it take for real estate development to truly revitalize a community rather than simply add new buildings? In a recent HelloNation article, Robert "Bob" Morgan of Morgan Communities shares his perspective that meaningful...</v>
+        <v>The article explains how buyers can evaluate neighborhoods based on lifestyle, amenities, ownership costs, and long-term growth. ESTERO, Fla., Aug. 10, 2026 /PRNewswire/ -- How can home buyers decide which Corkscrew Corridor community best fits their lifestyle and long-term goals?...</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="str">
-        <v>Pardee Resources Company To Sell West Virginia Property</v>
+        <v>KBRA Assigns Preliminary Ratings to Benchmark 2026-V23</v>
       </c>
       <c r="B725" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C725" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D725" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E725" t="str">
-        <v>https://www.prnewswire.com/news-releases/pardee-resources-company-to-sell-west-virginia-property-302800673.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/kbra-assigns-preliminary-ratings-benchmark-213100625.html</v>
       </c>
       <c r="F725" t="str">
-        <v>RADNOR, Pa., June 15, 2026 /PRNewswire/ -- Pardee Resources Company (OTC: PDER) (the "Company") announced today that it has entered into a definitive agreement to sell approximately 2,465 acres of surface and mineral property located in West Virginia for $23,000 per acre or approximately...</v>
+        <v>NEW YORK, August 10, 2026--KBRA is pleased to announce the assignment of preliminary ratings to 22 classes of Benchmark 2026-V23, a $697.8 million CMBS conduit transaction collateralized by 30 commercial mortgage loans secured by 59 properties. The collateral properties are located throughout 19 MSAs, of which the three largest are New York (24.0% of pool balance), North - Central New Jersey (10.0%), and Houston (9.9%). The pool’s three largest property type exposures are industrial (23.9%), lod</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="str">
-        <v>Beeline Holdings (BLNE) Leveraging AI, Digital Infrastructure to Scale Platform</v>
+        <v>BRT Apartments Corp. Files Second Quarter 2026 Financial Statements</v>
       </c>
       <c r="B726" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C726" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D726" t="str">
-        <v>Finance, AI, SaaS, Real Estate, Retail</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E726" t="str">
-        <v>https://www.newmediawire.com/news/beeline-holdings-blne-leveraging-ai-digital-infrastructure-to-scale-platform-7087153</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/10/3342326/0/en/brt-apartments-corp-files-second-quarter-2026-financial-statements.html</v>
       </c>
       <c r="F726" t="str">
-        <v>LOS ANGELES, CA - June 15, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) , a technology-forward mortgage and fintech platform, was featured in an article that discussed the company’s performance and strategy. Beeline recently “reported first-quarter 2026 results that showed accelerating revenue growth alongside a broader strategic push into fee-based housing finance products and AI-enabled automation. The company said quarterly revenue reached $2.7 million, more than doubling from the prior-year period. Loan originations climbed to $85.6 million across 288 loans, compared with $39.8 million across 128 loans a year earlier… “Beeline’s diversified platform includes both conventional and certain Non-QM Mortgages, such as DSCR &amp;amp; Bank Statements loans, along with its new Equity Pr</v>
+        <v>GREAT NECK, N.Y., Aug. 10, 2026 (GLOBE NEWSWIRE) -- BRT APARTMENTS CORP. (NYSE: BRT), a real estate investment trust, announced today that it has filed its Quarterly Report on Form 10-Q for the quarter ended June 30, 2026, with the Securities and Exchange Commission. The financial statements and supplemental financial information can be accessed on the Company’s investor relations website under the caption “Financials – Quarterly Results.”</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="str">
-        <v>HelloNation Article Featuring Roofing Expert Cody Slagle Explains How Routine Roof Inspections Support Commercial Building Performance</v>
+        <v>FM Announces Acquisition of FortressFire</v>
       </c>
       <c r="B727" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C727" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D727" t="str">
-        <v>Real Estate</v>
+        <v>Finance, SaaS, Real Estate</v>
       </c>
       <c r="E727" t="str">
-        <v>https://www.prnewswire.com/news-releases/hellonation-article-featuring-roofing-expert-cody-slagle-explains-how-routine-roof-inspections-support-commercial-building-performance-302767953.html</v>
+        <v>https://www.prnewswire.com/news-releases/fm-announces-acquisition-of-fortressfire-302847526.html</v>
       </c>
       <c r="F727" t="str">
-        <v>The article outlines how regular commercial roof inspections help property owners prevent damage, improve drainage, and reduce costly disruptions. DENISON, Texas, June 15, 2026 /PRNewswire/ -- What helps a commercial building stay dependable through changing seasons and sudden storms?...</v>
+        <v>Transaction brings together FortressFire's physics-based wildfire risk modeling platform and FM's leading engineering and research capabilities JOHNSTON, R.I., Aug. 10, 2026 /PRNewswire/ -- Commercial property insurer FM today announced the acquisition of FortressFire, a leading provider...</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="str">
-        <v>William Raveis Names Lauren Balbuena Senior Vice President of New York City and Hamptons Operations</v>
+        <v>In HelloNation, Insurance Expert Hunter Jones Clarifies What Homeowners Insurance Covers</v>
       </c>
       <c r="B728" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C728" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D728" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E728" t="str">
-        <v>https://www.prnewswire.com/news-releases/william-raveis-names-lauren-balbuena-senior-vice-president-of-new-york-city-and-hamptons-operations-302800619.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-insurance-expert-hunter-jones-clarifies-what-homeowners-insurance-covers-302847516.html</v>
       </c>
       <c r="F728" t="str">
-        <v>SHELTON, Conn., June 15, 2026 /PRNewswire/ -- William Raveis Real Estate today announced the appointment of Lauren Balbuena as Senior Vice President, overseeing operations, growth, and agent development across New York City, the Hamptons, and the North Fork. William Raveis Real Estate...</v>
+        <v>KNOXVILLE, Tenn., Aug. 10, 2026 /PRNewswire/ -- When is it smart to file a homeowners insurance claim, and what exactly does that policy cover? A HelloNation article featuring Insurance Agent Hunter Jones breaks down the essentials of homeowners insurance, helping property owners make...</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="str">
-        <v>Green Builder Media Announces New Resources to Help Home Building Pros Navigate Affordability, AI, Insurance, and More</v>
+        <v>Apollo Commercial Real Estate Finance, Inc. Reports Second Quarter 2026 Results</v>
       </c>
       <c r="B729" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C729" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D729" t="str">
-        <v>AI, Real Estate, Retail</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E729" t="str">
-        <v>https://www.prnewswire.com/news-releases/green-builder-media-announces-new-resources-to-help-home-building-pros-navigate-affordability-ai-insurance-and-more-302800592.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/10/3342297/0/en/apollo-commercial-real-estate-finance-inc-reports-second-quarter-2026-results.html</v>
       </c>
       <c r="F729" t="str">
-        <v>LAKE CITY, Colo., June 15, 2026 /PRNewswire/ -- As housing professionals face mounting challenges around affordability, resilience, insurance costs, and evolving consumer expectations, Green Builder Media is providing a growing collection of educational resources designed to help...</v>
+        <v>NEW YORK, Aug. 10, 2026 (GLOBE NEWSWIRE) -- Apollo Commercial Real Estate Finance, Inc. (the “Company” or “ARI”) (NYSE: ARI) today reported results for the quarter and six months ended June 30, 2026.</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="str">
-        <v>C&amp;A Development and Amazon Bring New Affordable Homes to Seattle's Capitol Hill</v>
+        <v>HelloNation Article Featuring Insurance Expert Jose Gomez Explains Renters Insurance Coverage in Chicago</v>
       </c>
       <c r="B730" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C730" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D730" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Real Estate</v>
       </c>
       <c r="E730" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356277</v>
+        <v>https://www.prnewswire.com/news-releases/hellonation-article-featuring-insurance-expert-jose-gomez-explains-renters-insurance-coverage-in-chicago-302847175.html</v>
       </c>
       <c r="F730" t="str">
-        <v>Today, Amazon and Seattle-based real estate development firm C&amp;amp;A Development announce the groundbreaking of The Pointe at Thomas Apartments in Seattle&amp;#39;s Capitol Hill neighborhood. C&amp;amp;A Development is jointly owned by CA Family Properties, founded by Super Bowl champion and former Seattle Seahawk Cliff Avril, and Cohen Properties. - - Located at 228 11th Ave East, The Pointe at Thomas will provide 67 affordable homes for households earning between 40% and 80% of Area Median Income ($46,040 &amp;#8211;... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356277</v>
+        <v>The article outlines key differences between landlord and renters insurance and why tenants need their own protection. CHICAGO, Aug. 10, 2026 /PRNewswire/ -- Do Chicago renters still need renters' insurance if their landlord already has insurance? HelloNation has published the answer in...</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="str">
-        <v>PatentVest to Present at Planet MicroCap Las Vegas on June 17</v>
+        <v>In HelloNation, Real Estate Expert Grace Frank Discusses Why Mixed-Use Properties Are Gaining Ground</v>
       </c>
       <c r="B731" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C731" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D731" t="str">
-        <v>Finance, AI, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E731" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/15/3312017/0/en/PatentVest-to-Present-at-Planet-MicroCap-Las-Vegas-on-June-17.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-expert-grace-frank-discusses-why-mixed-use-properties-are-gaining-ground-302847509.html</v>
       </c>
       <c r="F731" t="str">
-        <v>PatentVest Will Discuss Intellectual Property Strategy, Innovation Intelligence, and the Future of AI-Native IP Services PatentVest Will Discuss Intellectual Property Strategy, Innovation Intelligence, and the Future of AI-Native IP Services</v>
+        <v>CHATTANOOGA, Tenn., Aug. 10, 2026 /PRNewswire/ -- Why are mixed-use properties becoming more popular in Chattanooga? According to a HelloNation article, these developments are attracting both investors and tenants by offering dual income streams and creating vibrant, walkable communities....</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="str">
-        <v>Best Real Estate Agent in Watertown, MA: Stewart Woodward</v>
+        <v>Ladder Capital Corp Announces Sale of Jacksonville Office Property</v>
       </c>
       <c r="B732" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C732" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D732" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E732" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-watertown-ma-stewart-woodward</v>
+        <v>https://finance.yahoo.com/real-estate/articles/ladder-capital-corp-announces-sale-204300040.html</v>
       </c>
       <c r="F732" t="str">
-        <v>Backed by 13 years of experience, deep community involvement, and specialized expertise in Metro West real estate, Stewart Woodward has established himself as the best real estate agent in Watertown, MA.</v>
+        <v>NEW YORK, August 10, 2026--Ladder Capital Corp ("Ladder" or the "Company") (NYSE: LADR), an investment grade-rated REIT, announced that activity incremental to its net interest and rental income is estimated to contribute between $0.42 and $0.45 to GAAP EPS, or between $0.14 and $0.17 to Distributable EPS in the third quarter of 2026. Such amounts are inclusive of the sale of a Jacksonville, Florida office property. All figures are subject to final accounting review.</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="str">
-        <v>Best Real Estate Agent in Columbia, MO: Cheryl Maupin</v>
+        <v>KBRA Releases Research – Net Lease REITs: Ramping Development for Growth</v>
       </c>
       <c r="B733" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C733" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D733" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E733" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-columbia-mo-cheryl-maupin</v>
+        <v>https://finance.yahoo.com/real-estate/articles/kbra-releases-research-net-lease-204000396.html</v>
       </c>
       <c r="F733" t="str">
-        <v>Combining award-winning production, specialized property expertise, and a client-first approach, Cheryl Maupin has established herself as the best real estate agent in Columbia, MO.</v>
+        <v>NEW YORK, August 10, 2026--KBRA releases research examining the growing role of development programs across the U.S. net lease real estate investment trusts (REIT) sector. Net lease REITs are firmly in growth mode as of midyear 2026, supported by positive trading premiums to net asset value (NAV) that facilitate accretive external growth.</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="str">
-        <v>Best Real Estate Agent in South Lyon, MI: Joe Muck</v>
+        <v>KBRA Assigns Preliminary Ratings to BMO 2026-C15</v>
       </c>
       <c r="B734" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C734" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D734" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E734" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-south-lyon-mi-joe-muck</v>
+        <v>https://finance.yahoo.com/real-estate/articles/kbra-assigns-preliminary-ratings-bmo-203500207.html</v>
       </c>
       <c r="F734" t="str">
-        <v>Backed by nine years of experience and a unique background in moving logistics, Joe Muck delivers the hands-on service clients expect from the best real estate agent in South Lyon, MI.</v>
+        <v>NEW YORK, August 10, 2026--KBRA is pleased to announce the assignment of preliminary ratings to 13 classes of BMO 2026-C15, a $722.8 million CMBS conduit transaction collateralized by 51 commercial mortgage loans secured by 98 properties. The collateral properties are located throughout 31 MSAs, of which the three largest are New York (18.2% of pool balance), Phoenix (10.0%), and North – Central New Jersey (8.3%). The pool’s three largest property type exposures are retail (32.3%), self-storage</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="str">
-        <v>NYC Bankruptcy Attorney David Pankin Comments on Rising 2026 Filings</v>
+        <v>Highgate Announces Appointment of Siim Karu as Chief Commercial Officer</v>
       </c>
       <c r="B735" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C735" t="str">
-        <v>PRUnderground</v>
+        <v>PRWeb</v>
       </c>
       <c r="D735" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E735" t="str">
-        <v>https://www.prunderground.com/nyc-bankruptcy-attorney-david-pankin-comments-on-rising-2026-filings/00384500/</v>
+        <v>https://www.prweb.com/releases/highgate-announces-appointment-of-siim-karu-as-chief-commercial-officer-302847420.html</v>
       </c>
       <c r="F735" t="str">
-        <v>David I. Pankin, Esq. a prominent New York City bankruptcy attorney, is addressing the sharp rise in bankruptcy filings across the United States in 2025 and into 2026. Driven by persistent inflation, high housing costs, and record consumer debt, filings have reached multi-year highs, and Mr. Pankin is urging those struggling financially to explore their... Read more » The post NYC Bankruptcy Attorney David Pankin Comments on Rising 2026 Filings first appeared on</v>
+        <v>Highgate, a leading global real estate investment and hospitality management company, today announced the appointment of Siim Karu as Chief Commercial Officer. In his new role, Karu will be responsible for leading the European commercial strategy across revenue management, sales,...</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="str">
-        <v>BRIXMOR PROPERTY GROUP MOURNS THE PASSING OF JAMES M. TAYLOR</v>
+        <v>In HelloNation, Real Estate Experts Jason and Briana Lorge Explain Selling One Home While Buying Another</v>
       </c>
       <c r="B736" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C736" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D736" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E736" t="str">
-        <v>https://www.prnewswire.com/news-releases/brixmor-property-group-mourns-the-passing-of-james-m-taylor-302800407.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-experts-jason-and-briana-lorge-explain-selling-one-home-while-buying-another-302847426.html</v>
       </c>
       <c r="F736" t="str">
-        <v>NEW YORK, June 15, 2026 /PRNewswire/ -- Brixmor Property Group Inc. (NYSE: BRX) ("Brixmor" or the "Company") today announced with deep sadness the passing of former Chief Executive Officer James M. Taylor Jr., a transformative leader whose vision, integrity, and humanity left an enduring...</v>
+        <v>The article explains how planning, flexibility, and communication can help homeowners manage buying and selling at the same time. LA VERNE, Calif., Aug. 10, 2026 /PRNewswire/ -- How do you sell one home while buying another? A HelloNation article featuring Real Estate Experts Jason and...</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="str">
-        <v>Obligo Introduces the First AI Agent for Security Deposits</v>
+        <v>The Inner Circle acknowledges Dianne Giombetti as a Pinnacle Professional Member Inner Circle of Excellence</v>
       </c>
       <c r="B737" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C737" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D737" t="str">
-        <v>AI, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E737" t="str">
-        <v>https://www.prnewswire.com/news-releases/obligo-introduces-the-first-ai-agent-for-security-deposits-302800451.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-inner-circle-acknowledges-dianne-giombetti-as-a-pinnacle-professional-member-inner-circle-of-excellence-302847291.html</v>
       </c>
       <c r="F737" t="str">
-        <v>The Deposit Agent helps property teams manage deposits with less manual work, fewer disputes, and a better renter experience. NEW YORK, June 15, 2026 /PRNewswire/ -- Obligo today introduced the Deposit Agent, the first autonomous AI agent purpose-built for lease security and deposit...</v>
+        <v>DEVON, Pa., Aug. 10, 2026 /PRNewswire/ -- Prominently featured in The Inner Circle, Dianne Giombetti is acknowledged as a Pinnacle Professional Member Inner Circle of Excellence for her contributions in Client Centered Real Estate Leadership. Dianne Giombetti has established a...</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="str">
-        <v>Remembering Michael J. Levitt, Founder &amp; Chairman of The Michaels Organization</v>
+        <v>The Inner Circle acknowledges Martha Larsen as a Pinnacle Professional Member Inner Circle of Excellence</v>
       </c>
       <c r="B738" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C738" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D738" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E738" t="str">
-        <v>https://www.newswire.com/news/remembering-michael-j-levitt-founder-chairman-of-the-michaels-organization</v>
+        <v>https://www.prnewswire.com/news-releases/the-inner-circle-acknowledges-martha-larsen-as-a-pinnacle-professional-member-inner-circle-of-excellence-302847283.html</v>
       </c>
       <c r="F738" t="str">
-        <v>Housing Visionary Passes Away at the Age of 94</v>
+        <v>EDGEWOOD, Ky., Aug. 10, 2026 /PRNewswire/ -- Prominently featured in The Inner Circle, Martha Larsen is recognized as a Pinnacle Professional Member Inner Circle of Excellence for her contributions in Residential Real Estate. Martha Larsen is a respected residential real estate...</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="str">
-        <v>Form 8.3 LondonMetric Property Plc &amp; Schroder REIT Ltd</v>
+        <v>Terence Tait's Annual Riverdale Garage Sale Raises Funds for Whitehorse Firefighter Charitable Found</v>
       </c>
       <c r="B739" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C739" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D739" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E739" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/15/3311928/0/en/Form-8-3-LondonMetric-Property-Plc-Schroder-REIT-Ltd.html</v>
+        <v>https://prunderground.com/terence-tait-s-annual-riverdale-garage-sale-raises-funds-for-whitehorse-firefigh/cmsnlaffp006n04ju8114nm7e</v>
       </c>
       <c r="F739" t="str">
-        <v>8.3</v>
+        <v>The longtime Yukon REALTOR® continues a community tradition that brings neighbours together while supporting local charitable organizations. The post Terence Tait&amp;apos;s Annual Riverdale Garage Sale Raises Funds for Whitehorse Firefighter Charitable Found first appeared on</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="str">
-        <v>Kairos Gold Commences Phase Three Drilling Program at Oro Brillante, Chile</v>
+        <v>HelloNation Article Explains What To Look For When Buying A Mountain Cabin With Insights From Real Estate Expert Nathan Fitts</v>
       </c>
       <c r="B740" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C740" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D740" t="str">
         <v>Real Estate, Energy</v>
       </c>
       <c r="E740" t="str">
-        <v>https://www.newmediawire.com/news/kairos-gold-commences-phase-three-drilling-program-at-oro-brillante-chile-7087149</v>
+        <v>https://www.prnewswire.com/news-releases/hellonation-article-explains-what-to-look-for-when-buying-a-mountain-cabin-with-insights-from-real-estate-expert-nathan-fitts-302834604.html</v>
       </c>
       <c r="F740" t="str">
-        <v>CALGARY, ALBERTA - June 15, 2026 ( NEWMEDIAWIRE ) - Kairos Gold Inc. ( TSX-V: KIRO ) (“ Kairos ” or the “ Company ”) is pleased to announce the commencement of its Phase Three diamond drill program at the Oro Brillante concession, located within the Company's 100%-owned Las Garillas Project in the Coquimbo Region of Chile. The Company confirms that drilling has commenced on drill hole OB-01-26 at Oro Brillante. The 3,100-metre diamond drilling program, comprising 10 planned holes, is designed to further define and expand the known mineralized footprint through targeted infill drilling and testing along the property's primary northwest-southeast structural corridor. Results from the campaign are expected to provide important data to support a future mineral resource estimate. During site pr</v>
+        <v>The article outlines key considerations for evaluating utilities, access, and structural conditions when purchasing a rural home in North Georgia. BLUE RIDGE, Ga., Aug. 10, 2026 /PRNewswire/ -- What should buyers evaluate before purchasing a mountain cabin in a rural setting? HelloNation...</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="str">
-        <v>Joseph Carrizales CRE Publishes Free Updated Cap Rate Data and Industrial Asset Evaluation Resource for Detroit–Toledo Corridor Property Owners</v>
+        <v>ACRE Seattle Real Estate Photography Relocates to Bellevue Serving the Eastside</v>
       </c>
       <c r="B741" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C741" t="str">
-        <v>PR.com</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D741" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E741" t="str">
-        <v>https://www.pr.com/press-release/971094</v>
+        <v>https://prunderground.com/acre-seattle-real-estate-photography-relocates-to-bellevue-serving-the-eastside/cmsnk8rdm000704l9ybdmlclz</v>
       </c>
       <c r="F741" t="str">
-        <v>Newly updated market intelligence is now publicly available at josephcarrizalescre.com, giving industrial asset owners free access to current cap rate benchmarks and a practical framework for evaluating whether to sell, hold, recapitalize, or refinance. Joseph Carrizales CRE has released an updated Detroit–Toledo industrial corridor market report, now available free of charge at www.josephcarrizalescre.com. The [PR.com]</v>
+        <v>ACRE Seattle has relocated its base of operations to Bellevue, Washington, expanding its real estate photography coverage across the Eastside and greater Seattle market. The post ACRE Seattle Real Estate Photography Relocates to Bellevue Serving the Eastside first appeared on</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="str">
-        <v>Allied Announces June 2026 Distribution</v>
+        <v>Real Capital Solutions Launches Contrarian Office Fund Amid Historic Office Market Dislocation</v>
       </c>
       <c r="B742" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C742" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D742" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Automotive</v>
       </c>
       <c r="E742" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/15/3311892/0/en/Allied-Announces-June-2026-Distribution.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/real-capital-solutions-launches-contrarian-174500187.html</v>
       </c>
       <c r="F742" t="str">
-        <v>TORONTO, June 15, 2026 (GLOBE NEWSWIRE) -- Allied Properties REIT (“Allied”) (TSX:AP.UN) announced today that the Trustees of Allied have declared a distribution of $0.06 per unit for the month of June 2026, representing $0.72 per unit on an annualized basis. The distribution will be payable on July 15, 2026, to unitholders of record as at June 30, 2026.</v>
+        <v>LOUISVILLE, Colo., August 10, 2026--Real Capital Solutions ("RCS"), a real estate investment firm with more than four decades of experience investing through market cycles, today announced the launch of the RCS Contrarian Office Fund, a private investment vehicle that will target Class A and B office properties in prime and secondary U.S. markets experiencing financial distress.</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="str">
-        <v>AMS Welcomes New Affiliate Dr. Suneal Bedi, Conjoint Analysis and Consumer Behavior Expert</v>
+        <v>American Warrior Initiative Gala Raises More Than $410,000 for Veterans and First Responders</v>
       </c>
       <c r="B743" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C743" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D743" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Real Estate</v>
       </c>
       <c r="E743" t="str">
-        <v>https://www.prweb.com/releases/ams-welcomes-new-affiliate-dr-suneal-bedi-conjoint-analysis-and-consumer-behavior-expert-302800174.html</v>
+        <v>https://www.prnewswire.com/news-releases/american-warrior-initiative-gala-raises-more-than-410-000-for-veterans-and-first-responders-302846780.html</v>
       </c>
       <c r="F743" t="str">
-        <v>BURLINGTON, Mass., June 15, 2026 /PRNewswire-PRWeb/ -- Applied Marketing Science, Inc. (AMS), a leading-edge market research and consulting firm, is pleased to welcome Suneal Bedi, J.D., Ph.D., an authority in consumer behavior and intellectual property, to its expanding network of...</v>
+        <v>Fairway Home Mortgage's Non-Profit AWI Will Fund 27 Service Dogs With Donations From Event in Madison MADISON, Wis., Aug. 10, 2026 /PRNewswire/ -- The American Warrior Initiative (AWI), the non-profit supported by Fairway Home Mortgage, raised more than $410,000 during its gala held...</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="str">
-        <v>LIG Assets, Inc. Executes Restructuring and Conversion Agreement and Finalizes Acquisition of 1,132 Acres at Brooks Quarry in Marianna, Florida Though Wholly-Owned Subsidiary Gold Run, Inc. for $151.5 Million</v>
+        <v>The Broadway Company Purchases Highlander Hills Manufactured Housing Community in Oxford, New Jersey</v>
       </c>
       <c r="B744" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C744" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D744" t="str">
-        <v>Finance, SaaS, Real Estate, Energy</v>
+        <v>Real Estate</v>
       </c>
       <c r="E744" t="str">
-        <v>https://www.newmediawire.com/news/lig-assets-inc-executes-restructuring-and-conversion-agreement-and-finalizes-acquisition-of-1-132-acres-at-brooks-quarry-in-marianna-florida-though-wholly-owned-subsidiary-gold-run-inc-for-151-5-million-7087148</v>
+        <v>https://www.prnewswire.com/news-releases/the-broadway-company-purchases-highlander-hills-manufactured-housing-community-in-oxford-new-jersey-302847284.html</v>
       </c>
       <c r="F744" t="str">
-        <v>MARIANNA, FLORIDA - June 15, 2026 ( NEWMEDIAWIRE ) - LIG Assets, Inc. (“LIG Assets,” “LIGA,” or the “Company”) (OTCQB: LIGA) today announced that it has finalized the acquisition of approximately 1,132 acres comprising the Brooks Quarry limestone property located in the northern Florida Panhandle through its wholly-owned subsidiary Gold Run, Inc. The Company intends to develop the site for the production of construction aggregates and high-quality, ultra-pure calcium carbonate. This acquisition will add $151.5 million of long-lived mineral and real estate assets to the Company's balance sheet, substantially increasing LIGA’s asset base. Management knows that finalizing this transaction has now greatly enhanced the Company's financial position while providing a platform for future developme</v>
+        <v>BOSTON, Aug. 10, 2026 /PRNewswire/ -- The Broadway Company (TBC), a multi-family and manufactured housing company, has announced the purchase of Highlander Hills, a 94-lot manufactured housing community in Oxford, NJ. "Highlander Hills offers residents affordable, stable homes in a market...</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="str">
-        <v>Lakefront Living Myths and Realities Examined in HelloNation by Real Estate Network Expert Chris Thayer</v>
+        <v>Pivotal Manufacturing Partners and Meadow Partners Acquire Advanced Manufacturing Facility in Greater Phoenix</v>
       </c>
       <c r="B745" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C745" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D745" t="str">
-        <v>Real Estate</v>
+        <v>Finance, SaaS, Real Estate</v>
       </c>
       <c r="E745" t="str">
-        <v>https://www.prnewswire.com/news-releases/lakefront-living-myths-and-realities-examined-in-hellonation-by-real-estate-network-expert-chris-thayer-302745604.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/pivotal-manufacturing-partners-meadow-partners-162600606.html</v>
       </c>
       <c r="F745" t="str">
-        <v>The article explains how location, shoreline conditions, and upkeep shape expectations for buyers considering waterfront properties. MONTICELLO, Ind., June 15, 2026 /PRNewswire/ -- What do buyers need to know before purchasing lakefront properties? A HelloNation article featuring Real...</v>
+        <v>NEW YORK &amp; PHOENIX, August 10, 2026--Pivotal Manufacturing Partners ("Pivotal"), a real estate investment platform purpose-built to acquire and develop advanced manufacturing assets, and Meadow Partners ("Meadow"), an institutional middle-market real estate investment manager, today announced the acquisition of 53 Ten, a 157,523-square-foot advanced manufacturing facility located on 19.6 acres in Glendale, Arizona. The facility is leased to an affiliate of Corning Incorporated (NYSE: GLW), a lea</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="str">
-        <v>Medical Tenant Retention Examined in HelloNation Featuring Healthcare Real Estate Expert Mike Meli</v>
+        <v>The NRP Group Breaks Ground on 312-Unit Luxury Apartment Community Within Florida's Premier Tradition Master Plan</v>
       </c>
       <c r="B746" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C746" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D746" t="str">
-        <v>Healthcare, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E746" t="str">
-        <v>https://www.prnewswire.com/news-releases/medical-tenant-retention-examined-in-hellonation-featuring-healthcare-real-estate-expert-mike-meli-302752927.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/nrp-group-breaks-ground-312-162600820.html</v>
       </c>
       <c r="F746" t="str">
-        <v>The article explains why healthcare tenants remain long-term and how property management supports stability in medical leasing. ROCHESTER, N.Y., June 15, 2026 /PRNewswire/ -- What makes medical tenants so uniquely loyal to their leased spaces? That question is answered in a HelloNation...</v>
+        <v>PORT ST. LUCIE, Fla., August 10, 2026--The NRP Group, a vertically integrated, best-in-class developer, builder and manager of multifamily housing, today announced the groundbreaking of its newest luxury apartment community, a 312-unit amenity-rich development within the award-winning 10,000-acre Tradition master-planned community in Port St. Lucie.</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="str">
-        <v>PadSplit Honored by ACG as One of Georgia's Fastest-Growing Companies</v>
+        <v>#1 Real Estate Agent in Danbury, CT: Kim Gifford</v>
       </c>
       <c r="B747" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C747" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D747" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E747" t="str">
-        <v>https://www.prweb.com/releases/padsplit-honored-by-acg-as-one-of-georgias-fastest-growing-companies-302800159.html</v>
+        <v>https://www.newswire.com/news/1-real-estate-agent-in-danbury-ct-kim-gifford</v>
       </c>
       <c r="F747" t="str">
-        <v>Recognition highlights PadSplit's continued local growth as the company expands housing access nationwide ATLANTA, June 15, 2026 /PRNewswire-PRWeb/ -- PadSplit, the country's largest coliving marketplace, today announced it has been named to the Association for Corporate Growth (ACG) 2026...</v>
+        <v>With more than two decades of local expertise and over 620 career sales, Kim Gifford stands out as the #1 real estate agent in Danbury, CT for luxury and residential properties.</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="str">
-        <v>tZERO Provides an Update on Its IP Portfolio Enforcement and Highlights Additional Patented Inventions Supporting the Evolution of Tokenized Capital Markets</v>
+        <v>Top Real Estate Agent in Irvine, CA: Regina Chen</v>
       </c>
       <c r="B748" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C748" t="str">
-        <v>NewMediaWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D748" t="str">
-        <v>Crypto, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E748" t="str">
-        <v>https://www.newmediawire.com/news/tzero-provides-an-update-on-its-ip-portfolio-enforcement-and-highlights-additional-patented-inventions-supporting-the-evolution-of-tokenized-capital-markets-7087146</v>
+        <v>https://www.newswire.com/news/top-real-estate-agent-in-irvine-ca-regina-chen</v>
       </c>
       <c r="F748" t="str">
-        <v xml:space="preserve">NEW YORK, NY - June 15, 2026 ( NEWMEDIAWIRE ) - tZERO Group, Inc. , a leader in blockchain-based financial infrastructure since 2014, today provided an update on enforcement actions it has recently taken as part of its on-going strategic review of its intellectual property assets. The company is also highlighting additional patent families from its intellectual property portfolio that support regulated digital asset securities and tokenized financial markets. On April 30, 2026, tZERO provided an update on its portfolio review and information about a subset of its 105-patent strong portfolio, highlighting 10 patents across 5 families, including Self-Enforcing Security Token Compliance System, Upgradable Security Token Architecture, Splittable Security Token Structure, Federated PII Service </v>
+        <v>Backed by more than $120 million in career sales, Regina Chen stands out as the top real estate agent in Irvine, CA, providing data-driven strategies for relocations and local residential transactions.</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="str">
-        <v>Inman Forms Advisory Council of Real Estate's Most Influential Executives to Shape the Industry's Next Chapter</v>
+        <v>Top Real Estate Agent in Sunnyvale, CA: Tony Vo</v>
       </c>
       <c r="B749" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C749" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D749" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E749" t="str">
-        <v>https://www.prweb.com/releases/inman-forms-advisory-council-of-real-estates-most-influential-executives-to-shape-the-industrys-next-chapter-302797827.html</v>
+        <v>https://www.newswire.com/news/top-real-estate-agent-in-sunnyvale-ca-tony-vo</v>
       </c>
       <c r="F749" t="str">
-        <v>Founding council draws C-suite leaders from Zillow, Compass, HomeServices of America, eXp Realty, LPT, Lone Wolf, SoFi and others as Inman redefines its role in real estate media, membership and community TALLAHASSEE, Fla., June 15, 2026 /PRNewswire-PRWeb/ -- The real estate industry is...</v>
+        <v>With more than 200 career transactions and over $200 million in sales, Tony Vo provides buyers and sellers with strategic guidance and objective market analysis.</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="str">
-        <v>The Cassina Group Earns National Recognition in 2026 RealTrends Verified Rankings</v>
+        <v>Top Real Estate Agent in Voorhees, NJ: Amy Rossano</v>
       </c>
       <c r="B750" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C750" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D750" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E750" t="str">
-        <v>https://www.prweb.com/releases/the-cassina-group-earns-national-recognition-in-2026-realtrends-verified-rankings-302799518.html</v>
+        <v>https://www.newswire.com/news/top-real-estate-agent-in-voorhees-nj-amy-rossano</v>
       </c>
       <c r="F750" t="str">
-        <v>The Cassina Group has been recognized among the nation's top-performing real estate firms in the 2026 RealTrends Verified rankings, earning placement on the prestigious RealTrends Verified Best Brokerages and Top Independents list. CHARLESTON, S.C., June 15, 2026 /PRNewswire-PRWeb/ -- The...</v>
+        <v>Bringing more than two decades of local expertise, Amy Rossano has built a clear track record as the top real estate agent in Voorhees, NJ, delivering strong results for buyers and sellers.</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="str">
-        <v>Dragonfly Energy Receives European Patent Allowance for Advancing Dry Electrode and Solid-State Battery Manufacturing</v>
+        <v>Best Real Estate Agent in Santa Cruz, CA: Monica Lussier</v>
       </c>
       <c r="B751" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C751" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D751" t="str">
-        <v>Finance, Real Estate, Energy</v>
+        <v>Real Estate</v>
       </c>
       <c r="E751" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/15/3311694/0/en/Dragonfly-Energy-Receives-European-Patent-Allowance-for-Advancing-Dry-Electrode-and-Solid-State-Battery-Manufacturing.html</v>
+        <v>https://www.newswire.com/news/best-real-estate-agent-in-santa-cruz-ca-monica-lussier</v>
       </c>
       <c r="F751" t="str">
-        <v>Allowance strengthens the Company’s global intellectual property position and supports the commercialization of next-generation battery technology Allowance strengthens the Company’s global intellectual property position and supports the commercialization of next-generation battery technology</v>
+        <v>With more than two decades of experience and over $210 million in career sales, Monica Lussier stands out as the best real estate agent in Santa Cruz, CA, for buyers and sellers alike.</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="str">
-        <v>Hugh Greenhouse FRICS Delivers Trusted Expertise and Precision as Chartered Surveyors Hertfordshire</v>
+        <v>Best Real Estate Agent in Stillwater, MN: Richard McDonough</v>
       </c>
       <c r="B752" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C752" t="str">
-        <v>Express Press Release</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D752" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E752" t="str">
-        <v>https://express-press-release.net/news/2026/06/15/1757529</v>
+        <v>https://www.newswire.com/news/best-real-estate-agent-in-stillwater-mn-richard-mcdonough</v>
       </c>
       <c r="F752" t="str">
-        <v>Herts, UK, 2026-06-15 — /EPR Network/ — Hugh Greenhouse FRICS, a respected provider of Chartered Surveyors Hertfordshire services, continues to support property buyers, homeowners, and property [read full press release...]</v>
+        <v>With over 450 career transactions and deep roots in the St. Croix Valley, Richard McDonough provides the strategic representation that defines the best real estate agent in Stillwater, MN.</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="str">
-        <v>North Fox Property Guides Investors Toward High-Potential Properties in UK Growth Markets</v>
+        <v>Best Realtor in Haddonfield, NJ: Amy Rossano</v>
       </c>
       <c r="B753" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C753" t="str">
-        <v>Express Press Release</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D753" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E753" t="str">
-        <v>https://express-press-release.net/news/2026/06/15/1757525</v>
+        <v>https://www.newswire.com/news/best-realtor-in-haddonfield-nj-amy-rossano</v>
       </c>
       <c r="F753" t="str">
-        <v>Manchester, United Kingdom, 2026-06-15 — /EPR Network/ — North Fox Property, a leading property investment consultancy, is helping investors access carefully selected Properties in UK [read full press release...]</v>
+        <v>With 22 years in the industry, Amy Rossano provides South Jersey buyers and sellers with expert negotiation and objective real estate guidance.</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="str">
-        <v>Gold Terra Contracts SLR for Preliminary Economic Assessment on the ...</v>
+        <v>Mission Rock Residential Selected to Manage Seasons at Horsetooth Crossing in Fort Collins, Colorado</v>
       </c>
       <c r="B754" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C754" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D754" t="str">
-        <v>Real Estate, Media</v>
+        <v>Real Estate</v>
       </c>
       <c r="E754" t="str">
-        <v>https://pr-inside.com/gold-terra-contracts-slr-for-preliminary-economic-assessment-on-the-r5191536.htm</v>
+        <v>https://www.prnewswire.com/news-releases/mission-rock-residential-selected-to-manage-seasons-at-horsetooth-crossing-in-fort-collins-colorado-302847229.html</v>
       </c>
       <c r="F754" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / June 15, 2026 /Gold Terra Resource Corp. (TSXV:YGT)(Frankfurt:TX0)(OTCQB:YGTFF) ("Gold Terra" or the "Company") is pleased to announce the Company has engaged SLR Consulting (Canada) Ltd ("SLR") to complete a Preliminary Economic Assessment ("PEA") prepared in accordance with NI 43-101 to assess the potential of Con Mine property and its future development potential, which includes the Yellorex area, Zone 103N, and also the gold content in the historical tailings. In addition, the PEA will also include the development of a satellite deposit, Crestaurum, located approximately 20 kilometres northwest of Yellowknife, NWT and part of the ..</v>
+        <v>FORT COLLINS, Colo., Aug. 10, 2026 /PRNewswire/ -- Mission Rock Residential, a national leader in multifamily property management, has been selected to manage the Seasons at Horsetooth Crossing apartment community located in Fort Collins, Colorado. The new management assignment further...</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="str">
-        <v>Assets For Life Joins Forces with TV Property Stars Scarlette and Stuart Douglas</v>
+        <v>Epique Realty Announces Board Member Sam Rodriguez as a Winner of the ...</v>
       </c>
       <c r="B755" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C755" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D755" t="str">
-        <v>Real Estate, Education</v>
+        <v>Real Estate</v>
       </c>
       <c r="E755" t="str">
-        <v>https://www.prweb.com/releases/assets-for-life-joins-forces-with-tv-property-stars-scarlette-and-stuart-douglas-302798820.html</v>
+        <v>https://pr-inside.com/epique-realty-announces-board-member-sam-rodriguez-as-a-winner-of-the-r5210758.htm</v>
       </c>
       <c r="F755" t="str">
-        <v>Leading UK property education company partners with two of television's most recognisable property experts to inspire the next generation of investors CHELMSFORD, England, June 15, 2026 /PRNewswire-PRWeb/ -- Assets For Life, one of the UK's leading property and business education...</v>
+        <v>(PR-inside.com) HOUSTON, TX / ACCESS Newswire / August 10, 2026 / Epique Realtyis beyond thrilled to announce thatSam Rodriguez, Board Member, Epique Realty, is a winner of the prestigious 2026 HousingWire Insiders Award . This coveted award honors the operational all-stars and professionals whose behind-the-scenes contributions fuel innovation, strengthen their organizations, and deliver meaningful business results. As a member of the Epique Realty Board of Directors, Sam is a dynamic leader whose expertise and strategic vision are actively shaping the future of the housing industry. "Sam's impact on Epique Realty has been nothing short of extraordinary," saidJanice Delcid, CFO and Co-Founder of ..</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="str">
-        <v>Willis unveils new technology to counter existential risk to property insurance from climate change volatility</v>
+        <v>Cox, Castle &amp; Nicholson Advises Shores LLC on Landmark $170 Million Sale of Marina del Rey Apartment Community</v>
       </c>
       <c r="B756" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C756" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D756" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E756" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/15/3311556/0/en/Willis-unveils-new-technology-to-counter-existential-risk-to-property-insurance-from-climate-change-volatility.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/cox-castle-nicholson-advises-shores-154500291.html</v>
       </c>
       <c r="F756" t="str">
-        <v>LONDON, June 15, 2026 (GLOBE NEWSWIRE) -- Willis, a WTW business (NASDAQ: WTW), today unveiled a new version of its Climate Diagnostic model to help risk managers better understand and respond to climate-driven volatility affecting property insurance markets.</v>
+        <v>LOS ANGELES, August 10, 2026--Cox, Castle &amp; Nicholson LLP, a leading full-service law firm specializing in real estate in the United States, is proud to have served as counsel to Shores LLC in the sale of Shores, a landmark 544-unit multifamily community in Marina del Rey, California, for $170 million. The property was sold to Jackson Square Properties affiliates. The transaction is one of the largest commercial real estate transactions in Los Angeles County in 2026.</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="str">
-        <v>Western Star Resources Acquires the Past-Producing Eagle Point Tungsten Mine, New Mexico, Highlighting Historical Production and Untested Exploration Targets</v>
+        <v>HelloNation Article Highlights High-Impact Home Improvements With Insights From Real Estate Expert Kerry Ramage</v>
       </c>
       <c r="B757" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C757" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D757" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E757" t="str">
-        <v>https://www.newmediawire.com/news/western-star-resources-acquires-the-past-producing-eagle-point-tungsten-mine-new-mexico-highlighting-historical-production-and-untested-exploration-targets-7087141</v>
+        <v>https://www.prnewswire.com/news-releases/hellonation-article-highlights-high-impact-home-improvements-with-insights-from-real-estate-expert-kerry-ramage-302752901.html</v>
       </c>
       <c r="F757" t="str">
-        <v>VANCOUVER, BC - June 15, 2026 ( NEWMEDIAWIRE ) - Western Star Resources Inc. (CSE: WSR) (OTC: WSRIF) (FRA: 4K2) (the “Company” or “Western Star”) is pleased to announce that it has acquired a 100% interest in the past-producing Eagle Point Tungsten Mine (the “Property” or “Eagle Point”), located in the Granite Pass area of the Little Hatchet mining district, Hidalgo County, New Mexico, USA. The acquisition expands Western Star’s growing portfolio of past-producing United States tungsten assets into a new and highly prospective district. The Eagle Point was advanced during periods of strategic tungsten demand during the 1950s, when the United States Government agreed to codevelop the property under a Defense Minerals Exploration Administration (“DMEA”) contract [1]. Historical records repor</v>
+        <v>The article explains how simple updates like lighting, paint, and staging can improve buyer perception and strengthen seller returns. MELBOURNE, Fla., Aug. 10, 2026 /PRNewswire/ -- What are the simplest steps that help sellers gain stronger offers without taking on major projects?...</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="str">
-        <v>Completion of Option Agreements and Cleansing Notice</v>
+        <v>HelloNation Article Breaks Down Lake Home Lifestyle Choices With Real Estate Expert Tony Isa</v>
       </c>
       <c r="B758" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C758" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D758" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E758" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/15/3311524/0/en/Completion-of-Option-Agreements-and-Cleansing-Notice.html</v>
+        <v>https://www.prnewswire.com/news-releases/hellonation-article-breaks-down-lake-home-lifestyle-choices-with-real-estate-expert-tony-isa-302847173.html</v>
       </c>
       <c r="F758" t="str">
-        <v>TORONTO and PERTH, Western Australia, June 15, 2026 (GLOBE NEWSWIRE) -- Cygnus Metals Limited (ASX: CY5; TSXV: CYG; OTCQB: CYGGF) (“Cygnus” or the “Company”) advises that it has today issued 3,000,000 fully paid ordinary shares on conversion of an equivalent number of vested performance rights and a total of 1,050,000 fully paid ordinary shares to the vendors under the respective option agreements for the Sakami Project and Beryl Lake property (which forms part of the Auclair Project), following shareholder approvals received at the Annual General Meeting on 1 May 2026 (together, the “Shares”).</v>
+        <v>The Article Explains How Infrastructure, Year-Round Access, and Community Shape Choices Between Full-Time and Seasonal Lake Living ANGOLA, Ind., Aug. 10, 2026 /PRNewswire/ -- What are the best lakes in Steuben County for full-time living and vacation homes? HelloNation has published an...</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="str">
-        <v>Ten years on, Marmalade Trust warns of rising loneliness in the AI age</v>
+        <v>Diamond Properties Acquires 115,000-Square-Foot Manufacturing Facility in Kansas City, Missouri</v>
       </c>
       <c r="B759" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C759" t="str">
-        <v>Pressat</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D759" t="str">
-        <v>AI, Healthcare, Real Estate, Retail</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E759" t="str">
-        <v>https://pressat.co.uk/releases/ten-years-on-marmalade-trust-warns-of-rising-loneliness-in-the-ai-age-9fda2b13ac9cb2f18bdbfd54c1aefbe7/</v>
+        <v>https://finance.yahoo.com/real-estate/articles/diamond-properties-acquires-115-000-143500347.html</v>
       </c>
       <c r="F759" t="str">
-        <v>Monday 15 June, 2026 Conor Warren (20) said: “It can be hard to admit that you're struggling. I started experimenting with AI as a way of processing how I was feeling.”Marmalade Trust’s new report urges ministers to embed social connection into health, housing, work and technology policy ahead of Loneliness Awareness WeekRecommendation to address digital harms and ensure emerging technologies, including AI, are developed and used in ways that strengthen rather than replace human connection. Ten years after the launch of the UK's first national campaign to address loneliness, leading charity Marmalade Trust is calling for renewed government action to address what it describes as one of the country's most pressing social and public health challenges. Ahead of Loneliness Awareness Week (15-21</v>
+        <v>MOUNT KISCO, N.Y., August 10, 2026--Diamond Properties, a leading real estate investment, management, and development firm, today announced the acquisition of 4312 Clary Boulevard, a 115,000-square-foot industrial manufacturing and distribution facility in Kansas City, Missouri.</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="str">
-        <v>CENTURY 21 Circle Expands Into Michigan Real Estate Market with New Sparta Office</v>
+        <v>Canyon Partners Surpasses $500 Million Target for Opportunistic Real Estate Strategy</v>
       </c>
       <c r="B760" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C760" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D760" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E760" t="str">
-        <v>https://www.pr.com/press-release/965510</v>
+        <v>https://www.prnewswire.com/news-releases/canyon-partners-surpasses-500-million-target-for-opportunistic-real-estate-strategy-302846739.html</v>
       </c>
       <c r="F760" t="str">
-        <v>CENTURY 21 Circle, a Top 10 CENTURY 21® company, has expanded into the Michigan real estate market with its first office in Sparta, MI. The expansion strengthens its Midwest footprint across Illinois, Indiana, Michigan, and Florida and reflects growing cross-state relocation and housing demand. [PR.com]</v>
+        <v>DALLAS, Aug. 10, 2026 /PRNewswire/ -- Canyon Partners Real Estate LLC ("Canyon") today announced the final close of Canyon US Real Estate Opportunity Fund (together with related entities and accounts, "CREOF" or the "Fund"). Commitments totaled approximately $570 million across the fund...</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="str">
-        <v>Politics, Community Service, and Real Estate Excellence: Akshat Bhatia (AB)</v>
+        <v>Cotality: U.S. Home Prices Enter a New Phase of Regional Rebalancing</v>
       </c>
       <c r="B761" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C761" t="str">
-        <v>PR.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D761" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E761" t="str">
-        <v>https://www.pr.com/press-release/970961</v>
+        <v>https://finance.yahoo.com/real-estate/articles/cotality-u-home-prices-enter-141900083.html</v>
       </c>
       <c r="F761" t="str">
-        <v>Former Beverly Hills City Council Candidate and Estates by AB Founder Combines Civic Engagement, Local Relationships, and Real Estate Excellence to Deliver Exceptional Results [PR.com]</v>
+        <v>IRVINE, Calif., August 10, 2026--Cotality™, a leader in property information, analytics, and data‑enabled solutions, today released its Home Price Index™ with June 2026 data. Home price growth increased by 1.2% year-over-year and 0.3% month-over-month.</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="str">
-        <v>BTU Additional Details Regarding Recent Acquisition</v>
+        <v>Schmidt Law Expands Legal Services for Influencers, Creators, and Reality ...</v>
       </c>
       <c r="B762" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C762" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D762" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate, Media</v>
       </c>
       <c r="E762" t="str">
-        <v>https://pr-inside.com/btu-additional-details-regarding-recent-acquisition-r5191064.htm</v>
+        <v>https://pr-inside.com/schmidt-law-expands-legal-services-for-influencers-creators-and-reality-r5210707.htm</v>
       </c>
       <c r="F762" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / June 12, 2026 /BTU METALS CORP. ("BTU" or the "Company") (TSXV:BTU)(OTCQB:BTUMF) is announces that on June 3rd, 2026 the Company announced that it had entered into a definitive agreement to acquire a 100% interest in the Dixie East Block 3 Project (the "Project" or the "Property"), located approximately 6 kilometres east of the Kinross-owned Great Bear Project in the eastern part of the Red Lake District, Ontario. The newly acquired claim package is directly adjacent to the Kinross and BTU Dixie Halo Project and further augments the Company's strategic land position in one of ..</v>
+        <v>(PR-inside.com) Founded by entertainment attorney Madeline Schmidt, the New York firm offers social media, creator economy, and entertainment law counsel to talent nationwide. NEW YORK CITY, NY / ACCESS Newswire / August 10, 2026 / Schmidt Law LLC, a New York social media and entertainment law firm, is expanding its legal services for influencers, content creators, reality television personalities, and talent agencies. Founded by entertainment attorneyMadeline Schmidt , the firm helps creators and entertainment professionals handle contracts, intellectual property matters, brand partnerships, business negotiations, and disputes as they build careers across media platforms. Influencer marketing and digital media have turned creators into entrepreneurs ..</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="str">
-        <v>Tax Lien Wealth Builders® Launches Nationwide “Tax Lien Tour™” to Expand Access to Real Estate Investment Education Across the U.S.</v>
+        <v>ArboStar Rebuilds Tree Inventory From the Ground Up - Giving Tree Care Companies a Permanent Record of Every Tree They Serve</v>
       </c>
       <c r="B763" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C763" t="str">
-        <v>GetNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D763" t="str">
-        <v>Real Estate, Education</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E763" t="str">
-        <v>https://www.getnews.info/story/2026/06/12/tax-lien-wealth-builders-launches-nationwide-tax-lien-tour-to-expand-access-to-real-estate-investment-education-across-the-us/?source=barchart</v>
+        <v>https://www.newsfilecorp.com/release/307934/ArboStar-Rebuilds-Tree-Inventory-From-the-Ground-Up-Giving-Tree-Care-Companies-a-Permanent-Record-of-Every-Tree-They-Serve</v>
       </c>
       <c r="F763" t="str">
-        <v/>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 10, 2026) - ArboStar, the all-in-one platform built for professional tree care companies, has released a completely new Tree Inventory system. The update introduces a fundamentally different approach to how tree care companies operate – one built around the tree itself, not the job.Until now, tree care software has treated trees as line items: a description typed into an estimate, disconnected from the actual object on the property. Each season, crews...</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="str">
-        <v>Descubra la última casa prefabricada MSpace de OptiMorph en NEW-HOUSING 2026.</v>
+        <v>Diald Launches Conversational AI Underwriting Platform, Opening Institutional-Grade Real Estate Analysis to Everyone</v>
       </c>
       <c r="B764" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C764" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D764" t="str">
-        <v>Real Estate</v>
+        <v>AI, SaaS, Real Estate</v>
       </c>
       <c r="E764" t="str">
-        <v>https://www.prnewswire.com/news-releases/descubra-la-ultima-casa-prefabricada-mspace-de-optimorph-en-new-housing-2026-302799506.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/diald-launches-conversational-ai-underwriting-140000978.html</v>
       </c>
       <c r="F764" t="str">
-        <v>GUANGZHOU, China, 13 de junio de 2026 /PRNewswire/ -- OptiMorph ha anunciado oficialmente su participación en el próximo festival NEW-HOUSING Tiny House, que tendrá lugar del 26 al 28 de junio de 2026. Como uno de los eventos más importantes para la vida en espacios reducidos en Europa,...</v>
+        <v>LOS ANGELES, August 10, 2026--Diald, the AI-powered real estate due diligence and underwriting platform, today launched a rebuilt interface that surfaces the insights hidden in qualitative data — zoning changes, permit activity, neighborhood sentiment — providing investors crucial information previously invisible to their financial models. The release introduces Diald's proprietary Neighborhood Investment Rating, which tests whether the optimism or pessimism surrounding an area is actually borne</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="str">
-        <v>Découvrez la dernière maison préfabriquée MSpace d'OptiMorph au salon NEW-HOUSING 2026</v>
+        <v>Lock &amp; Go Self Storage in Hickory, NC Successfully Sold</v>
       </c>
       <c r="B765" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C765" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D765" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E765" t="str">
-        <v>https://www.prnewswire.com/news-releases/decouvrez-la-derniere-maison-prefabriquee-mspace-doptimorph-au-salon-new-housing-2026-302799504.html</v>
+        <v>https://www.pr.com/press-release/975804</v>
       </c>
       <c r="F765" t="str">
-        <v>GUANGZHOU, Chine, 13 juin 2026 /PRNewswire/ -- OptiMorph a officiellement annoncé sa participation au prochain festival NEW-HOUSING Tiny House, qui se tiendra du 26 au 28 juin 2026. Considéré comme l'un des événements phares consacrés à l'habitat compact en Europe, ce festival réunira les...</v>
+        <v>Lock &amp; Go Self Storage, located at 4897 NC-127 in Hickory, North Carolina, has been successfully sold to a regional real estate investor. The transaction was brokered by Hal H. Tanner III of Midcoast Properties, Inc., who exclusively represented the seller. The property consists of 71 standard drive-up self-storage units situated on approximately 2.64 acres. The facility offers key amenities including security [PR.com]</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="str">
-        <v>Erleben Sie das neueste MSpace-Fertighaus von OptiMorph auf der NEW-HOUSING 2026</v>
+        <v>Brennan Expands Industrial Outdoor Storage Portfolio with Two Strategic Acquisitions in Texas</v>
       </c>
       <c r="B766" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C766" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D766" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E766" t="str">
-        <v>https://www.prnewswire.com/news-releases/erleben-sie-das-neueste-mspace-fertighaus-von-optimorph-auf-der-new-housing-2026-302799502.html</v>
+        <v>https://www.prnewswire.com/news-releases/brennan-expands-industrial-outdoor-storage-portfolio-with-two-strategic-acquisitions-in-texas-302847146.html</v>
       </c>
       <c r="F766" t="str">
-        <v>GUANGZHOU, China, 13. Juni 2026 /PRNewswire/ -- OptiMorph hat offiziell seine Teilnahme am bevorstehenden NEW-HOUSING Tiny House Festival vom 26. bis 28. Juni 2026 bekannt gegeben. Als eine der wichtigsten Veranstaltungen zum Thema „Wohnen im kleinen Rahmen" in Europa wird das Festival...</v>
+        <v>Acquires two IOS properties in Austin, Texas, one of the nation's most supply-constrained IOS markets AUSTIN, Texas, Aug. 10, 2026 /PRNewswire/ -- Brennan Investment Group ("Brennan"), a leading private real estate investment firm, announced the acquisition of two industrial outdoor...</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="str">
-        <v>Brunswick Exploration annonce les résultats de son assemblée générale annuelle</v>
+        <v>Atlantic Bay Mortgage Group named a Hampton Roads Top Workplace</v>
       </c>
       <c r="B767" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C767" t="str">
-        <v>GlobeNewswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D767" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Finance</v>
       </c>
       <c r="E767" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/12/3311337/0/fr/Brunswick-Exploration-annonce-les-r%C3%A9sultats-de-son-assembl%C3%A9e-g%C3%A9n%C3%A9rale-annuelle.html</v>
+        <v>https://www.send2press.com/wire/atlantic-bay-mortgage-group-named-a-hampton-roads-top-workplace/</v>
       </c>
       <c r="F767" t="str">
-        <v>MONTR&amp;#201;AL, 12 juin 2026 (GLOBE NEWSWIRE) -- Brunswick Exploration inc. (« BRW » ou la « Société ») est heureuse d'annoncer les résultats de son assemblée générale annuelle (« AGA ») des actionnaires tenue le 11 juin 2026. Les actionnaires détenant un total de 88 315 188 actions ordinaires de la Société ont assisté à l'AGA en personne ou étaient représentés par procuration, ce qui représente environ 31,27 % des 282 392 131 actions ordinaires émises et en circulation.</v>
+        <v>VIRGINIA BEACH, Va., Aug. 10, 2026 (SEND2PRESS NEWSWIRE) -- Atlantic Bay Mortgage Group LLC (Atlantic Bay) is proud to announce it has been recognized among Hampton Roads' Top Workplaces by the Virginian-Pilot. The annual recognition honors employers that create exceptional workplace experiences, with recipients determined through confidential employee survey feedback.</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="str">
-        <v>Invesco Mortgage Capital Inc. June 2026 Dividend Announcement and May Financial Update</v>
+        <v>Join Proactive Sustainable Bonds' Live Investor Webinar: Profit with ...</v>
       </c>
       <c r="B768" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C768" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D768" t="str">
-        <v>Finance, Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E768" t="str">
-        <v>https://www.prnewswire.com/news-releases/invesco-mortgage-capital-inc-june-2026-dividend-announcement-and-may-financial-update-302799326.html</v>
+        <v>https://pr-inside.com/join-proactive-sustainable-bonds-live-investor-webinar-profit-with-r5210698.htm</v>
       </c>
       <c r="F768" t="str">
-        <v>ATLANTA, June 12, 2026 /PRNewswire/ -- Invesco Mortgage Capital Inc. (NYSE: IVR) (the "Company") today announced that the Company declared a cash dividend of $0.12 per share of common stock for the month of June 2026. The dividend will be paid on July 15, 2026 to stockholders of record at...</v>
+        <v>(PR-inside.com) Learn how Proactive Sustainable Bonds provides access to a real estate-backed fixed-income investment strategy supported by workforce and affordable housing assets Discover why the platform's established operating history, third-party validation, and workforce and affordable housing strategy position it to benefit from favorable long-term market fundamentals ORLANDO, FL / ACCESS Newswire / August 10, 2026 / RedChip Companies will host an investor webinar on Tuesday, August 11, 2026, at 4:15 p.m. ET with Proactive Sustainable Bonds. The exclusive event will feature Dr. Canaan Van Williams, Founder and Managing Partner of Proactive Sustainable Bonds, who will provide an in-depth overview of the company's real estate-backed ..</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="str">
-        <v>NewLake Capital Partners Issues Second Quarter 2026 Common Stock Dividend of $0.43 per Share</v>
+        <v>Optimal Blue Continues AI Innovation Leadership with Expanded Access to Virtual Economist and Launch of AI Labs</v>
       </c>
       <c r="B769" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C769" t="str">
-        <v>GlobeNewswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D769" t="str">
-        <v>Finance, Real Estate</v>
+        <v>AI, Real Estate, Education, Finance</v>
       </c>
       <c r="E769" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/12/3311316/0/en/NewLake-Capital-Partners-Issues-Second-Quarter-2026-Common-Stock-Dividend-of-0-43-per-Share.html</v>
+        <v>https://www.send2press.com/wire/optimal-blue-continues-ai-innovation-leadership-with-expanded-access-to-virtual-economist-and-launch-of-ai-labs/</v>
       </c>
       <c r="F769" t="str">
-        <v>NEW CANAAN, Conn., June 12, 2026 (GLOBE NEWSWIRE) -- NewLake Capital Partners, Inc. (OTCQX: NLCP) (“The Company” or “NewLake”), a leading provider of real estate capital to state-licensed cannabis operators, today announced that its board of directors has approved its second quarter 2026 cash dividend of $0.43 per share of common stock. The dividend is equivalent to an annualized dividend of $1.72 per common share and is payable on July 15, 2026, to common stockholders of record at the close of business on June 30, 2026.</v>
+        <v>PLANO, Texas, Aug. 10, 2026 (SEND2PRESS NEWSWIRE) -- Optimal Blue today announced the general availability of Virtual Economist, the first on-demand forecasting tool for mortgage capital markets leaders powered by artificial intelligence and machine learning (AI/ML). Revealed in beta at the annual Optimal Blue Summit in February 2026, Virtual Economist is now available to all Optimal Blue Product, Pricing, and Eligibility (PPE) Engine and CompassEdge clients at no added cost.</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="str">
-        <v>TotalTek Hosts Annual Golf Charity Event to Benefit Operation Veteran Success</v>
+        <v>Join Proactive Sustainable Bonds' Live Investor Webinar: Profit with Purpose Through Workforce and Affordable Housing</v>
       </c>
       <c r="B770" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C770" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D770" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E770" t="str">
-        <v>https://www.prnewswire.com/news-releases/totaltek-hosts-annual-golf-charity-event-to-benefit-operation-veteran-success-302799367.html</v>
+        <v>https://www.newswire.com/news/join-proactive-sustainable-bonds-live-investor-webinar-profit-with-purpose</v>
       </c>
       <c r="F770" t="str">
-        <v>June 22 Event at Grand Geneva Resort &amp; Spa Raises Funds for Emergency Veteran Housing Assistance LAKE GENEVA, Wis., June 12, 2026 /PRNewswire/ -- TotalTek, a minority-owned enterprise technology and engineering firm, will host its 2026 Annual Golf Charity Event on Monday, June 22, 2026,...</v>
+        <v>Learn how Proactive Sustainable Bonds provides access to a real estate-backed fixed-income investment strategy supported by workforce and affordable housing assets Discover why the platform's established operating history, third-party validation, and workforce and affordable housing strategy position it to benefit from favorable long-term market fundamentals</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="str">
-        <v>Lorien AI Launches Integration with MeridianLink Mortgage to Power the Future of In-Workﬂow AI for Lenders</v>
+        <v>Sam Kamra on Ontario's New Landlord and Tenant Board Database: How ...</v>
       </c>
       <c r="B771" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C771" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D771" t="str">
-        <v>AI, SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E771" t="str">
-        <v>https://www.prweb.com/releases/lorien-ai-launches-integration-with-meridianlink-mortgage-to-power-the-future-of-in-workow-ai-for-lenders-302798684.html</v>
+        <v>https://pr-inside.com/sam-kamra-on-ontario-s-new-landlord-and-tenant-board-database-how-r5210690.htm</v>
       </c>
       <c r="F771" t="str">
-        <v>Lorien AI brings conversational AI, document automation, and underwriting support into MeridianLink Mortgage for modern lending teams. MIAMI, June 12, 2026 /PRNewswire-PRWeb/ -- Lorien AI, a provider of agentic AI for mortgage lenders, announced that its platform will be integrated with...</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 10, 2026 / Ontario's rental market just entered a brand-new era. On July 24, 2026, Tribunals Ontario fundamentally shifted how landlords, tenants, and investors interact with the rental housing market by expanding public access to final Landlord and Tenant Board (LTB) orders through the Ontario Open Data Catalogue. As Sam Kamra, a high-volume residential real estate Sales Representative with RE/MAX Millennium Real Estate boasting over a decade of experience across Toronto and the Greater Toronto Area (GTA), I believe this initiative is one of the most significant transparency milestones in the history of Ontario ..</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="str">
-        <v>The James Nautilus Miami Beach® to Open in Late 2026</v>
+        <v>Vida Group Holdings plc Half Year Results 2026</v>
       </c>
       <c r="B772" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C772" t="str">
-        <v>WebWire</v>
+        <v>Pressat</v>
       </c>
       <c r="D772" t="str">
-        <v>Real Estate, Energy</v>
+        <v>Finance, AI, Real Estate, Retail</v>
       </c>
       <c r="E772" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356186</v>
+        <v>https://pressat.co.uk/releases/vida-group-holdings-plc-half-year-results-2026-65903cddddc36d80b221d51d6d542f5f/</v>
       </c>
       <c r="F772" t="str">
-        <v>The James Nautilus Miami Beach&amp;#174; will make its highly anticipated debut in late 2026 as the flagship property of The James Hotels&amp;#174;, a reimagined lifestyle hospitality brand by Sonesta International Hotels. The brand is rooted in timeless design, vibrant social energy, and highly personalized hospitality all inspired by the spirit of James, a charismatic host known for effortless charm, impeccable taste, and a knack for bringing people together. Endlessly curious and always in the know, Jame... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356186</v>
+        <v>Monday 10 August, 2026 Vida Group Holdings plc ("Vida" or "the Group") today announces its interim results for the six months ended 30 June 2026. The first half of 2026 marks another significant milestone in Vida's evolution. The Group, which includes trading subsidiary Vida Bank Limited (“Vida Bank”), has surpassed £3 billion of mortgage assets, continued to transform its funding model through sustained retail deposit growth and accelerated investment in the technology, data and artificial intelligence capabilities that underpin its long-term competitive advantage. The results demonstrate the continued execution of Vida's strategy: building a specialist bank that combines exceptional underwriting expertise with proprietary AI-enabled mortgage intelligence, creating a scalable operating mo</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="str">
-        <v>Larry Michael Baum Calls for Smarter, Sustainable Growth in Florida Housing</v>
+        <v>Sonida Senior Living Announces Second Quarter 2026 Results</v>
       </c>
       <c r="B773" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C773" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D773" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E773" t="str">
-        <v>https://www.getnews.info/story/2026/06/12/larry-michael-baum-calls-for-smarter-sustainable-growth-in-florida-housing/?source=barchart</v>
+        <v>https://finance.yahoo.com/healthcare/articles/sonida-senior-living-announces-second-113000185.html</v>
       </c>
       <c r="F773" t="str">
-        <v/>
+        <v>DALLAS, August 10, 2026--Sonida Senior Living, Inc. (the "Company," "Sonida," "we," "our," or "us") (NYSE: SNDA), a leading owner, operator and investor of senior housing communities, today announced its results for the second quarter ended June 30, 2026.</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="str">
-        <v>Savvy + Co. Real Estate Presents Bartlett Manor: A Rare Opportunity to Create a Custom Luxury Estate in Mint Hill</v>
+        <v>Dhindsa Law Provides Trusted Legal Guidance for Families in Brampton</v>
       </c>
       <c r="B774" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C774" t="str">
-        <v>PRWeb</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D774" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E774" t="str">
-        <v>https://www.prweb.com/releases/savvy--co-real-estate-presents-bartlett-manor-a-rare-opportunity-to-create-a-custom-luxury-estate-in-mint-hill-302797818.html</v>
+        <v>https://express-press-release.net/news/2026/08/10/1766516</v>
       </c>
       <c r="F774" t="str">
-        <v>Bartlett Manor offers a rare opportunity to create a fully customized luxury estate on five private acres in Mint Hill, combining timeless architecture, personalized design, and the potential for an exceptional equestrian lifestyle just minutes from Charlotte. MINT HILL, N.C., June 12,...</v>
+        <v>Brampton,Canada, 2026-08-10 — /EPR Network/ — Family law matters can bring stress and uncertainty. Divorce, child custody, and property issues can affect many parts of [read full press release...]</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="str">
-        <v>Homelessness and Drug Policy Expert Tom Wolf Joins Discovery Institute's Fix Homelessness Initiative</v>
+        <v>North Peak Commences 2026 Drilling Campaign at Prospect Mountain, Eureka, Nevada</v>
       </c>
       <c r="B775" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C775" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D775" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E775" t="str">
-        <v>https://www.prnewswire.com/news-releases/homelessness-and-drug-policy-expert-tom-wolf-joins-discovery-institutes-fix-homelessness-initiative-302799214.html</v>
+        <v>https://www.newsfilecorp.com/release/308833/North-Peak-Commences-2026-Drilling-Campaign-at-Prospect-Mountain-Eureka-Nevada</v>
       </c>
       <c r="F775" t="str">
-        <v>SEATTLE, June 12, 2026 /PRNewswire/ -- "The homelessness crisis has been misrepresented as a housing problem. It's not," says Tom Wolf, homelessness and drug policy expert. "For many people living on the streets, the underlying issues are addiction, mental illness, or both." Discovery...</v>
+        <v>Calgary, Alberta--(Newsfile Corp. - August 10, 2026) - North Peak Resources Ltd. (TSXV: NPR) (OTCQB: NPRLF) (the "Company" or "North Peak") is pleased to announce that drilling has commenced at its 100%-owned Prospect Mountain Mine Complex in Eureka County, Nevada (the "Property").The first and larger of the reverse circulation ("RC") drill rigs has arrived on site and is now operating. A second, smaller RC rig and a diamond drill rig are expected to arrive later in September. The campaign is...</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="str">
-        <v>Dynamic Garage Doors Elevates Property Safety and Efficiency with Advanced Garage Door and Gate Solutions in DeLand, FL</v>
+        <v>STLLR Gold Intersects 12.46 g/t Au over 16.17 m and 18.62 g/t Au over 5.30 m at the Jonpol Deposit of the Tower Gold Project and Provides Exploration Plans for the Remainder of 2026</v>
       </c>
       <c r="B776" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C776" t="str">
-        <v>GetNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D776" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E776" t="str">
-        <v>https://www.getnews.info/story/2026/06/12/dynamic-garage-doors-elevates-property-safety-and-efficiency-with-advanced-garage-door-and-gate-solutions-in-deland-fl/?source=barchart</v>
+        <v>https://www.newsfilecorp.com/release/308814/STLLR-Gold-Intersects-12.46-gt-Au-over-16.17-m-and-18.62-gt-Au-over-5.30-m-at-the-Jonpol-Deposit-of-the-Tower-Gold-Project-and-Provides-Exploration-Plans-for-the-Remainder-of-2026</v>
       </c>
       <c r="F776" t="str">
-        <v/>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 10, 2026) - STLLR Gold Inc. (TSX: STLR) (OTCQX: STLRF) (FSE: O9D) ("STLLR" or the "Company") reports final assay results at the Jonpol Deposit ("Jonpol") at the Garrison Property and exploration plans at the Tower Gold Project ("Tower" or the "Project") in the Timmins Mining Camp in Ontario, Canada for the remainder of 2026.   Table 1: 2026 Jonpol Deposit Drilling Highlights: ZoneHole IDAssay ResultJonpolMGA26-28112.46 g/t Au (12.10 g/t Au, cut) over...</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="str">
-        <v>VOC Partners Completes Recapitalization of Lehigh Street Self-Storage Asset</v>
+        <v>Ophir Metals Signs LOI for the BlackFyre Magmatic Copper Nickel-Cobalt Project in Quebec</v>
       </c>
       <c r="B777" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C777" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D777" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E777" t="str">
-        <v>https://www.prnewswire.com/news-releases/voc-partners-completes-recapitalization-of-lehigh-street-self-storage-asset-302798601.html</v>
+        <v>https://www.newsfilecorp.com/release/308832/Ophir-Metals-Signs-LOI-for-the-BlackFyre-Magmatic-Copper-NickelCobalt-Project-in-Quebec</v>
       </c>
       <c r="F777" t="str">
-        <v>Transaction returns capital to original investors and resets the asset for long-term institutional ownership LEHIGH VALLEY, Pa., June 12, 2026 /PRNewswire/ -- VOC Partners, LLC, a real estate private equity firm specializing in self-storage investments in Pennsylvania and beyond, today...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 10, 2026) - Ophir Metals Corp. (TSXV: OPHR) (OTCQB: OPHRF) (FSE: W0J) ("Ophir" or the "Company") is pleased to announce that it has signed a non-binding letter of intent ("LOI") to enter into an option agreement to acquire 100% interest in the BlackFyre magmatic copper-nickel-cobalt property (the "Property" or "Project") located approximately 20 km north-west of Glencore's Raglan Mine complex and 20 km south of tidewater in the Cape Smith...</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="str">
-        <v>Rentvine Named #1 Property Management Software in PropertyManagement.com's 2026 Vendor Performance Index</v>
+        <v>Best’s Market Segment Report: Strengthened by Hard-Market Years, Global Reinsurance Segment Reaches an Inflection Point</v>
       </c>
       <c r="B778" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C778" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D778" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E778" t="str">
-        <v>https://www.prweb.com/releases/rentvine-named-1-property-management-software-in-propertymanagementcoms-2026-vendor-performance-index-302798680.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/best-market-segment-report-strengthened-053000298.html</v>
       </c>
       <c r="F778" t="str">
-        <v>Independent, verified data ranks Rentvine #1 in property management software, with an operator recommendation score four times its closest major competitors and the highest client satisfaction of any major platform. ESTERO, Fla., June 12, 2026 /PRNewswire-PRWeb/ -- Rentvine, the...</v>
+        <v>OLDWICK, N.J., August 10, 2026--The global reinsurance segment is at a critical inflection point as reinsurers’ strong earnings since 2023 have driven robust capital generation. With reinsurers’ capital now at record levels, growing competition is increasing pressure on reinsurance pricing, particularly in property lines, and according to a new AM Best report, the key question is whether reinsurers can maintain underwriting discipline or will irrational competition emerge leading to another trad</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="str">
-        <v>CIBSE welcomes Dave Cooper as new President for 2026–2027</v>
+        <v>Fair Value REIT-AG verlängert Mietvertrag mit comdirect in Quickborn</v>
       </c>
       <c r="B779" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C779" t="str">
-        <v>Pressat</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D779" t="str">
-        <v>Real Estate, Energy</v>
+        <v>Real Estate</v>
       </c>
       <c r="E779" t="str">
-        <v>https://pressat.co.uk/releases/cibse-welcomes-dave-cooper-as-new-president-for-2026-2027-4808e6ff1dfa2c26362e09611c268ca5/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/10/3341531/0/de/fair-value-reit-ag-verl%C3%A4ngert-mietvertrag-mit-comdirect-in-quickborn.html</v>
       </c>
       <c r="F779" t="str">
-        <v>Friday 12 June, 2026 CIBSE is pleased to announce the appointment of Dave Cooper as its President for 2026–2027, following his inauguration at the CIBSE Annual General Meeting 2026, held at CIBSE’s headquarters in London recently. Dave Cooper succeeds Vince Arnold, bringing more than four decades of experience in the lift and escalator industry. Dave brings exceptional technical expertise, leadership and a strong commitment to the engineering profession. Throughout his distinguished career, he has built a reputation as an engineer, educator, author and advocate for safety, making a significant contribution to both the industry and CIBSE. A longstanding and highly respected member of the Institution, Dave has played a pivotal role in the development of multiple editions of CIBSE Guide D: Tr</v>
+        <v>Fair Value REIT-AG verlängert Mietvertrag mit comdirect in Quickborn bis 2033</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="str">
-        <v>KE Holdings Inc. Announces Results of Annual General Meeting</v>
+        <v>News Corp Reports Fourth Quarter and Full Year Results for Fiscal 2026</v>
       </c>
       <c r="B780" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C780" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D780" t="str">
-        <v>Finance, SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E780" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/12/3311022/0/en/KE-Holdings-Inc-Announces-Results-of-Annual-General-Meeting.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358676</v>
       </c>
       <c r="F780" t="str">
-        <v>BEIJING, June 12, 2026 (GLOBE NEWSWIRE) -- KE Holdings Inc. (“ Beike ” or the “ Company ”) (NYSE: BEKE; HKEX: 2423), a leading integrated online and offline platform for housing transactions and services, today announced that each of the proposed resolutions submitted for shareholders’ approval (the “ Proposed Resolutions ”) as set forth in the notice of annual general meeting dated April 24, 2026 has been adopted at the meeting held in Beijing, China today.</v>
+        <v>Fiscal 2026 Fourth Quarter and Full Year Financial Highlights - - - &amp;#8226; Fourth quarter revenues were $2.34 billion, an 11% increase compared to $2.11 billion in the prior year, driven by growth at the Digital Real Estate Services, Book Publishing and Dow Jones segments, while net income from continuing operations in the quarter was $230 million, a 167% increase compared to $86 million in the prior year. - - &amp;#8226; Fourth quarter Total Segment EBITDA was $423 million, a 31% increase compared to... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358676</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="str">
-        <v>PTOP Expands Into Construction Sector While Showcasing New MOBICARD(TM) ...</v>
+        <v>Launch of Loanflo AI, a Native AI Mortgage Technology Company</v>
       </c>
       <c r="B781" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C781" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D781" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>AI, SaaS, Real Estate</v>
       </c>
       <c r="E781" t="str">
-        <v>https://pr-inside.com/ptop-expands-into-construction-sector-while-showcasing-new-mobicard-tm-r5190844.htm</v>
+        <v>https://www.pr.com/press-release/972018</v>
       </c>
       <c r="F781" t="str">
-        <v>(PR-inside.com) New Enterprise Advertising Capabilities Will Enable Organizations to Promote Products, Services, Employment Opportunities and Company Updates Through the MOBICARD™ Ecosystem CAMBRIDGE, MA / ACCESS Newswire / June 12, 2026 / Peer To Peer Network, Inc. (OTCID:PTOP), developer of the MobiCard™ digital networking platform, today announced that Santana Construction Services LLC has joined the growing list of organizations adopting MobiCard™ 1.8 as an Enterprise customer. The addition of Santana Construction Services marks another step forward in the Company's enterprise growth initiative as MobiCard™ continues expanding into new industries. Recent enterprise adopters have included organizations spanning real estate, aviation, and now construction, demonstrating the ..</v>
+        <v>Mortgage industry veteran Omar Abassi announces the official launch of LoanFlo.ai, an innovative AI-driven CRM platform designed to automate document analysis, lead qualification, and borrower outreach. [PR.com]</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="str">
-        <v>Inman Unveils Reimagined Event Experience Ahead of Inman Connect San Diego 2026</v>
+        <v>Baker SoftWash Marks Ninth Year in Business Serving Lake Norman and Surrounding North Carolina Communities</v>
       </c>
       <c r="B782" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C782" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D782" t="str">
-        <v>AI, SaaS, Real Estate, Media</v>
+        <v>Real Estate</v>
       </c>
       <c r="E782" t="str">
-        <v>https://www.prweb.com/releases/inman-unveils-reimagined-event-experience-ahead-of-inman-connect-san-diego-2026-302797811.html</v>
+        <v>https://www.prnewswire.com/news-releases/baker-softwash-marks-ninth-year-in-business-serving-lake-norman-and-surrounding-north-carolina-communities-302846692.html</v>
       </c>
       <c r="F782" t="str">
-        <v>The leading authority in real estate news and media is leveling up the attendee experience at its Connect events with fresh programming formats, a new networking community platform, enhanced personal brand opportunities, AI-powered attendee tools, and the debut of an on-site podcast...</v>
+        <v>Exterior cleaning company shares answers to common questions about soft washing, roof cleaning, house washing and exterior property maintenance STATESVILLE, N.C., Aug. 9, 2026 /PRNewswire/ -- Baker SoftWash is marking its ninth year in business serving homeowners, businesses, HOAs and...</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="str">
-        <v>Form 8.3 - LondonMetric Property Plc &amp; Schroder REIT Ltd</v>
+        <v>BREAKING NEWS: ELEKTROS Welcomes Expanding Market Awareness as Lithium, ...</v>
       </c>
       <c r="B783" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C783" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D783" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Energy, Automotive</v>
       </c>
       <c r="E783" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/12/3310997/0/en/Form-8-3-LondonMetric-Property-Plc-Schroder-REIT-Ltd.html</v>
+        <v>https://pr-inside.com/breaking-news-elektros-welcomes-expanding-market-awareness-as-lithium-r5210317.htm</v>
       </c>
       <c r="F783" t="str">
-        <v>8.3</v>
+        <v>(PR-inside.com) ELEKTROS Points to Growing Recognition of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Intellectual Property as It Pursues Long-Term Growth Objectives ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK) WEST PALM BEACH, FL / ACCESS Newswire / August 9, 2026 / With Wall Street trading near historic highs and the broader market continuing to display the optimism and momentum reminiscent of the dot-com era, strong equity valuations and rising demand for battery materials are helping shine a brighter spotlight on companies participating in the electrification economy. ELEKTROS Inc. proudly and enthusiastically reaffirmed its continuing commitment to developing its hard-rock lithium ..</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="str">
-        <v>Bolt Metals Announces Closing of Option to Acquire the High-Grade Floralia ...</v>
+        <v>BREAKING NEWS: ELEKTROS Welcomes Expanding Market Awareness as Lithium, Critical Minerals and Patented EV Charging Technology Power Its Long-Term Opportunity</v>
       </c>
       <c r="B784" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C784" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D784" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Automotive</v>
       </c>
       <c r="E784" t="str">
-        <v>https://pr-inside.com/bolt-metals-announces-closing-of-option-to-acquire-the-high-grade-floralia-r5190811.htm</v>
+        <v>https://www.newswire.com/news/breaking-news-elektros-welcomes-expanding-market-awareness-as-lithium-critical</v>
       </c>
       <c r="F784" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / June 12, 2026 /Bolt Metals Corp. ("Bolt" or the "Company") (CSE:BOLT)(OTCQB:PCRCF)(FSE:A3D8AK), is pleased to announce that, further to its press releases dated May 13, 2026, the letter of intent dated October 23, 2025, and the definitive option agreement dated May 12, 2026, as amended (the "Option Agreement"), with Max Iron Brazil Ltd. ("MaxIron"), an entity controlled by Max Resource Corp. ("Max"), pursuant to which Bolt has the right to acquire 100% of the Florália High Purity Iron Property (title no. 832.022/2018) located in Minas Gerais, Brazil's largest iron ore and steel-producing state (the "Property"), ..</v>
+        <v>ELEKTROS Points to Growing Recognition of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Intellectual Property as It Pursues Long-Term Growth Objectives ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK)</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="str">
-        <v>FirstClose CEO Tedd Smith named to 2026 National Mortgage Professional Legends of Lending</v>
+        <v>David Ebrahimzadeh Grant Launches Real Estate Innovation Scholarship for Undergraduate Students Nationwide</v>
       </c>
       <c r="B785" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C785" t="str">
-        <v>Send2Press</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D785" t="str">
-        <v>Real Estate, Finance</v>
+        <v>Real Estate</v>
       </c>
       <c r="E785" t="str">
-        <v>https://www.send2press.com/wire/firstclose-ceo-tedd-smith-named-to-2026-national-mortgage-professional-legends-of-lending/</v>
+        <v>https://www.newsfilecorp.com/release/308538/David-Ebrahimzadeh-Grant-Launches-Real-Estate-Innovation-Scholarship-for-Undergraduate-Students-Nationwide</v>
       </c>
       <c r="F785" t="str">
-        <v>AUSTIN, Texas, June 12, 2026 (SEND2PRESS NEWSWIRE) -- FirstClose&amp;#x2122;, a leading fintech provider of data and workflow solutions for mortgage and home equity lenders nationwide, announced today that Tedd Smith, chief executive officer, has been named to the 2026 National Mortgage Professional Legends of Lending. The honor recognizes mortgage professionals who have made enduring contributions to the industry through innovation, leadership and long-term impact.</v>
+        <v>New York, New York--(Newsfile Corp. - August 8, 2026) - The David Ebrahimzadeh Grant, founded by entrepreneur, investor, and business leader David Ebrahimzadeh, is pleased to announce the launch of an academic award designed to  support the next generation of leaders in real estate and infrastructure. The nationwide initiative invites undergraduate students across the United States to explore emerging industry trends, cutting-edge technologies, and evolving market dynamics.To view an enhanced...</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="str">
-        <v>Sherman Residential Adds Third Multifamily Asset to Their Charlotte Portfolio with the Acquisition of Lemmond Farm</v>
+        <v>International Model Kritchayakorn Warissitthakul Marries Fiduciary Advisor Alejandro Hernandez in an Intimate Beverly Hills Garden Ceremony</v>
       </c>
       <c r="B786" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-08</v>
       </c>
       <c r="C786" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D786" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E786" t="str">
-        <v>https://www.prnewswire.com/news-releases/sherman-residential-adds-third-multifamily-asset-to-their-charlotte-portfolio-with-the-acquisition-of-lemmond-farm-302798778.html</v>
+        <v>https://www.prweb.com/releases/international-model-kritchayakorn-warissitthakul-marries-fiduciary-advisor-alejandro-hernandez-in-an-intimate-beverly-hills-garden-ceremony-302845025.html</v>
       </c>
       <c r="F786" t="str">
-        <v>CHARLOTTE, N.C., June 12, 2026 /PRNewswire/ -- Sherman Residential has proudly acquired Lemmond Farm, a Class A multifamily property in Charlotte, NC. Lemmond Farm is a 336-unit luxury apartment community located directly east of downtown Charlotte in the Bradfield Farms neighborhood....</v>
+        <v>Family and close friends gathered in Beverly Hills, California, to celebrate the marriage of internationally recognized model Kritchayakorn Warissitthakul, also known as Kendall, and Alejandro Hernandez, a fiduciary advisor, compliance and ethics professional, and real estate advisor....</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="str">
-        <v>Plaza Home Mortgage, Inc. Data Breach: Edelson Lechtzin LLP Launches Investigation Into Exposure of Personal Information</v>
+        <v>NU E Power Corp. Signs Letter of Intent to Acquire Land in the Regina Area</v>
       </c>
       <c r="B787" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-08</v>
       </c>
       <c r="C787" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D787" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E787" t="str">
-        <v>https://www.prnewswire.com/news-releases/plaza-home-mortgage-inc-data-breach-edelson-lechtzin-llp-launches-investigation-into-exposure-of-personal-information-302798823.html</v>
+        <v>https://www.newsfilecorp.com/release/308779/NU-E-Power-Corp.-Signs-Letter-of-Intent-to-Acquire-Land-in-the-Regina-Area</v>
       </c>
       <c r="F787" t="str">
-        <v>National class action firm offering free case evaluations to individuals impacted by the Plaza Home Mortgage, Inc. cybersecurity incident SAN DIEGO, June 12, 2026 /PRNewswire/ -- Edelson Lechtzin LLP, a top-rated national class action law firm, is investigating data privacy claims arising...</v>
+        <v>Calgary, Alberta--(Newsfile Corp. - August 7, 2026) - NU E Power Corp. (CSE: NUE) (OTC Pink: NUEPF) (FSE: NUE1) ("NU E" or the "Company") announces that it has entered into a non-binding letter of intent dated July 31, 2026, as amended August 7, 2026 (the "LOI"), with Xbase Farm Partnership, by its nominee, President Life Holdings Ltd. (the "Vendor"), in respect of the acquisition of approximately 29.44 acres of land in the Regina area of Saskatchewan (the "Property").The Property forms part of...</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="str">
-        <v>Berenji Divorce &amp; Family Law Group Opens New Pasadena Office</v>
+        <v>Austin Ranks Among Top U.S. Cities for Hail Risk as Storm Season Peaks</v>
       </c>
       <c r="B788" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-08</v>
       </c>
       <c r="C788" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D788" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E788" t="str">
-        <v>https://pr-inside.com/berenji-divorce-family-law-group-opens-new-pasadena-office-r5190709.htm</v>
+        <v>https://pressreleasenews.org/pressroom/austin-ranks-among-top-u-s-cities-for-hail-risk-as-storm-season-peaks</v>
       </c>
       <c r="F788" t="str">
-        <v>(PR-inside.com) LOS ANGELES, CA / ACCESS Newswire / June 11, 2026 / Berenji Divorce &amp; Family Law Group(formerly Berenji &amp; Associates) is proud to announce the opening of its newPasadena officeat 251 S. Lake Avenue, Suite #830, Pasadena, California 91101. The new location expands the firm's ability to serve individuals and families throughout Pasadena, the San Gabriel Valley, and the greater Los Angeles area. With more than 70 years of combined family law experience, Berenji Divorce &amp; Family Law Group provides representation in divorce, child custody, child support, spousal support, property division, prenuptial agreements, and other family law matters. The Pasadena office reflects ..</v>
+        <v/>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="str">
-        <v>Best Real Estate Agent in Edmonton, AB: Jody Bergen</v>
+        <v>Barry Gosin quittera ses fonctions de CEO de Newmark Group Inc. à la fin de l'année ; il restera président du conseil d'administration de Newmark &amp;amp; Co. Real Estate, la société d'exploitation de Newmark</v>
       </c>
       <c r="B789" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-08</v>
       </c>
       <c r="C789" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D789" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E789" t="str">
-        <v>https://pr-inside.com/best-real-estate-agent-in-edmonton-ab-jody-bergen-r5190701.htm</v>
+        <v>https://www.prnewswire.com/news-releases/barry-gosin-quittera-ses-fonctions-de-ceo-de-newmark-group-inc-a-la-fin-de-lannee--il-restera-president-du-conseil-dadministration-de-newmark--co-real-estate-la-societe-dexploitation-de-newmark-302846454.html</v>
       </c>
       <c r="F789" t="str">
-        <v>(PR-inside.com) With $2.7M+ in luxury sales achieved within her first six months in real estate, hundreds of transactions closed, and seven years serving Edmonton buyers and sellers, Jody Bergen of REMAX River City brings data-backed expertise and a builder's eye to every real estate journey in Edmonton, AB. EDMONTON, AB / ACCESS Newswire / June 11, 2026 / Edmonton's May 2026 real estate market has reached a turning point. Active listings have climbed to 7,839 - a 20% increase year-over-year - and months of supply have crossed to 3.07, placing the city in genuinely balanced territory for the first time this spring. ..</v>
+        <v>NEW YORK , 8 août 2026 /PRNewswire/ -- Newmark Group, Inc. (Nasdaq : NMRK) (« Newmark » ou la « société »), l'un des principaux conseillers et prestataires de services en immobilier d'entreprise auprès de grands investisseurs institutionnels, de multinationales et d'autres propriétaires...</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="str">
-        <v>New Richmond American Community Now Selling in American Canyon</v>
+        <v>VendPlacer Surpasses 640 Vending Operators as Its Marketplace for Vending ...</v>
       </c>
       <c r="B790" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C790" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D790" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E790" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-richmond-american-community-now-selling-in-american-canyon-302798556.html</v>
+        <v>https://pr-inside.com/vendplacer-surpasses-640-vending-operators-as-its-marketplace-for-vending-r5209938.htm</v>
       </c>
       <c r="F790" t="str">
-        <v>Enclave at Canyon Estates showcases an impressive array of new homes AMERICAN CANYON, Calif., June 11, 2026 /PRNewswire/ -- Richmond American Homes of Maryland, Inc., California Department of Real Estate – Real Estate Broker, Corporation License Number 01842595, a subsidiary of Sekisui...</v>
+        <v>(PR-inside.com) Austin-based platform connects independent vending operators with property owners in all 50 U.S. states, addressing a fragmented market historically dominated by cold outreach and paid lead lists. AUSTIN, TX / ACCESS Newswire / August 7, 2026 /VendPlacer, an online marketplace for vending machine location placement, announced today that its platform has surpassed 640 registered vending operators. According to the company, new operators register at a rate of 15 to 20 per day, and registered operators are located across all 50 U.S. states. VendPlacer was founded in 2025 and is headquartered in Austin, Texas. The platform allows property owners - including office buildings, ..</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="str">
-        <v>NexBank Ranked as a Top Mortgage Lender for Fifth Consecutive Year</v>
+        <v>A New Chapter for Independent Real Estate in the East Bay</v>
       </c>
       <c r="B791" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C791" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D791" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E791" t="str">
-        <v>https://www.prnewswire.com/news-releases/nexbank-ranked-as-a-top-mortgage-lender-for-fifth-consecutive-year-302798479.html</v>
+        <v>https://pr-inside.com/a-new-chapter-for-independent-real-estate-in-the-east-bay-r5209932.htm</v>
       </c>
       <c r="F791" t="str">
-        <v>DALLAS, June 11, 2026 /PRNewswire/ -- NexBank, the largest privately held bank in Texas, was ranked as one of the nation's top mortgage lenders for the fifth consecutive year. Based on 2025 originations, NexBank placed 10th for Correspondent Lending, 12th for Wholesale Lending, and 23rd...</v>
+        <v>(PR-inside.com) Vanguard Properties &amp; Abio Properties Unite Around a Shared Commitment to Independence, Relationships, and Service SAN FRANCISCO, CA / ACCESS Newswire / August 7, 2026 / At a time when much of the real estate industry continues to consolidate, two well-known Bay Area independent brokerages have chosen a different path. Vanguard Properties is proud to announce that Abio Properties will join Vanguard Properties, bringing together two respected independent companies built on a shared commitment to exceptional service, entrepreneurial spirit, and deep community relationships. Vanguard Properties, Montclair, OaklandAs part of the transition, Abio Properties will officially become part of Vanguard Properties, marking a ..</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="str">
-        <v>BOXABL Introduces Rego-Brix Lunar Radiation Shielding Concept</v>
+        <v>Northview Residential REIT Reports Q2 2026 Financial Results With Steady Revenue Growth Amid Expense Pressures</v>
       </c>
       <c r="B792" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C792" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D792" t="str">
-        <v>Real Estate, Retail, Media</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E792" t="str">
-        <v>https://www.newmediawire.com/news/boxabl-introduces-rego-brix-lunar-radiation-shielding-concept-7087123</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/07/3341416/0/en/northview-residential-reit-reports-q2-2026-financial-results-with-steady-revenue-growth-amid-expense-pressures.html</v>
       </c>
       <c r="F792" t="str">
-        <v>LOS ANGELES, CA - June 11, 2026 ( NEWMEDIAWIRE ) - BOXABL introduced Rego-Brix, a modular radiation-shielding concept designed to utilize lunar regolith to help protect future moon habitats from galactic cosmic radiation. Presented in the company’s video, “DON’T DIE ON THE MOON (Part 2) - Rego-Brix by BOXABL,” the concept features foldable, nestable components that can be transported efficiently and filled on-site with locally sourced lunar material to create protective barriers around living quarters, reducing the need to launch shielding materials from Earth. Rego-Brix is envisioned as a companion system to BOXABL’s UFO foldable habitat concept, creating a potential framework for deployable off-world housing paired with locally sourced radiation shielding. BOXABL said it holds patents re</v>
+        <v>Not for distribution to U.S. newswire services or for dissemination in the United States.</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="str">
-        <v>Ember Stays Named #1 Vacation Rental Manager in St. George, Utah</v>
+        <v>Faraday Copper Reports Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B793" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C793" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D793" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E793" t="str">
-        <v>https://www.prnewswire.com/news-releases/ember-stays-named-1-vacation-rental-manager-in-st-george-utah-302798459.html</v>
+        <v>https://pr-inside.com/faraday-copper-reports-second-quarter-2026-financial-results-r5209859.htm</v>
       </c>
       <c r="F793" t="str">
-        <v>Independent rankings from Manager Review place Ember Stays at the top of the St. George market with a 4.96 average Airbnb guest rating. ST. GEORGE, Utah, June 11, 2026 /PRNewswire/ -- Ember Stays has been ranked the #1 vacation rental property manager in St. George, Utah, according to the...</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 7, 2026 / Faraday Copper Corp. ("Faraday" or the "Company") (TSX:FDY) announces its financial results for the three and six months ended June 30, 2026. Highlights Year to Date Announced the signing of a definitive purchase and sale agreement to acquire 100% of the San Manuel Property in Arizona (the "San Manuel Transaction") from a wholly-owned subsidiary of BHP Group Limited ("BHP") on July 2, 2026 (see news release dated July 2, 2026). Reported near-surface copper mineralization from drill holes in the American Eagle Area on June 24, 2026. Announced the appointment of Jeff Cornoyer as Vice ..</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="str">
-        <v>PHFA awards $93.4 million in PHARE funding to support nearly 450 affordable housing initiatives across Pennsylvania</v>
+        <v>Slate Grocery REIT Posts Q2 2026 Earnings Call Transcript and Investor Update</v>
       </c>
       <c r="B794" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C794" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D794" t="str">
         <v>Finance, Real Estate</v>
       </c>
       <c r="E794" t="str">
-        <v>https://www.prnewswire.com/news-releases/phfa-awards-93-4-million-in-phare-funding-to-support-nearly-450-affordable-housing-initiatives-across-pennsylvania-302798400.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/slate-grocery-reit-posts-q2-210000963.html</v>
       </c>
       <c r="F794" t="str">
-        <v>Across all 67 counties, 432 housing and community development programs receive awards HARRISBURG, Pa., June 11, 2026 /PRNewswire/ -- The Pennsylvania Housing Finance Agency today announced $93.4 million of investment across the Commonwealth under the Pennsylvania Housing Affordability and...</v>
+        <v>TORONTO, August 07, 2026--Slate Grocery REIT (TSX: SGR.U) (TSX: SGR.UN) (the "REIT"), an owner and operator of U.S. grocery-anchored real estate, announced today that the Q2 2026 earnings call transcript and investor update are now available on the REIT’s website and can be accessed by visiting the following links:</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="str">
-        <v>LendingTree Finds Homebuyers Can Save Over $60,000 on Average Comparing Mortgage Offers, Yet Many Don't Negotiate</v>
+        <v>Global Self Storage Reports Second Quarter 2026 Results</v>
       </c>
       <c r="B795" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C795" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D795" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E795" t="str">
-        <v>https://www.prnewswire.com/news-releases/lendingtree-finds-homebuyers-can-save-over-60-000-on-average-comparing-mortgage-offers-yet-many-dont-negotiate-302798388.html</v>
+        <v>https://pr-inside.com/global-self-storage-reports-second-quarter-2026-results-r5209849.htm</v>
       </c>
       <c r="F795" t="str">
-        <v>CHARLOTTE, N.C., June 11, 2026 /PRNewswire/ -- Shopping around for a mortgage can save homebuyers tens of thousands of dollars, yet many borrowers still fail to compare offers or negotiate with lenders, according to a new LendingTree report. Analyzing more than 80,000 mortgage shoppers on...</v>
+        <v>(PR-inside.com) Strong Occupancy and Maintained Record-Level Tenant Duration of Stay Driven by Continued Operational Excellence MILLBROOK, NY / ACCESS Newswire / August 7, 2026 /Global Self Storage, Inc. (NASDAQ:SELF), a real estate investment trust that owns, operates, manages, acquires, and redevelops self-storage properties, reported results for the second quarter ended June 30, 2026. All comparisons are to the same year-ago period unless otherwise noted. Q2 2026 Highlights Total revenues increased 0.6% to $3.2 million. Net income increased 24.9% to $830,000 or $0.07 per diluted share. Same-store revenues increased 0.6% to $3.2 million. Same-store cost of operations increased 8.1% to $1.3 million. Same-store net operating income (NOI)decreased 3.8% to ..</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="str">
-        <v>Mortgage Rates Average 6.52%</v>
+        <v>UraniumX Deploys $3.8 Million to Athabasca Basin Exploration</v>
       </c>
       <c r="B796" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C796" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D796" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E796" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/11/3310694/0/en/Mortgage-Rates-Average-6-52.html</v>
+        <v>https://pr-inside.com/uraniumx-deploys-3-8-million-to-athabasca-basin-exploration-r5209848.htm</v>
       </c>
       <c r="F796" t="str">
-        <v>MCLEAN, Va., June 11, 2026 (GLOBE NEWSWIRE) -- Freddie Mac (OTCQB: FMCC) today released the results of its Primary Mortgage Market Survey ® (PMMS ® ), showing the 30-year fixed-rate mortgage (FRM) averaged 6.52%.</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 7, 2026 / UraniumX Discovery Corp. (CSE:STMN)(OTCQB:STMXF)(FSE:Q7S) ("UraniumX" or the "Company") is pleased to provide a consolidated update on exploration work completed, financing proceeds deployed, and partner funded exploration structured across its Athabasca Basin property portfolio, following the filing of its condensed interim consolidated financial statements and management's discussion and analysis for the nine months ended May 31, 2026. Highlights $3,827,537 in cash deployed to the Company's mineral property portfolio during the nine months ended May 31, 2026. The 2026 Murphy Lake diamond drill program was expanded mid-campaign from an initial target of 2,500 metres to ..</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="str">
-        <v>Northern Virginia Housing Market Builds Momentum in May with Double-Digit Growth in Sales and Market Volume</v>
+        <v>Primaris REIT Announces Distribution for August 2026</v>
       </c>
       <c r="B797" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C797" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D797" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E797" t="str">
-        <v>https://www.prnewswire.com/news-releases/northern-virginia-housing-market-builds-momentum-in-may-with-double-digit-growth-in-sales-and-market-volume-302798250.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/primaris-reit-announces-distribution-august-200100957.html</v>
       </c>
       <c r="F797" t="str">
-        <v>Strong buyer demand fueled increases in sales and home values as inventory remained constrained across the region. FAIRFAX, Va., June 11, 2026 /PRNewswire/ -- The Northern Virginia housing market continued its strong spring momentum in May 2026, with double-digit increases in both closed...</v>
+        <v>TORONTO, August 07, 2026--Primaris Real Estate Investment Trust ("Primaris" or the "Trust") (TSX: PMZ.UN) announced today that its Board of Trustees has declared a distribution of $0.07333 per unit for the month of August 2026, representing $0.88 per unit on an annualized basis. The distribution will be payable on September 15, 2026 to unitholders of record on August 31, 2026.</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="str">
-        <v>Unity Bank Appoints Sara M. Sooy and Alfred J. Gaburo to Board of Directors</v>
+        <v>BANCFIRST AWARDED $400,000 TO SUPPORT AFFORDABLE HOUSING EFFORTS FOR NATIVE AMERICANS IN OKEMAH</v>
       </c>
       <c r="B798" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C798" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D798" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E798" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/11/3310612/34252/en/Unity-Bank-Appoints-Sara-M-Sooy-and-Alfred-J-Gaburo-to-Board-of-Directors.html</v>
+        <v>https://www.prnewswire.com/news-releases/bancfirst-awarded-400-000-to-support-affordable-housing-efforts-for-native-americans-in-okemah-302846319.html</v>
       </c>
       <c r="F798" t="str">
-        <v>Unity Bank appoints Sara M. Sooy and Alfred J. Gaburo to its Board, adding strong expertise in banking, governance, real estate finance and public affairs.</v>
+        <v>OKLAHOMA CITY, Aug. 7, 2026 /PRNewswire/ -- Muscogee Creek Nation was one of 16 organizations selected in 2025 to receive grant funds to assist with affordable housing efforts through BancFirst, an FHLBank Topeka member. The funds are part of FHLBank Topeka's Native American Housing...</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="str">
-        <v>Marriott International Celebrates 10,000 Properties Globally with the Opening of the JW Marriott Ranthambore Resort &amp; Spa</v>
+        <v>In HelloNation, Real Estate Expert Bessie Karegianes Outlines the Home Buying Process From Search to Closing</v>
       </c>
       <c r="B799" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C799" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D799" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E799" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356121</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-expert-bessie-karegianes-outlines-the-home-buying-process-from-search-to-closing-302846289.html</v>
       </c>
       <c r="F799" t="str">
-        <v>Key Facts - - - &amp;#8226; Marriott International opened its 10,000th property globally, the JW Marriott Ranthambore Resort &amp;amp; Spa in India, marking a historic milestone as the company approaches its 100th anniversary. - &amp;#8226; The JW Marriott Ranthambore Resort &amp;amp; Spa features 127 accommodations, including private villas, and is located near Ranthambore National Park. - &amp;#8226; Marriott&amp;#39;s leading luxury portfolio comprises nearly 700 properties across 74 countries and territories, with the JW Marriott br... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356121</v>
+        <v>The Article Explains Key Steps Buyers Should Follow Before Touring Homes and Signing Closing Documents. HUNTLEY, Ill., Aug. 7, 2026 /PRNewswire/ -- What should buyers know before starting the home buying process? A HelloNation article walks through each stage of the process, from mortgage...</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="str">
-        <v>Members 1st Positioned as Best Place in Central PA to Get a Home Equity Loan Following Pennsylvania's No. 10 Hottest Real Estate Market Ranking</v>
+        <v>Business View Magazine Highlights EJF Real Estate's Vision for the Future of Community Association Management</v>
       </c>
       <c r="B800" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C800" t="str">
         <v>PRWeb</v>
       </c>
       <c r="D800" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E800" t="str">
-        <v>https://www.prweb.com/releases/members-1st-positioned-as-best-place-in-central-pa-to-get-a-home-equity-loan-following-pennsylvanias-no-10-hottest-real-estate-market-ranking-302796371.html</v>
+        <v>https://www.prweb.com/releases/business-view-magazine-highlights-ejf-real-estates-vision-for-the-future-of-community-association-management-302845731.html</v>
       </c>
       <c r="F800" t="str">
-        <v>As Pennsylvania claims its No. 10 ranking among the nation's hottest real estate markets for 2026, Central Pennsylvania residents seeking the best place to get a home equity loan can rely on Members 1st Federal Credit Union. ENOLA, Pa., June 11, 2026 /PRNewswire-PRWeb/ -- Rising home...</v>
+        <v>In a featured profile for Business View Magazine, Mid-Atlantic leader EJF Real Estate reveals how its relationship-first philosophy and cutting-edge operational model are redefining modern community association management. WASHINGTON, Aug. 7, 2026 /PRNewswire-PRWeb/ -- EJF Real Estate,...</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="str">
-        <v>Best Real Estate Agent in Citrus Heights, CA: Johnny Jennings</v>
+        <v>Insula Capital Group Announces Nationwide Bridge-to-DSCR Platform to Support Investors Navigating Transitional Assets in 2026</v>
       </c>
       <c r="B801" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C801" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D801" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E801" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-citrus-heights-ca-johnny-jennings</v>
+        <v>https://www.prweb.com/releases/insula-capital-group-announces-nationwide-bridge-to-dscr-platform-to-support-investors-navigating-transitional-assets-in-2026-302844681.html</v>
       </c>
       <c r="F801" t="str">
-        <v>Backed by nearly 4,000 team transactions, award-winning marketing strategies, and decades of combined experience, Johnny Jennings continues setting the standard as the best real estate agent in Citrus Heights, CA.</v>
+        <v>A Streamlined Path from Bridge Financing to Long-Term DSCR Loans FARMINGVILLE, N.Y., Aug. 7, 2026 /PRNewswire-PRWeb/ -- Insula Capital Group, a nationwide private real estate lender, today announced the launch of its Bridge-to-DSCR platform, an integrated financing solution designed to...</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="str">
-        <v>Top Real Estate Agent in Auburn Hills, MI: Ben Lang</v>
+        <v>U-SellBest Re-Launches Global Multi-Trade Hub: Trade Luxury Property, Yachts and Businesses Worldwide and Commission-Free for a Single Flat-Fee of Fifty Pounds</v>
       </c>
       <c r="B802" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C802" t="str">
-        <v>Newswire.com</v>
+        <v>PR.com</v>
       </c>
       <c r="D802" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E802" t="str">
-        <v>https://www.newswire.com/news/top-real-estate-agent-in-auburn-hills-mi-ben-lang</v>
+        <v>https://www.pr.com/press-release/971913</v>
       </c>
       <c r="F802" t="str">
-        <v>With over two decades of experience and a track record of more than 1,000 closed sales, Ben Lang delivers expert guidance as the top real estate agent in Auburn Hills, MI.</v>
+        <v>U-SellBest has re-launched as a borderless multi-trade hub operating across 150 countries to democratise high-value transactions. The upgraded platform completely discards traditional percentage-based commissions, replacing them with a straightforward annual flat fee of £50. This flexible system lets users simultaneously sell, swap, lease, rent, or co-own property, yachts, and businesses on a single page, backed by [PR.com]</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="str">
-        <v>Top Real Estate Agent in Estero, FL: Jesse McGreevy and Marc Comisar</v>
+        <v>Cosign Launches in San Jose as Silicon Valley Rental Competition Hits a Decade High</v>
       </c>
       <c r="B803" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C803" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D803" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E803" t="str">
-        <v>https://www.newswire.com/news/top-real-estate-agent-in-estero-fl-jesse-mcgreevy-and-marc-comisar</v>
+        <v>https://www.prnewswire.com/news-releases/cosign-launches-in-san-jose-as-silicon-valley-rental-competition-hits-a-decade-high-302846247.html</v>
       </c>
       <c r="F803" t="str">
-        <v>Backed by more than $860 million in career sales and nearly two decades of market leadership, Jesse McGreevy and Marc Comisar have earned recognition as the top real estate agents in Estero, FL.</v>
+        <v>The Platform Offers a Cosigner Alternative Amid Tightening Vacancy SAN JOSE, Calif., Aug. 7, 2026 /PRNewswire/ -- Cosign, a cosigner and third-party lease guarantor platform designed to expand renter access while protecting property owners, has launched in San Jose, the heart of Silicon...</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="str">
-        <v>Top Real Estate Agent in Troy, MI: Ben Lang</v>
+        <v>Barry Gosin dejará su cargo como consejero delegado de Newmark Group Inc. a finales de año</v>
       </c>
       <c r="B804" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C804" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D804" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E804" t="str">
-        <v>https://www.newswire.com/news/top-real-estate-agent-in-troy-mi-ben-lang</v>
+        <v>https://www.prnewswire.com/news-releases/barry-gosin-dejara-su-cargo-como-consejero-delegado-de-newmark-group-inc-a-finales-de-ano-302846235.html</v>
       </c>
       <c r="F804" t="str">
-        <v>Backed by 1,000 career transactions and advanced negotiation strategies, broker and owner Ben Lang consistently delivers proven results as the top real estate agent in Troy, MI.</v>
+        <v>- Barry Gosin dejará su cargo como consejero delegado de Newmark Group Inc. a finales de año; continuará como presidente de Newmark &amp; Co. Real Estate, empresa operativa de Newmark NUEVA YORK, 7 de agosto de 2026 /PRNewswire/ -- Newmark Group, Inc. (Nasdaq: NMRK) ("Newmark" o la...</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="str">
-        <v>Inman Announces the 2026 Best of Finance Award Winners, Honoring Mortgage and Finance Leaders</v>
+        <v>Barry Gosin tritt zum Jahresende als CEO der Newmark Group Inc. zurück; er bleibt weiterhin Vorsitzender von Newmark &amp;amp; Co. Real Estate, der operativen Gesellschaft von Newmark</v>
       </c>
       <c r="B805" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C805" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D805" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E805" t="str">
-        <v>https://www.prweb.com/releases/inman-announces-the-2026-best-of-finance-award-winners-honoring-mortgage-and-finance-leaders-302796370.html</v>
+        <v>https://www.prnewswire.com/news-releases/barry-gosin-tritt-zum-jahresende-als-ceo-der-newmark-group-inc-zuruck-er-bleibt-weiterhin-vorsitzender-von-newmark--co-real-estate-der-operativen-gesellschaft-von-newmark-302846227.html</v>
       </c>
       <c r="F805" t="str">
-        <v>Inman recognizes more than 150 mortgage and finance professionals for leadership, innovation, and lasting impact on the homebuying experience TALLAHASSEE, Fla., June 11, 2026 /PRNewswire-PRWeb/ -- Inman, real estate's leading news source for agents, brokers, executives, and technology...</v>
+        <v>NEW YORK, 7. August 2026 /PRNewswire/ -- Newmark Group, Inc. (Nasdaq: NMRK) („Newmark" oder das „Unternehmen"), ein führender Berater und Dienstleister im Bereich Gewerbeimmobilien für große institutionelle Investoren, globale Konzerne sowie sonstige Eigentümer und Nutzer, gab heute...</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="str">
-        <v>Top Real Estate Agent in Bellingham, WA: Paulina Antczak</v>
+        <v>Elauwit Connection, Inc. to Announce Second Quarter 2026 Results on August 14, 2026</v>
       </c>
       <c r="B806" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C806" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D806" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate, Education</v>
       </c>
       <c r="E806" t="str">
-        <v>https://www.newswire.com/news/top-real-estate-agent-in-bellingham-wa-paulina-antczak</v>
+        <v>https://www.newsfilecorp.com/release/308599/Elauwit-Connection-Inc.-to-Announce-Second-Quarter-2026-Results-on-August-14-2026</v>
       </c>
       <c r="F806" t="str">
-        <v>With over 400 closed transactions and deep roots, Paulina Antczak stands out as the top real estate agent in Bellingham, WA, offering buyers and sellers unmatched market insight and comprehensive representation.</v>
+        <v>Columbia, South Carolina--(Newsfile Corp. - August 7, 2026) - Elauwit Connection, Inc. (NASDAQ: ELWT) ("Elauwit" or the "Company"), a national managed services provider of turnkey broadband and property-wide WiFi networks serving multifamily, student housing, and senior living communities, today announced that it will release second quarter 2026 financial results on Friday, August 14, 2026, before the market open. Additionally, Elauwit's management will host a live webcast conference call at...</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="str">
-        <v>High Tide Resources Initiates High-Resolution Drone Magnetic Survey ...</v>
+        <v>OneShield Appoints Rick Becker as Senior Vice President, New Products</v>
       </c>
       <c r="B807" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C807" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D807" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E807" t="str">
-        <v>https://pr-inside.com/high-tide-resources-initiates-high-resolution-drone-magnetic-survey-r5190555.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/oneshield-appoints-rick-becker-senior-163000973.html</v>
       </c>
       <c r="F807" t="str">
-        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / June 11, 2026 / High Tide Resources Corp. ("High Tide" or the "Company") (CSE:HTRC) is pleased to announce that a high‑resolution drone magnetic survey has commenced at the under-explored eastern portion of the Labrador West Iron Project. The geophysical program is now underway and will provide detailed magnetic data to support ongoing exploration and drill targeting. Steve Roebuck, President &amp; CEO of High Tide, commented: "Launching the drone magnetic survey marks another important step in expanding our understanding of the eastern portion of the property. This area has seen very limited exploration despite a 2010 ..</v>
+        <v>MARLBOROUGH, Mass., August 07, 2026--OneShield, a leading provider of core insurance technology solutions for property and casualty insurers and MGAs, has appointed Rick Becker as Senior Vice President, New Products. The newly created role is focused on bringing new capabilities to market for OneShield customers, extending work the company already has underway.</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="str">
-        <v>Banyan Gold Completion of Property Acquisition from Generic Gold</v>
+        <v>Article Student Living Acquires Signature Apartments at University of Kentucky</v>
       </c>
       <c r="B808" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C808" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D808" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E808" t="str">
-        <v>https://pr-inside.com/banyan-gold-completion-of-property-acquisition-from-generic-gold-r5190520.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/article-student-living-acquires-signature-154400680.html</v>
       </c>
       <c r="F808" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / June 11, 2026 /Banyan Gold Corp. (the "Company" or "Banyan") (TSXV:BYN)(OTCQB:BYAGF) is pleased to announce that it has closed its previously announced acquisition from Generic Gold Corp. ("Generic Gold") of a 100% interest in Generic Gold's Yukon exploration portfolio, comprising 2,158 claims across the Goodman, Seattle, VIP, Summit and Livingstone claim blocks (collectively, the "Properties"), in the prospective Tintina Gold Belt, in consideration for the issuance of 2,142,857 common shares of Banyan (the "Consideration Shares") at a deemed price of $1.40 per share. The Consideration Shares are subject to a statutory hold period under ..</v>
+        <v>CHICAGO, August 07, 2026--Article Student Living, a student housing developer, investor, and operator, acquires Signature Apartments near the University of Kentucky.</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="str">
-        <v>Marriott International Celebrates 10,000 Properties Globally with the Opening of the JW Marriott Ranthambore Resort &amp;amp; Spa</v>
+        <v>House Buyers of America Identifies the U.S. Cities Where Owning an ...</v>
       </c>
       <c r="B809" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C809" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D809" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E809" t="str">
-        <v>https://www.prnewswire.com/news-releases/marriott-international-celebrates-10-000-properties-globally-with-the-opening-of-the-jw-marriott-ranthambore-resort--spa-302797345.html</v>
+        <v>https://pr-inside.com/house-buyers-of-america-identifies-the-u-s-cities-where-owning-an-r5209727.htm</v>
       </c>
       <c r="F809" t="str">
-        <v>Key Facts Marriott International opened its 10,000th property globally, the JW Marriott Ranthambore Resort &amp; Spa in India, marking a historic milestone as the company approaches its 100th anniversary. The JW Marriott Ranthambore Resort &amp; Spa features 127 accommodations, including private...</v>
-[...2 lines deleted...]
-    <row r="810">
+        <v>(PR-inside.com) The national real estate firm's study analyzes which U.S. metropolitan areas carry the highest repair costs, electricity rates, and maintenance burden for owners of older homes in 2026. TYSONS CORNER, VA / ACCESS Newswire / August 7, 2026 / Newly released data from leading real estate companyHouse Buyers of America has identified the U.S. metropolitan areaswhere the ongoing cost of owning and maintaining an older home is highest in 2026. The study, which analyzed the 100 largest U.S. metropolitan areas, assessed three key cost factors: repair and labor costs, residential electricity rates, and average housing age, combining them into a proprietary ..</v>
+      </c>
+    </row>
+    <row r="810" xml:space="preserve">
       <c r="A810" t="str">
-        <v>Terra Property Trust, Inc. Announces Extension of Expiration Date of Registered Exchange Offer</v>
+        <v>Watch How a Toyota Research &amp; Development Engineer Got a Mountain Named After Him</v>
       </c>
       <c r="B810" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C810" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-toyota</v>
       </c>
       <c r="D810" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E810" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/11/3310282/0/en/Terra-Property-Trust-Inc-Announces-Extension-of-Expiration-Date-of-Registered-Exchange-Offer.html</v>
-[...2 lines deleted...]
-        <v>NEW YORK, June 11, 2026 (GLOBE NEWSWIRE) -- Terra Property Trust, Inc. (the “Company”) announced yesterday that it has extended the expiration date of its previously announced exchange offer (the “Exchange Offer”) to exchange all validly tendered unsecured 6.00% Senior Notes due June 30, 2026, issued by the Company (the “Existing Notes”) for a combination of (i) new 11.00% Senior Secured Notes due July 1, 2027 to be issued by the Company (the “Exchange Notes”) and (ii) cash. The Exchange Offer is being made pursuant to the Company’s Registration Statement on Form S-4 (File No. 333-295631) (as amended, the “Registration Statement”), which has been filed with the Securities and Exchange Commission (the “SEC”).</v>
+        <v>https://pressroom.toyota.com/watch-how-a-toyota-research-development-engineer-got-a-mountain-named-after-him/</v>
+      </c>
+      <c r="F810" t="str" xml:space="preserve">
+        <v xml:space="preserve">At what point in life could you say, “I made it”? Would it be once you’ve paid off your mortgage? How about finally becoming a famous social media influencer? Ever thought it’d be the day a mountain was named after […]
+The post Watch How a Toyota Research &amp; Development Engineer Got a Mountain Named After Him appeared first on Toyota USA Newsroom.</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="str">
-        <v>Treasurer Maria Pappas to Unveil Indonesian Language Property Tax Guide</v>
+        <v>In HelloNation, Luxury Real Estate Expert Jud Whitlock Explains How Estate Planning Turns Property Into a Legacy</v>
       </c>
       <c r="B811" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C811" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D811" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E811" t="str">
-        <v>https://www.prnewswire.com/news-releases/treasurer-maria-pappas-to-unveil-indonesian-language-property-tax-guide-302797176.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-luxury-real-estate-expert-jud-whitlock-explains-how-estate-planning-turns-property-into-a-legacy-302846107.html</v>
       </c>
       <c r="F811" t="str">
-        <v>CHICAGO, June 11, 2026 /PRNewswire/ -- Cook County Treasurer Maria Pappas is inviting the public to the unveiling of her office's newest multilingual property tax brochure. The tax guide has been translated into Indonesian and will be showcased during a special ceremony at 2 p.m....</v>
+        <v>The article explains how tax and estate planning can help luxury homeowners preserve property and family wealth for future generations. ATLANTA, Aug. 7, 2026 /PRNewswire/ -- Why is estate planning important for luxury homeowners? A recent HelloNation article answers this question, with...</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="str">
-        <v>Green Street Integrates MyTraffic Data Into Retail Database Pro To Deliver Property-Level Foot Traffic Intelligence Across Europe</v>
+        <v>Fort St. James Launches 2026 Exploration Program at Porcupine Property, Chasing High-Grade Historic Intercepts of Zinc, Copper, Lead &amp; Silver Near Surface</v>
       </c>
       <c r="B812" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C812" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D812" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Real Estate</v>
       </c>
       <c r="E812" t="str">
-        <v>https://www.prnewswire.com/news-releases/green-street-integrates-mytraffic-data-into-retail-database-pro-to-deliver-property-level-foot-traffic-intelligence-across-europe-302795915.html</v>
+        <v>https://www.newsfilecorp.com/release/308492/Fort-St.-James-Launches-2026-Exploration-Program-at-Porcupine-Property-Chasing-HighGrade-Historic-Intercepts-of-Zinc-Copper-Lead-Silver-Near-Surface</v>
       </c>
       <c r="F812" t="str">
-        <v>New data partnership brings real-time footfall analytics to 300+ shopping centres across five core European markets LONDON, June 11, 2026 /PRNewswire/ -- Green Street, the leading provider of commercial real estate intelligence, data, and predictive analytics, today announced the...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 7, 2026) - Fort St. James Nickel Corp. (TSXV: FTJ) ("FTJ" or the "Company") is please to announce it has commenced a program of prospecting and rock geochemical sampling at its Porcupine Base Metal - Precious Metal - Rare Earth Element (REE) Property, located in central New Brunswick. The program is being conducted in target areas within the central and northern regions of the property targeting recently lumbered areas and areas of reported...</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="str">
-        <v>HI-VIEW RECEIVES ALTERATION MAPPING, ASTER MULTISPECTRAL, AND EnMAP HYPERSPECTRAL SATELLITE DATA FROM PHOTOSAT</v>
+        <v>Your Front-Row Seat to the Region's Biggest Infrastructure Investments ...</v>
       </c>
       <c r="B813" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C813" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D813" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E813" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/11/3310212/0/en/HI-VIEW-RECEIVES-ALTERATION-MAPPING-ASTER-MULTISPECTRAL-AND-EnMAP-HYPERSPECTRAL-SATELLITE-DATA-FROM-PHOTOSAT.html</v>
+        <v>https://pr-inside.com/your-front-row-seat-to-the-region-s-biggest-infrastructure-investments-r5209671.htm</v>
       </c>
       <c r="F813" t="str">
-        <v>VANCOUVER, BRITISH COLUMBIA, June 11, 2026 (GLOBE NEWSWIRE) -- HI-VIEW RESOURCES INC. (“ Hi-View ” or the “ Company ”) (CSE: GXLD; OTCQB: GXLDF; FSE: B630) announces the receipt of two complementary satellite alteration mapping reports for its Toodoggone Portfolio claims in British Columbia, both prepared by PhotoSat Information Inc. The ASTER Alteration Mapping Report and the EnMAP Regional Hyperspectral Exploration Targeting Report together provide an advanced multi-sensor characterization of hydrothermal alteration across the property and will directly inform ground-based exploration targeting for the upcoming field season.</v>
+        <v>(PR-inside.com) ENR New York/New Jersey Infrastructure Forum Spotlights Billions in Capital Projects and Leaders Driving Them NEW YORK CITY, NY / ACCESS Newswire / August 7, 2026 / Engineering News-Record (ENR) will host the2026 New York/New Jersey Infrastructure Forumon Sept. 14 in Manhattan, bringing together public officials, infrastructure owners and industry leaders who are shaping the future of transportation, aviation, energy, housing and resilience project development across the region and Northeast. Attendees at this premier East Coast infrastructure event, at Pier 60, Chelsea Piers, will hear directly from leaders overseeing billions of dollars in current and future capital investment while gaining insight into ..</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="str">
-        <v>Elite Home Services USA launches in Jacksonville, Florida</v>
+        <v>Barry Gosin to Step Down as CEO of Newmark Group Inc. at Year End; Will Continue as Chairman of Newmark &amp;amp; Co. Real Estate, Newmark's Operating Company</v>
       </c>
       <c r="B814" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C814" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D814" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E814" t="str">
-        <v>https://pressreleasenews.org/pressroom/elite-home-services-usa-launches-in-jacksonville-florida</v>
+        <v>https://www.prnewswire.com/news-releases/barry-gosin-to-step-down-as-ceo-of-newmark-group-inc-at-year-end-will-continue-as-chairman-of-newmark--co-real-estate-newmarks-operating-company-302846042.html</v>
       </c>
       <c r="F814" t="str">
-        <v>Elite Home Services USA, led by industry veteran Jeremy Tintle, has launched in Jacksonville, Florida, offering roofing, windows, and doors with a focus on customer experience through vetted vendors.</v>
+        <v>NEW YORK, Aug. 7, 2026 /PRNewswire/ -- Newmark Group, Inc. (Nasdaq: NMRK) ("Newmark" or the "Company"), a leading commercial real estate advisor and service provider to large institutional investors, global corporations, and other owners and occupiers, today announced that Barry Gosin,...</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="str">
-        <v>CenterCal Properties Acquires Mira Mesa Market in San Diego, California</v>
+        <v>Cosign Launches in Fargo as Rental Vacancies Continue to Climb</v>
       </c>
       <c r="B815" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C815" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D815" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E815" t="str">
-        <v>https://www.prnewswire.com/news-releases/centercal-properties-acquires-mira-mesa-market-in-san-diego-california-302797452.html</v>
+        <v>https://www.prnewswire.com/news-releases/cosign-launches-in-fargo-as-rental-vacancies-continue-to-climb-302845288.html</v>
       </c>
       <c r="F815" t="str">
-        <v>Centrally Located Retail Destination to Serve the Evolving Needs of the Mira Mesa Community EL SEGUNDO, Calif., June 10, 2026 /PRNewswire/ -- CenterCal Properties, LLC is proud to announce the acquisition of Mira Mesa Market, a 249,225-square-foot retail property in San Diego, California....</v>
+        <v>Third-Party Guarantor Platform Helps Increase Apartment Approvals in Fargo's Competitive Rental Market FARGO, N.D., Aug. 7, 2026 /PRNewswire/ -- Cosign, a third-party lease guarantor platform and cosigner alternative designed to expand renter access while protecting property owners, has...</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="str">
-        <v>Greenberg Traurig Advises Kayne Anderson-BKM Joint Venture on $1.81B Light Industrial Portfolio Acquisition</v>
+        <v>Cosign Launches in Houston as Record Apartment Supply Fails to Fix Renter Access</v>
       </c>
       <c r="B816" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C816" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D816" t="str">
-        <v>Finance, Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E816" t="str">
-        <v>https://www.prnewswire.com/news-releases/greenberg-traurig-advises-kayne-anderson-bkm-joint-venture-on-1-81b-light-industrial-portfolio-acquisition-302797253.html</v>
+        <v>https://www.prnewswire.com/news-releases/cosign-launches-in-houston-as-record-apartment-supply-fails-to-fix-renter-access-302845290.html</v>
       </c>
       <c r="F816" t="str">
-        <v>NEW YORK, June 10, 2026 /PRNewswire/ -- Attorneys at global law firm Greenberg Traurig, LLP represented Kayne Anderson Real Estate (Kayne Anderson) and BKM Capital Partners (BKM) in their joint venture acquisition of an 8.5 million square foot portfolio of 51 multitenant light industrial...</v>
+        <v>Third-Party Guarantor Platform Helps Increase Apartment Approvals as Houston Vacancy Remains Elevated HOUSTON, Aug. 7, 2026 /PRNewswire/ -- Cosign, a third-party lease guarantor platform and cosigner alternative designed to expand renter access while protecting property owners, has...</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="str">
-        <v>Two New Richmond American Communities to Debut in Dixon</v>
+        <v>Cosign Launches in Montgomery as Rents Continue to Climb Across Alabama</v>
       </c>
       <c r="B817" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C817" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D817" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E817" t="str">
-        <v>https://www.prnewswire.com/news-releases/two-new-richmond-american-communities-to-debut-in-dixon-302797318.html</v>
+        <v>https://www.prnewswire.com/news-releases/cosign-launches-in-montgomery-as-rents-continue-to-climb-across-alabama-302845292.html</v>
       </c>
       <c r="F817" t="str">
-        <v>Celebration and Sunrise at Homestead offer an exciting array of new homes DIXON, Calif., June 10, 2026 /PRNewswire/ -- Richmond American Homes of Maryland, Inc., California Department of Real Estate – Real Estate Broker, Corporation License Number 01842595, a subsidiary of Sekisui House U....</v>
+        <v>Third-Party Guarantor Platform Offers Ability to Approve Qualified Renters as Affordability Tightens MONTGOMERY, Ala., Aug. 7, 2026 /PRNewswire/ -- Cosign, a third-party guarantor platform and cosigner alternative designed to expand renter access while protecting property owners, has...</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="str">
-        <v>Direct Equity Source Announces Significant New Construction Progress Across Expanding Portfolio</v>
+        <v>Cosign Launches in Omaha as Vacancy Climbs Above Historical Norms Despite a Cooling Construction Pipeline</v>
       </c>
       <c r="B818" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C818" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D818" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E818" t="str">
-        <v>https://www.prnewswire.com/news-releases/direct-equity-source-announces-significant-new-construction-progress-across-expanding-portfolio-302797303.html</v>
+        <v>https://www.prnewswire.com/news-releases/cosign-launches-in-omaha-as-vacancy-climbs-above-historical-norms-despite-a-cooling-construction-pipeline-302845421.html</v>
       </c>
       <c r="F818" t="str">
-        <v>AUSTIN, Texas, June 10, 2026 /PRNewswire/ -- Direct Equity Source today announced major construction milestones across its growing real estate portfolio, with four new facilities officially breaking ground in key markets across Texas and Florida. These developments mark a continued...</v>
-[...2 lines deleted...]
-    <row r="819">
+        <v>Third-Party Guarantor Platform Offers Cosigner Alternative as Owners Compete for Renters in a Softening Market OMAHA, Neb., Aug. 7, 2026 /PRNewswire/ -- Cosign, a third-party lease guarantor platform and cosigner alternative designed to expand renter access while protecting property...</v>
+      </c>
+    </row>
+    <row r="819" xml:space="preserve">
       <c r="A819" t="str">
-        <v>Greenberg Traurig New York Expands Intellectual Property Practice with Addition of Scott Weingaertner, Stefan Mentzer</v>
+        <v>nCino Releases Mortgage MCP, Letting Lenders Connect AI Agents Directly to the nCino Mortgage Suite</v>
       </c>
       <c r="B819" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C819" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-globenewswire</v>
       </c>
       <c r="D819" t="str">
-        <v>Real Estate</v>
+        <v>AI, Real Estate</v>
       </c>
       <c r="E819" t="str">
-        <v>https://www.prnewswire.com/news-releases/greenberg-traurig-new-york-expands-intellectual-property-practice-with-addition-of-scott-weingaertner-stefan-mentzer-302797109.html</v>
-[...2 lines deleted...]
-        <v>NEW YORK, June 10, 2026 /PRNewswire/ -- Global law firm Greenberg Traurig, LLP has expanded its Intellectual Property Litigation Practice with the addition of veteran litigators Scott Weingaertner and Stefan Mentzer as shareholders in New York. They join Greenberg Traurig from Goodwin...</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/07/3341039/0/en/ncino-releases-mortgage-mcp-letting-lenders-connect-ai-agents-directly-to-the-ncino-mortgage-suite.html</v>
+      </c>
+      <c r="F819" t="str" xml:space="preserve">
+        <v xml:space="preserve">New capability puts the AI agent in the customer's environment while keeping nCino's compliance and permissioning framework intact 
+New capability puts the AI agent in the customer's environment while keeping nCino's compliance and permissioning framework intact</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="str">
-        <v>Aethlon Medical Announces Fiscal Year End March 31, 2026 Financial Results and Corporate Update</v>
+        <v>Gold Terra Announces Start of Drilling on the Campbell Shear Northern ...</v>
       </c>
       <c r="B820" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C820" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D820" t="str">
-        <v>Healthcare, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E820" t="str">
-        <v>https://www.prnewswire.com/news-releases/aethlon-medical-announces-fiscal-year-end-march-31-2026-financial-results-and-corporate-update-302795934.html</v>
+        <v>https://pr-inside.com/gold-terra-announces-start-of-drilling-on-the-campbell-shear-northern-r5209624.htm</v>
       </c>
       <c r="F820" t="str">
-        <v>Australian oncology study advances into Cohort 3 as enrollment continues Entered the third and final dosing cohort of the Australian oncology study, expanded the Hemopurifier intellectual property portfolio, and maintained a focus on managing operating expenses. Conference Call Today at...</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 7, 2026 /Gold Terra Resource Corp. (TSX-V:YGT)(Frankfurt:TX0)(OTCQB:YGTFF) ("Gold Terra" or the "Company") is pleased to announce that drilling has started on Zone 103N, considered to be the northern extension of the Campbell Shear within the historical Con Mine and part of the Con Mine Option ("CMO"). Under the purchase agreement, the Company has the right to acquire 100% of the CMO property from a subsidiary of Newmont Corporation ("Newmont"), subject to the fulfillment of certain conditions set out in the agreement, as reported in the Company's news release dated November 22, 2021. Gold ..</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="str">
-        <v>Top Real Estate Agent in East Tennessee, TN: Katelyn Warren</v>
+        <v>Douglas Elliman Inc. Reports Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B821" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C821" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D821" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E821" t="str">
-        <v>https://www.newswire.com/news/top-real-estate-agent-in-east-tennessee-tn-katelyn-warren</v>
+        <v>https://finance.yahoo.com/real-estate/articles/douglas-elliman-inc-reports-second-110000043.html</v>
       </c>
       <c r="F821" t="str">
-        <v>Backed by award-winning production and specialized expertise in Smoky Mountain cabins, vacation homes, and investment properties, Katelyn Warren continues to stand out as a top real estate agent in East Tennessee, TN.</v>
+        <v>MIAMI, August 07, 2026--Douglas Elliman Inc. ("Douglas Elliman" or the "Company") (NYSE: DOUG), the parent company of Douglas Elliman Realty, one of the nation's premier luxury residential real estate brokerages, today announced financial results for the three and six months ended June 30, 2026.</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="str">
-        <v>Top Real Estate Agent in Jacksonville, FL: Jeff Riber</v>
+        <v>Custom Closet Design Expands Across Mid-Atlantic as Homeowners Reject One-Size-Fits-All Storage</v>
       </c>
       <c r="B822" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C822" t="str">
-        <v>Newswire.com</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D822" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E822" t="str">
-        <v>https://www.newswire.com/news/top-real-estate-agent-in-jacksonville-fl-jeff-riber</v>
+        <v>https://pressreleasenews.org/pressroom/custom-closet-design-expands-across-mid-atlantic-as-homeowners-reject-one-size-fits-all-storage</v>
       </c>
       <c r="F822" t="str">
-        <v>Backed by more than $167 million in career sales volume and a unique investor mindset, Jeff Riber has earned recognition as the top real estate agent in Jacksonville, FL for buyers, sellers, and property investors alike.</v>
+        <v/>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="str">
-        <v>Top Realtor in Preston Hollow, TX: Linda Bale</v>
+        <v>ArchieVerse Announces Major Platform Update</v>
       </c>
       <c r="B823" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C823" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D823" t="str">
-        <v>Real Estate</v>
+        <v>AI, SaaS, Real Estate, Media</v>
       </c>
       <c r="E823" t="str">
-        <v>https://www.newswire.com/news/top-realtor-in-preston-hollow-tx-linda-bale</v>
+        <v>https://www.newsfilecorp.com/release/308354/ArchieVerse-Announces-Major-Platform-Update</v>
       </c>
       <c r="F823" t="str">
-        <v>With deep expertise in Preston Hollow's multimillion-dollar housing market, Linda Bale delivers the market knowledge and personalized service clients expect from the top Realtor in Preston Hollow, TX.</v>
+        <v>Miami, Florida--(Newsfile Corp. - August 7, 2026) - ArchieVerse,  the AI-powered real estate platform known as "The Everything App," today announced a major update to its AI model and platform, introducing direct in-app voice and video calling and expanding its verified listing capabilities.To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/9405/308354_829a08e114d16a08_001full.jpgIn-App Voice and Video Calling Without Sharing Personal Contact...</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="str">
-        <v>Long Beach Community Care Campus Expansion Advances with $10 Million Investment from Centene Foundation and Health Net</v>
+        <v>KBRA Assigns Preliminary Ratings to MSBAM 2026-C36</v>
       </c>
       <c r="B824" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C824" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D824" t="str">
-        <v>Healthcare, Real Estate</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E824" t="str">
-        <v>https://www.prnewswire.com/news-releases/long-beach-community-care-campus-expansion-advances-with-10-million-investment-from-centene-foundation-and-health-net-302797165.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/kbra-assigns-preliminary-ratings-msbam-224500039.html</v>
       </c>
       <c r="F824" t="str">
-        <v>Will Serve Thousands of Long Beach Residents Each Year with Recuperative Care Services and Pathways to Stable Housing SACRAMENTO, Calif., June 10, 2026 /PRNewswire/ -- Health Net, one of California's most experienced Medi-Cal managed care health plans and company of Centene Corporation...</v>
+        <v>NEW YORK, August 06, 2026--KBRA is pleased to announce the assignment of preliminary ratings to 14 classes of MSBAM 2026-C36, a $700.5 million CMBS conduit transaction collateralized by 31 commercial mortgage loans secured by 57 properties. The collateral properties are located throughout 18 MSAs, of which the three largest are New York (21.7%), Orange County (10.5%), and San Jose (7.1%). The pool’s three largest property type exposures are retail (26.4%), office (23.9%), and multifamily (20.0%)</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="str">
-        <v>NAI Burns Scalo Grows Florida Market Share, Announces Major Expansion into Southwest Florida with Key Acquisition</v>
+        <v>Continental Properties Begins Construction on Authentix Gaines, a 336-Home Apartment Community in Gaines Township, Michigan</v>
       </c>
       <c r="B825" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C825" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D825" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E825" t="str">
-        <v>https://www.prnewswire.com/news-releases/nai-burns-scalo-grows-florida-market-share-announces-major-expansion-into-southwest-florida-with-key-acquisition-302796944.html</v>
+        <v>https://www.newswire.com/news/continental-properties-begins-construction-on-authentix-gaines-a-336-home</v>
       </c>
       <c r="F825" t="str">
-        <v>FT. MYERS, Fla., June 10, 2026 /PRNewswire/ -- NAI Burns Scalo, a nationally renowned commercial real estate firm has acquired Cushman &amp; Wakefield | Commercial Property Southwest Florida (CPSWFL) in Fort Myers. The acquisition was led by Brian Walker, President of NAI Burns Scalo with his...</v>
+        <v>Marks Continental Properties' Fifth Community in the Grand Rapids Market, Expanding Its West Michigan Portfolio Amid Continued Demand for High-Quality Rental Housing</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="str">
-        <v>Firm Capital Property Trust Files (Final) Base Shelf Prospectus</v>
+        <v>Slate Grocery REIT Reports Second Quarter 2026 Results</v>
       </c>
       <c r="B826" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C826" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D826" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E826" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3310008/0/en/Firm-Capital-Property-Trust-Files-Final-Base-Shelf-Prospectus.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/slate-grocery-reit-reports-second-222600415.html</v>
       </c>
       <c r="F826" t="str">
-        <v>THIS NEWS RELEASE IS NOT FOR DISTRIBUTION TO U.S. NEWSWIRE SERVICES OR FOR DISSEMINATION IN THE UNITED STATES</v>
+        <v>TORONTO, August 06, 2026--Slate Grocery REIT (TSX: SGR.U) (TSX: SGR.UN) (the "REIT"), an owner and operator of U.S. grocery-anchored real estate, today announced its financial results and highlights for the three and six months ended June 30, 2026.</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="str">
-        <v>Florida Oceanfront Estate Lot in Ponte Vedra Beach Selling at Luxury Auction® June 19</v>
+        <v>Honoring the Leaders Who Shaped Southern California Homebuilding: The Building Industry Association of Southern California Announces 2026 Hall of Legends Inductees</v>
       </c>
       <c r="B827" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C827" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D827" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E827" t="str">
-        <v>https://www.prnewswire.com/news-releases/florida-oceanfront-estate-lot-in-ponte-vedra-beach-selling-at-luxury-auction-june-19-302797014.html</v>
+        <v>https://www.prnewswire.com/news-releases/honoring-the-leaders-who-shaped-southern-california-homebuilding-the-building-industry-association-of-southern-california-announces-2026-hall-of-legends-inductees-302845510.html</v>
       </c>
       <c r="F827" t="str">
-        <v>PONTE VEDRA BEACH, Fla., June 10, 2026 /PRNewswire/ -- Veteran real estate auction house Platinum Luxury Auctions has announced the upcoming sale of an oceanfront estate lot in Ponte Vedra Beach, Florida. On June 19th, the 1.5-acre parcel will be offered at luxury auction® to the highest...</v>
+        <v>Homebuilding Industry Professionals to Be Honored for Their Lasting Contributions to Housing and Shaping Communities IRVINE, Calif., Aug. 6, 2026 /PRNewswire/ -- These legends are often behind the scenes, making tremendous impacts while out of the public eye. The Building Industry...</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="str">
-        <v>Genstone Companies Launches New Website Connecting Homeowners and Investors with Integrated Real Estate Solutions</v>
+        <v>Hyde Park Capital Advises Pro-Max on its Strategic Investment from Madison River Capital</v>
       </c>
       <c r="B828" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C828" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D828" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E828" t="str">
-        <v>https://www.prnewswire.com/news-releases/genstone-companies-launches-new-website-connecting-homeowners-and-investors-with-integrated-real-estate-solutions-302796954.html</v>
+        <v>https://www.prnewswire.com/news-releases/hyde-park-capital-advises-pro-max-on-its-strategic-investment-from-madison-river-capital-302845493.html</v>
       </c>
       <c r="F828" t="str">
-        <v>Helping clients acquire, finance, protect, improve, maintain, manage, and optimize real estate through integrated solutions. TAMPA, Fla., June 10, 2026 /PRNewswire/ -- Genstone Companies today announced the launch of its new website, GenstoneCompanies.com, providing a centralized...</v>
+        <v>TAMPA, Fla., Aug. 6, 2026 /PRNewswire/ -- Hyde Park Capital served as the exclusive investment banker to Pro-Max ("Pro-Max" or the "Company"), a leading provider of structural repair, restoration, painting, and roofing solutions for condominium associations and commercial property owners,...</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="str">
-        <v>Best Real Estate Agent in University City, San Diego, CA: Valerie Upham</v>
+        <v>Comstock Welcomes Bobby's Bagel Café to Loudoun Station</v>
       </c>
       <c r="B829" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C829" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D829" t="str">
-        <v>Real Estate, Education</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E829" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-university-city-san-diego-ca-valerie-upham</v>
+        <v>https://finance.yahoo.com/real-estate/articles/comstock-welcomes-bobbys-bagel-caf-211500848.html</v>
       </c>
       <c r="F829" t="str">
-        <v>With specialized expertise in probate, downsizing, and senior transitions, Valerie Upham has become the best real estate agent in University City, San Diego, CA, for families navigating life's most important real estate decisions.</v>
+        <v>RESTON, Va., August 06, 2026--Comstock Holding Companies, Inc. (Nasdaq: CHCI) ("Comstock"), a leading real estate company specializing in the development, acquisition, operation, and management of mixed-use, transit-oriented properties and data center developments, today announced the signing of a 2,000-square-foot retail lease with Bobby's Bagel Café at 43800 Central Station Drive in Loudoun Station.</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="str">
-        <v>Best Real Estate Agent in Hastings, MI: Darrell DeWard</v>
+        <v>Strawberry Fields REIT Announces Q3 2026 Cash Dividend of $0.17 per Common Share</v>
       </c>
       <c r="B830" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C830" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D830" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E830" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-hastings-mi-darrell-deward</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3340852/0/en/Strawberry-Fields-REIT-Announces-Q3-2026-Cash-Dividend-of-0-17-per-Common-Share.html</v>
       </c>
       <c r="F830" t="str">
-        <v>Backed by more than 900 career transactions and consistent top rankings, Darrell DeWard stands out as the best real estate agent in Hastings, MI, for buyers and sellers of waterfront and luxury properties.</v>
+        <v>SOUTH BEND, Ind., Aug. 06, 2026 (GLOBE NEWSWIRE) -- Strawberry Fields REIT, Inc. (NYSE AMERICAN: STRW) (the “Company”) today announced that its Board of Directors declared a cash dividend on its common stock in the amount of $0.17 per share (the “Dividend”). The Dividend will be payable in cash on September 30, 2026, to stockholders of record as of the close of business on September 16, 2026.</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="str">
-        <v>Best Real Estate Agent in Bonita Springs, FL: Jesse McGreevy and Marc Comisar</v>
+        <v>Strawberry Fields REIT Announces Second Quarter 2026 Operating Results</v>
       </c>
       <c r="B831" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C831" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D831" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E831" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-bonita-springs-fl-jesse-mcgreevy-and-marc-comisar</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3340854/0/en/Strawberry-Fields-REIT-Announces-Second-Quarter-2026-Operating-Results.html</v>
       </c>
       <c r="F831" t="str">
-        <v>With over 1,700 career transactions, the McGreevy | Comisar Team offers trusted guidance to buyers and sellers looking for the best real estate agent in Bonita Springs, FL.</v>
+        <v>Strawberry Fields REIT Announces Second Quarter 2026 Operating Results</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="str">
-        <v>Best Real Estate Agent in Rocklin, CA: Johnny Jennings</v>
+        <v>Oxbridge Re Announces 2026 Second Quarter Results on August 13, 2026</v>
       </c>
       <c r="B832" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C832" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D832" t="str">
-        <v>Real Estate</v>
+        <v>Finance, AI, SaaS, Real Estate</v>
       </c>
       <c r="E832" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-rocklin-ca-johnny-jennings</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3340851/0/en/Oxbridge-Re-Announces-2026-Second-Quarter-Results-on-August-13-2026.html</v>
       </c>
       <c r="F832" t="str">
-        <v>Backed by 3,957 company sales, award-winning marketing strategies, and a highly experienced team, Johnny Jennings delivers the local expertise and results that buyers and sellers expect from the best real estate agent in Rocklin, CA.</v>
+        <v>GRAND CAYMAN, Cayman Islands, Aug. 06, 2026 (GLOBE NEWSWIRE) -- Oxbridge Re Holdings Limited (NASDAQ: OXBR ) , (the “Company”), together with its subsidiaries, is developing an artificial intelligence infrastructure platform through its AI GridWorks initiative, focused on the development, ownership and operation of AI data centers and related infrastructure. The Company also provides tokenized real-world asset (“RWA”) solutions, initially in the form of tokenized reinsurance securities, and reinsurance solutions to property and casualty insurers.</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="str">
-        <v>Best Real Estate Agent in Texas City, TX: April Aberle</v>
+        <v>Inovalis Real Estate Investment Trust Announces the Financial Results for Q2 2026</v>
       </c>
       <c r="B833" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C833" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D833" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E833" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-texas-city-tx-april-aberle</v>
+        <v>https://finance.yahoo.com/real-estate/articles/inovalis-real-estate-investment-trust-210500853.html</v>
       </c>
       <c r="F833" t="str">
-        <v>Drawing on two decades of industry experience and a deep understanding of Galveston County housing, April Aberle operates as the best real estate agent in Texas City, TX, for local buyers and sellers.</v>
+        <v>TORONTO, August 06, 2026--Inovalis Real Estate Investment Trust (the "REIT") (TSX: INO.UN) today reported financial results for the quarter ended June 30, 2026. The unaudited Consolidated Financial Statements and Management’s Discussion and Analysis ("MD&amp;A") for Q2 2026 and 2025 are available on the REIT’s website at www.inovalisreit.com and at www.sedarplus.ca. All amounts except rental rates, square footage and per unit amounts are presented in thousands of Canadian dollars or Euros, or as oth</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="str">
-        <v>What if everything you've been told about AI ROI Is wrong?</v>
+        <v>Vadzo Imaging Positions Sony STARVIS USB 2.0 Camera Products Purpose Built for Smart Agriculture Vision Systems</v>
       </c>
       <c r="B834" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C834" t="str">
-        <v>Pressat</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D834" t="str">
-        <v>AI, Real Estate, Energy, Education</v>
+        <v>Real Estate</v>
       </c>
       <c r="E834" t="str">
-        <v>https://pressat.co.uk/releases/what-if-everything-youve-been-told-about-ai-roi-is-wrong-066c8f3252d6e3032adce781200d9215/</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-sony-starvis-usb-2-0-camera-products-purpose-22840198</v>
       </c>
       <c r="F834" t="str">
-        <v>Wednesday 10 June, 2026 Three quarters of UK businesses now use AI. Only 31% have seen any return. But the problem isn't the technology and it isn't the investment - it's the expectation. Edinburgh, Scotland - June 2026 New research from Studio Graphene, surveying 500 senior decision-makers across UK businesses, found that while over three quarters of UK businesses now use AI tools, only 31% have seen a positive return on their investment. Less than half can even define what success would look like. But what if that's because they've been told to expect the wrong thing entirely? "Businesses are expecting AI to generate ROI directly," says Angus Hay, CEO and Founder of Edinburgh-based AI agency Vereus. "That's the wrong expectation entirely. AI doesn't close deals, win clients or grow reven</v>
+        <v>Vadzo Imaging expands its Merlin series with four back-illuminated imaging options for smart agriculture vision systems. The Sony IMX290, IMX291, IMX415 and IMX662 sensors form a Sony Starvis USB 2.0 Camera family that holds color response steady from first light through full darkness, delivering 1080p and 4K rolling shutter capture, sensor level HDR, onboard storage and driverless UVC operation for crop monitoring, precision agriculture, livestock housing, aerial survey and controlled environment work where ambient light cannot be engineered.</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="str">
-        <v>Best Probate Real Estate Agent in Austin, TX: Nate Clark</v>
+        <v>Dream Office REIT Reports Q2 2026 Results</v>
       </c>
       <c r="B835" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C835" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D835" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E835" t="str">
-        <v>https://www.newswire.com/news/best-probate-real-estate-agent-in-austin-tx-nate-clark</v>
+        <v>https://finance.yahoo.com/real-estate/articles/dream-office-reit-reports-q2-210100378.html</v>
       </c>
       <c r="F835" t="str">
-        <v>Specializing in inherited properties, estate sales, and complex family transitions, Nate Clark has earned a reputation as the best probate real estate agent in Austin, TX, through strategic guidance and proven results.</v>
+        <v>TORONTO, August 06, 2026--DREAM OFFICE REAL ESTATE INVESTMENT TRUST (D.UN-TSX) ("Dream Office REIT", the "Trust" or "we") today announced its financial results for the three months ended June 30, 2026.</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="str">
-        <v>Best Real Estate Agent in Palm Springs, CA for Mid-Century Modern Homes: Paul Kaplan</v>
+        <v>The DLC Group Announces Second Quarter 2026 Results with 5% Increase in Funded Mortgage Volumes and 50% Adjusted EBITDA Margins</v>
       </c>
       <c r="B836" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C836" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D836" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E836" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-palm-springs-ca-for-mid-century-modern-homes-paul</v>
+        <v>https://www.newsfilecorp.com/release/308448/The-DLC-Group-Announces-Second-Quarter-2026-Results-with-5-Increase-in-Funded-Mortgage-Volumes-and-50-Adjusted-EBITDA-Margins</v>
       </c>
       <c r="F836" t="str">
-        <v>Known for representing iconic architectural properties, luxury vacation estates, and historic desert homes, Paul Kaplan is widely recognized as the best real estate agent in Palm Springs, CA, for mid-century modern homes.</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 6, 2026) - Dominion Lending Centres Inc. (TSX: DLCG) (the "DLC Group" or the "Corporation") today announced financial results for the three ("Q2 2026") and six months ended June 30, 2026. The DLC Group is one of Canada's leading franchisors of mortgage professionals, with a national network of over 8,800 agents. The Corporation also owns Velocity and Filogix, fintech mortgage connectivity products that provide integrated end-to-end operating...</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="str">
-        <v>PTOP Secures Largest Enterprise Opportunity in Company History With ...</v>
+        <v>Network-1 Reports Second Quarter 2026 Results</v>
       </c>
       <c r="B837" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C837" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D837" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E837" t="str">
-        <v>https://pr-inside.com/ptop-secures-largest-enterprise-opportunity-in-company-history-with-r5190412.htm</v>
+        <v>https://pr-inside.com/network-1-reports-second-quarter-2026-results-r5209430.htm</v>
       </c>
       <c r="F837" t="str">
-        <v>(PR-inside.com) PTOP Secures Largest Enterprise Opportunity in Company History With BostonApartments.com® and Affiliated Networks to Gain Exposure to One of the Nation’s Most Active Real Estate Markets Through a Multi-Platform Enterprise Adoption Agreement CAMBRIDGE, MA / ACCESS Newswire / June 10, 2026 / Real estate industry veteran Eric Boyer selects MobiCard™ to support networking, lead generation, digital listings, and customer engagement initiatives. BostonApartments.com® has signed on as a MobiCard™ 1.8 Enterprise customer, representing another important step in the continued adoption of PTOP's digital networking platform across multiple industries. This agreement brings www.apartmentsusa.com, www.bostonapartments.com, www.roomateads.com, www.apartmentads.com, and www.parkingspaces.c</v>
+        <v>(PR-inside.com) NEW CANAAN, CT / ACCESS Newswire / August 6, 2026 / Network-1 Technologies, Inc. (NYSE American:NTIP) ("Network-1"), a company specializing in the acquisition, development, licensing and monetization of its intellectual property assets, today announced financial results for the second quarter ended June 30, 2026. For the three month periods ended June 30, 2026 and 2025, Network-1 reported no revenue. For the six month period ended June 30, 2026, Network-1 reported no revenue, compared to $150,000 of revenue for the six month period ended June 30, 2025. Operating expenses for the three month period ended June 30, 2026 were $1,013,000, compared to $720,000 ..</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="str">
-        <v>PTOP Secures Largest Enterprise Opportunity in Company History With BostonApartments.com(R) - Here is How It Will Operate</v>
+        <v>Host Hotels &amp; Resorts Provides Updated Second Quarter 2026 Investor Presentation</v>
       </c>
       <c r="B838" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C838" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D838" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E838" t="str">
-        <v>https://www.newswire.com/news/ptop-secures-largest-enterprise-opportunity-in-company-history-with</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3340822/0/en/Host-Hotels-Resorts-Provides-Updated-Second-Quarter-2026-Investor-Presentation.html</v>
       </c>
       <c r="F838" t="str">
-        <v>PTOP Secures Largest Enterprise Opportunity in Company History With BostonApartments.com&amp;reg; and Affiliated Networks to Gain Exposure to One of the Nation&amp;rsquo;s Most Active Real Estate Markets Through a Multi-Platform Enterprise Adoption Agreement</v>
+        <v>BETHESDA, Md., Aug. 06, 2026 (GLOBE NEWSWIRE) -- Host Hotels &amp;amp; Resorts, Inc. (NASDAQ: HST) (the “Company”), the nation’s largest lodging real estate investment trust, today provided an updated investor presentation for second quarter 2026 results. The investor presentation can be found on the Investor Relations section on the Company’s website at https://www.hosthotels.com/#key-investors-materials .</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="str">
-        <v>Warner Music Group Acquires Sureel AI</v>
+        <v>Greenberg Traurig Adds Experienced Real Estate Attorney Grant Puleo in San Diego</v>
       </c>
       <c r="B839" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C839" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D839" t="str">
-        <v>Finance, AI, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E839" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356041</v>
+        <v>https://www.prnewswire.com/news-releases/greenberg-traurig-adds-experienced-real-estate-attorney-grant-puleo-in-san-diego-302845326.html</v>
       </c>
       <c r="F839" t="str">
-        <v>Warner Music Group (NASDAQ: WMG) today announced an agreement to acquire Sureel AI. The acquisition advances WMG&amp;#39;s mission to ensure that artists, songwriters, and rightsholders benefit wherever and whenever their work is referenced in AI-generated works or in the training of AI models. - - Sureel&amp;#39;s multi-patented technology creates &amp;#8220;AI DNA&amp;#8221; for every work, breaking it into component parts and tracing how AI models use those elements. - - Sureel also delivers intellectual property provenan... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356041</v>
+        <v>SAN DIEGO, Aug. 6, 2026 /PRNewswire/ -- Global law firm Greenberg Traurig, LLP has further strengthened its California Real Estate Practice with the strategic addition of Grant Puleo as a shareholder in its San Diego office. Puleo, who joins from Duane Morris, brings deep experience...</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="str">
-        <v>PremiStar Partners with Mechanical Service &amp; Systems, Expanding its ...</v>
+        <v>Sam Kamra Launches RealEstateBuyer.ca to Help Ontario and Alberta Homeowners ...</v>
       </c>
       <c r="B840" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C840" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D840" t="str">
-        <v>Real Estate, Education</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E840" t="str">
-        <v>https://pr-inside.com/premistar-partners-with-mechanical-service-systems-expanding-its-r5190388.htm</v>
+        <v>https://pr-inside.com/sam-kamra-launches-realestatebuyer-ca-to-help-ontario-and-alberta-homeowners-r5209428.htm</v>
       </c>
       <c r="F840" t="str">
-        <v>(PR-inside.com) DEERFIELD, IL / ACCESS Newswire / June 10, 2026 /PremiStar, an industry leader providing commercial and industrial HVAC, plumbing, and building automation services, announced today that Mechanical Service &amp; Systems (MSS) of Salt Lake City has joined the PremiStar family of companies. This partnership extends PremiStar's capabilities to Utah and strengthens its commitment to customers in the manufacturing, mission-critical, healthcare, life sciences, education, aerospace, and commercial real estate sectors. Founded in 1984, MSS has built a reputation for reliability, technical excellence, and fast response times to commercial and industrial clients throughout Utah. The company is one of the few full-service mechanical ..</v>
+        <v>(PR-inside.com) Founded by Sam Kamra, RealEstateBuyer.ca provides homeowners with a faster, more predictable alternative to the traditional home-selling process through direct cash purchases, flexible closing dates and as-is property acquisitions. TORONTO, ON / ACCESS Newswire / August 6, 2026 / Sam Kamra, Founder of RealEstateBuyer.ca and a licensed Real Estate Sales Representative, today announced the official launch of RealEstateBuyer.ca, a direct cash home-buying platform created to provide homeowners across Southern Ontario and major cities throughout Alberta with a faster, more convenient alternative to the traditional home-selling process. The announcement comes at a time when Canada's housing market continues to adjust to elevated borrowing ..</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="str">
-        <v>As West Coast Architect Fees Soar, Sierra Log and Timber Disrupts Custom Home Market with $950 Flat-Rate 3D Drafting Solution</v>
+        <v>Wheeler Real Estate Investment Trust, Inc. Announces the Release of Its Second Quarter 2026 Financial and Operating Results</v>
       </c>
       <c r="B841" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C841" t="str">
-        <v>Send2Press</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D841" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E841" t="str">
-        <v>https://www.send2press.com/wire/as-west-coast-architect-fees-soar-sierra-log-and-timber-disrupts-custom-home-market-with-950-flat-rate-3d-drafting-solution/</v>
+        <v>https://www.newswire.com/news/wheeler-real-estate-investment-trust-inc-announces-the-release-of-its-4776883</v>
       </c>
       <c r="F841" t="str">
-        <v>CHICO, Calif., June 10, 2026 (SEND2PRESS NEWSWIRE) -- With West Coast architectural fees climbing to historic highs, standard residential design services are rapidly becoming cost-prohibitive for middle-class homebuilders. In a direct bid to dismantle this financial bottleneck, California-based manufacturer Sierra Log and Timber today announced the rollout of a flat-rate $950 custom 3D architectural drafting program.</v>
+        <v/>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="str">
-        <v>Flow State Restoration Shares Pre-Monsoon Home Checklist for Gilbert Property Owners</v>
+        <v>tZERO Enables Secondary Trading of buybuy BABY Intellectual Property Token on Its Regulated Platform</v>
       </c>
       <c r="B842" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C842" t="str">
-        <v>PRUnderground</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D842" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Crypto, SaaS, Real Estate</v>
       </c>
       <c r="E842" t="str">
-        <v>https://www.prunderground.com/flow-state-restoration-shares-pre-monsoon-home-checklist-for-gilbert-property-owners/00383725/</v>
+        <v>https://www.newmediawire.com/news/tzero-enables-secondary-trading-of-buybuy-baby-intellectual-property-token-on-its-regulated-platform-7088285</v>
       </c>
       <c r="F842" t="str">
-        <v>Gilbert restoration company with 15 years experience outlines critical steps Arizona homeowners should take before monsoon season to prevent water damage, flooding, and mold. The post Flow State Restoration Shares Pre-Monsoon Home Checklist for Gilbert Property Owners first appeared on</v>
+        <v>Digital Asset Security Issued by Zion Peaks, Inc. Advances From Primary Issuance to Secondary Trading on the tZERO Securities ATS NEW YORK, NY - August 6, 2026 ( NEWMEDIAWIRE ) - tZERO Group, Inc. , a leader in blockchain-based financial infrastructure, announces that the digital asset security issued by Zion Peaks, Inc., a wholly owned subsidiary of Bed Bath &amp;amp; Beyond, Inc. (NYSE: BBBY) - the buybuy BABY® Intellectual Property Token - is now accepting orders on the tZERO Securities Alternative Trading System (ATS), with trading expected to commence on August 12, 2026. The security, known as the “BABY” Digital Token, is linked to certain intellectual property associated with the buybuy BABY brand. It was initially offered through a Regulation Crowdfunding (Reg CF) primary issuance condu</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="str">
-        <v>PropertyRadar Adds For-Sale-By-Owner (FSBO) Data to Help Real Estate Pros Reach Sellers Directly</v>
+        <v>NationWide Self Storage Launches New Business Storage Advantage Program ...</v>
       </c>
       <c r="B843" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C843" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D843" t="str">
-        <v>AI, SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E843" t="str">
-        <v>https://www.pr.com/press-release/970311</v>
+        <v>https://pr-inside.com/nationwide-self-storage-launches-new-business-storage-advantage-program-r5209414.htm</v>
       </c>
       <c r="F843" t="str">
-        <v>PropertyRadar now pulls daily For Sale By Owner listings directly into its platform, matched to owner, equity, and debt data agents already use. Each record carries listing detail, source URL, price history, and full owner context. New: Property FSBO Flag, FSBO criteria in Radar AI, Pre-Movers QuickList with FSBO + MLS. CEO Mark Hockridge: agents who win FSBO respect the seller’s choice and show up as a resource. Live [PR.com]</v>
+        <v>(PR-inside.com) The Business Storage Advantage Program is helping small businesses reduce overhead, stay organized and grow without the cost of larger commercial space. VANCOUVER, BC / ACCESS Newswire / August 6, 2026 / As operating costs continue to rise and commercial space becomes increasingly expensive, more entrepreneurs across British Columbia are turning to self-storage as a flexible, cost-effective solution for managing inventory, equipment, tools and business supplies. Industry research and business trends indicate that self-storage is no longer used solely for personal belongings. Today, it has become an important resource for contractors, tradespeople, online retailers, healthcare providers, property managers, home-based businesses and service ..</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="str">
-        <v>PMB and The Springs Living celebrate the groundbreaking for first Seattle-area senior community</v>
+        <v>Trojan Storage Runs 56 Facilities Across Six States. Here's Why the Gold Standard of Self-Storage Uses QuikStor.</v>
       </c>
       <c r="B844" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C844" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D844" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E844" t="str">
-        <v>https://www.prnewswire.com/news-releases/pmb-and-the-springs-living-celebrate-the-groundbreaking-for-first-seattle-area-senior-community-302795828.html</v>
+        <v>https://www.prweb.com/releases/trojan-storage-runs-56-facilities-across-six-states-heres-why-the-gold-standard-of-self-storage-uses-quikstor-302843441.html</v>
       </c>
       <c r="F844" t="str">
-        <v>The second co-development for PMB and The Springs Living, the new 225-residence, 329,250 square-foot community responds to growing gap in modern senior housing on the Eastside ISSAQUAH, Wash. and SAN DIEGO, June 10, 2026 /PRNewswire/ -- PMB, a leading healthcare real estate developer,...</v>
+        <v>QuikStor centralizes reporting, tenant communications, payments, and delinquency workflows, helping Trojan Storage act faster, reduce operational risk, and keep employees focused on customers. EL SEGUNDO, Calif., Aug. 6, 2026 /PRNewswire-PRWeb/ -- QuikStor, the modern SaaS operating...</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="str">
-        <v>Figure Enters into Agreement to Acquire Kiavi, Bolstering Blockchain-Native Marketplace</v>
+        <v>VERAXA Biotech (VRXA) Advances VXA-222 Cancer Program While Expanding Patent Portfolio for Next-Generation Antibody Technologies</v>
       </c>
       <c r="B845" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C845" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D845" t="str">
-        <v>Finance, Crypto, AI, SaaS, Real Estate</v>
+        <v>SaaS, Healthcare, Real Estate, Retail</v>
       </c>
       <c r="E845" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3309592/0/en/Figure-Enters-into-Agreement-to-Acquire-Kiavi-Bolstering-Blockchain-Native-Marketplace.html</v>
+        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-advances-vxa-222-cancer-program-while-expanding-patent-portfolio-for-next-generation-antibody-technologies-7088278</v>
       </c>
       <c r="F845" t="str">
-        <v>NEW YORK, June 10, 2026 (GLOBE NEWSWIRE) -- Figure Technology Solutions, Inc. (“Figure,” Nasdaq: FIGR; OPEN: FGRS), the blockchain-native capital marketplace for the origination, funding, sale, and trading of tokenized assets, today announced a definitive agreement to acquire Kiavi, an AI-powered lending platform for residential real estate investors. The transaction includes the purchase of Kiavi’s balance sheet assets by a joint venture between Figure and Sixth Street, a leading global investment firm, which is buying loans off Kiavi’s balance sheet. The total transaction purchase price is $717 million.</v>
+        <v>The company has advanced its VXA-222 bispecific antibody-drug conjugate (“bsADC”) program into the next stage of development following completion of the discovery phase with OmniAb. OmniAb delivered a portfolio of therapeutic antibody binders, with VERAXA now responsible for engineering the final bispecific ADC candidate and advancing preclinical validation. Although VXA-222 is not based on VERAXA’s BiTAC platform, it leverages the company’s proprietary antibody engineering, linker and conjugation technologies and represents one of its more advanced development programs. VERAXA recently expanded its intellectual property portfolio with its first BiTAC-related patent filings alongside additional patents supporting conjugation chemistry, payloads and antibody technologies. The company now ho</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="str">
-        <v>PetScreening and Yardi Announce Partnership to Transform Pet Policy Management for Rental Housing</v>
+        <v>Newmark Arranges $718.5 Million SASB Recapitalization of 13-Property Multifamily Portfolio for Keller Investment Properties</v>
       </c>
       <c r="B846" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C846" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D846" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E846" t="str">
-        <v>https://www.prnewswire.com/news-releases/petscreening-and-yardi-announce-partnership-to-transform-pet-policy-management-for-rental-housing-302795782.html</v>
+        <v>https://www.prnewswire.com/news-releases/newmark-arranges-718-5-million-sasb-recapitalization-of-13-property-multifamily-portfolio-for-keller-investment-properties-302845309.html</v>
       </c>
       <c r="F846" t="str">
-        <v>CHARLOTTE, N.C., June 10, 2026 /PRNewswire/ -- PetScreening, the rental housing industry's leading pet policy management and assistance animal compliance platform, today announced a new partnership with Yardi®, a global property management software leader. PetScreening is the first and...</v>
+        <v>IRVINE, Calif., Aug. 6, 2026 /PRNewswire/ -- Newmark Group, Inc. (Nasdaq: NMRK) ("Newmark" or "the Company"), a leading commercial real estate advisor and service provider to large institutional investors, global corporations, and other owners and occupiers, announces the Company has...</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="str">
-        <v>Can Renovations Increase Your House Value Estimate?</v>
+        <v>HelloNation Explains Key Features To Consider When Buying A Lakefront Home With Insights From Real Estate Expert Deb Paton-Showley</v>
       </c>
       <c r="B847" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C847" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D847" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E847" t="str">
-        <v>https://express-press-release.net/news/2026/06/10/1757363</v>
+        <v>https://www.prnewswire.com/news-releases/hellonation-explains-key-features-to-consider-when-buying-a-lakefront-home-with-insights-from-real-estate-expert-deb-paton-showley-302842429.html</v>
       </c>
       <c r="F847" t="str">
-        <v>NSW, Australia, 2026-06-10 — /EPR Network/ — If you plan to sell or refinance, a house value estimate clarifies your home’s worth. Renovations can increase [read full press release...]</v>
+        <v>The article outlines how shoreline ownership, water quality, and seasonal factors influence lakefront property decisions. WARSAW, Ind., Aug. 6, 2026 /PRNewswire/ -- What should buyers know before purchasing a lakefront home in Indiana? A HelloNation article featuring Real Estate Expert...</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="str">
-        <v>SME Professional Launches Advanced Property Management Software and Estate Agent Software for Modern Property Businesses</v>
+        <v>Federal Deadlines and Building-Performance Mandates Are Changing How Commercial Property Owners Approach Solar</v>
       </c>
       <c r="B848" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C848" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D848" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E848" t="str">
-        <v>https://express-press-release.net/news/2026/06/10/1757353</v>
+        <v>https://finance.yahoo.com/energy/articles/federal-deadlines-building-performance-mandates-171100249.html</v>
       </c>
       <c r="F848" t="str">
-        <v>Edinburgh, Scotland, 2026-06-10 — /EPR Network/ — SME Professional announces its comprehensive property management software and Estate Agent Software solution, designed to help property professionals [read full press release...]</v>
+        <v>HOPKINTON, Mass., August 06, 2026--Solect Energy, a leading commercial and public-sector solar and energy storage developer serving the Northeast, released a new market update examining how federal tax-credit deadlines, expanding building-performance requirements, and rising electricity costs are reshaping how commercial real estate owners evaluate and structure solar projects.</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="str">
-        <v>Chad Gray Recognized Among the Top 1.5% of Real Estate Professionals Nationwide in 2026 RealTrends Verified Rankings</v>
+        <v>The Shops at North Bridge Announce Multi-Million Restoration to Reimagine ...</v>
       </c>
       <c r="B849" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C849" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D849" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E849" t="str">
-        <v>https://www.pr.com/press-release/970660</v>
+        <v>https://pr-inside.com/the-shops-at-north-bridge-announce-multi-million-restoration-to-reimagine-r5209331.htm</v>
       </c>
       <c r="F849" t="str">
-        <v>Chad Gray, Broker Associate at Compass and Co-Founder of the Luxury Living Fort Lauderdale Group, has earned recognition in the 2026 RealTrends Verified rankings, placing among the top 1.5% of real estate professionals nationwide. The award highlights Gray’s verified sales performance and expertise in luxury homes, waterfront properties, and luxury condominiums throughout South Florida. [PR.com]</v>
+        <v>(PR-inside.com) CHICAGO, IL / ACCESS Newswire / August 6, 2026 / The Shops at North Bridge today announced a transformative multi-million dollar reinvestment that will reposition the iconic Michigan Avenue property as a premier, experience-driven destination at the gateway to Chicago's Magnificent Mile. The multi-phase restoration will introduce a dramatic new street presence, hospitality-inspired interiors, and a reimagined mix of retail and dining designed to strengthen the property's role within one of the country's most recognized urban high-street retail corridors. Construction is scheduled to begin this August 2026, with retailers remaining open throughout the phased redevelopment process. Anchoring The Magnificent Mile, The Shops at ..</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="str">
-        <v>Caledonia Mining Corporation Plc: Motapa Exploration Results</v>
+        <v>KBRA Assigns Preliminary Ratings to OBX 2026-NQM11 Trust</v>
       </c>
       <c r="B850" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C850" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D850" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E850" t="str">
-        <v>https://pr-inside.com/caledonia-mining-corporation-plc-motapa-exploration-results-r5190366.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/kbra-assigns-preliminary-ratings-obx-162300473.html</v>
       </c>
       <c r="F850" t="str">
-        <v>(PR-inside.com) High-Grade Drill Results Demonstrate Potential to Extend Bilboes Mine Life (NYSE American:CMCL)(AIM:CMCL)(VFEX:CMCL) SAINT HELIER, JE / ACCESS Newswire / June 10, 2026 / Caledonia Mining Corporation Plc ("Caledonia" or "the Company") is pleased to announce results from its 2025 exploration program at the Motapa exploration property. The results demonstrate the presence of significant gold mineralisation across multiple zones and highlight the opportunity for Motapa to evolve into a strategic extension of the Bilboes mining complex, potentially enhancing production and extending the life of mine at Bilboes through the development of a combined mining operation. Motapa lies directly adjacent to the Bilboes Gold Project, where ..</v>
+        <v>NEW YORK, August 06, 2026--KBRA assigns preliminary ratings to 13 classes of mortgage-backed notes from OBX 2026-NQM11 Trust, a $896.1 million non-prime RMBS transaction. The underlying collateral, comprising 1,729 residential mortgages, with fixed-rate mortgages (FRMs) and hybrid adjustable-rate mortgages (ARMs) making up 91.5% and 8.5% of the pool, respectively. A majority of the loans are either classified as non-qualified mortgages (Non-QM; 43.6%) or exempt (45.5%) from the Ability-to-Repay/</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="str">
-        <v>Best REALTOR(R) in Calgary, AB: Vince DeGiuseppe</v>
+        <v>New AppleTreeCASH Report: Canadian Households Are Getting More Support — But Housing and Everyday Costs Keep Outpacing It</v>
       </c>
       <c r="B851" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C851" t="str">
-        <v>PR-Inside</v>
+        <v>PRLog</v>
       </c>
       <c r="D851" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E851" t="str">
-        <v>https://pr-inside.com/best-realtor-r-in-calgary-ab-vince-degiuseppe-r5190360.htm</v>
+        <v>https://www.prlog.org/13162882-new-appletreecash-report-canadian-households-are-getting-more-support-but-housing-and-everyday-costs-keep-outpacing-it.html</v>
       </c>
       <c r="F851" t="str">
-        <v>(PR-inside.com) With hundreds of career transactions closed, $250M-plus in total sales volume, and 34-plus years of Calgary expertise, Vince DeGiuseppe brings data-backed real estate experience and white-glove personal service to every Calgary buyer and seller. CALGARY, AB / ACCESS Newswire / June 9, 2026 / Calgary is one of Alberta's most dynamic and complex real estate markets - a city where SW Calgary detached homes are holding firm at benchmark prices above $747,000, where the apartment segment is in full buyer's-market territory at roughly 5 months of supply, and where buyers who waited out the peak are now re-entering with more negotiating ..</v>
+        <v>Analysis of public economic data alongside 737 anonymized client records shows a persistent gap between rising child benefits and the cost of living, even after new national payday-loan fee caps took effect in 2025</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="str">
-        <v>Rocket Companies Announces Upsizing and Pricing of Senior Notes due 2031 and Senior Notes due 2034</v>
+        <v>Mortgage Rates Average 6.69%</v>
       </c>
       <c r="B852" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C852" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D852" t="str">
-        <v>Finance, SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E852" t="str">
-        <v>https://www.prnewswire.com/news-releases/rocket-companies-announces-upsizing-and-pricing-of-senior-notes-due-2031-and-senior-notes-due-2034-302795925.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3340559/0/en/Mortgage-Rates-Average-6-69.html</v>
       </c>
       <c r="F852" t="str">
-        <v>DETROIT, June 9, 2026 /PRNewswire/ -- Rocket Companies, Inc. (NYSE: RKT) (the "Company"), the Detroit-based fintech platform including mortgage, real estate, title and personal finance businesses, today priced its previously announced private offering of $900,000,000 aggregate principal...</v>
+        <v>MCLEAN, Va., Aug. 06, 2026 (GLOBE NEWSWIRE) -- Freddie Mac (OTCQB: FMCC) today released the results of its Primary Mortgage Market Survey ® (PMMS ® ), showing the 30-year fixed-rate mortgage (FRM) averaged 6.69%.</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="str">
-        <v>Christie's International Real Estate Sereno and Its Agents Earn National Recognition on 2026 RealTrends Verified</v>
+        <v>Altus Group acquires Valos, an AI-powered platform that connects UK’s valuers and lenders in the property valuation workflow</v>
       </c>
       <c r="B853" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C853" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D853" t="str">
-        <v>Real Estate</v>
+        <v>Finance, AI, SaaS, Real Estate</v>
       </c>
       <c r="E853" t="str">
-        <v>https://www.prnewswire.com/news-releases/christies-international-real-estate-sereno-and-its-agents-earn-national-recognition-on-2026-realtrends-verified-302795836.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3340520/0/en/Altus-Group-acquires-Valos-an-AI-powered-platform-that-connects-UK-s-valuers-and-lenders-in-the-property-valuation-workflow.html</v>
       </c>
       <c r="F853" t="str">
-        <v>LOS GATOS, Calif., June 9, 2026 /PRNewswire/ -- Christie's International Real Estate Sereno proudly celebrates the remarkable achievements of its agents recognized on the 2026 RealTrends Verified list, a prestigious ranking of the top 1.5% of real estate professionals across the United...</v>
+        <v>TORONTO, Aug. 06, 2026 (GLOBE NEWSWIRE) -- Altus Group Limited (“Altus” or “the Company”) (TSX: AIF), a leading provider of commercial real estate (“CRE”) intelligence, announced today it acquired Valos (U.K.) Limited, an AI-powered platform automating the property valuation and lending workflow.</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="str">
-        <v>THE MENKITI GROUP EARNS FOURTH SILVER HAMMER AWARD FOR REHABILITATION OF 204 MAIN STREET IN DOWNTOWN WORCESTER</v>
+        <v>The Art of the CMA Returns with a New Playbook to Win Real Estate Listings in the AI Era</v>
       </c>
       <c r="B854" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C854" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D854" t="str">
-        <v>Real Estate</v>
+        <v>AI, Real Estate</v>
       </c>
       <c r="E854" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-menkiti-group-earns-fourth-silver-hammer-award-for-rehabilitation-of-204-main-street-in-downtown-worcester-302795785.html</v>
+        <v>https://www.prweb.com/releases/the-art-of-the-cma-returns-with-a-new-playbook-to-win-real-estate-listings-in-the-ai-era-302843406.html</v>
       </c>
       <c r="F854" t="str">
-        <v>Recognition Highlights Firm's Long-Term Investment in Worcester While Bringing New Housing to Main Street WORCESTER, Mass., June 9, 2026 /PRNewswire/ -- The Menkiti Group is pleased to announce that it has been recognized with a 2026 Silver Hammer Award from the Worcester Regional Chamber...</v>
+        <v>The Art of the CMA, Second Edition, is a practical field guide for real estate agents to create powerful presentations, win listings and grow their business in today's challenging market. HUNTINGTON BEACH, Calif., Aug. 6, 2026 /PRNewswire-PRWeb/ -- The US real estate market is rapidly...</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="str">
-        <v>Simon Property Group Announces Offering of Euro-Denominated Notes</v>
+        <v>PuroClean Encourages Property Owners to Assess First Before Making Financial Decisions After Property Damage Strikes</v>
       </c>
       <c r="B855" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C855" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D855" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E855" t="str">
-        <v>https://www.prnewswire.com/news-releases/simon-property-group-announces-offering-of-euro-denominated-notes-302795770.html</v>
+        <v>https://www.prnewswire.com/news-releases/puroclean-encourages-property-owners-to-assess-first-before-making-financial-decisions-after-property-damage-strikes-302845147.html</v>
       </c>
       <c r="F855" t="str">
-        <v>INDIANAPOLIS, June 9, 2026 /PRNewswire/ -- Simon Property Group, L.P., a global leader in the ownership of premier shopping, dining, entertainment and mixed-use destinations (the "Company"), today announced that its indirect subsidiary, Simon Global Development B.V., incorporated as a...</v>
+        <v>Restoration experts from leading franchise brand urge homeowners and businesses to understand the full extent of property damage before deciding how to fund recovery. TAMARAC, Fla., Aug. 6, 2026 /PRNewswire/ -- When property damage occurs, many home and business owners immediately ask the...</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="str">
-        <v>Keller Williams Arizona Living Realty Announces Strategic Partnership to Accelerate Growth and Innovation Across Mohave County</v>
+        <v>East Side Tree Services Offers Storm-Season Tree Trimming and Removal Across Hilo, Big Island</v>
       </c>
       <c r="B856" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C856" t="str">
-        <v>PR.com</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D856" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E856" t="str">
-        <v>https://www.pr.com/press-release/970445</v>
+        <v>https://prunderground.com/east-side-tree-services-offers-storm-season-tree-trimming-and-removal-across-hil/cmshofvge000u04i50a78edbf</v>
       </c>
       <c r="F856" t="str">
-        <v>Keller Williams Arizona Living Realty (KWALR) is proud to announce a dynamic new partnership between Vicki Runyon, a longstanding and highly respected force in Mohave County real estate, and David Morse, a recognized real estate operator and growth leader. With deep roots in Lake Havasu, Bullhead, Kingman, and surrounding markets, Runyon has built a reputation for integrity, consistency, and influence across the region. [PR.com]</v>
+        <v>The certified arborists at East Side Tree Services are helping Big Island property owners cut storm risk with tree trimming, removal, and 24/7 emergency care. The post East Side Tree Services Offers Storm-Season Tree Trimming and Removal Across Hilo, Big Island first appeared on</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="str">
-        <v>FlowTex Energy Reports Record Well Performance, Secures Six New Wells, and Expands into Aviation and Real Estate</v>
+        <v>Leclair Team Announces New Office in Dubai International Financial Centre</v>
       </c>
       <c r="B857" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C857" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D857" t="str">
         <v>Real Estate, Energy</v>
       </c>
       <c r="E857" t="str">
-        <v>https://www.prnewswire.com/news-releases/flowtex-energy-reports-record-well-performance-secures-six-new-wells-and-expands-into-aviation-and-real-estate-302795714.html</v>
+        <v>https://pressat.co.uk/releases/leclair-team-announces-new-office-in-dubai-international-financial-centre-6e1e21c1e02e5cd35dbb35d931491922/</v>
       </c>
       <c r="F857" t="str">
-        <v>AUSTIN, Texas, June 9, 2026 /PRNewswire/ -- FlowTex Energy today announced a series of major milestones: record-breaking well performance across its East Texas portfolio, a new six-well drilling agreement with TXLA in the Golden Triangle region, a debut partnership with Jecobra Aviation...</v>
+        <v>Thursday 6 August, 2026 GENEVA, Switzerland — 6 August 2026 Leclair Team, a market entry consultancy specialising in Technology, ESG, Real Estate and Green Energy, has announced a new office for operations in the Dubai International Financial Centre (DIFC). The office is the firm's first location outside of Geneva and follows an increase in client mandates relating to market entry and green energy in the Gulf region. Leclair Team advises organisations on evaluating new markets and preparing expansion strategies, with services spanning market entry strategy, go-to-market development, commercial analysis and implementation support. The firm's Gulf-related mandates have grown across each of its core sectors over recent quarters, with greater growth seen across ESG and green energy projects co</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="str">
-        <v>BOXABL Unveils Conceptual UFO Habitat for Future Lunar and Planetary Settlements</v>
+        <v>Raymond Fernandez Ranked #1 Real Estate Agent in Palm Beach Gardens, FL in 2026 RealTrends Rankings</v>
       </c>
       <c r="B858" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C858" t="str">
-        <v>NewMediaWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D858" t="str">
-        <v>Real Estate, Retail, Media</v>
+        <v>Real Estate</v>
       </c>
       <c r="E858" t="str">
-        <v>https://www.newmediawire.com/news/boxabl-unveils-conceptual-ufo-habitat-for-future-lunar-and-planetary-settlements-7087089</v>
+        <v>https://www.newswire.com/news/raymond-fernandez-ranked-1-real-estate-agent-in-palm-beach-gardens-fl-in-2026</v>
       </c>
       <c r="F858" t="str">
-        <v>LOS ANGELES, CA - June 9, 2026 ( NEWMEDIAWIRE ) - BOXABL highlighted UFO (Unidentified Folding Object), a conceptual off-world habitation system designed to address the challenges of transporting and deploying livable structures beyond Earth. The concept, featured in the company’s recently released video “ LIVE ON THE MOON (Part 1) - UFO by BOXABL ,” is based on foldable building intellectual property that would allow habitats to launch in a compact configuration and expand into larger living spaces after deployment. BOXABL said the concept was developed by an after-hours skunkworks engineering team and is intended to support future lunar and planetary settlement scenarios through modular, linkable structures that could be used for research, tourism and support operations. The company also</v>
+        <v>Raymond Fernandez earned the city's #1 ranking by transaction sides, adding to a record built through luxury sales, new construction expertise, and relocation guidance across Palm Beach County.</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="str">
-        <v>Greenberg Traurig Advises on $3.5B Veris Residential Acquisition</v>
+        <v>The Bishop Team Named Top Real Estate Team in Laguna Niguel, CA in 2026 RealTrends Rankings</v>
       </c>
       <c r="B859" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C859" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D859" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E859" t="str">
-        <v>https://www.prnewswire.com/news-releases/greenberg-traurig-advises-on-3-5b-veris-residential-acquisition-302795503.html</v>
+        <v>https://www.newswire.com/news/the-bishop-team-named-top-real-estate-team-in-laguna-niguel-ca-in-2026</v>
       </c>
       <c r="F859" t="str">
-        <v>NEW YORK, June 9, 2026 /PRNewswire/ -- Global law firm Greenberg Traurig, LLP represented real estate investment and development company Vista Hill Partners (Vista Hill) and an investor consortium in connection with the acquisition of Veris Residential, Inc., a publicly traded,...</v>
+        <v>Jim and Vickie Bishop combine luxury market knowledge, professional property staging, and more than $404 million in career sales to serve buyers and sellers throughout Laguna Niguel.</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="str">
-        <v>HousingWire acquires Keeping Current Matters, putting local market data into the tools agents use to win listings</v>
+        <v>The Michael Kent Team Ranked #1 Real Estate Team in Gilbert, AZ in 2026 RealTrends Rankings</v>
       </c>
       <c r="B860" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C860" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D860" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E860" t="str">
-        <v>https://www.prnewswire.com/news-releases/housingwire-acquires-keeping-current-matters-putting-local-market-data-into-the-tools-agents-use-to-win-listings-302795499.html</v>
+        <v>https://www.newswire.com/news/the-michael-kent-team-ranked-1-real-estate-team-in-gilbert-az-in-2026</v>
       </c>
       <c r="F860" t="str">
-        <v>KCM joins HousingWire Solutions, enhancing the platform with richer, more localized market intelligence that helps agents win listings and build client trust DALLAS, June 9, 2026 /PRNewswire/ -- HousingWire, the most trusted source for news, data and insights in the housing market, today...</v>
+        <v>Led by Michael Kent, the Gilbert-based team combines extensive local experience, broad residential expertise, and strategic marketing for buyers, sellers, and investors across the Greater Phoenix area.</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="str">
-        <v>Real Messenger Corporation Announces Closing of US$4.0 Million Public Offering</v>
+        <v>Linda Edelwich Team Named Top Real Estate Team in Glastonbury, CT in 2026 RealTrends Rankings</v>
       </c>
       <c r="B861" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C861" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D861" t="str">
-        <v>Finance, SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E861" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3309189/0/en/Real-Messenger-Corporation-Announces-Closing-of-US-4-0-Million-Public-Offering.html</v>
+        <v>https://www.newswire.com/news/linda-edelwich-team-named-top-real-estate-team-in-glastonbury-ct-in-2026</v>
       </c>
       <c r="F861" t="str">
-        <v xml:space="preserve">Costa Mesa, CA, June 09, 2026 (GLOBE NEWSWIRE) -- Real Messenger Corporation (“Real Messenger” or the “Company”) (Nasdaq: RMSG), an innovative chat-based platform reimagining real estate connections, today announced the closing of its best-efforts public offering of 5,714,284 units (each, a “Unit”) at an offering price of US$0.70 per Unit (the “Offering”). Each Unit consists of one Class A ordinary share of the Company, par value US$0.0001 per share (the “Class A Ordinary Share”), or one pre-funded warrant (the “Pre-Funded Warrant”) to purchase one Class A Ordinary Share in lieu thereof, and one common warrant initially exercisable for the purchase of one Class A Ordinary Share (the "Common Warrant"). Each Common Warrant will be immediately exercisable upon issuance at an initial exercise </v>
+        <v>Backed by nearly three decades of local experience, more than 970 career transactions, and a specialized home-preparation system, Linda Edelwich continues to stand out as one of the best real estate agents in Glastonbury, CT.</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="str">
-        <v>House Buyers of America Releases Study on the Hardest U.S. Markets ...</v>
+        <v>Zack Seltzer Named #1 Real Estate Agent in Panama City Beach, FL by RealTrends</v>
       </c>
       <c r="B862" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C862" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D862" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E862" t="str">
-        <v>https://pr-inside.com/house-buyers-of-america-releases-study-on-the-hardest-u-s-markets-r5190321.htm</v>
+        <v>https://www.newswire.com/news/zack-seltzer-named-1-real-estate-agent-in-panama-city-beach-fl-by-realtrends</v>
       </c>
       <c r="F862" t="str">
-        <v>(PR-inside.com) In Its Analysis of 'Buyer Advantage' Markets, House Buyers of America Identifies Where Sellers Are Facing the Most Pressure in 2026 TYSONS CORNER, VA / ACCESS Newswire / June 9, 2026 / Newly released data from leading real estate companyHouse Buyers of America has identified the U.S. metropolitan areaswhere market conditions have shifted decisively in favor of buyers, creating a high-pressure environment for sellers in 2026. The study, which analyzed the top 100 U.S. metropolitan areas, assessed five key market signals: inventory changes, price reduction share, days on market, pending ratios, and sale-to-list ratios, combining them into a proprietary Buyer Advantage ..</v>
+        <v>Backed by ten years of experience and 264 career transactions, the Florida broker secures the top position in local residential real estate production following a strict third-party verification process.</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="str">
-        <v>THE PETS &amp;amp; FAMILIES HOUSING COALITION CONVENES U.S. MAYORS TO ADVANCE PET-INCLUSIVE COMMUNITIES</v>
+        <v>IHG expands voco hotels to Muar, Malaysia</v>
       </c>
       <c r="B863" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C863" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D863" t="str">
-        <v>Real Estate, Automotive</v>
+        <v>Real Estate</v>
       </c>
       <c r="E863" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-pets--families-housing-coalition-convenes-us-mayors-to-advance-pet-inclusive-communities-302795563.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358576</v>
       </c>
       <c r="F863" t="str">
-        <v>Nearly two-thirds of U.S. households include a pet, yet a lack of pet-inclusive housing remains a leading driver of pet relinquishment and housing instability. The Pets &amp; Families Housing Coalition convened U.S. mayors and municipal leaders at the U.S. Conference of Mayors to discuss...</v>
+        <v>IHG Hotels &amp;amp; Resorts (IHG) today announced the signing of voco Muar, marking the company&amp;#39;s debut in the Johor riverside town and introducing the first international&amp;amp;#8209;branded hotel to the destination. - - Signed in partnership with KCC Hotel (Muar) Sdn Bhd, a subsidiary of reputable Malaysian real estate developer KCC Holdings Group, the 107&amp;amp;#8209;room property is in advanced stages of construction, with interior design works underway, ahead of its opening later this year. - - Located... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358576</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="str">
-        <v>CMG Home Loans Welcomes Ellen Schuler, Sales Manager</v>
+        <v>Orion Financial Breaks Ground on First Mississippi Branch in Southaven ...</v>
       </c>
       <c r="B864" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C864" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D864" t="str">
         <v>Real Estate, Retail</v>
       </c>
       <c r="E864" t="str">
-        <v>https://pr-inside.com/cmg-home-loans-welcomes-ellen-schuler-sales-manager-r5190320.htm</v>
+        <v>https://pr-inside.com/orion-financial-breaks-ground-on-first-mississippi-branch-in-southaven-r5209212.htm</v>
       </c>
       <c r="F864" t="str">
-        <v>(PR-inside.com) SAN ANTONIO, TX / ACCESS Newswire / June 9, 2026 / CMG Home Loans, the retail arm of the well-capitalized and privately held mortgage lender, CMG Financial, is proud to announce the hire of Sales Manager, Ellen Schuler (NMLS# 409880). One of San Antonio's most respected mortgage professionals, Schuler brings more than 20 years of industry experience, a longstanding reputation for exceptional client service, and deep relationships throughout the Texas housing market. Since launching her mortgage career, Schuler spent more than a decade in senior branch leadership at her most recent employer, Cornerstone Home Lending, where she was consistently recognized as ..</v>
+        <v>(PR-inside.com) SOUTHAVEN, MS / ACCESS Newswire / August 6, 2026 / Orion Financial officially broke ground Monday on its first Mississippi branch, marking a major milestone in the organization's continued growth across the Mid-South. Held at 6205 Getwell Road, the ceremony brought together local officials, community leaders, business partners, and Orion Financial leadership to celebrate the start of construction on the new Southaven location. Expected to open in 2027, the full-service banking center will offer a complete range of personal and business banking solutions, including checking and savings accounts, mortgage and consumer lending, commercial real estate lending and Orion Financial's innovative digital banking ..</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="str">
-        <v>NetVendor Accelerates the Full Vendor Lifecycle with AI Across Sourcing, Bidding, Contracts, and Compliance</v>
+        <v>Storied Malibu Colony Estate Introduces a New Model for Luxury Real ...</v>
       </c>
       <c r="B865" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C865" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D865" t="str">
-        <v>AI, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E865" t="str">
-        <v>https://www.prnewswire.com/news-releases/netvendor-accelerates-the-full-vendor-lifecycle-with-ai-across-sourcing-bidding-contracts-and-compliance-302795550.html</v>
+        <v>https://pr-inside.com/storied-malibu-colony-estate-introduces-a-new-model-for-luxury-real-r5209210.htm</v>
       </c>
       <c r="F865" t="str">
-        <v>Five new AI-driven capabilities reduce manual work and eliminate friction across vendor management — giving property management companies faster execution without compromising vendor governance. AUSTIN, Texas, June 9, 2026 /PRNewswire/ -- NetVendor, built on 17 years of proptech...</v>
+        <v>(PR-inside.com) Former Jonah Hill Residence Offered for $12.95 Million with an Innovative Purchase Option for Founders, Venture Investors and Early Employees MALIBU, CA / ACCESS Newswire / August 6, 2026 / One of Malibu's most distinctive luxury residences is challenging the traditional way high-end real estate is bought and sold. The owner of Tideline, a storied Malibu Colony residence formerly owned by actor and filmmaker Jonah Hill, announced today that qualified buyers may use approved equity in select private and recently public technology companies as part or all of the purchase price. The innovative offering reflects one of today's most significant sources of wealth ..</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="str">
-        <v>citizenM to Debut Third Washington, D.C. Hotel in Historic Georgetown District</v>
+        <v>Aimwell Partners Announces Agreement in Principle to Acquire Intellectual ...</v>
       </c>
       <c r="B866" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C866" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D866" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E866" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355993</v>
+        <v>https://pr-inside.com/aimwell-partners-announces-agreement-in-principle-to-acquire-intellectual-r5209186.htm</v>
       </c>
       <c r="F866" t="str">
-        <v>Opening in June 2026, Marriott International and Another Star &amp;#8211; the hotel management company that owns and operates citizenM&amp;#39;s current portfolio of 37 hotels in the US and Europe &amp;#8211; will debut its third Washington, D.C. property: citizenM Washington, D.C. Georgetown. The opening marks the first property opening for citizenM as part of Marriott Bonvoy, Marriott International&amp;#39;s global portfolio of over 30 extraordinary hotel brands. All citizenM guests can now earn and redeem Marriott Bonvoy... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355993</v>
+        <v>(PR-inside.com) MIAMI, FL / ACCESS Newswire / August 6, 2026 / Aimwell Partners Inc. (OTCID:AIMN), parent company of AimwellBio, today announced that it has reached an agreement in principle to acquire a portfolio of intellectual property valued at approximately $10 million. The proposed transaction remains subject to the completion of due diligence, negotiation and execution of definitive agreements, approval by all parties, and review by their respective legal counsel. As a result, there can be no assurance that the acquisition will ultimately be completed on the terms currently contemplated, or at all. The intellectual property is expected to strengthen AimwellBio's long-term strategic position ..</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="str">
-        <v>INTERNATIONAL LAND ALLIANCE ANNOUNCES FIRST TINY HOME SALE AND ADVANCES BOXABL HOUSING INITIATIVE</v>
+        <v>Relli Adds Buligo Capital, a $3.3 Billion Real Estate Private Equity ...</v>
       </c>
       <c r="B867" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C867" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D867" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E867" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3309002/0/en/INTERNATIONAL-LAND-ALLIANCE-ANNOUNCES-FIRST-TINY-HOME-SALE-AND-ADVANCES-BOXABL-HOUSING-INITIATIVE.html</v>
+        <v>https://pr-inside.com/relli-adds-buligo-capital-a-3-3-billion-real-estate-private-equity-r5209171.htm</v>
       </c>
       <c r="F867" t="str">
-        <v>SAN DIEGO, CALIFORNIA, June 09, 2026 (GLOBE NEWSWIRE) -- International Land Alliance, Inc. (OTCQB: ILAL) (“ILAL” or the “Company”), a global real estate investment and development firm, today announced the sale of its first Tiny Home at Rancho Costa Verde and provided an update on its innovative housing initiatives designed to expand affordable and sustainable living opportunities in Baja California.</v>
+        <v>(PR-inside.com) The commission-free marketplace has listed the vertically integrated sponsor, expanding institutional-grade real estate access for its community of more than 25,000 members. IRVINE, CA / ACCESS Newswire / August 6, 2026 / Relli, the commission-free private real estate marketplace connecting accredited investors with vetted sponsors, today announced that Buligo Capital, a U.S.-focused real estate private equity firm managing $3.3 billion in assets, is now available on its platform. The listing gives Relli's community of more than 25,000 members direct access to one of the more established institutional sponsors in the private real estate market. Founded in 2012 and headquartered in Haverford, Pennsylvania, ..</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="str">
-        <v>Debt Markets Surge to Record Highs, Signaling Liquidity Cycle on the Rise</v>
+        <v>Decade Mobilizes Drill for Phase I Drilling at the Bonaparte Property</v>
       </c>
       <c r="B868" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C868" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D868" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E868" t="str">
-        <v>https://www.prnewswire.com/news-releases/debt-markets-surge-to-record-highs-signaling-liquidity-cycle-on-the-rise-302795388.html</v>
+        <v>https://www.newsfilecorp.com/release/308334/Decade-Mobilizes-Drill-for-Phase-I-Drilling-at-the-Bonaparte-Property</v>
       </c>
       <c r="F868" t="str">
-        <v>JLL launches new Global Credit Intensity Index, alongside Global Bid Intensity Index, providing a forward-looking view on investor bidding and lender appetite CHICAGO, June 9, 2026 /PRNewswire/ -- A powerful new commercial real estate liquidity cycle continues apace as a hyper-competitive...</v>
+        <v>Stewart, British Columbia--(Newsfile Corp. - August 6, 2026) - Decade Resources Ltd. (TSXV: DEC) ("Decade" or the "Company") announces that it has mobilized a drill to the Bonaparte copper-gold property, located approximately 50km north of Kamloops, B.C., within the Kamloops Mining Division. The property consists of 4 mineral tenures (claims) totaling 4149.63 hectares in size. The property has various target areas including:Cu/Au/Mo porphyry potentialBulk-tonnage RIRGS target with high grade...</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="str">
-        <v>Lexaria's Animal Study Examining Next-Generation GLP-1 drugs is Underway ...</v>
+        <v>HouseMe.ai, the World's First AI Lifestyle Search Platform for Real Estate, Officially Launches in the United States</v>
       </c>
       <c r="B869" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C869" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D869" t="str">
-        <v>Finance, Real Estate</v>
+        <v>AI, SaaS, Real Estate</v>
       </c>
       <c r="E869" t="str">
-        <v>https://pr-inside.com/lexaria-s-animal-study-examining-next-generation-glp-1-drugs-is-underway-r5190265.htm</v>
+        <v>https://www.prweb.com/releases/housemeai-the-worlds-first-ai-lifestyle-search-platform-for-real-estate-officially-launches-in-the-united-states-302843419.html</v>
       </c>
       <c r="F869" t="str">
-        <v>(PR-inside.com) Retatrutide and amycretin are being investigated for compatibility with Lexaria's proprietary DehydraTECH™ KELOWNA, BC / ACCESS Newswire / June 9, 2026 / Lexaria Bioscience Corp. (NASDAQ:LEXX) ("Lexaria" or the "Company"), a global innovator in oral drug delivery platforms, announces that dosing has been completed in its 2026 Animal Study #2 (GLP-1-A26-2) evaluating a number of formulation enhancements with 2 next-generation glucagon-like peptide-1 ("GLP-1") drugs (the "Study") to explore the potential for improved DehydraTECHTM performance as well as potentially stake new intellectual property claims. Retatrutide is one of Eli Lilly and Company's® leading next-generation GLP-1 drugs undergoing extensive trials in the weight loss ..</v>
+        <v>Fresh off a breakout Canadian launch — 40,000+ visitors, 300,000+ interactions in three weeks — HouseMe.ai crosses the border with direct MLS access across DC, Maryland, Virginia, Delaware, Pennsylvania, New Jersey and West Virginia WASHINGTON, Aug. 6, 2026 /PRNewswire-PRWeb/ --...</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="str">
-        <v>AppFolio Connects Realm-X to Anthropic’s Claude, Setting a New Standard for Real Estate Performance Management</v>
+        <v>Lelantos Holdings Signs Lease for New Airtopia Entertainment Destination in Bedford, Texas</v>
       </c>
       <c r="B870" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C870" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D870" t="str">
-        <v>Finance, SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E870" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3308956/36405/en/AppFolio-Connects-Realm-X-to-Anthropic-s-Claude-Setting-a-New-Standard-for-Real-Estate-Performance-Management.html</v>
+        <v>https://www.newsfilecorp.com/release/308348/Lelantos-Holdings-Signs-Lease-for-New-Airtopia-Entertainment-Destination-in-Bedford-Texas</v>
       </c>
       <c r="F870" t="str">
-        <v>AppFolio’s agent-to-agent connector means property managers can direct complex operational work from wherever they are, executed securely within the platform they already trust. AppFolio’s agent-to-agent connector means property managers can direct complex operational work from wherever they are, executed securely within the platform they already trust.</v>
+        <v>McAlester, Oklahoma--(Newsfile Corp. - August 6, 2026) - Lelantos Holdings, Inc. (OTCID: LNTO), parent company of Airtopia Adventure Parks, today announced that it has signed a lease for a new Airtopia entertainment destination at the Shops of Central Park, located at 2200 Airport Freeway in Bedford, Texas.The executed lease secures approximately 77,106 square feet across a two-building property and moves the Bedford project from a development opportunity to a committed Airtopia location. The...</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="str">
-        <v>TurboTenant Partners with Snappt to Bring Industry-Leading Fraud Detection ...</v>
+        <v>Redfin Reports Pending Home Sales Sink to 5-Month Low As Mortgage Rates Rise</v>
       </c>
       <c r="B871" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C871" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D871" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E871" t="str">
-        <v>https://pr-inside.com/turbotenant-partners-with-snappt-to-bring-industry-leading-fraud-detection-r5190260.htm</v>
+        <v>https://www.prnewswire.com/news-releases/redfin-reports-pending-home-sales-sink-to-5-month-low-as-mortgage-rates-rise-302844380.html</v>
       </c>
       <c r="F871" t="str">
-        <v>(PR-inside.com) The new integration gives independent landlords enterprise-grade tools to detect fraud, verify income, and make faster leasing decisions DENVER, CO / ACCESS Newswire / June 9, 2026 / TurboTenant, the leading all-in-one property management platform for independent landlords, today announced a new partnership with Snappt to enhance its tenant screening capabilities with advanced income verification and fraud detection. With this integration, TurboTenant Pro screening reports now include income and employment verification directly from the source, along with fraud detection technology that flags doctored documents, inflated income, and known bad actors with 99.8% accuracy. As rental fraud becomes increasingly sophisticated, landlords face growing risk ..</v>
+        <v>New listings edged higher, but buyers pulled back as mortgage rates climbed to their highest level in nearly a year SEATTLE, Aug. 6, 2026 /PRNewswire/ -- The number of homes going under contract fell 3.7% week over week nationwide—the steepest decline since 2022—as would-be buyers pressed...</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="str">
-        <v>Honeycomb Insurance Expands into Kansas and Missouri, Delivering Precision ...</v>
+        <v>Silver Arch Capital Partners Provides $5,660,000 Loan for Mixed-Use Multifamily Development in Huntington Station, NY</v>
       </c>
       <c r="B872" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C872" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D872" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E872" t="str">
-        <v>https://pr-inside.com/honeycomb-insurance-expands-into-kansas-and-missouri-delivering-precision-r5190254.htm</v>
+        <v>https://www.prnewswire.com/news-releases/silver-arch-capital-partners-provides-5-660-000-loan-for-mixed-use-multifamily-development-in-huntington-station-ny-302844170.html</v>
       </c>
       <c r="F872" t="str">
-        <v>(PR-inside.com) Less than a week after announcing a $40 million funding round, the digital insurer expands its Midwest footprint, enabling agents to place well-managed properties of any age with fast, property-level pricing and consistent underwriting CHICAGO, IL / ACCESS Newswire / June 9, 2026 / Honeycomb Insurance, a fast-growing digital insurer specializing in landlord and condominium associations, today announced that it has begun writing policies in Kansas and Missouri, expanding its footprint into two increasingly constrained markets across the Midwest.The expansion comes less than a week after Honeycomb announced a $40 million funding round to accelerate growth and support continued market expansion. Kansas ..</v>
+        <v>HACKENSACK, N.J., Aug. 6, 2026 /PRNewswire/ -- Silver Arch Capital Partners is pleased to announce the closing of a $5,660,000 loan secured by a newly developed mixed-use property in Huntington Station, New York. The financing is secured by a fully leased 16-unit apartment building with...</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="str">
-        <v>Oakley Signs To Exhibit at Realtors Legislative Meetings Expo Washington, ...</v>
+        <v>Opawica Explorations set to Unlock the Arrowhead Property: Permitted 10,000-Metre Drill Strategy Targets High-Grade Gold System Adjacent to Agnico Eagle's Laronde Complex</v>
       </c>
       <c r="B873" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C873" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D873" t="str">
-        <v>Real Estate, Education</v>
+        <v>Real Estate</v>
       </c>
       <c r="E873" t="str">
-        <v>https://pr-inside.com/oakley-signs-to-exhibit-at-realtors-legislative-meetings-expo-washington-r5190252.htm</v>
+        <v>https://www.newmediawire.com/news/opawica-explorations-set-to-unlock-the-arrowhead-property-permitted-10-000-metre-drill-strategy-targets-high-grade-gold-system-adjacent-to-agnico-eagle-s-laronde-complex-7088258</v>
       </c>
       <c r="F873" t="str">
-        <v>(PR-inside.com) WASHINGTON, D.C. / ACCESS Newswire / June 9, 2026 / Oakley Signs, the nation's largestcustom real estate signmanufacturer trusted by more than 100,000 agents nationwide, will exhibit at the 2026 Realtors Legislative Meetings Trade Expo on June 15-16, 2026, at the Walter E. Washington Convention Center in Washington, DC. Attendees can find Oakley Signs at Booth 1931. The Realtors Legislative Meetings Trade Expo brings together real estate professionals, vendors, and industry leaders from across the country for two days of networking, education, and product discovery. This year's meetings run June 13-18, with the Trade Expo floor open from 10 a.m. to ..</v>
+        <v>Nearly a Century of Exploration, Historical High-Grade Gold, Modern Drilling, Advanced 3D Modelling and 25 High-Priority Targets Position Arrowhead for Its Next Major Phase of Exploration VANCOUVER, BC - August 6, 2026 ( NEWMEDIAWIRE ) - Opawica Explorations Inc. (TSXV: OPW) (FSE: A2PEAD) (OTCQB: OPWEF) (the “Company” or “Opawica”) is pleased to provide a comprehensive exploration update on its 100%-owned Arrowhead Gold Property (“Arrowhead” or the “Property”), located in the prolific Abitibi Greenstone Belt of Quebec. Following years of geological compilation, geophysics, seismic surveying, artificial-intelligence-assisted targeting, three-dimensional geological modelling and diamond drilling, Opawica believes Arrowhead has reached an important stage in its evolution. The next phase is ab</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="str">
-        <v>Honeycomb Insurance Expands into Kansas and Missouri, Delivering Precision Underwriting with Stable and Scalable Coverage to a Constrained Market</v>
+        <v>FrontView REIT Announces Second Quarter 2026 Results and Raises 2026 Net Investment and AFFO per Share Guidance</v>
       </c>
       <c r="B874" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C874" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D874" t="str">
         <v>Finance, Real Estate</v>
       </c>
       <c r="E874" t="str">
-        <v>https://www.newswire.com/news/honeycomb-insurance-expands-into-kansas-and-missouri-delivering-precision</v>
+        <v>https://finance.yahoo.com/real-estate/articles/frontview-reit-announces-second-quarter-111500747.html</v>
       </c>
       <c r="F874" t="str">
-        <v>Less than a week after announcing a $40 million funding round, the digital insurer expands its Midwest footprint, enabling agents to place well-managed properties of any age with fast, property-level pricing and consistent underwriting</v>
+        <v>DALLAS, August 06, 2026--FrontView REIT, Inc. (NYSE: FVR) (the "Company", "FrontView", "we", "our", or "us"), today announced its operating results for the quarter ended June 30, 2026.</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="str">
-        <v>HelloNation Article Examines Online Home Value Estimate Accuracy, Featuring Real Estate Expert Erica Trinchero</v>
+        <v>San Antonio Marriott Northwest Medical Center Enters New Ownership Era with Texas-Based Leadership</v>
       </c>
       <c r="B875" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C875" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D875" t="str">
-        <v>Real Estate</v>
+        <v>Healthcare, Real Estate</v>
       </c>
       <c r="E875" t="str">
-        <v>https://www.prnewswire.com/news-releases/hellonation-article-examines-online-home-value-estimate-accuracy-featuring-real-estate-expert-erica-trinchero-302795284.html</v>
+        <v>https://www.prweb.com/releases/san-antonio-marriott-northwest-medical-center-enters-new-ownership-era-with-texas-based-leadership-302843398.html</v>
       </c>
       <c r="F875" t="str">
-        <v>The article explains why property value depends on factors that extend beyond automated pricing tools. GILROY, Calif., June 9, 2026 /PRNewswire/ -- What determines a home's true market value beyond an online estimate? The answer is explored in a HelloNation article featuring insights from...</v>
+        <v>New ownership led by Andy Hansen, President of Swiss Management, LLC, brings local Texas real estate stewardship to the Marriott-branded hotel serving San Antonio's Medical Center District, business travelers and group demand SAN ANTONIO, Aug. 6, 2026 /PRNewswire-PRWeb/ -- San Antonio...</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="str">
-        <v>Tiderock Companies Secures Second Contiguous Gold Claim in La Paz County, ...</v>
+        <v>Planet Fitness Announces Three Development Agreements in Florida</v>
       </c>
       <c r="B876" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C876" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D876" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E876" t="str">
-        <v>https://pr-inside.com/tiderock-companies-secures-second-contiguous-gold-claim-in-la-paz-county-r5190247.htm</v>
+        <v>https://www.prnewswire.com/news-releases/planet-fitness-announces-three-development-agreements-in-florida-302844423.html</v>
       </c>
       <c r="F876" t="str">
-        <v>(PR-inside.com) Back-to-back acquisitions through Arcata Global establish a growing land position in a historically productive Arizona gold and copper county, with further consolidation opportunities under active evaluation. BOSTON, MA / ACCESS Newswire / June 9, 2026 / Tiderock Companies, Inc. (OTC:TDRK) today announced the acquisition of a second unpatented lode gold mining claim in La Paz County, Arizona, adjacent to its recently acquired gold and copper property. The two contiguous claims together represent approximately 40 acres of consolidated mineral holdings in a historically active precious metals area. The acquisition advances Tiderock's strategy of building a contiguous, scalable portfolio of precious metals assets with ..</v>
+        <v>Seasoned hospitality and real estate developer Ian McClure of Gulf Coast Hotel Management joins Planet Fitness as a franchisee HAMPTON, N.H., Aug. 6, 2026 /PRNewswire/ -- Planet Fitness, one of the largest and fastest-growing franchisors and operators of fitness centers with more members...</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="str">
-        <v>Agridynamics INC. Announces Expanded Sampling Program At Red Cloud ...</v>
+        <v>Fair Value REIT-AG: Vorabbekanntmachung über die Veröffentlichung von Finanzberichten gemäß § 114, 115, 117 WpHG</v>
       </c>
       <c r="B877" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C877" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D877" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E877" t="str">
-        <v>https://pr-inside.com/agridynamics-inc-announces-expanded-sampling-program-at-red-cloud-r5190237.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3339971/0/de/Fair-Value-REIT-AG-Vorabbekanntmachung-%C3%BCber-die-Ver%C3%B6ffentlichung-von-Finanzberichten-gem%C3%A4%C3%9F-114-115-117-WpHG.html</v>
       </c>
       <c r="F877" t="str">
-        <v>(PR-inside.com) Company Advances Plans Toward Gold Doré Production, Targeting Year-End Processing Commencement DES MOINES, IA / ACCESS Newswire / June 9, 2026 /AgriDynamics Inc. (the "Company") is pleased to announce the expansion of its sampling and assay program at its Red Cloud Mine property. Background: Initial Sampling Program In late 2024, the Company engaged a licensed mining contractor to conduct an initial sampling program at the Red Cloud Mine. Results confirmed the presence of gold, silver, and additional mineralization within the ore body. Full results were disclosed in a prior press release, available on the Company's investor news page. Expanded Sampling Initiative The Company has re-engaged the mining ..</v>
+        <v>Veröffentlichung des Halbjahresberichts 2026 am 13. August 2026</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="str">
-        <v>The Lofton Venue Expands Its Three-Day Wedding Experience With New ...</v>
+        <v>DEMIRE Deutsche Mittelstand Real Estate AG: Preliminary announcement of the publication of financial reports according to Articles 114, 115, 117 of the WpHG [the German Securities Act]</v>
       </c>
       <c r="B878" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C878" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D878" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E878" t="str">
-        <v>https://pr-inside.com/the-lofton-venue-expands-its-three-day-wedding-experience-with-new-r5190231.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3339970/0/en/DEMIRE-Deutsche-Mittelstand-Real-Estate-AG-Preliminary-announcement-of-the-publication-of-financial-reports-according-to-Articles-114-115-117-of-the-WpHG-the-German-Securities-Act.html</v>
       </c>
       <c r="F878" t="str">
-        <v>(PR-inside.com) Private Tennessee-Alabama border wedding venue adds five new cottages, increasing on-site lodging capacity to 40 overnight guests ARDMORE, TN / ACCESS Newswire / June 9, 2026 / The Lofton Venue, a private 36-acre wedding venue near Huntsville, Alabama, has added five new on-site cottages as part of its continued focus on three-day wedding celebrations. Located near the Tennessee-Alabama border, The Lofton has become known for its peaceful countryside setting, all-inclusive wedding packages, and full-property wedding weekend experience. With the addition of the new cottages, the venue is expanding its ability to host couples and their closest guests on-site for a more relaxed, ..</v>
+        <v>Publication of Half-year financial report 2026 on 13 August 2026</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="str">
-        <v>Convr® Unveils the Risk Context Engine, Grounding AI Underwriting in a Commercial P&amp;amp;C Knowledge Graph and Ontology</v>
+        <v>DEMIRE Deutsche Mittelstand Real Estate AG: Vorabbekanntmachung über die Veröffentlichung von Finanzberichten gemäß § 114, 115, 117 WpHG</v>
       </c>
       <c r="B879" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C879" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D879" t="str">
-        <v>AI, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E879" t="str">
-        <v>https://www.prnewswire.com/news-releases/convr-unveils-the-risk-context-engine-grounding-ai-underwriting-in-a-commercial-pc-knowledge-graph-and-ontology-302794463.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3339970/0/de/DEMIRE-Deutsche-Mittelstand-Real-Estate-AG-Vorabbekanntmachung-%C3%BCber-die-Ver%C3%B6ffentlichung-von-Finanzberichten-gem%C3%A4%C3%9F-114-115-117-WpHG.html</v>
       </c>
       <c r="F879" t="str">
-        <v>CHICAGO, June 9, 2026 /PRNewswire/ -- Convr® today unveiled the Convr Risk Context Engine (RCE), the industry's first knowledge graph and semantic ontology built specifically for commercial property and casualty (P&amp;C) underwriting. Calibrated on a decade of production data and more than...</v>
+        <v>Veröffentlichung des Halbjahresberichts 2026 am 13. August 2026</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="str">
-        <v>Friday Harbor announces integration with MeridianLink Mortgage</v>
+        <v>Newmark Acquires L+P Immobilienbewertung, Expanding its Valuation &amp;amp; Advisory Business in Europe</v>
       </c>
       <c r="B880" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C880" t="str">
-        <v>Send2Press</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D880" t="str">
-        <v>AI, SaaS, Real Estate, Finance</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E880" t="str">
-        <v>https://www.send2press.com/wire/friday-harbor-announces-integration-with-meridianlink-mortgage/</v>
+        <v>https://www.prnewswire.com/news-releases/newmark-acquires-lp-immobilienbewertung-expanding-its-valuation--advisory-business-in-europe-302844371.html</v>
       </c>
       <c r="F880" t="str">
-        <v>SEATTLE, Wash., June 9, 2026 (SEND2PRESS NEWSWIRE) -- Friday Harbor, an AI pre-underwriting platform that helps loan officers assemble complete and compliant loan files in real time, today announced its integration with MeridianLink&amp;#xae;. The integration equips origination teams using MeridianLink&amp;#xae; Mortgage to build clean, complete and compliant loan files up front that move through underwriting with fewer touches.</v>
+        <v>NEW YORK and MUNICH, Aug. 6, 2026 /PRNewswire/ -- Newmark Group, Inc. (Nasdaq: NMRK) ("Newmark" or the "Company"), a leading commercial real estate advisor and service provider to large institutional investors, global corporations and other owners and occupiers, announces the acquisition...</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="str">
-        <v>Man Group PLC : Form 8.3 - A consortium comprising LondonMetric Property plc and Schroder Real Estate Investment Trust Limited</v>
+        <v>CoStar Data Shows Strong Prelet Activity Driving UK Lab Space Demand to a Record High</v>
       </c>
       <c r="B881" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C881" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D881" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E881" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3308649/0/en/Man-Group-PLC-Form-8-3-A-consortium-comprising-LondonMetric-Property-plc-and-Schroder-Real-Estate-Investment-Trust-Limited.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/costar-data-shows-strong-prelet-070000553.html</v>
       </c>
       <c r="F881" t="str">
-        <v>FORM 8.3</v>
+        <v>LONDON, August 06, 2026--GSK’s landmark life sciences prelet drove UK laboratory space demand to a new record, according to data from CoStar, a global leading provider of online real estate marketplaces, information and analytics in the property markets.</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="str">
-        <v>Optimal Blue report: Purchase market remains resilient as pull-through rates weaken</v>
+        <v>EfTEN United Property Fund unaudited financial results for 2nd quarter and I half-year of 2026</v>
       </c>
       <c r="B882" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C882" t="str">
-        <v>Send2Press</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D882" t="str">
-        <v>Real Estate, Finance</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E882" t="str">
-        <v>https://www.send2press.com/wire/optimal-blue-report-purchase-market-remains-resilient-as-pull-through-rates-weaken/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3339926/0/en/EfTEN-United-Property-Fund-unaudited-financial-results-for-2nd-quarter-and-I-half-year-of-2026.html</v>
       </c>
       <c r="F882" t="str">
-        <v>PLANO, Texas, June 9, 2026 (SEND2PRESS NEWSWIRE) -- Optimal Blue today released its May 2026 Market Advantage mortgage data report, which found that mortgage activity continued to cool as higher rates weighed on both purchase and refinance demand. Total rate-lock volume declined 9% month over month (MoM) but remained 7% higher year over year (YoY). Purchase activity continued to dominate production, accounting for just over 81% of total lock volume, while refinance share fell to 19%, its lowest level since June 2025.</v>
+        <v>In the second quarter of 2026, EfTEN United Property Fund earned a net profit of EUR 248 thousand (Q2 2025: EUR 976 thousand). The decrease in profit is primarily related to the regular valuation of property investments carried out at the end of the half-year, as well as to the fund's investment in the development company Invego Uus-Järveküla OÜ, where the majority of the terraced houses’ sales and the recorded profit took place in the first half of last year.</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="str">
-        <v>Helio Expands IP Portfolio by Adding Key Platform Technology for the ...</v>
+        <v>EfTEN United Property Fund’i 2026. aasta I poolaasta ja II kvartali auditeerimata majandustulemused</v>
       </c>
       <c r="B883" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C883" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D883" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E883" t="str">
-        <v>https://pr-inside.com/helio-expands-ip-portfolio-by-adding-key-platform-technology-for-the-r5190183.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3339926/0/et/EfTEN-United-Property-Fund-i-2026-aasta-I-poolaasta-ja-II-kvartali-auditeerimata-majandustulemused.html</v>
       </c>
       <c r="F883" t="str">
-        <v>(PR-inside.com) Patent-pending low-shock release technology expands Helio's portfolio of proprietary space hardware innovations with broad application across future space systems BERKELEY, CA / ACCESS Newswire / June 9, 2026 / Helio Corporation (HLEO-OTCID) ("Helio" or the "Company"), a developer of advanced space power and engineering solutions supporting next-generation space infrastructure, today announced the expansion of its intellectual property portfolio with the filing of a patent application for the first in a planned family of proprietary technologies designed for next-generation space deployment systems, protecting what the Company believes could become a foundational component of future spacecraft and space infrastructure systems. More than a standalone ..</v>
+        <v>2026. aasta II kvartalis teenis EfTEN United Property Fund 248 tuhat eurot puhaskasumit (2025 II kvartal: 976 tuhat eurot). Kasumi vähenemine on eelkõige seotud poolaasta lõpus toimunud kinnisvarainvesteeringute regulaarse hindamisega ning fondi investeeringuga arendusettevõttesse Invego Uus-Järveküla OÜ, kus valdava osa valminud ridamajade müügist ja sellest tekkinud kasumist jäi eelmise aasta esimesse poolde.</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="str">
-        <v>Stone Hill Group Expands Westport Headquarters to Support Regional Growth</v>
+        <v>VGP Announces Webcast to Review H1 2026 Financial Results</v>
       </c>
       <c r="B884" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C884" t="str">
-        <v>PRUnderground</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D884" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E884" t="str">
-        <v>https://www.prunderground.com/stone-hill-group-expands-westport-headquarters-to-support-regional-growth-2/00383518/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3339913/0/en/VGP-Announces-Webcast-to-Review-H1-2026-Financial-Results.html</v>
       </c>
       <c r="F884" t="str">
-        <v>Strategic expansion strengthens Stone Hill Group's position as a leading provider of premium home improvement services throughout Fairfield County, Connecticut. The post Stone Hill Group Expands Westport Headquarters to Support Regional Growth first appeared on</v>
+        <v>6 August 2026, Antwerp, Belgium : VGP NV (‘VGP’ or ‘the Group’), a European provider of high-quality logistics and semi-industrial real estate, announces the details for the webcast to review its financial results for the first half year ending 30 June 2026:</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="str">
-        <v>inforcer Launches Threat Detection and Response to Unify Left and Right of Boom Security Management</v>
+        <v>I Squared Capital Launches Industrial Logistics and Cold Storage Platform in Indonesia with the Acquisition of Cella from NWP Property &amp; CRE</v>
       </c>
       <c r="B885" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C885" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D885" t="str">
-        <v>Real Estate</v>
+        <v>Finance, SaaS, Real Estate</v>
       </c>
       <c r="E885" t="str">
-        <v>https://www.prnewswire.com/news-releases/inforcer-launches-threat-detection-and-response-to-unify-left-and-right-of-boom-security-management-302790864.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/squared-capital-launches-industrial-logistics-021500128.html</v>
       </c>
       <c r="F885" t="str">
-        <v>LONDON, June 9, 2026 /PRNewswire/ -- inforcer, a leading provider of Microsoft 365 multi-tenant management software for Managed Service Providers (MSPs), has announced the release of its new Threat Detection and Response solution to help MSPs rapidly identify threats, contain breaches,...</v>
+        <v>MIAMI &amp; SINGAPORE, August 06, 2026--I Squared Capital Launches Industrial Logistics and Cold Storage Platform in Indonesia with the Acquisition of Cella from NWP Property &amp; CRE</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="str">
-        <v>Tropical Marine Construction launches floating dock builder service in Cape Coral</v>
+        <v>American Hotel Income Properties REIT LP Reports Q2 2026 Results</v>
       </c>
       <c r="B886" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C886" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D886" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E886" t="str">
-        <v>https://pressreleasenews.org/pressroom/tropical-marine-construction-launches-floating-dock-builder-service-in-cape-coral</v>
+        <v>https://pr-inside.com/american-hotel-income-properties-reit-lp-reports-q2-2026-results-r5208999.htm</v>
       </c>
       <c r="F886" t="str">
-        <v>Tropical Marine Construction has launched a floating dock builder service in Cape Coral, Florida, supporting custom waterfront access projects designed for local permitting, tidal conditions, and long-term durability.</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 5, 2026 / American Hotel Income Properties REIT LP ("AHIP", or the "Company") (TSX:HOT.UN)(TSX:HOT.U)(TSX:HOT.DB.V), today announced its financial results for the three and six months ended June 30, 2026. All amounts presented in this news release are in United States dollars ("U.S. dollars") unless otherwise indicated. 2026 SECOND QUARTER HIGHLIGHTS Same Property ADR(1) was $147 for the second quarter of 2026 an increase of 1.4% compared to $145 for the same period of 2025. Same Property Occupancy(1) was 78.5% for the second quarter of 2026, an increase of 200 bps compared to 76.5% for the same period ..</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="str">
-        <v>Uraniumx Reports Anomalous Radioactivity in 300-metre Step-out Holes ...</v>
+        <v>Taranis Identifies a Hydrothermally Altered, Sulfide-Bearing Intrusive ...</v>
       </c>
       <c r="B887" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C887" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D887" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E887" t="str">
-        <v>https://pr-inside.com/uraniumx-reports-anomalous-radioactivity-in-300-metre-step-out-holes-r5190174.htm</v>
+        <v>https://pr-inside.com/taranis-identifies-a-hydrothermally-altered-sulfide-bearing-intrusive-r5208944.htm</v>
       </c>
       <c r="F887" t="str">
-        <v>(PR-inside.com) Four Holes Drilled, Four Conductor Intersections: Uranium Indicators In Every Hole VANCOUVER, BC / ACCESS Newswire / June 9, 2026 /UraniumX Discovery Corp. (CSE:STMN)(OTCQB:STMXF)(FSE:Q7S) ("UraniumX" or the "Company") is pleased to report additional drill results from the 2026 diamond drill program at the Murphy Lake Uranium Property (the "Property") in the Athabasca Basin, Saskatchewan. Drill holes ML26-017 and ML26-018, the third and fourth holes of the program, both intersected anomalous radioactivity within a thick graphitic and sulphide-bearing deformation zone in the basement, located approximately 300 metres along strike from the holes previously reported on June 2, 2026. Highlights Drill hole ML26-017 returned anomalous ..</v>
+        <v>(PR-inside.com) Not just a deposit - But Clearly a District! ESTES PARK, CO / ACCESS Newswire / August 5, 2026 / Taranis Resources Inc. ("Taranis" or the "Company") (TSXV:TRO)(OTCQB:TNREF) is providing some initial findings from the expanded exploration program currently underway on the company's 6,400 Ha exploration project located in Southeast British Columbia. Taranis has located an intrusive body in outcrop on its newly acquired Mineral Tenures, which were appended to Taranis' mineral property in January 2025. This new, definitive identification of an intrusive body is of major significance to the company's ongoing investigations of the Silver Cup mineral district for linked ..</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="str">
-        <v>Randy M. Sonns Certified Residential Appraiser Highlights the Growing Need for Home Appraisers in Woodland Hills</v>
+        <v>Bluerock Private Real Estate Fund Announces Monthly Distribution for August 2026</v>
       </c>
       <c r="B888" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C888" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D888" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E888" t="str">
-        <v>https://express-press-release.net/news/2026/06/09/1757661</v>
+        <v>https://www.prnewswire.com/news-releases/bluerock-private-real-estate-fund-announces-monthly-distribution-for-august-2026-302844320.html</v>
       </c>
       <c r="F888" t="str">
-        <v>WOODLAND HILLS, United States, 2026-06-09 — /EPR Network/ — Homeowners in Woodland Hills are paying closer attention to their property values. As the local real estate [read full press release...]</v>
+        <v>NEW YORK, Aug. 5, 2026 /PRNewswire/ -- Bluerock Private Real Estate Fund (ticker: BPRE) today announced it will pay a cash distribution of $0.1371 per share for August 2026. The distribution will be paid to shareholders of record as of August 17, 2026, reflecting a 7.3% distribution rate...</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="str">
-        <v>EfTEN Real Estate Fund AS – Five-Month financial results 2026 and net asset value as of 31 May 2026</v>
+        <v>Greenberg Traurig Represents The Ardent Companies in Strategic Recapitalization of Self-Storage Portfolio with StepStone Group</v>
       </c>
       <c r="B889" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C889" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D889" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E889" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3308541/0/en/EfTEN-Real-Estate-Fund-AS-Five-Month-financial-results-2026-and-net-asset-value-as-of-31-May-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/greenberg-traurig-represents-the-ardent-companies-in-strategic-recapitalization-of-self-storage-portfolio-with-stepstone-group-302844220.html</v>
       </c>
       <c r="F889" t="str">
-        <v>EfTEN Real Estate Fund AS earned consolidated rental income of €2,668 thousand in May 2026, €19 thousand less than in April. Rental income decreased by €28 thousand following the sale of the Menulio 11 office building in Vilnius. At the same time, rental income increased by a total of €11 thousand in the logistics and care home segments, driven by a decrease in vacancy at the Jurkalne logistics park in Riga and the gradual increase in rental income at the Hiiu care home. The Fund’s consolidated EBITDA amounted to €2,289 thousand in May, €46 thousand more than in April. Administrative expenses were lower in May, due to a lower management fee and to the costs incurred in April in connection with the general meeting of shareholders and the dividend distribution.</v>
+        <v>ATLANTA, Aug. 5, 2026 /PRNewswire/ -- Global law firm Greenberg Traurig, LLP represented longtime client The Ardent Companies, a privately held real estate firm based in Atlanta, in connection with the recapitalization of eight Class A self-storage assets totaling 742,855 square feet...</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="str">
-        <v>EfTEN Real Estate Fund AS’i 2026. aasta viie kuu finantstulemused ja aktsia puhasväärtus seisuga 31.05.2026</v>
+        <v>KBRA Assigns Preliminary Ratings to PMT Loan Trust 2026-CNF7 (PMTLT 2026-CNF7)</v>
       </c>
       <c r="B890" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C890" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D890" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E890" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3308541/0/et/EfTEN-Real-Estate-Fund-AS-i-2026-aasta-viie-kuu-finantstulemused-ja-aktsia-puhasv%C3%A4%C3%A4rtus-seisuga-31-05-2026.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/kbra-assigns-preliminary-ratings-pmt-221600847.html</v>
       </c>
       <c r="F890" t="str">
-        <v>EfTEN Real Estate Fund AS teenis 2026. aasta mais konsolideeritud üüritulu 2 668 tuhat eurot, mis on 19 tuhat eurot vähem kui aprillis. Üüritulu vähenes 28 tuhande euro võrra seoses Vilniuses asuva Menulio 11 büroohoone müügiga. Samal ajal kasvas üüritulu logistika- ja hooldekodude segmendis kokku 11 tuhande euro võrra seoses Riias asuva Jurkalne logistikapargi vakantsuse vähenemise ning Hiiu hooldekodu üüritulu etapiviisilise kasvuga. Fondi konsolideeritud EBITDA oli mais 2 289 tuhat eurot, s.o 46 tuhat eurot rohkem kui aprillis. Mai üldkulud olid madalamad nii madalama valitsemistasu kui ka aprillis aktsionäride üldkoosoleku korraldamise ning dividendimaksetega kaasnenud kulude tõttu.</v>
+        <v>NEW YORK, August 05, 2026--KBRA assigns preliminary ratings to 44 classes of mortgage-backed notes from PMT Loan Trust 2026-CNF7 (PMTLT 2026-CNF7), a prime RMBS transaction sponsored by PennyMac Corp. (PennyMac), an indirect, wholly-owned subsidiary of PennyMac Mortgage Investment Trust (PMT). PMTLT 2026-CNF7 comprises 669 agency-eligible, conforming mortgage loans with an aggregate stated principal balance of approximately $348.2 million as of the August 1, 2026 cut-off date.</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="str">
-        <v>Brazos Residential Announces Leadership Appointments to Support Next Phase of Platform Growth</v>
+        <v>Harbert Realty Services Acquired – Now Operating as Harris Tynes Commercial Real Estate</v>
       </c>
       <c r="B891" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C891" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D891" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E891" t="str">
-        <v>https://www.prnewswire.com/news-releases/brazos-residential-announces-leadership-appointments-to-support-next-phase-of-platform-growth-302794617.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/harbert-realty-services-acquired-now-215900252.html</v>
       </c>
       <c r="F891" t="str">
-        <v>DALLAS, June 8, 2026 /PRNewswire/ -- Brazos Residential announces a refined organizational structure and key leadership appointments to support the company's continued growth and evolution as an integrated real estate platform. Effective immediately, Will Hancock has been appointed Chief...</v>
+        <v>BIRMINGHAM, Ala., August 05, 2026--West Harris and Norman Tynes have acquired Harbert Realty Services, one of the leading full-service commercial real estate firms in the region. The company will now operate as Harris Tynes Commercial Real Estate. Headquartered in Birmingham, Alabama, the firm will continue serving the Southeast and beyond.</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="str">
-        <v>Global Buyers Drive Rising Demand for Palm Beach County's Off-Market Luxury Real Estate in 2026, Says Darlene Streit of The Corcoran Group</v>
+        <v>Real Wisconsin TV Series Spotlights Eau Claire Real Estate and Lifestyle on REAL Shows Network</v>
       </c>
       <c r="B892" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C892" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D892" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E892" t="str">
-        <v>https://www.prnewswire.com/news-releases/global-buyers-drive-rising-demand-for-palm-beach-countys-off-market-luxury-real-estate-in-2026-says-darlene-streit-of-the-corcoran-group-302794485.html</v>
+        <v>https://www.prnewswire.com/news-releases/real-wisconsin-tv-series-spotlights-eau-claire-real-estate-and-lifestyle-on-real-shows-network-302844277.html</v>
       </c>
       <c r="F892" t="str">
-        <v>South Florida Luxury Advisor Darlene Streit Releases New Market Guidance on Discreet Transactions, Equestrian Demand, and the Shifting Buyer Profile PALM BEACH, Fla., June 8, 2026 /PRNewswire/ -- Palm Beach County is seeing a steady rise in off-market luxury real estate activity, as more...</v>
+        <v>Locally hosted series led by Nick Cernohous and Laura Cernohous highlights the people, neighborhoods, and businesses that define Eau Claire and the broader western Wisconsin region. EAU CLAIRE, Wis., Aug. 5, 2026 /PRNewswire/ -- REAL Shows Network (RSN), the national TV platform dedicated...</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="str">
-        <v>Yukon Metals Files Technical Report for the Birch Project, Yukon</v>
+        <v>Crombie REIT Announces Second Quarter 2026 Results</v>
       </c>
       <c r="B893" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C893" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D893" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E893" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/08/3308483/0/en/Yukon-Metals-Files-Technical-Report-for-the-Birch-Project-Yukon.html</v>
+        <v>https://www.newsfilecorp.com/release/308203/Crombie-REIT-Announces-Second-Quarter-2026-Results</v>
       </c>
       <c r="F893" t="str">
-        <v>VANCOUVER, British Columbia, June 08, 2026 (GLOBE NEWSWIRE) -- Yukon Metals Corp. (CSE: YMC, FSE: E770, OTCQB: YMMCF) (“ Yukon Metals ” or the “ Company ”) is pleased to announce that it has filed an independent technical report titled “NI 43-101 Technical Report of Activities on The Birch Property, Southwest Yukon, Canada” with an effective date of January 19, 2026 (the “ Report ”). The Report has been prepared in accordance with National Instrument 43-101 – Standards of Disclosure for Mineral Projects (“ NI 43-101 ”) and is available under the Company’s profile on SEDAR+ at www.sedarplus.ca and on its website at www.yukonmetals.com .</v>
+        <v>New Glasgow, Nova Scotia--(Newsfile Corp. - August 5, 2026) - Crombie Real Estate Investment Trust (TSX: CRR.UN) ("Crombie") today announced results for its second quarter ended June 30, 2026. Management will host a conference call to discuss the results at 10:00 a.m. (EDT), August 6, 2026."Crombie's second quarter results reflect the quality of our necessity-based, grocery-anchored portfolio and the disciplined execution of our strategy," said Mark Holly, President and CEO. "Commercial...</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="str">
-        <v>TPG-Led Investor Group Acquires Grocery-Anchored Retail Leader ECHO Realty</v>
+        <v>Atrium Mortgage Investment Corporation Announces Solid Second Quarter Earnings and Declares Dividends for the Fourth Quarter of 2026</v>
       </c>
       <c r="B894" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C894" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D894" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>Finance, AI, Real Estate</v>
       </c>
       <c r="E894" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355930</v>
+        <v>https://www.newsfilecorp.com/release/308255/Atrium-Mortgage-Investment-Corporation-Announces-Solid-Second-Quarter-Earnings-and-Declares-Dividends-for-the-Fourth-Quarter-of-2026</v>
       </c>
       <c r="F894" t="str">
-        <v>TPG Real Estate (&amp;#8220;TPG&amp;#8221;) announced the acquisition of ECHO Realty (&amp;#8220;ECHO&amp;#8221;), a full-service owner and operator of best-in-class grocery-anchored retail real estate, in a transaction valued at approximately $2 billion. The transaction was led by TPG in partnership with leading global investment groups, including PSP Investments, La Caisse, and Norges Bank Investment Management. - - ECHO owns and operates approximately 230 retail centers located across key Midwest and Southeast U.S. markets, an... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355930</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 5, 2026) - Atrium Mortgage Investment Corporation (TSX: AI) (TSX: AI.DB.F) (TSX: AI.DB.G) ("Atrium") today released its financial results for the three and six months ended June 30, 2026."Atrium delivered solid results for the second quarter and for the first six months of 2026 while maintaining its disciplined approach to portfolio management. Although the lending environment showed early signs of improvement during the second quarter across both the...</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="str">
-        <v>New Dawn Franchising Emerges from Stealth with Multi-Industry E-2 Franchise Platform</v>
+        <v>The NRP Group Breaks Ground on 336-Unit Upscale Multifamily Community in Columbus, Ohio</v>
       </c>
       <c r="B895" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C895" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D895" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E895" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-dawn-franchising-emerges-from-stealth-with-multi-industry-e-2-franchise-platform-302794404.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/nrp-group-breaks-ground-336-204900304.html</v>
       </c>
       <c r="F895" t="str">
-        <v>New Dawn Franchising offers investor-directed franchises with professional operating support, in-house technology infrastructure and partner-focused referral program to provide a unique opportunity for E-2 compliant U.S. business ownership in the real estate, telecom, and insurance...</v>
+        <v>COLUMBUS, Ohio, August 05, 2026--The NRP Group, a vertically integrated, best-in-class developer, builder and manager of multifamily housing, today announced the groundbreaking of OSU East, a 336-unit upscale housing community in Northwest Columbus. Positioned near major employment centers and a growing mix of retail and recreational amenities, the community was designed to meet rising demand for high-quality rental housing in one of Columbus' fastest-growing residential corridors.</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="str">
-        <v>Greystone Housing Impact Investors LP Announces Resignation of Chief Financial Officer and Appointment of Interim Chief Financial Officer</v>
+        <v>Blue Jay Gold Provides Drilling Update at Mt Skukum and Skukum Creek</v>
       </c>
       <c r="B896" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C896" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D896" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E896" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/08/3308468/10410/en/Greystone-Housing-Impact-Investors-LP-Announces-Resignation-of-Chief-Financial-Officer-and-Appointment-of-Interim-Chief-Financial-Officer.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/05/3339795/0/en/Blue-Jay-Gold-Provides-Drilling-Update-at-Mt-Skukum-and-Skukum-Creek.html</v>
       </c>
       <c r="F896" t="str">
-        <v>OMAHA, Neb., June 08, 2026 (GLOBE NEWSWIRE) -- On June 2, 2026, Jesse A. Coury informed Greystone Housing Impact Investors LP (NYSE: GHI) (the “Partnership” or “GHI”) that he will be stepping down as Chief Financial Officer of the Partnership effective June 30, 2026. Mr. Coury has been a member of the Partnership's management team since 2016 and has served as the Partnership’s Chief Financial Officer since 2020.</v>
+        <v>VANCOUVER, British Columbia, Aug. 05, 2026 (GLOBE NEWSWIRE) -- Blue Jay Gold Corp. (TSXV: JAY) (FSE: JAY) (“ Blue Jay ” or the “ Company ”), is pleased to provide an update on its ongoing Phase 1 drilling program at the Steller Gold Project (“ Steller ” or the “ Property ”) in southern Yukon, where the Company's two drill rigs are advancing the program, one rig testing the Mt. Skukum Epithermal Corridor, the location of the Property's only past-producing mine, and the other testing extension targets at the Skukum Creek Au-Ag deposit, with both rigs continuing to advance toward additional targets at each site.</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="str">
-        <v>Ryman Hospitality Properties, Inc. Announces Second Quarter 2026 Earnings Conference Call – Friday, August 7, 2026, 10 a.m. ET</v>
+        <v>Canadian Securities Exchange Welcomes Listing of Lynx Resources Corp.</v>
       </c>
       <c r="B897" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C897" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D897" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E897" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/08/3308469/0/en/Ryman-Hospitality-Properties-Inc-Announces-Second-Quarter-2026-Earnings-Conference-Call-Friday-August-7-2026-10-a-m-ET.html</v>
+        <v>https://www.newsfilecorp.com/release/308243/Canadian-Securities-Exchange-Welcomes-Listing-of-Lynx-Resources-Corp.</v>
       </c>
       <c r="F897" t="str">
-        <v>NASHVILLE, Tenn., June 08, 2026 (GLOBE NEWSWIRE) -- Ryman Hospitality Properties, Inc. (NYSE: RHP) (the “Company”), a leading lodging and hospitality real estate investment trust that specializes in upscale convention center resorts and entertainment experiences, today announced that it will release its second quarter 2026 earnings results after the market closes on Thursday, August 6, 2026. Management will hold a conference call to discuss the quarter’s results at 10 a.m. ET on Friday, August 7, 2026.</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 5, 2026) - The Canadian Securities Exchange ("CSE" or "the Exchange") today welcomed the listing of Lynx Resources Corp. ("Lynx Resources" or the "Company"). The Toronto-based company's common shares were approved for listing on the CSE today following the filing of a non-offering prospectus. The ticker symbol is LYNX.Lynx Resources is focused on the Turner's Ridge Property in western Newfoundland. The Company has an option to acquire a 100% stake in...</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="str">
-        <v>Best Real Estate Agent in Roseville, CA: Steve &amp; Heather Ostrom</v>
+        <v>Real Estate Expert Tad Barber of Aiken, SC, Breaks Down Buy vs Lease Decision for HelloNation</v>
       </c>
       <c r="B898" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C898" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D898" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E898" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-roseville-ca-steve-heather-ostrom</v>
+        <v>https://www.prnewswire.com/news-releases/real-estate-expert-tad-barber-of-aiken-sc-breaks-down-buy-vs-lease-decision-for-hellonation-302772239.html</v>
       </c>
       <c r="F898" t="str">
-        <v>With more than $235 million in career volume, Steve &amp;amp; Heather Ostrom pair straightforward guidance with polished marketing as the best real estate agents in Roseville, CA.</v>
+        <v>AIKEN, S.C., Aug. 5, 2026 /PRNewswire/ -- Should business owners in Aiken buy or lease their next commercial property? That's the central question answered in a HelloNation article featuring the insights of Tad Barber, a Real Estate Expert with REMAX Tattersall Group in Aiken, SC. The...</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="str">
-        <v>Best Real Estate Agent in Lincoln, CA: Johnny Jennings</v>
+        <v>Ben Woodcock Joins Partner as Director, Building Sciences, to Expand Building Assessment Services Across Western Canada</v>
       </c>
       <c r="B899" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C899" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D899" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E899" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-lincoln-ca-johnny-jennings</v>
+        <v>https://www.prnewswire.com/news-releases/ben-woodcock-joins-partner-as-director-building-sciences-to-expand-building-assessment-services-across-western-canada-302844088.html</v>
       </c>
       <c r="F899" t="str">
-        <v>Sacramento-area broker Johnny Jennings delivers clear guidance and proven marketing strategies as the best real estate agent in Lincoln, CA.</v>
+        <v>Experienced professional brings 20 years of international building consulting and real estate advisory experience to support Partner's ongoing growth in Canada. TORRANCE, Calif., Aug. 5, 2026 /PRNewswire/ -- Partner Assessment Corporation is pleased to announce that Ben Woodcock has...</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="str">
-        <v>Best Real Estate Agent in Whidbey Island, WA: Kristen Stavros</v>
+        <v>Beeline Holdings (BLNE) Details Vision for AI-Powered Residential Equity Platform Following TYTL LOI</v>
       </c>
       <c r="B900" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C900" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D900" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Crypto, AI, SaaS, Real Estate, Retail</v>
       </c>
       <c r="E900" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-whidbey-island-wa-kristen-stavros</v>
+        <v>https://www.newmediawire.com/news/beeline-holdings-blne-details-vision-for-ai-powered-residential-equity-platform-following-tytl-loi-7088235</v>
       </c>
       <c r="F900" t="str">
-        <v>Bringing over 150 career sales and seven years of brokerage management experience, Kristen Stavros offers the strategic marketing local homeowners expect from the best real estate agent in Whidbey Island, WA</v>
+        <v>LOS ANGELES, CA - August 5, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) outlined its strategic vision for an AI-powered residential equity and finance platform following its previously announced non-binding letter of intent to acquire TYTL Corp. The proposed combination would integrate Beeline’s mortgage origination, Non-QM lending, title and settlement capabilities with TYTL’s blockchain-enabled residential equity infrastructure, enabling qualified homeowners to monetize home equity through equity transactions rather than traditional borrowing while providing institutional investors access to real estate-backed digital securities. The companies said they have spent more than a year integrating their platforms and will continue developing a wholesale distribution network and to</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="str">
-        <v>Best Real Estate Agent in Glocester, RI: Gregory Coupe</v>
+        <v>HelloNation Explains The Best Time To Buy Holland Homes With Insights From Real Estate Expert Tantzi Habsburg</v>
       </c>
       <c r="B901" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C901" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D901" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E901" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-glocester-ri-gregory-coupe</v>
+        <v>https://www.prnewswire.com/news-releases/hellonation-explains-the-best-time-to-buy-holland-homes-with-insights-from-real-estate-expert-tantzi-habsburg-302841456.html</v>
       </c>
       <c r="F901" t="str">
-        <v>With 19 years of hands-on local experience and a track record of direct communication, Broker/Owner Gregory Coupe stands out as the best real estate agent in Glocester, RI, for buyers and sellers.</v>
+        <v>The article examines how seasonal timing, pricing patterns, and market cycles influence homebuying decisions along the lakeshore. HOLLAND, Mich., Aug. 5, 2026 /PRNewswire/ -- When is the best time to buy Holland homes along the lakeshore? HelloNation has published a piece that provides...</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="str">
-        <v>Best Real Estate Agent in Whistler, BC: Dean Linnell</v>
+        <v>Halo Programs Launches Self-Service CRM Registration While Preserving White-Glove Service</v>
       </c>
       <c r="B902" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C902" t="str">
-        <v>Newswire.com</v>
+        <v>Send2Press</v>
       </c>
       <c r="D902" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Finance</v>
       </c>
       <c r="E902" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-whistler-bc-dean-linnell</v>
+        <v>https://www.send2press.com/wire/halo-programs-launches-self-service-crm-registration-while-preserving-white-glove-service/</v>
       </c>
       <c r="F902" t="str">
-        <v>With over $500 million in career sales, more than 1,300 transactions, and Top 1% industry recognition, Dean Linnell has earned his reputation as the best real estate agent in Whistler, BC.</v>
+        <v>COMMERCE TOWNSHIP, Mich., Aug. 5, 2026 (SEND2PRESS NEWSWIRE) -- Halo Programs, formerly Continuity Programs, today announced the launch of self-service online registration across its industry-specific CRM and relationship marketing platforms serving mortgage lenders, real estate brokerages and residential contractors. Professionals can now activate an account in a few clicks, eliminating the wait for a sales call before getting started.</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="str">
-        <v>Best Real Estate Agent in La Jolla, CA: Dane Soderberg</v>
+        <v>SettlementOne Partners with Secure Insight to Bring Wire Fraud Protection to Mortgage Lenders</v>
       </c>
       <c r="B903" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C903" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D903" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E903" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-la-jolla-ca-dane-soderberg</v>
+        <v>https://www.prweb.com/releases/settlementone-partners-with-secure-insight-to-bring-wire-fraud-protection-to-mortgage-lenders-302843378.html</v>
       </c>
       <c r="F903" t="str">
-        <v>With record-setting sales and deep coastal market knowledge, Dane Soderberg provides proven representation as the best real estate agent in La Jolla, CA.</v>
+        <v>SettlementOne, a leading provider of credit reporting, data, and verification solutions, and Secure Insight, the first-to-market closing table vendor management and wire fraud solution provider, today announced a strategic partnership offering instant verification of settlement agent risk...</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="str">
-        <v>HelloNation Article Featuring Property Management Expert Amy Reynolds Explains How to Choose a Property Management Company in Fayetteville</v>
+        <v>Frank Russo Announces Commonsense Property Tax Relief Plan for Florida Families</v>
       </c>
       <c r="B904" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C904" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D904" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E904" t="str">
-        <v>https://www.prnewswire.com/news-releases/hellonation-article-featuring-property-management-expert-amy-reynolds-explains-how-to-choose-a-property-management-company-in-fayetteville-302794353.html</v>
+        <v>https://www.prnewswire.com/news-releases/frank-russo-announces-commonsense-property-tax-relief-plan-for-florida-families-302844008.html</v>
       </c>
       <c r="F904" t="str">
-        <v>The article outlines key factors rental property owners should review when selecting property management services in Fayetteville. FAYETTEVILLE, N.C., June 8, 2026 /PRNewswire/ -- What should rental property owners look for when choosing a property management company in Fayetteville?...</v>
+        <v>Plan Builds on Constitutional Tax Relief While Advancing a Broader Affordability Agenda to Help Families Keep More of What They Earn NEW SMYRNA BEACH, Fla., Aug. 5, 2026 /PRNewswire/ -- Florida gubernatorial candidate Frank Russo today announced his Commonsense Property Tax Relief Plan, a...</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="str">
-        <v>The Inner Circle acknowledges Tanya M. Niedzwiecki as a Pinnacle Professional Member Inner Circle of Excellence</v>
+        <v>California housing affordability retreated in the second quarter after reaching a four-year high in early 2026, C.A.R. reports</v>
       </c>
       <c r="B905" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C905" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D905" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E905" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-inner-circle-acknowledges-tanya-m-niedzwiecki-as-a-pinnacle-professional-member-inner-circle-of-excellence-302794186.html</v>
+        <v>https://www.prnewswire.com/news-releases/california-housing-affordability-retreated-in-the-second-quarter-after-reaching-a-four-year-high-in-early-2026-car-reports-302844012.html</v>
       </c>
       <c r="F905" t="str">
-        <v>MUSKEGO, Wis., June 8, 2026 /PRNewswire/ -- Prominently featured in The Inner Circle, Tanya M. Niedzwiecki is honored as a Pinnacle Professional Member Inner Circle of Excellence for her contributions to Residential Real Estate. Tanya M. Niedzwiecki is a dedicated real estate agent with...</v>
+        <v>Higher mortgage rates and rebounding home prices increased borrowing costs for prospective buyers. Nineteen percent of California households could afford to purchase the $916,750 median-priced home in the second quarter of 2026, down from 22 percent in the first quarter but up from 17...</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="str">
-        <v>Real Messenger Corporation Announces Pricing of US$4.0 Million Public Offering</v>
+        <v>Bluerock Value Exchange Launches $58.4 Million All-Cash 1031 Exchange DST</v>
       </c>
       <c r="B906" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C906" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D906" t="str">
-        <v>Finance, SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E906" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/08/3308367/0/en/Real-Messenger-Corporation-Announces-Pricing-of-US-4-0-Million-Public-Offering.html</v>
+        <v>https://www.prnewswire.com/news-releases/bluerock-value-exchange-launches-58-4-million-all-cash-1031-exchange-dst-302843998.html</v>
       </c>
       <c r="F906" t="str">
-        <v>Costa Mesa, CA, June 08, 2026 (GLOBE NEWSWIRE) -- Real Messenger Corporation (“Real Messenger” or the “Company”) (Nasdaq: RMSG), an innovative chat-based platform reimagining real estate connections, today announced the pricing of its public offering of 5,714,284 units (each, a "Unit"), on a best-efforts basis, at an offering price of US$0.70 per Unit (the "Offering"). Each Unit consists of one Class A ordinary share of the Company, par value US$0.0001 per share (the “Class A Ordinary Share”), or one pre-funded warrant (the “Pre-Funded Warrant”) to purchase one Class A Ordinary Share in lieu thereof, and one common warrant initially exercisable for the purchase of one Class A Ordinary Share (the "Common Warrant"). Each Common Warrant will be immediately exercisable upon issuance at an init</v>
+        <v>BR Diversified Industrial Portfolio 8, DST Delivers 100% Leased, Five-Property Industrial Portfolio NEW YORK, Aug. 5, 2026 /PRNewswire/ -- Bluerock Value Exchange (BVEX), a national sponsor of 1031 Exchange and Delaware Statutory Trust (DST) investment programs with a 20+ year track...</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="str">
-        <v>Black Dragon (BDGR) Announces Direction Change</v>
+        <v>LODE GOLD COMPLETES FULL REPAYMENT OF FREMONT GOLD MINE PROPERTY SECURED LOAN AHEAD OF SCHEDULE</v>
       </c>
       <c r="B907" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C907" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D907" t="str">
-        <v>Finance, Real Estate, Energy</v>
+        <v>Real Estate</v>
       </c>
       <c r="E907" t="str">
-        <v>https://pr-inside.com/black-dragon-bdgr-announces-direction-change-r5190090.htm</v>
+        <v>https://www.prnewswire.com/news-releases/lode-gold-completes-full-repayment-of-fremont-gold-mine-property-secured-loan-ahead-of-schedule-302843977.html</v>
       </c>
       <c r="F907" t="str">
-        <v>(PR-inside.com) DALLAS, TX / ACCESS Newswire / June 8, 2026 / Black Dragon Resource Companies, Inc. (OTCID:BDGR) ("The Company") and its Parent company AURI Inc (OTC PINK:AURI), is inviting shareholders to our growth and restructuring. Black Dragon Resource Company (BDGR) will change direction from the press release dated 2 June, 2026. These changes will allow Black Dragon Resource Company to focus on uplisting onto a higher market as we are in talks with several companies and SPACs in which to facilitate a merger. The Frac Sand property within Black Dragon and the trucking company, Triumph Energy Services in which BDGR is negotiating for its ..</v>
+        <v>Trading symbols TSX-V: LOD OTCQB: LODFF VANCOUVER, BC, Aug. 5, 2026 /PRNewswire/ -- Lode Gold Resources Inc – ("Lode Gold" or the "Company") (TSXV: LOD) (OTCQB: LODFF) is pleased to announce the full repayment of subsidiary Fremont Gold Mining LLC's long-term senior debt ("Secured Loan")...</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="str">
-        <v>UMH PROPERTIES, INC. PUBLISHES ITS 2025 SUSTAINABILITY REPORT</v>
+        <v>Tunnel to Towers Foundation &amp; Anheuser-Busch Expand Longstanding Partnership in Honor of the 25th Anniversary of 9/11</v>
       </c>
       <c r="B908" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C908" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D908" t="str">
         <v>Finance, Real Estate</v>
       </c>
       <c r="E908" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/08/3308299/0/en/UMH-PROPERTIES-INC-PUBLISHES-ITS-2025-SUSTAINABILITY-REPORT.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358550</v>
       </c>
       <c r="F908" t="str">
-        <v>FREEHOLD, NJ, June 08, 2026 (GLOBE NEWSWIRE) -- UMH Properties, Inc. (NYSE: UMH) (TASE: UMH), a real estate investment trust (REIT) specializing in manufactured home communities, announced today that it has published its 2025 Sustainability Report. It is now available on the Company’s website at www.umh.reit .</v>
+        <v>Today, the Tunnel to Towers Foundation and Anheuser-Busch (NYSE: BUD) announced an expanded partnership ahead of the 25th anniversary of September 11, 2001. Together, the organizations will honor the memory and legacy of the heroes lost that day while advancing the Foundation&amp;#39;s mission to support America&amp;#39;s military, veterans, and first responders with housing assistance through nationwide initiatives in 2026. - - Through this expanded partnership, Anheuser-Busch will: - - - &amp;#8226; - Throughout... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358550</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="str">
-        <v>High-Grade Antimony Assays from Trenching on the South Zone on the Bald Hill Property Under Option from Globex</v>
+        <v>Shangri-La Group Debuts Its First JEN by Shangri-La Hotel in Hangzhou</v>
       </c>
       <c r="B909" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C909" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D909" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E909" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/08/3308290/0/en/High-Grade-Antimony-Assays-from-Trenching-on-the-South-Zone-on-the-Bald-Hill-Property-Under-Option-from-Globex.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358543</v>
       </c>
       <c r="F909" t="str">
-        <v>TORONTO, June 08, 2026 (GLOBE NEWSWIRE) -- GLOBEX MINING ENTERPRISES INC. (GMX – Toronto Stock Exchange, G1MN – Frankfurt, Stuttgart, Berlin, Munich, Tradegate, Lang &amp;amp; Schwarz, LS Exchange, TTMzero, Düsseldorf and Quotrix Düsseldorf Stock Exch anges and GLBXF – OTCQX International in the US) is pleased to report the results from rock sampling by Antimony Resources Corp. (CSE: ATMY) (OTCQB: ATMYF) (FSE: K8J0) on the Bald Hill Property in New Brunswick under option from Globex. Click here to access Globex’s press release announcing the option agreement.</v>
+        <v>Shangri-La Group (&amp;#8220;the Group&amp;#8221; or &amp;#8220;Shangri-La&amp;#8221;) today announced the debut of JEN by Shangri-La (&amp;#8220;JEN&amp;#8221;) brand in Hangzhou with the soft opening of JEN Hangzhou by Shangri-La (&amp;#8220;JEN Hangzhou&amp;#8221;). Bringing the brand&amp;#39;s &amp;#8220;Live New Asia&amp;#8221; spirit to one of East China&amp;#39;s most vibrant destinations, where cultural heritage meets fast-evolving urban energy, JEN Hangzhou blends local character with contemporary lifestyle experiences. As the Group&amp;#39;s 10th JEN property globally, the hotel is designed as a livel... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358543</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="str">
-        <v>Turning uncertainty into evidence: How contextual data transforms insurance claims validation</v>
+        <v>Kimpton Unveils Quinta da Marinha, Bringing Laid Back Luxury Lifestyle to Portugal's Atlantic Coast</v>
       </c>
       <c r="B910" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C910" t="str">
         <v>WebWire</v>
       </c>
       <c r="D910" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E910" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355923</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358542</v>
       </c>
       <c r="F910" t="str">
-        <v>Insurance is a business built on risk, probability and trust. From underwriting policies to validating claims, auto and property insurers rely on accurate information to assess risk exposure and make fair decisions. Yet in an increasingly connected and fast-moving world, traditional data sources alone are no longer enough. As insurers face growing pressure to reduce fraud, improve operational efficiency and deliver more personalized pricing, the industry is turning to richer, real-time da... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355923</v>
+        <v>Surrounded by the natural beauty of Portugal&amp;#39;s Atlantic coastline, Kimpton Quinta da Marinha, the newest addition to IHG Hotels &amp;amp; Resorts&amp;#39; luxury and lifestyle portfolio, is now open in Cascais. Located between the Sintra-Cascais Natural Park and the Atlantic Ocean, the 194-room resort introduces Kimpton&amp;#39;s distinctive boutique luxury to one of Europe&amp;#39;s most desirable coastal destinations. Just minutes from the charming centre of Cascais and within easy reach of Lisbon, the property brin... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358542</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="str">
-        <v>Zimmetry Environmental Promotes Healthy Homes Across Puerto Rico During National Homeownership Month</v>
+        <v>Airbnb.org offers free emergency housing to people displaced by wildfires in Washington state</v>
       </c>
       <c r="B911" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C911" t="str">
         <v>WebWire</v>
       </c>
       <c r="D911" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E911" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355916</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358541</v>
       </c>
       <c r="F911" t="str">
-        <v>In celebration of National Homeownership Month taking place this June, Zimmetry Environmental is reinforcing the importance of healthy indoor environments and encouraging homeowners throughout Puerto Rico to take proactive steps to protect the safety and well-being of their living spaces. - - National Homeownership Month recognizes the value of owning a home while promoting access to safe, affordable housing. It also serves as a timely reminder that a home is more than just a place to live,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355916</v>
+        <v>Airbnb.org, a nonprofit founded by Airbnb to provide emergency housing in times of crisis, is partnering with Washington 211 to offer free emergency housing to residents displaced by several active wildfires across six Washington counties and three tribal communities. Stays are free for guests and are funded by Airbnb.org and the generosity of donors. - - &amp;#8220;When disaster strikes, a comfortable place to call home can make all the difference, while providing first responders an opportunity to... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358541</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="str">
-        <v>Cosmos Health Completes Acquisition of Strategic Intellectual Property and Expands Nanotechnology Investment Initiatives</v>
+        <v>Duxre Launches AI Brief: A Verified Deal Document for the AI That Now Reads Deals First</v>
       </c>
       <c r="B912" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C912" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D912" t="str">
-        <v>Finance, Healthcare, Real Estate</v>
+        <v>AI, Real Estate</v>
       </c>
       <c r="E912" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/08/3308237/0/en/Cosmos-Health-Completes-Acquisition-of-Strategic-Intellectual-Property-and-Expands-Nanotechnology-Investment-Initiatives.html</v>
+        <v>https://www.prweb.com/releases/duxre-launches-ai-brief-a-verified-deal-document-for-the-ai-that-now-reads-deals-first-302843395.html</v>
       </c>
       <c r="F912" t="str">
-        <v>Cosmos Health acquires international patent application WO2025108566A1 and expands nanotechnology initiatives.</v>
+        <v>Commercial real estate deal packages are being fed to ChatGPT before a human ever opens them. Duxre's AI Brief gives the broker a cited version of that first read, built from the broker's own deal file and approved before it goes out. SANTA MONICA, Calif., Aug. 5, 2026 /PRNewswire-PRWeb/...</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="str">
-        <v>Canyon Partners Real Estate Strengthens Investment Platform with Senior Appointments</v>
+        <v>The Mortgage Office and DossDocs Announce New Integration Partnership to Expand Document Generation Capabilities for Lenders</v>
       </c>
       <c r="B913" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C913" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D913" t="str">
         <v>SaaS, Real Estate</v>
       </c>
       <c r="E913" t="str">
-        <v>https://www.prnewswire.com/news-releases/canyon-partners-real-estate-strengthens-investment-platform-with-senior-appointments-302793976.html</v>
+        <v>https://www.newswire.com/news/the-mortgage-office-and-dossdocs-announce-new-integration-partnership-22839683</v>
       </c>
       <c r="F913" t="str">
-        <v>Firm adds senior leaders to support expanding real estate credit, capital markets, and opportunistic investment capabilities DALLAS, June 8, 2026 /PRNewswire/ -- Canyon Partners Real Estate LLC ("Canyon") today announced the appointments of four executives as the firm continues to expand...</v>
+        <v/>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="str">
-        <v>Four Nines Gold Commences Trading On The OTCQB Market</v>
+        <v>NX3 Commercial Group Completes $15 Million Multi-Property 1031 Exchange ...</v>
       </c>
       <c r="B914" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C914" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D914" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E914" t="str">
-        <v>https://pr-inside.com/four-nines-gold-commences-trading-on-the-otcqb-market-r5190055.htm</v>
+        <v>https://pr-inside.com/nx3-commercial-group-completes-15-million-multi-property-1031-exchange-r5208710.htm</v>
       </c>
       <c r="F914" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / June 8, 2026 / Four Nines Gold Inc. (CSE:FNAU)(OTCQB:FNAUF)(FWB:F8NA) ("Four Nines" or the "Company") is pleased to announce commencement of trading on OTCQB Under Ticker "FNAUF". Four Nines Hayden Hill property is a past producing gold-silver mine (480,000 oz Au, 1.3 M oz Ag recovered) that has sat undrilled for 29 years. The Company has an experienced team with a great track record that sees excellent exploration potential in the Hayden Hill project. A new low-sulfidation epithermal structural model - validated by high-grade surface sampling and historical drill data - points to untested high-grade ..</v>
+        <v>(PR-inside.com) Josh Ferrito Promoted to Vice President, Investment Sales Team Following $20 Million in 2026 Closed Volume FORT LAUDERDALE, FL / ACCESS Newswire / August 5, 2026 / NX3 Commercial Group announced today the successful completion of an approximately $15 million, three-property 1031 exchange on behalf of a repeat California-based client. Josh Ferrito and Matt Wister of NX3 Commercial Group represented the buyer, sourcing and executing the acquisition of three net lease assets across Florida and Texas. In connection with the closing, NX3 Commercial Group also announced the promotion of Josh Ferrito to Vice President, Investment Sales Team. Ferrito has closed seven transactions ..</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="str">
-        <v>Network Funding Named as a Top Lender and Its Loan Officers Rank as Top Originator by Publications</v>
+        <v>NX3 Commercial Group Completes $15 Million Multi-Property 1031 Exchange Across Florida and Texas</v>
       </c>
       <c r="B915" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C915" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D915" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E915" t="str">
-        <v>https://www.prweb.com/releases/network-funding-named-as-a-top-lender-and-its-loan-officers-rank-as-top-originator-by-publications-302793042.html</v>
+        <v>https://www.newswire.com/news/nx3-commercial-group-completes-15-million-multi-property-1031-exchange-across</v>
       </c>
       <c r="F915" t="str">
-        <v>Scotsman Guide, Mortgage Executive Magazine, National Mortgage Professional Rank Network Funding Loan Officers as Top Producers HOUSTON, June 8, 2026 /PRNewswire-PRWeb/ -- Network Funding, L.P ranks as a Top Lender by Scotsman Guide and its Loan Officers rank as Top Producers by Scotsman...</v>
+        <v>Josh Ferrito Promoted to Vice President, Investment Sales Team Following $20 Million in 2026 Closed Volume</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="str">
-        <v>TerraCap Management Acquires ~71k SF Industrial Property in Boca Raton, FL</v>
+        <v>Consero Global Acquires ProVisio, Expanding Its Senior Living Finance ...</v>
       </c>
       <c r="B916" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C916" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D916" t="str">
         <v>Finance, Real Estate</v>
       </c>
       <c r="E916" t="str">
-        <v>https://www.prnewswire.com/news-releases/terracap-management-acquires-71k-sf-industrial-property-in-boca-raton-fl-302793212.html</v>
+        <v>https://pr-inside.com/consero-global-acquires-provisio-expanding-its-senior-living-finance-r5208698.htm</v>
       </c>
       <c r="F916" t="str">
-        <v>BOCA RATON, Fla., June 8, 2026 /PRNewswire/ -- TerraCap Management LLC, a privately held investment firm headquartered in Naples, FL, announced today the acquisition of Boca Commerce Center, a 70,927 square foot multi-tenant industrial property located at 1141 S. Rogers Circle, Boca...</v>
+        <v>(PR-inside.com) Acquisition brings specialized senior living finance and accounting expertise, and a Florida-based team of sector specialists, to Consero's growing Senior Living Vertical. AUSTIN, TX / ACCESS Newswire / August 5, 2026 / Consero Global, a leading Finance as a Service (FaaS) provider, announced its strategic acquisition of ProVisio, a specialized Finance &amp; Accounting and back-office services firm built exclusively for the senior living sector. The acquisition expands Consero's existing Senior Living vertical, deepening its ability to serve senior housing operators, property management firms, and the private equity and REIT communities investing in new facilities to meet the needs of a growing aging ..</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="str">
-        <v>Trailbreaker Resources Mobilizes to Coho Property for Surface Exploration Program in Advance of September Drill Program</v>
+        <v>PadSplit launches HostGuard™: the first-ever protection plan designed for shared housing</v>
       </c>
       <c r="B917" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C917" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D917" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E917" t="str">
-        <v>https://www.newmediawire.com/news/trailbreaker-resources-mobilizes-to-coho-property-for-surface-exploration-program-in-advance-of-september-drill-program-7087057</v>
+        <v>https://www.prweb.com/releases/padsplit-launches-hostguard-the-first-ever-protection-plan-designed-for-shared-housing-302843770.html</v>
       </c>
       <c r="F917" t="str">
-        <v>VANCOUVER, BC - June 8, 2026 ( NEWMEDIAWIRE ) - Trailbreaker Resources Ltd. (TBK.V) (“Trailbreaker” or “the Company”) is pleased to announce that it has mobilized a field team to its Coho property in central British Columbia (BC) to begin a surface exploration program in advance of its upcoming September 2026 drill campaign. The program has two priorities: reconnaissance exploration along the property's underexplored western boundary (the ‘Masu zone’), and ground-truthing of drill hole locations at the Coho zone, a copper-gold (Cu-Au) porphyry target. Daithi Mac Gearailt, CEO of Trailbreaker, commented, "The Coho Cu-Au porphyry target represents a compelling opportunity, and we're moving purposely toward our September drill program. Our field team is on the ground now, ground-truthing dril</v>
+        <v>New program helps unlock more affordable housing supply while expanding choice for renters nationwide ATLANTA, Aug. 5, 2026 /PRNewswire-PRWeb/ -- PadSplit, the country's largest coliving marketplace, today announced the launch of HostGuard™, powered by EmpoweredRE Insurance, a...</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="str">
-        <v>DEMIRE Deutsche Mittelstand Real Estate AG: Hauptaktionäre beginnen strukturierten Verkaufsprozess für ihre Beteiligung</v>
+        <v>Introducing the Potomac Hotel, Autograph Collection A New Chapter for Washington D.C.'s Acclaimed Waterfront Destination</v>
       </c>
       <c r="B918" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C918" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D918" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E918" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/08/3308002/0/de/DEMIRE-Deutsche-Mittelstand-Real-Estate-AG-Hauptaktion%C3%A4re-beginnen-strukturierten-Verkaufsprozess-f%C3%BCr-ihre-Beteiligung.html</v>
+        <v>https://www.prweb.com/releases/introducing-the-potomac-hotel-autograph-collection-a-new-chapter-for-washington-dcs-acclaimed-waterfront-destination-302843372.html</v>
       </c>
       <c r="F918" t="str">
-        <v>DEMIRE Deutsche Mittelstand Real Estate AG: Hauptaktionäre beginnen strukturierten Verkaufsprozess für ihre Beteiligung</v>
+        <v>The Award-Winning Property, Home To Dōgon By Kwame Onwuachi, To Debut As An Autograph Collection Hotel, Bringing Guests The Benefits Of Marriott Bonvoy® Membership WASHINGTON, Aug. 5, 2026 /PRNewswire-PRWeb/ -- The Potomac Hotel, Autograph Collection debuted today, marking an exciting new...</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="str">
-        <v>DEMIRE Deutsche Mittelstand Real Estate AG: Major shareholders commence structured sale process for their shareholding</v>
+        <v>Introducing the Potomac Hotel, Autograph Collection, A New Chapter for Washington D.C.'s Acclaimed Waterfront Destination</v>
       </c>
       <c r="B919" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C919" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D919" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E919" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/08/3308002/0/en/DEMIRE-Deutsche-Mittelstand-Real-Estate-AG-Major-shareholders-commence-structured-sale-process-for-their-shareholding.html</v>
+        <v>https://www.prweb.com/releases/introducing-the-potomac-hotel-autograph-collection-a-new-chapter-for-washington-dcs-acclaimed-waterfront-destination-302843372.html</v>
       </c>
       <c r="F919" t="str">
-        <v>DEMIRE Deutsche Mittelstand Real Estate AG: Major shareholders commence structured sale process for their shareholding</v>
+        <v>The Award-Winning Property, Home To Dōgon By Kwame Onwuachi, To Debut As An Autograph Collection Hotel, Bringing Guests The Benefits Of Marriott Bonvoy® Membership WASHINGTON, Aug. 5, 2026 /PRNewswire-PRWeb/ -- The Potomac Hotel, Autograph Collection debuted today, marking an exciting new...</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="str">
-        <v>Noble Mineral Exploration Inc. Announces Phase 2 Summer Exploration Programs on Quebec Critical Minerals Projects</v>
+        <v>Council urged to pause 210-home Wetherby decision after report contradictions</v>
       </c>
       <c r="B920" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C920" t="str">
-        <v>NewMediaWire</v>
+        <v>Pressat</v>
       </c>
       <c r="D920" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E920" t="str">
-        <v>https://www.newmediawire.com/news/noble-mineral-exploration-inc-announces-phase-2-summer-exploration-programs-on-quebec-critical-minerals-projects-7087056</v>
+        <v>https://pressat.co.uk/releases/council-urged-to-pause-210-home-wetherby-decision-after-report-contradictions-2a1fc2e28159946b685366a57153c8e5/</v>
       </c>
       <c r="F920" t="str">
-        <v>TORONTO, ON - June 8, 2026 ( NEWMEDIAWIRE ) - Noble Mineral Exploration Inc. ( “Noble” or the “Company” ) (TSX-V:NOB, FRANKFURT: NB7, OTCQB:NLPXF) is pleased to announce the next phase of the 2026 summer exploration season with surface exploration programs planned on its Chapiteau Rare Earth Property, Labrador (“REE”) and the Mehmet Rare Earth Property, Quebec , Canada. This phase will require helicopter support and will take place during the last week in June and the first week of July. Canadian Helicopters out of Goose Bay, Labrador will provide helicopter support for the project. The Chapiteau Rare Earth Property, Labrador (See Noble Press Release November 25, 2025) The Chapiteau Rare Earth Property is a recently acquired rare earth element (REE) exploration property owned by Noble in w</v>
+        <v>Wednesday 5 August, 2026 Wetherby Civic Society is urging North Yorkshire councillors to defer a decision on Tuesday, 11 August, on up to 210 homes beside Wetherby, after identifying contradictions and omissions in the officer report recommending approval. Application 25/02006/OUTMAJ concerns land at Harrogate Road, immediately beside the 325-home Spofforth Park estate. The site lies in North Yorkshire, but the Society says residents would rely heavily on roads, schools, GP surgeries and other services in Wetherby, within Leeds. The Society has submitted a 15-point request for deferral. It says the report reaches opposing conclusions on the loss of high-quality agricultural land: paragraph 10.28 says the scheme accords with Policy NE8, while paragraph 11.4 says it conflicts with the same p</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="str">
-        <v>GradBridge Chooses Delaware for Headquarters</v>
+        <v>Legacy Gold Intersects 1.44 g/t Gold over 80ft (24.4m) Starting 7ft (2.1m) Vertically Below Surface, Incl. 15.8 g/t over 5ft (1.5m), in First 2026 RC Hole, Extending Main Zone 220m (720ft) North at Baner, Idaho</v>
       </c>
       <c r="B921" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C921" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D921" t="str">
-        <v>SaaS, Real Estate, Education</v>
+        <v>Real Estate</v>
       </c>
       <c r="E921" t="str">
-        <v>https://express-press-release.net/news/2026/06/08/1757222</v>
+        <v>https://www.newsfilecorp.com/release/308087/Legacy-Gold-Intersects-1.44-gt-Gold-over-80ft-24.4m-Starting-7ft-2.1m-Vertically-Below-Surface-Incl.-15.8-gt-over-5ft-1.5m-in-First-2026-RC-Hole-Extending-Main-Zone-220m-720ft-North-at-Baner-Idaho</v>
       </c>
       <c r="F921" t="str">
-        <v>Wilmington, DE, United States, 2026-06-08 — /EPR Network/ — A Delaware-founded financial technology startup and private student lending platform has selected a property in Newark’s [read full press release...]</v>
+        <v>Calgary, Alberta--(Newsfile Corp. - August 5, 2026) - Legacy Gold Mines Ltd. (TSXV: LEGY) (the "Company" or "Legacy Gold") reports assay results from LG26-005, the first reverse circulation ("RC") hole reported from its 2026 drill program at the Baner Gold Mine Property in Idaho County, Idaho, USA (the "Baner Property"). Legacy Gold has completed Phase 1 of its 2026 work program and commenced Phase 2 RC drilling, which is currently expected to continue through August and into September. LG26-005...</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="str">
-        <v>Alpha Conservatories and Windows Highlights Expert Double Glazing Kent Solutions for Homes and Businesses</v>
+        <v>Compass Gold Reports Final Diamond Drilling Assays at Massala Prospect, Intersecting 8.35 M @ 2.82 g/t Au</v>
       </c>
       <c r="B922" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C922" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D922" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E922" t="str">
-        <v>https://express-press-release.net/news/2026/06/08/1757189</v>
+        <v>https://www.newsfilecorp.com/release/307982/Compass-Gold-Reports-Final-Diamond-Drilling-Assays-at-Massala-Prospect-Intersecting-8.35-M-2.82-gt-Au</v>
       </c>
       <c r="F922" t="str">
-        <v>Kent, United Kingdom, 2026-06-08 — /EPR Network/ — Alpha Conservatories and Windows, an established family-run business based in Ashford, is continuing to help property owners [read full press release...]</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 5, 2026) - Compass Gold Corp. (TSXV: CVB) (Compass or the Company) is pleased to report the positive assay results from the recently completed 42-hole diamond drilling program at the Massala prospect, located on the Company's Sikasso Property in Southern Mali (Figure 1).HighlightsDrilling tested a 340 m mineralized zone along the approximately 3 km Tarabala fault within the Massala Small Mine Permit application areaDrilling intercepted gold...</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="str">
-        <v>Specialized Interior Design Firm for Branson-area Vacation Home Remodels Launches Amid Real Estate Growth</v>
+        <v>CommLoan Closes Second-Quarter Deals Across a Wide Variety of Lender Types, Reflecting Growing Reach in Fragmented CRE Market</v>
       </c>
       <c r="B923" t="str">
-        <v>2026-06-08</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C923" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D923" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E923" t="str">
-        <v>https://express-press-release.net/news/2026/06/08/1757174</v>
+        <v>https://www.prnewswire.com/news-releases/commloan-closes-second-quarter-deals-across-a-wide-variety-of-lender-types-reflecting-growing-reach-in-fragmented-cre-market-302843127.html</v>
       </c>
       <c r="F923" t="str">
-        <v>BRANSON, MO, 2026-06-08 — /EPR Network/ — Successful Branson interior designer Holly Jones is rebranding and narrowing her focus with the launch of Holly Jones Signature [read full press release...]</v>
+        <v>Marketplace Diversity Signals Borrowers Are Finding Capital Beyond Traditional Channels SCOTTSDALE, Ariz., Aug. 5, 2026 /PRNewswire/ -- CommLoan, the operating system for commercial real estate lending, funded loans across 91% unique lending institutions in the second quarter of 2026,...</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="str">
-        <v>Human Expertise and AI-Assisted Review Combine in New ManufacturedHomeProNews Investigation Into Affordable Housing and Manufactured Housing Policy Gaps</v>
+        <v>Global Education Communities Corp. Announces Executive Appointments ...</v>
       </c>
       <c r="B924" t="str">
-        <v>2026-06-06</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C924" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D924" t="str">
-        <v>AI, Real Estate</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E924" t="str">
-        <v>https://www.pr.com/press-release/968749</v>
+        <v>https://pr-inside.com/global-education-communities-corp-announces-executive-appointments-r5208646.htm</v>
       </c>
       <c r="F924" t="str">
-        <v>A new MHProNews facts-evidence-analysis investigation, using AI-assisted tools and human editorial oversight, examines federal inaction, zoning barriers, and industry consolidation concerns affecting manufactured housing during a national affordability crisis. The report discusses the ROAD Act, industry policy positions, and market dynamics, while providing an audit trail for researchers, policymakers, journalists, and [PR.com]</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 5, 2026 / Global Education Communities Corp. ("GECC" or the "Company") (TSX:GEC)(OTCQB:GECSF) announced updates to its executive leadership team to support the ongoing expansion of its student housing portfolio and broader corporate growth strategy. Appointment of Chris Ho as Executive Director, Finance Mr. Chris Ho has been appointed Executive Director of Finance. Having joined GECC in early 2024, Mr. Ho brings extensive leadership experience in capital markets, financial analysis, and investor relations. Prior to joining GECC, Mr. Ho spent more than 12 years in Asia's capital markets, most recently serving as Vice President of Institutional Research ..</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="str">
-        <v>Jem Cleaning Expands Professional Carpet Cleaning Services Across Piscataway, NJ</v>
+        <v>Lineage, Inc. Reports Second-Quarter 2026 Financial Results</v>
       </c>
       <c r="B925" t="str">
-        <v>2026-06-06</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C925" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D925" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E925" t="str">
-        <v>https://express-press-release.net/news/2026/06/06/1757383</v>
+        <v>https://finance.yahoo.com/real-estate/articles/lineage-inc-reports-second-quarter-100000039.html</v>
       </c>
       <c r="F925" t="str">
-        <v>Piscataway, NJ – , 2026-06-06 — /EPR Network/ — Jem Cleaning and Property Maintenance LLC is proud to announce the expansion of its professional carpet [read full press release...]</v>
+        <v>NOVI, Mich., August 05, 2026--Lineage, Inc. (NASDAQ: LINE) (the "Company"), the world’s largest global temperature-controlled warehouse REIT, today announced its financial results for the second quarter of 2026.</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="str">
-        <v>NYC-Based Longacre Acquires 541-Unit Houston MF Complex</v>
+        <v>Silver Pony Announces an Exploration Update from Work Ongoing Drill Testing of Primary High-Grade Silver Targets</v>
       </c>
       <c r="B926" t="str">
-        <v>2026-06-06</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C926" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D926" t="str">
-        <v>SaaS, Real Estate, Automotive</v>
+        <v>Real Estate</v>
       </c>
       <c r="E926" t="str">
-        <v>https://www.pr.com/press-release/970496</v>
+        <v>https://www.newsfilecorp.com/release/308085/Silver-Pony-Announces-an-Exploration-Update-from-Work-Ongoing-Drill-Testing-of-Primary-HighGrade-Silver-Targets</v>
       </c>
       <c r="F926" t="str">
-        <v>Longacre Acquires 541-Unit Houston Multifamily Community, Scaling Joint Venture's 17-State Turnaround Platform Property: 5300 W. Gulf Bank Rd., Houston, TX 77088 PH Realty Capital and Rockledge principals collectively own workforce-housing assets across 17 states. Longacre is the institutional vehicle through which the partners pursue large-scale distressed multifamily acquisitions. Longacre, the joint venture between [PR.com]</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 5, 2026) - Silver Pony Resources Corp. (CSE: PONY) (FSE: BJ40) (OTC: CCCFD) (formerly Carlyle Commodities Corp.) ("Silver Pony" or the "Company") is pleased to provide an exploration update from its Silver Pony Project (the "Project").Silver Pony Project: 2026 Exploration UpdateFigure 1-Silver Pony field crews prospecting along the property's alpine ridgelines, July 2026.To view an enhanced version of this graphic, please...</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="str">
-        <v>Best SMM Panel for Instagram USA (2026 Guide) - Real USA Followers &amp; Engagement</v>
+        <v>SAGA Metals Executes Property Sale Agreement for the North Wind Iron Ore Project in Labrador</v>
       </c>
       <c r="B927" t="str">
-        <v>2026-06-06</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C927" t="str">
-        <v>OpenPR</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D927" t="str">
-        <v>SaaS, Real Estate, Retail</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E927" t="str">
-        <v>https://www.openpr.com/news/4540429/best-smm-panel-for-instagram-usa-2026-guide-real-usa-followers</v>
+        <v>https://www.newsfilecorp.com/release/308080/SAGA-Metals-Executes-Property-Sale-Agreement-for-the-North-Wind-Iron-Ore-Project-in-Labrador</v>
       </c>
       <c r="F927" t="str">
-        <v>Instagram is the most powerful platform for influencers, brands, and creators in the United States. Whether you're promoting fashion, fitness, real estate, music, business coaching, or e-commerce products, the competition is intense - and the need for American engagement is</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 5, 2026) - SAGA Metals Corp. (TSXV: SAGA) (OTCQB: SAGMF) (FSE: 20H) ("SAGA" or the "Company") , a North American exploration company focused on critical mineral discoveries, is pleased to announce the execution of a Property Sale Agreement (the "Agreement") with Orion Iron Ore Ltd. ("Orion"), an arms-length Vendor.  Orion is a private iron ore explorer focused on assembling and advancing a significant iron complex in the Labrador Trough...</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="str">
-        <v>From the Sidewalk to the Site Plan: Chris Hibler Fresno on Why Mid-Sized Cities Deserve Planning That Gets Built</v>
+        <v>EfTEN United Property Fund investeerib Riias asuvasse Domina kaubanduskeskusesse</v>
       </c>
       <c r="B928" t="str">
-        <v>2026-06-06</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C928" t="str">
-        <v>OpenPR</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D928" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E928" t="str">
-        <v>https://www.openpr.com/news/4540427/from-the-sidewalk-to-the-site-plan-chris-hibler-fresno-on-why</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/05/3339030/0/et/EfTEN-United-Property-Fund-investeerib-Riias-asuvasse-Domina-kaubanduskeskusesse.html</v>
       </c>
       <c r="F928" t="str">
-        <v>How field observation, resident input, and disciplined documentation are reshaping urban planning across California's Central Valley. FRESNO, Calif. Jun 06, 2026, ZEX PR WIRE - In a field where bold renderings often outnumber finished projects, a quieter question is gaining ground.</v>
+        <v>EfTEN United Property Fund investeerib 2,478 miljonit eurot osaluse omandamiseks ettevõttes SIA EfTEN Domina, mis omab Riias asuvat Domina kaubanduskeskust. Fond omandab ettevõttes 5,9% suuruse osaluse. Varem omas fond Domina keskuses kaudselt 0,71% (ligikaudu 380 tuhande euro) suurust positsiooni läbi EfTEN Kinnisvarafond II AS-i. Tehing on kavas lõpule viia augusti lõpuks. Tehingu tulemusena suureneb kaubanduskinnisvara osakaal fondi portfellis 7 protsendipunkti võrra (47%le).</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="str">
-        <v>Caliber Announces CFO Transition</v>
+        <v>EfTEN United Property Fund invests in the Domina shopping centre in Riga</v>
       </c>
       <c r="B929" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C929" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D929" t="str">
-        <v>Finance, SaaS, Real Estate</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E929" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/05/3307631/0/en/Caliber-Announces-CFO-Transition.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/05/3339030/0/en/EfTEN-United-Property-Fund-invests-in-the-Domina-shopping-centre-in-Riga.html</v>
       </c>
       <c r="F929" t="str">
-        <v>SCOTTSDALE, Ariz., June 05, 2026 (GLOBE NEWSWIRE) -- Caliber (Nasdaq: CWD), a diversified real estate and digital asset management platform, today announced that Jade Leung will step down as Chief Financial Officer to pursue a new opportunity, capping an eleven-year tenure during which he built Caliber’s finance organization and helped lead the Company through its initial public offering. Mr. Leung will support an orderly transition. The change is not the result of any disagreement with the Company on any matter relating to its operations, accounting policies, practices, or financial reporting. Caliber reaffirms the full-year 2026 guidance issued on its first quarter 2026 earnings call, and the transition does not affect the Company’s strategy or financial outlook.</v>
+        <v>EfTEN United Property Fund invests EUR 2.478 million to acquire a stake in SIA EfTEN Domina, which owns the Domina shopping centre in Riga. The fund will acquire a 5.9% equity stake in the company. Previously, the fund held an indirect position of 0,71% (EUR 380 thousand) in the Domina centre through EfTEN Kinnisvarafond II AS. The transaction is expected to be completed by the end of August. As a result of this transaction, the share of retail real estate in the fund's portfolio increases by 7 percentage points (to 47%).</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="str">
-        <v>Monster Self Storage Opens First Kentucky Location on Shelbyville Road in Louisville, Kentucky</v>
+        <v>NSJ Gold Corp. (NSJ) (9PZ) Announces Financing for Exploration on Its Antimony 2.0 Property</v>
       </c>
       <c r="B930" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C930" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D930" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E930" t="str">
-        <v>https://www.prnewswire.com/news-releases/monster-self-storage-opens-first-kentucky-location-on-shelbyville-road-in-louisville-kentucky-302792959.html</v>
+        <v>https://www.newsfilecorp.com/release/308083/NSJ-Gold-Corp.-NSJ-9PZ-Announces-Financing-for-Exploration-on-Its-Antimony-2.0-Property</v>
       </c>
       <c r="F930" t="str">
-        <v>New facility marks brand's expansion into Kentucky with modern, community-focused storage solutions LOUISVILLE, Ky., June 5, 2026 /PRNewswire/ -- Monster Self Storage, a self-storage brand managed by Adams Property Group, is proud to announce the opening of its newest facility at 15900...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 4, 2026) - NSJ Gold Corp. (CSE: NSJ) (FSE: 9PZ) (the "Company" or "NSJ") announces a private placement financing (the "Offering") of up to 3,000,000 Common Shares of the Company at a price of $0.30 per Common Share for gross proceeds to the Company of up to $900,000. The net proceeds received from the Offering will be used by the Company for exploration and development activities on its Antimony 2.0 Property and general working capital.About...</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="str">
-        <v>Monster Self Storage Opens New Location at Iron Bridge Road in North Chesterfield, Virginia</v>
+        <v>RioCan Delivers Strong Second Quarter Performance; Retail Committed Occupancy Climbs to 98.8%, Reflecting Sustained Demand for RioCan's Portfolio</v>
       </c>
       <c r="B931" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C931" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D931" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E931" t="str">
-        <v>https://www.prnewswire.com/news-releases/monster-self-storage-opens-new-location-at-iron-bridge-road-in-north-chesterfield-virginia-302792961.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/riocan-delivers-strong-second-quarter-214900283.html</v>
       </c>
       <c r="F931" t="str">
-        <v>New facility expands modern, community-focused storage solutions in the growing Richmond market NORTH CHESTERFIELD, Va., June 5, 2026 /PRNewswire/ -- Monster Self Storage, a self-storage brand managed by Adams Property Group, is proud to announce the opening of its newest facility at 5400...</v>
+        <v>TORONTO, August 04, 2026--RioCan Real Estate Investment Trust ("RioCan" or the "Trust") (TSX: REI.UN) announced today its financial and operating results for the three and six months ended June 30, 2026. Based on strong year-to-date leasing results, the Trust raises its guidance on Commercial Same Property NOI growth and reaffirms other 2026 guidance as previously disclosed in its 2025 annual MD&amp;A.</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="str">
-        <v>HelloNation Explains Jet Noise on Whidbey Island, WA, Featuring Real Estate Expert Pamela Z Hill</v>
+        <v>Azincourt Energy Options High-Grade Sylvia Lake Uranium Project in Labrador</v>
       </c>
       <c r="B932" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C932" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D932" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E932" t="str">
-        <v>https://www.prnewswire.com/news-releases/hellonation-explains-jet-noise-on-whidbey-island-wa-featuring-real-estate-expert-pamela-z-hill-302792956.html</v>
+        <v>https://www.newsfilecorp.com/release/307988/Azincourt-Energy-Options-HighGrade-Sylvia-Lake-Uranium-Project-in-Labrador</v>
       </c>
       <c r="F932" t="str">
-        <v>The article outlines practical ways buyers can evaluate military flight activity before purchasing a home. WHIDBEY ISLAND, Wash., June 5, 2026 /PRNewswire/ -- How can homebuyers determine whether military flight activity will affect their comfort in a new neighborhood? A recent...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 4, 2026) - AZINCOURT ENERGY CORP. (TSXV: AAZ) (OTCQB: AZURF) ("Azincourt" or the "Company") is pleased to announce that it has entered into a definitive property option agreement with a private company (the "Optionor") that is arm's-length to the Company, pursuant to which Azincourt has been granted the option to acquire a one-hundred percent interest in two mineral claim block licences located in Labrador's Central Mineral Belt in the...</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="str">
-        <v>William Pitt Sotheby's International Realty and Julia B. Fee Sotheby's International Realty Associates Recognized Among the Nation's Best</v>
+        <v>Margaux REIT annonce l'acquisition d'un site de mini-entrepôts situé à Saint-Basile-le-Grand, QC</v>
       </c>
       <c r="B933" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C933" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D933" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E933" t="str">
-        <v>https://www.prnewswire.com/news-releases/william-pitt-sothebys-international-realty-and-julia-b-fee-sothebys-international-realty-associates-recognized-among-the-nations-best-302792831.html</v>
+        <v>https://www.newsfilecorp.com/release/308032/Margaux-REIT-annonce-lacquisition-dun-site-de-minientrepts-situ-SaintBasileleGrand-QC</v>
       </c>
       <c r="F933" t="str">
-        <v>151 agents and 24 teams across the brokerage's footprint were recognized with RealTrends Verified honors, placing them among the nation's top-performing real estate professionals STAMFORD, Conn., June 5, 2026 /PRNewswire/ -- William Pitt Sotheby's International Realty and Julia B. Fee...</v>
+        <v>La Prairie, Québec--(Newsfile Corp. - 4 août 2026) - Fiducie de placement immobilier Margaux (TSXV: ALFA.UN) (« Margaux » ou la « Fiducie ») a le plaisir d'annoncer   l'acquisition, par l'intermédiaire d'une filiale entièrement contrôlée,  d'un site de mini-entrepôts situé à Saint-Basile-le-Grand, Québec.Conformément à l'entente dévoilée lors d'un précédent communiqué, la Fiducie a payé un montant de 12.5M lors de la clôture de la transaction. Le vendeur   est une tierce partie sans aucun  lien...</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="str">
-        <v>Discover MGallery Collection's debut in the Maldives, the V Villas Maldives at Mirihi – MGallery Collection</v>
+        <v>Margaux REIT Announces the Acquisition of a Self-Storage Property Located in Saint-Basile-le-Grand, QC</v>
       </c>
       <c r="B934" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C934" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D934" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E934" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355837</v>
+        <v>https://www.newsfilecorp.com/release/308029/Margaux-REIT-Announces-the-Acquisition-of-a-SelfStorage-Property-Located-in-SaintBasileleGrand-QC</v>
       </c>
       <c r="F934" t="str">
-        <v>MGallery Collection proudly announces the opening of V Villas Maldives at Mirihi &amp;#8211; MGallery Collection, a luxurious all-villa retreat where light, time and the ocean flow in soothing harmony. Crafted as a refined ode to Maldivian heritage and natural beauty, this property invites travellers to experience luxury, where every horizon line invites stillness, presence and awe. - - An oasis of peace and calm - - Cradled by turquoise waters and kissed by the equatorial sun, V Villas M... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355837</v>
+        <v>La Prairie, Quebec--(Newsfile Corp. - August 4, 2026) - Margaux Real Estate Investment Trust (TSXV: ALFA.UN) ("Margaux" or the "REIT") is pleased to announce the acquisition, through a wholly owned subsidiary, of a self-storage property located in Saint-Basile-le-Grand, Quebec.As previously disclosed in an earlier press release, the REIT paid $12.5 million upon closing of the transaction. The vendor is an arm's-length third party and agreed to accept, as part of the purchase price, 384,616...</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="str">
-        <v>Davidovich Stone Law Group Presents at AAGLA on Landlord Portfolio Protection</v>
+        <v>FRP Holdings, Inc. Reports Fiscal 2026 Second Quarter Results</v>
       </c>
       <c r="B935" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C935" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D935" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E935" t="str">
-        <v>https://www.newswire.com/news/davidovich-stone-law-group-presents-at-aagla-on-landlord-portfolio-22793395</v>
+        <v>https://pr-inside.com/frp-holdings-inc-reports-fiscal-2026-second-quarter-results-r5208436.htm</v>
       </c>
       <c r="F935" t="str">
-        <v>Managing Partner Niv V. Davidovich is a recurring featured speaker at AAGLA webinars, addressing landlords and property owners throughout Los Angeles on eviction strategy, rent stabilization compliance, and the legal practices that protect property portfolios before disputes arise. &amp;nbsp;</v>
+        <v>(PR-inside.com) Mining Royalties Revenue up 13% on higher Volume and Pricing; Multifamily and Industrial Occupancy Remain Pressured; Industrial Leasing the Near-Term Priority JACKSONVILLE, FL / ACCESS Newswire / August 4, 2026 / FRP Holdings, Inc. (NASDAQ:FRPH), a full-service real estate investment and development company with four distinct business segments including Multifamily, Industrial and Commercial, Development, and Mining and Royalty Lands, today reported financial results for the quarter ended June 30, 2026. Key results for the quarter ended 2026 include: Q2 2026 Financial Highlights: The Company reported a net loss of $0.3 million or $(0.01) per share, versus net income of $0.6 million or $0.03 per ..</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="str">
-        <v>Letter 1058 Starts a 30-Day Countdown - Clear Start Tax Explains What the IRS's Final Notice of Intent to Levy Really Means</v>
+        <v>Beeline Holdings (BLNE) Signs LOI to Acquire TYTL, Expanding AI-Powered Residential Equity Platform</v>
       </c>
       <c r="B936" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C936" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D936" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Crypto, AI, SaaS, Real Estate, Retail</v>
       </c>
       <c r="E936" t="str">
-        <v>https://www.newswire.com/news/letter-1058-starts-a-30-day-countdown-clear-start-tax-explains-what-the-irss</v>
+        <v>https://www.newmediawire.com/news/beeline-holdings-blne-signs-loi-to-acquire-tytl-expanding-ai-powered-residential-equity-platform-7088190</v>
       </c>
       <c r="F936" t="str">
-        <v>Buried in the IRS's Standard Collection Sequence is a Single Piece of Mail - Letter 1058, Also Issued as LT11 - That Starts a 30-Day Window Before Wages, Bank Accounts or Other Property Can Be Seized</v>
+        <v>LOS ANGELES, CA - August 4, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) announced a non-binding letter of intent to acquire TYTL Corp. in an all-stock transaction that would combine Beeline’s AI-powered mortgage, Non-QM lending, title and settlement platform with TYTL’s blockchain-enabled residential equity infrastructure. The companies said the combined platform would enable qualified homeowners to access home equity without incurring additional debt while providing institutional investors with access to real estate-backed digital securities. Management estimates an initial addressable market of approximately $1 trillion based on qualifying U.S. homeowners. The companies said they have spent more than a year integrating TYTL’s Regulation D-compliant digital securities platform</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="str">
-        <v>The Foundation Kings Advises Toronto Homeowners to Begin Fall 2026 Underpinning Projects Now</v>
+        <v>HelloNation Article Explains Bee Identification, Featuring Pest Control Expert Perry Hampton</v>
       </c>
       <c r="B937" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C937" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D937" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E937" t="str">
-        <v>https://pressreleasenews.org/pressroom/the-foundation-kings-advises-toronto-homeowners-to-begin-fall-2026-underpinning-projects-now</v>
+        <v>https://www.prnewswire.com/news-releases/hellonation-article-explains-bee-identification-featuring-pest-control-expert-perry-hampton-302842896.html</v>
       </c>
       <c r="F937" t="str">
-        <v>The Foundation Kings recommends Toronto homeowners start planning fall 2026 underpinning projects immediately due to scheduling constraints. Limited-time offer includes complimentary permit drawings valued at $2,000+.</v>
+        <v>The article explains how identifying honey bees, bumble bees, and carpenter bees helps homeowners protect both their property and beneficial pollinators. ROCHESTER, N.Y., Aug. 4, 2026 /PRNewswire/ -- What are the different types of bees around your home? HelloNation answers that question...</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="str">
-        <v>Recent Release, "Do Dot, Family and Friends...," from Christian Faith Publishing, Invites Young Readers to Explore Authentic Ranch Life</v>
+        <v>TAP Real Estate Technologies Unveils Next-Generation Real Estate Platform Features with Integrated Market Intelligence, Payments and Investing</v>
       </c>
       <c r="B938" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C938" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D938" t="str">
-        <v>Real Estate</v>
+        <v>AI, SaaS, Real Estate</v>
       </c>
       <c r="E938" t="str">
-        <v>https://www.pr.com/press-release/969892</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/04/3338726/0/en/TAP-Real-Estate-Technologies-Unveils-Next-Generation-Real-Estate-Platform-Features-with-Integrated-Market-Intelligence-Payments-and-Investing.html</v>
       </c>
       <c r="F938" t="str">
-        <v>JAGS has completed a new book, "Do Dot, Family and Friends Visit Stovall's Stickhorse Ranch," which introduces children to the wonders of a genuine working ranch nestled somewhere in Texas. Through the eyes of relatable characters, readers will discover every corner of this sprawling property, from the pastures to the barns, experiencing the daily operations that bring ranch life to vivid reality. Born from a [PR.com]</v>
+        <v>Modernizing the World's Largest Asset Class Through AI, Market Intelligence and Financial Markets Infrastructure</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="str">
-        <v>Atlas Designs Scales Its Core Basement Apartment Permit Practice with Lidar Precision</v>
+        <v>George Clarke explores innovative solutions to Britain's housing crisis in new Channel 4 series Amazing Spaces: First Homes</v>
       </c>
       <c r="B939" t="str">
-        <v>2026-06-05</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C939" t="str">
-        <v>PressReleaseNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D939" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E939" t="str">
-        <v>https://pressreleasenews.org/pressroom/atlas-designs-scales-its-core-basement-apartment-permit-practice-with-lidar-precision</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358509</v>
       </c>
       <c r="F939" t="str">
-        <v>A long-established specialist in legal basement apartment permit drawings, Atlas Designs is investing in Lidar scanning and added design capacity to meet surging Ontario demand for code-compliant secondary suites, the work that has anchored the firm’s practice for years.</v>
+        <v>Channel 4 has commissioned George Clarke&amp;#39;s Amazing Spaces: First Homes, a brand-new four-part series from Plum Pictures, fronted by architect and property expert George Clarke. - - Britain is in the grip of a housing crisis, with many people unable to afford a traditional bricks-and-mortar home. In this new series, George meets the proactive and determined people finding creative ways to put a roof over their heads. - - Across four episodes, George and his long-time collaborator Will Hardi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358509</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="str">
-        <v>BOXABL and FG Merger II (FGMC) Set June 9 Vote on Proposed Business Combination</v>
+        <v>LendingTree Launches ChatGPT Plug-In to Reimagine How Consumers Shop for a Mortgage</v>
       </c>
       <c r="B940" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C940" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D940" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>Finance, AI, Real Estate</v>
       </c>
       <c r="E940" t="str">
-        <v>https://www.newmediawire.com/news/boxabl-and-fg-merger-ii-fgmc-set-june-9-vote-on-proposed-business-combination-7087023</v>
+        <v>https://www.prnewswire.com/news-releases/lendingtree-launches-chatgpt-plug-in-to-reimagine-how-consumers-shop-for-a-mortgage-302842744.html</v>
       </c>
       <c r="F940" t="str">
-        <v>LOS ANGELES, CA - June 4, 2026 ( NEWMEDIAWIRE ) - BOXABL announced that FGMC stockholders will vote June 9, 2026, on the proposed business combination that would take BOXABL public. FGMC is encouraging stockholders to vote in favor of the transaction and noted that public stockholders who do not redeem their shares will automatically become BOXABL stockholders upon closing. Following completion of the merger, FGMC is expected to be renamed BOXABL, Inc. and re-list on Nasdaq under the ticker symbol “BXBL.” The deadline for public stockholders to exercise redemption rights is June 5, 2026, at 5 p.m. ET. To view the full press release, visit https://ibn.fm/wSXgO About BOXABL BOXABL is transforming the housing market with its modular building systems designed to deliver affordable, high-qualit</v>
+        <v>CHARLOTTE, N.C., Aug. 4, 2026 /PRNewswire/ -- LendingTree, Inc. (NASDAQ: TREE), operator of LendingTree.com, the nation's leading online financial services marketplace, today announces their ChatGPT plug-in, enabling consumers to explore current mortgage and refinance rates through a...</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="str">
-        <v>Texas-based Botkin Chiarello Calaf Earns 2026 Chambers USA Rankings for Intellectual Property, Commercial Litigation</v>
+        <v>Sheraton Hotels &amp; Resorts Debuts in Papua New Guinea with the Opening of Sheraton Port Moresby Stanley Hotel &amp; Suites</v>
       </c>
       <c r="B941" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C941" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D941" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E941" t="str">
-        <v>https://www.prnewswire.com/news-releases/texas-based-botkin-chiarello-calaf-earns-2026-chambers-usa-rankings-for-intellectual-property-commercial-litigation-302791912.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358497</v>
       </c>
       <c r="F941" t="str">
-        <v>AUSTIN, Texas, June 4, 2026 /PRNewswire/ -- The Austin, Texas-based litigation boutique Botkin Chiarello Calaf is recognized in the 2026 edition of the annual Chambers USA rankings for the firm's successful representation of clients in complex business disputes and intellectual property...</v>
+        <v>Download high-resolution images here. - - Key Facts: - - - &amp;#8226; Brand Milestone: First Sheraton Hotels &amp;amp; Resorts property in Papua New Guinea and Marriott International&amp;#39;s second hotel in Port Moresby - - - - - &amp;#8226; Accommodations &amp;amp; Location: 394 keys, including guestrooms, suites and fully-equipped apartments, located in Port Moresby&amp;#39;s central business and cultural district, five minutes from Jacksons International Airport and connected to Vision City Mega Mall - - - - - &amp;#8226; Meeti... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358497</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="str">
-        <v>In HelloNation, The Fence Lady Brooke Guyett Explains the Benefits of Privacy Fencing</v>
+        <v>Black Wealth Family Foundation to Host Reel Returns, a Martha's Vineyard ...</v>
       </c>
       <c r="B942" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C942" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D942" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E942" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-the-fence-lady-brooke-guyett-explains-the-benefits-of-privacy-fencing-302791896.html</v>
+        <v>https://pr-inside.com/black-wealth-family-foundation-to-host-reel-returns-a-martha-s-vineyard-r5208350.htm</v>
       </c>
       <c r="F942" t="str">
-        <v>Brooke Guyett, The Fence Lady of Hinesville, Georgia, Outlines How Privacy Fencing Adds Security, Noise Reduction, and Lasting Property Value. HINESVILLE, Ga., June 4, 2026 /PRNewswire/ -- What do homeowners gain when they invest in a professionally installed privacy fence? A HelloNation...</v>
+        <v>(PR-inside.com) Je'Caryous Johnson will serve as master of ceremonies, with Contenu Entertainment joining as a program partner NEW YORK CITY, NY / ACCESS Newswire / August 4, 2026 /Black Wealth Family Foundation will host Reel Returns, a private Martha's Vineyard salon focused on film finance, entertainment investment, intellectual property, digital infrastructure and Black wealth-building. Presented as part of The Wealth Weekend platform, Reel Returns will take place Thursday, Aug. 13, and convene invited family offices, high-net-worth individuals, fund managers, institutional allocators, founders, advisors, C-suite executives and entertainment leaders for a focused program centered on capital, ownership and strategic relationships. Acclaimed playwright, producer, director and ..</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="str">
-        <v>Manchester’s Newest Luxury Apartment Rentals Are Now Accepting Applications at Rendezvous on Elm</v>
+        <v>Blue Owl Closes European Net Lease Fund with Over €1.6 Billion of Total Capital Commitments and Seeks to Provide Differentiated Capital Solutions to Investment Grade Corporate Real Estate Occupiers</v>
       </c>
       <c r="B943" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C943" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D943" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E943" t="str">
-        <v>https://www.prunderground.com/manchesters-newest-luxury-apartment-rentals-are-now-accepting-applications-at-rendezvous-on-elm/00382948/</v>
+        <v>https://www.prnewswire.com/news-releases/blue-owl-closes-european-net-lease-fund-with-over-1-6-billion-of-total-capital-commitments-and-seeks-to-provide-differentiated-capital-solutions-to-investment-grade-corporate-real-estate-occupiers-302842342.html</v>
       </c>
       <c r="F943" t="str">
-        <v>A $10 million boutique renovation and 27 unique residences bring a new kind of downtown living to 967 Elm Street. The post Manchester's Newest Luxury Apartment Rentals Are Now Accepting Applications at Rendezvous on Elm first appeared on</v>
+        <v>NEW YORK, Aug. 4, 2026 /PRNewswire/ -- Blue Owl Capital Inc. ("Blue Owl") (NYSE: OWL), a leading alternative asset manager, announced today the final close of its inaugural European net lease fund, Blue Owl Real Estate European Net Lease Fund ("OREF Europe") with €1.6 billion of total...</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="str">
-        <v>Mortgage Rates Decrease to 6.48%</v>
+        <v>SESI Consulting Engineers Marks 50 Years As Early-Stage Feasibility Reshapes Development</v>
       </c>
       <c r="B944" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C944" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D944" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E944" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/04/3306996/0/en/Mortgage-Rates-Decrease-to-6-48.html</v>
+        <v>https://www.newsfilecorp.com/release/307699/SESI-Consulting-Engineers-Marks-50-Years-As-EarlyStage-Feasibility-Reshapes-Development</v>
       </c>
       <c r="F944" t="str">
-        <v>MCLEAN, Va., June 04, 2026 (GLOBE NEWSWIRE) -- Freddie Mac (OTCQB: FMCC) today released the results of its Primary Mortgage Market Survey ® (PMMS ® ), showing the 30-year fixed-rate mortgage (FRM) averaged 6.48%.</v>
+        <v>Parsippany, New Jersey--(Newsfile Corp. - August 4, 2026) - As SESI Consulting Engineers ("SESI") marks its 50th anniversary, the firm is addressing a fundamental shift that is reshaping real estate development across the Northeast: engineering feasibility is increasingly determining whether projects move forward long before design or approvals begin.Rising construction costs, evolving environmental regulations, infrastructure limitations, and extended municipal review timelines are driving...</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="str">
-        <v>Class Valuation and Makena partner to help appraisers prepare for UAD 3.6</v>
+        <v>Mortgage Automator Acquires Lendr, Giving Every Private Lender in North ...</v>
       </c>
       <c r="B945" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C945" t="str">
-        <v>Send2Press</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D945" t="str">
         <v>Finance, AI, SaaS, Real Estate</v>
       </c>
       <c r="E945" t="str">
-        <v>https://www.send2press.com/wire/class-valuation-and-makena-partner-to-help-appraisers-prepare-for-uad-3-6/</v>
+        <v>https://pr-inside.com/mortgage-automator-acquires-lendr-giving-every-private-lender-in-north-r5208272.htm</v>
       </c>
       <c r="F945" t="str">
-        <v>TROY, Mich. and NAPLES, Fla., June 4, 2026 (SEND2PRESS NEWSWIRE) -- Class Valuation, a leading real estate appraisal management company, today announced a partnership with Makena, a next-generation property data platform designed to help enterprises collect accurate, structured and actionable property data at scale. Through the partnership, Class Valuation appraisers will gain access to InstaPlan(r), Makena's mobile data collection and floor plan application, as they prepare for the wide-scale UAD 3.6 mandate on November 2, 2026.</v>
+        <v>(PR-inside.com) Two industry pioneers join forces to give the market software that scales with every stage of a lending business, backed by AI that lenders can trust TORONTO, ON / ACCESS Newswire / August 4, 2026 / Mortgage Automator today announced the acquisition of Lendr, a US-based Loan Origination and Servicing platform that has earned rapid, loyal adoption among private lenders since its founding four years ago. Together, the two companies represent the most comprehensive ecosystem of private lending software available in North America, serving lenders at every stage of growth with tools purpose-built for the operational realities and ambitions of this ..</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="str">
-        <v>Samet Painting Enhances Outdoor Property Care with Fence Painting Services</v>
+        <v>Marquis Who's Who Honors Karen McIntosh-Telford for Leadership in Real ...</v>
       </c>
       <c r="B946" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C946" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D946" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E946" t="str">
-        <v>https://express-press-release.net/news/2026/06/04/1757099</v>
+        <v>https://pr-inside.com/marquis-who-s-who-honors-karen-mcintosh-telford-for-leadership-in-real-r5208256.htm</v>
       </c>
       <c r="F946" t="str">
-        <v>Melbourne, AUS, 2026-06-04 — /EPR Network/ — Samet Painting is pleased to offer professional Fence Painting Services in Melbourne. The service helps homeowners and business [read full press release...]</v>
+        <v>(PR-inside.com) NORMAN, OK / ACCESS Newswire / August 4, 2026 / Marquis Who's Who is proud to honor Karen McIntosh-Telford for her distinguished contributions to residential real estate, client advocacy, community service and professional leadership. Ms. McIntosh-Telford's recognition reflects a career defined by integrity, responsiveness, relationship-building and a genuine commitment to helping clients make confident decisions about their futures. Ms. McIntosh-Telford has served as a realtor with Dillard Cies Real Estate in Norman, Oklahoma, since 1999. Over more than 25 years in the profession, she has built a respected practice serving buyers and sellers throughout Norman, the Oklahoma City metro area and ..</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="str">
-        <v>Cleaning Services Coventry Ltd Expands Into Complete Property Maintenance Solutions</v>
+        <v>Marcus &amp; Millichap’s Institutional Property Advisors Division Brokers $90.5 Million Sale of 400 Multifamily Units in West Palm Beach</v>
       </c>
       <c r="B947" t="str">
-        <v>2026-06-04</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C947" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D947" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E947" t="str">
-        <v>https://express-press-release.net/news/2026/06/04/1757067</v>
+        <v>https://finance.yahoo.com/real-estate/articles/marcus-millichap-institutional-property-advisors-140100622.html</v>
       </c>
       <c r="F947" t="str">
-        <v>Coventry, UK, 2026-06-04 — /EPR Network/ — Cleaning Services Coventry Ltd, a trusted local cleaning company in Coventry, is proud to announce the expansion of [read full press release...]</v>
+        <v>WEST PALM BEACH, Fla., August 04, 2026--Marcus &amp; Millichap’s Institutional Property Advisors Division Brokers $90.5 Million Sale of 400 Multifamily Units in West Palm Beach</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="str">
-        <v>Bluerock Private Real Estate Fund Set to Pay Increased Distribution for June 2026, Marking Fourth Distribution Increase Since Listing</v>
+        <v>Noble Acquires North Bradshaw Property in Northern Ontario and Provides Final Information on Arrangement</v>
       </c>
       <c r="B948" t="str">
-        <v>2026-06-03</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C948" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D948" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E948" t="str">
-        <v>https://www.prnewswire.com/news-releases/bluerock-private-real-estate-fund-set-to-pay-increased-distribution-for-june-2026-marking-fourth-distribution-increase-since-listing-302790851.html</v>
+        <v>https://www.newmediawire.com/news/noble-acquires-north-bradshaw-property-in-northern-ontario-and-provides-final-information-on-arrangement-7088171</v>
       </c>
       <c r="F948" t="str">
-        <v>NEW YORK, June 3, 2026 /PRNewswire/ -- Bluerock Private Real Estate Fund (ticker: BPRE) is set to pay its previously announced increased monthly distribution for June 2026, its fourth distribution increase since the Fund listed on the New York Stock Exchange in December 2025. BPRE will...</v>
+        <v>TORONTO, ON - August 4, 2026 ( NEWMEDIAWIRE ) - Noble Mineral Exploration Inc. (" Noble " or the " Company ") (TSXV: NOB) (OTCQB: NLPXF) is pleased to announce that it has entered into an agreement to acquire the North Bradshaw Property from Gravel Ridge Resources Ltd. (“ Gravel Ridge ”) and 1544230 Ontario Inc. (“ 1544230 ”). The purchase price payable by Noble for the North Bradshaw Property is a total of $73,000 in cash, payable over three (3) years, as well as the issuance of 600,000 common shares of Noble. $10,000 on Signing $15,000 on the First Anniversary $18,000 on the Second Anniversary $30,000 on the Third Anniversary In addition, the Company has agreed that the vendors will be granted at 1.5% net smelter returns royalty (the “ Royalty ”) on the North Bradshaw Property, which sha</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="str">
-        <v>Bluerock Private Real Estate Fund Announces Date of 2026 Annual Meeting of Shareholders</v>
+        <v>Infield Minerals Expands Land Position at the Kings Canyon Gold Project ...</v>
       </c>
       <c r="B949" t="str">
-        <v>2026-06-03</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C949" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D949" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E949" t="str">
-        <v>https://www.prnewswire.com/news-releases/bluerock-private-real-estate-fund-announces-date-of-2026-annual-meeting-of-shareholders-302790835.html</v>
+        <v>https://pr-inside.com/infield-minerals-expands-land-position-at-the-kings-canyon-gold-project-r5208225.htm</v>
       </c>
       <c r="F949" t="str">
-        <v>NEW YORK, June 3, 2026 /PRNewswire/ -- Bluerock Private Real Estate Fund (ticker: BPRE) announced today its 2026 Annual Meeting of Shareholders ("Annual Meeting") will be held on August 4, 2026, at 10:00 a.m., Eastern Time. The Annual Meeting will be held virtually. Further information...</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 4, 2026 /Infield Minerals Corp. (TSX-V:IN) ("Infield" or the "Company") is pleased to announce that it has increased the Kings Canyon land package (the "Property") by approximately 85 percent through the staking of 132 additional lode claims contiguous with ground currently held under an option agreement dated February 28, 2024. The expansion increases the Company's land position from 3,135 acres to 5,818 acres (Figure 1). "Expanding our Kings Canyon land position has transformed the project into a much larger, target-rich opportunity," stated Evandra Nakano, President and CEO of Infield. Ms. Nakano continued, "As exploration ..</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="str">
-        <v>PropertyRadar Releases AI Discover, Turning Natural-Language Questions into Targeted Property Lists</v>
+        <v>Clayton® Commends Enactment of Landmark Housing Legislation Modernizing Manufactured Housing Standards with Chassis Optionality</v>
       </c>
       <c r="B950" t="str">
-        <v>2026-06-03</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C950" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D950" t="str">
-        <v>AI, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E950" t="str">
-        <v>https://www.pr.com/press-release/970130</v>
+        <v>https://www.prnewswire.com/news-releases/clayton-commends-enactment-of-landmark-housing-legislation-modernizing-manufactured-housing-standards-with-chassis-optionality-302842472.html</v>
       </c>
       <c r="F950" t="str">
-        <v>PropertyRadar launched Radar AI, an AI-first redesign of property search across 150M+ records. Users describe what they want in plain English — “absentee single-family in Fresno, 40% equity, recent NOD” — and Radar AI builds a live list, refining as they layer on follow-up prompts. CEO Mark Hockridge: shift cuts insight-to-list time from minutes to seconds. Live now, 5-day free trial. [PR.com]</v>
+        <v>New chassis optionality for modern manufactured homes will unlock innovative designs, helping expand housing supply, multi-story options and attainable homeownership nationwide MARYVILLE, Tenn., Aug. 4, 2026 /PRNewswire/ -- Clayton, a leading national builder of single-family attainable...</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="str">
-        <v>Are You Ready to Buy a Home? Most Prospective First-Time Buyers Aren't and Don't Know It</v>
+        <v>Quadrant Information Services Names John Felton Chief Strategy &amp; Revenue ...</v>
       </c>
       <c r="B951" t="str">
-        <v>2026-06-03</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C951" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D951" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E951" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355712</v>
+        <v>https://pr-inside.com/quadrant-information-services-names-john-felton-chief-strategy-revenue-r5208212.htm</v>
       </c>
       <c r="F951" t="str">
-        <v>For many Americans, buying a home is the largest financial commitment they will ever make. But with the annual homebuying season kicking into full gear, a new Wells Fargo quiz reveals a troubling knowledge gap: most would-be buyers don&amp;#39;t understand some basic facts about purchasing a home. - - Develop by Wells Fargo and conducted nationwide by Ipsos, the Ipsos&amp;amp;#8209;survey tested more than 2,000 aspiring first&amp;amp;#8209;time homebuyers on fundamental mortgage topics including budgeting, inter... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355712</v>
+        <v>(PR-inside.com) Insurance data and pricing intelligence leader elevates two-decade company veteran to guide next phase of strategic growth and carrier partnerships GALLATIN, TN / ACCESS Newswire / August 4, 2026 / Quadrant Information Services, the trusted source for insurance data and pricing intelligence relied upon by the nation's leading Property &amp; Casualty carriers, today announced the appointment of John Felton as Chief Strategy &amp; Revenue Officer. In this role, Felton will lead the company's growth strategy, deepen its industry partnerships, and drive the continued expansion of the data and analytics solutions that carriers, publishers, and technology partners depend on to make smarter, ..</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="str">
-        <v>Nippon Life Insurance Company Enters into Strategic Partnership with Blackstone</v>
+        <v>Host Hotels &amp; Resorts Publishes 2026 Corporate Responsibility Report, Highlighting Resilience, Sustainability and Community Impact</v>
       </c>
       <c r="B952" t="str">
-        <v>2026-06-03</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C952" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D952" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E952" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355704</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/04/3338296/0/en/Host-Hotels-Resorts-Publishes-2026-Corporate-Responsibility-Report-Highlighting-Resilience-Sustainability-and-Community-Impact.html</v>
       </c>
       <c r="F952" t="str">
-        <v>Nippon Life Insurance Company (&amp;#8220;Nippon Life&amp;#8221;) has entered into a memorandum of understanding for a comprehensive strategic partnership (the &amp;#8220;Strategic Partnership&amp;#8221;) with Blackstone (&amp;#8220;Blackstone&amp;#8221;) to provide investment management services in the private credit and real estate sectors. - - Blackstone is the world&amp;#39;s largest alternative asset manager with over $1.3 trillion in assets under management and globally leading platforms in private credit and real estate. - - Through this Strategic Par... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355704</v>
+        <v>BETHESDA, Md., Aug. 04, 2026 (GLOBE NEWSWIRE) -- Host Hotels &amp;amp; Resorts, Inc. (NASDAQ: HST) (the “Company”), the nation’s largest lodging real estate investment trust (“REIT”), published its 2026 Corporate Responsibility (CR) Report, Investing for the Future. The report provides an overview of the Company’s CR strategy and performance, highlighting continued progress across environmental stewardship, social impact and governance in support of its long-term responsible investment strategy and 2050 net positive vision.</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="str">
-        <v>DL Holdings Increases Investment in U.S. Carmel Real Estate Fund, Gifting Additional HK$40 Million in RWA to Shareholders</v>
+        <v>Cosa Announces Results of Partner Funded Airborne Radiometric Survey at the Aurora Uranium Project, Athabasca Basin, Saskatchewan</v>
       </c>
       <c r="B953" t="str">
-        <v>2026-06-03</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C953" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D953" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E953" t="str">
-        <v>https://www.prnewswire.com/news-releases/dl-holdings-increases-investment-in-us-carmel-real-estate-fund-gifting-additional-hk40-million-in-rwa-to-shareholders-302789730.html</v>
+        <v>https://www.newsfilecorp.com/release/307861/Cosa-Announces-Results-of-Partner-Funded-Airborne-Radiometric-Survey-at-the-Aurora-Uranium-Project-Athabasca-Basin-Saskatchewan</v>
       </c>
       <c r="F953" t="str">
-        <v>HONG KONG, June 3, 2026 /PRNewswire/ -- DL Holdings (1709.HK) announced on 2 June that it has committed US$5 million to subscribe for interests in ONE Carmel Estate Residence Lot A LPF, a limited partnership fund focused on U.S. real estate private credit investments. This represents...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 4, 2026) - Cosa Resources Corp. (TSXV: COSA) (OTCQB: COSAF) (FSE: SSKU) ("Cosa" or the "Company") is pleased to report results of a property-wide airborne radiometric survey at the Aurora project ("Aurora" or the "Project"). Aurora is located in the southeastern Athabasca Basin approximately 16 kilometres east of Cameco's Key Lake Mill and historical Mine. The survey and supporting work were fully funded by Traction Uranium Corp. ("Traction")...</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="str">
-        <v>Make devolution work better beyond the metro bubble, Localis study urges</v>
+        <v>Guanajuato Silver Receives Drilling Permits for El Horcon Project</v>
       </c>
       <c r="B954" t="str">
-        <v>2026-06-03</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C954" t="str">
-        <v>Pressat</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D954" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E954" t="str">
-        <v>https://pressat.co.uk/releases/make-devolution-work-better-beyond-the-metro-bubble-localis-study-urges-e840472513756d28d5606cfb9fb41c3f/</v>
+        <v>https://pr-inside.com/guanajuato-silver-receives-drilling-permits-for-el-horcon-project-r5208183.htm</v>
       </c>
       <c r="F954" t="str">
-        <v xml:space="preserve">Wednesday 3 June, 2026 Ministers must adapt devolution plans beyond a uniform Greater Manchester style metro-mayoral model to help those parts of England without strategic powers quickly catch up and deliver local growth opportunities, a new report from the independent think-tank Localis has advised. In a report published today entitled “Everything in its right place: establishing strong organisations and practices for successful devolution”, developed in partnership and sponsored by Local Partnerships, Localis argues that policy frameworks for devolution in England should more closely match individual local economic contexts, with failure to do so risking the deepening of regional imbalances and surrendering local economic control to Whitehall. However, in the context of local government </v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 4, 2026 / Guanajuato Silver Company Ltd. (the "Company" or "GSilver") (TSXV:GSVR)(OTCQX:GSVRF) announces the receipt of formal approval from Mexican government agencies to commence a surface drilling program at the Company's wholly owned El Horcon ("Horcon") project located in Jalisco, Mexico, approximately 60km to the Northwest of the city of Guanajuato. Drill permits have been received from the Mexican ministry of the environment authorizing the Company to establish as many as 45 drill pads along a 3.7km trend that covers approximately one-third of the total length of the structural prospectivity within the Horcon property. ..</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="str">
-        <v>All American Home Mortgage Acquires Las Vegas Branch of Liberty Home Mortgage, Expands Team and Market Presence</v>
+        <v>Ramp Metals Intersects 4.0 m of 4.84% CuEq within 28.23 m of 0.86% CuEq in Rush-019, Confirms a Second Mineralized Zone, and Expands the Rush System</v>
       </c>
       <c r="B955" t="str">
-        <v>2026-06-02</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C955" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D955" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E955" t="str">
-        <v>https://www.prnewswire.com/news-releases/all-american-home-mortgage-acquires-las-vegas-branch-of-liberty-home-mortgage-expands-team-and-market-presence-302789364.html</v>
+        <v>https://www.newsfilecorp.com/release/307615/Ramp-Metals-Intersects-4.0-m-of-4.84-CuEq-within-28.23-m-of-0.86-CuEq-in-Rush019-Confirms-a-Second-Mineralized-Zone-and-Expands-the-Rush-System</v>
       </c>
       <c r="F955" t="str">
-        <v>HENDERSON, Nev., June 1, 2026 /PRNewswire/ -- All American Home Mortgage, L.L.C. (AAHM), a wholly owned subsidiary of Tri-Star Management, Inc., today announced the acquisition of the Las Vegas branch of Liberty Home Mortgage, further strengthening its commitment to serving homebuyers and...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 4, 2026) - Ramp Metals Inc. (TSXV: RAMP) ("Ramp Metals" or the "Company") is pleased to report that drillhole Rush-019 intersected 4.0m grading 4.84% CuEq (1.18% Cu, 13.28% Zn, and 9.7 g/t Ag) from 139 to 143m at the Company's Rottenstone SW property. This high-grade interval occurs within a broader 28.23m intercept of 0.86% CuEq (0.37% Cu, 1.34% Zn, and 6.48 g/t Ag) from 123 to 151.23m. The Company is also pleased to confirm additional...</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="str">
-        <v>Adams &amp;amp; Reese Expands Global IP Practice Through Targeted Lateral Growth</v>
+        <v>STLLR Gold Intersects 3.11 g/t Au over 15.70 m at the Jonpol Deposit of the Tower Gold Project and Announces Board Change</v>
       </c>
       <c r="B956" t="str">
-        <v>2026-06-02</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C956" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D956" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E956" t="str">
-        <v>https://www.prnewswire.com/news-releases/adams--reese-expands-global-ip-practice-through-targeted-lateral-growth-302788900.html</v>
+        <v>https://www.newsfilecorp.com/release/307854/STLLR-Gold-Intersects-3.11-gt-Au-over-15.70-m-at-the-Jonpol-Deposit-of-the-Tower-Gold-Project-and-Announces-Board-Change</v>
       </c>
       <c r="F956" t="str">
-        <v>Firm Welcomes Four IP Litigation and Patent Lawyers with Deep Experience in Entertainment and Emerging Technology; Enhances Intellectual Property and Patent Capabilities NASHVILLE, Tenn., June 2, 2026 /PRNewswire/ -- Adams &amp; Reese LLP has expanded its Global Intellectual Property practice...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 4, 2026) - STLLR Gold Inc. (TSX: STLR) (OTCQX: STLRF) (FSE: O9D) ("STLLR" or the "Company") reports additional  assay results from its 2026 drilling program at the Jonpol Deposit ("Jonpol") at the Garrison Property of the Tower Gold Project ("Tower" or the "Project") in the Timmins Mining Camp in Ontario, Canada.   Table 1: 2026 Jonpol Deposit Drilling Highlights: ZoneHole IDAssay ResultJonpolMGA26-2763.11 g/t Au (2.00 g/t Au, cut) over 15.70 m (9.57 m...</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="str">
-        <v>Globex Discovers Wide Gold Zones at the Salt Spring Project in Arizona</v>
+        <v>Argyle names John Hardesty chief revenue officer, Daniel Esquibel vice president of mortgage</v>
       </c>
       <c r="B957" t="str">
-        <v>2026-06-02</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C957" t="str">
-        <v>GlobeNewswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D957" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Finance, SaaS, Real Estate, Retail</v>
       </c>
       <c r="E957" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/02/3305474/0/en/Globex-Discovers-Wide-Gold-Zones-at-the-Salt-Spring-Project-in-Arizona.html</v>
+        <v>https://www.send2press.com/wire/argyle-names-john-hardesty-chief-revenue-officer-daniel-esquibel-vice-president-of-mortgage/</v>
       </c>
       <c r="F957" t="str">
-        <v>TORONTO, June 02, 2026 (GLOBE NEWSWIRE) -- GLOBEX MINING ENTERPRISES INC. (GMX – Toronto Stock Exchange, G1MN – Frankfurt, Stuttgart, Berlin, Munich, Tradegate, Lang &amp;amp; Schwarz, LS Exchange, TTMzero, Düsseldorf and Quotrix Düsseldorf Stock Exch anges and GLBXF – OTCQX International in the US) is pleased to provide a summary of past and follow-up exploration efforts by Globex at its Salt Spring Gold Project . The properties main claim block was staked in September 2023 and was expanded by staking in March 2025 and again in March 2026. It is in northwestern Arizona, Mohave County, 85 km southeast of the city of Las Vegas, Nevada. The Salt Spring property now consists now of 57 unpatented lode claims. The property has a total surface area of 471.77 ha.</v>
+        <v>NEW YORK CITY, N.Y., Aug. 4, 2026 (SEND2PRESS NEWSWIRE) -- Argyle, the leading consumer-permissioned verification platform, today announced two executive promotions-longstanding leaders stepping into expanded roles, backed by deep product knowledge built from growing within the company. John Hardesty has been named chief revenue officer and Daniel Esquibel has been promoted to vice president of mortgage.</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="str">
-        <v>Informative Research SVP of Marketing Craig Leabig named a 2026 HousingWire Marketing Leader</v>
+        <v>ACES Quality Management’s Garry Manley named 2026 HousingWire Insider</v>
       </c>
       <c r="B958" t="str">
-        <v>2026-06-02</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C958" t="str">
         <v>Send2Press</v>
       </c>
       <c r="D958" t="str">
         <v>Real Estate, Finance</v>
       </c>
       <c r="E958" t="str">
-        <v>https://www.send2press.com/wire/informative-research-svp-of-marketing-craig-leabig-named-a-2026-housingwire-marketing-leader/</v>
+        <v>https://www.send2press.com/wire/aces-quality-managements-garry-manley-named-2026-housingwire-insider/</v>
       </c>
       <c r="F958" t="str">
-        <v>GARDEN GROVE, Calif., June 2, 2026 (SEND2PRESS NEWSWIRE) -- Informative Research (IR), a leading technology provider of data-driven credit and verification solutions for the lending industry, today announced that Craig Leabig, Senior Vice President of Marketing, has been named a 2026 Marketing Leader by HousingWire. The award recognizes influential marketing executives who have transformed brands and driven measurable business results across the housing economy.</v>
+        <v>DENVER, Colo., Aug. 4, 2026 (SEND2PRESS NEWSWIRE) -- ACES Quality Management&amp;#xae; (ACES), the leading provider of enterprise quality management and control software for the financial services industry, today announced that Garry Manley, assistant vice president of client success, has been named a 2026 HousingWire Insider. The award recognizes operational leaders across the mortgage, real estate and homebuilding industries whose behind-the-scenes work drives measurable impact within their organizations.</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="str">
-        <v>Floify’s Courtney Dodd named a 2026 HW Marketing Leader</v>
+        <v>Floify Head of Customer Experience Sol Klein named to HousingWire’s 2026 Insiders list</v>
       </c>
       <c r="B959" t="str">
-        <v>2026-06-02</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C959" t="str">
         <v>Send2Press</v>
       </c>
       <c r="D959" t="str">
         <v>Real Estate, Finance</v>
       </c>
       <c r="E959" t="str">
-        <v>https://www.send2press.com/wire/floifys-courtney-dodd-named-a-2026-hw-marketing-leader/</v>
+        <v>https://www.send2press.com/wire/floify-head-of-customer-experience-sol-klein-named-to-housingwires-2026-insiders-list/</v>
       </c>
       <c r="F959" t="str">
-        <v>BOULDER, Colo., June 2, 2026 (SEND2PRESS NEWSWIRE) -- Floify, the mortgage industry's leading point-of-sale (POS) solution, today announced that Courtney Dodd, head of marketing, has been named a 2026 HW Marketing Leader by HousingWire. The HW Marketing Leaders award recognizes the people behind the strategies, campaigns and brand decisions shaping housing finance. Dodd is one of 70 honorees named to the 2026 class.</v>
+        <v>BOULDER, Colo., Aug. 4, 2026 (SEND2PRESS NEWSWIRE) -- Floify, the mortgage industry's leading point-of-sale (POS) solution, today announced that Sol Klein, head of customer experience and business operations, has been named to HousingWire's 2026 Insiders list. The annual program recognizes the operational leaders who are vital to their organizations' success and making a measurable difference in the housing industry.</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="str">
-        <v>Cavco Industries Hosts Virginia Governor Spanberger for Landmark Manufactured Housing Bill Signing</v>
+        <v>Informative Research Senior Marketing Specialist Shana Garrie honored as 2026 HousingWire Insider</v>
       </c>
       <c r="B960" t="str">
-        <v>2026-06-02</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C960" t="str">
-        <v>GlobeNewswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D960" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate, Finance</v>
       </c>
       <c r="E960" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/02/3304816/9907/en/Cavco-Industries-Hosts-Virginia-Governor-Spanberger-for-Landmark-Manufactured-Housing-Bill-Signing.html</v>
+        <v>https://www.send2press.com/wire/informative-research-senior-marketing-specialist-shana-garrie-honored-as-2026-housingwire-insider/</v>
       </c>
       <c r="F960" t="str">
-        <v>New zoning laws set to expand placement of manufactured homes statewide, effective July 1 New zoning laws set to expand placement of manufactured homes statewide, effective July 1</v>
+        <v>GARDEN GROVE, Calif., Aug. 4, 2026 (SEND2PRESS NEWSWIRE) -- Informative Research (IR), a leading technology provider of data-driven credit and verification solutions for the lending industry, today announced that Shana Garrie, senior marketing specialist, has been name among the 2026 HousingWire Insiders. The award honors the leaders working behind-the-scenes to drive innovation and efficiency in the mortgage and real estate industry.</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="str">
-        <v>The Luxury Collection Announces the Unveiling of The London, a Luxury Collection Hotel, New York City</v>
+        <v>FirstClose Director of Professional Services Adam Nicholson named 2026 HousingWire Insider</v>
       </c>
       <c r="B961" t="str">
-        <v>2026-06-01</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C961" t="str">
-        <v>WebWire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D961" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Finance</v>
       </c>
       <c r="E961" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355577</v>
+        <v>https://www.send2press.com/wire/firstclose-director-of-professional-services-adam-nicholson-named-2026-housingwire-insider/</v>
       </c>
       <c r="F961" t="str">
-        <v>The Luxury Collection today introduces The London, a Luxury Collection Hotel, New York City offering a renewed vision for the distinguished Midtown Manhattan property, marking the brand&amp;#39;s return to New York. - - Situated in the heart of Midtown at 151 West 54th Street, steps from Central Park, Carnegie Hall, Broadway theaters, and some of the city&amp;#39;s most celebrated dining, the hotel reflects the dialogue between London and New York &amp;#8211; bringing together cosmopolitan sensibility and local... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355577</v>
+        <v>AUSTIN, Texas, Aug. 4, 2026 (SEND2PRESS NEWSWIRE) -- FirstClose&amp;#x2122;, a leading fintech provider of data and workflow solutions for mortgage and home equity lenders nationwide, announced today that Adam Nicholson, director of professional services, has been named a 2026 HousingWire Insider. The award recognizes operational leaders across the mortgage, real estate and homebuilding industries whose behind-the-scenes work drives measurable impact within their organizations.</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="str">
-        <v>Melinda Harris of Down Payment Resource named a 2026 HW Marketing Leader</v>
+        <v>NotaryCam’s Olen Dalton Honored as 2026 HousingWire Insider</v>
       </c>
       <c r="B962" t="str">
-        <v>2026-06-01</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C962" t="str">
         <v>Send2Press</v>
       </c>
       <c r="D962" t="str">
-        <v>Real Estate</v>
+        <v>Real Estate, Finance</v>
       </c>
       <c r="E962" t="str">
-        <v>https://www.send2press.com/wire/melinda-harris-of-down-payment-resource-named-a-2026-hw-marketing-leader/</v>
+        <v>https://www.send2press.com/wire/notarycams-olen-dalton-honored-as-2026-housingwire-insider/</v>
       </c>
       <c r="F962" t="str">
-        <v>ATLANTA, Ga., June 1, 2026 (SEND2PRESS NEWSWIRE) -- Down Payment Resource (DPR),the housing industry's leading technology for connecting homebuyers with homeownership programs, today announced that Melinda Harris, vice president of marketing and communications, has been named a 2026 HW Marketing Leader by HousingWire. Each year, HousingWire's HW Marketing Leaders program recognizes the executives shaping how housing finance companies communicate, compete and grow. Harris is among 70 honorees selected.</v>
+        <v>HOUSTON, Texas, Aug. 4, 2026 (SEND2PRESS NEWSWIRE) -- NotaryCam&amp;#xae;, a Stewart-owned company and a pioneering provider of remote online notarization (RON) and identity verification / authentication technology for real estate and legal transactions, today announced that Quality Assurance (QA) Manager Olen Dalton has been recognized as a HousingWire Insider. The award honors operational leaders working behind the scenes to drive innovation, efficiency and growth in mortgage and real estate.</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="str">
-        <v>Lake to Coast Living in NC TV Series Spotlights Lake Norman and Coastal North Carolina Real Estate and Lifestyle on REAL Shows Network</v>
+        <v>Real Estate Market: How Technology Is Transforming Property Buying and Selling</v>
       </c>
       <c r="B963" t="str">
-        <v>2026-06-01</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C963" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D963" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E963" t="str">
-        <v>https://www.prnewswire.com/news-releases/lake-to-coast-living-in-nc-tv-series-spotlights-lake-norman-and-coastal-north-carolina-real-estate-and-lifestyle-on-real-shows-network-302787395.html</v>
+        <v>https://express-press-release.net/news/2026/08/04/1765855</v>
       </c>
       <c r="F963" t="str">
-        <v>Locally hosted series led by Amy Fraser and Marty Briggs highlights the people, neighborhoods, and businesses that define Lake Norman and coastal North Carolina. CORNELIUS, N.C., June 1, 2026 /PRNewswire/ -- REAL Shows Network (RSN), the national TV platform dedicated to elevating real...</v>
+        <v>The global real estate market is no longer moving in the predictable, cyclical rhythm it once did. It&amp;#8217;s being rewired by three forces at once: [read full press release...]</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="str">
-        <v>Holly Shipley, head of marketing at Class Valuation, makes the 2026 HW Marketing Leader list</v>
+        <v>Correction: Form 8.3 - LondonMetric Property Plc &amp; Schroder Real Estate Investment Trust Limited</v>
       </c>
       <c r="B964" t="str">
-        <v>2026-06-01</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C964" t="str">
-        <v>Send2Press</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D964" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E964" t="str">
-        <v>https://www.send2press.com/wire/holly-shipley-head-of-marketing-at-class-valuation-makes-the-2026-hw-marketing-leader-list/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/04/3338069/0/en/Correction-Form-8-3-LondonMetric-Property-Plc-Schroder-Real-Estate-Investment-Trust-Limited.html</v>
       </c>
       <c r="F964" t="str">
-        <v>TROY, Mich., June 1, 2026 (SEND2PRESS NEWSWIRE) -- Class Valuation, a leading real estate appraisal management company (AMC), announced today that Holly Shipley, head of marketing, has been named a 2026 HW Marketing Leader by HousingWire. The HW Marketing Leaders award recognizes the people behind the strategies, campaigns and brand decisions shaping housing finance. Shipley is one of 70 honorees named to the 2026 class.</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="str">
-        <v>CDC Guidance for Vacation Rental Owners to Reduce Legionella Risks</v>
+        <v>Western Star Resources Accelerates U.S. Tungsten Strategy With Three Past-Producing Assets, 2026 Drilling Plans and Pathway Toward Maiden Mineral Resource at Eagle Point</v>
       </c>
       <c r="B965" t="str">
-        <v>2026-06-01</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C965" t="str">
-        <v>WebWire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D965" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E965" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355569</v>
+        <v>https://www.newmediawire.com/news/western-star-resources-accelerates-u-s-tungsten-strategy-with-three-past-producing-assets-2026-drilling-plans-and-pathway-toward-maiden-mineral-resource-at-eagle-point-7088168</v>
       </c>
       <c r="F965" t="str">
-        <v>EMSL Analytical, Inc., the nation&amp;#39;s leading provider of Legionella testing services and sampling supplies, is encouraging vacation rental owners and property managers to follow recently published guidance from the Centers for Disease Control and Prevention (CDC) to help reduce the risk of Legionnaires&amp;#39; disease in short-term rental properties. - - The CDC guidance outlines practical steps to help prevent Legionella growth in building water systems and water features commonly found in ren... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355569</v>
+        <v>VANCOUVER, BRITISH COLOMBIA - August 4, 2026 ( NEWMEDIAWIRE ) - Western Star Resources Inc. (CSE: WSR) (OTC: WSRIF) (FRA: 4K2) (the “Company” or “Western Star”) is pleased to provide a corporate and exploration update following a significant period of growth, during which the Company assembled and began advancing a portfolio of past-producing tungsten assets in the United States. Since the end of 2025, Western Star has: Built a portfolio of three active U.S. tungsten projects across Nevada and New Mexico; - Expanded the past-producing Rowland Tungsten Property by approximately 170%; - Acquired the adjacent past-producing White Star Tungsten Project, creating an approximately six-kilometre prospective exploration corridor across the Company's Nevada position; - Acquired a 100% interest in t</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="str">
-        <v>Bally's Lincoln Casino Switches from Scala to NoviSign to Modernize Digital Signage</v>
+        <v>Property Management Services Market: Rise of Digital Rent Collection</v>
       </c>
       <c r="B966" t="str">
-        <v>2026-06-01</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C966" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D966" t="str">
-        <v>SaaS, Real Estate, Gaming</v>
+        <v>Real Estate</v>
       </c>
       <c r="E966" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355531</v>
+        <v>https://express-press-release.net/news/2026/08/04/1765802</v>
       </c>
       <c r="F966" t="str">
-        <v>NoviSign, a leading cloud-based digital signage software platform, today highlighted the successful deployment of its solution at Bally&amp;#39;s Lincoln Casino &amp;amp; Resort, the flagship property within Bally&amp;#39;s 28-location portfolio. - - Bally&amp;#39;s Lincoln relies on digital signage to communicate promotions, entertainment schedules, dining offers, jackpots, and other guest-facing information throughout its gaming, hospitality, and entertainment environments. - - Seeking a more efficient alternative to i... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355531</v>
+        <v>Real estate is getting bigger, more complex, and harder to manage by hand &amp;#8212; and that&amp;#8217;s turning the property management services market from a back-office [read full press release...]</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="str">
-        <v>SL Green Announces the Sale of 10 East 53rd Street</v>
+        <v>Finantsinspektsioon kooskõlastas EfTEN United Property Fund tingimuste muudatused</v>
       </c>
       <c r="B967" t="str">
-        <v>2026-06-01</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C967" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D967" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E967" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/01/3304234/0/en/SL-Green-Announces-the-Sale-of-10-East-53rd-Street.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/04/3338044/0/et/Finantsinspektsioon-koosk%C3%B5lastas-EfTEN-United-Property-Fund-tingimuste-muudatused.html</v>
       </c>
       <c r="F967" t="str">
-        <v>NEW YORK, June 01, 2026 (GLOBE NEWSWIRE) -- SL Green Realty Corp. (NYSE: SLG), Manhattan’s largest office landlord, today announced that it has sold 10 East 53rd Street for total consideration of $312.2 million to Meadow Partners, a vertically integrated real estate investment manager specializing in global middle-market transactions. The transaction, which is expected to close in the third quarter of 2026, subject to customary closing conditions, will generate net cash proceeds to the company of approximately $100.0 million that will be used for corporate debt repayment.</v>
+        <v>EfTEN Capital AS-i juhatus kinnitas oma 26.06.2026 otsusega EfTEN United Property Fund’i (edaspidi Fond) tingimuste uuendatud redaktsiooni. Finantsinspektsioon kooskõlastas Fondi tingimuste muudatused 03.08.2026.</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="str">
-        <v>Supermicro Introduces DCBBS Blueprints for NVIDIA Vera Rubin NVL72 and NVIDIA HGX™ Rubin NVL8, Built to Scale from 5MW to 1GW as an End-to-End Total Solution</v>
+        <v>FSA approved the amended fund rules of EfTEN United Property Fund</v>
       </c>
       <c r="B968" t="str">
-        <v>2026-06-01</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C968" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D968" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E968" t="str">
-        <v>https://www.prnewswire.com/news-releases/supermicro-introduces-dcbbs-blueprints-for-nvidia-vera-rubin-nvl72-and-nvidia-hgx-rubin-nvl8-built-to-scale-from-5mw-to-1gw-as-an-end-to-end-total-solution-302786517.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/04/3338044/0/en/FSA-approved-the-amended-fund-rules-of-EfTEN-United-Property-Fund.html</v>
       </c>
       <c r="F968" t="str">
-        <v>End-to-End Blueprint Scalable from a 5MW to 1GW Power Envelope with full facility-side infrastructure for either single-tenant or multi-tenant deployments DLC-2 Direct Liquid Cooling: engineered for near total heat capture, power efficiency, and lower noise with full stack integration of...</v>
+        <v>The Management Board of EfTEN Capital AS approved the updated version of the terms and conditions of EfTEN United Property Fund (hereinafter referred to as the Fund) by its decision of 26.06.2026. The Financial Supervision Authority approved the amendments to the Fund's terms and conditions on 03.08.2026.</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="str">
-        <v>Cook County Treasurer Maria Pappas' Historic Property Tax Sale Reform Legislation Passes in Illinois General Assembly</v>
+        <v>HOCHDORF Swiss Nutrition and Pharmalys Laboratories Announce Strategic Joint Venture to Accelerate Global Growth in Infant Nutrition, Backed by AS Equity Partners</v>
       </c>
       <c r="B969" t="str">
-        <v>2026-05-31</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C969" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D969" t="str">
-        <v>Real Estate</v>
+        <v>Healthcare, Real Estate, Energy</v>
       </c>
       <c r="E969" t="str">
-        <v>https://www.prnewswire.com/news-releases/cook-county-treasurer-maria-pappas-historic-property-tax-sale-reform-legislation-passes-in-illinois-general-assembly-302786366.html</v>
+        <v>https://pressat.co.uk/releases/hochdorf-swiss-nutrition-and-pharmalys-laboratories-announce-strategic-joint-venture-to-accelerate-global-growth-in-infant-nutrition-backed-by-as-equity-partners-6b7785a96baec111d268d037a1d42e70/</v>
       </c>
       <c r="F969" t="str">
-        <v>SPRINGFIELD, Ill., May 30, 2026 /PRNewswire/ -- Sweeping property tax foreclosure reforms pushed by Cook County Treasurer Maria Pappas passed Saturday in the Illinois General Assembly and now head to the governor's desk. Once signed by Governor JB Pritzker, the reform package will be the...</v>
+        <v>Tuesday 4 August, 2026 Hochdorf, Switzerland – August 2, 2026 – HOCHDORF and Pharmalys are proud to announce the official launch of a new, jointly owned company, Hochdorf Laboratories SA. This strategic joint venture (JV), led by HOCHDORF, is a key milestone in HOCHDORF's transformation, supported by its owner, AS Equity Partners. The JV combines HOCHDORF’s world-class Swiss production technology and manufacturing expertise with Pharmalys’ powerful brand portfolio and established global market access. By integrating defined activities—including infant nutrition brands, intellectual property, and technical know-how—into one legal entity, the partnership will drive increased efficiency, faster decision-making, and sustainable, profitable growth. The move aligns with AS Equity Partners’ strat</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="str">
-        <v>Real Estate Expert Justus Smith of Keystone Explains Where Real Estate Commission Dollars Go for HelloNation</v>
+        <v>Rey Javier receives certificate of recognition from California State Senator Scott Wiener</v>
       </c>
       <c r="B970" t="str">
-        <v>2026-05-30</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C970" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D970" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E970" t="str">
-        <v>https://www.prnewswire.com/news-releases/real-estate-expert-justus-smith-of-keystone-explains-where-real-estate-commission-dollars-go-for-hellonation-302733751.html</v>
+        <v>https://pressreleasenews.org/pressroom/rey-javier-receives-certificate-of-recognition-from-california-state-senator-scott-wiener</v>
       </c>
       <c r="F970" t="str">
-        <v>KEYSTONE, Fla., May 30, 2026 /PRNewswire/ -- When selling a home, where do real estate commission dollars actually go? A HelloNation article provides the answer by breaking down how these fees fund the marketing, expertise, and coordination behind every successful home sale. In the...</v>
+        <v>Rey Javier a San Francisco community leader and housing advocate, received a Certificate of Recognition from California State Senator Scott Wiener for his public service and housing advocacy.</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="str">
-        <v>Plaza Home Mortgage Announces Security Incident</v>
+        <v>East Idaho credit unions launch $100M Welcome Home housing program</v>
       </c>
       <c r="B971" t="str">
-        <v>2026-05-30</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C971" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D971" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E971" t="str">
-        <v>https://www.prnewswire.com/news-releases/plaza-home-mortgage-announces-security-incident-302786189.html</v>
+        <v>https://www.prnewswire.com/news-releases/east-idaho-credit-unions-launch-100m-welcome-home-housing-program-302841716.html</v>
       </c>
       <c r="F971" t="str">
-        <v>COSTA MESA, Calif., May 29, 2026 /PRNewswire/ -- The following statement is being issued by Simpluris, Inc., as the notice administer for this incident. On May 29, 2026, Plaza Home Mortgage® (Plaza) notified impacted customers and employees of Plaza, about an earlier security incident,...</v>
+        <v>Local credit unions, GoWest Foundation join forces to offer 100% financing for first-time homebuyers. SEATAC, Washington, Aug. 3, 2026 /PRNewswire/ -- Today, four East Idaho credit unions — Connections Credit Union, Frontier Credit Union, Idaho Central Credit Union (ICCU), and Westmark...</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="str">
-        <v>New Earth Resources Announces Private Placement</v>
+        <v>TPG Mortgage Investment Trust, Inc. Schedules Second Quarter 2026 Earnings Release and Conference Call</v>
       </c>
       <c r="B972" t="str">
-        <v>2026-05-29</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C972" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D972" t="str">
         <v>Finance, Real Estate</v>
       </c>
       <c r="E972" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/05/29/3303851/0/en/New-Earth-Resources-Announces-Private-Placement.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/tpg-mortgage-investment-trust-inc-203000660.html</v>
       </c>
       <c r="F972" t="str">
-        <v xml:space="preserve">Vancouver, British Columbia, May 29, 2026 (GLOBE NEWSWIRE) -- NEW EARTH RESOURCES CORP. (CSE: EATH) (" New Earth " or the " Company ") is pleased to announce that it will be conducting a non-brokered private placement (the “Offering”) under which it will raise aggregate gross proceeds of up to $500,000 through the issuance of up to 4,166,667 units (each, a “Unit”) at a price of $0.12 per Unit. Each Unit will consist of one Class A common share (each, a “Share”) and one Share purchase warrant (each, a “Warrant”, entitling the holder to purchase one Share at a price of $0.18 for five years from the date of issuance). The Company intends to use the proceeds from Offering for general working capital, mineral property exploration and marketing/IR services. The Company may pay finder's fees and </v>
+        <v>NEW YORK, August 03, 2026--TPG Mortgage Investment Trust, Inc. (NYSE: MITT) (the "Company") announced today that it will release second quarter 2026 financial results prior to market open on Monday, August 10, 2026. The Company will host a conference call to discuss the results on Monday, August 10, 2026, at 8:30 a.m.</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="str">
-        <v>NEUBERGER REAL ESTATE SECURITIES INCOME FUND ANNOUNCES MONTHLY DISTRIBUTION</v>
+        <v>Peter Graham to join Invesco Mortgage Capital Inc. Board of Directors</v>
       </c>
       <c r="B973" t="str">
-        <v>2026-05-29</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C973" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D973" t="str">
         <v>Finance, Real Estate</v>
       </c>
       <c r="E973" t="str">
-        <v>https://www.prnewswire.com/news-releases/neuberger-real-estate-securities-income-fund-announces-monthly-distribution-302786159.html</v>
+        <v>https://www.prnewswire.com/news-releases/peter-graham-to-join-invesco-mortgage-capital-inc-board-of-directors-302841507.html</v>
       </c>
       <c r="F973" t="str">
-        <v>NEW YORK, May 29, 2026 /PRNewswire/ -- Neuberger Real Estate Securities Income Fund Inc. (NYSE American: NRO) (the "Fund") has announced a distribution declaration of $0.0312 per share of common stock. The distribution announced today is payable on June 30, 2026, has a record date of June...</v>
+        <v>ATLANTA, Aug. 3, 2026 /PRNewswire/ -- Invesco Mortgage Capital Inc. (the "Company") (NYSE: IVR) announced today that Peter Graham has joined its Board of Directors (the "Board"), effective August 3, 2026. Mr. Graham is Co-President and Chief Financial Officer of Sallie Mae (formally, SLM...</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="str">
-        <v>ACTIVATE EXPANDS NORDIC FOOTPRINT WITH FIRST DENMARK LOCATION</v>
+        <v>Radian Advances Strategic Transformation to Global Multi-Line Specialty Insurer with Sale of Real Estate Services Business and Agreement to Sell Title Business</v>
       </c>
       <c r="B974" t="str">
-        <v>2026-05-29</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C974" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D974" t="str">
-        <v>Real Estate</v>
+        <v>Finance, SaaS, Real Estate</v>
       </c>
       <c r="E974" t="str">
-        <v>https://www.prnewswire.com/news-releases/activate-expands-nordic-footprint-with-first-denmark-location-302786143.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/radian-advances-strategic-transformation-global-201500080.html</v>
       </c>
       <c r="F974" t="str">
-        <v>WINNIPEG, MB, May 29, 2026 /PRNewswire/ -- Activate is expanding in Europe with the opening of its first Denmark location today in Copenhagen. The venue marks Activate's fourth location in the Nordic region and continues its partnership with Realinvest, a leading Scandinavian real estate...</v>
+        <v>WAYNE, Pa., August 03, 2026--Radian Group Inc. (NYSE: RDN) today announced that it has completed the sale of its Real Estate Services business to PLACE, a real estate technology and services platform, and has also entered into a definitive agreement to sell its Title business to PLACE. The pending Title sale is subject to satisfaction of customary closing conditions, including obtaining required regulatory approvals, and is expected to be completed in the fourth quarter.</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="str">
-        <v>Freddie Mac Issues Monthly Volume Summary for April 2026</v>
+        <v>Head of AI Platform and Products Kunal Patel named to HousingWire’s 2026 Insiders list</v>
       </c>
       <c r="B975" t="str">
-        <v>2026-05-29</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C975" t="str">
-        <v>GlobeNewswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D975" t="str">
-        <v>Real Estate</v>
+        <v>AI, SaaS, Real Estate</v>
       </c>
       <c r="E975" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/05/29/3303821/0/en/Freddie-Mac-Issues-Monthly-Volume-Summary-for-April-2026.html</v>
+        <v>https://www.send2press.com/wire/head-of-ai-platform-and-products-kunal-patel-named-to-housingwires-2026-insiders-list/</v>
       </c>
       <c r="F975" t="str">
-        <v>MCLEAN, Va., May 29, 2026 (GLOBE NEWSWIRE) -- Freddie Mac (OTCQB: FMCC) today posted to its website its Monthly Volume Summary for April 2026, which provides information on Freddie Mac’s mortgage-related portfolios, securities issuance, risk management, delinquencies, debt activities, and other investments.</v>
+        <v>LOS ALTOS, Calif., Aug. 3, 2026 (SEND2PRESS NEWSWIRE) -- JazzX AI, an enterprise AI company purpose-built for the mortgage industry, today announced that Kunal Patel, head of AI platform and products, has been named to HousingWire's Insiders list for 2026. The annual Insiders award recognizes the behind-the-scenes operational leaders who are vital to their organizations' success and driving innovation across mortgage and real estate.</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="str">
-        <v>Maximus Dascoulias for Montana Senate District 10: Faith. Service. Leadership for Montana Families</v>
+        <v>In HelloNation, Charleston Real Estate Experts Jana Bantz, Lisa Maynor, and Angela Rinaldi of Charleston, SC, Discuss Why Empty Nesters Are Choosing to Relocate</v>
       </c>
       <c r="B976" t="str">
-        <v>2026-05-29</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C976" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D976" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E976" t="str">
-        <v>https://www.prnewswire.com/news-releases/maximus-dascoulias-for-montana-senate-district-10-faith-service-leadership-for-montana-families-302785968.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-charleston-real-estate-experts-jana-bantz-lisa-maynor-and-angela-rinaldi-of-charleston-sc-discuss-why-empty-nesters-are-choosing-to-relocate-302841449.html</v>
       </c>
       <c r="F976" t="str">
-        <v>Great Falls Realtor, Veteran, Pilot and Musician Outlines Vision Focused on Housing Affordability, Public Safety and Fiscal Responsibility GREAT FALLS, Mont., May 29, 2026 /PRNewswire/ -- Montana Senate District 10 candidate Maximus Dascoulias is continuing his campaign with a platform...</v>
+        <v>CHARLESTON, S.C., Aug. 3, 2026 /PRNewswire/ -- What makes Charleston such a natural fit for people entering the next phase of life? A HelloNation article explores why this coastal city is becoming a preferred destination for those transitioning into empty nesting. The article focuses on...</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="str">
-        <v>Alys Beach Residence Sets Historic $28 Million Sales Record</v>
+        <v>CINC Deepens Follow Up Boss Integration, Bringing Lead Generation, Engagement, and AI Nurture Into a More Connected Workflow</v>
       </c>
       <c r="B977" t="str">
-        <v>2026-05-29</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C977" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D977" t="str">
-        <v>Real Estate</v>
+        <v>AI, SaaS, Real Estate, Retail</v>
       </c>
       <c r="E977" t="str">
-        <v>https://www.prnewswire.com/news-releases/alys-beach-residence-sets-historic-28-million-sales-record-302785946.html</v>
+        <v>https://www.prnewswire.com/news-releases/cinc-deepens-follow-up-boss-integration-bringing-lead-generation-engagement-and-ai-nurture-into-a-more-connected-workflow-302841491.html</v>
       </c>
       <c r="F977" t="str">
-        <v>53 Sea Castle Alley Establishes New Benchmark for Luxury Real Estate Along 30A ALYS BEACH, Fla., May 29, 2026 /PRNewswire/ -- A gulf-front residence at 53 Sea Castle Alley has sold for $28 million, establishing a new benchmark as the highest-recorded residential sale in Alys Beach history...</v>
+        <v>Expanded integration gives Follow Up Boss users seamless access to CINC's websites, hyper-local lead generation, consumer behavioral intelligence, AI-powered nurture and advanced search-management tools ATLANTA, Aug. 3, 2026 /PRNewswire/ -- CINC, a leading real estate lead generation and...</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="str">
-        <v>Mirakasa Highlights Growing Demand for Custom Glass and Aluminum Solutions Across Toronto</v>
+        <v>Beeline Holdings (BLNE) to Update Investors on Q2 Results as Digital Mortgage Strategy Targets Changing Housing Market</v>
       </c>
       <c r="B978" t="str">
-        <v>2026-05-29</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C978" t="str">
-        <v>PressReleaseNews</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D978" t="str">
-        <v>Real Estate</v>
+        <v>Finance, AI, Real Estate, Retail</v>
       </c>
       <c r="E978" t="str">
-        <v>https://pressreleasenews.org/pressroom/mirakasa-highlights-growing-demand-for-custom-glass-and-aluminum-solutions-across-toronto</v>
+        <v>https://www.newmediawire.com/news/beeline-holdings-blne-to-update-investors-on-q2-results-as-digital-mortgage-strategy-targets-changing-housing-market-7088149</v>
       </c>
       <c r="F978" t="str">
-        <v>Mirakasa, a Toronto-based glass company, is seeing increased demand for custom glass and aluminum products in residential, commercial, and office spaces. The company offers tailored solutions including railings, partitions, showers, storefronts, mirrors, and table tops. Mirakasa focuses on fit, finish, and usability to meet specific property needs.</v>
+        <v>The company will host a stakeholder update call on August 13, 2026, to discuss second-quarter financial results and business initiatives. Beeline is using artificial intelligence and automation to shorten mortgage approval and closing timelines while serving both homebuyers and real estate investors. Beeline is addressing financing challenges facing Millennials and Generation Z through digital underwriting designed to provide rapid qualification assessments. The company is also expanding products aimed at older homeowners seeking to access home equity without refinancing existing low-rate mortgages. Q1 2026 results showed revenue and loan originations more than doubling from the prior-year period despite a challenging mortgage market. Beeline’s strategy combines mortgage origination, title</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="str">
-        <v>Coastal Marine Group introduces local dock builder solutions for complex shorelines</v>
+        <v>Monica Lussier Named Top Real Estate Agent in Santa Cruz, CA by RealTrends</v>
       </c>
       <c r="B979" t="str">
-        <v>2026-05-29</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C979" t="str">
-        <v>PressReleaseNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D979" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E979" t="str">
-        <v>https://pressreleasenews.org/pressroom/coastal-marine-group-introduces-local-dock-builder-solutions-for-complex-shorelines</v>
+        <v>https://www.newswire.com/news/monica-lussier-named-top-real-estate-agent-in-santa-cruz-ca-by-realtrends</v>
       </c>
       <c r="F979" t="str">
-        <v>Coastal Marine Group announces a local dock builders initiative in Jacksonville, FL focused on customized dock solutions for complex riverfront and creekside shoreline conditions in Northeast Florida.</v>
+        <v>The Santa Cruz-based agent brings over 21 years of experience and a strong track record in coastal properties and lifestyle-driven transitions to this industry recognition.</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="str">
-        <v>MUNICIPAL DATA &amp;amp; POWER (MDP) TO LAUNCH NEW YORK STATE 'DATA &amp;amp; POWER SOVEREIGNTY' INITIATIVE WITH PLANNED $90 BILLION GREEN ENERGY BOND TO SECURE DATA CENTERS, MICRO-POWER GRIDS AND PROVIDE $30 BILLION IN STATEWIDE INFRASTRUCTURE, HOUSING AND ECONOMIC DEVELOPMENT FUNDING</v>
+        <v>Alexis Weigand Real Estate Named #1 Real Estate Team in Boerne, TX by RealTrends</v>
       </c>
       <c r="B980" t="str">
-        <v>2026-05-28</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C980" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D980" t="str">
-        <v>Finance, AI, Real Estate, Energy</v>
+        <v>Real Estate</v>
       </c>
       <c r="E980" t="str">
-        <v>https://www.prnewswire.com/news-releases/municipal-data--power-mdp-to-launch-new-york-state-data--power-sovereignty-initiative-with-planned-90-billion-green-energy-bond-to-secure-data-centers-micro-power-grids-and-provide-30-billion-in-statewide-infrastructure--302785095.html</v>
+        <v>https://www.newswire.com/news/alexis-weigand-real-estate-named-1-real-estate-team-in-boerne-tx-by-realtrends</v>
       </c>
       <c r="F980" t="str">
-        <v>MDP Advances New York Strategy to Establish the State as a Global AI, Energy and Digital Infrastructure Capital Through Public Ownership, Energy Security and Community Wealth Creation while establishing the New Harlem Renaissance District Economic Development Initiative NEW YORK, May 28,...</v>
+        <v>Ranked #1 in Boerne by both sales volume and transaction sides, Alexis Weigand Real Estate combines proven local expertise with specialized guidance for luxury homes, new construction, acreage, and relocations.</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="str">
-        <v>IronWrap Exteriors Expands Premium Exterior Solutions Across Edmonton and Central Alberta</v>
+        <v>McGreevy &amp; Comisar Team Named #1 Real Estate Team in Bonita Springs, FL by RealTrends</v>
       </c>
       <c r="B981" t="str">
-        <v>2026-05-28</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C981" t="str">
-        <v>PressReleaseNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D981" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E981" t="str">
-        <v>https://pressreleasenews.org/pressroom/ironwrap-exteriors-expands-premium-exterior-solutions-across-edmonton-and-central-alberta</v>
+        <v>https://www.newswire.com/news/mcgreevy-comisar-team-named-1-real-estate-team-in-bonita-springs-fl-by</v>
       </c>
       <c r="F981" t="str">
-        <v>IronWrap Exteriors continues to strengthen its position as a trusted provider of exterior construction and metal building solutions across Edmonton and Central Alberta. The company specializes in durable, long-lasting exterior systems designed to withstand Alberta’s demanding climate while improving both residential and commercial property performance. With a focus on precision craftsmanship and long-term durability, the company delivers a full range of exterior services.</v>
+        <v>The Domain Realty partners secure the top local position in the 2026 rankings, reflecting decades of combined transactional success across Southwest Florida's luxury residential market.</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="str">
-        <v>Coastal Marine Group reports rising dock construction demand in Jacksonville</v>
+        <v>The Caplicki Team, led by Brian Caplicki, Ranked #1 Real Estate Team in Middletown, NY by RealTrends</v>
       </c>
       <c r="B982" t="str">
-        <v>2026-05-28</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C982" t="str">
-        <v>PressReleaseNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D982" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E982" t="str">
-        <v>https://pressreleasenews.org/pressroom/coastal-marine-group-reports-rising-dock-construction-demand-in-jacksonville</v>
+        <v>https://www.newswire.com/news/the-caplicki-team-led-by-brian-caplicki-ranked-1-real-estate-team-in-middletown</v>
       </c>
       <c r="F982" t="str">
-        <v>Coastal Marine Group reports rising dock construction demand in Jacksonville as waterfront property owners invest in residential access, boating functionality, and marine infrastructure upgrades.</v>
+        <v>With more than 26 years of experience, Brian Caplicki leads The Caplicki Home Team as the #1 real estate team in Middletown by both sales volume and transaction sides.</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="str">
-        <v>Peña Architecture and Engineering Corp announces expanded service capabilities for South Florida development</v>
+        <v>Brace Homes, Led by Mark Brace, Named #1 Real Estate Team in Grand Rapids, MI by RealTrends</v>
       </c>
       <c r="B983" t="str">
-        <v>2026-05-28</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C983" t="str">
-        <v>PressReleaseNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D983" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E983" t="str">
-        <v>https://pressreleasenews.org/pressroom/pe-a-architecture-and-engineering-corp-announces-expanded-service-capabilities-for-south-florida-development</v>
+        <v>https://www.newswire.com/news/brace-homes-led-by-mark-brace-named-1-real-estate-team-in-grand-rapids-mi-by</v>
       </c>
       <c r="F983" t="str">
-        <v>Peña Architecture and Engineering Corp expands architectural and engineering services in South Florida, adding structural engineering resources and technology integrations to meet rising demand.</v>
+        <v>Drawing on 22 years of experience and over 4,000 career transactions, the Berkshire Hathaway HomeServices team leader earned top local honors for independently verified production.</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="str">
-        <v>Sell House Fast Florida offers direct cash purchases in Tampa market</v>
+        <v>Made 4 More Realty, led by Johnny Jennings, Ranked #1 Real Estate Team in Roseville, CA by RealTrends</v>
       </c>
       <c r="B984" t="str">
-        <v>2026-05-28</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C984" t="str">
-        <v>PressReleaseNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D984" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E984" t="str">
-        <v>https://pressreleasenews.org/pressroom/sell-house-fast-florida-offers-direct-cash-purchases-in-tampa-market</v>
+        <v>https://www.newswire.com/news/made-4-more-realty-led-by-johnny-jennings-ranked-1-real-estate-team-in</v>
       </c>
       <c r="F984" t="str">
-        <v>Sell House Fast Florida, a Tampa-based real estate investment firm, now provides direct cash offers for homeowners seeking an alternative to traditional home sales.</v>
+        <v>Earning top local recognition in the 2026 RealTrends Verified rankings for transaction sides and volume, Roseville broker Johnny Jennings leverages verified production data to help buyers and sellers win.</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="str">
-        <v>Sell House Fast Jacksonville Announces Streamlined Solutions to Help Homeowners Navigate the 2026 Real Estate Market</v>
+        <v>The Helgemo Team, Led by Brian Helgemo, Ranked #1 Real Estate Team in Punta Gorda, FL by RealTrends</v>
       </c>
       <c r="B985" t="str">
-        <v>2026-05-28</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C985" t="str">
-        <v>PressReleaseNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D985" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E985" t="str">
-        <v>https://pressreleasenews.org/pressroom/sell-house-fast-jacksonville-announces-streamlined-solutions-to-help-homeowners-navigate-the-2026-real-estate-market</v>
+        <v>https://www.newswire.com/news/the-helgemo-team-led-by-brian-helgemo-ranked-1-real-estate-team-in-punta-gorda</v>
       </c>
       <c r="F985" t="str">
-        <v/>
+        <v>The local Compass real estate group led by Brian Helgemo earned the top volume and sales production ranking in Charlotte County in the latest national verification list.</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="str">
-        <v>FarmPages Launches Comprehensive Farm Safety and Real Estate Resource Center</v>
+        <v>The Sky Group, Led by Barak Sky, Ranked #2 Real Estate Team in Bethesda, MD by RealTrends</v>
       </c>
       <c r="B986" t="str">
-        <v>2026-05-28</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C986" t="str">
-        <v>PressReleaseNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D986" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E986" t="str">
-        <v>https://pressreleasenews.org/pressroom/farmpages-launches-comprehensive-farm-safety-and-real-estate-resource-center</v>
+        <v>https://www.newswire.com/news/the-sky-group-led-by-barak-sky-ranked-2-real-estate-team-in-bethesda-md-by</v>
       </c>
       <c r="F986" t="str">
-        <v>FarmPages has announced the launch of its new Farm Safety and Real Estate Resource Center, created to help farmers, agribusinesses, rural property buyers, and agricultural suppliers access trusted agricultural information and business resources more efficiently.</v>
+        <v>The SERHANT. real estate professional is recognized for a proven track record, adding to a history of over $3 billion in career sales volume.</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="str">
-        <v>Villeroy Bilt Properties Announces $75 Million Residential Acquisition Initiative and Launch of New Digital Platform</v>
+        <v>Farr Group NW, led by Aaron Farr, Named #1 Real Estate Team in Spokane, WA by RealTrends</v>
       </c>
       <c r="B987" t="str">
-        <v>2026-05-28</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C987" t="str">
-        <v>PressReleaseNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D987" t="str">
-        <v>Finance, SaaS, Real Estate</v>
+        <v>Real Estate</v>
       </c>
       <c r="E987" t="str">
-        <v>https://pressreleasenews.org/pressroom/villeroy-bilt-properties-announces-75-million-residential-acquisition-initiative-and-launch-of-new-digital-platform</v>
+        <v>https://www.newswire.com/news/farr-group-nw-led-by-aaron-farr-named-1-real-estate-team-in-spokane-wa-by</v>
       </c>
       <c r="F987" t="str">
-        <v/>
+        <v>Ranked #1 in Spokane by both sales volume and transaction sides, Farr Group NW reflects Aaron Farr's proven record of local expertise, strong client service, and consistent results.</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="str">
-        <v>Coastal Marine Group announces dock construction evaluation services in Cape Coral</v>
+        <v>In HelloNation, Real Estate Expert Tammy Jo Budzynski Outlines What Affects Home Worth in East Grand Rapids Michigan</v>
       </c>
       <c r="B988" t="str">
-        <v>2026-05-28</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C988" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D988" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E988" t="str">
-        <v>https://pressreleasenews.org/pressroom/coastal-marine-group-announces-dock-construction-evaluation-services-in-cape-coral</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-expert-tammy-jo-budzynski-outlines-what-affects-home-worth-in-east-grand-rapids-michigan-302841422.html</v>
       </c>
       <c r="F988" t="str">
-        <v>Coastal Marine Group announced expanded dock construction evaluation services in Cape Coral to help waterfront property owners compare long-term repair costs with rebuild options.</v>
+        <v>A new article explains the local conditions that shape property values for buyers and sellers across East Grand Rapids neighborhoods. EAST GRAND RAPIDS, Mich., Aug. 3, 2026 /PRNewswire/ -- What actually determines whether a home is priced fairly in the East Grand Rapids market? A...</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="str">
-        <v>Mortgage Rates Average 6.53%</v>
+        <v>In HelloNation, Real Estate Experts Kim Vink and Glenna Achatz Share How to Prepare a Home Before Listing</v>
       </c>
       <c r="B989" t="str">
-        <v>2026-05-28</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C989" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D989" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E989" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/05/28/3303097/0/en/Mortgage-Rates-Average-6-53.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-experts-kim-vink-and-glenna-achatz-share-how-to-prepare-a-home-before-listing-302841410.html</v>
       </c>
       <c r="F989" t="str">
-        <v>MCLEAN, Va., May 28, 2026 (GLOBE NEWSWIRE) -- Freddie Mac (OTCQB: FMCC) today released the results of its Primary Mortgage Market Survey ® (PMMS ® ), showing the 30-year fixed-rate mortgage (FRM) averaged 6.53%.</v>
+        <v>The article highlights practical steps sellers can take to improve presentation, attract buyers, and support a smoother home sale process. GREAT BEND, Kan., Aug. 3, 2026 /PRNewswire/ -- What steps can homeowners take to make a strong first impression before putting their property on the...</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="str">
-        <v>Result of auction/tap sales of mortgage covered bonds</v>
+        <v>Friday Harbor’s Lisa Casner named a 2026 HousingWire Insider</v>
       </c>
       <c r="B990" t="str">
-        <v>2026-05-28</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C990" t="str">
-        <v>GlobeNewswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D990" t="str">
-        <v>Real Estate</v>
+        <v>AI, SaaS, Real Estate, Finance</v>
       </c>
       <c r="E990" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/05/28/3302702/0/en/Result-of-auction-tap-sales-of-mortgage-covered-bonds.html</v>
+        <v>https://www.send2press.com/wire/friday-harbors-lisa-casner-named-a-2026-housingwire-insider/</v>
       </c>
       <c r="F990" t="str">
-        <v>Company announcement number 43/2026</v>
+        <v>SEATTLE, Wash., Aug. 3, 2026 (SEND2PRESS NEWSWIRE) -- Friday Harbor, an AI pre-underwriting platform that helps loan officers assemble complete and compliant loan files in real time, today announced that Lisa Casner, its head of engineering, has been named a 2026 HousingWire Insider. Now in its 11th year, the Insiders Award recognizes operational all-stars working behind the scenes to drive innovation and support growth across the mortgage and real estate industries.</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="str">
-        <v>Cohen &amp;amp; Steers REIT and Preferred and Income Fund, Inc. (RNP) Notification of Sources of Distribution Under Section 19(a)</v>
+        <v>HousingWire honors Atlantic Bay leader helping Mortgage Bankers spend more time with borrowers</v>
       </c>
       <c r="B991" t="str">
-        <v>2026-05-27</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C991" t="str">
-        <v>PR Newswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D991" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate, Finance</v>
       </c>
       <c r="E991" t="str">
-        <v>https://www.prnewswire.com/news-releases/cohen--steers-reit-and-preferred-and-income-fund-inc-rnp-notification-of-sources-of-distribution-under-section-19a-302783702.html</v>
+        <v>https://www.send2press.com/wire/housingwire-honors-atlantic-bay-leader-helping-mortgage-bankers-spend-more-time-with-borrowers/</v>
       </c>
       <c r="F991" t="str">
-        <v>NEW YORK, May 27, 2026 /PRNewswire/ -- This press release provides shareholders of Cohen &amp; Steers REIT and Preferred and Income Fund, Inc. (NYSE: RNP) (the "Fund") with information regarding the sources of the distribution to be paid on May 29, 2026 and cumulative distributions paid...</v>
+        <v>VIRGINIA BEACH, Va., Aug. 3, 2026 (SEND2PRESS NEWSWIRE) -- Atlantic Bay Mortgage Group LLC (Atlantic Bay) is proud to announce that Vice President of Operations Strategy Julie Watson has been named a 2026 HousingWire Insider. Now in its 11th year, the Insiders Award recognizes operational all-stars working behind the scenes in companies across the housing industry to drive innovation and underpin business growth.</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="str">
-        <v>UMH PROPERTIES, INC. CONGRATULATES ITS DIRECTORS ON THEIR REELECTION AT THE ANNUAL SHAREHOLDER MEETING</v>
+        <v>UK SMEs Risk Missing Out on Billions in Contracts</v>
       </c>
       <c r="B992" t="str">
-        <v>2026-05-27</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C992" t="str">
-        <v>GlobeNewswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D992" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Real Estate, Energy, Retail</v>
       </c>
       <c r="E992" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/05/27/3302434/0/en/UMH-PROPERTIES-INC-CONGRATULATES-ITS-DIRECTORS-ON-THEIR-REELECTION-AT-THE-ANNUAL-SHAREHOLDER-MEETING.html</v>
+        <v>https://pressat.co.uk/releases/uk-smes-risk-missing-out-on-billions-in-contracts-092bca2b56304c283e84139f85036c1b/</v>
       </c>
       <c r="F992" t="str">
-        <v>FREEHOLD, NJ, May 27, 2026 (GLOBE NEWSWIRE) -- UMH Properties, Inc. (NYSE: UMH) (TASE: UMH), a real estate investment trust (REIT) specializing in the ownership and operation of manufactured home communities, today congratulates its directors, Jeffrey A. Carus, Matthew I. Hirsch, Angela D. Pruitt-Marriott and Kenneth K. Quigley Jr., all of whom were re-elected by shareholders at our 2026 annual shareholder meeting. UMH has delivered robust and measurable value for shareholders and the communities we serve.</v>
+        <v>Monday 3 August, 2026 UK SMEs risk losing billions in government and corporate contracts because they cannot evidence responsible business practices. Small businesses could gain access to billions of pounds in government contracts over the next three years, but many risk being left behind because they cannot clearly evidence that they operate responsibly. Frustratingly, most of them already do. The Cabinet Office wants 30 per cent of government procurement spending to go directly to SMEs by 2027/28, an opportunity expected to be worth more than £7.4 billion a year, while larger corporations are increasingly demanding the same evidence from the smaller businesses in their supply chains. For many SMEs, trying to understand what is required and how to prove it has become a minefield of confus</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="str">
-        <v>$60 million Microsoft investment boosts King County's efforts to preserve affordable housing in greater Seattle region</v>
+        <v>Real Estate Expert Phil Frye of Newark Discusses Commercial Investment Property Insights for HelloNation</v>
       </c>
       <c r="B993" t="str">
-        <v>2019-09-26</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C993" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D993" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E993" t="str">
-        <v>https://www.prnewswire.com/news-releases/60-million-microsoft-investment-boosts-king-countys-efforts-to-preserve-affordable-housing-in-greater-seattle-region-300925870.html</v>
+        <v>https://www.prnewswire.com/news-releases/real-estate-expert-phil-frye-of-newark-discusses-commercial-investment-property-insights-for-hellonation-302841349.html</v>
       </c>
       <c r="F993" t="str">
-        <v>Microsoft Corp., King County Housing Authority (KCHA) and King County on Thursday announced a combined $245 million investment to protect 1,029 units ...</v>
+        <v>NEWARK, Ohio, Aug. 3, 2026 /PRNewswire/ -- What makes a commercial investment property truly successful over time? A HelloNation article, "Location, Stability, and Potential: The Three Pillars of Smart Investing", explores this question with professional insight from Real Estate Expert...</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="str">
-        <v>Microsoft commits $500 million to tackle affordable housing crisis in Puget Sound region</v>
+        <v>Black Friday Brand Portfolio Expands with Federal Trademark Approval</v>
       </c>
       <c r="B994" t="str">
-        <v>2019-01-17</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C994" t="str">
-        <v>PR Newswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D994" t="str">
         <v>Real Estate</v>
       </c>
       <c r="E994" t="str">
-        <v>https://www.prnewswire.com/news-releases/microsoft-commits-500-million-to-tackle-affordable-housing-crisis-in-puget-sound-region-300779955.html</v>
+        <v>https://www.send2press.com/wire/black-friday-brand-portfolio-expands-with-federal-trademark-approval/</v>
       </c>
       <c r="F994" t="str">
-        <v>Microsoft Corp. on Wednesday announced a $500 million commitment to preserve existing affordable housing, spur construction of new units, and partner ...</v>
+        <v>MIAMI, Fla., Aug. 3, 2026 (SEND2PRESS NEWSWIRE) -- Empire License, Inc. today announced the federal trademark approvals of Black Friday Loyalty Rewards Card&amp;#x2122; and Black Friday Select&amp;#x2122;, two strategic additions to its expanding Black Friday Lifestyle intellectual property portfolio.</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="str">
-        <v>Microsoft Enters Intellectual Property Licensing Agreement With Panasonic</v>
+        <v>JPMorganChase Doubles Down on Housing, Aiming to Deploy $750 Billion Through 2035—Up by More Than $200 Billion—Through Its American Dream Initiative</v>
       </c>
       <c r="B995" t="str">
-        <v>2010-02-25</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C995" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D995" t="str">
+        <v>Real Estate</v>
+      </c>
+      <c r="E995" t="str">
+        <v>https://finance.yahoo.com/real-estate/articles/jpmorganchase-doubles-down-housing-aiming-134800921.html</v>
+      </c>
+      <c r="F995" t="str">
+        <v>NEW YORK, August 03, 2026--JPMorganChase today announced the firm intends to deploy over $750 billion through 2035 to increase housing supply and support homeownership in the United States. This marks a nearly 40 percent increase in the firm’s housing capital deployment compared to the past decade, and includes financing for 1,000,000 affordable housing units and helping 500,000 homebuyers purchase homes.</v>
+      </c>
+    </row>
+    <row r="996">
+      <c r="A996" t="str">
+        <v>Best’s Market Segment Report: US Pet Insurance Plans Show Rapid and Profitable Growth</v>
+      </c>
+      <c r="B996" t="str">
+        <v>2026-08-03</v>
+      </c>
+      <c r="C996" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D996" t="str">
+        <v>Healthcare, Real Estate</v>
+      </c>
+      <c r="E996" t="str">
+        <v>https://finance.yahoo.com/healthcare/articles/best-market-segment-report-us-134600054.html</v>
+      </c>
+      <c r="F996" t="str">
+        <v>OLDWICK, N.J., August 03, 2026--Despite low market penetration, pet health insurance is one of the fastest-growing lines in the property/casualty industry, averaging approximately 20% annual growth since the COVID-19 pandemic, according to a new AM Best report.</v>
+      </c>
+    </row>
+    <row r="997">
+      <c r="A997" t="str">
+        <v>J/PR ESTABLISHES PRESENCE IN MIAMI, ONE OF THE WORLD'S FASTEST-GROWING LUXURY MARKETS</v>
+      </c>
+      <c r="B997" t="str">
+        <v>2026-08-03</v>
+      </c>
+      <c r="C997" t="str">
         <v>PR Newswire</v>
       </c>
-      <c r="D995" t="str">
-[...6 lines deleted...]
-        <v>Microsoft Corp. has entered into an intellectual property licensing agreement with Panasonic Corp. to provide it with access to Microsoft's Extended...</v>
+      <c r="D997" t="str">
+        <v>Real Estate</v>
+      </c>
+      <c r="E997" t="str">
+        <v>https://www.prnewswire.com/news-releases/jpr-establishes-presence-in-miami-one-of-the-worlds-fastest-growing-luxury-markets-302840461.html</v>
+      </c>
+      <c r="F997" t="str">
+        <v>MIAMI, Aug. 3, 2026 /PRNewswire/ -- J/PR, the award-winning global communications agency specializing in luxury travel, hospitality, real estate and lifestyle brands, announces the opening of its Miami office, marking a significant milestone in the agency's continued growth. Owned by...</v>
+      </c>
+    </row>
+    <row r="998">
+      <c r="A998" t="str">
+        <v>LoanCare Earns Seven 2026 Top Workplaces Awards, Including National Financial Services Industry Recognition</v>
+      </c>
+      <c r="B998" t="str">
+        <v>2026-08-03</v>
+      </c>
+      <c r="C998" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D998" t="str">
+        <v>Real Estate</v>
+      </c>
+      <c r="E998" t="str">
+        <v>https://www.prnewswire.com/news-releases/loancare-earns-seven-2026-top-workplaces-awards-including-national-financial-services-industry-recognition-302840632.html</v>
+      </c>
+      <c r="F998" t="str">
+        <v>Recognition reflects LoanCare's Commitment to a People-First Workplace Culture VIRGINIA BEACH, Va., Aug. 3, 2026 /PRNewswire/ -- LoanCare®, a leading national mortgage subservicer, today announced that it has been recognized with seven 2026 Top Workplaces awards, including the prestigious...</v>
+      </c>
+    </row>
+    <row r="999">
+      <c r="A999" t="str">
+        <v>BREAKING NEWS: ELEKTROS Builds Momentum as Global Interest Grows in ...</v>
+      </c>
+      <c r="B999" t="str">
+        <v>2026-08-03</v>
+      </c>
+      <c r="C999" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D999" t="str">
+        <v>Real Estate, Energy, Retail, Automotive</v>
+      </c>
+      <c r="E999" t="str">
+        <v>https://pr-inside.com/breaking-news-elektros-builds-momentum-as-global-interest-grows-in-r5207770.htm</v>
+      </c>
+      <c r="F999" t="str">
+        <v>(PR-inside.com) ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision WEST PALM BEACH, FL / ACCESS Newswire / August 3, 2026 / With investor interest continuing to build across the electric vehicle, battery materials and critical minerals sectors, ELEKTROS Inc. today highlighted the progress of its long-term business strategy. Management believes the Company's combination of lithium opportunities, intellectual property and strategic initiatives positions it for continued evaluation by retail, microcap and institutional investors. As U.S. equity markets continue reaching historic record levels, investor interest in electrification, critical ..</v>
+      </c>
+    </row>
+    <row r="1000">
+      <c r="A1000" t="str">
+        <v>Aly Pte. Ltd. Launches Singapore's Best Property Agents 2026, a Public-Record Ranking of Residential Property Salespersons</v>
+      </c>
+      <c r="B1000" t="str">
+        <v>2026-08-03</v>
+      </c>
+      <c r="C1000" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D1000" t="str">
+        <v>SaaS, Real Estate</v>
+      </c>
+      <c r="E1000" t="str">
+        <v>https://www.newsfilecorp.com/release/307631/Aly-Pte.-Ltd.-Launches-Singapores-Best-Property-Agents-2026-a-PublicRecord-Ranking-of-Residential-Property-Salespersons</v>
+      </c>
+      <c r="F1000" t="str">
+        <v>Singapore, Singapore--(Newsfile Corp. - August 3, 2026) - Aly Pte. Ltd. ("Aly" or the "Company"), a Singapore-based data analytics and market intelligence company, today announced the launch of Singapore's Best Property Agents 2026 (the "Ranking"), a public-record ranking of residential property salespersons in Singapore. The Ranking is published on the Company's Long Island platform at longisland.sg/awards2026 and is available without charge or registration.The Ranking is compiled from 203,262...</v>
+      </c>
+    </row>
+    <row r="1001">
+      <c r="A1001" t="str">
+        <v>EverDriven Launches Nationwide Back-to-School "Arrive Ready" Donation Campaign for Students Experiencing Housing Instability</v>
+      </c>
+      <c r="B1001" t="str">
+        <v>2026-08-03</v>
+      </c>
+      <c r="C1001" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D1001" t="str">
+        <v>Real Estate, Education</v>
+      </c>
+      <c r="E1001" t="str">
+        <v>https://www.prweb.com/releases/everdriven-launches-nationwide-back-to-school-arrive-ready-donation-campaign-for-students-experiencing-housing-instability-302840539.html</v>
+      </c>
+      <c r="F1001" t="str">
+        <v>Alternative Student Transportation leader to provide backpacks, school supplies, and hygiene products to students in need across school districts nationwide, ensuring the most vulnerable students arrive safe, supported, and ready to learn DENVER, Colo., Aug. 3, 2026 /PRNewswire-PRWeb/ --...</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:F995"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F1001"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Press Releases</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 